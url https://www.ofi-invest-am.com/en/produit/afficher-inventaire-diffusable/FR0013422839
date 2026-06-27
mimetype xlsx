--- v0 (2026-05-29)
+++ v1 (2026-06-27)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="455">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="454">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>X</t>
   </si>
   <si>
     <t>FR0013422813</t>
   </si>
   <si>
@@ -136,1293 +136,1290 @@
   <si>
     <t>VBCE (EUR)</t>
   </si>
   <si>
     <t>VBCI (EUR)</t>
   </si>
   <si>
     <t>Poids</t>
   </si>
   <si>
     <t>Nb.</t>
   </si>
   <si>
     <t>FR001400KPZ3</t>
   </si>
   <si>
     <t>OFI INVEST ESG LIQ I</t>
   </si>
   <si>
     <t>XS2491189408</t>
   </si>
   <si>
     <t>A2A EX 2.5 06-26</t>
   </si>
   <si>
-    <t>2 502.74</t>
+    <t>2 771.23</t>
   </si>
   <si>
     <t>XS3238204062</t>
   </si>
   <si>
     <t>A2A EX 3.25 05-32</t>
   </si>
   <si>
-    <t>2 239.03</t>
+    <t>2 872.29</t>
   </si>
   <si>
     <t>XS2986639701</t>
   </si>
   <si>
     <t>A2A EX 3.625 01-35</t>
   </si>
   <si>
     <t>XS2583205906</t>
   </si>
   <si>
     <t>A2A EX 4.375 02-34</t>
   </si>
   <si>
     <t>XS2534976886</t>
   </si>
   <si>
     <t>A2A EX 4.5 09-30</t>
   </si>
   <si>
-    <t>2 644.52</t>
+    <t>3 093.29</t>
   </si>
   <si>
     <t>XS2487054939</t>
   </si>
   <si>
     <t>ABN AMR 3.0 06-32</t>
   </si>
   <si>
-    <t>9 041.10</t>
+    <t>12 452.05</t>
   </si>
   <si>
     <t>XS3185662676</t>
   </si>
   <si>
     <t>ABN AMR 3.0 09-32</t>
   </si>
   <si>
-    <t>3 994.52</t>
+    <t>4 684.93</t>
   </si>
   <si>
     <t>XS2536941656</t>
   </si>
   <si>
     <t>ABN AMR 4.25 02-30</t>
   </si>
   <si>
     <t>XS3066564900</t>
   </si>
   <si>
     <t>ACHM BA 2.5 05-28</t>
   </si>
   <si>
-    <t>2 061.64</t>
+    <t>2 253.42</t>
   </si>
   <si>
     <t>XS3237229193</t>
   </si>
   <si>
     <t>AIB GRO 3.75 12-36</t>
   </si>
   <si>
-    <t>9 040.79</t>
+    <t>17 935.58</t>
   </si>
   <si>
     <t>XS3219374975</t>
   </si>
   <si>
     <t>ALPH BA 3.125 10-31</t>
   </si>
   <si>
-    <t>4 671.23</t>
+    <t>7 027.40</t>
   </si>
   <si>
     <t>FR00140005T0</t>
   </si>
   <si>
     <t>ARKEMA 0.125 10-26</t>
   </si>
   <si>
     <t>FR0014012JL7</t>
   </si>
   <si>
     <t>ARKEMA 3.5 09-33</t>
   </si>
   <si>
-    <t>5 034.25</t>
+    <t>5 839.73</t>
   </si>
   <si>
     <t>XS3215529192</t>
   </si>
   <si>
     <t>ASN BAN 3.375 10-32</t>
   </si>
   <si>
-    <t>2 348.63</t>
+    <t>2 866.44</t>
   </si>
   <si>
     <t>XS2694995163</t>
   </si>
   <si>
     <t>ASR NED 3.625 12-28</t>
   </si>
   <si>
-    <t>2 172.02</t>
+    <t>5 087.91</t>
   </si>
   <si>
     <t>XS2747590896</t>
   </si>
   <si>
     <t>ASS GEN 3.212 01-29</t>
   </si>
   <si>
     <t>XS2747596315</t>
   </si>
   <si>
     <t>ASS GEN 3.547 01-34</t>
   </si>
   <si>
     <t>XS2314312179</t>
   </si>
   <si>
     <t>AXA 1.375 10-41</t>
   </si>
   <si>
-    <t>3 433.36</t>
+    <t>6 724.32</t>
   </si>
   <si>
     <t>FR0014015J87</t>
   </si>
   <si>
     <t>AYVENS 3.0 04-30</t>
   </si>
   <si>
+    <t>1 167.12</t>
+  </si>
+  <si>
     <t>IT0005675126</t>
   </si>
   <si>
     <t>BANC BP 3.125 10-31</t>
   </si>
   <si>
-    <t>1 794.52</t>
+    <t>2 178.08</t>
   </si>
   <si>
     <t>XS2357417257</t>
   </si>
   <si>
     <t>BANC NT 0.625 06-29</t>
   </si>
   <si>
     <t>XS2194370727</t>
   </si>
   <si>
     <t>BANC NT 1.125 06-27</t>
   </si>
   <si>
     <t>XS2063247915</t>
   </si>
   <si>
     <t>BANC SA 0.3 10-26</t>
   </si>
   <si>
     <t>XS2804565435</t>
   </si>
   <si>
     <t>BANK OF 3.5 04-29</t>
   </si>
   <si>
-    <t>9 205.48</t>
+    <t>10 010.96</t>
+  </si>
+  <si>
+    <t>XS3320133948</t>
+  </si>
+  <si>
+    <t>BANK OF 3.625 03-32</t>
   </si>
   <si>
     <t>FR00140003P3</t>
   </si>
   <si>
     <t>BANQ FE 0.1 10-27</t>
   </si>
   <si>
     <t>FR0014004750</t>
   </si>
   <si>
     <t>BANQ FE 0.25 06-28</t>
   </si>
   <si>
     <t>FR001400Q0T5</t>
   </si>
   <si>
     <t>BANQ FE 3.5 05-31</t>
   </si>
   <si>
-    <t>11 200.00</t>
+    <t>15 342.47</t>
   </si>
   <si>
     <t>XS3170898723</t>
   </si>
   <si>
     <t>BAWA BK 3.375 09-33</t>
   </si>
   <si>
-    <t>10 097.26</t>
+    <t>19 417.81</t>
   </si>
   <si>
     <t>XS2013745703</t>
   </si>
   <si>
     <t>BBVA 1.0 06-26</t>
   </si>
   <si>
-    <t>2 794.52</t>
+    <t>3 101.37</t>
   </si>
   <si>
     <t>BE6328785207</t>
   </si>
   <si>
     <t>BELF SA 0.375 06-27</t>
   </si>
   <si>
     <t>BE6352762387</t>
   </si>
   <si>
     <t>BELF SA 3.625 06-30</t>
   </si>
   <si>
-    <t>10 527.40</t>
+    <t>14 549.66</t>
   </si>
   <si>
     <t>BE6344187966</t>
   </si>
   <si>
     <t>BELF SA 3.875 06-28</t>
   </si>
   <si>
-    <t>2 802.74</t>
+    <t>3 100.00</t>
   </si>
   <si>
     <t>XS2634687912</t>
   </si>
   <si>
     <t>BK AMER 4.134 06-28</t>
   </si>
   <si>
-    <t>11 960.28</t>
+    <t>16 536.00</t>
   </si>
   <si>
     <t>XS3225871121</t>
   </si>
   <si>
     <t>BK IREL 3.625 11-36</t>
   </si>
   <si>
-    <t>3 479.01</t>
+    <t>1 540.38</t>
+  </si>
+  <si>
+    <t>XS3332496184</t>
+  </si>
+  <si>
+    <t>BK IREL 3.875 04-34</t>
   </si>
   <si>
     <t>XS2643234011</t>
   </si>
   <si>
     <t>BK IREL 5.0 07-31</t>
   </si>
   <si>
-    <t>11 768.49</t>
+    <t>13 130.14</t>
   </si>
   <si>
     <t>FR0013415692</t>
   </si>
   <si>
     <t>BQ POST 1.375 04-29</t>
   </si>
   <si>
-    <t>3 537.33</t>
+    <t>3 853.77</t>
   </si>
   <si>
     <t>XS3038544790</t>
   </si>
   <si>
     <t>BRAM U 3.625 04-33</t>
   </si>
   <si>
-    <t>13 108.60</t>
+    <t>17 809.38</t>
   </si>
   <si>
     <t>DE000BU3Z005</t>
   </si>
   <si>
     <t>BUND DE 2.3 02-33</t>
   </si>
   <si>
     <t>FR001400M4O2</t>
   </si>
   <si>
     <t>CA 4.375 11-33</t>
   </si>
   <si>
-    <t>5 753.42</t>
+    <t>11 890.41</t>
   </si>
   <si>
     <t>XS3108521124</t>
   </si>
   <si>
     <t>CA AUTO 2.75 07-28</t>
   </si>
   <si>
-    <t>1 818.69</t>
-[...8 lines deleted...]
-    <t>2 650.68</t>
+    <t>2 031.76</t>
   </si>
   <si>
     <t>XS2555187801</t>
   </si>
   <si>
     <t>CAIX 5.375 11-30</t>
   </si>
   <si>
-    <t>1 605.14</t>
+    <t>2 017.47</t>
   </si>
   <si>
     <t>DE000CZ45W57</t>
   </si>
   <si>
     <t>CMZB FR 3.0 09-27</t>
   </si>
   <si>
-    <t>1 397.26</t>
+    <t>1 627.40</t>
   </si>
   <si>
     <t>FR0013463775</t>
   </si>
   <si>
     <t>CNP ASS 2.0 07-50</t>
   </si>
   <si>
-    <t>4 800.00</t>
+    <t>6 767.12</t>
+  </si>
+  <si>
+    <t>XS3320133781</t>
+  </si>
+  <si>
+    <t>COLO SF 3.875 04-31</t>
   </si>
   <si>
     <t>DE000CZ457W4</t>
   </si>
   <si>
     <t>COMM AK 4.0 01-38</t>
   </si>
   <si>
-    <t>1 347.95</t>
+    <t>2 268.49</t>
   </si>
   <si>
     <t>DE000CZ45ZY0</t>
   </si>
   <si>
     <t>COMM AK 4.125 06-37</t>
   </si>
   <si>
-    <t>2 780.14</t>
+    <t>12 386.30</t>
   </si>
   <si>
     <t>DE000CZ439B6</t>
   </si>
   <si>
     <t>COMM AK 5.25 03-29</t>
   </si>
   <si>
-    <t>14 800.68</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2796609787</t>
   </si>
   <si>
     <t>COMP DE 3.375 04-30</t>
   </si>
   <si>
-    <t>3 042.12</t>
+    <t>3 301.03</t>
   </si>
   <si>
     <t>XS2796659964</t>
   </si>
   <si>
     <t>COMP DE 3.625 04-34</t>
   </si>
   <si>
-    <t>6 534.93</t>
+    <t>7 091.10</t>
   </si>
   <si>
     <t>XS3200103490</t>
   </si>
   <si>
     <t>COOP RA 3.548 10-35</t>
   </si>
   <si>
-    <t>7 145.28</t>
+    <t>10 170.93</t>
   </si>
   <si>
     <t>FR0013447232</t>
   </si>
   <si>
     <t>COVI 1.125 09-31</t>
   </si>
   <si>
-    <t>1 029.45</t>
+    <t>1 202.05</t>
   </si>
   <si>
     <t>FR0014010IN9</t>
   </si>
   <si>
     <t>COVI 3.625 06-34</t>
   </si>
   <si>
-    <t>2 572.26</t>
+    <t>2 850.34</t>
   </si>
   <si>
     <t>XS3244187764</t>
   </si>
   <si>
     <t>DANS BK 3.375 12-33</t>
   </si>
   <si>
-    <t>4 207.19</t>
+    <t>6 602.05</t>
   </si>
   <si>
     <t>XS3101509167</t>
   </si>
   <si>
     <t>DANS BK 3.5 11-35</t>
   </si>
   <si>
-    <t>1 495.89</t>
+    <t>1 898.63</t>
   </si>
   <si>
     <t>XS2637421848</t>
   </si>
   <si>
     <t>DANS BK 4.75 06-30</t>
   </si>
   <si>
-    <t>4 314.04</t>
+    <t>4 787.74</t>
   </si>
   <si>
     <t>XS2280835260</t>
   </si>
   <si>
     <t>DIGI IN 0.625 07-31</t>
   </si>
   <si>
-    <t>1 186.64</t>
+    <t>2 660.96</t>
   </si>
   <si>
     <t>XS3074473474</t>
   </si>
   <si>
     <t>DNB BAN 3.125 05-31</t>
   </si>
   <si>
-    <t>14 743.15</t>
+    <t>26 969.18</t>
   </si>
   <si>
     <t>XS3166221948</t>
   </si>
   <si>
     <t>EAST JA 3.727 09-37</t>
   </si>
   <si>
-    <t>5 352.18</t>
+    <t>6 175.59</t>
   </si>
   <si>
     <t>PTEDP6OM0007</t>
   </si>
   <si>
     <t>EDP 4.375 12-55</t>
   </si>
   <si>
+    <t>1 738.01</t>
+  </si>
+  <si>
     <t>XS2978779176</t>
   </si>
   <si>
     <t>EDP SER 3.5 07-31</t>
   </si>
   <si>
-    <t>9 493.15</t>
+    <t>13 100.55</t>
   </si>
   <si>
     <t>XS2699159351</t>
   </si>
   <si>
     <t>EDP SER 4.375 04-32</t>
   </si>
   <si>
-    <t>5 188.87</t>
+    <t>5 625.17</t>
   </si>
   <si>
     <t>BE6368381404</t>
   </si>
   <si>
     <t>ELIA TR 3.5 10-35</t>
   </si>
   <si>
-    <t>1 400.00</t>
+    <t>1 668.49</t>
   </si>
   <si>
     <t>BE6340849569</t>
   </si>
   <si>
     <t>ELIA TR 3.625 01-33</t>
   </si>
   <si>
     <t>BE6349118800</t>
   </si>
   <si>
     <t>ELIA TR 3.75 01-36</t>
   </si>
   <si>
+    <t>1 520.55</t>
+  </si>
+  <si>
     <t>XS3044299769</t>
   </si>
   <si>
     <t>ELLE AB 3.75 05-35</t>
   </si>
   <si>
-    <t>5 809.83</t>
+    <t>6 365.03</t>
   </si>
   <si>
     <t>XS1750986744</t>
   </si>
   <si>
     <t>ENEL FI 1.125 09-26</t>
   </si>
   <si>
-    <t>1 475.75</t>
+    <t>1 721.71</t>
   </si>
   <si>
     <t>XS3299702137</t>
   </si>
   <si>
     <t>ENEX HO 3.0 02-32</t>
   </si>
   <si>
     <t>XS3045470492</t>
   </si>
   <si>
     <t>ENEX HO 3.25 04-33</t>
   </si>
   <si>
-    <t>8 761.64</t>
+    <t>9 509.59</t>
   </si>
   <si>
     <t>FR0013455813</t>
   </si>
   <si>
     <t>ENGIE 0.5 10-30</t>
   </si>
   <si>
     <t>FR0014000RR2</t>
   </si>
   <si>
     <t>ENGIE 1.5 PERP</t>
   </si>
   <si>
-    <t>1 910.96</t>
+    <t>2 983.56</t>
   </si>
   <si>
     <t>FR0013504693</t>
   </si>
   <si>
     <t>ENGIE 2.125 03-32</t>
   </si>
   <si>
-    <t>1 967.81</t>
-[...1 lines deleted...]
-  <si>
     <t>XS1702729275</t>
   </si>
   <si>
     <t>EON INT 1.25 10-27</t>
   </si>
   <si>
     <t>XS2463518998</t>
   </si>
   <si>
     <t>EON SE 1.625 03-31</t>
   </si>
   <si>
-    <t>2 188.41</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2747600018</t>
   </si>
   <si>
     <t>EON SE 3.375 01-31</t>
   </si>
   <si>
     <t>XS2574873183</t>
   </si>
   <si>
     <t>EON SE 3.875 01-35</t>
   </si>
   <si>
+    <t>1 076.51</t>
+  </si>
+  <si>
     <t>XS2673547746</t>
   </si>
   <si>
     <t>EON SE 4.0 08-33</t>
   </si>
   <si>
-    <t>6 115.07</t>
+    <t>7 035.62</t>
   </si>
   <si>
     <t>XS2432544349</t>
   </si>
   <si>
     <t>ESB FIN 1.0 07-34</t>
   </si>
   <si>
-    <t>1 865.75</t>
+    <t>2 095.89</t>
   </si>
   <si>
     <t>XS2697970536</t>
   </si>
   <si>
     <t>ESB FIN 4.25 03-36</t>
   </si>
   <si>
     <t>EU000A3K4DG1</t>
   </si>
   <si>
     <t>EURO UN 1.25 02-43</t>
   </si>
   <si>
+    <t>1 553.94</t>
+  </si>
+  <si>
     <t>DE000A4DFCB7</t>
   </si>
   <si>
     <t>EVON IN 3.25 01-30</t>
   </si>
   <si>
     <t>DE000A4DFWV3</t>
   </si>
   <si>
     <t>EVON IN 4.25 09-55</t>
   </si>
   <si>
-    <t>2 037.67</t>
+    <t>2 363.70</t>
   </si>
   <si>
     <t>XS2784700671</t>
   </si>
   <si>
     <t>FING EM 3.25 03-34</t>
   </si>
   <si>
-    <t>4 180.31</t>
-[...1 lines deleted...]
-  <si>
     <t>FR0013234333</t>
   </si>
   <si>
     <t>FRAN GO 1.75 06-39</t>
   </si>
   <si>
-    <t>4 452.67</t>
+    <t>4 949.38</t>
   </si>
   <si>
     <t>FR0013322989</t>
   </si>
   <si>
     <t>GECINA 1.625 03-30</t>
   </si>
   <si>
-    <t>3 152.05</t>
-[...1 lines deleted...]
-  <si>
     <t>FR0013266368</t>
   </si>
   <si>
     <t>GECINA 2.0 06-32</t>
   </si>
   <si>
-    <t>5 391.78</t>
+    <t>7 506.85</t>
   </si>
   <si>
     <t>XS3072230744</t>
   </si>
   <si>
     <t>IBER FI 3.5 05-35</t>
   </si>
   <si>
-    <t>16 742.47</t>
+    <t>21 412.33</t>
   </si>
   <si>
     <t>XS3224600232</t>
   </si>
   <si>
     <t>IBER FI 3.75 PERP</t>
   </si>
   <si>
-    <t>1 212.33</t>
+    <t>1 500.00</t>
   </si>
   <si>
     <t>XS2748213290</t>
   </si>
   <si>
     <t>IBER FI 4.871 PERP</t>
   </si>
   <si>
-    <t>21 419.05</t>
+    <t>27 944.86</t>
   </si>
   <si>
     <t>FR001400ZRC6</t>
   </si>
   <si>
     <t>ICAD PR 4.375 05-35</t>
   </si>
   <si>
-    <t>10 248.29</t>
+    <t>11 255.14</t>
   </si>
   <si>
     <t>FR0014007NF1</t>
   </si>
   <si>
     <t>ICADE 1.0 01-30</t>
   </si>
   <si>
     <t>XS3225326282</t>
   </si>
   <si>
     <t>ING GRO 2.875 11-30</t>
   </si>
   <si>
+    <t>1 110.62</t>
+  </si>
+  <si>
     <t>XS2764264789</t>
   </si>
   <si>
     <t>ING GRO 4.0 02-35</t>
   </si>
   <si>
     <t>XS2524746687</t>
   </si>
   <si>
     <t>ING GRO 4.125 08-33</t>
   </si>
   <si>
-    <t>6 475.68</t>
-[...8 lines deleted...]
-    <t>1 780.82</t>
+    <t>7 425.00</t>
   </si>
   <si>
     <t>XS2625195891</t>
   </si>
   <si>
     <t>INTE 4.0 05-26</t>
   </si>
   <si>
-    <t>3 156.16</t>
+    <t>3 463.01</t>
   </si>
   <si>
     <t>XS2529233814</t>
   </si>
   <si>
     <t>INTE 4.75 09-27</t>
   </si>
   <si>
-    <t>3 474.66</t>
+    <t>4 021.23</t>
   </si>
   <si>
     <t>XS2625196352</t>
   </si>
   <si>
     <t>INTE 4.875 05-30</t>
   </si>
   <si>
-    <t>15 386.30</t>
+    <t>21 102.74</t>
   </si>
   <si>
     <t>IE000GVLBXU6</t>
   </si>
   <si>
     <t>IREL GO 3.0 10-43</t>
   </si>
   <si>
-    <t>6 706.85</t>
+    <t>8 087.67</t>
   </si>
   <si>
     <t>XS1704789590</t>
   </si>
   <si>
     <t>IREN 1.5 10-27</t>
   </si>
   <si>
-    <t>1 522.60</t>
+    <t>1 850.55</t>
   </si>
   <si>
     <t>XS2752472436</t>
   </si>
   <si>
     <t>IREN 3.875 07-32</t>
   </si>
   <si>
-    <t>8 680.00</t>
+    <t>9 765.00</t>
   </si>
   <si>
     <t>IT0005596470</t>
   </si>
   <si>
     <t>ITAL BU 4.05 10-37</t>
   </si>
   <si>
-    <t>4 070.03</t>
-[...5 lines deleted...]
-    <t>KBC GRO 0.25 03-27</t>
+    <t>4 989.07</t>
   </si>
   <si>
     <t>BE0390246156</t>
   </si>
   <si>
     <t>KBC GRO 3.625 08-36</t>
   </si>
   <si>
-    <t>3 754.11</t>
+    <t>4 310.27</t>
   </si>
   <si>
     <t>BE0390124874</t>
   </si>
   <si>
     <t>KBC GRO 3.75 03-32</t>
   </si>
   <si>
-    <t>14 013.70</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2780025271</t>
   </si>
   <si>
     <t>KONI AH 3.375 03-31</t>
   </si>
   <si>
-    <t>3 301.03</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2596537972</t>
   </si>
   <si>
     <t>KONI AH 3.5 04-28</t>
   </si>
   <si>
-    <t>3 193.15</t>
+    <t>3 461.64</t>
+  </si>
+  <si>
+    <t>XS3308614794</t>
+  </si>
+  <si>
+    <t>KONI AH 3.625 03-34</t>
   </si>
   <si>
     <t>FR0013384567</t>
   </si>
   <si>
     <t>LA POST 1.45 11-28</t>
   </si>
   <si>
     <t>XS2089229806</t>
   </si>
   <si>
     <t>MERL PR 1.875 12-34</t>
   </si>
   <si>
-    <t>1 371.58</t>
+    <t>1 803.08</t>
   </si>
   <si>
     <t>XS3168718529</t>
   </si>
   <si>
     <t>MERL PR 3.5 09-33</t>
   </si>
   <si>
-    <t>5 178.08</t>
+    <t>5 983.56</t>
   </si>
   <si>
     <t>IT0005678955</t>
   </si>
   <si>
     <t>MONT PA 3.25 02-32</t>
   </si>
   <si>
-    <t>1 274.80</t>
+    <t>1 621.35</t>
   </si>
   <si>
     <t>XS2388449758</t>
   </si>
   <si>
     <t>NATL BA 0.5 09-28</t>
   </si>
   <si>
+    <t>1 308.22</t>
+  </si>
+  <si>
     <t>XS2528858033</t>
   </si>
   <si>
     <t>NATW GR 4.067 09-28</t>
   </si>
   <si>
-    <t>7 933.44</t>
+    <t>11 476.74</t>
   </si>
   <si>
     <t>NL0013552060</t>
   </si>
   <si>
     <t>NETH GO 0.5 01-40</t>
   </si>
   <si>
     <t>XS3232967318</t>
   </si>
   <si>
     <t>NORD BK 3.25 11-35</t>
   </si>
   <si>
-    <t>5 009.81</t>
+    <t>7 533.95</t>
   </si>
   <si>
     <t>XS3170346368</t>
   </si>
   <si>
     <t>NORD BK 3.5 09-35</t>
   </si>
   <si>
-    <t>8 006.85</t>
+    <t>11 219.18</t>
   </si>
   <si>
     <t>XS2797546624</t>
   </si>
   <si>
     <t>PERM TS 4.25 07-30</t>
   </si>
   <si>
-    <t>3 572.33</t>
+    <t>3 996.16</t>
   </si>
   <si>
     <t>XS2021462440</t>
   </si>
   <si>
     <t>PROL IN 0.875 07-29</t>
   </si>
   <si>
     <t>XS2187529180</t>
   </si>
   <si>
     <t>PROL IN 1.625 06-32</t>
   </si>
   <si>
-    <t>3 228.63</t>
+    <t>3 577.67</t>
   </si>
   <si>
     <t>XS1904690341</t>
   </si>
   <si>
     <t>PROL IN 2.375 11-30</t>
   </si>
   <si>
-    <t>1 028.41</t>
+    <t>3 966.90</t>
   </si>
   <si>
     <t>XS2744299335</t>
   </si>
   <si>
     <t>RED ELE 3.0 01-34</t>
   </si>
   <si>
+    <t>1 800.00</t>
+  </si>
+  <si>
     <t>XS2552369469</t>
   </si>
   <si>
     <t>RED ELE 4.625 PERP</t>
   </si>
   <si>
-    <t>2 635.62</t>
+    <t>2 990.41</t>
   </si>
   <si>
     <t>XS2838500218</t>
   </si>
   <si>
     <t>REDEIA 3.375 07-32</t>
   </si>
   <si>
-    <t>8 765.75</t>
+    <t>12 251.71</t>
   </si>
   <si>
     <t>FR0014010DR1</t>
   </si>
   <si>
     <t>RENA 3.875 09-30</t>
   </si>
   <si>
-    <t>1 634.93</t>
+    <t>1 932.19</t>
   </si>
   <si>
     <t>FR0014007LP4</t>
   </si>
   <si>
     <t>RTE EDF 0.75 01-34</t>
   </si>
   <si>
     <t>XS3166372568</t>
   </si>
   <si>
     <t>SCOT HY 3.375 11-33</t>
   </si>
   <si>
-    <t>6 445.42</t>
+    <t>9 378.80</t>
   </si>
   <si>
     <t>FR001400U1Q3</t>
   </si>
   <si>
     <t>SG 3.625 11-30</t>
   </si>
   <si>
-    <t>7 647.26</t>
+    <t>12 334.93</t>
   </si>
   <si>
     <t>ES0000012J07</t>
   </si>
   <si>
     <t>SPAI GO 1.0 07-42</t>
   </si>
   <si>
-    <t>3 550.68</t>
+    <t>4 679.45</t>
   </si>
   <si>
     <t>XS3027988263</t>
   </si>
   <si>
     <t>SSE 3.5 03-32</t>
   </si>
   <si>
-    <t>3 423.29</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2675685700</t>
   </si>
   <si>
     <t>SSE 4.0 09-31</t>
   </si>
   <si>
-    <t>7 061.92</t>
+    <t>8 166.58</t>
   </si>
   <si>
     <t>XS2532312548</t>
   </si>
   <si>
     <t>STAT AS 2.875 09-29</t>
   </si>
   <si>
-    <t>3 232.60</t>
+    <t>3 761.92</t>
   </si>
   <si>
     <t>XS2723597923</t>
   </si>
   <si>
     <t>STAT AS 3.125 12-26</t>
   </si>
   <si>
+    <t>1 294.52</t>
+  </si>
+  <si>
     <t>XS2779793061</t>
   </si>
   <si>
     <t>STAT AS 3.75 03-39</t>
   </si>
   <si>
-    <t>4 621.23</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2768793676</t>
   </si>
   <si>
     <t>STAT SF 3.375 02-36</t>
   </si>
   <si>
     <t>XS2443749648</t>
   </si>
   <si>
     <t>TELI CO 2.75 06-83</t>
   </si>
   <si>
-    <t>5 560.27</t>
+    <t>6 193.15</t>
   </si>
   <si>
     <t>XS2477935345</t>
   </si>
   <si>
     <t>TENN HO 1.625 11-26</t>
   </si>
   <si>
     <t>XS1241581096</t>
   </si>
   <si>
     <t>TENN HO 1.75 06-27</t>
   </si>
   <si>
-    <t>1 825.75</t>
+    <t>2 013.70</t>
   </si>
   <si>
     <t>XS2549543499</t>
   </si>
   <si>
     <t>TENN HO 4.5 10-34</t>
   </si>
   <si>
-    <t>2 019.45</t>
+    <t>2 468.22</t>
   </si>
   <si>
     <t>XS3128477521</t>
   </si>
   <si>
     <t>TERN RE 3.0 07-31</t>
   </si>
   <si>
-    <t>8 284.93</t>
+    <t>11 391.78</t>
   </si>
   <si>
     <t>XS2655852726</t>
   </si>
   <si>
     <t>TERN RE 3.875 07-33</t>
   </si>
   <si>
-    <t>2 356.85</t>
+    <t>2 654.11</t>
   </si>
   <si>
     <t>XS2357205587</t>
   </si>
   <si>
     <t>TRAS EL 0.375 06-29</t>
   </si>
   <si>
     <t>XS2209023402</t>
   </si>
   <si>
     <t>TRAS EL 0.75 07-32</t>
   </si>
   <si>
-    <t>1 186.03</t>
+    <t>2 876.71</t>
   </si>
   <si>
     <t>XS2360310044</t>
   </si>
   <si>
     <t>UNIC 0.8 07-29</t>
   </si>
   <si>
-    <t>1 056.44</t>
+    <t>1 179.18</t>
   </si>
   <si>
     <t>XS2555420103</t>
   </si>
   <si>
     <t>UNIC 5.85 11-27</t>
   </si>
   <si>
-    <t>3 461.92</t>
+    <t>4 359.45</t>
   </si>
   <si>
     <t>XS2257961818</t>
   </si>
   <si>
     <t>UPM KYM 0.125 11-28</t>
   </si>
   <si>
     <t>XS2320453884</t>
   </si>
   <si>
     <t>UPM KYM 0.5 03-31</t>
   </si>
   <si>
     <t>XS2478685931</t>
   </si>
   <si>
     <t>UPM KYM 2.25 05-29</t>
   </si>
   <si>
-    <t>2 450.96</t>
+    <t>2 692.60</t>
   </si>
   <si>
     <t>XS2009891479</t>
   </si>
   <si>
     <t>VATFAL 0 1/2 06/24/2</t>
   </si>
   <si>
-    <t>1 380.82</t>
+    <t>1 534.25</t>
   </si>
   <si>
     <t>XS2297882644</t>
   </si>
   <si>
     <t>VATT AB 0.125 02-29</t>
   </si>
   <si>
     <t>XS2821745374</t>
   </si>
   <si>
     <t>VERB AG 3.25 05-31</t>
   </si>
   <si>
-    <t>7 746.58</t>
+    <t>8 494.52</t>
   </si>
   <si>
     <t>DE000A3MQS72</t>
   </si>
   <si>
     <t>VONO SE 2.375 03-32</t>
   </si>
   <si>
-    <t>8 927.40</t>
-[...1 lines deleted...]
-  <si>
     <t>DE000A30VQB2</t>
   </si>
   <si>
     <t>VONO SE 5.0 11-30</t>
   </si>
   <si>
-    <t>2 739.73</t>
+    <t>7 013.70</t>
   </si>
   <si>
     <t>OEM6 Comdty</t>
   </si>
   <si>
     <t>EURO BOBL 0626</t>
   </si>
   <si>
     <t>RXM6 Comdty</t>
   </si>
   <si>
     <t>EURO BUND 0626</t>
   </si>
   <si>
-    <t>OATM6 Comdty</t>
-[...2 lines deleted...]
-    <t>EURO-OAT 0626</t>
+    <t>DUM6 Comdty</t>
+  </si>
+  <si>
+    <t>EURO SCHATZ 0626</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -1786,270 +1783,270 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
-        <v>15272.0</v>
+        <v>19746.0</v>
       </c>
       <c r="D2">
-        <v>1521.29</v>
+        <v>1479.05</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>23233273.66</v>
+        <v>29205371.13</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>23233273.66</v>
+        <v>29205371.13</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
-        <v>30615.632</v>
+        <v>31170.568</v>
       </c>
       <c r="D3">
-        <v>100.48</v>
+        <v>97.65</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>3076521.97</v>
+        <v>3043853.68</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>3076521.97</v>
+        <v>3043853.68</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="1">
-        <v>2886.023</v>
+        <v>2918.642</v>
       </c>
       <c r="D4">
-        <v>5054.91</v>
+        <v>4914.35</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>14588597.61</v>
+        <v>14343256.97</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>14588597.61</v>
+        <v>14343256.97</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
         <v>13</v>
       </c>
       <c r="B5" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="1">
-        <v>6611.0</v>
+        <v>7670.0</v>
       </c>
       <c r="D5">
-        <v>102.87</v>
+        <v>100.01</v>
       </c>
       <c r="E5" t="s">
         <v>8</v>
       </c>
       <c r="F5">
-        <v>680087.19</v>
+        <v>767089.43</v>
       </c>
       <c r="G5" t="s">
         <v>8</v>
       </c>
       <c r="H5">
-        <v>680087.19</v>
+        <v>767089.43</v>
       </c>
       <c r="I5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" t="s">
         <v>15</v>
       </c>
       <c r="B6" t="s">
         <v>16</v>
       </c>
       <c r="C6" s="1">
         <v>10.0</v>
       </c>
       <c r="D6">
-        <v>102.1</v>
+        <v>99.21</v>
       </c>
       <c r="E6" t="s">
         <v>8</v>
       </c>
       <c r="F6">
-        <v>1021.09</v>
+        <v>992.12</v>
       </c>
       <c r="G6" t="s">
         <v>8</v>
       </c>
       <c r="H6">
-        <v>1021.09</v>
+        <v>992.12</v>
       </c>
       <c r="I6" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="7" spans="1:14">
       <c r="A7" t="s">
         <v>17</v>
       </c>
       <c r="B7" t="s">
         <v>18</v>
       </c>
       <c r="C7" s="1">
         <v>1.0</v>
       </c>
       <c r="D7">
-        <v>102.97</v>
+        <v>100.1</v>
       </c>
       <c r="E7" t="s">
         <v>8</v>
       </c>
       <c r="F7">
-        <v>102.97</v>
+        <v>100.1</v>
       </c>
       <c r="G7" t="s">
         <v>8</v>
       </c>
       <c r="H7">
-        <v>102.97</v>
+        <v>100.1</v>
       </c>
       <c r="I7" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="8" spans="1:14">
       <c r="A8" t="s">
         <v>19</v>
       </c>
       <c r="B8" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="1">
         <v>10.0</v>
       </c>
       <c r="D8">
-        <v>102.09</v>
+        <v>99.24</v>
       </c>
       <c r="E8" t="s">
         <v>8</v>
       </c>
       <c r="F8">
-        <v>1020.91</v>
+        <v>992.46</v>
       </c>
       <c r="G8" t="s">
         <v>8</v>
       </c>
       <c r="H8">
-        <v>1020.91</v>
+        <v>992.46</v>
       </c>
       <c r="I8" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P156"/>
+  <dimension ref="A1:P157"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O156" sqref="O156"/>
+      <selection activeCell="O157" sqref="O157"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>21</v>
       </c>
       <c r="B1" t="s">
         <v>22</v>
       </c>
       <c r="C1" t="s">
         <v>23</v>
       </c>
       <c r="D1" t="s">
         <v>24</v>
       </c>
       <c r="E1" t="s">
         <v>25</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>26</v>
@@ -2068,7789 +2065,7839 @@
       </c>
       <c r="L1" t="s">
         <v>31</v>
       </c>
       <c r="M1" t="s">
         <v>32</v>
       </c>
       <c r="N1" t="s">
         <v>33</v>
       </c>
       <c r="O1" t="s">
         <v>34</v>
       </c>
       <c r="P1" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>36</v>
       </c>
       <c r="B2" t="s">
         <v>37</v>
       </c>
       <c r="C2" s="1">
-        <v>1577.0</v>
+        <v>1655.0</v>
       </c>
       <c r="D2" s="1">
-        <v>1070.11</v>
+        <v>1071.79</v>
       </c>
       <c r="E2" s="1">
-        <v>1067.94888396</v>
+        <v>1069.73755891</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
         <v>1.0</v>
       </c>
       <c r="H2" s="1">
-        <v>1684155.39</v>
+        <v>1770415.66</v>
       </c>
       <c r="I2" s="1">
-        <v>3408.08</v>
+        <v>3396.79</v>
       </c>
       <c r="J2" s="1">
-        <v>0.20236137474227</v>
+        <v>0.19186398294737</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>1687563.47</v>
+        <v>1773812.45</v>
       </c>
       <c r="N2" s="1">
-        <v>1687563.47</v>
+        <v>1773812.45</v>
       </c>
       <c r="O2" s="1">
-        <v>4.06</v>
+        <v>3.75</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>38</v>
       </c>
       <c r="B3" t="s">
         <v>39</v>
       </c>
       <c r="C3" s="1">
         <v>140000.0</v>
       </c>
       <c r="D3" s="1">
-        <v>100.00956506</v>
+        <v>99.96396673</v>
       </c>
       <c r="E3" s="1">
         <v>101.385614</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
         <v>1.0</v>
       </c>
       <c r="H3" s="1">
         <v>141939.86</v>
       </c>
       <c r="I3" s="1">
-        <v>576.27</v>
+        <v>780.93</v>
       </c>
       <c r="J3" s="1">
-        <v>0.4059958914994</v>
+        <v>0.5501837186538</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3" t="s">
         <v>40</v>
       </c>
       <c r="M3" s="1">
-        <v>140013.39</v>
+        <v>139949.56</v>
       </c>
       <c r="N3" s="1">
-        <v>142516.13</v>
+        <v>142720.79</v>
       </c>
       <c r="O3" s="1">
-        <v>0.34</v>
+        <v>0.3</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>41</v>
       </c>
       <c r="B4" t="s">
         <v>42</v>
       </c>
       <c r="C4" s="1">
         <v>254000.0</v>
       </c>
       <c r="D4" s="1">
-        <v>100.46464786</v>
+        <v>96.76264585</v>
       </c>
       <c r="E4" s="1">
         <v>99.533614</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
         <v>1.0</v>
       </c>
       <c r="H4" s="1">
         <v>252815.38</v>
       </c>
       <c r="I4" s="1">
-        <v>4603.85</v>
+        <v>-4165.97</v>
       </c>
       <c r="J4" s="1">
-        <v>1.8210324071265</v>
+        <v>-1.6478309191474</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4" t="s">
         <v>43</v>
       </c>
       <c r="M4" s="1">
-        <v>255180.2</v>
+        <v>245777.12</v>
       </c>
       <c r="N4" s="1">
-        <v>257419.23</v>
+        <v>248649.41</v>
       </c>
       <c r="O4" s="1">
-        <v>0.62</v>
+        <v>0.53</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>44</v>
       </c>
       <c r="B5" t="s">
         <v>45</v>
       </c>
       <c r="C5" s="1">
         <v>164000.0</v>
       </c>
       <c r="D5" s="1">
-        <v>100.53073213</v>
+        <v>95.72400527</v>
       </c>
       <c r="E5" s="1">
         <v>99.08</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
       <c r="G5">
         <v>1.0</v>
       </c>
       <c r="H5" s="1">
         <v>162491.2</v>
       </c>
       <c r="I5" s="1">
-        <v>2900.41</v>
+        <v>-4526.57</v>
       </c>
       <c r="J5" s="1">
-        <v>1.7849643549928</v>
+        <v>-2.7857323965852</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
-        <v>521.21</v>
+        <v>977.26</v>
       </c>
       <c r="M5" s="1">
-        <v>164870.4</v>
+        <v>156987.37</v>
       </c>
       <c r="N5" s="1">
-        <v>165391.61</v>
+        <v>157964.63</v>
       </c>
       <c r="O5" s="1">
-        <v>0.4</v>
+        <v>0.33</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>46</v>
       </c>
       <c r="B6" t="s">
         <v>47</v>
       </c>
       <c r="C6" s="1">
         <v>130000.0</v>
       </c>
       <c r="D6" s="1">
-        <v>106.3535733</v>
+        <v>102.18990913</v>
       </c>
       <c r="E6" s="1">
         <v>110.550762</v>
       </c>
       <c r="F6" t="s">
         <v>8</v>
       </c>
       <c r="G6">
         <v>1.0</v>
       </c>
       <c r="H6" s="1">
         <v>143715.99</v>
       </c>
       <c r="I6" s="1">
-        <v>-5020.04</v>
+        <v>-9996.51</v>
       </c>
       <c r="J6" s="1">
-        <v>-3.4930281592187</v>
+        <v>-6.9557395805435</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
-        <v>436.3</v>
+        <v>872.6</v>
       </c>
       <c r="M6" s="1">
-        <v>138259.65</v>
+        <v>132846.88</v>
       </c>
       <c r="N6" s="1">
-        <v>138695.95</v>
+        <v>133719.48</v>
       </c>
       <c r="O6" s="1">
-        <v>0.33</v>
+        <v>0.28</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>48</v>
       </c>
       <c r="B7" t="s">
         <v>49</v>
       </c>
       <c r="C7" s="1">
         <v>130000.0</v>
       </c>
       <c r="D7" s="1">
-        <v>106.58747534</v>
+        <v>103.65532916</v>
       </c>
       <c r="E7" s="1">
         <v>108.857546</v>
       </c>
       <c r="F7" t="s">
         <v>8</v>
       </c>
       <c r="G7">
         <v>1.0</v>
       </c>
       <c r="H7" s="1">
         <v>141514.81</v>
       </c>
       <c r="I7" s="1">
-        <v>-306.57</v>
+        <v>-3669.59</v>
       </c>
       <c r="J7" s="1">
-        <v>-0.21663456990827</v>
+        <v>-2.5930784205554</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7" t="s">
         <v>50</v>
       </c>
       <c r="M7" s="1">
-        <v>138563.72</v>
+        <v>134751.93</v>
       </c>
       <c r="N7" s="1">
-        <v>141208.24</v>
+        <v>137845.22</v>
       </c>
       <c r="O7" s="1">
-        <v>0.34</v>
+        <v>0.29</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>51</v>
       </c>
       <c r="B8" t="s">
         <v>52</v>
       </c>
       <c r="C8" s="1">
-        <v>400000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D8" s="1">
-        <v>98.91838419</v>
+        <v>95.42123574</v>
       </c>
       <c r="E8" s="1">
-        <v>99.351798</v>
+        <v>99.430044</v>
       </c>
       <c r="F8" t="s">
         <v>8</v>
       </c>
       <c r="G8">
         <v>1.0</v>
       </c>
       <c r="H8" s="1">
-        <v>397407.19</v>
+        <v>497150.22</v>
       </c>
       <c r="I8" s="1">
-        <v>7307.44</v>
+        <v>-7591.99</v>
       </c>
       <c r="J8" s="1">
-        <v>1.8387790115222</v>
+        <v>-1.527101808383</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8" t="s">
         <v>53</v>
       </c>
       <c r="M8" s="1">
-        <v>395673.53</v>
+        <v>477106.18</v>
       </c>
       <c r="N8" s="1">
-        <v>404714.63</v>
+        <v>489558.23</v>
       </c>
       <c r="O8" s="1">
-        <v>0.97</v>
+        <v>1.03</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>54</v>
       </c>
       <c r="B9" t="s">
         <v>55</v>
       </c>
       <c r="C9" s="1">
         <v>300000.0</v>
       </c>
       <c r="D9" s="1">
-        <v>99.74229791</v>
+        <v>96.25344108</v>
       </c>
       <c r="E9" s="1">
         <v>99.503</v>
       </c>
       <c r="F9" t="s">
         <v>8</v>
       </c>
       <c r="G9">
         <v>1.0</v>
       </c>
       <c r="H9" s="1">
         <v>298509.0</v>
       </c>
       <c r="I9" s="1">
-        <v>4712.41</v>
+        <v>-5063.75</v>
       </c>
       <c r="J9" s="1">
-        <v>1.5786492199565</v>
+        <v>-1.6963475138103</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9" t="s">
         <v>56</v>
       </c>
       <c r="M9" s="1">
-        <v>299226.89</v>
+        <v>288760.32</v>
       </c>
       <c r="N9" s="1">
-        <v>303221.41</v>
+        <v>293445.25</v>
       </c>
       <c r="O9" s="1">
-        <v>0.73</v>
+        <v>0.62</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
         <v>57</v>
       </c>
       <c r="B10" t="s">
         <v>58</v>
       </c>
       <c r="C10" s="1">
         <v>100000.0</v>
       </c>
       <c r="D10" s="1">
-        <v>104.92370425</v>
+        <v>102.08538283</v>
       </c>
       <c r="E10" s="1">
         <v>108.76173</v>
       </c>
       <c r="F10" t="s">
         <v>8</v>
       </c>
       <c r="G10">
         <v>1.0</v>
       </c>
       <c r="H10" s="1">
         <v>108761.73</v>
       </c>
       <c r="I10" s="1">
-        <v>-3721.59</v>
+        <v>-6233.88</v>
       </c>
       <c r="J10" s="1">
-        <v>-3.4217826435824</v>
+        <v>-5.7316852168497</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10">
-        <v>116.44</v>
+        <v>442.47</v>
       </c>
       <c r="M10" s="1">
-        <v>104923.7</v>
+        <v>102085.38</v>
       </c>
       <c r="N10" s="1">
-        <v>105040.14</v>
+        <v>102527.85</v>
       </c>
       <c r="O10" s="1">
-        <v>0.25</v>
+        <v>0.22</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
         <v>59</v>
       </c>
       <c r="B11" t="s">
         <v>60</v>
       </c>
       <c r="C11" s="1">
         <v>100000.0</v>
       </c>
       <c r="D11" s="1">
-        <v>99.95917186</v>
+        <v>98.37197928</v>
       </c>
       <c r="E11" s="1">
         <v>99.684</v>
       </c>
       <c r="F11" t="s">
         <v>8</v>
       </c>
       <c r="G11">
         <v>1.0</v>
       </c>
       <c r="H11" s="1">
         <v>99684.0</v>
       </c>
       <c r="I11" s="1">
-        <v>2336.82</v>
+        <v>941.4</v>
       </c>
       <c r="J11" s="1">
-        <v>2.3442277597207</v>
+        <v>0.94438425424341</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11" t="s">
         <v>61</v>
       </c>
       <c r="M11" s="1">
-        <v>99959.18</v>
+        <v>98371.98</v>
       </c>
       <c r="N11" s="1">
-        <v>102020.82</v>
+        <v>100625.4</v>
       </c>
       <c r="O11" s="1">
-        <v>0.25</v>
+        <v>0.21</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
         <v>62</v>
       </c>
       <c r="B12" t="s">
         <v>63</v>
       </c>
       <c r="C12" s="1">
-        <v>967000.0</v>
+        <v>1467000.0</v>
       </c>
       <c r="D12" s="1">
-        <v>100.22048513</v>
+        <v>96.16886565</v>
       </c>
       <c r="E12" s="1">
-        <v>99.750909</v>
+        <v>99.556461</v>
       </c>
       <c r="F12" t="s">
         <v>8</v>
       </c>
       <c r="G12">
         <v>1.0</v>
       </c>
       <c r="H12" s="1">
-        <v>964591.29</v>
+        <v>1460493.28</v>
       </c>
       <c r="I12" s="1">
-        <v>13581.59</v>
+        <v>-31760.44</v>
       </c>
       <c r="J12" s="1">
-        <v>1.4080149946202</v>
+        <v>-2.1746378730342</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12" t="s">
         <v>64</v>
       </c>
       <c r="M12" s="1">
-        <v>969132.09</v>
+        <v>1410797.26</v>
       </c>
       <c r="N12" s="1">
-        <v>978172.88</v>
+        <v>1428732.84</v>
       </c>
       <c r="O12" s="1">
-        <v>2.35</v>
+        <v>3.02</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
         <v>65</v>
       </c>
       <c r="B13" t="s">
         <v>66</v>
       </c>
       <c r="C13" s="1">
-        <v>440000.0</v>
+        <v>540000.0</v>
       </c>
       <c r="D13" s="1">
-        <v>99.80235942</v>
+        <v>96.83984155</v>
       </c>
       <c r="E13" s="1">
-        <v>99.817586</v>
+        <v>99.791763</v>
       </c>
       <c r="F13" t="s">
         <v>8</v>
       </c>
       <c r="G13">
         <v>1.0</v>
       </c>
       <c r="H13" s="1">
-        <v>439197.38</v>
+        <v>538875.52</v>
       </c>
       <c r="I13" s="1">
-        <v>4604.23</v>
+        <v>-8912.98</v>
       </c>
       <c r="J13" s="1">
-        <v>1.0483282026865</v>
+        <v>-1.6539960842905</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
       <c r="L13" t="s">
         <v>67</v>
       </c>
       <c r="M13" s="1">
-        <v>439130.38</v>
+        <v>522935.14</v>
       </c>
       <c r="N13" s="1">
-        <v>443801.61</v>
+        <v>529962.54</v>
       </c>
       <c r="O13" s="1">
-        <v>1.07</v>
+        <v>1.12</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
         <v>68</v>
       </c>
       <c r="B14" t="s">
         <v>69</v>
       </c>
       <c r="C14" s="1">
         <v>100000.0</v>
       </c>
       <c r="D14" s="1">
-        <v>98.73245438</v>
+        <v>98.6977819</v>
       </c>
       <c r="E14" s="1">
         <v>95.89134</v>
       </c>
       <c r="F14" t="s">
         <v>8</v>
       </c>
       <c r="G14">
         <v>1.0</v>
       </c>
       <c r="H14" s="1">
         <v>95891.34</v>
       </c>
       <c r="I14" s="1">
-        <v>2889.06</v>
+        <v>2863.98</v>
       </c>
       <c r="J14" s="1">
-        <v>3.012847666953</v>
+        <v>2.9866930632109</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
       <c r="L14">
-        <v>47.95</v>
+        <v>57.53</v>
       </c>
       <c r="M14" s="1">
-        <v>98732.45</v>
+        <v>98697.79</v>
       </c>
       <c r="N14" s="1">
-        <v>98780.4</v>
+        <v>98755.32</v>
       </c>
       <c r="O14" s="1">
-        <v>0.24</v>
+        <v>0.21</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
         <v>70</v>
       </c>
       <c r="B15" t="s">
         <v>71</v>
       </c>
       <c r="C15" s="1">
         <v>300000.0</v>
       </c>
       <c r="D15" s="1">
-        <v>100.19863553</v>
+        <v>95.35973156</v>
       </c>
       <c r="E15" s="1">
         <v>98.691</v>
       </c>
       <c r="F15" t="s">
         <v>8</v>
       </c>
       <c r="G15">
         <v>1.0</v>
       </c>
       <c r="H15" s="1">
         <v>296073.0</v>
       </c>
       <c r="I15" s="1">
-        <v>9557.15</v>
+        <v>-4154.08</v>
       </c>
       <c r="J15" s="1">
-        <v>3.2279708044975</v>
+        <v>-1.4030593806257</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15" t="s">
         <v>72</v>
       </c>
       <c r="M15" s="1">
-        <v>300595.9</v>
+        <v>286079.19</v>
       </c>
       <c r="N15" s="1">
-        <v>305630.15</v>
+        <v>291918.92</v>
       </c>
       <c r="O15" s="1">
-        <v>0.74</v>
+        <v>0.62</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
         <v>73</v>
       </c>
       <c r="B16" t="s">
         <v>74</v>
       </c>
       <c r="C16" s="1">
         <v>200000.0</v>
       </c>
       <c r="D16" s="1">
-        <v>99.53764572</v>
+        <v>96.46889376</v>
       </c>
       <c r="E16" s="1">
         <v>99.830165</v>
       </c>
       <c r="F16" t="s">
         <v>8</v>
       </c>
       <c r="G16">
         <v>1.0</v>
       </c>
       <c r="H16" s="1">
         <v>199660.33</v>
       </c>
       <c r="I16" s="1">
-        <v>1763.59</v>
+        <v>-3856.1</v>
       </c>
       <c r="J16" s="1">
-        <v>0.88329514430834</v>
+        <v>-1.9313300744319</v>
       </c>
       <c r="K16">
         <v>0.0</v>
       </c>
       <c r="L16" t="s">
         <v>75</v>
       </c>
       <c r="M16" s="1">
-        <v>199075.29</v>
+        <v>192937.79</v>
       </c>
       <c r="N16" s="1">
-        <v>201423.92</v>
+        <v>195804.23</v>
       </c>
       <c r="O16" s="1">
-        <v>0.48</v>
+        <v>0.41</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
         <v>76</v>
       </c>
       <c r="B17" t="s">
         <v>77</v>
       </c>
       <c r="C17" s="1">
-        <v>270000.0</v>
+        <v>470000.0</v>
       </c>
       <c r="D17" s="1">
-        <v>102.07488417</v>
+        <v>100.11710586</v>
       </c>
       <c r="E17" s="1">
-        <v>103.373974</v>
+        <v>102.934987</v>
       </c>
       <c r="F17" t="s">
         <v>8</v>
       </c>
       <c r="G17">
         <v>1.0</v>
       </c>
       <c r="H17" s="1">
-        <v>279109.73</v>
+        <v>483794.44</v>
       </c>
       <c r="I17" s="1">
-        <v>-1335.52</v>
+        <v>-8156.13</v>
       </c>
       <c r="J17" s="1">
-        <v>-0.47849281356118</v>
+        <v>-1.6858668322025</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17" t="s">
         <v>78</v>
       </c>
       <c r="M17" s="1">
-        <v>275602.19</v>
+        <v>470550.4</v>
       </c>
       <c r="N17" s="1">
-        <v>277774.21</v>
+        <v>475638.31</v>
       </c>
       <c r="O17" s="1">
-        <v>0.67</v>
+        <v>1.0</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
         <v>79</v>
       </c>
       <c r="B18" t="s">
         <v>80</v>
       </c>
       <c r="C18" s="1">
         <v>135000.0</v>
       </c>
       <c r="D18" s="1">
-        <v>101.74756267</v>
+        <v>99.57634755</v>
       </c>
       <c r="E18" s="1">
         <v>104.823259</v>
       </c>
       <c r="F18" t="s">
         <v>8</v>
       </c>
       <c r="G18">
         <v>1.0</v>
       </c>
       <c r="H18" s="1">
         <v>141511.4</v>
       </c>
       <c r="I18" s="1">
-        <v>-3593.83</v>
+        <v>-6192.33</v>
       </c>
       <c r="J18" s="1">
-        <v>-2.5396045830937</v>
+        <v>-4.3758524048239</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
       <c r="L18">
-        <v>558.36</v>
+        <v>891.0</v>
       </c>
       <c r="M18" s="1">
-        <v>137359.21</v>
+        <v>134428.07</v>
       </c>
       <c r="N18" s="1">
-        <v>137917.57</v>
+        <v>135319.07</v>
       </c>
       <c r="O18" s="1">
-        <v>0.33</v>
+        <v>0.29</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
         <v>81</v>
       </c>
       <c r="B19" t="s">
         <v>82</v>
       </c>
       <c r="C19" s="1">
         <v>100000.0</v>
       </c>
       <c r="D19" s="1">
-        <v>101.61121009</v>
+        <v>97.71504452</v>
       </c>
       <c r="E19" s="1">
         <v>104.07483</v>
       </c>
       <c r="F19" t="s">
         <v>8</v>
       </c>
       <c r="G19">
         <v>1.0</v>
       </c>
       <c r="H19" s="1">
         <v>104074.83</v>
       </c>
       <c r="I19" s="1">
-        <v>-2006.88</v>
+        <v>-5630.95</v>
       </c>
       <c r="J19" s="1">
-        <v>-1.9283048552662</v>
+        <v>-5.4104820541143</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
       <c r="L19">
-        <v>456.74</v>
+        <v>728.84</v>
       </c>
       <c r="M19" s="1">
-        <v>101611.21</v>
+        <v>97715.04</v>
       </c>
       <c r="N19" s="1">
-        <v>102067.95</v>
+        <v>98443.88</v>
       </c>
       <c r="O19" s="1">
-        <v>0.25</v>
+        <v>0.21</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
         <v>83</v>
       </c>
       <c r="B20" t="s">
         <v>84</v>
       </c>
       <c r="C20" s="1">
-        <v>620000.0</v>
+        <v>1020000.0</v>
       </c>
       <c r="D20" s="1">
-        <v>90.41903649</v>
+        <v>87.50800216</v>
       </c>
       <c r="E20" s="1">
-        <v>89.084213</v>
+        <v>89.242955</v>
       </c>
       <c r="F20" t="s">
         <v>8</v>
       </c>
       <c r="G20">
         <v>1.0</v>
       </c>
       <c r="H20" s="1">
-        <v>552322.12</v>
+        <v>910278.14</v>
       </c>
       <c r="I20" s="1">
-        <v>11709.26</v>
+        <v>-10972.2</v>
       </c>
       <c r="J20" s="1">
-        <v>2.1200056228058</v>
+        <v>-1.2053678450413</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20" t="s">
         <v>85</v>
       </c>
       <c r="M20" s="1">
-        <v>560598.02</v>
+        <v>892581.62</v>
       </c>
       <c r="N20" s="1">
-        <v>564031.38</v>
+        <v>899305.94</v>
       </c>
       <c r="O20" s="1">
-        <v>1.36</v>
+        <v>1.9</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
         <v>86</v>
       </c>
       <c r="B21" t="s">
         <v>87</v>
       </c>
       <c r="C21" s="1">
         <v>200000.0</v>
       </c>
       <c r="D21" s="1">
-        <v>100.44336539</v>
+        <v>97.67212257</v>
       </c>
       <c r="E21" s="1">
         <v>99.783035</v>
       </c>
       <c r="F21" t="s">
         <v>8</v>
       </c>
       <c r="G21">
         <v>1.0</v>
       </c>
       <c r="H21" s="1">
         <v>199566.07</v>
       </c>
       <c r="I21" s="1">
-        <v>2027.51</v>
+        <v>-3054.7</v>
       </c>
       <c r="J21" s="1">
-        <v>1.0159592760433</v>
+        <v>-1.5306710203794</v>
       </c>
       <c r="K21">
         <v>0.0</v>
       </c>
-      <c r="L21">
-        <v>706.85</v>
+      <c r="L21" t="s">
+        <v>88</v>
       </c>
       <c r="M21" s="1">
-        <v>200886.73</v>
+        <v>195344.25</v>
       </c>
       <c r="N21" s="1">
-        <v>201593.58</v>
+        <v>196511.37</v>
       </c>
       <c r="O21" s="1">
-        <v>0.48</v>
+        <v>0.41</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="B22" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="C22" s="1">
         <v>160000.0</v>
       </c>
       <c r="D22" s="1">
-        <v>99.98216045</v>
+        <v>96.72239308</v>
       </c>
       <c r="E22" s="1">
         <v>99.799</v>
       </c>
       <c r="F22" t="s">
         <v>8</v>
       </c>
       <c r="G22">
         <v>1.0</v>
       </c>
       <c r="H22" s="1">
         <v>159678.4</v>
       </c>
       <c r="I22" s="1">
-        <v>2087.58</v>
+        <v>-2744.49</v>
       </c>
       <c r="J22" s="1">
-        <v>1.3073653042616</v>
+        <v>-1.7187609595287</v>
       </c>
       <c r="K22">
         <v>0.0</v>
       </c>
       <c r="L22" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="M22" s="1">
-        <v>159971.46</v>
+        <v>154755.83</v>
       </c>
       <c r="N22" s="1">
-        <v>161765.98</v>
+        <v>156933.91</v>
       </c>
       <c r="O22" s="1">
-        <v>0.39</v>
+        <v>0.33</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="B23" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="C23" s="1">
         <v>200000.0</v>
       </c>
       <c r="D23" s="1">
-        <v>95.43431891</v>
+        <v>93.85970708</v>
       </c>
       <c r="E23" s="1">
         <v>96.246745</v>
       </c>
       <c r="F23" t="s">
         <v>8</v>
       </c>
       <c r="G23">
         <v>1.0</v>
       </c>
       <c r="H23" s="1">
         <v>192493.49</v>
       </c>
       <c r="I23" s="1">
-        <v>-761.84</v>
+        <v>-3815.17</v>
       </c>
       <c r="J23" s="1">
-        <v>-0.39577442333245</v>
+        <v>-1.9819735202474</v>
       </c>
       <c r="K23">
         <v>0.0</v>
       </c>
       <c r="L23">
-        <v>863.01</v>
+        <v>958.9</v>
       </c>
       <c r="M23" s="1">
-        <v>190868.64</v>
+        <v>187719.42</v>
       </c>
       <c r="N23" s="1">
-        <v>191731.65</v>
+        <v>188678.32</v>
       </c>
       <c r="O23" s="1">
-        <v>0.46</v>
+        <v>0.4</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="B24" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="C24" s="1">
         <v>100000.0</v>
       </c>
       <c r="D24" s="1">
-        <v>98.37774311</v>
+        <v>97.6217012</v>
       </c>
       <c r="E24" s="1">
         <v>96.98237</v>
       </c>
       <c r="F24" t="s">
         <v>8</v>
       </c>
       <c r="G24">
         <v>1.0</v>
       </c>
       <c r="H24" s="1">
         <v>96982.37</v>
       </c>
       <c r="I24" s="1">
-        <v>2175.17</v>
+        <v>1505.43</v>
       </c>
       <c r="J24" s="1">
-        <v>2.2428509429085</v>
+        <v>1.5522718201257</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
       <c r="L24">
-        <v>779.79</v>
+        <v>866.1</v>
       </c>
       <c r="M24" s="1">
-        <v>98377.75</v>
+        <v>97621.7</v>
       </c>
       <c r="N24" s="1">
-        <v>99157.54</v>
+        <v>98487.8</v>
       </c>
       <c r="O24" s="1">
-        <v>0.24</v>
+        <v>0.21</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="B25" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="C25" s="1">
         <v>300000.0</v>
       </c>
       <c r="D25" s="1">
-        <v>98.88624079</v>
+        <v>98.84450961</v>
       </c>
       <c r="E25" s="1">
         <v>96.18004</v>
       </c>
       <c r="F25" t="s">
         <v>8</v>
       </c>
       <c r="G25">
         <v>1.0</v>
       </c>
       <c r="H25" s="1">
         <v>288540.12</v>
       </c>
       <c r="I25" s="1">
-        <v>8488.47</v>
+        <v>8432.31</v>
       </c>
       <c r="J25" s="1">
-        <v>2.9418681880357</v>
+        <v>2.9224046902039</v>
       </c>
       <c r="K25">
         <v>0.0</v>
       </c>
       <c r="L25">
-        <v>369.86</v>
+        <v>438.9</v>
       </c>
       <c r="M25" s="1">
-        <v>296658.73</v>
+        <v>296533.53</v>
       </c>
       <c r="N25" s="1">
-        <v>297028.59</v>
+        <v>296972.43</v>
       </c>
       <c r="O25" s="1">
-        <v>0.71</v>
+        <v>0.63</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="B26" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="C26" s="1">
         <v>300000.0</v>
       </c>
       <c r="D26" s="1">
-        <v>102.52983447</v>
+        <v>100.24410988</v>
       </c>
       <c r="E26" s="1">
         <v>104.945653</v>
       </c>
       <c r="F26" t="s">
         <v>8</v>
       </c>
       <c r="G26">
         <v>1.0</v>
       </c>
       <c r="H26" s="1">
         <v>314836.96</v>
       </c>
       <c r="I26" s="1">
-        <v>1958.02</v>
+        <v>-4093.67</v>
       </c>
       <c r="J26" s="1">
-        <v>0.62191554638312</v>
+        <v>-1.3002507710658</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="M26" s="1">
-        <v>307589.5</v>
+        <v>300732.33</v>
       </c>
       <c r="N26" s="1">
-        <v>316794.98</v>
+        <v>310743.29</v>
       </c>
       <c r="O26" s="1">
-        <v>0.76</v>
+        <v>0.66</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B27" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="C27" s="1">
-        <v>100000.0</v>
+        <v>413000.0</v>
       </c>
       <c r="D27" s="1">
-        <v>96.39835959</v>
+        <v>98.88638803</v>
       </c>
       <c r="E27" s="1">
-        <v>92.84792</v>
+        <v>99.757</v>
       </c>
       <c r="F27" t="s">
         <v>8</v>
       </c>
       <c r="G27">
         <v>1.0</v>
       </c>
       <c r="H27" s="1">
-        <v>92847.92</v>
+        <v>411996.41</v>
       </c>
       <c r="I27" s="1">
-        <v>3590.44</v>
+        <v>-3308.51</v>
       </c>
       <c r="J27" s="1">
-        <v>3.8670117758158</v>
+        <v>-0.80304340515977</v>
       </c>
       <c r="K27">
         <v>0.0</v>
       </c>
       <c r="L27">
-        <v>40.0</v>
+        <v>287.12</v>
       </c>
       <c r="M27" s="1">
-        <v>96398.36</v>
+        <v>408400.78</v>
       </c>
       <c r="N27" s="1">
-        <v>96438.36</v>
+        <v>408687.9</v>
       </c>
       <c r="O27" s="1">
-        <v>0.23</v>
+        <v>0.86</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B28" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="C28" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D28" s="1">
-        <v>95.05650137</v>
+        <v>95.49777868</v>
       </c>
       <c r="E28" s="1">
-        <v>91.485975</v>
+        <v>92.84792</v>
       </c>
       <c r="F28" t="s">
         <v>8</v>
       </c>
       <c r="G28">
         <v>1.0</v>
       </c>
       <c r="H28" s="1">
-        <v>182971.95</v>
+        <v>92847.92</v>
       </c>
       <c r="I28" s="1">
-        <v>7479.41</v>
+        <v>2697.53</v>
       </c>
       <c r="J28" s="1">
-        <v>4.087735852408</v>
+        <v>2.9053208731009</v>
       </c>
       <c r="K28">
         <v>0.0</v>
       </c>
       <c r="L28">
-        <v>338.36</v>
+        <v>47.67</v>
       </c>
       <c r="M28" s="1">
-        <v>190113.0</v>
+        <v>95497.78</v>
       </c>
       <c r="N28" s="1">
-        <v>190451.36</v>
+        <v>95545.45</v>
       </c>
       <c r="O28" s="1">
-        <v>0.46</v>
+        <v>0.2</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B29" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="C29" s="1">
-        <v>400000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D29" s="1">
-        <v>101.91020059</v>
+        <v>93.6147227</v>
       </c>
       <c r="E29" s="1">
-        <v>103.254563</v>
+        <v>91.485975</v>
       </c>
       <c r="F29" t="s">
         <v>8</v>
       </c>
       <c r="G29">
         <v>1.0</v>
       </c>
       <c r="H29" s="1">
-        <v>413018.25</v>
+        <v>182971.95</v>
       </c>
       <c r="I29" s="1">
-        <v>5822.55</v>
+        <v>4634.21</v>
       </c>
       <c r="J29" s="1">
-        <v>1.409756106419</v>
+        <v>2.5327434068446</v>
       </c>
       <c r="K29">
         <v>0.0</v>
       </c>
-      <c r="L29" t="s">
-        <v>106</v>
+      <c r="L29">
+        <v>376.71</v>
       </c>
       <c r="M29" s="1">
-        <v>407640.8</v>
+        <v>187229.45</v>
       </c>
       <c r="N29" s="1">
-        <v>418840.8</v>
+        <v>187606.16</v>
       </c>
       <c r="O29" s="1">
-        <v>1.01</v>
+        <v>0.4</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
         <v>107</v>
       </c>
       <c r="B30" t="s">
         <v>108</v>
       </c>
       <c r="C30" s="1">
-        <v>600000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D30" s="1">
-        <v>100.12428074</v>
+        <v>98.89702021</v>
       </c>
       <c r="E30" s="1">
-        <v>99.566103</v>
+        <v>103.290392</v>
       </c>
       <c r="F30" t="s">
         <v>8</v>
       </c>
       <c r="G30">
         <v>1.0</v>
       </c>
       <c r="H30" s="1">
-        <v>597396.62</v>
+        <v>516451.96</v>
       </c>
       <c r="I30" s="1">
-        <v>13446.32</v>
+        <v>-6624.39</v>
       </c>
       <c r="J30" s="1">
-        <v>2.2508195643959</v>
+        <v>-1.2826730292591</v>
       </c>
       <c r="K30">
         <v>0.0</v>
       </c>
       <c r="L30" t="s">
         <v>109</v>
       </c>
       <c r="M30" s="1">
-        <v>600745.68</v>
+        <v>494485.1</v>
       </c>
       <c r="N30" s="1">
-        <v>610842.94</v>
+        <v>509827.57</v>
       </c>
       <c r="O30" s="1">
-        <v>1.47</v>
+        <v>1.08</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
         <v>110</v>
       </c>
       <c r="B31" t="s">
         <v>111</v>
       </c>
       <c r="C31" s="1">
-        <v>400000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="D31" s="1">
-        <v>99.64119805</v>
+        <v>96.60470884</v>
       </c>
       <c r="E31" s="1">
-        <v>98.199808</v>
+        <v>99.867094</v>
       </c>
       <c r="F31" t="s">
         <v>8</v>
       </c>
       <c r="G31">
         <v>1.0</v>
       </c>
       <c r="H31" s="1">
-        <v>392799.23</v>
+        <v>998670.94</v>
       </c>
       <c r="I31" s="1">
-        <v>8560.08</v>
+        <v>-13206.04</v>
       </c>
       <c r="J31" s="1">
-        <v>2.179250707798</v>
+        <v>-1.3223614977722</v>
       </c>
       <c r="K31">
         <v>0.0</v>
       </c>
       <c r="L31" t="s">
         <v>112</v>
       </c>
       <c r="M31" s="1">
-        <v>398564.79</v>
+        <v>966047.09</v>
       </c>
       <c r="N31" s="1">
-        <v>401359.31</v>
+        <v>985464.9</v>
       </c>
       <c r="O31" s="1">
-        <v>0.97</v>
+        <v>2.08</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
         <v>113</v>
       </c>
       <c r="B32" t="s">
         <v>114</v>
       </c>
       <c r="C32" s="1">
-        <v>100000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D32" s="1">
-        <v>97.51177917</v>
+        <v>99.66896608</v>
       </c>
       <c r="E32" s="1">
-        <v>96.0814</v>
+        <v>98.199808</v>
       </c>
       <c r="F32" t="s">
         <v>8</v>
       </c>
       <c r="G32">
         <v>1.0</v>
       </c>
       <c r="H32" s="1">
-        <v>96081.4</v>
+        <v>392799.23</v>
       </c>
       <c r="I32" s="1">
-        <v>1705.72</v>
+        <v>8978.0</v>
       </c>
       <c r="J32" s="1">
-        <v>1.7752863717639</v>
+        <v>2.2856460283794</v>
       </c>
       <c r="K32">
         <v>0.0</v>
       </c>
-      <c r="L32">
-        <v>275.34</v>
+      <c r="L32" t="s">
+        <v>115</v>
       </c>
       <c r="M32" s="1">
-        <v>97511.78</v>
+        <v>398675.86</v>
       </c>
       <c r="N32" s="1">
-        <v>97787.12</v>
+        <v>401777.23</v>
       </c>
       <c r="O32" s="1">
-        <v>0.24</v>
+        <v>0.85</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B33" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="C33" s="1">
-        <v>400000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D33" s="1">
-        <v>103.30183378</v>
+        <v>96.9087496</v>
       </c>
       <c r="E33" s="1">
-        <v>105.575358</v>
+        <v>96.0814</v>
       </c>
       <c r="F33" t="s">
         <v>8</v>
       </c>
       <c r="G33">
         <v>1.0</v>
       </c>
       <c r="H33" s="1">
-        <v>422301.43</v>
+        <v>96081.4</v>
       </c>
       <c r="I33" s="1">
-        <v>1433.3</v>
+        <v>1131.46</v>
       </c>
       <c r="J33" s="1">
-        <v>0.33940211852941</v>
+        <v>1.1776056552049</v>
       </c>
       <c r="K33">
         <v>0.0</v>
       </c>
-      <c r="L33" t="s">
-        <v>117</v>
+      <c r="L33">
+        <v>304.11</v>
       </c>
       <c r="M33" s="1">
-        <v>413207.33</v>
+        <v>96908.75</v>
       </c>
       <c r="N33" s="1">
-        <v>423734.73</v>
+        <v>97212.86</v>
       </c>
       <c r="O33" s="1">
-        <v>1.02</v>
+        <v>0.21</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
         <v>118</v>
       </c>
       <c r="B34" t="s">
         <v>119</v>
       </c>
       <c r="C34" s="1">
-        <v>100000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D34" s="1">
-        <v>102.93920145</v>
+        <v>100.39404102</v>
       </c>
       <c r="E34" s="1">
-        <v>105.72405</v>
+        <v>105.371746</v>
       </c>
       <c r="F34" t="s">
         <v>8</v>
       </c>
       <c r="G34">
         <v>1.0</v>
       </c>
       <c r="H34" s="1">
-        <v>105724.05</v>
+        <v>526858.73</v>
       </c>
       <c r="I34" s="1">
-        <v>17.89</v>
+        <v>-10338.87</v>
       </c>
       <c r="J34" s="1">
-        <v>0.016921410029222</v>
+        <v>-1.9623609539506</v>
       </c>
       <c r="K34">
         <v>0.0</v>
       </c>
       <c r="L34" t="s">
         <v>120</v>
       </c>
       <c r="M34" s="1">
-        <v>102939.2</v>
+        <v>501970.2</v>
       </c>
       <c r="N34" s="1">
-        <v>105741.94</v>
+        <v>516519.86</v>
       </c>
       <c r="O34" s="1">
-        <v>0.25</v>
+        <v>1.09</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
         <v>121</v>
       </c>
       <c r="B35" t="s">
         <v>122</v>
       </c>
       <c r="C35" s="1">
-        <v>400000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D35" s="1">
-        <v>103.23866335</v>
+        <v>101.10958083</v>
       </c>
       <c r="E35" s="1">
-        <v>101.7949</v>
+        <v>105.72405</v>
       </c>
       <c r="F35" t="s">
         <v>8</v>
       </c>
       <c r="G35">
         <v>1.0</v>
       </c>
       <c r="H35" s="1">
-        <v>407179.6</v>
+        <v>105724.05</v>
       </c>
       <c r="I35" s="1">
-        <v>17735.34</v>
+        <v>-1514.47</v>
       </c>
       <c r="J35" s="1">
-        <v>4.3556553422617</v>
+        <v>-1.4324744464481</v>
       </c>
       <c r="K35">
         <v>0.0</v>
       </c>
       <c r="L35" t="s">
         <v>123</v>
       </c>
       <c r="M35" s="1">
-        <v>412954.66</v>
+        <v>101109.58</v>
       </c>
       <c r="N35" s="1">
-        <v>424914.94</v>
+        <v>104209.58</v>
       </c>
       <c r="O35" s="1">
-        <v>1.02</v>
+        <v>0.22</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
         <v>124</v>
       </c>
       <c r="B36" t="s">
         <v>125</v>
       </c>
       <c r="C36" s="1">
-        <v>310000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D36" s="1">
-        <v>98.9253014</v>
+        <v>101.41010239</v>
       </c>
       <c r="E36" s="1">
-        <v>99.333</v>
+        <v>102.534722</v>
       </c>
       <c r="F36" t="s">
         <v>8</v>
       </c>
       <c r="G36">
         <v>1.0</v>
       </c>
       <c r="H36" s="1">
-        <v>307932.3</v>
+        <v>512673.61</v>
       </c>
       <c r="I36" s="1">
-        <v>2215.14</v>
+        <v>10912.9</v>
       </c>
       <c r="J36" s="1">
-        <v>0.71935941763823</v>
+        <v>2.1286252670583</v>
       </c>
       <c r="K36">
         <v>0.0</v>
       </c>
       <c r="L36" t="s">
         <v>126</v>
       </c>
       <c r="M36" s="1">
-        <v>306668.43</v>
+        <v>507050.51</v>
       </c>
       <c r="N36" s="1">
-        <v>310147.44</v>
+        <v>523586.51</v>
       </c>
       <c r="O36" s="1">
-        <v>0.75</v>
+        <v>1.11</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
         <v>127</v>
       </c>
       <c r="B37" t="s">
         <v>128</v>
       </c>
       <c r="C37" s="1">
-        <v>355000.0</v>
+        <v>110000.0</v>
       </c>
       <c r="D37" s="1">
-        <v>107.87775471</v>
+        <v>95.1263967</v>
       </c>
       <c r="E37" s="1">
-        <v>107.865242</v>
+        <v>99.333</v>
       </c>
       <c r="F37" t="s">
         <v>8</v>
       </c>
       <c r="G37">
         <v>1.0</v>
       </c>
       <c r="H37" s="1">
-        <v>382921.61</v>
+        <v>109266.3</v>
       </c>
       <c r="I37" s="1">
-        <v>11812.91</v>
+        <v>-3086.89</v>
       </c>
       <c r="J37" s="1">
-        <v>3.0849421112588</v>
+        <v>-2.8251071007255</v>
       </c>
       <c r="K37">
         <v>0.0</v>
       </c>
       <c r="L37" t="s">
         <v>129</v>
       </c>
       <c r="M37" s="1">
-        <v>382966.03</v>
+        <v>104639.03</v>
       </c>
       <c r="N37" s="1">
-        <v>394734.52</v>
+        <v>106179.41</v>
       </c>
       <c r="O37" s="1">
-        <v>0.95</v>
+        <v>0.22</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
         <v>130</v>
       </c>
       <c r="B38" t="s">
         <v>131</v>
       </c>
       <c r="C38" s="1">
-        <v>300000.0</v>
+        <v>299000.0</v>
       </c>
       <c r="D38" s="1">
-        <v>95.91739576</v>
+        <v>98.79665157</v>
       </c>
       <c r="E38" s="1">
-        <v>93.44648</v>
+        <v>99.298</v>
       </c>
       <c r="F38" t="s">
         <v>8</v>
       </c>
       <c r="G38">
         <v>1.0</v>
       </c>
       <c r="H38" s="1">
-        <v>280339.44</v>
+        <v>296901.02</v>
       </c>
       <c r="I38" s="1">
-        <v>10950.08</v>
+        <v>-1499.03</v>
       </c>
       <c r="J38" s="1">
-        <v>3.9060076598569</v>
+        <v>-0.50489216911414</v>
       </c>
       <c r="K38">
         <v>0.0</v>
       </c>
-      <c r="L38" t="s">
-        <v>132</v>
+      <c r="L38">
+        <v>0.0</v>
       </c>
       <c r="M38" s="1">
-        <v>287752.19</v>
+        <v>295401.99</v>
       </c>
       <c r="N38" s="1">
-        <v>291289.52</v>
+        <v>295401.99</v>
       </c>
       <c r="O38" s="1">
-        <v>0.7</v>
+        <v>0.62</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
+        <v>132</v>
+      </c>
+      <c r="B39" t="s">
         <v>133</v>
       </c>
-      <c r="B39" t="s">
+      <c r="C39" s="1">
+        <v>355000.0</v>
+      </c>
+      <c r="D39" s="1">
+        <v>104.89735741</v>
+      </c>
+      <c r="E39" s="1">
+        <v>107.865242</v>
+      </c>
+      <c r="F39" t="s">
+        <v>8</v>
+      </c>
+      <c r="G39">
+        <v>1.0</v>
+      </c>
+      <c r="H39" s="1">
+        <v>382921.61</v>
+      </c>
+      <c r="I39" s="1">
+        <v>2594.15</v>
+      </c>
+      <c r="J39" s="1">
+        <v>0.67746241848299</v>
+      </c>
+      <c r="K39">
+        <v>0.0</v>
+      </c>
+      <c r="L39" t="s">
         <v>134</v>
       </c>
-      <c r="C39" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M39" s="1">
-        <v>402020.61</v>
+        <v>372385.62</v>
       </c>
       <c r="N39" s="1">
-        <v>415129.21</v>
+        <v>385515.76</v>
       </c>
       <c r="O39" s="1">
-        <v>1.0</v>
+        <v>0.81</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
+        <v>135</v>
+      </c>
+      <c r="B40" t="s">
         <v>136</v>
       </c>
-      <c r="B40" t="s">
+      <c r="C40" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="D40" s="1">
+        <v>93.68763735</v>
+      </c>
+      <c r="E40" s="1">
+        <v>93.44648</v>
+      </c>
+      <c r="F40" t="s">
+        <v>8</v>
+      </c>
+      <c r="G40">
+        <v>1.0</v>
+      </c>
+      <c r="H40" s="1">
+        <v>280339.44</v>
+      </c>
+      <c r="I40" s="1">
+        <v>4577.24</v>
+      </c>
+      <c r="J40" s="1">
+        <v>1.6327492128828</v>
+      </c>
+      <c r="K40">
+        <v>0.0</v>
+      </c>
+      <c r="L40" t="s">
         <v>137</v>
       </c>
-      <c r="C40" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M40" s="1">
-        <v>303073.92</v>
+        <v>281062.91</v>
       </c>
       <c r="N40" s="1">
-        <v>303381.43</v>
+        <v>284916.68</v>
       </c>
       <c r="O40" s="1">
-        <v>0.73</v>
+        <v>0.6</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
         <v>138</v>
       </c>
       <c r="B41" t="s">
         <v>139</v>
       </c>
       <c r="C41" s="1">
-        <v>500000.0</v>
+        <v>494000.0</v>
       </c>
       <c r="D41" s="1">
-        <v>105.6215538</v>
+        <v>97.94159403</v>
       </c>
       <c r="E41" s="1">
-        <v>103.854754</v>
+        <v>101.132352</v>
       </c>
       <c r="F41" t="s">
         <v>8</v>
       </c>
       <c r="G41">
         <v>1.0</v>
       </c>
       <c r="H41" s="1">
-        <v>519273.77</v>
+        <v>499593.82</v>
       </c>
       <c r="I41" s="1">
-        <v>14587.42</v>
+        <v>2047.03</v>
       </c>
       <c r="J41" s="1">
-        <v>2.8091963897965</v>
+        <v>0.40973885545662</v>
       </c>
       <c r="K41">
         <v>0.0</v>
       </c>
       <c r="L41" t="s">
         <v>140</v>
       </c>
       <c r="M41" s="1">
-        <v>528107.77</v>
+        <v>483831.47</v>
       </c>
       <c r="N41" s="1">
-        <v>533861.19</v>
+        <v>501640.85</v>
       </c>
       <c r="O41" s="1">
-        <v>1.28</v>
+        <v>1.06</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
         <v>141</v>
       </c>
       <c r="B42" t="s">
         <v>142</v>
       </c>
       <c r="C42" s="1">
-        <v>101000.0</v>
+        <v>305000.0</v>
       </c>
       <c r="D42" s="1">
-        <v>100.43315312</v>
+        <v>96.215</v>
       </c>
       <c r="E42" s="1">
-        <v>99.824</v>
+        <v>101.542662</v>
       </c>
       <c r="F42" t="s">
         <v>8</v>
       </c>
       <c r="G42">
         <v>1.0</v>
       </c>
       <c r="H42" s="1">
-        <v>100822.24</v>
+        <v>309705.12</v>
       </c>
       <c r="I42" s="1">
-        <v>2433.94</v>
+        <v>-15403.73</v>
       </c>
       <c r="J42" s="1">
-        <v>2.4140903832329</v>
+        <v>-4.9736762504927</v>
       </c>
       <c r="K42">
         <v>0.0</v>
       </c>
-      <c r="L42" t="s">
-        <v>143</v>
+      <c r="L42">
+        <v>845.64</v>
       </c>
       <c r="M42" s="1">
-        <v>101437.49</v>
+        <v>293455.75</v>
       </c>
       <c r="N42" s="1">
-        <v>103256.18</v>
+        <v>294301.39</v>
       </c>
       <c r="O42" s="1">
-        <v>0.25</v>
+        <v>0.62</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
+        <v>143</v>
+      </c>
+      <c r="B43" t="s">
         <v>144</v>
       </c>
-      <c r="B43" t="s">
+      <c r="C43" s="1">
+        <v>800000.0</v>
+      </c>
+      <c r="D43" s="1">
+        <v>101.99900257</v>
+      </c>
+      <c r="E43" s="1">
+        <v>104.38516</v>
+      </c>
+      <c r="F43" t="s">
+        <v>8</v>
+      </c>
+      <c r="G43">
+        <v>1.0</v>
+      </c>
+      <c r="H43" s="1">
+        <v>835081.28</v>
+      </c>
+      <c r="I43" s="1">
+        <v>-7198.85</v>
+      </c>
+      <c r="J43" s="1">
+        <v>-0.86205381109729</v>
+      </c>
+      <c r="K43">
+        <v>0.0</v>
+      </c>
+      <c r="L43" t="s">
         <v>145</v>
       </c>
-      <c r="C43" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M43" s="1">
-        <v>299845.86</v>
+        <v>815992.02</v>
       </c>
       <c r="N43" s="1">
-        <v>302496.54</v>
+        <v>827882.43</v>
       </c>
       <c r="O43" s="1">
-        <v>0.73</v>
+        <v>1.75</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
+        <v>146</v>
+      </c>
+      <c r="B44" t="s">
         <v>147</v>
       </c>
-      <c r="B44" t="s">
+      <c r="C44" s="1">
+        <v>101000.0</v>
+      </c>
+      <c r="D44" s="1">
+        <v>98.43116828</v>
+      </c>
+      <c r="E44" s="1">
+        <v>99.824</v>
+      </c>
+      <c r="F44" t="s">
+        <v>8</v>
+      </c>
+      <c r="G44">
+        <v>1.0</v>
+      </c>
+      <c r="H44" s="1">
+        <v>100822.24</v>
+      </c>
+      <c r="I44" s="1">
+        <v>625.0</v>
+      </c>
+      <c r="J44" s="1">
+        <v>0.61990291031026</v>
+      </c>
+      <c r="K44">
+        <v>0.0</v>
+      </c>
+      <c r="L44" t="s">
         <v>148</v>
       </c>
-      <c r="C44" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M44" s="1">
-        <v>108643.56</v>
+        <v>99415.48</v>
       </c>
       <c r="N44" s="1">
-        <v>110248.7</v>
+        <v>101447.24</v>
       </c>
       <c r="O44" s="1">
-        <v>0.27</v>
+        <v>0.21</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
+        <v>149</v>
+      </c>
+      <c r="B45" t="s">
         <v>150</v>
-      </c>
-[...1 lines deleted...]
-        <v>151</v>
       </c>
       <c r="C45" s="1">
         <v>100000.0</v>
       </c>
       <c r="D45" s="1">
-        <v>100.34431419</v>
+        <v>105.80360245</v>
       </c>
       <c r="E45" s="1">
-        <v>101.31079</v>
+        <v>110.72922</v>
       </c>
       <c r="F45" t="s">
         <v>8</v>
       </c>
       <c r="G45">
         <v>1.0</v>
       </c>
       <c r="H45" s="1">
-        <v>101310.79</v>
+        <v>110729.22</v>
       </c>
       <c r="I45" s="1">
-        <v>430.78</v>
+        <v>-2908.15</v>
       </c>
       <c r="J45" s="1">
-        <v>0.42520643655034</v>
+        <v>-2.626361858234</v>
       </c>
       <c r="K45">
         <v>0.0</v>
       </c>
       <c r="L45" t="s">
-        <v>152</v>
+        <v>151</v>
       </c>
       <c r="M45" s="1">
-        <v>100344.31</v>
+        <v>105803.6</v>
       </c>
       <c r="N45" s="1">
-        <v>101741.57</v>
+        <v>107821.07</v>
       </c>
       <c r="O45" s="1">
-        <v>0.24</v>
+        <v>0.23</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
+        <v>152</v>
+      </c>
+      <c r="B46" t="s">
         <v>153</v>
       </c>
-      <c r="B46" t="s">
+      <c r="C46" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="D46" s="1">
+        <v>100.14299184</v>
+      </c>
+      <c r="E46" s="1">
+        <v>101.31079</v>
+      </c>
+      <c r="F46" t="s">
+        <v>8</v>
+      </c>
+      <c r="G46">
+        <v>1.0</v>
+      </c>
+      <c r="H46" s="1">
+        <v>101310.79</v>
+      </c>
+      <c r="I46" s="1">
+        <v>459.6</v>
+      </c>
+      <c r="J46" s="1">
+        <v>0.45365355457203</v>
+      </c>
+      <c r="K46">
+        <v>0.0</v>
+      </c>
+      <c r="L46" t="s">
         <v>154</v>
       </c>
-      <c r="C46" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M46" s="1">
-        <v>378131.53</v>
+        <v>100142.99</v>
       </c>
       <c r="N46" s="1">
-        <v>382931.53</v>
+        <v>101770.39</v>
       </c>
       <c r="O46" s="1">
-        <v>0.92</v>
+        <v>0.21</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
+        <v>155</v>
+      </c>
+      <c r="B47" t="s">
         <v>156</v>
       </c>
-      <c r="B47" t="s">
+      <c r="C47" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="D47" s="1">
+        <v>91.76126059</v>
+      </c>
+      <c r="E47" s="1">
+        <v>93.11093</v>
+      </c>
+      <c r="F47" t="s">
+        <v>8</v>
+      </c>
+      <c r="G47">
+        <v>1.0</v>
+      </c>
+      <c r="H47" s="1">
+        <v>465554.65</v>
+      </c>
+      <c r="I47" s="1">
+        <v>18.78</v>
+      </c>
+      <c r="J47" s="1">
+        <v>0.0040338980611621</v>
+      </c>
+      <c r="K47">
+        <v>0.0</v>
+      </c>
+      <c r="L47" t="s">
         <v>157</v>
       </c>
-      <c r="C47" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M47" s="1">
-        <v>301260.75</v>
+        <v>458806.31</v>
       </c>
       <c r="N47" s="1">
-        <v>302608.7</v>
+        <v>465573.43</v>
       </c>
       <c r="O47" s="1">
-        <v>0.73</v>
+        <v>0.98</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
+        <v>158</v>
+      </c>
+      <c r="B48" t="s">
         <v>159</v>
       </c>
-      <c r="B48" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C48" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D48" s="1">
-        <v>101.47151782</v>
+        <v>99.36046111</v>
       </c>
       <c r="E48" s="1">
-        <v>99.57</v>
+        <v>99.572</v>
       </c>
       <c r="F48" t="s">
         <v>8</v>
       </c>
       <c r="G48">
         <v>1.0</v>
       </c>
       <c r="H48" s="1">
-        <v>99570.0</v>
+        <v>199144.0</v>
       </c>
       <c r="I48" s="1">
-        <v>4681.65</v>
+        <v>-423.08</v>
       </c>
       <c r="J48" s="1">
-        <v>4.7018680325399</v>
+        <v>-0.21244928293094</v>
       </c>
       <c r="K48">
         <v>0.0</v>
       </c>
-      <c r="L48" t="s">
-        <v>161</v>
+      <c r="L48">
+        <v>0.0</v>
       </c>
       <c r="M48" s="1">
-        <v>101471.51</v>
+        <v>198720.92</v>
       </c>
       <c r="N48" s="1">
-        <v>104251.65</v>
+        <v>198720.92</v>
       </c>
       <c r="O48" s="1">
-        <v>0.25</v>
+        <v>0.42</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="B49" t="s">
-        <v>163</v>
+        <v>161</v>
       </c>
       <c r="C49" s="1">
         <v>300000.0</v>
       </c>
       <c r="D49" s="1">
-        <v>105.06113423</v>
+        <v>96.43937436</v>
       </c>
       <c r="E49" s="1">
-        <v>110.511247</v>
+        <v>99.977263</v>
       </c>
       <c r="F49" t="s">
         <v>8</v>
       </c>
       <c r="G49">
         <v>1.0</v>
       </c>
       <c r="H49" s="1">
-        <v>331533.74</v>
+        <v>299931.79</v>
       </c>
       <c r="I49" s="1">
-        <v>-1549.65</v>
+        <v>-8345.17</v>
       </c>
       <c r="J49" s="1">
-        <v>-0.46741848959325</v>
+        <v>-2.7823559483308</v>
       </c>
       <c r="K49">
         <v>0.0</v>
       </c>
       <c r="L49" t="s">
-        <v>164</v>
+        <v>162</v>
       </c>
       <c r="M49" s="1">
-        <v>315183.41</v>
+        <v>289318.13</v>
       </c>
       <c r="N49" s="1">
-        <v>329984.09</v>
+        <v>291586.62</v>
       </c>
       <c r="O49" s="1">
-        <v>0.79</v>
+        <v>0.62</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
+        <v>163</v>
+      </c>
+      <c r="B50" t="s">
+        <v>164</v>
+      </c>
+      <c r="C50" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="D50" s="1">
+        <v>97.63081867</v>
+      </c>
+      <c r="E50" s="1">
+        <v>101.98272</v>
+      </c>
+      <c r="F50" t="s">
+        <v>8</v>
+      </c>
+      <c r="G50">
+        <v>1.0</v>
+      </c>
+      <c r="H50" s="1">
+        <v>407930.88</v>
+      </c>
+      <c r="I50" s="1">
+        <v>-5021.3</v>
+      </c>
+      <c r="J50" s="1">
+        <v>-1.2309193165273</v>
+      </c>
+      <c r="K50">
+        <v>0.0</v>
+      </c>
+      <c r="L50" t="s">
         <v>165</v>
       </c>
-      <c r="B50" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M50" s="1">
-        <v>101986.33</v>
+        <v>390523.28</v>
       </c>
       <c r="N50" s="1">
-        <v>105028.45</v>
+        <v>402909.58</v>
       </c>
       <c r="O50" s="1">
-        <v>0.25</v>
+        <v>0.85</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
-        <v>168</v>
+        <v>166</v>
       </c>
       <c r="B51" t="s">
-        <v>169</v>
+        <v>167</v>
       </c>
       <c r="C51" s="1">
-        <v>200000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D51" s="1">
-        <v>101.57418178</v>
+        <v>103.27243775</v>
       </c>
       <c r="E51" s="1">
-        <v>103.191215</v>
+        <v>110.511247</v>
       </c>
       <c r="F51" t="s">
         <v>8</v>
       </c>
       <c r="G51">
         <v>1.0</v>
       </c>
       <c r="H51" s="1">
-        <v>206382.43</v>
+        <v>331533.74</v>
       </c>
       <c r="I51" s="1">
-        <v>3300.87</v>
+        <v>-21457.52</v>
       </c>
       <c r="J51" s="1">
-        <v>1.5993948709684</v>
+        <v>-6.4721979729725</v>
       </c>
       <c r="K51">
         <v>0.0</v>
       </c>
-      <c r="L51" t="s">
-        <v>170</v>
+      <c r="L51">
+        <v>258.9</v>
       </c>
       <c r="M51" s="1">
-        <v>203148.37</v>
+        <v>309817.32</v>
       </c>
       <c r="N51" s="1">
-        <v>209683.3</v>
+        <v>310076.22</v>
       </c>
       <c r="O51" s="1">
-        <v>0.5</v>
+        <v>0.65</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
-        <v>171</v>
+        <v>168</v>
       </c>
       <c r="B52" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
       <c r="C52" s="1">
-        <v>500000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D52" s="1">
-        <v>99.87650785</v>
+        <v>99.02648602</v>
       </c>
       <c r="E52" s="1">
-        <v>100.0</v>
+        <v>104.05285</v>
       </c>
       <c r="F52" t="s">
         <v>8</v>
       </c>
       <c r="G52">
         <v>1.0</v>
       </c>
       <c r="H52" s="1">
-        <v>500000.0</v>
+        <v>104052.85</v>
       </c>
       <c r="I52" s="1">
-        <v>6527.82</v>
+        <v>-1725.34</v>
       </c>
       <c r="J52" s="1">
-        <v>1.305564</v>
+        <v>-1.6581381480661</v>
       </c>
       <c r="K52">
         <v>0.0</v>
       </c>
       <c r="L52" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
       <c r="M52" s="1">
-        <v>499382.54</v>
+        <v>99026.48</v>
       </c>
       <c r="N52" s="1">
-        <v>506527.82</v>
+        <v>102327.51</v>
       </c>
       <c r="O52" s="1">
-        <v>1.22</v>
+        <v>0.22</v>
       </c>
       <c r="P52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
       <c r="B53" t="s">
-        <v>175</v>
+        <v>172</v>
       </c>
       <c r="C53" s="1">
         <v>200000.0</v>
       </c>
       <c r="D53" s="1">
-        <v>89.53099617</v>
+        <v>97.47807986</v>
       </c>
       <c r="E53" s="1">
-        <v>87.8623</v>
+        <v>103.191215</v>
       </c>
       <c r="F53" t="s">
         <v>8</v>
       </c>
       <c r="G53">
         <v>1.0</v>
       </c>
       <c r="H53" s="1">
-        <v>175724.6</v>
+        <v>206382.43</v>
       </c>
       <c r="I53" s="1">
-        <v>4366.84</v>
+        <v>-4335.17</v>
       </c>
       <c r="J53" s="1">
-        <v>2.4850476256597</v>
+        <v>-2.1005518735292</v>
       </c>
       <c r="K53">
         <v>0.0</v>
       </c>
       <c r="L53" t="s">
-        <v>176</v>
+        <v>173</v>
       </c>
       <c r="M53" s="1">
-        <v>179061.99</v>
+        <v>194956.16</v>
       </c>
       <c r="N53" s="1">
-        <v>180091.44</v>
+        <v>202047.26</v>
       </c>
       <c r="O53" s="1">
         <v>0.43</v>
       </c>
       <c r="P53">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="B54" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
       <c r="C54" s="1">
-        <v>100000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D54" s="1">
-        <v>99.59572177</v>
+        <v>95.9524632</v>
       </c>
       <c r="E54" s="1">
-        <v>98.434</v>
+        <v>99.92378</v>
       </c>
       <c r="F54" t="s">
         <v>8</v>
       </c>
       <c r="G54">
         <v>1.0</v>
       </c>
       <c r="H54" s="1">
-        <v>98434.0</v>
+        <v>599542.68</v>
       </c>
       <c r="I54" s="1">
-        <v>3733.98</v>
+        <v>-13656.97</v>
       </c>
       <c r="J54" s="1">
-        <v>3.7933843996993</v>
+        <v>-2.2778978804311</v>
       </c>
       <c r="K54">
         <v>0.0</v>
       </c>
       <c r="L54" t="s">
-        <v>179</v>
+        <v>176</v>
       </c>
       <c r="M54" s="1">
-        <v>99595.72</v>
+        <v>575714.78</v>
       </c>
       <c r="N54" s="1">
-        <v>102167.98</v>
+        <v>585885.71</v>
       </c>
       <c r="O54" s="1">
-        <v>0.25</v>
+        <v>1.24</v>
       </c>
       <c r="P54">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
-        <v>180</v>
+        <v>177</v>
       </c>
       <c r="B55" t="s">
-        <v>181</v>
+        <v>178</v>
       </c>
       <c r="C55" s="1">
-        <v>500000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D55" s="1">
-        <v>100.02711025</v>
+        <v>85.02707195</v>
       </c>
       <c r="E55" s="1">
-        <v>99.303</v>
+        <v>87.8623</v>
       </c>
       <c r="F55" t="s">
         <v>8</v>
       </c>
       <c r="G55">
         <v>1.0</v>
       </c>
       <c r="H55" s="1">
-        <v>496515.0</v>
+        <v>175724.6</v>
       </c>
       <c r="I55" s="1">
-        <v>7827.74</v>
+        <v>-4468.4</v>
       </c>
       <c r="J55" s="1">
-        <v>1.5765364591201</v>
+        <v>-2.542842607125</v>
       </c>
       <c r="K55">
         <v>0.0</v>
       </c>
       <c r="L55" t="s">
-        <v>182</v>
+        <v>179</v>
       </c>
       <c r="M55" s="1">
-        <v>500135.55</v>
+        <v>170054.15</v>
       </c>
       <c r="N55" s="1">
-        <v>504342.74</v>
+        <v>171256.2</v>
       </c>
       <c r="O55" s="1">
-        <v>1.21</v>
+        <v>0.36</v>
       </c>
       <c r="P55">
         <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="s">
-        <v>183</v>
+        <v>180</v>
       </c>
       <c r="B56" t="s">
-        <v>184</v>
+        <v>181</v>
       </c>
       <c r="C56" s="1">
-        <v>150000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D56" s="1">
-        <v>100.29626995</v>
+        <v>94.64820378</v>
       </c>
       <c r="E56" s="1">
-        <v>100.356793</v>
+        <v>98.434</v>
       </c>
       <c r="F56" t="s">
         <v>8</v>
       </c>
       <c r="G56">
         <v>1.0</v>
       </c>
       <c r="H56" s="1">
-        <v>150535.19</v>
+        <v>98434.0</v>
       </c>
       <c r="I56" s="1">
-        <v>1405.11</v>
+        <v>-935.45</v>
       </c>
       <c r="J56" s="1">
-        <v>0.93340965657266</v>
+        <v>-0.95033220228783</v>
       </c>
       <c r="K56">
         <v>0.0</v>
       </c>
       <c r="L56" t="s">
-        <v>185</v>
+        <v>182</v>
       </c>
       <c r="M56" s="1">
-        <v>150444.41</v>
+        <v>94648.21</v>
       </c>
       <c r="N56" s="1">
-        <v>151940.3</v>
+        <v>97498.55</v>
       </c>
       <c r="O56" s="1">
-        <v>0.37</v>
+        <v>0.21</v>
       </c>
       <c r="P56">
         <v>1</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" t="s">
-        <v>186</v>
+        <v>183</v>
       </c>
       <c r="B57" t="s">
-        <v>187</v>
+        <v>184</v>
       </c>
       <c r="C57" s="1">
-        <v>130000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D57" s="1">
-        <v>105.94024463</v>
+        <v>96.45180339</v>
       </c>
       <c r="E57" s="1">
-        <v>109.600592</v>
+        <v>99.282902</v>
       </c>
       <c r="F57" t="s">
         <v>8</v>
       </c>
       <c r="G57">
         <v>1.0</v>
       </c>
       <c r="H57" s="1">
-        <v>142480.77</v>
+        <v>595697.41</v>
       </c>
       <c r="I57" s="1">
-        <v>-444.41</v>
+        <v>-10384.53</v>
       </c>
       <c r="J57" s="1">
-        <v>-0.31190875793274</v>
+        <v>-1.7432558587085</v>
       </c>
       <c r="K57">
         <v>0.0</v>
       </c>
       <c r="L57" t="s">
-        <v>188</v>
+        <v>185</v>
       </c>
       <c r="M57" s="1">
-        <v>137722.32</v>
+        <v>578710.83</v>
       </c>
       <c r="N57" s="1">
-        <v>142036.36</v>
+        <v>585312.88</v>
       </c>
       <c r="O57" s="1">
-        <v>0.34</v>
+        <v>1.24</v>
       </c>
       <c r="P57">
         <v>1</v>
       </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58" t="s">
-        <v>189</v>
+        <v>186</v>
       </c>
       <c r="B58" t="s">
-        <v>190</v>
+        <v>187</v>
       </c>
       <c r="C58" s="1">
-        <v>300000.0</v>
+        <v>150000.0</v>
       </c>
       <c r="D58" s="1">
-        <v>86.81474108</v>
+        <v>97.24741115</v>
       </c>
       <c r="E58" s="1">
-        <v>86.190263</v>
+        <v>100.356793</v>
       </c>
       <c r="F58" t="s">
         <v>8</v>
       </c>
       <c r="G58">
         <v>1.0</v>
       </c>
       <c r="H58" s="1">
-        <v>258570.79</v>
+        <v>150535.19</v>
       </c>
       <c r="I58" s="1">
-        <v>3060.08</v>
+        <v>-2765.44</v>
       </c>
       <c r="J58" s="1">
-        <v>1.1834592762779</v>
+        <v>-1.8370721158289</v>
       </c>
       <c r="K58">
         <v>0.0</v>
       </c>
       <c r="L58" t="s">
-        <v>191</v>
+        <v>188</v>
       </c>
       <c r="M58" s="1">
-        <v>260444.23</v>
+        <v>145871.12</v>
       </c>
       <c r="N58" s="1">
-        <v>261630.87</v>
+        <v>147769.75</v>
       </c>
       <c r="O58" s="1">
-        <v>0.63</v>
+        <v>0.31</v>
       </c>
       <c r="P58">
         <v>1</v>
       </c>
     </row>
     <row r="59" spans="1:16">
       <c r="A59" t="s">
-        <v>192</v>
+        <v>189</v>
       </c>
       <c r="B59" t="s">
-        <v>193</v>
+        <v>190</v>
       </c>
       <c r="C59" s="1">
-        <v>600000.0</v>
+        <v>130000.0</v>
       </c>
       <c r="D59" s="1">
-        <v>100.73236036</v>
+        <v>103.46031747</v>
       </c>
       <c r="E59" s="1">
-        <v>100.104662</v>
+        <v>109.600592</v>
       </c>
       <c r="F59" t="s">
         <v>8</v>
       </c>
       <c r="G59">
         <v>1.0</v>
       </c>
       <c r="H59" s="1">
-        <v>600627.97</v>
+        <v>142480.77</v>
       </c>
       <c r="I59" s="1">
-        <v>18509.34</v>
+        <v>-3194.62</v>
       </c>
       <c r="J59" s="1">
-        <v>3.0816646783865</v>
+        <v>-2.2421411675414</v>
       </c>
       <c r="K59">
         <v>0.0</v>
       </c>
       <c r="L59" t="s">
-        <v>194</v>
+        <v>191</v>
       </c>
       <c r="M59" s="1">
-        <v>604394.16</v>
+        <v>134498.41</v>
       </c>
       <c r="N59" s="1">
-        <v>619137.31</v>
+        <v>139286.15</v>
       </c>
       <c r="O59" s="1">
-        <v>1.49</v>
+        <v>0.29</v>
       </c>
       <c r="P59">
         <v>1</v>
       </c>
     </row>
     <row r="60" spans="1:16">
       <c r="A60" t="s">
-        <v>195</v>
+        <v>192</v>
       </c>
       <c r="B60" t="s">
-        <v>196</v>
+        <v>193</v>
       </c>
       <c r="C60" s="1">
-        <v>288000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D60" s="1">
-        <v>100.87946951</v>
+        <v>83.37996505</v>
       </c>
       <c r="E60" s="1">
-        <v>100.0</v>
+        <v>85.527105</v>
       </c>
       <c r="F60" t="s">
         <v>8</v>
       </c>
       <c r="G60">
         <v>1.0</v>
       </c>
       <c r="H60" s="1">
-        <v>288000.0</v>
+        <v>513162.63</v>
       </c>
       <c r="I60" s="1">
-        <v>7885.05</v>
+        <v>-10221.88</v>
       </c>
       <c r="J60" s="1">
-        <v>2.7378645833333</v>
+        <v>-1.9919377215757</v>
       </c>
       <c r="K60">
         <v>0.0</v>
       </c>
       <c r="L60" t="s">
-        <v>197</v>
+        <v>194</v>
       </c>
       <c r="M60" s="1">
-        <v>290532.87</v>
+        <v>500279.79</v>
       </c>
       <c r="N60" s="1">
-        <v>295885.05</v>
+        <v>502940.75</v>
       </c>
       <c r="O60" s="1">
-        <v>0.71</v>
+        <v>1.06</v>
       </c>
       <c r="P60">
         <v>1</v>
       </c>
     </row>
     <row r="61" spans="1:16">
       <c r="A61" t="s">
-        <v>198</v>
+        <v>195</v>
       </c>
       <c r="B61" t="s">
-        <v>199</v>
+        <v>196</v>
       </c>
       <c r="C61" s="1">
-        <v>400000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="D61" s="1">
-        <v>100.69625963</v>
+        <v>97.74247248</v>
       </c>
       <c r="E61" s="1">
-        <v>99.685563</v>
+        <v>100.789118</v>
       </c>
       <c r="F61" t="s">
         <v>8</v>
       </c>
       <c r="G61">
         <v>1.0</v>
       </c>
       <c r="H61" s="1">
-        <v>398742.25</v>
+        <v>1007891.18</v>
       </c>
       <c r="I61" s="1">
-        <v>4090.73</v>
+        <v>-3497.28</v>
       </c>
       <c r="J61" s="1">
-        <v>1.0259083405383</v>
+        <v>-0.3469898407088</v>
       </c>
       <c r="K61">
         <v>0.0</v>
       </c>
-      <c r="L61">
-        <v>47.95</v>
+      <c r="L61" t="s">
+        <v>197</v>
       </c>
       <c r="M61" s="1">
-        <v>402785.03</v>
+        <v>977424.72</v>
       </c>
       <c r="N61" s="1">
-        <v>402832.98</v>
+        <v>1004393.9</v>
       </c>
       <c r="O61" s="1">
-        <v>0.97</v>
+        <v>2.12</v>
       </c>
       <c r="P61">
         <v>1</v>
       </c>
     </row>
     <row r="62" spans="1:16">
       <c r="A62" t="s">
+        <v>198</v>
+      </c>
+      <c r="B62" t="s">
+        <v>199</v>
+      </c>
+      <c r="C62" s="1">
+        <v>288000.0</v>
+      </c>
+      <c r="D62" s="1">
+        <v>96.43674245</v>
+      </c>
+      <c r="E62" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F62" t="s">
+        <v>8</v>
+      </c>
+      <c r="G62">
+        <v>1.0</v>
+      </c>
+      <c r="H62" s="1">
+        <v>288000.0</v>
+      </c>
+      <c r="I62" s="1">
+        <v>-4086.59</v>
+      </c>
+      <c r="J62" s="1">
+        <v>-1.4189548611111</v>
+      </c>
+      <c r="K62">
+        <v>0.0</v>
+      </c>
+      <c r="L62" t="s">
         <v>200</v>
       </c>
-      <c r="B62" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M62" s="1">
-        <v>449700.21</v>
+        <v>277737.82</v>
       </c>
       <c r="N62" s="1">
-        <v>459193.36</v>
+        <v>283913.41</v>
       </c>
       <c r="O62" s="1">
-        <v>1.1</v>
+        <v>0.6</v>
       </c>
       <c r="P62">
         <v>1</v>
       </c>
     </row>
     <row r="63" spans="1:16">
       <c r="A63" t="s">
+        <v>201</v>
+      </c>
+      <c r="B63" t="s">
+        <v>202</v>
+      </c>
+      <c r="C63" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="D63" s="1">
+        <v>96.0475547</v>
+      </c>
+      <c r="E63" s="1">
+        <v>99.498222</v>
+      </c>
+      <c r="F63" t="s">
+        <v>8</v>
+      </c>
+      <c r="G63">
+        <v>1.0</v>
+      </c>
+      <c r="H63" s="1">
+        <v>497491.11</v>
+      </c>
+      <c r="I63" s="1">
+        <v>-15515.32</v>
+      </c>
+      <c r="J63" s="1">
+        <v>-3.1187130157964</v>
+      </c>
+      <c r="K63">
+        <v>0.0</v>
+      </c>
+      <c r="L63" t="s">
         <v>203</v>
       </c>
-      <c r="B63" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M63" s="1">
-        <v>138600.88</v>
+        <v>480237.78</v>
       </c>
       <c r="N63" s="1">
-        <v>143789.75</v>
+        <v>481975.79</v>
       </c>
       <c r="O63" s="1">
-        <v>0.35</v>
+        <v>1.02</v>
       </c>
       <c r="P63">
         <v>1</v>
       </c>
     </row>
     <row r="64" spans="1:16">
       <c r="A64" t="s">
+        <v>204</v>
+      </c>
+      <c r="B64" t="s">
+        <v>205</v>
+      </c>
+      <c r="C64" s="1">
+        <v>540000.0</v>
+      </c>
+      <c r="D64" s="1">
+        <v>99.05989752</v>
+      </c>
+      <c r="E64" s="1">
+        <v>101.900644</v>
+      </c>
+      <c r="F64" t="s">
+        <v>8</v>
+      </c>
+      <c r="G64">
+        <v>1.0</v>
+      </c>
+      <c r="H64" s="1">
+        <v>550263.48</v>
+      </c>
+      <c r="I64" s="1">
+        <v>-2239.49</v>
+      </c>
+      <c r="J64" s="1">
+        <v>-0.4069850319705</v>
+      </c>
+      <c r="K64">
+        <v>0.0</v>
+      </c>
+      <c r="L64" t="s">
         <v>206</v>
       </c>
-      <c r="B64" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M64" s="1">
-        <v>99822.15</v>
+        <v>534923.44</v>
       </c>
       <c r="N64" s="1">
-        <v>101222.15</v>
+        <v>548023.99</v>
       </c>
       <c r="O64" s="1">
-        <v>0.24</v>
+        <v>1.16</v>
       </c>
       <c r="P64">
         <v>1</v>
       </c>
     </row>
     <row r="65" spans="1:16">
       <c r="A65" t="s">
+        <v>207</v>
+      </c>
+      <c r="B65" t="s">
+        <v>208</v>
+      </c>
+      <c r="C65" s="1">
+        <v>130000.0</v>
+      </c>
+      <c r="D65" s="1">
+        <v>103.05412872</v>
+      </c>
+      <c r="E65" s="1">
+        <v>109.789346</v>
+      </c>
+      <c r="F65" t="s">
+        <v>8</v>
+      </c>
+      <c r="G65">
+        <v>1.0</v>
+      </c>
+      <c r="H65" s="1">
+        <v>142726.15</v>
+      </c>
+      <c r="I65" s="1">
+        <v>-3130.61</v>
+      </c>
+      <c r="J65" s="1">
+        <v>-2.1934382732246</v>
+      </c>
+      <c r="K65">
+        <v>0.0</v>
+      </c>
+      <c r="L65" t="s">
         <v>209</v>
       </c>
-      <c r="B65" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M65" s="1">
-        <v>102898.79</v>
+        <v>133970.37</v>
       </c>
       <c r="N65" s="1">
-        <v>103335.78</v>
+        <v>139595.54</v>
       </c>
       <c r="O65" s="1">
-        <v>0.25</v>
+        <v>0.29</v>
       </c>
       <c r="P65">
         <v>1</v>
       </c>
     </row>
     <row r="66" spans="1:16">
       <c r="A66" t="s">
+        <v>210</v>
+      </c>
+      <c r="B66" t="s">
         <v>211</v>
       </c>
-      <c r="B66" t="s">
+      <c r="C66" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="D66" s="1">
+        <v>95.21246643</v>
+      </c>
+      <c r="E66" s="1">
+        <v>98.975</v>
+      </c>
+      <c r="F66" t="s">
+        <v>8</v>
+      </c>
+      <c r="G66">
+        <v>1.0</v>
+      </c>
+      <c r="H66" s="1">
+        <v>98975.0</v>
+      </c>
+      <c r="I66" s="1">
+        <v>-2094.04</v>
+      </c>
+      <c r="J66" s="1">
+        <v>-2.1157261934832</v>
+      </c>
+      <c r="K66">
+        <v>0.0</v>
+      </c>
+      <c r="L66" t="s">
         <v>212</v>
       </c>
-      <c r="C66" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M66" s="1">
-        <v>203372.65</v>
+        <v>95212.47</v>
       </c>
       <c r="N66" s="1">
-        <v>204317.86</v>
+        <v>96880.96</v>
       </c>
       <c r="O66" s="1">
-        <v>0.49</v>
+        <v>0.2</v>
       </c>
       <c r="P66">
         <v>1</v>
       </c>
     </row>
     <row r="67" spans="1:16">
       <c r="A67" t="s">
         <v>213</v>
       </c>
       <c r="B67" t="s">
         <v>214</v>
       </c>
       <c r="C67" s="1">
-        <v>193000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D67" s="1">
-        <v>101.43795004</v>
+        <v>99.18365416</v>
       </c>
       <c r="E67" s="1">
-        <v>99.223</v>
+        <v>99.711</v>
       </c>
       <c r="F67" t="s">
         <v>8</v>
       </c>
       <c r="G67">
         <v>1.0</v>
       </c>
       <c r="H67" s="1">
-        <v>191500.39</v>
+        <v>99711.0</v>
       </c>
       <c r="I67" s="1">
-        <v>10084.68</v>
+        <v>187.72</v>
       </c>
       <c r="J67" s="1">
-        <v>5.2661407112539</v>
+        <v>0.18826408320045</v>
       </c>
       <c r="K67">
         <v>0.0</v>
       </c>
-      <c r="L67" t="s">
-        <v>215</v>
+      <c r="L67">
+        <v>715.07</v>
       </c>
       <c r="M67" s="1">
-        <v>195775.24</v>
+        <v>99183.65</v>
       </c>
       <c r="N67" s="1">
-        <v>201585.07</v>
+        <v>99898.72</v>
       </c>
       <c r="O67" s="1">
-        <v>0.48</v>
+        <v>0.21</v>
       </c>
       <c r="P67">
         <v>1</v>
       </c>
     </row>
     <row r="68" spans="1:16">
       <c r="A68" t="s">
+        <v>215</v>
+      </c>
+      <c r="B68" t="s">
         <v>216</v>
       </c>
-      <c r="B68" t="s">
+      <c r="C68" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="D68" s="1">
+        <v>96.9432832</v>
+      </c>
+      <c r="E68" s="1">
+        <v>102.91498</v>
+      </c>
+      <c r="F68" t="s">
+        <v>8</v>
+      </c>
+      <c r="G68">
+        <v>1.0</v>
+      </c>
+      <c r="H68" s="1">
+        <v>205829.96</v>
+      </c>
+      <c r="I68" s="1">
+        <v>-10422.85</v>
+      </c>
+      <c r="J68" s="1">
+        <v>-5.0638157826975</v>
+      </c>
+      <c r="K68">
+        <v>0.0</v>
+      </c>
+      <c r="L68" t="s">
         <v>217</v>
       </c>
-      <c r="C68" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M68" s="1">
-        <v>283276.04</v>
+        <v>193886.56</v>
       </c>
       <c r="N68" s="1">
-        <v>284751.79</v>
+        <v>195407.11</v>
       </c>
       <c r="O68" s="1">
-        <v>0.68</v>
+        <v>0.41</v>
       </c>
       <c r="P68">
         <v>1</v>
       </c>
     </row>
     <row r="69" spans="1:16">
       <c r="A69" t="s">
+        <v>218</v>
+      </c>
+      <c r="B69" t="s">
         <v>219</v>
       </c>
-      <c r="B69" t="s">
+      <c r="C69" s="1">
+        <v>193000.0</v>
+      </c>
+      <c r="D69" s="1">
+        <v>97.18407606</v>
+      </c>
+      <c r="E69" s="1">
+        <v>99.223</v>
+      </c>
+      <c r="F69" t="s">
+        <v>8</v>
+      </c>
+      <c r="G69">
+        <v>1.0</v>
+      </c>
+      <c r="H69" s="1">
+        <v>191500.39</v>
+      </c>
+      <c r="I69" s="1">
+        <v>2429.91</v>
+      </c>
+      <c r="J69" s="1">
+        <v>1.2688799223855</v>
+      </c>
+      <c r="K69">
+        <v>0.0</v>
+      </c>
+      <c r="L69" t="s">
         <v>220</v>
       </c>
-      <c r="C69" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M69" s="1">
-        <v>349375.24</v>
+        <v>187565.27</v>
       </c>
       <c r="N69" s="1">
-        <v>349547.35</v>
+        <v>193930.3</v>
       </c>
       <c r="O69" s="1">
-        <v>0.84</v>
+        <v>0.41</v>
       </c>
       <c r="P69">
         <v>1</v>
       </c>
     </row>
     <row r="70" spans="1:16">
       <c r="A70" t="s">
         <v>221</v>
       </c>
       <c r="B70" t="s">
         <v>222</v>
       </c>
       <c r="C70" s="1">
-        <v>300000.0</v>
+        <v>285000.0</v>
       </c>
       <c r="D70" s="1">
-        <v>100.88957287</v>
+        <v>99.35937729</v>
       </c>
       <c r="E70" s="1">
-        <v>101.14437</v>
+        <v>102.724621</v>
       </c>
       <c r="F70" t="s">
         <v>8</v>
       </c>
       <c r="G70">
         <v>1.0</v>
       </c>
       <c r="H70" s="1">
-        <v>303433.11</v>
+        <v>292765.17</v>
       </c>
       <c r="I70" s="1">
-        <v>7997.25</v>
+        <v>-7869.23</v>
       </c>
       <c r="J70" s="1">
-        <v>2.6355891089143</v>
+        <v>-2.6878982906334</v>
       </c>
       <c r="K70">
         <v>0.0</v>
       </c>
       <c r="L70" t="s">
         <v>223</v>
       </c>
       <c r="M70" s="1">
-        <v>302668.72</v>
+        <v>283174.23</v>
       </c>
       <c r="N70" s="1">
-        <v>311430.36</v>
+        <v>284895.94</v>
       </c>
       <c r="O70" s="1">
-        <v>0.75</v>
+        <v>0.6</v>
       </c>
       <c r="P70">
         <v>1</v>
       </c>
     </row>
     <row r="71" spans="1:16">
       <c r="A71" t="s">
         <v>224</v>
       </c>
       <c r="B71" t="s">
         <v>225</v>
       </c>
       <c r="C71" s="1">
-        <v>200000.0</v>
+        <v>349000.0</v>
       </c>
       <c r="D71" s="1">
-        <v>89.79227491</v>
+        <v>96.52252793</v>
       </c>
       <c r="E71" s="1">
-        <v>86.69767</v>
+        <v>99.735</v>
       </c>
       <c r="F71" t="s">
         <v>8</v>
       </c>
       <c r="G71">
         <v>1.0</v>
       </c>
       <c r="H71" s="1">
-        <v>173395.34</v>
+        <v>348075.15</v>
       </c>
       <c r="I71" s="1">
-        <v>6545.37</v>
+        <v>-10236.24</v>
       </c>
       <c r="J71" s="1">
-        <v>3.7748246290817</v>
+        <v>-2.9408132123192</v>
       </c>
       <c r="K71">
         <v>0.0</v>
       </c>
       <c r="L71">
-        <v>356.16</v>
+        <v>975.29</v>
       </c>
       <c r="M71" s="1">
-        <v>179584.55</v>
+        <v>336863.62</v>
       </c>
       <c r="N71" s="1">
-        <v>179940.71</v>
+        <v>337838.91</v>
       </c>
       <c r="O71" s="1">
-        <v>0.43</v>
+        <v>0.71</v>
       </c>
       <c r="P71">
         <v>1</v>
       </c>
     </row>
     <row r="72" spans="1:16">
       <c r="A72" t="s">
         <v>226</v>
       </c>
       <c r="B72" t="s">
         <v>227</v>
       </c>
       <c r="C72" s="1">
-        <v>500000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D72" s="1">
-        <v>96.46830708</v>
+        <v>96.96444732</v>
       </c>
       <c r="E72" s="1">
-        <v>92.783958</v>
+        <v>101.14437</v>
       </c>
       <c r="F72" t="s">
         <v>8</v>
       </c>
       <c r="G72">
         <v>1.0</v>
       </c>
       <c r="H72" s="1">
-        <v>463919.79</v>
+        <v>303433.11</v>
       </c>
       <c r="I72" s="1">
-        <v>20332.7</v>
+        <v>-3030.18</v>
       </c>
       <c r="J72" s="1">
-        <v>4.3828050534339</v>
+        <v>-0.99863195549095</v>
       </c>
       <c r="K72">
         <v>0.0</v>
       </c>
       <c r="L72" t="s">
         <v>228</v>
       </c>
       <c r="M72" s="1">
-        <v>482341.53</v>
+        <v>290893.34</v>
       </c>
       <c r="N72" s="1">
-        <v>484252.49</v>
+        <v>300402.93</v>
       </c>
       <c r="O72" s="1">
-        <v>1.16</v>
+        <v>0.63</v>
       </c>
       <c r="P72">
         <v>1</v>
       </c>
     </row>
     <row r="73" spans="1:16">
       <c r="A73" t="s">
         <v>229</v>
       </c>
       <c r="B73" t="s">
         <v>230</v>
       </c>
       <c r="C73" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D73" s="1">
-        <v>94.94525141</v>
+        <v>87.13172741</v>
       </c>
       <c r="E73" s="1">
-        <v>94.91756</v>
+        <v>86.69767</v>
       </c>
       <c r="F73" t="s">
         <v>8</v>
       </c>
       <c r="G73">
         <v>1.0</v>
       </c>
       <c r="H73" s="1">
-        <v>94917.56</v>
+        <v>173395.34</v>
       </c>
       <c r="I73" s="1">
-        <v>1995.5</v>
+        <v>1300.99</v>
       </c>
       <c r="J73" s="1">
-        <v>2.1023507136087</v>
+        <v>0.75030274746715</v>
       </c>
       <c r="K73">
         <v>0.0</v>
       </c>
-      <c r="L73" t="s">
-        <v>231</v>
+      <c r="L73">
+        <v>432.88</v>
       </c>
       <c r="M73" s="1">
-        <v>94945.25</v>
+        <v>174263.45</v>
       </c>
       <c r="N73" s="1">
-        <v>96913.06</v>
+        <v>174696.33</v>
       </c>
       <c r="O73" s="1">
-        <v>0.23</v>
+        <v>0.37</v>
       </c>
       <c r="P73">
         <v>1</v>
       </c>
     </row>
     <row r="74" spans="1:16">
       <c r="A74" t="s">
+        <v>231</v>
+      </c>
+      <c r="B74" t="s">
         <v>232</v>
       </c>
-      <c r="B74" t="s">
+      <c r="C74" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="D74" s="1">
+        <v>95.55266586</v>
+      </c>
+      <c r="E74" s="1">
+        <v>93.376495</v>
+      </c>
+      <c r="F74" t="s">
+        <v>8</v>
+      </c>
+      <c r="G74">
+        <v>1.0</v>
+      </c>
+      <c r="H74" s="1">
+        <v>560258.97</v>
+      </c>
+      <c r="I74" s="1">
+        <v>16040.59</v>
+      </c>
+      <c r="J74" s="1">
+        <v>2.8630670562936</v>
+      </c>
+      <c r="K74">
+        <v>0.0</v>
+      </c>
+      <c r="L74" t="s">
         <v>233</v>
       </c>
-      <c r="C74" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M74" s="1">
-        <v>137428.03</v>
+        <v>573316.0</v>
       </c>
       <c r="N74" s="1">
-        <v>138075.29</v>
+        <v>576299.56</v>
       </c>
       <c r="O74" s="1">
-        <v>0.33</v>
+        <v>1.22</v>
       </c>
       <c r="P74">
         <v>1</v>
       </c>
     </row>
     <row r="75" spans="1:16">
       <c r="A75" t="s">
         <v>234</v>
       </c>
       <c r="B75" t="s">
         <v>235</v>
       </c>
       <c r="C75" s="1">
-        <v>145000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D75" s="1">
-        <v>94.32727198</v>
+        <v>91.56652225</v>
       </c>
       <c r="E75" s="1">
-        <v>93.402414</v>
+        <v>94.91756</v>
       </c>
       <c r="F75" t="s">
         <v>8</v>
       </c>
       <c r="G75">
         <v>1.0</v>
       </c>
       <c r="H75" s="1">
-        <v>135433.5</v>
+        <v>94917.56</v>
       </c>
       <c r="I75" s="1">
-        <v>3529.45</v>
+        <v>-3345.22</v>
       </c>
       <c r="J75" s="1">
-        <v>2.6060391262132</v>
+        <v>-3.5243425979345</v>
       </c>
       <c r="K75">
         <v>0.0</v>
       </c>
-      <c r="L75" t="s">
-        <v>236</v>
+      <c r="L75">
+        <v>5.82</v>
       </c>
       <c r="M75" s="1">
-        <v>136774.54</v>
+        <v>91566.52</v>
       </c>
       <c r="N75" s="1">
-        <v>138962.95</v>
+        <v>91572.34</v>
       </c>
       <c r="O75" s="1">
-        <v>0.33</v>
+        <v>0.19</v>
       </c>
       <c r="P75">
         <v>1</v>
       </c>
     </row>
     <row r="76" spans="1:16">
       <c r="A76" t="s">
+        <v>236</v>
+      </c>
+      <c r="B76" t="s">
         <v>237</v>
       </c>
-      <c r="B76" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C76" s="1">
-        <v>135000.0</v>
+        <v>140000.0</v>
       </c>
       <c r="D76" s="1">
-        <v>102.43803231</v>
+        <v>97.12632907</v>
       </c>
       <c r="E76" s="1">
-        <v>105.064793</v>
+        <v>96.7943</v>
       </c>
       <c r="F76" t="s">
         <v>8</v>
       </c>
       <c r="G76">
         <v>1.0</v>
       </c>
       <c r="H76" s="1">
-        <v>141837.47</v>
+        <v>135512.02</v>
       </c>
       <c r="I76" s="1">
-        <v>-2959.43</v>
+        <v>1246.35</v>
       </c>
       <c r="J76" s="1">
-        <v>-2.0864937875725</v>
+        <v>0.91973390995131</v>
       </c>
       <c r="K76">
         <v>0.0</v>
       </c>
       <c r="L76">
-        <v>586.7</v>
+        <v>781.51</v>
       </c>
       <c r="M76" s="1">
-        <v>138291.34</v>
+        <v>135976.86</v>
       </c>
       <c r="N76" s="1">
-        <v>138878.04</v>
+        <v>136758.37</v>
       </c>
       <c r="O76" s="1">
-        <v>0.33</v>
+        <v>0.29</v>
       </c>
       <c r="P76">
         <v>1</v>
       </c>
     </row>
     <row r="77" spans="1:16">
       <c r="A77" t="s">
+        <v>238</v>
+      </c>
+      <c r="B77" t="s">
         <v>239</v>
       </c>
-      <c r="B77" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C77" s="1">
-        <v>130000.0</v>
+        <v>145000.0</v>
       </c>
       <c r="D77" s="1">
-        <v>103.37577139</v>
+        <v>91.43734319</v>
       </c>
       <c r="E77" s="1">
-        <v>107.1356</v>
+        <v>93.402414</v>
       </c>
       <c r="F77" t="s">
         <v>8</v>
       </c>
       <c r="G77">
         <v>1.0</v>
       </c>
       <c r="H77" s="1">
-        <v>139276.28</v>
+        <v>135433.5</v>
       </c>
       <c r="I77" s="1">
-        <v>-4197.71</v>
+        <v>-2836.44</v>
       </c>
       <c r="J77" s="1">
-        <v>-3.0139446573386</v>
+        <v>-2.0943415033947</v>
       </c>
       <c r="K77">
         <v>0.0</v>
       </c>
       <c r="L77">
-        <v>690.07</v>
+        <v>12.91</v>
       </c>
       <c r="M77" s="1">
-        <v>134388.5</v>
+        <v>132584.15</v>
       </c>
       <c r="N77" s="1">
-        <v>135078.57</v>
+        <v>132597.06</v>
       </c>
       <c r="O77" s="1">
-        <v>0.32</v>
+        <v>0.28</v>
       </c>
       <c r="P77">
         <v>1</v>
       </c>
     </row>
     <row r="78" spans="1:16">
       <c r="A78" t="s">
+        <v>240</v>
+      </c>
+      <c r="B78" t="s">
         <v>241</v>
       </c>
-      <c r="B78" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C78" s="1">
-        <v>300000.0</v>
+        <v>135000.0</v>
       </c>
       <c r="D78" s="1">
-        <v>104.95226832</v>
+        <v>99.63067293</v>
       </c>
       <c r="E78" s="1">
-        <v>106.30133</v>
+        <v>105.064793</v>
       </c>
       <c r="F78" t="s">
         <v>8</v>
       </c>
       <c r="G78">
         <v>1.0</v>
       </c>
       <c r="H78" s="1">
-        <v>318903.99</v>
+        <v>141837.47</v>
       </c>
       <c r="I78" s="1">
-        <v>2067.88</v>
+        <v>-6399.85</v>
       </c>
       <c r="J78" s="1">
-        <v>0.64843340467455</v>
+        <v>-4.5121010689206</v>
       </c>
       <c r="K78">
         <v>0.0</v>
       </c>
-      <c r="L78" t="s">
-        <v>243</v>
+      <c r="L78">
+        <v>936.22</v>
       </c>
       <c r="M78" s="1">
-        <v>314856.8</v>
+        <v>134501.4</v>
       </c>
       <c r="N78" s="1">
-        <v>320971.87</v>
+        <v>135437.62</v>
       </c>
       <c r="O78" s="1">
-        <v>0.77</v>
+        <v>0.29</v>
       </c>
       <c r="P78">
         <v>1</v>
       </c>
     </row>
     <row r="79" spans="1:16">
       <c r="A79" t="s">
+        <v>242</v>
+      </c>
+      <c r="B79" t="s">
+        <v>243</v>
+      </c>
+      <c r="C79" s="1">
+        <v>130000.0</v>
+      </c>
+      <c r="D79" s="1">
+        <v>99.59869256</v>
+      </c>
+      <c r="E79" s="1">
+        <v>107.1356</v>
+      </c>
+      <c r="F79" t="s">
+        <v>8</v>
+      </c>
+      <c r="G79">
+        <v>1.0</v>
+      </c>
+      <c r="H79" s="1">
+        <v>139276.28</v>
+      </c>
+      <c r="I79" s="1">
+        <v>-8721.47</v>
+      </c>
+      <c r="J79" s="1">
+        <v>-6.2619923507434</v>
+      </c>
+      <c r="K79">
+        <v>0.0</v>
+      </c>
+      <c r="L79" t="s">
         <v>244</v>
       </c>
-      <c r="B79" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M79" s="1">
-        <v>249837.6</v>
+        <v>129478.3</v>
       </c>
       <c r="N79" s="1">
-        <v>251703.35</v>
+        <v>130554.81</v>
       </c>
       <c r="O79" s="1">
-        <v>0.61</v>
+        <v>0.28</v>
       </c>
       <c r="P79">
         <v>1</v>
       </c>
     </row>
     <row r="80" spans="1:16">
       <c r="A80" t="s">
+        <v>245</v>
+      </c>
+      <c r="B80" t="s">
+        <v>246</v>
+      </c>
+      <c r="C80" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="D80" s="1">
+        <v>101.19399806</v>
+      </c>
+      <c r="E80" s="1">
+        <v>106.30133</v>
+      </c>
+      <c r="F80" t="s">
+        <v>8</v>
+      </c>
+      <c r="G80">
+        <v>1.0</v>
+      </c>
+      <c r="H80" s="1">
+        <v>318903.99</v>
+      </c>
+      <c r="I80" s="1">
+        <v>-8286.38</v>
+      </c>
+      <c r="J80" s="1">
+        <v>-2.5983933283494</v>
+      </c>
+      <c r="K80">
+        <v>0.0</v>
+      </c>
+      <c r="L80" t="s">
         <v>247</v>
       </c>
-      <c r="B80" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M80" s="1">
-        <v>106398.88</v>
+        <v>303581.99</v>
       </c>
       <c r="N80" s="1">
-        <v>106398.88</v>
+        <v>310617.61</v>
       </c>
       <c r="O80" s="1">
-        <v>0.26</v>
+        <v>0.66</v>
       </c>
       <c r="P80">
         <v>1</v>
       </c>
     </row>
     <row r="81" spans="1:16">
       <c r="A81" t="s">
+        <v>248</v>
+      </c>
+      <c r="B81" t="s">
         <v>249</v>
       </c>
-      <c r="B81" t="s">
+      <c r="C81" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="D81" s="1">
+        <v>79.47481937</v>
+      </c>
+      <c r="E81" s="1">
+        <v>82.438423</v>
+      </c>
+      <c r="F81" t="s">
+        <v>8</v>
+      </c>
+      <c r="G81">
+        <v>1.0</v>
+      </c>
+      <c r="H81" s="1">
+        <v>247315.27</v>
+      </c>
+      <c r="I81" s="1">
+        <v>-6794.92</v>
+      </c>
+      <c r="J81" s="1">
+        <v>-2.7474728915849</v>
+      </c>
+      <c r="K81">
+        <v>0.0</v>
+      </c>
+      <c r="L81" t="s">
         <v>250</v>
       </c>
-      <c r="C81" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M81" s="1">
-        <v>589208.92</v>
+        <v>238424.46</v>
       </c>
       <c r="N81" s="1">
-        <v>589971.76</v>
+        <v>240520.35</v>
       </c>
       <c r="O81" s="1">
-        <v>1.42</v>
+        <v>0.51</v>
       </c>
       <c r="P81">
         <v>1</v>
       </c>
     </row>
     <row r="82" spans="1:16">
       <c r="A82" t="s">
         <v>251</v>
       </c>
       <c r="B82" t="s">
         <v>252</v>
       </c>
       <c r="C82" s="1">
-        <v>132000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D82" s="1">
-        <v>102.12913149</v>
+        <v>102.1677932</v>
       </c>
       <c r="E82" s="1">
-        <v>99.973</v>
+        <v>109.37547</v>
       </c>
       <c r="F82" t="s">
         <v>8</v>
       </c>
       <c r="G82">
         <v>1.0</v>
       </c>
       <c r="H82" s="1">
-        <v>131964.36</v>
+        <v>109375.47</v>
       </c>
       <c r="I82" s="1">
-        <v>3398.5</v>
+        <v>-6881.65</v>
       </c>
       <c r="J82" s="1">
-        <v>2.5753165475891</v>
+        <v>-6.2917672490916</v>
       </c>
       <c r="K82">
         <v>0.0</v>
       </c>
       <c r="L82">
-        <v>552.41</v>
+        <v>326.03</v>
       </c>
       <c r="M82" s="1">
-        <v>134810.45</v>
+        <v>102167.79</v>
       </c>
       <c r="N82" s="1">
-        <v>135362.86</v>
+        <v>102493.82</v>
       </c>
       <c r="O82" s="1">
-        <v>0.33</v>
+        <v>0.22</v>
       </c>
       <c r="P82">
         <v>1</v>
       </c>
     </row>
     <row r="83" spans="1:16">
       <c r="A83" t="s">
         <v>253</v>
       </c>
       <c r="B83" t="s">
         <v>254</v>
       </c>
       <c r="C83" s="1">
-        <v>100000.0</v>
+        <v>825000.0</v>
       </c>
       <c r="D83" s="1">
-        <v>100.38906621</v>
+        <v>66.7883854</v>
       </c>
       <c r="E83" s="1">
-        <v>99.766</v>
+        <v>74.717804</v>
       </c>
       <c r="F83" t="s">
         <v>8</v>
       </c>
       <c r="G83">
         <v>1.0</v>
       </c>
       <c r="H83" s="1">
-        <v>99766.0</v>
+        <v>616421.88</v>
       </c>
       <c r="I83" s="1">
-        <v>2660.74</v>
+        <v>-63863.76</v>
       </c>
       <c r="J83" s="1">
-        <v>2.6669807349197</v>
+        <v>-10.360397979384</v>
       </c>
       <c r="K83">
         <v>0.0</v>
       </c>
       <c r="L83" t="s">
         <v>255</v>
       </c>
       <c r="M83" s="1">
-        <v>100389.07</v>
+        <v>551004.18</v>
       </c>
       <c r="N83" s="1">
-        <v>102426.74</v>
+        <v>552558.12</v>
       </c>
       <c r="O83" s="1">
-        <v>0.25</v>
+        <v>1.17</v>
       </c>
       <c r="P83">
         <v>1</v>
       </c>
     </row>
     <row r="84" spans="1:16">
       <c r="A84" t="s">
         <v>256</v>
       </c>
       <c r="B84" t="s">
         <v>257</v>
       </c>
       <c r="C84" s="1">
-        <v>135000.0</v>
+        <v>132000.0</v>
       </c>
       <c r="D84" s="1">
-        <v>100.47519279</v>
+        <v>99.11497489</v>
       </c>
       <c r="E84" s="1">
-        <v>104.002956</v>
+        <v>99.973</v>
       </c>
       <c r="F84" t="s">
         <v>8</v>
       </c>
       <c r="G84">
         <v>1.0</v>
       </c>
       <c r="H84" s="1">
-        <v>140403.99</v>
+        <v>131964.36</v>
       </c>
       <c r="I84" s="1">
-        <v>-582.17</v>
+        <v>-251.09</v>
       </c>
       <c r="J84" s="1">
-        <v>-0.4146392136007</v>
+        <v>-0.19027107015864</v>
       </c>
       <c r="K84">
         <v>0.0</v>
       </c>
-      <c r="L84" t="s">
-        <v>258</v>
+      <c r="L84">
+        <v>881.51</v>
       </c>
       <c r="M84" s="1">
-        <v>135641.51</v>
+        <v>130831.76</v>
       </c>
       <c r="N84" s="1">
-        <v>139821.82</v>
+        <v>131713.27</v>
       </c>
       <c r="O84" s="1">
-        <v>0.34</v>
+        <v>0.28</v>
       </c>
       <c r="P84">
         <v>1</v>
       </c>
     </row>
     <row r="85" spans="1:16">
       <c r="A85" t="s">
+        <v>258</v>
+      </c>
+      <c r="B85" t="s">
         <v>259</v>
       </c>
-      <c r="B85" t="s">
+      <c r="C85" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="D85" s="1">
+        <v>96.48256067</v>
+      </c>
+      <c r="E85" s="1">
+        <v>99.766</v>
+      </c>
+      <c r="F85" t="s">
+        <v>8</v>
+      </c>
+      <c r="G85">
+        <v>1.0</v>
+      </c>
+      <c r="H85" s="1">
+        <v>99766.0</v>
+      </c>
+      <c r="I85" s="1">
+        <v>-919.74</v>
+      </c>
+      <c r="J85" s="1">
+        <v>-0.92189723954052</v>
+      </c>
+      <c r="K85">
+        <v>0.0</v>
+      </c>
+      <c r="L85" t="s">
         <v>260</v>
       </c>
-      <c r="C85" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M85" s="1">
-        <v>300153.25</v>
+        <v>96482.56</v>
       </c>
       <c r="N85" s="1">
-        <v>304605.92</v>
+        <v>98846.26</v>
       </c>
       <c r="O85" s="1">
-        <v>0.73</v>
+        <v>0.21</v>
       </c>
       <c r="P85">
         <v>1</v>
       </c>
     </row>
     <row r="86" spans="1:16">
       <c r="A86" t="s">
+        <v>261</v>
+      </c>
+      <c r="B86" t="s">
         <v>262</v>
       </c>
-      <c r="B86" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C86" s="1">
-        <v>200000.0</v>
+        <v>135000.0</v>
       </c>
       <c r="D86" s="1">
-        <v>95.4867317</v>
+        <v>96.7509429</v>
       </c>
       <c r="E86" s="1">
-        <v>96.204555</v>
+        <v>104.002956</v>
       </c>
       <c r="F86" t="s">
         <v>8</v>
       </c>
       <c r="G86">
         <v>1.0</v>
       </c>
       <c r="H86" s="1">
-        <v>192409.11</v>
+        <v>140403.99</v>
       </c>
       <c r="I86" s="1">
-        <v>1716.41</v>
+        <v>-9668.34</v>
       </c>
       <c r="J86" s="1">
-        <v>0.89206275108284</v>
+        <v>-6.8860863569475</v>
       </c>
       <c r="K86">
         <v>0.0</v>
       </c>
-      <c r="L86" t="s">
-        <v>264</v>
+      <c r="L86">
+        <v>121.88</v>
       </c>
       <c r="M86" s="1">
-        <v>190973.47</v>
+        <v>130613.77</v>
       </c>
       <c r="N86" s="1">
-        <v>194125.52</v>
+        <v>130735.65</v>
       </c>
       <c r="O86" s="1">
-        <v>0.47</v>
+        <v>0.28</v>
       </c>
       <c r="P86">
         <v>1</v>
       </c>
     </row>
     <row r="87" spans="1:16">
       <c r="A87" t="s">
+        <v>263</v>
+      </c>
+      <c r="B87" t="s">
+        <v>264</v>
+      </c>
+      <c r="C87" s="1">
+        <v>370000.0</v>
+      </c>
+      <c r="D87" s="1">
+        <v>76.3915</v>
+      </c>
+      <c r="E87" s="1">
+        <v>83.324986</v>
+      </c>
+      <c r="F87" t="s">
+        <v>8</v>
+      </c>
+      <c r="G87">
+        <v>1.0</v>
+      </c>
+      <c r="H87" s="1">
+        <v>308302.45</v>
+      </c>
+      <c r="I87" s="1">
+        <v>-20704.52</v>
+      </c>
+      <c r="J87" s="1">
+        <v>-6.7156521136955</v>
+      </c>
+      <c r="K87">
+        <v>0.0</v>
+      </c>
+      <c r="L87" t="s">
         <v>265</v>
       </c>
-      <c r="B87" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M87" s="1">
-        <v>373513.96</v>
+        <v>282648.55</v>
       </c>
       <c r="N87" s="1">
-        <v>378905.74</v>
+        <v>287597.93</v>
       </c>
       <c r="O87" s="1">
-        <v>0.91</v>
+        <v>0.61</v>
       </c>
       <c r="P87">
         <v>1</v>
       </c>
     </row>
     <row r="88" spans="1:16">
       <c r="A88" t="s">
-        <v>268</v>
+        <v>266</v>
       </c>
       <c r="B88" t="s">
-        <v>269</v>
+        <v>267</v>
       </c>
       <c r="C88" s="1">
-        <v>600000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D88" s="1">
-        <v>100.90658062</v>
+        <v>92.69825993</v>
       </c>
       <c r="E88" s="1">
-        <v>99.651</v>
+        <v>94.882578</v>
       </c>
       <c r="F88" t="s">
         <v>8</v>
       </c>
       <c r="G88">
         <v>1.0</v>
       </c>
       <c r="H88" s="1">
-        <v>597906.0</v>
+        <v>474412.89</v>
       </c>
       <c r="I88" s="1">
-        <v>24275.95</v>
+        <v>-10543.17</v>
       </c>
       <c r="J88" s="1">
-        <v>4.060161630758</v>
+        <v>-2.2223616225942</v>
       </c>
       <c r="K88">
         <v>0.0</v>
       </c>
-      <c r="L88" t="s">
-        <v>270</v>
+      <c r="L88">
+        <v>378.42</v>
       </c>
       <c r="M88" s="1">
-        <v>605439.48</v>
+        <v>463491.3</v>
       </c>
       <c r="N88" s="1">
-        <v>622181.95</v>
+        <v>463869.72</v>
       </c>
       <c r="O88" s="1">
-        <v>1.5</v>
+        <v>0.98</v>
       </c>
       <c r="P88">
         <v>1</v>
       </c>
     </row>
     <row r="89" spans="1:16">
       <c r="A89" t="s">
-        <v>271</v>
+        <v>268</v>
       </c>
       <c r="B89" t="s">
-        <v>272</v>
+        <v>269</v>
       </c>
       <c r="C89" s="1">
-        <v>100000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D89" s="1">
-        <v>99.51096668</v>
+        <v>89.45322429</v>
       </c>
       <c r="E89" s="1">
-        <v>100.0</v>
+        <v>99.086382</v>
       </c>
       <c r="F89" t="s">
         <v>8</v>
       </c>
       <c r="G89">
         <v>1.0</v>
       </c>
       <c r="H89" s="1">
-        <v>100000.0</v>
+        <v>495431.91</v>
       </c>
       <c r="I89" s="1">
-        <v>723.3</v>
+        <v>-40658.94</v>
       </c>
       <c r="J89" s="1">
-        <v>0.7233</v>
+        <v>-8.2067664959247</v>
       </c>
       <c r="K89">
         <v>0.0</v>
       </c>
       <c r="L89" t="s">
-        <v>273</v>
+        <v>270</v>
       </c>
       <c r="M89" s="1">
-        <v>99510.97</v>
+        <v>447266.12</v>
       </c>
       <c r="N89" s="1">
-        <v>100723.3</v>
+        <v>454772.97</v>
       </c>
       <c r="O89" s="1">
-        <v>0.24</v>
+        <v>0.96</v>
       </c>
       <c r="P89">
         <v>1</v>
       </c>
     </row>
     <row r="90" spans="1:16">
       <c r="A90" t="s">
-        <v>274</v>
+        <v>271</v>
       </c>
       <c r="B90" t="s">
-        <v>275</v>
+        <v>272</v>
       </c>
       <c r="C90" s="1">
-        <v>500000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D90" s="1">
-        <v>105.07525945</v>
+        <v>96.62930332</v>
       </c>
       <c r="E90" s="1">
-        <v>108.460098</v>
+        <v>99.957446</v>
       </c>
       <c r="F90" t="s">
         <v>8</v>
       </c>
       <c r="G90">
         <v>1.0</v>
       </c>
       <c r="H90" s="1">
-        <v>542300.49</v>
+        <v>699702.12</v>
       </c>
       <c r="I90" s="1">
-        <v>4494.86</v>
+        <v>-1884.67</v>
       </c>
       <c r="J90" s="1">
-        <v>0.82885044046337</v>
+        <v>-0.2693531927558</v>
       </c>
       <c r="K90">
         <v>0.0</v>
       </c>
       <c r="L90" t="s">
-        <v>276</v>
+        <v>273</v>
       </c>
       <c r="M90" s="1">
-        <v>525376.3</v>
+        <v>676405.12</v>
       </c>
       <c r="N90" s="1">
-        <v>546795.35</v>
+        <v>697817.45</v>
       </c>
       <c r="O90" s="1">
-        <v>1.32</v>
+        <v>1.47</v>
       </c>
       <c r="P90">
         <v>1</v>
       </c>
     </row>
     <row r="91" spans="1:16">
       <c r="A91" t="s">
-        <v>277</v>
+        <v>274</v>
       </c>
       <c r="B91" t="s">
-        <v>278</v>
+        <v>275</v>
       </c>
       <c r="C91" s="1">
-        <v>300000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D91" s="1">
-        <v>100.16137513</v>
+        <v>96.36617377</v>
       </c>
       <c r="E91" s="1">
-        <v>98.642</v>
+        <v>100.0</v>
       </c>
       <c r="F91" t="s">
         <v>8</v>
       </c>
       <c r="G91">
         <v>1.0</v>
       </c>
       <c r="H91" s="1">
-        <v>295926.0</v>
+        <v>100000.0</v>
       </c>
       <c r="I91" s="1">
-        <v>14806.41</v>
+        <v>-2133.83</v>
       </c>
       <c r="J91" s="1">
-        <v>5.0034163946392</v>
+        <v>-2.13383</v>
       </c>
       <c r="K91">
         <v>0.0</v>
       </c>
       <c r="L91" t="s">
-        <v>279</v>
+        <v>276</v>
       </c>
       <c r="M91" s="1">
-        <v>300484.12</v>
+        <v>96366.17</v>
       </c>
       <c r="N91" s="1">
-        <v>310732.41</v>
+        <v>97866.17</v>
       </c>
       <c r="O91" s="1">
-        <v>0.75</v>
+        <v>0.21</v>
       </c>
       <c r="P91">
         <v>1</v>
       </c>
     </row>
     <row r="92" spans="1:16">
       <c r="A92" t="s">
-        <v>280</v>
+        <v>277</v>
       </c>
       <c r="B92" t="s">
-        <v>281</v>
+        <v>278</v>
       </c>
       <c r="C92" s="1">
-        <v>200000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D92" s="1">
-        <v>92.25478592</v>
+        <v>102.1132118</v>
       </c>
       <c r="E92" s="1">
-        <v>89.22416</v>
+        <v>108.334343</v>
       </c>
       <c r="F92" t="s">
         <v>8</v>
       </c>
       <c r="G92">
         <v>1.0</v>
       </c>
       <c r="H92" s="1">
-        <v>178448.32</v>
+        <v>650006.06</v>
       </c>
       <c r="I92" s="1">
-        <v>6296.87</v>
+        <v>-9381.93</v>
       </c>
       <c r="J92" s="1">
-        <v>3.5286799001526</v>
+        <v>-1.4433603895939</v>
       </c>
       <c r="K92">
         <v>0.0</v>
       </c>
-      <c r="L92">
-        <v>235.62</v>
+      <c r="L92" t="s">
+        <v>279</v>
       </c>
       <c r="M92" s="1">
-        <v>184509.57</v>
+        <v>612679.27</v>
       </c>
       <c r="N92" s="1">
-        <v>184745.19</v>
+        <v>640624.13</v>
       </c>
       <c r="O92" s="1">
-        <v>0.44</v>
+        <v>1.35</v>
       </c>
       <c r="P92">
         <v>1</v>
       </c>
     </row>
     <row r="93" spans="1:16">
       <c r="A93" t="s">
+        <v>280</v>
+      </c>
+      <c r="B93" t="s">
+        <v>281</v>
+      </c>
+      <c r="C93" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="D93" s="1">
+        <v>93.93730245</v>
+      </c>
+      <c r="E93" s="1">
+        <v>98.642</v>
+      </c>
+      <c r="F93" t="s">
+        <v>8</v>
+      </c>
+      <c r="G93">
+        <v>1.0</v>
+      </c>
+      <c r="H93" s="1">
+        <v>295926.0</v>
+      </c>
+      <c r="I93" s="1">
+        <v>-2858.96</v>
+      </c>
+      <c r="J93" s="1">
+        <v>-0.96610639146273</v>
+      </c>
+      <c r="K93">
+        <v>0.0</v>
+      </c>
+      <c r="L93" t="s">
         <v>282</v>
       </c>
-      <c r="B93" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M93" s="1">
-        <v>99724.52</v>
+        <v>281811.9</v>
       </c>
       <c r="N93" s="1">
-        <v>100614.59</v>
+        <v>293067.04</v>
       </c>
       <c r="O93" s="1">
-        <v>0.24</v>
+        <v>0.62</v>
       </c>
       <c r="P93">
         <v>1</v>
       </c>
     </row>
     <row r="94" spans="1:16">
       <c r="A94" t="s">
+        <v>283</v>
+      </c>
+      <c r="B94" t="s">
         <v>284</v>
       </c>
-      <c r="B94" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C94" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D94" s="1">
-        <v>103.27582386</v>
+        <v>89.12404449</v>
       </c>
       <c r="E94" s="1">
-        <v>107.36234</v>
+        <v>89.22416</v>
       </c>
       <c r="F94" t="s">
         <v>8</v>
       </c>
       <c r="G94">
         <v>1.0</v>
       </c>
       <c r="H94" s="1">
-        <v>107362.34</v>
+        <v>178448.32</v>
       </c>
       <c r="I94" s="1">
-        <v>-3878.3</v>
+        <v>188.81</v>
       </c>
       <c r="J94" s="1">
-        <v>-3.6123467502664</v>
+        <v>0.1058065438778</v>
       </c>
       <c r="K94">
         <v>0.0</v>
       </c>
       <c r="L94">
-        <v>208.22</v>
+        <v>389.04</v>
       </c>
       <c r="M94" s="1">
-        <v>103275.82</v>
+        <v>178248.09</v>
       </c>
       <c r="N94" s="1">
-        <v>103484.04</v>
+        <v>178637.13</v>
       </c>
       <c r="O94" s="1">
-        <v>0.25</v>
+        <v>0.38</v>
       </c>
       <c r="P94">
         <v>1</v>
       </c>
     </row>
     <row r="95" spans="1:16">
       <c r="A95" t="s">
+        <v>285</v>
+      </c>
+      <c r="B95" t="s">
         <v>286</v>
       </c>
-      <c r="B95" t="s">
+      <c r="C95" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="D95" s="1">
+        <v>97.39952287</v>
+      </c>
+      <c r="E95" s="1">
+        <v>99.75655</v>
+      </c>
+      <c r="F95" t="s">
+        <v>8</v>
+      </c>
+      <c r="G95">
+        <v>1.0</v>
+      </c>
+      <c r="H95" s="1">
+        <v>99756.55</v>
+      </c>
+      <c r="I95" s="1">
+        <v>-1246.41</v>
+      </c>
+      <c r="J95" s="1">
+        <v>-1.2494517903837</v>
+      </c>
+      <c r="K95">
+        <v>0.0</v>
+      </c>
+      <c r="L95" t="s">
         <v>287</v>
       </c>
-      <c r="C95" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M95" s="1">
-        <v>306654.89</v>
+        <v>97399.52</v>
       </c>
       <c r="N95" s="1">
-        <v>313130.57</v>
+        <v>98510.14</v>
       </c>
       <c r="O95" s="1">
-        <v>0.75</v>
+        <v>0.21</v>
       </c>
       <c r="P95">
         <v>1</v>
       </c>
     </row>
     <row r="96" spans="1:16">
       <c r="A96" t="s">
+        <v>288</v>
+      </c>
+      <c r="B96" t="s">
         <v>289</v>
       </c>
-      <c r="B96" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C96" s="1">
-        <v>500000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D96" s="1">
-        <v>101.16526739</v>
+        <v>99.14480015</v>
       </c>
       <c r="E96" s="1">
-        <v>101.783116</v>
+        <v>107.36234</v>
       </c>
       <c r="F96" t="s">
         <v>8</v>
       </c>
       <c r="G96">
         <v>1.0</v>
       </c>
       <c r="H96" s="1">
-        <v>508915.58</v>
+        <v>107362.34</v>
       </c>
       <c r="I96" s="1">
-        <v>-1308.42</v>
+        <v>-7702.47</v>
       </c>
       <c r="J96" s="1">
-        <v>-0.25709961561798</v>
+        <v>-7.1742754489144</v>
       </c>
       <c r="K96">
         <v>0.0</v>
       </c>
-      <c r="L96" t="s">
-        <v>291</v>
+      <c r="L96">
+        <v>515.07</v>
       </c>
       <c r="M96" s="1">
-        <v>505826.34</v>
+        <v>99144.8</v>
       </c>
       <c r="N96" s="1">
-        <v>507607.16</v>
+        <v>99659.87</v>
       </c>
       <c r="O96" s="1">
-        <v>1.22</v>
+        <v>0.21</v>
       </c>
       <c r="P96">
         <v>1</v>
       </c>
     </row>
     <row r="97" spans="1:16">
       <c r="A97" t="s">
+        <v>290</v>
+      </c>
+      <c r="B97" t="s">
+        <v>291</v>
+      </c>
+      <c r="C97" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="D97" s="1">
+        <v>100.56975786</v>
+      </c>
+      <c r="E97" s="1">
+        <v>103.74867</v>
+      </c>
+      <c r="F97" t="s">
+        <v>8</v>
+      </c>
+      <c r="G97">
+        <v>1.0</v>
+      </c>
+      <c r="H97" s="1">
+        <v>311246.01</v>
+      </c>
+      <c r="I97" s="1">
+        <v>-2111.74</v>
+      </c>
+      <c r="J97" s="1">
+        <v>-0.67847938034611</v>
+      </c>
+      <c r="K97">
+        <v>0.0</v>
+      </c>
+      <c r="L97" t="s">
         <v>292</v>
       </c>
-      <c r="B97" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M97" s="1">
-        <v>100359.54</v>
+        <v>301709.27</v>
       </c>
       <c r="N97" s="1">
-        <v>103515.7</v>
+        <v>309134.27</v>
       </c>
       <c r="O97" s="1">
-        <v>0.25</v>
+        <v>0.65</v>
       </c>
       <c r="P97">
         <v>1</v>
       </c>
     </row>
     <row r="98" spans="1:16">
       <c r="A98" t="s">
+        <v>293</v>
+      </c>
+      <c r="B98" t="s">
+        <v>294</v>
+      </c>
+      <c r="C98" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="D98" s="1">
+        <v>100.18711848</v>
+      </c>
+      <c r="E98" s="1">
+        <v>99.884</v>
+      </c>
+      <c r="F98" t="s">
+        <v>8</v>
+      </c>
+      <c r="G98">
+        <v>1.0</v>
+      </c>
+      <c r="H98" s="1">
+        <v>99884.0</v>
+      </c>
+      <c r="I98" s="1">
+        <v>3766.13</v>
+      </c>
+      <c r="J98" s="1">
+        <v>3.7705037843899</v>
+      </c>
+      <c r="K98">
+        <v>0.0</v>
+      </c>
+      <c r="L98" t="s">
         <v>295</v>
       </c>
-      <c r="B98" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M98" s="1">
-        <v>155218.32</v>
+        <v>100187.12</v>
       </c>
       <c r="N98" s="1">
-        <v>158692.98</v>
+        <v>103650.13</v>
       </c>
       <c r="O98" s="1">
-        <v>0.38</v>
+        <v>0.22</v>
       </c>
       <c r="P98">
         <v>1</v>
       </c>
     </row>
     <row r="99" spans="1:16">
       <c r="A99" t="s">
+        <v>296</v>
+      </c>
+      <c r="B99" t="s">
+        <v>297</v>
+      </c>
+      <c r="C99" s="1">
+        <v>150000.0</v>
+      </c>
+      <c r="D99" s="1">
+        <v>102.19444272</v>
+      </c>
+      <c r="E99" s="1">
+        <v>106.489533</v>
+      </c>
+      <c r="F99" t="s">
+        <v>8</v>
+      </c>
+      <c r="G99">
+        <v>1.0</v>
+      </c>
+      <c r="H99" s="1">
+        <v>159734.3</v>
+      </c>
+      <c r="I99" s="1">
+        <v>-2421.4</v>
+      </c>
+      <c r="J99" s="1">
+        <v>-1.5158923286983</v>
+      </c>
+      <c r="K99">
+        <v>0.0</v>
+      </c>
+      <c r="L99" t="s">
         <v>298</v>
       </c>
-      <c r="B99" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M99" s="1">
-        <v>431715.56</v>
+        <v>153291.67</v>
       </c>
       <c r="N99" s="1">
-        <v>447101.86</v>
+        <v>157312.9</v>
       </c>
       <c r="O99" s="1">
-        <v>1.08</v>
+        <v>0.33</v>
       </c>
       <c r="P99">
         <v>1</v>
       </c>
     </row>
     <row r="100" spans="1:16">
       <c r="A100" t="s">
+        <v>299</v>
+      </c>
+      <c r="B100" t="s">
+        <v>300</v>
+      </c>
+      <c r="C100" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="D100" s="1">
+        <v>104.95793874</v>
+      </c>
+      <c r="E100" s="1">
+        <v>110.013816</v>
+      </c>
+      <c r="F100" t="s">
+        <v>8</v>
+      </c>
+      <c r="G100">
+        <v>1.0</v>
+      </c>
+      <c r="H100" s="1">
+        <v>550069.08</v>
+      </c>
+      <c r="I100" s="1">
+        <v>-4176.65</v>
+      </c>
+      <c r="J100" s="1">
+        <v>-0.75929554157089</v>
+      </c>
+      <c r="K100">
+        <v>0.0</v>
+      </c>
+      <c r="L100" t="s">
         <v>301</v>
       </c>
-      <c r="B100" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M100" s="1">
-        <v>577005.0</v>
+        <v>524789.69</v>
       </c>
       <c r="N100" s="1">
-        <v>583711.85</v>
+        <v>545892.43</v>
       </c>
       <c r="O100" s="1">
-        <v>1.4</v>
+        <v>1.15</v>
       </c>
       <c r="P100">
         <v>1</v>
       </c>
     </row>
     <row r="101" spans="1:16">
       <c r="A101" t="s">
+        <v>302</v>
+      </c>
+      <c r="B101" t="s">
+        <v>303</v>
+      </c>
+      <c r="C101" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="D101" s="1">
+        <v>91.6105</v>
+      </c>
+      <c r="E101" s="1">
+        <v>104.270342</v>
+      </c>
+      <c r="F101" t="s">
+        <v>8</v>
+      </c>
+      <c r="G101">
+        <v>1.0</v>
+      </c>
+      <c r="H101" s="1">
+        <v>625622.05</v>
+      </c>
+      <c r="I101" s="1">
+        <v>-67871.38</v>
+      </c>
+      <c r="J101" s="1">
+        <v>-10.84862338212</v>
+      </c>
+      <c r="K101">
+        <v>0.0</v>
+      </c>
+      <c r="L101" t="s">
         <v>304</v>
       </c>
-      <c r="B101" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M101" s="1">
-        <v>280948.76</v>
+        <v>549663.0</v>
       </c>
       <c r="N101" s="1">
-        <v>282471.36</v>
+        <v>557750.67</v>
       </c>
       <c r="O101" s="1">
-        <v>0.68</v>
+        <v>1.18</v>
       </c>
       <c r="P101">
         <v>1</v>
       </c>
     </row>
     <row r="102" spans="1:16">
       <c r="A102" t="s">
+        <v>305</v>
+      </c>
+      <c r="B102" t="s">
+        <v>306</v>
+      </c>
+      <c r="C102" s="1">
+        <v>285000.0</v>
+      </c>
+      <c r="D102" s="1">
+        <v>97.64542844</v>
+      </c>
+      <c r="E102" s="1">
+        <v>97.791014</v>
+      </c>
+      <c r="F102" t="s">
+        <v>8</v>
+      </c>
+      <c r="G102">
+        <v>1.0</v>
+      </c>
+      <c r="H102" s="1">
+        <v>278704.39</v>
+      </c>
+      <c r="I102" s="1">
+        <v>1435.63</v>
+      </c>
+      <c r="J102" s="1">
+        <v>0.51510849900857</v>
+      </c>
+      <c r="K102">
+        <v>0.0</v>
+      </c>
+      <c r="L102" t="s">
         <v>307</v>
       </c>
-      <c r="B102" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M102" s="1">
-        <v>377915.89</v>
+        <v>278289.47</v>
       </c>
       <c r="N102" s="1">
-        <v>386595.89</v>
+        <v>280140.02</v>
       </c>
       <c r="O102" s="1">
-        <v>0.93</v>
+        <v>0.59</v>
       </c>
       <c r="P102">
         <v>1</v>
       </c>
     </row>
     <row r="103" spans="1:16">
       <c r="A103" t="s">
+        <v>308</v>
+      </c>
+      <c r="B103" t="s">
+        <v>309</v>
+      </c>
+      <c r="C103" s="1">
+        <v>365000.0</v>
+      </c>
+      <c r="D103" s="1">
+        <v>100.22658226</v>
+      </c>
+      <c r="E103" s="1">
+        <v>105.094956</v>
+      </c>
+      <c r="F103" t="s">
+        <v>8</v>
+      </c>
+      <c r="G103">
+        <v>1.0</v>
+      </c>
+      <c r="H103" s="1">
+        <v>383596.59</v>
+      </c>
+      <c r="I103" s="1">
+        <v>-8004.56</v>
+      </c>
+      <c r="J103" s="1">
+        <v>-2.0867130231789</v>
+      </c>
+      <c r="K103">
+        <v>0.0</v>
+      </c>
+      <c r="L103" t="s">
         <v>310</v>
       </c>
-      <c r="B103" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M103" s="1">
-        <v>313592.37</v>
+        <v>365827.03</v>
       </c>
       <c r="N103" s="1">
-        <v>317662.4</v>
+        <v>375592.03</v>
       </c>
       <c r="O103" s="1">
-        <v>0.76</v>
+        <v>0.79</v>
       </c>
       <c r="P103">
         <v>1</v>
       </c>
     </row>
     <row r="104" spans="1:16">
       <c r="A104" t="s">
+        <v>311</v>
+      </c>
+      <c r="B104" t="s">
+        <v>312</v>
+      </c>
+      <c r="C104" s="1">
+        <v>295000.0</v>
+      </c>
+      <c r="D104" s="1">
+        <v>99.2975</v>
+      </c>
+      <c r="E104" s="1">
+        <v>105.485329</v>
+      </c>
+      <c r="F104" t="s">
+        <v>8</v>
+      </c>
+      <c r="G104">
+        <v>1.0</v>
+      </c>
+      <c r="H104" s="1">
+        <v>311181.72</v>
+      </c>
+      <c r="I104" s="1">
+        <v>-13265.03</v>
+      </c>
+      <c r="J104" s="1">
+        <v>-4.2627921717253</v>
+      </c>
+      <c r="K104">
+        <v>0.0</v>
+      </c>
+      <c r="L104" t="s">
         <v>313</v>
       </c>
-      <c r="B104" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M104" s="1">
-        <v>100000.0</v>
+        <v>292927.62</v>
       </c>
       <c r="N104" s="1">
-        <v>100000.0</v>
+        <v>297916.69</v>
       </c>
       <c r="O104" s="1">
-        <v>0.24</v>
+        <v>0.63</v>
       </c>
       <c r="P104">
         <v>1</v>
       </c>
     </row>
     <row r="105" spans="1:16">
       <c r="A105" t="s">
+        <v>314</v>
+      </c>
+      <c r="B105" t="s">
         <v>315</v>
-      </c>
-[...1 lines deleted...]
-        <v>316</v>
       </c>
       <c r="C105" s="1">
         <v>200000.0</v>
       </c>
       <c r="D105" s="1">
-        <v>100.03383672</v>
+        <v>95.89639573</v>
       </c>
       <c r="E105" s="1">
         <v>100.292605</v>
       </c>
       <c r="F105" t="s">
         <v>8</v>
       </c>
       <c r="G105">
         <v>1.0</v>
       </c>
       <c r="H105" s="1">
         <v>200585.21</v>
       </c>
       <c r="I105" s="1">
-        <v>3236.57</v>
+        <v>-4482.14</v>
       </c>
       <c r="J105" s="1">
-        <v>1.6135636321342</v>
+        <v>-2.2345316486694</v>
       </c>
       <c r="K105">
         <v>0.0</v>
       </c>
       <c r="L105" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="M105" s="1">
-        <v>200067.67</v>
+        <v>191792.8</v>
       </c>
       <c r="N105" s="1">
-        <v>203821.78</v>
+        <v>196103.07</v>
       </c>
       <c r="O105" s="1">
-        <v>0.49</v>
+        <v>0.41</v>
       </c>
       <c r="P105">
         <v>1</v>
       </c>
     </row>
     <row r="106" spans="1:16">
       <c r="A106" t="s">
+        <v>317</v>
+      </c>
+      <c r="B106" t="s">
         <v>318</v>
       </c>
-      <c r="B106" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C106" s="1">
-        <v>400000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D106" s="1">
-        <v>103.07681712</v>
+        <v>99.58630471</v>
       </c>
       <c r="E106" s="1">
-        <v>106.299898</v>
+        <v>106.064042</v>
       </c>
       <c r="F106" t="s">
         <v>8</v>
       </c>
       <c r="G106">
         <v>1.0</v>
       </c>
       <c r="H106" s="1">
-        <v>425199.59</v>
+        <v>530320.21</v>
       </c>
       <c r="I106" s="1">
-        <v>1121.38</v>
+        <v>-32183.21</v>
       </c>
       <c r="J106" s="1">
-        <v>0.2637302637098</v>
+        <v>-6.0686372861408</v>
       </c>
       <c r="K106">
         <v>0.0</v>
       </c>
-      <c r="L106" t="s">
-        <v>320</v>
+      <c r="L106">
+        <v>205.48</v>
       </c>
       <c r="M106" s="1">
-        <v>412307.27</v>
+        <v>497931.52</v>
       </c>
       <c r="N106" s="1">
-        <v>426320.97</v>
+        <v>498137.0</v>
       </c>
       <c r="O106" s="1">
-        <v>1.03</v>
+        <v>1.05</v>
       </c>
       <c r="P106">
         <v>1</v>
       </c>
     </row>
     <row r="107" spans="1:16">
       <c r="A107" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
       <c r="B107" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
       <c r="C107" s="1">
         <v>100000.0</v>
       </c>
       <c r="D107" s="1">
-        <v>102.13575527</v>
+        <v>99.14193441</v>
       </c>
       <c r="E107" s="1">
         <v>99.297</v>
       </c>
       <c r="F107" t="s">
         <v>8</v>
       </c>
       <c r="G107">
         <v>1.0</v>
       </c>
       <c r="H107" s="1">
         <v>99297.0</v>
       </c>
       <c r="I107" s="1">
-        <v>6139.78</v>
+        <v>29.87</v>
       </c>
       <c r="J107" s="1">
-        <v>6.1832482350927</v>
+        <v>0.030081472753457</v>
       </c>
       <c r="K107">
         <v>0.0</v>
       </c>
-      <c r="L107" t="s">
-        <v>323</v>
+      <c r="L107">
+        <v>184.93</v>
       </c>
       <c r="M107" s="1">
-        <v>102135.75</v>
+        <v>99141.94</v>
       </c>
       <c r="N107" s="1">
-        <v>105436.78</v>
+        <v>99326.87</v>
       </c>
       <c r="O107" s="1">
-        <v>0.25</v>
+        <v>0.21</v>
       </c>
       <c r="P107">
         <v>1</v>
       </c>
     </row>
     <row r="108" spans="1:16">
       <c r="A108" t="s">
-        <v>324</v>
+        <v>321</v>
       </c>
       <c r="B108" t="s">
-        <v>325</v>
+        <v>322</v>
       </c>
       <c r="C108" s="1">
         <v>100000.0</v>
       </c>
       <c r="D108" s="1">
-        <v>101.80216969</v>
+        <v>100.38461362</v>
       </c>
       <c r="E108" s="1">
         <v>100.24168</v>
       </c>
       <c r="F108" t="s">
         <v>8</v>
       </c>
       <c r="G108">
         <v>1.0</v>
       </c>
       <c r="H108" s="1">
         <v>100241.68</v>
       </c>
       <c r="I108" s="1">
-        <v>4753.64</v>
+        <v>3604.58</v>
       </c>
       <c r="J108" s="1">
-        <v>4.7421791015474</v>
+        <v>3.5958894543667</v>
       </c>
       <c r="K108">
         <v>0.0</v>
       </c>
       <c r="L108" t="s">
-        <v>326</v>
+        <v>323</v>
       </c>
       <c r="M108" s="1">
-        <v>101802.17</v>
+        <v>100384.62</v>
       </c>
       <c r="N108" s="1">
-        <v>104995.32</v>
+        <v>103846.26</v>
       </c>
       <c r="O108" s="1">
-        <v>0.25</v>
+        <v>0.22</v>
       </c>
       <c r="P108">
         <v>1</v>
       </c>
     </row>
     <row r="109" spans="1:16">
       <c r="A109" t="s">
-        <v>327</v>
+        <v>324</v>
       </c>
       <c r="B109" t="s">
-        <v>328</v>
+        <v>325</v>
       </c>
       <c r="C109" s="1">
         <v>100000.0</v>
       </c>
       <c r="D109" s="1">
-        <v>97.31546027</v>
+        <v>97.96057481</v>
       </c>
       <c r="E109" s="1">
-        <v>97.65639</v>
+        <v>99.884</v>
       </c>
       <c r="F109" t="s">
         <v>8</v>
       </c>
       <c r="G109">
         <v>1.0</v>
       </c>
       <c r="H109" s="1">
-        <v>97656.39</v>
+        <v>99884.0</v>
       </c>
       <c r="I109" s="1">
-        <v>28.52</v>
+        <v>-1734.73</v>
       </c>
       <c r="J109" s="1">
-        <v>0.029204438132517</v>
+        <v>-1.7367446237636</v>
       </c>
       <c r="K109">
         <v>0.0</v>
       </c>
       <c r="L109">
-        <v>369.45</v>
+        <v>188.7</v>
       </c>
       <c r="M109" s="1">
-        <v>97315.46</v>
+        <v>97960.57</v>
       </c>
       <c r="N109" s="1">
-        <v>97684.91</v>
+        <v>98149.27</v>
       </c>
       <c r="O109" s="1">
-        <v>0.23</v>
+        <v>0.21</v>
       </c>
       <c r="P109">
         <v>1</v>
       </c>
     </row>
     <row r="110" spans="1:16">
       <c r="A110" t="s">
-        <v>329</v>
+        <v>326</v>
       </c>
       <c r="B110" t="s">
-        <v>330</v>
+        <v>327</v>
       </c>
       <c r="C110" s="1">
-        <v>300000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D110" s="1">
-        <v>86.7255462</v>
+        <v>95.43893844</v>
       </c>
       <c r="E110" s="1">
-        <v>86.56115</v>
+        <v>97.65639</v>
       </c>
       <c r="F110" t="s">
         <v>8</v>
       </c>
       <c r="G110">
         <v>1.0</v>
       </c>
       <c r="H110" s="1">
-        <v>259683.45</v>
+        <v>97656.39</v>
       </c>
       <c r="I110" s="1">
-        <v>1864.76</v>
+        <v>-1736.77</v>
       </c>
       <c r="J110" s="1">
-        <v>0.71808965877494</v>
+        <v>-1.7784499304142</v>
       </c>
       <c r="K110">
         <v>0.0</v>
       </c>
-      <c r="L110" t="s">
-        <v>331</v>
+      <c r="L110">
+        <v>480.68</v>
       </c>
       <c r="M110" s="1">
-        <v>260176.63</v>
+        <v>95438.94</v>
       </c>
       <c r="N110" s="1">
-        <v>261548.21</v>
+        <v>95919.62</v>
       </c>
       <c r="O110" s="1">
-        <v>0.63</v>
+        <v>0.2</v>
       </c>
       <c r="P110">
         <v>1</v>
       </c>
     </row>
     <row r="111" spans="1:16">
       <c r="A111" t="s">
-        <v>332</v>
+        <v>328</v>
       </c>
       <c r="B111" t="s">
-        <v>333</v>
+        <v>329</v>
       </c>
       <c r="C111" s="1">
         <v>300000.0</v>
       </c>
       <c r="D111" s="1">
-        <v>99.64565641</v>
+        <v>81.96097987</v>
       </c>
       <c r="E111" s="1">
-        <v>99.507</v>
+        <v>86.56115</v>
       </c>
       <c r="F111" t="s">
         <v>8</v>
       </c>
       <c r="G111">
         <v>1.0</v>
       </c>
       <c r="H111" s="1">
-        <v>298521.0</v>
+        <v>259683.45</v>
       </c>
       <c r="I111" s="1">
-        <v>5594.05</v>
+        <v>-11997.43</v>
       </c>
       <c r="J111" s="1">
-        <v>1.8739217676478</v>
+        <v>-4.6200210294495</v>
       </c>
       <c r="K111">
         <v>0.0</v>
       </c>
       <c r="L111" t="s">
-        <v>334</v>
+        <v>330</v>
       </c>
       <c r="M111" s="1">
-        <v>298936.97</v>
+        <v>245882.94</v>
       </c>
       <c r="N111" s="1">
-        <v>304115.05</v>
+        <v>247686.02</v>
       </c>
       <c r="O111" s="1">
-        <v>0.73</v>
+        <v>0.52</v>
       </c>
       <c r="P111">
         <v>1</v>
       </c>
     </row>
     <row r="112" spans="1:16">
       <c r="A112" t="s">
-        <v>335</v>
+        <v>331</v>
       </c>
       <c r="B112" t="s">
-        <v>336</v>
+        <v>332</v>
       </c>
       <c r="C112" s="1">
-        <v>139000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D112" s="1">
-        <v>100.58204637</v>
+        <v>95.48557912</v>
       </c>
       <c r="E112" s="1">
-        <v>99.647</v>
+        <v>99.507</v>
       </c>
       <c r="F112" t="s">
         <v>8</v>
       </c>
       <c r="G112">
         <v>1.0</v>
       </c>
       <c r="H112" s="1">
-        <v>138509.33</v>
+        <v>298521.0</v>
       </c>
       <c r="I112" s="1">
-        <v>2574.52</v>
+        <v>-6080.7</v>
       </c>
       <c r="J112" s="1">
-        <v>1.8587339928653</v>
+        <v>-2.0369421246746</v>
       </c>
       <c r="K112">
         <v>0.0</v>
       </c>
       <c r="L112" t="s">
-        <v>337</v>
+        <v>333</v>
       </c>
       <c r="M112" s="1">
-        <v>139809.05</v>
+        <v>286456.74</v>
       </c>
       <c r="N112" s="1">
-        <v>141083.85</v>
+        <v>292440.3</v>
       </c>
       <c r="O112" s="1">
-        <v>0.34</v>
+        <v>0.62</v>
       </c>
       <c r="P112">
         <v>1</v>
       </c>
     </row>
     <row r="113" spans="1:16">
       <c r="A113" t="s">
-        <v>338</v>
+        <v>334</v>
       </c>
       <c r="B113" t="s">
-        <v>339</v>
+        <v>335</v>
       </c>
       <c r="C113" s="1">
-        <v>400000.0</v>
+        <v>139000.0</v>
       </c>
       <c r="D113" s="1">
-        <v>94.87428978</v>
+        <v>97.29159447</v>
       </c>
       <c r="E113" s="1">
-        <v>95.38125</v>
+        <v>99.647</v>
       </c>
       <c r="F113" t="s">
         <v>8</v>
       </c>
       <c r="G113">
         <v>1.0</v>
       </c>
       <c r="H113" s="1">
-        <v>381525.0</v>
+        <v>138509.33</v>
       </c>
       <c r="I113" s="1">
-        <v>-1134.69</v>
+        <v>-1652.66</v>
       </c>
       <c r="J113" s="1">
-        <v>-0.29740908197366</v>
+        <v>-1.1931759398446</v>
       </c>
       <c r="K113">
         <v>0.0</v>
       </c>
-      <c r="L113">
-        <v>893.15</v>
+      <c r="L113" t="s">
+        <v>336</v>
       </c>
       <c r="M113" s="1">
-        <v>379497.16</v>
+        <v>135235.32</v>
       </c>
       <c r="N113" s="1">
-        <v>380390.31</v>
+        <v>136856.67</v>
       </c>
       <c r="O113" s="1">
-        <v>0.91</v>
+        <v>0.29</v>
       </c>
       <c r="P113">
         <v>1</v>
       </c>
     </row>
     <row r="114" spans="1:16">
       <c r="A114" t="s">
-        <v>340</v>
+        <v>337</v>
       </c>
       <c r="B114" t="s">
-        <v>341</v>
+        <v>338</v>
       </c>
       <c r="C114" s="1">
-        <v>400000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D114" s="1">
-        <v>102.25547503</v>
+        <v>92.9834508</v>
       </c>
       <c r="E114" s="1">
-        <v>104.363955</v>
+        <v>95.15085</v>
       </c>
       <c r="F114" t="s">
         <v>8</v>
       </c>
       <c r="G114">
         <v>1.0</v>
       </c>
       <c r="H114" s="1">
-        <v>417455.82</v>
+        <v>475754.25</v>
       </c>
       <c r="I114" s="1">
-        <v>-500.48</v>
+        <v>-9528.78</v>
       </c>
       <c r="J114" s="1">
-        <v>-0.11988813570739</v>
+        <v>-2.0028785870016</v>
       </c>
       <c r="K114">
         <v>0.0</v>
       </c>
       <c r="L114" t="s">
-        <v>342</v>
+        <v>339</v>
       </c>
       <c r="M114" s="1">
-        <v>409021.9</v>
+        <v>464917.25</v>
       </c>
       <c r="N114" s="1">
-        <v>416955.34</v>
+        <v>466225.47</v>
       </c>
       <c r="O114" s="1">
-        <v>1.0</v>
+        <v>0.98</v>
       </c>
       <c r="P114">
         <v>1</v>
       </c>
     </row>
     <row r="115" spans="1:16">
       <c r="A115" t="s">
-        <v>343</v>
+        <v>340</v>
       </c>
       <c r="B115" t="s">
-        <v>344</v>
+        <v>341</v>
       </c>
       <c r="C115" s="1">
-        <v>415000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D115" s="1">
-        <v>71.337</v>
+        <v>100.97957676</v>
       </c>
       <c r="E115" s="1">
-        <v>74.176043</v>
+        <v>104.254864</v>
       </c>
       <c r="F115" t="s">
         <v>8</v>
       </c>
       <c r="G115">
         <v>1.0</v>
       </c>
       <c r="H115" s="1">
-        <v>307830.58</v>
+        <v>521274.32</v>
       </c>
       <c r="I115" s="1">
-        <v>-11514.84</v>
+        <v>-4899.7</v>
       </c>
       <c r="J115" s="1">
-        <v>-3.7406420115896</v>
+        <v>-0.93994655251768</v>
       </c>
       <c r="K115">
         <v>0.0</v>
       </c>
-      <c r="L115">
-        <v>267.19</v>
+      <c r="L115" t="s">
+        <v>342</v>
       </c>
       <c r="M115" s="1">
-        <v>296048.55</v>
+        <v>504897.88</v>
       </c>
       <c r="N115" s="1">
-        <v>296315.74</v>
+        <v>516374.62</v>
       </c>
       <c r="O115" s="1">
-        <v>0.71</v>
+        <v>1.09</v>
       </c>
       <c r="P115">
         <v>1</v>
       </c>
     </row>
     <row r="116" spans="1:16">
       <c r="A116" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
       <c r="B116" t="s">
-        <v>346</v>
+        <v>344</v>
       </c>
       <c r="C116" s="1">
-        <v>541000.0</v>
+        <v>415000.0</v>
       </c>
       <c r="D116" s="1">
-        <v>99.34157591</v>
+        <v>68.3625</v>
       </c>
       <c r="E116" s="1">
-        <v>99.56754</v>
+        <v>74.176043</v>
       </c>
       <c r="F116" t="s">
         <v>8</v>
       </c>
       <c r="G116">
         <v>1.0</v>
       </c>
       <c r="H116" s="1">
-        <v>538660.39</v>
+        <v>307830.58</v>
       </c>
       <c r="I116" s="1">
-        <v>3787.34</v>
+        <v>-23699.84</v>
       </c>
       <c r="J116" s="1">
-        <v>0.70310348975168</v>
+        <v>-7.6989881901922</v>
       </c>
       <c r="K116">
         <v>0.0</v>
       </c>
-      <c r="L116" t="s">
-        <v>347</v>
+      <c r="L116">
+        <v>426.37</v>
       </c>
       <c r="M116" s="1">
-        <v>537437.92</v>
+        <v>283704.37</v>
       </c>
       <c r="N116" s="1">
-        <v>542447.73</v>
+        <v>284130.74</v>
       </c>
       <c r="O116" s="1">
-        <v>1.3</v>
+        <v>0.6</v>
       </c>
       <c r="P116">
         <v>1</v>
       </c>
     </row>
     <row r="117" spans="1:16">
       <c r="A117" t="s">
-        <v>348</v>
+        <v>345</v>
       </c>
       <c r="B117" t="s">
-        <v>349</v>
+        <v>346</v>
       </c>
       <c r="C117" s="1">
-        <v>500000.0</v>
+        <v>641000.0</v>
       </c>
       <c r="D117" s="1">
-        <v>100.66155657</v>
+        <v>95.54481773</v>
       </c>
       <c r="E117" s="1">
-        <v>99.726</v>
+        <v>99.423502</v>
       </c>
       <c r="F117" t="s">
         <v>8</v>
       </c>
       <c r="G117">
         <v>1.0</v>
       </c>
       <c r="H117" s="1">
-        <v>498630.0</v>
+        <v>637304.65</v>
       </c>
       <c r="I117" s="1">
-        <v>12684.63</v>
+        <v>-17328.42</v>
       </c>
       <c r="J117" s="1">
-        <v>2.5438962757957</v>
+        <v>-2.7190167214377</v>
       </c>
       <c r="K117">
         <v>0.0</v>
       </c>
       <c r="L117" t="s">
-        <v>350</v>
+        <v>347</v>
       </c>
       <c r="M117" s="1">
-        <v>503307.78</v>
+        <v>612442.28</v>
       </c>
       <c r="N117" s="1">
-        <v>511314.63</v>
+        <v>619976.23</v>
       </c>
       <c r="O117" s="1">
-        <v>1.23</v>
+        <v>1.31</v>
       </c>
       <c r="P117">
         <v>1</v>
       </c>
     </row>
     <row r="118" spans="1:16">
       <c r="A118" t="s">
-        <v>351</v>
+        <v>348</v>
       </c>
       <c r="B118" t="s">
-        <v>352</v>
+        <v>349</v>
       </c>
       <c r="C118" s="1">
-        <v>130000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D118" s="1">
-        <v>103.82684327</v>
+        <v>96.29215412</v>
       </c>
       <c r="E118" s="1">
-        <v>105.578454</v>
+        <v>99.815013</v>
       </c>
       <c r="F118" t="s">
         <v>8</v>
       </c>
       <c r="G118">
         <v>1.0</v>
       </c>
       <c r="H118" s="1">
-        <v>137251.99</v>
+        <v>598890.08</v>
       </c>
       <c r="I118" s="1">
-        <v>1295.24</v>
+        <v>-9917.98</v>
       </c>
       <c r="J118" s="1">
-        <v>0.94369487830377</v>
+        <v>-1.6560601571494</v>
       </c>
       <c r="K118">
         <v>0.0</v>
       </c>
       <c r="L118" t="s">
-        <v>353</v>
+        <v>350</v>
       </c>
       <c r="M118" s="1">
-        <v>134974.9</v>
+        <v>577752.92</v>
       </c>
       <c r="N118" s="1">
-        <v>138547.23</v>
+        <v>588972.1</v>
       </c>
       <c r="O118" s="1">
-        <v>0.33</v>
+        <v>1.24</v>
       </c>
       <c r="P118">
         <v>1</v>
       </c>
     </row>
     <row r="119" spans="1:16">
       <c r="A119" t="s">
-        <v>354</v>
+        <v>351</v>
       </c>
       <c r="B119" t="s">
-        <v>355</v>
+        <v>352</v>
       </c>
       <c r="C119" s="1">
-        <v>155000.0</v>
+        <v>130000.0</v>
       </c>
       <c r="D119" s="1">
-        <v>94.23500032</v>
+        <v>101.36415249</v>
       </c>
       <c r="E119" s="1">
-        <v>91.593929</v>
+        <v>105.578454</v>
       </c>
       <c r="F119" t="s">
         <v>8</v>
       </c>
       <c r="G119">
         <v>1.0</v>
       </c>
       <c r="H119" s="1">
-        <v>141970.59</v>
+        <v>137251.99</v>
       </c>
       <c r="I119" s="1">
-        <v>4974.29</v>
+        <v>-1482.43</v>
       </c>
       <c r="J119" s="1">
-        <v>3.5037467971359</v>
+        <v>-1.0800790575058</v>
       </c>
       <c r="K119">
         <v>0.0</v>
       </c>
-      <c r="L119">
-        <v>880.63</v>
+      <c r="L119" t="s">
+        <v>353</v>
       </c>
       <c r="M119" s="1">
-        <v>146064.25</v>
+        <v>131773.4</v>
       </c>
       <c r="N119" s="1">
-        <v>146944.88</v>
+        <v>135769.56</v>
       </c>
       <c r="O119" s="1">
-        <v>0.35</v>
+        <v>0.29</v>
       </c>
       <c r="P119">
         <v>1</v>
       </c>
     </row>
     <row r="120" spans="1:16">
       <c r="A120" t="s">
-        <v>356</v>
+        <v>354</v>
       </c>
       <c r="B120" t="s">
-        <v>357</v>
+        <v>355</v>
       </c>
       <c r="C120" s="1">
-        <v>280000.0</v>
+        <v>155000.0</v>
       </c>
       <c r="D120" s="1">
-        <v>90.60696403</v>
+        <v>91.67828835</v>
       </c>
       <c r="E120" s="1">
-        <v>89.961514</v>
+        <v>91.593929</v>
       </c>
       <c r="F120" t="s">
         <v>8</v>
       </c>
       <c r="G120">
         <v>1.0</v>
       </c>
       <c r="H120" s="1">
-        <v>251892.24</v>
+        <v>141970.59</v>
       </c>
       <c r="I120" s="1">
-        <v>5035.89</v>
+        <v>1115.43</v>
       </c>
       <c r="J120" s="1">
-        <v>1.9992239538622</v>
+        <v>0.78567680813329</v>
       </c>
       <c r="K120">
         <v>0.0</v>
       </c>
-      <c r="L120" t="s">
-        <v>358</v>
+      <c r="L120">
+        <v>984.67</v>
       </c>
       <c r="M120" s="1">
-        <v>253699.5</v>
+        <v>142101.35</v>
       </c>
       <c r="N120" s="1">
-        <v>256928.13</v>
+        <v>143086.02</v>
       </c>
       <c r="O120" s="1">
-        <v>0.62</v>
+        <v>0.3</v>
       </c>
       <c r="P120">
         <v>1</v>
       </c>
     </row>
     <row r="121" spans="1:16">
       <c r="A121" t="s">
-        <v>359</v>
+        <v>356</v>
       </c>
       <c r="B121" t="s">
-        <v>360</v>
+        <v>357</v>
       </c>
       <c r="C121" s="1">
-        <v>145000.0</v>
+        <v>280000.0</v>
       </c>
       <c r="D121" s="1">
-        <v>97.49076858</v>
+        <v>86.86612155</v>
       </c>
       <c r="E121" s="1">
-        <v>96.312793</v>
+        <v>89.961514</v>
       </c>
       <c r="F121" t="s">
         <v>8</v>
       </c>
       <c r="G121">
         <v>1.0</v>
       </c>
       <c r="H121" s="1">
-        <v>139653.55</v>
+        <v>251892.24</v>
       </c>
       <c r="I121" s="1">
-        <v>2736.47</v>
+        <v>-5089.43</v>
       </c>
       <c r="J121" s="1">
-        <v>1.9594704180452</v>
+        <v>-2.0204790747027</v>
       </c>
       <c r="K121">
         <v>0.0</v>
       </c>
       <c r="L121" t="s">
-        <v>361</v>
+        <v>358</v>
       </c>
       <c r="M121" s="1">
-        <v>141361.61</v>
+        <v>243225.14</v>
       </c>
       <c r="N121" s="1">
-        <v>142390.02</v>
+        <v>246802.81</v>
       </c>
       <c r="O121" s="1">
-        <v>0.34</v>
+        <v>0.52</v>
       </c>
       <c r="P121">
         <v>1</v>
       </c>
     </row>
     <row r="122" spans="1:16">
       <c r="A122" t="s">
-        <v>362</v>
+        <v>359</v>
       </c>
       <c r="B122" t="s">
-        <v>363</v>
+        <v>360</v>
       </c>
       <c r="C122" s="1">
-        <v>100000.0</v>
+        <v>445000.0</v>
       </c>
       <c r="D122" s="1">
-        <v>98.59120165</v>
+        <v>94.21522071</v>
       </c>
       <c r="E122" s="1">
-        <v>100.26261</v>
+        <v>96.392049</v>
       </c>
       <c r="F122" t="s">
         <v>8</v>
       </c>
       <c r="G122">
         <v>1.0</v>
       </c>
       <c r="H122" s="1">
-        <v>100262.61</v>
+        <v>428944.62</v>
       </c>
       <c r="I122" s="1">
-        <v>-1301.55</v>
+        <v>-5719.99</v>
       </c>
       <c r="J122" s="1">
-        <v>-1.2981409520458</v>
+        <v>-1.3335031454643</v>
       </c>
       <c r="K122">
         <v>0.0</v>
       </c>
-      <c r="L122">
-        <v>369.86</v>
+      <c r="L122" t="s">
+        <v>361</v>
       </c>
       <c r="M122" s="1">
-        <v>98591.2</v>
+        <v>419257.73</v>
       </c>
       <c r="N122" s="1">
-        <v>98961.06</v>
+        <v>423224.63</v>
       </c>
       <c r="O122" s="1">
-        <v>0.24</v>
+        <v>0.89</v>
       </c>
       <c r="P122">
         <v>1</v>
       </c>
     </row>
     <row r="123" spans="1:16">
       <c r="A123" t="s">
+        <v>362</v>
+      </c>
+      <c r="B123" t="s">
+        <v>363</v>
+      </c>
+      <c r="C123" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="D123" s="1">
+        <v>94.1463376</v>
+      </c>
+      <c r="E123" s="1">
+        <v>98.007783</v>
+      </c>
+      <c r="F123" t="s">
+        <v>8</v>
+      </c>
+      <c r="G123">
+        <v>1.0</v>
+      </c>
+      <c r="H123" s="1">
+        <v>294023.35</v>
+      </c>
+      <c r="I123" s="1">
+        <v>-9784.34</v>
+      </c>
+      <c r="J123" s="1">
+        <v>-3.3277425075253</v>
+      </c>
+      <c r="K123">
+        <v>0.0</v>
+      </c>
+      <c r="L123" t="s">
         <v>364</v>
       </c>
-      <c r="B123" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M123" s="1">
-        <v>103339.59</v>
+        <v>282439.01</v>
       </c>
       <c r="N123" s="1">
-        <v>105975.21</v>
+        <v>284239.01</v>
       </c>
       <c r="O123" s="1">
-        <v>0.25</v>
+        <v>0.6</v>
       </c>
       <c r="P123">
         <v>1</v>
       </c>
     </row>
     <row r="124" spans="1:16">
       <c r="A124" t="s">
+        <v>365</v>
+      </c>
+      <c r="B124" t="s">
+        <v>366</v>
+      </c>
+      <c r="C124" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="D124" s="1">
+        <v>102.07856552</v>
+      </c>
+      <c r="E124" s="1">
+        <v>104.91632</v>
+      </c>
+      <c r="F124" t="s">
+        <v>8</v>
+      </c>
+      <c r="G124">
+        <v>1.0</v>
+      </c>
+      <c r="H124" s="1">
+        <v>104916.32</v>
+      </c>
+      <c r="I124" s="1">
+        <v>152.66</v>
+      </c>
+      <c r="J124" s="1">
+        <v>0.1455064378926</v>
+      </c>
+      <c r="K124">
+        <v>0.0</v>
+      </c>
+      <c r="L124" t="s">
         <v>367</v>
       </c>
-      <c r="B124" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M124" s="1">
-        <v>404083.53</v>
+        <v>102078.57</v>
       </c>
       <c r="N124" s="1">
-        <v>412849.28</v>
+        <v>105068.98</v>
       </c>
       <c r="O124" s="1">
-        <v>0.99</v>
+        <v>0.22</v>
       </c>
       <c r="P124">
         <v>1</v>
       </c>
     </row>
     <row r="125" spans="1:16">
       <c r="A125" t="s">
+        <v>368</v>
+      </c>
+      <c r="B125" t="s">
+        <v>369</v>
+      </c>
+      <c r="C125" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="D125" s="1">
+        <v>97.15138488</v>
+      </c>
+      <c r="E125" s="1">
+        <v>102.242292</v>
+      </c>
+      <c r="F125" t="s">
+        <v>8</v>
+      </c>
+      <c r="G125">
+        <v>1.0</v>
+      </c>
+      <c r="H125" s="1">
+        <v>511211.46</v>
+      </c>
+      <c r="I125" s="1">
+        <v>-13202.82</v>
+      </c>
+      <c r="J125" s="1">
+        <v>-2.5826533700946</v>
+      </c>
+      <c r="K125">
+        <v>0.0</v>
+      </c>
+      <c r="L125" t="s">
         <v>370</v>
       </c>
-      <c r="B125" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M125" s="1">
-        <v>101596.15</v>
+        <v>485756.93</v>
       </c>
       <c r="N125" s="1">
-        <v>103231.08</v>
+        <v>498008.64</v>
       </c>
       <c r="O125" s="1">
-        <v>0.25</v>
+        <v>1.05</v>
       </c>
       <c r="P125">
         <v>1</v>
       </c>
     </row>
     <row r="126" spans="1:16">
       <c r="A126" t="s">
+        <v>371</v>
+      </c>
+      <c r="B126" t="s">
+        <v>372</v>
+      </c>
+      <c r="C126" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="D126" s="1">
+        <v>97.82456654</v>
+      </c>
+      <c r="E126" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F126" t="s">
+        <v>8</v>
+      </c>
+      <c r="G126">
+        <v>1.0</v>
+      </c>
+      <c r="H126" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="I126" s="1">
+        <v>-243.24</v>
+      </c>
+      <c r="J126" s="1">
+        <v>-0.24324</v>
+      </c>
+      <c r="K126">
+        <v>0.0</v>
+      </c>
+      <c r="L126" t="s">
         <v>373</v>
       </c>
-      <c r="B126" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M126" s="1">
-        <v>410732.22</v>
+        <v>97824.57</v>
       </c>
       <c r="N126" s="1">
-        <v>411245.92</v>
+        <v>99756.76</v>
       </c>
       <c r="O126" s="1">
-        <v>0.99</v>
+        <v>0.21</v>
       </c>
       <c r="P126">
         <v>1</v>
       </c>
     </row>
     <row r="127" spans="1:16">
       <c r="A127" t="s">
+        <v>374</v>
+      </c>
+      <c r="B127" t="s">
         <v>375</v>
       </c>
-      <c r="B127" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C127" s="1">
-        <v>383000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D127" s="1">
-        <v>99.97795537</v>
+        <v>78.67180799</v>
       </c>
       <c r="E127" s="1">
-        <v>99.275</v>
+        <v>81.08293</v>
       </c>
       <c r="F127" t="s">
         <v>8</v>
       </c>
       <c r="G127">
         <v>1.0</v>
       </c>
       <c r="H127" s="1">
-        <v>380223.25</v>
+        <v>486497.58</v>
       </c>
       <c r="I127" s="1">
-        <v>9137.74</v>
+        <v>-13505.09</v>
       </c>
       <c r="J127" s="1">
-        <v>2.4032565078543</v>
+        <v>-2.7759829761126</v>
       </c>
       <c r="K127">
         <v>0.0</v>
       </c>
-      <c r="L127" t="s">
-        <v>377</v>
+      <c r="L127">
+        <v>961.64</v>
       </c>
       <c r="M127" s="1">
-        <v>382915.57</v>
+        <v>472030.85</v>
       </c>
       <c r="N127" s="1">
-        <v>389360.99</v>
+        <v>472992.49</v>
       </c>
       <c r="O127" s="1">
-        <v>0.94</v>
+        <v>1.0</v>
       </c>
       <c r="P127">
         <v>1</v>
       </c>
     </row>
     <row r="128" spans="1:16">
       <c r="A128" t="s">
+        <v>376</v>
+      </c>
+      <c r="B128" t="s">
+        <v>377</v>
+      </c>
+      <c r="C128" s="1">
+        <v>483000.0</v>
+      </c>
+      <c r="D128" s="1">
+        <v>96.33221835</v>
+      </c>
+      <c r="E128" s="1">
+        <v>99.429627</v>
+      </c>
+      <c r="F128" t="s">
+        <v>8</v>
+      </c>
+      <c r="G128">
+        <v>1.0</v>
+      </c>
+      <c r="H128" s="1">
+        <v>480245.1</v>
+      </c>
+      <c r="I128" s="1">
+        <v>-5581.68</v>
+      </c>
+      <c r="J128" s="1">
+        <v>-1.1622565227631</v>
+      </c>
+      <c r="K128">
+        <v>0.0</v>
+      </c>
+      <c r="L128" t="s">
         <v>378</v>
       </c>
-      <c r="B128" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M128" s="1">
-        <v>712990.71</v>
+        <v>465284.62</v>
       </c>
       <c r="N128" s="1">
-        <v>720637.97</v>
+        <v>474663.42</v>
       </c>
       <c r="O128" s="1">
-        <v>1.73</v>
+        <v>1.0</v>
       </c>
       <c r="P128">
         <v>1</v>
       </c>
     </row>
     <row r="129" spans="1:16">
       <c r="A129" t="s">
+        <v>379</v>
+      </c>
+      <c r="B129" t="s">
+        <v>380</v>
+      </c>
+      <c r="C129" s="1">
+        <v>900000.0</v>
+      </c>
+      <c r="D129" s="1">
+        <v>99.30583899</v>
+      </c>
+      <c r="E129" s="1">
+        <v>102.181054</v>
+      </c>
+      <c r="F129" t="s">
+        <v>8</v>
+      </c>
+      <c r="G129">
+        <v>1.0</v>
+      </c>
+      <c r="H129" s="1">
+        <v>919629.49</v>
+      </c>
+      <c r="I129" s="1">
+        <v>-13542.01</v>
+      </c>
+      <c r="J129" s="1">
+        <v>-1.4725506464565</v>
+      </c>
+      <c r="K129">
+        <v>0.0</v>
+      </c>
+      <c r="L129" t="s">
         <v>381</v>
       </c>
-      <c r="B129" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M129" s="1">
-        <v>413415.0</v>
+        <v>893752.55</v>
       </c>
       <c r="N129" s="1">
-        <v>416965.68</v>
+        <v>906087.48</v>
       </c>
       <c r="O129" s="1">
-        <v>1.0</v>
+        <v>1.91</v>
       </c>
       <c r="P129">
         <v>1</v>
       </c>
     </row>
     <row r="130" spans="1:16">
       <c r="A130" t="s">
+        <v>382</v>
+      </c>
+      <c r="B130" t="s">
+        <v>383</v>
+      </c>
+      <c r="C130" s="1">
+        <v>700000.0</v>
+      </c>
+      <c r="D130" s="1">
+        <v>64.26</v>
+      </c>
+      <c r="E130" s="1">
+        <v>68.824779</v>
+      </c>
+      <c r="F130" t="s">
+        <v>8</v>
+      </c>
+      <c r="G130">
+        <v>1.0</v>
+      </c>
+      <c r="H130" s="1">
+        <v>481773.45</v>
+      </c>
+      <c r="I130" s="1">
+        <v>-27274.0</v>
+      </c>
+      <c r="J130" s="1">
+        <v>-5.6611670900503</v>
+      </c>
+      <c r="K130">
+        <v>0.0</v>
+      </c>
+      <c r="L130" t="s">
         <v>384</v>
       </c>
-      <c r="B130" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M130" s="1">
-        <v>104323.65</v>
+        <v>449820.0</v>
       </c>
       <c r="N130" s="1">
-        <v>107746.94</v>
+        <v>454499.45</v>
       </c>
       <c r="O130" s="1">
-        <v>0.26</v>
+        <v>0.96</v>
       </c>
       <c r="P130">
         <v>1</v>
       </c>
     </row>
     <row r="131" spans="1:16">
       <c r="A131" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
       <c r="B131" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
       <c r="C131" s="1">
-        <v>360000.0</v>
+        <v>102000.0</v>
       </c>
       <c r="D131" s="1">
-        <v>104.95530472</v>
+        <v>98.73500877</v>
       </c>
       <c r="E131" s="1">
-        <v>105.116214</v>
+        <v>99.646</v>
       </c>
       <c r="F131" t="s">
         <v>8</v>
       </c>
       <c r="G131">
         <v>1.0</v>
       </c>
       <c r="H131" s="1">
-        <v>378418.37</v>
+        <v>101638.92</v>
       </c>
       <c r="I131" s="1">
-        <v>6482.64</v>
+        <v>-802.06</v>
       </c>
       <c r="J131" s="1">
-        <v>1.7130880829068</v>
+        <v>-0.78912684235527</v>
       </c>
       <c r="K131">
         <v>0.0</v>
       </c>
-      <c r="L131" t="s">
-        <v>389</v>
+      <c r="L131">
+        <v>127.15</v>
       </c>
       <c r="M131" s="1">
-        <v>377839.09</v>
+        <v>100709.71</v>
       </c>
       <c r="N131" s="1">
-        <v>384901.01</v>
+        <v>100836.86</v>
       </c>
       <c r="O131" s="1">
-        <v>0.93</v>
+        <v>0.21</v>
       </c>
       <c r="P131">
         <v>1</v>
       </c>
     </row>
     <row r="132" spans="1:16">
       <c r="A132" t="s">
-        <v>390</v>
+        <v>387</v>
       </c>
       <c r="B132" t="s">
-        <v>391</v>
+        <v>388</v>
       </c>
       <c r="C132" s="1">
-        <v>240000.0</v>
+        <v>360000.0</v>
       </c>
       <c r="D132" s="1">
-        <v>100.78877964</v>
+        <v>101.37137395</v>
       </c>
       <c r="E132" s="1">
-        <v>101.505154</v>
+        <v>105.116214</v>
       </c>
       <c r="F132" t="s">
         <v>8</v>
       </c>
       <c r="G132">
         <v>1.0</v>
       </c>
       <c r="H132" s="1">
-        <v>243612.37</v>
+        <v>378418.37</v>
       </c>
       <c r="I132" s="1">
-        <v>1513.3</v>
+        <v>-5314.85</v>
       </c>
       <c r="J132" s="1">
-        <v>0.62119177281515</v>
+        <v>-1.4044904849625</v>
       </c>
       <c r="K132">
         <v>0.0</v>
       </c>
       <c r="L132" t="s">
-        <v>392</v>
+        <v>389</v>
       </c>
       <c r="M132" s="1">
-        <v>241893.07</v>
+        <v>364936.94</v>
       </c>
       <c r="N132" s="1">
-        <v>245125.67</v>
+        <v>373103.52</v>
       </c>
       <c r="O132" s="1">
-        <v>0.59</v>
+        <v>0.79</v>
       </c>
       <c r="P132">
         <v>1</v>
       </c>
     </row>
     <row r="133" spans="1:16">
       <c r="A133" t="s">
-        <v>393</v>
+        <v>390</v>
       </c>
       <c r="B133" t="s">
-        <v>394</v>
+        <v>391</v>
       </c>
       <c r="C133" s="1">
-        <v>140000.0</v>
+        <v>240000.0</v>
       </c>
       <c r="D133" s="1">
-        <v>100.55925376</v>
+        <v>98.57861027</v>
       </c>
       <c r="E133" s="1">
-        <v>101.271864</v>
+        <v>101.505154</v>
       </c>
       <c r="F133" t="s">
         <v>8</v>
       </c>
       <c r="G133">
         <v>1.0</v>
       </c>
       <c r="H133" s="1">
-        <v>141780.61</v>
+        <v>243612.37</v>
       </c>
       <c r="I133" s="1">
-        <v>-38.75</v>
+        <v>-3261.79</v>
       </c>
       <c r="J133" s="1">
-        <v>-0.027330958725597</v>
+        <v>-1.3389262622419</v>
       </c>
       <c r="K133">
         <v>0.0</v>
       </c>
-      <c r="L133">
-        <v>958.9</v>
+      <c r="L133" t="s">
+        <v>392</v>
       </c>
       <c r="M133" s="1">
-        <v>140782.96</v>
+        <v>236588.66</v>
       </c>
       <c r="N133" s="1">
-        <v>141741.86</v>
+        <v>240350.58</v>
       </c>
       <c r="O133" s="1">
-        <v>0.34</v>
+        <v>0.51</v>
       </c>
       <c r="P133">
         <v>1</v>
       </c>
     </row>
     <row r="134" spans="1:16">
       <c r="A134" t="s">
+        <v>393</v>
+      </c>
+      <c r="B134" t="s">
+        <v>394</v>
+      </c>
+      <c r="C134" s="1">
+        <v>140000.0</v>
+      </c>
+      <c r="D134" s="1">
+        <v>100.20557315</v>
+      </c>
+      <c r="E134" s="1">
+        <v>101.271864</v>
+      </c>
+      <c r="F134" t="s">
+        <v>8</v>
+      </c>
+      <c r="G134">
+        <v>1.0</v>
+      </c>
+      <c r="H134" s="1">
+        <v>141780.61</v>
+      </c>
+      <c r="I134" s="1">
+        <v>-198.29</v>
+      </c>
+      <c r="J134" s="1">
+        <v>-0.13985692401803</v>
+      </c>
+      <c r="K134">
+        <v>0.0</v>
+      </c>
+      <c r="L134" t="s">
         <v>395</v>
       </c>
-      <c r="B134" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M134" s="1">
-        <v>131681.91</v>
+        <v>140287.8</v>
       </c>
       <c r="N134" s="1">
-        <v>136303.14</v>
+        <v>141582.32</v>
       </c>
       <c r="O134" s="1">
-        <v>0.33</v>
+        <v>0.3</v>
       </c>
       <c r="P134">
         <v>1</v>
       </c>
     </row>
     <row r="135" spans="1:16">
       <c r="A135" t="s">
-        <v>398</v>
+        <v>396</v>
       </c>
       <c r="B135" t="s">
-        <v>399</v>
+        <v>397</v>
       </c>
       <c r="C135" s="1">
-        <v>135000.0</v>
+        <v>130000.0</v>
       </c>
       <c r="D135" s="1">
-        <v>99.89313726</v>
+        <v>95.88368621</v>
       </c>
       <c r="E135" s="1">
-        <v>103.578504</v>
+        <v>105.684715</v>
       </c>
       <c r="F135" t="s">
         <v>8</v>
       </c>
       <c r="G135">
         <v>1.0</v>
       </c>
       <c r="H135" s="1">
-        <v>139830.98</v>
+        <v>137390.13</v>
       </c>
       <c r="I135" s="1">
-        <v>-4912.83</v>
+        <v>-12621.13</v>
       </c>
       <c r="J135" s="1">
-        <v>-3.513405970551</v>
+        <v>-9.186344026314</v>
       </c>
       <c r="K135">
         <v>0.0</v>
       </c>
       <c r="L135">
-        <v>62.41</v>
+        <v>120.21</v>
       </c>
       <c r="M135" s="1">
-        <v>134855.74</v>
+        <v>124648.79</v>
       </c>
       <c r="N135" s="1">
-        <v>134918.15</v>
+        <v>124769.0</v>
       </c>
       <c r="O135" s="1">
-        <v>0.32</v>
+        <v>0.26</v>
       </c>
       <c r="P135">
         <v>1</v>
       </c>
     </row>
     <row r="136" spans="1:16">
       <c r="A136" t="s">
-        <v>400</v>
+        <v>398</v>
       </c>
       <c r="B136" t="s">
-        <v>401</v>
+        <v>399</v>
       </c>
       <c r="C136" s="1">
-        <v>300000.0</v>
+        <v>135000.0</v>
       </c>
       <c r="D136" s="1">
-        <v>99.30316915</v>
+        <v>95.50644077</v>
       </c>
       <c r="E136" s="1">
-        <v>99.860373</v>
+        <v>103.578504</v>
       </c>
       <c r="F136" t="s">
         <v>8</v>
       </c>
       <c r="G136">
         <v>1.0</v>
       </c>
       <c r="H136" s="1">
-        <v>299581.12</v>
+        <v>139830.98</v>
       </c>
       <c r="I136" s="1">
-        <v>3888.66</v>
+        <v>-10485.35</v>
       </c>
       <c r="J136" s="1">
-        <v>1.2980323993715</v>
+        <v>-7.4985886532441</v>
       </c>
       <c r="K136">
         <v>0.0</v>
       </c>
-      <c r="L136" t="s">
-        <v>402</v>
+      <c r="L136">
+        <v>411.93</v>
       </c>
       <c r="M136" s="1">
-        <v>297909.51</v>
+        <v>128933.7</v>
       </c>
       <c r="N136" s="1">
-        <v>303469.78</v>
+        <v>129345.63</v>
       </c>
       <c r="O136" s="1">
-        <v>0.73</v>
+        <v>0.27</v>
       </c>
       <c r="P136">
         <v>1</v>
       </c>
     </row>
     <row r="137" spans="1:16">
       <c r="A137" t="s">
-        <v>403</v>
+        <v>400</v>
       </c>
       <c r="B137" t="s">
-        <v>404</v>
+        <v>401</v>
       </c>
       <c r="C137" s="1">
-        <v>140000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D137" s="1">
-        <v>99.64946347</v>
+        <v>98.23479898</v>
       </c>
       <c r="E137" s="1">
-        <v>98.412086</v>
+        <v>99.860373</v>
       </c>
       <c r="F137" t="s">
         <v>8</v>
       </c>
       <c r="G137">
         <v>1.0</v>
       </c>
       <c r="H137" s="1">
-        <v>137776.92</v>
+        <v>299581.12</v>
       </c>
       <c r="I137" s="1">
-        <v>2393.01</v>
+        <v>1316.43</v>
       </c>
       <c r="J137" s="1">
-        <v>1.7368729102088</v>
+        <v>0.43942355245885</v>
       </c>
       <c r="K137">
         <v>0.0</v>
       </c>
-      <c r="L137">
-        <v>660.68</v>
+      <c r="L137" t="s">
+        <v>402</v>
       </c>
       <c r="M137" s="1">
-        <v>139509.25</v>
+        <v>294704.4</v>
       </c>
       <c r="N137" s="1">
-        <v>140169.93</v>
+        <v>300897.55</v>
       </c>
       <c r="O137" s="1">
-        <v>0.34</v>
+        <v>0.64</v>
       </c>
       <c r="P137">
         <v>1</v>
       </c>
     </row>
     <row r="138" spans="1:16">
       <c r="A138" t="s">
-        <v>405</v>
+        <v>403</v>
       </c>
       <c r="B138" t="s">
-        <v>406</v>
+        <v>404</v>
       </c>
       <c r="C138" s="1">
         <v>140000.0</v>
       </c>
       <c r="D138" s="1">
-        <v>99.56888147</v>
+        <v>99.4268493</v>
       </c>
       <c r="E138" s="1">
-        <v>98.960671</v>
+        <v>98.412086</v>
       </c>
       <c r="F138" t="s">
         <v>8</v>
       </c>
       <c r="G138">
         <v>1.0</v>
       </c>
       <c r="H138" s="1">
-        <v>138544.94</v>
+        <v>137776.92</v>
       </c>
       <c r="I138" s="1">
-        <v>2677.25</v>
+        <v>2255.87</v>
       </c>
       <c r="J138" s="1">
-        <v>1.9324054707447</v>
+        <v>1.637335193732</v>
       </c>
       <c r="K138">
         <v>0.0</v>
       </c>
-      <c r="L138" t="s">
-        <v>407</v>
+      <c r="L138">
+        <v>835.21</v>
       </c>
       <c r="M138" s="1">
-        <v>139396.44</v>
+        <v>139197.58</v>
       </c>
       <c r="N138" s="1">
-        <v>141222.19</v>
+        <v>140032.79</v>
       </c>
       <c r="O138" s="1">
-        <v>0.34</v>
+        <v>0.3</v>
       </c>
       <c r="P138">
         <v>1</v>
       </c>
     </row>
     <row r="139" spans="1:16">
       <c r="A139" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
       <c r="B139" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="C139" s="1">
-        <v>130000.0</v>
+        <v>140000.0</v>
       </c>
       <c r="D139" s="1">
-        <v>109.50197732</v>
+        <v>98.86191902</v>
       </c>
       <c r="E139" s="1">
-        <v>110.213723</v>
+        <v>98.960671</v>
       </c>
       <c r="F139" t="s">
         <v>8</v>
       </c>
       <c r="G139">
         <v>1.0</v>
       </c>
       <c r="H139" s="1">
-        <v>143277.84</v>
+        <v>138544.94</v>
       </c>
       <c r="I139" s="1">
-        <v>1094.18</v>
+        <v>1875.45</v>
       </c>
       <c r="J139" s="1">
-        <v>0.76367706269162</v>
+        <v>1.3536762872755</v>
       </c>
       <c r="K139">
         <v>0.0</v>
       </c>
       <c r="L139" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="M139" s="1">
-        <v>142352.57</v>
+        <v>138406.69</v>
       </c>
       <c r="N139" s="1">
-        <v>144372.02</v>
+        <v>140420.39</v>
       </c>
       <c r="O139" s="1">
-        <v>0.35</v>
+        <v>0.3</v>
       </c>
       <c r="P139">
         <v>1</v>
       </c>
     </row>
     <row r="140" spans="1:16">
       <c r="A140" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
       <c r="B140" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="C140" s="1">
-        <v>450000.0</v>
+        <v>130000.0</v>
       </c>
       <c r="D140" s="1">
-        <v>100.13207813</v>
+        <v>105.25205462</v>
       </c>
       <c r="E140" s="1">
-        <v>99.80438</v>
+        <v>110.213723</v>
       </c>
       <c r="F140" t="s">
         <v>8</v>
       </c>
       <c r="G140">
         <v>1.0</v>
       </c>
       <c r="H140" s="1">
-        <v>449119.71</v>
+        <v>143277.84</v>
       </c>
       <c r="I140" s="1">
-        <v>9759.57</v>
+        <v>-3981.95</v>
       </c>
       <c r="J140" s="1">
-        <v>2.1730442424805</v>
+        <v>-2.7791806464977</v>
       </c>
       <c r="K140">
         <v>0.0</v>
       </c>
       <c r="L140" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="M140" s="1">
-        <v>450594.35</v>
+        <v>136827.67</v>
       </c>
       <c r="N140" s="1">
-        <v>458879.28</v>
+        <v>139295.89</v>
       </c>
       <c r="O140" s="1">
-        <v>1.1</v>
+        <v>0.29</v>
       </c>
       <c r="P140">
         <v>1</v>
       </c>
     </row>
     <row r="141" spans="1:16">
       <c r="A141" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
       <c r="B141" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
       <c r="C141" s="1">
-        <v>100000.0</v>
+        <v>550000.0</v>
       </c>
       <c r="D141" s="1">
-        <v>103.97986583</v>
+        <v>96.91498986</v>
       </c>
       <c r="E141" s="1">
-        <v>104.27347</v>
+        <v>99.944829</v>
       </c>
       <c r="F141" t="s">
         <v>8</v>
       </c>
       <c r="G141">
         <v>1.0</v>
       </c>
       <c r="H141" s="1">
-        <v>104273.47</v>
+        <v>549696.56</v>
       </c>
       <c r="I141" s="1">
-        <v>2063.25</v>
+        <v>-5272.33</v>
       </c>
       <c r="J141" s="1">
-        <v>1.9786912241436</v>
+        <v>-0.95913461783352</v>
       </c>
       <c r="K141">
         <v>0.0</v>
       </c>
       <c r="L141" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="M141" s="1">
-        <v>103979.87</v>
+        <v>533032.45</v>
       </c>
       <c r="N141" s="1">
-        <v>106336.72</v>
+        <v>544424.23</v>
       </c>
       <c r="O141" s="1">
-        <v>0.26</v>
+        <v>1.15</v>
       </c>
       <c r="P141">
         <v>1</v>
       </c>
     </row>
     <row r="142" spans="1:16">
       <c r="A142" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
       <c r="B142" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
       <c r="C142" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D142" s="1">
-        <v>92.87660089</v>
+        <v>100.32576653</v>
       </c>
       <c r="E142" s="1">
-        <v>95.837535</v>
+        <v>104.27347</v>
       </c>
       <c r="F142" t="s">
         <v>8</v>
       </c>
       <c r="G142">
         <v>1.0</v>
       </c>
       <c r="H142" s="1">
-        <v>191675.07</v>
+        <v>104273.47</v>
       </c>
       <c r="I142" s="1">
-        <v>-5402.01</v>
+        <v>-1293.59</v>
       </c>
       <c r="J142" s="1">
-        <v>-2.8183164352046</v>
+        <v>-1.240574424156</v>
       </c>
       <c r="K142">
         <v>0.0</v>
       </c>
-      <c r="L142">
-        <v>519.86</v>
+      <c r="L142" t="s">
+        <v>416</v>
       </c>
       <c r="M142" s="1">
-        <v>185753.2</v>
+        <v>100325.77</v>
       </c>
       <c r="N142" s="1">
-        <v>186273.06</v>
+        <v>102979.88</v>
       </c>
       <c r="O142" s="1">
-        <v>0.45</v>
+        <v>0.22</v>
       </c>
       <c r="P142">
         <v>1</v>
       </c>
     </row>
     <row r="143" spans="1:16">
       <c r="A143" t="s">
-        <v>419</v>
+        <v>417</v>
       </c>
       <c r="B143" t="s">
-        <v>420</v>
+        <v>418</v>
       </c>
       <c r="C143" s="1">
-        <v>260000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D143" s="1">
-        <v>86.2107676</v>
+        <v>90.82301088</v>
       </c>
       <c r="E143" s="1">
-        <v>84.884027</v>
+        <v>95.837535</v>
       </c>
       <c r="F143" t="s">
         <v>8</v>
       </c>
       <c r="G143">
         <v>1.0</v>
       </c>
       <c r="H143" s="1">
-        <v>220698.47</v>
+        <v>191675.07</v>
       </c>
       <c r="I143" s="1">
-        <v>4635.55</v>
+        <v>-9451.65</v>
       </c>
       <c r="J143" s="1">
-        <v>2.1003996991914</v>
+        <v>-4.931079456499</v>
       </c>
       <c r="K143">
         <v>0.0</v>
       </c>
-      <c r="L143" t="s">
-        <v>421</v>
+      <c r="L143">
+        <v>577.4</v>
       </c>
       <c r="M143" s="1">
-        <v>224147.99</v>
+        <v>181646.02</v>
       </c>
       <c r="N143" s="1">
-        <v>225334.02</v>
+        <v>182223.42</v>
       </c>
       <c r="O143" s="1">
-        <v>0.54</v>
+        <v>0.38</v>
       </c>
       <c r="P143">
         <v>1</v>
       </c>
     </row>
     <row r="144" spans="1:16">
       <c r="A144" t="s">
-        <v>422</v>
+        <v>419</v>
       </c>
       <c r="B144" t="s">
-        <v>423</v>
+        <v>420</v>
       </c>
       <c r="C144" s="1">
-        <v>200000.0</v>
+        <v>560000.0</v>
       </c>
       <c r="D144" s="1">
-        <v>95.87136751</v>
+        <v>82.82415145</v>
       </c>
       <c r="E144" s="1">
-        <v>100.243095</v>
+        <v>85.126713</v>
       </c>
       <c r="F144" t="s">
         <v>8</v>
       </c>
       <c r="G144">
         <v>1.0</v>
       </c>
       <c r="H144" s="1">
-        <v>200486.19</v>
+        <v>476709.59</v>
       </c>
       <c r="I144" s="1">
-        <v>-7687.02</v>
+        <v>-10017.63</v>
       </c>
       <c r="J144" s="1">
-        <v>-3.8341892775757</v>
+        <v>-2.1014114694022</v>
       </c>
       <c r="K144">
         <v>0.0</v>
       </c>
       <c r="L144" t="s">
-        <v>424</v>
+        <v>421</v>
       </c>
       <c r="M144" s="1">
-        <v>191742.73</v>
+        <v>463815.25</v>
       </c>
       <c r="N144" s="1">
-        <v>192799.17</v>
+        <v>466691.96</v>
       </c>
       <c r="O144" s="1">
-        <v>0.46</v>
+        <v>0.99</v>
       </c>
       <c r="P144">
         <v>1</v>
       </c>
     </row>
     <row r="145" spans="1:16">
       <c r="A145" t="s">
-        <v>425</v>
+        <v>422</v>
       </c>
       <c r="B145" t="s">
-        <v>426</v>
+        <v>423</v>
       </c>
       <c r="C145" s="1">
         <v>200000.0</v>
       </c>
       <c r="D145" s="1">
-        <v>102.35765885</v>
+        <v>94.27646599</v>
       </c>
       <c r="E145" s="1">
-        <v>99.948</v>
+        <v>100.243095</v>
       </c>
       <c r="F145" t="s">
         <v>8</v>
       </c>
       <c r="G145">
         <v>1.0</v>
       </c>
       <c r="H145" s="1">
-        <v>199896.0</v>
+        <v>200486.19</v>
       </c>
       <c r="I145" s="1">
-        <v>8281.24</v>
+        <v>-10754.08</v>
       </c>
       <c r="J145" s="1">
-        <v>4.1427742426062</v>
+        <v>-5.3640003832683</v>
       </c>
       <c r="K145">
         <v>0.0</v>
       </c>
       <c r="L145" t="s">
-        <v>427</v>
+        <v>424</v>
       </c>
       <c r="M145" s="1">
-        <v>204715.32</v>
+        <v>188552.93</v>
       </c>
       <c r="N145" s="1">
-        <v>208177.24</v>
+        <v>189732.11</v>
       </c>
       <c r="O145" s="1">
-        <v>0.5</v>
+        <v>0.4</v>
       </c>
       <c r="P145">
         <v>1</v>
       </c>
     </row>
     <row r="146" spans="1:16">
       <c r="A146" t="s">
-        <v>428</v>
+        <v>425</v>
       </c>
       <c r="B146" t="s">
-        <v>429</v>
+        <v>426</v>
       </c>
       <c r="C146" s="1">
-        <v>150000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D146" s="1">
-        <v>93.68238476</v>
+        <v>101.8261928</v>
       </c>
       <c r="E146" s="1">
-        <v>90.382013</v>
+        <v>99.948</v>
       </c>
       <c r="F146" t="s">
         <v>8</v>
       </c>
       <c r="G146">
         <v>1.0</v>
       </c>
       <c r="H146" s="1">
-        <v>135573.02</v>
+        <v>199896.0</v>
       </c>
       <c r="I146" s="1">
-        <v>5003.98</v>
+        <v>8115.84</v>
       </c>
       <c r="J146" s="1">
-        <v>3.6909851237363</v>
+        <v>4.0600312162324</v>
       </c>
       <c r="K146">
         <v>0.0</v>
       </c>
-      <c r="L146">
-        <v>53.42</v>
+      <c r="L146" t="s">
+        <v>427</v>
       </c>
       <c r="M146" s="1">
-        <v>140523.58</v>
+        <v>203652.39</v>
       </c>
       <c r="N146" s="1">
-        <v>140577.0</v>
+        <v>208011.84</v>
       </c>
       <c r="O146" s="1">
-        <v>0.34</v>
+        <v>0.44</v>
       </c>
       <c r="P146">
         <v>1</v>
       </c>
     </row>
     <row r="147" spans="1:16">
       <c r="A147" t="s">
-        <v>430</v>
+        <v>428</v>
       </c>
       <c r="B147" t="s">
-        <v>431</v>
+        <v>429</v>
       </c>
       <c r="C147" s="1">
-        <v>160000.0</v>
+        <v>150000.0</v>
       </c>
       <c r="D147" s="1">
-        <v>88.67519885</v>
+        <v>91.27304565</v>
       </c>
       <c r="E147" s="1">
-        <v>86.219563</v>
+        <v>90.382013</v>
       </c>
       <c r="F147" t="s">
         <v>8</v>
       </c>
       <c r="G147">
         <v>1.0</v>
       </c>
       <c r="H147" s="1">
-        <v>137951.3</v>
+        <v>135573.02</v>
       </c>
       <c r="I147" s="1">
-        <v>4687.37</v>
+        <v>1404.36</v>
       </c>
       <c r="J147" s="1">
-        <v>3.3978440217671</v>
+        <v>1.0358698212963</v>
       </c>
       <c r="K147">
         <v>0.0</v>
       </c>
       <c r="L147">
-        <v>758.36</v>
+        <v>67.81</v>
       </c>
       <c r="M147" s="1">
-        <v>141880.31</v>
+        <v>136909.57</v>
       </c>
       <c r="N147" s="1">
-        <v>142638.67</v>
+        <v>136977.38</v>
       </c>
       <c r="O147" s="1">
-        <v>0.34</v>
+        <v>0.29</v>
       </c>
       <c r="P147">
         <v>1</v>
       </c>
     </row>
     <row r="148" spans="1:16">
       <c r="A148" t="s">
-        <v>432</v>
+        <v>430</v>
       </c>
       <c r="B148" t="s">
-        <v>433</v>
+        <v>431</v>
       </c>
       <c r="C148" s="1">
-        <v>140000.0</v>
+        <v>160000.0</v>
       </c>
       <c r="D148" s="1">
-        <v>98.65805311</v>
+        <v>86.22457942</v>
       </c>
       <c r="E148" s="1">
-        <v>98.939836</v>
+        <v>86.219563</v>
       </c>
       <c r="F148" t="s">
         <v>8</v>
       </c>
       <c r="G148">
         <v>1.0</v>
       </c>
       <c r="H148" s="1">
-        <v>138515.77</v>
+        <v>137951.3</v>
       </c>
       <c r="I148" s="1">
-        <v>2056.46</v>
+        <v>27.75</v>
       </c>
       <c r="J148" s="1">
-        <v>1.4846396190123</v>
+        <v>0.020115794486895</v>
       </c>
       <c r="K148">
         <v>0.0</v>
       </c>
-      <c r="L148" t="s">
-        <v>434</v>
+      <c r="L148">
+        <v>19.73</v>
       </c>
       <c r="M148" s="1">
-        <v>138121.27</v>
+        <v>137959.32</v>
       </c>
       <c r="N148" s="1">
-        <v>140572.23</v>
+        <v>137979.05</v>
       </c>
       <c r="O148" s="1">
-        <v>0.34</v>
+        <v>0.29</v>
       </c>
       <c r="P148">
         <v>1</v>
       </c>
     </row>
     <row r="149" spans="1:16">
       <c r="A149" t="s">
-        <v>435</v>
+        <v>432</v>
       </c>
       <c r="B149" t="s">
-        <v>436</v>
+        <v>433</v>
       </c>
       <c r="C149" s="1">
-        <v>400000.0</v>
+        <v>140000.0</v>
       </c>
       <c r="D149" s="1">
-        <v>99.4421713</v>
+        <v>96.00228343</v>
       </c>
       <c r="E149" s="1">
-        <v>98.91284</v>
+        <v>98.939836</v>
       </c>
       <c r="F149" t="s">
         <v>8</v>
       </c>
       <c r="G149">
         <v>1.0</v>
       </c>
       <c r="H149" s="1">
-        <v>395651.36</v>
+        <v>138515.77</v>
       </c>
       <c r="I149" s="1">
-        <v>3498.15</v>
+        <v>-1419.97</v>
       </c>
       <c r="J149" s="1">
-        <v>0.88414962101988</v>
+        <v>-1.0251323730143</v>
       </c>
       <c r="K149">
         <v>0.0</v>
       </c>
       <c r="L149" t="s">
-        <v>437</v>
+        <v>434</v>
       </c>
       <c r="M149" s="1">
-        <v>397768.69</v>
+        <v>134403.2</v>
       </c>
       <c r="N149" s="1">
-        <v>399149.51</v>
+        <v>137095.8</v>
       </c>
       <c r="O149" s="1">
-        <v>0.96</v>
+        <v>0.29</v>
       </c>
       <c r="P149">
         <v>1</v>
       </c>
     </row>
     <row r="150" spans="1:16">
       <c r="A150" t="s">
-        <v>438</v>
+        <v>435</v>
       </c>
       <c r="B150" t="s">
-        <v>439</v>
+        <v>436</v>
       </c>
       <c r="C150" s="1">
-        <v>150000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D150" s="1">
-        <v>93.3040183</v>
+        <v>99.5640995</v>
       </c>
       <c r="E150" s="1">
-        <v>90.429947</v>
+        <v>98.91284</v>
       </c>
       <c r="F150" t="s">
         <v>8</v>
       </c>
       <c r="G150">
         <v>1.0</v>
       </c>
       <c r="H150" s="1">
-        <v>135644.92</v>
+        <v>395651.36</v>
       </c>
       <c r="I150" s="1">
-        <v>4320.87</v>
+        <v>4139.28</v>
       </c>
       <c r="J150" s="1">
-        <v>3.1854270694398</v>
+        <v>1.0461938005218</v>
       </c>
       <c r="K150">
         <v>0.0</v>
       </c>
-      <c r="L150">
-        <v>9.76</v>
+      <c r="L150" t="s">
+        <v>437</v>
       </c>
       <c r="M150" s="1">
-        <v>139956.03</v>
+        <v>398256.39</v>
       </c>
       <c r="N150" s="1">
-        <v>139965.79</v>
+        <v>399790.64</v>
       </c>
       <c r="O150" s="1">
-        <v>0.34</v>
+        <v>0.84</v>
       </c>
       <c r="P150">
         <v>1</v>
       </c>
     </row>
     <row r="151" spans="1:16">
       <c r="A151" t="s">
-        <v>440</v>
+        <v>438</v>
       </c>
       <c r="B151" t="s">
-        <v>441</v>
+        <v>439</v>
       </c>
       <c r="C151" s="1">
-        <v>300000.0</v>
+        <v>150000.0</v>
       </c>
       <c r="D151" s="1">
-        <v>102.13310808</v>
+        <v>91.57638238</v>
       </c>
       <c r="E151" s="1">
-        <v>104.254153</v>
+        <v>90.429947</v>
       </c>
       <c r="F151" t="s">
         <v>8</v>
       </c>
       <c r="G151">
         <v>1.0</v>
       </c>
       <c r="H151" s="1">
-        <v>312762.46</v>
+        <v>135644.92</v>
       </c>
       <c r="I151" s="1">
-        <v>1383.44</v>
+        <v>1743.8</v>
       </c>
       <c r="J151" s="1">
-        <v>0.44232930000615</v>
+        <v>1.2855623343653</v>
       </c>
       <c r="K151">
         <v>0.0</v>
       </c>
-      <c r="L151" t="s">
-        <v>442</v>
+      <c r="L151">
+        <v>24.14</v>
       </c>
       <c r="M151" s="1">
-        <v>306399.32</v>
+        <v>137364.58</v>
       </c>
       <c r="N151" s="1">
-        <v>314145.9</v>
+        <v>137388.72</v>
       </c>
       <c r="O151" s="1">
-        <v>0.76</v>
+        <v>0.29</v>
       </c>
       <c r="P151">
         <v>1</v>
       </c>
     </row>
     <row r="152" spans="1:16">
       <c r="A152" t="s">
-        <v>443</v>
+        <v>440</v>
       </c>
       <c r="B152" t="s">
-        <v>444</v>
+        <v>441</v>
       </c>
       <c r="C152" s="1">
-        <v>400000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D152" s="1">
-        <v>95.3571923</v>
+        <v>99.0132416</v>
       </c>
       <c r="E152" s="1">
-        <v>95.238198</v>
+        <v>104.254153</v>
       </c>
       <c r="F152" t="s">
         <v>8</v>
       </c>
       <c r="G152">
         <v>1.0</v>
       </c>
       <c r="H152" s="1">
-        <v>380952.79</v>
+        <v>312762.46</v>
       </c>
       <c r="I152" s="1">
-        <v>9403.38</v>
+        <v>-7228.21</v>
       </c>
       <c r="J152" s="1">
-        <v>2.468384599572</v>
+        <v>-2.311086183425</v>
       </c>
       <c r="K152">
         <v>0.0</v>
       </c>
       <c r="L152" t="s">
-        <v>445</v>
+        <v>442</v>
       </c>
       <c r="M152" s="1">
-        <v>381428.77</v>
+        <v>297039.73</v>
       </c>
       <c r="N152" s="1">
-        <v>390356.17</v>
+        <v>305534.25</v>
       </c>
       <c r="O152" s="1">
-        <v>0.94</v>
+        <v>0.65</v>
       </c>
       <c r="P152">
         <v>1</v>
       </c>
     </row>
     <row r="153" spans="1:16">
       <c r="A153" t="s">
-        <v>446</v>
+        <v>443</v>
       </c>
       <c r="B153" t="s">
-        <v>447</v>
+        <v>444</v>
       </c>
       <c r="C153" s="1">
-        <v>200000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D153" s="1">
-        <v>108.48955649</v>
+        <v>91.82314642</v>
       </c>
       <c r="E153" s="1">
-        <v>110.518375</v>
+        <v>95.381538</v>
       </c>
       <c r="F153" t="s">
         <v>8</v>
       </c>
       <c r="G153">
         <v>1.0</v>
       </c>
       <c r="H153" s="1">
-        <v>221036.75</v>
+        <v>476907.69</v>
       </c>
       <c r="I153" s="1">
-        <v>-1317.91</v>
+        <v>-17596.75</v>
       </c>
       <c r="J153" s="1">
-        <v>-0.5962402179728</v>
+        <v>-3.6897601714076</v>
       </c>
       <c r="K153">
         <v>0.0</v>
       </c>
-      <c r="L153" t="s">
-        <v>448</v>
+      <c r="L153">
+        <v>195.21</v>
       </c>
       <c r="M153" s="1">
-        <v>216979.11</v>
+        <v>459115.73</v>
       </c>
       <c r="N153" s="1">
-        <v>219718.84</v>
+        <v>459310.94</v>
       </c>
       <c r="O153" s="1">
-        <v>0.53</v>
+        <v>0.97</v>
       </c>
       <c r="P153">
         <v>1</v>
       </c>
     </row>
     <row r="154" spans="1:16">
       <c r="A154" t="s">
-        <v>449</v>
+        <v>445</v>
       </c>
       <c r="B154" t="s">
-        <v>450</v>
+        <v>446</v>
       </c>
       <c r="C154" s="1">
-        <v>3.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D154" s="1">
-        <v>118.1</v>
+        <v>104.83457707</v>
       </c>
       <c r="E154" s="1">
-        <v>118.0</v>
+        <v>109.314258</v>
       </c>
       <c r="F154" t="s">
         <v>8</v>
       </c>
       <c r="G154">
         <v>1.0</v>
       </c>
       <c r="H154" s="1">
-        <v>0.0</v>
+        <v>437257.03</v>
       </c>
       <c r="I154" s="1">
-        <v>300.0</v>
+        <v>-10905.02</v>
       </c>
       <c r="J154" s="1">
-        <v>0</v>
+        <v>-2.4939610462066</v>
       </c>
       <c r="K154">
         <v>0.0</v>
       </c>
-      <c r="L154">
-        <v>0.0</v>
+      <c r="L154" t="s">
+        <v>447</v>
       </c>
       <c r="M154" s="1">
-        <v>300.0</v>
+        <v>419338.31</v>
       </c>
       <c r="N154" s="1">
-        <v>300.0</v>
+        <v>426352.01</v>
       </c>
       <c r="O154" s="1">
-        <v>0.0</v>
+        <v>0.9</v>
       </c>
       <c r="P154">
         <v>1</v>
       </c>
     </row>
     <row r="155" spans="1:16">
       <c r="A155" t="s">
-        <v>451</v>
+        <v>448</v>
       </c>
       <c r="B155" t="s">
-        <v>452</v>
+        <v>449</v>
       </c>
       <c r="C155" s="1">
-        <v>-8.0</v>
+        <v>11.0</v>
       </c>
       <c r="D155" s="1">
-        <v>129.2</v>
+        <v>114.97</v>
       </c>
       <c r="E155" s="1">
-        <v>129.04</v>
+        <v>116.73</v>
       </c>
       <c r="F155" t="s">
         <v>8</v>
       </c>
       <c r="G155">
         <v>1.0</v>
       </c>
       <c r="H155" s="1">
         <v>0.0</v>
       </c>
       <c r="I155" s="1">
-        <v>-1280.0</v>
+        <v>-19360.0</v>
       </c>
       <c r="J155" s="1">
         <v>0</v>
       </c>
       <c r="K155">
         <v>0.0</v>
       </c>
       <c r="L155">
         <v>0.0</v>
       </c>
       <c r="M155" s="1">
-        <v>-1280.0</v>
+        <v>-19360.0</v>
       </c>
       <c r="N155" s="1">
-        <v>-1280.0</v>
+        <v>-19360.0</v>
       </c>
       <c r="O155" s="1">
-        <v>0.0</v>
+        <v>-0.04</v>
       </c>
       <c r="P155">
         <v>1</v>
       </c>
     </row>
     <row r="156" spans="1:16">
       <c r="A156" t="s">
-        <v>453</v>
+        <v>450</v>
       </c>
       <c r="B156" t="s">
-        <v>454</v>
+        <v>451</v>
       </c>
       <c r="C156" s="1">
-        <v>-12.0</v>
+        <v>2.0</v>
       </c>
       <c r="D156" s="1">
-        <v>123.44</v>
+        <v>124.48</v>
       </c>
       <c r="E156" s="1">
-        <v>123.27</v>
+        <v>124.49</v>
       </c>
       <c r="F156" t="s">
         <v>8</v>
       </c>
       <c r="G156">
         <v>1.0</v>
       </c>
       <c r="H156" s="1">
         <v>0.0</v>
       </c>
       <c r="I156" s="1">
-        <v>-2040.0</v>
+        <v>-20.0</v>
       </c>
       <c r="J156" s="1">
         <v>0</v>
       </c>
       <c r="K156">
         <v>0.0</v>
       </c>
       <c r="L156">
         <v>0.0</v>
       </c>
       <c r="M156" s="1">
-        <v>-2040.0</v>
+        <v>-20.0</v>
       </c>
       <c r="N156" s="1">
-        <v>-2040.0</v>
+        <v>-20.0</v>
       </c>
       <c r="O156" s="1">
         <v>0.0</v>
       </c>
       <c r="P156">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="157" spans="1:16">
+      <c r="A157" t="s">
+        <v>452</v>
+      </c>
+      <c r="B157" t="s">
+        <v>453</v>
+      </c>
+      <c r="C157" s="1">
+        <v>23.0</v>
+      </c>
+      <c r="D157" s="1">
+        <v>105.615</v>
+      </c>
+      <c r="E157" s="1">
+        <v>105.725</v>
+      </c>
+      <c r="F157" t="s">
+        <v>8</v>
+      </c>
+      <c r="G157">
+        <v>1.0</v>
+      </c>
+      <c r="H157" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I157" s="1">
+        <v>-2530.0</v>
+      </c>
+      <c r="J157" s="1">
+        <v>0</v>
+      </c>
+      <c r="K157">
+        <v>0.0</v>
+      </c>
+      <c r="L157">
+        <v>0.0</v>
+      </c>
+      <c r="M157" s="1">
+        <v>-2530.0</v>
+      </c>
+      <c r="N157" s="1">
+        <v>-2530.0</v>
+      </c>
+      <c r="O157" s="1">
+        <v>-0.01</v>
+      </c>
+      <c r="P157">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>