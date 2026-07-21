--- v1 (2026-06-27)
+++ v2 (2026-07-21)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="454">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="462">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>X</t>
   </si>
   <si>
     <t>FR0013422813</t>
   </si>
   <si>
@@ -136,1272 +136,1296 @@
   <si>
     <t>VBCE (EUR)</t>
   </si>
   <si>
     <t>VBCI (EUR)</t>
   </si>
   <si>
     <t>Poids</t>
   </si>
   <si>
     <t>Nb.</t>
   </si>
   <si>
     <t>FR001400KPZ3</t>
   </si>
   <si>
     <t>OFI INVEST ESG LIQ I</t>
   </si>
   <si>
     <t>XS2491189408</t>
   </si>
   <si>
     <t>A2A EX 2.5 06-26</t>
   </si>
   <si>
-    <t>2 771.23</t>
+    <t>2 991.78</t>
   </si>
   <si>
     <t>XS3238204062</t>
   </si>
   <si>
     <t>A2A EX 3.25 05-32</t>
   </si>
   <si>
-    <t>2 872.29</t>
+    <t>3 392.47</t>
   </si>
   <si>
     <t>XS2986639701</t>
   </si>
   <si>
     <t>A2A EX 3.625 01-35</t>
   </si>
   <si>
+    <t>1 351.88</t>
+  </si>
+  <si>
     <t>XS2583205906</t>
   </si>
   <si>
     <t>A2A EX 4.375 02-34</t>
   </si>
   <si>
+    <t>1 230.99</t>
+  </si>
+  <si>
     <t>XS2534976886</t>
   </si>
   <si>
     <t>A2A EX 4.5 09-30</t>
   </si>
   <si>
-    <t>3 093.29</t>
+    <t>3 461.92</t>
   </si>
   <si>
     <t>XS2487054939</t>
   </si>
   <si>
     <t>ABN AMR 3.0 06-32</t>
   </si>
   <si>
-    <t>12 452.05</t>
+    <t>13 397.26</t>
   </si>
   <si>
     <t>XS3185662676</t>
   </si>
   <si>
     <t>ABN AMR 3.0 09-32</t>
   </si>
   <si>
-    <t>4 684.93</t>
+    <t>5 252.05</t>
   </si>
   <si>
     <t>XS2536941656</t>
   </si>
   <si>
     <t>ABN AMR 4.25 02-30</t>
   </si>
   <si>
     <t>XS3066564900</t>
   </si>
   <si>
     <t>ACHM BA 2.5 05-28</t>
   </si>
   <si>
-    <t>2 253.42</t>
+    <t>2 410.96</t>
   </si>
   <si>
     <t>XS3237229193</t>
   </si>
   <si>
     <t>AIB GRO 3.75 12-36</t>
   </si>
   <si>
-    <t>17 935.58</t>
+    <t>21 402.12</t>
   </si>
   <si>
     <t>XS3219374975</t>
   </si>
   <si>
     <t>ALPH BA 3.125 10-31</t>
   </si>
   <si>
-    <t>7 027.40</t>
+    <t>8 090.75</t>
   </si>
   <si>
     <t>FR00140005T0</t>
   </si>
   <si>
     <t>ARKEMA 0.125 10-26</t>
   </si>
   <si>
     <t>FR0014012JL7</t>
   </si>
   <si>
     <t>ARKEMA 3.5 09-33</t>
   </si>
   <si>
-    <t>5 839.73</t>
+    <t>6 501.37</t>
   </si>
   <si>
     <t>XS3215529192</t>
   </si>
   <si>
     <t>ASN BAN 3.375 10-32</t>
   </si>
   <si>
-    <t>2 866.44</t>
+    <t>3 291.78</t>
   </si>
   <si>
     <t>XS2694995163</t>
   </si>
   <si>
     <t>ASR NED 3.625 12-28</t>
   </si>
   <si>
-    <t>5 087.91</t>
+    <t>6 161.51</t>
   </si>
   <si>
     <t>XS2747590896</t>
   </si>
   <si>
     <t>ASS GEN 3.212 01-29</t>
   </si>
   <si>
+    <t>1 164.24</t>
+  </si>
+  <si>
     <t>XS2747596315</t>
   </si>
   <si>
     <t>ASS GEN 3.547 01-34</t>
   </si>
   <si>
     <t>XS2314312179</t>
   </si>
   <si>
     <t>AXA 1.375 10-41</t>
   </si>
   <si>
-    <t>6 724.32</t>
+    <t>7 608.08</t>
   </si>
   <si>
     <t>FR0014015J87</t>
   </si>
   <si>
     <t>AYVENS 3.0 04-30</t>
   </si>
   <si>
-    <t>1 167.12</t>
+    <t>FR0014017YD2</t>
+  </si>
+  <si>
+    <t>AYVENS 3.375 04-29</t>
   </si>
   <si>
     <t>IT0005675126</t>
   </si>
   <si>
     <t>BANC BP 3.125 10-31</t>
   </si>
   <si>
-    <t>2 178.08</t>
+    <t>2 493.15</t>
   </si>
   <si>
     <t>XS2357417257</t>
   </si>
   <si>
     <t>BANC NT 0.625 06-29</t>
   </si>
   <si>
+    <t>1 037.67</t>
+  </si>
+  <si>
     <t>XS2194370727</t>
   </si>
   <si>
     <t>BANC NT 1.125 06-27</t>
   </si>
   <si>
     <t>XS2063247915</t>
   </si>
   <si>
     <t>BANC SA 0.3 10-26</t>
   </si>
   <si>
     <t>XS2804565435</t>
   </si>
   <si>
     <t>BANK OF 3.5 04-29</t>
   </si>
   <si>
-    <t>10 010.96</t>
-[...1 lines deleted...]
-  <si>
     <t>XS3320133948</t>
   </si>
   <si>
     <t>BANK OF 3.625 03-32</t>
   </si>
   <si>
+    <t>1 230.51</t>
+  </si>
+  <si>
     <t>FR00140003P3</t>
   </si>
   <si>
     <t>BANQ FE 0.1 10-27</t>
   </si>
   <si>
     <t>FR0014004750</t>
   </si>
   <si>
     <t>BANQ FE 0.25 06-28</t>
   </si>
   <si>
     <t>FR001400Q0T5</t>
   </si>
   <si>
     <t>BANQ FE 3.5 05-31</t>
   </si>
   <si>
-    <t>15 342.47</t>
+    <t>16 445.21</t>
   </si>
   <si>
     <t>XS3170898723</t>
   </si>
   <si>
     <t>BAWA BK 3.375 09-33</t>
   </si>
   <si>
-    <t>19 417.81</t>
+    <t>21 544.52</t>
   </si>
   <si>
     <t>XS2013745703</t>
   </si>
   <si>
     <t>BBVA 1.0 06-26</t>
   </si>
   <si>
-    <t>3 101.37</t>
+    <t>3 353.42</t>
   </si>
   <si>
     <t>BE6328785207</t>
   </si>
   <si>
     <t>BELF SA 0.375 06-27</t>
   </si>
   <si>
     <t>BE6352762387</t>
   </si>
   <si>
     <t>BELF SA 3.625 06-30</t>
   </si>
   <si>
-    <t>14 549.66</t>
+    <t>15 691.78</t>
   </si>
   <si>
     <t>BE6344187966</t>
   </si>
   <si>
     <t>BELF SA 3.875 06-28</t>
   </si>
   <si>
-    <t>3 100.00</t>
+    <t>3 344.18</t>
   </si>
   <si>
     <t>XS2634687912</t>
   </si>
   <si>
     <t>BK AMER 4.134 06-28</t>
   </si>
   <si>
-    <t>16 536.00</t>
+    <t>17 838.49</t>
   </si>
   <si>
     <t>XS3225871121</t>
   </si>
   <si>
     <t>BK IREL 3.625 11-36</t>
   </si>
   <si>
-    <t>1 540.38</t>
+    <t>1 791.64</t>
   </si>
   <si>
     <t>XS3332496184</t>
   </si>
   <si>
     <t>BK IREL 3.875 04-34</t>
   </si>
   <si>
     <t>XS2643234011</t>
   </si>
   <si>
     <t>BK IREL 5.0 07-31</t>
   </si>
   <si>
-    <t>13 130.14</t>
+    <t>14 248.63</t>
   </si>
   <si>
     <t>FR0013415692</t>
   </si>
   <si>
     <t>BQ POST 1.375 04-29</t>
   </si>
   <si>
-    <t>3 853.77</t>
+    <t>4 113.70</t>
   </si>
   <si>
     <t>XS3038544790</t>
   </si>
   <si>
     <t>BRAM U 3.625 04-33</t>
   </si>
   <si>
-    <t>17 809.38</t>
+    <t>1 030.29</t>
   </si>
   <si>
     <t>DE000BU3Z005</t>
   </si>
   <si>
     <t>BUND DE 2.3 02-33</t>
   </si>
   <si>
+    <t>1 287.68</t>
+  </si>
+  <si>
     <t>FR001400M4O2</t>
   </si>
   <si>
     <t>CA 4.375 11-33</t>
   </si>
   <si>
-    <t>11 890.41</t>
+    <t>14 095.89</t>
   </si>
   <si>
     <t>XS3108521124</t>
   </si>
   <si>
     <t>CA AUTO 2.75 07-28</t>
   </si>
   <si>
-    <t>2 031.76</t>
+    <t>2 206.78</t>
   </si>
   <si>
     <t>XS2555187801</t>
   </si>
   <si>
     <t>CAIX 5.375 11-30</t>
   </si>
   <si>
-    <t>2 017.47</t>
+    <t>2 356.16</t>
   </si>
   <si>
     <t>DE000CZ45W57</t>
   </si>
   <si>
     <t>CMZB FR 3.0 09-27</t>
   </si>
   <si>
-    <t>1 627.40</t>
+    <t>1 816.44</t>
   </si>
   <si>
     <t>FR0013463775</t>
   </si>
   <si>
     <t>CNP ASS 2.0 07-50</t>
   </si>
   <si>
-    <t>6 767.12</t>
+    <t>7 397.26</t>
   </si>
   <si>
     <t>XS3320133781</t>
   </si>
   <si>
     <t>COLO SF 3.875 04-31</t>
   </si>
   <si>
     <t>DE000CZ457W4</t>
   </si>
   <si>
     <t>COMM AK 4.0 01-38</t>
   </si>
   <si>
-    <t>2 268.49</t>
+    <t>3 024.66</t>
   </si>
   <si>
     <t>DE000CZ45ZY0</t>
   </si>
   <si>
     <t>COMM AK 4.125 06-37</t>
   </si>
   <si>
-    <t>12 386.30</t>
+    <t>13 426.03</t>
   </si>
   <si>
     <t>DE000CZ439B6</t>
   </si>
   <si>
     <t>COMM AK 5.25 03-29</t>
   </si>
   <si>
+    <t>1 251.37</t>
+  </si>
+  <si>
     <t>XS2796609787</t>
   </si>
   <si>
     <t>COMP DE 3.375 04-30</t>
   </si>
   <si>
-    <t>3 301.03</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2796659964</t>
   </si>
   <si>
     <t>COMP DE 3.625 04-34</t>
   </si>
   <si>
-    <t>7 091.10</t>
-[...1 lines deleted...]
-  <si>
     <t>XS3200103490</t>
   </si>
   <si>
     <t>COOP RA 3.548 10-35</t>
   </si>
   <si>
-    <t>10 170.93</t>
+    <t>11 531.00</t>
   </si>
   <si>
     <t>FR0013447232</t>
   </si>
   <si>
     <t>COVI 1.125 09-31</t>
   </si>
   <si>
-    <t>1 202.05</t>
+    <t>1 343.84</t>
   </si>
   <si>
     <t>FR0014010IN9</t>
   </si>
   <si>
     <t>COVI 3.625 06-34</t>
   </si>
   <si>
-    <t>2 850.34</t>
+    <t>3 078.77</t>
   </si>
   <si>
     <t>XS3244187764</t>
   </si>
   <si>
     <t>DANS BK 3.375 12-33</t>
   </si>
   <si>
-    <t>6 602.05</t>
+    <t>7 878.08</t>
   </si>
   <si>
     <t>XS3101509167</t>
   </si>
   <si>
     <t>DANS BK 3.5 11-35</t>
   </si>
   <si>
-    <t>1 898.63</t>
+    <t>2 229.45</t>
   </si>
   <si>
     <t>XS2637421848</t>
   </si>
   <si>
     <t>DANS BK 4.75 06-30</t>
   </si>
   <si>
-    <t>4 787.74</t>
+    <t>5 176.85</t>
   </si>
   <si>
     <t>XS2280835260</t>
   </si>
   <si>
     <t>DIGI IN 0.625 07-31</t>
   </si>
   <si>
-    <t>2 660.96</t>
+    <t>2 897.26</t>
   </si>
   <si>
     <t>XS3074473474</t>
   </si>
   <si>
     <t>DNB BAN 3.125 05-31</t>
   </si>
   <si>
-    <t>26 969.18</t>
+    <t>28 938.36</t>
   </si>
   <si>
     <t>XS3166221948</t>
   </si>
   <si>
     <t>EAST JA 3.727 09-37</t>
   </si>
   <si>
-    <t>6 175.59</t>
+    <t>6 851.96</t>
   </si>
   <si>
     <t>PTEDP6OM0007</t>
   </si>
   <si>
     <t>EDP 4.375 12-55</t>
   </si>
   <si>
-    <t>1 738.01</t>
+    <t>3 116.44</t>
   </si>
   <si>
     <t>XS2978779176</t>
   </si>
   <si>
     <t>EDP SER 3.5 07-31</t>
   </si>
   <si>
-    <t>13 100.55</t>
+    <t>14 291.51</t>
   </si>
   <si>
     <t>XS2699159351</t>
   </si>
   <si>
     <t>EDP SER 4.375 04-32</t>
   </si>
   <si>
-    <t>5 625.17</t>
-[...1 lines deleted...]
-  <si>
     <t>BE6368381404</t>
   </si>
   <si>
     <t>ELIA TR 3.5 10-35</t>
   </si>
   <si>
-    <t>1 668.49</t>
+    <t>1 889.04</t>
   </si>
   <si>
     <t>BE6340849569</t>
   </si>
   <si>
     <t>ELIA TR 3.625 01-33</t>
   </si>
   <si>
     <t>BE6349118800</t>
   </si>
   <si>
     <t>ELIA TR 3.75 01-36</t>
   </si>
   <si>
-    <t>1 520.55</t>
+    <t>1 993.15</t>
   </si>
   <si>
     <t>XS3044299769</t>
   </si>
   <si>
     <t>ELLE AB 3.75 05-35</t>
   </si>
   <si>
-    <t>6 365.03</t>
+    <t>6 821.10</t>
   </si>
   <si>
     <t>XS1750986744</t>
   </si>
   <si>
     <t>ENEL FI 1.125 09-26</t>
   </si>
   <si>
-    <t>1 721.71</t>
+    <t>1 923.75</t>
   </si>
   <si>
     <t>XS3299702137</t>
   </si>
   <si>
     <t>ENEX HO 3.0 02-32</t>
   </si>
   <si>
+    <t>1 635.04</t>
+  </si>
+  <si>
     <t>XS3045470492</t>
   </si>
   <si>
     <t>ENEX HO 3.25 04-33</t>
   </si>
   <si>
-    <t>9 509.59</t>
-[...1 lines deleted...]
-  <si>
     <t>FR0013455813</t>
   </si>
   <si>
     <t>ENGIE 0.5 10-30</t>
   </si>
   <si>
     <t>FR0014000RR2</t>
   </si>
   <si>
     <t>ENGIE 1.5 PERP</t>
   </si>
   <si>
-    <t>2 983.56</t>
+    <t>1 183.56</t>
   </si>
   <si>
     <t>FR0013504693</t>
   </si>
   <si>
     <t>ENGIE 2.125 03-32</t>
   </si>
   <si>
+    <t>FR0014016Z94</t>
+  </si>
+  <si>
+    <t>ENGIE 4.371 PERP</t>
+  </si>
+  <si>
     <t>XS1702729275</t>
   </si>
   <si>
     <t>EON INT 1.25 10-27</t>
   </si>
   <si>
     <t>XS2463518998</t>
   </si>
   <si>
     <t>EON SE 1.625 03-31</t>
   </si>
   <si>
     <t>XS2747600018</t>
   </si>
   <si>
     <t>EON SE 3.375 01-31</t>
   </si>
   <si>
+    <t>1 223.32</t>
+  </si>
+  <si>
     <t>XS2574873183</t>
   </si>
   <si>
     <t>EON SE 3.875 01-35</t>
   </si>
   <si>
-    <t>1 076.51</t>
+    <t>1 393.94</t>
   </si>
   <si>
     <t>XS2673547746</t>
   </si>
   <si>
     <t>EON SE 4.0 08-33</t>
   </si>
   <si>
-    <t>7 035.62</t>
+    <t>7 791.78</t>
   </si>
   <si>
     <t>XS2432544349</t>
   </si>
   <si>
     <t>ESB FIN 1.0 07-34</t>
   </si>
   <si>
-    <t>2 095.89</t>
+    <t>2 284.93</t>
   </si>
   <si>
     <t>XS2697970536</t>
   </si>
   <si>
     <t>ESB FIN 4.25 03-36</t>
   </si>
   <si>
     <t>EU000A3K4DG1</t>
   </si>
   <si>
     <t>EURO UN 1.25 02-43</t>
   </si>
   <si>
-    <t>1 553.94</t>
+    <t>2 203.77</t>
   </si>
   <si>
     <t>DE000A4DFCB7</t>
   </si>
   <si>
     <t>EVON IN 3.25 01-30</t>
   </si>
   <si>
+    <t>1 151.84</t>
+  </si>
+  <si>
     <t>DE000A4DFWV3</t>
   </si>
   <si>
     <t>EVON IN 4.25 09-55</t>
   </si>
   <si>
-    <t>2 363.70</t>
+    <t>2 631.51</t>
   </si>
   <si>
     <t>XS2784700671</t>
   </si>
   <si>
     <t>FING EM 3.25 03-34</t>
   </si>
   <si>
     <t>FR0013234333</t>
   </si>
   <si>
     <t>FRAN GO 1.75 06-39</t>
   </si>
   <si>
-    <t>4 949.38</t>
+    <t>5 357.40</t>
   </si>
   <si>
     <t>FR0013322989</t>
   </si>
   <si>
     <t>GECINA 1.625 03-30</t>
   </si>
   <si>
     <t>FR0013266368</t>
   </si>
   <si>
     <t>GECINA 2.0 06-32</t>
   </si>
   <si>
-    <t>7 506.85</t>
+    <t>8 136.99</t>
   </si>
   <si>
     <t>XS3072230744</t>
   </si>
   <si>
     <t>IBER FI 3.5 05-35</t>
   </si>
   <si>
-    <t>21 412.33</t>
+    <t>22 956.16</t>
   </si>
   <si>
     <t>XS3224600232</t>
   </si>
   <si>
     <t>IBER FI 3.75 PERP</t>
   </si>
   <si>
-    <t>1 500.00</t>
+    <t>1 736.30</t>
   </si>
   <si>
     <t>XS2748213290</t>
   </si>
   <si>
     <t>IBER FI 4.871 PERP</t>
   </si>
   <si>
-    <t>27 944.86</t>
-[...1 lines deleted...]
-  <si>
     <t>FR001400ZRC6</t>
   </si>
   <si>
     <t>ICAD PR 4.375 05-35</t>
   </si>
   <si>
-    <t>11 255.14</t>
+    <t>12 082.19</t>
   </si>
   <si>
     <t>FR0014007NF1</t>
   </si>
   <si>
     <t>ICADE 1.0 01-30</t>
   </si>
   <si>
     <t>XS3225326282</t>
   </si>
   <si>
     <t>ING GRO 2.875 11-30</t>
   </si>
   <si>
-    <t>1 110.62</t>
+    <t>1 291.78</t>
   </si>
   <si>
     <t>XS2764264789</t>
   </si>
   <si>
     <t>ING GRO 4.0 02-35</t>
   </si>
   <si>
     <t>XS2524746687</t>
   </si>
   <si>
     <t>ING GRO 4.125 08-33</t>
   </si>
   <si>
-    <t>7 425.00</t>
+    <t>8 204.79</t>
   </si>
   <si>
     <t>XS2625195891</t>
   </si>
   <si>
     <t>INTE 4.0 05-26</t>
   </si>
   <si>
-    <t>3 463.01</t>
+    <t>3 715.07</t>
   </si>
   <si>
     <t>XS2529233814</t>
   </si>
   <si>
     <t>INTE 4.75 09-27</t>
   </si>
   <si>
-    <t>4 021.23</t>
+    <t>4 470.21</t>
   </si>
   <si>
     <t>XS2625196352</t>
   </si>
   <si>
     <t>INTE 4.875 05-30</t>
   </si>
   <si>
-    <t>21 102.74</t>
+    <t>22 638.70</t>
   </si>
   <si>
     <t>IE000GVLBXU6</t>
   </si>
   <si>
     <t>IREL GO 3.0 10-43</t>
   </si>
   <si>
-    <t>8 087.67</t>
+    <t>9 221.92</t>
   </si>
   <si>
     <t>XS1704789590</t>
   </si>
   <si>
     <t>IREN 1.5 10-27</t>
   </si>
   <si>
-    <t>1 850.55</t>
+    <t>2 119.93</t>
   </si>
   <si>
     <t>XS2752472436</t>
   </si>
   <si>
     <t>IREN 3.875 07-32</t>
   </si>
   <si>
-    <t>9 765.00</t>
+    <t>10 656.25</t>
   </si>
   <si>
     <t>IT0005596470</t>
   </si>
   <si>
     <t>ITAL BU 4.05 10-37</t>
   </si>
   <si>
-    <t>4 989.07</t>
+    <t>5 743.99</t>
   </si>
   <si>
     <t>BE0390246156</t>
   </si>
   <si>
     <t>KBC GRO 3.625 08-36</t>
   </si>
   <si>
-    <t>4 310.27</t>
+    <t>4 767.12</t>
   </si>
   <si>
     <t>BE0390124874</t>
   </si>
   <si>
     <t>KBC GRO 3.75 03-32</t>
   </si>
   <si>
+    <t>1 386.99</t>
+  </si>
+  <si>
     <t>XS2780025271</t>
   </si>
   <si>
     <t>KONI AH 3.375 03-31</t>
   </si>
   <si>
     <t>XS2596537972</t>
   </si>
   <si>
     <t>KONI AH 3.5 04-28</t>
   </si>
   <si>
-    <t>3 461.64</t>
-[...1 lines deleted...]
-  <si>
     <t>XS3308614794</t>
   </si>
   <si>
     <t>KONI AH 3.625 03-34</t>
   </si>
   <si>
     <t>FR0013384567</t>
   </si>
   <si>
     <t>LA POST 1.45 11-28</t>
   </si>
   <si>
     <t>XS2089229806</t>
   </si>
   <si>
     <t>MERL PR 1.875 12-34</t>
   </si>
   <si>
-    <t>1 803.08</t>
+    <t>2 157.53</t>
   </si>
   <si>
     <t>XS3168718529</t>
   </si>
   <si>
     <t>MERL PR 3.5 09-33</t>
   </si>
   <si>
-    <t>5 983.56</t>
+    <t>6 645.21</t>
   </si>
   <si>
     <t>IT0005678955</t>
   </si>
   <si>
     <t>MONT PA 3.25 02-32</t>
   </si>
   <si>
-    <t>1 621.35</t>
+    <t>1 906.01</t>
   </si>
   <si>
     <t>XS2388449758</t>
   </si>
   <si>
     <t>NATL BA 0.5 09-28</t>
   </si>
   <si>
-    <t>1 308.22</t>
+    <t>1 465.75</t>
   </si>
   <si>
     <t>XS2528858033</t>
   </si>
   <si>
     <t>NATW GR 4.067 09-28</t>
   </si>
   <si>
-    <t>11 476.74</t>
+    <t>12 758.12</t>
   </si>
   <si>
     <t>NL0013552060</t>
   </si>
   <si>
     <t>NETH GO 0.5 01-40</t>
   </si>
   <si>
     <t>XS3232967318</t>
   </si>
   <si>
     <t>NORD BK 3.25 11-35</t>
   </si>
   <si>
-    <t>7 533.95</t>
+    <t>8 846.68</t>
   </si>
   <si>
     <t>XS3170346368</t>
   </si>
   <si>
     <t>NORD BK 3.5 09-35</t>
   </si>
   <si>
-    <t>11 219.18</t>
+    <t>12 542.47</t>
   </si>
   <si>
     <t>XS2797546624</t>
   </si>
   <si>
     <t>PERM TS 4.25 07-30</t>
   </si>
   <si>
-    <t>3 996.16</t>
+    <t>4 344.32</t>
   </si>
   <si>
     <t>XS2021462440</t>
   </si>
   <si>
     <t>PROL IN 0.875 07-29</t>
   </si>
   <si>
+    <t>1 070.14</t>
+  </si>
+  <si>
     <t>XS2187529180</t>
   </si>
   <si>
     <t>PROL IN 1.625 06-32</t>
   </si>
   <si>
-    <t>3 577.67</t>
+    <t>3 864.38</t>
   </si>
   <si>
     <t>XS1904690341</t>
   </si>
   <si>
     <t>PROL IN 2.375 11-30</t>
   </si>
   <si>
-    <t>3 966.90</t>
+    <t>4 632.88</t>
   </si>
   <si>
     <t>XS2744299335</t>
   </si>
   <si>
     <t>RED ELE 3.0 01-34</t>
   </si>
   <si>
-    <t>1 800.00</t>
-[...8 lines deleted...]
-    <t>2 990.41</t>
+    <t>2 367.12</t>
   </si>
   <si>
     <t>XS2838500218</t>
   </si>
   <si>
     <t>REDEIA 3.375 07-32</t>
   </si>
   <si>
-    <t>12 251.71</t>
+    <t>13 315.07</t>
+  </si>
+  <si>
+    <t>XS3348120653</t>
+  </si>
+  <si>
+    <t>REDEIA 4.375 PERP</t>
   </si>
   <si>
     <t>FR0014010DR1</t>
   </si>
   <si>
     <t>RENA 3.875 09-30</t>
   </si>
   <si>
-    <t>1 932.19</t>
+    <t>2 176.37</t>
   </si>
   <si>
     <t>FR0014007LP4</t>
   </si>
   <si>
     <t>RTE EDF 0.75 01-34</t>
   </si>
   <si>
+    <t>1 245.21</t>
+  </si>
+  <si>
     <t>XS3166372568</t>
   </si>
   <si>
     <t>SCOT HY 3.375 11-33</t>
   </si>
   <si>
-    <t>9 378.80</t>
+    <t>10 406.00</t>
   </si>
   <si>
     <t>FR001400U1Q3</t>
   </si>
   <si>
     <t>SG 3.625 11-30</t>
   </si>
   <si>
-    <t>12 334.93</t>
+    <t>14 390.75</t>
   </si>
   <si>
     <t>ES0000012J07</t>
   </si>
   <si>
     <t>SPAI GO 1.0 07-42</t>
   </si>
   <si>
-    <t>4 679.45</t>
+    <t>5 120.55</t>
   </si>
   <si>
     <t>XS3027988263</t>
   </si>
   <si>
     <t>SSE 3.5 03-32</t>
   </si>
   <si>
     <t>XS2675685700</t>
   </si>
   <si>
     <t>SSE 4.0 09-31</t>
   </si>
   <si>
-    <t>8 166.58</t>
+    <t>9 073.97</t>
   </si>
   <si>
     <t>XS2532312548</t>
   </si>
   <si>
     <t>STAT AS 2.875 09-29</t>
   </si>
   <si>
-    <t>3 761.92</t>
+    <t>4 196.71</t>
   </si>
   <si>
     <t>XS2723597923</t>
   </si>
   <si>
     <t>STAT AS 3.125 12-26</t>
   </si>
   <si>
-    <t>1 294.52</t>
+    <t>1 570.21</t>
   </si>
   <si>
     <t>XS2779793061</t>
   </si>
   <si>
     <t>STAT AS 3.75 03-39</t>
   </si>
   <si>
     <t>XS2768793676</t>
   </si>
   <si>
     <t>STAT SF 3.375 02-36</t>
   </si>
   <si>
     <t>XS2443749648</t>
   </si>
   <si>
     <t>TELI CO 2.75 06-83</t>
   </si>
   <si>
-    <t>6 193.15</t>
+    <t>6 713.01</t>
   </si>
   <si>
     <t>XS2477935345</t>
   </si>
   <si>
     <t>TENN HO 1.625 11-26</t>
   </si>
   <si>
     <t>XS1241581096</t>
   </si>
   <si>
     <t>TENN HO 1.75 06-27</t>
   </si>
   <si>
-    <t>2 013.70</t>
+    <t>2 168.08</t>
   </si>
   <si>
     <t>XS2549543499</t>
   </si>
   <si>
     <t>TENN HO 4.5 10-34</t>
   </si>
   <si>
-    <t>2 468.22</t>
+    <t>2 836.85</t>
   </si>
   <si>
     <t>XS3128477521</t>
   </si>
   <si>
     <t>TERN RE 3.0 07-31</t>
   </si>
   <si>
-    <t>11 391.78</t>
+    <t>12 431.51</t>
   </si>
   <si>
     <t>XS2655852726</t>
   </si>
   <si>
     <t>TERN RE 3.875 07-33</t>
   </si>
   <si>
-    <t>2 654.11</t>
+    <t>2 898.29</t>
   </si>
   <si>
     <t>XS2357205587</t>
   </si>
   <si>
     <t>TRAS EL 0.375 06-29</t>
   </si>
   <si>
     <t>XS2209023402</t>
   </si>
   <si>
     <t>TRAS EL 0.75 07-32</t>
   </si>
   <si>
-    <t>2 876.71</t>
+    <t>3 141.37</t>
   </si>
   <si>
     <t>XS2360310044</t>
   </si>
   <si>
     <t>UNIC 0.8 07-29</t>
   </si>
   <si>
-    <t>1 179.18</t>
+    <t>1 280.00</t>
   </si>
   <si>
     <t>XS2555420103</t>
   </si>
   <si>
     <t>UNIC 5.85 11-27</t>
   </si>
   <si>
-    <t>4 359.45</t>
+    <t>5 096.71</t>
   </si>
   <si>
     <t>XS2257961818</t>
   </si>
   <si>
     <t>UPM KYM 0.125 11-28</t>
   </si>
   <si>
     <t>XS2320453884</t>
   </si>
   <si>
     <t>UPM KYM 0.5 03-31</t>
   </si>
   <si>
     <t>XS2478685931</t>
   </si>
   <si>
     <t>UPM KYM 2.25 05-29</t>
   </si>
   <si>
-    <t>2 692.60</t>
+    <t>2 891.10</t>
   </si>
   <si>
     <t>XS2009891479</t>
   </si>
   <si>
     <t>VATFAL 0 1/2 06/24/2</t>
   </si>
   <si>
-    <t>1 534.25</t>
+    <t>1 660.27</t>
   </si>
   <si>
     <t>XS2297882644</t>
   </si>
   <si>
     <t>VATT AB 0.125 02-29</t>
   </si>
   <si>
     <t>XS2821745374</t>
   </si>
   <si>
     <t>VERB AG 3.25 05-31</t>
   </si>
   <si>
-    <t>8 494.52</t>
+    <t>9 108.90</t>
   </si>
   <si>
     <t>DE000A3MQS72</t>
   </si>
   <si>
     <t>VONO SE 2.375 03-32</t>
   </si>
   <si>
     <t>DE000A30VQB2</t>
   </si>
   <si>
     <t>VONO SE 5.0 11-30</t>
   </si>
   <si>
-    <t>7 013.70</t>
+    <t>8 273.97</t>
   </si>
   <si>
     <t>OEM6 Comdty</t>
   </si>
   <si>
     <t>EURO BOBL 0626</t>
   </si>
   <si>
     <t>RXM6 Comdty</t>
   </si>
   <si>
     <t>EURO BUND 0626</t>
   </si>
   <si>
     <t>DUM6 Comdty</t>
   </si>
   <si>
     <t>EURO SCHATZ 0626</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
@@ -1786,267 +1810,267 @@
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
         <v>19746.0</v>
       </c>
       <c r="D2">
-        <v>1479.05</v>
+        <v>1502.69</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>29205371.13</v>
+        <v>29672213.9</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>29205371.13</v>
+        <v>29672213.9</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
-        <v>31170.568</v>
+        <v>31638.669</v>
       </c>
       <c r="D3">
-        <v>97.65</v>
+        <v>99.17</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>3043853.68</v>
+        <v>3137621.13</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>3043853.68</v>
+        <v>3137621.13</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="1">
-        <v>2918.642</v>
+        <v>2902.394</v>
       </c>
       <c r="D4">
-        <v>4914.35</v>
+        <v>4992.75</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>14343256.97</v>
+        <v>14490934.37</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>14343256.97</v>
+        <v>14490934.37</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
         <v>13</v>
       </c>
       <c r="B5" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="1">
         <v>7670.0</v>
       </c>
       <c r="D5">
-        <v>100.01</v>
+        <v>101.6</v>
       </c>
       <c r="E5" t="s">
         <v>8</v>
       </c>
       <c r="F5">
-        <v>767089.43</v>
+        <v>779325.81</v>
       </c>
       <c r="G5" t="s">
         <v>8</v>
       </c>
       <c r="H5">
-        <v>767089.43</v>
+        <v>779325.81</v>
       </c>
       <c r="I5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" t="s">
         <v>15</v>
       </c>
       <c r="B6" t="s">
         <v>16</v>
       </c>
       <c r="C6" s="1">
         <v>10.0</v>
       </c>
       <c r="D6">
-        <v>99.21</v>
+        <v>100.74</v>
       </c>
       <c r="E6" t="s">
         <v>8</v>
       </c>
       <c r="F6">
-        <v>992.12</v>
+        <v>1007.43</v>
       </c>
       <c r="G6" t="s">
         <v>8</v>
       </c>
       <c r="H6">
-        <v>992.12</v>
+        <v>1007.43</v>
       </c>
       <c r="I6" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="7" spans="1:14">
       <c r="A7" t="s">
         <v>17</v>
       </c>
       <c r="B7" t="s">
         <v>18</v>
       </c>
       <c r="C7" s="1">
         <v>1.0</v>
       </c>
       <c r="D7">
-        <v>100.1</v>
+        <v>101.68</v>
       </c>
       <c r="E7" t="s">
         <v>8</v>
       </c>
       <c r="F7">
-        <v>100.1</v>
+        <v>101.68</v>
       </c>
       <c r="G7" t="s">
         <v>8</v>
       </c>
       <c r="H7">
-        <v>100.1</v>
+        <v>101.68</v>
       </c>
       <c r="I7" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="8" spans="1:14">
       <c r="A8" t="s">
         <v>19</v>
       </c>
       <c r="B8" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="1">
         <v>10.0</v>
       </c>
       <c r="D8">
-        <v>99.24</v>
+        <v>100.82</v>
       </c>
       <c r="E8" t="s">
         <v>8</v>
       </c>
       <c r="F8">
-        <v>992.46</v>
+        <v>1008.26</v>
       </c>
       <c r="G8" t="s">
         <v>8</v>
       </c>
       <c r="H8">
-        <v>992.46</v>
+        <v>1008.26</v>
       </c>
       <c r="I8" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P157"/>
+  <dimension ref="A1:P159"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O157" sqref="O157"/>
+      <selection activeCell="O159" sqref="O159"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>21</v>
       </c>
       <c r="B1" t="s">
         <v>22</v>
       </c>
       <c r="C1" t="s">
         <v>23</v>
       </c>
       <c r="D1" t="s">
         <v>24</v>
       </c>
       <c r="E1" t="s">
         <v>25</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>26</v>
@@ -2065,7839 +2089,7939 @@
       </c>
       <c r="L1" t="s">
         <v>31</v>
       </c>
       <c r="M1" t="s">
         <v>32</v>
       </c>
       <c r="N1" t="s">
         <v>33</v>
       </c>
       <c r="O1" t="s">
         <v>34</v>
       </c>
       <c r="P1" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>36</v>
       </c>
       <c r="B2" t="s">
         <v>37</v>
       </c>
       <c r="C2" s="1">
-        <v>1655.0</v>
+        <v>1957.0</v>
       </c>
       <c r="D2" s="1">
-        <v>1071.79</v>
+        <v>1073.38</v>
       </c>
       <c r="E2" s="1">
-        <v>1069.73755891</v>
+        <v>1070.81060296</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
         <v>1.0</v>
       </c>
       <c r="H2" s="1">
-        <v>1770415.66</v>
+        <v>2095576.35</v>
       </c>
       <c r="I2" s="1">
-        <v>3396.79</v>
+        <v>5028.31</v>
       </c>
       <c r="J2" s="1">
-        <v>0.19186398294737</v>
+        <v>0.23994878544988</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>1773812.45</v>
+        <v>2100604.66</v>
       </c>
       <c r="N2" s="1">
-        <v>1773812.45</v>
+        <v>2100604.66</v>
       </c>
       <c r="O2" s="1">
-        <v>3.75</v>
+        <v>4.37</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>38</v>
       </c>
       <c r="B3" t="s">
         <v>39</v>
       </c>
       <c r="C3" s="1">
         <v>140000.0</v>
       </c>
       <c r="D3" s="1">
-        <v>99.96396673</v>
+        <v>99.98015122</v>
       </c>
       <c r="E3" s="1">
         <v>101.385614</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
         <v>1.0</v>
       </c>
       <c r="H3" s="1">
         <v>141939.86</v>
       </c>
       <c r="I3" s="1">
-        <v>780.93</v>
+        <v>1024.13</v>
       </c>
       <c r="J3" s="1">
-        <v>0.5501837186538</v>
+        <v>0.72152389047023</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3" t="s">
         <v>40</v>
       </c>
       <c r="M3" s="1">
-        <v>139949.56</v>
+        <v>139972.21</v>
       </c>
       <c r="N3" s="1">
-        <v>142720.79</v>
+        <v>142963.99</v>
       </c>
       <c r="O3" s="1">
         <v>0.3</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>41</v>
       </c>
       <c r="B4" t="s">
         <v>42</v>
       </c>
       <c r="C4" s="1">
         <v>254000.0</v>
       </c>
       <c r="D4" s="1">
-        <v>96.76264585</v>
+        <v>98.36681167</v>
       </c>
       <c r="E4" s="1">
         <v>99.533614</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
         <v>1.0</v>
       </c>
       <c r="H4" s="1">
         <v>252815.38</v>
       </c>
       <c r="I4" s="1">
-        <v>-4165.97</v>
+        <v>428.79</v>
       </c>
       <c r="J4" s="1">
-        <v>-1.6478309191474</v>
+        <v>0.16960597887676</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4" t="s">
         <v>43</v>
       </c>
       <c r="M4" s="1">
-        <v>245777.12</v>
+        <v>249851.7</v>
       </c>
       <c r="N4" s="1">
-        <v>248649.41</v>
+        <v>253244.17</v>
       </c>
       <c r="O4" s="1">
         <v>0.53</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>44</v>
       </c>
       <c r="B5" t="s">
         <v>45</v>
       </c>
       <c r="C5" s="1">
         <v>164000.0</v>
       </c>
       <c r="D5" s="1">
-        <v>95.72400527</v>
+        <v>97.75868213</v>
       </c>
       <c r="E5" s="1">
         <v>99.08</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
       <c r="G5">
         <v>1.0</v>
       </c>
       <c r="H5" s="1">
         <v>162491.2</v>
       </c>
       <c r="I5" s="1">
-        <v>-4526.57</v>
+        <v>-815.08</v>
       </c>
       <c r="J5" s="1">
-        <v>-2.7857323965852</v>
+        <v>-0.50161485668147</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
-      <c r="L5">
-        <v>977.26</v>
+      <c r="L5" t="s">
+        <v>46</v>
       </c>
       <c r="M5" s="1">
-        <v>156987.37</v>
+        <v>160324.24</v>
       </c>
       <c r="N5" s="1">
-        <v>157964.63</v>
+        <v>161676.12</v>
       </c>
       <c r="O5" s="1">
-        <v>0.33</v>
+        <v>0.34</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B6" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="C6" s="1">
         <v>130000.0</v>
       </c>
       <c r="D6" s="1">
-        <v>102.18990913</v>
+        <v>103.78750306</v>
       </c>
       <c r="E6" s="1">
         <v>110.550762</v>
       </c>
       <c r="F6" t="s">
         <v>8</v>
       </c>
       <c r="G6">
         <v>1.0</v>
       </c>
       <c r="H6" s="1">
         <v>143715.99</v>
       </c>
       <c r="I6" s="1">
-        <v>-9996.51</v>
+        <v>-7561.24</v>
       </c>
       <c r="J6" s="1">
-        <v>-6.9557395805435</v>
+        <v>-5.2612378065934</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
-      <c r="L6">
-        <v>872.6</v>
+      <c r="L6" t="s">
+        <v>49</v>
       </c>
       <c r="M6" s="1">
-        <v>132846.88</v>
+        <v>134923.76</v>
       </c>
       <c r="N6" s="1">
-        <v>133719.48</v>
+        <v>136154.75</v>
       </c>
       <c r="O6" s="1">
         <v>0.28</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="B7" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="C7" s="1">
         <v>130000.0</v>
       </c>
       <c r="D7" s="1">
-        <v>103.65532916</v>
+        <v>104.45793948</v>
       </c>
       <c r="E7" s="1">
         <v>108.857546</v>
       </c>
       <c r="F7" t="s">
         <v>8</v>
       </c>
       <c r="G7">
         <v>1.0</v>
       </c>
       <c r="H7" s="1">
         <v>141514.81</v>
       </c>
       <c r="I7" s="1">
-        <v>-3669.59</v>
+        <v>-2257.57</v>
       </c>
       <c r="J7" s="1">
-        <v>-2.5930784205554</v>
+        <v>-1.5952888605793</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="M7" s="1">
-        <v>134751.93</v>
+        <v>135795.32</v>
       </c>
       <c r="N7" s="1">
-        <v>137845.22</v>
+        <v>139257.24</v>
       </c>
       <c r="O7" s="1">
         <v>0.29</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="B8" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="C8" s="1">
         <v>500000.0</v>
       </c>
       <c r="D8" s="1">
-        <v>95.42123574</v>
+        <v>97.19233362</v>
       </c>
       <c r="E8" s="1">
         <v>99.430044</v>
       </c>
       <c r="F8" t="s">
         <v>8</v>
       </c>
       <c r="G8">
         <v>1.0</v>
       </c>
       <c r="H8" s="1">
         <v>497150.22</v>
       </c>
       <c r="I8" s="1">
-        <v>-7591.99</v>
+        <v>2208.71</v>
       </c>
       <c r="J8" s="1">
-        <v>-1.527101808383</v>
+        <v>0.44427416727282</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="M8" s="1">
-        <v>477106.18</v>
+        <v>485961.67</v>
       </c>
       <c r="N8" s="1">
-        <v>489558.23</v>
+        <v>499358.93</v>
       </c>
       <c r="O8" s="1">
-        <v>1.03</v>
+        <v>1.04</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="B9" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="C9" s="1">
         <v>300000.0</v>
       </c>
       <c r="D9" s="1">
-        <v>96.25344108</v>
+        <v>97.64896433</v>
       </c>
       <c r="E9" s="1">
         <v>99.503</v>
       </c>
       <c r="F9" t="s">
         <v>8</v>
       </c>
       <c r="G9">
         <v>1.0</v>
       </c>
       <c r="H9" s="1">
         <v>298509.0</v>
       </c>
       <c r="I9" s="1">
-        <v>-5063.75</v>
+        <v>-310.05</v>
       </c>
       <c r="J9" s="1">
-        <v>-1.6963475138103</v>
+        <v>-0.10386621508899</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="M9" s="1">
-        <v>288760.32</v>
+        <v>292946.9</v>
       </c>
       <c r="N9" s="1">
-        <v>293445.25</v>
+        <v>298198.95</v>
       </c>
       <c r="O9" s="1">
         <v>0.62</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="B10" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="C10" s="1">
         <v>100000.0</v>
       </c>
       <c r="D10" s="1">
-        <v>102.08538283</v>
+        <v>103.42958451</v>
       </c>
       <c r="E10" s="1">
         <v>108.76173</v>
       </c>
       <c r="F10" t="s">
         <v>8</v>
       </c>
       <c r="G10">
         <v>1.0</v>
       </c>
       <c r="H10" s="1">
         <v>108761.73</v>
       </c>
       <c r="I10" s="1">
-        <v>-6233.88</v>
+        <v>-4621.87</v>
       </c>
       <c r="J10" s="1">
-        <v>-5.7316852168497</v>
+        <v>-4.2495370384417</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10">
-        <v>442.47</v>
+        <v>710.27</v>
       </c>
       <c r="M10" s="1">
-        <v>102085.38</v>
+        <v>103429.59</v>
       </c>
       <c r="N10" s="1">
-        <v>102527.85</v>
+        <v>104139.86</v>
       </c>
       <c r="O10" s="1">
         <v>0.22</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="B11" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="C11" s="1">
         <v>100000.0</v>
       </c>
       <c r="D11" s="1">
-        <v>98.37197928</v>
+        <v>98.89733424</v>
       </c>
       <c r="E11" s="1">
         <v>99.684</v>
       </c>
       <c r="F11" t="s">
         <v>8</v>
       </c>
       <c r="G11">
         <v>1.0</v>
       </c>
       <c r="H11" s="1">
         <v>99684.0</v>
       </c>
       <c r="I11" s="1">
-        <v>941.4</v>
+        <v>1624.29</v>
       </c>
       <c r="J11" s="1">
-        <v>0.94438425424341</v>
+        <v>1.6294390273264</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="M11" s="1">
-        <v>98371.98</v>
+        <v>98897.33</v>
       </c>
       <c r="N11" s="1">
-        <v>100625.4</v>
+        <v>101308.29</v>
       </c>
       <c r="O11" s="1">
         <v>0.21</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="B12" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="C12" s="1">
         <v>1467000.0</v>
       </c>
       <c r="D12" s="1">
-        <v>96.16886565</v>
+        <v>98.43704526</v>
       </c>
       <c r="E12" s="1">
         <v>99.556461</v>
       </c>
       <c r="F12" t="s">
         <v>8</v>
       </c>
       <c r="G12">
         <v>1.0</v>
       </c>
       <c r="H12" s="1">
         <v>1460493.28</v>
       </c>
       <c r="I12" s="1">
-        <v>-31760.44</v>
+        <v>4980.3</v>
       </c>
       <c r="J12" s="1">
-        <v>-2.1746378730342</v>
+        <v>0.34100122665405</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="M12" s="1">
-        <v>1410797.26</v>
+        <v>1444071.46</v>
       </c>
       <c r="N12" s="1">
-        <v>1428732.84</v>
+        <v>1465473.58</v>
       </c>
       <c r="O12" s="1">
-        <v>3.02</v>
+        <v>3.05</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="B13" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="C13" s="1">
         <v>540000.0</v>
       </c>
       <c r="D13" s="1">
-        <v>96.83984155</v>
+        <v>97.817527</v>
       </c>
       <c r="E13" s="1">
         <v>99.791763</v>
       </c>
       <c r="F13" t="s">
         <v>8</v>
       </c>
       <c r="G13">
         <v>1.0</v>
       </c>
       <c r="H13" s="1">
         <v>538875.52</v>
       </c>
       <c r="I13" s="1">
-        <v>-8912.98</v>
+        <v>-2570.12</v>
       </c>
       <c r="J13" s="1">
-        <v>-1.6539960842905</v>
+        <v>-0.47694131661427</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
       <c r="L13" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="M13" s="1">
-        <v>522935.14</v>
+        <v>528214.65</v>
       </c>
       <c r="N13" s="1">
-        <v>529962.54</v>
+        <v>536305.4</v>
       </c>
       <c r="O13" s="1">
         <v>1.12</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="B14" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="C14" s="1">
         <v>100000.0</v>
       </c>
       <c r="D14" s="1">
-        <v>98.6977819</v>
+        <v>98.85641203</v>
       </c>
       <c r="E14" s="1">
         <v>95.89134</v>
       </c>
       <c r="F14" t="s">
         <v>8</v>
       </c>
       <c r="G14">
         <v>1.0</v>
       </c>
       <c r="H14" s="1">
         <v>95891.34</v>
       </c>
       <c r="I14" s="1">
-        <v>2863.98</v>
+        <v>3030.48</v>
       </c>
       <c r="J14" s="1">
-        <v>2.9866930632109</v>
+        <v>3.1603270952309</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
       <c r="L14">
-        <v>57.53</v>
+        <v>65.41</v>
       </c>
       <c r="M14" s="1">
-        <v>98697.79</v>
+        <v>98856.41</v>
       </c>
       <c r="N14" s="1">
-        <v>98755.32</v>
+        <v>98921.82</v>
       </c>
       <c r="O14" s="1">
         <v>0.21</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="B15" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="C15" s="1">
         <v>300000.0</v>
       </c>
       <c r="D15" s="1">
-        <v>95.35973156</v>
+        <v>97.49702112</v>
       </c>
       <c r="E15" s="1">
         <v>98.691</v>
       </c>
       <c r="F15" t="s">
         <v>8</v>
       </c>
       <c r="G15">
         <v>1.0</v>
       </c>
       <c r="H15" s="1">
         <v>296073.0</v>
       </c>
       <c r="I15" s="1">
-        <v>-4154.08</v>
+        <v>2919.43</v>
       </c>
       <c r="J15" s="1">
-        <v>-1.4030593806257</v>
+        <v>0.98605073748704</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="M15" s="1">
-        <v>286079.19</v>
+        <v>292491.06</v>
       </c>
       <c r="N15" s="1">
-        <v>291918.92</v>
+        <v>298992.43</v>
       </c>
       <c r="O15" s="1">
         <v>0.62</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="B16" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="C16" s="1">
         <v>200000.0</v>
       </c>
       <c r="D16" s="1">
-        <v>96.46889376</v>
+        <v>97.61765376</v>
       </c>
       <c r="E16" s="1">
         <v>99.830165</v>
       </c>
       <c r="F16" t="s">
         <v>8</v>
       </c>
       <c r="G16">
         <v>1.0</v>
       </c>
       <c r="H16" s="1">
         <v>199660.33</v>
       </c>
       <c r="I16" s="1">
-        <v>-3856.1</v>
+        <v>-1133.24</v>
       </c>
       <c r="J16" s="1">
-        <v>-1.9313300744319</v>
+        <v>-0.56758395621203</v>
       </c>
       <c r="K16">
         <v>0.0</v>
       </c>
       <c r="L16" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="M16" s="1">
-        <v>192937.79</v>
+        <v>195235.31</v>
       </c>
       <c r="N16" s="1">
-        <v>195804.23</v>
+        <v>198527.09</v>
       </c>
       <c r="O16" s="1">
         <v>0.41</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="B17" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="C17" s="1">
         <v>470000.0</v>
       </c>
       <c r="D17" s="1">
-        <v>100.11710586</v>
+        <v>101.23596929</v>
       </c>
       <c r="E17" s="1">
         <v>102.934987</v>
       </c>
       <c r="F17" t="s">
         <v>8</v>
       </c>
       <c r="G17">
         <v>1.0</v>
       </c>
       <c r="H17" s="1">
         <v>483794.44</v>
       </c>
       <c r="I17" s="1">
-        <v>-8156.13</v>
+        <v>-1823.88</v>
       </c>
       <c r="J17" s="1">
-        <v>-1.6858668322025</v>
+        <v>-0.37699482449612</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="M17" s="1">
-        <v>470550.4</v>
+        <v>475809.05</v>
       </c>
       <c r="N17" s="1">
-        <v>475638.31</v>
+        <v>481970.56</v>
       </c>
       <c r="O17" s="1">
         <v>1.0</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="B18" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="C18" s="1">
         <v>135000.0</v>
       </c>
       <c r="D18" s="1">
-        <v>99.57634755</v>
+        <v>100.70577115</v>
       </c>
       <c r="E18" s="1">
         <v>104.823259</v>
       </c>
       <c r="F18" t="s">
         <v>8</v>
       </c>
       <c r="G18">
         <v>1.0</v>
       </c>
       <c r="H18" s="1">
         <v>141511.4</v>
       </c>
       <c r="I18" s="1">
-        <v>-6192.33</v>
+        <v>-4394.37</v>
       </c>
       <c r="J18" s="1">
-        <v>-4.3758524048239</v>
+        <v>-3.10531165687</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
-      <c r="L18">
-        <v>891.0</v>
+      <c r="L18" t="s">
+        <v>83</v>
       </c>
       <c r="M18" s="1">
-        <v>134428.07</v>
+        <v>135952.79</v>
       </c>
       <c r="N18" s="1">
-        <v>135319.07</v>
+        <v>137117.03</v>
       </c>
       <c r="O18" s="1">
         <v>0.29</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
-        <v>81</v>
+        <v>84</v>
       </c>
       <c r="B19" t="s">
-        <v>82</v>
+        <v>85</v>
       </c>
       <c r="C19" s="1">
         <v>100000.0</v>
       </c>
       <c r="D19" s="1">
-        <v>97.71504452</v>
+        <v>100.13620309</v>
       </c>
       <c r="E19" s="1">
         <v>104.07483</v>
       </c>
       <c r="F19" t="s">
         <v>8</v>
       </c>
       <c r="G19">
         <v>1.0</v>
       </c>
       <c r="H19" s="1">
         <v>104074.83</v>
       </c>
       <c r="I19" s="1">
-        <v>-5630.95</v>
+        <v>-2986.28</v>
       </c>
       <c r="J19" s="1">
-        <v>-5.4104820541143</v>
+        <v>-2.8693585182892</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
       <c r="L19">
-        <v>728.84</v>
+        <v>952.35</v>
       </c>
       <c r="M19" s="1">
-        <v>97715.04</v>
+        <v>100136.2</v>
       </c>
       <c r="N19" s="1">
-        <v>98443.88</v>
+        <v>101088.55</v>
       </c>
       <c r="O19" s="1">
         <v>0.21</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="B20" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="C20" s="1">
         <v>1020000.0</v>
       </c>
       <c r="D20" s="1">
-        <v>87.50800216</v>
+        <v>89.10160752</v>
       </c>
       <c r="E20" s="1">
         <v>89.242955</v>
       </c>
       <c r="F20" t="s">
         <v>8</v>
       </c>
       <c r="G20">
         <v>1.0</v>
       </c>
       <c r="H20" s="1">
         <v>910278.14</v>
       </c>
       <c r="I20" s="1">
-        <v>-10972.2</v>
+        <v>6166.34</v>
       </c>
       <c r="J20" s="1">
-        <v>-1.2053678450413</v>
+        <v>0.67741273013543</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20" t="s">
-        <v>85</v>
+        <v>88</v>
       </c>
       <c r="M20" s="1">
-        <v>892581.62</v>
+        <v>908836.4</v>
       </c>
       <c r="N20" s="1">
-        <v>899305.94</v>
+        <v>916444.48</v>
       </c>
       <c r="O20" s="1">
-        <v>1.9</v>
+        <v>1.91</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
-        <v>86</v>
+        <v>89</v>
       </c>
       <c r="B21" t="s">
-        <v>87</v>
+        <v>90</v>
       </c>
       <c r="C21" s="1">
         <v>200000.0</v>
       </c>
       <c r="D21" s="1">
-        <v>97.67212257</v>
+        <v>98.6156114</v>
       </c>
       <c r="E21" s="1">
         <v>99.783035</v>
       </c>
       <c r="F21" t="s">
         <v>8</v>
       </c>
       <c r="G21">
         <v>1.0</v>
       </c>
       <c r="H21" s="1">
         <v>199566.07</v>
       </c>
       <c r="I21" s="1">
-        <v>-3054.7</v>
+        <v>-2252.66</v>
       </c>
       <c r="J21" s="1">
-        <v>-1.5306710203794</v>
+        <v>-1.1287790554777</v>
       </c>
       <c r="K21">
         <v>0.0</v>
       </c>
-      <c r="L21" t="s">
-        <v>88</v>
+      <c r="L21">
+        <v>82.19</v>
       </c>
       <c r="M21" s="1">
-        <v>195344.25</v>
+        <v>197231.22</v>
       </c>
       <c r="N21" s="1">
-        <v>196511.37</v>
+        <v>197313.41</v>
       </c>
       <c r="O21" s="1">
         <v>0.41</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="B22" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="C22" s="1">
-        <v>160000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D22" s="1">
-        <v>96.72239308</v>
+        <v>100.20412862</v>
       </c>
       <c r="E22" s="1">
-        <v>99.799</v>
+        <v>99.762</v>
       </c>
       <c r="F22" t="s">
         <v>8</v>
       </c>
       <c r="G22">
         <v>1.0</v>
       </c>
       <c r="H22" s="1">
-        <v>159678.4</v>
+        <v>99762.0</v>
       </c>
       <c r="I22" s="1">
-        <v>-2744.49</v>
+        <v>506.85</v>
       </c>
       <c r="J22" s="1">
-        <v>-1.7187609595287</v>
+        <v>0.50805918085042</v>
       </c>
       <c r="K22">
         <v>0.0</v>
       </c>
-      <c r="L22" t="s">
-        <v>91</v>
+      <c r="L22">
+        <v>64.73</v>
       </c>
       <c r="M22" s="1">
-        <v>154755.83</v>
+        <v>100204.12</v>
       </c>
       <c r="N22" s="1">
-        <v>156933.91</v>
+        <v>100268.85</v>
       </c>
       <c r="O22" s="1">
-        <v>0.33</v>
+        <v>0.21</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="B23" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="C23" s="1">
-        <v>200000.0</v>
+        <v>160000.0</v>
       </c>
       <c r="D23" s="1">
-        <v>93.85970708</v>
+        <v>98.37557933</v>
       </c>
       <c r="E23" s="1">
-        <v>96.246745</v>
+        <v>99.799</v>
       </c>
       <c r="F23" t="s">
         <v>8</v>
       </c>
       <c r="G23">
         <v>1.0</v>
       </c>
       <c r="H23" s="1">
-        <v>192493.49</v>
+        <v>159678.4</v>
       </c>
       <c r="I23" s="1">
-        <v>-3815.17</v>
+        <v>215.68</v>
       </c>
       <c r="J23" s="1">
-        <v>-1.9819735202474</v>
+        <v>0.13507149370234</v>
       </c>
       <c r="K23">
         <v>0.0</v>
       </c>
-      <c r="L23">
-        <v>958.9</v>
+      <c r="L23" t="s">
+        <v>95</v>
       </c>
       <c r="M23" s="1">
-        <v>187719.42</v>
+        <v>157400.93</v>
       </c>
       <c r="N23" s="1">
-        <v>188678.32</v>
+        <v>159894.08</v>
       </c>
       <c r="O23" s="1">
-        <v>0.4</v>
+        <v>0.33</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="B24" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="C24" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D24" s="1">
-        <v>97.6217012</v>
+        <v>94.76584398</v>
       </c>
       <c r="E24" s="1">
-        <v>96.98237</v>
+        <v>96.246745</v>
       </c>
       <c r="F24" t="s">
         <v>8</v>
       </c>
       <c r="G24">
         <v>1.0</v>
       </c>
       <c r="H24" s="1">
-        <v>96982.37</v>
+        <v>192493.49</v>
       </c>
       <c r="I24" s="1">
-        <v>1505.43</v>
+        <v>-1924.13</v>
       </c>
       <c r="J24" s="1">
-        <v>1.5522718201257</v>
+        <v>-0.999581855989</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
-      <c r="L24">
-        <v>866.1</v>
+      <c r="L24" t="s">
+        <v>98</v>
       </c>
       <c r="M24" s="1">
-        <v>97621.7</v>
+        <v>189531.69</v>
       </c>
       <c r="N24" s="1">
-        <v>98487.8</v>
+        <v>190569.36</v>
       </c>
       <c r="O24" s="1">
-        <v>0.21</v>
+        <v>0.4</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
-        <v>96</v>
+        <v>99</v>
       </c>
       <c r="B25" t="s">
-        <v>97</v>
+        <v>100</v>
       </c>
       <c r="C25" s="1">
-        <v>300000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D25" s="1">
-        <v>98.84450961</v>
+        <v>98.06543075</v>
       </c>
       <c r="E25" s="1">
-        <v>96.18004</v>
+        <v>96.98237</v>
       </c>
       <c r="F25" t="s">
         <v>8</v>
       </c>
       <c r="G25">
         <v>1.0</v>
       </c>
       <c r="H25" s="1">
-        <v>288540.12</v>
+        <v>96982.37</v>
       </c>
       <c r="I25" s="1">
-        <v>8432.31</v>
+        <v>2020.05</v>
       </c>
       <c r="J25" s="1">
-        <v>2.9224046902039</v>
+        <v>2.0829043464291</v>
       </c>
       <c r="K25">
         <v>0.0</v>
       </c>
       <c r="L25">
-        <v>438.9</v>
+        <v>936.99</v>
       </c>
       <c r="M25" s="1">
-        <v>296533.53</v>
+        <v>98065.43</v>
       </c>
       <c r="N25" s="1">
-        <v>296972.43</v>
+        <v>99002.42</v>
       </c>
       <c r="O25" s="1">
-        <v>0.63</v>
+        <v>0.21</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
-        <v>98</v>
+        <v>101</v>
       </c>
       <c r="B26" t="s">
-        <v>99</v>
+        <v>102</v>
       </c>
       <c r="C26" s="1">
         <v>300000.0</v>
       </c>
       <c r="D26" s="1">
-        <v>100.24410988</v>
+        <v>99.08917362</v>
       </c>
       <c r="E26" s="1">
-        <v>104.945653</v>
+        <v>96.18004</v>
       </c>
       <c r="F26" t="s">
         <v>8</v>
       </c>
       <c r="G26">
         <v>1.0</v>
       </c>
       <c r="H26" s="1">
-        <v>314836.96</v>
+        <v>288540.12</v>
       </c>
       <c r="I26" s="1">
-        <v>-4093.67</v>
+        <v>9223.02</v>
       </c>
       <c r="J26" s="1">
-        <v>-1.3002507710658</v>
+        <v>3.1964428378279</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
-      <c r="L26" t="s">
-        <v>100</v>
+      <c r="L26">
+        <v>495.62</v>
       </c>
       <c r="M26" s="1">
-        <v>300732.33</v>
+        <v>297267.52</v>
       </c>
       <c r="N26" s="1">
-        <v>310743.29</v>
+        <v>297763.14</v>
       </c>
       <c r="O26" s="1">
-        <v>0.66</v>
+        <v>0.62</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="B27" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="C27" s="1">
-        <v>413000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D27" s="1">
-        <v>98.88638803</v>
+        <v>101.15087142</v>
       </c>
       <c r="E27" s="1">
-        <v>99.757</v>
+        <v>104.945653</v>
       </c>
       <c r="F27" t="s">
         <v>8</v>
       </c>
       <c r="G27">
         <v>1.0</v>
       </c>
       <c r="H27" s="1">
-        <v>411996.41</v>
+        <v>314836.96</v>
       </c>
       <c r="I27" s="1">
-        <v>-3308.51</v>
+        <v>-11211.74</v>
       </c>
       <c r="J27" s="1">
-        <v>-0.80304340515977</v>
+        <v>-3.5611257331414</v>
       </c>
       <c r="K27">
         <v>0.0</v>
       </c>
       <c r="L27">
-        <v>287.12</v>
+        <v>172.6</v>
       </c>
       <c r="M27" s="1">
-        <v>408400.78</v>
+        <v>303452.62</v>
       </c>
       <c r="N27" s="1">
-        <v>408687.9</v>
+        <v>303625.22</v>
       </c>
       <c r="O27" s="1">
-        <v>0.86</v>
+        <v>0.63</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="B28" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="C28" s="1">
-        <v>100000.0</v>
+        <v>413000.0</v>
       </c>
       <c r="D28" s="1">
-        <v>95.49777868</v>
+        <v>100.35241793</v>
       </c>
       <c r="E28" s="1">
-        <v>92.84792</v>
+        <v>99.757</v>
       </c>
       <c r="F28" t="s">
         <v>8</v>
       </c>
       <c r="G28">
         <v>1.0</v>
       </c>
       <c r="H28" s="1">
-        <v>92847.92</v>
+        <v>411996.41</v>
       </c>
       <c r="I28" s="1">
-        <v>2697.53</v>
+        <v>3689.59</v>
       </c>
       <c r="J28" s="1">
-        <v>2.9053208731009</v>
+        <v>0.89553935676284</v>
       </c>
       <c r="K28">
         <v>0.0</v>
       </c>
-      <c r="L28">
-        <v>47.67</v>
+      <c r="L28" t="s">
+        <v>107</v>
       </c>
       <c r="M28" s="1">
-        <v>95497.78</v>
+        <v>414455.49</v>
       </c>
       <c r="N28" s="1">
-        <v>95545.45</v>
+        <v>415686.0</v>
       </c>
       <c r="O28" s="1">
-        <v>0.2</v>
+        <v>0.86</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
-        <v>105</v>
+        <v>108</v>
       </c>
       <c r="B29" t="s">
-        <v>106</v>
+        <v>109</v>
       </c>
       <c r="C29" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D29" s="1">
-        <v>93.6147227</v>
+        <v>96.11855361</v>
       </c>
       <c r="E29" s="1">
-        <v>91.485975</v>
+        <v>92.84792</v>
       </c>
       <c r="F29" t="s">
         <v>8</v>
       </c>
       <c r="G29">
         <v>1.0</v>
       </c>
       <c r="H29" s="1">
-        <v>182971.95</v>
+        <v>92847.92</v>
       </c>
       <c r="I29" s="1">
-        <v>4634.21</v>
+        <v>3324.61</v>
       </c>
       <c r="J29" s="1">
-        <v>2.5327434068446</v>
+        <v>3.5807048773952</v>
       </c>
       <c r="K29">
         <v>0.0</v>
       </c>
       <c r="L29">
-        <v>376.71</v>
+        <v>53.97</v>
       </c>
       <c r="M29" s="1">
-        <v>187229.45</v>
+        <v>96118.56</v>
       </c>
       <c r="N29" s="1">
-        <v>187606.16</v>
+        <v>96172.53</v>
       </c>
       <c r="O29" s="1">
-        <v>0.4</v>
+        <v>0.2</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
-        <v>107</v>
+        <v>110</v>
       </c>
       <c r="B30" t="s">
-        <v>108</v>
+        <v>111</v>
       </c>
       <c r="C30" s="1">
-        <v>500000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D30" s="1">
-        <v>98.89702021</v>
+        <v>94.45827563</v>
       </c>
       <c r="E30" s="1">
-        <v>103.290392</v>
+        <v>91.485975</v>
       </c>
       <c r="F30" t="s">
         <v>8</v>
       </c>
       <c r="G30">
         <v>1.0</v>
       </c>
       <c r="H30" s="1">
-        <v>516451.96</v>
+        <v>182971.95</v>
       </c>
       <c r="I30" s="1">
-        <v>-6624.39</v>
+        <v>6352.82</v>
       </c>
       <c r="J30" s="1">
-        <v>-1.2826730292591</v>
+        <v>3.4720185252439</v>
       </c>
       <c r="K30">
         <v>0.0</v>
       </c>
-      <c r="L30" t="s">
-        <v>109</v>
+      <c r="L30">
+        <v>408.22</v>
       </c>
       <c r="M30" s="1">
-        <v>494485.1</v>
+        <v>188916.55</v>
       </c>
       <c r="N30" s="1">
-        <v>509827.57</v>
+        <v>189324.77</v>
       </c>
       <c r="O30" s="1">
-        <v>1.08</v>
+        <v>0.39</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="B31" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="C31" s="1">
-        <v>1000000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D31" s="1">
-        <v>96.60470884</v>
+        <v>100.39739518</v>
       </c>
       <c r="E31" s="1">
-        <v>99.867094</v>
+        <v>103.290392</v>
       </c>
       <c r="F31" t="s">
         <v>8</v>
       </c>
       <c r="G31">
         <v>1.0</v>
       </c>
       <c r="H31" s="1">
-        <v>998670.94</v>
+        <v>516451.96</v>
       </c>
       <c r="I31" s="1">
-        <v>-13206.04</v>
+        <v>1980.22</v>
       </c>
       <c r="J31" s="1">
-        <v>-1.3223614977722</v>
+        <v>0.38342772481684</v>
       </c>
       <c r="K31">
         <v>0.0</v>
       </c>
       <c r="L31" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="M31" s="1">
-        <v>966047.09</v>
+        <v>501986.97</v>
       </c>
       <c r="N31" s="1">
-        <v>985464.9</v>
+        <v>518432.18</v>
       </c>
       <c r="O31" s="1">
-        <v>2.08</v>
+        <v>1.08</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="B32" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="C32" s="1">
-        <v>400000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="D32" s="1">
-        <v>99.66896608</v>
+        <v>98.37276804</v>
       </c>
       <c r="E32" s="1">
-        <v>98.199808</v>
+        <v>99.867094</v>
       </c>
       <c r="F32" t="s">
         <v>8</v>
       </c>
       <c r="G32">
         <v>1.0</v>
       </c>
       <c r="H32" s="1">
-        <v>392799.23</v>
+        <v>998670.94</v>
       </c>
       <c r="I32" s="1">
-        <v>8978.0</v>
+        <v>6601.26</v>
       </c>
       <c r="J32" s="1">
-        <v>2.2856460283794</v>
+        <v>0.66100451466025</v>
       </c>
       <c r="K32">
         <v>0.0</v>
       </c>
       <c r="L32" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="M32" s="1">
-        <v>398675.86</v>
+        <v>983727.68</v>
       </c>
       <c r="N32" s="1">
-        <v>401777.23</v>
+        <v>1005272.2</v>
       </c>
       <c r="O32" s="1">
-        <v>0.85</v>
+        <v>2.09</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="B33" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="C33" s="1">
-        <v>100000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D33" s="1">
-        <v>96.9087496</v>
+        <v>99.791552</v>
       </c>
       <c r="E33" s="1">
-        <v>96.0814</v>
+        <v>98.199808</v>
       </c>
       <c r="F33" t="s">
         <v>8</v>
       </c>
       <c r="G33">
         <v>1.0</v>
       </c>
       <c r="H33" s="1">
-        <v>96081.4</v>
+        <v>392799.23</v>
       </c>
       <c r="I33" s="1">
-        <v>1131.46</v>
+        <v>9720.4</v>
       </c>
       <c r="J33" s="1">
-        <v>1.1776056552049</v>
+        <v>2.4746484355379</v>
       </c>
       <c r="K33">
         <v>0.0</v>
       </c>
-      <c r="L33">
-        <v>304.11</v>
+      <c r="L33" t="s">
+        <v>120</v>
       </c>
       <c r="M33" s="1">
-        <v>96908.75</v>
+        <v>399166.21</v>
       </c>
       <c r="N33" s="1">
-        <v>97212.86</v>
+        <v>402519.63</v>
       </c>
       <c r="O33" s="1">
-        <v>0.21</v>
+        <v>0.84</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
-        <v>118</v>
+        <v>121</v>
       </c>
       <c r="B34" t="s">
-        <v>119</v>
+        <v>122</v>
       </c>
       <c r="C34" s="1">
-        <v>500000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D34" s="1">
-        <v>100.39404102</v>
+        <v>97.33349876</v>
       </c>
       <c r="E34" s="1">
-        <v>105.371746</v>
+        <v>96.0814</v>
       </c>
       <c r="F34" t="s">
         <v>8</v>
       </c>
       <c r="G34">
         <v>1.0</v>
       </c>
       <c r="H34" s="1">
-        <v>526858.73</v>
+        <v>96081.4</v>
       </c>
       <c r="I34" s="1">
-        <v>-10338.87</v>
+        <v>1579.84</v>
       </c>
       <c r="J34" s="1">
-        <v>-1.9623609539506</v>
+        <v>1.6442724606427</v>
       </c>
       <c r="K34">
         <v>0.0</v>
       </c>
-      <c r="L34" t="s">
-        <v>120</v>
+      <c r="L34">
+        <v>327.74</v>
       </c>
       <c r="M34" s="1">
-        <v>501970.2</v>
+        <v>97333.5</v>
       </c>
       <c r="N34" s="1">
-        <v>516519.86</v>
+        <v>97661.24</v>
       </c>
       <c r="O34" s="1">
-        <v>1.09</v>
+        <v>0.2</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="B35" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="C35" s="1">
-        <v>100000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D35" s="1">
-        <v>101.10958083</v>
+        <v>101.59594871</v>
       </c>
       <c r="E35" s="1">
-        <v>105.72405</v>
+        <v>105.371746</v>
       </c>
       <c r="F35" t="s">
         <v>8</v>
       </c>
       <c r="G35">
         <v>1.0</v>
       </c>
       <c r="H35" s="1">
-        <v>105724.05</v>
+        <v>526858.73</v>
       </c>
       <c r="I35" s="1">
-        <v>-1514.47</v>
+        <v>-3187.21</v>
       </c>
       <c r="J35" s="1">
-        <v>-1.4324744464481</v>
+        <v>-0.60494584572984</v>
       </c>
       <c r="K35">
         <v>0.0</v>
       </c>
       <c r="L35" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="M35" s="1">
-        <v>101109.58</v>
+        <v>507979.74</v>
       </c>
       <c r="N35" s="1">
-        <v>104209.58</v>
+        <v>523671.52</v>
       </c>
       <c r="O35" s="1">
-        <v>0.22</v>
+        <v>1.09</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="B36" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="C36" s="1">
-        <v>500000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D36" s="1">
-        <v>101.41010239</v>
+        <v>101.70505478</v>
       </c>
       <c r="E36" s="1">
-        <v>102.534722</v>
+        <v>105.72405</v>
       </c>
       <c r="F36" t="s">
         <v>8</v>
       </c>
       <c r="G36">
         <v>1.0</v>
       </c>
       <c r="H36" s="1">
-        <v>512673.61</v>
+        <v>105724.05</v>
       </c>
       <c r="I36" s="1">
-        <v>10912.9</v>
+        <v>-674.82</v>
       </c>
       <c r="J36" s="1">
-        <v>2.1286252670583</v>
+        <v>-0.63828428820122</v>
       </c>
       <c r="K36">
         <v>0.0</v>
       </c>
       <c r="L36" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="M36" s="1">
-        <v>507050.51</v>
+        <v>101705.05</v>
       </c>
       <c r="N36" s="1">
-        <v>523586.51</v>
+        <v>105049.23</v>
       </c>
       <c r="O36" s="1">
-        <v>1.11</v>
+        <v>0.22</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="B37" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="C37" s="1">
-        <v>110000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D37" s="1">
-        <v>95.1263967</v>
+        <v>102.11375689</v>
       </c>
       <c r="E37" s="1">
-        <v>99.333</v>
+        <v>102.534722</v>
       </c>
       <c r="F37" t="s">
         <v>8</v>
       </c>
       <c r="G37">
         <v>1.0</v>
       </c>
       <c r="H37" s="1">
-        <v>109266.3</v>
+        <v>512673.61</v>
       </c>
       <c r="I37" s="1">
-        <v>-3086.89</v>
+        <v>15733.67</v>
       </c>
       <c r="J37" s="1">
-        <v>-2.8251071007255</v>
+        <v>3.0689447814566</v>
       </c>
       <c r="K37">
         <v>0.0</v>
       </c>
       <c r="L37" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="M37" s="1">
-        <v>104639.03</v>
+        <v>510568.79</v>
       </c>
       <c r="N37" s="1">
-        <v>106179.41</v>
+        <v>528407.28</v>
       </c>
       <c r="O37" s="1">
-        <v>0.22</v>
+        <v>1.1</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="B38" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="C38" s="1">
-        <v>299000.0</v>
+        <v>110000.0</v>
       </c>
       <c r="D38" s="1">
-        <v>98.79665157</v>
+        <v>97.42472222</v>
       </c>
       <c r="E38" s="1">
-        <v>99.298</v>
+        <v>99.333</v>
       </c>
       <c r="F38" t="s">
         <v>8</v>
       </c>
       <c r="G38">
         <v>1.0</v>
       </c>
       <c r="H38" s="1">
-        <v>296901.02</v>
+        <v>109266.3</v>
       </c>
       <c r="I38" s="1">
-        <v>-1499.03</v>
+        <v>-307.46</v>
       </c>
       <c r="J38" s="1">
-        <v>-0.50489216911414</v>
+        <v>-0.28138593509618</v>
       </c>
       <c r="K38">
         <v>0.0</v>
       </c>
-      <c r="L38">
-        <v>0.0</v>
+      <c r="L38" t="s">
+        <v>134</v>
       </c>
       <c r="M38" s="1">
-        <v>295401.99</v>
+        <v>107167.2</v>
       </c>
       <c r="N38" s="1">
-        <v>295401.99</v>
+        <v>108958.84</v>
       </c>
       <c r="O38" s="1">
-        <v>0.62</v>
+        <v>0.23</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
-        <v>132</v>
+        <v>135</v>
       </c>
       <c r="B39" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="C39" s="1">
-        <v>355000.0</v>
+        <v>299000.0</v>
       </c>
       <c r="D39" s="1">
-        <v>104.89735741</v>
+        <v>100.35991824</v>
       </c>
       <c r="E39" s="1">
-        <v>107.865242</v>
+        <v>99.298</v>
       </c>
       <c r="F39" t="s">
         <v>8</v>
       </c>
       <c r="G39">
         <v>1.0</v>
       </c>
       <c r="H39" s="1">
-        <v>382921.61</v>
+        <v>296901.02</v>
       </c>
       <c r="I39" s="1">
-        <v>2594.15</v>
+        <v>3841.74</v>
       </c>
       <c r="J39" s="1">
-        <v>0.67746241848299</v>
+        <v>1.2939463798407</v>
       </c>
       <c r="K39">
         <v>0.0</v>
       </c>
-      <c r="L39" t="s">
-        <v>134</v>
+      <c r="L39">
+        <v>666.61</v>
       </c>
       <c r="M39" s="1">
-        <v>372385.62</v>
+        <v>300076.15</v>
       </c>
       <c r="N39" s="1">
-        <v>385515.76</v>
+        <v>300742.76</v>
       </c>
       <c r="O39" s="1">
-        <v>0.81</v>
+        <v>0.63</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="B40" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="C40" s="1">
-        <v>300000.0</v>
+        <v>355000.0</v>
       </c>
       <c r="D40" s="1">
-        <v>93.68763735</v>
+        <v>106.2567774</v>
       </c>
       <c r="E40" s="1">
-        <v>93.44648</v>
+        <v>107.865242</v>
       </c>
       <c r="F40" t="s">
         <v>8</v>
       </c>
       <c r="G40">
         <v>1.0</v>
       </c>
       <c r="H40" s="1">
-        <v>280339.44</v>
+        <v>382921.61</v>
       </c>
       <c r="I40" s="1">
-        <v>4577.24</v>
+        <v>8538.58</v>
       </c>
       <c r="J40" s="1">
-        <v>1.6327492128828</v>
+        <v>2.2298506474994</v>
       </c>
       <c r="K40">
         <v>0.0</v>
       </c>
       <c r="L40" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="M40" s="1">
-        <v>281062.91</v>
+        <v>377211.56</v>
       </c>
       <c r="N40" s="1">
-        <v>284916.68</v>
+        <v>391460.19</v>
       </c>
       <c r="O40" s="1">
-        <v>0.6</v>
+        <v>0.81</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="B41" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="C41" s="1">
-        <v>494000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D41" s="1">
-        <v>97.94159403</v>
+        <v>94.94740586</v>
       </c>
       <c r="E41" s="1">
-        <v>101.132352</v>
+        <v>93.44648</v>
       </c>
       <c r="F41" t="s">
         <v>8</v>
       </c>
       <c r="G41">
         <v>1.0</v>
       </c>
       <c r="H41" s="1">
-        <v>499593.82</v>
+        <v>280339.44</v>
       </c>
       <c r="I41" s="1">
-        <v>2047.03</v>
+        <v>8616.48</v>
       </c>
       <c r="J41" s="1">
-        <v>0.40973885545662</v>
+        <v>3.0735882186252</v>
       </c>
       <c r="K41">
         <v>0.0</v>
       </c>
       <c r="L41" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="M41" s="1">
-        <v>483831.47</v>
+        <v>284842.22</v>
       </c>
       <c r="N41" s="1">
-        <v>501640.85</v>
+        <v>288955.92</v>
       </c>
       <c r="O41" s="1">
-        <v>1.06</v>
+        <v>0.6</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="B42" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="C42" s="1">
-        <v>305000.0</v>
+        <v>494000.0</v>
       </c>
       <c r="D42" s="1">
-        <v>96.215</v>
+        <v>99.72186843</v>
       </c>
       <c r="E42" s="1">
-        <v>101.542662</v>
+        <v>101.132352</v>
       </c>
       <c r="F42" t="s">
         <v>8</v>
       </c>
       <c r="G42">
         <v>1.0</v>
       </c>
       <c r="H42" s="1">
-        <v>309705.12</v>
+        <v>499593.82</v>
       </c>
       <c r="I42" s="1">
-        <v>-15403.73</v>
+        <v>-5937.5</v>
       </c>
       <c r="J42" s="1">
-        <v>-4.9736762504927</v>
+        <v>-1.1884654618025</v>
       </c>
       <c r="K42">
         <v>0.0</v>
       </c>
-      <c r="L42">
-        <v>845.64</v>
+      <c r="L42" t="s">
+        <v>145</v>
       </c>
       <c r="M42" s="1">
-        <v>293455.75</v>
+        <v>492626.03</v>
       </c>
       <c r="N42" s="1">
-        <v>294301.39</v>
+        <v>493656.32</v>
       </c>
       <c r="O42" s="1">
-        <v>0.62</v>
+        <v>1.03</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
       <c r="B43" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="C43" s="1">
-        <v>800000.0</v>
+        <v>305000.0</v>
       </c>
       <c r="D43" s="1">
-        <v>101.99900257</v>
+        <v>96.909</v>
       </c>
       <c r="E43" s="1">
-        <v>104.38516</v>
+        <v>101.542662</v>
       </c>
       <c r="F43" t="s">
         <v>8</v>
       </c>
       <c r="G43">
         <v>1.0</v>
       </c>
       <c r="H43" s="1">
-        <v>835081.28</v>
+        <v>309705.12</v>
       </c>
       <c r="I43" s="1">
-        <v>-7198.85</v>
+        <v>-12844.99</v>
       </c>
       <c r="J43" s="1">
-        <v>-0.86205381109729</v>
+        <v>-4.1474903611539</v>
       </c>
       <c r="K43">
         <v>0.0</v>
       </c>
       <c r="L43" t="s">
-        <v>145</v>
+        <v>148</v>
       </c>
       <c r="M43" s="1">
-        <v>815992.02</v>
+        <v>295572.45</v>
       </c>
       <c r="N43" s="1">
-        <v>827882.43</v>
+        <v>296860.13</v>
       </c>
       <c r="O43" s="1">
-        <v>1.75</v>
+        <v>0.62</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
-        <v>146</v>
+        <v>149</v>
       </c>
       <c r="B44" t="s">
-        <v>147</v>
+        <v>150</v>
       </c>
       <c r="C44" s="1">
-        <v>101000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D44" s="1">
-        <v>98.43116828</v>
+        <v>104.12889853</v>
       </c>
       <c r="E44" s="1">
-        <v>99.824</v>
+        <v>104.38516</v>
       </c>
       <c r="F44" t="s">
         <v>8</v>
       </c>
       <c r="G44">
         <v>1.0</v>
       </c>
       <c r="H44" s="1">
-        <v>100822.24</v>
+        <v>835081.28</v>
       </c>
       <c r="I44" s="1">
-        <v>625.0</v>
+        <v>12045.8</v>
       </c>
       <c r="J44" s="1">
-        <v>0.61990291031026</v>
+        <v>1.4424703664774</v>
       </c>
       <c r="K44">
         <v>0.0</v>
       </c>
       <c r="L44" t="s">
-        <v>148</v>
+        <v>151</v>
       </c>
       <c r="M44" s="1">
-        <v>99415.48</v>
+        <v>833031.19</v>
       </c>
       <c r="N44" s="1">
-        <v>101447.24</v>
+        <v>847127.08</v>
       </c>
       <c r="O44" s="1">
-        <v>0.21</v>
+        <v>1.76</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
-        <v>149</v>
+        <v>152</v>
       </c>
       <c r="B45" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
       <c r="C45" s="1">
-        <v>100000.0</v>
+        <v>101000.0</v>
       </c>
       <c r="D45" s="1">
-        <v>105.80360245</v>
+        <v>99.3280087</v>
       </c>
       <c r="E45" s="1">
-        <v>110.72922</v>
+        <v>99.824</v>
       </c>
       <c r="F45" t="s">
         <v>8</v>
       </c>
       <c r="G45">
         <v>1.0</v>
       </c>
       <c r="H45" s="1">
-        <v>110729.22</v>
+        <v>100822.24</v>
       </c>
       <c r="I45" s="1">
-        <v>-2908.15</v>
+        <v>1705.83</v>
       </c>
       <c r="J45" s="1">
-        <v>-2.626361858234</v>
+        <v>1.6919183703913</v>
       </c>
       <c r="K45">
         <v>0.0</v>
       </c>
       <c r="L45" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="M45" s="1">
-        <v>105803.6</v>
+        <v>100321.29</v>
       </c>
       <c r="N45" s="1">
-        <v>107821.07</v>
+        <v>102528.07</v>
       </c>
       <c r="O45" s="1">
-        <v>0.23</v>
+        <v>0.21</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="B46" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
       <c r="C46" s="1">
         <v>100000.0</v>
       </c>
       <c r="D46" s="1">
-        <v>100.14299184</v>
+        <v>106.91720918</v>
       </c>
       <c r="E46" s="1">
-        <v>101.31079</v>
+        <v>110.72922</v>
       </c>
       <c r="F46" t="s">
         <v>8</v>
       </c>
       <c r="G46">
         <v>1.0</v>
       </c>
       <c r="H46" s="1">
-        <v>101310.79</v>
+        <v>110729.22</v>
       </c>
       <c r="I46" s="1">
-        <v>459.6</v>
+        <v>-1455.85</v>
       </c>
       <c r="J46" s="1">
-        <v>0.45365355457203</v>
+        <v>-1.314783938693</v>
       </c>
       <c r="K46">
         <v>0.0</v>
       </c>
       <c r="L46" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="M46" s="1">
-        <v>100142.99</v>
+        <v>106917.21</v>
       </c>
       <c r="N46" s="1">
-        <v>101770.39</v>
+        <v>109273.37</v>
       </c>
       <c r="O46" s="1">
-        <v>0.21</v>
+        <v>0.23</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="B47" t="s">
-        <v>156</v>
+        <v>159</v>
       </c>
       <c r="C47" s="1">
-        <v>500000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D47" s="1">
-        <v>91.76126059</v>
+        <v>100.1515118</v>
       </c>
       <c r="E47" s="1">
-        <v>93.11093</v>
+        <v>101.31079</v>
       </c>
       <c r="F47" t="s">
         <v>8</v>
       </c>
       <c r="G47">
         <v>1.0</v>
       </c>
       <c r="H47" s="1">
-        <v>465554.65</v>
+        <v>101310.79</v>
       </c>
       <c r="I47" s="1">
-        <v>18.78</v>
+        <v>657.16</v>
       </c>
       <c r="J47" s="1">
-        <v>0.0040338980611621</v>
+        <v>0.6486574628428</v>
       </c>
       <c r="K47">
         <v>0.0</v>
       </c>
       <c r="L47" t="s">
-        <v>157</v>
+        <v>160</v>
       </c>
       <c r="M47" s="1">
-        <v>458806.31</v>
+        <v>100151.51</v>
       </c>
       <c r="N47" s="1">
-        <v>465573.43</v>
+        <v>101967.95</v>
       </c>
       <c r="O47" s="1">
-        <v>0.98</v>
+        <v>0.21</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
-        <v>158</v>
+        <v>161</v>
       </c>
       <c r="B48" t="s">
-        <v>159</v>
+        <v>162</v>
       </c>
       <c r="C48" s="1">
-        <v>200000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D48" s="1">
-        <v>99.36046111</v>
+        <v>92.98539742</v>
       </c>
       <c r="E48" s="1">
-        <v>99.572</v>
+        <v>93.11093</v>
       </c>
       <c r="F48" t="s">
         <v>8</v>
       </c>
       <c r="G48">
         <v>1.0</v>
       </c>
       <c r="H48" s="1">
-        <v>199144.0</v>
+        <v>465554.65</v>
       </c>
       <c r="I48" s="1">
-        <v>-423.08</v>
+        <v>6769.6</v>
       </c>
       <c r="J48" s="1">
-        <v>-0.21244928293094</v>
+        <v>1.4540935204922</v>
       </c>
       <c r="K48">
         <v>0.0</v>
       </c>
-      <c r="L48">
-        <v>0.0</v>
+      <c r="L48" t="s">
+        <v>163</v>
       </c>
       <c r="M48" s="1">
-        <v>198720.92</v>
+        <v>464926.99</v>
       </c>
       <c r="N48" s="1">
-        <v>198720.92</v>
+        <v>472324.25</v>
       </c>
       <c r="O48" s="1">
-        <v>0.42</v>
+        <v>0.98</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
-        <v>160</v>
+        <v>164</v>
       </c>
       <c r="B49" t="s">
-        <v>161</v>
+        <v>165</v>
       </c>
       <c r="C49" s="1">
-        <v>300000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D49" s="1">
-        <v>96.43937436</v>
+        <v>100.64153363</v>
       </c>
       <c r="E49" s="1">
-        <v>99.977263</v>
+        <v>99.572</v>
       </c>
       <c r="F49" t="s">
         <v>8</v>
       </c>
       <c r="G49">
         <v>1.0</v>
       </c>
       <c r="H49" s="1">
-        <v>299931.79</v>
+        <v>199144.0</v>
       </c>
       <c r="I49" s="1">
-        <v>-8345.17</v>
+        <v>2457.56</v>
       </c>
       <c r="J49" s="1">
-        <v>-2.7823559483308</v>
+        <v>1.2340617844374</v>
       </c>
       <c r="K49">
         <v>0.0</v>
       </c>
-      <c r="L49" t="s">
-        <v>162</v>
+      <c r="L49">
+        <v>318.49</v>
       </c>
       <c r="M49" s="1">
-        <v>289318.13</v>
+        <v>201283.07</v>
       </c>
       <c r="N49" s="1">
-        <v>291586.62</v>
+        <v>201601.56</v>
       </c>
       <c r="O49" s="1">
-        <v>0.62</v>
+        <v>0.42</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
-        <v>163</v>
+        <v>166</v>
       </c>
       <c r="B50" t="s">
-        <v>164</v>
+        <v>167</v>
       </c>
       <c r="C50" s="1">
-        <v>400000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D50" s="1">
-        <v>97.63081867</v>
+        <v>98.67334739</v>
       </c>
       <c r="E50" s="1">
-        <v>101.98272</v>
+        <v>99.977263</v>
       </c>
       <c r="F50" t="s">
         <v>8</v>
       </c>
       <c r="G50">
         <v>1.0</v>
       </c>
       <c r="H50" s="1">
-        <v>407930.88</v>
+        <v>299931.79</v>
       </c>
       <c r="I50" s="1">
-        <v>-5021.3</v>
+        <v>-887.09</v>
       </c>
       <c r="J50" s="1">
-        <v>-1.2309193165273</v>
+        <v>-0.2957639135218</v>
       </c>
       <c r="K50">
         <v>0.0</v>
       </c>
       <c r="L50" t="s">
-        <v>165</v>
+        <v>168</v>
       </c>
       <c r="M50" s="1">
-        <v>390523.28</v>
+        <v>296020.04</v>
       </c>
       <c r="N50" s="1">
-        <v>402909.58</v>
+        <v>299044.7</v>
       </c>
       <c r="O50" s="1">
-        <v>0.85</v>
+        <v>0.62</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
-        <v>166</v>
+        <v>169</v>
       </c>
       <c r="B51" t="s">
-        <v>167</v>
+        <v>170</v>
       </c>
       <c r="C51" s="1">
-        <v>300000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D51" s="1">
-        <v>103.27243775</v>
+        <v>99.93045263</v>
       </c>
       <c r="E51" s="1">
-        <v>110.511247</v>
+        <v>101.98272</v>
       </c>
       <c r="F51" t="s">
         <v>8</v>
       </c>
       <c r="G51">
         <v>1.0</v>
       </c>
       <c r="H51" s="1">
-        <v>331533.74</v>
+        <v>407930.88</v>
       </c>
       <c r="I51" s="1">
-        <v>-21457.52</v>
+        <v>5216.96</v>
       </c>
       <c r="J51" s="1">
-        <v>-6.4721979729725</v>
+        <v>1.2788833245475</v>
       </c>
       <c r="K51">
         <v>0.0</v>
       </c>
-      <c r="L51">
-        <v>258.9</v>
+      <c r="L51" t="s">
+        <v>171</v>
       </c>
       <c r="M51" s="1">
-        <v>309817.32</v>
+        <v>399721.81</v>
       </c>
       <c r="N51" s="1">
-        <v>310076.22</v>
+        <v>413147.84</v>
       </c>
       <c r="O51" s="1">
-        <v>0.65</v>
+        <v>0.86</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
-        <v>168</v>
+        <v>172</v>
       </c>
       <c r="B52" t="s">
-        <v>169</v>
+        <v>173</v>
       </c>
       <c r="C52" s="1">
-        <v>100000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D52" s="1">
-        <v>99.02648602</v>
+        <v>103.88726244</v>
       </c>
       <c r="E52" s="1">
-        <v>104.05285</v>
+        <v>110.511247</v>
       </c>
       <c r="F52" t="s">
         <v>8</v>
       </c>
       <c r="G52">
         <v>1.0</v>
       </c>
       <c r="H52" s="1">
-        <v>104052.85</v>
+        <v>331533.74</v>
       </c>
       <c r="I52" s="1">
-        <v>-1725.34</v>
+        <v>-18620.58</v>
       </c>
       <c r="J52" s="1">
-        <v>-1.6581381480661</v>
+        <v>-5.6164962275031</v>
       </c>
       <c r="K52">
         <v>0.0</v>
       </c>
       <c r="L52" t="s">
-        <v>170</v>
+        <v>174</v>
       </c>
       <c r="M52" s="1">
-        <v>99026.48</v>
+        <v>311661.79</v>
       </c>
       <c r="N52" s="1">
-        <v>102327.51</v>
+        <v>312913.16</v>
       </c>
       <c r="O52" s="1">
-        <v>0.22</v>
+        <v>0.65</v>
       </c>
       <c r="P52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
-        <v>171</v>
+        <v>175</v>
       </c>
       <c r="B53" t="s">
-        <v>172</v>
+        <v>176</v>
       </c>
       <c r="C53" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D53" s="1">
-        <v>97.47807986</v>
+        <v>100.44959715</v>
       </c>
       <c r="E53" s="1">
-        <v>103.191215</v>
+        <v>104.05285</v>
       </c>
       <c r="F53" t="s">
         <v>8</v>
       </c>
       <c r="G53">
         <v>1.0</v>
       </c>
       <c r="H53" s="1">
-        <v>206382.43</v>
+        <v>104052.85</v>
       </c>
       <c r="I53" s="1">
-        <v>-4335.17</v>
+        <v>-3464.55</v>
       </c>
       <c r="J53" s="1">
-        <v>-2.1005518735292</v>
+        <v>-3.3296060607662</v>
       </c>
       <c r="K53">
         <v>0.0</v>
       </c>
-      <c r="L53" t="s">
-        <v>173</v>
+      <c r="L53">
+        <v>138.7</v>
       </c>
       <c r="M53" s="1">
-        <v>194956.16</v>
+        <v>100449.6</v>
       </c>
       <c r="N53" s="1">
-        <v>202047.26</v>
+        <v>100588.3</v>
       </c>
       <c r="O53" s="1">
-        <v>0.43</v>
+        <v>0.21</v>
       </c>
       <c r="P53">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
-        <v>174</v>
+        <v>177</v>
       </c>
       <c r="B54" t="s">
-        <v>175</v>
+        <v>178</v>
       </c>
       <c r="C54" s="1">
-        <v>600000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D54" s="1">
-        <v>95.9524632</v>
+        <v>99.47137044</v>
       </c>
       <c r="E54" s="1">
-        <v>99.92378</v>
+        <v>103.191215</v>
       </c>
       <c r="F54" t="s">
         <v>8</v>
       </c>
       <c r="G54">
         <v>1.0</v>
       </c>
       <c r="H54" s="1">
-        <v>599542.68</v>
+        <v>206382.43</v>
       </c>
       <c r="I54" s="1">
-        <v>-13656.97</v>
+        <v>-7141.74</v>
       </c>
       <c r="J54" s="1">
-        <v>-2.2778978804311</v>
+        <v>-3.4604399221387</v>
       </c>
       <c r="K54">
         <v>0.0</v>
       </c>
-      <c r="L54" t="s">
-        <v>176</v>
+      <c r="L54">
+        <v>297.95</v>
       </c>
       <c r="M54" s="1">
-        <v>575714.78</v>
+        <v>198942.74</v>
       </c>
       <c r="N54" s="1">
-        <v>585885.71</v>
+        <v>199240.69</v>
       </c>
       <c r="O54" s="1">
-        <v>1.24</v>
+        <v>0.41</v>
       </c>
       <c r="P54">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
-        <v>177</v>
+        <v>179</v>
       </c>
       <c r="B55" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="C55" s="1">
-        <v>200000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D55" s="1">
-        <v>85.02707195</v>
+        <v>98.25481025</v>
       </c>
       <c r="E55" s="1">
-        <v>87.8623</v>
+        <v>99.92378</v>
       </c>
       <c r="F55" t="s">
         <v>8</v>
       </c>
       <c r="G55">
         <v>1.0</v>
       </c>
       <c r="H55" s="1">
-        <v>175724.6</v>
+        <v>599542.68</v>
       </c>
       <c r="I55" s="1">
-        <v>-4468.4</v>
+        <v>1517.18</v>
       </c>
       <c r="J55" s="1">
-        <v>-2.542842607125</v>
+        <v>0.25305621277871</v>
       </c>
       <c r="K55">
         <v>0.0</v>
       </c>
       <c r="L55" t="s">
-        <v>179</v>
+        <v>181</v>
       </c>
       <c r="M55" s="1">
-        <v>170054.15</v>
+        <v>589528.86</v>
       </c>
       <c r="N55" s="1">
-        <v>171256.2</v>
+        <v>601059.86</v>
       </c>
       <c r="O55" s="1">
-        <v>0.36</v>
+        <v>1.25</v>
       </c>
       <c r="P55">
         <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="B56" t="s">
-        <v>181</v>
+        <v>183</v>
       </c>
       <c r="C56" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D56" s="1">
-        <v>94.64820378</v>
+        <v>87.62035875</v>
       </c>
       <c r="E56" s="1">
-        <v>98.434</v>
+        <v>87.8623</v>
       </c>
       <c r="F56" t="s">
         <v>8</v>
       </c>
       <c r="G56">
         <v>1.0</v>
       </c>
       <c r="H56" s="1">
-        <v>98434.0</v>
+        <v>175724.6</v>
       </c>
       <c r="I56" s="1">
-        <v>-935.45</v>
+        <v>859.95</v>
       </c>
       <c r="J56" s="1">
-        <v>-0.95033220228783</v>
+        <v>0.48937371318529</v>
       </c>
       <c r="K56">
         <v>0.0</v>
       </c>
       <c r="L56" t="s">
-        <v>182</v>
+        <v>184</v>
       </c>
       <c r="M56" s="1">
-        <v>94648.21</v>
+        <v>175240.71</v>
       </c>
       <c r="N56" s="1">
-        <v>97498.55</v>
+        <v>176584.55</v>
       </c>
       <c r="O56" s="1">
-        <v>0.21</v>
+        <v>0.37</v>
       </c>
       <c r="P56">
         <v>1</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
       <c r="B57" t="s">
-        <v>184</v>
+        <v>186</v>
       </c>
       <c r="C57" s="1">
-        <v>600000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D57" s="1">
-        <v>96.45180339</v>
+        <v>96.24331121</v>
       </c>
       <c r="E57" s="1">
-        <v>99.282902</v>
+        <v>98.434</v>
       </c>
       <c r="F57" t="s">
         <v>8</v>
       </c>
       <c r="G57">
         <v>1.0</v>
       </c>
       <c r="H57" s="1">
-        <v>595697.41</v>
+        <v>98434.0</v>
       </c>
       <c r="I57" s="1">
-        <v>-10384.53</v>
+        <v>888.08</v>
       </c>
       <c r="J57" s="1">
-        <v>-1.7432558587085</v>
+        <v>0.90220858646403</v>
       </c>
       <c r="K57">
         <v>0.0</v>
       </c>
       <c r="L57" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
       <c r="M57" s="1">
-        <v>578710.83</v>
+        <v>96243.31</v>
       </c>
       <c r="N57" s="1">
-        <v>585312.88</v>
+        <v>99322.08</v>
       </c>
       <c r="O57" s="1">
-        <v>1.24</v>
+        <v>0.21</v>
       </c>
       <c r="P57">
         <v>1</v>
       </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58" t="s">
-        <v>186</v>
+        <v>188</v>
       </c>
       <c r="B58" t="s">
-        <v>187</v>
+        <v>189</v>
       </c>
       <c r="C58" s="1">
-        <v>150000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D58" s="1">
-        <v>97.24741115</v>
+        <v>98.14751221</v>
       </c>
       <c r="E58" s="1">
-        <v>100.356793</v>
+        <v>99.282902</v>
       </c>
       <c r="F58" t="s">
         <v>8</v>
       </c>
       <c r="G58">
         <v>1.0</v>
       </c>
       <c r="H58" s="1">
-        <v>150535.19</v>
+        <v>595697.41</v>
       </c>
       <c r="I58" s="1">
-        <v>-2765.44</v>
+        <v>1065.75</v>
       </c>
       <c r="J58" s="1">
-        <v>-1.8370721158289</v>
+        <v>0.17890794589824</v>
       </c>
       <c r="K58">
         <v>0.0</v>
       </c>
       <c r="L58" t="s">
-        <v>188</v>
+        <v>190</v>
       </c>
       <c r="M58" s="1">
-        <v>145871.12</v>
+        <v>588885.08</v>
       </c>
       <c r="N58" s="1">
-        <v>147769.75</v>
+        <v>596763.16</v>
       </c>
       <c r="O58" s="1">
-        <v>0.31</v>
+        <v>1.24</v>
       </c>
       <c r="P58">
         <v>1</v>
       </c>
     </row>
     <row r="59" spans="1:16">
       <c r="A59" t="s">
-        <v>189</v>
+        <v>191</v>
       </c>
       <c r="B59" t="s">
-        <v>190</v>
+        <v>192</v>
       </c>
       <c r="C59" s="1">
-        <v>130000.0</v>
+        <v>150000.0</v>
       </c>
       <c r="D59" s="1">
-        <v>103.46031747</v>
+        <v>99.07735821</v>
       </c>
       <c r="E59" s="1">
-        <v>109.600592</v>
+        <v>100.356793</v>
       </c>
       <c r="F59" t="s">
         <v>8</v>
       </c>
       <c r="G59">
         <v>1.0</v>
       </c>
       <c r="H59" s="1">
-        <v>142480.77</v>
+        <v>150535.19</v>
       </c>
       <c r="I59" s="1">
-        <v>-3194.62</v>
+        <v>310.3</v>
       </c>
       <c r="J59" s="1">
-        <v>-2.2421411675414</v>
+        <v>0.2061312042719</v>
       </c>
       <c r="K59">
         <v>0.0</v>
       </c>
       <c r="L59" t="s">
-        <v>191</v>
+        <v>193</v>
       </c>
       <c r="M59" s="1">
-        <v>134498.41</v>
+        <v>148616.04</v>
       </c>
       <c r="N59" s="1">
-        <v>139286.15</v>
+        <v>150845.49</v>
       </c>
       <c r="O59" s="1">
-        <v>0.29</v>
+        <v>0.31</v>
       </c>
       <c r="P59">
         <v>1</v>
       </c>
     </row>
     <row r="60" spans="1:16">
       <c r="A60" t="s">
-        <v>192</v>
+        <v>194</v>
       </c>
       <c r="B60" t="s">
-        <v>193</v>
+        <v>195</v>
       </c>
       <c r="C60" s="1">
-        <v>600000.0</v>
+        <v>130000.0</v>
       </c>
       <c r="D60" s="1">
-        <v>83.37996505</v>
+        <v>104.47182792</v>
       </c>
       <c r="E60" s="1">
-        <v>85.527105</v>
+        <v>109.600592</v>
       </c>
       <c r="F60" t="s">
         <v>8</v>
       </c>
       <c r="G60">
         <v>1.0</v>
       </c>
       <c r="H60" s="1">
-        <v>513162.63</v>
+        <v>142480.77</v>
       </c>
       <c r="I60" s="1">
-        <v>-10221.88</v>
+        <v>-1490.54</v>
       </c>
       <c r="J60" s="1">
-        <v>-1.9919377215757</v>
+        <v>-1.0461341555074</v>
       </c>
       <c r="K60">
         <v>0.0</v>
       </c>
       <c r="L60" t="s">
-        <v>194</v>
+        <v>196</v>
       </c>
       <c r="M60" s="1">
-        <v>500279.79</v>
+        <v>135813.38</v>
       </c>
       <c r="N60" s="1">
-        <v>502940.75</v>
+        <v>140990.23</v>
       </c>
       <c r="O60" s="1">
-        <v>1.06</v>
+        <v>0.29</v>
       </c>
       <c r="P60">
         <v>1</v>
       </c>
     </row>
     <row r="61" spans="1:16">
       <c r="A61" t="s">
-        <v>195</v>
+        <v>197</v>
       </c>
       <c r="B61" t="s">
-        <v>196</v>
+        <v>198</v>
       </c>
       <c r="C61" s="1">
-        <v>1000000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D61" s="1">
-        <v>97.74247248</v>
+        <v>85.28825386</v>
       </c>
       <c r="E61" s="1">
-        <v>100.789118</v>
+        <v>85.527105</v>
       </c>
       <c r="F61" t="s">
         <v>8</v>
       </c>
       <c r="G61">
         <v>1.0</v>
       </c>
       <c r="H61" s="1">
-        <v>1007891.18</v>
+        <v>513162.63</v>
       </c>
       <c r="I61" s="1">
-        <v>-3497.28</v>
+        <v>1464.15</v>
       </c>
       <c r="J61" s="1">
-        <v>-0.3469898407088</v>
+        <v>0.28531890562647</v>
       </c>
       <c r="K61">
         <v>0.0</v>
       </c>
       <c r="L61" t="s">
-        <v>197</v>
+        <v>199</v>
       </c>
       <c r="M61" s="1">
-        <v>977424.72</v>
+        <v>511729.52</v>
       </c>
       <c r="N61" s="1">
-        <v>1004393.9</v>
+        <v>514626.78</v>
       </c>
       <c r="O61" s="1">
-        <v>2.12</v>
+        <v>1.07</v>
       </c>
       <c r="P61">
         <v>1</v>
       </c>
     </row>
     <row r="62" spans="1:16">
       <c r="A62" t="s">
-        <v>198</v>
+        <v>200</v>
       </c>
       <c r="B62" t="s">
-        <v>199</v>
+        <v>201</v>
       </c>
       <c r="C62" s="1">
-        <v>288000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="D62" s="1">
-        <v>96.43674245</v>
+        <v>99.09070327</v>
       </c>
       <c r="E62" s="1">
-        <v>100.0</v>
+        <v>100.789118</v>
       </c>
       <c r="F62" t="s">
         <v>8</v>
       </c>
       <c r="G62">
         <v>1.0</v>
       </c>
       <c r="H62" s="1">
-        <v>288000.0</v>
+        <v>1007891.18</v>
       </c>
       <c r="I62" s="1">
-        <v>-4086.59</v>
+        <v>11954.21</v>
       </c>
       <c r="J62" s="1">
-        <v>-1.4189548611111</v>
+        <v>1.1860615746236</v>
       </c>
       <c r="K62">
         <v>0.0</v>
       </c>
       <c r="L62" t="s">
-        <v>200</v>
+        <v>202</v>
       </c>
       <c r="M62" s="1">
-        <v>277737.82</v>
+        <v>990907.03</v>
       </c>
       <c r="N62" s="1">
-        <v>283913.41</v>
+        <v>1019845.39</v>
       </c>
       <c r="O62" s="1">
-        <v>0.6</v>
+        <v>2.12</v>
       </c>
       <c r="P62">
         <v>1</v>
       </c>
     </row>
     <row r="63" spans="1:16">
       <c r="A63" t="s">
-        <v>201</v>
+        <v>203</v>
       </c>
       <c r="B63" t="s">
-        <v>202</v>
+        <v>204</v>
       </c>
       <c r="C63" s="1">
-        <v>500000.0</v>
+        <v>288000.0</v>
       </c>
       <c r="D63" s="1">
-        <v>96.0475547</v>
+        <v>98.20533514</v>
       </c>
       <c r="E63" s="1">
-        <v>99.498222</v>
+        <v>100.0</v>
       </c>
       <c r="F63" t="s">
         <v>8</v>
       </c>
       <c r="G63">
         <v>1.0</v>
       </c>
       <c r="H63" s="1">
-        <v>497491.11</v>
+        <v>288000.0</v>
       </c>
       <c r="I63" s="1">
-        <v>-15515.32</v>
+        <v>1683.33</v>
       </c>
       <c r="J63" s="1">
-        <v>-3.1187130157964</v>
+        <v>0.58448958333333</v>
       </c>
       <c r="K63">
         <v>0.0</v>
       </c>
       <c r="L63" t="s">
-        <v>203</v>
+        <v>205</v>
       </c>
       <c r="M63" s="1">
-        <v>480237.78</v>
+        <v>282831.37</v>
       </c>
       <c r="N63" s="1">
-        <v>481975.79</v>
+        <v>289683.33</v>
       </c>
       <c r="O63" s="1">
-        <v>1.02</v>
+        <v>0.6</v>
       </c>
       <c r="P63">
         <v>1</v>
       </c>
     </row>
     <row r="64" spans="1:16">
       <c r="A64" t="s">
-        <v>204</v>
+        <v>206</v>
       </c>
       <c r="B64" t="s">
-        <v>205</v>
+        <v>207</v>
       </c>
       <c r="C64" s="1">
-        <v>540000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D64" s="1">
-        <v>99.05989752</v>
+        <v>97.72592007</v>
       </c>
       <c r="E64" s="1">
-        <v>101.900644</v>
+        <v>99.498222</v>
       </c>
       <c r="F64" t="s">
         <v>8</v>
       </c>
       <c r="G64">
         <v>1.0</v>
       </c>
       <c r="H64" s="1">
-        <v>550263.48</v>
+        <v>497491.11</v>
       </c>
       <c r="I64" s="1">
-        <v>-2239.49</v>
+        <v>-5745.07</v>
       </c>
       <c r="J64" s="1">
-        <v>-0.4069850319705</v>
+        <v>-1.1548085753733</v>
       </c>
       <c r="K64">
         <v>0.0</v>
       </c>
       <c r="L64" t="s">
-        <v>206</v>
+        <v>208</v>
       </c>
       <c r="M64" s="1">
-        <v>534923.44</v>
+        <v>488629.6</v>
       </c>
       <c r="N64" s="1">
-        <v>548023.99</v>
+        <v>491746.04</v>
       </c>
       <c r="O64" s="1">
-        <v>1.16</v>
+        <v>1.02</v>
       </c>
       <c r="P64">
         <v>1</v>
       </c>
     </row>
     <row r="65" spans="1:16">
       <c r="A65" t="s">
-        <v>207</v>
+        <v>209</v>
       </c>
       <c r="B65" t="s">
-        <v>208</v>
+        <v>210</v>
       </c>
       <c r="C65" s="1">
-        <v>130000.0</v>
+        <v>540000.0</v>
       </c>
       <c r="D65" s="1">
-        <v>103.05412872</v>
+        <v>100.32814126</v>
       </c>
       <c r="E65" s="1">
-        <v>109.789346</v>
+        <v>101.900644</v>
       </c>
       <c r="F65" t="s">
         <v>8</v>
       </c>
       <c r="G65">
         <v>1.0</v>
       </c>
       <c r="H65" s="1">
-        <v>142726.15</v>
+        <v>550263.48</v>
       </c>
       <c r="I65" s="1">
-        <v>-3130.61</v>
+        <v>5799.99</v>
       </c>
       <c r="J65" s="1">
-        <v>-2.1934382732246</v>
+        <v>1.054038694336</v>
       </c>
       <c r="K65">
         <v>0.0</v>
       </c>
       <c r="L65" t="s">
-        <v>209</v>
+        <v>211</v>
       </c>
       <c r="M65" s="1">
-        <v>133970.37</v>
+        <v>541771.96</v>
       </c>
       <c r="N65" s="1">
-        <v>139595.54</v>
+        <v>556063.47</v>
       </c>
       <c r="O65" s="1">
-        <v>0.29</v>
+        <v>1.16</v>
       </c>
       <c r="P65">
         <v>1</v>
       </c>
     </row>
     <row r="66" spans="1:16">
       <c r="A66" t="s">
-        <v>210</v>
+        <v>212</v>
       </c>
       <c r="B66" t="s">
-        <v>211</v>
+        <v>213</v>
       </c>
       <c r="C66" s="1">
-        <v>100000.0</v>
+        <v>130000.0</v>
       </c>
       <c r="D66" s="1">
-        <v>95.21246643</v>
+        <v>104.38641408</v>
       </c>
       <c r="E66" s="1">
-        <v>98.975</v>
+        <v>109.789346</v>
       </c>
       <c r="F66" t="s">
         <v>8</v>
       </c>
       <c r="G66">
         <v>1.0</v>
       </c>
       <c r="H66" s="1">
-        <v>98975.0</v>
+        <v>142726.15</v>
       </c>
       <c r="I66" s="1">
-        <v>-2094.04</v>
+        <v>-6727.75</v>
       </c>
       <c r="J66" s="1">
-        <v>-2.1157261934832</v>
+        <v>-4.7137472705597</v>
       </c>
       <c r="K66">
         <v>0.0</v>
       </c>
-      <c r="L66" t="s">
-        <v>212</v>
+      <c r="L66">
+        <v>296.06</v>
       </c>
       <c r="M66" s="1">
-        <v>95212.47</v>
+        <v>135702.34</v>
       </c>
       <c r="N66" s="1">
-        <v>96880.96</v>
+        <v>135998.4</v>
       </c>
       <c r="O66" s="1">
-        <v>0.2</v>
+        <v>0.28</v>
       </c>
       <c r="P66">
         <v>1</v>
       </c>
     </row>
     <row r="67" spans="1:16">
       <c r="A67" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="B67" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="C67" s="1">
         <v>100000.0</v>
       </c>
       <c r="D67" s="1">
-        <v>99.18365416</v>
+        <v>96.87395956</v>
       </c>
       <c r="E67" s="1">
-        <v>99.711</v>
+        <v>98.975</v>
       </c>
       <c r="F67" t="s">
         <v>8</v>
       </c>
       <c r="G67">
         <v>1.0</v>
       </c>
       <c r="H67" s="1">
-        <v>99711.0</v>
+        <v>98975.0</v>
       </c>
       <c r="I67" s="1">
-        <v>187.72</v>
+        <v>-212.0</v>
       </c>
       <c r="J67" s="1">
-        <v>0.18826408320045</v>
+        <v>-0.21419550391513</v>
       </c>
       <c r="K67">
         <v>0.0</v>
       </c>
-      <c r="L67">
-        <v>715.07</v>
+      <c r="L67" t="s">
+        <v>216</v>
       </c>
       <c r="M67" s="1">
-        <v>99183.65</v>
+        <v>96873.96</v>
       </c>
       <c r="N67" s="1">
-        <v>99898.72</v>
+        <v>98763.0</v>
       </c>
       <c r="O67" s="1">
         <v>0.21</v>
       </c>
       <c r="P67">
         <v>1</v>
       </c>
     </row>
     <row r="68" spans="1:16">
       <c r="A68" t="s">
-        <v>215</v>
+        <v>217</v>
       </c>
       <c r="B68" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
       <c r="C68" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D68" s="1">
-        <v>96.9432832</v>
+        <v>100.67460467</v>
       </c>
       <c r="E68" s="1">
-        <v>102.91498</v>
+        <v>99.711</v>
       </c>
       <c r="F68" t="s">
         <v>8</v>
       </c>
       <c r="G68">
         <v>1.0</v>
       </c>
       <c r="H68" s="1">
-        <v>205829.96</v>
+        <v>99711.0</v>
       </c>
       <c r="I68" s="1">
-        <v>-10422.85</v>
+        <v>1907.1</v>
       </c>
       <c r="J68" s="1">
-        <v>-5.0638157826975</v>
+        <v>1.9126274934561</v>
       </c>
       <c r="K68">
         <v>0.0</v>
       </c>
-      <c r="L68" t="s">
-        <v>217</v>
+      <c r="L68">
+        <v>943.49</v>
       </c>
       <c r="M68" s="1">
-        <v>193886.56</v>
+        <v>100674.61</v>
       </c>
       <c r="N68" s="1">
-        <v>195407.11</v>
+        <v>101618.1</v>
       </c>
       <c r="O68" s="1">
-        <v>0.41</v>
+        <v>0.21</v>
       </c>
       <c r="P68">
         <v>1</v>
       </c>
     </row>
     <row r="69" spans="1:16">
       <c r="A69" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="B69" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="C69" s="1">
-        <v>193000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D69" s="1">
-        <v>97.18407606</v>
+        <v>99.015567</v>
       </c>
       <c r="E69" s="1">
-        <v>99.223</v>
+        <v>102.91498</v>
       </c>
       <c r="F69" t="s">
         <v>8</v>
       </c>
       <c r="G69">
         <v>1.0</v>
       </c>
       <c r="H69" s="1">
-        <v>191500.39</v>
+        <v>205829.96</v>
       </c>
       <c r="I69" s="1">
-        <v>2429.91</v>
+        <v>-5805.68</v>
       </c>
       <c r="J69" s="1">
-        <v>1.2688799223855</v>
+        <v>-2.8206195055375</v>
       </c>
       <c r="K69">
         <v>0.0</v>
       </c>
       <c r="L69" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="M69" s="1">
-        <v>187565.27</v>
+        <v>198031.13</v>
       </c>
       <c r="N69" s="1">
-        <v>193930.3</v>
+        <v>200024.28</v>
       </c>
       <c r="O69" s="1">
-        <v>0.41</v>
+        <v>0.42</v>
       </c>
       <c r="P69">
         <v>1</v>
       </c>
     </row>
     <row r="70" spans="1:16">
       <c r="A70" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="B70" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="C70" s="1">
-        <v>285000.0</v>
+        <v>193000.0</v>
       </c>
       <c r="D70" s="1">
-        <v>99.35937729</v>
+        <v>99.31396227</v>
       </c>
       <c r="E70" s="1">
-        <v>102.724621</v>
+        <v>99.223</v>
       </c>
       <c r="F70" t="s">
         <v>8</v>
       </c>
       <c r="G70">
         <v>1.0</v>
       </c>
       <c r="H70" s="1">
-        <v>292765.17</v>
+        <v>191500.39</v>
       </c>
       <c r="I70" s="1">
-        <v>-7869.23</v>
+        <v>6996.65</v>
       </c>
       <c r="J70" s="1">
-        <v>-2.6878982906334</v>
+        <v>3.6535956924161</v>
       </c>
       <c r="K70">
         <v>0.0</v>
       </c>
       <c r="L70" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="M70" s="1">
-        <v>283174.23</v>
+        <v>191675.94</v>
       </c>
       <c r="N70" s="1">
-        <v>284895.94</v>
+        <v>198497.04</v>
       </c>
       <c r="O70" s="1">
-        <v>0.6</v>
+        <v>0.41</v>
       </c>
       <c r="P70">
         <v>1</v>
       </c>
     </row>
     <row r="71" spans="1:16">
       <c r="A71" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="B71" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="C71" s="1">
-        <v>349000.0</v>
+        <v>285000.0</v>
       </c>
       <c r="D71" s="1">
-        <v>96.52252793</v>
+        <v>99.45239001</v>
       </c>
       <c r="E71" s="1">
-        <v>99.735</v>
+        <v>102.724621</v>
       </c>
       <c r="F71" t="s">
         <v>8</v>
       </c>
       <c r="G71">
         <v>1.0</v>
       </c>
       <c r="H71" s="1">
-        <v>348075.15</v>
+        <v>292765.17</v>
       </c>
       <c r="I71" s="1">
-        <v>-10236.24</v>
+        <v>-7402.11</v>
       </c>
       <c r="J71" s="1">
-        <v>-2.9408132123192</v>
+        <v>-2.5283437917154</v>
       </c>
       <c r="K71">
         <v>0.0</v>
       </c>
-      <c r="L71">
-        <v>975.29</v>
+      <c r="L71" t="s">
+        <v>227</v>
       </c>
       <c r="M71" s="1">
-        <v>336863.62</v>
+        <v>283439.31</v>
       </c>
       <c r="N71" s="1">
-        <v>337838.91</v>
+        <v>285363.06</v>
       </c>
       <c r="O71" s="1">
-        <v>0.71</v>
+        <v>0.59</v>
       </c>
       <c r="P71">
         <v>1</v>
       </c>
     </row>
     <row r="72" spans="1:16">
       <c r="A72" t="s">
-        <v>226</v>
+        <v>228</v>
       </c>
       <c r="B72" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
       <c r="C72" s="1">
-        <v>300000.0</v>
+        <v>349000.0</v>
       </c>
       <c r="D72" s="1">
-        <v>96.96444732</v>
+        <v>97.59190616</v>
       </c>
       <c r="E72" s="1">
-        <v>101.14437</v>
+        <v>99.735</v>
       </c>
       <c r="F72" t="s">
         <v>8</v>
       </c>
       <c r="G72">
         <v>1.0</v>
       </c>
       <c r="H72" s="1">
-        <v>303433.11</v>
+        <v>348075.15</v>
       </c>
       <c r="I72" s="1">
-        <v>-3030.18</v>
+        <v>-5844.36</v>
       </c>
       <c r="J72" s="1">
-        <v>-0.99863195549095</v>
+        <v>-1.6790512048907</v>
       </c>
       <c r="K72">
         <v>0.0</v>
       </c>
       <c r="L72" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="M72" s="1">
-        <v>290893.34</v>
+        <v>340595.75</v>
       </c>
       <c r="N72" s="1">
-        <v>300402.93</v>
+        <v>342230.79</v>
       </c>
       <c r="O72" s="1">
-        <v>0.63</v>
+        <v>0.71</v>
       </c>
       <c r="P72">
         <v>1</v>
       </c>
     </row>
     <row r="73" spans="1:16">
       <c r="A73" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="B73" t="s">
-        <v>230</v>
+        <v>232</v>
       </c>
       <c r="C73" s="1">
-        <v>200000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D73" s="1">
-        <v>87.13172741</v>
+        <v>98.54043245</v>
       </c>
       <c r="E73" s="1">
-        <v>86.69767</v>
+        <v>101.14437</v>
       </c>
       <c r="F73" t="s">
         <v>8</v>
       </c>
       <c r="G73">
         <v>1.0</v>
       </c>
       <c r="H73" s="1">
-        <v>173395.34</v>
+        <v>303433.11</v>
       </c>
       <c r="I73" s="1">
-        <v>1300.99</v>
+        <v>-7437.84</v>
       </c>
       <c r="J73" s="1">
-        <v>0.75030274746715</v>
+        <v>-2.4512288721557</v>
       </c>
       <c r="K73">
         <v>0.0</v>
       </c>
       <c r="L73">
-        <v>432.88</v>
+        <v>373.97</v>
       </c>
       <c r="M73" s="1">
-        <v>174263.45</v>
+        <v>295621.3</v>
       </c>
       <c r="N73" s="1">
-        <v>174696.33</v>
+        <v>295995.27</v>
       </c>
       <c r="O73" s="1">
-        <v>0.37</v>
+        <v>0.62</v>
       </c>
       <c r="P73">
         <v>1</v>
       </c>
     </row>
     <row r="74" spans="1:16">
       <c r="A74" t="s">
-        <v>231</v>
+        <v>233</v>
       </c>
       <c r="B74" t="s">
-        <v>232</v>
+        <v>234</v>
       </c>
       <c r="C74" s="1">
-        <v>600000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D74" s="1">
-        <v>95.55266586</v>
+        <v>88.27118771</v>
       </c>
       <c r="E74" s="1">
-        <v>93.376495</v>
+        <v>86.69767</v>
       </c>
       <c r="F74" t="s">
         <v>8</v>
       </c>
       <c r="G74">
         <v>1.0</v>
       </c>
       <c r="H74" s="1">
-        <v>560258.97</v>
+        <v>173395.34</v>
       </c>
       <c r="I74" s="1">
-        <v>16040.59</v>
+        <v>3642.93</v>
       </c>
       <c r="J74" s="1">
-        <v>2.8630670562936</v>
+        <v>2.1009388141573</v>
       </c>
       <c r="K74">
         <v>0.0</v>
       </c>
-      <c r="L74" t="s">
-        <v>233</v>
+      <c r="L74">
+        <v>495.89</v>
       </c>
       <c r="M74" s="1">
-        <v>573316.0</v>
+        <v>176542.38</v>
       </c>
       <c r="N74" s="1">
-        <v>576299.56</v>
+        <v>177038.27</v>
       </c>
       <c r="O74" s="1">
-        <v>1.22</v>
+        <v>0.37</v>
       </c>
       <c r="P74">
         <v>1</v>
       </c>
     </row>
     <row r="75" spans="1:16">
       <c r="A75" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="B75" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="C75" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D75" s="1">
-        <v>91.56652225</v>
+        <v>95.75779006</v>
       </c>
       <c r="E75" s="1">
-        <v>94.91756</v>
+        <v>93.376495</v>
       </c>
       <c r="F75" t="s">
         <v>8</v>
       </c>
       <c r="G75">
         <v>1.0</v>
       </c>
       <c r="H75" s="1">
-        <v>94917.56</v>
+        <v>186752.99</v>
       </c>
       <c r="I75" s="1">
-        <v>-3345.22</v>
+        <v>5946.15</v>
       </c>
       <c r="J75" s="1">
-        <v>-3.5243425979345</v>
+        <v>3.183965086717</v>
       </c>
       <c r="K75">
         <v>0.0</v>
       </c>
-      <c r="L75">
-        <v>5.82</v>
+      <c r="L75" t="s">
+        <v>237</v>
       </c>
       <c r="M75" s="1">
-        <v>91566.52</v>
+        <v>191515.58</v>
       </c>
       <c r="N75" s="1">
-        <v>91572.34</v>
+        <v>192699.14</v>
       </c>
       <c r="O75" s="1">
-        <v>0.19</v>
+        <v>0.4</v>
       </c>
       <c r="P75">
         <v>1</v>
       </c>
     </row>
     <row r="76" spans="1:16">
       <c r="A76" t="s">
-        <v>236</v>
+        <v>238</v>
       </c>
       <c r="B76" t="s">
-        <v>237</v>
+        <v>239</v>
       </c>
       <c r="C76" s="1">
-        <v>140000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D76" s="1">
-        <v>97.12632907</v>
+        <v>92.99202715</v>
       </c>
       <c r="E76" s="1">
-        <v>96.7943</v>
+        <v>94.91756</v>
       </c>
       <c r="F76" t="s">
         <v>8</v>
       </c>
       <c r="G76">
         <v>1.0</v>
       </c>
       <c r="H76" s="1">
-        <v>135512.02</v>
+        <v>94917.56</v>
       </c>
       <c r="I76" s="1">
-        <v>1246.35</v>
+        <v>-1785.81</v>
       </c>
       <c r="J76" s="1">
-        <v>0.91973390995131</v>
+        <v>-1.8814326874816</v>
       </c>
       <c r="K76">
         <v>0.0</v>
       </c>
       <c r="L76">
-        <v>781.51</v>
+        <v>139.73</v>
       </c>
       <c r="M76" s="1">
-        <v>135976.86</v>
+        <v>92992.02</v>
       </c>
       <c r="N76" s="1">
-        <v>136758.37</v>
+        <v>93131.75</v>
       </c>
       <c r="O76" s="1">
-        <v>0.29</v>
+        <v>0.19</v>
       </c>
       <c r="P76">
         <v>1</v>
       </c>
     </row>
     <row r="77" spans="1:16">
       <c r="A77" t="s">
-        <v>238</v>
+        <v>240</v>
       </c>
       <c r="B77" t="s">
-        <v>239</v>
+        <v>241</v>
       </c>
       <c r="C77" s="1">
-        <v>145000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D77" s="1">
-        <v>91.43734319</v>
+        <v>100.61288179</v>
       </c>
       <c r="E77" s="1">
-        <v>93.402414</v>
+        <v>100.0</v>
       </c>
       <c r="F77" t="s">
         <v>8</v>
       </c>
       <c r="G77">
         <v>1.0</v>
       </c>
       <c r="H77" s="1">
-        <v>135433.5</v>
+        <v>400000.0</v>
       </c>
       <c r="I77" s="1">
-        <v>-2836.44</v>
+        <v>2786.85</v>
       </c>
       <c r="J77" s="1">
-        <v>-2.0943415033947</v>
+        <v>0.6967125</v>
       </c>
       <c r="K77">
         <v>0.0</v>
       </c>
       <c r="L77">
-        <v>12.91</v>
+        <v>335.32</v>
       </c>
       <c r="M77" s="1">
-        <v>132584.15</v>
+        <v>402451.53</v>
       </c>
       <c r="N77" s="1">
-        <v>132597.06</v>
+        <v>402786.85</v>
       </c>
       <c r="O77" s="1">
-        <v>0.28</v>
+        <v>0.84</v>
       </c>
       <c r="P77">
         <v>1</v>
       </c>
     </row>
     <row r="78" spans="1:16">
       <c r="A78" t="s">
-        <v>240</v>
+        <v>242</v>
       </c>
       <c r="B78" t="s">
-        <v>241</v>
+        <v>243</v>
       </c>
       <c r="C78" s="1">
-        <v>135000.0</v>
+        <v>140000.0</v>
       </c>
       <c r="D78" s="1">
-        <v>99.63067293</v>
+        <v>97.61404831</v>
       </c>
       <c r="E78" s="1">
-        <v>105.064793</v>
+        <v>96.7943</v>
       </c>
       <c r="F78" t="s">
         <v>8</v>
       </c>
       <c r="G78">
         <v>1.0</v>
       </c>
       <c r="H78" s="1">
-        <v>141837.47</v>
+        <v>135512.02</v>
       </c>
       <c r="I78" s="1">
-        <v>-6399.85</v>
+        <v>2039.43</v>
       </c>
       <c r="J78" s="1">
-        <v>-4.5121010689206</v>
+        <v>1.5049808865664</v>
       </c>
       <c r="K78">
         <v>0.0</v>
       </c>
       <c r="L78">
-        <v>936.22</v>
+        <v>891.78</v>
       </c>
       <c r="M78" s="1">
-        <v>134501.4</v>
+        <v>136659.67</v>
       </c>
       <c r="N78" s="1">
-        <v>135437.62</v>
+        <v>137551.45</v>
       </c>
       <c r="O78" s="1">
         <v>0.29</v>
       </c>
       <c r="P78">
         <v>1</v>
       </c>
     </row>
     <row r="79" spans="1:16">
       <c r="A79" t="s">
-        <v>242</v>
+        <v>244</v>
       </c>
       <c r="B79" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
       <c r="C79" s="1">
-        <v>130000.0</v>
+        <v>145000.0</v>
       </c>
       <c r="D79" s="1">
-        <v>99.59869256</v>
+        <v>92.75824409</v>
       </c>
       <c r="E79" s="1">
-        <v>107.1356</v>
+        <v>93.402414</v>
       </c>
       <c r="F79" t="s">
         <v>8</v>
       </c>
       <c r="G79">
         <v>1.0</v>
       </c>
       <c r="H79" s="1">
-        <v>139276.28</v>
+        <v>135433.5</v>
       </c>
       <c r="I79" s="1">
-        <v>-8721.47</v>
+        <v>-772.66</v>
       </c>
       <c r="J79" s="1">
-        <v>-6.2619923507434</v>
+        <v>-0.57050877367859</v>
       </c>
       <c r="K79">
         <v>0.0</v>
       </c>
-      <c r="L79" t="s">
-        <v>244</v>
+      <c r="L79">
+        <v>161.39</v>
       </c>
       <c r="M79" s="1">
-        <v>129478.3</v>
+        <v>134499.45</v>
       </c>
       <c r="N79" s="1">
-        <v>130554.81</v>
+        <v>134660.84</v>
       </c>
       <c r="O79" s="1">
         <v>0.28</v>
       </c>
       <c r="P79">
         <v>1</v>
       </c>
     </row>
     <row r="80" spans="1:16">
       <c r="A80" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="B80" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
       <c r="C80" s="1">
-        <v>300000.0</v>
+        <v>135000.0</v>
       </c>
       <c r="D80" s="1">
-        <v>101.19399806</v>
+        <v>100.82021793</v>
       </c>
       <c r="E80" s="1">
-        <v>106.30133</v>
+        <v>105.064793</v>
       </c>
       <c r="F80" t="s">
         <v>8</v>
       </c>
       <c r="G80">
         <v>1.0</v>
       </c>
       <c r="H80" s="1">
-        <v>318903.99</v>
+        <v>141837.47</v>
       </c>
       <c r="I80" s="1">
-        <v>-8286.38</v>
+        <v>-4506.85</v>
       </c>
       <c r="J80" s="1">
-        <v>-2.5983933283494</v>
+        <v>-3.177474894328</v>
       </c>
       <c r="K80">
         <v>0.0</v>
       </c>
       <c r="L80" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="M80" s="1">
-        <v>303581.99</v>
+        <v>136107.3</v>
       </c>
       <c r="N80" s="1">
-        <v>310617.61</v>
+        <v>137330.62</v>
       </c>
       <c r="O80" s="1">
-        <v>0.66</v>
+        <v>0.29</v>
       </c>
       <c r="P80">
         <v>1</v>
       </c>
     </row>
     <row r="81" spans="1:16">
       <c r="A81" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="B81" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="C81" s="1">
-        <v>300000.0</v>
+        <v>130000.0</v>
       </c>
       <c r="D81" s="1">
-        <v>79.47481937</v>
+        <v>101.25876897</v>
       </c>
       <c r="E81" s="1">
-        <v>82.438423</v>
+        <v>107.1356</v>
       </c>
       <c r="F81" t="s">
         <v>8</v>
       </c>
       <c r="G81">
         <v>1.0</v>
       </c>
       <c r="H81" s="1">
-        <v>247315.27</v>
+        <v>139276.28</v>
       </c>
       <c r="I81" s="1">
-        <v>-6794.92</v>
+        <v>-6245.94</v>
       </c>
       <c r="J81" s="1">
-        <v>-2.7474728915849</v>
+        <v>-4.4845683701489</v>
       </c>
       <c r="K81">
         <v>0.0</v>
       </c>
       <c r="L81" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
       <c r="M81" s="1">
-        <v>238424.46</v>
+        <v>131636.4</v>
       </c>
       <c r="N81" s="1">
-        <v>240520.35</v>
+        <v>133030.34</v>
       </c>
       <c r="O81" s="1">
-        <v>0.51</v>
+        <v>0.28</v>
       </c>
       <c r="P81">
         <v>1</v>
       </c>
     </row>
     <row r="82" spans="1:16">
       <c r="A82" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="B82" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="C82" s="1">
-        <v>100000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D82" s="1">
-        <v>102.1677932</v>
+        <v>102.83254315</v>
       </c>
       <c r="E82" s="1">
-        <v>109.37547</v>
+        <v>106.30133</v>
       </c>
       <c r="F82" t="s">
         <v>8</v>
       </c>
       <c r="G82">
         <v>1.0</v>
       </c>
       <c r="H82" s="1">
-        <v>109375.47</v>
+        <v>318903.99</v>
       </c>
       <c r="I82" s="1">
-        <v>-6881.65</v>
+        <v>-2614.58</v>
       </c>
       <c r="J82" s="1">
-        <v>-6.2917672490916</v>
+        <v>-0.81986431088554</v>
       </c>
       <c r="K82">
         <v>0.0</v>
       </c>
-      <c r="L82">
-        <v>326.03</v>
+      <c r="L82" t="s">
+        <v>254</v>
       </c>
       <c r="M82" s="1">
-        <v>102167.79</v>
+        <v>308497.63</v>
       </c>
       <c r="N82" s="1">
-        <v>102493.82</v>
+        <v>316289.41</v>
       </c>
       <c r="O82" s="1">
-        <v>0.22</v>
+        <v>0.66</v>
       </c>
       <c r="P82">
         <v>1</v>
       </c>
     </row>
     <row r="83" spans="1:16">
       <c r="A83" t="s">
-        <v>253</v>
+        <v>255</v>
       </c>
       <c r="B83" t="s">
-        <v>254</v>
+        <v>256</v>
       </c>
       <c r="C83" s="1">
-        <v>825000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D83" s="1">
-        <v>66.7883854</v>
+        <v>81.15103862</v>
       </c>
       <c r="E83" s="1">
-        <v>74.717804</v>
+        <v>82.438423</v>
       </c>
       <c r="F83" t="s">
         <v>8</v>
       </c>
       <c r="G83">
         <v>1.0</v>
       </c>
       <c r="H83" s="1">
-        <v>616421.88</v>
+        <v>247315.27</v>
       </c>
       <c r="I83" s="1">
-        <v>-63863.76</v>
+        <v>-1577.22</v>
       </c>
       <c r="J83" s="1">
-        <v>-10.360397979384</v>
+        <v>-0.63773660235375</v>
       </c>
       <c r="K83">
         <v>0.0</v>
       </c>
       <c r="L83" t="s">
-        <v>255</v>
+        <v>257</v>
       </c>
       <c r="M83" s="1">
-        <v>551004.18</v>
+        <v>243453.12</v>
       </c>
       <c r="N83" s="1">
-        <v>552558.12</v>
+        <v>245738.05</v>
       </c>
       <c r="O83" s="1">
-        <v>1.17</v>
+        <v>0.51</v>
       </c>
       <c r="P83">
         <v>1</v>
       </c>
     </row>
     <row r="84" spans="1:16">
       <c r="A84" t="s">
-        <v>256</v>
+        <v>258</v>
       </c>
       <c r="B84" t="s">
-        <v>257</v>
+        <v>259</v>
       </c>
       <c r="C84" s="1">
-        <v>132000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D84" s="1">
-        <v>99.11497489</v>
+        <v>103.42076714</v>
       </c>
       <c r="E84" s="1">
-        <v>99.973</v>
+        <v>109.37547</v>
       </c>
       <c r="F84" t="s">
         <v>8</v>
       </c>
       <c r="G84">
         <v>1.0</v>
       </c>
       <c r="H84" s="1">
-        <v>131964.36</v>
+        <v>109375.47</v>
       </c>
       <c r="I84" s="1">
-        <v>-251.09</v>
+        <v>-5360.87</v>
       </c>
       <c r="J84" s="1">
-        <v>-0.19027107015864</v>
+        <v>-4.9013457953598</v>
       </c>
       <c r="K84">
         <v>0.0</v>
       </c>
       <c r="L84">
-        <v>881.51</v>
+        <v>593.84</v>
       </c>
       <c r="M84" s="1">
-        <v>130831.76</v>
+        <v>103420.76</v>
       </c>
       <c r="N84" s="1">
-        <v>131713.27</v>
+        <v>104014.6</v>
       </c>
       <c r="O84" s="1">
-        <v>0.28</v>
+        <v>0.22</v>
       </c>
       <c r="P84">
         <v>1</v>
       </c>
     </row>
     <row r="85" spans="1:16">
       <c r="A85" t="s">
-        <v>258</v>
+        <v>260</v>
       </c>
       <c r="B85" t="s">
-        <v>259</v>
+        <v>261</v>
       </c>
       <c r="C85" s="1">
-        <v>100000.0</v>
+        <v>825000.0</v>
       </c>
       <c r="D85" s="1">
-        <v>96.48256067</v>
+        <v>68.15277726</v>
       </c>
       <c r="E85" s="1">
-        <v>99.766</v>
+        <v>74.717804</v>
       </c>
       <c r="F85" t="s">
         <v>8</v>
       </c>
       <c r="G85">
         <v>1.0</v>
       </c>
       <c r="H85" s="1">
-        <v>99766.0</v>
+        <v>616421.88</v>
       </c>
       <c r="I85" s="1">
-        <v>-919.74</v>
+        <v>-51957.7</v>
       </c>
       <c r="J85" s="1">
-        <v>-0.92189723954052</v>
+        <v>-8.4289188436984</v>
       </c>
       <c r="K85">
         <v>0.0</v>
       </c>
       <c r="L85" t="s">
-        <v>260</v>
+        <v>262</v>
       </c>
       <c r="M85" s="1">
-        <v>96482.56</v>
+        <v>562260.41</v>
       </c>
       <c r="N85" s="1">
-        <v>98846.26</v>
+        <v>564464.18</v>
       </c>
       <c r="O85" s="1">
-        <v>0.21</v>
+        <v>1.17</v>
       </c>
       <c r="P85">
         <v>1</v>
       </c>
     </row>
     <row r="86" spans="1:16">
       <c r="A86" t="s">
-        <v>261</v>
+        <v>263</v>
       </c>
       <c r="B86" t="s">
-        <v>262</v>
+        <v>264</v>
       </c>
       <c r="C86" s="1">
-        <v>135000.0</v>
+        <v>132000.0</v>
       </c>
       <c r="D86" s="1">
-        <v>96.7509429</v>
+        <v>99.95718416</v>
       </c>
       <c r="E86" s="1">
-        <v>104.002956</v>
+        <v>99.973</v>
       </c>
       <c r="F86" t="s">
         <v>8</v>
       </c>
       <c r="G86">
         <v>1.0</v>
       </c>
       <c r="H86" s="1">
-        <v>140403.99</v>
+        <v>131964.36</v>
       </c>
       <c r="I86" s="1">
-        <v>-9668.34</v>
+        <v>1130.96</v>
       </c>
       <c r="J86" s="1">
-        <v>-6.8860863569475</v>
+        <v>0.85701927399186</v>
       </c>
       <c r="K86">
         <v>0.0</v>
       </c>
-      <c r="L86">
-        <v>121.88</v>
+      <c r="L86" t="s">
+        <v>265</v>
       </c>
       <c r="M86" s="1">
-        <v>130613.77</v>
+        <v>131943.48</v>
       </c>
       <c r="N86" s="1">
-        <v>130735.65</v>
+        <v>133095.32</v>
       </c>
       <c r="O86" s="1">
         <v>0.28</v>
       </c>
       <c r="P86">
         <v>1</v>
       </c>
     </row>
     <row r="87" spans="1:16">
       <c r="A87" t="s">
-        <v>263</v>
+        <v>266</v>
       </c>
       <c r="B87" t="s">
-        <v>264</v>
+        <v>267</v>
       </c>
       <c r="C87" s="1">
-        <v>370000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D87" s="1">
-        <v>76.3915</v>
+        <v>98.26516801</v>
       </c>
       <c r="E87" s="1">
-        <v>83.324986</v>
+        <v>99.766</v>
       </c>
       <c r="F87" t="s">
         <v>8</v>
       </c>
       <c r="G87">
         <v>1.0</v>
       </c>
       <c r="H87" s="1">
-        <v>308302.45</v>
+        <v>99766.0</v>
       </c>
       <c r="I87" s="1">
-        <v>-20704.52</v>
+        <v>1130.67</v>
       </c>
       <c r="J87" s="1">
-        <v>-6.7156521136955</v>
+        <v>1.1333219734178</v>
       </c>
       <c r="K87">
         <v>0.0</v>
       </c>
       <c r="L87" t="s">
-        <v>265</v>
+        <v>268</v>
       </c>
       <c r="M87" s="1">
-        <v>282648.55</v>
+        <v>98265.16</v>
       </c>
       <c r="N87" s="1">
-        <v>287597.93</v>
+        <v>100896.67</v>
       </c>
       <c r="O87" s="1">
-        <v>0.61</v>
+        <v>0.21</v>
       </c>
       <c r="P87">
         <v>1</v>
       </c>
     </row>
     <row r="88" spans="1:16">
       <c r="A88" t="s">
-        <v>266</v>
+        <v>269</v>
       </c>
       <c r="B88" t="s">
-        <v>267</v>
+        <v>270</v>
       </c>
       <c r="C88" s="1">
-        <v>500000.0</v>
+        <v>135000.0</v>
       </c>
       <c r="D88" s="1">
-        <v>92.69825993</v>
+        <v>98.27554619</v>
       </c>
       <c r="E88" s="1">
-        <v>94.882578</v>
+        <v>104.002956</v>
       </c>
       <c r="F88" t="s">
         <v>8</v>
       </c>
       <c r="G88">
         <v>1.0</v>
       </c>
       <c r="H88" s="1">
-        <v>474412.89</v>
+        <v>140403.99</v>
       </c>
       <c r="I88" s="1">
-        <v>-10543.17</v>
+        <v>-7329.82</v>
       </c>
       <c r="J88" s="1">
-        <v>-2.2223616225942</v>
+        <v>-5.2205211547051</v>
       </c>
       <c r="K88">
         <v>0.0</v>
       </c>
       <c r="L88">
-        <v>378.42</v>
+        <v>402.19</v>
       </c>
       <c r="M88" s="1">
-        <v>463491.3</v>
+        <v>132671.98</v>
       </c>
       <c r="N88" s="1">
-        <v>463869.72</v>
+        <v>133074.17</v>
       </c>
       <c r="O88" s="1">
-        <v>0.98</v>
+        <v>0.28</v>
       </c>
       <c r="P88">
         <v>1</v>
       </c>
     </row>
     <row r="89" spans="1:16">
       <c r="A89" t="s">
-        <v>268</v>
+        <v>271</v>
       </c>
       <c r="B89" t="s">
-        <v>269</v>
+        <v>272</v>
       </c>
       <c r="C89" s="1">
-        <v>500000.0</v>
+        <v>370000.0</v>
       </c>
       <c r="D89" s="1">
-        <v>89.45322429</v>
+        <v>77.7225</v>
       </c>
       <c r="E89" s="1">
-        <v>99.086382</v>
+        <v>83.324986</v>
       </c>
       <c r="F89" t="s">
         <v>8</v>
       </c>
       <c r="G89">
         <v>1.0</v>
       </c>
       <c r="H89" s="1">
-        <v>495431.91</v>
+        <v>308302.45</v>
       </c>
       <c r="I89" s="1">
-        <v>-40658.94</v>
+        <v>-15371.8</v>
       </c>
       <c r="J89" s="1">
-        <v>-8.2067664959247</v>
+        <v>-4.985948051986</v>
       </c>
       <c r="K89">
         <v>0.0</v>
       </c>
       <c r="L89" t="s">
-        <v>270</v>
+        <v>273</v>
       </c>
       <c r="M89" s="1">
-        <v>447266.12</v>
+        <v>287573.25</v>
       </c>
       <c r="N89" s="1">
-        <v>454772.97</v>
+        <v>292930.65</v>
       </c>
       <c r="O89" s="1">
-        <v>0.96</v>
+        <v>0.61</v>
       </c>
       <c r="P89">
         <v>1</v>
       </c>
     </row>
     <row r="90" spans="1:16">
       <c r="A90" t="s">
-        <v>271</v>
+        <v>274</v>
       </c>
       <c r="B90" t="s">
-        <v>272</v>
+        <v>275</v>
       </c>
       <c r="C90" s="1">
-        <v>700000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D90" s="1">
-        <v>96.62930332</v>
+        <v>93.84860884</v>
       </c>
       <c r="E90" s="1">
-        <v>99.957446</v>
+        <v>94.882578</v>
       </c>
       <c r="F90" t="s">
         <v>8</v>
       </c>
       <c r="G90">
         <v>1.0</v>
       </c>
       <c r="H90" s="1">
-        <v>699702.12</v>
+        <v>474412.89</v>
       </c>
       <c r="I90" s="1">
-        <v>-1884.67</v>
+        <v>-4279.43</v>
       </c>
       <c r="J90" s="1">
-        <v>-0.2693531927558</v>
+        <v>-0.90204758138001</v>
       </c>
       <c r="K90">
         <v>0.0</v>
       </c>
-      <c r="L90" t="s">
-        <v>273</v>
+      <c r="L90">
+        <v>890.41</v>
       </c>
       <c r="M90" s="1">
-        <v>676405.12</v>
+        <v>469243.05</v>
       </c>
       <c r="N90" s="1">
-        <v>697817.45</v>
+        <v>470133.46</v>
       </c>
       <c r="O90" s="1">
-        <v>1.47</v>
+        <v>0.98</v>
       </c>
       <c r="P90">
         <v>1</v>
       </c>
     </row>
     <row r="91" spans="1:16">
       <c r="A91" t="s">
-        <v>274</v>
+        <v>276</v>
       </c>
       <c r="B91" t="s">
-        <v>275</v>
+        <v>277</v>
       </c>
       <c r="C91" s="1">
-        <v>100000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D91" s="1">
-        <v>96.36617377</v>
+        <v>91.4732109</v>
       </c>
       <c r="E91" s="1">
-        <v>100.0</v>
+        <v>99.086382</v>
       </c>
       <c r="F91" t="s">
         <v>8</v>
       </c>
       <c r="G91">
         <v>1.0</v>
       </c>
       <c r="H91" s="1">
-        <v>100000.0</v>
+        <v>495431.91</v>
       </c>
       <c r="I91" s="1">
-        <v>-2133.83</v>
+        <v>-29928.87</v>
       </c>
       <c r="J91" s="1">
-        <v>-2.13383</v>
+        <v>-6.040965346782</v>
       </c>
       <c r="K91">
         <v>0.0</v>
       </c>
       <c r="L91" t="s">
-        <v>276</v>
+        <v>278</v>
       </c>
       <c r="M91" s="1">
-        <v>96366.17</v>
+        <v>457366.05</v>
       </c>
       <c r="N91" s="1">
-        <v>97866.17</v>
+        <v>465503.04</v>
       </c>
       <c r="O91" s="1">
-        <v>0.21</v>
+        <v>0.97</v>
       </c>
       <c r="P91">
         <v>1</v>
       </c>
     </row>
     <row r="92" spans="1:16">
       <c r="A92" t="s">
-        <v>277</v>
+        <v>279</v>
       </c>
       <c r="B92" t="s">
-        <v>278</v>
+        <v>280</v>
       </c>
       <c r="C92" s="1">
-        <v>600000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D92" s="1">
-        <v>102.1132118</v>
+        <v>98.06333983</v>
       </c>
       <c r="E92" s="1">
-        <v>108.334343</v>
+        <v>99.957446</v>
       </c>
       <c r="F92" t="s">
         <v>8</v>
       </c>
       <c r="G92">
         <v>1.0</v>
       </c>
       <c r="H92" s="1">
-        <v>650006.06</v>
+        <v>699702.12</v>
       </c>
       <c r="I92" s="1">
-        <v>-9381.93</v>
+        <v>9697.42</v>
       </c>
       <c r="J92" s="1">
-        <v>-1.4433603895939</v>
+        <v>1.3859354892336</v>
       </c>
       <c r="K92">
         <v>0.0</v>
       </c>
       <c r="L92" t="s">
-        <v>279</v>
+        <v>281</v>
       </c>
       <c r="M92" s="1">
-        <v>612679.27</v>
+        <v>686443.38</v>
       </c>
       <c r="N92" s="1">
-        <v>640624.13</v>
+        <v>709399.54</v>
       </c>
       <c r="O92" s="1">
-        <v>1.35</v>
+        <v>1.48</v>
       </c>
       <c r="P92">
         <v>1</v>
       </c>
     </row>
     <row r="93" spans="1:16">
       <c r="A93" t="s">
-        <v>280</v>
+        <v>282</v>
       </c>
       <c r="B93" t="s">
-        <v>281</v>
+        <v>283</v>
       </c>
       <c r="C93" s="1">
-        <v>300000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D93" s="1">
-        <v>93.93730245</v>
+        <v>98.41393464</v>
       </c>
       <c r="E93" s="1">
-        <v>98.642</v>
+        <v>100.0</v>
       </c>
       <c r="F93" t="s">
         <v>8</v>
       </c>
       <c r="G93">
         <v>1.0</v>
       </c>
       <c r="H93" s="1">
-        <v>295926.0</v>
+        <v>100000.0</v>
       </c>
       <c r="I93" s="1">
-        <v>-2858.96</v>
+        <v>150.24</v>
       </c>
       <c r="J93" s="1">
-        <v>-0.96610639146273</v>
+        <v>0.15024</v>
       </c>
       <c r="K93">
         <v>0.0</v>
       </c>
       <c r="L93" t="s">
-        <v>282</v>
+        <v>284</v>
       </c>
       <c r="M93" s="1">
-        <v>281811.9</v>
+        <v>98413.94</v>
       </c>
       <c r="N93" s="1">
-        <v>293067.04</v>
+        <v>100150.24</v>
       </c>
       <c r="O93" s="1">
-        <v>0.62</v>
+        <v>0.21</v>
       </c>
       <c r="P93">
         <v>1</v>
       </c>
     </row>
     <row r="94" spans="1:16">
       <c r="A94" t="s">
-        <v>283</v>
+        <v>285</v>
       </c>
       <c r="B94" t="s">
-        <v>284</v>
+        <v>286</v>
       </c>
       <c r="C94" s="1">
-        <v>200000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D94" s="1">
-        <v>89.12404449</v>
+        <v>103.70208035</v>
       </c>
       <c r="E94" s="1">
-        <v>89.22416</v>
+        <v>108.334343</v>
       </c>
       <c r="F94" t="s">
         <v>8</v>
       </c>
       <c r="G94">
         <v>1.0</v>
       </c>
       <c r="H94" s="1">
-        <v>178448.32</v>
+        <v>650006.06</v>
       </c>
       <c r="I94" s="1">
-        <v>188.81</v>
+        <v>-27233.08</v>
       </c>
       <c r="J94" s="1">
-        <v>0.1058065438778</v>
+        <v>-4.1896655548104</v>
       </c>
       <c r="K94">
         <v>0.0</v>
       </c>
       <c r="L94">
-        <v>389.04</v>
+        <v>560.5</v>
       </c>
       <c r="M94" s="1">
-        <v>178248.09</v>
+        <v>622212.48</v>
       </c>
       <c r="N94" s="1">
-        <v>178637.13</v>
+        <v>622772.98</v>
       </c>
       <c r="O94" s="1">
-        <v>0.38</v>
+        <v>1.3</v>
       </c>
       <c r="P94">
         <v>1</v>
       </c>
     </row>
     <row r="95" spans="1:16">
       <c r="A95" t="s">
-        <v>285</v>
+        <v>287</v>
       </c>
       <c r="B95" t="s">
-        <v>286</v>
+        <v>288</v>
       </c>
       <c r="C95" s="1">
-        <v>100000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D95" s="1">
-        <v>97.39952287</v>
+        <v>97.41125954</v>
       </c>
       <c r="E95" s="1">
-        <v>99.75655</v>
+        <v>98.642</v>
       </c>
       <c r="F95" t="s">
         <v>8</v>
       </c>
       <c r="G95">
         <v>1.0</v>
       </c>
       <c r="H95" s="1">
-        <v>99756.55</v>
+        <v>295926.0</v>
       </c>
       <c r="I95" s="1">
-        <v>-1246.41</v>
+        <v>8389.97</v>
       </c>
       <c r="J95" s="1">
-        <v>-1.2494517903837</v>
+        <v>2.8351581138528</v>
       </c>
       <c r="K95">
         <v>0.0</v>
       </c>
       <c r="L95" t="s">
-        <v>287</v>
+        <v>289</v>
       </c>
       <c r="M95" s="1">
-        <v>97399.52</v>
+        <v>292233.78</v>
       </c>
       <c r="N95" s="1">
-        <v>98510.14</v>
+        <v>304315.97</v>
       </c>
       <c r="O95" s="1">
-        <v>0.21</v>
+        <v>0.63</v>
       </c>
       <c r="P95">
         <v>1</v>
       </c>
     </row>
     <row r="96" spans="1:16">
       <c r="A96" t="s">
-        <v>288</v>
+        <v>290</v>
       </c>
       <c r="B96" t="s">
-        <v>289</v>
+        <v>291</v>
       </c>
       <c r="C96" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D96" s="1">
-        <v>99.14480015</v>
+        <v>90.59065634</v>
       </c>
       <c r="E96" s="1">
-        <v>107.36234</v>
+        <v>89.22416</v>
       </c>
       <c r="F96" t="s">
         <v>8</v>
       </c>
       <c r="G96">
         <v>1.0</v>
       </c>
       <c r="H96" s="1">
-        <v>107362.34</v>
+        <v>178448.32</v>
       </c>
       <c r="I96" s="1">
-        <v>-7702.47</v>
+        <v>3248.06</v>
       </c>
       <c r="J96" s="1">
-        <v>-7.1742754489144</v>
+        <v>1.820168438683</v>
       </c>
       <c r="K96">
         <v>0.0</v>
       </c>
       <c r="L96">
         <v>515.07</v>
       </c>
       <c r="M96" s="1">
-        <v>99144.8</v>
+        <v>181181.31</v>
       </c>
       <c r="N96" s="1">
-        <v>99659.87</v>
+        <v>181696.38</v>
       </c>
       <c r="O96" s="1">
-        <v>0.21</v>
+        <v>0.38</v>
       </c>
       <c r="P96">
         <v>1</v>
       </c>
     </row>
     <row r="97" spans="1:16">
       <c r="A97" t="s">
-        <v>290</v>
+        <v>292</v>
       </c>
       <c r="B97" t="s">
-        <v>291</v>
+        <v>293</v>
       </c>
       <c r="C97" s="1">
-        <v>300000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D97" s="1">
-        <v>100.56975786</v>
+        <v>98.55896459</v>
       </c>
       <c r="E97" s="1">
-        <v>103.74867</v>
+        <v>99.75655</v>
       </c>
       <c r="F97" t="s">
         <v>8</v>
       </c>
       <c r="G97">
         <v>1.0</v>
       </c>
       <c r="H97" s="1">
-        <v>311246.01</v>
+        <v>99756.55</v>
       </c>
       <c r="I97" s="1">
-        <v>-2111.74</v>
+        <v>94.2</v>
       </c>
       <c r="J97" s="1">
-        <v>-0.67847938034611</v>
+        <v>0.094429889566149</v>
       </c>
       <c r="K97">
         <v>0.0</v>
       </c>
       <c r="L97" t="s">
-        <v>292</v>
+        <v>294</v>
       </c>
       <c r="M97" s="1">
-        <v>301709.27</v>
+        <v>98558.97</v>
       </c>
       <c r="N97" s="1">
-        <v>309134.27</v>
+        <v>99850.75</v>
       </c>
       <c r="O97" s="1">
-        <v>0.65</v>
+        <v>0.21</v>
       </c>
       <c r="P97">
         <v>1</v>
       </c>
     </row>
     <row r="98" spans="1:16">
       <c r="A98" t="s">
-        <v>293</v>
+        <v>295</v>
       </c>
       <c r="B98" t="s">
-        <v>294</v>
+        <v>296</v>
       </c>
       <c r="C98" s="1">
         <v>100000.0</v>
       </c>
       <c r="D98" s="1">
-        <v>100.18711848</v>
+        <v>101.6896685</v>
       </c>
       <c r="E98" s="1">
-        <v>99.884</v>
+        <v>107.36234</v>
       </c>
       <c r="F98" t="s">
         <v>8</v>
       </c>
       <c r="G98">
         <v>1.0</v>
       </c>
       <c r="H98" s="1">
-        <v>99884.0</v>
+        <v>107362.34</v>
       </c>
       <c r="I98" s="1">
-        <v>3766.13</v>
+        <v>-4905.55</v>
       </c>
       <c r="J98" s="1">
-        <v>3.7705037843899</v>
+        <v>-4.5691533921485</v>
       </c>
       <c r="K98">
         <v>0.0</v>
       </c>
-      <c r="L98" t="s">
-        <v>295</v>
+      <c r="L98">
+        <v>767.12</v>
       </c>
       <c r="M98" s="1">
-        <v>100187.12</v>
+        <v>101689.67</v>
       </c>
       <c r="N98" s="1">
-        <v>103650.13</v>
+        <v>102456.79</v>
       </c>
       <c r="O98" s="1">
-        <v>0.22</v>
+        <v>0.21</v>
       </c>
       <c r="P98">
         <v>1</v>
       </c>
     </row>
     <row r="99" spans="1:16">
       <c r="A99" t="s">
-        <v>296</v>
+        <v>297</v>
       </c>
       <c r="B99" t="s">
-        <v>297</v>
+        <v>298</v>
       </c>
       <c r="C99" s="1">
-        <v>150000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D99" s="1">
-        <v>102.19444272</v>
+        <v>101.24837418</v>
       </c>
       <c r="E99" s="1">
-        <v>106.489533</v>
+        <v>103.74867</v>
       </c>
       <c r="F99" t="s">
         <v>8</v>
       </c>
       <c r="G99">
         <v>1.0</v>
       </c>
       <c r="H99" s="1">
-        <v>159734.3</v>
+        <v>311246.01</v>
       </c>
       <c r="I99" s="1">
-        <v>-2421.4</v>
+        <v>703.91</v>
       </c>
       <c r="J99" s="1">
-        <v>-1.5158923286983</v>
+        <v>0.22615872248451</v>
       </c>
       <c r="K99">
         <v>0.0</v>
       </c>
       <c r="L99" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
       <c r="M99" s="1">
-        <v>153291.67</v>
+        <v>303745.13</v>
       </c>
       <c r="N99" s="1">
-        <v>157312.9</v>
+        <v>311949.92</v>
       </c>
       <c r="O99" s="1">
-        <v>0.33</v>
+        <v>0.65</v>
       </c>
       <c r="P99">
         <v>1</v>
       </c>
     </row>
     <row r="100" spans="1:16">
       <c r="A100" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
       <c r="B100" t="s">
-        <v>300</v>
+        <v>301</v>
       </c>
       <c r="C100" s="1">
-        <v>500000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D100" s="1">
-        <v>104.95793874</v>
+        <v>100.11839208</v>
       </c>
       <c r="E100" s="1">
-        <v>110.013816</v>
+        <v>99.884</v>
       </c>
       <c r="F100" t="s">
         <v>8</v>
       </c>
       <c r="G100">
         <v>1.0</v>
       </c>
       <c r="H100" s="1">
-        <v>550069.08</v>
+        <v>99884.0</v>
       </c>
       <c r="I100" s="1">
-        <v>-4176.65</v>
+        <v>3949.46</v>
       </c>
       <c r="J100" s="1">
-        <v>-0.75929554157089</v>
+        <v>3.9540466941652</v>
       </c>
       <c r="K100">
         <v>0.0</v>
       </c>
       <c r="L100" t="s">
-        <v>301</v>
+        <v>302</v>
       </c>
       <c r="M100" s="1">
-        <v>524789.69</v>
+        <v>100118.39</v>
       </c>
       <c r="N100" s="1">
-        <v>545892.43</v>
+        <v>103833.46</v>
       </c>
       <c r="O100" s="1">
-        <v>1.15</v>
+        <v>0.22</v>
       </c>
       <c r="P100">
         <v>1</v>
       </c>
     </row>
     <row r="101" spans="1:16">
       <c r="A101" t="s">
-        <v>302</v>
+        <v>303</v>
       </c>
       <c r="B101" t="s">
-        <v>303</v>
+        <v>304</v>
       </c>
       <c r="C101" s="1">
-        <v>600000.0</v>
+        <v>150000.0</v>
       </c>
       <c r="D101" s="1">
-        <v>91.6105</v>
+        <v>102.55214138</v>
       </c>
       <c r="E101" s="1">
-        <v>104.270342</v>
+        <v>106.489533</v>
       </c>
       <c r="F101" t="s">
         <v>8</v>
       </c>
       <c r="G101">
         <v>1.0</v>
       </c>
       <c r="H101" s="1">
-        <v>625622.05</v>
+        <v>159734.3</v>
       </c>
       <c r="I101" s="1">
-        <v>-67871.38</v>
+        <v>-1435.88</v>
       </c>
       <c r="J101" s="1">
-        <v>-10.84862338212</v>
+        <v>-0.89891776531402</v>
       </c>
       <c r="K101">
         <v>0.0</v>
       </c>
       <c r="L101" t="s">
-        <v>304</v>
+        <v>305</v>
       </c>
       <c r="M101" s="1">
-        <v>549663.0</v>
+        <v>153828.21</v>
       </c>
       <c r="N101" s="1">
-        <v>557750.67</v>
+        <v>158298.42</v>
       </c>
       <c r="O101" s="1">
-        <v>1.18</v>
+        <v>0.33</v>
       </c>
       <c r="P101">
         <v>1</v>
       </c>
     </row>
     <row r="102" spans="1:16">
       <c r="A102" t="s">
-        <v>305</v>
+        <v>306</v>
       </c>
       <c r="B102" t="s">
-        <v>306</v>
+        <v>307</v>
       </c>
       <c r="C102" s="1">
-        <v>285000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D102" s="1">
-        <v>97.64542844</v>
+        <v>106.1893873</v>
       </c>
       <c r="E102" s="1">
-        <v>97.791014</v>
+        <v>110.013816</v>
       </c>
       <c r="F102" t="s">
         <v>8</v>
       </c>
       <c r="G102">
         <v>1.0</v>
       </c>
       <c r="H102" s="1">
-        <v>278704.39</v>
+        <v>550069.08</v>
       </c>
       <c r="I102" s="1">
-        <v>1435.63</v>
+        <v>3516.56</v>
       </c>
       <c r="J102" s="1">
-        <v>0.51510849900857</v>
+        <v>0.63929425009673</v>
       </c>
       <c r="K102">
         <v>0.0</v>
       </c>
       <c r="L102" t="s">
-        <v>307</v>
+        <v>308</v>
       </c>
       <c r="M102" s="1">
-        <v>278289.47</v>
+        <v>530946.94</v>
       </c>
       <c r="N102" s="1">
-        <v>280140.02</v>
+        <v>553585.64</v>
       </c>
       <c r="O102" s="1">
-        <v>0.59</v>
+        <v>1.15</v>
       </c>
       <c r="P102">
         <v>1</v>
       </c>
     </row>
     <row r="103" spans="1:16">
       <c r="A103" t="s">
-        <v>308</v>
+        <v>309</v>
       </c>
       <c r="B103" t="s">
-        <v>309</v>
+        <v>310</v>
       </c>
       <c r="C103" s="1">
-        <v>365000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D103" s="1">
-        <v>100.22658226</v>
+        <v>92.94</v>
       </c>
       <c r="E103" s="1">
-        <v>105.094956</v>
+        <v>104.270342</v>
       </c>
       <c r="F103" t="s">
         <v>8</v>
       </c>
       <c r="G103">
         <v>1.0</v>
       </c>
       <c r="H103" s="1">
-        <v>383596.59</v>
+        <v>625622.05</v>
       </c>
       <c r="I103" s="1">
-        <v>-8004.56</v>
+        <v>-58760.13</v>
       </c>
       <c r="J103" s="1">
-        <v>-2.0867130231789</v>
+        <v>-9.3922728586692</v>
       </c>
       <c r="K103">
         <v>0.0</v>
       </c>
       <c r="L103" t="s">
-        <v>310</v>
+        <v>311</v>
       </c>
       <c r="M103" s="1">
-        <v>365827.03</v>
+        <v>557640.0</v>
       </c>
       <c r="N103" s="1">
-        <v>375592.03</v>
+        <v>566861.92</v>
       </c>
       <c r="O103" s="1">
-        <v>0.79</v>
+        <v>1.18</v>
       </c>
       <c r="P103">
         <v>1</v>
       </c>
     </row>
     <row r="104" spans="1:16">
       <c r="A104" t="s">
-        <v>311</v>
+        <v>312</v>
       </c>
       <c r="B104" t="s">
-        <v>312</v>
+        <v>313</v>
       </c>
       <c r="C104" s="1">
-        <v>295000.0</v>
+        <v>285000.0</v>
       </c>
       <c r="D104" s="1">
-        <v>99.2975</v>
+        <v>98.01785719</v>
       </c>
       <c r="E104" s="1">
-        <v>105.485329</v>
+        <v>97.791014</v>
       </c>
       <c r="F104" t="s">
         <v>8</v>
       </c>
       <c r="G104">
         <v>1.0</v>
       </c>
       <c r="H104" s="1">
-        <v>311181.72</v>
+        <v>278704.39</v>
       </c>
       <c r="I104" s="1">
-        <v>-13265.03</v>
+        <v>2766.43</v>
       </c>
       <c r="J104" s="1">
-        <v>-4.2627921717253</v>
+        <v>0.9926036687115</v>
       </c>
       <c r="K104">
         <v>0.0</v>
       </c>
       <c r="L104" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="M104" s="1">
-        <v>292927.62</v>
+        <v>279350.89</v>
       </c>
       <c r="N104" s="1">
-        <v>297916.69</v>
+        <v>281470.82</v>
       </c>
       <c r="O104" s="1">
-        <v>0.63</v>
+        <v>0.59</v>
       </c>
       <c r="P104">
         <v>1</v>
       </c>
     </row>
     <row r="105" spans="1:16">
       <c r="A105" t="s">
-        <v>314</v>
+        <v>315</v>
       </c>
       <c r="B105" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="C105" s="1">
-        <v>200000.0</v>
+        <v>365000.0</v>
       </c>
       <c r="D105" s="1">
-        <v>95.89639573</v>
+        <v>101.47048369</v>
       </c>
       <c r="E105" s="1">
-        <v>100.292605</v>
+        <v>105.094956</v>
       </c>
       <c r="F105" t="s">
         <v>8</v>
       </c>
       <c r="G105">
         <v>1.0</v>
       </c>
       <c r="H105" s="1">
-        <v>200585.21</v>
+        <v>383596.59</v>
       </c>
       <c r="I105" s="1">
-        <v>-4482.14</v>
+        <v>-2573.07</v>
       </c>
       <c r="J105" s="1">
-        <v>-2.2345316486694</v>
+        <v>-0.6707749930728</v>
       </c>
       <c r="K105">
         <v>0.0</v>
       </c>
       <c r="L105" t="s">
-        <v>316</v>
+        <v>317</v>
       </c>
       <c r="M105" s="1">
-        <v>191792.8</v>
+        <v>370367.27</v>
       </c>
       <c r="N105" s="1">
-        <v>196103.07</v>
+        <v>381023.52</v>
       </c>
       <c r="O105" s="1">
-        <v>0.41</v>
+        <v>0.79</v>
       </c>
       <c r="P105">
         <v>1</v>
       </c>
     </row>
     <row r="106" spans="1:16">
       <c r="A106" t="s">
-        <v>317</v>
+        <v>318</v>
       </c>
       <c r="B106" t="s">
-        <v>318</v>
+        <v>319</v>
       </c>
       <c r="C106" s="1">
-        <v>500000.0</v>
+        <v>295000.0</v>
       </c>
       <c r="D106" s="1">
-        <v>99.58630471</v>
+        <v>101.6555</v>
       </c>
       <c r="E106" s="1">
-        <v>106.064042</v>
+        <v>105.485329</v>
       </c>
       <c r="F106" t="s">
         <v>8</v>
       </c>
       <c r="G106">
         <v>1.0</v>
       </c>
       <c r="H106" s="1">
-        <v>530320.21</v>
+        <v>311181.72</v>
       </c>
       <c r="I106" s="1">
-        <v>-32183.21</v>
+        <v>-5554.0</v>
       </c>
       <c r="J106" s="1">
-        <v>-6.0686372861408</v>
+        <v>-1.7848092105153</v>
       </c>
       <c r="K106">
         <v>0.0</v>
       </c>
-      <c r="L106">
-        <v>205.48</v>
+      <c r="L106" t="s">
+        <v>320</v>
       </c>
       <c r="M106" s="1">
-        <v>497931.52</v>
+        <v>299883.73</v>
       </c>
       <c r="N106" s="1">
-        <v>498137.0</v>
+        <v>305627.72</v>
       </c>
       <c r="O106" s="1">
-        <v>1.05</v>
+        <v>0.64</v>
       </c>
       <c r="P106">
         <v>1</v>
       </c>
     </row>
     <row r="107" spans="1:16">
       <c r="A107" t="s">
-        <v>319</v>
+        <v>321</v>
       </c>
       <c r="B107" t="s">
-        <v>320</v>
+        <v>322</v>
       </c>
       <c r="C107" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D107" s="1">
-        <v>99.14193441</v>
+        <v>98.70287838</v>
       </c>
       <c r="E107" s="1">
-        <v>99.297</v>
+        <v>100.292605</v>
       </c>
       <c r="F107" t="s">
         <v>8</v>
       </c>
       <c r="G107">
         <v>1.0</v>
       </c>
       <c r="H107" s="1">
-        <v>99297.0</v>
+        <v>200585.21</v>
       </c>
       <c r="I107" s="1">
-        <v>29.87</v>
+        <v>1587.67</v>
       </c>
       <c r="J107" s="1">
-        <v>0.030081472753457</v>
+        <v>0.79151897590057</v>
       </c>
       <c r="K107">
         <v>0.0</v>
       </c>
-      <c r="L107">
-        <v>184.93</v>
+      <c r="L107" t="s">
+        <v>323</v>
       </c>
       <c r="M107" s="1">
-        <v>99141.94</v>
+        <v>197405.76</v>
       </c>
       <c r="N107" s="1">
-        <v>99326.87</v>
+        <v>202172.88</v>
       </c>
       <c r="O107" s="1">
-        <v>0.21</v>
+        <v>0.42</v>
       </c>
       <c r="P107">
         <v>1</v>
       </c>
     </row>
     <row r="108" spans="1:16">
       <c r="A108" t="s">
-        <v>321</v>
+        <v>324</v>
       </c>
       <c r="B108" t="s">
-        <v>322</v>
+        <v>325</v>
       </c>
       <c r="C108" s="1">
-        <v>100000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D108" s="1">
-        <v>100.38461362</v>
+        <v>101.53820797</v>
       </c>
       <c r="E108" s="1">
-        <v>100.24168</v>
+        <v>106.064042</v>
       </c>
       <c r="F108" t="s">
         <v>8</v>
       </c>
       <c r="G108">
         <v>1.0</v>
       </c>
       <c r="H108" s="1">
-        <v>100241.68</v>
+        <v>530320.21</v>
       </c>
       <c r="I108" s="1">
-        <v>3604.58</v>
+        <v>-21242.18</v>
       </c>
       <c r="J108" s="1">
-        <v>3.5958894543667</v>
+        <v>-4.0055384651473</v>
       </c>
       <c r="K108">
         <v>0.0</v>
       </c>
       <c r="L108" t="s">
-        <v>323</v>
+        <v>326</v>
       </c>
       <c r="M108" s="1">
-        <v>100384.62</v>
+        <v>507691.04</v>
       </c>
       <c r="N108" s="1">
-        <v>103846.26</v>
+        <v>509078.03</v>
       </c>
       <c r="O108" s="1">
-        <v>0.22</v>
+        <v>1.06</v>
       </c>
       <c r="P108">
         <v>1</v>
       </c>
     </row>
     <row r="109" spans="1:16">
       <c r="A109" t="s">
-        <v>324</v>
+        <v>327</v>
       </c>
       <c r="B109" t="s">
-        <v>325</v>
+        <v>328</v>
       </c>
       <c r="C109" s="1">
         <v>100000.0</v>
       </c>
       <c r="D109" s="1">
-        <v>97.96057481</v>
+        <v>100.64031619</v>
       </c>
       <c r="E109" s="1">
-        <v>99.884</v>
+        <v>99.297</v>
       </c>
       <c r="F109" t="s">
         <v>8</v>
       </c>
       <c r="G109">
         <v>1.0</v>
       </c>
       <c r="H109" s="1">
-        <v>99884.0</v>
+        <v>99297.0</v>
       </c>
       <c r="I109" s="1">
-        <v>-1734.73</v>
+        <v>1740.92</v>
       </c>
       <c r="J109" s="1">
-        <v>-1.7367446237636</v>
+        <v>1.7532453145614</v>
       </c>
       <c r="K109">
         <v>0.0</v>
       </c>
       <c r="L109">
-        <v>188.7</v>
+        <v>397.6</v>
       </c>
       <c r="M109" s="1">
-        <v>97960.57</v>
+        <v>100640.32</v>
       </c>
       <c r="N109" s="1">
-        <v>98149.27</v>
+        <v>101037.92</v>
       </c>
       <c r="O109" s="1">
         <v>0.21</v>
       </c>
       <c r="P109">
         <v>1</v>
       </c>
     </row>
     <row r="110" spans="1:16">
       <c r="A110" t="s">
-        <v>326</v>
+        <v>329</v>
       </c>
       <c r="B110" t="s">
-        <v>327</v>
+        <v>330</v>
       </c>
       <c r="C110" s="1">
         <v>100000.0</v>
       </c>
       <c r="D110" s="1">
-        <v>95.43893844</v>
+        <v>101.03779929</v>
       </c>
       <c r="E110" s="1">
-        <v>97.65639</v>
+        <v>100.24168</v>
       </c>
       <c r="F110" t="s">
         <v>8</v>
       </c>
       <c r="G110">
         <v>1.0</v>
       </c>
       <c r="H110" s="1">
-        <v>97656.39</v>
+        <v>100241.68</v>
       </c>
       <c r="I110" s="1">
-        <v>-1736.77</v>
+        <v>978.31</v>
       </c>
       <c r="J110" s="1">
-        <v>-1.7784499304142</v>
+        <v>0.97595132084778</v>
       </c>
       <c r="K110">
         <v>0.0</v>
       </c>
       <c r="L110">
-        <v>480.68</v>
+        <v>182.19</v>
       </c>
       <c r="M110" s="1">
-        <v>95438.94</v>
+        <v>101037.8</v>
       </c>
       <c r="N110" s="1">
-        <v>95919.62</v>
+        <v>101219.99</v>
       </c>
       <c r="O110" s="1">
-        <v>0.2</v>
+        <v>0.21</v>
       </c>
       <c r="P110">
         <v>1</v>
       </c>
     </row>
     <row r="111" spans="1:16">
       <c r="A111" t="s">
-        <v>328</v>
+        <v>331</v>
       </c>
       <c r="B111" t="s">
-        <v>329</v>
+        <v>332</v>
       </c>
       <c r="C111" s="1">
-        <v>300000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D111" s="1">
-        <v>81.96097987</v>
+        <v>99.70332739</v>
       </c>
       <c r="E111" s="1">
-        <v>86.56115</v>
+        <v>99.884</v>
       </c>
       <c r="F111" t="s">
         <v>8</v>
       </c>
       <c r="G111">
         <v>1.0</v>
       </c>
       <c r="H111" s="1">
-        <v>259683.45</v>
+        <v>99884.0</v>
       </c>
       <c r="I111" s="1">
-        <v>-11997.43</v>
+        <v>236.45</v>
       </c>
       <c r="J111" s="1">
-        <v>-4.6200210294495</v>
+        <v>0.23672460053662</v>
       </c>
       <c r="K111">
         <v>0.0</v>
       </c>
-      <c r="L111" t="s">
-        <v>330</v>
+      <c r="L111">
+        <v>417.12</v>
       </c>
       <c r="M111" s="1">
-        <v>245882.94</v>
+        <v>99703.33</v>
       </c>
       <c r="N111" s="1">
-        <v>247686.02</v>
+        <v>100120.45</v>
       </c>
       <c r="O111" s="1">
-        <v>0.52</v>
+        <v>0.21</v>
       </c>
       <c r="P111">
         <v>1</v>
       </c>
     </row>
     <row r="112" spans="1:16">
       <c r="A112" t="s">
-        <v>331</v>
+        <v>333</v>
       </c>
       <c r="B112" t="s">
-        <v>332</v>
+        <v>334</v>
       </c>
       <c r="C112" s="1">
-        <v>300000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D112" s="1">
-        <v>95.48557912</v>
+        <v>96.40490831</v>
       </c>
       <c r="E112" s="1">
-        <v>99.507</v>
+        <v>97.65639</v>
       </c>
       <c r="F112" t="s">
         <v>8</v>
       </c>
       <c r="G112">
         <v>1.0</v>
       </c>
       <c r="H112" s="1">
-        <v>298521.0</v>
+        <v>97656.39</v>
       </c>
       <c r="I112" s="1">
-        <v>-6080.7</v>
+        <v>-679.43</v>
       </c>
       <c r="J112" s="1">
-        <v>-2.0369421246746</v>
+        <v>-0.69573532259384</v>
       </c>
       <c r="K112">
         <v>0.0</v>
       </c>
-      <c r="L112" t="s">
-        <v>333</v>
+      <c r="L112">
+        <v>572.05</v>
       </c>
       <c r="M112" s="1">
-        <v>286456.74</v>
+        <v>96404.91</v>
       </c>
       <c r="N112" s="1">
-        <v>292440.3</v>
+        <v>96976.96</v>
       </c>
       <c r="O112" s="1">
-        <v>0.62</v>
+        <v>0.2</v>
       </c>
       <c r="P112">
         <v>1</v>
       </c>
     </row>
     <row r="113" spans="1:16">
       <c r="A113" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="B113" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
       <c r="C113" s="1">
-        <v>139000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D113" s="1">
-        <v>97.29159447</v>
+        <v>83.39867326</v>
       </c>
       <c r="E113" s="1">
-        <v>99.647</v>
+        <v>86.56115</v>
       </c>
       <c r="F113" t="s">
         <v>8</v>
       </c>
       <c r="G113">
         <v>1.0</v>
       </c>
       <c r="H113" s="1">
-        <v>138509.33</v>
+        <v>259683.45</v>
       </c>
       <c r="I113" s="1">
-        <v>-1652.66</v>
+        <v>-7329.9</v>
       </c>
       <c r="J113" s="1">
-        <v>-1.1931759398446</v>
+        <v>-2.8226288583273</v>
       </c>
       <c r="K113">
         <v>0.0</v>
       </c>
       <c r="L113" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="M113" s="1">
-        <v>135235.32</v>
+        <v>250196.02</v>
       </c>
       <c r="N113" s="1">
-        <v>136856.67</v>
+        <v>252353.55</v>
       </c>
       <c r="O113" s="1">
-        <v>0.29</v>
+        <v>0.52</v>
       </c>
       <c r="P113">
         <v>1</v>
       </c>
     </row>
     <row r="114" spans="1:16">
       <c r="A114" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="B114" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
       <c r="C114" s="1">
-        <v>500000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D114" s="1">
-        <v>92.9834508</v>
+        <v>97.02125186</v>
       </c>
       <c r="E114" s="1">
-        <v>95.15085</v>
+        <v>99.507</v>
       </c>
       <c r="F114" t="s">
         <v>8</v>
       </c>
       <c r="G114">
         <v>1.0</v>
       </c>
       <c r="H114" s="1">
-        <v>475754.25</v>
+        <v>298521.0</v>
       </c>
       <c r="I114" s="1">
-        <v>-9528.78</v>
+        <v>-812.04</v>
       </c>
       <c r="J114" s="1">
-        <v>-2.0028785870016</v>
+        <v>-0.27202106384475</v>
       </c>
       <c r="K114">
         <v>0.0</v>
       </c>
       <c r="L114" t="s">
-        <v>339</v>
+        <v>340</v>
       </c>
       <c r="M114" s="1">
-        <v>464917.25</v>
+        <v>291063.75</v>
       </c>
       <c r="N114" s="1">
-        <v>466225.47</v>
+        <v>297708.96</v>
       </c>
       <c r="O114" s="1">
-        <v>0.98</v>
+        <v>0.62</v>
       </c>
       <c r="P114">
         <v>1</v>
       </c>
     </row>
     <row r="115" spans="1:16">
       <c r="A115" t="s">
-        <v>340</v>
+        <v>341</v>
       </c>
       <c r="B115" t="s">
-        <v>341</v>
+        <v>342</v>
       </c>
       <c r="C115" s="1">
-        <v>500000.0</v>
+        <v>139000.0</v>
       </c>
       <c r="D115" s="1">
-        <v>100.97957676</v>
+        <v>98.82452598</v>
       </c>
       <c r="E115" s="1">
-        <v>104.254864</v>
+        <v>99.647</v>
       </c>
       <c r="F115" t="s">
         <v>8</v>
       </c>
       <c r="G115">
         <v>1.0</v>
       </c>
       <c r="H115" s="1">
-        <v>521274.32</v>
+        <v>138509.33</v>
       </c>
       <c r="I115" s="1">
-        <v>-4899.7</v>
+        <v>762.77</v>
       </c>
       <c r="J115" s="1">
-        <v>-0.93994655251768</v>
+        <v>0.55069936443993</v>
       </c>
       <c r="K115">
         <v>0.0</v>
       </c>
       <c r="L115" t="s">
-        <v>342</v>
+        <v>343</v>
       </c>
       <c r="M115" s="1">
-        <v>504897.88</v>
+        <v>137366.09</v>
       </c>
       <c r="N115" s="1">
-        <v>516374.62</v>
+        <v>139272.1</v>
       </c>
       <c r="O115" s="1">
-        <v>1.09</v>
+        <v>0.29</v>
       </c>
       <c r="P115">
         <v>1</v>
       </c>
     </row>
     <row r="116" spans="1:16">
       <c r="A116" t="s">
-        <v>343</v>
+        <v>344</v>
       </c>
       <c r="B116" t="s">
-        <v>344</v>
+        <v>345</v>
       </c>
       <c r="C116" s="1">
-        <v>415000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D116" s="1">
-        <v>68.3625</v>
+        <v>93.90497818</v>
       </c>
       <c r="E116" s="1">
-        <v>74.176043</v>
+        <v>95.15085</v>
       </c>
       <c r="F116" t="s">
         <v>8</v>
       </c>
       <c r="G116">
         <v>1.0</v>
       </c>
       <c r="H116" s="1">
-        <v>307830.58</v>
+        <v>475754.25</v>
       </c>
       <c r="I116" s="1">
-        <v>-23699.84</v>
+        <v>-4763.61</v>
       </c>
       <c r="J116" s="1">
-        <v>-7.6989881901922</v>
+        <v>-1.0012753433101</v>
       </c>
       <c r="K116">
         <v>0.0</v>
       </c>
-      <c r="L116">
-        <v>426.37</v>
+      <c r="L116" t="s">
+        <v>346</v>
       </c>
       <c r="M116" s="1">
-        <v>283704.37</v>
+        <v>469524.89</v>
       </c>
       <c r="N116" s="1">
-        <v>284130.74</v>
+        <v>470990.64</v>
       </c>
       <c r="O116" s="1">
-        <v>0.6</v>
+        <v>0.98</v>
       </c>
       <c r="P116">
         <v>1</v>
       </c>
     </row>
     <row r="117" spans="1:16">
       <c r="A117" t="s">
-        <v>345</v>
+        <v>347</v>
       </c>
       <c r="B117" t="s">
-        <v>346</v>
+        <v>348</v>
       </c>
       <c r="C117" s="1">
-        <v>641000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D117" s="1">
-        <v>95.54481773</v>
+        <v>101.46832618</v>
       </c>
       <c r="E117" s="1">
-        <v>99.423502</v>
+        <v>104.254864</v>
       </c>
       <c r="F117" t="s">
         <v>8</v>
       </c>
       <c r="G117">
         <v>1.0</v>
       </c>
       <c r="H117" s="1">
-        <v>637304.65</v>
+        <v>521274.32</v>
       </c>
       <c r="I117" s="1">
-        <v>-17328.42</v>
+        <v>-1174.57</v>
       </c>
       <c r="J117" s="1">
-        <v>-2.7190167214377</v>
+        <v>-0.22532665718119</v>
       </c>
       <c r="K117">
         <v>0.0</v>
       </c>
       <c r="L117" t="s">
-        <v>347</v>
+        <v>349</v>
       </c>
       <c r="M117" s="1">
-        <v>612442.28</v>
+        <v>507341.63</v>
       </c>
       <c r="N117" s="1">
-        <v>619976.23</v>
+        <v>520099.75</v>
       </c>
       <c r="O117" s="1">
-        <v>1.31</v>
+        <v>1.08</v>
       </c>
       <c r="P117">
         <v>1</v>
       </c>
     </row>
     <row r="118" spans="1:16">
       <c r="A118" t="s">
-        <v>348</v>
+        <v>350</v>
       </c>
       <c r="B118" t="s">
-        <v>349</v>
+        <v>351</v>
       </c>
       <c r="C118" s="1">
-        <v>600000.0</v>
+        <v>415000.0</v>
       </c>
       <c r="D118" s="1">
-        <v>96.29215412</v>
+        <v>68.898</v>
       </c>
       <c r="E118" s="1">
-        <v>99.815013</v>
+        <v>74.176043</v>
       </c>
       <c r="F118" t="s">
         <v>8</v>
       </c>
       <c r="G118">
         <v>1.0</v>
       </c>
       <c r="H118" s="1">
-        <v>598890.08</v>
+        <v>307830.58</v>
       </c>
       <c r="I118" s="1">
-        <v>-9917.98</v>
+        <v>-21346.76</v>
       </c>
       <c r="J118" s="1">
-        <v>-1.6560601571494</v>
+        <v>-6.9345807034506</v>
       </c>
       <c r="K118">
         <v>0.0</v>
       </c>
-      <c r="L118" t="s">
-        <v>350</v>
+      <c r="L118">
+        <v>557.12</v>
       </c>
       <c r="M118" s="1">
-        <v>577752.92</v>
+        <v>285926.7</v>
       </c>
       <c r="N118" s="1">
-        <v>588972.1</v>
+        <v>286483.82</v>
       </c>
       <c r="O118" s="1">
-        <v>1.24</v>
+        <v>0.6</v>
       </c>
       <c r="P118">
         <v>1</v>
       </c>
     </row>
     <row r="119" spans="1:16">
       <c r="A119" t="s">
-        <v>351</v>
+        <v>352</v>
       </c>
       <c r="B119" t="s">
-        <v>352</v>
+        <v>353</v>
       </c>
       <c r="C119" s="1">
-        <v>130000.0</v>
+        <v>641000.0</v>
       </c>
       <c r="D119" s="1">
-        <v>101.36415249</v>
+        <v>97.36795921</v>
       </c>
       <c r="E119" s="1">
-        <v>105.578454</v>
+        <v>99.423502</v>
       </c>
       <c r="F119" t="s">
         <v>8</v>
       </c>
       <c r="G119">
         <v>1.0</v>
       </c>
       <c r="H119" s="1">
-        <v>137251.99</v>
+        <v>637304.65</v>
       </c>
       <c r="I119" s="1">
-        <v>-1482.43</v>
+        <v>-4329.35</v>
       </c>
       <c r="J119" s="1">
-        <v>-1.0800790575058</v>
+        <v>-0.67932189102967</v>
       </c>
       <c r="K119">
         <v>0.0</v>
       </c>
       <c r="L119" t="s">
-        <v>353</v>
+        <v>354</v>
       </c>
       <c r="M119" s="1">
-        <v>131773.4</v>
+        <v>624128.62</v>
       </c>
       <c r="N119" s="1">
-        <v>135769.56</v>
+        <v>632975.3</v>
       </c>
       <c r="O119" s="1">
-        <v>0.29</v>
+        <v>1.32</v>
       </c>
       <c r="P119">
         <v>1</v>
       </c>
     </row>
     <row r="120" spans="1:16">
       <c r="A120" t="s">
-        <v>354</v>
+        <v>355</v>
       </c>
       <c r="B120" t="s">
-        <v>355</v>
+        <v>356</v>
       </c>
       <c r="C120" s="1">
-        <v>155000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D120" s="1">
-        <v>91.67828835</v>
+        <v>98.59306514</v>
       </c>
       <c r="E120" s="1">
-        <v>91.593929</v>
+        <v>99.815013</v>
       </c>
       <c r="F120" t="s">
         <v>8</v>
       </c>
       <c r="G120">
         <v>1.0</v>
       </c>
       <c r="H120" s="1">
-        <v>141970.59</v>
+        <v>598890.08</v>
       </c>
       <c r="I120" s="1">
-        <v>1115.43</v>
+        <v>5210.78</v>
       </c>
       <c r="J120" s="1">
-        <v>0.78567680813329</v>
+        <v>0.8700728521</v>
       </c>
       <c r="K120">
         <v>0.0</v>
       </c>
-      <c r="L120">
-        <v>984.67</v>
+      <c r="L120" t="s">
+        <v>357</v>
       </c>
       <c r="M120" s="1">
-        <v>142101.35</v>
+        <v>591558.39</v>
       </c>
       <c r="N120" s="1">
-        <v>143086.02</v>
+        <v>604100.86</v>
       </c>
       <c r="O120" s="1">
-        <v>0.3</v>
+        <v>1.26</v>
       </c>
       <c r="P120">
         <v>1</v>
       </c>
     </row>
     <row r="121" spans="1:16">
       <c r="A121" t="s">
-        <v>356</v>
+        <v>358</v>
       </c>
       <c r="B121" t="s">
-        <v>357</v>
+        <v>359</v>
       </c>
       <c r="C121" s="1">
-        <v>280000.0</v>
+        <v>130000.0</v>
       </c>
       <c r="D121" s="1">
-        <v>86.86612155</v>
+        <v>102.40143661</v>
       </c>
       <c r="E121" s="1">
-        <v>89.961514</v>
+        <v>105.578454</v>
       </c>
       <c r="F121" t="s">
         <v>8</v>
       </c>
       <c r="G121">
         <v>1.0</v>
       </c>
       <c r="H121" s="1">
-        <v>251892.24</v>
+        <v>137251.99</v>
       </c>
       <c r="I121" s="1">
-        <v>-5089.43</v>
+        <v>214.19</v>
       </c>
       <c r="J121" s="1">
-        <v>-2.0204790747027</v>
+        <v>0.15605602512576</v>
       </c>
       <c r="K121">
         <v>0.0</v>
       </c>
       <c r="L121" t="s">
-        <v>358</v>
+        <v>360</v>
       </c>
       <c r="M121" s="1">
-        <v>243225.14</v>
+        <v>133121.86</v>
       </c>
       <c r="N121" s="1">
-        <v>246802.81</v>
+        <v>137466.18</v>
       </c>
       <c r="O121" s="1">
-        <v>0.52</v>
+        <v>0.29</v>
       </c>
       <c r="P121">
         <v>1</v>
       </c>
     </row>
     <row r="122" spans="1:16">
       <c r="A122" t="s">
-        <v>359</v>
+        <v>361</v>
       </c>
       <c r="B122" t="s">
-        <v>360</v>
+        <v>362</v>
       </c>
       <c r="C122" s="1">
-        <v>445000.0</v>
+        <v>155000.0</v>
       </c>
       <c r="D122" s="1">
-        <v>94.21522071</v>
+        <v>92.69218641</v>
       </c>
       <c r="E122" s="1">
-        <v>96.392049</v>
+        <v>91.593929</v>
       </c>
       <c r="F122" t="s">
         <v>8</v>
       </c>
       <c r="G122">
         <v>1.0</v>
       </c>
       <c r="H122" s="1">
-        <v>428944.62</v>
+        <v>141970.59</v>
       </c>
       <c r="I122" s="1">
-        <v>-5719.99</v>
+        <v>2772.44</v>
       </c>
       <c r="J122" s="1">
-        <v>-1.3335031454643</v>
+        <v>1.9528269904351</v>
       </c>
       <c r="K122">
         <v>0.0</v>
       </c>
       <c r="L122" t="s">
-        <v>361</v>
+        <v>363</v>
       </c>
       <c r="M122" s="1">
-        <v>419257.73</v>
+        <v>143672.89</v>
       </c>
       <c r="N122" s="1">
-        <v>423224.63</v>
+        <v>144743.03</v>
       </c>
       <c r="O122" s="1">
-        <v>0.89</v>
+        <v>0.3</v>
       </c>
       <c r="P122">
         <v>1</v>
       </c>
     </row>
     <row r="123" spans="1:16">
       <c r="A123" t="s">
-        <v>362</v>
+        <v>364</v>
       </c>
       <c r="B123" t="s">
-        <v>363</v>
+        <v>365</v>
       </c>
       <c r="C123" s="1">
-        <v>300000.0</v>
+        <v>280000.0</v>
       </c>
       <c r="D123" s="1">
-        <v>94.1463376</v>
+        <v>88.86299173</v>
       </c>
       <c r="E123" s="1">
-        <v>98.007783</v>
+        <v>89.961514</v>
       </c>
       <c r="F123" t="s">
         <v>8</v>
       </c>
       <c r="G123">
         <v>1.0</v>
       </c>
       <c r="H123" s="1">
-        <v>294023.35</v>
+        <v>251892.24</v>
       </c>
       <c r="I123" s="1">
-        <v>-9784.34</v>
+        <v>788.52</v>
       </c>
       <c r="J123" s="1">
-        <v>-3.3277425075253</v>
+        <v>0.31303862318268</v>
       </c>
       <c r="K123">
         <v>0.0</v>
       </c>
       <c r="L123" t="s">
-        <v>364</v>
+        <v>366</v>
       </c>
       <c r="M123" s="1">
-        <v>282439.01</v>
+        <v>248816.38</v>
       </c>
       <c r="N123" s="1">
-        <v>284239.01</v>
+        <v>252680.76</v>
       </c>
       <c r="O123" s="1">
-        <v>0.6</v>
+        <v>0.53</v>
       </c>
       <c r="P123">
         <v>1</v>
       </c>
     </row>
     <row r="124" spans="1:16">
       <c r="A124" t="s">
-        <v>365</v>
+        <v>367</v>
       </c>
       <c r="B124" t="s">
-        <v>366</v>
+        <v>368</v>
       </c>
       <c r="C124" s="1">
-        <v>100000.0</v>
+        <v>445000.0</v>
       </c>
       <c r="D124" s="1">
-        <v>102.07856552</v>
+        <v>95.52761575</v>
       </c>
       <c r="E124" s="1">
-        <v>104.91632</v>
+        <v>96.392049</v>
       </c>
       <c r="F124" t="s">
         <v>8</v>
       </c>
       <c r="G124">
         <v>1.0</v>
       </c>
       <c r="H124" s="1">
-        <v>104916.32</v>
+        <v>428944.62</v>
       </c>
       <c r="I124" s="1">
-        <v>152.66</v>
+        <v>786.15</v>
       </c>
       <c r="J124" s="1">
-        <v>0.1455064378926</v>
+        <v>0.18327540744071</v>
       </c>
       <c r="K124">
         <v>0.0</v>
       </c>
       <c r="L124" t="s">
-        <v>367</v>
+        <v>369</v>
       </c>
       <c r="M124" s="1">
-        <v>102078.57</v>
+        <v>425097.89</v>
       </c>
       <c r="N124" s="1">
-        <v>105068.98</v>
+        <v>429730.77</v>
       </c>
       <c r="O124" s="1">
-        <v>0.22</v>
+        <v>0.89</v>
       </c>
       <c r="P124">
         <v>1</v>
       </c>
     </row>
     <row r="125" spans="1:16">
       <c r="A125" t="s">
-        <v>368</v>
+        <v>370</v>
       </c>
       <c r="B125" t="s">
-        <v>369</v>
+        <v>371</v>
       </c>
       <c r="C125" s="1">
-        <v>500000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D125" s="1">
-        <v>97.15138488</v>
+        <v>95.62595829</v>
       </c>
       <c r="E125" s="1">
-        <v>102.242292</v>
+        <v>98.007783</v>
       </c>
       <c r="F125" t="s">
         <v>8</v>
       </c>
       <c r="G125">
         <v>1.0</v>
       </c>
       <c r="H125" s="1">
-        <v>511211.46</v>
+        <v>294023.35</v>
       </c>
       <c r="I125" s="1">
-        <v>-13202.82</v>
+        <v>-4778.35</v>
       </c>
       <c r="J125" s="1">
-        <v>-2.5826533700946</v>
+        <v>-1.6251600425612</v>
       </c>
       <c r="K125">
         <v>0.0</v>
       </c>
       <c r="L125" t="s">
-        <v>370</v>
+        <v>372</v>
       </c>
       <c r="M125" s="1">
-        <v>485756.93</v>
+        <v>286877.88</v>
       </c>
       <c r="N125" s="1">
-        <v>498008.64</v>
+        <v>289245.0</v>
       </c>
       <c r="O125" s="1">
-        <v>1.05</v>
+        <v>0.6</v>
       </c>
       <c r="P125">
         <v>1</v>
       </c>
     </row>
     <row r="126" spans="1:16">
       <c r="A126" t="s">
-        <v>371</v>
+        <v>373</v>
       </c>
       <c r="B126" t="s">
-        <v>372</v>
+        <v>374</v>
       </c>
       <c r="C126" s="1">
-        <v>100000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D126" s="1">
-        <v>97.82456654</v>
+        <v>98.76533926</v>
       </c>
       <c r="E126" s="1">
-        <v>100.0</v>
+        <v>102.242292</v>
       </c>
       <c r="F126" t="s">
         <v>8</v>
       </c>
       <c r="G126">
         <v>1.0</v>
       </c>
       <c r="H126" s="1">
-        <v>100000.0</v>
+        <v>511211.46</v>
       </c>
       <c r="I126" s="1">
-        <v>-243.24</v>
+        <v>-4069.7</v>
       </c>
       <c r="J126" s="1">
-        <v>-0.24324</v>
+        <v>-0.79608935214402</v>
       </c>
       <c r="K126">
         <v>0.0</v>
       </c>
       <c r="L126" t="s">
-        <v>373</v>
+        <v>375</v>
       </c>
       <c r="M126" s="1">
-        <v>97824.57</v>
+        <v>493826.69</v>
       </c>
       <c r="N126" s="1">
-        <v>99756.76</v>
+        <v>507141.76</v>
       </c>
       <c r="O126" s="1">
-        <v>0.21</v>
+        <v>1.05</v>
       </c>
       <c r="P126">
         <v>1</v>
       </c>
     </row>
     <row r="127" spans="1:16">
       <c r="A127" t="s">
-        <v>374</v>
+        <v>376</v>
       </c>
       <c r="B127" t="s">
-        <v>375</v>
+        <v>377</v>
       </c>
       <c r="C127" s="1">
-        <v>600000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D127" s="1">
-        <v>78.67180799</v>
+        <v>100.64086268</v>
       </c>
       <c r="E127" s="1">
-        <v>81.08293</v>
+        <v>100.0</v>
       </c>
       <c r="F127" t="s">
         <v>8</v>
       </c>
       <c r="G127">
         <v>1.0</v>
       </c>
       <c r="H127" s="1">
-        <v>486497.58</v>
+        <v>300000.0</v>
       </c>
       <c r="I127" s="1">
-        <v>-13505.09</v>
+        <v>1922.59</v>
       </c>
       <c r="J127" s="1">
-        <v>-2.7759829761126</v>
+        <v>0.64086333333333</v>
       </c>
       <c r="K127">
         <v>0.0</v>
       </c>
       <c r="L127">
-        <v>961.64</v>
+        <v>0.0</v>
       </c>
       <c r="M127" s="1">
-        <v>472030.85</v>
+        <v>301922.59</v>
       </c>
       <c r="N127" s="1">
-        <v>472992.49</v>
+        <v>301922.59</v>
       </c>
       <c r="O127" s="1">
-        <v>1.0</v>
+        <v>0.63</v>
       </c>
       <c r="P127">
         <v>1</v>
       </c>
     </row>
     <row r="128" spans="1:16">
       <c r="A128" t="s">
-        <v>376</v>
+        <v>378</v>
       </c>
       <c r="B128" t="s">
-        <v>377</v>
+        <v>379</v>
       </c>
       <c r="C128" s="1">
-        <v>483000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D128" s="1">
-        <v>96.33221835</v>
+        <v>99.75172211</v>
       </c>
       <c r="E128" s="1">
-        <v>99.429627</v>
+        <v>100.0</v>
       </c>
       <c r="F128" t="s">
         <v>8</v>
       </c>
       <c r="G128">
         <v>1.0</v>
       </c>
       <c r="H128" s="1">
-        <v>480245.1</v>
+        <v>100000.0</v>
       </c>
       <c r="I128" s="1">
-        <v>-5581.68</v>
+        <v>1928.09</v>
       </c>
       <c r="J128" s="1">
-        <v>-1.1622565227631</v>
+        <v>1.92809</v>
       </c>
       <c r="K128">
         <v>0.0</v>
       </c>
       <c r="L128" t="s">
-        <v>378</v>
+        <v>380</v>
       </c>
       <c r="M128" s="1">
-        <v>465284.62</v>
+        <v>99751.72</v>
       </c>
       <c r="N128" s="1">
-        <v>474663.42</v>
+        <v>101928.09</v>
       </c>
       <c r="O128" s="1">
-        <v>1.0</v>
+        <v>0.21</v>
       </c>
       <c r="P128">
         <v>1</v>
       </c>
     </row>
     <row r="129" spans="1:16">
       <c r="A129" t="s">
-        <v>379</v>
+        <v>381</v>
       </c>
       <c r="B129" t="s">
-        <v>380</v>
+        <v>382</v>
       </c>
       <c r="C129" s="1">
-        <v>900000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D129" s="1">
-        <v>99.30583899</v>
+        <v>80.28144481</v>
       </c>
       <c r="E129" s="1">
-        <v>102.181054</v>
+        <v>81.08293</v>
       </c>
       <c r="F129" t="s">
         <v>8</v>
       </c>
       <c r="G129">
         <v>1.0</v>
       </c>
       <c r="H129" s="1">
-        <v>919629.49</v>
+        <v>486497.58</v>
       </c>
       <c r="I129" s="1">
-        <v>-13542.01</v>
+        <v>-3563.71</v>
       </c>
       <c r="J129" s="1">
-        <v>-1.4725506464565</v>
+        <v>-0.73252368490713</v>
       </c>
       <c r="K129">
         <v>0.0</v>
       </c>
       <c r="L129" t="s">
-        <v>381</v>
+        <v>383</v>
       </c>
       <c r="M129" s="1">
-        <v>893752.55</v>
+        <v>481688.66</v>
       </c>
       <c r="N129" s="1">
-        <v>906087.48</v>
+        <v>482933.87</v>
       </c>
       <c r="O129" s="1">
-        <v>1.91</v>
+        <v>1.0</v>
       </c>
       <c r="P129">
         <v>1</v>
       </c>
     </row>
     <row r="130" spans="1:16">
       <c r="A130" t="s">
-        <v>382</v>
+        <v>384</v>
       </c>
       <c r="B130" t="s">
-        <v>383</v>
+        <v>385</v>
       </c>
       <c r="C130" s="1">
-        <v>700000.0</v>
+        <v>483000.0</v>
       </c>
       <c r="D130" s="1">
-        <v>64.26</v>
+        <v>97.66691588</v>
       </c>
       <c r="E130" s="1">
-        <v>68.824779</v>
+        <v>99.429627</v>
       </c>
       <c r="F130" t="s">
         <v>8</v>
       </c>
       <c r="G130">
         <v>1.0</v>
       </c>
       <c r="H130" s="1">
-        <v>481773.45</v>
+        <v>480245.1</v>
       </c>
       <c r="I130" s="1">
-        <v>-27274.0</v>
+        <v>1892.11</v>
       </c>
       <c r="J130" s="1">
-        <v>-5.6611670900503</v>
+        <v>0.39398840300505</v>
       </c>
       <c r="K130">
         <v>0.0</v>
       </c>
       <c r="L130" t="s">
-        <v>384</v>
+        <v>386</v>
       </c>
       <c r="M130" s="1">
-        <v>449820.0</v>
+        <v>471731.21</v>
       </c>
       <c r="N130" s="1">
-        <v>454499.45</v>
+        <v>482137.21</v>
       </c>
       <c r="O130" s="1">
-        <v>0.96</v>
+        <v>1.0</v>
       </c>
       <c r="P130">
         <v>1</v>
       </c>
     </row>
     <row r="131" spans="1:16">
       <c r="A131" t="s">
-        <v>385</v>
+        <v>387</v>
       </c>
       <c r="B131" t="s">
-        <v>386</v>
+        <v>388</v>
       </c>
       <c r="C131" s="1">
-        <v>102000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D131" s="1">
-        <v>98.73500877</v>
+        <v>100.66508254</v>
       </c>
       <c r="E131" s="1">
-        <v>99.646</v>
+        <v>102.181054</v>
       </c>
       <c r="F131" t="s">
         <v>8</v>
       </c>
       <c r="G131">
         <v>1.0</v>
       </c>
       <c r="H131" s="1">
-        <v>101638.92</v>
+        <v>919629.49</v>
       </c>
       <c r="I131" s="1">
-        <v>-802.06</v>
+        <v>747.01</v>
       </c>
       <c r="J131" s="1">
-        <v>-0.78912684235527</v>
+        <v>0.081229452526582</v>
       </c>
       <c r="K131">
         <v>0.0</v>
       </c>
-      <c r="L131">
-        <v>127.15</v>
+      <c r="L131" t="s">
+        <v>389</v>
       </c>
       <c r="M131" s="1">
-        <v>100709.71</v>
+        <v>905985.75</v>
       </c>
       <c r="N131" s="1">
-        <v>100836.86</v>
+        <v>920376.5</v>
       </c>
       <c r="O131" s="1">
-        <v>0.21</v>
+        <v>1.91</v>
       </c>
       <c r="P131">
         <v>1</v>
       </c>
     </row>
     <row r="132" spans="1:16">
       <c r="A132" t="s">
-        <v>387</v>
+        <v>390</v>
       </c>
       <c r="B132" t="s">
-        <v>388</v>
+        <v>391</v>
       </c>
       <c r="C132" s="1">
-        <v>360000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D132" s="1">
-        <v>101.37137395</v>
+        <v>65.5615</v>
       </c>
       <c r="E132" s="1">
-        <v>105.116214</v>
+        <v>68.824779</v>
       </c>
       <c r="F132" t="s">
         <v>8</v>
       </c>
       <c r="G132">
         <v>1.0</v>
       </c>
       <c r="H132" s="1">
-        <v>378418.37</v>
+        <v>481773.45</v>
       </c>
       <c r="I132" s="1">
-        <v>-5314.85</v>
+        <v>-17722.4</v>
       </c>
       <c r="J132" s="1">
-        <v>-1.4044904849625</v>
+        <v>-3.6785754798236</v>
       </c>
       <c r="K132">
         <v>0.0</v>
       </c>
       <c r="L132" t="s">
-        <v>389</v>
+        <v>392</v>
       </c>
       <c r="M132" s="1">
-        <v>364936.94</v>
+        <v>458930.5</v>
       </c>
       <c r="N132" s="1">
-        <v>373103.52</v>
+        <v>464051.05</v>
       </c>
       <c r="O132" s="1">
-        <v>0.79</v>
+        <v>0.97</v>
       </c>
       <c r="P132">
         <v>1</v>
       </c>
     </row>
     <row r="133" spans="1:16">
       <c r="A133" t="s">
-        <v>390</v>
+        <v>393</v>
       </c>
       <c r="B133" t="s">
-        <v>391</v>
+        <v>394</v>
       </c>
       <c r="C133" s="1">
-        <v>240000.0</v>
+        <v>102000.0</v>
       </c>
       <c r="D133" s="1">
-        <v>98.57861027</v>
+        <v>100.06062075</v>
       </c>
       <c r="E133" s="1">
-        <v>101.505154</v>
+        <v>99.646</v>
       </c>
       <c r="F133" t="s">
         <v>8</v>
       </c>
       <c r="G133">
         <v>1.0</v>
       </c>
       <c r="H133" s="1">
-        <v>243612.37</v>
+        <v>101638.92</v>
       </c>
       <c r="I133" s="1">
-        <v>-3261.79</v>
+        <v>775.02</v>
       </c>
       <c r="J133" s="1">
-        <v>-1.3389262622419</v>
+        <v>0.76252286033736</v>
       </c>
       <c r="K133">
         <v>0.0</v>
       </c>
-      <c r="L133" t="s">
-        <v>392</v>
+      <c r="L133">
+        <v>352.11</v>
       </c>
       <c r="M133" s="1">
-        <v>236588.66</v>
+        <v>102061.83</v>
       </c>
       <c r="N133" s="1">
-        <v>240350.58</v>
+        <v>102413.94</v>
       </c>
       <c r="O133" s="1">
-        <v>0.51</v>
+        <v>0.21</v>
       </c>
       <c r="P133">
         <v>1</v>
       </c>
     </row>
     <row r="134" spans="1:16">
       <c r="A134" t="s">
-        <v>393</v>
+        <v>395</v>
       </c>
       <c r="B134" t="s">
-        <v>394</v>
+        <v>396</v>
       </c>
       <c r="C134" s="1">
-        <v>140000.0</v>
+        <v>360000.0</v>
       </c>
       <c r="D134" s="1">
-        <v>100.20557315</v>
+        <v>102.62742849</v>
       </c>
       <c r="E134" s="1">
-        <v>101.271864</v>
+        <v>105.116214</v>
       </c>
       <c r="F134" t="s">
         <v>8</v>
       </c>
       <c r="G134">
         <v>1.0</v>
       </c>
       <c r="H134" s="1">
-        <v>141780.61</v>
+        <v>378418.37</v>
       </c>
       <c r="I134" s="1">
-        <v>-198.29</v>
+        <v>114.35</v>
       </c>
       <c r="J134" s="1">
-        <v>-0.13985692401803</v>
+        <v>0.030217877636331</v>
       </c>
       <c r="K134">
         <v>0.0</v>
       </c>
       <c r="L134" t="s">
-        <v>395</v>
+        <v>397</v>
       </c>
       <c r="M134" s="1">
-        <v>140287.8</v>
+        <v>369458.75</v>
       </c>
       <c r="N134" s="1">
-        <v>141582.32</v>
+        <v>378532.72</v>
       </c>
       <c r="O134" s="1">
-        <v>0.3</v>
+        <v>0.79</v>
       </c>
       <c r="P134">
         <v>1</v>
       </c>
     </row>
     <row r="135" spans="1:16">
       <c r="A135" t="s">
-        <v>396</v>
+        <v>398</v>
       </c>
       <c r="B135" t="s">
-        <v>397</v>
+        <v>399</v>
       </c>
       <c r="C135" s="1">
-        <v>130000.0</v>
+        <v>240000.0</v>
       </c>
       <c r="D135" s="1">
-        <v>95.88368621</v>
+        <v>99.26238568</v>
       </c>
       <c r="E135" s="1">
-        <v>105.684715</v>
+        <v>101.505154</v>
       </c>
       <c r="F135" t="s">
         <v>8</v>
       </c>
       <c r="G135">
         <v>1.0</v>
       </c>
       <c r="H135" s="1">
-        <v>137390.13</v>
+        <v>243612.37</v>
       </c>
       <c r="I135" s="1">
-        <v>-12621.13</v>
+        <v>-1185.93</v>
       </c>
       <c r="J135" s="1">
-        <v>-9.186344026314</v>
+        <v>-0.48681025516069</v>
       </c>
       <c r="K135">
         <v>0.0</v>
       </c>
-      <c r="L135">
-        <v>120.21</v>
+      <c r="L135" t="s">
+        <v>400</v>
       </c>
       <c r="M135" s="1">
-        <v>124648.79</v>
+        <v>238229.73</v>
       </c>
       <c r="N135" s="1">
-        <v>124769.0</v>
+        <v>242426.44</v>
       </c>
       <c r="O135" s="1">
-        <v>0.26</v>
+        <v>0.5</v>
       </c>
       <c r="P135">
         <v>1</v>
       </c>
     </row>
     <row r="136" spans="1:16">
       <c r="A136" t="s">
-        <v>398</v>
+        <v>401</v>
       </c>
       <c r="B136" t="s">
-        <v>399</v>
+        <v>402</v>
       </c>
       <c r="C136" s="1">
-        <v>135000.0</v>
+        <v>140000.0</v>
       </c>
       <c r="D136" s="1">
-        <v>95.50644077</v>
+        <v>100.26354928</v>
       </c>
       <c r="E136" s="1">
-        <v>103.578504</v>
+        <v>101.271864</v>
       </c>
       <c r="F136" t="s">
         <v>8</v>
       </c>
       <c r="G136">
         <v>1.0</v>
       </c>
       <c r="H136" s="1">
-        <v>139830.98</v>
+        <v>141780.61</v>
       </c>
       <c r="I136" s="1">
-        <v>-10485.35</v>
+        <v>158.56</v>
       </c>
       <c r="J136" s="1">
-        <v>-7.4985886532441</v>
+        <v>0.11183475652982</v>
       </c>
       <c r="K136">
         <v>0.0</v>
       </c>
-      <c r="L136">
-        <v>411.93</v>
+      <c r="L136" t="s">
+        <v>403</v>
       </c>
       <c r="M136" s="1">
-        <v>128933.7</v>
+        <v>140368.96</v>
       </c>
       <c r="N136" s="1">
-        <v>129345.63</v>
+        <v>141939.17</v>
       </c>
       <c r="O136" s="1">
-        <v>0.27</v>
+        <v>0.3</v>
       </c>
       <c r="P136">
         <v>1</v>
       </c>
     </row>
     <row r="137" spans="1:16">
       <c r="A137" t="s">
-        <v>400</v>
+        <v>404</v>
       </c>
       <c r="B137" t="s">
-        <v>401</v>
+        <v>405</v>
       </c>
       <c r="C137" s="1">
-        <v>300000.0</v>
+        <v>130000.0</v>
       </c>
       <c r="D137" s="1">
-        <v>98.23479898</v>
+        <v>98.28850427</v>
       </c>
       <c r="E137" s="1">
-        <v>99.860373</v>
+        <v>105.684715</v>
       </c>
       <c r="F137" t="s">
         <v>8</v>
       </c>
       <c r="G137">
         <v>1.0</v>
       </c>
       <c r="H137" s="1">
-        <v>299581.12</v>
+        <v>137390.13</v>
       </c>
       <c r="I137" s="1">
-        <v>1316.43</v>
+        <v>-9187.68</v>
       </c>
       <c r="J137" s="1">
-        <v>0.43942355245885</v>
+        <v>-6.6872926024599</v>
       </c>
       <c r="K137">
         <v>0.0</v>
       </c>
-      <c r="L137" t="s">
-        <v>402</v>
+      <c r="L137">
+        <v>427.4</v>
       </c>
       <c r="M137" s="1">
-        <v>294704.4</v>
+        <v>127775.05</v>
       </c>
       <c r="N137" s="1">
-        <v>300897.55</v>
+        <v>128202.45</v>
       </c>
       <c r="O137" s="1">
-        <v>0.64</v>
+        <v>0.27</v>
       </c>
       <c r="P137">
         <v>1</v>
       </c>
     </row>
     <row r="138" spans="1:16">
       <c r="A138" t="s">
-        <v>403</v>
+        <v>406</v>
       </c>
       <c r="B138" t="s">
-        <v>404</v>
+        <v>407</v>
       </c>
       <c r="C138" s="1">
-        <v>140000.0</v>
+        <v>135000.0</v>
       </c>
       <c r="D138" s="1">
-        <v>99.4268493</v>
+        <v>97.54661627</v>
       </c>
       <c r="E138" s="1">
-        <v>98.412086</v>
+        <v>103.578504</v>
       </c>
       <c r="F138" t="s">
         <v>8</v>
       </c>
       <c r="G138">
         <v>1.0</v>
       </c>
       <c r="H138" s="1">
-        <v>137776.92</v>
+        <v>139830.98</v>
       </c>
       <c r="I138" s="1">
-        <v>2255.87</v>
+        <v>-7444.01</v>
       </c>
       <c r="J138" s="1">
-        <v>1.637335193732</v>
+        <v>-5.3235770785558</v>
       </c>
       <c r="K138">
         <v>0.0</v>
       </c>
       <c r="L138">
-        <v>835.21</v>
+        <v>699.04</v>
       </c>
       <c r="M138" s="1">
-        <v>139197.58</v>
+        <v>131687.93</v>
       </c>
       <c r="N138" s="1">
-        <v>140032.79</v>
+        <v>132386.97</v>
       </c>
       <c r="O138" s="1">
-        <v>0.3</v>
+        <v>0.28</v>
       </c>
       <c r="P138">
         <v>1</v>
       </c>
     </row>
     <row r="139" spans="1:16">
       <c r="A139" t="s">
-        <v>405</v>
+        <v>408</v>
       </c>
       <c r="B139" t="s">
-        <v>406</v>
+        <v>409</v>
       </c>
       <c r="C139" s="1">
-        <v>140000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D139" s="1">
-        <v>98.86191902</v>
+        <v>98.59713222</v>
       </c>
       <c r="E139" s="1">
-        <v>98.960671</v>
+        <v>99.860373</v>
       </c>
       <c r="F139" t="s">
         <v>8</v>
       </c>
       <c r="G139">
         <v>1.0</v>
       </c>
       <c r="H139" s="1">
-        <v>138544.94</v>
+        <v>299581.12</v>
       </c>
       <c r="I139" s="1">
-        <v>1875.45</v>
+        <v>2923.29</v>
       </c>
       <c r="J139" s="1">
-        <v>1.3536762872755</v>
+        <v>0.97579246649455</v>
       </c>
       <c r="K139">
         <v>0.0</v>
       </c>
       <c r="L139" t="s">
-        <v>407</v>
+        <v>410</v>
       </c>
       <c r="M139" s="1">
-        <v>138406.69</v>
+        <v>295791.4</v>
       </c>
       <c r="N139" s="1">
-        <v>140420.39</v>
+        <v>302504.41</v>
       </c>
       <c r="O139" s="1">
-        <v>0.3</v>
+        <v>0.63</v>
       </c>
       <c r="P139">
         <v>1</v>
       </c>
     </row>
     <row r="140" spans="1:16">
       <c r="A140" t="s">
-        <v>408</v>
+        <v>411</v>
       </c>
       <c r="B140" t="s">
-        <v>409</v>
+        <v>412</v>
       </c>
       <c r="C140" s="1">
-        <v>130000.0</v>
+        <v>140000.0</v>
       </c>
       <c r="D140" s="1">
-        <v>105.25205462</v>
+        <v>99.54788235</v>
       </c>
       <c r="E140" s="1">
-        <v>110.213723</v>
+        <v>98.412086</v>
       </c>
       <c r="F140" t="s">
         <v>8</v>
       </c>
       <c r="G140">
         <v>1.0</v>
       </c>
       <c r="H140" s="1">
-        <v>143277.84</v>
+        <v>137776.92</v>
       </c>
       <c r="I140" s="1">
-        <v>-3981.95</v>
+        <v>2568.68</v>
       </c>
       <c r="J140" s="1">
-        <v>-2.7791806464977</v>
+        <v>1.8643761233739</v>
       </c>
       <c r="K140">
         <v>0.0</v>
       </c>
-      <c r="L140" t="s">
-        <v>410</v>
+      <c r="L140">
+        <v>978.56</v>
       </c>
       <c r="M140" s="1">
-        <v>136827.67</v>
+        <v>139367.04</v>
       </c>
       <c r="N140" s="1">
-        <v>139295.89</v>
+        <v>140345.6</v>
       </c>
       <c r="O140" s="1">
         <v>0.29</v>
       </c>
       <c r="P140">
         <v>1</v>
       </c>
     </row>
     <row r="141" spans="1:16">
       <c r="A141" t="s">
-        <v>411</v>
+        <v>413</v>
       </c>
       <c r="B141" t="s">
-        <v>412</v>
+        <v>414</v>
       </c>
       <c r="C141" s="1">
-        <v>550000.0</v>
+        <v>140000.0</v>
       </c>
       <c r="D141" s="1">
-        <v>96.91498986</v>
+        <v>99.16117081</v>
       </c>
       <c r="E141" s="1">
-        <v>99.944829</v>
+        <v>98.960671</v>
       </c>
       <c r="F141" t="s">
         <v>8</v>
       </c>
       <c r="G141">
         <v>1.0</v>
       </c>
       <c r="H141" s="1">
-        <v>549696.56</v>
+        <v>138544.94</v>
       </c>
       <c r="I141" s="1">
-        <v>-5272.33</v>
+        <v>2448.78</v>
       </c>
       <c r="J141" s="1">
-        <v>-0.95913461783352</v>
+        <v>1.7674986903167</v>
       </c>
       <c r="K141">
         <v>0.0</v>
       </c>
       <c r="L141" t="s">
-        <v>413</v>
+        <v>415</v>
       </c>
       <c r="M141" s="1">
-        <v>533032.45</v>
+        <v>138825.64</v>
       </c>
       <c r="N141" s="1">
-        <v>544424.23</v>
+        <v>140993.72</v>
       </c>
       <c r="O141" s="1">
-        <v>1.15</v>
+        <v>0.29</v>
       </c>
       <c r="P141">
         <v>1</v>
       </c>
     </row>
     <row r="142" spans="1:16">
       <c r="A142" t="s">
-        <v>414</v>
+        <v>416</v>
       </c>
       <c r="B142" t="s">
-        <v>415</v>
+        <v>417</v>
       </c>
       <c r="C142" s="1">
-        <v>100000.0</v>
+        <v>130000.0</v>
       </c>
       <c r="D142" s="1">
-        <v>100.32576653</v>
+        <v>106.80680777</v>
       </c>
       <c r="E142" s="1">
-        <v>104.27347</v>
+        <v>110.213723</v>
       </c>
       <c r="F142" t="s">
         <v>8</v>
       </c>
       <c r="G142">
         <v>1.0</v>
       </c>
       <c r="H142" s="1">
-        <v>104273.47</v>
+        <v>143277.84</v>
       </c>
       <c r="I142" s="1">
-        <v>-1293.59</v>
+        <v>-1592.14</v>
       </c>
       <c r="J142" s="1">
-        <v>-1.240574424156</v>
+        <v>-1.1112255740315</v>
       </c>
       <c r="K142">
         <v>0.0</v>
       </c>
       <c r="L142" t="s">
-        <v>416</v>
+        <v>418</v>
       </c>
       <c r="M142" s="1">
-        <v>100325.77</v>
+        <v>138848.85</v>
       </c>
       <c r="N142" s="1">
-        <v>102979.88</v>
+        <v>141685.7</v>
       </c>
       <c r="O142" s="1">
-        <v>0.22</v>
+        <v>0.29</v>
       </c>
       <c r="P142">
         <v>1</v>
       </c>
     </row>
     <row r="143" spans="1:16">
       <c r="A143" t="s">
-        <v>417</v>
+        <v>419</v>
       </c>
       <c r="B143" t="s">
-        <v>418</v>
+        <v>420</v>
       </c>
       <c r="C143" s="1">
-        <v>200000.0</v>
+        <v>550000.0</v>
       </c>
       <c r="D143" s="1">
-        <v>90.82301088</v>
+        <v>98.34622835</v>
       </c>
       <c r="E143" s="1">
-        <v>95.837535</v>
+        <v>99.944829</v>
       </c>
       <c r="F143" t="s">
         <v>8</v>
       </c>
       <c r="G143">
         <v>1.0</v>
       </c>
       <c r="H143" s="1">
-        <v>191675.07</v>
+        <v>549696.56</v>
       </c>
       <c r="I143" s="1">
-        <v>-9451.65</v>
+        <v>3639.2</v>
       </c>
       <c r="J143" s="1">
-        <v>-4.931079456499</v>
+        <v>0.66203797964462</v>
       </c>
       <c r="K143">
         <v>0.0</v>
       </c>
-      <c r="L143">
-        <v>577.4</v>
+      <c r="L143" t="s">
+        <v>421</v>
       </c>
       <c r="M143" s="1">
-        <v>181646.02</v>
+        <v>540904.25</v>
       </c>
       <c r="N143" s="1">
-        <v>182223.42</v>
+        <v>553335.76</v>
       </c>
       <c r="O143" s="1">
-        <v>0.38</v>
+        <v>1.15</v>
       </c>
       <c r="P143">
         <v>1</v>
       </c>
     </row>
     <row r="144" spans="1:16">
       <c r="A144" t="s">
-        <v>419</v>
+        <v>422</v>
       </c>
       <c r="B144" t="s">
-        <v>420</v>
+        <v>423</v>
       </c>
       <c r="C144" s="1">
-        <v>560000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D144" s="1">
-        <v>82.82415145</v>
+        <v>101.6876315</v>
       </c>
       <c r="E144" s="1">
-        <v>85.126713</v>
+        <v>104.27347</v>
       </c>
       <c r="F144" t="s">
         <v>8</v>
       </c>
       <c r="G144">
         <v>1.0</v>
       </c>
       <c r="H144" s="1">
-        <v>476709.59</v>
+        <v>104273.47</v>
       </c>
       <c r="I144" s="1">
-        <v>-10017.63</v>
+        <v>312.45</v>
       </c>
       <c r="J144" s="1">
-        <v>-2.1014114694022</v>
+        <v>0.29964477062095</v>
       </c>
       <c r="K144">
         <v>0.0</v>
       </c>
       <c r="L144" t="s">
-        <v>421</v>
+        <v>424</v>
       </c>
       <c r="M144" s="1">
-        <v>463815.25</v>
+        <v>101687.63</v>
       </c>
       <c r="N144" s="1">
-        <v>466691.96</v>
+        <v>104585.92</v>
       </c>
       <c r="O144" s="1">
-        <v>0.99</v>
+        <v>0.22</v>
       </c>
       <c r="P144">
         <v>1</v>
       </c>
     </row>
     <row r="145" spans="1:16">
       <c r="A145" t="s">
-        <v>422</v>
+        <v>425</v>
       </c>
       <c r="B145" t="s">
-        <v>423</v>
+        <v>426</v>
       </c>
       <c r="C145" s="1">
         <v>200000.0</v>
       </c>
       <c r="D145" s="1">
-        <v>94.27646599</v>
+        <v>91.82575493</v>
       </c>
       <c r="E145" s="1">
-        <v>100.243095</v>
+        <v>95.837535</v>
       </c>
       <c r="F145" t="s">
         <v>8</v>
       </c>
       <c r="G145">
         <v>1.0</v>
       </c>
       <c r="H145" s="1">
-        <v>200486.19</v>
+        <v>191675.07</v>
       </c>
       <c r="I145" s="1">
-        <v>-10754.08</v>
+        <v>-7398.9</v>
       </c>
       <c r="J145" s="1">
-        <v>-5.3640003832683</v>
+        <v>-3.8601264108055</v>
       </c>
       <c r="K145">
         <v>0.0</v>
       </c>
-      <c r="L145" t="s">
-        <v>424</v>
+      <c r="L145">
+        <v>624.66</v>
       </c>
       <c r="M145" s="1">
-        <v>188552.93</v>
+        <v>183651.51</v>
       </c>
       <c r="N145" s="1">
-        <v>189732.11</v>
+        <v>184276.17</v>
       </c>
       <c r="O145" s="1">
-        <v>0.4</v>
+        <v>0.38</v>
       </c>
       <c r="P145">
         <v>1</v>
       </c>
     </row>
     <row r="146" spans="1:16">
       <c r="A146" t="s">
-        <v>425</v>
+        <v>427</v>
       </c>
       <c r="B146" t="s">
-        <v>426</v>
+        <v>428</v>
       </c>
       <c r="C146" s="1">
-        <v>200000.0</v>
+        <v>560000.0</v>
       </c>
       <c r="D146" s="1">
-        <v>101.8261928</v>
+        <v>84.29583994</v>
       </c>
       <c r="E146" s="1">
-        <v>99.948</v>
+        <v>85.126713</v>
       </c>
       <c r="F146" t="s">
         <v>8</v>
       </c>
       <c r="G146">
         <v>1.0</v>
       </c>
       <c r="H146" s="1">
-        <v>199896.0</v>
+        <v>476709.59</v>
       </c>
       <c r="I146" s="1">
-        <v>8115.84</v>
+        <v>-1511.52</v>
       </c>
       <c r="J146" s="1">
-        <v>4.0600312162324</v>
+        <v>-0.3170735457619</v>
       </c>
       <c r="K146">
         <v>0.0</v>
       </c>
       <c r="L146" t="s">
-        <v>427</v>
+        <v>429</v>
       </c>
       <c r="M146" s="1">
-        <v>203652.39</v>
+        <v>472056.7</v>
       </c>
       <c r="N146" s="1">
-        <v>208011.84</v>
+        <v>475198.07</v>
       </c>
       <c r="O146" s="1">
-        <v>0.44</v>
+        <v>0.99</v>
       </c>
       <c r="P146">
         <v>1</v>
       </c>
     </row>
     <row r="147" spans="1:16">
       <c r="A147" t="s">
-        <v>428</v>
+        <v>430</v>
       </c>
       <c r="B147" t="s">
-        <v>429</v>
+        <v>431</v>
       </c>
       <c r="C147" s="1">
-        <v>150000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D147" s="1">
-        <v>91.27304565</v>
+        <v>95.07492218</v>
       </c>
       <c r="E147" s="1">
-        <v>90.382013</v>
+        <v>100.243095</v>
       </c>
       <c r="F147" t="s">
         <v>8</v>
       </c>
       <c r="G147">
         <v>1.0</v>
       </c>
       <c r="H147" s="1">
-        <v>135573.02</v>
+        <v>200486.19</v>
       </c>
       <c r="I147" s="1">
-        <v>1404.36</v>
+        <v>-9056.35</v>
       </c>
       <c r="J147" s="1">
-        <v>1.0358698212963</v>
+        <v>-4.5171939274221</v>
       </c>
       <c r="K147">
         <v>0.0</v>
       </c>
-      <c r="L147">
-        <v>67.81</v>
+      <c r="L147" t="s">
+        <v>432</v>
       </c>
       <c r="M147" s="1">
-        <v>136909.57</v>
+        <v>190149.84</v>
       </c>
       <c r="N147" s="1">
-        <v>136977.38</v>
+        <v>191429.84</v>
       </c>
       <c r="O147" s="1">
-        <v>0.29</v>
+        <v>0.4</v>
       </c>
       <c r="P147">
         <v>1</v>
       </c>
     </row>
     <row r="148" spans="1:16">
       <c r="A148" t="s">
-        <v>430</v>
+        <v>433</v>
       </c>
       <c r="B148" t="s">
-        <v>431</v>
+        <v>434</v>
       </c>
       <c r="C148" s="1">
-        <v>160000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D148" s="1">
-        <v>86.22457942</v>
+        <v>101.76069418</v>
       </c>
       <c r="E148" s="1">
-        <v>86.219563</v>
+        <v>99.948</v>
       </c>
       <c r="F148" t="s">
         <v>8</v>
       </c>
       <c r="G148">
         <v>1.0</v>
       </c>
       <c r="H148" s="1">
-        <v>137951.3</v>
+        <v>199896.0</v>
       </c>
       <c r="I148" s="1">
-        <v>27.75</v>
+        <v>8722.1</v>
       </c>
       <c r="J148" s="1">
-        <v>0.020115794486895</v>
+        <v>4.3633189258414</v>
       </c>
       <c r="K148">
         <v>0.0</v>
       </c>
-      <c r="L148">
-        <v>19.73</v>
+      <c r="L148" t="s">
+        <v>435</v>
       </c>
       <c r="M148" s="1">
-        <v>137959.32</v>
+        <v>203521.39</v>
       </c>
       <c r="N148" s="1">
-        <v>137979.05</v>
+        <v>208618.1</v>
       </c>
       <c r="O148" s="1">
-        <v>0.29</v>
+        <v>0.43</v>
       </c>
       <c r="P148">
         <v>1</v>
       </c>
     </row>
     <row r="149" spans="1:16">
       <c r="A149" t="s">
-        <v>432</v>
+        <v>436</v>
       </c>
       <c r="B149" t="s">
-        <v>433</v>
+        <v>437</v>
       </c>
       <c r="C149" s="1">
-        <v>140000.0</v>
+        <v>150000.0</v>
       </c>
       <c r="D149" s="1">
-        <v>96.00228343</v>
+        <v>93.03947861</v>
       </c>
       <c r="E149" s="1">
-        <v>98.939836</v>
+        <v>90.382013</v>
       </c>
       <c r="F149" t="s">
         <v>8</v>
       </c>
       <c r="G149">
         <v>1.0</v>
       </c>
       <c r="H149" s="1">
-        <v>138515.77</v>
+        <v>135573.02</v>
       </c>
       <c r="I149" s="1">
-        <v>-1419.97</v>
+        <v>4065.82</v>
       </c>
       <c r="J149" s="1">
-        <v>-1.0251323730143</v>
+        <v>2.9989890318885</v>
       </c>
       <c r="K149">
         <v>0.0</v>
       </c>
-      <c r="L149" t="s">
-        <v>434</v>
+      <c r="L149">
+        <v>79.62</v>
       </c>
       <c r="M149" s="1">
-        <v>134403.2</v>
+        <v>139559.22</v>
       </c>
       <c r="N149" s="1">
-        <v>137095.8</v>
+        <v>139638.84</v>
       </c>
       <c r="O149" s="1">
         <v>0.29</v>
       </c>
       <c r="P149">
         <v>1</v>
       </c>
     </row>
     <row r="150" spans="1:16">
       <c r="A150" t="s">
-        <v>435</v>
+        <v>438</v>
       </c>
       <c r="B150" t="s">
-        <v>436</v>
+        <v>439</v>
       </c>
       <c r="C150" s="1">
-        <v>400000.0</v>
+        <v>160000.0</v>
       </c>
       <c r="D150" s="1">
-        <v>99.5640995</v>
+        <v>87.92812547</v>
       </c>
       <c r="E150" s="1">
-        <v>98.91284</v>
+        <v>86.219563</v>
       </c>
       <c r="F150" t="s">
         <v>8</v>
       </c>
       <c r="G150">
         <v>1.0</v>
       </c>
       <c r="H150" s="1">
-        <v>395651.36</v>
+        <v>137951.3</v>
       </c>
       <c r="I150" s="1">
-        <v>4139.28</v>
+        <v>2803.84</v>
       </c>
       <c r="J150" s="1">
-        <v>1.0461938005218</v>
+        <v>2.032485377086</v>
       </c>
       <c r="K150">
         <v>0.0</v>
       </c>
-      <c r="L150" t="s">
-        <v>437</v>
+      <c r="L150">
+        <v>70.14</v>
       </c>
       <c r="M150" s="1">
-        <v>398256.39</v>
+        <v>140685.0</v>
       </c>
       <c r="N150" s="1">
-        <v>399790.64</v>
+        <v>140755.14</v>
       </c>
       <c r="O150" s="1">
-        <v>0.84</v>
+        <v>0.29</v>
       </c>
       <c r="P150">
         <v>1</v>
       </c>
     </row>
     <row r="151" spans="1:16">
       <c r="A151" t="s">
-        <v>438</v>
+        <v>440</v>
       </c>
       <c r="B151" t="s">
-        <v>439</v>
+        <v>441</v>
       </c>
       <c r="C151" s="1">
-        <v>150000.0</v>
+        <v>140000.0</v>
       </c>
       <c r="D151" s="1">
-        <v>91.57638238</v>
+        <v>97.22331119</v>
       </c>
       <c r="E151" s="1">
-        <v>90.429947</v>
+        <v>98.939836</v>
       </c>
       <c r="F151" t="s">
         <v>8</v>
       </c>
       <c r="G151">
         <v>1.0</v>
       </c>
       <c r="H151" s="1">
-        <v>135644.92</v>
+        <v>138515.77</v>
       </c>
       <c r="I151" s="1">
-        <v>1743.8</v>
+        <v>487.96</v>
       </c>
       <c r="J151" s="1">
-        <v>1.2855623343653</v>
+        <v>0.35227757821366</v>
       </c>
       <c r="K151">
         <v>0.0</v>
       </c>
-      <c r="L151">
-        <v>24.14</v>
+      <c r="L151" t="s">
+        <v>442</v>
       </c>
       <c r="M151" s="1">
-        <v>137364.58</v>
+        <v>136112.63</v>
       </c>
       <c r="N151" s="1">
-        <v>137388.72</v>
+        <v>139003.73</v>
       </c>
       <c r="O151" s="1">
         <v>0.29</v>
       </c>
       <c r="P151">
         <v>1</v>
       </c>
     </row>
     <row r="152" spans="1:16">
       <c r="A152" t="s">
-        <v>440</v>
+        <v>443</v>
       </c>
       <c r="B152" t="s">
-        <v>441</v>
+        <v>444</v>
       </c>
       <c r="C152" s="1">
-        <v>300000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D152" s="1">
-        <v>99.0132416</v>
+        <v>99.67370053</v>
       </c>
       <c r="E152" s="1">
-        <v>104.254153</v>
+        <v>98.91284</v>
       </c>
       <c r="F152" t="s">
         <v>8</v>
       </c>
       <c r="G152">
         <v>1.0</v>
       </c>
       <c r="H152" s="1">
-        <v>312762.46</v>
+        <v>395651.36</v>
       </c>
       <c r="I152" s="1">
-        <v>-7228.21</v>
+        <v>4703.72</v>
       </c>
       <c r="J152" s="1">
-        <v>-2.311086183425</v>
+        <v>1.1888547533364</v>
       </c>
       <c r="K152">
         <v>0.0</v>
       </c>
       <c r="L152" t="s">
-        <v>442</v>
+        <v>445</v>
       </c>
       <c r="M152" s="1">
-        <v>297039.73</v>
+        <v>398694.81</v>
       </c>
       <c r="N152" s="1">
-        <v>305534.25</v>
+        <v>400355.08</v>
       </c>
       <c r="O152" s="1">
-        <v>0.65</v>
+        <v>0.83</v>
       </c>
       <c r="P152">
         <v>1</v>
       </c>
     </row>
     <row r="153" spans="1:16">
       <c r="A153" t="s">
-        <v>443</v>
+        <v>446</v>
       </c>
       <c r="B153" t="s">
-        <v>444</v>
+        <v>447</v>
       </c>
       <c r="C153" s="1">
-        <v>500000.0</v>
+        <v>150000.0</v>
       </c>
       <c r="D153" s="1">
-        <v>91.82314642</v>
+        <v>92.45109795</v>
       </c>
       <c r="E153" s="1">
-        <v>95.381538</v>
+        <v>90.429947</v>
       </c>
       <c r="F153" t="s">
         <v>8</v>
       </c>
       <c r="G153">
         <v>1.0</v>
       </c>
       <c r="H153" s="1">
-        <v>476907.69</v>
+        <v>135644.92</v>
       </c>
       <c r="I153" s="1">
-        <v>-17596.75</v>
+        <v>3067.69</v>
       </c>
       <c r="J153" s="1">
-        <v>-3.6897601714076</v>
+        <v>2.2615590764475</v>
       </c>
       <c r="K153">
         <v>0.0</v>
       </c>
       <c r="L153">
-        <v>195.21</v>
+        <v>35.96</v>
       </c>
       <c r="M153" s="1">
-        <v>459115.73</v>
+        <v>138676.65</v>
       </c>
       <c r="N153" s="1">
-        <v>459310.94</v>
+        <v>138712.61</v>
       </c>
       <c r="O153" s="1">
-        <v>0.97</v>
+        <v>0.29</v>
       </c>
       <c r="P153">
         <v>1</v>
       </c>
     </row>
     <row r="154" spans="1:16">
       <c r="A154" t="s">
-        <v>445</v>
+        <v>448</v>
       </c>
       <c r="B154" t="s">
-        <v>446</v>
+        <v>449</v>
       </c>
       <c r="C154" s="1">
-        <v>400000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D154" s="1">
-        <v>104.83457707</v>
+        <v>100.27551212</v>
       </c>
       <c r="E154" s="1">
-        <v>109.314258</v>
+        <v>104.254153</v>
       </c>
       <c r="F154" t="s">
         <v>8</v>
       </c>
       <c r="G154">
         <v>1.0</v>
       </c>
       <c r="H154" s="1">
-        <v>437257.03</v>
+        <v>312762.46</v>
       </c>
       <c r="I154" s="1">
-        <v>-10905.02</v>
+        <v>-2827.02</v>
       </c>
       <c r="J154" s="1">
-        <v>-2.4939610462066</v>
+        <v>-0.90388725040723</v>
       </c>
       <c r="K154">
         <v>0.0</v>
       </c>
       <c r="L154" t="s">
-        <v>447</v>
+        <v>450</v>
       </c>
       <c r="M154" s="1">
-        <v>419338.31</v>
+        <v>300826.54</v>
       </c>
       <c r="N154" s="1">
-        <v>426352.01</v>
+        <v>309935.44</v>
       </c>
       <c r="O154" s="1">
-        <v>0.9</v>
+        <v>0.64</v>
       </c>
       <c r="P154">
         <v>1</v>
       </c>
     </row>
     <row r="155" spans="1:16">
       <c r="A155" t="s">
-        <v>448</v>
+        <v>451</v>
       </c>
       <c r="B155" t="s">
-        <v>449</v>
+        <v>452</v>
       </c>
       <c r="C155" s="1">
-        <v>11.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D155" s="1">
-        <v>114.97</v>
+        <v>93.14529906</v>
       </c>
       <c r="E155" s="1">
-        <v>116.73</v>
+        <v>95.381538</v>
       </c>
       <c r="F155" t="s">
         <v>8</v>
       </c>
       <c r="G155">
         <v>1.0</v>
       </c>
       <c r="H155" s="1">
-        <v>0.0</v>
+        <v>476907.69</v>
       </c>
       <c r="I155" s="1">
-        <v>-19360.0</v>
+        <v>-10237.7</v>
       </c>
       <c r="J155" s="1">
-        <v>0</v>
+        <v>-2.1466837743799</v>
       </c>
       <c r="K155">
         <v>0.0</v>
       </c>
       <c r="L155">
-        <v>0.0</v>
+        <v>943.49</v>
       </c>
       <c r="M155" s="1">
-        <v>-19360.0</v>
+        <v>465726.5</v>
       </c>
       <c r="N155" s="1">
-        <v>-19360.0</v>
+        <v>466669.99</v>
       </c>
       <c r="O155" s="1">
-        <v>-0.04</v>
+        <v>0.97</v>
       </c>
       <c r="P155">
         <v>1</v>
       </c>
     </row>
     <row r="156" spans="1:16">
       <c r="A156" t="s">
-        <v>450</v>
+        <v>453</v>
       </c>
       <c r="B156" t="s">
-        <v>451</v>
+        <v>454</v>
       </c>
       <c r="C156" s="1">
-        <v>2.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D156" s="1">
-        <v>124.48</v>
+        <v>106.00988375</v>
       </c>
       <c r="E156" s="1">
-        <v>124.49</v>
+        <v>109.314258</v>
       </c>
       <c r="F156" t="s">
         <v>8</v>
       </c>
       <c r="G156">
         <v>1.0</v>
       </c>
       <c r="H156" s="1">
-        <v>0.0</v>
+        <v>437257.03</v>
       </c>
       <c r="I156" s="1">
-        <v>-20.0</v>
+        <v>-4943.52</v>
       </c>
       <c r="J156" s="1">
-        <v>0</v>
+        <v>-1.1305753048727</v>
       </c>
       <c r="K156">
         <v>0.0</v>
       </c>
-      <c r="L156">
-        <v>0.0</v>
+      <c r="L156" t="s">
+        <v>455</v>
       </c>
       <c r="M156" s="1">
-        <v>-20.0</v>
+        <v>424039.54</v>
       </c>
       <c r="N156" s="1">
-        <v>-20.0</v>
+        <v>432313.51</v>
       </c>
       <c r="O156" s="1">
-        <v>0.0</v>
+        <v>0.9</v>
       </c>
       <c r="P156">
         <v>1</v>
       </c>
     </row>
     <row r="157" spans="1:16">
       <c r="A157" t="s">
-        <v>452</v>
+        <v>456</v>
       </c>
       <c r="B157" t="s">
-        <v>453</v>
+        <v>457</v>
       </c>
       <c r="C157" s="1">
-        <v>23.0</v>
+        <v>-2.0</v>
       </c>
       <c r="D157" s="1">
-        <v>105.615</v>
+        <v>115.79</v>
       </c>
       <c r="E157" s="1">
-        <v>105.725</v>
+        <v>115.54</v>
       </c>
       <c r="F157" t="s">
         <v>8</v>
       </c>
       <c r="G157">
         <v>1.0</v>
       </c>
       <c r="H157" s="1">
         <v>0.0</v>
       </c>
       <c r="I157" s="1">
-        <v>-2530.0</v>
+        <v>-500.0</v>
       </c>
       <c r="J157" s="1">
         <v>0</v>
       </c>
       <c r="K157">
         <v>0.0</v>
       </c>
       <c r="L157">
         <v>0.0</v>
       </c>
       <c r="M157" s="1">
-        <v>-2530.0</v>
+        <v>-500.0</v>
       </c>
       <c r="N157" s="1">
-        <v>-2530.0</v>
+        <v>-500.0</v>
       </c>
       <c r="O157" s="1">
-        <v>-0.01</v>
+        <v>0.0</v>
       </c>
       <c r="P157">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="158" spans="1:16">
+      <c r="A158" t="s">
+        <v>458</v>
+      </c>
+      <c r="B158" t="s">
+        <v>459</v>
+      </c>
+      <c r="C158" s="1">
+        <v>2.0</v>
+      </c>
+      <c r="D158" s="1">
+        <v>125.68</v>
+      </c>
+      <c r="E158" s="1">
+        <v>124.49</v>
+      </c>
+      <c r="F158" t="s">
+        <v>8</v>
+      </c>
+      <c r="G158">
+        <v>1.0</v>
+      </c>
+      <c r="H158" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I158" s="1">
+        <v>2380.0</v>
+      </c>
+      <c r="J158" s="1">
+        <v>0</v>
+      </c>
+      <c r="K158">
+        <v>0.0</v>
+      </c>
+      <c r="L158">
+        <v>0.0</v>
+      </c>
+      <c r="M158" s="1">
+        <v>2380.0</v>
+      </c>
+      <c r="N158" s="1">
+        <v>2380.0</v>
+      </c>
+      <c r="O158" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P158">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="159" spans="1:16">
+      <c r="A159" t="s">
+        <v>460</v>
+      </c>
+      <c r="B159" t="s">
+        <v>461</v>
+      </c>
+      <c r="C159" s="1">
+        <v>23.0</v>
+      </c>
+      <c r="D159" s="1">
+        <v>105.995</v>
+      </c>
+      <c r="E159" s="1">
+        <v>105.725</v>
+      </c>
+      <c r="F159" t="s">
+        <v>8</v>
+      </c>
+      <c r="G159">
+        <v>1.0</v>
+      </c>
+      <c r="H159" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I159" s="1">
+        <v>6210.0</v>
+      </c>
+      <c r="J159" s="1">
+        <v>0</v>
+      </c>
+      <c r="K159">
+        <v>0.0</v>
+      </c>
+      <c r="L159">
+        <v>0.0</v>
+      </c>
+      <c r="M159" s="1">
+        <v>6210.0</v>
+      </c>
+      <c r="N159" s="1">
+        <v>6210.0</v>
+      </c>
+      <c r="O159" s="1">
+        <v>0.01</v>
+      </c>
+      <c r="P159">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>