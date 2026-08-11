--- v2 (2026-07-21)
+++ v3 (2026-08-11)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="462">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="471">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>X</t>
   </si>
   <si>
     <t>FR0013422813</t>
   </si>
   <si>
@@ -136,1296 +136,1323 @@
   <si>
     <t>VBCE (EUR)</t>
   </si>
   <si>
     <t>VBCI (EUR)</t>
   </si>
   <si>
     <t>Poids</t>
   </si>
   <si>
     <t>Nb.</t>
   </si>
   <si>
     <t>FR001400KPZ3</t>
   </si>
   <si>
     <t>OFI INVEST ESG LIQ I</t>
   </si>
   <si>
     <t>XS2491189408</t>
   </si>
   <si>
     <t>A2A EX 2.5 06-26</t>
   </si>
   <si>
-    <t>2 991.78</t>
+    <t>3 183.56</t>
   </si>
   <si>
     <t>XS3238204062</t>
   </si>
   <si>
     <t>A2A EX 3.25 05-32</t>
   </si>
   <si>
-    <t>3 392.47</t>
+    <t>3 844.79</t>
   </si>
   <si>
     <t>XS2986639701</t>
   </si>
   <si>
     <t>A2A EX 3.625 01-35</t>
   </si>
   <si>
-    <t>1 351.88</t>
+    <t>1 677.63</t>
   </si>
   <si>
     <t>XS2583205906</t>
   </si>
   <si>
     <t>A2A EX 4.375 02-34</t>
   </si>
   <si>
-    <t>1 230.99</t>
+    <t>1 542.64</t>
   </si>
   <si>
     <t>XS2534976886</t>
   </si>
   <si>
     <t>A2A EX 4.5 09-30</t>
   </si>
   <si>
-    <t>3 461.92</t>
+    <t>3 782.47</t>
   </si>
   <si>
     <t>XS2487054939</t>
   </si>
   <si>
     <t>ABN AMR 3.0 06-32</t>
   </si>
   <si>
-    <t>13 397.26</t>
+    <t>14 219.18</t>
   </si>
   <si>
     <t>XS3185662676</t>
   </si>
   <si>
     <t>ABN AMR 3.0 09-32</t>
   </si>
   <si>
-    <t>5 252.05</t>
+    <t>5 745.21</t>
   </si>
   <si>
     <t>XS2536941656</t>
   </si>
   <si>
     <t>ABN AMR 4.25 02-30</t>
   </si>
   <si>
     <t>XS3066564900</t>
   </si>
   <si>
     <t>ACHM BA 2.5 05-28</t>
   </si>
   <si>
-    <t>2 410.96</t>
-[...1 lines deleted...]
-  <si>
     <t>XS3237229193</t>
   </si>
   <si>
     <t>AIB GRO 3.75 12-36</t>
   </si>
   <si>
-    <t>21 402.12</t>
+    <t>24 416.51</t>
   </si>
   <si>
     <t>XS3219374975</t>
   </si>
   <si>
     <t>ALPH BA 3.125 10-31</t>
   </si>
   <si>
-    <t>8 090.75</t>
+    <t>4 006.85</t>
+  </si>
+  <si>
+    <t>XS3357187809</t>
+  </si>
+  <si>
+    <t>ALPH BA 3.75 05-32</t>
   </si>
   <si>
     <t>FR00140005T0</t>
   </si>
   <si>
     <t>ARKEMA 0.125 10-26</t>
   </si>
   <si>
     <t>FR0014012JL7</t>
   </si>
   <si>
     <t>ARKEMA 3.5 09-33</t>
   </si>
   <si>
-    <t>6 501.37</t>
+    <t>7 076.71</t>
   </si>
   <si>
     <t>XS3215529192</t>
   </si>
   <si>
     <t>ASN BAN 3.375 10-32</t>
   </si>
   <si>
-    <t>3 291.78</t>
+    <t>3 661.64</t>
   </si>
   <si>
     <t>XS2694995163</t>
   </si>
   <si>
     <t>ASR NED 3.625 12-28</t>
   </si>
   <si>
-    <t>6 161.51</t>
+    <t>7 095.07</t>
   </si>
   <si>
     <t>XS2747590896</t>
   </si>
   <si>
     <t>ASS GEN 3.212 01-29</t>
   </si>
   <si>
-    <t>1 164.24</t>
+    <t>1 401.84</t>
   </si>
   <si>
     <t>XS2747596315</t>
   </si>
   <si>
     <t>ASS GEN 3.547 01-34</t>
   </si>
   <si>
+    <t>1 146.70</t>
+  </si>
+  <si>
     <t>XS2314312179</t>
   </si>
   <si>
     <t>AXA 1.375 10-41</t>
   </si>
   <si>
-    <t>7 608.08</t>
+    <t>8 376.58</t>
   </si>
   <si>
     <t>FR0014015J87</t>
   </si>
   <si>
     <t>AYVENS 3.0 04-30</t>
   </si>
   <si>
     <t>FR0014017YD2</t>
   </si>
   <si>
     <t>AYVENS 3.375 04-29</t>
   </si>
   <si>
     <t>IT0005675126</t>
   </si>
   <si>
     <t>BANC BP 3.125 10-31</t>
   </si>
   <si>
-    <t>2 493.15</t>
+    <t>2 767.12</t>
   </si>
   <si>
     <t>XS2357417257</t>
   </si>
   <si>
     <t>BANC NT 0.625 06-29</t>
   </si>
   <si>
-    <t>1 037.67</t>
+    <t>1 106.16</t>
   </si>
   <si>
     <t>XS2194370727</t>
   </si>
   <si>
     <t>BANC NT 1.125 06-27</t>
   </si>
   <si>
     <t>XS2063247915</t>
   </si>
   <si>
     <t>BANC SA 0.3 10-26</t>
   </si>
   <si>
     <t>XS2804565435</t>
   </si>
   <si>
     <t>BANK OF 3.5 04-29</t>
   </si>
   <si>
     <t>XS3320133948</t>
   </si>
   <si>
     <t>BANK OF 3.625 03-32</t>
   </si>
   <si>
-    <t>1 230.51</t>
+    <t>2 050.86</t>
   </si>
   <si>
     <t>FR00140003P3</t>
   </si>
   <si>
     <t>BANQ FE 0.1 10-27</t>
   </si>
   <si>
     <t>FR0014004750</t>
   </si>
   <si>
     <t>BANQ FE 0.25 06-28</t>
   </si>
   <si>
     <t>FR001400Q0T5</t>
   </si>
   <si>
     <t>BANQ FE 3.5 05-31</t>
   </si>
   <si>
-    <t>16 445.21</t>
+    <t>17 404.11</t>
   </si>
   <si>
     <t>XS3170898723</t>
   </si>
   <si>
     <t>BAWA BK 3.375 09-33</t>
   </si>
   <si>
-    <t>21 544.52</t>
+    <t>23 393.84</t>
   </si>
   <si>
     <t>XS2013745703</t>
   </si>
   <si>
     <t>BBVA 1.0 06-26</t>
   </si>
   <si>
-    <t>3 353.42</t>
+    <t>3 572.60</t>
   </si>
   <si>
     <t>BE6328785207</t>
   </si>
   <si>
     <t>BELF SA 0.375 06-27</t>
   </si>
   <si>
     <t>BE6352762387</t>
   </si>
   <si>
     <t>BELF SA 3.625 06-30</t>
   </si>
   <si>
-    <t>15 691.78</t>
+    <t>16 684.93</t>
   </si>
   <si>
     <t>BE6344187966</t>
   </si>
   <si>
     <t>BELF SA 3.875 06-28</t>
   </si>
   <si>
-    <t>3 344.18</t>
+    <t>3 556.51</t>
   </si>
   <si>
     <t>XS2634687912</t>
   </si>
   <si>
     <t>BK AMER 4.134 06-28</t>
   </si>
   <si>
-    <t>17 838.49</t>
+    <t>18 971.10</t>
   </si>
   <si>
     <t>XS3225871121</t>
   </si>
   <si>
     <t>BK IREL 3.625 11-36</t>
   </si>
   <si>
-    <t>1 791.64</t>
+    <t>2 010.14</t>
   </si>
   <si>
     <t>XS3332496184</t>
   </si>
   <si>
     <t>BK IREL 3.875 04-34</t>
   </si>
   <si>
+    <t>1 301.47</t>
+  </si>
+  <si>
     <t>XS2643234011</t>
   </si>
   <si>
     <t>BK IREL 5.0 07-31</t>
   </si>
   <si>
-    <t>14 248.63</t>
+    <t>15 221.23</t>
   </si>
   <si>
     <t>FR0013415692</t>
   </si>
   <si>
     <t>BQ POST 1.375 04-29</t>
   </si>
   <si>
+    <t>XS3038544790</t>
+  </si>
+  <si>
+    <t>BRAM U 3.625 04-33</t>
+  </si>
+  <si>
+    <t>2 011.53</t>
+  </si>
+  <si>
+    <t>DE000BU3Z005</t>
+  </si>
+  <si>
+    <t>BUND DE 2.3 02-33</t>
+  </si>
+  <si>
+    <t>1 672.07</t>
+  </si>
+  <si>
+    <t>FR001400M4O2</t>
+  </si>
+  <si>
+    <t>CA 4.375 11-33</t>
+  </si>
+  <si>
+    <t>16 013.70</t>
+  </si>
+  <si>
+    <t>XS3108521124</t>
+  </si>
+  <si>
+    <t>CA AUTO 2.75 07-28</t>
+  </si>
+  <si>
+    <t>2 358.97</t>
+  </si>
+  <si>
+    <t>XS2555187801</t>
+  </si>
+  <si>
+    <t>CAIX 5.375 11-30</t>
+  </si>
+  <si>
+    <t>2 650.68</t>
+  </si>
+  <si>
+    <t>DE000CZ45W57</t>
+  </si>
+  <si>
+    <t>CMZB FR 3.0 09-27</t>
+  </si>
+  <si>
+    <t>1 980.82</t>
+  </si>
+  <si>
+    <t>FR0013463775</t>
+  </si>
+  <si>
+    <t>CNP ASS 2.0 07-50</t>
+  </si>
+  <si>
+    <t>7 945.21</t>
+  </si>
+  <si>
+    <t>XS3320133781</t>
+  </si>
+  <si>
+    <t>COLO SF 3.875 04-31</t>
+  </si>
+  <si>
+    <t>DE000CZ457W4</t>
+  </si>
+  <si>
+    <t>COMM AK 4.0 01-38</t>
+  </si>
+  <si>
+    <t>3 682.19</t>
+  </si>
+  <si>
+    <t>DE000CZ45ZY0</t>
+  </si>
+  <si>
+    <t>COMM AK 4.125 06-37</t>
+  </si>
+  <si>
+    <t>14 330.14</t>
+  </si>
+  <si>
+    <t>DE000CZ439B6</t>
+  </si>
+  <si>
+    <t>COMM AK 5.25 03-29</t>
+  </si>
+  <si>
+    <t>2 114.38</t>
+  </si>
+  <si>
+    <t>XS2796609787</t>
+  </si>
+  <si>
+    <t>COMP DE 3.375 04-30</t>
+  </si>
+  <si>
+    <t>XS2796659964</t>
+  </si>
+  <si>
+    <t>COMP DE 3.625 04-34</t>
+  </si>
+  <si>
+    <t>XS3200103490</t>
+  </si>
+  <si>
+    <t>COOP RA 3.548 10-35</t>
+  </si>
+  <si>
+    <t>12 713.67</t>
+  </si>
+  <si>
+    <t>FR0013447232</t>
+  </si>
+  <si>
+    <t>COVI 1.125 09-31</t>
+  </si>
+  <si>
+    <t>1 467.12</t>
+  </si>
+  <si>
+    <t>FR0014010IN9</t>
+  </si>
+  <si>
+    <t>COVI 3.625 06-34</t>
+  </si>
+  <si>
+    <t>3 277.40</t>
+  </si>
+  <si>
+    <t>XS3244187764</t>
+  </si>
+  <si>
+    <t>DANS BK 3.375 12-33</t>
+  </si>
+  <si>
+    <t>8 987.67</t>
+  </si>
+  <si>
+    <t>XS3101509167</t>
+  </si>
+  <si>
+    <t>DANS BK 3.5 11-35</t>
+  </si>
+  <si>
+    <t>2 517.12</t>
+  </si>
+  <si>
+    <t>XS2637421848</t>
+  </si>
+  <si>
+    <t>DANS BK 4.75 06-30</t>
+  </si>
+  <si>
+    <t>5 515.21</t>
+  </si>
+  <si>
+    <t>XS2280835260</t>
+  </si>
+  <si>
+    <t>DIGI IN 0.625 07-31</t>
+  </si>
+  <si>
+    <t>3 102.74</t>
+  </si>
+  <si>
+    <t>XS3074473474</t>
+  </si>
+  <si>
+    <t>DNB BAN 3.125 05-31</t>
+  </si>
+  <si>
+    <t>30 650.68</t>
+  </si>
+  <si>
+    <t>XS3166221948</t>
+  </si>
+  <si>
+    <t>EAST JA 3.727 09-37</t>
+  </si>
+  <si>
+    <t>7 440.11</t>
+  </si>
+  <si>
+    <t>PTEDP6OM0007</t>
+  </si>
+  <si>
+    <t>EDP 4.375 12-55</t>
+  </si>
+  <si>
+    <t>4 315.07</t>
+  </si>
+  <si>
+    <t>XS2978779176</t>
+  </si>
+  <si>
+    <t>EDP SER 3.5 07-31</t>
+  </si>
+  <si>
+    <t>15 327.12</t>
+  </si>
+  <si>
+    <t>XS2699159351</t>
+  </si>
+  <si>
+    <t>EDP SER 4.375 04-32</t>
+  </si>
+  <si>
+    <t>BE6368381404</t>
+  </si>
+  <si>
+    <t>ELIA TR 3.5 10-35</t>
+  </si>
+  <si>
+    <t>2 080.82</t>
+  </si>
+  <si>
+    <t>BE6340849569</t>
+  </si>
+  <si>
+    <t>ELIA TR 3.625 01-33</t>
+  </si>
+  <si>
+    <t>1 142.12</t>
+  </si>
+  <si>
+    <t>BE6349118800</t>
+  </si>
+  <si>
+    <t>ELIA TR 3.75 01-36</t>
+  </si>
+  <si>
+    <t>2 404.11</t>
+  </si>
+  <si>
+    <t>XS3044299769</t>
+  </si>
+  <si>
+    <t>ELLE AB 3.75 05-35</t>
+  </si>
+  <si>
+    <t>7 217.67</t>
+  </si>
+  <si>
+    <t>XS1750986744</t>
+  </si>
+  <si>
+    <t>ENEL FI 1.125 09-26</t>
+  </si>
+  <si>
+    <t>2 099.43</t>
+  </si>
+  <si>
+    <t>XS3299702137</t>
+  </si>
+  <si>
+    <t>ENEX HO 3.0 02-32</t>
+  </si>
+  <si>
+    <t>2 208.74</t>
+  </si>
+  <si>
+    <t>XS3045470492</t>
+  </si>
+  <si>
+    <t>ENEX HO 3.25 04-33</t>
+  </si>
+  <si>
+    <t>FR0013455813</t>
+  </si>
+  <si>
+    <t>ENGIE 0.5 10-30</t>
+  </si>
+  <si>
+    <t>FR0014000RR2</t>
+  </si>
+  <si>
+    <t>ENGIE 1.5 PERP</t>
+  </si>
+  <si>
+    <t>1 347.95</t>
+  </si>
+  <si>
+    <t>FR0013504693</t>
+  </si>
+  <si>
+    <t>ENGIE 2.125 03-32</t>
+  </si>
+  <si>
+    <t>FR0014016Z94</t>
+  </si>
+  <si>
+    <t>ENGIE 4.371 PERP</t>
+  </si>
+  <si>
+    <t>1 293.40</t>
+  </si>
+  <si>
+    <t>XS1702729275</t>
+  </si>
+  <si>
+    <t>EON INT 1.25 10-27</t>
+  </si>
+  <si>
+    <t>XS2463518998</t>
+  </si>
+  <si>
+    <t>EON SE 1.625 03-31</t>
+  </si>
+  <si>
+    <t>XS2747600018</t>
+  </si>
+  <si>
+    <t>EON SE 3.375 01-31</t>
+  </si>
+  <si>
+    <t>1 472.98</t>
+  </si>
+  <si>
+    <t>XS2574873183</t>
+  </si>
+  <si>
+    <t>EON SE 3.875 01-35</t>
+  </si>
+  <si>
+    <t>1 669.97</t>
+  </si>
+  <si>
+    <t>XS2673547746</t>
+  </si>
+  <si>
+    <t>EON SE 4.0 08-33</t>
+  </si>
+  <si>
+    <t>8 449.32</t>
+  </si>
+  <si>
+    <t>XS2432544349</t>
+  </si>
+  <si>
+    <t>ESB FIN 1.0 07-34</t>
+  </si>
+  <si>
+    <t>2 449.32</t>
+  </si>
+  <si>
+    <t>XS2697970536</t>
+  </si>
+  <si>
+    <t>ESB FIN 4.25 03-36</t>
+  </si>
+  <si>
+    <t>EU000A3K4DG1</t>
+  </si>
+  <si>
+    <t>EURO UN 1.25 02-43</t>
+  </si>
+  <si>
+    <t>2 768.84</t>
+  </si>
+  <si>
+    <t>DE000A4DFCB7</t>
+  </si>
+  <si>
+    <t>EVON IN 3.25 01-30</t>
+  </si>
+  <si>
+    <t>1 386.90</t>
+  </si>
+  <si>
+    <t>DE000A4DFWV3</t>
+  </si>
+  <si>
+    <t>EVON IN 4.25 09-55</t>
+  </si>
+  <si>
+    <t>2 864.38</t>
+  </si>
+  <si>
+    <t>XS2784700671</t>
+  </si>
+  <si>
+    <t>FING EM 3.25 03-34</t>
+  </si>
+  <si>
+    <t>FR0013234333</t>
+  </si>
+  <si>
+    <t>FRAN GO 1.75 06-39</t>
+  </si>
+  <si>
+    <t>5 712.19</t>
+  </si>
+  <si>
+    <t>FR0013322989</t>
+  </si>
+  <si>
+    <t>GECINA 1.625 03-30</t>
+  </si>
+  <si>
+    <t>1 335.62</t>
+  </si>
+  <si>
+    <t>FR0013266368</t>
+  </si>
+  <si>
+    <t>GECINA 2.0 06-32</t>
+  </si>
+  <si>
+    <t>8 684.93</t>
+  </si>
+  <si>
+    <t>XS3072230744</t>
+  </si>
+  <si>
+    <t>IBER FI 3.5 05-35</t>
+  </si>
+  <si>
+    <t>24 298.63</t>
+  </si>
+  <si>
+    <t>XS3224600232</t>
+  </si>
+  <si>
+    <t>IBER FI 3.75 PERP</t>
+  </si>
+  <si>
+    <t>1 941.78</t>
+  </si>
+  <si>
+    <t>XS2748213290</t>
+  </si>
+  <si>
+    <t>IBER FI 4.871 PERP</t>
+  </si>
+  <si>
+    <t>2 161.92</t>
+  </si>
+  <si>
+    <t>FR001400ZRC6</t>
+  </si>
+  <si>
+    <t>ICAD PR 4.375 05-35</t>
+  </si>
+  <si>
+    <t>12 801.37</t>
+  </si>
+  <si>
+    <t>FR0014007NF1</t>
+  </si>
+  <si>
+    <t>ICADE 1.0 01-30</t>
+  </si>
+  <si>
+    <t>XS3225326282</t>
+  </si>
+  <si>
+    <t>ING GRO 2.875 11-30</t>
+  </si>
+  <si>
+    <t>1 449.32</t>
+  </si>
+  <si>
+    <t>XS2764264789</t>
+  </si>
+  <si>
+    <t>ING GRO 4.0 02-35</t>
+  </si>
+  <si>
+    <t>XS2524746687</t>
+  </si>
+  <si>
+    <t>ING GRO 4.125 08-33</t>
+  </si>
+  <si>
+    <t>8 882.88</t>
+  </si>
+  <si>
+    <t>XS2625195891</t>
+  </si>
+  <si>
+    <t>INTE 4.0 05-26</t>
+  </si>
+  <si>
+    <t>3 934.25</t>
+  </si>
+  <si>
+    <t>XS2529233814</t>
+  </si>
+  <si>
+    <t>INTE 4.75 09-27</t>
+  </si>
+  <si>
+    <t>4 860.62</t>
+  </si>
+  <si>
+    <t>XS2625196352</t>
+  </si>
+  <si>
+    <t>INTE 4.875 05-30</t>
+  </si>
+  <si>
+    <t>23 974.32</t>
+  </si>
+  <si>
+    <t>IE000GVLBXU6</t>
+  </si>
+  <si>
+    <t>IREL GO 3.0 10-43</t>
+  </si>
+  <si>
+    <t>10 208.22</t>
+  </si>
+  <si>
+    <t>XS1704789590</t>
+  </si>
+  <si>
+    <t>IREN 1.5 10-27</t>
+  </si>
+  <si>
+    <t>2 354.18</t>
+  </si>
+  <si>
+    <t>XS2752472436</t>
+  </si>
+  <si>
+    <t>IREN 3.875 07-32</t>
+  </si>
+  <si>
+    <t>11 431.25</t>
+  </si>
+  <si>
+    <t>IT0005596470</t>
+  </si>
+  <si>
+    <t>ITAL BU 4.05 10-37</t>
+  </si>
+  <si>
+    <t>XS3358396763</t>
+  </si>
+  <si>
+    <t>JYSK BA 3.625 06-32</t>
+  </si>
+  <si>
+    <t>BE0390246156</t>
+  </si>
+  <si>
+    <t>KBC GRO 3.625 08-36</t>
+  </si>
+  <si>
+    <t>5 164.38</t>
+  </si>
+  <si>
+    <t>BE0390124874</t>
+  </si>
+  <si>
+    <t>KBC GRO 3.75 03-32</t>
+  </si>
+  <si>
+    <t>2 414.38</t>
+  </si>
+  <si>
+    <t>XS2780025271</t>
+  </si>
+  <si>
+    <t>KONI AH 3.375 03-31</t>
+  </si>
+  <si>
+    <t>XS2596537972</t>
+  </si>
+  <si>
+    <t>KONI AH 3.5 04-28</t>
+  </si>
+  <si>
+    <t>XS3308614794</t>
+  </si>
+  <si>
+    <t>KONI AH 3.625 03-34</t>
+  </si>
+  <si>
+    <t>FR0013384567</t>
+  </si>
+  <si>
+    <t>LA POST 1.45 11-28</t>
+  </si>
+  <si>
+    <t>XS2089229806</t>
+  </si>
+  <si>
+    <t>MERL PR 1.875 12-34</t>
+  </si>
+  <si>
+    <t>2 465.75</t>
+  </si>
+  <si>
+    <t>XS3168718529</t>
+  </si>
+  <si>
+    <t>MERL PR 3.5 09-33</t>
+  </si>
+  <si>
+    <t>7 220.55</t>
+  </si>
+  <si>
+    <t>IT0005678955</t>
+  </si>
+  <si>
+    <t>MONT PA 3.25 02-32</t>
+  </si>
+  <si>
+    <t>2 153.55</t>
+  </si>
+  <si>
+    <t>XS2388449758</t>
+  </si>
+  <si>
+    <t>NATL BA 0.5 09-28</t>
+  </si>
+  <si>
+    <t>1 602.74</t>
+  </si>
+  <si>
+    <t>XS2528858033</t>
+  </si>
+  <si>
+    <t>NATW GR 4.067 09-28</t>
+  </si>
+  <si>
+    <t>13 872.37</t>
+  </si>
+  <si>
+    <t>NL0013552060</t>
+  </si>
+  <si>
+    <t>NETH GO 0.5 01-40</t>
+  </si>
+  <si>
+    <t>XS3232967318</t>
+  </si>
+  <si>
+    <t>NORD BK 3.25 11-35</t>
+  </si>
+  <si>
+    <t>9 988.18</t>
+  </si>
+  <si>
+    <t>XS3170346368</t>
+  </si>
+  <si>
+    <t>NORD BK 3.5 09-35</t>
+  </si>
+  <si>
+    <t>13 693.15</t>
+  </si>
+  <si>
+    <t>XS2797546624</t>
+  </si>
+  <si>
+    <t>PERM TS 4.25 07-30</t>
+  </si>
+  <si>
+    <t>4 647.05</t>
+  </si>
+  <si>
+    <t>XS2021462440</t>
+  </si>
+  <si>
+    <t>PROL IN 0.875 07-29</t>
+  </si>
+  <si>
+    <t>1 144.45</t>
+  </si>
+  <si>
+    <t>XS2187529180</t>
+  </si>
+  <si>
+    <t>PROL IN 1.625 06-32</t>
+  </si>
+  <si>
     <t>4 113.70</t>
   </si>
   <si>
-    <t>XS3038544790</t>
-[...670 lines deleted...]
-  <si>
     <t>XS1904690341</t>
   </si>
   <si>
     <t>PROL IN 2.375 11-30</t>
   </si>
   <si>
-    <t>4 632.88</t>
+    <t>5 211.99</t>
   </si>
   <si>
     <t>XS2744299335</t>
   </si>
   <si>
     <t>RED ELE 3.0 01-34</t>
   </si>
   <si>
-    <t>2 367.12</t>
+    <t>2 860.27</t>
   </si>
   <si>
     <t>XS2838500218</t>
   </si>
   <si>
     <t>REDEIA 3.375 07-32</t>
   </si>
   <si>
-    <t>13 315.07</t>
+    <t>14 239.73</t>
   </si>
   <si>
     <t>XS3348120653</t>
   </si>
   <si>
     <t>REDEIA 4.375 PERP</t>
   </si>
   <si>
     <t>FR0014010DR1</t>
   </si>
   <si>
     <t>RENA 3.875 09-30</t>
   </si>
   <si>
-    <t>2 176.37</t>
+    <t>2 388.70</t>
   </si>
   <si>
     <t>FR0014007LP4</t>
   </si>
   <si>
     <t>RTE EDF 0.75 01-34</t>
   </si>
   <si>
-    <t>1 245.21</t>
+    <t>1 491.78</t>
   </si>
   <si>
     <t>XS3166372568</t>
   </si>
   <si>
     <t>SCOT HY 3.375 11-33</t>
   </si>
   <si>
-    <t>10 406.00</t>
+    <t>11 299.22</t>
   </si>
   <si>
     <t>FR001400U1Q3</t>
   </si>
   <si>
     <t>SG 3.625 11-30</t>
   </si>
   <si>
-    <t>14 390.75</t>
+    <t>16 178.42</t>
   </si>
   <si>
     <t>ES0000012J07</t>
   </si>
   <si>
     <t>SPAI GO 1.0 07-42</t>
   </si>
   <si>
-    <t>5 120.55</t>
+    <t>5 504.11</t>
   </si>
   <si>
     <t>XS3027988263</t>
   </si>
   <si>
     <t>SSE 3.5 03-32</t>
   </si>
   <si>
     <t>XS2675685700</t>
   </si>
   <si>
     <t>SSE 4.0 09-31</t>
   </si>
   <si>
-    <t>9 073.97</t>
+    <t>9 863.01</t>
   </si>
   <si>
     <t>XS2532312548</t>
   </si>
   <si>
     <t>STAT AS 2.875 09-29</t>
   </si>
   <si>
-    <t>4 196.71</t>
+    <t>4 574.79</t>
   </si>
   <si>
     <t>XS2723597923</t>
   </si>
   <si>
     <t>STAT AS 3.125 12-26</t>
   </si>
   <si>
-    <t>1 570.21</t>
+    <t>1 809.93</t>
   </si>
   <si>
     <t>XS2779793061</t>
   </si>
   <si>
     <t>STAT AS 3.75 03-39</t>
   </si>
   <si>
     <t>XS2768793676</t>
   </si>
   <si>
     <t>STAT SF 3.375 02-36</t>
   </si>
   <si>
     <t>XS2443749648</t>
   </si>
   <si>
     <t>TELI CO 2.75 06-83</t>
   </si>
   <si>
-    <t>6 713.01</t>
+    <t>7 165.07</t>
   </si>
   <si>
     <t>XS2477935345</t>
   </si>
   <si>
     <t>TENN HO 1.625 11-26</t>
   </si>
   <si>
+    <t>1 103.22</t>
+  </si>
+  <si>
     <t>XS1241581096</t>
   </si>
   <si>
     <t>TENN HO 1.75 06-27</t>
   </si>
   <si>
-    <t>2 168.08</t>
+    <t>2 302.33</t>
   </si>
   <si>
     <t>XS2549543499</t>
   </si>
   <si>
     <t>TENN HO 4.5 10-34</t>
   </si>
   <si>
-    <t>2 836.85</t>
+    <t>3 157.40</t>
   </si>
   <si>
     <t>XS3128477521</t>
   </si>
   <si>
     <t>TERN RE 3.0 07-31</t>
   </si>
   <si>
-    <t>12 431.51</t>
+    <t>13 335.62</t>
   </si>
   <si>
     <t>XS2655852726</t>
   </si>
   <si>
     <t>TERN RE 3.875 07-33</t>
   </si>
   <si>
-    <t>2 898.29</t>
+    <t>3 110.62</t>
   </si>
   <si>
     <t>XS2357205587</t>
   </si>
   <si>
     <t>TRAS EL 0.375 06-29</t>
   </si>
   <si>
     <t>XS2209023402</t>
   </si>
   <si>
     <t>TRAS EL 0.75 07-32</t>
   </si>
   <si>
-    <t>3 141.37</t>
+    <t>3 371.51</t>
   </si>
   <si>
     <t>XS2360310044</t>
   </si>
   <si>
     <t>UNIC 0.8 07-29</t>
   </si>
   <si>
-    <t>1 280.00</t>
+    <t>1 367.67</t>
   </si>
   <si>
     <t>XS2555420103</t>
   </si>
   <si>
     <t>UNIC 5.85 11-27</t>
   </si>
   <si>
-    <t>5 096.71</t>
+    <t>5 737.81</t>
   </si>
   <si>
     <t>XS2257961818</t>
   </si>
   <si>
     <t>UPM KYM 0.125 11-28</t>
   </si>
   <si>
     <t>XS2320453884</t>
   </si>
   <si>
     <t>UPM KYM 0.5 03-31</t>
   </si>
   <si>
     <t>XS2478685931</t>
   </si>
   <si>
     <t>UPM KYM 2.25 05-29</t>
   </si>
   <si>
-    <t>2 891.10</t>
+    <t>3 063.70</t>
   </si>
   <si>
     <t>XS2009891479</t>
   </si>
   <si>
     <t>VATFAL 0 1/2 06/24/2</t>
   </si>
   <si>
-    <t>1 660.27</t>
+    <t>1 769.86</t>
   </si>
   <si>
     <t>XS2297882644</t>
   </si>
   <si>
     <t>VATT AB 0.125 02-29</t>
   </si>
   <si>
     <t>XS2821745374</t>
   </si>
   <si>
     <t>VERB AG 3.25 05-31</t>
   </si>
   <si>
-    <t>9 108.90</t>
+    <t>9 643.15</t>
   </si>
   <si>
     <t>DE000A3MQS72</t>
   </si>
   <si>
     <t>VONO SE 2.375 03-32</t>
   </si>
   <si>
+    <t>1 594.18</t>
+  </si>
+  <si>
     <t>DE000A30VQB2</t>
   </si>
   <si>
     <t>VONO SE 5.0 11-30</t>
   </si>
   <si>
-    <t>8 273.97</t>
+    <t>9 369.86</t>
   </si>
   <si>
     <t>OEM6 Comdty</t>
   </si>
   <si>
     <t>EURO BOBL 0626</t>
   </si>
   <si>
     <t>RXM6 Comdty</t>
   </si>
   <si>
     <t>EURO BUND 0626</t>
   </si>
   <si>
     <t>DUM6 Comdty</t>
   </si>
   <si>
     <t>EURO SCHATZ 0626</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
@@ -1810,267 +1837,267 @@
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
         <v>19746.0</v>
       </c>
       <c r="D2">
-        <v>1502.69</v>
+        <v>1500.67</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>29672213.9</v>
+        <v>29632317.29</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>29672213.9</v>
+        <v>29632317.29</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
-        <v>31638.669</v>
+        <v>31788.318</v>
       </c>
       <c r="D3">
-        <v>99.17</v>
+        <v>99.0</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>3137621.13</v>
+        <v>3147145.31</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>3137621.13</v>
+        <v>3147145.31</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="1">
-        <v>2902.394</v>
+        <v>2927.692</v>
       </c>
       <c r="D4">
-        <v>4992.75</v>
+        <v>4985.9</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>14490934.37</v>
+        <v>14597202.54</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>14490934.37</v>
+        <v>14597202.54</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
         <v>13</v>
       </c>
       <c r="B5" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="1">
         <v>7670.0</v>
       </c>
       <c r="D5">
-        <v>101.6</v>
+        <v>101.46</v>
       </c>
       <c r="E5" t="s">
         <v>8</v>
       </c>
       <c r="F5">
-        <v>779325.81</v>
+        <v>778257.45</v>
       </c>
       <c r="G5" t="s">
         <v>8</v>
       </c>
       <c r="H5">
-        <v>779325.81</v>
+        <v>778257.45</v>
       </c>
       <c r="I5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" t="s">
         <v>15</v>
       </c>
       <c r="B6" t="s">
         <v>16</v>
       </c>
       <c r="C6" s="1">
         <v>10.0</v>
       </c>
       <c r="D6">
-        <v>100.74</v>
+        <v>100.56</v>
       </c>
       <c r="E6" t="s">
         <v>8</v>
       </c>
       <c r="F6">
-        <v>1007.43</v>
+        <v>1005.66</v>
       </c>
       <c r="G6" t="s">
         <v>8</v>
       </c>
       <c r="H6">
-        <v>1007.43</v>
+        <v>1005.66</v>
       </c>
       <c r="I6" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="7" spans="1:14">
       <c r="A7" t="s">
         <v>17</v>
       </c>
       <c r="B7" t="s">
         <v>18</v>
       </c>
       <c r="C7" s="1">
         <v>1.0</v>
       </c>
       <c r="D7">
-        <v>101.68</v>
+        <v>101.51</v>
       </c>
       <c r="E7" t="s">
         <v>8</v>
       </c>
       <c r="F7">
-        <v>101.68</v>
+        <v>101.51</v>
       </c>
       <c r="G7" t="s">
         <v>8</v>
       </c>
       <c r="H7">
-        <v>101.68</v>
+        <v>101.51</v>
       </c>
       <c r="I7" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="8" spans="1:14">
       <c r="A8" t="s">
         <v>19</v>
       </c>
       <c r="B8" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="1">
         <v>10.0</v>
       </c>
       <c r="D8">
-        <v>100.82</v>
+        <v>100.68</v>
       </c>
       <c r="E8" t="s">
         <v>8</v>
       </c>
       <c r="F8">
-        <v>1008.26</v>
+        <v>1006.84</v>
       </c>
       <c r="G8" t="s">
         <v>8</v>
       </c>
       <c r="H8">
-        <v>1008.26</v>
+        <v>1006.84</v>
       </c>
       <c r="I8" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P159"/>
+  <dimension ref="A1:P161"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O159" sqref="O159"/>
+      <selection activeCell="O161" sqref="O161"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>21</v>
       </c>
       <c r="B1" t="s">
         <v>22</v>
       </c>
       <c r="C1" t="s">
         <v>23</v>
       </c>
       <c r="D1" t="s">
         <v>24</v>
       </c>
       <c r="E1" t="s">
         <v>25</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>26</v>
@@ -2089,7939 +2116,8039 @@
       </c>
       <c r="L1" t="s">
         <v>31</v>
       </c>
       <c r="M1" t="s">
         <v>32</v>
       </c>
       <c r="N1" t="s">
         <v>33</v>
       </c>
       <c r="O1" t="s">
         <v>34</v>
       </c>
       <c r="P1" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>36</v>
       </c>
       <c r="B2" t="s">
         <v>37</v>
       </c>
       <c r="C2" s="1">
-        <v>1957.0</v>
+        <v>1638.0</v>
       </c>
       <c r="D2" s="1">
-        <v>1073.38</v>
+        <v>1074.69</v>
       </c>
       <c r="E2" s="1">
-        <v>1070.81060296</v>
+        <v>1071.13679487</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
         <v>1.0</v>
       </c>
       <c r="H2" s="1">
-        <v>2095576.35</v>
+        <v>1754522.07</v>
       </c>
       <c r="I2" s="1">
-        <v>5028.31</v>
+        <v>5820.15</v>
       </c>
       <c r="J2" s="1">
-        <v>0.23994878544988</v>
+        <v>0.33172281497719</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>2100604.66</v>
+        <v>1760342.22</v>
       </c>
       <c r="N2" s="1">
-        <v>2100604.66</v>
+        <v>1760342.22</v>
       </c>
       <c r="O2" s="1">
-        <v>4.37</v>
+        <v>3.66</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>38</v>
       </c>
       <c r="B3" t="s">
         <v>39</v>
       </c>
       <c r="C3" s="1">
         <v>140000.0</v>
       </c>
       <c r="D3" s="1">
-        <v>99.98015122</v>
+        <v>99.98841372</v>
       </c>
       <c r="E3" s="1">
         <v>101.385614</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
         <v>1.0</v>
       </c>
       <c r="H3" s="1">
         <v>141939.86</v>
       </c>
       <c r="I3" s="1">
-        <v>1024.13</v>
+        <v>1227.48</v>
       </c>
       <c r="J3" s="1">
-        <v>0.72152389047023</v>
+        <v>0.86478879153467</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3" t="s">
         <v>40</v>
       </c>
       <c r="M3" s="1">
-        <v>139972.21</v>
+        <v>139983.78</v>
       </c>
       <c r="N3" s="1">
-        <v>142963.99</v>
+        <v>143167.34</v>
       </c>
       <c r="O3" s="1">
         <v>0.3</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>41</v>
       </c>
       <c r="B4" t="s">
         <v>42</v>
       </c>
       <c r="C4" s="1">
         <v>254000.0</v>
       </c>
       <c r="D4" s="1">
-        <v>98.36681167</v>
+        <v>98.01836359</v>
       </c>
       <c r="E4" s="1">
         <v>99.533614</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
         <v>1.0</v>
       </c>
       <c r="H4" s="1">
         <v>252815.38</v>
       </c>
       <c r="I4" s="1">
-        <v>428.79</v>
+        <v>-3.94</v>
       </c>
       <c r="J4" s="1">
-        <v>0.16960597887676</v>
+        <v>-0.0015584494899005</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4" t="s">
         <v>43</v>
       </c>
       <c r="M4" s="1">
-        <v>249851.7</v>
+        <v>248966.65</v>
       </c>
       <c r="N4" s="1">
-        <v>253244.17</v>
+        <v>252811.44</v>
       </c>
       <c r="O4" s="1">
-        <v>0.53</v>
+        <v>0.52</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>44</v>
       </c>
       <c r="B5" t="s">
         <v>45</v>
       </c>
       <c r="C5" s="1">
         <v>164000.0</v>
       </c>
       <c r="D5" s="1">
-        <v>97.75868213</v>
+        <v>97.48556552</v>
       </c>
       <c r="E5" s="1">
         <v>99.08</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
       <c r="G5">
         <v>1.0</v>
       </c>
       <c r="H5" s="1">
         <v>162491.2</v>
       </c>
       <c r="I5" s="1">
-        <v>-815.08</v>
+        <v>-937.24</v>
       </c>
       <c r="J5" s="1">
-        <v>-0.50161485668147</v>
+        <v>-0.57679431255354</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5" t="s">
         <v>46</v>
       </c>
       <c r="M5" s="1">
-        <v>160324.24</v>
+        <v>159876.33</v>
       </c>
       <c r="N5" s="1">
-        <v>161676.12</v>
+        <v>161553.96</v>
       </c>
       <c r="O5" s="1">
         <v>0.34</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>47</v>
       </c>
       <c r="B6" t="s">
         <v>48</v>
       </c>
       <c r="C6" s="1">
         <v>130000.0</v>
       </c>
       <c r="D6" s="1">
-        <v>103.78750306</v>
+        <v>103.34733684</v>
       </c>
       <c r="E6" s="1">
         <v>110.550762</v>
       </c>
       <c r="F6" t="s">
         <v>8</v>
       </c>
       <c r="G6">
         <v>1.0</v>
       </c>
       <c r="H6" s="1">
         <v>143715.99</v>
       </c>
       <c r="I6" s="1">
-        <v>-7561.24</v>
+        <v>-7821.82</v>
       </c>
       <c r="J6" s="1">
-        <v>-5.2612378065934</v>
+        <v>-5.4425537478467</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6" t="s">
         <v>49</v>
       </c>
       <c r="M6" s="1">
-        <v>134923.76</v>
+        <v>134351.53</v>
       </c>
       <c r="N6" s="1">
-        <v>136154.75</v>
+        <v>135894.17</v>
       </c>
       <c r="O6" s="1">
         <v>0.28</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>50</v>
       </c>
       <c r="B7" t="s">
         <v>51</v>
       </c>
       <c r="C7" s="1">
         <v>130000.0</v>
       </c>
       <c r="D7" s="1">
-        <v>104.45793948</v>
+        <v>104.06264161</v>
       </c>
       <c r="E7" s="1">
         <v>108.857546</v>
       </c>
       <c r="F7" t="s">
         <v>8</v>
       </c>
       <c r="G7">
         <v>1.0</v>
       </c>
       <c r="H7" s="1">
         <v>141514.81</v>
       </c>
       <c r="I7" s="1">
-        <v>-2257.57</v>
+        <v>-2450.91</v>
       </c>
       <c r="J7" s="1">
-        <v>-1.5952888605793</v>
+        <v>-1.7319106035616</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7" t="s">
         <v>52</v>
       </c>
       <c r="M7" s="1">
-        <v>135795.32</v>
+        <v>135281.43</v>
       </c>
       <c r="N7" s="1">
-        <v>139257.24</v>
+        <v>139063.9</v>
       </c>
       <c r="O7" s="1">
         <v>0.29</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>53</v>
       </c>
       <c r="B8" t="s">
         <v>54</v>
       </c>
       <c r="C8" s="1">
         <v>500000.0</v>
       </c>
       <c r="D8" s="1">
-        <v>97.19233362</v>
+        <v>96.67575651</v>
       </c>
       <c r="E8" s="1">
         <v>99.430044</v>
       </c>
       <c r="F8" t="s">
         <v>8</v>
       </c>
       <c r="G8">
         <v>1.0</v>
       </c>
       <c r="H8" s="1">
         <v>497150.22</v>
       </c>
       <c r="I8" s="1">
-        <v>2208.71</v>
+        <v>447.74</v>
       </c>
       <c r="J8" s="1">
-        <v>0.44427416727282</v>
+        <v>0.090061309839107</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8" t="s">
         <v>55</v>
       </c>
       <c r="M8" s="1">
-        <v>485961.67</v>
+        <v>483378.78</v>
       </c>
       <c r="N8" s="1">
-        <v>499358.93</v>
+        <v>497597.96</v>
       </c>
       <c r="O8" s="1">
-        <v>1.04</v>
+        <v>1.03</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>56</v>
       </c>
       <c r="B9" t="s">
         <v>57</v>
       </c>
       <c r="C9" s="1">
         <v>300000.0</v>
       </c>
       <c r="D9" s="1">
-        <v>97.64896433</v>
+        <v>97.30779091</v>
       </c>
       <c r="E9" s="1">
         <v>99.503</v>
       </c>
       <c r="F9" t="s">
         <v>8</v>
       </c>
       <c r="G9">
         <v>1.0</v>
       </c>
       <c r="H9" s="1">
         <v>298509.0</v>
       </c>
       <c r="I9" s="1">
-        <v>-310.05</v>
+        <v>-840.42</v>
       </c>
       <c r="J9" s="1">
-        <v>-0.10386621508899</v>
+        <v>-0.28153925007286</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9" t="s">
         <v>58</v>
       </c>
       <c r="M9" s="1">
-        <v>292946.9</v>
+        <v>291923.37</v>
       </c>
       <c r="N9" s="1">
-        <v>298198.95</v>
+        <v>297668.58</v>
       </c>
       <c r="O9" s="1">
         <v>0.62</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
         <v>59</v>
       </c>
       <c r="B10" t="s">
         <v>60</v>
       </c>
       <c r="C10" s="1">
         <v>100000.0</v>
       </c>
       <c r="D10" s="1">
-        <v>103.42958451</v>
+        <v>102.95146638</v>
       </c>
       <c r="E10" s="1">
         <v>108.76173</v>
       </c>
       <c r="F10" t="s">
         <v>8</v>
       </c>
       <c r="G10">
         <v>1.0</v>
       </c>
       <c r="H10" s="1">
         <v>108761.73</v>
       </c>
       <c r="I10" s="1">
-        <v>-4621.87</v>
+        <v>-4867.11</v>
       </c>
       <c r="J10" s="1">
-        <v>-4.2495370384417</v>
+        <v>-4.4750207632777</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10">
-        <v>710.27</v>
+        <v>943.15</v>
       </c>
       <c r="M10" s="1">
-        <v>103429.59</v>
+        <v>102951.47</v>
       </c>
       <c r="N10" s="1">
-        <v>104139.86</v>
+        <v>103894.62</v>
       </c>
       <c r="O10" s="1">
         <v>0.22</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
         <v>61</v>
       </c>
       <c r="B11" t="s">
         <v>62</v>
       </c>
       <c r="C11" s="1">
         <v>100000.0</v>
       </c>
       <c r="D11" s="1">
-        <v>98.89733424</v>
+        <v>98.71189149</v>
       </c>
       <c r="E11" s="1">
         <v>99.684</v>
       </c>
       <c r="F11" t="s">
         <v>8</v>
       </c>
       <c r="G11">
         <v>1.0</v>
       </c>
       <c r="H11" s="1">
         <v>99684.0</v>
       </c>
       <c r="I11" s="1">
-        <v>1624.29</v>
+        <v>-924.16</v>
       </c>
       <c r="J11" s="1">
-        <v>1.6294390273264</v>
+        <v>-0.92708960314594</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
-      <c r="L11" t="s">
-        <v>63</v>
+      <c r="L11">
+        <v>47.95</v>
       </c>
       <c r="M11" s="1">
-        <v>98897.33</v>
+        <v>98711.89</v>
       </c>
       <c r="N11" s="1">
-        <v>101308.29</v>
+        <v>98759.84</v>
       </c>
       <c r="O11" s="1">
         <v>0.21</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
+        <v>63</v>
+      </c>
+      <c r="B12" t="s">
         <v>64</v>
-      </c>
-[...1 lines deleted...]
-        <v>65</v>
       </c>
       <c r="C12" s="1">
         <v>1467000.0</v>
       </c>
       <c r="D12" s="1">
-        <v>98.43704526</v>
+        <v>97.87586438</v>
       </c>
       <c r="E12" s="1">
         <v>99.556461</v>
       </c>
       <c r="F12" t="s">
         <v>8</v>
       </c>
       <c r="G12">
         <v>1.0</v>
       </c>
       <c r="H12" s="1">
         <v>1460493.28</v>
       </c>
       <c r="I12" s="1">
-        <v>4980.3</v>
+        <v>-237.84</v>
       </c>
       <c r="J12" s="1">
-        <v>0.34100122665405</v>
+        <v>-0.016284908890509</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="M12" s="1">
-        <v>1444071.46</v>
+        <v>1435838.93</v>
       </c>
       <c r="N12" s="1">
-        <v>1465473.58</v>
+        <v>1460255.44</v>
       </c>
       <c r="O12" s="1">
-        <v>3.05</v>
+        <v>3.03</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
+        <v>66</v>
+      </c>
+      <c r="B13" t="s">
         <v>67</v>
       </c>
-      <c r="B13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C13" s="1">
-        <v>540000.0</v>
+        <v>240000.0</v>
       </c>
       <c r="D13" s="1">
-        <v>97.817527</v>
+        <v>97.48621913</v>
       </c>
       <c r="E13" s="1">
         <v>99.791763</v>
       </c>
       <c r="F13" t="s">
         <v>8</v>
       </c>
       <c r="G13">
         <v>1.0</v>
       </c>
       <c r="H13" s="1">
-        <v>538875.52</v>
+        <v>239500.23</v>
       </c>
       <c r="I13" s="1">
-        <v>-2570.12</v>
+        <v>-1526.45</v>
       </c>
       <c r="J13" s="1">
-        <v>-0.47694131661427</v>
+        <v>-0.63734803093926</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
       <c r="L13" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="M13" s="1">
-        <v>528214.65</v>
+        <v>233966.93</v>
       </c>
       <c r="N13" s="1">
-        <v>536305.4</v>
+        <v>237973.78</v>
       </c>
       <c r="O13" s="1">
-        <v>1.12</v>
+        <v>0.49</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
+        <v>69</v>
+      </c>
+      <c r="B14" t="s">
         <v>70</v>
       </c>
-      <c r="B14" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C14" s="1">
-        <v>100000.0</v>
+        <v>334000.0</v>
       </c>
       <c r="D14" s="1">
-        <v>98.85641203</v>
+        <v>99.70612363</v>
       </c>
       <c r="E14" s="1">
-        <v>95.89134</v>
+        <v>99.58</v>
       </c>
       <c r="F14" t="s">
         <v>8</v>
       </c>
       <c r="G14">
         <v>1.0</v>
       </c>
       <c r="H14" s="1">
-        <v>95891.34</v>
+        <v>332597.2</v>
       </c>
       <c r="I14" s="1">
-        <v>3030.48</v>
+        <v>661.46</v>
       </c>
       <c r="J14" s="1">
-        <v>3.1603270952309</v>
+        <v>0.19887720040938</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
       <c r="L14">
-        <v>65.41</v>
+        <v>240.21</v>
       </c>
       <c r="M14" s="1">
-        <v>98856.41</v>
+        <v>333018.45</v>
       </c>
       <c r="N14" s="1">
-        <v>98921.82</v>
+        <v>333258.66</v>
       </c>
       <c r="O14" s="1">
-        <v>0.21</v>
+        <v>0.69</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
+        <v>71</v>
+      </c>
+      <c r="B15" t="s">
         <v>72</v>
       </c>
-      <c r="B15" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C15" s="1">
-        <v>300000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D15" s="1">
-        <v>97.49702112</v>
+        <v>98.97798991</v>
       </c>
       <c r="E15" s="1">
-        <v>98.691</v>
+        <v>95.89134</v>
       </c>
       <c r="F15" t="s">
         <v>8</v>
       </c>
       <c r="G15">
         <v>1.0</v>
       </c>
       <c r="H15" s="1">
-        <v>296073.0</v>
+        <v>95891.34</v>
       </c>
       <c r="I15" s="1">
-        <v>2919.43</v>
+        <v>3158.91</v>
       </c>
       <c r="J15" s="1">
-        <v>0.98605073748704</v>
+        <v>3.2942599404701</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
-      <c r="L15" t="s">
-        <v>74</v>
+      <c r="L15">
+        <v>72.26</v>
       </c>
       <c r="M15" s="1">
-        <v>292491.06</v>
+        <v>98977.99</v>
       </c>
       <c r="N15" s="1">
-        <v>298992.43</v>
+        <v>99050.25</v>
       </c>
       <c r="O15" s="1">
-        <v>0.62</v>
+        <v>0.21</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
+        <v>73</v>
+      </c>
+      <c r="B16" t="s">
+        <v>74</v>
+      </c>
+      <c r="C16" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="D16" s="1">
+        <v>97.00569567</v>
+      </c>
+      <c r="E16" s="1">
+        <v>98.691</v>
+      </c>
+      <c r="F16" t="s">
+        <v>8</v>
+      </c>
+      <c r="G16">
+        <v>1.0</v>
+      </c>
+      <c r="H16" s="1">
+        <v>296073.0</v>
+      </c>
+      <c r="I16" s="1">
+        <v>2020.8</v>
+      </c>
+      <c r="J16" s="1">
+        <v>0.68253437496834</v>
+      </c>
+      <c r="K16">
+        <v>0.0</v>
+      </c>
+      <c r="L16" t="s">
         <v>75</v>
       </c>
-      <c r="B16" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M16" s="1">
-        <v>195235.31</v>
+        <v>291017.09</v>
       </c>
       <c r="N16" s="1">
-        <v>198527.09</v>
+        <v>298093.8</v>
       </c>
       <c r="O16" s="1">
-        <v>0.41</v>
+        <v>0.62</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
+        <v>76</v>
+      </c>
+      <c r="B17" t="s">
+        <v>77</v>
+      </c>
+      <c r="C17" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="D17" s="1">
+        <v>97.18279776</v>
+      </c>
+      <c r="E17" s="1">
+        <v>99.830165</v>
+      </c>
+      <c r="F17" t="s">
+        <v>8</v>
+      </c>
+      <c r="G17">
+        <v>1.0</v>
+      </c>
+      <c r="H17" s="1">
+        <v>199660.33</v>
+      </c>
+      <c r="I17" s="1">
+        <v>-1633.09</v>
+      </c>
+      <c r="J17" s="1">
+        <v>-0.81793413844403</v>
+      </c>
+      <c r="K17">
+        <v>0.0</v>
+      </c>
+      <c r="L17" t="s">
         <v>78</v>
       </c>
-      <c r="B17" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M17" s="1">
-        <v>475809.05</v>
+        <v>194365.6</v>
       </c>
       <c r="N17" s="1">
-        <v>481970.56</v>
+        <v>198027.24</v>
       </c>
       <c r="O17" s="1">
-        <v>1.0</v>
+        <v>0.41</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
+        <v>79</v>
+      </c>
+      <c r="B18" t="s">
+        <v>80</v>
+      </c>
+      <c r="C18" s="1">
+        <v>470000.0</v>
+      </c>
+      <c r="D18" s="1">
+        <v>100.96705185</v>
+      </c>
+      <c r="E18" s="1">
+        <v>102.934987</v>
+      </c>
+      <c r="F18" t="s">
+        <v>8</v>
+      </c>
+      <c r="G18">
+        <v>1.0</v>
+      </c>
+      <c r="H18" s="1">
+        <v>483794.44</v>
+      </c>
+      <c r="I18" s="1">
+        <v>-2154.23</v>
+      </c>
+      <c r="J18" s="1">
+        <v>-0.44527795730765</v>
+      </c>
+      <c r="K18">
+        <v>0.0</v>
+      </c>
+      <c r="L18" t="s">
         <v>81</v>
       </c>
-      <c r="B18" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M18" s="1">
-        <v>135952.79</v>
+        <v>474545.14</v>
       </c>
       <c r="N18" s="1">
-        <v>137117.03</v>
+        <v>481640.21</v>
       </c>
       <c r="O18" s="1">
-        <v>0.29</v>
+        <v>1.0</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
+        <v>82</v>
+      </c>
+      <c r="B19" t="s">
+        <v>83</v>
+      </c>
+      <c r="C19" s="1">
+        <v>135000.0</v>
+      </c>
+      <c r="D19" s="1">
+        <v>100.15427852</v>
+      </c>
+      <c r="E19" s="1">
+        <v>104.823259</v>
+      </c>
+      <c r="F19" t="s">
+        <v>8</v>
+      </c>
+      <c r="G19">
+        <v>1.0</v>
+      </c>
+      <c r="H19" s="1">
+        <v>141511.4</v>
+      </c>
+      <c r="I19" s="1">
+        <v>-4901.28</v>
+      </c>
+      <c r="J19" s="1">
+        <v>-3.4635230801193</v>
+      </c>
+      <c r="K19">
+        <v>0.0</v>
+      </c>
+      <c r="L19" t="s">
         <v>84</v>
       </c>
-      <c r="B19" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M19" s="1">
-        <v>100136.2</v>
+        <v>135208.28</v>
       </c>
       <c r="N19" s="1">
-        <v>101088.55</v>
+        <v>136610.12</v>
       </c>
       <c r="O19" s="1">
-        <v>0.21</v>
+        <v>0.28</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
+        <v>85</v>
+      </c>
+      <c r="B20" t="s">
         <v>86</v>
       </c>
-      <c r="B20" t="s">
+      <c r="C20" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="D20" s="1">
+        <v>99.7170909</v>
+      </c>
+      <c r="E20" s="1">
+        <v>104.07483</v>
+      </c>
+      <c r="F20" t="s">
+        <v>8</v>
+      </c>
+      <c r="G20">
+        <v>1.0</v>
+      </c>
+      <c r="H20" s="1">
+        <v>104074.83</v>
+      </c>
+      <c r="I20" s="1">
+        <v>-3211.04</v>
+      </c>
+      <c r="J20" s="1">
+        <v>-3.0853185155335</v>
+      </c>
+      <c r="K20">
+        <v>0.0</v>
+      </c>
+      <c r="L20" t="s">
         <v>87</v>
       </c>
-      <c r="C20" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M20" s="1">
-        <v>908836.4</v>
+        <v>99717.09</v>
       </c>
       <c r="N20" s="1">
-        <v>916444.48</v>
+        <v>100863.79</v>
       </c>
       <c r="O20" s="1">
-        <v>1.91</v>
+        <v>0.21</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
+        <v>88</v>
+      </c>
+      <c r="B21" t="s">
         <v>89</v>
       </c>
-      <c r="B21" t="s">
+      <c r="C21" s="1">
+        <v>1020000.0</v>
+      </c>
+      <c r="D21" s="1">
+        <v>88.71031193</v>
+      </c>
+      <c r="E21" s="1">
+        <v>89.242955</v>
+      </c>
+      <c r="F21" t="s">
+        <v>8</v>
+      </c>
+      <c r="G21">
+        <v>1.0</v>
+      </c>
+      <c r="H21" s="1">
+        <v>910278.14</v>
+      </c>
+      <c r="I21" s="1">
+        <v>2943.62</v>
+      </c>
+      <c r="J21" s="1">
+        <v>0.32337588596822</v>
+      </c>
+      <c r="K21">
+        <v>0.0</v>
+      </c>
+      <c r="L21" t="s">
         <v>90</v>
       </c>
-      <c r="C21" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M21" s="1">
-        <v>197231.22</v>
+        <v>904845.18</v>
       </c>
       <c r="N21" s="1">
-        <v>197313.41</v>
+        <v>913221.76</v>
       </c>
       <c r="O21" s="1">
-        <v>0.41</v>
+        <v>1.9</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
         <v>91</v>
       </c>
       <c r="B22" t="s">
         <v>92</v>
       </c>
       <c r="C22" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D22" s="1">
-        <v>100.20412862</v>
+        <v>98.33927812</v>
       </c>
       <c r="E22" s="1">
-        <v>99.762</v>
+        <v>99.783035</v>
       </c>
       <c r="F22" t="s">
         <v>8</v>
       </c>
       <c r="G22">
         <v>1.0</v>
       </c>
       <c r="H22" s="1">
-        <v>99762.0</v>
+        <v>199566.07</v>
       </c>
       <c r="I22" s="1">
-        <v>506.85</v>
+        <v>-2476.55</v>
       </c>
       <c r="J22" s="1">
-        <v>0.50805918085042</v>
+        <v>-1.2409674650606</v>
       </c>
       <c r="K22">
         <v>0.0</v>
       </c>
       <c r="L22">
-        <v>64.73</v>
+        <v>410.96</v>
       </c>
       <c r="M22" s="1">
-        <v>100204.12</v>
+        <v>196678.56</v>
       </c>
       <c r="N22" s="1">
-        <v>100268.85</v>
+        <v>197089.52</v>
       </c>
       <c r="O22" s="1">
-        <v>0.21</v>
+        <v>0.41</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
         <v>93</v>
       </c>
       <c r="B23" t="s">
         <v>94</v>
       </c>
       <c r="C23" s="1">
-        <v>160000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D23" s="1">
-        <v>98.37557933</v>
+        <v>100.02450957</v>
       </c>
       <c r="E23" s="1">
-        <v>99.799</v>
+        <v>99.762</v>
       </c>
       <c r="F23" t="s">
         <v>8</v>
       </c>
       <c r="G23">
         <v>1.0</v>
       </c>
       <c r="H23" s="1">
-        <v>159678.4</v>
+        <v>99762.0</v>
       </c>
       <c r="I23" s="1">
-        <v>215.68</v>
+        <v>512.17</v>
       </c>
       <c r="J23" s="1">
-        <v>0.13507149370234</v>
+        <v>0.51339187265692</v>
       </c>
       <c r="K23">
         <v>0.0</v>
       </c>
-      <c r="L23" t="s">
-        <v>95</v>
+      <c r="L23">
+        <v>249.66</v>
       </c>
       <c r="M23" s="1">
-        <v>157400.93</v>
+        <v>100024.51</v>
       </c>
       <c r="N23" s="1">
-        <v>159894.08</v>
+        <v>100274.17</v>
       </c>
       <c r="O23" s="1">
-        <v>0.33</v>
+        <v>0.21</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
+        <v>95</v>
+      </c>
+      <c r="B24" t="s">
         <v>96</v>
       </c>
-      <c r="B24" t="s">
+      <c r="C24" s="1">
+        <v>160000.0</v>
+      </c>
+      <c r="D24" s="1">
+        <v>97.99459811</v>
+      </c>
+      <c r="E24" s="1">
+        <v>99.799</v>
+      </c>
+      <c r="F24" t="s">
+        <v>8</v>
+      </c>
+      <c r="G24">
+        <v>1.0</v>
+      </c>
+      <c r="H24" s="1">
+        <v>159678.4</v>
+      </c>
+      <c r="I24" s="1">
+        <v>-119.92</v>
+      </c>
+      <c r="J24" s="1">
+        <v>-0.07510095291536</v>
+      </c>
+      <c r="K24">
+        <v>0.0</v>
+      </c>
+      <c r="L24" t="s">
         <v>97</v>
       </c>
-      <c r="C24" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M24" s="1">
-        <v>189531.69</v>
+        <v>156791.36</v>
       </c>
       <c r="N24" s="1">
-        <v>190569.36</v>
+        <v>159558.48</v>
       </c>
       <c r="O24" s="1">
-        <v>0.4</v>
+        <v>0.33</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
+        <v>98</v>
+      </c>
+      <c r="B25" t="s">
         <v>99</v>
       </c>
-      <c r="B25" t="s">
+      <c r="C25" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="D25" s="1">
+        <v>94.58646322</v>
+      </c>
+      <c r="E25" s="1">
+        <v>96.246745</v>
+      </c>
+      <c r="F25" t="s">
+        <v>8</v>
+      </c>
+      <c r="G25">
+        <v>1.0</v>
+      </c>
+      <c r="H25" s="1">
+        <v>192493.49</v>
+      </c>
+      <c r="I25" s="1">
+        <v>-2214.4</v>
+      </c>
+      <c r="J25" s="1">
+        <v>-1.1503765659815</v>
+      </c>
+      <c r="K25">
+        <v>0.0</v>
+      </c>
+      <c r="L25" t="s">
         <v>100</v>
       </c>
-      <c r="C25" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M25" s="1">
-        <v>98065.43</v>
+        <v>189172.93</v>
       </c>
       <c r="N25" s="1">
-        <v>99002.42</v>
+        <v>190279.09</v>
       </c>
       <c r="O25" s="1">
-        <v>0.21</v>
+        <v>0.4</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
         <v>101</v>
       </c>
       <c r="B26" t="s">
         <v>102</v>
       </c>
       <c r="C26" s="1">
-        <v>300000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D26" s="1">
-        <v>99.08917362</v>
+        <v>98.06842824</v>
       </c>
       <c r="E26" s="1">
-        <v>96.18004</v>
+        <v>96.98237</v>
       </c>
       <c r="F26" t="s">
         <v>8</v>
       </c>
       <c r="G26">
         <v>1.0</v>
       </c>
       <c r="H26" s="1">
-        <v>288540.12</v>
+        <v>96982.37</v>
       </c>
       <c r="I26" s="1">
-        <v>9223.02</v>
+        <v>2084.69</v>
       </c>
       <c r="J26" s="1">
-        <v>3.1964428378279</v>
+        <v>2.1495556357305</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
-        <v>495.62</v>
+        <v>998.63</v>
       </c>
       <c r="M26" s="1">
-        <v>297267.52</v>
+        <v>98068.43</v>
       </c>
       <c r="N26" s="1">
-        <v>297763.14</v>
+        <v>99067.06</v>
       </c>
       <c r="O26" s="1">
-        <v>0.62</v>
+        <v>0.21</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
         <v>103</v>
       </c>
       <c r="B27" t="s">
         <v>104</v>
       </c>
       <c r="C27" s="1">
         <v>300000.0</v>
       </c>
       <c r="D27" s="1">
-        <v>101.15087142</v>
+        <v>99.16533077</v>
       </c>
       <c r="E27" s="1">
-        <v>104.945653</v>
+        <v>96.18004</v>
       </c>
       <c r="F27" t="s">
         <v>8</v>
       </c>
       <c r="G27">
         <v>1.0</v>
       </c>
       <c r="H27" s="1">
-        <v>314836.96</v>
+        <v>288540.12</v>
       </c>
       <c r="I27" s="1">
-        <v>-11211.74</v>
+        <v>9500.8</v>
       </c>
       <c r="J27" s="1">
-        <v>-3.5611257331414</v>
+        <v>3.2927136787771</v>
       </c>
       <c r="K27">
         <v>0.0</v>
       </c>
       <c r="L27">
-        <v>172.6</v>
+        <v>544.93</v>
       </c>
       <c r="M27" s="1">
-        <v>303452.62</v>
+        <v>297495.99</v>
       </c>
       <c r="N27" s="1">
-        <v>303625.22</v>
+        <v>298040.92</v>
       </c>
       <c r="O27" s="1">
-        <v>0.63</v>
+        <v>0.62</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
         <v>105</v>
       </c>
       <c r="B28" t="s">
         <v>106</v>
       </c>
       <c r="C28" s="1">
-        <v>413000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D28" s="1">
-        <v>100.35241793</v>
+        <v>100.93936789</v>
       </c>
       <c r="E28" s="1">
-        <v>99.757</v>
+        <v>104.945653</v>
       </c>
       <c r="F28" t="s">
         <v>8</v>
       </c>
       <c r="G28">
         <v>1.0</v>
       </c>
       <c r="H28" s="1">
-        <v>411996.41</v>
+        <v>314836.96</v>
       </c>
       <c r="I28" s="1">
-        <v>3689.59</v>
+        <v>-11270.91</v>
       </c>
       <c r="J28" s="1">
-        <v>0.89553935676284</v>
+        <v>-3.5799195875859</v>
       </c>
       <c r="K28">
         <v>0.0</v>
       </c>
-      <c r="L28" t="s">
-        <v>107</v>
+      <c r="L28">
+        <v>747.95</v>
       </c>
       <c r="M28" s="1">
-        <v>414455.49</v>
+        <v>302818.1</v>
       </c>
       <c r="N28" s="1">
-        <v>415686.0</v>
+        <v>303566.05</v>
       </c>
       <c r="O28" s="1">
-        <v>0.86</v>
+        <v>0.63</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
+        <v>107</v>
+      </c>
+      <c r="B29" t="s">
         <v>108</v>
       </c>
-      <c r="B29" t="s">
+      <c r="C29" s="1">
+        <v>413000.0</v>
+      </c>
+      <c r="D29" s="1">
+        <v>100.08963204</v>
+      </c>
+      <c r="E29" s="1">
+        <v>99.757</v>
+      </c>
+      <c r="F29" t="s">
+        <v>8</v>
+      </c>
+      <c r="G29">
+        <v>1.0</v>
+      </c>
+      <c r="H29" s="1">
+        <v>411996.41</v>
+      </c>
+      <c r="I29" s="1">
+        <v>3424.63</v>
+      </c>
+      <c r="J29" s="1">
+        <v>0.83122811676927</v>
+      </c>
+      <c r="K29">
+        <v>0.0</v>
+      </c>
+      <c r="L29" t="s">
         <v>109</v>
       </c>
-      <c r="C29" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M29" s="1">
-        <v>96118.56</v>
+        <v>413370.18</v>
       </c>
       <c r="N29" s="1">
-        <v>96172.53</v>
+        <v>415421.04</v>
       </c>
       <c r="O29" s="1">
-        <v>0.2</v>
+        <v>0.86</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
         <v>110</v>
       </c>
       <c r="B30" t="s">
         <v>111</v>
       </c>
       <c r="C30" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D30" s="1">
-        <v>94.45827563</v>
+        <v>96.1079012</v>
       </c>
       <c r="E30" s="1">
-        <v>91.485975</v>
+        <v>92.84792</v>
       </c>
       <c r="F30" t="s">
         <v>8</v>
       </c>
       <c r="G30">
         <v>1.0</v>
       </c>
       <c r="H30" s="1">
-        <v>182971.95</v>
+        <v>92847.92</v>
       </c>
       <c r="I30" s="1">
-        <v>6352.82</v>
+        <v>3319.43</v>
       </c>
       <c r="J30" s="1">
-        <v>3.4720185252439</v>
+        <v>3.5751258617317</v>
       </c>
       <c r="K30">
         <v>0.0</v>
       </c>
       <c r="L30">
-        <v>408.22</v>
+        <v>59.45</v>
       </c>
       <c r="M30" s="1">
-        <v>188916.55</v>
+        <v>96107.9</v>
       </c>
       <c r="N30" s="1">
-        <v>189324.77</v>
+        <v>96167.35</v>
       </c>
       <c r="O30" s="1">
-        <v>0.39</v>
+        <v>0.2</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
         <v>112</v>
       </c>
       <c r="B31" t="s">
         <v>113</v>
       </c>
       <c r="C31" s="1">
-        <v>500000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D31" s="1">
-        <v>100.39739518</v>
+        <v>94.32367</v>
       </c>
       <c r="E31" s="1">
-        <v>103.290392</v>
+        <v>91.485975</v>
       </c>
       <c r="F31" t="s">
         <v>8</v>
       </c>
       <c r="G31">
         <v>1.0</v>
       </c>
       <c r="H31" s="1">
-        <v>516451.96</v>
+        <v>182971.95</v>
       </c>
       <c r="I31" s="1">
-        <v>1980.22</v>
+        <v>6111.01</v>
       </c>
       <c r="J31" s="1">
-        <v>0.38342772481684</v>
+        <v>3.3398616563905</v>
       </c>
       <c r="K31">
         <v>0.0</v>
       </c>
-      <c r="L31" t="s">
-        <v>114</v>
+      <c r="L31">
+        <v>435.62</v>
       </c>
       <c r="M31" s="1">
-        <v>501986.97</v>
+        <v>188647.34</v>
       </c>
       <c r="N31" s="1">
-        <v>518432.18</v>
+        <v>189082.96</v>
       </c>
       <c r="O31" s="1">
-        <v>1.08</v>
+        <v>0.39</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
+        <v>114</v>
+      </c>
+      <c r="B32" t="s">
         <v>115</v>
       </c>
-      <c r="B32" t="s">
+      <c r="C32" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="D32" s="1">
+        <v>100.08827182</v>
+      </c>
+      <c r="E32" s="1">
+        <v>103.290392</v>
+      </c>
+      <c r="F32" t="s">
+        <v>8</v>
+      </c>
+      <c r="G32">
+        <v>1.0</v>
+      </c>
+      <c r="H32" s="1">
+        <v>516451.96</v>
+      </c>
+      <c r="I32" s="1">
+        <v>1393.51</v>
+      </c>
+      <c r="J32" s="1">
+        <v>0.26982374120528</v>
+      </c>
+      <c r="K32">
+        <v>0.0</v>
+      </c>
+      <c r="L32" t="s">
         <v>116</v>
       </c>
-      <c r="C32" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M32" s="1">
-        <v>983727.68</v>
+        <v>500441.36</v>
       </c>
       <c r="N32" s="1">
-        <v>1005272.2</v>
+        <v>517845.47</v>
       </c>
       <c r="O32" s="1">
-        <v>2.09</v>
+        <v>1.08</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
+        <v>117</v>
+      </c>
+      <c r="B33" t="s">
         <v>118</v>
       </c>
-      <c r="B33" t="s">
+      <c r="C33" s="1">
+        <v>1000000.0</v>
+      </c>
+      <c r="D33" s="1">
+        <v>98.2161488</v>
+      </c>
+      <c r="E33" s="1">
+        <v>99.867094</v>
+      </c>
+      <c r="F33" t="s">
+        <v>8</v>
+      </c>
+      <c r="G33">
+        <v>1.0</v>
+      </c>
+      <c r="H33" s="1">
+        <v>998670.94</v>
+      </c>
+      <c r="I33" s="1">
+        <v>6884.38</v>
+      </c>
+      <c r="J33" s="1">
+        <v>0.68935419308386</v>
+      </c>
+      <c r="K33">
+        <v>0.0</v>
+      </c>
+      <c r="L33" t="s">
         <v>119</v>
       </c>
-      <c r="C33" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M33" s="1">
-        <v>399166.21</v>
+        <v>982161.48</v>
       </c>
       <c r="N33" s="1">
-        <v>402519.63</v>
+        <v>1005555.32</v>
       </c>
       <c r="O33" s="1">
-        <v>0.84</v>
+        <v>2.09</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
+        <v>120</v>
+      </c>
+      <c r="B34" t="s">
         <v>121</v>
       </c>
-      <c r="B34" t="s">
+      <c r="C34" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="D34" s="1">
+        <v>99.86432929</v>
+      </c>
+      <c r="E34" s="1">
+        <v>98.199808</v>
+      </c>
+      <c r="F34" t="s">
+        <v>8</v>
+      </c>
+      <c r="G34">
+        <v>1.0</v>
+      </c>
+      <c r="H34" s="1">
+        <v>392799.23</v>
+      </c>
+      <c r="I34" s="1">
+        <v>10230.69</v>
+      </c>
+      <c r="J34" s="1">
+        <v>2.6045595863312</v>
+      </c>
+      <c r="K34">
+        <v>0.0</v>
+      </c>
+      <c r="L34" t="s">
         <v>122</v>
       </c>
-      <c r="C34" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M34" s="1">
-        <v>97333.5</v>
+        <v>399457.32</v>
       </c>
       <c r="N34" s="1">
-        <v>97661.24</v>
+        <v>403029.92</v>
       </c>
       <c r="O34" s="1">
-        <v>0.2</v>
+        <v>0.84</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
         <v>123</v>
       </c>
       <c r="B35" t="s">
         <v>124</v>
       </c>
       <c r="C35" s="1">
-        <v>500000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D35" s="1">
-        <v>101.59594871</v>
+        <v>97.42160103</v>
       </c>
       <c r="E35" s="1">
-        <v>105.371746</v>
+        <v>96.0814</v>
       </c>
       <c r="F35" t="s">
         <v>8</v>
       </c>
       <c r="G35">
         <v>1.0</v>
       </c>
       <c r="H35" s="1">
-        <v>526858.73</v>
+        <v>96081.4</v>
       </c>
       <c r="I35" s="1">
-        <v>-3187.21</v>
+        <v>1688.49</v>
       </c>
       <c r="J35" s="1">
-        <v>-0.60494584572984</v>
+        <v>1.757353660542</v>
       </c>
       <c r="K35">
         <v>0.0</v>
       </c>
-      <c r="L35" t="s">
-        <v>125</v>
+      <c r="L35">
+        <v>348.29</v>
       </c>
       <c r="M35" s="1">
-        <v>507979.74</v>
+        <v>97421.6</v>
       </c>
       <c r="N35" s="1">
-        <v>523671.52</v>
+        <v>97769.89</v>
       </c>
       <c r="O35" s="1">
-        <v>1.09</v>
+        <v>0.2</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
+        <v>125</v>
+      </c>
+      <c r="B36" t="s">
         <v>126</v>
       </c>
-      <c r="B36" t="s">
+      <c r="C36" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="D36" s="1">
+        <v>101.2009358</v>
+      </c>
+      <c r="E36" s="1">
+        <v>105.371746</v>
+      </c>
+      <c r="F36" t="s">
+        <v>8</v>
+      </c>
+      <c r="G36">
+        <v>1.0</v>
+      </c>
+      <c r="H36" s="1">
+        <v>526858.73</v>
+      </c>
+      <c r="I36" s="1">
+        <v>-4169.12</v>
+      </c>
+      <c r="J36" s="1">
+        <v>-0.79131648819789</v>
+      </c>
+      <c r="K36">
+        <v>0.0</v>
+      </c>
+      <c r="L36" t="s">
         <v>127</v>
       </c>
-      <c r="C36" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M36" s="1">
-        <v>101705.05</v>
+        <v>506004.68</v>
       </c>
       <c r="N36" s="1">
-        <v>105049.23</v>
+        <v>522689.61</v>
       </c>
       <c r="O36" s="1">
-        <v>0.22</v>
+        <v>1.09</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
+        <v>128</v>
+      </c>
+      <c r="B37" t="s">
         <v>129</v>
       </c>
-      <c r="B37" t="s">
+      <c r="C37" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="D37" s="1">
+        <v>101.4131557</v>
+      </c>
+      <c r="E37" s="1">
+        <v>105.72405</v>
+      </c>
+      <c r="F37" t="s">
+        <v>8</v>
+      </c>
+      <c r="G37">
+        <v>1.0</v>
+      </c>
+      <c r="H37" s="1">
+        <v>105724.05</v>
+      </c>
+      <c r="I37" s="1">
+        <v>-754.39</v>
+      </c>
+      <c r="J37" s="1">
+        <v>-0.71354625555869</v>
+      </c>
+      <c r="K37">
+        <v>0.0</v>
+      </c>
+      <c r="L37" t="s">
         <v>130</v>
       </c>
-      <c r="C37" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M37" s="1">
-        <v>510568.79</v>
+        <v>101413.15</v>
       </c>
       <c r="N37" s="1">
-        <v>528407.28</v>
+        <v>104969.66</v>
       </c>
       <c r="O37" s="1">
-        <v>1.1</v>
+        <v>0.22</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
+        <v>131</v>
+      </c>
+      <c r="B38" t="s">
         <v>132</v>
       </c>
-      <c r="B38" t="s">
+      <c r="C38" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="D38" s="1">
+        <v>101.88494899</v>
+      </c>
+      <c r="E38" s="1">
+        <v>102.534722</v>
+      </c>
+      <c r="F38" t="s">
+        <v>8</v>
+      </c>
+      <c r="G38">
+        <v>1.0</v>
+      </c>
+      <c r="H38" s="1">
+        <v>512673.61</v>
+      </c>
+      <c r="I38" s="1">
+        <v>15722.23</v>
+      </c>
+      <c r="J38" s="1">
+        <v>3.0667133422374</v>
+      </c>
+      <c r="K38">
+        <v>0.0</v>
+      </c>
+      <c r="L38" t="s">
         <v>133</v>
       </c>
-      <c r="C38" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M38" s="1">
-        <v>107167.2</v>
+        <v>509424.74</v>
       </c>
       <c r="N38" s="1">
-        <v>108958.84</v>
+        <v>528395.84</v>
       </c>
       <c r="O38" s="1">
-        <v>0.23</v>
+        <v>1.1</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
+        <v>134</v>
+      </c>
+      <c r="B39" t="s">
         <v>135</v>
       </c>
-      <c r="B39" t="s">
+      <c r="C39" s="1">
+        <v>110000.0</v>
+      </c>
+      <c r="D39" s="1">
+        <v>96.97530136</v>
+      </c>
+      <c r="E39" s="1">
+        <v>99.333</v>
+      </c>
+      <c r="F39" t="s">
+        <v>8</v>
+      </c>
+      <c r="G39">
+        <v>1.0</v>
+      </c>
+      <c r="H39" s="1">
+        <v>109266.3</v>
+      </c>
+      <c r="I39" s="1">
+        <v>-583.33</v>
+      </c>
+      <c r="J39" s="1">
+        <v>-0.53386085188205</v>
+      </c>
+      <c r="K39">
+        <v>0.0</v>
+      </c>
+      <c r="L39" t="s">
         <v>136</v>
       </c>
-      <c r="C39" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M39" s="1">
-        <v>300076.15</v>
+        <v>106672.83</v>
       </c>
       <c r="N39" s="1">
-        <v>300742.76</v>
+        <v>108682.97</v>
       </c>
       <c r="O39" s="1">
-        <v>0.63</v>
+        <v>0.23</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
         <v>137</v>
       </c>
       <c r="B40" t="s">
         <v>138</v>
       </c>
       <c r="C40" s="1">
-        <v>355000.0</v>
+        <v>299000.0</v>
       </c>
       <c r="D40" s="1">
-        <v>106.2567774</v>
+        <v>100.01911097</v>
       </c>
       <c r="E40" s="1">
-        <v>107.865242</v>
+        <v>99.298</v>
       </c>
       <c r="F40" t="s">
         <v>8</v>
       </c>
       <c r="G40">
         <v>1.0</v>
       </c>
       <c r="H40" s="1">
-        <v>382921.61</v>
+        <v>296901.02</v>
       </c>
       <c r="I40" s="1">
-        <v>8538.58</v>
+        <v>3457.59</v>
       </c>
       <c r="J40" s="1">
-        <v>2.2298506474994</v>
+        <v>1.1645598253586</v>
       </c>
       <c r="K40">
         <v>0.0</v>
       </c>
       <c r="L40" t="s">
         <v>139</v>
       </c>
       <c r="M40" s="1">
-        <v>377211.56</v>
+        <v>299057.14</v>
       </c>
       <c r="N40" s="1">
-        <v>391460.19</v>
+        <v>300358.61</v>
       </c>
       <c r="O40" s="1">
-        <v>0.81</v>
+        <v>0.62</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
         <v>140</v>
       </c>
       <c r="B41" t="s">
         <v>141</v>
       </c>
       <c r="C41" s="1">
-        <v>300000.0</v>
+        <v>355000.0</v>
       </c>
       <c r="D41" s="1">
-        <v>94.94740586</v>
+        <v>105.74185009</v>
       </c>
       <c r="E41" s="1">
-        <v>93.44648</v>
+        <v>107.865242</v>
       </c>
       <c r="F41" t="s">
         <v>8</v>
       </c>
       <c r="G41">
         <v>1.0</v>
       </c>
       <c r="H41" s="1">
-        <v>280339.44</v>
+        <v>382921.61</v>
       </c>
       <c r="I41" s="1">
-        <v>8616.48</v>
+        <v>7683.19</v>
       </c>
       <c r="J41" s="1">
-        <v>3.0735882186252</v>
+        <v>2.0064655008632</v>
       </c>
       <c r="K41">
         <v>0.0</v>
       </c>
       <c r="L41" t="s">
         <v>142</v>
       </c>
       <c r="M41" s="1">
-        <v>284842.22</v>
+        <v>375383.57</v>
       </c>
       <c r="N41" s="1">
-        <v>288955.92</v>
+        <v>390604.8</v>
       </c>
       <c r="O41" s="1">
-        <v>0.6</v>
+        <v>0.81</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
         <v>143</v>
       </c>
       <c r="B42" t="s">
         <v>144</v>
       </c>
       <c r="C42" s="1">
-        <v>494000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D42" s="1">
-        <v>99.72186843</v>
+        <v>94.70609302</v>
       </c>
       <c r="E42" s="1">
-        <v>101.132352</v>
+        <v>93.44648</v>
       </c>
       <c r="F42" t="s">
         <v>8</v>
       </c>
       <c r="G42">
         <v>1.0</v>
       </c>
       <c r="H42" s="1">
-        <v>499593.82</v>
+        <v>280339.44</v>
       </c>
       <c r="I42" s="1">
-        <v>-5937.5</v>
+        <v>3993.57</v>
       </c>
       <c r="J42" s="1">
-        <v>-1.1884654618025</v>
+        <v>1.4245480407609</v>
       </c>
       <c r="K42">
         <v>0.0</v>
       </c>
-      <c r="L42" t="s">
-        <v>145</v>
+      <c r="L42">
+        <v>214.73</v>
       </c>
       <c r="M42" s="1">
-        <v>492626.03</v>
+        <v>284118.28</v>
       </c>
       <c r="N42" s="1">
-        <v>493656.32</v>
+        <v>284333.01</v>
       </c>
       <c r="O42" s="1">
-        <v>1.03</v>
+        <v>0.59</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
+        <v>145</v>
+      </c>
+      <c r="B43" t="s">
         <v>146</v>
       </c>
-      <c r="B43" t="s">
+      <c r="C43" s="1">
+        <v>494000.0</v>
+      </c>
+      <c r="D43" s="1">
+        <v>99.3739564</v>
+      </c>
+      <c r="E43" s="1">
+        <v>101.132352</v>
+      </c>
+      <c r="F43" t="s">
+        <v>8</v>
+      </c>
+      <c r="G43">
+        <v>1.0</v>
+      </c>
+      <c r="H43" s="1">
+        <v>499593.82</v>
+      </c>
+      <c r="I43" s="1">
+        <v>-6674.95</v>
+      </c>
+      <c r="J43" s="1">
+        <v>-1.336075374191</v>
+      </c>
+      <c r="K43">
+        <v>0.0</v>
+      </c>
+      <c r="L43" t="s">
         <v>147</v>
       </c>
-      <c r="C43" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M43" s="1">
-        <v>295572.45</v>
+        <v>490907.34</v>
       </c>
       <c r="N43" s="1">
-        <v>296860.13</v>
+        <v>492918.87</v>
       </c>
       <c r="O43" s="1">
-        <v>0.62</v>
+        <v>1.02</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
+        <v>148</v>
+      </c>
+      <c r="B44" t="s">
         <v>149</v>
       </c>
-      <c r="B44" t="s">
+      <c r="C44" s="1">
+        <v>305000.0</v>
+      </c>
+      <c r="D44" s="1">
+        <v>96.6395</v>
+      </c>
+      <c r="E44" s="1">
+        <v>101.542662</v>
+      </c>
+      <c r="F44" t="s">
+        <v>8</v>
+      </c>
+      <c r="G44">
+        <v>1.0</v>
+      </c>
+      <c r="H44" s="1">
+        <v>309705.12</v>
+      </c>
+      <c r="I44" s="1">
+        <v>-13282.58</v>
+      </c>
+      <c r="J44" s="1">
+        <v>-4.2887828267095</v>
+      </c>
+      <c r="K44">
+        <v>0.0</v>
+      </c>
+      <c r="L44" t="s">
         <v>150</v>
       </c>
-      <c r="C44" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M44" s="1">
-        <v>833031.19</v>
+        <v>294750.47</v>
       </c>
       <c r="N44" s="1">
-        <v>847127.08</v>
+        <v>296422.54</v>
       </c>
       <c r="O44" s="1">
-        <v>1.76</v>
+        <v>0.62</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
+        <v>151</v>
+      </c>
+      <c r="B45" t="s">
         <v>152</v>
       </c>
-      <c r="B45" t="s">
+      <c r="C45" s="1">
+        <v>800000.0</v>
+      </c>
+      <c r="D45" s="1">
+        <v>103.54875943</v>
+      </c>
+      <c r="E45" s="1">
+        <v>104.38516</v>
+      </c>
+      <c r="F45" t="s">
+        <v>8</v>
+      </c>
+      <c r="G45">
+        <v>1.0</v>
+      </c>
+      <c r="H45" s="1">
+        <v>835081.28</v>
+      </c>
+      <c r="I45" s="1">
+        <v>9322.49</v>
+      </c>
+      <c r="J45" s="1">
+        <v>1.1163572005829</v>
+      </c>
+      <c r="K45">
+        <v>0.0</v>
+      </c>
+      <c r="L45" t="s">
         <v>153</v>
       </c>
-      <c r="C45" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M45" s="1">
-        <v>100321.29</v>
+        <v>828390.07</v>
       </c>
       <c r="N45" s="1">
-        <v>102528.07</v>
+        <v>844403.77</v>
       </c>
       <c r="O45" s="1">
-        <v>0.21</v>
+        <v>1.75</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
+        <v>154</v>
+      </c>
+      <c r="B46" t="s">
         <v>155</v>
       </c>
-      <c r="B46" t="s">
+      <c r="C46" s="1">
+        <v>101000.0</v>
+      </c>
+      <c r="D46" s="1">
+        <v>99.05019414</v>
+      </c>
+      <c r="E46" s="1">
+        <v>99.824</v>
+      </c>
+      <c r="F46" t="s">
+        <v>8</v>
+      </c>
+      <c r="G46">
+        <v>1.0</v>
+      </c>
+      <c r="H46" s="1">
+        <v>100822.24</v>
+      </c>
+      <c r="I46" s="1">
+        <v>1577.43</v>
+      </c>
+      <c r="J46" s="1">
+        <v>1.5645655164972</v>
+      </c>
+      <c r="K46">
+        <v>0.0</v>
+      </c>
+      <c r="L46" t="s">
         <v>156</v>
       </c>
-      <c r="C46" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M46" s="1">
-        <v>106917.21</v>
+        <v>100040.7</v>
       </c>
       <c r="N46" s="1">
-        <v>109273.37</v>
+        <v>102399.67</v>
       </c>
       <c r="O46" s="1">
-        <v>0.23</v>
+        <v>0.21</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
+        <v>157</v>
+      </c>
+      <c r="B47" t="s">
         <v>158</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="C47" s="1">
         <v>100000.0</v>
       </c>
       <c r="D47" s="1">
-        <v>100.1515118</v>
+        <v>106.51014807</v>
       </c>
       <c r="E47" s="1">
-        <v>101.31079</v>
+        <v>110.72922</v>
       </c>
       <c r="F47" t="s">
         <v>8</v>
       </c>
       <c r="G47">
         <v>1.0</v>
       </c>
       <c r="H47" s="1">
-        <v>101310.79</v>
+        <v>110729.22</v>
       </c>
       <c r="I47" s="1">
-        <v>657.16</v>
+        <v>-1568.39</v>
       </c>
       <c r="J47" s="1">
-        <v>0.6486574628428</v>
+        <v>-1.4164192613296</v>
       </c>
       <c r="K47">
         <v>0.0</v>
       </c>
       <c r="L47" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
       <c r="M47" s="1">
-        <v>100151.51</v>
+        <v>106510.15</v>
       </c>
       <c r="N47" s="1">
-        <v>101967.95</v>
+        <v>109160.83</v>
       </c>
       <c r="O47" s="1">
-        <v>0.21</v>
+        <v>0.23</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
+        <v>160</v>
+      </c>
+      <c r="B48" t="s">
         <v>161</v>
       </c>
-      <c r="B48" t="s">
+      <c r="C48" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="D48" s="1">
+        <v>100.09832834</v>
+      </c>
+      <c r="E48" s="1">
+        <v>101.31079</v>
+      </c>
+      <c r="F48" t="s">
+        <v>8</v>
+      </c>
+      <c r="G48">
+        <v>1.0</v>
+      </c>
+      <c r="H48" s="1">
+        <v>101310.79</v>
+      </c>
+      <c r="I48" s="1">
+        <v>768.36</v>
+      </c>
+      <c r="J48" s="1">
+        <v>0.75841872321793</v>
+      </c>
+      <c r="K48">
+        <v>0.0</v>
+      </c>
+      <c r="L48" t="s">
         <v>162</v>
       </c>
-      <c r="C48" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M48" s="1">
-        <v>464926.99</v>
+        <v>100098.33</v>
       </c>
       <c r="N48" s="1">
-        <v>472324.25</v>
+        <v>102079.15</v>
       </c>
       <c r="O48" s="1">
-        <v>0.98</v>
+        <v>0.21</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
+        <v>163</v>
+      </c>
+      <c r="B49" t="s">
         <v>164</v>
       </c>
-      <c r="B49" t="s">
+      <c r="C49" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="D49" s="1">
+        <v>92.72306128</v>
+      </c>
+      <c r="E49" s="1">
+        <v>93.11093</v>
+      </c>
+      <c r="F49" t="s">
+        <v>8</v>
+      </c>
+      <c r="G49">
+        <v>1.0</v>
+      </c>
+      <c r="H49" s="1">
+        <v>465554.65</v>
+      </c>
+      <c r="I49" s="1">
+        <v>6005.86</v>
+      </c>
+      <c r="J49" s="1">
+        <v>1.2900440367205</v>
+      </c>
+      <c r="K49">
+        <v>0.0</v>
+      </c>
+      <c r="L49" t="s">
         <v>165</v>
       </c>
-      <c r="C49" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M49" s="1">
-        <v>201283.07</v>
+        <v>463615.3</v>
       </c>
       <c r="N49" s="1">
-        <v>201601.56</v>
+        <v>471560.51</v>
       </c>
       <c r="O49" s="1">
-        <v>0.42</v>
+        <v>0.98</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
         <v>166</v>
       </c>
       <c r="B50" t="s">
         <v>167</v>
       </c>
       <c r="C50" s="1">
-        <v>300000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D50" s="1">
-        <v>98.67334739</v>
+        <v>100.35533318</v>
       </c>
       <c r="E50" s="1">
-        <v>99.977263</v>
+        <v>99.572</v>
       </c>
       <c r="F50" t="s">
         <v>8</v>
       </c>
       <c r="G50">
         <v>1.0</v>
       </c>
       <c r="H50" s="1">
-        <v>299931.79</v>
+        <v>199144.0</v>
       </c>
       <c r="I50" s="1">
-        <v>-887.09</v>
+        <v>2309.82</v>
       </c>
       <c r="J50" s="1">
-        <v>-0.2957639135218</v>
+        <v>1.1598742618407</v>
       </c>
       <c r="K50">
         <v>0.0</v>
       </c>
-      <c r="L50" t="s">
-        <v>168</v>
+      <c r="L50">
+        <v>743.15</v>
       </c>
       <c r="M50" s="1">
-        <v>296020.04</v>
+        <v>200710.67</v>
       </c>
       <c r="N50" s="1">
-        <v>299044.7</v>
+        <v>201453.82</v>
       </c>
       <c r="O50" s="1">
-        <v>0.62</v>
+        <v>0.42</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
+        <v>168</v>
+      </c>
+      <c r="B51" t="s">
         <v>169</v>
       </c>
-      <c r="B51" t="s">
+      <c r="C51" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="D51" s="1">
+        <v>98.38795423</v>
+      </c>
+      <c r="E51" s="1">
+        <v>99.977263</v>
+      </c>
+      <c r="F51" t="s">
+        <v>8</v>
+      </c>
+      <c r="G51">
+        <v>1.0</v>
+      </c>
+      <c r="H51" s="1">
+        <v>299931.79</v>
+      </c>
+      <c r="I51" s="1">
+        <v>-1085.74</v>
+      </c>
+      <c r="J51" s="1">
+        <v>-0.36199563907514</v>
+      </c>
+      <c r="K51">
+        <v>0.0</v>
+      </c>
+      <c r="L51" t="s">
         <v>170</v>
       </c>
-      <c r="C51" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M51" s="1">
-        <v>399721.81</v>
+        <v>295163.86</v>
       </c>
       <c r="N51" s="1">
-        <v>413147.84</v>
+        <v>298846.05</v>
       </c>
       <c r="O51" s="1">
-        <v>0.86</v>
+        <v>0.62</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
+        <v>171</v>
+      </c>
+      <c r="B52" t="s">
         <v>172</v>
       </c>
-      <c r="B52" t="s">
+      <c r="C52" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="D52" s="1">
+        <v>99.57935633</v>
+      </c>
+      <c r="E52" s="1">
+        <v>101.98272</v>
+      </c>
+      <c r="F52" t="s">
+        <v>8</v>
+      </c>
+      <c r="G52">
+        <v>1.0</v>
+      </c>
+      <c r="H52" s="1">
+        <v>407930.88</v>
+      </c>
+      <c r="I52" s="1">
+        <v>4716.68</v>
+      </c>
+      <c r="J52" s="1">
+        <v>1.156244901097</v>
+      </c>
+      <c r="K52">
+        <v>0.0</v>
+      </c>
+      <c r="L52" t="s">
         <v>173</v>
       </c>
-      <c r="C52" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M52" s="1">
-        <v>311661.79</v>
+        <v>398317.42</v>
       </c>
       <c r="N52" s="1">
-        <v>312913.16</v>
+        <v>412647.56</v>
       </c>
       <c r="O52" s="1">
-        <v>0.65</v>
+        <v>0.86</v>
       </c>
       <c r="P52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
+        <v>174</v>
+      </c>
+      <c r="B53" t="s">
         <v>175</v>
       </c>
-      <c r="B53" t="s">
+      <c r="C53" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="D53" s="1">
+        <v>103.51008438</v>
+      </c>
+      <c r="E53" s="1">
+        <v>110.511247</v>
+      </c>
+      <c r="F53" t="s">
+        <v>8</v>
+      </c>
+      <c r="G53">
+        <v>1.0</v>
+      </c>
+      <c r="H53" s="1">
+        <v>331533.74</v>
+      </c>
+      <c r="I53" s="1">
+        <v>-18889.1</v>
+      </c>
+      <c r="J53" s="1">
+        <v>-5.6974894923214</v>
+      </c>
+      <c r="K53">
+        <v>0.0</v>
+      </c>
+      <c r="L53" t="s">
         <v>176</v>
       </c>
-      <c r="C53" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M53" s="1">
-        <v>100449.6</v>
+        <v>310530.26</v>
       </c>
       <c r="N53" s="1">
-        <v>100588.3</v>
+        <v>312644.64</v>
       </c>
       <c r="O53" s="1">
-        <v>0.21</v>
+        <v>0.65</v>
       </c>
       <c r="P53">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
         <v>177</v>
       </c>
       <c r="B54" t="s">
         <v>178</v>
       </c>
       <c r="C54" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D54" s="1">
-        <v>99.47137044</v>
+        <v>100.12727112</v>
       </c>
       <c r="E54" s="1">
-        <v>103.191215</v>
+        <v>104.05285</v>
       </c>
       <c r="F54" t="s">
         <v>8</v>
       </c>
       <c r="G54">
         <v>1.0</v>
       </c>
       <c r="H54" s="1">
-        <v>206382.43</v>
+        <v>104052.85</v>
       </c>
       <c r="I54" s="1">
-        <v>-7141.74</v>
+        <v>-3601.95</v>
       </c>
       <c r="J54" s="1">
-        <v>-3.4604399221387</v>
+        <v>-3.4616543420002</v>
       </c>
       <c r="K54">
         <v>0.0</v>
       </c>
       <c r="L54">
-        <v>297.95</v>
+        <v>323.63</v>
       </c>
       <c r="M54" s="1">
-        <v>198942.74</v>
+        <v>100127.27</v>
       </c>
       <c r="N54" s="1">
-        <v>199240.69</v>
+        <v>100450.9</v>
       </c>
       <c r="O54" s="1">
-        <v>0.41</v>
+        <v>0.21</v>
       </c>
       <c r="P54">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
         <v>179</v>
       </c>
       <c r="B55" t="s">
         <v>180</v>
       </c>
       <c r="C55" s="1">
-        <v>600000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D55" s="1">
-        <v>98.25481025</v>
+        <v>99.25681646</v>
       </c>
       <c r="E55" s="1">
-        <v>99.92378</v>
+        <v>103.191215</v>
       </c>
       <c r="F55" t="s">
         <v>8</v>
       </c>
       <c r="G55">
         <v>1.0</v>
       </c>
       <c r="H55" s="1">
-        <v>599542.68</v>
+        <v>206382.43</v>
       </c>
       <c r="I55" s="1">
-        <v>1517.18</v>
+        <v>-7173.59</v>
       </c>
       <c r="J55" s="1">
-        <v>0.25305621277871</v>
+        <v>-3.4758724373969</v>
       </c>
       <c r="K55">
         <v>0.0</v>
       </c>
-      <c r="L55" t="s">
-        <v>181</v>
+      <c r="L55">
+        <v>695.21</v>
       </c>
       <c r="M55" s="1">
-        <v>589528.86</v>
+        <v>198513.63</v>
       </c>
       <c r="N55" s="1">
-        <v>601059.86</v>
+        <v>199208.84</v>
       </c>
       <c r="O55" s="1">
-        <v>1.25</v>
+        <v>0.41</v>
       </c>
       <c r="P55">
         <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="s">
+        <v>181</v>
+      </c>
+      <c r="B56" t="s">
         <v>182</v>
       </c>
-      <c r="B56" t="s">
+      <c r="C56" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="D56" s="1">
+        <v>97.78845155</v>
+      </c>
+      <c r="E56" s="1">
+        <v>99.92378</v>
+      </c>
+      <c r="F56" t="s">
+        <v>8</v>
+      </c>
+      <c r="G56">
+        <v>1.0</v>
+      </c>
+      <c r="H56" s="1">
+        <v>599542.68</v>
+      </c>
+      <c r="I56" s="1">
+        <v>-98.3</v>
+      </c>
+      <c r="J56" s="1">
+        <v>-0.016395830235139</v>
+      </c>
+      <c r="K56">
+        <v>0.0</v>
+      </c>
+      <c r="L56" t="s">
         <v>183</v>
       </c>
-      <c r="C56" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M56" s="1">
-        <v>175240.71</v>
+        <v>586730.71</v>
       </c>
       <c r="N56" s="1">
-        <v>176584.55</v>
+        <v>599444.38</v>
       </c>
       <c r="O56" s="1">
-        <v>0.37</v>
+        <v>1.24</v>
       </c>
       <c r="P56">
         <v>1</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" t="s">
+        <v>184</v>
+      </c>
+      <c r="B57" t="s">
         <v>185</v>
       </c>
-      <c r="B57" t="s">
+      <c r="C57" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="D57" s="1">
+        <v>87.36629045</v>
+      </c>
+      <c r="E57" s="1">
+        <v>87.8623</v>
+      </c>
+      <c r="F57" t="s">
+        <v>8</v>
+      </c>
+      <c r="G57">
+        <v>1.0</v>
+      </c>
+      <c r="H57" s="1">
+        <v>175724.6</v>
+      </c>
+      <c r="I57" s="1">
+        <v>475.1</v>
+      </c>
+      <c r="J57" s="1">
+        <v>0.27036624354245</v>
+      </c>
+      <c r="K57">
+        <v>0.0</v>
+      </c>
+      <c r="L57" t="s">
         <v>186</v>
       </c>
-      <c r="C57" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M57" s="1">
-        <v>96243.31</v>
+        <v>174732.58</v>
       </c>
       <c r="N57" s="1">
-        <v>99322.08</v>
+        <v>176199.7</v>
       </c>
       <c r="O57" s="1">
-        <v>0.21</v>
+        <v>0.37</v>
       </c>
       <c r="P57">
         <v>1</v>
       </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58" t="s">
+        <v>187</v>
+      </c>
+      <c r="B58" t="s">
         <v>188</v>
       </c>
-      <c r="B58" t="s">
+      <c r="C58" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="D58" s="1">
+        <v>96.00357857</v>
+      </c>
+      <c r="E58" s="1">
+        <v>98.434</v>
+      </c>
+      <c r="F58" t="s">
+        <v>8</v>
+      </c>
+      <c r="G58">
+        <v>1.0</v>
+      </c>
+      <c r="H58" s="1">
+        <v>98434.0</v>
+      </c>
+      <c r="I58" s="1">
+        <v>846.98</v>
+      </c>
+      <c r="J58" s="1">
+        <v>0.86045472092976</v>
+      </c>
+      <c r="K58">
+        <v>0.0</v>
+      </c>
+      <c r="L58" t="s">
         <v>189</v>
       </c>
-      <c r="C58" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M58" s="1">
-        <v>588885.08</v>
+        <v>96003.58</v>
       </c>
       <c r="N58" s="1">
-        <v>596763.16</v>
+        <v>99280.98</v>
       </c>
       <c r="O58" s="1">
-        <v>1.24</v>
+        <v>0.21</v>
       </c>
       <c r="P58">
         <v>1</v>
       </c>
     </row>
     <row r="59" spans="1:16">
       <c r="A59" t="s">
+        <v>190</v>
+      </c>
+      <c r="B59" t="s">
         <v>191</v>
       </c>
-      <c r="B59" t="s">
+      <c r="C59" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="D59" s="1">
+        <v>97.85915611</v>
+      </c>
+      <c r="E59" s="1">
+        <v>99.282902</v>
+      </c>
+      <c r="F59" t="s">
+        <v>8</v>
+      </c>
+      <c r="G59">
+        <v>1.0</v>
+      </c>
+      <c r="H59" s="1">
+        <v>595697.41</v>
+      </c>
+      <c r="I59" s="1">
+        <v>445.2</v>
+      </c>
+      <c r="J59" s="1">
+        <v>0.074735930109214</v>
+      </c>
+      <c r="K59">
+        <v>0.0</v>
+      </c>
+      <c r="L59" t="s">
         <v>192</v>
       </c>
-      <c r="C59" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M59" s="1">
-        <v>148616.04</v>
+        <v>587154.94</v>
       </c>
       <c r="N59" s="1">
-        <v>150845.49</v>
+        <v>596142.61</v>
       </c>
       <c r="O59" s="1">
-        <v>0.31</v>
+        <v>1.24</v>
       </c>
       <c r="P59">
         <v>1</v>
       </c>
     </row>
     <row r="60" spans="1:16">
       <c r="A60" t="s">
+        <v>193</v>
+      </c>
+      <c r="B60" t="s">
         <v>194</v>
       </c>
-      <c r="B60" t="s">
+      <c r="C60" s="1">
+        <v>150000.0</v>
+      </c>
+      <c r="D60" s="1">
+        <v>98.79808781</v>
+      </c>
+      <c r="E60" s="1">
+        <v>100.356793</v>
+      </c>
+      <c r="F60" t="s">
+        <v>8</v>
+      </c>
+      <c r="G60">
+        <v>1.0</v>
+      </c>
+      <c r="H60" s="1">
+        <v>150535.19</v>
+      </c>
+      <c r="I60" s="1">
+        <v>179.07</v>
+      </c>
+      <c r="J60" s="1">
+        <v>0.11895557444077</v>
+      </c>
+      <c r="K60">
+        <v>0.0</v>
+      </c>
+      <c r="L60" t="s">
         <v>195</v>
       </c>
-      <c r="C60" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M60" s="1">
-        <v>135813.38</v>
+        <v>148197.14</v>
       </c>
       <c r="N60" s="1">
-        <v>140990.23</v>
+        <v>150714.26</v>
       </c>
       <c r="O60" s="1">
-        <v>0.29</v>
+        <v>0.31</v>
       </c>
       <c r="P60">
         <v>1</v>
       </c>
     </row>
     <row r="61" spans="1:16">
       <c r="A61" t="s">
+        <v>196</v>
+      </c>
+      <c r="B61" t="s">
         <v>197</v>
       </c>
-      <c r="B61" t="s">
+      <c r="C61" s="1">
+        <v>130000.0</v>
+      </c>
+      <c r="D61" s="1">
+        <v>104.01407098</v>
+      </c>
+      <c r="E61" s="1">
+        <v>109.600592</v>
+      </c>
+      <c r="F61" t="s">
+        <v>8</v>
+      </c>
+      <c r="G61">
+        <v>1.0</v>
+      </c>
+      <c r="H61" s="1">
+        <v>142480.77</v>
+      </c>
+      <c r="I61" s="1">
+        <v>-1747.27</v>
+      </c>
+      <c r="J61" s="1">
+        <v>-1.2263198746048</v>
+      </c>
+      <c r="K61">
+        <v>0.0</v>
+      </c>
+      <c r="L61" t="s">
         <v>198</v>
       </c>
-      <c r="C61" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M61" s="1">
-        <v>511729.52</v>
+        <v>135218.29</v>
       </c>
       <c r="N61" s="1">
-        <v>514626.78</v>
+        <v>140733.5</v>
       </c>
       <c r="O61" s="1">
-        <v>1.07</v>
+        <v>0.29</v>
       </c>
       <c r="P61">
         <v>1</v>
       </c>
     </row>
     <row r="62" spans="1:16">
       <c r="A62" t="s">
+        <v>199</v>
+      </c>
+      <c r="B62" t="s">
         <v>200</v>
       </c>
-      <c r="B62" t="s">
+      <c r="C62" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="D62" s="1">
+        <v>85.03896476</v>
+      </c>
+      <c r="E62" s="1">
+        <v>85.527105</v>
+      </c>
+      <c r="F62" t="s">
+        <v>8</v>
+      </c>
+      <c r="G62">
+        <v>1.0</v>
+      </c>
+      <c r="H62" s="1">
+        <v>513162.63</v>
+      </c>
+      <c r="I62" s="1">
+        <v>173.9</v>
+      </c>
+      <c r="J62" s="1">
+        <v>0.033887892421161</v>
+      </c>
+      <c r="K62">
+        <v>0.0</v>
+      </c>
+      <c r="L62" t="s">
         <v>201</v>
       </c>
-      <c r="C62" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M62" s="1">
-        <v>990907.03</v>
+        <v>510233.79</v>
       </c>
       <c r="N62" s="1">
-        <v>1019845.39</v>
+        <v>513336.53</v>
       </c>
       <c r="O62" s="1">
-        <v>2.12</v>
+        <v>1.07</v>
       </c>
       <c r="P62">
         <v>1</v>
       </c>
     </row>
     <row r="63" spans="1:16">
       <c r="A63" t="s">
+        <v>202</v>
+      </c>
+      <c r="B63" t="s">
         <v>203</v>
       </c>
-      <c r="B63" t="s">
+      <c r="C63" s="1">
+        <v>1000000.0</v>
+      </c>
+      <c r="D63" s="1">
+        <v>98.82080821</v>
+      </c>
+      <c r="E63" s="1">
+        <v>100.789118</v>
+      </c>
+      <c r="F63" t="s">
+        <v>8</v>
+      </c>
+      <c r="G63">
+        <v>1.0</v>
+      </c>
+      <c r="H63" s="1">
+        <v>1007891.18</v>
+      </c>
+      <c r="I63" s="1">
+        <v>10967.59</v>
+      </c>
+      <c r="J63" s="1">
+        <v>1.0881720385727</v>
+      </c>
+      <c r="K63">
+        <v>0.0</v>
+      </c>
+      <c r="L63" t="s">
         <v>204</v>
       </c>
-      <c r="C63" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M63" s="1">
-        <v>282831.37</v>
+        <v>988208.09</v>
       </c>
       <c r="N63" s="1">
-        <v>289683.33</v>
+        <v>1018858.77</v>
       </c>
       <c r="O63" s="1">
-        <v>0.6</v>
+        <v>2.12</v>
       </c>
       <c r="P63">
         <v>1</v>
       </c>
     </row>
     <row r="64" spans="1:16">
       <c r="A64" t="s">
+        <v>205</v>
+      </c>
+      <c r="B64" t="s">
         <v>206</v>
       </c>
-      <c r="B64" t="s">
+      <c r="C64" s="1">
+        <v>288000.0</v>
+      </c>
+      <c r="D64" s="1">
+        <v>97.67405531</v>
+      </c>
+      <c r="E64" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F64" t="s">
+        <v>8</v>
+      </c>
+      <c r="G64">
+        <v>1.0</v>
+      </c>
+      <c r="H64" s="1">
+        <v>288000.0</v>
+      </c>
+      <c r="I64" s="1">
+        <v>741.39</v>
+      </c>
+      <c r="J64" s="1">
+        <v>0.25742708333333</v>
+      </c>
+      <c r="K64">
+        <v>0.0</v>
+      </c>
+      <c r="L64" t="s">
         <v>207</v>
       </c>
-      <c r="C64" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M64" s="1">
-        <v>488629.6</v>
+        <v>281301.28</v>
       </c>
       <c r="N64" s="1">
-        <v>491746.04</v>
+        <v>288741.39</v>
       </c>
       <c r="O64" s="1">
-        <v>1.02</v>
+        <v>0.6</v>
       </c>
       <c r="P64">
         <v>1</v>
       </c>
     </row>
     <row r="65" spans="1:16">
       <c r="A65" t="s">
+        <v>208</v>
+      </c>
+      <c r="B65" t="s">
         <v>209</v>
       </c>
-      <c r="B65" t="s">
+      <c r="C65" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="D65" s="1">
+        <v>97.78987094</v>
+      </c>
+      <c r="E65" s="1">
+        <v>99.498222</v>
+      </c>
+      <c r="F65" t="s">
+        <v>8</v>
+      </c>
+      <c r="G65">
+        <v>1.0</v>
+      </c>
+      <c r="H65" s="1">
+        <v>497491.11</v>
+      </c>
+      <c r="I65" s="1">
+        <v>-4226.69</v>
+      </c>
+      <c r="J65" s="1">
+        <v>-0.84960111146509</v>
+      </c>
+      <c r="K65">
+        <v>0.0</v>
+      </c>
+      <c r="L65" t="s">
         <v>210</v>
       </c>
-      <c r="C65" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M65" s="1">
-        <v>541771.96</v>
+        <v>488949.35</v>
       </c>
       <c r="N65" s="1">
-        <v>556063.47</v>
+        <v>493264.42</v>
       </c>
       <c r="O65" s="1">
-        <v>1.16</v>
+        <v>1.02</v>
       </c>
       <c r="P65">
         <v>1</v>
       </c>
     </row>
     <row r="66" spans="1:16">
       <c r="A66" t="s">
+        <v>211</v>
+      </c>
+      <c r="B66" t="s">
         <v>212</v>
       </c>
-      <c r="B66" t="s">
+      <c r="C66" s="1">
+        <v>540000.0</v>
+      </c>
+      <c r="D66" s="1">
+        <v>99.94193723</v>
+      </c>
+      <c r="E66" s="1">
+        <v>101.900644</v>
+      </c>
+      <c r="F66" t="s">
+        <v>8</v>
+      </c>
+      <c r="G66">
+        <v>1.0</v>
+      </c>
+      <c r="H66" s="1">
+        <v>550263.48</v>
+      </c>
+      <c r="I66" s="1">
+        <v>4750.1</v>
+      </c>
+      <c r="J66" s="1">
+        <v>0.86324100592683</v>
+      </c>
+      <c r="K66">
+        <v>0.0</v>
+      </c>
+      <c r="L66" t="s">
         <v>213</v>
       </c>
-      <c r="C66" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M66" s="1">
-        <v>135702.34</v>
+        <v>539686.46</v>
       </c>
       <c r="N66" s="1">
-        <v>135998.4</v>
+        <v>555013.58</v>
       </c>
       <c r="O66" s="1">
-        <v>0.28</v>
+        <v>1.15</v>
       </c>
       <c r="P66">
         <v>1</v>
       </c>
     </row>
     <row r="67" spans="1:16">
       <c r="A67" t="s">
         <v>214</v>
       </c>
       <c r="B67" t="s">
         <v>215</v>
       </c>
       <c r="C67" s="1">
-        <v>100000.0</v>
+        <v>130000.0</v>
       </c>
       <c r="D67" s="1">
-        <v>96.87395956</v>
+        <v>104.01072663</v>
       </c>
       <c r="E67" s="1">
-        <v>98.975</v>
+        <v>109.789346</v>
       </c>
       <c r="F67" t="s">
         <v>8</v>
       </c>
       <c r="G67">
         <v>1.0</v>
       </c>
       <c r="H67" s="1">
-        <v>98975.0</v>
+        <v>142726.15</v>
       </c>
       <c r="I67" s="1">
-        <v>-212.0</v>
+        <v>-6904.5</v>
       </c>
       <c r="J67" s="1">
-        <v>-0.21419550391513</v>
+        <v>-4.8375858243216</v>
       </c>
       <c r="K67">
         <v>0.0</v>
       </c>
-      <c r="L67" t="s">
-        <v>216</v>
+      <c r="L67">
+        <v>607.71</v>
       </c>
       <c r="M67" s="1">
-        <v>96873.96</v>
+        <v>135213.94</v>
       </c>
       <c r="N67" s="1">
-        <v>98763.0</v>
+        <v>135821.65</v>
       </c>
       <c r="O67" s="1">
-        <v>0.21</v>
+        <v>0.28</v>
       </c>
       <c r="P67">
         <v>1</v>
       </c>
     </row>
     <row r="68" spans="1:16">
       <c r="A68" t="s">
+        <v>216</v>
+      </c>
+      <c r="B68" t="s">
         <v>217</v>
-      </c>
-[...1 lines deleted...]
-        <v>218</v>
       </c>
       <c r="C68" s="1">
         <v>100000.0</v>
       </c>
       <c r="D68" s="1">
-        <v>100.67460467</v>
+        <v>96.59912149</v>
       </c>
       <c r="E68" s="1">
-        <v>99.711</v>
+        <v>98.975</v>
       </c>
       <c r="F68" t="s">
         <v>8</v>
       </c>
       <c r="G68">
         <v>1.0</v>
       </c>
       <c r="H68" s="1">
-        <v>99711.0</v>
+        <v>98975.0</v>
       </c>
       <c r="I68" s="1">
-        <v>1907.1</v>
+        <v>-295.06</v>
       </c>
       <c r="J68" s="1">
-        <v>1.9126274934561</v>
+        <v>-0.29811568577924</v>
       </c>
       <c r="K68">
         <v>0.0</v>
       </c>
-      <c r="L68">
-        <v>943.49</v>
+      <c r="L68" t="s">
+        <v>218</v>
       </c>
       <c r="M68" s="1">
-        <v>100674.61</v>
+        <v>96599.12</v>
       </c>
       <c r="N68" s="1">
-        <v>101618.1</v>
+        <v>98679.94</v>
       </c>
       <c r="O68" s="1">
-        <v>0.21</v>
+        <v>0.2</v>
       </c>
       <c r="P68">
         <v>1</v>
       </c>
     </row>
     <row r="69" spans="1:16">
       <c r="A69" t="s">
         <v>219</v>
       </c>
       <c r="B69" t="s">
         <v>220</v>
       </c>
       <c r="C69" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D69" s="1">
-        <v>99.015567</v>
+        <v>100.27830275</v>
       </c>
       <c r="E69" s="1">
-        <v>102.91498</v>
+        <v>99.711</v>
       </c>
       <c r="F69" t="s">
         <v>8</v>
       </c>
       <c r="G69">
         <v>1.0</v>
       </c>
       <c r="H69" s="1">
-        <v>205829.96</v>
+        <v>99711.0</v>
       </c>
       <c r="I69" s="1">
-        <v>-5805.68</v>
+        <v>1709.43</v>
       </c>
       <c r="J69" s="1">
-        <v>-2.8206195055375</v>
+        <v>1.7143845714114</v>
       </c>
       <c r="K69">
         <v>0.0</v>
       </c>
       <c r="L69" t="s">
         <v>221</v>
       </c>
       <c r="M69" s="1">
-        <v>198031.13</v>
+        <v>100278.31</v>
       </c>
       <c r="N69" s="1">
-        <v>200024.28</v>
+        <v>101420.43</v>
       </c>
       <c r="O69" s="1">
-        <v>0.42</v>
+        <v>0.21</v>
       </c>
       <c r="P69">
         <v>1</v>
       </c>
     </row>
     <row r="70" spans="1:16">
       <c r="A70" t="s">
         <v>222</v>
       </c>
       <c r="B70" t="s">
         <v>223</v>
       </c>
       <c r="C70" s="1">
-        <v>193000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D70" s="1">
-        <v>99.31396227</v>
+        <v>98.44180368</v>
       </c>
       <c r="E70" s="1">
-        <v>99.223</v>
+        <v>102.91498</v>
       </c>
       <c r="F70" t="s">
         <v>8</v>
       </c>
       <c r="G70">
         <v>1.0</v>
       </c>
       <c r="H70" s="1">
-        <v>191500.39</v>
+        <v>205829.96</v>
       </c>
       <c r="I70" s="1">
-        <v>6996.65</v>
+        <v>-6542.24</v>
       </c>
       <c r="J70" s="1">
-        <v>3.6535956924161</v>
+        <v>-3.1784682851806</v>
       </c>
       <c r="K70">
         <v>0.0</v>
       </c>
       <c r="L70" t="s">
         <v>224</v>
       </c>
       <c r="M70" s="1">
-        <v>191675.94</v>
+        <v>196883.61</v>
       </c>
       <c r="N70" s="1">
-        <v>198497.04</v>
+        <v>199287.72</v>
       </c>
       <c r="O70" s="1">
         <v>0.41</v>
       </c>
       <c r="P70">
         <v>1</v>
       </c>
     </row>
     <row r="71" spans="1:16">
       <c r="A71" t="s">
         <v>225</v>
       </c>
       <c r="B71" t="s">
         <v>226</v>
       </c>
       <c r="C71" s="1">
-        <v>285000.0</v>
+        <v>193000.0</v>
       </c>
       <c r="D71" s="1">
-        <v>99.45239001</v>
+        <v>98.76218328</v>
       </c>
       <c r="E71" s="1">
-        <v>102.724621</v>
+        <v>99.223</v>
       </c>
       <c r="F71" t="s">
         <v>8</v>
       </c>
       <c r="G71">
         <v>1.0</v>
       </c>
       <c r="H71" s="1">
-        <v>292765.17</v>
+        <v>191500.39</v>
       </c>
       <c r="I71" s="1">
-        <v>-7402.11</v>
+        <v>6328.29</v>
       </c>
       <c r="J71" s="1">
-        <v>-2.5283437917154</v>
+        <v>3.3045833483681</v>
       </c>
       <c r="K71">
         <v>0.0</v>
       </c>
       <c r="L71" t="s">
         <v>227</v>
       </c>
       <c r="M71" s="1">
-        <v>283439.31</v>
+        <v>190611.01</v>
       </c>
       <c r="N71" s="1">
-        <v>285363.06</v>
+        <v>197828.68</v>
       </c>
       <c r="O71" s="1">
-        <v>0.59</v>
+        <v>0.41</v>
       </c>
       <c r="P71">
         <v>1</v>
       </c>
     </row>
     <row r="72" spans="1:16">
       <c r="A72" t="s">
         <v>228</v>
       </c>
       <c r="B72" t="s">
         <v>229</v>
       </c>
       <c r="C72" s="1">
-        <v>349000.0</v>
+        <v>285000.0</v>
       </c>
       <c r="D72" s="1">
-        <v>97.59190616</v>
+        <v>99.50997989</v>
       </c>
       <c r="E72" s="1">
-        <v>99.735</v>
+        <v>102.724621</v>
       </c>
       <c r="F72" t="s">
         <v>8</v>
       </c>
       <c r="G72">
         <v>1.0</v>
       </c>
       <c r="H72" s="1">
-        <v>348075.15</v>
+        <v>292765.17</v>
       </c>
       <c r="I72" s="1">
-        <v>-5844.36</v>
+        <v>-7062.29</v>
       </c>
       <c r="J72" s="1">
-        <v>-1.6790512048907</v>
+        <v>-2.4122712411452</v>
       </c>
       <c r="K72">
         <v>0.0</v>
       </c>
       <c r="L72" t="s">
         <v>230</v>
       </c>
       <c r="M72" s="1">
-        <v>340595.75</v>
+        <v>283603.45</v>
       </c>
       <c r="N72" s="1">
-        <v>342230.79</v>
+        <v>285702.88</v>
       </c>
       <c r="O72" s="1">
-        <v>0.71</v>
+        <v>0.59</v>
       </c>
       <c r="P72">
         <v>1</v>
       </c>
     </row>
     <row r="73" spans="1:16">
       <c r="A73" t="s">
         <v>231</v>
       </c>
       <c r="B73" t="s">
         <v>232</v>
       </c>
       <c r="C73" s="1">
-        <v>300000.0</v>
+        <v>349000.0</v>
       </c>
       <c r="D73" s="1">
-        <v>98.54043245</v>
+        <v>97.26857573</v>
       </c>
       <c r="E73" s="1">
-        <v>101.14437</v>
+        <v>99.735</v>
       </c>
       <c r="F73" t="s">
         <v>8</v>
       </c>
       <c r="G73">
         <v>1.0</v>
       </c>
       <c r="H73" s="1">
-        <v>303433.11</v>
+        <v>348075.15</v>
       </c>
       <c r="I73" s="1">
-        <v>-7437.84</v>
+        <v>-6399.08</v>
       </c>
       <c r="J73" s="1">
-        <v>-2.4512288721557</v>
+        <v>-1.8384190885215</v>
       </c>
       <c r="K73">
         <v>0.0</v>
       </c>
-      <c r="L73">
-        <v>373.97</v>
+      <c r="L73" t="s">
+        <v>233</v>
       </c>
       <c r="M73" s="1">
-        <v>295621.3</v>
+        <v>339467.33</v>
       </c>
       <c r="N73" s="1">
-        <v>295995.27</v>
+        <v>341676.07</v>
       </c>
       <c r="O73" s="1">
-        <v>0.62</v>
+        <v>0.71</v>
       </c>
       <c r="P73">
         <v>1</v>
       </c>
     </row>
     <row r="74" spans="1:16">
       <c r="A74" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="B74" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="C74" s="1">
-        <v>200000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D74" s="1">
-        <v>88.27118771</v>
+        <v>98.16967465</v>
       </c>
       <c r="E74" s="1">
-        <v>86.69767</v>
+        <v>101.14437</v>
       </c>
       <c r="F74" t="s">
         <v>8</v>
       </c>
       <c r="G74">
         <v>1.0</v>
       </c>
       <c r="H74" s="1">
-        <v>173395.34</v>
+        <v>303433.11</v>
       </c>
       <c r="I74" s="1">
-        <v>3642.93</v>
+        <v>-8015.87</v>
       </c>
       <c r="J74" s="1">
-        <v>2.1009388141573</v>
+        <v>-2.6417255519676</v>
       </c>
       <c r="K74">
         <v>0.0</v>
       </c>
       <c r="L74">
-        <v>495.89</v>
+        <v>908.22</v>
       </c>
       <c r="M74" s="1">
-        <v>176542.38</v>
+        <v>294509.02</v>
       </c>
       <c r="N74" s="1">
-        <v>177038.27</v>
+        <v>295417.24</v>
       </c>
       <c r="O74" s="1">
-        <v>0.37</v>
+        <v>0.61</v>
       </c>
       <c r="P74">
         <v>1</v>
       </c>
     </row>
     <row r="75" spans="1:16">
       <c r="A75" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="B75" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="C75" s="1">
         <v>200000.0</v>
       </c>
       <c r="D75" s="1">
-        <v>95.75779006</v>
+        <v>88.09087396</v>
       </c>
       <c r="E75" s="1">
-        <v>93.376495</v>
+        <v>86.69767</v>
       </c>
       <c r="F75" t="s">
         <v>8</v>
       </c>
       <c r="G75">
         <v>1.0</v>
       </c>
       <c r="H75" s="1">
-        <v>186752.99</v>
+        <v>173395.34</v>
       </c>
       <c r="I75" s="1">
-        <v>5946.15</v>
+        <v>3337.09</v>
       </c>
       <c r="J75" s="1">
-        <v>3.183965086717</v>
+        <v>1.9245557579575</v>
       </c>
       <c r="K75">
         <v>0.0</v>
       </c>
-      <c r="L75" t="s">
-        <v>237</v>
+      <c r="L75">
+        <v>550.68</v>
       </c>
       <c r="M75" s="1">
-        <v>191515.58</v>
+        <v>176181.75</v>
       </c>
       <c r="N75" s="1">
-        <v>192699.14</v>
+        <v>176732.43</v>
       </c>
       <c r="O75" s="1">
-        <v>0.4</v>
+        <v>0.37</v>
       </c>
       <c r="P75">
         <v>1</v>
       </c>
     </row>
     <row r="76" spans="1:16">
       <c r="A76" t="s">
         <v>238</v>
       </c>
       <c r="B76" t="s">
         <v>239</v>
       </c>
       <c r="C76" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D76" s="1">
-        <v>92.99202715</v>
+        <v>95.63138074</v>
       </c>
       <c r="E76" s="1">
-        <v>94.91756</v>
+        <v>93.376495</v>
       </c>
       <c r="F76" t="s">
         <v>8</v>
       </c>
       <c r="G76">
         <v>1.0</v>
       </c>
       <c r="H76" s="1">
-        <v>94917.56</v>
+        <v>186752.99</v>
       </c>
       <c r="I76" s="1">
-        <v>-1785.81</v>
+        <v>5857.72</v>
       </c>
       <c r="J76" s="1">
-        <v>-1.8814326874816</v>
+        <v>3.1366137698786</v>
       </c>
       <c r="K76">
         <v>0.0</v>
       </c>
-      <c r="L76">
-        <v>139.73</v>
+      <c r="L76" t="s">
+        <v>240</v>
       </c>
       <c r="M76" s="1">
-        <v>92992.02</v>
+        <v>191262.76</v>
       </c>
       <c r="N76" s="1">
-        <v>93131.75</v>
+        <v>192610.71</v>
       </c>
       <c r="O76" s="1">
-        <v>0.19</v>
+        <v>0.4</v>
       </c>
       <c r="P76">
         <v>1</v>
       </c>
     </row>
     <row r="77" spans="1:16">
       <c r="A77" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="B77" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="C77" s="1">
-        <v>400000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D77" s="1">
-        <v>100.61288179</v>
+        <v>92.61665079</v>
       </c>
       <c r="E77" s="1">
-        <v>100.0</v>
+        <v>94.91756</v>
       </c>
       <c r="F77" t="s">
         <v>8</v>
       </c>
       <c r="G77">
         <v>1.0</v>
       </c>
       <c r="H77" s="1">
-        <v>400000.0</v>
+        <v>94917.56</v>
       </c>
       <c r="I77" s="1">
-        <v>2786.85</v>
+        <v>-2044.74</v>
       </c>
       <c r="J77" s="1">
-        <v>0.6967125</v>
+        <v>-2.1542273105208</v>
       </c>
       <c r="K77">
         <v>0.0</v>
       </c>
       <c r="L77">
-        <v>335.32</v>
+        <v>256.16</v>
       </c>
       <c r="M77" s="1">
-        <v>402451.53</v>
+        <v>92616.66</v>
       </c>
       <c r="N77" s="1">
-        <v>402786.85</v>
+        <v>92872.82</v>
       </c>
       <c r="O77" s="1">
-        <v>0.84</v>
+        <v>0.19</v>
       </c>
       <c r="P77">
         <v>1</v>
       </c>
     </row>
     <row r="78" spans="1:16">
       <c r="A78" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="B78" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="C78" s="1">
-        <v>140000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D78" s="1">
-        <v>97.61404831</v>
+        <v>100.3757954</v>
       </c>
       <c r="E78" s="1">
-        <v>96.7943</v>
+        <v>100.0</v>
       </c>
       <c r="F78" t="s">
         <v>8</v>
       </c>
       <c r="G78">
         <v>1.0</v>
       </c>
       <c r="H78" s="1">
-        <v>135512.02</v>
+        <v>400000.0</v>
       </c>
       <c r="I78" s="1">
-        <v>2039.43</v>
+        <v>2796.58</v>
       </c>
       <c r="J78" s="1">
-        <v>1.5049808865664</v>
+        <v>0.699145</v>
       </c>
       <c r="K78">
         <v>0.0</v>
       </c>
-      <c r="L78">
-        <v>891.78</v>
+      <c r="L78" t="s">
+        <v>245</v>
       </c>
       <c r="M78" s="1">
-        <v>136659.67</v>
+        <v>401503.18</v>
       </c>
       <c r="N78" s="1">
-        <v>137551.45</v>
+        <v>402796.58</v>
       </c>
       <c r="O78" s="1">
-        <v>0.29</v>
+        <v>0.84</v>
       </c>
       <c r="P78">
         <v>1</v>
       </c>
     </row>
     <row r="79" spans="1:16">
       <c r="A79" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="B79" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="C79" s="1">
-        <v>145000.0</v>
+        <v>140000.0</v>
       </c>
       <c r="D79" s="1">
-        <v>92.75824409</v>
+        <v>97.55591337</v>
       </c>
       <c r="E79" s="1">
-        <v>93.402414</v>
+        <v>96.7943</v>
       </c>
       <c r="F79" t="s">
         <v>8</v>
       </c>
       <c r="G79">
         <v>1.0</v>
       </c>
       <c r="H79" s="1">
-        <v>135433.5</v>
+        <v>135512.02</v>
       </c>
       <c r="I79" s="1">
-        <v>-772.66</v>
+        <v>2053.93</v>
       </c>
       <c r="J79" s="1">
-        <v>-0.57050877367859</v>
+        <v>1.5156810443826</v>
       </c>
       <c r="K79">
         <v>0.0</v>
       </c>
       <c r="L79">
-        <v>161.39</v>
+        <v>987.67</v>
       </c>
       <c r="M79" s="1">
-        <v>134499.45</v>
+        <v>136578.28</v>
       </c>
       <c r="N79" s="1">
-        <v>134660.84</v>
+        <v>137565.95</v>
       </c>
       <c r="O79" s="1">
-        <v>0.28</v>
+        <v>0.29</v>
       </c>
       <c r="P79">
         <v>1</v>
       </c>
     </row>
     <row r="80" spans="1:16">
       <c r="A80" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
       <c r="B80" t="s">
-        <v>247</v>
+        <v>249</v>
       </c>
       <c r="C80" s="1">
-        <v>135000.0</v>
+        <v>145000.0</v>
       </c>
       <c r="D80" s="1">
-        <v>100.82021793</v>
+        <v>92.51781105</v>
       </c>
       <c r="E80" s="1">
-        <v>105.064793</v>
+        <v>93.402414</v>
       </c>
       <c r="F80" t="s">
         <v>8</v>
       </c>
       <c r="G80">
         <v>1.0</v>
       </c>
       <c r="H80" s="1">
-        <v>141837.47</v>
+        <v>135433.5</v>
       </c>
       <c r="I80" s="1">
-        <v>-4506.85</v>
+        <v>-992.18</v>
       </c>
       <c r="J80" s="1">
-        <v>-3.177474894328</v>
+        <v>-0.73259570194967</v>
       </c>
       <c r="K80">
         <v>0.0</v>
       </c>
-      <c r="L80" t="s">
-        <v>248</v>
+      <c r="L80">
+        <v>290.5</v>
       </c>
       <c r="M80" s="1">
-        <v>136107.3</v>
+        <v>134150.82</v>
       </c>
       <c r="N80" s="1">
-        <v>137330.62</v>
+        <v>134441.32</v>
       </c>
       <c r="O80" s="1">
-        <v>0.29</v>
+        <v>0.28</v>
       </c>
       <c r="P80">
         <v>1</v>
       </c>
     </row>
     <row r="81" spans="1:16">
       <c r="A81" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="B81" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
       <c r="C81" s="1">
-        <v>130000.0</v>
+        <v>135000.0</v>
       </c>
       <c r="D81" s="1">
-        <v>101.25876897</v>
+        <v>100.42800795</v>
       </c>
       <c r="E81" s="1">
-        <v>107.1356</v>
+        <v>105.064793</v>
       </c>
       <c r="F81" t="s">
         <v>8</v>
       </c>
       <c r="G81">
         <v>1.0</v>
       </c>
       <c r="H81" s="1">
-        <v>139276.28</v>
+        <v>141837.47</v>
       </c>
       <c r="I81" s="1">
-        <v>-6245.94</v>
+        <v>-4786.68</v>
       </c>
       <c r="J81" s="1">
-        <v>-4.4845683701489</v>
+        <v>-3.3747640873741</v>
       </c>
       <c r="K81">
         <v>0.0</v>
       </c>
       <c r="L81" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="M81" s="1">
-        <v>131636.4</v>
+        <v>135577.81</v>
       </c>
       <c r="N81" s="1">
-        <v>133030.34</v>
+        <v>137050.79</v>
       </c>
       <c r="O81" s="1">
         <v>0.28</v>
       </c>
       <c r="P81">
         <v>1</v>
       </c>
     </row>
     <row r="82" spans="1:16">
       <c r="A82" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="B82" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="C82" s="1">
-        <v>300000.0</v>
+        <v>130000.0</v>
       </c>
       <c r="D82" s="1">
-        <v>102.83254315</v>
+        <v>100.86475858</v>
       </c>
       <c r="E82" s="1">
-        <v>106.30133</v>
+        <v>107.1356</v>
       </c>
       <c r="F82" t="s">
         <v>8</v>
       </c>
       <c r="G82">
         <v>1.0</v>
       </c>
       <c r="H82" s="1">
-        <v>318903.99</v>
+        <v>139276.28</v>
       </c>
       <c r="I82" s="1">
-        <v>-2614.58</v>
+        <v>-6482.13</v>
       </c>
       <c r="J82" s="1">
-        <v>-0.81986431088554</v>
+        <v>-4.6541521643169</v>
       </c>
       <c r="K82">
         <v>0.0</v>
       </c>
       <c r="L82" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="M82" s="1">
-        <v>308497.63</v>
+        <v>131124.18</v>
       </c>
       <c r="N82" s="1">
-        <v>316289.41</v>
+        <v>132794.15</v>
       </c>
       <c r="O82" s="1">
-        <v>0.66</v>
+        <v>0.28</v>
       </c>
       <c r="P82">
         <v>1</v>
       </c>
     </row>
     <row r="83" spans="1:16">
       <c r="A83" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="B83" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
       <c r="C83" s="1">
         <v>300000.0</v>
       </c>
       <c r="D83" s="1">
-        <v>81.15103862</v>
+        <v>102.49151828</v>
       </c>
       <c r="E83" s="1">
-        <v>82.438423</v>
+        <v>106.30133</v>
       </c>
       <c r="F83" t="s">
         <v>8</v>
       </c>
       <c r="G83">
         <v>1.0</v>
       </c>
       <c r="H83" s="1">
-        <v>247315.27</v>
+        <v>318903.99</v>
       </c>
       <c r="I83" s="1">
-        <v>-1577.22</v>
+        <v>-2980.12</v>
       </c>
       <c r="J83" s="1">
-        <v>-0.63773660235375</v>
+        <v>-0.93448815112034</v>
       </c>
       <c r="K83">
         <v>0.0</v>
       </c>
       <c r="L83" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="M83" s="1">
-        <v>243453.12</v>
+        <v>307474.55</v>
       </c>
       <c r="N83" s="1">
-        <v>245738.05</v>
+        <v>315923.87</v>
       </c>
       <c r="O83" s="1">
-        <v>0.51</v>
+        <v>0.66</v>
       </c>
       <c r="P83">
         <v>1</v>
       </c>
     </row>
     <row r="84" spans="1:16">
       <c r="A84" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="B84" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
       <c r="C84" s="1">
-        <v>100000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D84" s="1">
-        <v>103.42076714</v>
+        <v>80.85905016</v>
       </c>
       <c r="E84" s="1">
-        <v>109.37547</v>
+        <v>82.438423</v>
       </c>
       <c r="F84" t="s">
         <v>8</v>
       </c>
       <c r="G84">
         <v>1.0</v>
       </c>
       <c r="H84" s="1">
-        <v>109375.47</v>
+        <v>247315.27</v>
       </c>
       <c r="I84" s="1">
-        <v>-5360.87</v>
+        <v>-2288.8</v>
       </c>
       <c r="J84" s="1">
-        <v>-4.9013457953598</v>
+        <v>-0.92545842397843</v>
       </c>
       <c r="K84">
         <v>0.0</v>
       </c>
-      <c r="L84">
-        <v>593.84</v>
+      <c r="L84" t="s">
+        <v>261</v>
       </c>
       <c r="M84" s="1">
-        <v>103420.76</v>
+        <v>242577.15</v>
       </c>
       <c r="N84" s="1">
-        <v>104014.6</v>
+        <v>245026.47</v>
       </c>
       <c r="O84" s="1">
-        <v>0.22</v>
+        <v>0.51</v>
       </c>
       <c r="P84">
         <v>1</v>
       </c>
     </row>
     <row r="85" spans="1:16">
       <c r="A85" t="s">
-        <v>260</v>
+        <v>262</v>
       </c>
       <c r="B85" t="s">
-        <v>261</v>
+        <v>263</v>
       </c>
       <c r="C85" s="1">
-        <v>825000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D85" s="1">
-        <v>68.15277726</v>
+        <v>102.94299245</v>
       </c>
       <c r="E85" s="1">
-        <v>74.717804</v>
+        <v>109.37547</v>
       </c>
       <c r="F85" t="s">
         <v>8</v>
       </c>
       <c r="G85">
         <v>1.0</v>
       </c>
       <c r="H85" s="1">
-        <v>616421.88</v>
+        <v>109375.47</v>
       </c>
       <c r="I85" s="1">
-        <v>-51957.7</v>
+        <v>-5605.77</v>
       </c>
       <c r="J85" s="1">
-        <v>-8.4289188436984</v>
+        <v>-5.1252534046254</v>
       </c>
       <c r="K85">
         <v>0.0</v>
       </c>
-      <c r="L85" t="s">
-        <v>262</v>
+      <c r="L85">
+        <v>826.71</v>
       </c>
       <c r="M85" s="1">
-        <v>562260.41</v>
+        <v>102942.99</v>
       </c>
       <c r="N85" s="1">
-        <v>564464.18</v>
+        <v>103769.7</v>
       </c>
       <c r="O85" s="1">
-        <v>1.17</v>
+        <v>0.22</v>
       </c>
       <c r="P85">
         <v>1</v>
       </c>
     </row>
     <row r="86" spans="1:16">
       <c r="A86" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="B86" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="C86" s="1">
-        <v>132000.0</v>
+        <v>825000.0</v>
       </c>
       <c r="D86" s="1">
-        <v>99.95718416</v>
+        <v>68.2077602</v>
       </c>
       <c r="E86" s="1">
-        <v>99.973</v>
+        <v>74.717804</v>
       </c>
       <c r="F86" t="s">
         <v>8</v>
       </c>
       <c r="G86">
         <v>1.0</v>
       </c>
       <c r="H86" s="1">
-        <v>131964.36</v>
+        <v>616421.88</v>
       </c>
       <c r="I86" s="1">
-        <v>1130.96</v>
+        <v>-50939.02</v>
       </c>
       <c r="J86" s="1">
-        <v>0.85701927399186</v>
+        <v>-8.2636618933773</v>
       </c>
       <c r="K86">
         <v>0.0</v>
       </c>
       <c r="L86" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
       <c r="M86" s="1">
-        <v>131943.48</v>
+        <v>562714.02</v>
       </c>
       <c r="N86" s="1">
-        <v>133095.32</v>
+        <v>565482.86</v>
       </c>
       <c r="O86" s="1">
-        <v>0.28</v>
+        <v>1.17</v>
       </c>
       <c r="P86">
         <v>1</v>
       </c>
     </row>
     <row r="87" spans="1:16">
       <c r="A87" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="B87" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="C87" s="1">
-        <v>100000.0</v>
+        <v>132000.0</v>
       </c>
       <c r="D87" s="1">
-        <v>98.26516801</v>
+        <v>99.88363764</v>
       </c>
       <c r="E87" s="1">
-        <v>99.766</v>
+        <v>99.973</v>
       </c>
       <c r="F87" t="s">
         <v>8</v>
       </c>
       <c r="G87">
         <v>1.0</v>
       </c>
       <c r="H87" s="1">
-        <v>99766.0</v>
+        <v>131964.36</v>
       </c>
       <c r="I87" s="1">
-        <v>1130.67</v>
+        <v>1268.95</v>
       </c>
       <c r="J87" s="1">
-        <v>1.1333219734178</v>
+        <v>0.96158538562988</v>
       </c>
       <c r="K87">
         <v>0.0</v>
       </c>
       <c r="L87" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
       <c r="M87" s="1">
-        <v>98265.16</v>
+        <v>131846.41</v>
       </c>
       <c r="N87" s="1">
-        <v>100896.67</v>
+        <v>133233.31</v>
       </c>
       <c r="O87" s="1">
-        <v>0.21</v>
+        <v>0.28</v>
       </c>
       <c r="P87">
         <v>1</v>
       </c>
     </row>
     <row r="88" spans="1:16">
       <c r="A88" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="B88" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="C88" s="1">
-        <v>135000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D88" s="1">
-        <v>98.27554619</v>
+        <v>98.36594801</v>
       </c>
       <c r="E88" s="1">
-        <v>104.002956</v>
+        <v>99.766</v>
       </c>
       <c r="F88" t="s">
         <v>8</v>
       </c>
       <c r="G88">
         <v>1.0</v>
       </c>
       <c r="H88" s="1">
-        <v>140403.99</v>
+        <v>99766.0</v>
       </c>
       <c r="I88" s="1">
-        <v>-7329.82</v>
+        <v>1464.33</v>
       </c>
       <c r="J88" s="1">
-        <v>-5.2205211547051</v>
+        <v>1.4677645690917</v>
       </c>
       <c r="K88">
         <v>0.0</v>
       </c>
-      <c r="L88">
-        <v>402.19</v>
+      <c r="L88" t="s">
+        <v>272</v>
       </c>
       <c r="M88" s="1">
-        <v>132671.98</v>
+        <v>98365.95</v>
       </c>
       <c r="N88" s="1">
-        <v>133074.17</v>
+        <v>101230.33</v>
       </c>
       <c r="O88" s="1">
-        <v>0.28</v>
+        <v>0.21</v>
       </c>
       <c r="P88">
         <v>1</v>
       </c>
     </row>
     <row r="89" spans="1:16">
       <c r="A89" t="s">
-        <v>271</v>
+        <v>273</v>
       </c>
       <c r="B89" t="s">
-        <v>272</v>
+        <v>274</v>
       </c>
       <c r="C89" s="1">
-        <v>370000.0</v>
+        <v>135000.0</v>
       </c>
       <c r="D89" s="1">
-        <v>77.7225</v>
+        <v>97.86829184</v>
       </c>
       <c r="E89" s="1">
-        <v>83.324986</v>
+        <v>104.002956</v>
       </c>
       <c r="F89" t="s">
         <v>8</v>
       </c>
       <c r="G89">
         <v>1.0</v>
       </c>
       <c r="H89" s="1">
-        <v>308302.45</v>
+        <v>140403.99</v>
       </c>
       <c r="I89" s="1">
-        <v>-15371.8</v>
+        <v>-7635.86</v>
       </c>
       <c r="J89" s="1">
-        <v>-4.985948051986</v>
+        <v>-5.4384921682069</v>
       </c>
       <c r="K89">
         <v>0.0</v>
       </c>
-      <c r="L89" t="s">
-        <v>273</v>
+      <c r="L89">
+        <v>645.94</v>
       </c>
       <c r="M89" s="1">
-        <v>287573.25</v>
+        <v>132122.19</v>
       </c>
       <c r="N89" s="1">
-        <v>292930.65</v>
+        <v>132768.13</v>
       </c>
       <c r="O89" s="1">
-        <v>0.61</v>
+        <v>0.28</v>
       </c>
       <c r="P89">
         <v>1</v>
       </c>
     </row>
     <row r="90" spans="1:16">
       <c r="A90" t="s">
-        <v>274</v>
+        <v>275</v>
       </c>
       <c r="B90" t="s">
-        <v>275</v>
+        <v>276</v>
       </c>
       <c r="C90" s="1">
-        <v>500000.0</v>
+        <v>370000.0</v>
       </c>
       <c r="D90" s="1">
-        <v>93.84860884</v>
+        <v>77.7755</v>
       </c>
       <c r="E90" s="1">
-        <v>94.882578</v>
+        <v>83.324986</v>
       </c>
       <c r="F90" t="s">
         <v>8</v>
       </c>
       <c r="G90">
         <v>1.0</v>
       </c>
       <c r="H90" s="1">
-        <v>474412.89</v>
+        <v>308302.45</v>
       </c>
       <c r="I90" s="1">
-        <v>-4279.43</v>
+        <v>-14820.91</v>
       </c>
       <c r="J90" s="1">
-        <v>-0.90204758138001</v>
+        <v>-4.8072631274906</v>
       </c>
       <c r="K90">
         <v>0.0</v>
       </c>
-      <c r="L90">
-        <v>890.41</v>
+      <c r="L90" t="s">
+        <v>277</v>
       </c>
       <c r="M90" s="1">
-        <v>469243.05</v>
+        <v>287769.35</v>
       </c>
       <c r="N90" s="1">
-        <v>470133.46</v>
+        <v>293481.54</v>
       </c>
       <c r="O90" s="1">
-        <v>0.98</v>
+        <v>0.61</v>
       </c>
       <c r="P90">
         <v>1</v>
       </c>
     </row>
     <row r="91" spans="1:16">
       <c r="A91" t="s">
-        <v>276</v>
+        <v>278</v>
       </c>
       <c r="B91" t="s">
-        <v>277</v>
+        <v>279</v>
       </c>
       <c r="C91" s="1">
         <v>500000.0</v>
       </c>
       <c r="D91" s="1">
-        <v>91.4732109</v>
+        <v>93.56493533</v>
       </c>
       <c r="E91" s="1">
-        <v>99.086382</v>
+        <v>94.882578</v>
       </c>
       <c r="F91" t="s">
         <v>8</v>
       </c>
       <c r="G91">
         <v>1.0</v>
       </c>
       <c r="H91" s="1">
-        <v>495431.91</v>
+        <v>474412.89</v>
       </c>
       <c r="I91" s="1">
-        <v>-29928.87</v>
+        <v>-5252.6</v>
       </c>
       <c r="J91" s="1">
-        <v>-6.040965346782</v>
+        <v>-1.1071790228971</v>
       </c>
       <c r="K91">
         <v>0.0</v>
       </c>
       <c r="L91" t="s">
-        <v>278</v>
+        <v>280</v>
       </c>
       <c r="M91" s="1">
-        <v>457366.05</v>
+        <v>467824.67</v>
       </c>
       <c r="N91" s="1">
-        <v>465503.04</v>
+        <v>469160.29</v>
       </c>
       <c r="O91" s="1">
         <v>0.97</v>
       </c>
       <c r="P91">
         <v>1</v>
       </c>
     </row>
     <row r="92" spans="1:16">
       <c r="A92" t="s">
-        <v>279</v>
+        <v>281</v>
       </c>
       <c r="B92" t="s">
-        <v>280</v>
+        <v>282</v>
       </c>
       <c r="C92" s="1">
-        <v>700000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D92" s="1">
-        <v>98.06333983</v>
+        <v>91.24729428</v>
       </c>
       <c r="E92" s="1">
-        <v>99.957446</v>
+        <v>99.086382</v>
       </c>
       <c r="F92" t="s">
         <v>8</v>
       </c>
       <c r="G92">
         <v>1.0</v>
       </c>
       <c r="H92" s="1">
-        <v>699702.12</v>
+        <v>495431.91</v>
       </c>
       <c r="I92" s="1">
-        <v>9697.42</v>
+        <v>-30510.51</v>
       </c>
       <c r="J92" s="1">
-        <v>1.3859354892336</v>
+        <v>-6.1583659397313</v>
       </c>
       <c r="K92">
         <v>0.0</v>
       </c>
       <c r="L92" t="s">
-        <v>281</v>
+        <v>283</v>
       </c>
       <c r="M92" s="1">
-        <v>686443.38</v>
+        <v>456236.47</v>
       </c>
       <c r="N92" s="1">
-        <v>709399.54</v>
+        <v>464921.4</v>
       </c>
       <c r="O92" s="1">
-        <v>1.48</v>
+        <v>0.97</v>
       </c>
       <c r="P92">
         <v>1</v>
       </c>
     </row>
     <row r="93" spans="1:16">
       <c r="A93" t="s">
-        <v>282</v>
+        <v>284</v>
       </c>
       <c r="B93" t="s">
-        <v>283</v>
+        <v>285</v>
       </c>
       <c r="C93" s="1">
-        <v>100000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D93" s="1">
-        <v>98.41393464</v>
+        <v>97.86084501</v>
       </c>
       <c r="E93" s="1">
-        <v>100.0</v>
+        <v>99.957446</v>
       </c>
       <c r="F93" t="s">
         <v>8</v>
       </c>
       <c r="G93">
         <v>1.0</v>
       </c>
       <c r="H93" s="1">
-        <v>100000.0</v>
+        <v>699702.12</v>
       </c>
       <c r="I93" s="1">
-        <v>150.24</v>
+        <v>9622.43</v>
       </c>
       <c r="J93" s="1">
-        <v>0.15024</v>
+        <v>1.3752180713701</v>
       </c>
       <c r="K93">
         <v>0.0</v>
       </c>
       <c r="L93" t="s">
-        <v>284</v>
+        <v>286</v>
       </c>
       <c r="M93" s="1">
-        <v>98413.94</v>
+        <v>685025.92</v>
       </c>
       <c r="N93" s="1">
-        <v>100150.24</v>
+        <v>709324.55</v>
       </c>
       <c r="O93" s="1">
-        <v>0.21</v>
+        <v>1.47</v>
       </c>
       <c r="P93">
         <v>1</v>
       </c>
     </row>
     <row r="94" spans="1:16">
       <c r="A94" t="s">
-        <v>285</v>
+        <v>287</v>
       </c>
       <c r="B94" t="s">
-        <v>286</v>
+        <v>288</v>
       </c>
       <c r="C94" s="1">
-        <v>600000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D94" s="1">
-        <v>103.70208035</v>
+        <v>97.94809746</v>
       </c>
       <c r="E94" s="1">
-        <v>108.334343</v>
+        <v>100.0</v>
       </c>
       <c r="F94" t="s">
         <v>8</v>
       </c>
       <c r="G94">
         <v>1.0</v>
       </c>
       <c r="H94" s="1">
-        <v>650006.06</v>
+        <v>100000.0</v>
       </c>
       <c r="I94" s="1">
-        <v>-27233.08</v>
+        <v>-110.12</v>
       </c>
       <c r="J94" s="1">
-        <v>-4.1896655548104</v>
+        <v>-0.11012</v>
       </c>
       <c r="K94">
         <v>0.0</v>
       </c>
-      <c r="L94">
-        <v>560.5</v>
+      <c r="L94" t="s">
+        <v>289</v>
       </c>
       <c r="M94" s="1">
-        <v>622212.48</v>
+        <v>97948.1</v>
       </c>
       <c r="N94" s="1">
-        <v>622772.98</v>
+        <v>99889.88</v>
       </c>
       <c r="O94" s="1">
-        <v>1.3</v>
+        <v>0.21</v>
       </c>
       <c r="P94">
         <v>1</v>
       </c>
     </row>
     <row r="95" spans="1:16">
       <c r="A95" t="s">
-        <v>287</v>
+        <v>290</v>
       </c>
       <c r="B95" t="s">
-        <v>288</v>
+        <v>291</v>
       </c>
       <c r="C95" s="1">
-        <v>300000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D95" s="1">
-        <v>97.41125954</v>
+        <v>103.36299003</v>
       </c>
       <c r="E95" s="1">
-        <v>98.642</v>
+        <v>108.334343</v>
       </c>
       <c r="F95" t="s">
         <v>8</v>
       </c>
       <c r="G95">
         <v>1.0</v>
       </c>
       <c r="H95" s="1">
-        <v>295926.0</v>
+        <v>650006.06</v>
       </c>
       <c r="I95" s="1">
-        <v>8389.97</v>
+        <v>-27666.2</v>
       </c>
       <c r="J95" s="1">
-        <v>2.8351581138528</v>
+        <v>-4.2562987797375</v>
       </c>
       <c r="K95">
         <v>0.0</v>
       </c>
       <c r="L95" t="s">
-        <v>289</v>
+        <v>292</v>
       </c>
       <c r="M95" s="1">
-        <v>292233.78</v>
+        <v>620177.94</v>
       </c>
       <c r="N95" s="1">
-        <v>304315.97</v>
+        <v>622339.86</v>
       </c>
       <c r="O95" s="1">
-        <v>0.63</v>
+        <v>1.29</v>
       </c>
       <c r="P95">
         <v>1</v>
       </c>
     </row>
     <row r="96" spans="1:16">
       <c r="A96" t="s">
-        <v>290</v>
+        <v>293</v>
       </c>
       <c r="B96" t="s">
-        <v>291</v>
+        <v>294</v>
       </c>
       <c r="C96" s="1">
-        <v>200000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D96" s="1">
-        <v>90.59065634</v>
+        <v>96.73948145</v>
       </c>
       <c r="E96" s="1">
-        <v>89.22416</v>
+        <v>98.642</v>
       </c>
       <c r="F96" t="s">
         <v>8</v>
       </c>
       <c r="G96">
         <v>1.0</v>
       </c>
       <c r="H96" s="1">
-        <v>178448.32</v>
+        <v>295926.0</v>
       </c>
       <c r="I96" s="1">
-        <v>3248.06</v>
+        <v>7093.81</v>
       </c>
       <c r="J96" s="1">
-        <v>1.820168438683</v>
+        <v>2.3971567216128</v>
       </c>
       <c r="K96">
         <v>0.0</v>
       </c>
-      <c r="L96">
-        <v>515.07</v>
+      <c r="L96" t="s">
+        <v>295</v>
       </c>
       <c r="M96" s="1">
-        <v>181181.31</v>
+        <v>290218.44</v>
       </c>
       <c r="N96" s="1">
-        <v>181696.38</v>
+        <v>303019.81</v>
       </c>
       <c r="O96" s="1">
-        <v>0.38</v>
+        <v>0.63</v>
       </c>
       <c r="P96">
         <v>1</v>
       </c>
     </row>
     <row r="97" spans="1:16">
       <c r="A97" t="s">
-        <v>292</v>
+        <v>296</v>
       </c>
       <c r="B97" t="s">
-        <v>293</v>
+        <v>297</v>
       </c>
       <c r="C97" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D97" s="1">
-        <v>98.55896459</v>
+        <v>90.46923092</v>
       </c>
       <c r="E97" s="1">
-        <v>99.75655</v>
+        <v>89.22416</v>
       </c>
       <c r="F97" t="s">
         <v>8</v>
       </c>
       <c r="G97">
         <v>1.0</v>
       </c>
       <c r="H97" s="1">
-        <v>99756.55</v>
+        <v>178448.32</v>
       </c>
       <c r="I97" s="1">
-        <v>94.2</v>
+        <v>3114.8</v>
       </c>
       <c r="J97" s="1">
-        <v>0.094429889566149</v>
+        <v>1.7454913557046</v>
       </c>
       <c r="K97">
         <v>0.0</v>
       </c>
-      <c r="L97" t="s">
-        <v>294</v>
+      <c r="L97">
+        <v>624.66</v>
       </c>
       <c r="M97" s="1">
-        <v>98558.97</v>
+        <v>180938.46</v>
       </c>
       <c r="N97" s="1">
-        <v>99850.75</v>
+        <v>181563.12</v>
       </c>
       <c r="O97" s="1">
-        <v>0.21</v>
+        <v>0.38</v>
       </c>
       <c r="P97">
         <v>1</v>
       </c>
     </row>
     <row r="98" spans="1:16">
       <c r="A98" t="s">
-        <v>295</v>
+        <v>298</v>
       </c>
       <c r="B98" t="s">
-        <v>296</v>
+        <v>299</v>
       </c>
       <c r="C98" s="1">
         <v>100000.0</v>
       </c>
       <c r="D98" s="1">
-        <v>101.6896685</v>
+        <v>98.16019073</v>
       </c>
       <c r="E98" s="1">
-        <v>107.36234</v>
+        <v>99.75655</v>
       </c>
       <c r="F98" t="s">
         <v>8</v>
       </c>
       <c r="G98">
         <v>1.0</v>
       </c>
       <c r="H98" s="1">
-        <v>107362.34</v>
+        <v>99756.55</v>
       </c>
       <c r="I98" s="1">
-        <v>-4905.55</v>
+        <v>-147.04</v>
       </c>
       <c r="J98" s="1">
-        <v>-4.5691533921485</v>
+        <v>-0.14739884248202</v>
       </c>
       <c r="K98">
         <v>0.0</v>
       </c>
-      <c r="L98">
-        <v>767.12</v>
+      <c r="L98" t="s">
+        <v>300</v>
       </c>
       <c r="M98" s="1">
-        <v>101689.67</v>
+        <v>98160.19</v>
       </c>
       <c r="N98" s="1">
-        <v>102456.79</v>
+        <v>99609.51</v>
       </c>
       <c r="O98" s="1">
         <v>0.21</v>
       </c>
       <c r="P98">
         <v>1</v>
       </c>
     </row>
     <row r="99" spans="1:16">
       <c r="A99" t="s">
-        <v>297</v>
+        <v>301</v>
       </c>
       <c r="B99" t="s">
-        <v>298</v>
+        <v>302</v>
       </c>
       <c r="C99" s="1">
-        <v>300000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D99" s="1">
-        <v>101.24837418</v>
+        <v>101.10184862</v>
       </c>
       <c r="E99" s="1">
-        <v>103.74867</v>
+        <v>107.36234</v>
       </c>
       <c r="F99" t="s">
         <v>8</v>
       </c>
       <c r="G99">
         <v>1.0</v>
       </c>
       <c r="H99" s="1">
-        <v>311246.01</v>
+        <v>107362.34</v>
       </c>
       <c r="I99" s="1">
-        <v>703.91</v>
+        <v>-5274.19</v>
       </c>
       <c r="J99" s="1">
-        <v>0.22615872248451</v>
+        <v>-4.9125140156222</v>
       </c>
       <c r="K99">
         <v>0.0</v>
       </c>
-      <c r="L99" t="s">
-        <v>299</v>
+      <c r="L99">
+        <v>986.3</v>
       </c>
       <c r="M99" s="1">
-        <v>303745.13</v>
+        <v>101101.85</v>
       </c>
       <c r="N99" s="1">
-        <v>311949.92</v>
+        <v>102088.15</v>
       </c>
       <c r="O99" s="1">
-        <v>0.65</v>
+        <v>0.21</v>
       </c>
       <c r="P99">
         <v>1</v>
       </c>
     </row>
     <row r="100" spans="1:16">
       <c r="A100" t="s">
-        <v>300</v>
+        <v>303</v>
       </c>
       <c r="B100" t="s">
-        <v>301</v>
+        <v>304</v>
       </c>
       <c r="C100" s="1">
-        <v>100000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D100" s="1">
-        <v>100.11839208</v>
+        <v>101.04778703</v>
       </c>
       <c r="E100" s="1">
-        <v>99.884</v>
+        <v>103.74867</v>
       </c>
       <c r="F100" t="s">
         <v>8</v>
       </c>
       <c r="G100">
         <v>1.0</v>
       </c>
       <c r="H100" s="1">
-        <v>99884.0</v>
+        <v>311246.01</v>
       </c>
       <c r="I100" s="1">
-        <v>3949.46</v>
+        <v>780.23</v>
       </c>
       <c r="J100" s="1">
-        <v>3.9540466941652</v>
+        <v>0.2506795187511</v>
       </c>
       <c r="K100">
         <v>0.0</v>
       </c>
       <c r="L100" t="s">
-        <v>302</v>
+        <v>305</v>
       </c>
       <c r="M100" s="1">
-        <v>100118.39</v>
+        <v>303143.36</v>
       </c>
       <c r="N100" s="1">
-        <v>103833.46</v>
+        <v>312026.24</v>
       </c>
       <c r="O100" s="1">
-        <v>0.22</v>
+        <v>0.65</v>
       </c>
       <c r="P100">
         <v>1</v>
       </c>
     </row>
     <row r="101" spans="1:16">
       <c r="A101" t="s">
-        <v>303</v>
+        <v>306</v>
       </c>
       <c r="B101" t="s">
-        <v>304</v>
+        <v>307</v>
       </c>
       <c r="C101" s="1">
-        <v>150000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D101" s="1">
-        <v>102.55214138</v>
+        <v>100.03585265</v>
       </c>
       <c r="E101" s="1">
-        <v>106.489533</v>
+        <v>99.884</v>
       </c>
       <c r="F101" t="s">
         <v>8</v>
       </c>
       <c r="G101">
         <v>1.0</v>
       </c>
       <c r="H101" s="1">
-        <v>159734.3</v>
+        <v>99884.0</v>
       </c>
       <c r="I101" s="1">
-        <v>-1435.88</v>
+        <v>4086.1</v>
       </c>
       <c r="J101" s="1">
-        <v>-0.89891776531402</v>
+        <v>4.0908453806415</v>
       </c>
       <c r="K101">
         <v>0.0</v>
       </c>
       <c r="L101" t="s">
-        <v>305</v>
+        <v>308</v>
       </c>
       <c r="M101" s="1">
-        <v>153828.21</v>
+        <v>100035.85</v>
       </c>
       <c r="N101" s="1">
-        <v>158298.42</v>
+        <v>103970.1</v>
       </c>
       <c r="O101" s="1">
-        <v>0.33</v>
+        <v>0.22</v>
       </c>
       <c r="P101">
         <v>1</v>
       </c>
     </row>
     <row r="102" spans="1:16">
       <c r="A102" t="s">
-        <v>306</v>
+        <v>309</v>
       </c>
       <c r="B102" t="s">
-        <v>307</v>
+        <v>310</v>
       </c>
       <c r="C102" s="1">
-        <v>500000.0</v>
+        <v>150000.0</v>
       </c>
       <c r="D102" s="1">
-        <v>106.1893873</v>
+        <v>102.30118318</v>
       </c>
       <c r="E102" s="1">
-        <v>110.013816</v>
+        <v>106.489533</v>
       </c>
       <c r="F102" t="s">
         <v>8</v>
       </c>
       <c r="G102">
         <v>1.0</v>
       </c>
       <c r="H102" s="1">
-        <v>550069.08</v>
+        <v>159734.3</v>
       </c>
       <c r="I102" s="1">
-        <v>3516.56</v>
+        <v>-1421.91</v>
       </c>
       <c r="J102" s="1">
-        <v>0.63929425009673</v>
+        <v>-0.89017199186399</v>
       </c>
       <c r="K102">
         <v>0.0</v>
       </c>
       <c r="L102" t="s">
-        <v>308</v>
+        <v>311</v>
       </c>
       <c r="M102" s="1">
-        <v>530946.94</v>
+        <v>153451.77</v>
       </c>
       <c r="N102" s="1">
-        <v>553585.64</v>
+        <v>158312.39</v>
       </c>
       <c r="O102" s="1">
-        <v>1.15</v>
+        <v>0.33</v>
       </c>
       <c r="P102">
         <v>1</v>
       </c>
     </row>
     <row r="103" spans="1:16">
       <c r="A103" t="s">
-        <v>309</v>
+        <v>312</v>
       </c>
       <c r="B103" t="s">
-        <v>310</v>
+        <v>313</v>
       </c>
       <c r="C103" s="1">
-        <v>600000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D103" s="1">
-        <v>92.94</v>
+        <v>105.71677689</v>
       </c>
       <c r="E103" s="1">
-        <v>104.270342</v>
+        <v>110.013816</v>
       </c>
       <c r="F103" t="s">
         <v>8</v>
       </c>
       <c r="G103">
         <v>1.0</v>
       </c>
       <c r="H103" s="1">
-        <v>625622.05</v>
+        <v>550069.08</v>
       </c>
       <c r="I103" s="1">
-        <v>-58760.13</v>
+        <v>2489.12</v>
       </c>
       <c r="J103" s="1">
-        <v>-9.3922728586692</v>
+        <v>0.45251043741633</v>
       </c>
       <c r="K103">
         <v>0.0</v>
       </c>
       <c r="L103" t="s">
-        <v>311</v>
+        <v>314</v>
       </c>
       <c r="M103" s="1">
-        <v>557640.0</v>
+        <v>528583.88</v>
       </c>
       <c r="N103" s="1">
-        <v>566861.92</v>
+        <v>552558.2</v>
       </c>
       <c r="O103" s="1">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="P103">
         <v>1</v>
       </c>
     </row>
     <row r="104" spans="1:16">
       <c r="A104" t="s">
-        <v>312</v>
+        <v>315</v>
       </c>
       <c r="B104" t="s">
-        <v>313</v>
+        <v>316</v>
       </c>
       <c r="C104" s="1">
-        <v>285000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D104" s="1">
-        <v>98.01785719</v>
+        <v>92.667</v>
       </c>
       <c r="E104" s="1">
-        <v>97.791014</v>
+        <v>104.270342</v>
       </c>
       <c r="F104" t="s">
         <v>8</v>
       </c>
       <c r="G104">
         <v>1.0</v>
       </c>
       <c r="H104" s="1">
-        <v>278704.39</v>
+        <v>625622.05</v>
       </c>
       <c r="I104" s="1">
-        <v>2766.43</v>
+        <v>-59411.83</v>
       </c>
       <c r="J104" s="1">
-        <v>0.9926036687115</v>
+        <v>-9.4964411820204</v>
       </c>
       <c r="K104">
         <v>0.0</v>
       </c>
       <c r="L104" t="s">
-        <v>314</v>
+        <v>317</v>
       </c>
       <c r="M104" s="1">
-        <v>279350.89</v>
+        <v>556002.0</v>
       </c>
       <c r="N104" s="1">
-        <v>281470.82</v>
+        <v>566210.22</v>
       </c>
       <c r="O104" s="1">
-        <v>0.59</v>
+        <v>1.18</v>
       </c>
       <c r="P104">
         <v>1</v>
       </c>
     </row>
     <row r="105" spans="1:16">
       <c r="A105" t="s">
-        <v>315</v>
+        <v>318</v>
       </c>
       <c r="B105" t="s">
-        <v>316</v>
+        <v>319</v>
       </c>
       <c r="C105" s="1">
-        <v>365000.0</v>
+        <v>285000.0</v>
       </c>
       <c r="D105" s="1">
-        <v>101.47048369</v>
+        <v>97.95694318</v>
       </c>
       <c r="E105" s="1">
-        <v>105.094956</v>
+        <v>97.791014</v>
       </c>
       <c r="F105" t="s">
         <v>8</v>
       </c>
       <c r="G105">
         <v>1.0</v>
       </c>
       <c r="H105" s="1">
-        <v>383596.59</v>
+        <v>278704.39</v>
       </c>
       <c r="I105" s="1">
-        <v>-2573.07</v>
+        <v>2827.08</v>
       </c>
       <c r="J105" s="1">
-        <v>-0.6707749930728</v>
+        <v>1.014365076919</v>
       </c>
       <c r="K105">
         <v>0.0</v>
       </c>
       <c r="L105" t="s">
-        <v>317</v>
+        <v>320</v>
       </c>
       <c r="M105" s="1">
-        <v>370367.27</v>
+        <v>279177.29</v>
       </c>
       <c r="N105" s="1">
-        <v>381023.52</v>
+        <v>281531.47</v>
       </c>
       <c r="O105" s="1">
-        <v>0.79</v>
+        <v>0.58</v>
       </c>
       <c r="P105">
         <v>1</v>
       </c>
     </row>
     <row r="106" spans="1:16">
       <c r="A106" t="s">
-        <v>318</v>
+        <v>321</v>
       </c>
       <c r="B106" t="s">
-        <v>319</v>
+        <v>322</v>
       </c>
       <c r="C106" s="1">
-        <v>295000.0</v>
+        <v>365000.0</v>
       </c>
       <c r="D106" s="1">
-        <v>101.6555</v>
+        <v>100.94775666</v>
       </c>
       <c r="E106" s="1">
-        <v>105.485329</v>
+        <v>105.094956</v>
       </c>
       <c r="F106" t="s">
         <v>8</v>
       </c>
       <c r="G106">
         <v>1.0</v>
       </c>
       <c r="H106" s="1">
-        <v>311181.72</v>
+        <v>383596.59</v>
       </c>
       <c r="I106" s="1">
-        <v>-5554.0</v>
+        <v>-3706.03</v>
       </c>
       <c r="J106" s="1">
-        <v>-1.7848092105153</v>
+        <v>-0.96612694080518</v>
       </c>
       <c r="K106">
         <v>0.0</v>
       </c>
       <c r="L106" t="s">
-        <v>320</v>
+        <v>323</v>
       </c>
       <c r="M106" s="1">
-        <v>299883.73</v>
+        <v>368459.31</v>
       </c>
       <c r="N106" s="1">
-        <v>305627.72</v>
+        <v>379890.56</v>
       </c>
       <c r="O106" s="1">
-        <v>0.64</v>
+        <v>0.79</v>
       </c>
       <c r="P106">
         <v>1</v>
       </c>
     </row>
     <row r="107" spans="1:16">
       <c r="A107" t="s">
-        <v>321</v>
+        <v>324</v>
       </c>
       <c r="B107" t="s">
-        <v>322</v>
+        <v>325</v>
       </c>
       <c r="C107" s="1">
-        <v>200000.0</v>
+        <v>295000.0</v>
       </c>
       <c r="D107" s="1">
-        <v>98.70287838</v>
+        <v>101.647</v>
       </c>
       <c r="E107" s="1">
-        <v>100.292605</v>
+        <v>105.485329</v>
       </c>
       <c r="F107" t="s">
         <v>8</v>
       </c>
       <c r="G107">
         <v>1.0</v>
       </c>
       <c r="H107" s="1">
-        <v>200585.21</v>
+        <v>311181.72</v>
       </c>
       <c r="I107" s="1">
-        <v>1587.67</v>
+        <v>-10898.71</v>
       </c>
       <c r="J107" s="1">
-        <v>0.79151897590057</v>
+        <v>-3.5023618996643</v>
       </c>
       <c r="K107">
         <v>0.0</v>
       </c>
-      <c r="L107" t="s">
-        <v>323</v>
+      <c r="L107">
+        <v>424.36</v>
       </c>
       <c r="M107" s="1">
-        <v>197405.76</v>
+        <v>299858.65</v>
       </c>
       <c r="N107" s="1">
-        <v>202172.88</v>
+        <v>300283.01</v>
       </c>
       <c r="O107" s="1">
-        <v>0.42</v>
+        <v>0.62</v>
       </c>
       <c r="P107">
         <v>1</v>
       </c>
     </row>
     <row r="108" spans="1:16">
       <c r="A108" t="s">
-        <v>324</v>
+        <v>326</v>
       </c>
       <c r="B108" t="s">
-        <v>325</v>
+        <v>327</v>
       </c>
       <c r="C108" s="1">
-        <v>500000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D108" s="1">
-        <v>101.53820797</v>
+        <v>99.48850725</v>
       </c>
       <c r="E108" s="1">
-        <v>106.064042</v>
+        <v>99.616</v>
       </c>
       <c r="F108" t="s">
         <v>8</v>
       </c>
       <c r="G108">
         <v>1.0</v>
       </c>
       <c r="H108" s="1">
-        <v>530320.21</v>
+        <v>199232.0</v>
       </c>
       <c r="I108" s="1">
-        <v>-21242.18</v>
+        <v>3.23</v>
       </c>
       <c r="J108" s="1">
-        <v>-4.0055384651473</v>
+        <v>0.0016212255059428</v>
       </c>
       <c r="K108">
         <v>0.0</v>
       </c>
-      <c r="L108" t="s">
-        <v>326</v>
+      <c r="L108">
+        <v>258.22</v>
       </c>
       <c r="M108" s="1">
-        <v>507691.04</v>
+        <v>198977.01</v>
       </c>
       <c r="N108" s="1">
-        <v>509078.03</v>
+        <v>199235.23</v>
       </c>
       <c r="O108" s="1">
-        <v>1.06</v>
+        <v>0.41</v>
       </c>
       <c r="P108">
         <v>1</v>
       </c>
     </row>
     <row r="109" spans="1:16">
       <c r="A109" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="B109" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="C109" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D109" s="1">
-        <v>100.64031619</v>
+        <v>98.20032153</v>
       </c>
       <c r="E109" s="1">
-        <v>99.297</v>
+        <v>100.292605</v>
       </c>
       <c r="F109" t="s">
         <v>8</v>
       </c>
       <c r="G109">
         <v>1.0</v>
       </c>
       <c r="H109" s="1">
-        <v>99297.0</v>
+        <v>200585.21</v>
       </c>
       <c r="I109" s="1">
-        <v>1740.92</v>
+        <v>979.82</v>
       </c>
       <c r="J109" s="1">
-        <v>1.7532453145614</v>
+        <v>0.48848068110306</v>
       </c>
       <c r="K109">
         <v>0.0</v>
       </c>
-      <c r="L109">
-        <v>397.6</v>
+      <c r="L109" t="s">
+        <v>330</v>
       </c>
       <c r="M109" s="1">
-        <v>100640.32</v>
+        <v>196400.65</v>
       </c>
       <c r="N109" s="1">
-        <v>101037.92</v>
+        <v>201565.03</v>
       </c>
       <c r="O109" s="1">
-        <v>0.21</v>
+        <v>0.42</v>
       </c>
       <c r="P109">
         <v>1</v>
       </c>
     </row>
     <row r="110" spans="1:16">
       <c r="A110" t="s">
-        <v>329</v>
+        <v>331</v>
       </c>
       <c r="B110" t="s">
-        <v>330</v>
+        <v>332</v>
       </c>
       <c r="C110" s="1">
-        <v>100000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D110" s="1">
-        <v>101.03779929</v>
+        <v>101.14509471</v>
       </c>
       <c r="E110" s="1">
-        <v>100.24168</v>
+        <v>106.064042</v>
       </c>
       <c r="F110" t="s">
         <v>8</v>
       </c>
       <c r="G110">
         <v>1.0</v>
       </c>
       <c r="H110" s="1">
-        <v>100241.68</v>
+        <v>530320.21</v>
       </c>
       <c r="I110" s="1">
-        <v>978.31</v>
+        <v>-22180.35</v>
       </c>
       <c r="J110" s="1">
-        <v>0.97595132084778</v>
+        <v>-4.1824447912328</v>
       </c>
       <c r="K110">
         <v>0.0</v>
       </c>
-      <c r="L110">
-        <v>182.19</v>
+      <c r="L110" t="s">
+        <v>333</v>
       </c>
       <c r="M110" s="1">
-        <v>101037.8</v>
+        <v>505725.48</v>
       </c>
       <c r="N110" s="1">
-        <v>101219.99</v>
+        <v>508139.86</v>
       </c>
       <c r="O110" s="1">
-        <v>0.21</v>
+        <v>1.06</v>
       </c>
       <c r="P110">
         <v>1</v>
       </c>
     </row>
     <row r="111" spans="1:16">
       <c r="A111" t="s">
-        <v>331</v>
+        <v>334</v>
       </c>
       <c r="B111" t="s">
-        <v>332</v>
+        <v>335</v>
       </c>
       <c r="C111" s="1">
         <v>100000.0</v>
       </c>
       <c r="D111" s="1">
-        <v>99.70332739</v>
+        <v>100.23264485</v>
       </c>
       <c r="E111" s="1">
-        <v>99.884</v>
+        <v>99.297</v>
       </c>
       <c r="F111" t="s">
         <v>8</v>
       </c>
       <c r="G111">
         <v>1.0</v>
       </c>
       <c r="H111" s="1">
-        <v>99884.0</v>
+        <v>99297.0</v>
       </c>
       <c r="I111" s="1">
-        <v>236.45</v>
+        <v>1518.18</v>
       </c>
       <c r="J111" s="1">
-        <v>0.23672460053662</v>
+        <v>1.5289283664159</v>
       </c>
       <c r="K111">
         <v>0.0</v>
       </c>
       <c r="L111">
-        <v>417.12</v>
+        <v>582.53</v>
       </c>
       <c r="M111" s="1">
-        <v>99703.33</v>
+        <v>100232.65</v>
       </c>
       <c r="N111" s="1">
-        <v>100120.45</v>
+        <v>100815.18</v>
       </c>
       <c r="O111" s="1">
         <v>0.21</v>
       </c>
       <c r="P111">
         <v>1</v>
       </c>
     </row>
     <row r="112" spans="1:16">
       <c r="A112" t="s">
-        <v>333</v>
+        <v>336</v>
       </c>
       <c r="B112" t="s">
-        <v>334</v>
+        <v>337</v>
       </c>
       <c r="C112" s="1">
         <v>100000.0</v>
       </c>
       <c r="D112" s="1">
-        <v>96.40490831</v>
+        <v>100.72318977</v>
       </c>
       <c r="E112" s="1">
-        <v>97.65639</v>
+        <v>100.24168</v>
       </c>
       <c r="F112" t="s">
         <v>8</v>
       </c>
       <c r="G112">
         <v>1.0</v>
       </c>
       <c r="H112" s="1">
-        <v>97656.39</v>
+        <v>100241.68</v>
       </c>
       <c r="I112" s="1">
-        <v>-679.43</v>
+        <v>855.48</v>
       </c>
       <c r="J112" s="1">
-        <v>-0.69573532259384</v>
+        <v>0.85341746068103</v>
       </c>
       <c r="K112">
         <v>0.0</v>
       </c>
       <c r="L112">
-        <v>572.05</v>
+        <v>373.97</v>
       </c>
       <c r="M112" s="1">
-        <v>96404.91</v>
+        <v>100723.19</v>
       </c>
       <c r="N112" s="1">
-        <v>96976.96</v>
+        <v>101097.16</v>
       </c>
       <c r="O112" s="1">
-        <v>0.2</v>
+        <v>0.21</v>
       </c>
       <c r="P112">
         <v>1</v>
       </c>
     </row>
     <row r="113" spans="1:16">
       <c r="A113" t="s">
-        <v>335</v>
+        <v>338</v>
       </c>
       <c r="B113" t="s">
-        <v>336</v>
+        <v>339</v>
       </c>
       <c r="C113" s="1">
-        <v>300000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D113" s="1">
-        <v>83.39867326</v>
+        <v>99.18134835</v>
       </c>
       <c r="E113" s="1">
-        <v>86.56115</v>
+        <v>99.884</v>
       </c>
       <c r="F113" t="s">
         <v>8</v>
       </c>
       <c r="G113">
         <v>1.0</v>
       </c>
       <c r="H113" s="1">
-        <v>259683.45</v>
+        <v>99884.0</v>
       </c>
       <c r="I113" s="1">
-        <v>-7329.9</v>
+        <v>-86.9</v>
       </c>
       <c r="J113" s="1">
-        <v>-2.8226288583273</v>
+        <v>-0.087000921068439</v>
       </c>
       <c r="K113">
         <v>0.0</v>
       </c>
-      <c r="L113" t="s">
-        <v>337</v>
+      <c r="L113">
+        <v>615.75</v>
       </c>
       <c r="M113" s="1">
-        <v>250196.02</v>
+        <v>99181.35</v>
       </c>
       <c r="N113" s="1">
-        <v>252353.55</v>
+        <v>99797.1</v>
       </c>
       <c r="O113" s="1">
-        <v>0.52</v>
+        <v>0.21</v>
       </c>
       <c r="P113">
         <v>1</v>
       </c>
     </row>
     <row r="114" spans="1:16">
       <c r="A114" t="s">
-        <v>338</v>
+        <v>340</v>
       </c>
       <c r="B114" t="s">
-        <v>339</v>
+        <v>341</v>
       </c>
       <c r="C114" s="1">
-        <v>300000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D114" s="1">
-        <v>97.02125186</v>
+        <v>96.40748864</v>
       </c>
       <c r="E114" s="1">
-        <v>99.507</v>
+        <v>97.65639</v>
       </c>
       <c r="F114" t="s">
         <v>8</v>
       </c>
       <c r="G114">
         <v>1.0</v>
       </c>
       <c r="H114" s="1">
-        <v>298521.0</v>
+        <v>97656.39</v>
       </c>
       <c r="I114" s="1">
-        <v>-812.04</v>
+        <v>-597.39</v>
       </c>
       <c r="J114" s="1">
-        <v>-0.27202106384475</v>
+        <v>-0.61172648302891</v>
       </c>
       <c r="K114">
         <v>0.0</v>
       </c>
-      <c r="L114" t="s">
-        <v>340</v>
+      <c r="L114">
+        <v>651.51</v>
       </c>
       <c r="M114" s="1">
-        <v>291063.75</v>
+        <v>96407.49</v>
       </c>
       <c r="N114" s="1">
-        <v>297708.96</v>
+        <v>97059.0</v>
       </c>
       <c r="O114" s="1">
-        <v>0.62</v>
+        <v>0.2</v>
       </c>
       <c r="P114">
         <v>1</v>
       </c>
     </row>
     <row r="115" spans="1:16">
       <c r="A115" t="s">
-        <v>341</v>
+        <v>342</v>
       </c>
       <c r="B115" t="s">
-        <v>342</v>
+        <v>343</v>
       </c>
       <c r="C115" s="1">
-        <v>139000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D115" s="1">
-        <v>98.82452598</v>
+        <v>83.25325755</v>
       </c>
       <c r="E115" s="1">
-        <v>99.647</v>
+        <v>86.56115</v>
       </c>
       <c r="F115" t="s">
         <v>8</v>
       </c>
       <c r="G115">
         <v>1.0</v>
       </c>
       <c r="H115" s="1">
-        <v>138509.33</v>
+        <v>259683.45</v>
       </c>
       <c r="I115" s="1">
-        <v>762.77</v>
+        <v>-7457.92</v>
       </c>
       <c r="J115" s="1">
-        <v>0.55069936443993</v>
+        <v>-2.8719273407682</v>
       </c>
       <c r="K115">
         <v>0.0</v>
       </c>
       <c r="L115" t="s">
-        <v>343</v>
+        <v>344</v>
       </c>
       <c r="M115" s="1">
-        <v>137366.09</v>
+        <v>249759.78</v>
       </c>
       <c r="N115" s="1">
-        <v>139272.1</v>
+        <v>252225.53</v>
       </c>
       <c r="O115" s="1">
-        <v>0.29</v>
+        <v>0.52</v>
       </c>
       <c r="P115">
         <v>1</v>
       </c>
     </row>
     <row r="116" spans="1:16">
       <c r="A116" t="s">
-        <v>344</v>
+        <v>345</v>
       </c>
       <c r="B116" t="s">
-        <v>345</v>
+        <v>346</v>
       </c>
       <c r="C116" s="1">
-        <v>500000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D116" s="1">
-        <v>93.90497818</v>
+        <v>96.65089774</v>
       </c>
       <c r="E116" s="1">
-        <v>95.15085</v>
+        <v>99.507</v>
       </c>
       <c r="F116" t="s">
         <v>8</v>
       </c>
       <c r="G116">
         <v>1.0</v>
       </c>
       <c r="H116" s="1">
-        <v>475754.25</v>
+        <v>298521.0</v>
       </c>
       <c r="I116" s="1">
-        <v>-4763.61</v>
+        <v>-1347.76</v>
       </c>
       <c r="J116" s="1">
-        <v>-1.0012753433101</v>
+        <v>-0.45147912542166</v>
       </c>
       <c r="K116">
         <v>0.0</v>
       </c>
       <c r="L116" t="s">
-        <v>346</v>
+        <v>347</v>
       </c>
       <c r="M116" s="1">
-        <v>469524.89</v>
+        <v>289952.69</v>
       </c>
       <c r="N116" s="1">
-        <v>470990.64</v>
+        <v>297173.24</v>
       </c>
       <c r="O116" s="1">
-        <v>0.98</v>
+        <v>0.62</v>
       </c>
       <c r="P116">
         <v>1</v>
       </c>
     </row>
     <row r="117" spans="1:16">
       <c r="A117" t="s">
-        <v>347</v>
+        <v>348</v>
       </c>
       <c r="B117" t="s">
-        <v>348</v>
+        <v>349</v>
       </c>
       <c r="C117" s="1">
-        <v>500000.0</v>
+        <v>139000.0</v>
       </c>
       <c r="D117" s="1">
-        <v>101.46832618</v>
+        <v>98.53939911</v>
       </c>
       <c r="E117" s="1">
-        <v>104.254864</v>
+        <v>99.647</v>
       </c>
       <c r="F117" t="s">
         <v>8</v>
       </c>
       <c r="G117">
         <v>1.0</v>
       </c>
       <c r="H117" s="1">
-        <v>521274.32</v>
+        <v>138509.33</v>
       </c>
       <c r="I117" s="1">
-        <v>-1174.57</v>
+        <v>613.98</v>
       </c>
       <c r="J117" s="1">
-        <v>-0.22532665718119</v>
+        <v>0.44327699801883</v>
       </c>
       <c r="K117">
         <v>0.0</v>
       </c>
       <c r="L117" t="s">
-        <v>349</v>
+        <v>350</v>
       </c>
       <c r="M117" s="1">
-        <v>507341.63</v>
+        <v>136969.76</v>
       </c>
       <c r="N117" s="1">
-        <v>520099.75</v>
+        <v>139123.31</v>
       </c>
       <c r="O117" s="1">
-        <v>1.08</v>
+        <v>0.29</v>
       </c>
       <c r="P117">
         <v>1</v>
       </c>
     </row>
     <row r="118" spans="1:16">
       <c r="A118" t="s">
-        <v>350</v>
+        <v>351</v>
       </c>
       <c r="B118" t="s">
-        <v>351</v>
+        <v>352</v>
       </c>
       <c r="C118" s="1">
-        <v>415000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D118" s="1">
-        <v>68.898</v>
+        <v>93.89958087</v>
       </c>
       <c r="E118" s="1">
-        <v>74.176043</v>
+        <v>95.15085</v>
       </c>
       <c r="F118" t="s">
         <v>8</v>
       </c>
       <c r="G118">
         <v>1.0</v>
       </c>
       <c r="H118" s="1">
-        <v>307830.58</v>
+        <v>475754.25</v>
       </c>
       <c r="I118" s="1">
-        <v>-21346.76</v>
+        <v>-4653.61</v>
       </c>
       <c r="J118" s="1">
-        <v>-6.9345807034506</v>
+        <v>-0.97815416257448</v>
       </c>
       <c r="K118">
         <v>0.0</v>
       </c>
-      <c r="L118">
-        <v>557.12</v>
+      <c r="L118" t="s">
+        <v>353</v>
       </c>
       <c r="M118" s="1">
-        <v>285926.7</v>
+        <v>469497.9</v>
       </c>
       <c r="N118" s="1">
-        <v>286483.82</v>
+        <v>471100.64</v>
       </c>
       <c r="O118" s="1">
-        <v>0.6</v>
+        <v>0.98</v>
       </c>
       <c r="P118">
         <v>1</v>
       </c>
     </row>
     <row r="119" spans="1:16">
       <c r="A119" t="s">
-        <v>352</v>
+        <v>354</v>
       </c>
       <c r="B119" t="s">
-        <v>353</v>
+        <v>355</v>
       </c>
       <c r="C119" s="1">
-        <v>641000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D119" s="1">
-        <v>97.36795921</v>
+        <v>101.23317355</v>
       </c>
       <c r="E119" s="1">
-        <v>99.423502</v>
+        <v>104.254864</v>
       </c>
       <c r="F119" t="s">
         <v>8</v>
       </c>
       <c r="G119">
         <v>1.0</v>
       </c>
       <c r="H119" s="1">
-        <v>637304.65</v>
+        <v>521274.32</v>
       </c>
       <c r="I119" s="1">
-        <v>-4329.35</v>
+        <v>-1236.08</v>
       </c>
       <c r="J119" s="1">
-        <v>-0.67932189102967</v>
+        <v>-0.23712658624733</v>
       </c>
       <c r="K119">
         <v>0.0</v>
       </c>
       <c r="L119" t="s">
-        <v>354</v>
+        <v>356</v>
       </c>
       <c r="M119" s="1">
-        <v>624128.62</v>
+        <v>506165.87</v>
       </c>
       <c r="N119" s="1">
-        <v>632975.3</v>
+        <v>520038.24</v>
       </c>
       <c r="O119" s="1">
-        <v>1.32</v>
+        <v>1.08</v>
       </c>
       <c r="P119">
         <v>1</v>
       </c>
     </row>
     <row r="120" spans="1:16">
       <c r="A120" t="s">
-        <v>355</v>
+        <v>357</v>
       </c>
       <c r="B120" t="s">
-        <v>356</v>
+        <v>358</v>
       </c>
       <c r="C120" s="1">
-        <v>600000.0</v>
+        <v>415000.0</v>
       </c>
       <c r="D120" s="1">
-        <v>98.59306514</v>
+        <v>68.8485</v>
       </c>
       <c r="E120" s="1">
-        <v>99.815013</v>
+        <v>74.176043</v>
       </c>
       <c r="F120" t="s">
         <v>8</v>
       </c>
       <c r="G120">
         <v>1.0</v>
       </c>
       <c r="H120" s="1">
-        <v>598890.08</v>
+        <v>307830.58</v>
       </c>
       <c r="I120" s="1">
-        <v>5210.78</v>
+        <v>-21438.48</v>
       </c>
       <c r="J120" s="1">
-        <v>0.8700728521</v>
+        <v>-6.9643763137502</v>
       </c>
       <c r="K120">
         <v>0.0</v>
       </c>
-      <c r="L120" t="s">
-        <v>357</v>
+      <c r="L120">
+        <v>670.82</v>
       </c>
       <c r="M120" s="1">
-        <v>591558.39</v>
+        <v>285721.28</v>
       </c>
       <c r="N120" s="1">
-        <v>604100.86</v>
+        <v>286392.1</v>
       </c>
       <c r="O120" s="1">
-        <v>1.26</v>
+        <v>0.59</v>
       </c>
       <c r="P120">
         <v>1</v>
       </c>
     </row>
     <row r="121" spans="1:16">
       <c r="A121" t="s">
-        <v>358</v>
+        <v>359</v>
       </c>
       <c r="B121" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="C121" s="1">
-        <v>130000.0</v>
+        <v>641000.0</v>
       </c>
       <c r="D121" s="1">
-        <v>102.40143661</v>
+        <v>97.52544906</v>
       </c>
       <c r="E121" s="1">
-        <v>105.578454</v>
+        <v>99.423502</v>
       </c>
       <c r="F121" t="s">
         <v>8</v>
       </c>
       <c r="G121">
         <v>1.0</v>
       </c>
       <c r="H121" s="1">
-        <v>137251.99</v>
+        <v>637304.65</v>
       </c>
       <c r="I121" s="1">
-        <v>214.19</v>
+        <v>-2178.34</v>
       </c>
       <c r="J121" s="1">
-        <v>0.15605602512576</v>
+        <v>-0.3418051319726</v>
       </c>
       <c r="K121">
         <v>0.0</v>
       </c>
       <c r="L121" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
       <c r="M121" s="1">
-        <v>133121.86</v>
+        <v>625138.13</v>
       </c>
       <c r="N121" s="1">
-        <v>137466.18</v>
+        <v>635126.31</v>
       </c>
       <c r="O121" s="1">
-        <v>0.29</v>
+        <v>1.32</v>
       </c>
       <c r="P121">
         <v>1</v>
       </c>
     </row>
     <row r="122" spans="1:16">
       <c r="A122" t="s">
-        <v>361</v>
+        <v>362</v>
       </c>
       <c r="B122" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
       <c r="C122" s="1">
-        <v>155000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D122" s="1">
-        <v>92.69218641</v>
+        <v>98.12806923</v>
       </c>
       <c r="E122" s="1">
-        <v>91.593929</v>
+        <v>99.815013</v>
       </c>
       <c r="F122" t="s">
         <v>8</v>
       </c>
       <c r="G122">
         <v>1.0</v>
       </c>
       <c r="H122" s="1">
-        <v>141970.59</v>
+        <v>598890.08</v>
       </c>
       <c r="I122" s="1">
-        <v>2772.44</v>
+        <v>3571.49</v>
       </c>
       <c r="J122" s="1">
-        <v>1.9528269904351</v>
+        <v>0.59635150410239</v>
       </c>
       <c r="K122">
         <v>0.0</v>
       </c>
       <c r="L122" t="s">
-        <v>363</v>
+        <v>364</v>
       </c>
       <c r="M122" s="1">
-        <v>143672.89</v>
+        <v>588768.42</v>
       </c>
       <c r="N122" s="1">
-        <v>144743.03</v>
+        <v>602461.57</v>
       </c>
       <c r="O122" s="1">
-        <v>0.3</v>
+        <v>1.25</v>
       </c>
       <c r="P122">
         <v>1</v>
       </c>
     </row>
     <row r="123" spans="1:16">
       <c r="A123" t="s">
-        <v>364</v>
+        <v>365</v>
       </c>
       <c r="B123" t="s">
-        <v>365</v>
+        <v>366</v>
       </c>
       <c r="C123" s="1">
-        <v>280000.0</v>
+        <v>130000.0</v>
       </c>
       <c r="D123" s="1">
-        <v>88.86299173</v>
+        <v>102.18085029</v>
       </c>
       <c r="E123" s="1">
-        <v>89.961514</v>
+        <v>105.578454</v>
       </c>
       <c r="F123" t="s">
         <v>8</v>
       </c>
       <c r="G123">
         <v>1.0</v>
       </c>
       <c r="H123" s="1">
-        <v>251892.24</v>
+        <v>137251.99</v>
       </c>
       <c r="I123" s="1">
-        <v>788.52</v>
+        <v>230.17</v>
       </c>
       <c r="J123" s="1">
-        <v>0.31303862318268</v>
+        <v>0.16769884356504</v>
       </c>
       <c r="K123">
         <v>0.0</v>
       </c>
       <c r="L123" t="s">
-        <v>366</v>
+        <v>367</v>
       </c>
       <c r="M123" s="1">
-        <v>248816.38</v>
+        <v>132835.11</v>
       </c>
       <c r="N123" s="1">
-        <v>252680.76</v>
+        <v>137482.16</v>
       </c>
       <c r="O123" s="1">
-        <v>0.53</v>
+        <v>0.29</v>
       </c>
       <c r="P123">
         <v>1</v>
       </c>
     </row>
     <row r="124" spans="1:16">
       <c r="A124" t="s">
-        <v>367</v>
+        <v>368</v>
       </c>
       <c r="B124" t="s">
-        <v>368</v>
+        <v>369</v>
       </c>
       <c r="C124" s="1">
-        <v>445000.0</v>
+        <v>155000.0</v>
       </c>
       <c r="D124" s="1">
-        <v>95.52761575</v>
+        <v>92.67793678</v>
       </c>
       <c r="E124" s="1">
-        <v>96.392049</v>
+        <v>91.593929</v>
       </c>
       <c r="F124" t="s">
         <v>8</v>
       </c>
       <c r="G124">
         <v>1.0</v>
       </c>
       <c r="H124" s="1">
-        <v>428944.62</v>
+        <v>141970.59</v>
       </c>
       <c r="I124" s="1">
-        <v>786.15</v>
+        <v>2824.66</v>
       </c>
       <c r="J124" s="1">
-        <v>0.18327540744071</v>
+        <v>1.989609256396</v>
       </c>
       <c r="K124">
         <v>0.0</v>
       </c>
       <c r="L124" t="s">
-        <v>369</v>
+        <v>370</v>
       </c>
       <c r="M124" s="1">
-        <v>425097.89</v>
+        <v>143650.8</v>
       </c>
       <c r="N124" s="1">
-        <v>429730.77</v>
+        <v>144795.25</v>
       </c>
       <c r="O124" s="1">
-        <v>0.89</v>
+        <v>0.3</v>
       </c>
       <c r="P124">
         <v>1</v>
       </c>
     </row>
     <row r="125" spans="1:16">
       <c r="A125" t="s">
-        <v>370</v>
+        <v>371</v>
       </c>
       <c r="B125" t="s">
-        <v>371</v>
+        <v>372</v>
       </c>
       <c r="C125" s="1">
-        <v>300000.0</v>
+        <v>280000.0</v>
       </c>
       <c r="D125" s="1">
-        <v>95.62595829</v>
+        <v>88.72859111</v>
       </c>
       <c r="E125" s="1">
-        <v>98.007783</v>
+        <v>89.961514</v>
       </c>
       <c r="F125" t="s">
         <v>8</v>
       </c>
       <c r="G125">
         <v>1.0</v>
       </c>
       <c r="H125" s="1">
-        <v>294023.35</v>
+        <v>251892.24</v>
       </c>
       <c r="I125" s="1">
-        <v>-4778.35</v>
+        <v>661.51</v>
       </c>
       <c r="J125" s="1">
-        <v>-1.6251600425612</v>
+        <v>0.26261626797237</v>
       </c>
       <c r="K125">
         <v>0.0</v>
       </c>
       <c r="L125" t="s">
-        <v>372</v>
+        <v>373</v>
       </c>
       <c r="M125" s="1">
-        <v>286877.88</v>
+        <v>248440.05</v>
       </c>
       <c r="N125" s="1">
-        <v>289245.0</v>
+        <v>252553.75</v>
       </c>
       <c r="O125" s="1">
-        <v>0.6</v>
+        <v>0.52</v>
       </c>
       <c r="P125">
         <v>1</v>
       </c>
     </row>
     <row r="126" spans="1:16">
       <c r="A126" t="s">
-        <v>373</v>
+        <v>374</v>
       </c>
       <c r="B126" t="s">
-        <v>374</v>
+        <v>375</v>
       </c>
       <c r="C126" s="1">
-        <v>500000.0</v>
+        <v>445000.0</v>
       </c>
       <c r="D126" s="1">
-        <v>98.76533926</v>
+        <v>95.01906762</v>
       </c>
       <c r="E126" s="1">
-        <v>102.242292</v>
+        <v>96.392049</v>
       </c>
       <c r="F126" t="s">
         <v>8</v>
       </c>
       <c r="G126">
         <v>1.0</v>
       </c>
       <c r="H126" s="1">
-        <v>511211.46</v>
+        <v>428944.62</v>
       </c>
       <c r="I126" s="1">
-        <v>-4069.7</v>
+        <v>-897.78</v>
       </c>
       <c r="J126" s="1">
-        <v>-0.79608935214402</v>
+        <v>-0.20929974596721</v>
       </c>
       <c r="K126">
         <v>0.0</v>
       </c>
       <c r="L126" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
       <c r="M126" s="1">
-        <v>493826.69</v>
+        <v>422834.85</v>
       </c>
       <c r="N126" s="1">
-        <v>507141.76</v>
+        <v>428046.84</v>
       </c>
       <c r="O126" s="1">
-        <v>1.05</v>
+        <v>0.89</v>
       </c>
       <c r="P126">
         <v>1</v>
       </c>
     </row>
     <row r="127" spans="1:16">
       <c r="A127" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="B127" t="s">
-        <v>377</v>
+        <v>378</v>
       </c>
       <c r="C127" s="1">
         <v>300000.0</v>
       </c>
       <c r="D127" s="1">
-        <v>100.64086268</v>
+        <v>95.38840888</v>
       </c>
       <c r="E127" s="1">
-        <v>100.0</v>
+        <v>98.007783</v>
       </c>
       <c r="F127" t="s">
         <v>8</v>
       </c>
       <c r="G127">
         <v>1.0</v>
       </c>
       <c r="H127" s="1">
-        <v>300000.0</v>
+        <v>294023.35</v>
       </c>
       <c r="I127" s="1">
-        <v>1922.59</v>
+        <v>-4997.85</v>
       </c>
       <c r="J127" s="1">
-        <v>0.64086333333333</v>
+        <v>-1.6998139773593</v>
       </c>
       <c r="K127">
         <v>0.0</v>
       </c>
-      <c r="L127">
-        <v>0.0</v>
+      <c r="L127" t="s">
+        <v>379</v>
       </c>
       <c r="M127" s="1">
-        <v>301922.59</v>
+        <v>286165.23</v>
       </c>
       <c r="N127" s="1">
-        <v>301922.59</v>
+        <v>289025.5</v>
       </c>
       <c r="O127" s="1">
-        <v>0.63</v>
+        <v>0.6</v>
       </c>
       <c r="P127">
         <v>1</v>
       </c>
     </row>
     <row r="128" spans="1:16">
       <c r="A128" t="s">
-        <v>378</v>
+        <v>380</v>
       </c>
       <c r="B128" t="s">
-        <v>379</v>
+        <v>381</v>
       </c>
       <c r="C128" s="1">
-        <v>100000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D128" s="1">
-        <v>99.75172211</v>
+        <v>98.3646597</v>
       </c>
       <c r="E128" s="1">
-        <v>100.0</v>
+        <v>102.242292</v>
       </c>
       <c r="F128" t="s">
         <v>8</v>
       </c>
       <c r="G128">
         <v>1.0</v>
       </c>
       <c r="H128" s="1">
-        <v>100000.0</v>
+        <v>511211.46</v>
       </c>
       <c r="I128" s="1">
-        <v>1928.09</v>
+        <v>-5148.44</v>
       </c>
       <c r="J128" s="1">
-        <v>1.92809</v>
+        <v>-1.0071057483727</v>
       </c>
       <c r="K128">
         <v>0.0</v>
       </c>
       <c r="L128" t="s">
-        <v>380</v>
+        <v>382</v>
       </c>
       <c r="M128" s="1">
-        <v>99751.72</v>
+        <v>491823.29</v>
       </c>
       <c r="N128" s="1">
-        <v>101928.09</v>
+        <v>506063.02</v>
       </c>
       <c r="O128" s="1">
-        <v>0.21</v>
+        <v>1.05</v>
       </c>
       <c r="P128">
         <v>1</v>
       </c>
     </row>
     <row r="129" spans="1:16">
       <c r="A129" t="s">
-        <v>381</v>
+        <v>383</v>
       </c>
       <c r="B129" t="s">
-        <v>382</v>
+        <v>384</v>
       </c>
       <c r="C129" s="1">
-        <v>600000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D129" s="1">
-        <v>80.28144481</v>
+        <v>100.32691471</v>
       </c>
       <c r="E129" s="1">
-        <v>81.08293</v>
+        <v>100.0</v>
       </c>
       <c r="F129" t="s">
         <v>8</v>
       </c>
       <c r="G129">
         <v>1.0</v>
       </c>
       <c r="H129" s="1">
-        <v>486497.58</v>
+        <v>300000.0</v>
       </c>
       <c r="I129" s="1">
-        <v>-3563.71</v>
+        <v>1556.09</v>
       </c>
       <c r="J129" s="1">
-        <v>-0.73252368490713</v>
+        <v>0.51869666666667</v>
       </c>
       <c r="K129">
         <v>0.0</v>
       </c>
-      <c r="L129" t="s">
-        <v>383</v>
+      <c r="L129">
+        <v>575.34</v>
       </c>
       <c r="M129" s="1">
-        <v>481688.66</v>
+        <v>300980.75</v>
       </c>
       <c r="N129" s="1">
-        <v>482933.87</v>
+        <v>301556.09</v>
       </c>
       <c r="O129" s="1">
-        <v>1.0</v>
+        <v>0.63</v>
       </c>
       <c r="P129">
         <v>1</v>
       </c>
     </row>
     <row r="130" spans="1:16">
       <c r="A130" t="s">
-        <v>384</v>
+        <v>385</v>
       </c>
       <c r="B130" t="s">
-        <v>385</v>
+        <v>386</v>
       </c>
       <c r="C130" s="1">
-        <v>483000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D130" s="1">
-        <v>97.66691588</v>
+        <v>99.52893825</v>
       </c>
       <c r="E130" s="1">
-        <v>99.429627</v>
+        <v>100.0</v>
       </c>
       <c r="F130" t="s">
         <v>8</v>
       </c>
       <c r="G130">
         <v>1.0</v>
       </c>
       <c r="H130" s="1">
-        <v>480245.1</v>
+        <v>100000.0</v>
       </c>
       <c r="I130" s="1">
-        <v>1892.11</v>
+        <v>1917.64</v>
       </c>
       <c r="J130" s="1">
-        <v>0.39398840300505</v>
+        <v>1.91764</v>
       </c>
       <c r="K130">
         <v>0.0</v>
       </c>
       <c r="L130" t="s">
-        <v>386</v>
+        <v>387</v>
       </c>
       <c r="M130" s="1">
-        <v>471731.21</v>
+        <v>99528.94</v>
       </c>
       <c r="N130" s="1">
-        <v>482137.21</v>
+        <v>101917.64</v>
       </c>
       <c r="O130" s="1">
-        <v>1.0</v>
+        <v>0.21</v>
       </c>
       <c r="P130">
         <v>1</v>
       </c>
     </row>
     <row r="131" spans="1:16">
       <c r="A131" t="s">
-        <v>387</v>
+        <v>388</v>
       </c>
       <c r="B131" t="s">
-        <v>388</v>
+        <v>389</v>
       </c>
       <c r="C131" s="1">
-        <v>900000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D131" s="1">
-        <v>100.66508254</v>
+        <v>79.92412799</v>
       </c>
       <c r="E131" s="1">
-        <v>102.181054</v>
+        <v>81.08293</v>
       </c>
       <c r="F131" t="s">
         <v>8</v>
       </c>
       <c r="G131">
         <v>1.0</v>
       </c>
       <c r="H131" s="1">
-        <v>919629.49</v>
+        <v>486497.58</v>
       </c>
       <c r="I131" s="1">
-        <v>747.01</v>
+        <v>-5461.03</v>
       </c>
       <c r="J131" s="1">
-        <v>0.081229452526582</v>
+        <v>-1.1225194583702</v>
       </c>
       <c r="K131">
         <v>0.0</v>
       </c>
       <c r="L131" t="s">
-        <v>389</v>
+        <v>390</v>
       </c>
       <c r="M131" s="1">
-        <v>905985.75</v>
+        <v>479544.77</v>
       </c>
       <c r="N131" s="1">
-        <v>920376.5</v>
+        <v>481036.55</v>
       </c>
       <c r="O131" s="1">
-        <v>1.91</v>
+        <v>1.0</v>
       </c>
       <c r="P131">
         <v>1</v>
       </c>
     </row>
     <row r="132" spans="1:16">
       <c r="A132" t="s">
-        <v>390</v>
+        <v>391</v>
       </c>
       <c r="B132" t="s">
-        <v>391</v>
+        <v>392</v>
       </c>
       <c r="C132" s="1">
-        <v>700000.0</v>
+        <v>483000.0</v>
       </c>
       <c r="D132" s="1">
-        <v>65.5615</v>
+        <v>97.3486995</v>
       </c>
       <c r="E132" s="1">
-        <v>68.824779</v>
+        <v>99.429627</v>
       </c>
       <c r="F132" t="s">
         <v>8</v>
       </c>
       <c r="G132">
         <v>1.0</v>
       </c>
       <c r="H132" s="1">
-        <v>481773.45</v>
+        <v>480245.1</v>
       </c>
       <c r="I132" s="1">
-        <v>-17722.4</v>
+        <v>1248.34</v>
       </c>
       <c r="J132" s="1">
-        <v>-3.6785754798236</v>
+        <v>0.25993810243978</v>
       </c>
       <c r="K132">
         <v>0.0</v>
       </c>
       <c r="L132" t="s">
-        <v>392</v>
+        <v>393</v>
       </c>
       <c r="M132" s="1">
-        <v>458930.5</v>
+        <v>470194.22</v>
       </c>
       <c r="N132" s="1">
-        <v>464051.05</v>
+        <v>481493.44</v>
       </c>
       <c r="O132" s="1">
-        <v>0.97</v>
+        <v>1.0</v>
       </c>
       <c r="P132">
         <v>1</v>
       </c>
     </row>
     <row r="133" spans="1:16">
       <c r="A133" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="B133" t="s">
-        <v>394</v>
+        <v>395</v>
       </c>
       <c r="C133" s="1">
-        <v>102000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D133" s="1">
-        <v>100.06062075</v>
+        <v>100.24827948</v>
       </c>
       <c r="E133" s="1">
-        <v>99.646</v>
+        <v>102.181054</v>
       </c>
       <c r="F133" t="s">
         <v>8</v>
       </c>
       <c r="G133">
         <v>1.0</v>
       </c>
       <c r="H133" s="1">
-        <v>101638.92</v>
+        <v>919629.49</v>
       </c>
       <c r="I133" s="1">
-        <v>775.02</v>
+        <v>-1216.55</v>
       </c>
       <c r="J133" s="1">
-        <v>0.76252286033736</v>
+        <v>-0.13228697135408</v>
       </c>
       <c r="K133">
         <v>0.0</v>
       </c>
-      <c r="L133">
-        <v>352.11</v>
+      <c r="L133" t="s">
+        <v>396</v>
       </c>
       <c r="M133" s="1">
-        <v>102061.83</v>
+        <v>902234.52</v>
       </c>
       <c r="N133" s="1">
-        <v>102413.94</v>
+        <v>918412.94</v>
       </c>
       <c r="O133" s="1">
-        <v>0.21</v>
+        <v>1.91</v>
       </c>
       <c r="P133">
         <v>1</v>
       </c>
     </row>
     <row r="134" spans="1:16">
       <c r="A134" t="s">
-        <v>395</v>
+        <v>397</v>
       </c>
       <c r="B134" t="s">
-        <v>396</v>
+        <v>398</v>
       </c>
       <c r="C134" s="1">
-        <v>360000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D134" s="1">
-        <v>102.62742849</v>
+        <v>65.71</v>
       </c>
       <c r="E134" s="1">
-        <v>105.116214</v>
+        <v>68.824779</v>
       </c>
       <c r="F134" t="s">
         <v>8</v>
       </c>
       <c r="G134">
         <v>1.0</v>
       </c>
       <c r="H134" s="1">
-        <v>378418.37</v>
+        <v>481773.45</v>
       </c>
       <c r="I134" s="1">
-        <v>114.35</v>
+        <v>-16299.34</v>
       </c>
       <c r="J134" s="1">
-        <v>0.030217877636331</v>
+        <v>-3.3831959814307</v>
       </c>
       <c r="K134">
         <v>0.0</v>
       </c>
       <c r="L134" t="s">
-        <v>397</v>
+        <v>399</v>
       </c>
       <c r="M134" s="1">
-        <v>369458.75</v>
+        <v>459970.0</v>
       </c>
       <c r="N134" s="1">
-        <v>378532.72</v>
+        <v>465474.11</v>
       </c>
       <c r="O134" s="1">
-        <v>0.79</v>
+        <v>0.97</v>
       </c>
       <c r="P134">
         <v>1</v>
       </c>
     </row>
     <row r="135" spans="1:16">
       <c r="A135" t="s">
-        <v>398</v>
+        <v>400</v>
       </c>
       <c r="B135" t="s">
-        <v>399</v>
+        <v>401</v>
       </c>
       <c r="C135" s="1">
-        <v>240000.0</v>
+        <v>102000.0</v>
       </c>
       <c r="D135" s="1">
-        <v>99.26238568</v>
+        <v>99.64983063</v>
       </c>
       <c r="E135" s="1">
-        <v>101.505154</v>
+        <v>99.646</v>
       </c>
       <c r="F135" t="s">
         <v>8</v>
       </c>
       <c r="G135">
         <v>1.0</v>
       </c>
       <c r="H135" s="1">
-        <v>243612.37</v>
+        <v>101638.92</v>
       </c>
       <c r="I135" s="1">
-        <v>-1185.93</v>
+        <v>551.63</v>
       </c>
       <c r="J135" s="1">
-        <v>-0.48681025516069</v>
+        <v>0.54273500741645</v>
       </c>
       <c r="K135">
         <v>0.0</v>
       </c>
-      <c r="L135" t="s">
-        <v>400</v>
+      <c r="L135">
+        <v>547.73</v>
       </c>
       <c r="M135" s="1">
-        <v>238229.73</v>
+        <v>101642.82</v>
       </c>
       <c r="N135" s="1">
-        <v>242426.44</v>
+        <v>102190.55</v>
       </c>
       <c r="O135" s="1">
-        <v>0.5</v>
+        <v>0.21</v>
       </c>
       <c r="P135">
         <v>1</v>
       </c>
     </row>
     <row r="136" spans="1:16">
       <c r="A136" t="s">
-        <v>401</v>
+        <v>402</v>
       </c>
       <c r="B136" t="s">
-        <v>402</v>
+        <v>403</v>
       </c>
       <c r="C136" s="1">
-        <v>140000.0</v>
+        <v>360000.0</v>
       </c>
       <c r="D136" s="1">
-        <v>100.26354928</v>
+        <v>102.19507153</v>
       </c>
       <c r="E136" s="1">
-        <v>101.271864</v>
+        <v>105.116214</v>
       </c>
       <c r="F136" t="s">
         <v>8</v>
       </c>
       <c r="G136">
         <v>1.0</v>
       </c>
       <c r="H136" s="1">
-        <v>141780.61</v>
+        <v>378418.37</v>
       </c>
       <c r="I136" s="1">
-        <v>158.56</v>
+        <v>-653.1</v>
       </c>
       <c r="J136" s="1">
-        <v>0.11183475652982</v>
+        <v>-0.17258675893562</v>
       </c>
       <c r="K136">
         <v>0.0</v>
       </c>
       <c r="L136" t="s">
-        <v>403</v>
+        <v>404</v>
       </c>
       <c r="M136" s="1">
-        <v>140368.96</v>
+        <v>367902.26</v>
       </c>
       <c r="N136" s="1">
-        <v>141939.17</v>
+        <v>377765.27</v>
       </c>
       <c r="O136" s="1">
-        <v>0.3</v>
+        <v>0.78</v>
       </c>
       <c r="P136">
         <v>1</v>
       </c>
     </row>
     <row r="137" spans="1:16">
       <c r="A137" t="s">
-        <v>404</v>
+        <v>405</v>
       </c>
       <c r="B137" t="s">
-        <v>405</v>
+        <v>406</v>
       </c>
       <c r="C137" s="1">
-        <v>130000.0</v>
+        <v>240000.0</v>
       </c>
       <c r="D137" s="1">
-        <v>98.28850427</v>
+        <v>98.93340475</v>
       </c>
       <c r="E137" s="1">
-        <v>105.684715</v>
+        <v>101.505154</v>
       </c>
       <c r="F137" t="s">
         <v>8</v>
       </c>
       <c r="G137">
         <v>1.0</v>
       </c>
       <c r="H137" s="1">
-        <v>137390.13</v>
+        <v>243612.37</v>
       </c>
       <c r="I137" s="1">
-        <v>-9187.68</v>
+        <v>-1597.4</v>
       </c>
       <c r="J137" s="1">
-        <v>-6.6872926024599</v>
+        <v>-0.65571382931006</v>
       </c>
       <c r="K137">
         <v>0.0</v>
       </c>
-      <c r="L137">
-        <v>427.4</v>
+      <c r="L137" t="s">
+        <v>407</v>
       </c>
       <c r="M137" s="1">
-        <v>127775.05</v>
+        <v>237440.18</v>
       </c>
       <c r="N137" s="1">
-        <v>128202.45</v>
+        <v>242014.97</v>
       </c>
       <c r="O137" s="1">
-        <v>0.27</v>
+        <v>0.5</v>
       </c>
       <c r="P137">
         <v>1</v>
       </c>
     </row>
     <row r="138" spans="1:16">
       <c r="A138" t="s">
-        <v>406</v>
+        <v>408</v>
       </c>
       <c r="B138" t="s">
-        <v>407</v>
+        <v>409</v>
       </c>
       <c r="C138" s="1">
-        <v>135000.0</v>
+        <v>140000.0</v>
       </c>
       <c r="D138" s="1">
-        <v>97.54661627</v>
+        <v>100.22424468</v>
       </c>
       <c r="E138" s="1">
-        <v>103.578504</v>
+        <v>101.271864</v>
       </c>
       <c r="F138" t="s">
         <v>8</v>
       </c>
       <c r="G138">
         <v>1.0</v>
       </c>
       <c r="H138" s="1">
-        <v>139830.98</v>
+        <v>141780.61</v>
       </c>
       <c r="I138" s="1">
-        <v>-7444.01</v>
+        <v>343.26</v>
       </c>
       <c r="J138" s="1">
-        <v>-5.3235770785558</v>
+        <v>0.24210644882964</v>
       </c>
       <c r="K138">
         <v>0.0</v>
       </c>
-      <c r="L138">
-        <v>699.04</v>
+      <c r="L138" t="s">
+        <v>410</v>
       </c>
       <c r="M138" s="1">
-        <v>131687.93</v>
+        <v>140313.94</v>
       </c>
       <c r="N138" s="1">
-        <v>132386.97</v>
+        <v>142123.87</v>
       </c>
       <c r="O138" s="1">
-        <v>0.28</v>
+        <v>0.3</v>
       </c>
       <c r="P138">
         <v>1</v>
       </c>
     </row>
     <row r="139" spans="1:16">
       <c r="A139" t="s">
-        <v>408</v>
+        <v>411</v>
       </c>
       <c r="B139" t="s">
-        <v>409</v>
+        <v>412</v>
       </c>
       <c r="C139" s="1">
-        <v>300000.0</v>
+        <v>130000.0</v>
       </c>
       <c r="D139" s="1">
-        <v>98.59713222</v>
+        <v>97.99762261</v>
       </c>
       <c r="E139" s="1">
-        <v>99.860373</v>
+        <v>105.684715</v>
       </c>
       <c r="F139" t="s">
         <v>8</v>
       </c>
       <c r="G139">
         <v>1.0</v>
       </c>
       <c r="H139" s="1">
-        <v>299581.12</v>
+        <v>137390.13</v>
       </c>
       <c r="I139" s="1">
-        <v>2923.29</v>
+        <v>-9298.7</v>
       </c>
       <c r="J139" s="1">
-        <v>0.97579246649455</v>
+        <v>-6.7680989893524</v>
       </c>
       <c r="K139">
         <v>0.0</v>
       </c>
-      <c r="L139" t="s">
-        <v>410</v>
+      <c r="L139">
+        <v>694.52</v>
       </c>
       <c r="M139" s="1">
-        <v>295791.4</v>
+        <v>127396.91</v>
       </c>
       <c r="N139" s="1">
-        <v>302504.41</v>
+        <v>128091.43</v>
       </c>
       <c r="O139" s="1">
-        <v>0.63</v>
+        <v>0.27</v>
       </c>
       <c r="P139">
         <v>1</v>
       </c>
     </row>
     <row r="140" spans="1:16">
       <c r="A140" t="s">
-        <v>411</v>
+        <v>413</v>
       </c>
       <c r="B140" t="s">
-        <v>412</v>
+        <v>414</v>
       </c>
       <c r="C140" s="1">
-        <v>140000.0</v>
+        <v>135000.0</v>
       </c>
       <c r="D140" s="1">
-        <v>99.54788235</v>
+        <v>97.28000564</v>
       </c>
       <c r="E140" s="1">
-        <v>98.412086</v>
+        <v>103.578504</v>
       </c>
       <c r="F140" t="s">
         <v>8</v>
       </c>
       <c r="G140">
         <v>1.0</v>
       </c>
       <c r="H140" s="1">
-        <v>137776.92</v>
+        <v>139830.98</v>
       </c>
       <c r="I140" s="1">
-        <v>2568.68</v>
+        <v>-7554.27</v>
       </c>
       <c r="J140" s="1">
-        <v>1.8643761233739</v>
+        <v>-5.4024294187168</v>
       </c>
       <c r="K140">
         <v>0.0</v>
       </c>
       <c r="L140">
-        <v>978.56</v>
+        <v>948.7</v>
       </c>
       <c r="M140" s="1">
-        <v>139367.04</v>
+        <v>131328.01</v>
       </c>
       <c r="N140" s="1">
-        <v>140345.6</v>
+        <v>132276.71</v>
       </c>
       <c r="O140" s="1">
-        <v>0.29</v>
+        <v>0.27</v>
       </c>
       <c r="P140">
         <v>1</v>
       </c>
     </row>
     <row r="141" spans="1:16">
       <c r="A141" t="s">
-        <v>413</v>
+        <v>415</v>
       </c>
       <c r="B141" t="s">
-        <v>414</v>
+        <v>416</v>
       </c>
       <c r="C141" s="1">
-        <v>140000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D141" s="1">
-        <v>99.16117081</v>
+        <v>98.41247832</v>
       </c>
       <c r="E141" s="1">
-        <v>98.960671</v>
+        <v>99.860373</v>
       </c>
       <c r="F141" t="s">
         <v>8</v>
       </c>
       <c r="G141">
         <v>1.0</v>
       </c>
       <c r="H141" s="1">
-        <v>138544.94</v>
+        <v>299581.12</v>
       </c>
       <c r="I141" s="1">
-        <v>2448.78</v>
+        <v>2821.38</v>
       </c>
       <c r="J141" s="1">
-        <v>1.7674986903167</v>
+        <v>0.94177496899671</v>
       </c>
       <c r="K141">
         <v>0.0</v>
       </c>
       <c r="L141" t="s">
-        <v>415</v>
+        <v>417</v>
       </c>
       <c r="M141" s="1">
-        <v>138825.64</v>
+        <v>295237.43</v>
       </c>
       <c r="N141" s="1">
-        <v>140993.72</v>
+        <v>302402.5</v>
       </c>
       <c r="O141" s="1">
-        <v>0.29</v>
+        <v>0.63</v>
       </c>
       <c r="P141">
         <v>1</v>
       </c>
     </row>
     <row r="142" spans="1:16">
       <c r="A142" t="s">
-        <v>416</v>
+        <v>418</v>
       </c>
       <c r="B142" t="s">
-        <v>417</v>
+        <v>419</v>
       </c>
       <c r="C142" s="1">
-        <v>130000.0</v>
+        <v>140000.0</v>
       </c>
       <c r="D142" s="1">
-        <v>106.80680777</v>
+        <v>99.55129937</v>
       </c>
       <c r="E142" s="1">
-        <v>110.213723</v>
+        <v>98.412086</v>
       </c>
       <c r="F142" t="s">
         <v>8</v>
       </c>
       <c r="G142">
         <v>1.0</v>
       </c>
       <c r="H142" s="1">
-        <v>143277.84</v>
+        <v>137776.92</v>
       </c>
       <c r="I142" s="1">
-        <v>-1592.14</v>
+        <v>2698.12</v>
       </c>
       <c r="J142" s="1">
-        <v>-1.1112255740315</v>
+        <v>1.9583250953788</v>
       </c>
       <c r="K142">
         <v>0.0</v>
       </c>
       <c r="L142" t="s">
-        <v>418</v>
+        <v>420</v>
       </c>
       <c r="M142" s="1">
-        <v>138848.85</v>
+        <v>139371.82</v>
       </c>
       <c r="N142" s="1">
-        <v>141685.7</v>
+        <v>140475.04</v>
       </c>
       <c r="O142" s="1">
         <v>0.29</v>
       </c>
       <c r="P142">
         <v>1</v>
       </c>
     </row>
     <row r="143" spans="1:16">
       <c r="A143" t="s">
-        <v>419</v>
+        <v>421</v>
       </c>
       <c r="B143" t="s">
-        <v>420</v>
+        <v>422</v>
       </c>
       <c r="C143" s="1">
-        <v>550000.0</v>
+        <v>140000.0</v>
       </c>
       <c r="D143" s="1">
-        <v>98.34622835</v>
+        <v>99.05581526</v>
       </c>
       <c r="E143" s="1">
-        <v>99.944829</v>
+        <v>98.960671</v>
       </c>
       <c r="F143" t="s">
         <v>8</v>
       </c>
       <c r="G143">
         <v>1.0</v>
       </c>
       <c r="H143" s="1">
-        <v>549696.56</v>
+        <v>138544.94</v>
       </c>
       <c r="I143" s="1">
-        <v>3639.2</v>
+        <v>2435.53</v>
       </c>
       <c r="J143" s="1">
-        <v>0.66203797964462</v>
+        <v>1.757935006504</v>
       </c>
       <c r="K143">
         <v>0.0</v>
       </c>
       <c r="L143" t="s">
-        <v>421</v>
+        <v>423</v>
       </c>
       <c r="M143" s="1">
-        <v>540904.25</v>
+        <v>138678.14</v>
       </c>
       <c r="N143" s="1">
-        <v>553335.76</v>
+        <v>140980.47</v>
       </c>
       <c r="O143" s="1">
-        <v>1.15</v>
+        <v>0.29</v>
       </c>
       <c r="P143">
         <v>1</v>
       </c>
     </row>
     <row r="144" spans="1:16">
       <c r="A144" t="s">
-        <v>422</v>
+        <v>424</v>
       </c>
       <c r="B144" t="s">
-        <v>423</v>
+        <v>425</v>
       </c>
       <c r="C144" s="1">
-        <v>100000.0</v>
+        <v>130000.0</v>
       </c>
       <c r="D144" s="1">
-        <v>101.6876315</v>
+        <v>106.29226979</v>
       </c>
       <c r="E144" s="1">
-        <v>104.27347</v>
+        <v>110.213723</v>
       </c>
       <c r="F144" t="s">
         <v>8</v>
       </c>
       <c r="G144">
         <v>1.0</v>
       </c>
       <c r="H144" s="1">
-        <v>104273.47</v>
+        <v>143277.84</v>
       </c>
       <c r="I144" s="1">
-        <v>312.45</v>
+        <v>-1940.49</v>
       </c>
       <c r="J144" s="1">
-        <v>0.29964477062095</v>
+        <v>-1.3543545882601</v>
       </c>
       <c r="K144">
         <v>0.0</v>
       </c>
       <c r="L144" t="s">
-        <v>424</v>
+        <v>426</v>
       </c>
       <c r="M144" s="1">
-        <v>101687.63</v>
+        <v>138179.95</v>
       </c>
       <c r="N144" s="1">
-        <v>104585.92</v>
+        <v>141337.35</v>
       </c>
       <c r="O144" s="1">
-        <v>0.22</v>
+        <v>0.29</v>
       </c>
       <c r="P144">
         <v>1</v>
       </c>
     </row>
     <row r="145" spans="1:16">
       <c r="A145" t="s">
-        <v>425</v>
+        <v>427</v>
       </c>
       <c r="B145" t="s">
-        <v>426</v>
+        <v>428</v>
       </c>
       <c r="C145" s="1">
-        <v>200000.0</v>
+        <v>550000.0</v>
       </c>
       <c r="D145" s="1">
-        <v>91.82575493</v>
+        <v>97.98626533</v>
       </c>
       <c r="E145" s="1">
-        <v>95.837535</v>
+        <v>99.944829</v>
       </c>
       <c r="F145" t="s">
         <v>8</v>
       </c>
       <c r="G145">
         <v>1.0</v>
       </c>
       <c r="H145" s="1">
-        <v>191675.07</v>
+        <v>549696.56</v>
       </c>
       <c r="I145" s="1">
-        <v>-7398.9</v>
+        <v>2563.52</v>
       </c>
       <c r="J145" s="1">
-        <v>-3.8601264108055</v>
+        <v>0.46635183600203</v>
       </c>
       <c r="K145">
         <v>0.0</v>
       </c>
-      <c r="L145">
-        <v>624.66</v>
+      <c r="L145" t="s">
+        <v>429</v>
       </c>
       <c r="M145" s="1">
-        <v>183651.51</v>
+        <v>538924.46</v>
       </c>
       <c r="N145" s="1">
-        <v>184276.17</v>
+        <v>552260.08</v>
       </c>
       <c r="O145" s="1">
-        <v>0.38</v>
+        <v>1.15</v>
       </c>
       <c r="P145">
         <v>1</v>
       </c>
     </row>
     <row r="146" spans="1:16">
       <c r="A146" t="s">
-        <v>427</v>
+        <v>430</v>
       </c>
       <c r="B146" t="s">
-        <v>428</v>
+        <v>431</v>
       </c>
       <c r="C146" s="1">
-        <v>560000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D146" s="1">
-        <v>84.29583994</v>
+        <v>101.34011864</v>
       </c>
       <c r="E146" s="1">
-        <v>85.126713</v>
+        <v>104.27347</v>
       </c>
       <c r="F146" t="s">
         <v>8</v>
       </c>
       <c r="G146">
         <v>1.0</v>
       </c>
       <c r="H146" s="1">
-        <v>476709.59</v>
+        <v>104273.47</v>
       </c>
       <c r="I146" s="1">
-        <v>-1511.52</v>
+        <v>177.27</v>
       </c>
       <c r="J146" s="1">
-        <v>-0.3170735457619</v>
+        <v>0.17000489194423</v>
       </c>
       <c r="K146">
         <v>0.0</v>
       </c>
       <c r="L146" t="s">
-        <v>429</v>
+        <v>432</v>
       </c>
       <c r="M146" s="1">
-        <v>472056.7</v>
+        <v>101340.12</v>
       </c>
       <c r="N146" s="1">
-        <v>475198.07</v>
+        <v>104450.74</v>
       </c>
       <c r="O146" s="1">
-        <v>0.99</v>
+        <v>0.22</v>
       </c>
       <c r="P146">
         <v>1</v>
       </c>
     </row>
     <row r="147" spans="1:16">
       <c r="A147" t="s">
-        <v>430</v>
+        <v>433</v>
       </c>
       <c r="B147" t="s">
-        <v>431</v>
+        <v>434</v>
       </c>
       <c r="C147" s="1">
         <v>200000.0</v>
       </c>
       <c r="D147" s="1">
-        <v>95.07492218</v>
+        <v>91.64064787</v>
       </c>
       <c r="E147" s="1">
-        <v>100.243095</v>
+        <v>95.837535</v>
       </c>
       <c r="F147" t="s">
         <v>8</v>
       </c>
       <c r="G147">
         <v>1.0</v>
       </c>
       <c r="H147" s="1">
-        <v>200486.19</v>
+        <v>191675.07</v>
       </c>
       <c r="I147" s="1">
-        <v>-9056.35</v>
+        <v>-7728.02</v>
       </c>
       <c r="J147" s="1">
-        <v>-4.5171939274221</v>
+        <v>-4.031833665171</v>
       </c>
       <c r="K147">
         <v>0.0</v>
       </c>
-      <c r="L147" t="s">
-        <v>432</v>
+      <c r="L147">
+        <v>665.75</v>
       </c>
       <c r="M147" s="1">
-        <v>190149.84</v>
+        <v>183281.3</v>
       </c>
       <c r="N147" s="1">
-        <v>191429.84</v>
+        <v>183947.05</v>
       </c>
       <c r="O147" s="1">
-        <v>0.4</v>
+        <v>0.38</v>
       </c>
       <c r="P147">
         <v>1</v>
       </c>
     </row>
     <row r="148" spans="1:16">
       <c r="A148" t="s">
-        <v>433</v>
+        <v>435</v>
       </c>
       <c r="B148" t="s">
-        <v>434</v>
+        <v>436</v>
       </c>
       <c r="C148" s="1">
-        <v>200000.0</v>
+        <v>560000.0</v>
       </c>
       <c r="D148" s="1">
-        <v>101.76069418</v>
+        <v>84.04079423</v>
       </c>
       <c r="E148" s="1">
-        <v>99.948</v>
+        <v>85.126713</v>
       </c>
       <c r="F148" t="s">
         <v>8</v>
       </c>
       <c r="G148">
         <v>1.0</v>
       </c>
       <c r="H148" s="1">
-        <v>199896.0</v>
+        <v>476709.59</v>
       </c>
       <c r="I148" s="1">
-        <v>8722.1</v>
+        <v>-2709.64</v>
       </c>
       <c r="J148" s="1">
-        <v>4.3633189258414</v>
+        <v>-0.56840475980355</v>
       </c>
       <c r="K148">
         <v>0.0</v>
       </c>
       <c r="L148" t="s">
-        <v>435</v>
+        <v>437</v>
       </c>
       <c r="M148" s="1">
-        <v>203521.39</v>
+        <v>470628.44</v>
       </c>
       <c r="N148" s="1">
-        <v>208618.1</v>
+        <v>473999.95</v>
       </c>
       <c r="O148" s="1">
-        <v>0.43</v>
+        <v>0.98</v>
       </c>
       <c r="P148">
         <v>1</v>
       </c>
     </row>
     <row r="149" spans="1:16">
       <c r="A149" t="s">
-        <v>436</v>
+        <v>438</v>
       </c>
       <c r="B149" t="s">
-        <v>437</v>
+        <v>439</v>
       </c>
       <c r="C149" s="1">
-        <v>150000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D149" s="1">
-        <v>93.03947861</v>
+        <v>94.92725091</v>
       </c>
       <c r="E149" s="1">
-        <v>90.382013</v>
+        <v>100.243095</v>
       </c>
       <c r="F149" t="s">
         <v>8</v>
       </c>
       <c r="G149">
         <v>1.0</v>
       </c>
       <c r="H149" s="1">
-        <v>135573.02</v>
+        <v>200486.19</v>
       </c>
       <c r="I149" s="1">
-        <v>4065.82</v>
+        <v>-9264.02</v>
       </c>
       <c r="J149" s="1">
-        <v>2.9989890318885</v>
+        <v>-4.6207771218556</v>
       </c>
       <c r="K149">
         <v>0.0</v>
       </c>
-      <c r="L149">
-        <v>79.62</v>
+      <c r="L149" t="s">
+        <v>440</v>
       </c>
       <c r="M149" s="1">
-        <v>139559.22</v>
+        <v>189854.5</v>
       </c>
       <c r="N149" s="1">
-        <v>139638.84</v>
+        <v>191222.17</v>
       </c>
       <c r="O149" s="1">
-        <v>0.29</v>
+        <v>0.4</v>
       </c>
       <c r="P149">
         <v>1</v>
       </c>
     </row>
     <row r="150" spans="1:16">
       <c r="A150" t="s">
-        <v>438</v>
+        <v>441</v>
       </c>
       <c r="B150" t="s">
-        <v>439</v>
+        <v>442</v>
       </c>
       <c r="C150" s="1">
-        <v>160000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D150" s="1">
-        <v>87.92812547</v>
+        <v>101.57043417</v>
       </c>
       <c r="E150" s="1">
-        <v>86.219563</v>
+        <v>99.948</v>
       </c>
       <c r="F150" t="s">
         <v>8</v>
       </c>
       <c r="G150">
         <v>1.0</v>
       </c>
       <c r="H150" s="1">
-        <v>137951.3</v>
+        <v>199896.0</v>
       </c>
       <c r="I150" s="1">
-        <v>2803.84</v>
+        <v>8982.68</v>
       </c>
       <c r="J150" s="1">
-        <v>2.032485377086</v>
+        <v>4.4936767118902</v>
       </c>
       <c r="K150">
         <v>0.0</v>
       </c>
-      <c r="L150">
-        <v>70.14</v>
+      <c r="L150" t="s">
+        <v>443</v>
       </c>
       <c r="M150" s="1">
-        <v>140685.0</v>
+        <v>203140.87</v>
       </c>
       <c r="N150" s="1">
-        <v>140755.14</v>
+        <v>208878.68</v>
       </c>
       <c r="O150" s="1">
-        <v>0.29</v>
+        <v>0.43</v>
       </c>
       <c r="P150">
         <v>1</v>
       </c>
     </row>
     <row r="151" spans="1:16">
       <c r="A151" t="s">
-        <v>440</v>
+        <v>444</v>
       </c>
       <c r="B151" t="s">
-        <v>441</v>
+        <v>445</v>
       </c>
       <c r="C151" s="1">
-        <v>140000.0</v>
+        <v>150000.0</v>
       </c>
       <c r="D151" s="1">
-        <v>97.22331119</v>
+        <v>92.63994563</v>
       </c>
       <c r="E151" s="1">
-        <v>98.939836</v>
+        <v>90.382013</v>
       </c>
       <c r="F151" t="s">
         <v>8</v>
       </c>
       <c r="G151">
         <v>1.0</v>
       </c>
       <c r="H151" s="1">
-        <v>138515.77</v>
+        <v>135573.02</v>
       </c>
       <c r="I151" s="1">
-        <v>487.96</v>
+        <v>3476.8</v>
       </c>
       <c r="J151" s="1">
-        <v>0.35227757821366</v>
+        <v>2.5645220560846</v>
       </c>
       <c r="K151">
         <v>0.0</v>
       </c>
-      <c r="L151" t="s">
-        <v>442</v>
+      <c r="L151">
+        <v>89.9</v>
       </c>
       <c r="M151" s="1">
-        <v>136112.63</v>
+        <v>138959.92</v>
       </c>
       <c r="N151" s="1">
-        <v>139003.73</v>
+        <v>139049.82</v>
       </c>
       <c r="O151" s="1">
         <v>0.29</v>
       </c>
       <c r="P151">
         <v>1</v>
       </c>
     </row>
     <row r="152" spans="1:16">
       <c r="A152" t="s">
-        <v>443</v>
+        <v>446</v>
       </c>
       <c r="B152" t="s">
-        <v>444</v>
+        <v>447</v>
       </c>
       <c r="C152" s="1">
-        <v>400000.0</v>
+        <v>160000.0</v>
       </c>
       <c r="D152" s="1">
-        <v>99.67370053</v>
+        <v>87.55317724</v>
       </c>
       <c r="E152" s="1">
-        <v>98.91284</v>
+        <v>86.219563</v>
       </c>
       <c r="F152" t="s">
         <v>8</v>
       </c>
       <c r="G152">
         <v>1.0</v>
       </c>
       <c r="H152" s="1">
-        <v>395651.36</v>
+        <v>137951.3</v>
       </c>
       <c r="I152" s="1">
-        <v>4703.72</v>
+        <v>2247.76</v>
       </c>
       <c r="J152" s="1">
-        <v>1.1888547533364</v>
+        <v>1.6293866023734</v>
       </c>
       <c r="K152">
         <v>0.0</v>
       </c>
-      <c r="L152" t="s">
-        <v>445</v>
+      <c r="L152">
+        <v>113.97</v>
       </c>
       <c r="M152" s="1">
-        <v>398694.81</v>
+        <v>140085.09</v>
       </c>
       <c r="N152" s="1">
-        <v>400355.08</v>
+        <v>140199.06</v>
       </c>
       <c r="O152" s="1">
-        <v>0.83</v>
+        <v>0.29</v>
       </c>
       <c r="P152">
         <v>1</v>
       </c>
     </row>
     <row r="153" spans="1:16">
       <c r="A153" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
       <c r="B153" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="C153" s="1">
-        <v>150000.0</v>
+        <v>140000.0</v>
       </c>
       <c r="D153" s="1">
-        <v>92.45109795</v>
+        <v>97.00952945</v>
       </c>
       <c r="E153" s="1">
-        <v>90.429947</v>
+        <v>98.939836</v>
       </c>
       <c r="F153" t="s">
         <v>8</v>
       </c>
       <c r="G153">
         <v>1.0</v>
       </c>
       <c r="H153" s="1">
-        <v>135644.92</v>
+        <v>138515.77</v>
       </c>
       <c r="I153" s="1">
-        <v>3067.69</v>
+        <v>361.27</v>
       </c>
       <c r="J153" s="1">
-        <v>2.2615590764475</v>
+        <v>0.26081506820487</v>
       </c>
       <c r="K153">
         <v>0.0</v>
       </c>
-      <c r="L153">
-        <v>35.96</v>
+      <c r="L153" t="s">
+        <v>450</v>
       </c>
       <c r="M153" s="1">
-        <v>138676.65</v>
+        <v>135813.34</v>
       </c>
       <c r="N153" s="1">
-        <v>138712.61</v>
+        <v>138877.04</v>
       </c>
       <c r="O153" s="1">
         <v>0.29</v>
       </c>
       <c r="P153">
         <v>1</v>
       </c>
     </row>
     <row r="154" spans="1:16">
       <c r="A154" t="s">
-        <v>448</v>
+        <v>451</v>
       </c>
       <c r="B154" t="s">
-        <v>449</v>
+        <v>452</v>
       </c>
       <c r="C154" s="1">
-        <v>300000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D154" s="1">
-        <v>100.27551212</v>
+        <v>99.78088009</v>
       </c>
       <c r="E154" s="1">
-        <v>104.254153</v>
+        <v>98.91284</v>
       </c>
       <c r="F154" t="s">
         <v>8</v>
       </c>
       <c r="G154">
         <v>1.0</v>
       </c>
       <c r="H154" s="1">
-        <v>312762.46</v>
+        <v>395651.36</v>
       </c>
       <c r="I154" s="1">
-        <v>-2827.02</v>
+        <v>5242.02</v>
       </c>
       <c r="J154" s="1">
-        <v>-0.90388725040723</v>
+        <v>1.324908879373</v>
       </c>
       <c r="K154">
         <v>0.0</v>
       </c>
       <c r="L154" t="s">
-        <v>450</v>
+        <v>453</v>
       </c>
       <c r="M154" s="1">
-        <v>300826.54</v>
+        <v>399123.52</v>
       </c>
       <c r="N154" s="1">
-        <v>309935.44</v>
+        <v>400893.38</v>
       </c>
       <c r="O154" s="1">
-        <v>0.64</v>
+        <v>0.83</v>
       </c>
       <c r="P154">
         <v>1</v>
       </c>
     </row>
     <row r="155" spans="1:16">
       <c r="A155" t="s">
-        <v>451</v>
+        <v>454</v>
       </c>
       <c r="B155" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
       <c r="C155" s="1">
-        <v>500000.0</v>
+        <v>150000.0</v>
       </c>
       <c r="D155" s="1">
-        <v>93.14529906</v>
+        <v>92.29065186</v>
       </c>
       <c r="E155" s="1">
-        <v>95.381538</v>
+        <v>90.429947</v>
       </c>
       <c r="F155" t="s">
         <v>8</v>
       </c>
       <c r="G155">
         <v>1.0</v>
       </c>
       <c r="H155" s="1">
-        <v>476907.69</v>
+        <v>135644.92</v>
       </c>
       <c r="I155" s="1">
-        <v>-10237.7</v>
+        <v>2837.29</v>
       </c>
       <c r="J155" s="1">
-        <v>-2.1466837743799</v>
+        <v>2.0917038397015</v>
       </c>
       <c r="K155">
         <v>0.0</v>
       </c>
       <c r="L155">
-        <v>943.49</v>
+        <v>46.23</v>
       </c>
       <c r="M155" s="1">
-        <v>465726.5</v>
+        <v>138435.98</v>
       </c>
       <c r="N155" s="1">
-        <v>466669.99</v>
+        <v>138482.21</v>
       </c>
       <c r="O155" s="1">
-        <v>0.97</v>
+        <v>0.29</v>
       </c>
       <c r="P155">
         <v>1</v>
       </c>
     </row>
     <row r="156" spans="1:16">
       <c r="A156" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="B156" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="C156" s="1">
-        <v>400000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D156" s="1">
-        <v>106.00988375</v>
+        <v>99.72212907</v>
       </c>
       <c r="E156" s="1">
-        <v>109.314258</v>
+        <v>104.254153</v>
       </c>
       <c r="F156" t="s">
         <v>8</v>
       </c>
       <c r="G156">
         <v>1.0</v>
       </c>
       <c r="H156" s="1">
-        <v>437257.03</v>
+        <v>312762.46</v>
       </c>
       <c r="I156" s="1">
-        <v>-4943.52</v>
+        <v>-3952.92</v>
       </c>
       <c r="J156" s="1">
-        <v>-1.1305753048727</v>
+        <v>-1.2638729085326</v>
       </c>
       <c r="K156">
         <v>0.0</v>
       </c>
       <c r="L156" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
       <c r="M156" s="1">
-        <v>424039.54</v>
+        <v>299166.39</v>
       </c>
       <c r="N156" s="1">
-        <v>432313.51</v>
+        <v>308809.54</v>
       </c>
       <c r="O156" s="1">
-        <v>0.9</v>
+        <v>0.64</v>
       </c>
       <c r="P156">
         <v>1</v>
       </c>
     </row>
     <row r="157" spans="1:16">
       <c r="A157" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="B157" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="C157" s="1">
-        <v>-2.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D157" s="1">
-        <v>115.79</v>
+        <v>92.70177831</v>
       </c>
       <c r="E157" s="1">
-        <v>115.54</v>
+        <v>95.381538</v>
       </c>
       <c r="F157" t="s">
         <v>8</v>
       </c>
       <c r="G157">
         <v>1.0</v>
       </c>
       <c r="H157" s="1">
-        <v>0.0</v>
+        <v>476907.69</v>
       </c>
       <c r="I157" s="1">
-        <v>-500.0</v>
+        <v>-11804.62</v>
       </c>
       <c r="J157" s="1">
-        <v>0</v>
+        <v>-2.4752421165614</v>
       </c>
       <c r="K157">
         <v>0.0</v>
       </c>
-      <c r="L157">
-        <v>0.0</v>
+      <c r="L157" t="s">
+        <v>461</v>
       </c>
       <c r="M157" s="1">
-        <v>-500.0</v>
+        <v>463508.89</v>
       </c>
       <c r="N157" s="1">
-        <v>-500.0</v>
+        <v>465103.07</v>
       </c>
       <c r="O157" s="1">
-        <v>0.0</v>
+        <v>0.97</v>
       </c>
       <c r="P157">
         <v>1</v>
       </c>
     </row>
     <row r="158" spans="1:16">
       <c r="A158" t="s">
-        <v>458</v>
+        <v>462</v>
       </c>
       <c r="B158" t="s">
-        <v>459</v>
+        <v>463</v>
       </c>
       <c r="C158" s="1">
-        <v>2.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D158" s="1">
-        <v>125.68</v>
+        <v>105.61961554</v>
       </c>
       <c r="E158" s="1">
-        <v>124.49</v>
+        <v>109.314258</v>
       </c>
       <c r="F158" t="s">
         <v>8</v>
       </c>
       <c r="G158">
         <v>1.0</v>
       </c>
       <c r="H158" s="1">
-        <v>0.0</v>
+        <v>437257.03</v>
       </c>
       <c r="I158" s="1">
-        <v>2380.0</v>
+        <v>-5408.7</v>
       </c>
       <c r="J158" s="1">
-        <v>0</v>
+        <v>-1.236961244511</v>
       </c>
       <c r="K158">
         <v>0.0</v>
       </c>
-      <c r="L158">
-        <v>0.0</v>
+      <c r="L158" t="s">
+        <v>464</v>
       </c>
       <c r="M158" s="1">
-        <v>2380.0</v>
+        <v>422478.47</v>
       </c>
       <c r="N158" s="1">
-        <v>2380.0</v>
+        <v>431848.33</v>
       </c>
       <c r="O158" s="1">
-        <v>0.0</v>
+        <v>0.9</v>
       </c>
       <c r="P158">
         <v>1</v>
       </c>
     </row>
     <row r="159" spans="1:16">
       <c r="A159" t="s">
-        <v>460</v>
+        <v>465</v>
       </c>
       <c r="B159" t="s">
-        <v>461</v>
+        <v>466</v>
       </c>
       <c r="C159" s="1">
-        <v>23.0</v>
+        <v>11.0</v>
       </c>
       <c r="D159" s="1">
-        <v>105.995</v>
+        <v>115.41</v>
       </c>
       <c r="E159" s="1">
-        <v>105.725</v>
+        <v>115.43</v>
       </c>
       <c r="F159" t="s">
         <v>8</v>
       </c>
       <c r="G159">
         <v>1.0</v>
       </c>
       <c r="H159" s="1">
         <v>0.0</v>
       </c>
       <c r="I159" s="1">
-        <v>6210.0</v>
+        <v>-220.0</v>
       </c>
       <c r="J159" s="1">
         <v>0</v>
       </c>
       <c r="K159">
         <v>0.0</v>
       </c>
       <c r="L159">
         <v>0.0</v>
       </c>
       <c r="M159" s="1">
-        <v>6210.0</v>
+        <v>-220.0</v>
       </c>
       <c r="N159" s="1">
-        <v>6210.0</v>
+        <v>-220.0</v>
       </c>
       <c r="O159" s="1">
-        <v>0.01</v>
+        <v>0.0</v>
       </c>
       <c r="P159">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="160" spans="1:16">
+      <c r="A160" t="s">
+        <v>467</v>
+      </c>
+      <c r="B160" t="s">
+        <v>468</v>
+      </c>
+      <c r="C160" s="1">
+        <v>2.0</v>
+      </c>
+      <c r="D160" s="1">
+        <v>125.28</v>
+      </c>
+      <c r="E160" s="1">
+        <v>124.49</v>
+      </c>
+      <c r="F160" t="s">
+        <v>8</v>
+      </c>
+      <c r="G160">
+        <v>1.0</v>
+      </c>
+      <c r="H160" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I160" s="1">
+        <v>1580.0</v>
+      </c>
+      <c r="J160" s="1">
+        <v>0</v>
+      </c>
+      <c r="K160">
+        <v>0.0</v>
+      </c>
+      <c r="L160">
+        <v>0.0</v>
+      </c>
+      <c r="M160" s="1">
+        <v>1580.0</v>
+      </c>
+      <c r="N160" s="1">
+        <v>1580.0</v>
+      </c>
+      <c r="O160" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P160">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="161" spans="1:16">
+      <c r="A161" t="s">
+        <v>469</v>
+      </c>
+      <c r="B161" t="s">
+        <v>470</v>
+      </c>
+      <c r="C161" s="1">
+        <v>22.0</v>
+      </c>
+      <c r="D161" s="1">
+        <v>105.745</v>
+      </c>
+      <c r="E161" s="1">
+        <v>105.725</v>
+      </c>
+      <c r="F161" t="s">
+        <v>8</v>
+      </c>
+      <c r="G161">
+        <v>1.0</v>
+      </c>
+      <c r="H161" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I161" s="1">
+        <v>440.0</v>
+      </c>
+      <c r="J161" s="1">
+        <v>0</v>
+      </c>
+      <c r="K161">
+        <v>0.0</v>
+      </c>
+      <c r="L161">
+        <v>0.0</v>
+      </c>
+      <c r="M161" s="1">
+        <v>440.0</v>
+      </c>
+      <c r="N161" s="1">
+        <v>440.0</v>
+      </c>
+      <c r="O161" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P161">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>