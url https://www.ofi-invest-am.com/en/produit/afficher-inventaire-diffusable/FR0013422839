--- v3 (2026-08-11)
+++ v4 (2026-09-01)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="471">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="475">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>X</t>
   </si>
   <si>
     <t>FR0013422813</t>
   </si>
   <si>
@@ -136,1335 +136,1347 @@
   <si>
     <t>VBCE (EUR)</t>
   </si>
   <si>
     <t>VBCI (EUR)</t>
   </si>
   <si>
     <t>Poids</t>
   </si>
   <si>
     <t>Nb.</t>
   </si>
   <si>
     <t>FR001400KPZ3</t>
   </si>
   <si>
     <t>OFI INVEST ESG LIQ I</t>
   </si>
   <si>
     <t>XS2491189408</t>
   </si>
   <si>
     <t>A2A EX 2.5 06-26</t>
   </si>
   <si>
-    <t>3 183.56</t>
+    <t>3 384.93</t>
   </si>
   <si>
     <t>XS3238204062</t>
   </si>
   <si>
     <t>A2A EX 3.25 05-32</t>
   </si>
   <si>
-    <t>3 844.79</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2986639701</t>
   </si>
   <si>
     <t>A2A EX 3.625 01-35</t>
   </si>
   <si>
-    <t>1 677.63</t>
+    <t>2 019.67</t>
   </si>
   <si>
     <t>XS2583205906</t>
   </si>
   <si>
     <t>A2A EX 4.375 02-34</t>
   </si>
   <si>
-    <t>1 542.64</t>
+    <t>1 869.86</t>
   </si>
   <si>
     <t>XS2534976886</t>
   </si>
   <si>
     <t>A2A EX 4.5 09-30</t>
   </si>
   <si>
-    <t>3 782.47</t>
+    <t>4 119.04</t>
   </si>
   <si>
     <t>XS2487054939</t>
   </si>
   <si>
     <t>ABN AMR 3.0 06-32</t>
   </si>
   <si>
-    <t>14 219.18</t>
-[...1 lines deleted...]
-  <si>
     <t>XS3185662676</t>
   </si>
   <si>
     <t>ABN AMR 3.0 09-32</t>
   </si>
   <si>
-    <t>5 745.21</t>
+    <t>6 263.01</t>
   </si>
   <si>
     <t>XS2536941656</t>
   </si>
   <si>
     <t>ABN AMR 4.25 02-30</t>
   </si>
   <si>
+    <t>1 187.67</t>
+  </si>
+  <si>
     <t>XS3066564900</t>
   </si>
   <si>
     <t>ACHM BA 2.5 05-28</t>
   </si>
   <si>
     <t>XS3237229193</t>
   </si>
   <si>
     <t>AIB GRO 3.75 12-36</t>
   </si>
   <si>
-    <t>24 416.51</t>
+    <t>27 581.61</t>
   </si>
   <si>
     <t>XS3219374975</t>
   </si>
   <si>
     <t>ALPH BA 3.125 10-31</t>
   </si>
   <si>
-    <t>4 006.85</t>
+    <t>4 438.36</t>
   </si>
   <si>
     <t>XS3357187809</t>
   </si>
   <si>
     <t>ALPH BA 3.75 05-32</t>
   </si>
   <si>
     <t>FR00140005T0</t>
   </si>
   <si>
     <t>ARKEMA 0.125 10-26</t>
   </si>
   <si>
     <t>FR0014012JL7</t>
   </si>
   <si>
     <t>ARKEMA 3.5 09-33</t>
   </si>
   <si>
-    <t>7 076.71</t>
+    <t>7 680.82</t>
   </si>
   <si>
     <t>XS3215529192</t>
   </si>
   <si>
     <t>ASN BAN 3.375 10-32</t>
   </si>
   <si>
-    <t>3 661.64</t>
+    <t>4 050.00</t>
   </si>
   <si>
     <t>XS2694995163</t>
   </si>
   <si>
     <t>ASR NED 3.625 12-28</t>
   </si>
   <si>
-    <t>7 095.07</t>
+    <t>8 075.31</t>
   </si>
   <si>
     <t>XS2747590896</t>
   </si>
   <si>
     <t>ASS GEN 3.212 01-29</t>
   </si>
   <si>
-    <t>1 401.84</t>
+    <t>1 651.32</t>
   </si>
   <si>
     <t>XS2747596315</t>
   </si>
   <si>
     <t>ASS GEN 3.547 01-34</t>
   </si>
   <si>
-    <t>1 146.70</t>
+    <t>1 350.78</t>
   </si>
   <si>
     <t>XS2314312179</t>
   </si>
   <si>
     <t>AXA 1.375 10-41</t>
   </si>
   <si>
-    <t>8 376.58</t>
+    <t>9 183.49</t>
   </si>
   <si>
     <t>FR0014015J87</t>
   </si>
   <si>
     <t>AYVENS 3.0 04-30</t>
   </si>
   <si>
     <t>FR0014017YD2</t>
   </si>
   <si>
     <t>AYVENS 3.375 04-29</t>
   </si>
   <si>
     <t>IT0005675126</t>
   </si>
   <si>
     <t>BANC BP 3.125 10-31</t>
   </si>
   <si>
-    <t>2 767.12</t>
+    <t>3 054.79</t>
   </si>
   <si>
     <t>XS2357417257</t>
   </si>
   <si>
     <t>BANC NT 0.625 06-29</t>
   </si>
   <si>
-    <t>1 106.16</t>
+    <t>1 178.08</t>
   </si>
   <si>
     <t>XS2194370727</t>
   </si>
   <si>
     <t>BANC NT 1.125 06-27</t>
   </si>
   <si>
+    <t>1 063.36</t>
+  </si>
+  <si>
     <t>XS2063247915</t>
   </si>
   <si>
     <t>BANC SA 0.3 10-26</t>
   </si>
   <si>
+    <t>ES0213679OV1</t>
+  </si>
+  <si>
+    <t>BANK 3.75 06-34</t>
+  </si>
+  <si>
     <t>XS2804565435</t>
   </si>
   <si>
     <t>BANK OF 3.5 04-29</t>
   </si>
   <si>
+    <t>1 352.05</t>
+  </si>
+  <si>
     <t>XS3320133948</t>
   </si>
   <si>
     <t>BANK OF 3.625 03-32</t>
   </si>
   <si>
-    <t>2 050.86</t>
+    <t>2 912.22</t>
   </si>
   <si>
     <t>FR00140003P3</t>
   </si>
   <si>
     <t>BANQ FE 0.1 10-27</t>
   </si>
   <si>
     <t>FR0014004750</t>
   </si>
   <si>
     <t>BANQ FE 0.25 06-28</t>
   </si>
   <si>
     <t>FR001400Q0T5</t>
   </si>
   <si>
     <t>BANQ FE 3.5 05-31</t>
   </si>
   <si>
-    <t>17 404.11</t>
-[...1 lines deleted...]
-  <si>
     <t>XS3170898723</t>
   </si>
   <si>
     <t>BAWA BK 3.375 09-33</t>
   </si>
   <si>
-    <t>23 393.84</t>
+    <t>25 335.62</t>
   </si>
   <si>
     <t>XS2013745703</t>
   </si>
   <si>
     <t>BBVA 1.0 06-26</t>
   </si>
   <si>
-    <t>3 572.60</t>
+    <t>3 802.74</t>
   </si>
   <si>
     <t>BE6328785207</t>
   </si>
   <si>
     <t>BELF SA 0.375 06-27</t>
   </si>
   <si>
     <t>BE6352762387</t>
   </si>
   <si>
     <t>BELF SA 3.625 06-30</t>
   </si>
   <si>
-    <t>16 684.93</t>
+    <t>17 727.74</t>
   </si>
   <si>
     <t>BE6344187966</t>
   </si>
   <si>
     <t>BELF SA 3.875 06-28</t>
   </si>
   <si>
-    <t>3 556.51</t>
+    <t>3 779.45</t>
   </si>
   <si>
     <t>XS2634687912</t>
   </si>
   <si>
     <t>BK AMER 4.134 06-28</t>
   </si>
   <si>
-    <t>18 971.10</t>
+    <t>20 160.33</t>
   </si>
   <si>
     <t>XS3225871121</t>
   </si>
   <si>
     <t>BK IREL 3.625 11-36</t>
   </si>
   <si>
-    <t>2 010.14</t>
+    <t>2 239.55</t>
   </si>
   <si>
     <t>XS3332496184</t>
   </si>
   <si>
     <t>BK IREL 3.875 04-34</t>
   </si>
   <si>
-    <t>1 301.47</t>
+    <t>1 968.08</t>
   </si>
   <si>
     <t>XS2643234011</t>
   </si>
   <si>
     <t>BK IREL 5.0 07-31</t>
   </si>
   <si>
-    <t>15 221.23</t>
+    <t>16 242.47</t>
   </si>
   <si>
     <t>FR0013415692</t>
   </si>
   <si>
     <t>BQ POST 1.375 04-29</t>
   </si>
   <si>
     <t>XS3038544790</t>
   </si>
   <si>
     <t>BRAM U 3.625 04-33</t>
   </si>
   <si>
-    <t>2 011.53</t>
+    <t>3 041.82</t>
   </si>
   <si>
     <t>DE000BU3Z005</t>
   </si>
   <si>
     <t>BUND DE 2.3 02-33</t>
   </si>
   <si>
-    <t>1 672.07</t>
+    <t>2 075.67</t>
   </si>
   <si>
     <t>FR001400M4O2</t>
   </si>
   <si>
     <t>CA 4.375 11-33</t>
   </si>
   <si>
-    <t>16 013.70</t>
+    <t>18 027.40</t>
   </si>
   <si>
     <t>XS3108521124</t>
   </si>
   <si>
     <t>CA AUTO 2.75 07-28</t>
   </si>
   <si>
-    <t>2 358.97</t>
+    <t>2 518.77</t>
   </si>
   <si>
     <t>XS2555187801</t>
   </si>
   <si>
     <t>CAIX 5.375 11-30</t>
   </si>
   <si>
-    <t>2 650.68</t>
+    <t>2 959.93</t>
   </si>
   <si>
     <t>DE000CZ45W57</t>
   </si>
   <si>
     <t>CMZB FR 3.0 09-27</t>
   </si>
   <si>
-    <t>1 980.82</t>
+    <t>2 153.42</t>
   </si>
   <si>
     <t>FR0013463775</t>
   </si>
   <si>
     <t>CNP ASS 2.0 07-50</t>
   </si>
   <si>
-    <t>7 945.21</t>
+    <t>8 520.55</t>
   </si>
   <si>
     <t>XS3320133781</t>
   </si>
   <si>
     <t>COLO SF 3.875 04-31</t>
   </si>
   <si>
+    <t>1 189.04</t>
+  </si>
+  <si>
     <t>DE000CZ457W4</t>
   </si>
   <si>
     <t>COMM AK 4.0 01-38</t>
   </si>
   <si>
-    <t>3 682.19</t>
+    <t>4 372.60</t>
   </si>
   <si>
     <t>DE000CZ45ZY0</t>
   </si>
   <si>
     <t>COMM AK 4.125 06-37</t>
   </si>
   <si>
-    <t>14 330.14</t>
+    <t>15 279.45</t>
   </si>
   <si>
     <t>DE000CZ439B6</t>
   </si>
   <si>
     <t>COMM AK 5.25 03-29</t>
   </si>
   <si>
-    <t>2 114.38</t>
+    <t>3 020.55</t>
   </si>
   <si>
     <t>XS2796609787</t>
   </si>
   <si>
     <t>COMP DE 3.375 04-30</t>
   </si>
   <si>
     <t>XS2796659964</t>
   </si>
   <si>
     <t>COMP DE 3.625 04-34</t>
   </si>
   <si>
+    <t>1 112.33</t>
+  </si>
+  <si>
     <t>XS3200103490</t>
   </si>
   <si>
     <t>COOP RA 3.548 10-35</t>
   </si>
   <si>
-    <t>12 713.67</t>
+    <t>13 896.33</t>
   </si>
   <si>
     <t>FR0013447232</t>
   </si>
   <si>
     <t>COVI 1.125 09-31</t>
   </si>
   <si>
-    <t>1 467.12</t>
+    <t>1 596.58</t>
   </si>
   <si>
     <t>FR0014010IN9</t>
   </si>
   <si>
     <t>COVI 3.625 06-34</t>
   </si>
   <si>
-    <t>3 277.40</t>
+    <t>3 485.96</t>
   </si>
   <si>
     <t>XS3244187764</t>
   </si>
   <si>
     <t>DANS BK 3.375 12-33</t>
   </si>
   <si>
-    <t>8 987.67</t>
+    <t>10 152.74</t>
   </si>
   <si>
     <t>XS3101509167</t>
   </si>
   <si>
     <t>DANS BK 3.5 11-35</t>
   </si>
   <si>
-    <t>2 517.12</t>
+    <t>2 819.18</t>
   </si>
   <si>
     <t>XS2637421848</t>
   </si>
   <si>
     <t>DANS BK 4.75 06-30</t>
   </si>
   <si>
-    <t>5 515.21</t>
+    <t>5 870.48</t>
   </si>
   <si>
     <t>XS2280835260</t>
   </si>
   <si>
     <t>DIGI IN 0.625 07-31</t>
   </si>
   <si>
-    <t>3 102.74</t>
+    <t>3 318.49</t>
   </si>
   <si>
     <t>XS3074473474</t>
   </si>
   <si>
     <t>DNB BAN 3.125 05-31</t>
   </si>
   <si>
-    <t>30 650.68</t>
+    <t>1 198.63</t>
   </si>
   <si>
     <t>XS3166221948</t>
   </si>
   <si>
     <t>EAST JA 3.727 09-37</t>
   </si>
   <si>
-    <t>7 440.11</t>
+    <t>8 057.67</t>
   </si>
   <si>
     <t>PTEDP6OM0007</t>
   </si>
   <si>
     <t>EDP 4.375 12-55</t>
   </si>
   <si>
-    <t>4 315.07</t>
+    <t>5 573.63</t>
   </si>
   <si>
     <t>XS2978779176</t>
   </si>
   <si>
     <t>EDP SER 3.5 07-31</t>
   </si>
   <si>
-    <t>15 327.12</t>
+    <t>7 295.34</t>
+  </si>
+  <si>
+    <t>XS3391835629</t>
+  </si>
+  <si>
+    <t>EDP SER 3.75 03-33</t>
   </si>
   <si>
     <t>XS2699159351</t>
   </si>
   <si>
     <t>EDP SER 4.375 04-32</t>
   </si>
   <si>
     <t>BE6368381404</t>
   </si>
   <si>
     <t>ELIA TR 3.5 10-35</t>
   </si>
   <si>
-    <t>2 080.82</t>
+    <t>2 282.19</t>
   </si>
   <si>
     <t>BE6340849569</t>
   </si>
   <si>
     <t>ELIA TR 3.625 01-33</t>
   </si>
   <si>
-    <t>1 142.12</t>
+    <t>1 350.68</t>
   </si>
   <si>
     <t>BE6349118800</t>
   </si>
   <si>
     <t>ELIA TR 3.75 01-36</t>
   </si>
   <si>
-    <t>2 404.11</t>
+    <t>2 835.62</t>
   </si>
   <si>
     <t>XS3044299769</t>
   </si>
   <si>
     <t>ELLE AB 3.75 05-35</t>
   </si>
   <si>
-    <t>7 217.67</t>
-[...1 lines deleted...]
-  <si>
     <t>XS1750986744</t>
   </si>
   <si>
     <t>ENEL FI 1.125 09-26</t>
   </si>
   <si>
-    <t>2 099.43</t>
+    <t>2 283.90</t>
   </si>
   <si>
     <t>XS3299702137</t>
   </si>
   <si>
     <t>ENEX HO 3.0 02-32</t>
   </si>
   <si>
-    <t>2 208.74</t>
+    <t>2 811.12</t>
   </si>
   <si>
     <t>XS3045470492</t>
   </si>
   <si>
     <t>ENEX HO 3.25 04-33</t>
   </si>
   <si>
+    <t>1 469.18</t>
+  </si>
+  <si>
     <t>FR0013455813</t>
   </si>
   <si>
     <t>ENGIE 0.5 10-30</t>
   </si>
   <si>
     <t>FR0014000RR2</t>
   </si>
   <si>
     <t>ENGIE 1.5 PERP</t>
   </si>
   <si>
-    <t>1 347.95</t>
+    <t>1 520.55</t>
   </si>
   <si>
     <t>FR0013504693</t>
   </si>
   <si>
     <t>ENGIE 2.125 03-32</t>
   </si>
   <si>
     <t>FR0014016Z94</t>
   </si>
   <si>
     <t>ENGIE 4.371 PERP</t>
   </si>
   <si>
-    <t>1 293.40</t>
+    <t>2 299.37</t>
   </si>
   <si>
     <t>XS1702729275</t>
   </si>
   <si>
     <t>EON INT 1.25 10-27</t>
   </si>
   <si>
+    <t>1 088.36</t>
+  </si>
+  <si>
     <t>XS2463518998</t>
   </si>
   <si>
     <t>EON SE 1.625 03-31</t>
   </si>
   <si>
     <t>XS2747600018</t>
   </si>
   <si>
     <t>EON SE 3.375 01-31</t>
   </si>
   <si>
-    <t>1 472.98</t>
+    <t>1 735.12</t>
   </si>
   <si>
     <t>XS2574873183</t>
   </si>
   <si>
     <t>EON SE 3.875 01-35</t>
   </si>
   <si>
-    <t>1 669.97</t>
+    <t>1 959.79</t>
   </si>
   <si>
     <t>XS2673547746</t>
   </si>
   <si>
     <t>EON SE 4.0 08-33</t>
   </si>
   <si>
-    <t>8 449.32</t>
+    <t>9 139.73</t>
   </si>
   <si>
     <t>XS2432544349</t>
   </si>
   <si>
     <t>ESB FIN 1.0 07-34</t>
   </si>
   <si>
-    <t>2 449.32</t>
+    <t>2 621.92</t>
   </si>
   <si>
     <t>XS2697970536</t>
   </si>
   <si>
     <t>ESB FIN 4.25 03-36</t>
   </si>
   <si>
+    <t>1 071.23</t>
+  </si>
+  <si>
     <t>EU000A3K4DG1</t>
   </si>
   <si>
     <t>EURO UN 1.25 02-43</t>
   </si>
   <si>
-    <t>2 768.84</t>
+    <t>3 362.16</t>
   </si>
   <si>
     <t>DE000A4DFCB7</t>
   </si>
   <si>
     <t>EVON IN 3.25 01-30</t>
   </si>
   <si>
-    <t>1 386.90</t>
+    <t>1 633.73</t>
   </si>
   <si>
     <t>DE000A4DFWV3</t>
   </si>
   <si>
     <t>EVON IN 4.25 09-55</t>
   </si>
   <si>
-    <t>2 864.38</t>
+    <t>3 108.90</t>
   </si>
   <si>
     <t>XS2784700671</t>
   </si>
   <si>
     <t>FING EM 3.25 03-34</t>
   </si>
   <si>
     <t>FR0013234333</t>
   </si>
   <si>
     <t>FRAN GO 1.75 06-39</t>
   </si>
   <si>
-    <t>5 712.19</t>
+    <t>6 084.73</t>
   </si>
   <si>
     <t>FR0013322989</t>
   </si>
   <si>
     <t>GECINA 1.625 03-30</t>
   </si>
   <si>
-    <t>1 335.62</t>
+    <t>1 803.08</t>
   </si>
   <si>
     <t>FR0013266368</t>
   </si>
   <si>
     <t>GECINA 2.0 06-32</t>
   </si>
   <si>
-    <t>8 684.93</t>
+    <t>9 260.27</t>
   </si>
   <si>
     <t>XS3072230744</t>
   </si>
   <si>
     <t>IBER FI 3.5 05-35</t>
   </si>
   <si>
-    <t>24 298.63</t>
+    <t>1 208.22</t>
   </si>
   <si>
     <t>XS3224600232</t>
   </si>
   <si>
     <t>IBER FI 3.75 PERP</t>
   </si>
   <si>
-    <t>1 941.78</t>
+    <t>2 157.53</t>
   </si>
   <si>
     <t>XS2748213290</t>
   </si>
   <si>
     <t>IBER FI 4.871 PERP</t>
   </si>
   <si>
-    <t>2 161.92</t>
+    <t>3 843.42</t>
   </si>
   <si>
     <t>FR001400ZRC6</t>
   </si>
   <si>
     <t>ICAD PR 4.375 05-35</t>
   </si>
   <si>
-    <t>12 801.37</t>
-[...1 lines deleted...]
-  <si>
     <t>FR0014007NF1</t>
   </si>
   <si>
     <t>ICADE 1.0 01-30</t>
   </si>
   <si>
     <t>XS3225326282</t>
   </si>
   <si>
     <t>ING GRO 2.875 11-30</t>
   </si>
   <si>
-    <t>1 449.32</t>
+    <t>1 614.73</t>
   </si>
   <si>
     <t>XS2764264789</t>
   </si>
   <si>
     <t>ING GRO 4.0 02-35</t>
   </si>
   <si>
+    <t>1 216.44</t>
+  </si>
+  <si>
     <t>XS2524746687</t>
   </si>
   <si>
     <t>ING GRO 4.125 08-33</t>
   </si>
   <si>
-    <t>8 882.88</t>
-[...8 lines deleted...]
-    <t>3 934.25</t>
+    <t>9 594.86</t>
   </si>
   <si>
     <t>XS2529233814</t>
   </si>
   <si>
     <t>INTE 4.75 09-27</t>
   </si>
   <si>
-    <t>4 860.62</t>
+    <t>5 270.55</t>
   </si>
   <si>
     <t>XS2625196352</t>
   </si>
   <si>
     <t>INTE 4.875 05-30</t>
   </si>
   <si>
-    <t>23 974.32</t>
+    <t>1 001.71</t>
   </si>
   <si>
     <t>IE000GVLBXU6</t>
   </si>
   <si>
     <t>IREL GO 3.0 10-43</t>
   </si>
   <si>
-    <t>10 208.22</t>
+    <t>11 243.84</t>
   </si>
   <si>
     <t>XS1704789590</t>
   </si>
   <si>
     <t>IREN 1.5 10-27</t>
   </si>
   <si>
-    <t>2 354.18</t>
+    <t>2 600.14</t>
   </si>
   <si>
     <t>XS2752472436</t>
   </si>
   <si>
     <t>IREN 3.875 07-32</t>
   </si>
   <si>
-    <t>11 431.25</t>
+    <t>12 245.00</t>
   </si>
   <si>
     <t>IT0005596470</t>
   </si>
   <si>
     <t>ITAL BU 4.05 10-37</t>
   </si>
   <si>
+    <t>1 109.88</t>
+  </si>
+  <si>
     <t>XS3358396763</t>
   </si>
   <si>
     <t>JYSK BA 3.625 06-32</t>
   </si>
   <si>
     <t>BE0390246156</t>
   </si>
   <si>
     <t>KBC GRO 3.625 08-36</t>
   </si>
   <si>
-    <t>5 164.38</t>
+    <t>5 581.51</t>
   </si>
   <si>
     <t>BE0390124874</t>
   </si>
   <si>
     <t>KBC GRO 3.75 03-32</t>
   </si>
   <si>
-    <t>2 414.38</t>
+    <t>3 493.15</t>
   </si>
   <si>
     <t>XS2780025271</t>
   </si>
   <si>
     <t>KONI AH 3.375 03-31</t>
   </si>
   <si>
     <t>XS2596537972</t>
   </si>
   <si>
     <t>KONI AH 3.5 04-28</t>
   </si>
   <si>
     <t>XS3308614794</t>
   </si>
   <si>
     <t>KONI AH 3.625 03-34</t>
   </si>
   <si>
     <t>FR0013384567</t>
   </si>
   <si>
     <t>LA POST 1.45 11-28</t>
   </si>
   <si>
     <t>XS2089229806</t>
   </si>
   <si>
     <t>MERL PR 1.875 12-34</t>
   </si>
   <si>
-    <t>2 465.75</t>
+    <t>2 789.38</t>
   </si>
   <si>
     <t>XS3168718529</t>
   </si>
   <si>
     <t>MERL PR 3.5 09-33</t>
   </si>
   <si>
-    <t>7 220.55</t>
+    <t>7 824.66</t>
   </si>
   <si>
     <t>IT0005678955</t>
   </si>
   <si>
     <t>MONT PA 3.25 02-32</t>
   </si>
   <si>
-    <t>2 153.55</t>
+    <t>2 413.46</t>
   </si>
   <si>
     <t>XS2388449758</t>
   </si>
   <si>
     <t>NATL BA 0.5 09-28</t>
   </si>
   <si>
-    <t>1 602.74</t>
+    <t>1 746.58</t>
   </si>
   <si>
     <t>XS2528858033</t>
   </si>
   <si>
     <t>NATW GR 4.067 09-28</t>
   </si>
   <si>
-    <t>13 872.37</t>
+    <t>15 042.33</t>
   </si>
   <si>
     <t>NL0013552060</t>
   </si>
   <si>
     <t>NETH GO 0.5 01-40</t>
   </si>
   <si>
     <t>XS3232967318</t>
   </si>
   <si>
     <t>NORD BK 3.25 11-35</t>
   </si>
   <si>
-    <t>9 988.18</t>
+    <t>11 186.77</t>
   </si>
   <si>
     <t>XS3170346368</t>
   </si>
   <si>
     <t>NORD BK 3.5 09-35</t>
   </si>
   <si>
-    <t>13 693.15</t>
+    <t>14 901.37</t>
   </si>
   <si>
     <t>XS2797546624</t>
   </si>
   <si>
     <t>PERM TS 4.25 07-30</t>
   </si>
   <si>
-    <t>4 647.05</t>
+    <t>4 964.93</t>
   </si>
   <si>
     <t>XS2021462440</t>
   </si>
   <si>
     <t>PROL IN 0.875 07-29</t>
   </si>
   <si>
-    <t>1 144.45</t>
+    <t>1 222.48</t>
   </si>
   <si>
     <t>XS2187529180</t>
   </si>
   <si>
     <t>PROL IN 1.625 06-32</t>
   </si>
   <si>
-    <t>4 113.70</t>
+    <t>4 375.48</t>
   </si>
   <si>
     <t>XS1904690341</t>
   </si>
   <si>
     <t>PROL IN 2.375 11-30</t>
   </si>
   <si>
-    <t>5 211.99</t>
+    <t>5 820.05</t>
   </si>
   <si>
     <t>XS2744299335</t>
   </si>
   <si>
     <t>RED ELE 3.0 01-34</t>
   </si>
   <si>
-    <t>2 860.27</t>
+    <t>3 378.08</t>
   </si>
   <si>
     <t>XS2838500218</t>
   </si>
   <si>
     <t>REDEIA 3.375 07-32</t>
   </si>
   <si>
-    <t>14 239.73</t>
+    <t>15 210.62</t>
   </si>
   <si>
     <t>XS3348120653</t>
   </si>
   <si>
     <t>REDEIA 4.375 PERP</t>
   </si>
   <si>
+    <t>1 330.48</t>
+  </si>
+  <si>
     <t>FR0014010DR1</t>
   </si>
   <si>
     <t>RENA 3.875 09-30</t>
   </si>
   <si>
-    <t>2 388.70</t>
+    <t>2 611.64</t>
   </si>
   <si>
     <t>FR0014007LP4</t>
   </si>
   <si>
     <t>RTE EDF 0.75 01-34</t>
   </si>
   <si>
-    <t>1 491.78</t>
+    <t>1 750.68</t>
   </si>
   <si>
     <t>XS3166372568</t>
   </si>
   <si>
     <t>SCOT HY 3.375 11-33</t>
   </si>
   <si>
-    <t>11 299.22</t>
+    <t>12 237.10</t>
   </si>
   <si>
     <t>FR001400U1Q3</t>
   </si>
   <si>
     <t>SG 3.625 11-30</t>
   </si>
   <si>
-    <t>16 178.42</t>
+    <t>18 055.48</t>
   </si>
   <si>
     <t>ES0000012J07</t>
   </si>
   <si>
     <t>SPAI GO 1.0 07-42</t>
   </si>
   <si>
-    <t>5 504.11</t>
+    <t>5 906.85</t>
   </si>
   <si>
     <t>XS3027988263</t>
   </si>
   <si>
     <t>SSE 3.5 03-32</t>
   </si>
   <si>
     <t>XS2675685700</t>
   </si>
   <si>
     <t>SSE 4.0 09-31</t>
   </si>
   <si>
-    <t>9 863.01</t>
+    <t>10 691.51</t>
   </si>
   <si>
     <t>XS2532312548</t>
   </si>
   <si>
     <t>STAT AS 2.875 09-29</t>
   </si>
   <si>
-    <t>4 574.79</t>
+    <t>4 971.78</t>
   </si>
   <si>
     <t>XS2723597923</t>
   </si>
   <si>
     <t>STAT AS 3.125 12-26</t>
   </si>
   <si>
-    <t>1 809.93</t>
+    <t>2 061.64</t>
   </si>
   <si>
     <t>XS2779793061</t>
   </si>
   <si>
     <t>STAT AS 3.75 03-39</t>
   </si>
   <si>
     <t>XS2768793676</t>
   </si>
   <si>
     <t>STAT SF 3.375 02-36</t>
   </si>
   <si>
+    <t>1 210.84</t>
+  </si>
+  <si>
     <t>XS2443749648</t>
   </si>
   <si>
     <t>TELI CO 2.75 06-83</t>
   </si>
   <si>
-    <t>7 165.07</t>
+    <t>7 639.73</t>
   </si>
   <si>
     <t>XS2477935345</t>
   </si>
   <si>
     <t>TENN HO 1.625 11-26</t>
   </si>
   <si>
-    <t>1 103.22</t>
+    <t>1 234.11</t>
   </si>
   <si>
     <t>XS1241581096</t>
   </si>
   <si>
     <t>TENN HO 1.75 06-27</t>
   </si>
   <si>
-    <t>2 302.33</t>
+    <t>2 443.29</t>
   </si>
   <si>
     <t>XS2549543499</t>
   </si>
   <si>
     <t>TENN HO 4.5 10-34</t>
   </si>
   <si>
-    <t>3 157.40</t>
+    <t>3 493.97</t>
   </si>
   <si>
     <t>XS3128477521</t>
   </si>
   <si>
     <t>TERN RE 3.0 07-31</t>
   </si>
   <si>
-    <t>13 335.62</t>
+    <t>14 284.93</t>
   </si>
   <si>
     <t>XS2655852726</t>
   </si>
   <si>
     <t>TERN RE 3.875 07-33</t>
   </si>
   <si>
-    <t>3 110.62</t>
+    <t>3 333.56</t>
   </si>
   <si>
     <t>XS2357205587</t>
   </si>
   <si>
     <t>TRAS EL 0.375 06-29</t>
   </si>
   <si>
     <t>XS2209023402</t>
   </si>
   <si>
     <t>TRAS EL 0.75 07-32</t>
   </si>
   <si>
-    <t>3 371.51</t>
+    <t>3 613.15</t>
   </si>
   <si>
     <t>XS2360310044</t>
   </si>
   <si>
     <t>UNIC 0.8 07-29</t>
   </si>
   <si>
-    <t>1 367.67</t>
+    <t>1 459.73</t>
   </si>
   <si>
     <t>XS2555420103</t>
   </si>
   <si>
     <t>UNIC 5.85 11-27</t>
   </si>
   <si>
-    <t>5 737.81</t>
+    <t>6 410.96</t>
   </si>
   <si>
     <t>XS2257961818</t>
   </si>
   <si>
     <t>UPM KYM 0.125 11-28</t>
   </si>
   <si>
     <t>XS2320453884</t>
   </si>
   <si>
     <t>UPM KYM 0.5 03-31</t>
   </si>
   <si>
     <t>XS2478685931</t>
   </si>
   <si>
     <t>UPM KYM 2.25 05-29</t>
   </si>
   <si>
-    <t>3 063.70</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2009891479</t>
   </si>
   <si>
     <t>VATFAL 0 1/2 06/24/2</t>
   </si>
   <si>
-    <t>1 769.86</t>
+    <t>1 884.93</t>
   </si>
   <si>
     <t>XS2297882644</t>
   </si>
   <si>
     <t>VATT AB 0.125 02-29</t>
   </si>
   <si>
     <t>XS2821745374</t>
   </si>
   <si>
     <t>VERB AG 3.25 05-31</t>
   </si>
   <si>
-    <t>9 643.15</t>
-[...1 lines deleted...]
-  <si>
     <t>DE000A3MQS72</t>
   </si>
   <si>
     <t>VONO SE 2.375 03-32</t>
   </si>
   <si>
-    <t>1 594.18</t>
+    <t>2 277.40</t>
   </si>
   <si>
     <t>DE000A30VQB2</t>
   </si>
   <si>
     <t>VONO SE 5.0 11-30</t>
   </si>
   <si>
-    <t>9 369.86</t>
+    <t>10 520.55</t>
   </si>
   <si>
     <t>OEM6 Comdty</t>
   </si>
   <si>
     <t>EURO BOBL 0626</t>
-  </si>
-[...4 lines deleted...]
-    <t>EURO BUND 0626</t>
   </si>
   <si>
     <t>DUM6 Comdty</t>
   </si>
   <si>
     <t>EURO SCHATZ 0626</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
@@ -1837,237 +1849,237 @@
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
         <v>19746.0</v>
       </c>
       <c r="D2">
-        <v>1500.67</v>
+        <v>1507.25</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>29632317.29</v>
+        <v>29762163.46</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>29632317.29</v>
+        <v>29762163.46</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
-        <v>31788.318</v>
+        <v>31967.348</v>
       </c>
       <c r="D3">
-        <v>99.0</v>
+        <v>99.4</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>3147145.31</v>
+        <v>3177601.99</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>3147145.31</v>
+        <v>3177601.99</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="1">
-        <v>2927.692</v>
+        <v>2983.847</v>
       </c>
       <c r="D4">
-        <v>4985.9</v>
+        <v>5007.61</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>14597202.54</v>
+        <v>14941965.89</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>14597202.54</v>
+        <v>14941965.89</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
         <v>13</v>
       </c>
       <c r="B5" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="1">
         <v>7670.0</v>
       </c>
       <c r="D5">
-        <v>101.46</v>
+        <v>101.9</v>
       </c>
       <c r="E5" t="s">
         <v>8</v>
       </c>
       <c r="F5">
-        <v>778257.45</v>
+        <v>781646.24</v>
       </c>
       <c r="G5" t="s">
         <v>8</v>
       </c>
       <c r="H5">
-        <v>778257.45</v>
+        <v>781646.24</v>
       </c>
       <c r="I5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" t="s">
         <v>15</v>
       </c>
       <c r="B6" t="s">
         <v>16</v>
       </c>
       <c r="C6" s="1">
         <v>10.0</v>
       </c>
       <c r="D6">
-        <v>100.56</v>
+        <v>100.95</v>
       </c>
       <c r="E6" t="s">
         <v>8</v>
       </c>
       <c r="F6">
-        <v>1005.66</v>
+        <v>1009.59</v>
       </c>
       <c r="G6" t="s">
         <v>8</v>
       </c>
       <c r="H6">
-        <v>1005.66</v>
+        <v>1009.59</v>
       </c>
       <c r="I6" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="7" spans="1:14">
       <c r="A7" t="s">
         <v>17</v>
       </c>
       <c r="B7" t="s">
         <v>18</v>
       </c>
       <c r="C7" s="1">
         <v>1.0</v>
       </c>
       <c r="D7">
-        <v>101.51</v>
+        <v>101.96</v>
       </c>
       <c r="E7" t="s">
         <v>8</v>
       </c>
       <c r="F7">
-        <v>101.51</v>
+        <v>101.96</v>
       </c>
       <c r="G7" t="s">
         <v>8</v>
       </c>
       <c r="H7">
-        <v>101.51</v>
+        <v>101.96</v>
       </c>
       <c r="I7" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="8" spans="1:14">
       <c r="A8" t="s">
         <v>19</v>
       </c>
       <c r="B8" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="1">
         <v>10.0</v>
       </c>
       <c r="D8">
-        <v>100.68</v>
+        <v>101.11</v>
       </c>
       <c r="E8" t="s">
         <v>8</v>
       </c>
       <c r="F8">
-        <v>1006.84</v>
+        <v>1011.16</v>
       </c>
       <c r="G8" t="s">
         <v>8</v>
       </c>
       <c r="H8">
-        <v>1006.84</v>
+        <v>1011.16</v>
       </c>
       <c r="I8" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
@@ -2116,8034 +2128,8034 @@
       </c>
       <c r="L1" t="s">
         <v>31</v>
       </c>
       <c r="M1" t="s">
         <v>32</v>
       </c>
       <c r="N1" t="s">
         <v>33</v>
       </c>
       <c r="O1" t="s">
         <v>34</v>
       </c>
       <c r="P1" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>36</v>
       </c>
       <c r="B2" t="s">
         <v>37</v>
       </c>
       <c r="C2" s="1">
-        <v>1638.0</v>
+        <v>2049.0</v>
       </c>
       <c r="D2" s="1">
-        <v>1074.69</v>
+        <v>1076.04</v>
       </c>
       <c r="E2" s="1">
-        <v>1071.13679487</v>
+        <v>1072.50512445</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
         <v>1.0</v>
       </c>
       <c r="H2" s="1">
-        <v>1754522.07</v>
+        <v>2197563.0</v>
       </c>
       <c r="I2" s="1">
-        <v>5820.15</v>
+        <v>7242.96</v>
       </c>
       <c r="J2" s="1">
-        <v>0.33172281497719</v>
+        <v>0.32959055098762</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>1760342.22</v>
+        <v>2204805.96</v>
       </c>
       <c r="N2" s="1">
-        <v>1760342.22</v>
+        <v>2204805.96</v>
       </c>
       <c r="O2" s="1">
-        <v>3.66</v>
+        <v>4.53</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>38</v>
       </c>
       <c r="B3" t="s">
         <v>39</v>
       </c>
       <c r="C3" s="1">
         <v>140000.0</v>
       </c>
       <c r="D3" s="1">
-        <v>99.98841372</v>
+        <v>100.00162691</v>
       </c>
       <c r="E3" s="1">
         <v>101.385614</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
         <v>1.0</v>
       </c>
       <c r="H3" s="1">
         <v>141939.86</v>
       </c>
       <c r="I3" s="1">
-        <v>1227.48</v>
+        <v>1447.35</v>
       </c>
       <c r="J3" s="1">
-        <v>0.86478879153467</v>
+        <v>1.0196924246649</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3" t="s">
         <v>40</v>
       </c>
       <c r="M3" s="1">
-        <v>139983.78</v>
+        <v>140002.28</v>
       </c>
       <c r="N3" s="1">
-        <v>143167.34</v>
+        <v>143387.21</v>
       </c>
       <c r="O3" s="1">
-        <v>0.3</v>
+        <v>0.29</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>41</v>
       </c>
       <c r="B4" t="s">
         <v>42</v>
       </c>
       <c r="C4" s="1">
         <v>254000.0</v>
       </c>
       <c r="D4" s="1">
-        <v>98.01836359</v>
+        <v>98.33193074</v>
       </c>
       <c r="E4" s="1">
         <v>99.533614</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
         <v>1.0</v>
       </c>
       <c r="H4" s="1">
         <v>252815.38</v>
       </c>
       <c r="I4" s="1">
-        <v>-3.94</v>
+        <v>-2826.11</v>
       </c>
       <c r="J4" s="1">
-        <v>-0.0015584494899005</v>
+        <v>-1.1178552507367</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
-      <c r="L4" t="s">
-        <v>43</v>
+      <c r="L4">
+        <v>226.16</v>
       </c>
       <c r="M4" s="1">
-        <v>248966.65</v>
+        <v>249763.11</v>
       </c>
       <c r="N4" s="1">
-        <v>252811.44</v>
+        <v>249989.27</v>
       </c>
       <c r="O4" s="1">
-        <v>0.52</v>
+        <v>0.51</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
+        <v>43</v>
+      </c>
+      <c r="B5" t="s">
         <v>44</v>
-      </c>
-[...1 lines deleted...]
-        <v>45</v>
       </c>
       <c r="C5" s="1">
         <v>164000.0</v>
       </c>
       <c r="D5" s="1">
-        <v>97.48556552</v>
+        <v>98.09405461</v>
       </c>
       <c r="E5" s="1">
         <v>99.08</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
       <c r="G5">
         <v>1.0</v>
       </c>
       <c r="H5" s="1">
         <v>162491.2</v>
       </c>
       <c r="I5" s="1">
-        <v>-937.24</v>
+        <v>402.72</v>
       </c>
       <c r="J5" s="1">
-        <v>-0.57679431255354</v>
+        <v>0.24784111385724</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="M5" s="1">
-        <v>159876.33</v>
+        <v>160874.25</v>
       </c>
       <c r="N5" s="1">
-        <v>161553.96</v>
+        <v>162893.92</v>
       </c>
       <c r="O5" s="1">
-        <v>0.34</v>
+        <v>0.33</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
+        <v>46</v>
+      </c>
+      <c r="B6" t="s">
         <v>47</v>
-      </c>
-[...1 lines deleted...]
-        <v>48</v>
       </c>
       <c r="C6" s="1">
         <v>130000.0</v>
       </c>
       <c r="D6" s="1">
-        <v>103.34733684</v>
+        <v>103.93543918</v>
       </c>
       <c r="E6" s="1">
         <v>110.550762</v>
       </c>
       <c r="F6" t="s">
         <v>8</v>
       </c>
       <c r="G6">
         <v>1.0</v>
       </c>
       <c r="H6" s="1">
         <v>143715.99</v>
       </c>
       <c r="I6" s="1">
-        <v>-7821.82</v>
+        <v>-6730.06</v>
       </c>
       <c r="J6" s="1">
-        <v>-5.4425537478467</v>
+        <v>-4.6828888003346</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="M6" s="1">
-        <v>134351.53</v>
+        <v>135116.07</v>
       </c>
       <c r="N6" s="1">
-        <v>135894.17</v>
+        <v>136985.93</v>
       </c>
       <c r="O6" s="1">
         <v>0.28</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
+        <v>49</v>
+      </c>
+      <c r="B7" t="s">
         <v>50</v>
-      </c>
-[...1 lines deleted...]
-        <v>51</v>
       </c>
       <c r="C7" s="1">
         <v>130000.0</v>
       </c>
       <c r="D7" s="1">
-        <v>104.06264161</v>
+        <v>104.19147438</v>
       </c>
       <c r="E7" s="1">
         <v>108.857546</v>
       </c>
       <c r="F7" t="s">
         <v>8</v>
       </c>
       <c r="G7">
         <v>1.0</v>
       </c>
       <c r="H7" s="1">
         <v>141514.81</v>
       </c>
       <c r="I7" s="1">
-        <v>-2450.91</v>
+        <v>-1946.85</v>
       </c>
       <c r="J7" s="1">
-        <v>-1.7319106035616</v>
+        <v>-1.3757217354141</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="M7" s="1">
-        <v>135281.43</v>
+        <v>135448.92</v>
       </c>
       <c r="N7" s="1">
-        <v>139063.9</v>
+        <v>139567.96</v>
       </c>
       <c r="O7" s="1">
         <v>0.29</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
+        <v>52</v>
+      </c>
+      <c r="B8" t="s">
         <v>53</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="C8" s="1">
         <v>500000.0</v>
       </c>
       <c r="D8" s="1">
-        <v>96.67575651</v>
+        <v>97.01915303</v>
       </c>
       <c r="E8" s="1">
         <v>99.430044</v>
       </c>
       <c r="F8" t="s">
         <v>8</v>
       </c>
       <c r="G8">
         <v>1.0</v>
       </c>
       <c r="H8" s="1">
         <v>497150.22</v>
       </c>
       <c r="I8" s="1">
-        <v>447.74</v>
+        <v>-11972.26</v>
       </c>
       <c r="J8" s="1">
-        <v>0.090061309839107</v>
+        <v>-2.4081775524508</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
-      <c r="L8" t="s">
-        <v>55</v>
+      <c r="L8">
+        <v>82.19</v>
       </c>
       <c r="M8" s="1">
-        <v>483378.78</v>
+        <v>485095.77</v>
       </c>
       <c r="N8" s="1">
-        <v>497597.96</v>
+        <v>485177.96</v>
       </c>
       <c r="O8" s="1">
-        <v>1.03</v>
+        <v>1.0</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="B9" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="C9" s="1">
         <v>300000.0</v>
       </c>
       <c r="D9" s="1">
-        <v>97.30779091</v>
+        <v>97.62408126</v>
       </c>
       <c r="E9" s="1">
         <v>99.503</v>
       </c>
       <c r="F9" t="s">
         <v>8</v>
       </c>
       <c r="G9">
         <v>1.0</v>
       </c>
       <c r="H9" s="1">
         <v>298509.0</v>
       </c>
       <c r="I9" s="1">
-        <v>-840.42</v>
+        <v>626.26</v>
       </c>
       <c r="J9" s="1">
-        <v>-0.28153925007286</v>
+        <v>0.2097960195505</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9" t="s">
-        <v>58</v>
+        <v>56</v>
       </c>
       <c r="M9" s="1">
-        <v>291923.37</v>
+        <v>292872.25</v>
       </c>
       <c r="N9" s="1">
-        <v>297668.58</v>
+        <v>299135.26</v>
       </c>
       <c r="O9" s="1">
-        <v>0.62</v>
+        <v>0.61</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
-        <v>59</v>
+        <v>57</v>
       </c>
       <c r="B10" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
       <c r="C10" s="1">
         <v>100000.0</v>
       </c>
       <c r="D10" s="1">
-        <v>102.95146638</v>
+        <v>103.09146064</v>
       </c>
       <c r="E10" s="1">
         <v>108.76173</v>
       </c>
       <c r="F10" t="s">
         <v>8</v>
       </c>
       <c r="G10">
         <v>1.0</v>
       </c>
       <c r="H10" s="1">
         <v>108761.73</v>
       </c>
       <c r="I10" s="1">
-        <v>-4867.11</v>
+        <v>-4482.6</v>
       </c>
       <c r="J10" s="1">
-        <v>-4.4750207632777</v>
+        <v>-4.1214864824236</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
-      <c r="L10">
-        <v>943.15</v>
+      <c r="L10" t="s">
+        <v>59</v>
       </c>
       <c r="M10" s="1">
-        <v>102951.47</v>
+        <v>103091.46</v>
       </c>
       <c r="N10" s="1">
-        <v>103894.62</v>
+        <v>104279.13</v>
       </c>
       <c r="O10" s="1">
-        <v>0.22</v>
+        <v>0.21</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
+        <v>60</v>
+      </c>
+      <c r="B11" t="s">
         <v>61</v>
-      </c>
-[...1 lines deleted...]
-        <v>62</v>
       </c>
       <c r="C11" s="1">
         <v>100000.0</v>
       </c>
       <c r="D11" s="1">
-        <v>98.71189149</v>
+        <v>98.79868329</v>
       </c>
       <c r="E11" s="1">
         <v>99.684</v>
       </c>
       <c r="F11" t="s">
         <v>8</v>
       </c>
       <c r="G11">
         <v>1.0</v>
       </c>
       <c r="H11" s="1">
         <v>99684.0</v>
       </c>
       <c r="I11" s="1">
-        <v>-924.16</v>
+        <v>-693.54</v>
       </c>
       <c r="J11" s="1">
-        <v>-0.92708960314594</v>
+        <v>-0.6957385337667</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11">
-        <v>47.95</v>
+        <v>191.78</v>
       </c>
       <c r="M11" s="1">
-        <v>98711.89</v>
+        <v>98798.68</v>
       </c>
       <c r="N11" s="1">
-        <v>98759.84</v>
+        <v>98990.46</v>
       </c>
       <c r="O11" s="1">
-        <v>0.21</v>
+        <v>0.2</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
+        <v>62</v>
+      </c>
+      <c r="B12" t="s">
         <v>63</v>
-      </c>
-[...1 lines deleted...]
-        <v>64</v>
       </c>
       <c r="C12" s="1">
         <v>1467000.0</v>
       </c>
       <c r="D12" s="1">
-        <v>97.87586438</v>
+        <v>98.21132912</v>
       </c>
       <c r="E12" s="1">
         <v>99.556461</v>
       </c>
       <c r="F12" t="s">
         <v>8</v>
       </c>
       <c r="G12">
         <v>1.0</v>
       </c>
       <c r="H12" s="1">
         <v>1460493.28</v>
       </c>
       <c r="I12" s="1">
-        <v>-237.84</v>
+        <v>7848.53</v>
       </c>
       <c r="J12" s="1">
-        <v>-0.016284908890509</v>
+        <v>0.53738898408351</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="M12" s="1">
-        <v>1435838.93</v>
+        <v>1440760.2</v>
       </c>
       <c r="N12" s="1">
-        <v>1460255.44</v>
+        <v>1468341.81</v>
       </c>
       <c r="O12" s="1">
-        <v>3.03</v>
+        <v>3.02</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
+        <v>65</v>
+      </c>
+      <c r="B13" t="s">
         <v>66</v>
-      </c>
-[...1 lines deleted...]
-        <v>67</v>
       </c>
       <c r="C13" s="1">
         <v>240000.0</v>
       </c>
       <c r="D13" s="1">
-        <v>97.48621913</v>
+        <v>97.74341947</v>
       </c>
       <c r="E13" s="1">
         <v>99.791763</v>
       </c>
       <c r="F13" t="s">
         <v>8</v>
       </c>
       <c r="G13">
         <v>1.0</v>
       </c>
       <c r="H13" s="1">
         <v>239500.23</v>
       </c>
       <c r="I13" s="1">
-        <v>-1526.45</v>
+        <v>-477.67</v>
       </c>
       <c r="J13" s="1">
-        <v>-0.63734803093926</v>
+        <v>-0.19944448487586</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
       <c r="L13" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="M13" s="1">
-        <v>233966.93</v>
+        <v>234584.2</v>
       </c>
       <c r="N13" s="1">
-        <v>237973.78</v>
+        <v>239022.56</v>
       </c>
       <c r="O13" s="1">
         <v>0.49</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
+        <v>68</v>
+      </c>
+      <c r="B14" t="s">
         <v>69</v>
-      </c>
-[...1 lines deleted...]
-        <v>70</v>
       </c>
       <c r="C14" s="1">
         <v>334000.0</v>
       </c>
       <c r="D14" s="1">
-        <v>99.70612363</v>
+        <v>99.98534755</v>
       </c>
       <c r="E14" s="1">
         <v>99.58</v>
       </c>
       <c r="F14" t="s">
         <v>8</v>
       </c>
       <c r="G14">
         <v>1.0</v>
       </c>
       <c r="H14" s="1">
         <v>332597.2</v>
       </c>
       <c r="I14" s="1">
-        <v>661.46</v>
+        <v>2314.68</v>
       </c>
       <c r="J14" s="1">
-        <v>0.19887720040938</v>
+        <v>0.69594091591871</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
       <c r="L14">
-        <v>240.21</v>
+        <v>960.82</v>
       </c>
       <c r="M14" s="1">
-        <v>333018.45</v>
+        <v>333951.06</v>
       </c>
       <c r="N14" s="1">
-        <v>333258.66</v>
+        <v>334911.88</v>
       </c>
       <c r="O14" s="1">
         <v>0.69</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
+        <v>70</v>
+      </c>
+      <c r="B15" t="s">
         <v>71</v>
-      </c>
-[...1 lines deleted...]
-        <v>72</v>
       </c>
       <c r="C15" s="1">
         <v>100000.0</v>
       </c>
       <c r="D15" s="1">
-        <v>98.97798991</v>
+        <v>99.11912564</v>
       </c>
       <c r="E15" s="1">
         <v>95.89134</v>
       </c>
       <c r="F15" t="s">
         <v>8</v>
       </c>
       <c r="G15">
         <v>1.0</v>
       </c>
       <c r="H15" s="1">
         <v>95891.34</v>
       </c>
       <c r="I15" s="1">
-        <v>3158.91</v>
+        <v>3307.24</v>
       </c>
       <c r="J15" s="1">
-        <v>3.2942599404701</v>
+        <v>3.4489454417886</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15">
-        <v>72.26</v>
+        <v>79.45</v>
       </c>
       <c r="M15" s="1">
-        <v>98977.99</v>
+        <v>99119.13</v>
       </c>
       <c r="N15" s="1">
-        <v>99050.25</v>
+        <v>99198.58</v>
       </c>
       <c r="O15" s="1">
-        <v>0.21</v>
+        <v>0.2</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
+        <v>72</v>
+      </c>
+      <c r="B16" t="s">
         <v>73</v>
-      </c>
-[...1 lines deleted...]
-        <v>74</v>
       </c>
       <c r="C16" s="1">
         <v>300000.0</v>
       </c>
       <c r="D16" s="1">
-        <v>97.00569567</v>
+        <v>97.56969502</v>
       </c>
       <c r="E16" s="1">
         <v>98.691</v>
       </c>
       <c r="F16" t="s">
         <v>8</v>
       </c>
       <c r="G16">
         <v>1.0</v>
       </c>
       <c r="H16" s="1">
         <v>296073.0</v>
       </c>
       <c r="I16" s="1">
-        <v>2020.8</v>
+        <v>4316.91</v>
       </c>
       <c r="J16" s="1">
-        <v>0.68253437496834</v>
+        <v>1.4580559524171</v>
       </c>
       <c r="K16">
         <v>0.0</v>
       </c>
       <c r="L16" t="s">
-        <v>75</v>
+        <v>74</v>
       </c>
       <c r="M16" s="1">
-        <v>291017.09</v>
+        <v>292709.09</v>
       </c>
       <c r="N16" s="1">
-        <v>298093.8</v>
+        <v>300389.91</v>
       </c>
       <c r="O16" s="1">
         <v>0.62</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
+        <v>75</v>
+      </c>
+      <c r="B17" t="s">
         <v>76</v>
-      </c>
-[...1 lines deleted...]
-        <v>77</v>
       </c>
       <c r="C17" s="1">
         <v>200000.0</v>
       </c>
       <c r="D17" s="1">
-        <v>97.18279776</v>
+        <v>97.44297022</v>
       </c>
       <c r="E17" s="1">
         <v>99.830165</v>
       </c>
       <c r="F17" t="s">
         <v>8</v>
       </c>
       <c r="G17">
         <v>1.0</v>
       </c>
       <c r="H17" s="1">
         <v>199660.33</v>
       </c>
       <c r="I17" s="1">
-        <v>-1633.09</v>
+        <v>-724.39</v>
       </c>
       <c r="J17" s="1">
-        <v>-0.81793413844403</v>
+        <v>-0.36281118036818</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17" t="s">
-        <v>78</v>
+        <v>77</v>
       </c>
       <c r="M17" s="1">
-        <v>194365.6</v>
+        <v>194885.94</v>
       </c>
       <c r="N17" s="1">
-        <v>198027.24</v>
+        <v>198935.94</v>
       </c>
       <c r="O17" s="1">
         <v>0.41</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
+        <v>78</v>
+      </c>
+      <c r="B18" t="s">
         <v>79</v>
-      </c>
-[...1 lines deleted...]
-        <v>80</v>
       </c>
       <c r="C18" s="1">
         <v>470000.0</v>
       </c>
       <c r="D18" s="1">
-        <v>100.96705185</v>
+        <v>100.97706226</v>
       </c>
       <c r="E18" s="1">
         <v>102.934987</v>
       </c>
       <c r="F18" t="s">
         <v>8</v>
       </c>
       <c r="G18">
         <v>1.0</v>
       </c>
       <c r="H18" s="1">
         <v>483794.44</v>
       </c>
       <c r="I18" s="1">
-        <v>-2154.23</v>
+        <v>-1126.94</v>
       </c>
       <c r="J18" s="1">
-        <v>-0.44527795730765</v>
+        <v>-0.23293777415053</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
       <c r="L18" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="M18" s="1">
-        <v>474545.14</v>
+        <v>474592.19</v>
       </c>
       <c r="N18" s="1">
-        <v>481640.21</v>
+        <v>482667.5</v>
       </c>
       <c r="O18" s="1">
-        <v>1.0</v>
+        <v>0.99</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
+        <v>81</v>
+      </c>
+      <c r="B19" t="s">
         <v>82</v>
-      </c>
-[...1 lines deleted...]
-        <v>83</v>
       </c>
       <c r="C19" s="1">
         <v>135000.0</v>
       </c>
       <c r="D19" s="1">
-        <v>100.15427852</v>
+        <v>100.2759667</v>
       </c>
       <c r="E19" s="1">
         <v>104.823259</v>
       </c>
       <c r="F19" t="s">
         <v>8</v>
       </c>
       <c r="G19">
         <v>1.0</v>
       </c>
       <c r="H19" s="1">
         <v>141511.4</v>
       </c>
       <c r="I19" s="1">
-        <v>-4901.28</v>
+        <v>-4487.52</v>
       </c>
       <c r="J19" s="1">
-        <v>-3.4635230801193</v>
+        <v>-3.1711367423402</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
       <c r="L19" t="s">
-        <v>84</v>
+        <v>83</v>
       </c>
       <c r="M19" s="1">
-        <v>135208.28</v>
+        <v>135372.56</v>
       </c>
       <c r="N19" s="1">
-        <v>136610.12</v>
+        <v>137023.88</v>
       </c>
       <c r="O19" s="1">
         <v>0.28</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
+        <v>84</v>
+      </c>
+      <c r="B20" t="s">
         <v>85</v>
-      </c>
-[...1 lines deleted...]
-        <v>86</v>
       </c>
       <c r="C20" s="1">
         <v>100000.0</v>
       </c>
       <c r="D20" s="1">
-        <v>99.7170909</v>
+        <v>99.74773669</v>
       </c>
       <c r="E20" s="1">
         <v>104.07483</v>
       </c>
       <c r="F20" t="s">
         <v>8</v>
       </c>
       <c r="G20">
         <v>1.0</v>
       </c>
       <c r="H20" s="1">
         <v>104074.83</v>
       </c>
       <c r="I20" s="1">
-        <v>-3211.04</v>
+        <v>-2976.32</v>
       </c>
       <c r="J20" s="1">
-        <v>-3.0853185155335</v>
+        <v>-2.8597884810381</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="M20" s="1">
-        <v>99717.09</v>
+        <v>99747.73</v>
       </c>
       <c r="N20" s="1">
-        <v>100863.79</v>
+        <v>101098.51</v>
       </c>
       <c r="O20" s="1">
         <v>0.21</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
+        <v>87</v>
+      </c>
+      <c r="B21" t="s">
         <v>88</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
       <c r="C21" s="1">
         <v>1020000.0</v>
       </c>
       <c r="D21" s="1">
-        <v>88.71031193</v>
+        <v>88.92917717</v>
       </c>
       <c r="E21" s="1">
         <v>89.242955</v>
       </c>
       <c r="F21" t="s">
         <v>8</v>
       </c>
       <c r="G21">
         <v>1.0</v>
       </c>
       <c r="H21" s="1">
         <v>910278.14</v>
       </c>
       <c r="I21" s="1">
-        <v>2943.62</v>
+        <v>5982.96</v>
       </c>
       <c r="J21" s="1">
-        <v>0.32337588596822</v>
+        <v>0.65726723921987</v>
       </c>
       <c r="K21">
         <v>0.0</v>
       </c>
       <c r="L21" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
       <c r="M21" s="1">
-        <v>904845.18</v>
+        <v>907077.61</v>
       </c>
       <c r="N21" s="1">
-        <v>913221.76</v>
+        <v>916261.1</v>
       </c>
       <c r="O21" s="1">
-        <v>1.9</v>
+        <v>1.88</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
+        <v>90</v>
+      </c>
+      <c r="B22" t="s">
         <v>91</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
       <c r="C22" s="1">
         <v>200000.0</v>
       </c>
       <c r="D22" s="1">
-        <v>98.33927812</v>
+        <v>98.67532005</v>
       </c>
       <c r="E22" s="1">
         <v>99.783035</v>
       </c>
       <c r="F22" t="s">
         <v>8</v>
       </c>
       <c r="G22">
         <v>1.0</v>
       </c>
       <c r="H22" s="1">
         <v>199566.07</v>
       </c>
       <c r="I22" s="1">
-        <v>-2476.55</v>
+        <v>-1459.27</v>
       </c>
       <c r="J22" s="1">
-        <v>-1.2409674650606</v>
+        <v>-0.73122149471601</v>
       </c>
       <c r="K22">
         <v>0.0</v>
       </c>
       <c r="L22">
-        <v>410.96</v>
+        <v>756.16</v>
       </c>
       <c r="M22" s="1">
-        <v>196678.56</v>
+        <v>197350.64</v>
       </c>
       <c r="N22" s="1">
-        <v>197089.52</v>
+        <v>198106.8</v>
       </c>
       <c r="O22" s="1">
         <v>0.41</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
+        <v>92</v>
+      </c>
+      <c r="B23" t="s">
         <v>93</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="C23" s="1">
         <v>100000.0</v>
       </c>
       <c r="D23" s="1">
-        <v>100.02450957</v>
+        <v>100.30406402</v>
       </c>
       <c r="E23" s="1">
         <v>99.762</v>
       </c>
       <c r="F23" t="s">
         <v>8</v>
       </c>
       <c r="G23">
         <v>1.0</v>
       </c>
       <c r="H23" s="1">
         <v>99762.0</v>
       </c>
       <c r="I23" s="1">
-        <v>512.17</v>
+        <v>985.9</v>
       </c>
       <c r="J23" s="1">
-        <v>0.51339187265692</v>
+        <v>0.98825203985485</v>
       </c>
       <c r="K23">
         <v>0.0</v>
       </c>
       <c r="L23">
-        <v>249.66</v>
+        <v>443.84</v>
       </c>
       <c r="M23" s="1">
-        <v>100024.51</v>
+        <v>100304.06</v>
       </c>
       <c r="N23" s="1">
-        <v>100274.17</v>
+        <v>100747.9</v>
       </c>
       <c r="O23" s="1">
         <v>0.21</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
+        <v>94</v>
+      </c>
+      <c r="B24" t="s">
         <v>95</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
       <c r="C24" s="1">
         <v>160000.0</v>
       </c>
       <c r="D24" s="1">
-        <v>97.99459811</v>
+        <v>98.24154126</v>
       </c>
       <c r="E24" s="1">
         <v>99.799</v>
       </c>
       <c r="F24" t="s">
         <v>8</v>
       </c>
       <c r="G24">
         <v>1.0</v>
       </c>
       <c r="H24" s="1">
         <v>159678.4</v>
       </c>
       <c r="I24" s="1">
-        <v>-119.92</v>
+        <v>562.86</v>
       </c>
       <c r="J24" s="1">
-        <v>-0.07510095291536</v>
+        <v>0.35249601699416</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
       <c r="L24" t="s">
-        <v>97</v>
+        <v>96</v>
       </c>
       <c r="M24" s="1">
-        <v>156791.36</v>
+        <v>157186.47</v>
       </c>
       <c r="N24" s="1">
-        <v>159558.48</v>
+        <v>160241.26</v>
       </c>
       <c r="O24" s="1">
         <v>0.33</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
+        <v>97</v>
+      </c>
+      <c r="B25" t="s">
         <v>98</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
       <c r="C25" s="1">
         <v>200000.0</v>
       </c>
       <c r="D25" s="1">
-        <v>94.58646322</v>
+        <v>94.86615023</v>
       </c>
       <c r="E25" s="1">
         <v>96.246745</v>
       </c>
       <c r="F25" t="s">
         <v>8</v>
       </c>
       <c r="G25">
         <v>1.0</v>
       </c>
       <c r="H25" s="1">
         <v>192493.49</v>
       </c>
       <c r="I25" s="1">
-        <v>-2214.4</v>
+        <v>-1583.11</v>
       </c>
       <c r="J25" s="1">
-        <v>-1.1503765659815</v>
+        <v>-0.82242261803243</v>
       </c>
       <c r="K25">
         <v>0.0</v>
       </c>
       <c r="L25" t="s">
-        <v>100</v>
+        <v>99</v>
       </c>
       <c r="M25" s="1">
-        <v>189172.93</v>
+        <v>189732.3</v>
       </c>
       <c r="N25" s="1">
-        <v>190279.09</v>
+        <v>190910.38</v>
       </c>
       <c r="O25" s="1">
-        <v>0.4</v>
+        <v>0.39</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
+        <v>100</v>
+      </c>
+      <c r="B26" t="s">
         <v>101</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
       <c r="C26" s="1">
         <v>100000.0</v>
       </c>
       <c r="D26" s="1">
-        <v>98.06842824</v>
+        <v>98.21893232</v>
       </c>
       <c r="E26" s="1">
         <v>96.98237</v>
       </c>
       <c r="F26" t="s">
         <v>8</v>
       </c>
       <c r="G26">
         <v>1.0</v>
       </c>
       <c r="H26" s="1">
         <v>96982.37</v>
       </c>
       <c r="I26" s="1">
-        <v>2084.69</v>
+        <v>2299.92</v>
       </c>
       <c r="J26" s="1">
-        <v>2.1495556357305</v>
+        <v>2.3714825694608</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
-      <c r="L26">
-        <v>998.63</v>
+      <c r="L26" t="s">
+        <v>102</v>
       </c>
       <c r="M26" s="1">
-        <v>98068.43</v>
+        <v>98218.93</v>
       </c>
       <c r="N26" s="1">
-        <v>99067.06</v>
+        <v>99282.29</v>
       </c>
       <c r="O26" s="1">
-        <v>0.21</v>
+        <v>0.2</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
         <v>103</v>
       </c>
       <c r="B27" t="s">
         <v>104</v>
       </c>
       <c r="C27" s="1">
         <v>300000.0</v>
       </c>
       <c r="D27" s="1">
-        <v>99.16533077</v>
+        <v>99.30018097</v>
       </c>
       <c r="E27" s="1">
         <v>96.18004</v>
       </c>
       <c r="F27" t="s">
         <v>8</v>
       </c>
       <c r="G27">
         <v>1.0</v>
       </c>
       <c r="H27" s="1">
         <v>288540.12</v>
       </c>
       <c r="I27" s="1">
-        <v>9500.8</v>
+        <v>9957.14</v>
       </c>
       <c r="J27" s="1">
-        <v>3.2927136787771</v>
+        <v>3.4508684615505</v>
       </c>
       <c r="K27">
         <v>0.0</v>
       </c>
       <c r="L27">
-        <v>544.93</v>
+        <v>596.71</v>
       </c>
       <c r="M27" s="1">
-        <v>297495.99</v>
+        <v>297900.55</v>
       </c>
       <c r="N27" s="1">
-        <v>298040.92</v>
+        <v>298497.26</v>
       </c>
       <c r="O27" s="1">
-        <v>0.62</v>
+        <v>0.61</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
         <v>105</v>
       </c>
       <c r="B28" t="s">
         <v>106</v>
       </c>
       <c r="C28" s="1">
-        <v>300000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D28" s="1">
-        <v>100.93936789</v>
+        <v>99.19882469</v>
       </c>
       <c r="E28" s="1">
-        <v>104.945653</v>
+        <v>99.427</v>
       </c>
       <c r="F28" t="s">
         <v>8</v>
       </c>
       <c r="G28">
         <v>1.0</v>
       </c>
       <c r="H28" s="1">
-        <v>314836.96</v>
+        <v>596562.0</v>
       </c>
       <c r="I28" s="1">
-        <v>-11270.91</v>
+        <v>-1307.41</v>
       </c>
       <c r="J28" s="1">
-        <v>-3.5799195875859</v>
+        <v>-0.21915743879094</v>
       </c>
       <c r="K28">
         <v>0.0</v>
       </c>
       <c r="L28">
-        <v>747.95</v>
+        <v>61.64</v>
       </c>
       <c r="M28" s="1">
-        <v>302818.1</v>
+        <v>595192.95</v>
       </c>
       <c r="N28" s="1">
-        <v>303566.05</v>
+        <v>595254.59</v>
       </c>
       <c r="O28" s="1">
-        <v>0.63</v>
+        <v>1.22</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
         <v>107</v>
       </c>
       <c r="B29" t="s">
         <v>108</v>
       </c>
       <c r="C29" s="1">
-        <v>413000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D29" s="1">
-        <v>100.08963204</v>
+        <v>100.99795624</v>
       </c>
       <c r="E29" s="1">
-        <v>99.757</v>
+        <v>104.945653</v>
       </c>
       <c r="F29" t="s">
         <v>8</v>
       </c>
       <c r="G29">
         <v>1.0</v>
       </c>
       <c r="H29" s="1">
-        <v>411996.41</v>
+        <v>314836.96</v>
       </c>
       <c r="I29" s="1">
-        <v>3424.63</v>
+        <v>-10491.04</v>
       </c>
       <c r="J29" s="1">
-        <v>0.83122811676927</v>
+        <v>-3.3322136003346</v>
       </c>
       <c r="K29">
         <v>0.0</v>
       </c>
       <c r="L29" t="s">
         <v>109</v>
       </c>
       <c r="M29" s="1">
-        <v>413370.18</v>
+        <v>302993.87</v>
       </c>
       <c r="N29" s="1">
-        <v>415421.04</v>
+        <v>304345.92</v>
       </c>
       <c r="O29" s="1">
-        <v>0.86</v>
+        <v>0.63</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
         <v>110</v>
       </c>
       <c r="B30" t="s">
         <v>111</v>
       </c>
       <c r="C30" s="1">
-        <v>100000.0</v>
+        <v>413000.0</v>
       </c>
       <c r="D30" s="1">
-        <v>96.1079012</v>
+        <v>100.43621684</v>
       </c>
       <c r="E30" s="1">
-        <v>92.84792</v>
+        <v>99.757</v>
       </c>
       <c r="F30" t="s">
         <v>8</v>
       </c>
       <c r="G30">
         <v>1.0</v>
       </c>
       <c r="H30" s="1">
-        <v>92847.92</v>
+        <v>411996.41</v>
       </c>
       <c r="I30" s="1">
-        <v>3319.43</v>
+        <v>5717.38</v>
       </c>
       <c r="J30" s="1">
-        <v>3.5751258617317</v>
+        <v>1.3877256843088</v>
       </c>
       <c r="K30">
         <v>0.0</v>
       </c>
-      <c r="L30">
-        <v>59.45</v>
+      <c r="L30" t="s">
+        <v>112</v>
       </c>
       <c r="M30" s="1">
-        <v>96107.9</v>
+        <v>414801.57</v>
       </c>
       <c r="N30" s="1">
-        <v>96167.35</v>
+        <v>417713.79</v>
       </c>
       <c r="O30" s="1">
-        <v>0.2</v>
+        <v>0.86</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B31" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="C31" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D31" s="1">
-        <v>94.32367</v>
+        <v>96.31774528</v>
       </c>
       <c r="E31" s="1">
-        <v>91.485975</v>
+        <v>92.84792</v>
       </c>
       <c r="F31" t="s">
         <v>8</v>
       </c>
       <c r="G31">
         <v>1.0</v>
       </c>
       <c r="H31" s="1">
-        <v>182971.95</v>
+        <v>92847.92</v>
       </c>
       <c r="I31" s="1">
-        <v>6111.01</v>
+        <v>3535.03</v>
       </c>
       <c r="J31" s="1">
-        <v>3.3398616563905</v>
+        <v>3.8073335406975</v>
       </c>
       <c r="K31">
         <v>0.0</v>
       </c>
       <c r="L31">
-        <v>435.62</v>
+        <v>65.21</v>
       </c>
       <c r="M31" s="1">
-        <v>188647.34</v>
+        <v>96317.74</v>
       </c>
       <c r="N31" s="1">
-        <v>189082.96</v>
+        <v>96382.95</v>
       </c>
       <c r="O31" s="1">
-        <v>0.39</v>
+        <v>0.2</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B32" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="C32" s="1">
-        <v>500000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D32" s="1">
-        <v>100.08827182</v>
+        <v>94.54368858</v>
       </c>
       <c r="E32" s="1">
-        <v>103.290392</v>
+        <v>91.485975</v>
       </c>
       <c r="F32" t="s">
         <v>8</v>
       </c>
       <c r="G32">
         <v>1.0</v>
       </c>
       <c r="H32" s="1">
-        <v>516451.96</v>
+        <v>182971.95</v>
       </c>
       <c r="I32" s="1">
-        <v>1393.51</v>
+        <v>6579.81</v>
       </c>
       <c r="J32" s="1">
-        <v>0.26982374120528</v>
+        <v>3.5960757919452</v>
       </c>
       <c r="K32">
         <v>0.0</v>
       </c>
-      <c r="L32" t="s">
-        <v>116</v>
+      <c r="L32">
+        <v>464.38</v>
       </c>
       <c r="M32" s="1">
-        <v>500441.36</v>
+        <v>189087.38</v>
       </c>
       <c r="N32" s="1">
-        <v>517845.47</v>
+        <v>189551.76</v>
       </c>
       <c r="O32" s="1">
-        <v>1.08</v>
+        <v>0.39</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
         <v>117</v>
       </c>
       <c r="B33" t="s">
         <v>118</v>
       </c>
       <c r="C33" s="1">
-        <v>1000000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D33" s="1">
-        <v>98.2161488</v>
+        <v>100.26931607</v>
       </c>
       <c r="E33" s="1">
-        <v>99.867094</v>
+        <v>103.290392</v>
       </c>
       <c r="F33" t="s">
         <v>8</v>
       </c>
       <c r="G33">
         <v>1.0</v>
       </c>
       <c r="H33" s="1">
-        <v>998670.94</v>
+        <v>516451.96</v>
       </c>
       <c r="I33" s="1">
-        <v>6884.38</v>
+        <v>-14194.42</v>
       </c>
       <c r="J33" s="1">
-        <v>0.68935419308386</v>
+        <v>-2.7484492458892</v>
       </c>
       <c r="K33">
         <v>0.0</v>
       </c>
-      <c r="L33" t="s">
-        <v>119</v>
+      <c r="L33">
+        <v>910.96</v>
       </c>
       <c r="M33" s="1">
-        <v>982161.48</v>
+        <v>501346.58</v>
       </c>
       <c r="N33" s="1">
-        <v>1005555.32</v>
+        <v>502257.54</v>
       </c>
       <c r="O33" s="1">
-        <v>2.09</v>
+        <v>1.03</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
+        <v>119</v>
+      </c>
+      <c r="B34" t="s">
         <v>120</v>
       </c>
-      <c r="B34" t="s">
+      <c r="C34" s="1">
+        <v>1000000.0</v>
+      </c>
+      <c r="D34" s="1">
+        <v>98.44921334</v>
+      </c>
+      <c r="E34" s="1">
+        <v>99.867094</v>
+      </c>
+      <c r="F34" t="s">
+        <v>8</v>
+      </c>
+      <c r="G34">
+        <v>1.0</v>
+      </c>
+      <c r="H34" s="1">
+        <v>998670.94</v>
+      </c>
+      <c r="I34" s="1">
+        <v>11156.81</v>
+      </c>
+      <c r="J34" s="1">
+        <v>1.117165780352</v>
+      </c>
+      <c r="K34">
+        <v>0.0</v>
+      </c>
+      <c r="L34" t="s">
         <v>121</v>
       </c>
-      <c r="C34" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M34" s="1">
-        <v>399457.32</v>
+        <v>984492.13</v>
       </c>
       <c r="N34" s="1">
-        <v>403029.92</v>
+        <v>1009827.75</v>
       </c>
       <c r="O34" s="1">
-        <v>0.84</v>
+        <v>2.08</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
+        <v>122</v>
+      </c>
+      <c r="B35" t="s">
         <v>123</v>
       </c>
-      <c r="B35" t="s">
+      <c r="C35" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="D35" s="1">
+        <v>99.94071842</v>
+      </c>
+      <c r="E35" s="1">
+        <v>98.199808</v>
+      </c>
+      <c r="F35" t="s">
+        <v>8</v>
+      </c>
+      <c r="G35">
+        <v>1.0</v>
+      </c>
+      <c r="H35" s="1">
+        <v>392799.23</v>
+      </c>
+      <c r="I35" s="1">
+        <v>10766.38</v>
+      </c>
+      <c r="J35" s="1">
+        <v>2.7409371449124</v>
+      </c>
+      <c r="K35">
+        <v>0.0</v>
+      </c>
+      <c r="L35" t="s">
         <v>124</v>
       </c>
-      <c r="C35" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M35" s="1">
-        <v>97421.6</v>
+        <v>399762.87</v>
       </c>
       <c r="N35" s="1">
-        <v>97769.89</v>
+        <v>403565.61</v>
       </c>
       <c r="O35" s="1">
-        <v>0.2</v>
+        <v>0.83</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
         <v>125</v>
       </c>
       <c r="B36" t="s">
         <v>126</v>
       </c>
       <c r="C36" s="1">
-        <v>500000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D36" s="1">
-        <v>101.2009358</v>
+        <v>97.60617772</v>
       </c>
       <c r="E36" s="1">
-        <v>105.371746</v>
+        <v>96.0814</v>
       </c>
       <c r="F36" t="s">
         <v>8</v>
       </c>
       <c r="G36">
         <v>1.0</v>
       </c>
       <c r="H36" s="1">
-        <v>526858.73</v>
+        <v>96081.4</v>
       </c>
       <c r="I36" s="1">
-        <v>-4169.12</v>
+        <v>1894.64</v>
       </c>
       <c r="J36" s="1">
-        <v>-0.79131648819789</v>
+        <v>1.9719113168626</v>
       </c>
       <c r="K36">
         <v>0.0</v>
       </c>
-      <c r="L36" t="s">
-        <v>127</v>
+      <c r="L36">
+        <v>369.86</v>
       </c>
       <c r="M36" s="1">
-        <v>506004.68</v>
+        <v>97606.18</v>
       </c>
       <c r="N36" s="1">
-        <v>522689.61</v>
+        <v>97976.04</v>
       </c>
       <c r="O36" s="1">
-        <v>1.09</v>
+        <v>0.2</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
+        <v>127</v>
+      </c>
+      <c r="B37" t="s">
         <v>128</v>
       </c>
-      <c r="B37" t="s">
+      <c r="C37" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="D37" s="1">
+        <v>101.31561996</v>
+      </c>
+      <c r="E37" s="1">
+        <v>105.371746</v>
+      </c>
+      <c r="F37" t="s">
+        <v>8</v>
+      </c>
+      <c r="G37">
+        <v>1.0</v>
+      </c>
+      <c r="H37" s="1">
+        <v>526858.73</v>
+      </c>
+      <c r="I37" s="1">
+        <v>-2552.89</v>
+      </c>
+      <c r="J37" s="1">
+        <v>-0.48454924529769</v>
+      </c>
+      <c r="K37">
+        <v>0.0</v>
+      </c>
+      <c r="L37" t="s">
         <v>129</v>
       </c>
-      <c r="C37" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M37" s="1">
-        <v>101413.15</v>
+        <v>506578.1</v>
       </c>
       <c r="N37" s="1">
-        <v>104969.66</v>
+        <v>524305.84</v>
       </c>
       <c r="O37" s="1">
-        <v>0.22</v>
+        <v>1.08</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
+        <v>130</v>
+      </c>
+      <c r="B38" t="s">
         <v>131</v>
       </c>
-      <c r="B38" t="s">
+      <c r="C38" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="D38" s="1">
+        <v>101.45028143</v>
+      </c>
+      <c r="E38" s="1">
+        <v>105.72405</v>
+      </c>
+      <c r="F38" t="s">
+        <v>8</v>
+      </c>
+      <c r="G38">
+        <v>1.0</v>
+      </c>
+      <c r="H38" s="1">
+        <v>105724.05</v>
+      </c>
+      <c r="I38" s="1">
+        <v>-494.32</v>
+      </c>
+      <c r="J38" s="1">
+        <v>-0.46755681417804</v>
+      </c>
+      <c r="K38">
+        <v>0.0</v>
+      </c>
+      <c r="L38" t="s">
         <v>132</v>
       </c>
-      <c r="C38" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M38" s="1">
-        <v>509424.74</v>
+        <v>101450.28</v>
       </c>
       <c r="N38" s="1">
-        <v>528395.84</v>
+        <v>105229.73</v>
       </c>
       <c r="O38" s="1">
-        <v>1.1</v>
+        <v>0.22</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
+        <v>133</v>
+      </c>
+      <c r="B39" t="s">
         <v>134</v>
       </c>
-      <c r="B39" t="s">
+      <c r="C39" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="D39" s="1">
+        <v>102.02564446</v>
+      </c>
+      <c r="E39" s="1">
+        <v>102.534722</v>
+      </c>
+      <c r="F39" t="s">
+        <v>8</v>
+      </c>
+      <c r="G39">
+        <v>1.0</v>
+      </c>
+      <c r="H39" s="1">
+        <v>512673.61</v>
+      </c>
+      <c r="I39" s="1">
+        <v>17614.94</v>
+      </c>
+      <c r="J39" s="1">
+        <v>3.4358975489298</v>
+      </c>
+      <c r="K39">
+        <v>0.0</v>
+      </c>
+      <c r="L39" t="s">
         <v>135</v>
       </c>
-      <c r="C39" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M39" s="1">
-        <v>106672.83</v>
+        <v>510128.22</v>
       </c>
       <c r="N39" s="1">
-        <v>108682.97</v>
+        <v>530288.55</v>
       </c>
       <c r="O39" s="1">
-        <v>0.23</v>
+        <v>1.09</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
+        <v>136</v>
+      </c>
+      <c r="B40" t="s">
         <v>137</v>
       </c>
-      <c r="B40" t="s">
+      <c r="C40" s="1">
+        <v>110000.0</v>
+      </c>
+      <c r="D40" s="1">
+        <v>97.63885531</v>
+      </c>
+      <c r="E40" s="1">
+        <v>99.333</v>
+      </c>
+      <c r="F40" t="s">
+        <v>8</v>
+      </c>
+      <c r="G40">
+        <v>1.0</v>
+      </c>
+      <c r="H40" s="1">
+        <v>109266.3</v>
+      </c>
+      <c r="I40" s="1">
+        <v>376.0</v>
+      </c>
+      <c r="J40" s="1">
+        <v>0.34411341831837</v>
+      </c>
+      <c r="K40">
+        <v>0.0</v>
+      </c>
+      <c r="L40" t="s">
         <v>138</v>
       </c>
-      <c r="C40" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M40" s="1">
-        <v>299057.14</v>
+        <v>107402.75</v>
       </c>
       <c r="N40" s="1">
-        <v>300358.61</v>
+        <v>109642.3</v>
       </c>
       <c r="O40" s="1">
-        <v>0.62</v>
+        <v>0.23</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
+        <v>139</v>
+      </c>
+      <c r="B41" t="s">
         <v>140</v>
       </c>
-      <c r="B41" t="s">
+      <c r="C41" s="1">
+        <v>299000.0</v>
+      </c>
+      <c r="D41" s="1">
+        <v>100.60152155</v>
+      </c>
+      <c r="E41" s="1">
+        <v>99.298</v>
+      </c>
+      <c r="F41" t="s">
+        <v>8</v>
+      </c>
+      <c r="G41">
+        <v>1.0</v>
+      </c>
+      <c r="H41" s="1">
+        <v>296901.02</v>
+      </c>
+      <c r="I41" s="1">
+        <v>5865.6</v>
+      </c>
+      <c r="J41" s="1">
+        <v>1.9756078978779</v>
+      </c>
+      <c r="K41">
+        <v>0.0</v>
+      </c>
+      <c r="L41" t="s">
         <v>141</v>
       </c>
-      <c r="C41" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M41" s="1">
-        <v>375383.57</v>
+        <v>300798.54</v>
       </c>
       <c r="N41" s="1">
-        <v>390604.8</v>
+        <v>302766.62</v>
       </c>
       <c r="O41" s="1">
-        <v>0.81</v>
+        <v>0.62</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
+        <v>142</v>
+      </c>
+      <c r="B42" t="s">
         <v>143</v>
       </c>
-      <c r="B42" t="s">
+      <c r="C42" s="1">
+        <v>355000.0</v>
+      </c>
+      <c r="D42" s="1">
+        <v>105.97977266</v>
+      </c>
+      <c r="E42" s="1">
+        <v>107.865242</v>
+      </c>
+      <c r="F42" t="s">
+        <v>8</v>
+      </c>
+      <c r="G42">
+        <v>1.0</v>
+      </c>
+      <c r="H42" s="1">
+        <v>382921.61</v>
+      </c>
+      <c r="I42" s="1">
+        <v>9549.05</v>
+      </c>
+      <c r="J42" s="1">
+        <v>2.4937349448625</v>
+      </c>
+      <c r="K42">
+        <v>0.0</v>
+      </c>
+      <c r="L42" t="s">
         <v>144</v>
       </c>
-      <c r="C42" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M42" s="1">
-        <v>284118.28</v>
+        <v>376228.19</v>
       </c>
       <c r="N42" s="1">
-        <v>284333.01</v>
+        <v>392470.66</v>
       </c>
       <c r="O42" s="1">
-        <v>0.59</v>
+        <v>0.81</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
         <v>145</v>
       </c>
       <c r="B43" t="s">
         <v>146</v>
       </c>
       <c r="C43" s="1">
-        <v>494000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D43" s="1">
-        <v>99.3739564</v>
+        <v>94.93464245</v>
       </c>
       <c r="E43" s="1">
-        <v>101.132352</v>
+        <v>93.44648</v>
       </c>
       <c r="F43" t="s">
         <v>8</v>
       </c>
       <c r="G43">
         <v>1.0</v>
       </c>
       <c r="H43" s="1">
-        <v>499593.82</v>
+        <v>280339.44</v>
       </c>
       <c r="I43" s="1">
-        <v>-6674.95</v>
+        <v>4916.54</v>
       </c>
       <c r="J43" s="1">
-        <v>-1.336075374191</v>
+        <v>1.7537810591332</v>
       </c>
       <c r="K43">
         <v>0.0</v>
       </c>
-      <c r="L43" t="s">
-        <v>147</v>
+      <c r="L43">
+        <v>452.05</v>
       </c>
       <c r="M43" s="1">
-        <v>490907.34</v>
+        <v>284803.93</v>
       </c>
       <c r="N43" s="1">
-        <v>492918.87</v>
+        <v>285255.98</v>
       </c>
       <c r="O43" s="1">
-        <v>1.02</v>
+        <v>0.59</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
+        <v>147</v>
+      </c>
+      <c r="B44" t="s">
         <v>148</v>
       </c>
-      <c r="B44" t="s">
+      <c r="C44" s="1">
+        <v>494000.0</v>
+      </c>
+      <c r="D44" s="1">
+        <v>99.60731704</v>
+      </c>
+      <c r="E44" s="1">
+        <v>101.132352</v>
+      </c>
+      <c r="F44" t="s">
+        <v>8</v>
+      </c>
+      <c r="G44">
+        <v>1.0</v>
+      </c>
+      <c r="H44" s="1">
+        <v>499593.82</v>
+      </c>
+      <c r="I44" s="1">
+        <v>-4491.85</v>
+      </c>
+      <c r="J44" s="1">
+        <v>-0.89910039319542</v>
+      </c>
+      <c r="K44">
+        <v>0.0</v>
+      </c>
+      <c r="L44" t="s">
         <v>149</v>
       </c>
-      <c r="C44" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M44" s="1">
-        <v>294750.47</v>
+        <v>492060.15</v>
       </c>
       <c r="N44" s="1">
-        <v>296422.54</v>
+        <v>495101.97</v>
       </c>
       <c r="O44" s="1">
-        <v>0.62</v>
+        <v>1.02</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
+        <v>150</v>
+      </c>
+      <c r="B45" t="s">
         <v>151</v>
       </c>
-      <c r="B45" t="s">
+      <c r="C45" s="1">
+        <v>305000.0</v>
+      </c>
+      <c r="D45" s="1">
+        <v>96.863</v>
+      </c>
+      <c r="E45" s="1">
+        <v>101.542662</v>
+      </c>
+      <c r="F45" t="s">
+        <v>8</v>
+      </c>
+      <c r="G45">
+        <v>1.0</v>
+      </c>
+      <c r="H45" s="1">
+        <v>309705.12</v>
+      </c>
+      <c r="I45" s="1">
+        <v>-12197.3</v>
+      </c>
+      <c r="J45" s="1">
+        <v>-3.9383591721054</v>
+      </c>
+      <c r="K45">
+        <v>0.0</v>
+      </c>
+      <c r="L45" t="s">
         <v>152</v>
       </c>
-      <c r="C45" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M45" s="1">
-        <v>828390.07</v>
+        <v>295432.15</v>
       </c>
       <c r="N45" s="1">
-        <v>844403.77</v>
+        <v>297507.82</v>
       </c>
       <c r="O45" s="1">
-        <v>1.75</v>
+        <v>0.61</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
+        <v>153</v>
+      </c>
+      <c r="B46" t="s">
         <v>154</v>
       </c>
-      <c r="B46" t="s">
+      <c r="C46" s="1">
+        <v>800000.0</v>
+      </c>
+      <c r="D46" s="1">
+        <v>103.96392751</v>
+      </c>
+      <c r="E46" s="1">
+        <v>104.38516</v>
+      </c>
+      <c r="F46" t="s">
+        <v>8</v>
+      </c>
+      <c r="G46">
+        <v>1.0</v>
+      </c>
+      <c r="H46" s="1">
+        <v>835081.28</v>
+      </c>
+      <c r="I46" s="1">
+        <v>14657.54</v>
+      </c>
+      <c r="J46" s="1">
+        <v>1.7552231562417</v>
+      </c>
+      <c r="K46">
+        <v>0.0</v>
+      </c>
+      <c r="L46" t="s">
         <v>155</v>
       </c>
-      <c r="C46" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M46" s="1">
-        <v>100040.7</v>
+        <v>831711.42</v>
       </c>
       <c r="N46" s="1">
-        <v>102399.67</v>
+        <v>849738.82</v>
       </c>
       <c r="O46" s="1">
-        <v>0.21</v>
+        <v>1.75</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
+        <v>156</v>
+      </c>
+      <c r="B47" t="s">
         <v>157</v>
       </c>
-      <c r="B47" t="s">
+      <c r="C47" s="1">
+        <v>101000.0</v>
+      </c>
+      <c r="D47" s="1">
+        <v>99.26765036</v>
+      </c>
+      <c r="E47" s="1">
+        <v>99.824</v>
+      </c>
+      <c r="F47" t="s">
+        <v>8</v>
+      </c>
+      <c r="G47">
+        <v>1.0</v>
+      </c>
+      <c r="H47" s="1">
+        <v>100822.24</v>
+      </c>
+      <c r="I47" s="1">
+        <v>1956.86</v>
+      </c>
+      <c r="J47" s="1">
+        <v>1.9409011345116</v>
+      </c>
+      <c r="K47">
+        <v>0.0</v>
+      </c>
+      <c r="L47" t="s">
         <v>158</v>
       </c>
-      <c r="C47" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M47" s="1">
-        <v>106510.15</v>
+        <v>100260.33</v>
       </c>
       <c r="N47" s="1">
-        <v>109160.83</v>
+        <v>102779.1</v>
       </c>
       <c r="O47" s="1">
-        <v>0.23</v>
+        <v>0.21</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
+        <v>159</v>
+      </c>
+      <c r="B48" t="s">
         <v>160</v>
-      </c>
-[...1 lines deleted...]
-        <v>161</v>
       </c>
       <c r="C48" s="1">
         <v>100000.0</v>
       </c>
       <c r="D48" s="1">
-        <v>100.09832834</v>
+        <v>106.54295435</v>
       </c>
       <c r="E48" s="1">
-        <v>101.31079</v>
+        <v>110.72922</v>
       </c>
       <c r="F48" t="s">
         <v>8</v>
       </c>
       <c r="G48">
         <v>1.0</v>
       </c>
       <c r="H48" s="1">
-        <v>101310.79</v>
+        <v>110729.22</v>
       </c>
       <c r="I48" s="1">
-        <v>768.36</v>
+        <v>-1226.33</v>
       </c>
       <c r="J48" s="1">
-        <v>0.75841872321793</v>
+        <v>-1.1075035117199</v>
       </c>
       <c r="K48">
         <v>0.0</v>
       </c>
       <c r="L48" t="s">
-        <v>162</v>
+        <v>161</v>
       </c>
       <c r="M48" s="1">
-        <v>100098.33</v>
+        <v>106542.96</v>
       </c>
       <c r="N48" s="1">
-        <v>102079.15</v>
+        <v>109502.89</v>
       </c>
       <c r="O48" s="1">
-        <v>0.21</v>
+        <v>0.23</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
+        <v>162</v>
+      </c>
+      <c r="B49" t="s">
         <v>163</v>
       </c>
-      <c r="B49" t="s">
+      <c r="C49" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="D49" s="1">
+        <v>100.10162211</v>
+      </c>
+      <c r="E49" s="1">
+        <v>101.31079</v>
+      </c>
+      <c r="F49" t="s">
+        <v>8</v>
+      </c>
+      <c r="G49">
+        <v>1.0</v>
+      </c>
+      <c r="H49" s="1">
+        <v>101310.79</v>
+      </c>
+      <c r="I49" s="1">
+        <v>944.26</v>
+      </c>
+      <c r="J49" s="1">
+        <v>0.93204287519622</v>
+      </c>
+      <c r="K49">
+        <v>0.0</v>
+      </c>
+      <c r="L49" t="s">
         <v>164</v>
       </c>
-      <c r="C49" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M49" s="1">
-        <v>463615.3</v>
+        <v>100101.63</v>
       </c>
       <c r="N49" s="1">
-        <v>471560.51</v>
+        <v>102255.05</v>
       </c>
       <c r="O49" s="1">
-        <v>0.98</v>
+        <v>0.21</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
+        <v>165</v>
+      </c>
+      <c r="B50" t="s">
         <v>166</v>
       </c>
-      <c r="B50" t="s">
+      <c r="C50" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="D50" s="1">
+        <v>92.87174246</v>
+      </c>
+      <c r="E50" s="1">
+        <v>93.11093</v>
+      </c>
+      <c r="F50" t="s">
+        <v>8</v>
+      </c>
+      <c r="G50">
+        <v>1.0</v>
+      </c>
+      <c r="H50" s="1">
+        <v>465554.65</v>
+      </c>
+      <c r="I50" s="1">
+        <v>7324.61</v>
+      </c>
+      <c r="J50" s="1">
+        <v>1.5733083108503</v>
+      </c>
+      <c r="K50">
+        <v>0.0</v>
+      </c>
+      <c r="L50" t="s">
         <v>167</v>
       </c>
-      <c r="C50" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M50" s="1">
-        <v>200710.67</v>
+        <v>464358.71</v>
       </c>
       <c r="N50" s="1">
-        <v>201453.82</v>
+        <v>472879.26</v>
       </c>
       <c r="O50" s="1">
-        <v>0.42</v>
+        <v>0.97</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
         <v>168</v>
       </c>
       <c r="B51" t="s">
         <v>169</v>
       </c>
       <c r="C51" s="1">
-        <v>300000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D51" s="1">
-        <v>98.38795423</v>
+        <v>100.58271079</v>
       </c>
       <c r="E51" s="1">
-        <v>99.977263</v>
+        <v>99.572</v>
       </c>
       <c r="F51" t="s">
         <v>8</v>
       </c>
       <c r="G51">
         <v>1.0</v>
       </c>
       <c r="H51" s="1">
-        <v>299931.79</v>
+        <v>199144.0</v>
       </c>
       <c r="I51" s="1">
-        <v>-1085.74</v>
+        <v>3210.46</v>
       </c>
       <c r="J51" s="1">
-        <v>-0.36199563907514</v>
+        <v>1.6121299160407</v>
       </c>
       <c r="K51">
         <v>0.0</v>
       </c>
       <c r="L51" t="s">
         <v>170</v>
       </c>
       <c r="M51" s="1">
-        <v>295163.86</v>
+        <v>201165.42</v>
       </c>
       <c r="N51" s="1">
-        <v>298846.05</v>
+        <v>202354.46</v>
       </c>
       <c r="O51" s="1">
-        <v>0.62</v>
+        <v>0.42</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
         <v>171</v>
       </c>
       <c r="B52" t="s">
         <v>172</v>
       </c>
       <c r="C52" s="1">
-        <v>400000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D52" s="1">
-        <v>99.57935633</v>
+        <v>98.75229645</v>
       </c>
       <c r="E52" s="1">
-        <v>101.98272</v>
+        <v>99.977263</v>
       </c>
       <c r="F52" t="s">
         <v>8</v>
       </c>
       <c r="G52">
         <v>1.0</v>
       </c>
       <c r="H52" s="1">
-        <v>407930.88</v>
+        <v>299931.79</v>
       </c>
       <c r="I52" s="1">
-        <v>4716.68</v>
+        <v>697.7</v>
       </c>
       <c r="J52" s="1">
-        <v>1.156244901097</v>
+        <v>0.23261955659985</v>
       </c>
       <c r="K52">
         <v>0.0</v>
       </c>
       <c r="L52" t="s">
         <v>173</v>
       </c>
       <c r="M52" s="1">
-        <v>398317.42</v>
+        <v>296256.89</v>
       </c>
       <c r="N52" s="1">
-        <v>412647.56</v>
+        <v>300629.49</v>
       </c>
       <c r="O52" s="1">
-        <v>0.86</v>
+        <v>0.62</v>
       </c>
       <c r="P52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
         <v>174</v>
       </c>
       <c r="B53" t="s">
         <v>175</v>
       </c>
       <c r="C53" s="1">
-        <v>300000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D53" s="1">
-        <v>103.51008438</v>
+        <v>99.83913572</v>
       </c>
       <c r="E53" s="1">
-        <v>110.511247</v>
+        <v>101.98272</v>
       </c>
       <c r="F53" t="s">
         <v>8</v>
       </c>
       <c r="G53">
         <v>1.0</v>
       </c>
       <c r="H53" s="1">
-        <v>331533.74</v>
+        <v>407930.88</v>
       </c>
       <c r="I53" s="1">
-        <v>-18889.1</v>
+        <v>6705.11</v>
       </c>
       <c r="J53" s="1">
-        <v>-5.6974894923214</v>
+        <v>1.6436877737719</v>
       </c>
       <c r="K53">
         <v>0.0</v>
       </c>
       <c r="L53" t="s">
         <v>176</v>
       </c>
       <c r="M53" s="1">
-        <v>310530.26</v>
+        <v>399356.54</v>
       </c>
       <c r="N53" s="1">
-        <v>312644.64</v>
+        <v>414635.99</v>
       </c>
       <c r="O53" s="1">
-        <v>0.65</v>
+        <v>0.85</v>
       </c>
       <c r="P53">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
         <v>177</v>
       </c>
       <c r="B54" t="s">
         <v>178</v>
       </c>
       <c r="C54" s="1">
-        <v>100000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D54" s="1">
-        <v>100.12727112</v>
+        <v>103.49582613</v>
       </c>
       <c r="E54" s="1">
-        <v>104.05285</v>
+        <v>110.511247</v>
       </c>
       <c r="F54" t="s">
         <v>8</v>
       </c>
       <c r="G54">
         <v>1.0</v>
       </c>
       <c r="H54" s="1">
-        <v>104052.85</v>
+        <v>331533.74</v>
       </c>
       <c r="I54" s="1">
-        <v>-3601.95</v>
+        <v>-18025.71</v>
       </c>
       <c r="J54" s="1">
-        <v>-3.4616543420002</v>
+        <v>-5.4370665260193</v>
       </c>
       <c r="K54">
         <v>0.0</v>
       </c>
-      <c r="L54">
-        <v>323.63</v>
+      <c r="L54" t="s">
+        <v>179</v>
       </c>
       <c r="M54" s="1">
-        <v>100127.27</v>
+        <v>310487.48</v>
       </c>
       <c r="N54" s="1">
-        <v>100450.9</v>
+        <v>313508.03</v>
       </c>
       <c r="O54" s="1">
-        <v>0.21</v>
+        <v>0.64</v>
       </c>
       <c r="P54">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B55" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="C55" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D55" s="1">
-        <v>99.25681646</v>
+        <v>100.26319819</v>
       </c>
       <c r="E55" s="1">
-        <v>103.191215</v>
+        <v>104.05285</v>
       </c>
       <c r="F55" t="s">
         <v>8</v>
       </c>
       <c r="G55">
         <v>1.0</v>
       </c>
       <c r="H55" s="1">
-        <v>206382.43</v>
+        <v>104052.85</v>
       </c>
       <c r="I55" s="1">
-        <v>-7173.59</v>
+        <v>-3271.84</v>
       </c>
       <c r="J55" s="1">
-        <v>-3.4758724373969</v>
+        <v>-3.14440209951</v>
       </c>
       <c r="K55">
         <v>0.0</v>
       </c>
       <c r="L55">
-        <v>695.21</v>
+        <v>517.81</v>
       </c>
       <c r="M55" s="1">
-        <v>198513.63</v>
+        <v>100263.2</v>
       </c>
       <c r="N55" s="1">
-        <v>199208.84</v>
+        <v>100781.01</v>
       </c>
       <c r="O55" s="1">
-        <v>0.41</v>
+        <v>0.21</v>
       </c>
       <c r="P55">
         <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B56" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="C56" s="1">
-        <v>600000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D56" s="1">
-        <v>97.78845155</v>
+        <v>99.57035017</v>
       </c>
       <c r="E56" s="1">
-        <v>99.92378</v>
+        <v>103.191215</v>
       </c>
       <c r="F56" t="s">
         <v>8</v>
       </c>
       <c r="G56">
         <v>1.0</v>
       </c>
       <c r="H56" s="1">
-        <v>599542.68</v>
+        <v>206382.43</v>
       </c>
       <c r="I56" s="1">
-        <v>-98.3</v>
+        <v>-6129.4</v>
       </c>
       <c r="J56" s="1">
-        <v>-0.016395830235139</v>
+        <v>-2.9699233602395</v>
       </c>
       <c r="K56">
         <v>0.0</v>
       </c>
       <c r="L56" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="M56" s="1">
-        <v>586730.71</v>
+        <v>199140.7</v>
       </c>
       <c r="N56" s="1">
-        <v>599444.38</v>
+        <v>200253.03</v>
       </c>
       <c r="O56" s="1">
-        <v>1.24</v>
+        <v>0.41</v>
       </c>
       <c r="P56">
         <v>1</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B57" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="C57" s="1">
-        <v>200000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D57" s="1">
-        <v>87.36629045</v>
+        <v>98.48024864</v>
       </c>
       <c r="E57" s="1">
-        <v>87.8623</v>
+        <v>99.92378</v>
       </c>
       <c r="F57" t="s">
         <v>8</v>
       </c>
       <c r="G57">
         <v>1.0</v>
       </c>
       <c r="H57" s="1">
-        <v>175724.6</v>
+        <v>599542.68</v>
       </c>
       <c r="I57" s="1">
-        <v>475.1</v>
+        <v>5235.15</v>
       </c>
       <c r="J57" s="1">
-        <v>0.27036624354245</v>
+        <v>0.87319054583403</v>
       </c>
       <c r="K57">
         <v>0.0</v>
       </c>
       <c r="L57" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="M57" s="1">
-        <v>174732.58</v>
+        <v>590881.5</v>
       </c>
       <c r="N57" s="1">
-        <v>176199.7</v>
+        <v>604777.83</v>
       </c>
       <c r="O57" s="1">
-        <v>0.37</v>
+        <v>1.24</v>
       </c>
       <c r="P57">
         <v>1</v>
       </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B58" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="C58" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D58" s="1">
-        <v>96.00357857</v>
+        <v>87.68569475</v>
       </c>
       <c r="E58" s="1">
-        <v>98.434</v>
+        <v>87.8623</v>
       </c>
       <c r="F58" t="s">
         <v>8</v>
       </c>
       <c r="G58">
         <v>1.0</v>
       </c>
       <c r="H58" s="1">
-        <v>98434.0</v>
+        <v>175724.6</v>
       </c>
       <c r="I58" s="1">
-        <v>846.98</v>
+        <v>1243.36</v>
       </c>
       <c r="J58" s="1">
-        <v>0.86045472092976</v>
+        <v>0.70756171873488</v>
       </c>
       <c r="K58">
         <v>0.0</v>
       </c>
       <c r="L58" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="M58" s="1">
-        <v>96003.58</v>
+        <v>175371.38</v>
       </c>
       <c r="N58" s="1">
-        <v>99280.98</v>
+        <v>176967.96</v>
       </c>
       <c r="O58" s="1">
-        <v>0.21</v>
+        <v>0.36</v>
       </c>
       <c r="P58">
         <v>1</v>
       </c>
     </row>
     <row r="59" spans="1:16">
       <c r="A59" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="B59" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="C59" s="1">
-        <v>600000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D59" s="1">
-        <v>97.85915611</v>
+        <v>96.81761609</v>
       </c>
       <c r="E59" s="1">
-        <v>99.282902</v>
+        <v>98.434</v>
       </c>
       <c r="F59" t="s">
         <v>8</v>
       </c>
       <c r="G59">
         <v>1.0</v>
       </c>
       <c r="H59" s="1">
-        <v>595697.41</v>
+        <v>98434.0</v>
       </c>
       <c r="I59" s="1">
-        <v>445.2</v>
+        <v>1869.57</v>
       </c>
       <c r="J59" s="1">
-        <v>0.074735930109214</v>
+        <v>1.8993132454233</v>
       </c>
       <c r="K59">
         <v>0.0</v>
       </c>
       <c r="L59" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="M59" s="1">
-        <v>587154.94</v>
+        <v>96817.61</v>
       </c>
       <c r="N59" s="1">
-        <v>596142.61</v>
+        <v>100303.57</v>
       </c>
       <c r="O59" s="1">
-        <v>1.24</v>
+        <v>0.21</v>
       </c>
       <c r="P59">
         <v>1</v>
       </c>
     </row>
     <row r="60" spans="1:16">
       <c r="A60" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="B60" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="C60" s="1">
-        <v>150000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D60" s="1">
-        <v>98.79808781</v>
+        <v>98.18892317</v>
       </c>
       <c r="E60" s="1">
-        <v>100.356793</v>
+        <v>99.282902</v>
       </c>
       <c r="F60" t="s">
         <v>8</v>
       </c>
       <c r="G60">
         <v>1.0</v>
       </c>
       <c r="H60" s="1">
-        <v>150535.19</v>
+        <v>595697.41</v>
       </c>
       <c r="I60" s="1">
-        <v>179.07</v>
+        <v>3588.87</v>
       </c>
       <c r="J60" s="1">
-        <v>0.11895557444077</v>
+        <v>0.6024652683986</v>
       </c>
       <c r="K60">
         <v>0.0</v>
       </c>
       <c r="L60" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="M60" s="1">
-        <v>148197.14</v>
+        <v>589133.54</v>
       </c>
       <c r="N60" s="1">
-        <v>150714.26</v>
+        <v>599286.28</v>
       </c>
       <c r="O60" s="1">
-        <v>0.31</v>
+        <v>1.23</v>
       </c>
       <c r="P60">
         <v>1</v>
       </c>
     </row>
     <row r="61" spans="1:16">
       <c r="A61" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="B61" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="C61" s="1">
-        <v>130000.0</v>
+        <v>150000.0</v>
       </c>
       <c r="D61" s="1">
-        <v>104.01407098</v>
+        <v>99.07175531</v>
       </c>
       <c r="E61" s="1">
-        <v>109.600592</v>
+        <v>100.356793</v>
       </c>
       <c r="F61" t="s">
         <v>8</v>
       </c>
       <c r="G61">
         <v>1.0</v>
       </c>
       <c r="H61" s="1">
-        <v>142480.77</v>
+        <v>150535.19</v>
       </c>
       <c r="I61" s="1">
-        <v>-1747.27</v>
+        <v>891.62</v>
       </c>
       <c r="J61" s="1">
-        <v>-1.2263198746048</v>
+        <v>0.59230004625497</v>
       </c>
       <c r="K61">
         <v>0.0</v>
       </c>
       <c r="L61" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="M61" s="1">
-        <v>135218.29</v>
+        <v>148607.63</v>
       </c>
       <c r="N61" s="1">
-        <v>140733.5</v>
+        <v>151426.81</v>
       </c>
       <c r="O61" s="1">
-        <v>0.29</v>
+        <v>0.31</v>
       </c>
       <c r="P61">
         <v>1</v>
       </c>
     </row>
     <row r="62" spans="1:16">
       <c r="A62" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="B62" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="C62" s="1">
-        <v>600000.0</v>
+        <v>130000.0</v>
       </c>
       <c r="D62" s="1">
-        <v>85.03896476</v>
+        <v>104.0983008</v>
       </c>
       <c r="E62" s="1">
-        <v>85.527105</v>
+        <v>109.600592</v>
       </c>
       <c r="F62" t="s">
         <v>8</v>
       </c>
       <c r="G62">
         <v>1.0</v>
       </c>
       <c r="H62" s="1">
-        <v>513162.63</v>
+        <v>142480.77</v>
       </c>
       <c r="I62" s="1">
-        <v>173.9</v>
+        <v>-1282.5</v>
       </c>
       <c r="J62" s="1">
-        <v>0.033887892421161</v>
+        <v>-0.9001214690235</v>
       </c>
       <c r="K62">
         <v>0.0</v>
       </c>
       <c r="L62" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="M62" s="1">
-        <v>510233.79</v>
+        <v>135327.79</v>
       </c>
       <c r="N62" s="1">
-        <v>513336.53</v>
+        <v>141198.27</v>
       </c>
       <c r="O62" s="1">
-        <v>1.07</v>
+        <v>0.29</v>
       </c>
       <c r="P62">
         <v>1</v>
       </c>
     </row>
     <row r="63" spans="1:16">
       <c r="A63" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="B63" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="C63" s="1">
-        <v>1000000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D63" s="1">
-        <v>98.82080821</v>
+        <v>85.4663159</v>
       </c>
       <c r="E63" s="1">
-        <v>100.789118</v>
+        <v>85.527105</v>
       </c>
       <c r="F63" t="s">
         <v>8</v>
       </c>
       <c r="G63">
         <v>1.0</v>
       </c>
       <c r="H63" s="1">
-        <v>1007891.18</v>
+        <v>513162.63</v>
       </c>
       <c r="I63" s="1">
-        <v>10967.59</v>
+        <v>2953.76</v>
       </c>
       <c r="J63" s="1">
-        <v>1.0881720385727</v>
+        <v>0.57559920136819</v>
       </c>
       <c r="K63">
         <v>0.0</v>
       </c>
       <c r="L63" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="M63" s="1">
-        <v>988208.09</v>
+        <v>512797.9</v>
       </c>
       <c r="N63" s="1">
-        <v>1018858.77</v>
+        <v>516116.39</v>
       </c>
       <c r="O63" s="1">
-        <v>2.12</v>
+        <v>1.06</v>
       </c>
       <c r="P63">
         <v>1</v>
       </c>
     </row>
     <row r="64" spans="1:16">
       <c r="A64" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="B64" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="C64" s="1">
-        <v>288000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="D64" s="1">
-        <v>97.67405531</v>
+        <v>99.03405821</v>
       </c>
       <c r="E64" s="1">
-        <v>100.0</v>
+        <v>100.789118</v>
       </c>
       <c r="F64" t="s">
         <v>8</v>
       </c>
       <c r="G64">
         <v>1.0</v>
       </c>
       <c r="H64" s="1">
-        <v>288000.0</v>
+        <v>1007891.18</v>
       </c>
       <c r="I64" s="1">
-        <v>741.39</v>
+        <v>-16351.97</v>
       </c>
       <c r="J64" s="1">
-        <v>0.25742708333333</v>
+        <v>-1.6223943938075</v>
       </c>
       <c r="K64">
         <v>0.0</v>
       </c>
       <c r="L64" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="M64" s="1">
-        <v>281301.28</v>
+        <v>990340.58</v>
       </c>
       <c r="N64" s="1">
-        <v>288741.39</v>
+        <v>991539.21</v>
       </c>
       <c r="O64" s="1">
-        <v>0.6</v>
+        <v>2.04</v>
       </c>
       <c r="P64">
         <v>1</v>
       </c>
     </row>
     <row r="65" spans="1:16">
       <c r="A65" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="B65" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="C65" s="1">
-        <v>500000.0</v>
+        <v>288000.0</v>
       </c>
       <c r="D65" s="1">
-        <v>97.78987094</v>
+        <v>98.12214815</v>
       </c>
       <c r="E65" s="1">
-        <v>99.498222</v>
+        <v>100.0</v>
       </c>
       <c r="F65" t="s">
         <v>8</v>
       </c>
       <c r="G65">
         <v>1.0</v>
       </c>
       <c r="H65" s="1">
-        <v>497491.11</v>
+        <v>288000.0</v>
       </c>
       <c r="I65" s="1">
-        <v>-4226.69</v>
+        <v>2649.46</v>
       </c>
       <c r="J65" s="1">
-        <v>-0.84960111146509</v>
+        <v>0.91995138888889</v>
       </c>
       <c r="K65">
         <v>0.0</v>
       </c>
       <c r="L65" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="M65" s="1">
-        <v>488949.35</v>
+        <v>282591.79</v>
       </c>
       <c r="N65" s="1">
-        <v>493264.42</v>
+        <v>290649.46</v>
       </c>
       <c r="O65" s="1">
-        <v>1.02</v>
+        <v>0.6</v>
       </c>
       <c r="P65">
         <v>1</v>
       </c>
     </row>
     <row r="66" spans="1:16">
       <c r="A66" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="B66" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="C66" s="1">
-        <v>540000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D66" s="1">
-        <v>99.94193723</v>
+        <v>98.25431121</v>
       </c>
       <c r="E66" s="1">
-        <v>101.900644</v>
+        <v>99.498222</v>
       </c>
       <c r="F66" t="s">
         <v>8</v>
       </c>
       <c r="G66">
         <v>1.0</v>
       </c>
       <c r="H66" s="1">
-        <v>550263.48</v>
+        <v>497491.11</v>
       </c>
       <c r="I66" s="1">
-        <v>4750.1</v>
+        <v>-645.92</v>
       </c>
       <c r="J66" s="1">
-        <v>0.86324100592683</v>
+        <v>-0.12983548590446</v>
       </c>
       <c r="K66">
         <v>0.0</v>
       </c>
       <c r="L66" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="M66" s="1">
-        <v>539686.46</v>
+        <v>491271.56</v>
       </c>
       <c r="N66" s="1">
-        <v>555013.58</v>
+        <v>496845.19</v>
       </c>
       <c r="O66" s="1">
-        <v>1.15</v>
+        <v>1.02</v>
       </c>
       <c r="P66">
         <v>1</v>
       </c>
     </row>
     <row r="67" spans="1:16">
       <c r="A67" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="B67" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="C67" s="1">
-        <v>130000.0</v>
+        <v>240000.0</v>
       </c>
       <c r="D67" s="1">
-        <v>104.01072663</v>
+        <v>100.20559472</v>
       </c>
       <c r="E67" s="1">
-        <v>109.789346</v>
+        <v>101.900646</v>
       </c>
       <c r="F67" t="s">
         <v>8</v>
       </c>
       <c r="G67">
         <v>1.0</v>
       </c>
       <c r="H67" s="1">
-        <v>142726.15</v>
+        <v>244561.55</v>
       </c>
       <c r="I67" s="1">
-        <v>-6904.5</v>
+        <v>3227.22</v>
       </c>
       <c r="J67" s="1">
-        <v>-4.8375858243216</v>
+        <v>1.319594188048</v>
       </c>
       <c r="K67">
         <v>0.0</v>
       </c>
-      <c r="L67">
-        <v>607.71</v>
+      <c r="L67" t="s">
+        <v>217</v>
       </c>
       <c r="M67" s="1">
-        <v>135213.94</v>
+        <v>240493.43</v>
       </c>
       <c r="N67" s="1">
-        <v>135821.65</v>
+        <v>247788.77</v>
       </c>
       <c r="O67" s="1">
-        <v>0.28</v>
+        <v>0.51</v>
       </c>
       <c r="P67">
         <v>1</v>
       </c>
     </row>
     <row r="68" spans="1:16">
       <c r="A68" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
       <c r="B68" t="s">
-        <v>217</v>
+        <v>219</v>
       </c>
       <c r="C68" s="1">
-        <v>100000.0</v>
+        <v>372000.0</v>
       </c>
       <c r="D68" s="1">
-        <v>96.59912149</v>
+        <v>100.31083939</v>
       </c>
       <c r="E68" s="1">
-        <v>98.975</v>
+        <v>99.731</v>
       </c>
       <c r="F68" t="s">
         <v>8</v>
       </c>
       <c r="G68">
         <v>1.0</v>
       </c>
       <c r="H68" s="1">
-        <v>98975.0</v>
+        <v>370999.32</v>
       </c>
       <c r="I68" s="1">
-        <v>-295.06</v>
+        <v>2348.1</v>
       </c>
       <c r="J68" s="1">
-        <v>-0.29811568577924</v>
+        <v>0.63291221126766</v>
       </c>
       <c r="K68">
         <v>0.0</v>
       </c>
-      <c r="L68" t="s">
-        <v>218</v>
+      <c r="L68">
+        <v>191.1</v>
       </c>
       <c r="M68" s="1">
-        <v>96599.12</v>
+        <v>373156.32</v>
       </c>
       <c r="N68" s="1">
-        <v>98679.94</v>
+        <v>373347.42</v>
       </c>
       <c r="O68" s="1">
-        <v>0.2</v>
+        <v>0.77</v>
       </c>
       <c r="P68">
         <v>1</v>
       </c>
     </row>
     <row r="69" spans="1:16">
       <c r="A69" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="B69" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="C69" s="1">
-        <v>100000.0</v>
+        <v>130000.0</v>
       </c>
       <c r="D69" s="1">
-        <v>100.27830275</v>
+        <v>104.23601357</v>
       </c>
       <c r="E69" s="1">
-        <v>99.711</v>
+        <v>109.789346</v>
       </c>
       <c r="F69" t="s">
         <v>8</v>
       </c>
       <c r="G69">
         <v>1.0</v>
       </c>
       <c r="H69" s="1">
-        <v>99711.0</v>
+        <v>142726.15</v>
       </c>
       <c r="I69" s="1">
-        <v>1709.43</v>
+        <v>-6284.4</v>
       </c>
       <c r="J69" s="1">
-        <v>1.7143845714114</v>
+        <v>-4.4031174385353</v>
       </c>
       <c r="K69">
         <v>0.0</v>
       </c>
-      <c r="L69" t="s">
-        <v>221</v>
+      <c r="L69">
+        <v>934.93</v>
       </c>
       <c r="M69" s="1">
-        <v>100278.31</v>
+        <v>135506.82</v>
       </c>
       <c r="N69" s="1">
-        <v>101420.43</v>
+        <v>136441.75</v>
       </c>
       <c r="O69" s="1">
-        <v>0.21</v>
+        <v>0.28</v>
       </c>
       <c r="P69">
         <v>1</v>
       </c>
     </row>
     <row r="70" spans="1:16">
       <c r="A70" t="s">
         <v>222</v>
       </c>
       <c r="B70" t="s">
         <v>223</v>
       </c>
       <c r="C70" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D70" s="1">
-        <v>98.44180368</v>
+        <v>97.11590327</v>
       </c>
       <c r="E70" s="1">
-        <v>102.91498</v>
+        <v>98.975</v>
       </c>
       <c r="F70" t="s">
         <v>8</v>
       </c>
       <c r="G70">
         <v>1.0</v>
       </c>
       <c r="H70" s="1">
-        <v>205829.96</v>
+        <v>98975.0</v>
       </c>
       <c r="I70" s="1">
-        <v>-6542.24</v>
+        <v>423.1</v>
       </c>
       <c r="J70" s="1">
-        <v>-3.1784682851806</v>
+        <v>0.42748168729477</v>
       </c>
       <c r="K70">
         <v>0.0</v>
       </c>
       <c r="L70" t="s">
         <v>224</v>
       </c>
       <c r="M70" s="1">
-        <v>196883.61</v>
+        <v>97115.91</v>
       </c>
       <c r="N70" s="1">
-        <v>199287.72</v>
+        <v>99398.1</v>
       </c>
       <c r="O70" s="1">
-        <v>0.41</v>
+        <v>0.2</v>
       </c>
       <c r="P70">
         <v>1</v>
       </c>
     </row>
     <row r="71" spans="1:16">
       <c r="A71" t="s">
         <v>225</v>
       </c>
       <c r="B71" t="s">
         <v>226</v>
       </c>
       <c r="C71" s="1">
-        <v>193000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D71" s="1">
-        <v>98.76218328</v>
+        <v>100.68500531</v>
       </c>
       <c r="E71" s="1">
-        <v>99.223</v>
+        <v>99.711</v>
       </c>
       <c r="F71" t="s">
         <v>8</v>
       </c>
       <c r="G71">
         <v>1.0</v>
       </c>
       <c r="H71" s="1">
-        <v>191500.39</v>
+        <v>99711.0</v>
       </c>
       <c r="I71" s="1">
-        <v>6328.29</v>
+        <v>2324.69</v>
       </c>
       <c r="J71" s="1">
-        <v>3.3045833483681</v>
+        <v>2.3314278264183</v>
       </c>
       <c r="K71">
         <v>0.0</v>
       </c>
       <c r="L71" t="s">
         <v>227</v>
       </c>
       <c r="M71" s="1">
-        <v>190611.01</v>
+        <v>100685.01</v>
       </c>
       <c r="N71" s="1">
-        <v>197828.68</v>
+        <v>102035.69</v>
       </c>
       <c r="O71" s="1">
-        <v>0.41</v>
+        <v>0.21</v>
       </c>
       <c r="P71">
         <v>1</v>
       </c>
     </row>
     <row r="72" spans="1:16">
       <c r="A72" t="s">
         <v>228</v>
       </c>
       <c r="B72" t="s">
         <v>229</v>
       </c>
       <c r="C72" s="1">
-        <v>285000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D72" s="1">
-        <v>99.50997989</v>
+        <v>99.09204041</v>
       </c>
       <c r="E72" s="1">
-        <v>102.724621</v>
+        <v>102.91498</v>
       </c>
       <c r="F72" t="s">
         <v>8</v>
       </c>
       <c r="G72">
         <v>1.0</v>
       </c>
       <c r="H72" s="1">
-        <v>292765.17</v>
+        <v>205829.96</v>
       </c>
       <c r="I72" s="1">
-        <v>-7062.29</v>
+        <v>-4810.26</v>
       </c>
       <c r="J72" s="1">
-        <v>-2.4122712411452</v>
+        <v>-2.3370067214705</v>
       </c>
       <c r="K72">
         <v>0.0</v>
       </c>
       <c r="L72" t="s">
         <v>230</v>
       </c>
       <c r="M72" s="1">
-        <v>283603.45</v>
+        <v>198184.08</v>
       </c>
       <c r="N72" s="1">
-        <v>285702.88</v>
+        <v>201019.7</v>
       </c>
       <c r="O72" s="1">
-        <v>0.59</v>
+        <v>0.41</v>
       </c>
       <c r="P72">
         <v>1</v>
       </c>
     </row>
     <row r="73" spans="1:16">
       <c r="A73" t="s">
         <v>231</v>
       </c>
       <c r="B73" t="s">
         <v>232</v>
       </c>
       <c r="C73" s="1">
-        <v>349000.0</v>
+        <v>193000.0</v>
       </c>
       <c r="D73" s="1">
-        <v>97.26857573</v>
+        <v>98.92584178</v>
       </c>
       <c r="E73" s="1">
-        <v>99.735</v>
+        <v>99.223</v>
       </c>
       <c r="F73" t="s">
         <v>8</v>
       </c>
       <c r="G73">
         <v>1.0</v>
       </c>
       <c r="H73" s="1">
-        <v>348075.15</v>
+        <v>191500.39</v>
       </c>
       <c r="I73" s="1">
-        <v>-6399.08</v>
+        <v>-176.94</v>
       </c>
       <c r="J73" s="1">
-        <v>-1.8384190885215</v>
+        <v>-0.092396678669949</v>
       </c>
       <c r="K73">
         <v>0.0</v>
       </c>
-      <c r="L73" t="s">
-        <v>233</v>
+      <c r="L73">
+        <v>396.58</v>
       </c>
       <c r="M73" s="1">
-        <v>339467.33</v>
+        <v>190926.87</v>
       </c>
       <c r="N73" s="1">
-        <v>341676.07</v>
+        <v>191323.45</v>
       </c>
       <c r="O73" s="1">
-        <v>0.71</v>
+        <v>0.39</v>
       </c>
       <c r="P73">
         <v>1</v>
       </c>
     </row>
     <row r="74" spans="1:16">
       <c r="A74" t="s">
+        <v>233</v>
+      </c>
+      <c r="B74" t="s">
         <v>234</v>
       </c>
-      <c r="B74" t="s">
+      <c r="C74" s="1">
+        <v>285000.0</v>
+      </c>
+      <c r="D74" s="1">
+        <v>99.59370271</v>
+      </c>
+      <c r="E74" s="1">
+        <v>102.724621</v>
+      </c>
+      <c r="F74" t="s">
+        <v>8</v>
+      </c>
+      <c r="G74">
+        <v>1.0</v>
+      </c>
+      <c r="H74" s="1">
+        <v>292765.17</v>
+      </c>
+      <c r="I74" s="1">
+        <v>-6639.21</v>
+      </c>
+      <c r="J74" s="1">
+        <v>-2.2677595152456</v>
+      </c>
+      <c r="K74">
+        <v>0.0</v>
+      </c>
+      <c r="L74" t="s">
         <v>235</v>
       </c>
-      <c r="C74" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M74" s="1">
-        <v>294509.02</v>
+        <v>283842.06</v>
       </c>
       <c r="N74" s="1">
-        <v>295417.24</v>
+        <v>286125.96</v>
       </c>
       <c r="O74" s="1">
-        <v>0.61</v>
+        <v>0.59</v>
       </c>
       <c r="P74">
         <v>1</v>
       </c>
     </row>
     <row r="75" spans="1:16">
       <c r="A75" t="s">
         <v>236</v>
       </c>
       <c r="B75" t="s">
         <v>237</v>
       </c>
       <c r="C75" s="1">
-        <v>200000.0</v>
+        <v>349000.0</v>
       </c>
       <c r="D75" s="1">
-        <v>88.09087396</v>
+        <v>97.64169378</v>
       </c>
       <c r="E75" s="1">
-        <v>86.69767</v>
+        <v>99.735</v>
       </c>
       <c r="F75" t="s">
         <v>8</v>
       </c>
       <c r="G75">
         <v>1.0</v>
       </c>
       <c r="H75" s="1">
-        <v>173395.34</v>
+        <v>348075.15</v>
       </c>
       <c r="I75" s="1">
-        <v>3337.09</v>
+        <v>-4494.52</v>
       </c>
       <c r="J75" s="1">
-        <v>1.9245557579575</v>
+        <v>-1.2912498924442</v>
       </c>
       <c r="K75">
         <v>0.0</v>
       </c>
-      <c r="L75">
-        <v>550.68</v>
+      <c r="L75" t="s">
+        <v>238</v>
       </c>
       <c r="M75" s="1">
-        <v>176181.75</v>
+        <v>340769.51</v>
       </c>
       <c r="N75" s="1">
-        <v>176732.43</v>
+        <v>343580.63</v>
       </c>
       <c r="O75" s="1">
-        <v>0.37</v>
+        <v>0.71</v>
       </c>
       <c r="P75">
         <v>1</v>
       </c>
     </row>
     <row r="76" spans="1:16">
       <c r="A76" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="B76" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="C76" s="1">
-        <v>200000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D76" s="1">
-        <v>95.63138074</v>
+        <v>98.52498267</v>
       </c>
       <c r="E76" s="1">
-        <v>93.376495</v>
+        <v>101.14437</v>
       </c>
       <c r="F76" t="s">
         <v>8</v>
       </c>
       <c r="G76">
         <v>1.0</v>
       </c>
       <c r="H76" s="1">
-        <v>186752.99</v>
+        <v>303433.11</v>
       </c>
       <c r="I76" s="1">
-        <v>5857.72</v>
+        <v>-6388.98</v>
       </c>
       <c r="J76" s="1">
-        <v>3.1366137698786</v>
+        <v>-2.1055645509483</v>
       </c>
       <c r="K76">
         <v>0.0</v>
       </c>
       <c r="L76" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="M76" s="1">
-        <v>191262.76</v>
+        <v>295574.95</v>
       </c>
       <c r="N76" s="1">
-        <v>192610.71</v>
+        <v>297044.13</v>
       </c>
       <c r="O76" s="1">
-        <v>0.4</v>
+        <v>0.61</v>
       </c>
       <c r="P76">
         <v>1</v>
       </c>
     </row>
     <row r="77" spans="1:16">
       <c r="A77" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="B77" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="C77" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D77" s="1">
-        <v>92.61665079</v>
+        <v>88.38751865</v>
       </c>
       <c r="E77" s="1">
-        <v>94.91756</v>
+        <v>86.69767</v>
       </c>
       <c r="F77" t="s">
         <v>8</v>
       </c>
       <c r="G77">
         <v>1.0</v>
       </c>
       <c r="H77" s="1">
-        <v>94917.56</v>
+        <v>173395.34</v>
       </c>
       <c r="I77" s="1">
-        <v>-2044.74</v>
+        <v>3987.92</v>
       </c>
       <c r="J77" s="1">
-        <v>-2.1542273105208</v>
+        <v>2.2999003318082</v>
       </c>
       <c r="K77">
         <v>0.0</v>
       </c>
       <c r="L77">
-        <v>256.16</v>
+        <v>608.22</v>
       </c>
       <c r="M77" s="1">
-        <v>92616.66</v>
+        <v>176775.04</v>
       </c>
       <c r="N77" s="1">
-        <v>92872.82</v>
+        <v>177383.26</v>
       </c>
       <c r="O77" s="1">
-        <v>0.19</v>
+        <v>0.36</v>
       </c>
       <c r="P77">
         <v>1</v>
       </c>
     </row>
     <row r="78" spans="1:16">
       <c r="A78" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="B78" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
       <c r="C78" s="1">
-        <v>400000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D78" s="1">
-        <v>100.3757954</v>
+        <v>95.62471109</v>
       </c>
       <c r="E78" s="1">
-        <v>100.0</v>
+        <v>93.376495</v>
       </c>
       <c r="F78" t="s">
         <v>8</v>
       </c>
       <c r="G78">
         <v>1.0</v>
       </c>
       <c r="H78" s="1">
-        <v>400000.0</v>
+        <v>186752.99</v>
       </c>
       <c r="I78" s="1">
-        <v>2796.58</v>
+        <v>6016.98</v>
       </c>
       <c r="J78" s="1">
-        <v>0.699145</v>
+        <v>3.2218921903205</v>
       </c>
       <c r="K78">
         <v>0.0</v>
       </c>
       <c r="L78" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="M78" s="1">
-        <v>401503.18</v>
+        <v>191249.42</v>
       </c>
       <c r="N78" s="1">
-        <v>402796.58</v>
+        <v>192769.97</v>
       </c>
       <c r="O78" s="1">
-        <v>0.84</v>
+        <v>0.4</v>
       </c>
       <c r="P78">
         <v>1</v>
       </c>
     </row>
     <row r="79" spans="1:16">
       <c r="A79" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
       <c r="B79" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="C79" s="1">
-        <v>140000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D79" s="1">
-        <v>97.55591337</v>
+        <v>92.99281169</v>
       </c>
       <c r="E79" s="1">
-        <v>96.7943</v>
+        <v>94.91756</v>
       </c>
       <c r="F79" t="s">
         <v>8</v>
       </c>
       <c r="G79">
         <v>1.0</v>
       </c>
       <c r="H79" s="1">
-        <v>135512.02</v>
+        <v>94917.56</v>
       </c>
       <c r="I79" s="1">
-        <v>2053.93</v>
+        <v>-1546.32</v>
       </c>
       <c r="J79" s="1">
-        <v>1.5156810443826</v>
+        <v>-1.6291189954735</v>
       </c>
       <c r="K79">
         <v>0.0</v>
       </c>
       <c r="L79">
-        <v>987.67</v>
+        <v>378.42</v>
       </c>
       <c r="M79" s="1">
-        <v>136578.28</v>
+        <v>92992.82</v>
       </c>
       <c r="N79" s="1">
-        <v>137565.95</v>
+        <v>93371.24</v>
       </c>
       <c r="O79" s="1">
-        <v>0.29</v>
+        <v>0.19</v>
       </c>
       <c r="P79">
         <v>1</v>
       </c>
     </row>
     <row r="80" spans="1:16">
       <c r="A80" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="B80" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="C80" s="1">
-        <v>145000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D80" s="1">
-        <v>92.51781105</v>
+        <v>100.30833055</v>
       </c>
       <c r="E80" s="1">
-        <v>93.402414</v>
+        <v>100.0</v>
       </c>
       <c r="F80" t="s">
         <v>8</v>
       </c>
       <c r="G80">
         <v>1.0</v>
       </c>
       <c r="H80" s="1">
-        <v>135433.5</v>
+        <v>400000.0</v>
       </c>
       <c r="I80" s="1">
-        <v>-992.18</v>
+        <v>3532.69</v>
       </c>
       <c r="J80" s="1">
-        <v>-0.73259570194967</v>
+        <v>0.8831725</v>
       </c>
       <c r="K80">
         <v>0.0</v>
       </c>
-      <c r="L80">
-        <v>290.5</v>
+      <c r="L80" t="s">
+        <v>251</v>
       </c>
       <c r="M80" s="1">
-        <v>134150.82</v>
+        <v>401233.32</v>
       </c>
       <c r="N80" s="1">
-        <v>134441.32</v>
+        <v>403532.69</v>
       </c>
       <c r="O80" s="1">
-        <v>0.28</v>
+        <v>0.83</v>
       </c>
       <c r="P80">
         <v>1</v>
       </c>
     </row>
     <row r="81" spans="1:16">
       <c r="A81" t="s">
-        <v>250</v>
+        <v>252</v>
       </c>
       <c r="B81" t="s">
-        <v>251</v>
+        <v>253</v>
       </c>
       <c r="C81" s="1">
-        <v>135000.0</v>
+        <v>140000.0</v>
       </c>
       <c r="D81" s="1">
-        <v>100.42800795</v>
+        <v>97.71105003</v>
       </c>
       <c r="E81" s="1">
-        <v>105.064793</v>
+        <v>96.7943</v>
       </c>
       <c r="F81" t="s">
         <v>8</v>
       </c>
       <c r="G81">
         <v>1.0</v>
       </c>
       <c r="H81" s="1">
-        <v>141837.47</v>
+        <v>135512.02</v>
       </c>
       <c r="I81" s="1">
-        <v>-4786.68</v>
+        <v>2371.81</v>
       </c>
       <c r="J81" s="1">
-        <v>-3.3747640873741</v>
+        <v>1.7502580213918</v>
       </c>
       <c r="K81">
         <v>0.0</v>
       </c>
       <c r="L81" t="s">
-        <v>252</v>
+        <v>254</v>
       </c>
       <c r="M81" s="1">
-        <v>135577.81</v>
+        <v>136795.47</v>
       </c>
       <c r="N81" s="1">
-        <v>137050.79</v>
+        <v>137883.83</v>
       </c>
       <c r="O81" s="1">
         <v>0.28</v>
       </c>
       <c r="P81">
         <v>1</v>
       </c>
     </row>
     <row r="82" spans="1:16">
       <c r="A82" t="s">
-        <v>253</v>
+        <v>255</v>
       </c>
       <c r="B82" t="s">
-        <v>254</v>
+        <v>256</v>
       </c>
       <c r="C82" s="1">
-        <v>130000.0</v>
+        <v>145000.0</v>
       </c>
       <c r="D82" s="1">
-        <v>100.86475858</v>
+        <v>92.7992568</v>
       </c>
       <c r="E82" s="1">
-        <v>107.1356</v>
+        <v>93.402414</v>
       </c>
       <c r="F82" t="s">
         <v>8</v>
       </c>
       <c r="G82">
         <v>1.0</v>
       </c>
       <c r="H82" s="1">
-        <v>139276.28</v>
+        <v>135433.5</v>
       </c>
       <c r="I82" s="1">
-        <v>-6482.13</v>
+        <v>-448.52</v>
       </c>
       <c r="J82" s="1">
-        <v>-4.6541521643169</v>
+        <v>-0.33117360180458</v>
       </c>
       <c r="K82">
         <v>0.0</v>
       </c>
-      <c r="L82" t="s">
-        <v>255</v>
+      <c r="L82">
+        <v>426.06</v>
       </c>
       <c r="M82" s="1">
-        <v>131124.18</v>
+        <v>134558.92</v>
       </c>
       <c r="N82" s="1">
-        <v>132794.15</v>
+        <v>134984.98</v>
       </c>
       <c r="O82" s="1">
         <v>0.28</v>
       </c>
       <c r="P82">
         <v>1</v>
       </c>
     </row>
     <row r="83" spans="1:16">
       <c r="A83" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
       <c r="B83" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="C83" s="1">
-        <v>300000.0</v>
+        <v>135000.0</v>
       </c>
       <c r="D83" s="1">
-        <v>102.49151828</v>
+        <v>100.55050435</v>
       </c>
       <c r="E83" s="1">
-        <v>106.30133</v>
+        <v>105.064793</v>
       </c>
       <c r="F83" t="s">
         <v>8</v>
       </c>
       <c r="G83">
         <v>1.0</v>
       </c>
       <c r="H83" s="1">
-        <v>318903.99</v>
+        <v>141837.47</v>
       </c>
       <c r="I83" s="1">
-        <v>-2980.12</v>
+        <v>-4359.17</v>
       </c>
       <c r="J83" s="1">
-        <v>-0.93448815112034</v>
+        <v>-3.0733557218695</v>
       </c>
       <c r="K83">
         <v>0.0</v>
       </c>
       <c r="L83" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="M83" s="1">
-        <v>307474.55</v>
+        <v>135743.18</v>
       </c>
       <c r="N83" s="1">
-        <v>315923.87</v>
+        <v>137478.3</v>
       </c>
       <c r="O83" s="1">
-        <v>0.66</v>
+        <v>0.28</v>
       </c>
       <c r="P83">
         <v>1</v>
       </c>
     </row>
     <row r="84" spans="1:16">
       <c r="A84" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
       <c r="B84" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="C84" s="1">
-        <v>300000.0</v>
+        <v>130000.0</v>
       </c>
       <c r="D84" s="1">
-        <v>80.85905016</v>
+        <v>101.13173935</v>
       </c>
       <c r="E84" s="1">
-        <v>82.438423</v>
+        <v>107.1356</v>
       </c>
       <c r="F84" t="s">
         <v>8</v>
       </c>
       <c r="G84">
         <v>1.0</v>
       </c>
       <c r="H84" s="1">
-        <v>247315.27</v>
+        <v>139276.28</v>
       </c>
       <c r="I84" s="1">
-        <v>-2288.8</v>
+        <v>-5845.22</v>
       </c>
       <c r="J84" s="1">
-        <v>-0.92545842397843</v>
+        <v>-4.1968524719356</v>
       </c>
       <c r="K84">
         <v>0.0</v>
       </c>
       <c r="L84" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="M84" s="1">
-        <v>242577.15</v>
+        <v>131471.27</v>
       </c>
       <c r="N84" s="1">
-        <v>245026.47</v>
+        <v>133431.06</v>
       </c>
       <c r="O84" s="1">
-        <v>0.51</v>
+        <v>0.27</v>
       </c>
       <c r="P84">
         <v>1</v>
       </c>
     </row>
     <row r="85" spans="1:16">
       <c r="A85" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="B85" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="C85" s="1">
-        <v>100000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D85" s="1">
-        <v>102.94299245</v>
+        <v>102.81917022</v>
       </c>
       <c r="E85" s="1">
-        <v>109.37547</v>
+        <v>106.30133</v>
       </c>
       <c r="F85" t="s">
         <v>8</v>
       </c>
       <c r="G85">
         <v>1.0</v>
       </c>
       <c r="H85" s="1">
-        <v>109375.47</v>
+        <v>318903.99</v>
       </c>
       <c r="I85" s="1">
-        <v>-5605.77</v>
+        <v>-1306.75</v>
       </c>
       <c r="J85" s="1">
-        <v>-5.1252534046254</v>
+        <v>-0.40976282548237</v>
       </c>
       <c r="K85">
         <v>0.0</v>
       </c>
-      <c r="L85">
-        <v>826.71</v>
+      <c r="L85" t="s">
+        <v>265</v>
       </c>
       <c r="M85" s="1">
-        <v>102942.99</v>
+        <v>308457.51</v>
       </c>
       <c r="N85" s="1">
-        <v>103769.7</v>
+        <v>317597.24</v>
       </c>
       <c r="O85" s="1">
-        <v>0.22</v>
+        <v>0.65</v>
       </c>
       <c r="P85">
         <v>1</v>
       </c>
     </row>
     <row r="86" spans="1:16">
       <c r="A86" t="s">
-        <v>264</v>
+        <v>266</v>
       </c>
       <c r="B86" t="s">
-        <v>265</v>
+        <v>267</v>
       </c>
       <c r="C86" s="1">
-        <v>825000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D86" s="1">
-        <v>68.2077602</v>
+        <v>81.27859747</v>
       </c>
       <c r="E86" s="1">
-        <v>74.717804</v>
+        <v>82.438423</v>
       </c>
       <c r="F86" t="s">
         <v>8</v>
       </c>
       <c r="G86">
         <v>1.0</v>
       </c>
       <c r="H86" s="1">
-        <v>616421.88</v>
+        <v>247315.27</v>
       </c>
       <c r="I86" s="1">
-        <v>-50939.02</v>
+        <v>-857.56</v>
       </c>
       <c r="J86" s="1">
-        <v>-8.2636618933773</v>
+        <v>-0.346747695765</v>
       </c>
       <c r="K86">
         <v>0.0</v>
       </c>
       <c r="L86" t="s">
-        <v>266</v>
+        <v>268</v>
       </c>
       <c r="M86" s="1">
-        <v>562714.02</v>
+        <v>243835.79</v>
       </c>
       <c r="N86" s="1">
-        <v>565482.86</v>
+        <v>246457.71</v>
       </c>
       <c r="O86" s="1">
-        <v>1.17</v>
+        <v>0.51</v>
       </c>
       <c r="P86">
         <v>1</v>
       </c>
     </row>
     <row r="87" spans="1:16">
       <c r="A87" t="s">
-        <v>267</v>
+        <v>269</v>
       </c>
       <c r="B87" t="s">
-        <v>268</v>
+        <v>270</v>
       </c>
       <c r="C87" s="1">
-        <v>132000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D87" s="1">
-        <v>99.88363764</v>
+        <v>103.40286064</v>
       </c>
       <c r="E87" s="1">
-        <v>99.973</v>
+        <v>109.37547</v>
       </c>
       <c r="F87" t="s">
         <v>8</v>
       </c>
       <c r="G87">
         <v>1.0</v>
       </c>
       <c r="H87" s="1">
-        <v>131964.36</v>
+        <v>109375.47</v>
       </c>
       <c r="I87" s="1">
-        <v>1268.95</v>
+        <v>-4901.38</v>
       </c>
       <c r="J87" s="1">
-        <v>0.96158538562988</v>
+        <v>-4.4812424577467</v>
       </c>
       <c r="K87">
         <v>0.0</v>
       </c>
       <c r="L87" t="s">
-        <v>269</v>
+        <v>271</v>
       </c>
       <c r="M87" s="1">
-        <v>131846.41</v>
+        <v>103402.86</v>
       </c>
       <c r="N87" s="1">
-        <v>133233.31</v>
+        <v>104474.09</v>
       </c>
       <c r="O87" s="1">
-        <v>0.28</v>
+        <v>0.21</v>
       </c>
       <c r="P87">
         <v>1</v>
       </c>
     </row>
     <row r="88" spans="1:16">
       <c r="A88" t="s">
-        <v>270</v>
+        <v>272</v>
       </c>
       <c r="B88" t="s">
-        <v>271</v>
+        <v>273</v>
       </c>
       <c r="C88" s="1">
-        <v>100000.0</v>
+        <v>825000.0</v>
       </c>
       <c r="D88" s="1">
-        <v>98.36594801</v>
+        <v>68.65170924</v>
       </c>
       <c r="E88" s="1">
-        <v>99.766</v>
+        <v>74.717804</v>
       </c>
       <c r="F88" t="s">
         <v>8</v>
       </c>
       <c r="G88">
         <v>1.0</v>
       </c>
       <c r="H88" s="1">
-        <v>99766.0</v>
+        <v>616421.88</v>
       </c>
       <c r="I88" s="1">
-        <v>1464.33</v>
+        <v>-46683.12</v>
       </c>
       <c r="J88" s="1">
-        <v>1.4677645690917</v>
+        <v>-7.5732418842757</v>
       </c>
       <c r="K88">
         <v>0.0</v>
       </c>
       <c r="L88" t="s">
-        <v>272</v>
+        <v>274</v>
       </c>
       <c r="M88" s="1">
-        <v>98365.95</v>
+        <v>566376.6</v>
       </c>
       <c r="N88" s="1">
-        <v>101230.33</v>
+        <v>569738.76</v>
       </c>
       <c r="O88" s="1">
-        <v>0.21</v>
+        <v>1.17</v>
       </c>
       <c r="P88">
         <v>1</v>
       </c>
     </row>
     <row r="89" spans="1:16">
       <c r="A89" t="s">
-        <v>273</v>
+        <v>275</v>
       </c>
       <c r="B89" t="s">
-        <v>274</v>
+        <v>276</v>
       </c>
       <c r="C89" s="1">
-        <v>135000.0</v>
+        <v>132000.0</v>
       </c>
       <c r="D89" s="1">
-        <v>97.86829184</v>
+        <v>100.26781215</v>
       </c>
       <c r="E89" s="1">
-        <v>104.002956</v>
+        <v>99.973</v>
       </c>
       <c r="F89" t="s">
         <v>8</v>
       </c>
       <c r="G89">
         <v>1.0</v>
       </c>
       <c r="H89" s="1">
-        <v>140403.99</v>
+        <v>131964.36</v>
       </c>
       <c r="I89" s="1">
-        <v>-7635.86</v>
+        <v>2022.88</v>
       </c>
       <c r="J89" s="1">
-        <v>-5.4384921682069</v>
+        <v>1.5328987311423</v>
       </c>
       <c r="K89">
         <v>0.0</v>
       </c>
-      <c r="L89">
-        <v>645.94</v>
+      <c r="L89" t="s">
+        <v>277</v>
       </c>
       <c r="M89" s="1">
-        <v>132122.19</v>
+        <v>132353.51</v>
       </c>
       <c r="N89" s="1">
-        <v>132768.13</v>
+        <v>133987.24</v>
       </c>
       <c r="O89" s="1">
         <v>0.28</v>
       </c>
       <c r="P89">
         <v>1</v>
       </c>
     </row>
     <row r="90" spans="1:16">
       <c r="A90" t="s">
-        <v>275</v>
+        <v>278</v>
       </c>
       <c r="B90" t="s">
-        <v>276</v>
+        <v>279</v>
       </c>
       <c r="C90" s="1">
-        <v>370000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D90" s="1">
-        <v>77.7755</v>
+        <v>99.23064568</v>
       </c>
       <c r="E90" s="1">
-        <v>83.324986</v>
+        <v>99.766</v>
       </c>
       <c r="F90" t="s">
         <v>8</v>
       </c>
       <c r="G90">
         <v>1.0</v>
       </c>
       <c r="H90" s="1">
-        <v>308302.45</v>
+        <v>99766.0</v>
       </c>
       <c r="I90" s="1">
-        <v>-14820.91</v>
+        <v>2573.55</v>
       </c>
       <c r="J90" s="1">
-        <v>-4.8072631274906</v>
+        <v>2.5795862317824</v>
       </c>
       <c r="K90">
         <v>0.0</v>
       </c>
       <c r="L90" t="s">
-        <v>277</v>
+        <v>280</v>
       </c>
       <c r="M90" s="1">
-        <v>287769.35</v>
+        <v>99230.65</v>
       </c>
       <c r="N90" s="1">
-        <v>293481.54</v>
+        <v>102339.55</v>
       </c>
       <c r="O90" s="1">
-        <v>0.61</v>
+        <v>0.21</v>
       </c>
       <c r="P90">
         <v>1</v>
       </c>
     </row>
     <row r="91" spans="1:16">
       <c r="A91" t="s">
-        <v>278</v>
+        <v>281</v>
       </c>
       <c r="B91" t="s">
-        <v>279</v>
+        <v>282</v>
       </c>
       <c r="C91" s="1">
-        <v>500000.0</v>
+        <v>135000.0</v>
       </c>
       <c r="D91" s="1">
-        <v>93.56493533</v>
+        <v>98.17996224</v>
       </c>
       <c r="E91" s="1">
-        <v>94.882578</v>
+        <v>104.002956</v>
       </c>
       <c r="F91" t="s">
         <v>8</v>
       </c>
       <c r="G91">
         <v>1.0</v>
       </c>
       <c r="H91" s="1">
-        <v>474412.89</v>
+        <v>140403.99</v>
       </c>
       <c r="I91" s="1">
-        <v>-5252.6</v>
+        <v>-6971.35</v>
       </c>
       <c r="J91" s="1">
-        <v>-1.1071790228971</v>
+        <v>-4.9652078975818</v>
       </c>
       <c r="K91">
         <v>0.0</v>
       </c>
-      <c r="L91" t="s">
-        <v>280</v>
+      <c r="L91">
+        <v>889.69</v>
       </c>
       <c r="M91" s="1">
-        <v>467824.67</v>
+        <v>132542.95</v>
       </c>
       <c r="N91" s="1">
-        <v>469160.29</v>
+        <v>133432.64</v>
       </c>
       <c r="O91" s="1">
-        <v>0.97</v>
+        <v>0.27</v>
       </c>
       <c r="P91">
         <v>1</v>
       </c>
     </row>
     <row r="92" spans="1:16">
       <c r="A92" t="s">
-        <v>281</v>
+        <v>283</v>
       </c>
       <c r="B92" t="s">
-        <v>282</v>
+        <v>284</v>
       </c>
       <c r="C92" s="1">
-        <v>500000.0</v>
+        <v>370000.0</v>
       </c>
       <c r="D92" s="1">
-        <v>91.24729428</v>
+        <v>78.0475</v>
       </c>
       <c r="E92" s="1">
-        <v>99.086382</v>
+        <v>83.324986</v>
       </c>
       <c r="F92" t="s">
         <v>8</v>
       </c>
       <c r="G92">
         <v>1.0</v>
       </c>
       <c r="H92" s="1">
-        <v>495431.91</v>
+        <v>308302.45</v>
       </c>
       <c r="I92" s="1">
-        <v>-30510.51</v>
+        <v>-13441.97</v>
       </c>
       <c r="J92" s="1">
-        <v>-6.1583659397313</v>
+        <v>-4.3599945443184</v>
       </c>
       <c r="K92">
         <v>0.0</v>
       </c>
       <c r="L92" t="s">
-        <v>283</v>
+        <v>285</v>
       </c>
       <c r="M92" s="1">
-        <v>456236.47</v>
+        <v>288775.75</v>
       </c>
       <c r="N92" s="1">
-        <v>464921.4</v>
+        <v>294860.48</v>
       </c>
       <c r="O92" s="1">
-        <v>0.97</v>
+        <v>0.61</v>
       </c>
       <c r="P92">
         <v>1</v>
       </c>
     </row>
     <row r="93" spans="1:16">
       <c r="A93" t="s">
-        <v>284</v>
+        <v>286</v>
       </c>
       <c r="B93" t="s">
-        <v>285</v>
+        <v>287</v>
       </c>
       <c r="C93" s="1">
-        <v>700000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D93" s="1">
-        <v>97.86084501</v>
+        <v>93.73790314</v>
       </c>
       <c r="E93" s="1">
-        <v>99.957446</v>
+        <v>94.882578</v>
       </c>
       <c r="F93" t="s">
         <v>8</v>
       </c>
       <c r="G93">
         <v>1.0</v>
       </c>
       <c r="H93" s="1">
-        <v>699702.12</v>
+        <v>474412.89</v>
       </c>
       <c r="I93" s="1">
-        <v>9622.43</v>
+        <v>-3920.29</v>
       </c>
       <c r="J93" s="1">
-        <v>1.3752180713701</v>
+        <v>-0.82634559107363</v>
       </c>
       <c r="K93">
         <v>0.0</v>
       </c>
       <c r="L93" t="s">
-        <v>286</v>
+        <v>288</v>
       </c>
       <c r="M93" s="1">
-        <v>685025.92</v>
+        <v>468689.52</v>
       </c>
       <c r="N93" s="1">
-        <v>709324.55</v>
+        <v>470492.6</v>
       </c>
       <c r="O93" s="1">
-        <v>1.47</v>
+        <v>0.97</v>
       </c>
       <c r="P93">
         <v>1</v>
       </c>
     </row>
     <row r="94" spans="1:16">
       <c r="A94" t="s">
-        <v>287</v>
+        <v>289</v>
       </c>
       <c r="B94" t="s">
-        <v>288</v>
+        <v>290</v>
       </c>
       <c r="C94" s="1">
-        <v>100000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D94" s="1">
-        <v>97.94809746</v>
+        <v>91.47946151</v>
       </c>
       <c r="E94" s="1">
-        <v>100.0</v>
+        <v>99.086382</v>
       </c>
       <c r="F94" t="s">
         <v>8</v>
       </c>
       <c r="G94">
         <v>1.0</v>
       </c>
       <c r="H94" s="1">
-        <v>100000.0</v>
+        <v>495431.91</v>
       </c>
       <c r="I94" s="1">
-        <v>-110.12</v>
+        <v>-28774.33</v>
       </c>
       <c r="J94" s="1">
-        <v>-0.11012</v>
+        <v>-5.8079282781765</v>
       </c>
       <c r="K94">
         <v>0.0</v>
       </c>
       <c r="L94" t="s">
-        <v>289</v>
+        <v>291</v>
       </c>
       <c r="M94" s="1">
-        <v>97948.1</v>
+        <v>457397.31</v>
       </c>
       <c r="N94" s="1">
-        <v>99889.88</v>
+        <v>466657.58</v>
       </c>
       <c r="O94" s="1">
-        <v>0.21</v>
+        <v>0.96</v>
       </c>
       <c r="P94">
         <v>1</v>
       </c>
     </row>
     <row r="95" spans="1:16">
       <c r="A95" t="s">
-        <v>290</v>
+        <v>292</v>
       </c>
       <c r="B95" t="s">
-        <v>291</v>
+        <v>293</v>
       </c>
       <c r="C95" s="1">
-        <v>600000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D95" s="1">
-        <v>103.36299003</v>
+        <v>98.41159622</v>
       </c>
       <c r="E95" s="1">
-        <v>108.334343</v>
+        <v>99.957446</v>
       </c>
       <c r="F95" t="s">
         <v>8</v>
       </c>
       <c r="G95">
         <v>1.0</v>
       </c>
       <c r="H95" s="1">
-        <v>650006.06</v>
+        <v>699702.12</v>
       </c>
       <c r="I95" s="1">
-        <v>-27666.2</v>
+        <v>-9612.73</v>
       </c>
       <c r="J95" s="1">
-        <v>-4.2562987797375</v>
+        <v>-1.3738317671526</v>
       </c>
       <c r="K95">
         <v>0.0</v>
       </c>
       <c r="L95" t="s">
-        <v>292</v>
+        <v>294</v>
       </c>
       <c r="M95" s="1">
-        <v>620177.94</v>
+        <v>688881.17</v>
       </c>
       <c r="N95" s="1">
-        <v>622339.86</v>
+        <v>690089.39</v>
       </c>
       <c r="O95" s="1">
-        <v>1.29</v>
+        <v>1.42</v>
       </c>
       <c r="P95">
         <v>1</v>
       </c>
     </row>
     <row r="96" spans="1:16">
       <c r="A96" t="s">
-        <v>293</v>
+        <v>295</v>
       </c>
       <c r="B96" t="s">
-        <v>294</v>
+        <v>296</v>
       </c>
       <c r="C96" s="1">
-        <v>300000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D96" s="1">
-        <v>96.73948145</v>
+        <v>98.07384709</v>
       </c>
       <c r="E96" s="1">
-        <v>98.642</v>
+        <v>100.0</v>
       </c>
       <c r="F96" t="s">
         <v>8</v>
       </c>
       <c r="G96">
         <v>1.0</v>
       </c>
       <c r="H96" s="1">
-        <v>295926.0</v>
+        <v>100000.0</v>
       </c>
       <c r="I96" s="1">
-        <v>7093.81</v>
+        <v>231.38</v>
       </c>
       <c r="J96" s="1">
-        <v>2.3971567216128</v>
+        <v>0.23138</v>
       </c>
       <c r="K96">
         <v>0.0</v>
       </c>
       <c r="L96" t="s">
-        <v>295</v>
+        <v>297</v>
       </c>
       <c r="M96" s="1">
-        <v>290218.44</v>
+        <v>98073.85</v>
       </c>
       <c r="N96" s="1">
-        <v>303019.81</v>
+        <v>100231.38</v>
       </c>
       <c r="O96" s="1">
-        <v>0.63</v>
+        <v>0.21</v>
       </c>
       <c r="P96">
         <v>1</v>
       </c>
     </row>
     <row r="97" spans="1:16">
       <c r="A97" t="s">
-        <v>296</v>
+        <v>298</v>
       </c>
       <c r="B97" t="s">
-        <v>297</v>
+        <v>299</v>
       </c>
       <c r="C97" s="1">
-        <v>200000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D97" s="1">
-        <v>90.46923092</v>
+        <v>103.54176407</v>
       </c>
       <c r="E97" s="1">
-        <v>89.22416</v>
+        <v>108.334343</v>
       </c>
       <c r="F97" t="s">
         <v>8</v>
       </c>
       <c r="G97">
         <v>1.0</v>
       </c>
       <c r="H97" s="1">
-        <v>178448.32</v>
+        <v>650006.06</v>
       </c>
       <c r="I97" s="1">
-        <v>3114.8</v>
+        <v>-24912.06</v>
       </c>
       <c r="J97" s="1">
-        <v>1.7454913557046</v>
+        <v>-3.8325888838636</v>
       </c>
       <c r="K97">
         <v>0.0</v>
       </c>
-      <c r="L97">
-        <v>624.66</v>
+      <c r="L97" t="s">
+        <v>300</v>
       </c>
       <c r="M97" s="1">
-        <v>180938.46</v>
+        <v>621250.58</v>
       </c>
       <c r="N97" s="1">
-        <v>181563.12</v>
+        <v>625094.0</v>
       </c>
       <c r="O97" s="1">
-        <v>0.38</v>
+        <v>1.28</v>
       </c>
       <c r="P97">
         <v>1</v>
       </c>
     </row>
     <row r="98" spans="1:16">
       <c r="A98" t="s">
-        <v>298</v>
+        <v>301</v>
       </c>
       <c r="B98" t="s">
-        <v>299</v>
+        <v>302</v>
       </c>
       <c r="C98" s="1">
-        <v>100000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D98" s="1">
-        <v>98.16019073</v>
+        <v>96.6019812</v>
       </c>
       <c r="E98" s="1">
-        <v>99.75655</v>
+        <v>98.642</v>
       </c>
       <c r="F98" t="s">
         <v>8</v>
       </c>
       <c r="G98">
         <v>1.0</v>
       </c>
       <c r="H98" s="1">
-        <v>99756.55</v>
+        <v>295926.0</v>
       </c>
       <c r="I98" s="1">
-        <v>-147.04</v>
+        <v>-5688.55</v>
       </c>
       <c r="J98" s="1">
-        <v>-0.14739884248202</v>
+        <v>-1.9222880044335</v>
       </c>
       <c r="K98">
         <v>0.0</v>
       </c>
-      <c r="L98" t="s">
-        <v>300</v>
+      <c r="L98">
+        <v>431.51</v>
       </c>
       <c r="M98" s="1">
-        <v>98160.19</v>
+        <v>289805.94</v>
       </c>
       <c r="N98" s="1">
-        <v>99609.51</v>
+        <v>290237.45</v>
       </c>
       <c r="O98" s="1">
-        <v>0.21</v>
+        <v>0.6</v>
       </c>
       <c r="P98">
         <v>1</v>
       </c>
     </row>
     <row r="99" spans="1:16">
       <c r="A99" t="s">
-        <v>301</v>
+        <v>303</v>
       </c>
       <c r="B99" t="s">
-        <v>302</v>
+        <v>304</v>
       </c>
       <c r="C99" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D99" s="1">
-        <v>101.10184862</v>
+        <v>90.67051658</v>
       </c>
       <c r="E99" s="1">
-        <v>107.36234</v>
+        <v>89.22416</v>
       </c>
       <c r="F99" t="s">
         <v>8</v>
       </c>
       <c r="G99">
         <v>1.0</v>
       </c>
       <c r="H99" s="1">
-        <v>107362.34</v>
+        <v>178448.32</v>
       </c>
       <c r="I99" s="1">
-        <v>-5274.19</v>
+        <v>3632.44</v>
       </c>
       <c r="J99" s="1">
-        <v>-4.9125140156222</v>
+        <v>2.035569738062</v>
       </c>
       <c r="K99">
         <v>0.0</v>
       </c>
       <c r="L99">
-        <v>986.3</v>
+        <v>739.73</v>
       </c>
       <c r="M99" s="1">
-        <v>101101.85</v>
+        <v>181341.03</v>
       </c>
       <c r="N99" s="1">
-        <v>102088.15</v>
+        <v>182080.76</v>
       </c>
       <c r="O99" s="1">
-        <v>0.21</v>
+        <v>0.37</v>
       </c>
       <c r="P99">
         <v>1</v>
       </c>
     </row>
     <row r="100" spans="1:16">
       <c r="A100" t="s">
-        <v>303</v>
+        <v>305</v>
       </c>
       <c r="B100" t="s">
-        <v>304</v>
+        <v>306</v>
       </c>
       <c r="C100" s="1">
-        <v>300000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D100" s="1">
-        <v>101.04778703</v>
+        <v>98.3085703</v>
       </c>
       <c r="E100" s="1">
-        <v>103.74867</v>
+        <v>99.75655</v>
       </c>
       <c r="F100" t="s">
         <v>8</v>
       </c>
       <c r="G100">
         <v>1.0</v>
       </c>
       <c r="H100" s="1">
-        <v>311246.01</v>
+        <v>99756.55</v>
       </c>
       <c r="I100" s="1">
-        <v>780.23</v>
+        <v>166.75</v>
       </c>
       <c r="J100" s="1">
-        <v>0.2506795187511</v>
+        <v>0.16715694357914</v>
       </c>
       <c r="K100">
         <v>0.0</v>
       </c>
       <c r="L100" t="s">
-        <v>305</v>
+        <v>307</v>
       </c>
       <c r="M100" s="1">
-        <v>303143.36</v>
+        <v>98308.57</v>
       </c>
       <c r="N100" s="1">
-        <v>312026.24</v>
+        <v>99923.3</v>
       </c>
       <c r="O100" s="1">
-        <v>0.65</v>
+        <v>0.21</v>
       </c>
       <c r="P100">
         <v>1</v>
       </c>
     </row>
     <row r="101" spans="1:16">
       <c r="A101" t="s">
-        <v>306</v>
+        <v>308</v>
       </c>
       <c r="B101" t="s">
-        <v>307</v>
+        <v>309</v>
       </c>
       <c r="C101" s="1">
         <v>100000.0</v>
       </c>
       <c r="D101" s="1">
-        <v>100.03585265</v>
+        <v>101.35038964</v>
       </c>
       <c r="E101" s="1">
-        <v>99.884</v>
+        <v>107.36234</v>
       </c>
       <c r="F101" t="s">
         <v>8</v>
       </c>
       <c r="G101">
         <v>1.0</v>
       </c>
       <c r="H101" s="1">
-        <v>99884.0</v>
+        <v>107362.34</v>
       </c>
       <c r="I101" s="1">
-        <v>4086.1</v>
+        <v>-4795.51</v>
       </c>
       <c r="J101" s="1">
-        <v>4.0908453806415</v>
+        <v>-4.4666593518733</v>
       </c>
       <c r="K101">
         <v>0.0</v>
       </c>
       <c r="L101" t="s">
-        <v>308</v>
+        <v>310</v>
       </c>
       <c r="M101" s="1">
-        <v>100035.85</v>
+        <v>101350.39</v>
       </c>
       <c r="N101" s="1">
-        <v>103970.1</v>
+        <v>102566.83</v>
       </c>
       <c r="O101" s="1">
-        <v>0.22</v>
+        <v>0.21</v>
       </c>
       <c r="P101">
         <v>1</v>
       </c>
     </row>
     <row r="102" spans="1:16">
       <c r="A102" t="s">
-        <v>309</v>
+        <v>311</v>
       </c>
       <c r="B102" t="s">
-        <v>310</v>
+        <v>312</v>
       </c>
       <c r="C102" s="1">
-        <v>150000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D102" s="1">
-        <v>102.30118318</v>
+        <v>101.11855639</v>
       </c>
       <c r="E102" s="1">
-        <v>106.489533</v>
+        <v>103.74867</v>
       </c>
       <c r="F102" t="s">
         <v>8</v>
       </c>
       <c r="G102">
         <v>1.0</v>
       </c>
       <c r="H102" s="1">
-        <v>159734.3</v>
+        <v>311246.01</v>
       </c>
       <c r="I102" s="1">
-        <v>-1421.91</v>
+        <v>1704.52</v>
       </c>
       <c r="J102" s="1">
-        <v>-0.89017199186399</v>
+        <v>0.54764396819095</v>
       </c>
       <c r="K102">
         <v>0.0</v>
       </c>
       <c r="L102" t="s">
-        <v>311</v>
+        <v>313</v>
       </c>
       <c r="M102" s="1">
-        <v>153451.77</v>
+        <v>303355.67</v>
       </c>
       <c r="N102" s="1">
-        <v>158312.39</v>
+        <v>312950.53</v>
       </c>
       <c r="O102" s="1">
-        <v>0.33</v>
+        <v>0.64</v>
       </c>
       <c r="P102">
         <v>1</v>
       </c>
     </row>
     <row r="103" spans="1:16">
       <c r="A103" t="s">
-        <v>312</v>
+        <v>314</v>
       </c>
       <c r="B103" t="s">
-        <v>313</v>
+        <v>315</v>
       </c>
       <c r="C103" s="1">
-        <v>500000.0</v>
+        <v>150000.0</v>
       </c>
       <c r="D103" s="1">
-        <v>105.71677689</v>
+        <v>102.237326</v>
       </c>
       <c r="E103" s="1">
-        <v>110.013816</v>
+        <v>106.489533</v>
       </c>
       <c r="F103" t="s">
         <v>8</v>
       </c>
       <c r="G103">
         <v>1.0</v>
       </c>
       <c r="H103" s="1">
-        <v>550069.08</v>
+        <v>159734.3</v>
       </c>
       <c r="I103" s="1">
-        <v>2489.12</v>
+        <v>-1107.76</v>
       </c>
       <c r="J103" s="1">
-        <v>0.45251043741633</v>
+        <v>-0.69350164617117</v>
       </c>
       <c r="K103">
         <v>0.0</v>
       </c>
       <c r="L103" t="s">
-        <v>314</v>
+        <v>316</v>
       </c>
       <c r="M103" s="1">
-        <v>528583.88</v>
+        <v>153355.99</v>
       </c>
       <c r="N103" s="1">
-        <v>552558.2</v>
+        <v>158626.54</v>
       </c>
       <c r="O103" s="1">
-        <v>1.15</v>
+        <v>0.33</v>
       </c>
       <c r="P103">
         <v>1</v>
       </c>
     </row>
     <row r="104" spans="1:16">
       <c r="A104" t="s">
-        <v>315</v>
+        <v>317</v>
       </c>
       <c r="B104" t="s">
-        <v>316</v>
+        <v>318</v>
       </c>
       <c r="C104" s="1">
-        <v>600000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D104" s="1">
-        <v>92.667</v>
+        <v>105.84485708</v>
       </c>
       <c r="E104" s="1">
-        <v>104.270342</v>
+        <v>110.013816</v>
       </c>
       <c r="F104" t="s">
         <v>8</v>
       </c>
       <c r="G104">
         <v>1.0</v>
       </c>
       <c r="H104" s="1">
-        <v>625622.05</v>
+        <v>550069.08</v>
       </c>
       <c r="I104" s="1">
-        <v>-59411.83</v>
+        <v>-19843.08</v>
       </c>
       <c r="J104" s="1">
-        <v>-9.4964411820204</v>
+        <v>-3.6073796403899</v>
       </c>
       <c r="K104">
         <v>0.0</v>
       </c>
       <c r="L104" t="s">
-        <v>317</v>
+        <v>319</v>
       </c>
       <c r="M104" s="1">
-        <v>556002.0</v>
+        <v>529224.29</v>
       </c>
       <c r="N104" s="1">
-        <v>566210.22</v>
+        <v>530226.0</v>
       </c>
       <c r="O104" s="1">
-        <v>1.18</v>
+        <v>1.09</v>
       </c>
       <c r="P104">
         <v>1</v>
       </c>
     </row>
     <row r="105" spans="1:16">
       <c r="A105" t="s">
-        <v>318</v>
+        <v>320</v>
       </c>
       <c r="B105" t="s">
-        <v>319</v>
+        <v>321</v>
       </c>
       <c r="C105" s="1">
-        <v>285000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D105" s="1">
-        <v>97.95694318</v>
+        <v>93.4225</v>
       </c>
       <c r="E105" s="1">
-        <v>97.791014</v>
+        <v>104.270342</v>
       </c>
       <c r="F105" t="s">
         <v>8</v>
       </c>
       <c r="G105">
         <v>1.0</v>
       </c>
       <c r="H105" s="1">
-        <v>278704.39</v>
+        <v>625622.05</v>
       </c>
       <c r="I105" s="1">
-        <v>2827.08</v>
+        <v>-53843.21</v>
       </c>
       <c r="J105" s="1">
-        <v>1.014365076919</v>
+        <v>-8.6063478740879</v>
       </c>
       <c r="K105">
         <v>0.0</v>
       </c>
       <c r="L105" t="s">
-        <v>320</v>
+        <v>322</v>
       </c>
       <c r="M105" s="1">
-        <v>279177.29</v>
+        <v>560535.0</v>
       </c>
       <c r="N105" s="1">
-        <v>281531.47</v>
+        <v>571778.84</v>
       </c>
       <c r="O105" s="1">
-        <v>0.58</v>
+        <v>1.17</v>
       </c>
       <c r="P105">
         <v>1</v>
       </c>
     </row>
     <row r="106" spans="1:16">
       <c r="A106" t="s">
-        <v>321</v>
+        <v>323</v>
       </c>
       <c r="B106" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
       <c r="C106" s="1">
-        <v>365000.0</v>
+        <v>285000.0</v>
       </c>
       <c r="D106" s="1">
-        <v>100.94775666</v>
+        <v>97.99734357</v>
       </c>
       <c r="E106" s="1">
-        <v>105.094956</v>
+        <v>97.791014</v>
       </c>
       <c r="F106" t="s">
         <v>8</v>
       </c>
       <c r="G106">
         <v>1.0</v>
       </c>
       <c r="H106" s="1">
-        <v>383596.59</v>
+        <v>278704.39</v>
       </c>
       <c r="I106" s="1">
-        <v>-3706.03</v>
+        <v>3188.18</v>
       </c>
       <c r="J106" s="1">
-        <v>-0.96612694080518</v>
+        <v>1.1439288774748</v>
       </c>
       <c r="K106">
         <v>0.0</v>
       </c>
       <c r="L106" t="s">
-        <v>323</v>
+        <v>325</v>
       </c>
       <c r="M106" s="1">
-        <v>368459.31</v>
+        <v>279292.43</v>
       </c>
       <c r="N106" s="1">
-        <v>379890.56</v>
+        <v>281892.57</v>
       </c>
       <c r="O106" s="1">
-        <v>0.79</v>
+        <v>0.58</v>
       </c>
       <c r="P106">
         <v>1</v>
       </c>
     </row>
     <row r="107" spans="1:16">
       <c r="A107" t="s">
-        <v>324</v>
+        <v>326</v>
       </c>
       <c r="B107" t="s">
-        <v>325</v>
+        <v>327</v>
       </c>
       <c r="C107" s="1">
-        <v>295000.0</v>
+        <v>365000.0</v>
       </c>
       <c r="D107" s="1">
-        <v>101.647</v>
+        <v>101.28072437</v>
       </c>
       <c r="E107" s="1">
-        <v>105.485329</v>
+        <v>105.094956</v>
       </c>
       <c r="F107" t="s">
         <v>8</v>
       </c>
       <c r="G107">
         <v>1.0</v>
       </c>
       <c r="H107" s="1">
-        <v>311181.72</v>
+        <v>383596.59</v>
       </c>
       <c r="I107" s="1">
-        <v>-10898.71</v>
+        <v>-1676.95</v>
       </c>
       <c r="J107" s="1">
-        <v>-3.5023618996643</v>
+        <v>-0.43716499148233</v>
       </c>
       <c r="K107">
         <v>0.0</v>
       </c>
-      <c r="L107">
-        <v>424.36</v>
+      <c r="L107" t="s">
+        <v>328</v>
       </c>
       <c r="M107" s="1">
-        <v>299858.65</v>
+        <v>369674.64</v>
       </c>
       <c r="N107" s="1">
-        <v>300283.01</v>
+        <v>381919.64</v>
       </c>
       <c r="O107" s="1">
-        <v>0.62</v>
+        <v>0.78</v>
       </c>
       <c r="P107">
         <v>1</v>
       </c>
     </row>
     <row r="108" spans="1:16">
       <c r="A108" t="s">
-        <v>326</v>
+        <v>329</v>
       </c>
       <c r="B108" t="s">
-        <v>327</v>
+        <v>330</v>
       </c>
       <c r="C108" s="1">
-        <v>200000.0</v>
+        <v>295000.0</v>
       </c>
       <c r="D108" s="1">
-        <v>99.48850725</v>
+        <v>101.963</v>
       </c>
       <c r="E108" s="1">
-        <v>99.616</v>
+        <v>105.485329</v>
       </c>
       <c r="F108" t="s">
         <v>8</v>
       </c>
       <c r="G108">
         <v>1.0</v>
       </c>
       <c r="H108" s="1">
-        <v>199232.0</v>
+        <v>311181.72</v>
       </c>
       <c r="I108" s="1">
-        <v>3.23</v>
+        <v>-9280.99</v>
       </c>
       <c r="J108" s="1">
-        <v>0.0016212255059428</v>
+        <v>-2.9824984578143</v>
       </c>
       <c r="K108">
         <v>0.0</v>
       </c>
-      <c r="L108">
-        <v>258.22</v>
+      <c r="L108" t="s">
+        <v>331</v>
       </c>
       <c r="M108" s="1">
-        <v>198977.01</v>
+        <v>300790.85</v>
       </c>
       <c r="N108" s="1">
-        <v>199235.23</v>
+        <v>301900.73</v>
       </c>
       <c r="O108" s="1">
-        <v>0.41</v>
+        <v>0.62</v>
       </c>
       <c r="P108">
         <v>1</v>
       </c>
     </row>
     <row r="109" spans="1:16">
       <c r="A109" t="s">
-        <v>328</v>
+        <v>332</v>
       </c>
       <c r="B109" t="s">
-        <v>329</v>
+        <v>333</v>
       </c>
       <c r="C109" s="1">
         <v>200000.0</v>
       </c>
       <c r="D109" s="1">
-        <v>98.20032153</v>
+        <v>99.7448481</v>
       </c>
       <c r="E109" s="1">
-        <v>100.292605</v>
+        <v>99.616</v>
       </c>
       <c r="F109" t="s">
         <v>8</v>
       </c>
       <c r="G109">
         <v>1.0</v>
       </c>
       <c r="H109" s="1">
-        <v>200585.21</v>
+        <v>199232.0</v>
       </c>
       <c r="I109" s="1">
-        <v>979.82</v>
+        <v>933.04</v>
       </c>
       <c r="J109" s="1">
-        <v>0.48848068110306</v>
+        <v>0.46831834243495</v>
       </c>
       <c r="K109">
         <v>0.0</v>
       </c>
-      <c r="L109" t="s">
-        <v>330</v>
+      <c r="L109">
+        <v>675.34</v>
       </c>
       <c r="M109" s="1">
-        <v>196400.65</v>
+        <v>199489.7</v>
       </c>
       <c r="N109" s="1">
-        <v>201565.03</v>
+        <v>200165.04</v>
       </c>
       <c r="O109" s="1">
-        <v>0.42</v>
+        <v>0.41</v>
       </c>
       <c r="P109">
         <v>1</v>
       </c>
     </row>
     <row r="110" spans="1:16">
       <c r="A110" t="s">
-        <v>331</v>
+        <v>334</v>
       </c>
       <c r="B110" t="s">
-        <v>332</v>
+        <v>335</v>
       </c>
       <c r="C110" s="1">
-        <v>500000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D110" s="1">
-        <v>101.14509471</v>
+        <v>98.52801598</v>
       </c>
       <c r="E110" s="1">
-        <v>106.064042</v>
+        <v>100.292605</v>
       </c>
       <c r="F110" t="s">
         <v>8</v>
       </c>
       <c r="G110">
         <v>1.0</v>
       </c>
       <c r="H110" s="1">
-        <v>530320.21</v>
+        <v>200585.21</v>
       </c>
       <c r="I110" s="1">
-        <v>-22180.35</v>
+        <v>2052.33</v>
       </c>
       <c r="J110" s="1">
-        <v>-4.1824447912328</v>
+        <v>1.0231711500564</v>
       </c>
       <c r="K110">
         <v>0.0</v>
       </c>
       <c r="L110" t="s">
-        <v>333</v>
+        <v>336</v>
       </c>
       <c r="M110" s="1">
-        <v>505725.48</v>
+        <v>197056.03</v>
       </c>
       <c r="N110" s="1">
-        <v>508139.86</v>
+        <v>202637.54</v>
       </c>
       <c r="O110" s="1">
-        <v>1.06</v>
+        <v>0.42</v>
       </c>
       <c r="P110">
         <v>1</v>
       </c>
     </row>
     <row r="111" spans="1:16">
       <c r="A111" t="s">
-        <v>334</v>
+        <v>337</v>
       </c>
       <c r="B111" t="s">
-        <v>335</v>
+        <v>338</v>
       </c>
       <c r="C111" s="1">
-        <v>100000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D111" s="1">
-        <v>100.23264485</v>
+        <v>101.18139432</v>
       </c>
       <c r="E111" s="1">
-        <v>99.297</v>
+        <v>106.064042</v>
       </c>
       <c r="F111" t="s">
         <v>8</v>
       </c>
       <c r="G111">
         <v>1.0</v>
       </c>
       <c r="H111" s="1">
-        <v>99297.0</v>
+        <v>530320.21</v>
       </c>
       <c r="I111" s="1">
-        <v>1518.18</v>
+        <v>-20920.09</v>
       </c>
       <c r="J111" s="1">
-        <v>1.5289283664159</v>
+        <v>-3.9448034612899</v>
       </c>
       <c r="K111">
         <v>0.0</v>
       </c>
-      <c r="L111">
-        <v>582.53</v>
+      <c r="L111" t="s">
+        <v>339</v>
       </c>
       <c r="M111" s="1">
-        <v>100232.65</v>
+        <v>505906.97</v>
       </c>
       <c r="N111" s="1">
-        <v>100815.18</v>
+        <v>509400.12</v>
       </c>
       <c r="O111" s="1">
-        <v>0.21</v>
+        <v>1.05</v>
       </c>
       <c r="P111">
         <v>1</v>
       </c>
     </row>
     <row r="112" spans="1:16">
       <c r="A112" t="s">
-        <v>336</v>
+        <v>340</v>
       </c>
       <c r="B112" t="s">
-        <v>337</v>
+        <v>341</v>
       </c>
       <c r="C112" s="1">
         <v>100000.0</v>
       </c>
       <c r="D112" s="1">
-        <v>100.72318977</v>
+        <v>100.37854251</v>
       </c>
       <c r="E112" s="1">
-        <v>100.24168</v>
+        <v>99.297</v>
       </c>
       <c r="F112" t="s">
         <v>8</v>
       </c>
       <c r="G112">
         <v>1.0</v>
       </c>
       <c r="H112" s="1">
-        <v>100241.68</v>
+        <v>99297.0</v>
       </c>
       <c r="I112" s="1">
-        <v>855.48</v>
+        <v>1858.25</v>
       </c>
       <c r="J112" s="1">
-        <v>0.85341746068103</v>
+        <v>1.871405984068</v>
       </c>
       <c r="K112">
         <v>0.0</v>
       </c>
       <c r="L112">
-        <v>373.97</v>
+        <v>776.71</v>
       </c>
       <c r="M112" s="1">
-        <v>100723.19</v>
+        <v>100378.54</v>
       </c>
       <c r="N112" s="1">
-        <v>101097.16</v>
+        <v>101155.25</v>
       </c>
       <c r="O112" s="1">
         <v>0.21</v>
       </c>
       <c r="P112">
         <v>1</v>
       </c>
     </row>
     <row r="113" spans="1:16">
       <c r="A113" t="s">
-        <v>338</v>
+        <v>342</v>
       </c>
       <c r="B113" t="s">
-        <v>339</v>
+        <v>343</v>
       </c>
       <c r="C113" s="1">
         <v>100000.0</v>
       </c>
       <c r="D113" s="1">
-        <v>99.18134835</v>
+        <v>100.75005229</v>
       </c>
       <c r="E113" s="1">
-        <v>99.884</v>
+        <v>100.24168</v>
       </c>
       <c r="F113" t="s">
         <v>8</v>
       </c>
       <c r="G113">
         <v>1.0</v>
       </c>
       <c r="H113" s="1">
-        <v>99884.0</v>
+        <v>100241.68</v>
       </c>
       <c r="I113" s="1">
-        <v>-86.9</v>
+        <v>1083.71</v>
       </c>
       <c r="J113" s="1">
-        <v>-0.087000921068439</v>
+        <v>1.0810972042767</v>
       </c>
       <c r="K113">
         <v>0.0</v>
       </c>
       <c r="L113">
-        <v>615.75</v>
+        <v>575.34</v>
       </c>
       <c r="M113" s="1">
-        <v>99181.35</v>
+        <v>100750.05</v>
       </c>
       <c r="N113" s="1">
-        <v>99797.1</v>
+        <v>101325.39</v>
       </c>
       <c r="O113" s="1">
         <v>0.21</v>
       </c>
       <c r="P113">
         <v>1</v>
       </c>
     </row>
     <row r="114" spans="1:16">
       <c r="A114" t="s">
-        <v>340</v>
+        <v>344</v>
       </c>
       <c r="B114" t="s">
-        <v>341</v>
+        <v>345</v>
       </c>
       <c r="C114" s="1">
         <v>100000.0</v>
       </c>
       <c r="D114" s="1">
-        <v>96.40748864</v>
+        <v>99.77162376</v>
       </c>
       <c r="E114" s="1">
-        <v>97.65639</v>
+        <v>99.884</v>
       </c>
       <c r="F114" t="s">
         <v>8</v>
       </c>
       <c r="G114">
         <v>1.0</v>
       </c>
       <c r="H114" s="1">
-        <v>97656.39</v>
+        <v>99884.0</v>
       </c>
       <c r="I114" s="1">
-        <v>-597.39</v>
+        <v>711.94</v>
       </c>
       <c r="J114" s="1">
-        <v>-0.61172648302891</v>
+        <v>0.71276680949902</v>
       </c>
       <c r="K114">
         <v>0.0</v>
       </c>
       <c r="L114">
-        <v>651.51</v>
+        <v>824.32</v>
       </c>
       <c r="M114" s="1">
-        <v>96407.49</v>
+        <v>99771.62</v>
       </c>
       <c r="N114" s="1">
-        <v>97059.0</v>
+        <v>100595.94</v>
       </c>
       <c r="O114" s="1">
-        <v>0.2</v>
+        <v>0.21</v>
       </c>
       <c r="P114">
         <v>1</v>
       </c>
     </row>
     <row r="115" spans="1:16">
       <c r="A115" t="s">
-        <v>342</v>
+        <v>346</v>
       </c>
       <c r="B115" t="s">
-        <v>343</v>
+        <v>347</v>
       </c>
       <c r="C115" s="1">
-        <v>300000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D115" s="1">
-        <v>83.25325755</v>
+        <v>96.65088124</v>
       </c>
       <c r="E115" s="1">
-        <v>86.56115</v>
+        <v>97.65639</v>
       </c>
       <c r="F115" t="s">
         <v>8</v>
       </c>
       <c r="G115">
         <v>1.0</v>
       </c>
       <c r="H115" s="1">
-        <v>259683.45</v>
+        <v>97656.39</v>
       </c>
       <c r="I115" s="1">
-        <v>-7457.92</v>
+        <v>-270.58</v>
       </c>
       <c r="J115" s="1">
-        <v>-2.8719273407682</v>
+        <v>-0.2770735227874</v>
       </c>
       <c r="K115">
         <v>0.0</v>
       </c>
-      <c r="L115" t="s">
-        <v>344</v>
+      <c r="L115">
+        <v>734.93</v>
       </c>
       <c r="M115" s="1">
-        <v>249759.78</v>
+        <v>96650.88</v>
       </c>
       <c r="N115" s="1">
-        <v>252225.53</v>
+        <v>97385.81</v>
       </c>
       <c r="O115" s="1">
-        <v>0.52</v>
+        <v>0.2</v>
       </c>
       <c r="P115">
         <v>1</v>
       </c>
     </row>
     <row r="116" spans="1:16">
       <c r="A116" t="s">
-        <v>345</v>
+        <v>348</v>
       </c>
       <c r="B116" t="s">
-        <v>346</v>
+        <v>349</v>
       </c>
       <c r="C116" s="1">
         <v>300000.0</v>
       </c>
       <c r="D116" s="1">
-        <v>96.65089774</v>
+        <v>83.86699316</v>
       </c>
       <c r="E116" s="1">
-        <v>99.507</v>
+        <v>86.56115</v>
       </c>
       <c r="F116" t="s">
         <v>8</v>
       </c>
       <c r="G116">
         <v>1.0</v>
       </c>
       <c r="H116" s="1">
-        <v>298521.0</v>
+        <v>259683.45</v>
       </c>
       <c r="I116" s="1">
-        <v>-1347.76</v>
+        <v>-5293.09</v>
       </c>
       <c r="J116" s="1">
-        <v>-0.45147912542166</v>
+        <v>-2.0382854586998</v>
       </c>
       <c r="K116">
         <v>0.0</v>
       </c>
       <c r="L116" t="s">
-        <v>347</v>
+        <v>350</v>
       </c>
       <c r="M116" s="1">
-        <v>289952.69</v>
+        <v>251600.98</v>
       </c>
       <c r="N116" s="1">
-        <v>297173.24</v>
+        <v>254390.36</v>
       </c>
       <c r="O116" s="1">
-        <v>0.62</v>
+        <v>0.52</v>
       </c>
       <c r="P116">
         <v>1</v>
       </c>
     </row>
     <row r="117" spans="1:16">
       <c r="A117" t="s">
-        <v>348</v>
+        <v>351</v>
       </c>
       <c r="B117" t="s">
-        <v>349</v>
+        <v>352</v>
       </c>
       <c r="C117" s="1">
-        <v>139000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D117" s="1">
-        <v>98.53939911</v>
+        <v>96.81008589</v>
       </c>
       <c r="E117" s="1">
-        <v>99.647</v>
+        <v>99.507</v>
       </c>
       <c r="F117" t="s">
         <v>8</v>
       </c>
       <c r="G117">
         <v>1.0</v>
       </c>
       <c r="H117" s="1">
-        <v>138509.33</v>
+        <v>298521.0</v>
       </c>
       <c r="I117" s="1">
-        <v>613.98</v>
+        <v>-266.08</v>
       </c>
       <c r="J117" s="1">
-        <v>0.44327699801883</v>
+        <v>-0.089132757829432</v>
       </c>
       <c r="K117">
         <v>0.0</v>
       </c>
       <c r="L117" t="s">
-        <v>350</v>
+        <v>353</v>
       </c>
       <c r="M117" s="1">
-        <v>136969.76</v>
+        <v>290430.26</v>
       </c>
       <c r="N117" s="1">
-        <v>139123.31</v>
+        <v>298254.92</v>
       </c>
       <c r="O117" s="1">
-        <v>0.29</v>
+        <v>0.61</v>
       </c>
       <c r="P117">
         <v>1</v>
       </c>
     </row>
     <row r="118" spans="1:16">
       <c r="A118" t="s">
-        <v>351</v>
+        <v>354</v>
       </c>
       <c r="B118" t="s">
-        <v>352</v>
+        <v>355</v>
       </c>
       <c r="C118" s="1">
-        <v>500000.0</v>
+        <v>139000.0</v>
       </c>
       <c r="D118" s="1">
-        <v>93.89958087</v>
+        <v>98.90002552</v>
       </c>
       <c r="E118" s="1">
-        <v>95.15085</v>
+        <v>99.647</v>
       </c>
       <c r="F118" t="s">
         <v>8</v>
       </c>
       <c r="G118">
         <v>1.0</v>
       </c>
       <c r="H118" s="1">
-        <v>475754.25</v>
+        <v>138509.33</v>
       </c>
       <c r="I118" s="1">
-        <v>-4653.61</v>
+        <v>1375.16</v>
       </c>
       <c r="J118" s="1">
-        <v>-0.97815416257448</v>
+        <v>0.99282842534868</v>
       </c>
       <c r="K118">
         <v>0.0</v>
       </c>
       <c r="L118" t="s">
-        <v>353</v>
+        <v>356</v>
       </c>
       <c r="M118" s="1">
-        <v>469497.9</v>
+        <v>137471.03</v>
       </c>
       <c r="N118" s="1">
-        <v>471100.64</v>
+        <v>139884.49</v>
       </c>
       <c r="O118" s="1">
-        <v>0.98</v>
+        <v>0.29</v>
       </c>
       <c r="P118">
         <v>1</v>
       </c>
     </row>
     <row r="119" spans="1:16">
       <c r="A119" t="s">
-        <v>354</v>
+        <v>357</v>
       </c>
       <c r="B119" t="s">
-        <v>355</v>
+        <v>358</v>
       </c>
       <c r="C119" s="1">
         <v>500000.0</v>
       </c>
       <c r="D119" s="1">
-        <v>101.23317355</v>
+        <v>94.21591536</v>
       </c>
       <c r="E119" s="1">
-        <v>104.254864</v>
+        <v>95.15085</v>
       </c>
       <c r="F119" t="s">
         <v>8</v>
       </c>
       <c r="G119">
         <v>1.0</v>
       </c>
       <c r="H119" s="1">
-        <v>521274.32</v>
+        <v>475754.25</v>
       </c>
       <c r="I119" s="1">
-        <v>-1236.08</v>
+        <v>-2928.1</v>
       </c>
       <c r="J119" s="1">
-        <v>-0.23712658624733</v>
+        <v>-0.61546481192759</v>
       </c>
       <c r="K119">
         <v>0.0</v>
       </c>
       <c r="L119" t="s">
-        <v>356</v>
+        <v>359</v>
       </c>
       <c r="M119" s="1">
-        <v>506165.87</v>
+        <v>471079.57</v>
       </c>
       <c r="N119" s="1">
-        <v>520038.24</v>
+        <v>472826.15</v>
       </c>
       <c r="O119" s="1">
-        <v>1.08</v>
+        <v>0.97</v>
       </c>
       <c r="P119">
         <v>1</v>
       </c>
     </row>
     <row r="120" spans="1:16">
       <c r="A120" t="s">
-        <v>357</v>
+        <v>360</v>
       </c>
       <c r="B120" t="s">
-        <v>358</v>
+        <v>361</v>
       </c>
       <c r="C120" s="1">
-        <v>415000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D120" s="1">
-        <v>68.8485</v>
+        <v>101.23488079</v>
       </c>
       <c r="E120" s="1">
-        <v>74.176043</v>
+        <v>104.254864</v>
       </c>
       <c r="F120" t="s">
         <v>8</v>
       </c>
       <c r="G120">
         <v>1.0</v>
       </c>
       <c r="H120" s="1">
-        <v>307830.58</v>
+        <v>521274.32</v>
       </c>
       <c r="I120" s="1">
-        <v>-21438.48</v>
+        <v>-57.59</v>
       </c>
       <c r="J120" s="1">
-        <v>-6.9643763137502</v>
+        <v>-0.011047925783108</v>
       </c>
       <c r="K120">
         <v>0.0</v>
       </c>
-      <c r="L120">
-        <v>670.82</v>
+      <c r="L120" t="s">
+        <v>362</v>
       </c>
       <c r="M120" s="1">
-        <v>285721.28</v>
+        <v>506174.4</v>
       </c>
       <c r="N120" s="1">
-        <v>286392.1</v>
+        <v>521216.73</v>
       </c>
       <c r="O120" s="1">
-        <v>0.59</v>
+        <v>1.07</v>
       </c>
       <c r="P120">
         <v>1</v>
       </c>
     </row>
     <row r="121" spans="1:16">
       <c r="A121" t="s">
-        <v>359</v>
+        <v>363</v>
       </c>
       <c r="B121" t="s">
-        <v>360</v>
+        <v>364</v>
       </c>
       <c r="C121" s="1">
-        <v>641000.0</v>
+        <v>415000.0</v>
       </c>
       <c r="D121" s="1">
-        <v>97.52544906</v>
+        <v>69.235</v>
       </c>
       <c r="E121" s="1">
-        <v>99.423502</v>
+        <v>74.176043</v>
       </c>
       <c r="F121" t="s">
         <v>8</v>
       </c>
       <c r="G121">
         <v>1.0</v>
       </c>
       <c r="H121" s="1">
-        <v>637304.65</v>
+        <v>307830.58</v>
       </c>
       <c r="I121" s="1">
-        <v>-2178.34</v>
+        <v>-19715.12</v>
       </c>
       <c r="J121" s="1">
-        <v>-0.3418051319726</v>
+        <v>-6.4045358976356</v>
       </c>
       <c r="K121">
         <v>0.0</v>
       </c>
-      <c r="L121" t="s">
-        <v>361</v>
+      <c r="L121">
+        <v>790.21</v>
       </c>
       <c r="M121" s="1">
-        <v>625138.13</v>
+        <v>287325.25</v>
       </c>
       <c r="N121" s="1">
-        <v>635126.31</v>
+        <v>288115.46</v>
       </c>
       <c r="O121" s="1">
-        <v>1.32</v>
+        <v>0.59</v>
       </c>
       <c r="P121">
         <v>1</v>
       </c>
     </row>
     <row r="122" spans="1:16">
       <c r="A122" t="s">
-        <v>362</v>
+        <v>365</v>
       </c>
       <c r="B122" t="s">
-        <v>363</v>
+        <v>366</v>
       </c>
       <c r="C122" s="1">
-        <v>600000.0</v>
+        <v>641000.0</v>
       </c>
       <c r="D122" s="1">
-        <v>98.12806923</v>
+        <v>97.9062088</v>
       </c>
       <c r="E122" s="1">
-        <v>99.815013</v>
+        <v>99.423502</v>
       </c>
       <c r="F122" t="s">
         <v>8</v>
       </c>
       <c r="G122">
         <v>1.0</v>
       </c>
       <c r="H122" s="1">
-        <v>598890.08</v>
+        <v>637304.65</v>
       </c>
       <c r="I122" s="1">
-        <v>3571.49</v>
+        <v>1460.92</v>
       </c>
       <c r="J122" s="1">
-        <v>0.59635150410239</v>
+        <v>0.22923416610878</v>
       </c>
       <c r="K122">
         <v>0.0</v>
       </c>
       <c r="L122" t="s">
-        <v>364</v>
+        <v>367</v>
       </c>
       <c r="M122" s="1">
-        <v>588768.42</v>
+        <v>627578.8</v>
       </c>
       <c r="N122" s="1">
-        <v>602461.57</v>
+        <v>638765.57</v>
       </c>
       <c r="O122" s="1">
-        <v>1.25</v>
+        <v>1.31</v>
       </c>
       <c r="P122">
         <v>1</v>
       </c>
     </row>
     <row r="123" spans="1:16">
       <c r="A123" t="s">
-        <v>365</v>
+        <v>368</v>
       </c>
       <c r="B123" t="s">
-        <v>366</v>
+        <v>369</v>
       </c>
       <c r="C123" s="1">
-        <v>130000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D123" s="1">
-        <v>102.18085029</v>
+        <v>98.52444634</v>
       </c>
       <c r="E123" s="1">
-        <v>105.578454</v>
+        <v>99.815013</v>
       </c>
       <c r="F123" t="s">
         <v>8</v>
       </c>
       <c r="G123">
         <v>1.0</v>
       </c>
       <c r="H123" s="1">
-        <v>137251.99</v>
+        <v>598890.08</v>
       </c>
       <c r="I123" s="1">
-        <v>230.17</v>
+        <v>7157.97</v>
       </c>
       <c r="J123" s="1">
-        <v>0.16769884356504</v>
+        <v>1.1952059716868</v>
       </c>
       <c r="K123">
         <v>0.0</v>
       </c>
       <c r="L123" t="s">
-        <v>367</v>
+        <v>370</v>
       </c>
       <c r="M123" s="1">
-        <v>132835.11</v>
+        <v>591146.68</v>
       </c>
       <c r="N123" s="1">
-        <v>137482.16</v>
+        <v>606048.05</v>
       </c>
       <c r="O123" s="1">
-        <v>0.29</v>
+        <v>1.25</v>
       </c>
       <c r="P123">
         <v>1</v>
       </c>
     </row>
     <row r="124" spans="1:16">
       <c r="A124" t="s">
-        <v>368</v>
+        <v>371</v>
       </c>
       <c r="B124" t="s">
-        <v>369</v>
+        <v>372</v>
       </c>
       <c r="C124" s="1">
-        <v>155000.0</v>
+        <v>130000.0</v>
       </c>
       <c r="D124" s="1">
-        <v>92.67793678</v>
+        <v>102.30680517</v>
       </c>
       <c r="E124" s="1">
-        <v>91.593929</v>
+        <v>105.578454</v>
       </c>
       <c r="F124" t="s">
         <v>8</v>
       </c>
       <c r="G124">
         <v>1.0</v>
       </c>
       <c r="H124" s="1">
-        <v>141970.59</v>
+        <v>137251.99</v>
       </c>
       <c r="I124" s="1">
-        <v>2824.66</v>
+        <v>711.79</v>
       </c>
       <c r="J124" s="1">
-        <v>1.989609256396</v>
+        <v>0.51860085963052</v>
       </c>
       <c r="K124">
         <v>0.0</v>
       </c>
       <c r="L124" t="s">
-        <v>370</v>
+        <v>373</v>
       </c>
       <c r="M124" s="1">
-        <v>143650.8</v>
+        <v>132998.85</v>
       </c>
       <c r="N124" s="1">
-        <v>144795.25</v>
+        <v>137963.78</v>
       </c>
       <c r="O124" s="1">
-        <v>0.3</v>
+        <v>0.28</v>
       </c>
       <c r="P124">
         <v>1</v>
       </c>
     </row>
     <row r="125" spans="1:16">
       <c r="A125" t="s">
-        <v>371</v>
+        <v>374</v>
       </c>
       <c r="B125" t="s">
-        <v>372</v>
+        <v>375</v>
       </c>
       <c r="C125" s="1">
-        <v>280000.0</v>
+        <v>155000.0</v>
       </c>
       <c r="D125" s="1">
-        <v>88.72859111</v>
+        <v>92.97856715</v>
       </c>
       <c r="E125" s="1">
-        <v>89.961514</v>
+        <v>91.593929</v>
       </c>
       <c r="F125" t="s">
         <v>8</v>
       </c>
       <c r="G125">
         <v>1.0</v>
       </c>
       <c r="H125" s="1">
-        <v>251892.24</v>
+        <v>141970.59</v>
       </c>
       <c r="I125" s="1">
-        <v>661.51</v>
+        <v>3368.67</v>
       </c>
       <c r="J125" s="1">
-        <v>0.26261626797237</v>
+        <v>2.3727942526688</v>
       </c>
       <c r="K125">
         <v>0.0</v>
       </c>
       <c r="L125" t="s">
-        <v>373</v>
+        <v>376</v>
       </c>
       <c r="M125" s="1">
-        <v>248440.05</v>
+        <v>144116.78</v>
       </c>
       <c r="N125" s="1">
-        <v>252553.75</v>
+        <v>145339.26</v>
       </c>
       <c r="O125" s="1">
-        <v>0.52</v>
+        <v>0.3</v>
       </c>
       <c r="P125">
         <v>1</v>
       </c>
     </row>
     <row r="126" spans="1:16">
       <c r="A126" t="s">
-        <v>374</v>
+        <v>377</v>
       </c>
       <c r="B126" t="s">
-        <v>375</v>
+        <v>378</v>
       </c>
       <c r="C126" s="1">
-        <v>445000.0</v>
+        <v>280000.0</v>
       </c>
       <c r="D126" s="1">
-        <v>95.01906762</v>
+        <v>89.01710857</v>
       </c>
       <c r="E126" s="1">
-        <v>96.392049</v>
+        <v>89.961514</v>
       </c>
       <c r="F126" t="s">
         <v>8</v>
       </c>
       <c r="G126">
         <v>1.0</v>
       </c>
       <c r="H126" s="1">
-        <v>428944.62</v>
+        <v>251892.24</v>
       </c>
       <c r="I126" s="1">
-        <v>-897.78</v>
+        <v>1731.14</v>
       </c>
       <c r="J126" s="1">
-        <v>-0.20929974596721</v>
+        <v>0.68725420044698</v>
       </c>
       <c r="K126">
         <v>0.0</v>
       </c>
       <c r="L126" t="s">
-        <v>376</v>
+        <v>379</v>
       </c>
       <c r="M126" s="1">
-        <v>422834.85</v>
+        <v>249247.9</v>
       </c>
       <c r="N126" s="1">
-        <v>428046.84</v>
+        <v>253623.38</v>
       </c>
       <c r="O126" s="1">
-        <v>0.89</v>
+        <v>0.52</v>
       </c>
       <c r="P126">
         <v>1</v>
       </c>
     </row>
     <row r="127" spans="1:16">
       <c r="A127" t="s">
-        <v>377</v>
+        <v>380</v>
       </c>
       <c r="B127" t="s">
-        <v>378</v>
+        <v>381</v>
       </c>
       <c r="C127" s="1">
-        <v>300000.0</v>
+        <v>445000.0</v>
       </c>
       <c r="D127" s="1">
-        <v>95.38840888</v>
+        <v>95.21150964</v>
       </c>
       <c r="E127" s="1">
-        <v>98.007783</v>
+        <v>96.392049</v>
       </c>
       <c r="F127" t="s">
         <v>8</v>
       </c>
       <c r="G127">
         <v>1.0</v>
       </c>
       <c r="H127" s="1">
-        <v>294023.35</v>
+        <v>428944.62</v>
       </c>
       <c r="I127" s="1">
-        <v>-4997.85</v>
+        <v>566.65</v>
       </c>
       <c r="J127" s="1">
-        <v>-1.6998139773593</v>
+        <v>0.13210330042139</v>
       </c>
       <c r="K127">
         <v>0.0</v>
       </c>
       <c r="L127" t="s">
-        <v>379</v>
+        <v>382</v>
       </c>
       <c r="M127" s="1">
-        <v>286165.23</v>
+        <v>423691.22</v>
       </c>
       <c r="N127" s="1">
-        <v>289025.5</v>
+        <v>429511.27</v>
       </c>
       <c r="O127" s="1">
-        <v>0.6</v>
+        <v>0.88</v>
       </c>
       <c r="P127">
         <v>1</v>
       </c>
     </row>
     <row r="128" spans="1:16">
       <c r="A128" t="s">
-        <v>380</v>
+        <v>383</v>
       </c>
       <c r="B128" t="s">
-        <v>381</v>
+        <v>384</v>
       </c>
       <c r="C128" s="1">
-        <v>500000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D128" s="1">
-        <v>98.3646597</v>
+        <v>95.70145374</v>
       </c>
       <c r="E128" s="1">
-        <v>102.242292</v>
+        <v>98.007783</v>
       </c>
       <c r="F128" t="s">
         <v>8</v>
       </c>
       <c r="G128">
         <v>1.0</v>
       </c>
       <c r="H128" s="1">
-        <v>511211.46</v>
+        <v>294023.35</v>
       </c>
       <c r="I128" s="1">
-        <v>-5148.44</v>
+        <v>-3540.91</v>
       </c>
       <c r="J128" s="1">
-        <v>-1.0071057483727</v>
+        <v>-1.2042955091832</v>
       </c>
       <c r="K128">
         <v>0.0</v>
       </c>
       <c r="L128" t="s">
-        <v>382</v>
+        <v>385</v>
       </c>
       <c r="M128" s="1">
-        <v>491823.29</v>
+        <v>287104.36</v>
       </c>
       <c r="N128" s="1">
-        <v>506063.02</v>
+        <v>290482.44</v>
       </c>
       <c r="O128" s="1">
-        <v>1.05</v>
+        <v>0.6</v>
       </c>
       <c r="P128">
         <v>1</v>
       </c>
     </row>
     <row r="129" spans="1:16">
       <c r="A129" t="s">
-        <v>383</v>
+        <v>386</v>
       </c>
       <c r="B129" t="s">
-        <v>384</v>
+        <v>387</v>
       </c>
       <c r="C129" s="1">
-        <v>300000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D129" s="1">
-        <v>100.32691471</v>
+        <v>98.60977171</v>
       </c>
       <c r="E129" s="1">
-        <v>100.0</v>
+        <v>102.242292</v>
       </c>
       <c r="F129" t="s">
         <v>8</v>
       </c>
       <c r="G129">
         <v>1.0</v>
       </c>
       <c r="H129" s="1">
-        <v>300000.0</v>
+        <v>511211.46</v>
       </c>
       <c r="I129" s="1">
-        <v>1556.09</v>
+        <v>-2951.99</v>
       </c>
       <c r="J129" s="1">
-        <v>0.51869666666667</v>
+        <v>-0.57744988737146</v>
       </c>
       <c r="K129">
         <v>0.0</v>
       </c>
-      <c r="L129">
-        <v>575.34</v>
+      <c r="L129" t="s">
+        <v>388</v>
       </c>
       <c r="M129" s="1">
-        <v>300980.75</v>
+        <v>493048.85</v>
       </c>
       <c r="N129" s="1">
-        <v>301556.09</v>
+        <v>508259.47</v>
       </c>
       <c r="O129" s="1">
-        <v>0.63</v>
+        <v>1.04</v>
       </c>
       <c r="P129">
         <v>1</v>
       </c>
     </row>
     <row r="130" spans="1:16">
       <c r="A130" t="s">
-        <v>385</v>
+        <v>389</v>
       </c>
       <c r="B130" t="s">
-        <v>386</v>
+        <v>390</v>
       </c>
       <c r="C130" s="1">
-        <v>100000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D130" s="1">
-        <v>99.52893825</v>
+        <v>100.67185083</v>
       </c>
       <c r="E130" s="1">
         <v>100.0</v>
       </c>
       <c r="F130" t="s">
         <v>8</v>
       </c>
       <c r="G130">
         <v>1.0</v>
       </c>
       <c r="H130" s="1">
-        <v>100000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="I130" s="1">
-        <v>1917.64</v>
+        <v>3346.03</v>
       </c>
       <c r="J130" s="1">
-        <v>1.91764</v>
+        <v>1.1153433333333</v>
       </c>
       <c r="K130">
         <v>0.0</v>
       </c>
       <c r="L130" t="s">
-        <v>387</v>
+        <v>391</v>
       </c>
       <c r="M130" s="1">
-        <v>99528.94</v>
+        <v>302015.55</v>
       </c>
       <c r="N130" s="1">
-        <v>101917.64</v>
+        <v>303346.03</v>
       </c>
       <c r="O130" s="1">
-        <v>0.21</v>
+        <v>0.62</v>
       </c>
       <c r="P130">
         <v>1</v>
       </c>
     </row>
     <row r="131" spans="1:16">
       <c r="A131" t="s">
-        <v>388</v>
+        <v>392</v>
       </c>
       <c r="B131" t="s">
-        <v>389</v>
+        <v>393</v>
       </c>
       <c r="C131" s="1">
-        <v>600000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D131" s="1">
-        <v>79.92412799</v>
+        <v>99.60402018</v>
       </c>
       <c r="E131" s="1">
-        <v>81.08293</v>
+        <v>100.0</v>
       </c>
       <c r="F131" t="s">
         <v>8</v>
       </c>
       <c r="G131">
         <v>1.0</v>
       </c>
       <c r="H131" s="1">
-        <v>486497.58</v>
+        <v>100000.0</v>
       </c>
       <c r="I131" s="1">
-        <v>-5461.03</v>
+        <v>2215.66</v>
       </c>
       <c r="J131" s="1">
-        <v>-1.1225194583702</v>
+        <v>2.21566</v>
       </c>
       <c r="K131">
         <v>0.0</v>
       </c>
       <c r="L131" t="s">
-        <v>390</v>
+        <v>394</v>
       </c>
       <c r="M131" s="1">
-        <v>479544.77</v>
+        <v>99604.02</v>
       </c>
       <c r="N131" s="1">
-        <v>481036.55</v>
+        <v>102215.66</v>
       </c>
       <c r="O131" s="1">
-        <v>1.0</v>
+        <v>0.21</v>
       </c>
       <c r="P131">
         <v>1</v>
       </c>
     </row>
     <row r="132" spans="1:16">
       <c r="A132" t="s">
-        <v>391</v>
+        <v>395</v>
       </c>
       <c r="B132" t="s">
-        <v>392</v>
+        <v>396</v>
       </c>
       <c r="C132" s="1">
-        <v>483000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D132" s="1">
-        <v>97.3486995</v>
+        <v>80.53051957</v>
       </c>
       <c r="E132" s="1">
-        <v>99.429627</v>
+        <v>81.08293</v>
       </c>
       <c r="F132" t="s">
         <v>8</v>
       </c>
       <c r="G132">
         <v>1.0</v>
       </c>
       <c r="H132" s="1">
-        <v>480245.1</v>
+        <v>486497.58</v>
       </c>
       <c r="I132" s="1">
-        <v>1248.34</v>
+        <v>-1563.78</v>
       </c>
       <c r="J132" s="1">
-        <v>0.25993810243978</v>
+        <v>-0.32143633684673</v>
       </c>
       <c r="K132">
         <v>0.0</v>
       </c>
       <c r="L132" t="s">
-        <v>393</v>
+        <v>397</v>
       </c>
       <c r="M132" s="1">
-        <v>470194.22</v>
+        <v>483183.12</v>
       </c>
       <c r="N132" s="1">
-        <v>481493.44</v>
+        <v>484933.8</v>
       </c>
       <c r="O132" s="1">
         <v>1.0</v>
       </c>
       <c r="P132">
         <v>1</v>
       </c>
     </row>
     <row r="133" spans="1:16">
       <c r="A133" t="s">
-        <v>394</v>
+        <v>398</v>
       </c>
       <c r="B133" t="s">
-        <v>395</v>
+        <v>399</v>
       </c>
       <c r="C133" s="1">
-        <v>900000.0</v>
+        <v>483000.0</v>
       </c>
       <c r="D133" s="1">
-        <v>100.24827948</v>
+        <v>97.56731531</v>
       </c>
       <c r="E133" s="1">
-        <v>102.181054</v>
+        <v>99.429627</v>
       </c>
       <c r="F133" t="s">
         <v>8</v>
       </c>
       <c r="G133">
         <v>1.0</v>
       </c>
       <c r="H133" s="1">
-        <v>919629.49</v>
+        <v>480245.1</v>
       </c>
       <c r="I133" s="1">
-        <v>-1216.55</v>
+        <v>3242.14</v>
       </c>
       <c r="J133" s="1">
-        <v>-0.13228697135408</v>
+        <v>0.67510110982913</v>
       </c>
       <c r="K133">
         <v>0.0</v>
       </c>
       <c r="L133" t="s">
-        <v>396</v>
+        <v>400</v>
       </c>
       <c r="M133" s="1">
-        <v>902234.52</v>
+        <v>471250.14</v>
       </c>
       <c r="N133" s="1">
-        <v>918412.94</v>
+        <v>483487.24</v>
       </c>
       <c r="O133" s="1">
-        <v>1.91</v>
+        <v>0.99</v>
       </c>
       <c r="P133">
         <v>1</v>
       </c>
     </row>
     <row r="134" spans="1:16">
       <c r="A134" t="s">
-        <v>397</v>
+        <v>401</v>
       </c>
       <c r="B134" t="s">
-        <v>398</v>
+        <v>402</v>
       </c>
       <c r="C134" s="1">
-        <v>700000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D134" s="1">
-        <v>65.71</v>
+        <v>100.32660648</v>
       </c>
       <c r="E134" s="1">
-        <v>68.824779</v>
+        <v>102.181054</v>
       </c>
       <c r="F134" t="s">
         <v>8</v>
       </c>
       <c r="G134">
         <v>1.0</v>
       </c>
       <c r="H134" s="1">
-        <v>481773.45</v>
+        <v>919629.49</v>
       </c>
       <c r="I134" s="1">
-        <v>-16299.34</v>
+        <v>1365.45</v>
       </c>
       <c r="J134" s="1">
-        <v>-3.3831959814307</v>
+        <v>0.1484782746582</v>
       </c>
       <c r="K134">
         <v>0.0</v>
       </c>
       <c r="L134" t="s">
-        <v>399</v>
+        <v>403</v>
       </c>
       <c r="M134" s="1">
-        <v>459970.0</v>
+        <v>902939.46</v>
       </c>
       <c r="N134" s="1">
-        <v>465474.11</v>
+        <v>920994.94</v>
       </c>
       <c r="O134" s="1">
-        <v>0.97</v>
+        <v>1.89</v>
       </c>
       <c r="P134">
         <v>1</v>
       </c>
     </row>
     <row r="135" spans="1:16">
       <c r="A135" t="s">
-        <v>400</v>
+        <v>404</v>
       </c>
       <c r="B135" t="s">
-        <v>401</v>
+        <v>405</v>
       </c>
       <c r="C135" s="1">
-        <v>102000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D135" s="1">
-        <v>99.64983063</v>
+        <v>66.0315</v>
       </c>
       <c r="E135" s="1">
-        <v>99.646</v>
+        <v>68.824779</v>
       </c>
       <c r="F135" t="s">
         <v>8</v>
       </c>
       <c r="G135">
         <v>1.0</v>
       </c>
       <c r="H135" s="1">
-        <v>101638.92</v>
+        <v>481773.45</v>
       </c>
       <c r="I135" s="1">
-        <v>551.63</v>
+        <v>-13646.1</v>
       </c>
       <c r="J135" s="1">
-        <v>0.54273500741645</v>
+        <v>-2.832472399631</v>
       </c>
       <c r="K135">
         <v>0.0</v>
       </c>
-      <c r="L135">
-        <v>547.73</v>
+      <c r="L135" t="s">
+        <v>406</v>
       </c>
       <c r="M135" s="1">
-        <v>101642.82</v>
+        <v>462220.5</v>
       </c>
       <c r="N135" s="1">
-        <v>102190.55</v>
+        <v>468127.35</v>
       </c>
       <c r="O135" s="1">
-        <v>0.21</v>
+        <v>0.96</v>
       </c>
       <c r="P135">
         <v>1</v>
       </c>
     </row>
     <row r="136" spans="1:16">
       <c r="A136" t="s">
-        <v>402</v>
+        <v>407</v>
       </c>
       <c r="B136" t="s">
-        <v>403</v>
+        <v>408</v>
       </c>
       <c r="C136" s="1">
-        <v>360000.0</v>
+        <v>102000.0</v>
       </c>
       <c r="D136" s="1">
-        <v>102.19507153</v>
+        <v>99.82627208</v>
       </c>
       <c r="E136" s="1">
-        <v>105.116214</v>
+        <v>99.646</v>
       </c>
       <c r="F136" t="s">
         <v>8</v>
       </c>
       <c r="G136">
         <v>1.0</v>
       </c>
       <c r="H136" s="1">
-        <v>378418.37</v>
+        <v>101638.92</v>
       </c>
       <c r="I136" s="1">
-        <v>-653.1</v>
+        <v>937.0</v>
       </c>
       <c r="J136" s="1">
-        <v>-0.17258675893562</v>
+        <v>0.92189094492543</v>
       </c>
       <c r="K136">
         <v>0.0</v>
       </c>
-      <c r="L136" t="s">
-        <v>404</v>
+      <c r="L136">
+        <v>753.12</v>
       </c>
       <c r="M136" s="1">
-        <v>367902.26</v>
+        <v>101822.8</v>
       </c>
       <c r="N136" s="1">
-        <v>377765.27</v>
+        <v>102575.92</v>
       </c>
       <c r="O136" s="1">
-        <v>0.78</v>
+        <v>0.21</v>
       </c>
       <c r="P136">
         <v>1</v>
       </c>
     </row>
     <row r="137" spans="1:16">
       <c r="A137" t="s">
-        <v>405</v>
+        <v>409</v>
       </c>
       <c r="B137" t="s">
-        <v>406</v>
+        <v>410</v>
       </c>
       <c r="C137" s="1">
-        <v>240000.0</v>
+        <v>360000.0</v>
       </c>
       <c r="D137" s="1">
-        <v>98.93340475</v>
+        <v>102.38433006</v>
       </c>
       <c r="E137" s="1">
-        <v>101.505154</v>
+        <v>105.116214</v>
       </c>
       <c r="F137" t="s">
         <v>8</v>
       </c>
       <c r="G137">
         <v>1.0</v>
       </c>
       <c r="H137" s="1">
-        <v>243612.37</v>
+        <v>378418.37</v>
       </c>
       <c r="I137" s="1">
-        <v>-1597.4</v>
+        <v>856.73</v>
       </c>
       <c r="J137" s="1">
-        <v>-0.65571382931006</v>
+        <v>0.22639757155552</v>
       </c>
       <c r="K137">
         <v>0.0</v>
       </c>
       <c r="L137" t="s">
-        <v>407</v>
+        <v>411</v>
       </c>
       <c r="M137" s="1">
-        <v>237440.18</v>
+        <v>368583.59</v>
       </c>
       <c r="N137" s="1">
-        <v>242014.97</v>
+        <v>379275.1</v>
       </c>
       <c r="O137" s="1">
-        <v>0.5</v>
+        <v>0.78</v>
       </c>
       <c r="P137">
         <v>1</v>
       </c>
     </row>
     <row r="138" spans="1:16">
       <c r="A138" t="s">
-        <v>408</v>
+        <v>412</v>
       </c>
       <c r="B138" t="s">
-        <v>409</v>
+        <v>413</v>
       </c>
       <c r="C138" s="1">
-        <v>140000.0</v>
+        <v>240000.0</v>
       </c>
       <c r="D138" s="1">
-        <v>100.22424468</v>
+        <v>99.0478047</v>
       </c>
       <c r="E138" s="1">
-        <v>101.271864</v>
+        <v>101.505154</v>
       </c>
       <c r="F138" t="s">
         <v>8</v>
       </c>
       <c r="G138">
         <v>1.0</v>
       </c>
       <c r="H138" s="1">
-        <v>141780.61</v>
+        <v>243612.37</v>
       </c>
       <c r="I138" s="1">
-        <v>343.26</v>
+        <v>-925.86</v>
       </c>
       <c r="J138" s="1">
-        <v>0.24210644882964</v>
+        <v>-0.38005459246589</v>
       </c>
       <c r="K138">
         <v>0.0</v>
       </c>
       <c r="L138" t="s">
-        <v>410</v>
+        <v>414</v>
       </c>
       <c r="M138" s="1">
-        <v>140313.94</v>
+        <v>237714.73</v>
       </c>
       <c r="N138" s="1">
-        <v>142123.87</v>
+        <v>242686.51</v>
       </c>
       <c r="O138" s="1">
-        <v>0.3</v>
+        <v>0.5</v>
       </c>
       <c r="P138">
         <v>1</v>
       </c>
     </row>
     <row r="139" spans="1:16">
       <c r="A139" t="s">
-        <v>411</v>
+        <v>415</v>
       </c>
       <c r="B139" t="s">
-        <v>412</v>
+        <v>416</v>
       </c>
       <c r="C139" s="1">
-        <v>130000.0</v>
+        <v>140000.0</v>
       </c>
       <c r="D139" s="1">
-        <v>97.99762261</v>
+        <v>100.19320354</v>
       </c>
       <c r="E139" s="1">
-        <v>105.684715</v>
+        <v>101.271864</v>
       </c>
       <c r="F139" t="s">
         <v>8</v>
       </c>
       <c r="G139">
         <v>1.0</v>
       </c>
       <c r="H139" s="1">
-        <v>137390.13</v>
+        <v>141780.61</v>
       </c>
       <c r="I139" s="1">
-        <v>-9298.7</v>
+        <v>551.52</v>
       </c>
       <c r="J139" s="1">
-        <v>-6.7680989893524</v>
+        <v>0.38899536403462</v>
       </c>
       <c r="K139">
         <v>0.0</v>
       </c>
-      <c r="L139">
-        <v>694.52</v>
+      <c r="L139" t="s">
+        <v>417</v>
       </c>
       <c r="M139" s="1">
-        <v>127396.91</v>
+        <v>140270.49</v>
       </c>
       <c r="N139" s="1">
-        <v>128091.43</v>
+        <v>142332.13</v>
       </c>
       <c r="O139" s="1">
-        <v>0.27</v>
+        <v>0.29</v>
       </c>
       <c r="P139">
         <v>1</v>
       </c>
     </row>
     <row r="140" spans="1:16">
       <c r="A140" t="s">
-        <v>413</v>
+        <v>418</v>
       </c>
       <c r="B140" t="s">
-        <v>414</v>
+        <v>419</v>
       </c>
       <c r="C140" s="1">
-        <v>135000.0</v>
+        <v>130000.0</v>
       </c>
       <c r="D140" s="1">
-        <v>97.28000564</v>
+        <v>98.47015546</v>
       </c>
       <c r="E140" s="1">
-        <v>103.578504</v>
+        <v>105.684715</v>
       </c>
       <c r="F140" t="s">
         <v>8</v>
       </c>
       <c r="G140">
         <v>1.0</v>
       </c>
       <c r="H140" s="1">
-        <v>139830.98</v>
+        <v>137390.13</v>
       </c>
       <c r="I140" s="1">
-        <v>-7554.27</v>
+        <v>-8403.93</v>
       </c>
       <c r="J140" s="1">
-        <v>-5.4024294187168</v>
+        <v>-6.1168367771397</v>
       </c>
       <c r="K140">
         <v>0.0</v>
       </c>
       <c r="L140">
-        <v>948.7</v>
+        <v>975.0</v>
       </c>
       <c r="M140" s="1">
-        <v>131328.01</v>
+        <v>128011.2</v>
       </c>
       <c r="N140" s="1">
-        <v>132276.71</v>
+        <v>128986.2</v>
       </c>
       <c r="O140" s="1">
         <v>0.27</v>
       </c>
       <c r="P140">
         <v>1</v>
       </c>
     </row>
     <row r="141" spans="1:16">
       <c r="A141" t="s">
-        <v>415</v>
+        <v>420</v>
       </c>
       <c r="B141" t="s">
-        <v>416</v>
+        <v>421</v>
       </c>
       <c r="C141" s="1">
-        <v>300000.0</v>
+        <v>135000.0</v>
       </c>
       <c r="D141" s="1">
-        <v>98.41247832</v>
+        <v>97.63133826</v>
       </c>
       <c r="E141" s="1">
-        <v>99.860373</v>
+        <v>103.578504</v>
       </c>
       <c r="F141" t="s">
         <v>8</v>
       </c>
       <c r="G141">
         <v>1.0</v>
       </c>
       <c r="H141" s="1">
-        <v>299581.12</v>
+        <v>139830.98</v>
       </c>
       <c r="I141" s="1">
-        <v>2821.38</v>
+        <v>-6817.83</v>
       </c>
       <c r="J141" s="1">
-        <v>0.94177496899671</v>
+        <v>-4.8757650128748</v>
       </c>
       <c r="K141">
         <v>0.0</v>
       </c>
       <c r="L141" t="s">
-        <v>417</v>
+        <v>422</v>
       </c>
       <c r="M141" s="1">
-        <v>295237.43</v>
+        <v>131802.31</v>
       </c>
       <c r="N141" s="1">
-        <v>302402.5</v>
+        <v>133013.15</v>
       </c>
       <c r="O141" s="1">
-        <v>0.63</v>
+        <v>0.27</v>
       </c>
       <c r="P141">
         <v>1</v>
       </c>
     </row>
     <row r="142" spans="1:16">
       <c r="A142" t="s">
-        <v>418</v>
+        <v>423</v>
       </c>
       <c r="B142" t="s">
-        <v>419</v>
+        <v>424</v>
       </c>
       <c r="C142" s="1">
-        <v>140000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D142" s="1">
-        <v>99.55129937</v>
+        <v>98.5163245</v>
       </c>
       <c r="E142" s="1">
-        <v>98.412086</v>
+        <v>99.860373</v>
       </c>
       <c r="F142" t="s">
         <v>8</v>
       </c>
       <c r="G142">
         <v>1.0</v>
       </c>
       <c r="H142" s="1">
-        <v>137776.92</v>
+        <v>299581.12</v>
       </c>
       <c r="I142" s="1">
-        <v>2698.12</v>
+        <v>3607.58</v>
       </c>
       <c r="J142" s="1">
-        <v>1.9583250953788</v>
+        <v>1.2042080622437</v>
       </c>
       <c r="K142">
         <v>0.0</v>
       </c>
       <c r="L142" t="s">
-        <v>420</v>
+        <v>425</v>
       </c>
       <c r="M142" s="1">
-        <v>139371.82</v>
+        <v>295548.97</v>
       </c>
       <c r="N142" s="1">
-        <v>140475.04</v>
+        <v>303188.7</v>
       </c>
       <c r="O142" s="1">
-        <v>0.29</v>
+        <v>0.62</v>
       </c>
       <c r="P142">
         <v>1</v>
       </c>
     </row>
     <row r="143" spans="1:16">
       <c r="A143" t="s">
-        <v>421</v>
+        <v>426</v>
       </c>
       <c r="B143" t="s">
-        <v>422</v>
+        <v>427</v>
       </c>
       <c r="C143" s="1">
         <v>140000.0</v>
       </c>
       <c r="D143" s="1">
-        <v>99.05581526</v>
+        <v>99.60601697</v>
       </c>
       <c r="E143" s="1">
-        <v>98.960671</v>
+        <v>98.412086</v>
       </c>
       <c r="F143" t="s">
         <v>8</v>
       </c>
       <c r="G143">
         <v>1.0</v>
       </c>
       <c r="H143" s="1">
-        <v>138544.94</v>
+        <v>137776.92</v>
       </c>
       <c r="I143" s="1">
-        <v>2435.53</v>
+        <v>2905.61</v>
       </c>
       <c r="J143" s="1">
-        <v>1.757935006504</v>
+        <v>2.1089236136212</v>
       </c>
       <c r="K143">
         <v>0.0</v>
       </c>
       <c r="L143" t="s">
-        <v>423</v>
+        <v>428</v>
       </c>
       <c r="M143" s="1">
-        <v>138678.14</v>
+        <v>139448.42</v>
       </c>
       <c r="N143" s="1">
-        <v>140980.47</v>
+        <v>140682.53</v>
       </c>
       <c r="O143" s="1">
         <v>0.29</v>
       </c>
       <c r="P143">
         <v>1</v>
       </c>
     </row>
     <row r="144" spans="1:16">
       <c r="A144" t="s">
-        <v>424</v>
+        <v>429</v>
       </c>
       <c r="B144" t="s">
-        <v>425</v>
+        <v>430</v>
       </c>
       <c r="C144" s="1">
-        <v>130000.0</v>
+        <v>140000.0</v>
       </c>
       <c r="D144" s="1">
-        <v>106.29226979</v>
+        <v>99.14227695</v>
       </c>
       <c r="E144" s="1">
-        <v>110.213723</v>
+        <v>98.960671</v>
       </c>
       <c r="F144" t="s">
         <v>8</v>
       </c>
       <c r="G144">
         <v>1.0</v>
       </c>
       <c r="H144" s="1">
-        <v>143277.84</v>
+        <v>138544.94</v>
       </c>
       <c r="I144" s="1">
-        <v>-1940.49</v>
+        <v>2697.54</v>
       </c>
       <c r="J144" s="1">
-        <v>-1.3543545882601</v>
+        <v>1.9470505382586</v>
       </c>
       <c r="K144">
         <v>0.0</v>
       </c>
       <c r="L144" t="s">
-        <v>426</v>
+        <v>431</v>
       </c>
       <c r="M144" s="1">
-        <v>138179.95</v>
+        <v>138799.19</v>
       </c>
       <c r="N144" s="1">
-        <v>141337.35</v>
+        <v>141242.48</v>
       </c>
       <c r="O144" s="1">
         <v>0.29</v>
       </c>
       <c r="P144">
         <v>1</v>
       </c>
     </row>
     <row r="145" spans="1:16">
       <c r="A145" t="s">
-        <v>427</v>
+        <v>432</v>
       </c>
       <c r="B145" t="s">
-        <v>428</v>
+        <v>433</v>
       </c>
       <c r="C145" s="1">
-        <v>550000.0</v>
+        <v>130000.0</v>
       </c>
       <c r="D145" s="1">
-        <v>97.98626533</v>
+        <v>106.46337704</v>
       </c>
       <c r="E145" s="1">
-        <v>99.944829</v>
+        <v>110.213723</v>
       </c>
       <c r="F145" t="s">
         <v>8</v>
       </c>
       <c r="G145">
         <v>1.0</v>
       </c>
       <c r="H145" s="1">
-        <v>549696.56</v>
+        <v>143277.84</v>
       </c>
       <c r="I145" s="1">
-        <v>2563.52</v>
+        <v>-1381.48</v>
       </c>
       <c r="J145" s="1">
-        <v>0.46635183600203</v>
+        <v>-0.96419655684368</v>
       </c>
       <c r="K145">
         <v>0.0</v>
       </c>
       <c r="L145" t="s">
-        <v>429</v>
+        <v>434</v>
       </c>
       <c r="M145" s="1">
-        <v>538924.46</v>
+        <v>138402.39</v>
       </c>
       <c r="N145" s="1">
-        <v>552260.08</v>
+        <v>141896.36</v>
       </c>
       <c r="O145" s="1">
-        <v>1.15</v>
+        <v>0.29</v>
       </c>
       <c r="P145">
         <v>1</v>
       </c>
     </row>
     <row r="146" spans="1:16">
       <c r="A146" t="s">
-        <v>430</v>
+        <v>435</v>
       </c>
       <c r="B146" t="s">
-        <v>431</v>
+        <v>436</v>
       </c>
       <c r="C146" s="1">
-        <v>100000.0</v>
+        <v>550000.0</v>
       </c>
       <c r="D146" s="1">
-        <v>101.34011864</v>
+        <v>98.25796002</v>
       </c>
       <c r="E146" s="1">
-        <v>104.27347</v>
+        <v>99.944829</v>
       </c>
       <c r="F146" t="s">
         <v>8</v>
       </c>
       <c r="G146">
         <v>1.0</v>
       </c>
       <c r="H146" s="1">
-        <v>104273.47</v>
+        <v>549696.56</v>
       </c>
       <c r="I146" s="1">
-        <v>177.27</v>
+        <v>5007.15</v>
       </c>
       <c r="J146" s="1">
-        <v>0.17000489194423</v>
+        <v>0.91089345729215</v>
       </c>
       <c r="K146">
         <v>0.0</v>
       </c>
       <c r="L146" t="s">
-        <v>432</v>
+        <v>437</v>
       </c>
       <c r="M146" s="1">
-        <v>101340.12</v>
+        <v>540418.78</v>
       </c>
       <c r="N146" s="1">
-        <v>104450.74</v>
+        <v>554703.71</v>
       </c>
       <c r="O146" s="1">
-        <v>0.22</v>
+        <v>1.14</v>
       </c>
       <c r="P146">
         <v>1</v>
       </c>
     </row>
     <row r="147" spans="1:16">
       <c r="A147" t="s">
-        <v>433</v>
+        <v>438</v>
       </c>
       <c r="B147" t="s">
-        <v>434</v>
+        <v>439</v>
       </c>
       <c r="C147" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D147" s="1">
-        <v>91.64064787</v>
+        <v>101.69734379</v>
       </c>
       <c r="E147" s="1">
-        <v>95.837535</v>
+        <v>104.27347</v>
       </c>
       <c r="F147" t="s">
         <v>8</v>
       </c>
       <c r="G147">
         <v>1.0</v>
       </c>
       <c r="H147" s="1">
-        <v>191675.07</v>
+        <v>104273.47</v>
       </c>
       <c r="I147" s="1">
-        <v>-7728.02</v>
+        <v>757.44</v>
       </c>
       <c r="J147" s="1">
-        <v>-4.031833665171</v>
+        <v>0.72639761580774</v>
       </c>
       <c r="K147">
         <v>0.0</v>
       </c>
-      <c r="L147">
-        <v>665.75</v>
+      <c r="L147" t="s">
+        <v>440</v>
       </c>
       <c r="M147" s="1">
-        <v>183281.3</v>
+        <v>101697.35</v>
       </c>
       <c r="N147" s="1">
-        <v>183947.05</v>
+        <v>105030.91</v>
       </c>
       <c r="O147" s="1">
-        <v>0.38</v>
+        <v>0.22</v>
       </c>
       <c r="P147">
         <v>1</v>
       </c>
     </row>
     <row r="148" spans="1:16">
       <c r="A148" t="s">
-        <v>435</v>
+        <v>441</v>
       </c>
       <c r="B148" t="s">
-        <v>436</v>
+        <v>442</v>
       </c>
       <c r="C148" s="1">
-        <v>560000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D148" s="1">
-        <v>84.04079423</v>
+        <v>91.8646612</v>
       </c>
       <c r="E148" s="1">
-        <v>85.126713</v>
+        <v>95.837535</v>
       </c>
       <c r="F148" t="s">
         <v>8</v>
       </c>
       <c r="G148">
         <v>1.0</v>
       </c>
       <c r="H148" s="1">
-        <v>476709.59</v>
+        <v>191675.07</v>
       </c>
       <c r="I148" s="1">
-        <v>-2709.64</v>
+        <v>-7236.84</v>
       </c>
       <c r="J148" s="1">
-        <v>-0.56840475980355</v>
+        <v>-3.7755770742643</v>
       </c>
       <c r="K148">
         <v>0.0</v>
       </c>
-      <c r="L148" t="s">
-        <v>437</v>
+      <c r="L148">
+        <v>708.9</v>
       </c>
       <c r="M148" s="1">
-        <v>470628.44</v>
+        <v>183729.33</v>
       </c>
       <c r="N148" s="1">
-        <v>473999.95</v>
+        <v>184438.23</v>
       </c>
       <c r="O148" s="1">
-        <v>0.98</v>
+        <v>0.38</v>
       </c>
       <c r="P148">
         <v>1</v>
       </c>
     </row>
     <row r="149" spans="1:16">
       <c r="A149" t="s">
-        <v>438</v>
+        <v>443</v>
       </c>
       <c r="B149" t="s">
-        <v>439</v>
+        <v>444</v>
       </c>
       <c r="C149" s="1">
-        <v>200000.0</v>
+        <v>560000.0</v>
       </c>
       <c r="D149" s="1">
-        <v>94.92725091</v>
+        <v>84.62473258</v>
       </c>
       <c r="E149" s="1">
-        <v>100.243095</v>
+        <v>85.126713</v>
       </c>
       <c r="F149" t="s">
         <v>8</v>
       </c>
       <c r="G149">
         <v>1.0</v>
       </c>
       <c r="H149" s="1">
-        <v>200486.19</v>
+        <v>476709.59</v>
       </c>
       <c r="I149" s="1">
-        <v>-9264.02</v>
+        <v>802.06</v>
       </c>
       <c r="J149" s="1">
-        <v>-4.6207771218556</v>
+        <v>0.16824918500171</v>
       </c>
       <c r="K149">
         <v>0.0</v>
       </c>
       <c r="L149" t="s">
-        <v>440</v>
+        <v>445</v>
       </c>
       <c r="M149" s="1">
-        <v>189854.5</v>
+        <v>473898.5</v>
       </c>
       <c r="N149" s="1">
-        <v>191222.17</v>
+        <v>477511.65</v>
       </c>
       <c r="O149" s="1">
-        <v>0.4</v>
+        <v>0.98</v>
       </c>
       <c r="P149">
         <v>1</v>
       </c>
     </row>
     <row r="150" spans="1:16">
       <c r="A150" t="s">
-        <v>441</v>
+        <v>446</v>
       </c>
       <c r="B150" t="s">
-        <v>442</v>
+        <v>447</v>
       </c>
       <c r="C150" s="1">
         <v>200000.0</v>
       </c>
       <c r="D150" s="1">
-        <v>101.57043417</v>
+        <v>95.17963633</v>
       </c>
       <c r="E150" s="1">
-        <v>99.948</v>
+        <v>100.243095</v>
       </c>
       <c r="F150" t="s">
         <v>8</v>
       </c>
       <c r="G150">
         <v>1.0</v>
       </c>
       <c r="H150" s="1">
-        <v>199896.0</v>
+        <v>200486.19</v>
       </c>
       <c r="I150" s="1">
-        <v>8982.68</v>
+        <v>-8667.19</v>
       </c>
       <c r="J150" s="1">
-        <v>4.4936767118902</v>
+        <v>-4.3230857945876</v>
       </c>
       <c r="K150">
         <v>0.0</v>
       </c>
       <c r="L150" t="s">
-        <v>443</v>
+        <v>448</v>
       </c>
       <c r="M150" s="1">
-        <v>203140.87</v>
+        <v>190359.27</v>
       </c>
       <c r="N150" s="1">
-        <v>208878.68</v>
+        <v>191819.0</v>
       </c>
       <c r="O150" s="1">
-        <v>0.43</v>
+        <v>0.39</v>
       </c>
       <c r="P150">
         <v>1</v>
       </c>
     </row>
     <row r="151" spans="1:16">
       <c r="A151" t="s">
-        <v>444</v>
+        <v>449</v>
       </c>
       <c r="B151" t="s">
-        <v>445</v>
+        <v>450</v>
       </c>
       <c r="C151" s="1">
-        <v>150000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D151" s="1">
-        <v>92.63994563</v>
+        <v>101.41501774</v>
       </c>
       <c r="E151" s="1">
-        <v>90.382013</v>
+        <v>99.948</v>
       </c>
       <c r="F151" t="s">
         <v>8</v>
       </c>
       <c r="G151">
         <v>1.0</v>
       </c>
       <c r="H151" s="1">
-        <v>135573.02</v>
+        <v>199896.0</v>
       </c>
       <c r="I151" s="1">
-        <v>3476.8</v>
+        <v>9344.99</v>
       </c>
       <c r="J151" s="1">
-        <v>2.5645220560846</v>
+        <v>4.6749259615</v>
       </c>
       <c r="K151">
         <v>0.0</v>
       </c>
-      <c r="L151">
-        <v>89.9</v>
+      <c r="L151" t="s">
+        <v>451</v>
       </c>
       <c r="M151" s="1">
-        <v>138959.92</v>
+        <v>202830.03</v>
       </c>
       <c r="N151" s="1">
-        <v>139049.82</v>
+        <v>209240.99</v>
       </c>
       <c r="O151" s="1">
-        <v>0.29</v>
+        <v>0.43</v>
       </c>
       <c r="P151">
         <v>1</v>
       </c>
     </row>
     <row r="152" spans="1:16">
       <c r="A152" t="s">
-        <v>446</v>
+        <v>452</v>
       </c>
       <c r="B152" t="s">
-        <v>447</v>
+        <v>453</v>
       </c>
       <c r="C152" s="1">
-        <v>160000.0</v>
+        <v>150000.0</v>
       </c>
       <c r="D152" s="1">
-        <v>87.55317724</v>
+        <v>92.9172448</v>
       </c>
       <c r="E152" s="1">
-        <v>86.219563</v>
+        <v>90.382013</v>
       </c>
       <c r="F152" t="s">
         <v>8</v>
       </c>
       <c r="G152">
         <v>1.0</v>
       </c>
       <c r="H152" s="1">
-        <v>137951.3</v>
+        <v>135573.02</v>
       </c>
       <c r="I152" s="1">
-        <v>2247.76</v>
+        <v>3903.53</v>
       </c>
       <c r="J152" s="1">
-        <v>1.6293866023734</v>
+        <v>2.8792823232823</v>
       </c>
       <c r="K152">
         <v>0.0</v>
       </c>
       <c r="L152">
-        <v>113.97</v>
+        <v>100.68</v>
       </c>
       <c r="M152" s="1">
-        <v>140085.09</v>
+        <v>139375.87</v>
       </c>
       <c r="N152" s="1">
-        <v>140199.06</v>
+        <v>139476.55</v>
       </c>
       <c r="O152" s="1">
         <v>0.29</v>
       </c>
       <c r="P152">
         <v>1</v>
       </c>
     </row>
     <row r="153" spans="1:16">
       <c r="A153" t="s">
-        <v>448</v>
+        <v>454</v>
       </c>
       <c r="B153" t="s">
-        <v>449</v>
+        <v>455</v>
       </c>
       <c r="C153" s="1">
-        <v>140000.0</v>
+        <v>160000.0</v>
       </c>
       <c r="D153" s="1">
-        <v>97.00952945</v>
+        <v>87.7611642</v>
       </c>
       <c r="E153" s="1">
-        <v>98.939836</v>
+        <v>86.219563</v>
       </c>
       <c r="F153" t="s">
         <v>8</v>
       </c>
       <c r="G153">
         <v>1.0</v>
       </c>
       <c r="H153" s="1">
-        <v>138515.77</v>
+        <v>137951.3</v>
       </c>
       <c r="I153" s="1">
-        <v>361.27</v>
+        <v>2626.56</v>
       </c>
       <c r="J153" s="1">
-        <v>0.26081506820487</v>
+        <v>1.9039762582883</v>
       </c>
       <c r="K153">
         <v>0.0</v>
       </c>
-      <c r="L153" t="s">
-        <v>450</v>
+      <c r="L153">
+        <v>160.0</v>
       </c>
       <c r="M153" s="1">
-        <v>135813.34</v>
+        <v>140417.86</v>
       </c>
       <c r="N153" s="1">
-        <v>138877.04</v>
+        <v>140577.86</v>
       </c>
       <c r="O153" s="1">
         <v>0.29</v>
       </c>
       <c r="P153">
         <v>1</v>
       </c>
     </row>
     <row r="154" spans="1:16">
       <c r="A154" t="s">
-        <v>451</v>
+        <v>456</v>
       </c>
       <c r="B154" t="s">
-        <v>452</v>
+        <v>457</v>
       </c>
       <c r="C154" s="1">
-        <v>400000.0</v>
+        <v>140000.0</v>
       </c>
       <c r="D154" s="1">
-        <v>99.78088009</v>
+        <v>97.20761984</v>
       </c>
       <c r="E154" s="1">
-        <v>98.91284</v>
+        <v>98.939836</v>
       </c>
       <c r="F154" t="s">
         <v>8</v>
       </c>
       <c r="G154">
         <v>1.0</v>
       </c>
       <c r="H154" s="1">
-        <v>395651.36</v>
+        <v>138515.77</v>
       </c>
       <c r="I154" s="1">
-        <v>5242.02</v>
+        <v>-2330.17</v>
       </c>
       <c r="J154" s="1">
-        <v>1.324908879373</v>
+        <v>-1.682241668223</v>
       </c>
       <c r="K154">
         <v>0.0</v>
       </c>
-      <c r="L154" t="s">
-        <v>453</v>
+      <c r="L154">
+        <v>94.93</v>
       </c>
       <c r="M154" s="1">
-        <v>399123.52</v>
+        <v>136090.67</v>
       </c>
       <c r="N154" s="1">
-        <v>400893.38</v>
+        <v>136185.6</v>
       </c>
       <c r="O154" s="1">
-        <v>0.83</v>
+        <v>0.28</v>
       </c>
       <c r="P154">
         <v>1</v>
       </c>
     </row>
     <row r="155" spans="1:16">
       <c r="A155" t="s">
-        <v>454</v>
+        <v>458</v>
       </c>
       <c r="B155" t="s">
-        <v>455</v>
+        <v>459</v>
       </c>
       <c r="C155" s="1">
-        <v>150000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D155" s="1">
-        <v>92.29065186</v>
+        <v>99.89124166</v>
       </c>
       <c r="E155" s="1">
-        <v>90.429947</v>
+        <v>98.91284</v>
       </c>
       <c r="F155" t="s">
         <v>8</v>
       </c>
       <c r="G155">
         <v>1.0</v>
       </c>
       <c r="H155" s="1">
-        <v>135644.92</v>
+        <v>395651.36</v>
       </c>
       <c r="I155" s="1">
-        <v>2837.29</v>
+        <v>5798.54</v>
       </c>
       <c r="J155" s="1">
-        <v>2.0917038397015</v>
+        <v>1.4655680698279</v>
       </c>
       <c r="K155">
         <v>0.0</v>
       </c>
-      <c r="L155">
-        <v>46.23</v>
+      <c r="L155" t="s">
+        <v>460</v>
       </c>
       <c r="M155" s="1">
-        <v>138435.98</v>
+        <v>399564.97</v>
       </c>
       <c r="N155" s="1">
-        <v>138482.21</v>
+        <v>401449.9</v>
       </c>
       <c r="O155" s="1">
-        <v>0.29</v>
+        <v>0.82</v>
       </c>
       <c r="P155">
         <v>1</v>
       </c>
     </row>
     <row r="156" spans="1:16">
       <c r="A156" t="s">
-        <v>456</v>
+        <v>461</v>
       </c>
       <c r="B156" t="s">
-        <v>457</v>
+        <v>462</v>
       </c>
       <c r="C156" s="1">
-        <v>300000.0</v>
+        <v>150000.0</v>
       </c>
       <c r="D156" s="1">
-        <v>99.72212907</v>
+        <v>92.51652807</v>
       </c>
       <c r="E156" s="1">
-        <v>104.254153</v>
+        <v>90.429947</v>
       </c>
       <c r="F156" t="s">
         <v>8</v>
       </c>
       <c r="G156">
         <v>1.0</v>
       </c>
       <c r="H156" s="1">
-        <v>312762.46</v>
+        <v>135644.92</v>
       </c>
       <c r="I156" s="1">
-        <v>-3952.92</v>
+        <v>3186.89</v>
       </c>
       <c r="J156" s="1">
-        <v>-1.2638729085326</v>
+        <v>2.3494355704585</v>
       </c>
       <c r="K156">
         <v>0.0</v>
       </c>
-      <c r="L156" t="s">
-        <v>458</v>
+      <c r="L156">
+        <v>57.02</v>
       </c>
       <c r="M156" s="1">
-        <v>299166.39</v>
+        <v>138774.79</v>
       </c>
       <c r="N156" s="1">
-        <v>308809.54</v>
+        <v>138831.81</v>
       </c>
       <c r="O156" s="1">
-        <v>0.64</v>
+        <v>0.29</v>
       </c>
       <c r="P156">
         <v>1</v>
       </c>
     </row>
     <row r="157" spans="1:16">
       <c r="A157" t="s">
-        <v>459</v>
+        <v>463</v>
       </c>
       <c r="B157" t="s">
-        <v>460</v>
+        <v>464</v>
       </c>
       <c r="C157" s="1">
-        <v>500000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D157" s="1">
-        <v>92.70177831</v>
+        <v>99.85894514</v>
       </c>
       <c r="E157" s="1">
-        <v>95.381538</v>
+        <v>104.254153</v>
       </c>
       <c r="F157" t="s">
         <v>8</v>
       </c>
       <c r="G157">
         <v>1.0</v>
       </c>
       <c r="H157" s="1">
-        <v>476907.69</v>
+        <v>312762.46</v>
       </c>
       <c r="I157" s="1">
-        <v>-11804.62</v>
+        <v>-12731.51</v>
       </c>
       <c r="J157" s="1">
-        <v>-2.4752421165614</v>
+        <v>-4.0706643629801</v>
       </c>
       <c r="K157">
         <v>0.0</v>
       </c>
-      <c r="L157" t="s">
-        <v>461</v>
+      <c r="L157">
+        <v>454.11</v>
       </c>
       <c r="M157" s="1">
-        <v>463508.89</v>
+        <v>299576.84</v>
       </c>
       <c r="N157" s="1">
-        <v>465103.07</v>
+        <v>300030.95</v>
       </c>
       <c r="O157" s="1">
-        <v>0.97</v>
+        <v>0.62</v>
       </c>
       <c r="P157">
         <v>1</v>
       </c>
     </row>
     <row r="158" spans="1:16">
       <c r="A158" t="s">
-        <v>462</v>
+        <v>465</v>
       </c>
       <c r="B158" t="s">
-        <v>463</v>
+        <v>466</v>
       </c>
       <c r="C158" s="1">
-        <v>400000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D158" s="1">
-        <v>105.61961554</v>
+        <v>92.92546613</v>
       </c>
       <c r="E158" s="1">
-        <v>109.314258</v>
+        <v>95.381538</v>
       </c>
       <c r="F158" t="s">
         <v>8</v>
       </c>
       <c r="G158">
         <v>1.0</v>
       </c>
       <c r="H158" s="1">
-        <v>437257.03</v>
+        <v>476907.69</v>
       </c>
       <c r="I158" s="1">
-        <v>-5408.7</v>
+        <v>-10002.96</v>
       </c>
       <c r="J158" s="1">
-        <v>-1.236961244511</v>
+        <v>-2.0974625089396</v>
       </c>
       <c r="K158">
         <v>0.0</v>
       </c>
       <c r="L158" t="s">
-        <v>464</v>
+        <v>467</v>
       </c>
       <c r="M158" s="1">
-        <v>422478.47</v>
+        <v>464627.33</v>
       </c>
       <c r="N158" s="1">
-        <v>431848.33</v>
+        <v>466904.73</v>
       </c>
       <c r="O158" s="1">
-        <v>0.9</v>
+        <v>0.96</v>
       </c>
       <c r="P158">
         <v>1</v>
       </c>
     </row>
     <row r="159" spans="1:16">
       <c r="A159" t="s">
-        <v>465</v>
+        <v>468</v>
       </c>
       <c r="B159" t="s">
-        <v>466</v>
+        <v>469</v>
       </c>
       <c r="C159" s="1">
-        <v>11.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D159" s="1">
-        <v>115.41</v>
+        <v>105.62090716</v>
       </c>
       <c r="E159" s="1">
-        <v>115.43</v>
+        <v>109.314258</v>
       </c>
       <c r="F159" t="s">
         <v>8</v>
       </c>
       <c r="G159">
         <v>1.0</v>
       </c>
       <c r="H159" s="1">
-        <v>0.0</v>
+        <v>437257.03</v>
       </c>
       <c r="I159" s="1">
-        <v>-220.0</v>
+        <v>-4252.85</v>
       </c>
       <c r="J159" s="1">
-        <v>0</v>
+        <v>-0.97262015432891</v>
       </c>
       <c r="K159">
         <v>0.0</v>
       </c>
-      <c r="L159">
-        <v>0.0</v>
+      <c r="L159" t="s">
+        <v>470</v>
       </c>
       <c r="M159" s="1">
-        <v>-220.0</v>
+        <v>422483.63</v>
       </c>
       <c r="N159" s="1">
-        <v>-220.0</v>
+        <v>433004.18</v>
       </c>
       <c r="O159" s="1">
-        <v>0.0</v>
+        <v>0.89</v>
       </c>
       <c r="P159">
         <v>1</v>
       </c>
     </row>
     <row r="160" spans="1:16">
       <c r="A160" t="s">
-        <v>467</v>
+        <v>471</v>
       </c>
       <c r="B160" t="s">
-        <v>468</v>
+        <v>472</v>
       </c>
       <c r="C160" s="1">
-        <v>2.0</v>
+        <v>11.0</v>
       </c>
       <c r="D160" s="1">
-        <v>125.28</v>
+        <v>115.64</v>
       </c>
       <c r="E160" s="1">
-        <v>124.49</v>
+        <v>115.43</v>
       </c>
       <c r="F160" t="s">
         <v>8</v>
       </c>
       <c r="G160">
         <v>1.0</v>
       </c>
       <c r="H160" s="1">
         <v>0.0</v>
       </c>
       <c r="I160" s="1">
-        <v>1580.0</v>
+        <v>2310.0</v>
       </c>
       <c r="J160" s="1">
         <v>0</v>
       </c>
       <c r="K160">
         <v>0.0</v>
       </c>
       <c r="L160">
         <v>0.0</v>
       </c>
       <c r="M160" s="1">
-        <v>1580.0</v>
+        <v>2310.0</v>
       </c>
       <c r="N160" s="1">
-        <v>1580.0</v>
+        <v>2310.0</v>
       </c>
       <c r="O160" s="1">
         <v>0.0</v>
       </c>
       <c r="P160">
         <v>1</v>
       </c>
     </row>
     <row r="161" spans="1:16">
       <c r="A161" t="s">
-        <v>469</v>
+        <v>473</v>
       </c>
       <c r="B161" t="s">
-        <v>470</v>
+        <v>474</v>
       </c>
       <c r="C161" s="1">
-        <v>22.0</v>
+        <v>26.0</v>
       </c>
       <c r="D161" s="1">
-        <v>105.745</v>
+        <v>105.82</v>
       </c>
       <c r="E161" s="1">
-        <v>105.725</v>
+        <v>105.88</v>
       </c>
       <c r="F161" t="s">
         <v>8</v>
       </c>
       <c r="G161">
         <v>1.0</v>
       </c>
       <c r="H161" s="1">
         <v>0.0</v>
       </c>
       <c r="I161" s="1">
-        <v>440.0</v>
+        <v>-1560.0</v>
       </c>
       <c r="J161" s="1">
         <v>0</v>
       </c>
       <c r="K161">
         <v>0.0</v>
       </c>
       <c r="L161">
         <v>0.0</v>
       </c>
       <c r="M161" s="1">
-        <v>440.0</v>
+        <v>-1560.0</v>
       </c>
       <c r="N161" s="1">
-        <v>440.0</v>
+        <v>-1560.0</v>
       </c>
       <c r="O161" s="1">
         <v>0.0</v>
       </c>
       <c r="P161">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>