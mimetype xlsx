--- v4 (2026-09-01)
+++ v5 (2026-09-22)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="475">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="474">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>X</t>
   </si>
   <si>
     <t>FR0013422813</t>
   </si>
   <si>
@@ -130,1359 +130,1356 @@
   <si>
     <t>CC (EUR)</t>
   </si>
   <si>
     <t>Interets (EUR)</t>
   </si>
   <si>
     <t>VBCE (EUR)</t>
   </si>
   <si>
     <t>VBCI (EUR)</t>
   </si>
   <si>
     <t>Poids</t>
   </si>
   <si>
     <t>Nb.</t>
   </si>
   <si>
     <t>FR001400KPZ3</t>
   </si>
   <si>
     <t>OFI INVEST ESG LIQ I</t>
   </si>
   <si>
-    <t>XS2491189408</t>
-[...7 lines deleted...]
-  <si>
     <t>XS3238204062</t>
   </si>
   <si>
     <t>A2A EX 3.25 05-32</t>
   </si>
   <si>
     <t>XS2986639701</t>
   </si>
   <si>
     <t>A2A EX 3.625 01-35</t>
   </si>
   <si>
-    <t>2 019.67</t>
+    <t>2 361.71</t>
   </si>
   <si>
     <t>XS2583205906</t>
   </si>
   <si>
     <t>A2A EX 4.375 02-34</t>
   </si>
   <si>
-    <t>1 869.86</t>
+    <t>2 197.09</t>
   </si>
   <si>
     <t>XS2534976886</t>
   </si>
   <si>
     <t>A2A EX 4.5 09-30</t>
   </si>
   <si>
-    <t>4 119.04</t>
+    <t>4 455.62</t>
   </si>
   <si>
     <t>XS2487054939</t>
   </si>
   <si>
     <t>ABN AMR 3.0 06-32</t>
   </si>
   <si>
     <t>XS3185662676</t>
   </si>
   <si>
     <t>ABN AMR 3.0 09-32</t>
   </si>
   <si>
-    <t>6 263.01</t>
+    <t>6 780.82</t>
   </si>
   <si>
     <t>XS2536941656</t>
   </si>
   <si>
     <t>ABN AMR 4.25 02-30</t>
   </si>
   <si>
-    <t>1 187.67</t>
+    <t>1 432.19</t>
   </si>
   <si>
     <t>XS3066564900</t>
   </si>
   <si>
     <t>ACHM BA 2.5 05-28</t>
   </si>
   <si>
     <t>XS3237229193</t>
   </si>
   <si>
     <t>AIB GRO 3.75 12-36</t>
   </si>
   <si>
-    <t>27 581.61</t>
+    <t>30 746.71</t>
   </si>
   <si>
     <t>XS3219374975</t>
   </si>
   <si>
     <t>ALPH BA 3.125 10-31</t>
   </si>
   <si>
+    <t>4 869.86</t>
+  </si>
+  <si>
+    <t>XS3357187809</t>
+  </si>
+  <si>
+    <t>ALPH BA 3.75 05-32</t>
+  </si>
+  <si>
+    <t>1 681.44</t>
+  </si>
+  <si>
+    <t>FR00140005T0</t>
+  </si>
+  <si>
+    <t>ARKEMA 0.125 10-26</t>
+  </si>
+  <si>
+    <t>FR0014012JL7</t>
+  </si>
+  <si>
+    <t>ARKEMA 3.5 09-33</t>
+  </si>
+  <si>
+    <t>8 284.93</t>
+  </si>
+  <si>
+    <t>XS3215529192</t>
+  </si>
+  <si>
+    <t>ASN BAN 3.375 10-32</t>
+  </si>
+  <si>
     <t>4 438.36</t>
   </si>
   <si>
-    <t>XS3357187809</t>
-[...28 lines deleted...]
-  <si>
     <t>XS2694995163</t>
   </si>
   <si>
     <t>ASR NED 3.625 12-28</t>
   </si>
   <si>
-    <t>8 075.31</t>
+    <t>9 055.55</t>
   </si>
   <si>
     <t>XS2747590896</t>
   </si>
   <si>
     <t>ASS GEN 3.212 01-29</t>
   </si>
   <si>
-    <t>1 651.32</t>
+    <t>1 900.80</t>
   </si>
   <si>
     <t>XS2747596315</t>
   </si>
   <si>
     <t>ASS GEN 3.547 01-34</t>
   </si>
   <si>
-    <t>1 350.78</t>
+    <t>1 554.85</t>
   </si>
   <si>
     <t>XS2314312179</t>
   </si>
   <si>
     <t>AXA 1.375 10-41</t>
   </si>
   <si>
-    <t>9 183.49</t>
+    <t>9 990.41</t>
   </si>
   <si>
     <t>FR0014015J87</t>
   </si>
   <si>
     <t>AYVENS 3.0 04-30</t>
   </si>
   <si>
+    <t>1 101.37</t>
+  </si>
+  <si>
     <t>FR0014017YD2</t>
   </si>
   <si>
     <t>AYVENS 3.375 04-29</t>
   </si>
   <si>
     <t>IT0005675126</t>
   </si>
   <si>
     <t>BANC BP 3.125 10-31</t>
   </si>
   <si>
-    <t>3 054.79</t>
+    <t>3 342.47</t>
+  </si>
+  <si>
+    <t>XS3396961289</t>
+  </si>
+  <si>
+    <t>BANC DE 3.75 06-32</t>
+  </si>
+  <si>
+    <t>1 232.88</t>
   </si>
   <si>
     <t>XS2357417257</t>
   </si>
   <si>
     <t>BANC NT 0.625 06-29</t>
   </si>
   <si>
-    <t>1 178.08</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2194370727</t>
   </si>
   <si>
     <t>BANC NT 1.125 06-27</t>
   </si>
   <si>
-    <t>1 063.36</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2063247915</t>
   </si>
   <si>
     <t>BANC SA 0.3 10-26</t>
   </si>
   <si>
     <t>ES0213679OV1</t>
   </si>
   <si>
     <t>BANK 3.75 06-34</t>
   </si>
   <si>
+    <t>1 356.16</t>
+  </si>
+  <si>
     <t>XS2804565435</t>
   </si>
   <si>
     <t>BANK OF 3.5 04-29</t>
   </si>
   <si>
-    <t>1 352.05</t>
+    <t>1 956.16</t>
   </si>
   <si>
     <t>XS3320133948</t>
   </si>
   <si>
     <t>BANK OF 3.625 03-32</t>
   </si>
   <si>
-    <t>2 912.22</t>
+    <t>3 773.58</t>
   </si>
   <si>
     <t>FR00140003P3</t>
   </si>
   <si>
     <t>BANQ FE 0.1 10-27</t>
   </si>
   <si>
     <t>FR0014004750</t>
   </si>
   <si>
     <t>BANQ FE 0.25 06-28</t>
   </si>
   <si>
     <t>FR001400Q0T5</t>
   </si>
   <si>
     <t>BANQ FE 3.5 05-31</t>
   </si>
   <si>
+    <t>1 917.81</t>
+  </si>
+  <si>
     <t>XS3170898723</t>
   </si>
   <si>
     <t>BAWA BK 3.375 09-33</t>
   </si>
   <si>
-    <t>25 335.62</t>
-[...8 lines deleted...]
-    <t>3 802.74</t>
+    <t>27 277.40</t>
   </si>
   <si>
     <t>BE6328785207</t>
   </si>
   <si>
     <t>BELF SA 0.375 06-27</t>
   </si>
   <si>
     <t>BE6352762387</t>
   </si>
   <si>
     <t>BELF SA 3.625 06-30</t>
   </si>
   <si>
-    <t>17 727.74</t>
-[...1 lines deleted...]
-  <si>
     <t>BE6344187966</t>
   </si>
   <si>
     <t>BELF SA 3.875 06-28</t>
   </si>
   <si>
-    <t>3 779.45</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2634687912</t>
   </si>
   <si>
     <t>BK AMER 4.134 06-28</t>
   </si>
   <si>
-    <t>20 160.33</t>
-[...1 lines deleted...]
-  <si>
     <t>XS3225871121</t>
   </si>
   <si>
     <t>BK IREL 3.625 11-36</t>
   </si>
   <si>
-    <t>2 239.55</t>
+    <t>2 468.97</t>
   </si>
   <si>
     <t>XS3332496184</t>
   </si>
   <si>
     <t>BK IREL 3.875 04-34</t>
   </si>
   <si>
-    <t>1 968.08</t>
+    <t>2 634.68</t>
   </si>
   <si>
     <t>XS2643234011</t>
   </si>
   <si>
     <t>BK IREL 5.0 07-31</t>
   </si>
   <si>
-    <t>16 242.47</t>
+    <t>17 263.70</t>
   </si>
   <si>
     <t>FR0013415692</t>
   </si>
   <si>
     <t>BQ POST 1.375 04-29</t>
   </si>
   <si>
     <t>XS3038544790</t>
   </si>
   <si>
     <t>BRAM U 3.625 04-33</t>
   </si>
   <si>
-    <t>3 041.82</t>
+    <t>4 072.12</t>
   </si>
   <si>
     <t>DE000BU3Z005</t>
   </si>
   <si>
     <t>BUND DE 2.3 02-33</t>
   </si>
   <si>
-    <t>2 075.67</t>
+    <t>2 479.27</t>
   </si>
   <si>
     <t>FR001400M4O2</t>
   </si>
   <si>
     <t>CA 4.375 11-33</t>
   </si>
   <si>
-    <t>18 027.40</t>
+    <t>20 041.10</t>
   </si>
   <si>
     <t>XS3108521124</t>
   </si>
   <si>
     <t>CA AUTO 2.75 07-28</t>
   </si>
   <si>
-    <t>2 518.77</t>
+    <t>2 678.58</t>
   </si>
   <si>
     <t>XS2555187801</t>
   </si>
   <si>
     <t>CAIX 5.375 11-30</t>
   </si>
   <si>
-    <t>2 959.93</t>
+    <t>3 269.18</t>
   </si>
   <si>
     <t>DE000CZ45W57</t>
   </si>
   <si>
     <t>CMZB FR 3.0 09-27</t>
   </si>
   <si>
-    <t>2 153.42</t>
+    <t>2 326.03</t>
   </si>
   <si>
     <t>FR0013463775</t>
   </si>
   <si>
     <t>CNP ASS 2.0 07-50</t>
   </si>
   <si>
-    <t>8 520.55</t>
+    <t>9 095.89</t>
   </si>
   <si>
     <t>XS3320133781</t>
   </si>
   <si>
     <t>COLO SF 3.875 04-31</t>
   </si>
   <si>
+    <t>1 634.93</t>
+  </si>
+  <si>
+    <t>DE000CZ457W4</t>
+  </si>
+  <si>
+    <t>COMM AK 4.0 01-38</t>
+  </si>
+  <si>
+    <t>5 063.01</t>
+  </si>
+  <si>
+    <t>DE000CZ45ZY0</t>
+  </si>
+  <si>
+    <t>COMM AK 4.125 06-37</t>
+  </si>
+  <si>
+    <t>16 228.77</t>
+  </si>
+  <si>
+    <t>DE000CZ439B6</t>
+  </si>
+  <si>
+    <t>COMM AK 5.25 03-29</t>
+  </si>
+  <si>
+    <t>3 926.71</t>
+  </si>
+  <si>
+    <t>XS2796609787</t>
+  </si>
+  <si>
+    <t>COMP DE 3.375 04-30</t>
+  </si>
+  <si>
+    <t>XS2796659964</t>
+  </si>
+  <si>
+    <t>COMP DE 3.625 04-34</t>
+  </si>
+  <si>
+    <t>1 529.45</t>
+  </si>
+  <si>
+    <t>XS3200103490</t>
+  </si>
+  <si>
+    <t>COOP RA 3.548 10-35</t>
+  </si>
+  <si>
+    <t>15 138.13</t>
+  </si>
+  <si>
+    <t>FR0013447232</t>
+  </si>
+  <si>
+    <t>COVI 1.125 09-31</t>
+  </si>
+  <si>
+    <t>1 726.03</t>
+  </si>
+  <si>
+    <t>FR0014010IN9</t>
+  </si>
+  <si>
+    <t>COVI 3.625 06-34</t>
+  </si>
+  <si>
+    <t>XS3244187764</t>
+  </si>
+  <si>
+    <t>DANS BK 3.375 12-33</t>
+  </si>
+  <si>
+    <t>11 317.81</t>
+  </si>
+  <si>
+    <t>XS3101509167</t>
+  </si>
+  <si>
+    <t>DANS BK 3.5 11-35</t>
+  </si>
+  <si>
+    <t>3 121.23</t>
+  </si>
+  <si>
+    <t>XS2637421848</t>
+  </si>
+  <si>
+    <t>DANS BK 4.75 06-30</t>
+  </si>
+  <si>
+    <t>XS2280835260</t>
+  </si>
+  <si>
+    <t>DIGI IN 0.625 07-31</t>
+  </si>
+  <si>
+    <t>3 534.25</t>
+  </si>
+  <si>
+    <t>XS3074473474</t>
+  </si>
+  <si>
+    <t>DNB BAN 3.125 05-31</t>
+  </si>
+  <si>
+    <t>2 996.58</t>
+  </si>
+  <si>
+    <t>XS3166221948</t>
+  </si>
+  <si>
+    <t>EAST JA 3.727 09-37</t>
+  </si>
+  <si>
+    <t>8 675.23</t>
+  </si>
+  <si>
+    <t>PTEDP6OM0007</t>
+  </si>
+  <si>
+    <t>EDP 4.375 12-55</t>
+  </si>
+  <si>
+    <t>6 832.19</t>
+  </si>
+  <si>
+    <t>XS2978779176</t>
+  </si>
+  <si>
+    <t>EDP SER 3.5 07-31</t>
+  </si>
+  <si>
+    <t>7 778.63</t>
+  </si>
+  <si>
+    <t>XS3391835629</t>
+  </si>
+  <si>
+    <t>EDP SER 3.75 03-33</t>
+  </si>
+  <si>
+    <t>XS2699159351</t>
+  </si>
+  <si>
+    <t>EDP SER 4.375 04-32</t>
+  </si>
+  <si>
+    <t>1 262.16</t>
+  </si>
+  <si>
+    <t>BE6368381404</t>
+  </si>
+  <si>
+    <t>ELIA TR 3.5 10-35</t>
+  </si>
+  <si>
+    <t>2 483.56</t>
+  </si>
+  <si>
+    <t>BE6340849569</t>
+  </si>
+  <si>
+    <t>ELIA TR 3.625 01-33</t>
+  </si>
+  <si>
+    <t>1 559.25</t>
+  </si>
+  <si>
+    <t>BE6349118800</t>
+  </si>
+  <si>
+    <t>ELIA TR 3.75 01-36</t>
+  </si>
+  <si>
+    <t>3 267.12</t>
+  </si>
+  <si>
+    <t>XS3044299769</t>
+  </si>
+  <si>
+    <t>ELLE AB 3.75 05-35</t>
+  </si>
+  <si>
+    <t>XS1750986744</t>
+  </si>
+  <si>
+    <t>ENEL FI 1.125 09-26</t>
+  </si>
+  <si>
+    <t>2 468.37</t>
+  </si>
+  <si>
+    <t>XS3299702137</t>
+  </si>
+  <si>
+    <t>ENEX HO 3.0 02-32</t>
+  </si>
+  <si>
+    <t>3 413.51</t>
+  </si>
+  <si>
+    <t>XS3045470492</t>
+  </si>
+  <si>
+    <t>ENEX HO 3.25 04-33</t>
+  </si>
+  <si>
+    <t>2 030.14</t>
+  </si>
+  <si>
+    <t>FR0013455813</t>
+  </si>
+  <si>
+    <t>ENGIE 0.5 10-30</t>
+  </si>
+  <si>
+    <t>FR0014000RR2</t>
+  </si>
+  <si>
+    <t>ENGIE 1.5 PERP</t>
+  </si>
+  <si>
+    <t>1 693.15</t>
+  </si>
+  <si>
+    <t>FR0013504693</t>
+  </si>
+  <si>
+    <t>ENGIE 2.125 03-32</t>
+  </si>
+  <si>
+    <t>FR0014016Z94</t>
+  </si>
+  <si>
+    <t>ENGIE 4.371 PERP</t>
+  </si>
+  <si>
+    <t>3 305.35</t>
+  </si>
+  <si>
+    <t>XS1702729275</t>
+  </si>
+  <si>
+    <t>EON INT 1.25 10-27</t>
+  </si>
+  <si>
     <t>1 189.04</t>
   </si>
   <si>
-    <t>DE000CZ457W4</t>
-[...250 lines deleted...]
-  <si>
     <t>XS2463518998</t>
   </si>
   <si>
     <t>EON SE 1.625 03-31</t>
   </si>
   <si>
     <t>XS2747600018</t>
   </si>
   <si>
     <t>EON SE 3.375 01-31</t>
   </si>
   <si>
-    <t>1 735.12</t>
+    <t>1 997.26</t>
   </si>
   <si>
     <t>XS2574873183</t>
   </si>
   <si>
     <t>EON SE 3.875 01-35</t>
   </si>
   <si>
-    <t>1 959.79</t>
+    <t>2 249.62</t>
   </si>
   <si>
     <t>XS2673547746</t>
   </si>
   <si>
     <t>EON SE 4.0 08-33</t>
   </si>
   <si>
-    <t>9 139.73</t>
+    <t>9 830.14</t>
   </si>
   <si>
     <t>XS2432544349</t>
   </si>
   <si>
     <t>ESB FIN 1.0 07-34</t>
   </si>
   <si>
-    <t>2 621.92</t>
+    <t>2 794.52</t>
   </si>
   <si>
     <t>XS2697970536</t>
   </si>
   <si>
     <t>ESB FIN 4.25 03-36</t>
   </si>
   <si>
-    <t>1 071.23</t>
+    <t>1 315.75</t>
   </si>
   <si>
     <t>EU000A3K4DG1</t>
   </si>
   <si>
     <t>EURO UN 1.25 02-43</t>
   </si>
   <si>
-    <t>3 362.16</t>
+    <t>3 955.48</t>
   </si>
   <si>
     <t>DE000A4DFCB7</t>
   </si>
   <si>
     <t>EVON IN 3.25 01-30</t>
   </si>
   <si>
-    <t>1 633.73</t>
+    <t>1 880.55</t>
   </si>
   <si>
     <t>DE000A4DFWV3</t>
   </si>
   <si>
     <t>EVON IN 4.25 09-55</t>
   </si>
   <si>
-    <t>3 108.90</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2784700671</t>
   </si>
   <si>
     <t>FING EM 3.25 03-34</t>
   </si>
   <si>
+    <t>1 145.63</t>
+  </si>
+  <si>
     <t>FR0013234333</t>
   </si>
   <si>
     <t>FRAN GO 1.75 06-39</t>
   </si>
   <si>
-    <t>6 084.73</t>
+    <t>6 457.26</t>
   </si>
   <si>
     <t>FR0013322989</t>
   </si>
   <si>
     <t>GECINA 1.625 03-30</t>
   </si>
   <si>
-    <t>1 803.08</t>
+    <t>2 270.55</t>
   </si>
   <si>
     <t>FR0013266368</t>
   </si>
   <si>
     <t>GECINA 2.0 06-32</t>
   </si>
   <si>
-    <t>9 260.27</t>
+    <t>9 835.62</t>
   </si>
   <si>
     <t>XS3072230744</t>
   </si>
   <si>
     <t>IBER FI 3.5 05-35</t>
   </si>
   <si>
-    <t>1 208.22</t>
+    <t>2 617.81</t>
   </si>
   <si>
     <t>XS3224600232</t>
   </si>
   <si>
     <t>IBER FI 3.75 PERP</t>
   </si>
   <si>
-    <t>2 157.53</t>
+    <t>2 373.29</t>
   </si>
   <si>
     <t>XS2748213290</t>
   </si>
   <si>
     <t>IBER FI 4.871 PERP</t>
   </si>
   <si>
-    <t>3 843.42</t>
+    <t>5 524.92</t>
   </si>
   <si>
     <t>FR001400ZRC6</t>
   </si>
   <si>
     <t>ICAD PR 4.375 05-35</t>
   </si>
   <si>
+    <t>1 186.64</t>
+  </si>
+  <si>
     <t>FR0014007NF1</t>
   </si>
   <si>
     <t>ICADE 1.0 01-30</t>
   </si>
   <si>
     <t>XS3225326282</t>
   </si>
   <si>
     <t>ING GRO 2.875 11-30</t>
   </si>
   <si>
-    <t>1 614.73</t>
+    <t>1 780.14</t>
   </si>
   <si>
     <t>XS2764264789</t>
   </si>
   <si>
     <t>ING GRO 4.0 02-35</t>
   </si>
   <si>
-    <t>1 216.44</t>
+    <t>1 446.58</t>
   </si>
   <si>
     <t>XS2524746687</t>
   </si>
   <si>
     <t>ING GRO 4.125 08-33</t>
   </si>
   <si>
-    <t>9 594.86</t>
+    <t>10 306.85</t>
   </si>
   <si>
     <t>XS2529233814</t>
   </si>
   <si>
     <t>INTE 4.75 09-27</t>
   </si>
   <si>
-    <t>5 270.55</t>
+    <t>5 680.48</t>
   </si>
   <si>
     <t>XS2625196352</t>
   </si>
   <si>
     <t>INTE 4.875 05-30</t>
   </si>
   <si>
-    <t>1 001.71</t>
+    <t>2 404.11</t>
   </si>
   <si>
     <t>IE000GVLBXU6</t>
   </si>
   <si>
     <t>IREL GO 3.0 10-43</t>
   </si>
   <si>
-    <t>11 243.84</t>
+    <t>12 279.45</t>
   </si>
   <si>
     <t>XS1704789590</t>
   </si>
   <si>
     <t>IREN 1.5 10-27</t>
   </si>
   <si>
-    <t>2 600.14</t>
+    <t>2 846.10</t>
   </si>
   <si>
     <t>XS2752472436</t>
   </si>
   <si>
     <t>IREN 3.875 07-32</t>
   </si>
   <si>
-    <t>12 245.00</t>
+    <t>13 058.75</t>
   </si>
   <si>
     <t>IT0005596470</t>
   </si>
   <si>
     <t>ITAL BU 4.05 10-37</t>
   </si>
   <si>
-    <t>1 109.88</t>
+    <t>1 795.39</t>
   </si>
   <si>
     <t>XS3358396763</t>
   </si>
   <si>
     <t>JYSK BA 3.625 06-32</t>
   </si>
   <si>
+    <t>1 092.47</t>
+  </si>
+  <si>
     <t>BE0390246156</t>
   </si>
   <si>
     <t>KBC GRO 3.625 08-36</t>
   </si>
   <si>
-    <t>5 581.51</t>
+    <t>5 998.63</t>
   </si>
   <si>
     <t>BE0390124874</t>
   </si>
   <si>
     <t>KBC GRO 3.75 03-32</t>
   </si>
   <si>
-    <t>3 493.15</t>
+    <t>4 571.92</t>
   </si>
   <si>
     <t>XS2780025271</t>
   </si>
   <si>
     <t>KONI AH 3.375 03-31</t>
   </si>
   <si>
     <t>XS2596537972</t>
   </si>
   <si>
     <t>KONI AH 3.5 04-28</t>
   </si>
   <si>
     <t>XS3308614794</t>
   </si>
   <si>
     <t>KONI AH 3.625 03-34</t>
   </si>
   <si>
+    <t>1 032.88</t>
+  </si>
+  <si>
     <t>FR0013384567</t>
   </si>
   <si>
     <t>LA POST 1.45 11-28</t>
   </si>
   <si>
     <t>XS2089229806</t>
   </si>
   <si>
     <t>MERL PR 1.875 12-34</t>
   </si>
   <si>
-    <t>2 789.38</t>
+    <t>3 113.01</t>
   </si>
   <si>
     <t>XS3168718529</t>
   </si>
   <si>
     <t>MERL PR 3.5 09-33</t>
   </si>
   <si>
-    <t>7 824.66</t>
+    <t>8 428.77</t>
   </si>
   <si>
     <t>IT0005678955</t>
   </si>
   <si>
     <t>MONT PA 3.25 02-32</t>
   </si>
   <si>
-    <t>2 413.46</t>
+    <t>2 673.37</t>
   </si>
   <si>
     <t>XS2388449758</t>
   </si>
   <si>
     <t>NATL BA 0.5 09-28</t>
   </si>
   <si>
-    <t>1 746.58</t>
+    <t>1 890.41</t>
   </si>
   <si>
     <t>XS2528858033</t>
   </si>
   <si>
     <t>NATW GR 4.067 09-28</t>
   </si>
   <si>
-    <t>15 042.33</t>
+    <t>16 212.29</t>
   </si>
   <si>
     <t>NL0013552060</t>
   </si>
   <si>
     <t>NETH GO 0.5 01-40</t>
   </si>
   <si>
     <t>XS3232967318</t>
   </si>
   <si>
     <t>NORD BK 3.25 11-35</t>
   </si>
   <si>
-    <t>11 186.77</t>
+    <t>8 520.97</t>
   </si>
   <si>
     <t>XS3170346368</t>
   </si>
   <si>
     <t>NORD BK 3.5 09-35</t>
   </si>
   <si>
-    <t>14 901.37</t>
+    <t>10 739.73</t>
+  </si>
+  <si>
+    <t>XS3406830052</t>
+  </si>
+  <si>
+    <t>NORD BK 3.875 06-36</t>
   </si>
   <si>
     <t>XS2797546624</t>
   </si>
   <si>
     <t>PERM TS 4.25 07-30</t>
   </si>
   <si>
-    <t>4 964.93</t>
+    <t>5 282.81</t>
   </si>
   <si>
     <t>XS2021462440</t>
   </si>
   <si>
     <t>PROL IN 0.875 07-29</t>
   </si>
   <si>
-    <t>1 222.48</t>
+    <t>1 300.51</t>
   </si>
   <si>
     <t>XS2187529180</t>
   </si>
   <si>
     <t>PROL IN 1.625 06-32</t>
   </si>
   <si>
-    <t>4 375.48</t>
-[...1 lines deleted...]
-  <si>
     <t>XS1904690341</t>
   </si>
   <si>
     <t>PROL IN 2.375 11-30</t>
   </si>
   <si>
-    <t>5 820.05</t>
+    <t>6 428.12</t>
+  </si>
+  <si>
+    <t>FR00140193X6</t>
+  </si>
+  <si>
+    <t>RCI BAN 4.0 08-31</t>
   </si>
   <si>
     <t>XS2744299335</t>
   </si>
   <si>
     <t>RED ELE 3.0 01-34</t>
   </si>
   <si>
-    <t>3 378.08</t>
+    <t>3 895.89</t>
   </si>
   <si>
     <t>XS2838500218</t>
   </si>
   <si>
     <t>REDEIA 3.375 07-32</t>
   </si>
   <si>
-    <t>15 210.62</t>
+    <t>16 181.51</t>
   </si>
   <si>
     <t>XS3348120653</t>
   </si>
   <si>
     <t>REDEIA 4.375 PERP</t>
   </si>
   <si>
-    <t>1 330.48</t>
+    <t>2 085.62</t>
   </si>
   <si>
     <t>FR0014010DR1</t>
   </si>
   <si>
     <t>RENA 3.875 09-30</t>
   </si>
   <si>
-    <t>2 611.64</t>
+    <t>2 834.59</t>
   </si>
   <si>
     <t>FR0014007LP4</t>
   </si>
   <si>
     <t>RTE EDF 0.75 01-34</t>
   </si>
   <si>
-    <t>1 750.68</t>
+    <t>2 009.59</t>
   </si>
   <si>
     <t>XS3166372568</t>
   </si>
   <si>
     <t>SCOT HY 3.375 11-33</t>
   </si>
   <si>
-    <t>12 237.10</t>
+    <t>13 174.98</t>
   </si>
   <si>
     <t>FR001400U1Q3</t>
   </si>
   <si>
     <t>SG 3.625 11-30</t>
   </si>
   <si>
-    <t>18 055.48</t>
+    <t>19 932.53</t>
   </si>
   <si>
     <t>ES0000012J07</t>
   </si>
   <si>
     <t>SPAI GO 1.0 07-42</t>
   </si>
   <si>
-    <t>5 906.85</t>
+    <t>6 309.59</t>
   </si>
   <si>
     <t>XS3027988263</t>
   </si>
   <si>
     <t>SSE 3.5 03-32</t>
   </si>
   <si>
     <t>XS2675685700</t>
   </si>
   <si>
     <t>SSE 4.0 09-31</t>
   </si>
   <si>
-    <t>10 691.51</t>
+    <t>11 520.00</t>
   </si>
   <si>
     <t>XS2532312548</t>
   </si>
   <si>
     <t>STAT AS 2.875 09-29</t>
   </si>
   <si>
-    <t>4 971.78</t>
+    <t>5 368.77</t>
   </si>
   <si>
     <t>XS2723597923</t>
   </si>
   <si>
     <t>STAT AS 3.125 12-26</t>
   </si>
   <si>
-    <t>2 061.64</t>
+    <t>2 313.36</t>
   </si>
   <si>
     <t>XS2779793061</t>
   </si>
   <si>
     <t>STAT AS 3.75 03-39</t>
   </si>
   <si>
+    <t>1 255.48</t>
+  </si>
+  <si>
     <t>XS2768793676</t>
   </si>
   <si>
     <t>STAT SF 3.375 02-36</t>
   </si>
   <si>
-    <t>1 210.84</t>
+    <t>1 472.98</t>
   </si>
   <si>
     <t>XS2443749648</t>
   </si>
   <si>
     <t>TELI CO 2.75 06-83</t>
   </si>
   <si>
-    <t>7 639.73</t>
+    <t>8 114.38</t>
   </si>
   <si>
     <t>XS2477935345</t>
   </si>
   <si>
     <t>TENN HO 1.625 11-26</t>
   </si>
   <si>
-    <t>1 234.11</t>
+    <t>1 365.00</t>
   </si>
   <si>
     <t>XS1241581096</t>
   </si>
   <si>
     <t>TENN HO 1.75 06-27</t>
   </si>
   <si>
-    <t>2 443.29</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2549543499</t>
   </si>
   <si>
     <t>TENN HO 4.5 10-34</t>
   </si>
   <si>
-    <t>3 493.97</t>
+    <t>3 830.55</t>
   </si>
   <si>
     <t>XS3128477521</t>
   </si>
   <si>
     <t>TERN RE 3.0 07-31</t>
   </si>
   <si>
-    <t>14 284.93</t>
+    <t>15 234.25</t>
   </si>
   <si>
     <t>XS2655852726</t>
   </si>
   <si>
     <t>TERN RE 3.875 07-33</t>
   </si>
   <si>
-    <t>3 333.56</t>
+    <t>3 556.51</t>
   </si>
   <si>
     <t>XS2357205587</t>
   </si>
   <si>
     <t>TRAS EL 0.375 06-29</t>
   </si>
   <si>
     <t>XS2209023402</t>
   </si>
   <si>
     <t>TRAS EL 0.75 07-32</t>
   </si>
   <si>
-    <t>3 613.15</t>
+    <t>3 854.79</t>
   </si>
   <si>
     <t>XS2360310044</t>
   </si>
   <si>
     <t>UNIC 0.8 07-29</t>
   </si>
   <si>
-    <t>1 459.73</t>
+    <t>1 551.78</t>
   </si>
   <si>
     <t>XS2555420103</t>
   </si>
   <si>
     <t>UNIC 5.85 11-27</t>
   </si>
   <si>
-    <t>6 410.96</t>
+    <t>7 084.11</t>
   </si>
   <si>
     <t>XS2257961818</t>
   </si>
   <si>
     <t>UPM KYM 0.125 11-28</t>
   </si>
   <si>
     <t>XS2320453884</t>
   </si>
   <si>
     <t>UPM KYM 0.5 03-31</t>
   </si>
   <si>
     <t>XS2478685931</t>
   </si>
   <si>
     <t>UPM KYM 2.25 05-29</t>
   </si>
   <si>
     <t>XS2009891479</t>
   </si>
   <si>
     <t>VATFAL 0 1/2 06/24/2</t>
   </si>
   <si>
-    <t>1 884.93</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2297882644</t>
   </si>
   <si>
     <t>VATT AB 0.125 02-29</t>
   </si>
   <si>
     <t>XS2821745374</t>
   </si>
   <si>
     <t>VERB AG 3.25 05-31</t>
   </si>
   <si>
+    <t>1 015.07</t>
+  </si>
+  <si>
     <t>DE000A3MQS72</t>
   </si>
   <si>
     <t>VONO SE 2.375 03-32</t>
   </si>
   <si>
-    <t>2 277.40</t>
+    <t>2 960.62</t>
   </si>
   <si>
     <t>DE000A30VQB2</t>
   </si>
   <si>
     <t>VONO SE 5.0 11-30</t>
   </si>
   <si>
-    <t>10 520.55</t>
-[...11 lines deleted...]
-    <t>EURO SCHATZ 0626</t>
+    <t>11 671.23</t>
+  </si>
+  <si>
+    <t>OEU6 Comdty</t>
+  </si>
+  <si>
+    <t>EURO BOBL 0926</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -1791,8377 +1788,8377 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:N8"/>
+  <dimension ref="A1:Z8"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="C8" sqref="C8"/>
+      <selection activeCell="B8" sqref="B8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="11.711" bestFit="true" customWidth="true" style="0"/>
-[...4 lines deleted...]
-    <col min="9" max="9" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="11.711" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="9.283" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="9.10" bestFit="true" style="0"/>
     <col min="13" max="13" width="9.10" bestFit="true" style="0"/>
     <col min="14" max="14" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:14">
+    <row r="1" spans="1:26">
       <c r="A1" t="s">
+        <v>1</v>
+      </c>
+      <c r="B1" t="s">
+        <v>2</v>
+      </c>
+      <c r="C1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D1" t="s">
+        <v>4</v>
+      </c>
+      <c r="E1" t="s">
+        <v>5</v>
+      </c>
+      <c r="F1" t="s">
+        <v>4</v>
+      </c>
+      <c r="G1" t="s">
+        <v>5</v>
+      </c>
+      <c r="H1" t="s">
+        <v>4</v>
+      </c>
+      <c r="Z1" t="s">
         <v>0</v>
       </c>
-      <c r="B1" t="s">
-[...24 lines deleted...]
-    <row r="2" spans="1:14">
+    </row>
+    <row r="2" spans="1:26">
       <c r="A2" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2" s="1">
+        <v>19746.0</v>
+      </c>
+      <c r="C2">
+        <v>1514.79</v>
+      </c>
+      <c r="D2" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2">
+        <v>29911077.15</v>
+      </c>
+      <c r="F2" t="s">
+        <v>8</v>
+      </c>
+      <c r="G2">
+        <v>29911077.15</v>
+      </c>
+      <c r="H2" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z2" t="s">
         <v>6</v>
       </c>
-      <c r="B2" t="s">
-[...24 lines deleted...]
-    <row r="3" spans="1:14">
+    </row>
+    <row r="3" spans="1:26">
       <c r="A3" t="s">
+        <v>10</v>
+      </c>
+      <c r="B3" s="1">
+        <v>32318.328</v>
+      </c>
+      <c r="C3">
+        <v>99.86</v>
+      </c>
+      <c r="D3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E3">
+        <v>3227389.66</v>
+      </c>
+      <c r="F3" t="s">
+        <v>8</v>
+      </c>
+      <c r="G3">
+        <v>3227389.66</v>
+      </c>
+      <c r="H3" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z3" t="s">
         <v>9</v>
       </c>
-      <c r="B3" t="s">
-[...24 lines deleted...]
-    <row r="4" spans="1:14">
+    </row>
+    <row r="4" spans="1:26">
       <c r="A4" t="s">
+        <v>12</v>
+      </c>
+      <c r="B4" s="1">
+        <v>3022.574</v>
+      </c>
+      <c r="C4">
+        <v>5032.53</v>
+      </c>
+      <c r="D4" t="s">
+        <v>8</v>
+      </c>
+      <c r="E4">
+        <v>15211202.26</v>
+      </c>
+      <c r="F4" t="s">
+        <v>8</v>
+      </c>
+      <c r="G4">
+        <v>15211202.26</v>
+      </c>
+      <c r="H4" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z4" t="s">
         <v>11</v>
       </c>
-      <c r="B4" t="s">
-[...24 lines deleted...]
-    <row r="5" spans="1:14">
+    </row>
+    <row r="5" spans="1:26">
       <c r="A5" t="s">
+        <v>14</v>
+      </c>
+      <c r="B5" s="1">
+        <v>7670.0</v>
+      </c>
+      <c r="C5">
+        <v>102.41</v>
+      </c>
+      <c r="D5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E5">
+        <v>785535.2</v>
+      </c>
+      <c r="F5" t="s">
+        <v>8</v>
+      </c>
+      <c r="G5">
+        <v>785535.2</v>
+      </c>
+      <c r="H5" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z5" t="s">
         <v>13</v>
       </c>
-      <c r="B5" t="s">
-[...24 lines deleted...]
-    <row r="6" spans="1:14">
+    </row>
+    <row r="6" spans="1:26">
       <c r="A6" t="s">
+        <v>16</v>
+      </c>
+      <c r="B6" s="1">
+        <v>10.0</v>
+      </c>
+      <c r="C6">
+        <v>101.41</v>
+      </c>
+      <c r="D6" t="s">
+        <v>8</v>
+      </c>
+      <c r="E6">
+        <v>1014.16</v>
+      </c>
+      <c r="F6" t="s">
+        <v>8</v>
+      </c>
+      <c r="G6">
+        <v>1014.16</v>
+      </c>
+      <c r="H6" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z6" t="s">
         <v>15</v>
       </c>
-      <c r="B6" t="s">
-[...2 lines deleted...]
-      <c r="C6" s="1">
+    </row>
+    <row r="7" spans="1:26">
+      <c r="A7" t="s">
+        <v>18</v>
+      </c>
+      <c r="B7" s="1">
+        <v>1.0</v>
+      </c>
+      <c r="C7">
+        <v>102.47</v>
+      </c>
+      <c r="D7" t="s">
+        <v>8</v>
+      </c>
+      <c r="E7">
+        <v>102.47</v>
+      </c>
+      <c r="F7" t="s">
+        <v>8</v>
+      </c>
+      <c r="G7">
+        <v>102.47</v>
+      </c>
+      <c r="H7" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z7" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="8" spans="1:26">
+      <c r="A8" t="s">
+        <v>20</v>
+      </c>
+      <c r="B8" s="1">
         <v>10.0</v>
       </c>
-      <c r="D6">
-[...48 lines deleted...]
-      <c r="A8" t="s">
+      <c r="C8">
+        <v>101.62</v>
+      </c>
+      <c r="D8" t="s">
+        <v>8</v>
+      </c>
+      <c r="E8">
+        <v>1016.2</v>
+      </c>
+      <c r="F8" t="s">
+        <v>8</v>
+      </c>
+      <c r="G8">
+        <v>1016.2</v>
+      </c>
+      <c r="H8" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z8" t="s">
         <v>19</v>
-      </c>
-[...22 lines deleted...]
-        <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P161"/>
+  <dimension ref="A1:Z161"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O161" sqref="O161"/>
+      <selection activeCell="N161" sqref="N161"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
-    <row r="1" spans="1:16">
+    <row r="1" spans="1:26">
       <c r="A1" t="s">
+        <v>22</v>
+      </c>
+      <c r="B1" t="s">
+        <v>23</v>
+      </c>
+      <c r="C1" t="s">
+        <v>24</v>
+      </c>
+      <c r="D1" t="s">
+        <v>25</v>
+      </c>
+      <c r="E1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" t="s">
+        <v>26</v>
+      </c>
+      <c r="G1" t="s">
+        <v>27</v>
+      </c>
+      <c r="H1" t="s">
+        <v>28</v>
+      </c>
+      <c r="I1" t="s">
+        <v>29</v>
+      </c>
+      <c r="J1" t="s">
+        <v>30</v>
+      </c>
+      <c r="K1" t="s">
+        <v>31</v>
+      </c>
+      <c r="L1" t="s">
+        <v>32</v>
+      </c>
+      <c r="M1" t="s">
+        <v>33</v>
+      </c>
+      <c r="N1" t="s">
+        <v>34</v>
+      </c>
+      <c r="O1" t="s">
+        <v>35</v>
+      </c>
+      <c r="Z1" t="s">
         <v>21</v>
       </c>
-      <c r="B1" t="s">
-[...45 lines deleted...]
-    <row r="2" spans="1:16">
+    </row>
+    <row r="2" spans="1:26">
       <c r="A2" t="s">
+        <v>37</v>
+      </c>
+      <c r="B2" s="1">
+        <v>1493.0</v>
+      </c>
+      <c r="C2" s="1">
+        <v>1077.41</v>
+      </c>
+      <c r="D2" s="1">
+        <v>1075.4145144</v>
+      </c>
+      <c r="E2" t="s">
+        <v>8</v>
+      </c>
+      <c r="F2">
+        <v>1.0</v>
+      </c>
+      <c r="G2" s="1">
+        <v>1605593.87</v>
+      </c>
+      <c r="H2" s="1">
+        <v>2979.26</v>
+      </c>
+      <c r="I2" s="1">
+        <v>0.18555501834346</v>
+      </c>
+      <c r="J2">
+        <v>0.0</v>
+      </c>
+      <c r="K2">
+        <v>0.0</v>
+      </c>
+      <c r="L2" s="1">
+        <v>1608573.13</v>
+      </c>
+      <c r="M2" s="1">
+        <v>1608573.13</v>
+      </c>
+      <c r="N2" s="1">
+        <v>3.27</v>
+      </c>
+      <c r="O2">
+        <v>1</v>
+      </c>
+      <c r="Z2" t="s">
         <v>36</v>
       </c>
-      <c r="B2" t="s">
-[...45 lines deleted...]
-    <row r="3" spans="1:16">
+    </row>
+    <row r="3" spans="1:26">
       <c r="A3" t="s">
+        <v>39</v>
+      </c>
+      <c r="B3" s="1">
+        <v>254000.0</v>
+      </c>
+      <c r="C3" s="1">
+        <v>98.60845817</v>
+      </c>
+      <c r="D3" s="1">
+        <v>99.533614</v>
+      </c>
+      <c r="E3" t="s">
+        <v>8</v>
+      </c>
+      <c r="F3">
+        <v>1.0</v>
+      </c>
+      <c r="G3" s="1">
+        <v>252815.38</v>
+      </c>
+      <c r="H3" s="1">
+        <v>-1648.79</v>
+      </c>
+      <c r="I3" s="1">
+        <v>-0.65217155696778</v>
+      </c>
+      <c r="J3">
+        <v>0.0</v>
+      </c>
+      <c r="K3">
+        <v>701.11</v>
+      </c>
+      <c r="L3" s="1">
+        <v>250465.48</v>
+      </c>
+      <c r="M3" s="1">
+        <v>251166.59</v>
+      </c>
+      <c r="N3" s="1">
+        <v>0.51</v>
+      </c>
+      <c r="O3">
+        <v>1</v>
+      </c>
+      <c r="Z3" t="s">
         <v>38</v>
       </c>
-      <c r="B3" t="s">
-[...45 lines deleted...]
-    <row r="4" spans="1:16">
+    </row>
+    <row r="4" spans="1:26">
       <c r="A4" t="s">
         <v>41</v>
       </c>
-      <c r="B4" t="s">
+      <c r="B4" s="1">
+        <v>164000.0</v>
+      </c>
+      <c r="C4" s="1">
+        <v>98.78289415</v>
+      </c>
+      <c r="D4" s="1">
+        <v>99.08</v>
+      </c>
+      <c r="E4" t="s">
+        <v>8</v>
+      </c>
+      <c r="F4">
+        <v>1.0</v>
+      </c>
+      <c r="G4" s="1">
+        <v>162491.2</v>
+      </c>
+      <c r="H4" s="1">
+        <v>1874.46</v>
+      </c>
+      <c r="I4" s="1">
+        <v>1.1535763167482</v>
+      </c>
+      <c r="J4">
+        <v>0.0</v>
+      </c>
+      <c r="K4" t="s">
         <v>42</v>
       </c>
-      <c r="C4" s="1">
-[...27 lines deleted...]
-        <v>226.16</v>
+      <c r="L4" s="1">
+        <v>162003.95</v>
       </c>
       <c r="M4" s="1">
-        <v>249763.11</v>
+        <v>164365.66</v>
       </c>
       <c r="N4" s="1">
-        <v>249989.27</v>
-[...8 lines deleted...]
-    <row r="5" spans="1:16">
+        <v>0.33</v>
+      </c>
+      <c r="O4">
+        <v>1</v>
+      </c>
+      <c r="Z4" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="5" spans="1:26">
       <c r="A5" t="s">
+        <v>44</v>
+      </c>
+      <c r="B5" s="1">
+        <v>130000.0</v>
+      </c>
+      <c r="C5" s="1">
+        <v>104.42179504</v>
+      </c>
+      <c r="D5" s="1">
+        <v>110.550762</v>
+      </c>
+      <c r="E5" t="s">
+        <v>8</v>
+      </c>
+      <c r="F5">
+        <v>1.0</v>
+      </c>
+      <c r="G5" s="1">
+        <v>143715.99</v>
+      </c>
+      <c r="H5" s="1">
+        <v>-5770.57</v>
+      </c>
+      <c r="I5" s="1">
+        <v>-4.0152595407094</v>
+      </c>
+      <c r="J5">
+        <v>0.0</v>
+      </c>
+      <c r="K5" t="s">
+        <v>45</v>
+      </c>
+      <c r="L5" s="1">
+        <v>135748.33</v>
+      </c>
+      <c r="M5" s="1">
+        <v>137945.42</v>
+      </c>
+      <c r="N5" s="1">
+        <v>0.28</v>
+      </c>
+      <c r="O5">
+        <v>1</v>
+      </c>
+      <c r="Z5" t="s">
         <v>43</v>
       </c>
-      <c r="B5" t="s">
-[...45 lines deleted...]
-    <row r="6" spans="1:16">
+    </row>
+    <row r="6" spans="1:26">
       <c r="A6" t="s">
+        <v>47</v>
+      </c>
+      <c r="B6" s="1">
+        <v>130000.0</v>
+      </c>
+      <c r="C6" s="1">
+        <v>104.31999285</v>
+      </c>
+      <c r="D6" s="1">
+        <v>108.857546</v>
+      </c>
+      <c r="E6" t="s">
+        <v>8</v>
+      </c>
+      <c r="F6">
+        <v>1.0</v>
+      </c>
+      <c r="G6" s="1">
+        <v>141514.81</v>
+      </c>
+      <c r="H6" s="1">
+        <v>-1443.2</v>
+      </c>
+      <c r="I6" s="1">
+        <v>-1.0198225895933</v>
+      </c>
+      <c r="J6">
+        <v>0.0</v>
+      </c>
+      <c r="K6" t="s">
+        <v>48</v>
+      </c>
+      <c r="L6" s="1">
+        <v>135615.99</v>
+      </c>
+      <c r="M6" s="1">
+        <v>140071.61</v>
+      </c>
+      <c r="N6" s="1">
+        <v>0.29</v>
+      </c>
+      <c r="O6">
+        <v>1</v>
+      </c>
+      <c r="Z6" t="s">
         <v>46</v>
       </c>
-      <c r="B6" t="s">
-[...45 lines deleted...]
-    <row r="7" spans="1:16">
+    </row>
+    <row r="7" spans="1:26">
       <c r="A7" t="s">
+        <v>50</v>
+      </c>
+      <c r="B7" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="C7" s="1">
+        <v>97.28612097</v>
+      </c>
+      <c r="D7" s="1">
+        <v>99.430044</v>
+      </c>
+      <c r="E7" t="s">
+        <v>8</v>
+      </c>
+      <c r="F7">
+        <v>1.0</v>
+      </c>
+      <c r="G7" s="1">
+        <v>497150.22</v>
+      </c>
+      <c r="H7" s="1">
+        <v>-9774.41</v>
+      </c>
+      <c r="I7" s="1">
+        <v>-1.9660878355842</v>
+      </c>
+      <c r="J7">
+        <v>0.0</v>
+      </c>
+      <c r="K7">
+        <v>945.21</v>
+      </c>
+      <c r="L7" s="1">
+        <v>486430.6</v>
+      </c>
+      <c r="M7" s="1">
+        <v>487375.81</v>
+      </c>
+      <c r="N7" s="1">
+        <v>0.99</v>
+      </c>
+      <c r="O7">
+        <v>1</v>
+      </c>
+      <c r="Z7" t="s">
         <v>49</v>
       </c>
-      <c r="B7" t="s">
-[...45 lines deleted...]
-    <row r="8" spans="1:16">
+    </row>
+    <row r="8" spans="1:26">
       <c r="A8" t="s">
         <v>52</v>
       </c>
-      <c r="B8" t="s">
+      <c r="B8" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="C8" s="1">
+        <v>98.06284006</v>
+      </c>
+      <c r="D8" s="1">
+        <v>99.503</v>
+      </c>
+      <c r="E8" t="s">
+        <v>8</v>
+      </c>
+      <c r="F8">
+        <v>1.0</v>
+      </c>
+      <c r="G8" s="1">
+        <v>298509.0</v>
+      </c>
+      <c r="H8" s="1">
+        <v>2460.34</v>
+      </c>
+      <c r="I8" s="1">
+        <v>0.82420965532028</v>
+      </c>
+      <c r="J8">
+        <v>0.0</v>
+      </c>
+      <c r="K8" t="s">
         <v>53</v>
       </c>
-      <c r="C8" s="1">
-[...27 lines deleted...]
-        <v>82.19</v>
+      <c r="L8" s="1">
+        <v>294188.52</v>
       </c>
       <c r="M8" s="1">
-        <v>485095.77</v>
+        <v>300969.34</v>
       </c>
       <c r="N8" s="1">
-        <v>485177.96</v>
-[...8 lines deleted...]
-    <row r="9" spans="1:16">
+        <v>0.61</v>
+      </c>
+      <c r="O8">
+        <v>1</v>
+      </c>
+      <c r="Z8" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="9" spans="1:26">
       <c r="A9" t="s">
+        <v>55</v>
+      </c>
+      <c r="B9" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C9" s="1">
+        <v>103.29796622</v>
+      </c>
+      <c r="D9" s="1">
+        <v>108.76173</v>
+      </c>
+      <c r="E9" t="s">
+        <v>8</v>
+      </c>
+      <c r="F9">
+        <v>1.0</v>
+      </c>
+      <c r="G9" s="1">
+        <v>108761.73</v>
+      </c>
+      <c r="H9" s="1">
+        <v>-4031.57</v>
+      </c>
+      <c r="I9" s="1">
+        <v>-3.7067909824531</v>
+      </c>
+      <c r="J9">
+        <v>0.0</v>
+      </c>
+      <c r="K9" t="s">
+        <v>56</v>
+      </c>
+      <c r="L9" s="1">
+        <v>103297.97</v>
+      </c>
+      <c r="M9" s="1">
+        <v>104730.16</v>
+      </c>
+      <c r="N9" s="1">
+        <v>0.21</v>
+      </c>
+      <c r="O9">
+        <v>1</v>
+      </c>
+      <c r="Z9" t="s">
         <v>54</v>
       </c>
-      <c r="B9" t="s">
-[...45 lines deleted...]
-    <row r="10" spans="1:16">
+    </row>
+    <row r="10" spans="1:26">
       <c r="A10" t="s">
+        <v>58</v>
+      </c>
+      <c r="B10" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C10" s="1">
+        <v>98.90732933</v>
+      </c>
+      <c r="D10" s="1">
+        <v>99.684</v>
+      </c>
+      <c r="E10" t="s">
+        <v>8</v>
+      </c>
+      <c r="F10">
+        <v>1.0</v>
+      </c>
+      <c r="G10" s="1">
+        <v>99684.0</v>
+      </c>
+      <c r="H10" s="1">
+        <v>-441.05</v>
+      </c>
+      <c r="I10" s="1">
+        <v>-0.44244813611011</v>
+      </c>
+      <c r="J10">
+        <v>0.0</v>
+      </c>
+      <c r="K10">
+        <v>335.62</v>
+      </c>
+      <c r="L10" s="1">
+        <v>98907.33</v>
+      </c>
+      <c r="M10" s="1">
+        <v>99242.95</v>
+      </c>
+      <c r="N10" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="O10">
+        <v>1</v>
+      </c>
+      <c r="Z10" t="s">
         <v>57</v>
       </c>
-      <c r="B10" t="s">
-[...45 lines deleted...]
-    <row r="11" spans="1:16">
+    </row>
+    <row r="11" spans="1:26">
       <c r="A11" t="s">
         <v>60</v>
       </c>
-      <c r="B11" t="s">
+      <c r="B11" s="1">
+        <v>1467000.0</v>
+      </c>
+      <c r="C11" s="1">
+        <v>98.59106931</v>
+      </c>
+      <c r="D11" s="1">
+        <v>99.556461</v>
+      </c>
+      <c r="E11" t="s">
+        <v>8</v>
+      </c>
+      <c r="F11">
+        <v>1.0</v>
+      </c>
+      <c r="G11" s="1">
+        <v>1460493.28</v>
+      </c>
+      <c r="H11" s="1">
+        <v>16584.42</v>
+      </c>
+      <c r="I11" s="1">
+        <v>1.1355355226284</v>
+      </c>
+      <c r="J11">
+        <v>0.0</v>
+      </c>
+      <c r="K11" t="s">
         <v>61</v>
       </c>
-      <c r="C11" s="1">
+      <c r="L11" s="1">
+        <v>1446330.99</v>
+      </c>
+      <c r="M11" s="1">
+        <v>1477077.7</v>
+      </c>
+      <c r="N11" s="1">
+        <v>3.01</v>
+      </c>
+      <c r="O11">
+        <v>1</v>
+      </c>
+      <c r="Z11" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="12" spans="1:26">
+      <c r="A12" t="s">
+        <v>63</v>
+      </c>
+      <c r="B12" s="1">
+        <v>240000.0</v>
+      </c>
+      <c r="C12" s="1">
+        <v>98.12784204</v>
+      </c>
+      <c r="D12" s="1">
+        <v>99.791763</v>
+      </c>
+      <c r="E12" t="s">
+        <v>8</v>
+      </c>
+      <c r="F12">
+        <v>1.0</v>
+      </c>
+      <c r="G12" s="1">
+        <v>239500.23</v>
+      </c>
+      <c r="H12" s="1">
+        <v>876.45</v>
+      </c>
+      <c r="I12" s="1">
+        <v>0.36594954418207</v>
+      </c>
+      <c r="J12">
+        <v>0.0</v>
+      </c>
+      <c r="K12" t="s">
+        <v>64</v>
+      </c>
+      <c r="L12" s="1">
+        <v>235506.82</v>
+      </c>
+      <c r="M12" s="1">
+        <v>240376.68</v>
+      </c>
+      <c r="N12" s="1">
+        <v>0.49</v>
+      </c>
+      <c r="O12">
+        <v>1</v>
+      </c>
+      <c r="Z12" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="13" spans="1:26">
+      <c r="A13" t="s">
+        <v>66</v>
+      </c>
+      <c r="B13" s="1">
+        <v>334000.0</v>
+      </c>
+      <c r="C13" s="1">
+        <v>100.31132746</v>
+      </c>
+      <c r="D13" s="1">
+        <v>99.58</v>
+      </c>
+      <c r="E13" t="s">
+        <v>8</v>
+      </c>
+      <c r="F13">
+        <v>1.0</v>
+      </c>
+      <c r="G13" s="1">
+        <v>332597.2</v>
+      </c>
+      <c r="H13" s="1">
+        <v>4124.07</v>
+      </c>
+      <c r="I13" s="1">
+        <v>1.2399593261759</v>
+      </c>
+      <c r="J13">
+        <v>0.0</v>
+      </c>
+      <c r="K13" t="s">
+        <v>67</v>
+      </c>
+      <c r="L13" s="1">
+        <v>335039.83</v>
+      </c>
+      <c r="M13" s="1">
+        <v>336721.27</v>
+      </c>
+      <c r="N13" s="1">
+        <v>0.69</v>
+      </c>
+      <c r="O13">
+        <v>1</v>
+      </c>
+      <c r="Z13" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="14" spans="1:26">
+      <c r="A14" t="s">
+        <v>69</v>
+      </c>
+      <c r="B14" s="1">
         <v>100000.0</v>
       </c>
-      <c r="D11" s="1">
-[...32 lines deleted...]
-      <c r="O11" s="1">
+      <c r="C14" s="1">
+        <v>99.23609752</v>
+      </c>
+      <c r="D14" s="1">
+        <v>95.89134</v>
+      </c>
+      <c r="E14" t="s">
+        <v>8</v>
+      </c>
+      <c r="F14">
+        <v>1.0</v>
+      </c>
+      <c r="G14" s="1">
+        <v>95891.34</v>
+      </c>
+      <c r="H14" s="1">
+        <v>3431.4</v>
+      </c>
+      <c r="I14" s="1">
+        <v>3.5784253301706</v>
+      </c>
+      <c r="J14">
+        <v>0.0</v>
+      </c>
+      <c r="K14">
+        <v>86.64</v>
+      </c>
+      <c r="L14" s="1">
+        <v>99236.1</v>
+      </c>
+      <c r="M14" s="1">
+        <v>99322.74</v>
+      </c>
+      <c r="N14" s="1">
         <v>0.2</v>
       </c>
-      <c r="P11">
-[...104 lines deleted...]
-      <c r="A14" t="s">
+      <c r="O14">
+        <v>1</v>
+      </c>
+      <c r="Z14" t="s">
         <v>68</v>
       </c>
-      <c r="B14" t="s">
-[...45 lines deleted...]
-    <row r="15" spans="1:16">
+    </row>
+    <row r="15" spans="1:26">
       <c r="A15" t="s">
+        <v>71</v>
+      </c>
+      <c r="B15" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="C15" s="1">
+        <v>98.066562</v>
+      </c>
+      <c r="D15" s="1">
+        <v>98.691</v>
+      </c>
+      <c r="E15" t="s">
+        <v>8</v>
+      </c>
+      <c r="F15">
+        <v>1.0</v>
+      </c>
+      <c r="G15" s="1">
+        <v>296073.0</v>
+      </c>
+      <c r="H15" s="1">
+        <v>6411.62</v>
+      </c>
+      <c r="I15" s="1">
+        <v>2.1655537654565</v>
+      </c>
+      <c r="J15">
+        <v>0.0</v>
+      </c>
+      <c r="K15" t="s">
+        <v>72</v>
+      </c>
+      <c r="L15" s="1">
+        <v>294199.69</v>
+      </c>
+      <c r="M15" s="1">
+        <v>302484.62</v>
+      </c>
+      <c r="N15" s="1">
+        <v>0.62</v>
+      </c>
+      <c r="O15">
+        <v>1</v>
+      </c>
+      <c r="Z15" t="s">
         <v>70</v>
       </c>
-      <c r="B15" t="s">
-[...2 lines deleted...]
-      <c r="C15" s="1">
+    </row>
+    <row r="16" spans="1:26">
+      <c r="A16" t="s">
+        <v>74</v>
+      </c>
+      <c r="B16" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C16" s="1">
+        <v>97.70896731</v>
+      </c>
+      <c r="D16" s="1">
+        <v>99.830165</v>
+      </c>
+      <c r="E16" t="s">
+        <v>8</v>
+      </c>
+      <c r="F16">
+        <v>1.0</v>
+      </c>
+      <c r="G16" s="1">
+        <v>199660.33</v>
+      </c>
+      <c r="H16" s="1">
+        <v>195.96</v>
+      </c>
+      <c r="I16" s="1">
+        <v>0.098146687426591</v>
+      </c>
+      <c r="J16">
+        <v>0.0</v>
+      </c>
+      <c r="K16" t="s">
+        <v>75</v>
+      </c>
+      <c r="L16" s="1">
+        <v>195417.93</v>
+      </c>
+      <c r="M16" s="1">
+        <v>199856.29</v>
+      </c>
+      <c r="N16" s="1">
+        <v>0.41</v>
+      </c>
+      <c r="O16">
+        <v>1</v>
+      </c>
+      <c r="Z16" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="17" spans="1:26">
+      <c r="A17" t="s">
+        <v>77</v>
+      </c>
+      <c r="B17" s="1">
+        <v>470000.0</v>
+      </c>
+      <c r="C17" s="1">
+        <v>101.12471102</v>
+      </c>
+      <c r="D17" s="1">
+        <v>102.934987</v>
+      </c>
+      <c r="E17" t="s">
+        <v>8</v>
+      </c>
+      <c r="F17">
+        <v>1.0</v>
+      </c>
+      <c r="G17" s="1">
+        <v>483794.44</v>
+      </c>
+      <c r="H17" s="1">
+        <v>547.25</v>
+      </c>
+      <c r="I17" s="1">
+        <v>0.1131162234936</v>
+      </c>
+      <c r="J17">
+        <v>0.0</v>
+      </c>
+      <c r="K17" t="s">
+        <v>78</v>
+      </c>
+      <c r="L17" s="1">
+        <v>475286.14</v>
+      </c>
+      <c r="M17" s="1">
+        <v>484341.69</v>
+      </c>
+      <c r="N17" s="1">
+        <v>0.99</v>
+      </c>
+      <c r="O17">
+        <v>1</v>
+      </c>
+      <c r="Z17" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="18" spans="1:26">
+      <c r="A18" t="s">
+        <v>80</v>
+      </c>
+      <c r="B18" s="1">
+        <v>135000.0</v>
+      </c>
+      <c r="C18" s="1">
+        <v>100.44080261</v>
+      </c>
+      <c r="D18" s="1">
+        <v>104.823259</v>
+      </c>
+      <c r="E18" t="s">
+        <v>8</v>
+      </c>
+      <c r="F18">
+        <v>1.0</v>
+      </c>
+      <c r="G18" s="1">
+        <v>141511.4</v>
+      </c>
+      <c r="H18" s="1">
+        <v>-4015.52</v>
+      </c>
+      <c r="I18" s="1">
+        <v>-2.8375947096842</v>
+      </c>
+      <c r="J18">
+        <v>0.0</v>
+      </c>
+      <c r="K18" t="s">
+        <v>81</v>
+      </c>
+      <c r="L18" s="1">
+        <v>135595.08</v>
+      </c>
+      <c r="M18" s="1">
+        <v>137495.88</v>
+      </c>
+      <c r="N18" s="1">
+        <v>0.28</v>
+      </c>
+      <c r="O18">
+        <v>1</v>
+      </c>
+      <c r="Z18" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="19" spans="1:26">
+      <c r="A19" t="s">
+        <v>83</v>
+      </c>
+      <c r="B19" s="1">
         <v>100000.0</v>
       </c>
-      <c r="D15" s="1">
-[...32 lines deleted...]
-      <c r="O15" s="1">
+      <c r="C19" s="1">
+        <v>99.92554434</v>
+      </c>
+      <c r="D19" s="1">
+        <v>104.07483</v>
+      </c>
+      <c r="E19" t="s">
+        <v>8</v>
+      </c>
+      <c r="F19">
+        <v>1.0</v>
+      </c>
+      <c r="G19" s="1">
+        <v>104074.83</v>
+      </c>
+      <c r="H19" s="1">
+        <v>-2594.44</v>
+      </c>
+      <c r="I19" s="1">
+        <v>-2.4928601853109</v>
+      </c>
+      <c r="J19">
+        <v>0.0</v>
+      </c>
+      <c r="K19" t="s">
+        <v>84</v>
+      </c>
+      <c r="L19" s="1">
+        <v>99925.54</v>
+      </c>
+      <c r="M19" s="1">
+        <v>101480.39</v>
+      </c>
+      <c r="N19" s="1">
+        <v>0.21</v>
+      </c>
+      <c r="O19">
+        <v>1</v>
+      </c>
+      <c r="Z19" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="20" spans="1:26">
+      <c r="A20" t="s">
+        <v>86</v>
+      </c>
+      <c r="B20" s="1">
+        <v>1020000.0</v>
+      </c>
+      <c r="C20" s="1">
+        <v>89.64554169</v>
+      </c>
+      <c r="D20" s="1">
+        <v>89.242955</v>
+      </c>
+      <c r="E20" t="s">
+        <v>8</v>
+      </c>
+      <c r="F20">
+        <v>1.0</v>
+      </c>
+      <c r="G20" s="1">
+        <v>910278.14</v>
+      </c>
+      <c r="H20" s="1">
+        <v>14096.8</v>
+      </c>
+      <c r="I20" s="1">
+        <v>1.5486255662473</v>
+      </c>
+      <c r="J20">
+        <v>0.0</v>
+      </c>
+      <c r="K20" t="s">
+        <v>87</v>
+      </c>
+      <c r="L20" s="1">
+        <v>914384.53</v>
+      </c>
+      <c r="M20" s="1">
+        <v>924374.94</v>
+      </c>
+      <c r="N20" s="1">
+        <v>1.88</v>
+      </c>
+      <c r="O20">
+        <v>1</v>
+      </c>
+      <c r="Z20" t="s">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="21" spans="1:26">
+      <c r="A21" t="s">
+        <v>89</v>
+      </c>
+      <c r="B21" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C21" s="1">
+        <v>98.89200902</v>
+      </c>
+      <c r="D21" s="1">
+        <v>99.783035</v>
+      </c>
+      <c r="E21" t="s">
+        <v>8</v>
+      </c>
+      <c r="F21">
+        <v>1.0</v>
+      </c>
+      <c r="G21" s="1">
+        <v>199566.07</v>
+      </c>
+      <c r="H21" s="1">
+        <v>-680.68</v>
+      </c>
+      <c r="I21" s="1">
+        <v>-0.34108002427467</v>
+      </c>
+      <c r="J21">
+        <v>0.0</v>
+      </c>
+      <c r="K21" t="s">
+        <v>90</v>
+      </c>
+      <c r="L21" s="1">
+        <v>197784.02</v>
+      </c>
+      <c r="M21" s="1">
+        <v>198885.39</v>
+      </c>
+      <c r="N21" s="1">
+        <v>0.4</v>
+      </c>
+      <c r="O21">
+        <v>1</v>
+      </c>
+      <c r="Z21" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="22" spans="1:26">
+      <c r="A22" t="s">
+        <v>92</v>
+      </c>
+      <c r="B22" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C22" s="1">
+        <v>100.50913582</v>
+      </c>
+      <c r="D22" s="1">
+        <v>99.762</v>
+      </c>
+      <c r="E22" t="s">
+        <v>8</v>
+      </c>
+      <c r="F22">
+        <v>1.0</v>
+      </c>
+      <c r="G22" s="1">
+        <v>99762.0</v>
+      </c>
+      <c r="H22" s="1">
+        <v>1385.15</v>
+      </c>
+      <c r="I22" s="1">
+        <v>1.3884545217618</v>
+      </c>
+      <c r="J22">
+        <v>0.0</v>
+      </c>
+      <c r="K22">
+        <v>638.01</v>
+      </c>
+      <c r="L22" s="1">
+        <v>100509.14</v>
+      </c>
+      <c r="M22" s="1">
+        <v>101147.15</v>
+      </c>
+      <c r="N22" s="1">
+        <v>0.21</v>
+      </c>
+      <c r="O22">
+        <v>1</v>
+      </c>
+      <c r="Z22" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="23" spans="1:26">
+      <c r="A23" t="s">
+        <v>94</v>
+      </c>
+      <c r="B23" s="1">
+        <v>160000.0</v>
+      </c>
+      <c r="C23" s="1">
+        <v>98.50640244</v>
+      </c>
+      <c r="D23" s="1">
+        <v>99.799</v>
+      </c>
+      <c r="E23" t="s">
+        <v>8</v>
+      </c>
+      <c r="F23">
+        <v>1.0</v>
+      </c>
+      <c r="G23" s="1">
+        <v>159678.4</v>
+      </c>
+      <c r="H23" s="1">
+        <v>1274.31</v>
+      </c>
+      <c r="I23" s="1">
+        <v>0.79804782613052</v>
+      </c>
+      <c r="J23">
+        <v>0.0</v>
+      </c>
+      <c r="K23" t="s">
+        <v>95</v>
+      </c>
+      <c r="L23" s="1">
+        <v>157610.24</v>
+      </c>
+      <c r="M23" s="1">
+        <v>160952.71</v>
+      </c>
+      <c r="N23" s="1">
+        <v>0.33</v>
+      </c>
+      <c r="O23">
+        <v>1</v>
+      </c>
+      <c r="Z23" t="s">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="24" spans="1:26">
+      <c r="A24" t="s">
+        <v>97</v>
+      </c>
+      <c r="B24" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="C24" s="1">
+        <v>100.18188922</v>
+      </c>
+      <c r="D24" s="1">
+        <v>99.491</v>
+      </c>
+      <c r="E24" t="s">
+        <v>8</v>
+      </c>
+      <c r="F24">
+        <v>1.0</v>
+      </c>
+      <c r="G24" s="1">
+        <v>596946.0</v>
+      </c>
+      <c r="H24" s="1">
+        <v>5378.21</v>
+      </c>
+      <c r="I24" s="1">
+        <v>0.90095419016125</v>
+      </c>
+      <c r="J24">
+        <v>0.0</v>
+      </c>
+      <c r="K24" t="s">
+        <v>98</v>
+      </c>
+      <c r="L24" s="1">
+        <v>601091.33</v>
+      </c>
+      <c r="M24" s="1">
+        <v>602324.21</v>
+      </c>
+      <c r="N24" s="1">
+        <v>1.23</v>
+      </c>
+      <c r="O24">
+        <v>1</v>
+      </c>
+      <c r="Z24" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="25" spans="1:26">
+      <c r="A25" t="s">
+        <v>100</v>
+      </c>
+      <c r="B25" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C25" s="1">
+        <v>95.11955872</v>
+      </c>
+      <c r="D25" s="1">
+        <v>96.246745</v>
+      </c>
+      <c r="E25" t="s">
+        <v>8</v>
+      </c>
+      <c r="F25">
+        <v>1.0</v>
+      </c>
+      <c r="G25" s="1">
+        <v>192493.49</v>
+      </c>
+      <c r="H25" s="1">
+        <v>-2254.37</v>
+      </c>
+      <c r="I25" s="1">
+        <v>-1.1711409045573</v>
+      </c>
+      <c r="J25">
+        <v>0.0</v>
+      </c>
+      <c r="K25">
+        <v>0.0</v>
+      </c>
+      <c r="L25" s="1">
+        <v>190239.12</v>
+      </c>
+      <c r="M25" s="1">
+        <v>190239.12</v>
+      </c>
+      <c r="N25" s="1">
+        <v>0.39</v>
+      </c>
+      <c r="O25">
+        <v>1</v>
+      </c>
+      <c r="Z25" t="s">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="26" spans="1:26">
+      <c r="A26" t="s">
+        <v>102</v>
+      </c>
+      <c r="B26" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C26" s="1">
+        <v>98.36550044</v>
+      </c>
+      <c r="D26" s="1">
+        <v>96.98237</v>
+      </c>
+      <c r="E26" t="s">
+        <v>8</v>
+      </c>
+      <c r="F26">
+        <v>1.0</v>
+      </c>
+      <c r="G26" s="1">
+        <v>96982.37</v>
+      </c>
+      <c r="H26" s="1">
+        <v>1386.21</v>
+      </c>
+      <c r="I26" s="1">
+        <v>1.4293422608666</v>
+      </c>
+      <c r="J26">
+        <v>0.0</v>
+      </c>
+      <c r="K26">
+        <v>3.08</v>
+      </c>
+      <c r="L26" s="1">
+        <v>98365.5</v>
+      </c>
+      <c r="M26" s="1">
+        <v>98368.58</v>
+      </c>
+      <c r="N26" s="1">
         <v>0.2</v>
       </c>
-      <c r="P15">
-[...10 lines deleted...]
-      <c r="C16" s="1">
+      <c r="O26">
+        <v>1</v>
+      </c>
+      <c r="Z26" t="s">
+        <v>101</v>
+      </c>
+    </row>
+    <row r="27" spans="1:26">
+      <c r="A27" t="s">
+        <v>104</v>
+      </c>
+      <c r="B27" s="1">
         <v>300000.0</v>
       </c>
-      <c r="D16" s="1">
-[...32 lines deleted...]
-      <c r="O16" s="1">
+      <c r="C27" s="1">
+        <v>99.40623765</v>
+      </c>
+      <c r="D27" s="1">
+        <v>96.18004</v>
+      </c>
+      <c r="E27" t="s">
+        <v>8</v>
+      </c>
+      <c r="F27">
+        <v>1.0</v>
+      </c>
+      <c r="G27" s="1">
+        <v>288540.12</v>
+      </c>
+      <c r="H27" s="1">
+        <v>10327.09</v>
+      </c>
+      <c r="I27" s="1">
+        <v>3.5790828672283</v>
+      </c>
+      <c r="J27">
+        <v>0.0</v>
+      </c>
+      <c r="K27">
+        <v>648.49</v>
+      </c>
+      <c r="L27" s="1">
+        <v>298218.72</v>
+      </c>
+      <c r="M27" s="1">
+        <v>298867.21</v>
+      </c>
+      <c r="N27" s="1">
+        <v>0.61</v>
+      </c>
+      <c r="O27">
+        <v>1</v>
+      </c>
+      <c r="Z27" t="s">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="28" spans="1:26">
+      <c r="A28" t="s">
+        <v>106</v>
+      </c>
+      <c r="B28" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="C28" s="1">
+        <v>99.39080223</v>
+      </c>
+      <c r="D28" s="1">
+        <v>99.427</v>
+      </c>
+      <c r="E28" t="s">
+        <v>8</v>
+      </c>
+      <c r="F28">
+        <v>1.0</v>
+      </c>
+      <c r="G28" s="1">
+        <v>596562.0</v>
+      </c>
+      <c r="H28" s="1">
+        <v>1138.98</v>
+      </c>
+      <c r="I28" s="1">
+        <v>0.19092399448842</v>
+      </c>
+      <c r="J28">
+        <v>0.0</v>
+      </c>
+      <c r="K28" t="s">
+        <v>107</v>
+      </c>
+      <c r="L28" s="1">
+        <v>596344.82</v>
+      </c>
+      <c r="M28" s="1">
+        <v>597700.98</v>
+      </c>
+      <c r="N28" s="1">
+        <v>1.22</v>
+      </c>
+      <c r="O28">
+        <v>1</v>
+      </c>
+      <c r="Z28" t="s">
+        <v>105</v>
+      </c>
+    </row>
+    <row r="29" spans="1:26">
+      <c r="A29" t="s">
+        <v>109</v>
+      </c>
+      <c r="B29" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="C29" s="1">
+        <v>101.15370564</v>
+      </c>
+      <c r="D29" s="1">
+        <v>104.945653</v>
+      </c>
+      <c r="E29" t="s">
+        <v>8</v>
+      </c>
+      <c r="F29">
+        <v>1.0</v>
+      </c>
+      <c r="G29" s="1">
+        <v>314836.96</v>
+      </c>
+      <c r="H29" s="1">
+        <v>-9419.68</v>
+      </c>
+      <c r="I29" s="1">
+        <v>-2.9919231846223</v>
+      </c>
+      <c r="J29">
+        <v>0.0</v>
+      </c>
+      <c r="K29" t="s">
+        <v>110</v>
+      </c>
+      <c r="L29" s="1">
+        <v>303461.12</v>
+      </c>
+      <c r="M29" s="1">
+        <v>305417.28</v>
+      </c>
+      <c r="N29" s="1">
         <v>0.62</v>
       </c>
-      <c r="P16">
-[...10 lines deleted...]
-      <c r="C17" s="1">
+      <c r="O29">
+        <v>1</v>
+      </c>
+      <c r="Z29" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="30" spans="1:26">
+      <c r="A30" t="s">
+        <v>112</v>
+      </c>
+      <c r="B30" s="1">
+        <v>413000.0</v>
+      </c>
+      <c r="C30" s="1">
+        <v>100.68133785</v>
+      </c>
+      <c r="D30" s="1">
+        <v>99.757</v>
+      </c>
+      <c r="E30" t="s">
+        <v>8</v>
+      </c>
+      <c r="F30">
+        <v>1.0</v>
+      </c>
+      <c r="G30" s="1">
+        <v>411996.41</v>
+      </c>
+      <c r="H30" s="1">
+        <v>7591.09</v>
+      </c>
+      <c r="I30" s="1">
+        <v>1.842513627728</v>
+      </c>
+      <c r="J30">
+        <v>0.0</v>
+      </c>
+      <c r="K30" t="s">
+        <v>113</v>
+      </c>
+      <c r="L30" s="1">
+        <v>415813.92</v>
+      </c>
+      <c r="M30" s="1">
+        <v>419587.5</v>
+      </c>
+      <c r="N30" s="1">
+        <v>0.85</v>
+      </c>
+      <c r="O30">
+        <v>1</v>
+      </c>
+      <c r="Z30" t="s">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="31" spans="1:26">
+      <c r="A31" t="s">
+        <v>115</v>
+      </c>
+      <c r="B31" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C31" s="1">
+        <v>96.53829615</v>
+      </c>
+      <c r="D31" s="1">
+        <v>92.84792</v>
+      </c>
+      <c r="E31" t="s">
+        <v>8</v>
+      </c>
+      <c r="F31">
+        <v>1.0</v>
+      </c>
+      <c r="G31" s="1">
+        <v>92847.92</v>
+      </c>
+      <c r="H31" s="1">
+        <v>3761.34</v>
+      </c>
+      <c r="I31" s="1">
+        <v>4.051076211508</v>
+      </c>
+      <c r="J31">
+        <v>0.0</v>
+      </c>
+      <c r="K31">
+        <v>70.96</v>
+      </c>
+      <c r="L31" s="1">
+        <v>96538.3</v>
+      </c>
+      <c r="M31" s="1">
+        <v>96609.26</v>
+      </c>
+      <c r="N31" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="O31">
+        <v>1</v>
+      </c>
+      <c r="Z31" t="s">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="32" spans="1:26">
+      <c r="A32" t="s">
+        <v>117</v>
+      </c>
+      <c r="B32" s="1">
         <v>200000.0</v>
       </c>
-      <c r="D17" s="1">
-[...146 lines deleted...]
-      <c r="C20" s="1">
+      <c r="C32" s="1">
+        <v>94.78709269</v>
+      </c>
+      <c r="D32" s="1">
+        <v>91.485975</v>
+      </c>
+      <c r="E32" t="s">
+        <v>8</v>
+      </c>
+      <c r="F32">
+        <v>1.0</v>
+      </c>
+      <c r="G32" s="1">
+        <v>182971.95</v>
+      </c>
+      <c r="H32" s="1">
+        <v>7095.39</v>
+      </c>
+      <c r="I32" s="1">
+        <v>3.8778566878694</v>
+      </c>
+      <c r="J32">
+        <v>0.0</v>
+      </c>
+      <c r="K32">
+        <v>493.15</v>
+      </c>
+      <c r="L32" s="1">
+        <v>189574.19</v>
+      </c>
+      <c r="M32" s="1">
+        <v>190067.34</v>
+      </c>
+      <c r="N32" s="1">
+        <v>0.39</v>
+      </c>
+      <c r="O32">
+        <v>1</v>
+      </c>
+      <c r="Z32" t="s">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="33" spans="1:26">
+      <c r="A33" t="s">
+        <v>119</v>
+      </c>
+      <c r="B33" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="C33" s="1">
+        <v>100.45054869</v>
+      </c>
+      <c r="D33" s="1">
+        <v>103.290392</v>
+      </c>
+      <c r="E33" t="s">
+        <v>8</v>
+      </c>
+      <c r="F33">
+        <v>1.0</v>
+      </c>
+      <c r="G33" s="1">
+        <v>516451.96</v>
+      </c>
+      <c r="H33" s="1">
+        <v>-12281.41</v>
+      </c>
+      <c r="I33" s="1">
+        <v>-2.3780353161986</v>
+      </c>
+      <c r="J33">
+        <v>0.0</v>
+      </c>
+      <c r="K33" t="s">
+        <v>120</v>
+      </c>
+      <c r="L33" s="1">
+        <v>502252.74</v>
+      </c>
+      <c r="M33" s="1">
+        <v>504170.55</v>
+      </c>
+      <c r="N33" s="1">
+        <v>1.03</v>
+      </c>
+      <c r="O33">
+        <v>1</v>
+      </c>
+      <c r="Z33" t="s">
+        <v>118</v>
+      </c>
+    </row>
+    <row r="34" spans="1:26">
+      <c r="A34" t="s">
+        <v>122</v>
+      </c>
+      <c r="B34" s="1">
+        <v>1000000.0</v>
+      </c>
+      <c r="C34" s="1">
+        <v>98.74035634</v>
+      </c>
+      <c r="D34" s="1">
+        <v>99.867094</v>
+      </c>
+      <c r="E34" t="s">
+        <v>8</v>
+      </c>
+      <c r="F34">
+        <v>1.0</v>
+      </c>
+      <c r="G34" s="1">
+        <v>998670.94</v>
+      </c>
+      <c r="H34" s="1">
+        <v>16010.02</v>
+      </c>
+      <c r="I34" s="1">
+        <v>1.6031326594924</v>
+      </c>
+      <c r="J34">
+        <v>0.0</v>
+      </c>
+      <c r="K34" t="s">
+        <v>123</v>
+      </c>
+      <c r="L34" s="1">
+        <v>987403.56</v>
+      </c>
+      <c r="M34" s="1">
+        <v>1014680.96</v>
+      </c>
+      <c r="N34" s="1">
+        <v>2.06</v>
+      </c>
+      <c r="O34">
+        <v>1</v>
+      </c>
+      <c r="Z34" t="s">
+        <v>121</v>
+      </c>
+    </row>
+    <row r="35" spans="1:26">
+      <c r="A35" t="s">
+        <v>125</v>
+      </c>
+      <c r="B35" s="1">
         <v>100000.0</v>
       </c>
-      <c r="D20" s="1">
-[...32 lines deleted...]
-      <c r="O20" s="1">
+      <c r="C35" s="1">
+        <v>97.77186129</v>
+      </c>
+      <c r="D35" s="1">
+        <v>96.0814</v>
+      </c>
+      <c r="E35" t="s">
+        <v>8</v>
+      </c>
+      <c r="F35">
+        <v>1.0</v>
+      </c>
+      <c r="G35" s="1">
+        <v>96081.4</v>
+      </c>
+      <c r="H35" s="1">
+        <v>1706.9</v>
+      </c>
+      <c r="I35" s="1">
+        <v>1.7765144970827</v>
+      </c>
+      <c r="J35">
+        <v>0.0</v>
+      </c>
+      <c r="K35">
+        <v>16.44</v>
+      </c>
+      <c r="L35" s="1">
+        <v>97771.86</v>
+      </c>
+      <c r="M35" s="1">
+        <v>97788.3</v>
+      </c>
+      <c r="N35" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="O35">
+        <v>1</v>
+      </c>
+      <c r="Z35" t="s">
+        <v>124</v>
+      </c>
+    </row>
+    <row r="36" spans="1:26">
+      <c r="A36" t="s">
+        <v>127</v>
+      </c>
+      <c r="B36" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="C36" s="1">
+        <v>101.47567292</v>
+      </c>
+      <c r="D36" s="1">
+        <v>105.371746</v>
+      </c>
+      <c r="E36" t="s">
+        <v>8</v>
+      </c>
+      <c r="F36">
+        <v>1.0</v>
+      </c>
+      <c r="G36" s="1">
+        <v>526858.73</v>
+      </c>
+      <c r="H36" s="1">
+        <v>-18834.82</v>
+      </c>
+      <c r="I36" s="1">
+        <v>-3.5749279508</v>
+      </c>
+      <c r="J36">
+        <v>0.0</v>
+      </c>
+      <c r="K36">
+        <v>645.55</v>
+      </c>
+      <c r="L36" s="1">
+        <v>507378.36</v>
+      </c>
+      <c r="M36" s="1">
+        <v>508023.91</v>
+      </c>
+      <c r="N36" s="1">
+        <v>1.03</v>
+      </c>
+      <c r="O36">
+        <v>1</v>
+      </c>
+      <c r="Z36" t="s">
+        <v>126</v>
+      </c>
+    </row>
+    <row r="37" spans="1:26">
+      <c r="A37" t="s">
+        <v>129</v>
+      </c>
+      <c r="B37" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C37" s="1">
+        <v>101.52221423</v>
+      </c>
+      <c r="D37" s="1">
+        <v>105.72405</v>
+      </c>
+      <c r="E37" t="s">
+        <v>8</v>
+      </c>
+      <c r="F37">
+        <v>1.0</v>
+      </c>
+      <c r="G37" s="1">
+        <v>105724.05</v>
+      </c>
+      <c r="H37" s="1">
+        <v>-4074.44</v>
+      </c>
+      <c r="I37" s="1">
+        <v>-3.853844040216</v>
+      </c>
+      <c r="J37">
+        <v>0.0</v>
+      </c>
+      <c r="K37">
+        <v>127.4</v>
+      </c>
+      <c r="L37" s="1">
+        <v>101522.21</v>
+      </c>
+      <c r="M37" s="1">
+        <v>101649.61</v>
+      </c>
+      <c r="N37" s="1">
         <v>0.21</v>
       </c>
-      <c r="P20">
-[...610 lines deleted...]
-      <c r="C33" s="1">
+      <c r="O37">
+        <v>1</v>
+      </c>
+      <c r="Z37" t="s">
+        <v>128</v>
+      </c>
+    </row>
+    <row r="38" spans="1:26">
+      <c r="A38" t="s">
+        <v>131</v>
+      </c>
+      <c r="B38" s="1">
         <v>500000.0</v>
       </c>
-      <c r="D33" s="1">
-[...240 lines deleted...]
-      <c r="A38" t="s">
+      <c r="C38" s="1">
+        <v>102.05248878</v>
+      </c>
+      <c r="D38" s="1">
+        <v>102.534722</v>
+      </c>
+      <c r="E38" t="s">
+        <v>8</v>
+      </c>
+      <c r="F38">
+        <v>1.0</v>
+      </c>
+      <c r="G38" s="1">
+        <v>512673.61</v>
+      </c>
+      <c r="H38" s="1">
+        <v>-1731.6</v>
+      </c>
+      <c r="I38" s="1">
+        <v>-0.33775875454171</v>
+      </c>
+      <c r="J38">
+        <v>0.0</v>
+      </c>
+      <c r="K38">
+        <v>679.56</v>
+      </c>
+      <c r="L38" s="1">
+        <v>510262.45</v>
+      </c>
+      <c r="M38" s="1">
+        <v>510942.01</v>
+      </c>
+      <c r="N38" s="1">
+        <v>1.04</v>
+      </c>
+      <c r="O38">
+        <v>1</v>
+      </c>
+      <c r="Z38" t="s">
         <v>130</v>
       </c>
-      <c r="B38" t="s">
-[...45 lines deleted...]
-    <row r="39" spans="1:16">
+    </row>
+    <row r="39" spans="1:26">
       <c r="A39" t="s">
         <v>133</v>
       </c>
-      <c r="B39" t="s">
+      <c r="B39" s="1">
+        <v>110000.0</v>
+      </c>
+      <c r="C39" s="1">
+        <v>98.39184789</v>
+      </c>
+      <c r="D39" s="1">
+        <v>99.333</v>
+      </c>
+      <c r="E39" t="s">
+        <v>8</v>
+      </c>
+      <c r="F39">
+        <v>1.0</v>
+      </c>
+      <c r="G39" s="1">
+        <v>109266.3</v>
+      </c>
+      <c r="H39" s="1">
+        <v>1433.71</v>
+      </c>
+      <c r="I39" s="1">
+        <v>1.3121245983437</v>
+      </c>
+      <c r="J39">
+        <v>0.0</v>
+      </c>
+      <c r="K39" t="s">
         <v>134</v>
       </c>
-      <c r="C39" s="1">
-[...27 lines deleted...]
-        <v>135</v>
+      <c r="L39" s="1">
+        <v>108231.04</v>
       </c>
       <c r="M39" s="1">
-        <v>510128.22</v>
+        <v>110700.01</v>
       </c>
       <c r="N39" s="1">
-        <v>530288.55</v>
-[...8 lines deleted...]
-    <row r="40" spans="1:16">
+        <v>0.23</v>
+      </c>
+      <c r="O39">
+        <v>1</v>
+      </c>
+      <c r="Z39" t="s">
+        <v>132</v>
+      </c>
+    </row>
+    <row r="40" spans="1:26">
       <c r="A40" t="s">
         <v>136</v>
       </c>
-      <c r="B40" t="s">
+      <c r="B40" s="1">
+        <v>299000.0</v>
+      </c>
+      <c r="C40" s="1">
+        <v>100.90179748</v>
+      </c>
+      <c r="D40" s="1">
+        <v>99.298</v>
+      </c>
+      <c r="E40" t="s">
+        <v>8</v>
+      </c>
+      <c r="F40">
+        <v>1.0</v>
+      </c>
+      <c r="G40" s="1">
+        <v>296901.02</v>
+      </c>
+      <c r="H40" s="1">
+        <v>7430.04</v>
+      </c>
+      <c r="I40" s="1">
+        <v>2.5025309781691</v>
+      </c>
+      <c r="J40">
+        <v>0.0</v>
+      </c>
+      <c r="K40" t="s">
         <v>137</v>
       </c>
-      <c r="C40" s="1">
-[...27 lines deleted...]
-        <v>138</v>
+      <c r="L40" s="1">
+        <v>301696.38</v>
       </c>
       <c r="M40" s="1">
-        <v>107402.75</v>
+        <v>304331.06</v>
       </c>
       <c r="N40" s="1">
-        <v>109642.3</v>
-[...8 lines deleted...]
-    <row r="41" spans="1:16">
+        <v>0.62</v>
+      </c>
+      <c r="O40">
+        <v>1</v>
+      </c>
+      <c r="Z40" t="s">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="41" spans="1:26">
       <c r="A41" t="s">
         <v>139</v>
       </c>
-      <c r="B41" t="s">
+      <c r="B41" s="1">
+        <v>355000.0</v>
+      </c>
+      <c r="C41" s="1">
+        <v>106.01856335</v>
+      </c>
+      <c r="D41" s="1">
+        <v>107.865242</v>
+      </c>
+      <c r="E41" t="s">
+        <v>8</v>
+      </c>
+      <c r="F41">
+        <v>1.0</v>
+      </c>
+      <c r="G41" s="1">
+        <v>382921.61</v>
+      </c>
+      <c r="H41" s="1">
+        <v>10707.99</v>
+      </c>
+      <c r="I41" s="1">
+        <v>2.7963921910806</v>
+      </c>
+      <c r="J41">
+        <v>0.0</v>
+      </c>
+      <c r="K41" t="s">
         <v>140</v>
       </c>
-      <c r="C41" s="1">
-[...27 lines deleted...]
-        <v>141</v>
+      <c r="L41" s="1">
+        <v>376365.9</v>
       </c>
       <c r="M41" s="1">
-        <v>300798.54</v>
+        <v>393629.6</v>
       </c>
       <c r="N41" s="1">
-        <v>302766.62</v>
-[...8 lines deleted...]
-    <row r="42" spans="1:16">
+        <v>0.8</v>
+      </c>
+      <c r="O41">
+        <v>1</v>
+      </c>
+      <c r="Z41" t="s">
+        <v>138</v>
+      </c>
+    </row>
+    <row r="42" spans="1:26">
       <c r="A42" t="s">
         <v>142</v>
       </c>
-      <c r="B42" t="s">
+      <c r="B42" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="C42" s="1">
+        <v>95.105896</v>
+      </c>
+      <c r="D42" s="1">
+        <v>93.44648</v>
+      </c>
+      <c r="E42" t="s">
+        <v>8</v>
+      </c>
+      <c r="F42">
+        <v>1.0</v>
+      </c>
+      <c r="G42" s="1">
+        <v>280339.44</v>
+      </c>
+      <c r="H42" s="1">
+        <v>5667.63</v>
+      </c>
+      <c r="I42" s="1">
+        <v>2.0217026901388</v>
+      </c>
+      <c r="J42">
+        <v>0.0</v>
+      </c>
+      <c r="K42">
+        <v>689.38</v>
+      </c>
+      <c r="L42" s="1">
+        <v>285317.69</v>
+      </c>
+      <c r="M42" s="1">
+        <v>286007.07</v>
+      </c>
+      <c r="N42" s="1">
+        <v>0.58</v>
+      </c>
+      <c r="O42">
+        <v>1</v>
+      </c>
+      <c r="Z42" t="s">
+        <v>141</v>
+      </c>
+    </row>
+    <row r="43" spans="1:26">
+      <c r="A43" t="s">
+        <v>144</v>
+      </c>
+      <c r="B43" s="1">
+        <v>494000.0</v>
+      </c>
+      <c r="C43" s="1">
+        <v>99.86221626</v>
+      </c>
+      <c r="D43" s="1">
+        <v>101.132352</v>
+      </c>
+      <c r="E43" t="s">
+        <v>8</v>
+      </c>
+      <c r="F43">
+        <v>1.0</v>
+      </c>
+      <c r="G43" s="1">
+        <v>499593.82</v>
+      </c>
+      <c r="H43" s="1">
+        <v>-2202.36</v>
+      </c>
+      <c r="I43" s="1">
+        <v>-0.44083011275039</v>
+      </c>
+      <c r="J43">
+        <v>0.0</v>
+      </c>
+      <c r="K43" t="s">
+        <v>145</v>
+      </c>
+      <c r="L43" s="1">
+        <v>493319.34</v>
+      </c>
+      <c r="M43" s="1">
+        <v>497391.46</v>
+      </c>
+      <c r="N43" s="1">
+        <v>1.01</v>
+      </c>
+      <c r="O43">
+        <v>1</v>
+      </c>
+      <c r="Z43" t="s">
         <v>143</v>
       </c>
-      <c r="C42" s="1">
-[...92 lines deleted...]
-    <row r="44" spans="1:16">
+    </row>
+    <row r="44" spans="1:26">
       <c r="A44" t="s">
         <v>147</v>
       </c>
-      <c r="B44" t="s">
+      <c r="B44" s="1">
+        <v>305000.0</v>
+      </c>
+      <c r="C44" s="1">
+        <v>97.108</v>
+      </c>
+      <c r="D44" s="1">
+        <v>101.542662</v>
+      </c>
+      <c r="E44" t="s">
+        <v>8</v>
+      </c>
+      <c r="F44">
+        <v>1.0</v>
+      </c>
+      <c r="G44" s="1">
+        <v>309705.12</v>
+      </c>
+      <c r="H44" s="1">
+        <v>-11046.45</v>
+      </c>
+      <c r="I44" s="1">
+        <v>-3.5667637654812</v>
+      </c>
+      <c r="J44">
+        <v>0.0</v>
+      </c>
+      <c r="K44" t="s">
         <v>148</v>
       </c>
-      <c r="C44" s="1">
-[...27 lines deleted...]
-        <v>149</v>
+      <c r="L44" s="1">
+        <v>296179.4</v>
       </c>
       <c r="M44" s="1">
-        <v>492060.15</v>
+        <v>298658.67</v>
       </c>
       <c r="N44" s="1">
-        <v>495101.97</v>
-[...8 lines deleted...]
-    <row r="45" spans="1:16">
+        <v>0.61</v>
+      </c>
+      <c r="O44">
+        <v>1</v>
+      </c>
+      <c r="Z44" t="s">
+        <v>146</v>
+      </c>
+    </row>
+    <row r="45" spans="1:26">
       <c r="A45" t="s">
         <v>150</v>
       </c>
-      <c r="B45" t="s">
+      <c r="B45" s="1">
+        <v>800000.0</v>
+      </c>
+      <c r="C45" s="1">
+        <v>104.22914092</v>
+      </c>
+      <c r="D45" s="1">
+        <v>104.38516</v>
+      </c>
+      <c r="E45" t="s">
+        <v>8</v>
+      </c>
+      <c r="F45">
+        <v>1.0</v>
+      </c>
+      <c r="G45" s="1">
+        <v>835081.28</v>
+      </c>
+      <c r="H45" s="1">
+        <v>18792.94</v>
+      </c>
+      <c r="I45" s="1">
+        <v>2.2504324369479</v>
+      </c>
+      <c r="J45">
+        <v>0.0</v>
+      </c>
+      <c r="K45" t="s">
         <v>151</v>
       </c>
-      <c r="C45" s="1">
-[...27 lines deleted...]
-        <v>152</v>
+      <c r="L45" s="1">
+        <v>833833.12</v>
       </c>
       <c r="M45" s="1">
-        <v>295432.15</v>
+        <v>853874.22</v>
       </c>
       <c r="N45" s="1">
-        <v>297507.82</v>
-[...8 lines deleted...]
-    <row r="46" spans="1:16">
+        <v>1.74</v>
+      </c>
+      <c r="O45">
+        <v>1</v>
+      </c>
+      <c r="Z45" t="s">
+        <v>149</v>
+      </c>
+    </row>
+    <row r="46" spans="1:26">
       <c r="A46" t="s">
         <v>153</v>
       </c>
-      <c r="B46" t="s">
+      <c r="B46" s="1">
+        <v>101000.0</v>
+      </c>
+      <c r="C46" s="1">
+        <v>99.37144934</v>
+      </c>
+      <c r="D46" s="1">
+        <v>99.824</v>
+      </c>
+      <c r="E46" t="s">
+        <v>8</v>
+      </c>
+      <c r="F46">
+        <v>1.0</v>
+      </c>
+      <c r="G46" s="1">
+        <v>100822.24</v>
+      </c>
+      <c r="H46" s="1">
+        <v>2221.5</v>
+      </c>
+      <c r="I46" s="1">
+        <v>2.2033829044068</v>
+      </c>
+      <c r="J46">
+        <v>0.0</v>
+      </c>
+      <c r="K46" t="s">
         <v>154</v>
       </c>
-      <c r="C46" s="1">
-[...27 lines deleted...]
-        <v>155</v>
+      <c r="L46" s="1">
+        <v>100365.16</v>
       </c>
       <c r="M46" s="1">
-        <v>831711.42</v>
+        <v>103043.74</v>
       </c>
       <c r="N46" s="1">
-        <v>849738.82</v>
-[...8 lines deleted...]
-    <row r="47" spans="1:16">
+        <v>0.21</v>
+      </c>
+      <c r="O46">
+        <v>1</v>
+      </c>
+      <c r="Z46" t="s">
+        <v>152</v>
+      </c>
+    </row>
+    <row r="47" spans="1:26">
       <c r="A47" t="s">
         <v>156</v>
       </c>
-      <c r="B47" t="s">
+      <c r="B47" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C47" s="1">
+        <v>106.66187534</v>
+      </c>
+      <c r="D47" s="1">
+        <v>110.72922</v>
+      </c>
+      <c r="E47" t="s">
+        <v>8</v>
+      </c>
+      <c r="F47">
+        <v>1.0</v>
+      </c>
+      <c r="G47" s="1">
+        <v>110729.22</v>
+      </c>
+      <c r="H47" s="1">
+        <v>-798.17</v>
+      </c>
+      <c r="I47" s="1">
+        <v>-0.72083050887562</v>
+      </c>
+      <c r="J47">
+        <v>0.0</v>
+      </c>
+      <c r="K47" t="s">
         <v>157</v>
       </c>
-      <c r="C47" s="1">
-[...27 lines deleted...]
-        <v>158</v>
+      <c r="L47" s="1">
+        <v>106661.87</v>
       </c>
       <c r="M47" s="1">
-        <v>100260.33</v>
+        <v>109931.05</v>
       </c>
       <c r="N47" s="1">
-        <v>102779.1</v>
-[...8 lines deleted...]
-    <row r="48" spans="1:16">
+        <v>0.22</v>
+      </c>
+      <c r="O47">
+        <v>1</v>
+      </c>
+      <c r="Z47" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="48" spans="1:26">
       <c r="A48" t="s">
         <v>159</v>
       </c>
-      <c r="B48" t="s">
+      <c r="B48" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C48" s="1">
+        <v>100.07976117</v>
+      </c>
+      <c r="D48" s="1">
+        <v>101.31079</v>
+      </c>
+      <c r="E48" t="s">
+        <v>8</v>
+      </c>
+      <c r="F48">
+        <v>1.0</v>
+      </c>
+      <c r="G48" s="1">
+        <v>101310.79</v>
+      </c>
+      <c r="H48" s="1">
+        <v>1095.0</v>
+      </c>
+      <c r="I48" s="1">
+        <v>1.0808325549529</v>
+      </c>
+      <c r="J48">
+        <v>0.0</v>
+      </c>
+      <c r="K48" t="s">
         <v>160</v>
       </c>
-      <c r="C48" s="1">
-[...27 lines deleted...]
-        <v>161</v>
+      <c r="L48" s="1">
+        <v>100079.76</v>
       </c>
       <c r="M48" s="1">
-        <v>106542.96</v>
+        <v>102405.79</v>
       </c>
       <c r="N48" s="1">
-        <v>109502.89</v>
-[...8 lines deleted...]
-    <row r="49" spans="1:16">
+        <v>0.21</v>
+      </c>
+      <c r="O48">
+        <v>1</v>
+      </c>
+      <c r="Z48" t="s">
+        <v>158</v>
+      </c>
+    </row>
+    <row r="49" spans="1:26">
       <c r="A49" t="s">
         <v>162</v>
       </c>
-      <c r="B49" t="s">
+      <c r="B49" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="C49" s="1">
+        <v>93.33017393</v>
+      </c>
+      <c r="D49" s="1">
+        <v>93.11093</v>
+      </c>
+      <c r="E49" t="s">
+        <v>8</v>
+      </c>
+      <c r="F49">
+        <v>1.0</v>
+      </c>
+      <c r="G49" s="1">
+        <v>465554.65</v>
+      </c>
+      <c r="H49" s="1">
+        <v>10192.11</v>
+      </c>
+      <c r="I49" s="1">
+        <v>2.1892402964937</v>
+      </c>
+      <c r="J49">
+        <v>0.0</v>
+      </c>
+      <c r="K49" t="s">
         <v>163</v>
       </c>
-      <c r="C49" s="1">
-[...27 lines deleted...]
-        <v>164</v>
+      <c r="L49" s="1">
+        <v>466650.87</v>
       </c>
       <c r="M49" s="1">
-        <v>100101.63</v>
+        <v>475746.76</v>
       </c>
       <c r="N49" s="1">
-        <v>102255.05</v>
-[...8 lines deleted...]
-    <row r="50" spans="1:16">
+        <v>0.97</v>
+      </c>
+      <c r="O49">
+        <v>1</v>
+      </c>
+      <c r="Z49" t="s">
+        <v>161</v>
+      </c>
+    </row>
+    <row r="50" spans="1:26">
       <c r="A50" t="s">
         <v>165</v>
       </c>
-      <c r="B50" t="s">
+      <c r="B50" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C50" s="1">
+        <v>100.78596335</v>
+      </c>
+      <c r="D50" s="1">
+        <v>99.572</v>
+      </c>
+      <c r="E50" t="s">
+        <v>8</v>
+      </c>
+      <c r="F50">
+        <v>1.0</v>
+      </c>
+      <c r="G50" s="1">
+        <v>199144.0</v>
+      </c>
+      <c r="H50" s="1">
+        <v>4062.86</v>
+      </c>
+      <c r="I50" s="1">
+        <v>2.0401618929016</v>
+      </c>
+      <c r="J50">
+        <v>0.0</v>
+      </c>
+      <c r="K50" t="s">
         <v>166</v>
       </c>
-      <c r="C50" s="1">
-[...27 lines deleted...]
-        <v>167</v>
+      <c r="L50" s="1">
+        <v>201571.93</v>
       </c>
       <c r="M50" s="1">
-        <v>464358.71</v>
+        <v>203206.86</v>
       </c>
       <c r="N50" s="1">
-        <v>472879.26</v>
-[...8 lines deleted...]
-    <row r="51" spans="1:16">
+        <v>0.41</v>
+      </c>
+      <c r="O50">
+        <v>1</v>
+      </c>
+      <c r="Z50" t="s">
+        <v>164</v>
+      </c>
+    </row>
+    <row r="51" spans="1:26">
       <c r="A51" t="s">
         <v>168</v>
       </c>
-      <c r="B51" t="s">
+      <c r="B51" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="C51" s="1">
+        <v>99.15098983</v>
+      </c>
+      <c r="D51" s="1">
+        <v>99.977263</v>
+      </c>
+      <c r="E51" t="s">
+        <v>8</v>
+      </c>
+      <c r="F51">
+        <v>1.0</v>
+      </c>
+      <c r="G51" s="1">
+        <v>299931.79</v>
+      </c>
+      <c r="H51" s="1">
+        <v>2584.19</v>
+      </c>
+      <c r="I51" s="1">
+        <v>0.86159256409599</v>
+      </c>
+      <c r="J51">
+        <v>0.0</v>
+      </c>
+      <c r="K51" t="s">
         <v>169</v>
       </c>
-      <c r="C51" s="1">
-[...27 lines deleted...]
-        <v>170</v>
+      <c r="L51" s="1">
+        <v>297452.97</v>
       </c>
       <c r="M51" s="1">
-        <v>201165.42</v>
+        <v>302515.98</v>
       </c>
       <c r="N51" s="1">
-        <v>202354.46</v>
-[...8 lines deleted...]
-    <row r="52" spans="1:16">
+        <v>0.62</v>
+      </c>
+      <c r="O51">
+        <v>1</v>
+      </c>
+      <c r="Z51" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="52" spans="1:26">
       <c r="A52" t="s">
         <v>171</v>
       </c>
-      <c r="B52" t="s">
+      <c r="B52" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="C52" s="1">
+        <v>100.20709009</v>
+      </c>
+      <c r="D52" s="1">
+        <v>101.98272</v>
+      </c>
+      <c r="E52" t="s">
+        <v>8</v>
+      </c>
+      <c r="F52">
+        <v>1.0</v>
+      </c>
+      <c r="G52" s="1">
+        <v>407930.88</v>
+      </c>
+      <c r="H52" s="1">
+        <v>9126.25</v>
+      </c>
+      <c r="I52" s="1">
+        <v>2.2372049892374</v>
+      </c>
+      <c r="J52">
+        <v>0.0</v>
+      </c>
+      <c r="K52" t="s">
         <v>172</v>
       </c>
-      <c r="C52" s="1">
-[...27 lines deleted...]
-        <v>173</v>
+      <c r="L52" s="1">
+        <v>400828.36</v>
       </c>
       <c r="M52" s="1">
-        <v>296256.89</v>
+        <v>417057.13</v>
       </c>
       <c r="N52" s="1">
-        <v>300629.49</v>
-[...8 lines deleted...]
-    <row r="53" spans="1:16">
+        <v>0.85</v>
+      </c>
+      <c r="O52">
+        <v>1</v>
+      </c>
+      <c r="Z52" t="s">
+        <v>170</v>
+      </c>
+    </row>
+    <row r="53" spans="1:26">
       <c r="A53" t="s">
         <v>174</v>
       </c>
-      <c r="B53" t="s">
+      <c r="B53" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="C53" s="1">
+        <v>103.52237364</v>
+      </c>
+      <c r="D53" s="1">
+        <v>110.511247</v>
+      </c>
+      <c r="E53" t="s">
+        <v>8</v>
+      </c>
+      <c r="F53">
+        <v>1.0</v>
+      </c>
+      <c r="G53" s="1">
+        <v>331533.74</v>
+      </c>
+      <c r="H53" s="1">
+        <v>-17039.91</v>
+      </c>
+      <c r="I53" s="1">
+        <v>-5.1397212241505</v>
+      </c>
+      <c r="J53">
+        <v>0.0</v>
+      </c>
+      <c r="K53" t="s">
         <v>175</v>
       </c>
-      <c r="C53" s="1">
-[...27 lines deleted...]
-        <v>176</v>
+      <c r="L53" s="1">
+        <v>310567.12</v>
       </c>
       <c r="M53" s="1">
-        <v>399356.54</v>
+        <v>314493.83</v>
       </c>
       <c r="N53" s="1">
-        <v>414635.99</v>
-[...8 lines deleted...]
-    <row r="54" spans="1:16">
+        <v>0.64</v>
+      </c>
+      <c r="O53">
+        <v>1</v>
+      </c>
+      <c r="Z53" t="s">
+        <v>173</v>
+      </c>
+    </row>
+    <row r="54" spans="1:26">
       <c r="A54" t="s">
         <v>177</v>
       </c>
-      <c r="B54" t="s">
+      <c r="B54" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C54" s="1">
+        <v>100.46913554</v>
+      </c>
+      <c r="D54" s="1">
+        <v>104.05285</v>
+      </c>
+      <c r="E54" t="s">
+        <v>8</v>
+      </c>
+      <c r="F54">
+        <v>1.0</v>
+      </c>
+      <c r="G54" s="1">
+        <v>104052.85</v>
+      </c>
+      <c r="H54" s="1">
+        <v>-2871.73</v>
+      </c>
+      <c r="I54" s="1">
+        <v>-2.7598763512965</v>
+      </c>
+      <c r="J54">
+        <v>0.0</v>
+      </c>
+      <c r="K54">
+        <v>711.99</v>
+      </c>
+      <c r="L54" s="1">
+        <v>100469.13</v>
+      </c>
+      <c r="M54" s="1">
+        <v>101181.12</v>
+      </c>
+      <c r="N54" s="1">
+        <v>0.21</v>
+      </c>
+      <c r="O54">
+        <v>1</v>
+      </c>
+      <c r="Z54" t="s">
+        <v>176</v>
+      </c>
+    </row>
+    <row r="55" spans="1:26">
+      <c r="A55" t="s">
+        <v>179</v>
+      </c>
+      <c r="B55" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C55" s="1">
+        <v>99.9086986</v>
+      </c>
+      <c r="D55" s="1">
+        <v>103.191215</v>
+      </c>
+      <c r="E55" t="s">
+        <v>8</v>
+      </c>
+      <c r="F55">
+        <v>1.0</v>
+      </c>
+      <c r="G55" s="1">
+        <v>206382.43</v>
+      </c>
+      <c r="H55" s="1">
+        <v>-5035.58</v>
+      </c>
+      <c r="I55" s="1">
+        <v>-2.4399266933721</v>
+      </c>
+      <c r="J55">
+        <v>0.0</v>
+      </c>
+      <c r="K55" t="s">
+        <v>180</v>
+      </c>
+      <c r="L55" s="1">
+        <v>199817.4</v>
+      </c>
+      <c r="M55" s="1">
+        <v>201346.85</v>
+      </c>
+      <c r="N55" s="1">
+        <v>0.41</v>
+      </c>
+      <c r="O55">
+        <v>1</v>
+      </c>
+      <c r="Z55" t="s">
         <v>178</v>
       </c>
-      <c r="C54" s="1">
-[...92 lines deleted...]
-    <row r="56" spans="1:16">
+    </row>
+    <row r="56" spans="1:26">
       <c r="A56" t="s">
         <v>182</v>
       </c>
-      <c r="B56" t="s">
+      <c r="B56" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="C56" s="1">
+        <v>98.9661924</v>
+      </c>
+      <c r="D56" s="1">
+        <v>99.92378</v>
+      </c>
+      <c r="E56" t="s">
+        <v>8</v>
+      </c>
+      <c r="F56">
+        <v>1.0</v>
+      </c>
+      <c r="G56" s="1">
+        <v>599542.68</v>
+      </c>
+      <c r="H56" s="1">
+        <v>9392.61</v>
+      </c>
+      <c r="I56" s="1">
+        <v>1.5666290846883</v>
+      </c>
+      <c r="J56">
+        <v>0.0</v>
+      </c>
+      <c r="K56" t="s">
         <v>183</v>
       </c>
-      <c r="C56" s="1">
-[...27 lines deleted...]
-        <v>184</v>
+      <c r="L56" s="1">
+        <v>593797.16</v>
       </c>
       <c r="M56" s="1">
-        <v>199140.7</v>
+        <v>608935.29</v>
       </c>
       <c r="N56" s="1">
-        <v>200253.03</v>
-[...8 lines deleted...]
-    <row r="57" spans="1:16">
+        <v>1.24</v>
+      </c>
+      <c r="O56">
+        <v>1</v>
+      </c>
+      <c r="Z56" t="s">
+        <v>181</v>
+      </c>
+    </row>
+    <row r="57" spans="1:26">
       <c r="A57" t="s">
         <v>185</v>
       </c>
-      <c r="B57" t="s">
+      <c r="B57" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C57" s="1">
+        <v>88.26461261</v>
+      </c>
+      <c r="D57" s="1">
+        <v>87.8623</v>
+      </c>
+      <c r="E57" t="s">
+        <v>8</v>
+      </c>
+      <c r="F57">
+        <v>1.0</v>
+      </c>
+      <c r="G57" s="1">
+        <v>175724.6</v>
+      </c>
+      <c r="H57" s="1">
+        <v>2530.65</v>
+      </c>
+      <c r="I57" s="1">
+        <v>1.4401227830366</v>
+      </c>
+      <c r="J57">
+        <v>0.0</v>
+      </c>
+      <c r="K57" t="s">
         <v>186</v>
       </c>
-      <c r="C57" s="1">
-[...27 lines deleted...]
-        <v>187</v>
+      <c r="L57" s="1">
+        <v>176529.22</v>
       </c>
       <c r="M57" s="1">
-        <v>590881.5</v>
+        <v>178255.25</v>
       </c>
       <c r="N57" s="1">
-        <v>604777.83</v>
-[...8 lines deleted...]
-    <row r="58" spans="1:16">
+        <v>0.36</v>
+      </c>
+      <c r="O57">
+        <v>1</v>
+      </c>
+      <c r="Z57" t="s">
+        <v>184</v>
+      </c>
+    </row>
+    <row r="58" spans="1:26">
       <c r="A58" t="s">
         <v>188</v>
       </c>
-      <c r="B58" t="s">
+      <c r="B58" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C58" s="1">
+        <v>97.48152975</v>
+      </c>
+      <c r="D58" s="1">
+        <v>98.434</v>
+      </c>
+      <c r="E58" t="s">
+        <v>8</v>
+      </c>
+      <c r="F58">
+        <v>1.0</v>
+      </c>
+      <c r="G58" s="1">
+        <v>98434.0</v>
+      </c>
+      <c r="H58" s="1">
+        <v>-882.95</v>
+      </c>
+      <c r="I58" s="1">
+        <v>-0.89699697259077</v>
+      </c>
+      <c r="J58">
+        <v>0.0</v>
+      </c>
+      <c r="K58">
+        <v>69.52</v>
+      </c>
+      <c r="L58" s="1">
+        <v>97481.53</v>
+      </c>
+      <c r="M58" s="1">
+        <v>97551.05</v>
+      </c>
+      <c r="N58" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="O58">
+        <v>1</v>
+      </c>
+      <c r="Z58" t="s">
+        <v>187</v>
+      </c>
+    </row>
+    <row r="59" spans="1:26">
+      <c r="A59" t="s">
+        <v>190</v>
+      </c>
+      <c r="B59" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="C59" s="1">
+        <v>98.58020463</v>
+      </c>
+      <c r="D59" s="1">
+        <v>99.282902</v>
+      </c>
+      <c r="E59" t="s">
+        <v>8</v>
+      </c>
+      <c r="F59">
+        <v>1.0</v>
+      </c>
+      <c r="G59" s="1">
+        <v>595697.41</v>
+      </c>
+      <c r="H59" s="1">
+        <v>7101.63</v>
+      </c>
+      <c r="I59" s="1">
+        <v>1.1921539158614</v>
+      </c>
+      <c r="J59">
+        <v>0.0</v>
+      </c>
+      <c r="K59" t="s">
+        <v>191</v>
+      </c>
+      <c r="L59" s="1">
+        <v>591481.23</v>
+      </c>
+      <c r="M59" s="1">
+        <v>602799.04</v>
+      </c>
+      <c r="N59" s="1">
+        <v>1.23</v>
+      </c>
+      <c r="O59">
+        <v>1</v>
+      </c>
+      <c r="Z59" t="s">
         <v>189</v>
       </c>
-      <c r="C58" s="1">
+    </row>
+    <row r="60" spans="1:26">
+      <c r="A60" t="s">
+        <v>193</v>
+      </c>
+      <c r="B60" s="1">
+        <v>150000.0</v>
+      </c>
+      <c r="C60" s="1">
+        <v>99.32973447</v>
+      </c>
+      <c r="D60" s="1">
+        <v>100.356793</v>
+      </c>
+      <c r="E60" t="s">
+        <v>8</v>
+      </c>
+      <c r="F60">
+        <v>1.0</v>
+      </c>
+      <c r="G60" s="1">
+        <v>150535.19</v>
+      </c>
+      <c r="H60" s="1">
+        <v>1580.64</v>
+      </c>
+      <c r="I60" s="1">
+        <v>1.0500136213998</v>
+      </c>
+      <c r="J60">
+        <v>0.0</v>
+      </c>
+      <c r="K60" t="s">
+        <v>194</v>
+      </c>
+      <c r="L60" s="1">
+        <v>148994.6</v>
+      </c>
+      <c r="M60" s="1">
+        <v>152115.83</v>
+      </c>
+      <c r="N60" s="1">
+        <v>0.31</v>
+      </c>
+      <c r="O60">
+        <v>1</v>
+      </c>
+      <c r="Z60" t="s">
+        <v>192</v>
+      </c>
+    </row>
+    <row r="61" spans="1:26">
+      <c r="A61" t="s">
+        <v>196</v>
+      </c>
+      <c r="B61" s="1">
+        <v>130000.0</v>
+      </c>
+      <c r="C61" s="1">
+        <v>104.22200112</v>
+      </c>
+      <c r="D61" s="1">
+        <v>109.600592</v>
+      </c>
+      <c r="E61" t="s">
+        <v>8</v>
+      </c>
+      <c r="F61">
+        <v>1.0</v>
+      </c>
+      <c r="G61" s="1">
+        <v>142480.77</v>
+      </c>
+      <c r="H61" s="1">
+        <v>-6941.42</v>
+      </c>
+      <c r="I61" s="1">
+        <v>-4.8718293703775</v>
+      </c>
+      <c r="J61">
+        <v>0.0</v>
+      </c>
+      <c r="K61">
+        <v>50.75</v>
+      </c>
+      <c r="L61" s="1">
+        <v>135488.6</v>
+      </c>
+      <c r="M61" s="1">
+        <v>135539.35</v>
+      </c>
+      <c r="N61" s="1">
+        <v>0.28</v>
+      </c>
+      <c r="O61">
+        <v>1</v>
+      </c>
+      <c r="Z61" t="s">
+        <v>195</v>
+      </c>
+    </row>
+    <row r="62" spans="1:26">
+      <c r="A62" t="s">
+        <v>198</v>
+      </c>
+      <c r="B62" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="C62" s="1">
+        <v>85.96774043</v>
+      </c>
+      <c r="D62" s="1">
+        <v>85.527105</v>
+      </c>
+      <c r="E62" t="s">
+        <v>8</v>
+      </c>
+      <c r="F62">
+        <v>1.0</v>
+      </c>
+      <c r="G62" s="1">
+        <v>513162.63</v>
+      </c>
+      <c r="H62" s="1">
+        <v>6178.06</v>
+      </c>
+      <c r="I62" s="1">
+        <v>1.2039185316359</v>
+      </c>
+      <c r="J62">
+        <v>0.0</v>
+      </c>
+      <c r="K62" t="s">
+        <v>199</v>
+      </c>
+      <c r="L62" s="1">
+        <v>515806.44</v>
+      </c>
+      <c r="M62" s="1">
+        <v>519340.69</v>
+      </c>
+      <c r="N62" s="1">
+        <v>1.06</v>
+      </c>
+      <c r="O62">
+        <v>1</v>
+      </c>
+      <c r="Z62" t="s">
+        <v>197</v>
+      </c>
+    </row>
+    <row r="63" spans="1:26">
+      <c r="A63" t="s">
+        <v>201</v>
+      </c>
+      <c r="B63" s="1">
+        <v>1000000.0</v>
+      </c>
+      <c r="C63" s="1">
+        <v>99.24758342</v>
+      </c>
+      <c r="D63" s="1">
+        <v>100.789118</v>
+      </c>
+      <c r="E63" t="s">
+        <v>8</v>
+      </c>
+      <c r="F63">
+        <v>1.0</v>
+      </c>
+      <c r="G63" s="1">
+        <v>1007891.18</v>
+      </c>
+      <c r="H63" s="1">
+        <v>-12418.77</v>
+      </c>
+      <c r="I63" s="1">
+        <v>-1.2321538521649</v>
+      </c>
+      <c r="J63">
+        <v>0.0</v>
+      </c>
+      <c r="K63" t="s">
+        <v>202</v>
+      </c>
+      <c r="L63" s="1">
+        <v>992475.83</v>
+      </c>
+      <c r="M63" s="1">
+        <v>995472.41</v>
+      </c>
+      <c r="N63" s="1">
+        <v>2.03</v>
+      </c>
+      <c r="O63">
+        <v>1</v>
+      </c>
+      <c r="Z63" t="s">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="64" spans="1:26">
+      <c r="A64" t="s">
+        <v>204</v>
+      </c>
+      <c r="B64" s="1">
+        <v>288000.0</v>
+      </c>
+      <c r="C64" s="1">
+        <v>98.5212474</v>
+      </c>
+      <c r="D64" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E64" t="s">
+        <v>8</v>
+      </c>
+      <c r="F64">
+        <v>1.0</v>
+      </c>
+      <c r="G64" s="1">
+        <v>288000.0</v>
+      </c>
+      <c r="H64" s="1">
+        <v>4416.42</v>
+      </c>
+      <c r="I64" s="1">
+        <v>1.5334791666667</v>
+      </c>
+      <c r="J64">
+        <v>0.0</v>
+      </c>
+      <c r="K64" t="s">
+        <v>205</v>
+      </c>
+      <c r="L64" s="1">
+        <v>283741.19</v>
+      </c>
+      <c r="M64" s="1">
+        <v>292416.42</v>
+      </c>
+      <c r="N64" s="1">
+        <v>0.6</v>
+      </c>
+      <c r="O64">
+        <v>1</v>
+      </c>
+      <c r="Z64" t="s">
+        <v>203</v>
+      </c>
+    </row>
+    <row r="65" spans="1:26">
+      <c r="A65" t="s">
+        <v>207</v>
+      </c>
+      <c r="B65" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="C65" s="1">
+        <v>98.74415606</v>
+      </c>
+      <c r="D65" s="1">
+        <v>99.498222</v>
+      </c>
+      <c r="E65" t="s">
+        <v>8</v>
+      </c>
+      <c r="F65">
+        <v>1.0</v>
+      </c>
+      <c r="G65" s="1">
+        <v>497491.11</v>
+      </c>
+      <c r="H65" s="1">
+        <v>3061.86</v>
+      </c>
+      <c r="I65" s="1">
+        <v>0.61546024410366</v>
+      </c>
+      <c r="J65">
+        <v>0.0</v>
+      </c>
+      <c r="K65" t="s">
+        <v>208</v>
+      </c>
+      <c r="L65" s="1">
+        <v>493720.78</v>
+      </c>
+      <c r="M65" s="1">
+        <v>500552.97</v>
+      </c>
+      <c r="N65" s="1">
+        <v>1.02</v>
+      </c>
+      <c r="O65">
+        <v>1</v>
+      </c>
+      <c r="Z65" t="s">
+        <v>206</v>
+      </c>
+    </row>
+    <row r="66" spans="1:26">
+      <c r="A66" t="s">
+        <v>210</v>
+      </c>
+      <c r="B66" s="1">
+        <v>240000.0</v>
+      </c>
+      <c r="C66" s="1">
+        <v>100.43484879</v>
+      </c>
+      <c r="D66" s="1">
+        <v>101.900646</v>
+      </c>
+      <c r="E66" t="s">
+        <v>8</v>
+      </c>
+      <c r="F66">
+        <v>1.0</v>
+      </c>
+      <c r="G66" s="1">
+        <v>244561.55</v>
+      </c>
+      <c r="H66" s="1">
+        <v>4260.72</v>
+      </c>
+      <c r="I66" s="1">
+        <v>1.7421871917315</v>
+      </c>
+      <c r="J66">
+        <v>0.0</v>
+      </c>
+      <c r="K66" t="s">
+        <v>211</v>
+      </c>
+      <c r="L66" s="1">
+        <v>241043.64</v>
+      </c>
+      <c r="M66" s="1">
+        <v>248822.27</v>
+      </c>
+      <c r="N66" s="1">
+        <v>0.51</v>
+      </c>
+      <c r="O66">
+        <v>1</v>
+      </c>
+      <c r="Z66" t="s">
+        <v>209</v>
+      </c>
+    </row>
+    <row r="67" spans="1:26">
+      <c r="A67" t="s">
+        <v>213</v>
+      </c>
+      <c r="B67" s="1">
+        <v>372000.0</v>
+      </c>
+      <c r="C67" s="1">
+        <v>100.53724713</v>
+      </c>
+      <c r="D67" s="1">
+        <v>99.731</v>
+      </c>
+      <c r="E67" t="s">
+        <v>8</v>
+      </c>
+      <c r="F67">
+        <v>1.0</v>
+      </c>
+      <c r="G67" s="1">
+        <v>370999.32</v>
+      </c>
+      <c r="H67" s="1">
+        <v>3992.94</v>
+      </c>
+      <c r="I67" s="1">
+        <v>1.0762661236145</v>
+      </c>
+      <c r="J67">
+        <v>0.0</v>
+      </c>
+      <c r="K67">
+        <v>993.7</v>
+      </c>
+      <c r="L67" s="1">
+        <v>373998.56</v>
+      </c>
+      <c r="M67" s="1">
+        <v>374992.26</v>
+      </c>
+      <c r="N67" s="1">
+        <v>0.76</v>
+      </c>
+      <c r="O67">
+        <v>1</v>
+      </c>
+      <c r="Z67" t="s">
+        <v>212</v>
+      </c>
+    </row>
+    <row r="68" spans="1:26">
+      <c r="A68" t="s">
+        <v>215</v>
+      </c>
+      <c r="B68" s="1">
+        <v>130000.0</v>
+      </c>
+      <c r="C68" s="1">
+        <v>104.39626497</v>
+      </c>
+      <c r="D68" s="1">
+        <v>109.789346</v>
+      </c>
+      <c r="E68" t="s">
+        <v>8</v>
+      </c>
+      <c r="F68">
+        <v>1.0</v>
+      </c>
+      <c r="G68" s="1">
+        <v>142726.15</v>
+      </c>
+      <c r="H68" s="1">
+        <v>-5748.85</v>
+      </c>
+      <c r="I68" s="1">
+        <v>-4.0278883722429</v>
+      </c>
+      <c r="J68">
+        <v>0.0</v>
+      </c>
+      <c r="K68" t="s">
+        <v>216</v>
+      </c>
+      <c r="L68" s="1">
+        <v>135715.14</v>
+      </c>
+      <c r="M68" s="1">
+        <v>136977.3</v>
+      </c>
+      <c r="N68" s="1">
+        <v>0.28</v>
+      </c>
+      <c r="O68">
+        <v>1</v>
+      </c>
+      <c r="Z68" t="s">
+        <v>214</v>
+      </c>
+    </row>
+    <row r="69" spans="1:26">
+      <c r="A69" t="s">
+        <v>218</v>
+      </c>
+      <c r="B69" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C69" s="1">
+        <v>97.85805502</v>
+      </c>
+      <c r="D69" s="1">
+        <v>98.975</v>
+      </c>
+      <c r="E69" t="s">
+        <v>8</v>
+      </c>
+      <c r="F69">
+        <v>1.0</v>
+      </c>
+      <c r="G69" s="1">
+        <v>98975.0</v>
+      </c>
+      <c r="H69" s="1">
+        <v>1366.62</v>
+      </c>
+      <c r="I69" s="1">
+        <v>1.3807729224552</v>
+      </c>
+      <c r="J69">
+        <v>0.0</v>
+      </c>
+      <c r="K69" t="s">
+        <v>219</v>
+      </c>
+      <c r="L69" s="1">
+        <v>97858.06</v>
+      </c>
+      <c r="M69" s="1">
+        <v>100341.62</v>
+      </c>
+      <c r="N69" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="O69">
+        <v>1</v>
+      </c>
+      <c r="Z69" t="s">
+        <v>217</v>
+      </c>
+    </row>
+    <row r="70" spans="1:26">
+      <c r="A70" t="s">
+        <v>221</v>
+      </c>
+      <c r="B70" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C70" s="1">
+        <v>101.10476076</v>
+      </c>
+      <c r="D70" s="1">
+        <v>99.711</v>
+      </c>
+      <c r="E70" t="s">
+        <v>8</v>
+      </c>
+      <c r="F70">
+        <v>1.0</v>
+      </c>
+      <c r="G70" s="1">
+        <v>99711.0</v>
+      </c>
+      <c r="H70" s="1">
+        <v>2953.01</v>
+      </c>
+      <c r="I70" s="1">
+        <v>2.9615689342199</v>
+      </c>
+      <c r="J70">
+        <v>0.0</v>
+      </c>
+      <c r="K70" t="s">
+        <v>222</v>
+      </c>
+      <c r="L70" s="1">
+        <v>101104.76</v>
+      </c>
+      <c r="M70" s="1">
+        <v>102664.01</v>
+      </c>
+      <c r="N70" s="1">
+        <v>0.21</v>
+      </c>
+      <c r="O70">
+        <v>1</v>
+      </c>
+      <c r="Z70" t="s">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="71" spans="1:26">
+      <c r="A71" t="s">
+        <v>224</v>
+      </c>
+      <c r="B71" s="1">
         <v>200000.0</v>
       </c>
-      <c r="D58" s="1">
-[...32 lines deleted...]
-      <c r="O58" s="1">
+      <c r="C71" s="1">
+        <v>99.78017271</v>
+      </c>
+      <c r="D71" s="1">
+        <v>102.91498</v>
+      </c>
+      <c r="E71" t="s">
+        <v>8</v>
+      </c>
+      <c r="F71">
+        <v>1.0</v>
+      </c>
+      <c r="G71" s="1">
+        <v>205829.96</v>
+      </c>
+      <c r="H71" s="1">
+        <v>-3002.49</v>
+      </c>
+      <c r="I71" s="1">
+        <v>-1.458723501671</v>
+      </c>
+      <c r="J71">
+        <v>0.0</v>
+      </c>
+      <c r="K71" t="s">
+        <v>225</v>
+      </c>
+      <c r="L71" s="1">
+        <v>199560.35</v>
+      </c>
+      <c r="M71" s="1">
+        <v>202827.47</v>
+      </c>
+      <c r="N71" s="1">
+        <v>0.41</v>
+      </c>
+      <c r="O71">
+        <v>1</v>
+      </c>
+      <c r="Z71" t="s">
+        <v>223</v>
+      </c>
+    </row>
+    <row r="72" spans="1:26">
+      <c r="A72" t="s">
+        <v>227</v>
+      </c>
+      <c r="B72" s="1">
+        <v>193000.0</v>
+      </c>
+      <c r="C72" s="1">
+        <v>99.21919099</v>
+      </c>
+      <c r="D72" s="1">
+        <v>99.223</v>
+      </c>
+      <c r="E72" t="s">
+        <v>8</v>
+      </c>
+      <c r="F72">
+        <v>1.0</v>
+      </c>
+      <c r="G72" s="1">
+        <v>191500.39</v>
+      </c>
+      <c r="H72" s="1">
+        <v>805.63</v>
+      </c>
+      <c r="I72" s="1">
+        <v>0.42069366020612</v>
+      </c>
+      <c r="J72">
+        <v>0.0</v>
+      </c>
+      <c r="K72">
+        <v>812.98</v>
+      </c>
+      <c r="L72" s="1">
+        <v>191493.04</v>
+      </c>
+      <c r="M72" s="1">
+        <v>192306.02</v>
+      </c>
+      <c r="N72" s="1">
+        <v>0.39</v>
+      </c>
+      <c r="O72">
+        <v>1</v>
+      </c>
+      <c r="Z72" t="s">
+        <v>226</v>
+      </c>
+    </row>
+    <row r="73" spans="1:26">
+      <c r="A73" t="s">
+        <v>229</v>
+      </c>
+      <c r="B73" s="1">
+        <v>285000.0</v>
+      </c>
+      <c r="C73" s="1">
+        <v>99.66631428</v>
+      </c>
+      <c r="D73" s="1">
+        <v>102.724621</v>
+      </c>
+      <c r="E73" t="s">
+        <v>8</v>
+      </c>
+      <c r="F73">
+        <v>1.0</v>
+      </c>
+      <c r="G73" s="1">
+        <v>292765.17</v>
+      </c>
+      <c r="H73" s="1">
+        <v>-6247.8</v>
+      </c>
+      <c r="I73" s="1">
+        <v>-2.1340653329766</v>
+      </c>
+      <c r="J73">
+        <v>0.0</v>
+      </c>
+      <c r="K73" t="s">
+        <v>230</v>
+      </c>
+      <c r="L73" s="1">
+        <v>284049.0</v>
+      </c>
+      <c r="M73" s="1">
+        <v>286517.37</v>
+      </c>
+      <c r="N73" s="1">
+        <v>0.58</v>
+      </c>
+      <c r="O73">
+        <v>1</v>
+      </c>
+      <c r="Z73" t="s">
+        <v>228</v>
+      </c>
+    </row>
+    <row r="74" spans="1:26">
+      <c r="A74" t="s">
+        <v>232</v>
+      </c>
+      <c r="B74" s="1">
+        <v>349000.0</v>
+      </c>
+      <c r="C74" s="1">
+        <v>97.97907691</v>
+      </c>
+      <c r="D74" s="1">
+        <v>99.735</v>
+      </c>
+      <c r="E74" t="s">
+        <v>8</v>
+      </c>
+      <c r="F74">
+        <v>1.0</v>
+      </c>
+      <c r="G74" s="1">
+        <v>348075.15</v>
+      </c>
+      <c r="H74" s="1">
+        <v>-2714.66</v>
+      </c>
+      <c r="I74" s="1">
+        <v>-0.77990629322432</v>
+      </c>
+      <c r="J74">
+        <v>0.0</v>
+      </c>
+      <c r="K74" t="s">
+        <v>233</v>
+      </c>
+      <c r="L74" s="1">
+        <v>341946.98</v>
+      </c>
+      <c r="M74" s="1">
+        <v>345360.49</v>
+      </c>
+      <c r="N74" s="1">
+        <v>0.7</v>
+      </c>
+      <c r="O74">
+        <v>1</v>
+      </c>
+      <c r="Z74" t="s">
+        <v>231</v>
+      </c>
+    </row>
+    <row r="75" spans="1:26">
+      <c r="A75" t="s">
+        <v>235</v>
+      </c>
+      <c r="B75" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="C75" s="1">
+        <v>98.93694518</v>
+      </c>
+      <c r="D75" s="1">
+        <v>101.14437</v>
+      </c>
+      <c r="E75" t="s">
+        <v>8</v>
+      </c>
+      <c r="F75">
+        <v>1.0</v>
+      </c>
+      <c r="G75" s="1">
+        <v>303433.11</v>
+      </c>
+      <c r="H75" s="1">
+        <v>-4592.14</v>
+      </c>
+      <c r="I75" s="1">
+        <v>-1.5133945006858</v>
+      </c>
+      <c r="J75">
+        <v>0.0</v>
+      </c>
+      <c r="K75" t="s">
+        <v>236</v>
+      </c>
+      <c r="L75" s="1">
+        <v>296810.83</v>
+      </c>
+      <c r="M75" s="1">
+        <v>298840.97</v>
+      </c>
+      <c r="N75" s="1">
+        <v>0.61</v>
+      </c>
+      <c r="O75">
+        <v>1</v>
+      </c>
+      <c r="Z75" t="s">
+        <v>234</v>
+      </c>
+    </row>
+    <row r="76" spans="1:26">
+      <c r="A76" t="s">
+        <v>238</v>
+      </c>
+      <c r="B76" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C76" s="1">
+        <v>88.95063521</v>
+      </c>
+      <c r="D76" s="1">
+        <v>86.69767</v>
+      </c>
+      <c r="E76" t="s">
+        <v>8</v>
+      </c>
+      <c r="F76">
+        <v>1.0</v>
+      </c>
+      <c r="G76" s="1">
+        <v>173395.34</v>
+      </c>
+      <c r="H76" s="1">
+        <v>5171.68</v>
+      </c>
+      <c r="I76" s="1">
+        <v>2.9825945726108</v>
+      </c>
+      <c r="J76">
+        <v>0.0</v>
+      </c>
+      <c r="K76">
+        <v>665.75</v>
+      </c>
+      <c r="L76" s="1">
+        <v>177901.27</v>
+      </c>
+      <c r="M76" s="1">
+        <v>178567.02</v>
+      </c>
+      <c r="N76" s="1">
         <v>0.36</v>
       </c>
-      <c r="P58">
-[...10 lines deleted...]
-      <c r="C59" s="1">
+      <c r="O76">
+        <v>1</v>
+      </c>
+      <c r="Z76" t="s">
+        <v>237</v>
+      </c>
+    </row>
+    <row r="77" spans="1:26">
+      <c r="A77" t="s">
+        <v>240</v>
+      </c>
+      <c r="B77" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C77" s="1">
+        <v>95.68607902</v>
+      </c>
+      <c r="D77" s="1">
+        <v>93.376495</v>
+      </c>
+      <c r="E77" t="s">
+        <v>8</v>
+      </c>
+      <c r="F77">
+        <v>1.0</v>
+      </c>
+      <c r="G77" s="1">
+        <v>186752.99</v>
+      </c>
+      <c r="H77" s="1">
+        <v>6312.32</v>
+      </c>
+      <c r="I77" s="1">
+        <v>3.3800369140007</v>
+      </c>
+      <c r="J77">
+        <v>0.0</v>
+      </c>
+      <c r="K77" t="s">
+        <v>241</v>
+      </c>
+      <c r="L77" s="1">
+        <v>191372.16</v>
+      </c>
+      <c r="M77" s="1">
+        <v>193065.31</v>
+      </c>
+      <c r="N77" s="1">
+        <v>0.39</v>
+      </c>
+      <c r="O77">
+        <v>1</v>
+      </c>
+      <c r="Z77" t="s">
+        <v>239</v>
+      </c>
+    </row>
+    <row r="78" spans="1:26">
+      <c r="A78" t="s">
+        <v>243</v>
+      </c>
+      <c r="B78" s="1">
         <v>100000.0</v>
       </c>
-      <c r="D59" s="1">
-[...32 lines deleted...]
-      <c r="O59" s="1">
+      <c r="C78" s="1">
+        <v>93.48310575</v>
+      </c>
+      <c r="D78" s="1">
+        <v>94.91756</v>
+      </c>
+      <c r="E78" t="s">
+        <v>8</v>
+      </c>
+      <c r="F78">
+        <v>1.0</v>
+      </c>
+      <c r="G78" s="1">
+        <v>94917.56</v>
+      </c>
+      <c r="H78" s="1">
+        <v>-933.77</v>
+      </c>
+      <c r="I78" s="1">
+        <v>-0.98376949428536</v>
+      </c>
+      <c r="J78">
+        <v>0.0</v>
+      </c>
+      <c r="K78">
+        <v>500.68</v>
+      </c>
+      <c r="L78" s="1">
+        <v>93483.11</v>
+      </c>
+      <c r="M78" s="1">
+        <v>93983.79</v>
+      </c>
+      <c r="N78" s="1">
+        <v>0.19</v>
+      </c>
+      <c r="O78">
+        <v>1</v>
+      </c>
+      <c r="Z78" t="s">
+        <v>242</v>
+      </c>
+    </row>
+    <row r="79" spans="1:26">
+      <c r="A79" t="s">
+        <v>245</v>
+      </c>
+      <c r="B79" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="C79" s="1">
+        <v>100.43898975</v>
+      </c>
+      <c r="D79" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E79" t="s">
+        <v>8</v>
+      </c>
+      <c r="F79">
+        <v>1.0</v>
+      </c>
+      <c r="G79" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="H79" s="1">
+        <v>5061.3</v>
+      </c>
+      <c r="I79" s="1">
+        <v>1.265325</v>
+      </c>
+      <c r="J79">
+        <v>0.0</v>
+      </c>
+      <c r="K79" t="s">
+        <v>246</v>
+      </c>
+      <c r="L79" s="1">
+        <v>401755.95</v>
+      </c>
+      <c r="M79" s="1">
+        <v>405061.3</v>
+      </c>
+      <c r="N79" s="1">
+        <v>0.82</v>
+      </c>
+      <c r="O79">
+        <v>1</v>
+      </c>
+      <c r="Z79" t="s">
+        <v>244</v>
+      </c>
+    </row>
+    <row r="80" spans="1:26">
+      <c r="A80" t="s">
+        <v>248</v>
+      </c>
+      <c r="B80" s="1">
+        <v>140000.0</v>
+      </c>
+      <c r="C80" s="1">
+        <v>97.91261136</v>
+      </c>
+      <c r="D80" s="1">
+        <v>96.7943</v>
+      </c>
+      <c r="E80" t="s">
+        <v>8</v>
+      </c>
+      <c r="F80">
+        <v>1.0</v>
+      </c>
+      <c r="G80" s="1">
+        <v>135512.02</v>
+      </c>
+      <c r="H80" s="1">
+        <v>2754.68</v>
+      </c>
+      <c r="I80" s="1">
+        <v>2.0327938436753</v>
+      </c>
+      <c r="J80">
+        <v>0.0</v>
+      </c>
+      <c r="K80" t="s">
+        <v>249</v>
+      </c>
+      <c r="L80" s="1">
+        <v>137077.66</v>
+      </c>
+      <c r="M80" s="1">
+        <v>138266.7</v>
+      </c>
+      <c r="N80" s="1">
+        <v>0.28</v>
+      </c>
+      <c r="O80">
+        <v>1</v>
+      </c>
+      <c r="Z80" t="s">
+        <v>247</v>
+      </c>
+    </row>
+    <row r="81" spans="1:26">
+      <c r="A81" t="s">
+        <v>251</v>
+      </c>
+      <c r="B81" s="1">
+        <v>145000.0</v>
+      </c>
+      <c r="C81" s="1">
+        <v>93.0272843</v>
+      </c>
+      <c r="D81" s="1">
+        <v>93.402414</v>
+      </c>
+      <c r="E81" t="s">
+        <v>8</v>
+      </c>
+      <c r="F81">
+        <v>1.0</v>
+      </c>
+      <c r="G81" s="1">
+        <v>135433.5</v>
+      </c>
+      <c r="H81" s="1">
+        <v>17.69</v>
+      </c>
+      <c r="I81" s="1">
+        <v>0.013061760938025</v>
+      </c>
+      <c r="J81">
+        <v>0.0</v>
+      </c>
+      <c r="K81">
+        <v>561.63</v>
+      </c>
+      <c r="L81" s="1">
+        <v>134889.56</v>
+      </c>
+      <c r="M81" s="1">
+        <v>135451.19</v>
+      </c>
+      <c r="N81" s="1">
+        <v>0.28</v>
+      </c>
+      <c r="O81">
+        <v>1</v>
+      </c>
+      <c r="Z81" t="s">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="82" spans="1:26">
+      <c r="A82" t="s">
+        <v>253</v>
+      </c>
+      <c r="B82" s="1">
+        <v>135000.0</v>
+      </c>
+      <c r="C82" s="1">
+        <v>100.71374885</v>
+      </c>
+      <c r="D82" s="1">
+        <v>105.064793</v>
+      </c>
+      <c r="E82" t="s">
+        <v>8</v>
+      </c>
+      <c r="F82">
+        <v>1.0</v>
+      </c>
+      <c r="G82" s="1">
+        <v>141837.47</v>
+      </c>
+      <c r="H82" s="1">
+        <v>-3876.65</v>
+      </c>
+      <c r="I82" s="1">
+        <v>-2.7331635286501</v>
+      </c>
+      <c r="J82">
+        <v>0.0</v>
+      </c>
+      <c r="K82" t="s">
+        <v>254</v>
+      </c>
+      <c r="L82" s="1">
+        <v>135963.56</v>
+      </c>
+      <c r="M82" s="1">
+        <v>137960.82</v>
+      </c>
+      <c r="N82" s="1">
+        <v>0.28</v>
+      </c>
+      <c r="O82">
+        <v>1</v>
+      </c>
+      <c r="Z82" t="s">
+        <v>252</v>
+      </c>
+    </row>
+    <row r="83" spans="1:26">
+      <c r="A83" t="s">
+        <v>256</v>
+      </c>
+      <c r="B83" s="1">
+        <v>130000.0</v>
+      </c>
+      <c r="C83" s="1">
+        <v>101.54848131</v>
+      </c>
+      <c r="D83" s="1">
+        <v>107.1356</v>
+      </c>
+      <c r="E83" t="s">
+        <v>8</v>
+      </c>
+      <c r="F83">
+        <v>1.0</v>
+      </c>
+      <c r="G83" s="1">
+        <v>139276.28</v>
+      </c>
+      <c r="H83" s="1">
+        <v>-5013.63</v>
+      </c>
+      <c r="I83" s="1">
+        <v>-3.5997730553975</v>
+      </c>
+      <c r="J83">
+        <v>0.0</v>
+      </c>
+      <c r="K83" t="s">
+        <v>257</v>
+      </c>
+      <c r="L83" s="1">
+        <v>132013.03</v>
+      </c>
+      <c r="M83" s="1">
+        <v>134262.65</v>
+      </c>
+      <c r="N83" s="1">
+        <v>0.27</v>
+      </c>
+      <c r="O83">
+        <v>1</v>
+      </c>
+      <c r="Z83" t="s">
+        <v>255</v>
+      </c>
+    </row>
+    <row r="84" spans="1:26">
+      <c r="A84" t="s">
+        <v>259</v>
+      </c>
+      <c r="B84" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="C84" s="1">
+        <v>103.15912261</v>
+      </c>
+      <c r="D84" s="1">
+        <v>106.30133</v>
+      </c>
+      <c r="E84" t="s">
+        <v>8</v>
+      </c>
+      <c r="F84">
+        <v>1.0</v>
+      </c>
+      <c r="G84" s="1">
+        <v>318903.99</v>
+      </c>
+      <c r="H84" s="1">
+        <v>403.51</v>
+      </c>
+      <c r="I84" s="1">
+        <v>0.12653024504334</v>
+      </c>
+      <c r="J84">
+        <v>0.0</v>
+      </c>
+      <c r="K84" t="s">
+        <v>260</v>
+      </c>
+      <c r="L84" s="1">
+        <v>309477.36</v>
+      </c>
+      <c r="M84" s="1">
+        <v>319307.5</v>
+      </c>
+      <c r="N84" s="1">
+        <v>0.65</v>
+      </c>
+      <c r="O84">
+        <v>1</v>
+      </c>
+      <c r="Z84" t="s">
+        <v>258</v>
+      </c>
+    </row>
+    <row r="85" spans="1:26">
+      <c r="A85" t="s">
+        <v>262</v>
+      </c>
+      <c r="B85" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="C85" s="1">
+        <v>81.87873956</v>
+      </c>
+      <c r="D85" s="1">
+        <v>82.438423</v>
+      </c>
+      <c r="E85" t="s">
+        <v>8</v>
+      </c>
+      <c r="F85">
+        <v>1.0</v>
+      </c>
+      <c r="G85" s="1">
+        <v>247315.27</v>
+      </c>
+      <c r="H85" s="1">
+        <v>1115.47</v>
+      </c>
+      <c r="I85" s="1">
+        <v>0.45103159218596</v>
+      </c>
+      <c r="J85">
+        <v>0.0</v>
+      </c>
+      <c r="K85" t="s">
+        <v>263</v>
+      </c>
+      <c r="L85" s="1">
+        <v>245636.22</v>
+      </c>
+      <c r="M85" s="1">
+        <v>248430.74</v>
+      </c>
+      <c r="N85" s="1">
+        <v>0.51</v>
+      </c>
+      <c r="O85">
+        <v>1</v>
+      </c>
+      <c r="Z85" t="s">
+        <v>261</v>
+      </c>
+    </row>
+    <row r="86" spans="1:26">
+      <c r="A86" t="s">
+        <v>265</v>
+      </c>
+      <c r="B86" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C86" s="1">
+        <v>103.99818353</v>
+      </c>
+      <c r="D86" s="1">
+        <v>109.37547</v>
+      </c>
+      <c r="E86" t="s">
+        <v>8</v>
+      </c>
+      <c r="F86">
+        <v>1.0</v>
+      </c>
+      <c r="G86" s="1">
+        <v>109375.47</v>
+      </c>
+      <c r="H86" s="1">
+        <v>-4061.53</v>
+      </c>
+      <c r="I86" s="1">
+        <v>-3.7133829002061</v>
+      </c>
+      <c r="J86">
+        <v>0.0</v>
+      </c>
+      <c r="K86" t="s">
+        <v>266</v>
+      </c>
+      <c r="L86" s="1">
+        <v>103998.19</v>
+      </c>
+      <c r="M86" s="1">
+        <v>105313.94</v>
+      </c>
+      <c r="N86" s="1">
         <v>0.21</v>
       </c>
-      <c r="P59">
-[...10 lines deleted...]
-      <c r="C60" s="1">
+      <c r="O86">
+        <v>1</v>
+      </c>
+      <c r="Z86" t="s">
+        <v>264</v>
+      </c>
+    </row>
+    <row r="87" spans="1:26">
+      <c r="A87" t="s">
+        <v>268</v>
+      </c>
+      <c r="B87" s="1">
+        <v>825000.0</v>
+      </c>
+      <c r="C87" s="1">
+        <v>69.17007327</v>
+      </c>
+      <c r="D87" s="1">
+        <v>74.717804</v>
+      </c>
+      <c r="E87" t="s">
+        <v>8</v>
+      </c>
+      <c r="F87">
+        <v>1.0</v>
+      </c>
+      <c r="G87" s="1">
+        <v>616421.88</v>
+      </c>
+      <c r="H87" s="1">
+        <v>-41813.3</v>
+      </c>
+      <c r="I87" s="1">
+        <v>-6.7832277465557</v>
+      </c>
+      <c r="J87">
+        <v>0.0</v>
+      </c>
+      <c r="K87" t="s">
+        <v>269</v>
+      </c>
+      <c r="L87" s="1">
+        <v>570653.1</v>
+      </c>
+      <c r="M87" s="1">
+        <v>574608.58</v>
+      </c>
+      <c r="N87" s="1">
+        <v>1.17</v>
+      </c>
+      <c r="O87">
+        <v>1</v>
+      </c>
+      <c r="Z87" t="s">
+        <v>267</v>
+      </c>
+    </row>
+    <row r="88" spans="1:26">
+      <c r="A88" t="s">
+        <v>271</v>
+      </c>
+      <c r="B88" s="1">
+        <v>132000.0</v>
+      </c>
+      <c r="C88" s="1">
+        <v>100.39384862</v>
+      </c>
+      <c r="D88" s="1">
+        <v>99.973</v>
+      </c>
+      <c r="E88" t="s">
+        <v>8</v>
+      </c>
+      <c r="F88">
+        <v>1.0</v>
+      </c>
+      <c r="G88" s="1">
+        <v>131964.36</v>
+      </c>
+      <c r="H88" s="1">
+        <v>2436.07</v>
+      </c>
+      <c r="I88" s="1">
+        <v>1.8460059973769</v>
+      </c>
+      <c r="J88">
+        <v>0.0</v>
+      </c>
+      <c r="K88" t="s">
+        <v>272</v>
+      </c>
+      <c r="L88" s="1">
+        <v>132519.88</v>
+      </c>
+      <c r="M88" s="1">
+        <v>134400.43</v>
+      </c>
+      <c r="N88" s="1">
+        <v>0.27</v>
+      </c>
+      <c r="O88">
+        <v>1</v>
+      </c>
+      <c r="Z88" t="s">
+        <v>270</v>
+      </c>
+    </row>
+    <row r="89" spans="1:26">
+      <c r="A89" t="s">
+        <v>274</v>
+      </c>
+      <c r="B89" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C89" s="1">
+        <v>99.37575837</v>
+      </c>
+      <c r="D89" s="1">
+        <v>99.766</v>
+      </c>
+      <c r="E89" t="s">
+        <v>8</v>
+      </c>
+      <c r="F89">
+        <v>1.0</v>
+      </c>
+      <c r="G89" s="1">
+        <v>99766.0</v>
+      </c>
+      <c r="H89" s="1">
+        <v>-215.58</v>
+      </c>
+      <c r="I89" s="1">
+        <v>-0.21608564039853</v>
+      </c>
+      <c r="J89">
+        <v>0.0</v>
+      </c>
+      <c r="K89">
+        <v>174.66</v>
+      </c>
+      <c r="L89" s="1">
+        <v>99375.76</v>
+      </c>
+      <c r="M89" s="1">
+        <v>99550.42</v>
+      </c>
+      <c r="N89" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="O89">
+        <v>1</v>
+      </c>
+      <c r="Z89" t="s">
+        <v>273</v>
+      </c>
+    </row>
+    <row r="90" spans="1:26">
+      <c r="A90" t="s">
+        <v>276</v>
+      </c>
+      <c r="B90" s="1">
+        <v>135000.0</v>
+      </c>
+      <c r="C90" s="1">
+        <v>98.57790192</v>
+      </c>
+      <c r="D90" s="1">
+        <v>104.002956</v>
+      </c>
+      <c r="E90" t="s">
+        <v>8</v>
+      </c>
+      <c r="F90">
+        <v>1.0</v>
+      </c>
+      <c r="G90" s="1">
+        <v>140403.99</v>
+      </c>
+      <c r="H90" s="1">
+        <v>-6178.2</v>
+      </c>
+      <c r="I90" s="1">
+        <v>-4.4003022991013</v>
+      </c>
+      <c r="J90">
+        <v>0.0</v>
+      </c>
+      <c r="K90" t="s">
+        <v>277</v>
+      </c>
+      <c r="L90" s="1">
+        <v>133080.16</v>
+      </c>
+      <c r="M90" s="1">
+        <v>134225.79</v>
+      </c>
+      <c r="N90" s="1">
+        <v>0.27</v>
+      </c>
+      <c r="O90">
+        <v>1</v>
+      </c>
+      <c r="Z90" t="s">
+        <v>275</v>
+      </c>
+    </row>
+    <row r="91" spans="1:26">
+      <c r="A91" t="s">
+        <v>279</v>
+      </c>
+      <c r="B91" s="1">
+        <v>370000.0</v>
+      </c>
+      <c r="C91" s="1">
+        <v>78.314</v>
+      </c>
+      <c r="D91" s="1">
+        <v>83.324986</v>
+      </c>
+      <c r="E91" t="s">
+        <v>8</v>
+      </c>
+      <c r="F91">
+        <v>1.0</v>
+      </c>
+      <c r="G91" s="1">
+        <v>308302.45</v>
+      </c>
+      <c r="H91" s="1">
+        <v>-12083.39</v>
+      </c>
+      <c r="I91" s="1">
+        <v>-3.9193298658509</v>
+      </c>
+      <c r="J91">
+        <v>0.0</v>
+      </c>
+      <c r="K91" t="s">
+        <v>280</v>
+      </c>
+      <c r="L91" s="1">
+        <v>289761.8</v>
+      </c>
+      <c r="M91" s="1">
+        <v>296219.06</v>
+      </c>
+      <c r="N91" s="1">
+        <v>0.6</v>
+      </c>
+      <c r="O91">
+        <v>1</v>
+      </c>
+      <c r="Z91" t="s">
+        <v>278</v>
+      </c>
+    </row>
+    <row r="92" spans="1:26">
+      <c r="A92" t="s">
+        <v>282</v>
+      </c>
+      <c r="B92" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="C92" s="1">
+        <v>94.05193964</v>
+      </c>
+      <c r="D92" s="1">
+        <v>94.882578</v>
+      </c>
+      <c r="E92" t="s">
+        <v>8</v>
+      </c>
+      <c r="F92">
+        <v>1.0</v>
+      </c>
+      <c r="G92" s="1">
+        <v>474412.89</v>
+      </c>
+      <c r="H92" s="1">
+        <v>-1882.64</v>
+      </c>
+      <c r="I92" s="1">
+        <v>-0.39683576051233</v>
+      </c>
+      <c r="J92">
+        <v>0.0</v>
+      </c>
+      <c r="K92" t="s">
+        <v>283</v>
+      </c>
+      <c r="L92" s="1">
+        <v>470259.7</v>
+      </c>
+      <c r="M92" s="1">
+        <v>472530.25</v>
+      </c>
+      <c r="N92" s="1">
+        <v>0.96</v>
+      </c>
+      <c r="O92">
+        <v>1</v>
+      </c>
+      <c r="Z92" t="s">
+        <v>281</v>
+      </c>
+    </row>
+    <row r="93" spans="1:26">
+      <c r="A93" t="s">
+        <v>285</v>
+      </c>
+      <c r="B93" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="C93" s="1">
+        <v>91.87648163</v>
+      </c>
+      <c r="D93" s="1">
+        <v>99.086382</v>
+      </c>
+      <c r="E93" t="s">
+        <v>8</v>
+      </c>
+      <c r="F93">
+        <v>1.0</v>
+      </c>
+      <c r="G93" s="1">
+        <v>495431.91</v>
+      </c>
+      <c r="H93" s="1">
+        <v>-26213.89</v>
+      </c>
+      <c r="I93" s="1">
+        <v>-5.291118612041</v>
+      </c>
+      <c r="J93">
+        <v>0.0</v>
+      </c>
+      <c r="K93" t="s">
+        <v>286</v>
+      </c>
+      <c r="L93" s="1">
+        <v>459382.4</v>
+      </c>
+      <c r="M93" s="1">
+        <v>469218.02</v>
+      </c>
+      <c r="N93" s="1">
+        <v>0.95</v>
+      </c>
+      <c r="O93">
+        <v>1</v>
+      </c>
+      <c r="Z93" t="s">
+        <v>284</v>
+      </c>
+    </row>
+    <row r="94" spans="1:26">
+      <c r="A94" t="s">
+        <v>288</v>
+      </c>
+      <c r="B94" s="1">
+        <v>700000.0</v>
+      </c>
+      <c r="C94" s="1">
+        <v>99.01414793</v>
+      </c>
+      <c r="D94" s="1">
+        <v>99.957446</v>
+      </c>
+      <c r="E94" t="s">
+        <v>8</v>
+      </c>
+      <c r="F94">
+        <v>1.0</v>
+      </c>
+      <c r="G94" s="1">
+        <v>699702.12</v>
+      </c>
+      <c r="H94" s="1">
+        <v>-3985.28</v>
+      </c>
+      <c r="I94" s="1">
+        <v>-0.56956808991804</v>
+      </c>
+      <c r="J94">
+        <v>0.0</v>
+      </c>
+      <c r="K94" t="s">
+        <v>289</v>
+      </c>
+      <c r="L94" s="1">
+        <v>693099.03</v>
+      </c>
+      <c r="M94" s="1">
+        <v>695716.84</v>
+      </c>
+      <c r="N94" s="1">
+        <v>1.42</v>
+      </c>
+      <c r="O94">
+        <v>1</v>
+      </c>
+      <c r="Z94" t="s">
+        <v>287</v>
+      </c>
+    </row>
+    <row r="95" spans="1:26">
+      <c r="A95" t="s">
+        <v>291</v>
+      </c>
+      <c r="B95" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C95" s="1">
+        <v>98.15135697</v>
+      </c>
+      <c r="D95" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E95" t="s">
+        <v>8</v>
+      </c>
+      <c r="F95">
+        <v>1.0</v>
+      </c>
+      <c r="G95" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="H95" s="1">
+        <v>524.64</v>
+      </c>
+      <c r="I95" s="1">
+        <v>0.52464</v>
+      </c>
+      <c r="J95">
+        <v>0.0</v>
+      </c>
+      <c r="K95" t="s">
+        <v>292</v>
+      </c>
+      <c r="L95" s="1">
+        <v>98151.35</v>
+      </c>
+      <c r="M95" s="1">
+        <v>100524.64</v>
+      </c>
+      <c r="N95" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="O95">
+        <v>1</v>
+      </c>
+      <c r="Z95" t="s">
+        <v>290</v>
+      </c>
+    </row>
+    <row r="96" spans="1:26">
+      <c r="A96" t="s">
+        <v>294</v>
+      </c>
+      <c r="B96" s="1">
         <v>600000.0</v>
       </c>
-      <c r="D60" s="1">
-[...282 lines deleted...]
-      <c r="O65" s="1">
+      <c r="C96" s="1">
+        <v>103.71270467</v>
+      </c>
+      <c r="D96" s="1">
+        <v>108.334343</v>
+      </c>
+      <c r="E96" t="s">
+        <v>8</v>
+      </c>
+      <c r="F96">
+        <v>1.0</v>
+      </c>
+      <c r="G96" s="1">
+        <v>650006.06</v>
+      </c>
+      <c r="H96" s="1">
+        <v>-22204.92</v>
+      </c>
+      <c r="I96" s="1">
+        <v>-3.4161096898081</v>
+      </c>
+      <c r="J96">
+        <v>0.0</v>
+      </c>
+      <c r="K96" t="s">
+        <v>295</v>
+      </c>
+      <c r="L96" s="1">
+        <v>622276.22</v>
+      </c>
+      <c r="M96" s="1">
+        <v>627801.14</v>
+      </c>
+      <c r="N96" s="1">
+        <v>1.28</v>
+      </c>
+      <c r="O96">
+        <v>1</v>
+      </c>
+      <c r="Z96" t="s">
+        <v>293</v>
+      </c>
+    </row>
+    <row r="97" spans="1:26">
+      <c r="A97" t="s">
+        <v>297</v>
+      </c>
+      <c r="B97" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="C97" s="1">
+        <v>98.09919277</v>
+      </c>
+      <c r="D97" s="1">
+        <v>98.642</v>
+      </c>
+      <c r="E97" t="s">
+        <v>8</v>
+      </c>
+      <c r="F97">
+        <v>1.0</v>
+      </c>
+      <c r="G97" s="1">
+        <v>295926.0</v>
+      </c>
+      <c r="H97" s="1">
+        <v>-441.78</v>
+      </c>
+      <c r="I97" s="1">
+        <v>-0.14928732183046</v>
+      </c>
+      <c r="J97">
+        <v>0.0</v>
+      </c>
+      <c r="K97" t="s">
+        <v>298</v>
+      </c>
+      <c r="L97" s="1">
+        <v>294297.58</v>
+      </c>
+      <c r="M97" s="1">
+        <v>295484.22</v>
+      </c>
+      <c r="N97" s="1">
         <v>0.6</v>
       </c>
-      <c r="P65">
-[...210 lines deleted...]
-      <c r="C70" s="1">
+      <c r="O97">
+        <v>1</v>
+      </c>
+      <c r="Z97" t="s">
+        <v>296</v>
+      </c>
+    </row>
+    <row r="98" spans="1:26">
+      <c r="A98" t="s">
+        <v>300</v>
+      </c>
+      <c r="B98" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C98" s="1">
+        <v>91.08661224</v>
+      </c>
+      <c r="D98" s="1">
+        <v>89.22416</v>
+      </c>
+      <c r="E98" t="s">
+        <v>8</v>
+      </c>
+      <c r="F98">
+        <v>1.0</v>
+      </c>
+      <c r="G98" s="1">
+        <v>178448.32</v>
+      </c>
+      <c r="H98" s="1">
+        <v>4579.7</v>
+      </c>
+      <c r="I98" s="1">
+        <v>2.5664012975858</v>
+      </c>
+      <c r="J98">
+        <v>0.0</v>
+      </c>
+      <c r="K98">
+        <v>854.79</v>
+      </c>
+      <c r="L98" s="1">
+        <v>182173.23</v>
+      </c>
+      <c r="M98" s="1">
+        <v>183028.02</v>
+      </c>
+      <c r="N98" s="1">
+        <v>0.37</v>
+      </c>
+      <c r="O98">
+        <v>1</v>
+      </c>
+      <c r="Z98" t="s">
+        <v>299</v>
+      </c>
+    </row>
+    <row r="99" spans="1:26">
+      <c r="A99" t="s">
+        <v>302</v>
+      </c>
+      <c r="B99" s="1">
         <v>100000.0</v>
       </c>
-      <c r="D70" s="1">
-[...32 lines deleted...]
-      <c r="O70" s="1">
+      <c r="C99" s="1">
+        <v>98.50335253</v>
+      </c>
+      <c r="D99" s="1">
+        <v>99.75655</v>
+      </c>
+      <c r="E99" t="s">
+        <v>8</v>
+      </c>
+      <c r="F99">
+        <v>1.0</v>
+      </c>
+      <c r="G99" s="1">
+        <v>99756.55</v>
+      </c>
+      <c r="H99" s="1">
+        <v>526.94</v>
+      </c>
+      <c r="I99" s="1">
+        <v>0.52822596611451</v>
+      </c>
+      <c r="J99">
+        <v>0.0</v>
+      </c>
+      <c r="K99" t="s">
+        <v>303</v>
+      </c>
+      <c r="L99" s="1">
+        <v>98503.35</v>
+      </c>
+      <c r="M99" s="1">
+        <v>100283.49</v>
+      </c>
+      <c r="N99" s="1">
         <v>0.2</v>
       </c>
-      <c r="P70">
-[...1354 lines deleted...]
-      <c r="A98" t="s">
+      <c r="O99">
+        <v>1</v>
+      </c>
+      <c r="Z99" t="s">
         <v>301</v>
       </c>
-      <c r="B98" t="s">
-[...95 lines deleted...]
-    <row r="100" spans="1:16">
+    </row>
+    <row r="100" spans="1:26">
       <c r="A100" t="s">
         <v>305</v>
       </c>
-      <c r="B100" t="s">
+      <c r="B100" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C100" s="1">
+        <v>101.84681141</v>
+      </c>
+      <c r="D100" s="1">
+        <v>107.36234</v>
+      </c>
+      <c r="E100" t="s">
+        <v>8</v>
+      </c>
+      <c r="F100">
+        <v>1.0</v>
+      </c>
+      <c r="G100" s="1">
+        <v>107362.34</v>
+      </c>
+      <c r="H100" s="1">
+        <v>-4068.95</v>
+      </c>
+      <c r="I100" s="1">
+        <v>-3.7899229841674</v>
+      </c>
+      <c r="J100">
+        <v>0.0</v>
+      </c>
+      <c r="K100" t="s">
         <v>306</v>
       </c>
-      <c r="C100" s="1">
-[...27 lines deleted...]
-        <v>307</v>
+      <c r="L100" s="1">
+        <v>101846.81</v>
       </c>
       <c r="M100" s="1">
-        <v>98308.57</v>
+        <v>103293.39</v>
       </c>
       <c r="N100" s="1">
-        <v>99923.3</v>
-[...1 lines deleted...]
-      <c r="O100" s="1">
         <v>0.21</v>
       </c>
-      <c r="P100">
-[...3 lines deleted...]
-    <row r="101" spans="1:16">
+      <c r="O100">
+        <v>1</v>
+      </c>
+      <c r="Z100" t="s">
+        <v>304</v>
+      </c>
+    </row>
+    <row r="101" spans="1:26">
       <c r="A101" t="s">
         <v>308</v>
       </c>
-      <c r="B101" t="s">
+      <c r="B101" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="C101" s="1">
+        <v>101.19982931</v>
+      </c>
+      <c r="D101" s="1">
+        <v>103.74867</v>
+      </c>
+      <c r="E101" t="s">
+        <v>8</v>
+      </c>
+      <c r="F101">
+        <v>1.0</v>
+      </c>
+      <c r="G101" s="1">
+        <v>311246.01</v>
+      </c>
+      <c r="H101" s="1">
+        <v>2660.33</v>
+      </c>
+      <c r="I101" s="1">
+        <v>0.85473545508262</v>
+      </c>
+      <c r="J101">
+        <v>0.0</v>
+      </c>
+      <c r="K101" t="s">
         <v>309</v>
       </c>
-      <c r="C101" s="1">
-[...27 lines deleted...]
-        <v>310</v>
+      <c r="L101" s="1">
+        <v>303599.49</v>
       </c>
       <c r="M101" s="1">
-        <v>101350.39</v>
+        <v>313906.34</v>
       </c>
       <c r="N101" s="1">
-        <v>102566.83</v>
-[...8 lines deleted...]
-    <row r="102" spans="1:16">
+        <v>0.64</v>
+      </c>
+      <c r="O101">
+        <v>1</v>
+      </c>
+      <c r="Z101" t="s">
+        <v>307</v>
+      </c>
+    </row>
+    <row r="102" spans="1:26">
       <c r="A102" t="s">
         <v>311</v>
       </c>
-      <c r="B102" t="s">
+      <c r="B102" s="1">
+        <v>150000.0</v>
+      </c>
+      <c r="C102" s="1">
+        <v>102.21385935</v>
+      </c>
+      <c r="D102" s="1">
+        <v>106.489533</v>
+      </c>
+      <c r="E102" t="s">
+        <v>8</v>
+      </c>
+      <c r="F102">
+        <v>1.0</v>
+      </c>
+      <c r="G102" s="1">
+        <v>159734.3</v>
+      </c>
+      <c r="H102" s="1">
+        <v>-733.03</v>
+      </c>
+      <c r="I102" s="1">
+        <v>-0.45890582047813</v>
+      </c>
+      <c r="J102">
+        <v>0.0</v>
+      </c>
+      <c r="K102" t="s">
         <v>312</v>
       </c>
-      <c r="C102" s="1">
-[...27 lines deleted...]
-        <v>313</v>
+      <c r="L102" s="1">
+        <v>153320.79</v>
       </c>
       <c r="M102" s="1">
-        <v>303355.67</v>
+        <v>159001.27</v>
       </c>
       <c r="N102" s="1">
-        <v>312950.53</v>
-[...8 lines deleted...]
-    <row r="103" spans="1:16">
+        <v>0.32</v>
+      </c>
+      <c r="O102">
+        <v>1</v>
+      </c>
+      <c r="Z102" t="s">
+        <v>310</v>
+      </c>
+    </row>
+    <row r="103" spans="1:26">
       <c r="A103" t="s">
         <v>314</v>
       </c>
-      <c r="B103" t="s">
+      <c r="B103" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="C103" s="1">
+        <v>105.93877818</v>
+      </c>
+      <c r="D103" s="1">
+        <v>110.013816</v>
+      </c>
+      <c r="E103" t="s">
+        <v>8</v>
+      </c>
+      <c r="F103">
+        <v>1.0</v>
+      </c>
+      <c r="G103" s="1">
+        <v>550069.08</v>
+      </c>
+      <c r="H103" s="1">
+        <v>-17971.08</v>
+      </c>
+      <c r="I103" s="1">
+        <v>-3.2670587483303</v>
+      </c>
+      <c r="J103">
+        <v>0.0</v>
+      </c>
+      <c r="K103" t="s">
         <v>315</v>
       </c>
-      <c r="C103" s="1">
-[...27 lines deleted...]
-        <v>316</v>
+      <c r="L103" s="1">
+        <v>529693.89</v>
       </c>
       <c r="M103" s="1">
-        <v>153355.99</v>
+        <v>532098.0</v>
       </c>
       <c r="N103" s="1">
-        <v>158626.54</v>
-[...8 lines deleted...]
-    <row r="104" spans="1:16">
+        <v>1.08</v>
+      </c>
+      <c r="O103">
+        <v>1</v>
+      </c>
+      <c r="Z103" t="s">
+        <v>313</v>
+      </c>
+    </row>
+    <row r="104" spans="1:26">
       <c r="A104" t="s">
         <v>317</v>
       </c>
-      <c r="B104" t="s">
+      <c r="B104" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="C104" s="1">
+        <v>93.901</v>
+      </c>
+      <c r="D104" s="1">
+        <v>104.270342</v>
+      </c>
+      <c r="E104" t="s">
+        <v>8</v>
+      </c>
+      <c r="F104">
+        <v>1.0</v>
+      </c>
+      <c r="G104" s="1">
+        <v>625622.05</v>
+      </c>
+      <c r="H104" s="1">
+        <v>-49936.6</v>
+      </c>
+      <c r="I104" s="1">
+        <v>-7.9819117628607</v>
+      </c>
+      <c r="J104">
+        <v>0.0</v>
+      </c>
+      <c r="K104" t="s">
         <v>318</v>
       </c>
-      <c r="C104" s="1">
-[...27 lines deleted...]
-        <v>319</v>
+      <c r="L104" s="1">
+        <v>563406.0</v>
       </c>
       <c r="M104" s="1">
-        <v>529224.29</v>
+        <v>575685.45</v>
       </c>
       <c r="N104" s="1">
-        <v>530226.0</v>
-[...8 lines deleted...]
-    <row r="105" spans="1:16">
+        <v>1.17</v>
+      </c>
+      <c r="O104">
+        <v>1</v>
+      </c>
+      <c r="Z104" t="s">
+        <v>316</v>
+      </c>
+    </row>
+    <row r="105" spans="1:26">
       <c r="A105" t="s">
         <v>320</v>
       </c>
-      <c r="B105" t="s">
+      <c r="B105" s="1">
+        <v>285000.0</v>
+      </c>
+      <c r="C105" s="1">
+        <v>98.15602339</v>
+      </c>
+      <c r="D105" s="1">
+        <v>97.791014</v>
+      </c>
+      <c r="E105" t="s">
+        <v>8</v>
+      </c>
+      <c r="F105">
+        <v>1.0</v>
+      </c>
+      <c r="G105" s="1">
+        <v>278704.39</v>
+      </c>
+      <c r="H105" s="1">
+        <v>3886.37</v>
+      </c>
+      <c r="I105" s="1">
+        <v>1.3944416160793</v>
+      </c>
+      <c r="J105">
+        <v>0.0</v>
+      </c>
+      <c r="K105" t="s">
         <v>321</v>
       </c>
-      <c r="C105" s="1">
-[...27 lines deleted...]
-        <v>322</v>
+      <c r="L105" s="1">
+        <v>279744.66</v>
       </c>
       <c r="M105" s="1">
-        <v>560535.0</v>
+        <v>282590.76</v>
       </c>
       <c r="N105" s="1">
-        <v>571778.84</v>
-[...8 lines deleted...]
-    <row r="106" spans="1:16">
+        <v>0.58</v>
+      </c>
+      <c r="O105">
+        <v>1</v>
+      </c>
+      <c r="Z105" t="s">
+        <v>319</v>
+      </c>
+    </row>
+    <row r="106" spans="1:26">
       <c r="A106" t="s">
         <v>323</v>
       </c>
-      <c r="B106" t="s">
+      <c r="B106" s="1">
+        <v>365000.0</v>
+      </c>
+      <c r="C106" s="1">
+        <v>101.53154758</v>
+      </c>
+      <c r="D106" s="1">
+        <v>105.094956</v>
+      </c>
+      <c r="E106" t="s">
+        <v>8</v>
+      </c>
+      <c r="F106">
+        <v>1.0</v>
+      </c>
+      <c r="G106" s="1">
+        <v>383596.59</v>
+      </c>
+      <c r="H106" s="1">
+        <v>52.31</v>
+      </c>
+      <c r="I106" s="1">
+        <v>0.013636721848857</v>
+      </c>
+      <c r="J106">
+        <v>0.0</v>
+      </c>
+      <c r="K106" t="s">
         <v>324</v>
       </c>
-      <c r="C106" s="1">
-[...27 lines deleted...]
-        <v>325</v>
+      <c r="L106" s="1">
+        <v>370590.15</v>
       </c>
       <c r="M106" s="1">
-        <v>279292.43</v>
+        <v>383648.9</v>
       </c>
       <c r="N106" s="1">
-        <v>281892.57</v>
-[...8 lines deleted...]
-    <row r="107" spans="1:16">
+        <v>0.78</v>
+      </c>
+      <c r="O106">
+        <v>1</v>
+      </c>
+      <c r="Z106" t="s">
+        <v>322</v>
+      </c>
+    </row>
+    <row r="107" spans="1:26">
       <c r="A107" t="s">
         <v>326</v>
       </c>
-      <c r="B107" t="s">
+      <c r="B107" s="1">
+        <v>295000.0</v>
+      </c>
+      <c r="C107" s="1">
+        <v>102.709</v>
+      </c>
+      <c r="D107" s="1">
+        <v>105.485329</v>
+      </c>
+      <c r="E107" t="s">
+        <v>8</v>
+      </c>
+      <c r="F107">
+        <v>1.0</v>
+      </c>
+      <c r="G107" s="1">
+        <v>311181.72</v>
+      </c>
+      <c r="H107" s="1">
+        <v>-6394.78</v>
+      </c>
+      <c r="I107" s="1">
+        <v>-2.0549986033884</v>
+      </c>
+      <c r="J107">
+        <v>0.0</v>
+      </c>
+      <c r="K107" t="s">
         <v>327</v>
       </c>
-      <c r="C107" s="1">
-[...27 lines deleted...]
-        <v>328</v>
+      <c r="L107" s="1">
+        <v>302991.55</v>
       </c>
       <c r="M107" s="1">
-        <v>369674.64</v>
+        <v>304786.94</v>
       </c>
       <c r="N107" s="1">
-        <v>381919.64</v>
-[...8 lines deleted...]
-    <row r="108" spans="1:16">
+        <v>0.62</v>
+      </c>
+      <c r="O107">
+        <v>1</v>
+      </c>
+      <c r="Z107" t="s">
+        <v>325</v>
+      </c>
+    </row>
+    <row r="108" spans="1:26">
       <c r="A108" t="s">
         <v>329</v>
       </c>
-      <c r="B108" t="s">
+      <c r="B108" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C108" s="1">
+        <v>100.03264987</v>
+      </c>
+      <c r="D108" s="1">
+        <v>99.616</v>
+      </c>
+      <c r="E108" t="s">
+        <v>8</v>
+      </c>
+      <c r="F108">
+        <v>1.0</v>
+      </c>
+      <c r="G108" s="1">
+        <v>199232.0</v>
+      </c>
+      <c r="H108" s="1">
+        <v>1925.77</v>
+      </c>
+      <c r="I108" s="1">
+        <v>0.96659673144876</v>
+      </c>
+      <c r="J108">
+        <v>0.0</v>
+      </c>
+      <c r="K108" t="s">
         <v>330</v>
       </c>
-      <c r="C108" s="1">
-[...27 lines deleted...]
-        <v>331</v>
+      <c r="L108" s="1">
+        <v>200065.3</v>
       </c>
       <c r="M108" s="1">
-        <v>300790.85</v>
+        <v>201157.77</v>
       </c>
       <c r="N108" s="1">
-        <v>301900.73</v>
-[...8 lines deleted...]
-    <row r="109" spans="1:16">
+        <v>0.41</v>
+      </c>
+      <c r="O108">
+        <v>1</v>
+      </c>
+      <c r="Z108" t="s">
+        <v>328</v>
+      </c>
+    </row>
+    <row r="109" spans="1:26">
       <c r="A109" t="s">
         <v>332</v>
       </c>
-      <c r="B109" t="s">
+      <c r="B109" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C109" s="1">
+        <v>98.61836505</v>
+      </c>
+      <c r="D109" s="1">
+        <v>100.292605</v>
+      </c>
+      <c r="E109" t="s">
+        <v>8</v>
+      </c>
+      <c r="F109">
+        <v>1.0</v>
+      </c>
+      <c r="G109" s="1">
+        <v>200585.21</v>
+      </c>
+      <c r="H109" s="1">
+        <v>2650.15</v>
+      </c>
+      <c r="I109" s="1">
+        <v>1.3212090761826</v>
+      </c>
+      <c r="J109">
+        <v>0.0</v>
+      </c>
+      <c r="K109" t="s">
         <v>333</v>
       </c>
-      <c r="C109" s="1">
-[...27 lines deleted...]
-        <v>675.34</v>
+      <c r="L109" s="1">
+        <v>197236.73</v>
       </c>
       <c r="M109" s="1">
-        <v>199489.7</v>
+        <v>203235.36</v>
       </c>
       <c r="N109" s="1">
-        <v>200165.04</v>
-[...1 lines deleted...]
-      <c r="O109" s="1">
         <v>0.41</v>
       </c>
-      <c r="P109">
-[...3 lines deleted...]
-    <row r="110" spans="1:16">
+      <c r="O109">
+        <v>1</v>
+      </c>
+      <c r="Z109" t="s">
+        <v>331</v>
+      </c>
+    </row>
+    <row r="110" spans="1:26">
       <c r="A110" t="s">
+        <v>335</v>
+      </c>
+      <c r="B110" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="C110" s="1">
+        <v>101.37629215</v>
+      </c>
+      <c r="D110" s="1">
+        <v>106.064042</v>
+      </c>
+      <c r="E110" t="s">
+        <v>8</v>
+      </c>
+      <c r="F110">
+        <v>1.0</v>
+      </c>
+      <c r="G110" s="1">
+        <v>530320.21</v>
+      </c>
+      <c r="H110" s="1">
+        <v>-18866.83</v>
+      </c>
+      <c r="I110" s="1">
+        <v>-3.5576298327382</v>
+      </c>
+      <c r="J110">
+        <v>0.0</v>
+      </c>
+      <c r="K110" t="s">
+        <v>336</v>
+      </c>
+      <c r="L110" s="1">
+        <v>506881.46</v>
+      </c>
+      <c r="M110" s="1">
+        <v>511453.38</v>
+      </c>
+      <c r="N110" s="1">
+        <v>1.04</v>
+      </c>
+      <c r="O110">
+        <v>1</v>
+      </c>
+      <c r="Z110" t="s">
         <v>334</v>
       </c>
-      <c r="B110" t="s">
-[...45 lines deleted...]
-    <row r="111" spans="1:16">
+    </row>
+    <row r="111" spans="1:26">
       <c r="A111" t="s">
+        <v>338</v>
+      </c>
+      <c r="B111" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C111" s="1">
+        <v>100.51403349</v>
+      </c>
+      <c r="D111" s="1">
+        <v>99.297</v>
+      </c>
+      <c r="E111" t="s">
+        <v>8</v>
+      </c>
+      <c r="F111">
+        <v>1.0</v>
+      </c>
+      <c r="G111" s="1">
+        <v>99297.0</v>
+      </c>
+      <c r="H111" s="1">
+        <v>2187.92</v>
+      </c>
+      <c r="I111" s="1">
+        <v>2.2034099721039</v>
+      </c>
+      <c r="J111">
+        <v>0.0</v>
+      </c>
+      <c r="K111">
+        <v>970.89</v>
+      </c>
+      <c r="L111" s="1">
+        <v>100514.03</v>
+      </c>
+      <c r="M111" s="1">
+        <v>101484.92</v>
+      </c>
+      <c r="N111" s="1">
+        <v>0.21</v>
+      </c>
+      <c r="O111">
+        <v>1</v>
+      </c>
+      <c r="Z111" t="s">
         <v>337</v>
       </c>
-      <c r="B111" t="s">
-[...45 lines deleted...]
-    <row r="112" spans="1:16">
+    </row>
+    <row r="112" spans="1:26">
       <c r="A112" t="s">
         <v>340</v>
       </c>
-      <c r="B112" t="s">
-        <v>341</v>
+      <c r="B112" s="1">
+        <v>100000.0</v>
       </c>
       <c r="C112" s="1">
-        <v>100000.0</v>
+        <v>100.80894528</v>
       </c>
       <c r="D112" s="1">
-        <v>100.37854251</v>
-[...8 lines deleted...]
-        <v>1.0</v>
+        <v>100.24168</v>
+      </c>
+      <c r="E112" t="s">
+        <v>8</v>
+      </c>
+      <c r="F112">
+        <v>1.0</v>
+      </c>
+      <c r="G112" s="1">
+        <v>100241.68</v>
       </c>
       <c r="H112" s="1">
-        <v>99297.0</v>
+        <v>1343.98</v>
       </c>
       <c r="I112" s="1">
-        <v>1858.25</v>
-[...2 lines deleted...]
-        <v>1.871405984068</v>
+        <v>1.3407397002923</v>
+      </c>
+      <c r="J112">
+        <v>0.0</v>
       </c>
       <c r="K112">
-        <v>0.0</v>
-[...1 lines deleted...]
-      <c r="L112">
         <v>776.71</v>
       </c>
+      <c r="L112" s="1">
+        <v>100808.95</v>
+      </c>
       <c r="M112" s="1">
-        <v>100378.54</v>
+        <v>101585.66</v>
       </c>
       <c r="N112" s="1">
-        <v>101155.25</v>
-[...1 lines deleted...]
-      <c r="O112" s="1">
         <v>0.21</v>
       </c>
-      <c r="P112">
-[...3 lines deleted...]
-    <row r="113" spans="1:16">
+      <c r="O112">
+        <v>1</v>
+      </c>
+      <c r="Z112" t="s">
+        <v>339</v>
+      </c>
+    </row>
+    <row r="113" spans="1:26">
       <c r="A113" t="s">
         <v>342</v>
       </c>
-      <c r="B113" t="s">
+      <c r="B113" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C113" s="1">
+        <v>100.12636801</v>
+      </c>
+      <c r="D113" s="1">
+        <v>99.884</v>
+      </c>
+      <c r="E113" t="s">
+        <v>8</v>
+      </c>
+      <c r="F113">
+        <v>1.0</v>
+      </c>
+      <c r="G113" s="1">
+        <v>99884.0</v>
+      </c>
+      <c r="H113" s="1">
+        <v>1275.24</v>
+      </c>
+      <c r="I113" s="1">
+        <v>1.2767209963558</v>
+      </c>
+      <c r="J113">
+        <v>0.0</v>
+      </c>
+      <c r="K113" t="s">
         <v>343</v>
       </c>
-      <c r="C113" s="1">
+      <c r="L113" s="1">
+        <v>100126.36</v>
+      </c>
+      <c r="M113" s="1">
+        <v>101159.24</v>
+      </c>
+      <c r="N113" s="1">
+        <v>0.21</v>
+      </c>
+      <c r="O113">
+        <v>1</v>
+      </c>
+      <c r="Z113" t="s">
+        <v>341</v>
+      </c>
+    </row>
+    <row r="114" spans="1:26">
+      <c r="A114" t="s">
+        <v>345</v>
+      </c>
+      <c r="B114" s="1">
         <v>100000.0</v>
       </c>
-      <c r="D113" s="1">
-[...40 lines deleted...]
-      <c r="A114" t="s">
+      <c r="C114" s="1">
+        <v>96.857474</v>
+      </c>
+      <c r="D114" s="1">
+        <v>97.65639</v>
+      </c>
+      <c r="E114" t="s">
+        <v>8</v>
+      </c>
+      <c r="F114">
+        <v>1.0</v>
+      </c>
+      <c r="G114" s="1">
+        <v>97656.39</v>
+      </c>
+      <c r="H114" s="1">
+        <v>19.44</v>
+      </c>
+      <c r="I114" s="1">
+        <v>0.019906531461996</v>
+      </c>
+      <c r="J114">
+        <v>0.0</v>
+      </c>
+      <c r="K114">
+        <v>818.36</v>
+      </c>
+      <c r="L114" s="1">
+        <v>96857.47</v>
+      </c>
+      <c r="M114" s="1">
+        <v>97675.83</v>
+      </c>
+      <c r="N114" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="O114">
+        <v>1</v>
+      </c>
+      <c r="Z114" t="s">
         <v>344</v>
       </c>
-      <c r="B114" t="s">
-[...45 lines deleted...]
-    <row r="115" spans="1:16">
+    </row>
+    <row r="115" spans="1:26">
       <c r="A115" t="s">
+        <v>347</v>
+      </c>
+      <c r="B115" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="C115" s="1">
+        <v>85.05486135</v>
+      </c>
+      <c r="D115" s="1">
+        <v>86.56115</v>
+      </c>
+      <c r="E115" t="s">
+        <v>8</v>
+      </c>
+      <c r="F115">
+        <v>1.0</v>
+      </c>
+      <c r="G115" s="1">
+        <v>259683.45</v>
+      </c>
+      <c r="H115" s="1">
+        <v>-1405.85</v>
+      </c>
+      <c r="I115" s="1">
+        <v>-0.54137065723672</v>
+      </c>
+      <c r="J115">
+        <v>0.0</v>
+      </c>
+      <c r="K115" t="s">
+        <v>348</v>
+      </c>
+      <c r="L115" s="1">
+        <v>255164.59</v>
+      </c>
+      <c r="M115" s="1">
+        <v>258277.6</v>
+      </c>
+      <c r="N115" s="1">
+        <v>0.53</v>
+      </c>
+      <c r="O115">
+        <v>1</v>
+      </c>
+      <c r="Z115" t="s">
         <v>346</v>
       </c>
-      <c r="B115" t="s">
-[...45 lines deleted...]
-    <row r="116" spans="1:16">
+    </row>
+    <row r="116" spans="1:26">
       <c r="A116" t="s">
-        <v>348</v>
-[...1 lines deleted...]
-      <c r="B116" t="s">
+        <v>350</v>
+      </c>
+      <c r="B116" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="C116" s="1">
+        <v>97.32984842</v>
+      </c>
+      <c r="D116" s="1">
+        <v>99.507</v>
+      </c>
+      <c r="E116" t="s">
+        <v>8</v>
+      </c>
+      <c r="F116">
+        <v>1.0</v>
+      </c>
+      <c r="G116" s="1">
+        <v>298521.0</v>
+      </c>
+      <c r="H116" s="1">
+        <v>1897.31</v>
+      </c>
+      <c r="I116" s="1">
+        <v>0.63557002689928</v>
+      </c>
+      <c r="J116">
+        <v>0.0</v>
+      </c>
+      <c r="K116" t="s">
+        <v>351</v>
+      </c>
+      <c r="L116" s="1">
+        <v>291989.54</v>
+      </c>
+      <c r="M116" s="1">
+        <v>300418.31</v>
+      </c>
+      <c r="N116" s="1">
+        <v>0.61</v>
+      </c>
+      <c r="O116">
+        <v>1</v>
+      </c>
+      <c r="Z116" t="s">
         <v>349</v>
       </c>
-      <c r="C116" s="1">
-[...42 lines deleted...]
-    <row r="117" spans="1:16">
+    </row>
+    <row r="117" spans="1:26">
       <c r="A117" t="s">
-        <v>351</v>
-[...1 lines deleted...]
-      <c r="B117" t="s">
+        <v>353</v>
+      </c>
+      <c r="B117" s="1">
+        <v>139000.0</v>
+      </c>
+      <c r="C117" s="1">
+        <v>99.54572248</v>
+      </c>
+      <c r="D117" s="1">
+        <v>99.647</v>
+      </c>
+      <c r="E117" t="s">
+        <v>8</v>
+      </c>
+      <c r="F117">
+        <v>1.0</v>
+      </c>
+      <c r="G117" s="1">
+        <v>138509.33</v>
+      </c>
+      <c r="H117" s="1">
+        <v>2532.59</v>
+      </c>
+      <c r="I117" s="1">
+        <v>1.8284616639182</v>
+      </c>
+      <c r="J117">
+        <v>0.0</v>
+      </c>
+      <c r="K117" t="s">
+        <v>354</v>
+      </c>
+      <c r="L117" s="1">
+        <v>138368.55</v>
+      </c>
+      <c r="M117" s="1">
+        <v>141041.92</v>
+      </c>
+      <c r="N117" s="1">
+        <v>0.29</v>
+      </c>
+      <c r="O117">
+        <v>1</v>
+      </c>
+      <c r="Z117" t="s">
         <v>352</v>
       </c>
-      <c r="C117" s="1">
-[...42 lines deleted...]
-    <row r="118" spans="1:16">
+    </row>
+    <row r="118" spans="1:26">
       <c r="A118" t="s">
-        <v>354</v>
-[...1 lines deleted...]
-      <c r="B118" t="s">
+        <v>356</v>
+      </c>
+      <c r="B118" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="C118" s="1">
+        <v>94.50548917</v>
+      </c>
+      <c r="D118" s="1">
+        <v>95.15085</v>
+      </c>
+      <c r="E118" t="s">
+        <v>8</v>
+      </c>
+      <c r="F118">
+        <v>1.0</v>
+      </c>
+      <c r="G118" s="1">
+        <v>475754.25</v>
+      </c>
+      <c r="H118" s="1">
+        <v>-1336.39</v>
+      </c>
+      <c r="I118" s="1">
+        <v>-0.28089922475732</v>
+      </c>
+      <c r="J118">
+        <v>0.0</v>
+      </c>
+      <c r="K118" t="s">
+        <v>357</v>
+      </c>
+      <c r="L118" s="1">
+        <v>472527.45</v>
+      </c>
+      <c r="M118" s="1">
+        <v>474417.86</v>
+      </c>
+      <c r="N118" s="1">
+        <v>0.97</v>
+      </c>
+      <c r="O118">
+        <v>1</v>
+      </c>
+      <c r="Z118" t="s">
         <v>355</v>
       </c>
-      <c r="C118" s="1">
-[...42 lines deleted...]
-    <row r="119" spans="1:16">
+    </row>
+    <row r="119" spans="1:26">
       <c r="A119" t="s">
-        <v>357</v>
-[...1 lines deleted...]
-      <c r="B119" t="s">
+        <v>359</v>
+      </c>
+      <c r="B119" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="C119" s="1">
+        <v>101.27197467</v>
+      </c>
+      <c r="D119" s="1">
+        <v>104.254864</v>
+      </c>
+      <c r="E119" t="s">
+        <v>8</v>
+      </c>
+      <c r="F119">
+        <v>1.0</v>
+      </c>
+      <c r="G119" s="1">
+        <v>521274.32</v>
+      </c>
+      <c r="H119" s="1">
+        <v>1297.84</v>
+      </c>
+      <c r="I119" s="1">
+        <v>0.24897447470652</v>
+      </c>
+      <c r="J119">
+        <v>0.0</v>
+      </c>
+      <c r="K119" t="s">
+        <v>360</v>
+      </c>
+      <c r="L119" s="1">
+        <v>506359.87</v>
+      </c>
+      <c r="M119" s="1">
+        <v>522572.16</v>
+      </c>
+      <c r="N119" s="1">
+        <v>1.06</v>
+      </c>
+      <c r="O119">
+        <v>1</v>
+      </c>
+      <c r="Z119" t="s">
         <v>358</v>
       </c>
-      <c r="C119" s="1">
-[...42 lines deleted...]
-    <row r="120" spans="1:16">
+    </row>
+    <row r="120" spans="1:26">
       <c r="A120" t="s">
-        <v>360</v>
-[...1 lines deleted...]
-      <c r="B120" t="s">
+        <v>362</v>
+      </c>
+      <c r="B120" s="1">
+        <v>415000.0</v>
+      </c>
+      <c r="C120" s="1">
+        <v>69.615</v>
+      </c>
+      <c r="D120" s="1">
+        <v>74.176043</v>
+      </c>
+      <c r="E120" t="s">
+        <v>8</v>
+      </c>
+      <c r="F120">
+        <v>1.0</v>
+      </c>
+      <c r="G120" s="1">
+        <v>307830.58</v>
+      </c>
+      <c r="H120" s="1">
+        <v>-18018.74</v>
+      </c>
+      <c r="I120" s="1">
+        <v>-5.8534600428586</v>
+      </c>
+      <c r="J120">
+        <v>0.0</v>
+      </c>
+      <c r="K120">
+        <v>909.59</v>
+      </c>
+      <c r="L120" s="1">
+        <v>288902.25</v>
+      </c>
+      <c r="M120" s="1">
+        <v>289811.84</v>
+      </c>
+      <c r="N120" s="1">
+        <v>0.59</v>
+      </c>
+      <c r="O120">
+        <v>1</v>
+      </c>
+      <c r="Z120" t="s">
         <v>361</v>
       </c>
-      <c r="C120" s="1">
-[...42 lines deleted...]
-    <row r="121" spans="1:16">
+    </row>
+    <row r="121" spans="1:26">
       <c r="A121" t="s">
+        <v>364</v>
+      </c>
+      <c r="B121" s="1">
+        <v>441000.0</v>
+      </c>
+      <c r="C121" s="1">
+        <v>98.40059292</v>
+      </c>
+      <c r="D121" s="1">
+        <v>99.423503</v>
+      </c>
+      <c r="E121" t="s">
+        <v>8</v>
+      </c>
+      <c r="F121">
+        <v>1.0</v>
+      </c>
+      <c r="G121" s="1">
+        <v>438457.65</v>
+      </c>
+      <c r="H121" s="1">
+        <v>4009.93</v>
+      </c>
+      <c r="I121" s="1">
+        <v>0.91455354924244</v>
+      </c>
+      <c r="J121">
+        <v>0.0</v>
+      </c>
+      <c r="K121" t="s">
+        <v>365</v>
+      </c>
+      <c r="L121" s="1">
+        <v>433946.61</v>
+      </c>
+      <c r="M121" s="1">
+        <v>442467.58</v>
+      </c>
+      <c r="N121" s="1">
+        <v>0.9</v>
+      </c>
+      <c r="O121">
+        <v>1</v>
+      </c>
+      <c r="Z121" t="s">
         <v>363</v>
       </c>
-      <c r="B121" t="s">
-[...45 lines deleted...]
-    <row r="122" spans="1:16">
+    </row>
+    <row r="122" spans="1:26">
       <c r="A122" t="s">
-        <v>365</v>
-[...1 lines deleted...]
-      <c r="B122" t="s">
+        <v>367</v>
+      </c>
+      <c r="B122" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="C122" s="1">
+        <v>99.34723863</v>
+      </c>
+      <c r="D122" s="1">
+        <v>99.815013</v>
+      </c>
+      <c r="E122" t="s">
+        <v>8</v>
+      </c>
+      <c r="F122">
+        <v>1.0</v>
+      </c>
+      <c r="G122" s="1">
+        <v>399260.05</v>
+      </c>
+      <c r="H122" s="1">
+        <v>8868.63</v>
+      </c>
+      <c r="I122" s="1">
+        <v>2.2212665654878</v>
+      </c>
+      <c r="J122">
+        <v>0.0</v>
+      </c>
+      <c r="K122" t="s">
+        <v>368</v>
+      </c>
+      <c r="L122" s="1">
+        <v>397388.95</v>
+      </c>
+      <c r="M122" s="1">
+        <v>408128.68</v>
+      </c>
+      <c r="N122" s="1">
+        <v>0.83</v>
+      </c>
+      <c r="O122">
+        <v>1</v>
+      </c>
+      <c r="Z122" t="s">
         <v>366</v>
       </c>
-      <c r="C122" s="1">
-[...42 lines deleted...]
-    <row r="123" spans="1:16">
+    </row>
+    <row r="123" spans="1:26">
       <c r="A123" t="s">
-        <v>368</v>
-[...1 lines deleted...]
-      <c r="B123" t="s">
+        <v>370</v>
+      </c>
+      <c r="B123" s="1">
+        <v>362000.0</v>
+      </c>
+      <c r="C123" s="1">
+        <v>100.4555873</v>
+      </c>
+      <c r="D123" s="1">
+        <v>99.888</v>
+      </c>
+      <c r="E123" t="s">
+        <v>8</v>
+      </c>
+      <c r="F123">
+        <v>1.0</v>
+      </c>
+      <c r="G123" s="1">
+        <v>361594.56</v>
+      </c>
+      <c r="H123" s="1">
+        <v>2362.12</v>
+      </c>
+      <c r="I123" s="1">
+        <v>0.65325097811206</v>
+      </c>
+      <c r="J123">
+        <v>0.0</v>
+      </c>
+      <c r="K123">
+        <v>307.45</v>
+      </c>
+      <c r="L123" s="1">
+        <v>363649.23</v>
+      </c>
+      <c r="M123" s="1">
+        <v>363956.68</v>
+      </c>
+      <c r="N123" s="1">
+        <v>0.74</v>
+      </c>
+      <c r="O123">
+        <v>1</v>
+      </c>
+      <c r="Z123" t="s">
         <v>369</v>
       </c>
-      <c r="C123" s="1">
-[...42 lines deleted...]
-    <row r="124" spans="1:16">
+    </row>
+    <row r="124" spans="1:26">
       <c r="A124" t="s">
+        <v>372</v>
+      </c>
+      <c r="B124" s="1">
+        <v>130000.0</v>
+      </c>
+      <c r="C124" s="1">
+        <v>102.37416693</v>
+      </c>
+      <c r="D124" s="1">
+        <v>105.578454</v>
+      </c>
+      <c r="E124" t="s">
+        <v>8</v>
+      </c>
+      <c r="F124">
+        <v>1.0</v>
+      </c>
+      <c r="G124" s="1">
+        <v>137251.99</v>
+      </c>
+      <c r="H124" s="1">
+        <v>1117.24</v>
+      </c>
+      <c r="I124" s="1">
+        <v>0.81400641258462</v>
+      </c>
+      <c r="J124">
+        <v>0.0</v>
+      </c>
+      <c r="K124" t="s">
+        <v>373</v>
+      </c>
+      <c r="L124" s="1">
+        <v>133086.42</v>
+      </c>
+      <c r="M124" s="1">
+        <v>138369.23</v>
+      </c>
+      <c r="N124" s="1">
+        <v>0.28</v>
+      </c>
+      <c r="O124">
+        <v>1</v>
+      </c>
+      <c r="Z124" t="s">
         <v>371</v>
       </c>
-      <c r="B124" t="s">
-[...45 lines deleted...]
-    <row r="125" spans="1:16">
+    </row>
+    <row r="125" spans="1:26">
       <c r="A125" t="s">
+        <v>375</v>
+      </c>
+      <c r="B125" s="1">
+        <v>155000.0</v>
+      </c>
+      <c r="C125" s="1">
+        <v>93.26941237</v>
+      </c>
+      <c r="D125" s="1">
+        <v>91.593929</v>
+      </c>
+      <c r="E125" t="s">
+        <v>8</v>
+      </c>
+      <c r="F125">
+        <v>1.0</v>
+      </c>
+      <c r="G125" s="1">
+        <v>141970.59</v>
+      </c>
+      <c r="H125" s="1">
+        <v>3897.51</v>
+      </c>
+      <c r="I125" s="1">
+        <v>2.7452939372866</v>
+      </c>
+      <c r="J125">
+        <v>0.0</v>
+      </c>
+      <c r="K125" t="s">
+        <v>376</v>
+      </c>
+      <c r="L125" s="1">
+        <v>144567.59</v>
+      </c>
+      <c r="M125" s="1">
+        <v>145868.1</v>
+      </c>
+      <c r="N125" s="1">
+        <v>0.3</v>
+      </c>
+      <c r="O125">
+        <v>1</v>
+      </c>
+      <c r="Z125" t="s">
         <v>374</v>
       </c>
-      <c r="B125" t="s">
-[...45 lines deleted...]
-    <row r="126" spans="1:16">
+    </row>
+    <row r="126" spans="1:26">
       <c r="A126" t="s">
+        <v>378</v>
+      </c>
+      <c r="B126" s="1">
+        <v>280000.0</v>
+      </c>
+      <c r="C126" s="1">
+        <v>89.48840605</v>
+      </c>
+      <c r="D126" s="1">
+        <v>89.961514</v>
+      </c>
+      <c r="E126" t="s">
+        <v>8</v>
+      </c>
+      <c r="F126">
+        <v>1.0</v>
+      </c>
+      <c r="G126" s="1">
+        <v>251892.24</v>
+      </c>
+      <c r="H126" s="1">
+        <v>-1237.44</v>
+      </c>
+      <c r="I126" s="1">
+        <v>-0.49125769019324</v>
+      </c>
+      <c r="J126">
+        <v>0.0</v>
+      </c>
+      <c r="K126">
+        <v>87.26</v>
+      </c>
+      <c r="L126" s="1">
+        <v>250567.54</v>
+      </c>
+      <c r="M126" s="1">
+        <v>250654.8</v>
+      </c>
+      <c r="N126" s="1">
+        <v>0.51</v>
+      </c>
+      <c r="O126">
+        <v>1</v>
+      </c>
+      <c r="Z126" t="s">
         <v>377</v>
       </c>
-      <c r="B126" t="s">
-[...45 lines deleted...]
-    <row r="127" spans="1:16">
+    </row>
+    <row r="127" spans="1:26">
       <c r="A127" t="s">
         <v>380</v>
       </c>
-      <c r="B127" t="s">
+      <c r="B127" s="1">
+        <v>445000.0</v>
+      </c>
+      <c r="C127" s="1">
+        <v>95.54889573</v>
+      </c>
+      <c r="D127" s="1">
+        <v>96.392049</v>
+      </c>
+      <c r="E127" t="s">
+        <v>8</v>
+      </c>
+      <c r="F127">
+        <v>1.0</v>
+      </c>
+      <c r="G127" s="1">
+        <v>428944.62</v>
+      </c>
+      <c r="H127" s="1">
+        <v>2676.08</v>
+      </c>
+      <c r="I127" s="1">
+        <v>0.62387540843851</v>
+      </c>
+      <c r="J127">
+        <v>0.0</v>
+      </c>
+      <c r="K127" t="s">
         <v>381</v>
       </c>
-      <c r="C127" s="1">
-[...27 lines deleted...]
-        <v>382</v>
+      <c r="L127" s="1">
+        <v>425192.58</v>
       </c>
       <c r="M127" s="1">
-        <v>423691.22</v>
+        <v>431620.7</v>
       </c>
       <c r="N127" s="1">
-        <v>429511.27</v>
-[...1 lines deleted...]
-      <c r="O127" s="1">
         <v>0.88</v>
       </c>
-      <c r="P127">
-[...3 lines deleted...]
-    <row r="128" spans="1:16">
+      <c r="O127">
+        <v>1</v>
+      </c>
+      <c r="Z127" t="s">
+        <v>379</v>
+      </c>
+    </row>
+    <row r="128" spans="1:26">
       <c r="A128" t="s">
         <v>383</v>
       </c>
-      <c r="B128" t="s">
+      <c r="B128" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="C128" s="1">
+        <v>100.5801739</v>
+      </c>
+      <c r="D128" s="1">
+        <v>99.915</v>
+      </c>
+      <c r="E128" t="s">
+        <v>8</v>
+      </c>
+      <c r="F128">
+        <v>1.0</v>
+      </c>
+      <c r="G128" s="1">
+        <v>299745.0</v>
+      </c>
+      <c r="H128" s="1">
+        <v>2159.91</v>
+      </c>
+      <c r="I128" s="1">
+        <v>0.72058249512085</v>
+      </c>
+      <c r="J128">
+        <v>0.0</v>
+      </c>
+      <c r="K128">
+        <v>164.38</v>
+      </c>
+      <c r="L128" s="1">
+        <v>301740.53</v>
+      </c>
+      <c r="M128" s="1">
+        <v>301904.91</v>
+      </c>
+      <c r="N128" s="1">
+        <v>0.61</v>
+      </c>
+      <c r="O128">
+        <v>1</v>
+      </c>
+      <c r="Z128" t="s">
+        <v>382</v>
+      </c>
+    </row>
+    <row r="129" spans="1:26">
+      <c r="A129" t="s">
+        <v>385</v>
+      </c>
+      <c r="B129" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="C129" s="1">
+        <v>96.13955391</v>
+      </c>
+      <c r="D129" s="1">
+        <v>98.007783</v>
+      </c>
+      <c r="E129" t="s">
+        <v>8</v>
+      </c>
+      <c r="F129">
+        <v>1.0</v>
+      </c>
+      <c r="G129" s="1">
+        <v>294023.35</v>
+      </c>
+      <c r="H129" s="1">
+        <v>-1708.8</v>
+      </c>
+      <c r="I129" s="1">
+        <v>-0.58117833158489</v>
+      </c>
+      <c r="J129">
+        <v>0.0</v>
+      </c>
+      <c r="K129" t="s">
+        <v>386</v>
+      </c>
+      <c r="L129" s="1">
+        <v>288418.66</v>
+      </c>
+      <c r="M129" s="1">
+        <v>292314.55</v>
+      </c>
+      <c r="N129" s="1">
+        <v>0.59</v>
+      </c>
+      <c r="O129">
+        <v>1</v>
+      </c>
+      <c r="Z129" t="s">
         <v>384</v>
       </c>
-      <c r="C128" s="1">
+    </row>
+    <row r="130" spans="1:26">
+      <c r="A130" t="s">
+        <v>388</v>
+      </c>
+      <c r="B130" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="C130" s="1">
+        <v>98.9148159</v>
+      </c>
+      <c r="D130" s="1">
+        <v>102.242292</v>
+      </c>
+      <c r="E130" t="s">
+        <v>8</v>
+      </c>
+      <c r="F130">
+        <v>1.0</v>
+      </c>
+      <c r="G130" s="1">
+        <v>511211.46</v>
+      </c>
+      <c r="H130" s="1">
+        <v>-455.87</v>
+      </c>
+      <c r="I130" s="1">
+        <v>-0.089174448475783</v>
+      </c>
+      <c r="J130">
+        <v>0.0</v>
+      </c>
+      <c r="K130" t="s">
+        <v>389</v>
+      </c>
+      <c r="L130" s="1">
+        <v>494574.08</v>
+      </c>
+      <c r="M130" s="1">
+        <v>510755.59</v>
+      </c>
+      <c r="N130" s="1">
+        <v>1.04</v>
+      </c>
+      <c r="O130">
+        <v>1</v>
+      </c>
+      <c r="Z130" t="s">
+        <v>387</v>
+      </c>
+    </row>
+    <row r="131" spans="1:26">
+      <c r="A131" t="s">
+        <v>391</v>
+      </c>
+      <c r="B131" s="1">
         <v>300000.0</v>
       </c>
-      <c r="D128" s="1">
-[...93 lines deleted...]
-      <c r="B130" t="s">
+      <c r="C131" s="1">
+        <v>100.23453901</v>
+      </c>
+      <c r="D131" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E131" t="s">
+        <v>8</v>
+      </c>
+      <c r="F131">
+        <v>1.0</v>
+      </c>
+      <c r="G131" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="H131" s="1">
+        <v>2789.23</v>
+      </c>
+      <c r="I131" s="1">
+        <v>0.92974333333333</v>
+      </c>
+      <c r="J131">
+        <v>0.0</v>
+      </c>
+      <c r="K131" t="s">
+        <v>392</v>
+      </c>
+      <c r="L131" s="1">
+        <v>300703.61</v>
+      </c>
+      <c r="M131" s="1">
+        <v>302789.23</v>
+      </c>
+      <c r="N131" s="1">
+        <v>0.62</v>
+      </c>
+      <c r="O131">
+        <v>1</v>
+      </c>
+      <c r="Z131" t="s">
         <v>390</v>
       </c>
-      <c r="C130" s="1">
-[...5 lines deleted...]
-      <c r="E130" s="1">
+    </row>
+    <row r="132" spans="1:26">
+      <c r="A132" t="s">
+        <v>394</v>
+      </c>
+      <c r="B132" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C132" s="1">
+        <v>100.04507678</v>
+      </c>
+      <c r="D132" s="1">
         <v>100.0</v>
       </c>
-      <c r="F130" t="s">
-[...37 lines deleted...]
-      <c r="B131" t="s">
+      <c r="E132" t="s">
+        <v>8</v>
+      </c>
+      <c r="F132">
+        <v>1.0</v>
+      </c>
+      <c r="G132" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="H132" s="1">
+        <v>2879.67</v>
+      </c>
+      <c r="I132" s="1">
+        <v>2.87967</v>
+      </c>
+      <c r="J132">
+        <v>0.0</v>
+      </c>
+      <c r="K132" t="s">
+        <v>395</v>
+      </c>
+      <c r="L132" s="1">
+        <v>100045.08</v>
+      </c>
+      <c r="M132" s="1">
+        <v>102879.67</v>
+      </c>
+      <c r="N132" s="1">
+        <v>0.21</v>
+      </c>
+      <c r="O132">
+        <v>1</v>
+      </c>
+      <c r="Z132" t="s">
         <v>393</v>
       </c>
-      <c r="C131" s="1">
-[...46 lines deleted...]
-      <c r="B132" t="s">
+    </row>
+    <row r="133" spans="1:26">
+      <c r="A133" t="s">
+        <v>397</v>
+      </c>
+      <c r="B133" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="C133" s="1">
+        <v>81.08394288</v>
+      </c>
+      <c r="D133" s="1">
+        <v>81.08293</v>
+      </c>
+      <c r="E133" t="s">
+        <v>8</v>
+      </c>
+      <c r="F133">
+        <v>1.0</v>
+      </c>
+      <c r="G133" s="1">
+        <v>486497.58</v>
+      </c>
+      <c r="H133" s="1">
+        <v>2015.67</v>
+      </c>
+      <c r="I133" s="1">
+        <v>0.4143227187276</v>
+      </c>
+      <c r="J133">
+        <v>0.0</v>
+      </c>
+      <c r="K133" t="s">
+        <v>398</v>
+      </c>
+      <c r="L133" s="1">
+        <v>486503.66</v>
+      </c>
+      <c r="M133" s="1">
+        <v>488513.25</v>
+      </c>
+      <c r="N133" s="1">
+        <v>0.99</v>
+      </c>
+      <c r="O133">
+        <v>1</v>
+      </c>
+      <c r="Z133" t="s">
         <v>396</v>
       </c>
-      <c r="C132" s="1">
-[...46 lines deleted...]
-      <c r="B133" t="s">
+    </row>
+    <row r="134" spans="1:26">
+      <c r="A134" t="s">
+        <v>400</v>
+      </c>
+      <c r="B134" s="1">
+        <v>483000.0</v>
+      </c>
+      <c r="C134" s="1">
+        <v>97.99828561</v>
+      </c>
+      <c r="D134" s="1">
+        <v>99.429627</v>
+      </c>
+      <c r="E134" t="s">
+        <v>8</v>
+      </c>
+      <c r="F134">
+        <v>1.0</v>
+      </c>
+      <c r="G134" s="1">
+        <v>480245.1</v>
+      </c>
+      <c r="H134" s="1">
+        <v>6261.6</v>
+      </c>
+      <c r="I134" s="1">
+        <v>1.3038342296465</v>
+      </c>
+      <c r="J134">
+        <v>0.0</v>
+      </c>
+      <c r="K134" t="s">
+        <v>401</v>
+      </c>
+      <c r="L134" s="1">
+        <v>473331.72</v>
+      </c>
+      <c r="M134" s="1">
+        <v>486506.7</v>
+      </c>
+      <c r="N134" s="1">
+        <v>0.99</v>
+      </c>
+      <c r="O134">
+        <v>1</v>
+      </c>
+      <c r="Z134" t="s">
         <v>399</v>
       </c>
-      <c r="C133" s="1">
-[...46 lines deleted...]
-      <c r="B134" t="s">
+    </row>
+    <row r="135" spans="1:26">
+      <c r="A135" t="s">
+        <v>403</v>
+      </c>
+      <c r="B135" s="1">
+        <v>900000.0</v>
+      </c>
+      <c r="C135" s="1">
+        <v>100.40628301</v>
+      </c>
+      <c r="D135" s="1">
+        <v>102.181054</v>
+      </c>
+      <c r="E135" t="s">
+        <v>8</v>
+      </c>
+      <c r="F135">
+        <v>1.0</v>
+      </c>
+      <c r="G135" s="1">
+        <v>919629.49</v>
+      </c>
+      <c r="H135" s="1">
+        <v>3959.59</v>
+      </c>
+      <c r="I135" s="1">
+        <v>0.43056361752819</v>
+      </c>
+      <c r="J135">
+        <v>0.0</v>
+      </c>
+      <c r="K135" t="s">
+        <v>404</v>
+      </c>
+      <c r="L135" s="1">
+        <v>903656.55</v>
+      </c>
+      <c r="M135" s="1">
+        <v>923589.08</v>
+      </c>
+      <c r="N135" s="1">
+        <v>1.88</v>
+      </c>
+      <c r="O135">
+        <v>1</v>
+      </c>
+      <c r="Z135" t="s">
         <v>402</v>
       </c>
-      <c r="C134" s="1">
-[...46 lines deleted...]
-      <c r="B135" t="s">
+    </row>
+    <row r="136" spans="1:26">
+      <c r="A136" t="s">
+        <v>406</v>
+      </c>
+      <c r="B136" s="1">
+        <v>700000.0</v>
+      </c>
+      <c r="C136" s="1">
+        <v>66.627</v>
+      </c>
+      <c r="D136" s="1">
+        <v>68.824779</v>
+      </c>
+      <c r="E136" t="s">
+        <v>8</v>
+      </c>
+      <c r="F136">
+        <v>1.0</v>
+      </c>
+      <c r="G136" s="1">
+        <v>481773.45</v>
+      </c>
+      <c r="H136" s="1">
+        <v>-9074.86</v>
+      </c>
+      <c r="I136" s="1">
+        <v>-1.8836363855252</v>
+      </c>
+      <c r="J136">
+        <v>0.0</v>
+      </c>
+      <c r="K136" t="s">
+        <v>407</v>
+      </c>
+      <c r="L136" s="1">
+        <v>466389.0</v>
+      </c>
+      <c r="M136" s="1">
+        <v>472698.59</v>
+      </c>
+      <c r="N136" s="1">
+        <v>0.96</v>
+      </c>
+      <c r="O136">
+        <v>1</v>
+      </c>
+      <c r="Z136" t="s">
         <v>405</v>
       </c>
-      <c r="C135" s="1">
-[...92 lines deleted...]
-    <row r="137" spans="1:16">
+    </row>
+    <row r="137" spans="1:26">
       <c r="A137" t="s">
         <v>409</v>
       </c>
-      <c r="B137" t="s">
+      <c r="B137" s="1">
+        <v>102000.0</v>
+      </c>
+      <c r="C137" s="1">
+        <v>100.05781979</v>
+      </c>
+      <c r="D137" s="1">
+        <v>99.646</v>
+      </c>
+      <c r="E137" t="s">
+        <v>8</v>
+      </c>
+      <c r="F137">
+        <v>1.0</v>
+      </c>
+      <c r="G137" s="1">
+        <v>101638.92</v>
+      </c>
+      <c r="H137" s="1">
+        <v>1378.58</v>
+      </c>
+      <c r="I137" s="1">
+        <v>1.3563505003792</v>
+      </c>
+      <c r="J137">
+        <v>0.0</v>
+      </c>
+      <c r="K137">
+        <v>958.52</v>
+      </c>
+      <c r="L137" s="1">
+        <v>102058.98</v>
+      </c>
+      <c r="M137" s="1">
+        <v>103017.5</v>
+      </c>
+      <c r="N137" s="1">
+        <v>0.21</v>
+      </c>
+      <c r="O137">
+        <v>1</v>
+      </c>
+      <c r="Z137" t="s">
+        <v>408</v>
+      </c>
+    </row>
+    <row r="138" spans="1:26">
+      <c r="A138" t="s">
+        <v>411</v>
+      </c>
+      <c r="B138" s="1">
+        <v>360000.0</v>
+      </c>
+      <c r="C138" s="1">
+        <v>102.64073276</v>
+      </c>
+      <c r="D138" s="1">
+        <v>105.116214</v>
+      </c>
+      <c r="E138" t="s">
+        <v>8</v>
+      </c>
+      <c r="F138">
+        <v>1.0</v>
+      </c>
+      <c r="G138" s="1">
+        <v>378418.37</v>
+      </c>
+      <c r="H138" s="1">
+        <v>2608.27</v>
+      </c>
+      <c r="I138" s="1">
+        <v>0.68925565109326</v>
+      </c>
+      <c r="J138">
+        <v>0.0</v>
+      </c>
+      <c r="K138" t="s">
+        <v>412</v>
+      </c>
+      <c r="L138" s="1">
+        <v>369506.64</v>
+      </c>
+      <c r="M138" s="1">
+        <v>381026.64</v>
+      </c>
+      <c r="N138" s="1">
+        <v>0.78</v>
+      </c>
+      <c r="O138">
+        <v>1</v>
+      </c>
+      <c r="Z138" t="s">
         <v>410</v>
       </c>
-      <c r="C137" s="1">
-[...46 lines deleted...]
-      <c r="B138" t="s">
+    </row>
+    <row r="139" spans="1:26">
+      <c r="A139" t="s">
+        <v>414</v>
+      </c>
+      <c r="B139" s="1">
+        <v>240000.0</v>
+      </c>
+      <c r="C139" s="1">
+        <v>99.19403983</v>
+      </c>
+      <c r="D139" s="1">
+        <v>101.505154</v>
+      </c>
+      <c r="E139" t="s">
+        <v>8</v>
+      </c>
+      <c r="F139">
+        <v>1.0</v>
+      </c>
+      <c r="G139" s="1">
+        <v>243612.37</v>
+      </c>
+      <c r="H139" s="1">
+        <v>-177.91</v>
+      </c>
+      <c r="I139" s="1">
+        <v>-0.073029953281929</v>
+      </c>
+      <c r="J139">
+        <v>0.0</v>
+      </c>
+      <c r="K139" t="s">
+        <v>415</v>
+      </c>
+      <c r="L139" s="1">
+        <v>238065.69</v>
+      </c>
+      <c r="M139" s="1">
+        <v>243434.46</v>
+      </c>
+      <c r="N139" s="1">
+        <v>0.5</v>
+      </c>
+      <c r="O139">
+        <v>1</v>
+      </c>
+      <c r="Z139" t="s">
         <v>413</v>
       </c>
-      <c r="C138" s="1">
-[...46 lines deleted...]
-      <c r="B139" t="s">
+    </row>
+    <row r="140" spans="1:26">
+      <c r="A140" t="s">
+        <v>417</v>
+      </c>
+      <c r="B140" s="1">
+        <v>140000.0</v>
+      </c>
+      <c r="C140" s="1">
+        <v>100.16878623</v>
+      </c>
+      <c r="D140" s="1">
+        <v>101.271864</v>
+      </c>
+      <c r="E140" t="s">
+        <v>8</v>
+      </c>
+      <c r="F140">
+        <v>1.0</v>
+      </c>
+      <c r="G140" s="1">
+        <v>141780.61</v>
+      </c>
+      <c r="H140" s="1">
+        <v>769.05</v>
+      </c>
+      <c r="I140" s="1">
+        <v>0.54242254988182</v>
+      </c>
+      <c r="J140">
+        <v>0.0</v>
+      </c>
+      <c r="K140" t="s">
+        <v>418</v>
+      </c>
+      <c r="L140" s="1">
+        <v>140236.3</v>
+      </c>
+      <c r="M140" s="1">
+        <v>142549.66</v>
+      </c>
+      <c r="N140" s="1">
+        <v>0.29</v>
+      </c>
+      <c r="O140">
+        <v>1</v>
+      </c>
+      <c r="Z140" t="s">
         <v>416</v>
       </c>
-      <c r="C139" s="1">
-[...92 lines deleted...]
-    <row r="141" spans="1:16">
+    </row>
+    <row r="141" spans="1:26">
       <c r="A141" t="s">
         <v>420</v>
       </c>
-      <c r="B141" t="s">
+      <c r="B141" s="1">
+        <v>130000.0</v>
+      </c>
+      <c r="C141" s="1">
+        <v>99.01185791</v>
+      </c>
+      <c r="D141" s="1">
+        <v>105.684715</v>
+      </c>
+      <c r="E141" t="s">
+        <v>8</v>
+      </c>
+      <c r="F141">
+        <v>1.0</v>
+      </c>
+      <c r="G141" s="1">
+        <v>137390.13</v>
+      </c>
+      <c r="H141" s="1">
+        <v>-7419.24</v>
+      </c>
+      <c r="I141" s="1">
+        <v>-5.4001259042407</v>
+      </c>
+      <c r="J141">
+        <v>0.0</v>
+      </c>
+      <c r="K141" t="s">
         <v>421</v>
       </c>
-      <c r="C141" s="1">
-[...27 lines deleted...]
-        <v>422</v>
+      <c r="L141" s="1">
+        <v>128715.41</v>
       </c>
       <c r="M141" s="1">
-        <v>131802.31</v>
+        <v>129970.89</v>
       </c>
       <c r="N141" s="1">
-        <v>133013.15</v>
-[...8 lines deleted...]
-    <row r="142" spans="1:16">
+        <v>0.26</v>
+      </c>
+      <c r="O141">
+        <v>1</v>
+      </c>
+      <c r="Z141" t="s">
+        <v>419</v>
+      </c>
+    </row>
+    <row r="142" spans="1:26">
       <c r="A142" t="s">
         <v>423</v>
       </c>
-      <c r="B142" t="s">
+      <c r="B142" s="1">
+        <v>135000.0</v>
+      </c>
+      <c r="C142" s="1">
+        <v>97.99999338</v>
+      </c>
+      <c r="D142" s="1">
+        <v>103.578504</v>
+      </c>
+      <c r="E142" t="s">
+        <v>8</v>
+      </c>
+      <c r="F142">
+        <v>1.0</v>
+      </c>
+      <c r="G142" s="1">
+        <v>139830.98</v>
+      </c>
+      <c r="H142" s="1">
+        <v>-6058.01</v>
+      </c>
+      <c r="I142" s="1">
+        <v>-4.3323804209911</v>
+      </c>
+      <c r="J142">
+        <v>0.0</v>
+      </c>
+      <c r="K142" t="s">
         <v>424</v>
       </c>
-      <c r="C142" s="1">
-[...27 lines deleted...]
-        <v>425</v>
+      <c r="L142" s="1">
+        <v>132299.99</v>
       </c>
       <c r="M142" s="1">
-        <v>295548.97</v>
+        <v>133772.97</v>
       </c>
       <c r="N142" s="1">
-        <v>303188.7</v>
-[...8 lines deleted...]
-    <row r="143" spans="1:16">
+        <v>0.27</v>
+      </c>
+      <c r="O142">
+        <v>1</v>
+      </c>
+      <c r="Z142" t="s">
+        <v>422</v>
+      </c>
+    </row>
+    <row r="143" spans="1:26">
       <c r="A143" t="s">
         <v>426</v>
       </c>
-      <c r="B143" t="s">
+      <c r="B143" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="C143" s="1">
+        <v>98.64059267</v>
+      </c>
+      <c r="D143" s="1">
+        <v>99.860373</v>
+      </c>
+      <c r="E143" t="s">
+        <v>8</v>
+      </c>
+      <c r="F143">
+        <v>1.0</v>
+      </c>
+      <c r="G143" s="1">
+        <v>299581.12</v>
+      </c>
+      <c r="H143" s="1">
+        <v>4455.04</v>
+      </c>
+      <c r="I143" s="1">
+        <v>1.4870897071217</v>
+      </c>
+      <c r="J143">
+        <v>0.0</v>
+      </c>
+      <c r="K143" t="s">
         <v>427</v>
       </c>
-      <c r="C143" s="1">
-[...27 lines deleted...]
-        <v>428</v>
+      <c r="L143" s="1">
+        <v>295921.78</v>
       </c>
       <c r="M143" s="1">
-        <v>139448.42</v>
+        <v>304036.16</v>
       </c>
       <c r="N143" s="1">
-        <v>140682.53</v>
-[...8 lines deleted...]
-    <row r="144" spans="1:16">
+        <v>0.62</v>
+      </c>
+      <c r="O143">
+        <v>1</v>
+      </c>
+      <c r="Z143" t="s">
+        <v>425</v>
+      </c>
+    </row>
+    <row r="144" spans="1:26">
       <c r="A144" t="s">
         <v>429</v>
       </c>
-      <c r="B144" t="s">
+      <c r="B144" s="1">
+        <v>140000.0</v>
+      </c>
+      <c r="C144" s="1">
+        <v>99.64499545</v>
+      </c>
+      <c r="D144" s="1">
+        <v>98.412086</v>
+      </c>
+      <c r="E144" t="s">
+        <v>8</v>
+      </c>
+      <c r="F144">
+        <v>1.0</v>
+      </c>
+      <c r="G144" s="1">
+        <v>137776.92</v>
+      </c>
+      <c r="H144" s="1">
+        <v>3091.07</v>
+      </c>
+      <c r="I144" s="1">
+        <v>2.2435325161863</v>
+      </c>
+      <c r="J144">
+        <v>0.0</v>
+      </c>
+      <c r="K144" t="s">
         <v>430</v>
       </c>
-      <c r="C144" s="1">
-[...27 lines deleted...]
-        <v>431</v>
+      <c r="L144" s="1">
+        <v>139502.99</v>
       </c>
       <c r="M144" s="1">
-        <v>138799.19</v>
+        <v>140867.99</v>
       </c>
       <c r="N144" s="1">
-        <v>141242.48</v>
-[...1 lines deleted...]
-      <c r="O144" s="1">
         <v>0.29</v>
       </c>
-      <c r="P144">
-[...3 lines deleted...]
-    <row r="145" spans="1:16">
+      <c r="O144">
+        <v>1</v>
+      </c>
+      <c r="Z144" t="s">
+        <v>428</v>
+      </c>
+    </row>
+    <row r="145" spans="1:26">
       <c r="A145" t="s">
         <v>432</v>
       </c>
-      <c r="B145" t="s">
+      <c r="B145" s="1">
+        <v>140000.0</v>
+      </c>
+      <c r="C145" s="1">
+        <v>99.22823647</v>
+      </c>
+      <c r="D145" s="1">
+        <v>98.960671</v>
+      </c>
+      <c r="E145" t="s">
+        <v>8</v>
+      </c>
+      <c r="F145">
+        <v>1.0</v>
+      </c>
+      <c r="G145" s="1">
+        <v>138544.94</v>
+      </c>
+      <c r="H145" s="1">
+        <v>508.84</v>
+      </c>
+      <c r="I145" s="1">
+        <v>0.36727432990335</v>
+      </c>
+      <c r="J145">
+        <v>0.0</v>
+      </c>
+      <c r="K145">
+        <v>134.25</v>
+      </c>
+      <c r="L145" s="1">
+        <v>138919.53</v>
+      </c>
+      <c r="M145" s="1">
+        <v>139053.78</v>
+      </c>
+      <c r="N145" s="1">
+        <v>0.28</v>
+      </c>
+      <c r="O145">
+        <v>1</v>
+      </c>
+      <c r="Z145" t="s">
+        <v>431</v>
+      </c>
+    </row>
+    <row r="146" spans="1:26">
+      <c r="A146" t="s">
+        <v>434</v>
+      </c>
+      <c r="B146" s="1">
+        <v>130000.0</v>
+      </c>
+      <c r="C146" s="1">
+        <v>106.6165341</v>
+      </c>
+      <c r="D146" s="1">
+        <v>110.213723</v>
+      </c>
+      <c r="E146" t="s">
+        <v>8</v>
+      </c>
+      <c r="F146">
+        <v>1.0</v>
+      </c>
+      <c r="G146" s="1">
+        <v>143277.84</v>
+      </c>
+      <c r="H146" s="1">
+        <v>-845.8</v>
+      </c>
+      <c r="I146" s="1">
+        <v>-0.59032157380374</v>
+      </c>
+      <c r="J146">
+        <v>0.0</v>
+      </c>
+      <c r="K146" t="s">
+        <v>435</v>
+      </c>
+      <c r="L146" s="1">
+        <v>138601.49</v>
+      </c>
+      <c r="M146" s="1">
+        <v>142432.04</v>
+      </c>
+      <c r="N146" s="1">
+        <v>0.29</v>
+      </c>
+      <c r="O146">
+        <v>1</v>
+      </c>
+      <c r="Z146" t="s">
         <v>433</v>
       </c>
-      <c r="C145" s="1">
-[...46 lines deleted...]
-      <c r="B146" t="s">
+    </row>
+    <row r="147" spans="1:26">
+      <c r="A147" t="s">
+        <v>437</v>
+      </c>
+      <c r="B147" s="1">
+        <v>550000.0</v>
+      </c>
+      <c r="C147" s="1">
+        <v>98.42148747</v>
+      </c>
+      <c r="D147" s="1">
+        <v>99.944829</v>
+      </c>
+      <c r="E147" t="s">
+        <v>8</v>
+      </c>
+      <c r="F147">
+        <v>1.0</v>
+      </c>
+      <c r="G147" s="1">
+        <v>549696.56</v>
+      </c>
+      <c r="H147" s="1">
+        <v>6855.87</v>
+      </c>
+      <c r="I147" s="1">
+        <v>1.2472099152303</v>
+      </c>
+      <c r="J147">
+        <v>0.0</v>
+      </c>
+      <c r="K147" t="s">
+        <v>438</v>
+      </c>
+      <c r="L147" s="1">
+        <v>541318.18</v>
+      </c>
+      <c r="M147" s="1">
+        <v>556552.43</v>
+      </c>
+      <c r="N147" s="1">
+        <v>1.13</v>
+      </c>
+      <c r="O147">
+        <v>1</v>
+      </c>
+      <c r="Z147" t="s">
         <v>436</v>
       </c>
-      <c r="C146" s="1">
-[...46 lines deleted...]
-      <c r="B147" t="s">
+    </row>
+    <row r="148" spans="1:26">
+      <c r="A148" t="s">
+        <v>440</v>
+      </c>
+      <c r="B148" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C148" s="1">
+        <v>102.03720722</v>
+      </c>
+      <c r="D148" s="1">
+        <v>104.27347</v>
+      </c>
+      <c r="E148" t="s">
+        <v>8</v>
+      </c>
+      <c r="F148">
+        <v>1.0</v>
+      </c>
+      <c r="G148" s="1">
+        <v>104273.47</v>
+      </c>
+      <c r="H148" s="1">
+        <v>1320.24</v>
+      </c>
+      <c r="I148" s="1">
+        <v>1.2661322194418</v>
+      </c>
+      <c r="J148">
+        <v>0.0</v>
+      </c>
+      <c r="K148" t="s">
+        <v>441</v>
+      </c>
+      <c r="L148" s="1">
+        <v>102037.2</v>
+      </c>
+      <c r="M148" s="1">
+        <v>105593.71</v>
+      </c>
+      <c r="N148" s="1">
+        <v>0.21</v>
+      </c>
+      <c r="O148">
+        <v>1</v>
+      </c>
+      <c r="Z148" t="s">
         <v>439</v>
       </c>
-      <c r="C147" s="1">
-[...92 lines deleted...]
-    <row r="149" spans="1:16">
+    </row>
+    <row r="149" spans="1:26">
       <c r="A149" t="s">
         <v>443</v>
       </c>
-      <c r="B149" t="s">
+      <c r="B149" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C149" s="1">
+        <v>92.19657641</v>
+      </c>
+      <c r="D149" s="1">
+        <v>95.837535</v>
+      </c>
+      <c r="E149" t="s">
+        <v>8</v>
+      </c>
+      <c r="F149">
+        <v>1.0</v>
+      </c>
+      <c r="G149" s="1">
+        <v>191675.07</v>
+      </c>
+      <c r="H149" s="1">
+        <v>-7279.86</v>
+      </c>
+      <c r="I149" s="1">
+        <v>-3.7980213076223</v>
+      </c>
+      <c r="J149">
+        <v>0.0</v>
+      </c>
+      <c r="K149">
+        <v>2.05</v>
+      </c>
+      <c r="L149" s="1">
+        <v>184393.16</v>
+      </c>
+      <c r="M149" s="1">
+        <v>184395.21</v>
+      </c>
+      <c r="N149" s="1">
+        <v>0.38</v>
+      </c>
+      <c r="O149">
+        <v>1</v>
+      </c>
+      <c r="Z149" t="s">
+        <v>442</v>
+      </c>
+    </row>
+    <row r="150" spans="1:26">
+      <c r="A150" t="s">
+        <v>445</v>
+      </c>
+      <c r="B150" s="1">
+        <v>560000.0</v>
+      </c>
+      <c r="C150" s="1">
+        <v>84.95902747</v>
+      </c>
+      <c r="D150" s="1">
+        <v>85.126713</v>
+      </c>
+      <c r="E150" t="s">
+        <v>8</v>
+      </c>
+      <c r="F150">
+        <v>1.0</v>
+      </c>
+      <c r="G150" s="1">
+        <v>476709.59</v>
+      </c>
+      <c r="H150" s="1">
+        <v>2915.76</v>
+      </c>
+      <c r="I150" s="1">
+        <v>0.61164282430316</v>
+      </c>
+      <c r="J150">
+        <v>0.0</v>
+      </c>
+      <c r="K150" t="s">
+        <v>446</v>
+      </c>
+      <c r="L150" s="1">
+        <v>475770.56</v>
+      </c>
+      <c r="M150" s="1">
+        <v>479625.35</v>
+      </c>
+      <c r="N150" s="1">
+        <v>0.98</v>
+      </c>
+      <c r="O150">
+        <v>1</v>
+      </c>
+      <c r="Z150" t="s">
         <v>444</v>
       </c>
-      <c r="C149" s="1">
-[...46 lines deleted...]
-      <c r="B150" t="s">
+    </row>
+    <row r="151" spans="1:26">
+      <c r="A151" t="s">
+        <v>448</v>
+      </c>
+      <c r="B151" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C151" s="1">
+        <v>95.50210643</v>
+      </c>
+      <c r="D151" s="1">
+        <v>100.243095</v>
+      </c>
+      <c r="E151" t="s">
+        <v>8</v>
+      </c>
+      <c r="F151">
+        <v>1.0</v>
+      </c>
+      <c r="G151" s="1">
+        <v>200486.19</v>
+      </c>
+      <c r="H151" s="1">
+        <v>-7930.2</v>
+      </c>
+      <c r="I151" s="1">
+        <v>-3.955484415161</v>
+      </c>
+      <c r="J151">
+        <v>0.0</v>
+      </c>
+      <c r="K151" t="s">
+        <v>449</v>
+      </c>
+      <c r="L151" s="1">
+        <v>191004.21</v>
+      </c>
+      <c r="M151" s="1">
+        <v>192555.99</v>
+      </c>
+      <c r="N151" s="1">
+        <v>0.39</v>
+      </c>
+      <c r="O151">
+        <v>1</v>
+      </c>
+      <c r="Z151" t="s">
         <v>447</v>
       </c>
-      <c r="C150" s="1">
+    </row>
+    <row r="152" spans="1:26">
+      <c r="A152" t="s">
+        <v>451</v>
+      </c>
+      <c r="B152" s="1">
         <v>200000.0</v>
       </c>
-      <c r="D150" s="1">
-[...43 lines deleted...]
-      <c r="B151" t="s">
+      <c r="C152" s="1">
+        <v>101.24190298</v>
+      </c>
+      <c r="D152" s="1">
+        <v>99.948</v>
+      </c>
+      <c r="E152" t="s">
+        <v>8</v>
+      </c>
+      <c r="F152">
+        <v>1.0</v>
+      </c>
+      <c r="G152" s="1">
+        <v>199896.0</v>
+      </c>
+      <c r="H152" s="1">
+        <v>9671.92</v>
+      </c>
+      <c r="I152" s="1">
+        <v>4.8384760075239</v>
+      </c>
+      <c r="J152">
+        <v>0.0</v>
+      </c>
+      <c r="K152" t="s">
+        <v>452</v>
+      </c>
+      <c r="L152" s="1">
+        <v>202483.81</v>
+      </c>
+      <c r="M152" s="1">
+        <v>209567.92</v>
+      </c>
+      <c r="N152" s="1">
+        <v>0.43</v>
+      </c>
+      <c r="O152">
+        <v>1</v>
+      </c>
+      <c r="Z152" t="s">
         <v>450</v>
       </c>
-      <c r="C151" s="1">
-[...92 lines deleted...]
-    <row r="153" spans="1:16">
+    </row>
+    <row r="153" spans="1:26">
       <c r="A153" t="s">
         <v>454</v>
       </c>
-      <c r="B153" t="s">
-        <v>455</v>
+      <c r="B153" s="1">
+        <v>150000.0</v>
       </c>
       <c r="C153" s="1">
-        <v>160000.0</v>
+        <v>93.18187186</v>
       </c>
       <c r="D153" s="1">
-        <v>87.7611642</v>
-[...8 lines deleted...]
-        <v>1.0</v>
+        <v>90.382013</v>
+      </c>
+      <c r="E153" t="s">
+        <v>8</v>
+      </c>
+      <c r="F153">
+        <v>1.0</v>
+      </c>
+      <c r="G153" s="1">
+        <v>135573.02</v>
       </c>
       <c r="H153" s="1">
-        <v>137951.3</v>
+        <v>4311.26</v>
       </c>
       <c r="I153" s="1">
-        <v>2626.56</v>
-[...2 lines deleted...]
-        <v>1.9039762582883</v>
+        <v>3.1800280026218</v>
+      </c>
+      <c r="J153">
+        <v>0.0</v>
       </c>
       <c r="K153">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>160.0</v>
+        <v>111.47</v>
+      </c>
+      <c r="L153" s="1">
+        <v>139772.81</v>
       </c>
       <c r="M153" s="1">
-        <v>140417.86</v>
+        <v>139884.28</v>
       </c>
       <c r="N153" s="1">
-        <v>140577.86</v>
-[...8 lines deleted...]
-    <row r="154" spans="1:16">
+        <v>0.28</v>
+      </c>
+      <c r="O153">
+        <v>1</v>
+      </c>
+      <c r="Z153" t="s">
+        <v>453</v>
+      </c>
+    </row>
+    <row r="154" spans="1:26">
       <c r="A154" t="s">
         <v>456</v>
       </c>
-      <c r="B154" t="s">
-        <v>457</v>
+      <c r="B154" s="1">
+        <v>160000.0</v>
       </c>
       <c r="C154" s="1">
-        <v>140000.0</v>
+        <v>88.0898105</v>
       </c>
       <c r="D154" s="1">
-        <v>97.20761984</v>
-[...8 lines deleted...]
-        <v>1.0</v>
+        <v>86.219563</v>
+      </c>
+      <c r="E154" t="s">
+        <v>8</v>
+      </c>
+      <c r="F154">
+        <v>1.0</v>
+      </c>
+      <c r="G154" s="1">
+        <v>137951.3</v>
       </c>
       <c r="H154" s="1">
-        <v>138515.77</v>
+        <v>3198.42</v>
       </c>
       <c r="I154" s="1">
-        <v>-2330.17</v>
-[...2 lines deleted...]
-        <v>-1.682241668223</v>
+        <v>2.3185138523522</v>
+      </c>
+      <c r="J154">
+        <v>0.0</v>
       </c>
       <c r="K154">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>94.93</v>
+        <v>206.03</v>
+      </c>
+      <c r="L154" s="1">
+        <v>140943.69</v>
       </c>
       <c r="M154" s="1">
-        <v>136090.67</v>
+        <v>141149.72</v>
       </c>
       <c r="N154" s="1">
-        <v>136185.6</v>
-[...8 lines deleted...]
-    <row r="155" spans="1:16">
+        <v>0.29</v>
+      </c>
+      <c r="O154">
+        <v>1</v>
+      </c>
+      <c r="Z154" t="s">
+        <v>455</v>
+      </c>
+    </row>
+    <row r="155" spans="1:26">
       <c r="A155" t="s">
         <v>458</v>
       </c>
-      <c r="B155" t="s">
+      <c r="B155" s="1">
+        <v>140000.0</v>
+      </c>
+      <c r="C155" s="1">
+        <v>97.42147034</v>
+      </c>
+      <c r="D155" s="1">
+        <v>98.939836</v>
+      </c>
+      <c r="E155" t="s">
+        <v>8</v>
+      </c>
+      <c r="F155">
+        <v>1.0</v>
+      </c>
+      <c r="G155" s="1">
+        <v>138515.77</v>
+      </c>
+      <c r="H155" s="1">
+        <v>-1849.55</v>
+      </c>
+      <c r="I155" s="1">
+        <v>-1.3352631256354</v>
+      </c>
+      <c r="J155">
+        <v>0.0</v>
+      </c>
+      <c r="K155">
+        <v>276.16</v>
+      </c>
+      <c r="L155" s="1">
+        <v>136390.06</v>
+      </c>
+      <c r="M155" s="1">
+        <v>136666.22</v>
+      </c>
+      <c r="N155" s="1">
+        <v>0.28</v>
+      </c>
+      <c r="O155">
+        <v>1</v>
+      </c>
+      <c r="Z155" t="s">
+        <v>457</v>
+      </c>
+    </row>
+    <row r="156" spans="1:26">
+      <c r="A156" t="s">
+        <v>460</v>
+      </c>
+      <c r="B156" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="C156" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="D156" s="1">
+        <v>98.91284</v>
+      </c>
+      <c r="E156" t="s">
+        <v>8</v>
+      </c>
+      <c r="F156">
+        <v>1.0</v>
+      </c>
+      <c r="G156" s="1">
+        <v>395651.36</v>
+      </c>
+      <c r="H156" s="1">
+        <v>4348.64</v>
+      </c>
+      <c r="I156" s="1">
+        <v>1.0991090742112</v>
+      </c>
+      <c r="J156">
+        <v>0.0</v>
+      </c>
+      <c r="K156">
+        <v>0.0</v>
+      </c>
+      <c r="L156" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="M156" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="N156" s="1">
+        <v>0.81</v>
+      </c>
+      <c r="O156">
+        <v>1</v>
+      </c>
+      <c r="Z156" t="s">
         <v>459</v>
       </c>
-      <c r="C155" s="1">
+    </row>
+    <row r="157" spans="1:26">
+      <c r="A157" t="s">
+        <v>462</v>
+      </c>
+      <c r="B157" s="1">
+        <v>150000.0</v>
+      </c>
+      <c r="C157" s="1">
+        <v>92.78845757</v>
+      </c>
+      <c r="D157" s="1">
+        <v>90.429947</v>
+      </c>
+      <c r="E157" t="s">
+        <v>8</v>
+      </c>
+      <c r="F157">
+        <v>1.0</v>
+      </c>
+      <c r="G157" s="1">
+        <v>135644.92</v>
+      </c>
+      <c r="H157" s="1">
+        <v>3605.57</v>
+      </c>
+      <c r="I157" s="1">
+        <v>2.658094383483</v>
+      </c>
+      <c r="J157">
+        <v>0.0</v>
+      </c>
+      <c r="K157">
+        <v>67.81</v>
+      </c>
+      <c r="L157" s="1">
+        <v>139182.68</v>
+      </c>
+      <c r="M157" s="1">
+        <v>139250.49</v>
+      </c>
+      <c r="N157" s="1">
+        <v>0.28</v>
+      </c>
+      <c r="O157">
+        <v>1</v>
+      </c>
+      <c r="Z157" t="s">
+        <v>461</v>
+      </c>
+    </row>
+    <row r="158" spans="1:26">
+      <c r="A158" t="s">
+        <v>464</v>
+      </c>
+      <c r="B158" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="C158" s="1">
+        <v>100.02794243</v>
+      </c>
+      <c r="D158" s="1">
+        <v>104.254153</v>
+      </c>
+      <c r="E158" t="s">
+        <v>8</v>
+      </c>
+      <c r="F158">
+        <v>1.0</v>
+      </c>
+      <c r="G158" s="1">
+        <v>312762.46</v>
+      </c>
+      <c r="H158" s="1">
+        <v>-11663.56</v>
+      </c>
+      <c r="I158" s="1">
+        <v>-3.7292071433381</v>
+      </c>
+      <c r="J158">
+        <v>0.0</v>
+      </c>
+      <c r="K158" t="s">
+        <v>465</v>
+      </c>
+      <c r="L158" s="1">
+        <v>300083.83</v>
+      </c>
+      <c r="M158" s="1">
+        <v>301098.9</v>
+      </c>
+      <c r="N158" s="1">
+        <v>0.61</v>
+      </c>
+      <c r="O158">
+        <v>1</v>
+      </c>
+      <c r="Z158" t="s">
+        <v>463</v>
+      </c>
+    </row>
+    <row r="159" spans="1:26">
+      <c r="A159" t="s">
+        <v>467</v>
+      </c>
+      <c r="B159" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="C159" s="1">
+        <v>93.32219995</v>
+      </c>
+      <c r="D159" s="1">
+        <v>95.381538</v>
+      </c>
+      <c r="E159" t="s">
+        <v>8</v>
+      </c>
+      <c r="F159">
+        <v>1.0</v>
+      </c>
+      <c r="G159" s="1">
+        <v>476907.69</v>
+      </c>
+      <c r="H159" s="1">
+        <v>-7336.07</v>
+      </c>
+      <c r="I159" s="1">
+        <v>-1.5382578544707</v>
+      </c>
+      <c r="J159">
+        <v>0.0</v>
+      </c>
+      <c r="K159" t="s">
+        <v>468</v>
+      </c>
+      <c r="L159" s="1">
+        <v>466611.0</v>
+      </c>
+      <c r="M159" s="1">
+        <v>469571.62</v>
+      </c>
+      <c r="N159" s="1">
+        <v>0.96</v>
+      </c>
+      <c r="O159">
+        <v>1</v>
+      </c>
+      <c r="Z159" t="s">
+        <v>466</v>
+      </c>
+    </row>
+    <row r="160" spans="1:26">
+      <c r="A160" t="s">
+        <v>470</v>
+      </c>
+      <c r="B160" s="1">
         <v>400000.0</v>
       </c>
-      <c r="D155" s="1">
-[...193 lines deleted...]
-      <c r="B159" t="s">
+      <c r="C160" s="1">
+        <v>105.83949433</v>
+      </c>
+      <c r="D160" s="1">
+        <v>109.314258</v>
+      </c>
+      <c r="E160" t="s">
+        <v>8</v>
+      </c>
+      <c r="F160">
+        <v>1.0</v>
+      </c>
+      <c r="G160" s="1">
+        <v>437257.03</v>
+      </c>
+      <c r="H160" s="1">
+        <v>-2227.82</v>
+      </c>
+      <c r="I160" s="1">
+        <v>-0.50949895533984</v>
+      </c>
+      <c r="J160">
+        <v>0.0</v>
+      </c>
+      <c r="K160" t="s">
+        <v>471</v>
+      </c>
+      <c r="L160" s="1">
+        <v>423357.98</v>
+      </c>
+      <c r="M160" s="1">
+        <v>435029.21</v>
+      </c>
+      <c r="N160" s="1">
+        <v>0.89</v>
+      </c>
+      <c r="O160">
+        <v>1</v>
+      </c>
+      <c r="Z160" t="s">
         <v>469</v>
       </c>
-      <c r="C159" s="1">
-[...92 lines deleted...]
-    <row r="161" spans="1:16">
+    </row>
+    <row r="161" spans="1:26">
       <c r="A161" t="s">
         <v>473</v>
       </c>
-      <c r="B161" t="s">
-        <v>474</v>
+      <c r="B161" s="1">
+        <v>11.0</v>
       </c>
       <c r="C161" s="1">
-        <v>26.0</v>
+        <v>114.97</v>
       </c>
       <c r="D161" s="1">
-        <v>105.82</v>
-[...8 lines deleted...]
-        <v>1.0</v>
+        <v>114.62</v>
+      </c>
+      <c r="E161" t="s">
+        <v>8</v>
+      </c>
+      <c r="F161">
+        <v>1.0</v>
+      </c>
+      <c r="G161" s="1">
+        <v>0.0</v>
       </c>
       <c r="H161" s="1">
-        <v>0.0</v>
+        <v>3850.0</v>
       </c>
       <c r="I161" s="1">
-        <v>-1560.0</v>
-[...1 lines deleted...]
-      <c r="J161" s="1">
         <v>0</v>
       </c>
+      <c r="J161">
+        <v>0.0</v>
+      </c>
       <c r="K161">
         <v>0.0</v>
       </c>
-      <c r="L161">
-        <v>0.0</v>
+      <c r="L161" s="1">
+        <v>3850.0</v>
       </c>
       <c r="M161" s="1">
-        <v>-1560.0</v>
+        <v>3850.0</v>
       </c>
       <c r="N161" s="1">
-        <v>-1560.0</v>
-[...5 lines deleted...]
-        <v>1</v>
+        <v>0.01</v>
+      </c>
+      <c r="O161">
+        <v>1</v>
+      </c>
+      <c r="Z161" t="s">
+        <v>472</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">