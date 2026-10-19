--- v5 (2026-09-22)
+++ v6 (2026-10-19)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="474">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="463">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>X</t>
   </si>
   <si>
     <t>FR0013422813</t>
   </si>
   <si>
@@ -136,1350 +136,1317 @@
   <si>
     <t>VBCE (EUR)</t>
   </si>
   <si>
     <t>VBCI (EUR)</t>
   </si>
   <si>
     <t>Poids</t>
   </si>
   <si>
     <t>Nb.</t>
   </si>
   <si>
     <t>FR001400KPZ3</t>
   </si>
   <si>
     <t>OFI INVEST ESG LIQ I</t>
   </si>
   <si>
     <t>XS3238204062</t>
   </si>
   <si>
     <t>A2A EX 3.25 05-32</t>
   </si>
   <si>
+    <t>1 311.75</t>
+  </si>
+  <si>
     <t>XS2986639701</t>
   </si>
   <si>
     <t>A2A EX 3.625 01-35</t>
   </si>
   <si>
-    <t>2 361.71</t>
+    <t>2 801.48</t>
   </si>
   <si>
     <t>XS2583205906</t>
   </si>
   <si>
     <t>A2A EX 4.375 02-34</t>
   </si>
   <si>
-    <t>2 197.09</t>
+    <t>2 617.81</t>
   </si>
   <si>
     <t>XS2534976886</t>
   </si>
   <si>
     <t>A2A EX 4.5 09-30</t>
   </si>
   <si>
-    <t>4 455.62</t>
+    <t>4 888.36</t>
   </si>
   <si>
     <t>XS2487054939</t>
   </si>
   <si>
     <t>ABN AMR 3.0 06-32</t>
   </si>
   <si>
+    <t>2 465.75</t>
+  </si>
+  <si>
     <t>XS3185662676</t>
   </si>
   <si>
     <t>ABN AMR 3.0 09-32</t>
   </si>
   <si>
-    <t>6 780.82</t>
+    <t>7 446.58</t>
   </si>
   <si>
     <t>XS2536941656</t>
   </si>
   <si>
     <t>ABN AMR 4.25 02-30</t>
   </si>
   <si>
-    <t>1 432.19</t>
+    <t>1 746.58</t>
   </si>
   <si>
     <t>XS3066564900</t>
   </si>
   <si>
     <t>ACHM BA 2.5 05-28</t>
   </si>
   <si>
     <t>XS3237229193</t>
   </si>
   <si>
     <t>AIB GRO 3.75 12-36</t>
   </si>
   <si>
-    <t>30 746.71</t>
+    <t>34 816.13</t>
   </si>
   <si>
     <t>XS3219374975</t>
   </si>
   <si>
     <t>ALPH BA 3.125 10-31</t>
   </si>
   <si>
-    <t>4 869.86</t>
+    <t>5 424.66</t>
   </si>
   <si>
     <t>XS3357187809</t>
   </si>
   <si>
     <t>ALPH BA 3.75 05-32</t>
   </si>
   <si>
-    <t>1 681.44</t>
+    <t>2 607.95</t>
   </si>
   <si>
     <t>FR00140005T0</t>
   </si>
   <si>
     <t>ARKEMA 0.125 10-26</t>
   </si>
   <si>
     <t>FR0014012JL7</t>
   </si>
   <si>
     <t>ARKEMA 3.5 09-33</t>
   </si>
   <si>
-    <t>8 284.93</t>
+    <t>9 061.64</t>
   </si>
   <si>
     <t>XS3215529192</t>
   </si>
   <si>
     <t>ASN BAN 3.375 10-32</t>
   </si>
   <si>
-    <t>4 438.36</t>
+    <t>4 937.67</t>
   </si>
   <si>
     <t>XS2694995163</t>
   </si>
   <si>
     <t>ASR NED 3.625 12-28</t>
   </si>
   <si>
-    <t>9 055.55</t>
+    <t>10 315.86</t>
   </si>
   <si>
     <t>XS2747590896</t>
   </si>
   <si>
     <t>ASS GEN 3.212 01-29</t>
   </si>
   <si>
-    <t>1 900.80</t>
+    <t>2 221.56</t>
   </si>
   <si>
     <t>XS2747596315</t>
   </si>
   <si>
     <t>ASS GEN 3.547 01-34</t>
   </si>
   <si>
-    <t>1 554.85</t>
+    <t>1 817.23</t>
   </si>
   <si>
     <t>XS2314312179</t>
   </si>
   <si>
     <t>AXA 1.375 10-41</t>
   </si>
   <si>
-    <t>9 990.41</t>
+    <t>11 027.88</t>
   </si>
   <si>
     <t>FR0014015J87</t>
   </si>
   <si>
     <t>AYVENS 3.0 04-30</t>
   </si>
   <si>
-    <t>1 101.37</t>
+    <t>1 545.21</t>
   </si>
   <si>
     <t>FR0014017YD2</t>
   </si>
   <si>
     <t>AYVENS 3.375 04-29</t>
   </si>
   <si>
     <t>IT0005675126</t>
   </si>
   <si>
     <t>BANC BP 3.125 10-31</t>
   </si>
   <si>
-    <t>3 342.47</t>
+    <t>3 712.33</t>
   </si>
   <si>
     <t>XS3396961289</t>
   </si>
   <si>
     <t>BANC DE 3.75 06-32</t>
   </si>
   <si>
-    <t>1 232.88</t>
+    <t>2 897.26</t>
   </si>
   <si>
     <t>XS2357417257</t>
   </si>
   <si>
     <t>BANC NT 0.625 06-29</t>
   </si>
   <si>
     <t>XS2194370727</t>
   </si>
   <si>
     <t>BANC NT 1.125 06-27</t>
   </si>
   <si>
     <t>XS2063247915</t>
   </si>
   <si>
     <t>BANC SA 0.3 10-26</t>
   </si>
   <si>
     <t>ES0213679OV1</t>
   </si>
   <si>
     <t>BANK 3.75 06-34</t>
   </si>
   <si>
-    <t>1 356.16</t>
+    <t>3 020.55</t>
   </si>
   <si>
     <t>XS2804565435</t>
   </si>
   <si>
     <t>BANK OF 3.5 04-29</t>
   </si>
   <si>
-    <t>1 956.16</t>
+    <t>2 732.88</t>
   </si>
   <si>
     <t>XS3320133948</t>
   </si>
   <si>
     <t>BANK OF 3.625 03-32</t>
   </si>
   <si>
-    <t>3 773.58</t>
-[...11 lines deleted...]
-    <t>BANQ FE 0.25 06-28</t>
+    <t>4 881.04</t>
   </si>
   <si>
     <t>FR001400Q0T5</t>
   </si>
   <si>
     <t>BANQ FE 3.5 05-31</t>
   </si>
   <si>
-    <t>1 917.81</t>
+    <t>3 212.33</t>
+  </si>
+  <si>
+    <t>FR0014019O29</t>
+  </si>
+  <si>
+    <t>BANQ FE 3.5 07-33</t>
   </si>
   <si>
     <t>XS3170898723</t>
   </si>
   <si>
     <t>BAWA BK 3.375 09-33</t>
   </si>
   <si>
-    <t>27 277.40</t>
+    <t>29 773.97</t>
   </si>
   <si>
     <t>BE6328785207</t>
   </si>
   <si>
     <t>BELF SA 0.375 06-27</t>
   </si>
   <si>
     <t>BE6352762387</t>
   </si>
   <si>
     <t>BELF SA 3.625 06-30</t>
   </si>
   <si>
+    <t>1 986.30</t>
+  </si>
+  <si>
     <t>BE6344187966</t>
   </si>
   <si>
     <t>BELF SA 3.875 06-28</t>
   </si>
   <si>
     <t>XS2634687912</t>
   </si>
   <si>
     <t>BK AMER 4.134 06-28</t>
   </si>
   <si>
-    <t>XS3225871121</t>
-[...5 lines deleted...]
-    <t>2 468.97</t>
+    <t>2 208.58</t>
   </si>
   <si>
     <t>XS3332496184</t>
   </si>
   <si>
     <t>BK IREL 3.875 04-34</t>
   </si>
   <si>
-    <t>2 634.68</t>
+    <t>3 491.75</t>
   </si>
   <si>
     <t>XS2643234011</t>
   </si>
   <si>
     <t>BK IREL 5.0 07-31</t>
   </si>
   <si>
-    <t>17 263.70</t>
-[...1 lines deleted...]
-  <si>
     <t>FR0013415692</t>
   </si>
   <si>
     <t>BQ POST 1.375 04-29</t>
   </si>
   <si>
     <t>XS3038544790</t>
   </si>
   <si>
     <t>BRAM U 3.625 04-33</t>
   </si>
   <si>
-    <t>4 072.12</t>
+    <t>5 396.78</t>
   </si>
   <si>
     <t>DE000BU3Z005</t>
   </si>
   <si>
     <t>BUND DE 2.3 02-33</t>
   </si>
   <si>
-    <t>2 479.27</t>
+    <t>2 998.19</t>
   </si>
   <si>
     <t>FR001400M4O2</t>
   </si>
   <si>
     <t>CA 4.375 11-33</t>
   </si>
   <si>
-    <t>20 041.10</t>
+    <t>22 630.14</t>
   </si>
   <si>
     <t>XS3108521124</t>
   </si>
   <si>
     <t>CA AUTO 2.75 07-28</t>
   </si>
   <si>
-    <t>2 678.58</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2555187801</t>
   </si>
   <si>
     <t>CAIX 5.375 11-30</t>
   </si>
   <si>
-    <t>3 269.18</t>
+    <t>3 666.78</t>
   </si>
   <si>
     <t>DE000CZ45W57</t>
   </si>
   <si>
     <t>CMZB FR 3.0 09-27</t>
   </si>
   <si>
-    <t>2 326.03</t>
+    <t>2 547.95</t>
   </si>
   <si>
     <t>FR0013463775</t>
   </si>
   <si>
     <t>CNP ASS 2.0 07-50</t>
   </si>
   <si>
-    <t>9 095.89</t>
+    <t>9 835.62</t>
   </si>
   <si>
     <t>XS3320133781</t>
   </si>
   <si>
     <t>COLO SF 3.875 04-31</t>
   </si>
   <si>
-    <t>1 634.93</t>
+    <t>2 208.22</t>
   </si>
   <si>
     <t>DE000CZ457W4</t>
   </si>
   <si>
     <t>COMM AK 4.0 01-38</t>
   </si>
   <si>
-    <t>5 063.01</t>
+    <t>5 950.68</t>
   </si>
   <si>
     <t>DE000CZ45ZY0</t>
   </si>
   <si>
     <t>COMM AK 4.125 06-37</t>
   </si>
   <si>
-    <t>16 228.77</t>
-[...1 lines deleted...]
-  <si>
     <t>DE000CZ439B6</t>
   </si>
   <si>
     <t>COMM AK 5.25 03-29</t>
   </si>
   <si>
-    <t>3 926.71</t>
+    <t>5 091.78</t>
   </si>
   <si>
     <t>XS2796609787</t>
   </si>
   <si>
     <t>COMP DE 3.375 04-30</t>
   </si>
   <si>
     <t>XS2796659964</t>
   </si>
   <si>
     <t>COMP DE 3.625 04-34</t>
   </si>
   <si>
-    <t>1 529.45</t>
+    <t>2 065.75</t>
   </si>
   <si>
     <t>XS3200103490</t>
   </si>
   <si>
     <t>COOP RA 3.548 10-35</t>
   </si>
   <si>
-    <t>15 138.13</t>
+    <t>16 734.73</t>
   </si>
   <si>
     <t>FR0013447232</t>
   </si>
   <si>
     <t>COVI 1.125 09-31</t>
   </si>
   <si>
-    <t>1 726.03</t>
+    <t>1 892.47</t>
   </si>
   <si>
     <t>FR0014010IN9</t>
   </si>
   <si>
     <t>COVI 3.625 06-34</t>
   </si>
   <si>
     <t>XS3244187764</t>
   </si>
   <si>
     <t>DANS BK 3.375 12-33</t>
   </si>
   <si>
-    <t>11 317.81</t>
+    <t>12 815.75</t>
   </si>
   <si>
     <t>XS3101509167</t>
   </si>
   <si>
     <t>DANS BK 3.5 11-35</t>
   </si>
   <si>
+    <t>8 189.04</t>
+  </si>
+  <si>
+    <t>XS2637421848</t>
+  </si>
+  <si>
+    <t>DANS BK 4.75 06-30</t>
+  </si>
+  <si>
+    <t>XS2280835260</t>
+  </si>
+  <si>
+    <t>DIGI IN 0.625 07-31</t>
+  </si>
+  <si>
+    <t>XS3074473474</t>
+  </si>
+  <si>
+    <t>DNB BAN 3.125 05-31</t>
+  </si>
+  <si>
+    <t>5 308.22</t>
+  </si>
+  <si>
+    <t>XS3166221948</t>
+  </si>
+  <si>
+    <t>EAST JA 3.727 09-37</t>
+  </si>
+  <si>
+    <t>9 469.23</t>
+  </si>
+  <si>
+    <t>PTEDP6OM0007</t>
+  </si>
+  <si>
+    <t>EDP 4.375 12-55</t>
+  </si>
+  <si>
+    <t>8 450.34</t>
+  </si>
+  <si>
+    <t>XS2978779176</t>
+  </si>
+  <si>
+    <t>EDP SER 3.5 07-31</t>
+  </si>
+  <si>
+    <t>XS3391835629</t>
+  </si>
+  <si>
+    <t>EDP SER 3.75 03-33</t>
+  </si>
+  <si>
+    <t>2 025.62</t>
+  </si>
+  <si>
+    <t>XS2699159351</t>
+  </si>
+  <si>
+    <t>EDP SER 4.375 04-32</t>
+  </si>
+  <si>
+    <t>1 682.88</t>
+  </si>
+  <si>
+    <t>BE6368381404</t>
+  </si>
+  <si>
+    <t>ELIA TR 3.5 10-35</t>
+  </si>
+  <si>
+    <t>2 742.47</t>
+  </si>
+  <si>
+    <t>BE6340849569</t>
+  </si>
+  <si>
+    <t>ELIA TR 3.625 01-33</t>
+  </si>
+  <si>
+    <t>1 827.40</t>
+  </si>
+  <si>
+    <t>BE6349118800</t>
+  </si>
+  <si>
+    <t>ELIA TR 3.75 01-36</t>
+  </si>
+  <si>
+    <t>3 821.92</t>
+  </si>
+  <si>
+    <t>XS3044299769</t>
+  </si>
+  <si>
+    <t>ELLE AB 3.75 05-35</t>
+  </si>
+  <si>
+    <t>1 348.36</t>
+  </si>
+  <si>
+    <t>XS1750986744</t>
+  </si>
+  <si>
+    <t>ENEL FI 1.125 09-26</t>
+  </si>
+  <si>
+    <t>2 705.55</t>
+  </si>
+  <si>
+    <t>XS3299702137</t>
+  </si>
+  <si>
+    <t>ENEX HO 3.0 02-32</t>
+  </si>
+  <si>
+    <t>4 188.00</t>
+  </si>
+  <si>
+    <t>XS3045470492</t>
+  </si>
+  <si>
+    <t>ENEX HO 3.25 04-33</t>
+  </si>
+  <si>
+    <t>2 751.37</t>
+  </si>
+  <si>
+    <t>FR0013455813</t>
+  </si>
+  <si>
+    <t>ENGIE 0.5 10-30</t>
+  </si>
+  <si>
+    <t>FR0014000RR2</t>
+  </si>
+  <si>
+    <t>ENGIE 1.5 PERP</t>
+  </si>
+  <si>
+    <t>1 915.07</t>
+  </si>
+  <si>
+    <t>FR0013504693</t>
+  </si>
+  <si>
+    <t>ENGIE 2.125 03-32</t>
+  </si>
+  <si>
+    <t>FR0014016Z94</t>
+  </si>
+  <si>
+    <t>ENGIE 4.371 PERP</t>
+  </si>
+  <si>
+    <t>XS1702729275</t>
+  </si>
+  <si>
+    <t>EON INT 1.25 10-27</t>
+  </si>
+  <si>
+    <t>1 318.49</t>
+  </si>
+  <si>
+    <t>XS2574873183</t>
+  </si>
+  <si>
+    <t>EON SE 3.875 01-35</t>
+  </si>
+  <si>
+    <t>2 622.26</t>
+  </si>
+  <si>
+    <t>XS2673547746</t>
+  </si>
+  <si>
+    <t>EON SE 4.0 08-33</t>
+  </si>
+  <si>
+    <t>10 717.81</t>
+  </si>
+  <si>
+    <t>XS2432544349</t>
+  </si>
+  <si>
+    <t>ESB FIN 1.0 07-34</t>
+  </si>
+  <si>
+    <t>XS2697970536</t>
+  </si>
+  <si>
+    <t>ESB FIN 4.25 03-36</t>
+  </si>
+  <si>
+    <t>1 630.14</t>
+  </si>
+  <si>
+    <t>EU000A3K4DG1</t>
+  </si>
+  <si>
+    <t>EURO UN 1.25 02-43</t>
+  </si>
+  <si>
+    <t>4 718.32</t>
+  </si>
+  <si>
+    <t>DE000A4DFCB7</t>
+  </si>
+  <si>
+    <t>EVON IN 3.25 01-30</t>
+  </si>
+  <si>
+    <t>2 197.89</t>
+  </si>
+  <si>
+    <t>DE000A4DFWV3</t>
+  </si>
+  <si>
+    <t>EVON IN 4.25 09-55</t>
+  </si>
+  <si>
+    <t>XS2784700671</t>
+  </si>
+  <si>
+    <t>FING EM 3.25 03-34</t>
+  </si>
+  <si>
+    <t>1 474.69</t>
+  </si>
+  <si>
+    <t>FR0013234333</t>
+  </si>
+  <si>
+    <t>FRAN GO 1.75 06-39</t>
+  </si>
+  <si>
+    <t>FR0013322989</t>
+  </si>
+  <si>
+    <t>GECINA 1.625 03-30</t>
+  </si>
+  <si>
+    <t>2 871.58</t>
+  </si>
+  <si>
+    <t>FR0013266368</t>
+  </si>
+  <si>
+    <t>GECINA 2.0 06-32</t>
+  </si>
+  <si>
+    <t>XS3072230744</t>
+  </si>
+  <si>
+    <t>IBER FI 3.5 05-35</t>
+  </si>
+  <si>
+    <t>4 430.14</t>
+  </si>
+  <si>
+    <t>XS3224600232</t>
+  </si>
+  <si>
+    <t>IBER FI 3.75 PERP</t>
+  </si>
+  <si>
+    <t>2 650.68</t>
+  </si>
+  <si>
+    <t>XS2748213290</t>
+  </si>
+  <si>
+    <t>IBER FI 4.871 PERP</t>
+  </si>
+  <si>
+    <t>7 686.84</t>
+  </si>
+  <si>
+    <t>FR001400ZRC6</t>
+  </si>
+  <si>
+    <t>ICAD PR 4.375 05-35</t>
+  </si>
+  <si>
+    <t>2 157.53</t>
+  </si>
+  <si>
+    <t>FR0014007NF1</t>
+  </si>
+  <si>
+    <t>ICADE 1.0 01-30</t>
+  </si>
+  <si>
+    <t>1 002.74</t>
+  </si>
+  <si>
+    <t>XS3225326282</t>
+  </si>
+  <si>
+    <t>ING GRO 2.875 11-30</t>
+  </si>
+  <si>
+    <t>1 992.81</t>
+  </si>
+  <si>
+    <t>XS2764264789</t>
+  </si>
+  <si>
+    <t>ING GRO 4.0 02-35</t>
+  </si>
+  <si>
+    <t>1 742.47</t>
+  </si>
+  <si>
+    <t>XS2524746687</t>
+  </si>
+  <si>
+    <t>ING GRO 4.125 08-33</t>
+  </si>
+  <si>
+    <t>11 222.26</t>
+  </si>
+  <si>
+    <t>XS2529233814</t>
+  </si>
+  <si>
+    <t>INTE 4.75 09-27</t>
+  </si>
+  <si>
+    <t>6 207.53</t>
+  </si>
+  <si>
+    <t>XS2625196352</t>
+  </si>
+  <si>
+    <t>INTE 4.875 05-30</t>
+  </si>
+  <si>
+    <t>4 207.19</t>
+  </si>
+  <si>
+    <t>IE000GVLBXU6</t>
+  </si>
+  <si>
+    <t>IREL GO 3.0 10-43</t>
+  </si>
+  <si>
+    <t>13 610.96</t>
+  </si>
+  <si>
+    <t>XS1704789590</t>
+  </si>
+  <si>
+    <t>IREN 1.5 10-27</t>
+  </si>
+  <si>
+    <t>3 162.33</t>
+  </si>
+  <si>
+    <t>XS2752472436</t>
+  </si>
+  <si>
+    <t>IREN 3.875 07-32</t>
+  </si>
+  <si>
+    <t>14 105.00</t>
+  </si>
+  <si>
+    <t>IT0005596470</t>
+  </si>
+  <si>
+    <t>ITAL BU 4.05 10-37</t>
+  </si>
+  <si>
+    <t>2 676.76</t>
+  </si>
+  <si>
+    <t>XS3358396763</t>
+  </si>
+  <si>
+    <t>JYSK BA 3.625 06-32</t>
+  </si>
+  <si>
+    <t>BE0390246156</t>
+  </si>
+  <si>
+    <t>KBC GRO 3.625 08-36</t>
+  </si>
+  <si>
+    <t>16 337.33</t>
+  </si>
+  <si>
+    <t>BE0390124874</t>
+  </si>
+  <si>
+    <t>KBC GRO 3.75 03-32</t>
+  </si>
+  <si>
+    <t>5 958.90</t>
+  </si>
+  <si>
+    <t>XS2780025271</t>
+  </si>
+  <si>
+    <t>KONI AH 3.375 03-31</t>
+  </si>
+  <si>
+    <t>1 220.55</t>
+  </si>
+  <si>
+    <t>XS2596537972</t>
+  </si>
+  <si>
+    <t>KONI AH 3.5 04-28</t>
+  </si>
+  <si>
+    <t>1 035.62</t>
+  </si>
+  <si>
+    <t>XS3308614794</t>
+  </si>
+  <si>
+    <t>KONI AH 3.625 03-34</t>
+  </si>
+  <si>
+    <t>1 301.03</t>
+  </si>
+  <si>
+    <t>FR0013384567</t>
+  </si>
+  <si>
+    <t>LA POST 1.45 11-28</t>
+  </si>
+  <si>
+    <t>XS2089229806</t>
+  </si>
+  <si>
+    <t>MERL PR 1.875 12-34</t>
+  </si>
+  <si>
+    <t>3 529.11</t>
+  </si>
+  <si>
+    <t>XS3168718529</t>
+  </si>
+  <si>
+    <t>MERL PR 3.5 09-33</t>
+  </si>
+  <si>
+    <t>9 205.48</t>
+  </si>
+  <si>
+    <t>IT0005678955</t>
+  </si>
+  <si>
+    <t>MONT PA 3.25 02-32</t>
+  </si>
+  <si>
+    <t>3 007.54</t>
+  </si>
+  <si>
+    <t>XS2388449758</t>
+  </si>
+  <si>
+    <t>NATL BA 0.5 09-28</t>
+  </si>
+  <si>
+    <t>2 075.34</t>
+  </si>
+  <si>
+    <t>XS3441768093</t>
+  </si>
+  <si>
+    <t>NATL GR 4.268 04-37</t>
+  </si>
+  <si>
+    <t>XS2528858033</t>
+  </si>
+  <si>
+    <t>NATW GR 4.067 09-28</t>
+  </si>
+  <si>
+    <t>17 716.52</t>
+  </si>
+  <si>
+    <t>NL0013552060</t>
+  </si>
+  <si>
+    <t>NETH GO 0.5 01-40</t>
+  </si>
+  <si>
+    <t>1 063.08</t>
+  </si>
+  <si>
+    <t>XS3232967318</t>
+  </si>
+  <si>
+    <t>NORD BK 3.25 11-35</t>
+  </si>
+  <si>
+    <t>9 581.18</t>
+  </si>
+  <si>
+    <t>XS3170346368</t>
+  </si>
+  <si>
+    <t>NORD BK 3.5 09-35</t>
+  </si>
+  <si>
+    <t>11 775.34</t>
+  </si>
+  <si>
+    <t>XS3406830052</t>
+  </si>
+  <si>
+    <t>NORD BK 3.875 06-36</t>
+  </si>
+  <si>
+    <t>1 345.10</t>
+  </si>
+  <si>
+    <t>XS2797546624</t>
+  </si>
+  <si>
+    <t>PERM TS 4.25 07-30</t>
+  </si>
+  <si>
+    <t>XS2021462440</t>
+  </si>
+  <si>
+    <t>PROL IN 0.875 07-29</t>
+  </si>
+  <si>
+    <t>XS2187529180</t>
+  </si>
+  <si>
+    <t>PROL IN 1.625 06-32</t>
+  </si>
+  <si>
+    <t>XS1904690341</t>
+  </si>
+  <si>
+    <t>PROL IN 2.375 11-30</t>
+  </si>
+  <si>
+    <t>7 209.91</t>
+  </si>
+  <si>
+    <t>FR00140193X6</t>
+  </si>
+  <si>
+    <t>RCI BAN 4.0 08-31</t>
+  </si>
+  <si>
+    <t>1 402.74</t>
+  </si>
+  <si>
+    <t>XS2744299335</t>
+  </si>
+  <si>
+    <t>RED ELE 3.0 01-34</t>
+  </si>
+  <si>
+    <t>4 561.64</t>
+  </si>
+  <si>
+    <t>XS2838500218</t>
+  </si>
+  <si>
+    <t>REDEIA 3.375 07-32</t>
+  </si>
+  <si>
+    <t>XS3348120653</t>
+  </si>
+  <si>
+    <t>REDEIA 4.375 PERP</t>
+  </si>
+  <si>
+    <t>3 056.51</t>
+  </si>
+  <si>
+    <t>FR0014010DR1</t>
+  </si>
+  <si>
+    <t>RENA 3.875 09-30</t>
+  </si>
+  <si>
     <t>3 121.23</t>
   </si>
   <si>
-    <t>XS2637421848</t>
-[...601 lines deleted...]
-  <si>
     <t>FR0014007LP4</t>
   </si>
   <si>
     <t>RTE EDF 0.75 01-34</t>
   </si>
   <si>
-    <t>2 009.59</t>
+    <t>2 342.47</t>
   </si>
   <si>
     <t>XS3166372568</t>
   </si>
   <si>
     <t>SCOT HY 3.375 11-33</t>
   </si>
   <si>
-    <t>13 174.98</t>
+    <t>14 380.83</t>
   </si>
   <si>
     <t>FR001400U1Q3</t>
   </si>
   <si>
     <t>SG 3.625 11-30</t>
   </si>
   <si>
-    <t>19 932.53</t>
+    <t>22 345.89</t>
   </si>
   <si>
     <t>ES0000012J07</t>
   </si>
   <si>
     <t>SPAI GO 1.0 07-42</t>
   </si>
   <si>
-    <t>6 309.59</t>
+    <t>6 827.40</t>
   </si>
   <si>
     <t>XS3027988263</t>
   </si>
   <si>
     <t>SSE 3.5 03-32</t>
   </si>
   <si>
+    <t>3 619.86</t>
+  </si>
+  <si>
     <t>XS2675685700</t>
   </si>
   <si>
     <t>SSE 4.0 09-31</t>
   </si>
   <si>
-    <t>11 520.00</t>
+    <t>12 585.21</t>
   </si>
   <si>
     <t>XS2532312548</t>
   </si>
   <si>
     <t>STAT AS 2.875 09-29</t>
   </si>
   <si>
-    <t>5 368.77</t>
+    <t>5 879.18</t>
   </si>
   <si>
     <t>XS2723597923</t>
   </si>
   <si>
     <t>STAT AS 3.125 12-26</t>
   </si>
   <si>
-    <t>2 313.36</t>
+    <t>2 636.99</t>
   </si>
   <si>
     <t>XS2779793061</t>
   </si>
   <si>
     <t>STAT AS 3.75 03-39</t>
   </si>
   <si>
-    <t>1 255.48</t>
-[...8 lines deleted...]
-    <t>1 472.98</t>
+    <t>1 616.10</t>
   </si>
   <si>
     <t>XS2443749648</t>
   </si>
   <si>
     <t>TELI CO 2.75 06-83</t>
   </si>
   <si>
-    <t>8 114.38</t>
+    <t>XS3433863621</t>
+  </si>
+  <si>
+    <t>TENN GM 3.25 07-30</t>
   </si>
   <si>
     <t>XS2477935345</t>
   </si>
   <si>
     <t>TENN HO 1.625 11-26</t>
   </si>
   <si>
-    <t>1 365.00</t>
+    <t>1 533.29</t>
   </si>
   <si>
     <t>XS1241581096</t>
   </si>
   <si>
     <t>TENN HO 1.75 06-27</t>
   </si>
   <si>
     <t>XS2549543499</t>
   </si>
   <si>
     <t>TENN HO 4.5 10-34</t>
   </si>
   <si>
-    <t>3 830.55</t>
+    <t>4 263.29</t>
   </si>
   <si>
     <t>XS3128477521</t>
   </si>
   <si>
     <t>TERN RE 3.0 07-31</t>
   </si>
   <si>
-    <t>15 234.25</t>
+    <t>16 454.79</t>
   </si>
   <si>
     <t>XS2655852726</t>
   </si>
   <si>
     <t>TERN RE 3.875 07-33</t>
   </si>
   <si>
-    <t>3 556.51</t>
+    <t>3 843.15</t>
   </si>
   <si>
     <t>XS2357205587</t>
   </si>
   <si>
     <t>TRAS EL 0.375 06-29</t>
   </si>
   <si>
     <t>XS2209023402</t>
   </si>
   <si>
     <t>TRAS EL 0.75 07-32</t>
   </si>
   <si>
-    <t>3 854.79</t>
+    <t>4 165.48</t>
   </si>
   <si>
     <t>XS2360310044</t>
   </si>
   <si>
     <t>UNIC 0.8 07-29</t>
   </si>
   <si>
-    <t>1 551.78</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2555420103</t>
   </si>
   <si>
     <t>UNIC 5.85 11-27</t>
   </si>
   <si>
-    <t>7 084.11</t>
+    <t>7 949.59</t>
   </si>
   <si>
     <t>XS2257961818</t>
   </si>
   <si>
     <t>UPM KYM 0.125 11-28</t>
   </si>
   <si>
     <t>XS2320453884</t>
   </si>
   <si>
     <t>UPM KYM 0.5 03-31</t>
   </si>
   <si>
     <t>XS2478685931</t>
   </si>
   <si>
     <t>UPM KYM 2.25 05-29</t>
   </si>
   <si>
-    <t>XS2009891479</t>
-[...4 lines deleted...]
-  <si>
     <t>XS2297882644</t>
   </si>
   <si>
     <t>VATT AB 0.125 02-29</t>
   </si>
   <si>
     <t>XS2821745374</t>
   </si>
   <si>
     <t>VERB AG 3.25 05-31</t>
   </si>
   <si>
-    <t>1 015.07</t>
+    <t>1 736.30</t>
   </si>
   <si>
     <t>DE000A3MQS72</t>
   </si>
   <si>
     <t>VONO SE 2.375 03-32</t>
   </si>
   <si>
-    <t>2 960.62</t>
+    <t>3 839.04</t>
   </si>
   <si>
     <t>DE000A30VQB2</t>
   </si>
   <si>
     <t>VONO SE 5.0 11-30</t>
   </si>
   <si>
-    <t>11 671.23</t>
+    <t>13 150.68</t>
   </si>
   <si>
     <t>OEU6 Comdty</t>
   </si>
   <si>
     <t>EURO BOBL 0926</t>
+  </si>
+  <si>
+    <t>DUU6 Comdty</t>
+  </si>
+  <si>
+    <t>EURO SCHATZ 0926</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -1843,270 +1810,270 @@
       </c>
       <c r="E1" t="s">
         <v>5</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>5</v>
       </c>
       <c r="H1" t="s">
         <v>4</v>
       </c>
       <c r="Z1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" t="s">
         <v>7</v>
       </c>
       <c r="B2" s="1">
         <v>19746.0</v>
       </c>
       <c r="C2">
-        <v>1514.79</v>
+        <v>1508.7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2">
-        <v>29911077.15</v>
+        <v>29790794.0</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
-        <v>29911077.15</v>
+        <v>29790794.0</v>
       </c>
       <c r="H2" t="s">
         <v>8</v>
       </c>
       <c r="Z2" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="3" spans="1:26">
       <c r="A3" t="s">
         <v>10</v>
       </c>
       <c r="B3" s="1">
-        <v>32318.328</v>
+        <v>32710.186</v>
       </c>
       <c r="C3">
-        <v>99.86</v>
+        <v>99.41</v>
       </c>
       <c r="D3" t="s">
         <v>8</v>
       </c>
       <c r="E3">
-        <v>3227389.66</v>
+        <v>3252004.26</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
-        <v>3227389.66</v>
+        <v>3252004.26</v>
       </c>
       <c r="H3" t="s">
         <v>8</v>
       </c>
       <c r="Z3" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="4" spans="1:26">
       <c r="A4" t="s">
         <v>12</v>
       </c>
       <c r="B4" s="1">
-        <v>3022.574</v>
+        <v>3062.824</v>
       </c>
       <c r="C4">
-        <v>5032.53</v>
+        <v>5012.13</v>
       </c>
       <c r="D4" t="s">
         <v>8</v>
       </c>
       <c r="E4">
-        <v>15211202.26</v>
+        <v>15351275.92</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
-        <v>15211202.26</v>
+        <v>15351275.92</v>
       </c>
       <c r="H4" t="s">
         <v>8</v>
       </c>
       <c r="Z4" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="5" spans="1:26">
       <c r="A5" t="s">
         <v>14</v>
       </c>
       <c r="B5" s="1">
-        <v>7670.0</v>
+        <v>8841.0</v>
       </c>
       <c r="C5">
-        <v>102.41</v>
+        <v>102.0</v>
       </c>
       <c r="D5" t="s">
         <v>8</v>
       </c>
       <c r="E5">
-        <v>785535.2</v>
+        <v>901794.37</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
       <c r="G5">
-        <v>785535.2</v>
+        <v>901794.37</v>
       </c>
       <c r="H5" t="s">
         <v>8</v>
       </c>
       <c r="Z5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="6" spans="1:26">
       <c r="A6" t="s">
         <v>16</v>
       </c>
       <c r="B6" s="1">
         <v>10.0</v>
       </c>
       <c r="C6">
-        <v>101.41</v>
+        <v>100.95</v>
       </c>
       <c r="D6" t="s">
         <v>8</v>
       </c>
       <c r="E6">
-        <v>1014.16</v>
+        <v>1009.53</v>
       </c>
       <c r="F6" t="s">
         <v>8</v>
       </c>
       <c r="G6">
-        <v>1014.16</v>
+        <v>1009.53</v>
       </c>
       <c r="H6" t="s">
         <v>8</v>
       </c>
       <c r="Z6" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="7" spans="1:26">
       <c r="A7" t="s">
         <v>18</v>
       </c>
       <c r="B7" s="1">
-        <v>1.0</v>
+        <v>555.0</v>
       </c>
       <c r="C7">
-        <v>102.47</v>
+        <v>102.03</v>
       </c>
       <c r="D7" t="s">
         <v>8</v>
       </c>
       <c r="E7">
-        <v>102.47</v>
+        <v>56630.62</v>
       </c>
       <c r="F7" t="s">
         <v>8</v>
       </c>
       <c r="G7">
-        <v>102.47</v>
+        <v>56630.62</v>
       </c>
       <c r="H7" t="s">
         <v>8</v>
       </c>
       <c r="Z7" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="8" spans="1:26">
       <c r="A8" t="s">
         <v>20</v>
       </c>
       <c r="B8" s="1">
-        <v>10.0</v>
+        <v>14.0</v>
       </c>
       <c r="C8">
-        <v>101.62</v>
+        <v>101.2</v>
       </c>
       <c r="D8" t="s">
         <v>8</v>
       </c>
       <c r="E8">
-        <v>1016.2</v>
+        <v>1416.8</v>
       </c>
       <c r="F8" t="s">
         <v>8</v>
       </c>
       <c r="G8">
-        <v>1016.2</v>
+        <v>1416.8</v>
       </c>
       <c r="H8" t="s">
         <v>8</v>
       </c>
       <c r="Z8" t="s">
         <v>19</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z161"/>
+  <dimension ref="A1:Z158"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="N161" sqref="N161"/>
+      <selection activeCell="N158" sqref="N158"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" t="s">
         <v>22</v>
       </c>
       <c r="B1" t="s">
         <v>23</v>
       </c>
       <c r="C1" t="s">
         <v>24</v>
       </c>
       <c r="D1" t="s">
         <v>25</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>26</v>
       </c>
       <c r="G1" t="s">
         <v>27</v>
@@ -2122,8043 +2089,7893 @@
       </c>
       <c r="K1" t="s">
         <v>31</v>
       </c>
       <c r="L1" t="s">
         <v>32</v>
       </c>
       <c r="M1" t="s">
         <v>33</v>
       </c>
       <c r="N1" t="s">
         <v>34</v>
       </c>
       <c r="O1" t="s">
         <v>35</v>
       </c>
       <c r="Z1" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" t="s">
         <v>37</v>
       </c>
       <c r="B2" s="1">
-        <v>1493.0</v>
+        <v>1825.0</v>
       </c>
       <c r="C2" s="1">
-        <v>1077.41</v>
+        <v>1079.05</v>
       </c>
       <c r="D2" s="1">
-        <v>1075.4145144</v>
+        <v>1076.81489863</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
         <v>1.0</v>
       </c>
       <c r="G2" s="1">
-        <v>1605593.87</v>
+        <v>1965187.19</v>
       </c>
       <c r="H2" s="1">
-        <v>2979.26</v>
+        <v>4079.06</v>
       </c>
       <c r="I2" s="1">
-        <v>0.18555501834346</v>
+        <v>0.20756597746803</v>
       </c>
       <c r="J2">
         <v>0.0</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2" s="1">
-        <v>1608573.13</v>
+        <v>1969266.25</v>
       </c>
       <c r="M2" s="1">
-        <v>1608573.13</v>
+        <v>1969266.25</v>
       </c>
       <c r="N2" s="1">
-        <v>3.27</v>
+        <v>3.99</v>
       </c>
       <c r="O2">
         <v>1</v>
       </c>
       <c r="Z2" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="3" spans="1:26">
       <c r="A3" t="s">
         <v>39</v>
       </c>
       <c r="B3" s="1">
         <v>254000.0</v>
       </c>
       <c r="C3" s="1">
-        <v>98.60845817</v>
+        <v>97.77066618</v>
       </c>
       <c r="D3" s="1">
         <v>99.533614</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
         <v>1.0</v>
       </c>
       <c r="G3" s="1">
         <v>252815.38</v>
       </c>
       <c r="H3" s="1">
-        <v>-1648.79</v>
+        <v>-3166.13</v>
       </c>
       <c r="I3" s="1">
-        <v>-0.65217155696778</v>
+        <v>-1.252348650624</v>
       </c>
       <c r="J3">
         <v>0.0</v>
       </c>
-      <c r="K3">
-        <v>701.11</v>
+      <c r="K3" t="s">
+        <v>40</v>
       </c>
       <c r="L3" s="1">
-        <v>250465.48</v>
+        <v>248337.5</v>
       </c>
       <c r="M3" s="1">
-        <v>251166.59</v>
+        <v>249649.25</v>
       </c>
       <c r="N3" s="1">
         <v>0.51</v>
       </c>
       <c r="O3">
         <v>1</v>
       </c>
       <c r="Z3" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="4" spans="1:26">
       <c r="A4" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B4" s="1">
         <v>164000.0</v>
       </c>
       <c r="C4" s="1">
-        <v>98.78289415</v>
+        <v>97.652376</v>
       </c>
       <c r="D4" s="1">
         <v>99.08</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
         <v>1.0</v>
       </c>
       <c r="G4" s="1">
         <v>162491.2</v>
       </c>
       <c r="H4" s="1">
-        <v>1874.46</v>
+        <v>460.18</v>
       </c>
       <c r="I4" s="1">
-        <v>1.1535763167482</v>
+        <v>0.28320302884095</v>
       </c>
       <c r="J4">
         <v>0.0</v>
       </c>
       <c r="K4" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="L4" s="1">
-        <v>162003.95</v>
+        <v>160149.9</v>
       </c>
       <c r="M4" s="1">
-        <v>164365.66</v>
+        <v>162951.38</v>
       </c>
       <c r="N4" s="1">
         <v>0.33</v>
       </c>
       <c r="O4">
         <v>1</v>
       </c>
       <c r="Z4" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
     </row>
     <row r="5" spans="1:26">
       <c r="A5" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B5" s="1">
         <v>130000.0</v>
       </c>
       <c r="C5" s="1">
-        <v>104.42179504</v>
+        <v>103.67022066</v>
       </c>
       <c r="D5" s="1">
         <v>110.550762</v>
       </c>
       <c r="E5" t="s">
         <v>8</v>
       </c>
       <c r="F5">
         <v>1.0</v>
       </c>
       <c r="G5" s="1">
         <v>143715.99</v>
       </c>
       <c r="H5" s="1">
-        <v>-5770.57</v>
+        <v>-6326.89</v>
       </c>
       <c r="I5" s="1">
-        <v>-4.0152595407094</v>
+        <v>-4.4023563418378</v>
       </c>
       <c r="J5">
         <v>0.0</v>
       </c>
       <c r="K5" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="L5" s="1">
-        <v>135748.33</v>
+        <v>134771.29</v>
       </c>
       <c r="M5" s="1">
-        <v>137945.42</v>
+        <v>137389.1</v>
       </c>
       <c r="N5" s="1">
         <v>0.28</v>
       </c>
       <c r="O5">
         <v>1</v>
       </c>
       <c r="Z5" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
     </row>
     <row r="6" spans="1:26">
       <c r="A6" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B6" s="1">
         <v>130000.0</v>
       </c>
       <c r="C6" s="1">
-        <v>104.31999285</v>
+        <v>103.61211842</v>
       </c>
       <c r="D6" s="1">
         <v>108.857546</v>
       </c>
       <c r="E6" t="s">
         <v>8</v>
       </c>
       <c r="F6">
         <v>1.0</v>
       </c>
       <c r="G6" s="1">
         <v>141514.81</v>
       </c>
       <c r="H6" s="1">
-        <v>-1443.2</v>
+        <v>-1930.7</v>
       </c>
       <c r="I6" s="1">
-        <v>-1.0198225895933</v>
+        <v>-1.3643095023058</v>
       </c>
       <c r="J6">
         <v>0.0</v>
       </c>
       <c r="K6" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="L6" s="1">
-        <v>135615.99</v>
+        <v>134695.75</v>
       </c>
       <c r="M6" s="1">
-        <v>140071.61</v>
+        <v>139584.11</v>
       </c>
       <c r="N6" s="1">
-        <v>0.29</v>
+        <v>0.28</v>
       </c>
       <c r="O6">
         <v>1</v>
       </c>
       <c r="Z6" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
     </row>
     <row r="7" spans="1:26">
       <c r="A7" t="s">
+        <v>51</v>
+      </c>
+      <c r="B7" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="C7" s="1">
+        <v>96.45024743</v>
+      </c>
+      <c r="D7" s="1">
+        <v>98.99716</v>
+      </c>
+      <c r="E7" t="s">
+        <v>8</v>
+      </c>
+      <c r="F7">
+        <v>1.0</v>
+      </c>
+      <c r="G7" s="1">
+        <v>593982.96</v>
+      </c>
+      <c r="H7" s="1">
+        <v>-12815.72</v>
+      </c>
+      <c r="I7" s="1">
+        <v>-2.1575905140444</v>
+      </c>
+      <c r="J7">
+        <v>0.0</v>
+      </c>
+      <c r="K7" t="s">
+        <v>52</v>
+      </c>
+      <c r="L7" s="1">
+        <v>578701.49</v>
+      </c>
+      <c r="M7" s="1">
+        <v>581167.24</v>
+      </c>
+      <c r="N7" s="1">
+        <v>1.18</v>
+      </c>
+      <c r="O7">
+        <v>1</v>
+      </c>
+      <c r="Z7" t="s">
         <v>50</v>
-      </c>
-[...43 lines deleted...]
-        <v>49</v>
       </c>
     </row>
     <row r="8" spans="1:26">
       <c r="A8" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="B8" s="1">
         <v>300000.0</v>
       </c>
       <c r="C8" s="1">
-        <v>98.06284006</v>
+        <v>97.14335798</v>
       </c>
       <c r="D8" s="1">
         <v>99.503</v>
       </c>
       <c r="E8" t="s">
         <v>8</v>
       </c>
       <c r="F8">
         <v>1.0</v>
       </c>
       <c r="G8" s="1">
         <v>298509.0</v>
       </c>
       <c r="H8" s="1">
-        <v>2460.34</v>
+        <v>367.65</v>
       </c>
       <c r="I8" s="1">
-        <v>0.82420965532028</v>
+        <v>0.1231621157151</v>
       </c>
       <c r="J8">
         <v>0.0</v>
       </c>
       <c r="K8" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="L8" s="1">
-        <v>294188.52</v>
+        <v>291430.07</v>
       </c>
       <c r="M8" s="1">
-        <v>300969.34</v>
+        <v>298876.65</v>
       </c>
       <c r="N8" s="1">
         <v>0.61</v>
       </c>
       <c r="O8">
         <v>1</v>
       </c>
       <c r="Z8" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
     </row>
     <row r="9" spans="1:26">
       <c r="A9" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="B9" s="1">
         <v>100000.0</v>
       </c>
       <c r="C9" s="1">
-        <v>103.29796622</v>
+        <v>102.64176392</v>
       </c>
       <c r="D9" s="1">
         <v>108.76173</v>
       </c>
       <c r="E9" t="s">
         <v>8</v>
       </c>
       <c r="F9">
         <v>1.0</v>
       </c>
       <c r="G9" s="1">
         <v>108761.73</v>
       </c>
       <c r="H9" s="1">
-        <v>-4031.57</v>
+        <v>-4373.39</v>
       </c>
       <c r="I9" s="1">
-        <v>-3.7067909824531</v>
+        <v>-4.0210743245809</v>
       </c>
       <c r="J9">
         <v>0.0</v>
       </c>
       <c r="K9" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="L9" s="1">
-        <v>103297.97</v>
+        <v>102641.76</v>
       </c>
       <c r="M9" s="1">
-        <v>104730.16</v>
+        <v>104388.34</v>
       </c>
       <c r="N9" s="1">
         <v>0.21</v>
       </c>
       <c r="O9">
         <v>1</v>
       </c>
       <c r="Z9" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
     </row>
     <row r="10" spans="1:26">
       <c r="A10" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="B10" s="1">
         <v>100000.0</v>
       </c>
       <c r="C10" s="1">
-        <v>98.90732933</v>
+        <v>98.6623877</v>
       </c>
       <c r="D10" s="1">
         <v>99.684</v>
       </c>
       <c r="E10" t="s">
         <v>8</v>
       </c>
       <c r="F10">
         <v>1.0</v>
       </c>
       <c r="G10" s="1">
         <v>99684.0</v>
       </c>
       <c r="H10" s="1">
-        <v>-441.05</v>
+        <v>-501.06</v>
       </c>
       <c r="I10" s="1">
-        <v>-0.44244813611011</v>
+        <v>-0.50264836884555</v>
       </c>
       <c r="J10">
         <v>0.0</v>
       </c>
       <c r="K10">
-        <v>335.62</v>
+        <v>520.55</v>
       </c>
       <c r="L10" s="1">
-        <v>98907.33</v>
+        <v>98662.39</v>
       </c>
       <c r="M10" s="1">
-        <v>99242.95</v>
+        <v>99182.94</v>
       </c>
       <c r="N10" s="1">
         <v>0.2</v>
       </c>
       <c r="O10">
         <v>1</v>
       </c>
       <c r="Z10" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
     </row>
     <row r="11" spans="1:26">
       <c r="A11" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="B11" s="1">
         <v>1467000.0</v>
       </c>
       <c r="C11" s="1">
-        <v>98.59106931</v>
+        <v>98.1125211</v>
       </c>
       <c r="D11" s="1">
         <v>99.556461</v>
       </c>
       <c r="E11" t="s">
         <v>8</v>
       </c>
       <c r="F11">
         <v>1.0</v>
       </c>
       <c r="G11" s="1">
         <v>1460493.28</v>
       </c>
       <c r="H11" s="1">
-        <v>16584.42</v>
+        <v>13633.53</v>
       </c>
       <c r="I11" s="1">
-        <v>1.1355355226284</v>
+        <v>0.93348803357726</v>
       </c>
       <c r="J11">
         <v>0.0</v>
       </c>
       <c r="K11" t="s">
+        <v>63</v>
+      </c>
+      <c r="L11" s="1">
+        <v>1439310.68</v>
+      </c>
+      <c r="M11" s="1">
+        <v>1474126.81</v>
+      </c>
+      <c r="N11" s="1">
+        <v>2.99</v>
+      </c>
+      <c r="O11">
+        <v>1</v>
+      </c>
+      <c r="Z11" t="s">
         <v>61</v>
-      </c>
-[...13 lines deleted...]
-        <v>59</v>
       </c>
     </row>
     <row r="12" spans="1:26">
       <c r="A12" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="B12" s="1">
         <v>240000.0</v>
       </c>
       <c r="C12" s="1">
-        <v>98.12784204</v>
+        <v>97.54784763</v>
       </c>
       <c r="D12" s="1">
         <v>99.791763</v>
       </c>
       <c r="E12" t="s">
         <v>8</v>
       </c>
       <c r="F12">
         <v>1.0</v>
       </c>
       <c r="G12" s="1">
         <v>239500.23</v>
       </c>
       <c r="H12" s="1">
-        <v>876.45</v>
+        <v>39.26</v>
       </c>
       <c r="I12" s="1">
-        <v>0.36594954418207</v>
+        <v>0.016392468600135</v>
       </c>
       <c r="J12">
         <v>0.0</v>
       </c>
       <c r="K12" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="L12" s="1">
-        <v>235506.82</v>
+        <v>234114.83</v>
       </c>
       <c r="M12" s="1">
-        <v>240376.68</v>
+        <v>239539.49</v>
       </c>
       <c r="N12" s="1">
         <v>0.49</v>
       </c>
       <c r="O12">
         <v>1</v>
       </c>
       <c r="Z12" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
     </row>
     <row r="13" spans="1:26">
       <c r="A13" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="B13" s="1">
         <v>334000.0</v>
       </c>
       <c r="C13" s="1">
-        <v>100.31132746</v>
+        <v>99.56121903</v>
       </c>
       <c r="D13" s="1">
         <v>99.58</v>
       </c>
       <c r="E13" t="s">
         <v>8</v>
       </c>
       <c r="F13">
         <v>1.0</v>
       </c>
       <c r="G13" s="1">
         <v>332597.2</v>
       </c>
       <c r="H13" s="1">
-        <v>4124.07</v>
+        <v>2545.22</v>
       </c>
       <c r="I13" s="1">
-        <v>1.2399593261759</v>
+        <v>0.76525599133126</v>
       </c>
       <c r="J13">
         <v>0.0</v>
       </c>
       <c r="K13" t="s">
+        <v>69</v>
+      </c>
+      <c r="L13" s="1">
+        <v>332534.47</v>
+      </c>
+      <c r="M13" s="1">
+        <v>335142.42</v>
+      </c>
+      <c r="N13" s="1">
+        <v>0.68</v>
+      </c>
+      <c r="O13">
+        <v>1</v>
+      </c>
+      <c r="Z13" t="s">
         <v>67</v>
-      </c>
-[...13 lines deleted...]
-        <v>65</v>
       </c>
     </row>
     <row r="14" spans="1:26">
       <c r="A14" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="B14" s="1">
         <v>100000.0</v>
       </c>
       <c r="C14" s="1">
-        <v>99.23609752</v>
+        <v>99.42637115</v>
       </c>
       <c r="D14" s="1">
         <v>95.89134</v>
       </c>
       <c r="E14" t="s">
         <v>8</v>
       </c>
       <c r="F14">
         <v>1.0</v>
       </c>
       <c r="G14" s="1">
         <v>95891.34</v>
       </c>
       <c r="H14" s="1">
-        <v>3431.4</v>
+        <v>3630.92</v>
       </c>
       <c r="I14" s="1">
-        <v>3.5784253301706</v>
+        <v>3.7864941714236</v>
       </c>
       <c r="J14">
         <v>0.0</v>
       </c>
       <c r="K14">
-        <v>86.64</v>
+        <v>95.89</v>
       </c>
       <c r="L14" s="1">
-        <v>99236.1</v>
+        <v>99426.37</v>
       </c>
       <c r="M14" s="1">
-        <v>99322.74</v>
+        <v>99522.26</v>
       </c>
       <c r="N14" s="1">
         <v>0.2</v>
       </c>
       <c r="O14">
         <v>1</v>
       </c>
       <c r="Z14" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
     </row>
     <row r="15" spans="1:26">
       <c r="A15" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="B15" s="1">
         <v>300000.0</v>
       </c>
       <c r="C15" s="1">
-        <v>98.066562</v>
+        <v>97.08581902</v>
       </c>
       <c r="D15" s="1">
         <v>98.691</v>
       </c>
       <c r="E15" t="s">
         <v>8</v>
       </c>
       <c r="F15">
         <v>1.0</v>
       </c>
       <c r="G15" s="1">
         <v>296073.0</v>
       </c>
       <c r="H15" s="1">
-        <v>6411.62</v>
+        <v>4246.1</v>
       </c>
       <c r="I15" s="1">
-        <v>2.1655537654565</v>
+        <v>1.4341395534209</v>
       </c>
       <c r="J15">
         <v>0.0</v>
       </c>
       <c r="K15" t="s">
+        <v>74</v>
+      </c>
+      <c r="L15" s="1">
+        <v>291257.46</v>
+      </c>
+      <c r="M15" s="1">
+        <v>300319.1</v>
+      </c>
+      <c r="N15" s="1">
+        <v>0.61</v>
+      </c>
+      <c r="O15">
+        <v>1</v>
+      </c>
+      <c r="Z15" t="s">
         <v>72</v>
-      </c>
-[...13 lines deleted...]
-        <v>70</v>
       </c>
     </row>
     <row r="16" spans="1:26">
       <c r="A16" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="B16" s="1">
         <v>200000.0</v>
       </c>
       <c r="C16" s="1">
-        <v>97.70896731</v>
+        <v>96.80723111</v>
       </c>
       <c r="D16" s="1">
         <v>99.830165</v>
       </c>
       <c r="E16" t="s">
         <v>8</v>
       </c>
       <c r="F16">
         <v>1.0</v>
       </c>
       <c r="G16" s="1">
         <v>199660.33</v>
       </c>
       <c r="H16" s="1">
-        <v>195.96</v>
+        <v>-1108.2</v>
       </c>
       <c r="I16" s="1">
-        <v>0.098146687426591</v>
+        <v>-0.555042656696</v>
       </c>
       <c r="J16">
         <v>0.0</v>
       </c>
       <c r="K16" t="s">
+        <v>77</v>
+      </c>
+      <c r="L16" s="1">
+        <v>193614.46</v>
+      </c>
+      <c r="M16" s="1">
+        <v>198552.13</v>
+      </c>
+      <c r="N16" s="1">
+        <v>0.4</v>
+      </c>
+      <c r="O16">
+        <v>1</v>
+      </c>
+      <c r="Z16" t="s">
         <v>75</v>
-      </c>
-[...13 lines deleted...]
-        <v>73</v>
       </c>
     </row>
     <row r="17" spans="1:26">
       <c r="A17" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="B17" s="1">
         <v>470000.0</v>
       </c>
       <c r="C17" s="1">
-        <v>101.12471102</v>
+        <v>100.77821067</v>
       </c>
       <c r="D17" s="1">
         <v>102.934987</v>
       </c>
       <c r="E17" t="s">
         <v>8</v>
       </c>
       <c r="F17">
         <v>1.0</v>
       </c>
       <c r="G17" s="1">
         <v>483794.44</v>
       </c>
       <c r="H17" s="1">
-        <v>547.25</v>
+        <v>179.01</v>
       </c>
       <c r="I17" s="1">
-        <v>0.1131162234936</v>
+        <v>0.037001252019349</v>
       </c>
       <c r="J17">
         <v>0.0</v>
       </c>
       <c r="K17" t="s">
+        <v>80</v>
+      </c>
+      <c r="L17" s="1">
+        <v>473657.59</v>
+      </c>
+      <c r="M17" s="1">
+        <v>483973.45</v>
+      </c>
+      <c r="N17" s="1">
+        <v>0.98</v>
+      </c>
+      <c r="O17">
+        <v>1</v>
+      </c>
+      <c r="Z17" t="s">
         <v>78</v>
-      </c>
-[...13 lines deleted...]
-        <v>76</v>
       </c>
     </row>
     <row r="18" spans="1:26">
       <c r="A18" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="B18" s="1">
         <v>135000.0</v>
       </c>
       <c r="C18" s="1">
-        <v>100.44080261</v>
+        <v>99.96474247</v>
       </c>
       <c r="D18" s="1">
         <v>104.823259</v>
       </c>
       <c r="E18" t="s">
         <v>8</v>
       </c>
       <c r="F18">
         <v>1.0</v>
       </c>
       <c r="G18" s="1">
         <v>141511.4</v>
       </c>
       <c r="H18" s="1">
-        <v>-4015.52</v>
+        <v>-4337.44</v>
       </c>
       <c r="I18" s="1">
-        <v>-2.8375947096842</v>
+        <v>-3.0650816824652</v>
       </c>
       <c r="J18">
         <v>0.0</v>
       </c>
       <c r="K18" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="L18" s="1">
-        <v>135595.08</v>
+        <v>134952.4</v>
       </c>
       <c r="M18" s="1">
-        <v>137495.88</v>
+        <v>137173.96</v>
       </c>
       <c r="N18" s="1">
         <v>0.28</v>
       </c>
       <c r="O18">
         <v>1</v>
       </c>
       <c r="Z18" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
     </row>
     <row r="19" spans="1:26">
       <c r="A19" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="B19" s="1">
         <v>100000.0</v>
       </c>
       <c r="C19" s="1">
-        <v>99.92554434</v>
+        <v>98.74252938</v>
       </c>
       <c r="D19" s="1">
         <v>104.07483</v>
       </c>
       <c r="E19" t="s">
         <v>8</v>
       </c>
       <c r="F19">
         <v>1.0</v>
       </c>
       <c r="G19" s="1">
         <v>104074.83</v>
       </c>
       <c r="H19" s="1">
-        <v>-2594.44</v>
+        <v>-3515.07</v>
       </c>
       <c r="I19" s="1">
-        <v>-2.4928601853109</v>
+        <v>-3.3774448634699</v>
       </c>
       <c r="J19">
         <v>0.0</v>
       </c>
       <c r="K19" t="s">
+        <v>86</v>
+      </c>
+      <c r="L19" s="1">
+        <v>98742.53</v>
+      </c>
+      <c r="M19" s="1">
+        <v>100559.76</v>
+      </c>
+      <c r="N19" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="O19">
+        <v>1</v>
+      </c>
+      <c r="Z19" t="s">
         <v>84</v>
-      </c>
-[...13 lines deleted...]
-        <v>82</v>
       </c>
     </row>
     <row r="20" spans="1:26">
       <c r="A20" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="B20" s="1">
         <v>1020000.0</v>
       </c>
       <c r="C20" s="1">
-        <v>89.64554169</v>
+        <v>89.30421859</v>
       </c>
       <c r="D20" s="1">
         <v>89.242955</v>
       </c>
       <c r="E20" t="s">
         <v>8</v>
       </c>
       <c r="F20">
         <v>1.0</v>
       </c>
       <c r="G20" s="1">
         <v>910278.14</v>
       </c>
       <c r="H20" s="1">
-        <v>14096.8</v>
+        <v>11652.77</v>
       </c>
       <c r="I20" s="1">
-        <v>1.5486255662473</v>
+        <v>1.2801329053118</v>
       </c>
       <c r="J20">
         <v>0.0</v>
       </c>
       <c r="K20" t="s">
+        <v>89</v>
+      </c>
+      <c r="L20" s="1">
+        <v>910903.03</v>
+      </c>
+      <c r="M20" s="1">
+        <v>921930.91</v>
+      </c>
+      <c r="N20" s="1">
+        <v>1.87</v>
+      </c>
+      <c r="O20">
+        <v>1</v>
+      </c>
+      <c r="Z20" t="s">
         <v>87</v>
-      </c>
-[...13 lines deleted...]
-        <v>85</v>
       </c>
     </row>
     <row r="21" spans="1:26">
       <c r="A21" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="B21" s="1">
         <v>200000.0</v>
       </c>
       <c r="C21" s="1">
-        <v>98.89200902</v>
+        <v>98.16622201</v>
       </c>
       <c r="D21" s="1">
         <v>99.783035</v>
       </c>
       <c r="E21" t="s">
         <v>8</v>
       </c>
       <c r="F21">
         <v>1.0</v>
       </c>
       <c r="G21" s="1">
         <v>199566.07</v>
       </c>
       <c r="H21" s="1">
-        <v>-680.68</v>
+        <v>-1688.42</v>
       </c>
       <c r="I21" s="1">
-        <v>-0.34108002427467</v>
+        <v>-0.84604562288569</v>
       </c>
       <c r="J21">
         <v>0.0</v>
       </c>
       <c r="K21" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="L21" s="1">
-        <v>197784.02</v>
+        <v>196332.44</v>
       </c>
       <c r="M21" s="1">
-        <v>198885.39</v>
+        <v>197877.65</v>
       </c>
       <c r="N21" s="1">
         <v>0.4</v>
       </c>
       <c r="O21">
         <v>1</v>
       </c>
       <c r="Z21" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
     </row>
     <row r="22" spans="1:26">
       <c r="A22" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="B22" s="1">
         <v>100000.0</v>
       </c>
       <c r="C22" s="1">
-        <v>100.50913582</v>
+        <v>99.92785103</v>
       </c>
       <c r="D22" s="1">
         <v>99.762</v>
       </c>
       <c r="E22" t="s">
         <v>8</v>
       </c>
       <c r="F22">
         <v>1.0</v>
       </c>
       <c r="G22" s="1">
         <v>99762.0</v>
       </c>
       <c r="H22" s="1">
-        <v>1385.15</v>
+        <v>1053.52</v>
       </c>
       <c r="I22" s="1">
-        <v>1.3884545217618</v>
+        <v>1.0560333593954</v>
       </c>
       <c r="J22">
         <v>0.0</v>
       </c>
       <c r="K22">
-        <v>638.01</v>
+        <v>887.67</v>
       </c>
       <c r="L22" s="1">
-        <v>100509.14</v>
+        <v>99927.85</v>
       </c>
       <c r="M22" s="1">
-        <v>101147.15</v>
+        <v>100815.52</v>
       </c>
       <c r="N22" s="1">
-        <v>0.21</v>
+        <v>0.2</v>
       </c>
       <c r="O22">
         <v>1</v>
       </c>
       <c r="Z22" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
     </row>
     <row r="23" spans="1:26">
       <c r="A23" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="B23" s="1">
         <v>160000.0</v>
       </c>
       <c r="C23" s="1">
-        <v>98.50640244</v>
+        <v>97.97803423</v>
       </c>
       <c r="D23" s="1">
         <v>99.799</v>
       </c>
       <c r="E23" t="s">
         <v>8</v>
       </c>
       <c r="F23">
         <v>1.0</v>
       </c>
       <c r="G23" s="1">
         <v>159678.4</v>
       </c>
       <c r="H23" s="1">
-        <v>1274.31</v>
+        <v>798.78</v>
       </c>
       <c r="I23" s="1">
-        <v>0.79804782613052</v>
+        <v>0.5002429884067</v>
       </c>
       <c r="J23">
         <v>0.0</v>
       </c>
       <c r="K23" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="L23" s="1">
-        <v>157610.24</v>
+        <v>156764.85</v>
       </c>
       <c r="M23" s="1">
-        <v>160952.71</v>
+        <v>160477.18</v>
       </c>
       <c r="N23" s="1">
         <v>0.33</v>
       </c>
       <c r="O23">
         <v>1</v>
       </c>
       <c r="Z23" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
     </row>
     <row r="24" spans="1:26">
       <c r="A24" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="B24" s="1">
         <v>600000.0</v>
       </c>
       <c r="C24" s="1">
-        <v>100.18188922</v>
+        <v>99.76064357</v>
       </c>
       <c r="D24" s="1">
         <v>99.491</v>
       </c>
       <c r="E24" t="s">
         <v>8</v>
       </c>
       <c r="F24">
         <v>1.0</v>
       </c>
       <c r="G24" s="1">
         <v>596946.0</v>
       </c>
       <c r="H24" s="1">
-        <v>5378.21</v>
+        <v>4515.12</v>
       </c>
       <c r="I24" s="1">
-        <v>0.90095419016125</v>
+        <v>0.7563699229076</v>
       </c>
       <c r="J24">
         <v>0.0</v>
       </c>
       <c r="K24" t="s">
+        <v>100</v>
+      </c>
+      <c r="L24" s="1">
+        <v>598563.86</v>
+      </c>
+      <c r="M24" s="1">
+        <v>601461.12</v>
+      </c>
+      <c r="N24" s="1">
+        <v>1.22</v>
+      </c>
+      <c r="O24">
+        <v>1</v>
+      </c>
+      <c r="Z24" t="s">
         <v>98</v>
-      </c>
-[...13 lines deleted...]
-        <v>96</v>
       </c>
     </row>
     <row r="25" spans="1:26">
       <c r="A25" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="B25" s="1">
         <v>200000.0</v>
       </c>
       <c r="C25" s="1">
-        <v>95.11955872</v>
+        <v>95.06993249</v>
       </c>
       <c r="D25" s="1">
         <v>96.246745</v>
       </c>
       <c r="E25" t="s">
         <v>8</v>
       </c>
       <c r="F25">
         <v>1.0</v>
       </c>
       <c r="G25" s="1">
         <v>192493.49</v>
       </c>
       <c r="H25" s="1">
-        <v>-2254.37</v>
+        <v>-2261.16</v>
       </c>
       <c r="I25" s="1">
-        <v>-1.1711409045573</v>
+        <v>-1.1746682965746</v>
       </c>
       <c r="J25">
         <v>0.0</v>
       </c>
       <c r="K25">
-        <v>0.0</v>
+        <v>92.47</v>
       </c>
       <c r="L25" s="1">
-        <v>190239.12</v>
+        <v>190139.86</v>
       </c>
       <c r="M25" s="1">
-        <v>190239.12</v>
+        <v>190232.33</v>
       </c>
       <c r="N25" s="1">
         <v>0.39</v>
       </c>
       <c r="O25">
         <v>1</v>
       </c>
       <c r="Z25" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
     </row>
     <row r="26" spans="1:26">
       <c r="A26" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="B26" s="1">
         <v>100000.0</v>
       </c>
       <c r="C26" s="1">
-        <v>98.36550044</v>
+        <v>98.41509239</v>
       </c>
       <c r="D26" s="1">
         <v>96.98237</v>
       </c>
       <c r="E26" t="s">
         <v>8</v>
       </c>
       <c r="F26">
         <v>1.0</v>
       </c>
       <c r="G26" s="1">
         <v>96982.37</v>
       </c>
       <c r="H26" s="1">
-        <v>1386.21</v>
+        <v>1519.02</v>
       </c>
       <c r="I26" s="1">
-        <v>1.4293422608666</v>
+        <v>1.5662846762767</v>
       </c>
       <c r="J26">
         <v>0.0</v>
       </c>
       <c r="K26">
-        <v>3.08</v>
+        <v>86.3</v>
       </c>
       <c r="L26" s="1">
-        <v>98365.5</v>
+        <v>98415.09</v>
       </c>
       <c r="M26" s="1">
-        <v>98368.58</v>
+        <v>98501.39</v>
       </c>
       <c r="N26" s="1">
         <v>0.2</v>
       </c>
       <c r="O26">
         <v>1</v>
       </c>
       <c r="Z26" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
     </row>
     <row r="27" spans="1:26">
       <c r="A27" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="B27" s="1">
         <v>300000.0</v>
       </c>
       <c r="C27" s="1">
-        <v>99.40623765</v>
+        <v>99.54771368</v>
       </c>
       <c r="D27" s="1">
         <v>96.18004</v>
       </c>
       <c r="E27" t="s">
         <v>8</v>
       </c>
       <c r="F27">
         <v>1.0</v>
       </c>
       <c r="G27" s="1">
         <v>288540.12</v>
       </c>
       <c r="H27" s="1">
-        <v>10327.09</v>
+        <v>10818.09</v>
       </c>
       <c r="I27" s="1">
-        <v>3.5790828672283</v>
+        <v>3.7492498443544</v>
       </c>
       <c r="J27">
         <v>0.0</v>
       </c>
       <c r="K27">
-        <v>648.49</v>
+        <v>715.07</v>
       </c>
       <c r="L27" s="1">
-        <v>298218.72</v>
+        <v>298643.14</v>
       </c>
       <c r="M27" s="1">
-        <v>298867.21</v>
+        <v>299358.21</v>
       </c>
       <c r="N27" s="1">
         <v>0.61</v>
       </c>
       <c r="O27">
         <v>1</v>
       </c>
       <c r="Z27" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
     </row>
     <row r="28" spans="1:26">
       <c r="A28" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="B28" s="1">
         <v>600000.0</v>
       </c>
       <c r="C28" s="1">
-        <v>99.39080223</v>
+        <v>98.43497471</v>
       </c>
       <c r="D28" s="1">
         <v>99.427</v>
       </c>
       <c r="E28" t="s">
         <v>8</v>
       </c>
       <c r="F28">
         <v>1.0</v>
       </c>
       <c r="G28" s="1">
         <v>596562.0</v>
       </c>
       <c r="H28" s="1">
-        <v>1138.98</v>
+        <v>-2931.6</v>
       </c>
       <c r="I28" s="1">
-        <v>0.19092399448842</v>
+        <v>-0.49141581260623</v>
       </c>
       <c r="J28">
         <v>0.0</v>
       </c>
       <c r="K28" t="s">
+        <v>109</v>
+      </c>
+      <c r="L28" s="1">
+        <v>590609.85</v>
+      </c>
+      <c r="M28" s="1">
+        <v>593630.4</v>
+      </c>
+      <c r="N28" s="1">
+        <v>1.2</v>
+      </c>
+      <c r="O28">
+        <v>1</v>
+      </c>
+      <c r="Z28" t="s">
         <v>107</v>
-      </c>
-[...13 lines deleted...]
-        <v>105</v>
       </c>
     </row>
     <row r="29" spans="1:26">
       <c r="A29" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="B29" s="1">
         <v>300000.0</v>
       </c>
       <c r="C29" s="1">
-        <v>101.15370564</v>
+        <v>100.62982983</v>
       </c>
       <c r="D29" s="1">
         <v>104.945653</v>
       </c>
       <c r="E29" t="s">
         <v>8</v>
       </c>
       <c r="F29">
         <v>1.0</v>
       </c>
       <c r="G29" s="1">
         <v>314836.96</v>
       </c>
       <c r="H29" s="1">
-        <v>-9419.68</v>
+        <v>-10214.59</v>
       </c>
       <c r="I29" s="1">
-        <v>-2.9919231846223</v>
+        <v>-3.2444062476019</v>
       </c>
       <c r="J29">
         <v>0.0</v>
       </c>
       <c r="K29" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="L29" s="1">
-        <v>303461.12</v>
+        <v>301889.49</v>
       </c>
       <c r="M29" s="1">
-        <v>305417.28</v>
+        <v>304622.37</v>
       </c>
       <c r="N29" s="1">
         <v>0.62</v>
       </c>
       <c r="O29">
         <v>1</v>
       </c>
       <c r="Z29" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
     </row>
     <row r="30" spans="1:26">
       <c r="A30" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="B30" s="1">
         <v>413000.0</v>
       </c>
       <c r="C30" s="1">
-        <v>100.68133785</v>
+        <v>99.83509733</v>
       </c>
       <c r="D30" s="1">
         <v>99.757</v>
       </c>
       <c r="E30" t="s">
         <v>8</v>
       </c>
       <c r="F30">
         <v>1.0</v>
       </c>
       <c r="G30" s="1">
         <v>411996.41</v>
       </c>
       <c r="H30" s="1">
-        <v>7591.09</v>
+        <v>5203.58</v>
       </c>
       <c r="I30" s="1">
-        <v>1.842513627728</v>
+        <v>1.2630158597741</v>
       </c>
       <c r="J30">
         <v>0.0</v>
       </c>
       <c r="K30" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="L30" s="1">
-        <v>415813.92</v>
+        <v>412318.95</v>
       </c>
       <c r="M30" s="1">
-        <v>419587.5</v>
+        <v>417199.99</v>
       </c>
       <c r="N30" s="1">
         <v>0.85</v>
       </c>
       <c r="O30">
         <v>1</v>
       </c>
       <c r="Z30" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
     </row>
     <row r="31" spans="1:26">
       <c r="A31" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="B31" s="1">
-        <v>100000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="C31" s="1">
-        <v>96.53829615</v>
+        <v>99.56117967</v>
       </c>
       <c r="D31" s="1">
-        <v>92.84792</v>
+        <v>103.290392</v>
       </c>
       <c r="E31" t="s">
         <v>8</v>
       </c>
       <c r="F31">
         <v>1.0</v>
       </c>
       <c r="G31" s="1">
-        <v>92847.92</v>
+        <v>516451.96</v>
       </c>
       <c r="H31" s="1">
-        <v>3761.34</v>
+        <v>-15433.73</v>
       </c>
       <c r="I31" s="1">
-        <v>4.051076211508</v>
+        <v>-2.9884154181543</v>
       </c>
       <c r="J31">
         <v>0.0</v>
       </c>
-      <c r="K31">
-        <v>70.96</v>
+      <c r="K31" t="s">
+        <v>118</v>
       </c>
       <c r="L31" s="1">
-        <v>96538.3</v>
+        <v>497805.9</v>
       </c>
       <c r="M31" s="1">
-        <v>96609.26</v>
+        <v>501018.23</v>
       </c>
       <c r="N31" s="1">
-        <v>0.2</v>
+        <v>1.02</v>
       </c>
       <c r="O31">
         <v>1</v>
       </c>
       <c r="Z31" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="32" spans="1:26">
       <c r="A32" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="B32" s="1">
-        <v>200000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="C32" s="1">
-        <v>94.78709269</v>
+        <v>97.86080535</v>
       </c>
       <c r="D32" s="1">
-        <v>91.485975</v>
+        <v>99.288</v>
       </c>
       <c r="E32" t="s">
         <v>8</v>
       </c>
       <c r="F32">
         <v>1.0</v>
       </c>
       <c r="G32" s="1">
-        <v>182971.95</v>
+        <v>595728.0</v>
       </c>
       <c r="H32" s="1">
-        <v>7095.39</v>
+        <v>-7757.69</v>
       </c>
       <c r="I32" s="1">
-        <v>3.8778566878694</v>
+        <v>-1.3022201407354</v>
       </c>
       <c r="J32">
         <v>0.0</v>
       </c>
       <c r="K32">
-        <v>493.15</v>
+        <v>805.48</v>
       </c>
       <c r="L32" s="1">
-        <v>189574.19</v>
+        <v>587164.83</v>
       </c>
       <c r="M32" s="1">
-        <v>190067.34</v>
+        <v>587970.31</v>
       </c>
       <c r="N32" s="1">
-        <v>0.39</v>
+        <v>1.19</v>
       </c>
       <c r="O32">
         <v>1</v>
       </c>
       <c r="Z32" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
     </row>
     <row r="33" spans="1:26">
       <c r="A33" t="s">
-        <v>119</v>
+        <v>122</v>
       </c>
       <c r="B33" s="1">
-        <v>500000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="C33" s="1">
-        <v>100.45054869</v>
+        <v>97.79510528</v>
       </c>
       <c r="D33" s="1">
-        <v>103.290392</v>
+        <v>99.867094</v>
       </c>
       <c r="E33" t="s">
         <v>8</v>
       </c>
       <c r="F33">
         <v>1.0</v>
       </c>
       <c r="G33" s="1">
-        <v>516451.96</v>
+        <v>998670.94</v>
       </c>
       <c r="H33" s="1">
-        <v>-12281.41</v>
+        <v>9054.09</v>
       </c>
       <c r="I33" s="1">
-        <v>-2.3780353161986</v>
+        <v>0.90661394432885</v>
       </c>
       <c r="J33">
         <v>0.0</v>
       </c>
       <c r="K33" t="s">
-        <v>120</v>
+        <v>123</v>
       </c>
       <c r="L33" s="1">
-        <v>502252.74</v>
+        <v>977951.06</v>
       </c>
       <c r="M33" s="1">
-        <v>504170.55</v>
+        <v>1007725.03</v>
       </c>
       <c r="N33" s="1">
-        <v>1.03</v>
+        <v>2.04</v>
       </c>
       <c r="O33">
         <v>1</v>
       </c>
       <c r="Z33" t="s">
-        <v>118</v>
+        <v>121</v>
       </c>
     </row>
     <row r="34" spans="1:26">
       <c r="A34" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="B34" s="1">
-        <v>1000000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="C34" s="1">
-        <v>98.74035634</v>
+        <v>97.87504072</v>
       </c>
       <c r="D34" s="1">
-        <v>99.867094</v>
+        <v>96.0814</v>
       </c>
       <c r="E34" t="s">
         <v>8</v>
       </c>
       <c r="F34">
         <v>1.0</v>
       </c>
       <c r="G34" s="1">
-        <v>998670.94</v>
+        <v>96081.4</v>
       </c>
       <c r="H34" s="1">
-        <v>16010.02</v>
+        <v>1837.82</v>
       </c>
       <c r="I34" s="1">
-        <v>1.6031326594924</v>
+        <v>1.9127739604127</v>
       </c>
       <c r="J34">
         <v>0.0</v>
       </c>
-      <c r="K34" t="s">
-        <v>123</v>
+      <c r="K34">
+        <v>44.18</v>
       </c>
       <c r="L34" s="1">
-        <v>987403.56</v>
+        <v>97875.04</v>
       </c>
       <c r="M34" s="1">
-        <v>1014680.96</v>
+        <v>97919.22</v>
       </c>
       <c r="N34" s="1">
-        <v>2.06</v>
+        <v>0.2</v>
       </c>
       <c r="O34">
         <v>1</v>
       </c>
       <c r="Z34" t="s">
-        <v>121</v>
+        <v>124</v>
       </c>
     </row>
     <row r="35" spans="1:26">
       <c r="A35" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="B35" s="1">
-        <v>100000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="C35" s="1">
-        <v>97.77186129</v>
+        <v>100.73789818</v>
       </c>
       <c r="D35" s="1">
-        <v>96.0814</v>
+        <v>105.371746</v>
       </c>
       <c r="E35" t="s">
         <v>8</v>
       </c>
       <c r="F35">
         <v>1.0</v>
       </c>
       <c r="G35" s="1">
-        <v>96081.4</v>
+        <v>526858.73</v>
       </c>
       <c r="H35" s="1">
-        <v>1706.9</v>
+        <v>-21182.94</v>
       </c>
       <c r="I35" s="1">
-        <v>1.7765144970827</v>
+        <v>-4.0206109899707</v>
       </c>
       <c r="J35">
         <v>0.0</v>
       </c>
-      <c r="K35">
-        <v>16.44</v>
+      <c r="K35" t="s">
+        <v>128</v>
       </c>
       <c r="L35" s="1">
-        <v>97771.86</v>
+        <v>503689.49</v>
       </c>
       <c r="M35" s="1">
-        <v>97788.3</v>
+        <v>505675.79</v>
       </c>
       <c r="N35" s="1">
-        <v>0.2</v>
+        <v>1.02</v>
       </c>
       <c r="O35">
         <v>1</v>
       </c>
       <c r="Z35" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
     </row>
     <row r="36" spans="1:26">
       <c r="A36" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="B36" s="1">
-        <v>500000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="C36" s="1">
-        <v>101.47567292</v>
+        <v>101.19894974</v>
       </c>
       <c r="D36" s="1">
-        <v>105.371746</v>
+        <v>105.72405</v>
       </c>
       <c r="E36" t="s">
         <v>8</v>
       </c>
       <c r="F36">
         <v>1.0</v>
       </c>
       <c r="G36" s="1">
-        <v>526858.73</v>
+        <v>105724.05</v>
       </c>
       <c r="H36" s="1">
-        <v>-18834.82</v>
+        <v>-4111.06</v>
       </c>
       <c r="I36" s="1">
-        <v>-3.5749279508</v>
+        <v>-3.8884813814832</v>
       </c>
       <c r="J36">
         <v>0.0</v>
       </c>
       <c r="K36">
-        <v>645.55</v>
+        <v>414.04</v>
       </c>
       <c r="L36" s="1">
-        <v>507378.36</v>
+        <v>101198.95</v>
       </c>
       <c r="M36" s="1">
-        <v>508023.91</v>
+        <v>101612.99</v>
       </c>
       <c r="N36" s="1">
-        <v>1.03</v>
+        <v>0.21</v>
       </c>
       <c r="O36">
         <v>1</v>
       </c>
       <c r="Z36" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
     </row>
     <row r="37" spans="1:26">
       <c r="A37" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="B37" s="1">
-        <v>100000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="C37" s="1">
-        <v>101.52221423</v>
+        <v>101.68251049</v>
       </c>
       <c r="D37" s="1">
-        <v>105.72405</v>
+        <v>102.534722</v>
       </c>
       <c r="E37" t="s">
         <v>8</v>
       </c>
       <c r="F37">
         <v>1.0</v>
       </c>
       <c r="G37" s="1">
-        <v>105724.05</v>
+        <v>512673.61</v>
       </c>
       <c r="H37" s="1">
-        <v>-4074.44</v>
+        <v>-2052.48</v>
       </c>
       <c r="I37" s="1">
-        <v>-3.853844040216</v>
+        <v>-0.4003482839696</v>
       </c>
       <c r="J37">
         <v>0.0</v>
       </c>
-      <c r="K37">
-        <v>127.4</v>
+      <c r="K37" t="s">
+        <v>133</v>
       </c>
       <c r="L37" s="1">
-        <v>101522.21</v>
+        <v>508412.55</v>
       </c>
       <c r="M37" s="1">
-        <v>101649.61</v>
+        <v>510621.13</v>
       </c>
       <c r="N37" s="1">
-        <v>0.21</v>
+        <v>1.03</v>
       </c>
       <c r="O37">
         <v>1</v>
       </c>
       <c r="Z37" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
     </row>
     <row r="38" spans="1:26">
       <c r="A38" t="s">
-        <v>131</v>
+        <v>135</v>
       </c>
       <c r="B38" s="1">
-        <v>500000.0</v>
+        <v>299000.0</v>
       </c>
       <c r="C38" s="1">
-        <v>102.05248878</v>
+        <v>100.05513775</v>
       </c>
       <c r="D38" s="1">
-        <v>102.534722</v>
+        <v>99.298</v>
       </c>
       <c r="E38" t="s">
         <v>8</v>
       </c>
       <c r="F38">
         <v>1.0</v>
       </c>
       <c r="G38" s="1">
-        <v>512673.61</v>
+        <v>296901.02</v>
       </c>
       <c r="H38" s="1">
-        <v>-1731.6</v>
+        <v>5755.59</v>
       </c>
       <c r="I38" s="1">
-        <v>-0.33775875454171</v>
+        <v>1.9385551454151</v>
       </c>
       <c r="J38">
         <v>0.0</v>
       </c>
-      <c r="K38">
-        <v>679.56</v>
+      <c r="K38" t="s">
+        <v>136</v>
       </c>
       <c r="L38" s="1">
-        <v>510262.45</v>
+        <v>299164.86</v>
       </c>
       <c r="M38" s="1">
-        <v>510942.01</v>
+        <v>302656.61</v>
       </c>
       <c r="N38" s="1">
-        <v>1.04</v>
+        <v>0.61</v>
       </c>
       <c r="O38">
         <v>1</v>
       </c>
       <c r="Z38" t="s">
-        <v>130</v>
+        <v>134</v>
       </c>
     </row>
     <row r="39" spans="1:26">
       <c r="A39" t="s">
-        <v>133</v>
+        <v>138</v>
       </c>
       <c r="B39" s="1">
-        <v>110000.0</v>
+        <v>355000.0</v>
       </c>
       <c r="C39" s="1">
-        <v>98.39184789</v>
+        <v>105.2739869</v>
       </c>
       <c r="D39" s="1">
-        <v>99.333</v>
+        <v>107.865242</v>
       </c>
       <c r="E39" t="s">
         <v>8</v>
       </c>
       <c r="F39">
         <v>1.0</v>
       </c>
       <c r="G39" s="1">
-        <v>109266.3</v>
+        <v>382921.61</v>
       </c>
       <c r="H39" s="1">
-        <v>1433.71</v>
+        <v>-8372.24</v>
       </c>
       <c r="I39" s="1">
-        <v>1.3121245983437</v>
+        <v>-2.1864109471388</v>
       </c>
       <c r="J39">
         <v>0.0</v>
       </c>
-      <c r="K39" t="s">
-        <v>134</v>
+      <c r="K39">
+        <v>826.71</v>
       </c>
       <c r="L39" s="1">
-        <v>108231.04</v>
+        <v>373722.66</v>
       </c>
       <c r="M39" s="1">
-        <v>110700.01</v>
+        <v>374549.37</v>
       </c>
       <c r="N39" s="1">
-        <v>0.23</v>
+        <v>0.76</v>
       </c>
       <c r="O39">
         <v>1</v>
       </c>
       <c r="Z39" t="s">
-        <v>132</v>
+        <v>137</v>
       </c>
     </row>
     <row r="40" spans="1:26">
       <c r="A40" t="s">
-        <v>136</v>
+        <v>140</v>
       </c>
       <c r="B40" s="1">
-        <v>299000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="C40" s="1">
-        <v>100.90179748</v>
+        <v>94.77862697</v>
       </c>
       <c r="D40" s="1">
-        <v>99.298</v>
+        <v>93.44648</v>
       </c>
       <c r="E40" t="s">
         <v>8</v>
       </c>
       <c r="F40">
         <v>1.0</v>
       </c>
       <c r="G40" s="1">
-        <v>296901.02</v>
+        <v>280339.44</v>
       </c>
       <c r="H40" s="1">
-        <v>7430.04</v>
+        <v>4990.96</v>
       </c>
       <c r="I40" s="1">
-        <v>2.5025309781691</v>
+        <v>1.7803274487528</v>
       </c>
       <c r="J40">
         <v>0.0</v>
       </c>
-      <c r="K40" t="s">
-        <v>137</v>
+      <c r="K40">
+        <v>994.52</v>
       </c>
       <c r="L40" s="1">
-        <v>301696.38</v>
+        <v>284335.88</v>
       </c>
       <c r="M40" s="1">
-        <v>304331.06</v>
+        <v>285330.4</v>
       </c>
       <c r="N40" s="1">
-        <v>0.62</v>
+        <v>0.58</v>
       </c>
       <c r="O40">
         <v>1</v>
       </c>
       <c r="Z40" t="s">
-        <v>135</v>
+        <v>139</v>
       </c>
     </row>
     <row r="41" spans="1:26">
       <c r="A41" t="s">
-        <v>139</v>
+        <v>142</v>
       </c>
       <c r="B41" s="1">
-        <v>355000.0</v>
+        <v>494000.0</v>
       </c>
       <c r="C41" s="1">
-        <v>106.01856335</v>
+        <v>99.0034195</v>
       </c>
       <c r="D41" s="1">
-        <v>107.865242</v>
+        <v>101.132352</v>
       </c>
       <c r="E41" t="s">
         <v>8</v>
       </c>
       <c r="F41">
         <v>1.0</v>
       </c>
       <c r="G41" s="1">
-        <v>382921.61</v>
+        <v>499593.82</v>
       </c>
       <c r="H41" s="1">
-        <v>10707.99</v>
+        <v>-5120.15</v>
       </c>
       <c r="I41" s="1">
-        <v>2.7963921910806</v>
+        <v>-1.0248625573471</v>
       </c>
       <c r="J41">
         <v>0.0</v>
       </c>
       <c r="K41" t="s">
-        <v>140</v>
+        <v>143</v>
       </c>
       <c r="L41" s="1">
-        <v>376365.9</v>
+        <v>489076.89</v>
       </c>
       <c r="M41" s="1">
-        <v>393629.6</v>
+        <v>494473.67</v>
       </c>
       <c r="N41" s="1">
-        <v>0.8</v>
+        <v>1.0</v>
       </c>
       <c r="O41">
         <v>1</v>
       </c>
       <c r="Z41" t="s">
-        <v>138</v>
+        <v>141</v>
       </c>
     </row>
     <row r="42" spans="1:26">
       <c r="A42" t="s">
-        <v>142</v>
+        <v>145</v>
       </c>
       <c r="B42" s="1">
-        <v>300000.0</v>
+        <v>305000.0</v>
       </c>
       <c r="C42" s="1">
-        <v>95.105896</v>
+        <v>96.202</v>
       </c>
       <c r="D42" s="1">
-        <v>93.44648</v>
+        <v>101.542662</v>
       </c>
       <c r="E42" t="s">
         <v>8</v>
       </c>
       <c r="F42">
         <v>1.0</v>
       </c>
       <c r="G42" s="1">
-        <v>280339.44</v>
+        <v>309705.12</v>
       </c>
       <c r="H42" s="1">
-        <v>5667.63</v>
+        <v>-13290.83</v>
       </c>
       <c r="I42" s="1">
-        <v>2.0217026901388</v>
+        <v>-4.2914466509304</v>
       </c>
       <c r="J42">
         <v>0.0</v>
       </c>
-      <c r="K42">
-        <v>689.38</v>
+      <c r="K42" t="s">
+        <v>146</v>
       </c>
       <c r="L42" s="1">
-        <v>285317.69</v>
+        <v>293416.1</v>
       </c>
       <c r="M42" s="1">
-        <v>286007.07</v>
+        <v>296414.29</v>
       </c>
       <c r="N42" s="1">
-        <v>0.58</v>
+        <v>0.6</v>
       </c>
       <c r="O42">
         <v>1</v>
       </c>
       <c r="Z42" t="s">
-        <v>141</v>
+        <v>144</v>
       </c>
     </row>
     <row r="43" spans="1:26">
       <c r="A43" t="s">
-        <v>144</v>
+        <v>148</v>
       </c>
       <c r="B43" s="1">
-        <v>494000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="C43" s="1">
-        <v>99.86221626</v>
+        <v>103.09163271</v>
       </c>
       <c r="D43" s="1">
-        <v>101.132352</v>
+        <v>104.38516</v>
       </c>
       <c r="E43" t="s">
         <v>8</v>
       </c>
       <c r="F43">
         <v>1.0</v>
       </c>
       <c r="G43" s="1">
-        <v>499593.82</v>
+        <v>835081.28</v>
       </c>
       <c r="H43" s="1">
-        <v>-2202.36</v>
+        <v>12281.92</v>
       </c>
       <c r="I43" s="1">
-        <v>-0.44083011275039</v>
+        <v>1.4707454584541</v>
       </c>
       <c r="J43">
         <v>0.0</v>
       </c>
       <c r="K43" t="s">
-        <v>145</v>
+        <v>149</v>
       </c>
       <c r="L43" s="1">
-        <v>493319.34</v>
+        <v>824733.06</v>
       </c>
       <c r="M43" s="1">
-        <v>497391.46</v>
+        <v>847363.2</v>
       </c>
       <c r="N43" s="1">
-        <v>1.01</v>
+        <v>1.72</v>
       </c>
       <c r="O43">
         <v>1</v>
       </c>
       <c r="Z43" t="s">
-        <v>143</v>
+        <v>147</v>
       </c>
     </row>
     <row r="44" spans="1:26">
       <c r="A44" t="s">
-        <v>147</v>
+        <v>151</v>
       </c>
       <c r="B44" s="1">
-        <v>305000.0</v>
+        <v>101000.0</v>
       </c>
       <c r="C44" s="1">
-        <v>97.108</v>
+        <v>99.10593356</v>
       </c>
       <c r="D44" s="1">
-        <v>101.542662</v>
+        <v>99.824</v>
       </c>
       <c r="E44" t="s">
         <v>8</v>
       </c>
       <c r="F44">
         <v>1.0</v>
       </c>
       <c r="G44" s="1">
-        <v>309705.12</v>
+        <v>100822.24</v>
       </c>
       <c r="H44" s="1">
-        <v>-11046.45</v>
+        <v>-618.71</v>
       </c>
       <c r="I44" s="1">
-        <v>-3.5667637654812</v>
+        <v>-0.6136642074209</v>
       </c>
       <c r="J44">
         <v>0.0</v>
       </c>
-      <c r="K44" t="s">
-        <v>148</v>
+      <c r="K44">
+        <v>106.53</v>
       </c>
       <c r="L44" s="1">
-        <v>296179.4</v>
+        <v>100097.0</v>
       </c>
       <c r="M44" s="1">
-        <v>298658.67</v>
+        <v>100203.53</v>
       </c>
       <c r="N44" s="1">
-        <v>0.61</v>
+        <v>0.2</v>
       </c>
       <c r="O44">
         <v>1</v>
       </c>
       <c r="Z44" t="s">
-        <v>146</v>
+        <v>150</v>
       </c>
     </row>
     <row r="45" spans="1:26">
       <c r="A45" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
       <c r="B45" s="1">
-        <v>800000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="C45" s="1">
-        <v>104.22914092</v>
+        <v>106.01433483</v>
       </c>
       <c r="D45" s="1">
-        <v>104.38516</v>
+        <v>110.72922</v>
       </c>
       <c r="E45" t="s">
         <v>8</v>
       </c>
       <c r="F45">
         <v>1.0</v>
       </c>
       <c r="G45" s="1">
-        <v>835081.28</v>
+        <v>110729.22</v>
       </c>
       <c r="H45" s="1">
-        <v>18792.94</v>
+        <v>-1048.1</v>
       </c>
       <c r="I45" s="1">
-        <v>2.2504324369479</v>
+        <v>-0.94654328821245</v>
       </c>
       <c r="J45">
         <v>0.0</v>
       </c>
       <c r="K45" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="L45" s="1">
-        <v>833833.12</v>
+        <v>106014.34</v>
       </c>
       <c r="M45" s="1">
-        <v>853874.22</v>
+        <v>109681.12</v>
       </c>
       <c r="N45" s="1">
-        <v>1.74</v>
+        <v>0.22</v>
       </c>
       <c r="O45">
         <v>1</v>
       </c>
       <c r="Z45" t="s">
-        <v>149</v>
+        <v>152</v>
       </c>
     </row>
     <row r="46" spans="1:26">
       <c r="A46" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
       <c r="B46" s="1">
-        <v>101000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="C46" s="1">
-        <v>99.37144934</v>
+        <v>100.04833263</v>
       </c>
       <c r="D46" s="1">
-        <v>99.824</v>
+        <v>101.31079</v>
       </c>
       <c r="E46" t="s">
         <v>8</v>
       </c>
       <c r="F46">
         <v>1.0</v>
       </c>
       <c r="G46" s="1">
-        <v>100822.24</v>
+        <v>101310.79</v>
       </c>
       <c r="H46" s="1">
-        <v>2221.5</v>
+        <v>1285.49</v>
       </c>
       <c r="I46" s="1">
-        <v>2.2033829044068</v>
+        <v>1.268857937047</v>
       </c>
       <c r="J46">
         <v>0.0</v>
       </c>
       <c r="K46" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="L46" s="1">
-        <v>100365.16</v>
+        <v>100048.33</v>
       </c>
       <c r="M46" s="1">
-        <v>103043.74</v>
+        <v>102596.28</v>
       </c>
       <c r="N46" s="1">
         <v>0.21</v>
       </c>
       <c r="O46">
         <v>1</v>
       </c>
       <c r="Z46" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
     </row>
     <row r="47" spans="1:26">
       <c r="A47" t="s">
-        <v>156</v>
+        <v>159</v>
       </c>
       <c r="B47" s="1">
-        <v>100000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="C47" s="1">
-        <v>106.66187534</v>
+        <v>92.78263595</v>
       </c>
       <c r="D47" s="1">
-        <v>110.72922</v>
+        <v>93.11093</v>
       </c>
       <c r="E47" t="s">
         <v>8</v>
       </c>
       <c r="F47">
         <v>1.0</v>
       </c>
       <c r="G47" s="1">
-        <v>110729.22</v>
+        <v>465554.65</v>
       </c>
       <c r="H47" s="1">
-        <v>-798.17</v>
+        <v>8194.15</v>
       </c>
       <c r="I47" s="1">
-        <v>-0.72083050887562</v>
+        <v>1.7600833758185</v>
       </c>
       <c r="J47">
         <v>0.0</v>
       </c>
       <c r="K47" t="s">
-        <v>157</v>
+        <v>160</v>
       </c>
       <c r="L47" s="1">
-        <v>106661.87</v>
+        <v>463913.18</v>
       </c>
       <c r="M47" s="1">
-        <v>109931.05</v>
+        <v>473748.8</v>
       </c>
       <c r="N47" s="1">
-        <v>0.22</v>
+        <v>0.96</v>
       </c>
       <c r="O47">
         <v>1</v>
       </c>
       <c r="Z47" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
     </row>
     <row r="48" spans="1:26">
       <c r="A48" t="s">
-        <v>159</v>
+        <v>162</v>
       </c>
       <c r="B48" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="C48" s="1">
-        <v>100.07976117</v>
+        <v>100.07479895</v>
       </c>
       <c r="D48" s="1">
-        <v>101.31079</v>
+        <v>99.572</v>
       </c>
       <c r="E48" t="s">
         <v>8</v>
       </c>
       <c r="F48">
         <v>1.0</v>
       </c>
       <c r="G48" s="1">
-        <v>101310.79</v>
+        <v>199144.0</v>
       </c>
       <c r="H48" s="1">
-        <v>1095.0</v>
+        <v>3213.82</v>
       </c>
       <c r="I48" s="1">
-        <v>1.0808325549529</v>
+        <v>1.6138171373478</v>
       </c>
       <c r="J48">
         <v>0.0</v>
       </c>
       <c r="K48" t="s">
-        <v>160</v>
+        <v>163</v>
       </c>
       <c r="L48" s="1">
-        <v>100079.76</v>
+        <v>200149.6</v>
       </c>
       <c r="M48" s="1">
-        <v>102405.79</v>
+        <v>202357.82</v>
       </c>
       <c r="N48" s="1">
-        <v>0.21</v>
+        <v>0.41</v>
       </c>
       <c r="O48">
         <v>1</v>
       </c>
       <c r="Z48" t="s">
-        <v>158</v>
+        <v>161</v>
       </c>
     </row>
     <row r="49" spans="1:26">
       <c r="A49" t="s">
-        <v>162</v>
+        <v>165</v>
       </c>
       <c r="B49" s="1">
-        <v>500000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="C49" s="1">
-        <v>93.33017393</v>
+        <v>98.74190874</v>
       </c>
       <c r="D49" s="1">
-        <v>93.11093</v>
+        <v>99.977263</v>
       </c>
       <c r="E49" t="s">
         <v>8</v>
       </c>
       <c r="F49">
         <v>1.0</v>
       </c>
       <c r="G49" s="1">
-        <v>465554.65</v>
+        <v>299931.79</v>
       </c>
       <c r="H49" s="1">
-        <v>10192.11</v>
+        <v>2244.62</v>
       </c>
       <c r="I49" s="1">
-        <v>2.1892402964937</v>
+        <v>0.74837682261023</v>
       </c>
       <c r="J49">
         <v>0.0</v>
       </c>
       <c r="K49" t="s">
-        <v>163</v>
+        <v>166</v>
       </c>
       <c r="L49" s="1">
-        <v>466650.87</v>
+        <v>296225.73</v>
       </c>
       <c r="M49" s="1">
-        <v>475746.76</v>
+        <v>302176.41</v>
       </c>
       <c r="N49" s="1">
-        <v>0.97</v>
+        <v>0.61</v>
       </c>
       <c r="O49">
         <v>1</v>
       </c>
       <c r="Z49" t="s">
-        <v>161</v>
+        <v>164</v>
       </c>
     </row>
     <row r="50" spans="1:26">
       <c r="A50" t="s">
-        <v>165</v>
+        <v>168</v>
       </c>
       <c r="B50" s="1">
-        <v>200000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="C50" s="1">
-        <v>100.78596335</v>
+        <v>99.81642882</v>
       </c>
       <c r="D50" s="1">
-        <v>99.572</v>
+        <v>101.98272</v>
       </c>
       <c r="E50" t="s">
         <v>8</v>
       </c>
       <c r="F50">
         <v>1.0</v>
       </c>
       <c r="G50" s="1">
-        <v>199144.0</v>
+        <v>407930.88</v>
       </c>
       <c r="H50" s="1">
-        <v>4062.86</v>
+        <v>-7715.85</v>
       </c>
       <c r="I50" s="1">
-        <v>2.0401618929016</v>
+        <v>-1.8914601414828</v>
       </c>
       <c r="J50">
         <v>0.0</v>
       </c>
-      <c r="K50" t="s">
-        <v>166</v>
+      <c r="K50">
+        <v>949.32</v>
       </c>
       <c r="L50" s="1">
-        <v>201571.93</v>
+        <v>399265.71</v>
       </c>
       <c r="M50" s="1">
-        <v>203206.86</v>
+        <v>400215.03</v>
       </c>
       <c r="N50" s="1">
-        <v>0.41</v>
+        <v>0.81</v>
       </c>
       <c r="O50">
         <v>1</v>
       </c>
       <c r="Z50" t="s">
-        <v>164</v>
+        <v>167</v>
       </c>
     </row>
     <row r="51" spans="1:26">
       <c r="A51" t="s">
-        <v>168</v>
+        <v>170</v>
       </c>
       <c r="B51" s="1">
         <v>300000.0</v>
       </c>
       <c r="C51" s="1">
-        <v>99.15098983</v>
+        <v>103.13979916</v>
       </c>
       <c r="D51" s="1">
-        <v>99.977263</v>
+        <v>110.511247</v>
       </c>
       <c r="E51" t="s">
         <v>8</v>
       </c>
       <c r="F51">
         <v>1.0</v>
       </c>
       <c r="G51" s="1">
-        <v>299931.79</v>
+        <v>331533.74</v>
       </c>
       <c r="H51" s="1">
-        <v>2584.19</v>
+        <v>-17022.56</v>
       </c>
       <c r="I51" s="1">
-        <v>0.86159256409599</v>
+        <v>-5.1344879709679</v>
       </c>
       <c r="J51">
         <v>0.0</v>
       </c>
       <c r="K51" t="s">
+        <v>171</v>
+      </c>
+      <c r="L51" s="1">
+        <v>309419.4</v>
+      </c>
+      <c r="M51" s="1">
+        <v>314511.18</v>
+      </c>
+      <c r="N51" s="1">
+        <v>0.64</v>
+      </c>
+      <c r="O51">
+        <v>1</v>
+      </c>
+      <c r="Z51" t="s">
         <v>169</v>
-      </c>
-[...13 lines deleted...]
-        <v>167</v>
       </c>
     </row>
     <row r="52" spans="1:26">
       <c r="A52" t="s">
-        <v>171</v>
+        <v>173</v>
       </c>
       <c r="B52" s="1">
-        <v>400000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="C52" s="1">
-        <v>100.20709009</v>
+        <v>99.83872029</v>
       </c>
       <c r="D52" s="1">
-        <v>101.98272</v>
+        <v>104.05285</v>
       </c>
       <c r="E52" t="s">
         <v>8</v>
       </c>
       <c r="F52">
         <v>1.0</v>
       </c>
       <c r="G52" s="1">
-        <v>407930.88</v>
+        <v>104052.85</v>
       </c>
       <c r="H52" s="1">
-        <v>9126.25</v>
+        <v>-3252.49</v>
       </c>
       <c r="I52" s="1">
-        <v>2.2372049892374</v>
+        <v>-3.1258057804279</v>
       </c>
       <c r="J52">
         <v>0.0</v>
       </c>
-      <c r="K52" t="s">
+      <c r="K52">
+        <v>961.64</v>
+      </c>
+      <c r="L52" s="1">
+        <v>99838.72</v>
+      </c>
+      <c r="M52" s="1">
+        <v>100800.36</v>
+      </c>
+      <c r="N52" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="O52">
+        <v>1</v>
+      </c>
+      <c r="Z52" t="s">
         <v>172</v>
-      </c>
-[...13 lines deleted...]
-        <v>170</v>
       </c>
     </row>
     <row r="53" spans="1:26">
       <c r="A53" t="s">
+        <v>175</v>
+      </c>
+      <c r="B53" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C53" s="1">
+        <v>98.96954081</v>
+      </c>
+      <c r="D53" s="1">
+        <v>103.191215</v>
+      </c>
+      <c r="E53" t="s">
+        <v>8</v>
+      </c>
+      <c r="F53">
+        <v>1.0</v>
+      </c>
+      <c r="G53" s="1">
+        <v>206382.43</v>
+      </c>
+      <c r="H53" s="1">
+        <v>-6377.59</v>
+      </c>
+      <c r="I53" s="1">
+        <v>-3.0901806902845</v>
+      </c>
+      <c r="J53">
+        <v>0.0</v>
+      </c>
+      <c r="K53" t="s">
+        <v>176</v>
+      </c>
+      <c r="L53" s="1">
+        <v>197939.09</v>
+      </c>
+      <c r="M53" s="1">
+        <v>200004.84</v>
+      </c>
+      <c r="N53" s="1">
+        <v>0.41</v>
+      </c>
+      <c r="O53">
+        <v>1</v>
+      </c>
+      <c r="Z53" t="s">
         <v>174</v>
-      </c>
-[...43 lines deleted...]
-        <v>173</v>
       </c>
     </row>
     <row r="54" spans="1:26">
       <c r="A54" t="s">
+        <v>178</v>
+      </c>
+      <c r="B54" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="C54" s="1">
+        <v>98.06180188</v>
+      </c>
+      <c r="D54" s="1">
+        <v>99.92378</v>
+      </c>
+      <c r="E54" t="s">
+        <v>8</v>
+      </c>
+      <c r="F54">
+        <v>1.0</v>
+      </c>
+      <c r="G54" s="1">
+        <v>599542.68</v>
+      </c>
+      <c r="H54" s="1">
+        <v>5562.86</v>
+      </c>
+      <c r="I54" s="1">
+        <v>0.9278505410157</v>
+      </c>
+      <c r="J54">
+        <v>0.0</v>
+      </c>
+      <c r="K54" t="s">
+        <v>179</v>
+      </c>
+      <c r="L54" s="1">
+        <v>588370.81</v>
+      </c>
+      <c r="M54" s="1">
+        <v>605105.54</v>
+      </c>
+      <c r="N54" s="1">
+        <v>1.23</v>
+      </c>
+      <c r="O54">
+        <v>1</v>
+      </c>
+      <c r="Z54" t="s">
         <v>177</v>
-      </c>
-[...43 lines deleted...]
-        <v>176</v>
       </c>
     </row>
     <row r="55" spans="1:26">
       <c r="A55" t="s">
-        <v>179</v>
+        <v>181</v>
       </c>
       <c r="B55" s="1">
         <v>200000.0</v>
       </c>
       <c r="C55" s="1">
-        <v>99.9086986</v>
+        <v>87.8129347</v>
       </c>
       <c r="D55" s="1">
-        <v>103.191215</v>
+        <v>87.8623</v>
       </c>
       <c r="E55" t="s">
         <v>8</v>
       </c>
       <c r="F55">
         <v>1.0</v>
       </c>
       <c r="G55" s="1">
-        <v>206382.43</v>
+        <v>175724.6</v>
       </c>
       <c r="H55" s="1">
-        <v>-5035.58</v>
+        <v>1793.74</v>
       </c>
       <c r="I55" s="1">
-        <v>-2.4399266933721</v>
+        <v>1.0207677240409</v>
       </c>
       <c r="J55">
         <v>0.0</v>
       </c>
       <c r="K55" t="s">
+        <v>182</v>
+      </c>
+      <c r="L55" s="1">
+        <v>175625.87</v>
+      </c>
+      <c r="M55" s="1">
+        <v>177518.34</v>
+      </c>
+      <c r="N55" s="1">
+        <v>0.36</v>
+      </c>
+      <c r="O55">
+        <v>1</v>
+      </c>
+      <c r="Z55" t="s">
         <v>180</v>
-      </c>
-[...13 lines deleted...]
-        <v>178</v>
       </c>
     </row>
     <row r="56" spans="1:26">
       <c r="A56" t="s">
-        <v>182</v>
+        <v>184</v>
       </c>
       <c r="B56" s="1">
-        <v>600000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="C56" s="1">
-        <v>98.9661924</v>
+        <v>96.52452859</v>
       </c>
       <c r="D56" s="1">
-        <v>99.92378</v>
+        <v>98.434</v>
       </c>
       <c r="E56" t="s">
         <v>8</v>
       </c>
       <c r="F56">
         <v>1.0</v>
       </c>
       <c r="G56" s="1">
-        <v>599542.68</v>
+        <v>98434.0</v>
       </c>
       <c r="H56" s="1">
-        <v>9392.61</v>
+        <v>-1571.8</v>
       </c>
       <c r="I56" s="1">
-        <v>1.5666290846883</v>
+        <v>-1.596805981673</v>
       </c>
       <c r="J56">
         <v>0.0</v>
       </c>
-      <c r="K56" t="s">
+      <c r="K56">
+        <v>337.67</v>
+      </c>
+      <c r="L56" s="1">
+        <v>96524.53</v>
+      </c>
+      <c r="M56" s="1">
+        <v>96862.2</v>
+      </c>
+      <c r="N56" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="O56">
+        <v>1</v>
+      </c>
+      <c r="Z56" t="s">
         <v>183</v>
-      </c>
-[...13 lines deleted...]
-        <v>181</v>
       </c>
     </row>
     <row r="57" spans="1:26">
       <c r="A57" t="s">
+        <v>186</v>
+      </c>
+      <c r="B57" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="C57" s="1">
+        <v>97.80501809</v>
+      </c>
+      <c r="D57" s="1">
+        <v>99.282902</v>
+      </c>
+      <c r="E57" t="s">
+        <v>8</v>
+      </c>
+      <c r="F57">
+        <v>1.0</v>
+      </c>
+      <c r="G57" s="1">
+        <v>595697.41</v>
+      </c>
+      <c r="H57" s="1">
+        <v>3948.45</v>
+      </c>
+      <c r="I57" s="1">
+        <v>0.66282812946929</v>
+      </c>
+      <c r="J57">
+        <v>0.0</v>
+      </c>
+      <c r="K57" t="s">
+        <v>187</v>
+      </c>
+      <c r="L57" s="1">
+        <v>586830.11</v>
+      </c>
+      <c r="M57" s="1">
+        <v>599645.86</v>
+      </c>
+      <c r="N57" s="1">
+        <v>1.21</v>
+      </c>
+      <c r="O57">
+        <v>1</v>
+      </c>
+      <c r="Z57" t="s">
         <v>185</v>
-      </c>
-[...43 lines deleted...]
-        <v>184</v>
       </c>
     </row>
     <row r="58" spans="1:26">
       <c r="A58" t="s">
+        <v>189</v>
+      </c>
+      <c r="B58" s="1">
+        <v>350000.0</v>
+      </c>
+      <c r="C58" s="1">
+        <v>98.70217452</v>
+      </c>
+      <c r="D58" s="1">
+        <v>100.712417</v>
+      </c>
+      <c r="E58" t="s">
+        <v>8</v>
+      </c>
+      <c r="F58">
+        <v>1.0</v>
+      </c>
+      <c r="G58" s="1">
+        <v>352493.46</v>
+      </c>
+      <c r="H58" s="1">
+        <v>1153.19</v>
+      </c>
+      <c r="I58" s="1">
+        <v>0.32715216900762</v>
+      </c>
+      <c r="J58">
+        <v>0.0</v>
+      </c>
+      <c r="K58" t="s">
+        <v>190</v>
+      </c>
+      <c r="L58" s="1">
+        <v>345457.61</v>
+      </c>
+      <c r="M58" s="1">
+        <v>353646.65</v>
+      </c>
+      <c r="N58" s="1">
+        <v>0.72</v>
+      </c>
+      <c r="O58">
+        <v>1</v>
+      </c>
+      <c r="Z58" t="s">
         <v>188</v>
-      </c>
-[...43 lines deleted...]
-        <v>187</v>
       </c>
     </row>
     <row r="59" spans="1:26">
       <c r="A59" t="s">
-        <v>190</v>
+        <v>192</v>
       </c>
       <c r="B59" s="1">
-        <v>600000.0</v>
+        <v>130000.0</v>
       </c>
       <c r="C59" s="1">
-        <v>98.58020463</v>
+        <v>103.66617477</v>
       </c>
       <c r="D59" s="1">
-        <v>99.282902</v>
+        <v>109.600592</v>
       </c>
       <c r="E59" t="s">
         <v>8</v>
       </c>
       <c r="F59">
         <v>1.0</v>
       </c>
       <c r="G59" s="1">
-        <v>595697.41</v>
+        <v>142480.77</v>
       </c>
       <c r="H59" s="1">
-        <v>7101.63</v>
+        <v>-7207.21</v>
       </c>
       <c r="I59" s="1">
-        <v>1.1921539158614</v>
+        <v>-5.0583738423087</v>
       </c>
       <c r="J59">
         <v>0.0</v>
       </c>
-      <c r="K59" t="s">
+      <c r="K59">
+        <v>507.53</v>
+      </c>
+      <c r="L59" s="1">
+        <v>134766.03</v>
+      </c>
+      <c r="M59" s="1">
+        <v>135273.56</v>
+      </c>
+      <c r="N59" s="1">
+        <v>0.27</v>
+      </c>
+      <c r="O59">
+        <v>1</v>
+      </c>
+      <c r="Z59" t="s">
         <v>191</v>
-      </c>
-[...13 lines deleted...]
-        <v>189</v>
       </c>
     </row>
     <row r="60" spans="1:26">
       <c r="A60" t="s">
+        <v>194</v>
+      </c>
+      <c r="B60" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="C60" s="1">
+        <v>85.33607178</v>
+      </c>
+      <c r="D60" s="1">
+        <v>85.527105</v>
+      </c>
+      <c r="E60" t="s">
+        <v>8</v>
+      </c>
+      <c r="F60">
+        <v>1.0</v>
+      </c>
+      <c r="G60" s="1">
+        <v>513162.63</v>
+      </c>
+      <c r="H60" s="1">
+        <v>-1084.56</v>
+      </c>
+      <c r="I60" s="1">
+        <v>-0.21134820358996</v>
+      </c>
+      <c r="J60">
+        <v>0.0</v>
+      </c>
+      <c r="K60">
+        <v>61.64</v>
+      </c>
+      <c r="L60" s="1">
+        <v>512016.43</v>
+      </c>
+      <c r="M60" s="1">
+        <v>512078.07</v>
+      </c>
+      <c r="N60" s="1">
+        <v>1.04</v>
+      </c>
+      <c r="O60">
+        <v>1</v>
+      </c>
+      <c r="Z60" t="s">
         <v>193</v>
-      </c>
-[...43 lines deleted...]
-        <v>192</v>
       </c>
     </row>
     <row r="61" spans="1:26">
       <c r="A61" t="s">
         <v>196</v>
       </c>
       <c r="B61" s="1">
-        <v>130000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="C61" s="1">
-        <v>104.22200112</v>
+        <v>98.60855558</v>
       </c>
       <c r="D61" s="1">
-        <v>109.600592</v>
+        <v>100.789118</v>
       </c>
       <c r="E61" t="s">
         <v>8</v>
       </c>
       <c r="F61">
         <v>1.0</v>
       </c>
       <c r="G61" s="1">
-        <v>142480.77</v>
+        <v>1007891.18</v>
       </c>
       <c r="H61" s="1">
-        <v>-6941.42</v>
+        <v>-16497.41</v>
       </c>
       <c r="I61" s="1">
-        <v>-4.8718293703775</v>
+        <v>-1.6368245230601</v>
       </c>
       <c r="J61">
         <v>0.0</v>
       </c>
-      <c r="K61">
-        <v>50.75</v>
+      <c r="K61" t="s">
+        <v>197</v>
       </c>
       <c r="L61" s="1">
-        <v>135488.6</v>
+        <v>986085.55</v>
       </c>
       <c r="M61" s="1">
-        <v>135539.35</v>
+        <v>991393.77</v>
       </c>
       <c r="N61" s="1">
-        <v>0.28</v>
+        <v>2.01</v>
       </c>
       <c r="O61">
         <v>1</v>
       </c>
       <c r="Z61" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="62" spans="1:26">
       <c r="A62" t="s">
+        <v>199</v>
+      </c>
+      <c r="B62" s="1">
+        <v>288000.0</v>
+      </c>
+      <c r="C62" s="1">
+        <v>97.39405175</v>
+      </c>
+      <c r="D62" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E62" t="s">
+        <v>8</v>
+      </c>
+      <c r="F62">
+        <v>1.0</v>
+      </c>
+      <c r="G62" s="1">
+        <v>288000.0</v>
+      </c>
+      <c r="H62" s="1">
+        <v>1964.1</v>
+      </c>
+      <c r="I62" s="1">
+        <v>0.68197916666667</v>
+      </c>
+      <c r="J62">
+        <v>0.0</v>
+      </c>
+      <c r="K62" t="s">
+        <v>200</v>
+      </c>
+      <c r="L62" s="1">
+        <v>280494.87</v>
+      </c>
+      <c r="M62" s="1">
+        <v>289964.1</v>
+      </c>
+      <c r="N62" s="1">
+        <v>0.59</v>
+      </c>
+      <c r="O62">
+        <v>1</v>
+      </c>
+      <c r="Z62" t="s">
         <v>198</v>
-      </c>
-[...43 lines deleted...]
-        <v>197</v>
       </c>
     </row>
     <row r="63" spans="1:26">
       <c r="A63" t="s">
+        <v>202</v>
+      </c>
+      <c r="B63" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="C63" s="1">
+        <v>98.37599265</v>
+      </c>
+      <c r="D63" s="1">
+        <v>99.498222</v>
+      </c>
+      <c r="E63" t="s">
+        <v>8</v>
+      </c>
+      <c r="F63">
+        <v>1.0</v>
+      </c>
+      <c r="G63" s="1">
+        <v>497491.11</v>
+      </c>
+      <c r="H63" s="1">
+        <v>2839.2</v>
+      </c>
+      <c r="I63" s="1">
+        <v>0.57070366543836</v>
+      </c>
+      <c r="J63">
+        <v>0.0</v>
+      </c>
+      <c r="K63" t="s">
+        <v>203</v>
+      </c>
+      <c r="L63" s="1">
+        <v>491879.97</v>
+      </c>
+      <c r="M63" s="1">
+        <v>500330.31</v>
+      </c>
+      <c r="N63" s="1">
+        <v>1.01</v>
+      </c>
+      <c r="O63">
+        <v>1</v>
+      </c>
+      <c r="Z63" t="s">
         <v>201</v>
-      </c>
-[...43 lines deleted...]
-        <v>200</v>
       </c>
     </row>
     <row r="64" spans="1:26">
       <c r="A64" t="s">
+        <v>205</v>
+      </c>
+      <c r="B64" s="1">
+        <v>240000.0</v>
+      </c>
+      <c r="C64" s="1">
+        <v>99.54101327</v>
+      </c>
+      <c r="D64" s="1">
+        <v>101.900646</v>
+      </c>
+      <c r="E64" t="s">
+        <v>8</v>
+      </c>
+      <c r="F64">
+        <v>1.0</v>
+      </c>
+      <c r="G64" s="1">
+        <v>244561.55</v>
+      </c>
+      <c r="H64" s="1">
+        <v>-5663.12</v>
+      </c>
+      <c r="I64" s="1">
+        <v>-2.3156215684763</v>
+      </c>
+      <c r="J64">
+        <v>0.0</v>
+      </c>
+      <c r="K64">
+        <v>0.0</v>
+      </c>
+      <c r="L64" s="1">
+        <v>238898.43</v>
+      </c>
+      <c r="M64" s="1">
+        <v>238898.43</v>
+      </c>
+      <c r="N64" s="1">
+        <v>0.48</v>
+      </c>
+      <c r="O64">
+        <v>1</v>
+      </c>
+      <c r="Z64" t="s">
         <v>204</v>
-      </c>
-[...43 lines deleted...]
-        <v>203</v>
       </c>
     </row>
     <row r="65" spans="1:26">
       <c r="A65" t="s">
         <v>207</v>
       </c>
       <c r="B65" s="1">
-        <v>500000.0</v>
+        <v>372000.0</v>
       </c>
       <c r="C65" s="1">
-        <v>98.74415606</v>
+        <v>99.81975495</v>
       </c>
       <c r="D65" s="1">
-        <v>99.498222</v>
+        <v>99.731</v>
       </c>
       <c r="E65" t="s">
         <v>8</v>
       </c>
       <c r="F65">
         <v>1.0</v>
       </c>
       <c r="G65" s="1">
-        <v>497491.11</v>
+        <v>370999.32</v>
       </c>
       <c r="H65" s="1">
-        <v>3061.86</v>
+        <v>2355.78</v>
       </c>
       <c r="I65" s="1">
-        <v>0.61546024410366</v>
+        <v>0.63498229592442</v>
       </c>
       <c r="J65">
         <v>0.0</v>
       </c>
       <c r="K65" t="s">
         <v>208</v>
       </c>
       <c r="L65" s="1">
-        <v>493720.78</v>
+        <v>371329.48</v>
       </c>
       <c r="M65" s="1">
-        <v>500552.97</v>
+        <v>373355.1</v>
       </c>
       <c r="N65" s="1">
-        <v>1.02</v>
+        <v>0.76</v>
       </c>
       <c r="O65">
         <v>1</v>
       </c>
       <c r="Z65" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="66" spans="1:26">
       <c r="A66" t="s">
         <v>210</v>
       </c>
       <c r="B66" s="1">
-        <v>240000.0</v>
+        <v>130000.0</v>
       </c>
       <c r="C66" s="1">
-        <v>100.43484879</v>
+        <v>103.54713328</v>
       </c>
       <c r="D66" s="1">
-        <v>101.900646</v>
+        <v>109.789346</v>
       </c>
       <c r="E66" t="s">
         <v>8</v>
       </c>
       <c r="F66">
         <v>1.0</v>
       </c>
       <c r="G66" s="1">
-        <v>244561.55</v>
+        <v>142726.15</v>
       </c>
       <c r="H66" s="1">
-        <v>4260.72</v>
+        <v>-6432.0</v>
       </c>
       <c r="I66" s="1">
-        <v>1.7421871917315</v>
+        <v>-4.5065322647602</v>
       </c>
       <c r="J66">
         <v>0.0</v>
       </c>
       <c r="K66" t="s">
         <v>211</v>
       </c>
       <c r="L66" s="1">
-        <v>241043.64</v>
+        <v>134611.27</v>
       </c>
       <c r="M66" s="1">
-        <v>248822.27</v>
+        <v>136294.15</v>
       </c>
       <c r="N66" s="1">
-        <v>0.51</v>
+        <v>0.28</v>
       </c>
       <c r="O66">
         <v>1</v>
       </c>
       <c r="Z66" t="s">
         <v>209</v>
       </c>
     </row>
     <row r="67" spans="1:26">
       <c r="A67" t="s">
         <v>213</v>
       </c>
       <c r="B67" s="1">
-        <v>372000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="C67" s="1">
-        <v>100.53724713</v>
+        <v>97.06578022</v>
       </c>
       <c r="D67" s="1">
-        <v>99.731</v>
+        <v>98.975</v>
       </c>
       <c r="E67" t="s">
         <v>8</v>
       </c>
       <c r="F67">
         <v>1.0</v>
       </c>
       <c r="G67" s="1">
-        <v>370999.32</v>
+        <v>98975.0</v>
       </c>
       <c r="H67" s="1">
-        <v>3992.94</v>
+        <v>833.25</v>
       </c>
       <c r="I67" s="1">
-        <v>1.0762661236145</v>
+        <v>0.84187926244001</v>
       </c>
       <c r="J67">
         <v>0.0</v>
       </c>
-      <c r="K67">
-        <v>993.7</v>
+      <c r="K67" t="s">
+        <v>214</v>
       </c>
       <c r="L67" s="1">
-        <v>373998.56</v>
+        <v>97065.78</v>
       </c>
       <c r="M67" s="1">
-        <v>374992.26</v>
+        <v>99808.25</v>
       </c>
       <c r="N67" s="1">
-        <v>0.76</v>
+        <v>0.2</v>
       </c>
       <c r="O67">
         <v>1</v>
       </c>
       <c r="Z67" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="68" spans="1:26">
       <c r="A68" t="s">
+        <v>216</v>
+      </c>
+      <c r="B68" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C68" s="1">
+        <v>100.18676597</v>
+      </c>
+      <c r="D68" s="1">
+        <v>99.711</v>
+      </c>
+      <c r="E68" t="s">
+        <v>8</v>
+      </c>
+      <c r="F68">
+        <v>1.0</v>
+      </c>
+      <c r="G68" s="1">
+        <v>99711.0</v>
+      </c>
+      <c r="H68" s="1">
+        <v>2303.16</v>
+      </c>
+      <c r="I68" s="1">
+        <v>2.3098354243764</v>
+      </c>
+      <c r="J68">
+        <v>0.0</v>
+      </c>
+      <c r="K68" t="s">
+        <v>217</v>
+      </c>
+      <c r="L68" s="1">
+        <v>100186.76</v>
+      </c>
+      <c r="M68" s="1">
+        <v>102014.16</v>
+      </c>
+      <c r="N68" s="1">
+        <v>0.21</v>
+      </c>
+      <c r="O68">
+        <v>1</v>
+      </c>
+      <c r="Z68" t="s">
         <v>215</v>
-      </c>
-[...43 lines deleted...]
-        <v>214</v>
       </c>
     </row>
     <row r="69" spans="1:26">
       <c r="A69" t="s">
+        <v>219</v>
+      </c>
+      <c r="B69" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C69" s="1">
+        <v>98.9770213</v>
+      </c>
+      <c r="D69" s="1">
+        <v>102.91498</v>
+      </c>
+      <c r="E69" t="s">
+        <v>8</v>
+      </c>
+      <c r="F69">
+        <v>1.0</v>
+      </c>
+      <c r="G69" s="1">
+        <v>205829.96</v>
+      </c>
+      <c r="H69" s="1">
+        <v>-4054.0</v>
+      </c>
+      <c r="I69" s="1">
+        <v>-1.9695869347689</v>
+      </c>
+      <c r="J69">
+        <v>0.0</v>
+      </c>
+      <c r="K69" t="s">
+        <v>220</v>
+      </c>
+      <c r="L69" s="1">
+        <v>197954.04</v>
+      </c>
+      <c r="M69" s="1">
+        <v>201775.96</v>
+      </c>
+      <c r="N69" s="1">
+        <v>0.41</v>
+      </c>
+      <c r="O69">
+        <v>1</v>
+      </c>
+      <c r="Z69" t="s">
         <v>218</v>
-      </c>
-[...43 lines deleted...]
-        <v>217</v>
       </c>
     </row>
     <row r="70" spans="1:26">
       <c r="A70" t="s">
+        <v>222</v>
+      </c>
+      <c r="B70" s="1">
+        <v>193000.0</v>
+      </c>
+      <c r="C70" s="1">
+        <v>98.32655478</v>
+      </c>
+      <c r="D70" s="1">
+        <v>99.223</v>
+      </c>
+      <c r="E70" t="s">
+        <v>8</v>
+      </c>
+      <c r="F70">
+        <v>1.0</v>
+      </c>
+      <c r="G70" s="1">
+        <v>191500.39</v>
+      </c>
+      <c r="H70" s="1">
+        <v>-381.78</v>
+      </c>
+      <c r="I70" s="1">
+        <v>-0.19936251826955</v>
+      </c>
+      <c r="J70">
+        <v>0.0</v>
+      </c>
+      <c r="K70" t="s">
+        <v>223</v>
+      </c>
+      <c r="L70" s="1">
+        <v>189770.25</v>
+      </c>
+      <c r="M70" s="1">
+        <v>191118.61</v>
+      </c>
+      <c r="N70" s="1">
+        <v>0.39</v>
+      </c>
+      <c r="O70">
+        <v>1</v>
+      </c>
+      <c r="Z70" t="s">
         <v>221</v>
-      </c>
-[...43 lines deleted...]
-        <v>220</v>
       </c>
     </row>
     <row r="71" spans="1:26">
       <c r="A71" t="s">
+        <v>225</v>
+      </c>
+      <c r="B71" s="1">
+        <v>285000.0</v>
+      </c>
+      <c r="C71" s="1">
+        <v>99.77095167</v>
+      </c>
+      <c r="D71" s="1">
+        <v>102.724621</v>
+      </c>
+      <c r="E71" t="s">
+        <v>8</v>
+      </c>
+      <c r="F71">
+        <v>1.0</v>
+      </c>
+      <c r="G71" s="1">
+        <v>292765.17</v>
+      </c>
+      <c r="H71" s="1">
+        <v>-5712.41</v>
+      </c>
+      <c r="I71" s="1">
+        <v>-1.9511918033146</v>
+      </c>
+      <c r="J71">
+        <v>0.0</v>
+      </c>
+      <c r="K71" t="s">
+        <v>226</v>
+      </c>
+      <c r="L71" s="1">
+        <v>284347.21</v>
+      </c>
+      <c r="M71" s="1">
+        <v>287052.76</v>
+      </c>
+      <c r="N71" s="1">
+        <v>0.58</v>
+      </c>
+      <c r="O71">
+        <v>1</v>
+      </c>
+      <c r="Z71" t="s">
         <v>224</v>
-      </c>
-[...43 lines deleted...]
-        <v>223</v>
       </c>
     </row>
     <row r="72" spans="1:26">
       <c r="A72" t="s">
+        <v>228</v>
+      </c>
+      <c r="B72" s="1">
+        <v>349000.0</v>
+      </c>
+      <c r="C72" s="1">
+        <v>97.32045927</v>
+      </c>
+      <c r="D72" s="1">
+        <v>99.735</v>
+      </c>
+      <c r="E72" t="s">
+        <v>8</v>
+      </c>
+      <c r="F72">
+        <v>1.0</v>
+      </c>
+      <c r="G72" s="1">
+        <v>348075.15</v>
+      </c>
+      <c r="H72" s="1">
+        <v>-4238.75</v>
+      </c>
+      <c r="I72" s="1">
+        <v>-1.2177686341585</v>
+      </c>
+      <c r="J72">
+        <v>0.0</v>
+      </c>
+      <c r="K72" t="s">
+        <v>229</v>
+      </c>
+      <c r="L72" s="1">
+        <v>339648.4</v>
+      </c>
+      <c r="M72" s="1">
+        <v>343836.4</v>
+      </c>
+      <c r="N72" s="1">
+        <v>0.7</v>
+      </c>
+      <c r="O72">
+        <v>1</v>
+      </c>
+      <c r="Z72" t="s">
         <v>227</v>
-      </c>
-[...43 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="73" spans="1:26">
       <c r="A73" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="B73" s="1">
-        <v>285000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="C73" s="1">
-        <v>99.66631428</v>
+        <v>97.96692112</v>
       </c>
       <c r="D73" s="1">
-        <v>102.724621</v>
+        <v>101.14437</v>
       </c>
       <c r="E73" t="s">
         <v>8</v>
       </c>
       <c r="F73">
         <v>1.0</v>
       </c>
       <c r="G73" s="1">
-        <v>292765.17</v>
+        <v>303433.11</v>
       </c>
       <c r="H73" s="1">
-        <v>-6247.8</v>
+        <v>-6780.98</v>
       </c>
       <c r="I73" s="1">
-        <v>-2.1340653329766</v>
+        <v>-2.2347528257546</v>
       </c>
       <c r="J73">
         <v>0.0</v>
       </c>
       <c r="K73" t="s">
+        <v>232</v>
+      </c>
+      <c r="L73" s="1">
+        <v>293900.76</v>
+      </c>
+      <c r="M73" s="1">
+        <v>296652.13</v>
+      </c>
+      <c r="N73" s="1">
+        <v>0.6</v>
+      </c>
+      <c r="O73">
+        <v>1</v>
+      </c>
+      <c r="Z73" t="s">
         <v>230</v>
-      </c>
-[...13 lines deleted...]
-        <v>228</v>
       </c>
     </row>
     <row r="74" spans="1:26">
       <c r="A74" t="s">
-        <v>232</v>
+        <v>234</v>
       </c>
       <c r="B74" s="1">
-        <v>349000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="C74" s="1">
-        <v>97.97907691</v>
+        <v>88.47016133</v>
       </c>
       <c r="D74" s="1">
-        <v>99.735</v>
+        <v>86.69767</v>
       </c>
       <c r="E74" t="s">
         <v>8</v>
       </c>
       <c r="F74">
         <v>1.0</v>
       </c>
       <c r="G74" s="1">
-        <v>348075.15</v>
+        <v>173395.34</v>
       </c>
       <c r="H74" s="1">
-        <v>-2714.66</v>
+        <v>4284.71</v>
       </c>
       <c r="I74" s="1">
-        <v>-0.77990629322432</v>
+        <v>2.4710641012613</v>
       </c>
       <c r="J74">
         <v>0.0</v>
       </c>
-      <c r="K74" t="s">
+      <c r="K74">
+        <v>739.73</v>
+      </c>
+      <c r="L74" s="1">
+        <v>176940.32</v>
+      </c>
+      <c r="M74" s="1">
+        <v>177680.05</v>
+      </c>
+      <c r="N74" s="1">
+        <v>0.36</v>
+      </c>
+      <c r="O74">
+        <v>1</v>
+      </c>
+      <c r="Z74" t="s">
         <v>233</v>
-      </c>
-[...13 lines deleted...]
-        <v>231</v>
       </c>
     </row>
     <row r="75" spans="1:26">
       <c r="A75" t="s">
+        <v>236</v>
+      </c>
+      <c r="B75" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C75" s="1">
+        <v>95.85228565</v>
+      </c>
+      <c r="D75" s="1">
+        <v>93.376495</v>
+      </c>
+      <c r="E75" t="s">
+        <v>8</v>
+      </c>
+      <c r="F75">
+        <v>1.0</v>
+      </c>
+      <c r="G75" s="1">
+        <v>186752.99</v>
+      </c>
+      <c r="H75" s="1">
+        <v>6866.65</v>
+      </c>
+      <c r="I75" s="1">
+        <v>3.6768621482312</v>
+      </c>
+      <c r="J75">
+        <v>0.0</v>
+      </c>
+      <c r="K75" t="s">
+        <v>237</v>
+      </c>
+      <c r="L75" s="1">
+        <v>191704.57</v>
+      </c>
+      <c r="M75" s="1">
+        <v>193619.64</v>
+      </c>
+      <c r="N75" s="1">
+        <v>0.39</v>
+      </c>
+      <c r="O75">
+        <v>1</v>
+      </c>
+      <c r="Z75" t="s">
         <v>235</v>
-      </c>
-[...43 lines deleted...]
-        <v>234</v>
       </c>
     </row>
     <row r="76" spans="1:26">
       <c r="A76" t="s">
+        <v>239</v>
+      </c>
+      <c r="B76" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C76" s="1">
+        <v>92.72668109</v>
+      </c>
+      <c r="D76" s="1">
+        <v>94.91756</v>
+      </c>
+      <c r="E76" t="s">
+        <v>8</v>
+      </c>
+      <c r="F76">
+        <v>1.0</v>
+      </c>
+      <c r="G76" s="1">
+        <v>94917.56</v>
+      </c>
+      <c r="H76" s="1">
+        <v>-1533.0</v>
+      </c>
+      <c r="I76" s="1">
+        <v>-1.6150857649522</v>
+      </c>
+      <c r="J76">
+        <v>0.0</v>
+      </c>
+      <c r="K76">
+        <v>657.88</v>
+      </c>
+      <c r="L76" s="1">
+        <v>92726.68</v>
+      </c>
+      <c r="M76" s="1">
+        <v>93384.56</v>
+      </c>
+      <c r="N76" s="1">
+        <v>0.19</v>
+      </c>
+      <c r="O76">
+        <v>1</v>
+      </c>
+      <c r="Z76" t="s">
         <v>238</v>
-      </c>
-[...43 lines deleted...]
-        <v>237</v>
       </c>
     </row>
     <row r="77" spans="1:26">
       <c r="A77" t="s">
+        <v>241</v>
+      </c>
+      <c r="B77" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="C77" s="1">
+        <v>100.0533816</v>
+      </c>
+      <c r="D77" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E77" t="s">
+        <v>8</v>
+      </c>
+      <c r="F77">
+        <v>1.0</v>
+      </c>
+      <c r="G77" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="H77" s="1">
+        <v>453.04</v>
+      </c>
+      <c r="I77" s="1">
+        <v>0.11326</v>
+      </c>
+      <c r="J77">
+        <v>0.0</v>
+      </c>
+      <c r="K77">
+        <v>239.52</v>
+      </c>
+      <c r="L77" s="1">
+        <v>400213.52</v>
+      </c>
+      <c r="M77" s="1">
+        <v>400453.04</v>
+      </c>
+      <c r="N77" s="1">
+        <v>0.81</v>
+      </c>
+      <c r="O77">
+        <v>1</v>
+      </c>
+      <c r="Z77" t="s">
         <v>240</v>
-      </c>
-[...43 lines deleted...]
-        <v>239</v>
       </c>
     </row>
     <row r="78" spans="1:26">
       <c r="A78" t="s">
         <v>243</v>
       </c>
       <c r="B78" s="1">
-        <v>100000.0</v>
+        <v>140000.0</v>
       </c>
       <c r="C78" s="1">
-        <v>93.48310575</v>
+        <v>97.88888772</v>
       </c>
       <c r="D78" s="1">
-        <v>94.91756</v>
+        <v>96.7943</v>
       </c>
       <c r="E78" t="s">
         <v>8</v>
       </c>
       <c r="F78">
         <v>1.0</v>
       </c>
       <c r="G78" s="1">
-        <v>94917.56</v>
+        <v>135512.02</v>
       </c>
       <c r="H78" s="1">
-        <v>-933.77</v>
+        <v>2850.92</v>
       </c>
       <c r="I78" s="1">
-        <v>-0.98376949428536</v>
+        <v>2.1038133738985</v>
       </c>
       <c r="J78">
         <v>0.0</v>
       </c>
-      <c r="K78">
-        <v>500.68</v>
+      <c r="K78" t="s">
+        <v>244</v>
       </c>
       <c r="L78" s="1">
-        <v>93483.11</v>
+        <v>137044.45</v>
       </c>
       <c r="M78" s="1">
-        <v>93983.79</v>
+        <v>138362.94</v>
       </c>
       <c r="N78" s="1">
-        <v>0.19</v>
+        <v>0.28</v>
       </c>
       <c r="O78">
         <v>1</v>
       </c>
       <c r="Z78" t="s">
         <v>242</v>
       </c>
     </row>
     <row r="79" spans="1:26">
       <c r="A79" t="s">
+        <v>246</v>
+      </c>
+      <c r="B79" s="1">
+        <v>130000.0</v>
+      </c>
+      <c r="C79" s="1">
+        <v>100.42929224</v>
+      </c>
+      <c r="D79" s="1">
+        <v>107.1356</v>
+      </c>
+      <c r="E79" t="s">
+        <v>8</v>
+      </c>
+      <c r="F79">
+        <v>1.0</v>
+      </c>
+      <c r="G79" s="1">
+        <v>139276.28</v>
+      </c>
+      <c r="H79" s="1">
+        <v>-6095.94</v>
+      </c>
+      <c r="I79" s="1">
+        <v>-4.3768687676035</v>
+      </c>
+      <c r="J79">
+        <v>0.0</v>
+      </c>
+      <c r="K79" t="s">
+        <v>247</v>
+      </c>
+      <c r="L79" s="1">
+        <v>130558.08</v>
+      </c>
+      <c r="M79" s="1">
+        <v>133180.34</v>
+      </c>
+      <c r="N79" s="1">
+        <v>0.27</v>
+      </c>
+      <c r="O79">
+        <v>1</v>
+      </c>
+      <c r="Z79" t="s">
         <v>245</v>
-      </c>
-[...43 lines deleted...]
-        <v>244</v>
       </c>
     </row>
     <row r="80" spans="1:26">
       <c r="A80" t="s">
+        <v>249</v>
+      </c>
+      <c r="B80" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="C80" s="1">
+        <v>102.04412158</v>
+      </c>
+      <c r="D80" s="1">
+        <v>106.30133</v>
+      </c>
+      <c r="E80" t="s">
+        <v>8</v>
+      </c>
+      <c r="F80">
+        <v>1.0</v>
+      </c>
+      <c r="G80" s="1">
+        <v>318903.99</v>
+      </c>
+      <c r="H80" s="1">
+        <v>-2053.82</v>
+      </c>
+      <c r="I80" s="1">
+        <v>-0.64402455422398</v>
+      </c>
+      <c r="J80">
+        <v>0.0</v>
+      </c>
+      <c r="K80" t="s">
+        <v>250</v>
+      </c>
+      <c r="L80" s="1">
+        <v>306132.36</v>
+      </c>
+      <c r="M80" s="1">
+        <v>316850.17</v>
+      </c>
+      <c r="N80" s="1">
+        <v>0.64</v>
+      </c>
+      <c r="O80">
+        <v>1</v>
+      </c>
+      <c r="Z80" t="s">
         <v>248</v>
-      </c>
-[...43 lines deleted...]
-        <v>247</v>
       </c>
     </row>
     <row r="81" spans="1:26">
       <c r="A81" t="s">
+        <v>252</v>
+      </c>
+      <c r="B81" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="C81" s="1">
+        <v>81.57809156</v>
+      </c>
+      <c r="D81" s="1">
+        <v>82.438423</v>
+      </c>
+      <c r="E81" t="s">
+        <v>8</v>
+      </c>
+      <c r="F81">
+        <v>1.0</v>
+      </c>
+      <c r="G81" s="1">
+        <v>247315.27</v>
+      </c>
+      <c r="H81" s="1">
+        <v>-2564.56</v>
+      </c>
+      <c r="I81" s="1">
+        <v>-1.036959828643</v>
+      </c>
+      <c r="J81">
+        <v>0.0</v>
+      </c>
+      <c r="K81">
+        <v>16.44</v>
+      </c>
+      <c r="L81" s="1">
+        <v>244734.27</v>
+      </c>
+      <c r="M81" s="1">
+        <v>244750.71</v>
+      </c>
+      <c r="N81" s="1">
+        <v>0.5</v>
+      </c>
+      <c r="O81">
+        <v>1</v>
+      </c>
+      <c r="Z81" t="s">
         <v>251</v>
-      </c>
-[...43 lines deleted...]
-        <v>250</v>
       </c>
     </row>
     <row r="82" spans="1:26">
       <c r="A82" t="s">
+        <v>254</v>
+      </c>
+      <c r="B82" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C82" s="1">
+        <v>102.94972178</v>
+      </c>
+      <c r="D82" s="1">
+        <v>109.37547</v>
+      </c>
+      <c r="E82" t="s">
+        <v>8</v>
+      </c>
+      <c r="F82">
+        <v>1.0</v>
+      </c>
+      <c r="G82" s="1">
+        <v>109375.47</v>
+      </c>
+      <c r="H82" s="1">
+        <v>-4795.61</v>
+      </c>
+      <c r="I82" s="1">
+        <v>-4.3845388732958</v>
+      </c>
+      <c r="J82">
+        <v>0.0</v>
+      </c>
+      <c r="K82" t="s">
+        <v>255</v>
+      </c>
+      <c r="L82" s="1">
+        <v>102949.72</v>
+      </c>
+      <c r="M82" s="1">
+        <v>104579.86</v>
+      </c>
+      <c r="N82" s="1">
+        <v>0.21</v>
+      </c>
+      <c r="O82">
+        <v>1</v>
+      </c>
+      <c r="Z82" t="s">
         <v>253</v>
-      </c>
-[...43 lines deleted...]
-        <v>252</v>
       </c>
     </row>
     <row r="83" spans="1:26">
       <c r="A83" t="s">
+        <v>257</v>
+      </c>
+      <c r="B83" s="1">
+        <v>825000.0</v>
+      </c>
+      <c r="C83" s="1">
+        <v>67.7923901</v>
+      </c>
+      <c r="D83" s="1">
+        <v>74.717804</v>
+      </c>
+      <c r="E83" t="s">
+        <v>8</v>
+      </c>
+      <c r="F83">
+        <v>1.0</v>
+      </c>
+      <c r="G83" s="1">
+        <v>616421.88</v>
+      </c>
+      <c r="H83" s="1">
+        <v>-52416.34</v>
+      </c>
+      <c r="I83" s="1">
+        <v>-8.5033224323575</v>
+      </c>
+      <c r="J83">
+        <v>0.0</v>
+      </c>
+      <c r="K83" t="s">
+        <v>258</v>
+      </c>
+      <c r="L83" s="1">
+        <v>559287.22</v>
+      </c>
+      <c r="M83" s="1">
+        <v>564005.54</v>
+      </c>
+      <c r="N83" s="1">
+        <v>1.14</v>
+      </c>
+      <c r="O83">
+        <v>1</v>
+      </c>
+      <c r="Z83" t="s">
         <v>256</v>
-      </c>
-[...43 lines deleted...]
-        <v>255</v>
       </c>
     </row>
     <row r="84" spans="1:26">
       <c r="A84" t="s">
+        <v>260</v>
+      </c>
+      <c r="B84" s="1">
+        <v>132000.0</v>
+      </c>
+      <c r="C84" s="1">
+        <v>99.9032196</v>
+      </c>
+      <c r="D84" s="1">
+        <v>99.973</v>
+      </c>
+      <c r="E84" t="s">
+        <v>8</v>
+      </c>
+      <c r="F84">
+        <v>1.0</v>
+      </c>
+      <c r="G84" s="1">
+        <v>131964.36</v>
+      </c>
+      <c r="H84" s="1">
+        <v>2105.78</v>
+      </c>
+      <c r="I84" s="1">
+        <v>1.595718722843</v>
+      </c>
+      <c r="J84">
+        <v>0.0</v>
+      </c>
+      <c r="K84" t="s">
+        <v>261</v>
+      </c>
+      <c r="L84" s="1">
+        <v>131872.25</v>
+      </c>
+      <c r="M84" s="1">
+        <v>134070.14</v>
+      </c>
+      <c r="N84" s="1">
+        <v>0.27</v>
+      </c>
+      <c r="O84">
+        <v>1</v>
+      </c>
+      <c r="Z84" t="s">
         <v>259</v>
-      </c>
-[...43 lines deleted...]
-        <v>258</v>
       </c>
     </row>
     <row r="85" spans="1:26">
       <c r="A85" t="s">
+        <v>263</v>
+      </c>
+      <c r="B85" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C85" s="1">
+        <v>99.1913229</v>
+      </c>
+      <c r="D85" s="1">
+        <v>99.766</v>
+      </c>
+      <c r="E85" t="s">
+        <v>8</v>
+      </c>
+      <c r="F85">
+        <v>1.0</v>
+      </c>
+      <c r="G85" s="1">
+        <v>99766.0</v>
+      </c>
+      <c r="H85" s="1">
+        <v>-85.64</v>
+      </c>
+      <c r="I85" s="1">
+        <v>-0.085840867630255</v>
+      </c>
+      <c r="J85">
+        <v>0.0</v>
+      </c>
+      <c r="K85">
+        <v>489.04</v>
+      </c>
+      <c r="L85" s="1">
+        <v>99191.32</v>
+      </c>
+      <c r="M85" s="1">
+        <v>99680.36</v>
+      </c>
+      <c r="N85" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="O85">
+        <v>1</v>
+      </c>
+      <c r="Z85" t="s">
         <v>262</v>
-      </c>
-[...43 lines deleted...]
-        <v>261</v>
       </c>
     </row>
     <row r="86" spans="1:26">
       <c r="A86" t="s">
         <v>265</v>
       </c>
       <c r="B86" s="1">
-        <v>100000.0</v>
+        <v>135000.0</v>
       </c>
       <c r="C86" s="1">
-        <v>103.99818353</v>
+        <v>97.85750743</v>
       </c>
       <c r="D86" s="1">
-        <v>109.37547</v>
+        <v>104.002956</v>
       </c>
       <c r="E86" t="s">
         <v>8</v>
       </c>
       <c r="F86">
         <v>1.0</v>
       </c>
       <c r="G86" s="1">
-        <v>109375.47</v>
+        <v>140403.99</v>
       </c>
       <c r="H86" s="1">
-        <v>-4061.53</v>
+        <v>-6821.67</v>
       </c>
       <c r="I86" s="1">
-        <v>-3.7133829002061</v>
+        <v>-4.8586012406058</v>
       </c>
       <c r="J86">
         <v>0.0</v>
       </c>
       <c r="K86" t="s">
         <v>266</v>
       </c>
       <c r="L86" s="1">
-        <v>103998.19</v>
+        <v>132107.63</v>
       </c>
       <c r="M86" s="1">
-        <v>105313.94</v>
+        <v>133582.32</v>
       </c>
       <c r="N86" s="1">
-        <v>0.21</v>
+        <v>0.27</v>
       </c>
       <c r="O86">
         <v>1</v>
       </c>
       <c r="Z86" t="s">
         <v>264</v>
       </c>
     </row>
     <row r="87" spans="1:26">
       <c r="A87" t="s">
         <v>268</v>
       </c>
       <c r="B87" s="1">
-        <v>825000.0</v>
+        <v>370000.0</v>
       </c>
       <c r="C87" s="1">
-        <v>69.17007327</v>
+        <v>76.6085</v>
       </c>
       <c r="D87" s="1">
-        <v>74.717804</v>
+        <v>83.324986</v>
       </c>
       <c r="E87" t="s">
         <v>8</v>
       </c>
       <c r="F87">
         <v>1.0</v>
       </c>
       <c r="G87" s="1">
-        <v>616421.88</v>
+        <v>308302.45</v>
       </c>
       <c r="H87" s="1">
-        <v>-41813.3</v>
+        <v>-24389.77</v>
       </c>
       <c r="I87" s="1">
-        <v>-6.7832277465557</v>
+        <v>-7.9109880573443</v>
       </c>
       <c r="J87">
         <v>0.0</v>
       </c>
-      <c r="K87" t="s">
-        <v>269</v>
+      <c r="K87">
+        <v>461.23</v>
       </c>
       <c r="L87" s="1">
-        <v>570653.1</v>
+        <v>283451.45</v>
       </c>
       <c r="M87" s="1">
-        <v>574608.58</v>
+        <v>283912.68</v>
       </c>
       <c r="N87" s="1">
-        <v>1.17</v>
+        <v>0.58</v>
       </c>
       <c r="O87">
         <v>1</v>
       </c>
       <c r="Z87" t="s">
         <v>267</v>
       </c>
     </row>
     <row r="88" spans="1:26">
       <c r="A88" t="s">
+        <v>270</v>
+      </c>
+      <c r="B88" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="C88" s="1">
+        <v>93.64107029</v>
+      </c>
+      <c r="D88" s="1">
+        <v>94.882578</v>
+      </c>
+      <c r="E88" t="s">
+        <v>8</v>
+      </c>
+      <c r="F88">
+        <v>1.0</v>
+      </c>
+      <c r="G88" s="1">
+        <v>474412.89</v>
+      </c>
+      <c r="H88" s="1">
+        <v>-3335.96</v>
+      </c>
+      <c r="I88" s="1">
+        <v>-0.70317650939038</v>
+      </c>
+      <c r="J88">
+        <v>0.0</v>
+      </c>
+      <c r="K88" t="s">
         <v>271</v>
       </c>
-      <c r="B88" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="L88" s="1">
-        <v>132519.88</v>
+        <v>468205.35</v>
       </c>
       <c r="M88" s="1">
-        <v>134400.43</v>
+        <v>471076.93</v>
       </c>
       <c r="N88" s="1">
-        <v>0.27</v>
+        <v>0.95</v>
       </c>
       <c r="O88">
         <v>1</v>
       </c>
       <c r="Z88" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
     </row>
     <row r="89" spans="1:26">
       <c r="A89" t="s">
-        <v>274</v>
+        <v>273</v>
       </c>
       <c r="B89" s="1">
-        <v>100000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="C89" s="1">
-        <v>99.37575837</v>
+        <v>91.22799207</v>
       </c>
       <c r="D89" s="1">
-        <v>99.766</v>
+        <v>99.086382</v>
       </c>
       <c r="E89" t="s">
         <v>8</v>
       </c>
       <c r="F89">
         <v>1.0</v>
       </c>
       <c r="G89" s="1">
-        <v>99766.0</v>
+        <v>495431.91</v>
       </c>
       <c r="H89" s="1">
-        <v>-215.58</v>
+        <v>-38716.61</v>
       </c>
       <c r="I89" s="1">
-        <v>-0.21608564039853</v>
+        <v>-7.8147186764777</v>
       </c>
       <c r="J89">
         <v>0.0</v>
       </c>
       <c r="K89">
-        <v>174.66</v>
+        <v>575.34</v>
       </c>
       <c r="L89" s="1">
-        <v>99375.76</v>
+        <v>456139.96</v>
       </c>
       <c r="M89" s="1">
-        <v>99550.42</v>
+        <v>456715.3</v>
       </c>
       <c r="N89" s="1">
-        <v>0.2</v>
+        <v>0.93</v>
       </c>
       <c r="O89">
         <v>1</v>
       </c>
       <c r="Z89" t="s">
-        <v>273</v>
+        <v>272</v>
       </c>
     </row>
     <row r="90" spans="1:26">
       <c r="A90" t="s">
+        <v>275</v>
+      </c>
+      <c r="B90" s="1">
+        <v>700000.0</v>
+      </c>
+      <c r="C90" s="1">
+        <v>97.91775974</v>
+      </c>
+      <c r="D90" s="1">
+        <v>99.957446</v>
+      </c>
+      <c r="E90" t="s">
+        <v>8</v>
+      </c>
+      <c r="F90">
+        <v>1.0</v>
+      </c>
+      <c r="G90" s="1">
+        <v>699702.12</v>
+      </c>
+      <c r="H90" s="1">
+        <v>-9847.66</v>
+      </c>
+      <c r="I90" s="1">
+        <v>-1.4074074836303</v>
+      </c>
+      <c r="J90">
+        <v>0.0</v>
+      </c>
+      <c r="K90" t="s">
         <v>276</v>
       </c>
-      <c r="B90" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="L90" s="1">
-        <v>133080.16</v>
+        <v>685424.32</v>
       </c>
       <c r="M90" s="1">
-        <v>134225.79</v>
+        <v>689854.46</v>
       </c>
       <c r="N90" s="1">
-        <v>0.27</v>
+        <v>1.4</v>
       </c>
       <c r="O90">
         <v>1</v>
       </c>
       <c r="Z90" t="s">
-        <v>275</v>
+        <v>274</v>
       </c>
     </row>
     <row r="91" spans="1:26">
       <c r="A91" t="s">
+        <v>278</v>
+      </c>
+      <c r="B91" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C91" s="1">
+        <v>97.79597709</v>
+      </c>
+      <c r="D91" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E91" t="s">
+        <v>8</v>
+      </c>
+      <c r="F91">
+        <v>1.0</v>
+      </c>
+      <c r="G91" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="H91" s="1">
+        <v>446.66</v>
+      </c>
+      <c r="I91" s="1">
+        <v>0.44666</v>
+      </c>
+      <c r="J91">
+        <v>0.0</v>
+      </c>
+      <c r="K91" t="s">
         <v>279</v>
       </c>
-      <c r="B91" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="L91" s="1">
-        <v>289761.8</v>
+        <v>97795.98</v>
       </c>
       <c r="M91" s="1">
-        <v>296219.06</v>
+        <v>100446.66</v>
       </c>
       <c r="N91" s="1">
-        <v>0.6</v>
+        <v>0.2</v>
       </c>
       <c r="O91">
         <v>1</v>
       </c>
       <c r="Z91" t="s">
-        <v>278</v>
+        <v>277</v>
       </c>
     </row>
     <row r="92" spans="1:26">
       <c r="A92" t="s">
+        <v>281</v>
+      </c>
+      <c r="B92" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="C92" s="1">
+        <v>103.02211322</v>
+      </c>
+      <c r="D92" s="1">
+        <v>108.334343</v>
+      </c>
+      <c r="E92" t="s">
+        <v>8</v>
+      </c>
+      <c r="F92">
+        <v>1.0</v>
+      </c>
+      <c r="G92" s="1">
+        <v>650006.06</v>
+      </c>
+      <c r="H92" s="1">
+        <v>-24186.54</v>
+      </c>
+      <c r="I92" s="1">
+        <v>-3.720971462943</v>
+      </c>
+      <c r="J92">
+        <v>0.0</v>
+      </c>
+      <c r="K92" t="s">
         <v>282</v>
       </c>
-      <c r="B92" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="L92" s="1">
-        <v>470259.7</v>
+        <v>618132.68</v>
       </c>
       <c r="M92" s="1">
-        <v>472530.25</v>
+        <v>625819.52</v>
       </c>
       <c r="N92" s="1">
-        <v>0.96</v>
+        <v>1.27</v>
       </c>
       <c r="O92">
         <v>1</v>
       </c>
       <c r="Z92" t="s">
-        <v>281</v>
+        <v>280</v>
       </c>
     </row>
     <row r="93" spans="1:26">
       <c r="A93" t="s">
+        <v>284</v>
+      </c>
+      <c r="B93" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="C93" s="1">
+        <v>97.0180883</v>
+      </c>
+      <c r="D93" s="1">
+        <v>98.642</v>
+      </c>
+      <c r="E93" t="s">
+        <v>8</v>
+      </c>
+      <c r="F93">
+        <v>1.0</v>
+      </c>
+      <c r="G93" s="1">
+        <v>295926.0</v>
+      </c>
+      <c r="H93" s="1">
+        <v>-2714.2</v>
+      </c>
+      <c r="I93" s="1">
+        <v>-0.91718875664862</v>
+      </c>
+      <c r="J93">
+        <v>0.0</v>
+      </c>
+      <c r="K93" t="s">
         <v>285</v>
       </c>
-      <c r="B93" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="L93" s="1">
-        <v>459382.4</v>
+        <v>291054.27</v>
       </c>
       <c r="M93" s="1">
-        <v>469218.02</v>
+        <v>293211.8</v>
       </c>
       <c r="N93" s="1">
-        <v>0.95</v>
+        <v>0.59</v>
       </c>
       <c r="O93">
         <v>1</v>
       </c>
       <c r="Z93" t="s">
-        <v>284</v>
+        <v>283</v>
       </c>
     </row>
     <row r="94" spans="1:26">
       <c r="A94" t="s">
+        <v>287</v>
+      </c>
+      <c r="B94" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C94" s="1">
+        <v>90.72962454</v>
+      </c>
+      <c r="D94" s="1">
+        <v>89.22416</v>
+      </c>
+      <c r="E94" t="s">
+        <v>8</v>
+      </c>
+      <c r="F94">
+        <v>1.0</v>
+      </c>
+      <c r="G94" s="1">
+        <v>178448.32</v>
+      </c>
+      <c r="H94" s="1">
+        <v>4013.67</v>
+      </c>
+      <c r="I94" s="1">
+        <v>2.2492058204863</v>
+      </c>
+      <c r="J94">
+        <v>0.0</v>
+      </c>
+      <c r="K94" t="s">
         <v>288</v>
       </c>
-      <c r="B94" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="L94" s="1">
-        <v>693099.03</v>
+        <v>181459.25</v>
       </c>
       <c r="M94" s="1">
-        <v>695716.84</v>
+        <v>182461.99</v>
       </c>
       <c r="N94" s="1">
-        <v>1.42</v>
+        <v>0.37</v>
       </c>
       <c r="O94">
         <v>1</v>
       </c>
       <c r="Z94" t="s">
-        <v>287</v>
+        <v>286</v>
       </c>
     </row>
     <row r="95" spans="1:26">
       <c r="A95" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
       <c r="B95" s="1">
         <v>100000.0</v>
       </c>
       <c r="C95" s="1">
-        <v>98.15135697</v>
+        <v>98.01814036</v>
       </c>
       <c r="D95" s="1">
-        <v>100.0</v>
+        <v>99.75655</v>
       </c>
       <c r="E95" t="s">
         <v>8</v>
       </c>
       <c r="F95">
         <v>1.0</v>
       </c>
       <c r="G95" s="1">
-        <v>100000.0</v>
+        <v>99756.55</v>
       </c>
       <c r="H95" s="1">
-        <v>524.64</v>
+        <v>254.4</v>
       </c>
       <c r="I95" s="1">
-        <v>0.52464</v>
+        <v>0.25502084825508</v>
       </c>
       <c r="J95">
         <v>0.0</v>
       </c>
       <c r="K95" t="s">
-        <v>292</v>
+        <v>291</v>
       </c>
       <c r="L95" s="1">
-        <v>98151.35</v>
+        <v>98018.14</v>
       </c>
       <c r="M95" s="1">
-        <v>100524.64</v>
+        <v>100010.95</v>
       </c>
       <c r="N95" s="1">
         <v>0.2</v>
       </c>
       <c r="O95">
         <v>1</v>
       </c>
       <c r="Z95" t="s">
-        <v>290</v>
+        <v>289</v>
       </c>
     </row>
     <row r="96" spans="1:26">
       <c r="A96" t="s">
+        <v>293</v>
+      </c>
+      <c r="B96" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C96" s="1">
+        <v>100.82872063</v>
+      </c>
+      <c r="D96" s="1">
+        <v>107.36234</v>
+      </c>
+      <c r="E96" t="s">
+        <v>8</v>
+      </c>
+      <c r="F96">
+        <v>1.0</v>
+      </c>
+      <c r="G96" s="1">
+        <v>107362.34</v>
+      </c>
+      <c r="H96" s="1">
+        <v>-4791.15</v>
+      </c>
+      <c r="I96" s="1">
+        <v>-4.4625983375549</v>
+      </c>
+      <c r="J96">
+        <v>0.0</v>
+      </c>
+      <c r="K96" t="s">
         <v>294</v>
       </c>
-      <c r="B96" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="L96" s="1">
-        <v>622276.22</v>
+        <v>100828.72</v>
       </c>
       <c r="M96" s="1">
-        <v>627801.14</v>
+        <v>102571.19</v>
       </c>
       <c r="N96" s="1">
-        <v>1.28</v>
+        <v>0.21</v>
       </c>
       <c r="O96">
         <v>1</v>
       </c>
       <c r="Z96" t="s">
-        <v>293</v>
+        <v>292</v>
       </c>
     </row>
     <row r="97" spans="1:26">
       <c r="A97" t="s">
-        <v>297</v>
+        <v>296</v>
       </c>
       <c r="B97" s="1">
         <v>300000.0</v>
       </c>
       <c r="C97" s="1">
-        <v>98.09919277</v>
+        <v>100.8671527</v>
       </c>
       <c r="D97" s="1">
-        <v>98.642</v>
+        <v>103.74867</v>
       </c>
       <c r="E97" t="s">
         <v>8</v>
       </c>
       <c r="F97">
         <v>1.0</v>
       </c>
       <c r="G97" s="1">
-        <v>295926.0</v>
+        <v>311246.01</v>
       </c>
       <c r="H97" s="1">
-        <v>-441.78</v>
+        <v>2577.71</v>
       </c>
       <c r="I97" s="1">
-        <v>-0.14928732183046</v>
+        <v>0.8281905364827</v>
       </c>
       <c r="J97">
         <v>0.0</v>
       </c>
       <c r="K97" t="s">
-        <v>298</v>
+        <v>297</v>
       </c>
       <c r="L97" s="1">
-        <v>294297.58</v>
+        <v>302601.46</v>
       </c>
       <c r="M97" s="1">
-        <v>295484.22</v>
+        <v>313823.72</v>
       </c>
       <c r="N97" s="1">
-        <v>0.6</v>
+        <v>0.64</v>
       </c>
       <c r="O97">
         <v>1</v>
       </c>
       <c r="Z97" t="s">
-        <v>296</v>
+        <v>295</v>
       </c>
     </row>
     <row r="98" spans="1:26">
       <c r="A98" t="s">
+        <v>299</v>
+      </c>
+      <c r="B98" s="1">
+        <v>150000.0</v>
+      </c>
+      <c r="C98" s="1">
+        <v>101.90828124</v>
+      </c>
+      <c r="D98" s="1">
+        <v>106.489533</v>
+      </c>
+      <c r="E98" t="s">
+        <v>8</v>
+      </c>
+      <c r="F98">
+        <v>1.0</v>
+      </c>
+      <c r="G98" s="1">
+        <v>159734.3</v>
+      </c>
+      <c r="H98" s="1">
+        <v>-664.34</v>
+      </c>
+      <c r="I98" s="1">
+        <v>-0.41590315918372</v>
+      </c>
+      <c r="J98">
+        <v>0.0</v>
+      </c>
+      <c r="K98" t="s">
         <v>300</v>
       </c>
-      <c r="B98" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="L98" s="1">
-        <v>182173.23</v>
+        <v>152862.43</v>
       </c>
       <c r="M98" s="1">
-        <v>183028.02</v>
+        <v>159069.96</v>
       </c>
       <c r="N98" s="1">
-        <v>0.37</v>
+        <v>0.32</v>
       </c>
       <c r="O98">
         <v>1</v>
       </c>
       <c r="Z98" t="s">
-        <v>299</v>
+        <v>298</v>
       </c>
     </row>
     <row r="99" spans="1:26">
       <c r="A99" t="s">
         <v>302</v>
       </c>
       <c r="B99" s="1">
-        <v>100000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="C99" s="1">
-        <v>98.50335253</v>
+        <v>105.09294481</v>
       </c>
       <c r="D99" s="1">
-        <v>99.75655</v>
+        <v>110.013816</v>
       </c>
       <c r="E99" t="s">
         <v>8</v>
       </c>
       <c r="F99">
         <v>1.0</v>
       </c>
       <c r="G99" s="1">
-        <v>99756.55</v>
+        <v>550069.08</v>
       </c>
       <c r="H99" s="1">
-        <v>526.94</v>
+        <v>-20397.16</v>
       </c>
       <c r="I99" s="1">
-        <v>0.52822596611451</v>
+        <v>-3.7081088069884</v>
       </c>
       <c r="J99">
         <v>0.0</v>
       </c>
       <c r="K99" t="s">
         <v>303</v>
       </c>
       <c r="L99" s="1">
-        <v>98503.35</v>
+        <v>525464.73</v>
       </c>
       <c r="M99" s="1">
-        <v>100283.49</v>
+        <v>529671.92</v>
       </c>
       <c r="N99" s="1">
-        <v>0.2</v>
+        <v>1.07</v>
       </c>
       <c r="O99">
         <v>1</v>
       </c>
       <c r="Z99" t="s">
         <v>301</v>
       </c>
     </row>
     <row r="100" spans="1:26">
       <c r="A100" t="s">
         <v>305</v>
       </c>
       <c r="B100" s="1">
-        <v>100000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="C100" s="1">
-        <v>101.84681141</v>
+        <v>92.145</v>
       </c>
       <c r="D100" s="1">
-        <v>107.36234</v>
+        <v>104.270342</v>
       </c>
       <c r="E100" t="s">
         <v>8</v>
       </c>
       <c r="F100">
         <v>1.0</v>
       </c>
       <c r="G100" s="1">
-        <v>107362.34</v>
+        <v>625622.05</v>
       </c>
       <c r="H100" s="1">
-        <v>-4068.95</v>
+        <v>-59141.09</v>
       </c>
       <c r="I100" s="1">
-        <v>-3.7899229841674</v>
+        <v>-9.4531658530897</v>
       </c>
       <c r="J100">
         <v>0.0</v>
       </c>
       <c r="K100" t="s">
         <v>306</v>
       </c>
       <c r="L100" s="1">
-        <v>101846.81</v>
+        <v>552870.0</v>
       </c>
       <c r="M100" s="1">
-        <v>103293.39</v>
+        <v>566480.96</v>
       </c>
       <c r="N100" s="1">
-        <v>0.21</v>
+        <v>1.15</v>
       </c>
       <c r="O100">
         <v>1</v>
       </c>
       <c r="Z100" t="s">
         <v>304</v>
       </c>
     </row>
     <row r="101" spans="1:26">
       <c r="A101" t="s">
         <v>308</v>
       </c>
       <c r="B101" s="1">
-        <v>300000.0</v>
+        <v>285000.0</v>
       </c>
       <c r="C101" s="1">
-        <v>101.19982931</v>
+        <v>98.12726192</v>
       </c>
       <c r="D101" s="1">
-        <v>103.74867</v>
+        <v>97.791014</v>
       </c>
       <c r="E101" t="s">
         <v>8</v>
       </c>
       <c r="F101">
         <v>1.0</v>
       </c>
       <c r="G101" s="1">
-        <v>311246.01</v>
+        <v>278704.39</v>
       </c>
       <c r="H101" s="1">
-        <v>2660.33</v>
+        <v>4120.64</v>
       </c>
       <c r="I101" s="1">
-        <v>0.85473545508262</v>
+        <v>1.4784984190597</v>
       </c>
       <c r="J101">
         <v>0.0</v>
       </c>
       <c r="K101" t="s">
         <v>309</v>
       </c>
       <c r="L101" s="1">
-        <v>303599.49</v>
+        <v>279662.7</v>
       </c>
       <c r="M101" s="1">
-        <v>313906.34</v>
+        <v>282825.03</v>
       </c>
       <c r="N101" s="1">
-        <v>0.64</v>
+        <v>0.57</v>
       </c>
       <c r="O101">
         <v>1</v>
       </c>
       <c r="Z101" t="s">
         <v>307</v>
       </c>
     </row>
     <row r="102" spans="1:26">
       <c r="A102" t="s">
         <v>311</v>
       </c>
       <c r="B102" s="1">
-        <v>150000.0</v>
+        <v>365000.0</v>
       </c>
       <c r="C102" s="1">
-        <v>102.21385935</v>
+        <v>101.12248285</v>
       </c>
       <c r="D102" s="1">
-        <v>106.489533</v>
+        <v>105.094956</v>
       </c>
       <c r="E102" t="s">
         <v>8</v>
       </c>
       <c r="F102">
         <v>1.0</v>
       </c>
       <c r="G102" s="1">
-        <v>159734.3</v>
+        <v>383596.59</v>
       </c>
       <c r="H102" s="1">
-        <v>-733.03</v>
+        <v>-394.53</v>
       </c>
       <c r="I102" s="1">
-        <v>-0.45890582047813</v>
+        <v>-0.10285023649454</v>
       </c>
       <c r="J102">
         <v>0.0</v>
       </c>
       <c r="K102" t="s">
         <v>312</v>
       </c>
       <c r="L102" s="1">
-        <v>153320.79</v>
+        <v>369097.06</v>
       </c>
       <c r="M102" s="1">
-        <v>159001.27</v>
+        <v>383202.06</v>
       </c>
       <c r="N102" s="1">
-        <v>0.32</v>
+        <v>0.78</v>
       </c>
       <c r="O102">
         <v>1</v>
       </c>
       <c r="Z102" t="s">
         <v>310</v>
       </c>
     </row>
     <row r="103" spans="1:26">
       <c r="A103" t="s">
         <v>314</v>
       </c>
       <c r="B103" s="1">
-        <v>500000.0</v>
+        <v>295000.0</v>
       </c>
       <c r="C103" s="1">
-        <v>105.93877818</v>
+        <v>100.582</v>
       </c>
       <c r="D103" s="1">
-        <v>110.013816</v>
+        <v>105.485329</v>
       </c>
       <c r="E103" t="s">
         <v>8</v>
       </c>
       <c r="F103">
         <v>1.0</v>
       </c>
       <c r="G103" s="1">
-        <v>550069.08</v>
+        <v>311181.72</v>
       </c>
       <c r="H103" s="1">
-        <v>-17971.08</v>
+        <v>-11788.06</v>
       </c>
       <c r="I103" s="1">
-        <v>-3.2670587483303</v>
+        <v>-3.7881595358493</v>
       </c>
       <c r="J103">
         <v>0.0</v>
       </c>
       <c r="K103" t="s">
         <v>315</v>
       </c>
       <c r="L103" s="1">
-        <v>529693.89</v>
+        <v>296716.9</v>
       </c>
       <c r="M103" s="1">
-        <v>532098.0</v>
+        <v>299393.66</v>
       </c>
       <c r="N103" s="1">
-        <v>1.08</v>
+        <v>0.61</v>
       </c>
       <c r="O103">
         <v>1</v>
       </c>
       <c r="Z103" t="s">
         <v>313</v>
       </c>
     </row>
     <row r="104" spans="1:26">
       <c r="A104" t="s">
         <v>317</v>
       </c>
       <c r="B104" s="1">
-        <v>600000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="C104" s="1">
-        <v>93.901</v>
+        <v>99.3366267</v>
       </c>
       <c r="D104" s="1">
-        <v>104.270342</v>
+        <v>99.616</v>
       </c>
       <c r="E104" t="s">
         <v>8</v>
       </c>
       <c r="F104">
         <v>1.0</v>
       </c>
       <c r="G104" s="1">
-        <v>625622.05</v>
+        <v>199232.0</v>
       </c>
       <c r="H104" s="1">
-        <v>-49936.6</v>
+        <v>-141.62</v>
       </c>
       <c r="I104" s="1">
-        <v>-7.9819117628607</v>
+        <v>-0.071082958560874</v>
       </c>
       <c r="J104">
         <v>0.0</v>
       </c>
-      <c r="K104" t="s">
-        <v>318</v>
+      <c r="K104">
+        <v>417.12</v>
       </c>
       <c r="L104" s="1">
-        <v>563406.0</v>
+        <v>198673.26</v>
       </c>
       <c r="M104" s="1">
-        <v>575685.45</v>
+        <v>199090.38</v>
       </c>
       <c r="N104" s="1">
-        <v>1.17</v>
+        <v>0.4</v>
       </c>
       <c r="O104">
         <v>1</v>
       </c>
       <c r="Z104" t="s">
         <v>316</v>
       </c>
     </row>
     <row r="105" spans="1:26">
       <c r="A105" t="s">
+        <v>319</v>
+      </c>
+      <c r="B105" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="C105" s="1">
+        <v>98.12567885</v>
+      </c>
+      <c r="D105" s="1">
+        <v>100.957362</v>
+      </c>
+      <c r="E105" t="s">
+        <v>8</v>
+      </c>
+      <c r="F105">
+        <v>1.0</v>
+      </c>
+      <c r="G105" s="1">
+        <v>504786.81</v>
+      </c>
+      <c r="H105" s="1">
+        <v>2178.91</v>
+      </c>
+      <c r="I105" s="1">
+        <v>0.43164955122342</v>
+      </c>
+      <c r="J105">
+        <v>0.0</v>
+      </c>
+      <c r="K105" t="s">
         <v>320</v>
       </c>
-      <c r="B105" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="L105" s="1">
-        <v>279744.66</v>
+        <v>490628.39</v>
       </c>
       <c r="M105" s="1">
-        <v>282590.76</v>
+        <v>506965.72</v>
       </c>
       <c r="N105" s="1">
-        <v>0.58</v>
+        <v>1.03</v>
       </c>
       <c r="O105">
         <v>1</v>
       </c>
       <c r="Z105" t="s">
-        <v>319</v>
+        <v>318</v>
       </c>
     </row>
     <row r="106" spans="1:26">
       <c r="A106" t="s">
+        <v>322</v>
+      </c>
+      <c r="B106" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="C106" s="1">
+        <v>100.59949828</v>
+      </c>
+      <c r="D106" s="1">
+        <v>106.064042</v>
+      </c>
+      <c r="E106" t="s">
+        <v>8</v>
+      </c>
+      <c r="F106">
+        <v>1.0</v>
+      </c>
+      <c r="G106" s="1">
+        <v>530320.21</v>
+      </c>
+      <c r="H106" s="1">
+        <v>-21363.81</v>
+      </c>
+      <c r="I106" s="1">
+        <v>-4.0284736649957</v>
+      </c>
+      <c r="J106">
+        <v>0.0</v>
+      </c>
+      <c r="K106" t="s">
         <v>323</v>
       </c>
-      <c r="B106" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="L106" s="1">
-        <v>370590.15</v>
+        <v>502997.5</v>
       </c>
       <c r="M106" s="1">
-        <v>383648.9</v>
+        <v>508956.4</v>
       </c>
       <c r="N106" s="1">
-        <v>0.78</v>
+        <v>1.03</v>
       </c>
       <c r="O106">
         <v>1</v>
       </c>
       <c r="Z106" t="s">
-        <v>322</v>
+        <v>321</v>
       </c>
     </row>
     <row r="107" spans="1:26">
       <c r="A107" t="s">
+        <v>325</v>
+      </c>
+      <c r="B107" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C107" s="1">
+        <v>99.90672685</v>
+      </c>
+      <c r="D107" s="1">
+        <v>99.297</v>
+      </c>
+      <c r="E107" t="s">
+        <v>8</v>
+      </c>
+      <c r="F107">
+        <v>1.0</v>
+      </c>
+      <c r="G107" s="1">
+        <v>99297.0</v>
+      </c>
+      <c r="H107" s="1">
+        <v>1830.27</v>
+      </c>
+      <c r="I107" s="1">
+        <v>1.8432278920813</v>
+      </c>
+      <c r="J107">
+        <v>0.0</v>
+      </c>
+      <c r="K107" t="s">
         <v>326</v>
       </c>
-      <c r="B107" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="L107" s="1">
-        <v>302991.55</v>
+        <v>99906.72</v>
       </c>
       <c r="M107" s="1">
-        <v>304786.94</v>
+        <v>101127.27</v>
       </c>
       <c r="N107" s="1">
-        <v>0.62</v>
+        <v>0.2</v>
       </c>
       <c r="O107">
         <v>1</v>
       </c>
       <c r="Z107" t="s">
-        <v>325</v>
+        <v>324</v>
       </c>
     </row>
     <row r="108" spans="1:26">
       <c r="A108" t="s">
+        <v>328</v>
+      </c>
+      <c r="B108" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C108" s="1">
+        <v>100.54539632</v>
+      </c>
+      <c r="D108" s="1">
+        <v>100.24168</v>
+      </c>
+      <c r="E108" t="s">
+        <v>8</v>
+      </c>
+      <c r="F108">
+        <v>1.0</v>
+      </c>
+      <c r="G108" s="1">
+        <v>100241.68</v>
+      </c>
+      <c r="H108" s="1">
+        <v>1339.33</v>
+      </c>
+      <c r="I108" s="1">
+        <v>1.3361009113175</v>
+      </c>
+      <c r="J108">
+        <v>0.0</v>
+      </c>
+      <c r="K108" t="s">
         <v>329</v>
       </c>
-      <c r="B108" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="L108" s="1">
-        <v>200065.3</v>
+        <v>100545.39</v>
       </c>
       <c r="M108" s="1">
-        <v>201157.77</v>
+        <v>101581.01</v>
       </c>
       <c r="N108" s="1">
-        <v>0.41</v>
+        <v>0.21</v>
       </c>
       <c r="O108">
         <v>1</v>
       </c>
       <c r="Z108" t="s">
-        <v>328</v>
+        <v>327</v>
       </c>
     </row>
     <row r="109" spans="1:26">
       <c r="A109" t="s">
+        <v>331</v>
+      </c>
+      <c r="B109" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C109" s="1">
+        <v>99.17353027</v>
+      </c>
+      <c r="D109" s="1">
+        <v>99.884</v>
+      </c>
+      <c r="E109" t="s">
+        <v>8</v>
+      </c>
+      <c r="F109">
+        <v>1.0</v>
+      </c>
+      <c r="G109" s="1">
+        <v>99884.0</v>
+      </c>
+      <c r="H109" s="1">
+        <v>590.56</v>
+      </c>
+      <c r="I109" s="1">
+        <v>0.59124584518041</v>
+      </c>
+      <c r="J109">
+        <v>0.0</v>
+      </c>
+      <c r="K109" t="s">
         <v>332</v>
       </c>
-      <c r="B109" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="L109" s="1">
-        <v>197236.73</v>
+        <v>99173.53</v>
       </c>
       <c r="M109" s="1">
-        <v>203235.36</v>
+        <v>100474.56</v>
       </c>
       <c r="N109" s="1">
-        <v>0.41</v>
+        <v>0.2</v>
       </c>
       <c r="O109">
         <v>1</v>
       </c>
       <c r="Z109" t="s">
-        <v>331</v>
+        <v>330</v>
       </c>
     </row>
     <row r="110" spans="1:26">
       <c r="A110" t="s">
-        <v>335</v>
+        <v>334</v>
       </c>
       <c r="B110" s="1">
-        <v>500000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="C110" s="1">
-        <v>101.37629215</v>
+        <v>96.48830587</v>
       </c>
       <c r="D110" s="1">
-        <v>106.064042</v>
+        <v>97.65639</v>
       </c>
       <c r="E110" t="s">
         <v>8</v>
       </c>
       <c r="F110">
         <v>1.0</v>
       </c>
       <c r="G110" s="1">
-        <v>530320.21</v>
+        <v>97656.39</v>
       </c>
       <c r="H110" s="1">
-        <v>-18866.83</v>
+        <v>-242.47</v>
       </c>
       <c r="I110" s="1">
-        <v>-3.5576298327382</v>
+        <v>-0.248288924053</v>
       </c>
       <c r="J110">
         <v>0.0</v>
       </c>
-      <c r="K110" t="s">
-        <v>336</v>
+      <c r="K110">
+        <v>925.62</v>
       </c>
       <c r="L110" s="1">
-        <v>506881.46</v>
+        <v>96488.3</v>
       </c>
       <c r="M110" s="1">
-        <v>511453.38</v>
+        <v>97413.92</v>
       </c>
       <c r="N110" s="1">
-        <v>1.04</v>
+        <v>0.2</v>
       </c>
       <c r="O110">
         <v>1</v>
       </c>
       <c r="Z110" t="s">
-        <v>334</v>
+        <v>333</v>
       </c>
     </row>
     <row r="111" spans="1:26">
       <c r="A111" t="s">
-        <v>338</v>
+        <v>336</v>
       </c>
       <c r="B111" s="1">
-        <v>100000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="C111" s="1">
-        <v>100.51403349</v>
+        <v>84.17569725</v>
       </c>
       <c r="D111" s="1">
-        <v>99.297</v>
+        <v>86.56115</v>
       </c>
       <c r="E111" t="s">
         <v>8</v>
       </c>
       <c r="F111">
         <v>1.0</v>
       </c>
       <c r="G111" s="1">
-        <v>99297.0</v>
+        <v>259683.45</v>
       </c>
       <c r="H111" s="1">
-        <v>2187.92</v>
+        <v>-3627.25</v>
       </c>
       <c r="I111" s="1">
-        <v>2.2034099721039</v>
+        <v>-1.396796753894</v>
       </c>
       <c r="J111">
         <v>0.0</v>
       </c>
-      <c r="K111">
-        <v>970.89</v>
+      <c r="K111" t="s">
+        <v>337</v>
       </c>
       <c r="L111" s="1">
-        <v>100514.03</v>
+        <v>252527.09</v>
       </c>
       <c r="M111" s="1">
-        <v>101484.92</v>
+        <v>256056.2</v>
       </c>
       <c r="N111" s="1">
-        <v>0.21</v>
+        <v>0.52</v>
       </c>
       <c r="O111">
         <v>1</v>
       </c>
       <c r="Z111" t="s">
-        <v>337</v>
+        <v>335</v>
       </c>
     </row>
     <row r="112" spans="1:26">
       <c r="A112" t="s">
+        <v>339</v>
+      </c>
+      <c r="B112" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="C112" s="1">
+        <v>96.40199861</v>
+      </c>
+      <c r="D112" s="1">
+        <v>99.507</v>
+      </c>
+      <c r="E112" t="s">
+        <v>8</v>
+      </c>
+      <c r="F112">
+        <v>1.0</v>
+      </c>
+      <c r="G112" s="1">
+        <v>298521.0</v>
+      </c>
+      <c r="H112" s="1">
+        <v>-109.52</v>
+      </c>
+      <c r="I112" s="1">
+        <v>-0.036687536220232</v>
+      </c>
+      <c r="J112">
+        <v>0.0</v>
+      </c>
+      <c r="K112" t="s">
         <v>340</v>
       </c>
-      <c r="B112" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="L112" s="1">
-        <v>100808.95</v>
+        <v>289206.0</v>
       </c>
       <c r="M112" s="1">
-        <v>101585.66</v>
+        <v>298411.48</v>
       </c>
       <c r="N112" s="1">
-        <v>0.21</v>
+        <v>0.6</v>
       </c>
       <c r="O112">
         <v>1</v>
       </c>
       <c r="Z112" t="s">
-        <v>339</v>
+        <v>338</v>
       </c>
     </row>
     <row r="113" spans="1:26">
       <c r="A113" t="s">
         <v>342</v>
       </c>
       <c r="B113" s="1">
-        <v>100000.0</v>
+        <v>139000.0</v>
       </c>
       <c r="C113" s="1">
-        <v>100.12636801</v>
+        <v>98.59401663</v>
       </c>
       <c r="D113" s="1">
-        <v>99.884</v>
+        <v>99.647</v>
       </c>
       <c r="E113" t="s">
         <v>8</v>
       </c>
       <c r="F113">
         <v>1.0</v>
       </c>
       <c r="G113" s="1">
-        <v>99884.0</v>
+        <v>138509.33</v>
       </c>
       <c r="H113" s="1">
-        <v>1275.24</v>
+        <v>1543.89</v>
       </c>
       <c r="I113" s="1">
-        <v>1.2767209963558</v>
+        <v>1.1146469338925</v>
       </c>
       <c r="J113">
         <v>0.0</v>
       </c>
       <c r="K113" t="s">
         <v>343</v>
       </c>
       <c r="L113" s="1">
-        <v>100126.36</v>
+        <v>137045.68</v>
       </c>
       <c r="M113" s="1">
-        <v>101159.24</v>
+        <v>140053.22</v>
       </c>
       <c r="N113" s="1">
-        <v>0.21</v>
+        <v>0.28</v>
       </c>
       <c r="O113">
         <v>1</v>
       </c>
       <c r="Z113" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="114" spans="1:26">
       <c r="A114" t="s">
         <v>345</v>
       </c>
       <c r="B114" s="1">
-        <v>100000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="C114" s="1">
-        <v>96.857474</v>
+        <v>94.3557508</v>
       </c>
       <c r="D114" s="1">
-        <v>97.65639</v>
+        <v>95.15085</v>
       </c>
       <c r="E114" t="s">
         <v>8</v>
       </c>
       <c r="F114">
         <v>1.0</v>
       </c>
       <c r="G114" s="1">
-        <v>97656.39</v>
+        <v>475754.25</v>
       </c>
       <c r="H114" s="1">
-        <v>19.44</v>
+        <v>-1900.15</v>
       </c>
       <c r="I114" s="1">
-        <v>0.019906531461996</v>
+        <v>-0.39939737795301</v>
       </c>
       <c r="J114">
         <v>0.0</v>
       </c>
-      <c r="K114">
-        <v>818.36</v>
+      <c r="K114" t="s">
+        <v>346</v>
       </c>
       <c r="L114" s="1">
-        <v>96857.47</v>
+        <v>471778.76</v>
       </c>
       <c r="M114" s="1">
-        <v>97675.83</v>
+        <v>473854.1</v>
       </c>
       <c r="N114" s="1">
-        <v>0.2</v>
+        <v>0.96</v>
       </c>
       <c r="O114">
         <v>1</v>
       </c>
       <c r="Z114" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="115" spans="1:26">
       <c r="A115" t="s">
+        <v>348</v>
+      </c>
+      <c r="B115" s="1">
+        <v>345000.0</v>
+      </c>
+      <c r="C115" s="1">
+        <v>100.23959923</v>
+      </c>
+      <c r="D115" s="1">
+        <v>99.999</v>
+      </c>
+      <c r="E115" t="s">
+        <v>8</v>
+      </c>
+      <c r="F115">
+        <v>1.0</v>
+      </c>
+      <c r="G115" s="1">
+        <v>344996.55</v>
+      </c>
+      <c r="H115" s="1">
+        <v>1072.12</v>
+      </c>
+      <c r="I115" s="1">
+        <v>0.31076252791513</v>
+      </c>
+      <c r="J115">
+        <v>0.0</v>
+      </c>
+      <c r="K115">
+        <v>242.05</v>
+      </c>
+      <c r="L115" s="1">
+        <v>345826.62</v>
+      </c>
+      <c r="M115" s="1">
+        <v>346068.67</v>
+      </c>
+      <c r="N115" s="1">
+        <v>0.7</v>
+      </c>
+      <c r="O115">
+        <v>1</v>
+      </c>
+      <c r="Z115" t="s">
         <v>347</v>
-      </c>
-[...43 lines deleted...]
-        <v>346</v>
       </c>
     </row>
     <row r="116" spans="1:26">
       <c r="A116" t="s">
         <v>350</v>
       </c>
       <c r="B116" s="1">
-        <v>300000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="C116" s="1">
-        <v>97.32984842</v>
+        <v>101.01977861</v>
       </c>
       <c r="D116" s="1">
-        <v>99.507</v>
+        <v>104.254864</v>
       </c>
       <c r="E116" t="s">
         <v>8</v>
       </c>
       <c r="F116">
         <v>1.0</v>
       </c>
       <c r="G116" s="1">
-        <v>298521.0</v>
+        <v>521274.32</v>
       </c>
       <c r="H116" s="1">
-        <v>1897.31</v>
+        <v>1541.09</v>
       </c>
       <c r="I116" s="1">
-        <v>0.63557002689928</v>
+        <v>0.29563896414464</v>
       </c>
       <c r="J116">
         <v>0.0</v>
       </c>
       <c r="K116" t="s">
         <v>351</v>
       </c>
       <c r="L116" s="1">
-        <v>291989.54</v>
+        <v>505098.89</v>
       </c>
       <c r="M116" s="1">
-        <v>300418.31</v>
+        <v>522815.41</v>
       </c>
       <c r="N116" s="1">
-        <v>0.61</v>
+        <v>1.06</v>
       </c>
       <c r="O116">
         <v>1</v>
       </c>
       <c r="Z116" t="s">
         <v>349</v>
       </c>
     </row>
     <row r="117" spans="1:26">
       <c r="A117" t="s">
         <v>353</v>
       </c>
       <c r="B117" s="1">
-        <v>139000.0</v>
+        <v>415000.0</v>
       </c>
       <c r="C117" s="1">
-        <v>99.54572248</v>
+        <v>68.6215</v>
       </c>
       <c r="D117" s="1">
-        <v>99.647</v>
+        <v>74.176043</v>
       </c>
       <c r="E117" t="s">
         <v>8</v>
       </c>
       <c r="F117">
         <v>1.0</v>
       </c>
       <c r="G117" s="1">
-        <v>138509.33</v>
+        <v>307830.58</v>
       </c>
       <c r="H117" s="1">
-        <v>2532.59</v>
+        <v>-21988.27</v>
       </c>
       <c r="I117" s="1">
-        <v>1.8284616639182</v>
+        <v>-7.14297780292</v>
       </c>
       <c r="J117">
         <v>0.0</v>
       </c>
       <c r="K117" t="s">
         <v>354</v>
       </c>
       <c r="L117" s="1">
-        <v>138368.55</v>
+        <v>284779.23</v>
       </c>
       <c r="M117" s="1">
-        <v>141041.92</v>
+        <v>285842.31</v>
       </c>
       <c r="N117" s="1">
-        <v>0.29</v>
+        <v>0.58</v>
       </c>
       <c r="O117">
         <v>1</v>
       </c>
       <c r="Z117" t="s">
         <v>352</v>
       </c>
     </row>
     <row r="118" spans="1:26">
       <c r="A118" t="s">
         <v>356</v>
       </c>
       <c r="B118" s="1">
-        <v>500000.0</v>
+        <v>441000.0</v>
       </c>
       <c r="C118" s="1">
-        <v>94.50548917</v>
+        <v>97.82733247</v>
       </c>
       <c r="D118" s="1">
-        <v>95.15085</v>
+        <v>99.423503</v>
       </c>
       <c r="E118" t="s">
         <v>8</v>
       </c>
       <c r="F118">
         <v>1.0</v>
       </c>
       <c r="G118" s="1">
-        <v>475754.25</v>
+        <v>438457.65</v>
       </c>
       <c r="H118" s="1">
-        <v>-1336.39</v>
+        <v>2542.06</v>
       </c>
       <c r="I118" s="1">
-        <v>-0.28089922475732</v>
+        <v>0.5797732118484</v>
       </c>
       <c r="J118">
         <v>0.0</v>
       </c>
       <c r="K118" t="s">
         <v>357</v>
       </c>
       <c r="L118" s="1">
-        <v>472527.45</v>
+        <v>431418.53</v>
       </c>
       <c r="M118" s="1">
-        <v>474417.86</v>
+        <v>440999.71</v>
       </c>
       <c r="N118" s="1">
-        <v>0.97</v>
+        <v>0.89</v>
       </c>
       <c r="O118">
         <v>1</v>
       </c>
       <c r="Z118" t="s">
         <v>355</v>
       </c>
     </row>
     <row r="119" spans="1:26">
       <c r="A119" t="s">
         <v>359</v>
       </c>
       <c r="B119" s="1">
-        <v>500000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="C119" s="1">
-        <v>101.27197467</v>
+        <v>98.18015609</v>
       </c>
       <c r="D119" s="1">
-        <v>104.254864</v>
+        <v>99.815013</v>
       </c>
       <c r="E119" t="s">
         <v>8</v>
       </c>
       <c r="F119">
         <v>1.0</v>
       </c>
       <c r="G119" s="1">
-        <v>521274.32</v>
+        <v>399260.05</v>
       </c>
       <c r="H119" s="1">
-        <v>1297.84</v>
+        <v>5235.92</v>
       </c>
       <c r="I119" s="1">
-        <v>0.24897447470652</v>
+        <v>1.3114059370578</v>
       </c>
       <c r="J119">
         <v>0.0</v>
       </c>
       <c r="K119" t="s">
         <v>360</v>
       </c>
       <c r="L119" s="1">
-        <v>506359.87</v>
+        <v>392720.63</v>
       </c>
       <c r="M119" s="1">
-        <v>522572.16</v>
+        <v>404495.97</v>
       </c>
       <c r="N119" s="1">
-        <v>1.06</v>
+        <v>0.82</v>
       </c>
       <c r="O119">
         <v>1</v>
       </c>
       <c r="Z119" t="s">
         <v>358</v>
       </c>
     </row>
     <row r="120" spans="1:26">
       <c r="A120" t="s">
         <v>362</v>
       </c>
       <c r="B120" s="1">
-        <v>415000.0</v>
+        <v>362000.0</v>
       </c>
       <c r="C120" s="1">
-        <v>69.615</v>
+        <v>99.75216507</v>
       </c>
       <c r="D120" s="1">
-        <v>74.176043</v>
+        <v>99.888</v>
       </c>
       <c r="E120" t="s">
         <v>8</v>
       </c>
       <c r="F120">
         <v>1.0</v>
       </c>
       <c r="G120" s="1">
-        <v>307830.58</v>
+        <v>361594.56</v>
       </c>
       <c r="H120" s="1">
-        <v>-18018.74</v>
+        <v>853.38</v>
       </c>
       <c r="I120" s="1">
-        <v>-5.8534600428586</v>
+        <v>0.23600465670722</v>
       </c>
       <c r="J120">
         <v>0.0</v>
       </c>
-      <c r="K120">
-        <v>909.59</v>
+      <c r="K120" t="s">
+        <v>363</v>
       </c>
       <c r="L120" s="1">
-        <v>288902.25</v>
+        <v>361102.84</v>
       </c>
       <c r="M120" s="1">
-        <v>289811.84</v>
+        <v>362447.94</v>
       </c>
       <c r="N120" s="1">
-        <v>0.59</v>
+        <v>0.73</v>
       </c>
       <c r="O120">
         <v>1</v>
       </c>
       <c r="Z120" t="s">
         <v>361</v>
       </c>
     </row>
     <row r="121" spans="1:26">
       <c r="A121" t="s">
+        <v>365</v>
+      </c>
+      <c r="B121" s="1">
+        <v>130000.0</v>
+      </c>
+      <c r="C121" s="1">
+        <v>101.91596512</v>
+      </c>
+      <c r="D121" s="1">
+        <v>105.578454</v>
+      </c>
+      <c r="E121" t="s">
+        <v>8</v>
+      </c>
+      <c r="F121">
+        <v>1.0</v>
+      </c>
+      <c r="G121" s="1">
+        <v>137251.99</v>
+      </c>
+      <c r="H121" s="1">
+        <v>-4594.73</v>
+      </c>
+      <c r="I121" s="1">
+        <v>-3.3476600229986</v>
+      </c>
+      <c r="J121">
+        <v>0.0</v>
+      </c>
+      <c r="K121">
+        <v>166.51</v>
+      </c>
+      <c r="L121" s="1">
+        <v>132490.75</v>
+      </c>
+      <c r="M121" s="1">
+        <v>132657.26</v>
+      </c>
+      <c r="N121" s="1">
+        <v>0.27</v>
+      </c>
+      <c r="O121">
+        <v>1</v>
+      </c>
+      <c r="Z121" t="s">
         <v>364</v>
-      </c>
-[...43 lines deleted...]
-        <v>363</v>
       </c>
     </row>
     <row r="122" spans="1:26">
       <c r="A122" t="s">
         <v>367</v>
       </c>
       <c r="B122" s="1">
-        <v>400000.0</v>
+        <v>155000.0</v>
       </c>
       <c r="C122" s="1">
-        <v>99.34723863</v>
+        <v>92.93343808</v>
       </c>
       <c r="D122" s="1">
-        <v>99.815013</v>
+        <v>91.593929</v>
       </c>
       <c r="E122" t="s">
         <v>8</v>
       </c>
       <c r="F122">
         <v>1.0</v>
       </c>
       <c r="G122" s="1">
-        <v>399260.05</v>
+        <v>141970.59</v>
       </c>
       <c r="H122" s="1">
-        <v>8868.63</v>
+        <v>2120.83</v>
       </c>
       <c r="I122" s="1">
-        <v>2.2212665654878</v>
+        <v>1.4938516491338</v>
       </c>
       <c r="J122">
         <v>0.0</v>
       </c>
-      <c r="K122" t="s">
-        <v>368</v>
+      <c r="K122">
+        <v>44.59</v>
       </c>
       <c r="L122" s="1">
-        <v>397388.95</v>
+        <v>144046.83</v>
       </c>
       <c r="M122" s="1">
-        <v>408128.68</v>
+        <v>144091.42</v>
       </c>
       <c r="N122" s="1">
-        <v>0.83</v>
+        <v>0.29</v>
       </c>
       <c r="O122">
         <v>1</v>
       </c>
       <c r="Z122" t="s">
         <v>366</v>
       </c>
     </row>
     <row r="123" spans="1:26">
       <c r="A123" t="s">
-        <v>370</v>
+        <v>369</v>
       </c>
       <c r="B123" s="1">
-        <v>362000.0</v>
+        <v>280000.0</v>
       </c>
       <c r="C123" s="1">
-        <v>100.4555873</v>
+        <v>88.78789091</v>
       </c>
       <c r="D123" s="1">
-        <v>99.888</v>
+        <v>89.961514</v>
       </c>
       <c r="E123" t="s">
         <v>8</v>
       </c>
       <c r="F123">
         <v>1.0</v>
       </c>
       <c r="G123" s="1">
-        <v>361594.56</v>
+        <v>251892.24</v>
       </c>
       <c r="H123" s="1">
-        <v>2362.12</v>
+        <v>-2862.31</v>
       </c>
       <c r="I123" s="1">
-        <v>0.65325097811206</v>
+        <v>-1.1363232150383</v>
       </c>
       <c r="J123">
         <v>0.0</v>
       </c>
       <c r="K123">
-        <v>307.45</v>
+        <v>423.84</v>
       </c>
       <c r="L123" s="1">
-        <v>363649.23</v>
+        <v>248606.09</v>
       </c>
       <c r="M123" s="1">
-        <v>363956.68</v>
+        <v>249029.93</v>
       </c>
       <c r="N123" s="1">
-        <v>0.74</v>
+        <v>0.5</v>
       </c>
       <c r="O123">
         <v>1</v>
       </c>
       <c r="Z123" t="s">
-        <v>369</v>
+        <v>368</v>
       </c>
     </row>
     <row r="124" spans="1:26">
       <c r="A124" t="s">
+        <v>371</v>
+      </c>
+      <c r="B124" s="1">
+        <v>445000.0</v>
+      </c>
+      <c r="C124" s="1">
+        <v>94.97659603</v>
+      </c>
+      <c r="D124" s="1">
+        <v>96.392049</v>
+      </c>
+      <c r="E124" t="s">
+        <v>8</v>
+      </c>
+      <c r="F124">
+        <v>1.0</v>
+      </c>
+      <c r="G124" s="1">
+        <v>428944.62</v>
+      </c>
+      <c r="H124" s="1">
+        <v>911.15</v>
+      </c>
+      <c r="I124" s="1">
+        <v>0.21241669845399</v>
+      </c>
+      <c r="J124">
+        <v>0.0</v>
+      </c>
+      <c r="K124" t="s">
         <v>372</v>
       </c>
-      <c r="B124" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="L124" s="1">
-        <v>133086.42</v>
+        <v>422645.86</v>
       </c>
       <c r="M124" s="1">
-        <v>138369.23</v>
+        <v>429855.77</v>
       </c>
       <c r="N124" s="1">
-        <v>0.28</v>
+        <v>0.87</v>
       </c>
       <c r="O124">
         <v>1</v>
       </c>
       <c r="Z124" t="s">
-        <v>371</v>
+        <v>370</v>
       </c>
     </row>
     <row r="125" spans="1:26">
       <c r="A125" t="s">
+        <v>374</v>
+      </c>
+      <c r="B125" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="C125" s="1">
+        <v>99.68887182</v>
+      </c>
+      <c r="D125" s="1">
+        <v>99.924933</v>
+      </c>
+      <c r="E125" t="s">
+        <v>8</v>
+      </c>
+      <c r="F125">
+        <v>1.0</v>
+      </c>
+      <c r="G125" s="1">
+        <v>399699.73</v>
+      </c>
+      <c r="H125" s="1">
+        <v>458.5</v>
+      </c>
+      <c r="I125" s="1">
+        <v>0.11471111076307</v>
+      </c>
+      <c r="J125">
+        <v>0.0</v>
+      </c>
+      <c r="K125" t="s">
         <v>375</v>
       </c>
-      <c r="B125" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="L125" s="1">
-        <v>144567.59</v>
+        <v>398755.49</v>
       </c>
       <c r="M125" s="1">
-        <v>145868.1</v>
+        <v>400158.23</v>
       </c>
       <c r="N125" s="1">
-        <v>0.3</v>
+        <v>0.81</v>
       </c>
       <c r="O125">
         <v>1</v>
       </c>
       <c r="Z125" t="s">
-        <v>374</v>
+        <v>373</v>
       </c>
     </row>
     <row r="126" spans="1:26">
       <c r="A126" t="s">
+        <v>377</v>
+      </c>
+      <c r="B126" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="C126" s="1">
+        <v>95.255109</v>
+      </c>
+      <c r="D126" s="1">
+        <v>98.007783</v>
+      </c>
+      <c r="E126" t="s">
+        <v>8</v>
+      </c>
+      <c r="F126">
+        <v>1.0</v>
+      </c>
+      <c r="G126" s="1">
+        <v>294023.35</v>
+      </c>
+      <c r="H126" s="1">
+        <v>-3696.38</v>
+      </c>
+      <c r="I126" s="1">
+        <v>-1.2571722619989</v>
+      </c>
+      <c r="J126">
+        <v>0.0</v>
+      </c>
+      <c r="K126" t="s">
         <v>378</v>
       </c>
-      <c r="B126" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="L126" s="1">
-        <v>250567.54</v>
+        <v>285765.33</v>
       </c>
       <c r="M126" s="1">
-        <v>250654.8</v>
+        <v>290326.97</v>
       </c>
       <c r="N126" s="1">
-        <v>0.51</v>
+        <v>0.59</v>
       </c>
       <c r="O126">
         <v>1</v>
       </c>
       <c r="Z126" t="s">
-        <v>377</v>
+        <v>376</v>
       </c>
     </row>
     <row r="127" spans="1:26">
       <c r="A127" t="s">
         <v>380</v>
       </c>
       <c r="B127" s="1">
-        <v>445000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="C127" s="1">
-        <v>95.54889573</v>
+        <v>98.1242665</v>
       </c>
       <c r="D127" s="1">
-        <v>96.392049</v>
+        <v>102.242292</v>
       </c>
       <c r="E127" t="s">
         <v>8</v>
       </c>
       <c r="F127">
         <v>1.0</v>
       </c>
       <c r="G127" s="1">
-        <v>428944.62</v>
+        <v>511211.46</v>
       </c>
       <c r="H127" s="1">
-        <v>2676.08</v>
+        <v>-20035.33</v>
       </c>
       <c r="I127" s="1">
-        <v>0.62387540843851</v>
+        <v>-3.919186396956</v>
       </c>
       <c r="J127">
         <v>0.0</v>
       </c>
-      <c r="K127" t="s">
-        <v>381</v>
+      <c r="K127">
+        <v>554.79</v>
       </c>
       <c r="L127" s="1">
-        <v>425192.58</v>
+        <v>490621.34</v>
       </c>
       <c r="M127" s="1">
-        <v>431620.7</v>
+        <v>491176.13</v>
       </c>
       <c r="N127" s="1">
-        <v>0.88</v>
+        <v>1.0</v>
       </c>
       <c r="O127">
         <v>1</v>
       </c>
       <c r="Z127" t="s">
         <v>379</v>
       </c>
     </row>
     <row r="128" spans="1:26">
       <c r="A128" t="s">
-        <v>383</v>
+        <v>382</v>
       </c>
       <c r="B128" s="1">
         <v>300000.0</v>
       </c>
       <c r="C128" s="1">
-        <v>100.5801739</v>
+        <v>99.76489998</v>
       </c>
       <c r="D128" s="1">
-        <v>99.915</v>
+        <v>100.0</v>
       </c>
       <c r="E128" t="s">
         <v>8</v>
       </c>
       <c r="F128">
         <v>1.0</v>
       </c>
       <c r="G128" s="1">
-        <v>299745.0</v>
+        <v>300000.0</v>
       </c>
       <c r="H128" s="1">
-        <v>2159.91</v>
+        <v>2351.21</v>
       </c>
       <c r="I128" s="1">
-        <v>0.72058249512085</v>
+        <v>0.78373666666667</v>
       </c>
       <c r="J128">
         <v>0.0</v>
       </c>
-      <c r="K128">
-        <v>164.38</v>
+      <c r="K128" t="s">
+        <v>383</v>
       </c>
       <c r="L128" s="1">
-        <v>301740.53</v>
+        <v>299294.7</v>
       </c>
       <c r="M128" s="1">
-        <v>301904.91</v>
+        <v>302351.21</v>
       </c>
       <c r="N128" s="1">
         <v>0.61</v>
       </c>
       <c r="O128">
         <v>1</v>
       </c>
       <c r="Z128" t="s">
-        <v>382</v>
+        <v>381</v>
       </c>
     </row>
     <row r="129" spans="1:26">
       <c r="A129" t="s">
         <v>385</v>
       </c>
       <c r="B129" s="1">
-        <v>300000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="C129" s="1">
-        <v>96.13955391</v>
+        <v>99.54531643</v>
       </c>
       <c r="D129" s="1">
-        <v>98.007783</v>
+        <v>100.0</v>
       </c>
       <c r="E129" t="s">
         <v>8</v>
       </c>
       <c r="F129">
         <v>1.0</v>
       </c>
       <c r="G129" s="1">
-        <v>294023.35</v>
+        <v>100000.0</v>
       </c>
       <c r="H129" s="1">
-        <v>-1708.8</v>
+        <v>2666.55</v>
       </c>
       <c r="I129" s="1">
-        <v>-0.58117833158489</v>
+        <v>2.66655</v>
       </c>
       <c r="J129">
         <v>0.0</v>
       </c>
       <c r="K129" t="s">
         <v>386</v>
       </c>
       <c r="L129" s="1">
-        <v>288418.66</v>
+        <v>99545.32</v>
       </c>
       <c r="M129" s="1">
-        <v>292314.55</v>
+        <v>102666.55</v>
       </c>
       <c r="N129" s="1">
-        <v>0.59</v>
+        <v>0.21</v>
       </c>
       <c r="O129">
         <v>1</v>
       </c>
       <c r="Z129" t="s">
         <v>384</v>
       </c>
     </row>
     <row r="130" spans="1:26">
       <c r="A130" t="s">
         <v>388</v>
       </c>
       <c r="B130" s="1">
-        <v>500000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="C130" s="1">
-        <v>98.9148159</v>
+        <v>80.58647066</v>
       </c>
       <c r="D130" s="1">
-        <v>102.242292</v>
+        <v>81.08293</v>
       </c>
       <c r="E130" t="s">
         <v>8</v>
       </c>
       <c r="F130">
         <v>1.0</v>
       </c>
       <c r="G130" s="1">
-        <v>511211.46</v>
+        <v>486497.58</v>
       </c>
       <c r="H130" s="1">
-        <v>-455.87</v>
+        <v>-636.29</v>
       </c>
       <c r="I130" s="1">
-        <v>-0.089174448475783</v>
+        <v>-0.13078996199734</v>
       </c>
       <c r="J130">
         <v>0.0</v>
       </c>
       <c r="K130" t="s">
         <v>389</v>
       </c>
       <c r="L130" s="1">
-        <v>494574.08</v>
+        <v>483518.82</v>
       </c>
       <c r="M130" s="1">
-        <v>510755.59</v>
+        <v>485861.29</v>
       </c>
       <c r="N130" s="1">
-        <v>1.04</v>
+        <v>0.98</v>
       </c>
       <c r="O130">
         <v>1</v>
       </c>
       <c r="Z130" t="s">
         <v>387</v>
       </c>
     </row>
     <row r="131" spans="1:26">
       <c r="A131" t="s">
         <v>391</v>
       </c>
       <c r="B131" s="1">
-        <v>300000.0</v>
+        <v>483000.0</v>
       </c>
       <c r="C131" s="1">
-        <v>100.23453901</v>
+        <v>97.01811932</v>
       </c>
       <c r="D131" s="1">
-        <v>100.0</v>
+        <v>99.429627</v>
       </c>
       <c r="E131" t="s">
         <v>8</v>
       </c>
       <c r="F131">
         <v>1.0</v>
       </c>
       <c r="G131" s="1">
-        <v>300000.0</v>
+        <v>480245.1</v>
       </c>
       <c r="H131" s="1">
-        <v>2789.23</v>
+        <v>2733.25</v>
       </c>
       <c r="I131" s="1">
-        <v>0.92974333333333</v>
+        <v>0.56913646802435</v>
       </c>
       <c r="J131">
         <v>0.0</v>
       </c>
       <c r="K131" t="s">
         <v>392</v>
       </c>
       <c r="L131" s="1">
-        <v>300703.61</v>
+        <v>468597.52</v>
       </c>
       <c r="M131" s="1">
-        <v>302789.23</v>
+        <v>482978.35</v>
       </c>
       <c r="N131" s="1">
-        <v>0.62</v>
+        <v>0.98</v>
       </c>
       <c r="O131">
         <v>1</v>
       </c>
       <c r="Z131" t="s">
         <v>390</v>
       </c>
     </row>
     <row r="132" spans="1:26">
       <c r="A132" t="s">
         <v>394</v>
       </c>
       <c r="B132" s="1">
-        <v>100000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="C132" s="1">
-        <v>100.04507678</v>
+        <v>99.78885736</v>
       </c>
       <c r="D132" s="1">
-        <v>100.0</v>
+        <v>102.181054</v>
       </c>
       <c r="E132" t="s">
         <v>8</v>
       </c>
       <c r="F132">
         <v>1.0</v>
       </c>
       <c r="G132" s="1">
-        <v>100000.0</v>
+        <v>919629.49</v>
       </c>
       <c r="H132" s="1">
-        <v>2879.67</v>
+        <v>816.12</v>
       </c>
       <c r="I132" s="1">
-        <v>2.87967</v>
+        <v>0.088744435544363</v>
       </c>
       <c r="J132">
         <v>0.0</v>
       </c>
       <c r="K132" t="s">
         <v>395</v>
       </c>
       <c r="L132" s="1">
-        <v>100045.08</v>
+        <v>898099.72</v>
       </c>
       <c r="M132" s="1">
-        <v>102879.67</v>
+        <v>920445.61</v>
       </c>
       <c r="N132" s="1">
-        <v>0.21</v>
+        <v>1.86</v>
       </c>
       <c r="O132">
         <v>1</v>
       </c>
       <c r="Z132" t="s">
         <v>393</v>
       </c>
     </row>
     <row r="133" spans="1:26">
       <c r="A133" t="s">
         <v>397</v>
       </c>
       <c r="B133" s="1">
-        <v>600000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="C133" s="1">
-        <v>81.08394288</v>
+        <v>65.3295</v>
       </c>
       <c r="D133" s="1">
-        <v>81.08293</v>
+        <v>68.824779</v>
       </c>
       <c r="E133" t="s">
         <v>8</v>
       </c>
       <c r="F133">
         <v>1.0</v>
       </c>
       <c r="G133" s="1">
-        <v>486497.58</v>
+        <v>481773.45</v>
       </c>
       <c r="H133" s="1">
-        <v>2015.67</v>
+        <v>-17639.55</v>
       </c>
       <c r="I133" s="1">
-        <v>0.4143227187276</v>
+        <v>-3.6613786002529</v>
       </c>
       <c r="J133">
         <v>0.0</v>
       </c>
       <c r="K133" t="s">
         <v>398</v>
       </c>
       <c r="L133" s="1">
-        <v>486503.66</v>
+        <v>457306.5</v>
       </c>
       <c r="M133" s="1">
-        <v>488513.25</v>
+        <v>464133.9</v>
       </c>
       <c r="N133" s="1">
-        <v>0.99</v>
+        <v>0.94</v>
       </c>
       <c r="O133">
         <v>1</v>
       </c>
       <c r="Z133" t="s">
         <v>396</v>
       </c>
     </row>
     <row r="134" spans="1:26">
       <c r="A134" t="s">
         <v>400</v>
       </c>
       <c r="B134" s="1">
-        <v>483000.0</v>
+        <v>302000.0</v>
       </c>
       <c r="C134" s="1">
-        <v>97.99828561</v>
+        <v>99.14667327</v>
       </c>
       <c r="D134" s="1">
-        <v>99.429627</v>
+        <v>100.053311</v>
       </c>
       <c r="E134" t="s">
         <v>8</v>
       </c>
       <c r="F134">
         <v>1.0</v>
       </c>
       <c r="G134" s="1">
-        <v>480245.1</v>
+        <v>302161.0</v>
       </c>
       <c r="H134" s="1">
-        <v>6261.6</v>
+        <v>881.82</v>
       </c>
       <c r="I134" s="1">
-        <v>1.3038342296465</v>
+        <v>0.29183779508275</v>
       </c>
       <c r="J134">
         <v>0.0</v>
       </c>
       <c r="K134" t="s">
         <v>401</v>
       </c>
       <c r="L134" s="1">
-        <v>473331.72</v>
+        <v>299422.96</v>
       </c>
       <c r="M134" s="1">
-        <v>486506.7</v>
+        <v>303042.82</v>
       </c>
       <c r="N134" s="1">
-        <v>0.99</v>
+        <v>0.61</v>
       </c>
       <c r="O134">
         <v>1</v>
       </c>
       <c r="Z134" t="s">
         <v>399</v>
       </c>
     </row>
     <row r="135" spans="1:26">
       <c r="A135" t="s">
         <v>403</v>
       </c>
       <c r="B135" s="1">
-        <v>900000.0</v>
+        <v>360000.0</v>
       </c>
       <c r="C135" s="1">
-        <v>100.40628301</v>
+        <v>101.8827609</v>
       </c>
       <c r="D135" s="1">
-        <v>102.181054</v>
+        <v>105.116214</v>
       </c>
       <c r="E135" t="s">
         <v>8</v>
       </c>
       <c r="F135">
         <v>1.0</v>
       </c>
       <c r="G135" s="1">
-        <v>919629.49</v>
+        <v>378418.37</v>
       </c>
       <c r="H135" s="1">
-        <v>3959.59</v>
+        <v>944.77</v>
       </c>
       <c r="I135" s="1">
-        <v>0.43056361752819</v>
+        <v>0.24966282688655</v>
       </c>
       <c r="J135">
         <v>0.0</v>
       </c>
       <c r="K135" t="s">
         <v>404</v>
       </c>
       <c r="L135" s="1">
-        <v>903656.55</v>
+        <v>366777.93</v>
       </c>
       <c r="M135" s="1">
-        <v>923589.08</v>
+        <v>379363.14</v>
       </c>
       <c r="N135" s="1">
-        <v>1.88</v>
+        <v>0.77</v>
       </c>
       <c r="O135">
         <v>1</v>
       </c>
       <c r="Z135" t="s">
         <v>402</v>
       </c>
     </row>
     <row r="136" spans="1:26">
       <c r="A136" t="s">
         <v>406</v>
       </c>
       <c r="B136" s="1">
-        <v>700000.0</v>
+        <v>240000.0</v>
       </c>
       <c r="C136" s="1">
-        <v>66.627</v>
+        <v>98.75338586</v>
       </c>
       <c r="D136" s="1">
-        <v>68.824779</v>
+        <v>101.505154</v>
       </c>
       <c r="E136" t="s">
         <v>8</v>
       </c>
       <c r="F136">
         <v>1.0</v>
       </c>
       <c r="G136" s="1">
-        <v>481773.45</v>
+        <v>243612.37</v>
       </c>
       <c r="H136" s="1">
-        <v>-9074.86</v>
+        <v>-725.07</v>
       </c>
       <c r="I136" s="1">
-        <v>-1.8836363855252</v>
+        <v>-0.29763266947405</v>
       </c>
       <c r="J136">
         <v>0.0</v>
       </c>
       <c r="K136" t="s">
         <v>407</v>
       </c>
       <c r="L136" s="1">
-        <v>466389.0</v>
+        <v>237008.12</v>
       </c>
       <c r="M136" s="1">
-        <v>472698.59</v>
+        <v>242887.3</v>
       </c>
       <c r="N136" s="1">
-        <v>0.96</v>
+        <v>0.49</v>
       </c>
       <c r="O136">
         <v>1</v>
       </c>
       <c r="Z136" t="s">
         <v>405</v>
       </c>
     </row>
     <row r="137" spans="1:26">
       <c r="A137" t="s">
         <v>409</v>
       </c>
       <c r="B137" s="1">
-        <v>102000.0</v>
+        <v>140000.0</v>
       </c>
       <c r="C137" s="1">
-        <v>100.05781979</v>
+        <v>100.12552383</v>
       </c>
       <c r="D137" s="1">
-        <v>99.646</v>
+        <v>101.271864</v>
       </c>
       <c r="E137" t="s">
         <v>8</v>
       </c>
       <c r="F137">
         <v>1.0</v>
       </c>
       <c r="G137" s="1">
-        <v>101638.92</v>
+        <v>141780.61</v>
       </c>
       <c r="H137" s="1">
-        <v>1378.58</v>
+        <v>1032.11</v>
       </c>
       <c r="I137" s="1">
-        <v>1.3563505003792</v>
+        <v>0.72796273058777</v>
       </c>
       <c r="J137">
         <v>0.0</v>
       </c>
-      <c r="K137">
-        <v>958.52</v>
+      <c r="K137" t="s">
+        <v>410</v>
       </c>
       <c r="L137" s="1">
-        <v>102058.98</v>
+        <v>140175.73</v>
       </c>
       <c r="M137" s="1">
-        <v>103017.5</v>
+        <v>142812.72</v>
       </c>
       <c r="N137" s="1">
-        <v>0.21</v>
+        <v>0.29</v>
       </c>
       <c r="O137">
         <v>1</v>
       </c>
       <c r="Z137" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="138" spans="1:26">
       <c r="A138" t="s">
+        <v>412</v>
+      </c>
+      <c r="B138" s="1">
+        <v>130000.0</v>
+      </c>
+      <c r="C138" s="1">
+        <v>97.97678869</v>
+      </c>
+      <c r="D138" s="1">
+        <v>105.684715</v>
+      </c>
+      <c r="E138" t="s">
+        <v>8</v>
+      </c>
+      <c r="F138">
+        <v>1.0</v>
+      </c>
+      <c r="G138" s="1">
+        <v>137390.13</v>
+      </c>
+      <c r="H138" s="1">
+        <v>-8404.21</v>
+      </c>
+      <c r="I138" s="1">
+        <v>-6.11704057635</v>
+      </c>
+      <c r="J138">
+        <v>0.0</v>
+      </c>
+      <c r="K138" t="s">
+        <v>413</v>
+      </c>
+      <c r="L138" s="1">
+        <v>127369.82</v>
+      </c>
+      <c r="M138" s="1">
+        <v>128985.92</v>
+      </c>
+      <c r="N138" s="1">
+        <v>0.26</v>
+      </c>
+      <c r="O138">
+        <v>1</v>
+      </c>
+      <c r="Z138" t="s">
         <v>411</v>
-      </c>
-[...43 lines deleted...]
-        <v>410</v>
       </c>
     </row>
     <row r="139" spans="1:26">
       <c r="A139" t="s">
+        <v>415</v>
+      </c>
+      <c r="B139" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="C139" s="1">
+        <v>98.49083807</v>
+      </c>
+      <c r="D139" s="1">
+        <v>99.860373</v>
+      </c>
+      <c r="E139" t="s">
+        <v>8</v>
+      </c>
+      <c r="F139">
+        <v>1.0</v>
+      </c>
+      <c r="G139" s="1">
+        <v>299581.12</v>
+      </c>
+      <c r="H139" s="1">
+        <v>-3633.95</v>
+      </c>
+      <c r="I139" s="1">
+        <v>-1.2130103525883</v>
+      </c>
+      <c r="J139">
+        <v>0.0</v>
+      </c>
+      <c r="K139">
+        <v>474.66</v>
+      </c>
+      <c r="L139" s="1">
+        <v>295472.51</v>
+      </c>
+      <c r="M139" s="1">
+        <v>295947.17</v>
+      </c>
+      <c r="N139" s="1">
+        <v>0.6</v>
+      </c>
+      <c r="O139">
+        <v>1</v>
+      </c>
+      <c r="Z139" t="s">
         <v>414</v>
-      </c>
-[...43 lines deleted...]
-        <v>413</v>
       </c>
     </row>
     <row r="140" spans="1:26">
       <c r="A140" t="s">
         <v>417</v>
       </c>
       <c r="B140" s="1">
-        <v>140000.0</v>
+        <v>412000.0</v>
       </c>
       <c r="C140" s="1">
-        <v>100.16878623</v>
+        <v>99.28704416</v>
       </c>
       <c r="D140" s="1">
-        <v>101.271864</v>
+        <v>99.676</v>
       </c>
       <c r="E140" t="s">
         <v>8</v>
       </c>
       <c r="F140">
         <v>1.0</v>
       </c>
       <c r="G140" s="1">
-        <v>141780.61</v>
+        <v>410665.12</v>
       </c>
       <c r="H140" s="1">
-        <v>769.05</v>
+        <v>-1382.39</v>
       </c>
       <c r="I140" s="1">
-        <v>0.54242254988182</v>
+        <v>-0.33662220935637</v>
       </c>
       <c r="J140">
         <v>0.0</v>
       </c>
-      <c r="K140" t="s">
-        <v>418</v>
+      <c r="K140">
+        <v>220.11</v>
       </c>
       <c r="L140" s="1">
-        <v>140236.3</v>
+        <v>409062.62</v>
       </c>
       <c r="M140" s="1">
-        <v>142549.66</v>
+        <v>409282.73</v>
       </c>
       <c r="N140" s="1">
-        <v>0.29</v>
+        <v>0.83</v>
       </c>
       <c r="O140">
         <v>1</v>
       </c>
       <c r="Z140" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="141" spans="1:26">
       <c r="A141" t="s">
+        <v>419</v>
+      </c>
+      <c r="B141" s="1">
+        <v>140000.0</v>
+      </c>
+      <c r="C141" s="1">
+        <v>99.68356847</v>
+      </c>
+      <c r="D141" s="1">
+        <v>98.412086</v>
+      </c>
+      <c r="E141" t="s">
+        <v>8</v>
+      </c>
+      <c r="F141">
+        <v>1.0</v>
+      </c>
+      <c r="G141" s="1">
+        <v>137776.92</v>
+      </c>
+      <c r="H141" s="1">
+        <v>3313.36</v>
+      </c>
+      <c r="I141" s="1">
+        <v>2.4048730367902</v>
+      </c>
+      <c r="J141">
+        <v>0.0</v>
+      </c>
+      <c r="K141" t="s">
         <v>420</v>
       </c>
-      <c r="B141" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="L141" s="1">
-        <v>128715.41</v>
+        <v>139556.99</v>
       </c>
       <c r="M141" s="1">
-        <v>129970.89</v>
+        <v>141090.28</v>
       </c>
       <c r="N141" s="1">
-        <v>0.26</v>
+        <v>0.29</v>
       </c>
       <c r="O141">
         <v>1</v>
       </c>
       <c r="Z141" t="s">
-        <v>419</v>
+        <v>418</v>
       </c>
     </row>
     <row r="142" spans="1:26">
       <c r="A142" t="s">
-        <v>423</v>
+        <v>422</v>
       </c>
       <c r="B142" s="1">
-        <v>135000.0</v>
+        <v>140000.0</v>
       </c>
       <c r="C142" s="1">
-        <v>97.99999338</v>
+        <v>99.17222492</v>
       </c>
       <c r="D142" s="1">
-        <v>103.578504</v>
+        <v>98.960671</v>
       </c>
       <c r="E142" t="s">
         <v>8</v>
       </c>
       <c r="F142">
         <v>1.0</v>
       </c>
       <c r="G142" s="1">
-        <v>139830.98</v>
+        <v>138544.94</v>
       </c>
       <c r="H142" s="1">
-        <v>-6058.01</v>
+        <v>611.65</v>
       </c>
       <c r="I142" s="1">
-        <v>-4.3323804209911</v>
+        <v>0.4414812984148</v>
       </c>
       <c r="J142">
         <v>0.0</v>
       </c>
-      <c r="K142" t="s">
-        <v>424</v>
+      <c r="K142">
+        <v>315.48</v>
       </c>
       <c r="L142" s="1">
-        <v>132299.99</v>
+        <v>138841.11</v>
       </c>
       <c r="M142" s="1">
-        <v>133772.97</v>
+        <v>139156.59</v>
       </c>
       <c r="N142" s="1">
-        <v>0.27</v>
+        <v>0.28</v>
       </c>
       <c r="O142">
         <v>1</v>
       </c>
       <c r="Z142" t="s">
-        <v>422</v>
+        <v>421</v>
       </c>
     </row>
     <row r="143" spans="1:26">
       <c r="A143" t="s">
-        <v>426</v>
+        <v>424</v>
       </c>
       <c r="B143" s="1">
-        <v>300000.0</v>
+        <v>130000.0</v>
       </c>
       <c r="C143" s="1">
-        <v>98.64059267</v>
+        <v>105.34924973</v>
       </c>
       <c r="D143" s="1">
-        <v>99.860373</v>
+        <v>110.213723</v>
       </c>
       <c r="E143" t="s">
         <v>8</v>
       </c>
       <c r="F143">
         <v>1.0</v>
       </c>
       <c r="G143" s="1">
-        <v>299581.12</v>
+        <v>143277.84</v>
       </c>
       <c r="H143" s="1">
-        <v>4455.04</v>
+        <v>-2060.53</v>
       </c>
       <c r="I143" s="1">
-        <v>1.4870897071217</v>
+        <v>-1.4381358624614</v>
       </c>
       <c r="J143">
         <v>0.0</v>
       </c>
       <c r="K143" t="s">
-        <v>427</v>
+        <v>425</v>
       </c>
       <c r="L143" s="1">
-        <v>295921.78</v>
+        <v>136954.02</v>
       </c>
       <c r="M143" s="1">
-        <v>304036.16</v>
+        <v>141217.31</v>
       </c>
       <c r="N143" s="1">
-        <v>0.62</v>
+        <v>0.29</v>
       </c>
       <c r="O143">
         <v>1</v>
       </c>
       <c r="Z143" t="s">
-        <v>425</v>
+        <v>423</v>
       </c>
     </row>
     <row r="144" spans="1:26">
       <c r="A144" t="s">
-        <v>429</v>
+        <v>427</v>
       </c>
       <c r="B144" s="1">
-        <v>140000.0</v>
+        <v>550000.0</v>
       </c>
       <c r="C144" s="1">
-        <v>99.64499545</v>
+        <v>97.64949777</v>
       </c>
       <c r="D144" s="1">
-        <v>98.412086</v>
+        <v>99.944829</v>
       </c>
       <c r="E144" t="s">
         <v>8</v>
       </c>
       <c r="F144">
         <v>1.0</v>
       </c>
       <c r="G144" s="1">
-        <v>137776.92</v>
+        <v>549696.56</v>
       </c>
       <c r="H144" s="1">
-        <v>3091.07</v>
+        <v>3830.47</v>
       </c>
       <c r="I144" s="1">
-        <v>2.2435325161863</v>
+        <v>0.69683354030813</v>
       </c>
       <c r="J144">
         <v>0.0</v>
       </c>
       <c r="K144" t="s">
-        <v>430</v>
+        <v>428</v>
       </c>
       <c r="L144" s="1">
-        <v>139502.99</v>
+        <v>537072.24</v>
       </c>
       <c r="M144" s="1">
-        <v>140867.99</v>
+        <v>553527.03</v>
       </c>
       <c r="N144" s="1">
-        <v>0.29</v>
+        <v>1.12</v>
       </c>
       <c r="O144">
         <v>1</v>
       </c>
       <c r="Z144" t="s">
-        <v>428</v>
+        <v>426</v>
       </c>
     </row>
     <row r="145" spans="1:26">
       <c r="A145" t="s">
-        <v>432</v>
+        <v>430</v>
       </c>
       <c r="B145" s="1">
-        <v>140000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="C145" s="1">
-        <v>99.22823647</v>
+        <v>100.99866569</v>
       </c>
       <c r="D145" s="1">
-        <v>98.960671</v>
+        <v>104.27347</v>
       </c>
       <c r="E145" t="s">
         <v>8</v>
       </c>
       <c r="F145">
         <v>1.0</v>
       </c>
       <c r="G145" s="1">
-        <v>138544.94</v>
+        <v>104273.47</v>
       </c>
       <c r="H145" s="1">
-        <v>508.84</v>
+        <v>568.35</v>
       </c>
       <c r="I145" s="1">
-        <v>0.36727432990335</v>
+        <v>0.54505714636714</v>
       </c>
       <c r="J145">
         <v>0.0</v>
       </c>
-      <c r="K145">
-        <v>134.25</v>
+      <c r="K145" t="s">
+        <v>431</v>
       </c>
       <c r="L145" s="1">
-        <v>138919.53</v>
+        <v>100998.67</v>
       </c>
       <c r="M145" s="1">
-        <v>139053.78</v>
+        <v>104841.82</v>
       </c>
       <c r="N145" s="1">
-        <v>0.28</v>
+        <v>0.21</v>
       </c>
       <c r="O145">
         <v>1</v>
       </c>
       <c r="Z145" t="s">
-        <v>431</v>
+        <v>429</v>
       </c>
     </row>
     <row r="146" spans="1:26">
       <c r="A146" t="s">
-        <v>434</v>
+        <v>433</v>
       </c>
       <c r="B146" s="1">
-        <v>130000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="C146" s="1">
-        <v>106.6165341</v>
+        <v>91.96337228</v>
       </c>
       <c r="D146" s="1">
-        <v>110.213723</v>
+        <v>95.837535</v>
       </c>
       <c r="E146" t="s">
         <v>8</v>
       </c>
       <c r="F146">
         <v>1.0</v>
       </c>
       <c r="G146" s="1">
-        <v>143277.84</v>
+        <v>191675.07</v>
       </c>
       <c r="H146" s="1">
-        <v>-845.8</v>
+        <v>-7690.79</v>
       </c>
       <c r="I146" s="1">
-        <v>-0.59032157380374</v>
+        <v>-4.0124101689385</v>
       </c>
       <c r="J146">
         <v>0.0</v>
       </c>
-      <c r="K146" t="s">
-        <v>435</v>
+      <c r="K146">
+        <v>57.53</v>
       </c>
       <c r="L146" s="1">
-        <v>138601.49</v>
+        <v>183926.75</v>
       </c>
       <c r="M146" s="1">
-        <v>142432.04</v>
+        <v>183984.28</v>
       </c>
       <c r="N146" s="1">
-        <v>0.29</v>
+        <v>0.37</v>
       </c>
       <c r="O146">
         <v>1</v>
       </c>
       <c r="Z146" t="s">
-        <v>433</v>
+        <v>432</v>
       </c>
     </row>
     <row r="147" spans="1:26">
       <c r="A147" t="s">
-        <v>437</v>
+        <v>435</v>
       </c>
       <c r="B147" s="1">
-        <v>550000.0</v>
+        <v>560000.0</v>
       </c>
       <c r="C147" s="1">
-        <v>98.42148747</v>
+        <v>84.27549116</v>
       </c>
       <c r="D147" s="1">
-        <v>99.944829</v>
+        <v>85.126713</v>
       </c>
       <c r="E147" t="s">
         <v>8</v>
       </c>
       <c r="F147">
         <v>1.0</v>
       </c>
       <c r="G147" s="1">
-        <v>549696.56</v>
+        <v>476709.59</v>
       </c>
       <c r="H147" s="1">
-        <v>6855.87</v>
+        <v>-601.36</v>
       </c>
       <c r="I147" s="1">
-        <v>1.2472099152303</v>
+        <v>-0.12614808105706</v>
       </c>
       <c r="J147">
         <v>0.0</v>
       </c>
       <c r="K147" t="s">
-        <v>438</v>
+        <v>436</v>
       </c>
       <c r="L147" s="1">
-        <v>541318.18</v>
+        <v>471942.75</v>
       </c>
       <c r="M147" s="1">
-        <v>556552.43</v>
+        <v>476108.23</v>
       </c>
       <c r="N147" s="1">
-        <v>1.13</v>
+        <v>0.96</v>
       </c>
       <c r="O147">
         <v>1</v>
       </c>
       <c r="Z147" t="s">
-        <v>436</v>
+        <v>434</v>
       </c>
     </row>
     <row r="148" spans="1:26">
       <c r="A148" t="s">
-        <v>440</v>
+        <v>438</v>
       </c>
       <c r="B148" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="C148" s="1">
-        <v>102.03720722</v>
+        <v>95.31833487</v>
       </c>
       <c r="D148" s="1">
-        <v>104.27347</v>
+        <v>100.243095</v>
       </c>
       <c r="E148" t="s">
         <v>8</v>
       </c>
       <c r="F148">
         <v>1.0</v>
       </c>
       <c r="G148" s="1">
-        <v>104273.47</v>
+        <v>200486.19</v>
       </c>
       <c r="H148" s="1">
-        <v>1320.24</v>
+        <v>-9779.38</v>
       </c>
       <c r="I148" s="1">
-        <v>1.2661322194418</v>
+        <v>-4.8778322337314</v>
       </c>
       <c r="J148">
         <v>0.0</v>
       </c>
-      <c r="K148" t="s">
-        <v>441</v>
+      <c r="K148">
+        <v>70.14</v>
       </c>
       <c r="L148" s="1">
-        <v>102037.2</v>
+        <v>190636.67</v>
       </c>
       <c r="M148" s="1">
-        <v>105593.71</v>
+        <v>190706.81</v>
       </c>
       <c r="N148" s="1">
-        <v>0.21</v>
+        <v>0.39</v>
       </c>
       <c r="O148">
         <v>1</v>
       </c>
       <c r="Z148" t="s">
-        <v>439</v>
+        <v>437</v>
       </c>
     </row>
     <row r="149" spans="1:26">
       <c r="A149" t="s">
-        <v>443</v>
+        <v>440</v>
       </c>
       <c r="B149" s="1">
         <v>200000.0</v>
       </c>
       <c r="C149" s="1">
-        <v>92.19657641</v>
+        <v>100.99181105</v>
       </c>
       <c r="D149" s="1">
-        <v>95.837535</v>
+        <v>99.948</v>
       </c>
       <c r="E149" t="s">
         <v>8</v>
       </c>
       <c r="F149">
         <v>1.0</v>
       </c>
       <c r="G149" s="1">
-        <v>191675.07</v>
+        <v>199896.0</v>
       </c>
       <c r="H149" s="1">
-        <v>-7279.86</v>
+        <v>10037.21</v>
       </c>
       <c r="I149" s="1">
-        <v>-3.7980213076223</v>
+        <v>5.0212160323368</v>
       </c>
       <c r="J149">
         <v>0.0</v>
       </c>
-      <c r="K149">
-        <v>2.05</v>
+      <c r="K149" t="s">
+        <v>441</v>
       </c>
       <c r="L149" s="1">
-        <v>184393.16</v>
+        <v>201983.62</v>
       </c>
       <c r="M149" s="1">
-        <v>184395.21</v>
+        <v>209933.21</v>
       </c>
       <c r="N149" s="1">
-        <v>0.38</v>
+        <v>0.43</v>
       </c>
       <c r="O149">
         <v>1</v>
       </c>
       <c r="Z149" t="s">
-        <v>442</v>
+        <v>439</v>
       </c>
     </row>
     <row r="150" spans="1:26">
       <c r="A150" t="s">
-        <v>445</v>
+        <v>443</v>
       </c>
       <c r="B150" s="1">
-        <v>560000.0</v>
+        <v>150000.0</v>
       </c>
       <c r="C150" s="1">
-        <v>84.95902747</v>
+        <v>93.04785086</v>
       </c>
       <c r="D150" s="1">
-        <v>85.126713</v>
+        <v>90.382013</v>
       </c>
       <c r="E150" t="s">
         <v>8</v>
       </c>
       <c r="F150">
         <v>1.0</v>
       </c>
       <c r="G150" s="1">
-        <v>476709.59</v>
+        <v>135573.02</v>
       </c>
       <c r="H150" s="1">
-        <v>2915.76</v>
+        <v>4124.1</v>
       </c>
       <c r="I150" s="1">
-        <v>0.61164282430316</v>
+        <v>3.041976936119</v>
       </c>
       <c r="J150">
         <v>0.0</v>
       </c>
-      <c r="K150" t="s">
-        <v>446</v>
+      <c r="K150">
+        <v>125.34</v>
       </c>
       <c r="L150" s="1">
-        <v>475770.56</v>
+        <v>139571.78</v>
       </c>
       <c r="M150" s="1">
-        <v>479625.35</v>
+        <v>139697.12</v>
       </c>
       <c r="N150" s="1">
-        <v>0.98</v>
+        <v>0.28</v>
       </c>
       <c r="O150">
         <v>1</v>
       </c>
       <c r="Z150" t="s">
-        <v>444</v>
+        <v>442</v>
       </c>
     </row>
     <row r="151" spans="1:26">
       <c r="A151" t="s">
-        <v>448</v>
+        <v>445</v>
       </c>
       <c r="B151" s="1">
-        <v>200000.0</v>
+        <v>160000.0</v>
       </c>
       <c r="C151" s="1">
-        <v>95.50210643</v>
+        <v>87.52529251</v>
       </c>
       <c r="D151" s="1">
-        <v>100.243095</v>
+        <v>86.219563</v>
       </c>
       <c r="E151" t="s">
         <v>8</v>
       </c>
       <c r="F151">
         <v>1.0</v>
       </c>
       <c r="G151" s="1">
-        <v>200486.19</v>
+        <v>137951.3</v>
       </c>
       <c r="H151" s="1">
-        <v>-7930.2</v>
+        <v>2354.37</v>
       </c>
       <c r="I151" s="1">
-        <v>-3.955484415161</v>
+        <v>1.7066674978779</v>
       </c>
       <c r="J151">
         <v>0.0</v>
       </c>
-      <c r="K151" t="s">
-        <v>449</v>
+      <c r="K151">
+        <v>265.21</v>
       </c>
       <c r="L151" s="1">
-        <v>191004.21</v>
+        <v>140040.46</v>
       </c>
       <c r="M151" s="1">
-        <v>192555.99</v>
+        <v>140305.67</v>
       </c>
       <c r="N151" s="1">
-        <v>0.39</v>
+        <v>0.28</v>
       </c>
       <c r="O151">
         <v>1</v>
       </c>
       <c r="Z151" t="s">
-        <v>447</v>
+        <v>444</v>
       </c>
     </row>
     <row r="152" spans="1:26">
       <c r="A152" t="s">
-        <v>451</v>
+        <v>447</v>
       </c>
       <c r="B152" s="1">
-        <v>200000.0</v>
+        <v>140000.0</v>
       </c>
       <c r="C152" s="1">
-        <v>101.24190298</v>
+        <v>97.028564</v>
       </c>
       <c r="D152" s="1">
-        <v>99.948</v>
+        <v>98.939836</v>
       </c>
       <c r="E152" t="s">
         <v>8</v>
       </c>
       <c r="F152">
         <v>1.0</v>
       </c>
       <c r="G152" s="1">
-        <v>199896.0</v>
+        <v>138515.77</v>
       </c>
       <c r="H152" s="1">
-        <v>9671.92</v>
+        <v>-2166.6</v>
       </c>
       <c r="I152" s="1">
-        <v>4.8384760075239</v>
+        <v>-1.5641540309815</v>
       </c>
       <c r="J152">
         <v>0.0</v>
       </c>
-      <c r="K152" t="s">
-        <v>452</v>
+      <c r="K152">
+        <v>509.18</v>
       </c>
       <c r="L152" s="1">
-        <v>202483.81</v>
+        <v>135839.99</v>
       </c>
       <c r="M152" s="1">
-        <v>209567.92</v>
+        <v>136349.17</v>
       </c>
       <c r="N152" s="1">
-        <v>0.43</v>
+        <v>0.28</v>
       </c>
       <c r="O152">
         <v>1</v>
       </c>
       <c r="Z152" t="s">
-        <v>450</v>
+        <v>446</v>
       </c>
     </row>
     <row r="153" spans="1:26">
       <c r="A153" t="s">
-        <v>454</v>
+        <v>449</v>
       </c>
       <c r="B153" s="1">
         <v>150000.0</v>
       </c>
       <c r="C153" s="1">
-        <v>93.18187186</v>
+        <v>92.56344404</v>
       </c>
       <c r="D153" s="1">
-        <v>90.382013</v>
+        <v>90.429947</v>
       </c>
       <c r="E153" t="s">
         <v>8</v>
       </c>
       <c r="F153">
         <v>1.0</v>
       </c>
       <c r="G153" s="1">
-        <v>135573.02</v>
+        <v>135644.92</v>
       </c>
       <c r="H153" s="1">
-        <v>4311.26</v>
+        <v>3281.92</v>
       </c>
       <c r="I153" s="1">
-        <v>3.1800280026218</v>
+        <v>2.4194934834272</v>
       </c>
       <c r="J153">
         <v>0.0</v>
       </c>
       <c r="K153">
-        <v>111.47</v>
+        <v>81.68</v>
       </c>
       <c r="L153" s="1">
-        <v>139772.81</v>
+        <v>138845.16</v>
       </c>
       <c r="M153" s="1">
-        <v>139884.28</v>
+        <v>138926.84</v>
       </c>
       <c r="N153" s="1">
         <v>0.28</v>
       </c>
       <c r="O153">
         <v>1</v>
       </c>
       <c r="Z153" t="s">
-        <v>453</v>
+        <v>448</v>
       </c>
     </row>
     <row r="154" spans="1:26">
       <c r="A154" t="s">
-        <v>456</v>
+        <v>451</v>
       </c>
       <c r="B154" s="1">
-        <v>160000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="C154" s="1">
-        <v>88.0898105</v>
+        <v>99.27944717</v>
       </c>
       <c r="D154" s="1">
-        <v>86.219563</v>
+        <v>104.254153</v>
       </c>
       <c r="E154" t="s">
         <v>8</v>
       </c>
       <c r="F154">
         <v>1.0</v>
       </c>
       <c r="G154" s="1">
-        <v>137951.3</v>
+        <v>312762.46</v>
       </c>
       <c r="H154" s="1">
-        <v>3198.42</v>
+        <v>-13187.82</v>
       </c>
       <c r="I154" s="1">
-        <v>2.3185138523522</v>
+        <v>-4.2165610284559</v>
       </c>
       <c r="J154">
         <v>0.0</v>
       </c>
-      <c r="K154">
-        <v>206.03</v>
+      <c r="K154" t="s">
+        <v>452</v>
       </c>
       <c r="L154" s="1">
-        <v>140943.69</v>
+        <v>297838.34</v>
       </c>
       <c r="M154" s="1">
-        <v>141149.72</v>
+        <v>299574.64</v>
       </c>
       <c r="N154" s="1">
-        <v>0.29</v>
+        <v>0.61</v>
       </c>
       <c r="O154">
         <v>1</v>
       </c>
       <c r="Z154" t="s">
-        <v>455</v>
+        <v>450</v>
       </c>
     </row>
     <row r="155" spans="1:26">
       <c r="A155" t="s">
-        <v>458</v>
+        <v>454</v>
       </c>
       <c r="B155" s="1">
-        <v>140000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="C155" s="1">
-        <v>97.42147034</v>
+        <v>92.65184202</v>
       </c>
       <c r="D155" s="1">
-        <v>98.939836</v>
+        <v>95.381538</v>
       </c>
       <c r="E155" t="s">
         <v>8</v>
       </c>
       <c r="F155">
         <v>1.0</v>
       </c>
       <c r="G155" s="1">
-        <v>138515.77</v>
+        <v>476907.69</v>
       </c>
       <c r="H155" s="1">
-        <v>-1849.55</v>
+        <v>-9809.44</v>
       </c>
       <c r="I155" s="1">
-        <v>-1.3352631256354</v>
+        <v>-2.0568844255793</v>
       </c>
       <c r="J155">
         <v>0.0</v>
       </c>
-      <c r="K155">
-        <v>276.16</v>
+      <c r="K155" t="s">
+        <v>455</v>
       </c>
       <c r="L155" s="1">
-        <v>136390.06</v>
+        <v>463259.21</v>
       </c>
       <c r="M155" s="1">
-        <v>136666.22</v>
+        <v>467098.25</v>
       </c>
       <c r="N155" s="1">
-        <v>0.28</v>
+        <v>0.95</v>
       </c>
       <c r="O155">
         <v>1</v>
       </c>
       <c r="Z155" t="s">
-        <v>457</v>
+        <v>453</v>
       </c>
     </row>
     <row r="156" spans="1:26">
       <c r="A156" t="s">
-        <v>460</v>
+        <v>457</v>
       </c>
       <c r="B156" s="1">
         <v>400000.0</v>
       </c>
       <c r="C156" s="1">
-        <v>100.0</v>
+        <v>105.06482028</v>
       </c>
       <c r="D156" s="1">
-        <v>98.91284</v>
+        <v>109.314258</v>
       </c>
       <c r="E156" t="s">
         <v>8</v>
       </c>
       <c r="F156">
         <v>1.0</v>
       </c>
       <c r="G156" s="1">
-        <v>395651.36</v>
+        <v>437257.03</v>
       </c>
       <c r="H156" s="1">
-        <v>4348.64</v>
+        <v>-3847.06</v>
       </c>
       <c r="I156" s="1">
-        <v>1.0991090742112</v>
+        <v>-0.87981661495528</v>
       </c>
       <c r="J156">
         <v>0.0</v>
       </c>
-      <c r="K156">
-        <v>0.0</v>
+      <c r="K156" t="s">
+        <v>458</v>
       </c>
       <c r="L156" s="1">
-        <v>400000.0</v>
+        <v>420259.29</v>
       </c>
       <c r="M156" s="1">
-        <v>400000.0</v>
+        <v>433409.97</v>
       </c>
       <c r="N156" s="1">
-        <v>0.81</v>
+        <v>0.88</v>
       </c>
       <c r="O156">
         <v>1</v>
       </c>
       <c r="Z156" t="s">
-        <v>459</v>
+        <v>456</v>
       </c>
     </row>
     <row r="157" spans="1:26">
       <c r="A157" t="s">
-        <v>462</v>
+        <v>460</v>
       </c>
       <c r="B157" s="1">
-        <v>150000.0</v>
+        <v>-14.0</v>
       </c>
       <c r="C157" s="1">
-        <v>92.78845757</v>
+        <v>114.1</v>
       </c>
       <c r="D157" s="1">
-        <v>90.429947</v>
+        <v>115.47</v>
       </c>
       <c r="E157" t="s">
         <v>8</v>
       </c>
       <c r="F157">
         <v>1.0</v>
       </c>
       <c r="G157" s="1">
-        <v>135644.92</v>
+        <v>0.0</v>
       </c>
       <c r="H157" s="1">
-        <v>3605.57</v>
+        <v>19180.0</v>
       </c>
       <c r="I157" s="1">
-        <v>2.658094383483</v>
+        <v>0</v>
       </c>
       <c r="J157">
         <v>0.0</v>
       </c>
       <c r="K157">
-        <v>67.81</v>
+        <v>0.0</v>
       </c>
       <c r="L157" s="1">
-        <v>139182.68</v>
+        <v>19180.0</v>
       </c>
       <c r="M157" s="1">
-        <v>139250.49</v>
+        <v>19180.0</v>
       </c>
       <c r="N157" s="1">
-        <v>0.28</v>
+        <v>0.04</v>
       </c>
       <c r="O157">
         <v>1</v>
       </c>
       <c r="Z157" t="s">
-        <v>461</v>
+        <v>459</v>
       </c>
     </row>
     <row r="158" spans="1:26">
       <c r="A158" t="s">
-        <v>464</v>
+        <v>462</v>
       </c>
       <c r="B158" s="1">
-        <v>300000.0</v>
+        <v>62.0</v>
       </c>
       <c r="C158" s="1">
-        <v>100.02794243</v>
+        <v>105.5</v>
       </c>
       <c r="D158" s="1">
-        <v>104.254153</v>
+        <v>105.57169355</v>
       </c>
       <c r="E158" t="s">
         <v>8</v>
       </c>
       <c r="F158">
         <v>1.0</v>
       </c>
       <c r="G158" s="1">
-        <v>312762.46</v>
+        <v>0.0</v>
       </c>
       <c r="H158" s="1">
-        <v>-11663.56</v>
+        <v>-4445.0</v>
       </c>
       <c r="I158" s="1">
-        <v>-3.7292071433381</v>
+        <v>0</v>
       </c>
       <c r="J158">
         <v>0.0</v>
       </c>
-      <c r="K158" t="s">
-        <v>465</v>
+      <c r="K158">
+        <v>0.0</v>
       </c>
       <c r="L158" s="1">
-        <v>300083.83</v>
+        <v>-4445.0</v>
       </c>
       <c r="M158" s="1">
-        <v>301098.9</v>
+        <v>-4445.0</v>
       </c>
       <c r="N158" s="1">
-        <v>0.61</v>
+        <v>-0.01</v>
       </c>
       <c r="O158">
         <v>1</v>
       </c>
       <c r="Z158" t="s">
-        <v>463</v>
-[...149 lines deleted...]
-        <v>472</v>
+        <v>461</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">