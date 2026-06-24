--- v0 (2026-05-02)
+++ v1 (2026-06-24)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="453">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="454">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>X</t>
   </si>
   <si>
     <t>FR0013422813</t>
   </si>
   <si>
@@ -136,1287 +136,1290 @@
   <si>
     <t>VBCE (EUR)</t>
   </si>
   <si>
     <t>VBCI (EUR)</t>
   </si>
   <si>
     <t>Poids</t>
   </si>
   <si>
     <t>Nb.</t>
   </si>
   <si>
     <t>FR001400KPZ3</t>
   </si>
   <si>
     <t>OFI INVEST ESG LIQ I</t>
   </si>
   <si>
     <t>XS2491189408</t>
   </si>
   <si>
     <t>A2A EX 2.5 06-26</t>
   </si>
   <si>
-    <t>2 243.84</t>
+    <t>2 723.29</t>
   </si>
   <si>
     <t>XS3238204062</t>
   </si>
   <si>
     <t>A2A EX 3.25 05-32</t>
   </si>
   <si>
-    <t>1 628.38</t>
+    <t>2 759.21</t>
   </si>
   <si>
     <t>XS2986639701</t>
   </si>
   <si>
     <t>A2A EX 3.625 01-35</t>
   </si>
   <si>
     <t>XS2583205906</t>
   </si>
   <si>
     <t>A2A EX 4.375 02-34</t>
   </si>
   <si>
     <t>XS2534976886</t>
   </si>
   <si>
     <t>A2A EX 4.5 09-30</t>
   </si>
   <si>
-    <t>2 211.78</t>
+    <t>3 013.15</t>
   </si>
   <si>
     <t>XS2487054939</t>
   </si>
   <si>
     <t>ABN AMR 3.0 06-32</t>
   </si>
   <si>
-    <t>8 153.42</t>
+    <t>12 246.58</t>
   </si>
   <si>
     <t>XS3185662676</t>
   </si>
   <si>
     <t>ABN AMR 3.0 09-32</t>
   </si>
   <si>
-    <t>3 328.77</t>
+    <t>4 561.64</t>
   </si>
   <si>
     <t>XS2536941656</t>
   </si>
   <si>
     <t>ABN AMR 4.25 02-30</t>
   </si>
   <si>
-    <t>4 052.05</t>
-[...1 lines deleted...]
-  <si>
     <t>XS3066564900</t>
   </si>
   <si>
     <t>ACHM BA 2.5 05-28</t>
   </si>
   <si>
-    <t>1 876.71</t>
+    <t>2 219.18</t>
   </si>
   <si>
     <t>XS3237229193</t>
   </si>
   <si>
     <t>AIB GRO 3.75 12-36</t>
   </si>
   <si>
-    <t>6 358.36</t>
+    <t>17 181.99</t>
   </si>
   <si>
     <t>XS3219374975</t>
   </si>
   <si>
     <t>ALPH BA 3.125 10-31</t>
   </si>
   <si>
-    <t>3 654.11</t>
+    <t>6 796.23</t>
   </si>
   <si>
     <t>FR00140005T0</t>
   </si>
   <si>
     <t>ARKEMA 0.125 10-26</t>
   </si>
   <si>
     <t>FR0014012JL7</t>
   </si>
   <si>
     <t>ARKEMA 3.5 09-33</t>
   </si>
   <si>
-    <t>4 257.53</t>
+    <t>5 695.89</t>
   </si>
   <si>
     <t>XS3215529192</t>
   </si>
   <si>
     <t>ASN BAN 3.375 10-32</t>
   </si>
   <si>
-    <t>1 849.32</t>
+    <t>2 773.97</t>
   </si>
   <si>
     <t>XS2694995163</t>
   </si>
   <si>
     <t>ASR NED 3.625 12-28</t>
   </si>
   <si>
-    <t>1 448.01</t>
+    <t>4 854.52</t>
   </si>
   <si>
     <t>XS2747590896</t>
   </si>
   <si>
     <t>ASS GEN 3.212 01-29</t>
   </si>
   <si>
     <t>XS2747596315</t>
   </si>
   <si>
     <t>ASS GEN 3.547 01-34</t>
   </si>
   <si>
     <t>XS2314312179</t>
   </si>
   <si>
     <t>AXA 1.375 10-41</t>
   </si>
   <si>
-    <t>1 898.63</t>
+    <t>6 532.19</t>
   </si>
   <si>
     <t>FR0014015J87</t>
   </si>
   <si>
     <t>AYVENS 3.0 04-30</t>
   </si>
   <si>
+    <t>1 084.93</t>
+  </si>
+  <si>
     <t>IT0005675126</t>
   </si>
   <si>
     <t>BANC BP 3.125 10-31</t>
   </si>
   <si>
-    <t>1 424.66</t>
+    <t>2 109.59</t>
   </si>
   <si>
     <t>XS2357417257</t>
   </si>
   <si>
     <t>BANC NT 0.625 06-29</t>
   </si>
   <si>
     <t>XS2194370727</t>
   </si>
   <si>
     <t>BANC NT 1.125 06-27</t>
   </si>
   <si>
     <t>XS2063247915</t>
   </si>
   <si>
     <t>BANC SA 0.3 10-26</t>
   </si>
   <si>
     <t>XS2804565435</t>
   </si>
   <si>
     <t>BANK OF 3.5 04-29</t>
   </si>
   <si>
-    <t>8 428.77</t>
+    <t>9 867.12</t>
+  </si>
+  <si>
+    <t>XS3320133948</t>
+  </si>
+  <si>
+    <t>BANK OF 3.625 03-32</t>
   </si>
   <si>
     <t>FR00140003P3</t>
   </si>
   <si>
     <t>BANQ FE 0.1 10-27</t>
   </si>
   <si>
     <t>FR0014004750</t>
   </si>
   <si>
     <t>BANQ FE 0.25 06-28</t>
   </si>
   <si>
     <t>FR001400Q0T5</t>
   </si>
   <si>
     <t>BANQ FE 3.5 05-31</t>
   </si>
   <si>
-    <t>10 164.38</t>
+    <t>15 102.74</t>
   </si>
   <si>
     <t>XS3170898723</t>
   </si>
   <si>
     <t>BAWA BK 3.375 09-33</t>
   </si>
   <si>
-    <t>8 599.32</t>
+    <t>18 955.48</t>
   </si>
   <si>
     <t>XS2013745703</t>
   </si>
   <si>
     <t>BBVA 1.0 06-26</t>
   </si>
   <si>
-    <t>2 498.63</t>
+    <t>3 046.58</t>
   </si>
   <si>
     <t>BE6328785207</t>
   </si>
   <si>
     <t>BELF SA 0.375 06-27</t>
   </si>
   <si>
     <t>BE6352762387</t>
   </si>
   <si>
     <t>BELF SA 3.625 06-30</t>
   </si>
   <si>
-    <t>9 454.79</t>
+    <t>14 301.37</t>
   </si>
   <si>
     <t>BE6344187966</t>
   </si>
   <si>
     <t>BELF SA 3.875 06-28</t>
   </si>
   <si>
-    <t>2 516.10</t>
+    <t>3 046.92</t>
   </si>
   <si>
     <t>XS2634687912</t>
   </si>
   <si>
     <t>BK AMER 4.134 06-28</t>
   </si>
   <si>
-    <t>10 737.07</t>
+    <t>16 252.85</t>
   </si>
   <si>
     <t>XS3225871121</t>
   </si>
   <si>
     <t>BK IREL 3.625 11-36</t>
   </si>
   <si>
-    <t>2 647.74</t>
+    <t>4 187.12</t>
   </si>
   <si>
     <t>XS2643234011</t>
   </si>
   <si>
     <t>BK IREL 5.0 07-31</t>
   </si>
   <si>
-    <t>10 455.48</t>
+    <t>12 886.99</t>
   </si>
   <si>
     <t>FR0013415692</t>
   </si>
   <si>
     <t>BQ POST 1.375 04-29</t>
   </si>
   <si>
-    <t>3 232.19</t>
+    <t>3 797.26</t>
   </si>
   <si>
     <t>XS3038544790</t>
   </si>
   <si>
     <t>BRAM U 3.625 04-33</t>
   </si>
   <si>
-    <t>12 052.08</t>
+    <t>17 564.07</t>
   </si>
   <si>
     <t>DE000BU3Z005</t>
   </si>
   <si>
     <t>BUND DE 2.3 02-33</t>
   </si>
   <si>
-    <t>6 803.59</t>
-[...1 lines deleted...]
-  <si>
     <t>FR001400M4O2</t>
   </si>
   <si>
     <t>CA 4.375 11-33</t>
   </si>
   <si>
-    <t>4 135.27</t>
+    <t>11 410.96</t>
   </si>
   <si>
     <t>XS3108521124</t>
   </si>
   <si>
     <t>CA AUTO 2.75 07-28</t>
   </si>
   <si>
-    <t>1 613.23</t>
-[...8 lines deleted...]
-    <t>2 373.29</t>
+    <t>1 993.71</t>
   </si>
   <si>
     <t>XS2555187801</t>
   </si>
   <si>
     <t>CAIX 5.375 11-30</t>
   </si>
   <si>
-    <t>1 207.53</t>
+    <t>1 943.84</t>
   </si>
   <si>
     <t>DE000CZ45W57</t>
   </si>
   <si>
     <t>CMZB FR 3.0 09-27</t>
   </si>
   <si>
-    <t>1 175.34</t>
+    <t>1 586.30</t>
   </si>
   <si>
     <t>FR0013463775</t>
   </si>
   <si>
     <t>CNP ASS 2.0 07-50</t>
   </si>
   <si>
-    <t>4 208.22</t>
+    <t>6 630.14</t>
   </si>
   <si>
     <t>DE000CZ457W4</t>
   </si>
   <si>
     <t>COMM AK 4.0 01-38</t>
   </si>
   <si>
+    <t>2 104.11</t>
+  </si>
+  <si>
     <t>DE000CZ45ZY0</t>
   </si>
   <si>
     <t>COMM AK 4.125 06-37</t>
   </si>
   <si>
-    <t>2 475.00</t>
+    <t>12 160.27</t>
   </si>
   <si>
     <t>DE000CZ439B6</t>
   </si>
   <si>
     <t>COMM AK 5.25 03-29</t>
   </si>
   <si>
-    <t>13 635.62</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2796609787</t>
   </si>
   <si>
     <t>COMP DE 3.375 04-30</t>
   </si>
   <si>
-    <t>2 792.47</t>
+    <t>3 254.79</t>
   </si>
   <si>
     <t>XS2796659964</t>
   </si>
   <si>
     <t>COMP DE 3.625 04-34</t>
   </si>
   <si>
-    <t>5 998.63</t>
+    <t>6 991.78</t>
   </si>
   <si>
     <t>XS3200103490</t>
   </si>
   <si>
     <t>COOP RA 3.548 10-35</t>
   </si>
   <si>
-    <t>5 716.22</t>
+    <t>9 934.40</t>
   </si>
   <si>
     <t>FR0013447232</t>
   </si>
   <si>
     <t>COVI 1.125 09-31</t>
   </si>
   <si>
+    <t>1 171.23</t>
+  </si>
+  <si>
     <t>FR0014010IN9</t>
   </si>
   <si>
     <t>COVI 3.625 06-34</t>
   </si>
   <si>
-    <t>2 304.11</t>
+    <t>2 800.68</t>
   </si>
   <si>
     <t>XS3244187764</t>
   </si>
   <si>
     <t>DANS BK 3.375 12-33</t>
   </si>
   <si>
-    <t>2 958.90</t>
+    <t>6 324.66</t>
   </si>
   <si>
     <t>XS3101509167</t>
   </si>
   <si>
     <t>DANS BK 3.5 11-35</t>
   </si>
   <si>
-    <t>1 107.53</t>
+    <t>1 826.71</t>
   </si>
   <si>
     <t>XS2637421848</t>
   </si>
   <si>
     <t>DANS BK 4.75 06-30</t>
   </si>
   <si>
-    <t>3 857.26</t>
+    <t>4 703.15</t>
   </si>
   <si>
     <t>XS2280835260</t>
   </si>
   <si>
     <t>DIGI IN 0.625 07-31</t>
   </si>
   <si>
-    <t>1 047.95</t>
+    <t>2 609.59</t>
   </si>
   <si>
     <t>XS3074473474</t>
   </si>
   <si>
     <t>DNB BAN 3.125 05-31</t>
   </si>
   <si>
-    <t>13 356.16</t>
+    <t>26 541.10</t>
   </si>
   <si>
     <t>XS3166221948</t>
   </si>
   <si>
     <t>EAST JA 3.727 09-37</t>
   </si>
   <si>
-    <t>4 558.17</t>
+    <t>6 028.55</t>
   </si>
   <si>
     <t>PTEDP6OM0007</t>
   </si>
   <si>
     <t>EDP 4.375 12-55</t>
   </si>
   <si>
-    <t>3 068.49</t>
+    <t>1 438.36</t>
   </si>
   <si>
     <t>XS2978779176</t>
   </si>
   <si>
     <t>EDP SER 3.5 07-31</t>
   </si>
   <si>
-    <t>8 353.97</t>
+    <t>12 841.64</t>
   </si>
   <si>
     <t>XS2699159351</t>
   </si>
   <si>
     <t>EDP SER 4.375 04-32</t>
   </si>
   <si>
-    <t>4 768.15</t>
+    <t>5 547.26</t>
   </si>
   <si>
     <t>BE6368381404</t>
   </si>
   <si>
     <t>ELIA TR 3.5 10-35</t>
   </si>
   <si>
-    <t>1 141.10</t>
+    <t>1 620.55</t>
   </si>
   <si>
     <t>BE6340849569</t>
   </si>
   <si>
     <t>ELIA TR 3.625 01-33</t>
   </si>
   <si>
     <t>BE6349118800</t>
   </si>
   <si>
     <t>ELIA TR 3.75 01-36</t>
   </si>
   <si>
+    <t>1 417.81</t>
+  </si>
+  <si>
     <t>XS3044299769</t>
   </si>
   <si>
     <t>ELLE AB 3.75 05-35</t>
   </si>
   <si>
-    <t>5 274.45</t>
+    <t>6 265.89</t>
   </si>
   <si>
     <t>XS1750986744</t>
   </si>
   <si>
     <t>ENEL FI 1.125 09-26</t>
   </si>
   <si>
-    <t>1 238.58</t>
+    <t>1 677.79</t>
+  </si>
+  <si>
+    <t>XS3299702137</t>
+  </si>
+  <si>
+    <t>ENEX HO 3.0 02-32</t>
   </si>
   <si>
     <t>XS3045470492</t>
   </si>
   <si>
     <t>ENEX HO 3.25 04-33</t>
   </si>
   <si>
-    <t>8 040.41</t>
+    <t>9 376.03</t>
   </si>
   <si>
     <t>FR0013455813</t>
   </si>
   <si>
     <t>ENGIE 0.5 10-30</t>
   </si>
   <si>
     <t>FR0014000RR2</t>
   </si>
   <si>
     <t>ENGIE 1.5 PERP</t>
   </si>
   <si>
-    <t>1 356.16</t>
+    <t>2 860.27</t>
   </si>
   <si>
     <t>FR0013504693</t>
   </si>
   <si>
     <t>ENGIE 2.125 03-32</t>
   </si>
   <si>
-    <t>1 810.62</t>
+    <t>2 101.71</t>
   </si>
   <si>
     <t>XS1702729275</t>
   </si>
   <si>
     <t>EON INT 1.25 10-27</t>
   </si>
   <si>
     <t>XS2463518998</t>
   </si>
   <si>
     <t>EON SE 1.625 03-31</t>
   </si>
   <si>
-    <t>2 014.11</t>
+    <t>2 336.88</t>
   </si>
   <si>
     <t>XS2747600018</t>
   </si>
   <si>
     <t>EON SE 3.375 01-31</t>
   </si>
   <si>
     <t>XS2574873183</t>
   </si>
   <si>
     <t>EON SE 3.875 01-35</t>
   </si>
   <si>
+    <t>1 007.50</t>
+  </si>
+  <si>
     <t>XS2673547746</t>
   </si>
   <si>
     <t>EON SE 4.0 08-33</t>
   </si>
   <si>
-    <t>5 227.40</t>
+    <t>6 871.23</t>
   </si>
   <si>
     <t>XS2432544349</t>
   </si>
   <si>
     <t>ESB FIN 1.0 07-34</t>
   </si>
   <si>
-    <t>1 643.84</t>
+    <t>2 054.79</t>
   </si>
   <si>
     <t>XS2697970536</t>
   </si>
   <si>
     <t>ESB FIN 4.25 03-36</t>
   </si>
   <si>
-    <t>3 935.62</t>
-[...1 lines deleted...]
-  <si>
     <t>EU000A3K4DG1</t>
   </si>
   <si>
     <t>EURO UN 1.25 02-43</t>
   </si>
   <si>
+    <t>1 412.67</t>
+  </si>
+  <si>
     <t>DE000A4DFCB7</t>
   </si>
   <si>
     <t>EVON IN 3.25 01-30</t>
   </si>
   <si>
     <t>DE000A4DFWV3</t>
   </si>
   <si>
     <t>EVON IN 4.25 09-55</t>
   </si>
   <si>
-    <t>1 723.29</t>
+    <t>2 305.48</t>
   </si>
   <si>
     <t>XS2784700671</t>
   </si>
   <si>
     <t>FING EM 3.25 03-34</t>
   </si>
   <si>
-    <t>3 826.88</t>
-[...1 lines deleted...]
-  <si>
     <t>FR0013234333</t>
   </si>
   <si>
     <t>FRAN GO 1.75 06-39</t>
   </si>
   <si>
-    <t>3 973.70</t>
+    <t>4 860.68</t>
   </si>
   <si>
     <t>FR0013322989</t>
   </si>
   <si>
     <t>GECINA 1.625 03-30</t>
   </si>
   <si>
-    <t>2 911.64</t>
-[...1 lines deleted...]
-  <si>
     <t>FR0013266368</t>
   </si>
   <si>
     <t>GECINA 2.0 06-32</t>
   </si>
   <si>
-    <t>4 800.00</t>
+    <t>7 369.86</t>
   </si>
   <si>
     <t>XS3072230744</t>
   </si>
   <si>
     <t>IBER FI 3.5 05-35</t>
   </si>
   <si>
-    <t>15 189.04</t>
+    <t>21 076.71</t>
   </si>
   <si>
     <t>XS3224600232</t>
   </si>
   <si>
     <t>IBER FI 3.75 PERP</t>
   </si>
   <si>
+    <t>1 448.63</t>
+  </si>
+  <si>
     <t>XS2748213290</t>
   </si>
   <si>
     <t>IBER FI 4.871 PERP</t>
   </si>
   <si>
-    <t>19 617.45</t>
+    <t>27 544.50</t>
   </si>
   <si>
     <t>FR001400ZRC6</t>
   </si>
   <si>
     <t>ICAD PR 4.375 05-35</t>
   </si>
   <si>
-    <t>9 277.40</t>
+    <t>11 075.34</t>
   </si>
   <si>
     <t>FR0014007NF1</t>
   </si>
   <si>
     <t>ICADE 1.0 01-30</t>
   </si>
   <si>
     <t>XS3225326282</t>
   </si>
   <si>
     <t>ING GRO 2.875 11-30</t>
   </si>
   <si>
+    <t>1 071.23</t>
+  </si>
+  <si>
     <t>XS2764264789</t>
   </si>
   <si>
     <t>ING GRO 4.0 02-35</t>
   </si>
   <si>
-    <t>3 912.33</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2524746687</t>
   </si>
   <si>
     <t>ING GRO 4.125 08-33</t>
   </si>
   <si>
-    <t>5 560.27</t>
+    <t>7 255.48</t>
   </si>
   <si>
     <t>XS2979643991</t>
   </si>
   <si>
     <t>INMO CO 3.25 01-30</t>
   </si>
   <si>
+    <t>3 365.75</t>
+  </si>
+  <si>
     <t>XS2625195891</t>
   </si>
   <si>
     <t>INTE 4.0 05-26</t>
   </si>
   <si>
-    <t>2 860.27</t>
+    <t>3 408.22</t>
   </si>
   <si>
     <t>XS2529233814</t>
   </si>
   <si>
     <t>INTE 4.75 09-27</t>
   </si>
   <si>
-    <t>2 947.60</t>
+    <t>3 923.63</t>
   </si>
   <si>
     <t>XS2625196352</t>
   </si>
   <si>
     <t>INTE 4.875 05-30</t>
   </si>
   <si>
-    <t>13 943.84</t>
+    <t>20 768.84</t>
   </si>
   <si>
     <t>IE000GVLBXU6</t>
   </si>
   <si>
     <t>IREL GO 3.0 10-43</t>
   </si>
   <si>
-    <t>5 375.34</t>
+    <t>7 841.10</t>
   </si>
   <si>
     <t>XS1704789590</t>
   </si>
   <si>
     <t>IREN 1.5 10-27</t>
   </si>
   <si>
-    <t>1 206.37</t>
+    <t>1 791.99</t>
   </si>
   <si>
     <t>XS2752472436</t>
   </si>
   <si>
     <t>IREN 3.875 07-32</t>
   </si>
   <si>
-    <t>7 633.75</t>
+    <t>9 571.25</t>
   </si>
   <si>
     <t>IT0005596470</t>
   </si>
   <si>
     <t>ITAL BU 4.05 10-37</t>
   </si>
   <si>
-    <t>3 183.81</t>
-[...5 lines deleted...]
-    <t>KBC GRO 0.25 03-27</t>
+    <t>4 824.95</t>
   </si>
   <si>
     <t>BE0390246156</t>
   </si>
   <si>
     <t>KBC GRO 3.625 08-36</t>
   </si>
   <si>
-    <t>3 217.81</t>
+    <t>4 210.96</t>
   </si>
   <si>
     <t>BE0390124874</t>
   </si>
   <si>
     <t>KBC GRO 3.75 03-32</t>
   </si>
   <si>
-    <t>12 904.11</t>
+    <t>18 698.63</t>
   </si>
   <si>
     <t>XS2780025271</t>
   </si>
   <si>
     <t>KONI AH 3.375 03-31</t>
   </si>
   <si>
-    <t>3 051.37</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2596537972</t>
   </si>
   <si>
     <t>KONI AH 3.5 04-28</t>
   </si>
   <si>
-    <t>2 934.25</t>
+    <t>3 413.70</t>
+  </si>
+  <si>
+    <t>XS3308614794</t>
+  </si>
+  <si>
+    <t>KONI AH 3.625 03-34</t>
   </si>
   <si>
     <t>FR0013384567</t>
   </si>
   <si>
     <t>LA POST 1.45 11-28</t>
   </si>
   <si>
     <t>XS2089229806</t>
   </si>
   <si>
     <t>MERL PR 1.875 12-34</t>
   </si>
   <si>
+    <t>1 726.03</t>
+  </si>
+  <si>
     <t>XS3168718529</t>
   </si>
   <si>
     <t>MERL PR 3.5 09-33</t>
   </si>
   <si>
-    <t>4 401.37</t>
+    <t>5 839.73</t>
   </si>
   <si>
     <t>IT0005678955</t>
   </si>
   <si>
     <t>MONT PA 3.25 02-32</t>
   </si>
   <si>
+    <t>1 559.47</t>
+  </si>
+  <si>
     <t>XS2388449758</t>
   </si>
   <si>
     <t>NATL BA 0.5 09-28</t>
   </si>
   <si>
+    <t>1 273.97</t>
+  </si>
+  <si>
     <t>XS2528858033</t>
   </si>
   <si>
     <t>NATW GR 4.067 09-28</t>
   </si>
   <si>
-    <t>6 730.05</t>
+    <t>11 198.18</t>
   </si>
   <si>
     <t>NL0013552060</t>
   </si>
   <si>
     <t>NETH GO 0.5 01-40</t>
   </si>
   <si>
     <t>XS3232967318</t>
   </si>
   <si>
     <t>NORD BK 3.25 11-35</t>
   </si>
   <si>
-    <t>3 709.18</t>
+    <t>7 248.57</t>
   </si>
   <si>
     <t>XS3170346368</t>
   </si>
   <si>
     <t>NORD BK 3.5 09-35</t>
   </si>
   <si>
-    <t>6 712.33</t>
+    <t>10 931.51</t>
   </si>
   <si>
     <t>XS2797546624</t>
   </si>
   <si>
     <t>PERM TS 4.25 07-30</t>
   </si>
   <si>
-    <t>3 163.63</t>
+    <t>3 920.48</t>
   </si>
   <si>
     <t>XS2021462440</t>
   </si>
   <si>
     <t>PROL IN 0.875 07-29</t>
   </si>
   <si>
     <t>XS2187529180</t>
   </si>
   <si>
     <t>PROL IN 1.625 06-32</t>
   </si>
   <si>
-    <t>2 892.05</t>
+    <t>3 515.34</t>
   </si>
   <si>
     <t>XS1904690341</t>
   </si>
   <si>
     <t>PROL IN 2.375 11-30</t>
   </si>
   <si>
+    <t>3 822.12</t>
+  </si>
+  <si>
     <t>XS2744299335</t>
   </si>
   <si>
     <t>RED ELE 3.0 01-34</t>
   </si>
   <si>
+    <t>1 676.71</t>
+  </si>
+  <si>
     <t>XS2552369469</t>
   </si>
   <si>
     <t>RED ELE 4.625 PERP</t>
   </si>
   <si>
-    <t>2 293.49</t>
+    <t>2 927.05</t>
   </si>
   <si>
     <t>XS2838500218</t>
   </si>
   <si>
     <t>REDEIA 3.375 07-32</t>
   </si>
   <si>
-    <t>7 767.12</t>
+    <t>12 020.55</t>
   </si>
   <si>
     <t>FR0014010DR1</t>
   </si>
   <si>
     <t>RENA 3.875 09-30</t>
   </si>
   <si>
-    <t>1 348.29</t>
+    <t>1 879.11</t>
   </si>
   <si>
     <t>FR0014007LP4</t>
   </si>
   <si>
     <t>RTE EDF 0.75 01-34</t>
   </si>
   <si>
     <t>XS3166372568</t>
   </si>
   <si>
     <t>SCOT HY 3.375 11-33</t>
   </si>
   <si>
-    <t>5 489.23</t>
+    <t>9 155.50</t>
   </si>
   <si>
     <t>FR001400U1Q3</t>
   </si>
   <si>
     <t>SG 3.625 11-30</t>
   </si>
   <si>
-    <t>5 770.21</t>
+    <t>11 888.01</t>
   </si>
   <si>
     <t>ES0000012J07</t>
   </si>
   <si>
     <t>SPAI GO 1.0 07-42</t>
   </si>
   <si>
-    <t>3 106.85</t>
+    <t>4 583.56</t>
   </si>
   <si>
     <t>XS3027988263</t>
   </si>
   <si>
     <t>SSE 3.5 03-32</t>
   </si>
   <si>
-    <t>3 159.21</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2675685700</t>
   </si>
   <si>
     <t>SSE 4.0 09-31</t>
   </si>
   <si>
-    <t>5 996.71</t>
+    <t>7 969.32</t>
   </si>
   <si>
     <t>XS2532312548</t>
   </si>
   <si>
     <t>STAT AS 2.875 09-29</t>
   </si>
   <si>
-    <t>2 722.19</t>
+    <t>3 667.40</t>
   </si>
   <si>
     <t>XS2723597923</t>
   </si>
   <si>
     <t>STAT AS 3.125 12-26</t>
   </si>
   <si>
+    <t>1 234.59</t>
+  </si>
+  <si>
     <t>XS2779793061</t>
   </si>
   <si>
     <t>STAT AS 3.75 03-39</t>
   </si>
   <si>
-    <t>4 260.62</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2768793676</t>
   </si>
   <si>
     <t>STAT SF 3.375 02-36</t>
   </si>
   <si>
-    <t>4 281.63</t>
-[...7 lines deleted...]
-  <si>
     <t>XS2443749648</t>
   </si>
   <si>
     <t>TELI CO 2.75 06-83</t>
   </si>
   <si>
-    <t>4 950.00</t>
+    <t>6 080.14</t>
   </si>
   <si>
     <t>XS2477935345</t>
   </si>
   <si>
     <t>TENN HO 1.625 11-26</t>
   </si>
   <si>
     <t>XS1241581096</t>
   </si>
   <si>
     <t>TENN HO 1.75 06-27</t>
   </si>
   <si>
-    <t>1 644.52</t>
+    <t>1 980.14</t>
   </si>
   <si>
     <t>XS2549543499</t>
   </si>
   <si>
     <t>TENN HO 4.5 10-34</t>
   </si>
   <si>
-    <t>1 586.71</t>
+    <t>2 388.08</t>
   </si>
   <si>
     <t>XS3128477521</t>
   </si>
   <si>
     <t>TERN RE 3.0 07-31</t>
   </si>
   <si>
-    <t>7 286.30</t>
+    <t>11 165.75</t>
   </si>
   <si>
     <t>XS2655852726</t>
   </si>
   <si>
     <t>TERN RE 3.875 07-33</t>
   </si>
   <si>
-    <t>2 070.21</t>
+    <t>2 601.03</t>
   </si>
   <si>
     <t>XS2357205587</t>
   </si>
   <si>
     <t>TRAS EL 0.375 06-29</t>
   </si>
   <si>
     <t>XS2209023402</t>
   </si>
   <si>
     <t>TRAS EL 0.75 07-32</t>
   </si>
   <si>
-    <t>1 041.78</t>
+    <t>2 819.18</t>
   </si>
   <si>
     <t>XS2360310044</t>
   </si>
   <si>
     <t>UNIC 0.8 07-29</t>
   </si>
   <si>
+    <t>1 157.26</t>
+  </si>
+  <si>
     <t>XS2555420103</t>
   </si>
   <si>
     <t>UNIC 5.85 11-27</t>
   </si>
   <si>
-    <t>2 596.44</t>
+    <t>4 199.18</t>
   </si>
   <si>
     <t>XS2257961818</t>
   </si>
   <si>
     <t>UPM KYM 0.125 11-28</t>
   </si>
   <si>
     <t>XS2320453884</t>
   </si>
   <si>
     <t>UPM KYM 0.5 03-31</t>
   </si>
   <si>
     <t>XS2478685931</t>
   </si>
   <si>
     <t>UPM KYM 2.25 05-29</t>
   </si>
   <si>
-    <t>2 217.95</t>
+    <t>2 649.45</t>
   </si>
   <si>
     <t>XS2009891479</t>
   </si>
   <si>
     <t>VATFAL 0 1/2 06/24/2</t>
   </si>
   <si>
-    <t>1 232.88</t>
+    <t>1 506.85</t>
   </si>
   <si>
     <t>XS2297882644</t>
   </si>
   <si>
     <t>VATT AB 0.125 02-29</t>
   </si>
   <si>
     <t>XS2821745374</t>
   </si>
   <si>
     <t>VERB AG 3.25 05-31</t>
   </si>
   <si>
-    <t>7 025.34</t>
+    <t>8 360.96</t>
   </si>
   <si>
     <t>DE000A3MQS72</t>
   </si>
   <si>
     <t>VONO SE 2.375 03-32</t>
   </si>
   <si>
-    <t>8 224.66</t>
-[...1 lines deleted...]
-  <si>
     <t>DE000A30VQB2</t>
   </si>
   <si>
     <t>VONO SE 5.0 11-30</t>
   </si>
   <si>
-    <t>2 000.00</t>
-[...17 lines deleted...]
-    <t>EURO-OAT 0326</t>
+    <t>6 739.73</t>
+  </si>
+  <si>
+    <t>OEM6 Comdty</t>
+  </si>
+  <si>
+    <t>EURO BOBL 0626</t>
+  </si>
+  <si>
+    <t>DUM6 Comdty</t>
+  </si>
+  <si>
+    <t>EURO SCHATZ 0626</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -1780,270 +1783,270 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
-        <v>15272.0</v>
+        <v>19746.0</v>
       </c>
       <c r="D2">
-        <v>1509.33</v>
+        <v>1485.87</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>23050490.58</v>
+        <v>29340058.19</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>23050490.58</v>
+        <v>29340058.19</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
-        <v>32948.516</v>
+        <v>31169.762</v>
       </c>
       <c r="D3">
-        <v>99.74</v>
+        <v>98.1</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>3286300.47</v>
+        <v>3057969.65</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>3286300.47</v>
+        <v>3057969.65</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="1">
-        <v>2880.267</v>
+        <v>2916.228</v>
       </c>
       <c r="D4">
-        <v>5015.3</v>
+        <v>4937.04</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>14445430.56</v>
+        <v>14397543.2</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>14445430.56</v>
+        <v>14397543.2</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
         <v>13</v>
       </c>
       <c r="B5" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="1">
-        <v>4516.0</v>
+        <v>6611.0</v>
       </c>
       <c r="D5">
-        <v>102.06</v>
+        <v>100.47</v>
       </c>
       <c r="E5" t="s">
         <v>8</v>
       </c>
       <c r="F5">
-        <v>460930.43</v>
+        <v>664228.88</v>
       </c>
       <c r="G5" t="s">
         <v>8</v>
       </c>
       <c r="H5">
-        <v>460930.43</v>
+        <v>664228.88</v>
       </c>
       <c r="I5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" t="s">
         <v>15</v>
       </c>
       <c r="B6" t="s">
         <v>16</v>
       </c>
       <c r="C6" s="1">
         <v>10.0</v>
       </c>
       <c r="D6">
-        <v>101.36</v>
+        <v>99.67</v>
       </c>
       <c r="E6" t="s">
         <v>8</v>
       </c>
       <c r="F6">
-        <v>1013.63</v>
+        <v>996.77</v>
       </c>
       <c r="G6" t="s">
         <v>8</v>
       </c>
       <c r="H6">
-        <v>1013.63</v>
+        <v>996.77</v>
       </c>
       <c r="I6" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="7" spans="1:14">
       <c r="A7" t="s">
         <v>17</v>
       </c>
       <c r="B7" t="s">
         <v>18</v>
       </c>
       <c r="C7" s="1">
         <v>1.0</v>
       </c>
       <c r="D7">
-        <v>102.2</v>
+        <v>100.56</v>
       </c>
       <c r="E7" t="s">
         <v>8</v>
       </c>
       <c r="F7">
-        <v>102.2</v>
+        <v>100.56</v>
       </c>
       <c r="G7" t="s">
         <v>8</v>
       </c>
       <c r="H7">
-        <v>102.2</v>
+        <v>100.56</v>
       </c>
       <c r="I7" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="8" spans="1:14">
       <c r="A8" t="s">
         <v>19</v>
       </c>
       <c r="B8" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="1">
         <v>10.0</v>
       </c>
       <c r="D8">
-        <v>101.28</v>
+        <v>99.7</v>
       </c>
       <c r="E8" t="s">
         <v>8</v>
       </c>
       <c r="F8">
-        <v>1012.88</v>
+        <v>997.03</v>
       </c>
       <c r="G8" t="s">
         <v>8</v>
       </c>
       <c r="H8">
-        <v>1012.88</v>
+        <v>997.03</v>
       </c>
       <c r="I8" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P156"/>
+  <dimension ref="A1:P155"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O156" sqref="O156"/>
+      <selection activeCell="O155" sqref="O155"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>21</v>
       </c>
       <c r="B1" t="s">
         <v>22</v>
       </c>
       <c r="C1" t="s">
         <v>23</v>
       </c>
       <c r="D1" t="s">
         <v>24</v>
       </c>
       <c r="E1" t="s">
         <v>25</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>26</v>
@@ -2062,7789 +2065,7739 @@
       </c>
       <c r="L1" t="s">
         <v>31</v>
       </c>
       <c r="M1" t="s">
         <v>32</v>
       </c>
       <c r="N1" t="s">
         <v>33</v>
       </c>
       <c r="O1" t="s">
         <v>34</v>
       </c>
       <c r="P1" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>36</v>
       </c>
       <c r="B2" t="s">
         <v>37</v>
       </c>
       <c r="C2" s="1">
-        <v>1792.0</v>
+        <v>1501.0</v>
       </c>
       <c r="D2" s="1">
-        <v>1068.65</v>
+        <v>1071.66</v>
       </c>
       <c r="E2" s="1">
-        <v>1067.64769531</v>
+        <v>1069.52698201</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
         <v>1.0</v>
       </c>
       <c r="H2" s="1">
-        <v>1913224.67</v>
+        <v>1605360.0</v>
       </c>
       <c r="I2" s="1">
-        <v>1796.13</v>
+        <v>3201.66</v>
       </c>
       <c r="J2" s="1">
-        <v>0.093879721925183</v>
+        <v>0.19943564060398</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>1915020.8</v>
+        <v>1608561.66</v>
       </c>
       <c r="N2" s="1">
-        <v>1915020.8</v>
+        <v>1608561.66</v>
       </c>
       <c r="O2" s="1">
-        <v>4.64</v>
+        <v>3.39</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>38</v>
       </c>
       <c r="B3" t="s">
         <v>39</v>
       </c>
       <c r="C3" s="1">
         <v>140000.0</v>
       </c>
       <c r="D3" s="1">
-        <v>100.01932988</v>
+        <v>99.98469194</v>
       </c>
       <c r="E3" s="1">
         <v>101.385614</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
         <v>1.0</v>
       </c>
       <c r="H3" s="1">
         <v>141939.86</v>
       </c>
       <c r="I3" s="1">
-        <v>331.04</v>
+        <v>762.0</v>
       </c>
       <c r="J3" s="1">
-        <v>0.23322553650539</v>
+        <v>0.53684708439194</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3" t="s">
         <v>40</v>
       </c>
       <c r="M3" s="1">
-        <v>140027.06</v>
+        <v>139978.57</v>
       </c>
       <c r="N3" s="1">
-        <v>142270.9</v>
+        <v>142701.86</v>
       </c>
       <c r="O3" s="1">
-        <v>0.34</v>
+        <v>0.3</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>41</v>
       </c>
       <c r="B4" t="s">
         <v>42</v>
       </c>
       <c r="C4" s="1">
         <v>254000.0</v>
       </c>
       <c r="D4" s="1">
-        <v>99.65773378</v>
+        <v>97.49198746</v>
       </c>
       <c r="E4" s="1">
         <v>99.533614</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
         <v>1.0</v>
       </c>
       <c r="H4" s="1">
         <v>252815.38</v>
       </c>
       <c r="I4" s="1">
-        <v>1943.65</v>
+        <v>-2426.53</v>
       </c>
       <c r="J4" s="1">
-        <v>0.76880211955459</v>
+        <v>-0.95980315754524</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4" t="s">
         <v>43</v>
       </c>
       <c r="M4" s="1">
-        <v>253130.65</v>
+        <v>247629.64</v>
       </c>
       <c r="N4" s="1">
-        <v>254759.03</v>
+        <v>250388.85</v>
       </c>
       <c r="O4" s="1">
-        <v>0.62</v>
+        <v>0.53</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>44</v>
       </c>
       <c r="B5" t="s">
         <v>45</v>
       </c>
       <c r="C5" s="1">
         <v>164000.0</v>
       </c>
       <c r="D5" s="1">
-        <v>99.43732447</v>
+        <v>96.67051917</v>
       </c>
       <c r="E5" s="1">
         <v>99.08</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
       <c r="G5">
         <v>1.0</v>
       </c>
       <c r="H5" s="1">
         <v>162491.2</v>
       </c>
       <c r="I5" s="1">
-        <v>667.45</v>
+        <v>-3055.73</v>
       </c>
       <c r="J5" s="1">
-        <v>0.41076070581053</v>
+        <v>-1.8805510698426</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
-        <v>81.44</v>
+        <v>895.82</v>
       </c>
       <c r="M5" s="1">
-        <v>163077.21</v>
+        <v>158539.65</v>
       </c>
       <c r="N5" s="1">
-        <v>163158.65</v>
+        <v>159435.47</v>
       </c>
       <c r="O5" s="1">
-        <v>0.4</v>
+        <v>0.34</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>46</v>
       </c>
       <c r="B6" t="s">
         <v>47</v>
       </c>
       <c r="C6" s="1">
         <v>130000.0</v>
       </c>
       <c r="D6" s="1">
-        <v>105.47215174</v>
+        <v>102.82502216</v>
       </c>
       <c r="E6" s="1">
         <v>110.550762</v>
       </c>
       <c r="F6" t="s">
         <v>8</v>
       </c>
       <c r="G6">
         <v>1.0</v>
       </c>
       <c r="H6" s="1">
         <v>143715.99</v>
       </c>
       <c r="I6" s="1">
-        <v>-6586.61</v>
+        <v>-9248.77</v>
       </c>
       <c r="J6" s="1">
-        <v>-4.5830738806447</v>
+        <v>-6.4354495279196</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
-        <v>15.58</v>
+        <v>794.69</v>
       </c>
       <c r="M6" s="1">
-        <v>137113.8</v>
+        <v>133672.53</v>
       </c>
       <c r="N6" s="1">
-        <v>137129.38</v>
+        <v>134467.22</v>
       </c>
       <c r="O6" s="1">
-        <v>0.33</v>
+        <v>0.28</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>48</v>
       </c>
       <c r="B7" t="s">
         <v>49</v>
       </c>
       <c r="C7" s="1">
         <v>130000.0</v>
       </c>
       <c r="D7" s="1">
-        <v>106.0996557</v>
+        <v>104.02201157</v>
       </c>
       <c r="E7" s="1">
         <v>108.857546</v>
       </c>
       <c r="F7" t="s">
         <v>8</v>
       </c>
       <c r="G7">
         <v>1.0</v>
       </c>
       <c r="H7" s="1">
         <v>141514.81</v>
       </c>
       <c r="I7" s="1">
-        <v>-1373.48</v>
+        <v>-3273.04</v>
       </c>
       <c r="J7" s="1">
-        <v>-0.97055566127672</v>
+        <v>-2.3128603995582</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7" t="s">
         <v>50</v>
       </c>
       <c r="M7" s="1">
-        <v>137929.55</v>
+        <v>135228.62</v>
       </c>
       <c r="N7" s="1">
-        <v>140141.33</v>
+        <v>138241.77</v>
       </c>
       <c r="O7" s="1">
-        <v>0.34</v>
+        <v>0.29</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>51</v>
       </c>
       <c r="B8" t="s">
         <v>52</v>
       </c>
       <c r="C8" s="1">
-        <v>400000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D8" s="1">
-        <v>98.42300742</v>
+        <v>96.19193241</v>
       </c>
       <c r="E8" s="1">
-        <v>99.351798</v>
+        <v>99.430044</v>
       </c>
       <c r="F8" t="s">
         <v>8</v>
       </c>
       <c r="G8">
         <v>1.0</v>
       </c>
       <c r="H8" s="1">
-        <v>397407.19</v>
+        <v>497150.22</v>
       </c>
       <c r="I8" s="1">
-        <v>4438.26</v>
+        <v>-3943.98</v>
       </c>
       <c r="J8" s="1">
-        <v>1.1168041524362</v>
+        <v>-0.79331756103819</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8" t="s">
         <v>53</v>
       </c>
       <c r="M8" s="1">
-        <v>393692.03</v>
+        <v>480959.66</v>
       </c>
       <c r="N8" s="1">
-        <v>401845.45</v>
+        <v>493206.24</v>
       </c>
       <c r="O8" s="1">
-        <v>0.97</v>
+        <v>1.04</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>54</v>
       </c>
       <c r="B9" t="s">
         <v>55</v>
       </c>
       <c r="C9" s="1">
         <v>300000.0</v>
       </c>
       <c r="D9" s="1">
-        <v>98.88652071</v>
+        <v>96.80754347</v>
       </c>
       <c r="E9" s="1">
         <v>99.503</v>
       </c>
       <c r="F9" t="s">
         <v>8</v>
       </c>
       <c r="G9">
         <v>1.0</v>
       </c>
       <c r="H9" s="1">
         <v>298509.0</v>
       </c>
       <c r="I9" s="1">
-        <v>1479.33</v>
+        <v>-3524.73</v>
       </c>
       <c r="J9" s="1">
-        <v>0.49557299779906</v>
+        <v>-1.1807784689909</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9" t="s">
         <v>56</v>
       </c>
       <c r="M9" s="1">
-        <v>296659.56</v>
+        <v>290422.63</v>
       </c>
       <c r="N9" s="1">
-        <v>299988.33</v>
+        <v>294984.27</v>
       </c>
       <c r="O9" s="1">
-        <v>0.73</v>
+        <v>0.62</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
         <v>57</v>
       </c>
       <c r="B10" t="s">
         <v>58</v>
       </c>
       <c r="C10" s="1">
         <v>100000.0</v>
       </c>
       <c r="D10" s="1">
-        <v>104.78883527</v>
+        <v>102.55718472</v>
       </c>
       <c r="E10" s="1">
         <v>108.76173</v>
       </c>
       <c r="F10" t="s">
         <v>8</v>
       </c>
       <c r="G10">
         <v>1.0</v>
       </c>
       <c r="H10" s="1">
         <v>108761.73</v>
       </c>
       <c r="I10" s="1">
-        <v>79.16</v>
+        <v>-5820.3</v>
       </c>
       <c r="J10" s="1">
-        <v>0.072782954077689</v>
+        <v>-5.3514227844666</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
-      <c r="L10" t="s">
-        <v>59</v>
+      <c r="L10">
+        <v>384.25</v>
       </c>
       <c r="M10" s="1">
-        <v>104788.84</v>
+        <v>102557.18</v>
       </c>
       <c r="N10" s="1">
-        <v>108840.89</v>
+        <v>102941.43</v>
       </c>
       <c r="O10" s="1">
-        <v>0.26</v>
+        <v>0.22</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
+        <v>59</v>
+      </c>
+      <c r="B11" t="s">
         <v>60</v>
-      </c>
-[...1 lines deleted...]
-        <v>61</v>
       </c>
       <c r="C11" s="1">
         <v>100000.0</v>
       </c>
       <c r="D11" s="1">
-        <v>99.75809188</v>
+        <v>98.49145065</v>
       </c>
       <c r="E11" s="1">
         <v>99.684</v>
       </c>
       <c r="F11" t="s">
         <v>8</v>
       </c>
       <c r="G11">
         <v>1.0</v>
       </c>
       <c r="H11" s="1">
         <v>99684.0</v>
       </c>
       <c r="I11" s="1">
-        <v>1950.8</v>
+        <v>1026.63</v>
       </c>
       <c r="J11" s="1">
-        <v>1.9569840696601</v>
+        <v>1.029884434814</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="M11" s="1">
-        <v>99758.09</v>
+        <v>98491.45</v>
       </c>
       <c r="N11" s="1">
-        <v>101634.8</v>
+        <v>100710.63</v>
       </c>
       <c r="O11" s="1">
-        <v>0.25</v>
+        <v>0.21</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
+        <v>62</v>
+      </c>
+      <c r="B12" t="s">
         <v>63</v>
       </c>
-      <c r="B12" t="s">
+      <c r="C12" s="1">
+        <v>1467000.0</v>
+      </c>
+      <c r="D12" s="1">
+        <v>96.89215334</v>
+      </c>
+      <c r="E12" s="1">
+        <v>99.556461</v>
+      </c>
+      <c r="F12" t="s">
+        <v>8</v>
+      </c>
+      <c r="G12">
+        <v>1.0</v>
+      </c>
+      <c r="H12" s="1">
+        <v>1460493.28</v>
+      </c>
+      <c r="I12" s="1">
+        <v>-21903.4</v>
+      </c>
+      <c r="J12" s="1">
+        <v>-1.4997261747072</v>
+      </c>
+      <c r="K12">
+        <v>0.0</v>
+      </c>
+      <c r="L12" t="s">
         <v>64</v>
       </c>
-      <c r="C12" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M12" s="1">
-        <v>964393.28</v>
+        <v>1421407.89</v>
       </c>
       <c r="N12" s="1">
-        <v>970751.64</v>
+        <v>1438589.88</v>
       </c>
       <c r="O12" s="1">
-        <v>2.35</v>
+        <v>3.03</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
+        <v>65</v>
+      </c>
+      <c r="B13" t="s">
         <v>66</v>
       </c>
-      <c r="B13" t="s">
+      <c r="C13" s="1">
+        <v>540000.0</v>
+      </c>
+      <c r="D13" s="1">
+        <v>97.29535946</v>
+      </c>
+      <c r="E13" s="1">
+        <v>99.791763</v>
+      </c>
+      <c r="F13" t="s">
+        <v>8</v>
+      </c>
+      <c r="G13">
+        <v>1.0</v>
+      </c>
+      <c r="H13" s="1">
+        <v>538875.52</v>
+      </c>
+      <c r="I13" s="1">
+        <v>-6684.35</v>
+      </c>
+      <c r="J13" s="1">
+        <v>-1.2404256181465</v>
+      </c>
+      <c r="K13">
+        <v>0.0</v>
+      </c>
+      <c r="L13" t="s">
         <v>67</v>
       </c>
-      <c r="C13" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M13" s="1">
-        <v>436867.56</v>
+        <v>525394.94</v>
       </c>
       <c r="N13" s="1">
-        <v>440521.67</v>
+        <v>532191.17</v>
       </c>
       <c r="O13" s="1">
-        <v>1.07</v>
+        <v>1.12</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
+        <v>68</v>
+      </c>
+      <c r="B14" t="s">
         <v>69</v>
-      </c>
-[...1 lines deleted...]
-        <v>70</v>
       </c>
       <c r="C14" s="1">
         <v>100000.0</v>
       </c>
       <c r="D14" s="1">
-        <v>98.60623236</v>
+        <v>98.69346513</v>
       </c>
       <c r="E14" s="1">
         <v>95.89134</v>
       </c>
       <c r="F14" t="s">
         <v>8</v>
       </c>
       <c r="G14">
         <v>1.0</v>
       </c>
       <c r="H14" s="1">
         <v>95891.34</v>
       </c>
       <c r="I14" s="1">
-        <v>2753.59</v>
+        <v>2857.95</v>
       </c>
       <c r="J14" s="1">
-        <v>2.8715731785581</v>
+        <v>2.9804046955648</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
       <c r="L14">
-        <v>38.7</v>
+        <v>55.82</v>
       </c>
       <c r="M14" s="1">
-        <v>98606.23</v>
+        <v>98693.47</v>
       </c>
       <c r="N14" s="1">
-        <v>98644.93</v>
+        <v>98749.29</v>
       </c>
       <c r="O14" s="1">
-        <v>0.24</v>
+        <v>0.21</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
+        <v>70</v>
+      </c>
+      <c r="B15" t="s">
         <v>71</v>
-      </c>
-[...1 lines deleted...]
-        <v>72</v>
       </c>
       <c r="C15" s="1">
         <v>300000.0</v>
       </c>
       <c r="D15" s="1">
-        <v>98.98990169</v>
+        <v>95.99062091</v>
       </c>
       <c r="E15" s="1">
         <v>98.691</v>
       </c>
       <c r="F15" t="s">
         <v>8</v>
       </c>
       <c r="G15">
         <v>1.0</v>
       </c>
       <c r="H15" s="1">
         <v>296073.0</v>
       </c>
       <c r="I15" s="1">
-        <v>5154.24</v>
+        <v>-2405.25</v>
       </c>
       <c r="J15" s="1">
-        <v>1.7408679616176</v>
+        <v>-0.81238410797337</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="M15" s="1">
-        <v>296969.71</v>
+        <v>287971.86</v>
       </c>
       <c r="N15" s="1">
-        <v>301227.24</v>
+        <v>293667.75</v>
       </c>
       <c r="O15" s="1">
-        <v>0.73</v>
+        <v>0.62</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
+        <v>73</v>
+      </c>
+      <c r="B16" t="s">
         <v>74</v>
-      </c>
-[...1 lines deleted...]
-        <v>75</v>
       </c>
       <c r="C16" s="1">
         <v>200000.0</v>
       </c>
       <c r="D16" s="1">
-        <v>98.74072988</v>
+        <v>97.26468348</v>
       </c>
       <c r="E16" s="1">
         <v>99.830165</v>
       </c>
       <c r="F16" t="s">
         <v>8</v>
       </c>
       <c r="G16">
         <v>1.0</v>
       </c>
       <c r="H16" s="1">
         <v>199660.33</v>
       </c>
       <c r="I16" s="1">
-        <v>-329.56</v>
+        <v>-2356.99</v>
       </c>
       <c r="J16" s="1">
-        <v>-0.16506033021182</v>
+        <v>-1.1804999020086</v>
       </c>
       <c r="K16">
         <v>0.0</v>
       </c>
       <c r="L16" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="M16" s="1">
-        <v>197481.45</v>
+        <v>194529.37</v>
       </c>
       <c r="N16" s="1">
-        <v>199330.77</v>
+        <v>197303.34</v>
       </c>
       <c r="O16" s="1">
-        <v>0.48</v>
+        <v>0.42</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
+        <v>76</v>
+      </c>
+      <c r="B17" t="s">
         <v>77</v>
       </c>
-      <c r="B17" t="s">
+      <c r="C17" s="1">
+        <v>470000.0</v>
+      </c>
+      <c r="D17" s="1">
+        <v>100.48565875</v>
+      </c>
+      <c r="E17" s="1">
+        <v>102.934987</v>
+      </c>
+      <c r="F17" t="s">
+        <v>8</v>
+      </c>
+      <c r="G17">
+        <v>1.0</v>
+      </c>
+      <c r="H17" s="1">
+        <v>483794.44</v>
+      </c>
+      <c r="I17" s="1">
+        <v>-6657.32</v>
+      </c>
+      <c r="J17" s="1">
+        <v>-1.3760637679094</v>
+      </c>
+      <c r="K17">
+        <v>0.0</v>
+      </c>
+      <c r="L17" t="s">
         <v>78</v>
       </c>
-      <c r="C17" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M17" s="1">
-        <v>277042.51</v>
+        <v>472282.6</v>
       </c>
       <c r="N17" s="1">
-        <v>278490.52</v>
+        <v>477137.12</v>
       </c>
       <c r="O17" s="1">
-        <v>0.68</v>
+        <v>1.01</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
+        <v>79</v>
+      </c>
+      <c r="B18" t="s">
         <v>80</v>
-      </c>
-[...1 lines deleted...]
-        <v>81</v>
       </c>
       <c r="C18" s="1">
         <v>135000.0</v>
       </c>
       <c r="D18" s="1">
-        <v>101.86663514</v>
+        <v>99.58661973</v>
       </c>
       <c r="E18" s="1">
         <v>104.823259</v>
       </c>
       <c r="F18" t="s">
         <v>8</v>
       </c>
       <c r="G18">
         <v>1.0</v>
       </c>
       <c r="H18" s="1">
         <v>141511.4</v>
       </c>
       <c r="I18" s="1">
-        <v>-3753.84</v>
+        <v>-6237.86</v>
       </c>
       <c r="J18" s="1">
-        <v>-2.6526767454777</v>
+        <v>-4.4080264911519</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
       <c r="L18">
-        <v>237.6</v>
+        <v>831.6</v>
       </c>
       <c r="M18" s="1">
-        <v>137519.96</v>
+        <v>134441.94</v>
       </c>
       <c r="N18" s="1">
-        <v>137757.56</v>
+        <v>135273.54</v>
       </c>
       <c r="O18" s="1">
-        <v>0.33</v>
+        <v>0.29</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
+        <v>81</v>
+      </c>
+      <c r="B19" t="s">
         <v>82</v>
-      </c>
-[...1 lines deleted...]
-        <v>83</v>
       </c>
       <c r="C19" s="1">
         <v>100000.0</v>
       </c>
       <c r="D19" s="1">
-        <v>101.60147701</v>
+        <v>98.56862139</v>
       </c>
       <c r="E19" s="1">
         <v>104.07483</v>
       </c>
       <c r="F19" t="s">
         <v>8</v>
       </c>
       <c r="G19">
         <v>1.0</v>
       </c>
       <c r="H19" s="1">
         <v>104074.83</v>
       </c>
       <c r="I19" s="1">
-        <v>-2279.0</v>
+        <v>-4825.96</v>
       </c>
       <c r="J19" s="1">
-        <v>-2.1897705718088</v>
+        <v>-4.6370097361677</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
       <c r="L19">
-        <v>194.36</v>
+        <v>680.25</v>
       </c>
       <c r="M19" s="1">
-        <v>101601.47</v>
+        <v>98568.62</v>
       </c>
       <c r="N19" s="1">
-        <v>101795.83</v>
+        <v>99248.87</v>
       </c>
       <c r="O19" s="1">
-        <v>0.25</v>
+        <v>0.21</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
+        <v>83</v>
+      </c>
+      <c r="B20" t="s">
         <v>84</v>
       </c>
-      <c r="B20" t="s">
+      <c r="C20" s="1">
+        <v>1020000.0</v>
+      </c>
+      <c r="D20" s="1">
+        <v>87.84043258</v>
+      </c>
+      <c r="E20" s="1">
+        <v>89.242955</v>
+      </c>
+      <c r="F20" t="s">
+        <v>8</v>
+      </c>
+      <c r="G20">
+        <v>1.0</v>
+      </c>
+      <c r="H20" s="1">
+        <v>910278.14</v>
+      </c>
+      <c r="I20" s="1">
+        <v>-7773.54</v>
+      </c>
+      <c r="J20" s="1">
+        <v>-0.85397414904416</v>
+      </c>
+      <c r="K20">
+        <v>0.0</v>
+      </c>
+      <c r="L20" t="s">
         <v>85</v>
       </c>
-      <c r="C20" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M20" s="1">
-        <v>377150.33</v>
+        <v>895972.41</v>
       </c>
       <c r="N20" s="1">
-        <v>379048.96</v>
+        <v>902504.6</v>
       </c>
       <c r="O20" s="1">
-        <v>0.92</v>
+        <v>1.9</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
+        <v>86</v>
+      </c>
+      <c r="B21" t="s">
         <v>87</v>
-      </c>
-[...1 lines deleted...]
-        <v>88</v>
       </c>
       <c r="C21" s="1">
         <v>200000.0</v>
       </c>
       <c r="D21" s="1">
-        <v>99.87538626</v>
+        <v>97.95798072</v>
       </c>
       <c r="E21" s="1">
         <v>99.783035</v>
       </c>
       <c r="F21" t="s">
         <v>8</v>
       </c>
       <c r="G21">
         <v>1.0</v>
       </c>
       <c r="H21" s="1">
         <v>199566.07</v>
       </c>
       <c r="I21" s="1">
-        <v>447.72</v>
+        <v>-2565.18</v>
       </c>
       <c r="J21" s="1">
-        <v>0.22434675393467</v>
+        <v>-1.2853788221615</v>
       </c>
       <c r="K21">
         <v>0.0</v>
       </c>
-      <c r="L21">
-        <v>263.01</v>
+      <c r="L21" t="s">
+        <v>88</v>
       </c>
       <c r="M21" s="1">
-        <v>199750.78</v>
+        <v>195915.96</v>
       </c>
       <c r="N21" s="1">
-        <v>200013.79</v>
+        <v>197000.89</v>
       </c>
       <c r="O21" s="1">
-        <v>0.48</v>
+        <v>0.42</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
         <v>89</v>
       </c>
       <c r="B22" t="s">
         <v>90</v>
       </c>
       <c r="C22" s="1">
         <v>160000.0</v>
       </c>
       <c r="D22" s="1">
-        <v>99.59584541</v>
+        <v>97.18837303</v>
       </c>
       <c r="E22" s="1">
         <v>99.799</v>
       </c>
       <c r="F22" t="s">
         <v>8</v>
       </c>
       <c r="G22">
         <v>1.0</v>
       </c>
       <c r="H22" s="1">
         <v>159678.4</v>
       </c>
       <c r="I22" s="1">
-        <v>1099.61</v>
+        <v>-2067.41</v>
       </c>
       <c r="J22" s="1">
-        <v>0.68864041723865</v>
+        <v>-1.294733664666</v>
       </c>
       <c r="K22">
         <v>0.0</v>
       </c>
       <c r="L22" t="s">
         <v>91</v>
       </c>
       <c r="M22" s="1">
-        <v>159353.35</v>
+        <v>155501.4</v>
       </c>
       <c r="N22" s="1">
-        <v>160778.01</v>
+        <v>157610.99</v>
       </c>
       <c r="O22" s="1">
-        <v>0.39</v>
+        <v>0.33</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
         <v>92</v>
       </c>
       <c r="B23" t="s">
         <v>93</v>
       </c>
       <c r="C23" s="1">
         <v>200000.0</v>
       </c>
       <c r="D23" s="1">
-        <v>95.42850562</v>
+        <v>94.0490656</v>
       </c>
       <c r="E23" s="1">
         <v>96.246745</v>
       </c>
       <c r="F23" t="s">
         <v>8</v>
       </c>
       <c r="G23">
         <v>1.0</v>
       </c>
       <c r="H23" s="1">
         <v>192493.49</v>
       </c>
       <c r="I23" s="1">
-        <v>-865.93</v>
+        <v>-3453.58</v>
       </c>
       <c r="J23" s="1">
-        <v>-0.44984897930834</v>
+        <v>-1.7941282066214</v>
       </c>
       <c r="K23">
         <v>0.0</v>
       </c>
       <c r="L23">
-        <v>770.55</v>
+        <v>941.78</v>
       </c>
       <c r="M23" s="1">
-        <v>190857.01</v>
+        <v>188098.13</v>
       </c>
       <c r="N23" s="1">
-        <v>191627.56</v>
+        <v>189039.91</v>
       </c>
       <c r="O23" s="1">
-        <v>0.46</v>
+        <v>0.4</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
         <v>94</v>
       </c>
       <c r="B24" t="s">
         <v>95</v>
       </c>
       <c r="C24" s="1">
         <v>100000.0</v>
       </c>
       <c r="D24" s="1">
-        <v>98.33844125</v>
+        <v>97.63706913</v>
       </c>
       <c r="E24" s="1">
         <v>96.98237</v>
       </c>
       <c r="F24" t="s">
         <v>8</v>
       </c>
       <c r="G24">
         <v>1.0</v>
       </c>
       <c r="H24" s="1">
         <v>96982.37</v>
       </c>
       <c r="I24" s="1">
-        <v>2052.65</v>
+        <v>1505.38</v>
       </c>
       <c r="J24" s="1">
-        <v>2.1165187033478</v>
+        <v>1.5522202643635</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
       <c r="L24">
-        <v>696.58</v>
+        <v>850.68</v>
       </c>
       <c r="M24" s="1">
-        <v>98338.44</v>
+        <v>97637.07</v>
       </c>
       <c r="N24" s="1">
-        <v>99035.02</v>
+        <v>98487.75</v>
       </c>
       <c r="O24" s="1">
-        <v>0.24</v>
+        <v>0.21</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
         <v>96</v>
       </c>
       <c r="B25" t="s">
         <v>97</v>
       </c>
       <c r="C25" s="1">
         <v>300000.0</v>
       </c>
       <c r="D25" s="1">
-        <v>98.75526732</v>
+        <v>98.82222539</v>
       </c>
       <c r="E25" s="1">
         <v>96.18004</v>
       </c>
       <c r="F25" t="s">
         <v>8</v>
       </c>
       <c r="G25">
         <v>1.0</v>
       </c>
       <c r="H25" s="1">
         <v>288540.12</v>
       </c>
       <c r="I25" s="1">
-        <v>8028.97</v>
+        <v>8353.13</v>
       </c>
       <c r="J25" s="1">
-        <v>2.782618236937</v>
+        <v>2.8949630990657</v>
       </c>
       <c r="K25">
         <v>0.0</v>
       </c>
       <c r="L25">
-        <v>303.29</v>
+        <v>426.58</v>
       </c>
       <c r="M25" s="1">
-        <v>296265.8</v>
+        <v>296466.67</v>
       </c>
       <c r="N25" s="1">
-        <v>296569.09</v>
+        <v>296893.25</v>
       </c>
       <c r="O25" s="1">
-        <v>0.72</v>
+        <v>0.63</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
         <v>98</v>
       </c>
       <c r="B26" t="s">
         <v>99</v>
       </c>
       <c r="C26" s="1">
         <v>300000.0</v>
       </c>
       <c r="D26" s="1">
-        <v>102.37692111</v>
+        <v>100.48706072</v>
       </c>
       <c r="E26" s="1">
         <v>104.945653</v>
       </c>
       <c r="F26" t="s">
         <v>8</v>
       </c>
       <c r="G26">
         <v>1.0</v>
       </c>
       <c r="H26" s="1">
         <v>314836.96</v>
       </c>
       <c r="I26" s="1">
-        <v>722.57</v>
+        <v>-3508.65</v>
       </c>
       <c r="J26" s="1">
-        <v>0.22950609102565</v>
+        <v>-1.1144339597232</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26" t="s">
         <v>100</v>
       </c>
       <c r="M26" s="1">
-        <v>307130.76</v>
+        <v>301461.19</v>
       </c>
       <c r="N26" s="1">
-        <v>315559.53</v>
+        <v>311328.31</v>
       </c>
       <c r="O26" s="1">
-        <v>0.77</v>
+        <v>0.66</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
         <v>101</v>
       </c>
       <c r="B27" t="s">
         <v>102</v>
       </c>
       <c r="C27" s="1">
-        <v>100000.0</v>
+        <v>413000.0</v>
       </c>
       <c r="D27" s="1">
-        <v>96.18889366</v>
+        <v>99.39554387</v>
       </c>
       <c r="E27" s="1">
-        <v>92.84792</v>
+        <v>99.757</v>
       </c>
       <c r="F27" t="s">
         <v>8</v>
       </c>
       <c r="G27">
         <v>1.0</v>
       </c>
       <c r="H27" s="1">
-        <v>92847.92</v>
+        <v>411996.41</v>
       </c>
       <c r="I27" s="1">
-        <v>3373.58</v>
+        <v>-1410.78</v>
       </c>
       <c r="J27" s="1">
-        <v>3.6334470389859</v>
+        <v>-0.34242531385164</v>
       </c>
       <c r="K27">
         <v>0.0</v>
       </c>
       <c r="L27">
-        <v>32.6</v>
+        <v>82.03</v>
       </c>
       <c r="M27" s="1">
-        <v>96188.9</v>
+        <v>410503.6</v>
       </c>
       <c r="N27" s="1">
-        <v>96221.5</v>
+        <v>410585.63</v>
       </c>
       <c r="O27" s="1">
-        <v>0.23</v>
+        <v>0.87</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
         <v>103</v>
       </c>
       <c r="B28" t="s">
         <v>104</v>
       </c>
       <c r="C28" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D28" s="1">
-        <v>94.84342812</v>
+        <v>95.50001482</v>
       </c>
       <c r="E28" s="1">
-        <v>91.485975</v>
+        <v>92.84792</v>
       </c>
       <c r="F28" t="s">
         <v>8</v>
       </c>
       <c r="G28">
         <v>1.0</v>
       </c>
       <c r="H28" s="1">
-        <v>182971.95</v>
+        <v>92847.92</v>
       </c>
       <c r="I28" s="1">
-        <v>7016.28</v>
+        <v>2698.4</v>
       </c>
       <c r="J28" s="1">
-        <v>3.8346205524945</v>
+        <v>2.9062578892451</v>
       </c>
       <c r="K28">
         <v>0.0</v>
       </c>
       <c r="L28">
-        <v>301.37</v>
+        <v>46.3</v>
       </c>
       <c r="M28" s="1">
-        <v>189686.86</v>
+        <v>95500.02</v>
       </c>
       <c r="N28" s="1">
-        <v>189988.23</v>
+        <v>95546.32</v>
       </c>
       <c r="O28" s="1">
-        <v>0.46</v>
+        <v>0.2</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
         <v>105</v>
       </c>
       <c r="B29" t="s">
         <v>106</v>
       </c>
       <c r="C29" s="1">
-        <v>400000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D29" s="1">
-        <v>101.44705492</v>
+        <v>93.72883385</v>
       </c>
       <c r="E29" s="1">
-        <v>103.254563</v>
+        <v>91.485975</v>
       </c>
       <c r="F29" t="s">
         <v>8</v>
       </c>
       <c r="G29">
         <v>1.0</v>
       </c>
       <c r="H29" s="1">
-        <v>413018.25</v>
+        <v>182971.95</v>
       </c>
       <c r="I29" s="1">
-        <v>2934.35</v>
+        <v>4855.58</v>
       </c>
       <c r="J29" s="1">
-        <v>0.71046497340009</v>
+        <v>2.6537291644976</v>
       </c>
       <c r="K29">
         <v>0.0</v>
       </c>
-      <c r="L29" t="s">
-        <v>107</v>
+      <c r="L29">
+        <v>369.86</v>
       </c>
       <c r="M29" s="1">
-        <v>405788.22</v>
+        <v>187457.67</v>
       </c>
       <c r="N29" s="1">
-        <v>415952.6</v>
+        <v>187827.53</v>
       </c>
       <c r="O29" s="1">
-        <v>1.01</v>
+        <v>0.4</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
+        <v>107</v>
+      </c>
+      <c r="B30" t="s">
         <v>108</v>
       </c>
-      <c r="B30" t="s">
+      <c r="C30" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="D30" s="1">
+        <v>99.39890805</v>
+      </c>
+      <c r="E30" s="1">
+        <v>103.290392</v>
+      </c>
+      <c r="F30" t="s">
+        <v>8</v>
+      </c>
+      <c r="G30">
+        <v>1.0</v>
+      </c>
+      <c r="H30" s="1">
+        <v>516451.96</v>
+      </c>
+      <c r="I30" s="1">
+        <v>-4354.68</v>
+      </c>
+      <c r="J30" s="1">
+        <v>-0.8431916881485</v>
+      </c>
+      <c r="K30">
+        <v>0.0</v>
+      </c>
+      <c r="L30" t="s">
         <v>109</v>
       </c>
-      <c r="C30" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M30" s="1">
-        <v>597262.14</v>
+        <v>496994.54</v>
       </c>
       <c r="N30" s="1">
-        <v>605861.46</v>
+        <v>512097.28</v>
       </c>
       <c r="O30" s="1">
-        <v>1.47</v>
+        <v>1.08</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
+        <v>110</v>
+      </c>
+      <c r="B31" t="s">
         <v>111</v>
       </c>
-      <c r="B31" t="s">
+      <c r="C31" s="1">
+        <v>1000000.0</v>
+      </c>
+      <c r="D31" s="1">
+        <v>97.29010241</v>
+      </c>
+      <c r="E31" s="1">
+        <v>99.867094</v>
+      </c>
+      <c r="F31" t="s">
+        <v>8</v>
+      </c>
+      <c r="G31">
+        <v>1.0</v>
+      </c>
+      <c r="H31" s="1">
+        <v>998670.94</v>
+      </c>
+      <c r="I31" s="1">
+        <v>-6814.44</v>
+      </c>
+      <c r="J31" s="1">
+        <v>-0.68235088526757</v>
+      </c>
+      <c r="K31">
+        <v>0.0</v>
+      </c>
+      <c r="L31" t="s">
         <v>112</v>
       </c>
-      <c r="C31" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M31" s="1">
-        <v>398208.84</v>
+        <v>972901.02</v>
       </c>
       <c r="N31" s="1">
-        <v>400707.47</v>
+        <v>991856.5</v>
       </c>
       <c r="O31" s="1">
-        <v>0.97</v>
+        <v>2.09</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
+        <v>113</v>
+      </c>
+      <c r="B32" t="s">
         <v>114</v>
       </c>
-      <c r="B32" t="s">
+      <c r="C32" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="D32" s="1">
+        <v>99.652189</v>
+      </c>
+      <c r="E32" s="1">
+        <v>98.199808</v>
+      </c>
+      <c r="F32" t="s">
+        <v>8</v>
+      </c>
+      <c r="G32">
+        <v>1.0</v>
+      </c>
+      <c r="H32" s="1">
+        <v>392799.23</v>
+      </c>
+      <c r="I32" s="1">
+        <v>8856.1</v>
+      </c>
+      <c r="J32" s="1">
+        <v>2.2546123626566</v>
+      </c>
+      <c r="K32">
+        <v>0.0</v>
+      </c>
+      <c r="L32" t="s">
         <v>115</v>
       </c>
-      <c r="C32" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M32" s="1">
-        <v>97354.52</v>
+        <v>398608.75</v>
       </c>
       <c r="N32" s="1">
-        <v>97602.12</v>
+        <v>401655.33</v>
       </c>
       <c r="O32" s="1">
-        <v>0.24</v>
+        <v>0.85</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
         <v>116</v>
       </c>
       <c r="B33" t="s">
         <v>117</v>
       </c>
       <c r="C33" s="1">
-        <v>400000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D33" s="1">
-        <v>102.81478014</v>
+        <v>96.93177144</v>
       </c>
       <c r="E33" s="1">
-        <v>105.575358</v>
+        <v>96.0814</v>
       </c>
       <c r="F33" t="s">
         <v>8</v>
       </c>
       <c r="G33">
         <v>1.0</v>
       </c>
       <c r="H33" s="1">
-        <v>422301.43</v>
+        <v>96081.4</v>
       </c>
       <c r="I33" s="1">
-        <v>-1587.51</v>
+        <v>1149.34</v>
       </c>
       <c r="J33" s="1">
-        <v>-0.37591868916949</v>
+        <v>1.1962148761363</v>
       </c>
       <c r="K33">
         <v>0.0</v>
       </c>
-      <c r="L33" t="s">
-        <v>118</v>
+      <c r="L33">
+        <v>298.97</v>
       </c>
       <c r="M33" s="1">
-        <v>411259.13</v>
+        <v>96931.77</v>
       </c>
       <c r="N33" s="1">
-        <v>420713.92</v>
+        <v>97230.74</v>
       </c>
       <c r="O33" s="1">
-        <v>1.02</v>
+        <v>0.2</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
+        <v>118</v>
+      </c>
+      <c r="B34" t="s">
         <v>119</v>
       </c>
-      <c r="B34" t="s">
+      <c r="C34" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="D34" s="1">
+        <v>100.75530401</v>
+      </c>
+      <c r="E34" s="1">
+        <v>105.371746</v>
+      </c>
+      <c r="F34" t="s">
+        <v>8</v>
+      </c>
+      <c r="G34">
+        <v>1.0</v>
+      </c>
+      <c r="H34" s="1">
+        <v>526858.73</v>
+      </c>
+      <c r="I34" s="1">
+        <v>-8780.84</v>
+      </c>
+      <c r="J34" s="1">
+        <v>-1.6666403155168</v>
+      </c>
+      <c r="K34">
+        <v>0.0</v>
+      </c>
+      <c r="L34" t="s">
         <v>120</v>
       </c>
-      <c r="C34" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M34" s="1">
-        <v>102820.06</v>
+        <v>503776.52</v>
       </c>
       <c r="N34" s="1">
-        <v>105336.16</v>
+        <v>518077.89</v>
       </c>
       <c r="O34" s="1">
-        <v>0.26</v>
+        <v>1.09</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
+        <v>121</v>
+      </c>
+      <c r="B35" t="s">
         <v>122</v>
       </c>
-      <c r="B35" t="s">
+      <c r="C35" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="D35" s="1">
+        <v>101.24027603</v>
+      </c>
+      <c r="E35" s="1">
+        <v>105.72405</v>
+      </c>
+      <c r="F35" t="s">
+        <v>8</v>
+      </c>
+      <c r="G35">
+        <v>1.0</v>
+      </c>
+      <c r="H35" s="1">
+        <v>105724.05</v>
+      </c>
+      <c r="I35" s="1">
+        <v>-1436.86</v>
+      </c>
+      <c r="J35" s="1">
+        <v>-1.359066361911</v>
+      </c>
+      <c r="K35">
+        <v>0.0</v>
+      </c>
+      <c r="L35" t="s">
         <v>123</v>
       </c>
-      <c r="C35" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M35" s="1">
-        <v>413611.13</v>
+        <v>101240.27</v>
       </c>
       <c r="N35" s="1">
-        <v>424348.2</v>
+        <v>104287.19</v>
       </c>
       <c r="O35" s="1">
-        <v>1.03</v>
+        <v>0.22</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
+        <v>124</v>
+      </c>
+      <c r="B36" t="s">
         <v>125</v>
       </c>
-      <c r="B36" t="s">
+      <c r="C36" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="D36" s="1">
+        <v>101.57385429</v>
+      </c>
+      <c r="E36" s="1">
+        <v>102.534722</v>
+      </c>
+      <c r="F36" t="s">
+        <v>8</v>
+      </c>
+      <c r="G36">
+        <v>1.0</v>
+      </c>
+      <c r="H36" s="1">
+        <v>512673.61</v>
+      </c>
+      <c r="I36" s="1">
+        <v>11448.51</v>
+      </c>
+      <c r="J36" s="1">
+        <v>2.2330991446975</v>
+      </c>
+      <c r="K36">
+        <v>0.0</v>
+      </c>
+      <c r="L36" t="s">
         <v>126</v>
       </c>
-      <c r="C36" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M36" s="1">
-        <v>304513.76</v>
+        <v>507869.27</v>
       </c>
       <c r="N36" s="1">
-        <v>307161.5</v>
+        <v>524122.12</v>
       </c>
       <c r="O36" s="1">
-        <v>0.74</v>
+        <v>1.1</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
+        <v>127</v>
+      </c>
+      <c r="B37" t="s">
         <v>128</v>
       </c>
-      <c r="B37" t="s">
+      <c r="C37" s="1">
+        <v>310000.0</v>
+      </c>
+      <c r="D37" s="1">
+        <v>96.3179904</v>
+      </c>
+      <c r="E37" s="1">
+        <v>99.333</v>
+      </c>
+      <c r="F37" t="s">
+        <v>8</v>
+      </c>
+      <c r="G37">
+        <v>1.0</v>
+      </c>
+      <c r="H37" s="1">
+        <v>307932.3</v>
+      </c>
+      <c r="I37" s="1">
+        <v>-5159.41</v>
+      </c>
+      <c r="J37" s="1">
+        <v>-1.6755014007949</v>
+      </c>
+      <c r="K37">
+        <v>0.0</v>
+      </c>
+      <c r="L37" t="s">
         <v>129</v>
       </c>
-      <c r="C37" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M37" s="1">
-        <v>382923.78</v>
+        <v>298585.77</v>
       </c>
       <c r="N37" s="1">
-        <v>393379.26</v>
+        <v>302772.89</v>
       </c>
       <c r="O37" s="1">
-        <v>0.95</v>
+        <v>0.64</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
+        <v>130</v>
+      </c>
+      <c r="B38" t="s">
         <v>131</v>
       </c>
-      <c r="B38" t="s">
+      <c r="C38" s="1">
+        <v>355000.0</v>
+      </c>
+      <c r="D38" s="1">
+        <v>105.49968557</v>
+      </c>
+      <c r="E38" s="1">
+        <v>107.865242</v>
+      </c>
+      <c r="F38" t="s">
+        <v>8</v>
+      </c>
+      <c r="G38">
+        <v>1.0</v>
+      </c>
+      <c r="H38" s="1">
+        <v>382921.61</v>
+      </c>
+      <c r="I38" s="1">
+        <v>4489.26</v>
+      </c>
+      <c r="J38" s="1">
+        <v>1.1723705016283</v>
+      </c>
+      <c r="K38">
+        <v>0.0</v>
+      </c>
+      <c r="L38" t="s">
         <v>132</v>
       </c>
-      <c r="C38" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M38" s="1">
-        <v>286908.96</v>
+        <v>374523.88</v>
       </c>
       <c r="N38" s="1">
-        <v>290141.15</v>
+        <v>387410.87</v>
       </c>
       <c r="O38" s="1">
-        <v>0.7</v>
+        <v>0.82</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
+        <v>133</v>
+      </c>
+      <c r="B39" t="s">
         <v>134</v>
       </c>
-      <c r="B39" t="s">
+      <c r="C39" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="D39" s="1">
+        <v>93.8880259</v>
+      </c>
+      <c r="E39" s="1">
+        <v>93.44648</v>
+      </c>
+      <c r="F39" t="s">
+        <v>8</v>
+      </c>
+      <c r="G39">
+        <v>1.0</v>
+      </c>
+      <c r="H39" s="1">
+        <v>280339.44</v>
+      </c>
+      <c r="I39" s="1">
+        <v>5121.9</v>
+      </c>
+      <c r="J39" s="1">
+        <v>1.8270351114349</v>
+      </c>
+      <c r="K39">
+        <v>0.0</v>
+      </c>
+      <c r="L39" t="s">
         <v>135</v>
       </c>
-      <c r="C39" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M39" s="1">
-        <v>398270.12</v>
+        <v>281664.08</v>
       </c>
       <c r="N39" s="1">
-        <v>410322.2</v>
+        <v>285461.34</v>
       </c>
       <c r="O39" s="1">
-        <v>0.99</v>
+        <v>0.6</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
+        <v>136</v>
+      </c>
+      <c r="B40" t="s">
         <v>137</v>
       </c>
-      <c r="B40" t="s">
+      <c r="C40" s="1">
+        <v>494000.0</v>
+      </c>
+      <c r="D40" s="1">
+        <v>98.68520826</v>
+      </c>
+      <c r="E40" s="1">
+        <v>101.132352</v>
+      </c>
+      <c r="F40" t="s">
+        <v>8</v>
+      </c>
+      <c r="G40">
+        <v>1.0</v>
+      </c>
+      <c r="H40" s="1">
+        <v>499593.82</v>
+      </c>
+      <c r="I40" s="1">
+        <v>5475.18</v>
+      </c>
+      <c r="J40" s="1">
+        <v>1.0959262866782</v>
+      </c>
+      <c r="K40">
+        <v>0.0</v>
+      </c>
+      <c r="L40" t="s">
         <v>138</v>
       </c>
-      <c r="C40" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M40" s="1">
-        <v>298858.82</v>
+        <v>487504.93</v>
       </c>
       <c r="N40" s="1">
-        <v>305662.41</v>
+        <v>505069.0</v>
       </c>
       <c r="O40" s="1">
-        <v>0.74</v>
+        <v>1.06</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
+        <v>139</v>
+      </c>
+      <c r="B41" t="s">
         <v>140</v>
       </c>
-      <c r="B41" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C41" s="1">
-        <v>500000.0</v>
+        <v>305000.0</v>
       </c>
       <c r="D41" s="1">
-        <v>105.42226214</v>
+        <v>96.562</v>
       </c>
       <c r="E41" s="1">
-        <v>103.854754</v>
+        <v>101.542662</v>
       </c>
       <c r="F41" t="s">
         <v>8</v>
       </c>
       <c r="G41">
         <v>1.0</v>
       </c>
       <c r="H41" s="1">
-        <v>519273.77</v>
+        <v>309705.12</v>
       </c>
       <c r="I41" s="1">
-        <v>11972.81</v>
+        <v>-14441.47</v>
       </c>
       <c r="J41" s="1">
-        <v>2.3056835703448</v>
+        <v>-4.6629742511199</v>
       </c>
       <c r="K41">
         <v>0.0</v>
       </c>
-      <c r="L41" t="s">
-        <v>142</v>
+      <c r="L41">
+        <v>749.55</v>
       </c>
       <c r="M41" s="1">
-        <v>527111.31</v>
+        <v>294514.1</v>
       </c>
       <c r="N41" s="1">
-        <v>531246.58</v>
+        <v>295263.65</v>
       </c>
       <c r="O41" s="1">
-        <v>1.29</v>
+        <v>0.62</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
+        <v>141</v>
+      </c>
+      <c r="B42" t="s">
+        <v>142</v>
+      </c>
+      <c r="C42" s="1">
+        <v>800000.0</v>
+      </c>
+      <c r="D42" s="1">
+        <v>102.64695451</v>
+      </c>
+      <c r="E42" s="1">
+        <v>104.38516</v>
+      </c>
+      <c r="F42" t="s">
+        <v>8</v>
+      </c>
+      <c r="G42">
+        <v>1.0</v>
+      </c>
+      <c r="H42" s="1">
+        <v>835081.28</v>
+      </c>
+      <c r="I42" s="1">
+        <v>-2494.69</v>
+      </c>
+      <c r="J42" s="1">
+        <v>-0.29873619008679</v>
+      </c>
+      <c r="K42">
+        <v>0.0</v>
+      </c>
+      <c r="L42" t="s">
         <v>143</v>
       </c>
-      <c r="B42" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M42" s="1">
-        <v>101286.02</v>
+        <v>821175.63</v>
       </c>
       <c r="N42" s="1">
-        <v>102899.25</v>
+        <v>832586.59</v>
       </c>
       <c r="O42" s="1">
-        <v>0.25</v>
+        <v>1.75</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
+        <v>144</v>
+      </c>
+      <c r="B43" t="s">
+        <v>145</v>
+      </c>
+      <c r="C43" s="1">
+        <v>101000.0</v>
+      </c>
+      <c r="D43" s="1">
+        <v>98.58221533</v>
+      </c>
+      <c r="E43" s="1">
+        <v>99.824</v>
+      </c>
+      <c r="F43" t="s">
+        <v>8</v>
+      </c>
+      <c r="G43">
+        <v>1.0</v>
+      </c>
+      <c r="H43" s="1">
+        <v>100822.24</v>
+      </c>
+      <c r="I43" s="1">
+        <v>739.51</v>
+      </c>
+      <c r="J43" s="1">
+        <v>0.73347904192567</v>
+      </c>
+      <c r="K43">
+        <v>0.0</v>
+      </c>
+      <c r="L43" t="s">
         <v>146</v>
       </c>
-      <c r="B43" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M43" s="1">
-        <v>299505.88</v>
+        <v>99568.04</v>
       </c>
       <c r="N43" s="1">
-        <v>301879.17</v>
+        <v>101561.75</v>
       </c>
       <c r="O43" s="1">
-        <v>0.73</v>
+        <v>0.21</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="B44" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
       <c r="C44" s="1">
         <v>100000.0</v>
       </c>
       <c r="D44" s="1">
-        <v>108.51713808</v>
+        <v>106.13799858</v>
       </c>
       <c r="E44" s="1">
         <v>110.72922</v>
       </c>
       <c r="F44" t="s">
         <v>8</v>
       </c>
       <c r="G44">
         <v>1.0</v>
       </c>
       <c r="H44" s="1">
         <v>110729.22</v>
       </c>
       <c r="I44" s="1">
-        <v>-1004.55</v>
+        <v>-2647.39</v>
       </c>
       <c r="J44" s="1">
-        <v>-0.90721310960196</v>
+        <v>-2.3908684627238</v>
       </c>
       <c r="K44">
         <v>0.0</v>
       </c>
       <c r="L44" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="M44" s="1">
-        <v>108517.14</v>
+        <v>106137.99</v>
       </c>
       <c r="N44" s="1">
-        <v>109724.67</v>
+        <v>108081.83</v>
       </c>
       <c r="O44" s="1">
-        <v>0.27</v>
+        <v>0.23</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="B45" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="C45" s="1">
         <v>100000.0</v>
       </c>
       <c r="D45" s="1">
-        <v>100.38745231</v>
+        <v>100.17118736</v>
       </c>
       <c r="E45" s="1">
         <v>101.31079</v>
       </c>
       <c r="F45" t="s">
         <v>8</v>
       </c>
       <c r="G45">
         <v>1.0</v>
       </c>
       <c r="H45" s="1">
         <v>101310.79</v>
       </c>
       <c r="I45" s="1">
-        <v>252.0</v>
+        <v>446.7</v>
       </c>
       <c r="J45" s="1">
-        <v>0.24873954689328</v>
+        <v>0.44092045871916</v>
       </c>
       <c r="K45">
         <v>0.0</v>
       </c>
       <c r="L45" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="M45" s="1">
-        <v>100387.45</v>
+        <v>100171.19</v>
       </c>
       <c r="N45" s="1">
-        <v>101562.79</v>
+        <v>101757.49</v>
       </c>
       <c r="O45" s="1">
-        <v>0.25</v>
+        <v>0.21</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
+        <v>153</v>
+      </c>
+      <c r="B46" t="s">
+        <v>154</v>
+      </c>
+      <c r="C46" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="D46" s="1">
+        <v>92.01326074</v>
+      </c>
+      <c r="E46" s="1">
+        <v>93.11093</v>
+      </c>
+      <c r="F46" t="s">
+        <v>8</v>
+      </c>
+      <c r="G46">
+        <v>1.0</v>
+      </c>
+      <c r="H46" s="1">
+        <v>465554.65</v>
+      </c>
+      <c r="I46" s="1">
+        <v>1141.79</v>
+      </c>
+      <c r="J46" s="1">
+        <v>0.24525369900183</v>
+      </c>
+      <c r="K46">
+        <v>0.0</v>
+      </c>
+      <c r="L46" t="s">
         <v>155</v>
       </c>
-      <c r="B46" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M46" s="1">
-        <v>376888.15</v>
+        <v>460066.3</v>
       </c>
       <c r="N46" s="1">
-        <v>381096.37</v>
+        <v>466696.44</v>
       </c>
       <c r="O46" s="1">
-        <v>0.92</v>
+        <v>0.98</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
       <c r="B47" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="C47" s="1">
         <v>300000.0</v>
       </c>
       <c r="D47" s="1">
-        <v>100.18546029</v>
+        <v>97.29412865</v>
       </c>
       <c r="E47" s="1">
         <v>99.977263</v>
       </c>
       <c r="F47" t="s">
         <v>8</v>
       </c>
       <c r="G47">
         <v>1.0</v>
       </c>
       <c r="H47" s="1">
         <v>299931.79</v>
       </c>
       <c r="I47" s="1">
-        <v>1084.86</v>
+        <v>-5945.29</v>
       </c>
       <c r="J47" s="1">
-        <v>0.36170223903241</v>
+        <v>-1.9822140227283</v>
       </c>
       <c r="K47">
         <v>0.0</v>
       </c>
-      <c r="L47">
-        <v>460.27</v>
+      <c r="L47" t="s">
+        <v>158</v>
       </c>
       <c r="M47" s="1">
-        <v>300556.38</v>
+        <v>291882.39</v>
       </c>
       <c r="N47" s="1">
-        <v>301016.65</v>
+        <v>293986.5</v>
       </c>
       <c r="O47" s="1">
-        <v>0.73</v>
+        <v>0.62</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
+        <v>159</v>
+      </c>
+      <c r="B48" t="s">
         <v>160</v>
       </c>
-      <c r="B48" t="s">
+      <c r="C48" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="D48" s="1">
+        <v>98.33699716</v>
+      </c>
+      <c r="E48" s="1">
+        <v>101.98272</v>
+      </c>
+      <c r="F48" t="s">
+        <v>8</v>
+      </c>
+      <c r="G48">
+        <v>1.0</v>
+      </c>
+      <c r="H48" s="1">
+        <v>407930.88</v>
+      </c>
+      <c r="I48" s="1">
+        <v>-2422.62</v>
+      </c>
+      <c r="J48" s="1">
+        <v>-0.59388002202726</v>
+      </c>
+      <c r="K48">
+        <v>0.0</v>
+      </c>
+      <c r="L48" t="s">
         <v>161</v>
       </c>
-      <c r="C48" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M48" s="1">
-        <v>101385.25</v>
+        <v>393347.99</v>
       </c>
       <c r="N48" s="1">
-        <v>103860.25</v>
+        <v>405508.26</v>
       </c>
       <c r="O48" s="1">
-        <v>0.25</v>
+        <v>0.85</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
+        <v>162</v>
+      </c>
+      <c r="B49" t="s">
         <v>163</v>
-      </c>
-[...1 lines deleted...]
-        <v>164</v>
       </c>
       <c r="C49" s="1">
         <v>300000.0</v>
       </c>
       <c r="D49" s="1">
-        <v>105.24574026</v>
+        <v>103.44252139</v>
       </c>
       <c r="E49" s="1">
         <v>110.511247</v>
       </c>
       <c r="F49" t="s">
         <v>8</v>
       </c>
       <c r="G49">
         <v>1.0</v>
       </c>
       <c r="H49" s="1">
         <v>331533.74</v>
       </c>
       <c r="I49" s="1">
-        <v>-2160.9</v>
+        <v>-21163.03</v>
       </c>
       <c r="J49" s="1">
-        <v>-0.65178886468689</v>
+        <v>-6.3833714179438</v>
       </c>
       <c r="K49">
         <v>0.0</v>
       </c>
-      <c r="L49" t="s">
-        <v>165</v>
+      <c r="L49">
+        <v>43.15</v>
       </c>
       <c r="M49" s="1">
-        <v>315737.22</v>
+        <v>310327.56</v>
       </c>
       <c r="N49" s="1">
-        <v>329372.84</v>
+        <v>310370.71</v>
       </c>
       <c r="O49" s="1">
-        <v>0.8</v>
+        <v>0.65</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
-        <v>166</v>
+        <v>164</v>
       </c>
       <c r="B50" t="s">
-        <v>167</v>
+        <v>165</v>
       </c>
       <c r="C50" s="1">
         <v>100000.0</v>
       </c>
       <c r="D50" s="1">
-        <v>101.64457101</v>
+        <v>99.36789643</v>
       </c>
       <c r="E50" s="1">
         <v>104.05285</v>
       </c>
       <c r="F50" t="s">
         <v>8</v>
       </c>
       <c r="G50">
         <v>1.0</v>
       </c>
       <c r="H50" s="1">
         <v>104052.85</v>
       </c>
       <c r="I50" s="1">
-        <v>384.19</v>
+        <v>-1430.16</v>
       </c>
       <c r="J50" s="1">
-        <v>0.36922583091189</v>
+        <v>-1.3744553849318</v>
       </c>
       <c r="K50">
         <v>0.0</v>
       </c>
       <c r="L50" t="s">
-        <v>168</v>
+        <v>166</v>
       </c>
       <c r="M50" s="1">
-        <v>101644.57</v>
+        <v>99367.9</v>
       </c>
       <c r="N50" s="1">
-        <v>104437.04</v>
+        <v>102622.69</v>
       </c>
       <c r="O50" s="1">
-        <v>0.25</v>
+        <v>0.22</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
-        <v>169</v>
+        <v>167</v>
       </c>
       <c r="B51" t="s">
-        <v>170</v>
+        <v>168</v>
       </c>
       <c r="C51" s="1">
         <v>200000.0</v>
       </c>
       <c r="D51" s="1">
-        <v>100.85608904</v>
+        <v>98.17671761</v>
       </c>
       <c r="E51" s="1">
         <v>103.191215</v>
       </c>
       <c r="F51" t="s">
         <v>8</v>
       </c>
       <c r="G51">
         <v>1.0</v>
       </c>
       <c r="H51" s="1">
         <v>206382.43</v>
       </c>
       <c r="I51" s="1">
-        <v>1328.38</v>
+        <v>-3037.21</v>
       </c>
       <c r="J51" s="1">
-        <v>0.64364975254919</v>
+        <v>-1.471641747798</v>
       </c>
       <c r="K51">
         <v>0.0</v>
       </c>
       <c r="L51" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="M51" s="1">
-        <v>201712.18</v>
+        <v>196353.44</v>
       </c>
       <c r="N51" s="1">
-        <v>207710.81</v>
+        <v>203345.22</v>
       </c>
       <c r="O51" s="1">
-        <v>0.5</v>
+        <v>0.43</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
+        <v>170</v>
+      </c>
+      <c r="B52" t="s">
+        <v>171</v>
+      </c>
+      <c r="C52" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="D52" s="1">
+        <v>96.92684628</v>
+      </c>
+      <c r="E52" s="1">
+        <v>99.92378</v>
+      </c>
+      <c r="F52" t="s">
+        <v>8</v>
+      </c>
+      <c r="G52">
+        <v>1.0</v>
+      </c>
+      <c r="H52" s="1">
+        <v>599542.68</v>
+      </c>
+      <c r="I52" s="1">
+        <v>-8047.2</v>
+      </c>
+      <c r="J52" s="1">
+        <v>-1.3422230424029</v>
+      </c>
+      <c r="K52">
+        <v>0.0</v>
+      </c>
+      <c r="L52" t="s">
         <v>172</v>
       </c>
-      <c r="B52" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M52" s="1">
-        <v>494788.59</v>
+        <v>581561.08</v>
       </c>
       <c r="N52" s="1">
-        <v>500504.81</v>
+        <v>591495.48</v>
       </c>
       <c r="O52" s="1">
-        <v>1.21</v>
+        <v>1.25</v>
       </c>
       <c r="P52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="B53" t="s">
-        <v>176</v>
+        <v>174</v>
       </c>
       <c r="C53" s="1">
         <v>200000.0</v>
       </c>
       <c r="D53" s="1">
-        <v>88.79884469</v>
+        <v>85.92973556</v>
       </c>
       <c r="E53" s="1">
         <v>87.8623</v>
       </c>
       <c r="F53" t="s">
         <v>8</v>
       </c>
       <c r="G53">
         <v>1.0</v>
       </c>
       <c r="H53" s="1">
         <v>175724.6</v>
       </c>
       <c r="I53" s="1">
-        <v>2736.1</v>
+        <v>-2693.9</v>
       </c>
       <c r="J53" s="1">
-        <v>1.5570386843959</v>
+        <v>-1.5330238338855</v>
       </c>
       <c r="K53">
         <v>0.0</v>
       </c>
-      <c r="L53">
-        <v>863.01</v>
+      <c r="L53" t="s">
+        <v>175</v>
       </c>
       <c r="M53" s="1">
-        <v>177597.69</v>
+        <v>171859.47</v>
       </c>
       <c r="N53" s="1">
-        <v>178460.7</v>
+        <v>173030.7</v>
       </c>
       <c r="O53" s="1">
-        <v>0.43</v>
+        <v>0.36</v>
       </c>
       <c r="P53">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
+        <v>176</v>
+      </c>
+      <c r="B54" t="s">
         <v>177</v>
-      </c>
-[...1 lines deleted...]
-        <v>178</v>
       </c>
       <c r="C54" s="1">
         <v>100000.0</v>
       </c>
       <c r="D54" s="1">
-        <v>98.17811865</v>
+        <v>95.51461333</v>
       </c>
       <c r="E54" s="1">
         <v>98.434</v>
       </c>
       <c r="F54" t="s">
         <v>8</v>
       </c>
       <c r="G54">
         <v>1.0</v>
       </c>
       <c r="H54" s="1">
         <v>98434.0</v>
       </c>
       <c r="I54" s="1">
-        <v>2048.23</v>
+        <v>-118.7</v>
       </c>
       <c r="J54" s="1">
-        <v>2.0808155718553</v>
+        <v>-0.1205884145722</v>
       </c>
       <c r="K54">
         <v>0.0</v>
       </c>
       <c r="L54" t="s">
-        <v>179</v>
+        <v>178</v>
       </c>
       <c r="M54" s="1">
-        <v>98178.12</v>
+        <v>95514.62</v>
       </c>
       <c r="N54" s="1">
-        <v>100482.23</v>
+        <v>98315.3</v>
       </c>
       <c r="O54" s="1">
-        <v>0.24</v>
+        <v>0.21</v>
       </c>
       <c r="P54">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
+        <v>179</v>
+      </c>
+      <c r="B55" t="s">
         <v>180</v>
       </c>
-      <c r="B55" t="s">
+      <c r="C55" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="D55" s="1">
+        <v>97.07614502</v>
+      </c>
+      <c r="E55" s="1">
+        <v>99.282902</v>
+      </c>
+      <c r="F55" t="s">
+        <v>8</v>
+      </c>
+      <c r="G55">
+        <v>1.0</v>
+      </c>
+      <c r="H55" s="1">
+        <v>595697.41</v>
+      </c>
+      <c r="I55" s="1">
+        <v>-6915.88</v>
+      </c>
+      <c r="J55" s="1">
+        <v>-1.1609719773668</v>
+      </c>
+      <c r="K55">
+        <v>0.0</v>
+      </c>
+      <c r="L55" t="s">
         <v>181</v>
       </c>
-      <c r="C55" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M55" s="1">
-        <v>495525.76</v>
+        <v>582456.87</v>
       </c>
       <c r="N55" s="1">
-        <v>498484.66</v>
+        <v>588781.53</v>
       </c>
       <c r="O55" s="1">
-        <v>1.21</v>
+        <v>1.24</v>
       </c>
       <c r="P55">
         <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="s">
+        <v>182</v>
+      </c>
+      <c r="B56" t="s">
         <v>183</v>
-      </c>
-[...1 lines deleted...]
-        <v>184</v>
       </c>
       <c r="C56" s="1">
         <v>150000.0</v>
       </c>
       <c r="D56" s="1">
-        <v>99.93854563</v>
+        <v>97.74519629</v>
       </c>
       <c r="E56" s="1">
         <v>100.356793</v>
       </c>
       <c r="F56" t="s">
         <v>8</v>
       </c>
       <c r="G56">
         <v>1.0</v>
       </c>
       <c r="H56" s="1">
         <v>150535.19</v>
       </c>
       <c r="I56" s="1">
-        <v>480.16</v>
+        <v>-2090.68</v>
       </c>
       <c r="J56" s="1">
-        <v>0.31896860793812</v>
+        <v>-1.3888314087889</v>
       </c>
       <c r="K56">
         <v>0.0</v>
       </c>
       <c r="L56" t="s">
-        <v>185</v>
+        <v>184</v>
       </c>
       <c r="M56" s="1">
-        <v>149907.82</v>
+        <v>146617.8</v>
       </c>
       <c r="N56" s="1">
-        <v>151015.35</v>
+        <v>148444.51</v>
       </c>
       <c r="O56" s="1">
-        <v>0.37</v>
+        <v>0.31</v>
       </c>
       <c r="P56">
         <v>1</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" t="s">
+        <v>185</v>
+      </c>
+      <c r="B57" t="s">
         <v>186</v>
-      </c>
-[...1 lines deleted...]
-        <v>187</v>
       </c>
       <c r="C57" s="1">
         <v>130000.0</v>
       </c>
       <c r="D57" s="1">
-        <v>105.6842535</v>
+        <v>103.74403485</v>
       </c>
       <c r="E57" s="1">
         <v>109.600592</v>
       </c>
       <c r="F57" t="s">
         <v>8</v>
       </c>
       <c r="G57">
         <v>1.0</v>
       </c>
       <c r="H57" s="1">
         <v>142480.77</v>
       </c>
       <c r="I57" s="1">
-        <v>-1233.98</v>
+        <v>-2910.37</v>
       </c>
       <c r="J57" s="1">
-        <v>-0.86606775075682</v>
+        <v>-2.0426405612491</v>
       </c>
       <c r="K57">
         <v>0.0</v>
       </c>
       <c r="L57" t="s">
-        <v>188</v>
+        <v>187</v>
       </c>
       <c r="M57" s="1">
-        <v>137389.53</v>
+        <v>134867.25</v>
       </c>
       <c r="N57" s="1">
-        <v>141246.79</v>
+        <v>139570.4</v>
       </c>
       <c r="O57" s="1">
-        <v>0.34</v>
+        <v>0.29</v>
       </c>
       <c r="P57">
         <v>1</v>
       </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58" t="s">
+        <v>188</v>
+      </c>
+      <c r="B58" t="s">
         <v>189</v>
       </c>
-      <c r="B58" t="s">
+      <c r="C58" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="D58" s="1">
+        <v>83.48888936</v>
+      </c>
+      <c r="E58" s="1">
+        <v>85.527105</v>
+      </c>
+      <c r="F58" t="s">
+        <v>8</v>
+      </c>
+      <c r="G58">
+        <v>1.0</v>
+      </c>
+      <c r="H58" s="1">
+        <v>513162.63</v>
+      </c>
+      <c r="I58" s="1">
+        <v>-9619.7</v>
+      </c>
+      <c r="J58" s="1">
+        <v>-1.8745909069801</v>
+      </c>
+      <c r="K58">
+        <v>0.0</v>
+      </c>
+      <c r="L58" t="s">
         <v>190</v>
       </c>
-      <c r="C58" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M58" s="1">
-        <v>257384.18</v>
+        <v>500933.34</v>
       </c>
       <c r="N58" s="1">
-        <v>258432.13</v>
+        <v>503542.93</v>
       </c>
       <c r="O58" s="1">
-        <v>0.63</v>
+        <v>1.06</v>
       </c>
       <c r="P58">
         <v>1</v>
       </c>
     </row>
     <row r="59" spans="1:16">
       <c r="A59" t="s">
+        <v>191</v>
+      </c>
+      <c r="B59" t="s">
         <v>192</v>
       </c>
-      <c r="B59" t="s">
+      <c r="C59" s="1">
+        <v>1000000.0</v>
+      </c>
+      <c r="D59" s="1">
+        <v>98.07251849</v>
+      </c>
+      <c r="E59" s="1">
+        <v>100.789118</v>
+      </c>
+      <c r="F59" t="s">
+        <v>8</v>
+      </c>
+      <c r="G59">
+        <v>1.0</v>
+      </c>
+      <c r="H59" s="1">
+        <v>1007891.18</v>
+      </c>
+      <c r="I59" s="1">
+        <v>-624.9</v>
+      </c>
+      <c r="J59" s="1">
+        <v>-0.062000740992693</v>
+      </c>
+      <c r="K59">
+        <v>0.0</v>
+      </c>
+      <c r="L59" t="s">
         <v>193</v>
       </c>
-      <c r="C59" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M59" s="1">
-        <v>601577.73</v>
+        <v>980725.18</v>
       </c>
       <c r="N59" s="1">
-        <v>614933.89</v>
+        <v>1007266.28</v>
       </c>
       <c r="O59" s="1">
-        <v>1.49</v>
+        <v>2.12</v>
       </c>
       <c r="P59">
         <v>1</v>
       </c>
     </row>
     <row r="60" spans="1:16">
       <c r="A60" t="s">
+        <v>194</v>
+      </c>
+      <c r="B60" t="s">
         <v>195</v>
-      </c>
-[...1 lines deleted...]
-        <v>196</v>
       </c>
       <c r="C60" s="1">
         <v>288000.0</v>
       </c>
       <c r="D60" s="1">
-        <v>99.42432324</v>
+        <v>97.37906604</v>
       </c>
       <c r="E60" s="1">
         <v>100.0</v>
       </c>
       <c r="F60" t="s">
         <v>8</v>
       </c>
       <c r="G60">
         <v>1.0</v>
       </c>
       <c r="H60" s="1">
         <v>288000.0</v>
       </c>
       <c r="I60" s="1">
-        <v>2900.22</v>
+        <v>-1519.74</v>
       </c>
       <c r="J60" s="1">
-        <v>1.0070208333333</v>
+        <v>-0.5276875</v>
       </c>
       <c r="K60">
         <v>0.0</v>
       </c>
       <c r="L60" t="s">
-        <v>197</v>
+        <v>196</v>
       </c>
       <c r="M60" s="1">
-        <v>286342.05</v>
+        <v>280451.71</v>
       </c>
       <c r="N60" s="1">
-        <v>290900.22</v>
+        <v>286480.26</v>
       </c>
       <c r="O60" s="1">
-        <v>0.71</v>
+        <v>0.6</v>
       </c>
       <c r="P60">
         <v>1</v>
       </c>
     </row>
     <row r="61" spans="1:16">
       <c r="A61" t="s">
+        <v>197</v>
+      </c>
+      <c r="B61" t="s">
         <v>198</v>
       </c>
-      <c r="B61" t="s">
+      <c r="C61" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="D61" s="1">
+        <v>96.80982366</v>
+      </c>
+      <c r="E61" s="1">
+        <v>99.498222</v>
+      </c>
+      <c r="F61" t="s">
+        <v>8</v>
+      </c>
+      <c r="G61">
+        <v>1.0</v>
+      </c>
+      <c r="H61" s="1">
+        <v>497491.11</v>
+      </c>
+      <c r="I61" s="1">
+        <v>-12003.64</v>
+      </c>
+      <c r="J61" s="1">
+        <v>-2.4128350755856</v>
+      </c>
+      <c r="K61">
+        <v>0.0</v>
+      </c>
+      <c r="L61" t="s">
         <v>199</v>
       </c>
-      <c r="C61" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M61" s="1">
-        <v>401198.57</v>
+        <v>484049.11</v>
       </c>
       <c r="N61" s="1">
-        <v>404267.06</v>
+        <v>485487.47</v>
       </c>
       <c r="O61" s="1">
-        <v>0.98</v>
+        <v>1.02</v>
       </c>
       <c r="P61">
         <v>1</v>
       </c>
     </row>
     <row r="62" spans="1:16">
       <c r="A62" t="s">
+        <v>200</v>
+      </c>
+      <c r="B62" t="s">
         <v>201</v>
       </c>
-      <c r="B62" t="s">
+      <c r="C62" s="1">
+        <v>540000.0</v>
+      </c>
+      <c r="D62" s="1">
+        <v>99.52422093</v>
+      </c>
+      <c r="E62" s="1">
+        <v>101.900644</v>
+      </c>
+      <c r="F62" t="s">
+        <v>8</v>
+      </c>
+      <c r="G62">
+        <v>1.0</v>
+      </c>
+      <c r="H62" s="1">
+        <v>550263.48</v>
+      </c>
+      <c r="I62" s="1">
+        <v>8.96</v>
+      </c>
+      <c r="J62" s="1">
+        <v>0.0016283108593723</v>
+      </c>
+      <c r="K62">
+        <v>0.0</v>
+      </c>
+      <c r="L62" t="s">
         <v>202</v>
       </c>
-      <c r="C62" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M62" s="1">
-        <v>446646.35</v>
+        <v>537430.8</v>
       </c>
       <c r="N62" s="1">
-        <v>455000.32</v>
+        <v>550272.44</v>
       </c>
       <c r="O62" s="1">
-        <v>1.1</v>
+        <v>1.16</v>
       </c>
       <c r="P62">
         <v>1</v>
       </c>
     </row>
     <row r="63" spans="1:16">
       <c r="A63" t="s">
+        <v>203</v>
+      </c>
+      <c r="B63" t="s">
         <v>204</v>
-      </c>
-[...1 lines deleted...]
-        <v>205</v>
       </c>
       <c r="C63" s="1">
         <v>130000.0</v>
       </c>
       <c r="D63" s="1">
-        <v>105.86140615</v>
+        <v>103.56933495</v>
       </c>
       <c r="E63" s="1">
         <v>109.789346</v>
       </c>
       <c r="F63" t="s">
         <v>8</v>
       </c>
       <c r="G63">
         <v>1.0</v>
       </c>
       <c r="H63" s="1">
         <v>142726.15</v>
       </c>
       <c r="I63" s="1">
-        <v>-338.17</v>
+        <v>-2538.75</v>
       </c>
       <c r="J63" s="1">
-        <v>-0.23693625870242</v>
+        <v>-1.778756030342</v>
       </c>
       <c r="K63">
         <v>0.0</v>
       </c>
       <c r="L63" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="M63" s="1">
-        <v>137619.83</v>
+        <v>134640.14</v>
       </c>
       <c r="N63" s="1">
-        <v>142387.98</v>
+        <v>140187.4</v>
       </c>
       <c r="O63" s="1">
-        <v>0.35</v>
+        <v>0.3</v>
       </c>
       <c r="P63">
         <v>1</v>
       </c>
     </row>
     <row r="64" spans="1:16">
       <c r="A64" t="s">
+        <v>206</v>
+      </c>
+      <c r="B64" t="s">
         <v>207</v>
-      </c>
-[...1 lines deleted...]
-        <v>208</v>
       </c>
       <c r="C64" s="1">
         <v>100000.0</v>
       </c>
       <c r="D64" s="1">
-        <v>98.58550954</v>
+        <v>96.01440093</v>
       </c>
       <c r="E64" s="1">
         <v>98.975</v>
       </c>
       <c r="F64" t="s">
         <v>8</v>
       </c>
       <c r="G64">
         <v>1.0</v>
       </c>
       <c r="H64" s="1">
         <v>98975.0</v>
       </c>
       <c r="I64" s="1">
-        <v>751.61</v>
+        <v>-1340.05</v>
       </c>
       <c r="J64" s="1">
-        <v>0.75939378630967</v>
+        <v>-1.3539277595352</v>
       </c>
       <c r="K64">
         <v>0.0</v>
       </c>
       <c r="L64" t="s">
-        <v>209</v>
+        <v>208</v>
       </c>
       <c r="M64" s="1">
-        <v>98585.51</v>
+        <v>96014.4</v>
       </c>
       <c r="N64" s="1">
-        <v>99726.61</v>
+        <v>97634.95</v>
       </c>
       <c r="O64" s="1">
-        <v>0.24</v>
+        <v>0.21</v>
       </c>
       <c r="P64">
         <v>1</v>
       </c>
     </row>
     <row r="65" spans="1:16">
       <c r="A65" t="s">
+        <v>209</v>
+      </c>
+      <c r="B65" t="s">
         <v>210</v>
-      </c>
-[...1 lines deleted...]
-        <v>211</v>
       </c>
       <c r="C65" s="1">
         <v>100000.0</v>
       </c>
       <c r="D65" s="1">
-        <v>101.81656971</v>
+        <v>99.67747328</v>
       </c>
       <c r="E65" s="1">
         <v>99.711</v>
       </c>
       <c r="F65" t="s">
         <v>8</v>
       </c>
       <c r="G65">
         <v>1.0</v>
       </c>
       <c r="H65" s="1">
         <v>99711.0</v>
       </c>
       <c r="I65" s="1">
-        <v>2274.41</v>
+        <v>631.88</v>
       </c>
       <c r="J65" s="1">
-        <v>2.2810020960576</v>
+        <v>0.6337114260212</v>
       </c>
       <c r="K65">
         <v>0.0</v>
       </c>
       <c r="L65">
-        <v>168.84</v>
+        <v>665.41</v>
       </c>
       <c r="M65" s="1">
-        <v>101816.57</v>
+        <v>99677.47</v>
       </c>
       <c r="N65" s="1">
-        <v>101985.41</v>
+        <v>100342.88</v>
       </c>
       <c r="O65" s="1">
-        <v>0.25</v>
+        <v>0.21</v>
       </c>
       <c r="P65">
         <v>1</v>
       </c>
     </row>
     <row r="66" spans="1:16">
       <c r="A66" t="s">
+        <v>211</v>
+      </c>
+      <c r="B66" t="s">
         <v>212</v>
-      </c>
-[...1 lines deleted...]
-        <v>213</v>
       </c>
       <c r="C66" s="1">
         <v>200000.0</v>
       </c>
       <c r="D66" s="1">
-        <v>100.42332344</v>
+        <v>97.64924691</v>
       </c>
       <c r="E66" s="1">
         <v>102.91498</v>
       </c>
       <c r="F66" t="s">
         <v>8</v>
       </c>
       <c r="G66">
         <v>1.0</v>
       </c>
       <c r="H66" s="1">
         <v>205829.96</v>
       </c>
       <c r="I66" s="1">
-        <v>-4592.9</v>
+        <v>-9113.66</v>
       </c>
       <c r="J66" s="1">
-        <v>-2.2314049907992</v>
+        <v>-4.4277616339235</v>
       </c>
       <c r="K66">
         <v>0.0</v>
       </c>
-      <c r="L66">
-        <v>390.41</v>
+      <c r="L66" t="s">
+        <v>213</v>
       </c>
       <c r="M66" s="1">
-        <v>200846.65</v>
+        <v>195298.49</v>
       </c>
       <c r="N66" s="1">
-        <v>201237.06</v>
+        <v>196716.3</v>
       </c>
       <c r="O66" s="1">
-        <v>0.49</v>
+        <v>0.41</v>
       </c>
       <c r="P66">
         <v>1</v>
       </c>
     </row>
     <row r="67" spans="1:16">
       <c r="A67" t="s">
         <v>214</v>
       </c>
       <c r="B67" t="s">
         <v>215</v>
       </c>
       <c r="C67" s="1">
         <v>193000.0</v>
       </c>
       <c r="D67" s="1">
-        <v>99.80891533</v>
+        <v>97.9868966</v>
       </c>
       <c r="E67" s="1">
         <v>99.223</v>
       </c>
       <c r="F67" t="s">
         <v>8</v>
       </c>
       <c r="G67">
         <v>1.0</v>
       </c>
       <c r="H67" s="1">
         <v>191500.39</v>
       </c>
       <c r="I67" s="1">
-        <v>6405.27</v>
+        <v>3880.21</v>
       </c>
       <c r="J67" s="1">
-        <v>3.3447816999224</v>
+        <v>2.0262151946531</v>
       </c>
       <c r="K67">
         <v>0.0</v>
       </c>
       <c r="L67" t="s">
         <v>216</v>
       </c>
       <c r="M67" s="1">
-        <v>192631.21</v>
+        <v>189114.71</v>
       </c>
       <c r="N67" s="1">
-        <v>197905.66</v>
+        <v>195380.6</v>
       </c>
       <c r="O67" s="1">
-        <v>0.48</v>
+        <v>0.41</v>
       </c>
       <c r="P67">
         <v>1</v>
       </c>
     </row>
     <row r="68" spans="1:16">
       <c r="A68" t="s">
         <v>217</v>
       </c>
       <c r="B68" t="s">
         <v>218</v>
       </c>
       <c r="C68" s="1">
         <v>285000.0</v>
       </c>
       <c r="D68" s="1">
-        <v>99.32515632</v>
+        <v>99.34635968</v>
       </c>
       <c r="E68" s="1">
         <v>102.724621</v>
       </c>
       <c r="F68" t="s">
         <v>8</v>
       </c>
       <c r="G68">
         <v>1.0</v>
       </c>
       <c r="H68" s="1">
         <v>292765.17</v>
       </c>
       <c r="I68" s="1">
-        <v>-8449.9</v>
+        <v>-7950.25</v>
       </c>
       <c r="J68" s="1">
-        <v>-2.8862381409647</v>
+        <v>-2.7155723476259</v>
       </c>
       <c r="K68">
         <v>0.0</v>
       </c>
       <c r="L68" t="s">
         <v>219</v>
       </c>
       <c r="M68" s="1">
-        <v>283076.69</v>
+        <v>283137.13</v>
       </c>
       <c r="N68" s="1">
-        <v>284315.27</v>
+        <v>284814.92</v>
       </c>
       <c r="O68" s="1">
-        <v>0.69</v>
+        <v>0.6</v>
       </c>
       <c r="P68">
         <v>1</v>
       </c>
     </row>
     <row r="69" spans="1:16">
       <c r="A69" t="s">
         <v>220</v>
       </c>
       <c r="B69" t="s">
         <v>221</v>
       </c>
       <c r="C69" s="1">
-        <v>300000.0</v>
+        <v>349000.0</v>
       </c>
       <c r="D69" s="1">
-        <v>99.76503089</v>
+        <v>97.16144783</v>
       </c>
       <c r="E69" s="1">
-        <v>101.14437</v>
+        <v>99.735</v>
       </c>
       <c r="F69" t="s">
         <v>8</v>
       </c>
       <c r="G69">
         <v>1.0</v>
       </c>
       <c r="H69" s="1">
-        <v>303433.11</v>
+        <v>348075.15</v>
       </c>
       <c r="I69" s="1">
-        <v>3902.39</v>
+        <v>-8149.83</v>
       </c>
       <c r="J69" s="1">
-        <v>1.2860791625541</v>
+        <v>-2.3413995512176</v>
       </c>
       <c r="K69">
         <v>0.0</v>
       </c>
-      <c r="L69" t="s">
-        <v>222</v>
+      <c r="L69">
+        <v>831.86</v>
       </c>
       <c r="M69" s="1">
-        <v>299295.09</v>
+        <v>339093.46</v>
       </c>
       <c r="N69" s="1">
-        <v>307335.5</v>
+        <v>339925.32</v>
       </c>
       <c r="O69" s="1">
-        <v>0.75</v>
+        <v>0.72</v>
       </c>
       <c r="P69">
         <v>1</v>
       </c>
     </row>
     <row r="70" spans="1:16">
       <c r="A70" t="s">
+        <v>222</v>
+      </c>
+      <c r="B70" t="s">
         <v>223</v>
       </c>
-      <c r="B70" t="s">
+      <c r="C70" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="D70" s="1">
+        <v>97.6438691</v>
+      </c>
+      <c r="E70" s="1">
+        <v>101.14437</v>
+      </c>
+      <c r="F70" t="s">
+        <v>8</v>
+      </c>
+      <c r="G70">
+        <v>1.0</v>
+      </c>
+      <c r="H70" s="1">
+        <v>303433.11</v>
+      </c>
+      <c r="I70" s="1">
+        <v>-1125.48</v>
+      </c>
+      <c r="J70" s="1">
+        <v>-0.37091535594122</v>
+      </c>
+      <c r="K70">
+        <v>0.0</v>
+      </c>
+      <c r="L70" t="s">
         <v>224</v>
       </c>
-      <c r="C70" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M70" s="1">
-        <v>178420.55</v>
+        <v>292931.6</v>
       </c>
       <c r="N70" s="1">
-        <v>178702.74</v>
+        <v>302307.63</v>
       </c>
       <c r="O70" s="1">
-        <v>0.43</v>
+        <v>0.64</v>
       </c>
       <c r="P70">
         <v>1</v>
       </c>
     </row>
     <row r="71" spans="1:16">
       <c r="A71" t="s">
         <v>225</v>
       </c>
       <c r="B71" t="s">
         <v>226</v>
       </c>
       <c r="C71" s="1">
-        <v>500000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D71" s="1">
-        <v>96.66979015</v>
+        <v>87.4286713</v>
       </c>
       <c r="E71" s="1">
-        <v>92.783958</v>
+        <v>86.69767</v>
       </c>
       <c r="F71" t="s">
         <v>8</v>
       </c>
       <c r="G71">
         <v>1.0</v>
       </c>
       <c r="H71" s="1">
-        <v>463919.79</v>
+        <v>173395.34</v>
       </c>
       <c r="I71" s="1">
-        <v>20785.33</v>
+        <v>1881.18</v>
       </c>
       <c r="J71" s="1">
-        <v>4.4803714883558</v>
+        <v>1.0849080488553</v>
       </c>
       <c r="K71">
         <v>0.0</v>
       </c>
-      <c r="L71" t="s">
-        <v>227</v>
+      <c r="L71">
+        <v>419.18</v>
       </c>
       <c r="M71" s="1">
-        <v>483348.96</v>
+        <v>174857.34</v>
       </c>
       <c r="N71" s="1">
-        <v>484705.12</v>
+        <v>175276.52</v>
       </c>
       <c r="O71" s="1">
-        <v>1.18</v>
+        <v>0.37</v>
       </c>
       <c r="P71">
         <v>1</v>
       </c>
     </row>
     <row r="72" spans="1:16">
       <c r="A72" t="s">
+        <v>227</v>
+      </c>
+      <c r="B72" t="s">
         <v>228</v>
       </c>
-      <c r="B72" t="s">
+      <c r="C72" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="D72" s="1">
+        <v>95.62918908</v>
+      </c>
+      <c r="E72" s="1">
+        <v>93.376495</v>
+      </c>
+      <c r="F72" t="s">
+        <v>8</v>
+      </c>
+      <c r="G72">
+        <v>1.0</v>
+      </c>
+      <c r="H72" s="1">
+        <v>560258.97</v>
+      </c>
+      <c r="I72" s="1">
+        <v>16376.44</v>
+      </c>
+      <c r="J72" s="1">
+        <v>2.9230125490003</v>
+      </c>
+      <c r="K72">
+        <v>0.0</v>
+      </c>
+      <c r="L72" t="s">
         <v>229</v>
       </c>
-      <c r="C72" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M72" s="1">
-        <v>94112.96</v>
+        <v>573775.14</v>
       </c>
       <c r="N72" s="1">
-        <v>95923.58</v>
+        <v>576635.41</v>
       </c>
       <c r="O72" s="1">
-        <v>0.23</v>
+        <v>1.21</v>
       </c>
       <c r="P72">
         <v>1</v>
       </c>
     </row>
     <row r="73" spans="1:16">
       <c r="A73" t="s">
+        <v>230</v>
+      </c>
+      <c r="B73" t="s">
         <v>231</v>
       </c>
-      <c r="B73" t="s">
+      <c r="C73" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="D73" s="1">
+        <v>91.88914416</v>
+      </c>
+      <c r="E73" s="1">
+        <v>94.91756</v>
+      </c>
+      <c r="F73" t="s">
+        <v>8</v>
+      </c>
+      <c r="G73">
+        <v>1.0</v>
+      </c>
+      <c r="H73" s="1">
+        <v>94917.56</v>
+      </c>
+      <c r="I73" s="1">
+        <v>-926.7</v>
+      </c>
+      <c r="J73" s="1">
+        <v>-0.97632092523238</v>
+      </c>
+      <c r="K73">
+        <v>0.0</v>
+      </c>
+      <c r="L73" t="s">
         <v>232</v>
       </c>
-      <c r="C73" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M73" s="1">
-        <v>137243.56</v>
+        <v>91889.15</v>
       </c>
       <c r="N73" s="1">
-        <v>137761.37</v>
+        <v>93990.86</v>
       </c>
       <c r="O73" s="1">
-        <v>0.33</v>
+        <v>0.2</v>
       </c>
       <c r="P73">
         <v>1</v>
       </c>
     </row>
     <row r="74" spans="1:16">
       <c r="A74" t="s">
         <v>233</v>
       </c>
       <c r="B74" t="s">
         <v>234</v>
       </c>
       <c r="C74" s="1">
-        <v>145000.0</v>
+        <v>140000.0</v>
       </c>
       <c r="D74" s="1">
-        <v>93.58338917</v>
+        <v>97.17302912</v>
       </c>
       <c r="E74" s="1">
-        <v>93.402414</v>
+        <v>96.7943</v>
       </c>
       <c r="F74" t="s">
         <v>8</v>
       </c>
       <c r="G74">
         <v>1.0</v>
       </c>
       <c r="H74" s="1">
-        <v>135433.5</v>
+        <v>135512.02</v>
       </c>
       <c r="I74" s="1">
-        <v>2276.52</v>
+        <v>1287.76</v>
       </c>
       <c r="J74" s="1">
-        <v>1.6809135110589</v>
+        <v>0.95029208479071</v>
       </c>
       <c r="K74">
         <v>0.0</v>
       </c>
-      <c r="L74" t="s">
-        <v>235</v>
+      <c r="L74">
+        <v>757.53</v>
       </c>
       <c r="M74" s="1">
-        <v>135695.91</v>
+        <v>136042.25</v>
       </c>
       <c r="N74" s="1">
-        <v>137710.02</v>
+        <v>136799.78</v>
       </c>
       <c r="O74" s="1">
-        <v>0.33</v>
+        <v>0.29</v>
       </c>
       <c r="P74">
         <v>1</v>
       </c>
     </row>
     <row r="75" spans="1:16">
       <c r="A75" t="s">
+        <v>235</v>
+      </c>
+      <c r="B75" t="s">
         <v>236</v>
       </c>
-      <c r="B75" t="s">
+      <c r="C75" s="1">
+        <v>145000.0</v>
+      </c>
+      <c r="D75" s="1">
+        <v>91.90236784</v>
+      </c>
+      <c r="E75" s="1">
+        <v>93.402414</v>
+      </c>
+      <c r="F75" t="s">
+        <v>8</v>
+      </c>
+      <c r="G75">
+        <v>1.0</v>
+      </c>
+      <c r="H75" s="1">
+        <v>135433.5</v>
+      </c>
+      <c r="I75" s="1">
+        <v>161.82</v>
+      </c>
+      <c r="J75" s="1">
+        <v>0.11948299349865</v>
+      </c>
+      <c r="K75">
+        <v>0.0</v>
+      </c>
+      <c r="L75" t="s">
         <v>237</v>
       </c>
-      <c r="C75" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M75" s="1">
-        <v>137509.37</v>
+        <v>133258.44</v>
       </c>
       <c r="N75" s="1">
-        <v>137759.03</v>
+        <v>135595.32</v>
       </c>
       <c r="O75" s="1">
-        <v>0.33</v>
+        <v>0.29</v>
       </c>
       <c r="P75">
         <v>1</v>
       </c>
     </row>
     <row r="76" spans="1:16">
       <c r="A76" t="s">
         <v>238</v>
       </c>
       <c r="B76" t="s">
         <v>239</v>
       </c>
       <c r="C76" s="1">
-        <v>130000.0</v>
+        <v>135000.0</v>
       </c>
       <c r="D76" s="1">
-        <v>102.8174712</v>
+        <v>100.06026166</v>
       </c>
       <c r="E76" s="1">
-        <v>107.1356</v>
+        <v>105.064793</v>
       </c>
       <c r="F76" t="s">
         <v>8</v>
       </c>
       <c r="G76">
         <v>1.0</v>
       </c>
       <c r="H76" s="1">
-        <v>139276.28</v>
+        <v>141837.47</v>
       </c>
       <c r="I76" s="1">
-        <v>-5296.14</v>
+        <v>-5882.32</v>
       </c>
       <c r="J76" s="1">
-        <v>-3.8026144868315</v>
+        <v>-4.1472256943105</v>
       </c>
       <c r="K76">
         <v>0.0</v>
       </c>
       <c r="L76">
-        <v>317.43</v>
+        <v>873.8</v>
       </c>
       <c r="M76" s="1">
-        <v>133662.71</v>
+        <v>135081.35</v>
       </c>
       <c r="N76" s="1">
-        <v>133980.14</v>
+        <v>135955.15</v>
       </c>
       <c r="O76" s="1">
-        <v>0.32</v>
+        <v>0.29</v>
       </c>
       <c r="P76">
         <v>1</v>
       </c>
     </row>
     <row r="77" spans="1:16">
       <c r="A77" t="s">
         <v>240</v>
       </c>
       <c r="B77" t="s">
         <v>241</v>
       </c>
       <c r="C77" s="1">
-        <v>300000.0</v>
+        <v>130000.0</v>
       </c>
       <c r="D77" s="1">
-        <v>104.10993891</v>
+        <v>100.32206968</v>
       </c>
       <c r="E77" s="1">
-        <v>106.30133</v>
+        <v>107.1356</v>
       </c>
       <c r="F77" t="s">
         <v>8</v>
       </c>
       <c r="G77">
         <v>1.0</v>
       </c>
       <c r="H77" s="1">
-        <v>318903.99</v>
+        <v>139276.28</v>
       </c>
       <c r="I77" s="1">
-        <v>-1346.78</v>
+        <v>-7850.09</v>
       </c>
       <c r="J77" s="1">
-        <v>-0.42231519273246</v>
+        <v>-5.6363438196368</v>
       </c>
       <c r="K77">
         <v>0.0</v>
       </c>
       <c r="L77" t="s">
         <v>242</v>
       </c>
       <c r="M77" s="1">
-        <v>312329.81</v>
+        <v>130418.69</v>
       </c>
       <c r="N77" s="1">
-        <v>317557.21</v>
+        <v>131426.19</v>
       </c>
       <c r="O77" s="1">
-        <v>0.77</v>
+        <v>0.28</v>
       </c>
       <c r="P77">
         <v>1</v>
       </c>
     </row>
     <row r="78" spans="1:16">
       <c r="A78" t="s">
         <v>243</v>
       </c>
       <c r="B78" t="s">
         <v>244</v>
       </c>
       <c r="C78" s="1">
         <v>300000.0</v>
       </c>
       <c r="D78" s="1">
-        <v>82.04545935</v>
+        <v>101.81476909</v>
       </c>
       <c r="E78" s="1">
-        <v>82.438423</v>
+        <v>106.30133</v>
       </c>
       <c r="F78" t="s">
         <v>8</v>
       </c>
       <c r="G78">
         <v>1.0</v>
       </c>
       <c r="H78" s="1">
-        <v>247315.27</v>
+        <v>318903.99</v>
       </c>
       <c r="I78" s="1">
-        <v>464.94</v>
+        <v>-6588.45</v>
       </c>
       <c r="J78" s="1">
-        <v>0.18799486178108</v>
+        <v>-2.0659666252529</v>
       </c>
       <c r="K78">
         <v>0.0</v>
       </c>
       <c r="L78" t="s">
         <v>245</v>
       </c>
       <c r="M78" s="1">
-        <v>246136.37</v>
+        <v>305444.31</v>
       </c>
       <c r="N78" s="1">
-        <v>247780.21</v>
+        <v>312315.54</v>
       </c>
       <c r="O78" s="1">
-        <v>0.6</v>
+        <v>0.66</v>
       </c>
       <c r="P78">
         <v>1</v>
       </c>
     </row>
     <row r="79" spans="1:16">
       <c r="A79" t="s">
         <v>246</v>
       </c>
       <c r="B79" t="s">
         <v>247</v>
       </c>
       <c r="C79" s="1">
-        <v>100000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D79" s="1">
-        <v>104.86000172</v>
+        <v>79.95859127</v>
       </c>
       <c r="E79" s="1">
-        <v>109.37547</v>
+        <v>82.438423</v>
       </c>
       <c r="F79" t="s">
         <v>8</v>
       </c>
       <c r="G79">
         <v>1.0</v>
       </c>
       <c r="H79" s="1">
-        <v>109375.47</v>
+        <v>247315.27</v>
       </c>
       <c r="I79" s="1">
-        <v>-579.85</v>
+        <v>-5384.7</v>
       </c>
       <c r="J79" s="1">
-        <v>-0.53014629331421</v>
+        <v>-2.1772614363844</v>
       </c>
       <c r="K79">
         <v>0.0</v>
       </c>
       <c r="L79" t="s">
         <v>248</v>
       </c>
       <c r="M79" s="1">
-        <v>104860.0</v>
+        <v>239875.78</v>
       </c>
       <c r="N79" s="1">
-        <v>108795.62</v>
+        <v>241930.57</v>
       </c>
       <c r="O79" s="1">
-        <v>0.26</v>
+        <v>0.51</v>
       </c>
       <c r="P79">
         <v>1</v>
       </c>
     </row>
     <row r="80" spans="1:16">
       <c r="A80" t="s">
         <v>249</v>
       </c>
       <c r="B80" t="s">
         <v>250</v>
       </c>
       <c r="C80" s="1">
-        <v>825000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D80" s="1">
-        <v>69.4060802</v>
+        <v>102.95529417</v>
       </c>
       <c r="E80" s="1">
-        <v>74.717804</v>
+        <v>109.37547</v>
       </c>
       <c r="F80" t="s">
         <v>8</v>
       </c>
       <c r="G80">
         <v>1.0</v>
       </c>
       <c r="H80" s="1">
-        <v>616421.88</v>
+        <v>109375.47</v>
       </c>
       <c r="I80" s="1">
-        <v>-43821.72</v>
+        <v>-6152.37</v>
       </c>
       <c r="J80" s="1">
-        <v>-7.1090468106032</v>
+        <v>-5.6249998285722</v>
       </c>
       <c r="K80">
         <v>0.0</v>
       </c>
       <c r="L80">
-        <v>0.0</v>
+        <v>267.81</v>
       </c>
       <c r="M80" s="1">
-        <v>572600.16</v>
+        <v>102955.29</v>
       </c>
       <c r="N80" s="1">
-        <v>572600.16</v>
+        <v>103223.1</v>
       </c>
       <c r="O80" s="1">
-        <v>1.39</v>
+        <v>0.22</v>
       </c>
       <c r="P80">
         <v>1</v>
       </c>
     </row>
     <row r="81" spans="1:16">
       <c r="A81" t="s">
         <v>251</v>
       </c>
       <c r="B81" t="s">
         <v>252</v>
       </c>
       <c r="C81" s="1">
-        <v>132000.0</v>
+        <v>825000.0</v>
       </c>
       <c r="D81" s="1">
-        <v>101.81922205</v>
+        <v>67.86567718</v>
       </c>
       <c r="E81" s="1">
-        <v>99.973</v>
+        <v>74.717804</v>
       </c>
       <c r="F81" t="s">
         <v>8</v>
       </c>
       <c r="G81">
         <v>1.0</v>
       </c>
       <c r="H81" s="1">
-        <v>131964.36</v>
+        <v>616421.88</v>
       </c>
       <c r="I81" s="1">
-        <v>2672.08</v>
+        <v>-55117.37</v>
       </c>
       <c r="J81" s="1">
-        <v>2.0248497397328</v>
+        <v>-8.9415012328894</v>
       </c>
       <c r="K81">
         <v>0.0</v>
       </c>
-      <c r="L81">
-        <v>235.07</v>
+      <c r="L81" t="s">
+        <v>253</v>
       </c>
       <c r="M81" s="1">
-        <v>134401.37</v>
+        <v>559891.84</v>
       </c>
       <c r="N81" s="1">
-        <v>134636.44</v>
+        <v>561304.51</v>
       </c>
       <c r="O81" s="1">
-        <v>0.33</v>
+        <v>1.18</v>
       </c>
       <c r="P81">
         <v>1</v>
       </c>
     </row>
     <row r="82" spans="1:16">
       <c r="A82" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="B82" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="C82" s="1">
-        <v>100000.0</v>
+        <v>132000.0</v>
       </c>
       <c r="D82" s="1">
-        <v>99.64153255</v>
+        <v>99.42912071</v>
       </c>
       <c r="E82" s="1">
-        <v>99.766</v>
+        <v>99.973</v>
       </c>
       <c r="F82" t="s">
         <v>8</v>
       </c>
       <c r="G82">
         <v>1.0</v>
       </c>
       <c r="H82" s="1">
-        <v>99766.0</v>
+        <v>131964.36</v>
       </c>
       <c r="I82" s="1">
-        <v>1598.82</v>
+        <v>104.82</v>
       </c>
       <c r="J82" s="1">
-        <v>1.6025700138324</v>
+        <v>0.079430537154123</v>
       </c>
       <c r="K82">
         <v>0.0</v>
       </c>
-      <c r="L82" t="s">
-        <v>255</v>
+      <c r="L82">
+        <v>822.74</v>
       </c>
       <c r="M82" s="1">
-        <v>99641.53</v>
+        <v>131246.44</v>
       </c>
       <c r="N82" s="1">
-        <v>101364.82</v>
+        <v>132069.18</v>
       </c>
       <c r="O82" s="1">
-        <v>0.25</v>
+        <v>0.28</v>
       </c>
       <c r="P82">
         <v>1</v>
       </c>
     </row>
     <row r="83" spans="1:16">
       <c r="A83" t="s">
         <v>256</v>
       </c>
       <c r="B83" t="s">
         <v>257</v>
       </c>
       <c r="C83" s="1">
-        <v>135000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D83" s="1">
-        <v>99.1328354</v>
+        <v>96.91860127</v>
       </c>
       <c r="E83" s="1">
-        <v>104.002956</v>
+        <v>99.766</v>
       </c>
       <c r="F83" t="s">
         <v>8</v>
       </c>
       <c r="G83">
         <v>1.0</v>
       </c>
       <c r="H83" s="1">
-        <v>140403.99</v>
+        <v>99766.0</v>
       </c>
       <c r="I83" s="1">
-        <v>-2747.79</v>
+        <v>-541.92</v>
       </c>
       <c r="J83" s="1">
-        <v>-1.9570597673186</v>
+        <v>-0.54319106709701</v>
       </c>
       <c r="K83">
         <v>0.0</v>
       </c>
       <c r="L83" t="s">
         <v>258</v>
       </c>
       <c r="M83" s="1">
-        <v>133829.32</v>
+        <v>96918.6</v>
       </c>
       <c r="N83" s="1">
-        <v>137656.2</v>
+        <v>99224.08</v>
       </c>
       <c r="O83" s="1">
-        <v>0.33</v>
+        <v>0.21</v>
       </c>
       <c r="P83">
         <v>1</v>
       </c>
     </row>
     <row r="84" spans="1:16">
       <c r="A84" t="s">
         <v>259</v>
       </c>
       <c r="B84" t="s">
         <v>260</v>
       </c>
       <c r="C84" s="1">
-        <v>370000.0</v>
+        <v>135000.0</v>
       </c>
       <c r="D84" s="1">
-        <v>78.958</v>
+        <v>97.49013118</v>
       </c>
       <c r="E84" s="1">
-        <v>83.324986</v>
+        <v>104.002956</v>
       </c>
       <c r="F84" t="s">
         <v>8</v>
       </c>
       <c r="G84">
         <v>1.0</v>
       </c>
       <c r="H84" s="1">
-        <v>308302.45</v>
+        <v>140403.99</v>
       </c>
       <c r="I84" s="1">
-        <v>-12184.15</v>
+        <v>-8719.19</v>
       </c>
       <c r="J84" s="1">
-        <v>-3.9520120582889</v>
+        <v>-6.210072804911</v>
       </c>
       <c r="K84">
         <v>0.0</v>
       </c>
-      <c r="L84" t="s">
-        <v>261</v>
+      <c r="L84">
+        <v>73.13</v>
       </c>
       <c r="M84" s="1">
-        <v>292144.6</v>
+        <v>131611.67</v>
       </c>
       <c r="N84" s="1">
-        <v>296118.3</v>
+        <v>131684.8</v>
       </c>
       <c r="O84" s="1">
-        <v>0.72</v>
+        <v>0.28</v>
       </c>
       <c r="P84">
         <v>1</v>
       </c>
     </row>
     <row r="85" spans="1:16">
       <c r="A85" t="s">
+        <v>261</v>
+      </c>
+      <c r="B85" t="s">
         <v>262</v>
       </c>
-      <c r="B85" t="s">
+      <c r="C85" s="1">
+        <v>370000.0</v>
+      </c>
+      <c r="D85" s="1">
+        <v>77.029</v>
+      </c>
+      <c r="E85" s="1">
+        <v>83.324986</v>
+      </c>
+      <c r="F85" t="s">
+        <v>8</v>
+      </c>
+      <c r="G85">
+        <v>1.0</v>
+      </c>
+      <c r="H85" s="1">
+        <v>308302.45</v>
+      </c>
+      <c r="I85" s="1">
+        <v>-18434.47</v>
+      </c>
+      <c r="J85" s="1">
+        <v>-5.9793459312438</v>
+      </c>
+      <c r="K85">
+        <v>0.0</v>
+      </c>
+      <c r="L85" t="s">
         <v>263</v>
       </c>
-      <c r="C85" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M85" s="1">
-        <v>190204.87</v>
+        <v>285007.3</v>
       </c>
       <c r="N85" s="1">
-        <v>193116.51</v>
+        <v>289867.98</v>
       </c>
       <c r="O85" s="1">
-        <v>0.47</v>
+        <v>0.61</v>
       </c>
       <c r="P85">
         <v>1</v>
       </c>
     </row>
     <row r="86" spans="1:16">
       <c r="A86" t="s">
+        <v>264</v>
+      </c>
+      <c r="B86" t="s">
         <v>265</v>
       </c>
-      <c r="B86" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C86" s="1">
-        <v>400000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D86" s="1">
-        <v>92.42331229</v>
+        <v>93.01206448</v>
       </c>
       <c r="E86" s="1">
-        <v>100.596413</v>
+        <v>94.882578</v>
       </c>
       <c r="F86" t="s">
         <v>8</v>
       </c>
       <c r="G86">
         <v>1.0</v>
       </c>
       <c r="H86" s="1">
-        <v>402385.65</v>
+        <v>474412.89</v>
       </c>
       <c r="I86" s="1">
-        <v>-27892.4</v>
+        <v>-9085.44</v>
       </c>
       <c r="J86" s="1">
-        <v>-6.9317581280545</v>
+        <v>-1.9150913036954</v>
       </c>
       <c r="K86">
         <v>0.0</v>
       </c>
-      <c r="L86" t="s">
-        <v>267</v>
+      <c r="L86">
+        <v>267.12</v>
       </c>
       <c r="M86" s="1">
-        <v>369693.25</v>
+        <v>465060.33</v>
       </c>
       <c r="N86" s="1">
-        <v>374493.25</v>
+        <v>465327.45</v>
       </c>
       <c r="O86" s="1">
-        <v>0.91</v>
+        <v>0.98</v>
       </c>
       <c r="P86">
         <v>1</v>
       </c>
     </row>
     <row r="87" spans="1:16">
       <c r="A87" t="s">
+        <v>266</v>
+      </c>
+      <c r="B87" t="s">
+        <v>267</v>
+      </c>
+      <c r="C87" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="D87" s="1">
+        <v>90.03615054</v>
+      </c>
+      <c r="E87" s="1">
+        <v>99.086382</v>
+      </c>
+      <c r="F87" t="s">
+        <v>8</v>
+      </c>
+      <c r="G87">
+        <v>1.0</v>
+      </c>
+      <c r="H87" s="1">
+        <v>495431.91</v>
+      </c>
+      <c r="I87" s="1">
+        <v>-37881.29</v>
+      </c>
+      <c r="J87" s="1">
+        <v>-7.6461142763291</v>
+      </c>
+      <c r="K87">
+        <v>0.0</v>
+      </c>
+      <c r="L87" t="s">
         <v>268</v>
       </c>
-      <c r="B87" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M87" s="1">
-        <v>597424.49</v>
+        <v>450180.76</v>
       </c>
       <c r="N87" s="1">
-        <v>612613.53</v>
+        <v>457550.62</v>
       </c>
       <c r="O87" s="1">
-        <v>1.49</v>
+        <v>0.96</v>
       </c>
       <c r="P87">
         <v>1</v>
       </c>
     </row>
     <row r="88" spans="1:16">
       <c r="A88" t="s">
+        <v>269</v>
+      </c>
+      <c r="B88" t="s">
+        <v>270</v>
+      </c>
+      <c r="C88" s="1">
+        <v>700000.0</v>
+      </c>
+      <c r="D88" s="1">
+        <v>97.32731412</v>
+      </c>
+      <c r="E88" s="1">
+        <v>99.957446</v>
+      </c>
+      <c r="F88" t="s">
+        <v>8</v>
+      </c>
+      <c r="G88">
+        <v>1.0</v>
+      </c>
+      <c r="H88" s="1">
+        <v>699702.12</v>
+      </c>
+      <c r="I88" s="1">
+        <v>2665.79</v>
+      </c>
+      <c r="J88" s="1">
+        <v>0.38098927011969</v>
+      </c>
+      <c r="K88">
+        <v>0.0</v>
+      </c>
+      <c r="L88" t="s">
         <v>271</v>
       </c>
-      <c r="B88" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M88" s="1">
-        <v>99462.88</v>
+        <v>681291.2</v>
       </c>
       <c r="N88" s="1">
-        <v>100397.81</v>
+        <v>702367.91</v>
       </c>
       <c r="O88" s="1">
-        <v>0.24</v>
+        <v>1.48</v>
       </c>
       <c r="P88">
         <v>1</v>
       </c>
     </row>
     <row r="89" spans="1:16">
       <c r="A89" t="s">
+        <v>272</v>
+      </c>
+      <c r="B89" t="s">
         <v>273</v>
       </c>
-      <c r="B89" t="s">
+      <c r="C89" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="D89" s="1">
+        <v>96.71203079</v>
+      </c>
+      <c r="E89" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F89" t="s">
+        <v>8</v>
+      </c>
+      <c r="G89">
+        <v>1.0</v>
+      </c>
+      <c r="H89" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="I89" s="1">
+        <v>-1839.34</v>
+      </c>
+      <c r="J89" s="1">
+        <v>-1.83934</v>
+      </c>
+      <c r="K89">
+        <v>0.0</v>
+      </c>
+      <c r="L89" t="s">
         <v>274</v>
       </c>
-      <c r="C89" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M89" s="1">
-        <v>525443.64</v>
+        <v>96712.03</v>
       </c>
       <c r="N89" s="1">
-        <v>545061.09</v>
+        <v>98160.66</v>
       </c>
       <c r="O89" s="1">
-        <v>1.32</v>
+        <v>0.21</v>
       </c>
       <c r="P89">
         <v>1</v>
       </c>
     </row>
     <row r="90" spans="1:16">
       <c r="A90" t="s">
+        <v>275</v>
+      </c>
+      <c r="B90" t="s">
         <v>276</v>
       </c>
-      <c r="B90" t="s">
+      <c r="C90" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="D90" s="1">
+        <v>102.34666738</v>
+      </c>
+      <c r="E90" s="1">
+        <v>108.334343</v>
+      </c>
+      <c r="F90" t="s">
+        <v>8</v>
+      </c>
+      <c r="G90">
+        <v>1.0</v>
+      </c>
+      <c r="H90" s="1">
+        <v>650006.06</v>
+      </c>
+      <c r="I90" s="1">
+        <v>-8381.55</v>
+      </c>
+      <c r="J90" s="1">
+        <v>-1.2894572090605</v>
+      </c>
+      <c r="K90">
+        <v>0.0</v>
+      </c>
+      <c r="L90" t="s">
         <v>277</v>
       </c>
-      <c r="C90" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M90" s="1">
-        <v>298187.61</v>
+        <v>614080.01</v>
       </c>
       <c r="N90" s="1">
-        <v>307465.01</v>
+        <v>641624.51</v>
       </c>
       <c r="O90" s="1">
-        <v>0.75</v>
+        <v>1.35</v>
       </c>
       <c r="P90">
         <v>1</v>
       </c>
     </row>
     <row r="91" spans="1:16">
       <c r="A91" t="s">
+        <v>278</v>
+      </c>
+      <c r="B91" t="s">
         <v>279</v>
       </c>
-      <c r="B91" t="s">
+      <c r="C91" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="D91" s="1">
+        <v>94.57197822</v>
+      </c>
+      <c r="E91" s="1">
+        <v>98.642</v>
+      </c>
+      <c r="F91" t="s">
+        <v>8</v>
+      </c>
+      <c r="G91">
+        <v>1.0</v>
+      </c>
+      <c r="H91" s="1">
+        <v>295926.0</v>
+      </c>
+      <c r="I91" s="1">
+        <v>-1134.72</v>
+      </c>
+      <c r="J91" s="1">
+        <v>-0.38344721315464</v>
+      </c>
+      <c r="K91">
+        <v>0.0</v>
+      </c>
+      <c r="L91" t="s">
         <v>280</v>
       </c>
-      <c r="C91" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M91" s="1">
-        <v>183280.66</v>
+        <v>283715.94</v>
       </c>
       <c r="N91" s="1">
-        <v>183368.33</v>
+        <v>294791.28</v>
       </c>
       <c r="O91" s="1">
-        <v>0.44</v>
+        <v>0.62</v>
       </c>
       <c r="P91">
         <v>1</v>
       </c>
     </row>
     <row r="92" spans="1:16">
       <c r="A92" t="s">
         <v>281</v>
       </c>
       <c r="B92" t="s">
         <v>282</v>
       </c>
       <c r="C92" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D92" s="1">
-        <v>99.43860316</v>
+        <v>89.62669778</v>
       </c>
       <c r="E92" s="1">
-        <v>99.75655</v>
+        <v>89.22416</v>
       </c>
       <c r="F92" t="s">
         <v>8</v>
       </c>
       <c r="G92">
         <v>1.0</v>
       </c>
       <c r="H92" s="1">
-        <v>99756.55</v>
+        <v>178448.32</v>
       </c>
       <c r="I92" s="1">
-        <v>359.45</v>
+        <v>1166.72</v>
       </c>
       <c r="J92" s="1">
-        <v>0.36032721660883</v>
+        <v>0.65381394456389</v>
       </c>
       <c r="K92">
         <v>0.0</v>
       </c>
       <c r="L92">
-        <v>677.4</v>
+        <v>361.64</v>
       </c>
       <c r="M92" s="1">
-        <v>99438.6</v>
+        <v>179253.4</v>
       </c>
       <c r="N92" s="1">
-        <v>100116.0</v>
+        <v>179615.04</v>
       </c>
       <c r="O92" s="1">
-        <v>0.24</v>
+        <v>0.38</v>
       </c>
       <c r="P92">
         <v>1</v>
       </c>
     </row>
     <row r="93" spans="1:16">
       <c r="A93" t="s">
         <v>283</v>
       </c>
       <c r="B93" t="s">
         <v>284</v>
       </c>
       <c r="C93" s="1">
         <v>100000.0</v>
       </c>
       <c r="D93" s="1">
-        <v>103.04598191</v>
+        <v>97.71179078</v>
       </c>
       <c r="E93" s="1">
-        <v>107.36234</v>
+        <v>99.75655</v>
       </c>
       <c r="F93" t="s">
         <v>8</v>
       </c>
       <c r="G93">
         <v>1.0</v>
       </c>
       <c r="H93" s="1">
-        <v>107362.34</v>
+        <v>99756.55</v>
       </c>
       <c r="I93" s="1">
-        <v>-404.03</v>
+        <v>-973.53</v>
       </c>
       <c r="J93" s="1">
-        <v>-0.37632376492539</v>
+        <v>-0.97590584277423</v>
       </c>
       <c r="K93">
         <v>0.0</v>
       </c>
       <c r="L93" t="s">
         <v>285</v>
       </c>
       <c r="M93" s="1">
-        <v>103045.98</v>
+        <v>97711.79</v>
       </c>
       <c r="N93" s="1">
-        <v>106958.31</v>
+        <v>98783.02</v>
       </c>
       <c r="O93" s="1">
-        <v>0.26</v>
+        <v>0.21</v>
       </c>
       <c r="P93">
         <v>1</v>
       </c>
     </row>
     <row r="94" spans="1:16">
       <c r="A94" t="s">
         <v>286</v>
       </c>
       <c r="B94" t="s">
         <v>287</v>
       </c>
       <c r="C94" s="1">
-        <v>300000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D94" s="1">
-        <v>102.33001379</v>
+        <v>100.18173308</v>
       </c>
       <c r="E94" s="1">
-        <v>103.74867</v>
+        <v>107.36234</v>
       </c>
       <c r="F94" t="s">
         <v>8</v>
       </c>
       <c r="G94">
         <v>1.0</v>
       </c>
       <c r="H94" s="1">
-        <v>311246.01</v>
+        <v>107362.34</v>
       </c>
       <c r="I94" s="1">
-        <v>1304.31</v>
+        <v>-6720.33</v>
       </c>
       <c r="J94" s="1">
-        <v>0.41906079374319</v>
+        <v>-6.2594854024232</v>
       </c>
       <c r="K94">
         <v>0.0</v>
       </c>
-      <c r="L94" t="s">
-        <v>288</v>
+      <c r="L94">
+        <v>460.27</v>
       </c>
       <c r="M94" s="1">
-        <v>306990.05</v>
+        <v>100181.74</v>
       </c>
       <c r="N94" s="1">
-        <v>312550.32</v>
+        <v>100642.01</v>
       </c>
       <c r="O94" s="1">
-        <v>0.76</v>
+        <v>0.21</v>
       </c>
       <c r="P94">
         <v>1</v>
       </c>
     </row>
     <row r="95" spans="1:16">
       <c r="A95" t="s">
+        <v>288</v>
+      </c>
+      <c r="B95" t="s">
         <v>289</v>
       </c>
-      <c r="B95" t="s">
+      <c r="C95" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="D95" s="1">
+        <v>100.78996812</v>
+      </c>
+      <c r="E95" s="1">
+        <v>103.74867</v>
+      </c>
+      <c r="F95" t="s">
+        <v>8</v>
+      </c>
+      <c r="G95">
+        <v>1.0</v>
+      </c>
+      <c r="H95" s="1">
+        <v>311246.01</v>
+      </c>
+      <c r="I95" s="1">
+        <v>-1620.63</v>
+      </c>
+      <c r="J95" s="1">
+        <v>-0.52069101223177</v>
+      </c>
+      <c r="K95">
+        <v>0.0</v>
+      </c>
+      <c r="L95" t="s">
         <v>290</v>
       </c>
-      <c r="C95" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M95" s="1">
-        <v>503204.11</v>
+        <v>302369.9</v>
       </c>
       <c r="N95" s="1">
-        <v>503782.88</v>
+        <v>309625.38</v>
       </c>
       <c r="O95" s="1">
-        <v>1.22</v>
+        <v>0.65</v>
       </c>
       <c r="P95">
         <v>1</v>
       </c>
     </row>
     <row r="96" spans="1:16">
       <c r="A96" t="s">
         <v>291</v>
       </c>
       <c r="B96" t="s">
         <v>292</v>
       </c>
       <c r="C96" s="1">
-        <v>100000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D96" s="1">
-        <v>100.4868368</v>
+        <v>98.67460566</v>
       </c>
       <c r="E96" s="1">
-        <v>99.884</v>
+        <v>101.518663</v>
       </c>
       <c r="F96" t="s">
         <v>8</v>
       </c>
       <c r="G96">
         <v>1.0</v>
       </c>
       <c r="H96" s="1">
-        <v>99884.0</v>
+        <v>609111.98</v>
       </c>
       <c r="I96" s="1">
-        <v>3463.11</v>
+        <v>-13698.59</v>
       </c>
       <c r="J96" s="1">
-        <v>3.4671318729726</v>
+        <v>-2.2489444387549</v>
       </c>
       <c r="K96">
         <v>0.0</v>
       </c>
       <c r="L96" t="s">
         <v>293</v>
       </c>
       <c r="M96" s="1">
-        <v>100486.84</v>
+        <v>592047.64</v>
       </c>
       <c r="N96" s="1">
-        <v>103347.11</v>
+        <v>595413.39</v>
       </c>
       <c r="O96" s="1">
-        <v>0.25</v>
+        <v>1.25</v>
       </c>
       <c r="P96">
         <v>1</v>
       </c>
     </row>
     <row r="97" spans="1:16">
       <c r="A97" t="s">
         <v>294</v>
       </c>
       <c r="B97" t="s">
         <v>295</v>
       </c>
       <c r="C97" s="1">
-        <v>150000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D97" s="1">
-        <v>103.59472519</v>
+        <v>100.21507492</v>
       </c>
       <c r="E97" s="1">
-        <v>106.489533</v>
+        <v>99.884</v>
       </c>
       <c r="F97" t="s">
         <v>8</v>
       </c>
       <c r="G97">
         <v>1.0</v>
       </c>
       <c r="H97" s="1">
-        <v>159734.3</v>
+        <v>99884.0</v>
       </c>
       <c r="I97" s="1">
-        <v>-1394.61</v>
+        <v>3739.29</v>
       </c>
       <c r="J97" s="1">
-        <v>-0.87308111031882</v>
+        <v>3.743632613832</v>
       </c>
       <c r="K97">
         <v>0.0</v>
       </c>
       <c r="L97" t="s">
         <v>296</v>
       </c>
       <c r="M97" s="1">
-        <v>155392.09</v>
+        <v>100215.07</v>
       </c>
       <c r="N97" s="1">
-        <v>158339.69</v>
+        <v>103623.29</v>
       </c>
       <c r="O97" s="1">
-        <v>0.38</v>
+        <v>0.22</v>
       </c>
       <c r="P97">
         <v>1</v>
       </c>
     </row>
     <row r="98" spans="1:16">
       <c r="A98" t="s">
         <v>297</v>
       </c>
       <c r="B98" t="s">
         <v>298</v>
       </c>
       <c r="C98" s="1">
-        <v>400000.0</v>
+        <v>150000.0</v>
       </c>
       <c r="D98" s="1">
-        <v>107.59056067</v>
+        <v>102.35284494</v>
       </c>
       <c r="E98" s="1">
-        <v>109.861915</v>
+        <v>106.489533</v>
       </c>
       <c r="F98" t="s">
         <v>8</v>
       </c>
       <c r="G98">
         <v>1.0</v>
       </c>
       <c r="H98" s="1">
-        <v>439447.66</v>
+        <v>159734.3</v>
       </c>
       <c r="I98" s="1">
-        <v>4858.42</v>
+        <v>-2281.4</v>
       </c>
       <c r="J98" s="1">
-        <v>1.1055742110448</v>
+        <v>-1.4282467823129</v>
       </c>
       <c r="K98">
         <v>0.0</v>
       </c>
       <c r="L98" t="s">
         <v>299</v>
       </c>
       <c r="M98" s="1">
-        <v>430362.24</v>
+        <v>153529.27</v>
       </c>
       <c r="N98" s="1">
-        <v>444306.08</v>
+        <v>157452.9</v>
       </c>
       <c r="O98" s="1">
-        <v>1.08</v>
+        <v>0.33</v>
       </c>
       <c r="P98">
         <v>1</v>
       </c>
     </row>
     <row r="99" spans="1:16">
       <c r="A99" t="s">
         <v>300</v>
       </c>
       <c r="B99" t="s">
         <v>301</v>
       </c>
       <c r="C99" s="1">
-        <v>600000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D99" s="1">
-        <v>93.671</v>
+        <v>105.31039233</v>
       </c>
       <c r="E99" s="1">
-        <v>104.270342</v>
+        <v>110.013816</v>
       </c>
       <c r="F99" t="s">
         <v>8</v>
       </c>
       <c r="G99">
         <v>1.0</v>
       </c>
       <c r="H99" s="1">
-        <v>625622.05</v>
+        <v>550069.08</v>
       </c>
       <c r="I99" s="1">
-        <v>-58220.71</v>
+        <v>-2748.28</v>
       </c>
       <c r="J99" s="1">
-        <v>-9.3060514730899</v>
+        <v>-0.49962451988757</v>
       </c>
       <c r="K99">
         <v>0.0</v>
       </c>
       <c r="L99" t="s">
         <v>302</v>
       </c>
       <c r="M99" s="1">
-        <v>562026.0</v>
+        <v>526551.96</v>
       </c>
       <c r="N99" s="1">
-        <v>567401.34</v>
+        <v>547320.8</v>
       </c>
       <c r="O99" s="1">
-        <v>1.38</v>
+        <v>1.15</v>
       </c>
       <c r="P99">
         <v>1</v>
       </c>
     </row>
     <row r="100" spans="1:16">
       <c r="A100" t="s">
         <v>303</v>
       </c>
       <c r="B100" t="s">
         <v>304</v>
       </c>
       <c r="C100" s="1">
-        <v>285000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D100" s="1">
-        <v>98.41878597</v>
+        <v>92.4035</v>
       </c>
       <c r="E100" s="1">
-        <v>97.791014</v>
+        <v>104.270342</v>
       </c>
       <c r="F100" t="s">
         <v>8</v>
       </c>
       <c r="G100">
         <v>1.0</v>
       </c>
       <c r="H100" s="1">
-        <v>278704.39</v>
+        <v>625622.05</v>
       </c>
       <c r="I100" s="1">
-        <v>2995.52</v>
+        <v>-63359.95</v>
       </c>
       <c r="J100" s="1">
-        <v>1.0748018716175</v>
+        <v>-10.127512289568</v>
       </c>
       <c r="K100">
         <v>0.0</v>
       </c>
       <c r="L100" t="s">
         <v>305</v>
       </c>
       <c r="M100" s="1">
-        <v>280493.54</v>
+        <v>554421.0</v>
       </c>
       <c r="N100" s="1">
-        <v>281699.91</v>
+        <v>562262.1</v>
       </c>
       <c r="O100" s="1">
-        <v>0.68</v>
+        <v>1.18</v>
       </c>
       <c r="P100">
         <v>1</v>
       </c>
     </row>
     <row r="101" spans="1:16">
       <c r="A101" t="s">
         <v>306</v>
       </c>
       <c r="B101" t="s">
         <v>307</v>
       </c>
       <c r="C101" s="1">
-        <v>365000.0</v>
+        <v>285000.0</v>
       </c>
       <c r="D101" s="1">
-        <v>102.74020516</v>
+        <v>97.65501701</v>
       </c>
       <c r="E101" s="1">
-        <v>105.094956</v>
+        <v>97.791014</v>
       </c>
       <c r="F101" t="s">
         <v>8</v>
       </c>
       <c r="G101">
         <v>1.0</v>
       </c>
       <c r="H101" s="1">
-        <v>383596.59</v>
+        <v>278704.39</v>
       </c>
       <c r="I101" s="1">
-        <v>-961.09</v>
+        <v>1404.39</v>
       </c>
       <c r="J101" s="1">
-        <v>-0.25054706560348</v>
+        <v>0.50389949006544</v>
       </c>
       <c r="K101">
         <v>0.0</v>
       </c>
       <c r="L101" t="s">
         <v>308</v>
       </c>
       <c r="M101" s="1">
-        <v>375001.75</v>
+        <v>278316.79</v>
       </c>
       <c r="N101" s="1">
-        <v>382635.5</v>
+        <v>280108.78</v>
       </c>
       <c r="O101" s="1">
-        <v>0.93</v>
+        <v>0.59</v>
       </c>
       <c r="P101">
         <v>1</v>
       </c>
     </row>
     <row r="102" spans="1:16">
       <c r="A102" t="s">
         <v>309</v>
       </c>
       <c r="B102" t="s">
         <v>310</v>
       </c>
       <c r="C102" s="1">
-        <v>295000.0</v>
+        <v>365000.0</v>
       </c>
       <c r="D102" s="1">
-        <v>104.268</v>
+        <v>100.76473513</v>
       </c>
       <c r="E102" s="1">
-        <v>105.485329</v>
+        <v>105.094956</v>
       </c>
       <c r="F102" t="s">
         <v>8</v>
       </c>
       <c r="G102">
         <v>1.0</v>
       </c>
       <c r="H102" s="1">
-        <v>311181.72</v>
+        <v>383596.59</v>
       </c>
       <c r="I102" s="1">
-        <v>-407.31</v>
+        <v>-6234.06</v>
       </c>
       <c r="J102" s="1">
-        <v>-0.13089136469841</v>
+        <v>-1.6251604322134</v>
       </c>
       <c r="K102">
         <v>0.0</v>
       </c>
       <c r="L102" t="s">
         <v>311</v>
       </c>
       <c r="M102" s="1">
-        <v>307590.6</v>
+        <v>367791.28</v>
       </c>
       <c r="N102" s="1">
-        <v>310774.41</v>
+        <v>377362.53</v>
       </c>
       <c r="O102" s="1">
-        <v>0.75</v>
+        <v>0.8</v>
       </c>
       <c r="P102">
         <v>1</v>
       </c>
     </row>
     <row r="103" spans="1:16">
       <c r="A103" t="s">
         <v>312</v>
       </c>
       <c r="B103" t="s">
         <v>313</v>
       </c>
       <c r="C103" s="1">
-        <v>100000.0</v>
+        <v>295000.0</v>
       </c>
       <c r="D103" s="1">
-        <v>99.86451545</v>
+        <v>100.2125</v>
       </c>
       <c r="E103" s="1">
-        <v>99.01932</v>
+        <v>105.485329</v>
       </c>
       <c r="F103" t="s">
         <v>8</v>
       </c>
       <c r="G103">
         <v>1.0</v>
       </c>
       <c r="H103" s="1">
-        <v>99019.32</v>
+        <v>311181.72</v>
       </c>
       <c r="I103" s="1">
-        <v>1078.07</v>
+        <v>-10729.89</v>
       </c>
       <c r="J103" s="1">
-        <v>1.0887471253085</v>
+        <v>-3.4481106409464</v>
       </c>
       <c r="K103">
         <v>0.0</v>
       </c>
-      <c r="L103">
-        <v>232.88</v>
+      <c r="L103" t="s">
+        <v>314</v>
       </c>
       <c r="M103" s="1">
-        <v>99864.51</v>
+        <v>295626.88</v>
       </c>
       <c r="N103" s="1">
-        <v>100097.39</v>
+        <v>300451.83</v>
       </c>
       <c r="O103" s="1">
-        <v>0.24</v>
+        <v>0.63</v>
       </c>
       <c r="P103">
         <v>1</v>
       </c>
     </row>
     <row r="104" spans="1:16">
       <c r="A104" t="s">
-        <v>314</v>
+        <v>315</v>
       </c>
       <c r="B104" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="C104" s="1">
         <v>200000.0</v>
       </c>
       <c r="D104" s="1">
-        <v>99.6829192</v>
+        <v>96.60864519</v>
       </c>
       <c r="E104" s="1">
         <v>100.292605</v>
       </c>
       <c r="F104" t="s">
         <v>8</v>
       </c>
       <c r="G104">
         <v>1.0</v>
       </c>
       <c r="H104" s="1">
         <v>200585.21</v>
       </c>
       <c r="I104" s="1">
-        <v>1998.44</v>
+        <v>-3156.96</v>
       </c>
       <c r="J104" s="1">
-        <v>0.99630476244983</v>
+        <v>-1.5738747637475</v>
       </c>
       <c r="K104">
         <v>0.0</v>
       </c>
       <c r="L104" t="s">
-        <v>316</v>
+        <v>317</v>
       </c>
       <c r="M104" s="1">
-        <v>199365.84</v>
+        <v>193217.29</v>
       </c>
       <c r="N104" s="1">
-        <v>202583.65</v>
+        <v>197428.25</v>
       </c>
       <c r="O104" s="1">
-        <v>0.49</v>
+        <v>0.42</v>
       </c>
       <c r="P104">
         <v>1</v>
       </c>
     </row>
     <row r="105" spans="1:16">
       <c r="A105" t="s">
-        <v>317</v>
+        <v>318</v>
       </c>
       <c r="B105" t="s">
-        <v>318</v>
+        <v>319</v>
       </c>
       <c r="C105" s="1">
-        <v>400000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D105" s="1">
-        <v>102.92132646</v>
+        <v>100.5771461</v>
       </c>
       <c r="E105" s="1">
-        <v>106.299898</v>
+        <v>106.064042</v>
       </c>
       <c r="F105" t="s">
         <v>8</v>
       </c>
       <c r="G105">
         <v>1.0</v>
       </c>
       <c r="H105" s="1">
-        <v>425199.59</v>
+        <v>530320.21</v>
       </c>
       <c r="I105" s="1">
-        <v>-610.17</v>
+        <v>-8735.85</v>
       </c>
       <c r="J105" s="1">
-        <v>-0.14350201983967</v>
+        <v>-1.6472783490563</v>
       </c>
       <c r="K105">
         <v>0.0</v>
       </c>
       <c r="L105" t="s">
-        <v>319</v>
+        <v>320</v>
       </c>
       <c r="M105" s="1">
-        <v>411685.31</v>
+        <v>502885.73</v>
       </c>
       <c r="N105" s="1">
-        <v>424589.42</v>
+        <v>521584.36</v>
       </c>
       <c r="O105" s="1">
-        <v>1.03</v>
+        <v>1.1</v>
       </c>
       <c r="P105">
         <v>1</v>
       </c>
     </row>
     <row r="106" spans="1:16">
       <c r="A106" t="s">
-        <v>320</v>
+        <v>321</v>
       </c>
       <c r="B106" t="s">
-        <v>321</v>
+        <v>322</v>
       </c>
       <c r="C106" s="1">
         <v>100000.0</v>
       </c>
       <c r="D106" s="1">
-        <v>101.67703018</v>
+        <v>99.67957312</v>
       </c>
       <c r="E106" s="1">
         <v>99.297</v>
       </c>
       <c r="F106" t="s">
         <v>8</v>
       </c>
       <c r="G106">
         <v>1.0</v>
       </c>
       <c r="H106" s="1">
         <v>99297.0</v>
       </c>
       <c r="I106" s="1">
-        <v>5431.4</v>
+        <v>521.27</v>
       </c>
       <c r="J106" s="1">
-        <v>5.4698530670614</v>
+        <v>0.524960472119</v>
       </c>
       <c r="K106">
         <v>0.0</v>
       </c>
-      <c r="L106" t="s">
-        <v>322</v>
+      <c r="L106">
+        <v>138.7</v>
       </c>
       <c r="M106" s="1">
-        <v>101677.03</v>
+        <v>99679.57</v>
       </c>
       <c r="N106" s="1">
-        <v>104728.4</v>
+        <v>99818.27</v>
       </c>
       <c r="O106" s="1">
-        <v>0.25</v>
+        <v>0.21</v>
       </c>
       <c r="P106">
         <v>1</v>
       </c>
     </row>
     <row r="107" spans="1:16">
       <c r="A107" t="s">
         <v>323</v>
       </c>
       <c r="B107" t="s">
         <v>324</v>
       </c>
       <c r="C107" s="1">
         <v>100000.0</v>
       </c>
       <c r="D107" s="1">
-        <v>101.7656583</v>
+        <v>100.4849133</v>
       </c>
       <c r="E107" s="1">
         <v>100.24168</v>
       </c>
       <c r="F107" t="s">
         <v>8</v>
       </c>
       <c r="G107">
         <v>1.0</v>
       </c>
       <c r="H107" s="1">
         <v>100241.68</v>
       </c>
       <c r="I107" s="1">
-        <v>4458.22</v>
+        <v>3656.93</v>
       </c>
       <c r="J107" s="1">
-        <v>4.4474713512383</v>
+        <v>3.6481132399218</v>
       </c>
       <c r="K107">
         <v>0.0</v>
       </c>
       <c r="L107" t="s">
         <v>325</v>
       </c>
       <c r="M107" s="1">
-        <v>101765.65</v>
+        <v>100484.91</v>
       </c>
       <c r="N107" s="1">
-        <v>104699.9</v>
+        <v>103898.61</v>
       </c>
       <c r="O107" s="1">
-        <v>0.25</v>
+        <v>0.22</v>
       </c>
       <c r="P107">
         <v>1</v>
       </c>
     </row>
     <row r="108" spans="1:16">
       <c r="A108" t="s">
         <v>326</v>
       </c>
       <c r="B108" t="s">
         <v>327</v>
       </c>
       <c r="C108" s="1">
         <v>100000.0</v>
       </c>
       <c r="D108" s="1">
-        <v>96.99080255</v>
+        <v>98.52791874</v>
       </c>
       <c r="E108" s="1">
-        <v>97.65639</v>
+        <v>99.884</v>
       </c>
       <c r="F108" t="s">
         <v>8</v>
       </c>
       <c r="G108">
         <v>1.0</v>
       </c>
       <c r="H108" s="1">
-        <v>97656.39</v>
+        <v>99884.0</v>
       </c>
       <c r="I108" s="1">
-        <v>-403.4</v>
+        <v>-1217.04</v>
       </c>
       <c r="J108" s="1">
-        <v>-0.41308100780707</v>
+        <v>-1.2184534059509</v>
       </c>
       <c r="K108">
         <v>0.0</v>
       </c>
       <c r="L108">
-        <v>262.19</v>
+        <v>139.04</v>
       </c>
       <c r="M108" s="1">
-        <v>96990.8</v>
+        <v>98527.92</v>
       </c>
       <c r="N108" s="1">
-        <v>97252.99</v>
+        <v>98666.96</v>
       </c>
       <c r="O108" s="1">
-        <v>0.24</v>
+        <v>0.21</v>
       </c>
       <c r="P108">
         <v>1</v>
       </c>
     </row>
     <row r="109" spans="1:16">
       <c r="A109" t="s">
         <v>328</v>
       </c>
       <c r="B109" t="s">
         <v>329</v>
       </c>
       <c r="C109" s="1">
-        <v>300000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D109" s="1">
-        <v>85.19511576</v>
+        <v>95.61228635</v>
       </c>
       <c r="E109" s="1">
-        <v>86.56115</v>
+        <v>97.65639</v>
       </c>
       <c r="F109" t="s">
         <v>8</v>
       </c>
       <c r="G109">
         <v>1.0</v>
       </c>
       <c r="H109" s="1">
-        <v>259683.45</v>
+        <v>97656.39</v>
       </c>
       <c r="I109" s="1">
-        <v>-3142.62</v>
+        <v>-1583.28</v>
       </c>
       <c r="J109" s="1">
-        <v>-1.2101733860976</v>
+        <v>-1.6212763957382</v>
       </c>
       <c r="K109">
         <v>0.0</v>
       </c>
       <c r="L109">
-        <v>955.48</v>
+        <v>460.82</v>
       </c>
       <c r="M109" s="1">
-        <v>255585.35</v>
+        <v>95612.29</v>
       </c>
       <c r="N109" s="1">
-        <v>256540.83</v>
+        <v>96073.11</v>
       </c>
       <c r="O109" s="1">
-        <v>0.62</v>
+        <v>0.2</v>
       </c>
       <c r="P109">
         <v>1</v>
       </c>
     </row>
     <row r="110" spans="1:16">
       <c r="A110" t="s">
         <v>330</v>
       </c>
       <c r="B110" t="s">
         <v>331</v>
       </c>
       <c r="C110" s="1">
         <v>300000.0</v>
       </c>
       <c r="D110" s="1">
-        <v>98.43795398</v>
+        <v>82.93652494</v>
       </c>
       <c r="E110" s="1">
-        <v>99.507</v>
+        <v>86.56115</v>
       </c>
       <c r="F110" t="s">
         <v>8</v>
       </c>
       <c r="G110">
         <v>1.0</v>
       </c>
       <c r="H110" s="1">
-        <v>298521.0</v>
+        <v>259683.45</v>
       </c>
       <c r="I110" s="1">
-        <v>1194.23</v>
+        <v>-9147.85</v>
       </c>
       <c r="J110" s="1">
-        <v>0.40004890778203</v>
+        <v>-3.522692724546</v>
       </c>
       <c r="K110">
         <v>0.0</v>
       </c>
       <c r="L110" t="s">
         <v>332</v>
       </c>
       <c r="M110" s="1">
-        <v>295313.86</v>
+        <v>248809.57</v>
       </c>
       <c r="N110" s="1">
-        <v>299715.23</v>
+        <v>250535.6</v>
       </c>
       <c r="O110" s="1">
-        <v>0.73</v>
+        <v>0.53</v>
       </c>
       <c r="P110">
         <v>1</v>
       </c>
     </row>
     <row r="111" spans="1:16">
       <c r="A111" t="s">
         <v>333</v>
       </c>
       <c r="B111" t="s">
         <v>334</v>
       </c>
       <c r="C111" s="1">
-        <v>139000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D111" s="1">
-        <v>100.24381565</v>
+        <v>96.32285072</v>
       </c>
       <c r="E111" s="1">
-        <v>99.647</v>
+        <v>99.507</v>
       </c>
       <c r="F111" t="s">
         <v>8</v>
       </c>
       <c r="G111">
         <v>1.0</v>
       </c>
       <c r="H111" s="1">
-        <v>138509.33</v>
+        <v>298521.0</v>
       </c>
       <c r="I111" s="1">
-        <v>1770.2</v>
+        <v>-3712.72</v>
       </c>
       <c r="J111" s="1">
-        <v>1.2780366492279</v>
+        <v>-1.2437047979874</v>
       </c>
       <c r="K111">
         <v>0.0</v>
       </c>
-      <c r="L111">
-        <v>940.63</v>
+      <c r="L111" t="s">
+        <v>335</v>
       </c>
       <c r="M111" s="1">
-        <v>139338.9</v>
+        <v>288968.55</v>
       </c>
       <c r="N111" s="1">
-        <v>140279.53</v>
+        <v>294808.28</v>
       </c>
       <c r="O111" s="1">
-        <v>0.34</v>
+        <v>0.62</v>
       </c>
       <c r="P111">
         <v>1</v>
       </c>
     </row>
     <row r="112" spans="1:16">
       <c r="A112" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
       <c r="B112" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="C112" s="1">
-        <v>400000.0</v>
+        <v>139000.0</v>
       </c>
       <c r="D112" s="1">
-        <v>94.60772925</v>
+        <v>97.79492255</v>
       </c>
       <c r="E112" s="1">
-        <v>95.38125</v>
+        <v>99.647</v>
       </c>
       <c r="F112" t="s">
         <v>8</v>
       </c>
       <c r="G112">
         <v>1.0</v>
       </c>
       <c r="H112" s="1">
-        <v>381525.0</v>
+        <v>138509.33</v>
       </c>
       <c r="I112" s="1">
-        <v>-2348.88</v>
+        <v>-1014.92</v>
       </c>
       <c r="J112" s="1">
-        <v>-0.61565559268724</v>
+        <v>-0.73274486274679</v>
       </c>
       <c r="K112">
         <v>0.0</v>
       </c>
-      <c r="L112">
-        <v>745.21</v>
+      <c r="L112" t="s">
+        <v>338</v>
       </c>
       <c r="M112" s="1">
-        <v>378430.91</v>
+        <v>135934.94</v>
       </c>
       <c r="N112" s="1">
-        <v>379176.12</v>
+        <v>137494.41</v>
       </c>
       <c r="O112" s="1">
-        <v>0.92</v>
+        <v>0.29</v>
       </c>
       <c r="P112">
         <v>1</v>
       </c>
     </row>
     <row r="113" spans="1:16">
       <c r="A113" t="s">
-        <v>337</v>
+        <v>339</v>
       </c>
       <c r="B113" t="s">
-        <v>338</v>
+        <v>340</v>
       </c>
       <c r="C113" s="1">
-        <v>400000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D113" s="1">
-        <v>102.39234741</v>
+        <v>93.08788544</v>
       </c>
       <c r="E113" s="1">
-        <v>104.363955</v>
+        <v>95.15085</v>
       </c>
       <c r="F113" t="s">
         <v>8</v>
       </c>
       <c r="G113">
         <v>1.0</v>
       </c>
       <c r="H113" s="1">
-        <v>417455.82</v>
+        <v>475754.25</v>
       </c>
       <c r="I113" s="1">
-        <v>-1156.38</v>
+        <v>-9040.85</v>
       </c>
       <c r="J113" s="1">
-        <v>-0.27700655844252</v>
+        <v>-1.9003193350348</v>
       </c>
       <c r="K113">
         <v>0.0</v>
       </c>
       <c r="L113" t="s">
-        <v>339</v>
+        <v>341</v>
       </c>
       <c r="M113" s="1">
-        <v>409569.39</v>
+        <v>465439.43</v>
       </c>
       <c r="N113" s="1">
-        <v>416299.44</v>
+        <v>466713.4</v>
       </c>
       <c r="O113" s="1">
-        <v>1.01</v>
+        <v>0.98</v>
       </c>
       <c r="P113">
         <v>1</v>
       </c>
     </row>
     <row r="114" spans="1:16">
       <c r="A114" t="s">
-        <v>340</v>
+        <v>342</v>
       </c>
       <c r="B114" t="s">
-        <v>341</v>
+        <v>343</v>
       </c>
       <c r="C114" s="1">
-        <v>415000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D114" s="1">
-        <v>69.188</v>
+        <v>101.08575852</v>
       </c>
       <c r="E114" s="1">
-        <v>74.176043</v>
+        <v>104.254864</v>
       </c>
       <c r="F114" t="s">
         <v>8</v>
       </c>
       <c r="G114">
         <v>1.0</v>
       </c>
       <c r="H114" s="1">
-        <v>307830.58</v>
+        <v>521274.32</v>
       </c>
       <c r="I114" s="1">
-        <v>-20586.68</v>
+        <v>-4647.35</v>
       </c>
       <c r="J114" s="1">
-        <v>-6.6876656633659</v>
+        <v>-0.89153634117253</v>
       </c>
       <c r="K114">
         <v>0.0</v>
       </c>
-      <c r="L114">
-        <v>113.7</v>
+      <c r="L114" t="s">
+        <v>344</v>
       </c>
       <c r="M114" s="1">
-        <v>287130.2</v>
+        <v>505428.79</v>
       </c>
       <c r="N114" s="1">
-        <v>287243.9</v>
+        <v>516626.97</v>
       </c>
       <c r="O114" s="1">
-        <v>0.7</v>
+        <v>1.09</v>
       </c>
       <c r="P114">
         <v>1</v>
       </c>
     </row>
     <row r="115" spans="1:16">
       <c r="A115" t="s">
-        <v>342</v>
+        <v>345</v>
       </c>
       <c r="B115" t="s">
-        <v>343</v>
+        <v>346</v>
       </c>
       <c r="C115" s="1">
-        <v>541000.0</v>
+        <v>415000.0</v>
       </c>
       <c r="D115" s="1">
-        <v>99.06795297</v>
+        <v>68.928</v>
       </c>
       <c r="E115" s="1">
-        <v>99.56754</v>
+        <v>74.176043</v>
       </c>
       <c r="F115" t="s">
         <v>8</v>
       </c>
       <c r="G115">
         <v>1.0</v>
       </c>
       <c r="H115" s="1">
-        <v>538660.39</v>
+        <v>307830.58</v>
       </c>
       <c r="I115" s="1">
-        <v>1006.42</v>
+        <v>-21381.43</v>
       </c>
       <c r="J115" s="1">
-        <v>0.18683757311355</v>
+        <v>-6.9458433921672</v>
       </c>
       <c r="K115">
         <v>0.0</v>
       </c>
-      <c r="L115" t="s">
-        <v>344</v>
+      <c r="L115">
+        <v>397.95</v>
       </c>
       <c r="M115" s="1">
-        <v>535957.63</v>
+        <v>286051.2</v>
       </c>
       <c r="N115" s="1">
-        <v>539666.81</v>
+        <v>286449.15</v>
       </c>
       <c r="O115" s="1">
-        <v>1.31</v>
+        <v>0.6</v>
       </c>
       <c r="P115">
         <v>1</v>
       </c>
     </row>
     <row r="116" spans="1:16">
       <c r="A116" t="s">
-        <v>345</v>
+        <v>347</v>
       </c>
       <c r="B116" t="s">
-        <v>346</v>
+        <v>348</v>
       </c>
       <c r="C116" s="1">
-        <v>500000.0</v>
+        <v>641000.0</v>
       </c>
       <c r="D116" s="1">
-        <v>99.41841482</v>
+        <v>96.03739439</v>
       </c>
       <c r="E116" s="1">
-        <v>99.726</v>
+        <v>99.423502</v>
       </c>
       <c r="F116" t="s">
         <v>8</v>
       </c>
       <c r="G116">
         <v>1.0</v>
       </c>
       <c r="H116" s="1">
-        <v>498630.0</v>
+        <v>637304.65</v>
       </c>
       <c r="I116" s="1">
-        <v>5174.4</v>
+        <v>-14456.38</v>
       </c>
       <c r="J116" s="1">
-        <v>1.0377233620119</v>
+        <v>-2.2683625484295</v>
       </c>
       <c r="K116">
         <v>0.0</v>
       </c>
       <c r="L116" t="s">
-        <v>347</v>
+        <v>349</v>
       </c>
       <c r="M116" s="1">
-        <v>497092.07</v>
+        <v>615599.7</v>
       </c>
       <c r="N116" s="1">
-        <v>503804.4</v>
+        <v>622848.27</v>
       </c>
       <c r="O116" s="1">
-        <v>1.22</v>
+        <v>1.31</v>
       </c>
       <c r="P116">
         <v>1</v>
       </c>
     </row>
     <row r="117" spans="1:16">
       <c r="A117" t="s">
-        <v>348</v>
+        <v>350</v>
       </c>
       <c r="B117" t="s">
-        <v>349</v>
+        <v>351</v>
       </c>
       <c r="C117" s="1">
-        <v>130000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D117" s="1">
-        <v>103.87594711</v>
+        <v>97.24918556</v>
       </c>
       <c r="E117" s="1">
-        <v>105.578454</v>
+        <v>99.815013</v>
       </c>
       <c r="F117" t="s">
         <v>8</v>
       </c>
       <c r="G117">
         <v>1.0</v>
       </c>
       <c r="H117" s="1">
-        <v>137251.99</v>
+        <v>598890.08</v>
       </c>
       <c r="I117" s="1">
-        <v>950.37</v>
+        <v>-4463.46</v>
       </c>
       <c r="J117" s="1">
-        <v>0.69242711890735</v>
+        <v>-0.74528868469486</v>
       </c>
       <c r="K117">
         <v>0.0</v>
       </c>
       <c r="L117" t="s">
-        <v>350</v>
+        <v>352</v>
       </c>
       <c r="M117" s="1">
-        <v>135038.73</v>
+        <v>583495.11</v>
       </c>
       <c r="N117" s="1">
-        <v>138202.36</v>
+        <v>594426.62</v>
       </c>
       <c r="O117" s="1">
-        <v>0.34</v>
+        <v>1.25</v>
       </c>
       <c r="P117">
         <v>1</v>
       </c>
     </row>
     <row r="118" spans="1:16">
       <c r="A118" t="s">
-        <v>351</v>
+        <v>353</v>
       </c>
       <c r="B118" t="s">
-        <v>352</v>
+        <v>354</v>
       </c>
       <c r="C118" s="1">
-        <v>155000.0</v>
+        <v>130000.0</v>
       </c>
       <c r="D118" s="1">
-        <v>93.62835077</v>
+        <v>101.69461881</v>
       </c>
       <c r="E118" s="1">
-        <v>91.593929</v>
+        <v>105.578454</v>
       </c>
       <c r="F118" t="s">
         <v>8</v>
       </c>
       <c r="G118">
         <v>1.0</v>
       </c>
       <c r="H118" s="1">
-        <v>141970.59</v>
+        <v>137251.99</v>
       </c>
       <c r="I118" s="1">
-        <v>3933.66</v>
+        <v>-1128.51</v>
       </c>
       <c r="J118" s="1">
-        <v>2.7707569574797</v>
+        <v>-0.82221758679054</v>
       </c>
       <c r="K118">
         <v>0.0</v>
       </c>
-      <c r="L118">
-        <v>780.31</v>
+      <c r="L118" t="s">
+        <v>355</v>
       </c>
       <c r="M118" s="1">
-        <v>145123.94</v>
+        <v>132203.0</v>
       </c>
       <c r="N118" s="1">
-        <v>145904.25</v>
+        <v>136123.48</v>
       </c>
       <c r="O118" s="1">
-        <v>0.35</v>
+        <v>0.29</v>
       </c>
       <c r="P118">
         <v>1</v>
       </c>
     </row>
     <row r="119" spans="1:16">
       <c r="A119" t="s">
-        <v>353</v>
+        <v>356</v>
       </c>
       <c r="B119" t="s">
-        <v>354</v>
+        <v>357</v>
       </c>
       <c r="C119" s="1">
-        <v>280000.0</v>
+        <v>155000.0</v>
       </c>
       <c r="D119" s="1">
-        <v>89.62507465</v>
+        <v>91.95250816</v>
       </c>
       <c r="E119" s="1">
-        <v>89.961514</v>
+        <v>91.593929</v>
       </c>
       <c r="F119" t="s">
         <v>8</v>
       </c>
       <c r="G119">
         <v>1.0</v>
       </c>
       <c r="H119" s="1">
-        <v>251892.24</v>
+        <v>141970.59</v>
       </c>
       <c r="I119" s="1">
-        <v>1950.02</v>
+        <v>1521.89</v>
       </c>
       <c r="J119" s="1">
-        <v>0.77414850096216</v>
+        <v>1.0719755408497</v>
       </c>
       <c r="K119">
         <v>0.0</v>
       </c>
-      <c r="L119" t="s">
-        <v>355</v>
+      <c r="L119">
+        <v>966.1</v>
       </c>
       <c r="M119" s="1">
-        <v>250950.21</v>
+        <v>142526.38</v>
       </c>
       <c r="N119" s="1">
-        <v>253842.26</v>
+        <v>143492.48</v>
       </c>
       <c r="O119" s="1">
-        <v>0.62</v>
+        <v>0.3</v>
       </c>
       <c r="P119">
         <v>1</v>
       </c>
     </row>
     <row r="120" spans="1:16">
       <c r="A120" t="s">
-        <v>356</v>
+        <v>358</v>
       </c>
       <c r="B120" t="s">
-        <v>357</v>
+        <v>359</v>
       </c>
       <c r="C120" s="1">
-        <v>145000.0</v>
+        <v>280000.0</v>
       </c>
       <c r="D120" s="1">
-        <v>97.07058136</v>
+        <v>87.37915712</v>
       </c>
       <c r="E120" s="1">
-        <v>96.312793</v>
+        <v>89.961514</v>
       </c>
       <c r="F120" t="s">
         <v>8</v>
       </c>
       <c r="G120">
         <v>1.0</v>
       </c>
       <c r="H120" s="1">
-        <v>139653.55</v>
+        <v>251892.24</v>
       </c>
       <c r="I120" s="1">
-        <v>1872.46</v>
+        <v>-3715.26</v>
       </c>
       <c r="J120" s="1">
-        <v>1.3407894034917</v>
+        <v>-1.4749402363487</v>
       </c>
       <c r="K120">
         <v>0.0</v>
       </c>
-      <c r="L120">
-        <v>773.66</v>
+      <c r="L120" t="s">
+        <v>360</v>
       </c>
       <c r="M120" s="1">
-        <v>140752.35</v>
+        <v>244661.64</v>
       </c>
       <c r="N120" s="1">
-        <v>141526.01</v>
+        <v>248176.98</v>
       </c>
       <c r="O120" s="1">
-        <v>0.34</v>
+        <v>0.52</v>
       </c>
       <c r="P120">
         <v>1</v>
       </c>
     </row>
     <row r="121" spans="1:16">
       <c r="A121" t="s">
-        <v>358</v>
+        <v>361</v>
       </c>
       <c r="B121" t="s">
-        <v>359</v>
+        <v>362</v>
       </c>
       <c r="C121" s="1">
-        <v>100000.0</v>
+        <v>445000.0</v>
       </c>
       <c r="D121" s="1">
-        <v>97.60650067</v>
+        <v>94.68946012</v>
       </c>
       <c r="E121" s="1">
-        <v>100.26261</v>
+        <v>96.392049</v>
       </c>
       <c r="F121" t="s">
         <v>8</v>
       </c>
       <c r="G121">
         <v>1.0</v>
       </c>
       <c r="H121" s="1">
-        <v>100262.61</v>
+        <v>428944.62</v>
       </c>
       <c r="I121" s="1">
-        <v>-2508.16</v>
+        <v>-3754.4</v>
       </c>
       <c r="J121" s="1">
-        <v>-2.5015905729963</v>
+        <v>-0.87526450384201</v>
       </c>
       <c r="K121">
         <v>0.0</v>
       </c>
-      <c r="L121">
-        <v>147.95</v>
+      <c r="L121" t="s">
+        <v>363</v>
       </c>
       <c r="M121" s="1">
-        <v>97606.5</v>
+        <v>421368.1</v>
       </c>
       <c r="N121" s="1">
-        <v>97754.45</v>
+        <v>425190.22</v>
       </c>
       <c r="O121" s="1">
-        <v>0.24</v>
+        <v>0.9</v>
       </c>
       <c r="P121">
         <v>1</v>
       </c>
     </row>
     <row r="122" spans="1:16">
       <c r="A122" t="s">
-        <v>360</v>
+        <v>364</v>
       </c>
       <c r="B122" t="s">
-        <v>361</v>
+        <v>365</v>
       </c>
       <c r="C122" s="1">
-        <v>100000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D122" s="1">
-        <v>103.53951739</v>
+        <v>94.87486325</v>
       </c>
       <c r="E122" s="1">
-        <v>104.91632</v>
+        <v>98.007783</v>
       </c>
       <c r="F122" t="s">
         <v>8</v>
       </c>
       <c r="G122">
         <v>1.0</v>
       </c>
       <c r="H122" s="1">
-        <v>104916.32</v>
+        <v>294023.35</v>
       </c>
       <c r="I122" s="1">
-        <v>916.69</v>
+        <v>-7722.05</v>
       </c>
       <c r="J122" s="1">
-        <v>0.87373441996441</v>
+        <v>-2.6263390305566</v>
       </c>
       <c r="K122">
         <v>0.0</v>
       </c>
       <c r="L122" t="s">
-        <v>362</v>
+        <v>366</v>
       </c>
       <c r="M122" s="1">
-        <v>103539.52</v>
+        <v>284624.59</v>
       </c>
       <c r="N122" s="1">
-        <v>105833.01</v>
+        <v>286301.3</v>
       </c>
       <c r="O122" s="1">
-        <v>0.26</v>
+        <v>0.6</v>
       </c>
       <c r="P122">
         <v>1</v>
       </c>
     </row>
     <row r="123" spans="1:16">
       <c r="A123" t="s">
-        <v>363</v>
+        <v>367</v>
       </c>
       <c r="B123" t="s">
-        <v>364</v>
+        <v>368</v>
       </c>
       <c r="C123" s="1">
-        <v>400000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D123" s="1">
-        <v>100.1546962</v>
+        <v>102.16764976</v>
       </c>
       <c r="E123" s="1">
-        <v>102.397263</v>
+        <v>104.91632</v>
       </c>
       <c r="F123" t="s">
         <v>8</v>
       </c>
       <c r="G123">
         <v>1.0</v>
       </c>
       <c r="H123" s="1">
-        <v>409589.05</v>
+        <v>104916.32</v>
       </c>
       <c r="I123" s="1">
-        <v>-1203.14</v>
+        <v>178.38</v>
       </c>
       <c r="J123" s="1">
-        <v>-0.29374320431662</v>
+        <v>0.1700212130963</v>
       </c>
       <c r="K123">
         <v>0.0</v>
       </c>
       <c r="L123" t="s">
-        <v>365</v>
+        <v>369</v>
       </c>
       <c r="M123" s="1">
-        <v>400618.79</v>
+        <v>102167.65</v>
       </c>
       <c r="N123" s="1">
-        <v>408385.91</v>
+        <v>105094.7</v>
       </c>
       <c r="O123" s="1">
-        <v>0.99</v>
+        <v>0.22</v>
       </c>
       <c r="P123">
         <v>1</v>
       </c>
     </row>
     <row r="124" spans="1:16">
       <c r="A124" t="s">
-        <v>366</v>
+        <v>370</v>
       </c>
       <c r="B124" t="s">
-        <v>367</v>
+        <v>371</v>
       </c>
       <c r="C124" s="1">
-        <v>100000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D124" s="1">
-        <v>101.28651857</v>
+        <v>97.7348091</v>
       </c>
       <c r="E124" s="1">
-        <v>100.0</v>
+        <v>102.242292</v>
       </c>
       <c r="F124" t="s">
         <v>8</v>
       </c>
       <c r="G124">
         <v>1.0</v>
       </c>
       <c r="H124" s="1">
-        <v>100000.0</v>
+        <v>511211.46</v>
       </c>
       <c r="I124" s="1">
-        <v>2634.81</v>
+        <v>-10516.87</v>
       </c>
       <c r="J124" s="1">
-        <v>2.63481</v>
+        <v>-2.0572445695955</v>
       </c>
       <c r="K124">
         <v>0.0</v>
       </c>
       <c r="L124" t="s">
-        <v>368</v>
+        <v>372</v>
       </c>
       <c r="M124" s="1">
-        <v>101286.52</v>
+        <v>488674.04</v>
       </c>
       <c r="N124" s="1">
-        <v>102634.81</v>
+        <v>500694.59</v>
       </c>
       <c r="O124" s="1">
-        <v>0.25</v>
+        <v>1.05</v>
       </c>
       <c r="P124">
         <v>1</v>
       </c>
     </row>
     <row r="125" spans="1:16">
       <c r="A125" t="s">
-        <v>369</v>
+        <v>373</v>
       </c>
       <c r="B125" t="s">
-        <v>370</v>
+        <v>374</v>
       </c>
       <c r="C125" s="1">
-        <v>500000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D125" s="1">
-        <v>81.12140219</v>
+        <v>97.792182</v>
       </c>
       <c r="E125" s="1">
-        <v>81.19948</v>
+        <v>100.0</v>
       </c>
       <c r="F125" t="s">
         <v>8</v>
       </c>
       <c r="G125">
         <v>1.0</v>
       </c>
       <c r="H125" s="1">
-        <v>405997.4</v>
+        <v>100000.0</v>
       </c>
       <c r="I125" s="1">
-        <v>-154.09</v>
+        <v>-328.71</v>
       </c>
       <c r="J125" s="1">
-        <v>-0.037953445022062</v>
+        <v>-0.32871</v>
       </c>
       <c r="K125">
         <v>0.0</v>
       </c>
-      <c r="L125">
-        <v>236.3</v>
+      <c r="L125" t="s">
+        <v>375</v>
       </c>
       <c r="M125" s="1">
-        <v>405607.01</v>
+        <v>97792.18</v>
       </c>
       <c r="N125" s="1">
-        <v>405843.31</v>
+        <v>99671.29</v>
       </c>
       <c r="O125" s="1">
-        <v>0.98</v>
+        <v>0.21</v>
       </c>
       <c r="P125">
         <v>1</v>
       </c>
     </row>
     <row r="126" spans="1:16">
       <c r="A126" t="s">
-        <v>371</v>
+        <v>376</v>
       </c>
       <c r="B126" t="s">
-        <v>372</v>
+        <v>377</v>
       </c>
       <c r="C126" s="1">
-        <v>383000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D126" s="1">
-        <v>98.82252709</v>
+        <v>79.11618985</v>
       </c>
       <c r="E126" s="1">
-        <v>99.275</v>
+        <v>81.08293</v>
       </c>
       <c r="F126" t="s">
         <v>8</v>
       </c>
       <c r="G126">
         <v>1.0</v>
       </c>
       <c r="H126" s="1">
-        <v>380223.25</v>
+        <v>486497.58</v>
       </c>
       <c r="I126" s="1">
-        <v>3756.26</v>
+        <v>-10900.44</v>
       </c>
       <c r="J126" s="1">
-        <v>0.98790907710141</v>
+        <v>-2.2405949069675</v>
       </c>
       <c r="K126">
         <v>0.0</v>
       </c>
-      <c r="L126" t="s">
-        <v>373</v>
+      <c r="L126">
+        <v>900.0</v>
       </c>
       <c r="M126" s="1">
-        <v>378490.28</v>
+        <v>474697.14</v>
       </c>
       <c r="N126" s="1">
-        <v>383979.51</v>
+        <v>475597.14</v>
       </c>
       <c r="O126" s="1">
-        <v>0.93</v>
+        <v>1.0</v>
       </c>
       <c r="P126">
         <v>1</v>
       </c>
     </row>
     <row r="127" spans="1:16">
       <c r="A127" t="s">
-        <v>374</v>
+        <v>378</v>
       </c>
       <c r="B127" t="s">
-        <v>375</v>
+        <v>379</v>
       </c>
       <c r="C127" s="1">
-        <v>700000.0</v>
+        <v>483000.0</v>
       </c>
       <c r="D127" s="1">
-        <v>101.78663862</v>
+        <v>96.94171871</v>
       </c>
       <c r="E127" s="1">
-        <v>102.245684</v>
+        <v>99.429627</v>
       </c>
       <c r="F127" t="s">
         <v>8</v>
       </c>
       <c r="G127">
         <v>1.0</v>
       </c>
       <c r="H127" s="1">
-        <v>715719.79</v>
+        <v>480245.1</v>
       </c>
       <c r="I127" s="1">
-        <v>2556.89</v>
+        <v>-2861.1</v>
       </c>
       <c r="J127" s="1">
-        <v>0.35724735234721</v>
+        <v>-0.5957582909227</v>
       </c>
       <c r="K127">
         <v>0.0</v>
       </c>
       <c r="L127" t="s">
-        <v>376</v>
+        <v>380</v>
       </c>
       <c r="M127" s="1">
-        <v>712506.47</v>
+        <v>468228.5</v>
       </c>
       <c r="N127" s="1">
-        <v>718276.68</v>
+        <v>477384.0</v>
       </c>
       <c r="O127" s="1">
-        <v>1.74</v>
+        <v>1.01</v>
       </c>
       <c r="P127">
         <v>1</v>
       </c>
     </row>
     <row r="128" spans="1:16">
       <c r="A128" t="s">
-        <v>377</v>
+        <v>381</v>
       </c>
       <c r="B128" t="s">
-        <v>378</v>
+        <v>382</v>
       </c>
       <c r="C128" s="1">
-        <v>600000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D128" s="1">
-        <v>66.5325</v>
+        <v>99.67713769</v>
       </c>
       <c r="E128" s="1">
-        <v>69.158958</v>
+        <v>102.181054</v>
       </c>
       <c r="F128" t="s">
         <v>8</v>
       </c>
       <c r="G128">
         <v>1.0</v>
       </c>
       <c r="H128" s="1">
-        <v>414953.75</v>
+        <v>919629.49</v>
       </c>
       <c r="I128" s="1">
-        <v>-12651.9</v>
+        <v>-10647.24</v>
       </c>
       <c r="J128" s="1">
-        <v>-3.0489903995325</v>
+        <v>-1.15777496435</v>
       </c>
       <c r="K128">
         <v>0.0</v>
       </c>
       <c r="L128" t="s">
-        <v>379</v>
+        <v>383</v>
       </c>
       <c r="M128" s="1">
-        <v>399195.0</v>
+        <v>897094.24</v>
       </c>
       <c r="N128" s="1">
-        <v>402301.85</v>
+        <v>908982.25</v>
       </c>
       <c r="O128" s="1">
-        <v>0.98</v>
+        <v>1.92</v>
       </c>
       <c r="P128">
         <v>1</v>
       </c>
     </row>
     <row r="129" spans="1:16">
       <c r="A129" t="s">
-        <v>380</v>
+        <v>384</v>
       </c>
       <c r="B129" t="s">
-        <v>381</v>
+        <v>385</v>
       </c>
       <c r="C129" s="1">
-        <v>102000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D129" s="1">
-        <v>101.33965529</v>
+        <v>64.8625</v>
       </c>
       <c r="E129" s="1">
-        <v>99.646</v>
+        <v>68.824779</v>
       </c>
       <c r="F129" t="s">
         <v>8</v>
       </c>
       <c r="G129">
         <v>1.0</v>
       </c>
       <c r="H129" s="1">
-        <v>101638.92</v>
+        <v>481773.45</v>
       </c>
       <c r="I129" s="1">
-        <v>4886.73</v>
+        <v>-23152.39</v>
       </c>
       <c r="J129" s="1">
-        <v>4.8079318434316</v>
+        <v>-4.8056591744522</v>
       </c>
       <c r="K129">
         <v>0.0</v>
       </c>
       <c r="L129" t="s">
-        <v>382</v>
+        <v>386</v>
       </c>
       <c r="M129" s="1">
-        <v>103366.44</v>
+        <v>454037.5</v>
       </c>
       <c r="N129" s="1">
-        <v>106525.65</v>
+        <v>458621.06</v>
       </c>
       <c r="O129" s="1">
-        <v>0.26</v>
+        <v>0.97</v>
       </c>
       <c r="P129">
         <v>1</v>
       </c>
     </row>
     <row r="130" spans="1:16">
       <c r="A130" t="s">
-        <v>383</v>
+        <v>387</v>
       </c>
       <c r="B130" t="s">
-        <v>384</v>
+        <v>388</v>
       </c>
       <c r="C130" s="1">
-        <v>360000.0</v>
+        <v>102000.0</v>
       </c>
       <c r="D130" s="1">
-        <v>104.19200193</v>
+        <v>99.40737947</v>
       </c>
       <c r="E130" s="1">
-        <v>105.116214</v>
+        <v>99.646</v>
       </c>
       <c r="F130" t="s">
         <v>8</v>
       </c>
       <c r="G130">
         <v>1.0</v>
       </c>
       <c r="H130" s="1">
-        <v>378418.37</v>
+        <v>101638.92</v>
       </c>
       <c r="I130" s="1">
-        <v>2669.55</v>
+        <v>-165.15</v>
       </c>
       <c r="J130" s="1">
-        <v>0.70544936811604</v>
+        <v>-0.16248696857464</v>
       </c>
       <c r="K130">
         <v>0.0</v>
       </c>
-      <c r="L130" t="s">
-        <v>385</v>
+      <c r="L130">
+        <v>78.25</v>
       </c>
       <c r="M130" s="1">
-        <v>375091.21</v>
+        <v>101395.52</v>
       </c>
       <c r="N130" s="1">
-        <v>381087.92</v>
+        <v>101473.77</v>
       </c>
       <c r="O130" s="1">
-        <v>0.92</v>
+        <v>0.21</v>
       </c>
       <c r="P130">
         <v>1</v>
       </c>
     </row>
     <row r="131" spans="1:16">
       <c r="A131" t="s">
-        <v>386</v>
+        <v>389</v>
       </c>
       <c r="B131" t="s">
-        <v>387</v>
+        <v>390</v>
       </c>
       <c r="C131" s="1">
-        <v>240000.0</v>
+        <v>360000.0</v>
       </c>
       <c r="D131" s="1">
-        <v>100.333352</v>
+        <v>101.89648466</v>
       </c>
       <c r="E131" s="1">
-        <v>101.505154</v>
+        <v>105.116214</v>
       </c>
       <c r="F131" t="s">
         <v>8</v>
       </c>
       <c r="G131">
         <v>1.0</v>
       </c>
       <c r="H131" s="1">
-        <v>243612.37</v>
+        <v>378418.37</v>
       </c>
       <c r="I131" s="1">
-        <v>-90.13</v>
+        <v>-3621.71</v>
       </c>
       <c r="J131" s="1">
-        <v>-0.036997300260245</v>
+        <v>-0.95706506002867</v>
       </c>
       <c r="K131">
         <v>0.0</v>
       </c>
       <c r="L131" t="s">
-        <v>388</v>
+        <v>391</v>
       </c>
       <c r="M131" s="1">
-        <v>240800.05</v>
+        <v>366827.34</v>
       </c>
       <c r="N131" s="1">
-        <v>243522.24</v>
+        <v>374796.66</v>
       </c>
       <c r="O131" s="1">
-        <v>0.59</v>
+        <v>0.79</v>
       </c>
       <c r="P131">
         <v>1</v>
       </c>
     </row>
     <row r="132" spans="1:16">
       <c r="A132" t="s">
-        <v>389</v>
+        <v>392</v>
       </c>
       <c r="B132" t="s">
-        <v>390</v>
+        <v>393</v>
       </c>
       <c r="C132" s="1">
-        <v>140000.0</v>
+        <v>240000.0</v>
       </c>
       <c r="D132" s="1">
-        <v>100.61582611</v>
+        <v>98.76834318</v>
       </c>
       <c r="E132" s="1">
-        <v>101.271864</v>
+        <v>101.505154</v>
       </c>
       <c r="F132" t="s">
         <v>8</v>
       </c>
       <c r="G132">
         <v>1.0</v>
       </c>
       <c r="H132" s="1">
-        <v>141780.61</v>
+        <v>243612.37</v>
       </c>
       <c r="I132" s="1">
-        <v>-283.18</v>
+        <v>-2900.95</v>
       </c>
       <c r="J132" s="1">
-        <v>-0.19973111979135</v>
+        <v>-1.1908057049812</v>
       </c>
       <c r="K132">
         <v>0.0</v>
       </c>
-      <c r="L132">
-        <v>635.27</v>
+      <c r="L132" t="s">
+        <v>394</v>
       </c>
       <c r="M132" s="1">
-        <v>140862.16</v>
+        <v>237044.02</v>
       </c>
       <c r="N132" s="1">
-        <v>141497.43</v>
+        <v>240711.42</v>
       </c>
       <c r="O132" s="1">
-        <v>0.34</v>
+        <v>0.51</v>
       </c>
       <c r="P132">
         <v>1</v>
       </c>
     </row>
     <row r="133" spans="1:16">
       <c r="A133" t="s">
-        <v>391</v>
+        <v>395</v>
       </c>
       <c r="B133" t="s">
-        <v>392</v>
+        <v>396</v>
       </c>
       <c r="C133" s="1">
-        <v>130000.0</v>
+        <v>140000.0</v>
       </c>
       <c r="D133" s="1">
-        <v>99.37287238</v>
+        <v>100.21964352</v>
       </c>
       <c r="E133" s="1">
-        <v>105.684715</v>
+        <v>101.271864</v>
       </c>
       <c r="F133" t="s">
         <v>8</v>
       </c>
       <c r="G133">
         <v>1.0</v>
       </c>
       <c r="H133" s="1">
-        <v>137390.13</v>
+        <v>141780.61</v>
       </c>
       <c r="I133" s="1">
-        <v>-3944.78</v>
+        <v>-238.52</v>
       </c>
       <c r="J133" s="1">
-        <v>-2.8712251746177</v>
+        <v>-0.16823174903818</v>
       </c>
       <c r="K133">
         <v>0.0</v>
       </c>
       <c r="L133" t="s">
-        <v>393</v>
+        <v>397</v>
       </c>
       <c r="M133" s="1">
-        <v>129184.73</v>
+        <v>140307.5</v>
       </c>
       <c r="N133" s="1">
-        <v>133445.35</v>
+        <v>141542.09</v>
       </c>
       <c r="O133" s="1">
-        <v>0.32</v>
+        <v>0.3</v>
       </c>
       <c r="P133">
         <v>1</v>
       </c>
     </row>
     <row r="134" spans="1:16">
       <c r="A134" t="s">
-        <v>394</v>
+        <v>398</v>
       </c>
       <c r="B134" t="s">
-        <v>395</v>
+        <v>399</v>
       </c>
       <c r="C134" s="1">
-        <v>135000.0</v>
+        <v>130000.0</v>
       </c>
       <c r="D134" s="1">
-        <v>98.11443405</v>
+        <v>96.6690219</v>
       </c>
       <c r="E134" s="1">
-        <v>103.578504</v>
+        <v>105.684715</v>
       </c>
       <c r="F134" t="s">
         <v>8</v>
       </c>
       <c r="G134">
         <v>1.0</v>
       </c>
       <c r="H134" s="1">
-        <v>139830.98</v>
+        <v>137390.13</v>
       </c>
       <c r="I134" s="1">
-        <v>-3094.87</v>
+        <v>-11666.98</v>
       </c>
       <c r="J134" s="1">
-        <v>-2.213293506203</v>
+        <v>-8.4918618244265</v>
       </c>
       <c r="K134">
         <v>0.0</v>
       </c>
-      <c r="L134" t="s">
-        <v>396</v>
+      <c r="L134">
+        <v>53.42</v>
       </c>
       <c r="M134" s="1">
-        <v>132454.48</v>
+        <v>125669.73</v>
       </c>
       <c r="N134" s="1">
-        <v>136736.11</v>
+        <v>125723.15</v>
       </c>
       <c r="O134" s="1">
-        <v>0.33</v>
+        <v>0.26</v>
       </c>
       <c r="P134">
         <v>1</v>
       </c>
     </row>
     <row r="135" spans="1:16">
       <c r="A135" t="s">
-        <v>397</v>
+        <v>400</v>
       </c>
       <c r="B135" t="s">
-        <v>398</v>
+        <v>401</v>
       </c>
       <c r="C135" s="1">
-        <v>300000.0</v>
+        <v>135000.0</v>
       </c>
       <c r="D135" s="1">
-        <v>89.37849276</v>
+        <v>96.12933502</v>
       </c>
       <c r="E135" s="1">
-        <v>88.315603</v>
+        <v>103.578504</v>
       </c>
       <c r="F135" t="s">
         <v>8</v>
       </c>
       <c r="G135">
         <v>1.0</v>
       </c>
       <c r="H135" s="1">
-        <v>264946.81</v>
+        <v>139830.98</v>
       </c>
       <c r="I135" s="1">
-        <v>4123.6</v>
+        <v>-9706.86</v>
       </c>
       <c r="J135" s="1">
-        <v>1.5563878651719</v>
+        <v>-6.9418522275965</v>
       </c>
       <c r="K135">
         <v>0.0</v>
       </c>
       <c r="L135">
-        <v>934.93</v>
+        <v>349.52</v>
       </c>
       <c r="M135" s="1">
-        <v>268135.48</v>
+        <v>129774.6</v>
       </c>
       <c r="N135" s="1">
-        <v>269070.41</v>
+        <v>130124.12</v>
       </c>
       <c r="O135" s="1">
-        <v>0.65</v>
+        <v>0.27</v>
       </c>
       <c r="P135">
         <v>1</v>
       </c>
     </row>
     <row r="136" spans="1:16">
       <c r="A136" t="s">
-        <v>399</v>
+        <v>402</v>
       </c>
       <c r="B136" t="s">
-        <v>400</v>
+        <v>403</v>
       </c>
       <c r="C136" s="1">
         <v>300000.0</v>
       </c>
       <c r="D136" s="1">
-        <v>99.45313692</v>
+        <v>98.61051512</v>
       </c>
       <c r="E136" s="1">
         <v>99.860373</v>
       </c>
       <c r="F136" t="s">
         <v>8</v>
       </c>
       <c r="G136">
         <v>1.0</v>
       </c>
       <c r="H136" s="1">
         <v>299581.12</v>
       </c>
       <c r="I136" s="1">
-        <v>3728.29</v>
+        <v>2330.56</v>
       </c>
       <c r="J136" s="1">
-        <v>1.2445009885803</v>
+        <v>0.77793954438784</v>
       </c>
       <c r="K136">
         <v>0.0</v>
       </c>
       <c r="L136" t="s">
-        <v>401</v>
+        <v>404</v>
       </c>
       <c r="M136" s="1">
-        <v>298359.41</v>
+        <v>295831.54</v>
       </c>
       <c r="N136" s="1">
-        <v>303309.41</v>
+        <v>301911.68</v>
       </c>
       <c r="O136" s="1">
-        <v>0.74</v>
+        <v>0.64</v>
       </c>
       <c r="P136">
         <v>1</v>
       </c>
     </row>
     <row r="137" spans="1:16">
       <c r="A137" t="s">
-        <v>402</v>
+        <v>405</v>
       </c>
       <c r="B137" t="s">
-        <v>403</v>
+        <v>406</v>
       </c>
       <c r="C137" s="1">
         <v>140000.0</v>
       </c>
       <c r="D137" s="1">
-        <v>99.58998787</v>
+        <v>99.40032958</v>
       </c>
       <c r="E137" s="1">
         <v>98.412086</v>
       </c>
       <c r="F137" t="s">
         <v>8</v>
       </c>
       <c r="G137">
         <v>1.0</v>
       </c>
       <c r="H137" s="1">
         <v>137776.92</v>
       </c>
       <c r="I137" s="1">
-        <v>2141.46</v>
+        <v>2187.58</v>
       </c>
       <c r="J137" s="1">
-        <v>1.5542951606118</v>
+        <v>1.5877695625653</v>
       </c>
       <c r="K137">
         <v>0.0</v>
       </c>
       <c r="L137">
-        <v>492.4</v>
+        <v>804.04</v>
       </c>
       <c r="M137" s="1">
-        <v>139425.98</v>
+        <v>139160.46</v>
       </c>
       <c r="N137" s="1">
-        <v>139918.38</v>
+        <v>139964.5</v>
       </c>
       <c r="O137" s="1">
-        <v>0.34</v>
+        <v>0.29</v>
       </c>
       <c r="P137">
         <v>1</v>
       </c>
     </row>
     <row r="138" spans="1:16">
       <c r="A138" t="s">
-        <v>404</v>
+        <v>407</v>
       </c>
       <c r="B138" t="s">
-        <v>405</v>
+        <v>408</v>
       </c>
       <c r="C138" s="1">
         <v>140000.0</v>
       </c>
       <c r="D138" s="1">
-        <v>99.4253919</v>
+        <v>98.87803959</v>
       </c>
       <c r="E138" s="1">
         <v>98.960671</v>
       </c>
       <c r="F138" t="s">
         <v>8</v>
       </c>
       <c r="G138">
         <v>1.0</v>
       </c>
       <c r="H138" s="1">
         <v>138544.94</v>
       </c>
       <c r="I138" s="1">
-        <v>2295.13</v>
+        <v>1864.45</v>
       </c>
       <c r="J138" s="1">
-        <v>1.656596047463</v>
+        <v>1.3457366252423</v>
       </c>
       <c r="K138">
         <v>0.0</v>
       </c>
       <c r="L138" t="s">
-        <v>406</v>
+        <v>409</v>
       </c>
       <c r="M138" s="1">
-        <v>139195.55</v>
+        <v>138429.25</v>
       </c>
       <c r="N138" s="1">
-        <v>140840.07</v>
+        <v>140409.39</v>
       </c>
       <c r="O138" s="1">
-        <v>0.34</v>
+        <v>0.3</v>
       </c>
       <c r="P138">
         <v>1</v>
       </c>
     </row>
     <row r="139" spans="1:16">
       <c r="A139" t="s">
-        <v>407</v>
+        <v>410</v>
       </c>
       <c r="B139" t="s">
-        <v>408</v>
+        <v>411</v>
       </c>
       <c r="C139" s="1">
         <v>130000.0</v>
       </c>
       <c r="D139" s="1">
-        <v>107.91335808</v>
+        <v>105.84668983</v>
       </c>
       <c r="E139" s="1">
         <v>110.213723</v>
       </c>
       <c r="F139" t="s">
         <v>8</v>
       </c>
       <c r="G139">
         <v>1.0</v>
       </c>
       <c r="H139" s="1">
         <v>143277.84</v>
       </c>
       <c r="I139" s="1">
-        <v>-1403.76</v>
+        <v>-3289.06</v>
       </c>
       <c r="J139" s="1">
-        <v>-0.97974676335154</v>
+        <v>-2.2955817871068</v>
       </c>
       <c r="K139">
         <v>0.0</v>
       </c>
       <c r="L139" t="s">
-        <v>409</v>
+        <v>412</v>
       </c>
       <c r="M139" s="1">
-        <v>140287.37</v>
+        <v>137600.7</v>
       </c>
       <c r="N139" s="1">
-        <v>141874.08</v>
+        <v>139988.78</v>
       </c>
       <c r="O139" s="1">
-        <v>0.34</v>
+        <v>0.29</v>
       </c>
       <c r="P139">
         <v>1</v>
       </c>
     </row>
     <row r="140" spans="1:16">
       <c r="A140" t="s">
-        <v>410</v>
+        <v>413</v>
       </c>
       <c r="B140" t="s">
-        <v>411</v>
+        <v>414</v>
       </c>
       <c r="C140" s="1">
-        <v>450000.0</v>
+        <v>550000.0</v>
       </c>
       <c r="D140" s="1">
-        <v>99.26053279</v>
+        <v>97.30811316</v>
       </c>
       <c r="E140" s="1">
-        <v>99.80438</v>
+        <v>99.944829</v>
       </c>
       <c r="F140" t="s">
         <v>8</v>
       </c>
       <c r="G140">
         <v>1.0</v>
       </c>
       <c r="H140" s="1">
-        <v>449119.71</v>
+        <v>549696.56</v>
       </c>
       <c r="I140" s="1">
-        <v>4838.99</v>
+        <v>-3336.18</v>
       </c>
       <c r="J140" s="1">
-        <v>1.0774387968856</v>
+        <v>-0.6069130212494</v>
       </c>
       <c r="K140">
         <v>0.0</v>
       </c>
       <c r="L140" t="s">
-        <v>412</v>
+        <v>415</v>
       </c>
       <c r="M140" s="1">
-        <v>446672.4</v>
+        <v>535194.63</v>
       </c>
       <c r="N140" s="1">
-        <v>453958.7</v>
+        <v>546360.38</v>
       </c>
       <c r="O140" s="1">
-        <v>1.1</v>
+        <v>1.15</v>
       </c>
       <c r="P140">
         <v>1</v>
       </c>
     </row>
     <row r="141" spans="1:16">
       <c r="A141" t="s">
-        <v>413</v>
+        <v>416</v>
       </c>
       <c r="B141" t="s">
-        <v>414</v>
+        <v>417</v>
       </c>
       <c r="C141" s="1">
         <v>100000.0</v>
       </c>
       <c r="D141" s="1">
-        <v>102.97922588</v>
+        <v>101.00906617</v>
       </c>
       <c r="E141" s="1">
         <v>104.27347</v>
       </c>
       <c r="F141" t="s">
         <v>8</v>
       </c>
       <c r="G141">
         <v>1.0</v>
       </c>
       <c r="H141" s="1">
         <v>104273.47</v>
       </c>
       <c r="I141" s="1">
-        <v>775.96</v>
+        <v>-663.38</v>
       </c>
       <c r="J141" s="1">
-        <v>0.74415860525213</v>
+        <v>-0.63619250419114</v>
       </c>
       <c r="K141">
         <v>0.0</v>
       </c>
       <c r="L141" t="s">
-        <v>415</v>
+        <v>418</v>
       </c>
       <c r="M141" s="1">
-        <v>102979.22</v>
+        <v>101009.06</v>
       </c>
       <c r="N141" s="1">
-        <v>105049.43</v>
+        <v>103610.09</v>
       </c>
       <c r="O141" s="1">
-        <v>0.25</v>
+        <v>0.22</v>
       </c>
       <c r="P141">
         <v>1</v>
       </c>
     </row>
     <row r="142" spans="1:16">
       <c r="A142" t="s">
-        <v>416</v>
+        <v>419</v>
       </c>
       <c r="B142" t="s">
-        <v>417</v>
+        <v>420</v>
       </c>
       <c r="C142" s="1">
         <v>200000.0</v>
       </c>
       <c r="D142" s="1">
-        <v>92.21166844</v>
+        <v>91.04319997</v>
       </c>
       <c r="E142" s="1">
         <v>95.837535</v>
       </c>
       <c r="F142" t="s">
         <v>8</v>
       </c>
       <c r="G142">
         <v>1.0</v>
       </c>
       <c r="H142" s="1">
         <v>191675.07</v>
       </c>
       <c r="I142" s="1">
-        <v>-6787.35</v>
+        <v>-9021.55</v>
       </c>
       <c r="J142" s="1">
-        <v>-3.5410708340944</v>
+        <v>-4.7066892945441</v>
       </c>
       <c r="K142">
         <v>0.0</v>
       </c>
       <c r="L142">
-        <v>464.38</v>
+        <v>567.12</v>
       </c>
       <c r="M142" s="1">
-        <v>184423.34</v>
+        <v>182086.4</v>
       </c>
       <c r="N142" s="1">
-        <v>184887.72</v>
+        <v>182653.52</v>
       </c>
       <c r="O142" s="1">
-        <v>0.45</v>
+        <v>0.38</v>
       </c>
       <c r="P142">
         <v>1</v>
       </c>
     </row>
     <row r="143" spans="1:16">
       <c r="A143" t="s">
-        <v>418</v>
+        <v>421</v>
       </c>
       <c r="B143" t="s">
-        <v>419</v>
+        <v>422</v>
       </c>
       <c r="C143" s="1">
-        <v>260000.0</v>
+        <v>560000.0</v>
       </c>
       <c r="D143" s="1">
-        <v>85.3864693</v>
+        <v>83.24933882</v>
       </c>
       <c r="E143" s="1">
-        <v>84.884027</v>
+        <v>85.126713</v>
       </c>
       <c r="F143" t="s">
         <v>8</v>
       </c>
       <c r="G143">
         <v>1.0</v>
       </c>
       <c r="H143" s="1">
-        <v>220698.47</v>
+        <v>476709.59</v>
       </c>
       <c r="I143" s="1">
-        <v>2348.13</v>
+        <v>-7694.11</v>
       </c>
       <c r="J143" s="1">
-        <v>1.0639539096035</v>
+        <v>-1.6140036117167</v>
       </c>
       <c r="K143">
         <v>0.0</v>
       </c>
       <c r="L143" t="s">
-        <v>420</v>
+        <v>423</v>
       </c>
       <c r="M143" s="1">
-        <v>222004.82</v>
+        <v>466196.3</v>
       </c>
       <c r="N143" s="1">
-        <v>223046.6</v>
+        <v>469015.48</v>
       </c>
       <c r="O143" s="1">
-        <v>0.54</v>
+        <v>0.99</v>
       </c>
       <c r="P143">
         <v>1</v>
       </c>
     </row>
     <row r="144" spans="1:16">
       <c r="A144" t="s">
-        <v>421</v>
+        <v>424</v>
       </c>
       <c r="B144" t="s">
-        <v>422</v>
+        <v>425</v>
       </c>
       <c r="C144" s="1">
         <v>200000.0</v>
       </c>
       <c r="D144" s="1">
-        <v>95.59506224</v>
+        <v>94.40061271</v>
       </c>
       <c r="E144" s="1">
         <v>100.243095</v>
       </c>
       <c r="F144" t="s">
         <v>8</v>
       </c>
       <c r="G144">
         <v>1.0</v>
       </c>
       <c r="H144" s="1">
         <v>200486.19</v>
       </c>
       <c r="I144" s="1">
-        <v>-8357.98</v>
+        <v>-10527.7</v>
       </c>
       <c r="J144" s="1">
-        <v>-4.168855720187</v>
+        <v>-5.2510848752226</v>
       </c>
       <c r="K144">
         <v>0.0</v>
       </c>
-      <c r="L144">
-        <v>938.08</v>
+      <c r="L144" t="s">
+        <v>426</v>
       </c>
       <c r="M144" s="1">
-        <v>191190.13</v>
+        <v>188801.23</v>
       </c>
       <c r="N144" s="1">
-        <v>192128.21</v>
+        <v>189958.49</v>
       </c>
       <c r="O144" s="1">
-        <v>0.47</v>
+        <v>0.4</v>
       </c>
       <c r="P144">
         <v>1</v>
       </c>
     </row>
     <row r="145" spans="1:16">
       <c r="A145" t="s">
-        <v>423</v>
+        <v>427</v>
       </c>
       <c r="B145" t="s">
-        <v>424</v>
+        <v>428</v>
       </c>
       <c r="C145" s="1">
         <v>200000.0</v>
       </c>
       <c r="D145" s="1">
-        <v>102.61331484</v>
+        <v>101.86879067</v>
       </c>
       <c r="E145" s="1">
         <v>99.948</v>
       </c>
       <c r="F145" t="s">
         <v>8</v>
       </c>
       <c r="G145">
         <v>1.0</v>
       </c>
       <c r="H145" s="1">
         <v>199896.0</v>
       </c>
       <c r="I145" s="1">
-        <v>7927.07</v>
+        <v>8040.76</v>
       </c>
       <c r="J145" s="1">
-        <v>3.9655971104975</v>
+        <v>4.0224716852763</v>
       </c>
       <c r="K145">
         <v>0.0</v>
       </c>
       <c r="L145" t="s">
-        <v>425</v>
+        <v>429</v>
       </c>
       <c r="M145" s="1">
-        <v>205226.63</v>
+        <v>203737.58</v>
       </c>
       <c r="N145" s="1">
-        <v>207823.07</v>
+        <v>207936.76</v>
       </c>
       <c r="O145" s="1">
-        <v>0.5</v>
+        <v>0.44</v>
       </c>
       <c r="P145">
         <v>1</v>
       </c>
     </row>
     <row r="146" spans="1:16">
       <c r="A146" t="s">
-        <v>426</v>
+        <v>430</v>
       </c>
       <c r="B146" t="s">
-        <v>427</v>
+        <v>431</v>
       </c>
       <c r="C146" s="1">
         <v>150000.0</v>
       </c>
       <c r="D146" s="1">
-        <v>93.3136781</v>
+        <v>91.29073691</v>
       </c>
       <c r="E146" s="1">
         <v>90.382013</v>
       </c>
       <c r="F146" t="s">
         <v>8</v>
       </c>
       <c r="G146">
         <v>1.0</v>
       </c>
       <c r="H146" s="1">
         <v>135573.02</v>
       </c>
       <c r="I146" s="1">
-        <v>4437.05</v>
+        <v>1428.33</v>
       </c>
       <c r="J146" s="1">
-        <v>3.2728119503423</v>
+        <v>1.0535503302943</v>
       </c>
       <c r="K146">
         <v>0.0</v>
       </c>
       <c r="L146">
-        <v>39.55</v>
+        <v>65.24</v>
       </c>
       <c r="M146" s="1">
-        <v>139970.52</v>
+        <v>136936.11</v>
       </c>
       <c r="N146" s="1">
-        <v>140010.07</v>
+        <v>137001.35</v>
       </c>
       <c r="O146" s="1">
-        <v>0.34</v>
+        <v>0.29</v>
       </c>
       <c r="P146">
         <v>1</v>
       </c>
     </row>
     <row r="147" spans="1:16">
       <c r="A147" t="s">
-        <v>428</v>
+        <v>432</v>
       </c>
       <c r="B147" t="s">
-        <v>429</v>
+        <v>433</v>
       </c>
       <c r="C147" s="1">
         <v>160000.0</v>
       </c>
       <c r="D147" s="1">
-        <v>87.75323825</v>
+        <v>86.41726489</v>
       </c>
       <c r="E147" s="1">
         <v>86.219563</v>
       </c>
       <c r="F147" t="s">
         <v>8</v>
       </c>
       <c r="G147">
         <v>1.0</v>
       </c>
       <c r="H147" s="1">
         <v>137951.3</v>
       </c>
       <c r="I147" s="1">
-        <v>3153.06</v>
+        <v>325.09</v>
       </c>
       <c r="J147" s="1">
-        <v>2.285632683418</v>
+        <v>0.23565562629711</v>
       </c>
       <c r="K147">
         <v>0.0</v>
       </c>
       <c r="L147">
-        <v>699.18</v>
+        <v>8.77</v>
       </c>
       <c r="M147" s="1">
-        <v>140405.18</v>
+        <v>138267.62</v>
       </c>
       <c r="N147" s="1">
-        <v>141104.36</v>
+        <v>138276.39</v>
       </c>
       <c r="O147" s="1">
-        <v>0.34</v>
+        <v>0.29</v>
       </c>
       <c r="P147">
         <v>1</v>
       </c>
     </row>
     <row r="148" spans="1:16">
       <c r="A148" t="s">
-        <v>430</v>
+        <v>434</v>
       </c>
       <c r="B148" t="s">
-        <v>431</v>
+        <v>435</v>
       </c>
       <c r="C148" s="1">
         <v>140000.0</v>
       </c>
       <c r="D148" s="1">
-        <v>98.20880897</v>
+        <v>96.15715756</v>
       </c>
       <c r="E148" s="1">
         <v>98.939836</v>
       </c>
       <c r="F148" t="s">
         <v>8</v>
       </c>
       <c r="G148">
         <v>1.0</v>
       </c>
       <c r="H148" s="1">
         <v>138515.77</v>
       </c>
       <c r="I148" s="1">
-        <v>1194.51</v>
+        <v>-1246.3</v>
       </c>
       <c r="J148" s="1">
-        <v>0.86236390268054</v>
+        <v>-0.89975314724092</v>
       </c>
       <c r="K148">
         <v>0.0</v>
       </c>
       <c r="L148" t="s">
-        <v>432</v>
+        <v>436</v>
       </c>
       <c r="M148" s="1">
-        <v>137492.33</v>
+        <v>134620.02</v>
       </c>
       <c r="N148" s="1">
-        <v>139710.28</v>
+        <v>137269.47</v>
       </c>
       <c r="O148" s="1">
-        <v>0.34</v>
+        <v>0.29</v>
       </c>
       <c r="P148">
         <v>1</v>
       </c>
     </row>
     <row r="149" spans="1:16">
       <c r="A149" t="s">
-        <v>433</v>
+        <v>437</v>
       </c>
       <c r="B149" t="s">
-        <v>434</v>
+        <v>438</v>
       </c>
       <c r="C149" s="1">
         <v>400000.0</v>
       </c>
       <c r="D149" s="1">
-        <v>99.32074194</v>
+        <v>99.5262648</v>
       </c>
       <c r="E149" s="1">
         <v>98.91284</v>
       </c>
       <c r="F149" t="s">
         <v>8</v>
       </c>
       <c r="G149">
         <v>1.0</v>
       </c>
       <c r="H149" s="1">
         <v>395651.36</v>
       </c>
       <c r="I149" s="1">
-        <v>2864.48</v>
+        <v>3960.55</v>
       </c>
       <c r="J149" s="1">
-        <v>0.72399093990224</v>
+        <v>1.0010201911097</v>
       </c>
       <c r="K149">
         <v>0.0</v>
       </c>
       <c r="L149" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
       <c r="M149" s="1">
-        <v>397282.96</v>
+        <v>398105.06</v>
       </c>
       <c r="N149" s="1">
-        <v>398515.84</v>
+        <v>399611.91</v>
       </c>
       <c r="O149" s="1">
-        <v>0.97</v>
+        <v>0.84</v>
       </c>
       <c r="P149">
         <v>1</v>
       </c>
     </row>
     <row r="150" spans="1:16">
       <c r="A150" t="s">
-        <v>436</v>
+        <v>440</v>
       </c>
       <c r="B150" t="s">
-        <v>437</v>
+        <v>441</v>
       </c>
       <c r="C150" s="1">
         <v>150000.0</v>
       </c>
       <c r="D150" s="1">
-        <v>92.69871939</v>
+        <v>91.70162393</v>
       </c>
       <c r="E150" s="1">
         <v>90.429947</v>
       </c>
       <c r="F150" t="s">
         <v>8</v>
       </c>
       <c r="G150">
         <v>1.0</v>
       </c>
       <c r="H150" s="1">
         <v>135644.92</v>
       </c>
       <c r="I150" s="1">
-        <v>3586.55</v>
+        <v>1929.09</v>
       </c>
       <c r="J150" s="1">
-        <v>2.6440724798245</v>
+        <v>1.4221616261044</v>
       </c>
       <c r="K150">
         <v>0.0</v>
       </c>
       <c r="L150">
-        <v>183.39</v>
+        <v>21.58</v>
       </c>
       <c r="M150" s="1">
-        <v>139048.08</v>
+        <v>137552.43</v>
       </c>
       <c r="N150" s="1">
-        <v>139231.47</v>
+        <v>137574.01</v>
       </c>
       <c r="O150" s="1">
-        <v>0.34</v>
+        <v>0.29</v>
       </c>
       <c r="P150">
         <v>1</v>
       </c>
     </row>
     <row r="151" spans="1:16">
       <c r="A151" t="s">
-        <v>438</v>
+        <v>442</v>
       </c>
       <c r="B151" t="s">
-        <v>439</v>
+        <v>443</v>
       </c>
       <c r="C151" s="1">
         <v>300000.0</v>
       </c>
       <c r="D151" s="1">
-        <v>101.56717424</v>
+        <v>99.33220043</v>
       </c>
       <c r="E151" s="1">
         <v>104.254153</v>
       </c>
       <c r="F151" t="s">
         <v>8</v>
       </c>
       <c r="G151">
         <v>1.0</v>
       </c>
       <c r="H151" s="1">
         <v>312762.46</v>
       </c>
       <c r="I151" s="1">
-        <v>-1035.59</v>
+        <v>-6404.9</v>
       </c>
       <c r="J151" s="1">
-        <v>-0.33111070938629</v>
+        <v>-2.047848069746</v>
       </c>
       <c r="K151">
         <v>0.0</v>
       </c>
       <c r="L151" t="s">
-        <v>440</v>
+        <v>444</v>
       </c>
       <c r="M151" s="1">
-        <v>304701.53</v>
+        <v>297996.6</v>
       </c>
       <c r="N151" s="1">
-        <v>311726.87</v>
+        <v>306357.56</v>
       </c>
       <c r="O151" s="1">
-        <v>0.76</v>
+        <v>0.65</v>
       </c>
       <c r="P151">
         <v>1</v>
       </c>
     </row>
     <row r="152" spans="1:16">
       <c r="A152" t="s">
-        <v>441</v>
+        <v>445</v>
       </c>
       <c r="B152" t="s">
-        <v>442</v>
+        <v>446</v>
       </c>
       <c r="C152" s="1">
-        <v>400000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D152" s="1">
-        <v>94.44119714</v>
+        <v>92.27881589</v>
       </c>
       <c r="E152" s="1">
-        <v>95.238198</v>
+        <v>95.381538</v>
       </c>
       <c r="F152" t="s">
         <v>8</v>
       </c>
       <c r="G152">
         <v>1.0</v>
       </c>
       <c r="H152" s="1">
-        <v>380952.79</v>
+        <v>476907.69</v>
       </c>
       <c r="I152" s="1">
-        <v>5036.66</v>
+        <v>-15481.08</v>
       </c>
       <c r="J152" s="1">
-        <v>1.3221218303717</v>
+        <v>-3.2461376330501</v>
       </c>
       <c r="K152">
         <v>0.0</v>
       </c>
-      <c r="L152" t="s">
-        <v>443</v>
+      <c r="L152">
+        <v>32.53</v>
       </c>
       <c r="M152" s="1">
-        <v>377764.79</v>
+        <v>461394.08</v>
       </c>
       <c r="N152" s="1">
-        <v>385989.45</v>
+        <v>461426.61</v>
       </c>
       <c r="O152" s="1">
-        <v>0.94</v>
+        <v>0.97</v>
       </c>
       <c r="P152">
         <v>1</v>
       </c>
     </row>
     <row r="153" spans="1:16">
       <c r="A153" t="s">
-        <v>444</v>
+        <v>447</v>
       </c>
       <c r="B153" t="s">
-        <v>445</v>
+        <v>448</v>
       </c>
       <c r="C153" s="1">
-        <v>200000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D153" s="1">
-        <v>108.06461175</v>
+        <v>105.33385478</v>
       </c>
       <c r="E153" s="1">
-        <v>110.518375</v>
+        <v>109.314258</v>
       </c>
       <c r="F153" t="s">
         <v>8</v>
       </c>
       <c r="G153">
         <v>1.0</v>
       </c>
       <c r="H153" s="1">
-        <v>221036.75</v>
+        <v>437257.03</v>
       </c>
       <c r="I153" s="1">
-        <v>-2907.53</v>
+        <v>-9181.88</v>
       </c>
       <c r="J153" s="1">
-        <v>-1.3154056961116</v>
+        <v>-2.0998816188273</v>
       </c>
       <c r="K153">
         <v>0.0</v>
       </c>
       <c r="L153" t="s">
-        <v>446</v>
+        <v>449</v>
       </c>
       <c r="M153" s="1">
-        <v>216129.22</v>
+        <v>421335.42</v>
       </c>
       <c r="N153" s="1">
-        <v>218129.22</v>
+        <v>428075.15</v>
       </c>
       <c r="O153" s="1">
-        <v>0.53</v>
+        <v>0.9</v>
       </c>
       <c r="P153">
         <v>1</v>
       </c>
     </row>
     <row r="154" spans="1:16">
       <c r="A154" t="s">
-        <v>447</v>
+        <v>450</v>
       </c>
       <c r="B154" t="s">
-        <v>448</v>
+        <v>451</v>
       </c>
       <c r="C154" s="1">
-        <v>39.0</v>
+        <v>11.0</v>
       </c>
       <c r="D154" s="1">
-        <v>116.46</v>
+        <v>115.36</v>
       </c>
       <c r="E154" s="1">
-        <v>116.59948718</v>
+        <v>116.73</v>
       </c>
       <c r="F154" t="s">
         <v>8</v>
       </c>
       <c r="G154">
         <v>1.0</v>
       </c>
       <c r="H154" s="1">
         <v>0.0</v>
       </c>
       <c r="I154" s="1">
-        <v>-5440.0</v>
+        <v>-15070.0</v>
       </c>
       <c r="J154" s="1">
         <v>0</v>
       </c>
       <c r="K154">
         <v>0.0</v>
       </c>
       <c r="L154">
         <v>0.0</v>
       </c>
       <c r="M154" s="1">
-        <v>-5440.0</v>
+        <v>-15070.0</v>
       </c>
       <c r="N154" s="1">
-        <v>-5440.0</v>
+        <v>-15070.0</v>
       </c>
       <c r="O154" s="1">
-        <v>-0.01</v>
+        <v>-0.03</v>
       </c>
       <c r="P154">
         <v>1</v>
       </c>
     </row>
     <row r="155" spans="1:16">
       <c r="A155" t="s">
-        <v>449</v>
+        <v>452</v>
       </c>
       <c r="B155" t="s">
-        <v>450</v>
+        <v>453</v>
       </c>
       <c r="C155" s="1">
-        <v>-8.0</v>
+        <v>23.0</v>
       </c>
       <c r="D155" s="1">
-        <v>127.94</v>
+        <v>105.69</v>
       </c>
       <c r="E155" s="1">
-        <v>128.63</v>
+        <v>105.725</v>
       </c>
       <c r="F155" t="s">
         <v>8</v>
       </c>
       <c r="G155">
         <v>1.0</v>
       </c>
       <c r="H155" s="1">
         <v>0.0</v>
       </c>
       <c r="I155" s="1">
-        <v>5520.0</v>
+        <v>-805.0</v>
       </c>
       <c r="J155" s="1">
         <v>0</v>
       </c>
       <c r="K155">
         <v>0.0</v>
       </c>
       <c r="L155">
         <v>0.0</v>
       </c>
       <c r="M155" s="1">
-        <v>5520.0</v>
+        <v>-805.0</v>
       </c>
       <c r="N155" s="1">
-        <v>5520.0</v>
+        <v>-805.0</v>
       </c>
       <c r="O155" s="1">
-        <v>0.01</v>
+        <v>0.0</v>
       </c>
       <c r="P155">
-        <v>1</v>
-[...48 lines deleted...]
-      <c r="P156">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>