--- v1 (2026-06-24)
+++ v2 (2026-09-02)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="454">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="476">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>X</t>
   </si>
   <si>
     <t>FR0013422813</t>
   </si>
   <si>
@@ -136,1278 +136,1344 @@
   <si>
     <t>VBCE (EUR)</t>
   </si>
   <si>
     <t>VBCI (EUR)</t>
   </si>
   <si>
     <t>Poids</t>
   </si>
   <si>
     <t>Nb.</t>
   </si>
   <si>
     <t>FR001400KPZ3</t>
   </si>
   <si>
     <t>OFI INVEST ESG LIQ I</t>
   </si>
   <si>
     <t>XS2491189408</t>
   </si>
   <si>
     <t>A2A EX 2.5 06-26</t>
   </si>
   <si>
-    <t>2 723.29</t>
+    <t>3 394.52</t>
   </si>
   <si>
     <t>XS3238204062</t>
   </si>
   <si>
     <t>A2A EX 3.25 05-32</t>
   </si>
   <si>
-    <t>2 759.21</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2986639701</t>
   </si>
   <si>
     <t>A2A EX 3.625 01-35</t>
   </si>
   <si>
+    <t>2 035.96</t>
+  </si>
+  <si>
     <t>XS2583205906</t>
   </si>
   <si>
     <t>A2A EX 4.375 02-34</t>
   </si>
   <si>
+    <t>1 885.45</t>
+  </si>
+  <si>
     <t>XS2534976886</t>
   </si>
   <si>
     <t>A2A EX 4.5 09-30</t>
   </si>
   <si>
-    <t>3 013.15</t>
+    <t>4 135.07</t>
   </si>
   <si>
     <t>XS2487054939</t>
   </si>
   <si>
     <t>ABN AMR 3.0 06-32</t>
   </si>
   <si>
-    <t>12 246.58</t>
-[...1 lines deleted...]
-  <si>
     <t>XS3185662676</t>
   </si>
   <si>
     <t>ABN AMR 3.0 09-32</t>
   </si>
   <si>
-    <t>4 561.64</t>
+    <t>6 287.67</t>
   </si>
   <si>
     <t>XS2536941656</t>
   </si>
   <si>
     <t>ABN AMR 4.25 02-30</t>
   </si>
   <si>
+    <t>1 199.32</t>
+  </si>
+  <si>
     <t>XS3066564900</t>
   </si>
   <si>
     <t>ACHM BA 2.5 05-28</t>
   </si>
   <si>
-    <t>2 219.18</t>
-[...1 lines deleted...]
-  <si>
     <t>XS3237229193</t>
   </si>
   <si>
     <t>AIB GRO 3.75 12-36</t>
   </si>
   <si>
-    <t>17 181.99</t>
+    <t>27 732.33</t>
   </si>
   <si>
     <t>XS3219374975</t>
   </si>
   <si>
     <t>ALPH BA 3.125 10-31</t>
   </si>
   <si>
-    <t>6 796.23</t>
+    <t>4 458.90</t>
+  </si>
+  <si>
+    <t>XS3357187809</t>
+  </si>
+  <si>
+    <t>ALPH BA 3.75 05-32</t>
   </si>
   <si>
     <t>FR00140005T0</t>
   </si>
   <si>
     <t>ARKEMA 0.125 10-26</t>
   </si>
   <si>
     <t>FR0014012JL7</t>
   </si>
   <si>
     <t>ARKEMA 3.5 09-33</t>
   </si>
   <si>
-    <t>5 695.89</t>
+    <t>7 709.59</t>
   </si>
   <si>
     <t>XS3215529192</t>
   </si>
   <si>
     <t>ASN BAN 3.375 10-32</t>
   </si>
   <si>
-    <t>2 773.97</t>
+    <t>4 068.49</t>
   </si>
   <si>
     <t>XS2694995163</t>
   </si>
   <si>
     <t>ASR NED 3.625 12-28</t>
   </si>
   <si>
-    <t>4 854.52</t>
+    <t>8 121.99</t>
   </si>
   <si>
     <t>XS2747590896</t>
   </si>
   <si>
     <t>ASS GEN 3.212 01-29</t>
   </si>
   <si>
+    <t>1 663.20</t>
+  </si>
+  <si>
     <t>XS2747596315</t>
   </si>
   <si>
     <t>ASS GEN 3.547 01-34</t>
   </si>
   <si>
+    <t>1 360.49</t>
+  </si>
+  <si>
     <t>XS2314312179</t>
   </si>
   <si>
     <t>AXA 1.375 10-41</t>
   </si>
   <si>
-    <t>6 532.19</t>
+    <t>9 221.92</t>
   </si>
   <si>
     <t>FR0014015J87</t>
   </si>
   <si>
     <t>AYVENS 3.0 04-30</t>
   </si>
   <si>
-    <t>1 084.93</t>
+    <t>FR0014017YD2</t>
+  </si>
+  <si>
+    <t>AYVENS 3.375 04-29</t>
   </si>
   <si>
     <t>IT0005675126</t>
   </si>
   <si>
     <t>BANC BP 3.125 10-31</t>
   </si>
   <si>
-    <t>2 109.59</t>
+    <t>3 068.49</t>
+  </si>
+  <si>
+    <t>XS3396961289</t>
+  </si>
+  <si>
+    <t>BANC DE 3.75 06-32</t>
   </si>
   <si>
     <t>XS2357417257</t>
   </si>
   <si>
     <t>BANC NT 0.625 06-29</t>
   </si>
   <si>
+    <t>1 181.51</t>
+  </si>
+  <si>
     <t>XS2194370727</t>
   </si>
   <si>
     <t>BANC NT 1.125 06-27</t>
   </si>
   <si>
+    <t>1 066.44</t>
+  </si>
+  <si>
     <t>XS2063247915</t>
   </si>
   <si>
     <t>BANC SA 0.3 10-26</t>
   </si>
   <si>
+    <t>ES0213679OV1</t>
+  </si>
+  <si>
+    <t>BANK 3.75 06-34</t>
+  </si>
+  <si>
     <t>XS2804565435</t>
   </si>
   <si>
     <t>BANK OF 3.5 04-29</t>
   </si>
   <si>
-    <t>9 867.12</t>
+    <t>1 380.82</t>
   </si>
   <si>
     <t>XS3320133948</t>
   </si>
   <si>
     <t>BANK OF 3.625 03-32</t>
   </si>
   <si>
+    <t>2 953.23</t>
+  </si>
+  <si>
     <t>FR00140003P3</t>
   </si>
   <si>
     <t>BANQ FE 0.1 10-27</t>
   </si>
   <si>
     <t>FR0014004750</t>
   </si>
   <si>
     <t>BANQ FE 0.25 06-28</t>
   </si>
   <si>
     <t>FR001400Q0T5</t>
   </si>
   <si>
     <t>BANQ FE 3.5 05-31</t>
   </si>
   <si>
-    <t>15 102.74</t>
-[...1 lines deleted...]
-  <si>
     <t>XS3170898723</t>
   </si>
   <si>
     <t>BAWA BK 3.375 09-33</t>
   </si>
   <si>
-    <t>18 955.48</t>
+    <t>25 428.08</t>
   </si>
   <si>
     <t>XS2013745703</t>
   </si>
   <si>
     <t>BBVA 1.0 06-26</t>
   </si>
   <si>
-    <t>3 046.58</t>
+    <t>3 813.70</t>
   </si>
   <si>
     <t>BE6328785207</t>
   </si>
   <si>
     <t>BELF SA 0.375 06-27</t>
   </si>
   <si>
     <t>BE6352762387</t>
   </si>
   <si>
     <t>BELF SA 3.625 06-30</t>
   </si>
   <si>
-    <t>14 301.37</t>
+    <t>17 777.40</t>
   </si>
   <si>
     <t>BE6344187966</t>
   </si>
   <si>
     <t>BELF SA 3.875 06-28</t>
   </si>
   <si>
-    <t>3 046.92</t>
+    <t>3 790.07</t>
   </si>
   <si>
     <t>XS2634687912</t>
   </si>
   <si>
     <t>BK AMER 4.134 06-28</t>
   </si>
   <si>
-    <t>16 252.85</t>
+    <t>20 216.96</t>
   </si>
   <si>
     <t>XS3225871121</t>
   </si>
   <si>
     <t>BK IREL 3.625 11-36</t>
   </si>
   <si>
-    <t>4 187.12</t>
+    <t>2 250.48</t>
+  </si>
+  <si>
+    <t>XS3332496184</t>
+  </si>
+  <si>
+    <t>BK IREL 3.875 04-34</t>
+  </si>
+  <si>
+    <t>1 999.82</t>
   </si>
   <si>
     <t>XS2643234011</t>
   </si>
   <si>
     <t>BK IREL 5.0 07-31</t>
   </si>
   <si>
-    <t>12 886.99</t>
+    <t>16 291.10</t>
   </si>
   <si>
     <t>FR0013415692</t>
   </si>
   <si>
     <t>BQ POST 1.375 04-29</t>
   </si>
   <si>
-    <t>3 797.26</t>
-[...1 lines deleted...]
-  <si>
     <t>XS3038544790</t>
   </si>
   <si>
     <t>BRAM U 3.625 04-33</t>
   </si>
   <si>
-    <t>17 564.07</t>
+    <t>3 090.88</t>
   </si>
   <si>
     <t>DE000BU3Z005</t>
   </si>
   <si>
     <t>BUND DE 2.3 02-33</t>
   </si>
   <si>
+    <t>2 094.89</t>
+  </si>
+  <si>
     <t>FR001400M4O2</t>
   </si>
   <si>
     <t>CA 4.375 11-33</t>
   </si>
   <si>
-    <t>11 410.96</t>
+    <t>18 123.29</t>
   </si>
   <si>
     <t>XS3108521124</t>
   </si>
   <si>
     <t>CA AUTO 2.75 07-28</t>
   </si>
   <si>
-    <t>1 993.71</t>
+    <t>2 526.38</t>
   </si>
   <si>
     <t>XS2555187801</t>
   </si>
   <si>
     <t>CAIX 5.375 11-30</t>
   </si>
   <si>
-    <t>1 943.84</t>
+    <t>2 974.66</t>
   </si>
   <si>
     <t>DE000CZ45W57</t>
   </si>
   <si>
     <t>CMZB FR 3.0 09-27</t>
   </si>
   <si>
-    <t>1 586.30</t>
+    <t>2 161.64</t>
   </si>
   <si>
     <t>FR0013463775</t>
   </si>
   <si>
     <t>CNP ASS 2.0 07-50</t>
   </si>
   <si>
-    <t>6 630.14</t>
+    <t>8 547.95</t>
+  </si>
+  <si>
+    <t>XS3320133781</t>
+  </si>
+  <si>
+    <t>COLO SF 3.875 04-31</t>
+  </si>
+  <si>
+    <t>1 210.27</t>
   </si>
   <si>
     <t>DE000CZ457W4</t>
   </si>
   <si>
     <t>COMM AK 4.0 01-38</t>
   </si>
   <si>
-    <t>2 104.11</t>
+    <t>4 405.48</t>
   </si>
   <si>
     <t>DE000CZ45ZY0</t>
   </si>
   <si>
     <t>COMM AK 4.125 06-37</t>
   </si>
   <si>
-    <t>12 160.27</t>
+    <t>15 324.66</t>
   </si>
   <si>
     <t>DE000CZ439B6</t>
   </si>
   <si>
     <t>COMM AK 5.25 03-29</t>
   </si>
   <si>
+    <t>3 063.70</t>
+  </si>
+  <si>
     <t>XS2796609787</t>
   </si>
   <si>
     <t>COMP DE 3.375 04-30</t>
   </si>
   <si>
-    <t>3 254.79</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2796659964</t>
   </si>
   <si>
     <t>COMP DE 3.625 04-34</t>
   </si>
   <si>
-    <t>6 991.78</t>
+    <t>1 132.19</t>
   </si>
   <si>
     <t>XS3200103490</t>
   </si>
   <si>
     <t>COOP RA 3.548 10-35</t>
   </si>
   <si>
-    <t>9 934.40</t>
+    <t>13 955.47</t>
   </si>
   <si>
     <t>FR0013447232</t>
   </si>
   <si>
     <t>COVI 1.125 09-31</t>
   </si>
   <si>
-    <t>1 171.23</t>
+    <t>1 602.74</t>
   </si>
   <si>
     <t>FR0014010IN9</t>
   </si>
   <si>
     <t>COVI 3.625 06-34</t>
   </si>
   <si>
-    <t>2 800.68</t>
+    <t>3 495.89</t>
   </si>
   <si>
     <t>XS3244187764</t>
   </si>
   <si>
     <t>DANS BK 3.375 12-33</t>
   </si>
   <si>
-    <t>6 324.66</t>
+    <t>10 208.22</t>
   </si>
   <si>
     <t>XS3101509167</t>
   </si>
   <si>
     <t>DANS BK 3.5 11-35</t>
   </si>
   <si>
-    <t>1 826.71</t>
+    <t>2 833.56</t>
   </si>
   <si>
     <t>XS2637421848</t>
   </si>
   <si>
     <t>DANS BK 4.75 06-30</t>
   </si>
   <si>
-    <t>4 703.15</t>
+    <t>5 887.40</t>
   </si>
   <si>
     <t>XS2280835260</t>
   </si>
   <si>
     <t>DIGI IN 0.625 07-31</t>
   </si>
   <si>
-    <t>2 609.59</t>
+    <t>3 328.77</t>
   </si>
   <si>
     <t>XS3074473474</t>
   </si>
   <si>
     <t>DNB BAN 3.125 05-31</t>
   </si>
   <si>
-    <t>26 541.10</t>
+    <t>1 284.25</t>
   </si>
   <si>
     <t>XS3166221948</t>
   </si>
   <si>
     <t>EAST JA 3.727 09-37</t>
   </si>
   <si>
-    <t>6 028.55</t>
+    <t>8 087.08</t>
   </si>
   <si>
     <t>PTEDP6OM0007</t>
   </si>
   <si>
     <t>EDP 4.375 12-55</t>
   </si>
   <si>
-    <t>1 438.36</t>
+    <t>5 633.56</t>
   </si>
   <si>
     <t>XS2978779176</t>
   </si>
   <si>
     <t>EDP SER 3.5 07-31</t>
   </si>
   <si>
-    <t>12 841.64</t>
+    <t>7 318.36</t>
+  </si>
+  <si>
+    <t>XS3391835629</t>
+  </si>
+  <si>
+    <t>EDP SER 3.75 03-33</t>
   </si>
   <si>
     <t>XS2699159351</t>
   </si>
   <si>
     <t>EDP SER 4.375 04-32</t>
   </si>
   <si>
-    <t>5 547.26</t>
-[...1 lines deleted...]
-  <si>
     <t>BE6368381404</t>
   </si>
   <si>
     <t>ELIA TR 3.5 10-35</t>
   </si>
   <si>
-    <t>1 620.55</t>
+    <t>2 291.78</t>
   </si>
   <si>
     <t>BE6340849569</t>
   </si>
   <si>
     <t>ELIA TR 3.625 01-33</t>
   </si>
   <si>
+    <t>1 360.62</t>
+  </si>
+  <si>
     <t>BE6349118800</t>
   </si>
   <si>
     <t>ELIA TR 3.75 01-36</t>
   </si>
   <si>
-    <t>1 417.81</t>
+    <t>2 856.16</t>
   </si>
   <si>
     <t>XS3044299769</t>
   </si>
   <si>
     <t>ELLE AB 3.75 05-35</t>
   </si>
   <si>
-    <t>6 265.89</t>
-[...1 lines deleted...]
-  <si>
     <t>XS1750986744</t>
   </si>
   <si>
     <t>ENEL FI 1.125 09-26</t>
   </si>
   <si>
-    <t>1 677.79</t>
+    <t>2 292.69</t>
   </si>
   <si>
     <t>XS3299702137</t>
   </si>
   <si>
     <t>ENEX HO 3.0 02-32</t>
   </si>
   <si>
+    <t>2 839.81</t>
+  </si>
+  <si>
     <t>XS3045470492</t>
   </si>
   <si>
     <t>ENEX HO 3.25 04-33</t>
   </si>
   <si>
-    <t>9 376.03</t>
+    <t>1 495.89</t>
   </si>
   <si>
     <t>FR0013455813</t>
   </si>
   <si>
     <t>ENGIE 0.5 10-30</t>
   </si>
   <si>
     <t>FR0014000RR2</t>
   </si>
   <si>
     <t>ENGIE 1.5 PERP</t>
   </si>
   <si>
-    <t>2 860.27</t>
+    <t>1 528.77</t>
   </si>
   <si>
     <t>FR0013504693</t>
   </si>
   <si>
     <t>ENGIE 2.125 03-32</t>
   </si>
   <si>
-    <t>2 101.71</t>
+    <t>FR0014016Z94</t>
+  </si>
+  <si>
+    <t>ENGIE 4.371 PERP</t>
+  </si>
+  <si>
+    <t>2 347.27</t>
   </si>
   <si>
     <t>XS1702729275</t>
   </si>
   <si>
     <t>EON INT 1.25 10-27</t>
   </si>
   <si>
+    <t>1 093.15</t>
+  </si>
+  <si>
     <t>XS2463518998</t>
   </si>
   <si>
     <t>EON SE 1.625 03-31</t>
   </si>
   <si>
-    <t>2 336.88</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2747600018</t>
   </si>
   <si>
     <t>EON SE 3.375 01-31</t>
   </si>
   <si>
+    <t>1 747.60</t>
+  </si>
+  <si>
     <t>XS2574873183</t>
   </si>
   <si>
     <t>EON SE 3.875 01-35</t>
   </si>
   <si>
-    <t>1 007.50</t>
+    <t>1 973.60</t>
   </si>
   <si>
     <t>XS2673547746</t>
   </si>
   <si>
     <t>EON SE 4.0 08-33</t>
   </si>
   <si>
-    <t>6 871.23</t>
+    <t>9 172.60</t>
   </si>
   <si>
     <t>XS2432544349</t>
   </si>
   <si>
     <t>ESB FIN 1.0 07-34</t>
   </si>
   <si>
-    <t>2 054.79</t>
+    <t>2 630.14</t>
   </si>
   <si>
     <t>XS2697970536</t>
   </si>
   <si>
     <t>ESB FIN 4.25 03-36</t>
   </si>
   <si>
+    <t>1 082.88</t>
+  </si>
+  <si>
     <t>EU000A3K4DG1</t>
   </si>
   <si>
     <t>EURO UN 1.25 02-43</t>
   </si>
   <si>
-    <t>1 412.67</t>
+    <t>3 390.41</t>
   </si>
   <si>
     <t>DE000A4DFCB7</t>
   </si>
   <si>
     <t>EVON IN 3.25 01-30</t>
   </si>
   <si>
+    <t>1 645.48</t>
+  </si>
+  <si>
     <t>DE000A4DFWV3</t>
   </si>
   <si>
     <t>EVON IN 4.25 09-55</t>
   </si>
   <si>
-    <t>2 305.48</t>
+    <t>3 120.55</t>
   </si>
   <si>
     <t>XS2784700671</t>
   </si>
   <si>
     <t>FING EM 3.25 03-34</t>
   </si>
   <si>
     <t>FR0013234333</t>
   </si>
   <si>
     <t>FRAN GO 1.75 06-39</t>
   </si>
   <si>
-    <t>4 860.68</t>
+    <t>6 102.47</t>
   </si>
   <si>
     <t>FR0013322989</t>
   </si>
   <si>
     <t>GECINA 1.625 03-30</t>
   </si>
   <si>
+    <t>1 825.34</t>
+  </si>
+  <si>
     <t>FR0013266368</t>
   </si>
   <si>
     <t>GECINA 2.0 06-32</t>
   </si>
   <si>
-    <t>7 369.86</t>
+    <t>9 287.67</t>
   </si>
   <si>
     <t>XS3072230744</t>
   </si>
   <si>
     <t>IBER FI 3.5 05-35</t>
   </si>
   <si>
-    <t>21 076.71</t>
+    <t>1 275.34</t>
   </si>
   <si>
     <t>XS3224600232</t>
   </si>
   <si>
     <t>IBER FI 3.75 PERP</t>
   </si>
   <si>
-    <t>1 448.63</t>
+    <t>2 167.81</t>
   </si>
   <si>
     <t>XS2748213290</t>
   </si>
   <si>
     <t>IBER FI 4.871 PERP</t>
   </si>
   <si>
-    <t>27 544.50</t>
+    <t>3 923.49</t>
   </si>
   <si>
     <t>FR001400ZRC6</t>
   </si>
   <si>
     <t>ICAD PR 4.375 05-35</t>
   </si>
   <si>
-    <t>11 075.34</t>
-[...1 lines deleted...]
-  <si>
     <t>FR0014007NF1</t>
   </si>
   <si>
     <t>ICADE 1.0 01-30</t>
   </si>
   <si>
     <t>XS3225326282</t>
   </si>
   <si>
     <t>ING GRO 2.875 11-30</t>
   </si>
   <si>
-    <t>1 071.23</t>
+    <t>1 622.60</t>
   </si>
   <si>
     <t>XS2764264789</t>
   </si>
   <si>
     <t>ING GRO 4.0 02-35</t>
   </si>
   <si>
+    <t>1 227.40</t>
+  </si>
+  <si>
     <t>XS2524746687</t>
   </si>
   <si>
     <t>ING GRO 4.125 08-33</t>
   </si>
   <si>
-    <t>7 255.48</t>
-[...17 lines deleted...]
-    <t>3 408.22</t>
+    <t>9 628.77</t>
   </si>
   <si>
     <t>XS2529233814</t>
   </si>
   <si>
     <t>INTE 4.75 09-27</t>
   </si>
   <si>
-    <t>3 923.63</t>
+    <t>5 290.07</t>
   </si>
   <si>
     <t>XS2625196352</t>
   </si>
   <si>
     <t>INTE 4.875 05-30</t>
   </si>
   <si>
-    <t>20 768.84</t>
+    <t>1 068.49</t>
   </si>
   <si>
     <t>IE000GVLBXU6</t>
   </si>
   <si>
     <t>IREL GO 3.0 10-43</t>
   </si>
   <si>
-    <t>7 841.10</t>
+    <t>11 293.15</t>
   </si>
   <si>
     <t>XS1704789590</t>
   </si>
   <si>
     <t>IREN 1.5 10-27</t>
   </si>
   <si>
-    <t>1 791.99</t>
+    <t>2 611.85</t>
   </si>
   <si>
     <t>XS2752472436</t>
   </si>
   <si>
     <t>IREN 3.875 07-32</t>
   </si>
   <si>
-    <t>9 571.25</t>
+    <t>12 283.75</t>
   </si>
   <si>
     <t>IT0005596470</t>
   </si>
   <si>
     <t>ITAL BU 4.05 10-37</t>
   </si>
   <si>
-    <t>4 824.95</t>
+    <t>1 142.52</t>
+  </si>
+  <si>
+    <t>XS3358396763</t>
+  </si>
+  <si>
+    <t>JYSK BA 3.625 06-32</t>
   </si>
   <si>
     <t>BE0390246156</t>
   </si>
   <si>
     <t>KBC GRO 3.625 08-36</t>
   </si>
   <si>
-    <t>4 210.96</t>
+    <t>5 601.37</t>
   </si>
   <si>
     <t>BE0390124874</t>
   </si>
   <si>
     <t>KBC GRO 3.75 03-32</t>
   </si>
   <si>
-    <t>18 698.63</t>
+    <t>3 544.52</t>
   </si>
   <si>
     <t>XS2780025271</t>
   </si>
   <si>
     <t>KONI AH 3.375 03-31</t>
   </si>
   <si>
     <t>XS2596537972</t>
   </si>
   <si>
     <t>KONI AH 3.5 04-28</t>
   </si>
   <si>
-    <t>3 413.70</t>
-[...1 lines deleted...]
-  <si>
     <t>XS3308614794</t>
   </si>
   <si>
     <t>KONI AH 3.625 03-34</t>
   </si>
   <si>
     <t>FR0013384567</t>
   </si>
   <si>
     <t>LA POST 1.45 11-28</t>
   </si>
   <si>
     <t>XS2089229806</t>
   </si>
   <si>
     <t>MERL PR 1.875 12-34</t>
   </si>
   <si>
-    <t>1 726.03</t>
+    <t>2 804.79</t>
   </si>
   <si>
     <t>XS3168718529</t>
   </si>
   <si>
     <t>MERL PR 3.5 09-33</t>
   </si>
   <si>
-    <t>5 839.73</t>
+    <t>7 853.42</t>
   </si>
   <si>
     <t>IT0005678955</t>
   </si>
   <si>
     <t>MONT PA 3.25 02-32</t>
   </si>
   <si>
-    <t>1 559.47</t>
+    <t>2 425.84</t>
   </si>
   <si>
     <t>XS2388449758</t>
   </si>
   <si>
     <t>NATL BA 0.5 09-28</t>
   </si>
   <si>
-    <t>1 273.97</t>
+    <t>1 753.42</t>
   </si>
   <si>
     <t>XS2528858033</t>
   </si>
   <si>
     <t>NATW GR 4.067 09-28</t>
   </si>
   <si>
-    <t>11 198.18</t>
+    <t>15 098.04</t>
   </si>
   <si>
     <t>NL0013552060</t>
   </si>
   <si>
     <t>NETH GO 0.5 01-40</t>
   </si>
   <si>
     <t>XS3232967318</t>
   </si>
   <si>
     <t>NORD BK 3.25 11-35</t>
   </si>
   <si>
-    <t>7 248.57</t>
+    <t>11 243.84</t>
   </si>
   <si>
     <t>XS3170346368</t>
   </si>
   <si>
     <t>NORD BK 3.5 09-35</t>
   </si>
   <si>
-    <t>10 931.51</t>
+    <t>14 958.90</t>
   </si>
   <si>
     <t>XS2797546624</t>
   </si>
   <si>
     <t>PERM TS 4.25 07-30</t>
   </si>
   <si>
-    <t>3 920.48</t>
+    <t>4 980.07</t>
   </si>
   <si>
     <t>XS2021462440</t>
   </si>
   <si>
     <t>PROL IN 0.875 07-29</t>
   </si>
   <si>
+    <t>1 226.20</t>
+  </si>
+  <si>
     <t>XS2187529180</t>
   </si>
   <si>
     <t>PROL IN 1.625 06-32</t>
   </si>
   <si>
-    <t>3 515.34</t>
+    <t>4 387.95</t>
   </si>
   <si>
     <t>XS1904690341</t>
   </si>
   <si>
     <t>PROL IN 2.375 11-30</t>
   </si>
   <si>
-    <t>3 822.12</t>
+    <t>5 849.01</t>
   </si>
   <si>
     <t>XS2744299335</t>
   </si>
   <si>
     <t>RED ELE 3.0 01-34</t>
   </si>
   <si>
-    <t>1 676.71</t>
-[...8 lines deleted...]
-    <t>2 927.05</t>
+    <t>3 402.74</t>
   </si>
   <si>
     <t>XS2838500218</t>
   </si>
   <si>
     <t>REDEIA 3.375 07-32</t>
   </si>
   <si>
-    <t>12 020.55</t>
+    <t>15 256.85</t>
+  </si>
+  <si>
+    <t>XS3348120653</t>
+  </si>
+  <si>
+    <t>REDEIA 4.375 PERP</t>
+  </si>
+  <si>
+    <t>1 366.44</t>
   </si>
   <si>
     <t>FR0014010DR1</t>
   </si>
   <si>
     <t>RENA 3.875 09-30</t>
   </si>
   <si>
-    <t>1 879.11</t>
+    <t>2 622.26</t>
   </si>
   <si>
     <t>FR0014007LP4</t>
   </si>
   <si>
     <t>RTE EDF 0.75 01-34</t>
   </si>
   <si>
+    <t>1 763.01</t>
+  </si>
+  <si>
     <t>XS3166372568</t>
   </si>
   <si>
     <t>SCOT HY 3.375 11-33</t>
   </si>
   <si>
-    <t>9 155.50</t>
+    <t>12 281.76</t>
   </si>
   <si>
     <t>FR001400U1Q3</t>
   </si>
   <si>
     <t>SG 3.625 11-30</t>
   </si>
   <si>
-    <t>11 888.01</t>
+    <t>18 144.86</t>
   </si>
   <si>
     <t>ES0000012J07</t>
   </si>
   <si>
     <t>SPAI GO 1.0 07-42</t>
   </si>
   <si>
-    <t>4 583.56</t>
+    <t>5 926.03</t>
   </si>
   <si>
     <t>XS3027988263</t>
   </si>
   <si>
     <t>SSE 3.5 03-32</t>
   </si>
   <si>
     <t>XS2675685700</t>
   </si>
   <si>
     <t>SSE 4.0 09-31</t>
   </si>
   <si>
-    <t>7 969.32</t>
+    <t>10 730.96</t>
   </si>
   <si>
     <t>XS2532312548</t>
   </si>
   <si>
     <t>STAT AS 2.875 09-29</t>
   </si>
   <si>
-    <t>3 667.40</t>
+    <t>4 990.68</t>
   </si>
   <si>
     <t>XS2723597923</t>
   </si>
   <si>
     <t>STAT AS 3.125 12-26</t>
   </si>
   <si>
-    <t>1 234.59</t>
+    <t>2 073.63</t>
   </si>
   <si>
     <t>XS2779793061</t>
   </si>
   <si>
     <t>STAT AS 3.75 03-39</t>
   </si>
   <si>
     <t>XS2768793676</t>
   </si>
   <si>
     <t>STAT SF 3.375 02-36</t>
   </si>
   <si>
+    <t>1 223.32</t>
+  </si>
+  <si>
     <t>XS2443749648</t>
   </si>
   <si>
     <t>TELI CO 2.75 06-83</t>
   </si>
   <si>
-    <t>6 080.14</t>
+    <t>7 662.33</t>
   </si>
   <si>
     <t>XS2477935345</t>
   </si>
   <si>
     <t>TENN HO 1.625 11-26</t>
   </si>
   <si>
+    <t>1 240.34</t>
+  </si>
+  <si>
     <t>XS1241581096</t>
   </si>
   <si>
     <t>TENN HO 1.75 06-27</t>
   </si>
   <si>
-    <t>1 980.14</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2549543499</t>
   </si>
   <si>
     <t>TENN HO 4.5 10-34</t>
   </si>
   <si>
-    <t>2 388.08</t>
+    <t>3 510.00</t>
   </si>
   <si>
     <t>XS3128477521</t>
   </si>
   <si>
     <t>TERN RE 3.0 07-31</t>
   </si>
   <si>
-    <t>11 165.75</t>
+    <t>14 330.14</t>
   </si>
   <si>
     <t>XS2655852726</t>
   </si>
   <si>
     <t>TERN RE 3.875 07-33</t>
   </si>
   <si>
-    <t>2 601.03</t>
+    <t>3 344.18</t>
   </si>
   <si>
     <t>XS2357205587</t>
   </si>
   <si>
     <t>TRAS EL 0.375 06-29</t>
   </si>
   <si>
     <t>XS2209023402</t>
   </si>
   <si>
     <t>TRAS EL 0.75 07-32</t>
   </si>
   <si>
-    <t>2 819.18</t>
+    <t>3 624.66</t>
   </si>
   <si>
     <t>XS2360310044</t>
   </si>
   <si>
     <t>UNIC 0.8 07-29</t>
   </si>
   <si>
-    <t>1 157.26</t>
+    <t>1 464.11</t>
   </si>
   <si>
     <t>XS2555420103</t>
   </si>
   <si>
     <t>UNIC 5.85 11-27</t>
   </si>
   <si>
-    <t>4 199.18</t>
+    <t>6 443.01</t>
   </si>
   <si>
     <t>XS2257961818</t>
   </si>
   <si>
     <t>UPM KYM 0.125 11-28</t>
   </si>
   <si>
     <t>XS2320453884</t>
   </si>
   <si>
     <t>UPM KYM 0.5 03-31</t>
   </si>
   <si>
     <t>XS2478685931</t>
   </si>
   <si>
     <t>UPM KYM 2.25 05-29</t>
   </si>
   <si>
-    <t>2 649.45</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2009891479</t>
   </si>
   <si>
     <t>VATFAL 0 1/2 06/24/2</t>
   </si>
   <si>
-    <t>1 506.85</t>
+    <t>1 890.41</t>
   </si>
   <si>
     <t>XS2297882644</t>
   </si>
   <si>
     <t>VATT AB 0.125 02-29</t>
   </si>
   <si>
     <t>XS2821745374</t>
   </si>
   <si>
     <t>VERB AG 3.25 05-31</t>
   </si>
   <si>
-    <t>8 360.96</t>
-[...1 lines deleted...]
-  <si>
     <t>DE000A3MQS72</t>
   </si>
   <si>
     <t>VONO SE 2.375 03-32</t>
   </si>
   <si>
+    <t>2 309.93</t>
+  </si>
+  <si>
     <t>DE000A30VQB2</t>
   </si>
   <si>
     <t>VONO SE 5.0 11-30</t>
   </si>
   <si>
-    <t>6 739.73</t>
+    <t>10 575.34</t>
   </si>
   <si>
     <t>OEM6 Comdty</t>
   </si>
   <si>
     <t>EURO BOBL 0626</t>
   </si>
   <si>
     <t>DUM6 Comdty</t>
   </si>
   <si>
     <t>EURO SCHATZ 0626</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -1786,267 +1852,267 @@
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
         <v>19746.0</v>
       </c>
       <c r="D2">
-        <v>1485.87</v>
+        <v>1509.97</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>29340058.19</v>
+        <v>29816057.45</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>29340058.19</v>
+        <v>29816057.45</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
-        <v>31169.762</v>
+        <v>31968.171</v>
       </c>
       <c r="D3">
-        <v>98.1</v>
+        <v>99.57</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>3057969.65</v>
+        <v>3183383.24</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>3057969.65</v>
+        <v>3183383.24</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="1">
-        <v>2916.228</v>
+        <v>2985.838</v>
       </c>
       <c r="D4">
-        <v>4937.04</v>
+        <v>5016.67</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>14397543.2</v>
+        <v>14978991.53</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>14397543.2</v>
+        <v>14978991.53</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
         <v>13</v>
       </c>
       <c r="B5" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="1">
-        <v>6611.0</v>
+        <v>7670.0</v>
       </c>
       <c r="D5">
-        <v>100.47</v>
+        <v>102.09</v>
       </c>
       <c r="E5" t="s">
         <v>8</v>
       </c>
       <c r="F5">
-        <v>664228.88</v>
+        <v>783060.63</v>
       </c>
       <c r="G5" t="s">
         <v>8</v>
       </c>
       <c r="H5">
-        <v>664228.88</v>
+        <v>783060.63</v>
       </c>
       <c r="I5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" t="s">
         <v>15</v>
       </c>
       <c r="B6" t="s">
         <v>16</v>
       </c>
       <c r="C6" s="1">
         <v>10.0</v>
       </c>
       <c r="D6">
-        <v>99.67</v>
+        <v>101.13</v>
       </c>
       <c r="E6" t="s">
         <v>8</v>
       </c>
       <c r="F6">
-        <v>996.77</v>
+        <v>1011.39</v>
       </c>
       <c r="G6" t="s">
         <v>8</v>
       </c>
       <c r="H6">
-        <v>996.77</v>
+        <v>1011.39</v>
       </c>
       <c r="I6" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="7" spans="1:14">
       <c r="A7" t="s">
         <v>17</v>
       </c>
       <c r="B7" t="s">
         <v>18</v>
       </c>
       <c r="C7" s="1">
         <v>1.0</v>
       </c>
       <c r="D7">
-        <v>100.56</v>
+        <v>102.15</v>
       </c>
       <c r="E7" t="s">
         <v>8</v>
       </c>
       <c r="F7">
-        <v>100.56</v>
+        <v>102.15</v>
       </c>
       <c r="G7" t="s">
         <v>8</v>
       </c>
       <c r="H7">
-        <v>100.56</v>
+        <v>102.15</v>
       </c>
       <c r="I7" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="8" spans="1:14">
       <c r="A8" t="s">
         <v>19</v>
       </c>
       <c r="B8" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="1">
         <v>10.0</v>
       </c>
       <c r="D8">
-        <v>99.7</v>
+        <v>101.29</v>
       </c>
       <c r="E8" t="s">
         <v>8</v>
       </c>
       <c r="F8">
-        <v>997.03</v>
+        <v>1012.99</v>
       </c>
       <c r="G8" t="s">
         <v>8</v>
       </c>
       <c r="H8">
-        <v>997.03</v>
+        <v>1012.99</v>
       </c>
       <c r="I8" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P155"/>
+  <dimension ref="A1:P162"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O155" sqref="O155"/>
+      <selection activeCell="O162" sqref="O162"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>21</v>
       </c>
       <c r="B1" t="s">
         <v>22</v>
       </c>
       <c r="C1" t="s">
         <v>23</v>
       </c>
       <c r="D1" t="s">
         <v>24</v>
       </c>
       <c r="E1" t="s">
         <v>25</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>26</v>
@@ -2065,7739 +2131,8089 @@
       </c>
       <c r="L1" t="s">
         <v>31</v>
       </c>
       <c r="M1" t="s">
         <v>32</v>
       </c>
       <c r="N1" t="s">
         <v>33</v>
       </c>
       <c r="O1" t="s">
         <v>34</v>
       </c>
       <c r="P1" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>36</v>
       </c>
       <c r="B2" t="s">
         <v>37</v>
       </c>
       <c r="C2" s="1">
-        <v>1501.0</v>
+        <v>1525.0</v>
       </c>
       <c r="D2" s="1">
-        <v>1071.66</v>
+        <v>1076.12</v>
       </c>
       <c r="E2" s="1">
-        <v>1069.52698201</v>
+        <v>1072.50512131</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
         <v>1.0</v>
       </c>
       <c r="H2" s="1">
-        <v>1605360.0</v>
+        <v>1635570.31</v>
       </c>
       <c r="I2" s="1">
-        <v>3201.66</v>
+        <v>5512.69</v>
       </c>
       <c r="J2" s="1">
-        <v>0.19943564060398</v>
+        <v>0.33705001651687</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>1608561.66</v>
+        <v>1641083.0</v>
       </c>
       <c r="N2" s="1">
-        <v>1608561.66</v>
+        <v>1641083.0</v>
       </c>
       <c r="O2" s="1">
-        <v>3.39</v>
+        <v>3.37</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>38</v>
       </c>
       <c r="B3" t="s">
         <v>39</v>
       </c>
       <c r="C3" s="1">
         <v>140000.0</v>
       </c>
       <c r="D3" s="1">
-        <v>99.98469194</v>
+        <v>100.0018305</v>
       </c>
       <c r="E3" s="1">
         <v>101.385614</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
         <v>1.0</v>
       </c>
       <c r="H3" s="1">
         <v>141939.86</v>
       </c>
       <c r="I3" s="1">
-        <v>762.0</v>
+        <v>1457.22</v>
       </c>
       <c r="J3" s="1">
-        <v>0.53684708439194</v>
+        <v>1.0266460739076</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3" t="s">
         <v>40</v>
       </c>
       <c r="M3" s="1">
-        <v>139978.57</v>
+        <v>140002.56</v>
       </c>
       <c r="N3" s="1">
-        <v>142701.86</v>
+        <v>143397.08</v>
       </c>
       <c r="O3" s="1">
-        <v>0.3</v>
+        <v>0.29</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>41</v>
       </c>
       <c r="B4" t="s">
         <v>42</v>
       </c>
       <c r="C4" s="1">
         <v>254000.0</v>
       </c>
       <c r="D4" s="1">
-        <v>97.49198746</v>
+        <v>98.53801592</v>
       </c>
       <c r="E4" s="1">
         <v>99.533614</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
         <v>1.0</v>
       </c>
       <c r="H4" s="1">
         <v>252815.38</v>
       </c>
       <c r="I4" s="1">
-        <v>-2426.53</v>
+        <v>-2280.04</v>
       </c>
       <c r="J4" s="1">
-        <v>-0.95980315754524</v>
+        <v>-0.9018596890743</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
-      <c r="L4" t="s">
-        <v>43</v>
+      <c r="L4">
+        <v>248.78</v>
       </c>
       <c r="M4" s="1">
-        <v>247629.64</v>
+        <v>250286.56</v>
       </c>
       <c r="N4" s="1">
-        <v>250388.85</v>
+        <v>250535.34</v>
       </c>
       <c r="O4" s="1">
-        <v>0.53</v>
+        <v>0.51</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
+        <v>43</v>
+      </c>
+      <c r="B5" t="s">
         <v>44</v>
-      </c>
-[...1 lines deleted...]
-        <v>45</v>
       </c>
       <c r="C5" s="1">
         <v>164000.0</v>
       </c>
       <c r="D5" s="1">
-        <v>96.67051917</v>
+        <v>98.53692531</v>
       </c>
       <c r="E5" s="1">
         <v>99.08</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
       <c r="G5">
         <v>1.0</v>
       </c>
       <c r="H5" s="1">
         <v>162491.2</v>
       </c>
       <c r="I5" s="1">
-        <v>-3055.73</v>
+        <v>1145.32</v>
       </c>
       <c r="J5" s="1">
-        <v>-1.8805510698426</v>
+        <v>0.70485047805666</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
-      <c r="L5">
-        <v>895.82</v>
+      <c r="L5" t="s">
+        <v>45</v>
       </c>
       <c r="M5" s="1">
-        <v>158539.65</v>
+        <v>161600.56</v>
       </c>
       <c r="N5" s="1">
-        <v>159435.47</v>
+        <v>163636.52</v>
       </c>
       <c r="O5" s="1">
         <v>0.34</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>46</v>
       </c>
       <c r="B6" t="s">
         <v>47</v>
       </c>
       <c r="C6" s="1">
         <v>130000.0</v>
       </c>
       <c r="D6" s="1">
-        <v>102.82502216</v>
+        <v>104.17045789</v>
       </c>
       <c r="E6" s="1">
         <v>110.550762</v>
       </c>
       <c r="F6" t="s">
         <v>8</v>
       </c>
       <c r="G6">
         <v>1.0</v>
       </c>
       <c r="H6" s="1">
         <v>143715.99</v>
       </c>
       <c r="I6" s="1">
-        <v>-9248.77</v>
+        <v>-6408.95</v>
       </c>
       <c r="J6" s="1">
-        <v>-6.4354495279196</v>
+        <v>-4.4594550682913</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
-      <c r="L6">
-        <v>794.69</v>
+      <c r="L6" t="s">
+        <v>48</v>
       </c>
       <c r="M6" s="1">
-        <v>133672.53</v>
+        <v>135421.59</v>
       </c>
       <c r="N6" s="1">
-        <v>134467.22</v>
+        <v>137307.04</v>
       </c>
       <c r="O6" s="1">
         <v>0.28</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B7" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="C7" s="1">
         <v>130000.0</v>
       </c>
       <c r="D7" s="1">
-        <v>104.02201157</v>
+        <v>104.36871547</v>
       </c>
       <c r="E7" s="1">
         <v>108.857546</v>
       </c>
       <c r="F7" t="s">
         <v>8</v>
       </c>
       <c r="G7">
         <v>1.0</v>
       </c>
       <c r="H7" s="1">
         <v>141514.81</v>
       </c>
       <c r="I7" s="1">
-        <v>-3273.04</v>
+        <v>-1700.41</v>
       </c>
       <c r="J7" s="1">
-        <v>-2.3128603995582</v>
+        <v>-1.2015774179395</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="M7" s="1">
-        <v>135228.62</v>
+        <v>135679.33</v>
       </c>
       <c r="N7" s="1">
-        <v>138241.77</v>
+        <v>139814.4</v>
       </c>
       <c r="O7" s="1">
         <v>0.29</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B8" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="C8" s="1">
         <v>500000.0</v>
       </c>
       <c r="D8" s="1">
-        <v>96.19193241</v>
+        <v>97.22141709</v>
       </c>
       <c r="E8" s="1">
         <v>99.430044</v>
       </c>
       <c r="F8" t="s">
         <v>8</v>
       </c>
       <c r="G8">
         <v>1.0</v>
       </c>
       <c r="H8" s="1">
         <v>497150.22</v>
       </c>
       <c r="I8" s="1">
-        <v>-3943.98</v>
+        <v>-10919.85</v>
       </c>
       <c r="J8" s="1">
-        <v>-0.79331756103819</v>
+        <v>-2.1964890209643</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
-      <c r="L8" t="s">
-        <v>53</v>
+      <c r="L8">
+        <v>123.29</v>
       </c>
       <c r="M8" s="1">
-        <v>480959.66</v>
+        <v>486107.08</v>
       </c>
       <c r="N8" s="1">
-        <v>493206.24</v>
+        <v>486230.37</v>
       </c>
       <c r="O8" s="1">
-        <v>1.04</v>
+        <v>1.0</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>54</v>
       </c>
       <c r="B9" t="s">
         <v>55</v>
       </c>
       <c r="C9" s="1">
         <v>300000.0</v>
       </c>
       <c r="D9" s="1">
-        <v>96.80754347</v>
+        <v>97.84046063</v>
       </c>
       <c r="E9" s="1">
         <v>99.503</v>
       </c>
       <c r="F9" t="s">
         <v>8</v>
       </c>
       <c r="G9">
         <v>1.0</v>
       </c>
       <c r="H9" s="1">
         <v>298509.0</v>
       </c>
       <c r="I9" s="1">
-        <v>-3524.73</v>
+        <v>1300.05</v>
       </c>
       <c r="J9" s="1">
-        <v>-1.1807784689909</v>
+        <v>0.43551450710029</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9" t="s">
         <v>56</v>
       </c>
       <c r="M9" s="1">
-        <v>290422.63</v>
+        <v>293521.38</v>
       </c>
       <c r="N9" s="1">
-        <v>294984.27</v>
+        <v>299809.05</v>
       </c>
       <c r="O9" s="1">
-        <v>0.62</v>
+        <v>0.61</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
         <v>57</v>
       </c>
       <c r="B10" t="s">
         <v>58</v>
       </c>
       <c r="C10" s="1">
         <v>100000.0</v>
       </c>
       <c r="D10" s="1">
-        <v>102.55718472</v>
+        <v>103.21490284</v>
       </c>
       <c r="E10" s="1">
         <v>108.76173</v>
       </c>
       <c r="F10" t="s">
         <v>8</v>
       </c>
       <c r="G10">
         <v>1.0</v>
       </c>
       <c r="H10" s="1">
         <v>108761.73</v>
       </c>
       <c r="I10" s="1">
-        <v>-5820.3</v>
+        <v>-4347.51</v>
       </c>
       <c r="J10" s="1">
-        <v>-5.3514227844666</v>
+        <v>-3.9972791900239</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
-      <c r="L10">
-        <v>384.25</v>
+      <c r="L10" t="s">
+        <v>59</v>
       </c>
       <c r="M10" s="1">
-        <v>102557.18</v>
+        <v>103214.9</v>
       </c>
       <c r="N10" s="1">
-        <v>102941.43</v>
+        <v>104414.22</v>
       </c>
       <c r="O10" s="1">
-        <v>0.22</v>
+        <v>0.21</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B11" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="C11" s="1">
         <v>100000.0</v>
       </c>
       <c r="D11" s="1">
-        <v>98.49145065</v>
+        <v>98.82790724</v>
       </c>
       <c r="E11" s="1">
         <v>99.684</v>
       </c>
       <c r="F11" t="s">
         <v>8</v>
       </c>
       <c r="G11">
         <v>1.0</v>
       </c>
       <c r="H11" s="1">
         <v>99684.0</v>
       </c>
       <c r="I11" s="1">
-        <v>1026.63</v>
+        <v>-657.46</v>
       </c>
       <c r="J11" s="1">
-        <v>1.029884434814</v>
+        <v>-0.65954415954416</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
-      <c r="L11" t="s">
-        <v>61</v>
+      <c r="L11">
+        <v>198.63</v>
       </c>
       <c r="M11" s="1">
-        <v>98491.45</v>
+        <v>98827.91</v>
       </c>
       <c r="N11" s="1">
-        <v>100710.63</v>
+        <v>99026.54</v>
       </c>
       <c r="O11" s="1">
-        <v>0.21</v>
+        <v>0.2</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
         <v>62</v>
       </c>
       <c r="B12" t="s">
         <v>63</v>
       </c>
       <c r="C12" s="1">
         <v>1467000.0</v>
       </c>
       <c r="D12" s="1">
-        <v>96.89215334</v>
+        <v>98.38851052</v>
       </c>
       <c r="E12" s="1">
         <v>99.556461</v>
       </c>
       <c r="F12" t="s">
         <v>8</v>
       </c>
       <c r="G12">
         <v>1.0</v>
       </c>
       <c r="H12" s="1">
         <v>1460493.28</v>
       </c>
       <c r="I12" s="1">
-        <v>-21903.4</v>
+        <v>10598.5</v>
       </c>
       <c r="J12" s="1">
-        <v>-1.4997261747072</v>
+        <v>0.72567947727907</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12" t="s">
         <v>64</v>
       </c>
       <c r="M12" s="1">
-        <v>1421407.89</v>
+        <v>1443359.45</v>
       </c>
       <c r="N12" s="1">
-        <v>1438589.88</v>
+        <v>1471091.78</v>
       </c>
       <c r="O12" s="1">
-        <v>3.03</v>
+        <v>3.02</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
         <v>65</v>
       </c>
       <c r="B13" t="s">
         <v>66</v>
       </c>
       <c r="C13" s="1">
-        <v>540000.0</v>
+        <v>240000.0</v>
       </c>
       <c r="D13" s="1">
-        <v>97.29535946</v>
+        <v>97.89828037</v>
       </c>
       <c r="E13" s="1">
         <v>99.791763</v>
       </c>
       <c r="F13" t="s">
         <v>8</v>
       </c>
       <c r="G13">
         <v>1.0</v>
       </c>
       <c r="H13" s="1">
-        <v>538875.52</v>
+        <v>239500.23</v>
       </c>
       <c r="I13" s="1">
-        <v>-6684.35</v>
+        <v>-85.45</v>
       </c>
       <c r="J13" s="1">
-        <v>-1.2404256181465</v>
+        <v>-0.035678462605234</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
       <c r="L13" t="s">
         <v>67</v>
       </c>
       <c r="M13" s="1">
-        <v>525394.94</v>
+        <v>234955.88</v>
       </c>
       <c r="N13" s="1">
-        <v>532191.17</v>
+        <v>239414.78</v>
       </c>
       <c r="O13" s="1">
-        <v>1.12</v>
+        <v>0.49</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
         <v>68</v>
       </c>
       <c r="B14" t="s">
         <v>69</v>
       </c>
       <c r="C14" s="1">
-        <v>100000.0</v>
+        <v>334000.0</v>
       </c>
       <c r="D14" s="1">
-        <v>98.69346513</v>
+        <v>100.20874995</v>
       </c>
       <c r="E14" s="1">
-        <v>95.89134</v>
+        <v>99.58</v>
       </c>
       <c r="F14" t="s">
         <v>8</v>
       </c>
       <c r="G14">
         <v>1.0</v>
       </c>
       <c r="H14" s="1">
-        <v>95891.34</v>
+        <v>332597.2</v>
       </c>
       <c r="I14" s="1">
-        <v>2857.95</v>
+        <v>3095.16</v>
       </c>
       <c r="J14" s="1">
-        <v>2.9804046955648</v>
+        <v>0.93060314398317</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
       <c r="L14">
-        <v>55.82</v>
+        <v>995.14</v>
       </c>
       <c r="M14" s="1">
-        <v>98693.47</v>
+        <v>334697.22</v>
       </c>
       <c r="N14" s="1">
-        <v>98749.29</v>
+        <v>335692.36</v>
       </c>
       <c r="O14" s="1">
-        <v>0.21</v>
+        <v>0.69</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
         <v>70</v>
       </c>
       <c r="B15" t="s">
         <v>71</v>
       </c>
       <c r="C15" s="1">
-        <v>300000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D15" s="1">
-        <v>95.99062091</v>
+        <v>99.12583828</v>
       </c>
       <c r="E15" s="1">
-        <v>98.691</v>
+        <v>95.89134</v>
       </c>
       <c r="F15" t="s">
         <v>8</v>
       </c>
       <c r="G15">
         <v>1.0</v>
       </c>
       <c r="H15" s="1">
-        <v>296073.0</v>
+        <v>95891.34</v>
       </c>
       <c r="I15" s="1">
-        <v>-2405.25</v>
+        <v>3314.29</v>
       </c>
       <c r="J15" s="1">
-        <v>-0.81238410797337</v>
+        <v>3.4562975134147</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
-      <c r="L15" t="s">
-        <v>72</v>
+      <c r="L15">
+        <v>79.79</v>
       </c>
       <c r="M15" s="1">
-        <v>287971.86</v>
+        <v>99125.84</v>
       </c>
       <c r="N15" s="1">
-        <v>293667.75</v>
+        <v>99205.63</v>
       </c>
       <c r="O15" s="1">
-        <v>0.62</v>
+        <v>0.2</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
+        <v>72</v>
+      </c>
+      <c r="B16" t="s">
         <v>73</v>
       </c>
-      <c r="B16" t="s">
+      <c r="C16" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="D16" s="1">
+        <v>97.81858411</v>
+      </c>
+      <c r="E16" s="1">
+        <v>98.691</v>
+      </c>
+      <c r="F16" t="s">
+        <v>8</v>
+      </c>
+      <c r="G16">
+        <v>1.0</v>
+      </c>
+      <c r="H16" s="1">
+        <v>296073.0</v>
+      </c>
+      <c r="I16" s="1">
+        <v>5092.34</v>
+      </c>
+      <c r="J16" s="1">
+        <v>1.7199609555751</v>
+      </c>
+      <c r="K16">
+        <v>0.0</v>
+      </c>
+      <c r="L16" t="s">
         <v>74</v>
       </c>
-      <c r="C16" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M16" s="1">
-        <v>194529.37</v>
+        <v>293455.75</v>
       </c>
       <c r="N16" s="1">
-        <v>197303.34</v>
+        <v>301165.34</v>
       </c>
       <c r="O16" s="1">
-        <v>0.42</v>
+        <v>0.62</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
+        <v>75</v>
+      </c>
+      <c r="B17" t="s">
         <v>76</v>
       </c>
-      <c r="B17" t="s">
+      <c r="C17" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="D17" s="1">
+        <v>97.65001149</v>
+      </c>
+      <c r="E17" s="1">
+        <v>99.830165</v>
+      </c>
+      <c r="F17" t="s">
+        <v>8</v>
+      </c>
+      <c r="G17">
+        <v>1.0</v>
+      </c>
+      <c r="H17" s="1">
+        <v>199660.33</v>
+      </c>
+      <c r="I17" s="1">
+        <v>-291.81</v>
+      </c>
+      <c r="J17" s="1">
+        <v>-0.14615321932003</v>
+      </c>
+      <c r="K17">
+        <v>0.0</v>
+      </c>
+      <c r="L17" t="s">
         <v>77</v>
       </c>
-      <c r="C17" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M17" s="1">
-        <v>472282.6</v>
+        <v>195300.03</v>
       </c>
       <c r="N17" s="1">
-        <v>477137.12</v>
+        <v>199368.52</v>
       </c>
       <c r="O17" s="1">
-        <v>1.01</v>
+        <v>0.41</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
+        <v>78</v>
+      </c>
+      <c r="B18" t="s">
         <v>79</v>
       </c>
-      <c r="B18" t="s">
+      <c r="C18" s="1">
+        <v>470000.0</v>
+      </c>
+      <c r="D18" s="1">
+        <v>101.00300393</v>
+      </c>
+      <c r="E18" s="1">
+        <v>102.934987</v>
+      </c>
+      <c r="F18" t="s">
+        <v>8</v>
+      </c>
+      <c r="G18">
+        <v>1.0</v>
+      </c>
+      <c r="H18" s="1">
+        <v>483794.44</v>
+      </c>
+      <c r="I18" s="1">
+        <v>-958.34</v>
+      </c>
+      <c r="J18" s="1">
+        <v>-0.19808826244469</v>
+      </c>
+      <c r="K18">
+        <v>0.0</v>
+      </c>
+      <c r="L18" t="s">
         <v>80</v>
       </c>
-      <c r="C18" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M18" s="1">
-        <v>134441.94</v>
+        <v>474714.11</v>
       </c>
       <c r="N18" s="1">
-        <v>135273.54</v>
+        <v>482836.1</v>
       </c>
       <c r="O18" s="1">
-        <v>0.29</v>
+        <v>0.99</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
         <v>81</v>
       </c>
       <c r="B19" t="s">
         <v>82</v>
       </c>
       <c r="C19" s="1">
-        <v>100000.0</v>
+        <v>135000.0</v>
       </c>
       <c r="D19" s="1">
-        <v>98.56862139</v>
+        <v>100.35322005</v>
       </c>
       <c r="E19" s="1">
-        <v>104.07483</v>
+        <v>104.823259</v>
       </c>
       <c r="F19" t="s">
         <v>8</v>
       </c>
       <c r="G19">
         <v>1.0</v>
       </c>
       <c r="H19" s="1">
-        <v>104074.83</v>
+        <v>141511.4</v>
       </c>
       <c r="I19" s="1">
-        <v>-4825.96</v>
+        <v>-4371.35</v>
       </c>
       <c r="J19" s="1">
-        <v>-4.6370097361677</v>
+        <v>-3.0890444162096</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
-      <c r="L19">
-        <v>680.25</v>
+      <c r="L19" t="s">
+        <v>83</v>
       </c>
       <c r="M19" s="1">
-        <v>98568.62</v>
+        <v>135476.85</v>
       </c>
       <c r="N19" s="1">
-        <v>99248.87</v>
+        <v>137140.05</v>
       </c>
       <c r="O19" s="1">
-        <v>0.21</v>
+        <v>0.28</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="B20" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="C20" s="1">
-        <v>1020000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D20" s="1">
-        <v>87.84043258</v>
+        <v>100.00478141</v>
       </c>
       <c r="E20" s="1">
-        <v>89.242955</v>
+        <v>104.07483</v>
       </c>
       <c r="F20" t="s">
         <v>8</v>
       </c>
       <c r="G20">
         <v>1.0</v>
       </c>
       <c r="H20" s="1">
-        <v>910278.14</v>
+        <v>104074.83</v>
       </c>
       <c r="I20" s="1">
-        <v>-7773.54</v>
+        <v>-2709.56</v>
       </c>
       <c r="J20" s="1">
-        <v>-0.85397414904416</v>
+        <v>-2.6034729050242</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="M20" s="1">
-        <v>895972.41</v>
+        <v>100004.78</v>
       </c>
       <c r="N20" s="1">
-        <v>902504.6</v>
+        <v>101365.27</v>
       </c>
       <c r="O20" s="1">
-        <v>1.9</v>
+        <v>0.21</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="B21" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="C21" s="1">
-        <v>200000.0</v>
+        <v>1020000.0</v>
       </c>
       <c r="D21" s="1">
-        <v>97.95798072</v>
+        <v>89.08884726</v>
       </c>
       <c r="E21" s="1">
-        <v>99.783035</v>
+        <v>89.242955</v>
       </c>
       <c r="F21" t="s">
         <v>8</v>
       </c>
       <c r="G21">
         <v>1.0</v>
       </c>
       <c r="H21" s="1">
-        <v>199566.07</v>
+        <v>910278.14</v>
       </c>
       <c r="I21" s="1">
-        <v>-2565.18</v>
+        <v>7650.02</v>
       </c>
       <c r="J21" s="1">
-        <v>-1.2853788221615</v>
+        <v>0.84040467015939</v>
       </c>
       <c r="K21">
         <v>0.0</v>
       </c>
       <c r="L21" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="M21" s="1">
-        <v>195915.96</v>
+        <v>908706.24</v>
       </c>
       <c r="N21" s="1">
-        <v>197000.89</v>
+        <v>917928.16</v>
       </c>
       <c r="O21" s="1">
-        <v>0.42</v>
+        <v>1.88</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="B22" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="C22" s="1">
-        <v>160000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D22" s="1">
-        <v>97.18837303</v>
+        <v>98.84859938</v>
       </c>
       <c r="E22" s="1">
-        <v>99.799</v>
+        <v>99.783035</v>
       </c>
       <c r="F22" t="s">
         <v>8</v>
       </c>
       <c r="G22">
         <v>1.0</v>
       </c>
       <c r="H22" s="1">
-        <v>159678.4</v>
+        <v>199566.07</v>
       </c>
       <c r="I22" s="1">
-        <v>-2067.41</v>
+        <v>-1096.27</v>
       </c>
       <c r="J22" s="1">
-        <v>-1.294733664666</v>
+        <v>-0.54932684699358</v>
       </c>
       <c r="K22">
         <v>0.0</v>
       </c>
-      <c r="L22" t="s">
-        <v>91</v>
+      <c r="L22">
+        <v>772.6</v>
       </c>
       <c r="M22" s="1">
-        <v>155501.4</v>
+        <v>197697.2</v>
       </c>
       <c r="N22" s="1">
-        <v>157610.99</v>
+        <v>198469.8</v>
       </c>
       <c r="O22" s="1">
-        <v>0.33</v>
+        <v>0.41</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
         <v>92</v>
       </c>
       <c r="B23" t="s">
         <v>93</v>
       </c>
       <c r="C23" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D23" s="1">
-        <v>94.0490656</v>
+        <v>100.39878767</v>
       </c>
       <c r="E23" s="1">
-        <v>96.246745</v>
+        <v>99.762</v>
       </c>
       <c r="F23" t="s">
         <v>8</v>
       </c>
       <c r="G23">
         <v>1.0</v>
       </c>
       <c r="H23" s="1">
-        <v>192493.49</v>
+        <v>99762.0</v>
       </c>
       <c r="I23" s="1">
-        <v>-3453.58</v>
+        <v>1089.87</v>
       </c>
       <c r="J23" s="1">
-        <v>-1.7941282066214</v>
+        <v>1.0924700787875</v>
       </c>
       <c r="K23">
         <v>0.0</v>
       </c>
       <c r="L23">
-        <v>941.78</v>
+        <v>453.08</v>
       </c>
       <c r="M23" s="1">
-        <v>188098.13</v>
+        <v>100398.79</v>
       </c>
       <c r="N23" s="1">
-        <v>189039.91</v>
+        <v>100851.87</v>
       </c>
       <c r="O23" s="1">
-        <v>0.4</v>
+        <v>0.21</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
         <v>94</v>
       </c>
       <c r="B24" t="s">
         <v>95</v>
       </c>
       <c r="C24" s="1">
-        <v>100000.0</v>
+        <v>160000.0</v>
       </c>
       <c r="D24" s="1">
-        <v>97.63706913</v>
+        <v>98.377759</v>
       </c>
       <c r="E24" s="1">
-        <v>96.98237</v>
+        <v>99.799</v>
       </c>
       <c r="F24" t="s">
         <v>8</v>
       </c>
       <c r="G24">
         <v>1.0</v>
       </c>
       <c r="H24" s="1">
-        <v>96982.37</v>
+        <v>159678.4</v>
       </c>
       <c r="I24" s="1">
-        <v>1505.38</v>
+        <v>794.51</v>
       </c>
       <c r="J24" s="1">
-        <v>1.5522202643635</v>
+        <v>0.49756886341547</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
-      <c r="L24">
-        <v>850.68</v>
+      <c r="L24" t="s">
+        <v>96</v>
       </c>
       <c r="M24" s="1">
-        <v>97637.07</v>
+        <v>157404.42</v>
       </c>
       <c r="N24" s="1">
-        <v>98487.75</v>
+        <v>160472.91</v>
       </c>
       <c r="O24" s="1">
-        <v>0.21</v>
+        <v>0.33</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="B25" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="C25" s="1">
-        <v>300000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D25" s="1">
-        <v>98.82222539</v>
+        <v>99.64634526</v>
       </c>
       <c r="E25" s="1">
-        <v>96.18004</v>
+        <v>99.491</v>
       </c>
       <c r="F25" t="s">
         <v>8</v>
       </c>
       <c r="G25">
         <v>1.0</v>
       </c>
       <c r="H25" s="1">
-        <v>288540.12</v>
+        <v>596946.0</v>
       </c>
       <c r="I25" s="1">
-        <v>8353.13</v>
+        <v>932.07</v>
       </c>
       <c r="J25" s="1">
-        <v>2.8949630990657</v>
+        <v>0.15613975133429</v>
       </c>
       <c r="K25">
         <v>0.0</v>
       </c>
       <c r="L25">
-        <v>426.58</v>
+        <v>0.0</v>
       </c>
       <c r="M25" s="1">
-        <v>296466.67</v>
+        <v>597878.07</v>
       </c>
       <c r="N25" s="1">
-        <v>296893.25</v>
+        <v>597878.07</v>
       </c>
       <c r="O25" s="1">
-        <v>0.63</v>
+        <v>1.23</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B26" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="C26" s="1">
-        <v>300000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D26" s="1">
-        <v>100.48706072</v>
+        <v>94.91674029</v>
       </c>
       <c r="E26" s="1">
-        <v>104.945653</v>
+        <v>96.246745</v>
       </c>
       <c r="F26" t="s">
         <v>8</v>
       </c>
       <c r="G26">
         <v>1.0</v>
       </c>
       <c r="H26" s="1">
-        <v>314836.96</v>
+        <v>192493.49</v>
       </c>
       <c r="I26" s="1">
-        <v>-3508.65</v>
+        <v>-1478.5</v>
       </c>
       <c r="J26" s="1">
-        <v>-1.1144339597232</v>
+        <v>-0.7680779230508</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="M26" s="1">
-        <v>301461.19</v>
+        <v>189833.48</v>
       </c>
       <c r="N26" s="1">
-        <v>311328.31</v>
+        <v>191014.99</v>
       </c>
       <c r="O26" s="1">
-        <v>0.66</v>
+        <v>0.39</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B27" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="C27" s="1">
-        <v>413000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D27" s="1">
-        <v>99.39554387</v>
+        <v>98.21442324</v>
       </c>
       <c r="E27" s="1">
-        <v>99.757</v>
+        <v>96.98237</v>
       </c>
       <c r="F27" t="s">
         <v>8</v>
       </c>
       <c r="G27">
         <v>1.0</v>
       </c>
       <c r="H27" s="1">
-        <v>411996.41</v>
+        <v>96982.37</v>
       </c>
       <c r="I27" s="1">
-        <v>-1410.78</v>
+        <v>2298.49</v>
       </c>
       <c r="J27" s="1">
-        <v>-0.34242531385164</v>
+        <v>2.3700080746635</v>
       </c>
       <c r="K27">
         <v>0.0</v>
       </c>
-      <c r="L27">
-        <v>82.03</v>
+      <c r="L27" t="s">
+        <v>104</v>
       </c>
       <c r="M27" s="1">
-        <v>410503.6</v>
+        <v>98214.42</v>
       </c>
       <c r="N27" s="1">
-        <v>410585.63</v>
+        <v>99280.86</v>
       </c>
       <c r="O27" s="1">
-        <v>0.87</v>
+        <v>0.2</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="B28" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="C28" s="1">
-        <v>100000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D28" s="1">
-        <v>95.50001482</v>
+        <v>99.30260329</v>
       </c>
       <c r="E28" s="1">
-        <v>92.84792</v>
+        <v>96.18004</v>
       </c>
       <c r="F28" t="s">
         <v>8</v>
       </c>
       <c r="G28">
         <v>1.0</v>
       </c>
       <c r="H28" s="1">
-        <v>92847.92</v>
+        <v>288540.12</v>
       </c>
       <c r="I28" s="1">
-        <v>2698.4</v>
+        <v>9966.87</v>
       </c>
       <c r="J28" s="1">
-        <v>2.9062578892451</v>
+        <v>3.4542406095901</v>
       </c>
       <c r="K28">
         <v>0.0</v>
       </c>
       <c r="L28">
-        <v>46.3</v>
+        <v>599.18</v>
       </c>
       <c r="M28" s="1">
-        <v>95500.02</v>
+        <v>297907.81</v>
       </c>
       <c r="N28" s="1">
-        <v>95546.32</v>
+        <v>298506.99</v>
       </c>
       <c r="O28" s="1">
-        <v>0.2</v>
+        <v>0.61</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="B29" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="C29" s="1">
-        <v>200000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D29" s="1">
-        <v>93.72883385</v>
+        <v>99.39346134</v>
       </c>
       <c r="E29" s="1">
-        <v>91.485975</v>
+        <v>99.427</v>
       </c>
       <c r="F29" t="s">
         <v>8</v>
       </c>
       <c r="G29">
         <v>1.0</v>
       </c>
       <c r="H29" s="1">
-        <v>182971.95</v>
+        <v>596562.0</v>
       </c>
       <c r="I29" s="1">
-        <v>4855.58</v>
+        <v>-77.94</v>
       </c>
       <c r="J29" s="1">
-        <v>2.6537291644976</v>
+        <v>-0.013064861657296</v>
       </c>
       <c r="K29">
         <v>0.0</v>
       </c>
       <c r="L29">
-        <v>369.86</v>
+        <v>123.29</v>
       </c>
       <c r="M29" s="1">
-        <v>187457.67</v>
+        <v>596360.77</v>
       </c>
       <c r="N29" s="1">
-        <v>187827.53</v>
+        <v>596484.06</v>
       </c>
       <c r="O29" s="1">
-        <v>0.4</v>
+        <v>1.22</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="B30" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="C30" s="1">
-        <v>500000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D30" s="1">
-        <v>99.39890805</v>
+        <v>101.0098543</v>
       </c>
       <c r="E30" s="1">
-        <v>103.290392</v>
+        <v>104.945653</v>
       </c>
       <c r="F30" t="s">
         <v>8</v>
       </c>
       <c r="G30">
         <v>1.0</v>
       </c>
       <c r="H30" s="1">
-        <v>516451.96</v>
+        <v>314836.96</v>
       </c>
       <c r="I30" s="1">
-        <v>-4354.68</v>
+        <v>-10426.58</v>
       </c>
       <c r="J30" s="1">
-        <v>-0.8431916881485</v>
+        <v>-3.3117395111425</v>
       </c>
       <c r="K30">
         <v>0.0</v>
       </c>
       <c r="L30" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="M30" s="1">
-        <v>496994.54</v>
+        <v>303029.56</v>
       </c>
       <c r="N30" s="1">
-        <v>512097.28</v>
+        <v>304410.38</v>
       </c>
       <c r="O30" s="1">
-        <v>1.08</v>
+        <v>0.62</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="B31" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="C31" s="1">
-        <v>1000000.0</v>
+        <v>413000.0</v>
       </c>
       <c r="D31" s="1">
-        <v>97.29010241</v>
+        <v>100.59666899</v>
       </c>
       <c r="E31" s="1">
-        <v>99.867094</v>
+        <v>99.757</v>
       </c>
       <c r="F31" t="s">
         <v>8</v>
       </c>
       <c r="G31">
         <v>1.0</v>
       </c>
       <c r="H31" s="1">
-        <v>998670.94</v>
+        <v>411996.41</v>
       </c>
       <c r="I31" s="1">
-        <v>-6814.44</v>
+        <v>6421.07</v>
       </c>
       <c r="J31" s="1">
-        <v>-0.68235088526757</v>
+        <v>1.5585257162799</v>
       </c>
       <c r="K31">
         <v>0.0</v>
       </c>
       <c r="L31" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="M31" s="1">
-        <v>972901.02</v>
+        <v>415464.25</v>
       </c>
       <c r="N31" s="1">
-        <v>991856.5</v>
+        <v>418417.48</v>
       </c>
       <c r="O31" s="1">
-        <v>2.09</v>
+        <v>0.86</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="B32" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="C32" s="1">
-        <v>400000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D32" s="1">
-        <v>99.652189</v>
+        <v>96.34364468</v>
       </c>
       <c r="E32" s="1">
-        <v>98.199808</v>
+        <v>92.84792</v>
       </c>
       <c r="F32" t="s">
         <v>8</v>
       </c>
       <c r="G32">
         <v>1.0</v>
       </c>
       <c r="H32" s="1">
-        <v>392799.23</v>
+        <v>92847.92</v>
       </c>
       <c r="I32" s="1">
-        <v>8856.1</v>
+        <v>3561.2</v>
       </c>
       <c r="J32" s="1">
-        <v>2.2546123626566</v>
+        <v>3.8355194171286</v>
       </c>
       <c r="K32">
         <v>0.0</v>
       </c>
-      <c r="L32" t="s">
-        <v>115</v>
+      <c r="L32">
+        <v>65.48</v>
       </c>
       <c r="M32" s="1">
-        <v>398608.75</v>
+        <v>96343.64</v>
       </c>
       <c r="N32" s="1">
-        <v>401655.33</v>
+        <v>96409.12</v>
       </c>
       <c r="O32" s="1">
-        <v>0.85</v>
+        <v>0.2</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B33" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="C33" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D33" s="1">
-        <v>96.93177144</v>
+        <v>94.58264952</v>
       </c>
       <c r="E33" s="1">
-        <v>96.0814</v>
+        <v>91.485975</v>
       </c>
       <c r="F33" t="s">
         <v>8</v>
       </c>
       <c r="G33">
         <v>1.0</v>
       </c>
       <c r="H33" s="1">
-        <v>96081.4</v>
+        <v>182971.95</v>
       </c>
       <c r="I33" s="1">
-        <v>1149.34</v>
+        <v>6659.1</v>
       </c>
       <c r="J33" s="1">
-        <v>1.1962148761363</v>
+        <v>3.6394103030546</v>
       </c>
       <c r="K33">
         <v>0.0</v>
       </c>
       <c r="L33">
-        <v>298.97</v>
+        <v>465.75</v>
       </c>
       <c r="M33" s="1">
-        <v>96931.77</v>
+        <v>189165.3</v>
       </c>
       <c r="N33" s="1">
-        <v>97230.74</v>
+        <v>189631.05</v>
       </c>
       <c r="O33" s="1">
-        <v>0.2</v>
+        <v>0.39</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B34" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="C34" s="1">
         <v>500000.0</v>
       </c>
       <c r="D34" s="1">
-        <v>100.75530401</v>
+        <v>100.42764517</v>
       </c>
       <c r="E34" s="1">
-        <v>105.371746</v>
+        <v>103.290392</v>
       </c>
       <c r="F34" t="s">
         <v>8</v>
       </c>
       <c r="G34">
         <v>1.0</v>
       </c>
       <c r="H34" s="1">
-        <v>526858.73</v>
+        <v>516451.96</v>
       </c>
       <c r="I34" s="1">
-        <v>-8780.84</v>
+        <v>-13354.83</v>
       </c>
       <c r="J34" s="1">
-        <v>-1.6666403155168</v>
+        <v>-2.5858803982465</v>
       </c>
       <c r="K34">
         <v>0.0</v>
       </c>
-      <c r="L34" t="s">
-        <v>120</v>
+      <c r="L34">
+        <v>958.9</v>
       </c>
       <c r="M34" s="1">
-        <v>503776.52</v>
+        <v>502138.23</v>
       </c>
       <c r="N34" s="1">
-        <v>518077.89</v>
+        <v>503097.13</v>
       </c>
       <c r="O34" s="1">
-        <v>1.09</v>
+        <v>1.03</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
         <v>121</v>
       </c>
       <c r="B35" t="s">
         <v>122</v>
       </c>
       <c r="C35" s="1">
-        <v>100000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="D35" s="1">
-        <v>101.24027603</v>
+        <v>98.69923156</v>
       </c>
       <c r="E35" s="1">
-        <v>105.72405</v>
+        <v>99.867094</v>
       </c>
       <c r="F35" t="s">
         <v>8</v>
       </c>
       <c r="G35">
         <v>1.0</v>
       </c>
       <c r="H35" s="1">
-        <v>105724.05</v>
+        <v>998670.94</v>
       </c>
       <c r="I35" s="1">
-        <v>-1436.86</v>
+        <v>13749.46</v>
       </c>
       <c r="J35" s="1">
-        <v>-1.359066361911</v>
+        <v>1.3767758176682</v>
       </c>
       <c r="K35">
         <v>0.0</v>
       </c>
       <c r="L35" t="s">
         <v>123</v>
       </c>
       <c r="M35" s="1">
-        <v>101240.27</v>
+        <v>986992.32</v>
       </c>
       <c r="N35" s="1">
-        <v>104287.19</v>
+        <v>1012420.4</v>
       </c>
       <c r="O35" s="1">
-        <v>0.22</v>
+        <v>2.08</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
         <v>124</v>
       </c>
       <c r="B36" t="s">
         <v>125</v>
       </c>
       <c r="C36" s="1">
-        <v>500000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D36" s="1">
-        <v>101.57385429</v>
+        <v>99.94461391</v>
       </c>
       <c r="E36" s="1">
-        <v>102.534722</v>
+        <v>98.199808</v>
       </c>
       <c r="F36" t="s">
         <v>8</v>
       </c>
       <c r="G36">
         <v>1.0</v>
       </c>
       <c r="H36" s="1">
-        <v>512673.61</v>
+        <v>392799.23</v>
       </c>
       <c r="I36" s="1">
-        <v>11448.51</v>
+        <v>10792.92</v>
       </c>
       <c r="J36" s="1">
-        <v>2.2330991446975</v>
+        <v>2.747693777302</v>
       </c>
       <c r="K36">
         <v>0.0</v>
       </c>
       <c r="L36" t="s">
         <v>126</v>
       </c>
       <c r="M36" s="1">
-        <v>507869.27</v>
+        <v>399778.45</v>
       </c>
       <c r="N36" s="1">
-        <v>524122.12</v>
+        <v>403592.15</v>
       </c>
       <c r="O36" s="1">
-        <v>1.1</v>
+        <v>0.83</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
         <v>127</v>
       </c>
       <c r="B37" t="s">
         <v>128</v>
       </c>
       <c r="C37" s="1">
-        <v>310000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D37" s="1">
-        <v>96.3179904</v>
+        <v>97.61782908</v>
       </c>
       <c r="E37" s="1">
-        <v>99.333</v>
+        <v>96.0814</v>
       </c>
       <c r="F37" t="s">
         <v>8</v>
       </c>
       <c r="G37">
         <v>1.0</v>
       </c>
       <c r="H37" s="1">
-        <v>307932.3</v>
+        <v>96081.4</v>
       </c>
       <c r="I37" s="1">
-        <v>-5159.41</v>
+        <v>1907.32</v>
       </c>
       <c r="J37" s="1">
-        <v>-1.6755014007949</v>
+        <v>1.9851084601182</v>
       </c>
       <c r="K37">
         <v>0.0</v>
       </c>
-      <c r="L37" t="s">
-        <v>129</v>
+      <c r="L37">
+        <v>370.89</v>
       </c>
       <c r="M37" s="1">
-        <v>298585.77</v>
+        <v>97617.83</v>
       </c>
       <c r="N37" s="1">
-        <v>302772.89</v>
+        <v>97988.72</v>
       </c>
       <c r="O37" s="1">
-        <v>0.64</v>
+        <v>0.2</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
+        <v>129</v>
+      </c>
+      <c r="B38" t="s">
         <v>130</v>
       </c>
-      <c r="B38" t="s">
+      <c r="C38" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="D38" s="1">
+        <v>101.41307698</v>
+      </c>
+      <c r="E38" s="1">
+        <v>105.371746</v>
+      </c>
+      <c r="F38" t="s">
+        <v>8</v>
+      </c>
+      <c r="G38">
+        <v>1.0</v>
+      </c>
+      <c r="H38" s="1">
+        <v>526858.73</v>
+      </c>
+      <c r="I38" s="1">
+        <v>-2015.95</v>
+      </c>
+      <c r="J38" s="1">
+        <v>-0.38263577790578</v>
+      </c>
+      <c r="K38">
+        <v>0.0</v>
+      </c>
+      <c r="L38" t="s">
         <v>131</v>
       </c>
-      <c r="C38" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M38" s="1">
-        <v>374523.88</v>
+        <v>507065.38</v>
       </c>
       <c r="N38" s="1">
-        <v>387410.87</v>
+        <v>524842.78</v>
       </c>
       <c r="O38" s="1">
-        <v>0.82</v>
+        <v>1.08</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
+        <v>132</v>
+      </c>
+      <c r="B39" t="s">
         <v>133</v>
       </c>
-      <c r="B39" t="s">
+      <c r="C39" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="D39" s="1">
+        <v>101.51546885</v>
+      </c>
+      <c r="E39" s="1">
+        <v>105.72405</v>
+      </c>
+      <c r="F39" t="s">
+        <v>8</v>
+      </c>
+      <c r="G39">
+        <v>1.0</v>
+      </c>
+      <c r="H39" s="1">
+        <v>105724.05</v>
+      </c>
+      <c r="I39" s="1">
+        <v>-418.51</v>
+      </c>
+      <c r="J39" s="1">
+        <v>-0.39585127508831</v>
+      </c>
+      <c r="K39">
+        <v>0.0</v>
+      </c>
+      <c r="L39" t="s">
         <v>134</v>
       </c>
-      <c r="C39" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M39" s="1">
-        <v>281664.08</v>
+        <v>101515.47</v>
       </c>
       <c r="N39" s="1">
-        <v>285461.34</v>
+        <v>105305.54</v>
       </c>
       <c r="O39" s="1">
-        <v>0.6</v>
+        <v>0.22</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
+        <v>135</v>
+      </c>
+      <c r="B40" t="s">
         <v>136</v>
       </c>
-      <c r="B40" t="s">
+      <c r="C40" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="D40" s="1">
+        <v>102.04780582</v>
+      </c>
+      <c r="E40" s="1">
+        <v>102.534722</v>
+      </c>
+      <c r="F40" t="s">
+        <v>8</v>
+      </c>
+      <c r="G40">
+        <v>1.0</v>
+      </c>
+      <c r="H40" s="1">
+        <v>512673.61</v>
+      </c>
+      <c r="I40" s="1">
+        <v>17782.38</v>
+      </c>
+      <c r="J40" s="1">
+        <v>3.4685577047744</v>
+      </c>
+      <c r="K40">
+        <v>0.0</v>
+      </c>
+      <c r="L40" t="s">
         <v>137</v>
       </c>
-      <c r="C40" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M40" s="1">
-        <v>487504.93</v>
+        <v>510239.03</v>
       </c>
       <c r="N40" s="1">
-        <v>505069.0</v>
+        <v>530455.99</v>
       </c>
       <c r="O40" s="1">
-        <v>1.06</v>
+        <v>1.09</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
+        <v>138</v>
+      </c>
+      <c r="B41" t="s">
         <v>139</v>
       </c>
-      <c r="B41" t="s">
+      <c r="C41" s="1">
+        <v>110000.0</v>
+      </c>
+      <c r="D41" s="1">
+        <v>98.14481291</v>
+      </c>
+      <c r="E41" s="1">
+        <v>99.333</v>
+      </c>
+      <c r="F41" t="s">
+        <v>8</v>
+      </c>
+      <c r="G41">
+        <v>1.0</v>
+      </c>
+      <c r="H41" s="1">
+        <v>109266.3</v>
+      </c>
+      <c r="I41" s="1">
+        <v>943.47</v>
+      </c>
+      <c r="J41" s="1">
+        <v>0.86345927335327</v>
+      </c>
+      <c r="K41">
+        <v>0.0</v>
+      </c>
+      <c r="L41" t="s">
         <v>140</v>
       </c>
-      <c r="C41" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M41" s="1">
-        <v>294514.1</v>
+        <v>107959.29</v>
       </c>
       <c r="N41" s="1">
-        <v>295263.65</v>
+        <v>110209.77</v>
       </c>
       <c r="O41" s="1">
-        <v>0.62</v>
+        <v>0.23</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
         <v>141</v>
       </c>
       <c r="B42" t="s">
         <v>142</v>
       </c>
       <c r="C42" s="1">
-        <v>800000.0</v>
+        <v>299000.0</v>
       </c>
       <c r="D42" s="1">
-        <v>102.64695451</v>
+        <v>100.8856612</v>
       </c>
       <c r="E42" s="1">
-        <v>104.38516</v>
+        <v>99.298</v>
       </c>
       <c r="F42" t="s">
         <v>8</v>
       </c>
       <c r="G42">
         <v>1.0</v>
       </c>
       <c r="H42" s="1">
-        <v>835081.28</v>
+        <v>296901.02</v>
       </c>
       <c r="I42" s="1">
-        <v>-2494.69</v>
+        <v>6746.93</v>
       </c>
       <c r="J42" s="1">
-        <v>-0.29873619008679</v>
+        <v>2.272450933311</v>
       </c>
       <c r="K42">
         <v>0.0</v>
       </c>
       <c r="L42" t="s">
         <v>143</v>
       </c>
       <c r="M42" s="1">
-        <v>821175.63</v>
+        <v>301648.13</v>
       </c>
       <c r="N42" s="1">
-        <v>832586.59</v>
+        <v>303647.95</v>
       </c>
       <c r="O42" s="1">
-        <v>1.75</v>
+        <v>0.62</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
         <v>144</v>
       </c>
       <c r="B43" t="s">
         <v>145</v>
       </c>
       <c r="C43" s="1">
-        <v>101000.0</v>
+        <v>355000.0</v>
       </c>
       <c r="D43" s="1">
-        <v>98.58221533</v>
+        <v>106.12186584</v>
       </c>
       <c r="E43" s="1">
-        <v>99.824</v>
+        <v>107.865242</v>
       </c>
       <c r="F43" t="s">
         <v>8</v>
       </c>
       <c r="G43">
         <v>1.0</v>
       </c>
       <c r="H43" s="1">
-        <v>100822.24</v>
+        <v>382921.61</v>
       </c>
       <c r="I43" s="1">
-        <v>739.51</v>
+        <v>10102.11</v>
       </c>
       <c r="J43" s="1">
-        <v>0.73347904192567</v>
+        <v>2.6381665949853</v>
       </c>
       <c r="K43">
         <v>0.0</v>
       </c>
       <c r="L43" t="s">
         <v>146</v>
       </c>
       <c r="M43" s="1">
-        <v>99568.04</v>
+        <v>376732.62</v>
       </c>
       <c r="N43" s="1">
-        <v>101561.75</v>
+        <v>393023.72</v>
       </c>
       <c r="O43" s="1">
-        <v>0.21</v>
+        <v>0.81</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
         <v>147</v>
       </c>
       <c r="B44" t="s">
         <v>148</v>
       </c>
       <c r="C44" s="1">
-        <v>100000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D44" s="1">
-        <v>106.13799858</v>
+        <v>95.01955258</v>
       </c>
       <c r="E44" s="1">
-        <v>110.72922</v>
+        <v>93.44648</v>
       </c>
       <c r="F44" t="s">
         <v>8</v>
       </c>
       <c r="G44">
         <v>1.0</v>
       </c>
       <c r="H44" s="1">
-        <v>110729.22</v>
+        <v>280339.44</v>
       </c>
       <c r="I44" s="1">
-        <v>-2647.39</v>
+        <v>5182.57</v>
       </c>
       <c r="J44" s="1">
-        <v>-2.3908684627238</v>
+        <v>1.8486767327494</v>
       </c>
       <c r="K44">
         <v>0.0</v>
       </c>
-      <c r="L44" t="s">
-        <v>149</v>
+      <c r="L44">
+        <v>463.36</v>
       </c>
       <c r="M44" s="1">
-        <v>106137.99</v>
+        <v>285058.65</v>
       </c>
       <c r="N44" s="1">
-        <v>108081.83</v>
+        <v>285522.01</v>
       </c>
       <c r="O44" s="1">
-        <v>0.23</v>
+        <v>0.59</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
+        <v>149</v>
+      </c>
+      <c r="B45" t="s">
         <v>150</v>
       </c>
-      <c r="B45" t="s">
+      <c r="C45" s="1">
+        <v>494000.0</v>
+      </c>
+      <c r="D45" s="1">
+        <v>99.81469973</v>
+      </c>
+      <c r="E45" s="1">
+        <v>101.132352</v>
+      </c>
+      <c r="F45" t="s">
+        <v>8</v>
+      </c>
+      <c r="G45">
+        <v>1.0</v>
+      </c>
+      <c r="H45" s="1">
+        <v>499593.82</v>
+      </c>
+      <c r="I45" s="1">
+        <v>-3418.32</v>
+      </c>
+      <c r="J45" s="1">
+        <v>-0.68421983282339</v>
+      </c>
+      <c r="K45">
+        <v>0.0</v>
+      </c>
+      <c r="L45" t="s">
         <v>151</v>
       </c>
-      <c r="C45" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M45" s="1">
-        <v>100171.19</v>
+        <v>493084.62</v>
       </c>
       <c r="N45" s="1">
-        <v>101757.49</v>
+        <v>496175.5</v>
       </c>
       <c r="O45" s="1">
-        <v>0.21</v>
+        <v>1.02</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
+        <v>152</v>
+      </c>
+      <c r="B46" t="s">
         <v>153</v>
       </c>
-      <c r="B46" t="s">
+      <c r="C46" s="1">
+        <v>305000.0</v>
+      </c>
+      <c r="D46" s="1">
+        <v>97.0125</v>
+      </c>
+      <c r="E46" s="1">
+        <v>101.542662</v>
+      </c>
+      <c r="F46" t="s">
+        <v>8</v>
+      </c>
+      <c r="G46">
+        <v>1.0</v>
+      </c>
+      <c r="H46" s="1">
+        <v>309705.12</v>
+      </c>
+      <c r="I46" s="1">
+        <v>-11722.1</v>
+      </c>
+      <c r="J46" s="1">
+        <v>-3.7849228969802</v>
+      </c>
+      <c r="K46">
+        <v>0.0</v>
+      </c>
+      <c r="L46" t="s">
         <v>154</v>
       </c>
-      <c r="C46" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M46" s="1">
-        <v>460066.3</v>
+        <v>295888.13</v>
       </c>
       <c r="N46" s="1">
-        <v>466696.44</v>
+        <v>297983.02</v>
       </c>
       <c r="O46" s="1">
-        <v>0.98</v>
+        <v>0.61</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
+        <v>155</v>
+      </c>
+      <c r="B47" t="s">
         <v>156</v>
       </c>
-      <c r="B47" t="s">
+      <c r="C47" s="1">
+        <v>800000.0</v>
+      </c>
+      <c r="D47" s="1">
+        <v>104.2627801</v>
+      </c>
+      <c r="E47" s="1">
+        <v>104.38516</v>
+      </c>
+      <c r="F47" t="s">
+        <v>8</v>
+      </c>
+      <c r="G47">
+        <v>1.0</v>
+      </c>
+      <c r="H47" s="1">
+        <v>835081.28</v>
+      </c>
+      <c r="I47" s="1">
+        <v>17144.25</v>
+      </c>
+      <c r="J47" s="1">
+        <v>2.0530037507247</v>
+      </c>
+      <c r="K47">
+        <v>0.0</v>
+      </c>
+      <c r="L47" t="s">
         <v>157</v>
       </c>
-      <c r="C47" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M47" s="1">
-        <v>291882.39</v>
+        <v>834102.24</v>
       </c>
       <c r="N47" s="1">
-        <v>293986.5</v>
+        <v>852225.53</v>
       </c>
       <c r="O47" s="1">
-        <v>0.62</v>
+        <v>1.75</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
+        <v>158</v>
+      </c>
+      <c r="B48" t="s">
         <v>159</v>
       </c>
-      <c r="B48" t="s">
+      <c r="C48" s="1">
+        <v>101000.0</v>
+      </c>
+      <c r="D48" s="1">
+        <v>99.29545862</v>
+      </c>
+      <c r="E48" s="1">
+        <v>99.824</v>
+      </c>
+      <c r="F48" t="s">
+        <v>8</v>
+      </c>
+      <c r="G48">
+        <v>1.0</v>
+      </c>
+      <c r="H48" s="1">
+        <v>100822.24</v>
+      </c>
+      <c r="I48" s="1">
+        <v>1992.56</v>
+      </c>
+      <c r="J48" s="1">
+        <v>1.9763099887485</v>
+      </c>
+      <c r="K48">
+        <v>0.0</v>
+      </c>
+      <c r="L48" t="s">
         <v>160</v>
       </c>
-      <c r="C48" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M48" s="1">
-        <v>393347.99</v>
+        <v>100288.42</v>
       </c>
       <c r="N48" s="1">
-        <v>405508.26</v>
+        <v>102814.8</v>
       </c>
       <c r="O48" s="1">
-        <v>0.85</v>
+        <v>0.21</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
+        <v>161</v>
+      </c>
+      <c r="B49" t="s">
         <v>162</v>
       </c>
-      <c r="B49" t="s">
+      <c r="C49" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="D49" s="1">
+        <v>106.65935864</v>
+      </c>
+      <c r="E49" s="1">
+        <v>110.72922</v>
+      </c>
+      <c r="F49" t="s">
+        <v>8</v>
+      </c>
+      <c r="G49">
+        <v>1.0</v>
+      </c>
+      <c r="H49" s="1">
+        <v>110729.22</v>
+      </c>
+      <c r="I49" s="1">
+        <v>-1095.2</v>
+      </c>
+      <c r="J49" s="1">
+        <v>-0.98907948597489</v>
+      </c>
+      <c r="K49">
+        <v>0.0</v>
+      </c>
+      <c r="L49" t="s">
         <v>163</v>
       </c>
-      <c r="C49" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M49" s="1">
-        <v>310327.56</v>
+        <v>106659.36</v>
       </c>
       <c r="N49" s="1">
-        <v>310370.71</v>
+        <v>109634.02</v>
       </c>
       <c r="O49" s="1">
-        <v>0.65</v>
+        <v>0.22</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
         <v>164</v>
       </c>
       <c r="B50" t="s">
         <v>165</v>
       </c>
       <c r="C50" s="1">
         <v>100000.0</v>
       </c>
       <c r="D50" s="1">
-        <v>99.36789643</v>
+        <v>100.10563637</v>
       </c>
       <c r="E50" s="1">
-        <v>104.05285</v>
+        <v>101.31079</v>
       </c>
       <c r="F50" t="s">
         <v>8</v>
       </c>
       <c r="G50">
         <v>1.0</v>
       </c>
       <c r="H50" s="1">
-        <v>104052.85</v>
+        <v>101310.79</v>
       </c>
       <c r="I50" s="1">
-        <v>-1430.16</v>
+        <v>956.49</v>
       </c>
       <c r="J50" s="1">
-        <v>-1.3744553849318</v>
+        <v>0.94411463971409</v>
       </c>
       <c r="K50">
         <v>0.0</v>
       </c>
       <c r="L50" t="s">
         <v>166</v>
       </c>
       <c r="M50" s="1">
-        <v>99367.9</v>
+        <v>100105.64</v>
       </c>
       <c r="N50" s="1">
-        <v>102622.69</v>
+        <v>102267.28</v>
       </c>
       <c r="O50" s="1">
-        <v>0.22</v>
+        <v>0.21</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
         <v>167</v>
       </c>
       <c r="B51" t="s">
         <v>168</v>
       </c>
       <c r="C51" s="1">
-        <v>200000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D51" s="1">
-        <v>98.17671761</v>
+        <v>93.00667705</v>
       </c>
       <c r="E51" s="1">
-        <v>103.191215</v>
+        <v>93.11093</v>
       </c>
       <c r="F51" t="s">
         <v>8</v>
       </c>
       <c r="G51">
         <v>1.0</v>
       </c>
       <c r="H51" s="1">
-        <v>206382.43</v>
+        <v>465554.65</v>
       </c>
       <c r="I51" s="1">
-        <v>-3037.21</v>
+        <v>8026.68</v>
       </c>
       <c r="J51" s="1">
-        <v>-1.471641747798</v>
+        <v>1.7241112294765</v>
       </c>
       <c r="K51">
         <v>0.0</v>
       </c>
       <c r="L51" t="s">
         <v>169</v>
       </c>
       <c r="M51" s="1">
-        <v>196353.44</v>
+        <v>465033.38</v>
       </c>
       <c r="N51" s="1">
-        <v>203345.22</v>
+        <v>473581.33</v>
       </c>
       <c r="O51" s="1">
-        <v>0.43</v>
+        <v>0.97</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
         <v>170</v>
       </c>
       <c r="B52" t="s">
         <v>171</v>
       </c>
       <c r="C52" s="1">
-        <v>600000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D52" s="1">
-        <v>96.92684628</v>
+        <v>100.69300994</v>
       </c>
       <c r="E52" s="1">
-        <v>99.92378</v>
+        <v>99.572</v>
       </c>
       <c r="F52" t="s">
         <v>8</v>
       </c>
       <c r="G52">
         <v>1.0</v>
       </c>
       <c r="H52" s="1">
-        <v>599542.68</v>
+        <v>199144.0</v>
       </c>
       <c r="I52" s="1">
-        <v>-8047.2</v>
+        <v>3452.29</v>
       </c>
       <c r="J52" s="1">
-        <v>-1.3422230424029</v>
+        <v>1.7335646567308</v>
       </c>
       <c r="K52">
         <v>0.0</v>
       </c>
       <c r="L52" t="s">
         <v>172</v>
       </c>
       <c r="M52" s="1">
-        <v>581561.08</v>
+        <v>201386.02</v>
       </c>
       <c r="N52" s="1">
-        <v>591495.48</v>
+        <v>202596.29</v>
       </c>
       <c r="O52" s="1">
-        <v>1.25</v>
+        <v>0.42</v>
       </c>
       <c r="P52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
         <v>173</v>
       </c>
       <c r="B53" t="s">
         <v>174</v>
       </c>
       <c r="C53" s="1">
-        <v>200000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D53" s="1">
-        <v>85.92973556</v>
+        <v>99.0171971</v>
       </c>
       <c r="E53" s="1">
-        <v>87.8623</v>
+        <v>99.977263</v>
       </c>
       <c r="F53" t="s">
         <v>8</v>
       </c>
       <c r="G53">
         <v>1.0</v>
       </c>
       <c r="H53" s="1">
-        <v>175724.6</v>
+        <v>299931.79</v>
       </c>
       <c r="I53" s="1">
-        <v>-2693.9</v>
+        <v>1525.28</v>
       </c>
       <c r="J53" s="1">
-        <v>-1.5330238338855</v>
+        <v>0.50854229223251</v>
       </c>
       <c r="K53">
         <v>0.0</v>
       </c>
       <c r="L53" t="s">
         <v>175</v>
       </c>
       <c r="M53" s="1">
-        <v>171859.47</v>
+        <v>297051.59</v>
       </c>
       <c r="N53" s="1">
-        <v>173030.7</v>
+        <v>301457.07</v>
       </c>
       <c r="O53" s="1">
-        <v>0.36</v>
+        <v>0.62</v>
       </c>
       <c r="P53">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
         <v>176</v>
       </c>
       <c r="B54" t="s">
         <v>177</v>
       </c>
       <c r="C54" s="1">
-        <v>100000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D54" s="1">
-        <v>95.51461333</v>
+        <v>100.0210982</v>
       </c>
       <c r="E54" s="1">
-        <v>98.434</v>
+        <v>101.98272</v>
       </c>
       <c r="F54" t="s">
         <v>8</v>
       </c>
       <c r="G54">
         <v>1.0</v>
       </c>
       <c r="H54" s="1">
-        <v>98434.0</v>
+        <v>407930.88</v>
       </c>
       <c r="I54" s="1">
-        <v>-118.7</v>
+        <v>7478.17</v>
       </c>
       <c r="J54" s="1">
-        <v>-0.1205884145722</v>
+        <v>1.833195368784</v>
       </c>
       <c r="K54">
         <v>0.0</v>
       </c>
       <c r="L54" t="s">
         <v>178</v>
       </c>
       <c r="M54" s="1">
-        <v>95514.62</v>
+        <v>400084.39</v>
       </c>
       <c r="N54" s="1">
-        <v>98315.3</v>
+        <v>415409.05</v>
       </c>
       <c r="O54" s="1">
-        <v>0.21</v>
+        <v>0.85</v>
       </c>
       <c r="P54">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
         <v>179</v>
       </c>
       <c r="B55" t="s">
         <v>180</v>
       </c>
       <c r="C55" s="1">
-        <v>600000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D55" s="1">
-        <v>97.07614502</v>
+        <v>103.56505888</v>
       </c>
       <c r="E55" s="1">
-        <v>99.282902</v>
+        <v>110.511247</v>
       </c>
       <c r="F55" t="s">
         <v>8</v>
       </c>
       <c r="G55">
         <v>1.0</v>
       </c>
       <c r="H55" s="1">
-        <v>595697.41</v>
+        <v>331533.74</v>
       </c>
       <c r="I55" s="1">
-        <v>-6915.88</v>
+        <v>-17774.86</v>
       </c>
       <c r="J55" s="1">
-        <v>-1.1609719773668</v>
+        <v>-5.3614030354799</v>
       </c>
       <c r="K55">
         <v>0.0</v>
       </c>
       <c r="L55" t="s">
         <v>181</v>
       </c>
       <c r="M55" s="1">
-        <v>582456.87</v>
+        <v>310695.18</v>
       </c>
       <c r="N55" s="1">
-        <v>588781.53</v>
+        <v>313758.88</v>
       </c>
       <c r="O55" s="1">
-        <v>1.24</v>
+        <v>0.64</v>
       </c>
       <c r="P55">
         <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="s">
         <v>182</v>
       </c>
       <c r="B56" t="s">
         <v>183</v>
       </c>
       <c r="C56" s="1">
-        <v>150000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D56" s="1">
-        <v>97.74519629</v>
+        <v>100.37632023</v>
       </c>
       <c r="E56" s="1">
-        <v>100.356793</v>
+        <v>104.05285</v>
       </c>
       <c r="F56" t="s">
         <v>8</v>
       </c>
       <c r="G56">
         <v>1.0</v>
       </c>
       <c r="H56" s="1">
-        <v>150535.19</v>
+        <v>104052.85</v>
       </c>
       <c r="I56" s="1">
-        <v>-2090.68</v>
+        <v>-3149.47</v>
       </c>
       <c r="J56" s="1">
-        <v>-1.3888314087889</v>
+        <v>-3.0267984010049</v>
       </c>
       <c r="K56">
         <v>0.0</v>
       </c>
-      <c r="L56" t="s">
-        <v>184</v>
+      <c r="L56">
+        <v>527.05</v>
       </c>
       <c r="M56" s="1">
-        <v>146617.8</v>
+        <v>100376.33</v>
       </c>
       <c r="N56" s="1">
-        <v>148444.51</v>
+        <v>100903.38</v>
       </c>
       <c r="O56" s="1">
-        <v>0.31</v>
+        <v>0.21</v>
       </c>
       <c r="P56">
         <v>1</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" t="s">
+        <v>184</v>
+      </c>
+      <c r="B57" t="s">
         <v>185</v>
       </c>
-      <c r="B57" t="s">
+      <c r="C57" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="D57" s="1">
+        <v>99.80964179</v>
+      </c>
+      <c r="E57" s="1">
+        <v>103.191215</v>
+      </c>
+      <c r="F57" t="s">
+        <v>8</v>
+      </c>
+      <c r="G57">
+        <v>1.0</v>
+      </c>
+      <c r="H57" s="1">
+        <v>206382.43</v>
+      </c>
+      <c r="I57" s="1">
+        <v>-5630.95</v>
+      </c>
+      <c r="J57" s="1">
+        <v>-2.7284057077921</v>
+      </c>
+      <c r="K57">
+        <v>0.0</v>
+      </c>
+      <c r="L57" t="s">
         <v>186</v>
       </c>
-      <c r="C57" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M57" s="1">
-        <v>134867.25</v>
+        <v>199619.29</v>
       </c>
       <c r="N57" s="1">
-        <v>139570.4</v>
+        <v>200751.48</v>
       </c>
       <c r="O57" s="1">
-        <v>0.29</v>
+        <v>0.41</v>
       </c>
       <c r="P57">
         <v>1</v>
       </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58" t="s">
+        <v>187</v>
+      </c>
+      <c r="B58" t="s">
         <v>188</v>
-      </c>
-[...1 lines deleted...]
-        <v>189</v>
       </c>
       <c r="C58" s="1">
         <v>600000.0</v>
       </c>
       <c r="D58" s="1">
-        <v>83.48888936</v>
+        <v>98.84118825</v>
       </c>
       <c r="E58" s="1">
-        <v>85.527105</v>
+        <v>99.92378</v>
       </c>
       <c r="F58" t="s">
         <v>8</v>
       </c>
       <c r="G58">
         <v>1.0</v>
       </c>
       <c r="H58" s="1">
-        <v>513162.63</v>
+        <v>599542.68</v>
       </c>
       <c r="I58" s="1">
-        <v>-9619.7</v>
+        <v>7459.92</v>
       </c>
       <c r="J58" s="1">
-        <v>-1.8745909069801</v>
+        <v>1.2442683813603</v>
       </c>
       <c r="K58">
         <v>0.0</v>
       </c>
       <c r="L58" t="s">
-        <v>190</v>
+        <v>189</v>
       </c>
       <c r="M58" s="1">
-        <v>500933.34</v>
+        <v>593047.13</v>
       </c>
       <c r="N58" s="1">
-        <v>503542.93</v>
+        <v>607002.6</v>
       </c>
       <c r="O58" s="1">
-        <v>1.06</v>
+        <v>1.24</v>
       </c>
       <c r="P58">
         <v>1</v>
       </c>
     </row>
     <row r="59" spans="1:16">
       <c r="A59" t="s">
+        <v>190</v>
+      </c>
+      <c r="B59" t="s">
         <v>191</v>
       </c>
-      <c r="B59" t="s">
+      <c r="C59" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="D59" s="1">
+        <v>87.78712927</v>
+      </c>
+      <c r="E59" s="1">
+        <v>87.8623</v>
+      </c>
+      <c r="F59" t="s">
+        <v>8</v>
+      </c>
+      <c r="G59">
+        <v>1.0</v>
+      </c>
+      <c r="H59" s="1">
+        <v>175724.6</v>
+      </c>
+      <c r="I59" s="1">
+        <v>1452.4</v>
+      </c>
+      <c r="J59" s="1">
+        <v>0.82652058960442</v>
+      </c>
+      <c r="K59">
+        <v>0.0</v>
+      </c>
+      <c r="L59" t="s">
         <v>192</v>
       </c>
-      <c r="C59" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M59" s="1">
-        <v>980725.18</v>
+        <v>175574.26</v>
       </c>
       <c r="N59" s="1">
-        <v>1007266.28</v>
+        <v>177177.0</v>
       </c>
       <c r="O59" s="1">
-        <v>2.12</v>
+        <v>0.36</v>
       </c>
       <c r="P59">
         <v>1</v>
       </c>
     </row>
     <row r="60" spans="1:16">
       <c r="A60" t="s">
+        <v>193</v>
+      </c>
+      <c r="B60" t="s">
         <v>194</v>
       </c>
-      <c r="B60" t="s">
+      <c r="C60" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="D60" s="1">
+        <v>97.04842455</v>
+      </c>
+      <c r="E60" s="1">
+        <v>98.434</v>
+      </c>
+      <c r="F60" t="s">
+        <v>8</v>
+      </c>
+      <c r="G60">
+        <v>1.0</v>
+      </c>
+      <c r="H60" s="1">
+        <v>98434.0</v>
+      </c>
+      <c r="I60" s="1">
+        <v>2110.31</v>
+      </c>
+      <c r="J60" s="1">
+        <v>2.1438832110856</v>
+      </c>
+      <c r="K60">
+        <v>0.0</v>
+      </c>
+      <c r="L60" t="s">
         <v>195</v>
       </c>
-      <c r="C60" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M60" s="1">
-        <v>280451.71</v>
+        <v>97048.42</v>
       </c>
       <c r="N60" s="1">
-        <v>286480.26</v>
+        <v>100544.31</v>
       </c>
       <c r="O60" s="1">
-        <v>0.6</v>
+        <v>0.21</v>
       </c>
       <c r="P60">
         <v>1</v>
       </c>
     </row>
     <row r="61" spans="1:16">
       <c r="A61" t="s">
+        <v>196</v>
+      </c>
+      <c r="B61" t="s">
         <v>197</v>
       </c>
-      <c r="B61" t="s">
+      <c r="C61" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="D61" s="1">
+        <v>98.4398155</v>
+      </c>
+      <c r="E61" s="1">
+        <v>99.282902</v>
+      </c>
+      <c r="F61" t="s">
+        <v>8</v>
+      </c>
+      <c r="G61">
+        <v>1.0</v>
+      </c>
+      <c r="H61" s="1">
+        <v>595697.41</v>
+      </c>
+      <c r="I61" s="1">
+        <v>5149.7</v>
+      </c>
+      <c r="J61" s="1">
+        <v>0.86448252309843</v>
+      </c>
+      <c r="K61">
+        <v>0.0</v>
+      </c>
+      <c r="L61" t="s">
         <v>198</v>
       </c>
-      <c r="C61" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M61" s="1">
-        <v>484049.11</v>
+        <v>590638.89</v>
       </c>
       <c r="N61" s="1">
-        <v>485487.47</v>
+        <v>600847.11</v>
       </c>
       <c r="O61" s="1">
-        <v>1.02</v>
+        <v>1.23</v>
       </c>
       <c r="P61">
         <v>1</v>
       </c>
     </row>
     <row r="62" spans="1:16">
       <c r="A62" t="s">
+        <v>199</v>
+      </c>
+      <c r="B62" t="s">
         <v>200</v>
       </c>
-      <c r="B62" t="s">
+      <c r="C62" s="1">
+        <v>150000.0</v>
+      </c>
+      <c r="D62" s="1">
+        <v>99.20259758</v>
+      </c>
+      <c r="E62" s="1">
+        <v>100.356793</v>
+      </c>
+      <c r="F62" t="s">
+        <v>8</v>
+      </c>
+      <c r="G62">
+        <v>1.0</v>
+      </c>
+      <c r="H62" s="1">
+        <v>150535.19</v>
+      </c>
+      <c r="I62" s="1">
+        <v>1102.27</v>
+      </c>
+      <c r="J62" s="1">
+        <v>0.73223410419849</v>
+      </c>
+      <c r="K62">
+        <v>0.0</v>
+      </c>
+      <c r="L62" t="s">
         <v>201</v>
       </c>
-      <c r="C62" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M62" s="1">
-        <v>537430.8</v>
+        <v>148803.9</v>
       </c>
       <c r="N62" s="1">
-        <v>550272.44</v>
+        <v>151637.46</v>
       </c>
       <c r="O62" s="1">
-        <v>1.16</v>
+        <v>0.31</v>
       </c>
       <c r="P62">
         <v>1</v>
       </c>
     </row>
     <row r="63" spans="1:16">
       <c r="A63" t="s">
+        <v>202</v>
+      </c>
+      <c r="B63" t="s">
         <v>203</v>
-      </c>
-[...1 lines deleted...]
-        <v>204</v>
       </c>
       <c r="C63" s="1">
         <v>130000.0</v>
       </c>
       <c r="D63" s="1">
-        <v>103.56933495</v>
+        <v>104.15625652</v>
       </c>
       <c r="E63" s="1">
-        <v>109.789346</v>
+        <v>109.600592</v>
       </c>
       <c r="F63" t="s">
         <v>8</v>
       </c>
       <c r="G63">
         <v>1.0</v>
       </c>
       <c r="H63" s="1">
-        <v>142726.15</v>
+        <v>142480.77</v>
       </c>
       <c r="I63" s="1">
-        <v>-2538.75</v>
+        <v>-1190.24</v>
       </c>
       <c r="J63" s="1">
-        <v>-1.778756030342</v>
+        <v>-0.8353688711817</v>
       </c>
       <c r="K63">
         <v>0.0</v>
       </c>
       <c r="L63" t="s">
-        <v>205</v>
+        <v>204</v>
       </c>
       <c r="M63" s="1">
-        <v>134640.14</v>
+        <v>135403.13</v>
       </c>
       <c r="N63" s="1">
-        <v>140187.4</v>
+        <v>141290.53</v>
       </c>
       <c r="O63" s="1">
-        <v>0.3</v>
+        <v>0.29</v>
       </c>
       <c r="P63">
         <v>1</v>
       </c>
     </row>
     <row r="64" spans="1:16">
       <c r="A64" t="s">
+        <v>205</v>
+      </c>
+      <c r="B64" t="s">
         <v>206</v>
       </c>
-      <c r="B64" t="s">
+      <c r="C64" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="D64" s="1">
+        <v>85.60969386</v>
+      </c>
+      <c r="E64" s="1">
+        <v>85.527105</v>
+      </c>
+      <c r="F64" t="s">
+        <v>8</v>
+      </c>
+      <c r="G64">
+        <v>1.0</v>
+      </c>
+      <c r="H64" s="1">
+        <v>513162.63</v>
+      </c>
+      <c r="I64" s="1">
+        <v>3824.3</v>
+      </c>
+      <c r="J64" s="1">
+        <v>0.74524132827053</v>
+      </c>
+      <c r="K64">
+        <v>0.0</v>
+      </c>
+      <c r="L64" t="s">
         <v>207</v>
       </c>
-      <c r="C64" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M64" s="1">
-        <v>96014.4</v>
+        <v>513658.16</v>
       </c>
       <c r="N64" s="1">
-        <v>97634.95</v>
+        <v>516986.93</v>
       </c>
       <c r="O64" s="1">
-        <v>0.21</v>
+        <v>1.06</v>
       </c>
       <c r="P64">
         <v>1</v>
       </c>
     </row>
     <row r="65" spans="1:16">
       <c r="A65" t="s">
+        <v>208</v>
+      </c>
+      <c r="B65" t="s">
         <v>209</v>
       </c>
-      <c r="B65" t="s">
+      <c r="C65" s="1">
+        <v>1000000.0</v>
+      </c>
+      <c r="D65" s="1">
+        <v>99.12659944</v>
+      </c>
+      <c r="E65" s="1">
+        <v>100.789118</v>
+      </c>
+      <c r="F65" t="s">
+        <v>8</v>
+      </c>
+      <c r="G65">
+        <v>1.0</v>
+      </c>
+      <c r="H65" s="1">
+        <v>1007891.18</v>
+      </c>
+      <c r="I65" s="1">
+        <v>-15340.94</v>
+      </c>
+      <c r="J65" s="1">
+        <v>-1.5220829693142</v>
+      </c>
+      <c r="K65">
+        <v>0.0</v>
+      </c>
+      <c r="L65" t="s">
         <v>210</v>
       </c>
-      <c r="C65" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M65" s="1">
-        <v>99677.47</v>
+        <v>991265.99</v>
       </c>
       <c r="N65" s="1">
-        <v>100342.88</v>
+        <v>992550.24</v>
       </c>
       <c r="O65" s="1">
-        <v>0.21</v>
+        <v>2.04</v>
       </c>
       <c r="P65">
         <v>1</v>
       </c>
     </row>
     <row r="66" spans="1:16">
       <c r="A66" t="s">
         <v>211</v>
       </c>
       <c r="B66" t="s">
         <v>212</v>
       </c>
       <c r="C66" s="1">
-        <v>200000.0</v>
+        <v>288000.0</v>
       </c>
       <c r="D66" s="1">
-        <v>97.64924691</v>
+        <v>98.45449939</v>
       </c>
       <c r="E66" s="1">
-        <v>102.91498</v>
+        <v>100.0</v>
       </c>
       <c r="F66" t="s">
         <v>8</v>
       </c>
       <c r="G66">
         <v>1.0</v>
       </c>
       <c r="H66" s="1">
-        <v>205829.96</v>
+        <v>288000.0</v>
       </c>
       <c r="I66" s="1">
-        <v>-9113.66</v>
+        <v>3636.04</v>
       </c>
       <c r="J66" s="1">
-        <v>-4.4277616339235</v>
+        <v>1.2625138888889</v>
       </c>
       <c r="K66">
         <v>0.0</v>
       </c>
       <c r="L66" t="s">
         <v>213</v>
       </c>
       <c r="M66" s="1">
-        <v>195298.49</v>
+        <v>283548.96</v>
       </c>
       <c r="N66" s="1">
-        <v>196716.3</v>
+        <v>291636.04</v>
       </c>
       <c r="O66" s="1">
-        <v>0.41</v>
+        <v>0.6</v>
       </c>
       <c r="P66">
         <v>1</v>
       </c>
     </row>
     <row r="67" spans="1:16">
       <c r="A67" t="s">
         <v>214</v>
       </c>
       <c r="B67" t="s">
         <v>215</v>
       </c>
       <c r="C67" s="1">
-        <v>193000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D67" s="1">
-        <v>97.9868966</v>
+        <v>98.51133235</v>
       </c>
       <c r="E67" s="1">
-        <v>99.223</v>
+        <v>99.498222</v>
       </c>
       <c r="F67" t="s">
         <v>8</v>
       </c>
       <c r="G67">
         <v>1.0</v>
       </c>
       <c r="H67" s="1">
-        <v>191500.39</v>
+        <v>497491.11</v>
       </c>
       <c r="I67" s="1">
-        <v>3880.21</v>
+        <v>699.11</v>
       </c>
       <c r="J67" s="1">
-        <v>2.0262151946531</v>
+        <v>0.14052713424367</v>
       </c>
       <c r="K67">
         <v>0.0</v>
       </c>
       <c r="L67" t="s">
         <v>216</v>
       </c>
       <c r="M67" s="1">
-        <v>189114.71</v>
+        <v>492556.66</v>
       </c>
       <c r="N67" s="1">
-        <v>195380.6</v>
+        <v>498190.22</v>
       </c>
       <c r="O67" s="1">
-        <v>0.41</v>
+        <v>1.02</v>
       </c>
       <c r="P67">
         <v>1</v>
       </c>
     </row>
     <row r="68" spans="1:16">
       <c r="A68" t="s">
         <v>217</v>
       </c>
       <c r="B68" t="s">
         <v>218</v>
       </c>
       <c r="C68" s="1">
-        <v>285000.0</v>
+        <v>240000.0</v>
       </c>
       <c r="D68" s="1">
-        <v>99.34635968</v>
+        <v>100.33037647</v>
       </c>
       <c r="E68" s="1">
-        <v>102.724621</v>
+        <v>101.900646</v>
       </c>
       <c r="F68" t="s">
         <v>8</v>
       </c>
       <c r="G68">
         <v>1.0</v>
       </c>
       <c r="H68" s="1">
-        <v>292765.17</v>
+        <v>244561.55</v>
       </c>
       <c r="I68" s="1">
-        <v>-7950.25</v>
+        <v>3549.71</v>
       </c>
       <c r="J68" s="1">
-        <v>-2.7155723476259</v>
+        <v>1.451458743208</v>
       </c>
       <c r="K68">
         <v>0.0</v>
       </c>
       <c r="L68" t="s">
         <v>219</v>
       </c>
       <c r="M68" s="1">
-        <v>283137.13</v>
+        <v>240792.9</v>
       </c>
       <c r="N68" s="1">
-        <v>284814.92</v>
+        <v>248111.26</v>
       </c>
       <c r="O68" s="1">
-        <v>0.6</v>
+        <v>0.51</v>
       </c>
       <c r="P68">
         <v>1</v>
       </c>
     </row>
     <row r="69" spans="1:16">
       <c r="A69" t="s">
         <v>220</v>
       </c>
       <c r="B69" t="s">
         <v>221</v>
       </c>
       <c r="C69" s="1">
-        <v>349000.0</v>
+        <v>372000.0</v>
       </c>
       <c r="D69" s="1">
-        <v>97.16144783</v>
+        <v>100.56951058</v>
       </c>
       <c r="E69" s="1">
-        <v>99.735</v>
+        <v>99.731</v>
       </c>
       <c r="F69" t="s">
         <v>8</v>
       </c>
       <c r="G69">
         <v>1.0</v>
       </c>
       <c r="H69" s="1">
-        <v>348075.15</v>
+        <v>370999.32</v>
       </c>
       <c r="I69" s="1">
-        <v>-8149.83</v>
+        <v>3348.57</v>
       </c>
       <c r="J69" s="1">
-        <v>-2.3413995512176</v>
+        <v>0.90258116915147</v>
       </c>
       <c r="K69">
         <v>0.0</v>
       </c>
       <c r="L69">
-        <v>831.86</v>
+        <v>229.32</v>
       </c>
       <c r="M69" s="1">
-        <v>339093.46</v>
+        <v>374118.57</v>
       </c>
       <c r="N69" s="1">
-        <v>339925.32</v>
+        <v>374347.89</v>
       </c>
       <c r="O69" s="1">
-        <v>0.72</v>
+        <v>0.77</v>
       </c>
       <c r="P69">
         <v>1</v>
       </c>
     </row>
     <row r="70" spans="1:16">
       <c r="A70" t="s">
         <v>222</v>
       </c>
       <c r="B70" t="s">
         <v>223</v>
       </c>
       <c r="C70" s="1">
-        <v>300000.0</v>
+        <v>130000.0</v>
       </c>
       <c r="D70" s="1">
-        <v>97.6438691</v>
+        <v>104.43747507</v>
       </c>
       <c r="E70" s="1">
-        <v>101.14437</v>
+        <v>109.789346</v>
       </c>
       <c r="F70" t="s">
         <v>8</v>
       </c>
       <c r="G70">
         <v>1.0</v>
       </c>
       <c r="H70" s="1">
-        <v>303433.11</v>
+        <v>142726.15</v>
       </c>
       <c r="I70" s="1">
-        <v>-1125.48</v>
+        <v>-6006.92</v>
       </c>
       <c r="J70" s="1">
-        <v>-0.37091535594122</v>
+        <v>-4.2087031703721</v>
       </c>
       <c r="K70">
         <v>0.0</v>
       </c>
-      <c r="L70" t="s">
-        <v>224</v>
+      <c r="L70">
+        <v>950.51</v>
       </c>
       <c r="M70" s="1">
-        <v>292931.6</v>
+        <v>135768.72</v>
       </c>
       <c r="N70" s="1">
-        <v>302307.63</v>
+        <v>136719.23</v>
       </c>
       <c r="O70" s="1">
-        <v>0.64</v>
+        <v>0.28</v>
       </c>
       <c r="P70">
         <v>1</v>
       </c>
     </row>
     <row r="71" spans="1:16">
       <c r="A71" t="s">
+        <v>224</v>
+      </c>
+      <c r="B71" t="s">
         <v>225</v>
       </c>
-      <c r="B71" t="s">
+      <c r="C71" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="D71" s="1">
+        <v>97.4060624</v>
+      </c>
+      <c r="E71" s="1">
+        <v>98.975</v>
+      </c>
+      <c r="F71" t="s">
+        <v>8</v>
+      </c>
+      <c r="G71">
+        <v>1.0</v>
+      </c>
+      <c r="H71" s="1">
+        <v>98975.0</v>
+      </c>
+      <c r="I71" s="1">
+        <v>722.84</v>
+      </c>
+      <c r="J71" s="1">
+        <v>0.73032583985855</v>
+      </c>
+      <c r="K71">
+        <v>0.0</v>
+      </c>
+      <c r="L71" t="s">
         <v>226</v>
       </c>
-      <c r="C71" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M71" s="1">
-        <v>174857.34</v>
+        <v>97406.06</v>
       </c>
       <c r="N71" s="1">
-        <v>175276.52</v>
+        <v>99697.84</v>
       </c>
       <c r="O71" s="1">
-        <v>0.37</v>
+        <v>0.2</v>
       </c>
       <c r="P71">
         <v>1</v>
       </c>
     </row>
     <row r="72" spans="1:16">
       <c r="A72" t="s">
         <v>227</v>
       </c>
       <c r="B72" t="s">
         <v>228</v>
       </c>
       <c r="C72" s="1">
-        <v>600000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D72" s="1">
-        <v>95.62918908</v>
+        <v>100.87897145</v>
       </c>
       <c r="E72" s="1">
-        <v>93.376495</v>
+        <v>99.711</v>
       </c>
       <c r="F72" t="s">
         <v>8</v>
       </c>
       <c r="G72">
         <v>1.0</v>
       </c>
       <c r="H72" s="1">
-        <v>560258.97</v>
+        <v>99711.0</v>
       </c>
       <c r="I72" s="1">
-        <v>16376.44</v>
+        <v>2528.59</v>
       </c>
       <c r="J72" s="1">
-        <v>2.9230125490003</v>
+        <v>2.5359188053475</v>
       </c>
       <c r="K72">
         <v>0.0</v>
       </c>
       <c r="L72" t="s">
         <v>229</v>
       </c>
       <c r="M72" s="1">
-        <v>573775.14</v>
+        <v>100878.97</v>
       </c>
       <c r="N72" s="1">
-        <v>576635.41</v>
+        <v>102239.59</v>
       </c>
       <c r="O72" s="1">
-        <v>1.21</v>
+        <v>0.21</v>
       </c>
       <c r="P72">
         <v>1</v>
       </c>
     </row>
     <row r="73" spans="1:16">
       <c r="A73" t="s">
         <v>230</v>
       </c>
       <c r="B73" t="s">
         <v>231</v>
       </c>
       <c r="C73" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D73" s="1">
-        <v>91.88914416</v>
+        <v>99.4124853</v>
       </c>
       <c r="E73" s="1">
-        <v>94.91756</v>
+        <v>102.91498</v>
       </c>
       <c r="F73" t="s">
         <v>8</v>
       </c>
       <c r="G73">
         <v>1.0</v>
       </c>
       <c r="H73" s="1">
-        <v>94917.56</v>
+        <v>205829.96</v>
       </c>
       <c r="I73" s="1">
-        <v>-926.7</v>
+        <v>-4148.83</v>
       </c>
       <c r="J73" s="1">
-        <v>-0.97632092523238</v>
+        <v>-2.0156589448883</v>
       </c>
       <c r="K73">
         <v>0.0</v>
       </c>
       <c r="L73" t="s">
         <v>232</v>
       </c>
       <c r="M73" s="1">
-        <v>91889.15</v>
+        <v>198824.97</v>
       </c>
       <c r="N73" s="1">
-        <v>93990.86</v>
+        <v>201681.13</v>
       </c>
       <c r="O73" s="1">
-        <v>0.2</v>
+        <v>0.41</v>
       </c>
       <c r="P73">
         <v>1</v>
       </c>
     </row>
     <row r="74" spans="1:16">
       <c r="A74" t="s">
         <v>233</v>
       </c>
       <c r="B74" t="s">
         <v>234</v>
       </c>
       <c r="C74" s="1">
-        <v>140000.0</v>
+        <v>193000.0</v>
       </c>
       <c r="D74" s="1">
-        <v>97.17302912</v>
+        <v>99.21386281</v>
       </c>
       <c r="E74" s="1">
-        <v>96.7943</v>
+        <v>99.223</v>
       </c>
       <c r="F74" t="s">
         <v>8</v>
       </c>
       <c r="G74">
         <v>1.0</v>
       </c>
       <c r="H74" s="1">
-        <v>135512.02</v>
+        <v>191500.39</v>
       </c>
       <c r="I74" s="1">
-        <v>1287.76</v>
+        <v>398.77</v>
       </c>
       <c r="J74" s="1">
-        <v>0.95029208479071</v>
+        <v>0.20823456286434</v>
       </c>
       <c r="K74">
         <v>0.0</v>
       </c>
       <c r="L74">
-        <v>757.53</v>
+        <v>416.4</v>
       </c>
       <c r="M74" s="1">
-        <v>136042.25</v>
+        <v>191482.76</v>
       </c>
       <c r="N74" s="1">
-        <v>136799.78</v>
+        <v>191899.16</v>
       </c>
       <c r="O74" s="1">
-        <v>0.29</v>
+        <v>0.39</v>
       </c>
       <c r="P74">
         <v>1</v>
       </c>
     </row>
     <row r="75" spans="1:16">
       <c r="A75" t="s">
         <v>235</v>
       </c>
       <c r="B75" t="s">
         <v>236</v>
       </c>
       <c r="C75" s="1">
-        <v>145000.0</v>
+        <v>285000.0</v>
       </c>
       <c r="D75" s="1">
-        <v>91.90236784</v>
+        <v>99.59709383</v>
       </c>
       <c r="E75" s="1">
-        <v>93.402414</v>
+        <v>102.724621</v>
       </c>
       <c r="F75" t="s">
         <v>8</v>
       </c>
       <c r="G75">
         <v>1.0</v>
       </c>
       <c r="H75" s="1">
-        <v>135433.5</v>
+        <v>292765.17</v>
       </c>
       <c r="I75" s="1">
-        <v>161.82</v>
+        <v>-6620.76</v>
       </c>
       <c r="J75" s="1">
-        <v>0.11948299349865</v>
+        <v>-2.261457536086</v>
       </c>
       <c r="K75">
         <v>0.0</v>
       </c>
       <c r="L75" t="s">
         <v>237</v>
       </c>
       <c r="M75" s="1">
-        <v>133258.44</v>
+        <v>283851.72</v>
       </c>
       <c r="N75" s="1">
-        <v>135595.32</v>
+        <v>286144.41</v>
       </c>
       <c r="O75" s="1">
-        <v>0.29</v>
+        <v>0.59</v>
       </c>
       <c r="P75">
         <v>1</v>
       </c>
     </row>
     <row r="76" spans="1:16">
       <c r="A76" t="s">
         <v>238</v>
       </c>
       <c r="B76" t="s">
         <v>239</v>
       </c>
       <c r="C76" s="1">
-        <v>135000.0</v>
+        <v>349000.0</v>
       </c>
       <c r="D76" s="1">
-        <v>100.06026166</v>
+        <v>97.81805243</v>
       </c>
       <c r="E76" s="1">
-        <v>105.064793</v>
+        <v>99.735</v>
       </c>
       <c r="F76" t="s">
         <v>8</v>
       </c>
       <c r="G76">
         <v>1.0</v>
       </c>
       <c r="H76" s="1">
-        <v>141837.47</v>
+        <v>348075.15</v>
       </c>
       <c r="I76" s="1">
-        <v>-5882.32</v>
+        <v>-3850.34</v>
       </c>
       <c r="J76" s="1">
-        <v>-4.1472256943105</v>
+        <v>-1.106180662423</v>
       </c>
       <c r="K76">
         <v>0.0</v>
       </c>
-      <c r="L76">
-        <v>873.8</v>
+      <c r="L76" t="s">
+        <v>240</v>
       </c>
       <c r="M76" s="1">
-        <v>135081.35</v>
+        <v>341385.0</v>
       </c>
       <c r="N76" s="1">
-        <v>135955.15</v>
+        <v>344224.81</v>
       </c>
       <c r="O76" s="1">
-        <v>0.29</v>
+        <v>0.71</v>
       </c>
       <c r="P76">
         <v>1</v>
       </c>
     </row>
     <row r="77" spans="1:16">
       <c r="A77" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="B77" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="C77" s="1">
-        <v>130000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D77" s="1">
-        <v>100.32206968</v>
+        <v>98.74581364</v>
       </c>
       <c r="E77" s="1">
-        <v>107.1356</v>
+        <v>101.14437</v>
       </c>
       <c r="F77" t="s">
         <v>8</v>
       </c>
       <c r="G77">
         <v>1.0</v>
       </c>
       <c r="H77" s="1">
-        <v>139276.28</v>
+        <v>303433.11</v>
       </c>
       <c r="I77" s="1">
-        <v>-7850.09</v>
+        <v>-5699.78</v>
       </c>
       <c r="J77" s="1">
-        <v>-5.6363438196368</v>
+        <v>-1.8784304718757</v>
       </c>
       <c r="K77">
         <v>0.0</v>
       </c>
       <c r="L77" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="M77" s="1">
-        <v>130418.69</v>
+        <v>296237.44</v>
       </c>
       <c r="N77" s="1">
-        <v>131426.19</v>
+        <v>297733.33</v>
       </c>
       <c r="O77" s="1">
-        <v>0.28</v>
+        <v>0.61</v>
       </c>
       <c r="P77">
         <v>1</v>
       </c>
     </row>
     <row r="78" spans="1:16">
       <c r="A78" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="B78" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
       <c r="C78" s="1">
-        <v>300000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D78" s="1">
-        <v>101.81476909</v>
+        <v>88.52164931</v>
       </c>
       <c r="E78" s="1">
-        <v>106.30133</v>
+        <v>86.69767</v>
       </c>
       <c r="F78" t="s">
         <v>8</v>
       </c>
       <c r="G78">
         <v>1.0</v>
       </c>
       <c r="H78" s="1">
-        <v>318903.99</v>
+        <v>173395.34</v>
       </c>
       <c r="I78" s="1">
-        <v>-6588.45</v>
+        <v>4258.92</v>
       </c>
       <c r="J78" s="1">
-        <v>-2.0659666252529</v>
+        <v>2.4561905758252</v>
       </c>
       <c r="K78">
         <v>0.0</v>
       </c>
-      <c r="L78" t="s">
-        <v>245</v>
+      <c r="L78">
+        <v>610.96</v>
       </c>
       <c r="M78" s="1">
-        <v>305444.31</v>
+        <v>177043.3</v>
       </c>
       <c r="N78" s="1">
-        <v>312315.54</v>
+        <v>177654.26</v>
       </c>
       <c r="O78" s="1">
-        <v>0.66</v>
+        <v>0.36</v>
       </c>
       <c r="P78">
         <v>1</v>
       </c>
     </row>
     <row r="79" spans="1:16">
       <c r="A79" t="s">
         <v>246</v>
       </c>
       <c r="B79" t="s">
         <v>247</v>
       </c>
       <c r="C79" s="1">
-        <v>300000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D79" s="1">
-        <v>79.95859127</v>
+        <v>95.62600294</v>
       </c>
       <c r="E79" s="1">
-        <v>82.438423</v>
+        <v>93.376495</v>
       </c>
       <c r="F79" t="s">
         <v>8</v>
       </c>
       <c r="G79">
         <v>1.0</v>
       </c>
       <c r="H79" s="1">
-        <v>247315.27</v>
+        <v>186752.99</v>
       </c>
       <c r="I79" s="1">
-        <v>-5384.7</v>
+        <v>6027.78</v>
       </c>
       <c r="J79" s="1">
-        <v>-2.1772614363844</v>
+        <v>3.22767523026</v>
       </c>
       <c r="K79">
         <v>0.0</v>
       </c>
       <c r="L79" t="s">
         <v>248</v>
       </c>
       <c r="M79" s="1">
-        <v>239875.78</v>
+        <v>191252.0</v>
       </c>
       <c r="N79" s="1">
-        <v>241930.57</v>
+        <v>192780.77</v>
       </c>
       <c r="O79" s="1">
-        <v>0.51</v>
+        <v>0.4</v>
       </c>
       <c r="P79">
         <v>1</v>
       </c>
     </row>
     <row r="80" spans="1:16">
       <c r="A80" t="s">
         <v>249</v>
       </c>
       <c r="B80" t="s">
         <v>250</v>
       </c>
       <c r="C80" s="1">
         <v>100000.0</v>
       </c>
       <c r="D80" s="1">
-        <v>102.95529417</v>
+        <v>93.20161102</v>
       </c>
       <c r="E80" s="1">
-        <v>109.37547</v>
+        <v>94.91756</v>
       </c>
       <c r="F80" t="s">
         <v>8</v>
       </c>
       <c r="G80">
         <v>1.0</v>
       </c>
       <c r="H80" s="1">
-        <v>109375.47</v>
+        <v>94917.56</v>
       </c>
       <c r="I80" s="1">
-        <v>-6152.37</v>
+        <v>-1331.7</v>
       </c>
       <c r="J80" s="1">
-        <v>-5.6249998285722</v>
+        <v>-1.4030069883802</v>
       </c>
       <c r="K80">
         <v>0.0</v>
       </c>
       <c r="L80">
-        <v>267.81</v>
+        <v>384.25</v>
       </c>
       <c r="M80" s="1">
-        <v>102955.29</v>
+        <v>93201.61</v>
       </c>
       <c r="N80" s="1">
-        <v>103223.1</v>
+        <v>93585.86</v>
       </c>
       <c r="O80" s="1">
-        <v>0.22</v>
+        <v>0.19</v>
       </c>
       <c r="P80">
         <v>1</v>
       </c>
     </row>
     <row r="81" spans="1:16">
       <c r="A81" t="s">
         <v>251</v>
       </c>
       <c r="B81" t="s">
         <v>252</v>
       </c>
       <c r="C81" s="1">
-        <v>825000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D81" s="1">
-        <v>67.86567718</v>
+        <v>100.35199593</v>
       </c>
       <c r="E81" s="1">
-        <v>74.717804</v>
+        <v>100.0</v>
       </c>
       <c r="F81" t="s">
         <v>8</v>
       </c>
       <c r="G81">
         <v>1.0</v>
       </c>
       <c r="H81" s="1">
-        <v>616421.88</v>
+        <v>400000.0</v>
       </c>
       <c r="I81" s="1">
-        <v>-55117.37</v>
+        <v>3755.26</v>
       </c>
       <c r="J81" s="1">
-        <v>-8.9415012328894</v>
+        <v>0.938815</v>
       </c>
       <c r="K81">
         <v>0.0</v>
       </c>
       <c r="L81" t="s">
         <v>253</v>
       </c>
       <c r="M81" s="1">
-        <v>559891.84</v>
+        <v>401407.99</v>
       </c>
       <c r="N81" s="1">
-        <v>561304.51</v>
+        <v>403755.26</v>
       </c>
       <c r="O81" s="1">
-        <v>1.18</v>
+        <v>0.83</v>
       </c>
       <c r="P81">
         <v>1</v>
       </c>
     </row>
     <row r="82" spans="1:16">
       <c r="A82" t="s">
         <v>254</v>
       </c>
       <c r="B82" t="s">
         <v>255</v>
       </c>
       <c r="C82" s="1">
-        <v>132000.0</v>
+        <v>140000.0</v>
       </c>
       <c r="D82" s="1">
-        <v>99.42912071</v>
+        <v>97.75011461</v>
       </c>
       <c r="E82" s="1">
-        <v>99.973</v>
+        <v>96.7943</v>
       </c>
       <c r="F82" t="s">
         <v>8</v>
       </c>
       <c r="G82">
         <v>1.0</v>
       </c>
       <c r="H82" s="1">
-        <v>131964.36</v>
+        <v>135512.02</v>
       </c>
       <c r="I82" s="1">
-        <v>104.82</v>
+        <v>2431.29</v>
       </c>
       <c r="J82" s="1">
-        <v>0.079430537154123</v>
+        <v>1.794150806696</v>
       </c>
       <c r="K82">
         <v>0.0</v>
       </c>
-      <c r="L82">
-        <v>822.74</v>
+      <c r="L82" t="s">
+        <v>256</v>
       </c>
       <c r="M82" s="1">
-        <v>131246.44</v>
+        <v>136850.16</v>
       </c>
       <c r="N82" s="1">
-        <v>132069.18</v>
+        <v>137943.31</v>
       </c>
       <c r="O82" s="1">
         <v>0.28</v>
       </c>
       <c r="P82">
         <v>1</v>
       </c>
     </row>
     <row r="83" spans="1:16">
       <c r="A83" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
       <c r="B83" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="C83" s="1">
-        <v>100000.0</v>
+        <v>145000.0</v>
       </c>
       <c r="D83" s="1">
-        <v>96.91860127</v>
+        <v>92.90158049</v>
       </c>
       <c r="E83" s="1">
-        <v>99.766</v>
+        <v>93.402414</v>
       </c>
       <c r="F83" t="s">
         <v>8</v>
       </c>
       <c r="G83">
         <v>1.0</v>
       </c>
       <c r="H83" s="1">
-        <v>99766.0</v>
+        <v>135433.5</v>
       </c>
       <c r="I83" s="1">
-        <v>-541.92</v>
+        <v>-293.69</v>
       </c>
       <c r="J83" s="1">
-        <v>-0.54319106709701</v>
+        <v>-0.21685181288234</v>
       </c>
       <c r="K83">
         <v>0.0</v>
       </c>
-      <c r="L83" t="s">
-        <v>258</v>
+      <c r="L83">
+        <v>432.52</v>
       </c>
       <c r="M83" s="1">
-        <v>96918.6</v>
+        <v>134707.29</v>
       </c>
       <c r="N83" s="1">
-        <v>99224.08</v>
+        <v>135139.81</v>
       </c>
       <c r="O83" s="1">
-        <v>0.21</v>
+        <v>0.28</v>
       </c>
       <c r="P83">
         <v>1</v>
       </c>
     </row>
     <row r="84" spans="1:16">
       <c r="A84" t="s">
         <v>259</v>
       </c>
       <c r="B84" t="s">
         <v>260</v>
       </c>
       <c r="C84" s="1">
         <v>135000.0</v>
       </c>
       <c r="D84" s="1">
-        <v>97.49013118</v>
+        <v>100.66821885</v>
       </c>
       <c r="E84" s="1">
-        <v>104.002956</v>
+        <v>105.064793</v>
       </c>
       <c r="F84" t="s">
         <v>8</v>
       </c>
       <c r="G84">
         <v>1.0</v>
       </c>
       <c r="H84" s="1">
-        <v>140403.99</v>
+        <v>141837.47</v>
       </c>
       <c r="I84" s="1">
-        <v>-8719.19</v>
+        <v>-4187.77</v>
       </c>
       <c r="J84" s="1">
-        <v>-6.210072804911</v>
+        <v>-2.9525131828705</v>
       </c>
       <c r="K84">
         <v>0.0</v>
       </c>
-      <c r="L84">
-        <v>73.13</v>
+      <c r="L84" t="s">
+        <v>261</v>
       </c>
       <c r="M84" s="1">
-        <v>131611.67</v>
+        <v>135902.1</v>
       </c>
       <c r="N84" s="1">
-        <v>131684.8</v>
+        <v>137649.7</v>
       </c>
       <c r="O84" s="1">
         <v>0.28</v>
       </c>
       <c r="P84">
         <v>1</v>
       </c>
     </row>
     <row r="85" spans="1:16">
       <c r="A85" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="B85" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="C85" s="1">
-        <v>370000.0</v>
+        <v>130000.0</v>
       </c>
       <c r="D85" s="1">
-        <v>77.029</v>
+        <v>101.44374058</v>
       </c>
       <c r="E85" s="1">
-        <v>83.324986</v>
+        <v>107.1356</v>
       </c>
       <c r="F85" t="s">
         <v>8</v>
       </c>
       <c r="G85">
         <v>1.0</v>
       </c>
       <c r="H85" s="1">
-        <v>308302.45</v>
+        <v>139276.28</v>
       </c>
       <c r="I85" s="1">
-        <v>-18434.47</v>
+        <v>-5425.82</v>
       </c>
       <c r="J85" s="1">
-        <v>-5.9793459312438</v>
+        <v>-3.8957243832187</v>
       </c>
       <c r="K85">
         <v>0.0</v>
       </c>
       <c r="L85" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="M85" s="1">
-        <v>285007.3</v>
+        <v>131876.86</v>
       </c>
       <c r="N85" s="1">
-        <v>289867.98</v>
+        <v>133850.46</v>
       </c>
       <c r="O85" s="1">
-        <v>0.61</v>
+        <v>0.27</v>
       </c>
       <c r="P85">
         <v>1</v>
       </c>
     </row>
     <row r="86" spans="1:16">
       <c r="A86" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="B86" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
       <c r="C86" s="1">
-        <v>500000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D86" s="1">
-        <v>93.01206448</v>
+        <v>102.99077778</v>
       </c>
       <c r="E86" s="1">
-        <v>94.882578</v>
+        <v>106.30133</v>
       </c>
       <c r="F86" t="s">
         <v>8</v>
       </c>
       <c r="G86">
         <v>1.0</v>
       </c>
       <c r="H86" s="1">
-        <v>474412.89</v>
+        <v>318903.99</v>
       </c>
       <c r="I86" s="1">
-        <v>-9085.44</v>
+        <v>-759.05</v>
       </c>
       <c r="J86" s="1">
-        <v>-1.9150913036954</v>
+        <v>-0.23801834527063</v>
       </c>
       <c r="K86">
         <v>0.0</v>
       </c>
-      <c r="L86">
-        <v>267.12</v>
+      <c r="L86" t="s">
+        <v>267</v>
       </c>
       <c r="M86" s="1">
-        <v>465060.33</v>
+        <v>308972.34</v>
       </c>
       <c r="N86" s="1">
-        <v>465327.45</v>
+        <v>318144.94</v>
       </c>
       <c r="O86" s="1">
-        <v>0.98</v>
+        <v>0.65</v>
       </c>
       <c r="P86">
         <v>1</v>
       </c>
     </row>
     <row r="87" spans="1:16">
       <c r="A87" t="s">
-        <v>266</v>
+        <v>268</v>
       </c>
       <c r="B87" t="s">
-        <v>267</v>
+        <v>269</v>
       </c>
       <c r="C87" s="1">
-        <v>500000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D87" s="1">
-        <v>90.03615054</v>
+        <v>81.6059662</v>
       </c>
       <c r="E87" s="1">
-        <v>99.086382</v>
+        <v>82.438423</v>
       </c>
       <c r="F87" t="s">
         <v>8</v>
       </c>
       <c r="G87">
         <v>1.0</v>
       </c>
       <c r="H87" s="1">
-        <v>495431.91</v>
+        <v>247315.27</v>
       </c>
       <c r="I87" s="1">
-        <v>-37881.29</v>
+        <v>132.77</v>
       </c>
       <c r="J87" s="1">
-        <v>-7.6461142763291</v>
+        <v>0.05368451369784</v>
       </c>
       <c r="K87">
         <v>0.0</v>
       </c>
       <c r="L87" t="s">
-        <v>268</v>
+        <v>270</v>
       </c>
       <c r="M87" s="1">
-        <v>450180.76</v>
+        <v>244817.9</v>
       </c>
       <c r="N87" s="1">
-        <v>457550.62</v>
+        <v>247448.04</v>
       </c>
       <c r="O87" s="1">
-        <v>0.96</v>
+        <v>0.51</v>
       </c>
       <c r="P87">
         <v>1</v>
       </c>
     </row>
     <row r="88" spans="1:16">
       <c r="A88" t="s">
-        <v>269</v>
+        <v>271</v>
       </c>
       <c r="B88" t="s">
-        <v>270</v>
+        <v>272</v>
       </c>
       <c r="C88" s="1">
-        <v>700000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D88" s="1">
-        <v>97.32731412</v>
+        <v>103.84779526</v>
       </c>
       <c r="E88" s="1">
-        <v>99.957446</v>
+        <v>109.37547</v>
       </c>
       <c r="F88" t="s">
         <v>8</v>
       </c>
       <c r="G88">
         <v>1.0</v>
       </c>
       <c r="H88" s="1">
-        <v>699702.12</v>
+        <v>109375.47</v>
       </c>
       <c r="I88" s="1">
-        <v>2665.79</v>
+        <v>-4444.8</v>
       </c>
       <c r="J88" s="1">
-        <v>0.38098927011969</v>
+        <v>-4.0637996801294</v>
       </c>
       <c r="K88">
         <v>0.0</v>
       </c>
       <c r="L88" t="s">
-        <v>271</v>
+        <v>273</v>
       </c>
       <c r="M88" s="1">
-        <v>681291.2</v>
+        <v>103847.79</v>
       </c>
       <c r="N88" s="1">
-        <v>702367.91</v>
+        <v>104930.67</v>
       </c>
       <c r="O88" s="1">
-        <v>1.48</v>
+        <v>0.22</v>
       </c>
       <c r="P88">
         <v>1</v>
       </c>
     </row>
     <row r="89" spans="1:16">
       <c r="A89" t="s">
-        <v>272</v>
+        <v>274</v>
       </c>
       <c r="B89" t="s">
-        <v>273</v>
+        <v>275</v>
       </c>
       <c r="C89" s="1">
-        <v>100000.0</v>
+        <v>825000.0</v>
       </c>
       <c r="D89" s="1">
-        <v>96.71203079</v>
+        <v>69.05953683</v>
       </c>
       <c r="E89" s="1">
-        <v>100.0</v>
+        <v>74.717804</v>
       </c>
       <c r="F89" t="s">
         <v>8</v>
       </c>
       <c r="G89">
         <v>1.0</v>
       </c>
       <c r="H89" s="1">
-        <v>100000.0</v>
+        <v>616421.88</v>
       </c>
       <c r="I89" s="1">
-        <v>-1839.34</v>
+        <v>-43290.29</v>
       </c>
       <c r="J89" s="1">
-        <v>-1.83934</v>
+        <v>-7.0228347507717</v>
       </c>
       <c r="K89">
         <v>0.0</v>
       </c>
       <c r="L89" t="s">
-        <v>274</v>
+        <v>276</v>
       </c>
       <c r="M89" s="1">
-        <v>96712.03</v>
+        <v>569741.18</v>
       </c>
       <c r="N89" s="1">
-        <v>98160.66</v>
+        <v>573131.59</v>
       </c>
       <c r="O89" s="1">
-        <v>0.21</v>
+        <v>1.18</v>
       </c>
       <c r="P89">
         <v>1</v>
       </c>
     </row>
     <row r="90" spans="1:16">
       <c r="A90" t="s">
-        <v>275</v>
+        <v>277</v>
       </c>
       <c r="B90" t="s">
-        <v>276</v>
+        <v>278</v>
       </c>
       <c r="C90" s="1">
-        <v>600000.0</v>
+        <v>132000.0</v>
       </c>
       <c r="D90" s="1">
-        <v>102.34666738</v>
+        <v>100.36453126</v>
       </c>
       <c r="E90" s="1">
-        <v>108.334343</v>
+        <v>99.973</v>
       </c>
       <c r="F90" t="s">
         <v>8</v>
       </c>
       <c r="G90">
         <v>1.0</v>
       </c>
       <c r="H90" s="1">
-        <v>650006.06</v>
+        <v>131964.36</v>
       </c>
       <c r="I90" s="1">
-        <v>-8381.55</v>
+        <v>2162.3</v>
       </c>
       <c r="J90" s="1">
-        <v>-1.2894572090605</v>
+        <v>1.6385484686926</v>
       </c>
       <c r="K90">
         <v>0.0</v>
       </c>
       <c r="L90" t="s">
-        <v>277</v>
+        <v>279</v>
       </c>
       <c r="M90" s="1">
-        <v>614080.01</v>
+        <v>132481.18</v>
       </c>
       <c r="N90" s="1">
-        <v>641624.51</v>
+        <v>134126.66</v>
       </c>
       <c r="O90" s="1">
-        <v>1.35</v>
+        <v>0.28</v>
       </c>
       <c r="P90">
         <v>1</v>
       </c>
     </row>
     <row r="91" spans="1:16">
       <c r="A91" t="s">
-        <v>278</v>
+        <v>280</v>
       </c>
       <c r="B91" t="s">
-        <v>279</v>
+        <v>281</v>
       </c>
       <c r="C91" s="1">
-        <v>300000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D91" s="1">
-        <v>94.57197822</v>
+        <v>99.27048854</v>
       </c>
       <c r="E91" s="1">
-        <v>98.642</v>
+        <v>99.766</v>
       </c>
       <c r="F91" t="s">
         <v>8</v>
       </c>
       <c r="G91">
         <v>1.0</v>
       </c>
       <c r="H91" s="1">
-        <v>295926.0</v>
+        <v>99766.0</v>
       </c>
       <c r="I91" s="1">
-        <v>-1134.72</v>
+        <v>2625.04</v>
       </c>
       <c r="J91" s="1">
-        <v>-0.38344721315464</v>
+        <v>2.6311970009823</v>
       </c>
       <c r="K91">
         <v>0.0</v>
       </c>
       <c r="L91" t="s">
-        <v>280</v>
+        <v>282</v>
       </c>
       <c r="M91" s="1">
-        <v>283715.94</v>
+        <v>99270.49</v>
       </c>
       <c r="N91" s="1">
-        <v>294791.28</v>
+        <v>102391.04</v>
       </c>
       <c r="O91" s="1">
-        <v>0.62</v>
+        <v>0.21</v>
       </c>
       <c r="P91">
         <v>1</v>
       </c>
     </row>
     <row r="92" spans="1:16">
       <c r="A92" t="s">
-        <v>281</v>
+        <v>283</v>
       </c>
       <c r="B92" t="s">
-        <v>282</v>
+        <v>284</v>
       </c>
       <c r="C92" s="1">
-        <v>200000.0</v>
+        <v>135000.0</v>
       </c>
       <c r="D92" s="1">
-        <v>89.62669778</v>
+        <v>98.36763445</v>
       </c>
       <c r="E92" s="1">
-        <v>89.22416</v>
+        <v>104.002956</v>
       </c>
       <c r="F92" t="s">
         <v>8</v>
       </c>
       <c r="G92">
         <v>1.0</v>
       </c>
       <c r="H92" s="1">
-        <v>178448.32</v>
+        <v>140403.99</v>
       </c>
       <c r="I92" s="1">
-        <v>1166.72</v>
+        <v>-6705.81</v>
       </c>
       <c r="J92" s="1">
-        <v>0.65381394456389</v>
+        <v>-4.7760822181763</v>
       </c>
       <c r="K92">
         <v>0.0</v>
       </c>
       <c r="L92">
-        <v>361.64</v>
+        <v>901.88</v>
       </c>
       <c r="M92" s="1">
-        <v>179253.4</v>
+        <v>132796.3</v>
       </c>
       <c r="N92" s="1">
-        <v>179615.04</v>
+        <v>133698.18</v>
       </c>
       <c r="O92" s="1">
-        <v>0.38</v>
+        <v>0.27</v>
       </c>
       <c r="P92">
         <v>1</v>
       </c>
     </row>
     <row r="93" spans="1:16">
       <c r="A93" t="s">
-        <v>283</v>
+        <v>285</v>
       </c>
       <c r="B93" t="s">
-        <v>284</v>
+        <v>286</v>
       </c>
       <c r="C93" s="1">
-        <v>100000.0</v>
+        <v>370000.0</v>
       </c>
       <c r="D93" s="1">
-        <v>97.71179078</v>
+        <v>78.331</v>
       </c>
       <c r="E93" s="1">
-        <v>99.75655</v>
+        <v>83.324986</v>
       </c>
       <c r="F93" t="s">
         <v>8</v>
       </c>
       <c r="G93">
         <v>1.0</v>
       </c>
       <c r="H93" s="1">
-        <v>99756.55</v>
+        <v>308302.45</v>
       </c>
       <c r="I93" s="1">
-        <v>-973.53</v>
+        <v>-12375.28</v>
       </c>
       <c r="J93" s="1">
-        <v>-0.97590584277423</v>
+        <v>-4.0140063758819</v>
       </c>
       <c r="K93">
         <v>0.0</v>
       </c>
       <c r="L93" t="s">
-        <v>285</v>
+        <v>287</v>
       </c>
       <c r="M93" s="1">
-        <v>97711.79</v>
+        <v>289824.7</v>
       </c>
       <c r="N93" s="1">
-        <v>98783.02</v>
+        <v>295927.17</v>
       </c>
       <c r="O93" s="1">
-        <v>0.21</v>
+        <v>0.61</v>
       </c>
       <c r="P93">
         <v>1</v>
       </c>
     </row>
     <row r="94" spans="1:16">
       <c r="A94" t="s">
-        <v>286</v>
+        <v>288</v>
       </c>
       <c r="B94" t="s">
-        <v>287</v>
+        <v>289</v>
       </c>
       <c r="C94" s="1">
-        <v>100000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D94" s="1">
-        <v>100.18173308</v>
+        <v>93.86147871</v>
       </c>
       <c r="E94" s="1">
-        <v>107.36234</v>
+        <v>94.882578</v>
       </c>
       <c r="F94" t="s">
         <v>8</v>
       </c>
       <c r="G94">
         <v>1.0</v>
       </c>
       <c r="H94" s="1">
-        <v>107362.34</v>
+        <v>474412.89</v>
       </c>
       <c r="I94" s="1">
-        <v>-6720.33</v>
+        <v>-3280.15</v>
       </c>
       <c r="J94" s="1">
-        <v>-6.2594854024232</v>
+        <v>-0.69141249513688</v>
       </c>
       <c r="K94">
         <v>0.0</v>
       </c>
-      <c r="L94">
-        <v>460.27</v>
+      <c r="L94" t="s">
+        <v>290</v>
       </c>
       <c r="M94" s="1">
-        <v>100181.74</v>
+        <v>469307.4</v>
       </c>
       <c r="N94" s="1">
-        <v>100642.01</v>
+        <v>471132.74</v>
       </c>
       <c r="O94" s="1">
-        <v>0.21</v>
+        <v>0.97</v>
       </c>
       <c r="P94">
         <v>1</v>
       </c>
     </row>
     <row r="95" spans="1:16">
       <c r="A95" t="s">
-        <v>288</v>
+        <v>291</v>
       </c>
       <c r="B95" t="s">
-        <v>289</v>
+        <v>292</v>
       </c>
       <c r="C95" s="1">
-        <v>300000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D95" s="1">
-        <v>100.78996812</v>
+        <v>91.64185308</v>
       </c>
       <c r="E95" s="1">
-        <v>103.74867</v>
+        <v>99.086382</v>
       </c>
       <c r="F95" t="s">
         <v>8</v>
       </c>
       <c r="G95">
         <v>1.0</v>
       </c>
       <c r="H95" s="1">
-        <v>311246.01</v>
+        <v>495431.91</v>
       </c>
       <c r="I95" s="1">
-        <v>-1620.63</v>
+        <v>-27934.97</v>
       </c>
       <c r="J95" s="1">
-        <v>-0.52069101223177</v>
+        <v>-5.6385084279291</v>
       </c>
       <c r="K95">
         <v>0.0</v>
       </c>
       <c r="L95" t="s">
-        <v>290</v>
+        <v>293</v>
       </c>
       <c r="M95" s="1">
-        <v>302369.9</v>
+        <v>458209.27</v>
       </c>
       <c r="N95" s="1">
-        <v>309625.38</v>
+        <v>467496.94</v>
       </c>
       <c r="O95" s="1">
-        <v>0.65</v>
+        <v>0.96</v>
       </c>
       <c r="P95">
         <v>1</v>
       </c>
     </row>
     <row r="96" spans="1:16">
       <c r="A96" t="s">
-        <v>291</v>
+        <v>294</v>
       </c>
       <c r="B96" t="s">
-        <v>292</v>
+        <v>295</v>
       </c>
       <c r="C96" s="1">
-        <v>600000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D96" s="1">
-        <v>98.67460566</v>
+        <v>98.68512346</v>
       </c>
       <c r="E96" s="1">
-        <v>101.518663</v>
+        <v>99.957446</v>
       </c>
       <c r="F96" t="s">
         <v>8</v>
       </c>
       <c r="G96">
         <v>1.0</v>
       </c>
       <c r="H96" s="1">
-        <v>609111.98</v>
+        <v>699702.12</v>
       </c>
       <c r="I96" s="1">
-        <v>-13698.59</v>
+        <v>-7630.91</v>
       </c>
       <c r="J96" s="1">
-        <v>-2.2489444387549</v>
+        <v>-1.090594094527</v>
       </c>
       <c r="K96">
         <v>0.0</v>
       </c>
       <c r="L96" t="s">
-        <v>293</v>
+        <v>296</v>
       </c>
       <c r="M96" s="1">
-        <v>592047.64</v>
+        <v>690795.87</v>
       </c>
       <c r="N96" s="1">
-        <v>595413.39</v>
+        <v>692071.21</v>
       </c>
       <c r="O96" s="1">
-        <v>1.25</v>
+        <v>1.42</v>
       </c>
       <c r="P96">
         <v>1</v>
       </c>
     </row>
     <row r="97" spans="1:16">
       <c r="A97" t="s">
-        <v>294</v>
+        <v>297</v>
       </c>
       <c r="B97" t="s">
-        <v>295</v>
+        <v>298</v>
       </c>
       <c r="C97" s="1">
         <v>100000.0</v>
       </c>
       <c r="D97" s="1">
-        <v>100.21507492</v>
+        <v>98.09345746</v>
       </c>
       <c r="E97" s="1">
-        <v>99.884</v>
+        <v>100.0</v>
       </c>
       <c r="F97" t="s">
         <v>8</v>
       </c>
       <c r="G97">
         <v>1.0</v>
       </c>
       <c r="H97" s="1">
-        <v>99884.0</v>
+        <v>100000.0</v>
       </c>
       <c r="I97" s="1">
-        <v>3739.29</v>
+        <v>261.27</v>
       </c>
       <c r="J97" s="1">
-        <v>3.743632613832</v>
+        <v>0.26127</v>
       </c>
       <c r="K97">
         <v>0.0</v>
       </c>
       <c r="L97" t="s">
-        <v>296</v>
+        <v>299</v>
       </c>
       <c r="M97" s="1">
-        <v>100215.07</v>
+        <v>98093.46</v>
       </c>
       <c r="N97" s="1">
-        <v>103623.29</v>
+        <v>100261.27</v>
       </c>
       <c r="O97" s="1">
-        <v>0.22</v>
+        <v>0.21</v>
       </c>
       <c r="P97">
         <v>1</v>
       </c>
     </row>
     <row r="98" spans="1:16">
       <c r="A98" t="s">
-        <v>297</v>
+        <v>300</v>
       </c>
       <c r="B98" t="s">
-        <v>298</v>
+        <v>301</v>
       </c>
       <c r="C98" s="1">
-        <v>150000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D98" s="1">
-        <v>102.35284494</v>
+        <v>103.54779113</v>
       </c>
       <c r="E98" s="1">
-        <v>106.489533</v>
+        <v>108.334343</v>
       </c>
       <c r="F98" t="s">
         <v>8</v>
       </c>
       <c r="G98">
         <v>1.0</v>
       </c>
       <c r="H98" s="1">
-        <v>159734.3</v>
+        <v>650006.06</v>
       </c>
       <c r="I98" s="1">
-        <v>-2281.4</v>
+        <v>-24795.82</v>
       </c>
       <c r="J98" s="1">
-        <v>-1.4282467823129</v>
+        <v>-3.8147059736643</v>
       </c>
       <c r="K98">
         <v>0.0</v>
       </c>
       <c r="L98" t="s">
-        <v>299</v>
+        <v>302</v>
       </c>
       <c r="M98" s="1">
-        <v>153529.27</v>
+        <v>621286.75</v>
       </c>
       <c r="N98" s="1">
-        <v>157452.9</v>
+        <v>625210.24</v>
       </c>
       <c r="O98" s="1">
-        <v>0.33</v>
+        <v>1.28</v>
       </c>
       <c r="P98">
         <v>1</v>
       </c>
     </row>
     <row r="99" spans="1:16">
       <c r="A99" t="s">
-        <v>300</v>
+        <v>303</v>
       </c>
       <c r="B99" t="s">
-        <v>301</v>
+        <v>304</v>
       </c>
       <c r="C99" s="1">
-        <v>500000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D99" s="1">
-        <v>105.31039233</v>
+        <v>96.96647128</v>
       </c>
       <c r="E99" s="1">
-        <v>110.013816</v>
+        <v>98.642</v>
       </c>
       <c r="F99" t="s">
         <v>8</v>
       </c>
       <c r="G99">
         <v>1.0</v>
       </c>
       <c r="H99" s="1">
-        <v>550069.08</v>
+        <v>295926.0</v>
       </c>
       <c r="I99" s="1">
-        <v>-2748.28</v>
+        <v>-4559.12</v>
       </c>
       <c r="J99" s="1">
-        <v>-0.49962451988757</v>
+        <v>-1.5406284003433</v>
       </c>
       <c r="K99">
         <v>0.0</v>
       </c>
-      <c r="L99" t="s">
-        <v>302</v>
+      <c r="L99">
+        <v>467.47</v>
       </c>
       <c r="M99" s="1">
-        <v>526551.96</v>
+        <v>290899.41</v>
       </c>
       <c r="N99" s="1">
-        <v>547320.8</v>
+        <v>291366.88</v>
       </c>
       <c r="O99" s="1">
-        <v>1.15</v>
+        <v>0.6</v>
       </c>
       <c r="P99">
         <v>1</v>
       </c>
     </row>
     <row r="100" spans="1:16">
       <c r="A100" t="s">
-        <v>303</v>
+        <v>305</v>
       </c>
       <c r="B100" t="s">
-        <v>304</v>
+        <v>306</v>
       </c>
       <c r="C100" s="1">
-        <v>600000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D100" s="1">
-        <v>92.4035</v>
+        <v>90.76813939</v>
       </c>
       <c r="E100" s="1">
-        <v>104.270342</v>
+        <v>89.22416</v>
       </c>
       <c r="F100" t="s">
         <v>8</v>
       </c>
       <c r="G100">
         <v>1.0</v>
       </c>
       <c r="H100" s="1">
-        <v>625622.05</v>
+        <v>178448.32</v>
       </c>
       <c r="I100" s="1">
-        <v>-63359.95</v>
+        <v>3833.16</v>
       </c>
       <c r="J100" s="1">
-        <v>-10.127512289568</v>
+        <v>2.1480504831875</v>
       </c>
       <c r="K100">
         <v>0.0</v>
       </c>
-      <c r="L100" t="s">
-        <v>305</v>
+      <c r="L100">
+        <v>745.21</v>
       </c>
       <c r="M100" s="1">
-        <v>554421.0</v>
+        <v>181536.27</v>
       </c>
       <c r="N100" s="1">
-        <v>562262.1</v>
+        <v>182281.48</v>
       </c>
       <c r="O100" s="1">
-        <v>1.18</v>
+        <v>0.37</v>
       </c>
       <c r="P100">
         <v>1</v>
       </c>
     </row>
     <row r="101" spans="1:16">
       <c r="A101" t="s">
-        <v>306</v>
+        <v>307</v>
       </c>
       <c r="B101" t="s">
-        <v>307</v>
+        <v>308</v>
       </c>
       <c r="C101" s="1">
-        <v>285000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D101" s="1">
-        <v>97.65501701</v>
+        <v>98.40721502</v>
       </c>
       <c r="E101" s="1">
-        <v>97.791014</v>
+        <v>99.75655</v>
       </c>
       <c r="F101" t="s">
         <v>8</v>
       </c>
       <c r="G101">
         <v>1.0</v>
       </c>
       <c r="H101" s="1">
-        <v>278704.39</v>
+        <v>99756.55</v>
       </c>
       <c r="I101" s="1">
-        <v>1404.39</v>
+        <v>273.27</v>
       </c>
       <c r="J101" s="1">
-        <v>0.50389949006544</v>
+        <v>0.27393689938154</v>
       </c>
       <c r="K101">
         <v>0.0</v>
       </c>
       <c r="L101" t="s">
-        <v>308</v>
+        <v>309</v>
       </c>
       <c r="M101" s="1">
-        <v>278316.79</v>
+        <v>98407.22</v>
       </c>
       <c r="N101" s="1">
-        <v>280108.78</v>
+        <v>100029.82</v>
       </c>
       <c r="O101" s="1">
-        <v>0.59</v>
+        <v>0.21</v>
       </c>
       <c r="P101">
         <v>1</v>
       </c>
     </row>
     <row r="102" spans="1:16">
       <c r="A102" t="s">
-        <v>309</v>
+        <v>310</v>
       </c>
       <c r="B102" t="s">
-        <v>310</v>
+        <v>311</v>
       </c>
       <c r="C102" s="1">
-        <v>365000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D102" s="1">
-        <v>100.76473513</v>
+        <v>101.63186714</v>
       </c>
       <c r="E102" s="1">
-        <v>105.094956</v>
+        <v>107.36234</v>
       </c>
       <c r="F102" t="s">
         <v>8</v>
       </c>
       <c r="G102">
         <v>1.0</v>
       </c>
       <c r="H102" s="1">
-        <v>383596.59</v>
+        <v>107362.34</v>
       </c>
       <c r="I102" s="1">
-        <v>-6234.06</v>
+        <v>-4503.08</v>
       </c>
       <c r="J102" s="1">
-        <v>-1.6251604322134</v>
+        <v>-4.1942826506948</v>
       </c>
       <c r="K102">
         <v>0.0</v>
       </c>
       <c r="L102" t="s">
-        <v>311</v>
+        <v>312</v>
       </c>
       <c r="M102" s="1">
-        <v>367791.28</v>
+        <v>101631.86</v>
       </c>
       <c r="N102" s="1">
-        <v>377362.53</v>
+        <v>102859.26</v>
       </c>
       <c r="O102" s="1">
-        <v>0.8</v>
+        <v>0.21</v>
       </c>
       <c r="P102">
         <v>1</v>
       </c>
     </row>
     <row r="103" spans="1:16">
       <c r="A103" t="s">
-        <v>312</v>
+        <v>313</v>
       </c>
       <c r="B103" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="C103" s="1">
-        <v>295000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D103" s="1">
-        <v>100.2125</v>
+        <v>101.15506539</v>
       </c>
       <c r="E103" s="1">
-        <v>105.485329</v>
+        <v>103.74867</v>
       </c>
       <c r="F103" t="s">
         <v>8</v>
       </c>
       <c r="G103">
         <v>1.0</v>
       </c>
       <c r="H103" s="1">
-        <v>311181.72</v>
+        <v>311246.01</v>
       </c>
       <c r="I103" s="1">
-        <v>-10729.89</v>
+        <v>1847.95</v>
       </c>
       <c r="J103" s="1">
-        <v>-3.4481106409464</v>
+        <v>0.59372648664637</v>
       </c>
       <c r="K103">
         <v>0.0</v>
       </c>
       <c r="L103" t="s">
-        <v>314</v>
+        <v>315</v>
       </c>
       <c r="M103" s="1">
-        <v>295626.88</v>
+        <v>303465.19</v>
       </c>
       <c r="N103" s="1">
-        <v>300451.83</v>
+        <v>313093.96</v>
       </c>
       <c r="O103" s="1">
-        <v>0.63</v>
+        <v>0.64</v>
       </c>
       <c r="P103">
         <v>1</v>
       </c>
     </row>
     <row r="104" spans="1:16">
       <c r="A104" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="B104" t="s">
-        <v>316</v>
+        <v>317</v>
       </c>
       <c r="C104" s="1">
-        <v>200000.0</v>
+        <v>150000.0</v>
       </c>
       <c r="D104" s="1">
-        <v>96.60864519</v>
+        <v>102.26413188</v>
       </c>
       <c r="E104" s="1">
-        <v>100.292605</v>
+        <v>106.489533</v>
       </c>
       <c r="F104" t="s">
         <v>8</v>
       </c>
       <c r="G104">
         <v>1.0</v>
       </c>
       <c r="H104" s="1">
-        <v>200585.21</v>
+        <v>159734.3</v>
       </c>
       <c r="I104" s="1">
-        <v>-3156.96</v>
+        <v>-1048.03</v>
       </c>
       <c r="J104" s="1">
-        <v>-1.5738747637475</v>
+        <v>-0.65610829984543</v>
       </c>
       <c r="K104">
         <v>0.0</v>
       </c>
       <c r="L104" t="s">
-        <v>317</v>
+        <v>318</v>
       </c>
       <c r="M104" s="1">
-        <v>193217.29</v>
+        <v>153396.2</v>
       </c>
       <c r="N104" s="1">
-        <v>197428.25</v>
+        <v>158686.27</v>
       </c>
       <c r="O104" s="1">
-        <v>0.42</v>
+        <v>0.33</v>
       </c>
       <c r="P104">
         <v>1</v>
       </c>
     </row>
     <row r="105" spans="1:16">
       <c r="A105" t="s">
-        <v>318</v>
+        <v>319</v>
       </c>
       <c r="B105" t="s">
-        <v>319</v>
+        <v>320</v>
       </c>
       <c r="C105" s="1">
         <v>500000.0</v>
       </c>
       <c r="D105" s="1">
-        <v>100.5771461</v>
+        <v>105.94575048</v>
       </c>
       <c r="E105" s="1">
-        <v>106.064042</v>
+        <v>110.013816</v>
       </c>
       <c r="F105" t="s">
         <v>8</v>
       </c>
       <c r="G105">
         <v>1.0</v>
       </c>
       <c r="H105" s="1">
-        <v>530320.21</v>
+        <v>550069.08</v>
       </c>
       <c r="I105" s="1">
-        <v>-8735.85</v>
+        <v>-19271.83</v>
       </c>
       <c r="J105" s="1">
-        <v>-1.6472783490563</v>
+        <v>-3.5035290476607</v>
       </c>
       <c r="K105">
         <v>0.0</v>
       </c>
       <c r="L105" t="s">
-        <v>320</v>
+        <v>321</v>
       </c>
       <c r="M105" s="1">
-        <v>502885.73</v>
+        <v>529728.76</v>
       </c>
       <c r="N105" s="1">
-        <v>521584.36</v>
+        <v>530797.25</v>
       </c>
       <c r="O105" s="1">
-        <v>1.1</v>
+        <v>1.09</v>
       </c>
       <c r="P105">
         <v>1</v>
       </c>
     </row>
     <row r="106" spans="1:16">
       <c r="A106" t="s">
-        <v>321</v>
+        <v>322</v>
       </c>
       <c r="B106" t="s">
-        <v>322</v>
+        <v>323</v>
       </c>
       <c r="C106" s="1">
-        <v>100000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D106" s="1">
-        <v>99.67957312</v>
+        <v>93.8155</v>
       </c>
       <c r="E106" s="1">
-        <v>99.297</v>
+        <v>104.270342</v>
       </c>
       <c r="F106" t="s">
         <v>8</v>
       </c>
       <c r="G106">
         <v>1.0</v>
       </c>
       <c r="H106" s="1">
-        <v>99297.0</v>
+        <v>625622.05</v>
       </c>
       <c r="I106" s="1">
-        <v>521.27</v>
+        <v>-51435.9</v>
       </c>
       <c r="J106" s="1">
-        <v>0.524960472119</v>
+        <v>-8.2215612445245</v>
       </c>
       <c r="K106">
         <v>0.0</v>
       </c>
-      <c r="L106">
-        <v>138.7</v>
+      <c r="L106" t="s">
+        <v>324</v>
       </c>
       <c r="M106" s="1">
-        <v>99679.57</v>
+        <v>562893.0</v>
       </c>
       <c r="N106" s="1">
-        <v>99818.27</v>
+        <v>574186.15</v>
       </c>
       <c r="O106" s="1">
-        <v>0.21</v>
+        <v>1.18</v>
       </c>
       <c r="P106">
         <v>1</v>
       </c>
     </row>
     <row r="107" spans="1:16">
       <c r="A107" t="s">
-        <v>323</v>
+        <v>325</v>
       </c>
       <c r="B107" t="s">
-        <v>324</v>
+        <v>326</v>
       </c>
       <c r="C107" s="1">
-        <v>100000.0</v>
+        <v>285000.0</v>
       </c>
       <c r="D107" s="1">
-        <v>100.4849133</v>
+        <v>98.04537835</v>
       </c>
       <c r="E107" s="1">
-        <v>100.24168</v>
+        <v>97.791014</v>
       </c>
       <c r="F107" t="s">
         <v>8</v>
       </c>
       <c r="G107">
         <v>1.0</v>
       </c>
       <c r="H107" s="1">
-        <v>100241.68</v>
+        <v>278704.39</v>
       </c>
       <c r="I107" s="1">
-        <v>3656.93</v>
+        <v>3336.79</v>
       </c>
       <c r="J107" s="1">
-        <v>3.6481132399218</v>
+        <v>1.1972506066374</v>
       </c>
       <c r="K107">
         <v>0.0</v>
       </c>
       <c r="L107" t="s">
-        <v>325</v>
+        <v>327</v>
       </c>
       <c r="M107" s="1">
-        <v>100484.91</v>
+        <v>279429.33</v>
       </c>
       <c r="N107" s="1">
-        <v>103898.61</v>
+        <v>282041.18</v>
       </c>
       <c r="O107" s="1">
-        <v>0.22</v>
+        <v>0.58</v>
       </c>
       <c r="P107">
         <v>1</v>
       </c>
     </row>
     <row r="108" spans="1:16">
       <c r="A108" t="s">
-        <v>326</v>
+        <v>328</v>
       </c>
       <c r="B108" t="s">
-        <v>327</v>
+        <v>329</v>
       </c>
       <c r="C108" s="1">
-        <v>100000.0</v>
+        <v>365000.0</v>
       </c>
       <c r="D108" s="1">
-        <v>98.52791874</v>
+        <v>101.46623819</v>
       </c>
       <c r="E108" s="1">
-        <v>99.884</v>
+        <v>105.094956</v>
       </c>
       <c r="F108" t="s">
         <v>8</v>
       </c>
       <c r="G108">
         <v>1.0</v>
       </c>
       <c r="H108" s="1">
-        <v>99884.0</v>
+        <v>383596.59</v>
       </c>
       <c r="I108" s="1">
-        <v>-1217.04</v>
+        <v>-961.07</v>
       </c>
       <c r="J108" s="1">
-        <v>-1.2184534059509</v>
+        <v>-0.25054185179279</v>
       </c>
       <c r="K108">
         <v>0.0</v>
       </c>
-      <c r="L108">
-        <v>139.04</v>
+      <c r="L108" t="s">
+        <v>330</v>
       </c>
       <c r="M108" s="1">
-        <v>98527.92</v>
+        <v>370351.77</v>
       </c>
       <c r="N108" s="1">
-        <v>98666.96</v>
+        <v>382635.52</v>
       </c>
       <c r="O108" s="1">
-        <v>0.21</v>
+        <v>0.78</v>
       </c>
       <c r="P108">
         <v>1</v>
       </c>
     </row>
     <row r="109" spans="1:16">
       <c r="A109" t="s">
-        <v>328</v>
+        <v>331</v>
       </c>
       <c r="B109" t="s">
-        <v>329</v>
+        <v>332</v>
       </c>
       <c r="C109" s="1">
-        <v>100000.0</v>
+        <v>295000.0</v>
       </c>
       <c r="D109" s="1">
-        <v>95.61228635</v>
+        <v>102.364</v>
       </c>
       <c r="E109" s="1">
-        <v>97.65639</v>
+        <v>105.485329</v>
       </c>
       <c r="F109" t="s">
         <v>8</v>
       </c>
       <c r="G109">
         <v>1.0</v>
       </c>
       <c r="H109" s="1">
-        <v>97656.39</v>
+        <v>311181.72</v>
       </c>
       <c r="I109" s="1">
-        <v>-1583.28</v>
+        <v>-8065.4</v>
       </c>
       <c r="J109" s="1">
-        <v>-1.6212763957382</v>
+        <v>-2.5918617584606</v>
       </c>
       <c r="K109">
         <v>0.0</v>
       </c>
-      <c r="L109">
-        <v>460.82</v>
+      <c r="L109" t="s">
+        <v>333</v>
       </c>
       <c r="M109" s="1">
-        <v>95612.29</v>
+        <v>301973.8</v>
       </c>
       <c r="N109" s="1">
-        <v>96073.11</v>
+        <v>303116.32</v>
       </c>
       <c r="O109" s="1">
-        <v>0.2</v>
+        <v>0.62</v>
       </c>
       <c r="P109">
         <v>1</v>
       </c>
     </row>
     <row r="110" spans="1:16">
       <c r="A110" t="s">
-        <v>330</v>
+        <v>334</v>
       </c>
       <c r="B110" t="s">
-        <v>331</v>
+        <v>335</v>
       </c>
       <c r="C110" s="1">
-        <v>300000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D110" s="1">
-        <v>82.93652494</v>
+        <v>99.88488462</v>
       </c>
       <c r="E110" s="1">
-        <v>86.56115</v>
+        <v>99.616</v>
       </c>
       <c r="F110" t="s">
         <v>8</v>
       </c>
       <c r="G110">
         <v>1.0</v>
       </c>
       <c r="H110" s="1">
-        <v>259683.45</v>
+        <v>199232.0</v>
       </c>
       <c r="I110" s="1">
-        <v>-9147.85</v>
+        <v>1232.97</v>
       </c>
       <c r="J110" s="1">
-        <v>-3.522692724546</v>
+        <v>0.61886142788307</v>
       </c>
       <c r="K110">
         <v>0.0</v>
       </c>
-      <c r="L110" t="s">
-        <v>332</v>
+      <c r="L110">
+        <v>695.21</v>
       </c>
       <c r="M110" s="1">
-        <v>248809.57</v>
+        <v>199769.76</v>
       </c>
       <c r="N110" s="1">
-        <v>250535.6</v>
+        <v>200464.97</v>
       </c>
       <c r="O110" s="1">
-        <v>0.53</v>
+        <v>0.41</v>
       </c>
       <c r="P110">
         <v>1</v>
       </c>
     </row>
     <row r="111" spans="1:16">
       <c r="A111" t="s">
-        <v>333</v>
+        <v>336</v>
       </c>
       <c r="B111" t="s">
-        <v>334</v>
+        <v>337</v>
       </c>
       <c r="C111" s="1">
-        <v>300000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D111" s="1">
-        <v>96.32285072</v>
+        <v>98.65347388</v>
       </c>
       <c r="E111" s="1">
-        <v>99.507</v>
+        <v>100.292605</v>
       </c>
       <c r="F111" t="s">
         <v>8</v>
       </c>
       <c r="G111">
         <v>1.0</v>
       </c>
       <c r="H111" s="1">
-        <v>298521.0</v>
+        <v>200585.21</v>
       </c>
       <c r="I111" s="1">
-        <v>-3712.72</v>
+        <v>2323.11</v>
       </c>
       <c r="J111" s="1">
-        <v>-1.2437047979874</v>
+        <v>1.1581661479428</v>
       </c>
       <c r="K111">
         <v>0.0</v>
       </c>
       <c r="L111" t="s">
-        <v>335</v>
+        <v>338</v>
       </c>
       <c r="M111" s="1">
-        <v>288968.55</v>
+        <v>197306.95</v>
       </c>
       <c r="N111" s="1">
-        <v>294808.28</v>
+        <v>202908.32</v>
       </c>
       <c r="O111" s="1">
-        <v>0.62</v>
+        <v>0.42</v>
       </c>
       <c r="P111">
         <v>1</v>
       </c>
     </row>
     <row r="112" spans="1:16">
       <c r="A112" t="s">
-        <v>336</v>
+        <v>339</v>
       </c>
       <c r="B112" t="s">
-        <v>337</v>
+        <v>340</v>
       </c>
       <c r="C112" s="1">
-        <v>139000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D112" s="1">
-        <v>97.79492255</v>
+        <v>101.35502718</v>
       </c>
       <c r="E112" s="1">
-        <v>99.647</v>
+        <v>106.064042</v>
       </c>
       <c r="F112" t="s">
         <v>8</v>
       </c>
       <c r="G112">
         <v>1.0</v>
       </c>
       <c r="H112" s="1">
-        <v>138509.33</v>
+        <v>530320.21</v>
       </c>
       <c r="I112" s="1">
-        <v>-1014.92</v>
+        <v>-20000.55</v>
       </c>
       <c r="J112" s="1">
-        <v>-0.73274486274679</v>
+        <v>-3.7714101071125</v>
       </c>
       <c r="K112">
         <v>0.0</v>
       </c>
       <c r="L112" t="s">
-        <v>338</v>
+        <v>341</v>
       </c>
       <c r="M112" s="1">
-        <v>135934.94</v>
+        <v>506775.14</v>
       </c>
       <c r="N112" s="1">
-        <v>137494.41</v>
+        <v>510319.66</v>
       </c>
       <c r="O112" s="1">
-        <v>0.29</v>
+        <v>1.05</v>
       </c>
       <c r="P112">
         <v>1</v>
       </c>
     </row>
     <row r="113" spans="1:16">
       <c r="A113" t="s">
-        <v>339</v>
+        <v>342</v>
       </c>
       <c r="B113" t="s">
-        <v>340</v>
+        <v>343</v>
       </c>
       <c r="C113" s="1">
-        <v>500000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D113" s="1">
-        <v>93.08788544</v>
+        <v>100.52339459</v>
       </c>
       <c r="E113" s="1">
-        <v>95.15085</v>
+        <v>99.297</v>
       </c>
       <c r="F113" t="s">
         <v>8</v>
       </c>
       <c r="G113">
         <v>1.0</v>
       </c>
       <c r="H113" s="1">
-        <v>475754.25</v>
+        <v>99297.0</v>
       </c>
       <c r="I113" s="1">
-        <v>-9040.85</v>
+        <v>2012.35</v>
       </c>
       <c r="J113" s="1">
-        <v>-1.9003193350348</v>
+        <v>2.0265969767465</v>
       </c>
       <c r="K113">
         <v>0.0</v>
       </c>
-      <c r="L113" t="s">
-        <v>341</v>
+      <c r="L113">
+        <v>785.96</v>
       </c>
       <c r="M113" s="1">
-        <v>465439.43</v>
+        <v>100523.39</v>
       </c>
       <c r="N113" s="1">
-        <v>466713.4</v>
+        <v>101309.35</v>
       </c>
       <c r="O113" s="1">
-        <v>0.98</v>
+        <v>0.21</v>
       </c>
       <c r="P113">
         <v>1</v>
       </c>
     </row>
     <row r="114" spans="1:16">
       <c r="A114" t="s">
-        <v>342</v>
+        <v>344</v>
       </c>
       <c r="B114" t="s">
-        <v>343</v>
+        <v>345</v>
       </c>
       <c r="C114" s="1">
-        <v>500000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D114" s="1">
-        <v>101.08575852</v>
+        <v>100.79502593</v>
       </c>
       <c r="E114" s="1">
-        <v>104.254864</v>
+        <v>100.24168</v>
       </c>
       <c r="F114" t="s">
         <v>8</v>
       </c>
       <c r="G114">
         <v>1.0</v>
       </c>
       <c r="H114" s="1">
-        <v>521274.32</v>
+        <v>100241.68</v>
       </c>
       <c r="I114" s="1">
-        <v>-4647.35</v>
+        <v>1138.28</v>
       </c>
       <c r="J114" s="1">
-        <v>-0.89153634117253</v>
+        <v>1.1355356374714</v>
       </c>
       <c r="K114">
         <v>0.0</v>
       </c>
-      <c r="L114" t="s">
-        <v>344</v>
+      <c r="L114">
+        <v>584.93</v>
       </c>
       <c r="M114" s="1">
-        <v>505428.79</v>
+        <v>100795.03</v>
       </c>
       <c r="N114" s="1">
-        <v>516626.97</v>
+        <v>101379.96</v>
       </c>
       <c r="O114" s="1">
-        <v>1.09</v>
+        <v>0.21</v>
       </c>
       <c r="P114">
         <v>1</v>
       </c>
     </row>
     <row r="115" spans="1:16">
       <c r="A115" t="s">
-        <v>345</v>
+        <v>346</v>
       </c>
       <c r="B115" t="s">
-        <v>346</v>
+        <v>347</v>
       </c>
       <c r="C115" s="1">
-        <v>415000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D115" s="1">
-        <v>68.928</v>
+        <v>100.08180138</v>
       </c>
       <c r="E115" s="1">
-        <v>74.176043</v>
+        <v>99.884</v>
       </c>
       <c r="F115" t="s">
         <v>8</v>
       </c>
       <c r="G115">
         <v>1.0</v>
       </c>
       <c r="H115" s="1">
-        <v>307830.58</v>
+        <v>99884.0</v>
       </c>
       <c r="I115" s="1">
-        <v>-21381.43</v>
+        <v>1032.05</v>
       </c>
       <c r="J115" s="1">
-        <v>-6.9458433921672</v>
+        <v>1.0332485683393</v>
       </c>
       <c r="K115">
         <v>0.0</v>
       </c>
       <c r="L115">
-        <v>397.95</v>
+        <v>834.25</v>
       </c>
       <c r="M115" s="1">
-        <v>286051.2</v>
+        <v>100081.8</v>
       </c>
       <c r="N115" s="1">
-        <v>286449.15</v>
+        <v>100916.05</v>
       </c>
       <c r="O115" s="1">
-        <v>0.6</v>
+        <v>0.21</v>
       </c>
       <c r="P115">
         <v>1</v>
       </c>
     </row>
     <row r="116" spans="1:16">
       <c r="A116" t="s">
-        <v>347</v>
+        <v>348</v>
       </c>
       <c r="B116" t="s">
-        <v>348</v>
+        <v>349</v>
       </c>
       <c r="C116" s="1">
-        <v>641000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D116" s="1">
-        <v>96.03739439</v>
+        <v>96.6889747</v>
       </c>
       <c r="E116" s="1">
-        <v>99.423502</v>
+        <v>97.65639</v>
       </c>
       <c r="F116" t="s">
         <v>8</v>
       </c>
       <c r="G116">
         <v>1.0</v>
       </c>
       <c r="H116" s="1">
-        <v>637304.65</v>
+        <v>97656.39</v>
       </c>
       <c r="I116" s="1">
-        <v>-14456.38</v>
+        <v>-228.51</v>
       </c>
       <c r="J116" s="1">
-        <v>-2.2683625484295</v>
+        <v>-0.23399390454634</v>
       </c>
       <c r="K116">
         <v>0.0</v>
       </c>
-      <c r="L116" t="s">
-        <v>349</v>
+      <c r="L116">
+        <v>738.9</v>
       </c>
       <c r="M116" s="1">
-        <v>615599.7</v>
+        <v>96688.98</v>
       </c>
       <c r="N116" s="1">
-        <v>622848.27</v>
+        <v>97427.88</v>
       </c>
       <c r="O116" s="1">
-        <v>1.31</v>
+        <v>0.2</v>
       </c>
       <c r="P116">
         <v>1</v>
       </c>
     </row>
     <row r="117" spans="1:16">
       <c r="A117" t="s">
         <v>350</v>
       </c>
       <c r="B117" t="s">
         <v>351</v>
       </c>
       <c r="C117" s="1">
-        <v>600000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D117" s="1">
-        <v>97.24918556</v>
+        <v>84.27160451</v>
       </c>
       <c r="E117" s="1">
-        <v>99.815013</v>
+        <v>86.56115</v>
       </c>
       <c r="F117" t="s">
         <v>8</v>
       </c>
       <c r="G117">
         <v>1.0</v>
       </c>
       <c r="H117" s="1">
-        <v>598890.08</v>
+        <v>259683.45</v>
       </c>
       <c r="I117" s="1">
-        <v>-4463.46</v>
+        <v>-4063.84</v>
       </c>
       <c r="J117" s="1">
-        <v>-0.74528868469486</v>
+        <v>-1.5649206755379</v>
       </c>
       <c r="K117">
         <v>0.0</v>
       </c>
       <c r="L117" t="s">
         <v>352</v>
       </c>
       <c r="M117" s="1">
-        <v>583495.11</v>
+        <v>252814.82</v>
       </c>
       <c r="N117" s="1">
-        <v>594426.62</v>
+        <v>255619.61</v>
       </c>
       <c r="O117" s="1">
-        <v>1.25</v>
+        <v>0.52</v>
       </c>
       <c r="P117">
         <v>1</v>
       </c>
     </row>
     <row r="118" spans="1:16">
       <c r="A118" t="s">
         <v>353</v>
       </c>
       <c r="B118" t="s">
         <v>354</v>
       </c>
       <c r="C118" s="1">
-        <v>130000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D118" s="1">
-        <v>101.69461881</v>
+        <v>97.07528247</v>
       </c>
       <c r="E118" s="1">
-        <v>105.578454</v>
+        <v>99.507</v>
       </c>
       <c r="F118" t="s">
         <v>8</v>
       </c>
       <c r="G118">
         <v>1.0</v>
       </c>
       <c r="H118" s="1">
-        <v>137251.99</v>
+        <v>298521.0</v>
       </c>
       <c r="I118" s="1">
-        <v>-1128.51</v>
+        <v>558.27</v>
       </c>
       <c r="J118" s="1">
-        <v>-0.82221758679054</v>
+        <v>0.18701196900721</v>
       </c>
       <c r="K118">
         <v>0.0</v>
       </c>
       <c r="L118" t="s">
         <v>355</v>
       </c>
       <c r="M118" s="1">
-        <v>132203.0</v>
+        <v>291225.85</v>
       </c>
       <c r="N118" s="1">
-        <v>136123.48</v>
+        <v>299079.27</v>
       </c>
       <c r="O118" s="1">
-        <v>0.29</v>
+        <v>0.61</v>
       </c>
       <c r="P118">
         <v>1</v>
       </c>
     </row>
     <row r="119" spans="1:16">
       <c r="A119" t="s">
         <v>356</v>
       </c>
       <c r="B119" t="s">
         <v>357</v>
       </c>
       <c r="C119" s="1">
-        <v>155000.0</v>
+        <v>139000.0</v>
       </c>
       <c r="D119" s="1">
-        <v>91.95250816</v>
+        <v>99.00601677</v>
       </c>
       <c r="E119" s="1">
-        <v>91.593929</v>
+        <v>99.647</v>
       </c>
       <c r="F119" t="s">
         <v>8</v>
       </c>
       <c r="G119">
         <v>1.0</v>
       </c>
       <c r="H119" s="1">
-        <v>141970.59</v>
+        <v>138509.33</v>
       </c>
       <c r="I119" s="1">
-        <v>1521.89</v>
+        <v>1534.87</v>
       </c>
       <c r="J119" s="1">
-        <v>1.0719755408497</v>
+        <v>1.1081347372051</v>
       </c>
       <c r="K119">
         <v>0.0</v>
       </c>
-      <c r="L119">
-        <v>966.1</v>
+      <c r="L119" t="s">
+        <v>358</v>
       </c>
       <c r="M119" s="1">
-        <v>142526.38</v>
+        <v>137618.36</v>
       </c>
       <c r="N119" s="1">
-        <v>143492.48</v>
+        <v>140044.2</v>
       </c>
       <c r="O119" s="1">
-        <v>0.3</v>
+        <v>0.29</v>
       </c>
       <c r="P119">
         <v>1</v>
       </c>
     </row>
     <row r="120" spans="1:16">
       <c r="A120" t="s">
-        <v>358</v>
+        <v>359</v>
       </c>
       <c r="B120" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="C120" s="1">
-        <v>280000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D120" s="1">
-        <v>87.37915712</v>
+        <v>94.30256295</v>
       </c>
       <c r="E120" s="1">
-        <v>89.961514</v>
+        <v>95.15085</v>
       </c>
       <c r="F120" t="s">
         <v>8</v>
       </c>
       <c r="G120">
         <v>1.0</v>
       </c>
       <c r="H120" s="1">
-        <v>251892.24</v>
+        <v>475754.25</v>
       </c>
       <c r="I120" s="1">
-        <v>-3715.26</v>
+        <v>-2488.01</v>
       </c>
       <c r="J120" s="1">
-        <v>-1.4749402363487</v>
+        <v>-0.52296117165532</v>
       </c>
       <c r="K120">
         <v>0.0</v>
       </c>
       <c r="L120" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
       <c r="M120" s="1">
-        <v>244661.64</v>
+        <v>471512.82</v>
       </c>
       <c r="N120" s="1">
-        <v>248176.98</v>
+        <v>473266.24</v>
       </c>
       <c r="O120" s="1">
-        <v>0.52</v>
+        <v>0.97</v>
       </c>
       <c r="P120">
         <v>1</v>
       </c>
     </row>
     <row r="121" spans="1:16">
       <c r="A121" t="s">
-        <v>361</v>
+        <v>362</v>
       </c>
       <c r="B121" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
       <c r="C121" s="1">
-        <v>445000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D121" s="1">
-        <v>94.68946012</v>
+        <v>101.26085314</v>
       </c>
       <c r="E121" s="1">
-        <v>96.392049</v>
+        <v>104.254864</v>
       </c>
       <c r="F121" t="s">
         <v>8</v>
       </c>
       <c r="G121">
         <v>1.0</v>
       </c>
       <c r="H121" s="1">
-        <v>428944.62</v>
+        <v>521274.32</v>
       </c>
       <c r="I121" s="1">
-        <v>-3754.4</v>
+        <v>127.99</v>
       </c>
       <c r="J121" s="1">
-        <v>-0.87526450384201</v>
+        <v>0.024553290866122</v>
       </c>
       <c r="K121">
         <v>0.0</v>
       </c>
       <c r="L121" t="s">
-        <v>363</v>
+        <v>364</v>
       </c>
       <c r="M121" s="1">
-        <v>421368.1</v>
+        <v>506304.27</v>
       </c>
       <c r="N121" s="1">
-        <v>425190.22</v>
+        <v>521402.31</v>
       </c>
       <c r="O121" s="1">
-        <v>0.9</v>
+        <v>1.07</v>
       </c>
       <c r="P121">
         <v>1</v>
       </c>
     </row>
     <row r="122" spans="1:16">
       <c r="A122" t="s">
-        <v>364</v>
+        <v>365</v>
       </c>
       <c r="B122" t="s">
-        <v>365</v>
+        <v>366</v>
       </c>
       <c r="C122" s="1">
-        <v>300000.0</v>
+        <v>415000.0</v>
       </c>
       <c r="D122" s="1">
-        <v>94.87486325</v>
+        <v>69.4705</v>
       </c>
       <c r="E122" s="1">
-        <v>98.007783</v>
+        <v>74.176043</v>
       </c>
       <c r="F122" t="s">
         <v>8</v>
       </c>
       <c r="G122">
         <v>1.0</v>
       </c>
       <c r="H122" s="1">
-        <v>294023.35</v>
+        <v>307830.58</v>
       </c>
       <c r="I122" s="1">
-        <v>-7722.05</v>
+        <v>-18732.11</v>
       </c>
       <c r="J122" s="1">
-        <v>-2.6263390305566</v>
+        <v>-6.0852011518804</v>
       </c>
       <c r="K122">
         <v>0.0</v>
       </c>
-      <c r="L122" t="s">
-        <v>366</v>
+      <c r="L122">
+        <v>795.89</v>
       </c>
       <c r="M122" s="1">
-        <v>284624.59</v>
+        <v>288302.58</v>
       </c>
       <c r="N122" s="1">
-        <v>286301.3</v>
+        <v>289098.47</v>
       </c>
       <c r="O122" s="1">
-        <v>0.6</v>
+        <v>0.59</v>
       </c>
       <c r="P122">
         <v>1</v>
       </c>
     </row>
     <row r="123" spans="1:16">
       <c r="A123" t="s">
         <v>367</v>
       </c>
       <c r="B123" t="s">
         <v>368</v>
       </c>
       <c r="C123" s="1">
-        <v>100000.0</v>
+        <v>641000.0</v>
       </c>
       <c r="D123" s="1">
-        <v>102.16764976</v>
+        <v>98.08621429</v>
       </c>
       <c r="E123" s="1">
-        <v>104.91632</v>
+        <v>99.423502</v>
       </c>
       <c r="F123" t="s">
         <v>8</v>
       </c>
       <c r="G123">
         <v>1.0</v>
       </c>
       <c r="H123" s="1">
-        <v>104916.32</v>
+        <v>637304.65</v>
       </c>
       <c r="I123" s="1">
-        <v>178.38</v>
+        <v>2671.83</v>
       </c>
       <c r="J123" s="1">
-        <v>0.1700212130963</v>
+        <v>0.41923905623472</v>
       </c>
       <c r="K123">
         <v>0.0</v>
       </c>
       <c r="L123" t="s">
         <v>369</v>
       </c>
       <c r="M123" s="1">
-        <v>102167.65</v>
+        <v>628732.64</v>
       </c>
       <c r="N123" s="1">
-        <v>105094.7</v>
+        <v>639976.48</v>
       </c>
       <c r="O123" s="1">
-        <v>0.22</v>
+        <v>1.31</v>
       </c>
       <c r="P123">
         <v>1</v>
       </c>
     </row>
     <row r="124" spans="1:16">
       <c r="A124" t="s">
         <v>370</v>
       </c>
       <c r="B124" t="s">
         <v>371</v>
       </c>
       <c r="C124" s="1">
-        <v>500000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D124" s="1">
-        <v>97.7348091</v>
+        <v>98.83991064</v>
       </c>
       <c r="E124" s="1">
-        <v>102.242292</v>
+        <v>99.815013</v>
       </c>
       <c r="F124" t="s">
         <v>8</v>
       </c>
       <c r="G124">
         <v>1.0</v>
       </c>
       <c r="H124" s="1">
-        <v>511211.46</v>
+        <v>598890.08</v>
       </c>
       <c r="I124" s="1">
-        <v>-10516.87</v>
+        <v>9108.29</v>
       </c>
       <c r="J124" s="1">
-        <v>-2.0572445695955</v>
+        <v>1.5208617247425</v>
       </c>
       <c r="K124">
         <v>0.0</v>
       </c>
       <c r="L124" t="s">
         <v>372</v>
       </c>
       <c r="M124" s="1">
-        <v>488674.04</v>
+        <v>593039.47</v>
       </c>
       <c r="N124" s="1">
-        <v>500694.59</v>
+        <v>607998.37</v>
       </c>
       <c r="O124" s="1">
-        <v>1.05</v>
+        <v>1.25</v>
       </c>
       <c r="P124">
         <v>1</v>
       </c>
     </row>
     <row r="125" spans="1:16">
       <c r="A125" t="s">
         <v>373</v>
       </c>
       <c r="B125" t="s">
         <v>374</v>
       </c>
       <c r="C125" s="1">
-        <v>100000.0</v>
+        <v>130000.0</v>
       </c>
       <c r="D125" s="1">
-        <v>97.792182</v>
+        <v>102.39345225</v>
       </c>
       <c r="E125" s="1">
-        <v>100.0</v>
+        <v>105.578454</v>
       </c>
       <c r="F125" t="s">
         <v>8</v>
       </c>
       <c r="G125">
         <v>1.0</v>
       </c>
       <c r="H125" s="1">
-        <v>100000.0</v>
+        <v>137251.99</v>
       </c>
       <c r="I125" s="1">
-        <v>-328.71</v>
+        <v>839.57</v>
       </c>
       <c r="J125" s="1">
-        <v>-0.32871</v>
+        <v>0.61169969193161</v>
       </c>
       <c r="K125">
         <v>0.0</v>
       </c>
       <c r="L125" t="s">
         <v>375</v>
       </c>
       <c r="M125" s="1">
-        <v>97792.18</v>
+        <v>133111.49</v>
       </c>
       <c r="N125" s="1">
-        <v>99671.29</v>
+        <v>138091.56</v>
       </c>
       <c r="O125" s="1">
-        <v>0.21</v>
+        <v>0.28</v>
       </c>
       <c r="P125">
         <v>1</v>
       </c>
     </row>
     <row r="126" spans="1:16">
       <c r="A126" t="s">
         <v>376</v>
       </c>
       <c r="B126" t="s">
         <v>377</v>
       </c>
       <c r="C126" s="1">
-        <v>600000.0</v>
+        <v>155000.0</v>
       </c>
       <c r="D126" s="1">
-        <v>79.11618985</v>
+        <v>93.06779948</v>
       </c>
       <c r="E126" s="1">
-        <v>81.08293</v>
+        <v>91.593929</v>
       </c>
       <c r="F126" t="s">
         <v>8</v>
       </c>
       <c r="G126">
         <v>1.0</v>
       </c>
       <c r="H126" s="1">
-        <v>486497.58</v>
+        <v>141970.59</v>
       </c>
       <c r="I126" s="1">
-        <v>-10900.44</v>
+        <v>3510.7</v>
       </c>
       <c r="J126" s="1">
-        <v>-2.2405949069675</v>
+        <v>2.472836099364</v>
       </c>
       <c r="K126">
         <v>0.0</v>
       </c>
-      <c r="L126">
-        <v>900.0</v>
+      <c r="L126" t="s">
+        <v>378</v>
       </c>
       <c r="M126" s="1">
-        <v>474697.14</v>
+        <v>144255.09</v>
       </c>
       <c r="N126" s="1">
-        <v>475597.14</v>
+        <v>145481.29</v>
       </c>
       <c r="O126" s="1">
-        <v>1.0</v>
+        <v>0.3</v>
       </c>
       <c r="P126">
         <v>1</v>
       </c>
     </row>
     <row r="127" spans="1:16">
       <c r="A127" t="s">
-        <v>378</v>
+        <v>379</v>
       </c>
       <c r="B127" t="s">
-        <v>379</v>
+        <v>380</v>
       </c>
       <c r="C127" s="1">
-        <v>483000.0</v>
+        <v>280000.0</v>
       </c>
       <c r="D127" s="1">
-        <v>96.94171871</v>
+        <v>89.1401697</v>
       </c>
       <c r="E127" s="1">
-        <v>99.429627</v>
+        <v>89.961514</v>
       </c>
       <c r="F127" t="s">
         <v>8</v>
       </c>
       <c r="G127">
         <v>1.0</v>
       </c>
       <c r="H127" s="1">
-        <v>480245.1</v>
+        <v>251892.24</v>
       </c>
       <c r="I127" s="1">
-        <v>-2861.1</v>
+        <v>2088.18</v>
       </c>
       <c r="J127" s="1">
-        <v>-0.5957582909227</v>
+        <v>0.82899735220108</v>
       </c>
       <c r="K127">
         <v>0.0</v>
       </c>
       <c r="L127" t="s">
-        <v>380</v>
+        <v>381</v>
       </c>
       <c r="M127" s="1">
-        <v>468228.5</v>
+        <v>249592.47</v>
       </c>
       <c r="N127" s="1">
-        <v>477384.0</v>
+        <v>253980.42</v>
       </c>
       <c r="O127" s="1">
-        <v>1.01</v>
+        <v>0.52</v>
       </c>
       <c r="P127">
         <v>1</v>
       </c>
     </row>
     <row r="128" spans="1:16">
       <c r="A128" t="s">
-        <v>381</v>
+        <v>382</v>
       </c>
       <c r="B128" t="s">
-        <v>382</v>
+        <v>383</v>
       </c>
       <c r="C128" s="1">
-        <v>900000.0</v>
+        <v>445000.0</v>
       </c>
       <c r="D128" s="1">
-        <v>99.67713769</v>
+        <v>95.29703475</v>
       </c>
       <c r="E128" s="1">
-        <v>102.181054</v>
+        <v>96.392049</v>
       </c>
       <c r="F128" t="s">
         <v>8</v>
       </c>
       <c r="G128">
         <v>1.0</v>
       </c>
       <c r="H128" s="1">
-        <v>919629.49</v>
+        <v>428944.62</v>
       </c>
       <c r="I128" s="1">
-        <v>-10647.24</v>
+        <v>976.19</v>
       </c>
       <c r="J128" s="1">
-        <v>-1.15777496435</v>
+        <v>0.22757949499402</v>
       </c>
       <c r="K128">
         <v>0.0</v>
       </c>
       <c r="L128" t="s">
-        <v>383</v>
+        <v>384</v>
       </c>
       <c r="M128" s="1">
-        <v>897094.24</v>
+        <v>424071.8</v>
       </c>
       <c r="N128" s="1">
-        <v>908982.25</v>
+        <v>429920.81</v>
       </c>
       <c r="O128" s="1">
-        <v>1.92</v>
+        <v>0.88</v>
       </c>
       <c r="P128">
         <v>1</v>
       </c>
     </row>
     <row r="129" spans="1:16">
       <c r="A129" t="s">
-        <v>384</v>
+        <v>385</v>
       </c>
       <c r="B129" t="s">
-        <v>385</v>
+        <v>386</v>
       </c>
       <c r="C129" s="1">
-        <v>700000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D129" s="1">
-        <v>64.8625</v>
+        <v>95.96773165</v>
       </c>
       <c r="E129" s="1">
-        <v>68.824779</v>
+        <v>98.007783</v>
       </c>
       <c r="F129" t="s">
         <v>8</v>
       </c>
       <c r="G129">
         <v>1.0</v>
       </c>
       <c r="H129" s="1">
-        <v>481773.45</v>
+        <v>294023.35</v>
       </c>
       <c r="I129" s="1">
-        <v>-23152.39</v>
+        <v>-2717.42</v>
       </c>
       <c r="J129" s="1">
-        <v>-4.8056591744522</v>
+        <v>-0.9242191138901</v>
       </c>
       <c r="K129">
         <v>0.0</v>
       </c>
       <c r="L129" t="s">
-        <v>386</v>
+        <v>387</v>
       </c>
       <c r="M129" s="1">
-        <v>454037.5</v>
+        <v>287903.19</v>
       </c>
       <c r="N129" s="1">
-        <v>458621.06</v>
+        <v>291305.93</v>
       </c>
       <c r="O129" s="1">
-        <v>0.97</v>
+        <v>0.6</v>
       </c>
       <c r="P129">
         <v>1</v>
       </c>
     </row>
     <row r="130" spans="1:16">
       <c r="A130" t="s">
-        <v>387</v>
+        <v>388</v>
       </c>
       <c r="B130" t="s">
-        <v>388</v>
+        <v>389</v>
       </c>
       <c r="C130" s="1">
-        <v>102000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D130" s="1">
-        <v>99.40737947</v>
+        <v>98.81624435</v>
       </c>
       <c r="E130" s="1">
-        <v>99.646</v>
+        <v>102.242292</v>
       </c>
       <c r="F130" t="s">
         <v>8</v>
       </c>
       <c r="G130">
         <v>1.0</v>
       </c>
       <c r="H130" s="1">
-        <v>101638.92</v>
+        <v>511211.46</v>
       </c>
       <c r="I130" s="1">
-        <v>-165.15</v>
+        <v>-1873.39</v>
       </c>
       <c r="J130" s="1">
-        <v>-0.16248696857464</v>
+        <v>-0.36646087707032</v>
       </c>
       <c r="K130">
         <v>0.0</v>
       </c>
-      <c r="L130">
-        <v>78.25</v>
+      <c r="L130" t="s">
+        <v>390</v>
       </c>
       <c r="M130" s="1">
-        <v>101395.52</v>
+        <v>494081.22</v>
       </c>
       <c r="N130" s="1">
-        <v>101473.77</v>
+        <v>509338.07</v>
       </c>
       <c r="O130" s="1">
-        <v>0.21</v>
+        <v>1.04</v>
       </c>
       <c r="P130">
         <v>1</v>
       </c>
     </row>
     <row r="131" spans="1:16">
       <c r="A131" t="s">
-        <v>389</v>
+        <v>391</v>
       </c>
       <c r="B131" t="s">
-        <v>390</v>
+        <v>392</v>
       </c>
       <c r="C131" s="1">
-        <v>360000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D131" s="1">
-        <v>101.89648466</v>
+        <v>100.66555493</v>
       </c>
       <c r="E131" s="1">
-        <v>105.116214</v>
+        <v>100.0</v>
       </c>
       <c r="F131" t="s">
         <v>8</v>
       </c>
       <c r="G131">
         <v>1.0</v>
       </c>
       <c r="H131" s="1">
-        <v>378418.37</v>
+        <v>300000.0</v>
       </c>
       <c r="I131" s="1">
-        <v>-3621.71</v>
+        <v>3363.1</v>
       </c>
       <c r="J131" s="1">
-        <v>-0.95706506002867</v>
+        <v>1.1210333333333</v>
       </c>
       <c r="K131">
         <v>0.0</v>
       </c>
       <c r="L131" t="s">
-        <v>391</v>
+        <v>393</v>
       </c>
       <c r="M131" s="1">
-        <v>366827.34</v>
+        <v>301996.66</v>
       </c>
       <c r="N131" s="1">
-        <v>374796.66</v>
+        <v>303363.1</v>
       </c>
       <c r="O131" s="1">
-        <v>0.79</v>
+        <v>0.62</v>
       </c>
       <c r="P131">
         <v>1</v>
       </c>
     </row>
     <row r="132" spans="1:16">
       <c r="A132" t="s">
-        <v>392</v>
+        <v>394</v>
       </c>
       <c r="B132" t="s">
-        <v>393</v>
+        <v>395</v>
       </c>
       <c r="C132" s="1">
-        <v>240000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D132" s="1">
-        <v>98.76834318</v>
+        <v>99.79448606</v>
       </c>
       <c r="E132" s="1">
-        <v>101.505154</v>
+        <v>100.0</v>
       </c>
       <c r="F132" t="s">
         <v>8</v>
       </c>
       <c r="G132">
         <v>1.0</v>
       </c>
       <c r="H132" s="1">
-        <v>243612.37</v>
+        <v>100000.0</v>
       </c>
       <c r="I132" s="1">
-        <v>-2900.95</v>
+        <v>2416.75</v>
       </c>
       <c r="J132" s="1">
-        <v>-1.1908057049812</v>
+        <v>2.41675</v>
       </c>
       <c r="K132">
         <v>0.0</v>
       </c>
       <c r="L132" t="s">
-        <v>394</v>
+        <v>396</v>
       </c>
       <c r="M132" s="1">
-        <v>237044.02</v>
+        <v>99794.49</v>
       </c>
       <c r="N132" s="1">
-        <v>240711.42</v>
+        <v>102416.75</v>
       </c>
       <c r="O132" s="1">
-        <v>0.51</v>
+        <v>0.21</v>
       </c>
       <c r="P132">
         <v>1</v>
       </c>
     </row>
     <row r="133" spans="1:16">
       <c r="A133" t="s">
-        <v>395</v>
+        <v>397</v>
       </c>
       <c r="B133" t="s">
-        <v>396</v>
+        <v>398</v>
       </c>
       <c r="C133" s="1">
-        <v>140000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D133" s="1">
-        <v>100.21964352</v>
+        <v>80.78614715</v>
       </c>
       <c r="E133" s="1">
-        <v>101.271864</v>
+        <v>81.08293</v>
       </c>
       <c r="F133" t="s">
         <v>8</v>
       </c>
       <c r="G133">
         <v>1.0</v>
       </c>
       <c r="H133" s="1">
-        <v>141780.61</v>
+        <v>486497.58</v>
       </c>
       <c r="I133" s="1">
-        <v>-238.52</v>
+        <v>-17.68</v>
       </c>
       <c r="J133" s="1">
-        <v>-0.16823174903818</v>
+        <v>-0.0036341393517312</v>
       </c>
       <c r="K133">
         <v>0.0</v>
       </c>
       <c r="L133" t="s">
-        <v>397</v>
+        <v>399</v>
       </c>
       <c r="M133" s="1">
-        <v>140307.5</v>
+        <v>484716.89</v>
       </c>
       <c r="N133" s="1">
-        <v>141542.09</v>
+        <v>486479.9</v>
       </c>
       <c r="O133" s="1">
-        <v>0.3</v>
+        <v>1.0</v>
       </c>
       <c r="P133">
         <v>1</v>
       </c>
     </row>
     <row r="134" spans="1:16">
       <c r="A134" t="s">
-        <v>398</v>
+        <v>400</v>
       </c>
       <c r="B134" t="s">
-        <v>399</v>
+        <v>401</v>
       </c>
       <c r="C134" s="1">
-        <v>130000.0</v>
+        <v>483000.0</v>
       </c>
       <c r="D134" s="1">
-        <v>96.6690219</v>
+        <v>97.78536029</v>
       </c>
       <c r="E134" s="1">
-        <v>105.684715</v>
+        <v>99.429627</v>
       </c>
       <c r="F134" t="s">
         <v>8</v>
       </c>
       <c r="G134">
         <v>1.0</v>
       </c>
       <c r="H134" s="1">
-        <v>137390.13</v>
+        <v>480245.1</v>
       </c>
       <c r="I134" s="1">
-        <v>-11666.98</v>
+        <v>4339.95</v>
       </c>
       <c r="J134" s="1">
-        <v>-8.4918618244265</v>
+        <v>0.90369480084232</v>
       </c>
       <c r="K134">
         <v>0.0</v>
       </c>
-      <c r="L134">
-        <v>53.42</v>
+      <c r="L134" t="s">
+        <v>402</v>
       </c>
       <c r="M134" s="1">
-        <v>125669.73</v>
+        <v>472303.29</v>
       </c>
       <c r="N134" s="1">
-        <v>125723.15</v>
+        <v>484585.05</v>
       </c>
       <c r="O134" s="1">
-        <v>0.26</v>
+        <v>0.99</v>
       </c>
       <c r="P134">
         <v>1</v>
       </c>
     </row>
     <row r="135" spans="1:16">
       <c r="A135" t="s">
-        <v>400</v>
+        <v>403</v>
       </c>
       <c r="B135" t="s">
-        <v>401</v>
+        <v>404</v>
       </c>
       <c r="C135" s="1">
-        <v>135000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D135" s="1">
-        <v>96.12933502</v>
+        <v>100.41187164</v>
       </c>
       <c r="E135" s="1">
-        <v>103.578504</v>
+        <v>102.181054</v>
       </c>
       <c r="F135" t="s">
         <v>8</v>
       </c>
       <c r="G135">
         <v>1.0</v>
       </c>
       <c r="H135" s="1">
-        <v>139830.98</v>
+        <v>919629.49</v>
       </c>
       <c r="I135" s="1">
-        <v>-9706.86</v>
+        <v>2222.22</v>
       </c>
       <c r="J135" s="1">
-        <v>-6.9418522275965</v>
+        <v>0.24164296862642</v>
       </c>
       <c r="K135">
         <v>0.0</v>
       </c>
-      <c r="L135">
-        <v>349.52</v>
+      <c r="L135" t="s">
+        <v>405</v>
       </c>
       <c r="M135" s="1">
-        <v>129774.6</v>
+        <v>903706.85</v>
       </c>
       <c r="N135" s="1">
-        <v>130124.12</v>
+        <v>921851.71</v>
       </c>
       <c r="O135" s="1">
-        <v>0.27</v>
+        <v>1.89</v>
       </c>
       <c r="P135">
         <v>1</v>
       </c>
     </row>
     <row r="136" spans="1:16">
       <c r="A136" t="s">
-        <v>402</v>
+        <v>406</v>
       </c>
       <c r="B136" t="s">
-        <v>403</v>
+        <v>407</v>
       </c>
       <c r="C136" s="1">
-        <v>300000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D136" s="1">
-        <v>98.61051512</v>
+        <v>66.3325</v>
       </c>
       <c r="E136" s="1">
-        <v>99.860373</v>
+        <v>68.824779</v>
       </c>
       <c r="F136" t="s">
         <v>8</v>
       </c>
       <c r="G136">
         <v>1.0</v>
       </c>
       <c r="H136" s="1">
-        <v>299581.12</v>
+        <v>481773.45</v>
       </c>
       <c r="I136" s="1">
-        <v>2330.56</v>
+        <v>-11519.92</v>
       </c>
       <c r="J136" s="1">
-        <v>0.77793954438784</v>
+        <v>-2.3911487858038</v>
       </c>
       <c r="K136">
         <v>0.0</v>
       </c>
       <c r="L136" t="s">
-        <v>404</v>
+        <v>408</v>
       </c>
       <c r="M136" s="1">
-        <v>295831.54</v>
+        <v>464327.5</v>
       </c>
       <c r="N136" s="1">
-        <v>301911.68</v>
+        <v>470253.53</v>
       </c>
       <c r="O136" s="1">
-        <v>0.64</v>
+        <v>0.96</v>
       </c>
       <c r="P136">
         <v>1</v>
       </c>
     </row>
     <row r="137" spans="1:16">
       <c r="A137" t="s">
-        <v>405</v>
+        <v>409</v>
       </c>
       <c r="B137" t="s">
-        <v>406</v>
+        <v>410</v>
       </c>
       <c r="C137" s="1">
-        <v>140000.0</v>
+        <v>102000.0</v>
       </c>
       <c r="D137" s="1">
-        <v>99.40032958</v>
+        <v>99.984323</v>
       </c>
       <c r="E137" s="1">
-        <v>98.412086</v>
+        <v>99.646</v>
       </c>
       <c r="F137" t="s">
         <v>8</v>
       </c>
       <c r="G137">
         <v>1.0</v>
       </c>
       <c r="H137" s="1">
-        <v>137776.92</v>
+        <v>101638.92</v>
       </c>
       <c r="I137" s="1">
-        <v>2187.58</v>
+        <v>1107.99</v>
       </c>
       <c r="J137" s="1">
-        <v>1.5877695625653</v>
+        <v>1.0901237439359</v>
       </c>
       <c r="K137">
         <v>0.0</v>
       </c>
       <c r="L137">
-        <v>804.04</v>
+        <v>762.9</v>
       </c>
       <c r="M137" s="1">
-        <v>139160.46</v>
+        <v>101984.01</v>
       </c>
       <c r="N137" s="1">
-        <v>139964.5</v>
+        <v>102746.91</v>
       </c>
       <c r="O137" s="1">
-        <v>0.29</v>
+        <v>0.21</v>
       </c>
       <c r="P137">
         <v>1</v>
       </c>
     </row>
     <row r="138" spans="1:16">
       <c r="A138" t="s">
-        <v>407</v>
+        <v>411</v>
       </c>
       <c r="B138" t="s">
-        <v>408</v>
+        <v>412</v>
       </c>
       <c r="C138" s="1">
-        <v>140000.0</v>
+        <v>360000.0</v>
       </c>
       <c r="D138" s="1">
-        <v>98.87803959</v>
+        <v>102.48149383</v>
       </c>
       <c r="E138" s="1">
-        <v>98.960671</v>
+        <v>105.116214</v>
       </c>
       <c r="F138" t="s">
         <v>8</v>
       </c>
       <c r="G138">
         <v>1.0</v>
       </c>
       <c r="H138" s="1">
-        <v>138544.94</v>
+        <v>378418.37</v>
       </c>
       <c r="I138" s="1">
-        <v>1864.45</v>
+        <v>1245.97</v>
       </c>
       <c r="J138" s="1">
-        <v>1.3457366252423</v>
+        <v>0.32925727152199</v>
       </c>
       <c r="K138">
         <v>0.0</v>
       </c>
       <c r="L138" t="s">
-        <v>409</v>
+        <v>413</v>
       </c>
       <c r="M138" s="1">
-        <v>138429.25</v>
+        <v>368933.38</v>
       </c>
       <c r="N138" s="1">
-        <v>140409.39</v>
+        <v>379664.34</v>
       </c>
       <c r="O138" s="1">
-        <v>0.3</v>
+        <v>0.78</v>
       </c>
       <c r="P138">
         <v>1</v>
       </c>
     </row>
     <row r="139" spans="1:16">
       <c r="A139" t="s">
-        <v>410</v>
+        <v>414</v>
       </c>
       <c r="B139" t="s">
-        <v>411</v>
+        <v>415</v>
       </c>
       <c r="C139" s="1">
-        <v>130000.0</v>
+        <v>240000.0</v>
       </c>
       <c r="D139" s="1">
-        <v>105.84668983</v>
+        <v>99.12102475</v>
       </c>
       <c r="E139" s="1">
-        <v>110.213723</v>
+        <v>101.505154</v>
       </c>
       <c r="F139" t="s">
         <v>8</v>
       </c>
       <c r="G139">
         <v>1.0</v>
       </c>
       <c r="H139" s="1">
-        <v>143277.84</v>
+        <v>243612.37</v>
       </c>
       <c r="I139" s="1">
-        <v>-3289.06</v>
+        <v>-731.23</v>
       </c>
       <c r="J139" s="1">
-        <v>-2.2955817871068</v>
+        <v>-0.30016127670364</v>
       </c>
       <c r="K139">
         <v>0.0</v>
       </c>
       <c r="L139" t="s">
-        <v>412</v>
+        <v>416</v>
       </c>
       <c r="M139" s="1">
-        <v>137600.7</v>
+        <v>237890.46</v>
       </c>
       <c r="N139" s="1">
-        <v>139988.78</v>
+        <v>242881.14</v>
       </c>
       <c r="O139" s="1">
-        <v>0.29</v>
+        <v>0.5</v>
       </c>
       <c r="P139">
         <v>1</v>
       </c>
     </row>
     <row r="140" spans="1:16">
       <c r="A140" t="s">
-        <v>413</v>
+        <v>417</v>
       </c>
       <c r="B140" t="s">
-        <v>414</v>
+        <v>418</v>
       </c>
       <c r="C140" s="1">
-        <v>550000.0</v>
+        <v>140000.0</v>
       </c>
       <c r="D140" s="1">
-        <v>97.30811316</v>
+        <v>100.18984062</v>
       </c>
       <c r="E140" s="1">
-        <v>99.944829</v>
+        <v>101.271864</v>
       </c>
       <c r="F140" t="s">
         <v>8</v>
       </c>
       <c r="G140">
         <v>1.0</v>
       </c>
       <c r="H140" s="1">
-        <v>549696.56</v>
+        <v>141780.61</v>
       </c>
       <c r="I140" s="1">
-        <v>-3336.18</v>
+        <v>558.8</v>
       </c>
       <c r="J140" s="1">
-        <v>-0.6069130212494</v>
+        <v>0.39413005769971</v>
       </c>
       <c r="K140">
         <v>0.0</v>
       </c>
       <c r="L140" t="s">
-        <v>415</v>
+        <v>419</v>
       </c>
       <c r="M140" s="1">
-        <v>535194.63</v>
+        <v>140265.78</v>
       </c>
       <c r="N140" s="1">
-        <v>546360.38</v>
+        <v>142339.41</v>
       </c>
       <c r="O140" s="1">
-        <v>1.15</v>
+        <v>0.29</v>
       </c>
       <c r="P140">
         <v>1</v>
       </c>
     </row>
     <row r="141" spans="1:16">
       <c r="A141" t="s">
-        <v>416</v>
+        <v>420</v>
       </c>
       <c r="B141" t="s">
-        <v>417</v>
+        <v>421</v>
       </c>
       <c r="C141" s="1">
-        <v>100000.0</v>
+        <v>130000.0</v>
       </c>
       <c r="D141" s="1">
-        <v>101.00906617</v>
+        <v>98.87690308</v>
       </c>
       <c r="E141" s="1">
-        <v>104.27347</v>
+        <v>105.684715</v>
       </c>
       <c r="F141" t="s">
         <v>8</v>
       </c>
       <c r="G141">
         <v>1.0</v>
       </c>
       <c r="H141" s="1">
-        <v>104273.47</v>
+        <v>137390.13</v>
       </c>
       <c r="I141" s="1">
-        <v>-663.38</v>
+        <v>-7861.8</v>
       </c>
       <c r="J141" s="1">
-        <v>-0.63619250419114</v>
+        <v>-5.7222451132407</v>
       </c>
       <c r="K141">
         <v>0.0</v>
       </c>
-      <c r="L141" t="s">
-        <v>418</v>
+      <c r="L141">
+        <v>988.36</v>
       </c>
       <c r="M141" s="1">
-        <v>101009.06</v>
+        <v>128539.97</v>
       </c>
       <c r="N141" s="1">
-        <v>103610.09</v>
+        <v>129528.33</v>
       </c>
       <c r="O141" s="1">
-        <v>0.22</v>
+        <v>0.27</v>
       </c>
       <c r="P141">
         <v>1</v>
       </c>
     </row>
     <row r="142" spans="1:16">
       <c r="A142" t="s">
-        <v>419</v>
+        <v>422</v>
       </c>
       <c r="B142" t="s">
-        <v>420</v>
+        <v>423</v>
       </c>
       <c r="C142" s="1">
-        <v>200000.0</v>
+        <v>135000.0</v>
       </c>
       <c r="D142" s="1">
-        <v>91.04319997</v>
+        <v>97.9349105</v>
       </c>
       <c r="E142" s="1">
-        <v>95.837535</v>
+        <v>103.578504</v>
       </c>
       <c r="F142" t="s">
         <v>8</v>
       </c>
       <c r="G142">
         <v>1.0</v>
       </c>
       <c r="H142" s="1">
-        <v>191675.07</v>
+        <v>139830.98</v>
       </c>
       <c r="I142" s="1">
-        <v>-9021.55</v>
+        <v>-6395.53</v>
       </c>
       <c r="J142" s="1">
-        <v>-4.7066892945441</v>
+        <v>-4.5737575464321</v>
       </c>
       <c r="K142">
         <v>0.0</v>
       </c>
-      <c r="L142">
-        <v>567.12</v>
+      <c r="L142" t="s">
+        <v>424</v>
       </c>
       <c r="M142" s="1">
-        <v>182086.4</v>
+        <v>132212.13</v>
       </c>
       <c r="N142" s="1">
-        <v>182653.52</v>
+        <v>133435.45</v>
       </c>
       <c r="O142" s="1">
-        <v>0.38</v>
+        <v>0.27</v>
       </c>
       <c r="P142">
         <v>1</v>
       </c>
     </row>
     <row r="143" spans="1:16">
       <c r="A143" t="s">
-        <v>421</v>
+        <v>425</v>
       </c>
       <c r="B143" t="s">
-        <v>422</v>
+        <v>426</v>
       </c>
       <c r="C143" s="1">
-        <v>560000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D143" s="1">
-        <v>83.24933882</v>
+        <v>98.54829785</v>
       </c>
       <c r="E143" s="1">
-        <v>85.126713</v>
+        <v>99.860373</v>
       </c>
       <c r="F143" t="s">
         <v>8</v>
       </c>
       <c r="G143">
         <v>1.0</v>
       </c>
       <c r="H143" s="1">
-        <v>476709.59</v>
+        <v>299581.12</v>
       </c>
       <c r="I143" s="1">
-        <v>-7694.11</v>
+        <v>3726.1</v>
       </c>
       <c r="J143" s="1">
-        <v>-1.6140036117167</v>
+        <v>1.2437699678805</v>
       </c>
       <c r="K143">
         <v>0.0</v>
       </c>
       <c r="L143" t="s">
-        <v>423</v>
+        <v>427</v>
       </c>
       <c r="M143" s="1">
-        <v>466196.3</v>
+        <v>295644.89</v>
       </c>
       <c r="N143" s="1">
-        <v>469015.48</v>
+        <v>303307.22</v>
       </c>
       <c r="O143" s="1">
-        <v>0.99</v>
+        <v>0.62</v>
       </c>
       <c r="P143">
         <v>1</v>
       </c>
     </row>
     <row r="144" spans="1:16">
       <c r="A144" t="s">
-        <v>424</v>
+        <v>428</v>
       </c>
       <c r="B144" t="s">
-        <v>425</v>
+        <v>429</v>
       </c>
       <c r="C144" s="1">
-        <v>200000.0</v>
+        <v>140000.0</v>
       </c>
       <c r="D144" s="1">
-        <v>94.40061271</v>
+        <v>99.60255964</v>
       </c>
       <c r="E144" s="1">
-        <v>100.243095</v>
+        <v>98.412086</v>
       </c>
       <c r="F144" t="s">
         <v>8</v>
       </c>
       <c r="G144">
         <v>1.0</v>
       </c>
       <c r="H144" s="1">
-        <v>200486.19</v>
+        <v>137776.92</v>
       </c>
       <c r="I144" s="1">
-        <v>-10527.7</v>
+        <v>2907.01</v>
       </c>
       <c r="J144" s="1">
-        <v>-5.2510848752226</v>
+        <v>2.1099397489797</v>
       </c>
       <c r="K144">
         <v>0.0</v>
       </c>
       <c r="L144" t="s">
-        <v>426</v>
+        <v>430</v>
       </c>
       <c r="M144" s="1">
-        <v>188801.23</v>
+        <v>139443.59</v>
       </c>
       <c r="N144" s="1">
-        <v>189958.49</v>
+        <v>140683.93</v>
       </c>
       <c r="O144" s="1">
-        <v>0.4</v>
+        <v>0.29</v>
       </c>
       <c r="P144">
         <v>1</v>
       </c>
     </row>
     <row r="145" spans="1:16">
       <c r="A145" t="s">
-        <v>427</v>
+        <v>431</v>
       </c>
       <c r="B145" t="s">
-        <v>428</v>
+        <v>432</v>
       </c>
       <c r="C145" s="1">
-        <v>200000.0</v>
+        <v>140000.0</v>
       </c>
       <c r="D145" s="1">
-        <v>101.86879067</v>
+        <v>99.15549853</v>
       </c>
       <c r="E145" s="1">
-        <v>99.948</v>
+        <v>98.960671</v>
       </c>
       <c r="F145" t="s">
         <v>8</v>
       </c>
       <c r="G145">
         <v>1.0</v>
       </c>
       <c r="H145" s="1">
-        <v>199896.0</v>
+        <v>138544.94</v>
       </c>
       <c r="I145" s="1">
-        <v>8040.76</v>
+        <v>272.76</v>
       </c>
       <c r="J145" s="1">
-        <v>4.0224716852763</v>
+        <v>0.19687474692327</v>
       </c>
       <c r="K145">
         <v>0.0</v>
       </c>
-      <c r="L145" t="s">
-        <v>429</v>
+      <c r="L145">
+        <v>0.0</v>
       </c>
       <c r="M145" s="1">
-        <v>203737.58</v>
+        <v>138817.7</v>
       </c>
       <c r="N145" s="1">
-        <v>207936.76</v>
+        <v>138817.7</v>
       </c>
       <c r="O145" s="1">
-        <v>0.44</v>
+        <v>0.28</v>
       </c>
       <c r="P145">
         <v>1</v>
       </c>
     </row>
     <row r="146" spans="1:16">
       <c r="A146" t="s">
-        <v>430</v>
+        <v>433</v>
       </c>
       <c r="B146" t="s">
-        <v>431</v>
+        <v>434</v>
       </c>
       <c r="C146" s="1">
-        <v>150000.0</v>
+        <v>130000.0</v>
       </c>
       <c r="D146" s="1">
-        <v>91.29073691</v>
+        <v>106.7014696</v>
       </c>
       <c r="E146" s="1">
-        <v>90.382013</v>
+        <v>110.213723</v>
       </c>
       <c r="F146" t="s">
         <v>8</v>
       </c>
       <c r="G146">
         <v>1.0</v>
       </c>
       <c r="H146" s="1">
-        <v>135573.02</v>
+        <v>143277.84</v>
       </c>
       <c r="I146" s="1">
-        <v>1428.33</v>
+        <v>-1055.93</v>
       </c>
       <c r="J146" s="1">
-        <v>1.0535503302943</v>
+        <v>-0.7369806803341</v>
       </c>
       <c r="K146">
         <v>0.0</v>
       </c>
-      <c r="L146">
-        <v>65.24</v>
+      <c r="L146" t="s">
+        <v>435</v>
       </c>
       <c r="M146" s="1">
-        <v>136936.11</v>
+        <v>138711.91</v>
       </c>
       <c r="N146" s="1">
-        <v>137001.35</v>
+        <v>142221.91</v>
       </c>
       <c r="O146" s="1">
         <v>0.29</v>
       </c>
       <c r="P146">
         <v>1</v>
       </c>
     </row>
     <row r="147" spans="1:16">
       <c r="A147" t="s">
-        <v>432</v>
+        <v>436</v>
       </c>
       <c r="B147" t="s">
-        <v>433</v>
+        <v>437</v>
       </c>
       <c r="C147" s="1">
-        <v>160000.0</v>
+        <v>550000.0</v>
       </c>
       <c r="D147" s="1">
-        <v>86.41726489</v>
+        <v>98.34768362</v>
       </c>
       <c r="E147" s="1">
-        <v>86.219563</v>
+        <v>99.944829</v>
       </c>
       <c r="F147" t="s">
         <v>8</v>
       </c>
       <c r="G147">
         <v>1.0</v>
       </c>
       <c r="H147" s="1">
-        <v>137951.3</v>
+        <v>549696.56</v>
       </c>
       <c r="I147" s="1">
-        <v>325.09</v>
+        <v>5545.84</v>
       </c>
       <c r="J147" s="1">
-        <v>0.23565562629711</v>
+        <v>1.0088911598792</v>
       </c>
       <c r="K147">
         <v>0.0</v>
       </c>
-      <c r="L147">
-        <v>8.77</v>
+      <c r="L147" t="s">
+        <v>438</v>
       </c>
       <c r="M147" s="1">
-        <v>138267.62</v>
+        <v>540912.26</v>
       </c>
       <c r="N147" s="1">
-        <v>138276.39</v>
+        <v>555242.4</v>
       </c>
       <c r="O147" s="1">
-        <v>0.29</v>
+        <v>1.14</v>
       </c>
       <c r="P147">
         <v>1</v>
       </c>
     </row>
     <row r="148" spans="1:16">
       <c r="A148" t="s">
-        <v>434</v>
+        <v>439</v>
       </c>
       <c r="B148" t="s">
-        <v>435</v>
+        <v>440</v>
       </c>
       <c r="C148" s="1">
-        <v>140000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D148" s="1">
-        <v>96.15715756</v>
+        <v>101.93908414</v>
       </c>
       <c r="E148" s="1">
-        <v>98.939836</v>
+        <v>104.27347</v>
       </c>
       <c r="F148" t="s">
         <v>8</v>
       </c>
       <c r="G148">
         <v>1.0</v>
       </c>
       <c r="H148" s="1">
-        <v>138515.77</v>
+        <v>104273.47</v>
       </c>
       <c r="I148" s="1">
-        <v>-1246.3</v>
+        <v>1009.79</v>
       </c>
       <c r="J148" s="1">
-        <v>-0.89975314724092</v>
+        <v>0.9684054822382</v>
       </c>
       <c r="K148">
         <v>0.0</v>
       </c>
       <c r="L148" t="s">
-        <v>436</v>
+        <v>441</v>
       </c>
       <c r="M148" s="1">
-        <v>134620.02</v>
+        <v>101939.08</v>
       </c>
       <c r="N148" s="1">
-        <v>137269.47</v>
+        <v>105283.26</v>
       </c>
       <c r="O148" s="1">
-        <v>0.29</v>
+        <v>0.22</v>
       </c>
       <c r="P148">
         <v>1</v>
       </c>
     </row>
     <row r="149" spans="1:16">
       <c r="A149" t="s">
-        <v>437</v>
+        <v>442</v>
       </c>
       <c r="B149" t="s">
-        <v>438</v>
+        <v>443</v>
       </c>
       <c r="C149" s="1">
-        <v>400000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D149" s="1">
-        <v>99.5262648</v>
+        <v>91.97981693</v>
       </c>
       <c r="E149" s="1">
-        <v>98.91284</v>
+        <v>95.837535</v>
       </c>
       <c r="F149" t="s">
         <v>8</v>
       </c>
       <c r="G149">
         <v>1.0</v>
       </c>
       <c r="H149" s="1">
-        <v>395651.36</v>
+        <v>191675.07</v>
       </c>
       <c r="I149" s="1">
-        <v>3960.55</v>
+        <v>-7004.48</v>
       </c>
       <c r="J149" s="1">
-        <v>1.0010201911097</v>
+        <v>-3.6543510848855</v>
       </c>
       <c r="K149">
         <v>0.0</v>
       </c>
-      <c r="L149" t="s">
-        <v>439</v>
+      <c r="L149">
+        <v>710.96</v>
       </c>
       <c r="M149" s="1">
-        <v>398105.06</v>
+        <v>183959.63</v>
       </c>
       <c r="N149" s="1">
-        <v>399611.91</v>
+        <v>184670.59</v>
       </c>
       <c r="O149" s="1">
-        <v>0.84</v>
+        <v>0.38</v>
       </c>
       <c r="P149">
         <v>1</v>
       </c>
     </row>
     <row r="150" spans="1:16">
       <c r="A150" t="s">
-        <v>440</v>
+        <v>444</v>
       </c>
       <c r="B150" t="s">
-        <v>441</v>
+        <v>445</v>
       </c>
       <c r="C150" s="1">
-        <v>150000.0</v>
+        <v>560000.0</v>
       </c>
       <c r="D150" s="1">
-        <v>91.70162393</v>
+        <v>84.79838954</v>
       </c>
       <c r="E150" s="1">
-        <v>90.429947</v>
+        <v>85.126713</v>
       </c>
       <c r="F150" t="s">
         <v>8</v>
       </c>
       <c r="G150">
         <v>1.0</v>
       </c>
       <c r="H150" s="1">
-        <v>135644.92</v>
+        <v>476709.59</v>
       </c>
       <c r="I150" s="1">
-        <v>1929.09</v>
+        <v>1786.05</v>
       </c>
       <c r="J150" s="1">
-        <v>1.4221616261044</v>
+        <v>0.37466206626974</v>
       </c>
       <c r="K150">
         <v>0.0</v>
       </c>
-      <c r="L150">
-        <v>21.58</v>
+      <c r="L150" t="s">
+        <v>446</v>
       </c>
       <c r="M150" s="1">
-        <v>137552.43</v>
+        <v>474870.98</v>
       </c>
       <c r="N150" s="1">
-        <v>137574.01</v>
+        <v>478495.64</v>
       </c>
       <c r="O150" s="1">
-        <v>0.29</v>
+        <v>0.98</v>
       </c>
       <c r="P150">
         <v>1</v>
       </c>
     </row>
     <row r="151" spans="1:16">
       <c r="A151" t="s">
-        <v>442</v>
+        <v>447</v>
       </c>
       <c r="B151" t="s">
-        <v>443</v>
+        <v>448</v>
       </c>
       <c r="C151" s="1">
-        <v>300000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D151" s="1">
-        <v>99.33220043</v>
+        <v>95.24270552</v>
       </c>
       <c r="E151" s="1">
-        <v>104.254153</v>
+        <v>100.243095</v>
       </c>
       <c r="F151" t="s">
         <v>8</v>
       </c>
       <c r="G151">
         <v>1.0</v>
       </c>
       <c r="H151" s="1">
-        <v>312762.46</v>
+        <v>200486.19</v>
       </c>
       <c r="I151" s="1">
-        <v>-6404.9</v>
+        <v>-8536.67</v>
       </c>
       <c r="J151" s="1">
-        <v>-2.047848069746</v>
+        <v>-4.2579840536647</v>
       </c>
       <c r="K151">
         <v>0.0</v>
       </c>
       <c r="L151" t="s">
-        <v>444</v>
+        <v>449</v>
       </c>
       <c r="M151" s="1">
-        <v>297996.6</v>
+        <v>190485.41</v>
       </c>
       <c r="N151" s="1">
-        <v>306357.56</v>
+        <v>191949.52</v>
       </c>
       <c r="O151" s="1">
-        <v>0.65</v>
+        <v>0.39</v>
       </c>
       <c r="P151">
         <v>1</v>
       </c>
     </row>
     <row r="152" spans="1:16">
       <c r="A152" t="s">
-        <v>445</v>
+        <v>450</v>
       </c>
       <c r="B152" t="s">
-        <v>446</v>
+        <v>451</v>
       </c>
       <c r="C152" s="1">
-        <v>500000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D152" s="1">
-        <v>92.27881589</v>
+        <v>101.40627114</v>
       </c>
       <c r="E152" s="1">
-        <v>95.381538</v>
+        <v>99.948</v>
       </c>
       <c r="F152" t="s">
         <v>8</v>
       </c>
       <c r="G152">
         <v>1.0</v>
       </c>
       <c r="H152" s="1">
-        <v>476907.69</v>
+        <v>199896.0</v>
       </c>
       <c r="I152" s="1">
-        <v>-15481.08</v>
+        <v>9359.56</v>
       </c>
       <c r="J152" s="1">
-        <v>-3.2461376330501</v>
+        <v>4.6822147516709</v>
       </c>
       <c r="K152">
         <v>0.0</v>
       </c>
-      <c r="L152">
-        <v>32.53</v>
+      <c r="L152" t="s">
+        <v>452</v>
       </c>
       <c r="M152" s="1">
-        <v>461394.08</v>
+        <v>202812.55</v>
       </c>
       <c r="N152" s="1">
-        <v>461426.61</v>
+        <v>209255.56</v>
       </c>
       <c r="O152" s="1">
-        <v>0.97</v>
+        <v>0.43</v>
       </c>
       <c r="P152">
         <v>1</v>
       </c>
     </row>
     <row r="153" spans="1:16">
       <c r="A153" t="s">
-        <v>447</v>
+        <v>453</v>
       </c>
       <c r="B153" t="s">
-        <v>448</v>
+        <v>454</v>
       </c>
       <c r="C153" s="1">
-        <v>400000.0</v>
+        <v>150000.0</v>
       </c>
       <c r="D153" s="1">
-        <v>105.33385478</v>
+        <v>93.00412439</v>
       </c>
       <c r="E153" s="1">
-        <v>109.314258</v>
+        <v>90.382013</v>
       </c>
       <c r="F153" t="s">
         <v>8</v>
       </c>
       <c r="G153">
         <v>1.0</v>
       </c>
       <c r="H153" s="1">
-        <v>437257.03</v>
+        <v>135573.02</v>
       </c>
       <c r="I153" s="1">
-        <v>-9181.88</v>
+        <v>4034.37</v>
       </c>
       <c r="J153" s="1">
-        <v>-2.0998816188273</v>
+        <v>2.9757912009336</v>
       </c>
       <c r="K153">
         <v>0.0</v>
       </c>
-      <c r="L153" t="s">
-        <v>449</v>
+      <c r="L153">
+        <v>101.2</v>
       </c>
       <c r="M153" s="1">
-        <v>421335.42</v>
+        <v>139506.19</v>
       </c>
       <c r="N153" s="1">
-        <v>428075.15</v>
+        <v>139607.39</v>
       </c>
       <c r="O153" s="1">
-        <v>0.9</v>
+        <v>0.29</v>
       </c>
       <c r="P153">
         <v>1</v>
       </c>
     </row>
     <row r="154" spans="1:16">
       <c r="A154" t="s">
-        <v>450</v>
+        <v>455</v>
       </c>
       <c r="B154" t="s">
-        <v>451</v>
+        <v>456</v>
       </c>
       <c r="C154" s="1">
-        <v>11.0</v>
+        <v>160000.0</v>
       </c>
       <c r="D154" s="1">
-        <v>115.36</v>
+        <v>87.87930296</v>
       </c>
       <c r="E154" s="1">
-        <v>116.73</v>
+        <v>86.219563</v>
       </c>
       <c r="F154" t="s">
         <v>8</v>
       </c>
       <c r="G154">
         <v>1.0</v>
       </c>
       <c r="H154" s="1">
-        <v>0.0</v>
+        <v>137951.3</v>
       </c>
       <c r="I154" s="1">
-        <v>-15070.0</v>
+        <v>2817.78</v>
       </c>
       <c r="J154" s="1">
-        <v>0</v>
+        <v>2.0425903924066</v>
       </c>
       <c r="K154">
         <v>0.0</v>
       </c>
       <c r="L154">
-        <v>0.0</v>
+        <v>162.19</v>
       </c>
       <c r="M154" s="1">
-        <v>-15070.0</v>
+        <v>140606.89</v>
       </c>
       <c r="N154" s="1">
-        <v>-15070.0</v>
+        <v>140769.08</v>
       </c>
       <c r="O154" s="1">
-        <v>-0.03</v>
+        <v>0.29</v>
       </c>
       <c r="P154">
         <v>1</v>
       </c>
     </row>
     <row r="155" spans="1:16">
       <c r="A155" t="s">
-        <v>452</v>
+        <v>457</v>
       </c>
       <c r="B155" t="s">
-        <v>453</v>
+        <v>458</v>
       </c>
       <c r="C155" s="1">
-        <v>23.0</v>
+        <v>140000.0</v>
       </c>
       <c r="D155" s="1">
-        <v>105.69</v>
+        <v>97.26940477</v>
       </c>
       <c r="E155" s="1">
-        <v>105.725</v>
+        <v>98.939836</v>
       </c>
       <c r="F155" t="s">
         <v>8</v>
       </c>
       <c r="G155">
         <v>1.0</v>
       </c>
       <c r="H155" s="1">
-        <v>0.0</v>
+        <v>138515.77</v>
       </c>
       <c r="I155" s="1">
-        <v>-805.0</v>
+        <v>-2235.04</v>
       </c>
       <c r="J155" s="1">
+        <v>-1.6135635675274</v>
+      </c>
+      <c r="K155">
+        <v>0.0</v>
+      </c>
+      <c r="L155">
+        <v>103.56</v>
+      </c>
+      <c r="M155" s="1">
+        <v>136177.17</v>
+      </c>
+      <c r="N155" s="1">
+        <v>136280.73</v>
+      </c>
+      <c r="O155" s="1">
+        <v>0.28</v>
+      </c>
+      <c r="P155">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="156" spans="1:16">
+      <c r="A156" t="s">
+        <v>459</v>
+      </c>
+      <c r="B156" t="s">
+        <v>460</v>
+      </c>
+      <c r="C156" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="D156" s="1">
+        <v>99.89516561</v>
+      </c>
+      <c r="E156" s="1">
+        <v>98.91284</v>
+      </c>
+      <c r="F156" t="s">
+        <v>8</v>
+      </c>
+      <c r="G156">
+        <v>1.0</v>
+      </c>
+      <c r="H156" s="1">
+        <v>395651.36</v>
+      </c>
+      <c r="I156" s="1">
+        <v>5819.71</v>
+      </c>
+      <c r="J156" s="1">
+        <v>1.4709187401757</v>
+      </c>
+      <c r="K156">
+        <v>0.0</v>
+      </c>
+      <c r="L156" t="s">
+        <v>461</v>
+      </c>
+      <c r="M156" s="1">
+        <v>399580.66</v>
+      </c>
+      <c r="N156" s="1">
+        <v>401471.07</v>
+      </c>
+      <c r="O156" s="1">
+        <v>0.82</v>
+      </c>
+      <c r="P156">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="157" spans="1:16">
+      <c r="A157" t="s">
+        <v>462</v>
+      </c>
+      <c r="B157" t="s">
+        <v>463</v>
+      </c>
+      <c r="C157" s="1">
+        <v>150000.0</v>
+      </c>
+      <c r="D157" s="1">
+        <v>92.58066796</v>
+      </c>
+      <c r="E157" s="1">
+        <v>90.429947</v>
+      </c>
+      <c r="F157" t="s">
+        <v>8</v>
+      </c>
+      <c r="G157">
+        <v>1.0</v>
+      </c>
+      <c r="H157" s="1">
+        <v>135644.92</v>
+      </c>
+      <c r="I157" s="1">
+        <v>3283.62</v>
+      </c>
+      <c r="J157" s="1">
+        <v>2.4207467555733</v>
+      </c>
+      <c r="K157">
+        <v>0.0</v>
+      </c>
+      <c r="L157">
+        <v>57.53</v>
+      </c>
+      <c r="M157" s="1">
+        <v>138871.01</v>
+      </c>
+      <c r="N157" s="1">
+        <v>138928.54</v>
+      </c>
+      <c r="O157" s="1">
+        <v>0.28</v>
+      </c>
+      <c r="P157">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="158" spans="1:16">
+      <c r="A158" t="s">
+        <v>464</v>
+      </c>
+      <c r="B158" t="s">
+        <v>465</v>
+      </c>
+      <c r="C158" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="D158" s="1">
+        <v>99.96651936</v>
+      </c>
+      <c r="E158" s="1">
+        <v>104.254153</v>
+      </c>
+      <c r="F158" t="s">
+        <v>8</v>
+      </c>
+      <c r="G158">
+        <v>1.0</v>
+      </c>
+      <c r="H158" s="1">
+        <v>312762.46</v>
+      </c>
+      <c r="I158" s="1">
+        <v>-12382.08</v>
+      </c>
+      <c r="J158" s="1">
+        <v>-3.9589405966432</v>
+      </c>
+      <c r="K158">
+        <v>0.0</v>
+      </c>
+      <c r="L158">
+        <v>480.82</v>
+      </c>
+      <c r="M158" s="1">
+        <v>299899.56</v>
+      </c>
+      <c r="N158" s="1">
+        <v>300380.38</v>
+      </c>
+      <c r="O158" s="1">
+        <v>0.62</v>
+      </c>
+      <c r="P158">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="159" spans="1:16">
+      <c r="A159" t="s">
+        <v>466</v>
+      </c>
+      <c r="B159" t="s">
+        <v>467</v>
+      </c>
+      <c r="C159" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="D159" s="1">
+        <v>93.10889605</v>
+      </c>
+      <c r="E159" s="1">
+        <v>95.381538</v>
+      </c>
+      <c r="F159" t="s">
+        <v>8</v>
+      </c>
+      <c r="G159">
+        <v>1.0</v>
+      </c>
+      <c r="H159" s="1">
+        <v>476907.69</v>
+      </c>
+      <c r="I159" s="1">
+        <v>-9053.28</v>
+      </c>
+      <c r="J159" s="1">
+        <v>-1.898329632722</v>
+      </c>
+      <c r="K159">
+        <v>0.0</v>
+      </c>
+      <c r="L159" t="s">
+        <v>468</v>
+      </c>
+      <c r="M159" s="1">
+        <v>465544.48</v>
+      </c>
+      <c r="N159" s="1">
+        <v>467854.41</v>
+      </c>
+      <c r="O159" s="1">
+        <v>0.96</v>
+      </c>
+      <c r="P159">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="160" spans="1:16">
+      <c r="A160" t="s">
+        <v>469</v>
+      </c>
+      <c r="B160" t="s">
+        <v>470</v>
+      </c>
+      <c r="C160" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="D160" s="1">
+        <v>105.74409667</v>
+      </c>
+      <c r="E160" s="1">
+        <v>109.314258</v>
+      </c>
+      <c r="F160" t="s">
+        <v>8</v>
+      </c>
+      <c r="G160">
+        <v>1.0</v>
+      </c>
+      <c r="H160" s="1">
+        <v>437257.03</v>
+      </c>
+      <c r="I160" s="1">
+        <v>-3705.3</v>
+      </c>
+      <c r="J160" s="1">
+        <v>-0.84739632430838</v>
+      </c>
+      <c r="K160">
+        <v>0.0</v>
+      </c>
+      <c r="L160" t="s">
+        <v>471</v>
+      </c>
+      <c r="M160" s="1">
+        <v>422976.39</v>
+      </c>
+      <c r="N160" s="1">
+        <v>433551.73</v>
+      </c>
+      <c r="O160" s="1">
+        <v>0.89</v>
+      </c>
+      <c r="P160">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="161" spans="1:16">
+      <c r="A161" t="s">
+        <v>472</v>
+      </c>
+      <c r="B161" t="s">
+        <v>473</v>
+      </c>
+      <c r="C161" s="1">
+        <v>11.0</v>
+      </c>
+      <c r="D161" s="1">
+        <v>115.78</v>
+      </c>
+      <c r="E161" s="1">
+        <v>115.43</v>
+      </c>
+      <c r="F161" t="s">
+        <v>8</v>
+      </c>
+      <c r="G161">
+        <v>1.0</v>
+      </c>
+      <c r="H161" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I161" s="1">
+        <v>3850.0</v>
+      </c>
+      <c r="J161" s="1">
         <v>0</v>
       </c>
-      <c r="K155">
-[...14 lines deleted...]
-      <c r="P155">
+      <c r="K161">
+        <v>0.0</v>
+      </c>
+      <c r="L161">
+        <v>0.0</v>
+      </c>
+      <c r="M161" s="1">
+        <v>3850.0</v>
+      </c>
+      <c r="N161" s="1">
+        <v>3850.0</v>
+      </c>
+      <c r="O161" s="1">
+        <v>0.01</v>
+      </c>
+      <c r="P161">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="162" spans="1:16">
+      <c r="A162" t="s">
+        <v>474</v>
+      </c>
+      <c r="B162" t="s">
+        <v>475</v>
+      </c>
+      <c r="C162" s="1">
+        <v>26.0</v>
+      </c>
+      <c r="D162" s="1">
+        <v>105.845</v>
+      </c>
+      <c r="E162" s="1">
+        <v>105.88</v>
+      </c>
+      <c r="F162" t="s">
+        <v>8</v>
+      </c>
+      <c r="G162">
+        <v>1.0</v>
+      </c>
+      <c r="H162" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I162" s="1">
+        <v>-910.0</v>
+      </c>
+      <c r="J162" s="1">
+        <v>0</v>
+      </c>
+      <c r="K162">
+        <v>0.0</v>
+      </c>
+      <c r="L162">
+        <v>0.0</v>
+      </c>
+      <c r="M162" s="1">
+        <v>-910.0</v>
+      </c>
+      <c r="N162" s="1">
+        <v>-910.0</v>
+      </c>
+      <c r="O162" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P162">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>