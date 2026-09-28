--- v2 (2026-09-02)
+++ v3 (2026-09-28)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="476">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="471">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>X</t>
   </si>
   <si>
     <t>FR0013422813</t>
   </si>
   <si>
@@ -130,1362 +130,1347 @@
   <si>
     <t>CC (EUR)</t>
   </si>
   <si>
     <t>Interets (EUR)</t>
   </si>
   <si>
     <t>VBCE (EUR)</t>
   </si>
   <si>
     <t>VBCI (EUR)</t>
   </si>
   <si>
     <t>Poids</t>
   </si>
   <si>
     <t>Nb.</t>
   </si>
   <si>
     <t>FR001400KPZ3</t>
   </si>
   <si>
     <t>OFI INVEST ESG LIQ I</t>
   </si>
   <si>
-    <t>XS2491189408</t>
-[...7 lines deleted...]
-  <si>
     <t>XS3238204062</t>
   </si>
   <si>
     <t>A2A EX 3.25 05-32</t>
   </si>
   <si>
     <t>XS2986639701</t>
   </si>
   <si>
     <t>A2A EX 3.625 01-35</t>
   </si>
   <si>
-    <t>2 035.96</t>
+    <t>2 459.44</t>
   </si>
   <si>
     <t>XS2583205906</t>
   </si>
   <si>
     <t>A2A EX 4.375 02-34</t>
   </si>
   <si>
-    <t>1 885.45</t>
+    <t>2 290.58</t>
   </si>
   <si>
     <t>XS2534976886</t>
   </si>
   <si>
     <t>A2A EX 4.5 09-30</t>
   </si>
   <si>
-    <t>4 135.07</t>
+    <t>4 551.78</t>
   </si>
   <si>
     <t>XS2487054939</t>
   </si>
   <si>
     <t>ABN AMR 3.0 06-32</t>
   </si>
   <si>
+    <t>1 191.78</t>
+  </si>
+  <si>
     <t>XS3185662676</t>
   </si>
   <si>
     <t>ABN AMR 3.0 09-32</t>
   </si>
   <si>
-    <t>6 287.67</t>
+    <t>6 928.77</t>
   </si>
   <si>
     <t>XS2536941656</t>
   </si>
   <si>
     <t>ABN AMR 4.25 02-30</t>
   </si>
   <si>
-    <t>1 199.32</t>
+    <t>1 502.05</t>
   </si>
   <si>
     <t>XS3066564900</t>
   </si>
   <si>
     <t>ACHM BA 2.5 05-28</t>
   </si>
   <si>
     <t>XS3237229193</t>
   </si>
   <si>
     <t>AIB GRO 3.75 12-36</t>
   </si>
   <si>
-    <t>27 732.33</t>
+    <t>31 651.03</t>
   </si>
   <si>
     <t>XS3219374975</t>
   </si>
   <si>
     <t>ALPH BA 3.125 10-31</t>
   </si>
   <si>
-    <t>4 458.90</t>
+    <t>4 993.15</t>
   </si>
   <si>
     <t>XS3357187809</t>
   </si>
   <si>
     <t>ALPH BA 3.75 05-32</t>
   </si>
   <si>
+    <t>1 887.33</t>
+  </si>
+  <si>
     <t>FR00140005T0</t>
   </si>
   <si>
     <t>ARKEMA 0.125 10-26</t>
   </si>
   <si>
     <t>FR0014012JL7</t>
   </si>
   <si>
     <t>ARKEMA 3.5 09-33</t>
   </si>
   <si>
-    <t>7 709.59</t>
+    <t>8 457.53</t>
   </si>
   <si>
     <t>XS3215529192</t>
   </si>
   <si>
     <t>ASN BAN 3.375 10-32</t>
   </si>
   <si>
-    <t>4 068.49</t>
+    <t>4 549.32</t>
   </si>
   <si>
     <t>XS2694995163</t>
   </si>
   <si>
     <t>ASR NED 3.625 12-28</t>
   </si>
   <si>
-    <t>8 121.99</t>
+    <t>9 335.62</t>
   </si>
   <si>
     <t>XS2747590896</t>
   </si>
   <si>
     <t>ASS GEN 3.212 01-29</t>
   </si>
   <si>
-    <t>1 663.20</t>
+    <t>1 972.08</t>
   </si>
   <si>
     <t>XS2747596315</t>
   </si>
   <si>
     <t>ASS GEN 3.547 01-34</t>
   </si>
   <si>
-    <t>1 360.49</t>
+    <t>1 613.16</t>
   </si>
   <si>
     <t>XS2314312179</t>
   </si>
   <si>
     <t>AXA 1.375 10-41</t>
   </si>
   <si>
-    <t>9 221.92</t>
+    <t>10 220.96</t>
   </si>
   <si>
     <t>FR0014015J87</t>
   </si>
   <si>
     <t>AYVENS 3.0 04-30</t>
   </si>
   <si>
+    <t>1 200.00</t>
+  </si>
+  <si>
     <t>FR0014017YD2</t>
   </si>
   <si>
     <t>AYVENS 3.375 04-29</t>
   </si>
   <si>
     <t>IT0005675126</t>
   </si>
   <si>
     <t>BANC BP 3.125 10-31</t>
   </si>
   <si>
-    <t>3 068.49</t>
+    <t>3 424.66</t>
   </si>
   <si>
     <t>XS3396961289</t>
   </si>
   <si>
     <t>BANC DE 3.75 06-32</t>
   </si>
   <si>
+    <t>1 602.74</t>
+  </si>
+  <si>
     <t>XS2357417257</t>
   </si>
   <si>
     <t>BANC NT 0.625 06-29</t>
   </si>
   <si>
-    <t>1 181.51</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2194370727</t>
   </si>
   <si>
     <t>BANC NT 1.125 06-27</t>
   </si>
   <si>
-    <t>1 066.44</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2063247915</t>
   </si>
   <si>
     <t>BANC SA 0.3 10-26</t>
   </si>
   <si>
     <t>ES0213679OV1</t>
   </si>
   <si>
     <t>BANK 3.75 06-34</t>
   </si>
   <si>
+    <t>1 726.03</t>
+  </si>
+  <si>
     <t>XS2804565435</t>
   </si>
   <si>
     <t>BANK OF 3.5 04-29</t>
   </si>
   <si>
-    <t>1 380.82</t>
+    <t>2 128.77</t>
   </si>
   <si>
     <t>XS3320133948</t>
   </si>
   <si>
     <t>BANK OF 3.625 03-32</t>
   </si>
   <si>
-    <t>2 953.23</t>
+    <t>4 019.68</t>
   </si>
   <si>
     <t>FR00140003P3</t>
   </si>
   <si>
     <t>BANQ FE 0.1 10-27</t>
   </si>
   <si>
     <t>FR0014004750</t>
   </si>
   <si>
     <t>BANQ FE 0.25 06-28</t>
   </si>
   <si>
     <t>FR001400Q0T5</t>
   </si>
   <si>
     <t>BANQ FE 3.5 05-31</t>
   </si>
   <si>
+    <t>2 205.48</t>
+  </si>
+  <si>
     <t>XS3170898723</t>
   </si>
   <si>
     <t>BAWA BK 3.375 09-33</t>
   </si>
   <si>
-    <t>25 428.08</t>
-[...8 lines deleted...]
-    <t>3 813.70</t>
+    <t>27 832.19</t>
   </si>
   <si>
     <t>BE6328785207</t>
   </si>
   <si>
     <t>BELF SA 0.375 06-27</t>
   </si>
   <si>
     <t>BE6352762387</t>
   </si>
   <si>
     <t>BELF SA 3.625 06-30</t>
   </si>
   <si>
-    <t>17 777.40</t>
-[...1 lines deleted...]
-  <si>
     <t>BE6344187966</t>
   </si>
   <si>
     <t>BELF SA 3.875 06-28</t>
   </si>
   <si>
-    <t>3 790.07</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2634687912</t>
   </si>
   <si>
     <t>BK AMER 4.134 06-28</t>
   </si>
   <si>
-    <t>20 216.96</t>
+    <t>1 019.34</t>
   </si>
   <si>
     <t>XS3225871121</t>
   </si>
   <si>
     <t>BK IREL 3.625 11-36</t>
   </si>
   <si>
-    <t>2 250.48</t>
+    <t>2 534.52</t>
   </si>
   <si>
     <t>XS3332496184</t>
   </si>
   <si>
     <t>BK IREL 3.875 04-34</t>
   </si>
   <si>
-    <t>1 999.82</t>
+    <t>2 825.14</t>
   </si>
   <si>
     <t>XS2643234011</t>
   </si>
   <si>
     <t>BK IREL 5.0 07-31</t>
   </si>
   <si>
-    <t>16 291.10</t>
+    <t>17 555.48</t>
   </si>
   <si>
     <t>FR0013415692</t>
   </si>
   <si>
     <t>BQ POST 1.375 04-29</t>
   </si>
   <si>
     <t>XS3038544790</t>
   </si>
   <si>
     <t>BRAM U 3.625 04-33</t>
   </si>
   <si>
-    <t>3 090.88</t>
+    <t>4 366.49</t>
   </si>
   <si>
     <t>DE000BU3Z005</t>
   </si>
   <si>
     <t>BUND DE 2.3 02-33</t>
   </si>
   <si>
-    <t>2 094.89</t>
+    <t>2 594.59</t>
   </si>
   <si>
     <t>FR001400M4O2</t>
   </si>
   <si>
     <t>CA 4.375 11-33</t>
   </si>
   <si>
-    <t>18 123.29</t>
+    <t>20 616.44</t>
   </si>
   <si>
     <t>XS3108521124</t>
   </si>
   <si>
     <t>CA AUTO 2.75 07-28</t>
   </si>
   <si>
-    <t>2 526.38</t>
+    <t>2 724.23</t>
   </si>
   <si>
     <t>XS2555187801</t>
   </si>
   <si>
     <t>CAIX 5.375 11-30</t>
   </si>
   <si>
-    <t>2 974.66</t>
+    <t>3 357.53</t>
   </si>
   <si>
     <t>DE000CZ45W57</t>
   </si>
   <si>
     <t>CMZB FR 3.0 09-27</t>
   </si>
   <si>
-    <t>2 161.64</t>
+    <t>2 375.34</t>
   </si>
   <si>
     <t>FR0013463775</t>
   </si>
   <si>
     <t>CNP ASS 2.0 07-50</t>
   </si>
   <si>
-    <t>8 547.95</t>
+    <t>9 260.27</t>
   </si>
   <si>
     <t>XS3320133781</t>
   </si>
   <si>
     <t>COLO SF 3.875 04-31</t>
   </si>
   <si>
-    <t>1 210.27</t>
+    <t>1 762.33</t>
   </si>
   <si>
     <t>DE000CZ457W4</t>
   </si>
   <si>
     <t>COMM AK 4.0 01-38</t>
   </si>
   <si>
-    <t>4 405.48</t>
+    <t>5 260.27</t>
   </si>
   <si>
     <t>DE000CZ45ZY0</t>
   </si>
   <si>
     <t>COMM AK 4.125 06-37</t>
   </si>
   <si>
-    <t>15 324.66</t>
-[...1 lines deleted...]
-  <si>
     <t>DE000CZ439B6</t>
   </si>
   <si>
     <t>COMM AK 5.25 03-29</t>
   </si>
   <si>
-    <t>3 063.70</t>
+    <t>4 185.62</t>
   </si>
   <si>
     <t>XS2796609787</t>
   </si>
   <si>
     <t>COMP DE 3.375 04-30</t>
   </si>
   <si>
     <t>XS2796659964</t>
   </si>
   <si>
     <t>COMP DE 3.625 04-34</t>
   </si>
   <si>
-    <t>1 132.19</t>
+    <t>1 648.63</t>
   </si>
   <si>
     <t>XS3200103490</t>
   </si>
   <si>
     <t>COOP RA 3.548 10-35</t>
   </si>
   <si>
-    <t>13 955.47</t>
+    <t>15 492.93</t>
   </si>
   <si>
     <t>FR0013447232</t>
   </si>
   <si>
     <t>COVI 1.125 09-31</t>
   </si>
   <si>
-    <t>1 602.74</t>
+    <t>1 763.01</t>
   </si>
   <si>
     <t>FR0014010IN9</t>
   </si>
   <si>
     <t>COVI 3.625 06-34</t>
   </si>
   <si>
-    <t>3 495.89</t>
-[...1 lines deleted...]
-  <si>
     <t>XS3244187764</t>
   </si>
   <si>
     <t>DANS BK 3.375 12-33</t>
   </si>
   <si>
-    <t>10 208.22</t>
+    <t>11 650.68</t>
   </si>
   <si>
     <t>XS3101509167</t>
   </si>
   <si>
     <t>DANS BK 3.5 11-35</t>
   </si>
   <si>
-    <t>2 833.56</t>
+    <t>3 207.53</t>
   </si>
   <si>
     <t>XS2637421848</t>
   </si>
   <si>
     <t>DANS BK 4.75 06-30</t>
   </si>
   <si>
-    <t>5 887.40</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2280835260</t>
   </si>
   <si>
     <t>DIGI IN 0.625 07-31</t>
   </si>
   <si>
-    <t>3 328.77</t>
+    <t>3 595.89</t>
   </si>
   <si>
     <t>XS3074473474</t>
   </si>
   <si>
     <t>DNB BAN 3.125 05-31</t>
   </si>
   <si>
-    <t>1 284.25</t>
+    <t>3 510.27</t>
   </si>
   <si>
     <t>XS3166221948</t>
   </si>
   <si>
     <t>EAST JA 3.727 09-37</t>
   </si>
   <si>
-    <t>8 087.08</t>
+    <t>8 851.68</t>
   </si>
   <si>
     <t>PTEDP6OM0007</t>
   </si>
   <si>
     <t>EDP 4.375 12-55</t>
   </si>
   <si>
-    <t>5 633.56</t>
+    <t>7 191.78</t>
   </si>
   <si>
     <t>XS2978779176</t>
   </si>
   <si>
     <t>EDP SER 3.5 07-31</t>
   </si>
   <si>
-    <t>7 318.36</t>
+    <t>7 916.71</t>
   </si>
   <si>
     <t>XS3391835629</t>
   </si>
   <si>
     <t>EDP SER 3.75 03-33</t>
   </si>
   <si>
+    <t>1 223.01</t>
+  </si>
+  <si>
     <t>XS2699159351</t>
   </si>
   <si>
     <t>EDP SER 4.375 04-32</t>
   </si>
   <si>
+    <t>1 355.65</t>
+  </si>
+  <si>
     <t>BE6368381404</t>
   </si>
   <si>
     <t>ELIA TR 3.5 10-35</t>
   </si>
   <si>
-    <t>2 291.78</t>
+    <t>2 541.10</t>
   </si>
   <si>
     <t>BE6340849569</t>
   </si>
   <si>
     <t>ELIA TR 3.625 01-33</t>
   </si>
   <si>
-    <t>1 360.62</t>
+    <t>1 618.84</t>
   </si>
   <si>
     <t>BE6349118800</t>
   </si>
   <si>
     <t>ELIA TR 3.75 01-36</t>
   </si>
   <si>
-    <t>2 856.16</t>
+    <t>3 390.41</t>
   </si>
   <si>
     <t>XS3044299769</t>
   </si>
   <si>
     <t>ELLE AB 3.75 05-35</t>
   </si>
   <si>
     <t>XS1750986744</t>
   </si>
   <si>
     <t>ENEL FI 1.125 09-26</t>
   </si>
   <si>
-    <t>2 292.69</t>
+    <t>2 521.08</t>
   </si>
   <si>
     <t>XS3299702137</t>
   </si>
   <si>
     <t>ENEX HO 3.0 02-32</t>
   </si>
   <si>
-    <t>2 839.81</t>
+    <t>3 585.62</t>
   </si>
   <si>
     <t>XS3045470492</t>
   </si>
   <si>
     <t>ENEX HO 3.25 04-33</t>
   </si>
   <si>
-    <t>1 495.89</t>
+    <t>2 190.41</t>
   </si>
   <si>
     <t>FR0013455813</t>
   </si>
   <si>
     <t>ENGIE 0.5 10-30</t>
   </si>
   <si>
     <t>FR0014000RR2</t>
   </si>
   <si>
     <t>ENGIE 1.5 PERP</t>
   </si>
   <si>
-    <t>1 528.77</t>
+    <t>1 742.47</t>
   </si>
   <si>
     <t>FR0013504693</t>
   </si>
   <si>
     <t>ENGIE 2.125 03-32</t>
   </si>
   <si>
     <t>FR0014016Z94</t>
   </si>
   <si>
     <t>ENGIE 4.371 PERP</t>
   </si>
   <si>
-    <t>2 347.27</t>
+    <t>3 592.77</t>
   </si>
   <si>
     <t>XS1702729275</t>
   </si>
   <si>
     <t>EON INT 1.25 10-27</t>
   </si>
   <si>
-    <t>1 093.15</t>
+    <t>1 217.81</t>
   </si>
   <si>
     <t>XS2463518998</t>
   </si>
   <si>
     <t>EON SE 1.625 03-31</t>
   </si>
   <si>
     <t>XS2747600018</t>
   </si>
   <si>
     <t>EON SE 3.375 01-31</t>
   </si>
   <si>
-    <t>1 747.60</t>
+    <t>2 072.16</t>
   </si>
   <si>
     <t>XS2574873183</t>
   </si>
   <si>
     <t>EON SE 3.875 01-35</t>
   </si>
   <si>
-    <t>1 973.60</t>
+    <t>2 332.43</t>
   </si>
   <si>
     <t>XS2673547746</t>
   </si>
   <si>
     <t>EON SE 4.0 08-33</t>
   </si>
   <si>
-    <t>9 172.60</t>
+    <t>10 027.40</t>
   </si>
   <si>
     <t>XS2432544349</t>
   </si>
   <si>
     <t>ESB FIN 1.0 07-34</t>
   </si>
   <si>
-    <t>2 630.14</t>
+    <t>2 843.84</t>
   </si>
   <si>
     <t>XS2697970536</t>
   </si>
   <si>
     <t>ESB FIN 4.25 03-36</t>
   </si>
   <si>
-    <t>1 082.88</t>
+    <t>1 385.62</t>
   </si>
   <si>
     <t>EU000A3K4DG1</t>
   </si>
   <si>
     <t>EURO UN 1.25 02-43</t>
   </si>
   <si>
-    <t>3 390.41</t>
+    <t>4 125.00</t>
   </si>
   <si>
     <t>DE000A4DFCB7</t>
   </si>
   <si>
     <t>EVON IN 3.25 01-30</t>
   </si>
   <si>
-    <t>1 645.48</t>
+    <t>1 951.07</t>
   </si>
   <si>
     <t>DE000A4DFWV3</t>
   </si>
   <si>
     <t>EVON IN 4.25 09-55</t>
   </si>
   <si>
-    <t>3 120.55</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2784700671</t>
   </si>
   <si>
     <t>FING EM 3.25 03-34</t>
   </si>
   <si>
+    <t>1 218.75</t>
+  </si>
+  <si>
     <t>FR0013234333</t>
   </si>
   <si>
     <t>FRAN GO 1.75 06-39</t>
   </si>
   <si>
-    <t>6 102.47</t>
-[...1 lines deleted...]
-  <si>
     <t>FR0013322989</t>
   </si>
   <si>
     <t>GECINA 1.625 03-30</t>
   </si>
   <si>
-    <t>1 825.34</t>
+    <t>2 404.11</t>
   </si>
   <si>
     <t>FR0013266368</t>
   </si>
   <si>
     <t>GECINA 2.0 06-32</t>
   </si>
   <si>
-    <t>9 287.67</t>
-[...1 lines deleted...]
-  <si>
     <t>XS3072230744</t>
   </si>
   <si>
     <t>IBER FI 3.5 05-35</t>
   </si>
   <si>
-    <t>1 275.34</t>
+    <t>3 020.55</t>
   </si>
   <si>
     <t>XS3224600232</t>
   </si>
   <si>
     <t>IBER FI 3.75 PERP</t>
   </si>
   <si>
-    <t>2 167.81</t>
+    <t>2 434.93</t>
   </si>
   <si>
     <t>XS2748213290</t>
   </si>
   <si>
     <t>IBER FI 4.871 PERP</t>
   </si>
   <si>
-    <t>3 923.49</t>
+    <t>6 005.34</t>
   </si>
   <si>
     <t>FR001400ZRC6</t>
   </si>
   <si>
     <t>ICAD PR 4.375 05-35</t>
   </si>
   <si>
+    <t>1 402.40</t>
+  </si>
+  <si>
     <t>FR0014007NF1</t>
   </si>
   <si>
     <t>ICADE 1.0 01-30</t>
   </si>
   <si>
     <t>XS3225326282</t>
   </si>
   <si>
     <t>ING GRO 2.875 11-30</t>
   </si>
   <si>
-    <t>1 622.60</t>
+    <t>1 827.40</t>
   </si>
   <si>
     <t>XS2764264789</t>
   </si>
   <si>
     <t>ING GRO 4.0 02-35</t>
   </si>
   <si>
-    <t>1 227.40</t>
+    <t>1 512.33</t>
   </si>
   <si>
     <t>XS2524746687</t>
   </si>
   <si>
     <t>ING GRO 4.125 08-33</t>
   </si>
   <si>
-    <t>9 628.77</t>
+    <t>10 510.27</t>
   </si>
   <si>
     <t>XS2529233814</t>
   </si>
   <si>
     <t>INTE 4.75 09-27</t>
   </si>
   <si>
-    <t>5 290.07</t>
+    <t>5 797.60</t>
   </si>
   <si>
     <t>XS2625196352</t>
   </si>
   <si>
     <t>INTE 4.875 05-30</t>
   </si>
   <si>
-    <t>1 068.49</t>
+    <t>2 804.79</t>
   </si>
   <si>
     <t>IE000GVLBXU6</t>
   </si>
   <si>
     <t>IREL GO 3.0 10-43</t>
   </si>
   <si>
-    <t>11 293.15</t>
+    <t>12 575.34</t>
   </si>
   <si>
     <t>XS1704789590</t>
   </si>
   <si>
     <t>IREN 1.5 10-27</t>
   </si>
   <si>
-    <t>2 611.85</t>
+    <t>2 916.37</t>
   </si>
   <si>
     <t>XS2752472436</t>
   </si>
   <si>
     <t>IREN 3.875 07-32</t>
   </si>
   <si>
-    <t>12 283.75</t>
+    <t>13 291.25</t>
   </si>
   <si>
     <t>IT0005596470</t>
   </si>
   <si>
     <t>ITAL BU 4.05 10-37</t>
   </si>
   <si>
-    <t>1 142.52</t>
+    <t>1 991.25</t>
   </si>
   <si>
     <t>XS3358396763</t>
   </si>
   <si>
     <t>JYSK BA 3.625 06-32</t>
   </si>
   <si>
     <t>BE0390246156</t>
   </si>
   <si>
     <t>KBC GRO 3.625 08-36</t>
   </si>
   <si>
-    <t>5 601.37</t>
+    <t>6 117.81</t>
   </si>
   <si>
     <t>BE0390124874</t>
   </si>
   <si>
     <t>KBC GRO 3.75 03-32</t>
   </si>
   <si>
-    <t>3 544.52</t>
+    <t>4 880.14</t>
   </si>
   <si>
     <t>XS2780025271</t>
   </si>
   <si>
     <t>KONI AH 3.375 03-31</t>
   </si>
   <si>
+    <t>1 026.37</t>
+  </si>
+  <si>
     <t>XS2596537972</t>
   </si>
   <si>
     <t>KONI AH 3.5 04-28</t>
   </si>
   <si>
     <t>XS3308614794</t>
   </si>
   <si>
     <t>KONI AH 3.625 03-34</t>
   </si>
   <si>
+    <t>1 092.47</t>
+  </si>
+  <si>
     <t>FR0013384567</t>
   </si>
   <si>
     <t>LA POST 1.45 11-28</t>
   </si>
   <si>
     <t>XS2089229806</t>
   </si>
   <si>
     <t>MERL PR 1.875 12-34</t>
   </si>
   <si>
-    <t>2 804.79</t>
+    <t>3 205.48</t>
   </si>
   <si>
     <t>XS3168718529</t>
   </si>
   <si>
     <t>MERL PR 3.5 09-33</t>
   </si>
   <si>
-    <t>7 853.42</t>
+    <t>8 601.37</t>
   </si>
   <si>
     <t>IT0005678955</t>
   </si>
   <si>
     <t>MONT PA 3.25 02-32</t>
   </si>
   <si>
-    <t>2 425.84</t>
+    <t>2 747.63</t>
   </si>
   <si>
     <t>XS2388449758</t>
   </si>
   <si>
     <t>NATL BA 0.5 09-28</t>
   </si>
   <si>
-    <t>1 753.42</t>
+    <t>1 931.51</t>
   </si>
   <si>
     <t>XS2528858033</t>
   </si>
   <si>
     <t>NATW GR 4.067 09-28</t>
   </si>
   <si>
-    <t>15 098.04</t>
+    <t>16 546.56</t>
   </si>
   <si>
     <t>NL0013552060</t>
   </si>
   <si>
     <t>NETH GO 0.5 01-40</t>
   </si>
   <si>
     <t>XS3232967318</t>
   </si>
   <si>
     <t>NORD BK 3.25 11-35</t>
   </si>
   <si>
-    <t>11 243.84</t>
+    <t>8 756.57</t>
   </si>
   <si>
     <t>XS3170346368</t>
   </si>
   <si>
     <t>NORD BK 3.5 09-35</t>
   </si>
   <si>
-    <t>14 958.90</t>
+    <t>10 969.86</t>
+  </si>
+  <si>
+    <t>XS3406830052</t>
+  </si>
+  <si>
+    <t>NORD BK 3.875 06-36</t>
   </si>
   <si>
     <t>XS2797546624</t>
   </si>
   <si>
     <t>PERM TS 4.25 07-30</t>
   </si>
   <si>
-    <t>4 980.07</t>
+    <t>5 373.63</t>
   </si>
   <si>
     <t>XS2021462440</t>
   </si>
   <si>
     <t>PROL IN 0.875 07-29</t>
   </si>
   <si>
-    <t>1 226.20</t>
+    <t>1 322.81</t>
   </si>
   <si>
     <t>XS2187529180</t>
   </si>
   <si>
     <t>PROL IN 1.625 06-32</t>
   </si>
   <si>
-    <t>4 387.95</t>
-[...1 lines deleted...]
-  <si>
     <t>XS1904690341</t>
   </si>
   <si>
     <t>PROL IN 2.375 11-30</t>
   </si>
   <si>
-    <t>5 849.01</t>
+    <t>6 601.85</t>
+  </si>
+  <si>
+    <t>FR00140193X6</t>
+  </si>
+  <si>
+    <t>RCI BAN 4.0 08-31</t>
   </si>
   <si>
     <t>XS2744299335</t>
   </si>
   <si>
     <t>RED ELE 3.0 01-34</t>
   </si>
   <si>
-    <t>3 402.74</t>
+    <t>4 043.84</t>
   </si>
   <si>
     <t>XS2838500218</t>
   </si>
   <si>
     <t>REDEIA 3.375 07-32</t>
   </si>
   <si>
-    <t>15 256.85</t>
+    <t>16 458.90</t>
   </si>
   <si>
     <t>XS3348120653</t>
   </si>
   <si>
     <t>REDEIA 4.375 PERP</t>
   </si>
   <si>
-    <t>1 366.44</t>
+    <t>2 301.37</t>
   </si>
   <si>
     <t>FR0014010DR1</t>
   </si>
   <si>
     <t>RENA 3.875 09-30</t>
   </si>
   <si>
-    <t>2 622.26</t>
+    <t>2 898.29</t>
   </si>
   <si>
     <t>FR0014007LP4</t>
   </si>
   <si>
     <t>RTE EDF 0.75 01-34</t>
   </si>
   <si>
-    <t>1 763.01</t>
+    <t>2 083.56</t>
   </si>
   <si>
     <t>XS3166372568</t>
   </si>
   <si>
     <t>SCOT HY 3.375 11-33</t>
   </si>
   <si>
-    <t>12 281.76</t>
+    <t>13 442.95</t>
   </si>
   <si>
     <t>FR001400U1Q3</t>
   </si>
   <si>
     <t>SG 3.625 11-30</t>
   </si>
   <si>
-    <t>18 144.86</t>
+    <t>20 468.84</t>
   </si>
   <si>
     <t>ES0000012J07</t>
   </si>
   <si>
     <t>SPAI GO 1.0 07-42</t>
   </si>
   <si>
-    <t>5 926.03</t>
+    <t>6 424.66</t>
   </si>
   <si>
     <t>XS3027988263</t>
   </si>
   <si>
     <t>SSE 3.5 03-32</t>
   </si>
   <si>
+    <t>1 017.21</t>
+  </si>
+  <si>
     <t>XS2675685700</t>
   </si>
   <si>
     <t>SSE 4.0 09-31</t>
   </si>
   <si>
-    <t>10 730.96</t>
+    <t>11 756.71</t>
   </si>
   <si>
     <t>XS2532312548</t>
   </si>
   <si>
     <t>STAT AS 2.875 09-29</t>
   </si>
   <si>
-    <t>4 990.68</t>
+    <t>5 482.19</t>
   </si>
   <si>
     <t>XS2723597923</t>
   </si>
   <si>
     <t>STAT AS 3.125 12-26</t>
   </si>
   <si>
-    <t>2 073.63</t>
+    <t>2 385.27</t>
   </si>
   <si>
     <t>XS2779793061</t>
   </si>
   <si>
     <t>STAT AS 3.75 03-39</t>
   </si>
   <si>
+    <t>1 335.62</t>
+  </si>
+  <si>
     <t>XS2768793676</t>
   </si>
   <si>
     <t>STAT SF 3.375 02-36</t>
   </si>
   <si>
-    <t>1 223.32</t>
+    <t>1 547.88</t>
   </si>
   <si>
     <t>XS2443749648</t>
   </si>
   <si>
     <t>TELI CO 2.75 06-83</t>
   </si>
   <si>
-    <t>7 662.33</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2477935345</t>
   </si>
   <si>
     <t>TENN HO 1.625 11-26</t>
   </si>
   <si>
-    <t>1 240.34</t>
-[...1 lines deleted...]
-  <si>
     <t>XS1241581096</t>
   </si>
   <si>
     <t>TENN HO 1.75 06-27</t>
   </si>
   <si>
     <t>XS2549543499</t>
   </si>
   <si>
     <t>TENN HO 4.5 10-34</t>
   </si>
   <si>
-    <t>3 510.00</t>
+    <t>3 926.71</t>
   </si>
   <si>
     <t>XS3128477521</t>
   </si>
   <si>
     <t>TERN RE 3.0 07-31</t>
   </si>
   <si>
-    <t>14 330.14</t>
+    <t>15 505.48</t>
   </si>
   <si>
     <t>XS2655852726</t>
   </si>
   <si>
     <t>TERN RE 3.875 07-33</t>
   </si>
   <si>
-    <t>3 344.18</t>
+    <t>3 620.21</t>
   </si>
   <si>
     <t>XS2357205587</t>
   </si>
   <si>
     <t>TRAS EL 0.375 06-29</t>
   </si>
   <si>
     <t>XS2209023402</t>
   </si>
   <si>
     <t>TRAS EL 0.75 07-32</t>
   </si>
   <si>
-    <t>3 624.66</t>
+    <t>3 923.84</t>
   </si>
   <si>
     <t>XS2360310044</t>
   </si>
   <si>
     <t>UNIC 0.8 07-29</t>
   </si>
   <si>
-    <t>1 464.11</t>
+    <t>1 578.08</t>
   </si>
   <si>
     <t>XS2555420103</t>
   </si>
   <si>
     <t>UNIC 5.85 11-27</t>
   </si>
   <si>
-    <t>6 443.01</t>
+    <t>7 276.44</t>
   </si>
   <si>
     <t>XS2257961818</t>
   </si>
   <si>
     <t>UPM KYM 0.125 11-28</t>
   </si>
   <si>
     <t>XS2320453884</t>
   </si>
   <si>
     <t>UPM KYM 0.5 03-31</t>
   </si>
   <si>
     <t>XS2478685931</t>
   </si>
   <si>
     <t>UPM KYM 2.25 05-29</t>
   </si>
   <si>
-    <t>XS2009891479</t>
-[...7 lines deleted...]
-  <si>
     <t>XS2297882644</t>
   </si>
   <si>
     <t>VATT AB 0.125 02-29</t>
   </si>
   <si>
     <t>XS2821745374</t>
   </si>
   <si>
     <t>VERB AG 3.25 05-31</t>
   </si>
   <si>
+    <t>1 175.34</t>
+  </si>
+  <si>
     <t>DE000A3MQS72</t>
   </si>
   <si>
     <t>VONO SE 2.375 03-32</t>
   </si>
   <si>
-    <t>2 309.93</t>
+    <t>3 155.82</t>
   </si>
   <si>
     <t>DE000A30VQB2</t>
   </si>
   <si>
     <t>VONO SE 5.0 11-30</t>
   </si>
   <si>
-    <t>10 575.34</t>
-[...11 lines deleted...]
-    <t>EURO SCHATZ 0626</t>
+    <t>12 000.00</t>
+  </si>
+  <si>
+    <t>OEU6 Comdty</t>
+  </si>
+  <si>
+    <t>EURO BOBL 0926</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -1794,8427 +1779,8327 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:N8"/>
+  <dimension ref="A1:Z8"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="C8" sqref="C8"/>
+      <selection activeCell="B8" sqref="B8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="11.711" bestFit="true" customWidth="true" style="0"/>
-[...4 lines deleted...]
-    <col min="9" max="9" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="11.711" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="9.283" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="9.10" bestFit="true" style="0"/>
     <col min="13" max="13" width="9.10" bestFit="true" style="0"/>
     <col min="14" max="14" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:14">
+    <row r="1" spans="1:26">
       <c r="A1" t="s">
+        <v>1</v>
+      </c>
+      <c r="B1" t="s">
+        <v>2</v>
+      </c>
+      <c r="C1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D1" t="s">
+        <v>4</v>
+      </c>
+      <c r="E1" t="s">
+        <v>5</v>
+      </c>
+      <c r="F1" t="s">
+        <v>4</v>
+      </c>
+      <c r="G1" t="s">
+        <v>5</v>
+      </c>
+      <c r="H1" t="s">
+        <v>4</v>
+      </c>
+      <c r="Z1" t="s">
         <v>0</v>
       </c>
-      <c r="B1" t="s">
-[...24 lines deleted...]
-    <row r="2" spans="1:14">
+    </row>
+    <row r="2" spans="1:26">
       <c r="A2" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2" s="1">
+        <v>19746.0</v>
+      </c>
+      <c r="C2">
+        <v>1521.51</v>
+      </c>
+      <c r="D2" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2">
+        <v>30043860.95</v>
+      </c>
+      <c r="F2" t="s">
+        <v>8</v>
+      </c>
+      <c r="G2">
+        <v>30043860.95</v>
+      </c>
+      <c r="H2" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z2" t="s">
         <v>6</v>
       </c>
-      <c r="B2" t="s">
-[...24 lines deleted...]
-    <row r="3" spans="1:14">
+    </row>
+    <row r="3" spans="1:26">
       <c r="A3" t="s">
+        <v>10</v>
+      </c>
+      <c r="B3" s="1">
+        <v>32159.418</v>
+      </c>
+      <c r="C3">
+        <v>100.29</v>
+      </c>
+      <c r="D3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E3">
+        <v>3225556.68</v>
+      </c>
+      <c r="F3" t="s">
+        <v>8</v>
+      </c>
+      <c r="G3">
+        <v>3225556.68</v>
+      </c>
+      <c r="H3" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z3" t="s">
         <v>9</v>
       </c>
-      <c r="B3" t="s">
-[...24 lines deleted...]
-    <row r="4" spans="1:14">
+    </row>
+    <row r="4" spans="1:26">
       <c r="A4" t="s">
+        <v>12</v>
+      </c>
+      <c r="B4" s="1">
+        <v>3031.519</v>
+      </c>
+      <c r="C4">
+        <v>5054.84</v>
+      </c>
+      <c r="D4" t="s">
+        <v>8</v>
+      </c>
+      <c r="E4">
+        <v>15323864.32</v>
+      </c>
+      <c r="F4" t="s">
+        <v>8</v>
+      </c>
+      <c r="G4">
+        <v>15323864.32</v>
+      </c>
+      <c r="H4" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z4" t="s">
         <v>11</v>
       </c>
-      <c r="B4" t="s">
-[...24 lines deleted...]
-    <row r="5" spans="1:14">
+    </row>
+    <row r="5" spans="1:26">
       <c r="A5" t="s">
+        <v>14</v>
+      </c>
+      <c r="B5" s="1">
+        <v>8841.0</v>
+      </c>
+      <c r="C5">
+        <v>102.87</v>
+      </c>
+      <c r="D5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E5">
+        <v>909479.86</v>
+      </c>
+      <c r="F5" t="s">
+        <v>8</v>
+      </c>
+      <c r="G5">
+        <v>909479.86</v>
+      </c>
+      <c r="H5" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z5" t="s">
         <v>13</v>
       </c>
-      <c r="B5" t="s">
-[...24 lines deleted...]
-    <row r="6" spans="1:14">
+    </row>
+    <row r="6" spans="1:26">
       <c r="A6" t="s">
+        <v>16</v>
+      </c>
+      <c r="B6" s="1">
+        <v>10.0</v>
+      </c>
+      <c r="C6">
+        <v>101.85</v>
+      </c>
+      <c r="D6" t="s">
+        <v>8</v>
+      </c>
+      <c r="E6">
+        <v>1018.56</v>
+      </c>
+      <c r="F6" t="s">
+        <v>8</v>
+      </c>
+      <c r="G6">
+        <v>1018.56</v>
+      </c>
+      <c r="H6" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z6" t="s">
         <v>15</v>
       </c>
-      <c r="B6" t="s">
-[...2 lines deleted...]
-      <c r="C6" s="1">
+    </row>
+    <row r="7" spans="1:26">
+      <c r="A7" t="s">
+        <v>18</v>
+      </c>
+      <c r="B7" s="1">
+        <v>1.0</v>
+      </c>
+      <c r="C7">
+        <v>102.92</v>
+      </c>
+      <c r="D7" t="s">
+        <v>8</v>
+      </c>
+      <c r="E7">
+        <v>102.92</v>
+      </c>
+      <c r="F7" t="s">
+        <v>8</v>
+      </c>
+      <c r="G7">
+        <v>102.92</v>
+      </c>
+      <c r="H7" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z7" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="8" spans="1:26">
+      <c r="A8" t="s">
+        <v>20</v>
+      </c>
+      <c r="B8" s="1">
         <v>10.0</v>
       </c>
-      <c r="D6">
-[...48 lines deleted...]
-      <c r="A8" t="s">
+      <c r="C8">
+        <v>102.07</v>
+      </c>
+      <c r="D8" t="s">
+        <v>8</v>
+      </c>
+      <c r="E8">
+        <v>1020.7</v>
+      </c>
+      <c r="F8" t="s">
+        <v>8</v>
+      </c>
+      <c r="G8">
+        <v>1020.7</v>
+      </c>
+      <c r="H8" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z8" t="s">
         <v>19</v>
-      </c>
-[...22 lines deleted...]
-        <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P162"/>
+  <dimension ref="A1:Z160"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O162" sqref="O162"/>
+      <selection activeCell="N160" sqref="N160"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
-    <row r="1" spans="1:16">
+    <row r="1" spans="1:26">
       <c r="A1" t="s">
+        <v>22</v>
+      </c>
+      <c r="B1" t="s">
+        <v>23</v>
+      </c>
+      <c r="C1" t="s">
+        <v>24</v>
+      </c>
+      <c r="D1" t="s">
+        <v>25</v>
+      </c>
+      <c r="E1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" t="s">
+        <v>26</v>
+      </c>
+      <c r="G1" t="s">
+        <v>27</v>
+      </c>
+      <c r="H1" t="s">
+        <v>28</v>
+      </c>
+      <c r="I1" t="s">
+        <v>29</v>
+      </c>
+      <c r="J1" t="s">
+        <v>30</v>
+      </c>
+      <c r="K1" t="s">
+        <v>31</v>
+      </c>
+      <c r="L1" t="s">
+        <v>32</v>
+      </c>
+      <c r="M1" t="s">
+        <v>33</v>
+      </c>
+      <c r="N1" t="s">
+        <v>34</v>
+      </c>
+      <c r="O1" t="s">
+        <v>35</v>
+      </c>
+      <c r="Z1" t="s">
         <v>21</v>
       </c>
-      <c r="B1" t="s">
-[...45 lines deleted...]
-    <row r="2" spans="1:16">
+    </row>
+    <row r="2" spans="1:26">
       <c r="A2" t="s">
+        <v>37</v>
+      </c>
+      <c r="B2" s="1">
+        <v>1923.0</v>
+      </c>
+      <c r="C2" s="1">
+        <v>1077.59</v>
+      </c>
+      <c r="D2" s="1">
+        <v>1075.87413937</v>
+      </c>
+      <c r="E2" t="s">
+        <v>8</v>
+      </c>
+      <c r="F2">
+        <v>1.0</v>
+      </c>
+      <c r="G2" s="1">
+        <v>2068905.97</v>
+      </c>
+      <c r="H2" s="1">
+        <v>3299.6</v>
+      </c>
+      <c r="I2" s="1">
+        <v>0.15948525683842</v>
+      </c>
+      <c r="J2">
+        <v>0.0</v>
+      </c>
+      <c r="K2">
+        <v>0.0</v>
+      </c>
+      <c r="L2" s="1">
+        <v>2072205.57</v>
+      </c>
+      <c r="M2" s="1">
+        <v>2072205.57</v>
+      </c>
+      <c r="N2" s="1">
+        <v>4.19</v>
+      </c>
+      <c r="O2">
+        <v>1</v>
+      </c>
+      <c r="Z2" t="s">
         <v>36</v>
       </c>
-      <c r="B2" t="s">
-[...45 lines deleted...]
-    <row r="3" spans="1:16">
+    </row>
+    <row r="3" spans="1:26">
       <c r="A3" t="s">
+        <v>39</v>
+      </c>
+      <c r="B3" s="1">
+        <v>254000.0</v>
+      </c>
+      <c r="C3" s="1">
+        <v>98.99953743</v>
+      </c>
+      <c r="D3" s="1">
+        <v>99.533614</v>
+      </c>
+      <c r="E3" t="s">
+        <v>8</v>
+      </c>
+      <c r="F3">
+        <v>1.0</v>
+      </c>
+      <c r="G3" s="1">
+        <v>252815.38</v>
+      </c>
+      <c r="H3" s="1">
+        <v>-519.75</v>
+      </c>
+      <c r="I3" s="1">
+        <v>-0.20558480263345</v>
+      </c>
+      <c r="J3">
+        <v>0.0</v>
+      </c>
+      <c r="K3">
+        <v>836.81</v>
+      </c>
+      <c r="L3" s="1">
+        <v>251458.82</v>
+      </c>
+      <c r="M3" s="1">
+        <v>252295.63</v>
+      </c>
+      <c r="N3" s="1">
+        <v>0.51</v>
+      </c>
+      <c r="O3">
+        <v>1</v>
+      </c>
+      <c r="Z3" t="s">
         <v>38</v>
       </c>
-      <c r="B3" t="s">
-[...45 lines deleted...]
-    <row r="4" spans="1:16">
+    </row>
+    <row r="4" spans="1:26">
       <c r="A4" t="s">
         <v>41</v>
       </c>
-      <c r="B4" t="s">
+      <c r="B4" s="1">
+        <v>164000.0</v>
+      </c>
+      <c r="C4" s="1">
+        <v>99.39998243</v>
+      </c>
+      <c r="D4" s="1">
+        <v>99.08</v>
+      </c>
+      <c r="E4" t="s">
+        <v>8</v>
+      </c>
+      <c r="F4">
+        <v>1.0</v>
+      </c>
+      <c r="G4" s="1">
+        <v>162491.2</v>
+      </c>
+      <c r="H4" s="1">
+        <v>2984.21</v>
+      </c>
+      <c r="I4" s="1">
+        <v>1.8365363785854</v>
+      </c>
+      <c r="J4">
+        <v>0.0</v>
+      </c>
+      <c r="K4" t="s">
         <v>42</v>
       </c>
-      <c r="C4" s="1">
-[...27 lines deleted...]
-        <v>248.78</v>
+      <c r="L4" s="1">
+        <v>163015.97</v>
       </c>
       <c r="M4" s="1">
-        <v>250286.56</v>
+        <v>165475.41</v>
       </c>
       <c r="N4" s="1">
-        <v>250535.34</v>
-[...8 lines deleted...]
-    <row r="5" spans="1:16">
+        <v>0.33</v>
+      </c>
+      <c r="O4">
+        <v>1</v>
+      </c>
+      <c r="Z4" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="5" spans="1:26">
       <c r="A5" t="s">
+        <v>44</v>
+      </c>
+      <c r="B5" s="1">
+        <v>130000.0</v>
+      </c>
+      <c r="C5" s="1">
+        <v>105.08443984</v>
+      </c>
+      <c r="D5" s="1">
+        <v>110.550762</v>
+      </c>
+      <c r="E5" t="s">
+        <v>8</v>
+      </c>
+      <c r="F5">
+        <v>1.0</v>
+      </c>
+      <c r="G5" s="1">
+        <v>143715.99</v>
+      </c>
+      <c r="H5" s="1">
+        <v>-4815.64</v>
+      </c>
+      <c r="I5" s="1">
+        <v>-3.3508032056837</v>
+      </c>
+      <c r="J5">
+        <v>0.0</v>
+      </c>
+      <c r="K5" t="s">
+        <v>45</v>
+      </c>
+      <c r="L5" s="1">
+        <v>136609.77</v>
+      </c>
+      <c r="M5" s="1">
+        <v>138900.35</v>
+      </c>
+      <c r="N5" s="1">
+        <v>0.28</v>
+      </c>
+      <c r="O5">
+        <v>1</v>
+      </c>
+      <c r="Z5" t="s">
         <v>43</v>
       </c>
-      <c r="B5" t="s">
-[...45 lines deleted...]
-    <row r="6" spans="1:16">
+    </row>
+    <row r="6" spans="1:26">
       <c r="A6" t="s">
+        <v>47</v>
+      </c>
+      <c r="B6" s="1">
+        <v>130000.0</v>
+      </c>
+      <c r="C6" s="1">
+        <v>104.5965978</v>
+      </c>
+      <c r="D6" s="1">
+        <v>108.857546</v>
+      </c>
+      <c r="E6" t="s">
+        <v>8</v>
+      </c>
+      <c r="F6">
+        <v>1.0</v>
+      </c>
+      <c r="G6" s="1">
+        <v>141514.81</v>
+      </c>
+      <c r="H6" s="1">
+        <v>-987.45</v>
+      </c>
+      <c r="I6" s="1">
+        <v>-0.69777149119587</v>
+      </c>
+      <c r="J6">
+        <v>0.0</v>
+      </c>
+      <c r="K6" t="s">
+        <v>48</v>
+      </c>
+      <c r="L6" s="1">
+        <v>135975.58</v>
+      </c>
+      <c r="M6" s="1">
+        <v>140527.36</v>
+      </c>
+      <c r="N6" s="1">
+        <v>0.28</v>
+      </c>
+      <c r="O6">
+        <v>1</v>
+      </c>
+      <c r="Z6" t="s">
         <v>46</v>
       </c>
-      <c r="B6" t="s">
-[...2 lines deleted...]
-      <c r="C6" s="1">
+    </row>
+    <row r="7" spans="1:26">
+      <c r="A7" t="s">
+        <v>50</v>
+      </c>
+      <c r="B7" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="C7" s="1">
+        <v>97.77585694</v>
+      </c>
+      <c r="D7" s="1">
+        <v>99.430044</v>
+      </c>
+      <c r="E7" t="s">
+        <v>8</v>
+      </c>
+      <c r="F7">
+        <v>1.0</v>
+      </c>
+      <c r="G7" s="1">
+        <v>497150.22</v>
+      </c>
+      <c r="H7" s="1">
+        <v>-7079.15</v>
+      </c>
+      <c r="I7" s="1">
+        <v>-1.4239458648937</v>
+      </c>
+      <c r="J7">
+        <v>0.0</v>
+      </c>
+      <c r="K7" t="s">
+        <v>51</v>
+      </c>
+      <c r="L7" s="1">
+        <v>488879.29</v>
+      </c>
+      <c r="M7" s="1">
+        <v>490071.07</v>
+      </c>
+      <c r="N7" s="1">
+        <v>0.99</v>
+      </c>
+      <c r="O7">
+        <v>1</v>
+      </c>
+      <c r="Z7" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="8" spans="1:26">
+      <c r="A8" t="s">
+        <v>53</v>
+      </c>
+      <c r="B8" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="C8" s="1">
+        <v>98.52629856</v>
+      </c>
+      <c r="D8" s="1">
+        <v>99.503</v>
+      </c>
+      <c r="E8" t="s">
+        <v>8</v>
+      </c>
+      <c r="F8">
+        <v>1.0</v>
+      </c>
+      <c r="G8" s="1">
+        <v>298509.0</v>
+      </c>
+      <c r="H8" s="1">
+        <v>3998.66</v>
+      </c>
+      <c r="I8" s="1">
+        <v>1.3395442013474</v>
+      </c>
+      <c r="J8">
+        <v>0.0</v>
+      </c>
+      <c r="K8" t="s">
+        <v>54</v>
+      </c>
+      <c r="L8" s="1">
+        <v>295578.89</v>
+      </c>
+      <c r="M8" s="1">
+        <v>302507.66</v>
+      </c>
+      <c r="N8" s="1">
+        <v>0.61</v>
+      </c>
+      <c r="O8">
+        <v>1</v>
+      </c>
+      <c r="Z8" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="9" spans="1:26">
+      <c r="A9" t="s">
+        <v>56</v>
+      </c>
+      <c r="B9" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C9" s="1">
+        <v>103.5680901</v>
+      </c>
+      <c r="D9" s="1">
+        <v>108.76173</v>
+      </c>
+      <c r="E9" t="s">
+        <v>8</v>
+      </c>
+      <c r="F9">
+        <v>1.0</v>
+      </c>
+      <c r="G9" s="1">
+        <v>108761.73</v>
+      </c>
+      <c r="H9" s="1">
+        <v>-3691.59</v>
+      </c>
+      <c r="I9" s="1">
+        <v>-3.3941994118703</v>
+      </c>
+      <c r="J9">
+        <v>0.0</v>
+      </c>
+      <c r="K9" t="s">
+        <v>57</v>
+      </c>
+      <c r="L9" s="1">
+        <v>103568.09</v>
+      </c>
+      <c r="M9" s="1">
+        <v>105070.14</v>
+      </c>
+      <c r="N9" s="1">
+        <v>0.21</v>
+      </c>
+      <c r="O9">
+        <v>1</v>
+      </c>
+      <c r="Z9" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="10" spans="1:26">
+      <c r="A10" t="s">
+        <v>59</v>
+      </c>
+      <c r="B10" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C10" s="1">
+        <v>99.05892269</v>
+      </c>
+      <c r="D10" s="1">
+        <v>99.684</v>
+      </c>
+      <c r="E10" t="s">
+        <v>8</v>
+      </c>
+      <c r="F10">
+        <v>1.0</v>
+      </c>
+      <c r="G10" s="1">
+        <v>99684.0</v>
+      </c>
+      <c r="H10" s="1">
+        <v>-248.36</v>
+      </c>
+      <c r="I10" s="1">
+        <v>-0.24914730548533</v>
+      </c>
+      <c r="J10">
+        <v>0.0</v>
+      </c>
+      <c r="K10">
+        <v>376.71</v>
+      </c>
+      <c r="L10" s="1">
+        <v>99058.93</v>
+      </c>
+      <c r="M10" s="1">
+        <v>99435.64</v>
+      </c>
+      <c r="N10" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="O10">
+        <v>1</v>
+      </c>
+      <c r="Z10" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="11" spans="1:26">
+      <c r="A11" t="s">
+        <v>61</v>
+      </c>
+      <c r="B11" s="1">
+        <v>1467000.0</v>
+      </c>
+      <c r="C11" s="1">
+        <v>99.068101</v>
+      </c>
+      <c r="D11" s="1">
+        <v>99.556461</v>
+      </c>
+      <c r="E11" t="s">
+        <v>8</v>
+      </c>
+      <c r="F11">
+        <v>1.0</v>
+      </c>
+      <c r="G11" s="1">
+        <v>1460493.28</v>
+      </c>
+      <c r="H11" s="1">
+        <v>24486.79</v>
+      </c>
+      <c r="I11" s="1">
+        <v>1.6766109324378</v>
+      </c>
+      <c r="J11">
+        <v>0.0</v>
+      </c>
+      <c r="K11" t="s">
+        <v>62</v>
+      </c>
+      <c r="L11" s="1">
+        <v>1453329.04</v>
+      </c>
+      <c r="M11" s="1">
+        <v>1484980.07</v>
+      </c>
+      <c r="N11" s="1">
+        <v>3.0</v>
+      </c>
+      <c r="O11">
+        <v>1</v>
+      </c>
+      <c r="Z11" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="12" spans="1:26">
+      <c r="A12" t="s">
+        <v>64</v>
+      </c>
+      <c r="B12" s="1">
+        <v>240000.0</v>
+      </c>
+      <c r="C12" s="1">
+        <v>98.44123402</v>
+      </c>
+      <c r="D12" s="1">
+        <v>99.791763</v>
+      </c>
+      <c r="E12" t="s">
+        <v>8</v>
+      </c>
+      <c r="F12">
+        <v>1.0</v>
+      </c>
+      <c r="G12" s="1">
+        <v>239500.23</v>
+      </c>
+      <c r="H12" s="1">
+        <v>1751.88</v>
+      </c>
+      <c r="I12" s="1">
+        <v>0.73147320150799</v>
+      </c>
+      <c r="J12">
+        <v>0.0</v>
+      </c>
+      <c r="K12" t="s">
+        <v>65</v>
+      </c>
+      <c r="L12" s="1">
+        <v>236258.96</v>
+      </c>
+      <c r="M12" s="1">
+        <v>241252.11</v>
+      </c>
+      <c r="N12" s="1">
+        <v>0.49</v>
+      </c>
+      <c r="O12">
+        <v>1</v>
+      </c>
+      <c r="Z12" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="13" spans="1:26">
+      <c r="A13" t="s">
+        <v>67</v>
+      </c>
+      <c r="B13" s="1">
+        <v>334000.0</v>
+      </c>
+      <c r="C13" s="1">
+        <v>100.66894885</v>
+      </c>
+      <c r="D13" s="1">
+        <v>99.58</v>
+      </c>
+      <c r="E13" t="s">
+        <v>8</v>
+      </c>
+      <c r="F13">
+        <v>1.0</v>
+      </c>
+      <c r="G13" s="1">
+        <v>332597.2</v>
+      </c>
+      <c r="H13" s="1">
+        <v>5524.42</v>
+      </c>
+      <c r="I13" s="1">
+        <v>1.6609941394576</v>
+      </c>
+      <c r="J13">
+        <v>0.0</v>
+      </c>
+      <c r="K13" t="s">
+        <v>68</v>
+      </c>
+      <c r="L13" s="1">
+        <v>336234.29</v>
+      </c>
+      <c r="M13" s="1">
+        <v>338121.62</v>
+      </c>
+      <c r="N13" s="1">
+        <v>0.68</v>
+      </c>
+      <c r="O13">
+        <v>1</v>
+      </c>
+      <c r="Z13" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="14" spans="1:26">
+      <c r="A14" t="s">
+        <v>70</v>
+      </c>
+      <c r="B14" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C14" s="1">
+        <v>99.28407902</v>
+      </c>
+      <c r="D14" s="1">
+        <v>95.89134</v>
+      </c>
+      <c r="E14" t="s">
+        <v>8</v>
+      </c>
+      <c r="F14">
+        <v>1.0</v>
+      </c>
+      <c r="G14" s="1">
+        <v>95891.34</v>
+      </c>
+      <c r="H14" s="1">
+        <v>3481.44</v>
+      </c>
+      <c r="I14" s="1">
+        <v>3.6306093960101</v>
+      </c>
+      <c r="J14">
+        <v>0.0</v>
+      </c>
+      <c r="K14">
+        <v>88.7</v>
+      </c>
+      <c r="L14" s="1">
+        <v>99284.08</v>
+      </c>
+      <c r="M14" s="1">
+        <v>99372.78</v>
+      </c>
+      <c r="N14" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="O14">
+        <v>1</v>
+      </c>
+      <c r="Z14" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="15" spans="1:26">
+      <c r="A15" t="s">
+        <v>72</v>
+      </c>
+      <c r="B15" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="C15" s="1">
+        <v>98.5946664</v>
+      </c>
+      <c r="D15" s="1">
+        <v>98.691</v>
+      </c>
+      <c r="E15" t="s">
+        <v>8</v>
+      </c>
+      <c r="F15">
+        <v>1.0</v>
+      </c>
+      <c r="G15" s="1">
+        <v>296073.0</v>
+      </c>
+      <c r="H15" s="1">
+        <v>8168.53</v>
+      </c>
+      <c r="I15" s="1">
+        <v>2.7589580947942</v>
+      </c>
+      <c r="J15">
+        <v>0.0</v>
+      </c>
+      <c r="K15" t="s">
+        <v>73</v>
+      </c>
+      <c r="L15" s="1">
+        <v>295784.0</v>
+      </c>
+      <c r="M15" s="1">
+        <v>304241.53</v>
+      </c>
+      <c r="N15" s="1">
+        <v>0.61</v>
+      </c>
+      <c r="O15">
+        <v>1</v>
+      </c>
+      <c r="Z15" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="16" spans="1:26">
+      <c r="A16" t="s">
+        <v>75</v>
+      </c>
+      <c r="B16" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C16" s="1">
+        <v>98.23695551</v>
+      </c>
+      <c r="D16" s="1">
+        <v>99.830165</v>
+      </c>
+      <c r="E16" t="s">
+        <v>8</v>
+      </c>
+      <c r="F16">
+        <v>1.0</v>
+      </c>
+      <c r="G16" s="1">
+        <v>199660.33</v>
+      </c>
+      <c r="H16" s="1">
+        <v>1362.9</v>
+      </c>
+      <c r="I16" s="1">
+        <v>0.68260930952082</v>
+      </c>
+      <c r="J16">
+        <v>0.0</v>
+      </c>
+      <c r="K16" t="s">
+        <v>76</v>
+      </c>
+      <c r="L16" s="1">
+        <v>196473.91</v>
+      </c>
+      <c r="M16" s="1">
+        <v>201023.23</v>
+      </c>
+      <c r="N16" s="1">
+        <v>0.41</v>
+      </c>
+      <c r="O16">
+        <v>1</v>
+      </c>
+      <c r="Z16" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="17" spans="1:26">
+      <c r="A17" t="s">
+        <v>78</v>
+      </c>
+      <c r="B17" s="1">
+        <v>470000.0</v>
+      </c>
+      <c r="C17" s="1">
+        <v>101.29460995</v>
+      </c>
+      <c r="D17" s="1">
+        <v>102.934987</v>
+      </c>
+      <c r="E17" t="s">
+        <v>8</v>
+      </c>
+      <c r="F17">
+        <v>1.0</v>
+      </c>
+      <c r="G17" s="1">
+        <v>483794.44</v>
+      </c>
+      <c r="H17" s="1">
+        <v>1625.84</v>
+      </c>
+      <c r="I17" s="1">
+        <v>0.33606008370001</v>
+      </c>
+      <c r="J17">
+        <v>0.0</v>
+      </c>
+      <c r="K17" t="s">
+        <v>79</v>
+      </c>
+      <c r="L17" s="1">
+        <v>476084.66</v>
+      </c>
+      <c r="M17" s="1">
+        <v>485420.28</v>
+      </c>
+      <c r="N17" s="1">
+        <v>0.98</v>
+      </c>
+      <c r="O17">
+        <v>1</v>
+      </c>
+      <c r="Z17" t="s">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="18" spans="1:26">
+      <c r="A18" t="s">
+        <v>81</v>
+      </c>
+      <c r="B18" s="1">
+        <v>135000.0</v>
+      </c>
+      <c r="C18" s="1">
+        <v>100.5794842</v>
+      </c>
+      <c r="D18" s="1">
+        <v>104.823259</v>
+      </c>
+      <c r="E18" t="s">
+        <v>8</v>
+      </c>
+      <c r="F18">
+        <v>1.0</v>
+      </c>
+      <c r="G18" s="1">
+        <v>141511.4</v>
+      </c>
+      <c r="H18" s="1">
+        <v>-3757.02</v>
+      </c>
+      <c r="I18" s="1">
+        <v>-2.6549239142571</v>
+      </c>
+      <c r="J18">
+        <v>0.0</v>
+      </c>
+      <c r="K18" t="s">
+        <v>82</v>
+      </c>
+      <c r="L18" s="1">
+        <v>135782.3</v>
+      </c>
+      <c r="M18" s="1">
+        <v>137754.38</v>
+      </c>
+      <c r="N18" s="1">
+        <v>0.28</v>
+      </c>
+      <c r="O18">
+        <v>1</v>
+      </c>
+      <c r="Z18" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="19" spans="1:26">
+      <c r="A19" t="s">
+        <v>84</v>
+      </c>
+      <c r="B19" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C19" s="1">
+        <v>100.39977827</v>
+      </c>
+      <c r="D19" s="1">
+        <v>104.07483</v>
+      </c>
+      <c r="E19" t="s">
+        <v>8</v>
+      </c>
+      <c r="F19">
+        <v>1.0</v>
+      </c>
+      <c r="G19" s="1">
+        <v>104074.83</v>
+      </c>
+      <c r="H19" s="1">
+        <v>-2061.9</v>
+      </c>
+      <c r="I19" s="1">
+        <v>-1.9811706634544</v>
+      </c>
+      <c r="J19">
+        <v>0.0</v>
+      </c>
+      <c r="K19" t="s">
+        <v>85</v>
+      </c>
+      <c r="L19" s="1">
+        <v>100399.77</v>
+      </c>
+      <c r="M19" s="1">
+        <v>102012.93</v>
+      </c>
+      <c r="N19" s="1">
+        <v>0.21</v>
+      </c>
+      <c r="O19">
+        <v>1</v>
+      </c>
+      <c r="Z19" t="s">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="20" spans="1:26">
+      <c r="A20" t="s">
+        <v>87</v>
+      </c>
+      <c r="B20" s="1">
+        <v>1020000.0</v>
+      </c>
+      <c r="C20" s="1">
+        <v>90.01331802</v>
+      </c>
+      <c r="D20" s="1">
+        <v>89.242955</v>
+      </c>
+      <c r="E20" t="s">
+        <v>8</v>
+      </c>
+      <c r="F20">
+        <v>1.0</v>
+      </c>
+      <c r="G20" s="1">
+        <v>910278.14</v>
+      </c>
+      <c r="H20" s="1">
+        <v>18078.66</v>
+      </c>
+      <c r="I20" s="1">
+        <v>1.9860588984374</v>
+      </c>
+      <c r="J20">
+        <v>0.0</v>
+      </c>
+      <c r="K20" t="s">
+        <v>88</v>
+      </c>
+      <c r="L20" s="1">
+        <v>918135.84</v>
+      </c>
+      <c r="M20" s="1">
+        <v>928356.8</v>
+      </c>
+      <c r="N20" s="1">
+        <v>1.88</v>
+      </c>
+      <c r="O20">
+        <v>1</v>
+      </c>
+      <c r="Z20" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="21" spans="1:26">
+      <c r="A21" t="s">
+        <v>90</v>
+      </c>
+      <c r="B21" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C21" s="1">
+        <v>99.03224332</v>
+      </c>
+      <c r="D21" s="1">
+        <v>99.783035</v>
+      </c>
+      <c r="E21" t="s">
+        <v>8</v>
+      </c>
+      <c r="F21">
+        <v>1.0</v>
+      </c>
+      <c r="G21" s="1">
+        <v>199566.07</v>
+      </c>
+      <c r="H21" s="1">
+        <v>-301.58</v>
+      </c>
+      <c r="I21" s="1">
+        <v>-0.15111787289292</v>
+      </c>
+      <c r="J21">
+        <v>0.0</v>
+      </c>
+      <c r="K21" t="s">
+        <v>91</v>
+      </c>
+      <c r="L21" s="1">
+        <v>198064.49</v>
+      </c>
+      <c r="M21" s="1">
+        <v>199264.49</v>
+      </c>
+      <c r="N21" s="1">
+        <v>0.4</v>
+      </c>
+      <c r="O21">
+        <v>1</v>
+      </c>
+      <c r="Z21" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="22" spans="1:26">
+      <c r="A22" t="s">
+        <v>93</v>
+      </c>
+      <c r="B22" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C22" s="1">
+        <v>100.65240067</v>
+      </c>
+      <c r="D22" s="1">
+        <v>99.762</v>
+      </c>
+      <c r="E22" t="s">
+        <v>8</v>
+      </c>
+      <c r="F22">
+        <v>1.0</v>
+      </c>
+      <c r="G22" s="1">
+        <v>99762.0</v>
+      </c>
+      <c r="H22" s="1">
+        <v>1583.89</v>
+      </c>
+      <c r="I22" s="1">
+        <v>1.5876686513903</v>
+      </c>
+      <c r="J22">
+        <v>0.0</v>
+      </c>
+      <c r="K22">
+        <v>693.49</v>
+      </c>
+      <c r="L22" s="1">
+        <v>100652.4</v>
+      </c>
+      <c r="M22" s="1">
+        <v>101345.89</v>
+      </c>
+      <c r="N22" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="O22">
+        <v>1</v>
+      </c>
+      <c r="Z22" t="s">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="23" spans="1:26">
+      <c r="A23" t="s">
+        <v>95</v>
+      </c>
+      <c r="B23" s="1">
+        <v>160000.0</v>
+      </c>
+      <c r="C23" s="1">
+        <v>98.85465142</v>
+      </c>
+      <c r="D23" s="1">
+        <v>99.799</v>
+      </c>
+      <c r="E23" t="s">
+        <v>8</v>
+      </c>
+      <c r="F23">
+        <v>1.0</v>
+      </c>
+      <c r="G23" s="1">
+        <v>159678.4</v>
+      </c>
+      <c r="H23" s="1">
+        <v>1913.7</v>
+      </c>
+      <c r="I23" s="1">
+        <v>1.1984714275694</v>
+      </c>
+      <c r="J23">
+        <v>0.0</v>
+      </c>
+      <c r="K23" t="s">
+        <v>96</v>
+      </c>
+      <c r="L23" s="1">
+        <v>158167.44</v>
+      </c>
+      <c r="M23" s="1">
+        <v>161592.1</v>
+      </c>
+      <c r="N23" s="1">
+        <v>0.33</v>
+      </c>
+      <c r="O23">
+        <v>1</v>
+      </c>
+      <c r="Z23" t="s">
+        <v>94</v>
+      </c>
+    </row>
+    <row r="24" spans="1:26">
+      <c r="A24" t="s">
+        <v>98</v>
+      </c>
+      <c r="B24" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="C24" s="1">
+        <v>100.77411586</v>
+      </c>
+      <c r="D24" s="1">
+        <v>99.491</v>
+      </c>
+      <c r="E24" t="s">
+        <v>8</v>
+      </c>
+      <c r="F24">
+        <v>1.0</v>
+      </c>
+      <c r="G24" s="1">
+        <v>596946.0</v>
+      </c>
+      <c r="H24" s="1">
+        <v>9301.43</v>
+      </c>
+      <c r="I24" s="1">
+        <v>1.558169415659</v>
+      </c>
+      <c r="J24">
+        <v>0.0</v>
+      </c>
+      <c r="K24" t="s">
+        <v>99</v>
+      </c>
+      <c r="L24" s="1">
+        <v>604644.69</v>
+      </c>
+      <c r="M24" s="1">
+        <v>606247.43</v>
+      </c>
+      <c r="N24" s="1">
+        <v>1.22</v>
+      </c>
+      <c r="O24">
+        <v>1</v>
+      </c>
+      <c r="Z24" t="s">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="25" spans="1:26">
+      <c r="A25" t="s">
+        <v>101</v>
+      </c>
+      <c r="B25" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C25" s="1">
+        <v>95.28025238</v>
+      </c>
+      <c r="D25" s="1">
+        <v>96.246745</v>
+      </c>
+      <c r="E25" t="s">
+        <v>8</v>
+      </c>
+      <c r="F25">
+        <v>1.0</v>
+      </c>
+      <c r="G25" s="1">
+        <v>192493.49</v>
+      </c>
+      <c r="H25" s="1">
+        <v>-1912.44</v>
+      </c>
+      <c r="I25" s="1">
+        <v>-0.99350892334073</v>
+      </c>
+      <c r="J25">
+        <v>0.0</v>
+      </c>
+      <c r="K25">
+        <v>20.55</v>
+      </c>
+      <c r="L25" s="1">
+        <v>190560.5</v>
+      </c>
+      <c r="M25" s="1">
+        <v>190581.05</v>
+      </c>
+      <c r="N25" s="1">
+        <v>0.38</v>
+      </c>
+      <c r="O25">
+        <v>1</v>
+      </c>
+      <c r="Z25" t="s">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="26" spans="1:26">
+      <c r="A26" t="s">
+        <v>103</v>
+      </c>
+      <c r="B26" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C26" s="1">
+        <v>98.44675515</v>
+      </c>
+      <c r="D26" s="1">
+        <v>96.98237</v>
+      </c>
+      <c r="E26" t="s">
+        <v>8</v>
+      </c>
+      <c r="F26">
+        <v>1.0</v>
+      </c>
+      <c r="G26" s="1">
+        <v>96982.37</v>
+      </c>
+      <c r="H26" s="1">
+        <v>1485.96</v>
+      </c>
+      <c r="I26" s="1">
+        <v>1.5321960063463</v>
+      </c>
+      <c r="J26">
+        <v>0.0</v>
+      </c>
+      <c r="K26">
+        <v>21.58</v>
+      </c>
+      <c r="L26" s="1">
+        <v>98446.75</v>
+      </c>
+      <c r="M26" s="1">
+        <v>98468.33</v>
+      </c>
+      <c r="N26" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="O26">
+        <v>1</v>
+      </c>
+      <c r="Z26" t="s">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="27" spans="1:26">
+      <c r="A27" t="s">
+        <v>105</v>
+      </c>
+      <c r="B27" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="C27" s="1">
+        <v>99.45170883</v>
+      </c>
+      <c r="D27" s="1">
+        <v>96.18004</v>
+      </c>
+      <c r="E27" t="s">
+        <v>8</v>
+      </c>
+      <c r="F27">
+        <v>1.0</v>
+      </c>
+      <c r="G27" s="1">
+        <v>288540.12</v>
+      </c>
+      <c r="H27" s="1">
+        <v>10478.29</v>
+      </c>
+      <c r="I27" s="1">
+        <v>3.63148459216</v>
+      </c>
+      <c r="J27">
+        <v>0.0</v>
+      </c>
+      <c r="K27">
+        <v>663.29</v>
+      </c>
+      <c r="L27" s="1">
+        <v>298355.12</v>
+      </c>
+      <c r="M27" s="1">
+        <v>299018.41</v>
+      </c>
+      <c r="N27" s="1">
+        <v>0.6</v>
+      </c>
+      <c r="O27">
+        <v>1</v>
+      </c>
+      <c r="Z27" t="s">
+        <v>104</v>
+      </c>
+    </row>
+    <row r="28" spans="1:26">
+      <c r="A28" t="s">
+        <v>107</v>
+      </c>
+      <c r="B28" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="C28" s="1">
+        <v>99.81391672</v>
+      </c>
+      <c r="D28" s="1">
+        <v>99.427</v>
+      </c>
+      <c r="E28" t="s">
+        <v>8</v>
+      </c>
+      <c r="F28">
+        <v>1.0</v>
+      </c>
+      <c r="G28" s="1">
+        <v>596562.0</v>
+      </c>
+      <c r="H28" s="1">
+        <v>4047.53</v>
+      </c>
+      <c r="I28" s="1">
+        <v>0.67847600081802</v>
+      </c>
+      <c r="J28">
+        <v>0.0</v>
+      </c>
+      <c r="K28" t="s">
+        <v>108</v>
+      </c>
+      <c r="L28" s="1">
+        <v>598883.5</v>
+      </c>
+      <c r="M28" s="1">
+        <v>600609.53</v>
+      </c>
+      <c r="N28" s="1">
+        <v>1.21</v>
+      </c>
+      <c r="O28">
+        <v>1</v>
+      </c>
+      <c r="Z28" t="s">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="29" spans="1:26">
+      <c r="A29" t="s">
+        <v>110</v>
+      </c>
+      <c r="B29" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="C29" s="1">
+        <v>101.37244205</v>
+      </c>
+      <c r="D29" s="1">
+        <v>104.945653</v>
+      </c>
+      <c r="E29" t="s">
+        <v>8</v>
+      </c>
+      <c r="F29">
+        <v>1.0</v>
+      </c>
+      <c r="G29" s="1">
+        <v>314836.96</v>
+      </c>
+      <c r="H29" s="1">
+        <v>-8590.87</v>
+      </c>
+      <c r="I29" s="1">
+        <v>-2.7286726437709</v>
+      </c>
+      <c r="J29">
+        <v>0.0</v>
+      </c>
+      <c r="K29" t="s">
+        <v>111</v>
+      </c>
+      <c r="L29" s="1">
+        <v>304117.32</v>
+      </c>
+      <c r="M29" s="1">
+        <v>306246.09</v>
+      </c>
+      <c r="N29" s="1">
+        <v>0.62</v>
+      </c>
+      <c r="O29">
+        <v>1</v>
+      </c>
+      <c r="Z29" t="s">
+        <v>109</v>
+      </c>
+    </row>
+    <row r="30" spans="1:26">
+      <c r="A30" t="s">
+        <v>113</v>
+      </c>
+      <c r="B30" s="1">
+        <v>413000.0</v>
+      </c>
+      <c r="C30" s="1">
+        <v>101.04461872</v>
+      </c>
+      <c r="D30" s="1">
+        <v>99.757</v>
+      </c>
+      <c r="E30" t="s">
+        <v>8</v>
+      </c>
+      <c r="F30">
+        <v>1.0</v>
+      </c>
+      <c r="G30" s="1">
+        <v>411996.41</v>
+      </c>
+      <c r="H30" s="1">
+        <v>9337.54</v>
+      </c>
+      <c r="I30" s="1">
+        <v>2.2664129524818</v>
+      </c>
+      <c r="J30">
+        <v>0.0</v>
+      </c>
+      <c r="K30" t="s">
+        <v>114</v>
+      </c>
+      <c r="L30" s="1">
+        <v>417314.27</v>
+      </c>
+      <c r="M30" s="1">
+        <v>421333.95</v>
+      </c>
+      <c r="N30" s="1">
+        <v>0.85</v>
+      </c>
+      <c r="O30">
+        <v>1</v>
+      </c>
+      <c r="Z30" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="31" spans="1:26">
+      <c r="A31" t="s">
+        <v>116</v>
+      </c>
+      <c r="B31" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C31" s="1">
+        <v>96.64979463</v>
+      </c>
+      <c r="D31" s="1">
+        <v>92.84792</v>
+      </c>
+      <c r="E31" t="s">
+        <v>8</v>
+      </c>
+      <c r="F31">
+        <v>1.0</v>
+      </c>
+      <c r="G31" s="1">
+        <v>92847.92</v>
+      </c>
+      <c r="H31" s="1">
+        <v>3874.48</v>
+      </c>
+      <c r="I31" s="1">
+        <v>4.1729313914625</v>
+      </c>
+      <c r="J31">
+        <v>0.0</v>
+      </c>
+      <c r="K31">
+        <v>72.6</v>
+      </c>
+      <c r="L31" s="1">
+        <v>96649.8</v>
+      </c>
+      <c r="M31" s="1">
+        <v>96722.4</v>
+      </c>
+      <c r="N31" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="O31">
+        <v>1</v>
+      </c>
+      <c r="Z31" t="s">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="32" spans="1:26">
+      <c r="A32" t="s">
+        <v>118</v>
+      </c>
+      <c r="B32" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C32" s="1">
+        <v>94.95464448</v>
+      </c>
+      <c r="D32" s="1">
+        <v>91.485975</v>
+      </c>
+      <c r="E32" t="s">
+        <v>8</v>
+      </c>
+      <c r="F32">
+        <v>1.0</v>
+      </c>
+      <c r="G32" s="1">
+        <v>182971.95</v>
+      </c>
+      <c r="H32" s="1">
+        <v>6938.71</v>
+      </c>
+      <c r="I32" s="1">
+        <v>3.7922260761827</v>
+      </c>
+      <c r="J32">
+        <v>0.0</v>
+      </c>
+      <c r="K32">
+        <v>1.37</v>
+      </c>
+      <c r="L32" s="1">
+        <v>189909.29</v>
+      </c>
+      <c r="M32" s="1">
+        <v>189910.66</v>
+      </c>
+      <c r="N32" s="1">
+        <v>0.38</v>
+      </c>
+      <c r="O32">
+        <v>1</v>
+      </c>
+      <c r="Z32" t="s">
+        <v>117</v>
+      </c>
+    </row>
+    <row r="33" spans="1:26">
+      <c r="A33" t="s">
+        <v>120</v>
+      </c>
+      <c r="B33" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="C33" s="1">
+        <v>100.79944183</v>
+      </c>
+      <c r="D33" s="1">
+        <v>103.290392</v>
+      </c>
+      <c r="E33" t="s">
+        <v>8</v>
+      </c>
+      <c r="F33">
+        <v>1.0</v>
+      </c>
+      <c r="G33" s="1">
+        <v>516451.96</v>
+      </c>
+      <c r="H33" s="1">
+        <v>-10249.27</v>
+      </c>
+      <c r="I33" s="1">
+        <v>-1.9845543813988</v>
+      </c>
+      <c r="J33">
+        <v>0.0</v>
+      </c>
+      <c r="K33" t="s">
+        <v>121</v>
+      </c>
+      <c r="L33" s="1">
+        <v>503997.21</v>
+      </c>
+      <c r="M33" s="1">
+        <v>506202.69</v>
+      </c>
+      <c r="N33" s="1">
+        <v>1.02</v>
+      </c>
+      <c r="O33">
+        <v>1</v>
+      </c>
+      <c r="Z33" t="s">
+        <v>119</v>
+      </c>
+    </row>
+    <row r="34" spans="1:26">
+      <c r="A34" t="s">
+        <v>123</v>
+      </c>
+      <c r="B34" s="1">
+        <v>1000000.0</v>
+      </c>
+      <c r="C34" s="1">
+        <v>99.23856856</v>
+      </c>
+      <c r="D34" s="1">
+        <v>99.867094</v>
+      </c>
+      <c r="E34" t="s">
+        <v>8</v>
+      </c>
+      <c r="F34">
+        <v>1.0</v>
+      </c>
+      <c r="G34" s="1">
+        <v>998670.94</v>
+      </c>
+      <c r="H34" s="1">
+        <v>21546.94</v>
+      </c>
+      <c r="I34" s="1">
+        <v>2.1575615287254</v>
+      </c>
+      <c r="J34">
+        <v>0.0</v>
+      </c>
+      <c r="K34" t="s">
+        <v>124</v>
+      </c>
+      <c r="L34" s="1">
+        <v>992385.69</v>
+      </c>
+      <c r="M34" s="1">
+        <v>1020217.88</v>
+      </c>
+      <c r="N34" s="1">
+        <v>2.06</v>
+      </c>
+      <c r="O34">
+        <v>1</v>
+      </c>
+      <c r="Z34" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="35" spans="1:26">
+      <c r="A35" t="s">
+        <v>126</v>
+      </c>
+      <c r="B35" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C35" s="1">
+        <v>97.84599471</v>
+      </c>
+      <c r="D35" s="1">
+        <v>96.0814</v>
+      </c>
+      <c r="E35" t="s">
+        <v>8</v>
+      </c>
+      <c r="F35">
+        <v>1.0</v>
+      </c>
+      <c r="G35" s="1">
+        <v>96081.4</v>
+      </c>
+      <c r="H35" s="1">
+        <v>1787.2</v>
+      </c>
+      <c r="I35" s="1">
+        <v>1.8600894658071</v>
+      </c>
+      <c r="J35">
+        <v>0.0</v>
+      </c>
+      <c r="K35">
+        <v>22.6</v>
+      </c>
+      <c r="L35" s="1">
+        <v>97846.0</v>
+      </c>
+      <c r="M35" s="1">
+        <v>97868.6</v>
+      </c>
+      <c r="N35" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="O35">
+        <v>1</v>
+      </c>
+      <c r="Z35" t="s">
+        <v>125</v>
+      </c>
+    </row>
+    <row r="36" spans="1:26">
+      <c r="A36" t="s">
+        <v>128</v>
+      </c>
+      <c r="B36" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="C36" s="1">
+        <v>101.76563802</v>
+      </c>
+      <c r="D36" s="1">
+        <v>105.371746</v>
+      </c>
+      <c r="E36" t="s">
+        <v>8</v>
+      </c>
+      <c r="F36">
+        <v>1.0</v>
+      </c>
+      <c r="G36" s="1">
+        <v>526858.73</v>
+      </c>
+      <c r="H36" s="1">
+        <v>-17087.05</v>
+      </c>
+      <c r="I36" s="1">
+        <v>-3.2431938633721</v>
+      </c>
+      <c r="J36">
+        <v>0.0</v>
+      </c>
+      <c r="K36">
+        <v>943.49</v>
+      </c>
+      <c r="L36" s="1">
+        <v>508828.19</v>
+      </c>
+      <c r="M36" s="1">
+        <v>509771.68</v>
+      </c>
+      <c r="N36" s="1">
+        <v>1.03</v>
+      </c>
+      <c r="O36">
+        <v>1</v>
+      </c>
+      <c r="Z36" t="s">
+        <v>127</v>
+      </c>
+    </row>
+    <row r="37" spans="1:26">
+      <c r="A37" t="s">
+        <v>130</v>
+      </c>
+      <c r="B37" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C37" s="1">
+        <v>101.66234426</v>
+      </c>
+      <c r="D37" s="1">
+        <v>105.72405</v>
+      </c>
+      <c r="E37" t="s">
+        <v>8</v>
+      </c>
+      <c r="F37">
+        <v>1.0</v>
+      </c>
+      <c r="G37" s="1">
+        <v>105724.05</v>
+      </c>
+      <c r="H37" s="1">
+        <v>-3870.61</v>
+      </c>
+      <c r="I37" s="1">
+        <v>-3.6610496854784</v>
+      </c>
+      <c r="J37">
+        <v>0.0</v>
+      </c>
+      <c r="K37">
+        <v>191.1</v>
+      </c>
+      <c r="L37" s="1">
+        <v>101662.34</v>
+      </c>
+      <c r="M37" s="1">
+        <v>101853.44</v>
+      </c>
+      <c r="N37" s="1">
+        <v>0.21</v>
+      </c>
+      <c r="O37">
+        <v>1</v>
+      </c>
+      <c r="Z37" t="s">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="38" spans="1:26">
+      <c r="A38" t="s">
+        <v>132</v>
+      </c>
+      <c r="B38" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="C38" s="1">
+        <v>102.17251267</v>
+      </c>
+      <c r="D38" s="1">
+        <v>102.534722</v>
+      </c>
+      <c r="E38" t="s">
+        <v>8</v>
+      </c>
+      <c r="F38">
+        <v>1.0</v>
+      </c>
+      <c r="G38" s="1">
+        <v>512673.61</v>
+      </c>
+      <c r="H38" s="1">
+        <v>-791.7</v>
+      </c>
+      <c r="I38" s="1">
+        <v>-0.1544257368738</v>
+      </c>
+      <c r="J38">
+        <v>0.0</v>
+      </c>
+      <c r="K38" t="s">
+        <v>133</v>
+      </c>
+      <c r="L38" s="1">
+        <v>510862.57</v>
+      </c>
+      <c r="M38" s="1">
+        <v>511881.91</v>
+      </c>
+      <c r="N38" s="1">
+        <v>1.03</v>
+      </c>
+      <c r="O38">
+        <v>1</v>
+      </c>
+      <c r="Z38" t="s">
+        <v>131</v>
+      </c>
+    </row>
+    <row r="39" spans="1:26">
+      <c r="A39" t="s">
+        <v>135</v>
+      </c>
+      <c r="B39" s="1">
+        <v>110000.0</v>
+      </c>
+      <c r="C39" s="1">
+        <v>99.15713514</v>
+      </c>
+      <c r="D39" s="1">
+        <v>99.333</v>
+      </c>
+      <c r="E39" t="s">
+        <v>8</v>
+      </c>
+      <c r="F39">
+        <v>1.0</v>
+      </c>
+      <c r="G39" s="1">
+        <v>109266.3</v>
+      </c>
+      <c r="H39" s="1">
+        <v>2341.07</v>
+      </c>
+      <c r="I39" s="1">
+        <v>2.1425361708047</v>
+      </c>
+      <c r="J39">
+        <v>0.0</v>
+      </c>
+      <c r="K39" t="s">
+        <v>136</v>
+      </c>
+      <c r="L39" s="1">
+        <v>109072.85</v>
+      </c>
+      <c r="M39" s="1">
+        <v>111607.37</v>
+      </c>
+      <c r="N39" s="1">
+        <v>0.23</v>
+      </c>
+      <c r="O39">
+        <v>1</v>
+      </c>
+      <c r="Z39" t="s">
+        <v>134</v>
+      </c>
+    </row>
+    <row r="40" spans="1:26">
+      <c r="A40" t="s">
+        <v>138</v>
+      </c>
+      <c r="B40" s="1">
+        <v>299000.0</v>
+      </c>
+      <c r="C40" s="1">
+        <v>101.45173044</v>
+      </c>
+      <c r="D40" s="1">
+        <v>99.298</v>
+      </c>
+      <c r="E40" t="s">
+        <v>8</v>
+      </c>
+      <c r="F40">
+        <v>1.0</v>
+      </c>
+      <c r="G40" s="1">
+        <v>296901.02</v>
+      </c>
+      <c r="H40" s="1">
+        <v>9264.79</v>
+      </c>
+      <c r="I40" s="1">
+        <v>3.1204978682795</v>
+      </c>
+      <c r="J40">
+        <v>0.0</v>
+      </c>
+      <c r="K40" t="s">
+        <v>139</v>
+      </c>
+      <c r="L40" s="1">
+        <v>303340.67</v>
+      </c>
+      <c r="M40" s="1">
+        <v>306165.81</v>
+      </c>
+      <c r="N40" s="1">
+        <v>0.62</v>
+      </c>
+      <c r="O40">
+        <v>1</v>
+      </c>
+      <c r="Z40" t="s">
+        <v>137</v>
+      </c>
+    </row>
+    <row r="41" spans="1:26">
+      <c r="A41" t="s">
+        <v>141</v>
+      </c>
+      <c r="B41" s="1">
+        <v>355000.0</v>
+      </c>
+      <c r="C41" s="1">
+        <v>106.31463655</v>
+      </c>
+      <c r="D41" s="1">
+        <v>107.865242</v>
+      </c>
+      <c r="E41" t="s">
+        <v>8</v>
+      </c>
+      <c r="F41">
+        <v>1.0</v>
+      </c>
+      <c r="G41" s="1">
+        <v>382921.61</v>
+      </c>
+      <c r="H41" s="1">
+        <v>12050.83</v>
+      </c>
+      <c r="I41" s="1">
+        <v>3.1470749326474</v>
+      </c>
+      <c r="J41">
+        <v>0.0</v>
+      </c>
+      <c r="K41" t="s">
+        <v>142</v>
+      </c>
+      <c r="L41" s="1">
+        <v>377416.96</v>
+      </c>
+      <c r="M41" s="1">
+        <v>394972.44</v>
+      </c>
+      <c r="N41" s="1">
+        <v>0.8</v>
+      </c>
+      <c r="O41">
+        <v>1</v>
+      </c>
+      <c r="Z41" t="s">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="42" spans="1:26">
+      <c r="A42" t="s">
+        <v>144</v>
+      </c>
+      <c r="B42" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="C42" s="1">
+        <v>95.38533853</v>
+      </c>
+      <c r="D42" s="1">
+        <v>93.44648</v>
+      </c>
+      <c r="E42" t="s">
+        <v>8</v>
+      </c>
+      <c r="F42">
+        <v>1.0</v>
+      </c>
+      <c r="G42" s="1">
+        <v>280339.44</v>
+      </c>
+      <c r="H42" s="1">
+        <v>6573.77</v>
+      </c>
+      <c r="I42" s="1">
+        <v>2.3449322721056</v>
+      </c>
+      <c r="J42">
+        <v>0.0</v>
+      </c>
+      <c r="K42">
+        <v>757.19</v>
+      </c>
+      <c r="L42" s="1">
+        <v>286156.02</v>
+      </c>
+      <c r="M42" s="1">
+        <v>286913.21</v>
+      </c>
+      <c r="N42" s="1">
+        <v>0.58</v>
+      </c>
+      <c r="O42">
+        <v>1</v>
+      </c>
+      <c r="Z42" t="s">
+        <v>143</v>
+      </c>
+    </row>
+    <row r="43" spans="1:26">
+      <c r="A43" t="s">
+        <v>146</v>
+      </c>
+      <c r="B43" s="1">
+        <v>494000.0</v>
+      </c>
+      <c r="C43" s="1">
+        <v>100.34143163</v>
+      </c>
+      <c r="D43" s="1">
+        <v>101.132352</v>
+      </c>
+      <c r="E43" t="s">
+        <v>8</v>
+      </c>
+      <c r="F43">
+        <v>1.0</v>
+      </c>
+      <c r="G43" s="1">
+        <v>499593.82</v>
+      </c>
+      <c r="H43" s="1">
+        <v>459.34</v>
+      </c>
+      <c r="I43" s="1">
+        <v>0.091942690564107</v>
+      </c>
+      <c r="J43">
+        <v>0.0</v>
+      </c>
+      <c r="K43" t="s">
+        <v>147</v>
+      </c>
+      <c r="L43" s="1">
+        <v>495686.67</v>
+      </c>
+      <c r="M43" s="1">
+        <v>500053.16</v>
+      </c>
+      <c r="N43" s="1">
+        <v>1.01</v>
+      </c>
+      <c r="O43">
+        <v>1</v>
+      </c>
+      <c r="Z43" t="s">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="44" spans="1:26">
+      <c r="A44" t="s">
+        <v>149</v>
+      </c>
+      <c r="B44" s="1">
+        <v>305000.0</v>
+      </c>
+      <c r="C44" s="1">
+        <v>97.7015</v>
+      </c>
+      <c r="D44" s="1">
+        <v>101.542662</v>
+      </c>
+      <c r="E44" t="s">
+        <v>8</v>
+      </c>
+      <c r="F44">
+        <v>1.0</v>
+      </c>
+      <c r="G44" s="1">
+        <v>309705.12</v>
+      </c>
+      <c r="H44" s="1">
+        <v>-9120.96</v>
+      </c>
+      <c r="I44" s="1">
+        <v>-2.9450465655847</v>
+      </c>
+      <c r="J44">
+        <v>0.0</v>
+      </c>
+      <c r="K44" t="s">
+        <v>150</v>
+      </c>
+      <c r="L44" s="1">
+        <v>297989.57</v>
+      </c>
+      <c r="M44" s="1">
+        <v>300584.16</v>
+      </c>
+      <c r="N44" s="1">
+        <v>0.61</v>
+      </c>
+      <c r="O44">
+        <v>1</v>
+      </c>
+      <c r="Z44" t="s">
+        <v>148</v>
+      </c>
+    </row>
+    <row r="45" spans="1:26">
+      <c r="A45" t="s">
+        <v>152</v>
+      </c>
+      <c r="B45" s="1">
+        <v>800000.0</v>
+      </c>
+      <c r="C45" s="1">
+        <v>104.82885169</v>
+      </c>
+      <c r="D45" s="1">
+        <v>104.38516</v>
+      </c>
+      <c r="E45" t="s">
+        <v>8</v>
+      </c>
+      <c r="F45">
+        <v>1.0</v>
+      </c>
+      <c r="G45" s="1">
+        <v>835081.28</v>
+      </c>
+      <c r="H45" s="1">
+        <v>24165.97</v>
+      </c>
+      <c r="I45" s="1">
+        <v>2.8938464528866</v>
+      </c>
+      <c r="J45">
+        <v>0.0</v>
+      </c>
+      <c r="K45" t="s">
+        <v>153</v>
+      </c>
+      <c r="L45" s="1">
+        <v>838630.81</v>
+      </c>
+      <c r="M45" s="1">
+        <v>859247.25</v>
+      </c>
+      <c r="N45" s="1">
+        <v>1.74</v>
+      </c>
+      <c r="O45">
+        <v>1</v>
+      </c>
+      <c r="Z45" t="s">
+        <v>151</v>
+      </c>
+    </row>
+    <row r="46" spans="1:26">
+      <c r="A46" t="s">
+        <v>155</v>
+      </c>
+      <c r="B46" s="1">
+        <v>101000.0</v>
+      </c>
+      <c r="C46" s="1">
+        <v>99.51626812</v>
+      </c>
+      <c r="D46" s="1">
+        <v>99.824</v>
+      </c>
+      <c r="E46" t="s">
+        <v>8</v>
+      </c>
+      <c r="F46">
+        <v>1.0</v>
+      </c>
+      <c r="G46" s="1">
+        <v>100822.24</v>
+      </c>
+      <c r="H46" s="1">
+        <v>2413.42</v>
+      </c>
+      <c r="I46" s="1">
+        <v>2.3937377308816</v>
+      </c>
+      <c r="J46">
+        <v>0.0</v>
+      </c>
+      <c r="K46" t="s">
+        <v>156</v>
+      </c>
+      <c r="L46" s="1">
+        <v>100511.43</v>
+      </c>
+      <c r="M46" s="1">
+        <v>103235.66</v>
+      </c>
+      <c r="N46" s="1">
+        <v>0.21</v>
+      </c>
+      <c r="O46">
+        <v>1</v>
+      </c>
+      <c r="Z46" t="s">
+        <v>154</v>
+      </c>
+    </row>
+    <row r="47" spans="1:26">
+      <c r="A47" t="s">
+        <v>158</v>
+      </c>
+      <c r="B47" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C47" s="1">
+        <v>106.88974391</v>
+      </c>
+      <c r="D47" s="1">
+        <v>110.72922</v>
+      </c>
+      <c r="E47" t="s">
+        <v>8</v>
+      </c>
+      <c r="F47">
+        <v>1.0</v>
+      </c>
+      <c r="G47" s="1">
+        <v>110729.22</v>
+      </c>
+      <c r="H47" s="1">
+        <v>-481.94</v>
+      </c>
+      <c r="I47" s="1">
+        <v>-0.43524193523625</v>
+      </c>
+      <c r="J47">
+        <v>0.0</v>
+      </c>
+      <c r="K47" t="s">
+        <v>159</v>
+      </c>
+      <c r="L47" s="1">
+        <v>106889.75</v>
+      </c>
+      <c r="M47" s="1">
+        <v>110247.28</v>
+      </c>
+      <c r="N47" s="1">
+        <v>0.22</v>
+      </c>
+      <c r="O47">
+        <v>1</v>
+      </c>
+      <c r="Z47" t="s">
+        <v>157</v>
+      </c>
+    </row>
+    <row r="48" spans="1:26">
+      <c r="A48" t="s">
+        <v>161</v>
+      </c>
+      <c r="B48" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C48" s="1">
+        <v>100.08007521</v>
+      </c>
+      <c r="D48" s="1">
+        <v>101.31079</v>
+      </c>
+      <c r="E48" t="s">
+        <v>8</v>
+      </c>
+      <c r="F48">
+        <v>1.0</v>
+      </c>
+      <c r="G48" s="1">
+        <v>101310.79</v>
+      </c>
+      <c r="H48" s="1">
+        <v>1144.63</v>
+      </c>
+      <c r="I48" s="1">
+        <v>1.1298204268272</v>
+      </c>
+      <c r="J48">
+        <v>0.0</v>
+      </c>
+      <c r="K48" t="s">
+        <v>162</v>
+      </c>
+      <c r="L48" s="1">
+        <v>100080.08</v>
+      </c>
+      <c r="M48" s="1">
+        <v>102455.42</v>
+      </c>
+      <c r="N48" s="1">
+        <v>0.21</v>
+      </c>
+      <c r="O48">
+        <v>1</v>
+      </c>
+      <c r="Z48" t="s">
+        <v>160</v>
+      </c>
+    </row>
+    <row r="49" spans="1:26">
+      <c r="A49" t="s">
+        <v>164</v>
+      </c>
+      <c r="B49" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="C49" s="1">
+        <v>93.63290403</v>
+      </c>
+      <c r="D49" s="1">
+        <v>93.11093</v>
+      </c>
+      <c r="E49" t="s">
+        <v>8</v>
+      </c>
+      <c r="F49">
+        <v>1.0</v>
+      </c>
+      <c r="G49" s="1">
+        <v>465554.65</v>
+      </c>
+      <c r="H49" s="1">
+        <v>11870.14</v>
+      </c>
+      <c r="I49" s="1">
+        <v>2.549677035768</v>
+      </c>
+      <c r="J49">
+        <v>0.0</v>
+      </c>
+      <c r="K49" t="s">
+        <v>165</v>
+      </c>
+      <c r="L49" s="1">
+        <v>468164.52</v>
+      </c>
+      <c r="M49" s="1">
+        <v>477424.79</v>
+      </c>
+      <c r="N49" s="1">
+        <v>0.96</v>
+      </c>
+      <c r="O49">
+        <v>1</v>
+      </c>
+      <c r="Z49" t="s">
+        <v>163</v>
+      </c>
+    </row>
+    <row r="50" spans="1:26">
+      <c r="A50" t="s">
+        <v>167</v>
+      </c>
+      <c r="B50" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C50" s="1">
+        <v>101.11249837</v>
+      </c>
+      <c r="D50" s="1">
+        <v>99.572</v>
+      </c>
+      <c r="E50" t="s">
+        <v>8</v>
+      </c>
+      <c r="F50">
+        <v>1.0</v>
+      </c>
+      <c r="G50" s="1">
+        <v>199144.0</v>
+      </c>
+      <c r="H50" s="1">
+        <v>4843.33</v>
+      </c>
+      <c r="I50" s="1">
+        <v>2.4320742779095</v>
+      </c>
+      <c r="J50">
+        <v>0.0</v>
+      </c>
+      <c r="K50" t="s">
+        <v>168</v>
+      </c>
+      <c r="L50" s="1">
+        <v>202225.0</v>
+      </c>
+      <c r="M50" s="1">
+        <v>203987.33</v>
+      </c>
+      <c r="N50" s="1">
+        <v>0.41</v>
+      </c>
+      <c r="O50">
+        <v>1</v>
+      </c>
+      <c r="Z50" t="s">
+        <v>166</v>
+      </c>
+    </row>
+    <row r="51" spans="1:26">
+      <c r="A51" t="s">
+        <v>170</v>
+      </c>
+      <c r="B51" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="C51" s="1">
+        <v>99.64802505</v>
+      </c>
+      <c r="D51" s="1">
+        <v>99.977263</v>
+      </c>
+      <c r="E51" t="s">
+        <v>8</v>
+      </c>
+      <c r="F51">
+        <v>1.0</v>
+      </c>
+      <c r="G51" s="1">
+        <v>299931.79</v>
+      </c>
+      <c r="H51" s="1">
+        <v>4272.56</v>
+      </c>
+      <c r="I51" s="1">
+        <v>1.4245105528827</v>
+      </c>
+      <c r="J51">
+        <v>0.0</v>
+      </c>
+      <c r="K51" t="s">
+        <v>171</v>
+      </c>
+      <c r="L51" s="1">
+        <v>298944.08</v>
+      </c>
+      <c r="M51" s="1">
+        <v>304204.35</v>
+      </c>
+      <c r="N51" s="1">
+        <v>0.61</v>
+      </c>
+      <c r="O51">
+        <v>1</v>
+      </c>
+      <c r="Z51" t="s">
+        <v>169</v>
+      </c>
+    </row>
+    <row r="52" spans="1:26">
+      <c r="A52" t="s">
+        <v>173</v>
+      </c>
+      <c r="B52" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="C52" s="1">
+        <v>100.7378898</v>
+      </c>
+      <c r="D52" s="1">
+        <v>101.98272</v>
+      </c>
+      <c r="E52" t="s">
+        <v>8</v>
+      </c>
+      <c r="F52">
+        <v>1.0</v>
+      </c>
+      <c r="G52" s="1">
+        <v>407930.88</v>
+      </c>
+      <c r="H52" s="1">
+        <v>-4979.32</v>
+      </c>
+      <c r="I52" s="1">
+        <v>-1.2206283574315</v>
+      </c>
+      <c r="J52">
+        <v>0.0</v>
+      </c>
+      <c r="K52">
+        <v>0.0</v>
+      </c>
+      <c r="L52" s="1">
+        <v>402951.56</v>
+      </c>
+      <c r="M52" s="1">
+        <v>402951.56</v>
+      </c>
+      <c r="N52" s="1">
+        <v>0.81</v>
+      </c>
+      <c r="O52">
+        <v>1</v>
+      </c>
+      <c r="Z52" t="s">
+        <v>172</v>
+      </c>
+    </row>
+    <row r="53" spans="1:26">
+      <c r="A53" t="s">
+        <v>175</v>
+      </c>
+      <c r="B53" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="C53" s="1">
+        <v>103.61779143</v>
+      </c>
+      <c r="D53" s="1">
+        <v>110.511247</v>
+      </c>
+      <c r="E53" t="s">
+        <v>8</v>
+      </c>
+      <c r="F53">
+        <v>1.0</v>
+      </c>
+      <c r="G53" s="1">
+        <v>331533.74</v>
+      </c>
+      <c r="H53" s="1">
+        <v>-16494.75</v>
+      </c>
+      <c r="I53" s="1">
+        <v>-4.9752854716989</v>
+      </c>
+      <c r="J53">
+        <v>0.0</v>
+      </c>
+      <c r="K53" t="s">
+        <v>176</v>
+      </c>
+      <c r="L53" s="1">
+        <v>310853.37</v>
+      </c>
+      <c r="M53" s="1">
+        <v>315038.99</v>
+      </c>
+      <c r="N53" s="1">
+        <v>0.64</v>
+      </c>
+      <c r="O53">
+        <v>1</v>
+      </c>
+      <c r="Z53" t="s">
+        <v>174</v>
+      </c>
+    </row>
+    <row r="54" spans="1:26">
+      <c r="A54" t="s">
+        <v>178</v>
+      </c>
+      <c r="B54" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C54" s="1">
+        <v>100.69975509</v>
+      </c>
+      <c r="D54" s="1">
+        <v>104.05285</v>
+      </c>
+      <c r="E54" t="s">
+        <v>8</v>
+      </c>
+      <c r="F54">
+        <v>1.0</v>
+      </c>
+      <c r="G54" s="1">
+        <v>104052.85</v>
+      </c>
+      <c r="H54" s="1">
+        <v>-2585.63</v>
+      </c>
+      <c r="I54" s="1">
+        <v>-2.4849199229046</v>
+      </c>
+      <c r="J54">
+        <v>0.0</v>
+      </c>
+      <c r="K54">
+        <v>767.47</v>
+      </c>
+      <c r="L54" s="1">
+        <v>100699.75</v>
+      </c>
+      <c r="M54" s="1">
+        <v>101467.22</v>
+      </c>
+      <c r="N54" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="O54">
+        <v>1</v>
+      </c>
+      <c r="Z54" t="s">
+        <v>177</v>
+      </c>
+    </row>
+    <row r="55" spans="1:26">
+      <c r="A55" t="s">
+        <v>180</v>
+      </c>
+      <c r="B55" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C55" s="1">
+        <v>100.56052565</v>
+      </c>
+      <c r="D55" s="1">
+        <v>103.191215</v>
+      </c>
+      <c r="E55" t="s">
+        <v>8</v>
+      </c>
+      <c r="F55">
+        <v>1.0</v>
+      </c>
+      <c r="G55" s="1">
+        <v>206382.43</v>
+      </c>
+      <c r="H55" s="1">
+        <v>-3612.75</v>
+      </c>
+      <c r="I55" s="1">
+        <v>-1.7505123861561</v>
+      </c>
+      <c r="J55">
+        <v>0.0</v>
+      </c>
+      <c r="K55" t="s">
+        <v>181</v>
+      </c>
+      <c r="L55" s="1">
+        <v>201121.05</v>
+      </c>
+      <c r="M55" s="1">
+        <v>202769.68</v>
+      </c>
+      <c r="N55" s="1">
+        <v>0.41</v>
+      </c>
+      <c r="O55">
+        <v>1</v>
+      </c>
+      <c r="Z55" t="s">
+        <v>179</v>
+      </c>
+    </row>
+    <row r="56" spans="1:26">
+      <c r="A56" t="s">
+        <v>183</v>
+      </c>
+      <c r="B56" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="C56" s="1">
+        <v>99.71043729</v>
+      </c>
+      <c r="D56" s="1">
+        <v>99.92378</v>
+      </c>
+      <c r="E56" t="s">
+        <v>8</v>
+      </c>
+      <c r="F56">
+        <v>1.0</v>
+      </c>
+      <c r="G56" s="1">
+        <v>599542.68</v>
+      </c>
+      <c r="H56" s="1">
+        <v>14212.88</v>
+      </c>
+      <c r="I56" s="1">
+        <v>2.3706202200651</v>
+      </c>
+      <c r="J56">
+        <v>0.0</v>
+      </c>
+      <c r="K56" t="s">
+        <v>184</v>
+      </c>
+      <c r="L56" s="1">
+        <v>598262.63</v>
+      </c>
+      <c r="M56" s="1">
+        <v>613755.56</v>
+      </c>
+      <c r="N56" s="1">
+        <v>1.24</v>
+      </c>
+      <c r="O56">
+        <v>1</v>
+      </c>
+      <c r="Z56" t="s">
+        <v>182</v>
+      </c>
+    </row>
+    <row r="57" spans="1:26">
+      <c r="A57" t="s">
+        <v>186</v>
+      </c>
+      <c r="B57" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C57" s="1">
+        <v>88.65487848</v>
+      </c>
+      <c r="D57" s="1">
+        <v>87.8623</v>
+      </c>
+      <c r="E57" t="s">
+        <v>8</v>
+      </c>
+      <c r="F57">
+        <v>1.0</v>
+      </c>
+      <c r="G57" s="1">
+        <v>175724.6</v>
+      </c>
+      <c r="H57" s="1">
+        <v>3348.17</v>
+      </c>
+      <c r="I57" s="1">
+        <v>1.9053507590855</v>
+      </c>
+      <c r="J57">
+        <v>0.0</v>
+      </c>
+      <c r="K57" t="s">
+        <v>187</v>
+      </c>
+      <c r="L57" s="1">
+        <v>177309.76</v>
+      </c>
+      <c r="M57" s="1">
+        <v>179072.77</v>
+      </c>
+      <c r="N57" s="1">
+        <v>0.36</v>
+      </c>
+      <c r="O57">
+        <v>1</v>
+      </c>
+      <c r="Z57" t="s">
+        <v>185</v>
+      </c>
+    </row>
+    <row r="58" spans="1:26">
+      <c r="A58" t="s">
+        <v>189</v>
+      </c>
+      <c r="B58" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C58" s="1">
+        <v>98.11195474</v>
+      </c>
+      <c r="D58" s="1">
+        <v>98.434</v>
+      </c>
+      <c r="E58" t="s">
+        <v>8</v>
+      </c>
+      <c r="F58">
+        <v>1.0</v>
+      </c>
+      <c r="G58" s="1">
+        <v>98434.0</v>
+      </c>
+      <c r="H58" s="1">
+        <v>-192.94</v>
+      </c>
+      <c r="I58" s="1">
+        <v>-0.19600950890952</v>
+      </c>
+      <c r="J58">
+        <v>0.0</v>
+      </c>
+      <c r="K58">
+        <v>129.11</v>
+      </c>
+      <c r="L58" s="1">
+        <v>98111.95</v>
+      </c>
+      <c r="M58" s="1">
+        <v>98241.06</v>
+      </c>
+      <c r="N58" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="O58">
+        <v>1</v>
+      </c>
+      <c r="Z58" t="s">
+        <v>188</v>
+      </c>
+    </row>
+    <row r="59" spans="1:26">
+      <c r="A59" t="s">
+        <v>191</v>
+      </c>
+      <c r="B59" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="C59" s="1">
+        <v>99.07846406</v>
+      </c>
+      <c r="D59" s="1">
+        <v>99.282902</v>
+      </c>
+      <c r="E59" t="s">
+        <v>8</v>
+      </c>
+      <c r="F59">
+        <v>1.0</v>
+      </c>
+      <c r="G59" s="1">
+        <v>595697.41</v>
+      </c>
+      <c r="H59" s="1">
+        <v>10424.06</v>
+      </c>
+      <c r="I59" s="1">
+        <v>1.7498917781093</v>
+      </c>
+      <c r="J59">
+        <v>0.0</v>
+      </c>
+      <c r="K59" t="s">
+        <v>192</v>
+      </c>
+      <c r="L59" s="1">
+        <v>594470.79</v>
+      </c>
+      <c r="M59" s="1">
+        <v>606121.47</v>
+      </c>
+      <c r="N59" s="1">
+        <v>1.22</v>
+      </c>
+      <c r="O59">
+        <v>1</v>
+      </c>
+      <c r="Z59" t="s">
+        <v>190</v>
+      </c>
+    </row>
+    <row r="60" spans="1:26">
+      <c r="A60" t="s">
+        <v>194</v>
+      </c>
+      <c r="B60" s="1">
+        <v>150000.0</v>
+      </c>
+      <c r="C60" s="1">
+        <v>99.70531031</v>
+      </c>
+      <c r="D60" s="1">
+        <v>100.356793</v>
+      </c>
+      <c r="E60" t="s">
+        <v>8</v>
+      </c>
+      <c r="F60">
+        <v>1.0</v>
+      </c>
+      <c r="G60" s="1">
+        <v>150535.19</v>
+      </c>
+      <c r="H60" s="1">
+        <v>2230.31</v>
+      </c>
+      <c r="I60" s="1">
+        <v>1.4815871292287</v>
+      </c>
+      <c r="J60">
+        <v>0.0</v>
+      </c>
+      <c r="K60" t="s">
+        <v>195</v>
+      </c>
+      <c r="L60" s="1">
+        <v>149557.97</v>
+      </c>
+      <c r="M60" s="1">
+        <v>152765.5</v>
+      </c>
+      <c r="N60" s="1">
+        <v>0.31</v>
+      </c>
+      <c r="O60">
+        <v>1</v>
+      </c>
+      <c r="Z60" t="s">
+        <v>193</v>
+      </c>
+    </row>
+    <row r="61" spans="1:26">
+      <c r="A61" t="s">
+        <v>197</v>
+      </c>
+      <c r="B61" s="1">
         <v>130000.0</v>
       </c>
-      <c r="D6" s="1">
-[...2740 lines deleted...]
-      <c r="A61" t="s">
+      <c r="C61" s="1">
+        <v>104.46991784</v>
+      </c>
+      <c r="D61" s="1">
+        <v>109.600592</v>
+      </c>
+      <c r="E61" t="s">
+        <v>8</v>
+      </c>
+      <c r="F61">
+        <v>1.0</v>
+      </c>
+      <c r="G61" s="1">
+        <v>142480.77</v>
+      </c>
+      <c r="H61" s="1">
+        <v>-6517.62</v>
+      </c>
+      <c r="I61" s="1">
+        <v>-4.574385722368</v>
+      </c>
+      <c r="J61">
+        <v>0.0</v>
+      </c>
+      <c r="K61">
+        <v>152.26</v>
+      </c>
+      <c r="L61" s="1">
+        <v>135810.89</v>
+      </c>
+      <c r="M61" s="1">
+        <v>135963.15</v>
+      </c>
+      <c r="N61" s="1">
+        <v>0.27</v>
+      </c>
+      <c r="O61">
+        <v>1</v>
+      </c>
+      <c r="Z61" t="s">
         <v>196</v>
       </c>
-      <c r="B61" t="s">
-[...45 lines deleted...]
-    <row r="62" spans="1:16">
+    </row>
+    <row r="62" spans="1:26">
       <c r="A62" t="s">
         <v>199</v>
       </c>
-      <c r="B62" t="s">
+      <c r="B62" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="C62" s="1">
+        <v>86.33991841</v>
+      </c>
+      <c r="D62" s="1">
+        <v>85.527105</v>
+      </c>
+      <c r="E62" t="s">
+        <v>8</v>
+      </c>
+      <c r="F62">
+        <v>1.0</v>
+      </c>
+      <c r="G62" s="1">
+        <v>513162.63</v>
+      </c>
+      <c r="H62" s="1">
+        <v>8472.77</v>
+      </c>
+      <c r="I62" s="1">
+        <v>1.6510886616978</v>
+      </c>
+      <c r="J62">
+        <v>0.0</v>
+      </c>
+      <c r="K62" t="s">
         <v>200</v>
       </c>
-      <c r="C62" s="1">
-[...27 lines deleted...]
-        <v>201</v>
+      <c r="L62" s="1">
+        <v>518039.51</v>
       </c>
       <c r="M62" s="1">
-        <v>148803.9</v>
+        <v>521635.4</v>
       </c>
       <c r="N62" s="1">
-        <v>151637.46</v>
-[...8 lines deleted...]
-    <row r="63" spans="1:16">
+        <v>1.05</v>
+      </c>
+      <c r="O62">
+        <v>1</v>
+      </c>
+      <c r="Z62" t="s">
+        <v>198</v>
+      </c>
+    </row>
+    <row r="63" spans="1:26">
       <c r="A63" t="s">
         <v>202</v>
       </c>
-      <c r="B63" t="s">
+      <c r="B63" s="1">
+        <v>1000000.0</v>
+      </c>
+      <c r="C63" s="1">
+        <v>99.53558693</v>
+      </c>
+      <c r="D63" s="1">
+        <v>100.789118</v>
+      </c>
+      <c r="E63" t="s">
+        <v>8</v>
+      </c>
+      <c r="F63">
+        <v>1.0</v>
+      </c>
+      <c r="G63" s="1">
+        <v>1007891.18</v>
+      </c>
+      <c r="H63" s="1">
+        <v>-9025.04</v>
+      </c>
+      <c r="I63" s="1">
+        <v>-0.895437938052</v>
+      </c>
+      <c r="J63">
+        <v>0.0</v>
+      </c>
+      <c r="K63" t="s">
         <v>203</v>
       </c>
-      <c r="C63" s="1">
-[...27 lines deleted...]
-        <v>204</v>
+      <c r="L63" s="1">
+        <v>995355.87</v>
       </c>
       <c r="M63" s="1">
-        <v>135403.13</v>
+        <v>998866.14</v>
       </c>
       <c r="N63" s="1">
-        <v>141290.53</v>
-[...8 lines deleted...]
-    <row r="64" spans="1:16">
+        <v>2.02</v>
+      </c>
+      <c r="O63">
+        <v>1</v>
+      </c>
+      <c r="Z63" t="s">
+        <v>201</v>
+      </c>
+    </row>
+    <row r="64" spans="1:26">
       <c r="A64" t="s">
         <v>205</v>
       </c>
-      <c r="B64" t="s">
+      <c r="B64" s="1">
+        <v>288000.0</v>
+      </c>
+      <c r="C64" s="1">
+        <v>99.17223644</v>
+      </c>
+      <c r="D64" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E64" t="s">
+        <v>8</v>
+      </c>
+      <c r="F64">
+        <v>1.0</v>
+      </c>
+      <c r="G64" s="1">
+        <v>288000.0</v>
+      </c>
+      <c r="H64" s="1">
+        <v>6467.72</v>
+      </c>
+      <c r="I64" s="1">
+        <v>2.2457361111111</v>
+      </c>
+      <c r="J64">
+        <v>0.0</v>
+      </c>
+      <c r="K64" t="s">
         <v>206</v>
       </c>
-      <c r="C64" s="1">
-[...27 lines deleted...]
-        <v>207</v>
+      <c r="L64" s="1">
+        <v>285616.04</v>
       </c>
       <c r="M64" s="1">
-        <v>513658.16</v>
+        <v>294467.72</v>
       </c>
       <c r="N64" s="1">
-        <v>516986.93</v>
-[...8 lines deleted...]
-    <row r="65" spans="1:16">
+        <v>0.59</v>
+      </c>
+      <c r="O64">
+        <v>1</v>
+      </c>
+      <c r="Z64" t="s">
+        <v>204</v>
+      </c>
+    </row>
+    <row r="65" spans="1:26">
       <c r="A65" t="s">
         <v>208</v>
       </c>
-      <c r="B65" t="s">
+      <c r="B65" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="C65" s="1">
+        <v>98.92930216</v>
+      </c>
+      <c r="D65" s="1">
+        <v>99.498222</v>
+      </c>
+      <c r="E65" t="s">
+        <v>8</v>
+      </c>
+      <c r="F65">
+        <v>1.0</v>
+      </c>
+      <c r="G65" s="1">
+        <v>497491.11</v>
+      </c>
+      <c r="H65" s="1">
+        <v>4347.18</v>
+      </c>
+      <c r="I65" s="1">
+        <v>0.87382063972962</v>
+      </c>
+      <c r="J65">
+        <v>0.0</v>
+      </c>
+      <c r="K65" t="s">
         <v>209</v>
       </c>
-      <c r="C65" s="1">
-[...27 lines deleted...]
-        <v>210</v>
+      <c r="L65" s="1">
+        <v>494646.51</v>
       </c>
       <c r="M65" s="1">
-        <v>991265.99</v>
+        <v>501838.29</v>
       </c>
       <c r="N65" s="1">
-        <v>992550.24</v>
-[...8 lines deleted...]
-    <row r="66" spans="1:16">
+        <v>1.01</v>
+      </c>
+      <c r="O65">
+        <v>1</v>
+      </c>
+      <c r="Z65" t="s">
+        <v>207</v>
+      </c>
+    </row>
+    <row r="66" spans="1:26">
       <c r="A66" t="s">
         <v>211</v>
       </c>
-      <c r="B66" t="s">
+      <c r="B66" s="1">
+        <v>240000.0</v>
+      </c>
+      <c r="C66" s="1">
+        <v>100.70183005</v>
+      </c>
+      <c r="D66" s="1">
+        <v>101.900646</v>
+      </c>
+      <c r="E66" t="s">
+        <v>8</v>
+      </c>
+      <c r="F66">
+        <v>1.0</v>
+      </c>
+      <c r="G66" s="1">
+        <v>244561.55</v>
+      </c>
+      <c r="H66" s="1">
+        <v>5039.55</v>
+      </c>
+      <c r="I66" s="1">
+        <v>2.0606469005451</v>
+      </c>
+      <c r="J66">
+        <v>0.0</v>
+      </c>
+      <c r="K66" t="s">
         <v>212</v>
       </c>
-      <c r="C66" s="1">
-[...27 lines deleted...]
-        <v>213</v>
+      <c r="L66" s="1">
+        <v>241684.39</v>
       </c>
       <c r="M66" s="1">
-        <v>283548.96</v>
+        <v>249601.1</v>
       </c>
       <c r="N66" s="1">
-        <v>291636.04</v>
-[...8 lines deleted...]
-    <row r="67" spans="1:16">
+        <v>0.5</v>
+      </c>
+      <c r="O66">
+        <v>1</v>
+      </c>
+      <c r="Z66" t="s">
+        <v>210</v>
+      </c>
+    </row>
+    <row r="67" spans="1:26">
       <c r="A67" t="s">
         <v>214</v>
       </c>
-      <c r="B67" t="s">
+      <c r="B67" s="1">
+        <v>372000.0</v>
+      </c>
+      <c r="C67" s="1">
+        <v>100.89055078</v>
+      </c>
+      <c r="D67" s="1">
+        <v>99.731</v>
+      </c>
+      <c r="E67" t="s">
+        <v>8</v>
+      </c>
+      <c r="F67">
+        <v>1.0</v>
+      </c>
+      <c r="G67" s="1">
+        <v>370999.32</v>
+      </c>
+      <c r="H67" s="1">
+        <v>5536.54</v>
+      </c>
+      <c r="I67" s="1">
+        <v>1.4923315762412</v>
+      </c>
+      <c r="J67">
+        <v>0.0</v>
+      </c>
+      <c r="K67" t="s">
         <v>215</v>
       </c>
-      <c r="C67" s="1">
-[...27 lines deleted...]
-        <v>216</v>
+      <c r="L67" s="1">
+        <v>375312.85</v>
       </c>
       <c r="M67" s="1">
-        <v>492556.66</v>
+        <v>376535.86</v>
       </c>
       <c r="N67" s="1">
-        <v>498190.22</v>
-[...8 lines deleted...]
-    <row r="68" spans="1:16">
+        <v>0.76</v>
+      </c>
+      <c r="O67">
+        <v>1</v>
+      </c>
+      <c r="Z67" t="s">
+        <v>213</v>
+      </c>
+    </row>
+    <row r="68" spans="1:26">
       <c r="A68" t="s">
         <v>217</v>
       </c>
-      <c r="B68" t="s">
+      <c r="B68" s="1">
+        <v>130000.0</v>
+      </c>
+      <c r="C68" s="1">
+        <v>104.71244709</v>
+      </c>
+      <c r="D68" s="1">
+        <v>109.789346</v>
+      </c>
+      <c r="E68" t="s">
+        <v>8</v>
+      </c>
+      <c r="F68">
+        <v>1.0</v>
+      </c>
+      <c r="G68" s="1">
+        <v>142726.15</v>
+      </c>
+      <c r="H68" s="1">
+        <v>-5244.32</v>
+      </c>
+      <c r="I68" s="1">
+        <v>-3.6743932348767</v>
+      </c>
+      <c r="J68">
+        <v>0.0</v>
+      </c>
+      <c r="K68" t="s">
         <v>218</v>
       </c>
-      <c r="C68" s="1">
-[...27 lines deleted...]
-        <v>219</v>
+      <c r="L68" s="1">
+        <v>136126.18</v>
       </c>
       <c r="M68" s="1">
-        <v>240792.9</v>
+        <v>137481.83</v>
       </c>
       <c r="N68" s="1">
-        <v>248111.26</v>
-[...8 lines deleted...]
-    <row r="69" spans="1:16">
+        <v>0.28</v>
+      </c>
+      <c r="O68">
+        <v>1</v>
+      </c>
+      <c r="Z68" t="s">
+        <v>216</v>
+      </c>
+    </row>
+    <row r="69" spans="1:26">
       <c r="A69" t="s">
         <v>220</v>
       </c>
-      <c r="B69" t="s">
+      <c r="B69" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C69" s="1">
+        <v>98.59075808</v>
+      </c>
+      <c r="D69" s="1">
+        <v>98.975</v>
+      </c>
+      <c r="E69" t="s">
+        <v>8</v>
+      </c>
+      <c r="F69">
+        <v>1.0</v>
+      </c>
+      <c r="G69" s="1">
+        <v>98975.0</v>
+      </c>
+      <c r="H69" s="1">
+        <v>2156.85</v>
+      </c>
+      <c r="I69" s="1">
+        <v>2.1791866632988</v>
+      </c>
+      <c r="J69">
+        <v>0.0</v>
+      </c>
+      <c r="K69" t="s">
         <v>221</v>
       </c>
-      <c r="C69" s="1">
-[...27 lines deleted...]
-        <v>229.32</v>
+      <c r="L69" s="1">
+        <v>98590.75</v>
       </c>
       <c r="M69" s="1">
-        <v>374118.57</v>
+        <v>101131.85</v>
       </c>
       <c r="N69" s="1">
-        <v>374347.89</v>
-[...8 lines deleted...]
-    <row r="70" spans="1:16">
+        <v>0.2</v>
+      </c>
+      <c r="O69">
+        <v>1</v>
+      </c>
+      <c r="Z69" t="s">
+        <v>219</v>
+      </c>
+    </row>
+    <row r="70" spans="1:26">
       <c r="A70" t="s">
+        <v>223</v>
+      </c>
+      <c r="B70" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C70" s="1">
+        <v>101.52262701</v>
+      </c>
+      <c r="D70" s="1">
+        <v>99.711</v>
+      </c>
+      <c r="E70" t="s">
+        <v>8</v>
+      </c>
+      <c r="F70">
+        <v>1.0</v>
+      </c>
+      <c r="G70" s="1">
+        <v>99711.0</v>
+      </c>
+      <c r="H70" s="1">
+        <v>3430.46</v>
+      </c>
+      <c r="I70" s="1">
+        <v>3.4404027639879</v>
+      </c>
+      <c r="J70">
+        <v>0.0</v>
+      </c>
+      <c r="K70" t="s">
+        <v>224</v>
+      </c>
+      <c r="L70" s="1">
+        <v>101522.62</v>
+      </c>
+      <c r="M70" s="1">
+        <v>103141.46</v>
+      </c>
+      <c r="N70" s="1">
+        <v>0.21</v>
+      </c>
+      <c r="O70">
+        <v>1</v>
+      </c>
+      <c r="Z70" t="s">
         <v>222</v>
       </c>
-      <c r="B70" t="s">
-[...2 lines deleted...]
-      <c r="C70" s="1">
+    </row>
+    <row r="71" spans="1:26">
+      <c r="A71" t="s">
+        <v>226</v>
+      </c>
+      <c r="B71" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C71" s="1">
+        <v>100.5741841</v>
+      </c>
+      <c r="D71" s="1">
+        <v>102.91498</v>
+      </c>
+      <c r="E71" t="s">
+        <v>8</v>
+      </c>
+      <c r="F71">
+        <v>1.0</v>
+      </c>
+      <c r="G71" s="1">
+        <v>205829.96</v>
+      </c>
+      <c r="H71" s="1">
+        <v>-1291.18</v>
+      </c>
+      <c r="I71" s="1">
+        <v>-0.62730420780337</v>
+      </c>
+      <c r="J71">
+        <v>0.0</v>
+      </c>
+      <c r="K71" t="s">
+        <v>227</v>
+      </c>
+      <c r="L71" s="1">
+        <v>201148.37</v>
+      </c>
+      <c r="M71" s="1">
+        <v>204538.78</v>
+      </c>
+      <c r="N71" s="1">
+        <v>0.41</v>
+      </c>
+      <c r="O71">
+        <v>1</v>
+      </c>
+      <c r="Z71" t="s">
+        <v>225</v>
+      </c>
+    </row>
+    <row r="72" spans="1:26">
+      <c r="A72" t="s">
+        <v>229</v>
+      </c>
+      <c r="B72" s="1">
+        <v>193000.0</v>
+      </c>
+      <c r="C72" s="1">
+        <v>99.90708819</v>
+      </c>
+      <c r="D72" s="1">
+        <v>99.223</v>
+      </c>
+      <c r="E72" t="s">
+        <v>8</v>
+      </c>
+      <c r="F72">
+        <v>1.0</v>
+      </c>
+      <c r="G72" s="1">
+        <v>191500.39</v>
+      </c>
+      <c r="H72" s="1">
+        <v>2252.24</v>
+      </c>
+      <c r="I72" s="1">
+        <v>1.1761020434475</v>
+      </c>
+      <c r="J72">
+        <v>0.0</v>
+      </c>
+      <c r="K72">
+        <v>931.95</v>
+      </c>
+      <c r="L72" s="1">
+        <v>192820.68</v>
+      </c>
+      <c r="M72" s="1">
+        <v>193752.63</v>
+      </c>
+      <c r="N72" s="1">
+        <v>0.39</v>
+      </c>
+      <c r="O72">
+        <v>1</v>
+      </c>
+      <c r="Z72" t="s">
+        <v>228</v>
+      </c>
+    </row>
+    <row r="73" spans="1:26">
+      <c r="A73" t="s">
+        <v>231</v>
+      </c>
+      <c r="B73" s="1">
+        <v>285000.0</v>
+      </c>
+      <c r="C73" s="1">
+        <v>99.69059749</v>
+      </c>
+      <c r="D73" s="1">
+        <v>102.724621</v>
+      </c>
+      <c r="E73" t="s">
+        <v>8</v>
+      </c>
+      <c r="F73">
+        <v>1.0</v>
+      </c>
+      <c r="G73" s="1">
+        <v>292765.17</v>
+      </c>
+      <c r="H73" s="1">
+        <v>-6125.89</v>
+      </c>
+      <c r="I73" s="1">
+        <v>-2.0924244506271</v>
+      </c>
+      <c r="J73">
+        <v>0.0</v>
+      </c>
+      <c r="K73" t="s">
+        <v>232</v>
+      </c>
+      <c r="L73" s="1">
+        <v>284118.2</v>
+      </c>
+      <c r="M73" s="1">
+        <v>286639.28</v>
+      </c>
+      <c r="N73" s="1">
+        <v>0.58</v>
+      </c>
+      <c r="O73">
+        <v>1</v>
+      </c>
+      <c r="Z73" t="s">
+        <v>230</v>
+      </c>
+    </row>
+    <row r="74" spans="1:26">
+      <c r="A74" t="s">
+        <v>234</v>
+      </c>
+      <c r="B74" s="1">
+        <v>349000.0</v>
+      </c>
+      <c r="C74" s="1">
+        <v>98.46856571</v>
+      </c>
+      <c r="D74" s="1">
+        <v>99.735</v>
+      </c>
+      <c r="E74" t="s">
+        <v>8</v>
+      </c>
+      <c r="F74">
+        <v>1.0</v>
+      </c>
+      <c r="G74" s="1">
+        <v>348075.15</v>
+      </c>
+      <c r="H74" s="1">
+        <v>-834.24</v>
+      </c>
+      <c r="I74" s="1">
+        <v>-0.23967238109357</v>
+      </c>
+      <c r="J74">
+        <v>0.0</v>
+      </c>
+      <c r="K74" t="s">
+        <v>235</v>
+      </c>
+      <c r="L74" s="1">
+        <v>343655.29</v>
+      </c>
+      <c r="M74" s="1">
+        <v>347240.91</v>
+      </c>
+      <c r="N74" s="1">
+        <v>0.7</v>
+      </c>
+      <c r="O74">
+        <v>1</v>
+      </c>
+      <c r="Z74" t="s">
+        <v>233</v>
+      </c>
+    </row>
+    <row r="75" spans="1:26">
+      <c r="A75" t="s">
+        <v>237</v>
+      </c>
+      <c r="B75" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="C75" s="1">
+        <v>99.31710237</v>
+      </c>
+      <c r="D75" s="1">
+        <v>101.14437</v>
+      </c>
+      <c r="E75" t="s">
+        <v>8</v>
+      </c>
+      <c r="F75">
+        <v>1.0</v>
+      </c>
+      <c r="G75" s="1">
+        <v>303433.11</v>
+      </c>
+      <c r="H75" s="1">
+        <v>-3291.39</v>
+      </c>
+      <c r="I75" s="1">
+        <v>-1.0847168260576</v>
+      </c>
+      <c r="J75">
+        <v>0.0</v>
+      </c>
+      <c r="K75" t="s">
+        <v>238</v>
+      </c>
+      <c r="L75" s="1">
+        <v>297951.31</v>
+      </c>
+      <c r="M75" s="1">
+        <v>300141.72</v>
+      </c>
+      <c r="N75" s="1">
+        <v>0.61</v>
+      </c>
+      <c r="O75">
+        <v>1</v>
+      </c>
+      <c r="Z75" t="s">
+        <v>236</v>
+      </c>
+    </row>
+    <row r="76" spans="1:26">
+      <c r="A76" t="s">
+        <v>240</v>
+      </c>
+      <c r="B76" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C76" s="1">
+        <v>89.30910259</v>
+      </c>
+      <c r="D76" s="1">
+        <v>86.69767</v>
+      </c>
+      <c r="E76" t="s">
+        <v>8</v>
+      </c>
+      <c r="F76">
+        <v>1.0</v>
+      </c>
+      <c r="G76" s="1">
+        <v>173395.34</v>
+      </c>
+      <c r="H76" s="1">
+        <v>5905.06</v>
+      </c>
+      <c r="I76" s="1">
+        <v>3.4055471156261</v>
+      </c>
+      <c r="J76">
+        <v>0.0</v>
+      </c>
+      <c r="K76">
+        <v>682.19</v>
+      </c>
+      <c r="L76" s="1">
+        <v>178618.21</v>
+      </c>
+      <c r="M76" s="1">
+        <v>179300.4</v>
+      </c>
+      <c r="N76" s="1">
+        <v>0.36</v>
+      </c>
+      <c r="O76">
+        <v>1</v>
+      </c>
+      <c r="Z76" t="s">
+        <v>239</v>
+      </c>
+    </row>
+    <row r="77" spans="1:26">
+      <c r="A77" t="s">
+        <v>242</v>
+      </c>
+      <c r="B77" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C77" s="1">
+        <v>95.83431078</v>
+      </c>
+      <c r="D77" s="1">
+        <v>93.376495</v>
+      </c>
+      <c r="E77" t="s">
+        <v>8</v>
+      </c>
+      <c r="F77">
+        <v>1.0</v>
+      </c>
+      <c r="G77" s="1">
+        <v>186752.99</v>
+      </c>
+      <c r="H77" s="1">
+        <v>6658.1</v>
+      </c>
+      <c r="I77" s="1">
+        <v>3.5651905760652</v>
+      </c>
+      <c r="J77">
+        <v>0.0</v>
+      </c>
+      <c r="K77" t="s">
+        <v>243</v>
+      </c>
+      <c r="L77" s="1">
+        <v>191668.62</v>
+      </c>
+      <c r="M77" s="1">
+        <v>193411.09</v>
+      </c>
+      <c r="N77" s="1">
+        <v>0.39</v>
+      </c>
+      <c r="O77">
+        <v>1</v>
+      </c>
+      <c r="Z77" t="s">
+        <v>241</v>
+      </c>
+    </row>
+    <row r="78" spans="1:26">
+      <c r="A78" t="s">
+        <v>245</v>
+      </c>
+      <c r="B78" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C78" s="1">
+        <v>93.8920507</v>
+      </c>
+      <c r="D78" s="1">
+        <v>94.91756</v>
+      </c>
+      <c r="E78" t="s">
+        <v>8</v>
+      </c>
+      <c r="F78">
+        <v>1.0</v>
+      </c>
+      <c r="G78" s="1">
+        <v>94917.56</v>
+      </c>
+      <c r="H78" s="1">
+        <v>-489.89</v>
+      </c>
+      <c r="I78" s="1">
+        <v>-0.51612156907531</v>
+      </c>
+      <c r="J78">
+        <v>0.0</v>
+      </c>
+      <c r="K78">
+        <v>535.62</v>
+      </c>
+      <c r="L78" s="1">
+        <v>93892.05</v>
+      </c>
+      <c r="M78" s="1">
+        <v>94427.67</v>
+      </c>
+      <c r="N78" s="1">
+        <v>0.19</v>
+      </c>
+      <c r="O78">
+        <v>1</v>
+      </c>
+      <c r="Z78" t="s">
+        <v>244</v>
+      </c>
+    </row>
+    <row r="79" spans="1:26">
+      <c r="A79" t="s">
+        <v>247</v>
+      </c>
+      <c r="B79" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="C79" s="1">
+        <v>100.71138578</v>
+      </c>
+      <c r="D79" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E79" t="s">
+        <v>8</v>
+      </c>
+      <c r="F79">
+        <v>1.0</v>
+      </c>
+      <c r="G79" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="H79" s="1">
+        <v>6438.31</v>
+      </c>
+      <c r="I79" s="1">
+        <v>1.6095775</v>
+      </c>
+      <c r="J79">
+        <v>0.0</v>
+      </c>
+      <c r="K79" t="s">
+        <v>248</v>
+      </c>
+      <c r="L79" s="1">
+        <v>402845.54</v>
+      </c>
+      <c r="M79" s="1">
+        <v>406438.31</v>
+      </c>
+      <c r="N79" s="1">
+        <v>0.82</v>
+      </c>
+      <c r="O79">
+        <v>1</v>
+      </c>
+      <c r="Z79" t="s">
+        <v>246</v>
+      </c>
+    </row>
+    <row r="80" spans="1:26">
+      <c r="A80" t="s">
+        <v>250</v>
+      </c>
+      <c r="B80" s="1">
+        <v>140000.0</v>
+      </c>
+      <c r="C80" s="1">
+        <v>98.01088625</v>
+      </c>
+      <c r="D80" s="1">
+        <v>96.7943</v>
+      </c>
+      <c r="E80" t="s">
+        <v>8</v>
+      </c>
+      <c r="F80">
+        <v>1.0</v>
+      </c>
+      <c r="G80" s="1">
+        <v>135512.02</v>
+      </c>
+      <c r="H80" s="1">
+        <v>2921.03</v>
+      </c>
+      <c r="I80" s="1">
+        <v>2.1555504817949</v>
+      </c>
+      <c r="J80">
+        <v>0.0</v>
+      </c>
+      <c r="K80" t="s">
+        <v>251</v>
+      </c>
+      <c r="L80" s="1">
+        <v>137215.24</v>
+      </c>
+      <c r="M80" s="1">
+        <v>138433.05</v>
+      </c>
+      <c r="N80" s="1">
+        <v>0.28</v>
+      </c>
+      <c r="O80">
+        <v>1</v>
+      </c>
+      <c r="Z80" t="s">
+        <v>249</v>
+      </c>
+    </row>
+    <row r="81" spans="1:26">
+      <c r="A81" t="s">
+        <v>253</v>
+      </c>
+      <c r="B81" s="1">
+        <v>145000.0</v>
+      </c>
+      <c r="C81" s="1">
+        <v>93.32064975</v>
+      </c>
+      <c r="D81" s="1">
+        <v>93.402414</v>
+      </c>
+      <c r="E81" t="s">
+        <v>8</v>
+      </c>
+      <c r="F81">
+        <v>1.0</v>
+      </c>
+      <c r="G81" s="1">
+        <v>135433.5</v>
+      </c>
+      <c r="H81" s="1">
+        <v>481.8</v>
+      </c>
+      <c r="I81" s="1">
+        <v>0.35574654719844</v>
+      </c>
+      <c r="J81">
+        <v>0.0</v>
+      </c>
+      <c r="K81">
+        <v>600.36</v>
+      </c>
+      <c r="L81" s="1">
+        <v>135314.94</v>
+      </c>
+      <c r="M81" s="1">
+        <v>135915.3</v>
+      </c>
+      <c r="N81" s="1">
+        <v>0.27</v>
+      </c>
+      <c r="O81">
+        <v>1</v>
+      </c>
+      <c r="Z81" t="s">
+        <v>252</v>
+      </c>
+    </row>
+    <row r="82" spans="1:26">
+      <c r="A82" t="s">
+        <v>255</v>
+      </c>
+      <c r="B82" s="1">
+        <v>135000.0</v>
+      </c>
+      <c r="C82" s="1">
+        <v>100.98458174</v>
+      </c>
+      <c r="D82" s="1">
+        <v>105.064793</v>
+      </c>
+      <c r="E82" t="s">
+        <v>8</v>
+      </c>
+      <c r="F82">
+        <v>1.0</v>
+      </c>
+      <c r="G82" s="1">
+        <v>141837.47</v>
+      </c>
+      <c r="H82" s="1">
+        <v>-3436.13</v>
+      </c>
+      <c r="I82" s="1">
+        <v>-2.4225826927116</v>
+      </c>
+      <c r="J82">
+        <v>0.0</v>
+      </c>
+      <c r="K82" t="s">
+        <v>256</v>
+      </c>
+      <c r="L82" s="1">
+        <v>136329.18</v>
+      </c>
+      <c r="M82" s="1">
+        <v>138401.34</v>
+      </c>
+      <c r="N82" s="1">
+        <v>0.28</v>
+      </c>
+      <c r="O82">
+        <v>1</v>
+      </c>
+      <c r="Z82" t="s">
+        <v>254</v>
+      </c>
+    </row>
+    <row r="83" spans="1:26">
+      <c r="A83" t="s">
+        <v>258</v>
+      </c>
+      <c r="B83" s="1">
         <v>130000.0</v>
       </c>
-      <c r="D70" s="1">
-[...46 lines deleted...]
-      <c r="C71" s="1">
+      <c r="C83" s="1">
+        <v>102.13779202</v>
+      </c>
+      <c r="D83" s="1">
+        <v>107.1356</v>
+      </c>
+      <c r="E83" t="s">
+        <v>8</v>
+      </c>
+      <c r="F83">
+        <v>1.0</v>
+      </c>
+      <c r="G83" s="1">
+        <v>139276.28</v>
+      </c>
+      <c r="H83" s="1">
+        <v>-4164.72</v>
+      </c>
+      <c r="I83" s="1">
+        <v>-2.9902579247522</v>
+      </c>
+      <c r="J83">
+        <v>0.0</v>
+      </c>
+      <c r="K83" t="s">
+        <v>259</v>
+      </c>
+      <c r="L83" s="1">
+        <v>132779.13</v>
+      </c>
+      <c r="M83" s="1">
+        <v>135111.56</v>
+      </c>
+      <c r="N83" s="1">
+        <v>0.27</v>
+      </c>
+      <c r="O83">
+        <v>1</v>
+      </c>
+      <c r="Z83" t="s">
+        <v>257</v>
+      </c>
+    </row>
+    <row r="84" spans="1:26">
+      <c r="A84" t="s">
+        <v>261</v>
+      </c>
+      <c r="B84" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="C84" s="1">
+        <v>103.63124813</v>
+      </c>
+      <c r="D84" s="1">
+        <v>106.30133</v>
+      </c>
+      <c r="E84" t="s">
+        <v>8</v>
+      </c>
+      <c r="F84">
+        <v>1.0</v>
+      </c>
+      <c r="G84" s="1">
+        <v>318903.99</v>
+      </c>
+      <c r="H84" s="1">
+        <v>2017.15</v>
+      </c>
+      <c r="I84" s="1">
+        <v>0.63252579561642</v>
+      </c>
+      <c r="J84">
+        <v>0.0</v>
+      </c>
+      <c r="K84" t="s">
+        <v>262</v>
+      </c>
+      <c r="L84" s="1">
+        <v>310893.74</v>
+      </c>
+      <c r="M84" s="1">
+        <v>320921.14</v>
+      </c>
+      <c r="N84" s="1">
+        <v>0.65</v>
+      </c>
+      <c r="O84">
+        <v>1</v>
+      </c>
+      <c r="Z84" t="s">
+        <v>260</v>
+      </c>
+    </row>
+    <row r="85" spans="1:26">
+      <c r="A85" t="s">
+        <v>264</v>
+      </c>
+      <c r="B85" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="C85" s="1">
+        <v>82.47223103</v>
+      </c>
+      <c r="D85" s="1">
+        <v>82.438423</v>
+      </c>
+      <c r="E85" t="s">
+        <v>8</v>
+      </c>
+      <c r="F85">
+        <v>1.0</v>
+      </c>
+      <c r="G85" s="1">
+        <v>247315.27</v>
+      </c>
+      <c r="H85" s="1">
+        <v>2945.26</v>
+      </c>
+      <c r="I85" s="1">
+        <v>1.1908929036205</v>
+      </c>
+      <c r="J85">
+        <v>0.0</v>
+      </c>
+      <c r="K85" t="s">
+        <v>265</v>
+      </c>
+      <c r="L85" s="1">
+        <v>247416.69</v>
+      </c>
+      <c r="M85" s="1">
+        <v>250260.53</v>
+      </c>
+      <c r="N85" s="1">
+        <v>0.51</v>
+      </c>
+      <c r="O85">
+        <v>1</v>
+      </c>
+      <c r="Z85" t="s">
+        <v>263</v>
+      </c>
+    </row>
+    <row r="86" spans="1:26">
+      <c r="A86" t="s">
+        <v>267</v>
+      </c>
+      <c r="B86" s="1">
         <v>100000.0</v>
       </c>
-      <c r="D71" s="1">
-[...32 lines deleted...]
-      <c r="O71" s="1">
+      <c r="C86" s="1">
+        <v>104.65115288</v>
+      </c>
+      <c r="D86" s="1">
+        <v>109.37547</v>
+      </c>
+      <c r="E86" t="s">
+        <v>8</v>
+      </c>
+      <c r="F86">
+        <v>1.0</v>
+      </c>
+      <c r="G86" s="1">
+        <v>109375.47</v>
+      </c>
+      <c r="H86" s="1">
+        <v>-3338.7</v>
+      </c>
+      <c r="I86" s="1">
+        <v>-3.052512597203</v>
+      </c>
+      <c r="J86">
+        <v>0.0</v>
+      </c>
+      <c r="K86" t="s">
+        <v>268</v>
+      </c>
+      <c r="L86" s="1">
+        <v>104651.15</v>
+      </c>
+      <c r="M86" s="1">
+        <v>106036.77</v>
+      </c>
+      <c r="N86" s="1">
+        <v>0.21</v>
+      </c>
+      <c r="O86">
+        <v>1</v>
+      </c>
+      <c r="Z86" t="s">
+        <v>266</v>
+      </c>
+    </row>
+    <row r="87" spans="1:26">
+      <c r="A87" t="s">
+        <v>270</v>
+      </c>
+      <c r="B87" s="1">
+        <v>825000.0</v>
+      </c>
+      <c r="C87" s="1">
+        <v>69.85777221</v>
+      </c>
+      <c r="D87" s="1">
+        <v>74.717804</v>
+      </c>
+      <c r="E87" t="s">
+        <v>8</v>
+      </c>
+      <c r="F87">
+        <v>1.0</v>
+      </c>
+      <c r="G87" s="1">
+        <v>616421.88</v>
+      </c>
+      <c r="H87" s="1">
+        <v>-35970.26</v>
+      </c>
+      <c r="I87" s="1">
+        <v>-5.8353314778509</v>
+      </c>
+      <c r="J87">
+        <v>0.0</v>
+      </c>
+      <c r="K87" t="s">
+        <v>271</v>
+      </c>
+      <c r="L87" s="1">
+        <v>576326.62</v>
+      </c>
+      <c r="M87" s="1">
+        <v>580451.62</v>
+      </c>
+      <c r="N87" s="1">
+        <v>1.17</v>
+      </c>
+      <c r="O87">
+        <v>1</v>
+      </c>
+      <c r="Z87" t="s">
+        <v>269</v>
+      </c>
+    </row>
+    <row r="88" spans="1:26">
+      <c r="A88" t="s">
+        <v>273</v>
+      </c>
+      <c r="B88" s="1">
+        <v>132000.0</v>
+      </c>
+      <c r="C88" s="1">
+        <v>100.65153638</v>
+      </c>
+      <c r="D88" s="1">
+        <v>99.973</v>
+      </c>
+      <c r="E88" t="s">
+        <v>8</v>
+      </c>
+      <c r="F88">
+        <v>1.0</v>
+      </c>
+      <c r="G88" s="1">
+        <v>131964.36</v>
+      </c>
+      <c r="H88" s="1">
+        <v>2846.74</v>
+      </c>
+      <c r="I88" s="1">
+        <v>2.1572036571086</v>
+      </c>
+      <c r="J88">
+        <v>0.0</v>
+      </c>
+      <c r="K88" t="s">
+        <v>274</v>
+      </c>
+      <c r="L88" s="1">
+        <v>132860.03</v>
+      </c>
+      <c r="M88" s="1">
+        <v>134811.1</v>
+      </c>
+      <c r="N88" s="1">
+        <v>0.27</v>
+      </c>
+      <c r="O88">
+        <v>1</v>
+      </c>
+      <c r="Z88" t="s">
+        <v>272</v>
+      </c>
+    </row>
+    <row r="89" spans="1:26">
+      <c r="A89" t="s">
+        <v>276</v>
+      </c>
+      <c r="B89" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C89" s="1">
+        <v>99.58559205</v>
+      </c>
+      <c r="D89" s="1">
+        <v>99.766</v>
+      </c>
+      <c r="E89" t="s">
+        <v>8</v>
+      </c>
+      <c r="F89">
+        <v>1.0</v>
+      </c>
+      <c r="G89" s="1">
+        <v>99766.0</v>
+      </c>
+      <c r="H89" s="1">
+        <v>64.11</v>
+      </c>
+      <c r="I89" s="1">
+        <v>0.064260369264078</v>
+      </c>
+      <c r="J89">
+        <v>0.0</v>
+      </c>
+      <c r="K89">
+        <v>244.52</v>
+      </c>
+      <c r="L89" s="1">
+        <v>99585.59</v>
+      </c>
+      <c r="M89" s="1">
+        <v>99830.11</v>
+      </c>
+      <c r="N89" s="1">
         <v>0.2</v>
       </c>
-      <c r="P71">
-[...196 lines deleted...]
-      <c r="O75" s="1">
+      <c r="O89">
+        <v>1</v>
+      </c>
+      <c r="Z89" t="s">
+        <v>275</v>
+      </c>
+    </row>
+    <row r="90" spans="1:26">
+      <c r="A90" t="s">
+        <v>278</v>
+      </c>
+      <c r="B90" s="1">
+        <v>135000.0</v>
+      </c>
+      <c r="C90" s="1">
+        <v>99.3551315</v>
+      </c>
+      <c r="D90" s="1">
+        <v>104.002956</v>
+      </c>
+      <c r="E90" t="s">
+        <v>8</v>
+      </c>
+      <c r="F90">
+        <v>1.0</v>
+      </c>
+      <c r="G90" s="1">
+        <v>140403.99</v>
+      </c>
+      <c r="H90" s="1">
+        <v>-5055.81</v>
+      </c>
+      <c r="I90" s="1">
+        <v>-3.6009019401799</v>
+      </c>
+      <c r="J90">
+        <v>0.0</v>
+      </c>
+      <c r="K90" t="s">
+        <v>279</v>
+      </c>
+      <c r="L90" s="1">
+        <v>134129.43</v>
+      </c>
+      <c r="M90" s="1">
+        <v>135348.18</v>
+      </c>
+      <c r="N90" s="1">
+        <v>0.27</v>
+      </c>
+      <c r="O90">
+        <v>1</v>
+      </c>
+      <c r="Z90" t="s">
+        <v>277</v>
+      </c>
+    </row>
+    <row r="91" spans="1:26">
+      <c r="A91" t="s">
+        <v>281</v>
+      </c>
+      <c r="B91" s="1">
+        <v>370000.0</v>
+      </c>
+      <c r="C91" s="1">
+        <v>78.961</v>
+      </c>
+      <c r="D91" s="1">
+        <v>83.324986</v>
+      </c>
+      <c r="E91" t="s">
+        <v>8</v>
+      </c>
+      <c r="F91">
+        <v>1.0</v>
+      </c>
+      <c r="G91" s="1">
+        <v>308302.45</v>
+      </c>
+      <c r="H91" s="1">
+        <v>-16058.05</v>
+      </c>
+      <c r="I91" s="1">
+        <v>-5.2085379146354</v>
+      </c>
+      <c r="J91">
+        <v>0.0</v>
+      </c>
+      <c r="K91">
+        <v>88.7</v>
+      </c>
+      <c r="L91" s="1">
+        <v>292155.7</v>
+      </c>
+      <c r="M91" s="1">
+        <v>292244.4</v>
+      </c>
+      <c r="N91" s="1">
         <v>0.59</v>
       </c>
-      <c r="P75">
-[...754 lines deleted...]
-      <c r="A91" t="s">
+      <c r="O91">
+        <v>1</v>
+      </c>
+      <c r="Z91" t="s">
         <v>280</v>
       </c>
-      <c r="B91" t="s">
-[...45 lines deleted...]
-    <row r="92" spans="1:16">
+    </row>
+    <row r="92" spans="1:26">
       <c r="A92" t="s">
         <v>283</v>
       </c>
-      <c r="B92" t="s">
+      <c r="B92" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="C92" s="1">
+        <v>94.32962845</v>
+      </c>
+      <c r="D92" s="1">
+        <v>94.882578</v>
+      </c>
+      <c r="E92" t="s">
+        <v>8</v>
+      </c>
+      <c r="F92">
+        <v>1.0</v>
+      </c>
+      <c r="G92" s="1">
+        <v>474412.89</v>
+      </c>
+      <c r="H92" s="1">
+        <v>-360.64</v>
+      </c>
+      <c r="I92" s="1">
+        <v>-0.076018170585542</v>
+      </c>
+      <c r="J92">
+        <v>0.0</v>
+      </c>
+      <c r="K92" t="s">
         <v>284</v>
       </c>
-      <c r="C92" s="1">
-[...27 lines deleted...]
-        <v>901.88</v>
+      <c r="L92" s="1">
+        <v>471648.14</v>
       </c>
       <c r="M92" s="1">
-        <v>132796.3</v>
+        <v>474052.25</v>
       </c>
       <c r="N92" s="1">
-        <v>133698.18</v>
-[...8 lines deleted...]
-    <row r="93" spans="1:16">
+        <v>0.96</v>
+      </c>
+      <c r="O92">
+        <v>1</v>
+      </c>
+      <c r="Z92" t="s">
+        <v>282</v>
+      </c>
+    </row>
+    <row r="93" spans="1:26">
       <c r="A93" t="s">
+        <v>286</v>
+      </c>
+      <c r="B93" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="C93" s="1">
+        <v>92.36321547</v>
+      </c>
+      <c r="D93" s="1">
+        <v>99.086382</v>
+      </c>
+      <c r="E93" t="s">
+        <v>8</v>
+      </c>
+      <c r="F93">
+        <v>1.0</v>
+      </c>
+      <c r="G93" s="1">
+        <v>495431.91</v>
+      </c>
+      <c r="H93" s="1">
+        <v>-33615.83</v>
+      </c>
+      <c r="I93" s="1">
+        <v>-6.7851564102926</v>
+      </c>
+      <c r="J93">
+        <v>0.0</v>
+      </c>
+      <c r="K93">
+        <v>0.0</v>
+      </c>
+      <c r="L93" s="1">
+        <v>461816.08</v>
+      </c>
+      <c r="M93" s="1">
+        <v>461816.08</v>
+      </c>
+      <c r="N93" s="1">
+        <v>0.93</v>
+      </c>
+      <c r="O93">
+        <v>1</v>
+      </c>
+      <c r="Z93" t="s">
         <v>285</v>
       </c>
-      <c r="B93" t="s">
-[...45 lines deleted...]
-    <row r="94" spans="1:16">
+    </row>
+    <row r="94" spans="1:26">
       <c r="A94" t="s">
         <v>288</v>
       </c>
-      <c r="B94" t="s">
+      <c r="B94" s="1">
+        <v>700000.0</v>
+      </c>
+      <c r="C94" s="1">
+        <v>99.5925549</v>
+      </c>
+      <c r="D94" s="1">
+        <v>99.957446</v>
+      </c>
+      <c r="E94" t="s">
+        <v>8</v>
+      </c>
+      <c r="F94">
+        <v>1.0</v>
+      </c>
+      <c r="G94" s="1">
+        <v>699702.12</v>
+      </c>
+      <c r="H94" s="1">
+        <v>466.31</v>
+      </c>
+      <c r="I94" s="1">
+        <v>0.066644074195459</v>
+      </c>
+      <c r="J94">
+        <v>0.0</v>
+      </c>
+      <c r="K94" t="s">
         <v>289</v>
       </c>
-      <c r="C94" s="1">
-[...27 lines deleted...]
-        <v>290</v>
+      <c r="L94" s="1">
+        <v>697147.88</v>
       </c>
       <c r="M94" s="1">
-        <v>469307.4</v>
+        <v>700168.43</v>
       </c>
       <c r="N94" s="1">
-        <v>471132.74</v>
-[...8 lines deleted...]
-    <row r="95" spans="1:16">
+        <v>1.41</v>
+      </c>
+      <c r="O94">
+        <v>1</v>
+      </c>
+      <c r="Z94" t="s">
+        <v>287</v>
+      </c>
+    </row>
+    <row r="95" spans="1:26">
       <c r="A95" t="s">
         <v>291</v>
       </c>
-      <c r="B95" t="s">
+      <c r="B95" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C95" s="1">
+        <v>98.36571455</v>
+      </c>
+      <c r="D95" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E95" t="s">
+        <v>8</v>
+      </c>
+      <c r="F95">
+        <v>1.0</v>
+      </c>
+      <c r="G95" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="H95" s="1">
+        <v>800.65</v>
+      </c>
+      <c r="I95" s="1">
+        <v>0.80065</v>
+      </c>
+      <c r="J95">
+        <v>0.0</v>
+      </c>
+      <c r="K95" t="s">
         <v>292</v>
       </c>
-      <c r="C95" s="1">
-[...27 lines deleted...]
-        <v>293</v>
+      <c r="L95" s="1">
+        <v>98365.72</v>
       </c>
       <c r="M95" s="1">
-        <v>458209.27</v>
+        <v>100800.65</v>
       </c>
       <c r="N95" s="1">
-        <v>467496.94</v>
-[...8 lines deleted...]
-    <row r="96" spans="1:16">
+        <v>0.2</v>
+      </c>
+      <c r="O95">
+        <v>1</v>
+      </c>
+      <c r="Z95" t="s">
+        <v>290</v>
+      </c>
+    </row>
+    <row r="96" spans="1:26">
       <c r="A96" t="s">
         <v>294</v>
       </c>
-      <c r="B96" t="s">
+      <c r="B96" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="C96" s="1">
+        <v>103.74162304</v>
+      </c>
+      <c r="D96" s="1">
+        <v>108.334343</v>
+      </c>
+      <c r="E96" t="s">
+        <v>8</v>
+      </c>
+      <c r="F96">
+        <v>1.0</v>
+      </c>
+      <c r="G96" s="1">
+        <v>650006.06</v>
+      </c>
+      <c r="H96" s="1">
+        <v>-21550.98</v>
+      </c>
+      <c r="I96" s="1">
+        <v>-3.3155044739121</v>
+      </c>
+      <c r="J96">
+        <v>0.0</v>
+      </c>
+      <c r="K96" t="s">
         <v>295</v>
       </c>
-      <c r="C96" s="1">
-[...27 lines deleted...]
-        <v>296</v>
+      <c r="L96" s="1">
+        <v>622449.74</v>
       </c>
       <c r="M96" s="1">
-        <v>690795.87</v>
+        <v>628455.08</v>
       </c>
       <c r="N96" s="1">
-        <v>692071.21</v>
-[...8 lines deleted...]
-    <row r="97" spans="1:16">
+        <v>1.27</v>
+      </c>
+      <c r="O96">
+        <v>1</v>
+      </c>
+      <c r="Z96" t="s">
+        <v>293</v>
+      </c>
+    </row>
+    <row r="97" spans="1:26">
       <c r="A97" t="s">
         <v>297</v>
       </c>
-      <c r="B97" t="s">
+      <c r="B97" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="C97" s="1">
+        <v>98.90114731</v>
+      </c>
+      <c r="D97" s="1">
+        <v>98.642</v>
+      </c>
+      <c r="E97" t="s">
+        <v>8</v>
+      </c>
+      <c r="F97">
+        <v>1.0</v>
+      </c>
+      <c r="G97" s="1">
+        <v>295926.0</v>
+      </c>
+      <c r="H97" s="1">
+        <v>2179.84</v>
+      </c>
+      <c r="I97" s="1">
+        <v>0.73661658657908</v>
+      </c>
+      <c r="J97">
+        <v>0.0</v>
+      </c>
+      <c r="K97" t="s">
         <v>298</v>
       </c>
-      <c r="C97" s="1">
-[...27 lines deleted...]
-        <v>299</v>
+      <c r="L97" s="1">
+        <v>296703.44</v>
       </c>
       <c r="M97" s="1">
-        <v>98093.46</v>
+        <v>298105.84</v>
       </c>
       <c r="N97" s="1">
-        <v>100261.27</v>
-[...8 lines deleted...]
-    <row r="98" spans="1:16">
+        <v>0.6</v>
+      </c>
+      <c r="O97">
+        <v>1</v>
+      </c>
+      <c r="Z97" t="s">
+        <v>296</v>
+      </c>
+    </row>
+    <row r="98" spans="1:26">
       <c r="A98" t="s">
         <v>300</v>
       </c>
-      <c r="B98" t="s">
+      <c r="B98" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C98" s="1">
+        <v>91.36429319</v>
+      </c>
+      <c r="D98" s="1">
+        <v>89.22416</v>
+      </c>
+      <c r="E98" t="s">
+        <v>8</v>
+      </c>
+      <c r="F98">
+        <v>1.0</v>
+      </c>
+      <c r="G98" s="1">
+        <v>178448.32</v>
+      </c>
+      <c r="H98" s="1">
+        <v>5167.94</v>
+      </c>
+      <c r="I98" s="1">
+        <v>2.8960429551816</v>
+      </c>
+      <c r="J98">
+        <v>0.0</v>
+      </c>
+      <c r="K98">
+        <v>887.67</v>
+      </c>
+      <c r="L98" s="1">
+        <v>182728.59</v>
+      </c>
+      <c r="M98" s="1">
+        <v>183616.26</v>
+      </c>
+      <c r="N98" s="1">
+        <v>0.37</v>
+      </c>
+      <c r="O98">
+        <v>1</v>
+      </c>
+      <c r="Z98" t="s">
+        <v>299</v>
+      </c>
+    </row>
+    <row r="99" spans="1:26">
+      <c r="A99" t="s">
+        <v>302</v>
+      </c>
+      <c r="B99" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C99" s="1">
+        <v>98.76071312</v>
+      </c>
+      <c r="D99" s="1">
+        <v>99.75655</v>
+      </c>
+      <c r="E99" t="s">
+        <v>8</v>
+      </c>
+      <c r="F99">
+        <v>1.0</v>
+      </c>
+      <c r="G99" s="1">
+        <v>99756.55</v>
+      </c>
+      <c r="H99" s="1">
+        <v>831.56</v>
+      </c>
+      <c r="I99" s="1">
+        <v>0.83358937332937</v>
+      </c>
+      <c r="J99">
+        <v>0.0</v>
+      </c>
+      <c r="K99" t="s">
+        <v>303</v>
+      </c>
+      <c r="L99" s="1">
+        <v>98760.71</v>
+      </c>
+      <c r="M99" s="1">
+        <v>100588.11</v>
+      </c>
+      <c r="N99" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="O99">
+        <v>1</v>
+      </c>
+      <c r="Z99" t="s">
         <v>301</v>
       </c>
-      <c r="C98" s="1">
-[...92 lines deleted...]
-    <row r="100" spans="1:16">
+    </row>
+    <row r="100" spans="1:26">
       <c r="A100" t="s">
         <v>305</v>
       </c>
-      <c r="B100" t="s">
+      <c r="B100" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C100" s="1">
+        <v>102.48153188</v>
+      </c>
+      <c r="D100" s="1">
+        <v>107.36234</v>
+      </c>
+      <c r="E100" t="s">
+        <v>8</v>
+      </c>
+      <c r="F100">
+        <v>1.0</v>
+      </c>
+      <c r="G100" s="1">
+        <v>107362.34</v>
+      </c>
+      <c r="H100" s="1">
+        <v>-3368.48</v>
+      </c>
+      <c r="I100" s="1">
+        <v>-3.137487502601</v>
+      </c>
+      <c r="J100">
+        <v>0.0</v>
+      </c>
+      <c r="K100" t="s">
         <v>306</v>
       </c>
-      <c r="C100" s="1">
+      <c r="L100" s="1">
+        <v>102481.53</v>
+      </c>
+      <c r="M100" s="1">
+        <v>103993.86</v>
+      </c>
+      <c r="N100" s="1">
+        <v>0.21</v>
+      </c>
+      <c r="O100">
+        <v>1</v>
+      </c>
+      <c r="Z100" t="s">
+        <v>304</v>
+      </c>
+    </row>
+    <row r="101" spans="1:26">
+      <c r="A101" t="s">
+        <v>308</v>
+      </c>
+      <c r="B101" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="C101" s="1">
+        <v>101.3081253</v>
+      </c>
+      <c r="D101" s="1">
+        <v>103.74867</v>
+      </c>
+      <c r="E101" t="s">
+        <v>8</v>
+      </c>
+      <c r="F101">
+        <v>1.0</v>
+      </c>
+      <c r="G101" s="1">
+        <v>311246.01</v>
+      </c>
+      <c r="H101" s="1">
+        <v>3188.64</v>
+      </c>
+      <c r="I101" s="1">
+        <v>1.0244757836414</v>
+      </c>
+      <c r="J101">
+        <v>0.0</v>
+      </c>
+      <c r="K101" t="s">
+        <v>309</v>
+      </c>
+      <c r="L101" s="1">
+        <v>303924.38</v>
+      </c>
+      <c r="M101" s="1">
+        <v>314434.65</v>
+      </c>
+      <c r="N101" s="1">
+        <v>0.64</v>
+      </c>
+      <c r="O101">
+        <v>1</v>
+      </c>
+      <c r="Z101" t="s">
+        <v>307</v>
+      </c>
+    </row>
+    <row r="102" spans="1:26">
+      <c r="A102" t="s">
+        <v>311</v>
+      </c>
+      <c r="B102" s="1">
+        <v>150000.0</v>
+      </c>
+      <c r="C102" s="1">
+        <v>102.24429763</v>
+      </c>
+      <c r="D102" s="1">
+        <v>106.489533</v>
+      </c>
+      <c r="E102" t="s">
+        <v>8</v>
+      </c>
+      <c r="F102">
+        <v>1.0</v>
+      </c>
+      <c r="G102" s="1">
+        <v>159734.3</v>
+      </c>
+      <c r="H102" s="1">
+        <v>-570.25</v>
+      </c>
+      <c r="I102" s="1">
+        <v>-0.35699909161652</v>
+      </c>
+      <c r="J102">
+        <v>0.0</v>
+      </c>
+      <c r="K102" t="s">
+        <v>312</v>
+      </c>
+      <c r="L102" s="1">
+        <v>153366.45</v>
+      </c>
+      <c r="M102" s="1">
+        <v>159164.05</v>
+      </c>
+      <c r="N102" s="1">
+        <v>0.32</v>
+      </c>
+      <c r="O102">
+        <v>1</v>
+      </c>
+      <c r="Z102" t="s">
+        <v>310</v>
+      </c>
+    </row>
+    <row r="103" spans="1:26">
+      <c r="A103" t="s">
+        <v>314</v>
+      </c>
+      <c r="B103" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="C103" s="1">
+        <v>106.21219653</v>
+      </c>
+      <c r="D103" s="1">
+        <v>110.013816</v>
+      </c>
+      <c r="E103" t="s">
+        <v>8</v>
+      </c>
+      <c r="F103">
+        <v>1.0</v>
+      </c>
+      <c r="G103" s="1">
+        <v>550069.08</v>
+      </c>
+      <c r="H103" s="1">
+        <v>-16203.3</v>
+      </c>
+      <c r="I103" s="1">
+        <v>-2.9456845674729</v>
+      </c>
+      <c r="J103">
+        <v>0.0</v>
+      </c>
+      <c r="K103" t="s">
+        <v>315</v>
+      </c>
+      <c r="L103" s="1">
+        <v>531060.99</v>
+      </c>
+      <c r="M103" s="1">
+        <v>533865.78</v>
+      </c>
+      <c r="N103" s="1">
+        <v>1.08</v>
+      </c>
+      <c r="O103">
+        <v>1</v>
+      </c>
+      <c r="Z103" t="s">
+        <v>313</v>
+      </c>
+    </row>
+    <row r="104" spans="1:26">
+      <c r="A104" t="s">
+        <v>317</v>
+      </c>
+      <c r="B104" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="C104" s="1">
+        <v>95.058</v>
+      </c>
+      <c r="D104" s="1">
+        <v>104.270342</v>
+      </c>
+      <c r="E104" t="s">
+        <v>8</v>
+      </c>
+      <c r="F104">
+        <v>1.0</v>
+      </c>
+      <c r="G104" s="1">
+        <v>625622.05</v>
+      </c>
+      <c r="H104" s="1">
+        <v>-42698.71</v>
+      </c>
+      <c r="I104" s="1">
+        <v>-6.8250008131906</v>
+      </c>
+      <c r="J104">
+        <v>0.0</v>
+      </c>
+      <c r="K104" t="s">
+        <v>318</v>
+      </c>
+      <c r="L104" s="1">
+        <v>570348.0</v>
+      </c>
+      <c r="M104" s="1">
+        <v>582923.34</v>
+      </c>
+      <c r="N104" s="1">
+        <v>1.18</v>
+      </c>
+      <c r="O104">
+        <v>1</v>
+      </c>
+      <c r="Z104" t="s">
+        <v>316</v>
+      </c>
+    </row>
+    <row r="105" spans="1:26">
+      <c r="A105" t="s">
+        <v>320</v>
+      </c>
+      <c r="B105" s="1">
+        <v>285000.0</v>
+      </c>
+      <c r="C105" s="1">
+        <v>98.23565898</v>
+      </c>
+      <c r="D105" s="1">
+        <v>97.791014</v>
+      </c>
+      <c r="E105" t="s">
+        <v>8</v>
+      </c>
+      <c r="F105">
+        <v>1.0</v>
+      </c>
+      <c r="G105" s="1">
+        <v>278704.39</v>
+      </c>
+      <c r="H105" s="1">
+        <v>4183.61</v>
+      </c>
+      <c r="I105" s="1">
+        <v>1.5010922504665</v>
+      </c>
+      <c r="J105">
+        <v>0.0</v>
+      </c>
+      <c r="K105" t="s">
+        <v>321</v>
+      </c>
+      <c r="L105" s="1">
+        <v>279971.63</v>
+      </c>
+      <c r="M105" s="1">
+        <v>282888.0</v>
+      </c>
+      <c r="N105" s="1">
+        <v>0.57</v>
+      </c>
+      <c r="O105">
+        <v>1</v>
+      </c>
+      <c r="Z105" t="s">
+        <v>319</v>
+      </c>
+    </row>
+    <row r="106" spans="1:26">
+      <c r="A106" t="s">
+        <v>323</v>
+      </c>
+      <c r="B106" s="1">
+        <v>365000.0</v>
+      </c>
+      <c r="C106" s="1">
+        <v>101.9953757</v>
+      </c>
+      <c r="D106" s="1">
+        <v>105.094956</v>
+      </c>
+      <c r="E106" t="s">
+        <v>8</v>
+      </c>
+      <c r="F106">
+        <v>1.0</v>
+      </c>
+      <c r="G106" s="1">
+        <v>383596.59</v>
+      </c>
+      <c r="H106" s="1">
+        <v>1977.78</v>
+      </c>
+      <c r="I106" s="1">
+        <v>0.51558852491363</v>
+      </c>
+      <c r="J106">
+        <v>0.0</v>
+      </c>
+      <c r="K106" t="s">
+        <v>324</v>
+      </c>
+      <c r="L106" s="1">
+        <v>372283.12</v>
+      </c>
+      <c r="M106" s="1">
+        <v>385574.37</v>
+      </c>
+      <c r="N106" s="1">
+        <v>0.78</v>
+      </c>
+      <c r="O106">
+        <v>1</v>
+      </c>
+      <c r="Z106" t="s">
+        <v>322</v>
+      </c>
+    </row>
+    <row r="107" spans="1:26">
+      <c r="A107" t="s">
+        <v>326</v>
+      </c>
+      <c r="B107" s="1">
+        <v>295000.0</v>
+      </c>
+      <c r="C107" s="1">
+        <v>103.3</v>
+      </c>
+      <c r="D107" s="1">
+        <v>105.485329</v>
+      </c>
+      <c r="E107" t="s">
+        <v>8</v>
+      </c>
+      <c r="F107">
+        <v>1.0</v>
+      </c>
+      <c r="G107" s="1">
+        <v>311181.72</v>
+      </c>
+      <c r="H107" s="1">
+        <v>-4455.47</v>
+      </c>
+      <c r="I107" s="1">
+        <v>-1.431790402084</v>
+      </c>
+      <c r="J107">
+        <v>0.0</v>
+      </c>
+      <c r="K107" t="s">
+        <v>327</v>
+      </c>
+      <c r="L107" s="1">
+        <v>304735.0</v>
+      </c>
+      <c r="M107" s="1">
+        <v>306726.25</v>
+      </c>
+      <c r="N107" s="1">
+        <v>0.62</v>
+      </c>
+      <c r="O107">
+        <v>1</v>
+      </c>
+      <c r="Z107" t="s">
+        <v>325</v>
+      </c>
+    </row>
+    <row r="108" spans="1:26">
+      <c r="A108" t="s">
+        <v>329</v>
+      </c>
+      <c r="B108" s="1">
         <v>200000.0</v>
       </c>
-      <c r="D100" s="1">
-[...390 lines deleted...]
-      <c r="A108" t="s">
+      <c r="C108" s="1">
+        <v>100.43736161</v>
+      </c>
+      <c r="D108" s="1">
+        <v>99.616</v>
+      </c>
+      <c r="E108" t="s">
+        <v>8</v>
+      </c>
+      <c r="F108">
+        <v>1.0</v>
+      </c>
+      <c r="G108" s="1">
+        <v>199232.0</v>
+      </c>
+      <c r="H108" s="1">
+        <v>1642.72</v>
+      </c>
+      <c r="I108" s="1">
+        <v>0.82452618053325</v>
+      </c>
+      <c r="J108">
+        <v>0.0</v>
+      </c>
+      <c r="K108">
+        <v>0.0</v>
+      </c>
+      <c r="L108" s="1">
+        <v>200874.72</v>
+      </c>
+      <c r="M108" s="1">
+        <v>200874.72</v>
+      </c>
+      <c r="N108" s="1">
+        <v>0.41</v>
+      </c>
+      <c r="O108">
+        <v>1</v>
+      </c>
+      <c r="Z108" t="s">
         <v>328</v>
       </c>
-      <c r="B108" t="s">
-[...45 lines deleted...]
-    <row r="109" spans="1:16">
+    </row>
+    <row r="109" spans="1:26">
       <c r="A109" t="s">
         <v>331</v>
       </c>
-      <c r="B109" t="s">
+      <c r="B109" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C109" s="1">
+        <v>99.08599038</v>
+      </c>
+      <c r="D109" s="1">
+        <v>100.292605</v>
+      </c>
+      <c r="E109" t="s">
+        <v>8</v>
+      </c>
+      <c r="F109">
+        <v>1.0</v>
+      </c>
+      <c r="G109" s="1">
+        <v>200585.21</v>
+      </c>
+      <c r="H109" s="1">
+        <v>3704.58</v>
+      </c>
+      <c r="I109" s="1">
+        <v>1.8468859194554</v>
+      </c>
+      <c r="J109">
+        <v>0.0</v>
+      </c>
+      <c r="K109" t="s">
         <v>332</v>
       </c>
-      <c r="C109" s="1">
-[...27 lines deleted...]
-        <v>333</v>
+      <c r="L109" s="1">
+        <v>198171.98</v>
       </c>
       <c r="M109" s="1">
-        <v>301973.8</v>
+        <v>204289.79</v>
       </c>
       <c r="N109" s="1">
-        <v>303116.32</v>
-[...8 lines deleted...]
-    <row r="110" spans="1:16">
+        <v>0.41</v>
+      </c>
+      <c r="O109">
+        <v>1</v>
+      </c>
+      <c r="Z109" t="s">
+        <v>330</v>
+      </c>
+    </row>
+    <row r="110" spans="1:26">
       <c r="A110" t="s">
         <v>334</v>
       </c>
-      <c r="B110" t="s">
+      <c r="B110" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="C110" s="1">
+        <v>101.82269487</v>
+      </c>
+      <c r="D110" s="1">
+        <v>106.064042</v>
+      </c>
+      <c r="E110" t="s">
+        <v>8</v>
+      </c>
+      <c r="F110">
+        <v>1.0</v>
+      </c>
+      <c r="G110" s="1">
+        <v>530320.21</v>
+      </c>
+      <c r="H110" s="1">
+        <v>-16326.6</v>
+      </c>
+      <c r="I110" s="1">
+        <v>-3.078630550399</v>
+      </c>
+      <c r="J110">
+        <v>0.0</v>
+      </c>
+      <c r="K110" t="s">
         <v>335</v>
       </c>
-      <c r="C110" s="1">
-[...27 lines deleted...]
-        <v>695.21</v>
+      <c r="L110" s="1">
+        <v>509113.47</v>
       </c>
       <c r="M110" s="1">
-        <v>199769.76</v>
+        <v>513993.61</v>
       </c>
       <c r="N110" s="1">
-        <v>200464.97</v>
-[...8 lines deleted...]
-    <row r="111" spans="1:16">
+        <v>1.04</v>
+      </c>
+      <c r="O110">
+        <v>1</v>
+      </c>
+      <c r="Z110" t="s">
+        <v>333</v>
+      </c>
+    </row>
+    <row r="111" spans="1:26">
       <c r="A111" t="s">
+        <v>337</v>
+      </c>
+      <c r="B111" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C111" s="1">
+        <v>100.85721591</v>
+      </c>
+      <c r="D111" s="1">
+        <v>99.297</v>
+      </c>
+      <c r="E111" t="s">
+        <v>8</v>
+      </c>
+      <c r="F111">
+        <v>1.0</v>
+      </c>
+      <c r="G111" s="1">
+        <v>99297.0</v>
+      </c>
+      <c r="H111" s="1">
+        <v>2586.59</v>
+      </c>
+      <c r="I111" s="1">
+        <v>2.6049024643242</v>
+      </c>
+      <c r="J111">
+        <v>0.0</v>
+      </c>
+      <c r="K111" t="s">
+        <v>338</v>
+      </c>
+      <c r="L111" s="1">
+        <v>100857.22</v>
+      </c>
+      <c r="M111" s="1">
+        <v>101883.59</v>
+      </c>
+      <c r="N111" s="1">
+        <v>0.21</v>
+      </c>
+      <c r="O111">
+        <v>1</v>
+      </c>
+      <c r="Z111" t="s">
         <v>336</v>
       </c>
-      <c r="B111" t="s">
-[...45 lines deleted...]
-    <row r="112" spans="1:16">
+    </row>
+    <row r="112" spans="1:26">
       <c r="A112" t="s">
+        <v>340</v>
+      </c>
+      <c r="B112" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C112" s="1">
+        <v>100.90765367</v>
+      </c>
+      <c r="D112" s="1">
+        <v>100.24168</v>
+      </c>
+      <c r="E112" t="s">
+        <v>8</v>
+      </c>
+      <c r="F112">
+        <v>1.0</v>
+      </c>
+      <c r="G112" s="1">
+        <v>100241.68</v>
+      </c>
+      <c r="H112" s="1">
+        <v>1500.22</v>
+      </c>
+      <c r="I112" s="1">
+        <v>1.4966030098458</v>
+      </c>
+      <c r="J112">
+        <v>0.0</v>
+      </c>
+      <c r="K112">
+        <v>834.25</v>
+      </c>
+      <c r="L112" s="1">
+        <v>100907.65</v>
+      </c>
+      <c r="M112" s="1">
+        <v>101741.9</v>
+      </c>
+      <c r="N112" s="1">
+        <v>0.21</v>
+      </c>
+      <c r="O112">
+        <v>1</v>
+      </c>
+      <c r="Z112" t="s">
         <v>339</v>
       </c>
-      <c r="B112" t="s">
-[...45 lines deleted...]
-    <row r="113" spans="1:16">
+    </row>
+    <row r="113" spans="1:26">
       <c r="A113" t="s">
         <v>342</v>
       </c>
-      <c r="B113" t="s">
+      <c r="B113" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C113" s="1">
+        <v>100.68796322</v>
+      </c>
+      <c r="D113" s="1">
+        <v>99.884</v>
+      </c>
+      <c r="E113" t="s">
+        <v>8</v>
+      </c>
+      <c r="F113">
+        <v>1.0</v>
+      </c>
+      <c r="G113" s="1">
+        <v>99884.0</v>
+      </c>
+      <c r="H113" s="1">
+        <v>1896.43</v>
+      </c>
+      <c r="I113" s="1">
+        <v>1.8986324135998</v>
+      </c>
+      <c r="J113">
+        <v>0.0</v>
+      </c>
+      <c r="K113" t="s">
         <v>343</v>
       </c>
-      <c r="C113" s="1">
+      <c r="L113" s="1">
+        <v>100687.96</v>
+      </c>
+      <c r="M113" s="1">
+        <v>101780.43</v>
+      </c>
+      <c r="N113" s="1">
+        <v>0.21</v>
+      </c>
+      <c r="O113">
+        <v>1</v>
+      </c>
+      <c r="Z113" t="s">
+        <v>341</v>
+      </c>
+    </row>
+    <row r="114" spans="1:26">
+      <c r="A114" t="s">
+        <v>345</v>
+      </c>
+      <c r="B114" s="1">
         <v>100000.0</v>
       </c>
-      <c r="D113" s="1">
-[...40 lines deleted...]
-      <c r="A114" t="s">
+      <c r="C114" s="1">
+        <v>97.03384128</v>
+      </c>
+      <c r="D114" s="1">
+        <v>97.65639</v>
+      </c>
+      <c r="E114" t="s">
+        <v>8</v>
+      </c>
+      <c r="F114">
+        <v>1.0</v>
+      </c>
+      <c r="G114" s="1">
+        <v>97656.39</v>
+      </c>
+      <c r="H114" s="1">
+        <v>219.64</v>
+      </c>
+      <c r="I114" s="1">
+        <v>0.22491103756754</v>
+      </c>
+      <c r="J114">
+        <v>0.0</v>
+      </c>
+      <c r="K114">
+        <v>842.19</v>
+      </c>
+      <c r="L114" s="1">
+        <v>97033.84</v>
+      </c>
+      <c r="M114" s="1">
+        <v>97876.03</v>
+      </c>
+      <c r="N114" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="O114">
+        <v>1</v>
+      </c>
+      <c r="Z114" t="s">
         <v>344</v>
       </c>
-      <c r="B114" t="s">
-[...45 lines deleted...]
-    <row r="115" spans="1:16">
+    </row>
+    <row r="115" spans="1:26">
       <c r="A115" t="s">
+        <v>347</v>
+      </c>
+      <c r="B115" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="C115" s="1">
+        <v>85.76278275</v>
+      </c>
+      <c r="D115" s="1">
+        <v>86.56115</v>
+      </c>
+      <c r="E115" t="s">
+        <v>8</v>
+      </c>
+      <c r="F115">
+        <v>1.0</v>
+      </c>
+      <c r="G115" s="1">
+        <v>259683.45</v>
+      </c>
+      <c r="H115" s="1">
+        <v>810.38</v>
+      </c>
+      <c r="I115" s="1">
+        <v>0.31206455397908</v>
+      </c>
+      <c r="J115">
+        <v>0.0</v>
+      </c>
+      <c r="K115" t="s">
+        <v>348</v>
+      </c>
+      <c r="L115" s="1">
+        <v>257288.35</v>
+      </c>
+      <c r="M115" s="1">
+        <v>260493.83</v>
+      </c>
+      <c r="N115" s="1">
+        <v>0.53</v>
+      </c>
+      <c r="O115">
+        <v>1</v>
+      </c>
+      <c r="Z115" t="s">
         <v>346</v>
       </c>
-      <c r="B115" t="s">
-[...45 lines deleted...]
-    <row r="116" spans="1:16">
+    </row>
+    <row r="116" spans="1:26">
       <c r="A116" t="s">
-        <v>348</v>
-[...1 lines deleted...]
-      <c r="B116" t="s">
+        <v>350</v>
+      </c>
+      <c r="B116" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="C116" s="1">
+        <v>97.81706785</v>
+      </c>
+      <c r="D116" s="1">
+        <v>99.507</v>
+      </c>
+      <c r="E116" t="s">
+        <v>8</v>
+      </c>
+      <c r="F116">
+        <v>1.0</v>
+      </c>
+      <c r="G116" s="1">
+        <v>298521.0</v>
+      </c>
+      <c r="H116" s="1">
+        <v>3531.57</v>
+      </c>
+      <c r="I116" s="1">
+        <v>1.1830222999387</v>
+      </c>
+      <c r="J116">
+        <v>0.0</v>
+      </c>
+      <c r="K116" t="s">
+        <v>351</v>
+      </c>
+      <c r="L116" s="1">
+        <v>293451.2</v>
+      </c>
+      <c r="M116" s="1">
+        <v>302052.57</v>
+      </c>
+      <c r="N116" s="1">
+        <v>0.61</v>
+      </c>
+      <c r="O116">
+        <v>1</v>
+      </c>
+      <c r="Z116" t="s">
         <v>349</v>
       </c>
-      <c r="C116" s="1">
-[...42 lines deleted...]
-    <row r="117" spans="1:16">
+    </row>
+    <row r="117" spans="1:26">
       <c r="A117" t="s">
-        <v>350</v>
-[...2 lines deleted...]
-        <v>351</v>
+        <v>353</v>
+      </c>
+      <c r="B117" s="1">
+        <v>139000.0</v>
       </c>
       <c r="C117" s="1">
+        <v>99.75486165</v>
+      </c>
+      <c r="D117" s="1">
+        <v>99.647</v>
+      </c>
+      <c r="E117" t="s">
+        <v>8</v>
+      </c>
+      <c r="F117">
+        <v>1.0</v>
+      </c>
+      <c r="G117" s="1">
+        <v>138509.33</v>
+      </c>
+      <c r="H117" s="1">
+        <v>2897.56</v>
+      </c>
+      <c r="I117" s="1">
+        <v>2.0919601589294</v>
+      </c>
+      <c r="J117">
+        <v>0.0</v>
+      </c>
+      <c r="K117" t="s">
+        <v>354</v>
+      </c>
+      <c r="L117" s="1">
+        <v>138659.26</v>
+      </c>
+      <c r="M117" s="1">
+        <v>141406.89</v>
+      </c>
+      <c r="N117" s="1">
+        <v>0.29</v>
+      </c>
+      <c r="O117">
+        <v>1</v>
+      </c>
+      <c r="Z117" t="s">
+        <v>352</v>
+      </c>
+    </row>
+    <row r="118" spans="1:26">
+      <c r="A118" t="s">
+        <v>356</v>
+      </c>
+      <c r="B118" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="C118" s="1">
+        <v>94.71966364</v>
+      </c>
+      <c r="D118" s="1">
+        <v>95.15085</v>
+      </c>
+      <c r="E118" t="s">
+        <v>8</v>
+      </c>
+      <c r="F118">
+        <v>1.0</v>
+      </c>
+      <c r="G118" s="1">
+        <v>475754.25</v>
+      </c>
+      <c r="H118" s="1">
+        <v>-224.42</v>
+      </c>
+      <c r="I118" s="1">
+        <v>-0.047171412551753</v>
+      </c>
+      <c r="J118">
+        <v>0.0</v>
+      </c>
+      <c r="K118" t="s">
+        <v>357</v>
+      </c>
+      <c r="L118" s="1">
+        <v>473598.32</v>
+      </c>
+      <c r="M118" s="1">
+        <v>475529.83</v>
+      </c>
+      <c r="N118" s="1">
+        <v>0.96</v>
+      </c>
+      <c r="O118">
+        <v>1</v>
+      </c>
+      <c r="Z118" t="s">
+        <v>355</v>
+      </c>
+    </row>
+    <row r="119" spans="1:26">
+      <c r="A119" t="s">
+        <v>359</v>
+      </c>
+      <c r="B119" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="C119" s="1">
+        <v>101.31201092</v>
+      </c>
+      <c r="D119" s="1">
+        <v>104.254864</v>
+      </c>
+      <c r="E119" t="s">
+        <v>8</v>
+      </c>
+      <c r="F119">
+        <v>1.0</v>
+      </c>
+      <c r="G119" s="1">
+        <v>521274.32</v>
+      </c>
+      <c r="H119" s="1">
+        <v>1832.3</v>
+      </c>
+      <c r="I119" s="1">
+        <v>0.35150398354555</v>
+      </c>
+      <c r="J119">
+        <v>0.0</v>
+      </c>
+      <c r="K119" t="s">
+        <v>360</v>
+      </c>
+      <c r="L119" s="1">
+        <v>506560.06</v>
+      </c>
+      <c r="M119" s="1">
+        <v>523106.62</v>
+      </c>
+      <c r="N119" s="1">
+        <v>1.06</v>
+      </c>
+      <c r="O119">
+        <v>1</v>
+      </c>
+      <c r="Z119" t="s">
+        <v>358</v>
+      </c>
+    </row>
+    <row r="120" spans="1:26">
+      <c r="A120" t="s">
+        <v>362</v>
+      </c>
+      <c r="B120" s="1">
+        <v>415000.0</v>
+      </c>
+      <c r="C120" s="1">
+        <v>70.4575</v>
+      </c>
+      <c r="D120" s="1">
+        <v>74.176043</v>
+      </c>
+      <c r="E120" t="s">
+        <v>8</v>
+      </c>
+      <c r="F120">
+        <v>1.0</v>
+      </c>
+      <c r="G120" s="1">
+        <v>307830.58</v>
+      </c>
+      <c r="H120" s="1">
+        <v>-14488.26</v>
+      </c>
+      <c r="I120" s="1">
+        <v>-4.706569438293</v>
+      </c>
+      <c r="J120">
+        <v>0.0</v>
+      </c>
+      <c r="K120">
+        <v>943.7</v>
+      </c>
+      <c r="L120" s="1">
+        <v>292398.62</v>
+      </c>
+      <c r="M120" s="1">
+        <v>293342.32</v>
+      </c>
+      <c r="N120" s="1">
+        <v>0.59</v>
+      </c>
+      <c r="O120">
+        <v>1</v>
+      </c>
+      <c r="Z120" t="s">
+        <v>361</v>
+      </c>
+    </row>
+    <row r="121" spans="1:26">
+      <c r="A121" t="s">
+        <v>364</v>
+      </c>
+      <c r="B121" s="1">
+        <v>441000.0</v>
+      </c>
+      <c r="C121" s="1">
+        <v>98.72468256</v>
+      </c>
+      <c r="D121" s="1">
+        <v>99.423503</v>
+      </c>
+      <c r="E121" t="s">
+        <v>8</v>
+      </c>
+      <c r="F121">
+        <v>1.0</v>
+      </c>
+      <c r="G121" s="1">
+        <v>438457.65</v>
+      </c>
+      <c r="H121" s="1">
+        <v>5674.77</v>
+      </c>
+      <c r="I121" s="1">
+        <v>1.2942572674921</v>
+      </c>
+      <c r="J121">
+        <v>0.0</v>
+      </c>
+      <c r="K121" t="s">
+        <v>365</v>
+      </c>
+      <c r="L121" s="1">
+        <v>435375.85</v>
+      </c>
+      <c r="M121" s="1">
+        <v>444132.42</v>
+      </c>
+      <c r="N121" s="1">
+        <v>0.9</v>
+      </c>
+      <c r="O121">
+        <v>1</v>
+      </c>
+      <c r="Z121" t="s">
+        <v>363</v>
+      </c>
+    </row>
+    <row r="122" spans="1:26">
+      <c r="A122" t="s">
+        <v>367</v>
+      </c>
+      <c r="B122" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="C122" s="1">
+        <v>100.0521104</v>
+      </c>
+      <c r="D122" s="1">
+        <v>99.815013</v>
+      </c>
+      <c r="E122" t="s">
+        <v>8</v>
+      </c>
+      <c r="F122">
+        <v>1.0</v>
+      </c>
+      <c r="G122" s="1">
+        <v>399260.05</v>
+      </c>
+      <c r="H122" s="1">
+        <v>11918.25</v>
+      </c>
+      <c r="I122" s="1">
+        <v>2.9850845332509</v>
+      </c>
+      <c r="J122">
+        <v>0.0</v>
+      </c>
+      <c r="K122" t="s">
+        <v>368</v>
+      </c>
+      <c r="L122" s="1">
+        <v>400208.44</v>
+      </c>
+      <c r="M122" s="1">
+        <v>411178.3</v>
+      </c>
+      <c r="N122" s="1">
+        <v>0.83</v>
+      </c>
+      <c r="O122">
+        <v>1</v>
+      </c>
+      <c r="Z122" t="s">
+        <v>366</v>
+      </c>
+    </row>
+    <row r="123" spans="1:26">
+      <c r="A123" t="s">
+        <v>370</v>
+      </c>
+      <c r="B123" s="1">
+        <v>362000.0</v>
+      </c>
+      <c r="C123" s="1">
+        <v>100.87664105</v>
+      </c>
+      <c r="D123" s="1">
+        <v>99.888</v>
+      </c>
+      <c r="E123" t="s">
+        <v>8</v>
+      </c>
+      <c r="F123">
+        <v>1.0</v>
+      </c>
+      <c r="G123" s="1">
+        <v>361594.56</v>
+      </c>
+      <c r="H123" s="1">
+        <v>4116.92</v>
+      </c>
+      <c r="I123" s="1">
+        <v>1.1385458896284</v>
+      </c>
+      <c r="J123">
+        <v>0.0</v>
+      </c>
+      <c r="K123">
+        <v>538.04</v>
+      </c>
+      <c r="L123" s="1">
+        <v>365173.44</v>
+      </c>
+      <c r="M123" s="1">
+        <v>365711.48</v>
+      </c>
+      <c r="N123" s="1">
+        <v>0.74</v>
+      </c>
+      <c r="O123">
+        <v>1</v>
+      </c>
+      <c r="Z123" t="s">
+        <v>369</v>
+      </c>
+    </row>
+    <row r="124" spans="1:26">
+      <c r="A124" t="s">
+        <v>372</v>
+      </c>
+      <c r="B124" s="1">
+        <v>130000.0</v>
+      </c>
+      <c r="C124" s="1">
+        <v>102.63571191</v>
+      </c>
+      <c r="D124" s="1">
+        <v>105.578454</v>
+      </c>
+      <c r="E124" t="s">
+        <v>8</v>
+      </c>
+      <c r="F124">
+        <v>1.0</v>
+      </c>
+      <c r="G124" s="1">
+        <v>137251.99</v>
+      </c>
+      <c r="H124" s="1">
+        <v>1548.07</v>
+      </c>
+      <c r="I124" s="1">
+        <v>1.127903500707</v>
+      </c>
+      <c r="J124">
+        <v>0.0</v>
+      </c>
+      <c r="K124" t="s">
+        <v>373</v>
+      </c>
+      <c r="L124" s="1">
+        <v>133426.43</v>
+      </c>
+      <c r="M124" s="1">
+        <v>138800.06</v>
+      </c>
+      <c r="N124" s="1">
+        <v>0.28</v>
+      </c>
+      <c r="O124">
+        <v>1</v>
+      </c>
+      <c r="Z124" t="s">
+        <v>371</v>
+      </c>
+    </row>
+    <row r="125" spans="1:26">
+      <c r="A125" t="s">
+        <v>375</v>
+      </c>
+      <c r="B125" s="1">
+        <v>155000.0</v>
+      </c>
+      <c r="C125" s="1">
+        <v>93.56642535</v>
+      </c>
+      <c r="D125" s="1">
+        <v>91.593929</v>
+      </c>
+      <c r="E125" t="s">
+        <v>8</v>
+      </c>
+      <c r="F125">
+        <v>1.0</v>
+      </c>
+      <c r="G125" s="1">
+        <v>141970.59</v>
+      </c>
+      <c r="H125" s="1">
+        <v>4380.18</v>
+      </c>
+      <c r="I125" s="1">
+        <v>3.0852728019233</v>
+      </c>
+      <c r="J125">
+        <v>0.0</v>
+      </c>
+      <c r="K125" t="s">
+        <v>376</v>
+      </c>
+      <c r="L125" s="1">
+        <v>145027.96</v>
+      </c>
+      <c r="M125" s="1">
+        <v>146350.77</v>
+      </c>
+      <c r="N125" s="1">
+        <v>0.3</v>
+      </c>
+      <c r="O125">
+        <v>1</v>
+      </c>
+      <c r="Z125" t="s">
+        <v>374</v>
+      </c>
+    </row>
+    <row r="126" spans="1:26">
+      <c r="A126" t="s">
+        <v>378</v>
+      </c>
+      <c r="B126" s="1">
+        <v>280000.0</v>
+      </c>
+      <c r="C126" s="1">
+        <v>89.93254241</v>
+      </c>
+      <c r="D126" s="1">
+        <v>89.961514</v>
+      </c>
+      <c r="E126" t="s">
+        <v>8</v>
+      </c>
+      <c r="F126">
+        <v>1.0</v>
+      </c>
+      <c r="G126" s="1">
+        <v>251892.24</v>
+      </c>
+      <c r="H126" s="1">
+        <v>80.93</v>
+      </c>
+      <c r="I126" s="1">
+        <v>0.032128818259745</v>
+      </c>
+      <c r="J126">
+        <v>0.0</v>
+      </c>
+      <c r="K126">
+        <v>162.05</v>
+      </c>
+      <c r="L126" s="1">
+        <v>251811.12</v>
+      </c>
+      <c r="M126" s="1">
+        <v>251973.17</v>
+      </c>
+      <c r="N126" s="1">
+        <v>0.51</v>
+      </c>
+      <c r="O126">
+        <v>1</v>
+      </c>
+      <c r="Z126" t="s">
+        <v>377</v>
+      </c>
+    </row>
+    <row r="127" spans="1:26">
+      <c r="A127" t="s">
+        <v>380</v>
+      </c>
+      <c r="B127" s="1">
+        <v>445000.0</v>
+      </c>
+      <c r="C127" s="1">
+        <v>95.92048815</v>
+      </c>
+      <c r="D127" s="1">
+        <v>96.392049</v>
+      </c>
+      <c r="E127" t="s">
+        <v>8</v>
+      </c>
+      <c r="F127">
+        <v>1.0</v>
+      </c>
+      <c r="G127" s="1">
+        <v>428944.62</v>
+      </c>
+      <c r="H127" s="1">
+        <v>4503.4</v>
+      </c>
+      <c r="I127" s="1">
+        <v>1.0498791195936</v>
+      </c>
+      <c r="J127">
+        <v>0.0</v>
+      </c>
+      <c r="K127" t="s">
+        <v>381</v>
+      </c>
+      <c r="L127" s="1">
+        <v>426846.17</v>
+      </c>
+      <c r="M127" s="1">
+        <v>433448.02</v>
+      </c>
+      <c r="N127" s="1">
+        <v>0.88</v>
+      </c>
+      <c r="O127">
+        <v>1</v>
+      </c>
+      <c r="Z127" t="s">
+        <v>379</v>
+      </c>
+    </row>
+    <row r="128" spans="1:26">
+      <c r="A128" t="s">
+        <v>383</v>
+      </c>
+      <c r="B128" s="1">
         <v>300000.0</v>
       </c>
-      <c r="D117" s="1">
-[...82 lines deleted...]
-      <c r="O118" s="1">
+      <c r="C128" s="1">
+        <v>100.81175674</v>
+      </c>
+      <c r="D128" s="1">
+        <v>99.915</v>
+      </c>
+      <c r="E128" t="s">
+        <v>8</v>
+      </c>
+      <c r="F128">
+        <v>1.0</v>
+      </c>
+      <c r="G128" s="1">
+        <v>299745.0</v>
+      </c>
+      <c r="H128" s="1">
+        <v>3051.91</v>
+      </c>
+      <c r="I128" s="1">
+        <v>1.0181687767936</v>
+      </c>
+      <c r="J128">
+        <v>0.0</v>
+      </c>
+      <c r="K128">
+        <v>361.64</v>
+      </c>
+      <c r="L128" s="1">
+        <v>302435.27</v>
+      </c>
+      <c r="M128" s="1">
+        <v>302796.91</v>
+      </c>
+      <c r="N128" s="1">
         <v>0.61</v>
       </c>
-      <c r="P118">
-[...454 lines deleted...]
-      <c r="A128" t="s">
+      <c r="O128">
+        <v>1</v>
+      </c>
+      <c r="Z128" t="s">
         <v>382</v>
       </c>
-      <c r="B128" t="s">
-[...45 lines deleted...]
-    <row r="129" spans="1:16">
+    </row>
+    <row r="129" spans="1:26">
       <c r="A129" t="s">
         <v>385</v>
       </c>
-      <c r="B129" t="s">
+      <c r="B129" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="C129" s="1">
+        <v>96.67512287</v>
+      </c>
+      <c r="D129" s="1">
+        <v>98.007783</v>
+      </c>
+      <c r="E129" t="s">
+        <v>8</v>
+      </c>
+      <c r="F129">
+        <v>1.0</v>
+      </c>
+      <c r="G129" s="1">
+        <v>294023.35</v>
+      </c>
+      <c r="H129" s="1">
+        <v>45.85</v>
+      </c>
+      <c r="I129" s="1">
+        <v>0.015593999592209</v>
+      </c>
+      <c r="J129">
+        <v>0.0</v>
+      </c>
+      <c r="K129" t="s">
         <v>386</v>
       </c>
-      <c r="C129" s="1">
-[...27 lines deleted...]
-        <v>387</v>
+      <c r="L129" s="1">
+        <v>290025.36</v>
       </c>
       <c r="M129" s="1">
-        <v>287903.19</v>
+        <v>294069.2</v>
       </c>
       <c r="N129" s="1">
-        <v>291305.93</v>
-[...8 lines deleted...]
-    <row r="130" spans="1:16">
+        <v>0.59</v>
+      </c>
+      <c r="O129">
+        <v>1</v>
+      </c>
+      <c r="Z129" t="s">
+        <v>384</v>
+      </c>
+    </row>
+    <row r="130" spans="1:26">
       <c r="A130" t="s">
         <v>388</v>
       </c>
-      <c r="B130" t="s">
+      <c r="B130" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="C130" s="1">
+        <v>99.30960587</v>
+      </c>
+      <c r="D130" s="1">
+        <v>102.242292</v>
+      </c>
+      <c r="E130" t="s">
+        <v>8</v>
+      </c>
+      <c r="F130">
+        <v>1.0</v>
+      </c>
+      <c r="G130" s="1">
+        <v>511211.46</v>
+      </c>
+      <c r="H130" s="1">
+        <v>1795.47</v>
+      </c>
+      <c r="I130" s="1">
+        <v>0.35121865225791</v>
+      </c>
+      <c r="J130">
+        <v>0.0</v>
+      </c>
+      <c r="K130" t="s">
         <v>389</v>
       </c>
-      <c r="C130" s="1">
-[...27 lines deleted...]
-        <v>390</v>
+      <c r="L130" s="1">
+        <v>496548.03</v>
       </c>
       <c r="M130" s="1">
-        <v>494081.22</v>
+        <v>513006.93</v>
       </c>
       <c r="N130" s="1">
-        <v>509338.07</v>
-[...1 lines deleted...]
-      <c r="O130" s="1">
         <v>1.04</v>
       </c>
-      <c r="P130">
-[...3 lines deleted...]
-    <row r="131" spans="1:16">
+      <c r="O130">
+        <v>1</v>
+      </c>
+      <c r="Z130" t="s">
+        <v>387</v>
+      </c>
+    </row>
+    <row r="131" spans="1:26">
       <c r="A131" t="s">
         <v>391</v>
       </c>
-      <c r="B131" t="s">
+      <c r="B131" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="C131" s="1">
+        <v>100.5543045</v>
+      </c>
+      <c r="D131" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E131" t="s">
+        <v>8</v>
+      </c>
+      <c r="F131">
+        <v>1.0</v>
+      </c>
+      <c r="G131" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="H131" s="1">
+        <v>3964.28</v>
+      </c>
+      <c r="I131" s="1">
+        <v>1.3214266666667</v>
+      </c>
+      <c r="J131">
+        <v>0.0</v>
+      </c>
+      <c r="K131" t="s">
         <v>392</v>
       </c>
-      <c r="C131" s="1">
-[...27 lines deleted...]
-        <v>393</v>
+      <c r="L131" s="1">
+        <v>301662.91</v>
       </c>
       <c r="M131" s="1">
-        <v>301996.66</v>
+        <v>303964.28</v>
       </c>
       <c r="N131" s="1">
-        <v>303363.1</v>
-[...8 lines deleted...]
-    <row r="132" spans="1:16">
+        <v>0.61</v>
+      </c>
+      <c r="O131">
+        <v>1</v>
+      </c>
+      <c r="Z131" t="s">
+        <v>390</v>
+      </c>
+    </row>
+    <row r="132" spans="1:26">
       <c r="A132" t="s">
         <v>394</v>
       </c>
-      <c r="B132" t="s">
+      <c r="B132" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C132" s="1">
+        <v>100.05874073</v>
+      </c>
+      <c r="D132" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E132" t="s">
+        <v>8</v>
+      </c>
+      <c r="F132">
+        <v>1.0</v>
+      </c>
+      <c r="G132" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="H132" s="1">
+        <v>2957.03</v>
+      </c>
+      <c r="I132" s="1">
+        <v>2.95703</v>
+      </c>
+      <c r="J132">
+        <v>0.0</v>
+      </c>
+      <c r="K132" t="s">
         <v>395</v>
       </c>
-      <c r="C132" s="1">
-[...27 lines deleted...]
-        <v>396</v>
+      <c r="L132" s="1">
+        <v>100058.74</v>
       </c>
       <c r="M132" s="1">
-        <v>99794.49</v>
+        <v>102957.03</v>
       </c>
       <c r="N132" s="1">
-        <v>102416.75</v>
-[...1 lines deleted...]
-      <c r="O132" s="1">
         <v>0.21</v>
       </c>
-      <c r="P132">
-[...3 lines deleted...]
-    <row r="133" spans="1:16">
+      <c r="O132">
+        <v>1</v>
+      </c>
+      <c r="Z132" t="s">
+        <v>393</v>
+      </c>
+    </row>
+    <row r="133" spans="1:26">
       <c r="A133" t="s">
         <v>397</v>
       </c>
-      <c r="B133" t="s">
+      <c r="B133" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="C133" s="1">
+        <v>81.60583515</v>
+      </c>
+      <c r="D133" s="1">
+        <v>81.08293</v>
+      </c>
+      <c r="E133" t="s">
+        <v>8</v>
+      </c>
+      <c r="F133">
+        <v>1.0</v>
+      </c>
+      <c r="G133" s="1">
+        <v>486497.58</v>
+      </c>
+      <c r="H133" s="1">
+        <v>5220.99</v>
+      </c>
+      <c r="I133" s="1">
+        <v>1.0731790279409</v>
+      </c>
+      <c r="J133">
+        <v>0.0</v>
+      </c>
+      <c r="K133" t="s">
         <v>398</v>
       </c>
-      <c r="C133" s="1">
-[...27 lines deleted...]
-        <v>399</v>
+      <c r="L133" s="1">
+        <v>489635.01</v>
       </c>
       <c r="M133" s="1">
-        <v>484716.89</v>
+        <v>491718.57</v>
       </c>
       <c r="N133" s="1">
-        <v>486479.9</v>
-[...8 lines deleted...]
-    <row r="134" spans="1:16">
+        <v>0.99</v>
+      </c>
+      <c r="O133">
+        <v>1</v>
+      </c>
+      <c r="Z133" t="s">
+        <v>396</v>
+      </c>
+    </row>
+    <row r="134" spans="1:26">
       <c r="A134" t="s">
         <v>400</v>
       </c>
-      <c r="B134" t="s">
+      <c r="B134" s="1">
+        <v>483000.0</v>
+      </c>
+      <c r="C134" s="1">
+        <v>98.41783914</v>
+      </c>
+      <c r="D134" s="1">
+        <v>99.429627</v>
+      </c>
+      <c r="E134" t="s">
+        <v>8</v>
+      </c>
+      <c r="F134">
+        <v>1.0</v>
+      </c>
+      <c r="G134" s="1">
+        <v>480245.1</v>
+      </c>
+      <c r="H134" s="1">
+        <v>8556.01</v>
+      </c>
+      <c r="I134" s="1">
+        <v>1.7815923577357</v>
+      </c>
+      <c r="J134">
+        <v>0.0</v>
+      </c>
+      <c r="K134" t="s">
         <v>401</v>
       </c>
-      <c r="C134" s="1">
-[...27 lines deleted...]
-        <v>402</v>
+      <c r="L134" s="1">
+        <v>475358.16</v>
       </c>
       <c r="M134" s="1">
-        <v>472303.29</v>
+        <v>488801.11</v>
       </c>
       <c r="N134" s="1">
-        <v>484585.05</v>
-[...1 lines deleted...]
-      <c r="O134" s="1">
         <v>0.99</v>
       </c>
-      <c r="P134">
-[...3 lines deleted...]
-    <row r="135" spans="1:16">
+      <c r="O134">
+        <v>1</v>
+      </c>
+      <c r="Z134" t="s">
+        <v>399</v>
+      </c>
+    </row>
+    <row r="135" spans="1:26">
       <c r="A135" t="s">
         <v>403</v>
       </c>
-      <c r="B135" t="s">
+      <c r="B135" s="1">
+        <v>900000.0</v>
+      </c>
+      <c r="C135" s="1">
+        <v>100.67184246</v>
+      </c>
+      <c r="D135" s="1">
+        <v>102.181054</v>
+      </c>
+      <c r="E135" t="s">
+        <v>8</v>
+      </c>
+      <c r="F135">
+        <v>1.0</v>
+      </c>
+      <c r="G135" s="1">
+        <v>919629.49</v>
+      </c>
+      <c r="H135" s="1">
+        <v>6885.93</v>
+      </c>
+      <c r="I135" s="1">
+        <v>0.74877220390138</v>
+      </c>
+      <c r="J135">
+        <v>0.0</v>
+      </c>
+      <c r="K135" t="s">
         <v>404</v>
       </c>
-      <c r="C135" s="1">
-[...27 lines deleted...]
-        <v>405</v>
+      <c r="L135" s="1">
+        <v>906046.58</v>
       </c>
       <c r="M135" s="1">
-        <v>903706.85</v>
+        <v>926515.42</v>
       </c>
       <c r="N135" s="1">
-        <v>921851.71</v>
-[...8 lines deleted...]
-    <row r="136" spans="1:16">
+        <v>1.87</v>
+      </c>
+      <c r="O135">
+        <v>1</v>
+      </c>
+      <c r="Z135" t="s">
+        <v>402</v>
+      </c>
+    </row>
+    <row r="136" spans="1:26">
       <c r="A136" t="s">
         <v>406</v>
       </c>
-      <c r="B136" t="s">
+      <c r="B136" s="1">
+        <v>700000.0</v>
+      </c>
+      <c r="C136" s="1">
+        <v>67.349</v>
+      </c>
+      <c r="D136" s="1">
+        <v>68.824779</v>
+      </c>
+      <c r="E136" t="s">
+        <v>8</v>
+      </c>
+      <c r="F136">
+        <v>1.0</v>
+      </c>
+      <c r="G136" s="1">
+        <v>481773.45</v>
+      </c>
+      <c r="H136" s="1">
+        <v>-3905.79</v>
+      </c>
+      <c r="I136" s="1">
+        <v>-0.81071092647384</v>
+      </c>
+      <c r="J136">
+        <v>0.0</v>
+      </c>
+      <c r="K136" t="s">
         <v>407</v>
       </c>
-      <c r="C136" s="1">
-[...27 lines deleted...]
-        <v>408</v>
+      <c r="L136" s="1">
+        <v>471443.0</v>
       </c>
       <c r="M136" s="1">
-        <v>464327.5</v>
+        <v>477867.66</v>
       </c>
       <c r="N136" s="1">
-        <v>470253.53</v>
-[...8 lines deleted...]
-    <row r="137" spans="1:16">
+        <v>0.97</v>
+      </c>
+      <c r="O136">
+        <v>1</v>
+      </c>
+      <c r="Z136" t="s">
+        <v>405</v>
+      </c>
+    </row>
+    <row r="137" spans="1:26">
       <c r="A137" t="s">
         <v>409</v>
       </c>
-      <c r="B137" t="s">
+      <c r="B137" s="1">
+        <v>102000.0</v>
+      </c>
+      <c r="C137" s="1">
+        <v>100.4054211</v>
+      </c>
+      <c r="D137" s="1">
+        <v>99.646</v>
+      </c>
+      <c r="E137" t="s">
+        <v>8</v>
+      </c>
+      <c r="F137">
+        <v>1.0</v>
+      </c>
+      <c r="G137" s="1">
+        <v>101638.92</v>
+      </c>
+      <c r="H137" s="1">
+        <v>1791.82</v>
+      </c>
+      <c r="I137" s="1">
+        <v>1.762927036218</v>
+      </c>
+      <c r="J137">
+        <v>0.0</v>
+      </c>
+      <c r="K137" t="s">
         <v>410</v>
       </c>
-      <c r="C137" s="1">
-[...27 lines deleted...]
-        <v>762.9</v>
+      <c r="L137" s="1">
+        <v>102413.53</v>
       </c>
       <c r="M137" s="1">
-        <v>101984.01</v>
+        <v>103430.74</v>
       </c>
       <c r="N137" s="1">
-        <v>102746.91</v>
-[...1 lines deleted...]
-      <c r="O137" s="1">
         <v>0.21</v>
       </c>
-      <c r="P137">
-[...3 lines deleted...]
-    <row r="138" spans="1:16">
+      <c r="O137">
+        <v>1</v>
+      </c>
+      <c r="Z137" t="s">
+        <v>408</v>
+      </c>
+    </row>
+    <row r="138" spans="1:26">
       <c r="A138" t="s">
+        <v>412</v>
+      </c>
+      <c r="B138" s="1">
+        <v>360000.0</v>
+      </c>
+      <c r="C138" s="1">
+        <v>102.9425864</v>
+      </c>
+      <c r="D138" s="1">
+        <v>105.116214</v>
+      </c>
+      <c r="E138" t="s">
+        <v>8</v>
+      </c>
+      <c r="F138">
+        <v>1.0</v>
+      </c>
+      <c r="G138" s="1">
+        <v>378418.37</v>
+      </c>
+      <c r="H138" s="1">
+        <v>3931.65</v>
+      </c>
+      <c r="I138" s="1">
+        <v>1.038969117699</v>
+      </c>
+      <c r="J138">
+        <v>0.0</v>
+      </c>
+      <c r="K138" t="s">
+        <v>413</v>
+      </c>
+      <c r="L138" s="1">
+        <v>370593.31</v>
+      </c>
+      <c r="M138" s="1">
+        <v>382350.02</v>
+      </c>
+      <c r="N138" s="1">
+        <v>0.77</v>
+      </c>
+      <c r="O138">
+        <v>1</v>
+      </c>
+      <c r="Z138" t="s">
         <v>411</v>
       </c>
-      <c r="B138" t="s">
-[...45 lines deleted...]
-    <row r="139" spans="1:16">
+    </row>
+    <row r="139" spans="1:26">
       <c r="A139" t="s">
+        <v>415</v>
+      </c>
+      <c r="B139" s="1">
+        <v>240000.0</v>
+      </c>
+      <c r="C139" s="1">
+        <v>99.42849253</v>
+      </c>
+      <c r="D139" s="1">
+        <v>101.505154</v>
+      </c>
+      <c r="E139" t="s">
+        <v>8</v>
+      </c>
+      <c r="F139">
+        <v>1.0</v>
+      </c>
+      <c r="G139" s="1">
+        <v>243612.37</v>
+      </c>
+      <c r="H139" s="1">
+        <v>498.2</v>
+      </c>
+      <c r="I139" s="1">
+        <v>0.20450521457511</v>
+      </c>
+      <c r="J139">
+        <v>0.0</v>
+      </c>
+      <c r="K139" t="s">
+        <v>416</v>
+      </c>
+      <c r="L139" s="1">
+        <v>238628.38</v>
+      </c>
+      <c r="M139" s="1">
+        <v>244110.57</v>
+      </c>
+      <c r="N139" s="1">
+        <v>0.49</v>
+      </c>
+      <c r="O139">
+        <v>1</v>
+      </c>
+      <c r="Z139" t="s">
         <v>414</v>
       </c>
-      <c r="B139" t="s">
-[...45 lines deleted...]
-    <row r="140" spans="1:16">
+    </row>
+    <row r="140" spans="1:26">
       <c r="A140" t="s">
+        <v>418</v>
+      </c>
+      <c r="B140" s="1">
+        <v>140000.0</v>
+      </c>
+      <c r="C140" s="1">
+        <v>100.16146069</v>
+      </c>
+      <c r="D140" s="1">
+        <v>101.271864</v>
+      </c>
+      <c r="E140" t="s">
+        <v>8</v>
+      </c>
+      <c r="F140">
+        <v>1.0</v>
+      </c>
+      <c r="G140" s="1">
+        <v>141780.61</v>
+      </c>
+      <c r="H140" s="1">
+        <v>830.71</v>
+      </c>
+      <c r="I140" s="1">
+        <v>0.58591227672106</v>
+      </c>
+      <c r="J140">
+        <v>0.0</v>
+      </c>
+      <c r="K140" t="s">
+        <v>419</v>
+      </c>
+      <c r="L140" s="1">
+        <v>140226.05</v>
+      </c>
+      <c r="M140" s="1">
+        <v>142611.32</v>
+      </c>
+      <c r="N140" s="1">
+        <v>0.29</v>
+      </c>
+      <c r="O140">
+        <v>1</v>
+      </c>
+      <c r="Z140" t="s">
         <v>417</v>
       </c>
-      <c r="B140" t="s">
-[...2 lines deleted...]
-      <c r="C140" s="1">
+    </row>
+    <row r="141" spans="1:26">
+      <c r="A141" t="s">
+        <v>421</v>
+      </c>
+      <c r="B141" s="1">
+        <v>130000.0</v>
+      </c>
+      <c r="C141" s="1">
+        <v>99.98095126</v>
+      </c>
+      <c r="D141" s="1">
+        <v>105.684715</v>
+      </c>
+      <c r="E141" t="s">
+        <v>8</v>
+      </c>
+      <c r="F141">
+        <v>1.0</v>
+      </c>
+      <c r="G141" s="1">
+        <v>137390.13</v>
+      </c>
+      <c r="H141" s="1">
+        <v>-6079.28</v>
+      </c>
+      <c r="I141" s="1">
+        <v>-4.4248302261596</v>
+      </c>
+      <c r="J141">
+        <v>0.0</v>
+      </c>
+      <c r="K141" t="s">
+        <v>422</v>
+      </c>
+      <c r="L141" s="1">
+        <v>129975.23</v>
+      </c>
+      <c r="M141" s="1">
+        <v>131310.85</v>
+      </c>
+      <c r="N141" s="1">
+        <v>0.27</v>
+      </c>
+      <c r="O141">
+        <v>1</v>
+      </c>
+      <c r="Z141" t="s">
+        <v>420</v>
+      </c>
+    </row>
+    <row r="142" spans="1:26">
+      <c r="A142" t="s">
+        <v>424</v>
+      </c>
+      <c r="B142" s="1">
+        <v>135000.0</v>
+      </c>
+      <c r="C142" s="1">
+        <v>98.69369565</v>
+      </c>
+      <c r="D142" s="1">
+        <v>103.578504</v>
+      </c>
+      <c r="E142" t="s">
+        <v>8</v>
+      </c>
+      <c r="F142">
+        <v>1.0</v>
+      </c>
+      <c r="G142" s="1">
+        <v>139830.98</v>
+      </c>
+      <c r="H142" s="1">
+        <v>-5046.61</v>
+      </c>
+      <c r="I142" s="1">
+        <v>-3.6090786176282</v>
+      </c>
+      <c r="J142">
+        <v>0.0</v>
+      </c>
+      <c r="K142" t="s">
+        <v>425</v>
+      </c>
+      <c r="L142" s="1">
+        <v>133236.49</v>
+      </c>
+      <c r="M142" s="1">
+        <v>134784.37</v>
+      </c>
+      <c r="N142" s="1">
+        <v>0.27</v>
+      </c>
+      <c r="O142">
+        <v>1</v>
+      </c>
+      <c r="Z142" t="s">
+        <v>423</v>
+      </c>
+    </row>
+    <row r="143" spans="1:26">
+      <c r="A143" t="s">
+        <v>427</v>
+      </c>
+      <c r="B143" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="C143" s="1">
+        <v>98.71488528</v>
+      </c>
+      <c r="D143" s="1">
+        <v>99.860373</v>
+      </c>
+      <c r="E143" t="s">
+        <v>8</v>
+      </c>
+      <c r="F143">
+        <v>1.0</v>
+      </c>
+      <c r="G143" s="1">
+        <v>299581.12</v>
+      </c>
+      <c r="H143" s="1">
+        <v>-3436.46</v>
+      </c>
+      <c r="I143" s="1">
+        <v>-1.1470883078346</v>
+      </c>
+      <c r="J143">
+        <v>0.0</v>
+      </c>
+      <c r="K143">
+        <v>0.0</v>
+      </c>
+      <c r="L143" s="1">
+        <v>296144.66</v>
+      </c>
+      <c r="M143" s="1">
+        <v>296144.66</v>
+      </c>
+      <c r="N143" s="1">
+        <v>0.6</v>
+      </c>
+      <c r="O143">
+        <v>1</v>
+      </c>
+      <c r="Z143" t="s">
+        <v>426</v>
+      </c>
+    </row>
+    <row r="144" spans="1:26">
+      <c r="A144" t="s">
+        <v>429</v>
+      </c>
+      <c r="B144" s="1">
         <v>140000.0</v>
       </c>
-      <c r="D140" s="1">
-[...190 lines deleted...]
-      <c r="A144" t="s">
+      <c r="C144" s="1">
+        <v>99.65488638</v>
+      </c>
+      <c r="D144" s="1">
+        <v>98.412086</v>
+      </c>
+      <c r="E144" t="s">
+        <v>8</v>
+      </c>
+      <c r="F144">
+        <v>1.0</v>
+      </c>
+      <c r="G144" s="1">
+        <v>137776.92</v>
+      </c>
+      <c r="H144" s="1">
+        <v>3142.32</v>
+      </c>
+      <c r="I144" s="1">
+        <v>2.2807303284179</v>
+      </c>
+      <c r="J144">
+        <v>0.0</v>
+      </c>
+      <c r="K144" t="s">
+        <v>298</v>
+      </c>
+      <c r="L144" s="1">
+        <v>139516.84</v>
+      </c>
+      <c r="M144" s="1">
+        <v>140919.24</v>
+      </c>
+      <c r="N144" s="1">
+        <v>0.28</v>
+      </c>
+      <c r="O144">
+        <v>1</v>
+      </c>
+      <c r="Z144" t="s">
         <v>428</v>
       </c>
-      <c r="B144" t="s">
-[...45 lines deleted...]
-    <row r="145" spans="1:16">
+    </row>
+    <row r="145" spans="1:26">
       <c r="A145" t="s">
         <v>431</v>
       </c>
-      <c r="B145" t="s">
-        <v>432</v>
+      <c r="B145" s="1">
+        <v>140000.0</v>
       </c>
       <c r="C145" s="1">
-        <v>140000.0</v>
+        <v>99.26873755</v>
       </c>
       <c r="D145" s="1">
-        <v>99.15549853</v>
-[...1 lines deleted...]
-      <c r="E145" s="1">
         <v>98.960671</v>
       </c>
-      <c r="F145" t="s">
-[...3 lines deleted...]
-        <v>1.0</v>
+      <c r="E145" t="s">
+        <v>8</v>
+      </c>
+      <c r="F145">
+        <v>1.0</v>
+      </c>
+      <c r="G145" s="1">
+        <v>138544.94</v>
       </c>
       <c r="H145" s="1">
-        <v>138544.94</v>
+        <v>605.81</v>
       </c>
       <c r="I145" s="1">
-        <v>272.76</v>
-[...2 lines deleted...]
-        <v>0.19687474692327</v>
+        <v>0.43726605966266</v>
+      </c>
+      <c r="J145">
+        <v>0.0</v>
       </c>
       <c r="K145">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>174.52</v>
+      </c>
+      <c r="L145" s="1">
+        <v>138976.23</v>
       </c>
       <c r="M145" s="1">
-        <v>138817.7</v>
+        <v>139150.75</v>
       </c>
       <c r="N145" s="1">
-        <v>138817.7</v>
-[...1 lines deleted...]
-      <c r="O145" s="1">
         <v>0.28</v>
       </c>
-      <c r="P145">
-[...3 lines deleted...]
-    <row r="146" spans="1:16">
+      <c r="O145">
+        <v>1</v>
+      </c>
+      <c r="Z145" t="s">
+        <v>430</v>
+      </c>
+    </row>
+    <row r="146" spans="1:26">
       <c r="A146" t="s">
         <v>433</v>
       </c>
-      <c r="B146" t="s">
+      <c r="B146" s="1">
+        <v>130000.0</v>
+      </c>
+      <c r="C146" s="1">
+        <v>107.19061068</v>
+      </c>
+      <c r="D146" s="1">
+        <v>110.213723</v>
+      </c>
+      <c r="E146" t="s">
+        <v>8</v>
+      </c>
+      <c r="F146">
+        <v>1.0</v>
+      </c>
+      <c r="G146" s="1">
+        <v>143277.84</v>
+      </c>
+      <c r="H146" s="1">
+        <v>-3.33</v>
+      </c>
+      <c r="I146" s="1">
+        <v>-0.0023241556405373</v>
+      </c>
+      <c r="J146">
+        <v>0.0</v>
+      </c>
+      <c r="K146" t="s">
         <v>434</v>
       </c>
-      <c r="C146" s="1">
-[...27 lines deleted...]
-        <v>435</v>
+      <c r="L146" s="1">
+        <v>139347.8</v>
       </c>
       <c r="M146" s="1">
-        <v>138711.91</v>
+        <v>143274.51</v>
       </c>
       <c r="N146" s="1">
-        <v>142221.91</v>
-[...1 lines deleted...]
-      <c r="O146" s="1">
         <v>0.29</v>
       </c>
-      <c r="P146">
-[...3 lines deleted...]
-    <row r="147" spans="1:16">
+      <c r="O146">
+        <v>1</v>
+      </c>
+      <c r="Z146" t="s">
+        <v>432</v>
+      </c>
+    </row>
+    <row r="147" spans="1:26">
       <c r="A147" t="s">
         <v>436</v>
       </c>
-      <c r="B147" t="s">
+      <c r="B147" s="1">
+        <v>550000.0</v>
+      </c>
+      <c r="C147" s="1">
+        <v>98.77588635</v>
+      </c>
+      <c r="D147" s="1">
+        <v>99.944829</v>
+      </c>
+      <c r="E147" t="s">
+        <v>8</v>
+      </c>
+      <c r="F147">
+        <v>1.0</v>
+      </c>
+      <c r="G147" s="1">
+        <v>549696.56</v>
+      </c>
+      <c r="H147" s="1">
+        <v>9076.29</v>
+      </c>
+      <c r="I147" s="1">
+        <v>1.6511454974359</v>
+      </c>
+      <c r="J147">
+        <v>0.0</v>
+      </c>
+      <c r="K147" t="s">
         <v>437</v>
       </c>
-      <c r="C147" s="1">
-[...27 lines deleted...]
-        <v>438</v>
+      <c r="L147" s="1">
+        <v>543267.37</v>
       </c>
       <c r="M147" s="1">
-        <v>540912.26</v>
+        <v>558772.85</v>
       </c>
       <c r="N147" s="1">
-        <v>555242.4</v>
-[...8 lines deleted...]
-    <row r="148" spans="1:16">
+        <v>1.13</v>
+      </c>
+      <c r="O147">
+        <v>1</v>
+      </c>
+      <c r="Z147" t="s">
+        <v>435</v>
+      </c>
+    </row>
+    <row r="148" spans="1:26">
       <c r="A148" t="s">
         <v>439</v>
       </c>
-      <c r="B148" t="s">
+      <c r="B148" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C148" s="1">
+        <v>102.43696497</v>
+      </c>
+      <c r="D148" s="1">
+        <v>104.27347</v>
+      </c>
+      <c r="E148" t="s">
+        <v>8</v>
+      </c>
+      <c r="F148">
+        <v>1.0</v>
+      </c>
+      <c r="G148" s="1">
+        <v>104273.47</v>
+      </c>
+      <c r="H148" s="1">
+        <v>1783.7</v>
+      </c>
+      <c r="I148" s="1">
+        <v>1.7105981032376</v>
+      </c>
+      <c r="J148">
+        <v>0.0</v>
+      </c>
+      <c r="K148" t="s">
         <v>440</v>
       </c>
-      <c r="C148" s="1">
-[...27 lines deleted...]
-        <v>441</v>
+      <c r="L148" s="1">
+        <v>102436.96</v>
       </c>
       <c r="M148" s="1">
-        <v>101939.08</v>
+        <v>106057.17</v>
       </c>
       <c r="N148" s="1">
-        <v>105283.26</v>
-[...8 lines deleted...]
-    <row r="149" spans="1:16">
+        <v>0.21</v>
+      </c>
+      <c r="O148">
+        <v>1</v>
+      </c>
+      <c r="Z148" t="s">
+        <v>438</v>
+      </c>
+    </row>
+    <row r="149" spans="1:26">
       <c r="A149" t="s">
         <v>442</v>
       </c>
-      <c r="B149" t="s">
-        <v>443</v>
+      <c r="B149" s="1">
+        <v>200000.0</v>
       </c>
       <c r="C149" s="1">
-        <v>200000.0</v>
+        <v>92.46162447</v>
       </c>
       <c r="D149" s="1">
-        <v>91.97981693</v>
-[...1 lines deleted...]
-      <c r="E149" s="1">
         <v>95.837535</v>
       </c>
-      <c r="F149" t="s">
-[...3 lines deleted...]
-        <v>1.0</v>
+      <c r="E149" t="s">
+        <v>8</v>
+      </c>
+      <c r="F149">
+        <v>1.0</v>
+      </c>
+      <c r="G149" s="1">
+        <v>191675.07</v>
       </c>
       <c r="H149" s="1">
-        <v>191675.07</v>
+        <v>-6737.44</v>
       </c>
       <c r="I149" s="1">
-        <v>-7004.48</v>
-[...2 lines deleted...]
-        <v>-3.6543510848855</v>
+        <v>-3.5150319757285</v>
+      </c>
+      <c r="J149">
+        <v>0.0</v>
       </c>
       <c r="K149">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>710.96</v>
+        <v>14.38</v>
+      </c>
+      <c r="L149" s="1">
+        <v>184923.25</v>
       </c>
       <c r="M149" s="1">
-        <v>183959.63</v>
+        <v>184937.63</v>
       </c>
       <c r="N149" s="1">
-        <v>184670.59</v>
-[...8 lines deleted...]
-    <row r="150" spans="1:16">
+        <v>0.37</v>
+      </c>
+      <c r="O149">
+        <v>1</v>
+      </c>
+      <c r="Z149" t="s">
+        <v>441</v>
+      </c>
+    </row>
+    <row r="150" spans="1:26">
       <c r="A150" t="s">
         <v>444</v>
       </c>
-      <c r="B150" t="s">
+      <c r="B150" s="1">
+        <v>560000.0</v>
+      </c>
+      <c r="C150" s="1">
+        <v>85.42944717</v>
+      </c>
+      <c r="D150" s="1">
+        <v>85.126713</v>
+      </c>
+      <c r="E150" t="s">
+        <v>8</v>
+      </c>
+      <c r="F150">
+        <v>1.0</v>
+      </c>
+      <c r="G150" s="1">
+        <v>476709.59</v>
+      </c>
+      <c r="H150" s="1">
+        <v>5619.15</v>
+      </c>
+      <c r="I150" s="1">
+        <v>1.1787365133561</v>
+      </c>
+      <c r="J150">
+        <v>0.0</v>
+      </c>
+      <c r="K150" t="s">
         <v>445</v>
       </c>
-      <c r="C150" s="1">
-[...27 lines deleted...]
-        <v>446</v>
+      <c r="L150" s="1">
+        <v>478404.9</v>
       </c>
       <c r="M150" s="1">
-        <v>474870.98</v>
+        <v>482328.74</v>
       </c>
       <c r="N150" s="1">
-        <v>478495.64</v>
-[...8 lines deleted...]
-    <row r="151" spans="1:16">
+        <v>0.97</v>
+      </c>
+      <c r="O150">
+        <v>1</v>
+      </c>
+      <c r="Z150" t="s">
+        <v>443</v>
+      </c>
+    </row>
+    <row r="151" spans="1:26">
       <c r="A151" t="s">
         <v>447</v>
       </c>
-      <c r="B151" t="s">
+      <c r="B151" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C151" s="1">
+        <v>95.66088119</v>
+      </c>
+      <c r="D151" s="1">
+        <v>100.243095</v>
+      </c>
+      <c r="E151" t="s">
+        <v>8</v>
+      </c>
+      <c r="F151">
+        <v>1.0</v>
+      </c>
+      <c r="G151" s="1">
+        <v>200486.19</v>
+      </c>
+      <c r="H151" s="1">
+        <v>-7586.35</v>
+      </c>
+      <c r="I151" s="1">
+        <v>-3.7839763427097</v>
+      </c>
+      <c r="J151">
+        <v>0.0</v>
+      </c>
+      <c r="K151" t="s">
         <v>448</v>
       </c>
-      <c r="C151" s="1">
-[...27 lines deleted...]
-        <v>449</v>
+      <c r="L151" s="1">
+        <v>191321.76</v>
       </c>
       <c r="M151" s="1">
-        <v>190485.41</v>
+        <v>192899.84</v>
       </c>
       <c r="N151" s="1">
-        <v>191949.52</v>
-[...1 lines deleted...]
-      <c r="O151" s="1">
         <v>0.39</v>
       </c>
-      <c r="P151">
-[...3 lines deleted...]
-    <row r="152" spans="1:16">
+      <c r="O151">
+        <v>1</v>
+      </c>
+      <c r="Z151" t="s">
+        <v>446</v>
+      </c>
+    </row>
+    <row r="152" spans="1:26">
       <c r="A152" t="s">
         <v>450</v>
       </c>
-      <c r="B152" t="s">
+      <c r="B152" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C152" s="1">
+        <v>101.19276807</v>
+      </c>
+      <c r="D152" s="1">
+        <v>99.948</v>
+      </c>
+      <c r="E152" t="s">
+        <v>8</v>
+      </c>
+      <c r="F152">
+        <v>1.0</v>
+      </c>
+      <c r="G152" s="1">
+        <v>199896.0</v>
+      </c>
+      <c r="H152" s="1">
+        <v>9765.97</v>
+      </c>
+      <c r="I152" s="1">
+        <v>4.8855254732461</v>
+      </c>
+      <c r="J152">
+        <v>0.0</v>
+      </c>
+      <c r="K152" t="s">
         <v>451</v>
       </c>
-      <c r="C152" s="1">
-[...27 lines deleted...]
-        <v>452</v>
+      <c r="L152" s="1">
+        <v>202385.53</v>
       </c>
       <c r="M152" s="1">
-        <v>202812.55</v>
+        <v>209661.97</v>
       </c>
       <c r="N152" s="1">
-        <v>209255.56</v>
-[...8 lines deleted...]
-    <row r="153" spans="1:16">
+        <v>0.42</v>
+      </c>
+      <c r="O152">
+        <v>1</v>
+      </c>
+      <c r="Z152" t="s">
+        <v>449</v>
+      </c>
+    </row>
+    <row r="153" spans="1:26">
       <c r="A153" t="s">
         <v>453</v>
       </c>
-      <c r="B153" t="s">
-        <v>454</v>
+      <c r="B153" s="1">
+        <v>150000.0</v>
       </c>
       <c r="C153" s="1">
-        <v>150000.0</v>
+        <v>93.39694299</v>
       </c>
       <c r="D153" s="1">
-        <v>93.00412439</v>
-[...1 lines deleted...]
-      <c r="E153" s="1">
         <v>90.382013</v>
       </c>
-      <c r="F153" t="s">
-[...3 lines deleted...]
-        <v>1.0</v>
+      <c r="E153" t="s">
+        <v>8</v>
+      </c>
+      <c r="F153">
+        <v>1.0</v>
+      </c>
+      <c r="G153" s="1">
+        <v>135573.02</v>
       </c>
       <c r="H153" s="1">
-        <v>135573.02</v>
+        <v>4636.95</v>
       </c>
       <c r="I153" s="1">
-        <v>4034.37</v>
-[...2 lines deleted...]
-        <v>2.9757912009336</v>
+        <v>3.420260166809</v>
+      </c>
+      <c r="J153">
+        <v>0.0</v>
       </c>
       <c r="K153">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>101.2</v>
+        <v>114.55</v>
+      </c>
+      <c r="L153" s="1">
+        <v>140095.42</v>
       </c>
       <c r="M153" s="1">
-        <v>139506.19</v>
+        <v>140209.97</v>
       </c>
       <c r="N153" s="1">
-        <v>139607.39</v>
-[...8 lines deleted...]
-    <row r="154" spans="1:16">
+        <v>0.28</v>
+      </c>
+      <c r="O153">
+        <v>1</v>
+      </c>
+      <c r="Z153" t="s">
+        <v>452</v>
+      </c>
+    </row>
+    <row r="154" spans="1:26">
       <c r="A154" t="s">
         <v>455</v>
       </c>
-      <c r="B154" t="s">
-        <v>456</v>
+      <c r="B154" s="1">
+        <v>160000.0</v>
       </c>
       <c r="C154" s="1">
-        <v>160000.0</v>
+        <v>88.42852702</v>
       </c>
       <c r="D154" s="1">
-        <v>87.87930296</v>
-[...1 lines deleted...]
-      <c r="E154" s="1">
         <v>86.219563</v>
       </c>
-      <c r="F154" t="s">
-[...3 lines deleted...]
-        <v>1.0</v>
+      <c r="E154" t="s">
+        <v>8</v>
+      </c>
+      <c r="F154">
+        <v>1.0</v>
+      </c>
+      <c r="G154" s="1">
+        <v>137951.3</v>
       </c>
       <c r="H154" s="1">
-        <v>137951.3</v>
+        <v>3753.52</v>
       </c>
       <c r="I154" s="1">
-        <v>2817.78</v>
-[...2 lines deleted...]
-        <v>2.0425903924066</v>
+        <v>2.7209022314396</v>
+      </c>
+      <c r="J154">
+        <v>0.0</v>
       </c>
       <c r="K154">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>162.19</v>
+        <v>219.18</v>
+      </c>
+      <c r="L154" s="1">
+        <v>141485.64</v>
       </c>
       <c r="M154" s="1">
-        <v>140606.89</v>
+        <v>141704.82</v>
       </c>
       <c r="N154" s="1">
-        <v>140769.08</v>
-[...1 lines deleted...]
-      <c r="O154" s="1">
         <v>0.29</v>
       </c>
-      <c r="P154">
-[...3 lines deleted...]
-    <row r="155" spans="1:16">
+      <c r="O154">
+        <v>1</v>
+      </c>
+      <c r="Z154" t="s">
+        <v>454</v>
+      </c>
+    </row>
+    <row r="155" spans="1:26">
       <c r="A155" t="s">
         <v>457</v>
       </c>
-      <c r="B155" t="s">
-        <v>458</v>
+      <c r="B155" s="1">
+        <v>140000.0</v>
       </c>
       <c r="C155" s="1">
-        <v>140000.0</v>
+        <v>97.67724634</v>
       </c>
       <c r="D155" s="1">
-        <v>97.26940477</v>
-[...1 lines deleted...]
-      <c r="E155" s="1">
         <v>98.939836</v>
       </c>
-      <c r="F155" t="s">
-[...3 lines deleted...]
-        <v>1.0</v>
+      <c r="E155" t="s">
+        <v>8</v>
+      </c>
+      <c r="F155">
+        <v>1.0</v>
+      </c>
+      <c r="G155" s="1">
+        <v>138515.77</v>
       </c>
       <c r="H155" s="1">
-        <v>138515.77</v>
+        <v>-1439.68</v>
       </c>
       <c r="I155" s="1">
-        <v>-2235.04</v>
-[...2 lines deleted...]
-        <v>-1.6135635675274</v>
+        <v>-1.0393617997431</v>
+      </c>
+      <c r="J155">
+        <v>0.0</v>
       </c>
       <c r="K155">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>103.56</v>
+        <v>327.95</v>
+      </c>
+      <c r="L155" s="1">
+        <v>136748.14</v>
       </c>
       <c r="M155" s="1">
-        <v>136177.17</v>
+        <v>137076.09</v>
       </c>
       <c r="N155" s="1">
-        <v>136280.73</v>
-[...1 lines deleted...]
-      <c r="O155" s="1">
         <v>0.28</v>
       </c>
-      <c r="P155">
-[...3 lines deleted...]
-    <row r="156" spans="1:16">
+      <c r="O155">
+        <v>1</v>
+      </c>
+      <c r="Z155" t="s">
+        <v>456</v>
+      </c>
+    </row>
+    <row r="156" spans="1:26">
       <c r="A156" t="s">
         <v>459</v>
       </c>
-      <c r="B156" t="s">
+      <c r="B156" s="1">
+        <v>150000.0</v>
+      </c>
+      <c r="C156" s="1">
+        <v>93.0431283</v>
+      </c>
+      <c r="D156" s="1">
+        <v>90.429947</v>
+      </c>
+      <c r="E156" t="s">
+        <v>8</v>
+      </c>
+      <c r="F156">
+        <v>1.0</v>
+      </c>
+      <c r="G156" s="1">
+        <v>135644.92</v>
+      </c>
+      <c r="H156" s="1">
+        <v>3990.66</v>
+      </c>
+      <c r="I156" s="1">
+        <v>2.9419900133378</v>
+      </c>
+      <c r="J156">
+        <v>0.0</v>
+      </c>
+      <c r="K156">
+        <v>70.89</v>
+      </c>
+      <c r="L156" s="1">
+        <v>139564.69</v>
+      </c>
+      <c r="M156" s="1">
+        <v>139635.58</v>
+      </c>
+      <c r="N156" s="1">
+        <v>0.28</v>
+      </c>
+      <c r="O156">
+        <v>1</v>
+      </c>
+      <c r="Z156" t="s">
+        <v>458</v>
+      </c>
+    </row>
+    <row r="157" spans="1:26">
+      <c r="A157" t="s">
+        <v>461</v>
+      </c>
+      <c r="B157" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="C157" s="1">
+        <v>100.40281161</v>
+      </c>
+      <c r="D157" s="1">
+        <v>104.254153</v>
+      </c>
+      <c r="E157" t="s">
+        <v>8</v>
+      </c>
+      <c r="F157">
+        <v>1.0</v>
+      </c>
+      <c r="G157" s="1">
+        <v>312762.46</v>
+      </c>
+      <c r="H157" s="1">
+        <v>-10378.68</v>
+      </c>
+      <c r="I157" s="1">
+        <v>-3.3183905766696</v>
+      </c>
+      <c r="J157">
+        <v>0.0</v>
+      </c>
+      <c r="K157" t="s">
+        <v>462</v>
+      </c>
+      <c r="L157" s="1">
+        <v>301208.44</v>
+      </c>
+      <c r="M157" s="1">
+        <v>302383.78</v>
+      </c>
+      <c r="N157" s="1">
+        <v>0.61</v>
+      </c>
+      <c r="O157">
+        <v>1</v>
+      </c>
+      <c r="Z157" t="s">
         <v>460</v>
       </c>
-      <c r="C156" s="1">
-[...92 lines deleted...]
-    <row r="158" spans="1:16">
+    </row>
+    <row r="158" spans="1:26">
       <c r="A158" t="s">
         <v>464</v>
       </c>
-      <c r="B158" t="s">
+      <c r="B158" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="C158" s="1">
+        <v>93.77013614</v>
+      </c>
+      <c r="D158" s="1">
+        <v>95.381538</v>
+      </c>
+      <c r="E158" t="s">
+        <v>8</v>
+      </c>
+      <c r="F158">
+        <v>1.0</v>
+      </c>
+      <c r="G158" s="1">
+        <v>476907.69</v>
+      </c>
+      <c r="H158" s="1">
+        <v>-4901.19</v>
+      </c>
+      <c r="I158" s="1">
+        <v>-1.0277020276188</v>
+      </c>
+      <c r="J158">
+        <v>0.0</v>
+      </c>
+      <c r="K158" t="s">
         <v>465</v>
       </c>
-      <c r="C158" s="1">
-[...27 lines deleted...]
-        <v>480.82</v>
+      <c r="L158" s="1">
+        <v>468850.68</v>
       </c>
       <c r="M158" s="1">
-        <v>299899.56</v>
+        <v>472006.5</v>
       </c>
       <c r="N158" s="1">
-        <v>300380.38</v>
-[...8 lines deleted...]
-    <row r="159" spans="1:16">
+        <v>0.95</v>
+      </c>
+      <c r="O158">
+        <v>1</v>
+      </c>
+      <c r="Z158" t="s">
+        <v>463</v>
+      </c>
+    </row>
+    <row r="159" spans="1:26">
       <c r="A159" t="s">
+        <v>467</v>
+      </c>
+      <c r="B159" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="C159" s="1">
+        <v>106.16756532</v>
+      </c>
+      <c r="D159" s="1">
+        <v>109.314258</v>
+      </c>
+      <c r="E159" t="s">
+        <v>8</v>
+      </c>
+      <c r="F159">
+        <v>1.0</v>
+      </c>
+      <c r="G159" s="1">
+        <v>437257.03</v>
+      </c>
+      <c r="H159" s="1">
+        <v>-586.77</v>
+      </c>
+      <c r="I159" s="1">
+        <v>-0.13419338277992</v>
+      </c>
+      <c r="J159">
+        <v>0.0</v>
+      </c>
+      <c r="K159" t="s">
+        <v>468</v>
+      </c>
+      <c r="L159" s="1">
+        <v>424670.26</v>
+      </c>
+      <c r="M159" s="1">
+        <v>436670.26</v>
+      </c>
+      <c r="N159" s="1">
+        <v>0.88</v>
+      </c>
+      <c r="O159">
+        <v>1</v>
+      </c>
+      <c r="Z159" t="s">
         <v>466</v>
       </c>
-      <c r="B159" t="s">
-[...45 lines deleted...]
-    <row r="160" spans="1:16">
+    </row>
+    <row r="160" spans="1:26">
       <c r="A160" t="s">
+        <v>470</v>
+      </c>
+      <c r="B160" s="1">
+        <v>-4.0</v>
+      </c>
+      <c r="C160" s="1">
+        <v>115.46</v>
+      </c>
+      <c r="D160" s="1">
+        <v>115.32</v>
+      </c>
+      <c r="E160" t="s">
+        <v>8</v>
+      </c>
+      <c r="F160">
+        <v>1.0</v>
+      </c>
+      <c r="G160" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H160" s="1">
+        <v>-560.0</v>
+      </c>
+      <c r="I160" s="1">
+        <v>0</v>
+      </c>
+      <c r="J160">
+        <v>0.0</v>
+      </c>
+      <c r="K160">
+        <v>0.0</v>
+      </c>
+      <c r="L160" s="1">
+        <v>-560.0</v>
+      </c>
+      <c r="M160" s="1">
+        <v>-560.0</v>
+      </c>
+      <c r="N160" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O160">
+        <v>1</v>
+      </c>
+      <c r="Z160" t="s">
         <v>469</v>
-      </c>
-[...143 lines deleted...]
-        <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">