--- v0 (2026-05-29)
+++ v1 (2026-06-27)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="144">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="142">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>I</t>
   </si>
   <si>
     <t>FR0000981441</t>
   </si>
   <si>
@@ -343,105 +343,99 @@
   <si>
     <t>FR0000120693</t>
   </si>
   <si>
     <t>PERNOD RICARD SA</t>
   </si>
   <si>
     <t>IT0004176001</t>
   </si>
   <si>
     <t>PRYSMIAN</t>
   </si>
   <si>
     <t>DE0007010803</t>
   </si>
   <si>
     <t>RATIONAL AG</t>
   </si>
   <si>
     <t>FR0000131906</t>
   </si>
   <si>
     <t>RENAULT SA</t>
   </si>
   <si>
-    <t>CH0012032048</t>
-[...2 lines deleted...]
-    <t>ROCHE HOLDING PAR AG</t>
+    <t>CH1499059983</t>
+  </si>
+  <si>
+    <t>ROCHE PS PAR AG</t>
   </si>
   <si>
     <t>SE0000667891</t>
   </si>
   <si>
     <t>SANDVIK</t>
   </si>
   <si>
     <t>SEK</t>
   </si>
   <si>
     <t>DE0007164600</t>
   </si>
   <si>
     <t>SAP</t>
   </si>
   <si>
     <t>FR0000121972</t>
   </si>
   <si>
     <t>SCHNEIDER ELECTRIC</t>
   </si>
   <si>
     <t>CH1256740924</t>
   </si>
   <si>
     <t>SGS SA</t>
   </si>
   <si>
     <t>DE000ENER6Y0</t>
   </si>
   <si>
     <t>SIEMENS ENERGY N AG</t>
   </si>
   <si>
     <t>DE0007236101</t>
   </si>
   <si>
     <t>SIEMENS N AG</t>
   </si>
   <si>
     <t>CH0418792922</t>
   </si>
   <si>
     <t>SIKA AG</t>
-  </si>
-[...4 lines deleted...]
-    <t>SMURFIT WESTROCK PLC</t>
   </si>
   <si>
     <t>PTGAU0AP0007</t>
   </si>
   <si>
     <t>SOC CON A GAUDENCI PTE1000</t>
   </si>
   <si>
     <t>FR0000130809</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA</t>
   </si>
   <si>
     <t>DE000SYM9999</t>
   </si>
   <si>
     <t>SYMRISE AG</t>
   </si>
   <si>
     <t>NL0014559478</t>
   </si>
   <si>
     <t>TECHNIP ENERGIES NV</t>
   </si>
@@ -809,256 +803,256 @@
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:N6"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="C6" sqref="C6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.282" bestFit="true" customWidth="true" style="0"/>
-    <col min="8" max="8" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="9.10" bestFit="true" style="0"/>
     <col min="14" max="14" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
         <v>9007.5402</v>
       </c>
       <c r="D2">
-        <v>5412.39</v>
+        <v>4809.75</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>48752349.41</v>
+        <v>43324024.97</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>48752349.41</v>
+        <v>43324024.97</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
-        <v>133225.8369</v>
+        <v>133175.6166</v>
       </c>
       <c r="D3">
-        <v>152.54</v>
+        <v>135.55</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>20322744.16</v>
+        <v>18053101.35</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>20322744.16</v>
+        <v>18053101.35</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="1">
-        <v>5840.2423</v>
+        <v>6045.4314</v>
       </c>
       <c r="D4">
-        <v>1664.97</v>
+        <v>1479.02</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>9723875.18</v>
+        <v>8941335.93</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>9723875.18</v>
+        <v>8941335.93</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
         <v>13</v>
       </c>
       <c r="B5" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="1">
-        <v>718055.9788</v>
+        <v>695421.8918</v>
       </c>
       <c r="D5">
-        <v>158.75</v>
+        <v>141.06</v>
       </c>
       <c r="E5" t="s">
         <v>8</v>
       </c>
       <c r="F5">
-        <v>113993226.98</v>
+        <v>98100020.96</v>
       </c>
       <c r="G5" t="s">
         <v>8</v>
       </c>
       <c r="H5">
-        <v>113993226.98</v>
+        <v>98100020.96</v>
       </c>
       <c r="I5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" t="s">
         <v>15</v>
       </c>
       <c r="B6" t="s">
         <v>16</v>
       </c>
       <c r="C6" s="1">
-        <v>15956.834</v>
+        <v>15676.834</v>
       </c>
       <c r="D6">
-        <v>155.99</v>
+        <v>138.59</v>
       </c>
       <c r="E6" t="s">
         <v>8</v>
       </c>
       <c r="F6">
-        <v>2489147.51</v>
+        <v>2172681.29</v>
       </c>
       <c r="G6" t="s">
         <v>8</v>
       </c>
       <c r="H6">
-        <v>2489147.51</v>
+        <v>2172681.29</v>
       </c>
       <c r="I6" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P55"/>
+  <dimension ref="A1:P54"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O55" sqref="O55"/>
+      <selection activeCell="O54" sqref="O54"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>17</v>
       </c>
       <c r="B1" t="s">
         <v>18</v>
       </c>
       <c r="C1" t="s">
         <v>19</v>
       </c>
       <c r="D1" t="s">
         <v>20</v>
       </c>
       <c r="E1" t="s">
         <v>21</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>22</v>
@@ -1080,2736 +1074,2686 @@
       </c>
       <c r="M1" t="s">
         <v>28</v>
       </c>
       <c r="N1" t="s">
         <v>29</v>
       </c>
       <c r="O1" t="s">
         <v>30</v>
       </c>
       <c r="P1" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>32</v>
       </c>
       <c r="B2" t="s">
         <v>33</v>
       </c>
       <c r="C2" s="1">
         <v>15120.0</v>
       </c>
       <c r="D2" s="1">
-        <v>382.2</v>
+        <v>350.9</v>
       </c>
       <c r="E2" s="1">
         <v>359.8034966931</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
         <v>1.0</v>
       </c>
       <c r="H2" s="1">
         <v>5440228.87</v>
       </c>
       <c r="I2" s="1">
-        <v>338635.13</v>
+        <v>-134620.87</v>
       </c>
       <c r="J2" s="1">
-        <v>6.2246485964477</v>
+        <v>-2.4745442373273</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>5778864.0</v>
+        <v>5305608.0</v>
       </c>
       <c r="N2" s="1">
-        <v>5778864.0</v>
+        <v>5305608.0</v>
       </c>
       <c r="O2" s="1">
-        <v>2.96</v>
+        <v>3.11</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>34</v>
       </c>
       <c r="B3" t="s">
         <v>35</v>
       </c>
       <c r="C3" s="1">
         <v>204000.0</v>
       </c>
       <c r="D3" s="1">
-        <v>28.29</v>
+        <v>23.6</v>
       </c>
       <c r="E3" s="1">
         <v>28.1958667157</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
         <v>1.0</v>
       </c>
       <c r="H3" s="1">
         <v>5751956.81</v>
       </c>
       <c r="I3" s="1">
-        <v>19203.19</v>
+        <v>-937556.81</v>
       </c>
       <c r="J3" s="1">
-        <v>0.33385490597938</v>
+        <v>-16.299788767016</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
       <c r="M3" s="1">
-        <v>5771160.0</v>
+        <v>4814400.0</v>
       </c>
       <c r="N3" s="1">
-        <v>5771160.0</v>
+        <v>4814400.0</v>
       </c>
       <c r="O3" s="1">
-        <v>2.96</v>
+        <v>2.82</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>36</v>
       </c>
       <c r="B4" t="s">
         <v>37</v>
       </c>
       <c r="C4" s="1">
-        <v>7700.0</v>
+        <v>7450.0</v>
       </c>
       <c r="D4" s="1">
-        <v>1233.4</v>
+        <v>1146.4</v>
       </c>
       <c r="E4" s="1">
-        <v>136.1780467532</v>
+        <v>136.1780469799</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
         <v>1.0</v>
       </c>
       <c r="H4" s="1">
-        <v>1048570.96</v>
+        <v>1014526.45</v>
       </c>
       <c r="I4" s="1">
-        <v>8448609.04</v>
+        <v>7526153.55</v>
       </c>
       <c r="J4" s="1">
-        <v>805.72601781762</v>
+        <v>741.83906688682</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4" s="1">
-        <v>9497180.0</v>
+        <v>8540680.0</v>
       </c>
       <c r="N4" s="1">
-        <v>9497180.0</v>
+        <v>8540680.0</v>
       </c>
       <c r="O4" s="1">
-        <v>4.86</v>
+        <v>5.01</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>38</v>
       </c>
       <c r="B5" t="s">
         <v>39</v>
       </c>
       <c r="C5" s="1">
         <v>32000.0</v>
       </c>
       <c r="D5" s="1">
-        <v>155.42</v>
+        <v>143.02</v>
       </c>
       <c r="E5" s="1">
         <v>78.9366615625</v>
       </c>
       <c r="F5" t="s">
         <v>40</v>
       </c>
       <c r="G5">
-        <v>0.88</v>
+        <v>0.87</v>
       </c>
       <c r="H5" s="1">
         <v>2904233.45</v>
       </c>
       <c r="I5" s="1">
-        <v>2758986.77</v>
+        <v>2375692.72</v>
       </c>
       <c r="J5" s="1">
-        <v>94.998794604476</v>
+        <v>81.801024638705</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5" s="1">
-        <v>5663220.22</v>
+        <v>5279926.17</v>
       </c>
       <c r="N5" s="1">
-        <v>5663220.22</v>
+        <v>5279926.17</v>
       </c>
       <c r="O5" s="1">
-        <v>2.9</v>
+        <v>3.1</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>41</v>
       </c>
       <c r="B6" t="s">
         <v>42</v>
       </c>
       <c r="C6" s="1">
         <v>400000.0</v>
       </c>
       <c r="D6" s="1">
-        <v>10.79</v>
+        <v>9.402</v>
       </c>
       <c r="E6" s="1">
         <v>7.5210255</v>
       </c>
       <c r="F6" t="s">
         <v>8</v>
       </c>
       <c r="G6">
         <v>1.0</v>
       </c>
       <c r="H6" s="1">
         <v>3008410.2</v>
       </c>
       <c r="I6" s="1">
-        <v>1307589.8</v>
+        <v>752389.8</v>
       </c>
       <c r="J6" s="1">
-        <v>43.464478348066</v>
+        <v>25.009548232485</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
         <v>0.0</v>
       </c>
       <c r="M6" s="1">
-        <v>4316000.0</v>
+        <v>3760800.0</v>
       </c>
       <c r="N6" s="1">
-        <v>4316000.0</v>
+        <v>3760800.0</v>
       </c>
       <c r="O6" s="1">
-        <v>2.21</v>
+        <v>2.2</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>43</v>
       </c>
       <c r="B7" t="s">
         <v>44</v>
       </c>
       <c r="C7" s="1">
         <v>26000.0</v>
       </c>
       <c r="D7" s="1">
-        <v>89.46</v>
+        <v>77.78</v>
       </c>
       <c r="E7" s="1">
         <v>83.6266965385</v>
       </c>
       <c r="F7" t="s">
         <v>8</v>
       </c>
       <c r="G7">
         <v>1.0</v>
       </c>
       <c r="H7" s="1">
         <v>2174294.11</v>
       </c>
       <c r="I7" s="1">
-        <v>151665.89</v>
+        <v>-152014.11</v>
       </c>
       <c r="J7" s="1">
-        <v>6.9754082165085</v>
+        <v>-6.9914235291747</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7">
         <v>0.0</v>
       </c>
       <c r="M7" s="1">
-        <v>2325960.0</v>
+        <v>2022280.0</v>
       </c>
       <c r="N7" s="1">
-        <v>2325960.0</v>
+        <v>2022280.0</v>
       </c>
       <c r="O7" s="1">
         <v>1.19</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>45</v>
       </c>
       <c r="B8" t="s">
         <v>46</v>
       </c>
       <c r="C8" s="1">
         <v>34000.0</v>
       </c>
       <c r="D8" s="1">
-        <v>95.5</v>
+        <v>81.08</v>
       </c>
       <c r="E8" s="1">
         <v>79.2368891176</v>
       </c>
       <c r="F8" t="s">
         <v>8</v>
       </c>
       <c r="G8">
         <v>1.0</v>
       </c>
       <c r="H8" s="1">
         <v>2694054.23</v>
       </c>
       <c r="I8" s="1">
-        <v>552945.77</v>
+        <v>62665.77</v>
       </c>
       <c r="J8" s="1">
-        <v>20.524671101368</v>
+        <v>2.3260767842821</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
         <v>0.0</v>
       </c>
       <c r="M8" s="1">
-        <v>3247000.0</v>
+        <v>2756720.0</v>
       </c>
       <c r="N8" s="1">
-        <v>3247000.0</v>
+        <v>2756720.0</v>
       </c>
       <c r="O8" s="1">
-        <v>1.66</v>
+        <v>1.62</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>47</v>
       </c>
       <c r="B9" t="s">
         <v>48</v>
       </c>
       <c r="C9" s="1">
         <v>72000.0</v>
       </c>
       <c r="D9" s="1">
-        <v>34.65</v>
+        <v>30.56</v>
       </c>
       <c r="E9" s="1">
         <v>32.8527</v>
       </c>
       <c r="F9" t="s">
         <v>8</v>
       </c>
       <c r="G9">
         <v>1.0</v>
       </c>
       <c r="H9" s="1">
         <v>2365394.4</v>
       </c>
       <c r="I9" s="1">
-        <v>129405.6</v>
+        <v>-165074.4</v>
       </c>
       <c r="J9" s="1">
-        <v>5.4707832232967</v>
+        <v>-6.9787262538543</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9">
         <v>0.0</v>
       </c>
       <c r="M9" s="1">
-        <v>2494800.0</v>
+        <v>2200320.0</v>
       </c>
       <c r="N9" s="1">
-        <v>2494800.0</v>
+        <v>2200320.0</v>
       </c>
       <c r="O9" s="1">
-        <v>1.28</v>
+        <v>1.29</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
         <v>49</v>
       </c>
       <c r="B10" t="s">
         <v>50</v>
       </c>
       <c r="C10" s="1">
-        <v>82000.0</v>
+        <v>60000.0</v>
       </c>
       <c r="D10" s="1">
-        <v>86.24</v>
+        <v>69.12</v>
       </c>
       <c r="E10" s="1">
-        <v>40.2604684146</v>
+        <v>40.2604683333</v>
       </c>
       <c r="F10" t="s">
         <v>8</v>
       </c>
       <c r="G10">
         <v>1.0</v>
       </c>
       <c r="H10" s="1">
-        <v>3301358.41</v>
+        <v>2415628.1</v>
       </c>
       <c r="I10" s="1">
-        <v>3770321.59</v>
+        <v>1731571.9</v>
       </c>
       <c r="J10" s="1">
-        <v>114.20515805189</v>
+        <v>71.682056521863</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10">
         <v>0.0</v>
       </c>
       <c r="M10" s="1">
-        <v>7071680.0</v>
+        <v>4147200.0</v>
       </c>
       <c r="N10" s="1">
-        <v>7071680.0</v>
+        <v>4147200.0</v>
       </c>
       <c r="O10" s="1">
-        <v>3.62</v>
+        <v>2.43</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
         <v>51</v>
       </c>
       <c r="B11" t="s">
         <v>52</v>
       </c>
       <c r="C11" s="1">
-        <v>37000.0</v>
+        <v>41700.0</v>
       </c>
       <c r="D11" s="1">
-        <v>72.64</v>
+        <v>67.16</v>
       </c>
       <c r="E11" s="1">
-        <v>59.3327359459</v>
+        <v>60.3703724221</v>
       </c>
       <c r="F11" t="s">
         <v>8</v>
       </c>
       <c r="G11">
         <v>1.0</v>
       </c>
       <c r="H11" s="1">
-        <v>2195311.23</v>
+        <v>2517444.53</v>
       </c>
       <c r="I11" s="1">
-        <v>492368.77</v>
+        <v>283127.47</v>
       </c>
       <c r="J11" s="1">
-        <v>22.428198939246</v>
+        <v>11.246621986146</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11">
         <v>0.0</v>
       </c>
       <c r="M11" s="1">
-        <v>2687680.0</v>
+        <v>2800572.0</v>
       </c>
       <c r="N11" s="1">
-        <v>2687680.0</v>
+        <v>2800572.0</v>
       </c>
       <c r="O11" s="1">
-        <v>1.38</v>
+        <v>1.64</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
         <v>53</v>
       </c>
       <c r="B12" t="s">
         <v>54</v>
       </c>
       <c r="C12" s="1">
-        <v>126000.0</v>
+        <v>109000.0</v>
       </c>
       <c r="D12" s="1">
-        <v>18.55</v>
+        <v>16.605</v>
       </c>
       <c r="E12" s="1">
-        <v>23.5723146032</v>
+        <v>23.5723145872</v>
       </c>
       <c r="F12" t="s">
         <v>8</v>
       </c>
       <c r="G12">
         <v>1.0</v>
       </c>
       <c r="H12" s="1">
-        <v>2970111.64</v>
+        <v>2569382.29</v>
       </c>
       <c r="I12" s="1">
-        <v>-632811.64</v>
+        <v>-759437.29</v>
       </c>
       <c r="J12" s="1">
-        <v>-21.305988349987</v>
+        <v>-29.557193297226</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12" s="1">
-        <v>2337300.0</v>
+        <v>1809945.0</v>
       </c>
       <c r="N12" s="1">
-        <v>2337300.0</v>
+        <v>1809945.0</v>
       </c>
       <c r="O12" s="1">
-        <v>1.2</v>
+        <v>1.06</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
         <v>55</v>
       </c>
       <c r="B13" t="s">
         <v>56</v>
       </c>
       <c r="C13" s="1">
         <v>16600.0</v>
       </c>
       <c r="D13" s="1">
-        <v>232.4</v>
+        <v>238.9</v>
       </c>
       <c r="E13" s="1">
         <v>236.6301325301</v>
       </c>
       <c r="F13" t="s">
         <v>8</v>
       </c>
       <c r="G13">
         <v>1.0</v>
       </c>
       <c r="H13" s="1">
         <v>3928060.2</v>
       </c>
       <c r="I13" s="1">
-        <v>-70220.2</v>
+        <v>37679.8</v>
       </c>
       <c r="J13" s="1">
-        <v>-1.7876559020149</v>
+        <v>0.95924700950357</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
       <c r="L13">
         <v>0.0</v>
       </c>
       <c r="M13" s="1">
-        <v>3857840.0</v>
+        <v>3965740.0</v>
       </c>
       <c r="N13" s="1">
-        <v>3857840.0</v>
+        <v>3965740.0</v>
       </c>
       <c r="O13" s="1">
-        <v>1.98</v>
+        <v>2.32</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
         <v>57</v>
       </c>
       <c r="B14" t="s">
         <v>58</v>
       </c>
       <c r="C14" s="1">
         <v>176000.0</v>
       </c>
       <c r="D14" s="1">
-        <v>19.68</v>
+        <v>18.545</v>
       </c>
       <c r="E14" s="1">
         <v>12.3161271023</v>
       </c>
       <c r="F14" t="s">
         <v>8</v>
       </c>
       <c r="G14">
         <v>1.0</v>
       </c>
       <c r="H14" s="1">
         <v>2167638.37</v>
       </c>
       <c r="I14" s="1">
-        <v>1296041.63</v>
+        <v>1096281.63</v>
       </c>
       <c r="J14" s="1">
-        <v>59.790491252468</v>
+        <v>50.574931924646</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
       <c r="L14">
         <v>0.0</v>
       </c>
       <c r="M14" s="1">
-        <v>3463680.0</v>
+        <v>3263920.0</v>
       </c>
       <c r="N14" s="1">
-        <v>3463680.0</v>
+        <v>3263920.0</v>
       </c>
       <c r="O14" s="1">
-        <v>1.77</v>
+        <v>1.91</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
         <v>59</v>
       </c>
       <c r="B15" t="s">
         <v>60</v>
       </c>
       <c r="C15" s="1">
         <v>375000.0</v>
       </c>
       <c r="D15" s="1">
-        <v>10.194</v>
+        <v>9.146</v>
       </c>
       <c r="E15" s="1">
         <v>7.2085022133</v>
       </c>
       <c r="F15" t="s">
         <v>8</v>
       </c>
       <c r="G15">
         <v>1.0</v>
       </c>
       <c r="H15" s="1">
         <v>2703188.33</v>
       </c>
       <c r="I15" s="1">
-        <v>1119561.67</v>
+        <v>726561.67</v>
       </c>
       <c r="J15" s="1">
-        <v>41.416340015052</v>
+        <v>26.877952303086</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15">
         <v>0.0</v>
       </c>
       <c r="M15" s="1">
-        <v>3822750.0</v>
+        <v>3429750.0</v>
       </c>
       <c r="N15" s="1">
-        <v>3822750.0</v>
+        <v>3429750.0</v>
       </c>
       <c r="O15" s="1">
-        <v>1.96</v>
+        <v>2.01</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
         <v>61</v>
       </c>
       <c r="B16" t="s">
         <v>62</v>
       </c>
       <c r="C16" s="1">
-        <v>25000.0</v>
+        <v>29000.0</v>
       </c>
       <c r="D16" s="1">
-        <v>100.7</v>
+        <v>91.15</v>
       </c>
       <c r="E16" s="1">
-        <v>100.64035</v>
+        <v>99.5244396552</v>
       </c>
       <c r="F16" t="s">
         <v>8</v>
       </c>
       <c r="G16">
         <v>1.0</v>
       </c>
       <c r="H16" s="1">
-        <v>2516008.75</v>
+        <v>2886208.75</v>
       </c>
       <c r="I16" s="1">
-        <v>1491.25</v>
+        <v>-242858.75</v>
       </c>
       <c r="J16" s="1">
-        <v>0.05927046159915</v>
+        <v>-8.4144554686143</v>
       </c>
       <c r="K16">
         <v>0.0</v>
       </c>
       <c r="L16">
         <v>0.0</v>
       </c>
       <c r="M16" s="1">
-        <v>2517500.0</v>
+        <v>2643350.0</v>
       </c>
       <c r="N16" s="1">
-        <v>2517500.0</v>
+        <v>2643350.0</v>
       </c>
       <c r="O16" s="1">
-        <v>1.29</v>
+        <v>1.55</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
         <v>63</v>
       </c>
       <c r="B17" t="s">
         <v>64</v>
       </c>
       <c r="C17" s="1">
         <v>6300.0</v>
       </c>
       <c r="D17" s="1">
-        <v>225.2</v>
+        <v>194.8</v>
       </c>
       <c r="E17" s="1">
         <v>274.1823015873</v>
       </c>
       <c r="F17" t="s">
         <v>8</v>
       </c>
       <c r="G17">
         <v>1.0</v>
       </c>
       <c r="H17" s="1">
         <v>1727348.5</v>
       </c>
       <c r="I17" s="1">
-        <v>-308588.5</v>
+        <v>-500108.5</v>
       </c>
       <c r="J17" s="1">
-        <v>-17.864866296523</v>
+        <v>-28.952379904808</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17">
         <v>0.0</v>
       </c>
       <c r="M17" s="1">
-        <v>1418760.0</v>
+        <v>1227240.0</v>
       </c>
       <c r="N17" s="1">
-        <v>1418760.0</v>
+        <v>1227240.0</v>
       </c>
       <c r="O17" s="1">
-        <v>0.73</v>
+        <v>0.72</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
         <v>65</v>
       </c>
       <c r="B18" t="s">
         <v>66</v>
       </c>
       <c r="C18" s="1">
         <v>80600.0</v>
       </c>
       <c r="D18" s="1">
-        <v>36.16</v>
+        <v>33.52</v>
       </c>
       <c r="E18" s="1">
         <v>33.2773218362</v>
       </c>
       <c r="F18" t="s">
         <v>8</v>
       </c>
       <c r="G18">
         <v>1.0</v>
       </c>
       <c r="H18" s="1">
         <v>2682152.14</v>
       </c>
       <c r="I18" s="1">
-        <v>232343.86</v>
+        <v>19559.86</v>
       </c>
       <c r="J18" s="1">
-        <v>8.6625906314174</v>
+        <v>0.72925989947759</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
       <c r="L18">
         <v>0.0</v>
       </c>
       <c r="M18" s="1">
-        <v>2914496.0</v>
+        <v>2701712.0</v>
       </c>
       <c r="N18" s="1">
-        <v>2914496.0</v>
+        <v>2701712.0</v>
       </c>
       <c r="O18" s="1">
-        <v>1.49</v>
+        <v>1.58</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
         <v>67</v>
       </c>
       <c r="B19" t="s">
         <v>68</v>
       </c>
       <c r="C19" s="1">
         <v>1280.0</v>
       </c>
       <c r="D19" s="1">
-        <v>3092.0</v>
+        <v>2653.0</v>
       </c>
       <c r="E19" s="1">
         <v>3509.6599140625</v>
       </c>
       <c r="F19" t="s">
         <v>69</v>
       </c>
       <c r="G19">
-        <v>0.91</v>
+        <v>0.92</v>
       </c>
       <c r="H19" s="1">
         <v>4342534.12</v>
       </c>
       <c r="I19" s="1">
-        <v>15992.39</v>
+        <v>-643966.35</v>
       </c>
       <c r="J19" s="1">
-        <v>0.36827321462704</v>
+        <v>-14.829275538312</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
       <c r="L19">
         <v>0.0</v>
       </c>
       <c r="M19" s="1">
-        <v>4358526.51</v>
+        <v>3698567.77</v>
       </c>
       <c r="N19" s="1">
-        <v>4358526.51</v>
+        <v>3698567.77</v>
       </c>
       <c r="O19" s="1">
-        <v>2.23</v>
+        <v>2.17</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
         <v>70</v>
       </c>
       <c r="B20" t="s">
         <v>71</v>
       </c>
       <c r="C20" s="1">
         <v>56000.0</v>
       </c>
       <c r="D20" s="1">
-        <v>78.56</v>
+        <v>65.16</v>
       </c>
       <c r="E20" s="1">
         <v>83.4062178571</v>
       </c>
       <c r="F20" t="s">
         <v>8</v>
       </c>
       <c r="G20">
         <v>1.0</v>
       </c>
       <c r="H20" s="1">
         <v>4670748.2</v>
       </c>
       <c r="I20" s="1">
-        <v>-271388.2</v>
+        <v>-1021788.2</v>
       </c>
       <c r="J20" s="1">
-        <v>-5.8103795875787</v>
+        <v>-21.876328079514</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20">
         <v>0.0</v>
       </c>
       <c r="M20" s="1">
-        <v>4399360.0</v>
+        <v>3648960.0</v>
       </c>
       <c r="N20" s="1">
-        <v>4399360.0</v>
+        <v>3648960.0</v>
       </c>
       <c r="O20" s="1">
-        <v>2.25</v>
+        <v>2.14</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
         <v>72</v>
       </c>
       <c r="B21" t="s">
         <v>73</v>
       </c>
       <c r="C21" s="1">
         <v>1140.0</v>
       </c>
       <c r="D21" s="1">
-        <v>2049.0</v>
+        <v>1621.5</v>
       </c>
       <c r="E21" s="1">
         <v>2377.9608070175</v>
       </c>
       <c r="F21" t="s">
         <v>8</v>
       </c>
       <c r="G21">
         <v>1.0</v>
       </c>
       <c r="H21" s="1">
         <v>2710875.32</v>
       </c>
       <c r="I21" s="1">
-        <v>-375015.32</v>
+        <v>-862365.32</v>
       </c>
       <c r="J21" s="1">
-        <v>-13.833735444535</v>
+        <v>-31.811323583853</v>
       </c>
       <c r="K21">
         <v>0.0</v>
       </c>
       <c r="L21">
         <v>0.0</v>
       </c>
       <c r="M21" s="1">
-        <v>2335860.0</v>
+        <v>1848510.0</v>
       </c>
       <c r="N21" s="1">
-        <v>2335860.0</v>
+        <v>1848510.0</v>
       </c>
       <c r="O21" s="1">
-        <v>1.2</v>
+        <v>1.08</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
         <v>74</v>
       </c>
       <c r="B22" t="s">
         <v>75</v>
       </c>
       <c r="C22" s="1">
-        <v>141000.0</v>
+        <v>117000.0</v>
       </c>
       <c r="D22" s="1">
-        <v>45.825</v>
+        <v>37.43</v>
       </c>
       <c r="E22" s="1">
-        <v>25.9981596454</v>
+        <v>25.9981596581</v>
       </c>
       <c r="F22" t="s">
         <v>8</v>
       </c>
       <c r="G22">
         <v>1.0</v>
       </c>
       <c r="H22" s="1">
-        <v>3665740.51</v>
+        <v>3041784.68</v>
       </c>
       <c r="I22" s="1">
-        <v>2795584.49</v>
+        <v>1337525.32</v>
       </c>
       <c r="J22" s="1">
-        <v>76.262476363882</v>
+        <v>43.97172912318</v>
       </c>
       <c r="K22">
         <v>0.0</v>
       </c>
       <c r="L22">
         <v>0.0</v>
       </c>
       <c r="M22" s="1">
-        <v>6461325.0</v>
+        <v>4379310.0</v>
       </c>
       <c r="N22" s="1">
-        <v>6461325.0</v>
+        <v>4379310.0</v>
       </c>
       <c r="O22" s="1">
-        <v>3.31</v>
+        <v>2.57</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
         <v>76</v>
       </c>
       <c r="B23" t="s">
         <v>77</v>
       </c>
       <c r="C23" s="1">
         <v>705000.0</v>
       </c>
       <c r="D23" s="1">
-        <v>5.835</v>
+        <v>5.098</v>
       </c>
       <c r="E23" s="1">
         <v>5.0783809645</v>
       </c>
       <c r="F23" t="s">
         <v>8</v>
       </c>
       <c r="G23">
         <v>1.0</v>
       </c>
       <c r="H23" s="1">
         <v>3580258.58</v>
       </c>
       <c r="I23" s="1">
-        <v>533416.42</v>
+        <v>13831.42</v>
       </c>
       <c r="J23" s="1">
-        <v>14.898823872101</v>
+        <v>0.38632461010679</v>
       </c>
       <c r="K23">
         <v>0.0</v>
       </c>
       <c r="L23">
         <v>0.0</v>
       </c>
       <c r="M23" s="1">
-        <v>4113675.0</v>
+        <v>3594090.0</v>
       </c>
       <c r="N23" s="1">
-        <v>4113675.0</v>
+        <v>3594090.0</v>
       </c>
       <c r="O23" s="1">
         <v>2.11</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
         <v>78</v>
       </c>
       <c r="B24" t="s">
         <v>79</v>
       </c>
       <c r="C24" s="1">
-        <v>36800.0</v>
+        <v>34000.0</v>
       </c>
       <c r="D24" s="1">
-        <v>111.5</v>
+        <v>96.65</v>
       </c>
       <c r="E24" s="1">
-        <v>70.441501087</v>
+        <v>70.4415011765</v>
       </c>
       <c r="F24" t="s">
         <v>8</v>
       </c>
       <c r="G24">
         <v>1.0</v>
       </c>
       <c r="H24" s="1">
-        <v>2592247.24</v>
+        <v>2395011.04</v>
       </c>
       <c r="I24" s="1">
-        <v>1510952.76</v>
+        <v>891088.96</v>
       </c>
       <c r="J24" s="1">
-        <v>58.287370767921</v>
+        <v>37.206048119093</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
       <c r="L24">
         <v>0.0</v>
       </c>
       <c r="M24" s="1">
-        <v>4103200.0</v>
+        <v>3286100.0</v>
       </c>
       <c r="N24" s="1">
-        <v>4103200.0</v>
+        <v>3286100.0</v>
       </c>
       <c r="O24" s="1">
-        <v>2.1</v>
+        <v>1.93</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
         <v>80</v>
       </c>
       <c r="B25" t="s">
         <v>81</v>
       </c>
       <c r="C25" s="1">
         <v>557000.0</v>
       </c>
       <c r="D25" s="1">
-        <v>4.801</v>
+        <v>4.732</v>
       </c>
       <c r="E25" s="1">
         <v>3.954370018</v>
       </c>
       <c r="F25" t="s">
         <v>8</v>
       </c>
       <c r="G25">
         <v>1.0</v>
       </c>
       <c r="H25" s="1">
         <v>2202584.1</v>
       </c>
       <c r="I25" s="1">
-        <v>471572.9</v>
+        <v>433139.9</v>
       </c>
       <c r="J25" s="1">
-        <v>21.409983845793</v>
+        <v>19.665078849884</v>
       </c>
       <c r="K25">
         <v>0.0</v>
       </c>
       <c r="L25">
         <v>0.0</v>
       </c>
       <c r="M25" s="1">
-        <v>2674157.0</v>
+        <v>2635724.0</v>
       </c>
       <c r="N25" s="1">
-        <v>2674157.0</v>
+        <v>2635724.0</v>
       </c>
       <c r="O25" s="1">
-        <v>1.37</v>
+        <v>1.55</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
         <v>82</v>
       </c>
       <c r="B26" t="s">
         <v>83</v>
       </c>
       <c r="C26" s="1">
         <v>16000.0</v>
       </c>
       <c r="D26" s="1">
-        <v>178.24</v>
+        <v>172.94</v>
       </c>
       <c r="E26" s="1">
         <v>98.77057625</v>
       </c>
       <c r="F26" t="s">
         <v>8</v>
       </c>
       <c r="G26">
         <v>1.0</v>
       </c>
       <c r="H26" s="1">
         <v>1580329.22</v>
       </c>
       <c r="I26" s="1">
-        <v>1271510.78</v>
+        <v>1186710.78</v>
       </c>
       <c r="J26" s="1">
-        <v>80.458600898362</v>
+        <v>75.092630382421</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26" s="1">
-        <v>2851840.0</v>
+        <v>2767040.0</v>
       </c>
       <c r="N26" s="1">
-        <v>2851840.0</v>
+        <v>2767040.0</v>
       </c>
       <c r="O26" s="1">
-        <v>1.46</v>
+        <v>1.62</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
         <v>84</v>
       </c>
       <c r="B27" t="s">
         <v>85</v>
       </c>
       <c r="C27" s="1">
         <v>6600.0</v>
       </c>
       <c r="D27" s="1">
-        <v>536.2</v>
+        <v>491.8</v>
       </c>
       <c r="E27" s="1">
         <v>553.43275</v>
       </c>
       <c r="F27" t="s">
         <v>69</v>
       </c>
       <c r="G27">
-        <v>0.91</v>
+        <v>0.92</v>
       </c>
       <c r="H27" s="1">
         <v>3914601.98</v>
       </c>
       <c r="I27" s="1">
-        <v>-17327.6</v>
+        <v>-379362.64</v>
       </c>
       <c r="J27" s="1">
-        <v>-0.44264014805408</v>
+        <v>-9.6909632687612</v>
       </c>
       <c r="K27">
         <v>0.0</v>
       </c>
       <c r="L27">
         <v>0.0</v>
       </c>
       <c r="M27" s="1">
-        <v>3897274.38</v>
+        <v>3535239.34</v>
       </c>
       <c r="N27" s="1">
-        <v>3897274.38</v>
+        <v>3535239.34</v>
       </c>
       <c r="O27" s="1">
-        <v>2.0</v>
+        <v>2.07</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
         <v>86</v>
       </c>
       <c r="B28" t="s">
         <v>87</v>
       </c>
       <c r="C28" s="1">
         <v>11400.0</v>
       </c>
       <c r="D28" s="1">
-        <v>397.4</v>
+        <v>350.0</v>
       </c>
       <c r="E28" s="1">
         <v>271.6343684211</v>
       </c>
       <c r="F28" t="s">
         <v>8</v>
       </c>
       <c r="G28">
         <v>1.0</v>
       </c>
       <c r="H28" s="1">
         <v>3096631.8</v>
       </c>
       <c r="I28" s="1">
-        <v>1433728.2</v>
+        <v>893368.2</v>
       </c>
       <c r="J28" s="1">
-        <v>46.299602038576</v>
+        <v>28.849674669103</v>
       </c>
       <c r="K28">
         <v>0.0</v>
       </c>
       <c r="L28">
         <v>0.0</v>
       </c>
       <c r="M28" s="1">
-        <v>4530360.0</v>
+        <v>3990000.0</v>
       </c>
       <c r="N28" s="1">
-        <v>4530360.0</v>
+        <v>3990000.0</v>
       </c>
       <c r="O28" s="1">
-        <v>2.32</v>
+        <v>2.34</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
         <v>88</v>
       </c>
       <c r="B29" t="s">
         <v>89</v>
       </c>
       <c r="C29" s="1">
         <v>5000.0</v>
       </c>
       <c r="D29" s="1">
-        <v>544.1</v>
+        <v>455.75</v>
       </c>
       <c r="E29" s="1">
         <v>631.8973</v>
       </c>
       <c r="F29" t="s">
         <v>8</v>
       </c>
       <c r="G29">
         <v>1.0</v>
       </c>
       <c r="H29" s="1">
         <v>3159486.5</v>
       </c>
       <c r="I29" s="1">
-        <v>-438986.5</v>
+        <v>-880736.5</v>
       </c>
       <c r="J29" s="1">
-        <v>-13.894235661396</v>
+        <v>-27.875938067784</v>
       </c>
       <c r="K29">
         <v>0.0</v>
       </c>
       <c r="L29">
         <v>0.0</v>
       </c>
       <c r="M29" s="1">
-        <v>2720500.0</v>
+        <v>2278750.0</v>
       </c>
       <c r="N29" s="1">
-        <v>2720500.0</v>
+        <v>2278750.0</v>
       </c>
       <c r="O29" s="1">
-        <v>1.39</v>
+        <v>1.34</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
         <v>90</v>
       </c>
       <c r="B30" t="s">
         <v>91</v>
       </c>
       <c r="C30" s="1">
-        <v>210000.0</v>
+        <v>184000.0</v>
       </c>
       <c r="D30" s="1">
-        <v>17.705</v>
+        <v>14.455</v>
       </c>
       <c r="E30" s="1">
-        <v>8.6945670476</v>
+        <v>8.6945670652</v>
       </c>
       <c r="F30" t="s">
         <v>8</v>
       </c>
       <c r="G30">
         <v>1.0</v>
       </c>
       <c r="H30" s="1">
-        <v>1825859.08</v>
+        <v>1599800.34</v>
       </c>
       <c r="I30" s="1">
-        <v>1892190.92</v>
+        <v>1059919.66</v>
       </c>
       <c r="J30" s="1">
-        <v>103.63291125403</v>
+        <v>66.253246326976</v>
       </c>
       <c r="K30">
         <v>0.0</v>
       </c>
       <c r="L30">
         <v>0.0</v>
       </c>
       <c r="M30" s="1">
-        <v>3718050.0</v>
+        <v>2659720.0</v>
       </c>
       <c r="N30" s="1">
-        <v>3718050.0</v>
+        <v>2659720.0</v>
       </c>
       <c r="O30" s="1">
-        <v>1.9</v>
+        <v>1.56</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
         <v>92</v>
       </c>
       <c r="B31" t="s">
         <v>93</v>
       </c>
       <c r="C31" s="1">
-        <v>4800.0</v>
+        <v>4000.0</v>
       </c>
       <c r="D31" s="1">
-        <v>555.6</v>
+        <v>523.0</v>
       </c>
       <c r="E31" s="1">
         <v>557.338</v>
       </c>
       <c r="F31" t="s">
         <v>8</v>
       </c>
       <c r="G31">
         <v>1.0</v>
       </c>
       <c r="H31" s="1">
-        <v>2675222.4</v>
+        <v>2229352.0</v>
       </c>
       <c r="I31" s="1">
-        <v>-8342.4</v>
+        <v>-137352.0</v>
       </c>
       <c r="J31" s="1">
-        <v>-0.31183949416691</v>
+        <v>-6.1610728139836</v>
       </c>
       <c r="K31">
         <v>0.0</v>
       </c>
       <c r="L31">
         <v>0.0</v>
       </c>
       <c r="M31" s="1">
-        <v>2666880.0</v>
+        <v>2092000.0</v>
       </c>
       <c r="N31" s="1">
-        <v>2666880.0</v>
+        <v>2092000.0</v>
       </c>
       <c r="O31" s="1">
-        <v>1.37</v>
+        <v>1.23</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
         <v>94</v>
       </c>
       <c r="B32" t="s">
         <v>95</v>
       </c>
       <c r="C32" s="1">
         <v>65000.0</v>
       </c>
       <c r="D32" s="1">
-        <v>237.9</v>
+        <v>228.5</v>
       </c>
       <c r="E32" s="1">
         <v>176.4622627692</v>
       </c>
       <c r="F32" t="s">
         <v>96</v>
       </c>
       <c r="G32">
         <v>7.47</v>
       </c>
       <c r="H32" s="1">
         <v>1539464.19</v>
       </c>
       <c r="I32" s="1">
-        <v>530200.54</v>
+        <v>448130.49</v>
       </c>
       <c r="J32" s="1">
-        <v>34.440589358561</v>
+        <v>29.109510497935</v>
       </c>
       <c r="K32">
         <v>0.0</v>
       </c>
       <c r="L32">
         <v>0.0</v>
       </c>
       <c r="M32" s="1">
-        <v>2069664.73</v>
+        <v>1987594.68</v>
       </c>
       <c r="N32" s="1">
-        <v>2069664.73</v>
+        <v>1987594.68</v>
       </c>
       <c r="O32" s="1">
-        <v>1.06</v>
+        <v>1.17</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
         <v>97</v>
       </c>
       <c r="B33" t="s">
         <v>98</v>
       </c>
       <c r="C33" s="1">
-        <v>58000.0</v>
+        <v>51000.0</v>
       </c>
       <c r="D33" s="1">
-        <v>375.5</v>
+        <v>380.2</v>
       </c>
       <c r="E33" s="1">
-        <v>358.8201784483</v>
+        <v>358.8201784314</v>
       </c>
       <c r="F33" t="s">
         <v>96</v>
       </c>
       <c r="G33">
         <v>7.47</v>
       </c>
       <c r="H33" s="1">
-        <v>2791494.78</v>
+        <v>2454590.24</v>
       </c>
       <c r="I33" s="1">
-        <v>123448.67</v>
+        <v>140249.57</v>
       </c>
       <c r="J33" s="1">
-        <v>4.4223141982734</v>
+        <v>5.7137671173988</v>
       </c>
       <c r="K33">
         <v>0.0</v>
       </c>
       <c r="L33">
         <v>0.0</v>
       </c>
       <c r="M33" s="1">
-        <v>2914943.45</v>
+        <v>2594839.81</v>
       </c>
       <c r="N33" s="1">
-        <v>2914943.45</v>
+        <v>2594839.81</v>
       </c>
       <c r="O33" s="1">
-        <v>1.49</v>
+        <v>1.52</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
         <v>99</v>
       </c>
       <c r="B34" t="s">
         <v>100</v>
       </c>
       <c r="C34" s="1">
-        <v>176000.0</v>
+        <v>190000.0</v>
       </c>
       <c r="D34" s="1">
-        <v>150.0</v>
+        <v>142.95</v>
       </c>
       <c r="E34" s="1">
-        <v>267.8813911932</v>
+        <v>258.2997771053</v>
       </c>
       <c r="F34" t="s">
         <v>96</v>
       </c>
       <c r="G34">
         <v>7.47</v>
       </c>
       <c r="H34" s="1">
-        <v>6324685.17</v>
+        <v>6582982.9</v>
       </c>
       <c r="I34" s="1">
-        <v>-2791258.15</v>
+        <v>-2948304.21</v>
       </c>
       <c r="J34" s="1">
-        <v>-44.132760366316</v>
+        <v>-44.786751762639</v>
       </c>
       <c r="K34">
         <v>0.0</v>
       </c>
       <c r="L34">
         <v>0.0</v>
       </c>
       <c r="M34" s="1">
-        <v>3533427.02</v>
+        <v>3634678.69</v>
       </c>
       <c r="N34" s="1">
-        <v>3533427.02</v>
+        <v>3634678.69</v>
       </c>
       <c r="O34" s="1">
-        <v>1.81</v>
+        <v>2.13</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
         <v>101</v>
       </c>
       <c r="B35" t="s">
         <v>102</v>
       </c>
       <c r="C35" s="1">
         <v>21000.0</v>
       </c>
       <c r="D35" s="1">
-        <v>78.26</v>
+        <v>64.7</v>
       </c>
       <c r="E35" s="1">
         <v>131.0369847619</v>
       </c>
       <c r="F35" t="s">
         <v>8</v>
       </c>
       <c r="G35">
         <v>1.0</v>
       </c>
       <c r="H35" s="1">
         <v>2751776.68</v>
       </c>
       <c r="I35" s="1">
-        <v>-1108316.68</v>
+        <v>-1393076.68</v>
       </c>
       <c r="J35" s="1">
-        <v>-40.276403534316</v>
+        <v>-50.624626995531</v>
       </c>
       <c r="K35">
         <v>0.0</v>
       </c>
       <c r="L35">
         <v>0.0</v>
       </c>
       <c r="M35" s="1">
-        <v>1643460.0</v>
+        <v>1358700.0</v>
       </c>
       <c r="N35" s="1">
-        <v>1643460.0</v>
+        <v>1358700.0</v>
       </c>
       <c r="O35" s="1">
-        <v>0.84</v>
+        <v>0.8</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
         <v>103</v>
       </c>
       <c r="B36" t="s">
         <v>104</v>
       </c>
       <c r="C36" s="1">
-        <v>37000.0</v>
+        <v>33000.0</v>
       </c>
       <c r="D36" s="1">
-        <v>102.5</v>
+        <v>94.06</v>
       </c>
       <c r="E36" s="1">
-        <v>30.2405564865</v>
+        <v>30.2405563636</v>
       </c>
       <c r="F36" t="s">
         <v>8</v>
       </c>
       <c r="G36">
         <v>1.0</v>
       </c>
       <c r="H36" s="1">
-        <v>1118900.59</v>
+        <v>997938.36</v>
       </c>
       <c r="I36" s="1">
-        <v>2673599.41</v>
+        <v>2106041.64</v>
       </c>
       <c r="J36" s="1">
-        <v>238.94878900725</v>
+        <v>211.03925096135</v>
       </c>
       <c r="K36">
         <v>0.0</v>
       </c>
       <c r="L36">
         <v>0.0</v>
       </c>
       <c r="M36" s="1">
-        <v>3792500.0</v>
+        <v>3103980.0</v>
       </c>
       <c r="N36" s="1">
-        <v>3792500.0</v>
+        <v>3103980.0</v>
       </c>
       <c r="O36" s="1">
-        <v>1.94</v>
+        <v>1.82</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
         <v>105</v>
       </c>
       <c r="B37" t="s">
         <v>106</v>
       </c>
       <c r="C37" s="1">
-        <v>1500.0</v>
+        <v>1900.0</v>
       </c>
       <c r="D37" s="1">
-        <v>738.5</v>
+        <v>613.5</v>
       </c>
       <c r="E37" s="1">
-        <v>660.2546533333</v>
+        <v>651.9657789474</v>
       </c>
       <c r="F37" t="s">
         <v>8</v>
       </c>
       <c r="G37">
         <v>1.0</v>
       </c>
       <c r="H37" s="1">
-        <v>990381.98</v>
+        <v>1238734.98</v>
       </c>
       <c r="I37" s="1">
-        <v>117368.02</v>
+        <v>-73084.98</v>
       </c>
       <c r="J37" s="1">
-        <v>11.850783068569</v>
+        <v>-5.8999690151642</v>
       </c>
       <c r="K37">
         <v>0.0</v>
       </c>
       <c r="L37">
         <v>0.0</v>
       </c>
       <c r="M37" s="1">
-        <v>1107750.0</v>
+        <v>1165650.0</v>
       </c>
       <c r="N37" s="1">
-        <v>1107750.0</v>
+        <v>1165650.0</v>
       </c>
       <c r="O37" s="1">
-        <v>0.57</v>
+        <v>0.68</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
         <v>107</v>
       </c>
       <c r="B38" t="s">
         <v>108</v>
       </c>
       <c r="C38" s="1">
         <v>26000.0</v>
       </c>
       <c r="D38" s="1">
-        <v>32.11</v>
+        <v>28.29</v>
       </c>
       <c r="E38" s="1">
         <v>36.13845</v>
       </c>
       <c r="F38" t="s">
         <v>8</v>
       </c>
       <c r="G38">
         <v>1.0</v>
       </c>
       <c r="H38" s="1">
         <v>939599.7</v>
       </c>
       <c r="I38" s="1">
-        <v>-104739.7</v>
+        <v>-204059.7</v>
       </c>
       <c r="J38" s="1">
-        <v>-11.147268352683</v>
+        <v>-21.717727240654</v>
       </c>
       <c r="K38">
         <v>0.0</v>
       </c>
       <c r="L38">
         <v>0.0</v>
       </c>
       <c r="M38" s="1">
-        <v>834860.0</v>
+        <v>735540.0</v>
       </c>
       <c r="N38" s="1">
-        <v>834860.0</v>
+        <v>735540.0</v>
       </c>
       <c r="O38" s="1">
         <v>0.43</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
         <v>109</v>
       </c>
       <c r="B39" t="s">
         <v>110</v>
       </c>
       <c r="C39" s="1">
-        <v>15000.0</v>
+        <v>15600.0</v>
       </c>
       <c r="D39" s="1">
-        <v>367.0</v>
+        <v>312.5</v>
       </c>
       <c r="E39" s="1">
-        <v>275.780918</v>
+        <v>276.757175</v>
       </c>
       <c r="F39" t="s">
         <v>69</v>
       </c>
       <c r="G39">
-        <v>0.91</v>
+        <v>0.92</v>
       </c>
       <c r="H39" s="1">
-        <v>3962800.52</v>
+        <v>4161184.62</v>
       </c>
       <c r="I39" s="1">
-        <v>2099640.98</v>
+        <v>1148405.32</v>
       </c>
       <c r="J39" s="1">
-        <v>52.98376664188</v>
+        <v>27.598038175965</v>
       </c>
       <c r="K39">
         <v>0.0</v>
       </c>
       <c r="L39">
         <v>0.0</v>
       </c>
       <c r="M39" s="1">
-        <v>6062441.5</v>
+        <v>5309589.94</v>
       </c>
       <c r="N39" s="1">
-        <v>6062441.5</v>
+        <v>5309589.94</v>
       </c>
       <c r="O39" s="1">
-        <v>3.1</v>
+        <v>3.11</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
         <v>111</v>
       </c>
       <c r="B40" t="s">
         <v>112</v>
       </c>
       <c r="C40" s="1">
         <v>98000.0</v>
       </c>
       <c r="D40" s="1">
-        <v>399.4</v>
+        <v>344.7</v>
       </c>
       <c r="E40" s="1">
         <v>239.3382</v>
       </c>
       <c r="F40" t="s">
         <v>113</v>
       </c>
       <c r="G40">
-        <v>10.65</v>
+        <v>10.89</v>
       </c>
       <c r="H40" s="1">
         <v>2072833.15</v>
       </c>
       <c r="I40" s="1">
-        <v>1601361.91</v>
+        <v>1028153.68</v>
       </c>
       <c r="J40" s="1">
-        <v>77.254742380013</v>
+        <v>49.601371919394</v>
       </c>
       <c r="K40">
         <v>0.0</v>
       </c>
       <c r="L40">
         <v>0.0</v>
       </c>
       <c r="M40" s="1">
-        <v>3674195.06</v>
+        <v>3100986.83</v>
       </c>
       <c r="N40" s="1">
-        <v>3674195.06</v>
+        <v>3100986.83</v>
       </c>
       <c r="O40" s="1">
-        <v>1.88</v>
+        <v>1.82</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
         <v>114</v>
       </c>
       <c r="B41" t="s">
         <v>115</v>
       </c>
       <c r="C41" s="1">
         <v>29600.0</v>
       </c>
       <c r="D41" s="1">
-        <v>170.96</v>
+        <v>142.56</v>
       </c>
       <c r="E41" s="1">
         <v>107.2867226351</v>
       </c>
       <c r="F41" t="s">
         <v>8</v>
       </c>
       <c r="G41">
         <v>1.0</v>
       </c>
       <c r="H41" s="1">
         <v>3175686.99</v>
       </c>
       <c r="I41" s="1">
-        <v>1884729.01</v>
+        <v>1044089.01</v>
       </c>
       <c r="J41" s="1">
-        <v>59.348702058322</v>
+        <v>32.877579348587</v>
       </c>
       <c r="K41">
         <v>0.0</v>
       </c>
       <c r="L41">
         <v>0.0</v>
       </c>
       <c r="M41" s="1">
-        <v>5060416.0</v>
+        <v>4219776.0</v>
       </c>
       <c r="N41" s="1">
-        <v>5060416.0</v>
+        <v>4219776.0</v>
       </c>
       <c r="O41" s="1">
-        <v>2.59</v>
+        <v>2.47</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
         <v>116</v>
       </c>
       <c r="B42" t="s">
         <v>117</v>
       </c>
       <c r="C42" s="1">
         <v>19800.0</v>
       </c>
       <c r="D42" s="1">
-        <v>276.7</v>
+        <v>229.2</v>
       </c>
       <c r="E42" s="1">
         <v>99.5747722222</v>
       </c>
       <c r="F42" t="s">
         <v>8</v>
       </c>
       <c r="G42">
         <v>1.0</v>
       </c>
       <c r="H42" s="1">
         <v>1971580.49</v>
       </c>
       <c r="I42" s="1">
-        <v>3507079.51</v>
+        <v>2566579.51</v>
       </c>
       <c r="J42" s="1">
-        <v>177.88162987959</v>
+        <v>130.17878412867</v>
       </c>
       <c r="K42">
         <v>0.0</v>
       </c>
       <c r="L42">
         <v>0.0</v>
       </c>
       <c r="M42" s="1">
-        <v>5478660.0</v>
+        <v>4538160.0</v>
       </c>
       <c r="N42" s="1">
-        <v>5478660.0</v>
+        <v>4538160.0</v>
       </c>
       <c r="O42" s="1">
-        <v>2.81</v>
+        <v>2.66</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
         <v>118</v>
       </c>
       <c r="B43" t="s">
         <v>119</v>
       </c>
       <c r="C43" s="1">
-        <v>31000.0</v>
+        <v>21000.0</v>
       </c>
       <c r="D43" s="1">
-        <v>97.0</v>
+        <v>83.82</v>
       </c>
       <c r="E43" s="1">
         <v>83.9416</v>
       </c>
       <c r="F43" t="s">
         <v>69</v>
       </c>
       <c r="G43">
-        <v>0.91</v>
+        <v>0.92</v>
       </c>
       <c r="H43" s="1">
-        <v>2770644.8</v>
+        <v>1876888.41</v>
       </c>
       <c r="I43" s="1">
-        <v>540846.86</v>
+        <v>40249.31</v>
       </c>
       <c r="J43" s="1">
-        <v>19.520613396564</v>
+        <v>2.1444700593574</v>
       </c>
       <c r="K43">
         <v>0.0</v>
       </c>
       <c r="L43">
         <v>0.0</v>
       </c>
       <c r="M43" s="1">
-        <v>3311491.66</v>
+        <v>1917137.72</v>
       </c>
       <c r="N43" s="1">
-        <v>3311491.66</v>
+        <v>1917137.72</v>
       </c>
       <c r="O43" s="1">
-        <v>1.7</v>
+        <v>1.12</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
         <v>120</v>
       </c>
       <c r="B44" t="s">
         <v>121</v>
       </c>
       <c r="C44" s="1">
         <v>28000.0</v>
       </c>
       <c r="D44" s="1">
-        <v>166.45</v>
+        <v>144.4</v>
       </c>
       <c r="E44" s="1">
         <v>58.4362639286</v>
       </c>
       <c r="F44" t="s">
         <v>8</v>
       </c>
       <c r="G44">
         <v>1.0</v>
       </c>
       <c r="H44" s="1">
         <v>1636215.39</v>
       </c>
       <c r="I44" s="1">
-        <v>3024384.61</v>
+        <v>2406984.61</v>
       </c>
       <c r="J44" s="1">
-        <v>184.84024954685</v>
+        <v>147.10683108781</v>
       </c>
       <c r="K44">
         <v>0.0</v>
       </c>
       <c r="L44">
         <v>0.0</v>
       </c>
       <c r="M44" s="1">
-        <v>4660600.0</v>
+        <v>4043200.0</v>
       </c>
       <c r="N44" s="1">
-        <v>4660600.0</v>
+        <v>4043200.0</v>
       </c>
       <c r="O44" s="1">
-        <v>2.39</v>
+        <v>2.37</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
         <v>122</v>
       </c>
       <c r="B45" t="s">
         <v>123</v>
       </c>
       <c r="C45" s="1">
         <v>15000.0</v>
       </c>
       <c r="D45" s="1">
-        <v>247.4</v>
+        <v>204.9</v>
       </c>
       <c r="E45" s="1">
         <v>236.43985</v>
       </c>
       <c r="F45" t="s">
         <v>8</v>
       </c>
       <c r="G45">
         <v>1.0</v>
       </c>
       <c r="H45" s="1">
         <v>3546597.75</v>
       </c>
       <c r="I45" s="1">
-        <v>164402.25</v>
+        <v>-473097.75</v>
       </c>
       <c r="J45" s="1">
-        <v>4.635491859769</v>
+        <v>-13.339481479116</v>
       </c>
       <c r="K45">
         <v>0.0</v>
       </c>
       <c r="L45">
         <v>0.0</v>
       </c>
       <c r="M45" s="1">
-        <v>3711000.0</v>
+        <v>3073500.0</v>
       </c>
       <c r="N45" s="1">
-        <v>3711000.0</v>
+        <v>3073500.0</v>
       </c>
       <c r="O45" s="1">
-        <v>1.9</v>
+        <v>1.8</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
         <v>124</v>
       </c>
       <c r="B46" t="s">
         <v>125</v>
       </c>
       <c r="C46" s="1">
-        <v>13900.0</v>
+        <v>11900.0</v>
       </c>
       <c r="D46" s="1">
-        <v>159.5</v>
+        <v>128.5</v>
       </c>
       <c r="E46" s="1">
-        <v>299.2204892086</v>
+        <v>297.3704890756</v>
       </c>
       <c r="F46" t="s">
         <v>69</v>
       </c>
       <c r="G46">
-        <v>0.91</v>
+        <v>0.92</v>
       </c>
       <c r="H46" s="1">
-        <v>4034384.59</v>
+        <v>3429859.82</v>
       </c>
       <c r="I46" s="1">
-        <v>-1592834.01</v>
+        <v>-1764391.21</v>
       </c>
       <c r="J46" s="1">
-        <v>-39.481461781015</v>
+        <v>-51.442079344222</v>
       </c>
       <c r="K46">
         <v>0.0</v>
       </c>
       <c r="L46">
         <v>0.0</v>
       </c>
       <c r="M46" s="1">
-        <v>2441550.58</v>
+        <v>1665468.61</v>
       </c>
       <c r="N46" s="1">
-        <v>2441550.58</v>
+        <v>1665468.61</v>
       </c>
       <c r="O46" s="1">
-        <v>1.25</v>
+        <v>0.98</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
         <v>126</v>
       </c>
       <c r="B47" t="s">
         <v>127</v>
       </c>
       <c r="C47" s="1">
-        <v>45000.0</v>
+        <v>30000.0</v>
       </c>
       <c r="D47" s="1">
-        <v>34.55</v>
+        <v>0.001</v>
       </c>
       <c r="E47" s="1">
-        <v>49.5195975556</v>
+        <v>0.0</v>
       </c>
       <c r="F47" t="s">
-        <v>40</v>
+        <v>8</v>
       </c>
       <c r="G47">
-        <v>0.88</v>
+        <v>1.0</v>
       </c>
       <c r="H47" s="1">
-        <v>2056746.4</v>
+        <v>0.0</v>
       </c>
       <c r="I47" s="1">
-        <v>-286363.8</v>
+        <v>30.0</v>
       </c>
       <c r="J47" s="1">
-        <v>-13.923145799599</v>
+        <v>0</v>
       </c>
       <c r="K47">
         <v>0.0</v>
       </c>
       <c r="L47">
         <v>0.0</v>
       </c>
       <c r="M47" s="1">
-        <v>1770382.6</v>
+        <v>30.0</v>
       </c>
       <c r="N47" s="1">
-        <v>1770382.6</v>
+        <v>30.0</v>
       </c>
       <c r="O47" s="1">
-        <v>0.91</v>
+        <v>0.0</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
         <v>128</v>
       </c>
       <c r="B48" t="s">
         <v>129</v>
       </c>
       <c r="C48" s="1">
         <v>30000.0</v>
       </c>
       <c r="D48" s="1">
-        <v>0.001</v>
+        <v>62.28</v>
       </c>
       <c r="E48" s="1">
-        <v>0.0</v>
+        <v>56.558639</v>
       </c>
       <c r="F48" t="s">
         <v>8</v>
       </c>
       <c r="G48">
         <v>1.0</v>
       </c>
       <c r="H48" s="1">
-        <v>0.0</v>
+        <v>1696759.17</v>
       </c>
       <c r="I48" s="1">
-        <v>30.0</v>
+        <v>171640.83</v>
       </c>
       <c r="J48" s="1">
-        <v>0</v>
+        <v>10.115803882763</v>
       </c>
       <c r="K48">
         <v>0.0</v>
       </c>
       <c r="L48">
         <v>0.0</v>
       </c>
       <c r="M48" s="1">
-        <v>30.0</v>
+        <v>1868400.0</v>
       </c>
       <c r="N48" s="1">
-        <v>30.0</v>
+        <v>1868400.0</v>
       </c>
       <c r="O48" s="1">
-        <v>0.0</v>
+        <v>1.1</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
         <v>130</v>
       </c>
       <c r="B49" t="s">
         <v>131</v>
       </c>
       <c r="C49" s="1">
-        <v>30000.0</v>
+        <v>26000.0</v>
       </c>
       <c r="D49" s="1">
-        <v>73.86</v>
+        <v>72.38</v>
       </c>
       <c r="E49" s="1">
-        <v>56.558639</v>
+        <v>78.7765515385</v>
       </c>
       <c r="F49" t="s">
         <v>8</v>
       </c>
       <c r="G49">
         <v>1.0</v>
       </c>
       <c r="H49" s="1">
-        <v>1696759.17</v>
+        <v>2048190.34</v>
       </c>
       <c r="I49" s="1">
-        <v>519040.83</v>
+        <v>-166310.34</v>
       </c>
       <c r="J49" s="1">
-        <v>30.590129652872</v>
+        <v>-8.1198674142756</v>
       </c>
       <c r="K49">
         <v>0.0</v>
       </c>
       <c r="L49">
         <v>0.0</v>
       </c>
       <c r="M49" s="1">
-        <v>2215800.0</v>
+        <v>1881880.0</v>
       </c>
       <c r="N49" s="1">
-        <v>2215800.0</v>
+        <v>1881880.0</v>
       </c>
       <c r="O49" s="1">
-        <v>1.13</v>
+        <v>1.1</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
         <v>132</v>
       </c>
       <c r="B50" t="s">
         <v>133</v>
       </c>
       <c r="C50" s="1">
-        <v>26000.0</v>
+        <v>140000.0</v>
       </c>
       <c r="D50" s="1">
-        <v>77.58</v>
+        <v>34.7</v>
       </c>
       <c r="E50" s="1">
-        <v>78.7765515385</v>
+        <v>20.5651097143</v>
       </c>
       <c r="F50" t="s">
         <v>8</v>
       </c>
       <c r="G50">
         <v>1.0</v>
       </c>
       <c r="H50" s="1">
-        <v>2048190.34</v>
+        <v>2879115.36</v>
       </c>
       <c r="I50" s="1">
-        <v>-31110.34</v>
+        <v>1978884.64</v>
       </c>
       <c r="J50" s="1">
-        <v>-1.5189184028668</v>
+        <v>68.732384519667</v>
       </c>
       <c r="K50">
         <v>0.0</v>
       </c>
       <c r="L50">
         <v>0.0</v>
       </c>
       <c r="M50" s="1">
-        <v>2017080.0</v>
+        <v>4858000.0</v>
       </c>
       <c r="N50" s="1">
-        <v>2017080.0</v>
+        <v>4858000.0</v>
       </c>
       <c r="O50" s="1">
-        <v>1.03</v>
+        <v>2.85</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
         <v>134</v>
       </c>
       <c r="B51" t="s">
         <v>135</v>
       </c>
       <c r="C51" s="1">
-        <v>159000.0</v>
+        <v>36000.0</v>
       </c>
       <c r="D51" s="1">
-        <v>36.62</v>
+        <v>60.22</v>
       </c>
       <c r="E51" s="1">
-        <v>20.5651096855</v>
+        <v>66.1572</v>
       </c>
       <c r="F51" t="s">
         <v>8</v>
       </c>
       <c r="G51">
         <v>1.0</v>
       </c>
       <c r="H51" s="1">
-        <v>3269852.44</v>
+        <v>2381659.2</v>
       </c>
       <c r="I51" s="1">
-        <v>2552727.56</v>
+        <v>-213739.2</v>
       </c>
       <c r="J51" s="1">
-        <v>78.068585871722</v>
+        <v>-8.974382228994</v>
       </c>
       <c r="K51">
         <v>0.0</v>
       </c>
       <c r="L51">
         <v>0.0</v>
       </c>
       <c r="M51" s="1">
-        <v>5822580.0</v>
+        <v>2167920.0</v>
       </c>
       <c r="N51" s="1">
-        <v>5822580.0</v>
+        <v>2167920.0</v>
       </c>
       <c r="O51" s="1">
-        <v>2.98</v>
+        <v>1.27</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
         <v>136</v>
       </c>
       <c r="B52" t="s">
         <v>137</v>
       </c>
       <c r="C52" s="1">
-        <v>36000.0</v>
+        <v>194000.0</v>
       </c>
       <c r="D52" s="1">
-        <v>72.41</v>
+        <v>175.85</v>
       </c>
       <c r="E52" s="1">
-        <v>66.1572</v>
+        <v>161.1687508763</v>
       </c>
       <c r="F52" t="s">
-        <v>8</v>
+        <v>96</v>
       </c>
       <c r="G52">
-        <v>1.0</v>
+        <v>7.47</v>
       </c>
       <c r="H52" s="1">
-        <v>2381659.2</v>
+        <v>4195956.44</v>
       </c>
       <c r="I52" s="1">
-        <v>225100.8</v>
+        <v>369375.57</v>
       </c>
       <c r="J52" s="1">
-        <v>9.4514278113342</v>
+        <v>8.8031316645413</v>
       </c>
       <c r="K52">
         <v>0.0</v>
       </c>
       <c r="L52">
         <v>0.0</v>
       </c>
       <c r="M52" s="1">
-        <v>2606760.0</v>
+        <v>4565332.01</v>
       </c>
       <c r="N52" s="1">
-        <v>2606760.0</v>
+        <v>4565332.01</v>
       </c>
       <c r="O52" s="1">
-        <v>1.33</v>
+        <v>2.68</v>
       </c>
       <c r="P52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
         <v>138</v>
       </c>
       <c r="B53" t="s">
         <v>139</v>
       </c>
       <c r="C53" s="1">
-        <v>182000.0</v>
+        <v>64000.0</v>
       </c>
       <c r="D53" s="1">
-        <v>162.45</v>
+        <v>31.37</v>
       </c>
       <c r="E53" s="1">
-        <v>161.5128245604</v>
+        <v>9.8637085938</v>
       </c>
       <c r="F53" t="s">
-        <v>96</v>
+        <v>8</v>
       </c>
       <c r="G53">
-        <v>7.47</v>
+        <v>1.0</v>
       </c>
       <c r="H53" s="1">
-        <v>3945479.14</v>
+        <v>631277.35</v>
       </c>
       <c r="I53" s="1">
-        <v>11678.06</v>
+        <v>1376402.65</v>
       </c>
       <c r="J53" s="1">
-        <v>0.29598585078313</v>
+        <v>218.0345374343</v>
       </c>
       <c r="K53">
         <v>0.0</v>
       </c>
       <c r="L53">
         <v>0.0</v>
       </c>
       <c r="M53" s="1">
-        <v>3957157.2</v>
+        <v>2007680.0</v>
       </c>
       <c r="N53" s="1">
-        <v>3957157.2</v>
+        <v>2007680.0</v>
       </c>
       <c r="O53" s="1">
-        <v>2.03</v>
+        <v>1.18</v>
       </c>
       <c r="P53">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
         <v>140</v>
       </c>
       <c r="B54" t="s">
         <v>141</v>
       </c>
       <c r="C54" s="1">
-        <v>64000.0</v>
+        <v>20000.0</v>
       </c>
       <c r="D54" s="1">
-        <v>36.9</v>
+        <v>62.32</v>
       </c>
       <c r="E54" s="1">
-        <v>9.8637085938</v>
+        <v>102.74997</v>
       </c>
       <c r="F54" t="s">
         <v>8</v>
       </c>
       <c r="G54">
         <v>1.0</v>
       </c>
       <c r="H54" s="1">
-        <v>631277.35</v>
+        <v>2054999.4</v>
       </c>
       <c r="I54" s="1">
-        <v>1730322.65</v>
+        <v>-808599.4</v>
       </c>
       <c r="J54" s="1">
-        <v>274.09864301325</v>
+        <v>-39.347914164841</v>
       </c>
       <c r="K54">
         <v>0.0</v>
       </c>
       <c r="L54">
         <v>0.0</v>
       </c>
       <c r="M54" s="1">
-        <v>2361600.0</v>
+        <v>1246400.0</v>
       </c>
       <c r="N54" s="1">
-        <v>2361600.0</v>
+        <v>1246400.0</v>
       </c>
       <c r="O54" s="1">
-        <v>1.21</v>
+        <v>0.73</v>
       </c>
       <c r="P54">
-        <v>1</v>
-[...48 lines deleted...]
-      <c r="P55">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>