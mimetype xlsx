--- v1 (2026-06-27)
+++ v2 (2026-07-21)
@@ -298,65 +298,59 @@
   <si>
     <t>FR0000120321</t>
   </si>
   <si>
     <t>LOREAL SA</t>
   </si>
   <si>
     <t>FR0000121014</t>
   </si>
   <si>
     <t>LVMH</t>
   </si>
   <si>
     <t>FI0009014575</t>
   </si>
   <si>
     <t>METSO CORPORATION</t>
   </si>
   <si>
     <t>DE0008430026</t>
   </si>
   <si>
     <t>MUENCHENER RUECKVERSICHERUNGS-GESE</t>
   </si>
   <si>
-    <t>DK0062498333</t>
-[...2 lines deleted...]
-    <t>NOVO NORDISK CLASS B</t>
+    <t>DK0060336014</t>
+  </si>
+  <si>
+    <t>NOVOZYMES CLASS B</t>
   </si>
   <si>
     <t>DKK</t>
   </si>
   <si>
-    <t>DK0060336014</t>
-[...4 lines deleted...]
-  <si>
     <t>DK0060094928</t>
   </si>
   <si>
     <t>OERSTED</t>
   </si>
   <si>
     <t>FR0000120693</t>
   </si>
   <si>
     <t>PERNOD RICARD SA</t>
   </si>
   <si>
     <t>IT0004176001</t>
   </si>
   <si>
     <t>PRYSMIAN</t>
   </si>
   <si>
     <t>DE0007010803</t>
   </si>
   <si>
     <t>RATIONAL AG</t>
   </si>
   <si>
     <t>FR0000131906</t>
@@ -416,50 +410,56 @@
     <t>SIKA AG</t>
   </si>
   <si>
     <t>PTGAU0AP0007</t>
   </si>
   <si>
     <t>SOC CON A GAUDENCI PTE1000</t>
   </si>
   <si>
     <t>FR0000130809</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA</t>
   </si>
   <si>
     <t>DE000SYM9999</t>
   </si>
   <si>
     <t>SYMRISE AG</t>
   </si>
   <si>
     <t>NL0014559478</t>
   </si>
   <si>
     <t>TECHNIP ENERGIES NV</t>
+  </si>
+  <si>
+    <t>BE0003739530</t>
+  </si>
+  <si>
+    <t>UCB SA</t>
   </si>
   <si>
     <t>IT0005239360</t>
   </si>
   <si>
     <t>UNICREDIT</t>
   </si>
   <si>
     <t>DK0061539921</t>
   </si>
   <si>
     <t>VESTAS WIND SYSTEMS</t>
   </si>
   <si>
     <t>FI0009003727</t>
   </si>
   <si>
     <t>WARTSILA</t>
   </si>
   <si>
     <t>NL0000395903</t>
   </si>
   <si>
     <t>WOLTERS KLUWER NV</t>
   </si>
@@ -803,226 +803,226 @@
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:N6"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="C6" sqref="C6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="0"/>
-    <col min="8" max="8" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="9.10" bestFit="true" style="0"/>
     <col min="14" max="14" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
-        <v>9007.5402</v>
+        <v>8658.2725</v>
       </c>
       <c r="D2">
-        <v>4809.75</v>
+        <v>5199.7</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>43324024.97</v>
+        <v>45020461.49</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>43324024.97</v>
+        <v>45020461.49</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
-        <v>133175.6166</v>
+        <v>133399.1765</v>
       </c>
       <c r="D3">
-        <v>135.55</v>
+        <v>146.54</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>18053101.35</v>
+        <v>19549524.47</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>18053101.35</v>
+        <v>19549524.47</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="1">
-        <v>6045.4314</v>
+        <v>5971.6051</v>
       </c>
       <c r="D4">
-        <v>1479.02</v>
+        <v>1598.38</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>8941335.93</v>
+        <v>9544947.99</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>8941335.93</v>
+        <v>9544947.99</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
         <v>13</v>
       </c>
       <c r="B5" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="1">
-        <v>695421.8918</v>
+        <v>705811.9227</v>
       </c>
       <c r="D5">
-        <v>141.06</v>
+        <v>152.49</v>
       </c>
       <c r="E5" t="s">
         <v>8</v>
       </c>
       <c r="F5">
-        <v>98100020.96</v>
+        <v>107630615.68</v>
       </c>
       <c r="G5" t="s">
         <v>8</v>
       </c>
       <c r="H5">
-        <v>98100020.96</v>
+        <v>107630615.68</v>
       </c>
       <c r="I5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" t="s">
         <v>15</v>
       </c>
       <c r="B6" t="s">
         <v>16</v>
       </c>
       <c r="C6" s="1">
-        <v>15676.834</v>
+        <v>15564.941</v>
       </c>
       <c r="D6">
-        <v>138.59</v>
+        <v>149.79</v>
       </c>
       <c r="E6" t="s">
         <v>8</v>
       </c>
       <c r="F6">
-        <v>2172681.29</v>
+        <v>2331589.73</v>
       </c>
       <c r="G6" t="s">
         <v>8</v>
       </c>
       <c r="H6">
-        <v>2172681.29</v>
+        <v>2331589.73</v>
       </c>
       <c r="I6" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
@@ -1074,2684 +1074,2684 @@
       </c>
       <c r="M1" t="s">
         <v>28</v>
       </c>
       <c r="N1" t="s">
         <v>29</v>
       </c>
       <c r="O1" t="s">
         <v>30</v>
       </c>
       <c r="P1" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>32</v>
       </c>
       <c r="B2" t="s">
         <v>33</v>
       </c>
       <c r="C2" s="1">
         <v>15120.0</v>
       </c>
       <c r="D2" s="1">
-        <v>350.9</v>
+        <v>394.8</v>
       </c>
       <c r="E2" s="1">
         <v>359.8034966931</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
         <v>1.0</v>
       </c>
       <c r="H2" s="1">
         <v>5440228.87</v>
       </c>
       <c r="I2" s="1">
-        <v>-134620.87</v>
+        <v>529147.13</v>
       </c>
       <c r="J2" s="1">
-        <v>-2.4745442373273</v>
+        <v>9.7265600886383</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>5305608.0</v>
+        <v>5969376.0</v>
       </c>
       <c r="N2" s="1">
-        <v>5305608.0</v>
+        <v>5969376.0</v>
       </c>
       <c r="O2" s="1">
-        <v>3.11</v>
+        <v>3.24</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>34</v>
       </c>
       <c r="B3" t="s">
         <v>35</v>
       </c>
       <c r="C3" s="1">
-        <v>204000.0</v>
+        <v>90000.0</v>
       </c>
       <c r="D3" s="1">
-        <v>23.6</v>
+        <v>17.05</v>
       </c>
       <c r="E3" s="1">
-        <v>28.1958667157</v>
+        <v>28.1958666667</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
         <v>1.0</v>
       </c>
       <c r="H3" s="1">
-        <v>5751956.81</v>
+        <v>2537628.0</v>
       </c>
       <c r="I3" s="1">
-        <v>-937556.81</v>
+        <v>-1003128.0</v>
       </c>
       <c r="J3" s="1">
-        <v>-16.299788767016</v>
+        <v>-39.53014389816</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
       <c r="M3" s="1">
-        <v>4814400.0</v>
+        <v>1534500.0</v>
       </c>
       <c r="N3" s="1">
-        <v>4814400.0</v>
+        <v>1534500.0</v>
       </c>
       <c r="O3" s="1">
-        <v>2.82</v>
+        <v>0.83</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>36</v>
       </c>
       <c r="B4" t="s">
         <v>37</v>
       </c>
       <c r="C4" s="1">
         <v>7450.0</v>
       </c>
       <c r="D4" s="1">
-        <v>1146.4</v>
+        <v>1237.0</v>
       </c>
       <c r="E4" s="1">
         <v>136.1780469799</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
         <v>1.0</v>
       </c>
       <c r="H4" s="1">
         <v>1014526.45</v>
       </c>
       <c r="I4" s="1">
-        <v>7526153.55</v>
+        <v>8201123.55</v>
       </c>
       <c r="J4" s="1">
-        <v>741.83906688682</v>
+        <v>808.36961421755</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4" s="1">
-        <v>8540680.0</v>
+        <v>9215650.0</v>
       </c>
       <c r="N4" s="1">
-        <v>8540680.0</v>
+        <v>9215650.0</v>
       </c>
       <c r="O4" s="1">
         <v>5.01</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>38</v>
       </c>
       <c r="B5" t="s">
         <v>39</v>
       </c>
       <c r="C5" s="1">
         <v>32000.0</v>
       </c>
       <c r="D5" s="1">
-        <v>143.02</v>
+        <v>145.6</v>
       </c>
       <c r="E5" s="1">
         <v>78.9366615625</v>
       </c>
       <c r="F5" t="s">
         <v>40</v>
       </c>
       <c r="G5">
         <v>0.87</v>
       </c>
       <c r="H5" s="1">
         <v>2904233.45</v>
       </c>
       <c r="I5" s="1">
-        <v>2375692.72</v>
+        <v>2451476.65</v>
       </c>
       <c r="J5" s="1">
-        <v>81.801024638705</v>
+        <v>84.410454331762</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5" s="1">
-        <v>5279926.17</v>
+        <v>5355710.1</v>
       </c>
       <c r="N5" s="1">
-        <v>5279926.17</v>
+        <v>5355710.1</v>
       </c>
       <c r="O5" s="1">
-        <v>3.1</v>
+        <v>2.91</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>41</v>
       </c>
       <c r="B6" t="s">
         <v>42</v>
       </c>
       <c r="C6" s="1">
         <v>400000.0</v>
       </c>
       <c r="D6" s="1">
-        <v>9.402</v>
+        <v>10.634</v>
       </c>
       <c r="E6" s="1">
         <v>7.5210255</v>
       </c>
       <c r="F6" t="s">
         <v>8</v>
       </c>
       <c r="G6">
         <v>1.0</v>
       </c>
       <c r="H6" s="1">
         <v>3008410.2</v>
       </c>
       <c r="I6" s="1">
-        <v>752389.8</v>
+        <v>1245189.8</v>
       </c>
       <c r="J6" s="1">
-        <v>25.009548232485</v>
+        <v>41.390293118937</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
         <v>0.0</v>
       </c>
       <c r="M6" s="1">
-        <v>3760800.0</v>
+        <v>4253600.0</v>
       </c>
       <c r="N6" s="1">
-        <v>3760800.0</v>
+        <v>4253600.0</v>
       </c>
       <c r="O6" s="1">
-        <v>2.2</v>
+        <v>2.31</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>43</v>
       </c>
       <c r="B7" t="s">
         <v>44</v>
       </c>
       <c r="C7" s="1">
         <v>26000.0</v>
       </c>
       <c r="D7" s="1">
-        <v>77.78</v>
+        <v>83.48</v>
       </c>
       <c r="E7" s="1">
         <v>83.6266965385</v>
       </c>
       <c r="F7" t="s">
         <v>8</v>
       </c>
       <c r="G7">
         <v>1.0</v>
       </c>
       <c r="H7" s="1">
         <v>2174294.11</v>
       </c>
       <c r="I7" s="1">
-        <v>-152014.11</v>
+        <v>-3814.11</v>
       </c>
       <c r="J7" s="1">
-        <v>-6.9914235291747</v>
+        <v>-0.17541831081905</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7">
         <v>0.0</v>
       </c>
       <c r="M7" s="1">
-        <v>2022280.0</v>
+        <v>2170480.0</v>
       </c>
       <c r="N7" s="1">
-        <v>2022280.0</v>
+        <v>2170480.0</v>
       </c>
       <c r="O7" s="1">
-        <v>1.19</v>
+        <v>1.18</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>45</v>
       </c>
       <c r="B8" t="s">
         <v>46</v>
       </c>
       <c r="C8" s="1">
         <v>34000.0</v>
       </c>
       <c r="D8" s="1">
-        <v>81.08</v>
+        <v>92.14</v>
       </c>
       <c r="E8" s="1">
         <v>79.2368891176</v>
       </c>
       <c r="F8" t="s">
         <v>8</v>
       </c>
       <c r="G8">
         <v>1.0</v>
       </c>
       <c r="H8" s="1">
         <v>2694054.23</v>
       </c>
       <c r="I8" s="1">
-        <v>62665.77</v>
+        <v>438705.77</v>
       </c>
       <c r="J8" s="1">
-        <v>2.3260767842821</v>
+        <v>16.284221940105</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
         <v>0.0</v>
       </c>
       <c r="M8" s="1">
-        <v>2756720.0</v>
+        <v>3132760.0</v>
       </c>
       <c r="N8" s="1">
-        <v>2756720.0</v>
+        <v>3132760.0</v>
       </c>
       <c r="O8" s="1">
-        <v>1.62</v>
+        <v>1.7</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>47</v>
       </c>
       <c r="B9" t="s">
         <v>48</v>
       </c>
       <c r="C9" s="1">
         <v>72000.0</v>
       </c>
       <c r="D9" s="1">
-        <v>30.56</v>
+        <v>35.94</v>
       </c>
       <c r="E9" s="1">
         <v>32.8527</v>
       </c>
       <c r="F9" t="s">
         <v>8</v>
       </c>
       <c r="G9">
         <v>1.0</v>
       </c>
       <c r="H9" s="1">
         <v>2365394.4</v>
       </c>
       <c r="I9" s="1">
-        <v>-165074.4</v>
+        <v>222285.6</v>
       </c>
       <c r="J9" s="1">
-        <v>-6.9787262538543</v>
+        <v>9.397401126848</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9">
         <v>0.0</v>
       </c>
       <c r="M9" s="1">
-        <v>2200320.0</v>
+        <v>2587680.0</v>
       </c>
       <c r="N9" s="1">
-        <v>2200320.0</v>
+        <v>2587680.0</v>
       </c>
       <c r="O9" s="1">
-        <v>1.29</v>
+        <v>1.41</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
         <v>49</v>
       </c>
       <c r="B10" t="s">
         <v>50</v>
       </c>
       <c r="C10" s="1">
         <v>60000.0</v>
       </c>
       <c r="D10" s="1">
-        <v>69.12</v>
+        <v>78.42</v>
       </c>
       <c r="E10" s="1">
         <v>40.2604683333</v>
       </c>
       <c r="F10" t="s">
         <v>8</v>
       </c>
       <c r="G10">
         <v>1.0</v>
       </c>
       <c r="H10" s="1">
         <v>2415628.1</v>
       </c>
       <c r="I10" s="1">
-        <v>1731571.9</v>
+        <v>2289571.9</v>
       </c>
       <c r="J10" s="1">
-        <v>71.682056521863</v>
+        <v>94.781638779579</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10">
         <v>0.0</v>
       </c>
       <c r="M10" s="1">
-        <v>4147200.0</v>
+        <v>4705200.0</v>
       </c>
       <c r="N10" s="1">
-        <v>4147200.0</v>
+        <v>4705200.0</v>
       </c>
       <c r="O10" s="1">
-        <v>2.43</v>
+        <v>2.56</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
         <v>51</v>
       </c>
       <c r="B11" t="s">
         <v>52</v>
       </c>
       <c r="C11" s="1">
         <v>41700.0</v>
       </c>
       <c r="D11" s="1">
-        <v>67.16</v>
+        <v>66.42</v>
       </c>
       <c r="E11" s="1">
         <v>60.3703724221</v>
       </c>
       <c r="F11" t="s">
         <v>8</v>
       </c>
       <c r="G11">
         <v>1.0</v>
       </c>
       <c r="H11" s="1">
         <v>2517444.53</v>
       </c>
       <c r="I11" s="1">
-        <v>283127.47</v>
+        <v>252269.47</v>
       </c>
       <c r="J11" s="1">
-        <v>11.246621986146</v>
+        <v>10.020855156638</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11">
         <v>0.0</v>
       </c>
       <c r="M11" s="1">
-        <v>2800572.0</v>
+        <v>2769714.0</v>
       </c>
       <c r="N11" s="1">
-        <v>2800572.0</v>
+        <v>2769714.0</v>
       </c>
       <c r="O11" s="1">
-        <v>1.64</v>
+        <v>1.5</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
         <v>53</v>
       </c>
       <c r="B12" t="s">
         <v>54</v>
       </c>
       <c r="C12" s="1">
         <v>109000.0</v>
       </c>
       <c r="D12" s="1">
-        <v>16.605</v>
+        <v>19.015</v>
       </c>
       <c r="E12" s="1">
         <v>23.5723145872</v>
       </c>
       <c r="F12" t="s">
         <v>8</v>
       </c>
       <c r="G12">
         <v>1.0</v>
       </c>
       <c r="H12" s="1">
         <v>2569382.29</v>
       </c>
       <c r="I12" s="1">
-        <v>-759437.29</v>
+        <v>-496747.29</v>
       </c>
       <c r="J12" s="1">
-        <v>-29.557193297226</v>
+        <v>-19.333335172945</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12" s="1">
-        <v>1809945.0</v>
+        <v>2072635.0</v>
       </c>
       <c r="N12" s="1">
-        <v>1809945.0</v>
+        <v>2072635.0</v>
       </c>
       <c r="O12" s="1">
-        <v>1.06</v>
+        <v>1.13</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
         <v>55</v>
       </c>
       <c r="B13" t="s">
         <v>56</v>
       </c>
       <c r="C13" s="1">
         <v>16600.0</v>
       </c>
       <c r="D13" s="1">
-        <v>238.9</v>
+        <v>265.3</v>
       </c>
       <c r="E13" s="1">
         <v>236.6301325301</v>
       </c>
       <c r="F13" t="s">
         <v>8</v>
       </c>
       <c r="G13">
         <v>1.0</v>
       </c>
       <c r="H13" s="1">
         <v>3928060.2</v>
       </c>
       <c r="I13" s="1">
-        <v>37679.8</v>
+        <v>475919.8</v>
       </c>
       <c r="J13" s="1">
-        <v>0.95924700950357</v>
+        <v>12.115898834748</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
       <c r="L13">
         <v>0.0</v>
       </c>
       <c r="M13" s="1">
-        <v>3965740.0</v>
+        <v>4403980.0</v>
       </c>
       <c r="N13" s="1">
-        <v>3965740.0</v>
+        <v>4403980.0</v>
       </c>
       <c r="O13" s="1">
-        <v>2.32</v>
+        <v>2.39</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
         <v>57</v>
       </c>
       <c r="B14" t="s">
         <v>58</v>
       </c>
       <c r="C14" s="1">
         <v>176000.0</v>
       </c>
       <c r="D14" s="1">
-        <v>18.545</v>
+        <v>18.955</v>
       </c>
       <c r="E14" s="1">
         <v>12.3161271023</v>
       </c>
       <c r="F14" t="s">
         <v>8</v>
       </c>
       <c r="G14">
         <v>1.0</v>
       </c>
       <c r="H14" s="1">
         <v>2167638.37</v>
       </c>
       <c r="I14" s="1">
-        <v>1096281.63</v>
+        <v>1168441.63</v>
       </c>
       <c r="J14" s="1">
-        <v>50.574931924646</v>
+        <v>53.903900492405</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
       <c r="L14">
         <v>0.0</v>
       </c>
       <c r="M14" s="1">
-        <v>3263920.0</v>
+        <v>3336080.0</v>
       </c>
       <c r="N14" s="1">
-        <v>3263920.0</v>
+        <v>3336080.0</v>
       </c>
       <c r="O14" s="1">
-        <v>1.91</v>
+        <v>1.81</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
         <v>59</v>
       </c>
       <c r="B15" t="s">
         <v>60</v>
       </c>
       <c r="C15" s="1">
         <v>375000.0</v>
       </c>
       <c r="D15" s="1">
-        <v>9.146</v>
+        <v>9.694</v>
       </c>
       <c r="E15" s="1">
         <v>7.2085022133</v>
       </c>
       <c r="F15" t="s">
         <v>8</v>
       </c>
       <c r="G15">
         <v>1.0</v>
       </c>
       <c r="H15" s="1">
         <v>2703188.33</v>
       </c>
       <c r="I15" s="1">
-        <v>726561.67</v>
+        <v>932061.67</v>
       </c>
       <c r="J15" s="1">
-        <v>26.877952303086</v>
+        <v>34.480086335679</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15">
         <v>0.0</v>
       </c>
       <c r="M15" s="1">
-        <v>3429750.0</v>
+        <v>3635250.0</v>
       </c>
       <c r="N15" s="1">
-        <v>3429750.0</v>
+        <v>3635250.0</v>
       </c>
       <c r="O15" s="1">
-        <v>2.01</v>
+        <v>1.97</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
         <v>61</v>
       </c>
       <c r="B16" t="s">
         <v>62</v>
       </c>
       <c r="C16" s="1">
         <v>29000.0</v>
       </c>
       <c r="D16" s="1">
-        <v>91.15</v>
+        <v>102.3</v>
       </c>
       <c r="E16" s="1">
         <v>99.5244396552</v>
       </c>
       <c r="F16" t="s">
         <v>8</v>
       </c>
       <c r="G16">
         <v>1.0</v>
       </c>
       <c r="H16" s="1">
         <v>2886208.75</v>
       </c>
       <c r="I16" s="1">
-        <v>-242858.75</v>
+        <v>80491.25</v>
       </c>
       <c r="J16" s="1">
-        <v>-8.4144554686143</v>
+        <v>2.7888228805349</v>
       </c>
       <c r="K16">
         <v>0.0</v>
       </c>
       <c r="L16">
         <v>0.0</v>
       </c>
       <c r="M16" s="1">
-        <v>2643350.0</v>
+        <v>2966700.0</v>
       </c>
       <c r="N16" s="1">
-        <v>2643350.0</v>
+        <v>2966700.0</v>
       </c>
       <c r="O16" s="1">
-        <v>1.55</v>
+        <v>1.61</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
         <v>63</v>
       </c>
       <c r="B17" t="s">
         <v>64</v>
       </c>
       <c r="C17" s="1">
         <v>6300.0</v>
       </c>
       <c r="D17" s="1">
-        <v>194.8</v>
+        <v>206.7</v>
       </c>
       <c r="E17" s="1">
         <v>274.1823015873</v>
       </c>
       <c r="F17" t="s">
         <v>8</v>
       </c>
       <c r="G17">
         <v>1.0</v>
       </c>
       <c r="H17" s="1">
         <v>1727348.5</v>
       </c>
       <c r="I17" s="1">
-        <v>-500108.5</v>
+        <v>-425138.5</v>
       </c>
       <c r="J17" s="1">
-        <v>-28.952379904808</v>
+        <v>-24.612201880512</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17">
         <v>0.0</v>
       </c>
       <c r="M17" s="1">
-        <v>1227240.0</v>
+        <v>1302210.0</v>
       </c>
       <c r="N17" s="1">
-        <v>1227240.0</v>
+        <v>1302210.0</v>
       </c>
       <c r="O17" s="1">
-        <v>0.72</v>
+        <v>0.71</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
         <v>65</v>
       </c>
       <c r="B18" t="s">
         <v>66</v>
       </c>
       <c r="C18" s="1">
         <v>80600.0</v>
       </c>
       <c r="D18" s="1">
-        <v>33.52</v>
+        <v>37.87</v>
       </c>
       <c r="E18" s="1">
         <v>33.2773218362</v>
       </c>
       <c r="F18" t="s">
         <v>8</v>
       </c>
       <c r="G18">
         <v>1.0</v>
       </c>
       <c r="H18" s="1">
         <v>2682152.14</v>
       </c>
       <c r="I18" s="1">
-        <v>19559.86</v>
+        <v>370169.86</v>
       </c>
       <c r="J18" s="1">
-        <v>0.72925989947759</v>
+        <v>13.80122531006</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
       <c r="L18">
         <v>0.0</v>
       </c>
       <c r="M18" s="1">
-        <v>2701712.0</v>
+        <v>3052322.0</v>
       </c>
       <c r="N18" s="1">
-        <v>2701712.0</v>
+        <v>3052322.0</v>
       </c>
       <c r="O18" s="1">
-        <v>1.58</v>
+        <v>1.66</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
         <v>67</v>
       </c>
       <c r="B19" t="s">
         <v>68</v>
       </c>
       <c r="C19" s="1">
         <v>1280.0</v>
       </c>
       <c r="D19" s="1">
-        <v>2653.0</v>
+        <v>2856.0</v>
       </c>
       <c r="E19" s="1">
         <v>3509.6599140625</v>
       </c>
       <c r="F19" t="s">
         <v>69</v>
       </c>
       <c r="G19">
         <v>0.92</v>
       </c>
       <c r="H19" s="1">
         <v>4342534.12</v>
       </c>
       <c r="I19" s="1">
-        <v>-643966.35</v>
+        <v>-353359.09</v>
       </c>
       <c r="J19" s="1">
-        <v>-14.829275538312</v>
+        <v>-8.137163237764</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
       <c r="L19">
         <v>0.0</v>
       </c>
       <c r="M19" s="1">
-        <v>3698567.77</v>
+        <v>3989175.03</v>
       </c>
       <c r="N19" s="1">
-        <v>3698567.77</v>
+        <v>3989175.03</v>
       </c>
       <c r="O19" s="1">
         <v>2.17</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
         <v>70</v>
       </c>
       <c r="B20" t="s">
         <v>71</v>
       </c>
       <c r="C20" s="1">
         <v>56000.0</v>
       </c>
       <c r="D20" s="1">
-        <v>65.16</v>
+        <v>67.66</v>
       </c>
       <c r="E20" s="1">
         <v>83.4062178571</v>
       </c>
       <c r="F20" t="s">
         <v>8</v>
       </c>
       <c r="G20">
         <v>1.0</v>
       </c>
       <c r="H20" s="1">
         <v>4670748.2</v>
       </c>
       <c r="I20" s="1">
-        <v>-1021788.2</v>
+        <v>-881788.2</v>
       </c>
       <c r="J20" s="1">
-        <v>-21.876328079514</v>
+        <v>-18.878949629526</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20">
         <v>0.0</v>
       </c>
       <c r="M20" s="1">
-        <v>3648960.0</v>
+        <v>3788960.0</v>
       </c>
       <c r="N20" s="1">
-        <v>3648960.0</v>
+        <v>3788960.0</v>
       </c>
       <c r="O20" s="1">
-        <v>2.14</v>
+        <v>2.06</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
         <v>72</v>
       </c>
       <c r="B21" t="s">
         <v>73</v>
       </c>
       <c r="C21" s="1">
         <v>1140.0</v>
       </c>
       <c r="D21" s="1">
-        <v>1621.5</v>
+        <v>1676.0</v>
       </c>
       <c r="E21" s="1">
         <v>2377.9608070175</v>
       </c>
       <c r="F21" t="s">
         <v>8</v>
       </c>
       <c r="G21">
         <v>1.0</v>
       </c>
       <c r="H21" s="1">
         <v>2710875.32</v>
       </c>
       <c r="I21" s="1">
-        <v>-862365.32</v>
+        <v>-800235.32</v>
       </c>
       <c r="J21" s="1">
-        <v>-31.811323583853</v>
+        <v>-29.519443926326</v>
       </c>
       <c r="K21">
         <v>0.0</v>
       </c>
       <c r="L21">
         <v>0.0</v>
       </c>
       <c r="M21" s="1">
-        <v>1848510.0</v>
+        <v>1910640.0</v>
       </c>
       <c r="N21" s="1">
-        <v>1848510.0</v>
+        <v>1910640.0</v>
       </c>
       <c r="O21" s="1">
-        <v>1.08</v>
+        <v>1.04</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
         <v>74</v>
       </c>
       <c r="B22" t="s">
         <v>75</v>
       </c>
       <c r="C22" s="1">
         <v>117000.0</v>
       </c>
       <c r="D22" s="1">
-        <v>37.43</v>
+        <v>47.735</v>
       </c>
       <c r="E22" s="1">
         <v>25.9981596581</v>
       </c>
       <c r="F22" t="s">
         <v>8</v>
       </c>
       <c r="G22">
         <v>1.0</v>
       </c>
       <c r="H22" s="1">
         <v>3041784.68</v>
       </c>
       <c r="I22" s="1">
-        <v>1337525.32</v>
+        <v>2543210.32</v>
       </c>
       <c r="J22" s="1">
-        <v>43.97172912318</v>
+        <v>83.609150138793</v>
       </c>
       <c r="K22">
         <v>0.0</v>
       </c>
       <c r="L22">
         <v>0.0</v>
       </c>
       <c r="M22" s="1">
-        <v>4379310.0</v>
+        <v>5584995.0</v>
       </c>
       <c r="N22" s="1">
-        <v>4379310.0</v>
+        <v>5584995.0</v>
       </c>
       <c r="O22" s="1">
-        <v>2.57</v>
+        <v>3.03</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
         <v>76</v>
       </c>
       <c r="B23" t="s">
         <v>77</v>
       </c>
       <c r="C23" s="1">
         <v>705000.0</v>
       </c>
       <c r="D23" s="1">
-        <v>5.098</v>
+        <v>5.779</v>
       </c>
       <c r="E23" s="1">
         <v>5.0783809645</v>
       </c>
       <c r="F23" t="s">
         <v>8</v>
       </c>
       <c r="G23">
         <v>1.0</v>
       </c>
       <c r="H23" s="1">
         <v>3580258.58</v>
       </c>
       <c r="I23" s="1">
-        <v>13831.42</v>
+        <v>493936.42</v>
       </c>
       <c r="J23" s="1">
-        <v>0.38632461010679</v>
+        <v>13.796110223972</v>
       </c>
       <c r="K23">
         <v>0.0</v>
       </c>
       <c r="L23">
         <v>0.0</v>
       </c>
       <c r="M23" s="1">
-        <v>3594090.0</v>
+        <v>4074195.0</v>
       </c>
       <c r="N23" s="1">
-        <v>3594090.0</v>
+        <v>4074195.0</v>
       </c>
       <c r="O23" s="1">
-        <v>2.11</v>
+        <v>2.21</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
         <v>78</v>
       </c>
       <c r="B24" t="s">
         <v>79</v>
       </c>
       <c r="C24" s="1">
         <v>34000.0</v>
       </c>
       <c r="D24" s="1">
-        <v>96.65</v>
+        <v>101.2</v>
       </c>
       <c r="E24" s="1">
         <v>70.4415011765</v>
       </c>
       <c r="F24" t="s">
         <v>8</v>
       </c>
       <c r="G24">
         <v>1.0</v>
       </c>
       <c r="H24" s="1">
         <v>2395011.04</v>
       </c>
       <c r="I24" s="1">
-        <v>891088.96</v>
+        <v>1045788.96</v>
       </c>
       <c r="J24" s="1">
-        <v>37.206048119093</v>
+        <v>43.665308532356</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
       <c r="L24">
         <v>0.0</v>
       </c>
       <c r="M24" s="1">
-        <v>3286100.0</v>
+        <v>3440800.0</v>
       </c>
       <c r="N24" s="1">
-        <v>3286100.0</v>
+        <v>3440800.0</v>
       </c>
       <c r="O24" s="1">
-        <v>1.93</v>
+        <v>1.87</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
         <v>80</v>
       </c>
       <c r="B25" t="s">
         <v>81</v>
       </c>
       <c r="C25" s="1">
         <v>557000.0</v>
       </c>
       <c r="D25" s="1">
-        <v>4.732</v>
+        <v>4.617</v>
       </c>
       <c r="E25" s="1">
         <v>3.954370018</v>
       </c>
       <c r="F25" t="s">
         <v>8</v>
       </c>
       <c r="G25">
         <v>1.0</v>
       </c>
       <c r="H25" s="1">
         <v>2202584.1</v>
       </c>
       <c r="I25" s="1">
-        <v>433139.9</v>
+        <v>369084.9</v>
       </c>
       <c r="J25" s="1">
-        <v>19.665078849884</v>
+        <v>16.756903856702</v>
       </c>
       <c r="K25">
         <v>0.0</v>
       </c>
       <c r="L25">
         <v>0.0</v>
       </c>
       <c r="M25" s="1">
-        <v>2635724.0</v>
+        <v>2571669.0</v>
       </c>
       <c r="N25" s="1">
-        <v>2635724.0</v>
+        <v>2571669.0</v>
       </c>
       <c r="O25" s="1">
-        <v>1.55</v>
+        <v>1.4</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
         <v>82</v>
       </c>
       <c r="B26" t="s">
         <v>83</v>
       </c>
       <c r="C26" s="1">
         <v>16000.0</v>
       </c>
       <c r="D26" s="1">
-        <v>172.94</v>
+        <v>186.44</v>
       </c>
       <c r="E26" s="1">
         <v>98.77057625</v>
       </c>
       <c r="F26" t="s">
         <v>8</v>
       </c>
       <c r="G26">
         <v>1.0</v>
       </c>
       <c r="H26" s="1">
         <v>1580329.22</v>
       </c>
       <c r="I26" s="1">
-        <v>1186710.78</v>
+        <v>1402710.78</v>
       </c>
       <c r="J26" s="1">
-        <v>75.092630382421</v>
+        <v>88.760668489063</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26" s="1">
-        <v>2767040.0</v>
+        <v>2983040.0</v>
       </c>
       <c r="N26" s="1">
-        <v>2767040.0</v>
+        <v>2983040.0</v>
       </c>
       <c r="O26" s="1">
         <v>1.62</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
         <v>84</v>
       </c>
       <c r="B27" t="s">
         <v>85</v>
       </c>
       <c r="C27" s="1">
         <v>6600.0</v>
       </c>
       <c r="D27" s="1">
-        <v>491.8</v>
+        <v>511.0</v>
       </c>
       <c r="E27" s="1">
         <v>553.43275</v>
       </c>
       <c r="F27" t="s">
         <v>69</v>
       </c>
       <c r="G27">
         <v>0.92</v>
       </c>
       <c r="H27" s="1">
         <v>3914601.98</v>
       </c>
       <c r="I27" s="1">
-        <v>-379362.64</v>
+        <v>-234331.36</v>
       </c>
       <c r="J27" s="1">
-        <v>-9.6909632687612</v>
+        <v>-5.9860839287676</v>
       </c>
       <c r="K27">
         <v>0.0</v>
       </c>
       <c r="L27">
         <v>0.0</v>
       </c>
       <c r="M27" s="1">
-        <v>3535239.34</v>
+        <v>3680270.62</v>
       </c>
       <c r="N27" s="1">
-        <v>3535239.34</v>
+        <v>3680270.62</v>
       </c>
       <c r="O27" s="1">
-        <v>2.07</v>
+        <v>2.0</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
         <v>86</v>
       </c>
       <c r="B28" t="s">
         <v>87</v>
       </c>
       <c r="C28" s="1">
         <v>11400.0</v>
       </c>
       <c r="D28" s="1">
-        <v>350.0</v>
+        <v>345.15</v>
       </c>
       <c r="E28" s="1">
         <v>271.6343684211</v>
       </c>
       <c r="F28" t="s">
         <v>8</v>
       </c>
       <c r="G28">
         <v>1.0</v>
       </c>
       <c r="H28" s="1">
         <v>3096631.8</v>
       </c>
       <c r="I28" s="1">
-        <v>893368.2</v>
+        <v>838078.2</v>
       </c>
       <c r="J28" s="1">
-        <v>28.849674669103</v>
+        <v>27.064186320117</v>
       </c>
       <c r="K28">
         <v>0.0</v>
       </c>
       <c r="L28">
         <v>0.0</v>
       </c>
       <c r="M28" s="1">
-        <v>3990000.0</v>
+        <v>3934710.0</v>
       </c>
       <c r="N28" s="1">
-        <v>3990000.0</v>
+        <v>3934710.0</v>
       </c>
       <c r="O28" s="1">
-        <v>2.34</v>
+        <v>2.14</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
         <v>88</v>
       </c>
       <c r="B29" t="s">
         <v>89</v>
       </c>
       <c r="C29" s="1">
         <v>5000.0</v>
       </c>
       <c r="D29" s="1">
-        <v>455.75</v>
+        <v>486.0</v>
       </c>
       <c r="E29" s="1">
         <v>631.8973</v>
       </c>
       <c r="F29" t="s">
         <v>8</v>
       </c>
       <c r="G29">
         <v>1.0</v>
       </c>
       <c r="H29" s="1">
         <v>3159486.5</v>
       </c>
       <c r="I29" s="1">
-        <v>-880736.5</v>
+        <v>-729486.5</v>
       </c>
       <c r="J29" s="1">
-        <v>-27.875938067784</v>
+        <v>-23.088767747544</v>
       </c>
       <c r="K29">
         <v>0.0</v>
       </c>
       <c r="L29">
         <v>0.0</v>
       </c>
       <c r="M29" s="1">
-        <v>2278750.0</v>
+        <v>2430000.0</v>
       </c>
       <c r="N29" s="1">
-        <v>2278750.0</v>
+        <v>2430000.0</v>
       </c>
       <c r="O29" s="1">
-        <v>1.34</v>
+        <v>1.32</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
         <v>90</v>
       </c>
       <c r="B30" t="s">
         <v>91</v>
       </c>
       <c r="C30" s="1">
         <v>184000.0</v>
       </c>
       <c r="D30" s="1">
-        <v>14.455</v>
+        <v>15.73</v>
       </c>
       <c r="E30" s="1">
         <v>8.6945670652</v>
       </c>
       <c r="F30" t="s">
         <v>8</v>
       </c>
       <c r="G30">
         <v>1.0</v>
       </c>
       <c r="H30" s="1">
         <v>1599800.34</v>
       </c>
       <c r="I30" s="1">
-        <v>1059919.66</v>
+        <v>1294519.66</v>
       </c>
       <c r="J30" s="1">
-        <v>66.253246326976</v>
+        <v>80.917576252047</v>
       </c>
       <c r="K30">
         <v>0.0</v>
       </c>
       <c r="L30">
         <v>0.0</v>
       </c>
       <c r="M30" s="1">
-        <v>2659720.0</v>
+        <v>2894320.0</v>
       </c>
       <c r="N30" s="1">
-        <v>2659720.0</v>
+        <v>2894320.0</v>
       </c>
       <c r="O30" s="1">
-        <v>1.56</v>
+        <v>1.57</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
         <v>92</v>
       </c>
       <c r="B31" t="s">
         <v>93</v>
       </c>
       <c r="C31" s="1">
         <v>4000.0</v>
       </c>
       <c r="D31" s="1">
-        <v>523.0</v>
+        <v>568.0</v>
       </c>
       <c r="E31" s="1">
         <v>557.338</v>
       </c>
       <c r="F31" t="s">
         <v>8</v>
       </c>
       <c r="G31">
         <v>1.0</v>
       </c>
       <c r="H31" s="1">
         <v>2229352.0</v>
       </c>
       <c r="I31" s="1">
-        <v>-137352.0</v>
+        <v>42648.0</v>
       </c>
       <c r="J31" s="1">
-        <v>-6.1610728139836</v>
+        <v>1.913022259383</v>
       </c>
       <c r="K31">
         <v>0.0</v>
       </c>
       <c r="L31">
         <v>0.0</v>
       </c>
       <c r="M31" s="1">
-        <v>2092000.0</v>
+        <v>2272000.0</v>
       </c>
       <c r="N31" s="1">
-        <v>2092000.0</v>
+        <v>2272000.0</v>
       </c>
       <c r="O31" s="1">
         <v>1.23</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
         <v>94</v>
       </c>
       <c r="B32" t="s">
         <v>95</v>
       </c>
       <c r="C32" s="1">
-        <v>65000.0</v>
+        <v>51000.0</v>
       </c>
       <c r="D32" s="1">
-        <v>228.5</v>
+        <v>381.2</v>
       </c>
       <c r="E32" s="1">
-        <v>176.4622627692</v>
+        <v>358.8201784314</v>
       </c>
       <c r="F32" t="s">
         <v>96</v>
       </c>
       <c r="G32">
         <v>7.47</v>
       </c>
       <c r="H32" s="1">
-        <v>1539464.19</v>
+        <v>2454590.24</v>
       </c>
       <c r="I32" s="1">
-        <v>448130.49</v>
+        <v>146796.01</v>
       </c>
       <c r="J32" s="1">
-        <v>29.109510497935</v>
+        <v>5.9804690659896</v>
       </c>
       <c r="K32">
         <v>0.0</v>
       </c>
       <c r="L32">
         <v>0.0</v>
       </c>
       <c r="M32" s="1">
-        <v>1987594.68</v>
+        <v>2601386.25</v>
       </c>
       <c r="N32" s="1">
-        <v>1987594.68</v>
+        <v>2601386.25</v>
       </c>
       <c r="O32" s="1">
-        <v>1.17</v>
+        <v>1.41</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
         <v>97</v>
       </c>
       <c r="B33" t="s">
         <v>98</v>
       </c>
       <c r="C33" s="1">
-        <v>51000.0</v>
+        <v>190000.0</v>
       </c>
       <c r="D33" s="1">
-        <v>380.2</v>
+        <v>161.85</v>
       </c>
       <c r="E33" s="1">
-        <v>358.8201784314</v>
+        <v>258.2997771053</v>
       </c>
       <c r="F33" t="s">
         <v>96</v>
       </c>
       <c r="G33">
         <v>7.47</v>
       </c>
       <c r="H33" s="1">
-        <v>2454590.24</v>
+        <v>6582982.9</v>
       </c>
       <c r="I33" s="1">
-        <v>140249.57</v>
+        <v>-2468189.1</v>
       </c>
       <c r="J33" s="1">
-        <v>5.7137671173988</v>
+        <v>-37.493475791954</v>
       </c>
       <c r="K33">
         <v>0.0</v>
       </c>
       <c r="L33">
         <v>0.0</v>
       </c>
       <c r="M33" s="1">
-        <v>2594839.81</v>
+        <v>4114793.8</v>
       </c>
       <c r="N33" s="1">
-        <v>2594839.81</v>
+        <v>4114793.8</v>
       </c>
       <c r="O33" s="1">
-        <v>1.52</v>
+        <v>2.24</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
         <v>99</v>
       </c>
       <c r="B34" t="s">
         <v>100</v>
       </c>
       <c r="C34" s="1">
-        <v>190000.0</v>
+        <v>21000.0</v>
       </c>
       <c r="D34" s="1">
-        <v>142.95</v>
+        <v>67.16</v>
       </c>
       <c r="E34" s="1">
-        <v>258.2997771053</v>
+        <v>131.0369847619</v>
       </c>
       <c r="F34" t="s">
-        <v>96</v>
+        <v>8</v>
       </c>
       <c r="G34">
-        <v>7.47</v>
+        <v>1.0</v>
       </c>
       <c r="H34" s="1">
-        <v>6582982.9</v>
+        <v>2751776.68</v>
       </c>
       <c r="I34" s="1">
-        <v>-2948304.21</v>
+        <v>-1341416.68</v>
       </c>
       <c r="J34" s="1">
-        <v>-44.786751762639</v>
+        <v>-48.747294420709</v>
       </c>
       <c r="K34">
         <v>0.0</v>
       </c>
       <c r="L34">
         <v>0.0</v>
       </c>
       <c r="M34" s="1">
-        <v>3634678.69</v>
+        <v>1410360.0</v>
       </c>
       <c r="N34" s="1">
-        <v>3634678.69</v>
+        <v>1410360.0</v>
       </c>
       <c r="O34" s="1">
-        <v>2.13</v>
+        <v>0.77</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
         <v>101</v>
       </c>
       <c r="B35" t="s">
         <v>102</v>
       </c>
       <c r="C35" s="1">
-        <v>21000.0</v>
+        <v>33000.0</v>
       </c>
       <c r="D35" s="1">
-        <v>64.7</v>
+        <v>119.3</v>
       </c>
       <c r="E35" s="1">
-        <v>131.0369847619</v>
+        <v>30.2405563636</v>
       </c>
       <c r="F35" t="s">
         <v>8</v>
       </c>
       <c r="G35">
         <v>1.0</v>
       </c>
       <c r="H35" s="1">
-        <v>2751776.68</v>
+        <v>997938.36</v>
       </c>
       <c r="I35" s="1">
-        <v>-1393076.68</v>
+        <v>2938961.64</v>
       </c>
       <c r="J35" s="1">
-        <v>-50.624626995531</v>
+        <v>294.50332383255</v>
       </c>
       <c r="K35">
         <v>0.0</v>
       </c>
       <c r="L35">
         <v>0.0</v>
       </c>
       <c r="M35" s="1">
-        <v>1358700.0</v>
+        <v>3936900.0</v>
       </c>
       <c r="N35" s="1">
-        <v>1358700.0</v>
+        <v>3936900.0</v>
       </c>
       <c r="O35" s="1">
-        <v>0.8</v>
+        <v>2.14</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
         <v>103</v>
       </c>
       <c r="B36" t="s">
         <v>104</v>
       </c>
       <c r="C36" s="1">
-        <v>33000.0</v>
+        <v>1900.0</v>
       </c>
       <c r="D36" s="1">
-        <v>94.06</v>
+        <v>680.0</v>
       </c>
       <c r="E36" s="1">
-        <v>30.2405563636</v>
+        <v>651.9657789474</v>
       </c>
       <c r="F36" t="s">
         <v>8</v>
       </c>
       <c r="G36">
         <v>1.0</v>
       </c>
       <c r="H36" s="1">
-        <v>997938.36</v>
+        <v>1238734.98</v>
       </c>
       <c r="I36" s="1">
-        <v>2106041.64</v>
+        <v>53265.02</v>
       </c>
       <c r="J36" s="1">
-        <v>211.03925096135</v>
+        <v>4.2999528438278</v>
       </c>
       <c r="K36">
         <v>0.0</v>
       </c>
       <c r="L36">
         <v>0.0</v>
       </c>
       <c r="M36" s="1">
-        <v>3103980.0</v>
+        <v>1292000.0</v>
       </c>
       <c r="N36" s="1">
-        <v>3103980.0</v>
+        <v>1292000.0</v>
       </c>
       <c r="O36" s="1">
-        <v>1.82</v>
+        <v>0.7</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
         <v>105</v>
       </c>
       <c r="B37" t="s">
         <v>106</v>
       </c>
       <c r="C37" s="1">
-        <v>1900.0</v>
+        <v>26000.0</v>
       </c>
       <c r="D37" s="1">
-        <v>613.5</v>
+        <v>31.5</v>
       </c>
       <c r="E37" s="1">
-        <v>651.9657789474</v>
+        <v>36.13845</v>
       </c>
       <c r="F37" t="s">
         <v>8</v>
       </c>
       <c r="G37">
         <v>1.0</v>
       </c>
       <c r="H37" s="1">
-        <v>1238734.98</v>
+        <v>939599.7</v>
       </c>
       <c r="I37" s="1">
-        <v>-73084.98</v>
+        <v>-120599.7</v>
       </c>
       <c r="J37" s="1">
-        <v>-5.8999690151642</v>
+        <v>-12.835221211756</v>
       </c>
       <c r="K37">
         <v>0.0</v>
       </c>
       <c r="L37">
         <v>0.0</v>
       </c>
       <c r="M37" s="1">
-        <v>1165650.0</v>
+        <v>819000.0</v>
       </c>
       <c r="N37" s="1">
-        <v>1165650.0</v>
+        <v>819000.0</v>
       </c>
       <c r="O37" s="1">
-        <v>0.68</v>
+        <v>0.44</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
         <v>107</v>
       </c>
       <c r="B38" t="s">
         <v>108</v>
       </c>
       <c r="C38" s="1">
-        <v>26000.0</v>
+        <v>15600.0</v>
       </c>
       <c r="D38" s="1">
-        <v>28.29</v>
+        <v>317.2</v>
       </c>
       <c r="E38" s="1">
-        <v>36.13845</v>
+        <v>276.757175</v>
       </c>
       <c r="F38" t="s">
-        <v>8</v>
+        <v>69</v>
       </c>
       <c r="G38">
-        <v>1.0</v>
+        <v>0.92</v>
       </c>
       <c r="H38" s="1">
-        <v>939599.7</v>
+        <v>4161184.62</v>
       </c>
       <c r="I38" s="1">
-        <v>-204059.7</v>
+        <v>1238553.49</v>
       </c>
       <c r="J38" s="1">
-        <v>-21.717727240654</v>
+        <v>29.764444577804</v>
       </c>
       <c r="K38">
         <v>0.0</v>
       </c>
       <c r="L38">
         <v>0.0</v>
       </c>
       <c r="M38" s="1">
-        <v>735540.0</v>
+        <v>5399738.11</v>
       </c>
       <c r="N38" s="1">
-        <v>735540.0</v>
+        <v>5399738.11</v>
       </c>
       <c r="O38" s="1">
-        <v>0.43</v>
+        <v>2.93</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
         <v>109</v>
       </c>
       <c r="B39" t="s">
         <v>110</v>
       </c>
       <c r="C39" s="1">
-        <v>15600.0</v>
+        <v>98000.0</v>
       </c>
       <c r="D39" s="1">
-        <v>312.5</v>
+        <v>392.6</v>
       </c>
       <c r="E39" s="1">
-        <v>276.757175</v>
+        <v>239.3382</v>
       </c>
       <c r="F39" t="s">
-        <v>69</v>
+        <v>111</v>
       </c>
       <c r="G39">
-        <v>0.92</v>
+        <v>10.76</v>
       </c>
       <c r="H39" s="1">
-        <v>4161184.62</v>
+        <v>2072833.15</v>
       </c>
       <c r="I39" s="1">
-        <v>1148405.32</v>
+        <v>1502393.35</v>
       </c>
       <c r="J39" s="1">
-        <v>27.598038175965</v>
+        <v>72.480187322361</v>
       </c>
       <c r="K39">
         <v>0.0</v>
       </c>
       <c r="L39">
         <v>0.0</v>
       </c>
       <c r="M39" s="1">
-        <v>5309589.94</v>
+        <v>3575226.5</v>
       </c>
       <c r="N39" s="1">
-        <v>5309589.94</v>
+        <v>3575226.5</v>
       </c>
       <c r="O39" s="1">
-        <v>3.11</v>
+        <v>1.94</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B40" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="C40" s="1">
-        <v>98000.0</v>
+        <v>29600.0</v>
       </c>
       <c r="D40" s="1">
-        <v>344.7</v>
+        <v>151.16</v>
       </c>
       <c r="E40" s="1">
-        <v>239.3382</v>
+        <v>107.2867226351</v>
       </c>
       <c r="F40" t="s">
-        <v>113</v>
+        <v>8</v>
       </c>
       <c r="G40">
-        <v>10.89</v>
+        <v>1.0</v>
       </c>
       <c r="H40" s="1">
-        <v>2072833.15</v>
+        <v>3175686.99</v>
       </c>
       <c r="I40" s="1">
-        <v>1028153.68</v>
+        <v>1298649.01</v>
       </c>
       <c r="J40" s="1">
-        <v>49.601371919394</v>
+        <v>40.893482704352</v>
       </c>
       <c r="K40">
         <v>0.0</v>
       </c>
       <c r="L40">
         <v>0.0</v>
       </c>
       <c r="M40" s="1">
-        <v>3100986.83</v>
+        <v>4474336.0</v>
       </c>
       <c r="N40" s="1">
-        <v>3100986.83</v>
+        <v>4474336.0</v>
       </c>
       <c r="O40" s="1">
-        <v>1.82</v>
+        <v>2.43</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
         <v>114</v>
       </c>
       <c r="B41" t="s">
         <v>115</v>
       </c>
       <c r="C41" s="1">
-        <v>29600.0</v>
+        <v>19800.0</v>
       </c>
       <c r="D41" s="1">
-        <v>142.56</v>
+        <v>272.1</v>
       </c>
       <c r="E41" s="1">
-        <v>107.2867226351</v>
+        <v>99.5747722222</v>
       </c>
       <c r="F41" t="s">
         <v>8</v>
       </c>
       <c r="G41">
         <v>1.0</v>
       </c>
       <c r="H41" s="1">
-        <v>3175686.99</v>
+        <v>1971580.49</v>
       </c>
       <c r="I41" s="1">
-        <v>1044089.01</v>
+        <v>3415999.51</v>
       </c>
       <c r="J41" s="1">
-        <v>32.877579348587</v>
+        <v>173.26198587003</v>
       </c>
       <c r="K41">
         <v>0.0</v>
       </c>
       <c r="L41">
         <v>0.0</v>
       </c>
       <c r="M41" s="1">
-        <v>4219776.0</v>
+        <v>5387580.0</v>
       </c>
       <c r="N41" s="1">
-        <v>4219776.0</v>
+        <v>5387580.0</v>
       </c>
       <c r="O41" s="1">
-        <v>2.47</v>
+        <v>2.93</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
         <v>116</v>
       </c>
       <c r="B42" t="s">
         <v>117</v>
       </c>
       <c r="C42" s="1">
-        <v>19800.0</v>
+        <v>21000.0</v>
       </c>
       <c r="D42" s="1">
-        <v>229.2</v>
+        <v>87.06</v>
       </c>
       <c r="E42" s="1">
-        <v>99.5747722222</v>
+        <v>83.9416</v>
       </c>
       <c r="F42" t="s">
-        <v>8</v>
+        <v>69</v>
       </c>
       <c r="G42">
-        <v>1.0</v>
+        <v>0.92</v>
       </c>
       <c r="H42" s="1">
-        <v>1971580.49</v>
+        <v>1876888.41</v>
       </c>
       <c r="I42" s="1">
-        <v>2566579.51</v>
+        <v>118157.42</v>
       </c>
       <c r="J42" s="1">
-        <v>130.17878412867</v>
+        <v>6.2953886533936</v>
       </c>
       <c r="K42">
         <v>0.0</v>
       </c>
       <c r="L42">
         <v>0.0</v>
       </c>
       <c r="M42" s="1">
-        <v>4538160.0</v>
+        <v>1995045.83</v>
       </c>
       <c r="N42" s="1">
-        <v>4538160.0</v>
+        <v>1995045.83</v>
       </c>
       <c r="O42" s="1">
-        <v>2.66</v>
+        <v>1.08</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
         <v>118</v>
       </c>
       <c r="B43" t="s">
         <v>119</v>
       </c>
       <c r="C43" s="1">
-        <v>21000.0</v>
+        <v>28000.0</v>
       </c>
       <c r="D43" s="1">
-        <v>83.82</v>
+        <v>166.94</v>
       </c>
       <c r="E43" s="1">
-        <v>83.9416</v>
+        <v>58.4362639286</v>
       </c>
       <c r="F43" t="s">
-        <v>69</v>
+        <v>8</v>
       </c>
       <c r="G43">
-        <v>0.92</v>
+        <v>1.0</v>
       </c>
       <c r="H43" s="1">
-        <v>1876888.41</v>
+        <v>1636215.39</v>
       </c>
       <c r="I43" s="1">
-        <v>40249.31</v>
+        <v>3038104.61</v>
       </c>
       <c r="J43" s="1">
-        <v>2.1444700593574</v>
+        <v>185.67876995705</v>
       </c>
       <c r="K43">
         <v>0.0</v>
       </c>
       <c r="L43">
         <v>0.0</v>
       </c>
       <c r="M43" s="1">
-        <v>1917137.72</v>
+        <v>4674320.0</v>
       </c>
       <c r="N43" s="1">
-        <v>1917137.72</v>
+        <v>4674320.0</v>
       </c>
       <c r="O43" s="1">
-        <v>1.12</v>
+        <v>2.54</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
         <v>120</v>
       </c>
       <c r="B44" t="s">
         <v>121</v>
       </c>
       <c r="C44" s="1">
-        <v>28000.0</v>
+        <v>15000.0</v>
       </c>
       <c r="D44" s="1">
-        <v>144.4</v>
+        <v>241.6</v>
       </c>
       <c r="E44" s="1">
-        <v>58.4362639286</v>
+        <v>236.43985</v>
       </c>
       <c r="F44" t="s">
         <v>8</v>
       </c>
       <c r="G44">
         <v>1.0</v>
       </c>
       <c r="H44" s="1">
-        <v>1636215.39</v>
+        <v>3546597.75</v>
       </c>
       <c r="I44" s="1">
-        <v>2406984.61</v>
+        <v>77402.25</v>
       </c>
       <c r="J44" s="1">
-        <v>147.10683108781</v>
+        <v>2.1824366746976</v>
       </c>
       <c r="K44">
         <v>0.0</v>
       </c>
       <c r="L44">
         <v>0.0</v>
       </c>
       <c r="M44" s="1">
-        <v>4043200.0</v>
+        <v>3624000.0</v>
       </c>
       <c r="N44" s="1">
-        <v>4043200.0</v>
+        <v>3624000.0</v>
       </c>
       <c r="O44" s="1">
-        <v>2.37</v>
+        <v>1.97</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
         <v>122</v>
       </c>
       <c r="B45" t="s">
         <v>123</v>
       </c>
       <c r="C45" s="1">
-        <v>15000.0</v>
+        <v>11900.0</v>
       </c>
       <c r="D45" s="1">
-        <v>204.9</v>
+        <v>152.1</v>
       </c>
       <c r="E45" s="1">
-        <v>236.43985</v>
+        <v>297.3704890756</v>
       </c>
       <c r="F45" t="s">
-        <v>8</v>
+        <v>69</v>
       </c>
       <c r="G45">
-        <v>1.0</v>
+        <v>0.92</v>
       </c>
       <c r="H45" s="1">
-        <v>3546597.75</v>
+        <v>3429859.82</v>
       </c>
       <c r="I45" s="1">
-        <v>-473097.75</v>
+        <v>-1454750.7</v>
       </c>
       <c r="J45" s="1">
-        <v>-13.339481479116</v>
+        <v>-42.414290272656</v>
       </c>
       <c r="K45">
         <v>0.0</v>
       </c>
       <c r="L45">
         <v>0.0</v>
       </c>
       <c r="M45" s="1">
-        <v>3073500.0</v>
+        <v>1975109.12</v>
       </c>
       <c r="N45" s="1">
-        <v>3073500.0</v>
+        <v>1975109.12</v>
       </c>
       <c r="O45" s="1">
-        <v>1.8</v>
+        <v>1.07</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
         <v>124</v>
       </c>
       <c r="B46" t="s">
         <v>125</v>
       </c>
       <c r="C46" s="1">
-        <v>11900.0</v>
+        <v>30000.0</v>
       </c>
       <c r="D46" s="1">
-        <v>128.5</v>
+        <v>0.001</v>
       </c>
       <c r="E46" s="1">
-        <v>297.3704890756</v>
+        <v>0.0</v>
       </c>
       <c r="F46" t="s">
-        <v>69</v>
+        <v>8</v>
       </c>
       <c r="G46">
-        <v>0.92</v>
+        <v>1.0</v>
       </c>
       <c r="H46" s="1">
-        <v>3429859.82</v>
+        <v>0.0</v>
       </c>
       <c r="I46" s="1">
-        <v>-1764391.21</v>
+        <v>30.0</v>
       </c>
       <c r="J46" s="1">
-        <v>-51.442079344222</v>
+        <v>0</v>
       </c>
       <c r="K46">
         <v>0.0</v>
       </c>
       <c r="L46">
         <v>0.0</v>
       </c>
       <c r="M46" s="1">
-        <v>1665468.61</v>
+        <v>30.0</v>
       </c>
       <c r="N46" s="1">
-        <v>1665468.61</v>
+        <v>30.0</v>
       </c>
       <c r="O46" s="1">
-        <v>0.98</v>
+        <v>0.0</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
         <v>126</v>
       </c>
       <c r="B47" t="s">
         <v>127</v>
       </c>
       <c r="C47" s="1">
         <v>30000.0</v>
       </c>
       <c r="D47" s="1">
-        <v>0.001</v>
+        <v>71.76</v>
       </c>
       <c r="E47" s="1">
-        <v>0.0</v>
+        <v>56.558639</v>
       </c>
       <c r="F47" t="s">
         <v>8</v>
       </c>
       <c r="G47">
         <v>1.0</v>
       </c>
       <c r="H47" s="1">
-        <v>0.0</v>
+        <v>1696759.17</v>
       </c>
       <c r="I47" s="1">
-        <v>30.0</v>
+        <v>456040.83</v>
       </c>
       <c r="J47" s="1">
-        <v>0</v>
+        <v>26.877169020987</v>
       </c>
       <c r="K47">
         <v>0.0</v>
       </c>
       <c r="L47">
         <v>0.0</v>
       </c>
       <c r="M47" s="1">
-        <v>30.0</v>
+        <v>2152800.0</v>
       </c>
       <c r="N47" s="1">
-        <v>30.0</v>
+        <v>2152800.0</v>
       </c>
       <c r="O47" s="1">
-        <v>0.0</v>
+        <v>1.17</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
         <v>128</v>
       </c>
       <c r="B48" t="s">
         <v>129</v>
       </c>
       <c r="C48" s="1">
-        <v>30000.0</v>
+        <v>26000.0</v>
       </c>
       <c r="D48" s="1">
-        <v>62.28</v>
+        <v>75.94</v>
       </c>
       <c r="E48" s="1">
-        <v>56.558639</v>
+        <v>78.7765515385</v>
       </c>
       <c r="F48" t="s">
         <v>8</v>
       </c>
       <c r="G48">
         <v>1.0</v>
       </c>
       <c r="H48" s="1">
-        <v>1696759.17</v>
+        <v>2048190.34</v>
       </c>
       <c r="I48" s="1">
-        <v>171640.83</v>
+        <v>-73750.34</v>
       </c>
       <c r="J48" s="1">
-        <v>10.115803882763</v>
+        <v>-3.6007561680034</v>
       </c>
       <c r="K48">
         <v>0.0</v>
       </c>
       <c r="L48">
         <v>0.0</v>
       </c>
       <c r="M48" s="1">
-        <v>1868400.0</v>
+        <v>1974440.0</v>
       </c>
       <c r="N48" s="1">
-        <v>1868400.0</v>
+        <v>1974440.0</v>
       </c>
       <c r="O48" s="1">
-        <v>1.1</v>
+        <v>1.07</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
         <v>130</v>
       </c>
       <c r="B49" t="s">
         <v>131</v>
       </c>
       <c r="C49" s="1">
-        <v>26000.0</v>
+        <v>140000.0</v>
       </c>
       <c r="D49" s="1">
-        <v>72.38</v>
+        <v>39.42</v>
       </c>
       <c r="E49" s="1">
-        <v>78.7765515385</v>
+        <v>20.5651097143</v>
       </c>
       <c r="F49" t="s">
         <v>8</v>
       </c>
       <c r="G49">
         <v>1.0</v>
       </c>
       <c r="H49" s="1">
-        <v>2048190.34</v>
+        <v>2879115.36</v>
       </c>
       <c r="I49" s="1">
-        <v>-166310.34</v>
+        <v>2639684.64</v>
       </c>
       <c r="J49" s="1">
-        <v>-8.1198674142756</v>
+        <v>91.683878898135</v>
       </c>
       <c r="K49">
         <v>0.0</v>
       </c>
       <c r="L49">
         <v>0.0</v>
       </c>
       <c r="M49" s="1">
-        <v>1881880.0</v>
+        <v>5518800.0</v>
       </c>
       <c r="N49" s="1">
-        <v>1881880.0</v>
+        <v>5518800.0</v>
       </c>
       <c r="O49" s="1">
-        <v>1.1</v>
+        <v>3.0</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
         <v>132</v>
       </c>
       <c r="B50" t="s">
         <v>133</v>
       </c>
       <c r="C50" s="1">
-        <v>140000.0</v>
+        <v>10000.0</v>
       </c>
       <c r="D50" s="1">
-        <v>34.7</v>
+        <v>247.1</v>
       </c>
       <c r="E50" s="1">
-        <v>20.5651097143</v>
+        <v>253.130475</v>
       </c>
       <c r="F50" t="s">
         <v>8</v>
       </c>
       <c r="G50">
         <v>1.0</v>
       </c>
       <c r="H50" s="1">
-        <v>2879115.36</v>
+        <v>2531304.75</v>
       </c>
       <c r="I50" s="1">
-        <v>1978884.64</v>
+        <v>-60304.75</v>
       </c>
       <c r="J50" s="1">
-        <v>68.732384519667</v>
+        <v>-2.3823583470145</v>
       </c>
       <c r="K50">
         <v>0.0</v>
       </c>
       <c r="L50">
         <v>0.0</v>
       </c>
       <c r="M50" s="1">
-        <v>4858000.0</v>
+        <v>2471000.0</v>
       </c>
       <c r="N50" s="1">
-        <v>4858000.0</v>
+        <v>2471000.0</v>
       </c>
       <c r="O50" s="1">
-        <v>2.85</v>
+        <v>1.34</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
         <v>134</v>
       </c>
       <c r="B51" t="s">
         <v>135</v>
       </c>
       <c r="C51" s="1">
         <v>36000.0</v>
       </c>
       <c r="D51" s="1">
-        <v>60.22</v>
+        <v>67.01</v>
       </c>
       <c r="E51" s="1">
         <v>66.1572</v>
       </c>
       <c r="F51" t="s">
         <v>8</v>
       </c>
       <c r="G51">
         <v>1.0</v>
       </c>
       <c r="H51" s="1">
         <v>2381659.2</v>
       </c>
       <c r="I51" s="1">
-        <v>-213739.2</v>
+        <v>30700.8</v>
       </c>
       <c r="J51" s="1">
-        <v>-8.974382228994</v>
+        <v>1.2890509271856</v>
       </c>
       <c r="K51">
         <v>0.0</v>
       </c>
       <c r="L51">
         <v>0.0</v>
       </c>
       <c r="M51" s="1">
-        <v>2167920.0</v>
+        <v>2412360.0</v>
       </c>
       <c r="N51" s="1">
-        <v>2167920.0</v>
+        <v>2412360.0</v>
       </c>
       <c r="O51" s="1">
-        <v>1.27</v>
+        <v>1.31</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
         <v>136</v>
       </c>
       <c r="B52" t="s">
         <v>137</v>
       </c>
       <c r="C52" s="1">
         <v>194000.0</v>
       </c>
       <c r="D52" s="1">
-        <v>175.85</v>
+        <v>193.0</v>
       </c>
       <c r="E52" s="1">
         <v>161.1687508763</v>
       </c>
       <c r="F52" t="s">
         <v>96</v>
       </c>
       <c r="G52">
         <v>7.47</v>
       </c>
       <c r="H52" s="1">
         <v>4195956.44</v>
       </c>
       <c r="I52" s="1">
-        <v>369375.57</v>
+        <v>814079.15</v>
       </c>
       <c r="J52" s="1">
-        <v>8.8031316645413</v>
+        <v>19.401515760254</v>
       </c>
       <c r="K52">
         <v>0.0</v>
       </c>
       <c r="L52">
         <v>0.0</v>
       </c>
       <c r="M52" s="1">
-        <v>4565332.01</v>
+        <v>5010035.59</v>
       </c>
       <c r="N52" s="1">
-        <v>4565332.01</v>
+        <v>5010035.59</v>
       </c>
       <c r="O52" s="1">
-        <v>2.68</v>
+        <v>2.72</v>
       </c>
       <c r="P52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
         <v>138</v>
       </c>
       <c r="B53" t="s">
         <v>139</v>
       </c>
       <c r="C53" s="1">
         <v>64000.0</v>
       </c>
       <c r="D53" s="1">
-        <v>31.37</v>
+        <v>36.39</v>
       </c>
       <c r="E53" s="1">
         <v>9.8637085938</v>
       </c>
       <c r="F53" t="s">
         <v>8</v>
       </c>
       <c r="G53">
         <v>1.0</v>
       </c>
       <c r="H53" s="1">
         <v>631277.35</v>
       </c>
       <c r="I53" s="1">
-        <v>1376402.65</v>
+        <v>1697682.65</v>
       </c>
       <c r="J53" s="1">
-        <v>218.0345374343</v>
+        <v>268.92817396347</v>
       </c>
       <c r="K53">
         <v>0.0</v>
       </c>
       <c r="L53">
         <v>0.0</v>
       </c>
       <c r="M53" s="1">
-        <v>2007680.0</v>
+        <v>2328960.0</v>
       </c>
       <c r="N53" s="1">
-        <v>2007680.0</v>
+        <v>2328960.0</v>
       </c>
       <c r="O53" s="1">
-        <v>1.18</v>
+        <v>1.27</v>
       </c>
       <c r="P53">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
         <v>140</v>
       </c>
       <c r="B54" t="s">
         <v>141</v>
       </c>
       <c r="C54" s="1">
         <v>20000.0</v>
       </c>
       <c r="D54" s="1">
-        <v>62.32</v>
+        <v>69.72</v>
       </c>
       <c r="E54" s="1">
         <v>102.74997</v>
       </c>
       <c r="F54" t="s">
         <v>8</v>
       </c>
       <c r="G54">
         <v>1.0</v>
       </c>
       <c r="H54" s="1">
         <v>2054999.4</v>
       </c>
       <c r="I54" s="1">
-        <v>-808599.4</v>
+        <v>-660599.4</v>
       </c>
       <c r="J54" s="1">
-        <v>-39.347914164841</v>
+        <v>-32.145965590063</v>
       </c>
       <c r="K54">
         <v>0.0</v>
       </c>
       <c r="L54">
         <v>0.0</v>
       </c>
       <c r="M54" s="1">
-        <v>1246400.0</v>
+        <v>1394400.0</v>
       </c>
       <c r="N54" s="1">
-        <v>1246400.0</v>
+        <v>1394400.0</v>
       </c>
       <c r="O54" s="1">
-        <v>0.73</v>
+        <v>0.76</v>
       </c>
       <c r="P54">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>