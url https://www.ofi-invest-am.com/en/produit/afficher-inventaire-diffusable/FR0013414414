--- v3 (2026-08-11)
+++ v4 (2026-09-02)
@@ -142,51 +142,51 @@
   <si>
     <t>FR0010220475</t>
   </si>
   <si>
     <t>ALSTOM SA</t>
   </si>
   <si>
     <t>NL0010273215</t>
   </si>
   <si>
     <t>ASML HOLDING NV</t>
   </si>
   <si>
     <t>GB0009895292</t>
   </si>
   <si>
     <t>ASTRAZENECA PLC</t>
   </si>
   <si>
     <t>GBP</t>
   </si>
   <si>
     <t>ES0113900J37</t>
   </si>
   <si>
-    <t>BANCO SANTANDER SA</t>
+    <t>BANCO SANTANDER</t>
   </si>
   <si>
     <t>DE0005190003</t>
   </si>
   <si>
     <t>BMW AG</t>
   </si>
   <si>
     <t>FR0000131104</t>
   </si>
   <si>
     <t>BNP PARIBAS SA</t>
   </si>
   <si>
     <t>DE000CBK1001</t>
   </si>
   <si>
     <t>COMMERZBANK AG</t>
   </si>
   <si>
     <t>FR0000125007</t>
   </si>
   <si>
     <t>COMPAGNIE DE SAINT GOBAIN SA</t>
   </si>
@@ -847,182 +847,182 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
-        <v>8256.2725</v>
+        <v>8251.0811</v>
       </c>
       <c r="D2">
-        <v>5230.7</v>
+        <v>5379.86</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>43186157.14</v>
+        <v>44389735.47</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>43186157.14</v>
+        <v>44389735.47</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
-        <v>133408.0895</v>
+        <v>133184.9638</v>
       </c>
       <c r="D3">
-        <v>147.42</v>
+        <v>151.62</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>19667405.16</v>
+        <v>20194413.62</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>19667405.16</v>
+        <v>20194413.62</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="1">
-        <v>5940.7072</v>
+        <v>5882.1823</v>
       </c>
       <c r="D4">
-        <v>1607.47</v>
+        <v>1652.82</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>9549562.84</v>
+        <v>9722189.84</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>9549562.84</v>
+        <v>9722189.84</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
         <v>13</v>
       </c>
       <c r="B5" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="1">
-        <v>709592.9123</v>
+        <v>717737.3737</v>
       </c>
       <c r="D5">
-        <v>153.39</v>
+        <v>157.75</v>
       </c>
       <c r="E5" t="s">
         <v>8</v>
       </c>
       <c r="F5">
-        <v>108846401.78</v>
+        <v>113228338.68</v>
       </c>
       <c r="G5" t="s">
         <v>8</v>
       </c>
       <c r="H5">
-        <v>108846401.78</v>
+        <v>113228338.68</v>
       </c>
       <c r="I5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" t="s">
         <v>15</v>
       </c>
       <c r="B6" t="s">
         <v>16</v>
       </c>
       <c r="C6" s="1">
-        <v>15544.941</v>
+        <v>15477.941</v>
       </c>
       <c r="D6">
-        <v>150.66</v>
+        <v>154.93</v>
       </c>
       <c r="E6" t="s">
         <v>8</v>
       </c>
       <c r="F6">
-        <v>2342093.38</v>
+        <v>2398065.37</v>
       </c>
       <c r="G6" t="s">
         <v>8</v>
       </c>
       <c r="H6">
-        <v>2342093.38</v>
+        <v>2398065.37</v>
       </c>
       <c r="I6" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
@@ -1074,2234 +1074,2234 @@
       </c>
       <c r="M1" t="s">
         <v>28</v>
       </c>
       <c r="N1" t="s">
         <v>29</v>
       </c>
       <c r="O1" t="s">
         <v>30</v>
       </c>
       <c r="P1" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>32</v>
       </c>
       <c r="B2" t="s">
         <v>33</v>
       </c>
       <c r="C2" s="1">
         <v>15120.0</v>
       </c>
       <c r="D2" s="1">
-        <v>371.7</v>
+        <v>376.7</v>
       </c>
       <c r="E2" s="1">
         <v>359.8034966931</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
         <v>1.0</v>
       </c>
       <c r="H2" s="1">
         <v>5440228.87</v>
       </c>
       <c r="I2" s="1">
-        <v>179875.13</v>
+        <v>255475.13</v>
       </c>
       <c r="J2" s="1">
-        <v>3.3063890196223</v>
+        <v>4.6960364371582</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>5620104.0</v>
+        <v>5695704.0</v>
       </c>
       <c r="N2" s="1">
-        <v>5620104.0</v>
+        <v>5695704.0</v>
       </c>
       <c r="O2" s="1">
-        <v>3.06</v>
+        <v>3.0</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>34</v>
       </c>
       <c r="B3" t="s">
         <v>35</v>
       </c>
       <c r="C3" s="1">
         <v>60000.0</v>
       </c>
       <c r="D3" s="1">
-        <v>17.22</v>
+        <v>17.265</v>
       </c>
       <c r="E3" s="1">
         <v>28.1958666667</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
         <v>1.0</v>
       </c>
       <c r="H3" s="1">
         <v>1691752.0</v>
       </c>
       <c r="I3" s="1">
-        <v>-658552.0</v>
+        <v>-655852.0</v>
       </c>
       <c r="J3" s="1">
-        <v>-38.927218646705</v>
+        <v>-38.767620786025</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
       <c r="M3" s="1">
-        <v>1033200.0</v>
+        <v>1035900.0</v>
       </c>
       <c r="N3" s="1">
-        <v>1033200.0</v>
+        <v>1035900.0</v>
       </c>
       <c r="O3" s="1">
-        <v>0.56</v>
+        <v>0.55</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>36</v>
       </c>
       <c r="B4" t="s">
         <v>37</v>
       </c>
       <c r="C4" s="1">
         <v>7450.0</v>
       </c>
       <c r="D4" s="1">
-        <v>1305.6</v>
+        <v>1461.8</v>
       </c>
       <c r="E4" s="1">
         <v>136.1780469799</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
         <v>1.0</v>
       </c>
       <c r="H4" s="1">
         <v>1014526.45</v>
       </c>
       <c r="I4" s="1">
-        <v>8712193.55</v>
+        <v>9875883.55</v>
       </c>
       <c r="J4" s="1">
-        <v>858.74484100439</v>
+        <v>973.44761686598</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4" s="1">
-        <v>9726720.0</v>
+        <v>10890410.0</v>
       </c>
       <c r="N4" s="1">
-        <v>9726720.0</v>
+        <v>10890410.0</v>
       </c>
       <c r="O4" s="1">
-        <v>5.3</v>
+        <v>5.73</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>38</v>
       </c>
       <c r="B5" t="s">
         <v>39</v>
       </c>
       <c r="C5" s="1">
         <v>32000.0</v>
       </c>
       <c r="D5" s="1">
-        <v>135.02</v>
+        <v>132.14</v>
       </c>
       <c r="E5" s="1">
         <v>78.9366615625</v>
       </c>
       <c r="F5" t="s">
         <v>40</v>
       </c>
       <c r="G5">
         <v>0.86</v>
       </c>
       <c r="H5" s="1">
         <v>2904233.45</v>
       </c>
       <c r="I5" s="1">
-        <v>2098244.26</v>
+        <v>1988424.92</v>
       </c>
       <c r="J5" s="1">
-        <v>72.247782284857</v>
+        <v>68.466428551052</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5" s="1">
-        <v>5002477.71</v>
+        <v>4892658.37</v>
       </c>
       <c r="N5" s="1">
-        <v>5002477.71</v>
+        <v>4892658.37</v>
       </c>
       <c r="O5" s="1">
-        <v>2.72</v>
+        <v>2.58</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>41</v>
       </c>
       <c r="B6" t="s">
         <v>42</v>
       </c>
       <c r="C6" s="1">
         <v>457000.0</v>
       </c>
       <c r="D6" s="1">
-        <v>10.416</v>
+        <v>10.738</v>
       </c>
       <c r="E6" s="1">
         <v>7.8367673961</v>
       </c>
       <c r="F6" t="s">
         <v>8</v>
       </c>
       <c r="G6">
         <v>1.0</v>
       </c>
       <c r="H6" s="1">
         <v>3581402.7</v>
       </c>
       <c r="I6" s="1">
-        <v>1178709.3</v>
+        <v>1325863.3</v>
       </c>
       <c r="J6" s="1">
-        <v>32.911945367104</v>
+        <v>37.020782387862</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
         <v>0.0</v>
       </c>
       <c r="M6" s="1">
-        <v>4760112.0</v>
+        <v>4907266.0</v>
       </c>
       <c r="N6" s="1">
-        <v>4760112.0</v>
+        <v>4907266.0</v>
       </c>
       <c r="O6" s="1">
-        <v>2.59</v>
+        <v>2.58</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>43</v>
       </c>
       <c r="B7" t="s">
         <v>44</v>
       </c>
       <c r="C7" s="1">
         <v>26000.0</v>
       </c>
       <c r="D7" s="1">
-        <v>80.9</v>
+        <v>72.98</v>
       </c>
       <c r="E7" s="1">
         <v>83.6266965385</v>
       </c>
       <c r="F7" t="s">
         <v>8</v>
       </c>
       <c r="G7">
         <v>1.0</v>
       </c>
       <c r="H7" s="1">
         <v>2174294.11</v>
       </c>
       <c r="I7" s="1">
-        <v>-70894.11</v>
+        <v>-276814.11</v>
       </c>
       <c r="J7" s="1">
-        <v>-3.2605575149169</v>
+        <v>-12.731217397264</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7">
         <v>0.0</v>
       </c>
       <c r="M7" s="1">
-        <v>2103400.0</v>
+        <v>1897480.0</v>
       </c>
       <c r="N7" s="1">
-        <v>2103400.0</v>
+        <v>1897480.0</v>
       </c>
       <c r="O7" s="1">
-        <v>1.15</v>
+        <v>1.0</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>45</v>
       </c>
       <c r="B8" t="s">
         <v>46</v>
       </c>
       <c r="C8" s="1">
         <v>34000.0</v>
       </c>
       <c r="D8" s="1">
-        <v>92.96</v>
+        <v>94.43</v>
       </c>
       <c r="E8" s="1">
         <v>79.2368891176</v>
       </c>
       <c r="F8" t="s">
         <v>8</v>
       </c>
       <c r="G8">
         <v>1.0</v>
       </c>
       <c r="H8" s="1">
         <v>2694054.23</v>
       </c>
       <c r="I8" s="1">
-        <v>466585.77</v>
+        <v>516565.77</v>
       </c>
       <c r="J8" s="1">
-        <v>17.319093461604</v>
+        <v>19.174289969657</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
         <v>0.0</v>
       </c>
       <c r="M8" s="1">
-        <v>3160640.0</v>
+        <v>3210620.0</v>
       </c>
       <c r="N8" s="1">
-        <v>3160640.0</v>
+        <v>3210620.0</v>
       </c>
       <c r="O8" s="1">
-        <v>1.72</v>
+        <v>1.69</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>47</v>
       </c>
       <c r="B9" t="s">
         <v>48</v>
       </c>
       <c r="C9" s="1">
         <v>72000.0</v>
       </c>
       <c r="D9" s="1">
-        <v>35.97</v>
+        <v>37.17</v>
       </c>
       <c r="E9" s="1">
         <v>32.8527</v>
       </c>
       <c r="F9" t="s">
         <v>8</v>
       </c>
       <c r="G9">
         <v>1.0</v>
       </c>
       <c r="H9" s="1">
         <v>2365394.4</v>
       </c>
       <c r="I9" s="1">
-        <v>224445.6</v>
+        <v>310845.6</v>
       </c>
       <c r="J9" s="1">
-        <v>9.4887178222794</v>
+        <v>13.141385639536</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9">
         <v>0.0</v>
       </c>
       <c r="M9" s="1">
-        <v>2589840.0</v>
+        <v>2676240.0</v>
       </c>
       <c r="N9" s="1">
-        <v>2589840.0</v>
+        <v>2676240.0</v>
       </c>
       <c r="O9" s="1">
         <v>1.41</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
         <v>49</v>
       </c>
       <c r="B10" t="s">
         <v>50</v>
       </c>
       <c r="C10" s="1">
         <v>60000.0</v>
       </c>
       <c r="D10" s="1">
-        <v>77.96</v>
+        <v>77.42</v>
       </c>
       <c r="E10" s="1">
         <v>40.2604683333</v>
       </c>
       <c r="F10" t="s">
         <v>8</v>
       </c>
       <c r="G10">
         <v>1.0</v>
       </c>
       <c r="H10" s="1">
         <v>2415628.1</v>
       </c>
       <c r="I10" s="1">
-        <v>2261971.9</v>
+        <v>2229571.9</v>
       </c>
       <c r="J10" s="1">
-        <v>93.639078796939</v>
+        <v>92.297812730362</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10">
         <v>0.0</v>
       </c>
       <c r="M10" s="1">
-        <v>4677600.0</v>
+        <v>4645200.0</v>
       </c>
       <c r="N10" s="1">
-        <v>4677600.0</v>
+        <v>4645200.0</v>
       </c>
       <c r="O10" s="1">
-        <v>2.55</v>
+        <v>2.45</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
         <v>51</v>
       </c>
       <c r="B11" t="s">
         <v>52</v>
       </c>
       <c r="C11" s="1">
         <v>41700.0</v>
       </c>
       <c r="D11" s="1">
-        <v>61.82</v>
+        <v>64.04</v>
       </c>
       <c r="E11" s="1">
         <v>60.3703724221</v>
       </c>
       <c r="F11" t="s">
         <v>8</v>
       </c>
       <c r="G11">
         <v>1.0</v>
       </c>
       <c r="H11" s="1">
         <v>2517444.53</v>
       </c>
       <c r="I11" s="1">
-        <v>60449.47</v>
+        <v>153023.47</v>
       </c>
       <c r="J11" s="1">
-        <v>2.4012235137511</v>
+        <v>6.0785240022746</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11">
         <v>0.0</v>
       </c>
       <c r="M11" s="1">
-        <v>2577894.0</v>
+        <v>2670468.0</v>
       </c>
       <c r="N11" s="1">
-        <v>2577894.0</v>
+        <v>2670468.0</v>
       </c>
       <c r="O11" s="1">
-        <v>1.4</v>
+        <v>1.41</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
         <v>53</v>
       </c>
       <c r="B12" t="s">
         <v>54</v>
       </c>
       <c r="C12" s="1">
         <v>109000.0</v>
       </c>
       <c r="D12" s="1">
-        <v>19.415</v>
+        <v>19.43</v>
       </c>
       <c r="E12" s="1">
         <v>23.5723145872</v>
       </c>
       <c r="F12" t="s">
         <v>8</v>
       </c>
       <c r="G12">
         <v>1.0</v>
       </c>
       <c r="H12" s="1">
         <v>2569382.29</v>
       </c>
       <c r="I12" s="1">
-        <v>-453147.29</v>
+        <v>-451512.29</v>
       </c>
       <c r="J12" s="1">
-        <v>-17.636429260202</v>
+        <v>-17.572795288474</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12" s="1">
-        <v>2116235.0</v>
+        <v>2117870.0</v>
       </c>
       <c r="N12" s="1">
-        <v>2116235.0</v>
+        <v>2117870.0</v>
       </c>
       <c r="O12" s="1">
-        <v>1.15</v>
+        <v>1.12</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
         <v>55</v>
       </c>
       <c r="B13" t="s">
         <v>56</v>
       </c>
       <c r="C13" s="1">
         <v>12900.0</v>
       </c>
       <c r="D13" s="1">
-        <v>248.0</v>
+        <v>242.1</v>
       </c>
       <c r="E13" s="1">
         <v>236.6301325581</v>
       </c>
       <c r="F13" t="s">
         <v>8</v>
       </c>
       <c r="G13">
         <v>1.0</v>
       </c>
       <c r="H13" s="1">
         <v>3052528.71</v>
       </c>
       <c r="I13" s="1">
-        <v>146671.29</v>
+        <v>70561.29</v>
       </c>
       <c r="J13" s="1">
-        <v>4.8049110732197</v>
+        <v>2.311568430752</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
       <c r="L13">
         <v>0.0</v>
       </c>
       <c r="M13" s="1">
-        <v>3199200.0</v>
+        <v>3123090.0</v>
       </c>
       <c r="N13" s="1">
-        <v>3199200.0</v>
+        <v>3123090.0</v>
       </c>
       <c r="O13" s="1">
-        <v>1.74</v>
+        <v>1.64</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
         <v>57</v>
       </c>
       <c r="B14" t="s">
         <v>58</v>
       </c>
       <c r="C14" s="1">
         <v>176000.0</v>
       </c>
       <c r="D14" s="1">
-        <v>18.25</v>
+        <v>17.795</v>
       </c>
       <c r="E14" s="1">
         <v>12.3161271023</v>
       </c>
       <c r="F14" t="s">
         <v>8</v>
       </c>
       <c r="G14">
         <v>1.0</v>
       </c>
       <c r="H14" s="1">
         <v>2167638.37</v>
       </c>
       <c r="I14" s="1">
-        <v>1044361.63</v>
+        <v>964281.63</v>
       </c>
       <c r="J14" s="1">
-        <v>48.179698442965</v>
+        <v>44.485355276305</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
       <c r="L14">
         <v>0.0</v>
       </c>
       <c r="M14" s="1">
-        <v>3212000.0</v>
+        <v>3131920.0</v>
       </c>
       <c r="N14" s="1">
-        <v>3212000.0</v>
+        <v>3131920.0</v>
       </c>
       <c r="O14" s="1">
-        <v>1.75</v>
+        <v>1.65</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
         <v>59</v>
       </c>
       <c r="B15" t="s">
         <v>60</v>
       </c>
       <c r="C15" s="1">
         <v>375000.0</v>
       </c>
       <c r="D15" s="1">
-        <v>9.883</v>
+        <v>9.577</v>
       </c>
       <c r="E15" s="1">
         <v>7.2085022133</v>
       </c>
       <c r="F15" t="s">
         <v>8</v>
       </c>
       <c r="G15">
         <v>1.0</v>
       </c>
       <c r="H15" s="1">
         <v>2703188.33</v>
       </c>
       <c r="I15" s="1">
-        <v>1002936.67</v>
+        <v>888186.67</v>
       </c>
       <c r="J15" s="1">
-        <v>37.101990226482</v>
+        <v>32.857002974706</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15">
         <v>0.0</v>
       </c>
       <c r="M15" s="1">
-        <v>3706125.0</v>
+        <v>3591375.0</v>
       </c>
       <c r="N15" s="1">
-        <v>3706125.0</v>
+        <v>3591375.0</v>
       </c>
       <c r="O15" s="1">
-        <v>2.02</v>
+        <v>1.89</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
         <v>61</v>
       </c>
       <c r="B16" t="s">
         <v>62</v>
       </c>
       <c r="C16" s="1">
         <v>29000.0</v>
       </c>
       <c r="D16" s="1">
-        <v>100.0</v>
+        <v>102.8</v>
       </c>
       <c r="E16" s="1">
         <v>99.5244396552</v>
       </c>
       <c r="F16" t="s">
         <v>8</v>
       </c>
       <c r="G16">
         <v>1.0</v>
       </c>
       <c r="H16" s="1">
         <v>2886208.75</v>
       </c>
       <c r="I16" s="1">
-        <v>13791.25</v>
+        <v>94991.25</v>
       </c>
       <c r="J16" s="1">
-        <v>0.47783272779559</v>
+        <v>3.2912120441739</v>
       </c>
       <c r="K16">
         <v>0.0</v>
       </c>
       <c r="L16">
         <v>0.0</v>
       </c>
       <c r="M16" s="1">
-        <v>2900000.0</v>
+        <v>2981200.0</v>
       </c>
       <c r="N16" s="1">
-        <v>2900000.0</v>
+        <v>2981200.0</v>
       </c>
       <c r="O16" s="1">
-        <v>1.58</v>
+        <v>1.57</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
         <v>63</v>
       </c>
       <c r="B17" t="s">
         <v>64</v>
       </c>
       <c r="C17" s="1">
         <v>6300.0</v>
       </c>
       <c r="D17" s="1">
-        <v>167.0</v>
+        <v>171.1</v>
       </c>
       <c r="E17" s="1">
         <v>274.1823015873</v>
       </c>
       <c r="F17" t="s">
         <v>8</v>
       </c>
       <c r="G17">
         <v>1.0</v>
       </c>
       <c r="H17" s="1">
         <v>1727348.5</v>
       </c>
       <c r="I17" s="1">
-        <v>-675248.5</v>
+        <v>-649418.5</v>
       </c>
       <c r="J17" s="1">
-        <v>-39.09161932291</v>
+        <v>-37.596263869161</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17">
         <v>0.0</v>
       </c>
       <c r="M17" s="1">
-        <v>1052100.0</v>
+        <v>1077930.0</v>
       </c>
       <c r="N17" s="1">
-        <v>1052100.0</v>
+        <v>1077930.0</v>
       </c>
       <c r="O17" s="1">
         <v>0.57</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
         <v>65</v>
       </c>
       <c r="B18" t="s">
         <v>66</v>
       </c>
       <c r="C18" s="1">
         <v>80600.0</v>
       </c>
       <c r="D18" s="1">
-        <v>39.42</v>
+        <v>39.12</v>
       </c>
       <c r="E18" s="1">
         <v>33.2773218362</v>
       </c>
       <c r="F18" t="s">
         <v>8</v>
       </c>
       <c r="G18">
         <v>1.0</v>
       </c>
       <c r="H18" s="1">
         <v>2682152.14</v>
       </c>
       <c r="I18" s="1">
-        <v>495099.86</v>
+        <v>470919.86</v>
       </c>
       <c r="J18" s="1">
-        <v>18.459052065555</v>
+        <v>17.557537209653</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
       <c r="L18">
         <v>0.0</v>
       </c>
       <c r="M18" s="1">
-        <v>3177252.0</v>
+        <v>3153072.0</v>
       </c>
       <c r="N18" s="1">
-        <v>3177252.0</v>
+        <v>3153072.0</v>
       </c>
       <c r="O18" s="1">
-        <v>1.73</v>
+        <v>1.66</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
         <v>67</v>
       </c>
       <c r="B19" t="s">
         <v>68</v>
       </c>
       <c r="C19" s="1">
         <v>1280.0</v>
       </c>
       <c r="D19" s="1">
-        <v>2753.0</v>
+        <v>2832.0</v>
       </c>
       <c r="E19" s="1">
         <v>3509.6599140625</v>
       </c>
       <c r="F19" t="s">
         <v>69</v>
       </c>
       <c r="G19">
         <v>0.92</v>
       </c>
       <c r="H19" s="1">
         <v>4342534.12</v>
       </c>
       <c r="I19" s="1">
-        <v>-493866.58</v>
+        <v>-381694.96</v>
       </c>
       <c r="J19" s="1">
-        <v>-11.372773738851</v>
+        <v>-8.7896824631052</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
       <c r="L19">
         <v>0.0</v>
       </c>
       <c r="M19" s="1">
-        <v>3848667.54</v>
+        <v>3960839.16</v>
       </c>
       <c r="N19" s="1">
-        <v>3848667.54</v>
+        <v>3960839.16</v>
       </c>
       <c r="O19" s="1">
-        <v>2.1</v>
+        <v>2.09</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
         <v>70</v>
       </c>
       <c r="B20" t="s">
         <v>71</v>
       </c>
       <c r="C20" s="1">
         <v>56000.0</v>
       </c>
       <c r="D20" s="1">
-        <v>64.76</v>
+        <v>66.32</v>
       </c>
       <c r="E20" s="1">
         <v>83.4062178571</v>
       </c>
       <c r="F20" t="s">
         <v>8</v>
       </c>
       <c r="G20">
         <v>1.0</v>
       </c>
       <c r="H20" s="1">
         <v>4670748.2</v>
       </c>
       <c r="I20" s="1">
-        <v>-1044188.2</v>
+        <v>-956828.2</v>
       </c>
       <c r="J20" s="1">
-        <v>-22.355908631512</v>
+        <v>-20.48554447872</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20">
         <v>0.0</v>
       </c>
       <c r="M20" s="1">
-        <v>3626560.0</v>
+        <v>3713920.0</v>
       </c>
       <c r="N20" s="1">
-        <v>3626560.0</v>
+        <v>3713920.0</v>
       </c>
       <c r="O20" s="1">
-        <v>1.98</v>
+        <v>1.96</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
         <v>72</v>
       </c>
       <c r="B21" t="s">
         <v>73</v>
       </c>
       <c r="C21" s="1">
         <v>1140.0</v>
       </c>
       <c r="D21" s="1">
-        <v>1606.5</v>
+        <v>1603.5</v>
       </c>
       <c r="E21" s="1">
         <v>2377.9608070175</v>
       </c>
       <c r="F21" t="s">
         <v>8</v>
       </c>
       <c r="G21">
         <v>1.0</v>
       </c>
       <c r="H21" s="1">
         <v>2710875.32</v>
       </c>
       <c r="I21" s="1">
-        <v>-879465.32</v>
+        <v>-882885.32</v>
       </c>
       <c r="J21" s="1">
-        <v>-32.442116150144</v>
+        <v>-32.568274663403</v>
       </c>
       <c r="K21">
         <v>0.0</v>
       </c>
       <c r="L21">
         <v>0.0</v>
       </c>
       <c r="M21" s="1">
-        <v>1831410.0</v>
+        <v>1827990.0</v>
       </c>
       <c r="N21" s="1">
-        <v>1831410.0</v>
+        <v>1827990.0</v>
       </c>
       <c r="O21" s="1">
-        <v>1.0</v>
+        <v>0.96</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
         <v>74</v>
       </c>
       <c r="B22" t="s">
         <v>75</v>
       </c>
       <c r="C22" s="1">
         <v>106000.0</v>
       </c>
       <c r="D22" s="1">
-        <v>61.79</v>
+        <v>88.0</v>
       </c>
       <c r="E22" s="1">
         <v>25.9981596226</v>
       </c>
       <c r="F22" t="s">
         <v>8</v>
       </c>
       <c r="G22">
         <v>1.0</v>
       </c>
       <c r="H22" s="1">
         <v>2755804.92</v>
       </c>
       <c r="I22" s="1">
-        <v>3793935.08</v>
+        <v>6572195.08</v>
       </c>
       <c r="J22" s="1">
-        <v>137.6706693738</v>
+        <v>238.48549773255</v>
       </c>
       <c r="K22">
         <v>0.0</v>
       </c>
       <c r="L22">
         <v>0.0</v>
       </c>
       <c r="M22" s="1">
-        <v>6549740.0</v>
+        <v>9328000.0</v>
       </c>
       <c r="N22" s="1">
-        <v>6549740.0</v>
+        <v>9328000.0</v>
       </c>
       <c r="O22" s="1">
-        <v>3.57</v>
+        <v>4.91</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
         <v>76</v>
       </c>
       <c r="B23" t="s">
         <v>77</v>
       </c>
       <c r="C23" s="1">
         <v>705000.0</v>
       </c>
       <c r="D23" s="1">
-        <v>5.858</v>
+        <v>5.75</v>
       </c>
       <c r="E23" s="1">
         <v>5.0783809645</v>
       </c>
       <c r="F23" t="s">
         <v>8</v>
       </c>
       <c r="G23">
         <v>1.0</v>
       </c>
       <c r="H23" s="1">
         <v>3580258.58</v>
       </c>
       <c r="I23" s="1">
-        <v>549631.42</v>
+        <v>473491.42</v>
       </c>
       <c r="J23" s="1">
-        <v>15.35172412044</v>
+        <v>13.225062084761</v>
       </c>
       <c r="K23">
         <v>0.0</v>
       </c>
       <c r="L23">
         <v>0.0</v>
       </c>
       <c r="M23" s="1">
-        <v>4129890.0</v>
+        <v>4053750.0</v>
       </c>
       <c r="N23" s="1">
-        <v>4129890.0</v>
+        <v>4053750.0</v>
       </c>
       <c r="O23" s="1">
-        <v>2.25</v>
+        <v>2.13</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
         <v>78</v>
       </c>
       <c r="B24" t="s">
         <v>79</v>
       </c>
       <c r="C24" s="1">
         <v>34000.0</v>
       </c>
       <c r="D24" s="1">
-        <v>103.0</v>
+        <v>101.0</v>
       </c>
       <c r="E24" s="1">
         <v>70.4415011765</v>
       </c>
       <c r="F24" t="s">
         <v>8</v>
       </c>
       <c r="G24">
         <v>1.0</v>
       </c>
       <c r="H24" s="1">
         <v>2395011.04</v>
       </c>
       <c r="I24" s="1">
-        <v>1106988.96</v>
+        <v>1038988.96</v>
       </c>
       <c r="J24" s="1">
-        <v>46.220620344197</v>
+        <v>43.381384997708</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
       <c r="L24">
         <v>0.0</v>
       </c>
       <c r="M24" s="1">
-        <v>3502000.0</v>
+        <v>3434000.0</v>
       </c>
       <c r="N24" s="1">
-        <v>3502000.0</v>
+        <v>3434000.0</v>
       </c>
       <c r="O24" s="1">
-        <v>1.91</v>
+        <v>1.81</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
         <v>80</v>
       </c>
       <c r="B25" t="s">
         <v>81</v>
       </c>
       <c r="C25" s="1">
         <v>557000.0</v>
       </c>
       <c r="D25" s="1">
-        <v>4.588</v>
+        <v>4.383</v>
       </c>
       <c r="E25" s="1">
         <v>3.954370018</v>
       </c>
       <c r="F25" t="s">
         <v>8</v>
       </c>
       <c r="G25">
         <v>1.0</v>
       </c>
       <c r="H25" s="1">
         <v>2202584.1</v>
       </c>
       <c r="I25" s="1">
-        <v>352931.9</v>
+        <v>238746.9</v>
       </c>
       <c r="J25" s="1">
-        <v>16.023537988856</v>
+        <v>10.839399957532</v>
       </c>
       <c r="K25">
         <v>0.0</v>
       </c>
       <c r="L25">
         <v>0.0</v>
       </c>
       <c r="M25" s="1">
-        <v>2555516.0</v>
+        <v>2441331.0</v>
       </c>
       <c r="N25" s="1">
-        <v>2555516.0</v>
+        <v>2441331.0</v>
       </c>
       <c r="O25" s="1">
-        <v>1.39</v>
+        <v>1.29</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
         <v>82</v>
       </c>
       <c r="B26" t="s">
         <v>83</v>
       </c>
       <c r="C26" s="1">
         <v>16000.0</v>
       </c>
       <c r="D26" s="1">
-        <v>176.0</v>
+        <v>176.54</v>
       </c>
       <c r="E26" s="1">
         <v>98.77057625</v>
       </c>
       <c r="F26" t="s">
         <v>8</v>
       </c>
       <c r="G26">
         <v>1.0</v>
       </c>
       <c r="H26" s="1">
         <v>1580329.22</v>
       </c>
       <c r="I26" s="1">
-        <v>1235670.78</v>
+        <v>1244310.78</v>
       </c>
       <c r="J26" s="1">
-        <v>78.190719019927</v>
+        <v>78.737440544192</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26" s="1">
-        <v>2816000.0</v>
+        <v>2824640.0</v>
       </c>
       <c r="N26" s="1">
-        <v>2816000.0</v>
+        <v>2824640.0</v>
       </c>
       <c r="O26" s="1">
-        <v>1.53</v>
+        <v>1.49</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
         <v>84</v>
       </c>
       <c r="B27" t="s">
         <v>85</v>
       </c>
       <c r="C27" s="1">
         <v>6600.0</v>
       </c>
       <c r="D27" s="1">
-        <v>481.8</v>
+        <v>496.4</v>
       </c>
       <c r="E27" s="1">
-        <v>553.43275</v>
+        <v>550.93275</v>
       </c>
       <c r="F27" t="s">
         <v>69</v>
       </c>
       <c r="G27">
         <v>0.92</v>
       </c>
       <c r="H27" s="1">
-        <v>3914601.98</v>
+        <v>3896604.6</v>
       </c>
       <c r="I27" s="1">
-        <v>-441600.67</v>
+        <v>-316796.91</v>
       </c>
       <c r="J27" s="1">
-        <v>-11.280857473025</v>
+        <v>-8.1300758614307</v>
       </c>
       <c r="K27">
         <v>0.0</v>
       </c>
       <c r="L27">
         <v>0.0</v>
       </c>
       <c r="M27" s="1">
-        <v>3473001.31</v>
+        <v>3579807.69</v>
       </c>
       <c r="N27" s="1">
-        <v>3473001.31</v>
+        <v>3579807.69</v>
       </c>
       <c r="O27" s="1">
-        <v>1.89</v>
+        <v>1.88</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
         <v>86</v>
       </c>
       <c r="B28" t="s">
         <v>87</v>
       </c>
       <c r="C28" s="1">
         <v>11400.0</v>
       </c>
       <c r="D28" s="1">
-        <v>353.6</v>
+        <v>378.85</v>
       </c>
       <c r="E28" s="1">
         <v>271.6343684211</v>
       </c>
       <c r="F28" t="s">
         <v>8</v>
       </c>
       <c r="G28">
         <v>1.0</v>
       </c>
       <c r="H28" s="1">
         <v>3096631.8</v>
       </c>
       <c r="I28" s="1">
-        <v>934408.2</v>
+        <v>1222258.2</v>
       </c>
       <c r="J28" s="1">
-        <v>30.174985608557</v>
+        <v>39.470569281114</v>
       </c>
       <c r="K28">
         <v>0.0</v>
       </c>
       <c r="L28">
         <v>0.0</v>
       </c>
       <c r="M28" s="1">
-        <v>4031040.0</v>
+        <v>4318890.0</v>
       </c>
       <c r="N28" s="1">
-        <v>4031040.0</v>
+        <v>4318890.0</v>
       </c>
       <c r="O28" s="1">
-        <v>2.2</v>
+        <v>2.27</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
         <v>88</v>
       </c>
       <c r="B29" t="s">
         <v>89</v>
       </c>
       <c r="C29" s="1">
         <v>5000.0</v>
       </c>
       <c r="D29" s="1">
-        <v>452.0</v>
+        <v>475.0</v>
       </c>
       <c r="E29" s="1">
         <v>631.8973</v>
       </c>
       <c r="F29" t="s">
         <v>8</v>
       </c>
       <c r="G29">
         <v>1.0</v>
       </c>
       <c r="H29" s="1">
         <v>3159486.5</v>
       </c>
       <c r="I29" s="1">
-        <v>-899486.5</v>
+        <v>-784486.5</v>
       </c>
       <c r="J29" s="1">
-        <v>-28.46938893393</v>
+        <v>-24.829556954904</v>
       </c>
       <c r="K29">
         <v>0.0</v>
       </c>
       <c r="L29">
         <v>0.0</v>
       </c>
       <c r="M29" s="1">
-        <v>2260000.0</v>
+        <v>2375000.0</v>
       </c>
       <c r="N29" s="1">
-        <v>2260000.0</v>
+        <v>2375000.0</v>
       </c>
       <c r="O29" s="1">
-        <v>1.23</v>
+        <v>1.25</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
         <v>90</v>
       </c>
       <c r="B30" t="s">
         <v>91</v>
       </c>
       <c r="C30" s="1">
         <v>209000.0</v>
       </c>
       <c r="D30" s="1">
-        <v>15.04</v>
+        <v>16.26</v>
       </c>
       <c r="E30" s="1">
         <v>9.372537512</v>
       </c>
       <c r="F30" t="s">
         <v>8</v>
       </c>
       <c r="G30">
         <v>1.0</v>
       </c>
       <c r="H30" s="1">
         <v>1958860.34</v>
       </c>
       <c r="I30" s="1">
-        <v>1184499.66</v>
+        <v>1439479.66</v>
       </c>
       <c r="J30" s="1">
-        <v>60.468816270996</v>
+        <v>73.48556865468</v>
       </c>
       <c r="K30">
         <v>0.0</v>
       </c>
       <c r="L30">
         <v>0.0</v>
       </c>
       <c r="M30" s="1">
-        <v>3143360.0</v>
+        <v>3398340.0</v>
       </c>
       <c r="N30" s="1">
-        <v>3143360.0</v>
+        <v>3398340.0</v>
       </c>
       <c r="O30" s="1">
-        <v>1.71</v>
+        <v>1.79</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
         <v>92</v>
       </c>
       <c r="B31" t="s">
         <v>93</v>
       </c>
       <c r="C31" s="1">
         <v>4000.0</v>
       </c>
       <c r="D31" s="1">
-        <v>499.3</v>
+        <v>442.4</v>
       </c>
       <c r="E31" s="1">
         <v>557.338</v>
       </c>
       <c r="F31" t="s">
         <v>8</v>
       </c>
       <c r="G31">
         <v>1.0</v>
       </c>
       <c r="H31" s="1">
         <v>2229352.0</v>
       </c>
       <c r="I31" s="1">
-        <v>-232152.0</v>
+        <v>-459752.0</v>
       </c>
       <c r="J31" s="1">
-        <v>-10.413429552623</v>
+        <v>-20.622674212058</v>
       </c>
       <c r="K31">
         <v>0.0</v>
       </c>
       <c r="L31">
         <v>0.0</v>
       </c>
       <c r="M31" s="1">
-        <v>1997200.0</v>
+        <v>1769600.0</v>
       </c>
       <c r="N31" s="1">
-        <v>1997200.0</v>
+        <v>1769600.0</v>
       </c>
       <c r="O31" s="1">
-        <v>1.09</v>
+        <v>0.93</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
         <v>94</v>
       </c>
       <c r="B32" t="s">
         <v>95</v>
       </c>
       <c r="C32" s="1">
         <v>51000.0</v>
       </c>
       <c r="D32" s="1">
-        <v>374.9</v>
+        <v>371.4</v>
       </c>
       <c r="E32" s="1">
         <v>358.8201784314</v>
       </c>
       <c r="F32" t="s">
         <v>96</v>
       </c>
       <c r="G32">
         <v>7.47</v>
       </c>
       <c r="H32" s="1">
         <v>2454590.24</v>
       </c>
       <c r="I32" s="1">
-        <v>103991.83</v>
+        <v>79715.35</v>
       </c>
       <c r="J32" s="1">
-        <v>4.2366268840049</v>
+        <v>3.2476031518809</v>
       </c>
       <c r="K32">
         <v>0.0</v>
       </c>
       <c r="L32">
         <v>0.0</v>
       </c>
       <c r="M32" s="1">
-        <v>2558582.07</v>
+        <v>2534305.59</v>
       </c>
       <c r="N32" s="1">
-        <v>2558582.07</v>
+        <v>2534305.59</v>
       </c>
       <c r="O32" s="1">
-        <v>1.39</v>
+        <v>1.33</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
         <v>97</v>
       </c>
       <c r="B33" t="s">
         <v>98</v>
       </c>
       <c r="C33" s="1">
         <v>190000.0</v>
       </c>
       <c r="D33" s="1">
-        <v>167.65</v>
+        <v>165.9</v>
       </c>
       <c r="E33" s="1">
         <v>258.2997771053</v>
       </c>
       <c r="F33" t="s">
         <v>96</v>
       </c>
       <c r="G33">
         <v>7.47</v>
       </c>
       <c r="H33" s="1">
         <v>6582982.9</v>
       </c>
       <c r="I33" s="1">
-        <v>-2320419.09</v>
+        <v>-2365562.51</v>
       </c>
       <c r="J33" s="1">
-        <v>-35.248748557436</v>
+        <v>-35.934507896109</v>
       </c>
       <c r="K33">
         <v>0.0</v>
       </c>
       <c r="L33">
         <v>0.0</v>
       </c>
       <c r="M33" s="1">
-        <v>4262563.81</v>
+        <v>4217420.39</v>
       </c>
       <c r="N33" s="1">
-        <v>4262563.81</v>
+        <v>4217420.39</v>
       </c>
       <c r="O33" s="1">
-        <v>2.32</v>
+        <v>2.22</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
         <v>99</v>
       </c>
       <c r="B34" t="s">
         <v>100</v>
       </c>
       <c r="C34" s="1">
         <v>21000.0</v>
       </c>
       <c r="D34" s="1">
-        <v>61.48</v>
+        <v>61.64</v>
       </c>
       <c r="E34" s="1">
         <v>131.0369847619</v>
       </c>
       <c r="F34" t="s">
         <v>8</v>
       </c>
       <c r="G34">
         <v>1.0</v>
       </c>
       <c r="H34" s="1">
         <v>2751776.68</v>
       </c>
       <c r="I34" s="1">
-        <v>-1460696.68</v>
+        <v>-1457336.68</v>
       </c>
       <c r="J34" s="1">
-        <v>-53.081948495908</v>
+        <v>-52.959845564212</v>
       </c>
       <c r="K34">
         <v>0.0</v>
       </c>
       <c r="L34">
         <v>0.0</v>
       </c>
       <c r="M34" s="1">
-        <v>1291080.0</v>
+        <v>1294440.0</v>
       </c>
       <c r="N34" s="1">
-        <v>1291080.0</v>
+        <v>1294440.0</v>
       </c>
       <c r="O34" s="1">
-        <v>0.7</v>
+        <v>0.68</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
         <v>101</v>
       </c>
       <c r="B35" t="s">
         <v>102</v>
       </c>
       <c r="C35" s="1">
         <v>33000.0</v>
       </c>
       <c r="D35" s="1">
-        <v>156.9</v>
+        <v>154.65</v>
       </c>
       <c r="E35" s="1">
         <v>30.2405563636</v>
       </c>
       <c r="F35" t="s">
         <v>8</v>
       </c>
       <c r="G35">
         <v>1.0</v>
       </c>
       <c r="H35" s="1">
         <v>997938.36</v>
       </c>
       <c r="I35" s="1">
-        <v>4179761.64</v>
+        <v>4105511.64</v>
       </c>
       <c r="J35" s="1">
-        <v>418.83966059787</v>
+        <v>411.39932129676</v>
       </c>
       <c r="K35">
         <v>0.0</v>
       </c>
       <c r="L35">
         <v>0.0</v>
       </c>
       <c r="M35" s="1">
-        <v>5177700.0</v>
+        <v>5103450.0</v>
       </c>
       <c r="N35" s="1">
-        <v>5177700.0</v>
+        <v>5103450.0</v>
       </c>
       <c r="O35" s="1">
-        <v>2.82</v>
+        <v>2.69</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
         <v>103</v>
       </c>
       <c r="B36" t="s">
         <v>104</v>
       </c>
       <c r="C36" s="1">
         <v>1900.0</v>
       </c>
       <c r="D36" s="1">
         <v>646.0</v>
       </c>
       <c r="E36" s="1">
         <v>651.9657789474</v>
       </c>
       <c r="F36" t="s">
         <v>8</v>
       </c>
       <c r="G36">
         <v>1.0</v>
       </c>
       <c r="H36" s="1">
         <v>1238734.98</v>
       </c>
       <c r="I36" s="1">
         <v>-11334.98</v>
       </c>
       <c r="J36" s="1">
         <v>-0.91504479836357</v>
       </c>
       <c r="K36">
         <v>0.0</v>
       </c>
       <c r="L36">
         <v>0.0</v>
       </c>
       <c r="M36" s="1">
         <v>1227400.0</v>
       </c>
       <c r="N36" s="1">
         <v>1227400.0</v>
       </c>
       <c r="O36" s="1">
-        <v>0.67</v>
+        <v>0.65</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
         <v>105</v>
       </c>
       <c r="B37" t="s">
         <v>106</v>
       </c>
       <c r="C37" s="1">
         <v>26000.0</v>
       </c>
       <c r="D37" s="1">
-        <v>27.94</v>
+        <v>28.02</v>
       </c>
       <c r="E37" s="1">
         <v>36.13845</v>
       </c>
       <c r="F37" t="s">
         <v>8</v>
       </c>
       <c r="G37">
         <v>1.0</v>
       </c>
       <c r="H37" s="1">
         <v>939599.7</v>
       </c>
       <c r="I37" s="1">
-        <v>-213159.7</v>
+        <v>-211079.7</v>
       </c>
       <c r="J37" s="1">
-        <v>-22.686224782745</v>
+        <v>-22.464853915981</v>
       </c>
       <c r="K37">
         <v>0.0</v>
       </c>
       <c r="L37">
         <v>0.0</v>
       </c>
       <c r="M37" s="1">
-        <v>726440.0</v>
+        <v>728520.0</v>
       </c>
       <c r="N37" s="1">
-        <v>726440.0</v>
+        <v>728520.0</v>
       </c>
       <c r="O37" s="1">
-        <v>0.4</v>
+        <v>0.38</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
         <v>107</v>
       </c>
       <c r="B38" t="s">
         <v>108</v>
       </c>
       <c r="C38" s="1">
         <v>15600.0</v>
       </c>
       <c r="D38" s="1">
-        <v>319.4</v>
+        <v>309.7</v>
       </c>
       <c r="E38" s="1">
         <v>276.757175</v>
       </c>
       <c r="F38" t="s">
         <v>69</v>
       </c>
       <c r="G38">
         <v>0.92</v>
       </c>
       <c r="H38" s="1">
         <v>4161184.62</v>
       </c>
       <c r="I38" s="1">
-        <v>1280755.09</v>
+        <v>1117792.65</v>
       </c>
       <c r="J38" s="1">
-        <v>30.778617315951</v>
+        <v>26.862366178793</v>
       </c>
       <c r="K38">
         <v>0.0</v>
       </c>
       <c r="L38">
         <v>0.0</v>
       </c>
       <c r="M38" s="1">
-        <v>5441939.71</v>
+        <v>5278977.27</v>
       </c>
       <c r="N38" s="1">
-        <v>5441939.71</v>
+        <v>5278977.27</v>
       </c>
       <c r="O38" s="1">
-        <v>2.96</v>
+        <v>2.78</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
         <v>109</v>
       </c>
       <c r="B39" t="s">
         <v>110</v>
       </c>
       <c r="C39" s="1">
         <v>98000.0</v>
       </c>
       <c r="D39" s="1">
-        <v>368.1</v>
+        <v>382.6</v>
       </c>
       <c r="E39" s="1">
         <v>239.3382</v>
       </c>
       <c r="F39" t="s">
         <v>111</v>
       </c>
       <c r="G39">
-        <v>10.86</v>
+        <v>10.82</v>
       </c>
       <c r="H39" s="1">
         <v>2072833.15</v>
       </c>
       <c r="I39" s="1">
-        <v>1248711.34</v>
+        <v>1392170.08</v>
       </c>
       <c r="J39" s="1">
-        <v>60.241768132664</v>
+        <v>67.162669605125</v>
       </c>
       <c r="K39">
         <v>0.0</v>
       </c>
       <c r="L39">
         <v>0.0</v>
       </c>
       <c r="M39" s="1">
-        <v>3321544.49</v>
+        <v>3465003.23</v>
       </c>
       <c r="N39" s="1">
-        <v>3321544.49</v>
+        <v>3465003.23</v>
       </c>
       <c r="O39" s="1">
-        <v>1.81</v>
+        <v>1.82</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
         <v>112</v>
       </c>
       <c r="B40" t="s">
         <v>113</v>
       </c>
       <c r="C40" s="1">
         <v>29600.0</v>
       </c>
       <c r="D40" s="1">
-        <v>144.46</v>
+        <v>162.86</v>
       </c>
       <c r="E40" s="1">
         <v>107.2867226351</v>
       </c>
       <c r="F40" t="s">
         <v>8</v>
       </c>
       <c r="G40">
         <v>1.0</v>
       </c>
       <c r="H40" s="1">
         <v>3175686.99</v>
       </c>
       <c r="I40" s="1">
-        <v>1100329.01</v>
+        <v>1644969.01</v>
       </c>
       <c r="J40" s="1">
-        <v>34.64853474114</v>
+        <v>51.798839595334</v>
       </c>
       <c r="K40">
         <v>0.0</v>
       </c>
       <c r="L40">
         <v>0.0</v>
       </c>
       <c r="M40" s="1">
-        <v>4276016.0</v>
+        <v>4820656.0</v>
       </c>
       <c r="N40" s="1">
-        <v>4276016.0</v>
+        <v>4820656.0</v>
       </c>
       <c r="O40" s="1">
-        <v>2.33</v>
+        <v>2.54</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
         <v>114</v>
       </c>
       <c r="B41" t="s">
         <v>115</v>
       </c>
       <c r="C41" s="1">
         <v>19800.0</v>
       </c>
       <c r="D41" s="1">
-        <v>274.65</v>
+        <v>287.15</v>
       </c>
       <c r="E41" s="1">
         <v>99.5747722222</v>
       </c>
       <c r="F41" t="s">
         <v>8</v>
       </c>
       <c r="G41">
         <v>1.0</v>
       </c>
       <c r="H41" s="1">
         <v>1971580.49</v>
       </c>
       <c r="I41" s="1">
-        <v>3466489.51</v>
+        <v>3713989.51</v>
       </c>
       <c r="J41" s="1">
-        <v>175.82287548402</v>
+        <v>188.37625594479</v>
       </c>
       <c r="K41">
         <v>0.0</v>
       </c>
       <c r="L41">
         <v>0.0</v>
       </c>
       <c r="M41" s="1">
-        <v>5438070.0</v>
+        <v>5685570.0</v>
       </c>
       <c r="N41" s="1">
-        <v>5438070.0</v>
+        <v>5685570.0</v>
       </c>
       <c r="O41" s="1">
-        <v>2.96</v>
+        <v>2.99</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
         <v>116</v>
       </c>
       <c r="B42" t="s">
         <v>117</v>
       </c>
       <c r="C42" s="1">
         <v>21825.0</v>
       </c>
       <c r="D42" s="1">
-        <v>84.42</v>
+        <v>86.98</v>
       </c>
       <c r="E42" s="1">
         <v>83.8475857961</v>
       </c>
       <c r="F42" t="s">
         <v>69</v>
       </c>
       <c r="G42">
         <v>0.92</v>
       </c>
       <c r="H42" s="1">
         <v>1949706.27</v>
       </c>
       <c r="I42" s="1">
-        <v>62598.78</v>
+        <v>124527.23</v>
       </c>
       <c r="J42" s="1">
-        <v>3.2106774729714</v>
+        <v>6.3869738696588</v>
       </c>
       <c r="K42">
         <v>0.0</v>
       </c>
       <c r="L42">
         <v>0.0</v>
       </c>
       <c r="M42" s="1">
-        <v>2012305.05</v>
+        <v>2074233.5</v>
       </c>
       <c r="N42" s="1">
-        <v>2012305.05</v>
+        <v>2074233.5</v>
       </c>
       <c r="O42" s="1">
-        <v>1.1</v>
+        <v>1.09</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
         <v>118</v>
       </c>
       <c r="B43" t="s">
         <v>119</v>
       </c>
       <c r="C43" s="1">
         <v>28000.0</v>
       </c>
       <c r="D43" s="1">
-        <v>178.5</v>
+        <v>158.52</v>
       </c>
       <c r="E43" s="1">
         <v>58.4362639286</v>
       </c>
       <c r="F43" t="s">
         <v>8</v>
       </c>
       <c r="G43">
         <v>1.0</v>
       </c>
       <c r="H43" s="1">
         <v>1636215.39</v>
       </c>
       <c r="I43" s="1">
-        <v>3361784.61</v>
+        <v>2802344.61</v>
       </c>
       <c r="J43" s="1">
-        <v>205.46100657322</v>
+        <v>171.26990903074</v>
       </c>
       <c r="K43">
         <v>0.0</v>
       </c>
       <c r="L43">
         <v>0.0</v>
       </c>
       <c r="M43" s="1">
-        <v>4998000.0</v>
+        <v>4438560.0</v>
       </c>
       <c r="N43" s="1">
-        <v>4998000.0</v>
+        <v>4438560.0</v>
       </c>
       <c r="O43" s="1">
-        <v>2.72</v>
+        <v>2.34</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
         <v>120</v>
       </c>
       <c r="B44" t="s">
         <v>121</v>
       </c>
       <c r="C44" s="1">
         <v>15000.0</v>
       </c>
       <c r="D44" s="1">
-        <v>268.65</v>
+        <v>278.7</v>
       </c>
       <c r="E44" s="1">
         <v>236.43985</v>
       </c>
       <c r="F44" t="s">
         <v>8</v>
       </c>
       <c r="G44">
         <v>1.0</v>
       </c>
       <c r="H44" s="1">
         <v>3546597.75</v>
       </c>
       <c r="I44" s="1">
-        <v>483152.25</v>
+        <v>633902.25</v>
       </c>
       <c r="J44" s="1">
-        <v>13.622978529212</v>
+        <v>17.873531048171</v>
       </c>
       <c r="K44">
         <v>0.0</v>
       </c>
       <c r="L44">
         <v>0.0</v>
       </c>
       <c r="M44" s="1">
-        <v>4029750.0</v>
+        <v>4180500.0</v>
       </c>
       <c r="N44" s="1">
-        <v>4029750.0</v>
+        <v>4180500.0</v>
       </c>
       <c r="O44" s="1">
-        <v>2.19</v>
+        <v>2.2</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
         <v>122</v>
       </c>
       <c r="B45" t="s">
         <v>123</v>
       </c>
       <c r="C45" s="1">
         <v>11900.0</v>
       </c>
       <c r="D45" s="1">
-        <v>142.65</v>
+        <v>151.4</v>
       </c>
       <c r="E45" s="1">
         <v>297.3704890756</v>
       </c>
       <c r="F45" t="s">
         <v>69</v>
       </c>
       <c r="G45">
         <v>0.92</v>
       </c>
       <c r="H45" s="1">
         <v>3429859.82</v>
       </c>
       <c r="I45" s="1">
-        <v>-1575846.06</v>
+        <v>-1461262.79</v>
       </c>
       <c r="J45" s="1">
-        <v>-45.944911532857</v>
+        <v>-42.604154883508</v>
       </c>
       <c r="K45">
         <v>0.0</v>
       </c>
       <c r="L45">
         <v>0.0</v>
       </c>
       <c r="M45" s="1">
-        <v>1854013.76</v>
+        <v>1968597.03</v>
       </c>
       <c r="N45" s="1">
-        <v>1854013.76</v>
+        <v>1968597.03</v>
       </c>
       <c r="O45" s="1">
-        <v>1.01</v>
+        <v>1.04</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
         <v>124</v>
       </c>
       <c r="B46" t="s">
         <v>125</v>
       </c>
       <c r="C46" s="1">
         <v>30000.0</v>
       </c>
       <c r="D46" s="1">
         <v>0.001</v>
       </c>
       <c r="E46" s="1">
         <v>0.0</v>
       </c>
       <c r="F46" t="s">
         <v>8</v>
       </c>
       <c r="G46">
@@ -3324,434 +3324,434 @@
       </c>
       <c r="M46" s="1">
         <v>30.0</v>
       </c>
       <c r="N46" s="1">
         <v>30.0</v>
       </c>
       <c r="O46" s="1">
         <v>0.0</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
         <v>126</v>
       </c>
       <c r="B47" t="s">
         <v>127</v>
       </c>
       <c r="C47" s="1">
         <v>30000.0</v>
       </c>
       <c r="D47" s="1">
-        <v>69.39</v>
+        <v>70.5</v>
       </c>
       <c r="E47" s="1">
         <v>56.558639</v>
       </c>
       <c r="F47" t="s">
         <v>8</v>
       </c>
       <c r="G47">
         <v>1.0</v>
       </c>
       <c r="H47" s="1">
         <v>1696759.17</v>
       </c>
       <c r="I47" s="1">
-        <v>384940.83</v>
+        <v>418240.83</v>
       </c>
       <c r="J47" s="1">
-        <v>22.686827736431</v>
+        <v>24.649392641856</v>
       </c>
       <c r="K47">
         <v>0.0</v>
       </c>
       <c r="L47">
         <v>0.0</v>
       </c>
       <c r="M47" s="1">
-        <v>2081700.0</v>
+        <v>2115000.0</v>
       </c>
       <c r="N47" s="1">
-        <v>2081700.0</v>
+        <v>2115000.0</v>
       </c>
       <c r="O47" s="1">
-        <v>1.13</v>
+        <v>1.11</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
         <v>128</v>
       </c>
       <c r="B48" t="s">
         <v>129</v>
       </c>
       <c r="C48" s="1">
         <v>26000.0</v>
       </c>
       <c r="D48" s="1">
-        <v>72.8</v>
+        <v>77.38</v>
       </c>
       <c r="E48" s="1">
         <v>78.7765515385</v>
       </c>
       <c r="F48" t="s">
         <v>8</v>
       </c>
       <c r="G48">
         <v>1.0</v>
       </c>
       <c r="H48" s="1">
         <v>2048190.34</v>
       </c>
       <c r="I48" s="1">
-        <v>-155390.34</v>
+        <v>-36310.34</v>
       </c>
       <c r="J48" s="1">
-        <v>-7.5867138402772</v>
+        <v>-1.7728010571517</v>
       </c>
       <c r="K48">
         <v>0.0</v>
       </c>
       <c r="L48">
         <v>0.0</v>
       </c>
       <c r="M48" s="1">
-        <v>1892800.0</v>
+        <v>2011880.0</v>
       </c>
       <c r="N48" s="1">
-        <v>1892800.0</v>
+        <v>2011880.0</v>
       </c>
       <c r="O48" s="1">
-        <v>1.03</v>
+        <v>1.06</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
         <v>130</v>
       </c>
       <c r="B49" t="s">
         <v>131</v>
       </c>
       <c r="C49" s="1">
         <v>140000.0</v>
       </c>
       <c r="D49" s="1">
-        <v>36.8</v>
+        <v>35.08</v>
       </c>
       <c r="E49" s="1">
         <v>20.5651097143</v>
       </c>
       <c r="F49" t="s">
         <v>8</v>
       </c>
       <c r="G49">
         <v>1.0</v>
       </c>
       <c r="H49" s="1">
         <v>2879115.36</v>
       </c>
       <c r="I49" s="1">
-        <v>2272884.64</v>
+        <v>2032084.64</v>
       </c>
       <c r="J49" s="1">
-        <v>78.943854476189</v>
+        <v>70.580174321323</v>
       </c>
       <c r="K49">
         <v>0.0</v>
       </c>
       <c r="L49">
         <v>0.0</v>
       </c>
       <c r="M49" s="1">
-        <v>5152000.0</v>
+        <v>4911200.0</v>
       </c>
       <c r="N49" s="1">
-        <v>5152000.0</v>
+        <v>4911200.0</v>
       </c>
       <c r="O49" s="1">
-        <v>2.81</v>
+        <v>2.59</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
         <v>132</v>
       </c>
       <c r="B50" t="s">
         <v>133</v>
       </c>
       <c r="C50" s="1">
         <v>12000.0</v>
       </c>
       <c r="D50" s="1">
-        <v>235.8</v>
+        <v>248.3</v>
       </c>
       <c r="E50" s="1">
         <v>248.9732125</v>
       </c>
       <c r="F50" t="s">
         <v>8</v>
       </c>
       <c r="G50">
         <v>1.0</v>
       </c>
       <c r="H50" s="1">
         <v>2987678.55</v>
       </c>
       <c r="I50" s="1">
-        <v>-158078.55</v>
+        <v>-8078.55</v>
       </c>
       <c r="J50" s="1">
-        <v>-5.2910159963494</v>
+        <v>-0.27039555510415</v>
       </c>
       <c r="K50">
         <v>0.0</v>
       </c>
       <c r="L50">
         <v>0.0</v>
       </c>
       <c r="M50" s="1">
-        <v>2829600.0</v>
+        <v>2979600.0</v>
       </c>
       <c r="N50" s="1">
-        <v>2829600.0</v>
+        <v>2979600.0</v>
       </c>
       <c r="O50" s="1">
-        <v>1.54</v>
+        <v>1.57</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
         <v>134</v>
       </c>
       <c r="B51" t="s">
         <v>135</v>
       </c>
       <c r="C51" s="1">
         <v>36000.0</v>
       </c>
       <c r="D51" s="1">
-        <v>70.73</v>
+        <v>74.93</v>
       </c>
       <c r="E51" s="1">
         <v>66.1572</v>
       </c>
       <c r="F51" t="s">
         <v>8</v>
       </c>
       <c r="G51">
         <v>1.0</v>
       </c>
       <c r="H51" s="1">
         <v>2381659.2</v>
       </c>
       <c r="I51" s="1">
-        <v>164620.8</v>
+        <v>315820.8</v>
       </c>
       <c r="J51" s="1">
-        <v>6.9120216695991</v>
+        <v>13.260537023937</v>
       </c>
       <c r="K51">
         <v>0.0</v>
       </c>
       <c r="L51">
         <v>0.0</v>
       </c>
       <c r="M51" s="1">
-        <v>2546280.0</v>
+        <v>2697480.0</v>
       </c>
       <c r="N51" s="1">
-        <v>2546280.0</v>
+        <v>2697480.0</v>
       </c>
       <c r="O51" s="1">
-        <v>1.39</v>
+        <v>1.42</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
         <v>136</v>
       </c>
       <c r="B52" t="s">
         <v>137</v>
       </c>
       <c r="C52" s="1">
         <v>160000.0</v>
       </c>
       <c r="D52" s="1">
-        <v>197.1</v>
+        <v>177.1</v>
       </c>
       <c r="E52" s="1">
         <v>161.168750875</v>
       </c>
       <c r="F52" t="s">
         <v>96</v>
       </c>
       <c r="G52">
         <v>7.47</v>
       </c>
       <c r="H52" s="1">
         <v>3460582.63</v>
       </c>
       <c r="I52" s="1">
-        <v>759494.05</v>
+        <v>330693.79</v>
       </c>
       <c r="J52" s="1">
-        <v>21.946999427666</v>
+        <v>9.5560148494417</v>
       </c>
       <c r="K52">
         <v>0.0</v>
       </c>
       <c r="L52">
         <v>0.0</v>
       </c>
       <c r="M52" s="1">
-        <v>4220076.68</v>
+        <v>3791276.42</v>
       </c>
       <c r="N52" s="1">
-        <v>4220076.68</v>
+        <v>3791276.42</v>
       </c>
       <c r="O52" s="1">
-        <v>2.3</v>
+        <v>2.0</v>
       </c>
       <c r="P52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
         <v>138</v>
       </c>
       <c r="B53" t="s">
         <v>139</v>
       </c>
       <c r="C53" s="1">
         <v>64000.0</v>
       </c>
       <c r="D53" s="1">
-        <v>34.96</v>
+        <v>34.44</v>
       </c>
       <c r="E53" s="1">
         <v>9.8637085938</v>
       </c>
       <c r="F53" t="s">
         <v>8</v>
       </c>
       <c r="G53">
         <v>1.0</v>
       </c>
       <c r="H53" s="1">
         <v>631277.35</v>
       </c>
       <c r="I53" s="1">
-        <v>1606162.65</v>
+        <v>1572882.65</v>
       </c>
       <c r="J53" s="1">
-        <v>254.43058427488</v>
+        <v>249.15873347903</v>
       </c>
       <c r="K53">
         <v>0.0</v>
       </c>
       <c r="L53">
         <v>0.0</v>
       </c>
       <c r="M53" s="1">
-        <v>2237440.0</v>
+        <v>2204160.0</v>
       </c>
       <c r="N53" s="1">
-        <v>2237440.0</v>
+        <v>2204160.0</v>
       </c>
       <c r="O53" s="1">
-        <v>1.22</v>
+        <v>1.16</v>
       </c>
       <c r="P53">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
         <v>140</v>
       </c>
       <c r="B54" t="s">
         <v>141</v>
       </c>
       <c r="C54" s="1">
         <v>27000.0</v>
       </c>
       <c r="D54" s="1">
-        <v>61.72</v>
+        <v>61.66</v>
       </c>
       <c r="E54" s="1">
         <v>93.9182333333</v>
       </c>
       <c r="F54" t="s">
         <v>8</v>
       </c>
       <c r="G54">
         <v>1.0</v>
       </c>
       <c r="H54" s="1">
         <v>2535792.3</v>
       </c>
       <c r="I54" s="1">
-        <v>-869352.3</v>
+        <v>-870972.3</v>
       </c>
       <c r="J54" s="1">
-        <v>-34.283261290761</v>
+        <v>-34.347146649195</v>
       </c>
       <c r="K54">
         <v>0.0</v>
       </c>
       <c r="L54">
         <v>0.0</v>
       </c>
       <c r="M54" s="1">
-        <v>1666440.0</v>
+        <v>1664820.0</v>
       </c>
       <c r="N54" s="1">
-        <v>1666440.0</v>
+        <v>1664820.0</v>
       </c>
       <c r="O54" s="1">
-        <v>0.91</v>
+        <v>0.88</v>
       </c>
       <c r="P54">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>