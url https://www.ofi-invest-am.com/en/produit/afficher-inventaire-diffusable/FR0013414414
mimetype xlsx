--- v4 (2026-09-02)
+++ v5 (2026-09-27)
@@ -142,51 +142,51 @@
   <si>
     <t>FR0010220475</t>
   </si>
   <si>
     <t>ALSTOM SA</t>
   </si>
   <si>
     <t>NL0010273215</t>
   </si>
   <si>
     <t>ASML HOLDING NV</t>
   </si>
   <si>
     <t>GB0009895292</t>
   </si>
   <si>
     <t>ASTRAZENECA PLC</t>
   </si>
   <si>
     <t>GBP</t>
   </si>
   <si>
     <t>ES0113900J37</t>
   </si>
   <si>
-    <t>BANCO SANTANDER</t>
+    <t>BANCO SANTANDER SA</t>
   </si>
   <si>
     <t>DE0005190003</t>
   </si>
   <si>
     <t>BMW AG</t>
   </si>
   <si>
     <t>FR0000131104</t>
   </si>
   <si>
     <t>BNP PARIBAS SA</t>
   </si>
   <si>
     <t>DE000CBK1001</t>
   </si>
   <si>
     <t>COMMERZBANK AG</t>
   </si>
   <si>
     <t>FR0000125007</t>
   </si>
   <si>
     <t>COMPAGNIE DE SAINT GOBAIN SA</t>
   </si>
@@ -792,2969 +792,2969 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:N6"/>
+  <dimension ref="A1:Z6"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="C6" sqref="C6"/>
+      <selection activeCell="B6" sqref="B6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="11.711" bestFit="true" customWidth="true" style="0"/>
-[...4 lines deleted...]
-    <col min="9" max="9" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="9.283" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="9.10" bestFit="true" style="0"/>
     <col min="13" max="13" width="9.10" bestFit="true" style="0"/>
     <col min="14" max="14" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:14">
+    <row r="1" spans="1:26">
       <c r="A1" t="s">
+        <v>1</v>
+      </c>
+      <c r="B1" t="s">
+        <v>2</v>
+      </c>
+      <c r="C1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D1" t="s">
+        <v>4</v>
+      </c>
+      <c r="E1" t="s">
+        <v>5</v>
+      </c>
+      <c r="F1" t="s">
+        <v>4</v>
+      </c>
+      <c r="G1" t="s">
+        <v>5</v>
+      </c>
+      <c r="H1" t="s">
+        <v>4</v>
+      </c>
+      <c r="Z1" t="s">
         <v>0</v>
       </c>
-      <c r="B1" t="s">
-[...24 lines deleted...]
-    <row r="2" spans="1:14">
+    </row>
+    <row r="2" spans="1:26">
       <c r="A2" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2" s="1">
+        <v>8176.9572</v>
+      </c>
+      <c r="C2">
+        <v>5458.39</v>
+      </c>
+      <c r="D2" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2">
+        <v>44633049.4</v>
+      </c>
+      <c r="F2" t="s">
+        <v>8</v>
+      </c>
+      <c r="G2">
+        <v>44633049.4</v>
+      </c>
+      <c r="H2" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z2" t="s">
         <v>6</v>
       </c>
-      <c r="B2" t="s">
-[...24 lines deleted...]
-    <row r="3" spans="1:14">
+    </row>
+    <row r="3" spans="1:26">
       <c r="A3" t="s">
+        <v>10</v>
+      </c>
+      <c r="B3" s="1">
+        <v>132921.2966</v>
+      </c>
+      <c r="C3">
+        <v>153.83</v>
+      </c>
+      <c r="D3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E3">
+        <v>20448609.22</v>
+      </c>
+      <c r="F3" t="s">
+        <v>8</v>
+      </c>
+      <c r="G3">
+        <v>20448609.22</v>
+      </c>
+      <c r="H3" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z3" t="s">
         <v>9</v>
       </c>
-      <c r="B3" t="s">
-[...24 lines deleted...]
-    <row r="4" spans="1:14">
+    </row>
+    <row r="4" spans="1:26">
       <c r="A4" t="s">
+        <v>12</v>
+      </c>
+      <c r="B4" s="1">
+        <v>5744.6571</v>
+      </c>
+      <c r="C4">
+        <v>1676.39</v>
+      </c>
+      <c r="D4" t="s">
+        <v>8</v>
+      </c>
+      <c r="E4">
+        <v>9630306.07</v>
+      </c>
+      <c r="F4" t="s">
+        <v>8</v>
+      </c>
+      <c r="G4">
+        <v>9630306.07</v>
+      </c>
+      <c r="H4" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z4" t="s">
         <v>11</v>
       </c>
-      <c r="B4" t="s">
-[...24 lines deleted...]
-    <row r="5" spans="1:14">
+    </row>
+    <row r="5" spans="1:26">
       <c r="A5" t="s">
+        <v>14</v>
+      </c>
+      <c r="B5" s="1">
+        <v>716670.4007</v>
+      </c>
+      <c r="C5">
+        <v>160.04</v>
+      </c>
+      <c r="D5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E5">
+        <v>114702691.53</v>
+      </c>
+      <c r="F5" t="s">
+        <v>8</v>
+      </c>
+      <c r="G5">
+        <v>114702691.53</v>
+      </c>
+      <c r="H5" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z5" t="s">
         <v>13</v>
       </c>
-      <c r="B5" t="s">
-[...24 lines deleted...]
-    <row r="6" spans="1:14">
+    </row>
+    <row r="6" spans="1:26">
       <c r="A6" t="s">
+        <v>16</v>
+      </c>
+      <c r="B6" s="1">
+        <v>15148.941</v>
+      </c>
+      <c r="C6">
+        <v>157.16</v>
+      </c>
+      <c r="D6" t="s">
+        <v>8</v>
+      </c>
+      <c r="E6">
+        <v>2380881.98</v>
+      </c>
+      <c r="F6" t="s">
+        <v>8</v>
+      </c>
+      <c r="G6">
+        <v>2380881.98</v>
+      </c>
+      <c r="H6" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z6" t="s">
         <v>15</v>
-      </c>
-[...22 lines deleted...]
-        <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P54"/>
+  <dimension ref="A1:Z54"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O54" sqref="O54"/>
+      <selection activeCell="N54" sqref="N54"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
-    <row r="1" spans="1:16">
+    <row r="1" spans="1:26">
       <c r="A1" t="s">
+        <v>18</v>
+      </c>
+      <c r="B1" t="s">
+        <v>19</v>
+      </c>
+      <c r="C1" t="s">
+        <v>20</v>
+      </c>
+      <c r="D1" t="s">
+        <v>21</v>
+      </c>
+      <c r="E1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" t="s">
+        <v>22</v>
+      </c>
+      <c r="G1" t="s">
+        <v>23</v>
+      </c>
+      <c r="H1" t="s">
+        <v>24</v>
+      </c>
+      <c r="I1" t="s">
+        <v>25</v>
+      </c>
+      <c r="J1" t="s">
+        <v>26</v>
+      </c>
+      <c r="K1" t="s">
+        <v>27</v>
+      </c>
+      <c r="L1" t="s">
+        <v>28</v>
+      </c>
+      <c r="M1" t="s">
+        <v>29</v>
+      </c>
+      <c r="N1" t="s">
+        <v>30</v>
+      </c>
+      <c r="O1" t="s">
+        <v>31</v>
+      </c>
+      <c r="Z1" t="s">
         <v>17</v>
       </c>
-      <c r="B1" t="s">
-[...45 lines deleted...]
-    <row r="2" spans="1:16">
+    </row>
+    <row r="2" spans="1:26">
       <c r="A2" t="s">
+        <v>33</v>
+      </c>
+      <c r="B2" s="1">
+        <v>15120.0</v>
+      </c>
+      <c r="C2" s="1">
+        <v>407.9</v>
+      </c>
+      <c r="D2" s="1">
+        <v>359.8034966931</v>
+      </c>
+      <c r="E2" t="s">
+        <v>8</v>
+      </c>
+      <c r="F2">
+        <v>1.0</v>
+      </c>
+      <c r="G2" s="1">
+        <v>5440228.87</v>
+      </c>
+      <c r="H2" s="1">
+        <v>727219.13</v>
+      </c>
+      <c r="I2" s="1">
+        <v>13.367436322583</v>
+      </c>
+      <c r="J2">
+        <v>0.0</v>
+      </c>
+      <c r="K2">
+        <v>0.0</v>
+      </c>
+      <c r="L2" s="1">
+        <v>6167448.0</v>
+      </c>
+      <c r="M2" s="1">
+        <v>6167448.0</v>
+      </c>
+      <c r="N2" s="1">
+        <v>3.22</v>
+      </c>
+      <c r="O2">
+        <v>1</v>
+      </c>
+      <c r="Z2" t="s">
         <v>32</v>
       </c>
-      <c r="B2" t="s">
-[...45 lines deleted...]
-    <row r="3" spans="1:16">
+    </row>
+    <row r="3" spans="1:26">
       <c r="A3" t="s">
+        <v>35</v>
+      </c>
+      <c r="B3" s="1">
+        <v>60000.0</v>
+      </c>
+      <c r="C3" s="1">
+        <v>15.38</v>
+      </c>
+      <c r="D3" s="1">
+        <v>28.1958666667</v>
+      </c>
+      <c r="E3" t="s">
+        <v>8</v>
+      </c>
+      <c r="F3">
+        <v>1.0</v>
+      </c>
+      <c r="G3" s="1">
+        <v>1691752.0</v>
+      </c>
+      <c r="H3" s="1">
+        <v>-768952.0</v>
+      </c>
+      <c r="I3" s="1">
+        <v>-45.452997838927</v>
+      </c>
+      <c r="J3">
+        <v>0.0</v>
+      </c>
+      <c r="K3">
+        <v>0.0</v>
+      </c>
+      <c r="L3" s="1">
+        <v>922800.0</v>
+      </c>
+      <c r="M3" s="1">
+        <v>922800.0</v>
+      </c>
+      <c r="N3" s="1">
+        <v>0.48</v>
+      </c>
+      <c r="O3">
+        <v>1</v>
+      </c>
+      <c r="Z3" t="s">
         <v>34</v>
       </c>
-      <c r="B3" t="s">
-[...45 lines deleted...]
-    <row r="4" spans="1:16">
+    </row>
+    <row r="4" spans="1:26">
       <c r="A4" t="s">
+        <v>37</v>
+      </c>
+      <c r="B4" s="1">
+        <v>7450.0</v>
+      </c>
+      <c r="C4" s="1">
+        <v>1578.2</v>
+      </c>
+      <c r="D4" s="1">
+        <v>136.1780469799</v>
+      </c>
+      <c r="E4" t="s">
+        <v>8</v>
+      </c>
+      <c r="F4">
+        <v>1.0</v>
+      </c>
+      <c r="G4" s="1">
+        <v>1014526.45</v>
+      </c>
+      <c r="H4" s="1">
+        <v>10743063.55</v>
+      </c>
+      <c r="I4" s="1">
+        <v>1058.9239491982</v>
+      </c>
+      <c r="J4">
+        <v>0.0</v>
+      </c>
+      <c r="K4">
+        <v>0.0</v>
+      </c>
+      <c r="L4" s="1">
+        <v>11757590.0</v>
+      </c>
+      <c r="M4" s="1">
+        <v>11757590.0</v>
+      </c>
+      <c r="N4" s="1">
+        <v>6.13</v>
+      </c>
+      <c r="O4">
+        <v>1</v>
+      </c>
+      <c r="Z4" t="s">
         <v>36</v>
       </c>
-      <c r="B4" t="s">
-[...45 lines deleted...]
-    <row r="5" spans="1:16">
+    </row>
+    <row r="5" spans="1:26">
       <c r="A5" t="s">
+        <v>39</v>
+      </c>
+      <c r="B5" s="1">
+        <v>36000.0</v>
+      </c>
+      <c r="C5" s="1">
+        <v>143.18</v>
+      </c>
+      <c r="D5" s="1">
+        <v>85.5636991667</v>
+      </c>
+      <c r="E5" t="s">
+        <v>40</v>
+      </c>
+      <c r="F5">
+        <v>0.86</v>
+      </c>
+      <c r="G5" s="1">
+        <v>3546216.2</v>
+      </c>
+      <c r="H5" s="1">
+        <v>2424454.48</v>
+      </c>
+      <c r="I5" s="1">
+        <v>68.36736237345</v>
+      </c>
+      <c r="J5">
+        <v>0.0</v>
+      </c>
+      <c r="K5">
+        <v>0.0</v>
+      </c>
+      <c r="L5" s="1">
+        <v>5970670.68</v>
+      </c>
+      <c r="M5" s="1">
+        <v>5970670.68</v>
+      </c>
+      <c r="N5" s="1">
+        <v>3.11</v>
+      </c>
+      <c r="O5">
+        <v>1</v>
+      </c>
+      <c r="Z5" t="s">
         <v>38</v>
       </c>
-      <c r="B5" t="s">
-[...2 lines deleted...]
-      <c r="C5" s="1">
+    </row>
+    <row r="6" spans="1:26">
+      <c r="A6" t="s">
+        <v>42</v>
+      </c>
+      <c r="B6" s="1">
+        <v>490000.0</v>
+      </c>
+      <c r="C6" s="1">
+        <v>11.83</v>
+      </c>
+      <c r="D6" s="1">
+        <v>8.0278463265</v>
+      </c>
+      <c r="E6" t="s">
+        <v>8</v>
+      </c>
+      <c r="F6">
+        <v>1.0</v>
+      </c>
+      <c r="G6" s="1">
+        <v>3933644.7</v>
+      </c>
+      <c r="H6" s="1">
+        <v>1863055.3</v>
+      </c>
+      <c r="I6" s="1">
+        <v>47.362063482754</v>
+      </c>
+      <c r="J6">
+        <v>0.0</v>
+      </c>
+      <c r="K6">
+        <v>0.0</v>
+      </c>
+      <c r="L6" s="1">
+        <v>5796700.0</v>
+      </c>
+      <c r="M6" s="1">
+        <v>5796700.0</v>
+      </c>
+      <c r="N6" s="1">
+        <v>3.02</v>
+      </c>
+      <c r="O6">
+        <v>1</v>
+      </c>
+      <c r="Z6" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="7" spans="1:26">
+      <c r="A7" t="s">
+        <v>44</v>
+      </c>
+      <c r="B7" s="1">
+        <v>26000.0</v>
+      </c>
+      <c r="C7" s="1">
+        <v>59.06</v>
+      </c>
+      <c r="D7" s="1">
+        <v>83.6266965385</v>
+      </c>
+      <c r="E7" t="s">
+        <v>8</v>
+      </c>
+      <c r="F7">
+        <v>1.0</v>
+      </c>
+      <c r="G7" s="1">
+        <v>2174294.11</v>
+      </c>
+      <c r="H7" s="1">
+        <v>-638734.11</v>
+      </c>
+      <c r="I7" s="1">
+        <v>-29.376619614722</v>
+      </c>
+      <c r="J7">
+        <v>0.0</v>
+      </c>
+      <c r="K7">
+        <v>0.0</v>
+      </c>
+      <c r="L7" s="1">
+        <v>1535560.0</v>
+      </c>
+      <c r="M7" s="1">
+        <v>1535560.0</v>
+      </c>
+      <c r="N7" s="1">
+        <v>0.8</v>
+      </c>
+      <c r="O7">
+        <v>1</v>
+      </c>
+      <c r="Z7" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="8" spans="1:26">
+      <c r="A8" t="s">
+        <v>46</v>
+      </c>
+      <c r="B8" s="1">
+        <v>34000.0</v>
+      </c>
+      <c r="C8" s="1">
+        <v>101.12</v>
+      </c>
+      <c r="D8" s="1">
+        <v>79.2368891176</v>
+      </c>
+      <c r="E8" t="s">
+        <v>8</v>
+      </c>
+      <c r="F8">
+        <v>1.0</v>
+      </c>
+      <c r="G8" s="1">
+        <v>2694054.23</v>
+      </c>
+      <c r="H8" s="1">
+        <v>744025.77</v>
+      </c>
+      <c r="I8" s="1">
+        <v>27.617327138957</v>
+      </c>
+      <c r="J8">
+        <v>0.0</v>
+      </c>
+      <c r="K8">
+        <v>0.0</v>
+      </c>
+      <c r="L8" s="1">
+        <v>3438080.0</v>
+      </c>
+      <c r="M8" s="1">
+        <v>3438080.0</v>
+      </c>
+      <c r="N8" s="1">
+        <v>1.79</v>
+      </c>
+      <c r="O8">
+        <v>1</v>
+      </c>
+      <c r="Z8" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="9" spans="1:26">
+      <c r="A9" t="s">
+        <v>48</v>
+      </c>
+      <c r="B9" s="1">
+        <v>72000.0</v>
+      </c>
+      <c r="C9" s="1">
+        <v>37.83</v>
+      </c>
+      <c r="D9" s="1">
+        <v>32.8527</v>
+      </c>
+      <c r="E9" t="s">
+        <v>8</v>
+      </c>
+      <c r="F9">
+        <v>1.0</v>
+      </c>
+      <c r="G9" s="1">
+        <v>2365394.4</v>
+      </c>
+      <c r="H9" s="1">
+        <v>358365.6</v>
+      </c>
+      <c r="I9" s="1">
+        <v>15.150352939028</v>
+      </c>
+      <c r="J9">
+        <v>0.0</v>
+      </c>
+      <c r="K9">
+        <v>0.0</v>
+      </c>
+      <c r="L9" s="1">
+        <v>2723760.0</v>
+      </c>
+      <c r="M9" s="1">
+        <v>2723760.0</v>
+      </c>
+      <c r="N9" s="1">
+        <v>1.42</v>
+      </c>
+      <c r="O9">
+        <v>1</v>
+      </c>
+      <c r="Z9" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="10" spans="1:26">
+      <c r="A10" t="s">
+        <v>50</v>
+      </c>
+      <c r="B10" s="1">
+        <v>65000.0</v>
+      </c>
+      <c r="C10" s="1">
+        <v>80.6</v>
+      </c>
+      <c r="D10" s="1">
+        <v>43.1065861538</v>
+      </c>
+      <c r="E10" t="s">
+        <v>8</v>
+      </c>
+      <c r="F10">
+        <v>1.0</v>
+      </c>
+      <c r="G10" s="1">
+        <v>2801928.1</v>
+      </c>
+      <c r="H10" s="1">
+        <v>2437071.9</v>
+      </c>
+      <c r="I10" s="1">
+        <v>86.978388203466</v>
+      </c>
+      <c r="J10">
+        <v>0.0</v>
+      </c>
+      <c r="K10">
+        <v>0.0</v>
+      </c>
+      <c r="L10" s="1">
+        <v>5239000.0</v>
+      </c>
+      <c r="M10" s="1">
+        <v>5239000.0</v>
+      </c>
+      <c r="N10" s="1">
+        <v>2.73</v>
+      </c>
+      <c r="O10">
+        <v>1</v>
+      </c>
+      <c r="Z10" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="11" spans="1:26">
+      <c r="A11" t="s">
+        <v>52</v>
+      </c>
+      <c r="B11" s="1">
+        <v>47700.0</v>
+      </c>
+      <c r="C11" s="1">
+        <v>72.12</v>
+      </c>
+      <c r="D11" s="1">
+        <v>60.8797595388</v>
+      </c>
+      <c r="E11" t="s">
+        <v>8</v>
+      </c>
+      <c r="F11">
+        <v>1.0</v>
+      </c>
+      <c r="G11" s="1">
+        <v>2903964.53</v>
+      </c>
+      <c r="H11" s="1">
+        <v>536159.47</v>
+      </c>
+      <c r="I11" s="1">
+        <v>18.463017177417</v>
+      </c>
+      <c r="J11">
+        <v>0.0</v>
+      </c>
+      <c r="K11">
+        <v>0.0</v>
+      </c>
+      <c r="L11" s="1">
+        <v>3440124.0</v>
+      </c>
+      <c r="M11" s="1">
+        <v>3440124.0</v>
+      </c>
+      <c r="N11" s="1">
+        <v>1.79</v>
+      </c>
+      <c r="O11">
+        <v>1</v>
+      </c>
+      <c r="Z11" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="12" spans="1:26">
+      <c r="A12" t="s">
+        <v>54</v>
+      </c>
+      <c r="B12" s="1">
+        <v>109000.0</v>
+      </c>
+      <c r="C12" s="1">
+        <v>17.93</v>
+      </c>
+      <c r="D12" s="1">
+        <v>23.5723145872</v>
+      </c>
+      <c r="E12" t="s">
+        <v>8</v>
+      </c>
+      <c r="F12">
+        <v>1.0</v>
+      </c>
+      <c r="G12" s="1">
+        <v>2569382.29</v>
+      </c>
+      <c r="H12" s="1">
+        <v>-615012.29</v>
+      </c>
+      <c r="I12" s="1">
+        <v>-23.936192461263</v>
+      </c>
+      <c r="J12">
+        <v>0.0</v>
+      </c>
+      <c r="K12">
+        <v>0.0</v>
+      </c>
+      <c r="L12" s="1">
+        <v>1954370.0</v>
+      </c>
+      <c r="M12" s="1">
+        <v>1954370.0</v>
+      </c>
+      <c r="N12" s="1">
+        <v>1.02</v>
+      </c>
+      <c r="O12">
+        <v>1</v>
+      </c>
+      <c r="Z12" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="13" spans="1:26">
+      <c r="A13" t="s">
+        <v>56</v>
+      </c>
+      <c r="B13" s="1">
+        <v>12900.0</v>
+      </c>
+      <c r="C13" s="1">
+        <v>238.3</v>
+      </c>
+      <c r="D13" s="1">
+        <v>236.6301325581</v>
+      </c>
+      <c r="E13" t="s">
+        <v>8</v>
+      </c>
+      <c r="F13">
+        <v>1.0</v>
+      </c>
+      <c r="G13" s="1">
+        <v>3052528.71</v>
+      </c>
+      <c r="H13" s="1">
+        <v>21541.29</v>
+      </c>
+      <c r="I13" s="1">
+        <v>0.70568672882359</v>
+      </c>
+      <c r="J13">
+        <v>0.0</v>
+      </c>
+      <c r="K13">
+        <v>0.0</v>
+      </c>
+      <c r="L13" s="1">
+        <v>3074070.0</v>
+      </c>
+      <c r="M13" s="1">
+        <v>3074070.0</v>
+      </c>
+      <c r="N13" s="1">
+        <v>1.6</v>
+      </c>
+      <c r="O13">
+        <v>1</v>
+      </c>
+      <c r="Z13" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="14" spans="1:26">
+      <c r="A14" t="s">
+        <v>58</v>
+      </c>
+      <c r="B14" s="1">
+        <v>176000.0</v>
+      </c>
+      <c r="C14" s="1">
+        <v>18.02</v>
+      </c>
+      <c r="D14" s="1">
+        <v>12.3161271023</v>
+      </c>
+      <c r="E14" t="s">
+        <v>8</v>
+      </c>
+      <c r="F14">
+        <v>1.0</v>
+      </c>
+      <c r="G14" s="1">
+        <v>2167638.37</v>
+      </c>
+      <c r="H14" s="1">
+        <v>1003881.63</v>
+      </c>
+      <c r="I14" s="1">
+        <v>46.312228270807</v>
+      </c>
+      <c r="J14">
+        <v>0.0</v>
+      </c>
+      <c r="K14">
+        <v>0.0</v>
+      </c>
+      <c r="L14" s="1">
+        <v>3171520.0</v>
+      </c>
+      <c r="M14" s="1">
+        <v>3171520.0</v>
+      </c>
+      <c r="N14" s="1">
+        <v>1.65</v>
+      </c>
+      <c r="O14">
+        <v>1</v>
+      </c>
+      <c r="Z14" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="15" spans="1:26">
+      <c r="A15" t="s">
+        <v>60</v>
+      </c>
+      <c r="B15" s="1">
+        <v>375000.0</v>
+      </c>
+      <c r="C15" s="1">
+        <v>10.098</v>
+      </c>
+      <c r="D15" s="1">
+        <v>7.2085022133</v>
+      </c>
+      <c r="E15" t="s">
+        <v>8</v>
+      </c>
+      <c r="F15">
+        <v>1.0</v>
+      </c>
+      <c r="G15" s="1">
+        <v>2703188.33</v>
+      </c>
+      <c r="H15" s="1">
+        <v>1083561.67</v>
+      </c>
+      <c r="I15" s="1">
+        <v>40.084579308612</v>
+      </c>
+      <c r="J15">
+        <v>0.0</v>
+      </c>
+      <c r="K15">
+        <v>0.0</v>
+      </c>
+      <c r="L15" s="1">
+        <v>3786750.0</v>
+      </c>
+      <c r="M15" s="1">
+        <v>3786750.0</v>
+      </c>
+      <c r="N15" s="1">
+        <v>1.97</v>
+      </c>
+      <c r="O15">
+        <v>1</v>
+      </c>
+      <c r="Z15" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="16" spans="1:26">
+      <c r="A16" t="s">
+        <v>62</v>
+      </c>
+      <c r="B16" s="1">
         <v>32000.0</v>
       </c>
-      <c r="D5" s="1">
-[...96 lines deleted...]
-      <c r="C7" s="1">
+      <c r="C16" s="1">
+        <v>115.7</v>
+      </c>
+      <c r="D16" s="1">
+        <v>99.8127734375</v>
+      </c>
+      <c r="E16" t="s">
+        <v>8</v>
+      </c>
+      <c r="F16">
+        <v>1.0</v>
+      </c>
+      <c r="G16" s="1">
+        <v>3194008.75</v>
+      </c>
+      <c r="H16" s="1">
+        <v>508391.25</v>
+      </c>
+      <c r="I16" s="1">
+        <v>15.917027465877</v>
+      </c>
+      <c r="J16">
+        <v>0.0</v>
+      </c>
+      <c r="K16">
+        <v>0.0</v>
+      </c>
+      <c r="L16" s="1">
+        <v>3702400.0</v>
+      </c>
+      <c r="M16" s="1">
+        <v>3702400.0</v>
+      </c>
+      <c r="N16" s="1">
+        <v>1.93</v>
+      </c>
+      <c r="O16">
+        <v>1</v>
+      </c>
+      <c r="Z16" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="17" spans="1:26">
+      <c r="A17" t="s">
+        <v>64</v>
+      </c>
+      <c r="B17" s="1">
+        <v>6443.0</v>
+      </c>
+      <c r="C17" s="1">
+        <v>168.65</v>
+      </c>
+      <c r="D17" s="1">
+        <v>271.9823187956</v>
+      </c>
+      <c r="E17" t="s">
+        <v>8</v>
+      </c>
+      <c r="F17">
+        <v>1.0</v>
+      </c>
+      <c r="G17" s="1">
+        <v>1752382.08</v>
+      </c>
+      <c r="H17" s="1">
+        <v>-665770.13</v>
+      </c>
+      <c r="I17" s="1">
+        <v>-37.992292753872</v>
+      </c>
+      <c r="J17">
+        <v>0.0</v>
+      </c>
+      <c r="K17">
+        <v>0.0</v>
+      </c>
+      <c r="L17" s="1">
+        <v>1086611.95</v>
+      </c>
+      <c r="M17" s="1">
+        <v>1086611.95</v>
+      </c>
+      <c r="N17" s="1">
+        <v>0.57</v>
+      </c>
+      <c r="O17">
+        <v>1</v>
+      </c>
+      <c r="Z17" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="18" spans="1:26">
+      <c r="A18" t="s">
+        <v>66</v>
+      </c>
+      <c r="B18" s="1">
+        <v>80600.0</v>
+      </c>
+      <c r="C18" s="1">
+        <v>42.49</v>
+      </c>
+      <c r="D18" s="1">
+        <v>33.2773218362</v>
+      </c>
+      <c r="E18" t="s">
+        <v>8</v>
+      </c>
+      <c r="F18">
+        <v>1.0</v>
+      </c>
+      <c r="G18" s="1">
+        <v>2682152.14</v>
+      </c>
+      <c r="H18" s="1">
+        <v>742541.86</v>
+      </c>
+      <c r="I18" s="1">
+        <v>27.684554090955</v>
+      </c>
+      <c r="J18">
+        <v>0.0</v>
+      </c>
+      <c r="K18">
+        <v>0.0</v>
+      </c>
+      <c r="L18" s="1">
+        <v>3424694.0</v>
+      </c>
+      <c r="M18" s="1">
+        <v>3424694.0</v>
+      </c>
+      <c r="N18" s="1">
+        <v>1.79</v>
+      </c>
+      <c r="O18">
+        <v>1</v>
+      </c>
+      <c r="Z18" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="19" spans="1:26">
+      <c r="A19" t="s">
+        <v>68</v>
+      </c>
+      <c r="B19" s="1">
+        <v>1370.0</v>
+      </c>
+      <c r="C19" s="1">
+        <v>3393.0</v>
+      </c>
+      <c r="D19" s="1">
+        <v>3467.5727664234</v>
+      </c>
+      <c r="E19" t="s">
+        <v>69</v>
+      </c>
+      <c r="F19">
+        <v>0.92</v>
+      </c>
+      <c r="G19" s="1">
+        <v>4623823.95</v>
+      </c>
+      <c r="H19" s="1">
+        <v>418108.91</v>
+      </c>
+      <c r="I19" s="1">
+        <v>9.0424919832858</v>
+      </c>
+      <c r="J19">
+        <v>0.0</v>
+      </c>
+      <c r="K19">
+        <v>0.0</v>
+      </c>
+      <c r="L19" s="1">
+        <v>5041932.86</v>
+      </c>
+      <c r="M19" s="1">
+        <v>5041932.86</v>
+      </c>
+      <c r="N19" s="1">
+        <v>2.63</v>
+      </c>
+      <c r="O19">
+        <v>1</v>
+      </c>
+      <c r="Z19" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="20" spans="1:26">
+      <c r="A20" t="s">
+        <v>71</v>
+      </c>
+      <c r="B20" s="1">
+        <v>63000.0</v>
+      </c>
+      <c r="C20" s="1">
+        <v>74.0</v>
+      </c>
+      <c r="D20" s="1">
+        <v>81.554415873</v>
+      </c>
+      <c r="E20" t="s">
+        <v>8</v>
+      </c>
+      <c r="F20">
+        <v>1.0</v>
+      </c>
+      <c r="G20" s="1">
+        <v>5137928.2</v>
+      </c>
+      <c r="H20" s="1">
+        <v>-475928.2</v>
+      </c>
+      <c r="I20" s="1">
+        <v>-9.2630371907494</v>
+      </c>
+      <c r="J20">
+        <v>0.0</v>
+      </c>
+      <c r="K20">
+        <v>0.0</v>
+      </c>
+      <c r="L20" s="1">
+        <v>4662000.0</v>
+      </c>
+      <c r="M20" s="1">
+        <v>4662000.0</v>
+      </c>
+      <c r="N20" s="1">
+        <v>2.43</v>
+      </c>
+      <c r="O20">
+        <v>1</v>
+      </c>
+      <c r="Z20" t="s">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="21" spans="1:26">
+      <c r="A21" t="s">
+        <v>73</v>
+      </c>
+      <c r="B21" s="1">
+        <v>1380.0</v>
+      </c>
+      <c r="C21" s="1">
+        <v>1626.0</v>
+      </c>
+      <c r="D21" s="1">
+        <v>2245.9676231884</v>
+      </c>
+      <c r="E21" t="s">
+        <v>8</v>
+      </c>
+      <c r="F21">
+        <v>1.0</v>
+      </c>
+      <c r="G21" s="1">
+        <v>3099435.32</v>
+      </c>
+      <c r="H21" s="1">
+        <v>-855555.32</v>
+      </c>
+      <c r="I21" s="1">
+        <v>-27.603586836585</v>
+      </c>
+      <c r="J21">
+        <v>0.0</v>
+      </c>
+      <c r="K21">
+        <v>0.0</v>
+      </c>
+      <c r="L21" s="1">
+        <v>2243880.0</v>
+      </c>
+      <c r="M21" s="1">
+        <v>2243880.0</v>
+      </c>
+      <c r="N21" s="1">
+        <v>1.17</v>
+      </c>
+      <c r="O21">
+        <v>1</v>
+      </c>
+      <c r="Z21" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="22" spans="1:26">
+      <c r="A22" t="s">
+        <v>75</v>
+      </c>
+      <c r="B22" s="1">
+        <v>92000.0</v>
+      </c>
+      <c r="C22" s="1">
+        <v>78.3</v>
+      </c>
+      <c r="D22" s="1">
+        <v>25.9981596739</v>
+      </c>
+      <c r="E22" t="s">
+        <v>8</v>
+      </c>
+      <c r="F22">
+        <v>1.0</v>
+      </c>
+      <c r="G22" s="1">
+        <v>2391830.69</v>
+      </c>
+      <c r="H22" s="1">
+        <v>4811769.31</v>
+      </c>
+      <c r="I22" s="1">
+        <v>201.1751638658</v>
+      </c>
+      <c r="J22">
+        <v>0.0</v>
+      </c>
+      <c r="K22">
+        <v>0.0</v>
+      </c>
+      <c r="L22" s="1">
+        <v>7203600.0</v>
+      </c>
+      <c r="M22" s="1">
+        <v>7203600.0</v>
+      </c>
+      <c r="N22" s="1">
+        <v>3.76</v>
+      </c>
+      <c r="O22">
+        <v>1</v>
+      </c>
+      <c r="Z22" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="23" spans="1:26">
+      <c r="A23" t="s">
+        <v>77</v>
+      </c>
+      <c r="B23" s="1">
+        <v>705000.0</v>
+      </c>
+      <c r="C23" s="1">
+        <v>5.952</v>
+      </c>
+      <c r="D23" s="1">
+        <v>5.0783809645</v>
+      </c>
+      <c r="E23" t="s">
+        <v>8</v>
+      </c>
+      <c r="F23">
+        <v>1.0</v>
+      </c>
+      <c r="G23" s="1">
+        <v>3580258.58</v>
+      </c>
+      <c r="H23" s="1">
+        <v>615901.42</v>
+      </c>
+      <c r="I23" s="1">
+        <v>17.202707744087</v>
+      </c>
+      <c r="J23">
+        <v>0.0</v>
+      </c>
+      <c r="K23">
+        <v>0.0</v>
+      </c>
+      <c r="L23" s="1">
+        <v>4196160.0</v>
+      </c>
+      <c r="M23" s="1">
+        <v>4196160.0</v>
+      </c>
+      <c r="N23" s="1">
+        <v>2.19</v>
+      </c>
+      <c r="O23">
+        <v>1</v>
+      </c>
+      <c r="Z23" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="24" spans="1:26">
+      <c r="A24" t="s">
+        <v>79</v>
+      </c>
+      <c r="B24" s="1">
+        <v>34000.0</v>
+      </c>
+      <c r="C24" s="1">
+        <v>99.6</v>
+      </c>
+      <c r="D24" s="1">
+        <v>70.4415011765</v>
+      </c>
+      <c r="E24" t="s">
+        <v>8</v>
+      </c>
+      <c r="F24">
+        <v>1.0</v>
+      </c>
+      <c r="G24" s="1">
+        <v>2395011.04</v>
+      </c>
+      <c r="H24" s="1">
+        <v>991388.96</v>
+      </c>
+      <c r="I24" s="1">
+        <v>41.393920255165</v>
+      </c>
+      <c r="J24">
+        <v>0.0</v>
+      </c>
+      <c r="K24">
+        <v>0.0</v>
+      </c>
+      <c r="L24" s="1">
+        <v>3386400.0</v>
+      </c>
+      <c r="M24" s="1">
+        <v>3386400.0</v>
+      </c>
+      <c r="N24" s="1">
+        <v>1.77</v>
+      </c>
+      <c r="O24">
+        <v>1</v>
+      </c>
+      <c r="Z24" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="25" spans="1:26">
+      <c r="A25" t="s">
+        <v>81</v>
+      </c>
+      <c r="B25" s="1">
+        <v>557000.0</v>
+      </c>
+      <c r="C25" s="1">
+        <v>4.466</v>
+      </c>
+      <c r="D25" s="1">
+        <v>3.954370018</v>
+      </c>
+      <c r="E25" t="s">
+        <v>8</v>
+      </c>
+      <c r="F25">
+        <v>1.0</v>
+      </c>
+      <c r="G25" s="1">
+        <v>2202584.1</v>
+      </c>
+      <c r="H25" s="1">
+        <v>284977.9</v>
+      </c>
+      <c r="I25" s="1">
+        <v>12.938343648263</v>
+      </c>
+      <c r="J25">
+        <v>0.0</v>
+      </c>
+      <c r="K25">
+        <v>0.0</v>
+      </c>
+      <c r="L25" s="1">
+        <v>2487562.0</v>
+      </c>
+      <c r="M25" s="1">
+        <v>2487562.0</v>
+      </c>
+      <c r="N25" s="1">
+        <v>1.3</v>
+      </c>
+      <c r="O25">
+        <v>1</v>
+      </c>
+      <c r="Z25" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="26" spans="1:26">
+      <c r="A26" t="s">
+        <v>83</v>
+      </c>
+      <c r="B26" s="1">
+        <v>17600.0</v>
+      </c>
+      <c r="C26" s="1">
+        <v>172.86</v>
+      </c>
+      <c r="D26" s="1">
+        <v>89.7914329545</v>
+      </c>
+      <c r="E26" t="s">
+        <v>8</v>
+      </c>
+      <c r="F26">
+        <v>1.0</v>
+      </c>
+      <c r="G26" s="1">
+        <v>1580329.22</v>
+      </c>
+      <c r="H26" s="1">
+        <v>1462006.78</v>
+      </c>
+      <c r="I26" s="1">
+        <v>92.512798061153</v>
+      </c>
+      <c r="J26">
+        <v>0.0</v>
+      </c>
+      <c r="K26">
+        <v>0.0</v>
+      </c>
+      <c r="L26" s="1">
+        <v>3042336.0</v>
+      </c>
+      <c r="M26" s="1">
+        <v>3042336.0</v>
+      </c>
+      <c r="N26" s="1">
+        <v>1.59</v>
+      </c>
+      <c r="O26">
+        <v>1</v>
+      </c>
+      <c r="Z26" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="27" spans="1:26">
+      <c r="A27" t="s">
+        <v>85</v>
+      </c>
+      <c r="B27" s="1">
+        <v>6600.0</v>
+      </c>
+      <c r="C27" s="1">
+        <v>534.6</v>
+      </c>
+      <c r="D27" s="1">
+        <v>550.93275</v>
+      </c>
+      <c r="E27" t="s">
+        <v>69</v>
+      </c>
+      <c r="F27">
+        <v>0.92</v>
+      </c>
+      <c r="G27" s="1">
+        <v>3896604.6</v>
+      </c>
+      <c r="H27" s="1">
+        <v>-69542.39</v>
+      </c>
+      <c r="I27" s="1">
+        <v>-1.7846919854275</v>
+      </c>
+      <c r="J27">
+        <v>0.0</v>
+      </c>
+      <c r="K27">
+        <v>0.0</v>
+      </c>
+      <c r="L27" s="1">
+        <v>3827062.21</v>
+      </c>
+      <c r="M27" s="1">
+        <v>3827062.21</v>
+      </c>
+      <c r="N27" s="1">
+        <v>2.0</v>
+      </c>
+      <c r="O27">
+        <v>1</v>
+      </c>
+      <c r="Z27" t="s">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="28" spans="1:26">
+      <c r="A28" t="s">
+        <v>87</v>
+      </c>
+      <c r="B28" s="1">
+        <v>12300.0</v>
+      </c>
+      <c r="C28" s="1">
+        <v>388.0</v>
+      </c>
+      <c r="D28" s="1">
+        <v>279.2342926829</v>
+      </c>
+      <c r="E28" t="s">
+        <v>8</v>
+      </c>
+      <c r="F28">
+        <v>1.0</v>
+      </c>
+      <c r="G28" s="1">
+        <v>3434581.8</v>
+      </c>
+      <c r="H28" s="1">
+        <v>1337818.2</v>
+      </c>
+      <c r="I28" s="1">
+        <v>38.951414696252</v>
+      </c>
+      <c r="J28">
+        <v>0.0</v>
+      </c>
+      <c r="K28">
+        <v>0.0</v>
+      </c>
+      <c r="L28" s="1">
+        <v>4772400.0</v>
+      </c>
+      <c r="M28" s="1">
+        <v>4772400.0</v>
+      </c>
+      <c r="N28" s="1">
+        <v>2.49</v>
+      </c>
+      <c r="O28">
+        <v>1</v>
+      </c>
+      <c r="Z28" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="29" spans="1:26">
+      <c r="A29" t="s">
+        <v>89</v>
+      </c>
+      <c r="B29" s="1">
+        <v>5000.0</v>
+      </c>
+      <c r="C29" s="1">
+        <v>495.75</v>
+      </c>
+      <c r="D29" s="1">
+        <v>631.8973</v>
+      </c>
+      <c r="E29" t="s">
+        <v>8</v>
+      </c>
+      <c r="F29">
+        <v>1.0</v>
+      </c>
+      <c r="G29" s="1">
+        <v>3159486.5</v>
+      </c>
+      <c r="H29" s="1">
+        <v>-680736.5</v>
+      </c>
+      <c r="I29" s="1">
+        <v>-21.545795495565</v>
+      </c>
+      <c r="J29">
+        <v>0.0</v>
+      </c>
+      <c r="K29">
+        <v>0.0</v>
+      </c>
+      <c r="L29" s="1">
+        <v>2478750.0</v>
+      </c>
+      <c r="M29" s="1">
+        <v>2478750.0</v>
+      </c>
+      <c r="N29" s="1">
+        <v>1.29</v>
+      </c>
+      <c r="O29">
+        <v>1</v>
+      </c>
+      <c r="Z29" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="30" spans="1:26">
+      <c r="A30" t="s">
+        <v>91</v>
+      </c>
+      <c r="B30" s="1">
+        <v>209000.0</v>
+      </c>
+      <c r="C30" s="1">
+        <v>14.46</v>
+      </c>
+      <c r="D30" s="1">
+        <v>9.372537512</v>
+      </c>
+      <c r="E30" t="s">
+        <v>8</v>
+      </c>
+      <c r="F30">
+        <v>1.0</v>
+      </c>
+      <c r="G30" s="1">
+        <v>1958860.34</v>
+      </c>
+      <c r="H30" s="1">
+        <v>1063279.66</v>
+      </c>
+      <c r="I30" s="1">
+        <v>54.280524154162</v>
+      </c>
+      <c r="J30">
+        <v>0.0</v>
+      </c>
+      <c r="K30">
+        <v>0.0</v>
+      </c>
+      <c r="L30" s="1">
+        <v>3022140.0</v>
+      </c>
+      <c r="M30" s="1">
+        <v>3022140.0</v>
+      </c>
+      <c r="N30" s="1">
+        <v>1.58</v>
+      </c>
+      <c r="O30">
+        <v>1</v>
+      </c>
+      <c r="Z30" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="31" spans="1:26">
+      <c r="A31" t="s">
+        <v>93</v>
+      </c>
+      <c r="B31" s="1">
+        <v>4000.0</v>
+      </c>
+      <c r="C31" s="1">
+        <v>477.7</v>
+      </c>
+      <c r="D31" s="1">
+        <v>557.338</v>
+      </c>
+      <c r="E31" t="s">
+        <v>8</v>
+      </c>
+      <c r="F31">
+        <v>1.0</v>
+      </c>
+      <c r="G31" s="1">
+        <v>2229352.0</v>
+      </c>
+      <c r="H31" s="1">
+        <v>-318552.0</v>
+      </c>
+      <c r="I31" s="1">
+        <v>-14.288995187839</v>
+      </c>
+      <c r="J31">
+        <v>0.0</v>
+      </c>
+      <c r="K31">
+        <v>0.0</v>
+      </c>
+      <c r="L31" s="1">
+        <v>1910800.0</v>
+      </c>
+      <c r="M31" s="1">
+        <v>1910800.0</v>
+      </c>
+      <c r="N31" s="1">
+        <v>1.0</v>
+      </c>
+      <c r="O31">
+        <v>1</v>
+      </c>
+      <c r="Z31" t="s">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="32" spans="1:26">
+      <c r="A32" t="s">
+        <v>95</v>
+      </c>
+      <c r="B32" s="1">
+        <v>51000.0</v>
+      </c>
+      <c r="C32" s="1">
+        <v>407.2</v>
+      </c>
+      <c r="D32" s="1">
+        <v>358.8201784314</v>
+      </c>
+      <c r="E32" t="s">
+        <v>96</v>
+      </c>
+      <c r="F32">
+        <v>7.47</v>
+      </c>
+      <c r="G32" s="1">
+        <v>2454590.24</v>
+      </c>
+      <c r="H32" s="1">
+        <v>323853.51</v>
+      </c>
+      <c r="I32" s="1">
+        <v>13.193791155953</v>
+      </c>
+      <c r="J32">
+        <v>0.0</v>
+      </c>
+      <c r="K32">
+        <v>0.0</v>
+      </c>
+      <c r="L32" s="1">
+        <v>2778443.75</v>
+      </c>
+      <c r="M32" s="1">
+        <v>2778443.75</v>
+      </c>
+      <c r="N32" s="1">
+        <v>1.45</v>
+      </c>
+      <c r="O32">
+        <v>1</v>
+      </c>
+      <c r="Z32" t="s">
+        <v>94</v>
+      </c>
+    </row>
+    <row r="33" spans="1:26">
+      <c r="A33" t="s">
+        <v>98</v>
+      </c>
+      <c r="B33" s="1">
+        <v>190000.0</v>
+      </c>
+      <c r="C33" s="1">
+        <v>144.7</v>
+      </c>
+      <c r="D33" s="1">
+        <v>258.2997771053</v>
+      </c>
+      <c r="E33" t="s">
+        <v>96</v>
+      </c>
+      <c r="F33">
+        <v>7.47</v>
+      </c>
+      <c r="G33" s="1">
+        <v>6582982.9</v>
+      </c>
+      <c r="H33" s="1">
+        <v>-2904694.34</v>
+      </c>
+      <c r="I33" s="1">
+        <v>-44.124288094383</v>
+      </c>
+      <c r="J33">
+        <v>0.0</v>
+      </c>
+      <c r="K33">
+        <v>0.0</v>
+      </c>
+      <c r="L33" s="1">
+        <v>3678288.56</v>
+      </c>
+      <c r="M33" s="1">
+        <v>3678288.56</v>
+      </c>
+      <c r="N33" s="1">
+        <v>1.92</v>
+      </c>
+      <c r="O33">
+        <v>1</v>
+      </c>
+      <c r="Z33" t="s">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="34" spans="1:26">
+      <c r="A34" t="s">
+        <v>100</v>
+      </c>
+      <c r="B34" s="1">
+        <v>21000.0</v>
+      </c>
+      <c r="C34" s="1">
+        <v>65.96</v>
+      </c>
+      <c r="D34" s="1">
+        <v>131.0369847619</v>
+      </c>
+      <c r="E34" t="s">
+        <v>8</v>
+      </c>
+      <c r="F34">
+        <v>1.0</v>
+      </c>
+      <c r="G34" s="1">
+        <v>2751776.68</v>
+      </c>
+      <c r="H34" s="1">
+        <v>-1366616.68</v>
+      </c>
+      <c r="I34" s="1">
+        <v>-49.663066408427</v>
+      </c>
+      <c r="J34">
+        <v>0.0</v>
+      </c>
+      <c r="K34">
+        <v>0.0</v>
+      </c>
+      <c r="L34" s="1">
+        <v>1385160.0</v>
+      </c>
+      <c r="M34" s="1">
+        <v>1385160.0</v>
+      </c>
+      <c r="N34" s="1">
+        <v>0.72</v>
+      </c>
+      <c r="O34">
+        <v>1</v>
+      </c>
+      <c r="Z34" t="s">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="35" spans="1:26">
+      <c r="A35" t="s">
+        <v>102</v>
+      </c>
+      <c r="B35" s="1">
+        <v>31000.0</v>
+      </c>
+      <c r="C35" s="1">
+        <v>142.85</v>
+      </c>
+      <c r="D35" s="1">
+        <v>30.2405564516</v>
+      </c>
+      <c r="E35" t="s">
+        <v>8</v>
+      </c>
+      <c r="F35">
+        <v>1.0</v>
+      </c>
+      <c r="G35" s="1">
+        <v>937457.25</v>
+      </c>
+      <c r="H35" s="1">
+        <v>3490892.75</v>
+      </c>
+      <c r="I35" s="1">
+        <v>372.37887380998</v>
+      </c>
+      <c r="J35">
+        <v>0.0</v>
+      </c>
+      <c r="K35">
+        <v>0.0</v>
+      </c>
+      <c r="L35" s="1">
+        <v>4428350.0</v>
+      </c>
+      <c r="M35" s="1">
+        <v>4428350.0</v>
+      </c>
+      <c r="N35" s="1">
+        <v>2.31</v>
+      </c>
+      <c r="O35">
+        <v>1</v>
+      </c>
+      <c r="Z35" t="s">
+        <v>101</v>
+      </c>
+    </row>
+    <row r="36" spans="1:26">
+      <c r="A36" t="s">
+        <v>104</v>
+      </c>
+      <c r="B36" s="1">
+        <v>1900.0</v>
+      </c>
+      <c r="C36" s="1">
+        <v>646.5</v>
+      </c>
+      <c r="D36" s="1">
+        <v>651.9657789474</v>
+      </c>
+      <c r="E36" t="s">
+        <v>8</v>
+      </c>
+      <c r="F36">
+        <v>1.0</v>
+      </c>
+      <c r="G36" s="1">
+        <v>1238734.98</v>
+      </c>
+      <c r="H36" s="1">
+        <v>-10384.98</v>
+      </c>
+      <c r="I36" s="1">
+        <v>-0.83835365656664</v>
+      </c>
+      <c r="J36">
+        <v>0.0</v>
+      </c>
+      <c r="K36">
+        <v>0.0</v>
+      </c>
+      <c r="L36" s="1">
+        <v>1228350.0</v>
+      </c>
+      <c r="M36" s="1">
+        <v>1228350.0</v>
+      </c>
+      <c r="N36" s="1">
+        <v>0.64</v>
+      </c>
+      <c r="O36">
+        <v>1</v>
+      </c>
+      <c r="Z36" t="s">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="37" spans="1:26">
+      <c r="A37" t="s">
+        <v>106</v>
+      </c>
+      <c r="B37" s="1">
         <v>26000.0</v>
       </c>
-      <c r="D7" s="1">
-[...605 lines deleted...]
-      <c r="F19" t="s">
+      <c r="C37" s="1">
+        <v>26.07</v>
+      </c>
+      <c r="D37" s="1">
+        <v>36.13845</v>
+      </c>
+      <c r="E37" t="s">
+        <v>8</v>
+      </c>
+      <c r="F37">
+        <v>1.0</v>
+      </c>
+      <c r="G37" s="1">
+        <v>939599.7</v>
+      </c>
+      <c r="H37" s="1">
+        <v>-261779.7</v>
+      </c>
+      <c r="I37" s="1">
+        <v>-27.860768793349</v>
+      </c>
+      <c r="J37">
+        <v>0.0</v>
+      </c>
+      <c r="K37">
+        <v>0.0</v>
+      </c>
+      <c r="L37" s="1">
+        <v>677820.0</v>
+      </c>
+      <c r="M37" s="1">
+        <v>677820.0</v>
+      </c>
+      <c r="N37" s="1">
+        <v>0.35</v>
+      </c>
+      <c r="O37">
+        <v>1</v>
+      </c>
+      <c r="Z37" t="s">
+        <v>105</v>
+      </c>
+    </row>
+    <row r="38" spans="1:26">
+      <c r="A38" t="s">
+        <v>108</v>
+      </c>
+      <c r="B38" s="1">
+        <v>15600.0</v>
+      </c>
+      <c r="C38" s="1">
+        <v>336.0</v>
+      </c>
+      <c r="D38" s="1">
+        <v>276.757175</v>
+      </c>
+      <c r="E38" t="s">
         <v>69</v>
       </c>
-      <c r="G19">
+      <c r="F38">
         <v>0.92</v>
       </c>
-      <c r="H19" s="1">
-[...20 lines deleted...]
-      <c r="O19" s="1">
+      <c r="G38" s="1">
+        <v>4161184.62</v>
+      </c>
+      <c r="H38" s="1">
+        <v>1524156.23</v>
+      </c>
+      <c r="I38" s="1">
+        <v>36.627940579094</v>
+      </c>
+      <c r="J38">
+        <v>0.0</v>
+      </c>
+      <c r="K38">
+        <v>0.0</v>
+      </c>
+      <c r="L38" s="1">
+        <v>5685340.85</v>
+      </c>
+      <c r="M38" s="1">
+        <v>5685340.85</v>
+      </c>
+      <c r="N38" s="1">
+        <v>2.96</v>
+      </c>
+      <c r="O38">
+        <v>1</v>
+      </c>
+      <c r="Z38" t="s">
+        <v>107</v>
+      </c>
+    </row>
+    <row r="39" spans="1:26">
+      <c r="A39" t="s">
+        <v>110</v>
+      </c>
+      <c r="B39" s="1">
+        <v>98000.0</v>
+      </c>
+      <c r="C39" s="1">
+        <v>385.7</v>
+      </c>
+      <c r="D39" s="1">
+        <v>239.3382</v>
+      </c>
+      <c r="E39" t="s">
+        <v>111</v>
+      </c>
+      <c r="F39">
+        <v>11.08</v>
+      </c>
+      <c r="G39" s="1">
+        <v>2072833.15</v>
+      </c>
+      <c r="H39" s="1">
+        <v>1337515.57</v>
+      </c>
+      <c r="I39" s="1">
+        <v>64.525963896322</v>
+      </c>
+      <c r="J39">
+        <v>0.0</v>
+      </c>
+      <c r="K39">
+        <v>0.0</v>
+      </c>
+      <c r="L39" s="1">
+        <v>3410348.72</v>
+      </c>
+      <c r="M39" s="1">
+        <v>3410348.72</v>
+      </c>
+      <c r="N39" s="1">
+        <v>1.78</v>
+      </c>
+      <c r="O39">
+        <v>1</v>
+      </c>
+      <c r="Z39" t="s">
+        <v>109</v>
+      </c>
+    </row>
+    <row r="40" spans="1:26">
+      <c r="A40" t="s">
+        <v>113</v>
+      </c>
+      <c r="B40" s="1">
+        <v>33000.0</v>
+      </c>
+      <c r="C40" s="1">
+        <v>135.14</v>
+      </c>
+      <c r="D40" s="1">
+        <v>112.8702724242</v>
+      </c>
+      <c r="E40" t="s">
+        <v>8</v>
+      </c>
+      <c r="F40">
+        <v>1.0</v>
+      </c>
+      <c r="G40" s="1">
+        <v>3724718.99</v>
+      </c>
+      <c r="H40" s="1">
+        <v>734901.01</v>
+      </c>
+      <c r="I40" s="1">
+        <v>19.73037461277</v>
+      </c>
+      <c r="J40">
+        <v>0.0</v>
+      </c>
+      <c r="K40">
+        <v>0.0</v>
+      </c>
+      <c r="L40" s="1">
+        <v>4459620.0</v>
+      </c>
+      <c r="M40" s="1">
+        <v>4459620.0</v>
+      </c>
+      <c r="N40" s="1">
+        <v>2.33</v>
+      </c>
+      <c r="O40">
+        <v>1</v>
+      </c>
+      <c r="Z40" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="41" spans="1:26">
+      <c r="A41" t="s">
+        <v>115</v>
+      </c>
+      <c r="B41" s="1">
+        <v>19800.0</v>
+      </c>
+      <c r="C41" s="1">
+        <v>276.05</v>
+      </c>
+      <c r="D41" s="1">
+        <v>99.5747722222</v>
+      </c>
+      <c r="E41" t="s">
+        <v>8</v>
+      </c>
+      <c r="F41">
+        <v>1.0</v>
+      </c>
+      <c r="G41" s="1">
+        <v>1971580.49</v>
+      </c>
+      <c r="H41" s="1">
+        <v>3494209.51</v>
+      </c>
+      <c r="I41" s="1">
+        <v>177.22885409563</v>
+      </c>
+      <c r="J41">
+        <v>0.0</v>
+      </c>
+      <c r="K41">
+        <v>0.0</v>
+      </c>
+      <c r="L41" s="1">
+        <v>5465790.0</v>
+      </c>
+      <c r="M41" s="1">
+        <v>5465790.0</v>
+      </c>
+      <c r="N41" s="1">
+        <v>2.85</v>
+      </c>
+      <c r="O41">
+        <v>1</v>
+      </c>
+      <c r="Z41" t="s">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="42" spans="1:26">
+      <c r="A42" t="s">
+        <v>117</v>
+      </c>
+      <c r="B42" s="1">
+        <v>21825.0</v>
+      </c>
+      <c r="C42" s="1">
+        <v>93.54</v>
+      </c>
+      <c r="D42" s="1">
+        <v>83.8475857961</v>
+      </c>
+      <c r="E42" t="s">
+        <v>69</v>
+      </c>
+      <c r="F42">
+        <v>0.92</v>
+      </c>
+      <c r="G42" s="1">
+        <v>1949706.27</v>
+      </c>
+      <c r="H42" s="1">
+        <v>264633.44</v>
+      </c>
+      <c r="I42" s="1">
+        <v>13.572990150973</v>
+      </c>
+      <c r="J42">
+        <v>0.0</v>
+      </c>
+      <c r="K42">
+        <v>0.0</v>
+      </c>
+      <c r="L42" s="1">
+        <v>2214339.71</v>
+      </c>
+      <c r="M42" s="1">
+        <v>2214339.71</v>
+      </c>
+      <c r="N42" s="1">
+        <v>1.15</v>
+      </c>
+      <c r="O42">
+        <v>1</v>
+      </c>
+      <c r="Z42" t="s">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="43" spans="1:26">
+      <c r="A43" t="s">
+        <v>119</v>
+      </c>
+      <c r="B43" s="1">
+        <v>28000.0</v>
+      </c>
+      <c r="C43" s="1">
+        <v>153.92</v>
+      </c>
+      <c r="D43" s="1">
+        <v>58.4362639286</v>
+      </c>
+      <c r="E43" t="s">
+        <v>8</v>
+      </c>
+      <c r="F43">
+        <v>1.0</v>
+      </c>
+      <c r="G43" s="1">
+        <v>1636215.39</v>
+      </c>
+      <c r="H43" s="1">
+        <v>2673544.61</v>
+      </c>
+      <c r="I43" s="1">
+        <v>163.39808477171</v>
+      </c>
+      <c r="J43">
+        <v>0.0</v>
+      </c>
+      <c r="K43">
+        <v>0.0</v>
+      </c>
+      <c r="L43" s="1">
+        <v>4309760.0</v>
+      </c>
+      <c r="M43" s="1">
+        <v>4309760.0</v>
+      </c>
+      <c r="N43" s="1">
+        <v>2.25</v>
+      </c>
+      <c r="O43">
+        <v>1</v>
+      </c>
+      <c r="Z43" t="s">
+        <v>118</v>
+      </c>
+    </row>
+    <row r="44" spans="1:26">
+      <c r="A44" t="s">
+        <v>121</v>
+      </c>
+      <c r="B44" s="1">
+        <v>15000.0</v>
+      </c>
+      <c r="C44" s="1">
+        <v>267.5</v>
+      </c>
+      <c r="D44" s="1">
+        <v>236.43985</v>
+      </c>
+      <c r="E44" t="s">
+        <v>8</v>
+      </c>
+      <c r="F44">
+        <v>1.0</v>
+      </c>
+      <c r="G44" s="1">
+        <v>3546597.75</v>
+      </c>
+      <c r="H44" s="1">
+        <v>465902.25</v>
+      </c>
+      <c r="I44" s="1">
+        <v>13.136596897689</v>
+      </c>
+      <c r="J44">
+        <v>0.0</v>
+      </c>
+      <c r="K44">
+        <v>0.0</v>
+      </c>
+      <c r="L44" s="1">
+        <v>4012500.0</v>
+      </c>
+      <c r="M44" s="1">
+        <v>4012500.0</v>
+      </c>
+      <c r="N44" s="1">
         <v>2.09</v>
       </c>
-      <c r="P19">
-[...369 lines deleted...]
-      <c r="F27" t="s">
+      <c r="O44">
+        <v>1</v>
+      </c>
+      <c r="Z44" t="s">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="45" spans="1:26">
+      <c r="A45" t="s">
+        <v>123</v>
+      </c>
+      <c r="B45" s="1">
+        <v>11900.0</v>
+      </c>
+      <c r="C45" s="1">
+        <v>167.6</v>
+      </c>
+      <c r="D45" s="1">
+        <v>297.3704890756</v>
+      </c>
+      <c r="E45" t="s">
         <v>69</v>
       </c>
-      <c r="G27">
+      <c r="F45">
         <v>0.92</v>
       </c>
-      <c r="H27" s="1">
-[...878 lines deleted...]
-      <c r="A45" t="s">
+      <c r="G45" s="1">
+        <v>3429859.82</v>
+      </c>
+      <c r="H45" s="1">
+        <v>-1266575.48</v>
+      </c>
+      <c r="I45" s="1">
+        <v>-36.927908033279</v>
+      </c>
+      <c r="J45">
+        <v>0.0</v>
+      </c>
+      <c r="K45">
+        <v>0.0</v>
+      </c>
+      <c r="L45" s="1">
+        <v>2163284.34</v>
+      </c>
+      <c r="M45" s="1">
+        <v>2163284.34</v>
+      </c>
+      <c r="N45" s="1">
+        <v>1.13</v>
+      </c>
+      <c r="O45">
+        <v>1</v>
+      </c>
+      <c r="Z45" t="s">
         <v>122</v>
       </c>
-      <c r="B45" t="s">
-[...45 lines deleted...]
-    <row r="46" spans="1:16">
+    </row>
+    <row r="46" spans="1:26">
       <c r="A46" t="s">
-        <v>124</v>
-[...1 lines deleted...]
-      <c r="B46" t="s">
         <v>125</v>
       </c>
+      <c r="B46" s="1">
+        <v>30000.0</v>
+      </c>
       <c r="C46" s="1">
-        <v>30000.0</v>
+        <v>0.001</v>
       </c>
       <c r="D46" s="1">
-        <v>0.001</v>
-[...8 lines deleted...]
-        <v>1.0</v>
+        <v>0.0</v>
+      </c>
+      <c r="E46" t="s">
+        <v>8</v>
+      </c>
+      <c r="F46">
+        <v>1.0</v>
+      </c>
+      <c r="G46" s="1">
+        <v>0.0</v>
       </c>
       <c r="H46" s="1">
-        <v>0.0</v>
+        <v>30.0</v>
       </c>
       <c r="I46" s="1">
+        <v>0</v>
+      </c>
+      <c r="J46">
+        <v>0.0</v>
+      </c>
+      <c r="K46">
+        <v>0.0</v>
+      </c>
+      <c r="L46" s="1">
         <v>30.0</v>
-      </c>
-[...7 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="M46" s="1">
         <v>30.0</v>
       </c>
       <c r="N46" s="1">
-        <v>30.0</v>
-[...8 lines deleted...]
-    <row r="47" spans="1:16">
+        <v>0.0</v>
+      </c>
+      <c r="O46">
+        <v>1</v>
+      </c>
+      <c r="Z46" t="s">
+        <v>124</v>
+      </c>
+    </row>
+    <row r="47" spans="1:26">
       <c r="A47" t="s">
+        <v>127</v>
+      </c>
+      <c r="B47" s="1">
+        <v>30000.0</v>
+      </c>
+      <c r="C47" s="1">
+        <v>76.78</v>
+      </c>
+      <c r="D47" s="1">
+        <v>56.558639</v>
+      </c>
+      <c r="E47" t="s">
+        <v>8</v>
+      </c>
+      <c r="F47">
+        <v>1.0</v>
+      </c>
+      <c r="G47" s="1">
+        <v>1696759.17</v>
+      </c>
+      <c r="H47" s="1">
+        <v>606640.83</v>
+      </c>
+      <c r="I47" s="1">
+        <v>35.752913007684</v>
+      </c>
+      <c r="J47">
+        <v>0.0</v>
+      </c>
+      <c r="K47">
+        <v>0.0</v>
+      </c>
+      <c r="L47" s="1">
+        <v>2303400.0</v>
+      </c>
+      <c r="M47" s="1">
+        <v>2303400.0</v>
+      </c>
+      <c r="N47" s="1">
+        <v>1.2</v>
+      </c>
+      <c r="O47">
+        <v>1</v>
+      </c>
+      <c r="Z47" t="s">
         <v>126</v>
       </c>
-      <c r="B47" t="s">
-[...45 lines deleted...]
-    <row r="48" spans="1:16">
+    </row>
+    <row r="48" spans="1:26">
       <c r="A48" t="s">
+        <v>129</v>
+      </c>
+      <c r="B48" s="1">
+        <v>26000.0</v>
+      </c>
+      <c r="C48" s="1">
+        <v>88.16</v>
+      </c>
+      <c r="D48" s="1">
+        <v>78.7765515385</v>
+      </c>
+      <c r="E48" t="s">
+        <v>8</v>
+      </c>
+      <c r="F48">
+        <v>1.0</v>
+      </c>
+      <c r="G48" s="1">
+        <v>2048190.34</v>
+      </c>
+      <c r="H48" s="1">
+        <v>243969.66</v>
+      </c>
+      <c r="I48" s="1">
+        <v>11.911474008807</v>
+      </c>
+      <c r="J48">
+        <v>0.0</v>
+      </c>
+      <c r="K48">
+        <v>0.0</v>
+      </c>
+      <c r="L48" s="1">
+        <v>2292160.0</v>
+      </c>
+      <c r="M48" s="1">
+        <v>2292160.0</v>
+      </c>
+      <c r="N48" s="1">
+        <v>1.2</v>
+      </c>
+      <c r="O48">
+        <v>1</v>
+      </c>
+      <c r="Z48" t="s">
         <v>128</v>
       </c>
-      <c r="B48" t="s">
-[...45 lines deleted...]
-    <row r="49" spans="1:16">
+    </row>
+    <row r="49" spans="1:26">
       <c r="A49" t="s">
+        <v>131</v>
+      </c>
+      <c r="B49" s="1">
+        <v>140000.0</v>
+      </c>
+      <c r="C49" s="1">
+        <v>33.04</v>
+      </c>
+      <c r="D49" s="1">
+        <v>20.5651097143</v>
+      </c>
+      <c r="E49" t="s">
+        <v>8</v>
+      </c>
+      <c r="F49">
+        <v>1.0</v>
+      </c>
+      <c r="G49" s="1">
+        <v>2879115.36</v>
+      </c>
+      <c r="H49" s="1">
+        <v>1746484.64</v>
+      </c>
+      <c r="I49" s="1">
+        <v>60.660460649274</v>
+      </c>
+      <c r="J49">
+        <v>0.0</v>
+      </c>
+      <c r="K49">
+        <v>0.0</v>
+      </c>
+      <c r="L49" s="1">
+        <v>4625600.0</v>
+      </c>
+      <c r="M49" s="1">
+        <v>4625600.0</v>
+      </c>
+      <c r="N49" s="1">
+        <v>2.41</v>
+      </c>
+      <c r="O49">
+        <v>1</v>
+      </c>
+      <c r="Z49" t="s">
         <v>130</v>
       </c>
-      <c r="B49" t="s">
-[...45 lines deleted...]
-    <row r="50" spans="1:16">
+    </row>
+    <row r="50" spans="1:26">
       <c r="A50" t="s">
+        <v>133</v>
+      </c>
+      <c r="B50" s="1">
+        <v>12000.0</v>
+      </c>
+      <c r="C50" s="1">
+        <v>258.5</v>
+      </c>
+      <c r="D50" s="1">
+        <v>248.9732125</v>
+      </c>
+      <c r="E50" t="s">
+        <v>8</v>
+      </c>
+      <c r="F50">
+        <v>1.0</v>
+      </c>
+      <c r="G50" s="1">
+        <v>2987678.55</v>
+      </c>
+      <c r="H50" s="1">
+        <v>114321.45</v>
+      </c>
+      <c r="I50" s="1">
+        <v>3.826430724952</v>
+      </c>
+      <c r="J50">
+        <v>0.0</v>
+      </c>
+      <c r="K50">
+        <v>0.0</v>
+      </c>
+      <c r="L50" s="1">
+        <v>3102000.0</v>
+      </c>
+      <c r="M50" s="1">
+        <v>3102000.0</v>
+      </c>
+      <c r="N50" s="1">
+        <v>1.62</v>
+      </c>
+      <c r="O50">
+        <v>1</v>
+      </c>
+      <c r="Z50" t="s">
         <v>132</v>
       </c>
-      <c r="B50" t="s">
-[...45 lines deleted...]
-    <row r="51" spans="1:16">
+    </row>
+    <row r="51" spans="1:26">
       <c r="A51" t="s">
+        <v>135</v>
+      </c>
+      <c r="B51" s="1">
+        <v>36000.0</v>
+      </c>
+      <c r="C51" s="1">
+        <v>77.09</v>
+      </c>
+      <c r="D51" s="1">
+        <v>66.1572</v>
+      </c>
+      <c r="E51" t="s">
+        <v>8</v>
+      </c>
+      <c r="F51">
+        <v>1.0</v>
+      </c>
+      <c r="G51" s="1">
+        <v>2381659.2</v>
+      </c>
+      <c r="H51" s="1">
+        <v>393580.8</v>
+      </c>
+      <c r="I51" s="1">
+        <v>16.525487777596</v>
+      </c>
+      <c r="J51">
+        <v>0.0</v>
+      </c>
+      <c r="K51">
+        <v>0.0</v>
+      </c>
+      <c r="L51" s="1">
+        <v>2775240.0</v>
+      </c>
+      <c r="M51" s="1">
+        <v>2775240.0</v>
+      </c>
+      <c r="N51" s="1">
+        <v>1.45</v>
+      </c>
+      <c r="O51">
+        <v>1</v>
+      </c>
+      <c r="Z51" t="s">
         <v>134</v>
       </c>
-      <c r="B51" t="s">
-[...45 lines deleted...]
-    <row r="52" spans="1:16">
+    </row>
+    <row r="52" spans="1:26">
       <c r="A52" t="s">
+        <v>137</v>
+      </c>
+      <c r="B52" s="1">
+        <v>160000.0</v>
+      </c>
+      <c r="C52" s="1">
+        <v>172.5</v>
+      </c>
+      <c r="D52" s="1">
+        <v>161.168750875</v>
+      </c>
+      <c r="E52" t="s">
+        <v>96</v>
+      </c>
+      <c r="F52">
+        <v>7.47</v>
+      </c>
+      <c r="G52" s="1">
+        <v>3460582.63</v>
+      </c>
+      <c r="H52" s="1">
+        <v>232021.46</v>
+      </c>
+      <c r="I52" s="1">
+        <v>6.7046935388449</v>
+      </c>
+      <c r="J52">
+        <v>0.0</v>
+      </c>
+      <c r="K52">
+        <v>0.0</v>
+      </c>
+      <c r="L52" s="1">
+        <v>3692604.09</v>
+      </c>
+      <c r="M52" s="1">
+        <v>3692604.09</v>
+      </c>
+      <c r="N52" s="1">
+        <v>1.93</v>
+      </c>
+      <c r="O52">
+        <v>1</v>
+      </c>
+      <c r="Z52" t="s">
         <v>136</v>
       </c>
-      <c r="B52" t="s">
-[...45 lines deleted...]
-    <row r="53" spans="1:16">
+    </row>
+    <row r="53" spans="1:26">
       <c r="A53" t="s">
+        <v>139</v>
+      </c>
+      <c r="B53" s="1">
+        <v>64000.0</v>
+      </c>
+      <c r="C53" s="1">
+        <v>31.98</v>
+      </c>
+      <c r="D53" s="1">
+        <v>9.8637085938</v>
+      </c>
+      <c r="E53" t="s">
+        <v>8</v>
+      </c>
+      <c r="F53">
+        <v>1.0</v>
+      </c>
+      <c r="G53" s="1">
+        <v>631277.35</v>
+      </c>
+      <c r="H53" s="1">
+        <v>1415442.65</v>
+      </c>
+      <c r="I53" s="1">
+        <v>224.21882394482</v>
+      </c>
+      <c r="J53">
+        <v>0.0</v>
+      </c>
+      <c r="K53">
+        <v>0.0</v>
+      </c>
+      <c r="L53" s="1">
+        <v>2046720.0</v>
+      </c>
+      <c r="M53" s="1">
+        <v>2046720.0</v>
+      </c>
+      <c r="N53" s="1">
+        <v>1.07</v>
+      </c>
+      <c r="O53">
+        <v>1</v>
+      </c>
+      <c r="Z53" t="s">
         <v>138</v>
       </c>
-      <c r="B53" t="s">
-[...45 lines deleted...]
-    <row r="54" spans="1:16">
+    </row>
+    <row r="54" spans="1:26">
       <c r="A54" t="s">
+        <v>141</v>
+      </c>
+      <c r="B54" s="1">
+        <v>27000.0</v>
+      </c>
+      <c r="C54" s="1">
+        <v>57.0</v>
+      </c>
+      <c r="D54" s="1">
+        <v>93.9182333333</v>
+      </c>
+      <c r="E54" t="s">
+        <v>8</v>
+      </c>
+      <c r="F54">
+        <v>1.0</v>
+      </c>
+      <c r="G54" s="1">
+        <v>2535792.3</v>
+      </c>
+      <c r="H54" s="1">
+        <v>-996792.3</v>
+      </c>
+      <c r="I54" s="1">
+        <v>-39.308909487579</v>
+      </c>
+      <c r="J54">
+        <v>0.0</v>
+      </c>
+      <c r="K54">
+        <v>0.0</v>
+      </c>
+      <c r="L54" s="1">
+        <v>1539000.0</v>
+      </c>
+      <c r="M54" s="1">
+        <v>1539000.0</v>
+      </c>
+      <c r="N54" s="1">
+        <v>0.8</v>
+      </c>
+      <c r="O54">
+        <v>1</v>
+      </c>
+      <c r="Z54" t="s">
         <v>140</v>
-      </c>
-[...43 lines deleted...]
-        <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">