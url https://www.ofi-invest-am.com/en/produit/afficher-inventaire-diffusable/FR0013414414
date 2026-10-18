--- v5 (2026-09-27)
+++ v6 (2026-10-18)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="142">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="147">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>I</t>
   </si>
   <si>
     <t>FR0000981441</t>
   </si>
   <si>
@@ -145,149 +145,164 @@
   <si>
     <t>ALSTOM SA</t>
   </si>
   <si>
     <t>NL0010273215</t>
   </si>
   <si>
     <t>ASML HOLDING NV</t>
   </si>
   <si>
     <t>GB0009895292</t>
   </si>
   <si>
     <t>ASTRAZENECA PLC</t>
   </si>
   <si>
     <t>GBP</t>
   </si>
   <si>
     <t>ES0113900J37</t>
   </si>
   <si>
     <t>BANCO SANTANDER SA</t>
   </si>
   <si>
-    <t>DE0005190003</t>
-[...4 lines deleted...]
-  <si>
     <t>FR0000131104</t>
   </si>
   <si>
     <t>BNP PARIBAS SA</t>
   </si>
   <si>
     <t>DE000CBK1001</t>
   </si>
   <si>
     <t>COMMERZBANK AG</t>
   </si>
   <si>
     <t>FR0000125007</t>
   </si>
   <si>
     <t>COMPAGNIE DE SAINT GOBAIN SA</t>
   </si>
   <si>
+    <t>IE000182704N</t>
+  </si>
+  <si>
+    <t>CRH PUBLIC LIMITED PLC</t>
+  </si>
+  <si>
+    <t>USD</t>
+  </si>
+  <si>
     <t>FR0000120644</t>
   </si>
   <si>
     <t>DANONE SA</t>
   </si>
   <si>
     <t>FR0014003TT8</t>
   </si>
   <si>
     <t>DASSAULT SYSTEMES</t>
   </si>
   <si>
     <t>DE0005810055</t>
   </si>
   <si>
     <t>DEUTSCHE BOERSE AG</t>
   </si>
   <si>
     <t>DE000ENAG999</t>
   </si>
   <si>
     <t>E.ON N</t>
   </si>
   <si>
     <t>IT0003128367</t>
   </si>
   <si>
     <t>ENEL</t>
   </si>
   <si>
     <t>AT0000652011</t>
   </si>
   <si>
     <t>ERSTE GROUP BANK AG</t>
   </si>
   <si>
     <t>FR0000121667</t>
   </si>
   <si>
     <t>ESSILORLUXOTTICA SA</t>
   </si>
   <si>
+    <t>FR0011726835</t>
+  </si>
+  <si>
+    <t>GAZTRANSPORT &amp; TECHNIGAZ SA</t>
+  </si>
+  <si>
     <t>IT0000062072</t>
   </si>
   <si>
     <t>GENERALI</t>
   </si>
   <si>
     <t>CH0010645932</t>
   </si>
   <si>
     <t>GIVAUDAN SA</t>
   </si>
   <si>
     <t>CHF</t>
   </si>
   <si>
     <t>NL0000009165</t>
   </si>
   <si>
     <t>HEINEKEN NV</t>
   </si>
   <si>
     <t>FR0000052292</t>
   </si>
   <si>
     <t>HERMES INTERNATIONAL</t>
   </si>
   <si>
     <t>DE0006231004</t>
   </si>
   <si>
     <t>INFINEON TECHNOLOGIES AG</t>
   </si>
   <si>
+    <t>NL0011821202</t>
+  </si>
+  <si>
+    <t>ING GROEP NV</t>
+  </si>
+  <si>
     <t>IT0000072618</t>
   </si>
   <si>
     <t>INTESA SANPAOLO</t>
   </si>
   <si>
     <t>DE000KBX1006</t>
   </si>
   <si>
     <t>KNORR BREMSE AG</t>
   </si>
   <si>
     <t>NL0000009082</t>
   </si>
   <si>
     <t>KONINKLIJKE KPN NV</t>
   </si>
   <si>
     <t>FR0000120073</t>
   </si>
   <si>
     <t>LAIR LIQUIDE SOCIETE ANONYME POUR</t>
   </si>
   <si>
     <t>CH0013841017</t>
@@ -325,129 +340,129 @@
   <si>
     <t>NOVOZYMES CLASS B</t>
   </si>
   <si>
     <t>DKK</t>
   </si>
   <si>
     <t>DK0060094928</t>
   </si>
   <si>
     <t>OERSTED</t>
   </si>
   <si>
     <t>FR0000120693</t>
   </si>
   <si>
     <t>PERNOD RICARD SA</t>
   </si>
   <si>
     <t>IT0004176001</t>
   </si>
   <si>
     <t>PRYSMIAN</t>
   </si>
   <si>
-    <t>DE0007010803</t>
-[...4 lines deleted...]
-  <si>
     <t>FR0000131906</t>
   </si>
   <si>
     <t>RENAULT SA</t>
   </si>
   <si>
     <t>CH1499059983</t>
   </si>
   <si>
     <t>ROCHE PS PAR AG</t>
   </si>
   <si>
+    <t>SE0021921269</t>
+  </si>
+  <si>
+    <t>SAAB CLASS B</t>
+  </si>
+  <si>
+    <t>SEK</t>
+  </si>
+  <si>
     <t>SE0000667891</t>
   </si>
   <si>
     <t>SANDVIK</t>
   </si>
   <si>
-    <t>SEK</t>
-[...1 lines deleted...]
-  <si>
     <t>DE0007164600</t>
   </si>
   <si>
     <t>SAP</t>
   </si>
   <si>
     <t>FR0000121972</t>
   </si>
   <si>
     <t>SCHNEIDER ELECTRIC</t>
   </si>
   <si>
     <t>CH1256740924</t>
   </si>
   <si>
     <t>SGS SA</t>
   </si>
   <si>
     <t>DE000ENER6Y0</t>
   </si>
   <si>
     <t>SIEMENS ENERGY N AG</t>
   </si>
   <si>
     <t>DE0007236101</t>
   </si>
   <si>
     <t>SIEMENS N AG</t>
   </si>
   <si>
     <t>CH0418792922</t>
   </si>
   <si>
     <t>SIKA AG</t>
   </si>
   <si>
     <t>PTGAU0AP0007</t>
   </si>
   <si>
     <t>SOC CON A GAUDENCI PTE1000</t>
   </si>
   <si>
     <t>FR0000130809</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA</t>
   </si>
   <si>
-    <t>DE000SYM9999</t>
-[...2 lines deleted...]
-    <t>SYMRISE AG</t>
+    <t>NL0000226223</t>
+  </si>
+  <si>
+    <t>STMICROELECTRONICS NV</t>
   </si>
   <si>
     <t>NL0014559478</t>
   </si>
   <si>
     <t>TECHNIP ENERGIES NV</t>
   </si>
   <si>
     <t>BE0003739530</t>
   </si>
   <si>
     <t>UCB SA</t>
   </si>
   <si>
     <t>IT0005239360</t>
   </si>
   <si>
     <t>UNICREDIT</t>
   </si>
   <si>
     <t>DK0061539921</t>
   </si>
   <si>
     <t>VESTAS WIND SYSTEMS</t>
   </si>
@@ -844,215 +859,215 @@
       </c>
       <c r="D1" t="s">
         <v>4</v>
       </c>
       <c r="E1" t="s">
         <v>5</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>5</v>
       </c>
       <c r="H1" t="s">
         <v>4</v>
       </c>
       <c r="Z1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" t="s">
         <v>7</v>
       </c>
       <c r="B2" s="1">
-        <v>8176.9572</v>
+        <v>7675.2672</v>
       </c>
       <c r="C2">
-        <v>5458.39</v>
+        <v>5398.21</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2">
-        <v>44633049.4</v>
+        <v>41432759.7</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
-        <v>44633049.4</v>
+        <v>41432759.7</v>
       </c>
       <c r="H2" t="s">
         <v>8</v>
       </c>
       <c r="Z2" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="3" spans="1:26">
       <c r="A3" t="s">
         <v>10</v>
       </c>
       <c r="B3" s="1">
-        <v>132921.2966</v>
+        <v>133314.5694</v>
       </c>
       <c r="C3">
-        <v>153.83</v>
+        <v>152.14</v>
       </c>
       <c r="D3" t="s">
         <v>8</v>
       </c>
       <c r="E3">
-        <v>20448609.22</v>
+        <v>20283001.45</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
-        <v>20448609.22</v>
+        <v>20283001.45</v>
       </c>
       <c r="H3" t="s">
         <v>8</v>
       </c>
       <c r="Z3" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="4" spans="1:26">
       <c r="A4" t="s">
         <v>12</v>
       </c>
       <c r="B4" s="1">
-        <v>5744.6571</v>
+        <v>5726.7467</v>
       </c>
       <c r="C4">
-        <v>1676.39</v>
+        <v>1657.43</v>
       </c>
       <c r="D4" t="s">
         <v>8</v>
       </c>
       <c r="E4">
-        <v>9630306.07</v>
+        <v>9491710.65</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
-        <v>9630306.07</v>
+        <v>9491710.65</v>
       </c>
       <c r="H4" t="s">
         <v>8</v>
       </c>
       <c r="Z4" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="5" spans="1:26">
       <c r="A5" t="s">
         <v>14</v>
       </c>
       <c r="B5" s="1">
-        <v>716670.4007</v>
+        <v>712393.5047</v>
       </c>
       <c r="C5">
-        <v>160.04</v>
+        <v>158.27</v>
       </c>
       <c r="D5" t="s">
         <v>8</v>
       </c>
       <c r="E5">
-        <v>114702691.53</v>
+        <v>112754668.99</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
       <c r="G5">
-        <v>114702691.53</v>
+        <v>112754668.99</v>
       </c>
       <c r="H5" t="s">
         <v>8</v>
       </c>
       <c r="Z5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="6" spans="1:26">
       <c r="A6" t="s">
         <v>16</v>
       </c>
       <c r="B6" s="1">
-        <v>15148.941</v>
+        <v>14980.941</v>
       </c>
       <c r="C6">
-        <v>157.16</v>
+        <v>155.4</v>
       </c>
       <c r="D6" t="s">
         <v>8</v>
       </c>
       <c r="E6">
-        <v>2380881.98</v>
+        <v>2328120.26</v>
       </c>
       <c r="F6" t="s">
         <v>8</v>
       </c>
       <c r="G6">
-        <v>2380881.98</v>
+        <v>2328120.26</v>
       </c>
       <c r="H6" t="s">
         <v>8</v>
       </c>
       <c r="Z6" t="s">
         <v>15</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z54"/>
+  <dimension ref="A1:Z56"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="N54" sqref="N54"/>
+      <selection activeCell="N56" sqref="N56"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" t="s">
         <v>18</v>
       </c>
       <c r="B1" t="s">
         <v>19</v>
       </c>
       <c r="C1" t="s">
         <v>20</v>
       </c>
       <c r="D1" t="s">
         <v>21</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>22</v>
       </c>
       <c r="G1" t="s">
         <v>23</v>
@@ -1071,2690 +1086,2790 @@
       </c>
       <c r="L1" t="s">
         <v>28</v>
       </c>
       <c r="M1" t="s">
         <v>29</v>
       </c>
       <c r="N1" t="s">
         <v>30</v>
       </c>
       <c r="O1" t="s">
         <v>31</v>
       </c>
       <c r="Z1" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" t="s">
         <v>33</v>
       </c>
       <c r="B2" s="1">
         <v>15120.0</v>
       </c>
       <c r="C2" s="1">
-        <v>407.9</v>
+        <v>422.9</v>
       </c>
       <c r="D2" s="1">
         <v>359.8034966931</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
         <v>1.0</v>
       </c>
       <c r="G2" s="1">
         <v>5440228.87</v>
       </c>
       <c r="H2" s="1">
-        <v>727219.13</v>
+        <v>954019.13</v>
       </c>
       <c r="I2" s="1">
-        <v>13.367436322583</v>
+        <v>17.53637857519</v>
       </c>
       <c r="J2">
         <v>0.0</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2" s="1">
-        <v>6167448.0</v>
+        <v>6394248.0</v>
       </c>
       <c r="M2" s="1">
-        <v>6167448.0</v>
+        <v>6394248.0</v>
       </c>
       <c r="N2" s="1">
-        <v>3.22</v>
+        <v>3.43</v>
       </c>
       <c r="O2">
         <v>1</v>
       </c>
       <c r="Z2" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="3" spans="1:26">
       <c r="A3" t="s">
         <v>35</v>
       </c>
       <c r="B3" s="1">
         <v>60000.0</v>
       </c>
       <c r="C3" s="1">
-        <v>15.38</v>
+        <v>15.705</v>
       </c>
       <c r="D3" s="1">
         <v>28.1958666667</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
         <v>1.0</v>
       </c>
       <c r="G3" s="1">
         <v>1691752.0</v>
       </c>
       <c r="H3" s="1">
-        <v>-768952.0</v>
+        <v>-749452.0</v>
       </c>
       <c r="I3" s="1">
-        <v>-45.452997838927</v>
+        <v>-44.300346622909</v>
       </c>
       <c r="J3">
         <v>0.0</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3" s="1">
-        <v>922800.0</v>
+        <v>942300.0</v>
       </c>
       <c r="M3" s="1">
-        <v>922800.0</v>
+        <v>942300.0</v>
       </c>
       <c r="N3" s="1">
-        <v>0.48</v>
+        <v>0.51</v>
       </c>
       <c r="O3">
         <v>1</v>
       </c>
       <c r="Z3" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="4" spans="1:26">
       <c r="A4" t="s">
         <v>37</v>
       </c>
       <c r="B4" s="1">
-        <v>7450.0</v>
+        <v>7650.0</v>
       </c>
       <c r="C4" s="1">
-        <v>1578.2</v>
+        <v>1537.0</v>
       </c>
       <c r="D4" s="1">
-        <v>136.1780469799</v>
+        <v>212.4431398693</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
         <v>1.0</v>
       </c>
       <c r="G4" s="1">
-        <v>1014526.45</v>
+        <v>1625190.02</v>
       </c>
       <c r="H4" s="1">
-        <v>10743063.55</v>
+        <v>10132859.98</v>
       </c>
       <c r="I4" s="1">
-        <v>1058.9239491982</v>
+        <v>623.4877063791</v>
       </c>
       <c r="J4">
         <v>0.0</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4" s="1">
-        <v>11757590.0</v>
+        <v>11758050.0</v>
       </c>
       <c r="M4" s="1">
-        <v>11757590.0</v>
+        <v>11758050.0</v>
       </c>
       <c r="N4" s="1">
-        <v>6.13</v>
+        <v>6.31</v>
       </c>
       <c r="O4">
         <v>1</v>
       </c>
       <c r="Z4" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="5" spans="1:26">
       <c r="A5" t="s">
         <v>39</v>
       </c>
       <c r="B5" s="1">
-        <v>36000.0</v>
+        <v>27000.0</v>
       </c>
       <c r="C5" s="1">
-        <v>143.18</v>
+        <v>125.94</v>
       </c>
       <c r="D5" s="1">
-        <v>85.5636991667</v>
+        <v>85.5636988889</v>
       </c>
       <c r="E5" t="s">
         <v>40</v>
       </c>
       <c r="F5">
-        <v>0.86</v>
+        <v>0.85</v>
       </c>
       <c r="G5" s="1">
-        <v>3546216.2</v>
+        <v>2659662.15</v>
       </c>
       <c r="H5" s="1">
-        <v>2424454.48</v>
+        <v>1336553.62</v>
       </c>
       <c r="I5" s="1">
-        <v>68.36736237345</v>
+        <v>50.252759358928</v>
       </c>
       <c r="J5">
         <v>0.0</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5" s="1">
-        <v>5970670.68</v>
+        <v>3996215.77</v>
       </c>
       <c r="M5" s="1">
-        <v>5970670.68</v>
+        <v>3996215.77</v>
       </c>
       <c r="N5" s="1">
-        <v>3.11</v>
+        <v>2.15</v>
       </c>
       <c r="O5">
         <v>1</v>
       </c>
       <c r="Z5" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="6" spans="1:26">
       <c r="A6" t="s">
         <v>42</v>
       </c>
       <c r="B6" s="1">
         <v>490000.0</v>
       </c>
       <c r="C6" s="1">
-        <v>11.83</v>
+        <v>11.814</v>
       </c>
       <c r="D6" s="1">
         <v>8.0278463265</v>
       </c>
       <c r="E6" t="s">
         <v>8</v>
       </c>
       <c r="F6">
         <v>1.0</v>
       </c>
       <c r="G6" s="1">
         <v>3933644.7</v>
       </c>
       <c r="H6" s="1">
-        <v>1863055.3</v>
+        <v>1855215.3</v>
       </c>
       <c r="I6" s="1">
-        <v>47.362063482754</v>
+        <v>47.162757226142</v>
       </c>
       <c r="J6">
         <v>0.0</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6" s="1">
-        <v>5796700.0</v>
+        <v>5788860.0</v>
       </c>
       <c r="M6" s="1">
-        <v>5796700.0</v>
+        <v>5788860.0</v>
       </c>
       <c r="N6" s="1">
-        <v>3.02</v>
+        <v>3.11</v>
       </c>
       <c r="O6">
         <v>1</v>
       </c>
       <c r="Z6" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="7" spans="1:26">
       <c r="A7" t="s">
         <v>44</v>
       </c>
       <c r="B7" s="1">
-        <v>26000.0</v>
+        <v>34000.0</v>
       </c>
       <c r="C7" s="1">
-        <v>59.06</v>
+        <v>101.94</v>
       </c>
       <c r="D7" s="1">
-        <v>83.6266965385</v>
+        <v>79.2368891176</v>
       </c>
       <c r="E7" t="s">
         <v>8</v>
       </c>
       <c r="F7">
         <v>1.0</v>
       </c>
       <c r="G7" s="1">
-        <v>2174294.11</v>
+        <v>2694054.23</v>
       </c>
       <c r="H7" s="1">
-        <v>-638734.11</v>
+        <v>771905.77</v>
       </c>
       <c r="I7" s="1">
-        <v>-29.376619614722</v>
+        <v>28.652198660455</v>
       </c>
       <c r="J7">
         <v>0.0</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7" s="1">
-        <v>1535560.0</v>
+        <v>3465960.0</v>
       </c>
       <c r="M7" s="1">
-        <v>1535560.0</v>
+        <v>3465960.0</v>
       </c>
       <c r="N7" s="1">
-        <v>0.8</v>
+        <v>1.86</v>
       </c>
       <c r="O7">
         <v>1</v>
       </c>
       <c r="Z7" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="8" spans="1:26">
       <c r="A8" t="s">
         <v>46</v>
       </c>
       <c r="B8" s="1">
-        <v>34000.0</v>
+        <v>62000.0</v>
       </c>
       <c r="C8" s="1">
-        <v>101.12</v>
+        <v>36.85</v>
       </c>
       <c r="D8" s="1">
-        <v>79.2368891176</v>
+        <v>32.8527</v>
       </c>
       <c r="E8" t="s">
         <v>8</v>
       </c>
       <c r="F8">
         <v>1.0</v>
       </c>
       <c r="G8" s="1">
-        <v>2694054.23</v>
+        <v>2036867.4</v>
       </c>
       <c r="H8" s="1">
-        <v>744025.77</v>
+        <v>247832.6</v>
       </c>
       <c r="I8" s="1">
-        <v>27.617327138957</v>
+        <v>12.167340888268</v>
       </c>
       <c r="J8">
         <v>0.0</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8" s="1">
-        <v>3438080.0</v>
+        <v>2284700.0</v>
       </c>
       <c r="M8" s="1">
-        <v>3438080.0</v>
+        <v>2284700.0</v>
       </c>
       <c r="N8" s="1">
-        <v>1.79</v>
+        <v>1.23</v>
       </c>
       <c r="O8">
         <v>1</v>
       </c>
       <c r="Z8" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="9" spans="1:26">
       <c r="A9" t="s">
         <v>48</v>
       </c>
       <c r="B9" s="1">
-        <v>72000.0</v>
+        <v>65000.0</v>
       </c>
       <c r="C9" s="1">
-        <v>37.83</v>
+        <v>75.98</v>
       </c>
       <c r="D9" s="1">
-        <v>32.8527</v>
+        <v>43.1065861538</v>
       </c>
       <c r="E9" t="s">
         <v>8</v>
       </c>
       <c r="F9">
         <v>1.0</v>
       </c>
       <c r="G9" s="1">
-        <v>2365394.4</v>
+        <v>2801928.1</v>
       </c>
       <c r="H9" s="1">
-        <v>358365.6</v>
+        <v>2136771.9</v>
       </c>
       <c r="I9" s="1">
-        <v>15.150352939028</v>
+        <v>76.260768432994</v>
       </c>
       <c r="J9">
         <v>0.0</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9" s="1">
-        <v>2723760.0</v>
+        <v>4938700.0</v>
       </c>
       <c r="M9" s="1">
-        <v>2723760.0</v>
+        <v>4938700.0</v>
       </c>
       <c r="N9" s="1">
-        <v>1.42</v>
+        <v>2.65</v>
       </c>
       <c r="O9">
         <v>1</v>
       </c>
       <c r="Z9" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="10" spans="1:26">
       <c r="A10" t="s">
         <v>50</v>
       </c>
       <c r="B10" s="1">
-        <v>65000.0</v>
+        <v>20000.0</v>
       </c>
       <c r="C10" s="1">
-        <v>80.6</v>
+        <v>102.92</v>
       </c>
       <c r="D10" s="1">
-        <v>43.1065861538</v>
+        <v>106.995</v>
       </c>
       <c r="E10" t="s">
-        <v>8</v>
+        <v>51</v>
       </c>
       <c r="F10">
-        <v>1.0</v>
+        <v>1.14</v>
       </c>
       <c r="G10" s="1">
-        <v>2801928.1</v>
+        <v>1874228.16</v>
       </c>
       <c r="H10" s="1">
-        <v>2437071.9</v>
+        <v>-74927.46</v>
       </c>
       <c r="I10" s="1">
-        <v>86.978388203466</v>
+        <v>-3.9977768768558</v>
       </c>
       <c r="J10">
         <v>0.0</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10" s="1">
-        <v>5239000.0</v>
+        <v>1799300.7</v>
       </c>
       <c r="M10" s="1">
-        <v>5239000.0</v>
+        <v>1799300.7</v>
       </c>
       <c r="N10" s="1">
-        <v>2.73</v>
+        <v>0.97</v>
       </c>
       <c r="O10">
         <v>1</v>
       </c>
       <c r="Z10" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="11" spans="1:26">
       <c r="A11" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B11" s="1">
         <v>47700.0</v>
       </c>
       <c r="C11" s="1">
-        <v>72.12</v>
+        <v>72.98</v>
       </c>
       <c r="D11" s="1">
         <v>60.8797595388</v>
       </c>
       <c r="E11" t="s">
         <v>8</v>
       </c>
       <c r="F11">
         <v>1.0</v>
       </c>
       <c r="G11" s="1">
         <v>2903964.53</v>
       </c>
       <c r="H11" s="1">
-        <v>536159.47</v>
+        <v>577181.47</v>
       </c>
       <c r="I11" s="1">
-        <v>18.463017177417</v>
+        <v>19.875637737214</v>
       </c>
       <c r="J11">
         <v>0.0</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11" s="1">
-        <v>3440124.0</v>
+        <v>3481146.0</v>
       </c>
       <c r="M11" s="1">
-        <v>3440124.0</v>
+        <v>3481146.0</v>
       </c>
       <c r="N11" s="1">
-        <v>1.79</v>
+        <v>1.87</v>
       </c>
       <c r="O11">
         <v>1</v>
       </c>
       <c r="Z11" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
     </row>
     <row r="12" spans="1:26">
       <c r="A12" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B12" s="1">
         <v>109000.0</v>
       </c>
       <c r="C12" s="1">
-        <v>17.93</v>
+        <v>17.885</v>
       </c>
       <c r="D12" s="1">
         <v>23.5723145872</v>
       </c>
       <c r="E12" t="s">
         <v>8</v>
       </c>
       <c r="F12">
         <v>1.0</v>
       </c>
       <c r="G12" s="1">
         <v>2569382.29</v>
       </c>
       <c r="H12" s="1">
-        <v>-615012.29</v>
+        <v>-619917.29</v>
       </c>
       <c r="I12" s="1">
-        <v>-23.936192461263</v>
+        <v>-24.127094376446</v>
       </c>
       <c r="J12">
         <v>0.0</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12" s="1">
-        <v>1954370.0</v>
+        <v>1949465.0</v>
       </c>
       <c r="M12" s="1">
-        <v>1954370.0</v>
+        <v>1949465.0</v>
       </c>
       <c r="N12" s="1">
-        <v>1.02</v>
+        <v>1.05</v>
       </c>
       <c r="O12">
         <v>1</v>
       </c>
       <c r="Z12" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
     </row>
     <row r="13" spans="1:26">
       <c r="A13" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B13" s="1">
         <v>12900.0</v>
       </c>
       <c r="C13" s="1">
-        <v>238.3</v>
+        <v>256.9</v>
       </c>
       <c r="D13" s="1">
         <v>236.6301325581</v>
       </c>
       <c r="E13" t="s">
         <v>8</v>
       </c>
       <c r="F13">
         <v>1.0</v>
       </c>
       <c r="G13" s="1">
         <v>3052528.71</v>
       </c>
       <c r="H13" s="1">
-        <v>21541.29</v>
+        <v>261481.29</v>
       </c>
       <c r="I13" s="1">
-        <v>0.70568672882359</v>
+        <v>8.5660550593151</v>
       </c>
       <c r="J13">
         <v>0.0</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
       <c r="L13" s="1">
-        <v>3074070.0</v>
+        <v>3314010.0</v>
       </c>
       <c r="M13" s="1">
-        <v>3074070.0</v>
+        <v>3314010.0</v>
       </c>
       <c r="N13" s="1">
-        <v>1.6</v>
+        <v>1.78</v>
       </c>
       <c r="O13">
         <v>1</v>
       </c>
       <c r="Z13" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="14" spans="1:26">
       <c r="A14" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B14" s="1">
         <v>176000.0</v>
       </c>
       <c r="C14" s="1">
-        <v>18.02</v>
+        <v>19.235</v>
       </c>
       <c r="D14" s="1">
         <v>12.3161271023</v>
       </c>
       <c r="E14" t="s">
         <v>8</v>
       </c>
       <c r="F14">
         <v>1.0</v>
       </c>
       <c r="G14" s="1">
         <v>2167638.37</v>
       </c>
       <c r="H14" s="1">
-        <v>1003881.63</v>
+        <v>1217721.63</v>
       </c>
       <c r="I14" s="1">
-        <v>46.312228270807</v>
+        <v>56.177342441119</v>
       </c>
       <c r="J14">
         <v>0.0</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
       <c r="L14" s="1">
-        <v>3171520.0</v>
+        <v>3385360.0</v>
       </c>
       <c r="M14" s="1">
-        <v>3171520.0</v>
+        <v>3385360.0</v>
       </c>
       <c r="N14" s="1">
-        <v>1.65</v>
+        <v>1.82</v>
       </c>
       <c r="O14">
         <v>1</v>
       </c>
       <c r="Z14" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
     </row>
     <row r="15" spans="1:26">
       <c r="A15" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B15" s="1">
         <v>375000.0</v>
       </c>
       <c r="C15" s="1">
-        <v>10.098</v>
+        <v>10.168</v>
       </c>
       <c r="D15" s="1">
         <v>7.2085022133</v>
       </c>
       <c r="E15" t="s">
         <v>8</v>
       </c>
       <c r="F15">
         <v>1.0</v>
       </c>
       <c r="G15" s="1">
         <v>2703188.33</v>
       </c>
       <c r="H15" s="1">
-        <v>1083561.67</v>
+        <v>1109811.67</v>
       </c>
       <c r="I15" s="1">
-        <v>40.084579308612</v>
+        <v>41.055654823724</v>
       </c>
       <c r="J15">
         <v>0.0</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15" s="1">
-        <v>3786750.0</v>
+        <v>3813000.0</v>
       </c>
       <c r="M15" s="1">
-        <v>3786750.0</v>
+        <v>3813000.0</v>
       </c>
       <c r="N15" s="1">
-        <v>1.97</v>
+        <v>2.05</v>
       </c>
       <c r="O15">
         <v>1</v>
       </c>
       <c r="Z15" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
     </row>
     <row r="16" spans="1:26">
       <c r="A16" t="s">
+        <v>63</v>
+      </c>
+      <c r="B16" s="1">
+        <v>22000.0</v>
+      </c>
+      <c r="C16" s="1">
+        <v>111.7</v>
+      </c>
+      <c r="D16" s="1">
+        <v>99.8127736364</v>
+      </c>
+      <c r="E16" t="s">
+        <v>8</v>
+      </c>
+      <c r="F16">
+        <v>1.0</v>
+      </c>
+      <c r="G16" s="1">
+        <v>2195881.02</v>
+      </c>
+      <c r="H16" s="1">
+        <v>261518.98</v>
+      </c>
+      <c r="I16" s="1">
+        <v>11.909524132596</v>
+      </c>
+      <c r="J16">
+        <v>0.0</v>
+      </c>
+      <c r="K16">
+        <v>0.0</v>
+      </c>
+      <c r="L16" s="1">
+        <v>2457400.0</v>
+      </c>
+      <c r="M16" s="1">
+        <v>2457400.0</v>
+      </c>
+      <c r="N16" s="1">
+        <v>1.32</v>
+      </c>
+      <c r="O16">
+        <v>1</v>
+      </c>
+      <c r="Z16" t="s">
         <v>62</v>
-      </c>
-[...43 lines deleted...]
-        <v>61</v>
       </c>
     </row>
     <row r="17" spans="1:26">
       <c r="A17" t="s">
+        <v>65</v>
+      </c>
+      <c r="B17" s="1">
+        <v>14443.0</v>
+      </c>
+      <c r="C17" s="1">
+        <v>166.7</v>
+      </c>
+      <c r="D17" s="1">
+        <v>218.2138669252</v>
+      </c>
+      <c r="E17" t="s">
+        <v>8</v>
+      </c>
+      <c r="F17">
+        <v>1.0</v>
+      </c>
+      <c r="G17" s="1">
+        <v>3151662.88</v>
+      </c>
+      <c r="H17" s="1">
+        <v>-744014.78</v>
+      </c>
+      <c r="I17" s="1">
+        <v>-23.607054698693</v>
+      </c>
+      <c r="J17">
+        <v>0.0</v>
+      </c>
+      <c r="K17">
+        <v>0.0</v>
+      </c>
+      <c r="L17" s="1">
+        <v>2407648.1</v>
+      </c>
+      <c r="M17" s="1">
+        <v>2407648.1</v>
+      </c>
+      <c r="N17" s="1">
+        <v>1.29</v>
+      </c>
+      <c r="O17">
+        <v>1</v>
+      </c>
+      <c r="Z17" t="s">
         <v>64</v>
-      </c>
-[...43 lines deleted...]
-        <v>63</v>
       </c>
     </row>
     <row r="18" spans="1:26">
       <c r="A18" t="s">
+        <v>67</v>
+      </c>
+      <c r="B18" s="1">
+        <v>10000.0</v>
+      </c>
+      <c r="C18" s="1">
+        <v>186.3</v>
+      </c>
+      <c r="D18" s="1">
+        <v>188.36656</v>
+      </c>
+      <c r="E18" t="s">
+        <v>8</v>
+      </c>
+      <c r="F18">
+        <v>1.0</v>
+      </c>
+      <c r="G18" s="1">
+        <v>1883665.6</v>
+      </c>
+      <c r="H18" s="1">
+        <v>-20665.6</v>
+      </c>
+      <c r="I18" s="1">
+        <v>-1.097094940843</v>
+      </c>
+      <c r="J18">
+        <v>0.0</v>
+      </c>
+      <c r="K18">
+        <v>0.0</v>
+      </c>
+      <c r="L18" s="1">
+        <v>1863000.0</v>
+      </c>
+      <c r="M18" s="1">
+        <v>1863000.0</v>
+      </c>
+      <c r="N18" s="1">
+        <v>1.0</v>
+      </c>
+      <c r="O18">
+        <v>1</v>
+      </c>
+      <c r="Z18" t="s">
         <v>66</v>
-      </c>
-[...43 lines deleted...]
-        <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:26">
       <c r="A19" t="s">
+        <v>69</v>
+      </c>
+      <c r="B19" s="1">
+        <v>80600.0</v>
+      </c>
+      <c r="C19" s="1">
+        <v>42.24</v>
+      </c>
+      <c r="D19" s="1">
+        <v>33.2773218362</v>
+      </c>
+      <c r="E19" t="s">
+        <v>8</v>
+      </c>
+      <c r="F19">
+        <v>1.0</v>
+      </c>
+      <c r="G19" s="1">
+        <v>2682152.14</v>
+      </c>
+      <c r="H19" s="1">
+        <v>722391.86</v>
+      </c>
+      <c r="I19" s="1">
+        <v>26.933291711036</v>
+      </c>
+      <c r="J19">
+        <v>0.0</v>
+      </c>
+      <c r="K19">
+        <v>0.0</v>
+      </c>
+      <c r="L19" s="1">
+        <v>3404544.0</v>
+      </c>
+      <c r="M19" s="1">
+        <v>3404544.0</v>
+      </c>
+      <c r="N19" s="1">
+        <v>1.83</v>
+      </c>
+      <c r="O19">
+        <v>1</v>
+      </c>
+      <c r="Z19" t="s">
         <v>68</v>
-      </c>
-[...43 lines deleted...]
-        <v>67</v>
       </c>
     </row>
     <row r="20" spans="1:26">
       <c r="A20" t="s">
         <v>71</v>
       </c>
       <c r="B20" s="1">
-        <v>63000.0</v>
+        <v>1370.0</v>
       </c>
       <c r="C20" s="1">
-        <v>74.0</v>
+        <v>3422.0</v>
       </c>
       <c r="D20" s="1">
-        <v>81.554415873</v>
+        <v>3467.5727664234</v>
       </c>
       <c r="E20" t="s">
-        <v>8</v>
+        <v>72</v>
       </c>
       <c r="F20">
-        <v>1.0</v>
+        <v>0.92</v>
       </c>
       <c r="G20" s="1">
-        <v>5137928.2</v>
+        <v>4623823.95</v>
       </c>
       <c r="H20" s="1">
-        <v>-475928.2</v>
+        <v>455692.82</v>
       </c>
       <c r="I20" s="1">
-        <v>-9.2630371907494</v>
+        <v>9.8553237521078</v>
       </c>
       <c r="J20">
         <v>0.0</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20" s="1">
-        <v>4662000.0</v>
+        <v>5079516.77</v>
       </c>
       <c r="M20" s="1">
-        <v>4662000.0</v>
+        <v>5079516.77</v>
       </c>
       <c r="N20" s="1">
-        <v>2.43</v>
+        <v>2.73</v>
       </c>
       <c r="O20">
         <v>1</v>
       </c>
       <c r="Z20" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="21" spans="1:26">
       <c r="A21" t="s">
+        <v>74</v>
+      </c>
+      <c r="B21" s="1">
+        <v>68000.0</v>
+      </c>
+      <c r="C21" s="1">
+        <v>77.24</v>
+      </c>
+      <c r="D21" s="1">
+        <v>81.176525</v>
+      </c>
+      <c r="E21" t="s">
+        <v>8</v>
+      </c>
+      <c r="F21">
+        <v>1.0</v>
+      </c>
+      <c r="G21" s="1">
+        <v>5520003.7</v>
+      </c>
+      <c r="H21" s="1">
+        <v>-267683.7</v>
+      </c>
+      <c r="I21" s="1">
+        <v>-4.8493391408415</v>
+      </c>
+      <c r="J21">
+        <v>0.0</v>
+      </c>
+      <c r="K21">
+        <v>0.0</v>
+      </c>
+      <c r="L21" s="1">
+        <v>5252320.0</v>
+      </c>
+      <c r="M21" s="1">
+        <v>5252320.0</v>
+      </c>
+      <c r="N21" s="1">
+        <v>2.82</v>
+      </c>
+      <c r="O21">
+        <v>1</v>
+      </c>
+      <c r="Z21" t="s">
         <v>73</v>
-      </c>
-[...43 lines deleted...]
-        <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:26">
       <c r="A22" t="s">
+        <v>76</v>
+      </c>
+      <c r="B22" s="1">
+        <v>1380.0</v>
+      </c>
+      <c r="C22" s="1">
+        <v>1681.0</v>
+      </c>
+      <c r="D22" s="1">
+        <v>2245.9676231884</v>
+      </c>
+      <c r="E22" t="s">
+        <v>8</v>
+      </c>
+      <c r="F22">
+        <v>1.0</v>
+      </c>
+      <c r="G22" s="1">
+        <v>3099435.32</v>
+      </c>
+      <c r="H22" s="1">
+        <v>-779655.32</v>
+      </c>
+      <c r="I22" s="1">
+        <v>-25.154753673001</v>
+      </c>
+      <c r="J22">
+        <v>0.0</v>
+      </c>
+      <c r="K22">
+        <v>0.0</v>
+      </c>
+      <c r="L22" s="1">
+        <v>2319780.0</v>
+      </c>
+      <c r="M22" s="1">
+        <v>2319780.0</v>
+      </c>
+      <c r="N22" s="1">
+        <v>1.25</v>
+      </c>
+      <c r="O22">
+        <v>1</v>
+      </c>
+      <c r="Z22" t="s">
         <v>75</v>
-      </c>
-[...43 lines deleted...]
-        <v>74</v>
       </c>
     </row>
     <row r="23" spans="1:26">
       <c r="A23" t="s">
+        <v>78</v>
+      </c>
+      <c r="B23" s="1">
+        <v>48500.0</v>
+      </c>
+      <c r="C23" s="1">
+        <v>63.66</v>
+      </c>
+      <c r="D23" s="1">
+        <v>25.9981595876</v>
+      </c>
+      <c r="E23" t="s">
+        <v>8</v>
+      </c>
+      <c r="F23">
+        <v>1.0</v>
+      </c>
+      <c r="G23" s="1">
+        <v>1260910.74</v>
+      </c>
+      <c r="H23" s="1">
+        <v>1826599.26</v>
+      </c>
+      <c r="I23" s="1">
+        <v>144.86348653038</v>
+      </c>
+      <c r="J23">
+        <v>0.0</v>
+      </c>
+      <c r="K23">
+        <v>0.0</v>
+      </c>
+      <c r="L23" s="1">
+        <v>3087510.0</v>
+      </c>
+      <c r="M23" s="1">
+        <v>3087510.0</v>
+      </c>
+      <c r="N23" s="1">
+        <v>1.66</v>
+      </c>
+      <c r="O23">
+        <v>1</v>
+      </c>
+      <c r="Z23" t="s">
         <v>77</v>
-      </c>
-[...43 lines deleted...]
-        <v>76</v>
       </c>
     </row>
     <row r="24" spans="1:26">
       <c r="A24" t="s">
+        <v>80</v>
+      </c>
+      <c r="B24" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C24" s="1">
+        <v>28.37</v>
+      </c>
+      <c r="D24" s="1">
+        <v>28.2912</v>
+      </c>
+      <c r="E24" t="s">
+        <v>8</v>
+      </c>
+      <c r="F24">
+        <v>1.0</v>
+      </c>
+      <c r="G24" s="1">
+        <v>2829120.0</v>
+      </c>
+      <c r="H24" s="1">
+        <v>7880.0</v>
+      </c>
+      <c r="I24" s="1">
+        <v>0.27853184028956</v>
+      </c>
+      <c r="J24">
+        <v>0.0</v>
+      </c>
+      <c r="K24">
+        <v>0.0</v>
+      </c>
+      <c r="L24" s="1">
+        <v>2837000.0</v>
+      </c>
+      <c r="M24" s="1">
+        <v>2837000.0</v>
+      </c>
+      <c r="N24" s="1">
+        <v>1.52</v>
+      </c>
+      <c r="O24">
+        <v>1</v>
+      </c>
+      <c r="Z24" t="s">
         <v>79</v>
-      </c>
-[...43 lines deleted...]
-        <v>78</v>
       </c>
     </row>
     <row r="25" spans="1:26">
       <c r="A25" t="s">
+        <v>82</v>
+      </c>
+      <c r="B25" s="1">
+        <v>605000.0</v>
+      </c>
+      <c r="C25" s="1">
+        <v>6.282</v>
+      </c>
+      <c r="D25" s="1">
+        <v>5.0783809587</v>
+      </c>
+      <c r="E25" t="s">
+        <v>8</v>
+      </c>
+      <c r="F25">
+        <v>1.0</v>
+      </c>
+      <c r="G25" s="1">
+        <v>3072420.48</v>
+      </c>
+      <c r="H25" s="1">
+        <v>728189.52</v>
+      </c>
+      <c r="I25" s="1">
+        <v>23.700841884767</v>
+      </c>
+      <c r="J25">
+        <v>0.0</v>
+      </c>
+      <c r="K25">
+        <v>0.0</v>
+      </c>
+      <c r="L25" s="1">
+        <v>3800610.0</v>
+      </c>
+      <c r="M25" s="1">
+        <v>3800610.0</v>
+      </c>
+      <c r="N25" s="1">
+        <v>2.04</v>
+      </c>
+      <c r="O25">
+        <v>1</v>
+      </c>
+      <c r="Z25" t="s">
         <v>81</v>
-      </c>
-[...43 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="26" spans="1:26">
       <c r="A26" t="s">
+        <v>84</v>
+      </c>
+      <c r="B26" s="1">
+        <v>34000.0</v>
+      </c>
+      <c r="C26" s="1">
+        <v>103.1</v>
+      </c>
+      <c r="D26" s="1">
+        <v>70.4415011765</v>
+      </c>
+      <c r="E26" t="s">
+        <v>8</v>
+      </c>
+      <c r="F26">
+        <v>1.0</v>
+      </c>
+      <c r="G26" s="1">
+        <v>2395011.04</v>
+      </c>
+      <c r="H26" s="1">
+        <v>1110388.96</v>
+      </c>
+      <c r="I26" s="1">
+        <v>46.362582111521</v>
+      </c>
+      <c r="J26">
+        <v>0.0</v>
+      </c>
+      <c r="K26">
+        <v>0.0</v>
+      </c>
+      <c r="L26" s="1">
+        <v>3505400.0</v>
+      </c>
+      <c r="M26" s="1">
+        <v>3505400.0</v>
+      </c>
+      <c r="N26" s="1">
+        <v>1.88</v>
+      </c>
+      <c r="O26">
+        <v>1</v>
+      </c>
+      <c r="Z26" t="s">
         <v>83</v>
-      </c>
-[...43 lines deleted...]
-        <v>82</v>
       </c>
     </row>
     <row r="27" spans="1:26">
       <c r="A27" t="s">
+        <v>86</v>
+      </c>
+      <c r="B27" s="1">
+        <v>737000.0</v>
+      </c>
+      <c r="C27" s="1">
+        <v>4.357</v>
+      </c>
+      <c r="D27" s="1">
+        <v>4.0199784261</v>
+      </c>
+      <c r="E27" t="s">
+        <v>8</v>
+      </c>
+      <c r="F27">
+        <v>1.0</v>
+      </c>
+      <c r="G27" s="1">
+        <v>2962724.1</v>
+      </c>
+      <c r="H27" s="1">
+        <v>248384.9</v>
+      </c>
+      <c r="I27" s="1">
+        <v>8.3836662347331</v>
+      </c>
+      <c r="J27">
+        <v>0.0</v>
+      </c>
+      <c r="K27">
+        <v>0.0</v>
+      </c>
+      <c r="L27" s="1">
+        <v>3211109.0</v>
+      </c>
+      <c r="M27" s="1">
+        <v>3211109.0</v>
+      </c>
+      <c r="N27" s="1">
+        <v>1.72</v>
+      </c>
+      <c r="O27">
+        <v>1</v>
+      </c>
+      <c r="Z27" t="s">
         <v>85</v>
-      </c>
-[...43 lines deleted...]
-        <v>84</v>
       </c>
     </row>
     <row r="28" spans="1:26">
       <c r="A28" t="s">
+        <v>88</v>
+      </c>
+      <c r="B28" s="1">
+        <v>15600.0</v>
+      </c>
+      <c r="C28" s="1">
+        <v>176.46</v>
+      </c>
+      <c r="D28" s="1">
+        <v>89.7914326923</v>
+      </c>
+      <c r="E28" t="s">
+        <v>8</v>
+      </c>
+      <c r="F28">
+        <v>1.0</v>
+      </c>
+      <c r="G28" s="1">
+        <v>1400746.35</v>
+      </c>
+      <c r="H28" s="1">
+        <v>1352029.65</v>
+      </c>
+      <c r="I28" s="1">
+        <v>96.522089813049</v>
+      </c>
+      <c r="J28">
+        <v>0.0</v>
+      </c>
+      <c r="K28">
+        <v>0.0</v>
+      </c>
+      <c r="L28" s="1">
+        <v>2752776.0</v>
+      </c>
+      <c r="M28" s="1">
+        <v>2752776.0</v>
+      </c>
+      <c r="N28" s="1">
+        <v>1.48</v>
+      </c>
+      <c r="O28">
+        <v>1</v>
+      </c>
+      <c r="Z28" t="s">
         <v>87</v>
-      </c>
-[...43 lines deleted...]
-        <v>86</v>
       </c>
     </row>
     <row r="29" spans="1:26">
       <c r="A29" t="s">
+        <v>90</v>
+      </c>
+      <c r="B29" s="1">
+        <v>6600.0</v>
+      </c>
+      <c r="C29" s="1">
+        <v>567.8</v>
+      </c>
+      <c r="D29" s="1">
+        <v>550.93275</v>
+      </c>
+      <c r="E29" t="s">
+        <v>72</v>
+      </c>
+      <c r="F29">
+        <v>0.92</v>
+      </c>
+      <c r="G29" s="1">
+        <v>3896604.6</v>
+      </c>
+      <c r="H29" s="1">
+        <v>163723.7</v>
+      </c>
+      <c r="I29" s="1">
+        <v>4.2017016558467</v>
+      </c>
+      <c r="J29">
+        <v>0.0</v>
+      </c>
+      <c r="K29">
+        <v>0.0</v>
+      </c>
+      <c r="L29" s="1">
+        <v>4060328.3</v>
+      </c>
+      <c r="M29" s="1">
+        <v>4060328.3</v>
+      </c>
+      <c r="N29" s="1">
+        <v>2.18</v>
+      </c>
+      <c r="O29">
+        <v>1</v>
+      </c>
+      <c r="Z29" t="s">
         <v>89</v>
-      </c>
-[...43 lines deleted...]
-        <v>88</v>
       </c>
     </row>
     <row r="30" spans="1:26">
       <c r="A30" t="s">
+        <v>92</v>
+      </c>
+      <c r="B30" s="1">
+        <v>12300.0</v>
+      </c>
+      <c r="C30" s="1">
+        <v>381.75</v>
+      </c>
+      <c r="D30" s="1">
+        <v>279.2342926829</v>
+      </c>
+      <c r="E30" t="s">
+        <v>8</v>
+      </c>
+      <c r="F30">
+        <v>1.0</v>
+      </c>
+      <c r="G30" s="1">
+        <v>3434581.8</v>
+      </c>
+      <c r="H30" s="1">
+        <v>1260943.2</v>
+      </c>
+      <c r="I30" s="1">
+        <v>36.713150928593</v>
+      </c>
+      <c r="J30">
+        <v>0.0</v>
+      </c>
+      <c r="K30">
+        <v>0.0</v>
+      </c>
+      <c r="L30" s="1">
+        <v>4695525.0</v>
+      </c>
+      <c r="M30" s="1">
+        <v>4695525.0</v>
+      </c>
+      <c r="N30" s="1">
+        <v>2.52</v>
+      </c>
+      <c r="O30">
+        <v>1</v>
+      </c>
+      <c r="Z30" t="s">
         <v>91</v>
-      </c>
-[...43 lines deleted...]
-        <v>90</v>
       </c>
     </row>
     <row r="31" spans="1:26">
       <c r="A31" t="s">
+        <v>94</v>
+      </c>
+      <c r="B31" s="1">
+        <v>5000.0</v>
+      </c>
+      <c r="C31" s="1">
+        <v>495.1</v>
+      </c>
+      <c r="D31" s="1">
+        <v>631.8973</v>
+      </c>
+      <c r="E31" t="s">
+        <v>8</v>
+      </c>
+      <c r="F31">
+        <v>1.0</v>
+      </c>
+      <c r="G31" s="1">
+        <v>3159486.5</v>
+      </c>
+      <c r="H31" s="1">
+        <v>-683986.5</v>
+      </c>
+      <c r="I31" s="1">
+        <v>-21.648660312364</v>
+      </c>
+      <c r="J31">
+        <v>0.0</v>
+      </c>
+      <c r="K31">
+        <v>0.0</v>
+      </c>
+      <c r="L31" s="1">
+        <v>2475500.0</v>
+      </c>
+      <c r="M31" s="1">
+        <v>2475500.0</v>
+      </c>
+      <c r="N31" s="1">
+        <v>1.33</v>
+      </c>
+      <c r="O31">
+        <v>1</v>
+      </c>
+      <c r="Z31" t="s">
         <v>93</v>
-      </c>
-[...43 lines deleted...]
-        <v>92</v>
       </c>
     </row>
     <row r="32" spans="1:26">
       <c r="A32" t="s">
+        <v>96</v>
+      </c>
+      <c r="B32" s="1">
+        <v>209000.0</v>
+      </c>
+      <c r="C32" s="1">
+        <v>15.25</v>
+      </c>
+      <c r="D32" s="1">
+        <v>9.372537512</v>
+      </c>
+      <c r="E32" t="s">
+        <v>8</v>
+      </c>
+      <c r="F32">
+        <v>1.0</v>
+      </c>
+      <c r="G32" s="1">
+        <v>1958860.34</v>
+      </c>
+      <c r="H32" s="1">
+        <v>1228389.66</v>
+      </c>
+      <c r="I32" s="1">
+        <v>62.709404796056</v>
+      </c>
+      <c r="J32">
+        <v>0.0</v>
+      </c>
+      <c r="K32">
+        <v>0.0</v>
+      </c>
+      <c r="L32" s="1">
+        <v>3187250.0</v>
+      </c>
+      <c r="M32" s="1">
+        <v>3187250.0</v>
+      </c>
+      <c r="N32" s="1">
+        <v>1.71</v>
+      </c>
+      <c r="O32">
+        <v>1</v>
+      </c>
+      <c r="Z32" t="s">
         <v>95</v>
-      </c>
-[...43 lines deleted...]
-        <v>94</v>
       </c>
     </row>
     <row r="33" spans="1:26">
       <c r="A33" t="s">
         <v>98</v>
       </c>
       <c r="B33" s="1">
-        <v>190000.0</v>
+        <v>4000.0</v>
       </c>
       <c r="C33" s="1">
-        <v>144.7</v>
+        <v>515.6</v>
       </c>
       <c r="D33" s="1">
-        <v>258.2997771053</v>
+        <v>557.338</v>
       </c>
       <c r="E33" t="s">
-        <v>96</v>
+        <v>8</v>
       </c>
       <c r="F33">
-        <v>7.47</v>
+        <v>1.0</v>
       </c>
       <c r="G33" s="1">
-        <v>6582982.9</v>
+        <v>2229352.0</v>
       </c>
       <c r="H33" s="1">
-        <v>-2904694.34</v>
+        <v>-166952.0</v>
       </c>
       <c r="I33" s="1">
-        <v>-44.124288094383</v>
+        <v>-7.488812892715</v>
       </c>
       <c r="J33">
         <v>0.0</v>
       </c>
       <c r="K33">
         <v>0.0</v>
       </c>
       <c r="L33" s="1">
-        <v>3678288.56</v>
+        <v>2062400.0</v>
       </c>
       <c r="M33" s="1">
-        <v>3678288.56</v>
+        <v>2062400.0</v>
       </c>
       <c r="N33" s="1">
-        <v>1.92</v>
+        <v>1.11</v>
       </c>
       <c r="O33">
         <v>1</v>
       </c>
       <c r="Z33" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="34" spans="1:26">
       <c r="A34" t="s">
         <v>100</v>
       </c>
       <c r="B34" s="1">
-        <v>21000.0</v>
+        <v>51000.0</v>
       </c>
       <c r="C34" s="1">
-        <v>65.96</v>
+        <v>424.5</v>
       </c>
       <c r="D34" s="1">
-        <v>131.0369847619</v>
+        <v>358.8201784314</v>
       </c>
       <c r="E34" t="s">
-        <v>8</v>
+        <v>101</v>
       </c>
       <c r="F34">
-        <v>1.0</v>
+        <v>7.48</v>
       </c>
       <c r="G34" s="1">
-        <v>2751776.68</v>
+        <v>2454590.24</v>
       </c>
       <c r="H34" s="1">
-        <v>-1366616.68</v>
+        <v>441354.01</v>
       </c>
       <c r="I34" s="1">
-        <v>-49.663066408427</v>
+        <v>17.980761220659</v>
       </c>
       <c r="J34">
         <v>0.0</v>
       </c>
       <c r="K34">
         <v>0.0</v>
       </c>
       <c r="L34" s="1">
-        <v>1385160.0</v>
+        <v>2895944.25</v>
       </c>
       <c r="M34" s="1">
-        <v>1385160.0</v>
+        <v>2895944.25</v>
       </c>
       <c r="N34" s="1">
-        <v>0.72</v>
+        <v>1.55</v>
       </c>
       <c r="O34">
         <v>1</v>
       </c>
       <c r="Z34" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="35" spans="1:26">
       <c r="A35" t="s">
+        <v>103</v>
+      </c>
+      <c r="B35" s="1">
+        <v>190000.0</v>
+      </c>
+      <c r="C35" s="1">
+        <v>149.7</v>
+      </c>
+      <c r="D35" s="1">
+        <v>258.2997771053</v>
+      </c>
+      <c r="E35" t="s">
+        <v>101</v>
+      </c>
+      <c r="F35">
+        <v>7.48</v>
+      </c>
+      <c r="G35" s="1">
+        <v>6582982.9</v>
+      </c>
+      <c r="H35" s="1">
+        <v>-2778306.48</v>
+      </c>
+      <c r="I35" s="1">
+        <v>-42.204370301494</v>
+      </c>
+      <c r="J35">
+        <v>0.0</v>
+      </c>
+      <c r="K35">
+        <v>0.0</v>
+      </c>
+      <c r="L35" s="1">
+        <v>3804676.42</v>
+      </c>
+      <c r="M35" s="1">
+        <v>3804676.42</v>
+      </c>
+      <c r="N35" s="1">
+        <v>2.04</v>
+      </c>
+      <c r="O35">
+        <v>1</v>
+      </c>
+      <c r="Z35" t="s">
         <v>102</v>
-      </c>
-[...43 lines deleted...]
-        <v>101</v>
       </c>
     </row>
     <row r="36" spans="1:26">
       <c r="A36" t="s">
+        <v>105</v>
+      </c>
+      <c r="B36" s="1">
+        <v>21000.0</v>
+      </c>
+      <c r="C36" s="1">
+        <v>65.24</v>
+      </c>
+      <c r="D36" s="1">
+        <v>131.0369847619</v>
+      </c>
+      <c r="E36" t="s">
+        <v>8</v>
+      </c>
+      <c r="F36">
+        <v>1.0</v>
+      </c>
+      <c r="G36" s="1">
+        <v>2751776.68</v>
+      </c>
+      <c r="H36" s="1">
+        <v>-1381736.68</v>
+      </c>
+      <c r="I36" s="1">
+        <v>-50.212529601058</v>
+      </c>
+      <c r="J36">
+        <v>0.0</v>
+      </c>
+      <c r="K36">
+        <v>0.0</v>
+      </c>
+      <c r="L36" s="1">
+        <v>1370040.0</v>
+      </c>
+      <c r="M36" s="1">
+        <v>1370040.0</v>
+      </c>
+      <c r="N36" s="1">
+        <v>0.74</v>
+      </c>
+      <c r="O36">
+        <v>1</v>
+      </c>
+      <c r="Z36" t="s">
         <v>104</v>
-      </c>
-[...43 lines deleted...]
-        <v>103</v>
       </c>
     </row>
     <row r="37" spans="1:26">
       <c r="A37" t="s">
+        <v>107</v>
+      </c>
+      <c r="B37" s="1">
+        <v>29000.0</v>
+      </c>
+      <c r="C37" s="1">
+        <v>125.35</v>
+      </c>
+      <c r="D37" s="1">
+        <v>30.2405565517</v>
+      </c>
+      <c r="E37" t="s">
+        <v>8</v>
+      </c>
+      <c r="F37">
+        <v>1.0</v>
+      </c>
+      <c r="G37" s="1">
+        <v>876976.14</v>
+      </c>
+      <c r="H37" s="1">
+        <v>2758173.86</v>
+      </c>
+      <c r="I37" s="1">
+        <v>314.50956693075</v>
+      </c>
+      <c r="J37">
+        <v>0.0</v>
+      </c>
+      <c r="K37">
+        <v>0.0</v>
+      </c>
+      <c r="L37" s="1">
+        <v>3635150.0</v>
+      </c>
+      <c r="M37" s="1">
+        <v>3635150.0</v>
+      </c>
+      <c r="N37" s="1">
+        <v>1.95</v>
+      </c>
+      <c r="O37">
+        <v>1</v>
+      </c>
+      <c r="Z37" t="s">
         <v>106</v>
-      </c>
-[...43 lines deleted...]
-        <v>105</v>
       </c>
     </row>
     <row r="38" spans="1:26">
       <c r="A38" t="s">
+        <v>109</v>
+      </c>
+      <c r="B38" s="1">
+        <v>26000.0</v>
+      </c>
+      <c r="C38" s="1">
+        <v>26.14</v>
+      </c>
+      <c r="D38" s="1">
+        <v>36.13845</v>
+      </c>
+      <c r="E38" t="s">
+        <v>8</v>
+      </c>
+      <c r="F38">
+        <v>1.0</v>
+      </c>
+      <c r="G38" s="1">
+        <v>939599.7</v>
+      </c>
+      <c r="H38" s="1">
+        <v>-259959.7</v>
+      </c>
+      <c r="I38" s="1">
+        <v>-27.667069284931</v>
+      </c>
+      <c r="J38">
+        <v>0.0</v>
+      </c>
+      <c r="K38">
+        <v>0.0</v>
+      </c>
+      <c r="L38" s="1">
+        <v>679640.0</v>
+      </c>
+      <c r="M38" s="1">
+        <v>679640.0</v>
+      </c>
+      <c r="N38" s="1">
+        <v>0.36</v>
+      </c>
+      <c r="O38">
+        <v>1</v>
+      </c>
+      <c r="Z38" t="s">
         <v>108</v>
-      </c>
-[...43 lines deleted...]
-        <v>107</v>
       </c>
     </row>
     <row r="39" spans="1:26">
       <c r="A39" t="s">
+        <v>111</v>
+      </c>
+      <c r="B39" s="1">
+        <v>15600.0</v>
+      </c>
+      <c r="C39" s="1">
+        <v>334.2</v>
+      </c>
+      <c r="D39" s="1">
+        <v>276.757175</v>
+      </c>
+      <c r="E39" t="s">
+        <v>72</v>
+      </c>
+      <c r="F39">
+        <v>0.92</v>
+      </c>
+      <c r="G39" s="1">
+        <v>4161184.62</v>
+      </c>
+      <c r="H39" s="1">
+        <v>1487572.08</v>
+      </c>
+      <c r="I39" s="1">
+        <v>35.748764254541</v>
+      </c>
+      <c r="J39">
+        <v>0.0</v>
+      </c>
+      <c r="K39">
+        <v>0.0</v>
+      </c>
+      <c r="L39" s="1">
+        <v>5648756.7</v>
+      </c>
+      <c r="M39" s="1">
+        <v>5648756.7</v>
+      </c>
+      <c r="N39" s="1">
+        <v>3.03</v>
+      </c>
+      <c r="O39">
+        <v>1</v>
+      </c>
+      <c r="Z39" t="s">
         <v>110</v>
-      </c>
-[...43 lines deleted...]
-        <v>109</v>
       </c>
     </row>
     <row r="40" spans="1:26">
       <c r="A40" t="s">
         <v>113</v>
       </c>
       <c r="B40" s="1">
-        <v>33000.0</v>
+        <v>30000.0</v>
       </c>
       <c r="C40" s="1">
-        <v>135.14</v>
+        <v>567.0</v>
       </c>
       <c r="D40" s="1">
-        <v>112.8702724242</v>
+        <v>567.6699166667</v>
       </c>
       <c r="E40" t="s">
-        <v>8</v>
+        <v>114</v>
       </c>
       <c r="F40">
-        <v>1.0</v>
+        <v>11.04</v>
       </c>
       <c r="G40" s="1">
-        <v>3724718.99</v>
+        <v>1541149.42</v>
       </c>
       <c r="H40" s="1">
-        <v>734901.01</v>
+        <v>16.28</v>
       </c>
       <c r="I40" s="1">
-        <v>19.73037461277</v>
+        <v>0.0010563544188986</v>
       </c>
       <c r="J40">
         <v>0.0</v>
       </c>
       <c r="K40">
         <v>0.0</v>
       </c>
       <c r="L40" s="1">
-        <v>4459620.0</v>
+        <v>1541165.7</v>
       </c>
       <c r="M40" s="1">
-        <v>4459620.0</v>
+        <v>1541165.7</v>
       </c>
       <c r="N40" s="1">
-        <v>2.33</v>
+        <v>0.83</v>
       </c>
       <c r="O40">
         <v>1</v>
       </c>
       <c r="Z40" t="s">
         <v>112</v>
       </c>
     </row>
     <row r="41" spans="1:26">
       <c r="A41" t="s">
+        <v>116</v>
+      </c>
+      <c r="B41" s="1">
+        <v>98000.0</v>
+      </c>
+      <c r="C41" s="1">
+        <v>338.1</v>
+      </c>
+      <c r="D41" s="1">
+        <v>239.3382</v>
+      </c>
+      <c r="E41" t="s">
+        <v>114</v>
+      </c>
+      <c r="F41">
+        <v>11.04</v>
+      </c>
+      <c r="G41" s="1">
+        <v>2072833.15</v>
+      </c>
+      <c r="H41" s="1">
+        <v>929205.43</v>
+      </c>
+      <c r="I41" s="1">
+        <v>44.827796680114</v>
+      </c>
+      <c r="J41">
+        <v>0.0</v>
+      </c>
+      <c r="K41">
+        <v>0.0</v>
+      </c>
+      <c r="L41" s="1">
+        <v>3002038.58</v>
+      </c>
+      <c r="M41" s="1">
+        <v>3002038.58</v>
+      </c>
+      <c r="N41" s="1">
+        <v>1.61</v>
+      </c>
+      <c r="O41">
+        <v>1</v>
+      </c>
+      <c r="Z41" t="s">
         <v>115</v>
-      </c>
-[...43 lines deleted...]
-        <v>114</v>
       </c>
     </row>
     <row r="42" spans="1:26">
       <c r="A42" t="s">
+        <v>118</v>
+      </c>
+      <c r="B42" s="1">
+        <v>33000.0</v>
+      </c>
+      <c r="C42" s="1">
+        <v>137.92</v>
+      </c>
+      <c r="D42" s="1">
+        <v>112.8702724242</v>
+      </c>
+      <c r="E42" t="s">
+        <v>8</v>
+      </c>
+      <c r="F42">
+        <v>1.0</v>
+      </c>
+      <c r="G42" s="1">
+        <v>3724718.99</v>
+      </c>
+      <c r="H42" s="1">
+        <v>826641.01</v>
+      </c>
+      <c r="I42" s="1">
+        <v>22.193379211139</v>
+      </c>
+      <c r="J42">
+        <v>0.0</v>
+      </c>
+      <c r="K42">
+        <v>0.0</v>
+      </c>
+      <c r="L42" s="1">
+        <v>4551360.0</v>
+      </c>
+      <c r="M42" s="1">
+        <v>4551360.0</v>
+      </c>
+      <c r="N42" s="1">
+        <v>2.44</v>
+      </c>
+      <c r="O42">
+        <v>1</v>
+      </c>
+      <c r="Z42" t="s">
         <v>117</v>
-      </c>
-[...43 lines deleted...]
-        <v>116</v>
       </c>
     </row>
     <row r="43" spans="1:26">
       <c r="A43" t="s">
+        <v>120</v>
+      </c>
+      <c r="B43" s="1">
+        <v>19800.0</v>
+      </c>
+      <c r="C43" s="1">
+        <v>262.45</v>
+      </c>
+      <c r="D43" s="1">
+        <v>99.5747722222</v>
+      </c>
+      <c r="E43" t="s">
+        <v>8</v>
+      </c>
+      <c r="F43">
+        <v>1.0</v>
+      </c>
+      <c r="G43" s="1">
+        <v>1971580.49</v>
+      </c>
+      <c r="H43" s="1">
+        <v>3224929.51</v>
+      </c>
+      <c r="I43" s="1">
+        <v>163.57077615431</v>
+      </c>
+      <c r="J43">
+        <v>0.0</v>
+      </c>
+      <c r="K43">
+        <v>0.0</v>
+      </c>
+      <c r="L43" s="1">
+        <v>5196510.0</v>
+      </c>
+      <c r="M43" s="1">
+        <v>5196510.0</v>
+      </c>
+      <c r="N43" s="1">
+        <v>2.79</v>
+      </c>
+      <c r="O43">
+        <v>1</v>
+      </c>
+      <c r="Z43" t="s">
         <v>119</v>
-      </c>
-[...43 lines deleted...]
-        <v>118</v>
       </c>
     </row>
     <row r="44" spans="1:26">
       <c r="A44" t="s">
+        <v>122</v>
+      </c>
+      <c r="B44" s="1">
+        <v>21825.0</v>
+      </c>
+      <c r="C44" s="1">
+        <v>95.36</v>
+      </c>
+      <c r="D44" s="1">
+        <v>83.8475857961</v>
+      </c>
+      <c r="E44" t="s">
+        <v>72</v>
+      </c>
+      <c r="F44">
+        <v>0.92</v>
+      </c>
+      <c r="G44" s="1">
+        <v>1949706.27</v>
+      </c>
+      <c r="H44" s="1">
+        <v>305271.79</v>
+      </c>
+      <c r="I44" s="1">
+        <v>15.65732206421</v>
+      </c>
+      <c r="J44">
+        <v>0.0</v>
+      </c>
+      <c r="K44">
+        <v>0.0</v>
+      </c>
+      <c r="L44" s="1">
+        <v>2254978.06</v>
+      </c>
+      <c r="M44" s="1">
+        <v>2254978.06</v>
+      </c>
+      <c r="N44" s="1">
+        <v>1.21</v>
+      </c>
+      <c r="O44">
+        <v>1</v>
+      </c>
+      <c r="Z44" t="s">
         <v>121</v>
-      </c>
-[...43 lines deleted...]
-        <v>120</v>
       </c>
     </row>
     <row r="45" spans="1:26">
       <c r="A45" t="s">
+        <v>124</v>
+      </c>
+      <c r="B45" s="1">
+        <v>26000.0</v>
+      </c>
+      <c r="C45" s="1">
+        <v>147.66</v>
+      </c>
+      <c r="D45" s="1">
+        <v>58.4362638462</v>
+      </c>
+      <c r="E45" t="s">
+        <v>8</v>
+      </c>
+      <c r="F45">
+        <v>1.0</v>
+      </c>
+      <c r="G45" s="1">
+        <v>1519342.86</v>
+      </c>
+      <c r="H45" s="1">
+        <v>2319817.14</v>
+      </c>
+      <c r="I45" s="1">
+        <v>152.68555907124</v>
+      </c>
+      <c r="J45">
+        <v>0.0</v>
+      </c>
+      <c r="K45">
+        <v>0.0</v>
+      </c>
+      <c r="L45" s="1">
+        <v>3839160.0</v>
+      </c>
+      <c r="M45" s="1">
+        <v>3839160.0</v>
+      </c>
+      <c r="N45" s="1">
+        <v>2.06</v>
+      </c>
+      <c r="O45">
+        <v>1</v>
+      </c>
+      <c r="Z45" t="s">
         <v>123</v>
-      </c>
-[...43 lines deleted...]
-        <v>122</v>
       </c>
     </row>
     <row r="46" spans="1:26">
       <c r="A46" t="s">
+        <v>126</v>
+      </c>
+      <c r="B46" s="1">
+        <v>15000.0</v>
+      </c>
+      <c r="C46" s="1">
+        <v>264.55</v>
+      </c>
+      <c r="D46" s="1">
+        <v>236.43985</v>
+      </c>
+      <c r="E46" t="s">
+        <v>8</v>
+      </c>
+      <c r="F46">
+        <v>1.0</v>
+      </c>
+      <c r="G46" s="1">
+        <v>3546597.75</v>
+      </c>
+      <c r="H46" s="1">
+        <v>421652.25</v>
+      </c>
+      <c r="I46" s="1">
+        <v>11.888922277696</v>
+      </c>
+      <c r="J46">
+        <v>0.0</v>
+      </c>
+      <c r="K46">
+        <v>0.0</v>
+      </c>
+      <c r="L46" s="1">
+        <v>3968250.0</v>
+      </c>
+      <c r="M46" s="1">
+        <v>3968250.0</v>
+      </c>
+      <c r="N46" s="1">
+        <v>2.13</v>
+      </c>
+      <c r="O46">
+        <v>1</v>
+      </c>
+      <c r="Z46" t="s">
         <v>125</v>
-      </c>
-[...43 lines deleted...]
-        <v>124</v>
       </c>
     </row>
     <row r="47" spans="1:26">
       <c r="A47" t="s">
+        <v>128</v>
+      </c>
+      <c r="B47" s="1">
+        <v>13900.0</v>
+      </c>
+      <c r="C47" s="1">
+        <v>158.4</v>
+      </c>
+      <c r="D47" s="1">
+        <v>279.5843467626</v>
+      </c>
+      <c r="E47" t="s">
+        <v>72</v>
+      </c>
+      <c r="F47">
+        <v>0.92</v>
+      </c>
+      <c r="G47" s="1">
+        <v>3807920.74</v>
+      </c>
+      <c r="H47" s="1">
+        <v>-1422352.72</v>
+      </c>
+      <c r="I47" s="1">
+        <v>-37.352477037114</v>
+      </c>
+      <c r="J47">
+        <v>0.0</v>
+      </c>
+      <c r="K47">
+        <v>0.0</v>
+      </c>
+      <c r="L47" s="1">
+        <v>2385568.02</v>
+      </c>
+      <c r="M47" s="1">
+        <v>2385568.02</v>
+      </c>
+      <c r="N47" s="1">
+        <v>1.28</v>
+      </c>
+      <c r="O47">
+        <v>1</v>
+      </c>
+      <c r="Z47" t="s">
         <v>127</v>
-      </c>
-[...43 lines deleted...]
-        <v>126</v>
       </c>
     </row>
     <row r="48" spans="1:26">
       <c r="A48" t="s">
+        <v>130</v>
+      </c>
+      <c r="B48" s="1">
+        <v>30000.0</v>
+      </c>
+      <c r="C48" s="1">
+        <v>0.001</v>
+      </c>
+      <c r="D48" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E48" t="s">
+        <v>8</v>
+      </c>
+      <c r="F48">
+        <v>1.0</v>
+      </c>
+      <c r="G48" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H48" s="1">
+        <v>30.0</v>
+      </c>
+      <c r="I48" s="1">
+        <v>0</v>
+      </c>
+      <c r="J48">
+        <v>0.0</v>
+      </c>
+      <c r="K48">
+        <v>0.0</v>
+      </c>
+      <c r="L48" s="1">
+        <v>30.0</v>
+      </c>
+      <c r="M48" s="1">
+        <v>30.0</v>
+      </c>
+      <c r="N48" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O48">
+        <v>1</v>
+      </c>
+      <c r="Z48" t="s">
         <v>129</v>
-      </c>
-[...43 lines deleted...]
-        <v>128</v>
       </c>
     </row>
     <row r="49" spans="1:26">
       <c r="A49" t="s">
+        <v>132</v>
+      </c>
+      <c r="B49" s="1">
+        <v>30000.0</v>
+      </c>
+      <c r="C49" s="1">
+        <v>74.55</v>
+      </c>
+      <c r="D49" s="1">
+        <v>56.558639</v>
+      </c>
+      <c r="E49" t="s">
+        <v>8</v>
+      </c>
+      <c r="F49">
+        <v>1.0</v>
+      </c>
+      <c r="G49" s="1">
+        <v>1696759.17</v>
+      </c>
+      <c r="H49" s="1">
+        <v>539740.83</v>
+      </c>
+      <c r="I49" s="1">
+        <v>31.81010243192</v>
+      </c>
+      <c r="J49">
+        <v>0.0</v>
+      </c>
+      <c r="K49">
+        <v>0.0</v>
+      </c>
+      <c r="L49" s="1">
+        <v>2236500.0</v>
+      </c>
+      <c r="M49" s="1">
+        <v>2236500.0</v>
+      </c>
+      <c r="N49" s="1">
+        <v>1.2</v>
+      </c>
+      <c r="O49">
+        <v>1</v>
+      </c>
+      <c r="Z49" t="s">
         <v>131</v>
-      </c>
-[...43 lines deleted...]
-        <v>130</v>
       </c>
     </row>
     <row r="50" spans="1:26">
       <c r="A50" t="s">
+        <v>134</v>
+      </c>
+      <c r="B50" s="1">
+        <v>46000.0</v>
+      </c>
+      <c r="C50" s="1">
+        <v>53.79</v>
+      </c>
+      <c r="D50" s="1">
+        <v>62.5432</v>
+      </c>
+      <c r="E50" t="s">
+        <v>8</v>
+      </c>
+      <c r="F50">
+        <v>1.0</v>
+      </c>
+      <c r="G50" s="1">
+        <v>2876987.2</v>
+      </c>
+      <c r="H50" s="1">
+        <v>-402647.2</v>
+      </c>
+      <c r="I50" s="1">
+        <v>-13.995446347485</v>
+      </c>
+      <c r="J50">
+        <v>0.0</v>
+      </c>
+      <c r="K50">
+        <v>0.0</v>
+      </c>
+      <c r="L50" s="1">
+        <v>2474340.0</v>
+      </c>
+      <c r="M50" s="1">
+        <v>2474340.0</v>
+      </c>
+      <c r="N50" s="1">
+        <v>1.33</v>
+      </c>
+      <c r="O50">
+        <v>1</v>
+      </c>
+      <c r="Z50" t="s">
         <v>133</v>
-      </c>
-[...43 lines deleted...]
-        <v>132</v>
       </c>
     </row>
     <row r="51" spans="1:26">
       <c r="A51" t="s">
+        <v>136</v>
+      </c>
+      <c r="B51" s="1">
+        <v>140000.0</v>
+      </c>
+      <c r="C51" s="1">
+        <v>33.08</v>
+      </c>
+      <c r="D51" s="1">
+        <v>20.5651097143</v>
+      </c>
+      <c r="E51" t="s">
+        <v>8</v>
+      </c>
+      <c r="F51">
+        <v>1.0</v>
+      </c>
+      <c r="G51" s="1">
+        <v>2879115.36</v>
+      </c>
+      <c r="H51" s="1">
+        <v>1752084.64</v>
+      </c>
+      <c r="I51" s="1">
+        <v>60.854964838922</v>
+      </c>
+      <c r="J51">
+        <v>0.0</v>
+      </c>
+      <c r="K51">
+        <v>0.0</v>
+      </c>
+      <c r="L51" s="1">
+        <v>4631200.0</v>
+      </c>
+      <c r="M51" s="1">
+        <v>4631200.0</v>
+      </c>
+      <c r="N51" s="1">
+        <v>2.49</v>
+      </c>
+      <c r="O51">
+        <v>1</v>
+      </c>
+      <c r="Z51" t="s">
         <v>135</v>
-      </c>
-[...43 lines deleted...]
-        <v>134</v>
       </c>
     </row>
     <row r="52" spans="1:26">
       <c r="A52" t="s">
+        <v>138</v>
+      </c>
+      <c r="B52" s="1">
+        <v>10000.0</v>
+      </c>
+      <c r="C52" s="1">
+        <v>239.3</v>
+      </c>
+      <c r="D52" s="1">
+        <v>248.973212</v>
+      </c>
+      <c r="E52" t="s">
+        <v>8</v>
+      </c>
+      <c r="F52">
+        <v>1.0</v>
+      </c>
+      <c r="G52" s="1">
+        <v>2489732.12</v>
+      </c>
+      <c r="H52" s="1">
+        <v>-96732.12</v>
+      </c>
+      <c r="I52" s="1">
+        <v>-3.8852420797784</v>
+      </c>
+      <c r="J52">
+        <v>0.0</v>
+      </c>
+      <c r="K52">
+        <v>0.0</v>
+      </c>
+      <c r="L52" s="1">
+        <v>2393000.0</v>
+      </c>
+      <c r="M52" s="1">
+        <v>2393000.0</v>
+      </c>
+      <c r="N52" s="1">
+        <v>1.28</v>
+      </c>
+      <c r="O52">
+        <v>1</v>
+      </c>
+      <c r="Z52" t="s">
         <v>137</v>
-      </c>
-[...43 lines deleted...]
-        <v>136</v>
       </c>
     </row>
     <row r="53" spans="1:26">
       <c r="A53" t="s">
+        <v>140</v>
+      </c>
+      <c r="B53" s="1">
+        <v>36000.0</v>
+      </c>
+      <c r="C53" s="1">
+        <v>80.6</v>
+      </c>
+      <c r="D53" s="1">
+        <v>66.1572</v>
+      </c>
+      <c r="E53" t="s">
+        <v>8</v>
+      </c>
+      <c r="F53">
+        <v>1.0</v>
+      </c>
+      <c r="G53" s="1">
+        <v>2381659.2</v>
+      </c>
+      <c r="H53" s="1">
+        <v>519940.8</v>
+      </c>
+      <c r="I53" s="1">
+        <v>21.831032752293</v>
+      </c>
+      <c r="J53">
+        <v>0.0</v>
+      </c>
+      <c r="K53">
+        <v>0.0</v>
+      </c>
+      <c r="L53" s="1">
+        <v>2901600.0</v>
+      </c>
+      <c r="M53" s="1">
+        <v>2901600.0</v>
+      </c>
+      <c r="N53" s="1">
+        <v>1.56</v>
+      </c>
+      <c r="O53">
+        <v>1</v>
+      </c>
+      <c r="Z53" t="s">
         <v>139</v>
-      </c>
-[...43 lines deleted...]
-        <v>138</v>
       </c>
     </row>
     <row r="54" spans="1:26">
       <c r="A54" t="s">
+        <v>142</v>
+      </c>
+      <c r="B54" s="1">
+        <v>160000.0</v>
+      </c>
+      <c r="C54" s="1">
+        <v>177.4</v>
+      </c>
+      <c r="D54" s="1">
+        <v>161.168750875</v>
+      </c>
+      <c r="E54" t="s">
+        <v>101</v>
+      </c>
+      <c r="F54">
+        <v>7.48</v>
+      </c>
+      <c r="G54" s="1">
+        <v>3460582.63</v>
+      </c>
+      <c r="H54" s="1">
+        <v>336201.66</v>
+      </c>
+      <c r="I54" s="1">
+        <v>9.7151750426488</v>
+      </c>
+      <c r="J54">
+        <v>0.0</v>
+      </c>
+      <c r="K54">
+        <v>0.0</v>
+      </c>
+      <c r="L54" s="1">
+        <v>3796784.29</v>
+      </c>
+      <c r="M54" s="1">
+        <v>3796784.29</v>
+      </c>
+      <c r="N54" s="1">
+        <v>2.04</v>
+      </c>
+      <c r="O54">
+        <v>1</v>
+      </c>
+      <c r="Z54" t="s">
         <v>141</v>
       </c>
-      <c r="B54" s="1">
+    </row>
+    <row r="55" spans="1:26">
+      <c r="A55" t="s">
+        <v>144</v>
+      </c>
+      <c r="B55" s="1">
+        <v>76000.0</v>
+      </c>
+      <c r="C55" s="1">
+        <v>29.88</v>
+      </c>
+      <c r="D55" s="1">
+        <v>13.4647809211</v>
+      </c>
+      <c r="E55" t="s">
+        <v>8</v>
+      </c>
+      <c r="F55">
+        <v>1.0</v>
+      </c>
+      <c r="G55" s="1">
+        <v>1023323.35</v>
+      </c>
+      <c r="H55" s="1">
+        <v>1247556.65</v>
+      </c>
+      <c r="I55" s="1">
+        <v>121.9122626294</v>
+      </c>
+      <c r="J55">
+        <v>0.0</v>
+      </c>
+      <c r="K55">
+        <v>0.0</v>
+      </c>
+      <c r="L55" s="1">
+        <v>2270880.0</v>
+      </c>
+      <c r="M55" s="1">
+        <v>2270880.0</v>
+      </c>
+      <c r="N55" s="1">
+        <v>1.22</v>
+      </c>
+      <c r="O55">
+        <v>1</v>
+      </c>
+      <c r="Z55" t="s">
+        <v>143</v>
+      </c>
+    </row>
+    <row r="56" spans="1:26">
+      <c r="A56" t="s">
+        <v>146</v>
+      </c>
+      <c r="B56" s="1">
         <v>27000.0</v>
       </c>
-      <c r="C54" s="1">
-[...2 lines deleted...]
-      <c r="D54" s="1">
+      <c r="C56" s="1">
+        <v>61.78</v>
+      </c>
+      <c r="D56" s="1">
         <v>93.9182333333</v>
       </c>
-      <c r="E54" t="s">
-[...5 lines deleted...]
-      <c r="G54" s="1">
+      <c r="E56" t="s">
+        <v>8</v>
+      </c>
+      <c r="F56">
+        <v>1.0</v>
+      </c>
+      <c r="G56" s="1">
         <v>2535792.3</v>
       </c>
-      <c r="H54" s="1">
-[...24 lines deleted...]
-        <v>140</v>
+      <c r="H56" s="1">
+        <v>-867732.3</v>
+      </c>
+      <c r="I56" s="1">
+        <v>-34.219375932327</v>
+      </c>
+      <c r="J56">
+        <v>0.0</v>
+      </c>
+      <c r="K56">
+        <v>0.0</v>
+      </c>
+      <c r="L56" s="1">
+        <v>1668060.0</v>
+      </c>
+      <c r="M56" s="1">
+        <v>1668060.0</v>
+      </c>
+      <c r="N56" s="1">
+        <v>0.9</v>
+      </c>
+      <c r="O56">
+        <v>1</v>
+      </c>
+      <c r="Z56" t="s">
+        <v>145</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">