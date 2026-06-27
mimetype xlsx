--- v1 (2026-05-29)
+++ v2 (2026-06-27)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="584">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="546">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>I</t>
   </si>
   <si>
     <t>FR0011024249</t>
   </si>
   <si>
@@ -112,1704 +112,1590 @@
   <si>
     <t>VBCE (EUR)</t>
   </si>
   <si>
     <t>VBCI (EUR)</t>
   </si>
   <si>
     <t>Poids</t>
   </si>
   <si>
     <t>Nb.</t>
   </si>
   <si>
     <t>FR001400KPZ3</t>
   </si>
   <si>
     <t>Ofi Invest ESG Liquidités PART I</t>
   </si>
   <si>
     <t>RX100626</t>
   </si>
   <si>
     <t>EURO-BUND JUN 26</t>
   </si>
   <si>
-    <t>OE100626</t>
-[...8 lines deleted...]
-    <t>EURO-OAT JUN 26</t>
+    <t>DU100626</t>
+  </si>
+  <si>
+    <t>EURO-SCHATZ JUN 26</t>
   </si>
   <si>
     <t>XS2986639701</t>
   </si>
   <si>
     <t>A2A SPA 3.625 30/01/2035</t>
   </si>
   <si>
-    <t>2 809.42</t>
+    <t>4 671.78</t>
   </si>
   <si>
     <t>XS2809859536</t>
   </si>
   <si>
     <t>ACHMEA BV 02/11/2044</t>
   </si>
   <si>
-    <t>6 228.18</t>
-[...17 lines deleted...]
-    <t>34 782.53</t>
+    <t>7 669.42</t>
   </si>
   <si>
     <t>BE6317598850</t>
   </si>
   <si>
     <t>AGEAS SA PERP</t>
   </si>
   <si>
-    <t>11 295.89</t>
+    <t>12 484.93</t>
   </si>
   <si>
     <t>BE6369832363</t>
   </si>
   <si>
-    <t>12 393.84</t>
+    <t>16 900.68</t>
   </si>
   <si>
     <t>XS3237229193</t>
   </si>
   <si>
     <t>AIB GROUP PLC 02/12/2036</t>
   </si>
   <si>
-    <t>11 667.95</t>
+    <t>12 812.88</t>
   </si>
   <si>
     <t>FR0014013VX5</t>
   </si>
   <si>
     <t>AIR LIQUIDE FINANCE SA 3 05/05/2033</t>
   </si>
   <si>
-    <t>6 789.04</t>
+    <t>8 400.00</t>
+  </si>
+  <si>
+    <t>XS3324546251</t>
+  </si>
+  <si>
+    <t>AKZO NOBEL NV 4 25/03/2031</t>
   </si>
   <si>
     <t>XS2829852842</t>
   </si>
   <si>
     <t>ALLIANDER NV PERP</t>
   </si>
   <si>
-    <t>15 349.32</t>
+    <t>17 075.34</t>
   </si>
   <si>
     <t>DE000A4DFLN3</t>
   </si>
   <si>
     <t>ALLIANZ SE 25/07/2055</t>
   </si>
   <si>
-    <t>16 097.28</t>
+    <t>15 113.96</t>
   </si>
   <si>
     <t>DE000A3E5TR0</t>
   </si>
   <si>
     <t>ALLIANZ SE PERP</t>
   </si>
   <si>
-    <t>8 747.40</t>
-[...17 lines deleted...]
-    <t>18 760.27</t>
+    <t>9 545.21</t>
   </si>
   <si>
     <t>XS3064423174</t>
   </si>
   <si>
     <t>ALPHABET INC 3 06/05/2033</t>
   </si>
   <si>
-    <t>17 317.81</t>
+    <t>16 224.66</t>
   </si>
   <si>
     <t>XS3224609456</t>
   </si>
   <si>
     <t>ALPHABET INC 3.5 06/11/2038</t>
   </si>
   <si>
-    <t>12 498.16</t>
+    <t>4 365.89</t>
   </si>
   <si>
     <t>XS3229091015</t>
   </si>
   <si>
     <t>AMCOR UK FINANCE PLC 3.75 20/02/2033</t>
   </si>
   <si>
+    <t>2 011.44</t>
+  </si>
+  <si>
     <t>FR001400ZZD7</t>
   </si>
   <si>
     <t>ARKEMA SA PERP</t>
   </si>
   <si>
-    <t>19 561.64</t>
+    <t>21 517.81</t>
   </si>
   <si>
     <t>XS3070545234</t>
   </si>
   <si>
     <t>AROUNDTOWN SA 3.5 13/05/2030</t>
   </si>
   <si>
-    <t>42 287.67</t>
+    <t>46 315.07</t>
   </si>
   <si>
     <t>XS2919279633</t>
   </si>
   <si>
     <t>ASB BANK LTD 3.185 16/04/2029</t>
   </si>
   <si>
-    <t>28 010.55</t>
+    <t>27 408.45</t>
   </si>
   <si>
     <t>XS2790191303</t>
   </si>
   <si>
     <t>ASR NEDERLAND NV PERP</t>
   </si>
   <si>
-    <t>7 187.67</t>
+    <t>6 824.66</t>
   </si>
   <si>
     <t>XS2872909770</t>
   </si>
   <si>
     <t>ASTRAZENECA FINANCE LLC 3.278 05/08/2033</t>
   </si>
   <si>
-    <t>36 493.57</t>
+    <t>41 359.38</t>
   </si>
   <si>
     <t>XS2737652474</t>
   </si>
   <si>
     <t>AXA SA PERP</t>
   </si>
   <si>
-    <t>9 267.35</t>
+    <t>12 301.99</t>
   </si>
   <si>
     <t>XS2762369549</t>
   </si>
   <si>
     <t>BANCO BILBAO VIZCAYA ARGENTARIA SA 08/02/2036</t>
   </si>
   <si>
-    <t>2 457.53</t>
+    <t>5 449.32</t>
   </si>
   <si>
     <t>IT0005675126</t>
   </si>
   <si>
     <t>BANCO BPM SPA 23/10/2031</t>
   </si>
   <si>
-    <t>11 664.38</t>
+    <t>11 434.93</t>
   </si>
   <si>
     <t>IT0005632267</t>
   </si>
   <si>
     <t>BANCO BPM SPA 3.375 21/01/2030</t>
   </si>
   <si>
-    <t>3 377.87</t>
-[...8 lines deleted...]
-    <t>12 609.59</t>
+    <t>5 046.69</t>
   </si>
   <si>
     <t>XS2743029840</t>
   </si>
   <si>
     <t>BANCO SANTANDER SA 3.75 09/01/2034</t>
   </si>
   <si>
-    <t>5 445.21</t>
-[...8 lines deleted...]
-    <t>14 531.51</t>
+    <t>7 489.73</t>
+  </si>
+  <si>
+    <t>XS2817323749</t>
+  </si>
+  <si>
+    <t>BANCO SANTANDER SA PERP</t>
+  </si>
+  <si>
+    <t>4 601.12</t>
   </si>
   <si>
     <t>XS2345798271</t>
   </si>
   <si>
     <t>BANK OF AMERICA CORP 24/05/2032</t>
   </si>
   <si>
-    <t>17 088.55</t>
+    <t>15 962.39</t>
+  </si>
+  <si>
+    <t>XS3332496184</t>
+  </si>
+  <si>
+    <t>BANK OF IRELAND GROUP PLC 02/04/2034</t>
   </si>
   <si>
     <t>XS2817924660</t>
   </si>
   <si>
     <t>BANK OF IRELAND GROUP PLC 10/08/2034</t>
   </si>
   <si>
-    <t>3 548.18</t>
+    <t>4 032.82</t>
   </si>
   <si>
     <t>XS3112064947</t>
   </si>
   <si>
     <t>BANK OF MONTREAL 09/01/2032</t>
   </si>
   <si>
-    <t>7 663.95</t>
+    <t>10 270.36</t>
   </si>
   <si>
     <t>FR0014015J95</t>
   </si>
   <si>
     <t>BANQUE FEDERATIVE DU CREDIT MUTUEL 21/07/2033</t>
   </si>
   <si>
-    <t>4 717.81</t>
+    <t>6 616.44</t>
   </si>
   <si>
     <t>XS2831195644</t>
   </si>
   <si>
     <t>BARCLAYS PLC 31/05/2036</t>
   </si>
   <si>
-    <t>15 041.62</t>
+    <t>16 567.58</t>
   </si>
   <si>
     <t>XS3170898723</t>
   </si>
   <si>
     <t>BAWAG PSK BANK FUER ARBEIT UND WIR 02/09/2033</t>
   </si>
   <si>
-    <t>10 097.26</t>
+    <t>9 708.90</t>
   </si>
   <si>
     <t>BE0390167337</t>
   </si>
   <si>
     <t>BELFIUS BANQUE SA 3.375 20/02/2031</t>
   </si>
   <si>
-    <t>1 220.55</t>
+    <t>3 606.16</t>
   </si>
   <si>
     <t>BE6365319829</t>
   </si>
   <si>
     <t>BELFIUS BANQUE SA 3.375 28/05/2030</t>
   </si>
   <si>
-    <t>28 377.74</t>
+    <t>25 548.29</t>
   </si>
   <si>
     <t>XS3215466338</t>
   </si>
   <si>
     <t>BMS IRELAND CAPITAL FUNDING DAC 3.363 10/11/2033</t>
   </si>
   <si>
-    <t>8 818.52</t>
-[...17 lines deleted...]
-    <t>4 007.41</t>
+    <t>9 704.51</t>
+  </si>
+  <si>
+    <t>FR001400F2H9</t>
+  </si>
+  <si>
+    <t>BNP PARIBAS SA PERP</t>
+  </si>
+  <si>
+    <t>17 829.67</t>
   </si>
   <si>
     <t>XS2621007660</t>
   </si>
   <si>
     <t>BOOKING HOLDINGS INC 4.125 12/05/2033</t>
   </si>
   <si>
-    <t>22 270.48</t>
+    <t>24 384.29</t>
   </si>
   <si>
     <t>FR0014005V67</t>
   </si>
   <si>
     <t>BPCE SA 13/10/2046</t>
   </si>
   <si>
-    <t>18 059.59</t>
+    <t>17 710.27</t>
   </si>
   <si>
     <t>FR0014015DL3</t>
   </si>
   <si>
     <t>BPCE SA 16/01/2037</t>
   </si>
   <si>
     <t>XS3227880021</t>
   </si>
   <si>
     <t>BT FINANCE PLC 3.375 17/11/2032</t>
   </si>
   <si>
-    <t>8 644.81</t>
+    <t>9 689.30</t>
   </si>
   <si>
     <t>FR0014013058</t>
   </si>
   <si>
     <t>BUREAU VERITAS SA 3.375 01/10/2033</t>
   </si>
   <si>
-    <t>15 561.99</t>
+    <t>13 389.04</t>
   </si>
   <si>
     <t>XS3226502485</t>
   </si>
   <si>
     <t>CAIXABANK SA 14/05/2038</t>
   </si>
   <si>
-    <t>8 100.34</t>
+    <t>10 181.16</t>
   </si>
   <si>
     <t>FR0014012S89</t>
   </si>
   <si>
     <t>CAPGEMINI SE 3.5 25/09/2034</t>
   </si>
   <si>
-    <t>12 197.26</t>
+    <t>14 345.21</t>
   </si>
   <si>
     <t>XS2387052744</t>
   </si>
   <si>
     <t>CASTELLUM HELSINKI FINANCE HOLDING 0.875 17/09/2029</t>
   </si>
   <si>
-    <t>3 603.08</t>
+    <t>3 739.73</t>
   </si>
   <si>
     <t>XS2793256137</t>
   </si>
   <si>
     <t>CBRE GLOBAL INVESTORS OPEN-ENDED F 4.75 27/03/2034</t>
   </si>
   <si>
-    <t>21 700.21</t>
-[...10 lines deleted...]
-  <si>
     <t>DE000CZ45YV9</t>
   </si>
   <si>
     <t>COMMERZBANK AG 16/07/2032</t>
   </si>
   <si>
-    <t>12 602.74</t>
+    <t>11 309.59</t>
   </si>
   <si>
     <t>FR001400Q7X2</t>
   </si>
   <si>
     <t>COVIVIO HOTELS SCA 4.125 23/05/2033</t>
   </si>
   <si>
-    <t>28 886.30</t>
-[...8 lines deleted...]
-    <t>10 289.04</t>
+    <t>45 838.36</t>
   </si>
   <si>
     <t>FR001400MDV4</t>
   </si>
   <si>
     <t>COVIVIO SA 4.625 05/06/2032</t>
   </si>
   <si>
-    <t>37 772.95</t>
-[...8 lines deleted...]
-    <t>14 089.04</t>
+    <t>41 675.68</t>
+  </si>
+  <si>
+    <t>FR001400F067</t>
+  </si>
+  <si>
+    <t>CREDIT AGRICOLE SA PERP</t>
+  </si>
+  <si>
+    <t>1 103.26</t>
   </si>
   <si>
     <t>FR001400PZV0</t>
   </si>
   <si>
     <t>CREDIT MUTUEL ARKEA 15/05/2035</t>
   </si>
   <si>
-    <t>15 392.00</t>
-[...8 lines deleted...]
-    <t>1 054.79</t>
+    <t>12 650.96</t>
   </si>
   <si>
     <t>BE0002989706</t>
   </si>
   <si>
     <t>CRELAN SA 23/01/2032</t>
   </si>
   <si>
-    <t>3 926.71</t>
+    <t>5 782.19</t>
   </si>
   <si>
     <t>BE0390287564</t>
   </si>
   <si>
     <t>CRELAN SA-BRUSSELS HEAD OFFICE 30/04/2037</t>
   </si>
   <si>
-    <t>3 156.16</t>
+    <t>5 260.27</t>
   </si>
   <si>
     <t>XS2900380812</t>
   </si>
   <si>
     <t>DAIMLER TRUCK INTERNATIONAL FINANC 3.375 23/09/2030</t>
   </si>
   <si>
-    <t>2 977.40</t>
-[...8 lines deleted...]
-    <t>15 541.64</t>
+    <t>3 495.21</t>
+  </si>
+  <si>
+    <t>FR0014017HO4</t>
+  </si>
+  <si>
+    <t>DANONE SA 3.785 01/04/2034</t>
   </si>
   <si>
     <t>DE000A30VT06</t>
   </si>
   <si>
     <t>DEUTSCHE BANK AG (PARIS BRANCH) 05/09/2030</t>
   </si>
   <si>
-    <t>41 684.93</t>
+    <t>42 534.25</t>
   </si>
   <si>
     <t>DE000A4DE9Y3</t>
   </si>
   <si>
     <t>DEUTSCHE BANK AG 13/02/2031</t>
   </si>
   <si>
+    <t>1 276.03</t>
+  </si>
+  <si>
     <t>DE000A351ZT4</t>
   </si>
   <si>
     <t>DEUTSCHE BOERSE AG 3.875 28/09/2033</t>
   </si>
   <si>
-    <t>8 280.82</t>
-[...8 lines deleted...]
-    <t>18 547.73</t>
+    <t>9 767.12</t>
   </si>
   <si>
     <t>XS2280835260</t>
   </si>
   <si>
     <t>DIGITAL INTREPID HOLDING BV 0.625 15/07/2031</t>
   </si>
   <si>
-    <t>4 746.58</t>
+    <t>5 321.92</t>
   </si>
   <si>
     <t>XS2977974927</t>
   </si>
   <si>
     <t>DNB BANK ASA 15/01/2031</t>
   </si>
   <si>
-    <t>1 931.51</t>
+    <t>2 465.75</t>
   </si>
   <si>
     <t>XS3074473474</t>
   </si>
   <si>
     <t>DNB BANK ASA 20/05/2031</t>
   </si>
   <si>
-    <t>9 828.77</t>
+    <t>10 787.67</t>
   </si>
   <si>
     <t>XS2852136063</t>
   </si>
   <si>
     <t>DSM BV 3.625 02/07/2034</t>
   </si>
   <si>
-    <t>22 463.88</t>
+    <t>16 937.59</t>
   </si>
   <si>
     <t>XS3204041266</t>
   </si>
   <si>
     <t>DZ BANK AG DEUTSCHE ZENTRAL GENOSS 15/10/2035</t>
   </si>
   <si>
-    <t>8 467.96</t>
+    <t>8 478.11</t>
   </si>
   <si>
     <t>XS3274805376</t>
   </si>
   <si>
     <t>E.ON SE 3.448 19/01/2034</t>
   </si>
   <si>
-    <t>7 685.36</t>
+    <t>10 677.65</t>
   </si>
   <si>
     <t>XS3166221948</t>
   </si>
   <si>
     <t>EAST JAPAN RAILWAY COMPANY 3.727 02/09/2037</t>
   </si>
   <si>
-    <t>22 467.99</t>
+    <t>21 636.00</t>
   </si>
   <si>
     <t>XS3071203056</t>
   </si>
   <si>
     <t>EATON CAPITAL UNLIMITED CO 3.625 09/05/2035</t>
   </si>
   <si>
-    <t>26 636.30</t>
+    <t>25 901.37</t>
   </si>
   <si>
     <t>PTEDP6OM0007</t>
   </si>
   <si>
     <t>EDP SA 02/12/2055</t>
   </si>
   <si>
+    <t>3 128.42</t>
+  </si>
+  <si>
     <t>XS3171675393</t>
   </si>
   <si>
     <t>EDP SERVICIOS FINANCIEROS ESPANA S 3.125 03/12/2031</t>
   </si>
   <si>
-    <t>5 509.42</t>
-[...8 lines deleted...]
-    <t>9 239.73</t>
+    <t>6 213.18</t>
   </si>
   <si>
     <t>BE6352705782</t>
   </si>
   <si>
     <t>ELIA GROUP SA 3.875 11/06/2031</t>
   </si>
   <si>
-    <t>25 320.21</t>
+    <t>24 884.93</t>
+  </si>
+  <si>
+    <t>FR0014016ZV3</t>
+  </si>
+  <si>
+    <t>ELIS SA 3.875 23/03/2032</t>
   </si>
   <si>
     <t>XS3070067072</t>
   </si>
   <si>
     <t>ELISA OYJ 2.875 14/05/2030</t>
   </si>
   <si>
-    <t>33 648.84</t>
+    <t>31 807.58</t>
   </si>
   <si>
     <t>XS3086867440</t>
   </si>
   <si>
     <t>ELM BV 3.375 19/06/2030</t>
   </si>
   <si>
-    <t>14 258.22</t>
+    <t>13 176.37</t>
   </si>
   <si>
     <t>XS1492580516</t>
   </si>
   <si>
     <t>ELM BV FOR SWISS LIFE INSURANCE &amp; PERP</t>
   </si>
   <si>
-    <t>72 789.04</t>
+    <t>79 865.75</t>
   </si>
   <si>
     <t>XS2312746345</t>
   </si>
   <si>
     <t>ENEL SPA NC30 PERP</t>
   </si>
   <si>
-    <t>8 136.99</t>
+    <t>9 431.51</t>
   </si>
   <si>
     <t>FR001400KHG0</t>
   </si>
   <si>
     <t>ENGIE SA 3.875 06/01/2031</t>
   </si>
   <si>
-    <t>5 945.21</t>
+    <t>6 242.47</t>
   </si>
   <si>
     <t>AT0000A3RNZ8</t>
   </si>
   <si>
     <t>ERSTE GROUP BANK AG 21/04/2036</t>
   </si>
   <si>
-    <t>3 369.86</t>
+    <t>4 962.33</t>
   </si>
   <si>
     <t>FR001400RX89</t>
   </si>
   <si>
     <t>ESSILORLUXOTTICA SA 3 05/03/2032</t>
   </si>
   <si>
-    <t>26 852.05</t>
+    <t>1 709.59</t>
   </si>
   <si>
     <t>XS2113167568</t>
   </si>
   <si>
     <t>ESSITY AB (PUBL) 0.5 03/02/2030</t>
   </si>
   <si>
     <t>XS2386877133</t>
   </si>
   <si>
     <t>ESSITY CAPITAL BV 0.25 15/09/2029</t>
   </si>
   <si>
     <t>DE000A4DFWV3</t>
   </si>
   <si>
     <t>EVONIK INDUSTRIES AG 09/09/2055</t>
   </si>
   <si>
-    <t>12 226.03</t>
+    <t>14 182.19</t>
   </si>
   <si>
     <t>XS2982065018</t>
   </si>
   <si>
     <t>EXPERIAN PLC 3.51 15/12/2033</t>
   </si>
   <si>
-    <t>4 350.48</t>
-[...8 lines deleted...]
-    <t>4 640.19</t>
+    <t>5 912.19</t>
   </si>
   <si>
     <t>XS3299544711</t>
   </si>
   <si>
     <t>FORD MOTOR CREDIT COMPANY LLC 3.305 17/05/2029</t>
   </si>
   <si>
-    <t>1 394.44</t>
-[...8 lines deleted...]
-    <t>5 835.62</t>
+    <t>4 183.32</t>
   </si>
   <si>
     <t>XS3148184156</t>
   </si>
   <si>
     <t>GIVAUDAN FINANCE EUROPE BV 2.875 09/09/2029</t>
   </si>
   <si>
-    <t>9 648.97</t>
-[...8 lines deleted...]
-    <t>6 227.05</t>
+    <t>9 593.84</t>
+  </si>
+  <si>
+    <t>XS2385390724</t>
+  </si>
+  <si>
+    <t>HOLDING DINFRASTRUCTURES DES METIE 0.625 16/09/2028</t>
+  </si>
+  <si>
+    <t>2 349.32</t>
   </si>
   <si>
     <t>DE000A383PT8</t>
   </si>
   <si>
     <t>HOWOGE WOHNUNGSBAU GMBH 3.875 05/06/2030</t>
   </si>
   <si>
-    <t>31 647.60</t>
+    <t>34 917.47</t>
   </si>
   <si>
     <t>ES0244251056</t>
   </si>
   <si>
     <t>IBERCAJA BANCO SA 10/08/2031</t>
   </si>
   <si>
-    <t>1 078.77</t>
+    <t>2 097.60</t>
   </si>
   <si>
     <t>XS3224600232</t>
   </si>
   <si>
     <t>IBERDROLA FINANZAS SAU PERP</t>
   </si>
   <si>
-    <t>7 273.97</t>
+    <t>9 000.00</t>
   </si>
   <si>
     <t>XS2295333988</t>
   </si>
   <si>
     <t>IBERDROLA INTERNATIONAL BV PERP</t>
   </si>
   <si>
-    <t>1 210.00</t>
+    <t>2 750.00</t>
   </si>
   <si>
     <t>XS2244941063</t>
   </si>
   <si>
-    <t>11 105.38</t>
+    <t>12 111.69</t>
   </si>
   <si>
     <t>FR001400ZRC6</t>
   </si>
   <si>
     <t>ICADE 4.375 22/05/2035</t>
   </si>
   <si>
-    <t>40 993.15</t>
+    <t>45 020.55</t>
   </si>
   <si>
     <t>XS3190744907</t>
   </si>
   <si>
     <t>IDS FINANCING PLC 3.25 01/01/2029</t>
   </si>
   <si>
-    <t>8 460.06</t>
+    <t>8 396.66</t>
   </si>
   <si>
     <t>FR00140141X5</t>
   </si>
   <si>
     <t>IMERYS S.A. 4 21/11/2032</t>
   </si>
   <si>
-    <t>6 706.85</t>
+    <t>7 123.29</t>
   </si>
   <si>
     <t>XS3074456891</t>
   </si>
   <si>
     <t>INFORMA PLC 3.375 09/06/2031</t>
   </si>
   <si>
-    <t>12 763.88</t>
+    <t>14 102.41</t>
   </si>
   <si>
     <t>XS3153087559</t>
   </si>
   <si>
     <t>ING GROEP NV 20/08/2037</t>
   </si>
   <si>
-    <t>35 193.49</t>
+    <t>35 511.99</t>
   </si>
   <si>
     <t>XS2886191589</t>
   </si>
   <si>
     <t>ING GROEP NV 26/08/2035</t>
   </si>
   <si>
+    <t>17 686.99</t>
+  </si>
+  <si>
+    <t>IT0005611550</t>
+  </si>
+  <si>
+    <t>INTESA SANPAOLO SPA 16/09/2032</t>
+  </si>
+  <si>
+    <t>7 628.70</t>
+  </si>
+  <si>
+    <t>XS3032046016</t>
+  </si>
+  <si>
+    <t>INVESTOR AB 3.5 31/03/2034</t>
+  </si>
+  <si>
+    <t>XS2977890313</t>
+  </si>
+  <si>
+    <t>IREN SPA PERP</t>
+  </si>
+  <si>
+    <t>16 865.75</t>
+  </si>
+  <si>
+    <t>XS2957380228</t>
+  </si>
+  <si>
+    <t>JOHNSON CONTROLS INTERNATIONAL PLC 3.125 11/12/2033</t>
+  </si>
+  <si>
+    <t>3 267.98</t>
+  </si>
+  <si>
+    <t>XS3300349639</t>
+  </si>
+  <si>
+    <t>JPMORGAN CHASE &amp; CO 18/02/2032</t>
+  </si>
+  <si>
+    <t>4 847.14</t>
+  </si>
+  <si>
+    <t>BE0002990712</t>
+  </si>
+  <si>
+    <t>KBC GROEP NV 17/04/2035</t>
+  </si>
+  <si>
+    <t>31 701.37</t>
+  </si>
+  <si>
+    <t>BE0390152180</t>
+  </si>
+  <si>
+    <t>KBC GROEP NV PERP</t>
+  </si>
+  <si>
+    <t>1 438.36</t>
+  </si>
+  <si>
+    <t>FR0013300605</t>
+  </si>
+  <si>
+    <t>KLEPIERRE SA 1.625 13/12/2032</t>
+  </si>
+  <si>
+    <t>2 884.93</t>
+  </si>
+  <si>
+    <t>FR001400NDQ2</t>
+  </si>
+  <si>
+    <t>KLEPIERRE SA 3.875 23/09/2033</t>
+  </si>
+  <si>
+    <t>12 039.04</t>
+  </si>
+  <si>
+    <t>XS2229470146</t>
+  </si>
+  <si>
+    <t>KONINKLIJKE KPN NV 0.875 14/12/2032</t>
+  </si>
+  <si>
+    <t>4 104.11</t>
+  </si>
+  <si>
+    <t>FR0014001R34</t>
+  </si>
+  <si>
+    <t>LA BANQUE POSTALE 02/08/2032</t>
+  </si>
+  <si>
+    <t>1 485.62</t>
+  </si>
+  <si>
+    <t>XS3069338336</t>
+  </si>
+  <si>
+    <t>LLOYDS BANKING GROUP PLC 09/05/2035</t>
+  </si>
+  <si>
+    <t>13 182.90</t>
+  </si>
+  <si>
+    <t>XS2815980664</t>
+  </si>
+  <si>
+    <t>LLOYDS BANKING GROUP PLC 14/05/2032</t>
+  </si>
+  <si>
+    <t>16 596.36</t>
+  </si>
+  <si>
+    <t>XS2679904685</t>
+  </si>
+  <si>
+    <t>LSEG NETHERLANDS BV 4.231 29/09/2030</t>
+  </si>
+  <si>
+    <t>22 316.03</t>
+  </si>
+  <si>
+    <t>FR001400ZEB6</t>
+  </si>
+  <si>
+    <t>LVMH MOET HENNESSY LOUIS VUITTON S 3 07/03/2032</t>
+  </si>
+  <si>
+    <t>3 353.42</t>
+  </si>
+  <si>
+    <t>XS1689185426</t>
+  </si>
+  <si>
+    <t>MAGNA INTERNATIONAL INC 1.5 25/09/2027</t>
+  </si>
+  <si>
+    <t>1 068.21</t>
+  </si>
+  <si>
+    <t>XS3238212164</t>
+  </si>
+  <si>
+    <t>MAGNUM ICC FINANCE BV 3.75 26/11/2034</t>
+  </si>
+  <si>
+    <t>7 050.51</t>
+  </si>
+  <si>
+    <t>XS3320665444</t>
+  </si>
+  <si>
+    <t>MAPLE PARENT HOLDINGS CORP 4.728 26/03/2035</t>
+  </si>
+  <si>
+    <t>XS2023644540</t>
+  </si>
+  <si>
+    <t>MERCK FINANCIAL SERVICES GMBH 0.875 05/07/2031</t>
+  </si>
+  <si>
+    <t>7 093.49</t>
+  </si>
+  <si>
+    <t>XS3223939466</t>
+  </si>
+  <si>
+    <t>MERCK KGAA 24/11/2055</t>
+  </si>
+  <si>
+    <t>7 910.96</t>
+  </si>
+  <si>
+    <t>XS3293638568</t>
+  </si>
+  <si>
+    <t>MIZUHO FINANCIAL GROUP INC 3.21 16/05/2032</t>
+  </si>
+  <si>
+    <t>4 912.36</t>
+  </si>
+  <si>
+    <t>XS2790333889</t>
+  </si>
+  <si>
+    <t>MORGAN STANLEY 21/03/2035</t>
+  </si>
+  <si>
+    <t>1 842.05</t>
+  </si>
+  <si>
+    <t>XS3086253039</t>
+  </si>
+  <si>
+    <t>NATIONAL GRID NORTH AMERICA INC 3.15 03/06/2030</t>
+  </si>
+  <si>
+    <t>15 586.03</t>
+  </si>
+  <si>
+    <t>XS2388449758</t>
+  </si>
+  <si>
+    <t>NATIONALE NEDERLANDEN BANK N V 0.5 21/09/2028</t>
+  </si>
+  <si>
+    <t>5 756.16</t>
+  </si>
+  <si>
+    <t>XS2898838516</t>
+  </si>
+  <si>
+    <t>NATWEST GROUP PLC 12/09/2032</t>
+  </si>
+  <si>
+    <t>25 877.12</t>
+  </si>
+  <si>
+    <t>XS3009472989</t>
+  </si>
+  <si>
+    <t>NATWEST GROUP PLC 25/02/2035</t>
+  </si>
+  <si>
+    <t>3 121.20</t>
+  </si>
+  <si>
+    <t>XS3303513066</t>
+  </si>
+  <si>
+    <t>NETWORK FINANCE COMPANY PTY LTD 3.5 05/09/2033</t>
+  </si>
+  <si>
+    <t>XS2602037629</t>
+  </si>
+  <si>
+    <t>NN GROUP NV PERP</t>
+  </si>
+  <si>
+    <t>1 836.62</t>
+  </si>
+  <si>
+    <t>XS3232967318</t>
+  </si>
+  <si>
+    <t>NORDEA BANK ABP 19/11/2035</t>
+  </si>
+  <si>
+    <t>23 506.85</t>
+  </si>
+  <si>
+    <t>XS3100081507</t>
+  </si>
+  <si>
+    <t>NTT FINANCE CORP 3.678 16/07/2033</t>
+  </si>
+  <si>
+    <t>12 712.98</t>
+  </si>
+  <si>
+    <t>XS2776001377</t>
+  </si>
+  <si>
+    <t>OMNICOM FINANCE HOLDINGS PLC 3.7 06/03/2032</t>
+  </si>
+  <si>
+    <t>1 773.97</t>
+  </si>
+  <si>
+    <t>XS3284416917</t>
+  </si>
+  <si>
+    <t>OP CORPORATE BANK PLC 30/01/2032</t>
+  </si>
+  <si>
+    <t>9 477.53</t>
+  </si>
+  <si>
+    <t>FR001400GDJ1</t>
+  </si>
+  <si>
+    <t>ORANGE SA PERP</t>
+  </si>
+  <si>
+    <t>76 648.97</t>
+  </si>
+  <si>
+    <t>XS2901491261</t>
+  </si>
+  <si>
+    <t>P3 GROUP SARL 4 19/04/2032</t>
+  </si>
+  <si>
+    <t>30 448.00</t>
+  </si>
+  <si>
+    <t>XS3013011203</t>
+  </si>
+  <si>
+    <t>PPG INDUSTRIES INC 3.25 04/03/2032</t>
+  </si>
+  <si>
+    <t>1 125.12</t>
+  </si>
+  <si>
+    <t>XS2810794680</t>
+  </si>
+  <si>
+    <t>PROLOGIS EURO FINANCE LLC 4 05/05/2034</t>
+  </si>
+  <si>
+    <t>21 698.63</t>
+  </si>
+  <si>
+    <t>BE0002830116</t>
+  </si>
+  <si>
+    <t>PROXIMUS NV 0.75 17/11/2036</t>
+  </si>
+  <si>
+    <t>2 202.74</t>
+  </si>
+  <si>
+    <t>FR0014010CI2</t>
+  </si>
+  <si>
+    <t>PUBLICIS GROUPE SA 3.375 12/06/2032</t>
+  </si>
+  <si>
+    <t>24 300.00</t>
+  </si>
+  <si>
+    <t>CH1353015048</t>
+  </si>
+  <si>
+    <t>RAIFFEISEN SCHWEIZ GENOSSENSCHAFT 03/09/2032</t>
+  </si>
+  <si>
+    <t>17 645.33</t>
+  </si>
+  <si>
+    <t>FR0014015EO5</t>
+  </si>
+  <si>
+    <t>RCI BANQUE SA 3.75 16/02/2032</t>
+  </si>
+  <si>
+    <t>2 280.82</t>
+  </si>
+  <si>
+    <t>XS2552369469</t>
+  </si>
+  <si>
+    <t>RED ELECTRICA CORPORACION SA PERP</t>
+  </si>
+  <si>
+    <t>35 884.93</t>
+  </si>
+  <si>
+    <t>XS2838500218</t>
+  </si>
+  <si>
+    <t>REDEIA CORPORACION SA 3.375 09/07/2032</t>
+  </si>
+  <si>
+    <t>9 801.37</t>
+  </si>
+  <si>
+    <t>XS2779010300</t>
+  </si>
+  <si>
+    <t>RELX FINANCE BV 3.375 20/03/2033</t>
+  </si>
+  <si>
+    <t>1 016.11</t>
+  </si>
+  <si>
+    <t>FR001400U3P1</t>
+  </si>
+  <si>
+    <t>ROQUETTE FRERES SA 3.774 25/11/2031</t>
+  </si>
+  <si>
+    <t>9 119.64</t>
+  </si>
+  <si>
+    <t>XS2979759359</t>
+  </si>
+  <si>
+    <t>ROYAL BANK OF CANADA 22/01/2031</t>
+  </si>
+  <si>
+    <t>1 210.96</t>
+  </si>
+  <si>
+    <t>XS3308054124</t>
+  </si>
+  <si>
+    <t>ROYAL SCHIPHOL GROUP NV 3.625 20/11/2035</t>
+  </si>
+  <si>
+    <t>FR001400J150</t>
+  </si>
+  <si>
+    <t>RTE RESEAU DE TRANSPORT D ELECTRIC 3.75 04/07/2035</t>
+  </si>
+  <si>
+    <t>33 287.67</t>
+  </si>
+  <si>
+    <t>XS3304304945</t>
+  </si>
+  <si>
+    <t>SAGE GROUP PLC 3.821 25/02/2033</t>
+  </si>
+  <si>
+    <t>1 793.88</t>
+  </si>
+  <si>
+    <t>FR001400Y1I6</t>
+  </si>
+  <si>
+    <t>SANOFI SA 2.75 11/03/2031</t>
+  </si>
+  <si>
+    <t>1 205.48</t>
+  </si>
+  <si>
+    <t>XS2894895684</t>
+  </si>
+  <si>
+    <t>SCOTTISH HYDRO ELECTRIC TRANSMISSI 3.375 04/09/2032</t>
+  </si>
+  <si>
+    <t>9 866.47</t>
+  </si>
+  <si>
+    <t>XS2616008970</t>
+  </si>
+  <si>
+    <t>SIKA CAPITAL BV 3.75 03/05/2030</t>
+  </si>
+  <si>
+    <t>35 542.19</t>
+  </si>
+  <si>
+    <t>FR0014014A53</t>
+  </si>
+  <si>
+    <t>SOCIETE GENERALE SA 20/11/2035</t>
+  </si>
+  <si>
+    <t>5 563.01</t>
+  </si>
+  <si>
+    <t>XS3027988263</t>
+  </si>
+  <si>
+    <t>SSE PLC 3.5 18/03/2032</t>
+  </si>
+  <si>
+    <t>XS2439704318</t>
+  </si>
+  <si>
+    <t>SSE PLC PERP</t>
+  </si>
+  <si>
+    <t>33 928.77</t>
+  </si>
+  <si>
+    <t>XS2021467753</t>
+  </si>
+  <si>
+    <t>STANDARD CHARTERED PLC 02/07/2027</t>
+  </si>
+  <si>
+    <t>XS2726853554</t>
+  </si>
+  <si>
+    <t>STATKRAFT AS 3.125 13/12/2031</t>
+  </si>
+  <si>
+    <t>4 142.47</t>
+  </si>
+  <si>
+    <t>XS2768793676</t>
+  </si>
+  <si>
+    <t>STATNETT SF 3.375 26/02/2036</t>
+  </si>
+  <si>
+    <t>2 441.10</t>
+  </si>
+  <si>
+    <t>XS3307413842</t>
+  </si>
+  <si>
+    <t>STELLANTIS NV PERP</t>
+  </si>
+  <si>
+    <t>2 054.79</t>
+  </si>
+  <si>
+    <t>FR001400DQ92</t>
+  </si>
+  <si>
+    <t>SUEZ SA (FR) 5 03/11/2032</t>
+  </si>
+  <si>
+    <t>12 164.38</t>
+  </si>
+  <si>
+    <t>BE6365314770</t>
+  </si>
+  <si>
+    <t>SYENSQO NV 3.375 28/05/2031</t>
+  </si>
+  <si>
+    <t>34 064.38</t>
+  </si>
+  <si>
+    <t>XS2314267449</t>
+  </si>
+  <si>
+    <t>TELE2 AB 0.75 23/03/2031</t>
+  </si>
+  <si>
+    <t>XS2623868994</t>
+  </si>
+  <si>
+    <t>TELE2 AB 3.75 22/11/2029</t>
+  </si>
+  <si>
+    <t>6 772.50</t>
+  </si>
+  <si>
+    <t>XS2589828941</t>
+  </si>
+  <si>
+    <t>TELIA COMPANY AB 3.625 22/02/2032</t>
+  </si>
+  <si>
+    <t>2 572.26</t>
+  </si>
+  <si>
+    <t>XS3166363906</t>
+  </si>
+  <si>
+    <t>TELSTRA GROUP LTD 3.375 02/03/2035</t>
+  </si>
+  <si>
+    <t>3 754.11</t>
+  </si>
+  <si>
+    <t>XS3128477521</t>
+  </si>
+  <si>
+    <t>TERNA RETE ELETTRICA NAZIONALE SPA 3 22/07/2031</t>
+  </si>
+  <si>
     <t>17 605.48</t>
   </si>
   <si>
-    <t>IT0005611550</t>
-[...488 lines deleted...]
-    <t>30 957.53</t>
+    <t>XS3281650823</t>
+  </si>
+  <si>
+    <t>TERNA RETE ELETTRICA NAZIONALE SPA PERP</t>
+  </si>
+  <si>
+    <t>3 121.53</t>
+  </si>
+  <si>
+    <t>XS2798269069</t>
+  </si>
+  <si>
+    <t>18 427.40</t>
+  </si>
+  <si>
+    <t>FR001400L263</t>
+  </si>
+  <si>
+    <t>THALES SA 4.25 18/10/2031</t>
+  </si>
+  <si>
+    <t>13 367.12</t>
   </si>
   <si>
     <t>XS3298843924</t>
   </si>
   <si>
     <t>T-MOBILE USA INC 3.625 19/02/2035</t>
   </si>
   <si>
-    <t>1 714.97</t>
-[...71 lines deleted...]
-    <t>11 084.93</t>
+    <t>4 922.05</t>
   </si>
   <si>
     <t>XS2980851351</t>
   </si>
   <si>
     <t>TORONTO-DOMINION BANK/THE 23/01/2036</t>
   </si>
   <si>
-    <t>4 254.36</t>
+    <t>7 308.76</t>
   </si>
   <si>
     <t>XS3047435659</t>
   </si>
   <si>
     <t>TRANSURBAN FINANCE COMPANY PTY LTD 4.143 17/04/2035</t>
   </si>
   <si>
-    <t>14 020.37</t>
+    <t>11 297.11</t>
   </si>
   <si>
     <t>XS2614623978</t>
   </si>
   <si>
     <t>TRANSURBAN FINANCE COMPANY PTY LTD 4.225 26/04/2033</t>
   </si>
   <si>
-    <t>14 399.73</t>
+    <t>11 772.12</t>
   </si>
   <si>
     <t>CH1305916897</t>
   </si>
   <si>
     <t>UBS GROUP AG 09/06/2033</t>
   </si>
   <si>
-    <t>20 609.29</t>
-[...17 lines deleted...]
-    <t>28 364.38</t>
+    <t>22 770.57</t>
   </si>
   <si>
     <t>FR001400SIL1</t>
   </si>
   <si>
     <t>UNIBAIL-RODAMCO-WESTFIELD SE 3.875 11/09/2034</t>
   </si>
   <si>
-    <t>12 856.51</t>
-[...8 lines deleted...]
-    <t>15 309.59</t>
+    <t>12 803.42</t>
   </si>
   <si>
     <t>XS2496289138</t>
   </si>
   <si>
     <t>UNIVERSAL MUSIC GROUP NV 3.75 30/06/2032</t>
   </si>
   <si>
-    <t>30 682.60</t>
+    <t>28 544.79</t>
   </si>
   <si>
     <t>FR001400UHP0</t>
   </si>
   <si>
     <t>VEOLIA ENVIRONNEMENT SA 2.974 10/01/2031</t>
   </si>
   <si>
-    <t>2 965.85</t>
+    <t>3 911.01</t>
   </si>
   <si>
     <t>FR00140007L3</t>
   </si>
   <si>
     <t>VEOLIA ENVIRONNEMENT SA NC8.5 PERP</t>
   </si>
   <si>
-    <t>19 541.10</t>
+    <t>21 267.12</t>
   </si>
   <si>
     <t>XS2821745374</t>
   </si>
   <si>
     <t>VERBUND AG 3.25 17/05/2031</t>
   </si>
   <si>
-    <t>15 493.15</t>
-[...5 lines deleted...]
-    <t>VERIZON COMMUNICATIONS INC 15/08/2056</t>
+    <t>8 494.52</t>
+  </si>
+  <si>
+    <t>XS3310548105</t>
+  </si>
+  <si>
+    <t>VESTAS WIND SYSTEMS A/S 3.75 15/06/2033</t>
   </si>
   <si>
     <t>DE000A3MP4V7</t>
   </si>
   <si>
     <t>VONOVIA SE 0.75 01/09/2032</t>
   </si>
   <si>
-    <t>4 136.30</t>
+    <t>4 769.18</t>
   </si>
   <si>
     <t>XS2198580271</t>
   </si>
   <si>
     <t>WOLTERS KLUWER NV 0.75 03/07/2030</t>
   </si>
   <si>
-    <t>5 492.47</t>
+    <t>6 125.34</t>
   </si>
   <si>
     <t>XS2592516210</t>
   </si>
   <si>
     <t>WOLTERS KLUWER NV 3.75 03/04/2031</t>
   </si>
   <si>
-    <t>6 863.01</t>
+    <t>7 438.36</t>
   </si>
   <si>
     <t>CH1471403852</t>
   </si>
   <si>
     <t>ZUERCHER KANTONALBANK 11/09/2031</t>
   </si>
   <si>
-    <t>11 955.48</t>
-[...17 lines deleted...]
-    <t>-179 472.20</t>
+    <t>13 890.48</t>
+  </si>
+  <si>
+    <t>CDS-00108258</t>
+  </si>
+  <si>
+    <t>263KBAMLE01A705D2858</t>
+  </si>
+  <si>
+    <t>-6 875.00</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -2129,198 +2015,198 @@
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:N4"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="C4" sqref="C4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.282" bestFit="true" customWidth="true" style="0"/>
-    <col min="8" max="8" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="9.10" bestFit="true" style="0"/>
     <col min="14" max="14" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
-        <v>71218.3821</v>
+        <v>66505.7421</v>
       </c>
       <c r="D2">
-        <v>1488.03</v>
+        <v>1446.43</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>105975601.31</v>
+        <v>96195945.56</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>105975601.31</v>
+        <v>96195945.56</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
-        <v>620907.0233</v>
+        <v>426944.8548</v>
       </c>
       <c r="D3">
-        <v>102.03</v>
+        <v>99.13</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>63353346.38</v>
+        <v>42325639.37</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>63353346.38</v>
+        <v>42325639.37</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="1">
         <v>10.0</v>
       </c>
       <c r="D4">
-        <v>101.75</v>
+        <v>98.91</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>1017.55</v>
+        <v>989.11</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>1017.55</v>
+        <v>989.11</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P194"/>
+  <dimension ref="A1:P181"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O194" sqref="O194"/>
+      <selection activeCell="O181" sqref="O181"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>13</v>
       </c>
       <c r="B1" t="s">
         <v>14</v>
       </c>
       <c r="C1" t="s">
         <v>15</v>
       </c>
       <c r="D1" t="s">
         <v>16</v>
       </c>
       <c r="E1" t="s">
         <v>17</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>18</v>
@@ -2339,9689 +2225,9039 @@
       </c>
       <c r="L1" t="s">
         <v>23</v>
       </c>
       <c r="M1" t="s">
         <v>24</v>
       </c>
       <c r="N1" t="s">
         <v>25</v>
       </c>
       <c r="O1" t="s">
         <v>26</v>
       </c>
       <c r="P1" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>28</v>
       </c>
       <c r="B2" t="s">
         <v>29</v>
       </c>
       <c r="C2" s="1">
-        <v>7612.0</v>
+        <v>1831.0</v>
       </c>
       <c r="D2" s="1">
-        <v>1070.11</v>
+        <v>1071.79</v>
       </c>
       <c r="E2" s="1">
-        <v>1069.6351826064</v>
+        <v>1071.4809339159</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
         <v>1.0</v>
       </c>
       <c r="H2" s="1">
-        <v>8142063.01</v>
+        <v>1961881.59</v>
       </c>
       <c r="I2" s="1">
-        <v>3614.31</v>
+        <v>565.9</v>
       </c>
       <c r="J2" s="1">
-        <v>0.044390592354308</v>
+        <v>0.028844758158926</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>8145677.32</v>
+        <v>1962447.49</v>
       </c>
       <c r="N2" s="1">
-        <v>8145677.32</v>
+        <v>1962447.49</v>
       </c>
       <c r="O2" s="1">
-        <v>4.81</v>
+        <v>1.42</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>30</v>
       </c>
       <c r="B3" t="s">
         <v>31</v>
       </c>
       <c r="C3" s="1">
-        <v>3.0</v>
+        <v>20.0</v>
       </c>
       <c r="D3" s="1">
-        <v>129.2</v>
+        <v>124.48</v>
       </c>
       <c r="E3" s="1">
-        <v>129.04</v>
+        <v>124.945</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
         <v>1.0</v>
       </c>
       <c r="H3" s="1">
         <v>0.0</v>
       </c>
       <c r="I3" s="1">
-        <v>480.0</v>
+        <v>-9300.0</v>
       </c>
       <c r="J3" s="1">
         <v>0</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
       <c r="M3" s="1">
-        <v>480.0</v>
+        <v>-9300.0</v>
       </c>
       <c r="N3" s="1">
-        <v>480.0</v>
+        <v>-9300.0</v>
       </c>
       <c r="O3" s="1">
-        <v>0.0</v>
+        <v>-0.01</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>32</v>
       </c>
       <c r="B4" t="s">
         <v>33</v>
       </c>
       <c r="C4" s="1">
-        <v>-40.0</v>
+        <v>159.0</v>
       </c>
       <c r="D4" s="1">
-        <v>118.1</v>
+        <v>105.615</v>
       </c>
       <c r="E4" s="1">
-        <v>118.0</v>
+        <v>105.725</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
         <v>1.0</v>
       </c>
       <c r="H4" s="1">
         <v>0.0</v>
       </c>
       <c r="I4" s="1">
-        <v>-4000.0</v>
+        <v>-17490.0</v>
       </c>
       <c r="J4" s="1">
         <v>0</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4" s="1">
-        <v>-4000.0</v>
+        <v>-17490.0</v>
       </c>
       <c r="N4" s="1">
-        <v>-4000.0</v>
+        <v>-17490.0</v>
       </c>
       <c r="O4" s="1">
-        <v>0.0</v>
+        <v>-0.01</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>34</v>
       </c>
       <c r="B5" t="s">
         <v>35</v>
       </c>
       <c r="C5" s="1">
-        <v>-54.0</v>
+        <v>784000.0</v>
       </c>
       <c r="D5" s="1">
-        <v>123.44</v>
+        <v>95.724</v>
       </c>
       <c r="E5" s="1">
-        <v>123.27</v>
+        <v>99.3340727</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
       <c r="G5">
         <v>1.0</v>
       </c>
       <c r="H5" s="1">
-        <v>0.0</v>
+        <v>778779.13</v>
       </c>
       <c r="I5" s="1">
-        <v>-9180.0</v>
+        <v>-28302.97</v>
       </c>
       <c r="J5" s="1">
-        <v>0</v>
+        <v>-3.634274328846</v>
       </c>
       <c r="K5">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.6</v>
+      </c>
+      <c r="L5" t="s">
+        <v>36</v>
       </c>
       <c r="M5" s="1">
-        <v>-9180.0</v>
+        <v>750476.16</v>
       </c>
       <c r="N5" s="1">
-        <v>-9180.0</v>
+        <v>755147.94</v>
       </c>
       <c r="O5" s="1">
-        <v>-0.01</v>
+        <v>0.55</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B6" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="C6" s="1">
-        <v>884000.0</v>
+        <v>334000.0</v>
       </c>
       <c r="D6" s="1">
-        <v>100.531</v>
+        <v>105.193</v>
       </c>
       <c r="E6" s="1">
-        <v>99.3340724</v>
+        <v>102.64317665</v>
       </c>
       <c r="F6" t="s">
         <v>8</v>
       </c>
       <c r="G6">
         <v>1.0</v>
       </c>
       <c r="H6" s="1">
-        <v>878113.2</v>
+        <v>342828.21</v>
       </c>
       <c r="I6" s="1">
-        <v>10580.84</v>
+        <v>8516.41</v>
       </c>
       <c r="J6" s="1">
-        <v>1.2049517078208</v>
+        <v>2.4841625489338</v>
       </c>
       <c r="K6">
-        <v>0.32</v>
+        <v>2.3</v>
       </c>
       <c r="L6" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="M6" s="1">
-        <v>888694.04</v>
+        <v>351344.62</v>
       </c>
       <c r="N6" s="1">
-        <v>891503.46</v>
+        <v>359014.04</v>
       </c>
       <c r="O6" s="1">
-        <v>0.53</v>
+        <v>0.26</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B7" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="C7" s="1">
-        <v>334000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D7" s="1">
-        <v>110.16</v>
+        <v>93.317</v>
       </c>
       <c r="E7" s="1">
-        <v>102.64317665</v>
+        <v>85.8945975</v>
       </c>
       <c r="F7" t="s">
         <v>8</v>
       </c>
       <c r="G7">
         <v>1.0</v>
       </c>
       <c r="H7" s="1">
-        <v>342828.21</v>
+        <v>343578.39</v>
       </c>
       <c r="I7" s="1">
-        <v>25106.19</v>
+        <v>29689.61</v>
       </c>
       <c r="J7" s="1">
-        <v>7.3232567413283</v>
+        <v>8.6412914386146</v>
       </c>
       <c r="K7">
-        <v>1.86</v>
+        <v>3.12</v>
       </c>
       <c r="L7" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="M7" s="1">
-        <v>367934.4</v>
+        <v>373268.0</v>
       </c>
       <c r="N7" s="1">
-        <v>374162.58</v>
+        <v>385752.93</v>
       </c>
       <c r="O7" s="1">
-        <v>0.22</v>
+        <v>0.28</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B8" t="s">
-        <v>43</v>
+        <v>41</v>
       </c>
       <c r="C8" s="1">
-        <v>400000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="D8" s="1">
-        <v>98.25</v>
+        <v>96.923</v>
       </c>
       <c r="E8" s="1">
-        <v>84.075455</v>
+        <v>100.4938</v>
       </c>
       <c r="F8" t="s">
         <v>8</v>
       </c>
       <c r="G8">
         <v>1.0</v>
       </c>
       <c r="H8" s="1">
-        <v>336301.82</v>
+        <v>1004938.0</v>
       </c>
       <c r="I8" s="1">
-        <v>56698.18</v>
+        <v>-35708.0</v>
       </c>
       <c r="J8" s="1">
-        <v>16.859314053073</v>
+        <v>-3.553254031592</v>
       </c>
       <c r="K8">
-        <v>0.95</v>
+        <v>1.69</v>
       </c>
       <c r="L8" t="s">
         <v>44</v>
       </c>
       <c r="M8" s="1">
-        <v>393000.0</v>
+        <v>969230.0</v>
       </c>
       <c r="N8" s="1">
-        <v>396802.74</v>
+        <v>986130.68</v>
       </c>
       <c r="O8" s="1">
-        <v>0.23</v>
+        <v>0.71</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>45</v>
       </c>
       <c r="B9" t="s">
         <v>46</v>
       </c>
       <c r="C9" s="1">
-        <v>900000.0</v>
+        <v>1048000.0</v>
       </c>
       <c r="D9" s="1">
-        <v>104.759</v>
+        <v>96.169</v>
       </c>
       <c r="E9" s="1">
-        <v>100.84511111</v>
+        <v>99.46317271</v>
       </c>
       <c r="F9" t="s">
         <v>8</v>
       </c>
       <c r="G9">
         <v>1.0</v>
       </c>
       <c r="H9" s="1">
-        <v>907606.0</v>
+        <v>1042374.05</v>
       </c>
       <c r="I9" s="1">
-        <v>35225.0</v>
+        <v>-34522.93</v>
       </c>
       <c r="J9" s="1">
-        <v>3.8810893713792</v>
+        <v>-3.3119521730227</v>
       </c>
       <c r="K9">
-        <v>3.86</v>
+        <v>1.22</v>
       </c>
       <c r="L9" t="s">
         <v>47</v>
       </c>
       <c r="M9" s="1">
-        <v>942831.0</v>
+        <v>1007851.12</v>
       </c>
       <c r="N9" s="1">
-        <v>977613.53</v>
+        <v>1020664.0</v>
       </c>
       <c r="O9" s="1">
-        <v>0.58</v>
+        <v>0.74</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
         <v>48</v>
       </c>
       <c r="B10" t="s">
         <v>49</v>
       </c>
       <c r="C10" s="1">
-        <v>400000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D10" s="1">
-        <v>97.721</v>
+        <v>95.318</v>
       </c>
       <c r="E10" s="1">
-        <v>85.8945975</v>
+        <v>99.19042857</v>
       </c>
       <c r="F10" t="s">
         <v>8</v>
       </c>
       <c r="G10">
         <v>1.0</v>
       </c>
       <c r="H10" s="1">
-        <v>343578.39</v>
+        <v>694333.0</v>
       </c>
       <c r="I10" s="1">
-        <v>47305.61</v>
+        <v>-27107.0</v>
       </c>
       <c r="J10" s="1">
-        <v>13.768505638553</v>
+        <v>-3.9040345194597</v>
       </c>
       <c r="K10">
-        <v>2.82</v>
+        <v>1.2</v>
       </c>
       <c r="L10" t="s">
         <v>50</v>
       </c>
       <c r="M10" s="1">
-        <v>390884.0</v>
+        <v>667226.0</v>
       </c>
       <c r="N10" s="1">
-        <v>402179.89</v>
+        <v>675626.0</v>
       </c>
       <c r="O10" s="1">
-        <v>0.24</v>
+        <v>0.49</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
         <v>51</v>
       </c>
       <c r="B11" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="C11" s="1">
-        <v>1000000.0</v>
+        <v>725000.0</v>
       </c>
       <c r="D11" s="1">
-        <v>101.665</v>
+        <v>99.381</v>
       </c>
       <c r="E11" s="1">
-        <v>100.4938</v>
+        <v>99.955</v>
       </c>
       <c r="F11" t="s">
         <v>8</v>
       </c>
       <c r="G11">
         <v>1.0</v>
       </c>
       <c r="H11" s="1">
-        <v>1004938.0</v>
+        <v>724673.75</v>
       </c>
       <c r="I11" s="1">
-        <v>11712.0</v>
+        <v>-4161.5</v>
       </c>
       <c r="J11" s="1">
-        <v>1.1654450324299</v>
+        <v>-0.57425841628733</v>
       </c>
       <c r="K11">
-        <v>1.24</v>
-[...2 lines deleted...]
-        <v>52</v>
+        <v>0.07</v>
+      </c>
+      <c r="L11">
+        <v>476.71</v>
       </c>
       <c r="M11" s="1">
-        <v>1016650.0</v>
+        <v>720512.25</v>
       </c>
       <c r="N11" s="1">
-        <v>1029043.84</v>
+        <v>720988.96</v>
       </c>
       <c r="O11" s="1">
-        <v>0.61</v>
+        <v>0.52</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
         <v>53</v>
       </c>
       <c r="B12" t="s">
         <v>54</v>
       </c>
       <c r="C12" s="1">
-        <v>1248000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D12" s="1">
-        <v>100.221</v>
+        <v>100.097</v>
       </c>
       <c r="E12" s="1">
-        <v>99.46317308</v>
+        <v>101.340404</v>
       </c>
       <c r="F12" t="s">
         <v>8</v>
       </c>
       <c r="G12">
         <v>1.0</v>
       </c>
       <c r="H12" s="1">
-        <v>1241300.4</v>
+        <v>506702.02</v>
       </c>
       <c r="I12" s="1">
-        <v>9457.68</v>
+        <v>-6217.02</v>
       </c>
       <c r="J12" s="1">
-        <v>0.76191709919694</v>
+        <v>-1.2269578084571</v>
       </c>
       <c r="K12">
-        <v>0.93</v>
+        <v>3.42</v>
       </c>
       <c r="L12" t="s">
         <v>55</v>
       </c>
       <c r="M12" s="1">
-        <v>1250758.08</v>
+        <v>500485.0</v>
       </c>
       <c r="N12" s="1">
-        <v>1262426.03</v>
+        <v>517560.34</v>
       </c>
       <c r="O12" s="1">
-        <v>0.75</v>
+        <v>0.37</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
         <v>56</v>
       </c>
       <c r="B13" t="s">
         <v>57</v>
       </c>
       <c r="C13" s="1">
-        <v>700000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D13" s="1">
-        <v>99.079</v>
+        <v>99.444</v>
       </c>
       <c r="E13" s="1">
-        <v>99.19042857</v>
+        <v>102.386834</v>
       </c>
       <c r="F13" t="s">
         <v>8</v>
       </c>
       <c r="G13">
         <v>1.0</v>
       </c>
       <c r="H13" s="1">
-        <v>694333.0</v>
+        <v>511934.17</v>
       </c>
       <c r="I13" s="1">
-        <v>-780.0</v>
+        <v>-14714.17</v>
       </c>
       <c r="J13" s="1">
-        <v>-0.11233802800673</v>
+        <v>-2.8742308801149</v>
       </c>
       <c r="K13">
-        <v>0.97</v>
+        <v>3.02</v>
       </c>
       <c r="L13" t="s">
         <v>58</v>
       </c>
       <c r="M13" s="1">
-        <v>693553.0</v>
+        <v>497220.0</v>
       </c>
       <c r="N13" s="1">
-        <v>700342.04</v>
+        <v>512333.96</v>
       </c>
       <c r="O13" s="1">
-        <v>0.41</v>
+        <v>0.37</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
         <v>59</v>
       </c>
       <c r="B14" t="s">
         <v>60</v>
       </c>
       <c r="C14" s="1">
-        <v>500000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D14" s="1">
-        <v>103.692</v>
+        <v>85.547</v>
       </c>
       <c r="E14" s="1">
-        <v>101.340404</v>
+        <v>77.70662</v>
       </c>
       <c r="F14" t="s">
         <v>8</v>
       </c>
       <c r="G14">
         <v>1.0</v>
       </c>
       <c r="H14" s="1">
-        <v>506702.02</v>
+        <v>310826.48</v>
       </c>
       <c r="I14" s="1">
-        <v>11757.98</v>
+        <v>31361.52</v>
       </c>
       <c r="J14" s="1">
-        <v>2.3204920319836</v>
+        <v>10.089719511671</v>
       </c>
       <c r="K14">
-        <v>3.07</v>
+        <v>2.39</v>
       </c>
       <c r="L14" t="s">
         <v>61</v>
       </c>
       <c r="M14" s="1">
-        <v>518460.0</v>
+        <v>342188.0</v>
       </c>
       <c r="N14" s="1">
-        <v>533809.32</v>
+        <v>351733.21</v>
       </c>
       <c r="O14" s="1">
-        <v>0.32</v>
+        <v>0.25</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
         <v>62</v>
       </c>
       <c r="B15" t="s">
         <v>63</v>
       </c>
       <c r="C15" s="1">
         <v>600000.0</v>
       </c>
       <c r="D15" s="1">
-        <v>104.318</v>
+        <v>96.063</v>
       </c>
       <c r="E15" s="1">
-        <v>102.38683333</v>
+        <v>99.38842833</v>
       </c>
       <c r="F15" t="s">
         <v>8</v>
       </c>
       <c r="G15">
         <v>1.0</v>
       </c>
       <c r="H15" s="1">
-        <v>614321.0</v>
+        <v>596330.57</v>
       </c>
       <c r="I15" s="1">
-        <v>11587.0</v>
+        <v>-19952.57</v>
       </c>
       <c r="J15" s="1">
-        <v>1.8861474701337</v>
+        <v>-3.3458908537927</v>
       </c>
       <c r="K15">
-        <v>2.68</v>
+        <v>2.7</v>
       </c>
       <c r="L15" t="s">
         <v>64</v>
       </c>
       <c r="M15" s="1">
-        <v>625908.0</v>
+        <v>576378.0</v>
       </c>
       <c r="N15" s="1">
-        <v>642005.28</v>
+        <v>592602.66</v>
       </c>
       <c r="O15" s="1">
-        <v>0.38</v>
+        <v>0.43</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
         <v>65</v>
       </c>
       <c r="B16" t="s">
         <v>66</v>
       </c>
       <c r="C16" s="1">
-        <v>400000.0</v>
+        <v>314000.0</v>
       </c>
       <c r="D16" s="1">
-        <v>89.365</v>
+        <v>94.12</v>
       </c>
       <c r="E16" s="1">
-        <v>77.70662</v>
+        <v>98.6381879</v>
       </c>
       <c r="F16" t="s">
         <v>8</v>
       </c>
       <c r="G16">
         <v>1.0</v>
       </c>
       <c r="H16" s="1">
-        <v>310826.48</v>
+        <v>309723.91</v>
       </c>
       <c r="I16" s="1">
-        <v>46633.52</v>
+        <v>-14187.11</v>
       </c>
       <c r="J16" s="1">
-        <v>15.003071810355</v>
+        <v>-4.5805666084998</v>
       </c>
       <c r="K16">
-        <v>2.19</v>
+        <v>1.39</v>
       </c>
       <c r="L16" t="s">
         <v>67</v>
       </c>
       <c r="M16" s="1">
-        <v>357460.0</v>
+        <v>295536.8</v>
       </c>
       <c r="N16" s="1">
-        <v>366207.4</v>
+        <v>299902.69</v>
       </c>
       <c r="O16" s="1">
         <v>0.22</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
         <v>68</v>
       </c>
       <c r="B17" t="s">
         <v>69</v>
       </c>
       <c r="C17" s="1">
-        <v>400000.0</v>
+        <v>502000.0</v>
       </c>
       <c r="D17" s="1">
-        <v>106.041</v>
+        <v>96.394</v>
       </c>
       <c r="E17" s="1">
-        <v>106.5227</v>
+        <v>99.91623904</v>
       </c>
       <c r="F17" t="s">
         <v>8</v>
       </c>
       <c r="G17">
         <v>1.0</v>
       </c>
       <c r="H17" s="1">
-        <v>426090.8</v>
+        <v>501579.52</v>
       </c>
       <c r="I17" s="1">
-        <v>-1926.8</v>
+        <v>-17681.64</v>
       </c>
       <c r="J17" s="1">
-        <v>-0.45220408419989</v>
+        <v>-3.5251917781651</v>
       </c>
       <c r="K17">
-        <v>4.04</v>
+        <v>0.4</v>
       </c>
       <c r="L17" t="s">
         <v>70</v>
       </c>
       <c r="M17" s="1">
-        <v>424164.0</v>
+        <v>483897.88</v>
       </c>
       <c r="N17" s="1">
-        <v>440328.38</v>
+        <v>485909.32</v>
       </c>
       <c r="O17" s="1">
-        <v>0.26</v>
+        <v>0.35</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
         <v>71</v>
       </c>
       <c r="B18" t="s">
         <v>72</v>
       </c>
       <c r="C18" s="1">
-        <v>400000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D18" s="1">
-        <v>109.19</v>
+        <v>97.516</v>
       </c>
       <c r="E18" s="1">
-        <v>110.69175</v>
+        <v>100.2235</v>
       </c>
       <c r="F18" t="s">
         <v>8</v>
       </c>
       <c r="G18">
         <v>1.0</v>
       </c>
       <c r="H18" s="1">
-        <v>442767.0</v>
+        <v>601341.0</v>
       </c>
       <c r="I18" s="1">
-        <v>-6007.0</v>
+        <v>-16245.0</v>
       </c>
       <c r="J18" s="1">
-        <v>-1.3566955080211</v>
+        <v>-2.7014622319117</v>
       </c>
       <c r="K18">
-        <v>4.69</v>
+        <v>3.59</v>
       </c>
       <c r="L18" t="s">
         <v>73</v>
       </c>
       <c r="M18" s="1">
-        <v>436760.0</v>
+        <v>585096.0</v>
       </c>
       <c r="N18" s="1">
-        <v>455520.27</v>
+        <v>606613.81</v>
       </c>
       <c r="O18" s="1">
-        <v>0.27</v>
+        <v>0.44</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
         <v>74</v>
       </c>
       <c r="B19" t="s">
         <v>75</v>
       </c>
       <c r="C19" s="1">
-        <v>700000.0</v>
+        <v>1500000.0</v>
       </c>
       <c r="D19" s="1">
-        <v>99.582</v>
+        <v>96.259</v>
       </c>
       <c r="E19" s="1">
-        <v>99.38842857</v>
+        <v>98.1092</v>
       </c>
       <c r="F19" t="s">
         <v>8</v>
       </c>
       <c r="G19">
         <v>1.0</v>
       </c>
       <c r="H19" s="1">
-        <v>695719.0</v>
+        <v>1471638.0</v>
       </c>
       <c r="I19" s="1">
-        <v>1355.0</v>
+        <v>-27753.0</v>
       </c>
       <c r="J19" s="1">
-        <v>0.19476254062344</v>
+        <v>-1.8858577992686</v>
       </c>
       <c r="K19">
-        <v>2.47</v>
+        <v>3.09</v>
       </c>
       <c r="L19" t="s">
         <v>76</v>
       </c>
       <c r="M19" s="1">
-        <v>697074.0</v>
+        <v>1443885.0</v>
       </c>
       <c r="N19" s="1">
-        <v>714391.81</v>
+        <v>1490200.07</v>
       </c>
       <c r="O19" s="1">
-        <v>0.42</v>
+        <v>1.08</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
         <v>77</v>
       </c>
       <c r="B20" t="s">
         <v>78</v>
       </c>
       <c r="C20" s="1">
-        <v>1114000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D20" s="1">
-        <v>98.004</v>
+        <v>99.314</v>
       </c>
       <c r="E20" s="1">
-        <v>98.63818851</v>
+        <v>100.51047333</v>
       </c>
       <c r="F20" t="s">
         <v>8</v>
       </c>
       <c r="G20">
         <v>1.0</v>
       </c>
       <c r="H20" s="1">
-        <v>1098829.42</v>
+        <v>904594.26</v>
       </c>
       <c r="I20" s="1">
-        <v>-7064.86</v>
+        <v>-10768.26</v>
       </c>
       <c r="J20" s="1">
-        <v>-0.64294419783555</v>
+        <v>-1.1903966757428</v>
       </c>
       <c r="K20">
-        <v>1.12</v>
+        <v>3.05</v>
       </c>
       <c r="L20" t="s">
         <v>79</v>
       </c>
       <c r="M20" s="1">
-        <v>1091764.56</v>
+        <v>893826.0</v>
       </c>
       <c r="N20" s="1">
-        <v>1104262.72</v>
+        <v>921234.45</v>
       </c>
       <c r="O20" s="1">
-        <v>0.65</v>
+        <v>0.67</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
         <v>80</v>
       </c>
       <c r="B21" t="s">
         <v>81</v>
       </c>
       <c r="C21" s="1">
-        <v>502000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D21" s="1">
-        <v>101.024</v>
+        <v>104.326</v>
       </c>
       <c r="E21" s="1">
-        <v>99.91623904</v>
+        <v>105.55</v>
       </c>
       <c r="F21" t="s">
         <v>8</v>
       </c>
       <c r="G21">
         <v>1.0</v>
       </c>
       <c r="H21" s="1">
-        <v>501579.52</v>
+        <v>422200.0</v>
       </c>
       <c r="I21" s="1">
-        <v>5560.96</v>
+        <v>-4896.0</v>
       </c>
       <c r="J21" s="1">
-        <v>1.1086896051896</v>
+        <v>-1.1596399810516</v>
       </c>
       <c r="K21">
-        <v>0.11</v>
-[...2 lines deleted...]
-        <v>567.33</v>
+        <v>1.71</v>
+      </c>
+      <c r="L21" t="s">
+        <v>82</v>
       </c>
       <c r="M21" s="1">
-        <v>507140.48</v>
+        <v>417304.0</v>
       </c>
       <c r="N21" s="1">
-        <v>507707.81</v>
+        <v>424128.66</v>
       </c>
       <c r="O21" s="1">
-        <v>0.3</v>
+        <v>0.31</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="B22" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="C22" s="1">
-        <v>600000.0</v>
+        <v>1935000.0</v>
       </c>
       <c r="D22" s="1">
-        <v>100.669</v>
+        <v>97.617</v>
       </c>
       <c r="E22" s="1">
-        <v>100.2235</v>
+        <v>100.91270646</v>
       </c>
       <c r="F22" t="s">
         <v>8</v>
       </c>
       <c r="G22">
         <v>1.0</v>
       </c>
       <c r="H22" s="1">
-        <v>601341.0</v>
+        <v>1952660.87</v>
       </c>
       <c r="I22" s="1">
-        <v>2673.0</v>
+        <v>-63771.92</v>
       </c>
       <c r="J22" s="1">
-        <v>0.44450652791012</v>
+        <v>-3.2658983943279</v>
       </c>
       <c r="K22">
-        <v>3.26</v>
+        <v>2.14</v>
       </c>
       <c r="L22" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="M22" s="1">
-        <v>604014.0</v>
+        <v>1888888.95</v>
       </c>
       <c r="N22" s="1">
-        <v>623575.64</v>
+        <v>1930248.33</v>
       </c>
       <c r="O22" s="1">
-        <v>0.37</v>
+        <v>1.39</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="B23" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="C23" s="1">
-        <v>1500000.0</v>
+        <v>944000.0</v>
       </c>
       <c r="D23" s="1">
-        <v>99.954</v>
+        <v>104.153</v>
       </c>
       <c r="E23" s="1">
-        <v>98.1092</v>
+        <v>104.49157945</v>
       </c>
       <c r="F23" t="s">
         <v>8</v>
       </c>
       <c r="G23">
         <v>1.0</v>
       </c>
       <c r="H23" s="1">
-        <v>1471638.0</v>
+        <v>986400.51</v>
       </c>
       <c r="I23" s="1">
-        <v>27672.0</v>
+        <v>-3196.19</v>
       </c>
       <c r="J23" s="1">
-        <v>1.8803537282946</v>
+        <v>-0.32402558267128</v>
       </c>
       <c r="K23">
-        <v>2.82</v>
+        <v>1.3</v>
       </c>
       <c r="L23" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="M23" s="1">
-        <v>1499310.0</v>
+        <v>983204.32</v>
       </c>
       <c r="N23" s="1">
-        <v>1541597.67</v>
+        <v>995506.31</v>
       </c>
       <c r="O23" s="1">
-        <v>0.91</v>
+        <v>0.72</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="B24" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="C24" s="1">
-        <v>1000000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D24" s="1">
-        <v>101.324</v>
+        <v>102.271</v>
       </c>
       <c r="E24" s="1">
-        <v>100.510473</v>
+        <v>105.76</v>
       </c>
       <c r="F24" t="s">
         <v>8</v>
       </c>
       <c r="G24">
         <v>1.0</v>
       </c>
       <c r="H24" s="1">
-        <v>1005104.73</v>
+        <v>846080.0</v>
       </c>
       <c r="I24" s="1">
-        <v>8135.27</v>
+        <v>-27912.0</v>
       </c>
       <c r="J24" s="1">
-        <v>0.80939525575608</v>
+        <v>-3.2989788199697</v>
       </c>
       <c r="K24">
-        <v>2.8</v>
+        <v>0.68</v>
       </c>
       <c r="L24" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="M24" s="1">
-        <v>1013240.0</v>
+        <v>818168.0</v>
       </c>
       <c r="N24" s="1">
-        <v>1041250.55</v>
+        <v>823617.32</v>
       </c>
       <c r="O24" s="1">
-        <v>0.61</v>
+        <v>0.59</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="B25" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="C25" s="1">
-        <v>600000.0</v>
+        <v>840000.0</v>
       </c>
       <c r="D25" s="1">
-        <v>108.774</v>
+        <v>96.722</v>
       </c>
       <c r="E25" s="1">
-        <v>105.55</v>
+        <v>99.8299619</v>
       </c>
       <c r="F25" t="s">
         <v>8</v>
       </c>
       <c r="G25">
         <v>1.0</v>
       </c>
       <c r="H25" s="1">
-        <v>633300.0</v>
+        <v>838571.68</v>
       </c>
       <c r="I25" s="1">
-        <v>19344.0</v>
+        <v>-26106.88</v>
       </c>
       <c r="J25" s="1">
-        <v>3.0544765513974</v>
+        <v>-3.1132556253271</v>
       </c>
       <c r="K25">
-        <v>1.2</v>
+        <v>1.36</v>
       </c>
       <c r="L25" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="M25" s="1">
-        <v>652644.0</v>
+        <v>812464.8</v>
       </c>
       <c r="N25" s="1">
-        <v>659831.67</v>
+        <v>823899.73</v>
       </c>
       <c r="O25" s="1">
-        <v>0.39</v>
+        <v>0.59</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="B26" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="C26" s="1">
-        <v>1935000.0</v>
+        <v>791000.0</v>
       </c>
       <c r="D26" s="1">
-        <v>100.972</v>
+        <v>99.021</v>
       </c>
       <c r="E26" s="1">
-        <v>100.91270646</v>
+        <v>100.07568647</v>
       </c>
       <c r="F26" t="s">
         <v>8</v>
       </c>
       <c r="G26">
         <v>1.0</v>
       </c>
       <c r="H26" s="1">
-        <v>1952660.87</v>
+        <v>791598.68</v>
       </c>
       <c r="I26" s="1">
-        <v>1147.33</v>
+        <v>-8342.57</v>
       </c>
       <c r="J26" s="1">
-        <v>0.058757258755331</v>
+        <v>-1.0538888215428</v>
       </c>
       <c r="K26">
-        <v>1.89</v>
+        <v>0.64</v>
       </c>
       <c r="L26" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="M26" s="1">
-        <v>1953808.2</v>
+        <v>783256.11</v>
       </c>
       <c r="N26" s="1">
-        <v>1990301.77</v>
+        <v>788302.8</v>
       </c>
       <c r="O26" s="1">
-        <v>1.18</v>
+        <v>0.57</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="B27" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="C27" s="1">
-        <v>1144000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D27" s="1">
-        <v>108.922</v>
+        <v>99.215</v>
       </c>
       <c r="E27" s="1">
-        <v>104.49157955</v>
+        <v>102.7138</v>
       </c>
       <c r="F27" t="s">
         <v>8</v>
       </c>
       <c r="G27">
         <v>1.0</v>
       </c>
       <c r="H27" s="1">
-        <v>1195383.67</v>
+        <v>924424.2</v>
       </c>
       <c r="I27" s="1">
-        <v>50684.01</v>
+        <v>-31489.2</v>
       </c>
       <c r="J27" s="1">
-        <v>4.2399784497642</v>
+        <v>-3.4063582498165</v>
       </c>
       <c r="K27">
-        <v>0.81</v>
+        <v>0.83</v>
       </c>
       <c r="L27" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="M27" s="1">
-        <v>1246067.68</v>
+        <v>892935.0</v>
       </c>
       <c r="N27" s="1">
-        <v>1255335.03</v>
+        <v>900424.73</v>
       </c>
       <c r="O27" s="1">
-        <v>0.74</v>
+        <v>0.65</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B28" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="C28" s="1">
-        <v>800000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D28" s="1">
-        <v>105.87</v>
+        <v>104.088</v>
       </c>
       <c r="E28" s="1">
-        <v>105.76</v>
+        <v>107.962</v>
       </c>
       <c r="F28" t="s">
         <v>8</v>
       </c>
       <c r="G28">
         <v>1.0</v>
       </c>
       <c r="H28" s="1">
-        <v>846080.0</v>
+        <v>647772.0</v>
       </c>
       <c r="I28" s="1">
-        <v>880.0</v>
+        <v>-23244.0</v>
       </c>
       <c r="J28" s="1">
-        <v>0.10400907715582</v>
+        <v>-3.5882995868917</v>
       </c>
       <c r="K28">
-        <v>0.31</v>
+        <v>0.77</v>
       </c>
       <c r="L28" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="M28" s="1">
-        <v>846960.0</v>
+        <v>624528.0</v>
       </c>
       <c r="N28" s="1">
-        <v>849417.53</v>
+        <v>629129.12</v>
       </c>
       <c r="O28" s="1">
-        <v>0.5</v>
+        <v>0.45</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B29" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="C29" s="1">
-        <v>1040000.0</v>
+        <v>1700000.0</v>
       </c>
       <c r="D29" s="1">
-        <v>99.982</v>
+        <v>87.495</v>
       </c>
       <c r="E29" s="1">
-        <v>99.82996154</v>
+        <v>89.011</v>
       </c>
       <c r="F29" t="s">
         <v>8</v>
       </c>
       <c r="G29">
         <v>1.0</v>
       </c>
       <c r="H29" s="1">
-        <v>1038231.6</v>
+        <v>1513187.0</v>
       </c>
       <c r="I29" s="1">
-        <v>1581.2</v>
+        <v>-25772.0</v>
       </c>
       <c r="J29" s="1">
-        <v>0.15229742573815</v>
+        <v>-1.7031602835605</v>
       </c>
       <c r="K29">
-        <v>1.12</v>
+        <v>0.94</v>
       </c>
       <c r="L29" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="M29" s="1">
-        <v>1039812.8</v>
+        <v>1487415.0</v>
       </c>
       <c r="N29" s="1">
-        <v>1051477.18</v>
+        <v>1503377.39</v>
       </c>
       <c r="O29" s="1">
-        <v>0.62</v>
+        <v>1.09</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B30" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="C30" s="1">
-        <v>891000.0</v>
+        <v>846000.0</v>
       </c>
       <c r="D30" s="1">
-        <v>101.788</v>
+        <v>98.797</v>
       </c>
       <c r="E30" s="1">
-        <v>100.07568687</v>
+        <v>99.298</v>
       </c>
       <c r="F30" t="s">
         <v>8</v>
       </c>
       <c r="G30">
         <v>1.0</v>
       </c>
       <c r="H30" s="1">
-        <v>891674.37</v>
+        <v>840061.08</v>
       </c>
       <c r="I30" s="1">
-        <v>15256.71</v>
+        <v>-4238.46</v>
       </c>
       <c r="J30" s="1">
-        <v>1.711018115279</v>
+        <v>-0.50454188402586</v>
       </c>
       <c r="K30">
-        <v>0.38</v>
-[...2 lines deleted...]
-        <v>108</v>
+        <v>0.0</v>
+      </c>
+      <c r="L30">
+        <v>0.0</v>
       </c>
       <c r="M30" s="1">
-        <v>906931.08</v>
+        <v>835822.62</v>
       </c>
       <c r="N30" s="1">
-        <v>910308.95</v>
+        <v>835822.62</v>
       </c>
       <c r="O30" s="1">
-        <v>0.54</v>
+        <v>0.6</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
         <v>109</v>
       </c>
       <c r="B31" t="s">
         <v>110</v>
       </c>
       <c r="C31" s="1">
-        <v>500000.0</v>
+        <v>133000.0</v>
       </c>
       <c r="D31" s="1">
-        <v>101.337</v>
+        <v>101.548</v>
       </c>
       <c r="E31" s="1">
-        <v>100.223</v>
+        <v>103.37567669</v>
       </c>
       <c r="F31" t="s">
         <v>8</v>
       </c>
       <c r="G31">
         <v>1.0</v>
       </c>
       <c r="H31" s="1">
-        <v>501115.0</v>
+        <v>137489.65</v>
       </c>
       <c r="I31" s="1">
-        <v>5570.0</v>
+        <v>-2430.81</v>
       </c>
       <c r="J31" s="1">
-        <v>1.1115213074843</v>
+        <v>-1.7679948999797</v>
       </c>
       <c r="K31">
-        <v>2.52</v>
+        <v>3.03</v>
       </c>
       <c r="L31" t="s">
         <v>111</v>
       </c>
       <c r="M31" s="1">
-        <v>506685.0</v>
+        <v>135058.84</v>
       </c>
       <c r="N31" s="1">
-        <v>519294.59</v>
+        <v>139091.66</v>
       </c>
       <c r="O31" s="1">
-        <v>0.31</v>
+        <v>0.1</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
         <v>112</v>
       </c>
       <c r="B32" t="s">
         <v>113</v>
       </c>
       <c r="C32" s="1">
-        <v>1000000.0</v>
+        <v>1424000.0</v>
       </c>
       <c r="D32" s="1">
-        <v>103.101</v>
+        <v>97.604</v>
       </c>
       <c r="E32" s="1">
-        <v>102.7138</v>
+        <v>99.63892626</v>
       </c>
       <c r="F32" t="s">
         <v>8</v>
       </c>
       <c r="G32">
         <v>1.0</v>
       </c>
       <c r="H32" s="1">
-        <v>1027138.0</v>
+        <v>1418858.31</v>
       </c>
       <c r="I32" s="1">
-        <v>3872.0</v>
+        <v>-28977.35</v>
       </c>
       <c r="J32" s="1">
-        <v>0.37696979373755</v>
+        <v>-2.0423004746683</v>
       </c>
       <c r="K32">
-        <v>0.54</v>
+        <v>0.72</v>
       </c>
       <c r="L32" t="s">
         <v>114</v>
       </c>
       <c r="M32" s="1">
-        <v>1031010.0</v>
+        <v>1389880.96</v>
       </c>
       <c r="N32" s="1">
-        <v>1036455.21</v>
+        <v>1400151.32</v>
       </c>
       <c r="O32" s="1">
-        <v>0.61</v>
+        <v>1.01</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
         <v>115</v>
       </c>
       <c r="B33" t="s">
         <v>116</v>
       </c>
       <c r="C33" s="1">
-        <v>800000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="D33" s="1">
-        <v>108.361</v>
+        <v>96.4</v>
       </c>
       <c r="E33" s="1">
-        <v>108.565</v>
+        <v>99.415167</v>
       </c>
       <c r="F33" t="s">
         <v>8</v>
       </c>
       <c r="G33">
         <v>1.0</v>
       </c>
       <c r="H33" s="1">
-        <v>868520.0</v>
+        <v>994151.67</v>
       </c>
       <c r="I33" s="1">
-        <v>-1632.0</v>
+        <v>-30151.67</v>
       </c>
       <c r="J33" s="1">
-        <v>-0.18790586284714</v>
+        <v>-3.0329044259414</v>
       </c>
       <c r="K33">
-        <v>1.82</v>
+        <v>0.66</v>
       </c>
       <c r="L33" t="s">
         <v>117</v>
       </c>
       <c r="M33" s="1">
-        <v>866888.0</v>
+        <v>964000.0</v>
       </c>
       <c r="N33" s="1">
-        <v>881419.51</v>
+        <v>970616.44</v>
       </c>
       <c r="O33" s="1">
-        <v>0.52</v>
+        <v>0.7</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
         <v>118</v>
       </c>
       <c r="B34" t="s">
         <v>119</v>
       </c>
       <c r="C34" s="1">
-        <v>2000000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D34" s="1">
-        <v>90.076</v>
+        <v>101.915</v>
       </c>
       <c r="E34" s="1">
-        <v>89.011</v>
+        <v>105.58525</v>
       </c>
       <c r="F34" t="s">
         <v>8</v>
       </c>
       <c r="G34">
         <v>1.0</v>
       </c>
       <c r="H34" s="1">
-        <v>1780220.0</v>
+        <v>422341.0</v>
       </c>
       <c r="I34" s="1">
-        <v>21300.0</v>
+        <v>-14681.0</v>
       </c>
       <c r="J34" s="1">
-        <v>1.1964813337677</v>
+        <v>-3.476101065253</v>
       </c>
       <c r="K34">
-        <v>0.85</v>
+        <v>4.14</v>
       </c>
       <c r="L34" t="s">
         <v>120</v>
       </c>
       <c r="M34" s="1">
-        <v>1801520.0</v>
+        <v>407660.0</v>
       </c>
       <c r="N34" s="1">
-        <v>1818608.55</v>
+        <v>424227.58</v>
       </c>
       <c r="O34" s="1">
-        <v>1.07</v>
+        <v>0.31</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
         <v>121</v>
       </c>
       <c r="B35" t="s">
         <v>122</v>
       </c>
       <c r="C35" s="1">
-        <v>133000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D35" s="1">
-        <v>104.428</v>
+        <v>96.605</v>
       </c>
       <c r="E35" s="1">
-        <v>103.37567669</v>
+        <v>99.778</v>
       </c>
       <c r="F35" t="s">
         <v>8</v>
       </c>
       <c r="G35">
         <v>1.0</v>
       </c>
       <c r="H35" s="1">
-        <v>137489.65</v>
+        <v>498890.0</v>
       </c>
       <c r="I35" s="1">
-        <v>1399.59</v>
+        <v>-15865.0</v>
       </c>
       <c r="J35" s="1">
-        <v>1.0179602610087</v>
+        <v>-3.1800597326064</v>
       </c>
       <c r="K35">
-        <v>2.67</v>
+        <v>1.94</v>
       </c>
       <c r="L35" t="s">
         <v>123</v>
       </c>
       <c r="M35" s="1">
-        <v>138889.24</v>
+        <v>483025.0</v>
       </c>
       <c r="N35" s="1">
-        <v>142437.42</v>
+        <v>492733.9</v>
       </c>
       <c r="O35" s="1">
-        <v>0.08</v>
+        <v>0.36</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
         <v>124</v>
       </c>
       <c r="B36" t="s">
         <v>125</v>
       </c>
       <c r="C36" s="1">
-        <v>1624000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="D36" s="1">
-        <v>100.518</v>
+        <v>97.678</v>
       </c>
       <c r="E36" s="1">
-        <v>99.63892611</v>
+        <v>100.072667</v>
       </c>
       <c r="F36" t="s">
         <v>8</v>
       </c>
       <c r="G36">
         <v>1.0</v>
       </c>
       <c r="H36" s="1">
-        <v>1618136.16</v>
+        <v>1000726.67</v>
       </c>
       <c r="I36" s="1">
-        <v>14276.16</v>
+        <v>-23946.67</v>
       </c>
       <c r="J36" s="1">
-        <v>0.88225950033772</v>
+        <v>-2.3929281309151</v>
       </c>
       <c r="K36">
-        <v>0.47</v>
+        <v>0.36</v>
       </c>
       <c r="L36" t="s">
         <v>126</v>
       </c>
       <c r="M36" s="1">
-        <v>1632412.32</v>
+        <v>976780.0</v>
       </c>
       <c r="N36" s="1">
-        <v>1640076.27</v>
+        <v>980386.16</v>
       </c>
       <c r="O36" s="1">
-        <v>0.97</v>
+        <v>0.71</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
         <v>127</v>
       </c>
       <c r="B37" t="s">
         <v>128</v>
       </c>
       <c r="C37" s="1">
-        <v>1200000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D37" s="1">
-        <v>100.184</v>
+        <v>98.509</v>
       </c>
       <c r="E37" s="1">
-        <v>99.41516667</v>
+        <v>101.00763667</v>
       </c>
       <c r="F37" t="s">
         <v>8</v>
       </c>
       <c r="G37">
         <v>1.0</v>
       </c>
       <c r="H37" s="1">
-        <v>1192982.0</v>
+        <v>909068.73</v>
       </c>
       <c r="I37" s="1">
-        <v>9226.0</v>
+        <v>-22487.73</v>
       </c>
       <c r="J37" s="1">
-        <v>0.77335617804795</v>
+        <v>-2.4737106511188</v>
       </c>
       <c r="K37">
-        <v>0.39</v>
+        <v>2.84</v>
       </c>
       <c r="L37" t="s">
         <v>129</v>
       </c>
       <c r="M37" s="1">
-        <v>1202208.0</v>
+        <v>886581.0</v>
       </c>
       <c r="N37" s="1">
-        <v>1206925.81</v>
+        <v>912129.29</v>
       </c>
       <c r="O37" s="1">
-        <v>0.71</v>
+        <v>0.66</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
         <v>130</v>
       </c>
       <c r="B38" t="s">
         <v>131</v>
       </c>
       <c r="C38" s="1">
-        <v>400000.0</v>
+        <v>747000.0</v>
       </c>
       <c r="D38" s="1">
-        <v>105.562</v>
+        <v>96.703</v>
       </c>
       <c r="E38" s="1">
-        <v>105.58525</v>
+        <v>100.09043641</v>
       </c>
       <c r="F38" t="s">
         <v>8</v>
       </c>
       <c r="G38">
         <v>1.0</v>
       </c>
       <c r="H38" s="1">
-        <v>422341.0</v>
+        <v>747675.56</v>
       </c>
       <c r="I38" s="1">
-        <v>-93.0</v>
+        <v>-25304.15</v>
       </c>
       <c r="J38" s="1">
-        <v>-0.022020121181699</v>
+        <v>-3.3843757043496</v>
       </c>
       <c r="K38">
-        <v>3.76</v>
+        <v>1.3</v>
       </c>
       <c r="L38" t="s">
         <v>132</v>
       </c>
       <c r="M38" s="1">
-        <v>422248.0</v>
+        <v>722371.41</v>
       </c>
       <c r="N38" s="1">
-        <v>437289.62</v>
+        <v>732075.92</v>
       </c>
       <c r="O38" s="1">
-        <v>0.26</v>
+        <v>0.53</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
         <v>133</v>
       </c>
       <c r="B39" t="s">
         <v>134</v>
       </c>
       <c r="C39" s="1">
-        <v>600000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D39" s="1">
-        <v>100.125</v>
+        <v>105.922</v>
       </c>
       <c r="E39" s="1">
-        <v>99.778</v>
+        <v>109.825</v>
       </c>
       <c r="F39" t="s">
         <v>8</v>
       </c>
       <c r="G39">
         <v>1.0</v>
       </c>
       <c r="H39" s="1">
-        <v>598668.0</v>
+        <v>878600.0</v>
       </c>
       <c r="I39" s="1">
-        <v>2082.0</v>
+        <v>-31224.0</v>
       </c>
       <c r="J39" s="1">
-        <v>0.34777205395979</v>
+        <v>-3.5538356476212</v>
       </c>
       <c r="K39">
-        <v>1.68</v>
+        <v>2.23</v>
       </c>
       <c r="L39" t="s">
         <v>135</v>
       </c>
       <c r="M39" s="1">
-        <v>600750.0</v>
+        <v>847376.0</v>
       </c>
       <c r="N39" s="1">
-        <v>610847.26</v>
+        <v>865205.67</v>
       </c>
       <c r="O39" s="1">
-        <v>0.36</v>
+        <v>0.62</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
         <v>136</v>
       </c>
       <c r="B40" t="s">
         <v>137</v>
       </c>
       <c r="C40" s="1">
-        <v>1200000.0</v>
+        <v>668000.0</v>
       </c>
       <c r="D40" s="1">
-        <v>100.866</v>
+        <v>100.926</v>
       </c>
       <c r="E40" s="1">
-        <v>100.07266667</v>
+        <v>100.33886377</v>
       </c>
       <c r="F40" t="s">
         <v>8</v>
       </c>
       <c r="G40">
         <v>1.0</v>
       </c>
       <c r="H40" s="1">
-        <v>1200872.0</v>
+        <v>670263.61</v>
       </c>
       <c r="I40" s="1">
-        <v>9520.0</v>
+        <v>3922.07</v>
       </c>
       <c r="J40" s="1">
-        <v>0.79275726305551</v>
+        <v>0.58515335481215</v>
       </c>
       <c r="K40">
-        <v>0.1</v>
+        <v>3.65</v>
       </c>
       <c r="L40" t="s">
         <v>138</v>
       </c>
       <c r="M40" s="1">
-        <v>1210392.0</v>
+        <v>674185.68</v>
       </c>
       <c r="N40" s="1">
-        <v>1211612.55</v>
+        <v>698569.97</v>
       </c>
       <c r="O40" s="1">
-        <v>0.72</v>
+        <v>0.5</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
         <v>139</v>
       </c>
       <c r="B41" t="s">
         <v>140</v>
       </c>
       <c r="C41" s="1">
-        <v>1100000.0</v>
+        <v>1800000.0</v>
       </c>
       <c r="D41" s="1">
-        <v>101.401</v>
+        <v>86.681</v>
       </c>
       <c r="E41" s="1">
-        <v>101.00763636</v>
+        <v>89.44927278</v>
       </c>
       <c r="F41" t="s">
         <v>8</v>
       </c>
       <c r="G41">
         <v>1.0</v>
       </c>
       <c r="H41" s="1">
-        <v>1111084.0</v>
+        <v>1610086.91</v>
       </c>
       <c r="I41" s="1">
-        <v>4327.0</v>
+        <v>-49828.91</v>
       </c>
       <c r="J41" s="1">
-        <v>0.38943950232386</v>
+        <v>-3.0947962927045</v>
       </c>
       <c r="K41">
-        <v>2.58</v>
+        <v>0.98</v>
       </c>
       <c r="L41" t="s">
         <v>141</v>
       </c>
       <c r="M41" s="1">
-        <v>1115411.0</v>
+        <v>1560258.0</v>
       </c>
       <c r="N41" s="1">
-        <v>1143788.74</v>
+        <v>1577968.27</v>
       </c>
       <c r="O41" s="1">
-        <v>0.68</v>
+        <v>1.14</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
         <v>142</v>
       </c>
       <c r="B42" t="s">
         <v>143</v>
       </c>
       <c r="C42" s="1">
-        <v>847000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D42" s="1">
-        <v>100.709</v>
+        <v>97.051</v>
       </c>
       <c r="E42" s="1">
-        <v>100.09043684</v>
+        <v>99.832</v>
       </c>
       <c r="F42" t="s">
         <v>8</v>
       </c>
       <c r="G42">
         <v>1.0</v>
       </c>
       <c r="H42" s="1">
-        <v>847766.0</v>
+        <v>99832.0</v>
       </c>
       <c r="I42" s="1">
-        <v>5239.23</v>
+        <v>-2781.0</v>
       </c>
       <c r="J42" s="1">
-        <v>0.61800426060965</v>
+        <v>-2.7856799423031</v>
       </c>
       <c r="K42">
-        <v>1.04</v>
-[...2 lines deleted...]
-        <v>144</v>
+        <v>0.81</v>
+      </c>
+      <c r="L42">
+        <v>810.96</v>
       </c>
       <c r="M42" s="1">
-        <v>853005.23</v>
+        <v>97051.0</v>
       </c>
       <c r="N42" s="1">
-        <v>861823.75</v>
+        <v>97861.96</v>
       </c>
       <c r="O42" s="1">
-        <v>0.51</v>
+        <v>0.07</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
+        <v>144</v>
+      </c>
+      <c r="B43" t="s">
         <v>145</v>
       </c>
-      <c r="B43" t="s">
+      <c r="C43" s="1">
+        <v>782000.0</v>
+      </c>
+      <c r="D43" s="1">
+        <v>96.846</v>
+      </c>
+      <c r="E43" s="1">
+        <v>99.62663939</v>
+      </c>
+      <c r="F43" t="s">
+        <v>8</v>
+      </c>
+      <c r="G43">
+        <v>1.0</v>
+      </c>
+      <c r="H43" s="1">
+        <v>779080.32</v>
+      </c>
+      <c r="I43" s="1">
+        <v>-21744.6</v>
+      </c>
+      <c r="J43" s="1">
+        <v>-2.7910601053303</v>
+      </c>
+      <c r="K43">
+        <v>1.24</v>
+      </c>
+      <c r="L43" t="s">
         <v>146</v>
       </c>
-      <c r="C43" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M43" s="1">
-        <v>1178012.0</v>
+        <v>757335.72</v>
       </c>
       <c r="N43" s="1">
-        <v>1193758.58</v>
+        <v>767025.02</v>
       </c>
       <c r="O43" s="1">
-        <v>0.7</v>
+        <v>0.55</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
+        <v>147</v>
+      </c>
+      <c r="B44" t="s">
         <v>148</v>
       </c>
-      <c r="B44" t="s">
+      <c r="C44" s="1">
+        <v>800000.0</v>
+      </c>
+      <c r="D44" s="1">
+        <v>96.469</v>
+      </c>
+      <c r="E44" s="1">
+        <v>99.5352725</v>
+      </c>
+      <c r="F44" t="s">
+        <v>8</v>
+      </c>
+      <c r="G44">
+        <v>1.0</v>
+      </c>
+      <c r="H44" s="1">
+        <v>796282.18</v>
+      </c>
+      <c r="I44" s="1">
+        <v>-24530.18</v>
+      </c>
+      <c r="J44" s="1">
+        <v>-3.0805888435178</v>
+      </c>
+      <c r="K44">
+        <v>1.67</v>
+      </c>
+      <c r="L44" t="s">
         <v>149</v>
       </c>
-      <c r="C44" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M44" s="1">
-        <v>905319.0</v>
+        <v>771752.0</v>
       </c>
       <c r="N44" s="1">
-        <v>909326.41</v>
+        <v>785141.04</v>
       </c>
       <c r="O44" s="1">
-        <v>0.54</v>
+        <v>0.57</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
+        <v>150</v>
+      </c>
+      <c r="B45" t="s">
         <v>151</v>
       </c>
-      <c r="B45" t="s">
+      <c r="C45" s="1">
+        <v>700000.0</v>
+      </c>
+      <c r="D45" s="1">
+        <v>96.285</v>
+      </c>
+      <c r="E45" s="1">
+        <v>100.43242857</v>
+      </c>
+      <c r="F45" t="s">
+        <v>8</v>
+      </c>
+      <c r="G45">
+        <v>1.0</v>
+      </c>
+      <c r="H45" s="1">
+        <v>703027.0</v>
+      </c>
+      <c r="I45" s="1">
+        <v>-29032.0</v>
+      </c>
+      <c r="J45" s="1">
+        <v>-4.1295711260023</v>
+      </c>
+      <c r="K45">
+        <v>1.45</v>
+      </c>
+      <c r="L45" t="s">
         <v>152</v>
       </c>
-      <c r="C45" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M45" s="1">
-        <v>695775.44</v>
+        <v>673995.0</v>
       </c>
       <c r="N45" s="1">
-        <v>718045.92</v>
+        <v>684176.16</v>
       </c>
       <c r="O45" s="1">
-        <v>0.42</v>
+        <v>0.49</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
+        <v>153</v>
+      </c>
+      <c r="B46" t="s">
         <v>154</v>
       </c>
-      <c r="B46" t="s">
+      <c r="C46" s="1">
+        <v>800000.0</v>
+      </c>
+      <c r="D46" s="1">
+        <v>94.482</v>
+      </c>
+      <c r="E46" s="1">
+        <v>98.8365</v>
+      </c>
+      <c r="F46" t="s">
+        <v>8</v>
+      </c>
+      <c r="G46">
+        <v>1.0</v>
+      </c>
+      <c r="H46" s="1">
+        <v>790692.0</v>
+      </c>
+      <c r="I46" s="1">
+        <v>-34836.0</v>
+      </c>
+      <c r="J46" s="1">
+        <v>-4.4057610295792</v>
+      </c>
+      <c r="K46">
+        <v>1.79</v>
+      </c>
+      <c r="L46" t="s">
         <v>155</v>
       </c>
-      <c r="C46" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M46" s="1">
-        <v>1982970.0</v>
+        <v>755856.0</v>
       </c>
       <c r="N46" s="1">
-        <v>2001029.59</v>
+        <v>770201.21</v>
       </c>
       <c r="O46" s="1">
-        <v>1.18</v>
+        <v>0.56</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
+        <v>156</v>
+      </c>
+      <c r="B47" t="s">
         <v>157</v>
       </c>
-      <c r="B47" t="s">
+      <c r="C47" s="1">
+        <v>800000.0</v>
+      </c>
+      <c r="D47" s="1">
+        <v>93.803</v>
+      </c>
+      <c r="E47" s="1">
+        <v>93.0849075</v>
+      </c>
+      <c r="F47" t="s">
+        <v>8</v>
+      </c>
+      <c r="G47">
+        <v>1.0</v>
+      </c>
+      <c r="H47" s="1">
+        <v>744679.26</v>
+      </c>
+      <c r="I47" s="1">
+        <v>5744.74</v>
+      </c>
+      <c r="J47" s="1">
+        <v>0.77143816251845</v>
+      </c>
+      <c r="K47">
+        <v>0.47</v>
+      </c>
+      <c r="L47" t="s">
         <v>158</v>
       </c>
-      <c r="C47" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M47" s="1">
-        <v>100766.0</v>
+        <v>750424.0</v>
       </c>
       <c r="N47" s="1">
-        <v>101270.11</v>
+        <v>754163.73</v>
       </c>
       <c r="O47" s="1">
-        <v>0.06</v>
+        <v>0.54</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
         <v>159</v>
       </c>
       <c r="B48" t="s">
         <v>160</v>
       </c>
       <c r="C48" s="1">
-        <v>882000.0</v>
+        <v>389000.0</v>
       </c>
       <c r="D48" s="1">
-        <v>100.217</v>
+        <v>101.845</v>
       </c>
       <c r="E48" s="1">
-        <v>99.62663946</v>
+        <v>101.25988946</v>
       </c>
       <c r="F48" t="s">
         <v>8</v>
       </c>
       <c r="G48">
         <v>1.0</v>
       </c>
       <c r="H48" s="1">
-        <v>878706.96</v>
+        <v>393900.97</v>
       </c>
       <c r="I48" s="1">
-        <v>5206.98</v>
+        <v>2276.08</v>
       </c>
       <c r="J48" s="1">
-        <v>0.59257297791291</v>
+        <v>0.57783051410104</v>
       </c>
       <c r="K48">
-        <v>0.98</v>
-[...2 lines deleted...]
-        <v>161</v>
+        <v>0.05</v>
+      </c>
+      <c r="L48">
+        <v>202.49</v>
       </c>
       <c r="M48" s="1">
-        <v>883913.94</v>
+        <v>396177.05</v>
       </c>
       <c r="N48" s="1">
-        <v>892558.75</v>
+        <v>396379.54</v>
       </c>
       <c r="O48" s="1">
-        <v>0.53</v>
+        <v>0.29</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
+        <v>161</v>
+      </c>
+      <c r="B49" t="s">
         <v>162</v>
       </c>
-      <c r="B49" t="s">
+      <c r="C49" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="D49" s="1">
+        <v>99.874</v>
+      </c>
+      <c r="E49" s="1">
+        <v>100.3582</v>
+      </c>
+      <c r="F49" t="s">
+        <v>8</v>
+      </c>
+      <c r="G49">
+        <v>1.0</v>
+      </c>
+      <c r="H49" s="1">
+        <v>401432.8</v>
+      </c>
+      <c r="I49" s="1">
+        <v>-1936.8</v>
+      </c>
+      <c r="J49" s="1">
+        <v>-0.48247178606232</v>
+      </c>
+      <c r="K49">
+        <v>2.83</v>
+      </c>
+      <c r="L49" t="s">
         <v>163</v>
       </c>
-      <c r="C49" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M49" s="1">
-        <v>1102475.0</v>
+        <v>399496.0</v>
       </c>
       <c r="N49" s="1">
-        <v>1118036.99</v>
+        <v>410805.59</v>
       </c>
       <c r="O49" s="1">
-        <v>0.66</v>
+        <v>0.3</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
+        <v>164</v>
+      </c>
+      <c r="B50" t="s">
         <v>165</v>
       </c>
-      <c r="B50" t="s">
+      <c r="C50" s="1">
+        <v>1300000.0</v>
+      </c>
+      <c r="D50" s="1">
+        <v>97.934</v>
+      </c>
+      <c r="E50" s="1">
+        <v>101.70135077</v>
+      </c>
+      <c r="F50" t="s">
+        <v>8</v>
+      </c>
+      <c r="G50">
+        <v>1.0</v>
+      </c>
+      <c r="H50" s="1">
+        <v>1322117.56</v>
+      </c>
+      <c r="I50" s="1">
+        <v>-48975.56</v>
+      </c>
+      <c r="J50" s="1">
+        <v>-3.704327170422</v>
+      </c>
+      <c r="K50">
+        <v>3.53</v>
+      </c>
+      <c r="L50" t="s">
         <v>166</v>
       </c>
-      <c r="C50" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M50" s="1">
-        <v>702625.0</v>
+        <v>1273142.0</v>
       </c>
       <c r="N50" s="1">
-        <v>710725.34</v>
+        <v>1318980.36</v>
       </c>
       <c r="O50" s="1">
-        <v>0.42</v>
+        <v>0.95</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
+        <v>167</v>
+      </c>
+      <c r="B51" t="s">
         <v>168</v>
       </c>
-      <c r="B51" t="s">
+      <c r="C51" s="1">
+        <v>1100000.0</v>
+      </c>
+      <c r="D51" s="1">
+        <v>101.808</v>
+      </c>
+      <c r="E51" s="1">
+        <v>103.84281818</v>
+      </c>
+      <c r="F51" t="s">
+        <v>8</v>
+      </c>
+      <c r="G51">
+        <v>1.0</v>
+      </c>
+      <c r="H51" s="1">
+        <v>1142271.0</v>
+      </c>
+      <c r="I51" s="1">
+        <v>-22383.0</v>
+      </c>
+      <c r="J51" s="1">
+        <v>-1.9595174875314</v>
+      </c>
+      <c r="K51">
+        <v>3.79</v>
+      </c>
+      <c r="L51" t="s">
         <v>169</v>
       </c>
-      <c r="C51" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M51" s="1">
-        <v>783760.0</v>
+        <v>1119888.0</v>
       </c>
       <c r="N51" s="1">
-        <v>795957.26</v>
+        <v>1161563.68</v>
       </c>
       <c r="O51" s="1">
-        <v>0.47</v>
+        <v>0.84</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
+        <v>170</v>
+      </c>
+      <c r="B52" t="s">
         <v>171</v>
       </c>
-      <c r="B52" t="s">
+      <c r="C52" s="1">
+        <v>700000.0</v>
+      </c>
+      <c r="D52" s="1">
+        <v>104.871</v>
+      </c>
+      <c r="E52" s="1">
+        <v>107.34</v>
+      </c>
+      <c r="F52" t="s">
+        <v>8</v>
+      </c>
+      <c r="G52">
+        <v>1.0</v>
+      </c>
+      <c r="H52" s="1">
+        <v>751380.0</v>
+      </c>
+      <c r="I52" s="1">
+        <v>-17283.0</v>
+      </c>
+      <c r="J52" s="1">
+        <v>-2.3001676914477</v>
+      </c>
+      <c r="K52">
+        <v>0.16</v>
+      </c>
+      <c r="L52" t="s">
         <v>172</v>
       </c>
-      <c r="C52" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M52" s="1">
-        <v>857151.0</v>
+        <v>734097.0</v>
       </c>
       <c r="N52" s="1">
-        <v>860754.08</v>
+        <v>735200.26</v>
       </c>
       <c r="O52" s="1">
-        <v>0.51</v>
+        <v>0.53</v>
       </c>
       <c r="P52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
+        <v>173</v>
+      </c>
+      <c r="B53" t="s">
         <v>174</v>
       </c>
-      <c r="B53" t="s">
+      <c r="C53" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="D53" s="1">
+        <v>101.435</v>
+      </c>
+      <c r="E53" s="1">
+        <v>101.255</v>
+      </c>
+      <c r="F53" t="s">
+        <v>8</v>
+      </c>
+      <c r="G53">
+        <v>1.0</v>
+      </c>
+      <c r="H53" s="1">
+        <v>303765.0</v>
+      </c>
+      <c r="I53" s="1">
+        <v>540.0</v>
+      </c>
+      <c r="J53" s="1">
+        <v>0.17776899906177</v>
+      </c>
+      <c r="K53">
+        <v>4.22</v>
+      </c>
+      <c r="L53" t="s">
         <v>175</v>
       </c>
-      <c r="C53" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M53" s="1">
-        <v>518838.78</v>
+        <v>304305.0</v>
       </c>
       <c r="N53" s="1">
-        <v>540538.99</v>
+        <v>316955.96</v>
       </c>
       <c r="O53" s="1">
-        <v>0.32</v>
+        <v>0.23</v>
       </c>
       <c r="P53">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
+        <v>176</v>
+      </c>
+      <c r="B54" t="s">
         <v>177</v>
-      </c>
-[...1 lines deleted...]
-        <v>178</v>
       </c>
       <c r="C54" s="1">
         <v>600000.0</v>
       </c>
       <c r="D54" s="1">
-        <v>106.568</v>
+        <v>105.435</v>
       </c>
       <c r="E54" s="1">
-        <v>101.035</v>
+        <v>109.243715</v>
       </c>
       <c r="F54" t="s">
         <v>8</v>
       </c>
       <c r="G54">
         <v>1.0</v>
       </c>
       <c r="H54" s="1">
-        <v>606210.0</v>
+        <v>655462.29</v>
       </c>
       <c r="I54" s="1">
-        <v>33198.0</v>
+        <v>-22852.29</v>
       </c>
       <c r="J54" s="1">
-        <v>5.4763200870985</v>
+        <v>-3.4864385562135</v>
       </c>
       <c r="K54">
-        <v>3.07</v>
+        <v>0.96</v>
       </c>
       <c r="L54" t="s">
-        <v>179</v>
+        <v>178</v>
       </c>
       <c r="M54" s="1">
-        <v>639408.0</v>
+        <v>632610.0</v>
       </c>
       <c r="N54" s="1">
-        <v>657839.51</v>
+        <v>638392.19</v>
       </c>
       <c r="O54" s="1">
-        <v>0.39</v>
+        <v>0.46</v>
       </c>
       <c r="P54">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
+        <v>179</v>
+      </c>
+      <c r="B55" t="s">
         <v>180</v>
       </c>
-      <c r="B55" t="s">
+      <c r="C55" s="1">
+        <v>800000.0</v>
+      </c>
+      <c r="D55" s="1">
+        <v>97.485</v>
+      </c>
+      <c r="E55" s="1">
+        <v>99.984</v>
+      </c>
+      <c r="F55" t="s">
+        <v>8</v>
+      </c>
+      <c r="G55">
+        <v>1.0</v>
+      </c>
+      <c r="H55" s="1">
+        <v>799872.0</v>
+      </c>
+      <c r="I55" s="1">
+        <v>-19992.0</v>
+      </c>
+      <c r="J55" s="1">
+        <v>-2.4993999039846</v>
+      </c>
+      <c r="K55">
+        <v>0.66</v>
+      </c>
+      <c r="L55" t="s">
         <v>181</v>
       </c>
-      <c r="C55" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M55" s="1">
-        <v>516950.0</v>
+        <v>779880.0</v>
       </c>
       <c r="N55" s="1">
-        <v>529552.74</v>
+        <v>785140.27</v>
       </c>
       <c r="O55" s="1">
-        <v>0.31</v>
+        <v>0.57</v>
       </c>
       <c r="P55">
         <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="s">
+        <v>182</v>
+      </c>
+      <c r="B56" t="s">
         <v>183</v>
       </c>
-      <c r="B56" t="s">
+      <c r="C56" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="D56" s="1">
+        <v>98.445</v>
+      </c>
+      <c r="E56" s="1">
+        <v>99.653</v>
+      </c>
+      <c r="F56" t="s">
+        <v>8</v>
+      </c>
+      <c r="G56">
+        <v>1.0</v>
+      </c>
+      <c r="H56" s="1">
+        <v>199306.0</v>
+      </c>
+      <c r="I56" s="1">
+        <v>-2416.0</v>
+      </c>
+      <c r="J56" s="1">
+        <v>-1.2122063560555</v>
+      </c>
+      <c r="K56">
+        <v>1.75</v>
+      </c>
+      <c r="L56" t="s">
         <v>184</v>
       </c>
-      <c r="C56" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M56" s="1">
-        <v>925164.0</v>
+        <v>196890.0</v>
       </c>
       <c r="N56" s="1">
-        <v>954050.3</v>
+        <v>200385.21</v>
       </c>
       <c r="O56" s="1">
-        <v>0.56</v>
+        <v>0.14</v>
       </c>
       <c r="P56">
         <v>1</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" t="s">
+        <v>185</v>
+      </c>
+      <c r="B57" t="s">
         <v>186</v>
-      </c>
-[...1 lines deleted...]
-        <v>187</v>
       </c>
       <c r="C57" s="1">
         <v>400000.0</v>
       </c>
       <c r="D57" s="1">
-        <v>99.596</v>
+        <v>99.426</v>
       </c>
       <c r="E57" s="1">
-        <v>98.623</v>
+        <v>100.0</v>
       </c>
       <c r="F57" t="s">
         <v>8</v>
       </c>
       <c r="G57">
         <v>1.0</v>
       </c>
       <c r="H57" s="1">
-        <v>394492.0</v>
+        <v>400000.0</v>
       </c>
       <c r="I57" s="1">
-        <v>3892.0</v>
+        <v>-2296.0</v>
       </c>
       <c r="J57" s="1">
-        <v>0.9865852792959</v>
+        <v>-0.574</v>
       </c>
       <c r="K57">
-        <v>2.57</v>
-[...2 lines deleted...]
-        <v>188</v>
+        <v>0.0</v>
+      </c>
+      <c r="L57">
+        <v>0.0</v>
       </c>
       <c r="M57" s="1">
-        <v>398384.0</v>
+        <v>397704.0</v>
       </c>
       <c r="N57" s="1">
-        <v>408673.04</v>
+        <v>397704.0</v>
       </c>
       <c r="O57" s="1">
-        <v>0.24</v>
+        <v>0.29</v>
       </c>
       <c r="P57">
         <v>1</v>
       </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58" t="s">
+        <v>187</v>
+      </c>
+      <c r="B58" t="s">
+        <v>188</v>
+      </c>
+      <c r="C58" s="1">
+        <v>1500000.0</v>
+      </c>
+      <c r="D58" s="1">
+        <v>103.366</v>
+      </c>
+      <c r="E58" s="1">
+        <v>100.91250667</v>
+      </c>
+      <c r="F58" t="s">
+        <v>8</v>
+      </c>
+      <c r="G58">
+        <v>1.0</v>
+      </c>
+      <c r="H58" s="1">
+        <v>1513687.6</v>
+      </c>
+      <c r="I58" s="1">
+        <v>36802.4</v>
+      </c>
+      <c r="J58" s="1">
+        <v>2.4313074903963</v>
+      </c>
+      <c r="K58">
+        <v>2.84</v>
+      </c>
+      <c r="L58" t="s">
         <v>189</v>
       </c>
-      <c r="B58" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M58" s="1">
-        <v>1169190.0</v>
+        <v>1550490.0</v>
       </c>
       <c r="N58" s="1">
-        <v>1206962.95</v>
+        <v>1593024.25</v>
       </c>
       <c r="O58" s="1">
-        <v>0.71</v>
+        <v>1.15</v>
       </c>
       <c r="P58">
         <v>1</v>
       </c>
     </row>
     <row r="59" spans="1:16">
       <c r="A59" t="s">
+        <v>190</v>
+      </c>
+      <c r="B59" t="s">
+        <v>191</v>
+      </c>
+      <c r="C59" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="D59" s="1">
+        <v>97.859</v>
+      </c>
+      <c r="E59" s="1">
+        <v>99.895</v>
+      </c>
+      <c r="F59" t="s">
+        <v>8</v>
+      </c>
+      <c r="G59">
+        <v>1.0</v>
+      </c>
+      <c r="H59" s="1">
+        <v>299685.0</v>
+      </c>
+      <c r="I59" s="1">
+        <v>-6108.0</v>
+      </c>
+      <c r="J59" s="1">
+        <v>-2.0381400470494</v>
+      </c>
+      <c r="K59">
+        <v>0.43</v>
+      </c>
+      <c r="L59" t="s">
         <v>192</v>
       </c>
-      <c r="B59" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M59" s="1">
-        <v>528210.0</v>
+        <v>293577.0</v>
       </c>
       <c r="N59" s="1">
-        <v>542299.04</v>
+        <v>294853.03</v>
       </c>
       <c r="O59" s="1">
-        <v>0.32</v>
+        <v>0.21</v>
       </c>
       <c r="P59">
         <v>1</v>
       </c>
     </row>
     <row r="60" spans="1:16">
       <c r="A60" t="s">
+        <v>193</v>
+      </c>
+      <c r="B60" t="s">
+        <v>194</v>
+      </c>
+      <c r="C60" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="D60" s="1">
+        <v>101.15</v>
+      </c>
+      <c r="E60" s="1">
+        <v>99.538246</v>
+      </c>
+      <c r="F60" t="s">
+        <v>8</v>
+      </c>
+      <c r="G60">
+        <v>1.0</v>
+      </c>
+      <c r="H60" s="1">
+        <v>497691.23</v>
+      </c>
+      <c r="I60" s="1">
+        <v>8058.77</v>
+      </c>
+      <c r="J60" s="1">
+        <v>1.6192308632804</v>
+      </c>
+      <c r="K60">
+        <v>1.95</v>
+      </c>
+      <c r="L60" t="s">
         <v>195</v>
       </c>
-      <c r="B60" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M60" s="1">
-        <v>419360.0</v>
+        <v>505750.0</v>
       </c>
       <c r="N60" s="1">
-        <v>434752.0</v>
+        <v>515517.12</v>
       </c>
       <c r="O60" s="1">
-        <v>0.26</v>
+        <v>0.37</v>
       </c>
       <c r="P60">
         <v>1</v>
       </c>
     </row>
     <row r="61" spans="1:16">
       <c r="A61" t="s">
+        <v>196</v>
+      </c>
+      <c r="B61" t="s">
+        <v>197</v>
+      </c>
+      <c r="C61" s="1">
+        <v>1200000.0</v>
+      </c>
+      <c r="D61" s="1">
+        <v>83.38</v>
+      </c>
+      <c r="E61" s="1">
+        <v>86.06233333</v>
+      </c>
+      <c r="F61" t="s">
+        <v>8</v>
+      </c>
+      <c r="G61">
+        <v>1.0</v>
+      </c>
+      <c r="H61" s="1">
+        <v>1032748.0</v>
+      </c>
+      <c r="I61" s="1">
+        <v>-32188.0</v>
+      </c>
+      <c r="J61" s="1">
+        <v>-3.1167332204952</v>
+      </c>
+      <c r="K61">
+        <v>0.44</v>
+      </c>
+      <c r="L61" t="s">
         <v>198</v>
       </c>
-      <c r="B61" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M61" s="1">
-        <v>505705.0</v>
+        <v>1000560.0</v>
       </c>
       <c r="N61" s="1">
-        <v>506759.79</v>
+        <v>1005881.92</v>
       </c>
       <c r="O61" s="1">
-        <v>0.3</v>
+        <v>0.73</v>
       </c>
       <c r="P61">
         <v>1</v>
       </c>
     </row>
     <row r="62" spans="1:16">
       <c r="A62" t="s">
+        <v>199</v>
+      </c>
+      <c r="B62" t="s">
+        <v>200</v>
+      </c>
+      <c r="C62" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="D62" s="1">
+        <v>98.289</v>
+      </c>
+      <c r="E62" s="1">
+        <v>100.6852</v>
+      </c>
+      <c r="F62" t="s">
+        <v>8</v>
+      </c>
+      <c r="G62">
+        <v>1.0</v>
+      </c>
+      <c r="H62" s="1">
+        <v>402740.8</v>
+      </c>
+      <c r="I62" s="1">
+        <v>-9584.8</v>
+      </c>
+      <c r="J62" s="1">
+        <v>-2.3798929733466</v>
+      </c>
+      <c r="K62">
+        <v>0.62</v>
+      </c>
+      <c r="L62" t="s">
         <v>201</v>
       </c>
-      <c r="B62" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M62" s="1">
-        <v>761516.0</v>
+        <v>393156.0</v>
       </c>
       <c r="N62" s="1">
-        <v>765442.71</v>
+        <v>395621.75</v>
       </c>
       <c r="O62" s="1">
-        <v>0.45</v>
+        <v>0.29</v>
       </c>
       <c r="P62">
         <v>1</v>
       </c>
     </row>
     <row r="63" spans="1:16">
       <c r="A63" t="s">
+        <v>202</v>
+      </c>
+      <c r="B63" t="s">
+        <v>203</v>
+      </c>
+      <c r="C63" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="D63" s="1">
+        <v>97.743</v>
+      </c>
+      <c r="E63" s="1">
+        <v>100.62</v>
+      </c>
+      <c r="F63" t="s">
+        <v>8</v>
+      </c>
+      <c r="G63">
+        <v>1.0</v>
+      </c>
+      <c r="H63" s="1">
+        <v>402480.0</v>
+      </c>
+      <c r="I63" s="1">
+        <v>-11508.0</v>
+      </c>
+      <c r="J63" s="1">
+        <v>-2.8592725104353</v>
+      </c>
+      <c r="K63">
+        <v>2.7</v>
+      </c>
+      <c r="L63" t="s">
         <v>204</v>
       </c>
-      <c r="B63" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M63" s="1">
-        <v>904365.0</v>
+        <v>390972.0</v>
       </c>
       <c r="N63" s="1">
-        <v>907521.16</v>
+        <v>401759.67</v>
       </c>
       <c r="O63" s="1">
-        <v>0.54</v>
+        <v>0.29</v>
       </c>
       <c r="P63">
         <v>1</v>
       </c>
     </row>
     <row r="64" spans="1:16">
       <c r="A64" t="s">
+        <v>205</v>
+      </c>
+      <c r="B64" t="s">
+        <v>206</v>
+      </c>
+      <c r="C64" s="1">
+        <v>627000.0</v>
+      </c>
+      <c r="D64" s="1">
+        <v>96.923</v>
+      </c>
+      <c r="E64" s="1">
+        <v>99.84305423</v>
+      </c>
+      <c r="F64" t="s">
+        <v>8</v>
+      </c>
+      <c r="G64">
+        <v>1.0</v>
+      </c>
+      <c r="H64" s="1">
+        <v>626015.95</v>
+      </c>
+      <c r="I64" s="1">
+        <v>-18308.74</v>
+      </c>
+      <c r="J64" s="1">
+        <v>-2.9246443321452</v>
+      </c>
+      <c r="K64">
+        <v>2.7</v>
+      </c>
+      <c r="L64" t="s">
         <v>207</v>
       </c>
-      <c r="B64" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M64" s="1">
-        <v>203764.0</v>
+        <v>607707.21</v>
       </c>
       <c r="N64" s="1">
-        <v>206741.4</v>
+        <v>624644.8</v>
       </c>
       <c r="O64" s="1">
-        <v>0.12</v>
+        <v>0.45</v>
       </c>
       <c r="P64">
         <v>1</v>
       </c>
     </row>
     <row r="65" spans="1:16">
       <c r="A65" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
       <c r="B65" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="C65" s="1">
         <v>500000.0</v>
       </c>
       <c r="D65" s="1">
-        <v>101.471</v>
+        <v>97.801</v>
       </c>
       <c r="E65" s="1">
-        <v>101.631</v>
+        <v>100.096834</v>
       </c>
       <c r="F65" t="s">
         <v>8</v>
       </c>
       <c r="G65">
         <v>1.0</v>
       </c>
       <c r="H65" s="1">
-        <v>508155.0</v>
+        <v>500484.17</v>
       </c>
       <c r="I65" s="1">
-        <v>-800.0</v>
+        <v>-11479.17</v>
       </c>
       <c r="J65" s="1">
-        <v>-0.15743227952101</v>
+        <v>-2.2936130027849</v>
       </c>
       <c r="K65">
-        <v>3.11</v>
+        <v>1.7</v>
       </c>
       <c r="L65" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
       <c r="M65" s="1">
-        <v>507355.0</v>
+        <v>489005.0</v>
       </c>
       <c r="N65" s="1">
-        <v>522896.64</v>
+        <v>497483.11</v>
       </c>
       <c r="O65" s="1">
-        <v>0.31</v>
+        <v>0.36</v>
       </c>
       <c r="P65">
         <v>1</v>
       </c>
     </row>
     <row r="66" spans="1:16">
       <c r="A66" t="s">
+        <v>211</v>
+      </c>
+      <c r="B66" t="s">
+        <v>212</v>
+      </c>
+      <c r="C66" s="1">
+        <v>1592000.0</v>
+      </c>
+      <c r="D66" s="1">
+        <v>97.183</v>
+      </c>
+      <c r="E66" s="1">
+        <v>100.08562374</v>
+      </c>
+      <c r="F66" t="s">
+        <v>8</v>
+      </c>
+      <c r="G66">
+        <v>1.0</v>
+      </c>
+      <c r="H66" s="1">
+        <v>1593363.13</v>
+      </c>
+      <c r="I66" s="1">
+        <v>-46209.77</v>
+      </c>
+      <c r="J66" s="1">
+        <v>-2.9001405348196</v>
+      </c>
+      <c r="K66">
+        <v>0.67</v>
+      </c>
+      <c r="L66" t="s">
         <v>213</v>
       </c>
-      <c r="B66" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M66" s="1">
-        <v>1805417.0</v>
+        <v>1547153.36</v>
       </c>
       <c r="N66" s="1">
-        <v>1847101.93</v>
+        <v>1557831.01</v>
       </c>
       <c r="O66" s="1">
-        <v>1.09</v>
+        <v>1.12</v>
       </c>
       <c r="P66">
         <v>1</v>
       </c>
     </row>
     <row r="67" spans="1:16">
       <c r="A67" t="s">
+        <v>214</v>
+      </c>
+      <c r="B67" t="s">
+        <v>215</v>
+      </c>
+      <c r="C67" s="1">
+        <v>1009000.0</v>
+      </c>
+      <c r="D67" s="1">
+        <v>96.437</v>
+      </c>
+      <c r="E67" s="1">
+        <v>100.01720416</v>
+      </c>
+      <c r="F67" t="s">
+        <v>8</v>
+      </c>
+      <c r="G67">
+        <v>1.0</v>
+      </c>
+      <c r="H67" s="1">
+        <v>1009173.59</v>
+      </c>
+      <c r="I67" s="1">
+        <v>-36124.26</v>
+      </c>
+      <c r="J67" s="1">
+        <v>-3.5795883243437</v>
+      </c>
+      <c r="K67">
+        <v>2.14</v>
+      </c>
+      <c r="L67" t="s">
         <v>216</v>
       </c>
-      <c r="B67" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M67" s="1">
-        <v>402608.0</v>
+        <v>973049.33</v>
       </c>
       <c r="N67" s="1">
-        <v>403273.75</v>
+        <v>994685.33</v>
       </c>
       <c r="O67" s="1">
-        <v>0.24</v>
+        <v>0.72</v>
       </c>
       <c r="P67">
         <v>1</v>
       </c>
     </row>
     <row r="68" spans="1:16">
       <c r="A68" t="s">
+        <v>217</v>
+      </c>
+      <c r="B68" t="s">
         <v>218</v>
       </c>
-      <c r="B68" t="s">
+      <c r="C68" s="1">
+        <v>800000.0</v>
+      </c>
+      <c r="D68" s="1">
+        <v>97.035</v>
+      </c>
+      <c r="E68" s="1">
+        <v>100.49511125</v>
+      </c>
+      <c r="F68" t="s">
+        <v>8</v>
+      </c>
+      <c r="G68">
+        <v>1.0</v>
+      </c>
+      <c r="H68" s="1">
+        <v>803960.89</v>
+      </c>
+      <c r="I68" s="1">
+        <v>-27680.89</v>
+      </c>
+      <c r="J68" s="1">
+        <v>-3.4430642515459</v>
+      </c>
+      <c r="K68">
+        <v>3.24</v>
+      </c>
+      <c r="L68" t="s">
         <v>219</v>
       </c>
-      <c r="C68" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M68" s="1">
-        <v>522360.0</v>
+        <v>776280.0</v>
       </c>
       <c r="N68" s="1">
-        <v>530640.82</v>
+        <v>802181.37</v>
       </c>
       <c r="O68" s="1">
-        <v>0.31</v>
+        <v>0.58</v>
       </c>
       <c r="P68">
         <v>1</v>
       </c>
     </row>
     <row r="69" spans="1:16">
       <c r="A69" t="s">
+        <v>220</v>
+      </c>
+      <c r="B69" t="s">
         <v>221</v>
       </c>
-      <c r="B69" t="s">
+      <c r="C69" s="1">
+        <v>900000.0</v>
+      </c>
+      <c r="D69" s="1">
+        <v>96.048</v>
+      </c>
+      <c r="E69" s="1">
+        <v>99.631</v>
+      </c>
+      <c r="F69" t="s">
+        <v>8</v>
+      </c>
+      <c r="G69">
+        <v>1.0</v>
+      </c>
+      <c r="H69" s="1">
+        <v>896679.0</v>
+      </c>
+      <c r="I69" s="1">
+        <v>-32247.0</v>
+      </c>
+      <c r="J69" s="1">
+        <v>-3.5962702371752</v>
+      </c>
+      <c r="K69">
+        <v>0.35</v>
+      </c>
+      <c r="L69" t="s">
         <v>222</v>
       </c>
-      <c r="C69" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M69" s="1">
-        <v>664869.12</v>
+        <v>864432.0</v>
       </c>
       <c r="N69" s="1">
-        <v>683416.85</v>
+        <v>867560.42</v>
       </c>
       <c r="O69" s="1">
-        <v>0.4</v>
+        <v>0.63</v>
       </c>
       <c r="P69">
         <v>1</v>
       </c>
     </row>
     <row r="70" spans="1:16">
       <c r="A70" t="s">
+        <v>223</v>
+      </c>
+      <c r="B70" t="s">
         <v>224</v>
       </c>
-      <c r="B70" t="s">
+      <c r="C70" s="1">
+        <v>615000.0</v>
+      </c>
+      <c r="D70" s="1">
+        <v>96.846</v>
+      </c>
+      <c r="E70" s="1">
+        <v>99.44689431</v>
+      </c>
+      <c r="F70" t="s">
+        <v>8</v>
+      </c>
+      <c r="G70">
+        <v>1.0</v>
+      </c>
+      <c r="H70" s="1">
+        <v>611598.4</v>
+      </c>
+      <c r="I70" s="1">
+        <v>-15995.5</v>
+      </c>
+      <c r="J70" s="1">
+        <v>-2.6153600140223</v>
+      </c>
+      <c r="K70">
+        <v>1.01</v>
+      </c>
+      <c r="L70" t="s">
         <v>225</v>
       </c>
-      <c r="C70" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M70" s="1">
-        <v>1041780.0</v>
+        <v>595602.9</v>
       </c>
       <c r="N70" s="1">
-        <v>1046526.58</v>
+        <v>601816.08</v>
       </c>
       <c r="O70" s="1">
-        <v>0.62</v>
+        <v>0.43</v>
       </c>
       <c r="P70">
         <v>1</v>
       </c>
     </row>
     <row r="71" spans="1:16">
       <c r="A71" t="s">
+        <v>226</v>
+      </c>
+      <c r="B71" t="s">
         <v>227</v>
       </c>
-      <c r="B71" t="s">
+      <c r="C71" s="1">
+        <v>800000.0</v>
+      </c>
+      <c r="D71" s="1">
+        <v>99.407</v>
+      </c>
+      <c r="E71" s="1">
+        <v>100.9622225</v>
+      </c>
+      <c r="F71" t="s">
+        <v>8</v>
+      </c>
+      <c r="G71">
+        <v>1.0</v>
+      </c>
+      <c r="H71" s="1">
+        <v>807697.78</v>
+      </c>
+      <c r="I71" s="1">
+        <v>-12441.78</v>
+      </c>
+      <c r="J71" s="1">
+        <v>-1.5404004205632</v>
+      </c>
+      <c r="K71">
+        <v>3.11</v>
+      </c>
+      <c r="L71" t="s">
         <v>228</v>
       </c>
-      <c r="C71" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M71" s="1">
-        <v>504645.0</v>
+        <v>795256.0</v>
       </c>
       <c r="N71" s="1">
-        <v>506576.51</v>
+        <v>820140.93</v>
       </c>
       <c r="O71" s="1">
-        <v>0.3</v>
+        <v>0.59</v>
       </c>
       <c r="P71">
         <v>1</v>
       </c>
     </row>
     <row r="72" spans="1:16">
       <c r="A72" t="s">
+        <v>229</v>
+      </c>
+      <c r="B72" t="s">
         <v>230</v>
       </c>
-      <c r="B72" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C72" s="1">
-        <v>400000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D72" s="1">
-        <v>100.733</v>
+        <v>98.879</v>
       </c>
       <c r="E72" s="1">
-        <v>100.62</v>
+        <v>99.821</v>
       </c>
       <c r="F72" t="s">
         <v>8</v>
       </c>
       <c r="G72">
         <v>1.0</v>
       </c>
       <c r="H72" s="1">
-        <v>402480.0</v>
+        <v>698747.0</v>
       </c>
       <c r="I72" s="1">
-        <v>452.0</v>
+        <v>-6594.0</v>
       </c>
       <c r="J72" s="1">
-        <v>0.11230371695488</v>
+        <v>-0.94368920367458</v>
       </c>
       <c r="K72">
-        <v>2.46</v>
-[...2 lines deleted...]
-        <v>232</v>
+        <v>0.08</v>
+      </c>
+      <c r="L72">
+        <v>594.52</v>
       </c>
       <c r="M72" s="1">
-        <v>402932.0</v>
+        <v>692153.0</v>
       </c>
       <c r="N72" s="1">
-        <v>412760.77</v>
+        <v>692747.52</v>
       </c>
       <c r="O72" s="1">
-        <v>0.24</v>
+        <v>0.5</v>
       </c>
       <c r="P72">
         <v>1</v>
       </c>
     </row>
     <row r="73" spans="1:16">
       <c r="A73" t="s">
+        <v>231</v>
+      </c>
+      <c r="B73" t="s">
+        <v>232</v>
+      </c>
+      <c r="C73" s="1">
+        <v>1258000.0</v>
+      </c>
+      <c r="D73" s="1">
+        <v>97.346</v>
+      </c>
+      <c r="E73" s="1">
+        <v>99.38705326</v>
+      </c>
+      <c r="F73" t="s">
+        <v>8</v>
+      </c>
+      <c r="G73">
+        <v>1.0</v>
+      </c>
+      <c r="H73" s="1">
+        <v>1250289.13</v>
+      </c>
+      <c r="I73" s="1">
+        <v>-25676.45</v>
+      </c>
+      <c r="J73" s="1">
+        <v>-2.0536409846257</v>
+      </c>
+      <c r="K73">
+        <v>2.53</v>
+      </c>
+      <c r="L73" t="s">
         <v>233</v>
       </c>
-      <c r="B73" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M73" s="1">
-        <v>941016.24</v>
+        <v>1224612.68</v>
       </c>
       <c r="N73" s="1">
-        <v>963480.12</v>
+        <v>1256420.26</v>
       </c>
       <c r="O73" s="1">
-        <v>0.57</v>
+        <v>0.91</v>
       </c>
       <c r="P73">
         <v>1</v>
       </c>
     </row>
     <row r="74" spans="1:16">
       <c r="A74" t="s">
+        <v>234</v>
+      </c>
+      <c r="B74" t="s">
+        <v>235</v>
+      </c>
+      <c r="C74" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="D74" s="1">
+        <v>97.684</v>
+      </c>
+      <c r="E74" s="1">
+        <v>99.7035</v>
+      </c>
+      <c r="F74" t="s">
+        <v>8</v>
+      </c>
+      <c r="G74">
+        <v>1.0</v>
+      </c>
+      <c r="H74" s="1">
+        <v>498517.5</v>
+      </c>
+      <c r="I74" s="1">
+        <v>-10097.5</v>
+      </c>
+      <c r="J74" s="1">
+        <v>-2.0255056241757</v>
+      </c>
+      <c r="K74">
+        <v>2.64</v>
+      </c>
+      <c r="L74" t="s">
         <v>236</v>
       </c>
-      <c r="B74" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M74" s="1">
-        <v>604038.0</v>
+        <v>488420.0</v>
       </c>
       <c r="N74" s="1">
-        <v>612505.96</v>
+        <v>501596.37</v>
       </c>
       <c r="O74" s="1">
         <v>0.36</v>
       </c>
       <c r="P74">
         <v>1</v>
       </c>
     </row>
     <row r="75" spans="1:16">
       <c r="A75" t="s">
+        <v>237</v>
+      </c>
+      <c r="B75" t="s">
+        <v>238</v>
+      </c>
+      <c r="C75" s="1">
+        <v>2050000.0</v>
+      </c>
+      <c r="D75" s="1">
+        <v>99.985</v>
+      </c>
+      <c r="E75" s="1">
+        <v>96.98605268</v>
+      </c>
+      <c r="F75" t="s">
+        <v>8</v>
+      </c>
+      <c r="G75">
+        <v>1.0</v>
+      </c>
+      <c r="H75" s="1">
+        <v>1988214.08</v>
+      </c>
+      <c r="I75" s="1">
+        <v>61478.42</v>
+      </c>
+      <c r="J75" s="1">
+        <v>3.0921428742724</v>
+      </c>
+      <c r="K75">
+        <v>3.9</v>
+      </c>
+      <c r="L75" t="s">
         <v>239</v>
       </c>
-      <c r="B75" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M75" s="1">
-        <v>1905527.8</v>
+        <v>2049692.5</v>
       </c>
       <c r="N75" s="1">
-        <v>1913213.16</v>
+        <v>2129558.25</v>
       </c>
       <c r="O75" s="1">
-        <v>1.13</v>
+        <v>1.54</v>
       </c>
       <c r="P75">
         <v>1</v>
       </c>
     </row>
     <row r="76" spans="1:16">
       <c r="A76" t="s">
+        <v>240</v>
+      </c>
+      <c r="B76" t="s">
+        <v>241</v>
+      </c>
+      <c r="C76" s="1">
+        <v>900000.0</v>
+      </c>
+      <c r="D76" s="1">
+        <v>89.243</v>
+      </c>
+      <c r="E76" s="1">
+        <v>83.47740778</v>
+      </c>
+      <c r="F76" t="s">
+        <v>8</v>
+      </c>
+      <c r="G76">
+        <v>1.0</v>
+      </c>
+      <c r="H76" s="1">
+        <v>751296.67</v>
+      </c>
+      <c r="I76" s="1">
+        <v>51890.33</v>
+      </c>
+      <c r="J76" s="1">
+        <v>6.9067695987525</v>
+      </c>
+      <c r="K76">
+        <v>1.05</v>
+      </c>
+      <c r="L76" t="s">
         <v>242</v>
       </c>
-      <c r="B76" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M76" s="1">
-        <v>1219639.2</v>
+        <v>803187.0</v>
       </c>
       <c r="N76" s="1">
-        <v>1242107.19</v>
+        <v>812618.51</v>
       </c>
       <c r="O76" s="1">
-        <v>0.73</v>
+        <v>0.59</v>
       </c>
       <c r="P76">
         <v>1</v>
       </c>
     </row>
     <row r="77" spans="1:16">
       <c r="A77" t="s">
+        <v>243</v>
+      </c>
+      <c r="B77" t="s">
+        <v>244</v>
+      </c>
+      <c r="C77" s="1">
+        <v>700000.0</v>
+      </c>
+      <c r="D77" s="1">
+        <v>101.266</v>
+      </c>
+      <c r="E77" s="1">
+        <v>100.4068</v>
+      </c>
+      <c r="F77" t="s">
+        <v>8</v>
+      </c>
+      <c r="G77">
+        <v>1.0</v>
+      </c>
+      <c r="H77" s="1">
+        <v>702847.6</v>
+      </c>
+      <c r="I77" s="1">
+        <v>6014.4</v>
+      </c>
+      <c r="J77" s="1">
+        <v>0.85571893537091</v>
+      </c>
+      <c r="K77">
+        <v>0.89</v>
+      </c>
+      <c r="L77" t="s">
         <v>245</v>
       </c>
-      <c r="B77" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M77" s="1">
-        <v>905715.0</v>
+        <v>708862.0</v>
       </c>
       <c r="N77" s="1">
-        <v>932351.3</v>
+        <v>715104.47</v>
       </c>
       <c r="O77" s="1">
-        <v>0.55</v>
+        <v>0.52</v>
       </c>
       <c r="P77">
         <v>1</v>
       </c>
     </row>
     <row r="78" spans="1:16">
       <c r="A78" t="s">
+        <v>246</v>
+      </c>
+      <c r="B78" t="s">
+        <v>247</v>
+      </c>
+      <c r="C78" s="1">
+        <v>700000.0</v>
+      </c>
+      <c r="D78" s="1">
+        <v>97.102</v>
+      </c>
+      <c r="E78" s="1">
+        <v>100.231</v>
+      </c>
+      <c r="F78" t="s">
+        <v>8</v>
+      </c>
+      <c r="G78">
+        <v>1.0</v>
+      </c>
+      <c r="H78" s="1">
+        <v>701617.0</v>
+      </c>
+      <c r="I78" s="1">
+        <v>-21903.0</v>
+      </c>
+      <c r="J78" s="1">
+        <v>-3.1217886681765</v>
+      </c>
+      <c r="K78">
+        <v>0.71</v>
+      </c>
+      <c r="L78" t="s">
         <v>248</v>
       </c>
-      <c r="B78" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M78" s="1">
-        <v>906273.0</v>
+        <v>679714.0</v>
       </c>
       <c r="N78" s="1">
-        <v>906380.88</v>
+        <v>684676.33</v>
       </c>
       <c r="O78" s="1">
-        <v>0.54</v>
+        <v>0.49</v>
       </c>
       <c r="P78">
         <v>1</v>
       </c>
     </row>
     <row r="79" spans="1:16">
       <c r="A79" t="s">
+        <v>249</v>
+      </c>
+      <c r="B79" t="s">
         <v>250</v>
       </c>
-      <c r="B79" t="s">
+      <c r="C79" s="1">
+        <v>800000.0</v>
+      </c>
+      <c r="D79" s="1">
+        <v>97.338</v>
+      </c>
+      <c r="E79" s="1">
+        <v>100.28911125</v>
+      </c>
+      <c r="F79" t="s">
+        <v>8</v>
+      </c>
+      <c r="G79">
+        <v>1.0</v>
+      </c>
+      <c r="H79" s="1">
+        <v>802312.89</v>
+      </c>
+      <c r="I79" s="1">
+        <v>-23608.89</v>
+      </c>
+      <c r="J79" s="1">
+        <v>-2.9426038512232</v>
+      </c>
+      <c r="K79">
+        <v>0.21</v>
+      </c>
+      <c r="L79" t="s">
         <v>251</v>
       </c>
-      <c r="C79" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M79" s="1">
-        <v>716322.75</v>
+        <v>778704.0</v>
       </c>
       <c r="N79" s="1">
-        <v>721832.17</v>
+        <v>780413.59</v>
       </c>
       <c r="O79" s="1">
-        <v>0.43</v>
+        <v>0.56</v>
       </c>
       <c r="P79">
         <v>1</v>
       </c>
     </row>
     <row r="80" spans="1:16">
       <c r="A80" t="s">
+        <v>252</v>
+      </c>
+      <c r="B80" t="s">
         <v>253</v>
       </c>
-      <c r="B80" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C80" s="1">
-        <v>500000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D80" s="1">
-        <v>108.683</v>
+        <v>89.454</v>
       </c>
       <c r="E80" s="1">
-        <v>108.7698</v>
+        <v>90.19025</v>
       </c>
       <c r="F80" t="s">
         <v>8</v>
       </c>
       <c r="G80">
         <v>1.0</v>
       </c>
       <c r="H80" s="1">
-        <v>543849.0</v>
+        <v>360761.0</v>
       </c>
       <c r="I80" s="1">
-        <v>-434.0</v>
+        <v>-2945.0</v>
       </c>
       <c r="J80" s="1">
-        <v>-0.07980156256608</v>
+        <v>-0.81632992479786</v>
       </c>
       <c r="K80">
-        <v>1.85</v>
-[...2 lines deleted...]
-        <v>255</v>
+        <v>0.08</v>
+      </c>
+      <c r="L80">
+        <v>306.85</v>
       </c>
       <c r="M80" s="1">
-        <v>543415.0</v>
+        <v>357816.0</v>
       </c>
       <c r="N80" s="1">
-        <v>552654.73</v>
+        <v>358122.85</v>
       </c>
       <c r="O80" s="1">
-        <v>0.33</v>
+        <v>0.26</v>
       </c>
       <c r="P80">
         <v>1</v>
       </c>
     </row>
     <row r="81" spans="1:16">
       <c r="A81" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="B81" t="s">
-        <v>257</v>
+        <v>255</v>
       </c>
       <c r="C81" s="1">
-        <v>900000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D81" s="1">
-        <v>103.112</v>
+        <v>89.999</v>
       </c>
       <c r="E81" s="1">
-        <v>100.96222222</v>
+        <v>89.875</v>
       </c>
       <c r="F81" t="s">
         <v>8</v>
       </c>
       <c r="G81">
         <v>1.0</v>
       </c>
       <c r="H81" s="1">
-        <v>908660.0</v>
+        <v>89875.0</v>
       </c>
       <c r="I81" s="1">
-        <v>19348.0</v>
+        <v>124.0</v>
       </c>
       <c r="J81" s="1">
-        <v>2.1292892831202</v>
+        <v>0.13796940194715</v>
       </c>
       <c r="K81">
-        <v>2.81</v>
-[...2 lines deleted...]
-        <v>258</v>
+        <v>0.13</v>
+      </c>
+      <c r="L81">
+        <v>134.93</v>
       </c>
       <c r="M81" s="1">
-        <v>928008.0</v>
+        <v>89999.0</v>
       </c>
       <c r="N81" s="1">
-        <v>953328.21</v>
+        <v>90133.93</v>
       </c>
       <c r="O81" s="1">
-        <v>0.56</v>
+        <v>0.07</v>
       </c>
       <c r="P81">
         <v>1</v>
       </c>
     </row>
     <row r="82" spans="1:16">
       <c r="A82" t="s">
-        <v>259</v>
+        <v>256</v>
       </c>
       <c r="B82" t="s">
-        <v>260</v>
+        <v>257</v>
       </c>
       <c r="C82" s="1">
-        <v>1458000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D82" s="1">
-        <v>100.151</v>
+        <v>96.483</v>
       </c>
       <c r="E82" s="1">
-        <v>99.3870535</v>
+        <v>99.92916667</v>
       </c>
       <c r="F82" t="s">
         <v>8</v>
       </c>
       <c r="G82">
         <v>1.0</v>
       </c>
       <c r="H82" s="1">
-        <v>1449063.24</v>
+        <v>599575.0</v>
       </c>
       <c r="I82" s="1">
-        <v>11138.34</v>
+        <v>-20677.0</v>
       </c>
       <c r="J82" s="1">
-        <v>0.76865796416173</v>
+        <v>-3.4486094316808</v>
       </c>
       <c r="K82">
-        <v>2.31</v>
+        <v>2.36</v>
       </c>
       <c r="L82" t="s">
-        <v>261</v>
+        <v>258</v>
       </c>
       <c r="M82" s="1">
-        <v>1460201.58</v>
+        <v>578898.0</v>
       </c>
       <c r="N82" s="1">
-        <v>1493850.42</v>
+        <v>593080.19</v>
       </c>
       <c r="O82" s="1">
-        <v>0.88</v>
+        <v>0.43</v>
       </c>
       <c r="P82">
         <v>1</v>
       </c>
     </row>
     <row r="83" spans="1:16">
       <c r="A83" t="s">
-        <v>262</v>
+        <v>259</v>
       </c>
       <c r="B83" t="s">
-        <v>263</v>
+        <v>260</v>
       </c>
       <c r="C83" s="1">
-        <v>600000.0</v>
+        <v>580000.0</v>
       </c>
       <c r="D83" s="1">
-        <v>100.638</v>
+        <v>96.897</v>
       </c>
       <c r="E83" s="1">
-        <v>99.7035</v>
+        <v>100.00810345</v>
       </c>
       <c r="F83" t="s">
         <v>8</v>
       </c>
       <c r="G83">
         <v>1.0</v>
       </c>
       <c r="H83" s="1">
-        <v>598221.0</v>
+        <v>580047.0</v>
       </c>
       <c r="I83" s="1">
-        <v>5607.0</v>
+        <v>-18044.4</v>
       </c>
       <c r="J83" s="1">
-        <v>0.93727903233086</v>
+        <v>-3.1108513620448</v>
       </c>
       <c r="K83">
-        <v>2.38</v>
+        <v>1.02</v>
       </c>
       <c r="L83" t="s">
-        <v>264</v>
+        <v>261</v>
       </c>
       <c r="M83" s="1">
-        <v>603828.0</v>
+        <v>562002.6</v>
       </c>
       <c r="N83" s="1">
-        <v>618086.22</v>
+        <v>567914.79</v>
       </c>
       <c r="O83" s="1">
-        <v>0.37</v>
+        <v>0.41</v>
       </c>
       <c r="P83">
         <v>1</v>
       </c>
     </row>
     <row r="84" spans="1:16">
       <c r="A84" t="s">
-        <v>265</v>
+        <v>262</v>
       </c>
       <c r="B84" t="s">
-        <v>266</v>
+        <v>263</v>
       </c>
       <c r="C84" s="1">
-        <v>2050000.0</v>
+        <v>1100000.0</v>
       </c>
       <c r="D84" s="1">
-        <v>101.381</v>
+        <v>97.499</v>
       </c>
       <c r="E84" s="1">
-        <v>96.98605268</v>
+        <v>100.03090909</v>
       </c>
       <c r="F84" t="s">
         <v>8</v>
       </c>
       <c r="G84">
         <v>1.0</v>
       </c>
       <c r="H84" s="1">
-        <v>1988214.08</v>
+        <v>1100340.0</v>
       </c>
       <c r="I84" s="1">
-        <v>90096.42</v>
+        <v>-27851.0</v>
       </c>
       <c r="J84" s="1">
-        <v>4.5315250961305</v>
+        <v>-2.5311267426432</v>
       </c>
       <c r="K84">
-        <v>3.55</v>
+        <v>0.38</v>
       </c>
       <c r="L84" t="s">
-        <v>267</v>
+        <v>264</v>
       </c>
       <c r="M84" s="1">
-        <v>2078310.5</v>
+        <v>1072489.0</v>
       </c>
       <c r="N84" s="1">
-        <v>2151099.54</v>
+        <v>1076672.32</v>
       </c>
       <c r="O84" s="1">
-        <v>1.27</v>
+        <v>0.78</v>
       </c>
       <c r="P84">
         <v>1</v>
       </c>
     </row>
     <row r="85" spans="1:16">
       <c r="A85" t="s">
-        <v>268</v>
+        <v>265</v>
       </c>
       <c r="B85" t="s">
-        <v>269</v>
+        <v>266</v>
       </c>
       <c r="C85" s="1">
-        <v>900000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D85" s="1">
-        <v>92.147</v>
+        <v>97.97</v>
       </c>
       <c r="E85" s="1">
-        <v>83.47740778</v>
+        <v>100.681715</v>
       </c>
       <c r="F85" t="s">
         <v>8</v>
       </c>
       <c r="G85">
         <v>1.0</v>
       </c>
       <c r="H85" s="1">
-        <v>751296.67</v>
+        <v>604090.29</v>
       </c>
       <c r="I85" s="1">
-        <v>78026.33</v>
+        <v>-16270.29</v>
       </c>
       <c r="J85" s="1">
-        <v>10.385555149606</v>
+        <v>-2.6933540017669</v>
       </c>
       <c r="K85">
-        <v>0.9</v>
+        <v>1.6</v>
       </c>
       <c r="L85" t="s">
-        <v>270</v>
+        <v>267</v>
       </c>
       <c r="M85" s="1">
-        <v>829323.0</v>
+        <v>587820.0</v>
       </c>
       <c r="N85" s="1">
-        <v>837459.99</v>
+        <v>597413.84</v>
       </c>
       <c r="O85" s="1">
-        <v>0.49</v>
+        <v>0.43</v>
       </c>
       <c r="P85">
         <v>1</v>
       </c>
     </row>
     <row r="86" spans="1:16">
       <c r="A86" t="s">
-        <v>271</v>
+        <v>268</v>
       </c>
       <c r="B86" t="s">
-        <v>272</v>
+        <v>269</v>
       </c>
       <c r="C86" s="1">
-        <v>1000000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D86" s="1">
-        <v>104.155</v>
+        <v>94.242</v>
       </c>
       <c r="E86" s="1">
-        <v>100.4068</v>
+        <v>94.61294429</v>
       </c>
       <c r="F86" t="s">
         <v>8</v>
       </c>
       <c r="G86">
         <v>1.0</v>
       </c>
       <c r="H86" s="1">
-        <v>1004068.0</v>
+        <v>662290.61</v>
       </c>
       <c r="I86" s="1">
-        <v>37482.0</v>
+        <v>-2596.61</v>
       </c>
       <c r="J86" s="1">
-        <v>3.7330140986467</v>
+        <v>-0.39206504830259</v>
       </c>
       <c r="K86">
-        <v>0.59</v>
+        <v>0.34</v>
       </c>
       <c r="L86" t="s">
-        <v>273</v>
+        <v>270</v>
       </c>
       <c r="M86" s="1">
-        <v>1041550.0</v>
+        <v>659694.0</v>
       </c>
       <c r="N86" s="1">
-        <v>1047495.21</v>
+        <v>662043.32</v>
       </c>
       <c r="O86" s="1">
-        <v>0.62</v>
+        <v>0.48</v>
       </c>
       <c r="P86">
         <v>1</v>
       </c>
     </row>
     <row r="87" spans="1:16">
       <c r="A87" t="s">
-        <v>274</v>
+        <v>271</v>
       </c>
       <c r="B87" t="s">
-        <v>275</v>
+        <v>272</v>
       </c>
       <c r="C87" s="1">
-        <v>800000.0</v>
+        <v>1100000.0</v>
       </c>
       <c r="D87" s="1">
-        <v>100.329</v>
+        <v>99.899</v>
       </c>
       <c r="E87" s="1">
-        <v>100.231</v>
+        <v>100.55165909</v>
       </c>
       <c r="F87" t="s">
         <v>8</v>
       </c>
       <c r="G87">
         <v>1.0</v>
       </c>
       <c r="H87" s="1">
-        <v>801848.0</v>
+        <v>1106068.25</v>
       </c>
       <c r="I87" s="1">
-        <v>784.0</v>
+        <v>-7179.25</v>
       </c>
       <c r="J87" s="1">
-        <v>0.097774141732598</v>
+        <v>-0.64907839095824</v>
       </c>
       <c r="K87">
-        <v>0.42</v>
+        <v>3.17</v>
       </c>
       <c r="L87" t="s">
-        <v>276</v>
+        <v>273</v>
       </c>
       <c r="M87" s="1">
-        <v>802632.0</v>
+        <v>1098889.0</v>
       </c>
       <c r="N87" s="1">
-        <v>806001.86</v>
+        <v>1133806.47</v>
       </c>
       <c r="O87" s="1">
-        <v>0.48</v>
+        <v>0.82</v>
       </c>
       <c r="P87">
         <v>1</v>
       </c>
     </row>
     <row r="88" spans="1:16">
       <c r="A88" t="s">
-        <v>277</v>
+        <v>274</v>
       </c>
       <c r="B88" t="s">
-        <v>278</v>
+        <v>275</v>
       </c>
       <c r="C88" s="1">
-        <v>900000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D88" s="1">
-        <v>100.331</v>
+        <v>97.352</v>
       </c>
       <c r="E88" s="1">
-        <v>100.28911111</v>
+        <v>99.772</v>
       </c>
       <c r="F88" t="s">
         <v>8</v>
       </c>
       <c r="G88">
         <v>1.0</v>
       </c>
       <c r="H88" s="1">
-        <v>902602.0</v>
+        <v>498860.0</v>
       </c>
       <c r="I88" s="1">
-        <v>377.0</v>
+        <v>-12100.0</v>
       </c>
       <c r="J88" s="1">
-        <v>0.041768132576706</v>
+        <v>-2.4255302088762</v>
       </c>
       <c r="K88">
-        <v>2.98</v>
+        <v>0.42</v>
       </c>
       <c r="L88" t="s">
-        <v>279</v>
+        <v>276</v>
       </c>
       <c r="M88" s="1">
-        <v>902979.0</v>
+        <v>486760.0</v>
       </c>
       <c r="N88" s="1">
-        <v>929831.05</v>
+        <v>488857.6</v>
       </c>
       <c r="O88" s="1">
-        <v>0.55</v>
+        <v>0.35</v>
       </c>
       <c r="P88">
         <v>1</v>
       </c>
     </row>
     <row r="89" spans="1:16">
       <c r="A89" t="s">
-        <v>280</v>
+        <v>277</v>
       </c>
       <c r="B89" t="s">
-        <v>281</v>
+        <v>278</v>
       </c>
       <c r="C89" s="1">
-        <v>400000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D89" s="1">
-        <v>91.393</v>
+        <v>96.366</v>
       </c>
       <c r="E89" s="1">
-        <v>90.19025</v>
+        <v>99.99133333</v>
       </c>
       <c r="F89" t="s">
         <v>8</v>
       </c>
       <c r="G89">
         <v>1.0</v>
       </c>
       <c r="H89" s="1">
-        <v>360761.0</v>
+        <v>599948.0</v>
       </c>
       <c r="I89" s="1">
-        <v>4811.0</v>
+        <v>-21752.0</v>
       </c>
       <c r="J89" s="1">
-        <v>1.3335698703574</v>
+        <v>-3.6256475561215</v>
       </c>
       <c r="K89">
-        <v>0.04</v>
-[...2 lines deleted...]
-        <v>153.42</v>
+        <v>1.5</v>
+      </c>
+      <c r="L89" t="s">
+        <v>279</v>
       </c>
       <c r="M89" s="1">
-        <v>365572.0</v>
+        <v>578196.0</v>
       </c>
       <c r="N89" s="1">
-        <v>365725.42</v>
+        <v>587196.0</v>
       </c>
       <c r="O89" s="1">
-        <v>0.22</v>
+        <v>0.42</v>
       </c>
       <c r="P89">
         <v>1</v>
       </c>
     </row>
     <row r="90" spans="1:16">
       <c r="A90" t="s">
+        <v>280</v>
+      </c>
+      <c r="B90" t="s">
+        <v>281</v>
+      </c>
+      <c r="C90" s="1">
+        <v>1100000.0</v>
+      </c>
+      <c r="D90" s="1">
+        <v>91.886</v>
+      </c>
+      <c r="E90" s="1">
+        <v>94.52690909</v>
+      </c>
+      <c r="F90" t="s">
+        <v>8</v>
+      </c>
+      <c r="G90">
+        <v>1.0</v>
+      </c>
+      <c r="H90" s="1">
+        <v>1039796.0</v>
+      </c>
+      <c r="I90" s="1">
+        <v>-29050.0</v>
+      </c>
+      <c r="J90" s="1">
+        <v>-2.793817248768</v>
+      </c>
+      <c r="K90">
+        <v>0.25</v>
+      </c>
+      <c r="L90" t="s">
         <v>282</v>
       </c>
-      <c r="B90" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M90" s="1">
-        <v>91655.0</v>
+        <v>1010746.0</v>
       </c>
       <c r="N90" s="1">
-        <v>91770.75</v>
+        <v>1013496.0</v>
       </c>
       <c r="O90" s="1">
-        <v>0.05</v>
+        <v>0.73</v>
       </c>
       <c r="P90">
         <v>1</v>
       </c>
     </row>
     <row r="91" spans="1:16">
       <c r="A91" t="s">
+        <v>283</v>
+      </c>
+      <c r="B91" t="s">
+        <v>281</v>
+      </c>
+      <c r="C91" s="1">
+        <v>700000.0</v>
+      </c>
+      <c r="D91" s="1">
+        <v>99.786</v>
+      </c>
+      <c r="E91" s="1">
+        <v>95.31451</v>
+      </c>
+      <c r="F91" t="s">
+        <v>8</v>
+      </c>
+      <c r="G91">
+        <v>1.0</v>
+      </c>
+      <c r="H91" s="1">
+        <v>667201.57</v>
+      </c>
+      <c r="I91" s="1">
+        <v>31300.43</v>
+      </c>
+      <c r="J91" s="1">
+        <v>4.6913004116582</v>
+      </c>
+      <c r="K91">
+        <v>1.73</v>
+      </c>
+      <c r="L91" t="s">
         <v>284</v>
       </c>
-      <c r="B91" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M91" s="1">
-        <v>602334.0</v>
+        <v>698502.0</v>
       </c>
       <c r="N91" s="1">
-        <v>614560.03</v>
+        <v>710613.69</v>
       </c>
       <c r="O91" s="1">
-        <v>0.36</v>
+        <v>0.51</v>
       </c>
       <c r="P91">
         <v>1</v>
       </c>
     </row>
     <row r="92" spans="1:16">
       <c r="A92" t="s">
+        <v>285</v>
+      </c>
+      <c r="B92" t="s">
+        <v>286</v>
+      </c>
+      <c r="C92" s="1">
+        <v>1200000.0</v>
+      </c>
+      <c r="D92" s="1">
+        <v>93.938</v>
+      </c>
+      <c r="E92" s="1">
+        <v>98.91583333</v>
+      </c>
+      <c r="F92" t="s">
+        <v>8</v>
+      </c>
+      <c r="G92">
+        <v>1.0</v>
+      </c>
+      <c r="H92" s="1">
+        <v>1186990.0</v>
+      </c>
+      <c r="I92" s="1">
+        <v>-59734.0</v>
+      </c>
+      <c r="J92" s="1">
+        <v>-5.032392859249</v>
+      </c>
+      <c r="K92">
+        <v>3.75</v>
+      </c>
+      <c r="L92" t="s">
         <v>287</v>
       </c>
-      <c r="B92" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M92" s="1">
-        <v>583572.8</v>
+        <v>1127256.0</v>
       </c>
       <c r="N92" s="1">
-        <v>587923.28</v>
+        <v>1172276.55</v>
       </c>
       <c r="O92" s="1">
-        <v>0.35</v>
+        <v>0.85</v>
       </c>
       <c r="P92">
         <v>1</v>
       </c>
     </row>
     <row r="93" spans="1:16">
       <c r="A93" t="s">
+        <v>288</v>
+      </c>
+      <c r="B93" t="s">
+        <v>289</v>
+      </c>
+      <c r="C93" s="1">
+        <v>521000.0</v>
+      </c>
+      <c r="D93" s="1">
+        <v>97.59</v>
+      </c>
+      <c r="E93" s="1">
+        <v>99.68758157</v>
+      </c>
+      <c r="F93" t="s">
+        <v>8</v>
+      </c>
+      <c r="G93">
+        <v>1.0</v>
+      </c>
+      <c r="H93" s="1">
+        <v>519372.3</v>
+      </c>
+      <c r="I93" s="1">
+        <v>-10928.4</v>
+      </c>
+      <c r="J93" s="1">
+        <v>-2.1041553429014</v>
+      </c>
+      <c r="K93">
+        <v>1.61</v>
+      </c>
+      <c r="L93" t="s">
         <v>290</v>
       </c>
-      <c r="B93" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M93" s="1">
-        <v>695065.56</v>
+        <v>508443.9</v>
       </c>
       <c r="N93" s="1">
-        <v>699705.75</v>
+        <v>516840.56</v>
       </c>
       <c r="O93" s="1">
-        <v>0.41</v>
+        <v>0.37</v>
       </c>
       <c r="P93">
         <v>1</v>
       </c>
     </row>
     <row r="94" spans="1:16">
       <c r="A94" t="s">
+        <v>291</v>
+      </c>
+      <c r="B94" t="s">
+        <v>292</v>
+      </c>
+      <c r="C94" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="D94" s="1">
+        <v>96.334</v>
+      </c>
+      <c r="E94" s="1">
+        <v>99.996</v>
+      </c>
+      <c r="F94" t="s">
+        <v>8</v>
+      </c>
+      <c r="G94">
+        <v>1.0</v>
+      </c>
+      <c r="H94" s="1">
+        <v>499980.0</v>
+      </c>
+      <c r="I94" s="1">
+        <v>-18310.0</v>
+      </c>
+      <c r="J94" s="1">
+        <v>-3.6621464858594</v>
+      </c>
+      <c r="K94">
+        <v>1.42</v>
+      </c>
+      <c r="L94" t="s">
         <v>293</v>
       </c>
-      <c r="B94" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M94" s="1">
-        <v>1103135.0</v>
+        <v>481670.0</v>
       </c>
       <c r="N94" s="1">
-        <v>1104529.44</v>
+        <v>488793.29</v>
       </c>
       <c r="O94" s="1">
-        <v>0.65</v>
+        <v>0.35</v>
       </c>
       <c r="P94">
         <v>1</v>
       </c>
     </row>
     <row r="95" spans="1:16">
       <c r="A95" t="s">
+        <v>294</v>
+      </c>
+      <c r="B95" t="s">
+        <v>295</v>
+      </c>
+      <c r="C95" s="1">
+        <v>517000.0</v>
+      </c>
+      <c r="D95" s="1">
+        <v>96.58</v>
+      </c>
+      <c r="E95" s="1">
+        <v>99.72939652</v>
+      </c>
+      <c r="F95" t="s">
+        <v>8</v>
+      </c>
+      <c r="G95">
+        <v>1.0</v>
+      </c>
+      <c r="H95" s="1">
+        <v>515600.98</v>
+      </c>
+      <c r="I95" s="1">
+        <v>-16282.38</v>
+      </c>
+      <c r="J95" s="1">
+        <v>-3.1579420194275</v>
+      </c>
+      <c r="K95">
+        <v>2.73</v>
+      </c>
+      <c r="L95" t="s">
         <v>296</v>
       </c>
-      <c r="B95" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M95" s="1">
-        <v>339380.0</v>
+        <v>499318.6</v>
       </c>
       <c r="N95" s="1">
-        <v>345215.62</v>
+        <v>513421.01</v>
       </c>
       <c r="O95" s="1">
-        <v>0.2</v>
+        <v>0.37</v>
       </c>
       <c r="P95">
         <v>1</v>
       </c>
     </row>
     <row r="96" spans="1:16">
       <c r="A96" t="s">
+        <v>297</v>
+      </c>
+      <c r="B96" t="s">
+        <v>298</v>
+      </c>
+      <c r="C96" s="1">
+        <v>1500000.0</v>
+      </c>
+      <c r="D96" s="1">
+        <v>96.551</v>
+      </c>
+      <c r="E96" s="1">
+        <v>100.08276467</v>
+      </c>
+      <c r="F96" t="s">
+        <v>8</v>
+      </c>
+      <c r="G96">
+        <v>1.0</v>
+      </c>
+      <c r="H96" s="1">
+        <v>1501241.47</v>
+      </c>
+      <c r="I96" s="1">
+        <v>-52976.47</v>
+      </c>
+      <c r="J96" s="1">
+        <v>-3.5288440306675</v>
+      </c>
+      <c r="K96">
+        <v>2.37</v>
+      </c>
+      <c r="L96" t="s">
         <v>299</v>
       </c>
-      <c r="B96" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M96" s="1">
-        <v>703437.0</v>
+        <v>1448265.0</v>
       </c>
       <c r="N96" s="1">
-        <v>713085.97</v>
+        <v>1483776.99</v>
       </c>
       <c r="O96" s="1">
-        <v>0.42</v>
+        <v>1.07</v>
       </c>
       <c r="P96">
         <v>1</v>
       </c>
     </row>
     <row r="97" spans="1:16">
       <c r="A97" t="s">
+        <v>300</v>
+      </c>
+      <c r="B97" t="s">
+        <v>301</v>
+      </c>
+      <c r="C97" s="1">
+        <v>700000.0</v>
+      </c>
+      <c r="D97" s="1">
+        <v>99.858</v>
+      </c>
+      <c r="E97" s="1">
+        <v>103.012</v>
+      </c>
+      <c r="F97" t="s">
+        <v>8</v>
+      </c>
+      <c r="G97">
+        <v>1.0</v>
+      </c>
+      <c r="H97" s="1">
+        <v>721084.0</v>
+      </c>
+      <c r="I97" s="1">
+        <v>-22078.0</v>
+      </c>
+      <c r="J97" s="1">
+        <v>-3.0617792101891</v>
+      </c>
+      <c r="K97">
+        <v>2.53</v>
+      </c>
+      <c r="L97" t="s">
         <v>302</v>
       </c>
-      <c r="B97" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M97" s="1">
-        <v>612137.8</v>
+        <v>699006.0</v>
       </c>
       <c r="N97" s="1">
-        <v>618364.85</v>
+        <v>716692.99</v>
       </c>
       <c r="O97" s="1">
-        <v>0.37</v>
+        <v>0.52</v>
       </c>
       <c r="P97">
         <v>1</v>
       </c>
     </row>
     <row r="98" spans="1:16">
       <c r="A98" t="s">
+        <v>303</v>
+      </c>
+      <c r="B98" t="s">
+        <v>304</v>
+      </c>
+      <c r="C98" s="1">
+        <v>369000.0</v>
+      </c>
+      <c r="D98" s="1">
+        <v>99.58</v>
+      </c>
+      <c r="E98" s="1">
+        <v>100.48160976</v>
+      </c>
+      <c r="F98" t="s">
+        <v>8</v>
+      </c>
+      <c r="G98">
+        <v>1.0</v>
+      </c>
+      <c r="H98" s="1">
+        <v>370777.14</v>
+      </c>
+      <c r="I98" s="1">
+        <v>-3326.94</v>
+      </c>
+      <c r="J98" s="1">
+        <v>-0.89728832796973</v>
+      </c>
+      <c r="K98">
+        <v>2.07</v>
+      </c>
+      <c r="L98" t="s">
         <v>305</v>
       </c>
-      <c r="B98" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M98" s="1">
-        <v>1138192.0</v>
+        <v>367450.2</v>
       </c>
       <c r="N98" s="1">
-        <v>1169839.6</v>
+        <v>375078.9</v>
       </c>
       <c r="O98" s="1">
-        <v>0.69</v>
+        <v>0.27</v>
       </c>
       <c r="P98">
         <v>1</v>
       </c>
     </row>
     <row r="99" spans="1:16">
       <c r="A99" t="s">
-        <v>308</v>
+        <v>306</v>
       </c>
       <c r="B99" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
       <c r="C99" s="1">
-        <v>600000.0</v>
+        <v>560000.0</v>
       </c>
       <c r="D99" s="1">
-        <v>100.352</v>
+        <v>97.405</v>
       </c>
       <c r="E99" s="1">
-        <v>99.772</v>
+        <v>99.56446429</v>
       </c>
       <c r="F99" t="s">
         <v>8</v>
       </c>
       <c r="G99">
         <v>1.0</v>
       </c>
       <c r="H99" s="1">
-        <v>598632.0</v>
+        <v>557561.0</v>
       </c>
       <c r="I99" s="1">
-        <v>3480.0</v>
+        <v>-12093.0</v>
       </c>
       <c r="J99" s="1">
-        <v>0.58132542196207</v>
+        <v>-2.1689106662769</v>
       </c>
       <c r="K99">
-        <v>0.18</v>
-[...2 lines deleted...]
-        <v>310</v>
+        <v>0.0</v>
+      </c>
+      <c r="L99">
+        <v>0.0</v>
       </c>
       <c r="M99" s="1">
-        <v>602112.0</v>
+        <v>545468.0</v>
       </c>
       <c r="N99" s="1">
-        <v>603190.77</v>
+        <v>545468.0</v>
       </c>
       <c r="O99" s="1">
-        <v>0.36</v>
+        <v>0.39</v>
       </c>
       <c r="P99">
         <v>1</v>
       </c>
     </row>
     <row r="100" spans="1:16">
       <c r="A100" t="s">
-        <v>311</v>
+        <v>308</v>
       </c>
       <c r="B100" t="s">
-        <v>312</v>
+        <v>309</v>
       </c>
       <c r="C100" s="1">
-        <v>600000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D100" s="1">
-        <v>99.511</v>
+        <v>98.691</v>
       </c>
       <c r="E100" s="1">
-        <v>99.99133333</v>
+        <v>101.1515</v>
       </c>
       <c r="F100" t="s">
         <v>8</v>
       </c>
       <c r="G100">
         <v>1.0</v>
       </c>
       <c r="H100" s="1">
-        <v>599948.0</v>
+        <v>404606.0</v>
       </c>
       <c r="I100" s="1">
-        <v>-2882.0</v>
+        <v>-9842.0</v>
       </c>
       <c r="J100" s="1">
-        <v>-0.48037496583037</v>
+        <v>-2.4324898790428</v>
       </c>
       <c r="K100">
-        <v>1.21</v>
+        <v>4.22</v>
       </c>
       <c r="L100" t="s">
-        <v>313</v>
+        <v>310</v>
       </c>
       <c r="M100" s="1">
-        <v>597066.0</v>
+        <v>394764.0</v>
       </c>
       <c r="N100" s="1">
-        <v>604339.97</v>
+        <v>411629.75</v>
       </c>
       <c r="O100" s="1">
-        <v>0.36</v>
+        <v>0.3</v>
       </c>
       <c r="P100">
         <v>1</v>
       </c>
     </row>
     <row r="101" spans="1:16">
       <c r="A101" t="s">
-        <v>314</v>
+        <v>311</v>
       </c>
       <c r="B101" t="s">
-        <v>315</v>
+        <v>312</v>
       </c>
       <c r="C101" s="1">
-        <v>1100000.0</v>
+        <v>347000.0</v>
       </c>
       <c r="D101" s="1">
-        <v>94.323</v>
+        <v>94.473</v>
       </c>
       <c r="E101" s="1">
-        <v>94.52690909</v>
+        <v>99.16931124</v>
       </c>
       <c r="F101" t="s">
         <v>8</v>
       </c>
       <c r="G101">
         <v>1.0</v>
       </c>
       <c r="H101" s="1">
-        <v>1039796.0</v>
+        <v>344117.51</v>
       </c>
       <c r="I101" s="1">
-        <v>-2243.0</v>
+        <v>-16296.2</v>
       </c>
       <c r="J101" s="1">
-        <v>-0.21571539032656</v>
+        <v>-4.7356497494126</v>
       </c>
       <c r="K101">
-        <v>0.11</v>
+        <v>0.94</v>
       </c>
       <c r="L101" t="s">
-        <v>316</v>
+        <v>313</v>
       </c>
       <c r="M101" s="1">
-        <v>1037553.0</v>
+        <v>327821.31</v>
       </c>
       <c r="N101" s="1">
-        <v>1038763.0</v>
+        <v>331089.29</v>
       </c>
       <c r="O101" s="1">
-        <v>0.61</v>
+        <v>0.24</v>
       </c>
       <c r="P101">
         <v>1</v>
       </c>
     </row>
     <row r="102" spans="1:16">
       <c r="A102" t="s">
-        <v>317</v>
+        <v>314</v>
       </c>
       <c r="B102" t="s">
         <v>315</v>
       </c>
       <c r="C102" s="1">
-        <v>700000.0</v>
+        <v>1376000.0</v>
       </c>
       <c r="D102" s="1">
-        <v>99.837</v>
+        <v>96.995</v>
       </c>
       <c r="E102" s="1">
-        <v>95.31451</v>
+        <v>100.03007631</v>
       </c>
       <c r="F102" t="s">
         <v>8</v>
       </c>
       <c r="G102">
         <v>1.0</v>
       </c>
       <c r="H102" s="1">
-        <v>667201.57</v>
+        <v>1376413.85</v>
       </c>
       <c r="I102" s="1">
-        <v>31657.43</v>
+        <v>-41762.65</v>
       </c>
       <c r="J102" s="1">
-        <v>4.7448074799944</v>
+        <v>-3.0341637437025</v>
       </c>
       <c r="K102">
-        <v>1.59</v>
+        <v>0.35</v>
       </c>
       <c r="L102" t="s">
-        <v>318</v>
+        <v>316</v>
       </c>
       <c r="M102" s="1">
-        <v>698859.0</v>
+        <v>1334651.2</v>
       </c>
       <c r="N102" s="1">
-        <v>709964.38</v>
+        <v>1339498.34</v>
       </c>
       <c r="O102" s="1">
-        <v>0.42</v>
+        <v>0.97</v>
       </c>
       <c r="P102">
         <v>1</v>
       </c>
     </row>
     <row r="103" spans="1:16">
       <c r="A103" t="s">
+        <v>317</v>
+      </c>
+      <c r="B103" t="s">
+        <v>318</v>
+      </c>
+      <c r="C103" s="1">
+        <v>700000.0</v>
+      </c>
+      <c r="D103" s="1">
+        <v>101.676</v>
+      </c>
+      <c r="E103" s="1">
+        <v>101.59326143</v>
+      </c>
+      <c r="F103" t="s">
+        <v>8</v>
+      </c>
+      <c r="G103">
+        <v>1.0</v>
+      </c>
+      <c r="H103" s="1">
+        <v>711152.83</v>
+      </c>
+      <c r="I103" s="1">
+        <v>579.17</v>
+      </c>
+      <c r="J103" s="1">
+        <v>0.081441003335387</v>
+      </c>
+      <c r="K103">
+        <v>4.53</v>
+      </c>
+      <c r="L103" t="s">
         <v>319</v>
       </c>
-      <c r="B103" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M103" s="1">
-        <v>1201944.0</v>
+        <v>711732.0</v>
       </c>
       <c r="N103" s="1">
-        <v>1242937.15</v>
+        <v>743433.37</v>
       </c>
       <c r="O103" s="1">
-        <v>0.73</v>
+        <v>0.54</v>
       </c>
       <c r="P103">
         <v>1</v>
       </c>
     </row>
     <row r="104" spans="1:16">
       <c r="A104" t="s">
+        <v>320</v>
+      </c>
+      <c r="B104" t="s">
+        <v>321</v>
+      </c>
+      <c r="C104" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="D104" s="1">
+        <v>101.649</v>
+      </c>
+      <c r="E104" s="1">
+        <v>105.93</v>
+      </c>
+      <c r="F104" t="s">
+        <v>8</v>
+      </c>
+      <c r="G104">
+        <v>1.0</v>
+      </c>
+      <c r="H104" s="1">
+        <v>635580.0</v>
+      </c>
+      <c r="I104" s="1">
+        <v>-25686.0</v>
+      </c>
+      <c r="J104" s="1">
+        <v>-4.0413480600396</v>
+      </c>
+      <c r="K104">
+        <v>0.24</v>
+      </c>
+      <c r="L104" t="s">
         <v>322</v>
       </c>
-      <c r="B104" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M104" s="1">
-        <v>621683.1</v>
+        <v>609894.0</v>
       </c>
       <c r="N104" s="1">
-        <v>630143.16</v>
+        <v>611332.36</v>
       </c>
       <c r="O104" s="1">
-        <v>0.37</v>
+        <v>0.44</v>
       </c>
       <c r="P104">
         <v>1</v>
       </c>
     </row>
     <row r="105" spans="1:16">
       <c r="A105" t="s">
-        <v>325</v>
+        <v>323</v>
       </c>
       <c r="B105" t="s">
-        <v>326</v>
+        <v>324</v>
       </c>
       <c r="C105" s="1">
         <v>600000.0</v>
       </c>
       <c r="D105" s="1">
-        <v>100.612</v>
+        <v>85.976</v>
       </c>
       <c r="E105" s="1">
-        <v>99.996</v>
+        <v>90.05</v>
       </c>
       <c r="F105" t="s">
         <v>8</v>
       </c>
       <c r="G105">
         <v>1.0</v>
       </c>
       <c r="H105" s="1">
-        <v>599976.0</v>
+        <v>540300.0</v>
       </c>
       <c r="I105" s="1">
-        <v>3696.0</v>
+        <v>-24444.0</v>
       </c>
       <c r="J105" s="1">
-        <v>0.61602464098564</v>
+        <v>-4.5241532481954</v>
       </c>
       <c r="K105">
-        <v>1.12</v>
+        <v>0.48</v>
       </c>
       <c r="L105" t="s">
-        <v>327</v>
+        <v>325</v>
       </c>
       <c r="M105" s="1">
-        <v>603672.0</v>
+        <v>515856.0</v>
       </c>
       <c r="N105" s="1">
-        <v>610378.85</v>
+        <v>518740.93</v>
       </c>
       <c r="O105" s="1">
-        <v>0.36</v>
+        <v>0.37</v>
       </c>
       <c r="P105">
         <v>1</v>
       </c>
     </row>
     <row r="106" spans="1:16">
       <c r="A106" t="s">
+        <v>326</v>
+      </c>
+      <c r="B106" t="s">
+        <v>327</v>
+      </c>
+      <c r="C106" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="D106" s="1">
+        <v>98.381</v>
+      </c>
+      <c r="E106" s="1">
+        <v>99.33326</v>
+      </c>
+      <c r="F106" t="s">
+        <v>8</v>
+      </c>
+      <c r="G106">
+        <v>1.0</v>
+      </c>
+      <c r="H106" s="1">
+        <v>595999.56</v>
+      </c>
+      <c r="I106" s="1">
+        <v>-5713.56</v>
+      </c>
+      <c r="J106" s="1">
+        <v>-0.95865171444086</v>
+      </c>
+      <c r="K106">
+        <v>2.01</v>
+      </c>
+      <c r="L106" t="s">
         <v>328</v>
       </c>
-      <c r="B106" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M106" s="1">
-        <v>518308.01</v>
+        <v>590286.0</v>
       </c>
       <c r="N106" s="1">
-        <v>531071.89</v>
+        <v>602325.04</v>
       </c>
       <c r="O106" s="1">
-        <v>0.31</v>
+        <v>0.43</v>
       </c>
       <c r="P106">
         <v>1</v>
       </c>
     </row>
     <row r="107" spans="1:16">
       <c r="A107" t="s">
+        <v>329</v>
+      </c>
+      <c r="B107" t="s">
+        <v>330</v>
+      </c>
+      <c r="C107" s="1">
+        <v>1600000.0</v>
+      </c>
+      <c r="D107" s="1">
+        <v>82.481</v>
+      </c>
+      <c r="E107" s="1">
+        <v>85.4121875</v>
+      </c>
+      <c r="F107" t="s">
+        <v>8</v>
+      </c>
+      <c r="G107">
+        <v>1.0</v>
+      </c>
+      <c r="H107" s="1">
+        <v>1366595.0</v>
+      </c>
+      <c r="I107" s="1">
+        <v>-46899.0</v>
+      </c>
+      <c r="J107" s="1">
+        <v>-3.4318141073251</v>
+      </c>
+      <c r="K107">
+        <v>0.26</v>
+      </c>
+      <c r="L107" t="s">
         <v>331</v>
       </c>
-      <c r="B107" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M107" s="1">
-        <v>1707140.0</v>
+        <v>1319696.0</v>
       </c>
       <c r="N107" s="1">
-        <v>1742333.49</v>
+        <v>1323800.11</v>
       </c>
       <c r="O107" s="1">
-        <v>1.03</v>
+        <v>0.96</v>
       </c>
       <c r="P107">
         <v>1</v>
       </c>
     </row>
     <row r="108" spans="1:16">
       <c r="A108" t="s">
+        <v>332</v>
+      </c>
+      <c r="B108" t="s">
+        <v>333</v>
+      </c>
+      <c r="C108" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="D108" s="1">
+        <v>96.624</v>
+      </c>
+      <c r="E108" s="1">
+        <v>90.06196</v>
+      </c>
+      <c r="F108" t="s">
+        <v>8</v>
+      </c>
+      <c r="G108">
+        <v>1.0</v>
+      </c>
+      <c r="H108" s="1">
+        <v>270185.88</v>
+      </c>
+      <c r="I108" s="1">
+        <v>19686.12</v>
+      </c>
+      <c r="J108" s="1">
+        <v>7.2861394533275</v>
+      </c>
+      <c r="K108">
+        <v>0.5</v>
+      </c>
+      <c r="L108" t="s">
         <v>334</v>
       </c>
-      <c r="B108" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M108" s="1">
-        <v>823944.0</v>
+        <v>289872.0</v>
       </c>
       <c r="N108" s="1">
-        <v>841549.48</v>
+        <v>291357.62</v>
       </c>
       <c r="O108" s="1">
-        <v>0.5</v>
+        <v>0.21</v>
       </c>
       <c r="P108">
         <v>1</v>
       </c>
     </row>
     <row r="109" spans="1:16">
       <c r="A109" t="s">
+        <v>335</v>
+      </c>
+      <c r="B109" t="s">
+        <v>336</v>
+      </c>
+      <c r="C109" s="1">
+        <v>369000.0</v>
+      </c>
+      <c r="D109" s="1">
+        <v>99.095</v>
+      </c>
+      <c r="E109" s="1">
+        <v>100.15782656</v>
+      </c>
+      <c r="F109" t="s">
+        <v>8</v>
+      </c>
+      <c r="G109">
+        <v>1.0</v>
+      </c>
+      <c r="H109" s="1">
+        <v>369582.38</v>
+      </c>
+      <c r="I109" s="1">
+        <v>-3921.83</v>
+      </c>
+      <c r="J109" s="1">
+        <v>-1.0611517789349</v>
+      </c>
+      <c r="K109">
+        <v>3.57</v>
+      </c>
+      <c r="L109" t="s">
         <v>337</v>
       </c>
-      <c r="B109" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M109" s="1">
-        <v>997071.93</v>
+        <v>365660.55</v>
       </c>
       <c r="N109" s="1">
-        <v>1014243.14</v>
+        <v>378843.45</v>
       </c>
       <c r="O109" s="1">
-        <v>0.6</v>
+        <v>0.27</v>
       </c>
       <c r="P109">
         <v>1</v>
       </c>
     </row>
     <row r="110" spans="1:16">
       <c r="A110" t="s">
+        <v>338</v>
+      </c>
+      <c r="B110" t="s">
+        <v>339</v>
+      </c>
+      <c r="C110" s="1">
+        <v>487000.0</v>
+      </c>
+      <c r="D110" s="1">
+        <v>100.036</v>
+      </c>
+      <c r="E110" s="1">
+        <v>100.5846961</v>
+      </c>
+      <c r="F110" t="s">
+        <v>8</v>
+      </c>
+      <c r="G110">
+        <v>1.0</v>
+      </c>
+      <c r="H110" s="1">
+        <v>489847.47</v>
+      </c>
+      <c r="I110" s="1">
+        <v>-2672.15</v>
+      </c>
+      <c r="J110" s="1">
+        <v>-0.54550654308779</v>
+      </c>
+      <c r="K110">
+        <v>3.41</v>
+      </c>
+      <c r="L110" t="s">
         <v>340</v>
       </c>
-      <c r="B110" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M110" s="1">
-        <v>570404.8</v>
+        <v>487175.32</v>
       </c>
       <c r="N110" s="1">
-        <v>588501.24</v>
+        <v>503771.68</v>
       </c>
       <c r="O110" s="1">
-        <v>0.35</v>
+        <v>0.36</v>
       </c>
       <c r="P110">
         <v>1</v>
       </c>
     </row>
     <row r="111" spans="1:16">
       <c r="A111" t="s">
+        <v>341</v>
+      </c>
+      <c r="B111" t="s">
+        <v>342</v>
+      </c>
+      <c r="C111" s="1">
+        <v>1052000.0</v>
+      </c>
+      <c r="D111" s="1">
+        <v>102.115</v>
+      </c>
+      <c r="E111" s="1">
+        <v>102.3524135</v>
+      </c>
+      <c r="F111" t="s">
+        <v>8</v>
+      </c>
+      <c r="G111">
+        <v>1.0</v>
+      </c>
+      <c r="H111" s="1">
+        <v>1076747.39</v>
+      </c>
+      <c r="I111" s="1">
+        <v>-2497.59</v>
+      </c>
+      <c r="J111" s="1">
+        <v>-0.23195691238221</v>
+      </c>
+      <c r="K111">
+        <v>2.12</v>
+      </c>
+      <c r="L111" t="s">
         <v>343</v>
       </c>
-      <c r="B111" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M111" s="1">
-        <v>408256.0</v>
+        <v>1074249.8</v>
       </c>
       <c r="N111" s="1">
-        <v>423740.93</v>
+        <v>1096565.83</v>
       </c>
       <c r="O111" s="1">
-        <v>0.25</v>
+        <v>0.79</v>
       </c>
       <c r="P111">
         <v>1</v>
       </c>
     </row>
     <row r="112" spans="1:16">
       <c r="A112" t="s">
+        <v>344</v>
+      </c>
+      <c r="B112" t="s">
+        <v>345</v>
+      </c>
+      <c r="C112" s="1">
+        <v>1700000.0</v>
+      </c>
+      <c r="D112" s="1">
+        <v>96.95</v>
+      </c>
+      <c r="E112" s="1">
+        <v>99.57176471</v>
+      </c>
+      <c r="F112" t="s">
+        <v>8</v>
+      </c>
+      <c r="G112">
+        <v>1.0</v>
+      </c>
+      <c r="H112" s="1">
+        <v>1692720.0</v>
+      </c>
+      <c r="I112" s="1">
+        <v>-44570.0</v>
+      </c>
+      <c r="J112" s="1">
+        <v>-2.6330403138145</v>
+      </c>
+      <c r="K112">
+        <v>0.2</v>
+      </c>
+      <c r="L112" t="s">
         <v>346</v>
       </c>
-      <c r="B112" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M112" s="1">
-        <v>441394.62</v>
+        <v>1648150.0</v>
       </c>
       <c r="N112" s="1">
-        <v>444532.8</v>
+        <v>1651503.42</v>
       </c>
       <c r="O112" s="1">
-        <v>0.26</v>
+        <v>1.19</v>
       </c>
       <c r="P112">
         <v>1</v>
       </c>
     </row>
     <row r="113" spans="1:16">
       <c r="A113" t="s">
+        <v>347</v>
+      </c>
+      <c r="B113" t="s">
+        <v>348</v>
+      </c>
+      <c r="C113" s="1">
+        <v>139000.0</v>
+      </c>
+      <c r="D113" s="1">
+        <v>97.559</v>
+      </c>
+      <c r="E113" s="1">
+        <v>100.21819424</v>
+      </c>
+      <c r="F113" t="s">
+        <v>8</v>
+      </c>
+      <c r="G113">
+        <v>1.0</v>
+      </c>
+      <c r="H113" s="1">
+        <v>139303.29</v>
+      </c>
+      <c r="I113" s="1">
+        <v>-3696.28</v>
+      </c>
+      <c r="J113" s="1">
+        <v>-2.653404668332</v>
+      </c>
+      <c r="K113">
+        <v>0.77</v>
+      </c>
+      <c r="L113" t="s">
         <v>349</v>
       </c>
-      <c r="B113" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M113" s="1">
-        <v>1577008.64</v>
+        <v>135607.01</v>
       </c>
       <c r="N113" s="1">
-        <v>1578768.92</v>
+        <v>136675.22</v>
       </c>
       <c r="O113" s="1">
-        <v>0.93</v>
+        <v>0.1</v>
       </c>
       <c r="P113">
         <v>1</v>
       </c>
     </row>
     <row r="114" spans="1:16">
       <c r="A114" t="s">
+        <v>350</v>
+      </c>
+      <c r="B114" t="s">
+        <v>351</v>
+      </c>
+      <c r="C114" s="1">
+        <v>549000.0</v>
+      </c>
+      <c r="D114" s="1">
+        <v>96.641</v>
+      </c>
+      <c r="E114" s="1">
+        <v>99.96353552</v>
+      </c>
+      <c r="F114" t="s">
+        <v>8</v>
+      </c>
+      <c r="G114">
+        <v>1.0</v>
+      </c>
+      <c r="H114" s="1">
+        <v>548799.81</v>
+      </c>
+      <c r="I114" s="1">
+        <v>-18240.72</v>
+      </c>
+      <c r="J114" s="1">
+        <v>-3.3237475063995</v>
+      </c>
+      <c r="K114">
+        <v>1.28</v>
+      </c>
+      <c r="L114" t="s">
         <v>352</v>
       </c>
-      <c r="B114" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M114" s="1">
-        <v>1678576.0</v>
+        <v>530559.09</v>
       </c>
       <c r="N114" s="1">
-        <v>1745206.14</v>
+        <v>537609.6</v>
       </c>
       <c r="O114" s="1">
-        <v>1.03</v>
+        <v>0.39</v>
       </c>
       <c r="P114">
         <v>1</v>
       </c>
     </row>
     <row r="115" spans="1:16">
       <c r="A115" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="B115" t="s">
-        <v>356</v>
+        <v>354</v>
       </c>
       <c r="C115" s="1">
-        <v>600000.0</v>
+        <v>714000.0</v>
       </c>
       <c r="D115" s="1">
-        <v>90.035</v>
+        <v>99.294</v>
       </c>
       <c r="E115" s="1">
-        <v>90.05</v>
+        <v>100.0</v>
       </c>
       <c r="F115" t="s">
         <v>8</v>
       </c>
       <c r="G115">
         <v>1.0</v>
       </c>
       <c r="H115" s="1">
-        <v>540300.0</v>
+        <v>714000.0</v>
       </c>
       <c r="I115" s="1">
-        <v>-90.0</v>
+        <v>-5040.84</v>
       </c>
       <c r="J115" s="1">
-        <v>-0.016657412548584</v>
+        <v>-0.706</v>
       </c>
       <c r="K115">
-        <v>0.36</v>
-[...2 lines deleted...]
-        <v>357</v>
+        <v>0.06</v>
+      </c>
+      <c r="L115">
+        <v>462.44</v>
       </c>
       <c r="M115" s="1">
-        <v>540210.0</v>
+        <v>708959.16</v>
       </c>
       <c r="N115" s="1">
-        <v>542346.99</v>
+        <v>709421.6</v>
       </c>
       <c r="O115" s="1">
-        <v>0.32</v>
+        <v>0.51</v>
       </c>
       <c r="P115">
         <v>1</v>
       </c>
     </row>
     <row r="116" spans="1:16">
       <c r="A116" t="s">
-        <v>358</v>
+        <v>355</v>
       </c>
       <c r="B116" t="s">
-        <v>359</v>
+        <v>356</v>
       </c>
       <c r="C116" s="1">
-        <v>600000.0</v>
+        <v>1100000.0</v>
       </c>
       <c r="D116" s="1">
-        <v>103.087</v>
+        <v>87.05</v>
       </c>
       <c r="E116" s="1">
-        <v>99.33326</v>
+        <v>90.12445818</v>
       </c>
       <c r="F116" t="s">
         <v>8</v>
       </c>
       <c r="G116">
         <v>1.0</v>
       </c>
       <c r="H116" s="1">
-        <v>595999.56</v>
+        <v>991369.04</v>
       </c>
       <c r="I116" s="1">
-        <v>22522.44</v>
+        <v>-33819.04</v>
       </c>
       <c r="J116" s="1">
-        <v>3.7789356757243</v>
+        <v>-3.41134720124</v>
       </c>
       <c r="K116">
-        <v>1.71</v>
+        <v>0.64</v>
       </c>
       <c r="L116" t="s">
-        <v>360</v>
+        <v>357</v>
       </c>
       <c r="M116" s="1">
-        <v>618522.0</v>
+        <v>957550.0</v>
       </c>
       <c r="N116" s="1">
-        <v>628777.48</v>
+        <v>964643.49</v>
       </c>
       <c r="O116" s="1">
-        <v>0.37</v>
+        <v>0.7</v>
       </c>
       <c r="P116">
         <v>1</v>
       </c>
     </row>
     <row r="117" spans="1:16">
       <c r="A117" t="s">
-        <v>361</v>
+        <v>358</v>
       </c>
       <c r="B117" t="s">
-        <v>362</v>
+        <v>359</v>
       </c>
       <c r="C117" s="1">
-        <v>1600000.0</v>
+        <v>2200000.0</v>
       </c>
       <c r="D117" s="1">
-        <v>85.738</v>
+        <v>96.977</v>
       </c>
       <c r="E117" s="1">
-        <v>85.4121875</v>
+        <v>99.87081818</v>
       </c>
       <c r="F117" t="s">
         <v>8</v>
       </c>
       <c r="G117">
         <v>1.0</v>
       </c>
       <c r="H117" s="1">
-        <v>1366595.0</v>
+        <v>2197158.0</v>
       </c>
       <c r="I117" s="1">
-        <v>5213.0</v>
+        <v>-63664.0</v>
       </c>
       <c r="J117" s="1">
-        <v>0.3814590277295</v>
+        <v>-2.8975613041939</v>
       </c>
       <c r="K117">
-        <v>0.19</v>
+        <v>0.36</v>
       </c>
       <c r="L117" t="s">
-        <v>363</v>
+        <v>360</v>
       </c>
       <c r="M117" s="1">
-        <v>1371808.0</v>
+        <v>2133494.0</v>
       </c>
       <c r="N117" s="1">
-        <v>1374838.14</v>
+        <v>2141404.96</v>
       </c>
       <c r="O117" s="1">
-        <v>0.81</v>
+        <v>1.55</v>
       </c>
       <c r="P117">
         <v>1</v>
       </c>
     </row>
     <row r="118" spans="1:16">
       <c r="A118" t="s">
-        <v>364</v>
+        <v>361</v>
       </c>
       <c r="B118" t="s">
-        <v>365</v>
+        <v>362</v>
       </c>
       <c r="C118" s="1">
-        <v>1500000.0</v>
+        <v>1299000.0</v>
       </c>
       <c r="D118" s="1">
-        <v>97.529</v>
+        <v>96.797</v>
       </c>
       <c r="E118" s="1">
-        <v>90.06196067</v>
+        <v>100.05043341</v>
       </c>
       <c r="F118" t="s">
         <v>8</v>
       </c>
       <c r="G118">
         <v>1.0</v>
       </c>
       <c r="H118" s="1">
-        <v>1350929.41</v>
+        <v>1299655.13</v>
       </c>
       <c r="I118" s="1">
-        <v>112005.59</v>
+        <v>-42262.1</v>
       </c>
       <c r="J118" s="1">
-        <v>8.2910024144045</v>
+        <v>-3.2517934199975</v>
       </c>
       <c r="K118">
-        <v>0.44</v>
+        <v>0.38</v>
       </c>
       <c r="L118" t="s">
-        <v>366</v>
+        <v>363</v>
       </c>
       <c r="M118" s="1">
-        <v>1462935.0</v>
+        <v>1257393.03</v>
       </c>
       <c r="N118" s="1">
-        <v>1469500.07</v>
+        <v>1262305.39</v>
       </c>
       <c r="O118" s="1">
-        <v>0.87</v>
+        <v>0.91</v>
       </c>
       <c r="P118">
         <v>1</v>
       </c>
     </row>
     <row r="119" spans="1:16">
       <c r="A119" t="s">
-        <v>367</v>
+        <v>364</v>
       </c>
       <c r="B119" t="s">
-        <v>368</v>
+        <v>365</v>
       </c>
       <c r="C119" s="1">
-        <v>469000.0</v>
+        <v>1700000.0</v>
       </c>
       <c r="D119" s="1">
-        <v>102.143</v>
+        <v>98.21</v>
       </c>
       <c r="E119" s="1">
-        <v>100.15782729</v>
+        <v>103.15</v>
       </c>
       <c r="F119" t="s">
         <v>8</v>
       </c>
       <c r="G119">
         <v>1.0</v>
       </c>
       <c r="H119" s="1">
-        <v>469740.21</v>
+        <v>1753550.0</v>
       </c>
       <c r="I119" s="1">
-        <v>9310.46</v>
+        <v>-83980.0</v>
       </c>
       <c r="J119" s="1">
-        <v>1.9820445007252</v>
+        <v>-4.7891420261755</v>
       </c>
       <c r="K119">
-        <v>3.27</v>
+        <v>0.11</v>
       </c>
       <c r="L119" t="s">
-        <v>369</v>
+        <v>366</v>
       </c>
       <c r="M119" s="1">
-        <v>479050.67</v>
+        <v>1669570.0</v>
       </c>
       <c r="N119" s="1">
-        <v>494367.05</v>
+        <v>1671412.05</v>
       </c>
       <c r="O119" s="1">
-        <v>0.29</v>
+        <v>1.21</v>
       </c>
       <c r="P119">
         <v>1</v>
       </c>
     </row>
     <row r="120" spans="1:16">
       <c r="A120" t="s">
-        <v>370</v>
+        <v>367</v>
       </c>
       <c r="B120" t="s">
-        <v>371</v>
+        <v>368</v>
       </c>
       <c r="C120" s="1">
-        <v>487000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D120" s="1">
-        <v>103.421</v>
+        <v>97.847</v>
       </c>
       <c r="E120" s="1">
-        <v>100.5846961</v>
+        <v>100.77214333</v>
       </c>
       <c r="F120" t="s">
         <v>8</v>
       </c>
       <c r="G120">
         <v>1.0</v>
       </c>
       <c r="H120" s="1">
-        <v>489847.47</v>
+        <v>604632.86</v>
       </c>
       <c r="I120" s="1">
-        <v>13812.8</v>
+        <v>-17550.86</v>
       </c>
       <c r="J120" s="1">
-        <v>2.8198165441173</v>
+        <v>-2.9027300964092</v>
       </c>
       <c r="K120">
-        <v>3.11</v>
+        <v>2.6</v>
       </c>
       <c r="L120" t="s">
-        <v>372</v>
+        <v>369</v>
       </c>
       <c r="M120" s="1">
-        <v>503660.27</v>
+        <v>587082.0</v>
       </c>
       <c r="N120" s="1">
-        <v>518808.97</v>
+        <v>602668.03</v>
       </c>
       <c r="O120" s="1">
-        <v>0.31</v>
+        <v>0.44</v>
       </c>
       <c r="P120">
         <v>1</v>
       </c>
     </row>
     <row r="121" spans="1:16">
       <c r="A121" t="s">
-        <v>373</v>
+        <v>370</v>
       </c>
       <c r="B121" t="s">
-        <v>374</v>
+        <v>371</v>
       </c>
       <c r="C121" s="1">
-        <v>1052000.0</v>
+        <v>2200000.0</v>
       </c>
       <c r="D121" s="1">
-        <v>105.263</v>
+        <v>92.983</v>
       </c>
       <c r="E121" s="1">
-        <v>102.3524135</v>
+        <v>90.63588091</v>
       </c>
       <c r="F121" t="s">
         <v>8</v>
       </c>
       <c r="G121">
         <v>1.0</v>
       </c>
       <c r="H121" s="1">
-        <v>1076747.39</v>
+        <v>1993989.38</v>
       </c>
       <c r="I121" s="1">
-        <v>30619.37</v>
+        <v>51636.62</v>
       </c>
       <c r="J121" s="1">
-        <v>2.8436911279627</v>
+        <v>2.589613591623</v>
       </c>
       <c r="K121">
-        <v>1.8</v>
+        <v>0.26</v>
       </c>
       <c r="L121" t="s">
-        <v>375</v>
+        <v>372</v>
       </c>
       <c r="M121" s="1">
-        <v>1107366.76</v>
+        <v>2045626.0</v>
       </c>
       <c r="N121" s="1">
-        <v>1126268.32</v>
+        <v>2051382.16</v>
       </c>
       <c r="O121" s="1">
-        <v>0.67</v>
+        <v>1.48</v>
       </c>
       <c r="P121">
         <v>1</v>
       </c>
     </row>
     <row r="122" spans="1:16">
       <c r="A122" t="s">
-        <v>376</v>
+        <v>373</v>
       </c>
       <c r="B122" t="s">
-        <v>377</v>
+        <v>374</v>
       </c>
       <c r="C122" s="1">
-        <v>1700000.0</v>
+        <v>1321000.0</v>
       </c>
       <c r="D122" s="1">
-        <v>100.546</v>
+        <v>98.547</v>
       </c>
       <c r="E122" s="1">
-        <v>99.57176471</v>
+        <v>100.36824451</v>
       </c>
       <c r="F122" t="s">
         <v>8</v>
       </c>
       <c r="G122">
         <v>1.0</v>
       </c>
       <c r="H122" s="1">
-        <v>1692720.0</v>
+        <v>1325864.51</v>
       </c>
       <c r="I122" s="1">
-        <v>16562.0</v>
+        <v>-24058.64</v>
       </c>
       <c r="J122" s="1">
-        <v>0.97842525639208</v>
+        <v>-1.8145624849707</v>
       </c>
       <c r="K122">
-        <v>2.47</v>
+        <v>1.96</v>
       </c>
       <c r="L122" t="s">
-        <v>378</v>
+        <v>375</v>
       </c>
       <c r="M122" s="1">
-        <v>1709282.0</v>
+        <v>1301805.87</v>
       </c>
       <c r="N122" s="1">
-        <v>1751199.81</v>
+        <v>1327682.99</v>
       </c>
       <c r="O122" s="1">
-        <v>1.03</v>
+        <v>0.96</v>
       </c>
       <c r="P122">
         <v>1</v>
       </c>
     </row>
     <row r="123" spans="1:16">
       <c r="A123" t="s">
-        <v>379</v>
+        <v>376</v>
       </c>
       <c r="B123" t="s">
-        <v>380</v>
+        <v>377</v>
       </c>
       <c r="C123" s="1">
-        <v>139000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D123" s="1">
-        <v>98.625</v>
+        <v>97.789</v>
       </c>
       <c r="E123" s="1">
-        <v>100.21819424</v>
+        <v>99.5</v>
       </c>
       <c r="F123" t="s">
         <v>8</v>
       </c>
       <c r="G123">
         <v>1.0</v>
       </c>
       <c r="H123" s="1">
-        <v>139303.29</v>
+        <v>895500.0</v>
       </c>
       <c r="I123" s="1">
-        <v>-2214.54</v>
+        <v>-15399.0</v>
       </c>
       <c r="J123" s="1">
-        <v>-1.5897255549384</v>
+        <v>-1.7195979899497</v>
       </c>
       <c r="K123">
-        <v>0.65</v>
-[...2 lines deleted...]
-        <v>908.26</v>
+        <v>0.35</v>
+      </c>
+      <c r="L123" t="s">
+        <v>378</v>
       </c>
       <c r="M123" s="1">
-        <v>137088.75</v>
+        <v>880101.0</v>
       </c>
       <c r="N123" s="1">
-        <v>137997.01</v>
+        <v>883222.2</v>
       </c>
       <c r="O123" s="1">
-        <v>0.08</v>
+        <v>0.64</v>
       </c>
       <c r="P123">
         <v>1</v>
       </c>
     </row>
     <row r="124" spans="1:16">
       <c r="A124" t="s">
-        <v>381</v>
+        <v>379</v>
       </c>
       <c r="B124" t="s">
-        <v>382</v>
+        <v>380</v>
       </c>
       <c r="C124" s="1">
-        <v>719000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D124" s="1">
-        <v>102.371</v>
+        <v>96.729</v>
       </c>
       <c r="E124" s="1">
-        <v>99.80049513</v>
+        <v>99.794</v>
       </c>
       <c r="F124" t="s">
         <v>8</v>
       </c>
       <c r="G124">
         <v>1.0</v>
       </c>
       <c r="H124" s="1">
-        <v>717565.56</v>
+        <v>399176.0</v>
       </c>
       <c r="I124" s="1">
-        <v>18481.93</v>
+        <v>-12260.0</v>
       </c>
       <c r="J124" s="1">
-        <v>2.5756434018377</v>
+        <v>-3.071326933483</v>
       </c>
       <c r="K124">
-        <v>2.84</v>
-[...2 lines deleted...]
-        <v>383</v>
+        <v>0.25</v>
+      </c>
+      <c r="L124">
+        <v>997.26</v>
       </c>
       <c r="M124" s="1">
-        <v>736047.49</v>
+        <v>386916.0</v>
       </c>
       <c r="N124" s="1">
-        <v>756470.04</v>
+        <v>387913.26</v>
       </c>
       <c r="O124" s="1">
-        <v>0.45</v>
+        <v>0.28</v>
       </c>
       <c r="P124">
         <v>1</v>
       </c>
     </row>
     <row r="125" spans="1:16">
       <c r="A125" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
       <c r="B125" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
       <c r="C125" s="1">
-        <v>1149000.0</v>
+        <v>558000.0</v>
       </c>
       <c r="D125" s="1">
-        <v>100.447</v>
+        <v>102.894</v>
       </c>
       <c r="E125" s="1">
-        <v>99.96353612</v>
+        <v>101.92626523</v>
       </c>
       <c r="F125" t="s">
         <v>8</v>
       </c>
       <c r="G125">
         <v>1.0</v>
       </c>
       <c r="H125" s="1">
-        <v>1148581.03</v>
+        <v>568748.56</v>
       </c>
       <c r="I125" s="1">
-        <v>5555.0</v>
+        <v>5399.96</v>
       </c>
       <c r="J125" s="1">
-        <v>0.48364023563927</v>
+        <v>0.94944592035539</v>
       </c>
       <c r="K125">
-        <v>1.0</v>
+        <v>0.33</v>
       </c>
       <c r="L125" t="s">
-        <v>386</v>
+        <v>383</v>
       </c>
       <c r="M125" s="1">
-        <v>1154136.03</v>
+        <v>574148.52</v>
       </c>
       <c r="N125" s="1">
-        <v>1165586.68</v>
+        <v>575985.14</v>
       </c>
       <c r="O125" s="1">
-        <v>0.69</v>
+        <v>0.42</v>
       </c>
       <c r="P125">
         <v>1</v>
       </c>
     </row>
     <row r="126" spans="1:16">
       <c r="A126" t="s">
-        <v>387</v>
+        <v>384</v>
       </c>
       <c r="B126" t="s">
-        <v>388</v>
+        <v>385</v>
       </c>
       <c r="C126" s="1">
-        <v>1100000.0</v>
+        <v>2000000.0</v>
       </c>
       <c r="D126" s="1">
-        <v>89.954</v>
+        <v>95.545</v>
       </c>
       <c r="E126" s="1">
-        <v>90.12445818</v>
+        <v>99.2653</v>
       </c>
       <c r="F126" t="s">
         <v>8</v>
       </c>
       <c r="G126">
         <v>1.0</v>
       </c>
       <c r="H126" s="1">
-        <v>991369.04</v>
+        <v>1985306.0</v>
       </c>
       <c r="I126" s="1">
-        <v>-1875.04</v>
+        <v>-74406.0</v>
       </c>
       <c r="J126" s="1">
-        <v>-0.18913642895283</v>
+        <v>-3.7478353462892</v>
       </c>
       <c r="K126">
-        <v>0.58</v>
+        <v>1.18</v>
       </c>
       <c r="L126" t="s">
-        <v>389</v>
+        <v>386</v>
       </c>
       <c r="M126" s="1">
-        <v>989494.0</v>
+        <v>1910900.0</v>
       </c>
       <c r="N126" s="1">
-        <v>995849.14</v>
+        <v>1934406.85</v>
       </c>
       <c r="O126" s="1">
-        <v>0.59</v>
+        <v>1.4</v>
       </c>
       <c r="P126">
         <v>1</v>
       </c>
     </row>
     <row r="127" spans="1:16">
       <c r="A127" t="s">
-        <v>390</v>
+        <v>387</v>
       </c>
       <c r="B127" t="s">
-        <v>391</v>
+        <v>388</v>
       </c>
       <c r="C127" s="1">
-        <v>2200000.0</v>
+        <v>489000.0</v>
       </c>
       <c r="D127" s="1">
-        <v>100.001</v>
+        <v>98.451</v>
       </c>
       <c r="E127" s="1">
-        <v>99.87081818</v>
+        <v>100.27266462</v>
       </c>
       <c r="F127" t="s">
         <v>8</v>
       </c>
       <c r="G127">
         <v>1.0</v>
       </c>
       <c r="H127" s="1">
-        <v>2197158.0</v>
+        <v>490333.33</v>
       </c>
       <c r="I127" s="1">
-        <v>2864.0</v>
+        <v>-8907.94</v>
       </c>
       <c r="J127" s="1">
-        <v>0.13035020694916</v>
+        <v>-1.8167110932475</v>
       </c>
       <c r="K127">
-        <v>0.07</v>
+        <v>2.6</v>
       </c>
       <c r="L127" t="s">
-        <v>392</v>
+        <v>389</v>
       </c>
       <c r="M127" s="1">
-        <v>2200022.0</v>
+        <v>481425.39</v>
       </c>
       <c r="N127" s="1">
-        <v>2201604.19</v>
+        <v>494138.37</v>
       </c>
       <c r="O127" s="1">
-        <v>1.3</v>
+        <v>0.36</v>
       </c>
       <c r="P127">
         <v>1</v>
       </c>
     </row>
     <row r="128" spans="1:16">
       <c r="A128" t="s">
-        <v>393</v>
+        <v>390</v>
       </c>
       <c r="B128" t="s">
-        <v>394</v>
+        <v>391</v>
       </c>
       <c r="C128" s="1">
-        <v>1499000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D128" s="1">
-        <v>100.294</v>
+        <v>98.21</v>
       </c>
       <c r="E128" s="1">
-        <v>100.05043362</v>
+        <v>101.20214286</v>
       </c>
       <c r="F128" t="s">
         <v>8</v>
       </c>
       <c r="G128">
         <v>1.0</v>
       </c>
       <c r="H128" s="1">
-        <v>1499756.0</v>
+        <v>708415.0</v>
       </c>
       <c r="I128" s="1">
-        <v>3651.06</v>
+        <v>-20945.0</v>
       </c>
       <c r="J128" s="1">
-        <v>0.24344360015896</v>
+        <v>-2.956600297848</v>
       </c>
       <c r="K128">
-        <v>0.13</v>
+        <v>0.25</v>
       </c>
       <c r="L128" t="s">
-        <v>395</v>
+        <v>392</v>
       </c>
       <c r="M128" s="1">
-        <v>1503407.06</v>
+        <v>687470.0</v>
       </c>
       <c r="N128" s="1">
-        <v>1505384.51</v>
+        <v>689243.97</v>
       </c>
       <c r="O128" s="1">
-        <v>0.89</v>
+        <v>0.5</v>
       </c>
       <c r="P128">
         <v>1</v>
       </c>
     </row>
     <row r="129" spans="1:16">
       <c r="A129" t="s">
-        <v>396</v>
+        <v>393</v>
       </c>
       <c r="B129" t="s">
-        <v>397</v>
+        <v>394</v>
       </c>
       <c r="C129" s="1">
-        <v>2000000.0</v>
+        <v>1774000.0</v>
       </c>
       <c r="D129" s="1">
-        <v>102.089</v>
+        <v>97.707</v>
       </c>
       <c r="E129" s="1">
-        <v>103.15</v>
+        <v>99.8724549</v>
       </c>
       <c r="F129" t="s">
         <v>8</v>
       </c>
       <c r="G129">
         <v>1.0</v>
       </c>
       <c r="H129" s="1">
-        <v>2063000.0</v>
+        <v>1771737.35</v>
       </c>
       <c r="I129" s="1">
-        <v>-21220.0</v>
+        <v>-38415.17</v>
       </c>
       <c r="J129" s="1">
-        <v>-1.0285991274842</v>
+        <v>-2.168220362911</v>
       </c>
       <c r="K129">
-        <v>3.76</v>
+        <v>0.53</v>
       </c>
       <c r="L129" t="s">
-        <v>398</v>
+        <v>395</v>
       </c>
       <c r="M129" s="1">
-        <v>2041780.0</v>
+        <v>1733322.18</v>
       </c>
       <c r="N129" s="1">
-        <v>2116979.18</v>
+        <v>1742799.71</v>
       </c>
       <c r="O129" s="1">
-        <v>1.25</v>
+        <v>1.26</v>
       </c>
       <c r="P129">
         <v>1</v>
       </c>
     </row>
     <row r="130" spans="1:16">
       <c r="A130" t="s">
-        <v>399</v>
+        <v>396</v>
       </c>
       <c r="B130" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
       <c r="C130" s="1">
-        <v>700000.0</v>
+        <v>1500000.0</v>
       </c>
       <c r="D130" s="1">
-        <v>100.799</v>
+        <v>103.301</v>
       </c>
       <c r="E130" s="1">
-        <v>100.77214286</v>
+        <v>101.10285133</v>
       </c>
       <c r="F130" t="s">
         <v>8</v>
       </c>
       <c r="G130">
         <v>1.0</v>
       </c>
       <c r="H130" s="1">
-        <v>705405.0</v>
+        <v>1516542.77</v>
       </c>
       <c r="I130" s="1">
-        <v>188.0</v>
+        <v>32972.23</v>
       </c>
       <c r="J130" s="1">
-        <v>0.02665135631304</v>
+        <v>2.1741707950644</v>
       </c>
       <c r="K130">
-        <v>2.36</v>
+        <v>5.11</v>
       </c>
       <c r="L130" t="s">
-        <v>401</v>
+        <v>398</v>
       </c>
       <c r="M130" s="1">
-        <v>705593.0</v>
+        <v>1549515.0</v>
       </c>
       <c r="N130" s="1">
-        <v>722085.19</v>
+        <v>1626163.97</v>
       </c>
       <c r="O130" s="1">
-        <v>0.43</v>
+        <v>1.17</v>
       </c>
       <c r="P130">
         <v>1</v>
       </c>
     </row>
     <row r="131" spans="1:16">
       <c r="A131" t="s">
-        <v>402</v>
+        <v>399</v>
       </c>
       <c r="B131" t="s">
-        <v>403</v>
+        <v>400</v>
       </c>
       <c r="C131" s="1">
-        <v>2500000.0</v>
+        <v>803000.0</v>
       </c>
       <c r="D131" s="1">
-        <v>94.874</v>
+        <v>98.158</v>
       </c>
       <c r="E131" s="1">
-        <v>90.6358808</v>
+        <v>102.44851557</v>
       </c>
       <c r="F131" t="s">
         <v>8</v>
       </c>
       <c r="G131">
         <v>1.0</v>
       </c>
       <c r="H131" s="1">
-        <v>2265897.02</v>
+        <v>822661.58</v>
       </c>
       <c r="I131" s="1">
-        <v>105952.98</v>
+        <v>-34452.84</v>
       </c>
       <c r="J131" s="1">
-        <v>4.6759839068061</v>
+        <v>-4.1879724102346</v>
       </c>
       <c r="K131">
-        <v>0.22</v>
+        <v>3.79</v>
       </c>
       <c r="L131" t="s">
-        <v>404</v>
+        <v>401</v>
       </c>
       <c r="M131" s="1">
-        <v>2371850.0</v>
+        <v>788208.74</v>
       </c>
       <c r="N131" s="1">
-        <v>2377432.19</v>
+        <v>818656.74</v>
       </c>
       <c r="O131" s="1">
-        <v>1.4</v>
+        <v>0.59</v>
       </c>
       <c r="P131">
         <v>1</v>
       </c>
     </row>
     <row r="132" spans="1:16">
       <c r="A132" t="s">
-        <v>405</v>
+        <v>402</v>
       </c>
       <c r="B132" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="C132" s="1">
-        <v>1521000.0</v>
+        <v>468000.0</v>
       </c>
       <c r="D132" s="1">
-        <v>101.802</v>
+        <v>96.37</v>
       </c>
       <c r="E132" s="1">
-        <v>100.36824458</v>
+        <v>99.49946581</v>
       </c>
       <c r="F132" t="s">
         <v>8</v>
       </c>
       <c r="G132">
         <v>1.0</v>
       </c>
       <c r="H132" s="1">
-        <v>1526601.0</v>
+        <v>465657.5</v>
       </c>
       <c r="I132" s="1">
-        <v>21807.42</v>
+        <v>-14645.9</v>
       </c>
       <c r="J132" s="1">
-        <v>1.428495068456</v>
+        <v>-3.145208656577</v>
       </c>
       <c r="K132">
-        <v>1.68</v>
+        <v>0.24</v>
       </c>
       <c r="L132" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
       <c r="M132" s="1">
-        <v>1548408.42</v>
+        <v>451011.6</v>
       </c>
       <c r="N132" s="1">
-        <v>1574032.06</v>
+        <v>452136.72</v>
       </c>
       <c r="O132" s="1">
-        <v>0.93</v>
+        <v>0.33</v>
       </c>
       <c r="P132">
         <v>1</v>
       </c>
     </row>
     <row r="133" spans="1:16">
       <c r="A133" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
       <c r="B133" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="C133" s="1">
-        <v>1000000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D133" s="1">
-        <v>101.21</v>
+        <v>98.455</v>
       </c>
       <c r="E133" s="1">
-        <v>99.5</v>
+        <v>103.074</v>
       </c>
       <c r="F133" t="s">
         <v>8</v>
       </c>
       <c r="G133">
         <v>1.0</v>
       </c>
       <c r="H133" s="1">
-        <v>995000.0</v>
+        <v>618444.0</v>
       </c>
       <c r="I133" s="1">
-        <v>17100.0</v>
+        <v>-27714.0</v>
       </c>
       <c r="J133" s="1">
-        <v>1.7185929648241</v>
+        <v>-4.4812464831092</v>
       </c>
       <c r="K133">
-        <v>0.06</v>
-[...2 lines deleted...]
-        <v>612.0</v>
+        <v>3.62</v>
+      </c>
+      <c r="L133" t="s">
+        <v>407</v>
       </c>
       <c r="M133" s="1">
-        <v>1012100.0</v>
+        <v>590730.0</v>
       </c>
       <c r="N133" s="1">
-        <v>1012712.0</v>
+        <v>612428.63</v>
       </c>
       <c r="O133" s="1">
-        <v>0.6</v>
+        <v>0.44</v>
       </c>
       <c r="P133">
         <v>1</v>
       </c>
     </row>
     <row r="134" spans="1:16">
       <c r="A134" t="s">
+        <v>408</v>
+      </c>
+      <c r="B134" t="s">
+        <v>409</v>
+      </c>
+      <c r="C134" s="1">
+        <v>800000.0</v>
+      </c>
+      <c r="D134" s="1">
+        <v>73.186</v>
+      </c>
+      <c r="E134" s="1">
+        <v>74.2877775</v>
+      </c>
+      <c r="F134" t="s">
+        <v>8</v>
+      </c>
+      <c r="G134">
+        <v>1.0</v>
+      </c>
+      <c r="H134" s="1">
+        <v>594302.22</v>
+      </c>
+      <c r="I134" s="1">
+        <v>-8814.22</v>
+      </c>
+      <c r="J134" s="1">
+        <v>-1.4831208269759</v>
+      </c>
+      <c r="K134">
+        <v>0.28</v>
+      </c>
+      <c r="L134" t="s">
         <v>410</v>
       </c>
-      <c r="B134" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M134" s="1">
-        <v>501265.0</v>
+        <v>585488.0</v>
       </c>
       <c r="N134" s="1">
-        <v>501265.0</v>
+        <v>587690.74</v>
       </c>
       <c r="O134" s="1">
-        <v>0.3</v>
+        <v>0.42</v>
       </c>
       <c r="P134">
         <v>1</v>
       </c>
     </row>
     <row r="135" spans="1:16">
       <c r="A135" t="s">
+        <v>411</v>
+      </c>
+      <c r="B135" t="s">
         <v>412</v>
       </c>
-      <c r="B135" t="s">
+      <c r="C135" s="1">
+        <v>900000.0</v>
+      </c>
+      <c r="D135" s="1">
+        <v>96.684</v>
+      </c>
+      <c r="E135" s="1">
+        <v>99.96944444</v>
+      </c>
+      <c r="F135" t="s">
+        <v>8</v>
+      </c>
+      <c r="G135">
+        <v>1.0</v>
+      </c>
+      <c r="H135" s="1">
+        <v>899725.0</v>
+      </c>
+      <c r="I135" s="1">
+        <v>-29569.0</v>
+      </c>
+      <c r="J135" s="1">
+        <v>-3.2864486370836</v>
+      </c>
+      <c r="K135">
+        <v>2.7</v>
+      </c>
+      <c r="L135" t="s">
         <v>413</v>
       </c>
-      <c r="C135" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M135" s="1">
-        <v>808429.74</v>
+        <v>870156.0</v>
       </c>
       <c r="N135" s="1">
-        <v>831389.6</v>
+        <v>894456.0</v>
       </c>
       <c r="O135" s="1">
-        <v>0.49</v>
+        <v>0.65</v>
       </c>
       <c r="P135">
         <v>1</v>
       </c>
     </row>
     <row r="136" spans="1:16">
       <c r="A136" t="s">
+        <v>414</v>
+      </c>
+      <c r="B136" t="s">
         <v>415</v>
       </c>
-      <c r="B136" t="s">
+      <c r="C136" s="1">
+        <v>800000.0</v>
+      </c>
+      <c r="D136" s="1">
+        <v>99.8</v>
+      </c>
+      <c r="E136" s="1">
+        <v>100.66511125</v>
+      </c>
+      <c r="F136" t="s">
+        <v>8</v>
+      </c>
+      <c r="G136">
+        <v>1.0</v>
+      </c>
+      <c r="H136" s="1">
+        <v>805320.89</v>
+      </c>
+      <c r="I136" s="1">
+        <v>-6920.89</v>
+      </c>
+      <c r="J136" s="1">
+        <v>-0.85939531507745</v>
+      </c>
+      <c r="K136">
+        <v>2.21</v>
+      </c>
+      <c r="L136" t="s">
         <v>416</v>
       </c>
-      <c r="C136" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M136" s="1">
-        <v>1986840.0</v>
+        <v>798400.0</v>
       </c>
       <c r="N136" s="1">
-        <v>2005360.54</v>
+        <v>816045.33</v>
       </c>
       <c r="O136" s="1">
-        <v>1.18</v>
+        <v>0.59</v>
       </c>
       <c r="P136">
         <v>1</v>
       </c>
     </row>
     <row r="137" spans="1:16">
       <c r="A137" t="s">
+        <v>417</v>
+      </c>
+      <c r="B137" t="s">
         <v>418</v>
       </c>
-      <c r="B137" t="s">
+      <c r="C137" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="D137" s="1">
+        <v>97.464</v>
+      </c>
+      <c r="E137" s="1">
+        <v>99.974</v>
+      </c>
+      <c r="F137" t="s">
+        <v>8</v>
+      </c>
+      <c r="G137">
+        <v>1.0</v>
+      </c>
+      <c r="H137" s="1">
+        <v>299922.0</v>
+      </c>
+      <c r="I137" s="1">
+        <v>-7530.0</v>
+      </c>
+      <c r="J137" s="1">
+        <v>-2.5106527697201</v>
+      </c>
+      <c r="K137">
+        <v>0.76</v>
+      </c>
+      <c r="L137" t="s">
         <v>419</v>
       </c>
-      <c r="C137" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M137" s="1">
-        <v>599896.5</v>
+        <v>292392.0</v>
       </c>
       <c r="N137" s="1">
-        <v>613547.42</v>
+        <v>294672.82</v>
       </c>
       <c r="O137" s="1">
-        <v>0.36</v>
+        <v>0.21</v>
       </c>
       <c r="P137">
         <v>1</v>
       </c>
     </row>
     <row r="138" spans="1:16">
       <c r="A138" t="s">
+        <v>420</v>
+      </c>
+      <c r="B138" t="s">
         <v>421</v>
       </c>
-      <c r="B138" t="s">
+      <c r="C138" s="1">
+        <v>1200000.0</v>
+      </c>
+      <c r="D138" s="1">
+        <v>102.079</v>
+      </c>
+      <c r="E138" s="1">
+        <v>103.28592833</v>
+      </c>
+      <c r="F138" t="s">
+        <v>8</v>
+      </c>
+      <c r="G138">
+        <v>1.0</v>
+      </c>
+      <c r="H138" s="1">
+        <v>1239431.14</v>
+      </c>
+      <c r="I138" s="1">
+        <v>-14483.14</v>
+      </c>
+      <c r="J138" s="1">
+        <v>-1.1685312344178</v>
+      </c>
+      <c r="K138">
+        <v>2.99</v>
+      </c>
+      <c r="L138" t="s">
         <v>422</v>
       </c>
-      <c r="C138" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M138" s="1">
-        <v>706601.0</v>
+        <v>1224948.0</v>
       </c>
       <c r="N138" s="1">
-        <v>732288.12</v>
+        <v>1260832.93</v>
       </c>
       <c r="O138" s="1">
-        <v>0.43</v>
+        <v>0.91</v>
       </c>
       <c r="P138">
         <v>1</v>
       </c>
     </row>
     <row r="139" spans="1:16">
       <c r="A139" t="s">
+        <v>423</v>
+      </c>
+      <c r="B139" t="s">
         <v>424</v>
       </c>
-      <c r="B139" t="s">
+      <c r="C139" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="D139" s="1">
+        <v>97.152</v>
+      </c>
+      <c r="E139" s="1">
+        <v>100.66</v>
+      </c>
+      <c r="F139" t="s">
+        <v>8</v>
+      </c>
+      <c r="G139">
+        <v>1.0</v>
+      </c>
+      <c r="H139" s="1">
+        <v>402640.0</v>
+      </c>
+      <c r="I139" s="1">
+        <v>-14032.0</v>
+      </c>
+      <c r="J139" s="1">
+        <v>-3.4849990065567</v>
+      </c>
+      <c r="K139">
+        <v>2.45</v>
+      </c>
+      <c r="L139" t="s">
         <v>425</v>
       </c>
-      <c r="C139" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M139" s="1">
-        <v>2087481.0</v>
+        <v>388608.0</v>
       </c>
       <c r="N139" s="1">
-        <v>2093390.48</v>
+        <v>398409.37</v>
       </c>
       <c r="O139" s="1">
-        <v>1.24</v>
+        <v>0.29</v>
       </c>
       <c r="P139">
         <v>1</v>
       </c>
     </row>
     <row r="140" spans="1:16">
       <c r="A140" t="s">
+        <v>426</v>
+      </c>
+      <c r="B140" t="s">
         <v>427</v>
       </c>
-      <c r="B140" t="s">
+      <c r="C140" s="1">
+        <v>999000.0</v>
+      </c>
+      <c r="D140" s="1">
+        <v>96.874</v>
+      </c>
+      <c r="E140" s="1">
+        <v>99.95190691</v>
+      </c>
+      <c r="F140" t="s">
+        <v>8</v>
+      </c>
+      <c r="G140">
+        <v>1.0</v>
+      </c>
+      <c r="H140" s="1">
+        <v>998519.55</v>
+      </c>
+      <c r="I140" s="1">
+        <v>-30748.29</v>
+      </c>
+      <c r="J140" s="1">
+        <v>-3.0793878797866</v>
+      </c>
+      <c r="K140">
+        <v>0.1</v>
+      </c>
+      <c r="L140" t="s">
         <v>428</v>
       </c>
-      <c r="C140" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M140" s="1">
-        <v>1594860.0</v>
+        <v>967771.26</v>
       </c>
       <c r="N140" s="1">
-        <v>1665324.04</v>
+        <v>968787.37</v>
       </c>
       <c r="O140" s="1">
-        <v>0.98</v>
+        <v>0.7</v>
       </c>
       <c r="P140">
         <v>1</v>
       </c>
     </row>
     <row r="141" spans="1:16">
       <c r="A141" t="s">
+        <v>429</v>
+      </c>
+      <c r="B141" t="s">
         <v>430</v>
       </c>
-      <c r="B141" t="s">
+      <c r="C141" s="1">
+        <v>700000.0</v>
+      </c>
+      <c r="D141" s="1">
+        <v>97.169</v>
+      </c>
+      <c r="E141" s="1">
+        <v>100.22785714</v>
+      </c>
+      <c r="F141" t="s">
+        <v>8</v>
+      </c>
+      <c r="G141">
+        <v>1.0</v>
+      </c>
+      <c r="H141" s="1">
+        <v>701595.0</v>
+      </c>
+      <c r="I141" s="1">
+        <v>-21412.0</v>
+      </c>
+      <c r="J141" s="1">
+        <v>-3.051903163506</v>
+      </c>
+      <c r="K141">
+        <v>1.3</v>
+      </c>
+      <c r="L141" t="s">
         <v>431</v>
       </c>
-      <c r="C141" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M141" s="1">
-        <v>926694.72</v>
+        <v>680183.0</v>
       </c>
       <c r="N141" s="1">
-        <v>958163.65</v>
+        <v>689302.64</v>
       </c>
       <c r="O141" s="1">
-        <v>0.57</v>
+        <v>0.5</v>
       </c>
       <c r="P141">
         <v>1</v>
       </c>
     </row>
     <row r="142" spans="1:16">
       <c r="A142" t="s">
+        <v>432</v>
+      </c>
+      <c r="B142" t="s">
         <v>433</v>
       </c>
-      <c r="B142" t="s">
+      <c r="C142" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="D142" s="1">
+        <v>98.513</v>
+      </c>
+      <c r="E142" s="1">
+        <v>99.447</v>
+      </c>
+      <c r="F142" t="s">
+        <v>8</v>
+      </c>
+      <c r="G142">
+        <v>1.0</v>
+      </c>
+      <c r="H142" s="1">
+        <v>198894.0</v>
+      </c>
+      <c r="I142" s="1">
+        <v>-1868.0</v>
+      </c>
+      <c r="J142" s="1">
+        <v>-0.93919374138989</v>
+      </c>
+      <c r="K142">
+        <v>0.61</v>
+      </c>
+      <c r="L142" t="s">
         <v>434</v>
       </c>
-      <c r="C142" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M142" s="1">
-        <v>566773.12</v>
+        <v>197026.0</v>
       </c>
       <c r="N142" s="1">
-        <v>585182.54</v>
+        <v>198236.96</v>
       </c>
       <c r="O142" s="1">
-        <v>0.35</v>
+        <v>0.14</v>
       </c>
       <c r="P142">
         <v>1</v>
       </c>
     </row>
     <row r="143" spans="1:16">
       <c r="A143" t="s">
+        <v>435</v>
+      </c>
+      <c r="B143" t="s">
         <v>436</v>
       </c>
-      <c r="B143" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C143" s="1">
-        <v>600000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D143" s="1">
-        <v>103.474</v>
+        <v>97.122</v>
       </c>
       <c r="E143" s="1">
-        <v>103.074</v>
+        <v>99.326</v>
       </c>
       <c r="F143" t="s">
         <v>8</v>
       </c>
       <c r="G143">
         <v>1.0</v>
       </c>
       <c r="H143" s="1">
-        <v>618444.0</v>
+        <v>397304.0</v>
       </c>
       <c r="I143" s="1">
-        <v>2400.0</v>
+        <v>-8816.0</v>
       </c>
       <c r="J143" s="1">
-        <v>0.38807070648272</v>
+        <v>-2.2189557618348</v>
       </c>
       <c r="K143">
-        <v>3.31</v>
-[...2 lines deleted...]
-        <v>438</v>
+        <v>0.11</v>
+      </c>
+      <c r="L143">
+        <v>436.99</v>
       </c>
       <c r="M143" s="1">
-        <v>620844.0</v>
+        <v>388488.0</v>
       </c>
       <c r="N143" s="1">
-        <v>640701.53</v>
+        <v>388924.99</v>
       </c>
       <c r="O143" s="1">
-        <v>0.38</v>
+        <v>0.28</v>
       </c>
       <c r="P143">
         <v>1</v>
       </c>
     </row>
     <row r="144" spans="1:16">
       <c r="A144" t="s">
+        <v>437</v>
+      </c>
+      <c r="B144" t="s">
+        <v>438</v>
+      </c>
+      <c r="C144" s="1">
+        <v>1200000.0</v>
+      </c>
+      <c r="D144" s="1">
+        <v>97.578</v>
+      </c>
+      <c r="E144" s="1">
+        <v>99.91491667</v>
+      </c>
+      <c r="F144" t="s">
+        <v>8</v>
+      </c>
+      <c r="G144">
+        <v>1.0</v>
+      </c>
+      <c r="H144" s="1">
+        <v>1198979.0</v>
+      </c>
+      <c r="I144" s="1">
+        <v>-28043.0</v>
+      </c>
+      <c r="J144" s="1">
+        <v>-2.338906686439</v>
+      </c>
+      <c r="K144">
+        <v>2.77</v>
+      </c>
+      <c r="L144" t="s">
         <v>439</v>
       </c>
-      <c r="B144" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M144" s="1">
-        <v>614848.0</v>
+        <v>1170936.0</v>
       </c>
       <c r="N144" s="1">
-        <v>616590.47</v>
+        <v>1204223.67</v>
       </c>
       <c r="O144" s="1">
-        <v>0.36</v>
+        <v>0.87</v>
       </c>
       <c r="P144">
         <v>1</v>
       </c>
     </row>
     <row r="145" spans="1:16">
       <c r="A145" t="s">
+        <v>440</v>
+      </c>
+      <c r="B145" t="s">
+        <v>441</v>
+      </c>
+      <c r="C145" s="1">
+        <v>504000.0</v>
+      </c>
+      <c r="D145" s="1">
+        <v>96.756</v>
+      </c>
+      <c r="E145" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F145" t="s">
+        <v>8</v>
+      </c>
+      <c r="G145">
+        <v>1.0</v>
+      </c>
+      <c r="H145" s="1">
+        <v>504000.0</v>
+      </c>
+      <c r="I145" s="1">
+        <v>-16349.76</v>
+      </c>
+      <c r="J145" s="1">
+        <v>-3.244</v>
+      </c>
+      <c r="K145">
+        <v>0.36</v>
+      </c>
+      <c r="L145" t="s">
         <v>442</v>
       </c>
-      <c r="B145" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M145" s="1">
-        <v>901431.0</v>
+        <v>487650.24</v>
       </c>
       <c r="N145" s="1">
-        <v>923400.86</v>
+        <v>489444.12</v>
       </c>
       <c r="O145" s="1">
-        <v>0.55</v>
+        <v>0.35</v>
       </c>
       <c r="P145">
         <v>1</v>
       </c>
     </row>
     <row r="146" spans="1:16">
       <c r="A146" t="s">
+        <v>443</v>
+      </c>
+      <c r="B146" t="s">
+        <v>444</v>
+      </c>
+      <c r="C146" s="1">
+        <v>800000.0</v>
+      </c>
+      <c r="D146" s="1">
+        <v>97.19</v>
+      </c>
+      <c r="E146" s="1">
+        <v>99.40533375</v>
+      </c>
+      <c r="F146" t="s">
+        <v>8</v>
+      </c>
+      <c r="G146">
+        <v>1.0</v>
+      </c>
+      <c r="H146" s="1">
+        <v>795242.67</v>
+      </c>
+      <c r="I146" s="1">
+        <v>-17722.67</v>
+      </c>
+      <c r="J146" s="1">
+        <v>-2.2285864011799</v>
+      </c>
+      <c r="K146">
+        <v>0.15</v>
+      </c>
+      <c r="L146" t="s">
         <v>445</v>
       </c>
-      <c r="B146" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M146" s="1">
-        <v>928944.0</v>
+        <v>777520.0</v>
       </c>
       <c r="N146" s="1">
-        <v>946135.53</v>
+        <v>778725.48</v>
       </c>
       <c r="O146" s="1">
         <v>0.56</v>
       </c>
       <c r="P146">
         <v>1</v>
       </c>
     </row>
     <row r="147" spans="1:16">
       <c r="A147" t="s">
+        <v>446</v>
+      </c>
+      <c r="B147" t="s">
+        <v>447</v>
+      </c>
+      <c r="C147" s="1">
+        <v>513000.0</v>
+      </c>
+      <c r="D147" s="1">
+        <v>97.349</v>
+      </c>
+      <c r="E147" s="1">
+        <v>99.55553606</v>
+      </c>
+      <c r="F147" t="s">
+        <v>8</v>
+      </c>
+      <c r="G147">
+        <v>1.0</v>
+      </c>
+      <c r="H147" s="1">
+        <v>510719.9</v>
+      </c>
+      <c r="I147" s="1">
+        <v>-11319.53</v>
+      </c>
+      <c r="J147" s="1">
+        <v>-2.2163871037725</v>
+      </c>
+      <c r="K147">
+        <v>1.92</v>
+      </c>
+      <c r="L147" t="s">
         <v>448</v>
       </c>
-      <c r="B147" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M147" s="1">
-        <v>404112.0</v>
+        <v>499400.37</v>
       </c>
       <c r="N147" s="1">
-        <v>406002.41</v>
+        <v>509266.84</v>
       </c>
       <c r="O147" s="1">
-        <v>0.24</v>
+        <v>0.37</v>
       </c>
       <c r="P147">
         <v>1</v>
       </c>
     </row>
     <row r="148" spans="1:16">
       <c r="A148" t="s">
+        <v>449</v>
+      </c>
+      <c r="B148" t="s">
+        <v>450</v>
+      </c>
+      <c r="C148" s="1">
+        <v>1042000.0</v>
+      </c>
+      <c r="D148" s="1">
+        <v>100.568</v>
+      </c>
+      <c r="E148" s="1">
+        <v>100.89933973</v>
+      </c>
+      <c r="F148" t="s">
+        <v>8</v>
+      </c>
+      <c r="G148">
+        <v>1.0</v>
+      </c>
+      <c r="H148" s="1">
+        <v>1051371.12</v>
+      </c>
+      <c r="I148" s="1">
+        <v>-3452.56</v>
+      </c>
+      <c r="J148" s="1">
+        <v>-0.32838642172328</v>
+      </c>
+      <c r="K148">
+        <v>3.41</v>
+      </c>
+      <c r="L148" t="s">
         <v>451</v>
       </c>
-      <c r="B148" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M148" s="1">
-        <v>1446760.0</v>
+        <v>1047918.56</v>
       </c>
       <c r="N148" s="1">
-        <v>1483658.63</v>
+        <v>1083460.75</v>
       </c>
       <c r="O148" s="1">
-        <v>0.88</v>
+        <v>0.78</v>
       </c>
       <c r="P148">
         <v>1</v>
       </c>
     </row>
     <row r="149" spans="1:16">
       <c r="A149" t="s">
-        <v>454</v>
+        <v>452</v>
       </c>
       <c r="B149" t="s">
-        <v>455</v>
+        <v>453</v>
       </c>
       <c r="C149" s="1">
         <v>400000.0</v>
       </c>
       <c r="D149" s="1">
-        <v>101.021</v>
+        <v>97.504</v>
       </c>
       <c r="E149" s="1">
-        <v>100.66</v>
+        <v>100.0417275</v>
       </c>
       <c r="F149" t="s">
         <v>8</v>
       </c>
       <c r="G149">
         <v>1.0</v>
       </c>
       <c r="H149" s="1">
-        <v>402640.0</v>
+        <v>400166.91</v>
       </c>
       <c r="I149" s="1">
-        <v>1444.0</v>
+        <v>-10150.91</v>
       </c>
       <c r="J149" s="1">
-        <v>0.35863302205444</v>
+        <v>-2.5366690114383</v>
       </c>
       <c r="K149">
-        <v>2.19</v>
+        <v>1.39</v>
       </c>
       <c r="L149" t="s">
-        <v>456</v>
+        <v>454</v>
       </c>
       <c r="M149" s="1">
-        <v>404084.0</v>
+        <v>390016.0</v>
       </c>
       <c r="N149" s="1">
-        <v>412849.75</v>
+        <v>395579.01</v>
       </c>
       <c r="O149" s="1">
-        <v>0.24</v>
+        <v>0.29</v>
       </c>
       <c r="P149">
         <v>1</v>
       </c>
     </row>
     <row r="150" spans="1:16">
       <c r="A150" t="s">
-        <v>457</v>
+        <v>455</v>
       </c>
       <c r="B150" t="s">
-        <v>458</v>
+        <v>456</v>
       </c>
       <c r="C150" s="1">
-        <v>999000.0</v>
+        <v>551000.0</v>
       </c>
       <c r="D150" s="1">
-        <v>100.312</v>
+        <v>98.735</v>
       </c>
       <c r="E150" s="1">
-        <v>99.95190691</v>
+        <v>100.01896552</v>
       </c>
       <c r="F150" t="s">
         <v>8</v>
       </c>
       <c r="G150">
         <v>1.0</v>
       </c>
       <c r="H150" s="1">
-        <v>998519.55</v>
+        <v>551104.5</v>
       </c>
       <c r="I150" s="1">
-        <v>3597.33</v>
+        <v>-7074.65</v>
       </c>
       <c r="J150" s="1">
-        <v>0.36026635632722</v>
+        <v>-1.2837220527141</v>
       </c>
       <c r="K150">
-        <v>3.22</v>
-[...2 lines deleted...]
-        <v>459</v>
+        <v>0.12</v>
+      </c>
+      <c r="L150">
+        <v>686.86</v>
       </c>
       <c r="M150" s="1">
-        <v>1002116.88</v>
+        <v>544029.85</v>
       </c>
       <c r="N150" s="1">
-        <v>1034262.78</v>
+        <v>544716.71</v>
       </c>
       <c r="O150" s="1">
-        <v>0.61</v>
+        <v>0.39</v>
       </c>
       <c r="P150">
         <v>1</v>
       </c>
     </row>
     <row r="151" spans="1:16">
       <c r="A151" t="s">
-        <v>460</v>
+        <v>457</v>
       </c>
       <c r="B151" t="s">
-        <v>461</v>
+        <v>458</v>
       </c>
       <c r="C151" s="1">
-        <v>700000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D151" s="1">
-        <v>101.582</v>
+        <v>99.741</v>
       </c>
       <c r="E151" s="1">
-        <v>100.22785714</v>
+        <v>98.29879778</v>
       </c>
       <c r="F151" t="s">
         <v>8</v>
       </c>
       <c r="G151">
         <v>1.0</v>
       </c>
       <c r="H151" s="1">
-        <v>701595.0</v>
+        <v>884689.18</v>
       </c>
       <c r="I151" s="1">
-        <v>9479.0</v>
+        <v>12979.82</v>
       </c>
       <c r="J151" s="1">
-        <v>1.3510643604929</v>
+        <v>1.4671616081029</v>
       </c>
       <c r="K151">
-        <v>1.01</v>
+        <v>3.77</v>
       </c>
       <c r="L151" t="s">
-        <v>462</v>
+        <v>459</v>
       </c>
       <c r="M151" s="1">
-        <v>711074.0</v>
+        <v>897669.0</v>
       </c>
       <c r="N151" s="1">
-        <v>718167.05</v>
+        <v>931597.77</v>
       </c>
       <c r="O151" s="1">
-        <v>0.42</v>
+        <v>0.67</v>
       </c>
       <c r="P151">
         <v>1</v>
       </c>
     </row>
     <row r="152" spans="1:16">
       <c r="A152" t="s">
-        <v>463</v>
+        <v>460</v>
       </c>
       <c r="B152" t="s">
-        <v>464</v>
+        <v>461</v>
       </c>
       <c r="C152" s="1">
-        <v>200000.0</v>
+        <v>133000.0</v>
       </c>
       <c r="D152" s="1">
-        <v>101.251</v>
+        <v>99.555</v>
       </c>
       <c r="E152" s="1">
-        <v>99.447</v>
+        <v>99.73502256</v>
       </c>
       <c r="F152" t="s">
         <v>8</v>
       </c>
       <c r="G152">
         <v>1.0</v>
       </c>
       <c r="H152" s="1">
-        <v>198894.0</v>
+        <v>132647.58</v>
       </c>
       <c r="I152" s="1">
-        <v>3608.0</v>
+        <v>-239.43</v>
       </c>
       <c r="J152" s="1">
-        <v>1.8140315947188</v>
+        <v>-0.18050084291021</v>
       </c>
       <c r="K152">
-        <v>0.36</v>
+        <v>0.67</v>
       </c>
       <c r="L152">
-        <v>712.33</v>
+        <v>892.01</v>
       </c>
       <c r="M152" s="1">
-        <v>202502.0</v>
+        <v>132408.15</v>
       </c>
       <c r="N152" s="1">
-        <v>203214.33</v>
+        <v>133300.16</v>
       </c>
       <c r="O152" s="1">
-        <v>0.12</v>
+        <v>0.1</v>
       </c>
       <c r="P152">
         <v>1</v>
       </c>
     </row>
     <row r="153" spans="1:16">
       <c r="A153" t="s">
-        <v>465</v>
+        <v>462</v>
       </c>
       <c r="B153" t="s">
-        <v>466</v>
+        <v>463</v>
       </c>
       <c r="C153" s="1">
-        <v>1200000.0</v>
+        <v>448000.0</v>
       </c>
       <c r="D153" s="1">
-        <v>102.363</v>
+        <v>97.319</v>
       </c>
       <c r="E153" s="1">
-        <v>99.91491667</v>
+        <v>99.30427009</v>
       </c>
       <c r="F153" t="s">
         <v>8</v>
       </c>
       <c r="G153">
         <v>1.0</v>
       </c>
       <c r="H153" s="1">
-        <v>1198979.0</v>
+        <v>444883.13</v>
       </c>
       <c r="I153" s="1">
-        <v>29377.0</v>
+        <v>-8894.01</v>
       </c>
       <c r="J153" s="1">
-        <v>2.4501680179553</v>
+        <v>-1.9991789753862</v>
       </c>
       <c r="K153">
-        <v>2.49</v>
+        <v>0.92</v>
       </c>
       <c r="L153" t="s">
-        <v>467</v>
+        <v>464</v>
       </c>
       <c r="M153" s="1">
-        <v>1228356.0</v>
+        <v>435989.12</v>
       </c>
       <c r="N153" s="1">
-        <v>1258191.62</v>
+        <v>440131.59</v>
       </c>
       <c r="O153" s="1">
-        <v>0.74</v>
+        <v>0.32</v>
       </c>
       <c r="P153">
         <v>1</v>
       </c>
     </row>
     <row r="154" spans="1:16">
       <c r="A154" t="s">
-        <v>468</v>
+        <v>465</v>
       </c>
       <c r="B154" t="s">
-        <v>469</v>
+        <v>466</v>
       </c>
       <c r="C154" s="1">
-        <v>604000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D154" s="1">
-        <v>99.943</v>
+        <v>95.507</v>
       </c>
       <c r="E154" s="1">
-        <v>100.0</v>
+        <v>98.599555</v>
       </c>
       <c r="F154" t="s">
         <v>8</v>
       </c>
       <c r="G154">
         <v>1.0</v>
       </c>
       <c r="H154" s="1">
-        <v>604000.0</v>
+        <v>788796.44</v>
       </c>
       <c r="I154" s="1">
-        <v>-344.28</v>
+        <v>-24740.44</v>
       </c>
       <c r="J154" s="1">
-        <v>-0.057</v>
+        <v>-3.1364796727531</v>
       </c>
       <c r="K154">
-        <v>0.06</v>
-[...2 lines deleted...]
-        <v>379.38</v>
+        <v>0.31</v>
+      </c>
+      <c r="L154" t="s">
+        <v>467</v>
       </c>
       <c r="M154" s="1">
-        <v>603655.72</v>
+        <v>764056.0</v>
       </c>
       <c r="N154" s="1">
-        <v>604035.1</v>
+        <v>766497.1</v>
       </c>
       <c r="O154" s="1">
-        <v>0.36</v>
+        <v>0.55</v>
       </c>
       <c r="P154">
         <v>1</v>
       </c>
     </row>
     <row r="155" spans="1:16">
       <c r="A155" t="s">
+        <v>468</v>
+      </c>
+      <c r="B155" t="s">
+        <v>469</v>
+      </c>
+      <c r="C155" s="1">
+        <v>800000.0</v>
+      </c>
+      <c r="D155" s="1">
+        <v>95.592</v>
+      </c>
+      <c r="E155" s="1">
+        <v>99.492</v>
+      </c>
+      <c r="F155" t="s">
+        <v>8</v>
+      </c>
+      <c r="G155">
+        <v>1.0</v>
+      </c>
+      <c r="H155" s="1">
+        <v>795936.0</v>
+      </c>
+      <c r="I155" s="1">
+        <v>-31200.0</v>
+      </c>
+      <c r="J155" s="1">
+        <v>-3.9199131588469</v>
+      </c>
+      <c r="K155">
+        <v>0.26</v>
+      </c>
+      <c r="L155" t="s">
         <v>470</v>
       </c>
-      <c r="B155" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M155" s="1">
-        <v>899271.0</v>
+        <v>764736.0</v>
       </c>
       <c r="N155" s="1">
-        <v>923478.53</v>
+        <v>766790.79</v>
       </c>
       <c r="O155" s="1">
         <v>0.55</v>
       </c>
       <c r="P155">
         <v>1</v>
       </c>
     </row>
     <row r="156" spans="1:16">
       <c r="A156" t="s">
+        <v>471</v>
+      </c>
+      <c r="B156" t="s">
+        <v>472</v>
+      </c>
+      <c r="C156" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="D156" s="1">
+        <v>105.105</v>
+      </c>
+      <c r="E156" s="1">
+        <v>108.31357167</v>
+      </c>
+      <c r="F156" t="s">
+        <v>8</v>
+      </c>
+      <c r="G156">
+        <v>1.0</v>
+      </c>
+      <c r="H156" s="1">
+        <v>649881.43</v>
+      </c>
+      <c r="I156" s="1">
+        <v>-19251.43</v>
+      </c>
+      <c r="J156" s="1">
+        <v>-2.962298830419</v>
+      </c>
+      <c r="K156">
+        <v>2.03</v>
+      </c>
+      <c r="L156" t="s">
         <v>473</v>
       </c>
-      <c r="B156" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M156" s="1">
-        <v>519094.44</v>
+        <v>630630.0</v>
       </c>
       <c r="N156" s="1">
-        <v>527632.73</v>
+        <v>642794.38</v>
       </c>
       <c r="O156" s="1">
-        <v>0.31</v>
+        <v>0.46</v>
       </c>
       <c r="P156">
         <v>1</v>
       </c>
     </row>
     <row r="157" spans="1:16">
       <c r="A157" t="s">
+        <v>474</v>
+      </c>
+      <c r="B157" t="s">
+        <v>475</v>
+      </c>
+      <c r="C157" s="1">
+        <v>1200000.0</v>
+      </c>
+      <c r="D157" s="1">
+        <v>97.169</v>
+      </c>
+      <c r="E157" s="1">
+        <v>100.58933333</v>
+      </c>
+      <c r="F157" t="s">
+        <v>8</v>
+      </c>
+      <c r="G157">
+        <v>1.0</v>
+      </c>
+      <c r="H157" s="1">
+        <v>1207072.0</v>
+      </c>
+      <c r="I157" s="1">
+        <v>-41044.0</v>
+      </c>
+      <c r="J157" s="1">
+        <v>-3.4002942657936</v>
+      </c>
+      <c r="K157">
+        <v>2.84</v>
+      </c>
+      <c r="L157" t="s">
         <v>476</v>
       </c>
-      <c r="B157" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M157" s="1">
-        <v>1078365.8</v>
+        <v>1166028.0</v>
       </c>
       <c r="N157" s="1">
-        <v>1110910.46</v>
+        <v>1200092.38</v>
       </c>
       <c r="O157" s="1">
-        <v>0.66</v>
+        <v>0.87</v>
       </c>
       <c r="P157">
         <v>1</v>
       </c>
     </row>
     <row r="158" spans="1:16">
       <c r="A158" t="s">
-        <v>479</v>
+        <v>477</v>
       </c>
       <c r="B158" t="s">
-        <v>480</v>
+        <v>478</v>
       </c>
       <c r="C158" s="1">
-        <v>1100000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D158" s="1">
-        <v>100.618</v>
+        <v>87.979</v>
       </c>
       <c r="E158" s="1">
-        <v>100.04172727</v>
+        <v>86.18353143</v>
       </c>
       <c r="F158" t="s">
         <v>8</v>
       </c>
       <c r="G158">
         <v>1.0</v>
       </c>
       <c r="H158" s="1">
-        <v>1100459.0</v>
+        <v>603284.72</v>
       </c>
       <c r="I158" s="1">
-        <v>6339.0</v>
+        <v>12568.28</v>
       </c>
       <c r="J158" s="1">
-        <v>0.57603236467692</v>
+        <v>2.0833081931861</v>
       </c>
       <c r="K158">
-        <v>1.09</v>
-[...2 lines deleted...]
-        <v>481</v>
+        <v>0.02</v>
+      </c>
+      <c r="L158">
+        <v>115.07</v>
       </c>
       <c r="M158" s="1">
-        <v>1106798.0</v>
+        <v>615853.0</v>
       </c>
       <c r="N158" s="1">
-        <v>1118826.42</v>
+        <v>615968.07</v>
       </c>
       <c r="O158" s="1">
-        <v>0.66</v>
+        <v>0.44</v>
       </c>
       <c r="P158">
         <v>1</v>
       </c>
     </row>
     <row r="159" spans="1:16">
       <c r="A159" t="s">
-        <v>482</v>
+        <v>479</v>
       </c>
       <c r="B159" t="s">
-        <v>483</v>
+        <v>480</v>
       </c>
       <c r="C159" s="1">
-        <v>651000.0</v>
+        <v>511000.0</v>
       </c>
       <c r="D159" s="1">
-        <v>102.278</v>
+        <v>100.393</v>
       </c>
       <c r="E159" s="1">
-        <v>100.01896467</v>
+        <v>100.27221135</v>
       </c>
       <c r="F159" t="s">
         <v>8</v>
       </c>
       <c r="G159">
         <v>1.0</v>
       </c>
       <c r="H159" s="1">
-        <v>651123.46</v>
+        <v>512391.0</v>
       </c>
       <c r="I159" s="1">
-        <v>14706.32</v>
+        <v>617.23</v>
       </c>
       <c r="J159" s="1">
-        <v>2.2586069929042</v>
+        <v>0.12046074189437</v>
       </c>
       <c r="K159">
-        <v>3.36</v>
+        <v>1.33</v>
       </c>
       <c r="L159" t="s">
-        <v>484</v>
+        <v>481</v>
       </c>
       <c r="M159" s="1">
-        <v>665829.78</v>
+        <v>513008.23</v>
       </c>
       <c r="N159" s="1">
-        <v>687678.41</v>
+        <v>519780.73</v>
       </c>
       <c r="O159" s="1">
-        <v>0.41</v>
+        <v>0.38</v>
       </c>
       <c r="P159">
         <v>1</v>
       </c>
     </row>
     <row r="160" spans="1:16">
       <c r="A160" t="s">
-        <v>485</v>
+        <v>482</v>
       </c>
       <c r="B160" t="s">
-        <v>486</v>
+        <v>483</v>
       </c>
       <c r="C160" s="1">
-        <v>900000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D160" s="1">
-        <v>101.158</v>
+        <v>99.958</v>
       </c>
       <c r="E160" s="1">
-        <v>98.29879778</v>
+        <v>102.939</v>
       </c>
       <c r="F160" t="s">
         <v>8</v>
       </c>
       <c r="G160">
         <v>1.0</v>
       </c>
       <c r="H160" s="1">
-        <v>884689.18</v>
+        <v>720573.0</v>
       </c>
       <c r="I160" s="1">
-        <v>25732.82</v>
+        <v>-20867.0</v>
       </c>
       <c r="J160" s="1">
-        <v>2.9086848332428</v>
+        <v>-2.8958897988129</v>
       </c>
       <c r="K160">
-        <v>3.46</v>
+        <v>0.37</v>
       </c>
       <c r="L160" t="s">
-        <v>487</v>
+        <v>484</v>
       </c>
       <c r="M160" s="1">
-        <v>910422.0</v>
+        <v>699706.0</v>
       </c>
       <c r="N160" s="1">
-        <v>941589.12</v>
+        <v>702278.26</v>
       </c>
       <c r="O160" s="1">
-        <v>0.56</v>
+        <v>0.51</v>
       </c>
       <c r="P160">
         <v>1</v>
       </c>
     </row>
     <row r="161" spans="1:16">
       <c r="A161" t="s">
-        <v>488</v>
+        <v>485</v>
       </c>
       <c r="B161" t="s">
-        <v>489</v>
+        <v>486</v>
       </c>
       <c r="C161" s="1">
-        <v>133000.0</v>
+        <v>1400000.0</v>
       </c>
       <c r="D161" s="1">
-        <v>99.523</v>
+        <v>96.141</v>
       </c>
       <c r="E161" s="1">
-        <v>99.73502256</v>
+        <v>100.58606214</v>
       </c>
       <c r="F161" t="s">
         <v>8</v>
       </c>
       <c r="G161">
         <v>1.0</v>
       </c>
       <c r="H161" s="1">
-        <v>132647.58</v>
+        <v>1408204.87</v>
       </c>
       <c r="I161" s="1">
-        <v>-281.99</v>
+        <v>-62230.87</v>
       </c>
       <c r="J161" s="1">
-        <v>-0.21258586097085</v>
+        <v>-4.4191631008917</v>
       </c>
       <c r="K161">
-        <v>0.6</v>
-[...2 lines deleted...]
-        <v>800.19</v>
+        <v>0.27</v>
+      </c>
+      <c r="L161" t="s">
+        <v>487</v>
       </c>
       <c r="M161" s="1">
-        <v>132365.59</v>
+        <v>1345974.0</v>
       </c>
       <c r="N161" s="1">
-        <v>133165.78</v>
+        <v>1349728.11</v>
       </c>
       <c r="O161" s="1">
-        <v>0.08</v>
+        <v>0.97</v>
       </c>
       <c r="P161">
         <v>1</v>
       </c>
     </row>
     <row r="162" spans="1:16">
       <c r="A162" t="s">
+        <v>488</v>
+      </c>
+      <c r="B162" t="s">
+        <v>489</v>
+      </c>
+      <c r="C162" s="1">
+        <v>850000.0</v>
+      </c>
+      <c r="D162" s="1">
+        <v>96.915</v>
+      </c>
+      <c r="E162" s="1">
+        <v>99.64942118</v>
+      </c>
+      <c r="F162" t="s">
+        <v>8</v>
+      </c>
+      <c r="G162">
+        <v>1.0</v>
+      </c>
+      <c r="H162" s="1">
+        <v>847020.08</v>
+      </c>
+      <c r="I162" s="1">
+        <v>-23242.58</v>
+      </c>
+      <c r="J162" s="1">
+        <v>-2.7440412038402</v>
+      </c>
+      <c r="K162">
+        <v>2.07</v>
+      </c>
+      <c r="L162" t="s">
         <v>490</v>
       </c>
-      <c r="B162" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M162" s="1">
-        <v>551825.04</v>
+        <v>823777.5</v>
       </c>
       <c r="N162" s="1">
-        <v>555578.46</v>
+        <v>841382.98</v>
       </c>
       <c r="O162" s="1">
-        <v>0.33</v>
+        <v>0.61</v>
       </c>
       <c r="P162">
         <v>1</v>
       </c>
     </row>
     <row r="163" spans="1:16">
       <c r="A163" t="s">
+        <v>491</v>
+      </c>
+      <c r="B163" t="s">
+        <v>492</v>
+      </c>
+      <c r="C163" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="D163" s="1">
+        <v>96.479</v>
+      </c>
+      <c r="E163" s="1">
+        <v>99.908</v>
+      </c>
+      <c r="F163" t="s">
+        <v>8</v>
+      </c>
+      <c r="G163">
+        <v>1.0</v>
+      </c>
+      <c r="H163" s="1">
+        <v>499540.0</v>
+      </c>
+      <c r="I163" s="1">
+        <v>-17145.0</v>
+      </c>
+      <c r="J163" s="1">
+        <v>-3.4321575849782</v>
+      </c>
+      <c r="K163">
+        <v>0.62</v>
+      </c>
+      <c r="L163" t="s">
         <v>493</v>
       </c>
-      <c r="B163" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M163" s="1">
-        <v>899037.0</v>
+        <v>482395.0</v>
       </c>
       <c r="N163" s="1">
-        <v>899453.1</v>
+        <v>485516.53</v>
       </c>
       <c r="O163" s="1">
-        <v>0.53</v>
+        <v>0.35</v>
       </c>
       <c r="P163">
         <v>1</v>
       </c>
     </row>
     <row r="164" spans="1:16">
       <c r="A164" t="s">
+        <v>494</v>
+      </c>
+      <c r="B164" t="s">
+        <v>492</v>
+      </c>
+      <c r="C164" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="D164" s="1">
+        <v>100.97</v>
+      </c>
+      <c r="E164" s="1">
+        <v>103.50275</v>
+      </c>
+      <c r="F164" t="s">
+        <v>8</v>
+      </c>
+      <c r="G164">
+        <v>1.0</v>
+      </c>
+      <c r="H164" s="1">
+        <v>414011.0</v>
+      </c>
+      <c r="I164" s="1">
+        <v>-10131.0</v>
+      </c>
+      <c r="J164" s="1">
+        <v>-2.4470364313992</v>
+      </c>
+      <c r="K164">
+        <v>4.61</v>
+      </c>
+      <c r="L164" t="s">
         <v>495</v>
       </c>
-      <c r="B164" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M164" s="1">
-        <v>762524.0</v>
+        <v>403880.0</v>
       </c>
       <c r="N164" s="1">
-        <v>774030.85</v>
+        <v>422307.4</v>
       </c>
       <c r="O164" s="1">
-        <v>0.46</v>
+        <v>0.3</v>
       </c>
       <c r="P164">
         <v>1</v>
       </c>
     </row>
     <row r="165" spans="1:16">
       <c r="A165" t="s">
+        <v>496</v>
+      </c>
+      <c r="B165" t="s">
+        <v>497</v>
+      </c>
+      <c r="C165" s="1">
+        <v>700000.0</v>
+      </c>
+      <c r="D165" s="1">
+        <v>102.831</v>
+      </c>
+      <c r="E165" s="1">
+        <v>106.53128571</v>
+      </c>
+      <c r="F165" t="s">
+        <v>8</v>
+      </c>
+      <c r="G165">
+        <v>1.0</v>
+      </c>
+      <c r="H165" s="1">
+        <v>745719.0</v>
+      </c>
+      <c r="I165" s="1">
+        <v>-25902.0</v>
+      </c>
+      <c r="J165" s="1">
+        <v>-3.4734263174198</v>
+      </c>
+      <c r="K165">
+        <v>1.91</v>
+      </c>
+      <c r="L165" t="s">
         <v>498</v>
       </c>
-      <c r="B165" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M165" s="1">
-        <v>1209204.0</v>
+        <v>719817.0</v>
       </c>
       <c r="N165" s="1">
-        <v>1240161.53</v>
+        <v>733184.12</v>
       </c>
       <c r="O165" s="1">
-        <v>0.73</v>
+        <v>0.53</v>
       </c>
       <c r="P165">
         <v>1</v>
       </c>
     </row>
     <row r="166" spans="1:16">
       <c r="A166" t="s">
+        <v>499</v>
+      </c>
+      <c r="B166" t="s">
+        <v>500</v>
+      </c>
+      <c r="C166" s="1">
+        <v>1239000.0</v>
+      </c>
+      <c r="D166" s="1">
+        <v>96.427</v>
+      </c>
+      <c r="E166" s="1">
+        <v>99.90992252</v>
+      </c>
+      <c r="F166" t="s">
+        <v>8</v>
+      </c>
+      <c r="G166">
+        <v>1.0</v>
+      </c>
+      <c r="H166" s="1">
+        <v>1237883.94</v>
+      </c>
+      <c r="I166" s="1">
+        <v>-43153.41</v>
+      </c>
+      <c r="J166" s="1">
+        <v>-3.4860626756334</v>
+      </c>
+      <c r="K166">
+        <v>0.4</v>
+      </c>
+      <c r="L166" t="s">
         <v>501</v>
       </c>
-      <c r="B166" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M166" s="1">
-        <v>1445676.96</v>
+        <v>1194730.53</v>
       </c>
       <c r="N166" s="1">
-        <v>1447391.93</v>
+        <v>1199652.58</v>
       </c>
       <c r="O166" s="1">
-        <v>0.85</v>
+        <v>0.87</v>
       </c>
       <c r="P166">
         <v>1</v>
       </c>
     </row>
     <row r="167" spans="1:16">
       <c r="A167" t="s">
+        <v>502</v>
+      </c>
+      <c r="B167" t="s">
+        <v>503</v>
+      </c>
+      <c r="C167" s="1">
+        <v>988000.0</v>
+      </c>
+      <c r="D167" s="1">
+        <v>98.569</v>
+      </c>
+      <c r="E167" s="1">
+        <v>100.44048583</v>
+      </c>
+      <c r="F167" t="s">
+        <v>8</v>
+      </c>
+      <c r="G167">
+        <v>1.0</v>
+      </c>
+      <c r="H167" s="1">
+        <v>992352.0</v>
+      </c>
+      <c r="I167" s="1">
+        <v>-18490.28</v>
+      </c>
+      <c r="J167" s="1">
+        <v>-1.8632783528425</v>
+      </c>
+      <c r="K167">
+        <v>0.74</v>
+      </c>
+      <c r="L167" t="s">
         <v>504</v>
       </c>
-      <c r="B167" t="s">
-[...26 lines deleted...]
-      <c r="K167">
+      <c r="M167" s="1">
+        <v>973861.72</v>
+      </c>
+      <c r="N167" s="1">
+        <v>981170.48</v>
+      </c>
+      <c r="O167" s="1">
         <v>0.71</v>
-      </c>
-[...10 lines deleted...]
-        <v>0.38</v>
       </c>
       <c r="P167">
         <v>1</v>
       </c>
     </row>
     <row r="168" spans="1:16">
       <c r="A168" t="s">
+        <v>505</v>
+      </c>
+      <c r="B168" t="s">
+        <v>506</v>
+      </c>
+      <c r="C168" s="1">
+        <v>286000.0</v>
+      </c>
+      <c r="D168" s="1">
+        <v>99.889</v>
+      </c>
+      <c r="E168" s="1">
+        <v>100.94948252</v>
+      </c>
+      <c r="F168" t="s">
+        <v>8</v>
+      </c>
+      <c r="G168">
+        <v>1.0</v>
+      </c>
+      <c r="H168" s="1">
+        <v>288715.52</v>
+      </c>
+      <c r="I168" s="1">
+        <v>-3032.98</v>
+      </c>
+      <c r="J168" s="1">
+        <v>-1.0505081264769</v>
+      </c>
+      <c r="K168">
+        <v>3.95</v>
+      </c>
+      <c r="L168" t="s">
         <v>507</v>
       </c>
-      <c r="B168" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M168" s="1">
-        <v>629684.38</v>
+        <v>285682.54</v>
       </c>
       <c r="N168" s="1">
-        <v>636024.55</v>
+        <v>296979.65</v>
       </c>
       <c r="O168" s="1">
-        <v>0.38</v>
+        <v>0.21</v>
       </c>
       <c r="P168">
         <v>1</v>
       </c>
     </row>
     <row r="169" spans="1:16">
       <c r="A169" t="s">
+        <v>508</v>
+      </c>
+      <c r="B169" t="s">
+        <v>509</v>
+      </c>
+      <c r="C169" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="D169" s="1">
+        <v>101.704</v>
+      </c>
+      <c r="E169" s="1">
+        <v>105.263</v>
+      </c>
+      <c r="F169" t="s">
+        <v>8</v>
+      </c>
+      <c r="G169">
+        <v>1.0</v>
+      </c>
+      <c r="H169" s="1">
+        <v>315789.0</v>
+      </c>
+      <c r="I169" s="1">
+        <v>-10677.0</v>
+      </c>
+      <c r="J169" s="1">
+        <v>-3.3810550715826</v>
+      </c>
+      <c r="K169">
+        <v>3.92</v>
+      </c>
+      <c r="L169" t="s">
         <v>510</v>
       </c>
-      <c r="B169" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M169" s="1">
-        <v>824256.0</v>
+        <v>305112.0</v>
       </c>
       <c r="N169" s="1">
-        <v>824971.07</v>
+        <v>316884.12</v>
       </c>
       <c r="O169" s="1">
-        <v>0.49</v>
+        <v>0.23</v>
       </c>
       <c r="P169">
         <v>1</v>
       </c>
     </row>
     <row r="170" spans="1:16">
       <c r="A170" t="s">
+        <v>511</v>
+      </c>
+      <c r="B170" t="s">
         <v>512</v>
       </c>
-      <c r="B170" t="s">
+      <c r="C170" s="1">
+        <v>683000.0</v>
+      </c>
+      <c r="D170" s="1">
+        <v>100.533</v>
+      </c>
+      <c r="E170" s="1">
+        <v>101.19198243</v>
+      </c>
+      <c r="F170" t="s">
+        <v>8</v>
+      </c>
+      <c r="G170">
+        <v>1.0</v>
+      </c>
+      <c r="H170" s="1">
+        <v>691141.24</v>
+      </c>
+      <c r="I170" s="1">
+        <v>-4500.85</v>
+      </c>
+      <c r="J170" s="1">
+        <v>-0.65122000244118</v>
+      </c>
+      <c r="K170">
+        <v>3.33</v>
+      </c>
+      <c r="L170" t="s">
         <v>513</v>
       </c>
-      <c r="C170" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M170" s="1">
-        <v>1602512.0</v>
+        <v>686640.39</v>
       </c>
       <c r="N170" s="1">
-        <v>1602659.95</v>
+        <v>709410.96</v>
       </c>
       <c r="O170" s="1">
-        <v>0.95</v>
+        <v>0.51</v>
       </c>
       <c r="P170">
         <v>1</v>
       </c>
     </row>
     <row r="171" spans="1:16">
       <c r="A171" t="s">
         <v>514</v>
       </c>
       <c r="B171" t="s">
         <v>515</v>
       </c>
       <c r="C171" s="1">
-        <v>700000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D171" s="1">
-        <v>107.053</v>
+        <v>96.38</v>
       </c>
       <c r="E171" s="1">
-        <v>104.86114286</v>
+        <v>99.752715</v>
       </c>
       <c r="F171" t="s">
         <v>8</v>
       </c>
       <c r="G171">
         <v>1.0</v>
       </c>
       <c r="H171" s="1">
-        <v>734028.0</v>
+        <v>598516.29</v>
       </c>
       <c r="I171" s="1">
-        <v>15343.0</v>
+        <v>-20236.29</v>
       </c>
       <c r="J171" s="1">
-        <v>2.090247238525</v>
+        <v>-3.3810758935233</v>
       </c>
       <c r="K171">
-        <v>3.6</v>
+        <v>2.13</v>
       </c>
       <c r="L171" t="s">
         <v>516</v>
       </c>
       <c r="M171" s="1">
-        <v>749371.0</v>
+        <v>578280.0</v>
       </c>
       <c r="N171" s="1">
-        <v>774556.62</v>
+        <v>591083.42</v>
       </c>
       <c r="O171" s="1">
-        <v>0.46</v>
+        <v>0.43</v>
       </c>
       <c r="P171">
         <v>1</v>
       </c>
     </row>
     <row r="172" spans="1:16">
       <c r="A172" t="s">
         <v>517</v>
       </c>
       <c r="B172" t="s">
         <v>518</v>
       </c>
       <c r="C172" s="1">
-        <v>950000.0</v>
+        <v>1014000.0</v>
       </c>
       <c r="D172" s="1">
-        <v>100.132</v>
+        <v>98.793</v>
       </c>
       <c r="E172" s="1">
-        <v>99.64942105</v>
+        <v>102.86484418</v>
       </c>
       <c r="F172" t="s">
         <v>8</v>
       </c>
       <c r="G172">
         <v>1.0</v>
       </c>
       <c r="H172" s="1">
-        <v>946669.5</v>
+        <v>1043049.52</v>
       </c>
       <c r="I172" s="1">
-        <v>4584.5</v>
+        <v>-41288.5</v>
       </c>
       <c r="J172" s="1">
-        <v>0.48427671959433</v>
+        <v>-3.9584410143825</v>
       </c>
       <c r="K172">
-        <v>1.84</v>
+        <v>2.82</v>
       </c>
       <c r="L172" t="s">
         <v>519</v>
       </c>
       <c r="M172" s="1">
-        <v>951254.0</v>
+        <v>1001761.02</v>
       </c>
       <c r="N172" s="1">
-        <v>968744.41</v>
+        <v>1030305.81</v>
       </c>
       <c r="O172" s="1">
-        <v>0.57</v>
+        <v>0.74</v>
       </c>
       <c r="P172">
         <v>1</v>
       </c>
     </row>
     <row r="173" spans="1:16">
       <c r="A173" t="s">
         <v>520</v>
       </c>
       <c r="B173" t="s">
         <v>521</v>
       </c>
       <c r="C173" s="1">
-        <v>400000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D173" s="1">
-        <v>104.321</v>
+        <v>96.755</v>
       </c>
       <c r="E173" s="1">
-        <v>103.50275</v>
+        <v>99.99142833</v>
       </c>
       <c r="F173" t="s">
         <v>8</v>
       </c>
       <c r="G173">
         <v>1.0</v>
       </c>
       <c r="H173" s="1">
-        <v>414011.0</v>
+        <v>599948.57</v>
       </c>
       <c r="I173" s="1">
-        <v>3273.0</v>
+        <v>-19418.57</v>
       </c>
       <c r="J173" s="1">
-        <v>0.79055870496195</v>
+        <v>-3.2367057729632</v>
       </c>
       <c r="K173">
-        <v>4.24</v>
+        <v>0.65</v>
       </c>
       <c r="L173" t="s">
         <v>522</v>
       </c>
       <c r="M173" s="1">
-        <v>417284.0</v>
+        <v>580530.0</v>
       </c>
       <c r="N173" s="1">
-        <v>434253.86</v>
+        <v>584441.01</v>
       </c>
       <c r="O173" s="1">
-        <v>0.26</v>
+        <v>0.42</v>
       </c>
       <c r="P173">
         <v>1</v>
       </c>
     </row>
     <row r="174" spans="1:16">
       <c r="A174" t="s">
         <v>523</v>
       </c>
       <c r="B174" t="s">
-        <v>521</v>
+        <v>524</v>
       </c>
       <c r="C174" s="1">
-        <v>500000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D174" s="1">
-        <v>99.762</v>
+        <v>94.489</v>
       </c>
       <c r="E174" s="1">
-        <v>99.908</v>
+        <v>97.25955556</v>
       </c>
       <c r="F174" t="s">
         <v>8</v>
       </c>
       <c r="G174">
         <v>1.0</v>
       </c>
       <c r="H174" s="1">
-        <v>499540.0</v>
+        <v>875336.0</v>
       </c>
       <c r="I174" s="1">
-        <v>-730.0</v>
+        <v>-24935.0</v>
       </c>
       <c r="J174" s="1">
-        <v>-0.14613444368819</v>
+        <v>-2.8486204154747</v>
       </c>
       <c r="K174">
-        <v>0.33</v>
+        <v>2.36</v>
       </c>
       <c r="L174" t="s">
-        <v>524</v>
+        <v>525</v>
       </c>
       <c r="M174" s="1">
-        <v>498810.0</v>
+        <v>850401.0</v>
       </c>
       <c r="N174" s="1">
-        <v>500478.4</v>
+        <v>871668.12</v>
       </c>
       <c r="O174" s="1">
-        <v>0.3</v>
+        <v>0.63</v>
       </c>
       <c r="P174">
         <v>1</v>
       </c>
     </row>
     <row r="175" spans="1:16">
       <c r="A175" t="s">
-        <v>525</v>
+        <v>526</v>
       </c>
       <c r="B175" t="s">
-        <v>526</v>
+        <v>527</v>
       </c>
       <c r="C175" s="1">
-        <v>700000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D175" s="1">
-        <v>106.282</v>
+        <v>99.013</v>
       </c>
       <c r="E175" s="1">
-        <v>106.53128571</v>
+        <v>99.696</v>
       </c>
       <c r="F175" t="s">
         <v>8</v>
       </c>
       <c r="G175">
         <v>1.0</v>
       </c>
       <c r="H175" s="1">
-        <v>745719.0</v>
+        <v>299088.0</v>
       </c>
       <c r="I175" s="1">
-        <v>-1745.0</v>
+        <v>-2049.0</v>
       </c>
       <c r="J175" s="1">
-        <v>-0.23400235209241</v>
+        <v>-0.68508265125983</v>
       </c>
       <c r="K175">
-        <v>1.58</v>
+        <v>2.83</v>
       </c>
       <c r="L175" t="s">
-        <v>527</v>
+        <v>528</v>
       </c>
       <c r="M175" s="1">
-        <v>743974.0</v>
+        <v>297039.0</v>
       </c>
       <c r="N175" s="1">
-        <v>755058.93</v>
+        <v>305533.52</v>
       </c>
       <c r="O175" s="1">
-        <v>0.45</v>
+        <v>0.22</v>
       </c>
       <c r="P175">
         <v>1</v>
       </c>
     </row>
     <row r="176" spans="1:16">
       <c r="A176" t="s">
-        <v>528</v>
+        <v>529</v>
       </c>
       <c r="B176" t="s">
-        <v>529</v>
+        <v>530</v>
       </c>
       <c r="C176" s="1">
-        <v>988000.0</v>
+        <v>431000.0</v>
       </c>
       <c r="D176" s="1">
-        <v>102.185</v>
+        <v>98.19</v>
       </c>
       <c r="E176" s="1">
-        <v>100.44048583</v>
+        <v>99.695</v>
       </c>
       <c r="F176" t="s">
         <v>8</v>
       </c>
       <c r="G176">
         <v>1.0</v>
       </c>
       <c r="H176" s="1">
-        <v>992352.0</v>
+        <v>429685.45</v>
       </c>
       <c r="I176" s="1">
-        <v>17235.8</v>
+        <v>-6486.55</v>
       </c>
       <c r="J176" s="1">
-        <v>1.736863532295</v>
+        <v>-1.5096042930939</v>
       </c>
       <c r="K176">
-        <v>0.43</v>
-[...2 lines deleted...]
-        <v>530</v>
+        <v>0.13</v>
+      </c>
+      <c r="L176">
+        <v>575.65</v>
       </c>
       <c r="M176" s="1">
-        <v>1009587.8</v>
+        <v>423198.9</v>
       </c>
       <c r="N176" s="1">
-        <v>1013842.16</v>
+        <v>423774.55</v>
       </c>
       <c r="O176" s="1">
-        <v>0.6</v>
+        <v>0.31</v>
       </c>
       <c r="P176">
         <v>1</v>
       </c>
     </row>
     <row r="177" spans="1:16">
       <c r="A177" t="s">
         <v>531</v>
       </c>
       <c r="B177" t="s">
         <v>532</v>
       </c>
       <c r="C177" s="1">
-        <v>386000.0</v>
+        <v>1100000.0</v>
       </c>
       <c r="D177" s="1">
-        <v>104.11</v>
+        <v>81.586</v>
       </c>
       <c r="E177" s="1">
-        <v>100.94948187</v>
+        <v>81.54266545</v>
       </c>
       <c r="F177" t="s">
         <v>8</v>
       </c>
       <c r="G177">
         <v>1.0</v>
       </c>
       <c r="H177" s="1">
-        <v>389665.0</v>
+        <v>896969.32</v>
       </c>
       <c r="I177" s="1">
-        <v>12199.6</v>
+        <v>476.68</v>
       </c>
       <c r="J177" s="1">
-        <v>3.1307918340113</v>
+        <v>0.05314340071297</v>
       </c>
       <c r="K177">
-        <v>3.63</v>
+        <v>0.43</v>
       </c>
       <c r="L177" t="s">
         <v>533</v>
       </c>
       <c r="M177" s="1">
-        <v>401864.6</v>
+        <v>897446.0</v>
       </c>
       <c r="N177" s="1">
-        <v>415884.97</v>
+        <v>902215.18</v>
       </c>
       <c r="O177" s="1">
-        <v>0.25</v>
+        <v>0.65</v>
       </c>
       <c r="P177">
         <v>1</v>
       </c>
     </row>
     <row r="178" spans="1:16">
       <c r="A178" t="s">
         <v>534</v>
       </c>
       <c r="B178" t="s">
         <v>535</v>
       </c>
       <c r="C178" s="1">
-        <v>400000.0</v>
+        <v>1100000.0</v>
       </c>
       <c r="D178" s="1">
-        <v>105.546</v>
+        <v>88.692</v>
       </c>
       <c r="E178" s="1">
-        <v>105.263</v>
+        <v>89.78073818</v>
       </c>
       <c r="F178" t="s">
         <v>8</v>
       </c>
       <c r="G178">
         <v>1.0</v>
       </c>
       <c r="H178" s="1">
-        <v>421052.0</v>
+        <v>987588.12</v>
       </c>
       <c r="I178" s="1">
-        <v>1132.0</v>
+        <v>-11976.12</v>
       </c>
       <c r="J178" s="1">
-        <v>0.2688504032756</v>
+        <v>-1.2126634330109</v>
       </c>
       <c r="K178">
-        <v>3.6</v>
+        <v>0.56</v>
       </c>
       <c r="L178" t="s">
         <v>536</v>
       </c>
       <c r="M178" s="1">
-        <v>422184.0</v>
+        <v>975612.0</v>
       </c>
       <c r="N178" s="1">
-        <v>436583.73</v>
+        <v>981737.34</v>
       </c>
       <c r="O178" s="1">
-        <v>0.26</v>
+        <v>0.71</v>
       </c>
       <c r="P178">
         <v>1</v>
       </c>
     </row>
     <row r="179" spans="1:16">
       <c r="A179" t="s">
         <v>537</v>
       </c>
       <c r="B179" t="s">
         <v>538</v>
       </c>
       <c r="C179" s="1">
-        <v>683000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D179" s="1">
-        <v>104.251</v>
+        <v>99.724</v>
       </c>
       <c r="E179" s="1">
-        <v>101.19198243</v>
+        <v>102.932</v>
       </c>
       <c r="F179" t="s">
         <v>8</v>
       </c>
       <c r="G179">
         <v>1.0</v>
       </c>
       <c r="H179" s="1">
-        <v>691141.24</v>
+        <v>205864.0</v>
       </c>
       <c r="I179" s="1">
-        <v>20893.09</v>
+        <v>-6416.0</v>
       </c>
       <c r="J179" s="1">
-        <v>3.022984129843</v>
+        <v>-3.116620681615</v>
       </c>
       <c r="K179">
-        <v>3.02</v>
+        <v>3.72</v>
       </c>
       <c r="L179" t="s">
         <v>539</v>
       </c>
       <c r="M179" s="1">
-        <v>712034.33</v>
+        <v>199448.0</v>
       </c>
       <c r="N179" s="1">
-        <v>732643.62</v>
+        <v>206886.36</v>
       </c>
       <c r="O179" s="1">
-        <v>0.43</v>
+        <v>0.15</v>
       </c>
       <c r="P179">
         <v>1</v>
       </c>
     </row>
     <row r="180" spans="1:16">
       <c r="A180" t="s">
         <v>540</v>
       </c>
       <c r="B180" t="s">
         <v>541</v>
       </c>
       <c r="C180" s="1">
-        <v>646000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D180" s="1">
-        <v>100.291</v>
+        <v>97.34</v>
       </c>
       <c r="E180" s="1">
-        <v>100.09287926</v>
+        <v>100.1375</v>
       </c>
       <c r="F180" t="s">
         <v>8</v>
       </c>
       <c r="G180">
         <v>1.0</v>
       </c>
       <c r="H180" s="1">
-        <v>646600.0</v>
+        <v>801100.0</v>
       </c>
       <c r="I180" s="1">
-        <v>1279.86</v>
+        <v>-22380.0</v>
       </c>
       <c r="J180" s="1">
-        <v>0.19793690071141</v>
+        <v>-2.793658719261</v>
       </c>
       <c r="K180">
-        <v>1.77</v>
+        <v>1.74</v>
       </c>
       <c r="L180" t="s">
         <v>542</v>
       </c>
       <c r="M180" s="1">
-        <v>647879.86</v>
+        <v>778720.0</v>
       </c>
       <c r="N180" s="1">
-        <v>659296.33</v>
+        <v>792610.48</v>
       </c>
       <c r="O180" s="1">
-        <v>0.39</v>
+        <v>0.57</v>
       </c>
       <c r="P180">
         <v>1</v>
       </c>
     </row>
     <row r="181" spans="1:16">
       <c r="A181" t="s">
         <v>543</v>
       </c>
       <c r="B181" t="s">
         <v>544</v>
       </c>
       <c r="C181" s="1">
-        <v>700000.0</v>
+        <v>-4500000.0</v>
       </c>
       <c r="D181" s="1">
-        <v>103.886</v>
+        <v>5.95957778</v>
       </c>
       <c r="E181" s="1">
-        <v>103.52879571</v>
+        <v>0.0676068911</v>
       </c>
       <c r="F181" t="s">
         <v>8</v>
       </c>
       <c r="G181">
         <v>1.0</v>
       </c>
       <c r="H181" s="1">
-        <v>724701.57</v>
+        <v>-304231.01</v>
       </c>
       <c r="I181" s="1">
-        <v>2500.43</v>
+        <v>42925.01</v>
       </c>
       <c r="J181" s="1">
-        <v>0.34502891997322</v>
+        <v>-14.109347367318</v>
       </c>
       <c r="K181">
-        <v>4.05</v>
+        <v>0.0</v>
       </c>
       <c r="L181" t="s">
         <v>545</v>
       </c>
       <c r="M181" s="1">
-        <v>727202.0</v>
+        <v>-261306.0</v>
       </c>
       <c r="N181" s="1">
-        <v>755566.38</v>
+        <v>-268181.0</v>
       </c>
       <c r="O181" s="1">
-        <v>0.45</v>
+        <v>-0.19</v>
       </c>
       <c r="P181">
-        <v>1</v>
-[...648 lines deleted...]
-      <c r="P194">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>