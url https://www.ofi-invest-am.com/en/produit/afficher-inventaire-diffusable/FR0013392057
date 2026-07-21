--- v2 (2026-06-27)
+++ v3 (2026-07-21)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="546">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="533">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>I</t>
   </si>
   <si>
     <t>FR0011024249</t>
   </si>
   <si>
@@ -106,1596 +106,1557 @@
   <si>
     <t>CC (EUR)</t>
   </si>
   <si>
     <t>Interets (EUR)</t>
   </si>
   <si>
     <t>VBCE (EUR)</t>
   </si>
   <si>
     <t>VBCI (EUR)</t>
   </si>
   <si>
     <t>Poids</t>
   </si>
   <si>
     <t>Nb.</t>
   </si>
   <si>
     <t>FR001400KPZ3</t>
   </si>
   <si>
     <t>Ofi Invest ESG Liquidités PART I</t>
   </si>
   <si>
-    <t>RX100626</t>
-[...4 lines deleted...]
-  <si>
     <t>DU100626</t>
   </si>
   <si>
     <t>EURO-SCHATZ JUN 26</t>
   </si>
   <si>
+    <t>OE100626</t>
+  </si>
+  <si>
+    <t>EURO-BOBL JUN 26</t>
+  </si>
+  <si>
     <t>XS2986639701</t>
   </si>
   <si>
     <t>A2A SPA 3.625 30/01/2035</t>
   </si>
   <si>
-    <t>4 671.78</t>
+    <t>6 462.63</t>
   </si>
   <si>
     <t>XS2809859536</t>
   </si>
   <si>
     <t>ACHMEA BV 02/11/2044</t>
   </si>
   <si>
-    <t>7 669.42</t>
+    <t>8 853.29</t>
   </si>
   <si>
     <t>BE6317598850</t>
   </si>
   <si>
     <t>AGEAS SA PERP</t>
   </si>
   <si>
-    <t>12 484.93</t>
+    <t>13 461.64</t>
   </si>
   <si>
     <t>BE6369832363</t>
   </si>
   <si>
-    <t>16 900.68</t>
+    <t>20 602.74</t>
   </si>
   <si>
     <t>XS3237229193</t>
   </si>
   <si>
     <t>AIB GROUP PLC 02/12/2036</t>
   </si>
   <si>
-    <t>12 812.88</t>
+    <t>15 289.32</t>
   </si>
   <si>
     <t>FR0014013VX5</t>
   </si>
   <si>
     <t>AIR LIQUIDE FINANCE SA 3 05/05/2033</t>
   </si>
   <si>
-    <t>8 400.00</t>
+    <t>9 723.29</t>
   </si>
   <si>
     <t>XS3324546251</t>
   </si>
   <si>
     <t>AKZO NOBEL NV 4 25/03/2031</t>
   </si>
   <si>
+    <t>2 304.11</t>
+  </si>
+  <si>
     <t>XS2829852842</t>
   </si>
   <si>
     <t>ALLIANDER NV PERP</t>
   </si>
   <si>
-    <t>17 075.34</t>
-[...17 lines deleted...]
-    <t>9 545.21</t>
+    <t>18 493.15</t>
   </si>
   <si>
     <t>XS3064423174</t>
   </si>
   <si>
     <t>ALPHABET INC 3 06/05/2033</t>
   </si>
   <si>
-    <t>16 224.66</t>
+    <t>17 358.90</t>
   </si>
   <si>
     <t>XS3224609456</t>
   </si>
   <si>
     <t>ALPHABET INC 3.5 06/11/2038</t>
   </si>
   <si>
-    <t>4 365.89</t>
+    <t>5 058.41</t>
   </si>
   <si>
     <t>XS3229091015</t>
   </si>
   <si>
     <t>AMCOR UK FINANCE PLC 3.75 20/02/2033</t>
   </si>
   <si>
-    <t>2 011.44</t>
+    <t>3 197.67</t>
   </si>
   <si>
     <t>FR001400ZZD7</t>
   </si>
   <si>
     <t>ARKEMA SA PERP</t>
   </si>
   <si>
-    <t>21 517.81</t>
+    <t>23 124.66</t>
   </si>
   <si>
     <t>XS3070545234</t>
   </si>
   <si>
     <t>AROUNDTOWN SA 3.5 13/05/2030</t>
   </si>
   <si>
-    <t>46 315.07</t>
+    <t>49 623.29</t>
   </si>
   <si>
     <t>XS2919279633</t>
   </si>
   <si>
     <t>ASB BANK LTD 3.185 16/04/2029</t>
   </si>
   <si>
-    <t>27 408.45</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2790191303</t>
   </si>
   <si>
     <t>ASR NEDERLAND NV PERP</t>
   </si>
   <si>
-    <t>6 824.66</t>
+    <t>8 494.52</t>
   </si>
   <si>
     <t>XS2872909770</t>
   </si>
   <si>
     <t>ASTRAZENECA FINANCE LLC 3.278 05/08/2033</t>
   </si>
   <si>
-    <t>41 359.38</t>
+    <t>45 356.29</t>
   </si>
   <si>
     <t>XS2737652474</t>
   </si>
   <si>
     <t>AXA SA PERP</t>
   </si>
   <si>
-    <t>12 301.99</t>
+    <t>16 125.58</t>
   </si>
   <si>
     <t>XS2762369549</t>
   </si>
   <si>
     <t>BANCO BILBAO VIZCAYA ARGENTARIA SA 08/02/2036</t>
   </si>
   <si>
-    <t>5 449.32</t>
-[...8 lines deleted...]
-    <t>11 434.93</t>
+    <t>7 906.85</t>
   </si>
   <si>
     <t>IT0005632267</t>
   </si>
   <si>
     <t>BANCO BPM SPA 3.375 21/01/2030</t>
   </si>
   <si>
-    <t>5 046.69</t>
-[...8 lines deleted...]
-    <t>7 489.73</t>
+    <t>6 728.92</t>
   </si>
   <si>
     <t>XS2817323749</t>
   </si>
   <si>
     <t>BANCO SANTANDER SA PERP</t>
   </si>
   <si>
-    <t>4 601.12</t>
+    <t>7 314.61</t>
   </si>
   <si>
     <t>XS2345798271</t>
   </si>
   <si>
     <t>BANK OF AMERICA CORP 24/05/2032</t>
   </si>
   <si>
-    <t>15 962.39</t>
+    <t>17 142.89</t>
   </si>
   <si>
     <t>XS3332496184</t>
   </si>
   <si>
     <t>BANK OF IRELAND GROUP PLC 02/04/2034</t>
   </si>
   <si>
+    <t>1 886.12</t>
+  </si>
+  <si>
     <t>XS2817924660</t>
   </si>
   <si>
     <t>BANK OF IRELAND GROUP PLC 10/08/2034</t>
   </si>
   <si>
-    <t>4 032.82</t>
+    <t>4 430.90</t>
   </si>
   <si>
     <t>XS3112064947</t>
   </si>
   <si>
     <t>BANK OF MONTREAL 09/01/2032</t>
   </si>
   <si>
-    <t>10 270.36</t>
+    <t>13 186.63</t>
   </si>
   <si>
     <t>FR0014015J95</t>
   </si>
   <si>
     <t>BANQUE FEDERATIVE DU CREDIT MUTUEL 21/07/2033</t>
   </si>
   <si>
-    <t>6 616.44</t>
+    <t>8 821.92</t>
   </si>
   <si>
     <t>XS2831195644</t>
   </si>
   <si>
     <t>BARCLAYS PLC 31/05/2036</t>
   </si>
   <si>
-    <t>16 567.58</t>
+    <t>17 821.05</t>
   </si>
   <si>
     <t>XS3170898723</t>
   </si>
   <si>
     <t>BAWAG PSK BANK FUER ARBEIT UND WIR 02/09/2033</t>
   </si>
   <si>
-    <t>9 708.90</t>
+    <t>10 772.26</t>
   </si>
   <si>
     <t>BE0390167337</t>
   </si>
   <si>
     <t>BELFIUS BANQUE SA 3.375 20/02/2031</t>
   </si>
   <si>
-    <t>3 606.16</t>
+    <t>5 732.88</t>
   </si>
   <si>
     <t>BE6365319829</t>
   </si>
   <si>
     <t>BELFIUS BANQUE SA 3.375 28/05/2030</t>
   </si>
   <si>
-    <t>25 548.29</t>
+    <t>27 462.33</t>
   </si>
   <si>
     <t>XS3215466338</t>
   </si>
   <si>
     <t>BMS IRELAND CAPITAL FUNDING DAC 3.363 10/11/2033</t>
   </si>
   <si>
-    <t>9 704.51</t>
+    <t>11 287.52</t>
   </si>
   <si>
     <t>FR001400F2H9</t>
   </si>
   <si>
     <t>BNP PARIBAS SA PERP</t>
   </si>
   <si>
-    <t>17 829.67</t>
+    <t>21 557.69</t>
   </si>
   <si>
     <t>XS2621007660</t>
   </si>
   <si>
     <t>BOOKING HOLDINGS INC 4.125 12/05/2033</t>
   </si>
   <si>
-    <t>24 384.29</t>
+    <t>26 120.63</t>
   </si>
   <si>
     <t>FR0014005V67</t>
   </si>
   <si>
     <t>BPCE SA 13/10/2046</t>
   </si>
   <si>
-    <t>17 710.27</t>
-[...5 lines deleted...]
-    <t>BPCE SA 16/01/2037</t>
+    <t>22 356.16</t>
   </si>
   <si>
     <t>XS3227880021</t>
   </si>
   <si>
     <t>BT FINANCE PLC 3.375 17/11/2032</t>
   </si>
   <si>
-    <t>9 689.30</t>
+    <t>11 352.39</t>
   </si>
   <si>
     <t>FR0014013058</t>
   </si>
   <si>
     <t>BUREAU VERITAS SA 3.375 01/10/2033</t>
   </si>
   <si>
-    <t>13 389.04</t>
+    <t>15 090.41</t>
   </si>
   <si>
     <t>XS3226502485</t>
   </si>
   <si>
     <t>CAIXABANK SA 14/05/2038</t>
   </si>
   <si>
-    <t>10 181.16</t>
+    <t>11 890.41</t>
   </si>
   <si>
     <t>FR0014012S89</t>
   </si>
   <si>
     <t>CAPGEMINI SE 3.5 25/09/2034</t>
   </si>
   <si>
-    <t>14 345.21</t>
+    <t>16 109.59</t>
   </si>
   <si>
     <t>XS2387052744</t>
   </si>
   <si>
     <t>CASTELLUM HELSINKI FINANCE HOLDING 0.875 17/09/2029</t>
   </si>
   <si>
-    <t>3 739.73</t>
+    <t>4 180.82</t>
   </si>
   <si>
     <t>XS2793256137</t>
   </si>
   <si>
     <t>CBRE GLOBAL INVESTORS OPEN-ENDED F 4.75 27/03/2034</t>
   </si>
   <si>
+    <t>1 366.83</t>
+  </si>
+  <si>
+    <t>XS3326476523</t>
+  </si>
+  <si>
+    <t>COCA-COLA HBC FINANCE BV 4 01/10/2033</t>
+  </si>
+  <si>
+    <t>1 545.42</t>
+  </si>
+  <si>
     <t>DE000CZ45YV9</t>
   </si>
   <si>
     <t>COMMERZBANK AG 16/07/2032</t>
   </si>
   <si>
-    <t>11 309.59</t>
+    <t>12 317.81</t>
   </si>
   <si>
     <t>FR001400Q7X2</t>
   </si>
   <si>
     <t>COVIVIO HOTELS SCA 4.125 23/05/2033</t>
   </si>
   <si>
-    <t>45 838.36</t>
+    <t>49 217.47</t>
   </si>
   <si>
     <t>FR001400MDV4</t>
   </si>
   <si>
     <t>COVIVIO SA 4.625 05/06/2032</t>
   </si>
   <si>
-    <t>41 675.68</t>
+    <t>44 881.51</t>
   </si>
   <si>
     <t>FR001400F067</t>
   </si>
   <si>
     <t>CREDIT AGRICOLE SA PERP</t>
   </si>
   <si>
-    <t>1 103.26</t>
+    <t>4 275.14</t>
   </si>
   <si>
     <t>FR001400PZV0</t>
   </si>
   <si>
     <t>CREDIT MUTUEL ARKEA 15/05/2035</t>
   </si>
   <si>
-    <t>12 650.96</t>
+    <t>13 560.25</t>
   </si>
   <si>
     <t>BE0002989706</t>
   </si>
   <si>
     <t>CRELAN SA 23/01/2032</t>
   </si>
   <si>
-    <t>5 782.19</t>
+    <t>7 767.12</t>
   </si>
   <si>
     <t>BE0390287564</t>
   </si>
   <si>
     <t>CRELAN SA-BRUSSELS HEAD OFFICE 30/04/2037</t>
   </si>
   <si>
-    <t>5 260.27</t>
+    <t>7 276.71</t>
   </si>
   <si>
     <t>XS2900380812</t>
   </si>
   <si>
     <t>DAIMLER TRUCK INTERNATIONAL FINANC 3.375 23/09/2030</t>
   </si>
   <si>
-    <t>3 495.21</t>
+    <t>3 920.55</t>
   </si>
   <si>
     <t>FR0014017HO4</t>
   </si>
   <si>
     <t>DANONE SA 3.785 01/04/2034</t>
   </si>
   <si>
     <t>DE000A30VT06</t>
   </si>
   <si>
     <t>DEUTSCHE BANK AG (PARIS BRANCH) 05/09/2030</t>
   </si>
   <si>
-    <t>42 534.25</t>
+    <t>47 260.27</t>
   </si>
   <si>
     <t>DE000A4DE9Y3</t>
   </si>
   <si>
     <t>DEUTSCHE BANK AG 13/02/2031</t>
   </si>
   <si>
-    <t>1 276.03</t>
-[...8 lines deleted...]
-    <t>9 767.12</t>
+    <t>1 914.04</t>
   </si>
   <si>
     <t>XS2280835260</t>
   </si>
   <si>
     <t>DIGITAL INTREPID HOLDING BV 0.625 15/07/2031</t>
   </si>
   <si>
-    <t>5 321.92</t>
+    <t>5 794.52</t>
   </si>
   <si>
     <t>XS2977974927</t>
   </si>
   <si>
     <t>DNB BANK ASA 15/01/2031</t>
   </si>
   <si>
-    <t>2 465.75</t>
+    <t>3 221.92</t>
   </si>
   <si>
     <t>XS3074473474</t>
   </si>
   <si>
     <t>DNB BANK ASA 20/05/2031</t>
   </si>
   <si>
-    <t>10 787.67</t>
+    <t>11 575.34</t>
+  </si>
+  <si>
+    <t>XS3351033785</t>
+  </si>
+  <si>
+    <t>DSB 3.625 22/04/2036</t>
   </si>
   <si>
     <t>XS2852136063</t>
   </si>
   <si>
     <t>DSM BV 3.625 02/07/2034</t>
   </si>
   <si>
-    <t>16 937.59</t>
+    <t>18 369.81</t>
   </si>
   <si>
     <t>XS3204041266</t>
   </si>
   <si>
     <t>DZ BANK AG DEUTSCHE ZENTRAL GENOSS 15/10/2035</t>
   </si>
   <si>
-    <t>8 478.11</t>
+    <t>9 645.75</t>
   </si>
   <si>
     <t>XS3274805376</t>
   </si>
   <si>
     <t>E.ON SE 3.448 19/01/2034</t>
   </si>
   <si>
-    <t>10 677.65</t>
+    <t>14 136.61</t>
   </si>
   <si>
     <t>XS3166221948</t>
   </si>
   <si>
     <t>EAST JAPAN RAILWAY COMPANY 3.727 02/09/2037</t>
   </si>
   <si>
-    <t>21 636.00</t>
+    <t>24 005.66</t>
   </si>
   <si>
     <t>XS3071203056</t>
   </si>
   <si>
     <t>EATON CAPITAL UNLIMITED CO 3.625 09/05/2035</t>
   </si>
   <si>
-    <t>25 901.37</t>
+    <t>27 728.77</t>
   </si>
   <si>
     <t>PTEDP6OM0007</t>
   </si>
   <si>
     <t>EDP SA 02/12/2055</t>
   </si>
   <si>
-    <t>3 128.42</t>
+    <t>5 609.59</t>
   </si>
   <si>
     <t>XS3171675393</t>
   </si>
   <si>
     <t>EDP SERVICIOS FINANCIEROS ESPANA S 3.125 03/12/2031</t>
   </si>
   <si>
-    <t>6 213.18</t>
+    <t>7 424.23</t>
   </si>
   <si>
     <t>BE6352705782</t>
   </si>
   <si>
     <t>ELIA GROUP SA 3.875 11/06/2031</t>
   </si>
   <si>
-    <t>24 884.93</t>
+    <t>26 838.36</t>
   </si>
   <si>
     <t>FR0014016ZV3</t>
   </si>
   <si>
     <t>ELIS SA 3.875 23/03/2032</t>
   </si>
   <si>
+    <t>2 303.77</t>
+  </si>
+  <si>
     <t>XS3070067072</t>
   </si>
   <si>
     <t>ELISA OYJ 2.875 14/05/2030</t>
   </si>
   <si>
-    <t>31 807.58</t>
+    <t>34 086.63</t>
   </si>
   <si>
     <t>XS3086867440</t>
   </si>
   <si>
     <t>ELM BV 3.375 19/06/2030</t>
   </si>
   <si>
-    <t>13 176.37</t>
+    <t>14 239.73</t>
   </si>
   <si>
     <t>XS1492580516</t>
   </si>
   <si>
     <t>ELM BV FOR SWISS LIFE INSURANCE &amp; PERP</t>
   </si>
   <si>
-    <t>79 865.75</t>
+    <t>85 678.77</t>
   </si>
   <si>
     <t>XS2312746345</t>
   </si>
   <si>
     <t>ENEL SPA NC30 PERP</t>
   </si>
   <si>
-    <t>9 431.51</t>
+    <t>10 494.86</t>
   </si>
   <si>
     <t>FR001400KHG0</t>
   </si>
   <si>
     <t>ENGIE SA 3.875 06/01/2031</t>
   </si>
   <si>
-    <t>6 242.47</t>
+    <t>7 951.71</t>
   </si>
   <si>
     <t>AT0000A3RNZ8</t>
   </si>
   <si>
     <t>ERSTE GROUP BANK AG 21/04/2036</t>
   </si>
   <si>
-    <t>4 962.33</t>
-[...1 lines deleted...]
-  <si>
     <t>FR001400RX89</t>
   </si>
   <si>
     <t>ESSILORLUXOTTICA SA 3 05/03/2032</t>
   </si>
   <si>
-    <t>1 709.59</t>
-[...11 lines deleted...]
-    <t>ESSITY CAPITAL BV 0.25 15/09/2029</t>
+    <t>FR0014017VR8</t>
+  </si>
+  <si>
+    <t>EURAZEO SE 4.625 17/04/2031</t>
+  </si>
+  <si>
+    <t>XS2904504979</t>
+  </si>
+  <si>
+    <t>EUROBANK SA (ATHINA) 24/09/2030</t>
+  </si>
+  <si>
+    <t>11 561.64</t>
   </si>
   <si>
     <t>DE000A4DFWV3</t>
   </si>
   <si>
     <t>EVONIK INDUSTRIES AG 09/09/2055</t>
   </si>
   <si>
-    <t>14 182.19</t>
+    <t>15 789.04</t>
   </si>
   <si>
     <t>XS2982065018</t>
   </si>
   <si>
     <t>EXPERIAN PLC 3.51 15/12/2033</t>
   </si>
   <si>
-    <t>5 912.19</t>
+    <t>7 195.02</t>
   </si>
   <si>
     <t>XS3299544711</t>
   </si>
   <si>
     <t>FORD MOTOR CREDIT COMPANY LLC 3.305 17/05/2029</t>
   </si>
   <si>
-    <t>4 183.32</t>
+    <t>4 119.93</t>
   </si>
   <si>
     <t>XS3148184156</t>
   </si>
   <si>
     <t>GIVAUDAN FINANCE EUROPE BV 2.875 09/09/2029</t>
   </si>
   <si>
-    <t>9 593.84</t>
+    <t>10 680.82</t>
+  </si>
+  <si>
+    <t>XS3350929454</t>
+  </si>
+  <si>
+    <t>GOLDMAN SACHS GROUP INC/THE 22/04/2036</t>
+  </si>
+  <si>
+    <t>XS3319131119</t>
+  </si>
+  <si>
+    <t>HENKEL AG &amp; CO KGAA 3.625 02/04/2031</t>
+  </si>
+  <si>
+    <t>1 877.05</t>
   </si>
   <si>
     <t>XS2385390724</t>
   </si>
   <si>
     <t>HOLDING DINFRASTRUCTURES DES METIE 0.625 16/09/2028</t>
   </si>
   <si>
-    <t>2 349.32</t>
+    <t>2 625.00</t>
   </si>
   <si>
     <t>DE000A383PT8</t>
   </si>
   <si>
     <t>HOWOGE WOHNUNGSBAU GMBH 3.875 05/06/2030</t>
   </si>
   <si>
-    <t>34 917.47</t>
-[...8 lines deleted...]
-    <t>2 097.60</t>
+    <t>37 603.42</t>
   </si>
   <si>
     <t>XS3224600232</t>
   </si>
   <si>
     <t>IBERDROLA FINANZAS SAU PERP</t>
   </si>
   <si>
-    <t>9 000.00</t>
+    <t>10 417.81</t>
+  </si>
+  <si>
+    <t>XS2244941063</t>
+  </si>
+  <si>
+    <t>IBERDROLA INTERNATIONAL BV PERP</t>
+  </si>
+  <si>
+    <t>12 938.30</t>
   </si>
   <si>
     <t>XS2295333988</t>
   </si>
   <si>
-    <t>IBERDROLA INTERNATIONAL BV PERP</t>
-[...8 lines deleted...]
-    <t>12 111.69</t>
+    <t>4 015.00</t>
   </si>
   <si>
     <t>FR001400ZRC6</t>
   </si>
   <si>
     <t>ICADE 4.375 22/05/2035</t>
   </si>
   <si>
-    <t>45 020.55</t>
+    <t>48 328.77</t>
   </si>
   <si>
     <t>XS3190744907</t>
   </si>
   <si>
     <t>IDS FINANCING PLC 3.25 01/01/2029</t>
   </si>
   <si>
-    <t>8 396.66</t>
+    <t>9 463.64</t>
   </si>
   <si>
     <t>FR00140141X5</t>
   </si>
   <si>
     <t>IMERYS S.A. 4 21/11/2032</t>
   </si>
   <si>
-    <t>7 123.29</t>
+    <t>8 383.56</t>
   </si>
   <si>
     <t>XS3074456891</t>
   </si>
   <si>
     <t>INFORMA PLC 3.375 09/06/2031</t>
   </si>
   <si>
-    <t>14 102.41</t>
+    <t>15 201.92</t>
+  </si>
+  <si>
+    <t>XS2244936659</t>
+  </si>
+  <si>
+    <t>INFRASTRUTTURE WIRELESS ITALIANE S 1.625 21/10/2028</t>
+  </si>
+  <si>
+    <t>5 734.25</t>
   </si>
   <si>
     <t>XS3153087559</t>
   </si>
   <si>
     <t>ING GROEP NV 20/08/2037</t>
   </si>
   <si>
-    <t>35 511.99</t>
+    <t>39 174.66</t>
   </si>
   <si>
     <t>XS2886191589</t>
   </si>
   <si>
     <t>ING GROEP NV 26/08/2035</t>
   </si>
   <si>
-    <t>17 686.99</t>
-[...8 lines deleted...]
-    <t>7 628.70</t>
+    <t>19 561.64</t>
   </si>
   <si>
     <t>XS3032046016</t>
   </si>
   <si>
     <t>INVESTOR AB 3.5 31/03/2034</t>
   </si>
   <si>
+    <t>1 235.07</t>
+  </si>
+  <si>
     <t>XS2977890313</t>
   </si>
   <si>
     <t>IREN SPA PERP</t>
   </si>
   <si>
-    <t>16 865.75</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2957380228</t>
   </si>
   <si>
     <t>JOHNSON CONTROLS INTERNATIONAL PLC 3.125 11/12/2033</t>
   </si>
   <si>
-    <t>3 267.98</t>
+    <t>3 951.28</t>
   </si>
   <si>
     <t>XS3300349639</t>
   </si>
   <si>
     <t>JPMORGAN CHASE &amp; CO 18/02/2032</t>
   </si>
   <si>
-    <t>4 847.14</t>
+    <t>7 566.27</t>
   </si>
   <si>
     <t>BE0002990712</t>
   </si>
   <si>
     <t>KBC GROEP NV 17/04/2035</t>
   </si>
   <si>
-    <t>31 701.37</t>
-[...1 lines deleted...]
-  <si>
     <t>BE0390152180</t>
   </si>
   <si>
     <t>KBC GROEP NV PERP</t>
   </si>
   <si>
-    <t>1 438.36</t>
+    <t>3 801.37</t>
   </si>
   <si>
     <t>FR0013300605</t>
   </si>
   <si>
     <t>KLEPIERRE SA 1.625 13/12/2032</t>
   </si>
   <si>
-    <t>2 884.93</t>
+    <t>3 499.32</t>
   </si>
   <si>
     <t>FR001400NDQ2</t>
   </si>
   <si>
     <t>KLEPIERRE SA 3.875 23/09/2033</t>
   </si>
   <si>
-    <t>12 039.04</t>
+    <t>13 504.11</t>
   </si>
   <si>
     <t>XS2229470146</t>
   </si>
   <si>
     <t>KONINKLIJKE KPN NV 0.875 14/12/2032</t>
   </si>
   <si>
-    <t>4 104.11</t>
+    <t>4 986.30</t>
   </si>
   <si>
     <t>FR0014001R34</t>
   </si>
   <si>
     <t>LA BANQUE POSTALE 02/08/2032</t>
   </si>
   <si>
-    <t>1 485.62</t>
+    <t>1 627.40</t>
   </si>
   <si>
     <t>XS3069338336</t>
   </si>
   <si>
     <t>LLOYDS BANKING GROUP PLC 09/05/2035</t>
   </si>
   <si>
-    <t>13 182.90</t>
+    <t>14 112.99</t>
   </si>
   <si>
     <t>XS2815980664</t>
   </si>
   <si>
     <t>LLOYDS BANKING GROUP PLC 14/05/2032</t>
   </si>
   <si>
-    <t>16 596.36</t>
+    <t>17 785.51</t>
   </si>
   <si>
     <t>XS2679904685</t>
   </si>
   <si>
     <t>LSEG NETHERLANDS BV 4.231 29/09/2030</t>
   </si>
   <si>
-    <t>22 316.03</t>
+    <t>25 120.78</t>
   </si>
   <si>
     <t>FR001400ZEB6</t>
   </si>
   <si>
     <t>LVMH MOET HENNESSY LOUIS VUITTON S 3 07/03/2032</t>
   </si>
   <si>
-    <t>3 353.42</t>
-[...8 lines deleted...]
-    <t>1 068.21</t>
+    <t>6 567.12</t>
   </si>
   <si>
     <t>XS3238212164</t>
   </si>
   <si>
     <t>MAGNUM ICC FINANCE BV 3.75 26/11/2034</t>
   </si>
   <si>
-    <t>7 050.51</t>
+    <t>8 347.81</t>
   </si>
   <si>
     <t>XS3320665444</t>
   </si>
   <si>
     <t>MAPLE PARENT HOLDINGS CORP 4.728 26/03/2035</t>
   </si>
   <si>
+    <t>2 589.65</t>
+  </si>
+  <si>
     <t>XS2023644540</t>
   </si>
   <si>
     <t>MERCK FINANCIAL SERVICES GMBH 0.875 05/07/2031</t>
   </si>
   <si>
-    <t>7 093.49</t>
+    <t>3 500.00</t>
   </si>
   <si>
     <t>XS3223939466</t>
   </si>
   <si>
     <t>MERCK KGAA 24/11/2055</t>
   </si>
   <si>
-    <t>7 910.96</t>
+    <t>13 109.59</t>
   </si>
   <si>
     <t>XS3293638568</t>
   </si>
   <si>
     <t>MIZUHO FINANCIAL GROUP INC 3.21 16/05/2032</t>
   </si>
   <si>
-    <t>4 912.36</t>
+    <t>7 539.89</t>
   </si>
   <si>
     <t>XS2790333889</t>
   </si>
   <si>
     <t>MORGAN STANLEY 21/03/2035</t>
   </si>
   <si>
-    <t>1 842.05</t>
+    <t>6 078.78</t>
   </si>
   <si>
     <t>XS3086253039</t>
   </si>
   <si>
     <t>NATIONAL GRID NORTH AMERICA INC 3.15 03/06/2030</t>
   </si>
   <si>
-    <t>15 586.03</t>
+    <t>16 776.99</t>
   </si>
   <si>
     <t>XS2388449758</t>
   </si>
   <si>
     <t>NATIONALE NEDERLANDEN BANK N V 0.5 21/09/2028</t>
   </si>
   <si>
-    <t>5 756.16</t>
+    <t>4 397.26</t>
   </si>
   <si>
     <t>XS2898838516</t>
   </si>
   <si>
     <t>NATWEST GROUP PLC 12/09/2032</t>
   </si>
   <si>
-    <t>25 877.12</t>
+    <t>28 852.99</t>
   </si>
   <si>
     <t>XS3009472989</t>
   </si>
   <si>
     <t>NATWEST GROUP PLC 25/02/2035</t>
   </si>
   <si>
-    <t>3 121.20</t>
+    <t>5 232.60</t>
   </si>
   <si>
     <t>XS3303513066</t>
   </si>
   <si>
     <t>NETWORK FINANCE COMPANY PTY LTD 3.5 05/09/2033</t>
   </si>
   <si>
+    <t>1 879.45</t>
+  </si>
+  <si>
     <t>XS2602037629</t>
   </si>
   <si>
     <t>NN GROUP NV PERP</t>
   </si>
   <si>
-    <t>1 836.62</t>
+    <t>4 059.90</t>
   </si>
   <si>
     <t>XS3232967318</t>
   </si>
   <si>
     <t>NORDEA BANK ABP 19/11/2035</t>
   </si>
   <si>
-    <t>23 506.85</t>
+    <t>27 602.74</t>
   </si>
   <si>
     <t>XS3100081507</t>
   </si>
   <si>
     <t>NTT FINANCE CORP 3.678 16/07/2033</t>
   </si>
   <si>
-    <t>12 712.98</t>
+    <t>13 846.31</t>
   </si>
   <si>
     <t>XS2776001377</t>
   </si>
   <si>
     <t>OMNICOM FINANCE HOLDINGS PLC 3.7 06/03/2032</t>
   </si>
   <si>
-    <t>1 773.97</t>
+    <t>3 406.03</t>
   </si>
   <si>
     <t>XS3284416917</t>
   </si>
   <si>
     <t>OP CORPORATE BANK PLC 30/01/2032</t>
   </si>
   <si>
-    <t>9 477.53</t>
+    <t>13 110.59</t>
   </si>
   <si>
     <t>FR001400GDJ1</t>
   </si>
   <si>
     <t>ORANGE SA PERP</t>
   </si>
   <si>
-    <t>76 648.97</t>
+    <t>1 104.45</t>
   </si>
   <si>
     <t>XS2901491261</t>
   </si>
   <si>
     <t>P3 GROUP SARL 4 19/04/2032</t>
   </si>
   <si>
-    <t>30 448.00</t>
-[...1 lines deleted...]
-  <si>
     <t>XS3013011203</t>
   </si>
   <si>
     <t>PPG INDUSTRIES INC 3.25 04/03/2032</t>
   </si>
   <si>
-    <t>1 125.12</t>
+    <t>2 083.56</t>
   </si>
   <si>
     <t>XS2810794680</t>
   </si>
   <si>
     <t>PROLOGIS EURO FINANCE LLC 4 05/05/2034</t>
   </si>
   <si>
-    <t>21 698.63</t>
+    <t>23 210.96</t>
   </si>
   <si>
     <t>BE0002830116</t>
   </si>
   <si>
     <t>PROXIMUS NV 0.75 17/11/2036</t>
   </si>
   <si>
-    <t>2 202.74</t>
+    <t>2 580.82</t>
   </si>
   <si>
     <t>FR0014010CI2</t>
   </si>
   <si>
     <t>PUBLICIS GROUPE SA 3.375 12/06/2032</t>
   </si>
   <si>
-    <t>24 300.00</t>
+    <t>26 214.04</t>
   </si>
   <si>
     <t>CH1353015048</t>
   </si>
   <si>
     <t>RAIFFEISEN SCHWEIZ GENOSSENSCHAFT 03/09/2032</t>
   </si>
   <si>
-    <t>17 645.33</t>
+    <t>19 587.16</t>
   </si>
   <si>
     <t>FR0014015EO5</t>
   </si>
   <si>
     <t>RCI BANQUE SA 3.75 16/02/2032</t>
   </si>
   <si>
-    <t>2 280.82</t>
-[...8 lines deleted...]
-    <t>35 884.93</t>
+    <t>2 989.73</t>
   </si>
   <si>
     <t>XS2838500218</t>
   </si>
   <si>
     <t>REDEIA CORPORACION SA 3.375 09/07/2032</t>
   </si>
   <si>
-    <t>9 801.37</t>
+    <t>10 652.05</t>
+  </si>
+  <si>
+    <t>XS3348120653</t>
+  </si>
+  <si>
+    <t>REDEIA CORPORACION SA PERP</t>
   </si>
   <si>
     <t>XS2779010300</t>
   </si>
   <si>
     <t>RELX FINANCE BV 3.375 20/03/2033</t>
   </si>
   <si>
-    <t>1 016.11</t>
+    <t>3 140.69</t>
   </si>
   <si>
     <t>FR001400U3P1</t>
   </si>
   <si>
     <t>ROQUETTE FRERES SA 3.774 25/11/2031</t>
   </si>
   <si>
-    <t>9 119.64</t>
-[...8 lines deleted...]
-    <t>1 210.96</t>
+    <t>10 784.33</t>
   </si>
   <si>
     <t>XS3308054124</t>
   </si>
   <si>
     <t>ROYAL SCHIPHOL GROUP NV 3.625 20/11/2035</t>
   </si>
   <si>
+    <t>1 350.68</t>
+  </si>
+  <si>
     <t>FR001400J150</t>
   </si>
   <si>
     <t>RTE RESEAU DE TRANSPORT D ELECTRIC 3.75 04/07/2035</t>
   </si>
   <si>
-    <t>33 287.67</t>
+    <t>36 123.29</t>
   </si>
   <si>
     <t>XS3304304945</t>
   </si>
   <si>
     <t>SAGE GROUP PLC 3.821 25/02/2033</t>
   </si>
   <si>
-    <t>1 793.88</t>
+    <t>3 007.39</t>
   </si>
   <si>
     <t>FR001400Y1I6</t>
   </si>
   <si>
     <t>SANOFI SA 2.75 11/03/2031</t>
   </si>
   <si>
-    <t>1 205.48</t>
+    <t>2 591.78</t>
   </si>
   <si>
     <t>XS2894895684</t>
   </si>
   <si>
     <t>SCOTTISH HYDRO ELECTRIC TRANSMISSI 3.375 04/09/2032</t>
   </si>
   <si>
-    <t>9 866.47</t>
+    <t>10 957.47</t>
+  </si>
+  <si>
+    <t>XS3310387256</t>
+  </si>
+  <si>
+    <t>SELP FINANCE SARL 3.875 21/04/2031</t>
   </si>
   <si>
     <t>XS2616008970</t>
   </si>
   <si>
     <t>SIKA CAPITAL BV 3.75 03/05/2030</t>
   </si>
   <si>
-    <t>35 542.19</t>
+    <t>38 004.45</t>
   </si>
   <si>
     <t>FR0014014A53</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA 20/11/2035</t>
   </si>
   <si>
-    <t>5 563.01</t>
+    <t>6 539.73</t>
+  </si>
+  <si>
+    <t>XS3317460619</t>
+  </si>
+  <si>
+    <t>SOFTBANK CORP 3.936 30/06/2032</t>
   </si>
   <si>
     <t>XS3027988263</t>
   </si>
   <si>
     <t>SSE PLC 3.5 18/03/2032</t>
   </si>
   <si>
+    <t>1 902.08</t>
+  </si>
+  <si>
     <t>XS2439704318</t>
   </si>
   <si>
     <t>SSE PLC PERP</t>
   </si>
   <si>
-    <t>33 928.77</t>
-[...7 lines deleted...]
-  <si>
     <t>XS2726853554</t>
   </si>
   <si>
     <t>STATKRAFT AS 3.125 13/12/2031</t>
   </si>
   <si>
+    <t>5 024.66</t>
+  </si>
+  <si>
+    <t>XS2768793676</t>
+  </si>
+  <si>
+    <t>STATNETT SF 3.375 26/02/2036</t>
+  </si>
+  <si>
     <t>4 142.47</t>
   </si>
   <si>
-    <t>XS2768793676</t>
-[...7 lines deleted...]
-  <si>
     <t>XS3307413842</t>
   </si>
   <si>
     <t>STELLANTIS NV PERP</t>
   </si>
   <si>
-    <t>2 054.79</t>
-[...17 lines deleted...]
-    <t>34 064.38</t>
+    <t>5 205.48</t>
+  </si>
+  <si>
+    <t>XS3326547992</t>
+  </si>
+  <si>
+    <t>SWISS RE SUBORDINATED FINANCE PLC 22/04/2037</t>
+  </si>
+  <si>
+    <t>XS3324584260</t>
+  </si>
+  <si>
+    <t>SYDNEY AIRPORT FINANCE COMPANY PTY 3.965 28/04/2034</t>
   </si>
   <si>
     <t>XS2314267449</t>
   </si>
   <si>
     <t>TELE2 AB 0.75 23/03/2031</t>
   </si>
   <si>
     <t>XS2623868994</t>
   </si>
   <si>
     <t>TELE2 AB 3.75 22/11/2029</t>
   </si>
   <si>
-    <t>6 772.50</t>
+    <t>7 980.00</t>
   </si>
   <si>
     <t>XS2589828941</t>
   </si>
   <si>
     <t>TELIA COMPANY AB 3.625 22/02/2032</t>
   </si>
   <si>
-    <t>2 572.26</t>
+    <t>4 171.23</t>
   </si>
   <si>
     <t>XS3166363906</t>
   </si>
   <si>
     <t>TELSTRA GROUP LTD 3.375 02/03/2035</t>
   </si>
   <si>
-    <t>3 754.11</t>
+    <t>6 731.51</t>
   </si>
   <si>
     <t>XS3128477521</t>
   </si>
   <si>
     <t>TERNA RETE ELETTRICA NAZIONALE SPA 3 22/07/2031</t>
   </si>
   <si>
-    <t>17 605.48</t>
+    <t>19 212.33</t>
   </si>
   <si>
     <t>XS3281650823</t>
   </si>
   <si>
     <t>TERNA RETE ELETTRICA NAZIONALE SPA PERP</t>
   </si>
   <si>
-    <t>3 121.53</t>
+    <t>4 359.38</t>
   </si>
   <si>
     <t>XS2798269069</t>
   </si>
   <si>
-    <t>18 427.40</t>
-[...1 lines deleted...]
-  <si>
     <t>FR001400L263</t>
   </si>
   <si>
     <t>THALES SA 4.25 18/10/2031</t>
   </si>
   <si>
-    <t>13 367.12</t>
+    <t>15 241.78</t>
   </si>
   <si>
     <t>XS3298843924</t>
   </si>
   <si>
     <t>T-MOBILE USA INC 3.625 19/02/2035</t>
   </si>
   <si>
-    <t>4 922.05</t>
+    <t>7 752.24</t>
   </si>
   <si>
     <t>XS2980851351</t>
   </si>
   <si>
     <t>TORONTO-DOMINION BANK/THE 23/01/2036</t>
   </si>
   <si>
-    <t>7 308.76</t>
+    <t>9 817.74</t>
   </si>
   <si>
     <t>XS3047435659</t>
   </si>
   <si>
     <t>TRANSURBAN FINANCE COMPANY PTY LTD 4.143 17/04/2035</t>
   </si>
   <si>
-    <t>11 297.11</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2614623978</t>
   </si>
   <si>
     <t>TRANSURBAN FINANCE COMPANY PTY LTD 4.225 26/04/2033</t>
   </si>
   <si>
-    <t>11 772.12</t>
+    <t>12 570.82</t>
   </si>
   <si>
     <t>CH1305916897</t>
   </si>
   <si>
     <t>UBS GROUP AG 09/06/2033</t>
   </si>
   <si>
-    <t>22 770.57</t>
+    <t>24 545.90</t>
   </si>
   <si>
     <t>FR001400SIL1</t>
   </si>
   <si>
     <t>UNIBAIL-RODAMCO-WESTFIELD SE 3.875 11/09/2034</t>
   </si>
   <si>
-    <t>12 803.42</t>
+    <t>14 268.49</t>
+  </si>
+  <si>
+    <t>IT0005704900</t>
+  </si>
+  <si>
+    <t>UNICREDIT SPA 16/04/2032</t>
   </si>
   <si>
     <t>XS2496289138</t>
   </si>
   <si>
     <t>UNIVERSAL MUSIC GROUP NV 3.75 30/06/2032</t>
   </si>
   <si>
-    <t>28 544.79</t>
+    <t>30 940.89</t>
   </si>
   <si>
     <t>FR001400UHP0</t>
   </si>
   <si>
     <t>VEOLIA ENVIRONNEMENT SA 2.974 10/01/2031</t>
   </si>
   <si>
-    <t>3 911.01</t>
+    <t>5 035.43</t>
+  </si>
+  <si>
+    <t>FR0014017P12</t>
+  </si>
+  <si>
+    <t>VEOLIA ENVIRONNEMENT SA 3.69 10/04/2031</t>
   </si>
   <si>
     <t>FR00140007L3</t>
   </si>
   <si>
     <t>VEOLIA ENVIRONNEMENT SA NC8.5 PERP</t>
   </si>
   <si>
-    <t>21 267.12</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2821745374</t>
   </si>
   <si>
     <t>VERBUND AG 3.25 17/05/2031</t>
   </si>
   <si>
-    <t>8 494.52</t>
+    <t>9 108.90</t>
   </si>
   <si>
     <t>XS3310548105</t>
   </si>
   <si>
     <t>VESTAS WIND SYSTEMS A/S 3.75 15/06/2033</t>
   </si>
   <si>
+    <t>1 594.11</t>
+  </si>
+  <si>
     <t>DE000A3MP4V7</t>
   </si>
   <si>
     <t>VONOVIA SE 0.75 01/09/2032</t>
   </si>
   <si>
-    <t>4 769.18</t>
+    <t>5 289.04</t>
   </si>
   <si>
     <t>XS2198580271</t>
   </si>
   <si>
     <t>WOLTERS KLUWER NV 0.75 03/07/2030</t>
   </si>
   <si>
-    <t>6 125.34</t>
+    <t>6 645.21</t>
   </si>
   <si>
     <t>XS2592516210</t>
   </si>
   <si>
     <t>WOLTERS KLUWER NV 3.75 03/04/2031</t>
   </si>
   <si>
-    <t>7 438.36</t>
-[...1 lines deleted...]
-  <si>
     <t>CH1471403852</t>
   </si>
   <si>
     <t>ZUERCHER KANTONALBANK 11/09/2031</t>
   </si>
   <si>
-    <t>13 890.48</t>
-[...8 lines deleted...]
-    <t>-6 875.00</t>
+    <t>15 479.93</t>
+  </si>
+  <si>
+    <t>CDS-00108779</t>
+  </si>
+  <si>
+    <t>PAR20260409050213052</t>
+  </si>
+  <si>
+    <t>-15 583.33</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -2059,154 +2020,154 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
-        <v>66505.7421</v>
+        <v>65589.0021</v>
       </c>
       <c r="D2">
-        <v>1446.43</v>
+        <v>1472.03</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>96195945.56</v>
+        <v>96549626.59</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>96195945.56</v>
+        <v>96549626.59</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
-        <v>426944.8548</v>
+        <v>436981.0453</v>
       </c>
       <c r="D3">
-        <v>99.13</v>
+        <v>100.84</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>42325639.37</v>
+        <v>44069425.23</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>42325639.37</v>
+        <v>44069425.23</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="1">
         <v>10.0</v>
       </c>
       <c r="D4">
-        <v>98.91</v>
+        <v>100.65</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>989.11</v>
+        <v>1006.59</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>989.11</v>
+        <v>1006.59</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P181"/>
+  <dimension ref="A1:P179"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O181" sqref="O181"/>
+      <selection activeCell="O179" sqref="O179"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>13</v>
       </c>
       <c r="B1" t="s">
         <v>14</v>
       </c>
       <c r="C1" t="s">
         <v>15</v>
       </c>
       <c r="D1" t="s">
         <v>16</v>
       </c>
       <c r="E1" t="s">
         <v>17</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>18</v>
@@ -2225,9039 +2186,8939 @@
       </c>
       <c r="L1" t="s">
         <v>23</v>
       </c>
       <c r="M1" t="s">
         <v>24</v>
       </c>
       <c r="N1" t="s">
         <v>25</v>
       </c>
       <c r="O1" t="s">
         <v>26</v>
       </c>
       <c r="P1" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>28</v>
       </c>
       <c r="B2" t="s">
         <v>29</v>
       </c>
       <c r="C2" s="1">
-        <v>1831.0</v>
+        <v>6548.0</v>
       </c>
       <c r="D2" s="1">
-        <v>1071.79</v>
+        <v>1073.38</v>
       </c>
       <c r="E2" s="1">
-        <v>1071.4809339159</v>
+        <v>1072.6615088577</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
         <v>1.0</v>
       </c>
       <c r="H2" s="1">
-        <v>1961881.59</v>
+        <v>7023787.56</v>
       </c>
       <c r="I2" s="1">
-        <v>565.9</v>
+        <v>4704.68</v>
       </c>
       <c r="J2" s="1">
-        <v>0.028844758158926</v>
+        <v>0.066982094202177</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>1962447.49</v>
+        <v>7028492.24</v>
       </c>
       <c r="N2" s="1">
-        <v>1962447.49</v>
+        <v>7028492.24</v>
       </c>
       <c r="O2" s="1">
-        <v>1.42</v>
+        <v>5.0</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>30</v>
       </c>
       <c r="B3" t="s">
         <v>31</v>
       </c>
       <c r="C3" s="1">
-        <v>20.0</v>
+        <v>138.0</v>
       </c>
       <c r="D3" s="1">
-        <v>124.48</v>
+        <v>105.995</v>
       </c>
       <c r="E3" s="1">
-        <v>124.945</v>
+        <v>105.725</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
         <v>1.0</v>
       </c>
       <c r="H3" s="1">
         <v>0.0</v>
       </c>
       <c r="I3" s="1">
-        <v>-9300.0</v>
+        <v>37260.0</v>
       </c>
       <c r="J3" s="1">
         <v>0</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
       <c r="M3" s="1">
-        <v>-9300.0</v>
+        <v>37260.0</v>
       </c>
       <c r="N3" s="1">
-        <v>-9300.0</v>
+        <v>37260.0</v>
       </c>
       <c r="O3" s="1">
-        <v>-0.01</v>
+        <v>0.03</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>32</v>
       </c>
       <c r="B4" t="s">
         <v>33</v>
       </c>
       <c r="C4" s="1">
-        <v>159.0</v>
+        <v>-15.0</v>
       </c>
       <c r="D4" s="1">
-        <v>105.615</v>
+        <v>115.79</v>
       </c>
       <c r="E4" s="1">
-        <v>105.725</v>
+        <v>115.54</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
         <v>1.0</v>
       </c>
       <c r="H4" s="1">
         <v>0.0</v>
       </c>
       <c r="I4" s="1">
-        <v>-17490.0</v>
+        <v>-3750.0</v>
       </c>
       <c r="J4" s="1">
         <v>0</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4" s="1">
-        <v>-17490.0</v>
+        <v>-3750.0</v>
       </c>
       <c r="N4" s="1">
-        <v>-17490.0</v>
+        <v>-3750.0</v>
       </c>
       <c r="O4" s="1">
-        <v>-0.01</v>
+        <v>0.0</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>34</v>
       </c>
       <c r="B5" t="s">
         <v>35</v>
       </c>
       <c r="C5" s="1">
         <v>784000.0</v>
       </c>
       <c r="D5" s="1">
-        <v>95.724</v>
+        <v>97.759</v>
       </c>
       <c r="E5" s="1">
         <v>99.3340727</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
       <c r="G5">
         <v>1.0</v>
       </c>
       <c r="H5" s="1">
         <v>778779.13</v>
       </c>
       <c r="I5" s="1">
-        <v>-28302.97</v>
+        <v>-12348.57</v>
       </c>
       <c r="J5" s="1">
-        <v>-3.634274328846</v>
+        <v>-1.5856318594465</v>
       </c>
       <c r="K5">
-        <v>0.6</v>
+        <v>0.82</v>
       </c>
       <c r="L5" t="s">
         <v>36</v>
       </c>
       <c r="M5" s="1">
-        <v>750476.16</v>
+        <v>766430.56</v>
       </c>
       <c r="N5" s="1">
-        <v>755147.94</v>
+        <v>772893.19</v>
       </c>
       <c r="O5" s="1">
         <v>0.55</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>37</v>
       </c>
       <c r="B6" t="s">
         <v>38</v>
       </c>
       <c r="C6" s="1">
         <v>334000.0</v>
       </c>
       <c r="D6" s="1">
-        <v>105.193</v>
+        <v>107.42</v>
       </c>
       <c r="E6" s="1">
         <v>102.64317665</v>
       </c>
       <c r="F6" t="s">
         <v>8</v>
       </c>
       <c r="G6">
         <v>1.0</v>
       </c>
       <c r="H6" s="1">
         <v>342828.21</v>
       </c>
       <c r="I6" s="1">
-        <v>8516.41</v>
+        <v>15954.59</v>
       </c>
       <c r="J6" s="1">
-        <v>2.4841625489338</v>
+        <v>4.6538148071304</v>
       </c>
       <c r="K6">
-        <v>2.3</v>
+        <v>2.65</v>
       </c>
       <c r="L6" t="s">
         <v>39</v>
       </c>
       <c r="M6" s="1">
-        <v>351344.62</v>
+        <v>358782.8</v>
       </c>
       <c r="N6" s="1">
-        <v>359014.04</v>
+        <v>367636.09</v>
       </c>
       <c r="O6" s="1">
         <v>0.26</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>40</v>
       </c>
       <c r="B7" t="s">
         <v>41</v>
       </c>
       <c r="C7" s="1">
         <v>400000.0</v>
       </c>
       <c r="D7" s="1">
-        <v>93.317</v>
+        <v>95.968</v>
       </c>
       <c r="E7" s="1">
         <v>85.8945975</v>
       </c>
       <c r="F7" t="s">
         <v>8</v>
       </c>
       <c r="G7">
         <v>1.0</v>
       </c>
       <c r="H7" s="1">
         <v>343578.39</v>
       </c>
       <c r="I7" s="1">
-        <v>29689.61</v>
+        <v>40293.61</v>
       </c>
       <c r="J7" s="1">
-        <v>8.6412914386146</v>
+        <v>11.727632229722</v>
       </c>
       <c r="K7">
-        <v>3.12</v>
+        <v>3.37</v>
       </c>
       <c r="L7" t="s">
         <v>42</v>
       </c>
       <c r="M7" s="1">
-        <v>373268.0</v>
+        <v>383872.0</v>
       </c>
       <c r="N7" s="1">
-        <v>385752.93</v>
+        <v>397333.64</v>
       </c>
       <c r="O7" s="1">
         <v>0.28</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>43</v>
       </c>
       <c r="B8" t="s">
         <v>41</v>
       </c>
       <c r="C8" s="1">
         <v>1000000.0</v>
       </c>
       <c r="D8" s="1">
-        <v>96.923</v>
+        <v>100.532</v>
       </c>
       <c r="E8" s="1">
         <v>100.4938</v>
       </c>
       <c r="F8" t="s">
         <v>8</v>
       </c>
       <c r="G8">
         <v>1.0</v>
       </c>
       <c r="H8" s="1">
         <v>1004938.0</v>
       </c>
       <c r="I8" s="1">
-        <v>-35708.0</v>
+        <v>382.0</v>
       </c>
       <c r="J8" s="1">
-        <v>-3.553254031592</v>
+        <v>0.038012295285878</v>
       </c>
       <c r="K8">
-        <v>1.69</v>
+        <v>2.06</v>
       </c>
       <c r="L8" t="s">
         <v>44</v>
       </c>
       <c r="M8" s="1">
-        <v>969230.0</v>
+        <v>1005320.0</v>
       </c>
       <c r="N8" s="1">
-        <v>986130.68</v>
+        <v>1025922.74</v>
       </c>
       <c r="O8" s="1">
-        <v>0.71</v>
+        <v>0.73</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>45</v>
       </c>
       <c r="B9" t="s">
         <v>46</v>
       </c>
       <c r="C9" s="1">
         <v>1048000.0</v>
       </c>
       <c r="D9" s="1">
-        <v>96.169</v>
+        <v>98.437</v>
       </c>
       <c r="E9" s="1">
         <v>99.46317271</v>
       </c>
       <c r="F9" t="s">
         <v>8</v>
       </c>
       <c r="G9">
         <v>1.0</v>
       </c>
       <c r="H9" s="1">
         <v>1042374.05</v>
       </c>
       <c r="I9" s="1">
-        <v>-34522.93</v>
+        <v>-10754.29</v>
       </c>
       <c r="J9" s="1">
-        <v>-3.3119521730227</v>
+        <v>-1.0317112172929</v>
       </c>
       <c r="K9">
-        <v>1.22</v>
+        <v>1.46</v>
       </c>
       <c r="L9" t="s">
         <v>47</v>
       </c>
       <c r="M9" s="1">
-        <v>1007851.12</v>
+        <v>1031619.76</v>
       </c>
       <c r="N9" s="1">
-        <v>1020664.0</v>
+        <v>1046909.08</v>
       </c>
       <c r="O9" s="1">
         <v>0.74</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
         <v>48</v>
       </c>
       <c r="B10" t="s">
         <v>49</v>
       </c>
       <c r="C10" s="1">
         <v>700000.0</v>
       </c>
       <c r="D10" s="1">
-        <v>95.318</v>
+        <v>97.218</v>
       </c>
       <c r="E10" s="1">
         <v>99.19042857</v>
       </c>
       <c r="F10" t="s">
         <v>8</v>
       </c>
       <c r="G10">
         <v>1.0</v>
       </c>
       <c r="H10" s="1">
         <v>694333.0</v>
       </c>
       <c r="I10" s="1">
-        <v>-27107.0</v>
+        <v>-13807.0</v>
       </c>
       <c r="J10" s="1">
-        <v>-3.9040345194597</v>
+        <v>-1.988527118832</v>
       </c>
       <c r="K10">
-        <v>1.2</v>
+        <v>1.39</v>
       </c>
       <c r="L10" t="s">
         <v>50</v>
       </c>
       <c r="M10" s="1">
-        <v>667226.0</v>
+        <v>680526.0</v>
       </c>
       <c r="N10" s="1">
-        <v>675626.0</v>
+        <v>690249.29</v>
       </c>
       <c r="O10" s="1">
         <v>0.49</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
         <v>51</v>
       </c>
       <c r="B11" t="s">
         <v>52</v>
       </c>
       <c r="C11" s="1">
         <v>725000.0</v>
       </c>
       <c r="D11" s="1">
-        <v>99.381</v>
+        <v>100.621</v>
       </c>
       <c r="E11" s="1">
         <v>99.955</v>
       </c>
       <c r="F11" t="s">
         <v>8</v>
       </c>
       <c r="G11">
         <v>1.0</v>
       </c>
       <c r="H11" s="1">
         <v>724673.75</v>
       </c>
       <c r="I11" s="1">
-        <v>-4161.5</v>
+        <v>4828.5</v>
       </c>
       <c r="J11" s="1">
-        <v>-0.57425841628733</v>
+        <v>0.66629983492572</v>
       </c>
       <c r="K11">
-        <v>0.07</v>
-[...2 lines deleted...]
-        <v>476.71</v>
+        <v>0.32</v>
+      </c>
+      <c r="L11" t="s">
+        <v>53</v>
       </c>
       <c r="M11" s="1">
-        <v>720512.25</v>
+        <v>729502.25</v>
       </c>
       <c r="N11" s="1">
-        <v>720988.96</v>
+        <v>731806.36</v>
       </c>
       <c r="O11" s="1">
         <v>0.52</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B12" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="C12" s="1">
         <v>500000.0</v>
       </c>
       <c r="D12" s="1">
-        <v>100.097</v>
+        <v>101.737</v>
       </c>
       <c r="E12" s="1">
         <v>101.340404</v>
       </c>
       <c r="F12" t="s">
         <v>8</v>
       </c>
       <c r="G12">
         <v>1.0</v>
       </c>
       <c r="H12" s="1">
         <v>506702.02</v>
       </c>
       <c r="I12" s="1">
-        <v>-6217.02</v>
+        <v>1982.98</v>
       </c>
       <c r="J12" s="1">
-        <v>-1.2269578084571</v>
+        <v>0.39135032459511</v>
       </c>
       <c r="K12">
-        <v>3.42</v>
+        <v>3.7</v>
       </c>
       <c r="L12" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="M12" s="1">
-        <v>500485.0</v>
+        <v>508685.0</v>
       </c>
       <c r="N12" s="1">
-        <v>517560.34</v>
+        <v>527178.15</v>
       </c>
       <c r="O12" s="1">
         <v>0.37</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B13" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="C13" s="1">
-        <v>500000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D13" s="1">
-        <v>99.444</v>
+        <v>97.961</v>
       </c>
       <c r="E13" s="1">
-        <v>102.386834</v>
+        <v>99.38842833</v>
       </c>
       <c r="F13" t="s">
         <v>8</v>
       </c>
       <c r="G13">
         <v>1.0</v>
       </c>
       <c r="H13" s="1">
-        <v>511934.17</v>
+        <v>596330.57</v>
       </c>
       <c r="I13" s="1">
-        <v>-14714.17</v>
+        <v>-8564.57</v>
       </c>
       <c r="J13" s="1">
-        <v>-2.8742308801149</v>
+        <v>-1.4362117977618</v>
       </c>
       <c r="K13">
-        <v>3.02</v>
+        <v>2.89</v>
       </c>
       <c r="L13" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="M13" s="1">
-        <v>497220.0</v>
+        <v>587766.0</v>
       </c>
       <c r="N13" s="1">
-        <v>512333.96</v>
+        <v>605124.9</v>
       </c>
       <c r="O13" s="1">
-        <v>0.37</v>
+        <v>0.43</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B14" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="C14" s="1">
-        <v>400000.0</v>
+        <v>314000.0</v>
       </c>
       <c r="D14" s="1">
-        <v>85.547</v>
+        <v>96.203</v>
       </c>
       <c r="E14" s="1">
-        <v>77.70662</v>
+        <v>98.6381879</v>
       </c>
       <c r="F14" t="s">
         <v>8</v>
       </c>
       <c r="G14">
         <v>1.0</v>
       </c>
       <c r="H14" s="1">
-        <v>310826.48</v>
+        <v>309723.91</v>
       </c>
       <c r="I14" s="1">
-        <v>31361.52</v>
+        <v>-7646.49</v>
       </c>
       <c r="J14" s="1">
-        <v>10.089719511671</v>
+        <v>-2.4688084300628</v>
       </c>
       <c r="K14">
-        <v>2.39</v>
+        <v>1.61</v>
       </c>
       <c r="L14" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="M14" s="1">
-        <v>342188.0</v>
+        <v>302077.42</v>
       </c>
       <c r="N14" s="1">
-        <v>351733.21</v>
+        <v>307135.83</v>
       </c>
       <c r="O14" s="1">
-        <v>0.25</v>
+        <v>0.22</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B15" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="C15" s="1">
-        <v>600000.0</v>
+        <v>502000.0</v>
       </c>
       <c r="D15" s="1">
-        <v>96.063</v>
+        <v>98.521</v>
       </c>
       <c r="E15" s="1">
-        <v>99.38842833</v>
+        <v>99.91623904</v>
       </c>
       <c r="F15" t="s">
         <v>8</v>
       </c>
       <c r="G15">
         <v>1.0</v>
       </c>
       <c r="H15" s="1">
-        <v>596330.57</v>
+        <v>501579.52</v>
       </c>
       <c r="I15" s="1">
-        <v>-19952.57</v>
+        <v>-7004.1</v>
       </c>
       <c r="J15" s="1">
-        <v>-3.3458908537927</v>
+        <v>-1.3964086890948</v>
       </c>
       <c r="K15">
-        <v>2.7</v>
+        <v>0.64</v>
       </c>
       <c r="L15" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="M15" s="1">
-        <v>576378.0</v>
+        <v>494575.42</v>
       </c>
       <c r="N15" s="1">
-        <v>592602.66</v>
+        <v>497773.09</v>
       </c>
       <c r="O15" s="1">
-        <v>0.43</v>
+        <v>0.35</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B16" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="C16" s="1">
-        <v>314000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D16" s="1">
-        <v>94.12</v>
+        <v>99.153</v>
       </c>
       <c r="E16" s="1">
-        <v>98.6381879</v>
+        <v>100.2235</v>
       </c>
       <c r="F16" t="s">
         <v>8</v>
       </c>
       <c r="G16">
         <v>1.0</v>
       </c>
       <c r="H16" s="1">
-        <v>309723.91</v>
+        <v>601341.0</v>
       </c>
       <c r="I16" s="1">
-        <v>-14187.11</v>
+        <v>-6423.0</v>
       </c>
       <c r="J16" s="1">
-        <v>-4.5805666084998</v>
+        <v>-1.0681127679636</v>
       </c>
       <c r="K16">
-        <v>1.39</v>
+        <v>3.85</v>
       </c>
       <c r="L16" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="M16" s="1">
-        <v>295536.8</v>
+        <v>594918.0</v>
       </c>
       <c r="N16" s="1">
-        <v>299902.69</v>
+        <v>618042.66</v>
       </c>
       <c r="O16" s="1">
-        <v>0.22</v>
+        <v>0.44</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B17" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="C17" s="1">
-        <v>502000.0</v>
+        <v>1500000.0</v>
       </c>
       <c r="D17" s="1">
-        <v>96.394</v>
+        <v>98.219</v>
       </c>
       <c r="E17" s="1">
-        <v>99.91623904</v>
+        <v>98.1092</v>
       </c>
       <c r="F17" t="s">
         <v>8</v>
       </c>
       <c r="G17">
         <v>1.0</v>
       </c>
       <c r="H17" s="1">
-        <v>501579.52</v>
+        <v>1471638.0</v>
       </c>
       <c r="I17" s="1">
-        <v>-17681.64</v>
+        <v>1647.0</v>
       </c>
       <c r="J17" s="1">
-        <v>-3.5251917781651</v>
+        <v>0.11191610980418</v>
       </c>
       <c r="K17">
-        <v>0.4</v>
+        <v>3.31</v>
       </c>
       <c r="L17" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="M17" s="1">
-        <v>483897.88</v>
+        <v>1473285.0</v>
       </c>
       <c r="N17" s="1">
-        <v>485909.32</v>
+        <v>1522908.29</v>
       </c>
       <c r="O17" s="1">
-        <v>0.35</v>
+        <v>1.08</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B18" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="C18" s="1">
-        <v>600000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D18" s="1">
-        <v>97.516</v>
+        <v>100.204</v>
       </c>
       <c r="E18" s="1">
-        <v>100.2235</v>
+        <v>100.51047333</v>
       </c>
       <c r="F18" t="s">
         <v>8</v>
       </c>
       <c r="G18">
         <v>1.0</v>
       </c>
       <c r="H18" s="1">
-        <v>601341.0</v>
+        <v>904594.26</v>
       </c>
       <c r="I18" s="1">
-        <v>-16245.0</v>
+        <v>-2758.26</v>
       </c>
       <c r="J18" s="1">
-        <v>-2.7014622319117</v>
+        <v>-0.30491681430744</v>
       </c>
       <c r="K18">
-        <v>3.59</v>
-[...2 lines deleted...]
-        <v>73</v>
+        <v>0.06</v>
+      </c>
+      <c r="L18">
+        <v>549.74</v>
       </c>
       <c r="M18" s="1">
-        <v>585096.0</v>
+        <v>901836.0</v>
       </c>
       <c r="N18" s="1">
-        <v>606613.81</v>
+        <v>902385.74</v>
       </c>
       <c r="O18" s="1">
-        <v>0.44</v>
+        <v>0.64</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
         <v>74</v>
       </c>
       <c r="B19" t="s">
         <v>75</v>
       </c>
       <c r="C19" s="1">
-        <v>1500000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D19" s="1">
-        <v>96.259</v>
+        <v>106.587</v>
       </c>
       <c r="E19" s="1">
-        <v>98.1092</v>
+        <v>105.55</v>
       </c>
       <c r="F19" t="s">
         <v>8</v>
       </c>
       <c r="G19">
         <v>1.0</v>
       </c>
       <c r="H19" s="1">
-        <v>1471638.0</v>
+        <v>422200.0</v>
       </c>
       <c r="I19" s="1">
-        <v>-27753.0</v>
+        <v>4148.0</v>
       </c>
       <c r="J19" s="1">
-        <v>-1.8858577992686</v>
+        <v>0.9824727617243</v>
       </c>
       <c r="K19">
-        <v>3.09</v>
+        <v>2.12</v>
       </c>
       <c r="L19" t="s">
         <v>76</v>
       </c>
       <c r="M19" s="1">
-        <v>1443885.0</v>
+        <v>426348.0</v>
       </c>
       <c r="N19" s="1">
-        <v>1490200.07</v>
+        <v>434842.52</v>
       </c>
       <c r="O19" s="1">
-        <v>1.08</v>
+        <v>0.31</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
         <v>77</v>
       </c>
       <c r="B20" t="s">
         <v>78</v>
       </c>
       <c r="C20" s="1">
-        <v>900000.0</v>
+        <v>1935000.0</v>
       </c>
       <c r="D20" s="1">
-        <v>99.314</v>
+        <v>99.31</v>
       </c>
       <c r="E20" s="1">
-        <v>100.51047333</v>
+        <v>100.91270646</v>
       </c>
       <c r="F20" t="s">
         <v>8</v>
       </c>
       <c r="G20">
         <v>1.0</v>
       </c>
       <c r="H20" s="1">
-        <v>904594.26</v>
+        <v>1952660.87</v>
       </c>
       <c r="I20" s="1">
-        <v>-10768.26</v>
+        <v>-31012.37</v>
       </c>
       <c r="J20" s="1">
-        <v>-1.1903966757428</v>
+        <v>-1.5882107577646</v>
       </c>
       <c r="K20">
-        <v>3.05</v>
+        <v>2.34</v>
       </c>
       <c r="L20" t="s">
         <v>79</v>
       </c>
       <c r="M20" s="1">
-        <v>893826.0</v>
+        <v>1921648.5</v>
       </c>
       <c r="N20" s="1">
-        <v>921234.45</v>
+        <v>1967004.79</v>
       </c>
       <c r="O20" s="1">
-        <v>0.67</v>
+        <v>1.4</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
         <v>80</v>
       </c>
       <c r="B21" t="s">
         <v>81</v>
       </c>
       <c r="C21" s="1">
-        <v>400000.0</v>
+        <v>944000.0</v>
       </c>
       <c r="D21" s="1">
-        <v>104.326</v>
+        <v>107.182</v>
       </c>
       <c r="E21" s="1">
-        <v>105.55</v>
+        <v>104.49157945</v>
       </c>
       <c r="F21" t="s">
         <v>8</v>
       </c>
       <c r="G21">
         <v>1.0</v>
       </c>
       <c r="H21" s="1">
-        <v>422200.0</v>
+        <v>986400.51</v>
       </c>
       <c r="I21" s="1">
-        <v>-4896.0</v>
+        <v>25397.57</v>
       </c>
       <c r="J21" s="1">
-        <v>-1.1596399810516</v>
+        <v>2.5747725941464</v>
       </c>
       <c r="K21">
         <v>1.71</v>
       </c>
       <c r="L21" t="s">
         <v>82</v>
       </c>
       <c r="M21" s="1">
-        <v>417304.0</v>
+        <v>1011798.08</v>
       </c>
       <c r="N21" s="1">
-        <v>424128.66</v>
+        <v>1027923.66</v>
       </c>
       <c r="O21" s="1">
-        <v>0.31</v>
+        <v>0.73</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
         <v>83</v>
       </c>
       <c r="B22" t="s">
         <v>84</v>
       </c>
       <c r="C22" s="1">
-        <v>1935000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D22" s="1">
-        <v>97.617</v>
+        <v>104.007</v>
       </c>
       <c r="E22" s="1">
-        <v>100.91270646</v>
+        <v>105.76</v>
       </c>
       <c r="F22" t="s">
         <v>8</v>
       </c>
       <c r="G22">
         <v>1.0</v>
       </c>
       <c r="H22" s="1">
-        <v>1952660.87</v>
+        <v>846080.0</v>
       </c>
       <c r="I22" s="1">
-        <v>-63771.92</v>
+        <v>-14024.0</v>
       </c>
       <c r="J22" s="1">
-        <v>-3.2658983943279</v>
+        <v>-1.6575264750378</v>
       </c>
       <c r="K22">
-        <v>2.14</v>
+        <v>0.99</v>
       </c>
       <c r="L22" t="s">
         <v>85</v>
       </c>
       <c r="M22" s="1">
-        <v>1888888.95</v>
+        <v>832056.0</v>
       </c>
       <c r="N22" s="1">
-        <v>1930248.33</v>
+        <v>839962.85</v>
       </c>
       <c r="O22" s="1">
-        <v>1.39</v>
+        <v>0.6</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
         <v>86</v>
       </c>
       <c r="B23" t="s">
         <v>87</v>
       </c>
       <c r="C23" s="1">
-        <v>944000.0</v>
+        <v>791000.0</v>
       </c>
       <c r="D23" s="1">
-        <v>104.153</v>
+        <v>100.196</v>
       </c>
       <c r="E23" s="1">
-        <v>104.49157945</v>
+        <v>100.07568647</v>
       </c>
       <c r="F23" t="s">
         <v>8</v>
       </c>
       <c r="G23">
         <v>1.0</v>
       </c>
       <c r="H23" s="1">
-        <v>986400.51</v>
+        <v>791598.68</v>
       </c>
       <c r="I23" s="1">
-        <v>-3196.19</v>
+        <v>951.68</v>
       </c>
       <c r="J23" s="1">
-        <v>-0.32402558267128</v>
+        <v>0.12022253498452</v>
       </c>
       <c r="K23">
-        <v>1.3</v>
+        <v>0.85</v>
       </c>
       <c r="L23" t="s">
         <v>88</v>
       </c>
       <c r="M23" s="1">
-        <v>983204.32</v>
+        <v>792550.36</v>
       </c>
       <c r="N23" s="1">
-        <v>995506.31</v>
+        <v>799279.28</v>
       </c>
       <c r="O23" s="1">
-        <v>0.72</v>
+        <v>0.57</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
         <v>89</v>
       </c>
       <c r="B24" t="s">
         <v>90</v>
       </c>
       <c r="C24" s="1">
-        <v>800000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D24" s="1">
-        <v>102.271</v>
+        <v>106.522</v>
       </c>
       <c r="E24" s="1">
-        <v>105.76</v>
+        <v>107.962</v>
       </c>
       <c r="F24" t="s">
         <v>8</v>
       </c>
       <c r="G24">
         <v>1.0</v>
       </c>
       <c r="H24" s="1">
-        <v>846080.0</v>
+        <v>647772.0</v>
       </c>
       <c r="I24" s="1">
-        <v>-27912.0</v>
+        <v>-8640.0</v>
       </c>
       <c r="J24" s="1">
-        <v>-3.2989788199697</v>
+        <v>-1.3338026342602</v>
       </c>
       <c r="K24">
-        <v>0.68</v>
+        <v>1.22</v>
       </c>
       <c r="L24" t="s">
         <v>91</v>
       </c>
       <c r="M24" s="1">
-        <v>818168.0</v>
+        <v>639132.0</v>
       </c>
       <c r="N24" s="1">
-        <v>823617.32</v>
+        <v>646446.61</v>
       </c>
       <c r="O24" s="1">
-        <v>0.59</v>
+        <v>0.46</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
         <v>92</v>
       </c>
       <c r="B25" t="s">
         <v>93</v>
       </c>
       <c r="C25" s="1">
-        <v>840000.0</v>
+        <v>1700000.0</v>
       </c>
       <c r="D25" s="1">
-        <v>96.722</v>
+        <v>89.104</v>
       </c>
       <c r="E25" s="1">
-        <v>99.8299619</v>
+        <v>89.011</v>
       </c>
       <c r="F25" t="s">
         <v>8</v>
       </c>
       <c r="G25">
         <v>1.0</v>
       </c>
       <c r="H25" s="1">
-        <v>838571.68</v>
+        <v>1513187.0</v>
       </c>
       <c r="I25" s="1">
-        <v>-26106.88</v>
+        <v>1581.0</v>
       </c>
       <c r="J25" s="1">
-        <v>-3.1132556253271</v>
+        <v>0.10448146858253</v>
       </c>
       <c r="K25">
-        <v>1.36</v>
+        <v>1.01</v>
       </c>
       <c r="L25" t="s">
         <v>94</v>
       </c>
       <c r="M25" s="1">
-        <v>812464.8</v>
+        <v>1514768.0</v>
       </c>
       <c r="N25" s="1">
-        <v>823899.73</v>
+        <v>1531910.89</v>
       </c>
       <c r="O25" s="1">
-        <v>0.59</v>
+        <v>1.09</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
         <v>95</v>
       </c>
       <c r="B26" t="s">
         <v>96</v>
       </c>
       <c r="C26" s="1">
-        <v>791000.0</v>
+        <v>846000.0</v>
       </c>
       <c r="D26" s="1">
-        <v>99.021</v>
+        <v>100.36</v>
       </c>
       <c r="E26" s="1">
-        <v>100.07568647</v>
+        <v>99.298</v>
       </c>
       <c r="F26" t="s">
         <v>8</v>
       </c>
       <c r="G26">
         <v>1.0</v>
       </c>
       <c r="H26" s="1">
-        <v>791598.68</v>
+        <v>840061.08</v>
       </c>
       <c r="I26" s="1">
-        <v>-8342.57</v>
+        <v>8984.52</v>
       </c>
       <c r="J26" s="1">
-        <v>-1.0538888215428</v>
+        <v>1.0695079457794</v>
       </c>
       <c r="K26">
-        <v>0.64</v>
+        <v>0.22</v>
       </c>
       <c r="L26" t="s">
         <v>97</v>
       </c>
       <c r="M26" s="1">
-        <v>783256.11</v>
+        <v>849045.6</v>
       </c>
       <c r="N26" s="1">
-        <v>788302.8</v>
+        <v>850931.72</v>
       </c>
       <c r="O26" s="1">
-        <v>0.57</v>
+        <v>0.61</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
         <v>98</v>
       </c>
       <c r="B27" t="s">
         <v>99</v>
       </c>
       <c r="C27" s="1">
-        <v>900000.0</v>
+        <v>133000.0</v>
       </c>
       <c r="D27" s="1">
-        <v>99.215</v>
+        <v>102.935</v>
       </c>
       <c r="E27" s="1">
-        <v>102.7138</v>
+        <v>103.37567669</v>
       </c>
       <c r="F27" t="s">
         <v>8</v>
       </c>
       <c r="G27">
         <v>1.0</v>
       </c>
       <c r="H27" s="1">
-        <v>924424.2</v>
+        <v>137489.65</v>
       </c>
       <c r="I27" s="1">
-        <v>-31489.2</v>
+        <v>-586.1</v>
       </c>
       <c r="J27" s="1">
-        <v>-3.4063582498165</v>
+        <v>-0.42628663321203</v>
       </c>
       <c r="K27">
-        <v>0.83</v>
+        <v>3.33</v>
       </c>
       <c r="L27" t="s">
         <v>100</v>
       </c>
       <c r="M27" s="1">
-        <v>892935.0</v>
+        <v>136903.55</v>
       </c>
       <c r="N27" s="1">
-        <v>900424.73</v>
+        <v>141334.45</v>
       </c>
       <c r="O27" s="1">
-        <v>0.65</v>
+        <v>0.1</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
         <v>101</v>
       </c>
       <c r="B28" t="s">
         <v>102</v>
       </c>
       <c r="C28" s="1">
-        <v>600000.0</v>
+        <v>1424000.0</v>
       </c>
       <c r="D28" s="1">
-        <v>104.088</v>
+        <v>99.023</v>
       </c>
       <c r="E28" s="1">
-        <v>107.962</v>
+        <v>99.63892626</v>
       </c>
       <c r="F28" t="s">
         <v>8</v>
       </c>
       <c r="G28">
         <v>1.0</v>
       </c>
       <c r="H28" s="1">
-        <v>647772.0</v>
+        <v>1418858.31</v>
       </c>
       <c r="I28" s="1">
-        <v>-23244.0</v>
+        <v>-8770.79</v>
       </c>
       <c r="J28" s="1">
-        <v>-3.5882995868917</v>
+        <v>-0.61815827120891</v>
       </c>
       <c r="K28">
-        <v>0.77</v>
+        <v>0.93</v>
       </c>
       <c r="L28" t="s">
         <v>103</v>
       </c>
       <c r="M28" s="1">
-        <v>624528.0</v>
+        <v>1410087.52</v>
       </c>
       <c r="N28" s="1">
-        <v>629129.12</v>
+        <v>1423274.15</v>
       </c>
       <c r="O28" s="1">
-        <v>0.45</v>
+        <v>1.01</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
         <v>104</v>
       </c>
       <c r="B29" t="s">
         <v>105</v>
       </c>
       <c r="C29" s="1">
-        <v>1700000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="D29" s="1">
-        <v>87.495</v>
+        <v>98.532</v>
       </c>
       <c r="E29" s="1">
-        <v>89.011</v>
+        <v>99.415167</v>
       </c>
       <c r="F29" t="s">
         <v>8</v>
       </c>
       <c r="G29">
         <v>1.0</v>
       </c>
       <c r="H29" s="1">
-        <v>1513187.0</v>
+        <v>994151.67</v>
       </c>
       <c r="I29" s="1">
-        <v>-25772.0</v>
+        <v>-8831.67</v>
       </c>
       <c r="J29" s="1">
-        <v>-1.7031602835605</v>
+        <v>-0.88836243668936</v>
       </c>
       <c r="K29">
-        <v>0.94</v>
+        <v>0.88</v>
       </c>
       <c r="L29" t="s">
         <v>106</v>
       </c>
       <c r="M29" s="1">
-        <v>1487415.0</v>
+        <v>985320.0</v>
       </c>
       <c r="N29" s="1">
-        <v>1503377.39</v>
+        <v>994141.92</v>
       </c>
       <c r="O29" s="1">
-        <v>1.09</v>
+        <v>0.71</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
         <v>107</v>
       </c>
       <c r="B30" t="s">
         <v>108</v>
       </c>
       <c r="C30" s="1">
-        <v>846000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D30" s="1">
-        <v>98.797</v>
+        <v>103.967</v>
       </c>
       <c r="E30" s="1">
-        <v>99.298</v>
+        <v>105.58525</v>
       </c>
       <c r="F30" t="s">
         <v>8</v>
       </c>
       <c r="G30">
         <v>1.0</v>
       </c>
       <c r="H30" s="1">
-        <v>840061.08</v>
+        <v>422341.0</v>
       </c>
       <c r="I30" s="1">
-        <v>-4238.46</v>
+        <v>-6473.0</v>
       </c>
       <c r="J30" s="1">
-        <v>-0.50454188402586</v>
+        <v>-1.5326477893456</v>
       </c>
       <c r="K30">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>4.46</v>
+      </c>
+      <c r="L30" t="s">
+        <v>109</v>
       </c>
       <c r="M30" s="1">
-        <v>835822.62</v>
+        <v>415868.0</v>
       </c>
       <c r="N30" s="1">
-        <v>835822.62</v>
+        <v>433689.05</v>
       </c>
       <c r="O30" s="1">
-        <v>0.6</v>
+        <v>0.31</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B31" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="C31" s="1">
-        <v>133000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D31" s="1">
-        <v>101.548</v>
+        <v>98.373</v>
       </c>
       <c r="E31" s="1">
-        <v>103.37567669</v>
+        <v>99.778</v>
       </c>
       <c r="F31" t="s">
         <v>8</v>
       </c>
       <c r="G31">
         <v>1.0</v>
       </c>
       <c r="H31" s="1">
-        <v>137489.65</v>
+        <v>498890.0</v>
       </c>
       <c r="I31" s="1">
-        <v>-2430.81</v>
+        <v>-7025.0</v>
       </c>
       <c r="J31" s="1">
-        <v>-1.7679948999797</v>
+        <v>-1.4081260398084</v>
       </c>
       <c r="K31">
-        <v>3.03</v>
+        <v>2.15</v>
       </c>
       <c r="L31" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="M31" s="1">
-        <v>135058.84</v>
+        <v>491865.0</v>
       </c>
       <c r="N31" s="1">
-        <v>139091.66</v>
+        <v>502637.26</v>
       </c>
       <c r="O31" s="1">
-        <v>0.1</v>
+        <v>0.36</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B32" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="C32" s="1">
-        <v>1424000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="D32" s="1">
-        <v>97.604</v>
+        <v>99.187</v>
       </c>
       <c r="E32" s="1">
-        <v>99.63892626</v>
+        <v>100.072667</v>
       </c>
       <c r="F32" t="s">
         <v>8</v>
       </c>
       <c r="G32">
         <v>1.0</v>
       </c>
       <c r="H32" s="1">
-        <v>1418858.31</v>
+        <v>1000726.67</v>
       </c>
       <c r="I32" s="1">
-        <v>-28977.35</v>
+        <v>-8856.67</v>
       </c>
       <c r="J32" s="1">
-        <v>-2.0423004746683</v>
+        <v>-0.88502387969734</v>
       </c>
       <c r="K32">
-        <v>0.72</v>
+        <v>0.57</v>
       </c>
       <c r="L32" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="M32" s="1">
-        <v>1389880.96</v>
+        <v>991870.0</v>
       </c>
       <c r="N32" s="1">
-        <v>1400151.32</v>
+        <v>997602.88</v>
       </c>
       <c r="O32" s="1">
-        <v>1.01</v>
+        <v>0.71</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B33" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="C33" s="1">
-        <v>1000000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D33" s="1">
-        <v>96.4</v>
+        <v>99.831</v>
       </c>
       <c r="E33" s="1">
-        <v>99.415167</v>
+        <v>101.00763667</v>
       </c>
       <c r="F33" t="s">
         <v>8</v>
       </c>
       <c r="G33">
         <v>1.0</v>
       </c>
       <c r="H33" s="1">
-        <v>994151.67</v>
+        <v>909068.73</v>
       </c>
       <c r="I33" s="1">
-        <v>-30151.67</v>
+        <v>-10589.73</v>
       </c>
       <c r="J33" s="1">
-        <v>-3.0329044259414</v>
+        <v>-1.1648987200341</v>
       </c>
       <c r="K33">
+        <v>3.05</v>
+      </c>
+      <c r="L33" t="s">
+        <v>118</v>
+      </c>
+      <c r="M33" s="1">
+        <v>898479.0</v>
+      </c>
+      <c r="N33" s="1">
+        <v>925941.33</v>
+      </c>
+      <c r="O33" s="1">
         <v>0.66</v>
-      </c>
-[...10 lines deleted...]
-        <v>0.7</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B34" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="C34" s="1">
-        <v>400000.0</v>
+        <v>747000.0</v>
       </c>
       <c r="D34" s="1">
-        <v>101.915</v>
+        <v>98.565</v>
       </c>
       <c r="E34" s="1">
-        <v>105.58525</v>
+        <v>100.09043641</v>
       </c>
       <c r="F34" t="s">
         <v>8</v>
       </c>
       <c r="G34">
         <v>1.0</v>
       </c>
       <c r="H34" s="1">
-        <v>422341.0</v>
+        <v>747675.56</v>
       </c>
       <c r="I34" s="1">
-        <v>-14681.0</v>
+        <v>-11395.01</v>
       </c>
       <c r="J34" s="1">
-        <v>-3.476101065253</v>
+        <v>-1.5240581088407</v>
       </c>
       <c r="K34">
-        <v>4.14</v>
+        <v>1.51</v>
       </c>
       <c r="L34" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="M34" s="1">
-        <v>407660.0</v>
+        <v>736280.55</v>
       </c>
       <c r="N34" s="1">
-        <v>424227.58</v>
+        <v>747568.07</v>
       </c>
       <c r="O34" s="1">
-        <v>0.31</v>
+        <v>0.53</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B35" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="C35" s="1">
-        <v>500000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D35" s="1">
-        <v>96.605</v>
+        <v>109.223</v>
       </c>
       <c r="E35" s="1">
-        <v>99.778</v>
+        <v>109.825</v>
       </c>
       <c r="F35" t="s">
         <v>8</v>
       </c>
       <c r="G35">
         <v>1.0</v>
       </c>
       <c r="H35" s="1">
-        <v>498890.0</v>
+        <v>878600.0</v>
       </c>
       <c r="I35" s="1">
-        <v>-15865.0</v>
+        <v>-4816.0</v>
       </c>
       <c r="J35" s="1">
-        <v>-3.1800597326064</v>
+        <v>-0.54814477577965</v>
       </c>
       <c r="K35">
-        <v>1.94</v>
+        <v>2.69</v>
       </c>
       <c r="L35" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="M35" s="1">
-        <v>483025.0</v>
+        <v>873784.0</v>
       </c>
       <c r="N35" s="1">
-        <v>492733.9</v>
+        <v>895341.69</v>
       </c>
       <c r="O35" s="1">
-        <v>0.36</v>
+        <v>0.64</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B36" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="C36" s="1">
-        <v>1000000.0</v>
+        <v>668000.0</v>
       </c>
       <c r="D36" s="1">
-        <v>97.678</v>
+        <v>102.534</v>
       </c>
       <c r="E36" s="1">
-        <v>100.072667</v>
+        <v>100.33886377</v>
       </c>
       <c r="F36" t="s">
         <v>8</v>
       </c>
       <c r="G36">
         <v>1.0</v>
       </c>
       <c r="H36" s="1">
-        <v>1000726.67</v>
+        <v>670263.61</v>
       </c>
       <c r="I36" s="1">
-        <v>-23946.67</v>
+        <v>14663.51</v>
       </c>
       <c r="J36" s="1">
-        <v>-2.3929281309151</v>
+        <v>2.187722827441</v>
       </c>
       <c r="K36">
-        <v>0.36</v>
+        <v>3.91</v>
       </c>
       <c r="L36" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="M36" s="1">
-        <v>976780.0</v>
+        <v>684927.12</v>
       </c>
       <c r="N36" s="1">
-        <v>980386.16</v>
+        <v>711047.75</v>
       </c>
       <c r="O36" s="1">
-        <v>0.71</v>
+        <v>0.51</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B37" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="C37" s="1">
-        <v>900000.0</v>
+        <v>2000000.0</v>
       </c>
       <c r="D37" s="1">
-        <v>98.509</v>
+        <v>89.774</v>
       </c>
       <c r="E37" s="1">
-        <v>101.00763667</v>
+        <v>89.2751455</v>
       </c>
       <c r="F37" t="s">
         <v>8</v>
       </c>
       <c r="G37">
         <v>1.0</v>
       </c>
       <c r="H37" s="1">
-        <v>909068.73</v>
+        <v>1785502.91</v>
       </c>
       <c r="I37" s="1">
-        <v>-22487.73</v>
+        <v>9977.09</v>
       </c>
       <c r="J37" s="1">
-        <v>-2.4737106511188</v>
+        <v>0.55878318338893</v>
       </c>
       <c r="K37">
-        <v>2.84</v>
+        <v>1.12</v>
       </c>
       <c r="L37" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="M37" s="1">
-        <v>886581.0</v>
+        <v>1795480.0</v>
       </c>
       <c r="N37" s="1">
-        <v>912129.29</v>
+        <v>1817836.16</v>
       </c>
       <c r="O37" s="1">
-        <v>0.66</v>
+        <v>1.29</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B38" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="C38" s="1">
-        <v>747000.0</v>
+        <v>782000.0</v>
       </c>
       <c r="D38" s="1">
-        <v>96.703</v>
+        <v>98.392</v>
       </c>
       <c r="E38" s="1">
-        <v>100.09043641</v>
+        <v>99.62663939</v>
       </c>
       <c r="F38" t="s">
         <v>8</v>
       </c>
       <c r="G38">
         <v>1.0</v>
       </c>
       <c r="H38" s="1">
-        <v>747675.56</v>
+        <v>779080.32</v>
       </c>
       <c r="I38" s="1">
-        <v>-25304.15</v>
+        <v>-9654.88</v>
       </c>
       <c r="J38" s="1">
-        <v>-3.3843757043496</v>
+        <v>-1.2392663185228</v>
       </c>
       <c r="K38">
-        <v>1.3</v>
+        <v>1.45</v>
       </c>
       <c r="L38" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="M38" s="1">
-        <v>722371.41</v>
+        <v>769425.44</v>
       </c>
       <c r="N38" s="1">
-        <v>732075.92</v>
+        <v>780777.83</v>
       </c>
       <c r="O38" s="1">
-        <v>0.53</v>
+        <v>0.56</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B39" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="C39" s="1">
         <v>800000.0</v>
       </c>
       <c r="D39" s="1">
-        <v>105.922</v>
+        <v>97.831</v>
       </c>
       <c r="E39" s="1">
-        <v>109.825</v>
+        <v>99.5352725</v>
       </c>
       <c r="F39" t="s">
         <v>8</v>
       </c>
       <c r="G39">
         <v>1.0</v>
       </c>
       <c r="H39" s="1">
-        <v>878600.0</v>
+        <v>796282.18</v>
       </c>
       <c r="I39" s="1">
-        <v>-31224.0</v>
+        <v>-13634.18</v>
       </c>
       <c r="J39" s="1">
-        <v>-3.5538356476212</v>
+        <v>-1.7122297022897</v>
       </c>
       <c r="K39">
-        <v>2.23</v>
+        <v>1.89</v>
       </c>
       <c r="L39" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="M39" s="1">
-        <v>847376.0</v>
+        <v>782648.0</v>
       </c>
       <c r="N39" s="1">
-        <v>865205.67</v>
+        <v>797738.41</v>
       </c>
       <c r="O39" s="1">
-        <v>0.62</v>
+        <v>0.57</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B40" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="C40" s="1">
-        <v>668000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D40" s="1">
-        <v>100.926</v>
+        <v>98.294</v>
       </c>
       <c r="E40" s="1">
-        <v>100.33886377</v>
+        <v>100.43242857</v>
       </c>
       <c r="F40" t="s">
         <v>8</v>
       </c>
       <c r="G40">
         <v>1.0</v>
       </c>
       <c r="H40" s="1">
-        <v>670263.61</v>
+        <v>703027.0</v>
       </c>
       <c r="I40" s="1">
-        <v>3922.07</v>
+        <v>-14969.0</v>
       </c>
       <c r="J40" s="1">
-        <v>0.58515335481215</v>
+        <v>-2.1292212105652</v>
       </c>
       <c r="K40">
-        <v>3.65</v>
+        <v>1.7</v>
       </c>
       <c r="L40" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="M40" s="1">
-        <v>674185.68</v>
+        <v>688058.0</v>
       </c>
       <c r="N40" s="1">
-        <v>698569.97</v>
+        <v>699948.41</v>
       </c>
       <c r="O40" s="1">
         <v>0.5</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B41" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="C41" s="1">
-        <v>1800000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D41" s="1">
-        <v>86.681</v>
+        <v>96.249</v>
       </c>
       <c r="E41" s="1">
-        <v>89.44927278</v>
+        <v>98.8365</v>
       </c>
       <c r="F41" t="s">
         <v>8</v>
       </c>
       <c r="G41">
         <v>1.0</v>
       </c>
       <c r="H41" s="1">
-        <v>1610086.91</v>
+        <v>790692.0</v>
       </c>
       <c r="I41" s="1">
-        <v>-49828.91</v>
+        <v>-20700.0</v>
       </c>
       <c r="J41" s="1">
-        <v>-3.0947962927045</v>
+        <v>-2.6179599641833</v>
       </c>
       <c r="K41">
-        <v>0.98</v>
+        <v>2.01</v>
       </c>
       <c r="L41" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="M41" s="1">
-        <v>1560258.0</v>
+        <v>769992.0</v>
       </c>
       <c r="N41" s="1">
-        <v>1577968.27</v>
+        <v>786101.59</v>
       </c>
       <c r="O41" s="1">
-        <v>1.14</v>
+        <v>0.56</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B42" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="C42" s="1">
-        <v>100000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D42" s="1">
-        <v>97.051</v>
+        <v>93.739</v>
       </c>
       <c r="E42" s="1">
-        <v>99.832</v>
+        <v>93.0849075</v>
       </c>
       <c r="F42" t="s">
         <v>8</v>
       </c>
       <c r="G42">
         <v>1.0</v>
       </c>
       <c r="H42" s="1">
-        <v>99832.0</v>
+        <v>744679.26</v>
       </c>
       <c r="I42" s="1">
-        <v>-2781.0</v>
+        <v>5232.74</v>
       </c>
       <c r="J42" s="1">
-        <v>-2.7856799423031</v>
+        <v>0.70268372990541</v>
       </c>
       <c r="K42">
-        <v>0.81</v>
-[...2 lines deleted...]
-        <v>810.96</v>
+        <v>0.52</v>
+      </c>
+      <c r="L42" t="s">
+        <v>145</v>
       </c>
       <c r="M42" s="1">
-        <v>97051.0</v>
+        <v>749912.0</v>
       </c>
       <c r="N42" s="1">
-        <v>97861.96</v>
+        <v>754092.82</v>
       </c>
       <c r="O42" s="1">
-        <v>0.07</v>
+        <v>0.54</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="B43" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="C43" s="1">
-        <v>782000.0</v>
+        <v>389000.0</v>
       </c>
       <c r="D43" s="1">
-        <v>96.846</v>
+        <v>103.474</v>
       </c>
       <c r="E43" s="1">
-        <v>99.62663939</v>
+        <v>101.25988946</v>
       </c>
       <c r="F43" t="s">
         <v>8</v>
       </c>
       <c r="G43">
         <v>1.0</v>
       </c>
       <c r="H43" s="1">
-        <v>779080.32</v>
+        <v>393900.97</v>
       </c>
       <c r="I43" s="1">
-        <v>-21744.6</v>
+        <v>8612.89</v>
       </c>
       <c r="J43" s="1">
-        <v>-2.7910601053303</v>
+        <v>2.1865622722381</v>
       </c>
       <c r="K43">
-        <v>1.24</v>
+        <v>0.35</v>
       </c>
       <c r="L43" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="M43" s="1">
-        <v>757335.72</v>
+        <v>402513.86</v>
       </c>
       <c r="N43" s="1">
-        <v>767025.02</v>
+        <v>403880.69</v>
       </c>
       <c r="O43" s="1">
-        <v>0.55</v>
+        <v>0.29</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="B44" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="C44" s="1">
-        <v>800000.0</v>
+        <v>641000.0</v>
       </c>
       <c r="D44" s="1">
-        <v>96.469</v>
+        <v>101.877</v>
       </c>
       <c r="E44" s="1">
-        <v>99.5352725</v>
+        <v>99.943</v>
       </c>
       <c r="F44" t="s">
         <v>8</v>
       </c>
       <c r="G44">
         <v>1.0</v>
       </c>
       <c r="H44" s="1">
-        <v>796282.18</v>
+        <v>640634.63</v>
       </c>
       <c r="I44" s="1">
-        <v>-24530.18</v>
+        <v>12396.94</v>
       </c>
       <c r="J44" s="1">
-        <v>-3.0805888435178</v>
+        <v>1.935103008715</v>
       </c>
       <c r="K44">
-        <v>1.67</v>
+        <v>0.24</v>
       </c>
       <c r="L44" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="M44" s="1">
-        <v>771752.0</v>
+        <v>653031.57</v>
       </c>
       <c r="N44" s="1">
-        <v>785141.04</v>
+        <v>654576.99</v>
       </c>
       <c r="O44" s="1">
-        <v>0.57</v>
+        <v>0.47</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="B45" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="C45" s="1">
-        <v>700000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D45" s="1">
-        <v>96.285</v>
+        <v>101.693</v>
       </c>
       <c r="E45" s="1">
-        <v>100.43242857</v>
+        <v>100.3582</v>
       </c>
       <c r="F45" t="s">
         <v>8</v>
       </c>
       <c r="G45">
         <v>1.0</v>
       </c>
       <c r="H45" s="1">
-        <v>703027.0</v>
+        <v>401432.8</v>
       </c>
       <c r="I45" s="1">
-        <v>-29032.0</v>
+        <v>5339.2</v>
       </c>
       <c r="J45" s="1">
-        <v>-4.1295711260023</v>
+        <v>1.3300358117224</v>
       </c>
       <c r="K45">
-        <v>1.45</v>
+        <v>3.08</v>
       </c>
       <c r="L45" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="M45" s="1">
-        <v>673995.0</v>
+        <v>406772.0</v>
       </c>
       <c r="N45" s="1">
-        <v>684176.16</v>
+        <v>419089.81</v>
       </c>
       <c r="O45" s="1">
-        <v>0.49</v>
+        <v>0.3</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="B46" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="C46" s="1">
-        <v>800000.0</v>
+        <v>1300000.0</v>
       </c>
       <c r="D46" s="1">
-        <v>94.482</v>
+        <v>100.314</v>
       </c>
       <c r="E46" s="1">
-        <v>98.8365</v>
+        <v>101.70135077</v>
       </c>
       <c r="F46" t="s">
         <v>8</v>
       </c>
       <c r="G46">
         <v>1.0</v>
       </c>
       <c r="H46" s="1">
-        <v>790692.0</v>
+        <v>1322117.56</v>
       </c>
       <c r="I46" s="1">
-        <v>-34836.0</v>
+        <v>-18035.56</v>
       </c>
       <c r="J46" s="1">
-        <v>-4.4057610295792</v>
+        <v>-1.3641419300111</v>
       </c>
       <c r="K46">
-        <v>1.79</v>
+        <v>3.79</v>
       </c>
       <c r="L46" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="M46" s="1">
-        <v>755856.0</v>
+        <v>1304082.0</v>
       </c>
       <c r="N46" s="1">
-        <v>770201.21</v>
+        <v>1353299.47</v>
       </c>
       <c r="O46" s="1">
-        <v>0.56</v>
+        <v>0.96</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="B47" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="C47" s="1">
-        <v>800000.0</v>
+        <v>1100000.0</v>
       </c>
       <c r="D47" s="1">
-        <v>93.803</v>
+        <v>104.147</v>
       </c>
       <c r="E47" s="1">
-        <v>93.0849075</v>
+        <v>103.84281818</v>
       </c>
       <c r="F47" t="s">
         <v>8</v>
       </c>
       <c r="G47">
         <v>1.0</v>
       </c>
       <c r="H47" s="1">
-        <v>744679.26</v>
+        <v>1142271.0</v>
       </c>
       <c r="I47" s="1">
-        <v>5744.74</v>
+        <v>3346.0</v>
       </c>
       <c r="J47" s="1">
-        <v>0.77143816251845</v>
+        <v>0.2929252340294</v>
       </c>
       <c r="K47">
-        <v>0.47</v>
+        <v>4.08</v>
       </c>
       <c r="L47" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="M47" s="1">
-        <v>750424.0</v>
+        <v>1145617.0</v>
       </c>
       <c r="N47" s="1">
-        <v>754163.73</v>
+        <v>1190498.51</v>
       </c>
       <c r="O47" s="1">
-        <v>0.54</v>
+        <v>0.85</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="B48" t="s">
-        <v>160</v>
+        <v>162</v>
       </c>
       <c r="C48" s="1">
-        <v>389000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D48" s="1">
-        <v>101.845</v>
+        <v>106.507</v>
       </c>
       <c r="E48" s="1">
-        <v>101.25988946</v>
+        <v>107.34</v>
       </c>
       <c r="F48" t="s">
         <v>8</v>
       </c>
       <c r="G48">
         <v>1.0</v>
       </c>
       <c r="H48" s="1">
-        <v>393900.97</v>
+        <v>751380.0</v>
       </c>
       <c r="I48" s="1">
-        <v>2276.08</v>
+        <v>-5831.0</v>
       </c>
       <c r="J48" s="1">
-        <v>0.57783051410104</v>
+        <v>-0.77603875535681</v>
       </c>
       <c r="K48">
-        <v>0.05</v>
-[...2 lines deleted...]
-        <v>202.49</v>
+        <v>0.61</v>
+      </c>
+      <c r="L48" t="s">
+        <v>163</v>
       </c>
       <c r="M48" s="1">
-        <v>396177.05</v>
+        <v>745549.0</v>
       </c>
       <c r="N48" s="1">
-        <v>396379.54</v>
+        <v>749824.14</v>
       </c>
       <c r="O48" s="1">
-        <v>0.29</v>
+        <v>0.53</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
-        <v>161</v>
+        <v>164</v>
       </c>
       <c r="B49" t="s">
-        <v>162</v>
+        <v>165</v>
       </c>
       <c r="C49" s="1">
-        <v>400000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D49" s="1">
-        <v>99.874</v>
+        <v>103.223</v>
       </c>
       <c r="E49" s="1">
-        <v>100.3582</v>
+        <v>101.255</v>
       </c>
       <c r="F49" t="s">
         <v>8</v>
       </c>
       <c r="G49">
         <v>1.0</v>
       </c>
       <c r="H49" s="1">
-        <v>401432.8</v>
+        <v>303765.0</v>
       </c>
       <c r="I49" s="1">
-        <v>-1936.8</v>
+        <v>5904.0</v>
       </c>
       <c r="J49" s="1">
-        <v>-0.48247178606232</v>
+        <v>1.9436077230754</v>
       </c>
       <c r="K49">
-        <v>2.83</v>
+        <v>4.52</v>
       </c>
       <c r="L49" t="s">
-        <v>163</v>
+        <v>166</v>
       </c>
       <c r="M49" s="1">
-        <v>399496.0</v>
+        <v>309669.0</v>
       </c>
       <c r="N49" s="1">
-        <v>410805.59</v>
+        <v>323229.25</v>
       </c>
       <c r="O49" s="1">
-        <v>0.3</v>
+        <v>0.23</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
-        <v>164</v>
+        <v>167</v>
       </c>
       <c r="B50" t="s">
-        <v>165</v>
+        <v>168</v>
       </c>
       <c r="C50" s="1">
-        <v>1300000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D50" s="1">
-        <v>97.934</v>
+        <v>107.066</v>
       </c>
       <c r="E50" s="1">
-        <v>101.70135077</v>
+        <v>109.243715</v>
       </c>
       <c r="F50" t="s">
         <v>8</v>
       </c>
       <c r="G50">
         <v>1.0</v>
       </c>
       <c r="H50" s="1">
-        <v>1322117.56</v>
+        <v>655462.29</v>
       </c>
       <c r="I50" s="1">
-        <v>-48975.56</v>
+        <v>-13066.29</v>
       </c>
       <c r="J50" s="1">
-        <v>-3.704327170422</v>
+        <v>-1.9934464879742</v>
       </c>
       <c r="K50">
-        <v>3.53</v>
+        <v>1.29</v>
       </c>
       <c r="L50" t="s">
-        <v>166</v>
+        <v>169</v>
       </c>
       <c r="M50" s="1">
-        <v>1273142.0</v>
+        <v>642396.0</v>
       </c>
       <c r="N50" s="1">
-        <v>1318980.36</v>
+        <v>650163.12</v>
       </c>
       <c r="O50" s="1">
-        <v>0.95</v>
+        <v>0.46</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
-        <v>167</v>
+        <v>170</v>
       </c>
       <c r="B51" t="s">
-        <v>168</v>
+        <v>171</v>
       </c>
       <c r="C51" s="1">
-        <v>1100000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D51" s="1">
-        <v>101.808</v>
+        <v>99.557</v>
       </c>
       <c r="E51" s="1">
-        <v>103.84281818</v>
+        <v>99.984</v>
       </c>
       <c r="F51" t="s">
         <v>8</v>
       </c>
       <c r="G51">
         <v>1.0</v>
       </c>
       <c r="H51" s="1">
-        <v>1142271.0</v>
+        <v>799872.0</v>
       </c>
       <c r="I51" s="1">
-        <v>-22383.0</v>
+        <v>-3416.0</v>
       </c>
       <c r="J51" s="1">
-        <v>-1.9595174875314</v>
+        <v>-0.42706833093295</v>
       </c>
       <c r="K51">
-        <v>3.79</v>
+        <v>0.91</v>
       </c>
       <c r="L51" t="s">
-        <v>169</v>
+        <v>172</v>
       </c>
       <c r="M51" s="1">
-        <v>1119888.0</v>
+        <v>796456.0</v>
       </c>
       <c r="N51" s="1">
-        <v>1161563.68</v>
+        <v>803732.71</v>
       </c>
       <c r="O51" s="1">
-        <v>0.84</v>
+        <v>0.57</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
-        <v>170</v>
+        <v>173</v>
       </c>
       <c r="B52" t="s">
-        <v>171</v>
+        <v>174</v>
       </c>
       <c r="C52" s="1">
-        <v>700000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D52" s="1">
-        <v>104.871</v>
+        <v>100.177</v>
       </c>
       <c r="E52" s="1">
-        <v>107.34</v>
+        <v>99.653</v>
       </c>
       <c r="F52" t="s">
         <v>8</v>
       </c>
       <c r="G52">
         <v>1.0</v>
       </c>
       <c r="H52" s="1">
-        <v>751380.0</v>
+        <v>199306.0</v>
       </c>
       <c r="I52" s="1">
-        <v>-17283.0</v>
+        <v>1048.0</v>
       </c>
       <c r="J52" s="1">
-        <v>-2.3001676914477</v>
+        <v>0.52582461140156</v>
       </c>
       <c r="K52">
-        <v>0.16</v>
+        <v>1.96</v>
       </c>
       <c r="L52" t="s">
-        <v>172</v>
+        <v>175</v>
       </c>
       <c r="M52" s="1">
-        <v>734097.0</v>
+        <v>200354.0</v>
       </c>
       <c r="N52" s="1">
-        <v>735200.26</v>
+        <v>204274.55</v>
       </c>
       <c r="O52" s="1">
-        <v>0.53</v>
+        <v>0.15</v>
       </c>
       <c r="P52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
-        <v>173</v>
+        <v>176</v>
       </c>
       <c r="B53" t="s">
-        <v>174</v>
+        <v>177</v>
       </c>
       <c r="C53" s="1">
-        <v>300000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D53" s="1">
-        <v>101.435</v>
+        <v>101.191</v>
       </c>
       <c r="E53" s="1">
-        <v>101.255</v>
+        <v>100.0</v>
       </c>
       <c r="F53" t="s">
         <v>8</v>
       </c>
       <c r="G53">
         <v>1.0</v>
       </c>
       <c r="H53" s="1">
-        <v>303765.0</v>
+        <v>400000.0</v>
       </c>
       <c r="I53" s="1">
-        <v>540.0</v>
+        <v>4764.0</v>
       </c>
       <c r="J53" s="1">
-        <v>0.17776899906177</v>
+        <v>1.191</v>
       </c>
       <c r="K53">
-        <v>4.22</v>
-[...2 lines deleted...]
-        <v>175</v>
+        <v>0.23</v>
+      </c>
+      <c r="L53">
+        <v>912.55</v>
       </c>
       <c r="M53" s="1">
-        <v>304305.0</v>
+        <v>404764.0</v>
       </c>
       <c r="N53" s="1">
-        <v>316955.96</v>
+        <v>405676.55</v>
       </c>
       <c r="O53" s="1">
-        <v>0.23</v>
+        <v>0.29</v>
       </c>
       <c r="P53">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
-        <v>176</v>
+        <v>178</v>
       </c>
       <c r="B54" t="s">
-        <v>177</v>
+        <v>179</v>
       </c>
       <c r="C54" s="1">
-        <v>600000.0</v>
+        <v>1500000.0</v>
       </c>
       <c r="D54" s="1">
-        <v>105.435</v>
+        <v>104.687</v>
       </c>
       <c r="E54" s="1">
-        <v>109.243715</v>
+        <v>100.91250667</v>
       </c>
       <c r="F54" t="s">
         <v>8</v>
       </c>
       <c r="G54">
         <v>1.0</v>
       </c>
       <c r="H54" s="1">
-        <v>655462.29</v>
+        <v>1513687.6</v>
       </c>
       <c r="I54" s="1">
-        <v>-22852.29</v>
+        <v>56617.4</v>
       </c>
       <c r="J54" s="1">
-        <v>-3.4864385562135</v>
+        <v>3.7403622781874</v>
       </c>
       <c r="K54">
-        <v>0.96</v>
+        <v>3.15</v>
       </c>
       <c r="L54" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="M54" s="1">
-        <v>632610.0</v>
+        <v>1570305.0</v>
       </c>
       <c r="N54" s="1">
-        <v>638392.19</v>
+        <v>1617565.27</v>
       </c>
       <c r="O54" s="1">
-        <v>0.46</v>
+        <v>1.15</v>
       </c>
       <c r="P54">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
-        <v>179</v>
+        <v>181</v>
       </c>
       <c r="B55" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="C55" s="1">
-        <v>800000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D55" s="1">
-        <v>97.485</v>
+        <v>99.354</v>
       </c>
       <c r="E55" s="1">
-        <v>99.984</v>
+        <v>99.895</v>
       </c>
       <c r="F55" t="s">
         <v>8</v>
       </c>
       <c r="G55">
         <v>1.0</v>
       </c>
       <c r="H55" s="1">
-        <v>799872.0</v>
+        <v>299685.0</v>
       </c>
       <c r="I55" s="1">
-        <v>-19992.0</v>
+        <v>-1623.0</v>
       </c>
       <c r="J55" s="1">
-        <v>-2.4993999039846</v>
+        <v>-0.54156864707943</v>
       </c>
       <c r="K55">
-        <v>0.66</v>
+        <v>0.64</v>
       </c>
       <c r="L55" t="s">
-        <v>181</v>
+        <v>183</v>
       </c>
       <c r="M55" s="1">
-        <v>779880.0</v>
+        <v>298062.0</v>
       </c>
       <c r="N55" s="1">
-        <v>785140.27</v>
+        <v>299976.04</v>
       </c>
       <c r="O55" s="1">
-        <v>0.57</v>
+        <v>0.21</v>
       </c>
       <c r="P55">
         <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="s">
-        <v>182</v>
+        <v>184</v>
       </c>
       <c r="B56" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
       <c r="C56" s="1">
-        <v>200000.0</v>
+        <v>1200000.0</v>
       </c>
       <c r="D56" s="1">
-        <v>98.445</v>
+        <v>85.289</v>
       </c>
       <c r="E56" s="1">
-        <v>99.653</v>
+        <v>86.06233333</v>
       </c>
       <c r="F56" t="s">
         <v>8</v>
       </c>
       <c r="G56">
         <v>1.0</v>
       </c>
       <c r="H56" s="1">
-        <v>199306.0</v>
+        <v>1032748.0</v>
       </c>
       <c r="I56" s="1">
-        <v>-2416.0</v>
+        <v>-9280.0</v>
       </c>
       <c r="J56" s="1">
-        <v>-1.2122063560555</v>
+        <v>-0.89857351454566</v>
       </c>
       <c r="K56">
-        <v>1.75</v>
+        <v>0.48</v>
       </c>
       <c r="L56" t="s">
-        <v>184</v>
+        <v>186</v>
       </c>
       <c r="M56" s="1">
-        <v>196890.0</v>
+        <v>1023468.0</v>
       </c>
       <c r="N56" s="1">
-        <v>200385.21</v>
+        <v>1029262.52</v>
       </c>
       <c r="O56" s="1">
-        <v>0.14</v>
+        <v>0.73</v>
       </c>
       <c r="P56">
         <v>1</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
       <c r="B57" t="s">
-        <v>186</v>
+        <v>188</v>
       </c>
       <c r="C57" s="1">
         <v>400000.0</v>
       </c>
       <c r="D57" s="1">
-        <v>99.426</v>
+        <v>99.337</v>
       </c>
       <c r="E57" s="1">
-        <v>100.0</v>
+        <v>100.6852</v>
       </c>
       <c r="F57" t="s">
         <v>8</v>
       </c>
       <c r="G57">
         <v>1.0</v>
       </c>
       <c r="H57" s="1">
-        <v>400000.0</v>
+        <v>402740.8</v>
       </c>
       <c r="I57" s="1">
-        <v>-2296.0</v>
+        <v>-5392.8</v>
       </c>
       <c r="J57" s="1">
-        <v>-0.574</v>
+        <v>-1.3390250006952</v>
       </c>
       <c r="K57">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.81</v>
+      </c>
+      <c r="L57" t="s">
+        <v>189</v>
       </c>
       <c r="M57" s="1">
-        <v>397704.0</v>
+        <v>397348.0</v>
       </c>
       <c r="N57" s="1">
-        <v>397704.0</v>
+        <v>400569.92</v>
       </c>
       <c r="O57" s="1">
-        <v>0.29</v>
+        <v>0.28</v>
       </c>
       <c r="P57">
         <v>1</v>
       </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58" t="s">
-        <v>187</v>
+        <v>190</v>
       </c>
       <c r="B58" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="C58" s="1">
-        <v>1500000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D58" s="1">
-        <v>103.366</v>
+        <v>99.091</v>
       </c>
       <c r="E58" s="1">
-        <v>100.91250667</v>
+        <v>100.62</v>
       </c>
       <c r="F58" t="s">
         <v>8</v>
       </c>
       <c r="G58">
         <v>1.0</v>
       </c>
       <c r="H58" s="1">
-        <v>1513687.6</v>
+        <v>402480.0</v>
       </c>
       <c r="I58" s="1">
-        <v>36802.4</v>
+        <v>-6116.0</v>
       </c>
       <c r="J58" s="1">
-        <v>2.4313074903963</v>
+        <v>-1.5195786126019</v>
       </c>
       <c r="K58">
-        <v>2.84</v>
+        <v>2.89</v>
       </c>
       <c r="L58" t="s">
-        <v>189</v>
+        <v>192</v>
       </c>
       <c r="M58" s="1">
-        <v>1550490.0</v>
+        <v>396364.0</v>
       </c>
       <c r="N58" s="1">
-        <v>1593024.25</v>
+        <v>407939.34</v>
       </c>
       <c r="O58" s="1">
-        <v>1.15</v>
+        <v>0.29</v>
       </c>
       <c r="P58">
         <v>1</v>
       </c>
     </row>
     <row r="59" spans="1:16">
       <c r="A59" t="s">
-        <v>190</v>
+        <v>193</v>
       </c>
       <c r="B59" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="C59" s="1">
-        <v>300000.0</v>
+        <v>416000.0</v>
       </c>
       <c r="D59" s="1">
-        <v>97.859</v>
+        <v>100.473</v>
       </c>
       <c r="E59" s="1">
-        <v>99.895</v>
+        <v>99.662</v>
       </c>
       <c r="F59" t="s">
         <v>8</v>
       </c>
       <c r="G59">
         <v>1.0</v>
       </c>
       <c r="H59" s="1">
-        <v>299685.0</v>
+        <v>414593.92</v>
       </c>
       <c r="I59" s="1">
-        <v>-6108.0</v>
+        <v>3373.76</v>
       </c>
       <c r="J59" s="1">
-        <v>-2.0381400470494</v>
+        <v>0.81375047661095</v>
       </c>
       <c r="K59">
-        <v>0.43</v>
-[...2 lines deleted...]
-        <v>192</v>
+        <v>0.01</v>
+      </c>
+      <c r="L59">
+        <v>41.32</v>
       </c>
       <c r="M59" s="1">
-        <v>293577.0</v>
+        <v>417967.68</v>
       </c>
       <c r="N59" s="1">
-        <v>294853.03</v>
+        <v>418009.0</v>
       </c>
       <c r="O59" s="1">
-        <v>0.21</v>
+        <v>0.3</v>
       </c>
       <c r="P59">
         <v>1</v>
       </c>
     </row>
     <row r="60" spans="1:16">
       <c r="A60" t="s">
-        <v>193</v>
+        <v>195</v>
       </c>
       <c r="B60" t="s">
-        <v>194</v>
+        <v>196</v>
       </c>
       <c r="C60" s="1">
-        <v>500000.0</v>
+        <v>627000.0</v>
       </c>
       <c r="D60" s="1">
-        <v>101.15</v>
+        <v>99.197</v>
       </c>
       <c r="E60" s="1">
-        <v>99.538246</v>
+        <v>99.84305423</v>
       </c>
       <c r="F60" t="s">
         <v>8</v>
       </c>
       <c r="G60">
         <v>1.0</v>
       </c>
       <c r="H60" s="1">
-        <v>497691.23</v>
+        <v>626015.95</v>
       </c>
       <c r="I60" s="1">
-        <v>8058.77</v>
+        <v>-4050.76</v>
       </c>
       <c r="J60" s="1">
-        <v>1.6192308632804</v>
+        <v>-0.64706977513912</v>
       </c>
       <c r="K60">
-        <v>1.95</v>
+        <v>2.93</v>
       </c>
       <c r="L60" t="s">
-        <v>195</v>
+        <v>197</v>
       </c>
       <c r="M60" s="1">
-        <v>505750.0</v>
+        <v>621965.19</v>
       </c>
       <c r="N60" s="1">
-        <v>515517.12</v>
+        <v>640335.0</v>
       </c>
       <c r="O60" s="1">
-        <v>0.37</v>
+        <v>0.46</v>
       </c>
       <c r="P60">
         <v>1</v>
       </c>
     </row>
     <row r="61" spans="1:16">
       <c r="A61" t="s">
-        <v>196</v>
+        <v>198</v>
       </c>
       <c r="B61" t="s">
-        <v>197</v>
+        <v>199</v>
       </c>
       <c r="C61" s="1">
-        <v>1200000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D61" s="1">
-        <v>83.38</v>
+        <v>99.031</v>
       </c>
       <c r="E61" s="1">
-        <v>86.06233333</v>
+        <v>100.096834</v>
       </c>
       <c r="F61" t="s">
         <v>8</v>
       </c>
       <c r="G61">
         <v>1.0</v>
       </c>
       <c r="H61" s="1">
-        <v>1032748.0</v>
+        <v>500484.17</v>
       </c>
       <c r="I61" s="1">
-        <v>-32188.0</v>
+        <v>-5329.17</v>
       </c>
       <c r="J61" s="1">
-        <v>-3.1167332204952</v>
+        <v>-1.0648029087513</v>
       </c>
       <c r="K61">
-        <v>0.44</v>
+        <v>1.93</v>
       </c>
       <c r="L61" t="s">
-        <v>198</v>
+        <v>200</v>
       </c>
       <c r="M61" s="1">
-        <v>1000560.0</v>
+        <v>495155.0</v>
       </c>
       <c r="N61" s="1">
-        <v>1005881.92</v>
+        <v>504800.75</v>
       </c>
       <c r="O61" s="1">
-        <v>0.73</v>
+        <v>0.36</v>
       </c>
       <c r="P61">
         <v>1</v>
       </c>
     </row>
     <row r="62" spans="1:16">
       <c r="A62" t="s">
-        <v>199</v>
+        <v>201</v>
       </c>
       <c r="B62" t="s">
-        <v>200</v>
+        <v>202</v>
       </c>
       <c r="C62" s="1">
-        <v>400000.0</v>
+        <v>1592000.0</v>
       </c>
       <c r="D62" s="1">
-        <v>98.289</v>
+        <v>98.718</v>
       </c>
       <c r="E62" s="1">
-        <v>100.6852</v>
+        <v>100.08562374</v>
       </c>
       <c r="F62" t="s">
         <v>8</v>
       </c>
       <c r="G62">
         <v>1.0</v>
       </c>
       <c r="H62" s="1">
-        <v>402740.8</v>
+        <v>1593363.13</v>
       </c>
       <c r="I62" s="1">
-        <v>-9584.8</v>
+        <v>-21772.57</v>
       </c>
       <c r="J62" s="1">
-        <v>-2.3798929733466</v>
+        <v>-1.3664537348746</v>
       </c>
       <c r="K62">
-        <v>0.62</v>
+        <v>0.89</v>
       </c>
       <c r="L62" t="s">
-        <v>201</v>
+        <v>203</v>
       </c>
       <c r="M62" s="1">
-        <v>393156.0</v>
+        <v>1571590.56</v>
       </c>
       <c r="N62" s="1">
-        <v>395621.75</v>
+        <v>1585727.17</v>
       </c>
       <c r="O62" s="1">
-        <v>0.29</v>
+        <v>1.13</v>
       </c>
       <c r="P62">
         <v>1</v>
       </c>
     </row>
     <row r="63" spans="1:16">
       <c r="A63" t="s">
-        <v>202</v>
+        <v>204</v>
       </c>
       <c r="B63" t="s">
-        <v>203</v>
+        <v>205</v>
       </c>
       <c r="C63" s="1">
-        <v>400000.0</v>
+        <v>1009000.0</v>
       </c>
       <c r="D63" s="1">
-        <v>97.743</v>
+        <v>98.205</v>
       </c>
       <c r="E63" s="1">
-        <v>100.62</v>
+        <v>100.01720416</v>
       </c>
       <c r="F63" t="s">
         <v>8</v>
       </c>
       <c r="G63">
         <v>1.0</v>
       </c>
       <c r="H63" s="1">
-        <v>402480.0</v>
+        <v>1009173.59</v>
       </c>
       <c r="I63" s="1">
-        <v>-11508.0</v>
+        <v>-18285.14</v>
       </c>
       <c r="J63" s="1">
-        <v>-2.8592725104353</v>
+        <v>-1.8118924416165</v>
       </c>
       <c r="K63">
-        <v>2.7</v>
+        <v>2.38</v>
       </c>
       <c r="L63" t="s">
-        <v>204</v>
+        <v>206</v>
       </c>
       <c r="M63" s="1">
-        <v>390972.0</v>
+        <v>990888.45</v>
       </c>
       <c r="N63" s="1">
-        <v>401759.67</v>
+        <v>1014894.11</v>
       </c>
       <c r="O63" s="1">
-        <v>0.29</v>
+        <v>0.72</v>
       </c>
       <c r="P63">
         <v>1</v>
       </c>
     </row>
     <row r="64" spans="1:16">
       <c r="A64" t="s">
-        <v>205</v>
+        <v>207</v>
       </c>
       <c r="B64" t="s">
-        <v>206</v>
+        <v>208</v>
       </c>
       <c r="C64" s="1">
-        <v>627000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D64" s="1">
-        <v>96.923</v>
+        <v>99.274</v>
       </c>
       <c r="E64" s="1">
-        <v>99.84305423</v>
+        <v>100.49511125</v>
       </c>
       <c r="F64" t="s">
         <v>8</v>
       </c>
       <c r="G64">
         <v>1.0</v>
       </c>
       <c r="H64" s="1">
-        <v>626015.95</v>
+        <v>803960.89</v>
       </c>
       <c r="I64" s="1">
-        <v>-18308.74</v>
+        <v>-9768.89</v>
       </c>
       <c r="J64" s="1">
-        <v>-2.9246443321452</v>
+        <v>-1.2150951770801</v>
       </c>
       <c r="K64">
-        <v>2.7</v>
+        <v>3.47</v>
       </c>
       <c r="L64" t="s">
-        <v>207</v>
+        <v>209</v>
       </c>
       <c r="M64" s="1">
-        <v>607707.21</v>
+        <v>794192.0</v>
       </c>
       <c r="N64" s="1">
-        <v>624644.8</v>
+        <v>821920.77</v>
       </c>
       <c r="O64" s="1">
-        <v>0.45</v>
+        <v>0.58</v>
       </c>
       <c r="P64">
         <v>1</v>
       </c>
     </row>
     <row r="65" spans="1:16">
       <c r="A65" t="s">
-        <v>208</v>
+        <v>210</v>
       </c>
       <c r="B65" t="s">
-        <v>209</v>
+        <v>211</v>
       </c>
       <c r="C65" s="1">
-        <v>500000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D65" s="1">
-        <v>97.801</v>
+        <v>97.726</v>
       </c>
       <c r="E65" s="1">
-        <v>100.096834</v>
+        <v>99.631</v>
       </c>
       <c r="F65" t="s">
         <v>8</v>
       </c>
       <c r="G65">
         <v>1.0</v>
       </c>
       <c r="H65" s="1">
-        <v>500484.17</v>
+        <v>896679.0</v>
       </c>
       <c r="I65" s="1">
-        <v>-11479.17</v>
+        <v>-17145.0</v>
       </c>
       <c r="J65" s="1">
-        <v>-2.2936130027849</v>
+        <v>-1.9120554847387</v>
       </c>
       <c r="K65">
-        <v>1.7</v>
+        <v>0.62</v>
       </c>
       <c r="L65" t="s">
-        <v>210</v>
+        <v>212</v>
       </c>
       <c r="M65" s="1">
-        <v>489005.0</v>
+        <v>879534.0</v>
       </c>
       <c r="N65" s="1">
-        <v>497483.11</v>
+        <v>885143.59</v>
       </c>
       <c r="O65" s="1">
-        <v>0.36</v>
+        <v>0.63</v>
       </c>
       <c r="P65">
         <v>1</v>
       </c>
     </row>
     <row r="66" spans="1:16">
       <c r="A66" t="s">
-        <v>211</v>
+        <v>213</v>
       </c>
       <c r="B66" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
       <c r="C66" s="1">
-        <v>1592000.0</v>
+        <v>615000.0</v>
       </c>
       <c r="D66" s="1">
-        <v>97.183</v>
+        <v>98.219</v>
       </c>
       <c r="E66" s="1">
-        <v>100.08562374</v>
+        <v>99.44689431</v>
       </c>
       <c r="F66" t="s">
         <v>8</v>
       </c>
       <c r="G66">
         <v>1.0</v>
       </c>
       <c r="H66" s="1">
-        <v>1593363.13</v>
+        <v>611598.4</v>
       </c>
       <c r="I66" s="1">
-        <v>-46209.77</v>
+        <v>-7551.55</v>
       </c>
       <c r="J66" s="1">
-        <v>-2.9001405348196</v>
+        <v>-1.2347236356406</v>
       </c>
       <c r="K66">
-        <v>0.67</v>
+        <v>1.21</v>
       </c>
       <c r="L66" t="s">
-        <v>213</v>
+        <v>215</v>
       </c>
       <c r="M66" s="1">
-        <v>1547153.36</v>
+        <v>604046.85</v>
       </c>
       <c r="N66" s="1">
-        <v>1557831.01</v>
+        <v>611471.08</v>
       </c>
       <c r="O66" s="1">
-        <v>1.12</v>
+        <v>0.43</v>
       </c>
       <c r="P66">
         <v>1</v>
       </c>
     </row>
     <row r="67" spans="1:16">
       <c r="A67" t="s">
-        <v>214</v>
+        <v>216</v>
       </c>
       <c r="B67" t="s">
-        <v>215</v>
+        <v>217</v>
       </c>
       <c r="C67" s="1">
-        <v>1009000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D67" s="1">
-        <v>96.437</v>
+        <v>100.698</v>
       </c>
       <c r="E67" s="1">
-        <v>100.01720416</v>
+        <v>100.9622225</v>
       </c>
       <c r="F67" t="s">
         <v>8</v>
       </c>
       <c r="G67">
         <v>1.0</v>
       </c>
       <c r="H67" s="1">
-        <v>1009173.59</v>
+        <v>807697.78</v>
       </c>
       <c r="I67" s="1">
-        <v>-36124.26</v>
+        <v>-2113.78</v>
       </c>
       <c r="J67" s="1">
-        <v>-3.5795883243437</v>
+        <v>-0.261704322129</v>
       </c>
       <c r="K67">
-        <v>2.14</v>
+        <v>3.35</v>
       </c>
       <c r="L67" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
       <c r="M67" s="1">
-        <v>973049.33</v>
+        <v>805584.0</v>
       </c>
       <c r="N67" s="1">
-        <v>994685.33</v>
+        <v>832422.36</v>
       </c>
       <c r="O67" s="1">
-        <v>0.72</v>
+        <v>0.59</v>
       </c>
       <c r="P67">
         <v>1</v>
       </c>
     </row>
     <row r="68" spans="1:16">
       <c r="A68" t="s">
-        <v>217</v>
+        <v>219</v>
       </c>
       <c r="B68" t="s">
-        <v>218</v>
+        <v>220</v>
       </c>
       <c r="C68" s="1">
-        <v>800000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D68" s="1">
-        <v>97.035</v>
+        <v>100.136</v>
       </c>
       <c r="E68" s="1">
-        <v>100.49511125</v>
+        <v>99.821</v>
       </c>
       <c r="F68" t="s">
         <v>8</v>
       </c>
       <c r="G68">
         <v>1.0</v>
       </c>
       <c r="H68" s="1">
-        <v>803960.89</v>
+        <v>698747.0</v>
       </c>
       <c r="I68" s="1">
-        <v>-27680.89</v>
+        <v>2205.0</v>
       </c>
       <c r="J68" s="1">
-        <v>-3.4430642515459</v>
+        <v>0.31556486110137</v>
       </c>
       <c r="K68">
-        <v>3.24</v>
+        <v>0.33</v>
       </c>
       <c r="L68" t="s">
-        <v>219</v>
+        <v>221</v>
       </c>
       <c r="M68" s="1">
-        <v>776280.0</v>
+        <v>700952.0</v>
       </c>
       <c r="N68" s="1">
-        <v>802181.37</v>
+        <v>703255.77</v>
       </c>
       <c r="O68" s="1">
-        <v>0.58</v>
+        <v>0.5</v>
       </c>
       <c r="P68">
         <v>1</v>
       </c>
     </row>
     <row r="69" spans="1:16">
       <c r="A69" t="s">
-        <v>220</v>
+        <v>222</v>
       </c>
       <c r="B69" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="C69" s="1">
-        <v>900000.0</v>
+        <v>1258000.0</v>
       </c>
       <c r="D69" s="1">
-        <v>96.048</v>
+        <v>98.295</v>
       </c>
       <c r="E69" s="1">
-        <v>99.631</v>
+        <v>99.38705326</v>
       </c>
       <c r="F69" t="s">
         <v>8</v>
       </c>
       <c r="G69">
         <v>1.0</v>
       </c>
       <c r="H69" s="1">
-        <v>896679.0</v>
+        <v>1250289.13</v>
       </c>
       <c r="I69" s="1">
-        <v>-32247.0</v>
+        <v>-13738.03</v>
       </c>
       <c r="J69" s="1">
-        <v>-3.5962702371752</v>
+        <v>-1.0987882458836</v>
       </c>
       <c r="K69">
-        <v>0.35</v>
+        <v>2.71</v>
       </c>
       <c r="L69" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="M69" s="1">
-        <v>864432.0</v>
+        <v>1236551.1</v>
       </c>
       <c r="N69" s="1">
-        <v>867560.42</v>
+        <v>1270637.73</v>
       </c>
       <c r="O69" s="1">
-        <v>0.63</v>
+        <v>0.9</v>
       </c>
       <c r="P69">
         <v>1</v>
       </c>
     </row>
     <row r="70" spans="1:16">
       <c r="A70" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
       <c r="B70" t="s">
-        <v>224</v>
+        <v>226</v>
       </c>
       <c r="C70" s="1">
-        <v>615000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D70" s="1">
-        <v>96.846</v>
+        <v>99.052</v>
       </c>
       <c r="E70" s="1">
-        <v>99.44689431</v>
+        <v>99.7035</v>
       </c>
       <c r="F70" t="s">
         <v>8</v>
       </c>
       <c r="G70">
         <v>1.0</v>
       </c>
       <c r="H70" s="1">
-        <v>611598.4</v>
+        <v>498517.5</v>
       </c>
       <c r="I70" s="1">
-        <v>-15995.5</v>
+        <v>-3257.5</v>
       </c>
       <c r="J70" s="1">
-        <v>-2.6153600140223</v>
+        <v>-0.65343744201558</v>
       </c>
       <c r="K70">
-        <v>1.01</v>
+        <v>2.85</v>
       </c>
       <c r="L70" t="s">
-        <v>225</v>
+        <v>227</v>
       </c>
       <c r="M70" s="1">
-        <v>595602.9</v>
+        <v>495260.0</v>
       </c>
       <c r="N70" s="1">
-        <v>601816.08</v>
+        <v>509499.73</v>
       </c>
       <c r="O70" s="1">
-        <v>0.43</v>
+        <v>0.36</v>
       </c>
       <c r="P70">
         <v>1</v>
       </c>
     </row>
     <row r="71" spans="1:16">
       <c r="A71" t="s">
-        <v>226</v>
+        <v>228</v>
       </c>
       <c r="B71" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
       <c r="C71" s="1">
-        <v>800000.0</v>
+        <v>2050000.0</v>
       </c>
       <c r="D71" s="1">
-        <v>99.407</v>
+        <v>100.423</v>
       </c>
       <c r="E71" s="1">
-        <v>100.9622225</v>
+        <v>96.98605268</v>
       </c>
       <c r="F71" t="s">
         <v>8</v>
       </c>
       <c r="G71">
         <v>1.0</v>
       </c>
       <c r="H71" s="1">
-        <v>807697.78</v>
+        <v>1988214.08</v>
       </c>
       <c r="I71" s="1">
-        <v>-12441.78</v>
+        <v>70457.42</v>
       </c>
       <c r="J71" s="1">
-        <v>-1.5404004205632</v>
+        <v>3.5437542017608</v>
       </c>
       <c r="K71">
-        <v>3.11</v>
+        <v>4.18</v>
       </c>
       <c r="L71" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="M71" s="1">
-        <v>795256.0</v>
+        <v>2058671.5</v>
       </c>
       <c r="N71" s="1">
-        <v>820140.93</v>
+        <v>2144350.27</v>
       </c>
       <c r="O71" s="1">
-        <v>0.59</v>
+        <v>1.52</v>
       </c>
       <c r="P71">
         <v>1</v>
       </c>
     </row>
     <row r="72" spans="1:16">
       <c r="A72" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="B72" t="s">
-        <v>230</v>
+        <v>232</v>
       </c>
       <c r="C72" s="1">
-        <v>700000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D72" s="1">
-        <v>98.879</v>
+        <v>91.056</v>
       </c>
       <c r="E72" s="1">
-        <v>99.821</v>
+        <v>83.47740778</v>
       </c>
       <c r="F72" t="s">
         <v>8</v>
       </c>
       <c r="G72">
         <v>1.0</v>
       </c>
       <c r="H72" s="1">
-        <v>698747.0</v>
+        <v>751296.67</v>
       </c>
       <c r="I72" s="1">
-        <v>-6594.0</v>
+        <v>68207.33</v>
       </c>
       <c r="J72" s="1">
-        <v>-0.94368920367458</v>
+        <v>9.0786147102183</v>
       </c>
       <c r="K72">
-        <v>0.08</v>
-[...2 lines deleted...]
-        <v>594.52</v>
+        <v>1.17</v>
+      </c>
+      <c r="L72" t="s">
+        <v>233</v>
       </c>
       <c r="M72" s="1">
-        <v>692153.0</v>
+        <v>819504.0</v>
       </c>
       <c r="N72" s="1">
-        <v>692747.52</v>
+        <v>829998.86</v>
       </c>
       <c r="O72" s="1">
-        <v>0.5</v>
+        <v>0.59</v>
       </c>
       <c r="P72">
         <v>1</v>
       </c>
     </row>
     <row r="73" spans="1:16">
       <c r="A73" t="s">
-        <v>231</v>
+        <v>234</v>
       </c>
       <c r="B73" t="s">
-        <v>232</v>
+        <v>235</v>
       </c>
       <c r="C73" s="1">
-        <v>1258000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D73" s="1">
-        <v>97.346</v>
+        <v>102.209</v>
       </c>
       <c r="E73" s="1">
-        <v>99.38705326</v>
+        <v>100.4068</v>
       </c>
       <c r="F73" t="s">
         <v>8</v>
       </c>
       <c r="G73">
         <v>1.0</v>
       </c>
       <c r="H73" s="1">
-        <v>1250289.13</v>
+        <v>702847.6</v>
       </c>
       <c r="I73" s="1">
-        <v>-25676.45</v>
+        <v>12615.4</v>
       </c>
       <c r="J73" s="1">
-        <v>-2.0536409846257</v>
+        <v>1.794898353498</v>
       </c>
       <c r="K73">
-        <v>2.53</v>
+        <v>1.14</v>
       </c>
       <c r="L73" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="M73" s="1">
-        <v>1224612.68</v>
+        <v>715463.0</v>
       </c>
       <c r="N73" s="1">
-        <v>1256420.26</v>
+        <v>723414.71</v>
       </c>
       <c r="O73" s="1">
-        <v>0.91</v>
+        <v>0.51</v>
       </c>
       <c r="P73">
         <v>1</v>
       </c>
     </row>
     <row r="74" spans="1:16">
       <c r="A74" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
       <c r="B74" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
       <c r="C74" s="1">
-        <v>500000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D74" s="1">
-        <v>97.684</v>
+        <v>98.773</v>
       </c>
       <c r="E74" s="1">
-        <v>99.7035</v>
+        <v>100.231</v>
       </c>
       <c r="F74" t="s">
         <v>8</v>
       </c>
       <c r="G74">
         <v>1.0</v>
       </c>
       <c r="H74" s="1">
-        <v>498517.5</v>
+        <v>701617.0</v>
       </c>
       <c r="I74" s="1">
-        <v>-10097.5</v>
+        <v>-10206.0</v>
       </c>
       <c r="J74" s="1">
-        <v>-2.0255056241757</v>
+        <v>-1.4546397821033</v>
       </c>
       <c r="K74">
-        <v>2.64</v>
-[...2 lines deleted...]
-        <v>236</v>
+        <v>0.02</v>
+      </c>
+      <c r="L74">
+        <v>143.84</v>
       </c>
       <c r="M74" s="1">
-        <v>488420.0</v>
+        <v>691411.0</v>
       </c>
       <c r="N74" s="1">
-        <v>501596.37</v>
+        <v>691554.84</v>
       </c>
       <c r="O74" s="1">
-        <v>0.36</v>
+        <v>0.49</v>
       </c>
       <c r="P74">
         <v>1</v>
       </c>
     </row>
     <row r="75" spans="1:16">
       <c r="A75" t="s">
-        <v>237</v>
+        <v>239</v>
       </c>
       <c r="B75" t="s">
-        <v>238</v>
+        <v>240</v>
       </c>
       <c r="C75" s="1">
-        <v>2050000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D75" s="1">
-        <v>99.985</v>
+        <v>98.519</v>
       </c>
       <c r="E75" s="1">
-        <v>96.98605268</v>
+        <v>100.28911125</v>
       </c>
       <c r="F75" t="s">
         <v>8</v>
       </c>
       <c r="G75">
         <v>1.0</v>
       </c>
       <c r="H75" s="1">
-        <v>1988214.08</v>
+        <v>802312.89</v>
       </c>
       <c r="I75" s="1">
-        <v>61478.42</v>
+        <v>-14160.89</v>
       </c>
       <c r="J75" s="1">
-        <v>3.0921428742724</v>
+        <v>-1.7650084121171</v>
       </c>
       <c r="K75">
-        <v>3.9</v>
+        <v>0.4</v>
       </c>
       <c r="L75" t="s">
-        <v>239</v>
+        <v>189</v>
       </c>
       <c r="M75" s="1">
-        <v>2049692.5</v>
+        <v>788152.0</v>
       </c>
       <c r="N75" s="1">
-        <v>2129558.25</v>
+        <v>791373.92</v>
       </c>
       <c r="O75" s="1">
-        <v>1.54</v>
+        <v>0.56</v>
       </c>
       <c r="P75">
         <v>1</v>
       </c>
     </row>
     <row r="76" spans="1:16">
       <c r="A76" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="B76" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="C76" s="1">
-        <v>900000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D76" s="1">
-        <v>89.243</v>
+        <v>100.936</v>
       </c>
       <c r="E76" s="1">
-        <v>83.47740778</v>
+        <v>99.651</v>
       </c>
       <c r="F76" t="s">
         <v>8</v>
       </c>
       <c r="G76">
         <v>1.0</v>
       </c>
       <c r="H76" s="1">
-        <v>751296.67</v>
+        <v>597906.0</v>
       </c>
       <c r="I76" s="1">
-        <v>51890.33</v>
+        <v>7710.0</v>
       </c>
       <c r="J76" s="1">
-        <v>6.9067695987525</v>
+        <v>1.2895003562433</v>
       </c>
       <c r="K76">
-        <v>1.05</v>
-[...2 lines deleted...]
-        <v>242</v>
+        <v>0.08</v>
+      </c>
+      <c r="L76">
+        <v>456.16</v>
       </c>
       <c r="M76" s="1">
-        <v>803187.0</v>
+        <v>605616.0</v>
       </c>
       <c r="N76" s="1">
-        <v>812618.51</v>
+        <v>606072.16</v>
       </c>
       <c r="O76" s="1">
-        <v>0.59</v>
+        <v>0.43</v>
       </c>
       <c r="P76">
         <v>1</v>
       </c>
     </row>
     <row r="77" spans="1:16">
       <c r="A77" t="s">
         <v>243</v>
       </c>
       <c r="B77" t="s">
         <v>244</v>
       </c>
       <c r="C77" s="1">
-        <v>700000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D77" s="1">
-        <v>101.266</v>
+        <v>101.08</v>
       </c>
       <c r="E77" s="1">
-        <v>100.4068</v>
+        <v>100.539</v>
       </c>
       <c r="F77" t="s">
         <v>8</v>
       </c>
       <c r="G77">
         <v>1.0</v>
       </c>
       <c r="H77" s="1">
-        <v>702847.6</v>
+        <v>502695.0</v>
       </c>
       <c r="I77" s="1">
-        <v>6014.4</v>
+        <v>2705.0</v>
       </c>
       <c r="J77" s="1">
-        <v>0.85571893537091</v>
+        <v>0.53809964292464</v>
       </c>
       <c r="K77">
-        <v>0.89</v>
+        <v>2.31</v>
       </c>
       <c r="L77" t="s">
         <v>245</v>
       </c>
       <c r="M77" s="1">
-        <v>708862.0</v>
+        <v>505400.0</v>
       </c>
       <c r="N77" s="1">
-        <v>715104.47</v>
+        <v>516961.64</v>
       </c>
       <c r="O77" s="1">
-        <v>0.52</v>
+        <v>0.37</v>
       </c>
       <c r="P77">
         <v>1</v>
       </c>
     </row>
     <row r="78" spans="1:16">
       <c r="A78" t="s">
         <v>246</v>
       </c>
       <c r="B78" t="s">
         <v>247</v>
       </c>
       <c r="C78" s="1">
-        <v>700000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D78" s="1">
-        <v>97.102</v>
+        <v>98.266</v>
       </c>
       <c r="E78" s="1">
-        <v>100.231</v>
+        <v>99.92916667</v>
       </c>
       <c r="F78" t="s">
         <v>8</v>
       </c>
       <c r="G78">
         <v>1.0</v>
       </c>
       <c r="H78" s="1">
-        <v>701617.0</v>
+        <v>599575.0</v>
       </c>
       <c r="I78" s="1">
-        <v>-21903.0</v>
+        <v>-9979.0</v>
       </c>
       <c r="J78" s="1">
-        <v>-3.1217886681765</v>
+        <v>-1.6643455781178</v>
       </c>
       <c r="K78">
-        <v>0.71</v>
+        <v>2.63</v>
       </c>
       <c r="L78" t="s">
         <v>248</v>
       </c>
       <c r="M78" s="1">
-        <v>679714.0</v>
+        <v>589596.0</v>
       </c>
       <c r="N78" s="1">
-        <v>684676.33</v>
+        <v>605385.04</v>
       </c>
       <c r="O78" s="1">
-        <v>0.49</v>
+        <v>0.43</v>
       </c>
       <c r="P78">
         <v>1</v>
       </c>
     </row>
     <row r="79" spans="1:16">
       <c r="A79" t="s">
         <v>249</v>
       </c>
       <c r="B79" t="s">
         <v>250</v>
       </c>
       <c r="C79" s="1">
-        <v>800000.0</v>
+        <v>580000.0</v>
       </c>
       <c r="D79" s="1">
-        <v>97.338</v>
+        <v>98.58</v>
       </c>
       <c r="E79" s="1">
-        <v>100.28911125</v>
+        <v>100.00810345</v>
       </c>
       <c r="F79" t="s">
         <v>8</v>
       </c>
       <c r="G79">
         <v>1.0</v>
       </c>
       <c r="H79" s="1">
-        <v>802312.89</v>
+        <v>580047.0</v>
       </c>
       <c r="I79" s="1">
-        <v>-23608.89</v>
+        <v>-8283.0</v>
       </c>
       <c r="J79" s="1">
-        <v>-2.9426038512232</v>
+        <v>-1.4279877320286</v>
       </c>
       <c r="K79">
-        <v>0.21</v>
+        <v>1.24</v>
       </c>
       <c r="L79" t="s">
         <v>251</v>
       </c>
       <c r="M79" s="1">
-        <v>778704.0</v>
+        <v>571764.0</v>
       </c>
       <c r="N79" s="1">
-        <v>780413.59</v>
+        <v>578959.02</v>
       </c>
       <c r="O79" s="1">
-        <v>0.56</v>
+        <v>0.41</v>
       </c>
       <c r="P79">
         <v>1</v>
       </c>
     </row>
     <row r="80" spans="1:16">
       <c r="A80" t="s">
         <v>252</v>
       </c>
       <c r="B80" t="s">
         <v>253</v>
       </c>
       <c r="C80" s="1">
-        <v>400000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D80" s="1">
-        <v>89.454</v>
+        <v>98.618</v>
       </c>
       <c r="E80" s="1">
-        <v>90.19025</v>
+        <v>100.03090857</v>
       </c>
       <c r="F80" t="s">
         <v>8</v>
       </c>
       <c r="G80">
         <v>1.0</v>
       </c>
       <c r="H80" s="1">
-        <v>360761.0</v>
+        <v>700216.36</v>
       </c>
       <c r="I80" s="1">
-        <v>-2945.0</v>
+        <v>-9890.36</v>
       </c>
       <c r="J80" s="1">
-        <v>-0.81632992479786</v>
+        <v>-1.4124719965126</v>
       </c>
       <c r="K80">
-        <v>0.08</v>
-[...2 lines deleted...]
-        <v>306.85</v>
+        <v>0.59</v>
+      </c>
+      <c r="L80" t="s">
+        <v>254</v>
       </c>
       <c r="M80" s="1">
-        <v>357816.0</v>
+        <v>690326.0</v>
       </c>
       <c r="N80" s="1">
-        <v>358122.85</v>
+        <v>694445.93</v>
       </c>
       <c r="O80" s="1">
-        <v>0.26</v>
+        <v>0.49</v>
       </c>
       <c r="P80">
         <v>1</v>
       </c>
     </row>
     <row r="81" spans="1:16">
       <c r="A81" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="B81" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="C81" s="1">
-        <v>100000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D81" s="1">
-        <v>89.999</v>
+        <v>99.122</v>
       </c>
       <c r="E81" s="1">
-        <v>89.875</v>
+        <v>100.681715</v>
       </c>
       <c r="F81" t="s">
         <v>8</v>
       </c>
       <c r="G81">
         <v>1.0</v>
       </c>
       <c r="H81" s="1">
-        <v>89875.0</v>
+        <v>604090.29</v>
       </c>
       <c r="I81" s="1">
-        <v>124.0</v>
+        <v>-9358.29</v>
       </c>
       <c r="J81" s="1">
-        <v>0.13796940194715</v>
+        <v>-1.5491541835576</v>
       </c>
       <c r="K81">
-        <v>0.13</v>
-[...2 lines deleted...]
-        <v>134.93</v>
+        <v>1.78</v>
+      </c>
+      <c r="L81" t="s">
+        <v>257</v>
       </c>
       <c r="M81" s="1">
-        <v>89999.0</v>
+        <v>594732.0</v>
       </c>
       <c r="N81" s="1">
-        <v>90133.93</v>
+        <v>605412.82</v>
       </c>
       <c r="O81" s="1">
-        <v>0.07</v>
+        <v>0.43</v>
       </c>
       <c r="P81">
         <v>1</v>
       </c>
     </row>
     <row r="82" spans="1:16">
       <c r="A82" t="s">
-        <v>256</v>
+        <v>258</v>
       </c>
       <c r="B82" t="s">
-        <v>257</v>
+        <v>259</v>
       </c>
       <c r="C82" s="1">
-        <v>600000.0</v>
+        <v>487000.0</v>
       </c>
       <c r="D82" s="1">
-        <v>96.483</v>
+        <v>100.356</v>
       </c>
       <c r="E82" s="1">
-        <v>99.92916667</v>
+        <v>100.0</v>
       </c>
       <c r="F82" t="s">
         <v>8</v>
       </c>
       <c r="G82">
         <v>1.0</v>
       </c>
       <c r="H82" s="1">
-        <v>599575.0</v>
+        <v>487000.0</v>
       </c>
       <c r="I82" s="1">
-        <v>-20677.0</v>
+        <v>1733.72</v>
       </c>
       <c r="J82" s="1">
-        <v>-3.4486094316808</v>
+        <v>0.356</v>
       </c>
       <c r="K82">
-        <v>2.36</v>
-[...2 lines deleted...]
-        <v>258</v>
+        <v>0.01</v>
+      </c>
+      <c r="L82">
+        <v>55.88</v>
       </c>
       <c r="M82" s="1">
-        <v>578898.0</v>
+        <v>488733.72</v>
       </c>
       <c r="N82" s="1">
-        <v>593080.19</v>
+        <v>488789.6</v>
       </c>
       <c r="O82" s="1">
-        <v>0.43</v>
+        <v>0.35</v>
       </c>
       <c r="P82">
         <v>1</v>
       </c>
     </row>
     <row r="83" spans="1:16">
       <c r="A83" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
       <c r="B83" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="C83" s="1">
-        <v>580000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D83" s="1">
-        <v>96.897</v>
+        <v>101.487</v>
       </c>
       <c r="E83" s="1">
-        <v>100.00810345</v>
+        <v>99.942</v>
       </c>
       <c r="F83" t="s">
         <v>8</v>
       </c>
       <c r="G83">
         <v>1.0</v>
       </c>
       <c r="H83" s="1">
-        <v>580047.0</v>
+        <v>899478.0</v>
       </c>
       <c r="I83" s="1">
-        <v>-18044.4</v>
+        <v>13905.0</v>
       </c>
       <c r="J83" s="1">
-        <v>-3.1108513620448</v>
+        <v>1.5458966200396</v>
       </c>
       <c r="K83">
-        <v>1.02</v>
+        <v>0.21</v>
       </c>
       <c r="L83" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="M83" s="1">
-        <v>562002.6</v>
+        <v>913383.0</v>
       </c>
       <c r="N83" s="1">
-        <v>567914.79</v>
+        <v>915260.05</v>
       </c>
       <c r="O83" s="1">
-        <v>0.41</v>
+        <v>0.65</v>
       </c>
       <c r="P83">
         <v>1</v>
       </c>
     </row>
     <row r="84" spans="1:16">
       <c r="A84" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="B84" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="C84" s="1">
-        <v>1100000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D84" s="1">
-        <v>97.499</v>
+        <v>94.194</v>
       </c>
       <c r="E84" s="1">
-        <v>100.03090909</v>
+        <v>94.61294429</v>
       </c>
       <c r="F84" t="s">
         <v>8</v>
       </c>
       <c r="G84">
         <v>1.0</v>
       </c>
       <c r="H84" s="1">
-        <v>1100340.0</v>
+        <v>662290.61</v>
       </c>
       <c r="I84" s="1">
-        <v>-27851.0</v>
+        <v>-2932.61</v>
       </c>
       <c r="J84" s="1">
-        <v>-2.5311267426432</v>
+        <v>-0.44279806413079</v>
       </c>
       <c r="K84">
         <v>0.38</v>
       </c>
       <c r="L84" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="M84" s="1">
-        <v>1072489.0</v>
+        <v>659358.0</v>
       </c>
       <c r="N84" s="1">
-        <v>1076672.32</v>
+        <v>661983.0</v>
       </c>
       <c r="O84" s="1">
-        <v>0.78</v>
+        <v>0.47</v>
       </c>
       <c r="P84">
         <v>1</v>
       </c>
     </row>
     <row r="85" spans="1:16">
       <c r="A85" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
       <c r="B85" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="C85" s="1">
-        <v>600000.0</v>
+        <v>1100000.0</v>
       </c>
       <c r="D85" s="1">
-        <v>97.97</v>
+        <v>101.385</v>
       </c>
       <c r="E85" s="1">
-        <v>100.681715</v>
+        <v>100.55165909</v>
       </c>
       <c r="F85" t="s">
         <v>8</v>
       </c>
       <c r="G85">
         <v>1.0</v>
       </c>
       <c r="H85" s="1">
-        <v>604090.29</v>
+        <v>1106068.25</v>
       </c>
       <c r="I85" s="1">
-        <v>-16270.29</v>
+        <v>9166.75</v>
       </c>
       <c r="J85" s="1">
-        <v>-2.6933540017669</v>
+        <v>0.82876892994623</v>
       </c>
       <c r="K85">
-        <v>1.6</v>
+        <v>3.42</v>
       </c>
       <c r="L85" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="M85" s="1">
-        <v>587820.0</v>
+        <v>1115235.0</v>
       </c>
       <c r="N85" s="1">
-        <v>597413.84</v>
+        <v>1152838.42</v>
       </c>
       <c r="O85" s="1">
-        <v>0.43</v>
+        <v>0.82</v>
       </c>
       <c r="P85">
         <v>1</v>
       </c>
     </row>
     <row r="86" spans="1:16">
       <c r="A86" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
       <c r="B86" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="C86" s="1">
-        <v>700000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D86" s="1">
-        <v>94.242</v>
+        <v>98.414</v>
       </c>
       <c r="E86" s="1">
-        <v>94.61294429</v>
+        <v>99.99133333</v>
       </c>
       <c r="F86" t="s">
         <v>8</v>
       </c>
       <c r="G86">
         <v>1.0</v>
       </c>
       <c r="H86" s="1">
-        <v>662290.61</v>
+        <v>599948.0</v>
       </c>
       <c r="I86" s="1">
-        <v>-2596.61</v>
+        <v>-9464.0</v>
       </c>
       <c r="J86" s="1">
-        <v>-0.39206504830259</v>
+        <v>-1.5774700474041</v>
       </c>
       <c r="K86">
-        <v>0.34</v>
+        <v>1.74</v>
       </c>
       <c r="L86" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="M86" s="1">
-        <v>659694.0</v>
+        <v>590484.0</v>
       </c>
       <c r="N86" s="1">
-        <v>662043.32</v>
+        <v>600901.81</v>
       </c>
       <c r="O86" s="1">
-        <v>0.48</v>
+        <v>0.43</v>
       </c>
       <c r="P86">
         <v>1</v>
       </c>
     </row>
     <row r="87" spans="1:16">
       <c r="A87" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
       <c r="B87" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="C87" s="1">
-        <v>1100000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D87" s="1">
-        <v>99.899</v>
+        <v>99.994</v>
       </c>
       <c r="E87" s="1">
-        <v>100.55165909</v>
+        <v>95.31451</v>
       </c>
       <c r="F87" t="s">
         <v>8</v>
       </c>
       <c r="G87">
         <v>1.0</v>
       </c>
       <c r="H87" s="1">
-        <v>1106068.25</v>
+        <v>667201.57</v>
       </c>
       <c r="I87" s="1">
-        <v>-7179.25</v>
+        <v>32756.43</v>
       </c>
       <c r="J87" s="1">
-        <v>-0.64907839095824</v>
+        <v>4.9095253178136</v>
       </c>
       <c r="K87">
-        <v>3.17</v>
+        <v>1.85</v>
       </c>
       <c r="L87" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="M87" s="1">
-        <v>1098889.0</v>
+        <v>699958.0</v>
       </c>
       <c r="N87" s="1">
-        <v>1133806.47</v>
+        <v>712896.3</v>
       </c>
       <c r="O87" s="1">
-        <v>0.82</v>
+        <v>0.51</v>
       </c>
       <c r="P87">
         <v>1</v>
       </c>
     </row>
     <row r="88" spans="1:16">
       <c r="A88" t="s">
-        <v>274</v>
+        <v>275</v>
       </c>
       <c r="B88" t="s">
-        <v>275</v>
+        <v>273</v>
       </c>
       <c r="C88" s="1">
-        <v>500000.0</v>
+        <v>1100000.0</v>
       </c>
       <c r="D88" s="1">
-        <v>97.352</v>
+        <v>93.48</v>
       </c>
       <c r="E88" s="1">
-        <v>99.772</v>
+        <v>94.52690909</v>
       </c>
       <c r="F88" t="s">
         <v>8</v>
       </c>
       <c r="G88">
         <v>1.0</v>
       </c>
       <c r="H88" s="1">
-        <v>498860.0</v>
+        <v>1039796.0</v>
       </c>
       <c r="I88" s="1">
-        <v>-12100.0</v>
+        <v>-11516.0</v>
       </c>
       <c r="J88" s="1">
-        <v>-2.4255302088762</v>
+        <v>-1.1075249375839</v>
       </c>
       <c r="K88">
-        <v>0.42</v>
+        <v>0.37</v>
       </c>
       <c r="L88" t="s">
         <v>276</v>
       </c>
       <c r="M88" s="1">
-        <v>486760.0</v>
+        <v>1028280.0</v>
       </c>
       <c r="N88" s="1">
-        <v>488857.6</v>
+        <v>1032295.0</v>
       </c>
       <c r="O88" s="1">
-        <v>0.35</v>
+        <v>0.73</v>
       </c>
       <c r="P88">
         <v>1</v>
       </c>
     </row>
     <row r="89" spans="1:16">
       <c r="A89" t="s">
         <v>277</v>
       </c>
       <c r="B89" t="s">
         <v>278</v>
       </c>
       <c r="C89" s="1">
-        <v>600000.0</v>
+        <v>1200000.0</v>
       </c>
       <c r="D89" s="1">
-        <v>96.366</v>
+        <v>97.411</v>
       </c>
       <c r="E89" s="1">
-        <v>99.99133333</v>
+        <v>98.91583333</v>
       </c>
       <c r="F89" t="s">
         <v>8</v>
       </c>
       <c r="G89">
         <v>1.0</v>
       </c>
       <c r="H89" s="1">
-        <v>599948.0</v>
+        <v>1186990.0</v>
       </c>
       <c r="I89" s="1">
-        <v>-21752.0</v>
+        <v>-18058.0</v>
       </c>
       <c r="J89" s="1">
-        <v>-3.6256475561215</v>
+        <v>-1.5213270541454</v>
       </c>
       <c r="K89">
-        <v>1.5</v>
+        <v>4.03</v>
       </c>
       <c r="L89" t="s">
         <v>279</v>
       </c>
       <c r="M89" s="1">
-        <v>578196.0</v>
+        <v>1168932.0</v>
       </c>
       <c r="N89" s="1">
-        <v>587196.0</v>
+        <v>1217260.77</v>
       </c>
       <c r="O89" s="1">
-        <v>0.42</v>
+        <v>0.87</v>
       </c>
       <c r="P89">
         <v>1</v>
       </c>
     </row>
     <row r="90" spans="1:16">
       <c r="A90" t="s">
         <v>280</v>
       </c>
       <c r="B90" t="s">
         <v>281</v>
       </c>
       <c r="C90" s="1">
-        <v>1100000.0</v>
+        <v>521000.0</v>
       </c>
       <c r="D90" s="1">
-        <v>91.886</v>
+        <v>98.192</v>
       </c>
       <c r="E90" s="1">
-        <v>94.52690909</v>
+        <v>99.68758157</v>
       </c>
       <c r="F90" t="s">
         <v>8</v>
       </c>
       <c r="G90">
         <v>1.0</v>
       </c>
       <c r="H90" s="1">
-        <v>1039796.0</v>
+        <v>519372.3</v>
       </c>
       <c r="I90" s="1">
-        <v>-29050.0</v>
+        <v>-7791.98</v>
       </c>
       <c r="J90" s="1">
-        <v>-2.793817248768</v>
+        <v>-1.5002686897241</v>
       </c>
       <c r="K90">
-        <v>0.25</v>
+        <v>1.82</v>
       </c>
       <c r="L90" t="s">
         <v>282</v>
       </c>
       <c r="M90" s="1">
-        <v>1010746.0</v>
+        <v>511580.32</v>
       </c>
       <c r="N90" s="1">
-        <v>1013496.0</v>
+        <v>521043.96</v>
       </c>
       <c r="O90" s="1">
-        <v>0.73</v>
+        <v>0.37</v>
       </c>
       <c r="P90">
         <v>1</v>
       </c>
     </row>
     <row r="91" spans="1:16">
       <c r="A91" t="s">
         <v>283</v>
       </c>
       <c r="B91" t="s">
-        <v>281</v>
+        <v>284</v>
       </c>
       <c r="C91" s="1">
-        <v>700000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D91" s="1">
-        <v>99.786</v>
+        <v>98.764</v>
       </c>
       <c r="E91" s="1">
-        <v>95.31451</v>
+        <v>99.996</v>
       </c>
       <c r="F91" t="s">
         <v>8</v>
       </c>
       <c r="G91">
         <v>1.0</v>
       </c>
       <c r="H91" s="1">
-        <v>667201.57</v>
+        <v>499980.0</v>
       </c>
       <c r="I91" s="1">
-        <v>31300.43</v>
+        <v>-6160.0</v>
       </c>
       <c r="J91" s="1">
-        <v>4.6913004116582</v>
+        <v>-1.2320492819713</v>
       </c>
       <c r="K91">
-        <v>1.73</v>
+        <v>1.68</v>
       </c>
       <c r="L91" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="M91" s="1">
-        <v>698502.0</v>
+        <v>493820.0</v>
       </c>
       <c r="N91" s="1">
-        <v>710613.69</v>
+        <v>502203.56</v>
       </c>
       <c r="O91" s="1">
-        <v>0.51</v>
+        <v>0.36</v>
       </c>
       <c r="P91">
         <v>1</v>
       </c>
     </row>
     <row r="92" spans="1:16">
       <c r="A92" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="B92" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="C92" s="1">
-        <v>1200000.0</v>
+        <v>517000.0</v>
       </c>
       <c r="D92" s="1">
-        <v>93.938</v>
+        <v>98.638</v>
       </c>
       <c r="E92" s="1">
-        <v>98.91583333</v>
+        <v>99.72939652</v>
       </c>
       <c r="F92" t="s">
         <v>8</v>
       </c>
       <c r="G92">
         <v>1.0</v>
       </c>
       <c r="H92" s="1">
-        <v>1186990.0</v>
+        <v>515600.98</v>
       </c>
       <c r="I92" s="1">
-        <v>-59734.0</v>
+        <v>-5642.52</v>
       </c>
       <c r="J92" s="1">
-        <v>-5.032392859249</v>
+        <v>-1.0943578889241</v>
       </c>
       <c r="K92">
-        <v>3.75</v>
+        <v>2.94</v>
       </c>
       <c r="L92" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
       <c r="M92" s="1">
-        <v>1127256.0</v>
+        <v>509958.46</v>
       </c>
       <c r="N92" s="1">
-        <v>1172276.55</v>
+        <v>525160.38</v>
       </c>
       <c r="O92" s="1">
-        <v>0.85</v>
+        <v>0.37</v>
       </c>
       <c r="P92">
         <v>1</v>
       </c>
     </row>
     <row r="93" spans="1:16">
       <c r="A93" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
       <c r="B93" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="C93" s="1">
-        <v>521000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D93" s="1">
-        <v>97.59</v>
+        <v>95.26</v>
       </c>
       <c r="E93" s="1">
-        <v>99.68758157</v>
+        <v>93.6</v>
       </c>
       <c r="F93" t="s">
         <v>8</v>
       </c>
       <c r="G93">
         <v>1.0</v>
       </c>
       <c r="H93" s="1">
-        <v>519372.3</v>
+        <v>655200.0</v>
       </c>
       <c r="I93" s="1">
-        <v>-10928.4</v>
+        <v>11620.0</v>
       </c>
       <c r="J93" s="1">
-        <v>-2.1041553429014</v>
+        <v>1.7735042735043</v>
       </c>
       <c r="K93">
-        <v>1.61</v>
+        <v>0.82</v>
       </c>
       <c r="L93" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
       <c r="M93" s="1">
-        <v>508443.9</v>
+        <v>666820.0</v>
       </c>
       <c r="N93" s="1">
-        <v>516840.56</v>
+        <v>672554.25</v>
       </c>
       <c r="O93" s="1">
-        <v>0.37</v>
+        <v>0.48</v>
       </c>
       <c r="P93">
         <v>1</v>
       </c>
     </row>
     <row r="94" spans="1:16">
       <c r="A94" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
       <c r="B94" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="C94" s="1">
-        <v>500000.0</v>
+        <v>1500000.0</v>
       </c>
       <c r="D94" s="1">
-        <v>96.334</v>
+        <v>98.645</v>
       </c>
       <c r="E94" s="1">
-        <v>99.996</v>
+        <v>100.08276467</v>
       </c>
       <c r="F94" t="s">
         <v>8</v>
       </c>
       <c r="G94">
         <v>1.0</v>
       </c>
       <c r="H94" s="1">
-        <v>499980.0</v>
+        <v>1501241.47</v>
       </c>
       <c r="I94" s="1">
-        <v>-18310.0</v>
+        <v>-21566.47</v>
       </c>
       <c r="J94" s="1">
-        <v>-3.6621464858594</v>
+        <v>-1.4365756895858</v>
       </c>
       <c r="K94">
-        <v>1.42</v>
+        <v>2.61</v>
       </c>
       <c r="L94" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
       <c r="M94" s="1">
-        <v>481670.0</v>
+        <v>1479675.0</v>
       </c>
       <c r="N94" s="1">
-        <v>488793.29</v>
+        <v>1518849.66</v>
       </c>
       <c r="O94" s="1">
-        <v>0.35</v>
+        <v>1.08</v>
       </c>
       <c r="P94">
         <v>1</v>
       </c>
     </row>
     <row r="95" spans="1:16">
       <c r="A95" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
       <c r="B95" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
       <c r="C95" s="1">
-        <v>517000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D95" s="1">
-        <v>96.58</v>
+        <v>101.652</v>
       </c>
       <c r="E95" s="1">
-        <v>99.72939652</v>
+        <v>103.012</v>
       </c>
       <c r="F95" t="s">
         <v>8</v>
       </c>
       <c r="G95">
         <v>1.0</v>
       </c>
       <c r="H95" s="1">
-        <v>515600.98</v>
+        <v>721084.0</v>
       </c>
       <c r="I95" s="1">
-        <v>-16282.38</v>
+        <v>-9520.0</v>
       </c>
       <c r="J95" s="1">
-        <v>-3.1579420194275</v>
+        <v>-1.3202345357822</v>
       </c>
       <c r="K95">
-        <v>2.73</v>
+        <v>2.79</v>
       </c>
       <c r="L95" t="s">
-        <v>296</v>
+        <v>297</v>
       </c>
       <c r="M95" s="1">
-        <v>499318.6</v>
+        <v>711564.0</v>
       </c>
       <c r="N95" s="1">
-        <v>513421.01</v>
+        <v>731125.64</v>
       </c>
       <c r="O95" s="1">
-        <v>0.37</v>
+        <v>0.52</v>
       </c>
       <c r="P95">
         <v>1</v>
       </c>
     </row>
     <row r="96" spans="1:16">
       <c r="A96" t="s">
-        <v>297</v>
+        <v>298</v>
       </c>
       <c r="B96" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
       <c r="C96" s="1">
-        <v>1500000.0</v>
+        <v>560000.0</v>
       </c>
       <c r="D96" s="1">
-        <v>96.551</v>
+        <v>100.06</v>
       </c>
       <c r="E96" s="1">
-        <v>100.08276467</v>
+        <v>99.56446429</v>
       </c>
       <c r="F96" t="s">
         <v>8</v>
       </c>
       <c r="G96">
         <v>1.0</v>
       </c>
       <c r="H96" s="1">
-        <v>1501241.47</v>
+        <v>557561.0</v>
       </c>
       <c r="I96" s="1">
-        <v>-52976.47</v>
+        <v>2775.0</v>
       </c>
       <c r="J96" s="1">
-        <v>-3.5288440306675</v>
+        <v>0.49770339030169</v>
       </c>
       <c r="K96">
-        <v>2.37</v>
+        <v>0.22</v>
       </c>
       <c r="L96" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
       <c r="M96" s="1">
-        <v>1448265.0</v>
+        <v>560336.0</v>
       </c>
       <c r="N96" s="1">
-        <v>1483776.99</v>
+        <v>561571.07</v>
       </c>
       <c r="O96" s="1">
-        <v>1.07</v>
+        <v>0.4</v>
       </c>
       <c r="P96">
         <v>1</v>
       </c>
     </row>
     <row r="97" spans="1:16">
       <c r="A97" t="s">
-        <v>300</v>
+        <v>301</v>
       </c>
       <c r="B97" t="s">
-        <v>301</v>
+        <v>302</v>
       </c>
       <c r="C97" s="1">
-        <v>700000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D97" s="1">
-        <v>99.858</v>
+        <v>100.302</v>
       </c>
       <c r="E97" s="1">
-        <v>103.012</v>
+        <v>101.1515</v>
       </c>
       <c r="F97" t="s">
         <v>8</v>
       </c>
       <c r="G97">
         <v>1.0</v>
       </c>
       <c r="H97" s="1">
-        <v>721084.0</v>
+        <v>404606.0</v>
       </c>
       <c r="I97" s="1">
-        <v>-22078.0</v>
+        <v>-3398.0</v>
       </c>
       <c r="J97" s="1">
-        <v>-3.0617792101891</v>
+        <v>-0.8398293648636</v>
       </c>
       <c r="K97">
-        <v>2.53</v>
-[...2 lines deleted...]
-        <v>302</v>
+        <v>0.0</v>
+      </c>
+      <c r="L97">
+        <v>0.0</v>
       </c>
       <c r="M97" s="1">
-        <v>699006.0</v>
+        <v>401208.0</v>
       </c>
       <c r="N97" s="1">
-        <v>716692.99</v>
+        <v>401208.0</v>
       </c>
       <c r="O97" s="1">
-        <v>0.52</v>
+        <v>0.29</v>
       </c>
       <c r="P97">
         <v>1</v>
       </c>
     </row>
     <row r="98" spans="1:16">
       <c r="A98" t="s">
         <v>303</v>
       </c>
       <c r="B98" t="s">
         <v>304</v>
       </c>
       <c r="C98" s="1">
-        <v>369000.0</v>
+        <v>347000.0</v>
       </c>
       <c r="D98" s="1">
-        <v>99.58</v>
+        <v>96.562</v>
       </c>
       <c r="E98" s="1">
-        <v>100.48160976</v>
+        <v>99.16931124</v>
       </c>
       <c r="F98" t="s">
         <v>8</v>
       </c>
       <c r="G98">
         <v>1.0</v>
       </c>
       <c r="H98" s="1">
-        <v>370777.14</v>
+        <v>344117.51</v>
       </c>
       <c r="I98" s="1">
-        <v>-3326.94</v>
+        <v>-9047.37</v>
       </c>
       <c r="J98" s="1">
-        <v>-0.89728832796973</v>
+        <v>-2.6291513035765</v>
       </c>
       <c r="K98">
-        <v>2.07</v>
+        <v>1.14</v>
       </c>
       <c r="L98" t="s">
         <v>305</v>
       </c>
       <c r="M98" s="1">
-        <v>367450.2</v>
+        <v>335070.14</v>
       </c>
       <c r="N98" s="1">
-        <v>375078.9</v>
+        <v>339021.42</v>
       </c>
       <c r="O98" s="1">
-        <v>0.27</v>
+        <v>0.24</v>
       </c>
       <c r="P98">
         <v>1</v>
       </c>
     </row>
     <row r="99" spans="1:16">
       <c r="A99" t="s">
         <v>306</v>
       </c>
       <c r="B99" t="s">
         <v>307</v>
       </c>
       <c r="C99" s="1">
-        <v>560000.0</v>
+        <v>1376000.0</v>
       </c>
       <c r="D99" s="1">
-        <v>97.405</v>
+        <v>98.541</v>
       </c>
       <c r="E99" s="1">
-        <v>99.56446429</v>
+        <v>100.03007631</v>
       </c>
       <c r="F99" t="s">
         <v>8</v>
       </c>
       <c r="G99">
         <v>1.0</v>
       </c>
       <c r="H99" s="1">
-        <v>557561.0</v>
+        <v>1376413.85</v>
       </c>
       <c r="I99" s="1">
-        <v>-12093.0</v>
+        <v>-20489.69</v>
       </c>
       <c r="J99" s="1">
-        <v>-2.1689106662769</v>
+        <v>-1.4886285836197</v>
       </c>
       <c r="K99">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.55</v>
+      </c>
+      <c r="L99" t="s">
+        <v>308</v>
       </c>
       <c r="M99" s="1">
-        <v>545468.0</v>
+        <v>1355924.16</v>
       </c>
       <c r="N99" s="1">
-        <v>545468.0</v>
+        <v>1363490.43</v>
       </c>
       <c r="O99" s="1">
-        <v>0.39</v>
+        <v>0.97</v>
       </c>
       <c r="P99">
         <v>1</v>
       </c>
     </row>
     <row r="100" spans="1:16">
       <c r="A100" t="s">
-        <v>308</v>
+        <v>309</v>
       </c>
       <c r="B100" t="s">
-        <v>309</v>
+        <v>310</v>
       </c>
       <c r="C100" s="1">
-        <v>400000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D100" s="1">
-        <v>98.691</v>
+        <v>103.695</v>
       </c>
       <c r="E100" s="1">
-        <v>101.1515</v>
+        <v>101.59326143</v>
       </c>
       <c r="F100" t="s">
         <v>8</v>
       </c>
       <c r="G100">
         <v>1.0</v>
       </c>
       <c r="H100" s="1">
-        <v>404606.0</v>
+        <v>711152.83</v>
       </c>
       <c r="I100" s="1">
-        <v>-9842.0</v>
+        <v>14712.17</v>
       </c>
       <c r="J100" s="1">
-        <v>-2.4324898790428</v>
+        <v>2.0687775368903</v>
       </c>
       <c r="K100">
-        <v>4.22</v>
-[...2 lines deleted...]
-        <v>310</v>
+        <v>0.08</v>
+      </c>
+      <c r="L100">
+        <v>546.58</v>
       </c>
       <c r="M100" s="1">
-        <v>394764.0</v>
+        <v>725865.0</v>
       </c>
       <c r="N100" s="1">
-        <v>411629.75</v>
+        <v>726411.58</v>
       </c>
       <c r="O100" s="1">
-        <v>0.3</v>
+        <v>0.52</v>
       </c>
       <c r="P100">
         <v>1</v>
       </c>
     </row>
     <row r="101" spans="1:16">
       <c r="A101" t="s">
         <v>311</v>
       </c>
       <c r="B101" t="s">
         <v>312</v>
       </c>
       <c r="C101" s="1">
-        <v>347000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D101" s="1">
-        <v>94.473</v>
+        <v>104.736</v>
       </c>
       <c r="E101" s="1">
-        <v>99.16931124</v>
+        <v>105.93</v>
       </c>
       <c r="F101" t="s">
         <v>8</v>
       </c>
       <c r="G101">
         <v>1.0</v>
       </c>
       <c r="H101" s="1">
-        <v>344117.51</v>
+        <v>635580.0</v>
       </c>
       <c r="I101" s="1">
-        <v>-16296.2</v>
+        <v>-7164.0</v>
       </c>
       <c r="J101" s="1">
-        <v>-4.7356497494126</v>
+        <v>-1.1271594449165</v>
       </c>
       <c r="K101">
-        <v>0.94</v>
+        <v>0.63</v>
       </c>
       <c r="L101" t="s">
         <v>313</v>
       </c>
       <c r="M101" s="1">
-        <v>327821.31</v>
+        <v>628416.0</v>
       </c>
       <c r="N101" s="1">
-        <v>331089.29</v>
+        <v>632217.37</v>
       </c>
       <c r="O101" s="1">
-        <v>0.24</v>
+        <v>0.45</v>
       </c>
       <c r="P101">
         <v>1</v>
       </c>
     </row>
     <row r="102" spans="1:16">
       <c r="A102" t="s">
         <v>314</v>
       </c>
       <c r="B102" t="s">
         <v>315</v>
       </c>
       <c r="C102" s="1">
-        <v>1376000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D102" s="1">
-        <v>96.995</v>
+        <v>88.142</v>
       </c>
       <c r="E102" s="1">
-        <v>100.03007631</v>
+        <v>90.05</v>
       </c>
       <c r="F102" t="s">
         <v>8</v>
       </c>
       <c r="G102">
         <v>1.0</v>
       </c>
       <c r="H102" s="1">
-        <v>1376413.85</v>
+        <v>540300.0</v>
       </c>
       <c r="I102" s="1">
-        <v>-41762.65</v>
+        <v>-11448.0</v>
       </c>
       <c r="J102" s="1">
-        <v>-3.0341637437025</v>
+        <v>-2.1188228761799</v>
       </c>
       <c r="K102">
-        <v>0.35</v>
+        <v>0.58</v>
       </c>
       <c r="L102" t="s">
         <v>316</v>
       </c>
       <c r="M102" s="1">
-        <v>1334651.2</v>
+        <v>528852.0</v>
       </c>
       <c r="N102" s="1">
-        <v>1339498.34</v>
+        <v>532351.32</v>
       </c>
       <c r="O102" s="1">
-        <v>0.97</v>
+        <v>0.38</v>
       </c>
       <c r="P102">
         <v>1</v>
       </c>
     </row>
     <row r="103" spans="1:16">
       <c r="A103" t="s">
         <v>317</v>
       </c>
       <c r="B103" t="s">
         <v>318</v>
       </c>
       <c r="C103" s="1">
-        <v>700000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D103" s="1">
-        <v>101.676</v>
+        <v>100.037</v>
       </c>
       <c r="E103" s="1">
-        <v>101.59326143</v>
+        <v>99.33326</v>
       </c>
       <c r="F103" t="s">
         <v>8</v>
       </c>
       <c r="G103">
         <v>1.0</v>
       </c>
       <c r="H103" s="1">
-        <v>711152.83</v>
+        <v>595999.56</v>
       </c>
       <c r="I103" s="1">
-        <v>579.17</v>
+        <v>4222.44</v>
       </c>
       <c r="J103" s="1">
-        <v>0.081441003335387</v>
+        <v>0.70846361027515</v>
       </c>
       <c r="K103">
-        <v>4.53</v>
+        <v>2.25</v>
       </c>
       <c r="L103" t="s">
         <v>319</v>
       </c>
       <c r="M103" s="1">
-        <v>711732.0</v>
+        <v>600222.0</v>
       </c>
       <c r="N103" s="1">
-        <v>743433.37</v>
+        <v>613726.11</v>
       </c>
       <c r="O103" s="1">
-        <v>0.54</v>
+        <v>0.44</v>
       </c>
       <c r="P103">
         <v>1</v>
       </c>
     </row>
     <row r="104" spans="1:16">
       <c r="A104" t="s">
         <v>320</v>
       </c>
       <c r="B104" t="s">
         <v>321</v>
       </c>
       <c r="C104" s="1">
-        <v>600000.0</v>
+        <v>1600000.0</v>
       </c>
       <c r="D104" s="1">
-        <v>101.649</v>
+        <v>84.417</v>
       </c>
       <c r="E104" s="1">
-        <v>105.93</v>
+        <v>85.4121875</v>
       </c>
       <c r="F104" t="s">
         <v>8</v>
       </c>
       <c r="G104">
         <v>1.0</v>
       </c>
       <c r="H104" s="1">
-        <v>635580.0</v>
+        <v>1366595.0</v>
       </c>
       <c r="I104" s="1">
-        <v>-25686.0</v>
+        <v>-15923.0</v>
       </c>
       <c r="J104" s="1">
-        <v>-4.0413480600396</v>
+        <v>-1.165158660759</v>
       </c>
       <c r="K104">
-        <v>0.24</v>
+        <v>0.31</v>
       </c>
       <c r="L104" t="s">
         <v>322</v>
       </c>
       <c r="M104" s="1">
-        <v>609894.0</v>
+        <v>1350672.0</v>
       </c>
       <c r="N104" s="1">
-        <v>611332.36</v>
+        <v>1355658.3</v>
       </c>
       <c r="O104" s="1">
-        <v>0.44</v>
+        <v>0.96</v>
       </c>
       <c r="P104">
         <v>1</v>
       </c>
     </row>
     <row r="105" spans="1:16">
       <c r="A105" t="s">
         <v>323</v>
       </c>
       <c r="B105" t="s">
         <v>324</v>
       </c>
       <c r="C105" s="1">
-        <v>600000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D105" s="1">
-        <v>85.976</v>
+        <v>97.275</v>
       </c>
       <c r="E105" s="1">
-        <v>90.05</v>
+        <v>90.06196</v>
       </c>
       <c r="F105" t="s">
         <v>8</v>
       </c>
       <c r="G105">
         <v>1.0</v>
       </c>
       <c r="H105" s="1">
-        <v>540300.0</v>
+        <v>270185.88</v>
       </c>
       <c r="I105" s="1">
-        <v>-24444.0</v>
+        <v>21639.12</v>
       </c>
       <c r="J105" s="1">
-        <v>-4.5241532481954</v>
+        <v>8.0089751544381</v>
       </c>
       <c r="K105">
-        <v>0.48</v>
+        <v>0.54</v>
       </c>
       <c r="L105" t="s">
         <v>325</v>
       </c>
       <c r="M105" s="1">
-        <v>515856.0</v>
+        <v>291825.0</v>
       </c>
       <c r="N105" s="1">
-        <v>518740.93</v>
+        <v>293452.4</v>
       </c>
       <c r="O105" s="1">
-        <v>0.37</v>
+        <v>0.21</v>
       </c>
       <c r="P105">
         <v>1</v>
       </c>
     </row>
     <row r="106" spans="1:16">
       <c r="A106" t="s">
         <v>326</v>
       </c>
       <c r="B106" t="s">
         <v>327</v>
       </c>
       <c r="C106" s="1">
-        <v>600000.0</v>
+        <v>369000.0</v>
       </c>
       <c r="D106" s="1">
-        <v>98.381</v>
+        <v>100.819</v>
       </c>
       <c r="E106" s="1">
-        <v>99.33326</v>
+        <v>100.15782656</v>
       </c>
       <c r="F106" t="s">
         <v>8</v>
       </c>
       <c r="G106">
         <v>1.0</v>
       </c>
       <c r="H106" s="1">
-        <v>595999.56</v>
+        <v>369582.38</v>
       </c>
       <c r="I106" s="1">
-        <v>-5713.56</v>
+        <v>2439.73</v>
       </c>
       <c r="J106" s="1">
-        <v>-0.95865171444086</v>
+        <v>0.6601315787836</v>
       </c>
       <c r="K106">
-        <v>2.01</v>
+        <v>3.82</v>
       </c>
       <c r="L106" t="s">
         <v>328</v>
       </c>
       <c r="M106" s="1">
-        <v>590286.0</v>
+        <v>372022.11</v>
       </c>
       <c r="N106" s="1">
-        <v>602325.04</v>
+        <v>386135.1</v>
       </c>
       <c r="O106" s="1">
-        <v>0.43</v>
+        <v>0.27</v>
       </c>
       <c r="P106">
         <v>1</v>
       </c>
     </row>
     <row r="107" spans="1:16">
       <c r="A107" t="s">
         <v>329</v>
       </c>
       <c r="B107" t="s">
         <v>330</v>
       </c>
       <c r="C107" s="1">
-        <v>1600000.0</v>
+        <v>487000.0</v>
       </c>
       <c r="D107" s="1">
-        <v>82.481</v>
+        <v>101.8</v>
       </c>
       <c r="E107" s="1">
-        <v>85.4121875</v>
+        <v>100.5846961</v>
       </c>
       <c r="F107" t="s">
         <v>8</v>
       </c>
       <c r="G107">
         <v>1.0</v>
       </c>
       <c r="H107" s="1">
-        <v>1366595.0</v>
+        <v>489847.47</v>
       </c>
       <c r="I107" s="1">
-        <v>-46899.0</v>
+        <v>5918.53</v>
       </c>
       <c r="J107" s="1">
-        <v>-3.4318141073251</v>
+        <v>1.2082393729624</v>
       </c>
       <c r="K107">
-        <v>0.26</v>
+        <v>3.65</v>
       </c>
       <c r="L107" t="s">
         <v>331</v>
       </c>
       <c r="M107" s="1">
-        <v>1319696.0</v>
+        <v>495766.0</v>
       </c>
       <c r="N107" s="1">
-        <v>1323800.11</v>
+        <v>513551.51</v>
       </c>
       <c r="O107" s="1">
-        <v>0.96</v>
+        <v>0.37</v>
       </c>
       <c r="P107">
         <v>1</v>
       </c>
     </row>
     <row r="108" spans="1:16">
       <c r="A108" t="s">
         <v>332</v>
       </c>
       <c r="B108" t="s">
         <v>333</v>
       </c>
       <c r="C108" s="1">
-        <v>300000.0</v>
+        <v>1052000.0</v>
       </c>
       <c r="D108" s="1">
-        <v>96.624</v>
+        <v>103.891</v>
       </c>
       <c r="E108" s="1">
-        <v>90.06196</v>
+        <v>102.3524135</v>
       </c>
       <c r="F108" t="s">
         <v>8</v>
       </c>
       <c r="G108">
         <v>1.0</v>
       </c>
       <c r="H108" s="1">
-        <v>270185.88</v>
+        <v>1076747.39</v>
       </c>
       <c r="I108" s="1">
-        <v>19686.12</v>
+        <v>16185.93</v>
       </c>
       <c r="J108" s="1">
-        <v>7.2861394533275</v>
+        <v>1.5032244471008</v>
       </c>
       <c r="K108">
-        <v>0.5</v>
+        <v>2.39</v>
       </c>
       <c r="L108" t="s">
         <v>334</v>
       </c>
       <c r="M108" s="1">
-        <v>289872.0</v>
+        <v>1092933.32</v>
       </c>
       <c r="N108" s="1">
-        <v>291357.62</v>
+        <v>1118054.1</v>
       </c>
       <c r="O108" s="1">
-        <v>0.21</v>
+        <v>0.8</v>
       </c>
       <c r="P108">
         <v>1</v>
       </c>
     </row>
     <row r="109" spans="1:16">
       <c r="A109" t="s">
         <v>335</v>
       </c>
       <c r="B109" t="s">
         <v>336</v>
       </c>
       <c r="C109" s="1">
-        <v>369000.0</v>
+        <v>1700000.0</v>
       </c>
       <c r="D109" s="1">
-        <v>99.095</v>
+        <v>98.513</v>
       </c>
       <c r="E109" s="1">
-        <v>100.15782656</v>
+        <v>99.57176471</v>
       </c>
       <c r="F109" t="s">
         <v>8</v>
       </c>
       <c r="G109">
         <v>1.0</v>
       </c>
       <c r="H109" s="1">
-        <v>369582.38</v>
+        <v>1692720.0</v>
       </c>
       <c r="I109" s="1">
-        <v>-3921.83</v>
+        <v>-17999.0</v>
       </c>
       <c r="J109" s="1">
-        <v>-1.0611517789349</v>
+        <v>-1.0633182097453</v>
       </c>
       <c r="K109">
-        <v>3.57</v>
+        <v>0.39</v>
       </c>
       <c r="L109" t="s">
         <v>337</v>
       </c>
       <c r="M109" s="1">
-        <v>365660.55</v>
+        <v>1674721.0</v>
       </c>
       <c r="N109" s="1">
-        <v>378843.45</v>
+        <v>1681288.12</v>
       </c>
       <c r="O109" s="1">
-        <v>0.27</v>
+        <v>1.2</v>
       </c>
       <c r="P109">
         <v>1</v>
       </c>
     </row>
     <row r="110" spans="1:16">
       <c r="A110" t="s">
         <v>338</v>
       </c>
       <c r="B110" t="s">
         <v>339</v>
       </c>
       <c r="C110" s="1">
-        <v>487000.0</v>
+        <v>549000.0</v>
       </c>
       <c r="D110" s="1">
-        <v>100.036</v>
+        <v>98.32</v>
       </c>
       <c r="E110" s="1">
-        <v>100.5846961</v>
+        <v>99.96353552</v>
       </c>
       <c r="F110" t="s">
         <v>8</v>
       </c>
       <c r="G110">
         <v>1.0</v>
       </c>
       <c r="H110" s="1">
-        <v>489847.47</v>
+        <v>548799.81</v>
       </c>
       <c r="I110" s="1">
-        <v>-2672.15</v>
+        <v>-9023.01</v>
       </c>
       <c r="J110" s="1">
-        <v>-0.54550654308779</v>
+        <v>-1.6441350444345</v>
       </c>
       <c r="K110">
-        <v>3.41</v>
+        <v>1.52</v>
       </c>
       <c r="L110" t="s">
         <v>340</v>
       </c>
       <c r="M110" s="1">
-        <v>487175.32</v>
+        <v>539776.8</v>
       </c>
       <c r="N110" s="1">
-        <v>503771.68</v>
+        <v>548124.61</v>
       </c>
       <c r="O110" s="1">
-        <v>0.36</v>
+        <v>0.39</v>
       </c>
       <c r="P110">
         <v>1</v>
       </c>
     </row>
     <row r="111" spans="1:16">
       <c r="A111" t="s">
         <v>341</v>
       </c>
       <c r="B111" t="s">
         <v>342</v>
       </c>
       <c r="C111" s="1">
-        <v>1052000.0</v>
+        <v>714000.0</v>
       </c>
       <c r="D111" s="1">
-        <v>102.115</v>
+        <v>101.221</v>
       </c>
       <c r="E111" s="1">
-        <v>102.3524135</v>
+        <v>100.0</v>
       </c>
       <c r="F111" t="s">
         <v>8</v>
       </c>
       <c r="G111">
         <v>1.0</v>
       </c>
       <c r="H111" s="1">
-        <v>1076747.39</v>
+        <v>714000.0</v>
       </c>
       <c r="I111" s="1">
-        <v>-2497.59</v>
+        <v>8717.94</v>
       </c>
       <c r="J111" s="1">
-        <v>-0.23195691238221</v>
+        <v>1.221</v>
       </c>
       <c r="K111">
-        <v>2.12</v>
+        <v>0.36</v>
       </c>
       <c r="L111" t="s">
         <v>343</v>
       </c>
       <c r="M111" s="1">
-        <v>1074249.8</v>
+        <v>722717.94</v>
       </c>
       <c r="N111" s="1">
-        <v>1096565.83</v>
+        <v>725307.59</v>
       </c>
       <c r="O111" s="1">
-        <v>0.79</v>
+        <v>0.52</v>
       </c>
       <c r="P111">
         <v>1</v>
       </c>
     </row>
     <row r="112" spans="1:16">
       <c r="A112" t="s">
         <v>344</v>
       </c>
       <c r="B112" t="s">
         <v>345</v>
       </c>
       <c r="C112" s="1">
-        <v>1700000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D112" s="1">
-        <v>96.95</v>
+        <v>88.645</v>
       </c>
       <c r="E112" s="1">
-        <v>99.57176471</v>
+        <v>90.124458</v>
       </c>
       <c r="F112" t="s">
         <v>8</v>
       </c>
       <c r="G112">
         <v>1.0</v>
       </c>
       <c r="H112" s="1">
-        <v>1692720.0</v>
+        <v>450622.29</v>
       </c>
       <c r="I112" s="1">
-        <v>-44570.0</v>
+        <v>-7397.29</v>
       </c>
       <c r="J112" s="1">
-        <v>-2.6330403138145</v>
+        <v>-1.6415721468195</v>
       </c>
       <c r="K112">
-        <v>0.2</v>
+        <v>0.7</v>
       </c>
       <c r="L112" t="s">
         <v>346</v>
       </c>
       <c r="M112" s="1">
-        <v>1648150.0</v>
+        <v>443225.0</v>
       </c>
       <c r="N112" s="1">
-        <v>1651503.42</v>
+        <v>446725.0</v>
       </c>
       <c r="O112" s="1">
-        <v>1.19</v>
+        <v>0.32</v>
       </c>
       <c r="P112">
         <v>1</v>
       </c>
     </row>
     <row r="113" spans="1:16">
       <c r="A113" t="s">
         <v>347</v>
       </c>
       <c r="B113" t="s">
         <v>348</v>
       </c>
       <c r="C113" s="1">
-        <v>139000.0</v>
+        <v>2200000.0</v>
       </c>
       <c r="D113" s="1">
-        <v>97.559</v>
+        <v>98.334</v>
       </c>
       <c r="E113" s="1">
-        <v>100.21819424</v>
+        <v>99.87081818</v>
       </c>
       <c r="F113" t="s">
         <v>8</v>
       </c>
       <c r="G113">
         <v>1.0</v>
       </c>
       <c r="H113" s="1">
-        <v>139303.29</v>
+        <v>2197158.0</v>
       </c>
       <c r="I113" s="1">
-        <v>-3696.28</v>
+        <v>-33810.0</v>
       </c>
       <c r="J113" s="1">
-        <v>-2.653404668332</v>
+        <v>-1.5388060394382</v>
       </c>
       <c r="K113">
-        <v>0.77</v>
+        <v>0.6</v>
       </c>
       <c r="L113" t="s">
         <v>349</v>
       </c>
       <c r="M113" s="1">
-        <v>135607.01</v>
+        <v>2163348.0</v>
       </c>
       <c r="N113" s="1">
-        <v>136675.22</v>
+        <v>2176457.59</v>
       </c>
       <c r="O113" s="1">
-        <v>0.1</v>
+        <v>1.55</v>
       </c>
       <c r="P113">
         <v>1</v>
       </c>
     </row>
     <row r="114" spans="1:16">
       <c r="A114" t="s">
         <v>350</v>
       </c>
       <c r="B114" t="s">
         <v>351</v>
       </c>
       <c r="C114" s="1">
-        <v>549000.0</v>
+        <v>1299000.0</v>
       </c>
       <c r="D114" s="1">
-        <v>96.641</v>
+        <v>98.267</v>
       </c>
       <c r="E114" s="1">
-        <v>99.96353552</v>
+        <v>100.05043341</v>
       </c>
       <c r="F114" t="s">
         <v>8</v>
       </c>
       <c r="G114">
         <v>1.0</v>
       </c>
       <c r="H114" s="1">
-        <v>548799.81</v>
+        <v>1299655.13</v>
       </c>
       <c r="I114" s="1">
-        <v>-18240.72</v>
+        <v>-23166.8</v>
       </c>
       <c r="J114" s="1">
-        <v>-3.3237475063995</v>
+        <v>-1.7825344174189</v>
       </c>
       <c r="K114">
-        <v>1.28</v>
+        <v>0.58</v>
       </c>
       <c r="L114" t="s">
         <v>352</v>
       </c>
       <c r="M114" s="1">
-        <v>530559.09</v>
+        <v>1276488.33</v>
       </c>
       <c r="N114" s="1">
-        <v>537609.6</v>
+        <v>1284028.22</v>
       </c>
       <c r="O114" s="1">
-        <v>0.39</v>
+        <v>0.91</v>
       </c>
       <c r="P114">
         <v>1</v>
       </c>
     </row>
     <row r="115" spans="1:16">
       <c r="A115" t="s">
         <v>353</v>
       </c>
       <c r="B115" t="s">
         <v>354</v>
       </c>
       <c r="C115" s="1">
-        <v>714000.0</v>
+        <v>1700000.0</v>
       </c>
       <c r="D115" s="1">
-        <v>99.294</v>
+        <v>100.662</v>
       </c>
       <c r="E115" s="1">
-        <v>100.0</v>
+        <v>103.15</v>
       </c>
       <c r="F115" t="s">
         <v>8</v>
       </c>
       <c r="G115">
         <v>1.0</v>
       </c>
       <c r="H115" s="1">
-        <v>714000.0</v>
+        <v>1753550.0</v>
       </c>
       <c r="I115" s="1">
-        <v>-5040.84</v>
+        <v>-42296.0</v>
       </c>
       <c r="J115" s="1">
-        <v>-0.706</v>
+        <v>-2.4120213281629</v>
       </c>
       <c r="K115">
-        <v>0.06</v>
-[...2 lines deleted...]
-        <v>462.44</v>
+        <v>0.36</v>
+      </c>
+      <c r="L115" t="s">
+        <v>355</v>
       </c>
       <c r="M115" s="1">
-        <v>708959.16</v>
+        <v>1711254.0</v>
       </c>
       <c r="N115" s="1">
-        <v>709421.6</v>
+        <v>1717332.78</v>
       </c>
       <c r="O115" s="1">
-        <v>0.51</v>
+        <v>1.22</v>
       </c>
       <c r="P115">
         <v>1</v>
       </c>
     </row>
     <row r="116" spans="1:16">
       <c r="A116" t="s">
-        <v>355</v>
+        <v>356</v>
       </c>
       <c r="B116" t="s">
-        <v>356</v>
+        <v>357</v>
       </c>
       <c r="C116" s="1">
-        <v>1100000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D116" s="1">
-        <v>87.05</v>
+        <v>99.173</v>
       </c>
       <c r="E116" s="1">
-        <v>90.12445818</v>
+        <v>100.77214333</v>
       </c>
       <c r="F116" t="s">
         <v>8</v>
       </c>
       <c r="G116">
         <v>1.0</v>
       </c>
       <c r="H116" s="1">
-        <v>991369.04</v>
+        <v>604632.86</v>
       </c>
       <c r="I116" s="1">
-        <v>-33819.04</v>
+        <v>-9594.86</v>
       </c>
       <c r="J116" s="1">
-        <v>-3.41134720124</v>
+        <v>-1.5868902659376</v>
       </c>
       <c r="K116">
-        <v>0.64</v>
+        <v>2.8</v>
       </c>
       <c r="L116" t="s">
-        <v>357</v>
+        <v>358</v>
       </c>
       <c r="M116" s="1">
-        <v>957550.0</v>
+        <v>595038.0</v>
       </c>
       <c r="N116" s="1">
-        <v>964643.49</v>
+        <v>611814.99</v>
       </c>
       <c r="O116" s="1">
-        <v>0.7</v>
+        <v>0.44</v>
       </c>
       <c r="P116">
         <v>1</v>
       </c>
     </row>
     <row r="117" spans="1:16">
       <c r="A117" t="s">
-        <v>358</v>
+        <v>359</v>
       </c>
       <c r="B117" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="C117" s="1">
-        <v>2200000.0</v>
+        <v>1500000.0</v>
       </c>
       <c r="D117" s="1">
-        <v>96.977</v>
+        <v>93.905</v>
       </c>
       <c r="E117" s="1">
-        <v>99.87081818</v>
+        <v>90.63588067</v>
       </c>
       <c r="F117" t="s">
         <v>8</v>
       </c>
       <c r="G117">
         <v>1.0</v>
       </c>
       <c r="H117" s="1">
-        <v>2197158.0</v>
+        <v>1359538.21</v>
       </c>
       <c r="I117" s="1">
-        <v>-63664.0</v>
+        <v>49036.79</v>
       </c>
       <c r="J117" s="1">
-        <v>-2.8975613041939</v>
+        <v>3.6068710418959</v>
       </c>
       <c r="K117">
-        <v>0.36</v>
+        <v>0.29</v>
       </c>
       <c r="L117" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
       <c r="M117" s="1">
-        <v>2133494.0</v>
+        <v>1408575.0</v>
       </c>
       <c r="N117" s="1">
-        <v>2141404.96</v>
+        <v>1412972.26</v>
       </c>
       <c r="O117" s="1">
-        <v>1.55</v>
+        <v>1.0</v>
       </c>
       <c r="P117">
         <v>1</v>
       </c>
     </row>
     <row r="118" spans="1:16">
       <c r="A118" t="s">
-        <v>361</v>
+        <v>362</v>
       </c>
       <c r="B118" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
       <c r="C118" s="1">
-        <v>1299000.0</v>
+        <v>1321000.0</v>
       </c>
       <c r="D118" s="1">
-        <v>96.797</v>
+        <v>100.331</v>
       </c>
       <c r="E118" s="1">
-        <v>100.05043341</v>
+        <v>100.36824451</v>
       </c>
       <c r="F118" t="s">
         <v>8</v>
       </c>
       <c r="G118">
         <v>1.0</v>
       </c>
       <c r="H118" s="1">
-        <v>1299655.13</v>
+        <v>1325864.51</v>
       </c>
       <c r="I118" s="1">
-        <v>-42262.1</v>
+        <v>-492.0</v>
       </c>
       <c r="J118" s="1">
-        <v>-3.2517934199975</v>
+        <v>-0.03710786406071</v>
       </c>
       <c r="K118">
-        <v>0.38</v>
+        <v>2.18</v>
       </c>
       <c r="L118" t="s">
-        <v>363</v>
+        <v>364</v>
       </c>
       <c r="M118" s="1">
-        <v>1257393.03</v>
+        <v>1325372.51</v>
       </c>
       <c r="N118" s="1">
-        <v>1262305.39</v>
+        <v>1354225.5</v>
       </c>
       <c r="O118" s="1">
-        <v>0.91</v>
+        <v>0.96</v>
       </c>
       <c r="P118">
         <v>1</v>
       </c>
     </row>
     <row r="119" spans="1:16">
       <c r="A119" t="s">
-        <v>364</v>
+        <v>365</v>
       </c>
       <c r="B119" t="s">
-        <v>365</v>
+        <v>366</v>
       </c>
       <c r="C119" s="1">
-        <v>1700000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D119" s="1">
-        <v>98.21</v>
+        <v>99.678</v>
       </c>
       <c r="E119" s="1">
-        <v>103.15</v>
+        <v>99.5</v>
       </c>
       <c r="F119" t="s">
         <v>8</v>
       </c>
       <c r="G119">
         <v>1.0</v>
       </c>
       <c r="H119" s="1">
-        <v>1753550.0</v>
+        <v>895500.0</v>
       </c>
       <c r="I119" s="1">
-        <v>-83980.0</v>
+        <v>1602.0</v>
       </c>
       <c r="J119" s="1">
-        <v>-4.7891420261755</v>
+        <v>0.17889447236181</v>
       </c>
       <c r="K119">
-        <v>0.11</v>
+        <v>0.58</v>
       </c>
       <c r="L119" t="s">
-        <v>366</v>
+        <v>367</v>
       </c>
       <c r="M119" s="1">
-        <v>1669570.0</v>
+        <v>897102.0</v>
       </c>
       <c r="N119" s="1">
-        <v>1671412.05</v>
+        <v>902334.6</v>
       </c>
       <c r="O119" s="1">
-        <v>1.21</v>
+        <v>0.64</v>
       </c>
       <c r="P119">
         <v>1</v>
       </c>
     </row>
     <row r="120" spans="1:16">
       <c r="A120" t="s">
-        <v>367</v>
+        <v>368</v>
       </c>
       <c r="B120" t="s">
-        <v>368</v>
+        <v>369</v>
       </c>
       <c r="C120" s="1">
-        <v>600000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D120" s="1">
-        <v>97.847</v>
+        <v>98.269</v>
       </c>
       <c r="E120" s="1">
-        <v>100.77214333</v>
+        <v>99.794</v>
       </c>
       <c r="F120" t="s">
         <v>8</v>
       </c>
       <c r="G120">
         <v>1.0</v>
       </c>
       <c r="H120" s="1">
-        <v>604632.86</v>
+        <v>399176.0</v>
       </c>
       <c r="I120" s="1">
-        <v>-17550.86</v>
+        <v>-6100.0</v>
       </c>
       <c r="J120" s="1">
-        <v>-2.9027300964092</v>
+        <v>-1.5281479848488</v>
       </c>
       <c r="K120">
-        <v>2.6</v>
+        <v>0.47</v>
       </c>
       <c r="L120" t="s">
-        <v>369</v>
+        <v>370</v>
       </c>
       <c r="M120" s="1">
-        <v>587082.0</v>
+        <v>393076.0</v>
       </c>
       <c r="N120" s="1">
-        <v>602668.03</v>
+        <v>394955.45</v>
       </c>
       <c r="O120" s="1">
-        <v>0.44</v>
+        <v>0.28</v>
       </c>
       <c r="P120">
         <v>1</v>
       </c>
     </row>
     <row r="121" spans="1:16">
       <c r="A121" t="s">
-        <v>370</v>
+        <v>371</v>
       </c>
       <c r="B121" t="s">
-        <v>371</v>
+        <v>372</v>
       </c>
       <c r="C121" s="1">
-        <v>2200000.0</v>
+        <v>558000.0</v>
       </c>
       <c r="D121" s="1">
-        <v>92.983</v>
+        <v>105.687</v>
       </c>
       <c r="E121" s="1">
-        <v>90.63588091</v>
+        <v>101.92626523</v>
       </c>
       <c r="F121" t="s">
         <v>8</v>
       </c>
       <c r="G121">
         <v>1.0</v>
       </c>
       <c r="H121" s="1">
-        <v>1993989.38</v>
+        <v>568748.56</v>
       </c>
       <c r="I121" s="1">
-        <v>51636.62</v>
+        <v>20984.9</v>
       </c>
       <c r="J121" s="1">
-        <v>2.589613591623</v>
+        <v>3.6896620889906</v>
       </c>
       <c r="K121">
-        <v>0.26</v>
+        <v>0.73</v>
       </c>
       <c r="L121" t="s">
-        <v>372</v>
+        <v>373</v>
       </c>
       <c r="M121" s="1">
-        <v>2045626.0</v>
+        <v>589733.46</v>
       </c>
       <c r="N121" s="1">
-        <v>2051382.16</v>
+        <v>593793.36</v>
       </c>
       <c r="O121" s="1">
-        <v>1.48</v>
+        <v>0.42</v>
       </c>
       <c r="P121">
         <v>1</v>
       </c>
     </row>
     <row r="122" spans="1:16">
       <c r="A122" t="s">
-        <v>373</v>
+        <v>374</v>
       </c>
       <c r="B122" t="s">
-        <v>374</v>
+        <v>375</v>
       </c>
       <c r="C122" s="1">
-        <v>1321000.0</v>
+        <v>2000000.0</v>
       </c>
       <c r="D122" s="1">
-        <v>98.547</v>
+        <v>97.368</v>
       </c>
       <c r="E122" s="1">
-        <v>100.36824451</v>
+        <v>99.2653</v>
       </c>
       <c r="F122" t="s">
         <v>8</v>
       </c>
       <c r="G122">
         <v>1.0</v>
       </c>
       <c r="H122" s="1">
-        <v>1325864.51</v>
+        <v>1985306.0</v>
       </c>
       <c r="I122" s="1">
-        <v>-24058.64</v>
+        <v>-37946.0</v>
       </c>
       <c r="J122" s="1">
-        <v>-1.8145624849707</v>
+        <v>-1.9113426343345</v>
       </c>
       <c r="K122">
-        <v>1.96</v>
+        <v>1.38</v>
       </c>
       <c r="L122" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
       <c r="M122" s="1">
-        <v>1301805.87</v>
+        <v>1947360.0</v>
       </c>
       <c r="N122" s="1">
-        <v>1327682.99</v>
+        <v>1974962.74</v>
       </c>
       <c r="O122" s="1">
-        <v>0.96</v>
+        <v>1.4</v>
       </c>
       <c r="P122">
         <v>1</v>
       </c>
     </row>
     <row r="123" spans="1:16">
       <c r="A123" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="B123" t="s">
-        <v>377</v>
+        <v>378</v>
       </c>
       <c r="C123" s="1">
-        <v>900000.0</v>
+        <v>489000.0</v>
       </c>
       <c r="D123" s="1">
-        <v>97.789</v>
+        <v>99.909</v>
       </c>
       <c r="E123" s="1">
-        <v>99.5</v>
+        <v>100.27266462</v>
       </c>
       <c r="F123" t="s">
         <v>8</v>
       </c>
       <c r="G123">
         <v>1.0</v>
       </c>
       <c r="H123" s="1">
-        <v>895500.0</v>
+        <v>490333.33</v>
       </c>
       <c r="I123" s="1">
-        <v>-15399.0</v>
+        <v>-1778.32</v>
       </c>
       <c r="J123" s="1">
-        <v>-1.7195979899497</v>
+        <v>-0.36267573326088</v>
       </c>
       <c r="K123">
-        <v>0.35</v>
+        <v>2.83</v>
       </c>
       <c r="L123" t="s">
-        <v>378</v>
+        <v>379</v>
       </c>
       <c r="M123" s="1">
-        <v>880101.0</v>
+        <v>488555.01</v>
       </c>
       <c r="N123" s="1">
-        <v>883222.2</v>
+        <v>502401.32</v>
       </c>
       <c r="O123" s="1">
-        <v>0.64</v>
+        <v>0.36</v>
       </c>
       <c r="P123">
         <v>1</v>
       </c>
     </row>
     <row r="124" spans="1:16">
       <c r="A124" t="s">
-        <v>379</v>
+        <v>380</v>
       </c>
       <c r="B124" t="s">
-        <v>380</v>
+        <v>381</v>
       </c>
       <c r="C124" s="1">
-        <v>400000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D124" s="1">
-        <v>96.729</v>
+        <v>99.455</v>
       </c>
       <c r="E124" s="1">
-        <v>99.794</v>
+        <v>101.20214286</v>
       </c>
       <c r="F124" t="s">
         <v>8</v>
       </c>
       <c r="G124">
         <v>1.0</v>
       </c>
       <c r="H124" s="1">
-        <v>399176.0</v>
+        <v>708415.0</v>
       </c>
       <c r="I124" s="1">
-        <v>-12260.0</v>
+        <v>-12230.0</v>
       </c>
       <c r="J124" s="1">
-        <v>-3.071326933483</v>
+        <v>-1.7263891927754</v>
       </c>
       <c r="K124">
-        <v>0.25</v>
-[...2 lines deleted...]
-        <v>997.26</v>
+        <v>0.49</v>
+      </c>
+      <c r="L124" t="s">
+        <v>382</v>
       </c>
       <c r="M124" s="1">
-        <v>386916.0</v>
+        <v>696185.0</v>
       </c>
       <c r="N124" s="1">
-        <v>387913.26</v>
+        <v>699591.03</v>
       </c>
       <c r="O124" s="1">
-        <v>0.28</v>
+        <v>0.5</v>
       </c>
       <c r="P124">
         <v>1</v>
       </c>
     </row>
     <row r="125" spans="1:16">
       <c r="A125" t="s">
-        <v>381</v>
+        <v>383</v>
       </c>
       <c r="B125" t="s">
-        <v>382</v>
+        <v>384</v>
       </c>
       <c r="C125" s="1">
-        <v>558000.0</v>
+        <v>1774000.0</v>
       </c>
       <c r="D125" s="1">
-        <v>102.894</v>
+        <v>98.831</v>
       </c>
       <c r="E125" s="1">
-        <v>101.92626523</v>
+        <v>99.8724549</v>
       </c>
       <c r="F125" t="s">
         <v>8</v>
       </c>
       <c r="G125">
         <v>1.0</v>
       </c>
       <c r="H125" s="1">
-        <v>568748.56</v>
+        <v>1771737.35</v>
       </c>
       <c r="I125" s="1">
-        <v>5399.96</v>
+        <v>-18475.41</v>
       </c>
       <c r="J125" s="1">
-        <v>0.94944592035539</v>
+        <v>-1.0427849252035</v>
       </c>
       <c r="K125">
-        <v>0.33</v>
+        <v>0.74</v>
       </c>
       <c r="L125" t="s">
-        <v>383</v>
+        <v>385</v>
       </c>
       <c r="M125" s="1">
-        <v>574148.52</v>
+        <v>1753261.94</v>
       </c>
       <c r="N125" s="1">
-        <v>575985.14</v>
+        <v>1766372.53</v>
       </c>
       <c r="O125" s="1">
-        <v>0.42</v>
+        <v>1.26</v>
       </c>
       <c r="P125">
         <v>1</v>
       </c>
     </row>
     <row r="126" spans="1:16">
       <c r="A126" t="s">
-        <v>384</v>
+        <v>386</v>
       </c>
       <c r="B126" t="s">
-        <v>385</v>
+        <v>387</v>
       </c>
       <c r="C126" s="1">
-        <v>2000000.0</v>
+        <v>1500000.0</v>
       </c>
       <c r="D126" s="1">
-        <v>95.545</v>
+        <v>104.642</v>
       </c>
       <c r="E126" s="1">
-        <v>99.2653</v>
+        <v>101.10285133</v>
       </c>
       <c r="F126" t="s">
         <v>8</v>
       </c>
       <c r="G126">
         <v>1.0</v>
       </c>
       <c r="H126" s="1">
-        <v>1985306.0</v>
+        <v>1516542.77</v>
       </c>
       <c r="I126" s="1">
-        <v>-74406.0</v>
+        <v>53087.23</v>
       </c>
       <c r="J126" s="1">
-        <v>-3.7478353462892</v>
+        <v>3.5005428828097</v>
       </c>
       <c r="K126">
-        <v>1.18</v>
+        <v>0.07</v>
       </c>
       <c r="L126" t="s">
-        <v>386</v>
+        <v>388</v>
       </c>
       <c r="M126" s="1">
-        <v>1910900.0</v>
+        <v>1569630.0</v>
       </c>
       <c r="N126" s="1">
-        <v>1934406.85</v>
+        <v>1570734.45</v>
       </c>
       <c r="O126" s="1">
-        <v>1.4</v>
+        <v>1.12</v>
       </c>
       <c r="P126">
         <v>1</v>
       </c>
     </row>
     <row r="127" spans="1:16">
       <c r="A127" t="s">
-        <v>387</v>
+        <v>389</v>
       </c>
       <c r="B127" t="s">
-        <v>388</v>
+        <v>390</v>
       </c>
       <c r="C127" s="1">
-        <v>489000.0</v>
+        <v>803000.0</v>
       </c>
       <c r="D127" s="1">
-        <v>98.451</v>
+        <v>100.126</v>
       </c>
       <c r="E127" s="1">
-        <v>100.27266462</v>
+        <v>102.44851557</v>
       </c>
       <c r="F127" t="s">
         <v>8</v>
       </c>
       <c r="G127">
         <v>1.0</v>
       </c>
       <c r="H127" s="1">
-        <v>490333.33</v>
+        <v>822661.58</v>
       </c>
       <c r="I127" s="1">
-        <v>-8907.94</v>
+        <v>-18649.8</v>
       </c>
       <c r="J127" s="1">
-        <v>-1.8167110932475</v>
+        <v>-2.2670075342524</v>
       </c>
       <c r="K127">
-        <v>2.6</v>
-[...2 lines deleted...]
-        <v>389</v>
+        <v>0.04</v>
+      </c>
+      <c r="L127">
+        <v>352.0</v>
       </c>
       <c r="M127" s="1">
-        <v>481425.39</v>
+        <v>804011.78</v>
       </c>
       <c r="N127" s="1">
-        <v>494138.37</v>
+        <v>804363.78</v>
       </c>
       <c r="O127" s="1">
-        <v>0.36</v>
+        <v>0.57</v>
       </c>
       <c r="P127">
         <v>1</v>
       </c>
     </row>
     <row r="128" spans="1:16">
       <c r="A128" t="s">
-        <v>390</v>
+        <v>391</v>
       </c>
       <c r="B128" t="s">
-        <v>391</v>
+        <v>392</v>
       </c>
       <c r="C128" s="1">
-        <v>700000.0</v>
+        <v>468000.0</v>
       </c>
       <c r="D128" s="1">
-        <v>98.21</v>
+        <v>98.182</v>
       </c>
       <c r="E128" s="1">
-        <v>101.20214286</v>
+        <v>99.49946581</v>
       </c>
       <c r="F128" t="s">
         <v>8</v>
       </c>
       <c r="G128">
         <v>1.0</v>
       </c>
       <c r="H128" s="1">
-        <v>708415.0</v>
+        <v>465657.5</v>
       </c>
       <c r="I128" s="1">
-        <v>-20945.0</v>
+        <v>-6165.74</v>
       </c>
       <c r="J128" s="1">
-        <v>-2.956600297848</v>
+        <v>-1.3240933518734</v>
       </c>
       <c r="K128">
-        <v>0.25</v>
+        <v>0.45</v>
       </c>
       <c r="L128" t="s">
-        <v>392</v>
+        <v>393</v>
       </c>
       <c r="M128" s="1">
-        <v>687470.0</v>
+        <v>459491.76</v>
       </c>
       <c r="N128" s="1">
-        <v>689243.97</v>
+        <v>461575.32</v>
       </c>
       <c r="O128" s="1">
-        <v>0.5</v>
+        <v>0.33</v>
       </c>
       <c r="P128">
         <v>1</v>
       </c>
     </row>
     <row r="129" spans="1:16">
       <c r="A129" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="B129" t="s">
-        <v>394</v>
+        <v>395</v>
       </c>
       <c r="C129" s="1">
-        <v>1774000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D129" s="1">
-        <v>97.707</v>
+        <v>100.618</v>
       </c>
       <c r="E129" s="1">
-        <v>99.8724549</v>
+        <v>103.074</v>
       </c>
       <c r="F129" t="s">
         <v>8</v>
       </c>
       <c r="G129">
         <v>1.0</v>
       </c>
       <c r="H129" s="1">
-        <v>1771737.35</v>
+        <v>618444.0</v>
       </c>
       <c r="I129" s="1">
-        <v>-38415.17</v>
+        <v>-14736.0</v>
       </c>
       <c r="J129" s="1">
-        <v>-2.168220362911</v>
+        <v>-2.3827541378039</v>
       </c>
       <c r="K129">
-        <v>0.53</v>
+        <v>3.87</v>
       </c>
       <c r="L129" t="s">
-        <v>395</v>
+        <v>396</v>
       </c>
       <c r="M129" s="1">
-        <v>1733322.18</v>
+        <v>603708.0</v>
       </c>
       <c r="N129" s="1">
-        <v>1742799.71</v>
+        <v>626918.96</v>
       </c>
       <c r="O129" s="1">
-        <v>1.26</v>
+        <v>0.45</v>
       </c>
       <c r="P129">
         <v>1</v>
       </c>
     </row>
     <row r="130" spans="1:16">
       <c r="A130" t="s">
-        <v>396</v>
+        <v>397</v>
       </c>
       <c r="B130" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
       <c r="C130" s="1">
-        <v>1500000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D130" s="1">
-        <v>103.301</v>
+        <v>74.594</v>
       </c>
       <c r="E130" s="1">
-        <v>101.10285133</v>
+        <v>74.2877775</v>
       </c>
       <c r="F130" t="s">
         <v>8</v>
       </c>
       <c r="G130">
         <v>1.0</v>
       </c>
       <c r="H130" s="1">
-        <v>1516542.77</v>
+        <v>594302.22</v>
       </c>
       <c r="I130" s="1">
-        <v>32972.23</v>
+        <v>2449.78</v>
       </c>
       <c r="J130" s="1">
-        <v>2.1741707950644</v>
+        <v>0.41221114738558</v>
       </c>
       <c r="K130">
-        <v>5.11</v>
+        <v>0.32</v>
       </c>
       <c r="L130" t="s">
-        <v>398</v>
+        <v>399</v>
       </c>
       <c r="M130" s="1">
-        <v>1549515.0</v>
+        <v>596752.0</v>
       </c>
       <c r="N130" s="1">
-        <v>1626163.97</v>
+        <v>599332.82</v>
       </c>
       <c r="O130" s="1">
-        <v>1.17</v>
+        <v>0.43</v>
       </c>
       <c r="P130">
         <v>1</v>
       </c>
     </row>
     <row r="131" spans="1:16">
       <c r="A131" t="s">
-        <v>399</v>
+        <v>400</v>
       </c>
       <c r="B131" t="s">
-        <v>400</v>
+        <v>401</v>
       </c>
       <c r="C131" s="1">
-        <v>803000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D131" s="1">
-        <v>98.158</v>
+        <v>98.322</v>
       </c>
       <c r="E131" s="1">
-        <v>102.44851557</v>
+        <v>99.96944444</v>
       </c>
       <c r="F131" t="s">
         <v>8</v>
       </c>
       <c r="G131">
         <v>1.0</v>
       </c>
       <c r="H131" s="1">
-        <v>822661.58</v>
+        <v>899725.0</v>
       </c>
       <c r="I131" s="1">
-        <v>-34452.84</v>
+        <v>-14827.0</v>
       </c>
       <c r="J131" s="1">
-        <v>-4.1879724102346</v>
+        <v>-1.6479479841063</v>
       </c>
       <c r="K131">
-        <v>3.79</v>
+        <v>2.91</v>
       </c>
       <c r="L131" t="s">
-        <v>401</v>
+        <v>402</v>
       </c>
       <c r="M131" s="1">
-        <v>788208.74</v>
+        <v>884898.0</v>
       </c>
       <c r="N131" s="1">
-        <v>818656.74</v>
+        <v>911112.04</v>
       </c>
       <c r="O131" s="1">
-        <v>0.59</v>
+        <v>0.65</v>
       </c>
       <c r="P131">
         <v>1</v>
       </c>
     </row>
     <row r="132" spans="1:16">
       <c r="A132" t="s">
-        <v>402</v>
+        <v>403</v>
       </c>
       <c r="B132" t="s">
-        <v>403</v>
+        <v>404</v>
       </c>
       <c r="C132" s="1">
-        <v>468000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D132" s="1">
-        <v>96.37</v>
+        <v>101.044</v>
       </c>
       <c r="E132" s="1">
-        <v>99.49946581</v>
+        <v>100.66511125</v>
       </c>
       <c r="F132" t="s">
         <v>8</v>
       </c>
       <c r="G132">
         <v>1.0</v>
       </c>
       <c r="H132" s="1">
-        <v>465657.5</v>
+        <v>805320.89</v>
       </c>
       <c r="I132" s="1">
-        <v>-14645.9</v>
+        <v>3031.11</v>
       </c>
       <c r="J132" s="1">
-        <v>-3.145208656577</v>
+        <v>0.37638536857029</v>
       </c>
       <c r="K132">
-        <v>0.24</v>
+        <v>2.45</v>
       </c>
       <c r="L132" t="s">
-        <v>404</v>
+        <v>405</v>
       </c>
       <c r="M132" s="1">
-        <v>451011.6</v>
+        <v>808352.0</v>
       </c>
       <c r="N132" s="1">
-        <v>452136.72</v>
+        <v>827939.16</v>
       </c>
       <c r="O132" s="1">
-        <v>0.33</v>
+        <v>0.59</v>
       </c>
       <c r="P132">
         <v>1</v>
       </c>
     </row>
     <row r="133" spans="1:16">
       <c r="A133" t="s">
-        <v>405</v>
+        <v>406</v>
       </c>
       <c r="B133" t="s">
-        <v>406</v>
+        <v>407</v>
       </c>
       <c r="C133" s="1">
-        <v>600000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D133" s="1">
-        <v>98.455</v>
+        <v>98.967</v>
       </c>
       <c r="E133" s="1">
-        <v>103.074</v>
+        <v>99.974</v>
       </c>
       <c r="F133" t="s">
         <v>8</v>
       </c>
       <c r="G133">
         <v>1.0</v>
       </c>
       <c r="H133" s="1">
-        <v>618444.0</v>
+        <v>299922.0</v>
       </c>
       <c r="I133" s="1">
-        <v>-27714.0</v>
+        <v>-3021.0</v>
       </c>
       <c r="J133" s="1">
-        <v>-4.4812464831092</v>
+        <v>-1.0072618880909</v>
       </c>
       <c r="K133">
-        <v>3.62</v>
+        <v>1.0</v>
       </c>
       <c r="L133" t="s">
-        <v>407</v>
+        <v>408</v>
       </c>
       <c r="M133" s="1">
-        <v>590730.0</v>
+        <v>296901.0</v>
       </c>
       <c r="N133" s="1">
-        <v>612428.63</v>
+        <v>299890.73</v>
       </c>
       <c r="O133" s="1">
-        <v>0.44</v>
+        <v>0.21</v>
       </c>
       <c r="P133">
         <v>1</v>
       </c>
     </row>
     <row r="134" spans="1:16">
       <c r="A134" t="s">
-        <v>408</v>
+        <v>409</v>
       </c>
       <c r="B134" t="s">
-        <v>409</v>
+        <v>410</v>
       </c>
       <c r="C134" s="1">
-        <v>800000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D134" s="1">
-        <v>73.186</v>
+        <v>98.766</v>
       </c>
       <c r="E134" s="1">
-        <v>74.2877775</v>
+        <v>100.66</v>
       </c>
       <c r="F134" t="s">
         <v>8</v>
       </c>
       <c r="G134">
         <v>1.0</v>
       </c>
       <c r="H134" s="1">
-        <v>594302.22</v>
+        <v>402640.0</v>
       </c>
       <c r="I134" s="1">
-        <v>-8814.22</v>
+        <v>-7576.0</v>
       </c>
       <c r="J134" s="1">
-        <v>-1.4831208269759</v>
+        <v>-1.8815815616928</v>
       </c>
       <c r="K134">
-        <v>0.28</v>
+        <v>2.66</v>
       </c>
       <c r="L134" t="s">
-        <v>410</v>
+        <v>411</v>
       </c>
       <c r="M134" s="1">
-        <v>585488.0</v>
+        <v>395064.0</v>
       </c>
       <c r="N134" s="1">
-        <v>587690.74</v>
+        <v>405716.05</v>
       </c>
       <c r="O134" s="1">
-        <v>0.42</v>
+        <v>0.29</v>
       </c>
       <c r="P134">
         <v>1</v>
       </c>
     </row>
     <row r="135" spans="1:16">
       <c r="A135" t="s">
-        <v>411</v>
+        <v>412</v>
       </c>
       <c r="B135" t="s">
-        <v>412</v>
+        <v>413</v>
       </c>
       <c r="C135" s="1">
-        <v>900000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D135" s="1">
-        <v>96.684</v>
+        <v>100.641</v>
       </c>
       <c r="E135" s="1">
-        <v>99.96944444</v>
+        <v>100.0</v>
       </c>
       <c r="F135" t="s">
         <v>8</v>
       </c>
       <c r="G135">
         <v>1.0</v>
       </c>
       <c r="H135" s="1">
-        <v>899725.0</v>
+        <v>500000.0</v>
       </c>
       <c r="I135" s="1">
-        <v>-29569.0</v>
+        <v>3205.0</v>
       </c>
       <c r="J135" s="1">
-        <v>-3.2864486370836</v>
+        <v>0.641</v>
       </c>
       <c r="K135">
-        <v>2.7</v>
-[...2 lines deleted...]
-        <v>413</v>
+        <v>0.0</v>
+      </c>
+      <c r="L135">
+        <v>0.0</v>
       </c>
       <c r="M135" s="1">
-        <v>870156.0</v>
+        <v>503205.0</v>
       </c>
       <c r="N135" s="1">
-        <v>894456.0</v>
+        <v>503205.0</v>
       </c>
       <c r="O135" s="1">
-        <v>0.65</v>
+        <v>0.36</v>
       </c>
       <c r="P135">
         <v>1</v>
       </c>
     </row>
     <row r="136" spans="1:16">
       <c r="A136" t="s">
         <v>414</v>
       </c>
       <c r="B136" t="s">
         <v>415</v>
       </c>
       <c r="C136" s="1">
-        <v>800000.0</v>
+        <v>999000.0</v>
       </c>
       <c r="D136" s="1">
-        <v>99.8</v>
+        <v>98.199</v>
       </c>
       <c r="E136" s="1">
-        <v>100.66511125</v>
+        <v>99.95190691</v>
       </c>
       <c r="F136" t="s">
         <v>8</v>
       </c>
       <c r="G136">
         <v>1.0</v>
       </c>
       <c r="H136" s="1">
-        <v>805320.89</v>
+        <v>998519.55</v>
       </c>
       <c r="I136" s="1">
-        <v>-6920.89</v>
+        <v>-17511.54</v>
       </c>
       <c r="J136" s="1">
-        <v>-0.85939531507745</v>
+        <v>-1.7537503396904</v>
       </c>
       <c r="K136">
-        <v>2.21</v>
+        <v>0.31</v>
       </c>
       <c r="L136" t="s">
         <v>416</v>
       </c>
       <c r="M136" s="1">
-        <v>798400.0</v>
+        <v>981008.01</v>
       </c>
       <c r="N136" s="1">
-        <v>816045.33</v>
+        <v>984148.7</v>
       </c>
       <c r="O136" s="1">
-        <v>0.59</v>
+        <v>0.7</v>
       </c>
       <c r="P136">
         <v>1</v>
       </c>
     </row>
     <row r="137" spans="1:16">
       <c r="A137" t="s">
         <v>417</v>
       </c>
       <c r="B137" t="s">
         <v>418</v>
       </c>
       <c r="C137" s="1">
-        <v>300000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D137" s="1">
-        <v>97.464</v>
+        <v>99.234</v>
       </c>
       <c r="E137" s="1">
-        <v>99.974</v>
+        <v>100.22785714</v>
       </c>
       <c r="F137" t="s">
         <v>8</v>
       </c>
       <c r="G137">
         <v>1.0</v>
       </c>
       <c r="H137" s="1">
-        <v>299922.0</v>
+        <v>701595.0</v>
       </c>
       <c r="I137" s="1">
-        <v>-7530.0</v>
+        <v>-6957.0</v>
       </c>
       <c r="J137" s="1">
-        <v>-2.5106527697201</v>
+        <v>-0.99159771663139</v>
       </c>
       <c r="K137">
-        <v>0.76</v>
+        <v>1.54</v>
       </c>
       <c r="L137" t="s">
         <v>419</v>
       </c>
       <c r="M137" s="1">
-        <v>292392.0</v>
+        <v>694638.0</v>
       </c>
       <c r="N137" s="1">
-        <v>294672.82</v>
+        <v>705422.33</v>
       </c>
       <c r="O137" s="1">
-        <v>0.21</v>
+        <v>0.5</v>
       </c>
       <c r="P137">
         <v>1</v>
       </c>
     </row>
     <row r="138" spans="1:16">
       <c r="A138" t="s">
         <v>420</v>
       </c>
       <c r="B138" t="s">
         <v>421</v>
       </c>
       <c r="C138" s="1">
-        <v>1200000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D138" s="1">
-        <v>102.079</v>
+        <v>99.106</v>
       </c>
       <c r="E138" s="1">
-        <v>103.28592833</v>
+        <v>99.326</v>
       </c>
       <c r="F138" t="s">
         <v>8</v>
       </c>
       <c r="G138">
         <v>1.0</v>
       </c>
       <c r="H138" s="1">
-        <v>1239431.14</v>
+        <v>397304.0</v>
       </c>
       <c r="I138" s="1">
-        <v>-14483.14</v>
+        <v>-880.0</v>
       </c>
       <c r="J138" s="1">
-        <v>-1.1685312344178</v>
+        <v>-0.22149286188913</v>
       </c>
       <c r="K138">
-        <v>2.99</v>
+        <v>0.34</v>
       </c>
       <c r="L138" t="s">
         <v>422</v>
       </c>
       <c r="M138" s="1">
-        <v>1224948.0</v>
+        <v>396424.0</v>
       </c>
       <c r="N138" s="1">
-        <v>1260832.93</v>
+        <v>397774.68</v>
       </c>
       <c r="O138" s="1">
-        <v>0.91</v>
+        <v>0.28</v>
       </c>
       <c r="P138">
         <v>1</v>
       </c>
     </row>
     <row r="139" spans="1:16">
       <c r="A139" t="s">
         <v>423</v>
       </c>
       <c r="B139" t="s">
         <v>424</v>
       </c>
       <c r="C139" s="1">
-        <v>400000.0</v>
+        <v>1200000.0</v>
       </c>
       <c r="D139" s="1">
-        <v>97.152</v>
+        <v>99.451</v>
       </c>
       <c r="E139" s="1">
-        <v>100.66</v>
+        <v>99.91491667</v>
       </c>
       <c r="F139" t="s">
         <v>8</v>
       </c>
       <c r="G139">
         <v>1.0</v>
       </c>
       <c r="H139" s="1">
-        <v>402640.0</v>
+        <v>1198979.0</v>
       </c>
       <c r="I139" s="1">
-        <v>-14032.0</v>
+        <v>-5567.0</v>
       </c>
       <c r="J139" s="1">
-        <v>-3.4849990065567</v>
+        <v>-0.46431171855387</v>
       </c>
       <c r="K139">
-        <v>2.45</v>
+        <v>3.01</v>
       </c>
       <c r="L139" t="s">
         <v>425</v>
       </c>
       <c r="M139" s="1">
-        <v>388608.0</v>
+        <v>1193412.0</v>
       </c>
       <c r="N139" s="1">
-        <v>398409.37</v>
+        <v>1229535.29</v>
       </c>
       <c r="O139" s="1">
-        <v>0.29</v>
+        <v>0.87</v>
       </c>
       <c r="P139">
         <v>1</v>
       </c>
     </row>
     <row r="140" spans="1:16">
       <c r="A140" t="s">
         <v>426</v>
       </c>
       <c r="B140" t="s">
         <v>427</v>
       </c>
       <c r="C140" s="1">
-        <v>999000.0</v>
+        <v>504000.0</v>
       </c>
       <c r="D140" s="1">
-        <v>96.874</v>
+        <v>98.335</v>
       </c>
       <c r="E140" s="1">
-        <v>99.95190691</v>
+        <v>100.0</v>
       </c>
       <c r="F140" t="s">
         <v>8</v>
       </c>
       <c r="G140">
         <v>1.0</v>
       </c>
       <c r="H140" s="1">
-        <v>998519.55</v>
+        <v>504000.0</v>
       </c>
       <c r="I140" s="1">
-        <v>-30748.29</v>
+        <v>-8391.6</v>
       </c>
       <c r="J140" s="1">
-        <v>-3.0793878797866</v>
+        <v>-1.665</v>
       </c>
       <c r="K140">
-        <v>0.1</v>
+        <v>0.6</v>
       </c>
       <c r="L140" t="s">
         <v>428</v>
       </c>
       <c r="M140" s="1">
-        <v>967771.26</v>
+        <v>495608.4</v>
       </c>
       <c r="N140" s="1">
-        <v>968787.37</v>
+        <v>498615.79</v>
       </c>
       <c r="O140" s="1">
-        <v>0.7</v>
+        <v>0.35</v>
       </c>
       <c r="P140">
         <v>1</v>
       </c>
     </row>
     <row r="141" spans="1:16">
       <c r="A141" t="s">
         <v>429</v>
       </c>
       <c r="B141" t="s">
         <v>430</v>
       </c>
       <c r="C141" s="1">
-        <v>700000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D141" s="1">
-        <v>97.169</v>
+        <v>98.687</v>
       </c>
       <c r="E141" s="1">
-        <v>100.22785714</v>
+        <v>99.40533375</v>
       </c>
       <c r="F141" t="s">
         <v>8</v>
       </c>
       <c r="G141">
         <v>1.0</v>
       </c>
       <c r="H141" s="1">
-        <v>701595.0</v>
+        <v>795242.67</v>
       </c>
       <c r="I141" s="1">
-        <v>-21412.0</v>
+        <v>-5746.67</v>
       </c>
       <c r="J141" s="1">
-        <v>-3.051903163506</v>
+        <v>-0.72263099262518</v>
       </c>
       <c r="K141">
-        <v>1.3</v>
+        <v>0.32</v>
       </c>
       <c r="L141" t="s">
         <v>431</v>
       </c>
       <c r="M141" s="1">
-        <v>680183.0</v>
+        <v>789496.0</v>
       </c>
       <c r="N141" s="1">
-        <v>689302.64</v>
+        <v>792087.78</v>
       </c>
       <c r="O141" s="1">
-        <v>0.5</v>
+        <v>0.56</v>
       </c>
       <c r="P141">
         <v>1</v>
       </c>
     </row>
     <row r="142" spans="1:16">
       <c r="A142" t="s">
         <v>432</v>
       </c>
       <c r="B142" t="s">
         <v>433</v>
       </c>
       <c r="C142" s="1">
-        <v>200000.0</v>
+        <v>513000.0</v>
       </c>
       <c r="D142" s="1">
-        <v>98.513</v>
+        <v>98.921</v>
       </c>
       <c r="E142" s="1">
-        <v>99.447</v>
+        <v>99.55553606</v>
       </c>
       <c r="F142" t="s">
         <v>8</v>
       </c>
       <c r="G142">
         <v>1.0</v>
       </c>
       <c r="H142" s="1">
-        <v>198894.0</v>
+        <v>510719.9</v>
       </c>
       <c r="I142" s="1">
-        <v>-1868.0</v>
+        <v>-3255.17</v>
       </c>
       <c r="J142" s="1">
-        <v>-0.93919374138989</v>
+        <v>-0.63736893745476</v>
       </c>
       <c r="K142">
-        <v>0.61</v>
+        <v>2.14</v>
       </c>
       <c r="L142" t="s">
         <v>434</v>
       </c>
       <c r="M142" s="1">
-        <v>197026.0</v>
+        <v>507464.73</v>
       </c>
       <c r="N142" s="1">
-        <v>198236.96</v>
+        <v>518422.2</v>
       </c>
       <c r="O142" s="1">
-        <v>0.14</v>
+        <v>0.37</v>
       </c>
       <c r="P142">
         <v>1</v>
       </c>
     </row>
     <row r="143" spans="1:16">
       <c r="A143" t="s">
         <v>435</v>
       </c>
       <c r="B143" t="s">
         <v>436</v>
       </c>
       <c r="C143" s="1">
-        <v>400000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D143" s="1">
-        <v>97.122</v>
+        <v>100.434</v>
       </c>
       <c r="E143" s="1">
-        <v>99.326</v>
+        <v>99.897</v>
       </c>
       <c r="F143" t="s">
         <v>8</v>
       </c>
       <c r="G143">
         <v>1.0</v>
       </c>
       <c r="H143" s="1">
-        <v>397304.0</v>
+        <v>299691.0</v>
       </c>
       <c r="I143" s="1">
-        <v>-8816.0</v>
+        <v>1611.0</v>
       </c>
       <c r="J143" s="1">
-        <v>-2.2189557618348</v>
+        <v>0.5375536802907</v>
       </c>
       <c r="K143">
-        <v>0.11</v>
+        <v>0.02</v>
       </c>
       <c r="L143">
-        <v>436.99</v>
+        <v>63.7</v>
       </c>
       <c r="M143" s="1">
-        <v>388488.0</v>
+        <v>301302.0</v>
       </c>
       <c r="N143" s="1">
-        <v>388924.99</v>
+        <v>301365.7</v>
       </c>
       <c r="O143" s="1">
-        <v>0.28</v>
+        <v>0.21</v>
       </c>
       <c r="P143">
         <v>1</v>
       </c>
     </row>
     <row r="144" spans="1:16">
       <c r="A144" t="s">
         <v>437</v>
       </c>
       <c r="B144" t="s">
         <v>438</v>
       </c>
       <c r="C144" s="1">
-        <v>1200000.0</v>
+        <v>1042000.0</v>
       </c>
       <c r="D144" s="1">
-        <v>97.578</v>
+        <v>101.66</v>
       </c>
       <c r="E144" s="1">
-        <v>99.91491667</v>
+        <v>100.89933973</v>
       </c>
       <c r="F144" t="s">
         <v>8</v>
       </c>
       <c r="G144">
         <v>1.0</v>
       </c>
       <c r="H144" s="1">
-        <v>1198979.0</v>
+        <v>1051371.12</v>
       </c>
       <c r="I144" s="1">
-        <v>-28043.0</v>
+        <v>7926.08</v>
       </c>
       <c r="J144" s="1">
-        <v>-2.338906686439</v>
+        <v>0.75388032343898</v>
       </c>
       <c r="K144">
-        <v>2.77</v>
+        <v>3.65</v>
       </c>
       <c r="L144" t="s">
         <v>439</v>
       </c>
       <c r="M144" s="1">
-        <v>1170936.0</v>
+        <v>1059297.2</v>
       </c>
       <c r="N144" s="1">
-        <v>1204223.67</v>
+        <v>1097301.65</v>
       </c>
       <c r="O144" s="1">
-        <v>0.87</v>
+        <v>0.78</v>
       </c>
       <c r="P144">
         <v>1</v>
       </c>
     </row>
     <row r="145" spans="1:16">
       <c r="A145" t="s">
         <v>440</v>
       </c>
       <c r="B145" t="s">
         <v>441</v>
       </c>
       <c r="C145" s="1">
-        <v>504000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D145" s="1">
-        <v>96.756</v>
+        <v>99.147</v>
       </c>
       <c r="E145" s="1">
-        <v>100.0</v>
+        <v>100.0417275</v>
       </c>
       <c r="F145" t="s">
         <v>8</v>
       </c>
       <c r="G145">
         <v>1.0</v>
       </c>
       <c r="H145" s="1">
-        <v>504000.0</v>
+        <v>400166.91</v>
       </c>
       <c r="I145" s="1">
-        <v>-16349.76</v>
+        <v>-3578.91</v>
       </c>
       <c r="J145" s="1">
-        <v>-3.244</v>
+        <v>-0.894354308306</v>
       </c>
       <c r="K145">
-        <v>0.36</v>
+        <v>1.63</v>
       </c>
       <c r="L145" t="s">
         <v>442</v>
       </c>
       <c r="M145" s="1">
-        <v>487650.24</v>
+        <v>396588.0</v>
       </c>
       <c r="N145" s="1">
-        <v>489444.12</v>
+        <v>403127.73</v>
       </c>
       <c r="O145" s="1">
-        <v>0.35</v>
+        <v>0.29</v>
       </c>
       <c r="P145">
         <v>1</v>
       </c>
     </row>
     <row r="146" spans="1:16">
       <c r="A146" t="s">
         <v>443</v>
       </c>
       <c r="B146" t="s">
         <v>444</v>
       </c>
       <c r="C146" s="1">
-        <v>800000.0</v>
+        <v>481000.0</v>
       </c>
       <c r="D146" s="1">
-        <v>97.19</v>
+        <v>100.604</v>
       </c>
       <c r="E146" s="1">
-        <v>99.40533375</v>
+        <v>100.0</v>
       </c>
       <c r="F146" t="s">
         <v>8</v>
       </c>
       <c r="G146">
         <v>1.0</v>
       </c>
       <c r="H146" s="1">
-        <v>795242.67</v>
+        <v>481000.0</v>
       </c>
       <c r="I146" s="1">
-        <v>-17722.67</v>
+        <v>2905.24</v>
       </c>
       <c r="J146" s="1">
-        <v>-2.2285864011799</v>
+        <v>0.604</v>
       </c>
       <c r="K146">
-        <v>0.15</v>
-[...2 lines deleted...]
-        <v>445</v>
+        <v>0.06</v>
+      </c>
+      <c r="L146">
+        <v>311.21</v>
       </c>
       <c r="M146" s="1">
-        <v>777520.0</v>
+        <v>483905.24</v>
       </c>
       <c r="N146" s="1">
-        <v>778725.48</v>
+        <v>484216.45</v>
       </c>
       <c r="O146" s="1">
-        <v>0.56</v>
+        <v>0.34</v>
       </c>
       <c r="P146">
         <v>1</v>
       </c>
     </row>
     <row r="147" spans="1:16">
       <c r="A147" t="s">
+        <v>445</v>
+      </c>
+      <c r="B147" t="s">
         <v>446</v>
       </c>
-      <c r="B147" t="s">
+      <c r="C147" s="1">
+        <v>551000.0</v>
+      </c>
+      <c r="D147" s="1">
+        <v>100.061</v>
+      </c>
+      <c r="E147" s="1">
+        <v>100.01896552</v>
+      </c>
+      <c r="F147" t="s">
+        <v>8</v>
+      </c>
+      <c r="G147">
+        <v>1.0</v>
+      </c>
+      <c r="H147" s="1">
+        <v>551104.5</v>
+      </c>
+      <c r="I147" s="1">
+        <v>231.61</v>
+      </c>
+      <c r="J147" s="1">
+        <v>0.042026512213201</v>
+      </c>
+      <c r="K147">
+        <v>0.35</v>
+      </c>
+      <c r="L147" t="s">
         <v>447</v>
       </c>
-      <c r="C147" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M147" s="1">
-        <v>499400.37</v>
+        <v>551336.11</v>
       </c>
       <c r="N147" s="1">
-        <v>509266.84</v>
+        <v>553238.19</v>
       </c>
       <c r="O147" s="1">
-        <v>0.37</v>
+        <v>0.39</v>
       </c>
       <c r="P147">
         <v>1</v>
       </c>
     </row>
     <row r="148" spans="1:16">
       <c r="A148" t="s">
+        <v>448</v>
+      </c>
+      <c r="B148" t="s">
         <v>449</v>
       </c>
-      <c r="B148" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C148" s="1">
-        <v>1042000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D148" s="1">
-        <v>100.568</v>
+        <v>100.439</v>
       </c>
       <c r="E148" s="1">
-        <v>100.89933973</v>
+        <v>98.29879778</v>
       </c>
       <c r="F148" t="s">
         <v>8</v>
       </c>
       <c r="G148">
         <v>1.0</v>
       </c>
       <c r="H148" s="1">
-        <v>1051371.12</v>
+        <v>884689.18</v>
       </c>
       <c r="I148" s="1">
-        <v>-3452.56</v>
+        <v>19261.82</v>
       </c>
       <c r="J148" s="1">
-        <v>-0.32838642172328</v>
+        <v>2.1772415030553</v>
       </c>
       <c r="K148">
-        <v>3.41</v>
-[...2 lines deleted...]
-        <v>451</v>
+        <v>0.02</v>
+      </c>
+      <c r="L148">
+        <v>197.26</v>
       </c>
       <c r="M148" s="1">
-        <v>1047918.56</v>
+        <v>903951.0</v>
       </c>
       <c r="N148" s="1">
-        <v>1083460.75</v>
+        <v>904148.26</v>
       </c>
       <c r="O148" s="1">
-        <v>0.78</v>
+        <v>0.64</v>
       </c>
       <c r="P148">
         <v>1</v>
       </c>
     </row>
     <row r="149" spans="1:16">
       <c r="A149" t="s">
+        <v>450</v>
+      </c>
+      <c r="B149" t="s">
+        <v>451</v>
+      </c>
+      <c r="C149" s="1">
+        <v>448000.0</v>
+      </c>
+      <c r="D149" s="1">
+        <v>98.516</v>
+      </c>
+      <c r="E149" s="1">
+        <v>99.30427009</v>
+      </c>
+      <c r="F149" t="s">
+        <v>8</v>
+      </c>
+      <c r="G149">
+        <v>1.0</v>
+      </c>
+      <c r="H149" s="1">
+        <v>444883.13</v>
+      </c>
+      <c r="I149" s="1">
+        <v>-3531.45</v>
+      </c>
+      <c r="J149" s="1">
+        <v>-0.79379274282664</v>
+      </c>
+      <c r="K149">
+        <v>1.12</v>
+      </c>
+      <c r="L149" t="s">
         <v>452</v>
       </c>
-      <c r="B149" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M149" s="1">
-        <v>390016.0</v>
+        <v>441351.68</v>
       </c>
       <c r="N149" s="1">
-        <v>395579.01</v>
+        <v>446376.34</v>
       </c>
       <c r="O149" s="1">
-        <v>0.29</v>
+        <v>0.32</v>
       </c>
       <c r="P149">
         <v>1</v>
       </c>
     </row>
     <row r="150" spans="1:16">
       <c r="A150" t="s">
+        <v>453</v>
+      </c>
+      <c r="B150" t="s">
+        <v>454</v>
+      </c>
+      <c r="C150" s="1">
+        <v>800000.0</v>
+      </c>
+      <c r="D150" s="1">
+        <v>97.547</v>
+      </c>
+      <c r="E150" s="1">
+        <v>98.599555</v>
+      </c>
+      <c r="F150" t="s">
+        <v>8</v>
+      </c>
+      <c r="G150">
+        <v>1.0</v>
+      </c>
+      <c r="H150" s="1">
+        <v>788796.44</v>
+      </c>
+      <c r="I150" s="1">
+        <v>-8420.44</v>
+      </c>
+      <c r="J150" s="1">
+        <v>-1.0675048178463</v>
+      </c>
+      <c r="K150">
+        <v>0.52</v>
+      </c>
+      <c r="L150" t="s">
         <v>455</v>
       </c>
-      <c r="B150" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M150" s="1">
-        <v>544029.85</v>
+        <v>780376.0</v>
       </c>
       <c r="N150" s="1">
-        <v>544716.71</v>
+        <v>784518.47</v>
       </c>
       <c r="O150" s="1">
-        <v>0.39</v>
+        <v>0.56</v>
       </c>
       <c r="P150">
         <v>1</v>
       </c>
     </row>
     <row r="151" spans="1:16">
       <c r="A151" t="s">
+        <v>456</v>
+      </c>
+      <c r="B151" t="s">
         <v>457</v>
       </c>
-      <c r="B151" t="s">
+      <c r="C151" s="1">
+        <v>800000.0</v>
+      </c>
+      <c r="D151" s="1">
+        <v>99.692</v>
+      </c>
+      <c r="E151" s="1">
+        <v>99.492</v>
+      </c>
+      <c r="F151" t="s">
+        <v>8</v>
+      </c>
+      <c r="G151">
+        <v>1.0</v>
+      </c>
+      <c r="H151" s="1">
+        <v>795936.0</v>
+      </c>
+      <c r="I151" s="1">
+        <v>1600.0</v>
+      </c>
+      <c r="J151" s="1">
+        <v>0.20102118763318</v>
+      </c>
+      <c r="K151">
+        <v>0.65</v>
+      </c>
+      <c r="L151" t="s">
         <v>458</v>
       </c>
-      <c r="C151" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M151" s="1">
-        <v>897669.0</v>
+        <v>797536.0</v>
       </c>
       <c r="N151" s="1">
-        <v>931597.77</v>
+        <v>802741.48</v>
       </c>
       <c r="O151" s="1">
-        <v>0.67</v>
+        <v>0.57</v>
       </c>
       <c r="P151">
         <v>1</v>
       </c>
     </row>
     <row r="152" spans="1:16">
       <c r="A152" t="s">
+        <v>459</v>
+      </c>
+      <c r="B152" t="s">
         <v>460</v>
       </c>
-      <c r="B152" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C152" s="1">
-        <v>133000.0</v>
+        <v>698000.0</v>
       </c>
       <c r="D152" s="1">
-        <v>99.555</v>
+        <v>100.465</v>
       </c>
       <c r="E152" s="1">
-        <v>99.73502256</v>
+        <v>100.0</v>
       </c>
       <c r="F152" t="s">
         <v>8</v>
       </c>
       <c r="G152">
         <v>1.0</v>
       </c>
       <c r="H152" s="1">
-        <v>132647.58</v>
+        <v>698000.0</v>
       </c>
       <c r="I152" s="1">
-        <v>-239.43</v>
+        <v>3245.7</v>
       </c>
       <c r="J152" s="1">
-        <v>-0.18050084291021</v>
+        <v>0.465</v>
       </c>
       <c r="K152">
-        <v>0.67</v>
+        <v>0.01</v>
       </c>
       <c r="L152">
-        <v>892.01</v>
+        <v>84.12</v>
       </c>
       <c r="M152" s="1">
-        <v>132408.15</v>
+        <v>701245.7</v>
       </c>
       <c r="N152" s="1">
-        <v>133300.16</v>
+        <v>701329.82</v>
       </c>
       <c r="O152" s="1">
-        <v>0.1</v>
+        <v>0.5</v>
       </c>
       <c r="P152">
         <v>1</v>
       </c>
     </row>
     <row r="153" spans="1:16">
       <c r="A153" t="s">
+        <v>461</v>
+      </c>
+      <c r="B153" t="s">
         <v>462</v>
       </c>
-      <c r="B153" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C153" s="1">
-        <v>448000.0</v>
+        <v>649000.0</v>
       </c>
       <c r="D153" s="1">
-        <v>97.319</v>
+        <v>100.368</v>
       </c>
       <c r="E153" s="1">
-        <v>99.30427009</v>
+        <v>100.0</v>
       </c>
       <c r="F153" t="s">
         <v>8</v>
       </c>
       <c r="G153">
         <v>1.0</v>
       </c>
       <c r="H153" s="1">
-        <v>444883.13</v>
+        <v>649000.0</v>
       </c>
       <c r="I153" s="1">
-        <v>-8894.01</v>
+        <v>2388.32</v>
       </c>
       <c r="J153" s="1">
-        <v>-1.9991789753862</v>
+        <v>0.368</v>
       </c>
       <c r="K153">
-        <v>0.92</v>
-[...2 lines deleted...]
-        <v>464</v>
+        <v>0.0</v>
+      </c>
+      <c r="L153">
+        <v>0.0</v>
       </c>
       <c r="M153" s="1">
-        <v>435989.12</v>
+        <v>651388.32</v>
       </c>
       <c r="N153" s="1">
-        <v>440131.59</v>
+        <v>651388.32</v>
       </c>
       <c r="O153" s="1">
-        <v>0.32</v>
+        <v>0.46</v>
       </c>
       <c r="P153">
         <v>1</v>
       </c>
     </row>
     <row r="154" spans="1:16">
       <c r="A154" t="s">
-        <v>465</v>
+        <v>463</v>
       </c>
       <c r="B154" t="s">
-        <v>466</v>
+        <v>464</v>
       </c>
       <c r="C154" s="1">
-        <v>800000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D154" s="1">
-        <v>95.507</v>
+        <v>88.797</v>
       </c>
       <c r="E154" s="1">
-        <v>98.599555</v>
+        <v>86.18353143</v>
       </c>
       <c r="F154" t="s">
         <v>8</v>
       </c>
       <c r="G154">
         <v>1.0</v>
       </c>
       <c r="H154" s="1">
-        <v>788796.44</v>
+        <v>603284.72</v>
       </c>
       <c r="I154" s="1">
-        <v>-24740.44</v>
+        <v>18294.28</v>
       </c>
       <c r="J154" s="1">
-        <v>-3.1364796727531</v>
+        <v>3.0324454430074</v>
       </c>
       <c r="K154">
-        <v>0.31</v>
-[...2 lines deleted...]
-        <v>467</v>
+        <v>0.06</v>
+      </c>
+      <c r="L154">
+        <v>445.89</v>
       </c>
       <c r="M154" s="1">
-        <v>764056.0</v>
+        <v>621579.0</v>
       </c>
       <c r="N154" s="1">
-        <v>766497.1</v>
+        <v>622024.89</v>
       </c>
       <c r="O154" s="1">
-        <v>0.55</v>
+        <v>0.44</v>
       </c>
       <c r="P154">
         <v>1</v>
       </c>
     </row>
     <row r="155" spans="1:16">
       <c r="A155" t="s">
-        <v>468</v>
+        <v>465</v>
       </c>
       <c r="B155" t="s">
-        <v>469</v>
+        <v>466</v>
       </c>
       <c r="C155" s="1">
-        <v>800000.0</v>
+        <v>511000.0</v>
       </c>
       <c r="D155" s="1">
-        <v>95.592</v>
+        <v>101.512</v>
       </c>
       <c r="E155" s="1">
-        <v>99.492</v>
+        <v>100.27221135</v>
       </c>
       <c r="F155" t="s">
         <v>8</v>
       </c>
       <c r="G155">
         <v>1.0</v>
       </c>
       <c r="H155" s="1">
-        <v>795936.0</v>
+        <v>512391.0</v>
       </c>
       <c r="I155" s="1">
-        <v>-31200.0</v>
+        <v>6335.32</v>
       </c>
       <c r="J155" s="1">
-        <v>-3.9199131588469</v>
+        <v>1.2364229660552</v>
       </c>
       <c r="K155">
-        <v>0.26</v>
+        <v>1.56</v>
       </c>
       <c r="L155" t="s">
-        <v>470</v>
+        <v>467</v>
       </c>
       <c r="M155" s="1">
-        <v>764736.0</v>
+        <v>518726.32</v>
       </c>
       <c r="N155" s="1">
-        <v>766790.79</v>
+        <v>526706.32</v>
       </c>
       <c r="O155" s="1">
-        <v>0.55</v>
+        <v>0.37</v>
       </c>
       <c r="P155">
         <v>1</v>
       </c>
     </row>
     <row r="156" spans="1:16">
       <c r="A156" t="s">
-        <v>471</v>
+        <v>468</v>
       </c>
       <c r="B156" t="s">
-        <v>472</v>
+        <v>469</v>
       </c>
       <c r="C156" s="1">
-        <v>600000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D156" s="1">
-        <v>105.105</v>
+        <v>100.873</v>
       </c>
       <c r="E156" s="1">
-        <v>108.31357167</v>
+        <v>102.939</v>
       </c>
       <c r="F156" t="s">
         <v>8</v>
       </c>
       <c r="G156">
         <v>1.0</v>
       </c>
       <c r="H156" s="1">
-        <v>649881.43</v>
+        <v>720573.0</v>
       </c>
       <c r="I156" s="1">
-        <v>-19251.43</v>
+        <v>-14462.0</v>
       </c>
       <c r="J156" s="1">
-        <v>-2.962298830419</v>
+        <v>-2.0070138625788</v>
       </c>
       <c r="K156">
-        <v>2.03</v>
+        <v>0.6</v>
       </c>
       <c r="L156" t="s">
-        <v>473</v>
+        <v>470</v>
       </c>
       <c r="M156" s="1">
-        <v>630630.0</v>
+        <v>706111.0</v>
       </c>
       <c r="N156" s="1">
-        <v>642794.38</v>
+        <v>710282.23</v>
       </c>
       <c r="O156" s="1">
-        <v>0.46</v>
+        <v>0.51</v>
       </c>
       <c r="P156">
         <v>1</v>
       </c>
     </row>
     <row r="157" spans="1:16">
       <c r="A157" t="s">
-        <v>474</v>
+        <v>471</v>
       </c>
       <c r="B157" t="s">
-        <v>475</v>
+        <v>472</v>
       </c>
       <c r="C157" s="1">
-        <v>1200000.0</v>
+        <v>1400000.0</v>
       </c>
       <c r="D157" s="1">
-        <v>97.169</v>
+        <v>97.669</v>
       </c>
       <c r="E157" s="1">
-        <v>100.58933333</v>
+        <v>100.58606214</v>
       </c>
       <c r="F157" t="s">
         <v>8</v>
       </c>
       <c r="G157">
         <v>1.0</v>
       </c>
       <c r="H157" s="1">
-        <v>1207072.0</v>
+        <v>1408204.87</v>
       </c>
       <c r="I157" s="1">
-        <v>-41044.0</v>
+        <v>-40838.87</v>
       </c>
       <c r="J157" s="1">
-        <v>-3.4002942657936</v>
+        <v>-2.9000659541818</v>
       </c>
       <c r="K157">
-        <v>2.84</v>
+        <v>0.48</v>
       </c>
       <c r="L157" t="s">
-        <v>476</v>
+        <v>473</v>
       </c>
       <c r="M157" s="1">
-        <v>1166028.0</v>
+        <v>1367366.0</v>
       </c>
       <c r="N157" s="1">
-        <v>1200092.38</v>
+        <v>1374097.51</v>
       </c>
       <c r="O157" s="1">
-        <v>0.87</v>
+        <v>0.98</v>
       </c>
       <c r="P157">
         <v>1</v>
       </c>
     </row>
     <row r="158" spans="1:16">
       <c r="A158" t="s">
-        <v>477</v>
+        <v>474</v>
       </c>
       <c r="B158" t="s">
-        <v>478</v>
+        <v>475</v>
       </c>
       <c r="C158" s="1">
-        <v>700000.0</v>
+        <v>850000.0</v>
       </c>
       <c r="D158" s="1">
-        <v>87.979</v>
+        <v>98.346</v>
       </c>
       <c r="E158" s="1">
-        <v>86.18353143</v>
+        <v>99.64942118</v>
       </c>
       <c r="F158" t="s">
         <v>8</v>
       </c>
       <c r="G158">
         <v>1.0</v>
       </c>
       <c r="H158" s="1">
-        <v>603284.72</v>
+        <v>847020.08</v>
       </c>
       <c r="I158" s="1">
-        <v>12568.28</v>
+        <v>-11079.08</v>
       </c>
       <c r="J158" s="1">
-        <v>2.0833081931861</v>
+        <v>-1.3080067712208</v>
       </c>
       <c r="K158">
-        <v>0.02</v>
-[...2 lines deleted...]
-        <v>115.07</v>
+        <v>2.26</v>
+      </c>
+      <c r="L158" t="s">
+        <v>476</v>
       </c>
       <c r="M158" s="1">
-        <v>615853.0</v>
+        <v>835941.0</v>
       </c>
       <c r="N158" s="1">
-        <v>615968.07</v>
+        <v>855153.33</v>
       </c>
       <c r="O158" s="1">
-        <v>0.44</v>
+        <v>0.61</v>
       </c>
       <c r="P158">
         <v>1</v>
       </c>
     </row>
     <row r="159" spans="1:16">
       <c r="A159" t="s">
+        <v>477</v>
+      </c>
+      <c r="B159" t="s">
+        <v>478</v>
+      </c>
+      <c r="C159" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="D159" s="1">
+        <v>97.594</v>
+      </c>
+      <c r="E159" s="1">
+        <v>99.908</v>
+      </c>
+      <c r="F159" t="s">
+        <v>8</v>
+      </c>
+      <c r="G159">
+        <v>1.0</v>
+      </c>
+      <c r="H159" s="1">
+        <v>499540.0</v>
+      </c>
+      <c r="I159" s="1">
+        <v>-11570.0</v>
+      </c>
+      <c r="J159" s="1">
+        <v>-2.3161308403731</v>
+      </c>
+      <c r="K159">
+        <v>0.87</v>
+      </c>
+      <c r="L159" t="s">
         <v>479</v>
       </c>
-      <c r="B159" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M159" s="1">
-        <v>513008.23</v>
+        <v>487970.0</v>
       </c>
       <c r="N159" s="1">
-        <v>519780.73</v>
+        <v>492329.38</v>
       </c>
       <c r="O159" s="1">
-        <v>0.38</v>
+        <v>0.35</v>
       </c>
       <c r="P159">
         <v>1</v>
       </c>
     </row>
     <row r="160" spans="1:16">
       <c r="A160" t="s">
-        <v>482</v>
+        <v>480</v>
       </c>
       <c r="B160" t="s">
-        <v>483</v>
+        <v>478</v>
       </c>
       <c r="C160" s="1">
-        <v>700000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D160" s="1">
-        <v>99.958</v>
+        <v>102.473</v>
       </c>
       <c r="E160" s="1">
-        <v>102.939</v>
+        <v>103.50275</v>
       </c>
       <c r="F160" t="s">
         <v>8</v>
       </c>
       <c r="G160">
         <v>1.0</v>
       </c>
       <c r="H160" s="1">
-        <v>720573.0</v>
+        <v>414011.0</v>
       </c>
       <c r="I160" s="1">
-        <v>-20867.0</v>
+        <v>-4119.0</v>
       </c>
       <c r="J160" s="1">
-        <v>-2.8958897988129</v>
+        <v>-0.99490110166155</v>
       </c>
       <c r="K160">
-        <v>0.37</v>
-[...2 lines deleted...]
-        <v>484</v>
+        <v>0.16</v>
+      </c>
+      <c r="L160">
+        <v>624.66</v>
       </c>
       <c r="M160" s="1">
-        <v>699706.0</v>
+        <v>409892.0</v>
       </c>
       <c r="N160" s="1">
-        <v>702278.26</v>
+        <v>410516.66</v>
       </c>
       <c r="O160" s="1">
-        <v>0.51</v>
+        <v>0.29</v>
       </c>
       <c r="P160">
         <v>1</v>
       </c>
     </row>
     <row r="161" spans="1:16">
       <c r="A161" t="s">
-        <v>485</v>
+        <v>481</v>
       </c>
       <c r="B161" t="s">
-        <v>486</v>
+        <v>482</v>
       </c>
       <c r="C161" s="1">
-        <v>1400000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D161" s="1">
-        <v>96.141</v>
+        <v>104.284</v>
       </c>
       <c r="E161" s="1">
-        <v>100.58606214</v>
+        <v>106.53128571</v>
       </c>
       <c r="F161" t="s">
         <v>8</v>
       </c>
       <c r="G161">
         <v>1.0</v>
       </c>
       <c r="H161" s="1">
-        <v>1408204.87</v>
+        <v>745719.0</v>
       </c>
       <c r="I161" s="1">
-        <v>-62230.87</v>
+        <v>-15731.0</v>
       </c>
       <c r="J161" s="1">
-        <v>-4.4191631008917</v>
+        <v>-2.1095077368285</v>
       </c>
       <c r="K161">
-        <v>0.27</v>
+        <v>2.18</v>
       </c>
       <c r="L161" t="s">
-        <v>487</v>
+        <v>483</v>
       </c>
       <c r="M161" s="1">
-        <v>1345974.0</v>
+        <v>729988.0</v>
       </c>
       <c r="N161" s="1">
-        <v>1349728.11</v>
+        <v>745229.78</v>
       </c>
       <c r="O161" s="1">
-        <v>0.97</v>
+        <v>0.53</v>
       </c>
       <c r="P161">
         <v>1</v>
       </c>
     </row>
     <row r="162" spans="1:16">
       <c r="A162" t="s">
-        <v>488</v>
+        <v>484</v>
       </c>
       <c r="B162" t="s">
-        <v>489</v>
+        <v>485</v>
       </c>
       <c r="C162" s="1">
-        <v>850000.0</v>
+        <v>1239000.0</v>
       </c>
       <c r="D162" s="1">
-        <v>96.915</v>
+        <v>98.294</v>
       </c>
       <c r="E162" s="1">
-        <v>99.64942118</v>
+        <v>99.90992252</v>
       </c>
       <c r="F162" t="s">
         <v>8</v>
       </c>
       <c r="G162">
         <v>1.0</v>
       </c>
       <c r="H162" s="1">
-        <v>847020.08</v>
+        <v>1237883.94</v>
       </c>
       <c r="I162" s="1">
-        <v>-23242.58</v>
+        <v>-20021.28</v>
       </c>
       <c r="J162" s="1">
-        <v>-2.7440412038402</v>
+        <v>-1.6173794128067</v>
       </c>
       <c r="K162">
-        <v>2.07</v>
+        <v>0.63</v>
       </c>
       <c r="L162" t="s">
-        <v>490</v>
+        <v>486</v>
       </c>
       <c r="M162" s="1">
-        <v>823777.5</v>
+        <v>1217862.66</v>
       </c>
       <c r="N162" s="1">
-        <v>841382.98</v>
+        <v>1225614.9</v>
       </c>
       <c r="O162" s="1">
-        <v>0.61</v>
+        <v>0.87</v>
       </c>
       <c r="P162">
         <v>1</v>
       </c>
     </row>
     <row r="163" spans="1:16">
       <c r="A163" t="s">
-        <v>491</v>
+        <v>487</v>
       </c>
       <c r="B163" t="s">
-        <v>492</v>
+        <v>488</v>
       </c>
       <c r="C163" s="1">
-        <v>500000.0</v>
+        <v>988000.0</v>
       </c>
       <c r="D163" s="1">
-        <v>96.479</v>
+        <v>100.367</v>
       </c>
       <c r="E163" s="1">
-        <v>99.908</v>
+        <v>100.44048583</v>
       </c>
       <c r="F163" t="s">
         <v>8</v>
       </c>
       <c r="G163">
         <v>1.0</v>
       </c>
       <c r="H163" s="1">
-        <v>499540.0</v>
+        <v>992352.0</v>
       </c>
       <c r="I163" s="1">
-        <v>-17145.0</v>
+        <v>-726.04</v>
       </c>
       <c r="J163" s="1">
-        <v>-3.4321575849782</v>
+        <v>-0.073163554867628</v>
       </c>
       <c r="K163">
-        <v>0.62</v>
+        <v>0.99</v>
       </c>
       <c r="L163" t="s">
-        <v>493</v>
+        <v>489</v>
       </c>
       <c r="M163" s="1">
-        <v>482395.0</v>
+        <v>991625.96</v>
       </c>
       <c r="N163" s="1">
-        <v>485516.53</v>
+        <v>1001443.7</v>
       </c>
       <c r="O163" s="1">
-        <v>0.35</v>
+        <v>0.71</v>
       </c>
       <c r="P163">
         <v>1</v>
       </c>
     </row>
     <row r="164" spans="1:16">
       <c r="A164" t="s">
-        <v>494</v>
+        <v>490</v>
       </c>
       <c r="B164" t="s">
-        <v>492</v>
+        <v>491</v>
       </c>
       <c r="C164" s="1">
-        <v>400000.0</v>
+        <v>286000.0</v>
       </c>
       <c r="D164" s="1">
-        <v>100.97</v>
+        <v>101.546</v>
       </c>
       <c r="E164" s="1">
-        <v>103.50275</v>
+        <v>100.94948252</v>
       </c>
       <c r="F164" t="s">
         <v>8</v>
       </c>
       <c r="G164">
         <v>1.0</v>
       </c>
       <c r="H164" s="1">
-        <v>414011.0</v>
+        <v>288715.52</v>
       </c>
       <c r="I164" s="1">
-        <v>-10131.0</v>
+        <v>1706.04</v>
       </c>
       <c r="J164" s="1">
-        <v>-2.4470364313992</v>
+        <v>0.59090692457406</v>
       </c>
       <c r="K164">
-        <v>4.61</v>
-[...2 lines deleted...]
-        <v>495</v>
+        <v>0.07</v>
+      </c>
+      <c r="L164">
+        <v>194.78</v>
       </c>
       <c r="M164" s="1">
-        <v>403880.0</v>
+        <v>290421.56</v>
       </c>
       <c r="N164" s="1">
-        <v>422307.4</v>
+        <v>290616.34</v>
       </c>
       <c r="O164" s="1">
-        <v>0.3</v>
+        <v>0.21</v>
       </c>
       <c r="P164">
         <v>1</v>
       </c>
     </row>
     <row r="165" spans="1:16">
       <c r="A165" t="s">
-        <v>496</v>
+        <v>492</v>
       </c>
       <c r="B165" t="s">
-        <v>497</v>
+        <v>493</v>
       </c>
       <c r="C165" s="1">
-        <v>700000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D165" s="1">
-        <v>102.831</v>
+        <v>102.614</v>
       </c>
       <c r="E165" s="1">
-        <v>106.53128571</v>
+        <v>105.263</v>
       </c>
       <c r="F165" t="s">
         <v>8</v>
       </c>
       <c r="G165">
         <v>1.0</v>
       </c>
       <c r="H165" s="1">
-        <v>745719.0</v>
+        <v>315789.0</v>
       </c>
       <c r="I165" s="1">
-        <v>-25902.0</v>
+        <v>-7947.0</v>
       </c>
       <c r="J165" s="1">
-        <v>-3.4734263174198</v>
+        <v>-2.5165537748307</v>
       </c>
       <c r="K165">
-        <v>1.91</v>
+        <v>4.19</v>
       </c>
       <c r="L165" t="s">
-        <v>498</v>
+        <v>494</v>
       </c>
       <c r="M165" s="1">
-        <v>719817.0</v>
+        <v>307842.0</v>
       </c>
       <c r="N165" s="1">
-        <v>733184.12</v>
+        <v>320412.82</v>
       </c>
       <c r="O165" s="1">
-        <v>0.53</v>
+        <v>0.23</v>
       </c>
       <c r="P165">
         <v>1</v>
       </c>
     </row>
     <row r="166" spans="1:16">
       <c r="A166" t="s">
-        <v>499</v>
+        <v>495</v>
       </c>
       <c r="B166" t="s">
-        <v>500</v>
+        <v>496</v>
       </c>
       <c r="C166" s="1">
-        <v>1239000.0</v>
+        <v>683000.0</v>
       </c>
       <c r="D166" s="1">
-        <v>96.427</v>
+        <v>102.712</v>
       </c>
       <c r="E166" s="1">
-        <v>99.90992252</v>
+        <v>101.19198243</v>
       </c>
       <c r="F166" t="s">
         <v>8</v>
       </c>
       <c r="G166">
         <v>1.0</v>
       </c>
       <c r="H166" s="1">
-        <v>1237883.94</v>
+        <v>691141.24</v>
       </c>
       <c r="I166" s="1">
-        <v>-43153.41</v>
+        <v>10381.72</v>
       </c>
       <c r="J166" s="1">
-        <v>-3.4860626756334</v>
+        <v>1.5021126506646</v>
       </c>
       <c r="K166">
-        <v>0.4</v>
+        <v>3.59</v>
       </c>
       <c r="L166" t="s">
-        <v>501</v>
+        <v>497</v>
       </c>
       <c r="M166" s="1">
-        <v>1194730.53</v>
+        <v>701522.96</v>
       </c>
       <c r="N166" s="1">
-        <v>1199652.58</v>
+        <v>726068.86</v>
       </c>
       <c r="O166" s="1">
-        <v>0.87</v>
+        <v>0.52</v>
       </c>
       <c r="P166">
         <v>1</v>
       </c>
     </row>
     <row r="167" spans="1:16">
       <c r="A167" t="s">
-        <v>502</v>
+        <v>498</v>
       </c>
       <c r="B167" t="s">
-        <v>503</v>
+        <v>499</v>
       </c>
       <c r="C167" s="1">
-        <v>988000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D167" s="1">
-        <v>98.569</v>
+        <v>98.923</v>
       </c>
       <c r="E167" s="1">
-        <v>100.44048583</v>
+        <v>99.752715</v>
       </c>
       <c r="F167" t="s">
         <v>8</v>
       </c>
       <c r="G167">
         <v>1.0</v>
       </c>
       <c r="H167" s="1">
-        <v>992352.0</v>
+        <v>598516.29</v>
       </c>
       <c r="I167" s="1">
-        <v>-18490.28</v>
+        <v>-4978.29</v>
       </c>
       <c r="J167" s="1">
-        <v>-1.8632783528425</v>
+        <v>-0.83177184701188</v>
       </c>
       <c r="K167">
-        <v>0.74</v>
+        <v>2.38</v>
       </c>
       <c r="L167" t="s">
-        <v>504</v>
+        <v>500</v>
       </c>
       <c r="M167" s="1">
-        <v>973861.72</v>
+        <v>593538.0</v>
       </c>
       <c r="N167" s="1">
-        <v>981170.48</v>
+        <v>607806.49</v>
       </c>
       <c r="O167" s="1">
-        <v>0.71</v>
+        <v>0.43</v>
       </c>
       <c r="P167">
         <v>1</v>
       </c>
     </row>
     <row r="168" spans="1:16">
       <c r="A168" t="s">
-        <v>505</v>
+        <v>501</v>
       </c>
       <c r="B168" t="s">
-        <v>506</v>
+        <v>502</v>
       </c>
       <c r="C168" s="1">
-        <v>286000.0</v>
+        <v>683000.0</v>
       </c>
       <c r="D168" s="1">
-        <v>99.889</v>
+        <v>100.498</v>
       </c>
       <c r="E168" s="1">
-        <v>100.94948252</v>
+        <v>100.0</v>
       </c>
       <c r="F168" t="s">
         <v>8</v>
       </c>
       <c r="G168">
         <v>1.0</v>
       </c>
       <c r="H168" s="1">
-        <v>288715.52</v>
+        <v>683000.0</v>
       </c>
       <c r="I168" s="1">
-        <v>-3032.98</v>
+        <v>3401.34</v>
       </c>
       <c r="J168" s="1">
-        <v>-1.0505081264769</v>
+        <v>0.498</v>
       </c>
       <c r="K168">
-        <v>3.95</v>
-[...2 lines deleted...]
-        <v>507</v>
+        <v>0.07</v>
+      </c>
+      <c r="L168">
+        <v>494.6</v>
       </c>
       <c r="M168" s="1">
-        <v>285682.54</v>
+        <v>686401.34</v>
       </c>
       <c r="N168" s="1">
-        <v>296979.65</v>
+        <v>686895.94</v>
       </c>
       <c r="O168" s="1">
-        <v>0.21</v>
+        <v>0.49</v>
       </c>
       <c r="P168">
         <v>1</v>
       </c>
     </row>
     <row r="169" spans="1:16">
       <c r="A169" t="s">
-        <v>508</v>
+        <v>503</v>
       </c>
       <c r="B169" t="s">
-        <v>509</v>
+        <v>504</v>
       </c>
       <c r="C169" s="1">
-        <v>300000.0</v>
+        <v>1014000.0</v>
       </c>
       <c r="D169" s="1">
-        <v>101.704</v>
+        <v>99.655</v>
       </c>
       <c r="E169" s="1">
-        <v>105.263</v>
+        <v>102.86484418</v>
       </c>
       <c r="F169" t="s">
         <v>8</v>
       </c>
       <c r="G169">
         <v>1.0</v>
       </c>
       <c r="H169" s="1">
-        <v>315789.0</v>
+        <v>1043049.52</v>
       </c>
       <c r="I169" s="1">
-        <v>-10677.0</v>
+        <v>-32547.82</v>
       </c>
       <c r="J169" s="1">
-        <v>-3.3810550715826</v>
+        <v>-3.1204482026894</v>
       </c>
       <c r="K169">
-        <v>3.92</v>
+        <v>3.05</v>
       </c>
       <c r="L169" t="s">
-        <v>510</v>
+        <v>505</v>
       </c>
       <c r="M169" s="1">
-        <v>305112.0</v>
+        <v>1010501.7</v>
       </c>
       <c r="N169" s="1">
-        <v>316884.12</v>
+        <v>1041442.59</v>
       </c>
       <c r="O169" s="1">
-        <v>0.23</v>
+        <v>0.74</v>
       </c>
       <c r="P169">
         <v>1</v>
       </c>
     </row>
     <row r="170" spans="1:16">
       <c r="A170" t="s">
-        <v>511</v>
+        <v>506</v>
       </c>
       <c r="B170" t="s">
-        <v>512</v>
+        <v>507</v>
       </c>
       <c r="C170" s="1">
-        <v>683000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D170" s="1">
-        <v>100.533</v>
+        <v>98.25</v>
       </c>
       <c r="E170" s="1">
-        <v>101.19198243</v>
+        <v>99.99142833</v>
       </c>
       <c r="F170" t="s">
         <v>8</v>
       </c>
       <c r="G170">
         <v>1.0</v>
       </c>
       <c r="H170" s="1">
-        <v>691141.24</v>
+        <v>599948.57</v>
       </c>
       <c r="I170" s="1">
-        <v>-4500.85</v>
+        <v>-10448.57</v>
       </c>
       <c r="J170" s="1">
-        <v>-0.65122000244118</v>
+        <v>-1.7415776155613</v>
       </c>
       <c r="K170">
-        <v>3.33</v>
+        <v>0.84</v>
       </c>
       <c r="L170" t="s">
-        <v>513</v>
+        <v>508</v>
       </c>
       <c r="M170" s="1">
-        <v>686640.39</v>
+        <v>589500.0</v>
       </c>
       <c r="N170" s="1">
-        <v>709410.96</v>
+        <v>594535.43</v>
       </c>
       <c r="O170" s="1">
-        <v>0.51</v>
+        <v>0.42</v>
       </c>
       <c r="P170">
         <v>1</v>
       </c>
     </row>
     <row r="171" spans="1:16">
       <c r="A171" t="s">
-        <v>514</v>
+        <v>509</v>
       </c>
       <c r="B171" t="s">
-        <v>515</v>
+        <v>510</v>
       </c>
       <c r="C171" s="1">
-        <v>600000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D171" s="1">
-        <v>96.38</v>
+        <v>100.895</v>
       </c>
       <c r="E171" s="1">
-        <v>99.752715</v>
+        <v>100.0</v>
       </c>
       <c r="F171" t="s">
         <v>8</v>
       </c>
       <c r="G171">
         <v>1.0</v>
       </c>
       <c r="H171" s="1">
-        <v>598516.29</v>
+        <v>300000.0</v>
       </c>
       <c r="I171" s="1">
-        <v>-20236.29</v>
+        <v>2685.0</v>
       </c>
       <c r="J171" s="1">
-        <v>-3.3810758935233</v>
+        <v>0.895</v>
       </c>
       <c r="K171">
-        <v>2.13</v>
-[...2 lines deleted...]
-        <v>516</v>
+        <v>0.13</v>
+      </c>
+      <c r="L171">
+        <v>394.27</v>
       </c>
       <c r="M171" s="1">
-        <v>578280.0</v>
+        <v>302685.0</v>
       </c>
       <c r="N171" s="1">
-        <v>591083.42</v>
+        <v>303079.27</v>
       </c>
       <c r="O171" s="1">
-        <v>0.43</v>
+        <v>0.22</v>
       </c>
       <c r="P171">
         <v>1</v>
       </c>
     </row>
     <row r="172" spans="1:16">
       <c r="A172" t="s">
-        <v>517</v>
+        <v>511</v>
       </c>
       <c r="B172" t="s">
-        <v>518</v>
+        <v>512</v>
       </c>
       <c r="C172" s="1">
-        <v>1014000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D172" s="1">
-        <v>98.793</v>
+        <v>96.11</v>
       </c>
       <c r="E172" s="1">
-        <v>102.86484418</v>
+        <v>97.25955556</v>
       </c>
       <c r="F172" t="s">
         <v>8</v>
       </c>
       <c r="G172">
         <v>1.0</v>
       </c>
       <c r="H172" s="1">
-        <v>1043049.52</v>
+        <v>875336.0</v>
       </c>
       <c r="I172" s="1">
-        <v>-41288.5</v>
+        <v>-10346.0</v>
       </c>
       <c r="J172" s="1">
-        <v>-3.9584410143825</v>
+        <v>-1.181946132685</v>
       </c>
       <c r="K172">
-        <v>2.82</v>
-[...2 lines deleted...]
-        <v>519</v>
+        <v>0.02</v>
+      </c>
+      <c r="L172">
+        <v>184.93</v>
       </c>
       <c r="M172" s="1">
-        <v>1001761.02</v>
+        <v>864990.0</v>
       </c>
       <c r="N172" s="1">
-        <v>1030305.81</v>
+        <v>865174.93</v>
       </c>
       <c r="O172" s="1">
-        <v>0.74</v>
+        <v>0.62</v>
       </c>
       <c r="P172">
         <v>1</v>
       </c>
     </row>
     <row r="173" spans="1:16">
       <c r="A173" t="s">
-        <v>520</v>
+        <v>513</v>
       </c>
       <c r="B173" t="s">
-        <v>521</v>
+        <v>514</v>
       </c>
       <c r="C173" s="1">
-        <v>600000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D173" s="1">
-        <v>96.755</v>
+        <v>100.275</v>
       </c>
       <c r="E173" s="1">
-        <v>99.99142833</v>
+        <v>99.696</v>
       </c>
       <c r="F173" t="s">
         <v>8</v>
       </c>
       <c r="G173">
         <v>1.0</v>
       </c>
       <c r="H173" s="1">
-        <v>599948.57</v>
+        <v>299088.0</v>
       </c>
       <c r="I173" s="1">
-        <v>-19418.57</v>
+        <v>1737.0</v>
       </c>
       <c r="J173" s="1">
-        <v>-3.2367057729632</v>
+        <v>0.5807655272027</v>
       </c>
       <c r="K173">
-        <v>0.65</v>
+        <v>3.04</v>
       </c>
       <c r="L173" t="s">
-        <v>522</v>
+        <v>515</v>
       </c>
       <c r="M173" s="1">
-        <v>580530.0</v>
+        <v>300825.0</v>
       </c>
       <c r="N173" s="1">
-        <v>584441.01</v>
+        <v>309933.9</v>
       </c>
       <c r="O173" s="1">
-        <v>0.42</v>
+        <v>0.22</v>
       </c>
       <c r="P173">
         <v>1</v>
       </c>
     </row>
     <row r="174" spans="1:16">
       <c r="A174" t="s">
-        <v>523</v>
+        <v>516</v>
       </c>
       <c r="B174" t="s">
-        <v>524</v>
+        <v>517</v>
       </c>
       <c r="C174" s="1">
-        <v>900000.0</v>
+        <v>431000.0</v>
       </c>
       <c r="D174" s="1">
-        <v>94.489</v>
+        <v>99.892</v>
       </c>
       <c r="E174" s="1">
-        <v>97.25955556</v>
+        <v>99.695</v>
       </c>
       <c r="F174" t="s">
         <v>8</v>
       </c>
       <c r="G174">
         <v>1.0</v>
       </c>
       <c r="H174" s="1">
-        <v>875336.0</v>
+        <v>429685.45</v>
       </c>
       <c r="I174" s="1">
-        <v>-24935.0</v>
+        <v>849.07</v>
       </c>
       <c r="J174" s="1">
-        <v>-2.8486204154747</v>
+        <v>0.19760268819901</v>
       </c>
       <c r="K174">
-        <v>2.36</v>
+        <v>0.37</v>
       </c>
       <c r="L174" t="s">
-        <v>525</v>
+        <v>518</v>
       </c>
       <c r="M174" s="1">
-        <v>850401.0</v>
+        <v>430534.52</v>
       </c>
       <c r="N174" s="1">
-        <v>871668.12</v>
+        <v>432128.63</v>
       </c>
       <c r="O174" s="1">
-        <v>0.63</v>
+        <v>0.31</v>
       </c>
       <c r="P174">
         <v>1</v>
       </c>
     </row>
     <row r="175" spans="1:16">
       <c r="A175" t="s">
-        <v>526</v>
+        <v>519</v>
       </c>
       <c r="B175" t="s">
-        <v>527</v>
+        <v>520</v>
       </c>
       <c r="C175" s="1">
-        <v>300000.0</v>
+        <v>1100000.0</v>
       </c>
       <c r="D175" s="1">
-        <v>99.013</v>
+        <v>83.137</v>
       </c>
       <c r="E175" s="1">
-        <v>99.696</v>
+        <v>81.54266545</v>
       </c>
       <c r="F175" t="s">
         <v>8</v>
       </c>
       <c r="G175">
         <v>1.0</v>
       </c>
       <c r="H175" s="1">
-        <v>299088.0</v>
+        <v>896969.32</v>
       </c>
       <c r="I175" s="1">
-        <v>-2049.0</v>
+        <v>17537.68</v>
       </c>
       <c r="J175" s="1">
-        <v>-0.68508265125983</v>
+        <v>1.9552151460431</v>
       </c>
       <c r="K175">
-        <v>2.83</v>
+        <v>0.48</v>
       </c>
       <c r="L175" t="s">
-        <v>528</v>
+        <v>521</v>
       </c>
       <c r="M175" s="1">
-        <v>297039.0</v>
+        <v>914507.0</v>
       </c>
       <c r="N175" s="1">
-        <v>305533.52</v>
+        <v>919796.04</v>
       </c>
       <c r="O175" s="1">
-        <v>0.22</v>
+        <v>0.65</v>
       </c>
       <c r="P175">
         <v>1</v>
       </c>
     </row>
     <row r="176" spans="1:16">
       <c r="A176" t="s">
-        <v>529</v>
+        <v>522</v>
       </c>
       <c r="B176" t="s">
-        <v>530</v>
+        <v>523</v>
       </c>
       <c r="C176" s="1">
-        <v>431000.0</v>
+        <v>1100000.0</v>
       </c>
       <c r="D176" s="1">
-        <v>98.19</v>
+        <v>89.945</v>
       </c>
       <c r="E176" s="1">
-        <v>99.695</v>
+        <v>89.78073818</v>
       </c>
       <c r="F176" t="s">
         <v>8</v>
       </c>
       <c r="G176">
         <v>1.0</v>
       </c>
       <c r="H176" s="1">
-        <v>429685.45</v>
+        <v>987588.12</v>
       </c>
       <c r="I176" s="1">
-        <v>-6486.55</v>
+        <v>1806.88</v>
       </c>
       <c r="J176" s="1">
-        <v>-1.5096042930939</v>
+        <v>0.18295886345818</v>
       </c>
       <c r="K176">
-        <v>0.13</v>
-[...2 lines deleted...]
-        <v>575.65</v>
+        <v>0.6</v>
+      </c>
+      <c r="L176" t="s">
+        <v>524</v>
       </c>
       <c r="M176" s="1">
-        <v>423198.9</v>
+        <v>989395.0</v>
       </c>
       <c r="N176" s="1">
-        <v>423774.55</v>
+        <v>996040.21</v>
       </c>
       <c r="O176" s="1">
-        <v>0.31</v>
+        <v>0.71</v>
       </c>
       <c r="P176">
         <v>1</v>
       </c>
     </row>
     <row r="177" spans="1:16">
       <c r="A177" t="s">
-        <v>531</v>
+        <v>525</v>
       </c>
       <c r="B177" t="s">
-        <v>532</v>
+        <v>526</v>
       </c>
       <c r="C177" s="1">
-        <v>1100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D177" s="1">
-        <v>81.586</v>
+        <v>101.254</v>
       </c>
       <c r="E177" s="1">
-        <v>81.54266545</v>
+        <v>102.932</v>
       </c>
       <c r="F177" t="s">
         <v>8</v>
       </c>
       <c r="G177">
         <v>1.0</v>
       </c>
       <c r="H177" s="1">
-        <v>896969.32</v>
+        <v>205864.0</v>
       </c>
       <c r="I177" s="1">
-        <v>476.68</v>
+        <v>-3356.0</v>
       </c>
       <c r="J177" s="1">
-        <v>0.05314340071297</v>
+        <v>-1.6302024637625</v>
       </c>
       <c r="K177">
-        <v>0.43</v>
-[...2 lines deleted...]
-        <v>533</v>
+        <v>0.21</v>
+      </c>
+      <c r="L177">
+        <v>410.96</v>
       </c>
       <c r="M177" s="1">
-        <v>897446.0</v>
+        <v>202508.0</v>
       </c>
       <c r="N177" s="1">
-        <v>902215.18</v>
+        <v>202918.96</v>
       </c>
       <c r="O177" s="1">
-        <v>0.65</v>
+        <v>0.14</v>
       </c>
       <c r="P177">
         <v>1</v>
       </c>
     </row>
     <row r="178" spans="1:16">
       <c r="A178" t="s">
-        <v>534</v>
+        <v>527</v>
       </c>
       <c r="B178" t="s">
-        <v>535</v>
+        <v>528</v>
       </c>
       <c r="C178" s="1">
-        <v>1100000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D178" s="1">
-        <v>88.692</v>
+        <v>98.929</v>
       </c>
       <c r="E178" s="1">
-        <v>89.78073818</v>
+        <v>100.1375</v>
       </c>
       <c r="F178" t="s">
         <v>8</v>
       </c>
       <c r="G178">
         <v>1.0</v>
       </c>
       <c r="H178" s="1">
-        <v>987588.12</v>
+        <v>801100.0</v>
       </c>
       <c r="I178" s="1">
-        <v>-11976.12</v>
+        <v>-9668.0</v>
       </c>
       <c r="J178" s="1">
-        <v>-1.2126634330109</v>
+        <v>-1.206840594183</v>
       </c>
       <c r="K178">
-        <v>0.56</v>
+        <v>1.93</v>
       </c>
       <c r="L178" t="s">
-        <v>536</v>
+        <v>529</v>
       </c>
       <c r="M178" s="1">
-        <v>975612.0</v>
+        <v>791432.0</v>
       </c>
       <c r="N178" s="1">
-        <v>981737.34</v>
+        <v>806911.93</v>
       </c>
       <c r="O178" s="1">
-        <v>0.71</v>
+        <v>0.57</v>
       </c>
       <c r="P178">
         <v>1</v>
       </c>
     </row>
     <row r="179" spans="1:16">
       <c r="A179" t="s">
-        <v>537</v>
+        <v>530</v>
       </c>
       <c r="B179" t="s">
-        <v>538</v>
+        <v>531</v>
       </c>
       <c r="C179" s="1">
-        <v>200000.0</v>
+        <v>-3300000.0</v>
       </c>
       <c r="D179" s="1">
-        <v>99.724</v>
+        <v>9.86782212</v>
       </c>
       <c r="E179" s="1">
-        <v>102.932</v>
+        <v>0.0</v>
       </c>
       <c r="F179" t="s">
         <v>8</v>
       </c>
       <c r="G179">
         <v>1.0</v>
       </c>
       <c r="H179" s="1">
-        <v>205864.0</v>
+        <v>0.0</v>
       </c>
       <c r="I179" s="1">
-        <v>-6416.0</v>
+        <v>-310054.8</v>
       </c>
       <c r="J179" s="1">
-        <v>-3.116620681615</v>
+        <v>0</v>
       </c>
       <c r="K179">
-        <v>3.72</v>
+        <v>0.0</v>
       </c>
       <c r="L179" t="s">
-        <v>539</v>
+        <v>532</v>
       </c>
       <c r="M179" s="1">
-        <v>199448.0</v>
+        <v>-310054.8</v>
       </c>
       <c r="N179" s="1">
-        <v>206886.36</v>
+        <v>-325638.13</v>
       </c>
       <c r="O179" s="1">
-        <v>0.15</v>
+        <v>-0.23</v>
       </c>
       <c r="P179">
-        <v>1</v>
-[...98 lines deleted...]
-      <c r="P181">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>