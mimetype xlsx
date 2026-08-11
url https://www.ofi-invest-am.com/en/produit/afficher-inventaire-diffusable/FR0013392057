--- v3 (2026-07-21)
+++ v4 (2026-08-11)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="533">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="550">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>I</t>
   </si>
   <si>
     <t>FR0011024249</t>
   </si>
   <si>
@@ -124,1539 +124,1590 @@
   <si>
     <t>FR001400KPZ3</t>
   </si>
   <si>
     <t>Ofi Invest ESG Liquidités PART I</t>
   </si>
   <si>
     <t>DU100626</t>
   </si>
   <si>
     <t>EURO-SCHATZ JUN 26</t>
   </si>
   <si>
     <t>OE100626</t>
   </si>
   <si>
     <t>EURO-BOBL JUN 26</t>
   </si>
   <si>
     <t>XS2986639701</t>
   </si>
   <si>
     <t>A2A SPA 3.625 30/01/2035</t>
   </si>
   <si>
-    <t>6 462.63</t>
+    <t>8 019.89</t>
   </si>
   <si>
     <t>XS2809859536</t>
   </si>
   <si>
     <t>ACHMEA BV 02/11/2044</t>
   </si>
   <si>
-    <t>8 853.29</t>
+    <t>9 882.74</t>
   </si>
   <si>
     <t>BE6317598850</t>
   </si>
   <si>
     <t>AGEAS SA PERP</t>
   </si>
   <si>
-    <t>13 461.64</t>
+    <t>14 310.96</t>
   </si>
   <si>
     <t>BE6369832363</t>
   </si>
   <si>
-    <t>20 602.74</t>
+    <t>23 821.92</t>
   </si>
   <si>
     <t>XS3237229193</t>
   </si>
   <si>
     <t>AIB GROUP PLC 02/12/2036</t>
   </si>
   <si>
-    <t>15 289.32</t>
+    <t>17 442.74</t>
   </si>
   <si>
     <t>FR0014013VX5</t>
   </si>
   <si>
     <t>AIR LIQUIDE FINANCE SA 3 05/05/2033</t>
   </si>
   <si>
-    <t>9 723.29</t>
+    <t>XS2251233651</t>
+  </si>
+  <si>
+    <t>AKELIUS RESIDENTIAL PROPERTY FINAN 1.125 11/01/2029</t>
+  </si>
+  <si>
+    <t>2 748.76</t>
   </si>
   <si>
     <t>XS3324546251</t>
   </si>
   <si>
     <t>AKZO NOBEL NV 4 25/03/2031</t>
   </si>
   <si>
-    <t>2 304.11</t>
+    <t>3 893.15</t>
+  </si>
+  <si>
+    <t>XS3359749481</t>
+  </si>
+  <si>
+    <t>ALLIANDER NV 3.25 30/04/2031</t>
   </si>
   <si>
     <t>XS2829852842</t>
   </si>
   <si>
     <t>ALLIANDER NV PERP</t>
   </si>
   <si>
-    <t>18 493.15</t>
+    <t>19 726.03</t>
+  </si>
+  <si>
+    <t>XS3357187809</t>
+  </si>
+  <si>
+    <t>ALPHA BANK SA 06/05/2032</t>
+  </si>
+  <si>
+    <t>1 202.47</t>
   </si>
   <si>
     <t>XS3064423174</t>
   </si>
   <si>
     <t>ALPHABET INC 3 06/05/2033</t>
   </si>
   <si>
-    <t>17 358.90</t>
-[...1 lines deleted...]
-  <si>
     <t>XS3224609456</t>
   </si>
   <si>
     <t>ALPHABET INC 3.5 06/11/2038</t>
   </si>
   <si>
-    <t>5 058.41</t>
+    <t>5 660.60</t>
   </si>
   <si>
     <t>XS3229091015</t>
   </si>
   <si>
     <t>AMCOR UK FINANCE PLC 3.75 20/02/2033</t>
   </si>
   <si>
-    <t>3 197.67</t>
+    <t>4 229.18</t>
   </si>
   <si>
     <t>FR001400ZZD7</t>
   </si>
   <si>
     <t>ARKEMA SA PERP</t>
   </si>
   <si>
-    <t>23 124.66</t>
+    <t>24 521.92</t>
   </si>
   <si>
     <t>XS3070545234</t>
   </si>
   <si>
     <t>AROUNDTOWN SA 3.5 13/05/2030</t>
   </si>
   <si>
-    <t>49 623.29</t>
-[...7 lines deleted...]
-  <si>
     <t>XS2790191303</t>
   </si>
   <si>
     <t>ASR NEDERLAND NV PERP</t>
   </si>
   <si>
-    <t>8 494.52</t>
+    <t>9 946.58</t>
   </si>
   <si>
     <t>XS2872909770</t>
   </si>
   <si>
     <t>ASTRAZENECA FINANCE LLC 3.278 05/08/2033</t>
   </si>
   <si>
-    <t>45 356.29</t>
+    <t>48 831.87</t>
   </si>
   <si>
     <t>XS2737652474</t>
   </si>
   <si>
     <t>AXA SA PERP</t>
   </si>
   <si>
-    <t>16 125.58</t>
+    <t>19 450.44</t>
+  </si>
+  <si>
+    <t>XS2432565187</t>
+  </si>
+  <si>
+    <t>BALDER FINLAND OYJ 2 18/01/2031</t>
+  </si>
+  <si>
+    <t>3 150.68</t>
   </si>
   <si>
     <t>XS2762369549</t>
   </si>
   <si>
     <t>BANCO BILBAO VIZCAYA ARGENTARIA SA 08/02/2036</t>
   </si>
   <si>
-    <t>7 906.85</t>
+    <t>10 043.84</t>
   </si>
   <si>
     <t>IT0005632267</t>
   </si>
   <si>
     <t>BANCO BPM SPA 3.375 21/01/2030</t>
   </si>
   <si>
-    <t>6 728.92</t>
+    <t>8 191.73</t>
+  </si>
+  <si>
+    <t>XS3352075058</t>
+  </si>
+  <si>
+    <t>BANCO SANTANDER SA 22/04/2038</t>
+  </si>
+  <si>
+    <t>2 445.21</t>
   </si>
   <si>
     <t>XS2817323749</t>
   </si>
   <si>
     <t>BANCO SANTANDER SA PERP</t>
   </si>
   <si>
-    <t>7 314.61</t>
+    <t>9 674.16</t>
   </si>
   <si>
     <t>XS2345798271</t>
   </si>
   <si>
     <t>BANK OF AMERICA CORP 24/05/2032</t>
   </si>
   <si>
-    <t>17 142.89</t>
+    <t>18 169.41</t>
   </si>
   <si>
     <t>XS3332496184</t>
   </si>
   <si>
     <t>BANK OF IRELAND GROUP PLC 02/04/2034</t>
   </si>
   <si>
-    <t>1 886.12</t>
+    <t>3 682.42</t>
   </si>
   <si>
     <t>XS2817924660</t>
   </si>
   <si>
     <t>BANK OF IRELAND GROUP PLC 10/08/2034</t>
   </si>
   <si>
-    <t>4 430.90</t>
+    <t>4 777.07</t>
   </si>
   <si>
     <t>XS3112064947</t>
   </si>
   <si>
     <t>BANK OF MONTREAL 09/01/2032</t>
   </si>
   <si>
-    <t>13 186.63</t>
+    <t>15 722.52</t>
   </si>
   <si>
     <t>FR0014015J95</t>
   </si>
   <si>
     <t>BANQUE FEDERATIVE DU CREDIT MUTUEL 21/07/2033</t>
   </si>
   <si>
-    <t>8 821.92</t>
+    <t>10 739.73</t>
   </si>
   <si>
     <t>XS2831195644</t>
   </si>
   <si>
     <t>BARCLAYS PLC 31/05/2036</t>
   </si>
   <si>
-    <t>17 821.05</t>
-[...8 lines deleted...]
-    <t>10 772.26</t>
+    <t>18 911.02</t>
   </si>
   <si>
     <t>BE0390167337</t>
   </si>
   <si>
     <t>BELFIUS BANQUE SA 3.375 20/02/2031</t>
   </si>
   <si>
-    <t>5 732.88</t>
+    <t>7 582.19</t>
   </si>
   <si>
     <t>BE6365319829</t>
   </si>
   <si>
     <t>BELFIUS BANQUE SA 3.375 28/05/2030</t>
   </si>
   <si>
-    <t>27 462.33</t>
+    <t>29 126.71</t>
   </si>
   <si>
     <t>XS3215466338</t>
   </si>
   <si>
     <t>BMS IRELAND CAPITAL FUNDING DAC 3.363 10/11/2033</t>
   </si>
   <si>
-    <t>11 287.52</t>
+    <t>12 664.04</t>
   </si>
   <si>
     <t>FR001400F2H9</t>
   </si>
   <si>
     <t>BNP PARIBAS SA PERP</t>
   </si>
   <si>
-    <t>21 557.69</t>
+    <t>24 799.45</t>
   </si>
   <si>
     <t>XS2621007660</t>
   </si>
   <si>
     <t>BOOKING HOLDINGS INC 4.125 12/05/2033</t>
   </si>
   <si>
-    <t>26 120.63</t>
-[...1 lines deleted...]
-  <si>
     <t>FR0014005V67</t>
   </si>
   <si>
     <t>BPCE SA 13/10/2046</t>
   </si>
   <si>
-    <t>22 356.16</t>
+    <t>24 684.93</t>
   </si>
   <si>
     <t>XS3227880021</t>
   </si>
   <si>
     <t>BT FINANCE PLC 3.375 17/11/2032</t>
   </si>
   <si>
-    <t>11 352.39</t>
+    <t>12 798.55</t>
   </si>
   <si>
     <t>FR0014013058</t>
   </si>
   <si>
     <t>BUREAU VERITAS SA 3.375 01/10/2033</t>
   </si>
   <si>
-    <t>15 090.41</t>
+    <t>16 569.86</t>
   </si>
   <si>
     <t>XS3226502485</t>
   </si>
   <si>
     <t>CAIXABANK SA 14/05/2038</t>
   </si>
   <si>
-    <t>11 890.41</t>
+    <t>13 376.71</t>
   </si>
   <si>
     <t>FR0014012S89</t>
   </si>
   <si>
     <t>CAPGEMINI SE 3.5 25/09/2034</t>
   </si>
   <si>
-    <t>16 109.59</t>
+    <t>17 643.84</t>
   </si>
   <si>
     <t>XS2387052744</t>
   </si>
   <si>
     <t>CASTELLUM HELSINKI FINANCE HOLDING 0.875 17/09/2029</t>
   </si>
   <si>
-    <t>4 180.82</t>
+    <t>4 564.38</t>
   </si>
   <si>
     <t>XS2793256137</t>
   </si>
   <si>
     <t>CBRE GLOBAL INVESTORS OPEN-ENDED F 4.75 27/03/2034</t>
   </si>
   <si>
-    <t>1 366.83</t>
+    <t>2 379.29</t>
   </si>
   <si>
     <t>XS3326476523</t>
   </si>
   <si>
     <t>COCA-COLA HBC FINANCE BV 4 01/10/2033</t>
   </si>
   <si>
-    <t>1 545.42</t>
+    <t>3 870.90</t>
   </si>
   <si>
     <t>DE000CZ45YV9</t>
   </si>
   <si>
     <t>COMMERZBANK AG 16/07/2032</t>
   </si>
   <si>
-    <t>12 317.81</t>
+    <t>13 194.52</t>
   </si>
   <si>
     <t>FR001400Q7X2</t>
   </si>
   <si>
     <t>COVIVIO HOTELS SCA 4.125 23/05/2033</t>
   </si>
   <si>
-    <t>49 217.47</t>
+    <t>52 155.82</t>
   </si>
   <si>
     <t>FR001400MDV4</t>
   </si>
   <si>
     <t>COVIVIO SA 4.625 05/06/2032</t>
   </si>
   <si>
-    <t>44 881.51</t>
+    <t>30 334.93</t>
   </si>
   <si>
     <t>FR001400F067</t>
   </si>
   <si>
     <t>CREDIT AGRICOLE SA PERP</t>
   </si>
   <si>
-    <t>4 275.14</t>
+    <t>7 033.29</t>
   </si>
   <si>
     <t>FR001400PZV0</t>
   </si>
   <si>
     <t>CREDIT MUTUEL ARKEA 15/05/2035</t>
   </si>
   <si>
-    <t>13 560.25</t>
+    <t>14 350.93</t>
   </si>
   <si>
     <t>BE0002989706</t>
   </si>
   <si>
     <t>CRELAN SA 23/01/2032</t>
   </si>
   <si>
+    <t>9 493.15</t>
+  </si>
+  <si>
+    <t>BE0390287564</t>
+  </si>
+  <si>
+    <t>CRELAN SA-BRUSSELS HEAD OFFICE 30/04/2037</t>
+  </si>
+  <si>
+    <t>1 139.73</t>
+  </si>
+  <si>
+    <t>XS2900380812</t>
+  </si>
+  <si>
+    <t>DAIMLER TRUCK INTERNATIONAL FINANC 3.375 23/09/2030</t>
+  </si>
+  <si>
+    <t>4 290.41</t>
+  </si>
+  <si>
+    <t>XS3352082930</t>
+  </si>
+  <si>
+    <t>DANAHER CORPORATION 3.25 29/04/2030</t>
+  </si>
+  <si>
+    <t>FR0014017HO4</t>
+  </si>
+  <si>
+    <t>DANONE SA 3.785 01/04/2034</t>
+  </si>
+  <si>
+    <t>1 742.14</t>
+  </si>
+  <si>
+    <t>DE000A30VT06</t>
+  </si>
+  <si>
+    <t>DEUTSCHE BANK AG (PARIS BRANCH) 05/09/2030</t>
+  </si>
+  <si>
+    <t>51 369.86</t>
+  </si>
+  <si>
+    <t>DE000A4DE9Y3</t>
+  </si>
+  <si>
+    <t>DEUTSCHE BANK AG 13/02/2031</t>
+  </si>
+  <si>
+    <t>2 468.84</t>
+  </si>
+  <si>
+    <t>XS2280835260</t>
+  </si>
+  <si>
+    <t>DIGITAL INTREPID HOLDING BV 0.625 15/07/2031</t>
+  </si>
+  <si>
+    <t>6 205.48</t>
+  </si>
+  <si>
+    <t>XS2977974927</t>
+  </si>
+  <si>
+    <t>DNB BANK ASA 15/01/2031</t>
+  </si>
+  <si>
+    <t>3 879.45</t>
+  </si>
+  <si>
+    <t>XS3074473474</t>
+  </si>
+  <si>
+    <t>DNB BANK ASA 20/05/2031</t>
+  </si>
+  <si>
+    <t>12 260.27</t>
+  </si>
+  <si>
+    <t>XS3351033785</t>
+  </si>
+  <si>
+    <t>DSB 3.625 22/04/2036</t>
+  </si>
+  <si>
+    <t>XS2852136063</t>
+  </si>
+  <si>
+    <t>DSM BV 3.625 02/07/2034</t>
+  </si>
+  <si>
+    <t>19 615.22</t>
+  </si>
+  <si>
+    <t>XS3204041266</t>
+  </si>
+  <si>
+    <t>DZ BANK AG DEUTSCHE ZENTRAL GENOSS 15/10/2035</t>
+  </si>
+  <si>
+    <t>10 661.10</t>
+  </si>
+  <si>
+    <t>XS3274805376</t>
+  </si>
+  <si>
+    <t>E.ON SE 3.448 19/01/2034</t>
+  </si>
+  <si>
+    <t>17 144.40</t>
+  </si>
+  <si>
+    <t>XS3166221948</t>
+  </si>
+  <si>
+    <t>EAST JAPAN RAILWAY COMPANY 3.727 02/09/2037</t>
+  </si>
+  <si>
+    <t>26 066.23</t>
+  </si>
+  <si>
+    <t>XS3071203056</t>
+  </si>
+  <si>
+    <t>EATON CAPITAL UNLIMITED CO 3.625 09/05/2035</t>
+  </si>
+  <si>
+    <t>PTEDP6OM0007</t>
+  </si>
+  <si>
+    <t>EDP SA 02/12/2055</t>
+  </si>
+  <si>
     <t>7 767.12</t>
   </si>
   <si>
-    <t>BE0390287564</t>
-[...127 lines deleted...]
-  <si>
     <t>XS3171675393</t>
   </si>
   <si>
     <t>EDP SERVICIOS FINANCIEROS ESPANA S 3.125 03/12/2031</t>
   </si>
   <si>
-    <t>7 424.23</t>
-[...8 lines deleted...]
-    <t>26 838.36</t>
+    <t>8 477.31</t>
+  </si>
+  <si>
+    <t>BE6373697216</t>
+  </si>
+  <si>
+    <t>ELIA GROUP SA PERP</t>
+  </si>
+  <si>
+    <t>1 115.07</t>
   </si>
   <si>
     <t>FR0014016ZV3</t>
   </si>
   <si>
     <t>ELIS SA 3.875 23/03/2032</t>
   </si>
   <si>
-    <t>2 303.77</t>
+    <t>3 790.07</t>
   </si>
   <si>
     <t>XS3070067072</t>
   </si>
   <si>
     <t>ELISA OYJ 2.875 14/05/2030</t>
   </si>
   <si>
-    <t>34 086.63</t>
+    <t>36 068.41</t>
   </si>
   <si>
     <t>XS3086867440</t>
   </si>
   <si>
     <t>ELM BV 3.375 19/06/2030</t>
   </si>
   <si>
-    <t>14 239.73</t>
+    <t>15 164.38</t>
   </si>
   <si>
     <t>XS1492580516</t>
   </si>
   <si>
     <t>ELM BV FOR SWISS LIFE INSURANCE &amp; PERP</t>
   </si>
   <si>
-    <t>85 678.77</t>
+    <t>90 733.56</t>
   </si>
   <si>
     <t>XS2312746345</t>
   </si>
   <si>
     <t>ENEL SPA NC30 PERP</t>
   </si>
   <si>
-    <t>10 494.86</t>
+    <t>11 419.52</t>
   </si>
   <si>
     <t>FR001400KHG0</t>
   </si>
   <si>
     <t>ENGIE SA 3.875 06/01/2031</t>
   </si>
   <si>
-    <t>7 951.71</t>
+    <t>9 438.01</t>
+  </si>
+  <si>
+    <t>FR0014016Z94</t>
+  </si>
+  <si>
+    <t>ENGIE SA PERP</t>
+  </si>
+  <si>
+    <t>2 263.44</t>
   </si>
   <si>
     <t>AT0000A3RNZ8</t>
   </si>
   <si>
     <t>ERSTE GROUP BANK AG 21/04/2036</t>
   </si>
   <si>
+    <t>1 582.19</t>
+  </si>
+  <si>
     <t>FR001400RX89</t>
   </si>
   <si>
     <t>ESSILORLUXOTTICA SA 3 05/03/2032</t>
   </si>
   <si>
+    <t>4 536.99</t>
+  </si>
+  <si>
     <t>FR0014017VR8</t>
   </si>
   <si>
     <t>EURAZEO SE 4.625 17/04/2031</t>
   </si>
   <si>
+    <t>1 976.71</t>
+  </si>
+  <si>
     <t>XS2904504979</t>
   </si>
   <si>
     <t>EUROBANK SA (ATHINA) 24/09/2030</t>
   </si>
   <si>
-    <t>11 561.64</t>
+    <t>12 657.53</t>
   </si>
   <si>
     <t>DE000A4DFWV3</t>
   </si>
   <si>
     <t>EVONIK INDUSTRIES AG 09/09/2055</t>
   </si>
   <si>
-    <t>15 789.04</t>
+    <t>17 186.30</t>
   </si>
   <si>
     <t>XS2982065018</t>
   </si>
   <si>
     <t>EXPERIAN PLC 3.51 15/12/2033</t>
   </si>
   <si>
-    <t>7 195.02</t>
+    <t>8 310.53</t>
+  </si>
+  <si>
+    <t>XS3003232272</t>
+  </si>
+  <si>
+    <t>FASTIGHETS AB BALDER 4 19/02/2032</t>
+  </si>
+  <si>
+    <t>5 457.53</t>
   </si>
   <si>
     <t>XS3299544711</t>
   </si>
   <si>
     <t>FORD MOTOR CREDIT COMPANY LLC 3.305 17/05/2029</t>
   </si>
   <si>
-    <t>4 119.93</t>
-[...8 lines deleted...]
-    <t>10 680.82</t>
+    <t>5 387.60</t>
   </si>
   <si>
     <t>XS3350929454</t>
   </si>
   <si>
     <t>GOLDMAN SACHS GROUP INC/THE 22/04/2036</t>
   </si>
   <si>
+    <t>1 173.44</t>
+  </si>
+  <si>
     <t>XS3319131119</t>
   </si>
   <si>
     <t>HENKEL AG &amp; CO KGAA 3.625 02/04/2031</t>
   </si>
   <si>
-    <t>1 877.05</t>
+    <t>3 664.73</t>
   </si>
   <si>
     <t>XS2385390724</t>
   </si>
   <si>
     <t>HOLDING DINFRASTRUCTURES DES METIE 0.625 16/09/2028</t>
   </si>
   <si>
-    <t>2 625.00</t>
+    <t>2 864.73</t>
   </si>
   <si>
     <t>DE000A383PT8</t>
   </si>
   <si>
     <t>HOWOGE WOHNUNGSBAU GMBH 3.875 05/06/2030</t>
   </si>
   <si>
-    <t>37 603.42</t>
+    <t>39 939.04</t>
   </si>
   <si>
     <t>XS3224600232</t>
   </si>
   <si>
     <t>IBERDROLA FINANZAS SAU PERP</t>
   </si>
   <si>
-    <t>10 417.81</t>
-[...14 lines deleted...]
-    <t>4 015.00</t>
+    <t>40 777.40</t>
   </si>
   <si>
     <t>FR001400ZRC6</t>
   </si>
   <si>
     <t>ICADE 4.375 22/05/2035</t>
   </si>
   <si>
-    <t>48 328.77</t>
+    <t>29 869.86</t>
   </si>
   <si>
     <t>XS3190744907</t>
   </si>
   <si>
     <t>IDS FINANCING PLC 3.25 01/01/2029</t>
   </si>
   <si>
-    <t>9 463.64</t>
+    <t>10 391.45</t>
   </si>
   <si>
     <t>FR00140141X5</t>
   </si>
   <si>
     <t>IMERYS S.A. 4 21/11/2032</t>
   </si>
   <si>
-    <t>8 383.56</t>
-[...8 lines deleted...]
-    <t>15 201.92</t>
+    <t>9 479.45</t>
+  </si>
+  <si>
+    <t>XS3324619231</t>
+  </si>
+  <si>
+    <t>INFORMA PLC 3.75 29/04/2032</t>
   </si>
   <si>
     <t>XS2244936659</t>
   </si>
   <si>
     <t>INFRASTRUTTURE WIRELESS ITALIANE S 1.625 21/10/2028</t>
   </si>
   <si>
-    <t>5 734.25</t>
+    <t>6 357.53</t>
   </si>
   <si>
     <t>XS3153087559</t>
   </si>
   <si>
     <t>ING GROEP NV 20/08/2037</t>
   </si>
   <si>
-    <t>39 174.66</t>
+    <t>42 359.59</t>
   </si>
   <si>
     <t>XS2886191589</t>
   </si>
   <si>
     <t>ING GROEP NV 26/08/2035</t>
   </si>
   <si>
-    <t>19 561.64</t>
+    <t>21 191.78</t>
   </si>
   <si>
     <t>XS3032046016</t>
   </si>
   <si>
     <t>INVESTOR AB 3.5 31/03/2034</t>
   </si>
   <si>
-    <t>1 235.07</t>
+    <t>2 309.04</t>
   </si>
   <si>
     <t>XS2977890313</t>
   </si>
   <si>
     <t>IREN SPA PERP</t>
   </si>
   <si>
     <t>XS2957380228</t>
   </si>
   <si>
     <t>JOHNSON CONTROLS INTERNATIONAL PLC 3.125 11/12/2033</t>
   </si>
   <si>
-    <t>3 951.28</t>
+    <t>4 545.46</t>
   </si>
   <si>
     <t>XS3300349639</t>
   </si>
   <si>
     <t>JPMORGAN CHASE &amp; CO 18/02/2032</t>
   </si>
   <si>
-    <t>7 566.27</t>
+    <t>9 930.72</t>
   </si>
   <si>
     <t>BE0002990712</t>
   </si>
   <si>
     <t>KBC GROEP NV 17/04/2035</t>
   </si>
   <si>
+    <t>2 368.49</t>
+  </si>
+  <si>
     <t>BE0390152180</t>
   </si>
   <si>
     <t>KBC GROEP NV PERP</t>
   </si>
   <si>
-    <t>3 801.37</t>
+    <t>5 856.16</t>
   </si>
   <si>
     <t>FR0013300605</t>
   </si>
   <si>
     <t>KLEPIERRE SA 1.625 13/12/2032</t>
   </si>
   <si>
-    <t>3 499.32</t>
+    <t>4 033.56</t>
   </si>
   <si>
     <t>FR001400NDQ2</t>
   </si>
   <si>
     <t>KLEPIERRE SA 3.875 23/09/2033</t>
   </si>
   <si>
-    <t>13 504.11</t>
+    <t>14 778.08</t>
   </si>
   <si>
     <t>XS2229470146</t>
   </si>
   <si>
     <t>KONINKLIJKE KPN NV 0.875 14/12/2032</t>
   </si>
   <si>
-    <t>4 986.30</t>
+    <t>5 753.42</t>
   </si>
   <si>
     <t>FR0014001R34</t>
   </si>
   <si>
     <t>LA BANQUE POSTALE 02/08/2032</t>
   </si>
   <si>
-    <t>1 627.40</t>
+    <t>1 750.68</t>
   </si>
   <si>
     <t>XS3069338336</t>
   </si>
   <si>
     <t>LLOYDS BANKING GROUP PLC 09/05/2035</t>
   </si>
   <si>
-    <t>14 112.99</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2815980664</t>
   </si>
   <si>
     <t>LLOYDS BANKING GROUP PLC 14/05/2032</t>
   </si>
   <si>
-    <t>17 785.51</t>
+    <t>18 819.55</t>
   </si>
   <si>
     <t>XS2679904685</t>
   </si>
   <si>
     <t>LSEG NETHERLANDS BV 4.231 29/09/2030</t>
   </si>
   <si>
-    <t>25 120.78</t>
+    <t>27 559.69</t>
   </si>
   <si>
     <t>FR001400ZEB6</t>
   </si>
   <si>
     <t>LVMH MOET HENNESSY LOUIS VUITTON S 3 07/03/2032</t>
   </si>
   <si>
-    <t>6 567.12</t>
+    <t>9 361.64</t>
   </si>
   <si>
     <t>XS3238212164</t>
   </si>
   <si>
     <t>MAGNUM ICC FINANCE BV 3.75 26/11/2034</t>
   </si>
   <si>
-    <t>8 347.81</t>
+    <t>9 475.89</t>
   </si>
   <si>
     <t>XS3320665444</t>
   </si>
   <si>
     <t>MAPLE PARENT HOLDINGS CORP 4.728 26/03/2035</t>
   </si>
   <si>
-    <t>2 589.65</t>
+    <t>4 439.40</t>
   </si>
   <si>
     <t>XS2023644540</t>
   </si>
   <si>
     <t>MERCK FINANCIAL SERVICES GMBH 0.875 05/07/2031</t>
   </si>
   <si>
-    <t>3 500.00</t>
+    <t>3 739.73</t>
   </si>
   <si>
     <t>XS3223939466</t>
   </si>
   <si>
     <t>MERCK KGAA 24/11/2055</t>
   </si>
   <si>
-    <t>13 109.59</t>
+    <t>17 630.14</t>
   </si>
   <si>
     <t>XS3293638568</t>
   </si>
   <si>
     <t>MIZUHO FINANCIAL GROUP INC 3.21 16/05/2032</t>
   </si>
   <si>
-    <t>7 539.89</t>
+    <t>9 824.71</t>
   </si>
   <si>
     <t>XS2790333889</t>
   </si>
   <si>
     <t>MORGAN STANLEY 21/03/2035</t>
   </si>
   <si>
-    <t>6 078.78</t>
+    <t>9 762.89</t>
+  </si>
+  <si>
+    <t>XS3281048499</t>
+  </si>
+  <si>
+    <t>MORGAN STANLEY 23/01/2032</t>
+  </si>
+  <si>
+    <t>3 058.60</t>
   </si>
   <si>
     <t>XS3086253039</t>
   </si>
   <si>
     <t>NATIONAL GRID NORTH AMERICA INC 3.15 03/06/2030</t>
   </si>
   <si>
-    <t>16 776.99</t>
+    <t>17 812.60</t>
   </si>
   <si>
     <t>XS2388449758</t>
   </si>
   <si>
     <t>NATIONALE NEDERLANDEN BANK N V 0.5 21/09/2028</t>
   </si>
   <si>
-    <t>4 397.26</t>
+    <t>4 808.22</t>
+  </si>
+  <si>
+    <t>XS3059437460</t>
+  </si>
+  <si>
+    <t>NATIONWIDE BUILDING SOCIETY 30/07/2035</t>
+  </si>
+  <si>
+    <t>31 452.05</t>
   </si>
   <si>
     <t>XS2898838516</t>
   </si>
   <si>
     <t>NATWEST GROUP PLC 12/09/2032</t>
   </si>
   <si>
-    <t>28 852.99</t>
+    <t>31 440.70</t>
   </si>
   <si>
     <t>XS3009472989</t>
   </si>
   <si>
     <t>NATWEST GROUP PLC 25/02/2035</t>
   </si>
   <si>
-    <t>5 232.60</t>
+    <t>7 068.60</t>
   </si>
   <si>
     <t>XS3303513066</t>
   </si>
   <si>
     <t>NETWORK FINANCE COMPANY PTY LTD 3.5 05/09/2033</t>
   </si>
   <si>
-    <t>1 879.45</t>
+    <t>2 646.58</t>
   </si>
   <si>
     <t>XS2602037629</t>
   </si>
   <si>
     <t>NN GROUP NV PERP</t>
   </si>
   <si>
-    <t>4 059.90</t>
+    <t>5 993.19</t>
   </si>
   <si>
     <t>XS3232967318</t>
   </si>
   <si>
     <t>NORDEA BANK ABP 19/11/2035</t>
   </si>
   <si>
-    <t>27 602.74</t>
+    <t>31 164.38</t>
   </si>
   <si>
     <t>XS3100081507</t>
   </si>
   <si>
     <t>NTT FINANCE CORP 3.678 16/07/2033</t>
   </si>
   <si>
-    <t>13 846.31</t>
+    <t>14 831.81</t>
   </si>
   <si>
     <t>XS2776001377</t>
   </si>
   <si>
     <t>OMNICOM FINANCE HOLDINGS PLC 3.7 06/03/2032</t>
   </si>
   <si>
-    <t>3 406.03</t>
+    <t>4 825.21</t>
   </si>
   <si>
     <t>XS3284416917</t>
   </si>
   <si>
     <t>OP CORPORATE BANK PLC 30/01/2032</t>
   </si>
   <si>
-    <t>13 110.59</t>
+    <t>16 269.77</t>
   </si>
   <si>
     <t>FR001400GDJ1</t>
   </si>
   <si>
     <t>ORANGE SA PERP</t>
   </si>
   <si>
-    <t>1 104.45</t>
+    <t>5 522.26</t>
   </si>
   <si>
     <t>XS2901491261</t>
   </si>
   <si>
     <t>P3 GROUP SARL 4 19/04/2032</t>
   </si>
   <si>
+    <t>2 112.00</t>
+  </si>
+  <si>
+    <t>XS3296830444</t>
+  </si>
+  <si>
+    <t>POWSZECHNA KASA OSZCZEDNOSCI BANK 06/05/2030</t>
+  </si>
+  <si>
     <t>XS3013011203</t>
   </si>
   <si>
     <t>PPG INDUSTRIES INC 3.25 04/03/2032</t>
   </si>
   <si>
-    <t>2 083.56</t>
+    <t>2 916.99</t>
   </si>
   <si>
     <t>XS2810794680</t>
   </si>
   <si>
     <t>PROLOGIS EURO FINANCE LLC 4 05/05/2034</t>
   </si>
   <si>
-    <t>23 210.96</t>
-[...1 lines deleted...]
-  <si>
     <t>BE0002830116</t>
   </si>
   <si>
     <t>PROXIMUS NV 0.75 17/11/2036</t>
   </si>
   <si>
-    <t>2 580.82</t>
+    <t>2 909.59</t>
   </si>
   <si>
     <t>FR0014010CI2</t>
   </si>
   <si>
     <t>PUBLICIS GROUPE SA 3.375 12/06/2032</t>
   </si>
   <si>
-    <t>26 214.04</t>
+    <t>27 878.42</t>
   </si>
   <si>
     <t>CH1353015048</t>
   </si>
   <si>
     <t>RAIFFEISEN SCHWEIZ GENOSSENSCHAFT 03/09/2032</t>
   </si>
   <si>
-    <t>19 587.16</t>
+    <t>21 275.70</t>
   </si>
   <si>
     <t>FR0014015EO5</t>
   </si>
   <si>
     <t>RCI BANQUE SA 3.75 16/02/2032</t>
   </si>
   <si>
-    <t>2 989.73</t>
+    <t>3 606.16</t>
   </si>
   <si>
     <t>XS2838500218</t>
   </si>
   <si>
     <t>REDEIA CORPORACION SA 3.375 09/07/2032</t>
   </si>
   <si>
-    <t>10 652.05</t>
+    <t>11 391.78</t>
   </si>
   <si>
     <t>XS3348120653</t>
   </si>
   <si>
     <t>REDEIA CORPORACION SA PERP</t>
   </si>
   <si>
     <t>XS2779010300</t>
   </si>
   <si>
     <t>RELX FINANCE BV 3.375 20/03/2033</t>
   </si>
   <si>
-    <t>3 140.69</t>
+    <t>4 988.16</t>
   </si>
   <si>
     <t>FR001400U3P1</t>
   </si>
   <si>
     <t>ROQUETTE FRERES SA 3.774 25/11/2031</t>
   </si>
   <si>
-    <t>10 784.33</t>
+    <t>12 231.90</t>
   </si>
   <si>
     <t>XS3308054124</t>
   </si>
   <si>
     <t>ROYAL SCHIPHOL GROUP NV 3.625 20/11/2035</t>
   </si>
   <si>
-    <t>1 350.68</t>
+    <t>2 145.21</t>
   </si>
   <si>
     <t>FR001400J150</t>
   </si>
   <si>
     <t>RTE RESEAU DE TRANSPORT D ELECTRIC 3.75 04/07/2035</t>
   </si>
   <si>
-    <t>36 123.29</t>
+    <t>38 589.04</t>
   </si>
   <si>
     <t>XS3304304945</t>
   </si>
   <si>
     <t>SAGE GROUP PLC 3.821 25/02/2033</t>
   </si>
   <si>
-    <t>3 007.39</t>
-[...8 lines deleted...]
-    <t>2 591.78</t>
+    <t>4 062.61</t>
   </si>
   <si>
     <t>XS2894895684</t>
   </si>
   <si>
     <t>SCOTTISH HYDRO ELECTRIC TRANSMISSI 3.375 04/09/2032</t>
   </si>
   <si>
-    <t>10 957.47</t>
+    <t>11 906.17</t>
   </si>
   <si>
     <t>XS3310387256</t>
   </si>
   <si>
     <t>SELP FINANCE SARL 3.875 21/04/2031</t>
   </si>
   <si>
     <t>XS2616008970</t>
   </si>
   <si>
     <t>SIKA CAPITAL BV 3.75 03/05/2030</t>
   </si>
   <si>
-    <t>38 004.45</t>
+    <t>1 070.55</t>
   </si>
   <si>
     <t>FR0014014A53</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA 20/11/2035</t>
   </si>
   <si>
-    <t>6 539.73</t>
+    <t>7 389.04</t>
   </si>
   <si>
     <t>XS3317460619</t>
   </si>
   <si>
     <t>SOFTBANK CORP 3.936 30/06/2032</t>
   </si>
   <si>
+    <t>1 348.59</t>
+  </si>
+  <si>
     <t>XS3027988263</t>
   </si>
   <si>
     <t>SSE PLC 3.5 18/03/2032</t>
   </si>
   <si>
-    <t>1 902.08</t>
+    <t>2 958.79</t>
   </si>
   <si>
     <t>XS2439704318</t>
   </si>
   <si>
     <t>SSE PLC PERP</t>
   </si>
   <si>
+    <t>2 169.86</t>
+  </si>
+  <si>
     <t>XS2726853554</t>
   </si>
   <si>
     <t>STATKRAFT AS 3.125 13/12/2031</t>
   </si>
   <si>
-    <t>5 024.66</t>
+    <t>5 791.78</t>
   </si>
   <si>
     <t>XS2768793676</t>
   </si>
   <si>
     <t>STATNETT SF 3.375 26/02/2036</t>
   </si>
   <si>
-    <t>4 142.47</t>
+    <t>5 621.92</t>
   </si>
   <si>
     <t>XS3307413842</t>
   </si>
   <si>
     <t>STELLANTIS NV PERP</t>
   </si>
   <si>
-    <t>5 205.48</t>
+    <t>7 945.21</t>
   </si>
   <si>
     <t>XS3326547992</t>
   </si>
   <si>
     <t>SWISS RE SUBORDINATED FINANCE PLC 22/04/2037</t>
   </si>
   <si>
+    <t>1 766.59</t>
+  </si>
+  <si>
     <t>XS3324584260</t>
   </si>
   <si>
     <t>SYDNEY AIRPORT FINANCE COMPANY PTY 3.965 28/04/2034</t>
   </si>
   <si>
+    <t>1 057.51</t>
+  </si>
+  <si>
     <t>XS2314267449</t>
   </si>
   <si>
     <t>TELE2 AB 0.75 23/03/2031</t>
   </si>
   <si>
     <t>XS2623868994</t>
   </si>
   <si>
     <t>TELE2 AB 3.75 22/11/2029</t>
   </si>
   <si>
-    <t>7 980.00</t>
+    <t>9 030.00</t>
   </si>
   <si>
     <t>XS2589828941</t>
   </si>
   <si>
     <t>TELIA COMPANY AB 3.625 22/02/2032</t>
   </si>
   <si>
-    <t>4 171.23</t>
+    <t>5 561.64</t>
   </si>
   <si>
     <t>XS3166363906</t>
   </si>
   <si>
     <t>TELSTRA GROUP LTD 3.375 02/03/2035</t>
   </si>
   <si>
-    <t>6 731.51</t>
+    <t>9 320.55</t>
   </si>
   <si>
     <t>XS3128477521</t>
   </si>
   <si>
     <t>TERNA RETE ELETTRICA NAZIONALE SPA 3 22/07/2031</t>
   </si>
   <si>
-    <t>19 212.33</t>
+    <t>20 609.59</t>
+  </si>
+  <si>
+    <t>XS2798269069</t>
+  </si>
+  <si>
+    <t>TERNA RETE ELETTRICA NAZIONALE SPA PERP</t>
+  </si>
+  <si>
+    <t>1 665.75</t>
   </si>
   <si>
     <t>XS3281650823</t>
   </si>
   <si>
-    <t>TERNA RETE ELETTRICA NAZIONALE SPA PERP</t>
-[...5 lines deleted...]
-    <t>XS2798269069</t>
+    <t>5 435.76</t>
   </si>
   <si>
     <t>FR001400L263</t>
   </si>
   <si>
     <t>THALES SA 4.25 18/10/2031</t>
   </si>
   <si>
-    <t>15 241.78</t>
+    <t>16 871.92</t>
   </si>
   <si>
     <t>XS3298843924</t>
   </si>
   <si>
     <t>T-MOBILE USA INC 3.625 19/02/2035</t>
   </si>
   <si>
-    <t>7 752.24</t>
+    <t>10 213.26</t>
   </si>
   <si>
     <t>XS2980851351</t>
   </si>
   <si>
     <t>TORONTO-DOMINION BANK/THE 23/01/2036</t>
   </si>
   <si>
-    <t>9 817.74</t>
+    <t>11 999.46</t>
   </si>
   <si>
     <t>XS3047435659</t>
   </si>
   <si>
     <t>TRANSURBAN FINANCE COMPANY PTY LTD 4.143 17/04/2035</t>
   </si>
   <si>
     <t>XS2614623978</t>
   </si>
   <si>
     <t>TRANSURBAN FINANCE COMPANY PTY LTD 4.225 26/04/2033</t>
   </si>
   <si>
-    <t>12 570.82</t>
-[...1 lines deleted...]
-  <si>
     <t>CH1305916897</t>
   </si>
   <si>
     <t>UBS GROUP AG 09/06/2033</t>
   </si>
   <si>
-    <t>24 545.90</t>
+    <t>26 089.66</t>
   </si>
   <si>
     <t>FR001400SIL1</t>
   </si>
   <si>
     <t>UNIBAIL-RODAMCO-WESTFIELD SE 3.875 11/09/2034</t>
   </si>
   <si>
-    <t>14 268.49</t>
+    <t>15 542.47</t>
   </si>
   <si>
     <t>IT0005704900</t>
   </si>
   <si>
     <t>UNICREDIT SPA 16/04/2032</t>
   </si>
   <si>
+    <t>1 907.76</t>
+  </si>
+  <si>
     <t>XS2496289138</t>
   </si>
   <si>
     <t>UNIVERSAL MUSIC GROUP NV 3.75 30/06/2032</t>
   </si>
   <si>
-    <t>30 940.89</t>
+    <t>33 024.45</t>
   </si>
   <si>
     <t>FR001400UHP0</t>
   </si>
   <si>
     <t>VEOLIA ENVIRONNEMENT SA 2.974 10/01/2031</t>
   </si>
   <si>
-    <t>5 035.43</t>
+    <t>6 013.18</t>
   </si>
   <si>
     <t>FR0014017P12</t>
   </si>
   <si>
     <t>VEOLIA ENVIRONNEMENT SA 3.69 10/04/2031</t>
   </si>
   <si>
+    <t>1 000.85</t>
+  </si>
+  <si>
     <t>FR00140007L3</t>
   </si>
   <si>
     <t>VEOLIA ENVIRONNEMENT SA NC8.5 PERP</t>
   </si>
   <si>
-    <t>XS2821745374</t>
-[...5 lines deleted...]
-    <t>9 108.90</t>
+    <t>1 417.81</t>
   </si>
   <si>
     <t>XS3310548105</t>
   </si>
   <si>
     <t>VESTAS WIND SYSTEMS A/S 3.75 15/06/2033</t>
   </si>
   <si>
-    <t>1 594.11</t>
+    <t>2 479.73</t>
   </si>
   <si>
     <t>DE000A3MP4V7</t>
   </si>
   <si>
     <t>VONOVIA SE 0.75 01/09/2032</t>
   </si>
   <si>
-    <t>5 289.04</t>
+    <t>5 741.10</t>
   </si>
   <si>
     <t>XS2198580271</t>
   </si>
   <si>
     <t>WOLTERS KLUWER NV 0.75 03/07/2030</t>
   </si>
   <si>
-    <t>6 645.21</t>
+    <t>7 097.26</t>
   </si>
   <si>
     <t>XS2592516210</t>
   </si>
   <si>
     <t>WOLTERS KLUWER NV 3.75 03/04/2031</t>
   </si>
   <si>
     <t>CH1471403852</t>
   </si>
   <si>
     <t>ZUERCHER KANTONALBANK 11/09/2031</t>
   </si>
   <si>
-    <t>15 479.93</t>
+    <t>16 862.07</t>
   </si>
   <si>
     <t>CDS-00108779</t>
   </si>
   <si>
     <t>PAR20260409050213052</t>
   </si>
   <si>
-    <t>-15 583.33</t>
+    <t>-24 750.00</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -2020,154 +2071,154 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
-        <v>65589.0021</v>
+        <v>65921.6721</v>
       </c>
       <c r="D2">
-        <v>1472.03</v>
+        <v>1469.37</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>96549626.59</v>
+        <v>96863607.35</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>96549626.59</v>
+        <v>96863607.35</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
-        <v>436981.0453</v>
+        <v>448434.0102</v>
       </c>
       <c r="D3">
-        <v>100.84</v>
+        <v>100.63</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>44069425.23</v>
+        <v>45127654.45</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>44069425.23</v>
+        <v>45127654.45</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="1">
         <v>10.0</v>
       </c>
       <c r="D4">
-        <v>100.65</v>
+        <v>100.47</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>1006.59</v>
+        <v>1004.74</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>1006.59</v>
+        <v>1004.74</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P179"/>
+  <dimension ref="A1:P183"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O179" sqref="O179"/>
+      <selection activeCell="O183" sqref="O183"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>13</v>
       </c>
       <c r="B1" t="s">
         <v>14</v>
       </c>
       <c r="C1" t="s">
         <v>15</v>
       </c>
       <c r="D1" t="s">
         <v>16</v>
       </c>
       <c r="E1" t="s">
         <v>17</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>18</v>
@@ -2186,8939 +2237,9139 @@
       </c>
       <c r="L1" t="s">
         <v>23</v>
       </c>
       <c r="M1" t="s">
         <v>24</v>
       </c>
       <c r="N1" t="s">
         <v>25</v>
       </c>
       <c r="O1" t="s">
         <v>26</v>
       </c>
       <c r="P1" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>28</v>
       </c>
       <c r="B2" t="s">
         <v>29</v>
       </c>
       <c r="C2" s="1">
-        <v>6548.0</v>
+        <v>1510.0</v>
       </c>
       <c r="D2" s="1">
-        <v>1073.38</v>
+        <v>1074.69</v>
       </c>
       <c r="E2" s="1">
-        <v>1072.6615088577</v>
+        <v>1073.3363907285</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
         <v>1.0</v>
       </c>
       <c r="H2" s="1">
-        <v>7023787.56</v>
+        <v>1620737.95</v>
       </c>
       <c r="I2" s="1">
-        <v>4704.68</v>
+        <v>2043.95</v>
       </c>
       <c r="J2" s="1">
-        <v>0.066982094202177</v>
+        <v>0.12611230581724</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>7028492.24</v>
+        <v>1622781.9</v>
       </c>
       <c r="N2" s="1">
-        <v>7028492.24</v>
+        <v>1622781.9</v>
       </c>
       <c r="O2" s="1">
-        <v>5.0</v>
+        <v>1.14</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>30</v>
       </c>
       <c r="B3" t="s">
         <v>31</v>
       </c>
       <c r="C3" s="1">
-        <v>138.0</v>
+        <v>195.0</v>
       </c>
       <c r="D3" s="1">
-        <v>105.995</v>
+        <v>105.745</v>
       </c>
       <c r="E3" s="1">
         <v>105.725</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
         <v>1.0</v>
       </c>
       <c r="H3" s="1">
         <v>0.0</v>
       </c>
       <c r="I3" s="1">
-        <v>37260.0</v>
+        <v>3900.0</v>
       </c>
       <c r="J3" s="1">
         <v>0</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
       <c r="M3" s="1">
-        <v>37260.0</v>
+        <v>3900.0</v>
       </c>
       <c r="N3" s="1">
-        <v>37260.0</v>
+        <v>3900.0</v>
       </c>
       <c r="O3" s="1">
-        <v>0.03</v>
+        <v>0.0</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>32</v>
       </c>
       <c r="B4" t="s">
         <v>33</v>
       </c>
       <c r="C4" s="1">
-        <v>-15.0</v>
+        <v>-7.0</v>
       </c>
       <c r="D4" s="1">
-        <v>115.79</v>
+        <v>115.41</v>
       </c>
       <c r="E4" s="1">
         <v>115.54</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
         <v>1.0</v>
       </c>
       <c r="H4" s="1">
         <v>0.0</v>
       </c>
       <c r="I4" s="1">
-        <v>-3750.0</v>
+        <v>910.0</v>
       </c>
       <c r="J4" s="1">
         <v>0</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4" s="1">
-        <v>-3750.0</v>
+        <v>910.0</v>
       </c>
       <c r="N4" s="1">
-        <v>-3750.0</v>
+        <v>910.0</v>
       </c>
       <c r="O4" s="1">
         <v>0.0</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>34</v>
       </c>
       <c r="B5" t="s">
         <v>35</v>
       </c>
       <c r="C5" s="1">
         <v>784000.0</v>
       </c>
       <c r="D5" s="1">
-        <v>97.759</v>
+        <v>97.486</v>
       </c>
       <c r="E5" s="1">
         <v>99.3340727</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
       <c r="G5">
         <v>1.0</v>
       </c>
       <c r="H5" s="1">
         <v>778779.13</v>
       </c>
       <c r="I5" s="1">
-        <v>-12348.57</v>
+        <v>-14488.89</v>
       </c>
       <c r="J5" s="1">
-        <v>-1.5856318594465</v>
+        <v>-1.86046202856</v>
       </c>
       <c r="K5">
-        <v>0.82</v>
+        <v>1.02</v>
       </c>
       <c r="L5" t="s">
         <v>36</v>
       </c>
       <c r="M5" s="1">
-        <v>766430.56</v>
+        <v>764290.24</v>
       </c>
       <c r="N5" s="1">
-        <v>772893.19</v>
+        <v>772310.13</v>
       </c>
       <c r="O5" s="1">
-        <v>0.55</v>
+        <v>0.54</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>37</v>
       </c>
       <c r="B6" t="s">
         <v>38</v>
       </c>
       <c r="C6" s="1">
         <v>334000.0</v>
       </c>
       <c r="D6" s="1">
-        <v>107.42</v>
+        <v>107.157</v>
       </c>
       <c r="E6" s="1">
         <v>102.64317665</v>
       </c>
       <c r="F6" t="s">
         <v>8</v>
       </c>
       <c r="G6">
         <v>1.0</v>
       </c>
       <c r="H6" s="1">
         <v>342828.21</v>
       </c>
       <c r="I6" s="1">
-        <v>15954.59</v>
+        <v>15076.17</v>
       </c>
       <c r="J6" s="1">
-        <v>4.6538148071304</v>
+        <v>4.3975873514026</v>
       </c>
       <c r="K6">
-        <v>2.65</v>
+        <v>2.96</v>
       </c>
       <c r="L6" t="s">
         <v>39</v>
       </c>
       <c r="M6" s="1">
-        <v>358782.8</v>
+        <v>357904.38</v>
       </c>
       <c r="N6" s="1">
-        <v>367636.09</v>
+        <v>367787.12</v>
       </c>
       <c r="O6" s="1">
         <v>0.26</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>40</v>
       </c>
       <c r="B7" t="s">
         <v>41</v>
       </c>
       <c r="C7" s="1">
         <v>400000.0</v>
       </c>
       <c r="D7" s="1">
-        <v>95.968</v>
+        <v>96.482</v>
       </c>
       <c r="E7" s="1">
         <v>85.8945975</v>
       </c>
       <c r="F7" t="s">
         <v>8</v>
       </c>
       <c r="G7">
         <v>1.0</v>
       </c>
       <c r="H7" s="1">
         <v>343578.39</v>
       </c>
       <c r="I7" s="1">
-        <v>40293.61</v>
+        <v>42349.61</v>
       </c>
       <c r="J7" s="1">
-        <v>11.727632229722</v>
+        <v>12.32604006323</v>
       </c>
       <c r="K7">
-        <v>3.37</v>
+        <v>3.58</v>
       </c>
       <c r="L7" t="s">
         <v>42</v>
       </c>
       <c r="M7" s="1">
-        <v>383872.0</v>
+        <v>385928.0</v>
       </c>
       <c r="N7" s="1">
-        <v>397333.64</v>
+        <v>400238.96</v>
       </c>
       <c r="O7" s="1">
         <v>0.28</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>43</v>
       </c>
       <c r="B8" t="s">
         <v>41</v>
       </c>
       <c r="C8" s="1">
         <v>1000000.0</v>
       </c>
       <c r="D8" s="1">
-        <v>100.532</v>
+        <v>100.207</v>
       </c>
       <c r="E8" s="1">
         <v>100.4938</v>
       </c>
       <c r="F8" t="s">
         <v>8</v>
       </c>
       <c r="G8">
         <v>1.0</v>
       </c>
       <c r="H8" s="1">
         <v>1004938.0</v>
       </c>
       <c r="I8" s="1">
-        <v>382.0</v>
+        <v>-2868.0</v>
       </c>
       <c r="J8" s="1">
-        <v>0.038012295285878</v>
+        <v>-0.2853907405233</v>
       </c>
       <c r="K8">
-        <v>2.06</v>
+        <v>2.38</v>
       </c>
       <c r="L8" t="s">
         <v>44</v>
       </c>
       <c r="M8" s="1">
-        <v>1005320.0</v>
+        <v>1002070.0</v>
       </c>
       <c r="N8" s="1">
-        <v>1025922.74</v>
+        <v>1025891.92</v>
       </c>
       <c r="O8" s="1">
-        <v>0.73</v>
+        <v>0.72</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>45</v>
       </c>
       <c r="B9" t="s">
         <v>46</v>
       </c>
       <c r="C9" s="1">
         <v>1048000.0</v>
       </c>
       <c r="D9" s="1">
-        <v>98.437</v>
+        <v>97.876</v>
       </c>
       <c r="E9" s="1">
         <v>99.46317271</v>
       </c>
       <c r="F9" t="s">
         <v>8</v>
       </c>
       <c r="G9">
         <v>1.0</v>
       </c>
       <c r="H9" s="1">
         <v>1042374.05</v>
       </c>
       <c r="I9" s="1">
-        <v>-10754.29</v>
+        <v>-16633.57</v>
       </c>
       <c r="J9" s="1">
-        <v>-1.0317112172929</v>
+        <v>-1.5957390727446</v>
       </c>
       <c r="K9">
-        <v>1.46</v>
+        <v>1.66</v>
       </c>
       <c r="L9" t="s">
         <v>47</v>
       </c>
       <c r="M9" s="1">
-        <v>1031619.76</v>
+        <v>1025740.48</v>
       </c>
       <c r="N9" s="1">
-        <v>1046909.08</v>
+        <v>1043183.22</v>
       </c>
       <c r="O9" s="1">
-        <v>0.74</v>
+        <v>0.73</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
         <v>48</v>
       </c>
       <c r="B10" t="s">
         <v>49</v>
       </c>
       <c r="C10" s="1">
         <v>700000.0</v>
       </c>
       <c r="D10" s="1">
-        <v>97.218</v>
+        <v>96.674</v>
       </c>
       <c r="E10" s="1">
         <v>99.19042857</v>
       </c>
       <c r="F10" t="s">
         <v>8</v>
       </c>
       <c r="G10">
         <v>1.0</v>
       </c>
       <c r="H10" s="1">
         <v>694333.0</v>
       </c>
       <c r="I10" s="1">
-        <v>-13807.0</v>
+        <v>-17615.0</v>
       </c>
       <c r="J10" s="1">
-        <v>-1.988527118832</v>
+        <v>-2.5369671324854</v>
       </c>
       <c r="K10">
-        <v>1.39</v>
-[...2 lines deleted...]
-        <v>50</v>
+        <v>0.07</v>
+      </c>
+      <c r="L10">
+        <v>460.27</v>
       </c>
       <c r="M10" s="1">
-        <v>680526.0</v>
+        <v>676718.0</v>
       </c>
       <c r="N10" s="1">
-        <v>690249.29</v>
+        <v>677178.27</v>
       </c>
       <c r="O10" s="1">
-        <v>0.49</v>
+        <v>0.48</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
+        <v>50</v>
+      </c>
+      <c r="B11" t="s">
         <v>51</v>
       </c>
-      <c r="B11" t="s">
+      <c r="C11" s="1">
+        <v>731000.0</v>
+      </c>
+      <c r="D11" s="1">
+        <v>93.563</v>
+      </c>
+      <c r="E11" s="1">
+        <v>93.7499357</v>
+      </c>
+      <c r="F11" t="s">
+        <v>8</v>
+      </c>
+      <c r="G11">
+        <v>1.0</v>
+      </c>
+      <c r="H11" s="1">
+        <v>685312.03</v>
+      </c>
+      <c r="I11" s="1">
+        <v>-1366.5</v>
+      </c>
+      <c r="J11" s="1">
+        <v>-0.19939822156631</v>
+      </c>
+      <c r="K11">
+        <v>0.38</v>
+      </c>
+      <c r="L11" t="s">
         <v>52</v>
       </c>
-      <c r="C11" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M11" s="1">
-        <v>729502.25</v>
+        <v>683945.53</v>
       </c>
       <c r="N11" s="1">
-        <v>731806.36</v>
+        <v>686694.29</v>
       </c>
       <c r="O11" s="1">
-        <v>0.52</v>
+        <v>0.48</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
+        <v>53</v>
+      </c>
+      <c r="B12" t="s">
         <v>54</v>
       </c>
-      <c r="B12" t="s">
+      <c r="C12" s="1">
+        <v>725000.0</v>
+      </c>
+      <c r="D12" s="1">
+        <v>100.239</v>
+      </c>
+      <c r="E12" s="1">
+        <v>99.955</v>
+      </c>
+      <c r="F12" t="s">
+        <v>8</v>
+      </c>
+      <c r="G12">
+        <v>1.0</v>
+      </c>
+      <c r="H12" s="1">
+        <v>724673.75</v>
+      </c>
+      <c r="I12" s="1">
+        <v>2059.0</v>
+      </c>
+      <c r="J12" s="1">
+        <v>0.28412785753589</v>
+      </c>
+      <c r="K12">
+        <v>0.54</v>
+      </c>
+      <c r="L12" t="s">
         <v>55</v>
       </c>
-      <c r="C12" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M12" s="1">
-        <v>508685.0</v>
+        <v>726732.75</v>
       </c>
       <c r="N12" s="1">
-        <v>527178.15</v>
+        <v>730625.9</v>
       </c>
       <c r="O12" s="1">
-        <v>0.37</v>
+        <v>0.51</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
+        <v>56</v>
+      </c>
+      <c r="B13" t="s">
         <v>57</v>
       </c>
-      <c r="B13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C13" s="1">
-        <v>600000.0</v>
+        <v>409000.0</v>
       </c>
       <c r="D13" s="1">
-        <v>97.961</v>
+        <v>99.474</v>
       </c>
       <c r="E13" s="1">
-        <v>99.38842833</v>
+        <v>99.646</v>
       </c>
       <c r="F13" t="s">
         <v>8</v>
       </c>
       <c r="G13">
         <v>1.0</v>
       </c>
       <c r="H13" s="1">
-        <v>596330.57</v>
+        <v>407552.14</v>
       </c>
       <c r="I13" s="1">
-        <v>-8564.57</v>
+        <v>-703.48</v>
       </c>
       <c r="J13" s="1">
-        <v>-1.4362117977618</v>
+        <v>-0.17261104309255</v>
       </c>
       <c r="K13">
-        <v>2.89</v>
-[...2 lines deleted...]
-        <v>59</v>
+        <v>0.12</v>
+      </c>
+      <c r="L13">
+        <v>473.43</v>
       </c>
       <c r="M13" s="1">
-        <v>587766.0</v>
+        <v>406848.66</v>
       </c>
       <c r="N13" s="1">
-        <v>605124.9</v>
+        <v>407322.09</v>
       </c>
       <c r="O13" s="1">
-        <v>0.43</v>
+        <v>0.29</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
+        <v>58</v>
+      </c>
+      <c r="B14" t="s">
+        <v>59</v>
+      </c>
+      <c r="C14" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="D14" s="1">
+        <v>101.026</v>
+      </c>
+      <c r="E14" s="1">
+        <v>101.340404</v>
+      </c>
+      <c r="F14" t="s">
+        <v>8</v>
+      </c>
+      <c r="G14">
+        <v>1.0</v>
+      </c>
+      <c r="H14" s="1">
+        <v>506702.02</v>
+      </c>
+      <c r="I14" s="1">
+        <v>-1572.02</v>
+      </c>
+      <c r="J14" s="1">
+        <v>-0.31024545747814</v>
+      </c>
+      <c r="K14">
+        <v>3.95</v>
+      </c>
+      <c r="L14" t="s">
         <v>60</v>
       </c>
-      <c r="B14" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M14" s="1">
-        <v>302077.42</v>
+        <v>505130.0</v>
       </c>
       <c r="N14" s="1">
-        <v>307135.83</v>
+        <v>524856.03</v>
       </c>
       <c r="O14" s="1">
-        <v>0.22</v>
+        <v>0.37</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
+        <v>61</v>
+      </c>
+      <c r="B15" t="s">
+        <v>62</v>
+      </c>
+      <c r="C15" s="1">
+        <v>1672000.0</v>
+      </c>
+      <c r="D15" s="1">
+        <v>99.706</v>
+      </c>
+      <c r="E15" s="1">
+        <v>99.58</v>
+      </c>
+      <c r="F15" t="s">
+        <v>8</v>
+      </c>
+      <c r="G15">
+        <v>1.0</v>
+      </c>
+      <c r="H15" s="1">
+        <v>1664977.6</v>
+      </c>
+      <c r="I15" s="1">
+        <v>2106.72</v>
+      </c>
+      <c r="J15" s="1">
+        <v>0.12653143201446</v>
+      </c>
+      <c r="K15">
+        <v>0.07</v>
+      </c>
+      <c r="L15" t="s">
         <v>63</v>
       </c>
-      <c r="B15" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M15" s="1">
-        <v>494575.42</v>
+        <v>1667084.32</v>
       </c>
       <c r="N15" s="1">
-        <v>497773.09</v>
+        <v>1668286.79</v>
       </c>
       <c r="O15" s="1">
-        <v>0.35</v>
+        <v>1.17</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
-        <v>66</v>
+        <v>64</v>
       </c>
       <c r="B16" t="s">
-        <v>67</v>
+        <v>65</v>
       </c>
       <c r="C16" s="1">
         <v>600000.0</v>
       </c>
       <c r="D16" s="1">
-        <v>99.153</v>
+        <v>96.975</v>
       </c>
       <c r="E16" s="1">
-        <v>100.2235</v>
+        <v>99.38842833</v>
       </c>
       <c r="F16" t="s">
         <v>8</v>
       </c>
       <c r="G16">
         <v>1.0</v>
       </c>
       <c r="H16" s="1">
-        <v>601341.0</v>
+        <v>596330.57</v>
       </c>
       <c r="I16" s="1">
-        <v>-6423.0</v>
+        <v>-14480.57</v>
       </c>
       <c r="J16" s="1">
-        <v>-1.0681127679636</v>
+        <v>-2.428278999683</v>
       </c>
       <c r="K16">
-        <v>3.85</v>
-[...2 lines deleted...]
-        <v>68</v>
+        <v>0.06</v>
+      </c>
+      <c r="L16">
+        <v>345.21</v>
       </c>
       <c r="M16" s="1">
-        <v>594918.0</v>
+        <v>581850.0</v>
       </c>
       <c r="N16" s="1">
-        <v>618042.66</v>
+        <v>582195.21</v>
       </c>
       <c r="O16" s="1">
-        <v>0.44</v>
+        <v>0.41</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
       <c r="B17" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="C17" s="1">
-        <v>1500000.0</v>
+        <v>314000.0</v>
       </c>
       <c r="D17" s="1">
-        <v>98.219</v>
+        <v>94.696</v>
       </c>
       <c r="E17" s="1">
-        <v>98.1092</v>
+        <v>98.6381879</v>
       </c>
       <c r="F17" t="s">
         <v>8</v>
       </c>
       <c r="G17">
         <v>1.0</v>
       </c>
       <c r="H17" s="1">
-        <v>1471638.0</v>
+        <v>309723.91</v>
       </c>
       <c r="I17" s="1">
-        <v>1647.0</v>
+        <v>-12378.47</v>
       </c>
       <c r="J17" s="1">
-        <v>0.11191610980418</v>
+        <v>-3.9966142749522</v>
       </c>
       <c r="K17">
-        <v>3.31</v>
+        <v>1.8</v>
       </c>
       <c r="L17" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
       <c r="M17" s="1">
-        <v>1473285.0</v>
+        <v>297345.44</v>
       </c>
       <c r="N17" s="1">
-        <v>1522908.29</v>
+        <v>303006.04</v>
       </c>
       <c r="O17" s="1">
-        <v>1.08</v>
+        <v>0.21</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
-        <v>72</v>
+        <v>69</v>
       </c>
       <c r="B18" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="C18" s="1">
-        <v>900000.0</v>
+        <v>502000.0</v>
       </c>
       <c r="D18" s="1">
-        <v>100.204</v>
+        <v>98.007</v>
       </c>
       <c r="E18" s="1">
-        <v>100.51047333</v>
+        <v>99.91623904</v>
       </c>
       <c r="F18" t="s">
         <v>8</v>
       </c>
       <c r="G18">
         <v>1.0</v>
       </c>
       <c r="H18" s="1">
-        <v>904594.26</v>
+        <v>501579.52</v>
       </c>
       <c r="I18" s="1">
-        <v>-2758.26</v>
+        <v>-9584.38</v>
       </c>
       <c r="J18" s="1">
-        <v>-0.30491681430744</v>
+        <v>-1.910839581329</v>
       </c>
       <c r="K18">
-        <v>0.06</v>
-[...2 lines deleted...]
-        <v>549.74</v>
+        <v>0.84</v>
+      </c>
+      <c r="L18" t="s">
+        <v>71</v>
       </c>
       <c r="M18" s="1">
-        <v>901836.0</v>
+        <v>491995.14</v>
       </c>
       <c r="N18" s="1">
-        <v>902385.74</v>
+        <v>496224.32</v>
       </c>
       <c r="O18" s="1">
-        <v>0.64</v>
+        <v>0.35</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
+        <v>72</v>
+      </c>
+      <c r="B19" t="s">
+        <v>73</v>
+      </c>
+      <c r="C19" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="D19" s="1">
+        <v>98.326</v>
+      </c>
+      <c r="E19" s="1">
+        <v>100.2235</v>
+      </c>
+      <c r="F19" t="s">
+        <v>8</v>
+      </c>
+      <c r="G19">
+        <v>1.0</v>
+      </c>
+      <c r="H19" s="1">
+        <v>601341.0</v>
+      </c>
+      <c r="I19" s="1">
+        <v>-11385.0</v>
+      </c>
+      <c r="J19" s="1">
+        <v>-1.8932685448024</v>
+      </c>
+      <c r="K19">
+        <v>4.09</v>
+      </c>
+      <c r="L19" t="s">
         <v>74</v>
       </c>
-      <c r="B19" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M19" s="1">
-        <v>426348.0</v>
+        <v>589956.0</v>
       </c>
       <c r="N19" s="1">
-        <v>434842.52</v>
+        <v>614477.92</v>
       </c>
       <c r="O19" s="1">
-        <v>0.31</v>
+        <v>0.43</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
-        <v>77</v>
+        <v>75</v>
       </c>
       <c r="B20" t="s">
-        <v>78</v>
+        <v>76</v>
       </c>
       <c r="C20" s="1">
-        <v>1935000.0</v>
+        <v>1500000.0</v>
       </c>
       <c r="D20" s="1">
-        <v>99.31</v>
+        <v>97.888</v>
       </c>
       <c r="E20" s="1">
-        <v>100.91270646</v>
+        <v>98.1092</v>
       </c>
       <c r="F20" t="s">
         <v>8</v>
       </c>
       <c r="G20">
         <v>1.0</v>
       </c>
       <c r="H20" s="1">
-        <v>1952660.87</v>
+        <v>1471638.0</v>
       </c>
       <c r="I20" s="1">
-        <v>-31012.37</v>
+        <v>-3318.0</v>
       </c>
       <c r="J20" s="1">
-        <v>-1.5882107577646</v>
+        <v>-0.2254630554525</v>
       </c>
       <c r="K20">
-        <v>2.34</v>
-[...2 lines deleted...]
-        <v>79</v>
+        <v>0.0</v>
+      </c>
+      <c r="L20">
+        <v>0.0</v>
       </c>
       <c r="M20" s="1">
-        <v>1921648.5</v>
+        <v>1468320.0</v>
       </c>
       <c r="N20" s="1">
-        <v>1967004.79</v>
+        <v>1468320.0</v>
       </c>
       <c r="O20" s="1">
-        <v>1.4</v>
+        <v>1.03</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
-        <v>80</v>
+        <v>77</v>
       </c>
       <c r="B21" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="C21" s="1">
-        <v>944000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D21" s="1">
-        <v>107.182</v>
+        <v>106.432</v>
       </c>
       <c r="E21" s="1">
-        <v>104.49157945</v>
+        <v>105.55</v>
       </c>
       <c r="F21" t="s">
         <v>8</v>
       </c>
       <c r="G21">
         <v>1.0</v>
       </c>
       <c r="H21" s="1">
-        <v>986400.51</v>
+        <v>422200.0</v>
       </c>
       <c r="I21" s="1">
-        <v>25397.57</v>
+        <v>3528.0</v>
       </c>
       <c r="J21" s="1">
-        <v>2.5747725941464</v>
+        <v>0.8356229275225</v>
       </c>
       <c r="K21">
-        <v>1.71</v>
+        <v>2.49</v>
       </c>
       <c r="L21" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
       <c r="M21" s="1">
-        <v>1011798.08</v>
+        <v>425728.0</v>
       </c>
       <c r="N21" s="1">
-        <v>1027923.66</v>
+        <v>435674.58</v>
       </c>
       <c r="O21" s="1">
-        <v>0.73</v>
+        <v>0.31</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
-        <v>83</v>
+        <v>80</v>
       </c>
       <c r="B22" t="s">
-        <v>84</v>
+        <v>81</v>
       </c>
       <c r="C22" s="1">
-        <v>800000.0</v>
+        <v>1935000.0</v>
       </c>
       <c r="D22" s="1">
-        <v>104.007</v>
+        <v>98.704</v>
       </c>
       <c r="E22" s="1">
-        <v>105.76</v>
+        <v>100.91270646</v>
       </c>
       <c r="F22" t="s">
         <v>8</v>
       </c>
       <c r="G22">
         <v>1.0</v>
       </c>
       <c r="H22" s="1">
-        <v>846080.0</v>
+        <v>1952660.87</v>
       </c>
       <c r="I22" s="1">
-        <v>-14024.0</v>
+        <v>-42738.47</v>
       </c>
       <c r="J22" s="1">
-        <v>-1.6575264750378</v>
+        <v>-2.1887297818387</v>
       </c>
       <c r="K22">
-        <v>0.99</v>
+        <v>2.52</v>
       </c>
       <c r="L22" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="M22" s="1">
-        <v>832056.0</v>
+        <v>1909922.4</v>
       </c>
       <c r="N22" s="1">
-        <v>839962.85</v>
+        <v>1958754.27</v>
       </c>
       <c r="O22" s="1">
-        <v>0.6</v>
+        <v>1.38</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
       <c r="B23" t="s">
-        <v>87</v>
+        <v>84</v>
       </c>
       <c r="C23" s="1">
-        <v>791000.0</v>
+        <v>944000.0</v>
       </c>
       <c r="D23" s="1">
-        <v>100.196</v>
+        <v>106.962</v>
       </c>
       <c r="E23" s="1">
-        <v>100.07568647</v>
+        <v>104.49157945</v>
       </c>
       <c r="F23" t="s">
         <v>8</v>
       </c>
       <c r="G23">
         <v>1.0</v>
       </c>
       <c r="H23" s="1">
-        <v>791598.68</v>
+        <v>986400.51</v>
       </c>
       <c r="I23" s="1">
-        <v>951.68</v>
+        <v>23320.77</v>
       </c>
       <c r="J23" s="1">
-        <v>0.12022253498452</v>
+        <v>2.3642293128985</v>
       </c>
       <c r="K23">
-        <v>0.85</v>
+        <v>2.06</v>
       </c>
       <c r="L23" t="s">
-        <v>88</v>
+        <v>85</v>
       </c>
       <c r="M23" s="1">
-        <v>792550.36</v>
+        <v>1009721.28</v>
       </c>
       <c r="N23" s="1">
-        <v>799279.28</v>
+        <v>1029171.72</v>
       </c>
       <c r="O23" s="1">
-        <v>0.57</v>
+        <v>0.72</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="B24" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="C24" s="1">
-        <v>600000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D24" s="1">
-        <v>106.522</v>
+        <v>91.744</v>
       </c>
       <c r="E24" s="1">
-        <v>107.962</v>
+        <v>91.588784</v>
       </c>
       <c r="F24" t="s">
         <v>8</v>
       </c>
       <c r="G24">
         <v>1.0</v>
       </c>
       <c r="H24" s="1">
-        <v>647772.0</v>
+        <v>457943.92</v>
       </c>
       <c r="I24" s="1">
-        <v>-8640.0</v>
+        <v>776.08</v>
       </c>
       <c r="J24" s="1">
-        <v>-1.3338026342602</v>
+        <v>0.16947053254905</v>
       </c>
       <c r="K24">
-        <v>1.22</v>
+        <v>0.63</v>
       </c>
       <c r="L24" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
       <c r="M24" s="1">
-        <v>639132.0</v>
+        <v>458720.0</v>
       </c>
       <c r="N24" s="1">
-        <v>646446.61</v>
+        <v>461870.68</v>
       </c>
       <c r="O24" s="1">
-        <v>0.46</v>
+        <v>0.33</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
-        <v>92</v>
+        <v>89</v>
       </c>
       <c r="B25" t="s">
-        <v>93</v>
+        <v>90</v>
       </c>
       <c r="C25" s="1">
-        <v>1700000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D25" s="1">
-        <v>89.104</v>
+        <v>103.709</v>
       </c>
       <c r="E25" s="1">
-        <v>89.011</v>
+        <v>105.76</v>
       </c>
       <c r="F25" t="s">
         <v>8</v>
       </c>
       <c r="G25">
         <v>1.0</v>
       </c>
       <c r="H25" s="1">
-        <v>1513187.0</v>
+        <v>846080.0</v>
       </c>
       <c r="I25" s="1">
-        <v>1581.0</v>
+        <v>-16408.0</v>
       </c>
       <c r="J25" s="1">
-        <v>0.10448146858253</v>
+        <v>-1.9392965204236</v>
       </c>
       <c r="K25">
-        <v>1.01</v>
+        <v>1.26</v>
       </c>
       <c r="L25" t="s">
-        <v>94</v>
+        <v>91</v>
       </c>
       <c r="M25" s="1">
-        <v>1514768.0</v>
+        <v>829672.0</v>
       </c>
       <c r="N25" s="1">
-        <v>1531910.89</v>
+        <v>839715.84</v>
       </c>
       <c r="O25" s="1">
-        <v>1.09</v>
+        <v>0.59</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
       <c r="B26" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
       <c r="C26" s="1">
-        <v>846000.0</v>
+        <v>791000.0</v>
       </c>
       <c r="D26" s="1">
-        <v>100.36</v>
+        <v>99.818</v>
       </c>
       <c r="E26" s="1">
-        <v>99.298</v>
+        <v>100.07568647</v>
       </c>
       <c r="F26" t="s">
         <v>8</v>
       </c>
       <c r="G26">
         <v>1.0</v>
       </c>
       <c r="H26" s="1">
-        <v>840061.08</v>
+        <v>791598.68</v>
       </c>
       <c r="I26" s="1">
-        <v>8984.52</v>
+        <v>-2038.3</v>
       </c>
       <c r="J26" s="1">
-        <v>1.0695079457794</v>
+        <v>-0.25749158651957</v>
       </c>
       <c r="K26">
-        <v>0.22</v>
+        <v>1.04</v>
       </c>
       <c r="L26" t="s">
-        <v>97</v>
+        <v>94</v>
       </c>
       <c r="M26" s="1">
-        <v>849045.6</v>
+        <v>789560.38</v>
       </c>
       <c r="N26" s="1">
-        <v>850931.72</v>
+        <v>797752.11</v>
       </c>
       <c r="O26" s="1">
-        <v>0.61</v>
+        <v>0.56</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
       <c r="B27" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="C27" s="1">
-        <v>133000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="D27" s="1">
-        <v>102.935</v>
+        <v>100.085</v>
       </c>
       <c r="E27" s="1">
-        <v>103.37567669</v>
+        <v>99.834</v>
       </c>
       <c r="F27" t="s">
         <v>8</v>
       </c>
       <c r="G27">
         <v>1.0</v>
       </c>
       <c r="H27" s="1">
-        <v>137489.65</v>
+        <v>998340.0</v>
       </c>
       <c r="I27" s="1">
-        <v>-586.1</v>
+        <v>2510.0</v>
       </c>
       <c r="J27" s="1">
-        <v>-0.42628663321203</v>
+        <v>0.25141735280566</v>
       </c>
       <c r="K27">
-        <v>3.33</v>
+        <v>0.24</v>
       </c>
       <c r="L27" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
       <c r="M27" s="1">
-        <v>136903.55</v>
+        <v>1000850.0</v>
       </c>
       <c r="N27" s="1">
-        <v>141334.45</v>
+        <v>1003295.21</v>
       </c>
       <c r="O27" s="1">
-        <v>0.1</v>
+        <v>0.71</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
-        <v>101</v>
+        <v>98</v>
       </c>
       <c r="B28" t="s">
-        <v>102</v>
+        <v>99</v>
       </c>
       <c r="C28" s="1">
-        <v>1424000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D28" s="1">
-        <v>99.023</v>
+        <v>106.641</v>
       </c>
       <c r="E28" s="1">
-        <v>99.63892626</v>
+        <v>107.962</v>
       </c>
       <c r="F28" t="s">
         <v>8</v>
       </c>
       <c r="G28">
         <v>1.0</v>
       </c>
       <c r="H28" s="1">
-        <v>1418858.31</v>
+        <v>647772.0</v>
       </c>
       <c r="I28" s="1">
-        <v>-8770.79</v>
+        <v>-7926.0</v>
       </c>
       <c r="J28" s="1">
-        <v>-0.61815827120891</v>
+        <v>-1.2235786665679</v>
       </c>
       <c r="K28">
-        <v>0.93</v>
+        <v>1.61</v>
       </c>
       <c r="L28" t="s">
-        <v>103</v>
+        <v>100</v>
       </c>
       <c r="M28" s="1">
-        <v>1410087.52</v>
+        <v>639846.0</v>
       </c>
       <c r="N28" s="1">
-        <v>1423274.15</v>
+        <v>649520.16</v>
       </c>
       <c r="O28" s="1">
-        <v>1.01</v>
+        <v>0.46</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
-        <v>104</v>
+        <v>101</v>
       </c>
       <c r="B29" t="s">
-        <v>105</v>
+        <v>102</v>
       </c>
       <c r="C29" s="1">
-        <v>1000000.0</v>
+        <v>1700000.0</v>
       </c>
       <c r="D29" s="1">
-        <v>98.532</v>
+        <v>88.844</v>
       </c>
       <c r="E29" s="1">
-        <v>99.415167</v>
+        <v>89.011</v>
       </c>
       <c r="F29" t="s">
         <v>8</v>
       </c>
       <c r="G29">
         <v>1.0</v>
       </c>
       <c r="H29" s="1">
-        <v>994151.67</v>
+        <v>1513187.0</v>
       </c>
       <c r="I29" s="1">
-        <v>-8831.67</v>
+        <v>-2839.0</v>
       </c>
       <c r="J29" s="1">
-        <v>-0.88836243668936</v>
+        <v>-0.18761726078799</v>
       </c>
       <c r="K29">
-        <v>0.88</v>
+        <v>1.07</v>
       </c>
       <c r="L29" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
       <c r="M29" s="1">
-        <v>985320.0</v>
+        <v>1510348.0</v>
       </c>
       <c r="N29" s="1">
-        <v>994141.92</v>
+        <v>1528517.41</v>
       </c>
       <c r="O29" s="1">
-        <v>0.71</v>
+        <v>1.08</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
-        <v>107</v>
+        <v>104</v>
       </c>
       <c r="B30" t="s">
-        <v>108</v>
+        <v>105</v>
       </c>
       <c r="C30" s="1">
-        <v>400000.0</v>
+        <v>846000.0</v>
       </c>
       <c r="D30" s="1">
-        <v>103.967</v>
+        <v>100.019</v>
       </c>
       <c r="E30" s="1">
-        <v>105.58525</v>
+        <v>99.298</v>
       </c>
       <c r="F30" t="s">
         <v>8</v>
       </c>
       <c r="G30">
         <v>1.0</v>
       </c>
       <c r="H30" s="1">
-        <v>422341.0</v>
+        <v>840061.08</v>
       </c>
       <c r="I30" s="1">
-        <v>-6473.0</v>
+        <v>6099.66</v>
       </c>
       <c r="J30" s="1">
-        <v>-1.5326477893456</v>
+        <v>0.72609720236057</v>
       </c>
       <c r="K30">
-        <v>4.46</v>
+        <v>0.44</v>
       </c>
       <c r="L30" t="s">
-        <v>109</v>
+        <v>106</v>
       </c>
       <c r="M30" s="1">
-        <v>415868.0</v>
+        <v>846160.74</v>
       </c>
       <c r="N30" s="1">
-        <v>433689.05</v>
+        <v>849843.16</v>
       </c>
       <c r="O30" s="1">
-        <v>0.31</v>
+        <v>0.6</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="B31" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
       <c r="C31" s="1">
-        <v>500000.0</v>
+        <v>133000.0</v>
       </c>
       <c r="D31" s="1">
-        <v>98.373</v>
+        <v>102.583</v>
       </c>
       <c r="E31" s="1">
-        <v>99.778</v>
+        <v>103.37567669</v>
       </c>
       <c r="F31" t="s">
         <v>8</v>
       </c>
       <c r="G31">
         <v>1.0</v>
       </c>
       <c r="H31" s="1">
-        <v>498890.0</v>
+        <v>137489.65</v>
       </c>
       <c r="I31" s="1">
-        <v>-7025.0</v>
+        <v>-1054.26</v>
       </c>
       <c r="J31" s="1">
-        <v>-1.4081260398084</v>
+        <v>-0.76679226399951</v>
       </c>
       <c r="K31">
-        <v>2.15</v>
+        <v>3.59</v>
       </c>
       <c r="L31" t="s">
-        <v>112</v>
+        <v>109</v>
       </c>
       <c r="M31" s="1">
-        <v>491865.0</v>
+        <v>136435.39</v>
       </c>
       <c r="N31" s="1">
-        <v>502637.26</v>
+        <v>141212.46</v>
       </c>
       <c r="O31" s="1">
-        <v>0.36</v>
+        <v>0.1</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="B32" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
       <c r="C32" s="1">
-        <v>1000000.0</v>
+        <v>1424000.0</v>
       </c>
       <c r="D32" s="1">
-        <v>99.187</v>
+        <v>98.712</v>
       </c>
       <c r="E32" s="1">
-        <v>100.072667</v>
+        <v>99.63892626</v>
       </c>
       <c r="F32" t="s">
         <v>8</v>
       </c>
       <c r="G32">
         <v>1.0</v>
       </c>
       <c r="H32" s="1">
-        <v>1000726.67</v>
+        <v>1418858.31</v>
       </c>
       <c r="I32" s="1">
-        <v>-8856.67</v>
+        <v>-13199.43</v>
       </c>
       <c r="J32" s="1">
-        <v>-0.88502387969734</v>
+        <v>-0.93028527985997</v>
       </c>
       <c r="K32">
-        <v>0.57</v>
+        <v>1.1</v>
       </c>
       <c r="L32" t="s">
-        <v>115</v>
+        <v>112</v>
       </c>
       <c r="M32" s="1">
-        <v>991870.0</v>
+        <v>1405658.88</v>
       </c>
       <c r="N32" s="1">
-        <v>997602.88</v>
+        <v>1421381.4</v>
       </c>
       <c r="O32" s="1">
-        <v>0.71</v>
+        <v>1.0</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
-        <v>116</v>
+        <v>113</v>
       </c>
       <c r="B33" t="s">
-        <v>117</v>
+        <v>114</v>
       </c>
       <c r="C33" s="1">
-        <v>900000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="D33" s="1">
-        <v>99.831</v>
+        <v>98.093</v>
       </c>
       <c r="E33" s="1">
-        <v>101.00763667</v>
+        <v>99.415167</v>
       </c>
       <c r="F33" t="s">
         <v>8</v>
       </c>
       <c r="G33">
         <v>1.0</v>
       </c>
       <c r="H33" s="1">
-        <v>909068.73</v>
+        <v>994151.67</v>
       </c>
       <c r="I33" s="1">
-        <v>-10589.73</v>
+        <v>-13221.67</v>
       </c>
       <c r="J33" s="1">
-        <v>-1.1648987200341</v>
+        <v>-1.3299449569903</v>
       </c>
       <c r="K33">
-        <v>3.05</v>
+        <v>1.07</v>
       </c>
       <c r="L33" t="s">
-        <v>118</v>
+        <v>115</v>
       </c>
       <c r="M33" s="1">
-        <v>898479.0</v>
+        <v>980930.0</v>
       </c>
       <c r="N33" s="1">
-        <v>925941.33</v>
+        <v>991669.73</v>
       </c>
       <c r="O33" s="1">
-        <v>0.66</v>
+        <v>0.7</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
-        <v>119</v>
+        <v>116</v>
       </c>
       <c r="B34" t="s">
-        <v>120</v>
+        <v>117</v>
       </c>
       <c r="C34" s="1">
-        <v>747000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D34" s="1">
-        <v>98.565</v>
+        <v>103.536</v>
       </c>
       <c r="E34" s="1">
-        <v>100.09043641</v>
+        <v>105.58525</v>
       </c>
       <c r="F34" t="s">
         <v>8</v>
       </c>
       <c r="G34">
         <v>1.0</v>
       </c>
       <c r="H34" s="1">
-        <v>747675.56</v>
+        <v>422341.0</v>
       </c>
       <c r="I34" s="1">
-        <v>-11395.01</v>
+        <v>-8197.0</v>
       </c>
       <c r="J34" s="1">
-        <v>-1.5240581088407</v>
+        <v>-1.940848745445</v>
       </c>
       <c r="K34">
-        <v>1.51</v>
+        <v>4.73</v>
       </c>
       <c r="L34" t="s">
-        <v>121</v>
+        <v>118</v>
       </c>
       <c r="M34" s="1">
-        <v>736280.55</v>
+        <v>414144.0</v>
       </c>
       <c r="N34" s="1">
-        <v>747568.07</v>
+        <v>433055.02</v>
       </c>
       <c r="O34" s="1">
-        <v>0.53</v>
+        <v>0.3</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
-        <v>122</v>
+        <v>119</v>
       </c>
       <c r="B35" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="C35" s="1">
-        <v>800000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="D35" s="1">
-        <v>109.223</v>
+        <v>98.689</v>
       </c>
       <c r="E35" s="1">
-        <v>109.825</v>
+        <v>100.072667</v>
       </c>
       <c r="F35" t="s">
         <v>8</v>
       </c>
       <c r="G35">
         <v>1.0</v>
       </c>
       <c r="H35" s="1">
-        <v>878600.0</v>
+        <v>1000726.67</v>
       </c>
       <c r="I35" s="1">
-        <v>-4816.0</v>
+        <v>-13836.67</v>
       </c>
       <c r="J35" s="1">
-        <v>-0.54814477577965</v>
+        <v>-1.3826622608149</v>
       </c>
       <c r="K35">
-        <v>2.69</v>
+        <v>0.76</v>
       </c>
       <c r="L35" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
       <c r="M35" s="1">
-        <v>873784.0</v>
+        <v>986890.0</v>
       </c>
       <c r="N35" s="1">
-        <v>895341.69</v>
+        <v>994472.19</v>
       </c>
       <c r="O35" s="1">
-        <v>0.64</v>
+        <v>0.7</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
-        <v>125</v>
+        <v>122</v>
       </c>
       <c r="B36" t="s">
-        <v>126</v>
+        <v>123</v>
       </c>
       <c r="C36" s="1">
-        <v>668000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D36" s="1">
-        <v>102.534</v>
+        <v>99.437</v>
       </c>
       <c r="E36" s="1">
-        <v>100.33886377</v>
+        <v>101.00763667</v>
       </c>
       <c r="F36" t="s">
         <v>8</v>
       </c>
       <c r="G36">
         <v>1.0</v>
       </c>
       <c r="H36" s="1">
-        <v>670263.61</v>
+        <v>909068.73</v>
       </c>
       <c r="I36" s="1">
-        <v>14663.51</v>
+        <v>-14135.73</v>
       </c>
       <c r="J36" s="1">
-        <v>2.187722827441</v>
+        <v>-1.5549682365601</v>
       </c>
       <c r="K36">
-        <v>3.91</v>
+        <v>3.24</v>
       </c>
       <c r="L36" t="s">
-        <v>127</v>
+        <v>124</v>
       </c>
       <c r="M36" s="1">
-        <v>684927.12</v>
+        <v>894933.0</v>
       </c>
       <c r="N36" s="1">
-        <v>711047.75</v>
+        <v>924059.71</v>
       </c>
       <c r="O36" s="1">
-        <v>0.51</v>
+        <v>0.65</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
-        <v>128</v>
+        <v>125</v>
       </c>
       <c r="B37" t="s">
-        <v>129</v>
+        <v>126</v>
       </c>
       <c r="C37" s="1">
-        <v>2000000.0</v>
+        <v>747000.0</v>
       </c>
       <c r="D37" s="1">
-        <v>89.774</v>
+        <v>97.94</v>
       </c>
       <c r="E37" s="1">
-        <v>89.2751455</v>
+        <v>100.09043641</v>
       </c>
       <c r="F37" t="s">
         <v>8</v>
       </c>
       <c r="G37">
         <v>1.0</v>
       </c>
       <c r="H37" s="1">
-        <v>1785502.91</v>
+        <v>747675.56</v>
       </c>
       <c r="I37" s="1">
-        <v>9977.09</v>
+        <v>-16063.76</v>
       </c>
       <c r="J37" s="1">
-        <v>0.55878318338893</v>
+        <v>-2.1484933919734</v>
       </c>
       <c r="K37">
-        <v>1.12</v>
+        <v>1.7</v>
       </c>
       <c r="L37" t="s">
-        <v>130</v>
+        <v>127</v>
       </c>
       <c r="M37" s="1">
-        <v>1795480.0</v>
+        <v>731611.8</v>
       </c>
       <c r="N37" s="1">
-        <v>1817836.16</v>
+        <v>744275.84</v>
       </c>
       <c r="O37" s="1">
-        <v>1.29</v>
+        <v>0.52</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
-        <v>131</v>
+        <v>128</v>
       </c>
       <c r="B38" t="s">
-        <v>132</v>
+        <v>129</v>
       </c>
       <c r="C38" s="1">
-        <v>782000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D38" s="1">
-        <v>98.392</v>
+        <v>109.2</v>
       </c>
       <c r="E38" s="1">
-        <v>99.62663939</v>
+        <v>109.825</v>
       </c>
       <c r="F38" t="s">
         <v>8</v>
       </c>
       <c r="G38">
         <v>1.0</v>
       </c>
       <c r="H38" s="1">
-        <v>779080.32</v>
+        <v>878600.0</v>
       </c>
       <c r="I38" s="1">
-        <v>-9654.88</v>
+        <v>-5000.0</v>
       </c>
       <c r="J38" s="1">
-        <v>-1.2392663185228</v>
+        <v>-0.56908718415661</v>
       </c>
       <c r="K38">
-        <v>1.45</v>
+        <v>3.1</v>
       </c>
       <c r="L38" t="s">
-        <v>133</v>
+        <v>130</v>
       </c>
       <c r="M38" s="1">
-        <v>769425.44</v>
+        <v>873600.0</v>
       </c>
       <c r="N38" s="1">
-        <v>780777.83</v>
+        <v>898399.45</v>
       </c>
       <c r="O38" s="1">
-        <v>0.56</v>
+        <v>0.63</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
-        <v>134</v>
+        <v>131</v>
       </c>
       <c r="B39" t="s">
-        <v>135</v>
+        <v>132</v>
       </c>
       <c r="C39" s="1">
-        <v>800000.0</v>
+        <v>668000.0</v>
       </c>
       <c r="D39" s="1">
-        <v>97.831</v>
+        <v>101.759</v>
       </c>
       <c r="E39" s="1">
-        <v>99.5352725</v>
+        <v>100.33886377</v>
       </c>
       <c r="F39" t="s">
         <v>8</v>
       </c>
       <c r="G39">
         <v>1.0</v>
       </c>
       <c r="H39" s="1">
-        <v>796282.18</v>
+        <v>670263.61</v>
       </c>
       <c r="I39" s="1">
-        <v>-13634.18</v>
+        <v>9486.51</v>
       </c>
       <c r="J39" s="1">
-        <v>-1.7122297022897</v>
+        <v>1.415340152511</v>
       </c>
       <c r="K39">
-        <v>1.89</v>
-[...2 lines deleted...]
-        <v>136</v>
+        <v>0.01</v>
+      </c>
+      <c r="L39">
+        <v>75.49</v>
       </c>
       <c r="M39" s="1">
-        <v>782648.0</v>
+        <v>679750.12</v>
       </c>
       <c r="N39" s="1">
-        <v>797738.41</v>
+        <v>679825.61</v>
       </c>
       <c r="O39" s="1">
-        <v>0.57</v>
+        <v>0.48</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
-        <v>137</v>
+        <v>133</v>
       </c>
       <c r="B40" t="s">
-        <v>138</v>
+        <v>134</v>
       </c>
       <c r="C40" s="1">
-        <v>700000.0</v>
+        <v>2000000.0</v>
       </c>
       <c r="D40" s="1">
-        <v>98.294</v>
+        <v>89.364</v>
       </c>
       <c r="E40" s="1">
-        <v>100.43242857</v>
+        <v>89.2751455</v>
       </c>
       <c r="F40" t="s">
         <v>8</v>
       </c>
       <c r="G40">
         <v>1.0</v>
       </c>
       <c r="H40" s="1">
-        <v>703027.0</v>
+        <v>1785502.91</v>
       </c>
       <c r="I40" s="1">
-        <v>-14969.0</v>
+        <v>1777.09</v>
       </c>
       <c r="J40" s="1">
-        <v>-2.1292212105652</v>
+        <v>0.099528821266385</v>
       </c>
       <c r="K40">
-        <v>1.7</v>
+        <v>1.23</v>
       </c>
       <c r="L40" t="s">
-        <v>139</v>
+        <v>135</v>
       </c>
       <c r="M40" s="1">
-        <v>688058.0</v>
+        <v>1787280.0</v>
       </c>
       <c r="N40" s="1">
-        <v>699948.41</v>
+        <v>1811964.93</v>
       </c>
       <c r="O40" s="1">
-        <v>0.5</v>
+        <v>1.28</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
-        <v>140</v>
+        <v>136</v>
       </c>
       <c r="B41" t="s">
-        <v>141</v>
+        <v>137</v>
       </c>
       <c r="C41" s="1">
-        <v>800000.0</v>
+        <v>782000.0</v>
       </c>
       <c r="D41" s="1">
-        <v>96.249</v>
+        <v>97.887</v>
       </c>
       <c r="E41" s="1">
-        <v>98.8365</v>
+        <v>99.62663939</v>
       </c>
       <c r="F41" t="s">
         <v>8</v>
       </c>
       <c r="G41">
         <v>1.0</v>
       </c>
       <c r="H41" s="1">
-        <v>790692.0</v>
+        <v>779080.32</v>
       </c>
       <c r="I41" s="1">
-        <v>-20700.0</v>
+        <v>-13603.98</v>
       </c>
       <c r="J41" s="1">
-        <v>-2.6179599641833</v>
+        <v>-1.7461588556107</v>
       </c>
       <c r="K41">
-        <v>2.01</v>
+        <v>1.64</v>
       </c>
       <c r="L41" t="s">
-        <v>142</v>
+        <v>138</v>
       </c>
       <c r="M41" s="1">
-        <v>769992.0</v>
+        <v>765476.34</v>
       </c>
       <c r="N41" s="1">
-        <v>786101.59</v>
+        <v>778274.89</v>
       </c>
       <c r="O41" s="1">
-        <v>0.56</v>
+        <v>0.55</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
-        <v>143</v>
+        <v>139</v>
       </c>
       <c r="B42" t="s">
-        <v>144</v>
+        <v>140</v>
       </c>
       <c r="C42" s="1">
         <v>800000.0</v>
       </c>
       <c r="D42" s="1">
-        <v>93.739</v>
+        <v>97.375</v>
       </c>
       <c r="E42" s="1">
-        <v>93.0849075</v>
+        <v>99.5352725</v>
       </c>
       <c r="F42" t="s">
         <v>8</v>
       </c>
       <c r="G42">
         <v>1.0</v>
       </c>
       <c r="H42" s="1">
-        <v>744679.26</v>
+        <v>796282.18</v>
       </c>
       <c r="I42" s="1">
-        <v>5232.74</v>
+        <v>-17282.18</v>
       </c>
       <c r="J42" s="1">
-        <v>0.70268372990541</v>
+        <v>-2.1703587539784</v>
       </c>
       <c r="K42">
-        <v>0.52</v>
+        <v>2.07</v>
       </c>
       <c r="L42" t="s">
-        <v>145</v>
+        <v>141</v>
       </c>
       <c r="M42" s="1">
-        <v>749912.0</v>
+        <v>779000.0</v>
       </c>
       <c r="N42" s="1">
-        <v>754092.82</v>
+        <v>795569.86</v>
       </c>
       <c r="O42" s="1">
-        <v>0.54</v>
+        <v>0.56</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
-        <v>146</v>
+        <v>142</v>
       </c>
       <c r="B43" t="s">
-        <v>147</v>
+        <v>143</v>
       </c>
       <c r="C43" s="1">
-        <v>389000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D43" s="1">
-        <v>103.474</v>
+        <v>98.112</v>
       </c>
       <c r="E43" s="1">
-        <v>101.25988946</v>
+        <v>100.43242857</v>
       </c>
       <c r="F43" t="s">
         <v>8</v>
       </c>
       <c r="G43">
         <v>1.0</v>
       </c>
       <c r="H43" s="1">
-        <v>393900.97</v>
+        <v>703027.0</v>
       </c>
       <c r="I43" s="1">
-        <v>8612.89</v>
+        <v>-16243.0</v>
       </c>
       <c r="J43" s="1">
-        <v>2.1865622722381</v>
+        <v>-2.310437579211</v>
       </c>
       <c r="K43">
-        <v>0.35</v>
+        <v>1.91</v>
       </c>
       <c r="L43" t="s">
-        <v>148</v>
+        <v>144</v>
       </c>
       <c r="M43" s="1">
-        <v>402513.86</v>
+        <v>686784.0</v>
       </c>
       <c r="N43" s="1">
-        <v>403880.69</v>
+        <v>700160.71</v>
       </c>
       <c r="O43" s="1">
-        <v>0.29</v>
+        <v>0.49</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
-        <v>149</v>
+        <v>145</v>
       </c>
       <c r="B44" t="s">
-        <v>150</v>
+        <v>146</v>
       </c>
       <c r="C44" s="1">
-        <v>641000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D44" s="1">
-        <v>101.877</v>
+        <v>95.494</v>
       </c>
       <c r="E44" s="1">
-        <v>99.943</v>
+        <v>98.8365</v>
       </c>
       <c r="F44" t="s">
         <v>8</v>
       </c>
       <c r="G44">
         <v>1.0</v>
       </c>
       <c r="H44" s="1">
-        <v>640634.63</v>
+        <v>790692.0</v>
       </c>
       <c r="I44" s="1">
-        <v>12396.94</v>
+        <v>-26740.0</v>
       </c>
       <c r="J44" s="1">
-        <v>1.935103008715</v>
+        <v>-3.381847799143</v>
       </c>
       <c r="K44">
-        <v>0.24</v>
+        <v>2.21</v>
       </c>
       <c r="L44" t="s">
-        <v>151</v>
+        <v>147</v>
       </c>
       <c r="M44" s="1">
-        <v>653031.57</v>
+        <v>763952.0</v>
       </c>
       <c r="N44" s="1">
-        <v>654576.99</v>
+        <v>781595.84</v>
       </c>
       <c r="O44" s="1">
-        <v>0.47</v>
+        <v>0.55</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
-        <v>152</v>
+        <v>148</v>
       </c>
       <c r="B45" t="s">
-        <v>153</v>
+        <v>149</v>
       </c>
       <c r="C45" s="1">
-        <v>400000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D45" s="1">
-        <v>101.693</v>
+        <v>93.706</v>
       </c>
       <c r="E45" s="1">
-        <v>100.3582</v>
+        <v>93.0849075</v>
       </c>
       <c r="F45" t="s">
         <v>8</v>
       </c>
       <c r="G45">
         <v>1.0</v>
       </c>
       <c r="H45" s="1">
-        <v>401432.8</v>
+        <v>744679.26</v>
       </c>
       <c r="I45" s="1">
-        <v>5339.2</v>
+        <v>4968.74</v>
       </c>
       <c r="J45" s="1">
-        <v>1.3300358117224</v>
+        <v>0.66723222558931</v>
       </c>
       <c r="K45">
-        <v>3.08</v>
+        <v>0.57</v>
       </c>
       <c r="L45" t="s">
-        <v>154</v>
+        <v>150</v>
       </c>
       <c r="M45" s="1">
-        <v>406772.0</v>
+        <v>749648.0</v>
       </c>
       <c r="N45" s="1">
-        <v>419089.81</v>
+        <v>754212.38</v>
       </c>
       <c r="O45" s="1">
-        <v>0.3</v>
+        <v>0.53</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
-        <v>155</v>
+        <v>151</v>
       </c>
       <c r="B46" t="s">
-        <v>156</v>
+        <v>152</v>
       </c>
       <c r="C46" s="1">
-        <v>1300000.0</v>
+        <v>389000.0</v>
       </c>
       <c r="D46" s="1">
-        <v>100.314</v>
+        <v>103.199</v>
       </c>
       <c r="E46" s="1">
-        <v>101.70135077</v>
+        <v>101.25988946</v>
       </c>
       <c r="F46" t="s">
         <v>8</v>
       </c>
       <c r="G46">
         <v>1.0</v>
       </c>
       <c r="H46" s="1">
-        <v>1322117.56</v>
+        <v>393900.97</v>
       </c>
       <c r="I46" s="1">
-        <v>-18035.56</v>
+        <v>7543.14</v>
       </c>
       <c r="J46" s="1">
-        <v>-1.3641419300111</v>
+        <v>1.9149838600296</v>
       </c>
       <c r="K46">
-        <v>3.79</v>
+        <v>0.61</v>
       </c>
       <c r="L46" t="s">
-        <v>157</v>
+        <v>153</v>
       </c>
       <c r="M46" s="1">
-        <v>1304082.0</v>
+        <v>401444.11</v>
       </c>
       <c r="N46" s="1">
-        <v>1353299.47</v>
+        <v>403823.4</v>
       </c>
       <c r="O46" s="1">
-        <v>0.96</v>
+        <v>0.28</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
-        <v>158</v>
+        <v>154</v>
       </c>
       <c r="B47" t="s">
-        <v>159</v>
+        <v>155</v>
       </c>
       <c r="C47" s="1">
-        <v>1100000.0</v>
+        <v>841000.0</v>
       </c>
       <c r="D47" s="1">
-        <v>104.147</v>
+        <v>101.361</v>
       </c>
       <c r="E47" s="1">
-        <v>103.84281818</v>
+        <v>100.2880654</v>
       </c>
       <c r="F47" t="s">
         <v>8</v>
       </c>
       <c r="G47">
         <v>1.0</v>
       </c>
       <c r="H47" s="1">
-        <v>1142271.0</v>
+        <v>843422.63</v>
       </c>
       <c r="I47" s="1">
-        <v>3346.0</v>
+        <v>9023.38</v>
       </c>
       <c r="J47" s="1">
-        <v>0.2929252340294</v>
+        <v>1.0698527261475</v>
       </c>
       <c r="K47">
-        <v>4.08</v>
+        <v>0.46</v>
       </c>
       <c r="L47" t="s">
-        <v>160</v>
+        <v>156</v>
       </c>
       <c r="M47" s="1">
-        <v>1145617.0</v>
+        <v>852446.01</v>
       </c>
       <c r="N47" s="1">
-        <v>1190498.51</v>
+        <v>856316.91</v>
       </c>
       <c r="O47" s="1">
-        <v>0.85</v>
+        <v>0.6</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
-        <v>161</v>
+        <v>157</v>
       </c>
       <c r="B48" t="s">
-        <v>162</v>
+        <v>158</v>
       </c>
       <c r="C48" s="1">
-        <v>700000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D48" s="1">
-        <v>106.507</v>
+        <v>101.245</v>
       </c>
       <c r="E48" s="1">
-        <v>107.34</v>
+        <v>100.3582</v>
       </c>
       <c r="F48" t="s">
         <v>8</v>
       </c>
       <c r="G48">
         <v>1.0</v>
       </c>
       <c r="H48" s="1">
-        <v>751380.0</v>
+        <v>401432.8</v>
       </c>
       <c r="I48" s="1">
-        <v>-5831.0</v>
+        <v>3547.2</v>
       </c>
       <c r="J48" s="1">
-        <v>-0.77603875535681</v>
+        <v>0.88363482007449</v>
       </c>
       <c r="K48">
-        <v>0.61</v>
+        <v>3.3</v>
       </c>
       <c r="L48" t="s">
-        <v>163</v>
+        <v>159</v>
       </c>
       <c r="M48" s="1">
-        <v>745549.0</v>
+        <v>404980.0</v>
       </c>
       <c r="N48" s="1">
-        <v>749824.14</v>
+        <v>418174.52</v>
       </c>
       <c r="O48" s="1">
-        <v>0.53</v>
+        <v>0.29</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
-        <v>164</v>
+        <v>160</v>
       </c>
       <c r="B49" t="s">
-        <v>165</v>
+        <v>161</v>
       </c>
       <c r="C49" s="1">
-        <v>300000.0</v>
+        <v>1300000.0</v>
       </c>
       <c r="D49" s="1">
-        <v>103.223</v>
+        <v>99.806</v>
       </c>
       <c r="E49" s="1">
-        <v>101.255</v>
+        <v>101.70135077</v>
       </c>
       <c r="F49" t="s">
         <v>8</v>
       </c>
       <c r="G49">
         <v>1.0</v>
       </c>
       <c r="H49" s="1">
-        <v>303765.0</v>
+        <v>1322117.56</v>
       </c>
       <c r="I49" s="1">
-        <v>5904.0</v>
+        <v>-24639.56</v>
       </c>
       <c r="J49" s="1">
-        <v>1.9436077230754</v>
+        <v>-1.8636436535946</v>
       </c>
       <c r="K49">
-        <v>4.52</v>
+        <v>4.01</v>
       </c>
       <c r="L49" t="s">
-        <v>166</v>
+        <v>162</v>
       </c>
       <c r="M49" s="1">
-        <v>309669.0</v>
+        <v>1297478.0</v>
       </c>
       <c r="N49" s="1">
-        <v>323229.25</v>
+        <v>1349633.82</v>
       </c>
       <c r="O49" s="1">
-        <v>0.23</v>
+        <v>0.95</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
-        <v>167</v>
+        <v>163</v>
       </c>
       <c r="B50" t="s">
-        <v>168</v>
+        <v>164</v>
       </c>
       <c r="C50" s="1">
-        <v>600000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D50" s="1">
-        <v>107.066</v>
+        <v>103.698</v>
       </c>
       <c r="E50" s="1">
-        <v>109.243715</v>
+        <v>103.84281857</v>
       </c>
       <c r="F50" t="s">
         <v>8</v>
       </c>
       <c r="G50">
         <v>1.0</v>
       </c>
       <c r="H50" s="1">
-        <v>655462.29</v>
+        <v>726899.73</v>
       </c>
       <c r="I50" s="1">
-        <v>-13066.29</v>
+        <v>-1013.73</v>
       </c>
       <c r="J50" s="1">
-        <v>-1.9934464879742</v>
+        <v>-0.13945939971666</v>
       </c>
       <c r="K50">
-        <v>1.29</v>
+        <v>4.33</v>
       </c>
       <c r="L50" t="s">
-        <v>169</v>
+        <v>165</v>
       </c>
       <c r="M50" s="1">
-        <v>642396.0</v>
+        <v>725886.0</v>
       </c>
       <c r="N50" s="1">
-        <v>650163.12</v>
+        <v>756220.93</v>
       </c>
       <c r="O50" s="1">
-        <v>0.46</v>
+        <v>0.53</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
-        <v>170</v>
+        <v>166</v>
       </c>
       <c r="B51" t="s">
-        <v>171</v>
+        <v>167</v>
       </c>
       <c r="C51" s="1">
-        <v>800000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D51" s="1">
-        <v>99.557</v>
+        <v>106.275</v>
       </c>
       <c r="E51" s="1">
-        <v>99.984</v>
+        <v>107.34</v>
       </c>
       <c r="F51" t="s">
         <v>8</v>
       </c>
       <c r="G51">
         <v>1.0</v>
       </c>
       <c r="H51" s="1">
-        <v>799872.0</v>
+        <v>751380.0</v>
       </c>
       <c r="I51" s="1">
-        <v>-3416.0</v>
+        <v>-7455.0</v>
       </c>
       <c r="J51" s="1">
-        <v>-0.42706833093295</v>
+        <v>-0.99217439910565</v>
       </c>
       <c r="K51">
-        <v>0.91</v>
+        <v>1.0</v>
       </c>
       <c r="L51" t="s">
-        <v>172</v>
+        <v>168</v>
       </c>
       <c r="M51" s="1">
-        <v>796456.0</v>
+        <v>743925.0</v>
       </c>
       <c r="N51" s="1">
-        <v>803732.71</v>
+        <v>750958.29</v>
       </c>
       <c r="O51" s="1">
-        <v>0.57</v>
+        <v>0.53</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
-        <v>173</v>
+        <v>169</v>
       </c>
       <c r="B52" t="s">
-        <v>174</v>
+        <v>170</v>
       </c>
       <c r="C52" s="1">
-        <v>200000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D52" s="1">
-        <v>100.177</v>
+        <v>102.804</v>
       </c>
       <c r="E52" s="1">
-        <v>99.653</v>
+        <v>101.255</v>
       </c>
       <c r="F52" t="s">
         <v>8</v>
       </c>
       <c r="G52">
         <v>1.0</v>
       </c>
       <c r="H52" s="1">
-        <v>199306.0</v>
+        <v>303765.0</v>
       </c>
       <c r="I52" s="1">
-        <v>1048.0</v>
+        <v>4647.0</v>
       </c>
       <c r="J52" s="1">
-        <v>0.52582461140156</v>
+        <v>1.5298009974816</v>
       </c>
       <c r="K52">
-        <v>1.96</v>
+        <v>4.78</v>
       </c>
       <c r="L52" t="s">
-        <v>175</v>
+        <v>171</v>
       </c>
       <c r="M52" s="1">
-        <v>200354.0</v>
+        <v>308412.0</v>
       </c>
       <c r="N52" s="1">
-        <v>204274.55</v>
+        <v>322762.93</v>
       </c>
       <c r="O52" s="1">
-        <v>0.15</v>
+        <v>0.23</v>
       </c>
       <c r="P52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
-        <v>176</v>
+        <v>172</v>
       </c>
       <c r="B53" t="s">
-        <v>177</v>
+        <v>173</v>
       </c>
       <c r="C53" s="1">
-        <v>400000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D53" s="1">
-        <v>101.191</v>
+        <v>106.382</v>
       </c>
       <c r="E53" s="1">
-        <v>100.0</v>
+        <v>109.243715</v>
       </c>
       <c r="F53" t="s">
         <v>8</v>
       </c>
       <c r="G53">
         <v>1.0</v>
       </c>
       <c r="H53" s="1">
-        <v>400000.0</v>
+        <v>655462.29</v>
       </c>
       <c r="I53" s="1">
-        <v>4764.0</v>
+        <v>-17170.29</v>
       </c>
       <c r="J53" s="1">
-        <v>1.191</v>
+        <v>-2.6195694644767</v>
       </c>
       <c r="K53">
-        <v>0.23</v>
-[...2 lines deleted...]
-        <v>912.55</v>
+        <v>1.58</v>
+      </c>
+      <c r="L53" t="s">
+        <v>174</v>
       </c>
       <c r="M53" s="1">
-        <v>404764.0</v>
+        <v>638292.0</v>
       </c>
       <c r="N53" s="1">
-        <v>405676.55</v>
+        <v>647785.15</v>
       </c>
       <c r="O53" s="1">
-        <v>0.29</v>
+        <v>0.46</v>
       </c>
       <c r="P53">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
       <c r="B54" t="s">
-        <v>179</v>
+        <v>176</v>
       </c>
       <c r="C54" s="1">
-        <v>1500000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D54" s="1">
-        <v>104.687</v>
+        <v>98.913</v>
       </c>
       <c r="E54" s="1">
-        <v>100.91250667</v>
+        <v>99.984</v>
       </c>
       <c r="F54" t="s">
         <v>8</v>
       </c>
       <c r="G54">
         <v>1.0</v>
       </c>
       <c r="H54" s="1">
-        <v>1513687.6</v>
+        <v>799872.0</v>
       </c>
       <c r="I54" s="1">
-        <v>56617.4</v>
+        <v>-8568.0</v>
       </c>
       <c r="J54" s="1">
-        <v>3.7403622781874</v>
+        <v>-1.071171387422</v>
       </c>
       <c r="K54">
-        <v>3.15</v>
+        <v>0.14</v>
       </c>
       <c r="L54" t="s">
-        <v>180</v>
+        <v>177</v>
       </c>
       <c r="M54" s="1">
-        <v>1570305.0</v>
+        <v>791304.0</v>
       </c>
       <c r="N54" s="1">
-        <v>1617565.27</v>
+        <v>792443.73</v>
       </c>
       <c r="O54" s="1">
-        <v>1.15</v>
+        <v>0.56</v>
       </c>
       <c r="P54">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
-        <v>181</v>
+        <v>178</v>
       </c>
       <c r="B55" t="s">
-        <v>182</v>
+        <v>179</v>
       </c>
       <c r="C55" s="1">
-        <v>300000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D55" s="1">
-        <v>99.354</v>
+        <v>99.789</v>
       </c>
       <c r="E55" s="1">
-        <v>99.895</v>
+        <v>99.653</v>
       </c>
       <c r="F55" t="s">
         <v>8</v>
       </c>
       <c r="G55">
         <v>1.0</v>
       </c>
       <c r="H55" s="1">
-        <v>299685.0</v>
+        <v>199306.0</v>
       </c>
       <c r="I55" s="1">
-        <v>-1623.0</v>
+        <v>272.0</v>
       </c>
       <c r="J55" s="1">
-        <v>-0.54156864707943</v>
+        <v>0.13647356326453</v>
       </c>
       <c r="K55">
-        <v>0.64</v>
+        <v>2.15</v>
       </c>
       <c r="L55" t="s">
-        <v>183</v>
+        <v>180</v>
       </c>
       <c r="M55" s="1">
-        <v>298062.0</v>
+        <v>199578.0</v>
       </c>
       <c r="N55" s="1">
-        <v>299976.04</v>
+        <v>203868.41</v>
       </c>
       <c r="O55" s="1">
-        <v>0.21</v>
+        <v>0.14</v>
       </c>
       <c r="P55">
         <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="s">
-        <v>184</v>
+        <v>181</v>
       </c>
       <c r="B56" t="s">
-        <v>185</v>
+        <v>182</v>
       </c>
       <c r="C56" s="1">
-        <v>1200000.0</v>
+        <v>504000.0</v>
       </c>
       <c r="D56" s="1">
-        <v>85.289</v>
+        <v>99.859</v>
       </c>
       <c r="E56" s="1">
-        <v>86.06233333</v>
+        <v>99.934</v>
       </c>
       <c r="F56" t="s">
         <v>8</v>
       </c>
       <c r="G56">
         <v>1.0</v>
       </c>
       <c r="H56" s="1">
-        <v>1032748.0</v>
+        <v>503667.36</v>
       </c>
       <c r="I56" s="1">
-        <v>-9280.0</v>
+        <v>-378.0</v>
       </c>
       <c r="J56" s="1">
-        <v>-0.89857351454566</v>
+        <v>-0.075049532691576</v>
       </c>
       <c r="K56">
-        <v>0.48</v>
-[...2 lines deleted...]
-        <v>186</v>
+        <v>0.12</v>
+      </c>
+      <c r="L56">
+        <v>628.27</v>
       </c>
       <c r="M56" s="1">
-        <v>1023468.0</v>
+        <v>503289.36</v>
       </c>
       <c r="N56" s="1">
-        <v>1029262.52</v>
+        <v>503917.63</v>
       </c>
       <c r="O56" s="1">
-        <v>0.73</v>
+        <v>0.35</v>
       </c>
       <c r="P56">
         <v>1</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" t="s">
-        <v>187</v>
+        <v>183</v>
       </c>
       <c r="B57" t="s">
-        <v>188</v>
+        <v>184</v>
       </c>
       <c r="C57" s="1">
         <v>400000.0</v>
       </c>
       <c r="D57" s="1">
-        <v>99.337</v>
+        <v>100.582</v>
       </c>
       <c r="E57" s="1">
-        <v>100.6852</v>
+        <v>100.0</v>
       </c>
       <c r="F57" t="s">
         <v>8</v>
       </c>
       <c r="G57">
         <v>1.0</v>
       </c>
       <c r="H57" s="1">
-        <v>402740.8</v>
+        <v>400000.0</v>
       </c>
       <c r="I57" s="1">
-        <v>-5392.8</v>
+        <v>2328.0</v>
       </c>
       <c r="J57" s="1">
-        <v>-1.3390250006952</v>
+        <v>0.582</v>
       </c>
       <c r="K57">
-        <v>0.81</v>
+        <v>0.44</v>
       </c>
       <c r="L57" t="s">
-        <v>189</v>
+        <v>185</v>
       </c>
       <c r="M57" s="1">
-        <v>397348.0</v>
+        <v>402328.0</v>
       </c>
       <c r="N57" s="1">
-        <v>400569.92</v>
+        <v>404070.14</v>
       </c>
       <c r="O57" s="1">
         <v>0.28</v>
       </c>
       <c r="P57">
         <v>1</v>
       </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58" t="s">
-        <v>190</v>
+        <v>186</v>
       </c>
       <c r="B58" t="s">
-        <v>191</v>
+        <v>187</v>
       </c>
       <c r="C58" s="1">
-        <v>400000.0</v>
+        <v>1500000.0</v>
       </c>
       <c r="D58" s="1">
-        <v>99.091</v>
+        <v>104.27</v>
       </c>
       <c r="E58" s="1">
-        <v>100.62</v>
+        <v>100.91250667</v>
       </c>
       <c r="F58" t="s">
         <v>8</v>
       </c>
       <c r="G58">
         <v>1.0</v>
       </c>
       <c r="H58" s="1">
-        <v>402480.0</v>
+        <v>1513687.6</v>
       </c>
       <c r="I58" s="1">
-        <v>-6116.0</v>
+        <v>50362.4</v>
       </c>
       <c r="J58" s="1">
-        <v>-1.5195786126019</v>
+        <v>3.3271330226924</v>
       </c>
       <c r="K58">
-        <v>2.89</v>
+        <v>3.42</v>
       </c>
       <c r="L58" t="s">
-        <v>192</v>
+        <v>188</v>
       </c>
       <c r="M58" s="1">
-        <v>396364.0</v>
+        <v>1564050.0</v>
       </c>
       <c r="N58" s="1">
-        <v>407939.34</v>
+        <v>1615419.86</v>
       </c>
       <c r="O58" s="1">
-        <v>0.29</v>
+        <v>1.14</v>
       </c>
       <c r="P58">
         <v>1</v>
       </c>
     </row>
     <row r="59" spans="1:16">
       <c r="A59" t="s">
-        <v>193</v>
+        <v>189</v>
       </c>
       <c r="B59" t="s">
-        <v>194</v>
+        <v>190</v>
       </c>
       <c r="C59" s="1">
-        <v>416000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D59" s="1">
-        <v>100.473</v>
+        <v>98.994</v>
       </c>
       <c r="E59" s="1">
-        <v>99.662</v>
+        <v>99.895</v>
       </c>
       <c r="F59" t="s">
         <v>8</v>
       </c>
       <c r="G59">
         <v>1.0</v>
       </c>
       <c r="H59" s="1">
-        <v>414593.92</v>
+        <v>299685.0</v>
       </c>
       <c r="I59" s="1">
-        <v>3373.76</v>
+        <v>-2703.0</v>
       </c>
       <c r="J59" s="1">
-        <v>0.81375047661095</v>
+        <v>-0.90194704439662</v>
       </c>
       <c r="K59">
-        <v>0.01</v>
-[...2 lines deleted...]
-        <v>41.32</v>
+        <v>0.82</v>
+      </c>
+      <c r="L59" t="s">
+        <v>191</v>
       </c>
       <c r="M59" s="1">
-        <v>417967.68</v>
+        <v>296982.0</v>
       </c>
       <c r="N59" s="1">
-        <v>418009.0</v>
+        <v>299450.84</v>
       </c>
       <c r="O59" s="1">
-        <v>0.3</v>
+        <v>0.21</v>
       </c>
       <c r="P59">
         <v>1</v>
       </c>
     </row>
     <row r="60" spans="1:16">
       <c r="A60" t="s">
-        <v>195</v>
+        <v>192</v>
       </c>
       <c r="B60" t="s">
-        <v>196</v>
+        <v>193</v>
       </c>
       <c r="C60" s="1">
-        <v>627000.0</v>
+        <v>1200000.0</v>
       </c>
       <c r="D60" s="1">
-        <v>99.197</v>
+        <v>85.039</v>
       </c>
       <c r="E60" s="1">
-        <v>99.84305423</v>
+        <v>86.06233333</v>
       </c>
       <c r="F60" t="s">
         <v>8</v>
       </c>
       <c r="G60">
         <v>1.0</v>
       </c>
       <c r="H60" s="1">
-        <v>626015.95</v>
+        <v>1032748.0</v>
       </c>
       <c r="I60" s="1">
-        <v>-4050.76</v>
+        <v>-12280.0</v>
       </c>
       <c r="J60" s="1">
-        <v>-0.64706977513912</v>
+        <v>-1.1890606420927</v>
       </c>
       <c r="K60">
-        <v>2.93</v>
+        <v>0.52</v>
       </c>
       <c r="L60" t="s">
-        <v>197</v>
+        <v>194</v>
       </c>
       <c r="M60" s="1">
-        <v>621965.19</v>
+        <v>1020468.0</v>
       </c>
       <c r="N60" s="1">
-        <v>640335.0</v>
+        <v>1026673.48</v>
       </c>
       <c r="O60" s="1">
-        <v>0.46</v>
+        <v>0.72</v>
       </c>
       <c r="P60">
         <v>1</v>
       </c>
     </row>
     <row r="61" spans="1:16">
       <c r="A61" t="s">
-        <v>198</v>
+        <v>195</v>
       </c>
       <c r="B61" t="s">
-        <v>199</v>
+        <v>196</v>
       </c>
       <c r="C61" s="1">
-        <v>500000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D61" s="1">
-        <v>99.031</v>
+        <v>99.076</v>
       </c>
       <c r="E61" s="1">
-        <v>100.096834</v>
+        <v>100.6852</v>
       </c>
       <c r="F61" t="s">
         <v>8</v>
       </c>
       <c r="G61">
         <v>1.0</v>
       </c>
       <c r="H61" s="1">
-        <v>500484.17</v>
+        <v>402740.8</v>
       </c>
       <c r="I61" s="1">
-        <v>-5329.17</v>
+        <v>-6436.8</v>
       </c>
       <c r="J61" s="1">
-        <v>-1.0648029087513</v>
+        <v>-1.5982487992277</v>
       </c>
       <c r="K61">
-        <v>1.93</v>
+        <v>0.97</v>
       </c>
       <c r="L61" t="s">
-        <v>200</v>
+        <v>197</v>
       </c>
       <c r="M61" s="1">
-        <v>495155.0</v>
+        <v>396304.0</v>
       </c>
       <c r="N61" s="1">
-        <v>504800.75</v>
+        <v>400183.45</v>
       </c>
       <c r="O61" s="1">
-        <v>0.36</v>
+        <v>0.28</v>
       </c>
       <c r="P61">
         <v>1</v>
       </c>
     </row>
     <row r="62" spans="1:16">
       <c r="A62" t="s">
-        <v>201</v>
+        <v>198</v>
       </c>
       <c r="B62" t="s">
-        <v>202</v>
+        <v>199</v>
       </c>
       <c r="C62" s="1">
-        <v>1592000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D62" s="1">
-        <v>98.718</v>
+        <v>98.821</v>
       </c>
       <c r="E62" s="1">
-        <v>100.08562374</v>
+        <v>100.62</v>
       </c>
       <c r="F62" t="s">
         <v>8</v>
       </c>
       <c r="G62">
         <v>1.0</v>
       </c>
       <c r="H62" s="1">
-        <v>1593363.13</v>
+        <v>402480.0</v>
       </c>
       <c r="I62" s="1">
-        <v>-21772.57</v>
+        <v>-7196.0</v>
       </c>
       <c r="J62" s="1">
-        <v>-1.3664537348746</v>
+        <v>-1.7879149274498</v>
       </c>
       <c r="K62">
-        <v>0.89</v>
+        <v>3.07</v>
       </c>
       <c r="L62" t="s">
-        <v>203</v>
+        <v>200</v>
       </c>
       <c r="M62" s="1">
-        <v>1571590.56</v>
+        <v>395284.0</v>
       </c>
       <c r="N62" s="1">
-        <v>1585727.17</v>
+        <v>407544.27</v>
       </c>
       <c r="O62" s="1">
-        <v>1.13</v>
+        <v>0.29</v>
       </c>
       <c r="P62">
         <v>1</v>
       </c>
     </row>
     <row r="63" spans="1:16">
       <c r="A63" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="B63" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="C63" s="1">
-        <v>1009000.0</v>
+        <v>416000.0</v>
       </c>
       <c r="D63" s="1">
-        <v>98.205</v>
+        <v>100.142</v>
       </c>
       <c r="E63" s="1">
-        <v>100.01720416</v>
+        <v>99.662</v>
       </c>
       <c r="F63" t="s">
         <v>8</v>
       </c>
       <c r="G63">
         <v>1.0</v>
       </c>
       <c r="H63" s="1">
-        <v>1009173.59</v>
+        <v>414593.92</v>
       </c>
       <c r="I63" s="1">
-        <v>-18285.14</v>
+        <v>1996.8</v>
       </c>
       <c r="J63" s="1">
-        <v>-1.8118924416165</v>
+        <v>0.48162790230981</v>
       </c>
       <c r="K63">
-        <v>2.38</v>
-[...2 lines deleted...]
-        <v>206</v>
+        <v>0.21</v>
+      </c>
+      <c r="L63">
+        <v>867.62</v>
       </c>
       <c r="M63" s="1">
-        <v>990888.45</v>
+        <v>416590.72</v>
       </c>
       <c r="N63" s="1">
-        <v>1014894.11</v>
+        <v>417458.34</v>
       </c>
       <c r="O63" s="1">
-        <v>0.72</v>
+        <v>0.29</v>
       </c>
       <c r="P63">
         <v>1</v>
       </c>
     </row>
     <row r="64" spans="1:16">
       <c r="A64" t="s">
-        <v>207</v>
+        <v>203</v>
       </c>
       <c r="B64" t="s">
-        <v>208</v>
+        <v>204</v>
       </c>
       <c r="C64" s="1">
-        <v>800000.0</v>
+        <v>627000.0</v>
       </c>
       <c r="D64" s="1">
-        <v>99.274</v>
+        <v>98.66</v>
       </c>
       <c r="E64" s="1">
-        <v>100.49511125</v>
+        <v>99.84305423</v>
       </c>
       <c r="F64" t="s">
         <v>8</v>
       </c>
       <c r="G64">
         <v>1.0</v>
       </c>
       <c r="H64" s="1">
-        <v>803960.89</v>
+        <v>626015.95</v>
       </c>
       <c r="I64" s="1">
-        <v>-9768.89</v>
+        <v>-7417.75</v>
       </c>
       <c r="J64" s="1">
-        <v>-1.2150951770801</v>
+        <v>-1.1849138987593</v>
       </c>
       <c r="K64">
-        <v>3.47</v>
+        <v>3.13</v>
       </c>
       <c r="L64" t="s">
-        <v>209</v>
+        <v>205</v>
       </c>
       <c r="M64" s="1">
-        <v>794192.0</v>
+        <v>618598.2</v>
       </c>
       <c r="N64" s="1">
-        <v>821920.77</v>
+        <v>638213.42</v>
       </c>
       <c r="O64" s="1">
-        <v>0.58</v>
+        <v>0.45</v>
       </c>
       <c r="P64">
         <v>1</v>
       </c>
     </row>
     <row r="65" spans="1:16">
       <c r="A65" t="s">
-        <v>210</v>
+        <v>206</v>
       </c>
       <c r="B65" t="s">
-        <v>211</v>
+        <v>207</v>
       </c>
       <c r="C65" s="1">
-        <v>900000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D65" s="1">
-        <v>97.726</v>
+        <v>98.65</v>
       </c>
       <c r="E65" s="1">
-        <v>99.631</v>
+        <v>100.096834</v>
       </c>
       <c r="F65" t="s">
         <v>8</v>
       </c>
       <c r="G65">
         <v>1.0</v>
       </c>
       <c r="H65" s="1">
-        <v>896679.0</v>
+        <v>500484.17</v>
       </c>
       <c r="I65" s="1">
-        <v>-17145.0</v>
+        <v>-7234.17</v>
       </c>
       <c r="J65" s="1">
-        <v>-1.9120554847387</v>
+        <v>-1.4454343281227</v>
       </c>
       <c r="K65">
-        <v>0.62</v>
+        <v>2.13</v>
       </c>
       <c r="L65" t="s">
-        <v>212</v>
+        <v>208</v>
       </c>
       <c r="M65" s="1">
-        <v>879534.0</v>
+        <v>493250.0</v>
       </c>
       <c r="N65" s="1">
-        <v>885143.59</v>
+        <v>503911.1</v>
       </c>
       <c r="O65" s="1">
-        <v>0.63</v>
+        <v>0.35</v>
       </c>
       <c r="P65">
         <v>1</v>
       </c>
     </row>
     <row r="66" spans="1:16">
       <c r="A66" t="s">
-        <v>213</v>
+        <v>209</v>
       </c>
       <c r="B66" t="s">
-        <v>214</v>
+        <v>210</v>
       </c>
       <c r="C66" s="1">
-        <v>615000.0</v>
+        <v>1592000.0</v>
       </c>
       <c r="D66" s="1">
-        <v>98.219</v>
+        <v>98.292</v>
       </c>
       <c r="E66" s="1">
-        <v>99.44689431</v>
+        <v>100.08562374</v>
       </c>
       <c r="F66" t="s">
         <v>8</v>
       </c>
       <c r="G66">
         <v>1.0</v>
       </c>
       <c r="H66" s="1">
-        <v>611598.4</v>
+        <v>1593363.13</v>
       </c>
       <c r="I66" s="1">
-        <v>-7551.55</v>
+        <v>-28554.49</v>
       </c>
       <c r="J66" s="1">
-        <v>-1.2347236356406</v>
+        <v>-1.7920892897779</v>
       </c>
       <c r="K66">
-        <v>1.21</v>
+        <v>1.08</v>
       </c>
       <c r="L66" t="s">
-        <v>215</v>
+        <v>211</v>
       </c>
       <c r="M66" s="1">
-        <v>604046.85</v>
+        <v>1564808.64</v>
       </c>
       <c r="N66" s="1">
-        <v>611471.08</v>
+        <v>1581953.04</v>
       </c>
       <c r="O66" s="1">
-        <v>0.43</v>
+        <v>1.11</v>
       </c>
       <c r="P66">
         <v>1</v>
       </c>
     </row>
     <row r="67" spans="1:16">
       <c r="A67" t="s">
-        <v>216</v>
+        <v>212</v>
       </c>
       <c r="B67" t="s">
-        <v>217</v>
+        <v>213</v>
       </c>
       <c r="C67" s="1">
-        <v>800000.0</v>
+        <v>1009000.0</v>
       </c>
       <c r="D67" s="1">
-        <v>100.698</v>
+        <v>97.674</v>
       </c>
       <c r="E67" s="1">
-        <v>100.9622225</v>
+        <v>100.01720416</v>
       </c>
       <c r="F67" t="s">
         <v>8</v>
       </c>
       <c r="G67">
         <v>1.0</v>
       </c>
       <c r="H67" s="1">
-        <v>807697.78</v>
+        <v>1009173.59</v>
       </c>
       <c r="I67" s="1">
-        <v>-2113.78</v>
+        <v>-23642.93</v>
       </c>
       <c r="J67" s="1">
-        <v>-0.261704322129</v>
+        <v>-2.3428011032274</v>
       </c>
       <c r="K67">
-        <v>3.35</v>
+        <v>2.58</v>
       </c>
       <c r="L67" t="s">
-        <v>218</v>
+        <v>214</v>
       </c>
       <c r="M67" s="1">
-        <v>805584.0</v>
+        <v>985530.66</v>
       </c>
       <c r="N67" s="1">
-        <v>832422.36</v>
+        <v>1011596.89</v>
       </c>
       <c r="O67" s="1">
-        <v>0.59</v>
+        <v>0.71</v>
       </c>
       <c r="P67">
         <v>1</v>
       </c>
     </row>
     <row r="68" spans="1:16">
       <c r="A68" t="s">
-        <v>219</v>
+        <v>215</v>
       </c>
       <c r="B68" t="s">
-        <v>220</v>
+        <v>216</v>
       </c>
       <c r="C68" s="1">
-        <v>700000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D68" s="1">
-        <v>100.136</v>
+        <v>98.778</v>
       </c>
       <c r="E68" s="1">
-        <v>99.821</v>
+        <v>100.49511125</v>
       </c>
       <c r="F68" t="s">
         <v>8</v>
       </c>
       <c r="G68">
         <v>1.0</v>
       </c>
       <c r="H68" s="1">
-        <v>698747.0</v>
+        <v>803960.89</v>
       </c>
       <c r="I68" s="1">
-        <v>2205.0</v>
+        <v>-13736.89</v>
       </c>
       <c r="J68" s="1">
-        <v>0.31556486110137</v>
+        <v>-1.708651524081</v>
       </c>
       <c r="K68">
-        <v>0.33</v>
-[...2 lines deleted...]
-        <v>221</v>
+        <v>0.04</v>
+      </c>
+      <c r="L68">
+        <v>317.81</v>
       </c>
       <c r="M68" s="1">
-        <v>700952.0</v>
+        <v>790224.0</v>
       </c>
       <c r="N68" s="1">
-        <v>703255.77</v>
+        <v>790541.81</v>
       </c>
       <c r="O68" s="1">
-        <v>0.5</v>
+        <v>0.56</v>
       </c>
       <c r="P68">
         <v>1</v>
       </c>
     </row>
     <row r="69" spans="1:16">
       <c r="A69" t="s">
-        <v>222</v>
+        <v>217</v>
       </c>
       <c r="B69" t="s">
-        <v>223</v>
+        <v>218</v>
       </c>
       <c r="C69" s="1">
-        <v>1258000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D69" s="1">
-        <v>98.295</v>
+        <v>97.79</v>
       </c>
       <c r="E69" s="1">
-        <v>99.38705326</v>
+        <v>99.631</v>
       </c>
       <c r="F69" t="s">
         <v>8</v>
       </c>
       <c r="G69">
         <v>1.0</v>
       </c>
       <c r="H69" s="1">
-        <v>1250289.13</v>
+        <v>896679.0</v>
       </c>
       <c r="I69" s="1">
-        <v>-13738.03</v>
+        <v>-16569.0</v>
       </c>
       <c r="J69" s="1">
-        <v>-1.0987882458836</v>
+        <v>-1.8478184500808</v>
       </c>
       <c r="K69">
-        <v>2.71</v>
+        <v>0.86</v>
       </c>
       <c r="L69" t="s">
-        <v>224</v>
+        <v>219</v>
       </c>
       <c r="M69" s="1">
-        <v>1236551.1</v>
+        <v>880110.0</v>
       </c>
       <c r="N69" s="1">
-        <v>1270637.73</v>
+        <v>887877.12</v>
       </c>
       <c r="O69" s="1">
-        <v>0.9</v>
+        <v>0.63</v>
       </c>
       <c r="P69">
         <v>1</v>
       </c>
     </row>
     <row r="70" spans="1:16">
       <c r="A70" t="s">
-        <v>225</v>
+        <v>220</v>
       </c>
       <c r="B70" t="s">
-        <v>226</v>
+        <v>221</v>
       </c>
       <c r="C70" s="1">
-        <v>500000.0</v>
+        <v>615000.0</v>
       </c>
       <c r="D70" s="1">
-        <v>99.052</v>
+        <v>97.895</v>
       </c>
       <c r="E70" s="1">
-        <v>99.7035</v>
+        <v>99.44689431</v>
       </c>
       <c r="F70" t="s">
         <v>8</v>
       </c>
       <c r="G70">
         <v>1.0</v>
       </c>
       <c r="H70" s="1">
-        <v>498517.5</v>
+        <v>611598.4</v>
       </c>
       <c r="I70" s="1">
-        <v>-3257.5</v>
+        <v>-9544.15</v>
       </c>
       <c r="J70" s="1">
-        <v>-0.65343744201558</v>
+        <v>-1.5605256652078</v>
       </c>
       <c r="K70">
-        <v>2.85</v>
+        <v>1.38</v>
       </c>
       <c r="L70" t="s">
-        <v>227</v>
+        <v>222</v>
       </c>
       <c r="M70" s="1">
-        <v>495260.0</v>
+        <v>602054.25</v>
       </c>
       <c r="N70" s="1">
-        <v>509499.73</v>
+        <v>610531.56</v>
       </c>
       <c r="O70" s="1">
-        <v>0.36</v>
+        <v>0.43</v>
       </c>
       <c r="P70">
         <v>1</v>
       </c>
     </row>
     <row r="71" spans="1:16">
       <c r="A71" t="s">
-        <v>228</v>
+        <v>223</v>
       </c>
       <c r="B71" t="s">
-        <v>229</v>
+        <v>224</v>
       </c>
       <c r="C71" s="1">
-        <v>2050000.0</v>
+        <v>1100000.0</v>
       </c>
       <c r="D71" s="1">
-        <v>100.423</v>
+        <v>100.308</v>
       </c>
       <c r="E71" s="1">
-        <v>96.98605268</v>
+        <v>99.451</v>
       </c>
       <c r="F71" t="s">
         <v>8</v>
       </c>
       <c r="G71">
         <v>1.0</v>
       </c>
       <c r="H71" s="1">
-        <v>1988214.08</v>
+        <v>1093961.0</v>
       </c>
       <c r="I71" s="1">
-        <v>70457.42</v>
+        <v>9427.0</v>
       </c>
       <c r="J71" s="1">
-        <v>3.5437542017608</v>
+        <v>0.86173090265558</v>
       </c>
       <c r="K71">
-        <v>4.18</v>
+        <v>0.1</v>
       </c>
       <c r="L71" t="s">
-        <v>230</v>
+        <v>225</v>
       </c>
       <c r="M71" s="1">
-        <v>2058671.5</v>
+        <v>1103388.0</v>
       </c>
       <c r="N71" s="1">
-        <v>2144350.27</v>
+        <v>1104503.07</v>
       </c>
       <c r="O71" s="1">
-        <v>1.52</v>
+        <v>0.78</v>
       </c>
       <c r="P71">
         <v>1</v>
       </c>
     </row>
     <row r="72" spans="1:16">
       <c r="A72" t="s">
-        <v>231</v>
+        <v>226</v>
       </c>
       <c r="B72" t="s">
-        <v>232</v>
+        <v>227</v>
       </c>
       <c r="C72" s="1">
-        <v>900000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D72" s="1">
-        <v>91.056</v>
+        <v>99.933</v>
       </c>
       <c r="E72" s="1">
-        <v>83.47740778</v>
+        <v>99.821</v>
       </c>
       <c r="F72" t="s">
         <v>8</v>
       </c>
       <c r="G72">
         <v>1.0</v>
       </c>
       <c r="H72" s="1">
-        <v>751296.67</v>
+        <v>698747.0</v>
       </c>
       <c r="I72" s="1">
-        <v>68207.33</v>
+        <v>784.0</v>
       </c>
       <c r="J72" s="1">
-        <v>9.0786147102183</v>
+        <v>0.11220083950271</v>
       </c>
       <c r="K72">
-        <v>1.17</v>
+        <v>0.54</v>
       </c>
       <c r="L72" t="s">
-        <v>233</v>
+        <v>228</v>
       </c>
       <c r="M72" s="1">
-        <v>819504.0</v>
+        <v>699531.0</v>
       </c>
       <c r="N72" s="1">
-        <v>829998.86</v>
+        <v>703321.07</v>
       </c>
       <c r="O72" s="1">
-        <v>0.59</v>
+        <v>0.5</v>
       </c>
       <c r="P72">
         <v>1</v>
       </c>
     </row>
     <row r="73" spans="1:16">
       <c r="A73" t="s">
-        <v>234</v>
+        <v>229</v>
       </c>
       <c r="B73" t="s">
-        <v>235</v>
+        <v>230</v>
       </c>
       <c r="C73" s="1">
-        <v>700000.0</v>
+        <v>1258000.0</v>
       </c>
       <c r="D73" s="1">
-        <v>102.209</v>
+        <v>98.022</v>
       </c>
       <c r="E73" s="1">
-        <v>100.4068</v>
+        <v>99.38705326</v>
       </c>
       <c r="F73" t="s">
         <v>8</v>
       </c>
       <c r="G73">
         <v>1.0</v>
       </c>
       <c r="H73" s="1">
-        <v>702847.6</v>
+        <v>1250289.13</v>
       </c>
       <c r="I73" s="1">
-        <v>12615.4</v>
+        <v>-17172.37</v>
       </c>
       <c r="J73" s="1">
-        <v>1.794898353498</v>
+        <v>-1.3734719104532</v>
       </c>
       <c r="K73">
-        <v>1.14</v>
+        <v>2.87</v>
       </c>
       <c r="L73" t="s">
-        <v>236</v>
+        <v>231</v>
       </c>
       <c r="M73" s="1">
-        <v>715463.0</v>
+        <v>1233116.76</v>
       </c>
       <c r="N73" s="1">
-        <v>723414.71</v>
+        <v>1269185.17</v>
       </c>
       <c r="O73" s="1">
-        <v>0.51</v>
+        <v>0.89</v>
       </c>
       <c r="P73">
         <v>1</v>
       </c>
     </row>
     <row r="74" spans="1:16">
       <c r="A74" t="s">
-        <v>237</v>
+        <v>232</v>
       </c>
       <c r="B74" t="s">
-        <v>238</v>
+        <v>233</v>
       </c>
       <c r="C74" s="1">
-        <v>700000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D74" s="1">
-        <v>98.773</v>
+        <v>98.874</v>
       </c>
       <c r="E74" s="1">
-        <v>100.231</v>
+        <v>99.7035</v>
       </c>
       <c r="F74" t="s">
         <v>8</v>
       </c>
       <c r="G74">
         <v>1.0</v>
       </c>
       <c r="H74" s="1">
-        <v>701617.0</v>
+        <v>498517.5</v>
       </c>
       <c r="I74" s="1">
-        <v>-10206.0</v>
+        <v>-4147.5</v>
       </c>
       <c r="J74" s="1">
-        <v>-1.4546397821033</v>
+        <v>-0.83196678150717</v>
       </c>
       <c r="K74">
-        <v>0.02</v>
-[...2 lines deleted...]
-        <v>143.84</v>
+        <v>3.03</v>
+      </c>
+      <c r="L74" t="s">
+        <v>234</v>
       </c>
       <c r="M74" s="1">
-        <v>691411.0</v>
+        <v>494370.0</v>
       </c>
       <c r="N74" s="1">
-        <v>691554.84</v>
+        <v>509534.38</v>
       </c>
       <c r="O74" s="1">
-        <v>0.49</v>
+        <v>0.36</v>
       </c>
       <c r="P74">
         <v>1</v>
       </c>
     </row>
     <row r="75" spans="1:16">
       <c r="A75" t="s">
-        <v>239</v>
+        <v>235</v>
       </c>
       <c r="B75" t="s">
-        <v>240</v>
+        <v>236</v>
       </c>
       <c r="C75" s="1">
-        <v>800000.0</v>
+        <v>2050000.0</v>
       </c>
       <c r="D75" s="1">
-        <v>98.519</v>
+        <v>100.464</v>
       </c>
       <c r="E75" s="1">
-        <v>100.28911125</v>
+        <v>96.98605268</v>
       </c>
       <c r="F75" t="s">
         <v>8</v>
       </c>
       <c r="G75">
         <v>1.0</v>
       </c>
       <c r="H75" s="1">
-        <v>802312.89</v>
+        <v>1988214.08</v>
       </c>
       <c r="I75" s="1">
-        <v>-14160.89</v>
+        <v>71297.92</v>
       </c>
       <c r="J75" s="1">
-        <v>-1.7650084121171</v>
+        <v>3.5860283214572</v>
       </c>
       <c r="K75">
-        <v>0.4</v>
+        <v>4.43</v>
       </c>
       <c r="L75" t="s">
-        <v>189</v>
+        <v>237</v>
       </c>
       <c r="M75" s="1">
-        <v>788152.0</v>
+        <v>2059512.0</v>
       </c>
       <c r="N75" s="1">
-        <v>791373.92</v>
+        <v>2150245.56</v>
       </c>
       <c r="O75" s="1">
-        <v>0.56</v>
+        <v>1.51</v>
       </c>
       <c r="P75">
         <v>1</v>
       </c>
     </row>
     <row r="76" spans="1:16">
       <c r="A76" t="s">
-        <v>241</v>
+        <v>238</v>
       </c>
       <c r="B76" t="s">
-        <v>242</v>
+        <v>239</v>
       </c>
       <c r="C76" s="1">
-        <v>600000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D76" s="1">
-        <v>100.936</v>
+        <v>90.718</v>
       </c>
       <c r="E76" s="1">
-        <v>99.651</v>
+        <v>83.47740778</v>
       </c>
       <c r="F76" t="s">
         <v>8</v>
       </c>
       <c r="G76">
         <v>1.0</v>
       </c>
       <c r="H76" s="1">
-        <v>597906.0</v>
+        <v>751296.67</v>
       </c>
       <c r="I76" s="1">
-        <v>7710.0</v>
+        <v>65165.33</v>
       </c>
       <c r="J76" s="1">
-        <v>1.2895003562433</v>
+        <v>8.673714739079</v>
       </c>
       <c r="K76">
-        <v>0.08</v>
-[...2 lines deleted...]
-        <v>456.16</v>
+        <v>1.27</v>
+      </c>
+      <c r="L76" t="s">
+        <v>240</v>
       </c>
       <c r="M76" s="1">
-        <v>605616.0</v>
+        <v>816462.0</v>
       </c>
       <c r="N76" s="1">
-        <v>606072.16</v>
+        <v>827881.52</v>
       </c>
       <c r="O76" s="1">
-        <v>0.43</v>
+        <v>0.58</v>
       </c>
       <c r="P76">
         <v>1</v>
       </c>
     </row>
     <row r="77" spans="1:16">
       <c r="A77" t="s">
+        <v>241</v>
+      </c>
+      <c r="B77" t="s">
+        <v>242</v>
+      </c>
+      <c r="C77" s="1">
+        <v>700000.0</v>
+      </c>
+      <c r="D77" s="1">
+        <v>101.893</v>
+      </c>
+      <c r="E77" s="1">
+        <v>100.4068</v>
+      </c>
+      <c r="F77" t="s">
+        <v>8</v>
+      </c>
+      <c r="G77">
+        <v>1.0</v>
+      </c>
+      <c r="H77" s="1">
+        <v>702847.6</v>
+      </c>
+      <c r="I77" s="1">
+        <v>10403.4</v>
+      </c>
+      <c r="J77" s="1">
+        <v>1.4801786333197</v>
+      </c>
+      <c r="K77">
+        <v>1.35</v>
+      </c>
+      <c r="L77" t="s">
         <v>243</v>
       </c>
-      <c r="B77" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M77" s="1">
-        <v>505400.0</v>
+        <v>713251.0</v>
       </c>
       <c r="N77" s="1">
-        <v>516961.64</v>
+        <v>722689.01</v>
       </c>
       <c r="O77" s="1">
-        <v>0.37</v>
+        <v>0.51</v>
       </c>
       <c r="P77">
         <v>1</v>
       </c>
     </row>
     <row r="78" spans="1:16">
       <c r="A78" t="s">
+        <v>244</v>
+      </c>
+      <c r="B78" t="s">
+        <v>245</v>
+      </c>
+      <c r="C78" s="1">
+        <v>700000.0</v>
+      </c>
+      <c r="D78" s="1">
+        <v>100.376</v>
+      </c>
+      <c r="E78" s="1">
+        <v>100.30714286</v>
+      </c>
+      <c r="F78" t="s">
+        <v>8</v>
+      </c>
+      <c r="G78">
+        <v>1.0</v>
+      </c>
+      <c r="H78" s="1">
+        <v>702150.0</v>
+      </c>
+      <c r="I78" s="1">
+        <v>482.0</v>
+      </c>
+      <c r="J78" s="1">
+        <v>0.06864630064801</v>
+      </c>
+      <c r="K78">
+        <v>0.32</v>
+      </c>
+      <c r="L78" t="s">
         <v>246</v>
       </c>
-      <c r="B78" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M78" s="1">
-        <v>589596.0</v>
+        <v>702632.0</v>
       </c>
       <c r="N78" s="1">
-        <v>605385.04</v>
+        <v>704895.44</v>
       </c>
       <c r="O78" s="1">
-        <v>0.43</v>
+        <v>0.5</v>
       </c>
       <c r="P78">
         <v>1</v>
       </c>
     </row>
     <row r="79" spans="1:16">
       <c r="A79" t="s">
+        <v>247</v>
+      </c>
+      <c r="B79" t="s">
+        <v>248</v>
+      </c>
+      <c r="C79" s="1">
+        <v>700000.0</v>
+      </c>
+      <c r="D79" s="1">
+        <v>98.452</v>
+      </c>
+      <c r="E79" s="1">
+        <v>100.231</v>
+      </c>
+      <c r="F79" t="s">
+        <v>8</v>
+      </c>
+      <c r="G79">
+        <v>1.0</v>
+      </c>
+      <c r="H79" s="1">
+        <v>701617.0</v>
+      </c>
+      <c r="I79" s="1">
+        <v>-12453.0</v>
+      </c>
+      <c r="J79" s="1">
+        <v>-1.7748999810438</v>
+      </c>
+      <c r="K79">
+        <v>0.23</v>
+      </c>
+      <c r="L79" t="s">
         <v>249</v>
       </c>
-      <c r="B79" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M79" s="1">
-        <v>571764.0</v>
+        <v>689164.0</v>
       </c>
       <c r="N79" s="1">
-        <v>578959.02</v>
+        <v>690746.19</v>
       </c>
       <c r="O79" s="1">
-        <v>0.41</v>
+        <v>0.49</v>
       </c>
       <c r="P79">
         <v>1</v>
       </c>
     </row>
     <row r="80" spans="1:16">
       <c r="A80" t="s">
+        <v>250</v>
+      </c>
+      <c r="B80" t="s">
+        <v>251</v>
+      </c>
+      <c r="C80" s="1">
+        <v>800000.0</v>
+      </c>
+      <c r="D80" s="1">
+        <v>98.105</v>
+      </c>
+      <c r="E80" s="1">
+        <v>100.28911125</v>
+      </c>
+      <c r="F80" t="s">
+        <v>8</v>
+      </c>
+      <c r="G80">
+        <v>1.0</v>
+      </c>
+      <c r="H80" s="1">
+        <v>802312.89</v>
+      </c>
+      <c r="I80" s="1">
+        <v>-17472.89</v>
+      </c>
+      <c r="J80" s="1">
+        <v>-2.1778149419985</v>
+      </c>
+      <c r="K80">
+        <v>0.57</v>
+      </c>
+      <c r="L80" t="s">
         <v>252</v>
       </c>
-      <c r="B80" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M80" s="1">
-        <v>690326.0</v>
+        <v>784840.0</v>
       </c>
       <c r="N80" s="1">
-        <v>694445.93</v>
+        <v>789376.99</v>
       </c>
       <c r="O80" s="1">
-        <v>0.49</v>
+        <v>0.56</v>
       </c>
       <c r="P80">
         <v>1</v>
       </c>
     </row>
     <row r="81" spans="1:16">
       <c r="A81" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
       <c r="B81" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="C81" s="1">
         <v>600000.0</v>
       </c>
       <c r="D81" s="1">
-        <v>99.122</v>
+        <v>100.969</v>
       </c>
       <c r="E81" s="1">
-        <v>100.681715</v>
+        <v>99.651</v>
       </c>
       <c r="F81" t="s">
         <v>8</v>
       </c>
       <c r="G81">
         <v>1.0</v>
       </c>
       <c r="H81" s="1">
-        <v>604090.29</v>
+        <v>597906.0</v>
       </c>
       <c r="I81" s="1">
-        <v>-9358.29</v>
+        <v>7908.0</v>
       </c>
       <c r="J81" s="1">
-        <v>-1.5491541835576</v>
+        <v>1.3226159295943</v>
       </c>
       <c r="K81">
-        <v>1.78</v>
+        <v>0.33</v>
       </c>
       <c r="L81" t="s">
-        <v>257</v>
+        <v>255</v>
       </c>
       <c r="M81" s="1">
-        <v>594732.0</v>
+        <v>605814.0</v>
       </c>
       <c r="N81" s="1">
-        <v>605412.82</v>
+        <v>607790.71</v>
       </c>
       <c r="O81" s="1">
         <v>0.43</v>
       </c>
       <c r="P81">
         <v>1</v>
       </c>
     </row>
     <row r="82" spans="1:16">
       <c r="A82" t="s">
+        <v>256</v>
+      </c>
+      <c r="B82" t="s">
+        <v>257</v>
+      </c>
+      <c r="C82" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="D82" s="1">
+        <v>101.193</v>
+      </c>
+      <c r="E82" s="1">
+        <v>100.539</v>
+      </c>
+      <c r="F82" t="s">
+        <v>8</v>
+      </c>
+      <c r="G82">
+        <v>1.0</v>
+      </c>
+      <c r="H82" s="1">
+        <v>502695.0</v>
+      </c>
+      <c r="I82" s="1">
+        <v>3270.0</v>
+      </c>
+      <c r="J82" s="1">
+        <v>0.65049383821204</v>
+      </c>
+      <c r="K82">
+        <v>2.53</v>
+      </c>
+      <c r="L82" t="s">
         <v>258</v>
       </c>
-      <c r="B82" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M82" s="1">
-        <v>488733.72</v>
+        <v>505965.0</v>
       </c>
       <c r="N82" s="1">
-        <v>488789.6</v>
+        <v>518622.53</v>
       </c>
       <c r="O82" s="1">
-        <v>0.35</v>
+        <v>0.37</v>
       </c>
       <c r="P82">
         <v>1</v>
       </c>
     </row>
     <row r="83" spans="1:16">
       <c r="A83" t="s">
+        <v>259</v>
+      </c>
+      <c r="B83" t="s">
         <v>260</v>
       </c>
-      <c r="B83" t="s">
+      <c r="C83" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="D83" s="1">
+        <v>98.366</v>
+      </c>
+      <c r="E83" s="1">
+        <v>99.92916667</v>
+      </c>
+      <c r="F83" t="s">
+        <v>8</v>
+      </c>
+      <c r="G83">
+        <v>1.0</v>
+      </c>
+      <c r="H83" s="1">
+        <v>599575.0</v>
+      </c>
+      <c r="I83" s="1">
+        <v>-9379.0</v>
+      </c>
+      <c r="J83" s="1">
+        <v>-1.5642746945753</v>
+      </c>
+      <c r="K83">
+        <v>2.86</v>
+      </c>
+      <c r="L83" t="s">
         <v>261</v>
       </c>
-      <c r="C83" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M83" s="1">
-        <v>913383.0</v>
+        <v>590196.0</v>
       </c>
       <c r="N83" s="1">
-        <v>915260.05</v>
+        <v>607382.3</v>
       </c>
       <c r="O83" s="1">
-        <v>0.65</v>
+        <v>0.43</v>
       </c>
       <c r="P83">
         <v>1</v>
       </c>
     </row>
     <row r="84" spans="1:16">
       <c r="A84" t="s">
+        <v>262</v>
+      </c>
+      <c r="B84" t="s">
         <v>263</v>
       </c>
-      <c r="B84" t="s">
+      <c r="C84" s="1">
+        <v>580000.0</v>
+      </c>
+      <c r="D84" s="1">
+        <v>98.11</v>
+      </c>
+      <c r="E84" s="1">
+        <v>100.00810345</v>
+      </c>
+      <c r="F84" t="s">
+        <v>8</v>
+      </c>
+      <c r="G84">
+        <v>1.0</v>
+      </c>
+      <c r="H84" s="1">
+        <v>580047.0</v>
+      </c>
+      <c r="I84" s="1">
+        <v>-11009.0</v>
+      </c>
+      <c r="J84" s="1">
+        <v>-1.8979496489078</v>
+      </c>
+      <c r="K84">
+        <v>1.43</v>
+      </c>
+      <c r="L84" t="s">
         <v>264</v>
       </c>
-      <c r="C84" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M84" s="1">
-        <v>659358.0</v>
+        <v>569038.0</v>
       </c>
       <c r="N84" s="1">
-        <v>661983.0</v>
+        <v>577348.53</v>
       </c>
       <c r="O84" s="1">
-        <v>0.47</v>
+        <v>0.41</v>
       </c>
       <c r="P84">
         <v>1</v>
       </c>
     </row>
     <row r="85" spans="1:16">
       <c r="A85" t="s">
+        <v>265</v>
+      </c>
+      <c r="B85" t="s">
         <v>266</v>
       </c>
-      <c r="B85" t="s">
+      <c r="C85" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="D85" s="1">
+        <v>98.338</v>
+      </c>
+      <c r="E85" s="1">
+        <v>98.71</v>
+      </c>
+      <c r="F85" t="s">
+        <v>8</v>
+      </c>
+      <c r="G85">
+        <v>1.0</v>
+      </c>
+      <c r="H85" s="1">
+        <v>592260.0</v>
+      </c>
+      <c r="I85" s="1">
+        <v>-2232.0</v>
+      </c>
+      <c r="J85" s="1">
+        <v>-0.37686151352447</v>
+      </c>
+      <c r="K85">
+        <v>0.91</v>
+      </c>
+      <c r="L85" t="s">
         <v>267</v>
       </c>
-      <c r="C85" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M85" s="1">
-        <v>1115235.0</v>
+        <v>590028.0</v>
       </c>
       <c r="N85" s="1">
-        <v>1152838.42</v>
+        <v>595485.53</v>
       </c>
       <c r="O85" s="1">
-        <v>0.82</v>
+        <v>0.42</v>
       </c>
       <c r="P85">
         <v>1</v>
       </c>
     </row>
     <row r="86" spans="1:16">
       <c r="A86" t="s">
+        <v>268</v>
+      </c>
+      <c r="B86" t="s">
         <v>269</v>
       </c>
-      <c r="B86" t="s">
+      <c r="C86" s="1">
+        <v>700000.0</v>
+      </c>
+      <c r="D86" s="1">
+        <v>98.337</v>
+      </c>
+      <c r="E86" s="1">
+        <v>100.03090857</v>
+      </c>
+      <c r="F86" t="s">
+        <v>8</v>
+      </c>
+      <c r="G86">
+        <v>1.0</v>
+      </c>
+      <c r="H86" s="1">
+        <v>700216.36</v>
+      </c>
+      <c r="I86" s="1">
+        <v>-11857.36</v>
+      </c>
+      <c r="J86" s="1">
+        <v>-1.6933851702637</v>
+      </c>
+      <c r="K86">
+        <v>0.77</v>
+      </c>
+      <c r="L86" t="s">
         <v>270</v>
       </c>
-      <c r="C86" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M86" s="1">
-        <v>590484.0</v>
+        <v>688359.0</v>
       </c>
       <c r="N86" s="1">
-        <v>600901.81</v>
+        <v>693746.6</v>
       </c>
       <c r="O86" s="1">
-        <v>0.43</v>
+        <v>0.49</v>
       </c>
       <c r="P86">
         <v>1</v>
       </c>
     </row>
     <row r="87" spans="1:16">
       <c r="A87" t="s">
+        <v>271</v>
+      </c>
+      <c r="B87" t="s">
         <v>272</v>
       </c>
-      <c r="B87" t="s">
+      <c r="C87" s="1">
+        <v>487000.0</v>
+      </c>
+      <c r="D87" s="1">
+        <v>100.149</v>
+      </c>
+      <c r="E87" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F87" t="s">
+        <v>8</v>
+      </c>
+      <c r="G87">
+        <v>1.0</v>
+      </c>
+      <c r="H87" s="1">
+        <v>487000.0</v>
+      </c>
+      <c r="I87" s="1">
+        <v>725.63</v>
+      </c>
+      <c r="J87" s="1">
+        <v>0.149</v>
+      </c>
+      <c r="K87">
+        <v>0.24</v>
+      </c>
+      <c r="L87" t="s">
         <v>273</v>
       </c>
-      <c r="C87" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M87" s="1">
-        <v>699958.0</v>
+        <v>487725.63</v>
       </c>
       <c r="N87" s="1">
-        <v>712896.3</v>
+        <v>488899.07</v>
       </c>
       <c r="O87" s="1">
-        <v>0.51</v>
+        <v>0.34</v>
       </c>
       <c r="P87">
         <v>1</v>
       </c>
     </row>
     <row r="88" spans="1:16">
       <c r="A88" t="s">
+        <v>274</v>
+      </c>
+      <c r="B88" t="s">
         <v>275</v>
       </c>
-      <c r="B88" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C88" s="1">
-        <v>1100000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D88" s="1">
-        <v>93.48</v>
+        <v>101.215</v>
       </c>
       <c r="E88" s="1">
-        <v>94.52690909</v>
+        <v>99.942</v>
       </c>
       <c r="F88" t="s">
         <v>8</v>
       </c>
       <c r="G88">
         <v>1.0</v>
       </c>
       <c r="H88" s="1">
-        <v>1039796.0</v>
+        <v>899478.0</v>
       </c>
       <c r="I88" s="1">
-        <v>-11516.0</v>
+        <v>11457.0</v>
       </c>
       <c r="J88" s="1">
-        <v>-1.1075249375839</v>
+        <v>1.2737387684857</v>
       </c>
       <c r="K88">
-        <v>0.37</v>
+        <v>0.41</v>
       </c>
       <c r="L88" t="s">
         <v>276</v>
       </c>
       <c r="M88" s="1">
-        <v>1028280.0</v>
+        <v>910935.0</v>
       </c>
       <c r="N88" s="1">
-        <v>1032295.0</v>
+        <v>914599.73</v>
       </c>
       <c r="O88" s="1">
-        <v>0.73</v>
+        <v>0.64</v>
       </c>
       <c r="P88">
         <v>1</v>
       </c>
     </row>
     <row r="89" spans="1:16">
       <c r="A89" t="s">
         <v>277</v>
       </c>
       <c r="B89" t="s">
         <v>278</v>
       </c>
       <c r="C89" s="1">
-        <v>1200000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D89" s="1">
-        <v>97.411</v>
+        <v>94.052</v>
       </c>
       <c r="E89" s="1">
-        <v>98.91583333</v>
+        <v>94.61294429</v>
       </c>
       <c r="F89" t="s">
         <v>8</v>
       </c>
       <c r="G89">
         <v>1.0</v>
       </c>
       <c r="H89" s="1">
-        <v>1186990.0</v>
+        <v>662290.61</v>
       </c>
       <c r="I89" s="1">
-        <v>-18058.0</v>
+        <v>-3926.61</v>
       </c>
       <c r="J89" s="1">
-        <v>-1.5213270541454</v>
+        <v>-0.59288323595589</v>
       </c>
       <c r="K89">
-        <v>4.03</v>
+        <v>0.41</v>
       </c>
       <c r="L89" t="s">
         <v>279</v>
       </c>
       <c r="M89" s="1">
-        <v>1168932.0</v>
+        <v>658364.0</v>
       </c>
       <c r="N89" s="1">
-        <v>1217260.77</v>
+        <v>661228.73</v>
       </c>
       <c r="O89" s="1">
-        <v>0.87</v>
+        <v>0.47</v>
       </c>
       <c r="P89">
         <v>1</v>
       </c>
     </row>
     <row r="90" spans="1:16">
       <c r="A90" t="s">
         <v>280</v>
       </c>
       <c r="B90" t="s">
         <v>281</v>
       </c>
       <c r="C90" s="1">
-        <v>521000.0</v>
+        <v>1100000.0</v>
       </c>
       <c r="D90" s="1">
-        <v>98.192</v>
+        <v>101.134</v>
       </c>
       <c r="E90" s="1">
-        <v>99.68758157</v>
+        <v>100.55165909</v>
       </c>
       <c r="F90" t="s">
         <v>8</v>
       </c>
       <c r="G90">
         <v>1.0</v>
       </c>
       <c r="H90" s="1">
-        <v>519372.3</v>
+        <v>1106068.25</v>
       </c>
       <c r="I90" s="1">
-        <v>-7791.98</v>
+        <v>6405.75</v>
       </c>
       <c r="J90" s="1">
-        <v>-1.5002686897241</v>
+        <v>0.57914599754581</v>
       </c>
       <c r="K90">
-        <v>1.82</v>
+        <v>3.63</v>
       </c>
       <c r="L90" t="s">
         <v>282</v>
       </c>
       <c r="M90" s="1">
-        <v>511580.32</v>
+        <v>1112474.0</v>
       </c>
       <c r="N90" s="1">
-        <v>521043.96</v>
+        <v>1152413.04</v>
       </c>
       <c r="O90" s="1">
-        <v>0.37</v>
+        <v>0.81</v>
       </c>
       <c r="P90">
         <v>1</v>
       </c>
     </row>
     <row r="91" spans="1:16">
       <c r="A91" t="s">
         <v>283</v>
       </c>
       <c r="B91" t="s">
         <v>284</v>
       </c>
       <c r="C91" s="1">
-        <v>500000.0</v>
+        <v>2100000.0</v>
       </c>
       <c r="D91" s="1">
-        <v>98.764</v>
+        <v>97.948</v>
       </c>
       <c r="E91" s="1">
-        <v>99.996</v>
+        <v>98.42609524</v>
       </c>
       <c r="F91" t="s">
         <v>8</v>
       </c>
       <c r="G91">
         <v>1.0</v>
       </c>
       <c r="H91" s="1">
-        <v>499980.0</v>
+        <v>2066948.0</v>
       </c>
       <c r="I91" s="1">
-        <v>-6160.0</v>
+        <v>-10040.0</v>
       </c>
       <c r="J91" s="1">
-        <v>-1.2320492819713</v>
+        <v>-0.48574032825209</v>
       </c>
       <c r="K91">
-        <v>1.68</v>
+        <v>1.94</v>
       </c>
       <c r="L91" t="s">
         <v>285</v>
       </c>
       <c r="M91" s="1">
-        <v>493820.0</v>
+        <v>2056908.0</v>
       </c>
       <c r="N91" s="1">
-        <v>502203.56</v>
+        <v>2097685.4</v>
       </c>
       <c r="O91" s="1">
-        <v>0.36</v>
+        <v>1.48</v>
       </c>
       <c r="P91">
         <v>1</v>
       </c>
     </row>
     <row r="92" spans="1:16">
       <c r="A92" t="s">
         <v>286</v>
       </c>
       <c r="B92" t="s">
         <v>287</v>
       </c>
       <c r="C92" s="1">
-        <v>517000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D92" s="1">
-        <v>98.638</v>
+        <v>96.739</v>
       </c>
       <c r="E92" s="1">
-        <v>99.72939652</v>
+        <v>98.91583286</v>
       </c>
       <c r="F92" t="s">
         <v>8</v>
       </c>
       <c r="G92">
         <v>1.0</v>
       </c>
       <c r="H92" s="1">
-        <v>515600.98</v>
+        <v>692410.83</v>
       </c>
       <c r="I92" s="1">
-        <v>-5642.52</v>
+        <v>-15237.83</v>
       </c>
       <c r="J92" s="1">
-        <v>-1.0943578889241</v>
+        <v>-2.2006920371248</v>
       </c>
       <c r="K92">
-        <v>2.94</v>
+        <v>4.27</v>
       </c>
       <c r="L92" t="s">
         <v>288</v>
       </c>
       <c r="M92" s="1">
-        <v>509958.46</v>
+        <v>677173.0</v>
       </c>
       <c r="N92" s="1">
-        <v>525160.38</v>
+        <v>707042.86</v>
       </c>
       <c r="O92" s="1">
-        <v>0.37</v>
+        <v>0.5</v>
       </c>
       <c r="P92">
         <v>1</v>
       </c>
     </row>
     <row r="93" spans="1:16">
       <c r="A93" t="s">
         <v>289</v>
       </c>
       <c r="B93" t="s">
         <v>290</v>
       </c>
       <c r="C93" s="1">
-        <v>700000.0</v>
+        <v>521000.0</v>
       </c>
       <c r="D93" s="1">
-        <v>95.26</v>
+        <v>97.93</v>
       </c>
       <c r="E93" s="1">
-        <v>93.6</v>
+        <v>99.68758157</v>
       </c>
       <c r="F93" t="s">
         <v>8</v>
       </c>
       <c r="G93">
         <v>1.0</v>
       </c>
       <c r="H93" s="1">
-        <v>655200.0</v>
+        <v>519372.3</v>
       </c>
       <c r="I93" s="1">
-        <v>11620.0</v>
+        <v>-9157.0</v>
       </c>
       <c r="J93" s="1">
-        <v>1.7735042735043</v>
+        <v>-1.763089791273</v>
       </c>
       <c r="K93">
-        <v>0.82</v>
+        <v>1.99</v>
       </c>
       <c r="L93" t="s">
         <v>291</v>
       </c>
       <c r="M93" s="1">
-        <v>666820.0</v>
+        <v>510215.3</v>
       </c>
       <c r="N93" s="1">
-        <v>672554.25</v>
+        <v>520606.75</v>
       </c>
       <c r="O93" s="1">
-        <v>0.48</v>
+        <v>0.37</v>
       </c>
       <c r="P93">
         <v>1</v>
       </c>
     </row>
     <row r="94" spans="1:16">
       <c r="A94" t="s">
         <v>292</v>
       </c>
       <c r="B94" t="s">
         <v>293</v>
       </c>
       <c r="C94" s="1">
-        <v>1500000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D94" s="1">
-        <v>98.645</v>
+        <v>98.464</v>
       </c>
       <c r="E94" s="1">
-        <v>100.08276467</v>
+        <v>99.996</v>
       </c>
       <c r="F94" t="s">
         <v>8</v>
       </c>
       <c r="G94">
         <v>1.0</v>
       </c>
       <c r="H94" s="1">
-        <v>1501241.47</v>
+        <v>499980.0</v>
       </c>
       <c r="I94" s="1">
-        <v>-21566.47</v>
+        <v>-7660.0</v>
       </c>
       <c r="J94" s="1">
-        <v>-1.4365756895858</v>
+        <v>-1.5320612824513</v>
       </c>
       <c r="K94">
-        <v>2.61</v>
+        <v>1.9</v>
       </c>
       <c r="L94" t="s">
         <v>294</v>
       </c>
       <c r="M94" s="1">
-        <v>1479675.0</v>
+        <v>492320.0</v>
       </c>
       <c r="N94" s="1">
-        <v>1518849.66</v>
+        <v>501799.45</v>
       </c>
       <c r="O94" s="1">
-        <v>1.08</v>
+        <v>0.35</v>
       </c>
       <c r="P94">
         <v>1</v>
       </c>
     </row>
     <row r="95" spans="1:16">
       <c r="A95" t="s">
         <v>295</v>
       </c>
       <c r="B95" t="s">
         <v>296</v>
       </c>
       <c r="C95" s="1">
-        <v>700000.0</v>
+        <v>657000.0</v>
       </c>
       <c r="D95" s="1">
-        <v>101.652</v>
+        <v>99.175</v>
       </c>
       <c r="E95" s="1">
-        <v>103.012</v>
+        <v>99.394</v>
       </c>
       <c r="F95" t="s">
         <v>8</v>
       </c>
       <c r="G95">
         <v>1.0</v>
       </c>
       <c r="H95" s="1">
-        <v>721084.0</v>
+        <v>653018.58</v>
       </c>
       <c r="I95" s="1">
-        <v>-9520.0</v>
+        <v>-1438.83</v>
       </c>
       <c r="J95" s="1">
-        <v>-1.3202345357822</v>
+        <v>-0.22033523150291</v>
       </c>
       <c r="K95">
-        <v>2.79</v>
-[...2 lines deleted...]
-        <v>297</v>
+        <v>0.14</v>
+      </c>
+      <c r="L95">
+        <v>945.0</v>
       </c>
       <c r="M95" s="1">
-        <v>711564.0</v>
+        <v>651579.75</v>
       </c>
       <c r="N95" s="1">
-        <v>731125.64</v>
+        <v>652524.75</v>
       </c>
       <c r="O95" s="1">
-        <v>0.52</v>
+        <v>0.46</v>
       </c>
       <c r="P95">
         <v>1</v>
       </c>
     </row>
     <row r="96" spans="1:16">
       <c r="A96" t="s">
+        <v>297</v>
+      </c>
+      <c r="B96" t="s">
         <v>298</v>
       </c>
-      <c r="B96" t="s">
+      <c r="C96" s="1">
+        <v>700000.0</v>
+      </c>
+      <c r="D96" s="1">
+        <v>95.135</v>
+      </c>
+      <c r="E96" s="1">
+        <v>93.6</v>
+      </c>
+      <c r="F96" t="s">
+        <v>8</v>
+      </c>
+      <c r="G96">
+        <v>1.0</v>
+      </c>
+      <c r="H96" s="1">
+        <v>655200.0</v>
+      </c>
+      <c r="I96" s="1">
+        <v>10745.0</v>
+      </c>
+      <c r="J96" s="1">
+        <v>1.6399572649573</v>
+      </c>
+      <c r="K96">
+        <v>0.91</v>
+      </c>
+      <c r="L96" t="s">
         <v>299</v>
       </c>
-      <c r="C96" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M96" s="1">
-        <v>560336.0</v>
+        <v>665945.0</v>
       </c>
       <c r="N96" s="1">
-        <v>561571.07</v>
+        <v>672302.53</v>
       </c>
       <c r="O96" s="1">
-        <v>0.4</v>
+        <v>0.47</v>
       </c>
       <c r="P96">
         <v>1</v>
       </c>
     </row>
     <row r="97" spans="1:16">
       <c r="A97" t="s">
+        <v>300</v>
+      </c>
+      <c r="B97" t="s">
         <v>301</v>
       </c>
-      <c r="B97" t="s">
+      <c r="C97" s="1">
+        <v>1500000.0</v>
+      </c>
+      <c r="D97" s="1">
+        <v>98.331</v>
+      </c>
+      <c r="E97" s="1">
+        <v>100.08276467</v>
+      </c>
+      <c r="F97" t="s">
+        <v>8</v>
+      </c>
+      <c r="G97">
+        <v>1.0</v>
+      </c>
+      <c r="H97" s="1">
+        <v>1501241.47</v>
+      </c>
+      <c r="I97" s="1">
+        <v>-26276.47</v>
+      </c>
+      <c r="J97" s="1">
+        <v>-1.7503160234443</v>
+      </c>
+      <c r="K97">
+        <v>2.82</v>
+      </c>
+      <c r="L97" t="s">
         <v>302</v>
       </c>
-      <c r="C97" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M97" s="1">
-        <v>401208.0</v>
+        <v>1474965.0</v>
       </c>
       <c r="N97" s="1">
-        <v>401208.0</v>
+        <v>1517324.59</v>
       </c>
       <c r="O97" s="1">
-        <v>0.29</v>
+        <v>1.07</v>
       </c>
       <c r="P97">
         <v>1</v>
       </c>
     </row>
     <row r="98" spans="1:16">
       <c r="A98" t="s">
         <v>303</v>
       </c>
       <c r="B98" t="s">
         <v>304</v>
       </c>
       <c r="C98" s="1">
-        <v>347000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D98" s="1">
-        <v>96.562</v>
+        <v>101.218</v>
       </c>
       <c r="E98" s="1">
-        <v>99.16931124</v>
+        <v>103.012</v>
       </c>
       <c r="F98" t="s">
         <v>8</v>
       </c>
       <c r="G98">
         <v>1.0</v>
       </c>
       <c r="H98" s="1">
-        <v>344117.51</v>
+        <v>721084.0</v>
       </c>
       <c r="I98" s="1">
-        <v>-9047.37</v>
+        <v>-12558.0</v>
       </c>
       <c r="J98" s="1">
-        <v>-2.6291513035765</v>
+        <v>-1.7415446744069</v>
       </c>
       <c r="K98">
-        <v>1.14</v>
+        <v>3.03</v>
       </c>
       <c r="L98" t="s">
         <v>305</v>
       </c>
       <c r="M98" s="1">
-        <v>335070.14</v>
+        <v>708526.0</v>
       </c>
       <c r="N98" s="1">
-        <v>339021.42</v>
+        <v>729717.78</v>
       </c>
       <c r="O98" s="1">
-        <v>0.24</v>
+        <v>0.51</v>
       </c>
       <c r="P98">
         <v>1</v>
       </c>
     </row>
     <row r="99" spans="1:16">
       <c r="A99" t="s">
         <v>306</v>
       </c>
       <c r="B99" t="s">
         <v>307</v>
       </c>
       <c r="C99" s="1">
-        <v>1376000.0</v>
+        <v>560000.0</v>
       </c>
       <c r="D99" s="1">
-        <v>98.541</v>
+        <v>99.518</v>
       </c>
       <c r="E99" s="1">
-        <v>100.03007631</v>
+        <v>99.56446429</v>
       </c>
       <c r="F99" t="s">
         <v>8</v>
       </c>
       <c r="G99">
         <v>1.0</v>
       </c>
       <c r="H99" s="1">
-        <v>1376413.85</v>
+        <v>557561.0</v>
       </c>
       <c r="I99" s="1">
-        <v>-20489.69</v>
+        <v>-260.2</v>
       </c>
       <c r="J99" s="1">
-        <v>-1.4886285836197</v>
+        <v>-0.046667539515856</v>
       </c>
       <c r="K99">
-        <v>0.55</v>
+        <v>0.41</v>
       </c>
       <c r="L99" t="s">
         <v>308</v>
       </c>
       <c r="M99" s="1">
-        <v>1355924.16</v>
+        <v>557300.8</v>
       </c>
       <c r="N99" s="1">
-        <v>1363490.43</v>
+        <v>559609.84</v>
       </c>
       <c r="O99" s="1">
-        <v>0.97</v>
+        <v>0.39</v>
       </c>
       <c r="P99">
         <v>1</v>
       </c>
     </row>
     <row r="100" spans="1:16">
       <c r="A100" t="s">
         <v>309</v>
       </c>
       <c r="B100" t="s">
         <v>310</v>
       </c>
       <c r="C100" s="1">
-        <v>700000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D100" s="1">
-        <v>103.695</v>
+        <v>100.343</v>
       </c>
       <c r="E100" s="1">
-        <v>101.59326143</v>
+        <v>101.1515</v>
       </c>
       <c r="F100" t="s">
         <v>8</v>
       </c>
       <c r="G100">
         <v>1.0</v>
       </c>
       <c r="H100" s="1">
-        <v>711152.83</v>
+        <v>404606.0</v>
       </c>
       <c r="I100" s="1">
-        <v>14712.17</v>
+        <v>-3234.0</v>
       </c>
       <c r="J100" s="1">
-        <v>2.0687775368903</v>
+        <v>-0.79929610534693</v>
       </c>
       <c r="K100">
-        <v>0.08</v>
+        <v>0.25</v>
       </c>
       <c r="L100">
-        <v>546.58</v>
+        <v>986.3</v>
       </c>
       <c r="M100" s="1">
-        <v>725865.0</v>
+        <v>401372.0</v>
       </c>
       <c r="N100" s="1">
-        <v>726411.58</v>
+        <v>402358.3</v>
       </c>
       <c r="O100" s="1">
-        <v>0.52</v>
+        <v>0.28</v>
       </c>
       <c r="P100">
         <v>1</v>
       </c>
     </row>
     <row r="101" spans="1:16">
       <c r="A101" t="s">
         <v>311</v>
       </c>
       <c r="B101" t="s">
         <v>312</v>
       </c>
       <c r="C101" s="1">
-        <v>600000.0</v>
+        <v>347000.0</v>
       </c>
       <c r="D101" s="1">
-        <v>104.736</v>
+        <v>96.102</v>
       </c>
       <c r="E101" s="1">
-        <v>105.93</v>
+        <v>99.16931124</v>
       </c>
       <c r="F101" t="s">
         <v>8</v>
       </c>
       <c r="G101">
         <v>1.0</v>
       </c>
       <c r="H101" s="1">
-        <v>635580.0</v>
+        <v>344117.51</v>
       </c>
       <c r="I101" s="1">
-        <v>-7164.0</v>
+        <v>-10643.57</v>
       </c>
       <c r="J101" s="1">
-        <v>-1.1271594449165</v>
+        <v>-3.0930044797779</v>
       </c>
       <c r="K101">
-        <v>0.63</v>
+        <v>1.31</v>
       </c>
       <c r="L101" t="s">
         <v>313</v>
       </c>
       <c r="M101" s="1">
-        <v>628416.0</v>
+        <v>333473.94</v>
       </c>
       <c r="N101" s="1">
-        <v>632217.37</v>
+        <v>338019.4</v>
       </c>
       <c r="O101" s="1">
-        <v>0.45</v>
+        <v>0.24</v>
       </c>
       <c r="P101">
         <v>1</v>
       </c>
     </row>
     <row r="102" spans="1:16">
       <c r="A102" t="s">
         <v>314</v>
       </c>
       <c r="B102" t="s">
         <v>315</v>
       </c>
       <c r="C102" s="1">
-        <v>600000.0</v>
+        <v>1376000.0</v>
       </c>
       <c r="D102" s="1">
-        <v>88.142</v>
+        <v>98.289</v>
       </c>
       <c r="E102" s="1">
-        <v>90.05</v>
+        <v>100.03007631</v>
       </c>
       <c r="F102" t="s">
         <v>8</v>
       </c>
       <c r="G102">
         <v>1.0</v>
       </c>
       <c r="H102" s="1">
-        <v>540300.0</v>
+        <v>1376413.85</v>
       </c>
       <c r="I102" s="1">
-        <v>-11448.0</v>
+        <v>-23957.21</v>
       </c>
       <c r="J102" s="1">
-        <v>-2.1188228761799</v>
+        <v>-1.7405528141118</v>
       </c>
       <c r="K102">
-        <v>0.58</v>
+        <v>0.72</v>
       </c>
       <c r="L102" t="s">
         <v>316</v>
       </c>
       <c r="M102" s="1">
-        <v>528852.0</v>
+        <v>1352456.64</v>
       </c>
       <c r="N102" s="1">
-        <v>532351.32</v>
+        <v>1362387.36</v>
       </c>
       <c r="O102" s="1">
-        <v>0.38</v>
+        <v>0.96</v>
       </c>
       <c r="P102">
         <v>1</v>
       </c>
     </row>
     <row r="103" spans="1:16">
       <c r="A103" t="s">
         <v>317</v>
       </c>
       <c r="B103" t="s">
         <v>318</v>
       </c>
       <c r="C103" s="1">
-        <v>600000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D103" s="1">
-        <v>100.037</v>
+        <v>103.148</v>
       </c>
       <c r="E103" s="1">
-        <v>99.33326</v>
+        <v>101.59326143</v>
       </c>
       <c r="F103" t="s">
         <v>8</v>
       </c>
       <c r="G103">
         <v>1.0</v>
       </c>
       <c r="H103" s="1">
-        <v>595999.56</v>
+        <v>711152.83</v>
       </c>
       <c r="I103" s="1">
-        <v>4222.44</v>
+        <v>10883.17</v>
       </c>
       <c r="J103" s="1">
-        <v>0.70846361027515</v>
+        <v>1.5303559995676</v>
       </c>
       <c r="K103">
-        <v>2.25</v>
+        <v>0.34</v>
       </c>
       <c r="L103" t="s">
         <v>319</v>
       </c>
       <c r="M103" s="1">
-        <v>600222.0</v>
+        <v>722036.0</v>
       </c>
       <c r="N103" s="1">
-        <v>613726.11</v>
+        <v>724404.49</v>
       </c>
       <c r="O103" s="1">
-        <v>0.44</v>
+        <v>0.51</v>
       </c>
       <c r="P103">
         <v>1</v>
       </c>
     </row>
     <row r="104" spans="1:16">
       <c r="A104" t="s">
         <v>320</v>
       </c>
       <c r="B104" t="s">
         <v>321</v>
       </c>
       <c r="C104" s="1">
-        <v>1600000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D104" s="1">
-        <v>84.417</v>
+        <v>104.35</v>
       </c>
       <c r="E104" s="1">
-        <v>85.4121875</v>
+        <v>105.93</v>
       </c>
       <c r="F104" t="s">
         <v>8</v>
       </c>
       <c r="G104">
         <v>1.0</v>
       </c>
       <c r="H104" s="1">
-        <v>1366595.0</v>
+        <v>635580.0</v>
       </c>
       <c r="I104" s="1">
-        <v>-15923.0</v>
+        <v>-9480.0</v>
       </c>
       <c r="J104" s="1">
-        <v>-1.165158660759</v>
+        <v>-1.4915510242613</v>
       </c>
       <c r="K104">
-        <v>0.31</v>
+        <v>0.98</v>
       </c>
       <c r="L104" t="s">
         <v>322</v>
       </c>
       <c r="M104" s="1">
-        <v>1350672.0</v>
+        <v>626100.0</v>
       </c>
       <c r="N104" s="1">
-        <v>1355658.3</v>
+        <v>631956.16</v>
       </c>
       <c r="O104" s="1">
-        <v>0.96</v>
+        <v>0.45</v>
       </c>
       <c r="P104">
         <v>1</v>
       </c>
     </row>
     <row r="105" spans="1:16">
       <c r="A105" t="s">
         <v>323</v>
       </c>
       <c r="B105" t="s">
         <v>324</v>
       </c>
       <c r="C105" s="1">
-        <v>300000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D105" s="1">
-        <v>97.275</v>
+        <v>87.514</v>
       </c>
       <c r="E105" s="1">
-        <v>90.06196</v>
+        <v>90.05</v>
       </c>
       <c r="F105" t="s">
         <v>8</v>
       </c>
       <c r="G105">
         <v>1.0</v>
       </c>
       <c r="H105" s="1">
-        <v>270185.88</v>
+        <v>540300.0</v>
       </c>
       <c r="I105" s="1">
-        <v>21639.12</v>
+        <v>-15216.0</v>
       </c>
       <c r="J105" s="1">
-        <v>8.0089751544381</v>
+        <v>-2.8162132148806</v>
       </c>
       <c r="K105">
-        <v>0.54</v>
+        <v>0.67</v>
       </c>
       <c r="L105" t="s">
         <v>325</v>
       </c>
       <c r="M105" s="1">
-        <v>291825.0</v>
+        <v>525084.0</v>
       </c>
       <c r="N105" s="1">
-        <v>293452.4</v>
+        <v>529117.56</v>
       </c>
       <c r="O105" s="1">
-        <v>0.21</v>
+        <v>0.37</v>
       </c>
       <c r="P105">
         <v>1</v>
       </c>
     </row>
     <row r="106" spans="1:16">
       <c r="A106" t="s">
         <v>326</v>
       </c>
       <c r="B106" t="s">
         <v>327</v>
       </c>
       <c r="C106" s="1">
-        <v>369000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D106" s="1">
-        <v>100.819</v>
+        <v>100.039</v>
       </c>
       <c r="E106" s="1">
-        <v>100.15782656</v>
+        <v>99.33326</v>
       </c>
       <c r="F106" t="s">
         <v>8</v>
       </c>
       <c r="G106">
         <v>1.0</v>
       </c>
       <c r="H106" s="1">
-        <v>369582.38</v>
+        <v>595999.56</v>
       </c>
       <c r="I106" s="1">
-        <v>2439.73</v>
+        <v>4234.44</v>
       </c>
       <c r="J106" s="1">
-        <v>0.6601315787836</v>
+        <v>0.71047703458036</v>
       </c>
       <c r="K106">
-        <v>3.82</v>
+        <v>2.46</v>
       </c>
       <c r="L106" t="s">
         <v>328</v>
       </c>
       <c r="M106" s="1">
-        <v>372022.11</v>
+        <v>600234.0</v>
       </c>
       <c r="N106" s="1">
-        <v>386135.1</v>
+        <v>615012.08</v>
       </c>
       <c r="O106" s="1">
-        <v>0.27</v>
+        <v>0.43</v>
       </c>
       <c r="P106">
         <v>1</v>
       </c>
     </row>
     <row r="107" spans="1:16">
       <c r="A107" t="s">
         <v>329</v>
       </c>
       <c r="B107" t="s">
         <v>330</v>
       </c>
       <c r="C107" s="1">
-        <v>487000.0</v>
+        <v>1600000.0</v>
       </c>
       <c r="D107" s="1">
-        <v>101.8</v>
+        <v>83.961</v>
       </c>
       <c r="E107" s="1">
-        <v>100.5846961</v>
+        <v>85.4121875</v>
       </c>
       <c r="F107" t="s">
         <v>8</v>
       </c>
       <c r="G107">
         <v>1.0</v>
       </c>
       <c r="H107" s="1">
-        <v>489847.47</v>
+        <v>1366595.0</v>
       </c>
       <c r="I107" s="1">
-        <v>5918.53</v>
+        <v>-23219.0</v>
       </c>
       <c r="J107" s="1">
-        <v>1.2082393729624</v>
+        <v>-1.6990403155287</v>
       </c>
       <c r="K107">
-        <v>3.65</v>
+        <v>0.36</v>
       </c>
       <c r="L107" t="s">
         <v>331</v>
       </c>
       <c r="M107" s="1">
-        <v>495766.0</v>
+        <v>1343376.0</v>
       </c>
       <c r="N107" s="1">
-        <v>513551.51</v>
+        <v>1349129.42</v>
       </c>
       <c r="O107" s="1">
-        <v>0.37</v>
+        <v>0.95</v>
       </c>
       <c r="P107">
         <v>1</v>
       </c>
     </row>
     <row r="108" spans="1:16">
       <c r="A108" t="s">
         <v>332</v>
       </c>
       <c r="B108" t="s">
         <v>333</v>
       </c>
       <c r="C108" s="1">
-        <v>1052000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D108" s="1">
-        <v>103.891</v>
+        <v>97.345</v>
       </c>
       <c r="E108" s="1">
-        <v>102.3524135</v>
+        <v>90.06196</v>
       </c>
       <c r="F108" t="s">
         <v>8</v>
       </c>
       <c r="G108">
         <v>1.0</v>
       </c>
       <c r="H108" s="1">
-        <v>1076747.39</v>
+        <v>270185.88</v>
       </c>
       <c r="I108" s="1">
-        <v>16185.93</v>
+        <v>21849.12</v>
       </c>
       <c r="J108" s="1">
-        <v>1.5032244471008</v>
+        <v>8.0866994233748</v>
       </c>
       <c r="K108">
-        <v>2.39</v>
+        <v>0.58</v>
       </c>
       <c r="L108" t="s">
         <v>334</v>
       </c>
       <c r="M108" s="1">
-        <v>1092933.32</v>
+        <v>292035.0</v>
       </c>
       <c r="N108" s="1">
-        <v>1118054.1</v>
+        <v>293785.68</v>
       </c>
       <c r="O108" s="1">
-        <v>0.8</v>
+        <v>0.21</v>
       </c>
       <c r="P108">
         <v>1</v>
       </c>
     </row>
     <row r="109" spans="1:16">
       <c r="A109" t="s">
         <v>335</v>
       </c>
       <c r="B109" t="s">
         <v>336</v>
       </c>
       <c r="C109" s="1">
-        <v>1700000.0</v>
+        <v>369000.0</v>
       </c>
       <c r="D109" s="1">
-        <v>98.513</v>
+        <v>100.324</v>
       </c>
       <c r="E109" s="1">
-        <v>99.57176471</v>
+        <v>100.15782656</v>
       </c>
       <c r="F109" t="s">
         <v>8</v>
       </c>
       <c r="G109">
         <v>1.0</v>
       </c>
       <c r="H109" s="1">
-        <v>1692720.0</v>
+        <v>369582.38</v>
       </c>
       <c r="I109" s="1">
-        <v>-17999.0</v>
+        <v>613.18</v>
       </c>
       <c r="J109" s="1">
-        <v>-1.0633182097453</v>
+        <v>0.16591158918345</v>
       </c>
       <c r="K109">
-        <v>0.39</v>
-[...2 lines deleted...]
-        <v>337</v>
+        <v>0.04</v>
+      </c>
+      <c r="L109">
+        <v>161.75</v>
       </c>
       <c r="M109" s="1">
-        <v>1674721.0</v>
+        <v>370195.56</v>
       </c>
       <c r="N109" s="1">
-        <v>1681288.12</v>
+        <v>370357.31</v>
       </c>
       <c r="O109" s="1">
-        <v>1.2</v>
+        <v>0.26</v>
       </c>
       <c r="P109">
         <v>1</v>
       </c>
     </row>
     <row r="110" spans="1:16">
       <c r="A110" t="s">
+        <v>337</v>
+      </c>
+      <c r="B110" t="s">
         <v>338</v>
       </c>
-      <c r="B110" t="s">
+      <c r="C110" s="1">
+        <v>487000.0</v>
+      </c>
+      <c r="D110" s="1">
+        <v>101.144</v>
+      </c>
+      <c r="E110" s="1">
+        <v>100.5846961</v>
+      </c>
+      <c r="F110" t="s">
+        <v>8</v>
+      </c>
+      <c r="G110">
+        <v>1.0</v>
+      </c>
+      <c r="H110" s="1">
+        <v>489847.47</v>
+      </c>
+      <c r="I110" s="1">
+        <v>2723.81</v>
+      </c>
+      <c r="J110" s="1">
+        <v>0.55605268309337</v>
+      </c>
+      <c r="K110">
+        <v>3.86</v>
+      </c>
+      <c r="L110" t="s">
         <v>339</v>
       </c>
-      <c r="C110" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M110" s="1">
-        <v>539776.8</v>
+        <v>492571.28</v>
       </c>
       <c r="N110" s="1">
-        <v>548124.61</v>
+        <v>511390.83</v>
       </c>
       <c r="O110" s="1">
-        <v>0.39</v>
+        <v>0.36</v>
       </c>
       <c r="P110">
         <v>1</v>
       </c>
     </row>
     <row r="111" spans="1:16">
       <c r="A111" t="s">
+        <v>340</v>
+      </c>
+      <c r="B111" t="s">
         <v>341</v>
       </c>
-      <c r="B111" t="s">
+      <c r="C111" s="1">
+        <v>1052000.0</v>
+      </c>
+      <c r="D111" s="1">
+        <v>103.098</v>
+      </c>
+      <c r="E111" s="1">
+        <v>102.3524135</v>
+      </c>
+      <c r="F111" t="s">
+        <v>8</v>
+      </c>
+      <c r="G111">
+        <v>1.0</v>
+      </c>
+      <c r="H111" s="1">
+        <v>1076747.39</v>
+      </c>
+      <c r="I111" s="1">
+        <v>7843.57</v>
+      </c>
+      <c r="J111" s="1">
+        <v>0.72845033782715</v>
+      </c>
+      <c r="K111">
+        <v>2.62</v>
+      </c>
+      <c r="L111" t="s">
         <v>342</v>
       </c>
-      <c r="C111" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M111" s="1">
-        <v>722717.94</v>
+        <v>1084590.96</v>
       </c>
       <c r="N111" s="1">
-        <v>725307.59</v>
+        <v>1112150.65</v>
       </c>
       <c r="O111" s="1">
-        <v>0.52</v>
+        <v>0.78</v>
       </c>
       <c r="P111">
         <v>1</v>
       </c>
     </row>
     <row r="112" spans="1:16">
       <c r="A112" t="s">
+        <v>343</v>
+      </c>
+      <c r="B112" t="s">
         <v>344</v>
       </c>
-      <c r="B112" t="s">
+      <c r="C112" s="1">
+        <v>1700000.0</v>
+      </c>
+      <c r="D112" s="1">
+        <v>97.926</v>
+      </c>
+      <c r="E112" s="1">
+        <v>99.57176471</v>
+      </c>
+      <c r="F112" t="s">
+        <v>8</v>
+      </c>
+      <c r="G112">
+        <v>1.0</v>
+      </c>
+      <c r="H112" s="1">
+        <v>1692720.0</v>
+      </c>
+      <c r="I112" s="1">
+        <v>-27978.0</v>
+      </c>
+      <c r="J112" s="1">
+        <v>-1.6528427619453</v>
+      </c>
+      <c r="K112">
+        <v>0.55</v>
+      </c>
+      <c r="L112" t="s">
         <v>345</v>
       </c>
-      <c r="C112" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M112" s="1">
-        <v>443225.0</v>
+        <v>1664742.0</v>
       </c>
       <c r="N112" s="1">
-        <v>446725.0</v>
+        <v>1674103.64</v>
       </c>
       <c r="O112" s="1">
-        <v>0.32</v>
+        <v>1.18</v>
       </c>
       <c r="P112">
         <v>1</v>
       </c>
     </row>
     <row r="113" spans="1:16">
       <c r="A113" t="s">
+        <v>346</v>
+      </c>
+      <c r="B113" t="s">
         <v>347</v>
       </c>
-      <c r="B113" t="s">
+      <c r="C113" s="1">
+        <v>549000.0</v>
+      </c>
+      <c r="D113" s="1">
+        <v>97.846</v>
+      </c>
+      <c r="E113" s="1">
+        <v>99.96353552</v>
+      </c>
+      <c r="F113" t="s">
+        <v>8</v>
+      </c>
+      <c r="G113">
+        <v>1.0</v>
+      </c>
+      <c r="H113" s="1">
+        <v>548799.81</v>
+      </c>
+      <c r="I113" s="1">
+        <v>-11625.27</v>
+      </c>
+      <c r="J113" s="1">
+        <v>-2.1183079491226</v>
+      </c>
+      <c r="K113">
+        <v>1.73</v>
+      </c>
+      <c r="L113" t="s">
         <v>348</v>
       </c>
-      <c r="C113" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M113" s="1">
-        <v>2163348.0</v>
+        <v>537174.54</v>
       </c>
       <c r="N113" s="1">
-        <v>2176457.59</v>
+        <v>546650.43</v>
       </c>
       <c r="O113" s="1">
-        <v>1.55</v>
+        <v>0.38</v>
       </c>
       <c r="P113">
         <v>1</v>
       </c>
     </row>
     <row r="114" spans="1:16">
       <c r="A114" t="s">
+        <v>349</v>
+      </c>
+      <c r="B114" t="s">
         <v>350</v>
       </c>
-      <c r="B114" t="s">
+      <c r="C114" s="1">
+        <v>714000.0</v>
+      </c>
+      <c r="D114" s="1">
+        <v>100.464</v>
+      </c>
+      <c r="E114" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F114" t="s">
+        <v>8</v>
+      </c>
+      <c r="G114">
+        <v>1.0</v>
+      </c>
+      <c r="H114" s="1">
+        <v>714000.0</v>
+      </c>
+      <c r="I114" s="1">
+        <v>3312.96</v>
+      </c>
+      <c r="J114" s="1">
+        <v>0.464</v>
+      </c>
+      <c r="K114">
+        <v>0.62</v>
+      </c>
+      <c r="L114" t="s">
         <v>351</v>
       </c>
-      <c r="C114" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M114" s="1">
-        <v>1276488.33</v>
+        <v>717312.96</v>
       </c>
       <c r="N114" s="1">
-        <v>1284028.22</v>
+        <v>721752.36</v>
       </c>
       <c r="O114" s="1">
-        <v>0.91</v>
+        <v>0.51</v>
       </c>
       <c r="P114">
         <v>1</v>
       </c>
     </row>
     <row r="115" spans="1:16">
       <c r="A115" t="s">
+        <v>352</v>
+      </c>
+      <c r="B115" t="s">
         <v>353</v>
       </c>
-      <c r="B115" t="s">
+      <c r="C115" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="D115" s="1">
+        <v>88.352</v>
+      </c>
+      <c r="E115" s="1">
+        <v>90.124458</v>
+      </c>
+      <c r="F115" t="s">
+        <v>8</v>
+      </c>
+      <c r="G115">
+        <v>1.0</v>
+      </c>
+      <c r="H115" s="1">
+        <v>450622.29</v>
+      </c>
+      <c r="I115" s="1">
+        <v>-8862.29</v>
+      </c>
+      <c r="J115" s="1">
+        <v>-1.9666781241558</v>
+      </c>
+      <c r="K115">
+        <v>0.75</v>
+      </c>
+      <c r="L115" t="s">
         <v>354</v>
       </c>
-      <c r="C115" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M115" s="1">
-        <v>1711254.0</v>
+        <v>441760.0</v>
       </c>
       <c r="N115" s="1">
-        <v>1717332.78</v>
+        <v>445499.73</v>
       </c>
       <c r="O115" s="1">
-        <v>1.22</v>
+        <v>0.31</v>
       </c>
       <c r="P115">
         <v>1</v>
       </c>
     </row>
     <row r="116" spans="1:16">
       <c r="A116" t="s">
+        <v>355</v>
+      </c>
+      <c r="B116" t="s">
         <v>356</v>
       </c>
-      <c r="B116" t="s">
+      <c r="C116" s="1">
+        <v>2200000.0</v>
+      </c>
+      <c r="D116" s="1">
+        <v>98.238</v>
+      </c>
+      <c r="E116" s="1">
+        <v>99.87081818</v>
+      </c>
+      <c r="F116" t="s">
+        <v>8</v>
+      </c>
+      <c r="G116">
+        <v>1.0</v>
+      </c>
+      <c r="H116" s="1">
+        <v>2197158.0</v>
+      </c>
+      <c r="I116" s="1">
+        <v>-35922.0</v>
+      </c>
+      <c r="J116" s="1">
+        <v>-1.6349302143951</v>
+      </c>
+      <c r="K116">
+        <v>0.8</v>
+      </c>
+      <c r="L116" t="s">
         <v>357</v>
       </c>
-      <c r="C116" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M116" s="1">
-        <v>595038.0</v>
+        <v>2161236.0</v>
       </c>
       <c r="N116" s="1">
-        <v>611814.99</v>
+        <v>2178866.14</v>
       </c>
       <c r="O116" s="1">
-        <v>0.44</v>
+        <v>1.53</v>
       </c>
       <c r="P116">
         <v>1</v>
       </c>
     </row>
     <row r="117" spans="1:16">
       <c r="A117" t="s">
+        <v>358</v>
+      </c>
+      <c r="B117" t="s">
         <v>359</v>
       </c>
-      <c r="B117" t="s">
+      <c r="C117" s="1">
+        <v>1299000.0</v>
+      </c>
+      <c r="D117" s="1">
+        <v>98.235</v>
+      </c>
+      <c r="E117" s="1">
+        <v>100.05043341</v>
+      </c>
+      <c r="F117" t="s">
+        <v>8</v>
+      </c>
+      <c r="G117">
+        <v>1.0</v>
+      </c>
+      <c r="H117" s="1">
+        <v>1299655.13</v>
+      </c>
+      <c r="I117" s="1">
+        <v>-23582.48</v>
+      </c>
+      <c r="J117" s="1">
+        <v>-1.8145182868628</v>
+      </c>
+      <c r="K117">
+        <v>0.76</v>
+      </c>
+      <c r="L117" t="s">
         <v>360</v>
       </c>
-      <c r="C117" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M117" s="1">
-        <v>1408575.0</v>
+        <v>1276072.65</v>
       </c>
       <c r="N117" s="1">
-        <v>1412972.26</v>
+        <v>1285897.36</v>
       </c>
       <c r="O117" s="1">
-        <v>1.0</v>
+        <v>0.91</v>
       </c>
       <c r="P117">
         <v>1</v>
       </c>
     </row>
     <row r="118" spans="1:16">
       <c r="A118" t="s">
+        <v>361</v>
+      </c>
+      <c r="B118" t="s">
         <v>362</v>
       </c>
-      <c r="B118" t="s">
+      <c r="C118" s="1">
+        <v>1700000.0</v>
+      </c>
+      <c r="D118" s="1">
+        <v>100.316</v>
+      </c>
+      <c r="E118" s="1">
+        <v>103.15</v>
+      </c>
+      <c r="F118" t="s">
+        <v>8</v>
+      </c>
+      <c r="G118">
+        <v>1.0</v>
+      </c>
+      <c r="H118" s="1">
+        <v>1753550.0</v>
+      </c>
+      <c r="I118" s="1">
+        <v>-48178.0</v>
+      </c>
+      <c r="J118" s="1">
+        <v>-2.7474551623849</v>
+      </c>
+      <c r="K118">
+        <v>0.57</v>
+      </c>
+      <c r="L118" t="s">
         <v>363</v>
       </c>
-      <c r="C118" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M118" s="1">
-        <v>1325372.51</v>
+        <v>1705372.0</v>
       </c>
       <c r="N118" s="1">
-        <v>1354225.5</v>
+        <v>1715134.89</v>
       </c>
       <c r="O118" s="1">
-        <v>0.96</v>
+        <v>1.21</v>
       </c>
       <c r="P118">
         <v>1</v>
       </c>
     </row>
     <row r="119" spans="1:16">
       <c r="A119" t="s">
+        <v>364</v>
+      </c>
+      <c r="B119" t="s">
         <v>365</v>
       </c>
-      <c r="B119" t="s">
+      <c r="C119" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="D119" s="1">
+        <v>98.911</v>
+      </c>
+      <c r="E119" s="1">
+        <v>98.819</v>
+      </c>
+      <c r="F119" t="s">
+        <v>8</v>
+      </c>
+      <c r="G119">
+        <v>1.0</v>
+      </c>
+      <c r="H119" s="1">
+        <v>296457.0</v>
+      </c>
+      <c r="I119" s="1">
+        <v>276.0</v>
+      </c>
+      <c r="J119" s="1">
+        <v>0.093099505155891</v>
+      </c>
+      <c r="K119">
+        <v>1.02</v>
+      </c>
+      <c r="L119" t="s">
         <v>366</v>
       </c>
-      <c r="C119" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M119" s="1">
-        <v>897102.0</v>
+        <v>296733.0</v>
       </c>
       <c r="N119" s="1">
-        <v>902334.6</v>
+        <v>299791.6</v>
       </c>
       <c r="O119" s="1">
-        <v>0.64</v>
+        <v>0.21</v>
       </c>
       <c r="P119">
         <v>1</v>
       </c>
     </row>
     <row r="120" spans="1:16">
       <c r="A120" t="s">
+        <v>367</v>
+      </c>
+      <c r="B120" t="s">
         <v>368</v>
       </c>
-      <c r="B120" t="s">
+      <c r="C120" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="D120" s="1">
+        <v>98.834</v>
+      </c>
+      <c r="E120" s="1">
+        <v>100.77214333</v>
+      </c>
+      <c r="F120" t="s">
+        <v>8</v>
+      </c>
+      <c r="G120">
+        <v>1.0</v>
+      </c>
+      <c r="H120" s="1">
+        <v>604632.86</v>
+      </c>
+      <c r="I120" s="1">
+        <v>-11628.86</v>
+      </c>
+      <c r="J120" s="1">
+        <v>-1.9232927565333</v>
+      </c>
+      <c r="K120">
+        <v>2.97</v>
+      </c>
+      <c r="L120" t="s">
         <v>369</v>
       </c>
-      <c r="C120" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M120" s="1">
-        <v>393076.0</v>
+        <v>593004.0</v>
       </c>
       <c r="N120" s="1">
-        <v>394955.45</v>
+        <v>610816.6</v>
       </c>
       <c r="O120" s="1">
-        <v>0.28</v>
+        <v>0.43</v>
       </c>
       <c r="P120">
         <v>1</v>
       </c>
     </row>
     <row r="121" spans="1:16">
       <c r="A121" t="s">
+        <v>370</v>
+      </c>
+      <c r="B121" t="s">
         <v>371</v>
       </c>
-      <c r="B121" t="s">
+      <c r="C121" s="1">
+        <v>1500000.0</v>
+      </c>
+      <c r="D121" s="1">
+        <v>93.9</v>
+      </c>
+      <c r="E121" s="1">
+        <v>90.63588067</v>
+      </c>
+      <c r="F121" t="s">
+        <v>8</v>
+      </c>
+      <c r="G121">
+        <v>1.0</v>
+      </c>
+      <c r="H121" s="1">
+        <v>1359538.21</v>
+      </c>
+      <c r="I121" s="1">
+        <v>48961.79</v>
+      </c>
+      <c r="J121" s="1">
+        <v>3.601354462851</v>
+      </c>
+      <c r="K121">
+        <v>0.32</v>
+      </c>
+      <c r="L121" t="s">
         <v>372</v>
       </c>
-      <c r="C121" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M121" s="1">
-        <v>589733.46</v>
+        <v>1408500.0</v>
       </c>
       <c r="N121" s="1">
-        <v>593793.36</v>
+        <v>1413308.22</v>
       </c>
       <c r="O121" s="1">
-        <v>0.42</v>
+        <v>1.0</v>
       </c>
       <c r="P121">
         <v>1</v>
       </c>
     </row>
     <row r="122" spans="1:16">
       <c r="A122" t="s">
+        <v>373</v>
+      </c>
+      <c r="B122" t="s">
         <v>374</v>
       </c>
-      <c r="B122" t="s">
+      <c r="C122" s="1">
+        <v>1000000.0</v>
+      </c>
+      <c r="D122" s="1">
+        <v>100.245</v>
+      </c>
+      <c r="E122" s="1">
+        <v>100.467</v>
+      </c>
+      <c r="F122" t="s">
+        <v>8</v>
+      </c>
+      <c r="G122">
+        <v>1.0</v>
+      </c>
+      <c r="H122" s="1">
+        <v>1004670.0</v>
+      </c>
+      <c r="I122" s="1">
+        <v>-2220.0</v>
+      </c>
+      <c r="J122" s="1">
+        <v>-0.22096807907074</v>
+      </c>
+      <c r="K122">
+        <v>3.15</v>
+      </c>
+      <c r="L122" t="s">
         <v>375</v>
       </c>
-      <c r="C122" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M122" s="1">
-        <v>1947360.0</v>
+        <v>1002450.0</v>
       </c>
       <c r="N122" s="1">
-        <v>1974962.74</v>
+        <v>1033902.05</v>
       </c>
       <c r="O122" s="1">
-        <v>1.4</v>
+        <v>0.73</v>
       </c>
       <c r="P122">
         <v>1</v>
       </c>
     </row>
     <row r="123" spans="1:16">
       <c r="A123" t="s">
+        <v>376</v>
+      </c>
+      <c r="B123" t="s">
         <v>377</v>
       </c>
-      <c r="B123" t="s">
+      <c r="C123" s="1">
+        <v>1321000.0</v>
+      </c>
+      <c r="D123" s="1">
+        <v>99.807</v>
+      </c>
+      <c r="E123" s="1">
+        <v>100.36824451</v>
+      </c>
+      <c r="F123" t="s">
+        <v>8</v>
+      </c>
+      <c r="G123">
+        <v>1.0</v>
+      </c>
+      <c r="H123" s="1">
+        <v>1325864.51</v>
+      </c>
+      <c r="I123" s="1">
+        <v>-7414.04</v>
+      </c>
+      <c r="J123" s="1">
+        <v>-0.55918534239973</v>
+      </c>
+      <c r="K123">
+        <v>2.38</v>
+      </c>
+      <c r="L123" t="s">
         <v>378</v>
       </c>
-      <c r="C123" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M123" s="1">
-        <v>488555.01</v>
+        <v>1318450.47</v>
       </c>
       <c r="N123" s="1">
-        <v>502401.32</v>
+        <v>1349891.17</v>
       </c>
       <c r="O123" s="1">
-        <v>0.36</v>
+        <v>0.95</v>
       </c>
       <c r="P123">
         <v>1</v>
       </c>
     </row>
     <row r="124" spans="1:16">
       <c r="A124" t="s">
+        <v>379</v>
+      </c>
+      <c r="B124" t="s">
         <v>380</v>
       </c>
-      <c r="B124" t="s">
+      <c r="C124" s="1">
+        <v>900000.0</v>
+      </c>
+      <c r="D124" s="1">
+        <v>99.198</v>
+      </c>
+      <c r="E124" s="1">
+        <v>99.5</v>
+      </c>
+      <c r="F124" t="s">
+        <v>8</v>
+      </c>
+      <c r="G124">
+        <v>1.0</v>
+      </c>
+      <c r="H124" s="1">
+        <v>895500.0</v>
+      </c>
+      <c r="I124" s="1">
+        <v>-2718.0</v>
+      </c>
+      <c r="J124" s="1">
+        <v>-0.3035175879397</v>
+      </c>
+      <c r="K124">
+        <v>0.79</v>
+      </c>
+      <c r="L124" t="s">
         <v>381</v>
       </c>
-      <c r="C124" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M124" s="1">
-        <v>696185.0</v>
+        <v>892782.0</v>
       </c>
       <c r="N124" s="1">
-        <v>699591.03</v>
+        <v>899850.6</v>
       </c>
       <c r="O124" s="1">
-        <v>0.5</v>
+        <v>0.63</v>
       </c>
       <c r="P124">
         <v>1</v>
       </c>
     </row>
     <row r="125" spans="1:16">
       <c r="A125" t="s">
+        <v>382</v>
+      </c>
+      <c r="B125" t="s">
         <v>383</v>
       </c>
-      <c r="B125" t="s">
+      <c r="C125" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="D125" s="1">
+        <v>97.783</v>
+      </c>
+      <c r="E125" s="1">
+        <v>99.794</v>
+      </c>
+      <c r="F125" t="s">
+        <v>8</v>
+      </c>
+      <c r="G125">
+        <v>1.0</v>
+      </c>
+      <c r="H125" s="1">
+        <v>399176.0</v>
+      </c>
+      <c r="I125" s="1">
+        <v>-8044.0</v>
+      </c>
+      <c r="J125" s="1">
+        <v>-2.0151512114957</v>
+      </c>
+      <c r="K125">
+        <v>0.66</v>
+      </c>
+      <c r="L125" t="s">
         <v>384</v>
       </c>
-      <c r="C125" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M125" s="1">
-        <v>1753261.94</v>
+        <v>391132.0</v>
       </c>
       <c r="N125" s="1">
-        <v>1766372.53</v>
+        <v>393778.58</v>
       </c>
       <c r="O125" s="1">
-        <v>1.26</v>
+        <v>0.28</v>
       </c>
       <c r="P125">
         <v>1</v>
       </c>
     </row>
     <row r="126" spans="1:16">
       <c r="A126" t="s">
+        <v>385</v>
+      </c>
+      <c r="B126" t="s">
         <v>386</v>
       </c>
-      <c r="B126" t="s">
+      <c r="C126" s="1">
+        <v>558000.0</v>
+      </c>
+      <c r="D126" s="1">
+        <v>105.206</v>
+      </c>
+      <c r="E126" s="1">
+        <v>101.92626523</v>
+      </c>
+      <c r="F126" t="s">
+        <v>8</v>
+      </c>
+      <c r="G126">
+        <v>1.0</v>
+      </c>
+      <c r="H126" s="1">
+        <v>568748.56</v>
+      </c>
+      <c r="I126" s="1">
+        <v>18300.92</v>
+      </c>
+      <c r="J126" s="1">
+        <v>3.2177523227487</v>
+      </c>
+      <c r="K126">
+        <v>1.07</v>
+      </c>
+      <c r="L126" t="s">
         <v>387</v>
       </c>
-      <c r="C126" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M126" s="1">
-        <v>1569630.0</v>
+        <v>587049.48</v>
       </c>
       <c r="N126" s="1">
-        <v>1570734.45</v>
+        <v>593042.67</v>
       </c>
       <c r="O126" s="1">
-        <v>1.12</v>
+        <v>0.42</v>
       </c>
       <c r="P126">
         <v>1</v>
       </c>
     </row>
     <row r="127" spans="1:16">
       <c r="A127" t="s">
+        <v>388</v>
+      </c>
+      <c r="B127" t="s">
         <v>389</v>
       </c>
-      <c r="B127" t="s">
+      <c r="C127" s="1">
+        <v>2000000.0</v>
+      </c>
+      <c r="D127" s="1">
+        <v>97.525</v>
+      </c>
+      <c r="E127" s="1">
+        <v>99.2653</v>
+      </c>
+      <c r="F127" t="s">
+        <v>8</v>
+      </c>
+      <c r="G127">
+        <v>1.0</v>
+      </c>
+      <c r="H127" s="1">
+        <v>1985306.0</v>
+      </c>
+      <c r="I127" s="1">
+        <v>-34806.0</v>
+      </c>
+      <c r="J127" s="1">
+        <v>-1.7531806180004</v>
+      </c>
+      <c r="K127">
+        <v>1.56</v>
+      </c>
+      <c r="L127" t="s">
         <v>390</v>
       </c>
-      <c r="C127" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M127" s="1">
-        <v>804011.78</v>
+        <v>1950500.0</v>
       </c>
       <c r="N127" s="1">
-        <v>804363.78</v>
+        <v>1981664.38</v>
       </c>
       <c r="O127" s="1">
-        <v>0.57</v>
+        <v>1.4</v>
       </c>
       <c r="P127">
         <v>1</v>
       </c>
     </row>
     <row r="128" spans="1:16">
       <c r="A128" t="s">
         <v>391</v>
       </c>
       <c r="B128" t="s">
         <v>392</v>
       </c>
       <c r="C128" s="1">
-        <v>468000.0</v>
+        <v>489000.0</v>
       </c>
       <c r="D128" s="1">
-        <v>98.182</v>
+        <v>99.337</v>
       </c>
       <c r="E128" s="1">
-        <v>99.49946581</v>
+        <v>100.27266462</v>
       </c>
       <c r="F128" t="s">
         <v>8</v>
       </c>
       <c r="G128">
         <v>1.0</v>
       </c>
       <c r="H128" s="1">
-        <v>465657.5</v>
+        <v>490333.33</v>
       </c>
       <c r="I128" s="1">
-        <v>-6165.74</v>
+        <v>-4575.4</v>
       </c>
       <c r="J128" s="1">
-        <v>-1.3240933518734</v>
+        <v>-0.93312033265208</v>
       </c>
       <c r="K128">
-        <v>0.45</v>
+        <v>3.03</v>
       </c>
       <c r="L128" t="s">
         <v>393</v>
       </c>
       <c r="M128" s="1">
-        <v>459491.76</v>
+        <v>485757.93</v>
       </c>
       <c r="N128" s="1">
-        <v>461575.32</v>
+        <v>500589.74</v>
       </c>
       <c r="O128" s="1">
-        <v>0.33</v>
+        <v>0.35</v>
       </c>
       <c r="P128">
         <v>1</v>
       </c>
     </row>
     <row r="129" spans="1:16">
       <c r="A129" t="s">
         <v>394</v>
       </c>
       <c r="B129" t="s">
         <v>395</v>
       </c>
       <c r="C129" s="1">
-        <v>600000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D129" s="1">
-        <v>100.618</v>
+        <v>99.132</v>
       </c>
       <c r="E129" s="1">
-        <v>103.074</v>
+        <v>101.20214286</v>
       </c>
       <c r="F129" t="s">
         <v>8</v>
       </c>
       <c r="G129">
         <v>1.0</v>
       </c>
       <c r="H129" s="1">
-        <v>618444.0</v>
+        <v>708415.0</v>
       </c>
       <c r="I129" s="1">
-        <v>-14736.0</v>
+        <v>-14491.0</v>
       </c>
       <c r="J129" s="1">
-        <v>-2.3827541378039</v>
+        <v>-2.0455523951356</v>
       </c>
       <c r="K129">
-        <v>3.87</v>
+        <v>0.69</v>
       </c>
       <c r="L129" t="s">
         <v>396</v>
       </c>
       <c r="M129" s="1">
-        <v>603708.0</v>
+        <v>693924.0</v>
       </c>
       <c r="N129" s="1">
-        <v>626918.96</v>
+        <v>698749.21</v>
       </c>
       <c r="O129" s="1">
-        <v>0.45</v>
+        <v>0.49</v>
       </c>
       <c r="P129">
         <v>1</v>
       </c>
     </row>
     <row r="130" spans="1:16">
       <c r="A130" t="s">
         <v>397</v>
       </c>
       <c r="B130" t="s">
         <v>398</v>
       </c>
       <c r="C130" s="1">
-        <v>800000.0</v>
+        <v>1774000.0</v>
       </c>
       <c r="D130" s="1">
-        <v>74.594</v>
+        <v>98.378</v>
       </c>
       <c r="E130" s="1">
-        <v>74.2877775</v>
+        <v>99.8724549</v>
       </c>
       <c r="F130" t="s">
         <v>8</v>
       </c>
       <c r="G130">
         <v>1.0</v>
       </c>
       <c r="H130" s="1">
-        <v>594302.22</v>
+        <v>1771737.35</v>
       </c>
       <c r="I130" s="1">
-        <v>2449.78</v>
+        <v>-26511.63</v>
       </c>
       <c r="J130" s="1">
-        <v>0.41221114738558</v>
+        <v>-1.4963634423579</v>
       </c>
       <c r="K130">
-        <v>0.32</v>
+        <v>0.92</v>
       </c>
       <c r="L130" t="s">
         <v>399</v>
       </c>
       <c r="M130" s="1">
-        <v>596752.0</v>
+        <v>1745225.72</v>
       </c>
       <c r="N130" s="1">
-        <v>599332.82</v>
+        <v>1761495.49</v>
       </c>
       <c r="O130" s="1">
-        <v>0.43</v>
+        <v>1.24</v>
       </c>
       <c r="P130">
         <v>1</v>
       </c>
     </row>
     <row r="131" spans="1:16">
       <c r="A131" t="s">
         <v>400</v>
       </c>
       <c r="B131" t="s">
         <v>401</v>
       </c>
       <c r="C131" s="1">
-        <v>900000.0</v>
+        <v>1500000.0</v>
       </c>
       <c r="D131" s="1">
-        <v>98.322</v>
+        <v>104.409</v>
       </c>
       <c r="E131" s="1">
-        <v>99.96944444</v>
+        <v>101.10285133</v>
       </c>
       <c r="F131" t="s">
         <v>8</v>
       </c>
       <c r="G131">
         <v>1.0</v>
       </c>
       <c r="H131" s="1">
-        <v>899725.0</v>
+        <v>1516542.77</v>
       </c>
       <c r="I131" s="1">
-        <v>-14827.0</v>
+        <v>49592.23</v>
       </c>
       <c r="J131" s="1">
-        <v>-1.6479479841063</v>
+        <v>3.2700844961992</v>
       </c>
       <c r="K131">
-        <v>2.91</v>
+        <v>0.37</v>
       </c>
       <c r="L131" t="s">
         <v>402</v>
       </c>
       <c r="M131" s="1">
-        <v>884898.0</v>
+        <v>1566135.0</v>
       </c>
       <c r="N131" s="1">
-        <v>911112.04</v>
+        <v>1571657.26</v>
       </c>
       <c r="O131" s="1">
-        <v>0.65</v>
+        <v>1.11</v>
       </c>
       <c r="P131">
         <v>1</v>
       </c>
     </row>
     <row r="132" spans="1:16">
       <c r="A132" t="s">
         <v>403</v>
       </c>
       <c r="B132" t="s">
         <v>404</v>
       </c>
       <c r="C132" s="1">
-        <v>800000.0</v>
+        <v>803000.0</v>
       </c>
       <c r="D132" s="1">
-        <v>101.044</v>
+        <v>99.505</v>
       </c>
       <c r="E132" s="1">
-        <v>100.66511125</v>
+        <v>102.44851557</v>
       </c>
       <c r="F132" t="s">
         <v>8</v>
       </c>
       <c r="G132">
         <v>1.0</v>
       </c>
       <c r="H132" s="1">
-        <v>805320.89</v>
+        <v>822661.58</v>
       </c>
       <c r="I132" s="1">
-        <v>3031.11</v>
+        <v>-23636.43</v>
       </c>
       <c r="J132" s="1">
-        <v>0.37638536857029</v>
+        <v>-2.8731656582285</v>
       </c>
       <c r="K132">
-        <v>2.45</v>
+        <v>0.26</v>
       </c>
       <c r="L132" t="s">
         <v>405</v>
       </c>
       <c r="M132" s="1">
-        <v>808352.0</v>
+        <v>799025.15</v>
       </c>
       <c r="N132" s="1">
-        <v>827939.16</v>
+        <v>801137.15</v>
       </c>
       <c r="O132" s="1">
-        <v>0.59</v>
+        <v>0.56</v>
       </c>
       <c r="P132">
         <v>1</v>
       </c>
     </row>
     <row r="133" spans="1:16">
       <c r="A133" t="s">
         <v>406</v>
       </c>
       <c r="B133" t="s">
         <v>407</v>
       </c>
       <c r="C133" s="1">
-        <v>300000.0</v>
+        <v>583000.0</v>
       </c>
       <c r="D133" s="1">
-        <v>98.967</v>
+        <v>100.052</v>
       </c>
       <c r="E133" s="1">
-        <v>99.974</v>
+        <v>99.958</v>
       </c>
       <c r="F133" t="s">
         <v>8</v>
       </c>
       <c r="G133">
         <v>1.0</v>
       </c>
       <c r="H133" s="1">
-        <v>299922.0</v>
+        <v>582755.14</v>
       </c>
       <c r="I133" s="1">
-        <v>-3021.0</v>
+        <v>548.02</v>
       </c>
       <c r="J133" s="1">
-        <v>-1.0072618880909</v>
+        <v>0.094039496588567</v>
       </c>
       <c r="K133">
-        <v>1.0</v>
-[...2 lines deleted...]
-        <v>408</v>
+        <v>0.07</v>
+      </c>
+      <c r="L133">
+        <v>419.28</v>
       </c>
       <c r="M133" s="1">
-        <v>296901.0</v>
+        <v>583303.16</v>
       </c>
       <c r="N133" s="1">
-        <v>299890.73</v>
+        <v>583722.44</v>
       </c>
       <c r="O133" s="1">
-        <v>0.21</v>
+        <v>0.41</v>
       </c>
       <c r="P133">
         <v>1</v>
       </c>
     </row>
     <row r="134" spans="1:16">
       <c r="A134" t="s">
+        <v>408</v>
+      </c>
+      <c r="B134" t="s">
         <v>409</v>
       </c>
-      <c r="B134" t="s">
+      <c r="C134" s="1">
+        <v>468000.0</v>
+      </c>
+      <c r="D134" s="1">
+        <v>97.828</v>
+      </c>
+      <c r="E134" s="1">
+        <v>99.49946581</v>
+      </c>
+      <c r="F134" t="s">
+        <v>8</v>
+      </c>
+      <c r="G134">
+        <v>1.0</v>
+      </c>
+      <c r="H134" s="1">
+        <v>465657.5</v>
+      </c>
+      <c r="I134" s="1">
+        <v>-7822.46</v>
+      </c>
+      <c r="J134" s="1">
+        <v>-1.6798741564347</v>
+      </c>
+      <c r="K134">
+        <v>0.62</v>
+      </c>
+      <c r="L134" t="s">
         <v>410</v>
       </c>
-      <c r="C134" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M134" s="1">
-        <v>395064.0</v>
+        <v>457835.04</v>
       </c>
       <c r="N134" s="1">
-        <v>405716.05</v>
+        <v>460752.03</v>
       </c>
       <c r="O134" s="1">
-        <v>0.29</v>
+        <v>0.32</v>
       </c>
       <c r="P134">
         <v>1</v>
       </c>
     </row>
     <row r="135" spans="1:16">
       <c r="A135" t="s">
+        <v>411</v>
+      </c>
+      <c r="B135" t="s">
         <v>412</v>
       </c>
-      <c r="B135" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C135" s="1">
-        <v>500000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D135" s="1">
-        <v>100.641</v>
+        <v>100.423</v>
       </c>
       <c r="E135" s="1">
-        <v>100.0</v>
+        <v>103.074</v>
       </c>
       <c r="F135" t="s">
         <v>8</v>
       </c>
       <c r="G135">
         <v>1.0</v>
       </c>
       <c r="H135" s="1">
-        <v>500000.0</v>
+        <v>618444.0</v>
       </c>
       <c r="I135" s="1">
-        <v>3205.0</v>
+        <v>-15906.0</v>
       </c>
       <c r="J135" s="1">
-        <v>0.641</v>
+        <v>-2.5719386072142</v>
       </c>
       <c r="K135">
-        <v>0.0</v>
+        <v>0.09</v>
       </c>
       <c r="L135">
-        <v>0.0</v>
+        <v>526.03</v>
       </c>
       <c r="M135" s="1">
-        <v>503205.0</v>
+        <v>602538.0</v>
       </c>
       <c r="N135" s="1">
-        <v>503205.0</v>
+        <v>603064.03</v>
       </c>
       <c r="O135" s="1">
-        <v>0.36</v>
+        <v>0.42</v>
       </c>
       <c r="P135">
         <v>1</v>
       </c>
     </row>
     <row r="136" spans="1:16">
       <c r="A136" t="s">
+        <v>413</v>
+      </c>
+      <c r="B136" t="s">
         <v>414</v>
       </c>
-      <c r="B136" t="s">
+      <c r="C136" s="1">
+        <v>800000.0</v>
+      </c>
+      <c r="D136" s="1">
+        <v>74.523</v>
+      </c>
+      <c r="E136" s="1">
+        <v>74.2877775</v>
+      </c>
+      <c r="F136" t="s">
+        <v>8</v>
+      </c>
+      <c r="G136">
+        <v>1.0</v>
+      </c>
+      <c r="H136" s="1">
+        <v>594302.22</v>
+      </c>
+      <c r="I136" s="1">
+        <v>1881.78</v>
+      </c>
+      <c r="J136" s="1">
+        <v>0.31663687879207</v>
+      </c>
+      <c r="K136">
+        <v>0.36</v>
+      </c>
+      <c r="L136" t="s">
         <v>415</v>
       </c>
-      <c r="C136" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M136" s="1">
-        <v>981008.01</v>
+        <v>596184.0</v>
       </c>
       <c r="N136" s="1">
-        <v>984148.7</v>
+        <v>599093.59</v>
       </c>
       <c r="O136" s="1">
-        <v>0.7</v>
+        <v>0.42</v>
       </c>
       <c r="P136">
         <v>1</v>
       </c>
     </row>
     <row r="137" spans="1:16">
       <c r="A137" t="s">
+        <v>416</v>
+      </c>
+      <c r="B137" t="s">
         <v>417</v>
       </c>
-      <c r="B137" t="s">
+      <c r="C137" s="1">
+        <v>900000.0</v>
+      </c>
+      <c r="D137" s="1">
+        <v>98.031</v>
+      </c>
+      <c r="E137" s="1">
+        <v>99.96944444</v>
+      </c>
+      <c r="F137" t="s">
+        <v>8</v>
+      </c>
+      <c r="G137">
+        <v>1.0</v>
+      </c>
+      <c r="H137" s="1">
+        <v>899725.0</v>
+      </c>
+      <c r="I137" s="1">
+        <v>-17446.0</v>
+      </c>
+      <c r="J137" s="1">
+        <v>-1.9390369279502</v>
+      </c>
+      <c r="K137">
+        <v>3.1</v>
+      </c>
+      <c r="L137" t="s">
         <v>418</v>
       </c>
-      <c r="C137" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M137" s="1">
-        <v>694638.0</v>
+        <v>882279.0</v>
       </c>
       <c r="N137" s="1">
-        <v>705422.33</v>
+        <v>910157.42</v>
       </c>
       <c r="O137" s="1">
-        <v>0.5</v>
+        <v>0.64</v>
       </c>
       <c r="P137">
         <v>1</v>
       </c>
     </row>
     <row r="138" spans="1:16">
       <c r="A138" t="s">
+        <v>419</v>
+      </c>
+      <c r="B138" t="s">
         <v>420</v>
       </c>
-      <c r="B138" t="s">
+      <c r="C138" s="1">
+        <v>800000.0</v>
+      </c>
+      <c r="D138" s="1">
+        <v>100.949</v>
+      </c>
+      <c r="E138" s="1">
+        <v>100.66511125</v>
+      </c>
+      <c r="F138" t="s">
+        <v>8</v>
+      </c>
+      <c r="G138">
+        <v>1.0</v>
+      </c>
+      <c r="H138" s="1">
+        <v>805320.89</v>
+      </c>
+      <c r="I138" s="1">
+        <v>2271.11</v>
+      </c>
+      <c r="J138" s="1">
+        <v>0.28201304948143</v>
+      </c>
+      <c r="K138">
+        <v>2.66</v>
+      </c>
+      <c r="L138" t="s">
         <v>421</v>
       </c>
-      <c r="C138" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M138" s="1">
-        <v>396424.0</v>
+        <v>807592.0</v>
       </c>
       <c r="N138" s="1">
-        <v>397774.68</v>
+        <v>828867.7</v>
       </c>
       <c r="O138" s="1">
-        <v>0.28</v>
+        <v>0.58</v>
       </c>
       <c r="P138">
         <v>1</v>
       </c>
     </row>
     <row r="139" spans="1:16">
       <c r="A139" t="s">
+        <v>422</v>
+      </c>
+      <c r="B139" t="s">
         <v>423</v>
       </c>
-      <c r="B139" t="s">
+      <c r="C139" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="D139" s="1">
+        <v>98.456</v>
+      </c>
+      <c r="E139" s="1">
+        <v>99.974</v>
+      </c>
+      <c r="F139" t="s">
+        <v>8</v>
+      </c>
+      <c r="G139">
+        <v>1.0</v>
+      </c>
+      <c r="H139" s="1">
+        <v>299922.0</v>
+      </c>
+      <c r="I139" s="1">
+        <v>-4554.0</v>
+      </c>
+      <c r="J139" s="1">
+        <v>-1.5183947826435</v>
+      </c>
+      <c r="K139">
+        <v>1.2</v>
+      </c>
+      <c r="L139" t="s">
         <v>424</v>
       </c>
-      <c r="C139" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M139" s="1">
-        <v>1193412.0</v>
+        <v>295368.0</v>
       </c>
       <c r="N139" s="1">
-        <v>1229535.29</v>
+        <v>298974.16</v>
       </c>
       <c r="O139" s="1">
-        <v>0.87</v>
+        <v>0.21</v>
       </c>
       <c r="P139">
         <v>1</v>
       </c>
     </row>
     <row r="140" spans="1:16">
       <c r="A140" t="s">
+        <v>425</v>
+      </c>
+      <c r="B140" t="s">
         <v>426</v>
       </c>
-      <c r="B140" t="s">
+      <c r="C140" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="D140" s="1">
+        <v>98.364</v>
+      </c>
+      <c r="E140" s="1">
+        <v>100.66</v>
+      </c>
+      <c r="F140" t="s">
+        <v>8</v>
+      </c>
+      <c r="G140">
+        <v>1.0</v>
+      </c>
+      <c r="H140" s="1">
+        <v>402640.0</v>
+      </c>
+      <c r="I140" s="1">
+        <v>-9184.0</v>
+      </c>
+      <c r="J140" s="1">
+        <v>-2.2809457579972</v>
+      </c>
+      <c r="K140">
+        <v>2.85</v>
+      </c>
+      <c r="L140" t="s">
         <v>427</v>
       </c>
-      <c r="C140" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M140" s="1">
-        <v>495608.4</v>
+        <v>393456.0</v>
       </c>
       <c r="N140" s="1">
-        <v>498615.79</v>
+        <v>404847.78</v>
       </c>
       <c r="O140" s="1">
-        <v>0.35</v>
+        <v>0.29</v>
       </c>
       <c r="P140">
         <v>1</v>
       </c>
     </row>
     <row r="141" spans="1:16">
       <c r="A141" t="s">
+        <v>428</v>
+      </c>
+      <c r="B141" t="s">
         <v>429</v>
       </c>
-      <c r="B141" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C141" s="1">
-        <v>800000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D141" s="1">
-        <v>98.687</v>
+        <v>100.327</v>
       </c>
       <c r="E141" s="1">
-        <v>99.40533375</v>
+        <v>100.0</v>
       </c>
       <c r="F141" t="s">
         <v>8</v>
       </c>
       <c r="G141">
         <v>1.0</v>
       </c>
       <c r="H141" s="1">
-        <v>795242.67</v>
+        <v>500000.0</v>
       </c>
       <c r="I141" s="1">
-        <v>-5746.67</v>
+        <v>1635.0</v>
       </c>
       <c r="J141" s="1">
-        <v>-0.72263099262518</v>
+        <v>0.327</v>
       </c>
       <c r="K141">
-        <v>0.32</v>
-[...2 lines deleted...]
-        <v>431</v>
+        <v>0.19</v>
+      </c>
+      <c r="L141">
+        <v>958.9</v>
       </c>
       <c r="M141" s="1">
-        <v>789496.0</v>
+        <v>501635.0</v>
       </c>
       <c r="N141" s="1">
-        <v>792087.78</v>
+        <v>502593.9</v>
       </c>
       <c r="O141" s="1">
-        <v>0.56</v>
+        <v>0.35</v>
       </c>
       <c r="P141">
         <v>1</v>
       </c>
     </row>
     <row r="142" spans="1:16">
       <c r="A142" t="s">
+        <v>430</v>
+      </c>
+      <c r="B142" t="s">
+        <v>431</v>
+      </c>
+      <c r="C142" s="1">
+        <v>999000.0</v>
+      </c>
+      <c r="D142" s="1">
+        <v>97.977</v>
+      </c>
+      <c r="E142" s="1">
+        <v>99.95190691</v>
+      </c>
+      <c r="F142" t="s">
+        <v>8</v>
+      </c>
+      <c r="G142">
+        <v>1.0</v>
+      </c>
+      <c r="H142" s="1">
+        <v>998519.55</v>
+      </c>
+      <c r="I142" s="1">
+        <v>-19729.32</v>
+      </c>
+      <c r="J142" s="1">
+        <v>-1.9758571577292</v>
+      </c>
+      <c r="K142">
+        <v>0.5</v>
+      </c>
+      <c r="L142" t="s">
         <v>432</v>
       </c>
-      <c r="B142" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M142" s="1">
-        <v>507464.73</v>
+        <v>978790.23</v>
       </c>
       <c r="N142" s="1">
-        <v>518422.2</v>
+        <v>983778.39</v>
       </c>
       <c r="O142" s="1">
-        <v>0.37</v>
+        <v>0.69</v>
       </c>
       <c r="P142">
         <v>1</v>
       </c>
     </row>
     <row r="143" spans="1:16">
       <c r="A143" t="s">
+        <v>433</v>
+      </c>
+      <c r="B143" t="s">
+        <v>434</v>
+      </c>
+      <c r="C143" s="1">
+        <v>700000.0</v>
+      </c>
+      <c r="D143" s="1">
+        <v>98.798</v>
+      </c>
+      <c r="E143" s="1">
+        <v>100.22785714</v>
+      </c>
+      <c r="F143" t="s">
+        <v>8</v>
+      </c>
+      <c r="G143">
+        <v>1.0</v>
+      </c>
+      <c r="H143" s="1">
+        <v>701595.0</v>
+      </c>
+      <c r="I143" s="1">
+        <v>-10009.0</v>
+      </c>
+      <c r="J143" s="1">
+        <v>-1.4266065180054</v>
+      </c>
+      <c r="K143">
+        <v>1.75</v>
+      </c>
+      <c r="L143" t="s">
         <v>435</v>
       </c>
-      <c r="B143" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M143" s="1">
-        <v>301302.0</v>
+        <v>691586.0</v>
       </c>
       <c r="N143" s="1">
-        <v>301365.7</v>
+        <v>703817.9</v>
       </c>
       <c r="O143" s="1">
-        <v>0.21</v>
+        <v>0.5</v>
       </c>
       <c r="P143">
         <v>1</v>
       </c>
     </row>
     <row r="144" spans="1:16">
       <c r="A144" t="s">
+        <v>436</v>
+      </c>
+      <c r="B144" t="s">
         <v>437</v>
       </c>
-      <c r="B144" t="s">
+      <c r="C144" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="D144" s="1">
+        <v>98.58</v>
+      </c>
+      <c r="E144" s="1">
+        <v>99.326</v>
+      </c>
+      <c r="F144" t="s">
+        <v>8</v>
+      </c>
+      <c r="G144">
+        <v>1.0</v>
+      </c>
+      <c r="H144" s="1">
+        <v>397304.0</v>
+      </c>
+      <c r="I144" s="1">
+        <v>-2984.0</v>
+      </c>
+      <c r="J144" s="1">
+        <v>-0.75106215895133</v>
+      </c>
+      <c r="K144">
+        <v>0.54</v>
+      </c>
+      <c r="L144" t="s">
         <v>438</v>
       </c>
-      <c r="C144" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M144" s="1">
-        <v>1059297.2</v>
+        <v>394320.0</v>
       </c>
       <c r="N144" s="1">
-        <v>1097301.65</v>
+        <v>396465.21</v>
       </c>
       <c r="O144" s="1">
-        <v>0.78</v>
+        <v>0.28</v>
       </c>
       <c r="P144">
         <v>1</v>
       </c>
     </row>
     <row r="145" spans="1:16">
       <c r="A145" t="s">
+        <v>439</v>
+      </c>
+      <c r="B145" t="s">
         <v>440</v>
       </c>
-      <c r="B145" t="s">
+      <c r="C145" s="1">
+        <v>1200000.0</v>
+      </c>
+      <c r="D145" s="1">
+        <v>99.197</v>
+      </c>
+      <c r="E145" s="1">
+        <v>99.91491667</v>
+      </c>
+      <c r="F145" t="s">
+        <v>8</v>
+      </c>
+      <c r="G145">
+        <v>1.0</v>
+      </c>
+      <c r="H145" s="1">
+        <v>1198979.0</v>
+      </c>
+      <c r="I145" s="1">
+        <v>-8615.0</v>
+      </c>
+      <c r="J145" s="1">
+        <v>-0.71852801425213</v>
+      </c>
+      <c r="K145">
+        <v>3.22</v>
+      </c>
+      <c r="L145" t="s">
         <v>441</v>
       </c>
-      <c r="C145" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M145" s="1">
-        <v>396588.0</v>
+        <v>1190364.0</v>
       </c>
       <c r="N145" s="1">
-        <v>403127.73</v>
+        <v>1228953.04</v>
       </c>
       <c r="O145" s="1">
-        <v>0.29</v>
+        <v>0.87</v>
       </c>
       <c r="P145">
         <v>1</v>
       </c>
     </row>
     <row r="146" spans="1:16">
       <c r="A146" t="s">
+        <v>442</v>
+      </c>
+      <c r="B146" t="s">
         <v>443</v>
       </c>
-      <c r="B146" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C146" s="1">
-        <v>481000.0</v>
+        <v>504000.0</v>
       </c>
       <c r="D146" s="1">
-        <v>100.604</v>
+        <v>98.11</v>
       </c>
       <c r="E146" s="1">
         <v>100.0</v>
       </c>
       <c r="F146" t="s">
         <v>8</v>
       </c>
       <c r="G146">
         <v>1.0</v>
       </c>
       <c r="H146" s="1">
-        <v>481000.0</v>
+        <v>504000.0</v>
       </c>
       <c r="I146" s="1">
-        <v>2905.24</v>
+        <v>-9525.6</v>
       </c>
       <c r="J146" s="1">
-        <v>0.604</v>
+        <v>-1.89</v>
       </c>
       <c r="K146">
-        <v>0.06</v>
-[...2 lines deleted...]
-        <v>311.21</v>
+        <v>0.81</v>
+      </c>
+      <c r="L146" t="s">
+        <v>444</v>
       </c>
       <c r="M146" s="1">
-        <v>483905.24</v>
+        <v>494474.4</v>
       </c>
       <c r="N146" s="1">
-        <v>484216.45</v>
+        <v>498537.01</v>
       </c>
       <c r="O146" s="1">
-        <v>0.34</v>
+        <v>0.35</v>
       </c>
       <c r="P146">
         <v>1</v>
       </c>
     </row>
     <row r="147" spans="1:16">
       <c r="A147" t="s">
         <v>445</v>
       </c>
       <c r="B147" t="s">
         <v>446</v>
       </c>
       <c r="C147" s="1">
-        <v>551000.0</v>
+        <v>513000.0</v>
       </c>
       <c r="D147" s="1">
-        <v>100.061</v>
+        <v>98.515</v>
       </c>
       <c r="E147" s="1">
-        <v>100.01896552</v>
+        <v>99.55553606</v>
       </c>
       <c r="F147" t="s">
         <v>8</v>
       </c>
       <c r="G147">
         <v>1.0</v>
       </c>
       <c r="H147" s="1">
-        <v>551104.5</v>
+        <v>510719.9</v>
       </c>
       <c r="I147" s="1">
-        <v>231.61</v>
+        <v>-5337.95</v>
       </c>
       <c r="J147" s="1">
-        <v>0.042026512213201</v>
+        <v>-1.0451815173053</v>
       </c>
       <c r="K147">
-        <v>0.35</v>
+        <v>2.32</v>
       </c>
       <c r="L147" t="s">
         <v>447</v>
       </c>
       <c r="M147" s="1">
-        <v>551336.11</v>
+        <v>505381.95</v>
       </c>
       <c r="N147" s="1">
-        <v>553238.19</v>
+        <v>517288.12</v>
       </c>
       <c r="O147" s="1">
-        <v>0.39</v>
+        <v>0.36</v>
       </c>
       <c r="P147">
         <v>1</v>
       </c>
     </row>
     <row r="148" spans="1:16">
       <c r="A148" t="s">
         <v>448</v>
       </c>
       <c r="B148" t="s">
         <v>449</v>
       </c>
       <c r="C148" s="1">
-        <v>900000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D148" s="1">
-        <v>100.439</v>
+        <v>100.12</v>
       </c>
       <c r="E148" s="1">
-        <v>98.29879778</v>
+        <v>99.897</v>
       </c>
       <c r="F148" t="s">
         <v>8</v>
       </c>
       <c r="G148">
         <v>1.0</v>
       </c>
       <c r="H148" s="1">
-        <v>884689.18</v>
+        <v>299691.0</v>
       </c>
       <c r="I148" s="1">
-        <v>19261.82</v>
+        <v>669.0</v>
       </c>
       <c r="J148" s="1">
-        <v>2.1772415030553</v>
+        <v>0.22322992682463</v>
       </c>
       <c r="K148">
-        <v>0.02</v>
+        <v>0.23</v>
       </c>
       <c r="L148">
-        <v>197.26</v>
+        <v>700.68</v>
       </c>
       <c r="M148" s="1">
-        <v>903951.0</v>
+        <v>300360.0</v>
       </c>
       <c r="N148" s="1">
-        <v>904148.26</v>
+        <v>301060.68</v>
       </c>
       <c r="O148" s="1">
-        <v>0.64</v>
+        <v>0.21</v>
       </c>
       <c r="P148">
         <v>1</v>
       </c>
     </row>
     <row r="149" spans="1:16">
       <c r="A149" t="s">
         <v>450</v>
       </c>
       <c r="B149" t="s">
         <v>451</v>
       </c>
       <c r="C149" s="1">
-        <v>448000.0</v>
+        <v>1042000.0</v>
       </c>
       <c r="D149" s="1">
-        <v>98.516</v>
+        <v>101.423</v>
       </c>
       <c r="E149" s="1">
-        <v>99.30427009</v>
+        <v>100.89933973</v>
       </c>
       <c r="F149" t="s">
         <v>8</v>
       </c>
       <c r="G149">
         <v>1.0</v>
       </c>
       <c r="H149" s="1">
-        <v>444883.13</v>
+        <v>1051371.12</v>
       </c>
       <c r="I149" s="1">
-        <v>-3531.45</v>
+        <v>5456.54</v>
       </c>
       <c r="J149" s="1">
-        <v>-0.79379274282664</v>
+        <v>0.5189927606153</v>
       </c>
       <c r="K149">
-        <v>1.12</v>
+        <v>0.1</v>
       </c>
       <c r="L149" t="s">
         <v>452</v>
       </c>
       <c r="M149" s="1">
-        <v>441351.68</v>
+        <v>1056827.66</v>
       </c>
       <c r="N149" s="1">
-        <v>446376.34</v>
+        <v>1057898.21</v>
       </c>
       <c r="O149" s="1">
-        <v>0.32</v>
+        <v>0.75</v>
       </c>
       <c r="P149">
         <v>1</v>
       </c>
     </row>
     <row r="150" spans="1:16">
       <c r="A150" t="s">
         <v>453</v>
       </c>
       <c r="B150" t="s">
         <v>454</v>
       </c>
       <c r="C150" s="1">
-        <v>800000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D150" s="1">
-        <v>97.547</v>
+        <v>98.854</v>
       </c>
       <c r="E150" s="1">
-        <v>98.599555</v>
+        <v>100.0417275</v>
       </c>
       <c r="F150" t="s">
         <v>8</v>
       </c>
       <c r="G150">
         <v>1.0</v>
       </c>
       <c r="H150" s="1">
-        <v>788796.44</v>
+        <v>400166.91</v>
       </c>
       <c r="I150" s="1">
-        <v>-8420.44</v>
+        <v>-4750.91</v>
       </c>
       <c r="J150" s="1">
-        <v>-1.0675048178463</v>
+        <v>-1.1872320977264</v>
       </c>
       <c r="K150">
-        <v>0.52</v>
+        <v>1.85</v>
       </c>
       <c r="L150" t="s">
         <v>455</v>
       </c>
       <c r="M150" s="1">
-        <v>780376.0</v>
+        <v>395416.0</v>
       </c>
       <c r="N150" s="1">
-        <v>784518.47</v>
+        <v>402805.04</v>
       </c>
       <c r="O150" s="1">
-        <v>0.56</v>
+        <v>0.28</v>
       </c>
       <c r="P150">
         <v>1</v>
       </c>
     </row>
     <row r="151" spans="1:16">
       <c r="A151" t="s">
         <v>456</v>
       </c>
       <c r="B151" t="s">
         <v>457</v>
       </c>
       <c r="C151" s="1">
-        <v>800000.0</v>
+        <v>481000.0</v>
       </c>
       <c r="D151" s="1">
-        <v>99.692</v>
+        <v>100.218</v>
       </c>
       <c r="E151" s="1">
-        <v>99.492</v>
+        <v>100.0</v>
       </c>
       <c r="F151" t="s">
         <v>8</v>
       </c>
       <c r="G151">
         <v>1.0</v>
       </c>
       <c r="H151" s="1">
-        <v>795936.0</v>
+        <v>481000.0</v>
       </c>
       <c r="I151" s="1">
-        <v>1600.0</v>
+        <v>1048.58</v>
       </c>
       <c r="J151" s="1">
-        <v>0.20102118763318</v>
+        <v>0.218</v>
       </c>
       <c r="K151">
-        <v>0.65</v>
+        <v>0.28</v>
       </c>
       <c r="L151" t="s">
         <v>458</v>
       </c>
       <c r="M151" s="1">
-        <v>797536.0</v>
+        <v>482048.58</v>
       </c>
       <c r="N151" s="1">
-        <v>802741.48</v>
+        <v>483397.17</v>
       </c>
       <c r="O151" s="1">
-        <v>0.57</v>
+        <v>0.34</v>
       </c>
       <c r="P151">
         <v>1</v>
       </c>
     </row>
     <row r="152" spans="1:16">
       <c r="A152" t="s">
         <v>459</v>
       </c>
       <c r="B152" t="s">
         <v>460</v>
       </c>
       <c r="C152" s="1">
-        <v>698000.0</v>
+        <v>551000.0</v>
       </c>
       <c r="D152" s="1">
-        <v>100.465</v>
+        <v>99.65</v>
       </c>
       <c r="E152" s="1">
-        <v>100.0</v>
+        <v>100.01896552</v>
       </c>
       <c r="F152" t="s">
         <v>8</v>
       </c>
       <c r="G152">
         <v>1.0</v>
       </c>
       <c r="H152" s="1">
-        <v>698000.0</v>
+        <v>551104.5</v>
       </c>
       <c r="I152" s="1">
-        <v>3245.7</v>
+        <v>-2033.0</v>
       </c>
       <c r="J152" s="1">
-        <v>0.465</v>
+        <v>-0.36889555429143</v>
       </c>
       <c r="K152">
-        <v>0.01</v>
-[...2 lines deleted...]
-        <v>84.12</v>
+        <v>0.54</v>
+      </c>
+      <c r="L152" t="s">
+        <v>461</v>
       </c>
       <c r="M152" s="1">
-        <v>701245.7</v>
+        <v>549071.5</v>
       </c>
       <c r="N152" s="1">
-        <v>701329.82</v>
+        <v>552030.29</v>
       </c>
       <c r="O152" s="1">
-        <v>0.5</v>
+        <v>0.39</v>
       </c>
       <c r="P152">
         <v>1</v>
       </c>
     </row>
     <row r="153" spans="1:16">
       <c r="A153" t="s">
-        <v>461</v>
+        <v>462</v>
       </c>
       <c r="B153" t="s">
-        <v>462</v>
+        <v>463</v>
       </c>
       <c r="C153" s="1">
-        <v>649000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D153" s="1">
-        <v>100.368</v>
+        <v>100.303</v>
       </c>
       <c r="E153" s="1">
-        <v>100.0</v>
+        <v>98.29879778</v>
       </c>
       <c r="F153" t="s">
         <v>8</v>
       </c>
       <c r="G153">
         <v>1.0</v>
       </c>
       <c r="H153" s="1">
-        <v>649000.0</v>
+        <v>884689.18</v>
       </c>
       <c r="I153" s="1">
-        <v>2388.32</v>
+        <v>18037.82</v>
       </c>
       <c r="J153" s="1">
-        <v>0.368</v>
+        <v>2.038887827248</v>
       </c>
       <c r="K153">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.24</v>
+      </c>
+      <c r="L153" t="s">
+        <v>464</v>
       </c>
       <c r="M153" s="1">
-        <v>651388.32</v>
+        <v>902727.0</v>
       </c>
       <c r="N153" s="1">
-        <v>651388.32</v>
+        <v>904896.86</v>
       </c>
       <c r="O153" s="1">
-        <v>0.46</v>
+        <v>0.64</v>
       </c>
       <c r="P153">
         <v>1</v>
       </c>
     </row>
     <row r="154" spans="1:16">
       <c r="A154" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="B154" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="C154" s="1">
-        <v>700000.0</v>
+        <v>448000.0</v>
       </c>
       <c r="D154" s="1">
-        <v>88.797</v>
+        <v>98.144</v>
       </c>
       <c r="E154" s="1">
-        <v>86.18353143</v>
+        <v>99.30427009</v>
       </c>
       <c r="F154" t="s">
         <v>8</v>
       </c>
       <c r="G154">
         <v>1.0</v>
       </c>
       <c r="H154" s="1">
-        <v>603284.72</v>
+        <v>444883.13</v>
       </c>
       <c r="I154" s="1">
-        <v>18294.28</v>
+        <v>-5198.01</v>
       </c>
       <c r="J154" s="1">
-        <v>3.0324454430074</v>
+        <v>-1.1683989905394</v>
       </c>
       <c r="K154">
-        <v>0.06</v>
-[...2 lines deleted...]
-        <v>445.89</v>
+        <v>1.29</v>
+      </c>
+      <c r="L154" t="s">
+        <v>467</v>
       </c>
       <c r="M154" s="1">
-        <v>621579.0</v>
+        <v>439685.12</v>
       </c>
       <c r="N154" s="1">
-        <v>622024.89</v>
+        <v>445476.9</v>
       </c>
       <c r="O154" s="1">
-        <v>0.44</v>
+        <v>0.31</v>
       </c>
       <c r="P154">
         <v>1</v>
       </c>
     </row>
     <row r="155" spans="1:16">
       <c r="A155" t="s">
-        <v>465</v>
+        <v>468</v>
       </c>
       <c r="B155" t="s">
-        <v>466</v>
+        <v>469</v>
       </c>
       <c r="C155" s="1">
-        <v>511000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D155" s="1">
-        <v>101.512</v>
+        <v>97.28</v>
       </c>
       <c r="E155" s="1">
-        <v>100.27221135</v>
+        <v>98.599555</v>
       </c>
       <c r="F155" t="s">
         <v>8</v>
       </c>
       <c r="G155">
         <v>1.0</v>
       </c>
       <c r="H155" s="1">
-        <v>512391.0</v>
+        <v>788796.44</v>
       </c>
       <c r="I155" s="1">
-        <v>6335.32</v>
+        <v>-10556.44</v>
       </c>
       <c r="J155" s="1">
-        <v>1.2364229660552</v>
+        <v>-1.3382971150326</v>
       </c>
       <c r="K155">
-        <v>1.56</v>
+        <v>0.7</v>
       </c>
       <c r="L155" t="s">
-        <v>467</v>
+        <v>470</v>
       </c>
       <c r="M155" s="1">
-        <v>518726.32</v>
+        <v>778240.0</v>
       </c>
       <c r="N155" s="1">
-        <v>526706.32</v>
+        <v>783861.92</v>
       </c>
       <c r="O155" s="1">
-        <v>0.37</v>
+        <v>0.55</v>
       </c>
       <c r="P155">
         <v>1</v>
       </c>
     </row>
     <row r="156" spans="1:16">
       <c r="A156" t="s">
-        <v>468</v>
+        <v>471</v>
       </c>
       <c r="B156" t="s">
-        <v>469</v>
+        <v>472</v>
       </c>
       <c r="C156" s="1">
-        <v>700000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D156" s="1">
-        <v>100.873</v>
+        <v>98.871</v>
       </c>
       <c r="E156" s="1">
-        <v>102.939</v>
+        <v>99.492</v>
       </c>
       <c r="F156" t="s">
         <v>8</v>
       </c>
       <c r="G156">
         <v>1.0</v>
       </c>
       <c r="H156" s="1">
-        <v>720573.0</v>
+        <v>795936.0</v>
       </c>
       <c r="I156" s="1">
-        <v>-14462.0</v>
+        <v>-4968.0</v>
       </c>
       <c r="J156" s="1">
-        <v>-2.0070138625788</v>
+        <v>-0.62417078760101</v>
       </c>
       <c r="K156">
-        <v>0.6</v>
+        <v>0.99</v>
       </c>
       <c r="L156" t="s">
-        <v>470</v>
+        <v>473</v>
       </c>
       <c r="M156" s="1">
-        <v>706111.0</v>
+        <v>790968.0</v>
       </c>
       <c r="N156" s="1">
-        <v>710282.23</v>
+        <v>798913.21</v>
       </c>
       <c r="O156" s="1">
-        <v>0.51</v>
+        <v>0.56</v>
       </c>
       <c r="P156">
         <v>1</v>
       </c>
     </row>
     <row r="157" spans="1:16">
       <c r="A157" t="s">
-        <v>471</v>
+        <v>474</v>
       </c>
       <c r="B157" t="s">
-        <v>472</v>
+        <v>475</v>
       </c>
       <c r="C157" s="1">
-        <v>1400000.0</v>
+        <v>698000.0</v>
       </c>
       <c r="D157" s="1">
-        <v>97.669</v>
+        <v>100.501</v>
       </c>
       <c r="E157" s="1">
-        <v>100.58606214</v>
+        <v>100.0</v>
       </c>
       <c r="F157" t="s">
         <v>8</v>
       </c>
       <c r="G157">
         <v>1.0</v>
       </c>
       <c r="H157" s="1">
-        <v>1408204.87</v>
+        <v>698000.0</v>
       </c>
       <c r="I157" s="1">
-        <v>-40838.87</v>
+        <v>3496.98</v>
       </c>
       <c r="J157" s="1">
-        <v>-2.9000659541818</v>
+        <v>0.501</v>
       </c>
       <c r="K157">
-        <v>0.48</v>
+        <v>0.25</v>
       </c>
       <c r="L157" t="s">
-        <v>473</v>
+        <v>476</v>
       </c>
       <c r="M157" s="1">
-        <v>1367366.0</v>
+        <v>701496.98</v>
       </c>
       <c r="N157" s="1">
-        <v>1374097.51</v>
+        <v>703263.57</v>
       </c>
       <c r="O157" s="1">
-        <v>0.98</v>
+        <v>0.5</v>
       </c>
       <c r="P157">
         <v>1</v>
       </c>
     </row>
     <row r="158" spans="1:16">
       <c r="A158" t="s">
-        <v>474</v>
+        <v>477</v>
       </c>
       <c r="B158" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="C158" s="1">
-        <v>850000.0</v>
+        <v>649000.0</v>
       </c>
       <c r="D158" s="1">
-        <v>98.346</v>
+        <v>99.877</v>
       </c>
       <c r="E158" s="1">
-        <v>99.64942118</v>
+        <v>100.0</v>
       </c>
       <c r="F158" t="s">
         <v>8</v>
       </c>
       <c r="G158">
         <v>1.0</v>
       </c>
       <c r="H158" s="1">
-        <v>847020.08</v>
+        <v>649000.0</v>
       </c>
       <c r="I158" s="1">
-        <v>-11079.08</v>
+        <v>-798.27</v>
       </c>
       <c r="J158" s="1">
-        <v>-1.3080067712208</v>
+        <v>-0.123</v>
       </c>
       <c r="K158">
-        <v>2.26</v>
+        <v>0.16</v>
       </c>
       <c r="L158" t="s">
-        <v>476</v>
+        <v>479</v>
       </c>
       <c r="M158" s="1">
-        <v>835941.0</v>
+        <v>648201.73</v>
       </c>
       <c r="N158" s="1">
-        <v>855153.33</v>
+        <v>649259.24</v>
       </c>
       <c r="O158" s="1">
-        <v>0.61</v>
+        <v>0.46</v>
       </c>
       <c r="P158">
         <v>1</v>
       </c>
     </row>
     <row r="159" spans="1:16">
       <c r="A159" t="s">
-        <v>477</v>
+        <v>480</v>
       </c>
       <c r="B159" t="s">
-        <v>478</v>
+        <v>481</v>
       </c>
       <c r="C159" s="1">
-        <v>500000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D159" s="1">
-        <v>97.594</v>
+        <v>88.452</v>
       </c>
       <c r="E159" s="1">
-        <v>99.908</v>
+        <v>86.18353143</v>
       </c>
       <c r="F159" t="s">
         <v>8</v>
       </c>
       <c r="G159">
         <v>1.0</v>
       </c>
       <c r="H159" s="1">
-        <v>499540.0</v>
+        <v>603284.72</v>
       </c>
       <c r="I159" s="1">
-        <v>-11570.0</v>
+        <v>15879.28</v>
       </c>
       <c r="J159" s="1">
-        <v>-2.3161308403731</v>
+        <v>2.6321369452221</v>
       </c>
       <c r="K159">
-        <v>0.87</v>
-[...2 lines deleted...]
-        <v>479</v>
+        <v>0.1</v>
+      </c>
+      <c r="L159">
+        <v>733.56</v>
       </c>
       <c r="M159" s="1">
-        <v>487970.0</v>
+        <v>619164.0</v>
       </c>
       <c r="N159" s="1">
-        <v>492329.38</v>
+        <v>619897.56</v>
       </c>
       <c r="O159" s="1">
-        <v>0.35</v>
+        <v>0.44</v>
       </c>
       <c r="P159">
         <v>1</v>
       </c>
     </row>
     <row r="160" spans="1:16">
       <c r="A160" t="s">
-        <v>480</v>
+        <v>482</v>
       </c>
       <c r="B160" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="C160" s="1">
-        <v>400000.0</v>
+        <v>511000.0</v>
       </c>
       <c r="D160" s="1">
-        <v>102.473</v>
+        <v>101.26</v>
       </c>
       <c r="E160" s="1">
-        <v>103.50275</v>
+        <v>100.27221135</v>
       </c>
       <c r="F160" t="s">
         <v>8</v>
       </c>
       <c r="G160">
         <v>1.0</v>
       </c>
       <c r="H160" s="1">
-        <v>414011.0</v>
+        <v>512391.0</v>
       </c>
       <c r="I160" s="1">
-        <v>-4119.0</v>
+        <v>5047.6</v>
       </c>
       <c r="J160" s="1">
-        <v>-0.99490110166155</v>
+        <v>0.98510707643187</v>
       </c>
       <c r="K160">
-        <v>0.16</v>
-[...2 lines deleted...]
-        <v>624.66</v>
+        <v>1.77</v>
+      </c>
+      <c r="L160" t="s">
+        <v>484</v>
       </c>
       <c r="M160" s="1">
-        <v>409892.0</v>
+        <v>517438.6</v>
       </c>
       <c r="N160" s="1">
-        <v>410516.66</v>
+        <v>526468.6</v>
       </c>
       <c r="O160" s="1">
-        <v>0.29</v>
+        <v>0.37</v>
       </c>
       <c r="P160">
         <v>1</v>
       </c>
     </row>
     <row r="161" spans="1:16">
       <c r="A161" t="s">
-        <v>481</v>
+        <v>485</v>
       </c>
       <c r="B161" t="s">
-        <v>482</v>
+        <v>486</v>
       </c>
       <c r="C161" s="1">
         <v>700000.0</v>
       </c>
       <c r="D161" s="1">
-        <v>104.284</v>
+        <v>100.501</v>
       </c>
       <c r="E161" s="1">
-        <v>106.53128571</v>
+        <v>102.939</v>
       </c>
       <c r="F161" t="s">
         <v>8</v>
       </c>
       <c r="G161">
         <v>1.0</v>
       </c>
       <c r="H161" s="1">
-        <v>745719.0</v>
+        <v>720573.0</v>
       </c>
       <c r="I161" s="1">
-        <v>-15731.0</v>
+        <v>-17066.0</v>
       </c>
       <c r="J161" s="1">
-        <v>-2.1095077368285</v>
+        <v>-2.3683929317363</v>
       </c>
       <c r="K161">
-        <v>2.18</v>
+        <v>0.79</v>
       </c>
       <c r="L161" t="s">
-        <v>483</v>
+        <v>487</v>
       </c>
       <c r="M161" s="1">
-        <v>729988.0</v>
+        <v>703507.0</v>
       </c>
       <c r="N161" s="1">
-        <v>745229.78</v>
+        <v>709068.64</v>
       </c>
       <c r="O161" s="1">
-        <v>0.53</v>
+        <v>0.5</v>
       </c>
       <c r="P161">
         <v>1</v>
       </c>
     </row>
     <row r="162" spans="1:16">
       <c r="A162" t="s">
-        <v>484</v>
+        <v>488</v>
       </c>
       <c r="B162" t="s">
-        <v>485</v>
+        <v>489</v>
       </c>
       <c r="C162" s="1">
-        <v>1239000.0</v>
+        <v>1400000.0</v>
       </c>
       <c r="D162" s="1">
-        <v>98.294</v>
+        <v>97.447</v>
       </c>
       <c r="E162" s="1">
-        <v>99.90992252</v>
+        <v>100.58606214</v>
       </c>
       <c r="F162" t="s">
         <v>8</v>
       </c>
       <c r="G162">
         <v>1.0</v>
       </c>
       <c r="H162" s="1">
-        <v>1237883.94</v>
+        <v>1408204.87</v>
       </c>
       <c r="I162" s="1">
-        <v>-20021.28</v>
+        <v>-43946.87</v>
       </c>
       <c r="J162" s="1">
-        <v>-1.6173794128067</v>
+        <v>-3.1207724768059</v>
       </c>
       <c r="K162">
-        <v>0.63</v>
+        <v>0.67</v>
       </c>
       <c r="L162" t="s">
-        <v>486</v>
+        <v>490</v>
       </c>
       <c r="M162" s="1">
-        <v>1217862.66</v>
+        <v>1364258.0</v>
       </c>
       <c r="N162" s="1">
-        <v>1225614.9</v>
+        <v>1373578.55</v>
       </c>
       <c r="O162" s="1">
-        <v>0.87</v>
+        <v>0.97</v>
       </c>
       <c r="P162">
         <v>1</v>
       </c>
     </row>
     <row r="163" spans="1:16">
       <c r="A163" t="s">
-        <v>487</v>
+        <v>491</v>
       </c>
       <c r="B163" t="s">
-        <v>488</v>
+        <v>492</v>
       </c>
       <c r="C163" s="1">
-        <v>988000.0</v>
+        <v>850000.0</v>
       </c>
       <c r="D163" s="1">
-        <v>100.367</v>
+        <v>97.987</v>
       </c>
       <c r="E163" s="1">
-        <v>100.44048583</v>
+        <v>99.64942118</v>
       </c>
       <c r="F163" t="s">
         <v>8</v>
       </c>
       <c r="G163">
         <v>1.0</v>
       </c>
       <c r="H163" s="1">
-        <v>992352.0</v>
+        <v>847020.08</v>
       </c>
       <c r="I163" s="1">
-        <v>-726.04</v>
+        <v>-14130.58</v>
       </c>
       <c r="J163" s="1">
-        <v>-0.073163554867628</v>
+        <v>-1.6682697770282</v>
       </c>
       <c r="K163">
-        <v>0.99</v>
+        <v>2.42</v>
       </c>
       <c r="L163" t="s">
-        <v>489</v>
+        <v>493</v>
       </c>
       <c r="M163" s="1">
-        <v>991625.96</v>
+        <v>832889.5</v>
       </c>
       <c r="N163" s="1">
-        <v>1001443.7</v>
+        <v>853499.09</v>
       </c>
       <c r="O163" s="1">
-        <v>0.71</v>
+        <v>0.6</v>
       </c>
       <c r="P163">
         <v>1</v>
       </c>
     </row>
     <row r="164" spans="1:16">
       <c r="A164" t="s">
-        <v>490</v>
+        <v>494</v>
       </c>
       <c r="B164" t="s">
-        <v>491</v>
+        <v>495</v>
       </c>
       <c r="C164" s="1">
-        <v>286000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D164" s="1">
-        <v>101.546</v>
+        <v>102.173</v>
       </c>
       <c r="E164" s="1">
-        <v>100.94948252</v>
+        <v>103.50275</v>
       </c>
       <c r="F164" t="s">
         <v>8</v>
       </c>
       <c r="G164">
         <v>1.0</v>
       </c>
       <c r="H164" s="1">
-        <v>288715.52</v>
+        <v>414011.0</v>
       </c>
       <c r="I164" s="1">
-        <v>1706.04</v>
+        <v>-5319.0</v>
       </c>
       <c r="J164" s="1">
-        <v>0.59090692457406</v>
+        <v>-1.2847484728667</v>
       </c>
       <c r="K164">
-        <v>0.07</v>
-[...2 lines deleted...]
-        <v>194.78</v>
+        <v>0.42</v>
+      </c>
+      <c r="L164" t="s">
+        <v>496</v>
       </c>
       <c r="M164" s="1">
-        <v>290421.56</v>
+        <v>408692.0</v>
       </c>
       <c r="N164" s="1">
-        <v>290616.34</v>
+        <v>410357.75</v>
       </c>
       <c r="O164" s="1">
-        <v>0.21</v>
+        <v>0.29</v>
       </c>
       <c r="P164">
         <v>1</v>
       </c>
     </row>
     <row r="165" spans="1:16">
       <c r="A165" t="s">
-        <v>492</v>
+        <v>497</v>
       </c>
       <c r="B165" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
       <c r="C165" s="1">
-        <v>300000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D165" s="1">
-        <v>102.614</v>
+        <v>97.409</v>
       </c>
       <c r="E165" s="1">
-        <v>105.263</v>
+        <v>99.908</v>
       </c>
       <c r="F165" t="s">
         <v>8</v>
       </c>
       <c r="G165">
         <v>1.0</v>
       </c>
       <c r="H165" s="1">
-        <v>315789.0</v>
+        <v>499540.0</v>
       </c>
       <c r="I165" s="1">
-        <v>-7947.0</v>
+        <v>-12495.0</v>
       </c>
       <c r="J165" s="1">
-        <v>-2.5165537748307</v>
+        <v>-2.5013011971013</v>
       </c>
       <c r="K165">
-        <v>4.19</v>
+        <v>1.09</v>
       </c>
       <c r="L165" t="s">
-        <v>494</v>
+        <v>498</v>
       </c>
       <c r="M165" s="1">
-        <v>307842.0</v>
+        <v>487045.0</v>
       </c>
       <c r="N165" s="1">
-        <v>320412.82</v>
+        <v>492480.76</v>
       </c>
       <c r="O165" s="1">
-        <v>0.23</v>
+        <v>0.35</v>
       </c>
       <c r="P165">
         <v>1</v>
       </c>
     </row>
     <row r="166" spans="1:16">
       <c r="A166" t="s">
-        <v>495</v>
+        <v>499</v>
       </c>
       <c r="B166" t="s">
-        <v>496</v>
+        <v>500</v>
       </c>
       <c r="C166" s="1">
-        <v>683000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D166" s="1">
-        <v>102.712</v>
+        <v>103.784</v>
       </c>
       <c r="E166" s="1">
-        <v>101.19198243</v>
+        <v>106.53128571</v>
       </c>
       <c r="F166" t="s">
         <v>8</v>
       </c>
       <c r="G166">
         <v>1.0</v>
       </c>
       <c r="H166" s="1">
-        <v>691141.24</v>
+        <v>745719.0</v>
       </c>
       <c r="I166" s="1">
-        <v>10381.72</v>
+        <v>-19231.0</v>
       </c>
       <c r="J166" s="1">
-        <v>1.5021126506646</v>
+        <v>-2.5788534287044</v>
       </c>
       <c r="K166">
-        <v>3.59</v>
+        <v>2.41</v>
       </c>
       <c r="L166" t="s">
-        <v>497</v>
+        <v>501</v>
       </c>
       <c r="M166" s="1">
-        <v>701522.96</v>
+        <v>726488.0</v>
       </c>
       <c r="N166" s="1">
-        <v>726068.86</v>
+        <v>743359.92</v>
       </c>
       <c r="O166" s="1">
         <v>0.52</v>
       </c>
       <c r="P166">
         <v>1</v>
       </c>
     </row>
     <row r="167" spans="1:16">
       <c r="A167" t="s">
-        <v>498</v>
+        <v>502</v>
       </c>
       <c r="B167" t="s">
-        <v>499</v>
+        <v>503</v>
       </c>
       <c r="C167" s="1">
-        <v>600000.0</v>
+        <v>1239000.0</v>
       </c>
       <c r="D167" s="1">
-        <v>98.923</v>
+        <v>97.916</v>
       </c>
       <c r="E167" s="1">
-        <v>99.752715</v>
+        <v>99.90992252</v>
       </c>
       <c r="F167" t="s">
         <v>8</v>
       </c>
       <c r="G167">
         <v>1.0</v>
       </c>
       <c r="H167" s="1">
-        <v>598516.29</v>
+        <v>1237883.94</v>
       </c>
       <c r="I167" s="1">
-        <v>-4978.29</v>
+        <v>-24704.7</v>
       </c>
       <c r="J167" s="1">
-        <v>-0.83177184701188</v>
+        <v>-1.995720212672</v>
       </c>
       <c r="K167">
-        <v>2.38</v>
+        <v>0.82</v>
       </c>
       <c r="L167" t="s">
-        <v>500</v>
+        <v>504</v>
       </c>
       <c r="M167" s="1">
-        <v>593538.0</v>
+        <v>1213179.24</v>
       </c>
       <c r="N167" s="1">
-        <v>607806.49</v>
+        <v>1223392.5</v>
       </c>
       <c r="O167" s="1">
-        <v>0.43</v>
+        <v>0.86</v>
       </c>
       <c r="P167">
         <v>1</v>
       </c>
     </row>
     <row r="168" spans="1:16">
       <c r="A168" t="s">
-        <v>501</v>
+        <v>505</v>
       </c>
       <c r="B168" t="s">
-        <v>502</v>
+        <v>506</v>
       </c>
       <c r="C168" s="1">
-        <v>683000.0</v>
+        <v>988000.0</v>
       </c>
       <c r="D168" s="1">
-        <v>100.498</v>
+        <v>100.225</v>
       </c>
       <c r="E168" s="1">
-        <v>100.0</v>
+        <v>100.44048583</v>
       </c>
       <c r="F168" t="s">
         <v>8</v>
       </c>
       <c r="G168">
         <v>1.0</v>
       </c>
       <c r="H168" s="1">
-        <v>683000.0</v>
+        <v>992352.0</v>
       </c>
       <c r="I168" s="1">
-        <v>3401.34</v>
+        <v>-2129.0</v>
       </c>
       <c r="J168" s="1">
-        <v>0.498</v>
+        <v>-0.21454080810035</v>
       </c>
       <c r="K168">
-        <v>0.07</v>
-[...2 lines deleted...]
-        <v>494.6</v>
+        <v>1.21</v>
+      </c>
+      <c r="L168" t="s">
+        <v>507</v>
       </c>
       <c r="M168" s="1">
-        <v>686401.34</v>
+        <v>990223.0</v>
       </c>
       <c r="N168" s="1">
-        <v>686895.94</v>
+        <v>1002222.46</v>
       </c>
       <c r="O168" s="1">
-        <v>0.49</v>
+        <v>0.71</v>
       </c>
       <c r="P168">
         <v>1</v>
       </c>
     </row>
     <row r="169" spans="1:16">
       <c r="A169" t="s">
-        <v>503</v>
+        <v>508</v>
       </c>
       <c r="B169" t="s">
-        <v>504</v>
+        <v>509</v>
       </c>
       <c r="C169" s="1">
-        <v>1014000.0</v>
+        <v>286000.0</v>
       </c>
       <c r="D169" s="1">
-        <v>99.655</v>
+        <v>101.021</v>
       </c>
       <c r="E169" s="1">
-        <v>102.86484418</v>
+        <v>100.94948252</v>
       </c>
       <c r="F169" t="s">
         <v>8</v>
       </c>
       <c r="G169">
         <v>1.0</v>
       </c>
       <c r="H169" s="1">
-        <v>1043049.52</v>
+        <v>288715.52</v>
       </c>
       <c r="I169" s="1">
-        <v>-32547.82</v>
+        <v>204.54</v>
       </c>
       <c r="J169" s="1">
-        <v>-3.1204482026894</v>
+        <v>0.070844823305654</v>
       </c>
       <c r="K169">
-        <v>3.05</v>
-[...2 lines deleted...]
-        <v>505</v>
+        <v>0.3</v>
+      </c>
+      <c r="L169">
+        <v>844.04</v>
       </c>
       <c r="M169" s="1">
-        <v>1010501.7</v>
+        <v>288920.06</v>
       </c>
       <c r="N169" s="1">
-        <v>1041442.59</v>
+        <v>289764.1</v>
       </c>
       <c r="O169" s="1">
-        <v>0.74</v>
+        <v>0.2</v>
       </c>
       <c r="P169">
         <v>1</v>
       </c>
     </row>
     <row r="170" spans="1:16">
       <c r="A170" t="s">
-        <v>506</v>
+        <v>510</v>
       </c>
       <c r="B170" t="s">
-        <v>507</v>
+        <v>511</v>
       </c>
       <c r="C170" s="1">
-        <v>600000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D170" s="1">
-        <v>98.25</v>
+        <v>102.322</v>
       </c>
       <c r="E170" s="1">
-        <v>99.99142833</v>
+        <v>105.263</v>
       </c>
       <c r="F170" t="s">
         <v>8</v>
       </c>
       <c r="G170">
         <v>1.0</v>
       </c>
       <c r="H170" s="1">
-        <v>599948.57</v>
+        <v>315789.0</v>
       </c>
       <c r="I170" s="1">
-        <v>-10448.57</v>
+        <v>-8823.0</v>
       </c>
       <c r="J170" s="1">
-        <v>-1.7415776155613</v>
+        <v>-2.7939541909313</v>
       </c>
       <c r="K170">
-        <v>0.84</v>
-[...2 lines deleted...]
-        <v>508</v>
+        <v>0.2</v>
+      </c>
+      <c r="L170">
+        <v>590.34</v>
       </c>
       <c r="M170" s="1">
-        <v>589500.0</v>
+        <v>306966.0</v>
       </c>
       <c r="N170" s="1">
-        <v>594535.43</v>
+        <v>307556.34</v>
       </c>
       <c r="O170" s="1">
-        <v>0.42</v>
+        <v>0.22</v>
       </c>
       <c r="P170">
         <v>1</v>
       </c>
     </row>
     <row r="171" spans="1:16">
       <c r="A171" t="s">
-        <v>509</v>
+        <v>512</v>
       </c>
       <c r="B171" t="s">
-        <v>510</v>
+        <v>513</v>
       </c>
       <c r="C171" s="1">
-        <v>300000.0</v>
+        <v>683000.0</v>
       </c>
       <c r="D171" s="1">
-        <v>100.895</v>
+        <v>102.28</v>
       </c>
       <c r="E171" s="1">
-        <v>100.0</v>
+        <v>101.19198243</v>
       </c>
       <c r="F171" t="s">
         <v>8</v>
       </c>
       <c r="G171">
         <v>1.0</v>
       </c>
       <c r="H171" s="1">
-        <v>300000.0</v>
+        <v>691141.24</v>
       </c>
       <c r="I171" s="1">
-        <v>2685.0</v>
+        <v>7431.16</v>
       </c>
       <c r="J171" s="1">
-        <v>0.895</v>
+        <v>1.0752013582636</v>
       </c>
       <c r="K171">
-        <v>0.13</v>
-[...2 lines deleted...]
-        <v>394.27</v>
+        <v>3.82</v>
+      </c>
+      <c r="L171" t="s">
+        <v>514</v>
       </c>
       <c r="M171" s="1">
-        <v>302685.0</v>
+        <v>698572.4</v>
       </c>
       <c r="N171" s="1">
-        <v>303079.27</v>
+        <v>724662.06</v>
       </c>
       <c r="O171" s="1">
-        <v>0.22</v>
+        <v>0.51</v>
       </c>
       <c r="P171">
         <v>1</v>
       </c>
     </row>
     <row r="172" spans="1:16">
       <c r="A172" t="s">
-        <v>511</v>
+        <v>515</v>
       </c>
       <c r="B172" t="s">
-        <v>512</v>
+        <v>516</v>
       </c>
       <c r="C172" s="1">
-        <v>900000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D172" s="1">
-        <v>96.11</v>
+        <v>98.654</v>
       </c>
       <c r="E172" s="1">
-        <v>97.25955556</v>
+        <v>99.752715</v>
       </c>
       <c r="F172" t="s">
         <v>8</v>
       </c>
       <c r="G172">
         <v>1.0</v>
       </c>
       <c r="H172" s="1">
-        <v>875336.0</v>
+        <v>598516.29</v>
       </c>
       <c r="I172" s="1">
-        <v>-10346.0</v>
+        <v>-6592.29</v>
       </c>
       <c r="J172" s="1">
-        <v>-1.181946132685</v>
+        <v>-1.1014386926712</v>
       </c>
       <c r="K172">
-        <v>0.02</v>
-[...2 lines deleted...]
-        <v>184.93</v>
+        <v>2.59</v>
+      </c>
+      <c r="L172" t="s">
+        <v>517</v>
       </c>
       <c r="M172" s="1">
-        <v>864990.0</v>
+        <v>591924.0</v>
       </c>
       <c r="N172" s="1">
-        <v>865174.93</v>
+        <v>607466.47</v>
       </c>
       <c r="O172" s="1">
-        <v>0.62</v>
+        <v>0.43</v>
       </c>
       <c r="P172">
         <v>1</v>
       </c>
     </row>
     <row r="173" spans="1:16">
       <c r="A173" t="s">
-        <v>513</v>
+        <v>518</v>
       </c>
       <c r="B173" t="s">
-        <v>514</v>
+        <v>519</v>
       </c>
       <c r="C173" s="1">
-        <v>300000.0</v>
+        <v>683000.0</v>
       </c>
       <c r="D173" s="1">
-        <v>100.275</v>
+        <v>100.03</v>
       </c>
       <c r="E173" s="1">
-        <v>99.696</v>
+        <v>100.0</v>
       </c>
       <c r="F173" t="s">
         <v>8</v>
       </c>
       <c r="G173">
         <v>1.0</v>
       </c>
       <c r="H173" s="1">
-        <v>299088.0</v>
+        <v>683000.0</v>
       </c>
       <c r="I173" s="1">
-        <v>1737.0</v>
+        <v>204.9</v>
       </c>
       <c r="J173" s="1">
-        <v>0.5807655272027</v>
+        <v>0.03</v>
       </c>
       <c r="K173">
-        <v>3.04</v>
+        <v>0.28</v>
       </c>
       <c r="L173" t="s">
-        <v>515</v>
+        <v>520</v>
       </c>
       <c r="M173" s="1">
-        <v>300825.0</v>
+        <v>683204.9</v>
       </c>
       <c r="N173" s="1">
-        <v>309933.9</v>
+        <v>685112.66</v>
       </c>
       <c r="O173" s="1">
-        <v>0.22</v>
+        <v>0.48</v>
       </c>
       <c r="P173">
         <v>1</v>
       </c>
     </row>
     <row r="174" spans="1:16">
       <c r="A174" t="s">
-        <v>516</v>
+        <v>521</v>
       </c>
       <c r="B174" t="s">
-        <v>517</v>
+        <v>522</v>
       </c>
       <c r="C174" s="1">
-        <v>431000.0</v>
+        <v>1014000.0</v>
       </c>
       <c r="D174" s="1">
-        <v>99.892</v>
+        <v>99.434</v>
       </c>
       <c r="E174" s="1">
-        <v>99.695</v>
+        <v>102.86484418</v>
       </c>
       <c r="F174" t="s">
         <v>8</v>
       </c>
       <c r="G174">
         <v>1.0</v>
       </c>
       <c r="H174" s="1">
-        <v>429685.45</v>
+        <v>1043049.52</v>
       </c>
       <c r="I174" s="1">
-        <v>849.07</v>
+        <v>-34788.76</v>
       </c>
       <c r="J174" s="1">
-        <v>0.19760268819901</v>
+        <v>-3.335293227497</v>
       </c>
       <c r="K174">
-        <v>0.37</v>
+        <v>3.26</v>
       </c>
       <c r="L174" t="s">
-        <v>518</v>
+        <v>523</v>
       </c>
       <c r="M174" s="1">
-        <v>430534.52</v>
+        <v>1008260.76</v>
       </c>
       <c r="N174" s="1">
-        <v>432128.63</v>
+        <v>1041285.21</v>
       </c>
       <c r="O174" s="1">
-        <v>0.31</v>
+        <v>0.73</v>
       </c>
       <c r="P174">
         <v>1</v>
       </c>
     </row>
     <row r="175" spans="1:16">
       <c r="A175" t="s">
-        <v>519</v>
+        <v>524</v>
       </c>
       <c r="B175" t="s">
-        <v>520</v>
+        <v>525</v>
       </c>
       <c r="C175" s="1">
-        <v>1100000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D175" s="1">
-        <v>83.137</v>
+        <v>97.896</v>
       </c>
       <c r="E175" s="1">
-        <v>81.54266545</v>
+        <v>99.99142833</v>
       </c>
       <c r="F175" t="s">
         <v>8</v>
       </c>
       <c r="G175">
         <v>1.0</v>
       </c>
       <c r="H175" s="1">
-        <v>896969.32</v>
+        <v>599948.57</v>
       </c>
       <c r="I175" s="1">
-        <v>17537.68</v>
+        <v>-12572.57</v>
       </c>
       <c r="J175" s="1">
-        <v>1.9552151460431</v>
+        <v>-2.0956079618625</v>
       </c>
       <c r="K175">
-        <v>0.48</v>
+        <v>1.0</v>
       </c>
       <c r="L175" t="s">
-        <v>521</v>
+        <v>526</v>
       </c>
       <c r="M175" s="1">
-        <v>914507.0</v>
+        <v>587376.0</v>
       </c>
       <c r="N175" s="1">
-        <v>919796.04</v>
+        <v>593389.18</v>
       </c>
       <c r="O175" s="1">
-        <v>0.65</v>
+        <v>0.42</v>
       </c>
       <c r="P175">
         <v>1</v>
       </c>
     </row>
     <row r="176" spans="1:16">
       <c r="A176" t="s">
-        <v>522</v>
+        <v>527</v>
       </c>
       <c r="B176" t="s">
-        <v>523</v>
+        <v>528</v>
       </c>
       <c r="C176" s="1">
-        <v>1100000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D176" s="1">
-        <v>89.945</v>
+        <v>100.593</v>
       </c>
       <c r="E176" s="1">
-        <v>89.78073818</v>
+        <v>100.0</v>
       </c>
       <c r="F176" t="s">
         <v>8</v>
       </c>
       <c r="G176">
         <v>1.0</v>
       </c>
       <c r="H176" s="1">
-        <v>987588.12</v>
+        <v>300000.0</v>
       </c>
       <c r="I176" s="1">
-        <v>1806.88</v>
+        <v>1779.0</v>
       </c>
       <c r="J176" s="1">
-        <v>0.18295886345818</v>
+        <v>0.593</v>
       </c>
       <c r="K176">
-        <v>0.6</v>
+        <v>0.33</v>
       </c>
       <c r="L176" t="s">
-        <v>524</v>
+        <v>529</v>
       </c>
       <c r="M176" s="1">
-        <v>989395.0</v>
+        <v>301779.0</v>
       </c>
       <c r="N176" s="1">
-        <v>996040.21</v>
+        <v>302779.85</v>
       </c>
       <c r="O176" s="1">
-        <v>0.71</v>
+        <v>0.21</v>
       </c>
       <c r="P176">
         <v>1</v>
       </c>
     </row>
     <row r="177" spans="1:16">
       <c r="A177" t="s">
-        <v>525</v>
+        <v>530</v>
       </c>
       <c r="B177" t="s">
-        <v>526</v>
+        <v>531</v>
       </c>
       <c r="C177" s="1">
-        <v>200000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D177" s="1">
-        <v>101.254</v>
+        <v>95.801</v>
       </c>
       <c r="E177" s="1">
-        <v>102.932</v>
+        <v>97.25955556</v>
       </c>
       <c r="F177" t="s">
         <v>8</v>
       </c>
       <c r="G177">
         <v>1.0</v>
       </c>
       <c r="H177" s="1">
-        <v>205864.0</v>
+        <v>875336.0</v>
       </c>
       <c r="I177" s="1">
-        <v>-3356.0</v>
+        <v>-13127.0</v>
       </c>
       <c r="J177" s="1">
-        <v>-1.6302024637625</v>
+        <v>-1.4996527047899</v>
       </c>
       <c r="K177">
-        <v>0.21</v>
-[...2 lines deleted...]
-        <v>410.96</v>
+        <v>0.16</v>
+      </c>
+      <c r="L177" t="s">
+        <v>532</v>
       </c>
       <c r="M177" s="1">
-        <v>202508.0</v>
+        <v>862209.0</v>
       </c>
       <c r="N177" s="1">
-        <v>202918.96</v>
+        <v>863626.81</v>
       </c>
       <c r="O177" s="1">
-        <v>0.14</v>
+        <v>0.61</v>
       </c>
       <c r="P177">
         <v>1</v>
       </c>
     </row>
     <row r="178" spans="1:16">
       <c r="A178" t="s">
-        <v>527</v>
+        <v>533</v>
       </c>
       <c r="B178" t="s">
-        <v>528</v>
+        <v>534</v>
       </c>
       <c r="C178" s="1">
-        <v>800000.0</v>
+        <v>431000.0</v>
       </c>
       <c r="D178" s="1">
-        <v>98.929</v>
+        <v>99.453</v>
       </c>
       <c r="E178" s="1">
-        <v>100.1375</v>
+        <v>99.695</v>
       </c>
       <c r="F178" t="s">
         <v>8</v>
       </c>
       <c r="G178">
         <v>1.0</v>
       </c>
       <c r="H178" s="1">
-        <v>801100.0</v>
+        <v>429685.45</v>
       </c>
       <c r="I178" s="1">
-        <v>-9668.0</v>
+        <v>-1043.02</v>
       </c>
       <c r="J178" s="1">
-        <v>-1.206840594183</v>
+        <v>-0.24274035809218</v>
       </c>
       <c r="K178">
-        <v>1.93</v>
+        <v>0.58</v>
       </c>
       <c r="L178" t="s">
-        <v>529</v>
+        <v>535</v>
       </c>
       <c r="M178" s="1">
-        <v>791432.0</v>
+        <v>428642.43</v>
       </c>
       <c r="N178" s="1">
-        <v>806911.93</v>
+        <v>431122.16</v>
       </c>
       <c r="O178" s="1">
-        <v>0.57</v>
+        <v>0.3</v>
       </c>
       <c r="P178">
         <v>1</v>
       </c>
     </row>
     <row r="179" spans="1:16">
       <c r="A179" t="s">
-        <v>530</v>
+        <v>536</v>
       </c>
       <c r="B179" t="s">
-        <v>531</v>
+        <v>537</v>
       </c>
       <c r="C179" s="1">
+        <v>1100000.0</v>
+      </c>
+      <c r="D179" s="1">
+        <v>82.806</v>
+      </c>
+      <c r="E179" s="1">
+        <v>81.54266545</v>
+      </c>
+      <c r="F179" t="s">
+        <v>8</v>
+      </c>
+      <c r="G179">
+        <v>1.0</v>
+      </c>
+      <c r="H179" s="1">
+        <v>896969.32</v>
+      </c>
+      <c r="I179" s="1">
+        <v>13896.68</v>
+      </c>
+      <c r="J179" s="1">
+        <v>1.5492926781487</v>
+      </c>
+      <c r="K179">
+        <v>0.52</v>
+      </c>
+      <c r="L179" t="s">
+        <v>538</v>
+      </c>
+      <c r="M179" s="1">
+        <v>910866.0</v>
+      </c>
+      <c r="N179" s="1">
+        <v>916607.1</v>
+      </c>
+      <c r="O179" s="1">
+        <v>0.65</v>
+      </c>
+      <c r="P179">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="180" spans="1:16">
+      <c r="A180" t="s">
+        <v>539</v>
+      </c>
+      <c r="B180" t="s">
+        <v>540</v>
+      </c>
+      <c r="C180" s="1">
+        <v>1100000.0</v>
+      </c>
+      <c r="D180" s="1">
+        <v>89.75</v>
+      </c>
+      <c r="E180" s="1">
+        <v>89.78073818</v>
+      </c>
+      <c r="F180" t="s">
+        <v>8</v>
+      </c>
+      <c r="G180">
+        <v>1.0</v>
+      </c>
+      <c r="H180" s="1">
+        <v>987588.12</v>
+      </c>
+      <c r="I180" s="1">
+        <v>-338.12</v>
+      </c>
+      <c r="J180" s="1">
+        <v>-0.034236944851058</v>
+      </c>
+      <c r="K180">
+        <v>0.65</v>
+      </c>
+      <c r="L180" t="s">
+        <v>541</v>
+      </c>
+      <c r="M180" s="1">
+        <v>987250.0</v>
+      </c>
+      <c r="N180" s="1">
+        <v>994347.26</v>
+      </c>
+      <c r="O180" s="1">
+        <v>0.7</v>
+      </c>
+      <c r="P180">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="181" spans="1:16">
+      <c r="A181" t="s">
+        <v>542</v>
+      </c>
+      <c r="B181" t="s">
+        <v>543</v>
+      </c>
+      <c r="C181" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="D181" s="1">
+        <v>100.842</v>
+      </c>
+      <c r="E181" s="1">
+        <v>102.932</v>
+      </c>
+      <c r="F181" t="s">
+        <v>8</v>
+      </c>
+      <c r="G181">
+        <v>1.0</v>
+      </c>
+      <c r="H181" s="1">
+        <v>205864.0</v>
+      </c>
+      <c r="I181" s="1">
+        <v>-4180.0</v>
+      </c>
+      <c r="J181" s="1">
+        <v>-2.0304667158901</v>
+      </c>
+      <c r="K181">
+        <v>0.41</v>
+      </c>
+      <c r="L181">
+        <v>821.92</v>
+      </c>
+      <c r="M181" s="1">
+        <v>201684.0</v>
+      </c>
+      <c r="N181" s="1">
+        <v>202505.92</v>
+      </c>
+      <c r="O181" s="1">
+        <v>0.14</v>
+      </c>
+      <c r="P181">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="182" spans="1:16">
+      <c r="A182" t="s">
+        <v>544</v>
+      </c>
+      <c r="B182" t="s">
+        <v>545</v>
+      </c>
+      <c r="C182" s="1">
+        <v>800000.0</v>
+      </c>
+      <c r="D182" s="1">
+        <v>98.779</v>
+      </c>
+      <c r="E182" s="1">
+        <v>100.1375</v>
+      </c>
+      <c r="F182" t="s">
+        <v>8</v>
+      </c>
+      <c r="G182">
+        <v>1.0</v>
+      </c>
+      <c r="H182" s="1">
+        <v>801100.0</v>
+      </c>
+      <c r="I182" s="1">
+        <v>-10868.0</v>
+      </c>
+      <c r="J182" s="1">
+        <v>-1.3566346273873</v>
+      </c>
+      <c r="K182">
+        <v>2.11</v>
+      </c>
+      <c r="L182" t="s">
+        <v>546</v>
+      </c>
+      <c r="M182" s="1">
+        <v>790232.0</v>
+      </c>
+      <c r="N182" s="1">
+        <v>807094.07</v>
+      </c>
+      <c r="O182" s="1">
+        <v>0.57</v>
+      </c>
+      <c r="P182">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="183" spans="1:16">
+      <c r="A183" t="s">
+        <v>547</v>
+      </c>
+      <c r="B183" t="s">
+        <v>548</v>
+      </c>
+      <c r="C183" s="1">
         <v>-3300000.0</v>
       </c>
-      <c r="D179" s="1">
-[...2 lines deleted...]
-      <c r="E179" s="1">
+      <c r="D183" s="1">
+        <v>10.4452</v>
+      </c>
+      <c r="E183" s="1">
         <v>0.0</v>
       </c>
-      <c r="F179" t="s">
-[...5 lines deleted...]
-      <c r="H179" s="1">
+      <c r="F183" t="s">
+        <v>8</v>
+      </c>
+      <c r="G183">
+        <v>1.0</v>
+      </c>
+      <c r="H183" s="1">
         <v>0.0</v>
       </c>
-      <c r="I179" s="1">
-[...2 lines deleted...]
-      <c r="J179" s="1">
+      <c r="I183" s="1">
+        <v>-319941.6</v>
+      </c>
+      <c r="J183" s="1">
         <v>0</v>
       </c>
-      <c r="K179">
+      <c r="K183">
         <v>0.0</v>
       </c>
-      <c r="L179" t="s">
-[...11 lines deleted...]
-      <c r="P179">
+      <c r="L183" t="s">
+        <v>549</v>
+      </c>
+      <c r="M183" s="1">
+        <v>-319941.6</v>
+      </c>
+      <c r="N183" s="1">
+        <v>-344691.6</v>
+      </c>
+      <c r="O183" s="1">
+        <v>-0.24</v>
+      </c>
+      <c r="P183">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>