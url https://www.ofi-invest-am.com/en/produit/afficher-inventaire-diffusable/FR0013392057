--- v4 (2026-08-11)
+++ v5 (2026-09-01)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="550">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="565">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>I</t>
   </si>
   <si>
     <t>FR0011024249</t>
   </si>
   <si>
@@ -124,1590 +124,1635 @@
   <si>
     <t>FR001400KPZ3</t>
   </si>
   <si>
     <t>Ofi Invest ESG Liquidités PART I</t>
   </si>
   <si>
     <t>DU100626</t>
   </si>
   <si>
     <t>EURO-SCHATZ JUN 26</t>
   </si>
   <si>
     <t>OE100626</t>
   </si>
   <si>
     <t>EURO-BOBL JUN 26</t>
   </si>
   <si>
     <t>XS2986639701</t>
   </si>
   <si>
     <t>A2A SPA 3.625 30/01/2035</t>
   </si>
   <si>
-    <t>8 019.89</t>
+    <t>9 655.01</t>
   </si>
   <si>
     <t>XS2809859536</t>
   </si>
   <si>
     <t>ACHMEA BV 02/11/2044</t>
   </si>
   <si>
-    <t>9 882.74</t>
+    <t>10 963.66</t>
+  </si>
+  <si>
+    <t>XS3388179676</t>
+  </si>
+  <si>
+    <t>ADIDAS AG 3.5 26/05/2031</t>
+  </si>
+  <si>
+    <t>BE6369832363</t>
+  </si>
+  <si>
+    <t>AGEAS SA PERP</t>
+  </si>
+  <si>
+    <t>27 202.05</t>
   </si>
   <si>
     <t>BE6317598850</t>
   </si>
   <si>
-    <t>AGEAS SA PERP</t>
-[...8 lines deleted...]
-    <t>23 821.92</t>
+    <t>15 202.74</t>
   </si>
   <si>
     <t>XS3237229193</t>
   </si>
   <si>
     <t>AIB GROUP PLC 02/12/2036</t>
   </si>
   <si>
-    <t>17 442.74</t>
+    <t>19 703.84</t>
   </si>
   <si>
     <t>FR0014013VX5</t>
   </si>
   <si>
     <t>AIR LIQUIDE FINANCE SA 3 05/05/2033</t>
   </si>
   <si>
+    <t>1 668.49</t>
+  </si>
+  <si>
     <t>XS2251233651</t>
   </si>
   <si>
     <t>AKELIUS RESIDENTIAL PROPERTY FINAN 1.125 11/01/2029</t>
   </si>
   <si>
-    <t>2 748.76</t>
+    <t>3 221.91</t>
   </si>
   <si>
     <t>XS3324546251</t>
   </si>
   <si>
     <t>AKZO NOBEL NV 4 25/03/2031</t>
   </si>
   <si>
-    <t>3 893.15</t>
+    <t>5 561.64</t>
   </si>
   <si>
     <t>XS3359749481</t>
   </si>
   <si>
     <t>ALLIANDER NV 3.25 30/04/2031</t>
   </si>
   <si>
+    <t>1 238.21</t>
+  </si>
+  <si>
     <t>XS2829852842</t>
   </si>
   <si>
     <t>ALLIANDER NV PERP</t>
   </si>
   <si>
-    <t>19 726.03</t>
+    <t>21 020.55</t>
   </si>
   <si>
     <t>XS3357187809</t>
   </si>
   <si>
     <t>ALPHA BANK SA 06/05/2032</t>
   </si>
   <si>
-    <t>1 202.47</t>
-[...5 lines deleted...]
-    <t>ALPHABET INC 3 06/05/2033</t>
+    <t>4 809.86</t>
+  </si>
+  <si>
+    <t>XS3372845746</t>
+  </si>
+  <si>
+    <t>ALPHABET INC 3.45 11/05/2032</t>
+  </si>
+  <si>
+    <t>1 304.38</t>
   </si>
   <si>
     <t>XS3224609456</t>
   </si>
   <si>
     <t>ALPHABET INC 3.5 06/11/2038</t>
   </si>
   <si>
-    <t>5 660.60</t>
+    <t>6 292.90</t>
   </si>
   <si>
     <t>XS3229091015</t>
   </si>
   <si>
     <t>AMCOR UK FINANCE PLC 3.75 20/02/2033</t>
   </si>
   <si>
-    <t>4 229.18</t>
+    <t>5 312.26</t>
   </si>
   <si>
     <t>FR001400ZZD7</t>
   </si>
   <si>
     <t>ARKEMA SA PERP</t>
   </si>
   <si>
-    <t>24 521.92</t>
-[...1 lines deleted...]
-  <si>
     <t>XS3070545234</t>
   </si>
   <si>
     <t>AROUNDTOWN SA 3.5 13/05/2030</t>
   </si>
   <si>
+    <t>3 020.55</t>
+  </si>
+  <si>
     <t>XS2790191303</t>
   </si>
   <si>
     <t>ASR NEDERLAND NV PERP</t>
   </si>
   <si>
-    <t>9 946.58</t>
+    <t>11 471.23</t>
   </si>
   <si>
     <t>XS2872909770</t>
   </si>
   <si>
     <t>ASTRAZENECA FINANCE LLC 3.278 05/08/2033</t>
   </si>
   <si>
-    <t>48 831.87</t>
+    <t>52 481.23</t>
+  </si>
+  <si>
+    <t>XS3393830651</t>
+  </si>
+  <si>
+    <t>AXA SA 29/05/2056</t>
   </si>
   <si>
     <t>XS2737652474</t>
   </si>
   <si>
     <t>AXA SA PERP</t>
   </si>
   <si>
-    <t>19 450.44</t>
+    <t>22 941.55</t>
   </si>
   <si>
     <t>XS2432565187</t>
   </si>
   <si>
     <t>BALDER FINLAND OYJ 2 18/01/2031</t>
   </si>
   <si>
-    <t>3 150.68</t>
+    <t>3 726.03</t>
   </si>
   <si>
     <t>XS2762369549</t>
   </si>
   <si>
     <t>BANCO BILBAO VIZCAYA ARGENTARIA SA 08/02/2036</t>
   </si>
   <si>
-    <t>10 043.84</t>
+    <t>12 287.67</t>
   </si>
   <si>
     <t>IT0005632267</t>
   </si>
   <si>
     <t>BANCO BPM SPA 3.375 21/01/2030</t>
   </si>
   <si>
-    <t>8 191.73</t>
+    <t>9 727.67</t>
   </si>
   <si>
     <t>XS3352075058</t>
   </si>
   <si>
     <t>BANCO SANTANDER SA 22/04/2038</t>
   </si>
   <si>
-    <t>2 445.21</t>
+    <t>4 890.41</t>
   </si>
   <si>
     <t>XS2817323749</t>
   </si>
   <si>
     <t>BANCO SANTANDER SA PERP</t>
   </si>
   <si>
-    <t>9 674.16</t>
+    <t>1 597.83</t>
   </si>
   <si>
     <t>XS2345798271</t>
   </si>
   <si>
     <t>BANK OF AMERICA CORP 24/05/2032</t>
   </si>
   <si>
-    <t>18 169.41</t>
-[...1 lines deleted...]
-  <si>
     <t>XS3332496184</t>
   </si>
   <si>
     <t>BANK OF IRELAND GROUP PLC 02/04/2034</t>
   </si>
   <si>
-    <t>3 682.42</t>
+    <t>5 568.53</t>
   </si>
   <si>
     <t>XS2817924660</t>
   </si>
   <si>
     <t>BANK OF IRELAND GROUP PLC 10/08/2034</t>
   </si>
   <si>
-    <t>4 777.07</t>
+    <t>5 140.54</t>
   </si>
   <si>
     <t>XS3112064947</t>
   </si>
   <si>
     <t>BANK OF MONTREAL 09/01/2032</t>
   </si>
   <si>
-    <t>15 722.52</t>
+    <t>18 385.21</t>
   </si>
   <si>
     <t>FR0014015J95</t>
   </si>
   <si>
     <t>BANQUE FEDERATIVE DU CREDIT MUTUEL 21/07/2033</t>
   </si>
   <si>
-    <t>10 739.73</t>
+    <t>12 753.42</t>
   </si>
   <si>
     <t>XS2831195644</t>
   </si>
   <si>
     <t>BARCLAYS PLC 31/05/2036</t>
   </si>
   <si>
-    <t>18 911.02</t>
-[...1 lines deleted...]
-  <si>
     <t>BE0390167337</t>
   </si>
   <si>
     <t>BELFIUS BANQUE SA 3.375 20/02/2031</t>
   </si>
   <si>
-    <t>7 582.19</t>
+    <t>9 523.97</t>
   </si>
   <si>
     <t>BE6365319829</t>
   </si>
   <si>
     <t>BELFIUS BANQUE SA 3.375 28/05/2030</t>
   </si>
   <si>
-    <t>29 126.71</t>
-[...1 lines deleted...]
-  <si>
     <t>XS3215466338</t>
   </si>
   <si>
     <t>BMS IRELAND CAPITAL FUNDING DAC 3.363 10/11/2033</t>
   </si>
   <si>
-    <t>12 664.04</t>
+    <t>14 109.40</t>
+  </si>
+  <si>
+    <t>FR0014018PQ0</t>
+  </si>
+  <si>
+    <t>BNP PARIBAS CARDIF SA 27/05/2041</t>
   </si>
   <si>
     <t>FR001400F2H9</t>
   </si>
   <si>
     <t>BNP PARIBAS SA PERP</t>
   </si>
   <si>
-    <t>24 799.45</t>
+    <t>28 203.30</t>
   </si>
   <si>
     <t>XS2621007660</t>
   </si>
   <si>
     <t>BOOKING HOLDINGS INC 4.125 12/05/2033</t>
   </si>
   <si>
+    <t>1 660.85</t>
+  </si>
+  <si>
     <t>FR0014005V67</t>
   </si>
   <si>
     <t>BPCE SA 13/10/2046</t>
   </si>
   <si>
-    <t>24 684.93</t>
+    <t>27 130.14</t>
   </si>
   <si>
     <t>XS3227880021</t>
   </si>
   <si>
     <t>BT FINANCE PLC 3.375 17/11/2032</t>
   </si>
   <si>
-    <t>12 798.55</t>
+    <t>14 317.03</t>
   </si>
   <si>
     <t>FR0014013058</t>
   </si>
   <si>
     <t>BUREAU VERITAS SA 3.375 01/10/2033</t>
   </si>
   <si>
-    <t>16 569.86</t>
+    <t>18 123.29</t>
   </si>
   <si>
     <t>XS3226502485</t>
   </si>
   <si>
     <t>CAIXABANK SA 14/05/2038</t>
   </si>
   <si>
-    <t>13 376.71</t>
+    <t>1 486.30</t>
   </si>
   <si>
     <t>FR0014012S89</t>
   </si>
   <si>
     <t>CAPGEMINI SE 3.5 25/09/2034</t>
   </si>
   <si>
-    <t>17 643.84</t>
+    <t>19 254.79</t>
   </si>
   <si>
     <t>XS2387052744</t>
   </si>
   <si>
     <t>CASTELLUM HELSINKI FINANCE HOLDING 0.875 17/09/2029</t>
   </si>
   <si>
-    <t>4 564.38</t>
+    <t>4 967.12</t>
   </si>
   <si>
     <t>XS2793256137</t>
   </si>
   <si>
     <t>CBRE GLOBAL INVESTORS OPEN-ENDED F 4.75 27/03/2034</t>
   </si>
   <si>
-    <t>2 379.29</t>
+    <t>3 442.38</t>
   </si>
   <si>
     <t>XS3326476523</t>
   </si>
   <si>
     <t>COCA-COLA HBC FINANCE BV 4 01/10/2033</t>
   </si>
   <si>
-    <t>3 870.90</t>
+    <t>5 806.36</t>
   </si>
   <si>
     <t>DE000CZ45YV9</t>
   </si>
   <si>
     <t>COMMERZBANK AG 16/07/2032</t>
   </si>
   <si>
-    <t>13 194.52</t>
+    <t>14 115.07</t>
   </si>
   <si>
     <t>FR001400Q7X2</t>
   </si>
   <si>
     <t>COVIVIO HOTELS SCA 4.125 23/05/2033</t>
   </si>
   <si>
-    <t>52 155.82</t>
+    <t>1 616.10</t>
   </si>
   <si>
     <t>FR001400MDV4</t>
   </si>
   <si>
     <t>COVIVIO SA 4.625 05/06/2032</t>
   </si>
   <si>
-    <t>30 334.93</t>
+    <t>32 197.60</t>
   </si>
   <si>
     <t>FR001400F067</t>
   </si>
   <si>
     <t>CREDIT AGRICOLE SA PERP</t>
   </si>
   <si>
-    <t>7 033.29</t>
+    <t>9 929.35</t>
   </si>
   <si>
     <t>FR001400PZV0</t>
   </si>
   <si>
     <t>CREDIT MUTUEL ARKEA 15/05/2035</t>
   </si>
   <si>
-    <t>14 350.93</t>
-[...1 lines deleted...]
-  <si>
     <t>BE0002989706</t>
   </si>
   <si>
     <t>CRELAN SA 23/01/2032</t>
   </si>
   <si>
-    <t>9 493.15</t>
+    <t>11 305.48</t>
   </si>
   <si>
     <t>BE0390287564</t>
   </si>
   <si>
     <t>CRELAN SA-BRUSSELS HEAD OFFICE 30/04/2037</t>
   </si>
   <si>
-    <t>1 139.73</t>
+    <t>2 980.82</t>
   </si>
   <si>
     <t>XS2900380812</t>
   </si>
   <si>
     <t>DAIMLER TRUCK INTERNATIONAL FINANC 3.375 23/09/2030</t>
   </si>
   <si>
-    <t>4 290.41</t>
+    <t>4 678.77</t>
   </si>
   <si>
     <t>XS3352082930</t>
   </si>
   <si>
     <t>DANAHER CORPORATION 3.25 29/04/2030</t>
   </si>
   <si>
+    <t>1 570.68</t>
+  </si>
+  <si>
     <t>FR0014017HO4</t>
   </si>
   <si>
     <t>DANONE SA 3.785 01/04/2034</t>
   </si>
   <si>
-    <t>1 742.14</t>
+    <t>2 613.21</t>
   </si>
   <si>
     <t>DE000A30VT06</t>
   </si>
   <si>
     <t>DEUTSCHE BANK AG (PARIS BRANCH) 05/09/2030</t>
   </si>
   <si>
-    <t>51 369.86</t>
+    <t>55 684.93</t>
   </si>
   <si>
     <t>DE000A4DE9Y3</t>
   </si>
   <si>
     <t>DEUTSCHE BANK AG 13/02/2031</t>
   </si>
   <si>
-    <t>2 468.84</t>
+    <t>3 051.37</t>
   </si>
   <si>
     <t>XS2280835260</t>
   </si>
   <si>
     <t>DIGITAL INTREPID HOLDING BV 0.625 15/07/2031</t>
   </si>
   <si>
-    <t>6 205.48</t>
+    <t>6 636.99</t>
   </si>
   <si>
     <t>XS2977974927</t>
   </si>
   <si>
     <t>DNB BANK ASA 15/01/2031</t>
   </si>
   <si>
-    <t>3 879.45</t>
+    <t>4 569.86</t>
   </si>
   <si>
     <t>XS3074473474</t>
   </si>
   <si>
     <t>DNB BANK ASA 20/05/2031</t>
   </si>
   <si>
-    <t>12 260.27</t>
-[...1 lines deleted...]
-  <si>
     <t>XS3351033785</t>
   </si>
   <si>
     <t>DSB 3.625 22/04/2036</t>
   </si>
   <si>
+    <t>1 735.23</t>
+  </si>
+  <si>
     <t>XS2852136063</t>
   </si>
   <si>
     <t>DSM BV 3.625 02/07/2034</t>
   </si>
   <si>
-    <t>19 615.22</t>
+    <t>20 922.90</t>
   </si>
   <si>
     <t>XS3204041266</t>
   </si>
   <si>
     <t>DZ BANK AG DEUTSCHE ZENTRAL GENOSS 15/10/2035</t>
   </si>
   <si>
-    <t>10 661.10</t>
+    <t>11 727.21</t>
   </si>
   <si>
     <t>XS3274805376</t>
   </si>
   <si>
     <t>E.ON SE 3.448 19/01/2034</t>
   </si>
   <si>
-    <t>17 144.40</t>
+    <t>20 302.58</t>
   </si>
   <si>
     <t>XS3166221948</t>
   </si>
   <si>
     <t>EAST JAPAN RAILWAY COMPANY 3.727 02/09/2037</t>
   </si>
   <si>
-    <t>26 066.23</t>
+    <t>28 229.83</t>
   </si>
   <si>
     <t>XS3071203056</t>
   </si>
   <si>
     <t>EATON CAPITAL UNLIMITED CO 3.625 09/05/2035</t>
   </si>
   <si>
+    <t>1 986.30</t>
+  </si>
+  <si>
     <t>PTEDP6OM0007</t>
   </si>
   <si>
     <t>EDP SA 02/12/2055</t>
   </si>
   <si>
-    <t>7 767.12</t>
-[...8 lines deleted...]
-    <t>8 477.31</t>
+    <t>10 032.53</t>
+  </si>
+  <si>
+    <t>XS3391835629</t>
+  </si>
+  <si>
+    <t>EDP SERVICIOS FINANCIEROS ESPANA S 3.75 01/03/2033</t>
   </si>
   <si>
     <t>BE6373697216</t>
   </si>
   <si>
     <t>ELIA GROUP SA PERP</t>
   </si>
   <si>
-    <t>1 115.07</t>
-[...8 lines deleted...]
-    <t>3 790.07</t>
+    <t>4 042.12</t>
   </si>
   <si>
     <t>XS3070067072</t>
   </si>
   <si>
     <t>ELISA OYJ 2.875 14/05/2030</t>
   </si>
   <si>
-    <t>36 068.41</t>
-[...8 lines deleted...]
-    <t>15 164.38</t>
+    <t>1 981.78</t>
   </si>
   <si>
     <t>XS1492580516</t>
   </si>
   <si>
     <t>ELM BV FOR SWISS LIFE INSURANCE &amp; PERP</t>
   </si>
   <si>
-    <t>90 733.56</t>
+    <t>3 791.10</t>
   </si>
   <si>
     <t>XS2312746345</t>
   </si>
   <si>
     <t>ENEL SPA NC30 PERP</t>
   </si>
   <si>
-    <t>11 419.52</t>
+    <t>12 390.41</t>
   </si>
   <si>
     <t>FR001400KHG0</t>
   </si>
   <si>
     <t>ENGIE SA 3.875 06/01/2031</t>
   </si>
   <si>
-    <t>9 438.01</t>
+    <t>10 998.63</t>
   </si>
   <si>
     <t>FR0014016Z94</t>
   </si>
   <si>
     <t>ENGIE SA PERP</t>
   </si>
   <si>
-    <t>2 263.44</t>
+    <t>4 023.90</t>
   </si>
   <si>
     <t>AT0000A3RNZ8</t>
   </si>
   <si>
     <t>ERSTE GROUP BANK AG 21/04/2036</t>
   </si>
   <si>
-    <t>1 582.19</t>
+    <t>3 092.47</t>
   </si>
   <si>
     <t>FR001400RX89</t>
   </si>
   <si>
     <t>ESSILORLUXOTTICA SA 3 05/03/2032</t>
   </si>
   <si>
-    <t>4 536.99</t>
+    <t>5 917.81</t>
   </si>
   <si>
     <t>FR0014017VR8</t>
   </si>
   <si>
     <t>EURAZEO SE 4.625 17/04/2031</t>
   </si>
   <si>
-    <t>1 976.71</t>
-[...8 lines deleted...]
-    <t>12 657.53</t>
+    <t>3 573.29</t>
+  </si>
+  <si>
+    <t>XS3386670270</t>
+  </si>
+  <si>
+    <t>EUROBANK SA 25/05/2032</t>
   </si>
   <si>
     <t>DE000A4DFWV3</t>
   </si>
   <si>
     <t>EVONIK INDUSTRIES AG 09/09/2055</t>
   </si>
   <si>
-    <t>17 186.30</t>
+    <t>18 653.42</t>
   </si>
   <si>
     <t>XS2982065018</t>
   </si>
   <si>
     <t>EXPERIAN PLC 3.51 15/12/2033</t>
   </si>
   <si>
-    <t>8 310.53</t>
+    <t>4 577.42</t>
   </si>
   <si>
     <t>XS3003232272</t>
   </si>
   <si>
     <t>FASTIGHETS AB BALDER 4 19/02/2032</t>
   </si>
   <si>
-    <t>5 457.53</t>
+    <t>6 838.36</t>
   </si>
   <si>
     <t>XS3299544711</t>
   </si>
   <si>
     <t>FORD MOTOR CREDIT COMPANY LLC 3.305 17/05/2029</t>
   </si>
   <si>
-    <t>5 387.60</t>
+    <t>1 077.52</t>
   </si>
   <si>
     <t>XS3350929454</t>
   </si>
   <si>
     <t>GOLDMAN SACHS GROUP INC/THE 22/04/2036</t>
   </si>
   <si>
-    <t>1 173.44</t>
+    <t>2 346.89</t>
   </si>
   <si>
     <t>XS3319131119</t>
   </si>
   <si>
     <t>HENKEL AG &amp; CO KGAA 3.625 02/04/2031</t>
   </si>
   <si>
-    <t>3 664.73</t>
+    <t>5 541.78</t>
   </si>
   <si>
     <t>XS2385390724</t>
   </si>
   <si>
     <t>HOLDING DINFRASTRUCTURES DES METIE 0.625 16/09/2028</t>
   </si>
   <si>
-    <t>2 864.73</t>
+    <t>3 116.44</t>
   </si>
   <si>
     <t>DE000A383PT8</t>
   </si>
   <si>
     <t>HOWOGE WOHNUNGSBAU GMBH 3.875 05/06/2030</t>
   </si>
   <si>
-    <t>39 939.04</t>
+    <t>42 391.44</t>
   </si>
   <si>
     <t>XS3224600232</t>
   </si>
   <si>
     <t>IBERDROLA FINANZAS SAU PERP</t>
   </si>
   <si>
-    <t>40 777.40</t>
+    <t>45 308.22</t>
+  </si>
+  <si>
+    <t>FR0014018J01</t>
+  </si>
+  <si>
+    <t>ICADE 4.375 22/05/2035</t>
   </si>
   <si>
     <t>FR001400ZRC6</t>
   </si>
   <si>
-    <t>ICADE 4.375 22/05/2035</t>
-[...2 lines deleted...]
-    <t>29 869.86</t>
+    <t>1 006.85</t>
   </si>
   <si>
     <t>XS3190744907</t>
   </si>
   <si>
     <t>IDS FINANCING PLC 3.25 01/01/2029</t>
   </si>
   <si>
-    <t>10 391.45</t>
+    <t>11 365.65</t>
   </si>
   <si>
     <t>FR00140141X5</t>
   </si>
   <si>
     <t>IMERYS S.A. 4 21/11/2032</t>
   </si>
   <si>
-    <t>9 479.45</t>
+    <t>10 630.14</t>
   </si>
   <si>
     <t>XS3324619231</t>
   </si>
   <si>
     <t>INFORMA PLC 3.75 29/04/2032</t>
   </si>
   <si>
+    <t>2 362.50</t>
+  </si>
+  <si>
     <t>XS2244936659</t>
   </si>
   <si>
     <t>INFRASTRUTTURE WIRELESS ITALIANE S 1.625 21/10/2028</t>
   </si>
   <si>
-    <t>6 357.53</t>
+    <t>7 011.99</t>
   </si>
   <si>
     <t>XS3153087559</t>
   </si>
   <si>
     <t>ING GROEP NV 20/08/2037</t>
   </si>
   <si>
-    <t>42 359.59</t>
+    <t>45 703.77</t>
   </si>
   <si>
     <t>XS2886191589</t>
   </si>
   <si>
     <t>ING GROEP NV 26/08/2035</t>
   </si>
   <si>
-    <t>21 191.78</t>
+    <t>22 903.42</t>
   </si>
   <si>
     <t>XS3032046016</t>
   </si>
   <si>
     <t>INVESTOR AB 3.5 31/03/2034</t>
   </si>
   <si>
-    <t>2 309.04</t>
+    <t>3 436.71</t>
   </si>
   <si>
     <t>XS2977890313</t>
   </si>
   <si>
     <t>IREN SPA PERP</t>
   </si>
   <si>
+    <t>2 021.92</t>
+  </si>
+  <si>
     <t>XS2957380228</t>
   </si>
   <si>
     <t>JOHNSON CONTROLS INTERNATIONAL PLC 3.125 11/12/2033</t>
   </si>
   <si>
-    <t>4 545.46</t>
+    <t>5 169.35</t>
   </si>
   <si>
     <t>XS3300349639</t>
   </si>
   <si>
     <t>JPMORGAN CHASE &amp; CO 18/02/2032</t>
   </si>
   <si>
-    <t>9 930.72</t>
+    <t>12 413.40</t>
   </si>
   <si>
     <t>BE0002990712</t>
   </si>
   <si>
     <t>KBC GROEP NV 17/04/2035</t>
   </si>
   <si>
-    <t>2 368.49</t>
+    <t>4 281.51</t>
   </si>
   <si>
     <t>BE0390152180</t>
   </si>
   <si>
     <t>KBC GROEP NV PERP</t>
   </si>
   <si>
-    <t>5 856.16</t>
+    <t>8 013.70</t>
   </si>
   <si>
     <t>FR0013300605</t>
   </si>
   <si>
     <t>KLEPIERRE SA 1.625 13/12/2032</t>
   </si>
   <si>
-    <t>4 033.56</t>
+    <t>4 594.52</t>
   </si>
   <si>
     <t>FR001400NDQ2</t>
   </si>
   <si>
     <t>KLEPIERRE SA 3.875 23/09/2033</t>
   </si>
   <si>
-    <t>14 778.08</t>
+    <t>16 115.75</t>
   </si>
   <si>
     <t>XS2229470146</t>
   </si>
   <si>
     <t>KONINKLIJKE KPN NV 0.875 14/12/2032</t>
   </si>
   <si>
-    <t>5 753.42</t>
-[...8 lines deleted...]
-    <t>1 750.68</t>
+    <t>6 558.90</t>
+  </si>
+  <si>
+    <t>FR0014018T74</t>
+  </si>
+  <si>
+    <t>LA BANQUE POSTALE 03/06/2034</t>
   </si>
   <si>
     <t>XS3069338336</t>
   </si>
   <si>
     <t>LLOYDS BANKING GROUP PLC 09/05/2035</t>
   </si>
   <si>
+    <t>1 010.96</t>
+  </si>
+  <si>
     <t>XS2815980664</t>
   </si>
   <si>
     <t>LLOYDS BANKING GROUP PLC 14/05/2032</t>
   </si>
   <si>
-    <t>18 819.55</t>
+    <t>1 034.04</t>
   </si>
   <si>
     <t>XS2679904685</t>
   </si>
   <si>
     <t>LSEG NETHERLANDS BV 4.231 29/09/2030</t>
   </si>
   <si>
-    <t>27 559.69</t>
+    <t>30 120.55</t>
   </si>
   <si>
     <t>FR001400ZEB6</t>
   </si>
   <si>
     <t>LVMH MOET HENNESSY LOUIS VUITTON S 3 07/03/2032</t>
   </si>
   <si>
-    <t>9 361.64</t>
+    <t>12 295.89</t>
+  </si>
+  <si>
+    <t>XS3238400165</t>
+  </si>
+  <si>
+    <t>MAGNUM ICC FINANCE BV 3.25 26/11/2031</t>
+  </si>
+  <si>
+    <t>6 731.51</t>
   </si>
   <si>
     <t>XS3238212164</t>
   </si>
   <si>
     <t>MAGNUM ICC FINANCE BV 3.75 26/11/2034</t>
   </si>
   <si>
-    <t>9 475.89</t>
+    <t>10 660.38</t>
   </si>
   <si>
     <t>XS3320665444</t>
   </si>
   <si>
     <t>MAPLE PARENT HOLDINGS CORP 4.728 26/03/2035</t>
   </si>
   <si>
-    <t>4 439.40</t>
+    <t>6 381.63</t>
   </si>
   <si>
     <t>XS2023644540</t>
   </si>
   <si>
     <t>MERCK FINANCIAL SERVICES GMBH 0.875 05/07/2031</t>
   </si>
   <si>
-    <t>3 739.73</t>
+    <t>3 991.44</t>
   </si>
   <si>
     <t>XS3223939466</t>
   </si>
   <si>
     <t>MERCK KGAA 24/11/2055</t>
   </si>
   <si>
-    <t>17 630.14</t>
+    <t>22 376.71</t>
   </si>
   <si>
     <t>XS3293638568</t>
   </si>
   <si>
-    <t>MIZUHO FINANCIAL GROUP INC 3.21 16/05/2032</t>
-[...2 lines deleted...]
-    <t>9 824.71</t>
+    <t>MIZUHO FINANCIAL GROUP INC 16/05/2032</t>
+  </si>
+  <si>
+    <t>2 056.33</t>
   </si>
   <si>
     <t>XS2790333889</t>
   </si>
   <si>
     <t>MORGAN STANLEY 21/03/2035</t>
   </si>
   <si>
-    <t>9 762.89</t>
+    <t>13 631.21</t>
   </si>
   <si>
     <t>XS3281048499</t>
   </si>
   <si>
     <t>MORGAN STANLEY 23/01/2032</t>
   </si>
   <si>
-    <t>3 058.60</t>
+    <t>3 642.52</t>
   </si>
   <si>
     <t>XS3086253039</t>
   </si>
   <si>
     <t>NATIONAL GRID NORTH AMERICA INC 3.15 03/06/2030</t>
   </si>
   <si>
-    <t>17 812.60</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2388449758</t>
   </si>
   <si>
     <t>NATIONALE NEDERLANDEN BANK N V 0.5 21/09/2028</t>
   </si>
   <si>
-    <t>4 808.22</t>
+    <t>5 239.73</t>
   </si>
   <si>
     <t>XS3059437460</t>
   </si>
   <si>
     <t>NATIONWIDE BUILDING SOCIETY 30/07/2035</t>
   </si>
   <si>
-    <t>31 452.05</t>
+    <t>33 753.42</t>
   </si>
   <si>
     <t>XS2898838516</t>
   </si>
   <si>
     <t>NATWEST GROUP PLC 12/09/2032</t>
   </si>
   <si>
-    <t>31 440.70</t>
+    <t>34 157.80</t>
   </si>
   <si>
     <t>XS3009472989</t>
   </si>
   <si>
     <t>NATWEST GROUP PLC 25/02/2035</t>
   </si>
   <si>
-    <t>7 068.60</t>
+    <t>8 996.40</t>
   </si>
   <si>
     <t>XS3303513066</t>
   </si>
   <si>
     <t>NETWORK FINANCE COMPANY PTY LTD 3.5 05/09/2033</t>
   </si>
   <si>
-    <t>2 646.58</t>
+    <t>3 452.05</t>
   </si>
   <si>
     <t>XS2602037629</t>
   </si>
   <si>
     <t>NN GROUP NV PERP</t>
   </si>
   <si>
-    <t>5 993.19</t>
+    <t>8 023.15</t>
   </si>
   <si>
     <t>XS3232967318</t>
   </si>
   <si>
     <t>NORDEA BANK ABP 19/11/2035</t>
   </si>
   <si>
-    <t>31 164.38</t>
+    <t>34 904.11</t>
   </si>
   <si>
     <t>XS3100081507</t>
   </si>
   <si>
     <t>NTT FINANCE CORP 3.678 16/07/2033</t>
   </si>
   <si>
-    <t>14 831.81</t>
+    <t>15 866.59</t>
   </si>
   <si>
     <t>XS2776001377</t>
   </si>
   <si>
     <t>OMNICOM FINANCE HOLDINGS PLC 3.7 06/03/2032</t>
   </si>
   <si>
-    <t>4 825.21</t>
+    <t>6 315.34</t>
   </si>
   <si>
     <t>XS3284416917</t>
   </si>
   <si>
     <t>OP CORPORATE BANK PLC 30/01/2032</t>
   </si>
   <si>
-    <t>16 269.77</t>
+    <t>19 586.90</t>
   </si>
   <si>
     <t>FR001400GDJ1</t>
   </si>
   <si>
     <t>ORANGE SA PERP</t>
   </si>
   <si>
-    <t>5 522.26</t>
+    <t>2 709.59</t>
   </si>
   <si>
     <t>XS2901491261</t>
   </si>
   <si>
     <t>P3 GROUP SARL 4 19/04/2032</t>
   </si>
   <si>
-    <t>2 112.00</t>
+    <t>3 960.00</t>
   </si>
   <si>
     <t>XS3296830444</t>
   </si>
   <si>
     <t>POWSZECHNA KASA OSZCZEDNOSCI BANK 06/05/2030</t>
   </si>
   <si>
+    <t>1 677.12</t>
+  </si>
+  <si>
     <t>XS3013011203</t>
   </si>
   <si>
     <t>PPG INDUSTRIES INC 3.25 04/03/2032</t>
   </si>
   <si>
-    <t>2 916.99</t>
+    <t>3 792.08</t>
   </si>
   <si>
     <t>XS2810794680</t>
   </si>
   <si>
     <t>PROLOGIS EURO FINANCE LLC 4 05/05/2034</t>
   </si>
   <si>
+    <t>1 906.85</t>
+  </si>
+  <si>
     <t>BE0002830116</t>
   </si>
   <si>
     <t>PROXIMUS NV 0.75 17/11/2036</t>
   </si>
   <si>
-    <t>2 909.59</t>
+    <t>3 254.79</t>
   </si>
   <si>
     <t>FR0014010CI2</t>
   </si>
   <si>
     <t>PUBLICIS GROUPE SA 3.375 12/06/2032</t>
   </si>
   <si>
-    <t>27 878.42</t>
+    <t>29 626.03</t>
   </si>
   <si>
     <t>CH1353015048</t>
   </si>
   <si>
     <t>RAIFFEISEN SCHWEIZ GENOSSENSCHAFT 03/09/2032</t>
   </si>
   <si>
-    <t>21 275.70</t>
+    <t>23 048.68</t>
   </si>
   <si>
     <t>FR0014015EO5</t>
   </si>
   <si>
     <t>RCI BANQUE SA 3.75 16/02/2032</t>
   </si>
   <si>
-    <t>3 606.16</t>
+    <t>4 253.42</t>
+  </si>
+  <si>
+    <t>XS2744299335</t>
+  </si>
+  <si>
+    <t>RED ELECTRICA FINANCIACIONES SAU 3 17/01/2034</t>
+  </si>
+  <si>
+    <t>9 008.22</t>
   </si>
   <si>
     <t>XS2838500218</t>
   </si>
   <si>
     <t>REDEIA CORPORACION SA 3.375 09/07/2032</t>
   </si>
   <si>
-    <t>11 391.78</t>
+    <t>12 168.49</t>
   </si>
   <si>
     <t>XS3348120653</t>
   </si>
   <si>
     <t>REDEIA CORPORACION SA PERP</t>
   </si>
   <si>
+    <t>2 217.47</t>
+  </si>
+  <si>
     <t>XS2779010300</t>
   </si>
   <si>
     <t>RELX FINANCE BV 3.375 20/03/2033</t>
   </si>
   <si>
-    <t>4 988.16</t>
+    <t>6 928.00</t>
   </si>
   <si>
     <t>FR001400U3P1</t>
   </si>
   <si>
     <t>ROQUETTE FRERES SA 3.774 25/11/2031</t>
   </si>
   <si>
-    <t>12 231.90</t>
+    <t>13 751.84</t>
   </si>
   <si>
     <t>XS3308054124</t>
   </si>
   <si>
     <t>ROYAL SCHIPHOL GROUP NV 3.625 20/11/2035</t>
   </si>
   <si>
-    <t>2 145.21</t>
+    <t>2 979.45</t>
   </si>
   <si>
     <t>FR001400J150</t>
   </si>
   <si>
     <t>RTE RESEAU DE TRANSPORT D ELECTRIC 3.75 04/07/2035</t>
   </si>
   <si>
-    <t>38 589.04</t>
+    <t>41 178.08</t>
   </si>
   <si>
     <t>XS3304304945</t>
   </si>
   <si>
     <t>SAGE GROUP PLC 3.821 25/02/2033</t>
   </si>
   <si>
-    <t>4 062.61</t>
+    <t>5 170.60</t>
+  </si>
+  <si>
+    <t>XS3393869279</t>
+  </si>
+  <si>
+    <t>SAP SE 3.25 03/06/2031</t>
   </si>
   <si>
     <t>XS2894895684</t>
   </si>
   <si>
     <t>SCOTTISH HYDRO ELECTRIC TRANSMISSI 3.375 04/09/2032</t>
   </si>
   <si>
-    <t>11 906.17</t>
+    <t>12 902.30</t>
   </si>
   <si>
     <t>XS3310387256</t>
   </si>
   <si>
     <t>SELP FINANCE SARL 3.875 21/04/2031</t>
   </si>
   <si>
+    <t>1 369.52</t>
+  </si>
+  <si>
     <t>XS2616008970</t>
   </si>
   <si>
     <t>SIKA CAPITAL BV 3.75 03/05/2030</t>
   </si>
   <si>
-    <t>1 070.55</t>
+    <t>3 318.70</t>
   </si>
   <si>
     <t>FR0014014A53</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA 20/11/2035</t>
   </si>
   <si>
-    <t>7 389.04</t>
+    <t>8 280.82</t>
   </si>
   <si>
     <t>XS3317460619</t>
   </si>
   <si>
     <t>SOFTBANK CORP 3.936 30/06/2032</t>
   </si>
   <si>
-    <t>1 348.59</t>
+    <t>2 437.84</t>
   </si>
   <si>
     <t>XS3027988263</t>
   </si>
   <si>
     <t>SSE PLC 3.5 18/03/2032</t>
   </si>
   <si>
-    <t>2 958.79</t>
+    <t>4 068.34</t>
   </si>
   <si>
     <t>XS2439704318</t>
   </si>
   <si>
     <t>SSE PLC PERP</t>
   </si>
   <si>
-    <t>2 169.86</t>
+    <t>4 241.10</t>
   </si>
   <si>
     <t>XS2726853554</t>
   </si>
   <si>
     <t>STATKRAFT AS 3.125 13/12/2031</t>
   </si>
   <si>
-    <t>5 791.78</t>
+    <t>6 597.26</t>
   </si>
   <si>
     <t>XS2768793676</t>
   </si>
   <si>
     <t>STATNETT SF 3.375 26/02/2036</t>
   </si>
   <si>
-    <t>5 621.92</t>
+    <t>7 175.34</t>
   </si>
   <si>
     <t>XS3307413842</t>
   </si>
   <si>
     <t>STELLANTIS NV PERP</t>
   </si>
   <si>
-    <t>7 945.21</t>
+    <t>10 821.92</t>
   </si>
   <si>
     <t>XS3326547992</t>
   </si>
   <si>
     <t>SWISS RE SUBORDINATED FINANCE PLC 22/04/2037</t>
   </si>
   <si>
-    <t>1 766.59</t>
+    <t>3 533.18</t>
   </si>
   <si>
     <t>XS3324584260</t>
   </si>
   <si>
     <t>SYDNEY AIRPORT FINANCE COMPANY PTY 3.965 28/04/2034</t>
   </si>
   <si>
-    <t>1 057.51</t>
+    <t>2 538.03</t>
   </si>
   <si>
     <t>XS2314267449</t>
   </si>
   <si>
     <t>TELE2 AB 0.75 23/03/2031</t>
   </si>
   <si>
+    <t>1 035.62</t>
+  </si>
+  <si>
     <t>XS2623868994</t>
   </si>
   <si>
     <t>TELE2 AB 3.75 22/11/2029</t>
   </si>
   <si>
-    <t>9 030.00</t>
+    <t>10 132.50</t>
   </si>
   <si>
     <t>XS2589828941</t>
   </si>
   <si>
     <t>TELIA COMPANY AB 3.625 22/02/2032</t>
   </si>
   <si>
-    <t>5 561.64</t>
+    <t>7 021.58</t>
   </si>
   <si>
     <t>XS3166363906</t>
   </si>
   <si>
     <t>TELSTRA GROUP LTD 3.375 02/03/2035</t>
   </si>
   <si>
-    <t>9 320.55</t>
+    <t>12 039.04</t>
   </si>
   <si>
     <t>XS3128477521</t>
   </si>
   <si>
     <t>TERNA RETE ELETTRICA NAZIONALE SPA 3 22/07/2031</t>
   </si>
   <si>
-    <t>20 609.59</t>
+    <t>22 076.71</t>
   </si>
   <si>
     <t>XS2798269069</t>
   </si>
   <si>
     <t>TERNA RETE ELETTRICA NAZIONALE SPA PERP</t>
   </si>
   <si>
-    <t>1 665.75</t>
+    <t>2 758.90</t>
   </si>
   <si>
     <t>XS3281650823</t>
   </si>
   <si>
-    <t>5 435.76</t>
+    <t>6 512.15</t>
   </si>
   <si>
     <t>FR001400L263</t>
   </si>
   <si>
     <t>THALES SA 4.25 18/10/2031</t>
   </si>
   <si>
-    <t>16 871.92</t>
+    <t>18 583.56</t>
   </si>
   <si>
     <t>XS3298843924</t>
   </si>
   <si>
     <t>T-MOBILE USA INC 3.625 19/02/2035</t>
   </si>
   <si>
-    <t>10 213.26</t>
+    <t>12 797.34</t>
   </si>
   <si>
     <t>XS2980851351</t>
   </si>
   <si>
     <t>TORONTO-DOMINION BANK/THE 23/01/2036</t>
   </si>
   <si>
-    <t>11 999.46</t>
-[...5 lines deleted...]
-    <t>TRANSURBAN FINANCE COMPANY PTY LTD 4.143 17/04/2035</t>
+    <t>14 290.27</t>
   </si>
   <si>
     <t>XS2614623978</t>
   </si>
   <si>
     <t>TRANSURBAN FINANCE COMPANY PTY LTD 4.225 26/04/2033</t>
   </si>
   <si>
+    <t>4 838.49</t>
+  </si>
+  <si>
     <t>CH1305916897</t>
   </si>
   <si>
     <t>UBS GROUP AG 09/06/2033</t>
   </si>
   <si>
-    <t>26 089.66</t>
+    <t>27 710.62</t>
   </si>
   <si>
     <t>FR001400SIL1</t>
   </si>
   <si>
     <t>UNIBAIL-RODAMCO-WESTFIELD SE 3.875 11/09/2034</t>
   </si>
   <si>
-    <t>15 542.47</t>
+    <t>16 880.14</t>
   </si>
   <si>
     <t>IT0005704900</t>
   </si>
   <si>
     <t>UNICREDIT SPA 16/04/2032</t>
   </si>
   <si>
-    <t>1 907.76</t>
+    <t>3 391.57</t>
   </si>
   <si>
     <t>XS2496289138</t>
   </si>
   <si>
     <t>UNIVERSAL MUSIC GROUP NV 3.75 30/06/2032</t>
   </si>
   <si>
-    <t>33 024.45</t>
+    <t>35 212.19</t>
   </si>
   <si>
     <t>FR001400UHP0</t>
   </si>
   <si>
     <t>VEOLIA ENVIRONNEMENT SA 2.974 10/01/2031</t>
   </si>
   <si>
-    <t>6 013.18</t>
+    <t>7 039.82</t>
   </si>
   <si>
     <t>FR0014017P12</t>
   </si>
   <si>
     <t>VEOLIA ENVIRONNEMENT SA 3.69 10/04/2031</t>
   </si>
   <si>
-    <t>1 000.85</t>
+    <t>1 637.75</t>
   </si>
   <si>
     <t>FR00140007L3</t>
   </si>
   <si>
     <t>VEOLIA ENVIRONNEMENT SA NC8.5 PERP</t>
   </si>
   <si>
-    <t>1 417.81</t>
+    <t>2 712.33</t>
   </si>
   <si>
     <t>XS3310548105</t>
   </si>
   <si>
     <t>VESTAS WIND SYSTEMS A/S 3.75 15/06/2033</t>
   </si>
   <si>
-    <t>2 479.73</t>
+    <t>3 409.62</t>
   </si>
   <si>
     <t>DE000A3MP4V7</t>
   </si>
   <si>
     <t>VONOVIA SE 0.75 01/09/2032</t>
   </si>
   <si>
-    <t>5 741.10</t>
+    <t>6 215.75</t>
   </si>
   <si>
     <t>XS2198580271</t>
   </si>
   <si>
     <t>WOLTERS KLUWER NV 0.75 03/07/2030</t>
   </si>
   <si>
-    <t>7 097.26</t>
+    <t>7 571.92</t>
   </si>
   <si>
     <t>XS2592516210</t>
   </si>
   <si>
     <t>WOLTERS KLUWER NV 3.75 03/04/2031</t>
   </si>
   <si>
+    <t>1 253.42</t>
+  </si>
+  <si>
     <t>CH1471403852</t>
   </si>
   <si>
     <t>ZUERCHER KANTONALBANK 11/09/2031</t>
   </si>
   <si>
-    <t>16 862.07</t>
+    <t>18 313.32</t>
   </si>
   <si>
     <t>CDS-00108779</t>
   </si>
   <si>
     <t>PAR20260409050213052</t>
   </si>
   <si>
-    <t>-24 750.00</t>
+    <t>-34 375.00</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -2071,154 +2116,154 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
-        <v>65921.6721</v>
+        <v>65906.1121</v>
       </c>
       <c r="D2">
-        <v>1469.37</v>
+        <v>1476.19</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>96863607.35</v>
+        <v>97290589.34</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>96863607.35</v>
+        <v>97290589.34</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
-        <v>448434.0102</v>
+        <v>516842.6206</v>
       </c>
       <c r="D3">
-        <v>100.63</v>
+        <v>101.06</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>45127654.45</v>
+        <v>52235164.34</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>45127654.45</v>
+        <v>52235164.34</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="1">
         <v>10.0</v>
       </c>
       <c r="D4">
-        <v>100.47</v>
+        <v>100.93</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>1004.74</v>
+        <v>1009.38</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>1004.74</v>
+        <v>1009.38</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P183"/>
+  <dimension ref="A1:P187"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O183" sqref="O183"/>
+      <selection activeCell="O187" sqref="O187"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>13</v>
       </c>
       <c r="B1" t="s">
         <v>14</v>
       </c>
       <c r="C1" t="s">
         <v>15</v>
       </c>
       <c r="D1" t="s">
         <v>16</v>
       </c>
       <c r="E1" t="s">
         <v>17</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>18</v>
@@ -2237,9139 +2282,9339 @@
       </c>
       <c r="L1" t="s">
         <v>23</v>
       </c>
       <c r="M1" t="s">
         <v>24</v>
       </c>
       <c r="N1" t="s">
         <v>25</v>
       </c>
       <c r="O1" t="s">
         <v>26</v>
       </c>
       <c r="P1" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>28</v>
       </c>
       <c r="B2" t="s">
         <v>29</v>
       </c>
       <c r="C2" s="1">
-        <v>1510.0</v>
+        <v>5451.0</v>
       </c>
       <c r="D2" s="1">
-        <v>1074.69</v>
+        <v>1076.04</v>
       </c>
       <c r="E2" s="1">
-        <v>1073.3363907285</v>
+        <v>1075.0170207301</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
         <v>1.0</v>
       </c>
       <c r="H2" s="1">
-        <v>1620737.95</v>
+        <v>5859917.78</v>
       </c>
       <c r="I2" s="1">
-        <v>2043.95</v>
+        <v>5576.26</v>
       </c>
       <c r="J2" s="1">
-        <v>0.12611230581724</v>
+        <v>0.095159355631778</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>1622781.9</v>
+        <v>5865494.04</v>
       </c>
       <c r="N2" s="1">
-        <v>1622781.9</v>
+        <v>5865494.04</v>
       </c>
       <c r="O2" s="1">
-        <v>1.14</v>
+        <v>3.92</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>30</v>
       </c>
       <c r="B3" t="s">
         <v>31</v>
       </c>
       <c r="C3" s="1">
-        <v>195.0</v>
+        <v>217.0</v>
       </c>
       <c r="D3" s="1">
-        <v>105.745</v>
+        <v>105.82</v>
       </c>
       <c r="E3" s="1">
-        <v>105.725</v>
+        <v>105.841152074</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
         <v>1.0</v>
       </c>
       <c r="H3" s="1">
         <v>0.0</v>
       </c>
       <c r="I3" s="1">
-        <v>3900.0</v>
+        <v>-4590.0</v>
       </c>
       <c r="J3" s="1">
         <v>0</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
       <c r="M3" s="1">
-        <v>3900.0</v>
+        <v>-4590.0</v>
       </c>
       <c r="N3" s="1">
-        <v>3900.0</v>
+        <v>-4590.0</v>
       </c>
       <c r="O3" s="1">
         <v>0.0</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>32</v>
       </c>
       <c r="B4" t="s">
         <v>33</v>
       </c>
       <c r="C4" s="1">
         <v>-7.0</v>
       </c>
       <c r="D4" s="1">
-        <v>115.41</v>
+        <v>115.64</v>
       </c>
       <c r="E4" s="1">
         <v>115.54</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
         <v>1.0</v>
       </c>
       <c r="H4" s="1">
         <v>0.0</v>
       </c>
       <c r="I4" s="1">
-        <v>910.0</v>
+        <v>-700.0</v>
       </c>
       <c r="J4" s="1">
         <v>0</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4" s="1">
-        <v>910.0</v>
+        <v>-700.0</v>
       </c>
       <c r="N4" s="1">
-        <v>910.0</v>
+        <v>-700.0</v>
       </c>
       <c r="O4" s="1">
         <v>0.0</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>34</v>
       </c>
       <c r="B5" t="s">
         <v>35</v>
       </c>
       <c r="C5" s="1">
         <v>784000.0</v>
       </c>
       <c r="D5" s="1">
-        <v>97.486</v>
+        <v>98.094</v>
       </c>
       <c r="E5" s="1">
         <v>99.3340727</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
       <c r="G5">
         <v>1.0</v>
       </c>
       <c r="H5" s="1">
         <v>778779.13</v>
       </c>
       <c r="I5" s="1">
-        <v>-14488.89</v>
+        <v>-9722.17</v>
       </c>
       <c r="J5" s="1">
-        <v>-1.86046202856</v>
+        <v>-1.2483860475306</v>
       </c>
       <c r="K5">
-        <v>1.02</v>
+        <v>1.23</v>
       </c>
       <c r="L5" t="s">
         <v>36</v>
       </c>
       <c r="M5" s="1">
-        <v>764290.24</v>
+        <v>769056.96</v>
       </c>
       <c r="N5" s="1">
-        <v>772310.13</v>
+        <v>778711.97</v>
       </c>
       <c r="O5" s="1">
-        <v>0.54</v>
+        <v>0.52</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>37</v>
       </c>
       <c r="B6" t="s">
         <v>38</v>
       </c>
       <c r="C6" s="1">
         <v>334000.0</v>
       </c>
       <c r="D6" s="1">
-        <v>107.157</v>
+        <v>107.618</v>
       </c>
       <c r="E6" s="1">
         <v>102.64317665</v>
       </c>
       <c r="F6" t="s">
         <v>8</v>
       </c>
       <c r="G6">
         <v>1.0</v>
       </c>
       <c r="H6" s="1">
         <v>342828.21</v>
       </c>
       <c r="I6" s="1">
-        <v>15076.17</v>
+        <v>16615.91</v>
       </c>
       <c r="J6" s="1">
-        <v>4.3975873514026</v>
+        <v>4.846716085587</v>
       </c>
       <c r="K6">
-        <v>2.96</v>
+        <v>3.28</v>
       </c>
       <c r="L6" t="s">
         <v>39</v>
       </c>
       <c r="M6" s="1">
-        <v>357904.38</v>
+        <v>359444.12</v>
       </c>
       <c r="N6" s="1">
-        <v>367787.12</v>
+        <v>370407.78</v>
       </c>
       <c r="O6" s="1">
-        <v>0.26</v>
+        <v>0.25</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>40</v>
       </c>
       <c r="B7" t="s">
         <v>41</v>
       </c>
       <c r="C7" s="1">
-        <v>400000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="D7" s="1">
-        <v>96.482</v>
+        <v>100.753</v>
       </c>
       <c r="E7" s="1">
-        <v>85.8945975</v>
+        <v>99.847</v>
       </c>
       <c r="F7" t="s">
         <v>8</v>
       </c>
       <c r="G7">
         <v>1.0</v>
       </c>
       <c r="H7" s="1">
-        <v>343578.39</v>
+        <v>998470.0</v>
       </c>
       <c r="I7" s="1">
-        <v>42349.61</v>
+        <v>9060.0</v>
       </c>
       <c r="J7" s="1">
-        <v>12.32604006323</v>
+        <v>0.90738830410528</v>
       </c>
       <c r="K7">
-        <v>3.58</v>
-[...2 lines deleted...]
-        <v>42</v>
+        <v>0.08</v>
+      </c>
+      <c r="L7">
+        <v>767.12</v>
       </c>
       <c r="M7" s="1">
-        <v>385928.0</v>
+        <v>1007530.0</v>
       </c>
       <c r="N7" s="1">
-        <v>400238.96</v>
+        <v>1008297.12</v>
       </c>
       <c r="O7" s="1">
-        <v>0.28</v>
+        <v>0.67</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
+        <v>42</v>
+      </c>
+      <c r="B8" t="s">
         <v>43</v>
-      </c>
-[...1 lines deleted...]
-        <v>41</v>
       </c>
       <c r="C8" s="1">
         <v>1000000.0</v>
       </c>
       <c r="D8" s="1">
-        <v>100.207</v>
+        <v>100.903</v>
       </c>
       <c r="E8" s="1">
         <v>100.4938</v>
       </c>
       <c r="F8" t="s">
         <v>8</v>
       </c>
       <c r="G8">
         <v>1.0</v>
       </c>
       <c r="H8" s="1">
         <v>1004938.0</v>
       </c>
       <c r="I8" s="1">
-        <v>-2868.0</v>
+        <v>4092.0</v>
       </c>
       <c r="J8" s="1">
-        <v>-0.2853907405233</v>
+        <v>0.40718929924035</v>
       </c>
       <c r="K8">
-        <v>2.38</v>
+        <v>2.72</v>
       </c>
       <c r="L8" t="s">
         <v>44</v>
       </c>
       <c r="M8" s="1">
-        <v>1002070.0</v>
+        <v>1009030.0</v>
       </c>
       <c r="N8" s="1">
-        <v>1025891.92</v>
+        <v>1036232.05</v>
       </c>
       <c r="O8" s="1">
-        <v>0.72</v>
+        <v>0.69</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>45</v>
       </c>
       <c r="B9" t="s">
+        <v>43</v>
+      </c>
+      <c r="C9" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="D9" s="1">
+        <v>97.398</v>
+      </c>
+      <c r="E9" s="1">
+        <v>85.8945975</v>
+      </c>
+      <c r="F9" t="s">
+        <v>8</v>
+      </c>
+      <c r="G9">
+        <v>1.0</v>
+      </c>
+      <c r="H9" s="1">
+        <v>343578.39</v>
+      </c>
+      <c r="I9" s="1">
+        <v>46013.61</v>
+      </c>
+      <c r="J9" s="1">
+        <v>13.392463361855</v>
+      </c>
+      <c r="K9">
+        <v>3.8</v>
+      </c>
+      <c r="L9" t="s">
         <v>46</v>
       </c>
-      <c r="C9" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M9" s="1">
-        <v>1025740.48</v>
+        <v>389592.0</v>
       </c>
       <c r="N9" s="1">
-        <v>1043183.22</v>
+        <v>404794.74</v>
       </c>
       <c r="O9" s="1">
-        <v>0.73</v>
+        <v>0.27</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
+        <v>47</v>
+      </c>
+      <c r="B10" t="s">
         <v>48</v>
       </c>
-      <c r="B10" t="s">
+      <c r="C10" s="1">
+        <v>1048000.0</v>
+      </c>
+      <c r="D10" s="1">
+        <v>98.211</v>
+      </c>
+      <c r="E10" s="1">
+        <v>99.46317271</v>
+      </c>
+      <c r="F10" t="s">
+        <v>8</v>
+      </c>
+      <c r="G10">
+        <v>1.0</v>
+      </c>
+      <c r="H10" s="1">
+        <v>1042374.05</v>
+      </c>
+      <c r="I10" s="1">
+        <v>-13122.77</v>
+      </c>
+      <c r="J10" s="1">
+        <v>-1.2589309950684</v>
+      </c>
+      <c r="K10">
+        <v>1.88</v>
+      </c>
+      <c r="L10" t="s">
         <v>49</v>
       </c>
-      <c r="C10" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M10" s="1">
-        <v>676718.0</v>
+        <v>1029251.28</v>
       </c>
       <c r="N10" s="1">
-        <v>677178.27</v>
+        <v>1048955.12</v>
       </c>
       <c r="O10" s="1">
-        <v>0.48</v>
+        <v>0.7</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
         <v>50</v>
       </c>
       <c r="B11" t="s">
         <v>51</v>
       </c>
       <c r="C11" s="1">
-        <v>731000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D11" s="1">
-        <v>93.563</v>
+        <v>96.988</v>
       </c>
       <c r="E11" s="1">
-        <v>93.7499357</v>
+        <v>99.19042857</v>
       </c>
       <c r="F11" t="s">
         <v>8</v>
       </c>
       <c r="G11">
         <v>1.0</v>
       </c>
       <c r="H11" s="1">
-        <v>685312.03</v>
+        <v>694333.0</v>
       </c>
       <c r="I11" s="1">
-        <v>-1366.5</v>
+        <v>-15417.0</v>
       </c>
       <c r="J11" s="1">
-        <v>-0.19939822156631</v>
+        <v>-2.220404330487</v>
       </c>
       <c r="K11">
-        <v>0.38</v>
+        <v>0.24</v>
       </c>
       <c r="L11" t="s">
         <v>52</v>
       </c>
       <c r="M11" s="1">
-        <v>683945.53</v>
+        <v>678916.0</v>
       </c>
       <c r="N11" s="1">
-        <v>686694.29</v>
+        <v>680584.49</v>
       </c>
       <c r="O11" s="1">
-        <v>0.48</v>
+        <v>0.46</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
         <v>53</v>
       </c>
       <c r="B12" t="s">
         <v>54</v>
       </c>
       <c r="C12" s="1">
-        <v>725000.0</v>
+        <v>731000.0</v>
       </c>
       <c r="D12" s="1">
-        <v>100.239</v>
+        <v>93.827</v>
       </c>
       <c r="E12" s="1">
-        <v>99.955</v>
+        <v>93.7499357</v>
       </c>
       <c r="F12" t="s">
         <v>8</v>
       </c>
       <c r="G12">
         <v>1.0</v>
       </c>
       <c r="H12" s="1">
-        <v>724673.75</v>
+        <v>685312.03</v>
       </c>
       <c r="I12" s="1">
-        <v>2059.0</v>
+        <v>563.34</v>
       </c>
       <c r="J12" s="1">
-        <v>0.28412785753589</v>
+        <v>0.082201971560312</v>
       </c>
       <c r="K12">
-        <v>0.54</v>
+        <v>0.44</v>
       </c>
       <c r="L12" t="s">
         <v>55</v>
       </c>
       <c r="M12" s="1">
-        <v>726732.75</v>
+        <v>685875.37</v>
       </c>
       <c r="N12" s="1">
-        <v>730625.9</v>
+        <v>689097.28</v>
       </c>
       <c r="O12" s="1">
-        <v>0.51</v>
+        <v>0.46</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
         <v>56</v>
       </c>
       <c r="B13" t="s">
         <v>57</v>
       </c>
       <c r="C13" s="1">
-        <v>409000.0</v>
+        <v>725000.0</v>
       </c>
       <c r="D13" s="1">
-        <v>99.474</v>
+        <v>100.723</v>
       </c>
       <c r="E13" s="1">
-        <v>99.646</v>
+        <v>99.955</v>
       </c>
       <c r="F13" t="s">
         <v>8</v>
       </c>
       <c r="G13">
         <v>1.0</v>
       </c>
       <c r="H13" s="1">
-        <v>407552.14</v>
+        <v>724673.75</v>
       </c>
       <c r="I13" s="1">
-        <v>-703.48</v>
+        <v>5568.0</v>
       </c>
       <c r="J13" s="1">
-        <v>-0.17261104309255</v>
+        <v>0.76834575559002</v>
       </c>
       <c r="K13">
-        <v>0.12</v>
-[...2 lines deleted...]
-        <v>473.43</v>
+        <v>0.77</v>
+      </c>
+      <c r="L13" t="s">
+        <v>58</v>
       </c>
       <c r="M13" s="1">
-        <v>406848.66</v>
+        <v>730241.75</v>
       </c>
       <c r="N13" s="1">
-        <v>407322.09</v>
+        <v>735803.39</v>
       </c>
       <c r="O13" s="1">
-        <v>0.29</v>
+        <v>0.49</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B14" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="C14" s="1">
-        <v>500000.0</v>
+        <v>409000.0</v>
       </c>
       <c r="D14" s="1">
-        <v>101.026</v>
+        <v>99.704</v>
       </c>
       <c r="E14" s="1">
-        <v>101.340404</v>
+        <v>99.646</v>
       </c>
       <c r="F14" t="s">
         <v>8</v>
       </c>
       <c r="G14">
         <v>1.0</v>
       </c>
       <c r="H14" s="1">
-        <v>506702.02</v>
+        <v>407552.14</v>
       </c>
       <c r="I14" s="1">
-        <v>-1572.02</v>
+        <v>237.22</v>
       </c>
       <c r="J14" s="1">
-        <v>-0.31024545747814</v>
+        <v>0.058206049414929</v>
       </c>
       <c r="K14">
-        <v>3.95</v>
+        <v>0.3</v>
       </c>
       <c r="L14" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="M14" s="1">
-        <v>505130.0</v>
+        <v>407789.36</v>
       </c>
       <c r="N14" s="1">
-        <v>524856.03</v>
+        <v>409027.57</v>
       </c>
       <c r="O14" s="1">
-        <v>0.37</v>
+        <v>0.27</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B15" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="C15" s="1">
-        <v>1672000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D15" s="1">
-        <v>99.706</v>
+        <v>101.402</v>
       </c>
       <c r="E15" s="1">
-        <v>99.58</v>
+        <v>101.340404</v>
       </c>
       <c r="F15" t="s">
         <v>8</v>
       </c>
       <c r="G15">
         <v>1.0</v>
       </c>
       <c r="H15" s="1">
-        <v>1664977.6</v>
+        <v>506702.02</v>
       </c>
       <c r="I15" s="1">
-        <v>2106.72</v>
+        <v>307.98</v>
       </c>
       <c r="J15" s="1">
-        <v>0.12653143201446</v>
+        <v>0.060781285221638</v>
       </c>
       <c r="K15">
-        <v>0.07</v>
+        <v>4.2</v>
       </c>
       <c r="L15" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="M15" s="1">
-        <v>1667084.32</v>
+        <v>507010.0</v>
       </c>
       <c r="N15" s="1">
-        <v>1668286.79</v>
+        <v>528030.55</v>
       </c>
       <c r="O15" s="1">
-        <v>1.17</v>
+        <v>0.35</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B16" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="C16" s="1">
-        <v>600000.0</v>
+        <v>1672000.0</v>
       </c>
       <c r="D16" s="1">
-        <v>96.975</v>
+        <v>99.986</v>
       </c>
       <c r="E16" s="1">
-        <v>99.38842833</v>
+        <v>99.58</v>
       </c>
       <c r="F16" t="s">
         <v>8</v>
       </c>
       <c r="G16">
         <v>1.0</v>
       </c>
       <c r="H16" s="1">
-        <v>596330.57</v>
+        <v>1664977.6</v>
       </c>
       <c r="I16" s="1">
-        <v>-14480.57</v>
+        <v>6788.32</v>
       </c>
       <c r="J16" s="1">
-        <v>-2.428278999683</v>
+        <v>0.4077123920466</v>
       </c>
       <c r="K16">
-        <v>0.06</v>
-[...2 lines deleted...]
-        <v>345.21</v>
+        <v>0.29</v>
+      </c>
+      <c r="L16" t="s">
+        <v>67</v>
       </c>
       <c r="M16" s="1">
-        <v>581850.0</v>
+        <v>1671765.92</v>
       </c>
       <c r="N16" s="1">
-        <v>582195.21</v>
+        <v>1676575.78</v>
       </c>
       <c r="O16" s="1">
-        <v>0.41</v>
+        <v>1.12</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="B17" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="C17" s="1">
-        <v>314000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D17" s="1">
-        <v>94.696</v>
+        <v>100.348</v>
       </c>
       <c r="E17" s="1">
-        <v>98.6381879</v>
+        <v>100.61</v>
       </c>
       <c r="F17" t="s">
         <v>8</v>
       </c>
       <c r="G17">
         <v>1.0</v>
       </c>
       <c r="H17" s="1">
-        <v>309723.91</v>
+        <v>603660.0</v>
       </c>
       <c r="I17" s="1">
-        <v>-12378.47</v>
+        <v>-1572.0</v>
       </c>
       <c r="J17" s="1">
-        <v>-3.9966142749522</v>
+        <v>-0.26041148991154</v>
       </c>
       <c r="K17">
-        <v>1.8</v>
+        <v>0.22</v>
       </c>
       <c r="L17" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="M17" s="1">
-        <v>297345.44</v>
+        <v>602088.0</v>
       </c>
       <c r="N17" s="1">
-        <v>303006.04</v>
+        <v>603392.38</v>
       </c>
       <c r="O17" s="1">
-        <v>0.21</v>
+        <v>0.4</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="B18" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="C18" s="1">
-        <v>502000.0</v>
+        <v>314000.0</v>
       </c>
       <c r="D18" s="1">
-        <v>98.007</v>
+        <v>95.804</v>
       </c>
       <c r="E18" s="1">
-        <v>99.91623904</v>
+        <v>98.6381879</v>
       </c>
       <c r="F18" t="s">
         <v>8</v>
       </c>
       <c r="G18">
         <v>1.0</v>
       </c>
       <c r="H18" s="1">
-        <v>501579.52</v>
+        <v>309723.91</v>
       </c>
       <c r="I18" s="1">
-        <v>-9584.38</v>
+        <v>-8899.35</v>
       </c>
       <c r="J18" s="1">
-        <v>-1.910839581329</v>
+        <v>-2.8733170777807</v>
       </c>
       <c r="K18">
-        <v>0.84</v>
+        <v>2.0</v>
       </c>
       <c r="L18" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="M18" s="1">
-        <v>491995.14</v>
+        <v>300824.56</v>
       </c>
       <c r="N18" s="1">
-        <v>496224.32</v>
+        <v>307117.46</v>
       </c>
       <c r="O18" s="1">
-        <v>0.35</v>
+        <v>0.21</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="B19" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="C19" s="1">
-        <v>600000.0</v>
+        <v>502000.0</v>
       </c>
       <c r="D19" s="1">
-        <v>98.326</v>
+        <v>98.622</v>
       </c>
       <c r="E19" s="1">
-        <v>100.2235</v>
+        <v>99.91623904</v>
       </c>
       <c r="F19" t="s">
         <v>8</v>
       </c>
       <c r="G19">
         <v>1.0</v>
       </c>
       <c r="H19" s="1">
-        <v>601341.0</v>
+        <v>501579.52</v>
       </c>
       <c r="I19" s="1">
-        <v>-11385.0</v>
+        <v>-6497.08</v>
       </c>
       <c r="J19" s="1">
-        <v>-1.8932685448024</v>
+        <v>-1.2953240196091</v>
       </c>
       <c r="K19">
-        <v>4.09</v>
+        <v>1.06</v>
       </c>
       <c r="L19" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="M19" s="1">
-        <v>589956.0</v>
+        <v>495082.44</v>
       </c>
       <c r="N19" s="1">
-        <v>614477.92</v>
+        <v>500394.7</v>
       </c>
       <c r="O19" s="1">
-        <v>0.43</v>
+        <v>0.33</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="B20" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="C20" s="1">
-        <v>1500000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D20" s="1">
-        <v>97.888</v>
+        <v>99.296</v>
       </c>
       <c r="E20" s="1">
-        <v>98.1092</v>
+        <v>100.2235</v>
       </c>
       <c r="F20" t="s">
         <v>8</v>
       </c>
       <c r="G20">
         <v>1.0</v>
       </c>
       <c r="H20" s="1">
-        <v>1471638.0</v>
+        <v>601341.0</v>
       </c>
       <c r="I20" s="1">
-        <v>-3318.0</v>
+        <v>-5565.0</v>
       </c>
       <c r="J20" s="1">
-        <v>-0.2254630554525</v>
+        <v>-0.92543166023937</v>
       </c>
       <c r="K20">
-        <v>0.0</v>
+        <v>0.08</v>
       </c>
       <c r="L20">
-        <v>0.0</v>
+        <v>489.04</v>
       </c>
       <c r="M20" s="1">
-        <v>1468320.0</v>
+        <v>595776.0</v>
       </c>
       <c r="N20" s="1">
-        <v>1468320.0</v>
+        <v>596265.04</v>
       </c>
       <c r="O20" s="1">
-        <v>1.03</v>
+        <v>0.4</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="B21" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="C21" s="1">
-        <v>400000.0</v>
+        <v>1500000.0</v>
       </c>
       <c r="D21" s="1">
-        <v>106.432</v>
+        <v>97.888</v>
       </c>
       <c r="E21" s="1">
-        <v>105.55</v>
+        <v>98.1092</v>
       </c>
       <c r="F21" t="s">
         <v>8</v>
       </c>
       <c r="G21">
         <v>1.0</v>
       </c>
       <c r="H21" s="1">
-        <v>422200.0</v>
+        <v>1471638.0</v>
       </c>
       <c r="I21" s="1">
-        <v>3528.0</v>
+        <v>-3318.0</v>
       </c>
       <c r="J21" s="1">
-        <v>0.8356229275225</v>
+        <v>-0.2254630554525</v>
       </c>
       <c r="K21">
-        <v>2.49</v>
+        <v>0.2</v>
       </c>
       <c r="L21" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="M21" s="1">
-        <v>425728.0</v>
+        <v>1468320.0</v>
       </c>
       <c r="N21" s="1">
-        <v>435674.58</v>
+        <v>1471340.55</v>
       </c>
       <c r="O21" s="1">
-        <v>0.31</v>
+        <v>0.98</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="B22" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="C22" s="1">
-        <v>1935000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D22" s="1">
-        <v>98.704</v>
+        <v>106.737</v>
       </c>
       <c r="E22" s="1">
-        <v>100.91270646</v>
+        <v>105.55</v>
       </c>
       <c r="F22" t="s">
         <v>8</v>
       </c>
       <c r="G22">
         <v>1.0</v>
       </c>
       <c r="H22" s="1">
-        <v>1952660.87</v>
+        <v>422200.0</v>
       </c>
       <c r="I22" s="1">
-        <v>-42738.47</v>
+        <v>4748.0</v>
       </c>
       <c r="J22" s="1">
-        <v>-2.1887297818387</v>
+        <v>1.1245855045002</v>
       </c>
       <c r="K22">
-        <v>2.52</v>
+        <v>2.87</v>
       </c>
       <c r="L22" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="M22" s="1">
-        <v>1909922.4</v>
+        <v>426948.0</v>
       </c>
       <c r="N22" s="1">
-        <v>1958754.27</v>
+        <v>438419.23</v>
       </c>
       <c r="O22" s="1">
-        <v>1.38</v>
+        <v>0.29</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="B23" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="C23" s="1">
-        <v>944000.0</v>
+        <v>1935000.0</v>
       </c>
       <c r="D23" s="1">
-        <v>106.962</v>
+        <v>98.963</v>
       </c>
       <c r="E23" s="1">
-        <v>104.49157945</v>
+        <v>100.91270646</v>
       </c>
       <c r="F23" t="s">
         <v>8</v>
       </c>
       <c r="G23">
         <v>1.0</v>
       </c>
       <c r="H23" s="1">
-        <v>986400.51</v>
+        <v>1952660.87</v>
       </c>
       <c r="I23" s="1">
-        <v>23320.77</v>
+        <v>-37726.82</v>
       </c>
       <c r="J23" s="1">
-        <v>2.3642293128985</v>
+        <v>-1.9320723111535</v>
       </c>
       <c r="K23">
-        <v>2.06</v>
+        <v>2.71</v>
       </c>
       <c r="L23" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="M23" s="1">
-        <v>1009721.28</v>
+        <v>1914934.05</v>
       </c>
       <c r="N23" s="1">
-        <v>1029171.72</v>
+        <v>1967415.28</v>
       </c>
       <c r="O23" s="1">
-        <v>0.72</v>
+        <v>1.32</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="B24" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="C24" s="1">
-        <v>500000.0</v>
+        <v>703000.0</v>
       </c>
       <c r="D24" s="1">
-        <v>91.744</v>
+        <v>99.649</v>
       </c>
       <c r="E24" s="1">
-        <v>91.588784</v>
+        <v>99.658</v>
       </c>
       <c r="F24" t="s">
         <v>8</v>
       </c>
       <c r="G24">
         <v>1.0</v>
       </c>
       <c r="H24" s="1">
-        <v>457943.92</v>
+        <v>700595.74</v>
       </c>
       <c r="I24" s="1">
-        <v>776.08</v>
+        <v>-63.27</v>
       </c>
       <c r="J24" s="1">
-        <v>0.16947053254905</v>
+        <v>-0.0090308856288507</v>
       </c>
       <c r="K24">
-        <v>0.63</v>
-[...2 lines deleted...]
-        <v>88</v>
+        <v>0.05</v>
+      </c>
+      <c r="L24">
+        <v>341.74</v>
       </c>
       <c r="M24" s="1">
-        <v>458720.0</v>
+        <v>700532.47</v>
       </c>
       <c r="N24" s="1">
-        <v>461870.68</v>
+        <v>700874.21</v>
       </c>
       <c r="O24" s="1">
-        <v>0.33</v>
+        <v>0.47</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="B25" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="C25" s="1">
-        <v>800000.0</v>
+        <v>944000.0</v>
       </c>
       <c r="D25" s="1">
-        <v>103.709</v>
+        <v>107.276</v>
       </c>
       <c r="E25" s="1">
-        <v>105.76</v>
+        <v>104.49157945</v>
       </c>
       <c r="F25" t="s">
         <v>8</v>
       </c>
       <c r="G25">
         <v>1.0</v>
       </c>
       <c r="H25" s="1">
-        <v>846080.0</v>
+        <v>986400.51</v>
       </c>
       <c r="I25" s="1">
-        <v>-16408.0</v>
+        <v>26284.93</v>
       </c>
       <c r="J25" s="1">
-        <v>-1.9392965204236</v>
+        <v>2.6647319961341</v>
       </c>
       <c r="K25">
-        <v>1.26</v>
+        <v>2.43</v>
       </c>
       <c r="L25" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="M25" s="1">
-        <v>829672.0</v>
+        <v>1012685.44</v>
       </c>
       <c r="N25" s="1">
-        <v>839715.84</v>
+        <v>1035626.99</v>
       </c>
       <c r="O25" s="1">
-        <v>0.59</v>
+        <v>0.69</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="B26" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="C26" s="1">
-        <v>791000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D26" s="1">
-        <v>99.818</v>
+        <v>91.838</v>
       </c>
       <c r="E26" s="1">
-        <v>100.07568647</v>
+        <v>91.588784</v>
       </c>
       <c r="F26" t="s">
         <v>8</v>
       </c>
       <c r="G26">
         <v>1.0</v>
       </c>
       <c r="H26" s="1">
-        <v>791598.68</v>
+        <v>457943.92</v>
       </c>
       <c r="I26" s="1">
-        <v>-2038.3</v>
+        <v>1246.08</v>
       </c>
       <c r="J26" s="1">
-        <v>-0.25749158651957</v>
+        <v>0.27210318678322</v>
       </c>
       <c r="K26">
-        <v>1.04</v>
+        <v>0.75</v>
       </c>
       <c r="L26" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="M26" s="1">
-        <v>789560.38</v>
+        <v>459190.0</v>
       </c>
       <c r="N26" s="1">
-        <v>797752.11</v>
+        <v>462916.03</v>
       </c>
       <c r="O26" s="1">
-        <v>0.56</v>
+        <v>0.31</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="B27" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="C27" s="1">
-        <v>1000000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D27" s="1">
-        <v>100.085</v>
+        <v>103.952</v>
       </c>
       <c r="E27" s="1">
-        <v>99.834</v>
+        <v>105.76</v>
       </c>
       <c r="F27" t="s">
         <v>8</v>
       </c>
       <c r="G27">
         <v>1.0</v>
       </c>
       <c r="H27" s="1">
-        <v>998340.0</v>
+        <v>846080.0</v>
       </c>
       <c r="I27" s="1">
-        <v>2510.0</v>
+        <v>-14464.0</v>
       </c>
       <c r="J27" s="1">
-        <v>0.25141735280566</v>
+        <v>-1.7095310136157</v>
       </c>
       <c r="K27">
-        <v>0.24</v>
+        <v>1.54</v>
       </c>
       <c r="L27" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="M27" s="1">
-        <v>1000850.0</v>
+        <v>831616.0</v>
       </c>
       <c r="N27" s="1">
-        <v>1003295.21</v>
+        <v>843903.67</v>
       </c>
       <c r="O27" s="1">
-        <v>0.71</v>
+        <v>0.56</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B28" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="C28" s="1">
-        <v>600000.0</v>
+        <v>791000.0</v>
       </c>
       <c r="D28" s="1">
-        <v>106.641</v>
+        <v>100.016</v>
       </c>
       <c r="E28" s="1">
-        <v>107.962</v>
+        <v>100.07568647</v>
       </c>
       <c r="F28" t="s">
         <v>8</v>
       </c>
       <c r="G28">
         <v>1.0</v>
       </c>
       <c r="H28" s="1">
-        <v>647772.0</v>
+        <v>791598.68</v>
       </c>
       <c r="I28" s="1">
-        <v>-7926.0</v>
+        <v>-472.12</v>
       </c>
       <c r="J28" s="1">
-        <v>-1.2235786665679</v>
+        <v>-0.059641332398381</v>
       </c>
       <c r="K28">
-        <v>1.61</v>
+        <v>1.23</v>
       </c>
       <c r="L28" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="M28" s="1">
-        <v>639846.0</v>
+        <v>791126.56</v>
       </c>
       <c r="N28" s="1">
-        <v>649520.16</v>
+        <v>800854.23</v>
       </c>
       <c r="O28" s="1">
-        <v>0.46</v>
+        <v>0.54</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B29" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="C29" s="1">
-        <v>1700000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="D29" s="1">
-        <v>88.844</v>
+        <v>100.339</v>
       </c>
       <c r="E29" s="1">
-        <v>89.011</v>
+        <v>99.834</v>
       </c>
       <c r="F29" t="s">
         <v>8</v>
       </c>
       <c r="G29">
         <v>1.0</v>
       </c>
       <c r="H29" s="1">
-        <v>1513187.0</v>
+        <v>998340.0</v>
       </c>
       <c r="I29" s="1">
-        <v>-2839.0</v>
+        <v>5050.0</v>
       </c>
       <c r="J29" s="1">
-        <v>-0.18761726078799</v>
+        <v>0.50583969389186</v>
       </c>
       <c r="K29">
-        <v>1.07</v>
+        <v>0.49</v>
       </c>
       <c r="L29" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="M29" s="1">
-        <v>1510348.0</v>
+        <v>1003390.0</v>
       </c>
       <c r="N29" s="1">
-        <v>1528517.41</v>
+        <v>1008280.41</v>
       </c>
       <c r="O29" s="1">
-        <v>1.08</v>
+        <v>0.67</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B30" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="C30" s="1">
-        <v>846000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D30" s="1">
-        <v>100.019</v>
+        <v>107.266</v>
       </c>
       <c r="E30" s="1">
-        <v>99.298</v>
+        <v>107.962</v>
       </c>
       <c r="F30" t="s">
         <v>8</v>
       </c>
       <c r="G30">
         <v>1.0</v>
       </c>
       <c r="H30" s="1">
-        <v>840061.08</v>
+        <v>647772.0</v>
       </c>
       <c r="I30" s="1">
-        <v>6099.66</v>
+        <v>-4176.0</v>
       </c>
       <c r="J30" s="1">
-        <v>0.72609720236057</v>
+        <v>-0.64467127322576</v>
       </c>
       <c r="K30">
-        <v>0.44</v>
+        <v>0.27</v>
       </c>
       <c r="L30" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="M30" s="1">
-        <v>846160.74</v>
+        <v>643596.0</v>
       </c>
       <c r="N30" s="1">
-        <v>849843.16</v>
+        <v>645193.83</v>
       </c>
       <c r="O30" s="1">
-        <v>0.6</v>
+        <v>0.43</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B31" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="C31" s="1">
-        <v>133000.0</v>
+        <v>1700000.0</v>
       </c>
       <c r="D31" s="1">
-        <v>102.583</v>
+        <v>89.15</v>
       </c>
       <c r="E31" s="1">
-        <v>103.37567669</v>
+        <v>89.011</v>
       </c>
       <c r="F31" t="s">
         <v>8</v>
       </c>
       <c r="G31">
         <v>1.0</v>
       </c>
       <c r="H31" s="1">
-        <v>137489.65</v>
+        <v>1513187.0</v>
       </c>
       <c r="I31" s="1">
-        <v>-1054.26</v>
+        <v>2363.0</v>
       </c>
       <c r="J31" s="1">
-        <v>-0.76679226399951</v>
+        <v>0.15616047454809</v>
       </c>
       <c r="K31">
-        <v>3.59</v>
-[...2 lines deleted...]
-        <v>109</v>
+        <v>0.03</v>
+      </c>
+      <c r="L31">
+        <v>513.26</v>
       </c>
       <c r="M31" s="1">
-        <v>136435.39</v>
+        <v>1515550.0</v>
       </c>
       <c r="N31" s="1">
-        <v>141212.46</v>
+        <v>1516063.26</v>
       </c>
       <c r="O31" s="1">
-        <v>0.1</v>
+        <v>1.01</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
         <v>110</v>
       </c>
       <c r="B32" t="s">
         <v>111</v>
       </c>
       <c r="C32" s="1">
-        <v>1424000.0</v>
+        <v>846000.0</v>
       </c>
       <c r="D32" s="1">
-        <v>98.712</v>
+        <v>100.602</v>
       </c>
       <c r="E32" s="1">
-        <v>99.63892626</v>
+        <v>99.298</v>
       </c>
       <c r="F32" t="s">
         <v>8</v>
       </c>
       <c r="G32">
         <v>1.0</v>
       </c>
       <c r="H32" s="1">
-        <v>1418858.31</v>
+        <v>840061.08</v>
       </c>
       <c r="I32" s="1">
-        <v>-13199.43</v>
+        <v>11031.84</v>
       </c>
       <c r="J32" s="1">
-        <v>-0.93028527985997</v>
+        <v>1.3132187959476</v>
       </c>
       <c r="K32">
-        <v>1.1</v>
+        <v>0.66</v>
       </c>
       <c r="L32" t="s">
         <v>112</v>
       </c>
       <c r="M32" s="1">
-        <v>1405658.88</v>
+        <v>851092.92</v>
       </c>
       <c r="N32" s="1">
-        <v>1421381.4</v>
+        <v>856661.45</v>
       </c>
       <c r="O32" s="1">
-        <v>1.0</v>
+        <v>0.57</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
         <v>113</v>
       </c>
       <c r="B33" t="s">
         <v>114</v>
       </c>
       <c r="C33" s="1">
-        <v>1000000.0</v>
+        <v>133000.0</v>
       </c>
       <c r="D33" s="1">
-        <v>98.093</v>
+        <v>102.702</v>
       </c>
       <c r="E33" s="1">
-        <v>99.415167</v>
+        <v>103.37567669</v>
       </c>
       <c r="F33" t="s">
         <v>8</v>
       </c>
       <c r="G33">
         <v>1.0</v>
       </c>
       <c r="H33" s="1">
-        <v>994151.67</v>
+        <v>137489.65</v>
       </c>
       <c r="I33" s="1">
-        <v>-13221.67</v>
+        <v>-895.99</v>
       </c>
       <c r="J33" s="1">
-        <v>-1.3299449569903</v>
+        <v>-0.65167814450033</v>
       </c>
       <c r="K33">
-        <v>1.07</v>
+        <v>3.87</v>
       </c>
       <c r="L33" t="s">
         <v>115</v>
       </c>
       <c r="M33" s="1">
-        <v>980930.0</v>
+        <v>136593.66</v>
       </c>
       <c r="N33" s="1">
-        <v>991669.73</v>
+        <v>141734.2</v>
       </c>
       <c r="O33" s="1">
-        <v>0.7</v>
+        <v>0.09</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
         <v>116</v>
       </c>
       <c r="B34" t="s">
         <v>117</v>
       </c>
       <c r="C34" s="1">
-        <v>400000.0</v>
+        <v>1424000.0</v>
       </c>
       <c r="D34" s="1">
-        <v>103.536</v>
+        <v>98.928</v>
       </c>
       <c r="E34" s="1">
-        <v>105.58525</v>
+        <v>99.63892626</v>
       </c>
       <c r="F34" t="s">
         <v>8</v>
       </c>
       <c r="G34">
         <v>1.0</v>
       </c>
       <c r="H34" s="1">
-        <v>422341.0</v>
+        <v>1418858.31</v>
       </c>
       <c r="I34" s="1">
-        <v>-8197.0</v>
+        <v>-10123.59</v>
       </c>
       <c r="J34" s="1">
-        <v>-1.940848745445</v>
+        <v>-0.71350253430168</v>
       </c>
       <c r="K34">
-        <v>4.73</v>
+        <v>1.29</v>
       </c>
       <c r="L34" t="s">
         <v>118</v>
       </c>
       <c r="M34" s="1">
-        <v>414144.0</v>
+        <v>1408734.72</v>
       </c>
       <c r="N34" s="1">
-        <v>433055.02</v>
+        <v>1427119.93</v>
       </c>
       <c r="O34" s="1">
-        <v>0.3</v>
+        <v>0.95</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
         <v>119</v>
       </c>
       <c r="B35" t="s">
         <v>120</v>
       </c>
       <c r="C35" s="1">
         <v>1000000.0</v>
       </c>
       <c r="D35" s="1">
-        <v>98.689</v>
+        <v>98.469</v>
       </c>
       <c r="E35" s="1">
-        <v>100.072667</v>
+        <v>99.415167</v>
       </c>
       <c r="F35" t="s">
         <v>8</v>
       </c>
       <c r="G35">
         <v>1.0</v>
       </c>
       <c r="H35" s="1">
-        <v>1000726.67</v>
+        <v>994151.67</v>
       </c>
       <c r="I35" s="1">
-        <v>-13836.67</v>
+        <v>-9461.67</v>
       </c>
       <c r="J35" s="1">
-        <v>-1.3826622608149</v>
+        <v>-0.95173304894212</v>
       </c>
       <c r="K35">
-        <v>0.76</v>
+        <v>1.28</v>
       </c>
       <c r="L35" t="s">
         <v>121</v>
       </c>
       <c r="M35" s="1">
-        <v>986890.0</v>
+        <v>984690.0</v>
       </c>
       <c r="N35" s="1">
-        <v>994472.19</v>
+        <v>997443.42</v>
       </c>
       <c r="O35" s="1">
-        <v>0.7</v>
+        <v>0.67</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
         <v>122</v>
       </c>
       <c r="B36" t="s">
         <v>123</v>
       </c>
       <c r="C36" s="1">
-        <v>900000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D36" s="1">
-        <v>99.437</v>
+        <v>103.774</v>
       </c>
       <c r="E36" s="1">
-        <v>101.00763667</v>
+        <v>105.58525</v>
       </c>
       <c r="F36" t="s">
         <v>8</v>
       </c>
       <c r="G36">
         <v>1.0</v>
       </c>
       <c r="H36" s="1">
-        <v>909068.73</v>
+        <v>422341.0</v>
       </c>
       <c r="I36" s="1">
-        <v>-14135.73</v>
+        <v>-7245.0</v>
       </c>
       <c r="J36" s="1">
-        <v>-1.5549682365601</v>
+        <v>-1.7154384727033</v>
       </c>
       <c r="K36">
-        <v>3.24</v>
-[...2 lines deleted...]
-        <v>124</v>
+        <v>0.04</v>
+      </c>
+      <c r="L36">
+        <v>163.5</v>
       </c>
       <c r="M36" s="1">
-        <v>894933.0</v>
+        <v>415096.0</v>
       </c>
       <c r="N36" s="1">
-        <v>924059.71</v>
+        <v>415259.5</v>
       </c>
       <c r="O36" s="1">
-        <v>0.65</v>
+        <v>0.28</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
+        <v>124</v>
+      </c>
+      <c r="B37" t="s">
         <v>125</v>
       </c>
-      <c r="B37" t="s">
+      <c r="C37" s="1">
+        <v>1000000.0</v>
+      </c>
+      <c r="D37" s="1">
+        <v>98.991</v>
+      </c>
+      <c r="E37" s="1">
+        <v>100.072667</v>
+      </c>
+      <c r="F37" t="s">
+        <v>8</v>
+      </c>
+      <c r="G37">
+        <v>1.0</v>
+      </c>
+      <c r="H37" s="1">
+        <v>1000726.67</v>
+      </c>
+      <c r="I37" s="1">
+        <v>-10816.67</v>
+      </c>
+      <c r="J37" s="1">
+        <v>-1.0808815557998</v>
+      </c>
+      <c r="K37">
+        <v>0.95</v>
+      </c>
+      <c r="L37" t="s">
         <v>126</v>
       </c>
-      <c r="C37" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M37" s="1">
-        <v>731611.8</v>
+        <v>989910.0</v>
       </c>
       <c r="N37" s="1">
-        <v>744275.84</v>
+        <v>999433.97</v>
       </c>
       <c r="O37" s="1">
-        <v>0.52</v>
+        <v>0.67</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
+        <v>127</v>
+      </c>
+      <c r="B38" t="s">
         <v>128</v>
       </c>
-      <c r="B38" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C38" s="1">
-        <v>800000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D38" s="1">
-        <v>109.2</v>
+        <v>99.566</v>
       </c>
       <c r="E38" s="1">
-        <v>109.825</v>
+        <v>101.00763667</v>
       </c>
       <c r="F38" t="s">
         <v>8</v>
       </c>
       <c r="G38">
         <v>1.0</v>
       </c>
       <c r="H38" s="1">
-        <v>878600.0</v>
+        <v>909068.73</v>
       </c>
       <c r="I38" s="1">
-        <v>-5000.0</v>
+        <v>-12974.73</v>
       </c>
       <c r="J38" s="1">
-        <v>-0.56908718415661</v>
+        <v>-1.4272551207432</v>
       </c>
       <c r="K38">
-        <v>3.1</v>
-[...2 lines deleted...]
-        <v>130</v>
+        <v>0.06</v>
+      </c>
+      <c r="L38">
+        <v>499.32</v>
       </c>
       <c r="M38" s="1">
-        <v>873600.0</v>
+        <v>896094.0</v>
       </c>
       <c r="N38" s="1">
-        <v>898399.45</v>
+        <v>896593.32</v>
       </c>
       <c r="O38" s="1">
-        <v>0.63</v>
+        <v>0.6</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
+        <v>129</v>
+      </c>
+      <c r="B39" t="s">
+        <v>130</v>
+      </c>
+      <c r="C39" s="1">
+        <v>747000.0</v>
+      </c>
+      <c r="D39" s="1">
+        <v>98.516</v>
+      </c>
+      <c r="E39" s="1">
+        <v>100.09043641</v>
+      </c>
+      <c r="F39" t="s">
+        <v>8</v>
+      </c>
+      <c r="G39">
+        <v>1.0</v>
+      </c>
+      <c r="H39" s="1">
+        <v>747675.56</v>
+      </c>
+      <c r="I39" s="1">
+        <v>-11761.04</v>
+      </c>
+      <c r="J39" s="1">
+        <v>-1.5730138350383</v>
+      </c>
+      <c r="K39">
+        <v>1.89</v>
+      </c>
+      <c r="L39" t="s">
         <v>131</v>
       </c>
-      <c r="B39" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M39" s="1">
-        <v>679750.12</v>
+        <v>735914.52</v>
       </c>
       <c r="N39" s="1">
-        <v>679825.61</v>
+        <v>750023.92</v>
       </c>
       <c r="O39" s="1">
-        <v>0.48</v>
+        <v>0.5</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
+        <v>132</v>
+      </c>
+      <c r="B40" t="s">
         <v>133</v>
       </c>
-      <c r="B40" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C40" s="1">
-        <v>2000000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D40" s="1">
-        <v>89.364</v>
+        <v>101.044</v>
       </c>
       <c r="E40" s="1">
-        <v>89.2751455</v>
+        <v>100.0</v>
       </c>
       <c r="F40" t="s">
         <v>8</v>
       </c>
       <c r="G40">
         <v>1.0</v>
       </c>
       <c r="H40" s="1">
-        <v>1785502.91</v>
+        <v>600000.0</v>
       </c>
       <c r="I40" s="1">
-        <v>1777.09</v>
+        <v>6264.0</v>
       </c>
       <c r="J40" s="1">
-        <v>0.099528821266385</v>
+        <v>1.044</v>
       </c>
       <c r="K40">
-        <v>1.23</v>
-[...2 lines deleted...]
-        <v>135</v>
+        <v>0.08</v>
+      </c>
+      <c r="L40">
+        <v>507.91</v>
       </c>
       <c r="M40" s="1">
-        <v>1787280.0</v>
+        <v>606264.0</v>
       </c>
       <c r="N40" s="1">
-        <v>1811964.93</v>
+        <v>606771.91</v>
       </c>
       <c r="O40" s="1">
-        <v>1.28</v>
+        <v>0.41</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
+        <v>134</v>
+      </c>
+      <c r="B41" t="s">
+        <v>135</v>
+      </c>
+      <c r="C41" s="1">
+        <v>800000.0</v>
+      </c>
+      <c r="D41" s="1">
+        <v>108.867</v>
+      </c>
+      <c r="E41" s="1">
+        <v>109.825</v>
+      </c>
+      <c r="F41" t="s">
+        <v>8</v>
+      </c>
+      <c r="G41">
+        <v>1.0</v>
+      </c>
+      <c r="H41" s="1">
+        <v>878600.0</v>
+      </c>
+      <c r="I41" s="1">
+        <v>-7664.0</v>
+      </c>
+      <c r="J41" s="1">
+        <v>-0.87229683587526</v>
+      </c>
+      <c r="K41">
+        <v>3.53</v>
+      </c>
+      <c r="L41" t="s">
         <v>136</v>
       </c>
-      <c r="B41" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M41" s="1">
-        <v>765476.34</v>
+        <v>870936.0</v>
       </c>
       <c r="N41" s="1">
-        <v>778274.89</v>
+        <v>899139.3</v>
       </c>
       <c r="O41" s="1">
-        <v>0.55</v>
+        <v>0.6</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
+        <v>137</v>
+      </c>
+      <c r="B42" t="s">
+        <v>138</v>
+      </c>
+      <c r="C42" s="1">
+        <v>668000.0</v>
+      </c>
+      <c r="D42" s="1">
+        <v>101.999</v>
+      </c>
+      <c r="E42" s="1">
+        <v>100.33886377</v>
+      </c>
+      <c r="F42" t="s">
+        <v>8</v>
+      </c>
+      <c r="G42">
+        <v>1.0</v>
+      </c>
+      <c r="H42" s="1">
+        <v>670263.61</v>
+      </c>
+      <c r="I42" s="1">
+        <v>11089.71</v>
+      </c>
+      <c r="J42" s="1">
+        <v>1.6545296260377</v>
+      </c>
+      <c r="K42">
+        <v>0.25</v>
+      </c>
+      <c r="L42" t="s">
         <v>139</v>
       </c>
-      <c r="B42" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M42" s="1">
-        <v>779000.0</v>
+        <v>681353.32</v>
       </c>
       <c r="N42" s="1">
-        <v>795569.86</v>
+        <v>683014.17</v>
       </c>
       <c r="O42" s="1">
-        <v>0.56</v>
+        <v>0.46</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
+        <v>140</v>
+      </c>
+      <c r="B43" t="s">
+        <v>141</v>
+      </c>
+      <c r="C43" s="1">
+        <v>2000000.0</v>
+      </c>
+      <c r="D43" s="1">
+        <v>89.601</v>
+      </c>
+      <c r="E43" s="1">
+        <v>89.2751455</v>
+      </c>
+      <c r="F43" t="s">
+        <v>8</v>
+      </c>
+      <c r="G43">
+        <v>1.0</v>
+      </c>
+      <c r="H43" s="1">
+        <v>1785502.91</v>
+      </c>
+      <c r="I43" s="1">
+        <v>6517.09</v>
+      </c>
+      <c r="J43" s="1">
+        <v>0.36500024522503</v>
+      </c>
+      <c r="K43">
+        <v>1.36</v>
+      </c>
+      <c r="L43" t="s">
         <v>142</v>
       </c>
-      <c r="B43" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M43" s="1">
-        <v>686784.0</v>
+        <v>1792020.0</v>
       </c>
       <c r="N43" s="1">
-        <v>700160.71</v>
+        <v>1819150.14</v>
       </c>
       <c r="O43" s="1">
-        <v>0.49</v>
+        <v>1.22</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
+        <v>143</v>
+      </c>
+      <c r="B44" t="s">
+        <v>144</v>
+      </c>
+      <c r="C44" s="1">
+        <v>782000.0</v>
+      </c>
+      <c r="D44" s="1">
+        <v>98.218</v>
+      </c>
+      <c r="E44" s="1">
+        <v>99.62663939</v>
+      </c>
+      <c r="F44" t="s">
+        <v>8</v>
+      </c>
+      <c r="G44">
+        <v>1.0</v>
+      </c>
+      <c r="H44" s="1">
+        <v>779080.32</v>
+      </c>
+      <c r="I44" s="1">
+        <v>-11015.56</v>
+      </c>
+      <c r="J44" s="1">
+        <v>-1.4139184006086</v>
+      </c>
+      <c r="K44">
+        <v>1.83</v>
+      </c>
+      <c r="L44" t="s">
         <v>145</v>
       </c>
-      <c r="B44" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M44" s="1">
-        <v>763952.0</v>
+        <v>768064.76</v>
       </c>
       <c r="N44" s="1">
-        <v>781595.84</v>
+        <v>782381.79</v>
       </c>
       <c r="O44" s="1">
-        <v>0.55</v>
+        <v>0.52</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="B45" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="C45" s="1">
         <v>800000.0</v>
       </c>
       <c r="D45" s="1">
-        <v>93.706</v>
+        <v>97.739</v>
       </c>
       <c r="E45" s="1">
-        <v>93.0849075</v>
+        <v>99.5352725</v>
       </c>
       <c r="F45" t="s">
         <v>8</v>
       </c>
       <c r="G45">
         <v>1.0</v>
       </c>
       <c r="H45" s="1">
-        <v>744679.26</v>
+        <v>796282.18</v>
       </c>
       <c r="I45" s="1">
-        <v>4968.74</v>
+        <v>-14370.18</v>
       </c>
       <c r="J45" s="1">
-        <v>0.66723222558931</v>
+        <v>-1.8046592478058</v>
       </c>
       <c r="K45">
-        <v>0.57</v>
+        <v>2.27</v>
       </c>
       <c r="L45" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
       <c r="M45" s="1">
-        <v>749648.0</v>
+        <v>781912.0</v>
       </c>
       <c r="N45" s="1">
-        <v>754212.38</v>
+        <v>800035.29</v>
       </c>
       <c r="O45" s="1">
-        <v>0.53</v>
+        <v>0.54</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
+        <v>149</v>
+      </c>
+      <c r="B46" t="s">
+        <v>150</v>
+      </c>
+      <c r="C46" s="1">
+        <v>700000.0</v>
+      </c>
+      <c r="D46" s="1">
+        <v>98.499</v>
+      </c>
+      <c r="E46" s="1">
+        <v>100.43242857</v>
+      </c>
+      <c r="F46" t="s">
+        <v>8</v>
+      </c>
+      <c r="G46">
+        <v>1.0</v>
+      </c>
+      <c r="H46" s="1">
+        <v>703027.0</v>
+      </c>
+      <c r="I46" s="1">
+        <v>-13534.0</v>
+      </c>
+      <c r="J46" s="1">
+        <v>-1.9251038722553</v>
+      </c>
+      <c r="K46">
+        <v>0.21</v>
+      </c>
+      <c r="L46" t="s">
         <v>151</v>
       </c>
-      <c r="B46" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M46" s="1">
-        <v>401444.11</v>
+        <v>689493.0</v>
       </c>
       <c r="N46" s="1">
-        <v>403823.4</v>
+        <v>690979.3</v>
       </c>
       <c r="O46" s="1">
-        <v>0.28</v>
+        <v>0.46</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
+        <v>152</v>
+      </c>
+      <c r="B47" t="s">
+        <v>153</v>
+      </c>
+      <c r="C47" s="1">
+        <v>800000.0</v>
+      </c>
+      <c r="D47" s="1">
+        <v>96.065</v>
+      </c>
+      <c r="E47" s="1">
+        <v>98.8365</v>
+      </c>
+      <c r="F47" t="s">
+        <v>8</v>
+      </c>
+      <c r="G47">
+        <v>1.0</v>
+      </c>
+      <c r="H47" s="1">
+        <v>790692.0</v>
+      </c>
+      <c r="I47" s="1">
+        <v>-22172.0</v>
+      </c>
+      <c r="J47" s="1">
+        <v>-2.8041260060807</v>
+      </c>
+      <c r="K47">
+        <v>2.41</v>
+      </c>
+      <c r="L47" t="s">
         <v>154</v>
       </c>
-      <c r="B47" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M47" s="1">
-        <v>852446.01</v>
+        <v>768520.0</v>
       </c>
       <c r="N47" s="1">
-        <v>856316.91</v>
+        <v>787774.79</v>
       </c>
       <c r="O47" s="1">
-        <v>0.6</v>
+        <v>0.53</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
+        <v>155</v>
+      </c>
+      <c r="B48" t="s">
+        <v>156</v>
+      </c>
+      <c r="C48" s="1">
+        <v>800000.0</v>
+      </c>
+      <c r="D48" s="1">
+        <v>93.621</v>
+      </c>
+      <c r="E48" s="1">
+        <v>93.0849075</v>
+      </c>
+      <c r="F48" t="s">
+        <v>8</v>
+      </c>
+      <c r="G48">
+        <v>1.0</v>
+      </c>
+      <c r="H48" s="1">
+        <v>744679.26</v>
+      </c>
+      <c r="I48" s="1">
+        <v>4288.74</v>
+      </c>
+      <c r="J48" s="1">
+        <v>0.57591774477511</v>
+      </c>
+      <c r="K48">
+        <v>0.62</v>
+      </c>
+      <c r="L48" t="s">
         <v>157</v>
       </c>
-      <c r="B48" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M48" s="1">
-        <v>404980.0</v>
+        <v>748968.0</v>
       </c>
       <c r="N48" s="1">
-        <v>418174.52</v>
+        <v>753935.12</v>
       </c>
       <c r="O48" s="1">
-        <v>0.29</v>
+        <v>0.5</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
+        <v>158</v>
+      </c>
+      <c r="B49" t="s">
+        <v>159</v>
+      </c>
+      <c r="C49" s="1">
+        <v>389000.0</v>
+      </c>
+      <c r="D49" s="1">
+        <v>103.339</v>
+      </c>
+      <c r="E49" s="1">
+        <v>101.25988946</v>
+      </c>
+      <c r="F49" t="s">
+        <v>8</v>
+      </c>
+      <c r="G49">
+        <v>1.0</v>
+      </c>
+      <c r="H49" s="1">
+        <v>393900.97</v>
+      </c>
+      <c r="I49" s="1">
+        <v>8087.74</v>
+      </c>
+      <c r="J49" s="1">
+        <v>2.0532419607903</v>
+      </c>
+      <c r="K49">
+        <v>0.88</v>
+      </c>
+      <c r="L49" t="s">
         <v>160</v>
       </c>
-      <c r="B49" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M49" s="1">
-        <v>1297478.0</v>
+        <v>401988.71</v>
       </c>
       <c r="N49" s="1">
-        <v>1349633.82</v>
+        <v>405431.09</v>
       </c>
       <c r="O49" s="1">
-        <v>0.95</v>
+        <v>0.27</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
+        <v>161</v>
+      </c>
+      <c r="B50" t="s">
+        <v>162</v>
+      </c>
+      <c r="C50" s="1">
+        <v>841000.0</v>
+      </c>
+      <c r="D50" s="1">
+        <v>101.833</v>
+      </c>
+      <c r="E50" s="1">
+        <v>100.2880654</v>
+      </c>
+      <c r="F50" t="s">
+        <v>8</v>
+      </c>
+      <c r="G50">
+        <v>1.0</v>
+      </c>
+      <c r="H50" s="1">
+        <v>843422.63</v>
+      </c>
+      <c r="I50" s="1">
+        <v>12992.9</v>
+      </c>
+      <c r="J50" s="1">
+        <v>1.540496962952</v>
+      </c>
+      <c r="K50">
+        <v>0.69</v>
+      </c>
+      <c r="L50" t="s">
         <v>163</v>
       </c>
-      <c r="B50" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M50" s="1">
-        <v>725886.0</v>
+        <v>856415.53</v>
       </c>
       <c r="N50" s="1">
-        <v>756220.93</v>
+        <v>862221.89</v>
       </c>
       <c r="O50" s="1">
-        <v>0.53</v>
+        <v>0.58</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
+        <v>164</v>
+      </c>
+      <c r="B51" t="s">
+        <v>165</v>
+      </c>
+      <c r="C51" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="D51" s="1">
+        <v>101.532</v>
+      </c>
+      <c r="E51" s="1">
+        <v>100.3582</v>
+      </c>
+      <c r="F51" t="s">
+        <v>8</v>
+      </c>
+      <c r="G51">
+        <v>1.0</v>
+      </c>
+      <c r="H51" s="1">
+        <v>401432.8</v>
+      </c>
+      <c r="I51" s="1">
+        <v>4695.2</v>
+      </c>
+      <c r="J51" s="1">
+        <v>1.1696104553489</v>
+      </c>
+      <c r="K51">
+        <v>3.53</v>
+      </c>
+      <c r="L51" t="s">
         <v>166</v>
       </c>
-      <c r="B51" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M51" s="1">
-        <v>743925.0</v>
+        <v>406128.0</v>
       </c>
       <c r="N51" s="1">
-        <v>750958.29</v>
+        <v>420243.07</v>
       </c>
       <c r="O51" s="1">
-        <v>0.53</v>
+        <v>0.28</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
+        <v>167</v>
+      </c>
+      <c r="B52" t="s">
+        <v>168</v>
+      </c>
+      <c r="C52" s="1">
+        <v>1300000.0</v>
+      </c>
+      <c r="D52" s="1">
+        <v>99.86</v>
+      </c>
+      <c r="E52" s="1">
+        <v>101.70135077</v>
+      </c>
+      <c r="F52" t="s">
+        <v>8</v>
+      </c>
+      <c r="G52">
+        <v>1.0</v>
+      </c>
+      <c r="H52" s="1">
+        <v>1322117.56</v>
+      </c>
+      <c r="I52" s="1">
+        <v>-23937.56</v>
+      </c>
+      <c r="J52" s="1">
+        <v>-1.8105470136861</v>
+      </c>
+      <c r="K52">
+        <v>0.12</v>
+      </c>
+      <c r="L52" t="s">
         <v>169</v>
       </c>
-      <c r="B52" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M52" s="1">
-        <v>308412.0</v>
+        <v>1298180.0</v>
       </c>
       <c r="N52" s="1">
-        <v>322762.93</v>
+        <v>1299796.1</v>
       </c>
       <c r="O52" s="1">
-        <v>0.23</v>
+        <v>0.87</v>
       </c>
       <c r="P52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
+        <v>170</v>
+      </c>
+      <c r="B53" t="s">
+        <v>171</v>
+      </c>
+      <c r="C53" s="1">
+        <v>700000.0</v>
+      </c>
+      <c r="D53" s="1">
+        <v>103.97</v>
+      </c>
+      <c r="E53" s="1">
+        <v>103.84281857</v>
+      </c>
+      <c r="F53" t="s">
+        <v>8</v>
+      </c>
+      <c r="G53">
+        <v>1.0</v>
+      </c>
+      <c r="H53" s="1">
+        <v>726899.73</v>
+      </c>
+      <c r="I53" s="1">
+        <v>890.27</v>
+      </c>
+      <c r="J53" s="1">
+        <v>0.12247493887499</v>
+      </c>
+      <c r="K53">
+        <v>4.6</v>
+      </c>
+      <c r="L53" t="s">
         <v>172</v>
       </c>
-      <c r="B53" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M53" s="1">
-        <v>638292.0</v>
+        <v>727790.0</v>
       </c>
       <c r="N53" s="1">
-        <v>647785.15</v>
+        <v>759987.6</v>
       </c>
       <c r="O53" s="1">
-        <v>0.46</v>
+        <v>0.51</v>
       </c>
       <c r="P53">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
+        <v>173</v>
+      </c>
+      <c r="B54" t="s">
+        <v>174</v>
+      </c>
+      <c r="C54" s="1">
+        <v>700000.0</v>
+      </c>
+      <c r="D54" s="1">
+        <v>105.938</v>
+      </c>
+      <c r="E54" s="1">
+        <v>107.34</v>
+      </c>
+      <c r="F54" t="s">
+        <v>8</v>
+      </c>
+      <c r="G54">
+        <v>1.0</v>
+      </c>
+      <c r="H54" s="1">
+        <v>751380.0</v>
+      </c>
+      <c r="I54" s="1">
+        <v>-9814.0</v>
+      </c>
+      <c r="J54" s="1">
+        <v>-1.3061300540339</v>
+      </c>
+      <c r="K54">
+        <v>1.42</v>
+      </c>
+      <c r="L54" t="s">
         <v>175</v>
       </c>
-      <c r="B54" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M54" s="1">
-        <v>791304.0</v>
+        <v>741566.0</v>
       </c>
       <c r="N54" s="1">
-        <v>792443.73</v>
+        <v>751495.35</v>
       </c>
       <c r="O54" s="1">
-        <v>0.56</v>
+        <v>0.5</v>
       </c>
       <c r="P54">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="B55" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="C55" s="1">
-        <v>200000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D55" s="1">
-        <v>99.789</v>
+        <v>103.134</v>
       </c>
       <c r="E55" s="1">
-        <v>99.653</v>
+        <v>101.255</v>
       </c>
       <c r="F55" t="s">
         <v>8</v>
       </c>
       <c r="G55">
         <v>1.0</v>
       </c>
       <c r="H55" s="1">
-        <v>199306.0</v>
+        <v>303765.0</v>
       </c>
       <c r="I55" s="1">
-        <v>272.0</v>
+        <v>5637.0</v>
       </c>
       <c r="J55" s="1">
-        <v>0.13647356326453</v>
+        <v>1.8557108290949</v>
       </c>
       <c r="K55">
-        <v>2.15</v>
-[...2 lines deleted...]
-        <v>180</v>
+        <v>0.25</v>
+      </c>
+      <c r="L55">
+        <v>751.15</v>
       </c>
       <c r="M55" s="1">
-        <v>199578.0</v>
+        <v>309402.0</v>
       </c>
       <c r="N55" s="1">
-        <v>203868.41</v>
+        <v>310153.15</v>
       </c>
       <c r="O55" s="1">
-        <v>0.14</v>
+        <v>0.21</v>
       </c>
       <c r="P55">
         <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="s">
-        <v>181</v>
+        <v>178</v>
       </c>
       <c r="B56" t="s">
-        <v>182</v>
+        <v>179</v>
       </c>
       <c r="C56" s="1">
-        <v>504000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D56" s="1">
-        <v>99.859</v>
+        <v>106.556</v>
       </c>
       <c r="E56" s="1">
-        <v>99.934</v>
+        <v>109.243715</v>
       </c>
       <c r="F56" t="s">
         <v>8</v>
       </c>
       <c r="G56">
         <v>1.0</v>
       </c>
       <c r="H56" s="1">
-        <v>503667.36</v>
+        <v>655462.29</v>
       </c>
       <c r="I56" s="1">
-        <v>-378.0</v>
+        <v>-16126.29</v>
       </c>
       <c r="J56" s="1">
-        <v>-0.075049532691576</v>
+        <v>-2.4602925669454</v>
       </c>
       <c r="K56">
-        <v>0.12</v>
-[...2 lines deleted...]
-        <v>628.27</v>
+        <v>1.88</v>
+      </c>
+      <c r="L56" t="s">
+        <v>180</v>
       </c>
       <c r="M56" s="1">
-        <v>503289.36</v>
+        <v>639336.0</v>
       </c>
       <c r="N56" s="1">
-        <v>503917.63</v>
+        <v>650641.48</v>
       </c>
       <c r="O56" s="1">
-        <v>0.35</v>
+        <v>0.44</v>
       </c>
       <c r="P56">
         <v>1</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" t="s">
+        <v>181</v>
+      </c>
+      <c r="B57" t="s">
+        <v>182</v>
+      </c>
+      <c r="C57" s="1">
+        <v>800000.0</v>
+      </c>
+      <c r="D57" s="1">
+        <v>98.939</v>
+      </c>
+      <c r="E57" s="1">
+        <v>99.984</v>
+      </c>
+      <c r="F57" t="s">
+        <v>8</v>
+      </c>
+      <c r="G57">
+        <v>1.0</v>
+      </c>
+      <c r="H57" s="1">
+        <v>799872.0</v>
+      </c>
+      <c r="I57" s="1">
+        <v>-8360.0</v>
+      </c>
+      <c r="J57" s="1">
+        <v>-1.0451672267563</v>
+      </c>
+      <c r="K57">
+        <v>0.37</v>
+      </c>
+      <c r="L57" t="s">
         <v>183</v>
       </c>
-      <c r="B57" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M57" s="1">
-        <v>402328.0</v>
+        <v>791512.0</v>
       </c>
       <c r="N57" s="1">
-        <v>404070.14</v>
+        <v>794492.82</v>
       </c>
       <c r="O57" s="1">
-        <v>0.28</v>
+        <v>0.53</v>
       </c>
       <c r="P57">
         <v>1</v>
       </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58" t="s">
+        <v>184</v>
+      </c>
+      <c r="B58" t="s">
+        <v>185</v>
+      </c>
+      <c r="C58" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="D58" s="1">
+        <v>100.093</v>
+      </c>
+      <c r="E58" s="1">
+        <v>99.653</v>
+      </c>
+      <c r="F58" t="s">
+        <v>8</v>
+      </c>
+      <c r="G58">
+        <v>1.0</v>
+      </c>
+      <c r="H58" s="1">
+        <v>199306.0</v>
+      </c>
+      <c r="I58" s="1">
+        <v>880.0</v>
+      </c>
+      <c r="J58" s="1">
+        <v>0.44153211644406</v>
+      </c>
+      <c r="K58">
+        <v>2.34</v>
+      </c>
+      <c r="L58" t="s">
         <v>186</v>
       </c>
-      <c r="B58" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M58" s="1">
-        <v>1564050.0</v>
+        <v>200186.0</v>
       </c>
       <c r="N58" s="1">
-        <v>1615419.86</v>
+        <v>204864.77</v>
       </c>
       <c r="O58" s="1">
-        <v>1.14</v>
+        <v>0.14</v>
       </c>
       <c r="P58">
         <v>1</v>
       </c>
     </row>
     <row r="59" spans="1:16">
       <c r="A59" t="s">
+        <v>187</v>
+      </c>
+      <c r="B59" t="s">
+        <v>188</v>
+      </c>
+      <c r="C59" s="1">
+        <v>504000.0</v>
+      </c>
+      <c r="D59" s="1">
+        <v>100.045</v>
+      </c>
+      <c r="E59" s="1">
+        <v>99.934</v>
+      </c>
+      <c r="F59" t="s">
+        <v>8</v>
+      </c>
+      <c r="G59">
+        <v>1.0</v>
+      </c>
+      <c r="H59" s="1">
+        <v>503667.36</v>
+      </c>
+      <c r="I59" s="1">
+        <v>559.44</v>
+      </c>
+      <c r="J59" s="1">
+        <v>0.11107330838353</v>
+      </c>
+      <c r="K59">
+        <v>0.31</v>
+      </c>
+      <c r="L59" t="s">
         <v>189</v>
       </c>
-      <c r="B59" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M59" s="1">
-        <v>296982.0</v>
+        <v>504226.8</v>
       </c>
       <c r="N59" s="1">
-        <v>299450.84</v>
+        <v>505797.48</v>
       </c>
       <c r="O59" s="1">
-        <v>0.21</v>
+        <v>0.34</v>
       </c>
       <c r="P59">
         <v>1</v>
       </c>
     </row>
     <row r="60" spans="1:16">
       <c r="A60" t="s">
+        <v>190</v>
+      </c>
+      <c r="B60" t="s">
+        <v>191</v>
+      </c>
+      <c r="C60" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="D60" s="1">
+        <v>100.834</v>
+      </c>
+      <c r="E60" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F60" t="s">
+        <v>8</v>
+      </c>
+      <c r="G60">
+        <v>1.0</v>
+      </c>
+      <c r="H60" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="I60" s="1">
+        <v>3336.0</v>
+      </c>
+      <c r="J60" s="1">
+        <v>0.834</v>
+      </c>
+      <c r="K60">
+        <v>0.65</v>
+      </c>
+      <c r="L60" t="s">
         <v>192</v>
       </c>
-      <c r="B60" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M60" s="1">
-        <v>1020468.0</v>
+        <v>403336.0</v>
       </c>
       <c r="N60" s="1">
-        <v>1026673.48</v>
+        <v>405949.21</v>
       </c>
       <c r="O60" s="1">
-        <v>0.72</v>
+        <v>0.27</v>
       </c>
       <c r="P60">
         <v>1</v>
       </c>
     </row>
     <row r="61" spans="1:16">
       <c r="A61" t="s">
+        <v>193</v>
+      </c>
+      <c r="B61" t="s">
+        <v>194</v>
+      </c>
+      <c r="C61" s="1">
+        <v>1500000.0</v>
+      </c>
+      <c r="D61" s="1">
+        <v>104.443</v>
+      </c>
+      <c r="E61" s="1">
+        <v>100.91250667</v>
+      </c>
+      <c r="F61" t="s">
+        <v>8</v>
+      </c>
+      <c r="G61">
+        <v>1.0</v>
+      </c>
+      <c r="H61" s="1">
+        <v>1513687.6</v>
+      </c>
+      <c r="I61" s="1">
+        <v>52957.4</v>
+      </c>
+      <c r="J61" s="1">
+        <v>3.4985686610632</v>
+      </c>
+      <c r="K61">
+        <v>3.71</v>
+      </c>
+      <c r="L61" t="s">
         <v>195</v>
       </c>
-      <c r="B61" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M61" s="1">
-        <v>396304.0</v>
+        <v>1566645.0</v>
       </c>
       <c r="N61" s="1">
-        <v>400183.45</v>
+        <v>1622329.93</v>
       </c>
       <c r="O61" s="1">
-        <v>0.28</v>
+        <v>1.08</v>
       </c>
       <c r="P61">
         <v>1</v>
       </c>
     </row>
     <row r="62" spans="1:16">
       <c r="A62" t="s">
+        <v>196</v>
+      </c>
+      <c r="B62" t="s">
+        <v>197</v>
+      </c>
+      <c r="C62" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="D62" s="1">
+        <v>99.274</v>
+      </c>
+      <c r="E62" s="1">
+        <v>99.895</v>
+      </c>
+      <c r="F62" t="s">
+        <v>8</v>
+      </c>
+      <c r="G62">
+        <v>1.0</v>
+      </c>
+      <c r="H62" s="1">
+        <v>299685.0</v>
+      </c>
+      <c r="I62" s="1">
+        <v>-1863.0</v>
+      </c>
+      <c r="J62" s="1">
+        <v>-0.62165273537214</v>
+      </c>
+      <c r="K62">
+        <v>1.02</v>
+      </c>
+      <c r="L62" t="s">
         <v>198</v>
       </c>
-      <c r="B62" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M62" s="1">
-        <v>395284.0</v>
+        <v>297822.0</v>
       </c>
       <c r="N62" s="1">
-        <v>407544.27</v>
+        <v>300873.37</v>
       </c>
       <c r="O62" s="1">
-        <v>0.29</v>
+        <v>0.2</v>
       </c>
       <c r="P62">
         <v>1</v>
       </c>
     </row>
     <row r="63" spans="1:16">
       <c r="A63" t="s">
+        <v>199</v>
+      </c>
+      <c r="B63" t="s">
+        <v>200</v>
+      </c>
+      <c r="C63" s="1">
+        <v>1200000.0</v>
+      </c>
+      <c r="D63" s="1">
+        <v>85.466</v>
+      </c>
+      <c r="E63" s="1">
+        <v>86.06233333</v>
+      </c>
+      <c r="F63" t="s">
+        <v>8</v>
+      </c>
+      <c r="G63">
+        <v>1.0</v>
+      </c>
+      <c r="H63" s="1">
+        <v>1032748.0</v>
+      </c>
+      <c r="I63" s="1">
+        <v>-7156.0</v>
+      </c>
+      <c r="J63" s="1">
+        <v>-0.69290862824232</v>
+      </c>
+      <c r="K63">
+        <v>0.55</v>
+      </c>
+      <c r="L63" t="s">
         <v>201</v>
       </c>
-      <c r="B63" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M63" s="1">
-        <v>416590.72</v>
+        <v>1025592.0</v>
       </c>
       <c r="N63" s="1">
-        <v>417458.34</v>
+        <v>1032228.99</v>
       </c>
       <c r="O63" s="1">
-        <v>0.29</v>
+        <v>0.69</v>
       </c>
       <c r="P63">
         <v>1</v>
       </c>
     </row>
     <row r="64" spans="1:16">
       <c r="A64" t="s">
+        <v>202</v>
+      </c>
+      <c r="B64" t="s">
         <v>203</v>
       </c>
-      <c r="B64" t="s">
+      <c r="C64" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="D64" s="1">
+        <v>99.19</v>
+      </c>
+      <c r="E64" s="1">
+        <v>100.6852</v>
+      </c>
+      <c r="F64" t="s">
+        <v>8</v>
+      </c>
+      <c r="G64">
+        <v>1.0</v>
+      </c>
+      <c r="H64" s="1">
+        <v>402740.8</v>
+      </c>
+      <c r="I64" s="1">
+        <v>-5980.8</v>
+      </c>
+      <c r="J64" s="1">
+        <v>-1.4850246113629</v>
+      </c>
+      <c r="K64">
+        <v>1.14</v>
+      </c>
+      <c r="L64" t="s">
         <v>204</v>
       </c>
-      <c r="C64" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M64" s="1">
-        <v>618598.2</v>
+        <v>396760.0</v>
       </c>
       <c r="N64" s="1">
-        <v>638213.42</v>
+        <v>401329.86</v>
       </c>
       <c r="O64" s="1">
-        <v>0.45</v>
+        <v>0.27</v>
       </c>
       <c r="P64">
         <v>1</v>
       </c>
     </row>
     <row r="65" spans="1:16">
       <c r="A65" t="s">
+        <v>205</v>
+      </c>
+      <c r="B65" t="s">
         <v>206</v>
       </c>
-      <c r="B65" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C65" s="1">
-        <v>500000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D65" s="1">
-        <v>98.65</v>
+        <v>99.034</v>
       </c>
       <c r="E65" s="1">
-        <v>100.096834</v>
+        <v>100.62</v>
       </c>
       <c r="F65" t="s">
         <v>8</v>
       </c>
       <c r="G65">
         <v>1.0</v>
       </c>
       <c r="H65" s="1">
-        <v>500484.17</v>
+        <v>402480.0</v>
       </c>
       <c r="I65" s="1">
-        <v>-7234.17</v>
+        <v>-6344.0</v>
       </c>
       <c r="J65" s="1">
-        <v>-1.4454343281227</v>
+        <v>-1.5762273901809</v>
       </c>
       <c r="K65">
-        <v>2.13</v>
-[...2 lines deleted...]
-        <v>208</v>
+        <v>0.12</v>
+      </c>
+      <c r="L65">
+        <v>479.45</v>
       </c>
       <c r="M65" s="1">
-        <v>493250.0</v>
+        <v>396136.0</v>
       </c>
       <c r="N65" s="1">
-        <v>503911.1</v>
+        <v>396615.45</v>
       </c>
       <c r="O65" s="1">
-        <v>0.35</v>
+        <v>0.27</v>
       </c>
       <c r="P65">
         <v>1</v>
       </c>
     </row>
     <row r="66" spans="1:16">
       <c r="A66" t="s">
+        <v>207</v>
+      </c>
+      <c r="B66" t="s">
+        <v>208</v>
+      </c>
+      <c r="C66" s="1">
+        <v>416000.0</v>
+      </c>
+      <c r="D66" s="1">
+        <v>100.352</v>
+      </c>
+      <c r="E66" s="1">
+        <v>99.662</v>
+      </c>
+      <c r="F66" t="s">
+        <v>8</v>
+      </c>
+      <c r="G66">
+        <v>1.0</v>
+      </c>
+      <c r="H66" s="1">
+        <v>414593.92</v>
+      </c>
+      <c r="I66" s="1">
+        <v>2870.4</v>
+      </c>
+      <c r="J66" s="1">
+        <v>0.69234010957035</v>
+      </c>
+      <c r="K66">
+        <v>0.42</v>
+      </c>
+      <c r="L66" t="s">
         <v>209</v>
       </c>
-      <c r="B66" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M66" s="1">
-        <v>1564808.64</v>
+        <v>417464.32</v>
       </c>
       <c r="N66" s="1">
-        <v>1581953.04</v>
+        <v>419199.55</v>
       </c>
       <c r="O66" s="1">
-        <v>1.11</v>
+        <v>0.28</v>
       </c>
       <c r="P66">
         <v>1</v>
       </c>
     </row>
     <row r="67" spans="1:16">
       <c r="A67" t="s">
+        <v>210</v>
+      </c>
+      <c r="B67" t="s">
+        <v>211</v>
+      </c>
+      <c r="C67" s="1">
+        <v>627000.0</v>
+      </c>
+      <c r="D67" s="1">
+        <v>99.005</v>
+      </c>
+      <c r="E67" s="1">
+        <v>99.84305423</v>
+      </c>
+      <c r="F67" t="s">
+        <v>8</v>
+      </c>
+      <c r="G67">
+        <v>1.0</v>
+      </c>
+      <c r="H67" s="1">
+        <v>626015.95</v>
+      </c>
+      <c r="I67" s="1">
+        <v>-5254.6</v>
+      </c>
+      <c r="J67" s="1">
+        <v>-0.83937158470164</v>
+      </c>
+      <c r="K67">
+        <v>3.34</v>
+      </c>
+      <c r="L67" t="s">
         <v>212</v>
       </c>
-      <c r="B67" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M67" s="1">
-        <v>985530.66</v>
+        <v>620761.35</v>
       </c>
       <c r="N67" s="1">
-        <v>1011596.89</v>
+        <v>641684.25</v>
       </c>
       <c r="O67" s="1">
-        <v>0.71</v>
+        <v>0.43</v>
       </c>
       <c r="P67">
         <v>1</v>
       </c>
     </row>
     <row r="68" spans="1:16">
       <c r="A68" t="s">
+        <v>213</v>
+      </c>
+      <c r="B68" t="s">
+        <v>214</v>
+      </c>
+      <c r="C68" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="D68" s="1">
+        <v>98.905</v>
+      </c>
+      <c r="E68" s="1">
+        <v>100.096834</v>
+      </c>
+      <c r="F68" t="s">
+        <v>8</v>
+      </c>
+      <c r="G68">
+        <v>1.0</v>
+      </c>
+      <c r="H68" s="1">
+        <v>500484.17</v>
+      </c>
+      <c r="I68" s="1">
+        <v>-5959.17</v>
+      </c>
+      <c r="J68" s="1">
+        <v>-1.190681015945</v>
+      </c>
+      <c r="K68">
+        <v>2.35</v>
+      </c>
+      <c r="L68" t="s">
         <v>215</v>
       </c>
-      <c r="B68" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M68" s="1">
-        <v>790224.0</v>
+        <v>494525.0</v>
       </c>
       <c r="N68" s="1">
-        <v>790541.81</v>
+        <v>506252.21</v>
       </c>
       <c r="O68" s="1">
-        <v>0.56</v>
+        <v>0.34</v>
       </c>
       <c r="P68">
         <v>1</v>
       </c>
     </row>
     <row r="69" spans="1:16">
       <c r="A69" t="s">
+        <v>216</v>
+      </c>
+      <c r="B69" t="s">
         <v>217</v>
       </c>
-      <c r="B69" t="s">
+      <c r="C69" s="1">
+        <v>1592000.0</v>
+      </c>
+      <c r="D69" s="1">
+        <v>98.532</v>
+      </c>
+      <c r="E69" s="1">
+        <v>100.08562374</v>
+      </c>
+      <c r="F69" t="s">
+        <v>8</v>
+      </c>
+      <c r="G69">
+        <v>1.0</v>
+      </c>
+      <c r="H69" s="1">
+        <v>1593363.13</v>
+      </c>
+      <c r="I69" s="1">
+        <v>-24733.69</v>
+      </c>
+      <c r="J69" s="1">
+        <v>-1.5522946109591</v>
+      </c>
+      <c r="K69">
+        <v>1.28</v>
+      </c>
+      <c r="L69" t="s">
         <v>218</v>
       </c>
-      <c r="C69" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M69" s="1">
-        <v>880110.0</v>
+        <v>1568629.44</v>
       </c>
       <c r="N69" s="1">
-        <v>887877.12</v>
+        <v>1588932.02</v>
       </c>
       <c r="O69" s="1">
-        <v>0.63</v>
+        <v>1.06</v>
       </c>
       <c r="P69">
         <v>1</v>
       </c>
     </row>
     <row r="70" spans="1:16">
       <c r="A70" t="s">
+        <v>219</v>
+      </c>
+      <c r="B70" t="s">
         <v>220</v>
       </c>
-      <c r="B70" t="s">
+      <c r="C70" s="1">
+        <v>1009000.0</v>
+      </c>
+      <c r="D70" s="1">
+        <v>98.123</v>
+      </c>
+      <c r="E70" s="1">
+        <v>100.01720416</v>
+      </c>
+      <c r="F70" t="s">
+        <v>8</v>
+      </c>
+      <c r="G70">
+        <v>1.0</v>
+      </c>
+      <c r="H70" s="1">
+        <v>1009173.59</v>
+      </c>
+      <c r="I70" s="1">
+        <v>-19112.52</v>
+      </c>
+      <c r="J70" s="1">
+        <v>-1.8938783366299</v>
+      </c>
+      <c r="K70">
+        <v>2.8</v>
+      </c>
+      <c r="L70" t="s">
         <v>221</v>
       </c>
-      <c r="C70" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M70" s="1">
-        <v>602054.25</v>
+        <v>990061.07</v>
       </c>
       <c r="N70" s="1">
-        <v>610531.56</v>
+        <v>1018290.9</v>
       </c>
       <c r="O70" s="1">
-        <v>0.43</v>
+        <v>0.68</v>
       </c>
       <c r="P70">
         <v>1</v>
       </c>
     </row>
     <row r="71" spans="1:16">
       <c r="A71" t="s">
+        <v>222</v>
+      </c>
+      <c r="B71" t="s">
         <v>223</v>
       </c>
-      <c r="B71" t="s">
+      <c r="C71" s="1">
+        <v>800000.0</v>
+      </c>
+      <c r="D71" s="1">
+        <v>99.123</v>
+      </c>
+      <c r="E71" s="1">
+        <v>100.49511125</v>
+      </c>
+      <c r="F71" t="s">
+        <v>8</v>
+      </c>
+      <c r="G71">
+        <v>1.0</v>
+      </c>
+      <c r="H71" s="1">
+        <v>803960.89</v>
+      </c>
+      <c r="I71" s="1">
+        <v>-10976.89</v>
+      </c>
+      <c r="J71" s="1">
+        <v>-1.3653512423969</v>
+      </c>
+      <c r="K71">
+        <v>0.25</v>
+      </c>
+      <c r="L71" t="s">
         <v>224</v>
       </c>
-      <c r="C71" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M71" s="1">
-        <v>1103388.0</v>
+        <v>792984.0</v>
       </c>
       <c r="N71" s="1">
-        <v>1104503.07</v>
+        <v>794970.3</v>
       </c>
       <c r="O71" s="1">
-        <v>0.78</v>
+        <v>0.53</v>
       </c>
       <c r="P71">
         <v>1</v>
       </c>
     </row>
     <row r="72" spans="1:16">
       <c r="A72" t="s">
+        <v>225</v>
+      </c>
+      <c r="B72" t="s">
         <v>226</v>
       </c>
-      <c r="B72" t="s">
+      <c r="C72" s="1">
+        <v>900000.0</v>
+      </c>
+      <c r="D72" s="1">
+        <v>98.255</v>
+      </c>
+      <c r="E72" s="1">
+        <v>99.631</v>
+      </c>
+      <c r="F72" t="s">
+        <v>8</v>
+      </c>
+      <c r="G72">
+        <v>1.0</v>
+      </c>
+      <c r="H72" s="1">
+        <v>896679.0</v>
+      </c>
+      <c r="I72" s="1">
+        <v>-12384.0</v>
+      </c>
+      <c r="J72" s="1">
+        <v>-1.3810962451446</v>
+      </c>
+      <c r="K72">
+        <v>1.11</v>
+      </c>
+      <c r="L72" t="s">
         <v>227</v>
       </c>
-      <c r="C72" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M72" s="1">
-        <v>699531.0</v>
+        <v>884295.0</v>
       </c>
       <c r="N72" s="1">
-        <v>703321.07</v>
+        <v>894327.53</v>
       </c>
       <c r="O72" s="1">
-        <v>0.5</v>
+        <v>0.6</v>
       </c>
       <c r="P72">
         <v>1</v>
       </c>
     </row>
     <row r="73" spans="1:16">
       <c r="A73" t="s">
+        <v>228</v>
+      </c>
+      <c r="B73" t="s">
         <v>229</v>
       </c>
-      <c r="B73" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C73" s="1">
-        <v>1258000.0</v>
+        <v>1115000.0</v>
       </c>
       <c r="D73" s="1">
-        <v>98.022</v>
+        <v>100.311</v>
       </c>
       <c r="E73" s="1">
-        <v>99.38705326</v>
+        <v>99.731</v>
       </c>
       <c r="F73" t="s">
         <v>8</v>
       </c>
       <c r="G73">
         <v>1.0</v>
       </c>
       <c r="H73" s="1">
-        <v>1250289.13</v>
+        <v>1112000.65</v>
       </c>
       <c r="I73" s="1">
-        <v>-17172.37</v>
+        <v>6467.0</v>
       </c>
       <c r="J73" s="1">
-        <v>-1.3734719104532</v>
+        <v>0.58156440825821</v>
       </c>
       <c r="K73">
-        <v>2.87</v>
-[...2 lines deleted...]
-        <v>231</v>
+        <v>0.05</v>
+      </c>
+      <c r="L73">
+        <v>572.77</v>
       </c>
       <c r="M73" s="1">
-        <v>1233116.76</v>
+        <v>1118467.65</v>
       </c>
       <c r="N73" s="1">
-        <v>1269185.17</v>
+        <v>1119040.42</v>
       </c>
       <c r="O73" s="1">
-        <v>0.89</v>
+        <v>0.75</v>
       </c>
       <c r="P73">
         <v>1</v>
       </c>
     </row>
     <row r="74" spans="1:16">
       <c r="A74" t="s">
+        <v>230</v>
+      </c>
+      <c r="B74" t="s">
+        <v>231</v>
+      </c>
+      <c r="C74" s="1">
+        <v>1100000.0</v>
+      </c>
+      <c r="D74" s="1">
+        <v>100.101</v>
+      </c>
+      <c r="E74" s="1">
+        <v>99.451</v>
+      </c>
+      <c r="F74" t="s">
+        <v>8</v>
+      </c>
+      <c r="G74">
+        <v>1.0</v>
+      </c>
+      <c r="H74" s="1">
+        <v>1093961.0</v>
+      </c>
+      <c r="I74" s="1">
+        <v>7150.0</v>
+      </c>
+      <c r="J74" s="1">
+        <v>0.65358819921368</v>
+      </c>
+      <c r="K74">
+        <v>0.37</v>
+      </c>
+      <c r="L74" t="s">
         <v>232</v>
       </c>
-      <c r="B74" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M74" s="1">
-        <v>494370.0</v>
+        <v>1101111.0</v>
       </c>
       <c r="N74" s="1">
-        <v>509534.38</v>
+        <v>1105153.12</v>
       </c>
       <c r="O74" s="1">
-        <v>0.36</v>
+        <v>0.74</v>
       </c>
       <c r="P74">
         <v>1</v>
       </c>
     </row>
     <row r="75" spans="1:16">
       <c r="A75" t="s">
+        <v>233</v>
+      </c>
+      <c r="B75" t="s">
+        <v>234</v>
+      </c>
+      <c r="C75" s="1">
+        <v>1258000.0</v>
+      </c>
+      <c r="D75" s="1">
+        <v>98.168</v>
+      </c>
+      <c r="E75" s="1">
+        <v>99.38705326</v>
+      </c>
+      <c r="F75" t="s">
+        <v>8</v>
+      </c>
+      <c r="G75">
+        <v>1.0</v>
+      </c>
+      <c r="H75" s="1">
+        <v>1250289.13</v>
+      </c>
+      <c r="I75" s="1">
+        <v>-15335.69</v>
+      </c>
+      <c r="J75" s="1">
+        <v>-1.2265714891083</v>
+      </c>
+      <c r="K75">
+        <v>0.16</v>
+      </c>
+      <c r="L75" t="s">
         <v>235</v>
       </c>
-      <c r="B75" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M75" s="1">
-        <v>2059512.0</v>
+        <v>1234953.44</v>
       </c>
       <c r="N75" s="1">
-        <v>2150245.56</v>
+        <v>1236935.22</v>
       </c>
       <c r="O75" s="1">
-        <v>1.51</v>
+        <v>0.83</v>
       </c>
       <c r="P75">
         <v>1</v>
       </c>
     </row>
     <row r="76" spans="1:16">
       <c r="A76" t="s">
+        <v>236</v>
+      </c>
+      <c r="B76" t="s">
+        <v>237</v>
+      </c>
+      <c r="C76" s="1">
+        <v>2050000.0</v>
+      </c>
+      <c r="D76" s="1">
+        <v>100.685</v>
+      </c>
+      <c r="E76" s="1">
+        <v>96.98605268</v>
+      </c>
+      <c r="F76" t="s">
+        <v>8</v>
+      </c>
+      <c r="G76">
+        <v>1.0</v>
+      </c>
+      <c r="H76" s="1">
+        <v>1988214.08</v>
+      </c>
+      <c r="I76" s="1">
+        <v>75828.42</v>
+      </c>
+      <c r="J76" s="1">
+        <v>3.8138961373817</v>
+      </c>
+      <c r="K76">
+        <v>0.18</v>
+      </c>
+      <c r="L76" t="s">
         <v>238</v>
       </c>
-      <c r="B76" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M76" s="1">
-        <v>816462.0</v>
+        <v>2064042.5</v>
       </c>
       <c r="N76" s="1">
-        <v>827881.52</v>
+        <v>2067833.6</v>
       </c>
       <c r="O76" s="1">
-        <v>0.58</v>
+        <v>1.38</v>
       </c>
       <c r="P76">
         <v>1</v>
       </c>
     </row>
     <row r="77" spans="1:16">
       <c r="A77" t="s">
+        <v>239</v>
+      </c>
+      <c r="B77" t="s">
+        <v>240</v>
+      </c>
+      <c r="C77" s="1">
+        <v>900000.0</v>
+      </c>
+      <c r="D77" s="1">
+        <v>91.253</v>
+      </c>
+      <c r="E77" s="1">
+        <v>83.47740778</v>
+      </c>
+      <c r="F77" t="s">
+        <v>8</v>
+      </c>
+      <c r="G77">
+        <v>1.0</v>
+      </c>
+      <c r="H77" s="1">
+        <v>751296.67</v>
+      </c>
+      <c r="I77" s="1">
+        <v>69980.33</v>
+      </c>
+      <c r="J77" s="1">
+        <v>9.3146067052314</v>
+      </c>
+      <c r="K77">
+        <v>1.38</v>
+      </c>
+      <c r="L77" t="s">
         <v>241</v>
       </c>
-      <c r="B77" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M77" s="1">
-        <v>713251.0</v>
+        <v>821277.0</v>
       </c>
       <c r="N77" s="1">
-        <v>722689.01</v>
+        <v>833667.41</v>
       </c>
       <c r="O77" s="1">
-        <v>0.51</v>
+        <v>0.56</v>
       </c>
       <c r="P77">
         <v>1</v>
       </c>
     </row>
     <row r="78" spans="1:16">
       <c r="A78" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="B78" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
       <c r="C78" s="1">
         <v>700000.0</v>
       </c>
       <c r="D78" s="1">
-        <v>100.376</v>
+        <v>102.046</v>
       </c>
       <c r="E78" s="1">
-        <v>100.30714286</v>
+        <v>100.4068</v>
       </c>
       <c r="F78" t="s">
         <v>8</v>
       </c>
       <c r="G78">
         <v>1.0</v>
       </c>
       <c r="H78" s="1">
-        <v>702150.0</v>
+        <v>702847.6</v>
       </c>
       <c r="I78" s="1">
-        <v>482.0</v>
+        <v>11474.4</v>
       </c>
       <c r="J78" s="1">
-        <v>0.06864630064801</v>
+        <v>1.6325587510009</v>
       </c>
       <c r="K78">
-        <v>0.32</v>
+        <v>1.57</v>
       </c>
       <c r="L78" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="M78" s="1">
-        <v>702632.0</v>
+        <v>714322.0</v>
       </c>
       <c r="N78" s="1">
-        <v>704895.44</v>
+        <v>725320.63</v>
       </c>
       <c r="O78" s="1">
-        <v>0.5</v>
+        <v>0.49</v>
       </c>
       <c r="P78">
         <v>1</v>
       </c>
     </row>
     <row r="79" spans="1:16">
       <c r="A79" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="B79" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
       <c r="C79" s="1">
         <v>700000.0</v>
       </c>
       <c r="D79" s="1">
-        <v>98.452</v>
+        <v>100.309</v>
       </c>
       <c r="E79" s="1">
-        <v>100.231</v>
+        <v>100.30714286</v>
       </c>
       <c r="F79" t="s">
         <v>8</v>
       </c>
       <c r="G79">
         <v>1.0</v>
       </c>
       <c r="H79" s="1">
-        <v>701617.0</v>
+        <v>702150.0</v>
       </c>
       <c r="I79" s="1">
-        <v>-12453.0</v>
+        <v>13.0</v>
       </c>
       <c r="J79" s="1">
-        <v>-1.7748999810438</v>
+        <v>0.0018514562415438</v>
       </c>
       <c r="K79">
-        <v>0.23</v>
+        <v>0.57</v>
       </c>
       <c r="L79" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="M79" s="1">
-        <v>689164.0</v>
+        <v>702163.0</v>
       </c>
       <c r="N79" s="1">
-        <v>690746.19</v>
+        <v>706186.9</v>
       </c>
       <c r="O79" s="1">
-        <v>0.49</v>
+        <v>0.47</v>
       </c>
       <c r="P79">
         <v>1</v>
       </c>
     </row>
     <row r="80" spans="1:16">
       <c r="A80" t="s">
+        <v>248</v>
+      </c>
+      <c r="B80" t="s">
+        <v>249</v>
+      </c>
+      <c r="C80" s="1">
+        <v>700000.0</v>
+      </c>
+      <c r="D80" s="1">
+        <v>98.679</v>
+      </c>
+      <c r="E80" s="1">
+        <v>100.231</v>
+      </c>
+      <c r="F80" t="s">
+        <v>8</v>
+      </c>
+      <c r="G80">
+        <v>1.0</v>
+      </c>
+      <c r="H80" s="1">
+        <v>701617.0</v>
+      </c>
+      <c r="I80" s="1">
+        <v>-10864.0</v>
+      </c>
+      <c r="J80" s="1">
+        <v>-1.5484231425407</v>
+      </c>
+      <c r="K80">
+        <v>0.44</v>
+      </c>
+      <c r="L80" t="s">
         <v>250</v>
       </c>
-      <c r="B80" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M80" s="1">
-        <v>784840.0</v>
+        <v>690753.0</v>
       </c>
       <c r="N80" s="1">
-        <v>789376.99</v>
+        <v>693845.47</v>
       </c>
       <c r="O80" s="1">
-        <v>0.56</v>
+        <v>0.46</v>
       </c>
       <c r="P80">
         <v>1</v>
       </c>
     </row>
     <row r="81" spans="1:16">
       <c r="A81" t="s">
+        <v>251</v>
+      </c>
+      <c r="B81" t="s">
+        <v>252</v>
+      </c>
+      <c r="C81" s="1">
+        <v>800000.0</v>
+      </c>
+      <c r="D81" s="1">
+        <v>98.298</v>
+      </c>
+      <c r="E81" s="1">
+        <v>100.28911125</v>
+      </c>
+      <c r="F81" t="s">
+        <v>8</v>
+      </c>
+      <c r="G81">
+        <v>1.0</v>
+      </c>
+      <c r="H81" s="1">
+        <v>802312.89</v>
+      </c>
+      <c r="I81" s="1">
+        <v>-15928.89</v>
+      </c>
+      <c r="J81" s="1">
+        <v>-1.9853713181649</v>
+      </c>
+      <c r="K81">
+        <v>0.74</v>
+      </c>
+      <c r="L81" t="s">
         <v>253</v>
       </c>
-      <c r="B81" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M81" s="1">
-        <v>605814.0</v>
+        <v>786384.0</v>
       </c>
       <c r="N81" s="1">
-        <v>607790.71</v>
+        <v>792301.81</v>
       </c>
       <c r="O81" s="1">
-        <v>0.43</v>
+        <v>0.53</v>
       </c>
       <c r="P81">
         <v>1</v>
       </c>
     </row>
     <row r="82" spans="1:16">
       <c r="A82" t="s">
+        <v>254</v>
+      </c>
+      <c r="B82" t="s">
+        <v>255</v>
+      </c>
+      <c r="C82" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="D82" s="1">
+        <v>101.433</v>
+      </c>
+      <c r="E82" s="1">
+        <v>99.651</v>
+      </c>
+      <c r="F82" t="s">
+        <v>8</v>
+      </c>
+      <c r="G82">
+        <v>1.0</v>
+      </c>
+      <c r="H82" s="1">
+        <v>597906.0</v>
+      </c>
+      <c r="I82" s="1">
+        <v>10692.0</v>
+      </c>
+      <c r="J82" s="1">
+        <v>1.7882409609537</v>
+      </c>
+      <c r="K82">
+        <v>0.6</v>
+      </c>
+      <c r="L82" t="s">
         <v>256</v>
       </c>
-      <c r="B82" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M82" s="1">
-        <v>505965.0</v>
+        <v>608598.0</v>
       </c>
       <c r="N82" s="1">
-        <v>518622.53</v>
+        <v>612171.29</v>
       </c>
       <c r="O82" s="1">
-        <v>0.37</v>
+        <v>0.41</v>
       </c>
       <c r="P82">
         <v>1</v>
       </c>
     </row>
     <row r="83" spans="1:16">
       <c r="A83" t="s">
-        <v>259</v>
+        <v>257</v>
       </c>
       <c r="B83" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
       <c r="C83" s="1">
-        <v>600000.0</v>
+        <v>898000.0</v>
       </c>
       <c r="D83" s="1">
-        <v>98.366</v>
+        <v>100.453</v>
       </c>
       <c r="E83" s="1">
-        <v>99.92916667</v>
+        <v>99.768</v>
       </c>
       <c r="F83" t="s">
         <v>8</v>
       </c>
       <c r="G83">
         <v>1.0</v>
       </c>
       <c r="H83" s="1">
-        <v>599575.0</v>
+        <v>895916.64</v>
       </c>
       <c r="I83" s="1">
-        <v>-9379.0</v>
+        <v>6151.3</v>
       </c>
       <c r="J83" s="1">
-        <v>-1.5642746945753</v>
+        <v>0.6865928955176</v>
       </c>
       <c r="K83">
-        <v>2.86</v>
-[...2 lines deleted...]
-        <v>261</v>
+        <v>0.1</v>
+      </c>
+      <c r="L83">
+        <v>858.02</v>
       </c>
       <c r="M83" s="1">
-        <v>590196.0</v>
+        <v>902067.94</v>
       </c>
       <c r="N83" s="1">
-        <v>607382.3</v>
+        <v>902925.96</v>
       </c>
       <c r="O83" s="1">
-        <v>0.43</v>
+        <v>0.6</v>
       </c>
       <c r="P83">
         <v>1</v>
       </c>
     </row>
     <row r="84" spans="1:16">
       <c r="A84" t="s">
-        <v>262</v>
+        <v>259</v>
       </c>
       <c r="B84" t="s">
-        <v>263</v>
+        <v>260</v>
       </c>
       <c r="C84" s="1">
-        <v>580000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D84" s="1">
-        <v>98.11</v>
+        <v>99.231</v>
       </c>
       <c r="E84" s="1">
-        <v>100.00810345</v>
+        <v>99.92916667</v>
       </c>
       <c r="F84" t="s">
         <v>8</v>
       </c>
       <c r="G84">
         <v>1.0</v>
       </c>
       <c r="H84" s="1">
-        <v>580047.0</v>
+        <v>599575.0</v>
       </c>
       <c r="I84" s="1">
-        <v>-11009.0</v>
+        <v>-4189.0</v>
       </c>
       <c r="J84" s="1">
-        <v>-1.8979496489078</v>
+        <v>-0.69866155193262</v>
       </c>
       <c r="K84">
-        <v>1.43</v>
+        <v>3.11</v>
       </c>
       <c r="L84" t="s">
-        <v>264</v>
+        <v>261</v>
       </c>
       <c r="M84" s="1">
-        <v>569038.0</v>
+        <v>595386.0</v>
       </c>
       <c r="N84" s="1">
-        <v>577348.53</v>
+        <v>614039.42</v>
       </c>
       <c r="O84" s="1">
         <v>0.41</v>
       </c>
       <c r="P84">
         <v>1</v>
       </c>
     </row>
     <row r="85" spans="1:16">
       <c r="A85" t="s">
-        <v>265</v>
+        <v>262</v>
       </c>
       <c r="B85" t="s">
-        <v>266</v>
+        <v>263</v>
       </c>
       <c r="C85" s="1">
-        <v>600000.0</v>
+        <v>280000.0</v>
       </c>
       <c r="D85" s="1">
-        <v>98.338</v>
+        <v>98.464</v>
       </c>
       <c r="E85" s="1">
-        <v>98.71</v>
+        <v>100.00810357</v>
       </c>
       <c r="F85" t="s">
         <v>8</v>
       </c>
       <c r="G85">
         <v>1.0</v>
       </c>
       <c r="H85" s="1">
-        <v>592260.0</v>
+        <v>280022.69</v>
       </c>
       <c r="I85" s="1">
-        <v>-2232.0</v>
+        <v>-4323.49</v>
       </c>
       <c r="J85" s="1">
-        <v>-0.37686151352447</v>
+        <v>-1.5439784540317</v>
       </c>
       <c r="K85">
-        <v>0.91</v>
+        <v>1.63</v>
       </c>
       <c r="L85" t="s">
-        <v>267</v>
+        <v>264</v>
       </c>
       <c r="M85" s="1">
-        <v>590028.0</v>
+        <v>275699.2</v>
       </c>
       <c r="N85" s="1">
-        <v>595485.53</v>
+        <v>280276.62</v>
       </c>
       <c r="O85" s="1">
-        <v>0.42</v>
+        <v>0.19</v>
       </c>
       <c r="P85">
         <v>1</v>
       </c>
     </row>
     <row r="86" spans="1:16">
       <c r="A86" t="s">
-        <v>268</v>
+        <v>265</v>
       </c>
       <c r="B86" t="s">
-        <v>269</v>
+        <v>266</v>
       </c>
       <c r="C86" s="1">
-        <v>700000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D86" s="1">
-        <v>98.337</v>
+        <v>98.572</v>
       </c>
       <c r="E86" s="1">
-        <v>100.03090857</v>
+        <v>98.71</v>
       </c>
       <c r="F86" t="s">
         <v>8</v>
       </c>
       <c r="G86">
         <v>1.0</v>
       </c>
       <c r="H86" s="1">
-        <v>700216.36</v>
+        <v>592260.0</v>
       </c>
       <c r="I86" s="1">
-        <v>-11857.36</v>
+        <v>-828.0</v>
       </c>
       <c r="J86" s="1">
-        <v>-1.6933851702637</v>
+        <v>-0.13980346469456</v>
       </c>
       <c r="K86">
-        <v>0.77</v>
+        <v>1.14</v>
       </c>
       <c r="L86" t="s">
-        <v>270</v>
+        <v>267</v>
       </c>
       <c r="M86" s="1">
-        <v>688359.0</v>
+        <v>591432.0</v>
       </c>
       <c r="N86" s="1">
-        <v>693746.6</v>
+        <v>598270.36</v>
       </c>
       <c r="O86" s="1">
-        <v>0.49</v>
+        <v>0.4</v>
       </c>
       <c r="P86">
         <v>1</v>
       </c>
     </row>
     <row r="87" spans="1:16">
       <c r="A87" t="s">
-        <v>271</v>
+        <v>268</v>
       </c>
       <c r="B87" t="s">
-        <v>272</v>
+        <v>269</v>
       </c>
       <c r="C87" s="1">
-        <v>487000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D87" s="1">
-        <v>100.149</v>
+        <v>98.92</v>
       </c>
       <c r="E87" s="1">
-        <v>100.0</v>
+        <v>100.03090857</v>
       </c>
       <c r="F87" t="s">
         <v>8</v>
       </c>
       <c r="G87">
         <v>1.0</v>
       </c>
       <c r="H87" s="1">
-        <v>487000.0</v>
+        <v>700216.36</v>
       </c>
       <c r="I87" s="1">
-        <v>725.63</v>
+        <v>-7776.36</v>
       </c>
       <c r="J87" s="1">
-        <v>0.149</v>
+        <v>-1.110565311556</v>
       </c>
       <c r="K87">
-        <v>0.24</v>
+        <v>0.15</v>
       </c>
       <c r="L87" t="s">
-        <v>273</v>
+        <v>270</v>
       </c>
       <c r="M87" s="1">
-        <v>487725.63</v>
+        <v>692440.0</v>
       </c>
       <c r="N87" s="1">
-        <v>488899.07</v>
+        <v>693517.52</v>
       </c>
       <c r="O87" s="1">
-        <v>0.34</v>
+        <v>0.46</v>
       </c>
       <c r="P87">
         <v>1</v>
       </c>
     </row>
     <row r="88" spans="1:16">
       <c r="A88" t="s">
-        <v>274</v>
+        <v>271</v>
       </c>
       <c r="B88" t="s">
-        <v>275</v>
+        <v>272</v>
       </c>
       <c r="C88" s="1">
-        <v>900000.0</v>
+        <v>487000.0</v>
       </c>
       <c r="D88" s="1">
-        <v>101.215</v>
+        <v>100.273</v>
       </c>
       <c r="E88" s="1">
-        <v>99.942</v>
+        <v>100.0</v>
       </c>
       <c r="F88" t="s">
         <v>8</v>
       </c>
       <c r="G88">
         <v>1.0</v>
       </c>
       <c r="H88" s="1">
-        <v>899478.0</v>
+        <v>487000.0</v>
       </c>
       <c r="I88" s="1">
-        <v>11457.0</v>
+        <v>1329.51</v>
       </c>
       <c r="J88" s="1">
-        <v>1.2737387684857</v>
+        <v>0.273</v>
       </c>
       <c r="K88">
-        <v>0.41</v>
+        <v>0.48</v>
       </c>
       <c r="L88" t="s">
-        <v>276</v>
+        <v>273</v>
       </c>
       <c r="M88" s="1">
-        <v>910935.0</v>
+        <v>488329.51</v>
       </c>
       <c r="N88" s="1">
-        <v>914599.73</v>
+        <v>490676.4</v>
       </c>
       <c r="O88" s="1">
-        <v>0.64</v>
+        <v>0.33</v>
       </c>
       <c r="P88">
         <v>1</v>
       </c>
     </row>
     <row r="89" spans="1:16">
       <c r="A89" t="s">
-        <v>277</v>
+        <v>274</v>
       </c>
       <c r="B89" t="s">
-        <v>278</v>
+        <v>275</v>
       </c>
       <c r="C89" s="1">
-        <v>700000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D89" s="1">
-        <v>94.052</v>
+        <v>101.327</v>
       </c>
       <c r="E89" s="1">
-        <v>94.61294429</v>
+        <v>99.942</v>
       </c>
       <c r="F89" t="s">
         <v>8</v>
       </c>
       <c r="G89">
         <v>1.0</v>
       </c>
       <c r="H89" s="1">
-        <v>662290.61</v>
+        <v>899478.0</v>
       </c>
       <c r="I89" s="1">
-        <v>-3926.61</v>
+        <v>12465.0</v>
       </c>
       <c r="J89" s="1">
-        <v>-0.59288323595589</v>
+        <v>1.3858037661844</v>
       </c>
       <c r="K89">
-        <v>0.41</v>
+        <v>0.62</v>
       </c>
       <c r="L89" t="s">
-        <v>279</v>
+        <v>276</v>
       </c>
       <c r="M89" s="1">
-        <v>658364.0</v>
+        <v>911943.0</v>
       </c>
       <c r="N89" s="1">
-        <v>661228.73</v>
+        <v>917484.78</v>
       </c>
       <c r="O89" s="1">
-        <v>0.47</v>
+        <v>0.61</v>
       </c>
       <c r="P89">
         <v>1</v>
       </c>
     </row>
     <row r="90" spans="1:16">
       <c r="A90" t="s">
-        <v>280</v>
+        <v>277</v>
       </c>
       <c r="B90" t="s">
-        <v>281</v>
+        <v>278</v>
       </c>
       <c r="C90" s="1">
-        <v>1100000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D90" s="1">
-        <v>101.134</v>
+        <v>94.132</v>
       </c>
       <c r="E90" s="1">
-        <v>100.55165909</v>
+        <v>94.61294429</v>
       </c>
       <c r="F90" t="s">
         <v>8</v>
       </c>
       <c r="G90">
         <v>1.0</v>
       </c>
       <c r="H90" s="1">
-        <v>1106068.25</v>
+        <v>662290.61</v>
       </c>
       <c r="I90" s="1">
-        <v>6405.75</v>
+        <v>-3366.61</v>
       </c>
       <c r="J90" s="1">
-        <v>0.57914599754581</v>
+        <v>-0.50832820957555</v>
       </c>
       <c r="K90">
-        <v>3.63</v>
+        <v>0.45</v>
       </c>
       <c r="L90" t="s">
-        <v>282</v>
+        <v>279</v>
       </c>
       <c r="M90" s="1">
-        <v>1112474.0</v>
+        <v>658924.0</v>
       </c>
       <c r="N90" s="1">
-        <v>1152413.04</v>
+        <v>662040.44</v>
       </c>
       <c r="O90" s="1">
-        <v>0.81</v>
+        <v>0.44</v>
       </c>
       <c r="P90">
         <v>1</v>
       </c>
     </row>
     <row r="91" spans="1:16">
       <c r="A91" t="s">
-        <v>283</v>
+        <v>280</v>
       </c>
       <c r="B91" t="s">
-        <v>284</v>
+        <v>281</v>
       </c>
       <c r="C91" s="1">
-        <v>2100000.0</v>
+        <v>1100000.0</v>
       </c>
       <c r="D91" s="1">
-        <v>97.948</v>
+        <v>101.341</v>
       </c>
       <c r="E91" s="1">
-        <v>98.42609524</v>
+        <v>100.55165909</v>
       </c>
       <c r="F91" t="s">
         <v>8</v>
       </c>
       <c r="G91">
         <v>1.0</v>
       </c>
       <c r="H91" s="1">
-        <v>2066948.0</v>
+        <v>1106068.25</v>
       </c>
       <c r="I91" s="1">
-        <v>-10040.0</v>
+        <v>8682.75</v>
       </c>
       <c r="J91" s="1">
-        <v>-0.48574032825209</v>
+        <v>0.78501032825054</v>
       </c>
       <c r="K91">
-        <v>1.94</v>
+        <v>3.85</v>
       </c>
       <c r="L91" t="s">
-        <v>285</v>
+        <v>282</v>
       </c>
       <c r="M91" s="1">
-        <v>2056908.0</v>
+        <v>1114751.0</v>
       </c>
       <c r="N91" s="1">
-        <v>2097685.4</v>
+        <v>1157142.44</v>
       </c>
       <c r="O91" s="1">
-        <v>1.48</v>
+        <v>0.77</v>
       </c>
       <c r="P91">
         <v>1</v>
       </c>
     </row>
     <row r="92" spans="1:16">
       <c r="A92" t="s">
-        <v>286</v>
+        <v>283</v>
       </c>
       <c r="B92" t="s">
-        <v>287</v>
+        <v>284</v>
       </c>
       <c r="C92" s="1">
-        <v>700000.0</v>
+        <v>2100000.0</v>
       </c>
       <c r="D92" s="1">
-        <v>96.739</v>
+        <v>98.074</v>
       </c>
       <c r="E92" s="1">
-        <v>98.91583286</v>
+        <v>98.42609524</v>
       </c>
       <c r="F92" t="s">
         <v>8</v>
       </c>
       <c r="G92">
         <v>1.0</v>
       </c>
       <c r="H92" s="1">
-        <v>692410.83</v>
+        <v>2066948.0</v>
       </c>
       <c r="I92" s="1">
-        <v>-15237.83</v>
+        <v>-7394.0</v>
       </c>
       <c r="J92" s="1">
-        <v>-2.2006920371248</v>
+        <v>-0.3577254967227</v>
       </c>
       <c r="K92">
-        <v>4.27</v>
+        <v>2.16</v>
       </c>
       <c r="L92" t="s">
-        <v>288</v>
+        <v>285</v>
       </c>
       <c r="M92" s="1">
-        <v>677173.0</v>
+        <v>2059554.0</v>
       </c>
       <c r="N92" s="1">
-        <v>707042.86</v>
+        <v>2104862.22</v>
       </c>
       <c r="O92" s="1">
-        <v>0.5</v>
+        <v>1.41</v>
       </c>
       <c r="P92">
         <v>1</v>
       </c>
     </row>
     <row r="93" spans="1:16">
       <c r="A93" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="B93" t="s">
-        <v>290</v>
+        <v>287</v>
       </c>
       <c r="C93" s="1">
-        <v>521000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D93" s="1">
-        <v>97.93</v>
+        <v>96.679</v>
       </c>
       <c r="E93" s="1">
-        <v>99.68758157</v>
+        <v>95.396</v>
       </c>
       <c r="F93" t="s">
         <v>8</v>
       </c>
       <c r="G93">
         <v>1.0</v>
       </c>
       <c r="H93" s="1">
-        <v>519372.3</v>
+        <v>572376.0</v>
       </c>
       <c r="I93" s="1">
-        <v>-9157.0</v>
+        <v>7698.0</v>
       </c>
       <c r="J93" s="1">
-        <v>-1.763089791273</v>
+        <v>1.344920122437</v>
       </c>
       <c r="K93">
-        <v>1.99</v>
-[...2 lines deleted...]
-        <v>291</v>
+        <v>0.14</v>
+      </c>
+      <c r="L93">
+        <v>863.01</v>
       </c>
       <c r="M93" s="1">
-        <v>510215.3</v>
+        <v>580074.0</v>
       </c>
       <c r="N93" s="1">
-        <v>520606.75</v>
+        <v>580937.01</v>
       </c>
       <c r="O93" s="1">
-        <v>0.37</v>
+        <v>0.39</v>
       </c>
       <c r="P93">
         <v>1</v>
       </c>
     </row>
     <row r="94" spans="1:16">
       <c r="A94" t="s">
-        <v>292</v>
+        <v>288</v>
       </c>
       <c r="B94" t="s">
-        <v>293</v>
+        <v>287</v>
       </c>
       <c r="C94" s="1">
-        <v>500000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D94" s="1">
-        <v>98.464</v>
+        <v>96.602</v>
       </c>
       <c r="E94" s="1">
-        <v>99.996</v>
+        <v>98.91583286</v>
       </c>
       <c r="F94" t="s">
         <v>8</v>
       </c>
       <c r="G94">
         <v>1.0</v>
       </c>
       <c r="H94" s="1">
-        <v>499980.0</v>
+        <v>692410.83</v>
       </c>
       <c r="I94" s="1">
-        <v>-7660.0</v>
+        <v>-16196.83</v>
       </c>
       <c r="J94" s="1">
-        <v>-1.5320612824513</v>
+        <v>-2.339193625842</v>
       </c>
       <c r="K94">
-        <v>1.9</v>
+        <v>0.14</v>
       </c>
       <c r="L94" t="s">
-        <v>294</v>
+        <v>289</v>
       </c>
       <c r="M94" s="1">
-        <v>492320.0</v>
+        <v>676214.0</v>
       </c>
       <c r="N94" s="1">
-        <v>501799.45</v>
+        <v>677220.85</v>
       </c>
       <c r="O94" s="1">
-        <v>0.35</v>
+        <v>0.45</v>
       </c>
       <c r="P94">
         <v>1</v>
       </c>
     </row>
     <row r="95" spans="1:16">
       <c r="A95" t="s">
-        <v>295</v>
+        <v>290</v>
       </c>
       <c r="B95" t="s">
-        <v>296</v>
+        <v>291</v>
       </c>
       <c r="C95" s="1">
-        <v>657000.0</v>
+        <v>521000.0</v>
       </c>
       <c r="D95" s="1">
-        <v>99.175</v>
+        <v>98.102</v>
       </c>
       <c r="E95" s="1">
-        <v>99.394</v>
+        <v>99.68758157</v>
       </c>
       <c r="F95" t="s">
         <v>8</v>
       </c>
       <c r="G95">
         <v>1.0</v>
       </c>
       <c r="H95" s="1">
-        <v>653018.58</v>
+        <v>519372.3</v>
       </c>
       <c r="I95" s="1">
-        <v>-1438.83</v>
+        <v>-8260.88</v>
       </c>
       <c r="J95" s="1">
-        <v>-0.22033523150291</v>
+        <v>-1.5905507475081</v>
       </c>
       <c r="K95">
-        <v>0.14</v>
-[...2 lines deleted...]
-        <v>945.0</v>
+        <v>2.18</v>
+      </c>
+      <c r="L95" t="s">
+        <v>292</v>
       </c>
       <c r="M95" s="1">
-        <v>651579.75</v>
+        <v>511111.42</v>
       </c>
       <c r="N95" s="1">
-        <v>652524.75</v>
+        <v>522477.07</v>
       </c>
       <c r="O95" s="1">
-        <v>0.46</v>
+        <v>0.35</v>
       </c>
       <c r="P95">
         <v>1</v>
       </c>
     </row>
     <row r="96" spans="1:16">
       <c r="A96" t="s">
-        <v>297</v>
+        <v>293</v>
       </c>
       <c r="B96" t="s">
-        <v>298</v>
+        <v>294</v>
       </c>
       <c r="C96" s="1">
-        <v>700000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D96" s="1">
-        <v>95.135</v>
+        <v>98.864</v>
       </c>
       <c r="E96" s="1">
-        <v>93.6</v>
+        <v>99.996</v>
       </c>
       <c r="F96" t="s">
         <v>8</v>
       </c>
       <c r="G96">
         <v>1.0</v>
       </c>
       <c r="H96" s="1">
-        <v>655200.0</v>
+        <v>499980.0</v>
       </c>
       <c r="I96" s="1">
-        <v>10745.0</v>
+        <v>-5660.0</v>
       </c>
       <c r="J96" s="1">
-        <v>1.6399572649573</v>
+        <v>-1.1320452818113</v>
       </c>
       <c r="K96">
-        <v>0.91</v>
+        <v>2.13</v>
       </c>
       <c r="L96" t="s">
-        <v>299</v>
+        <v>295</v>
       </c>
       <c r="M96" s="1">
-        <v>665945.0</v>
+        <v>494320.0</v>
       </c>
       <c r="N96" s="1">
-        <v>672302.53</v>
+        <v>504950.14</v>
       </c>
       <c r="O96" s="1">
-        <v>0.47</v>
+        <v>0.34</v>
       </c>
       <c r="P96">
         <v>1</v>
       </c>
     </row>
     <row r="97" spans="1:16">
       <c r="A97" t="s">
-        <v>300</v>
+        <v>296</v>
       </c>
       <c r="B97" t="s">
-        <v>301</v>
+        <v>297</v>
       </c>
       <c r="C97" s="1">
-        <v>1500000.0</v>
+        <v>657000.0</v>
       </c>
       <c r="D97" s="1">
-        <v>98.331</v>
+        <v>99.361</v>
       </c>
       <c r="E97" s="1">
-        <v>100.08276467</v>
+        <v>99.394</v>
       </c>
       <c r="F97" t="s">
         <v>8</v>
       </c>
       <c r="G97">
         <v>1.0</v>
       </c>
       <c r="H97" s="1">
-        <v>1501241.47</v>
+        <v>653018.58</v>
       </c>
       <c r="I97" s="1">
-        <v>-26276.47</v>
+        <v>-216.81</v>
       </c>
       <c r="J97" s="1">
-        <v>-1.7503160234443</v>
+        <v>-0.033201199267561</v>
       </c>
       <c r="K97">
-        <v>2.82</v>
+        <v>0.36</v>
       </c>
       <c r="L97" t="s">
-        <v>302</v>
+        <v>298</v>
       </c>
       <c r="M97" s="1">
-        <v>1474965.0</v>
+        <v>652801.77</v>
       </c>
       <c r="N97" s="1">
-        <v>1517324.59</v>
+        <v>655164.27</v>
       </c>
       <c r="O97" s="1">
-        <v>1.07</v>
+        <v>0.44</v>
       </c>
       <c r="P97">
         <v>1</v>
       </c>
     </row>
     <row r="98" spans="1:16">
       <c r="A98" t="s">
-        <v>303</v>
+        <v>299</v>
       </c>
       <c r="B98" t="s">
-        <v>304</v>
+        <v>300</v>
       </c>
       <c r="C98" s="1">
         <v>700000.0</v>
       </c>
       <c r="D98" s="1">
-        <v>101.218</v>
+        <v>95.334</v>
       </c>
       <c r="E98" s="1">
-        <v>103.012</v>
+        <v>93.6</v>
       </c>
       <c r="F98" t="s">
         <v>8</v>
       </c>
       <c r="G98">
         <v>1.0</v>
       </c>
       <c r="H98" s="1">
-        <v>721084.0</v>
+        <v>655200.0</v>
       </c>
       <c r="I98" s="1">
-        <v>-12558.0</v>
+        <v>12138.0</v>
       </c>
       <c r="J98" s="1">
-        <v>-1.7415446744069</v>
+        <v>1.8525641025641</v>
       </c>
       <c r="K98">
-        <v>3.03</v>
+        <v>1.0</v>
       </c>
       <c r="L98" t="s">
-        <v>305</v>
+        <v>301</v>
       </c>
       <c r="M98" s="1">
-        <v>708526.0</v>
+        <v>667338.0</v>
       </c>
       <c r="N98" s="1">
-        <v>729717.78</v>
+        <v>674349.99</v>
       </c>
       <c r="O98" s="1">
-        <v>0.51</v>
+        <v>0.45</v>
       </c>
       <c r="P98">
         <v>1</v>
       </c>
     </row>
     <row r="99" spans="1:16">
       <c r="A99" t="s">
-        <v>306</v>
+        <v>302</v>
       </c>
       <c r="B99" t="s">
-        <v>307</v>
+        <v>303</v>
       </c>
       <c r="C99" s="1">
-        <v>560000.0</v>
+        <v>1500000.0</v>
       </c>
       <c r="D99" s="1">
-        <v>99.518</v>
+        <v>98.639</v>
       </c>
       <c r="E99" s="1">
-        <v>99.56446429</v>
+        <v>100.08276467</v>
       </c>
       <c r="F99" t="s">
         <v>8</v>
       </c>
       <c r="G99">
         <v>1.0</v>
       </c>
       <c r="H99" s="1">
-        <v>557561.0</v>
+        <v>1501241.47</v>
       </c>
       <c r="I99" s="1">
-        <v>-260.2</v>
+        <v>-21656.47</v>
       </c>
       <c r="J99" s="1">
-        <v>-0.046667539515856</v>
+        <v>-1.4425707278124</v>
       </c>
       <c r="K99">
-        <v>0.41</v>
+        <v>3.05</v>
       </c>
       <c r="L99" t="s">
-        <v>308</v>
+        <v>304</v>
       </c>
       <c r="M99" s="1">
-        <v>557300.8</v>
+        <v>1479585.0</v>
       </c>
       <c r="N99" s="1">
-        <v>559609.84</v>
+        <v>1525288.77</v>
       </c>
       <c r="O99" s="1">
-        <v>0.39</v>
+        <v>1.02</v>
       </c>
       <c r="P99">
         <v>1</v>
       </c>
     </row>
     <row r="100" spans="1:16">
       <c r="A100" t="s">
-        <v>309</v>
+        <v>305</v>
       </c>
       <c r="B100" t="s">
-        <v>310</v>
+        <v>306</v>
       </c>
       <c r="C100" s="1">
-        <v>400000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D100" s="1">
-        <v>100.343</v>
+        <v>101.39</v>
       </c>
       <c r="E100" s="1">
-        <v>101.1515</v>
+        <v>103.012</v>
       </c>
       <c r="F100" t="s">
         <v>8</v>
       </c>
       <c r="G100">
         <v>1.0</v>
       </c>
       <c r="H100" s="1">
-        <v>404606.0</v>
+        <v>721084.0</v>
       </c>
       <c r="I100" s="1">
-        <v>-3234.0</v>
+        <v>-11354.0</v>
       </c>
       <c r="J100" s="1">
-        <v>-0.79929610534693</v>
+        <v>-1.5745738360579</v>
       </c>
       <c r="K100">
-        <v>0.25</v>
-[...2 lines deleted...]
-        <v>986.3</v>
+        <v>3.27</v>
+      </c>
+      <c r="L100" t="s">
+        <v>307</v>
       </c>
       <c r="M100" s="1">
-        <v>401372.0</v>
+        <v>709730.0</v>
       </c>
       <c r="N100" s="1">
-        <v>402358.3</v>
+        <v>732633.42</v>
       </c>
       <c r="O100" s="1">
-        <v>0.28</v>
+        <v>0.49</v>
       </c>
       <c r="P100">
         <v>1</v>
       </c>
     </row>
     <row r="101" spans="1:16">
       <c r="A101" t="s">
-        <v>311</v>
+        <v>308</v>
       </c>
       <c r="B101" t="s">
-        <v>312</v>
+        <v>309</v>
       </c>
       <c r="C101" s="1">
-        <v>347000.0</v>
+        <v>560000.0</v>
       </c>
       <c r="D101" s="1">
-        <v>96.102</v>
+        <v>99.692</v>
       </c>
       <c r="E101" s="1">
-        <v>99.16931124</v>
+        <v>99.56446429</v>
       </c>
       <c r="F101" t="s">
         <v>8</v>
       </c>
       <c r="G101">
         <v>1.0</v>
       </c>
       <c r="H101" s="1">
-        <v>344117.51</v>
+        <v>557561.0</v>
       </c>
       <c r="I101" s="1">
-        <v>-10643.57</v>
+        <v>714.2</v>
       </c>
       <c r="J101" s="1">
-        <v>-3.0930044797779</v>
+        <v>0.12809360769494</v>
       </c>
       <c r="K101">
-        <v>1.31</v>
+        <v>0.61</v>
       </c>
       <c r="L101" t="s">
-        <v>313</v>
+        <v>310</v>
       </c>
       <c r="M101" s="1">
-        <v>333473.94</v>
+        <v>558275.2</v>
       </c>
       <c r="N101" s="1">
-        <v>338019.4</v>
+        <v>561711.91</v>
       </c>
       <c r="O101" s="1">
-        <v>0.24</v>
+        <v>0.38</v>
       </c>
       <c r="P101">
         <v>1</v>
       </c>
     </row>
     <row r="102" spans="1:16">
       <c r="A102" t="s">
-        <v>314</v>
+        <v>311</v>
       </c>
       <c r="B102" t="s">
-        <v>315</v>
+        <v>312</v>
       </c>
       <c r="C102" s="1">
-        <v>1376000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D102" s="1">
-        <v>98.289</v>
+        <v>100.675</v>
       </c>
       <c r="E102" s="1">
-        <v>100.03007631</v>
+        <v>101.1515</v>
       </c>
       <c r="F102" t="s">
         <v>8</v>
       </c>
       <c r="G102">
         <v>1.0</v>
       </c>
       <c r="H102" s="1">
-        <v>1376413.85</v>
+        <v>404606.0</v>
       </c>
       <c r="I102" s="1">
-        <v>-23957.21</v>
+        <v>-1906.0</v>
       </c>
       <c r="J102" s="1">
-        <v>-1.7405528141118</v>
+        <v>-0.47107556487052</v>
       </c>
       <c r="K102">
-        <v>0.72</v>
+        <v>0.51</v>
       </c>
       <c r="L102" t="s">
-        <v>316</v>
+        <v>313</v>
       </c>
       <c r="M102" s="1">
-        <v>1352456.64</v>
+        <v>402700.0</v>
       </c>
       <c r="N102" s="1">
-        <v>1362387.36</v>
+        <v>404721.92</v>
       </c>
       <c r="O102" s="1">
-        <v>0.96</v>
+        <v>0.27</v>
       </c>
       <c r="P102">
         <v>1</v>
       </c>
     </row>
     <row r="103" spans="1:16">
       <c r="A103" t="s">
-        <v>317</v>
+        <v>314</v>
       </c>
       <c r="B103" t="s">
-        <v>318</v>
+        <v>315</v>
       </c>
       <c r="C103" s="1">
-        <v>700000.0</v>
+        <v>347000.0</v>
       </c>
       <c r="D103" s="1">
-        <v>103.148</v>
+        <v>96.665</v>
       </c>
       <c r="E103" s="1">
-        <v>101.59326143</v>
+        <v>99.16931124</v>
       </c>
       <c r="F103" t="s">
         <v>8</v>
       </c>
       <c r="G103">
         <v>1.0</v>
       </c>
       <c r="H103" s="1">
-        <v>711152.83</v>
+        <v>344117.51</v>
       </c>
       <c r="I103" s="1">
-        <v>10883.17</v>
+        <v>-8689.96</v>
       </c>
       <c r="J103" s="1">
-        <v>1.5303559995676</v>
+        <v>-2.5252885271662</v>
       </c>
       <c r="K103">
-        <v>0.34</v>
+        <v>1.49</v>
       </c>
       <c r="L103" t="s">
-        <v>319</v>
+        <v>316</v>
       </c>
       <c r="M103" s="1">
-        <v>722036.0</v>
+        <v>335427.55</v>
       </c>
       <c r="N103" s="1">
-        <v>724404.49</v>
+        <v>340596.9</v>
       </c>
       <c r="O103" s="1">
-        <v>0.51</v>
+        <v>0.23</v>
       </c>
       <c r="P103">
         <v>1</v>
       </c>
     </row>
     <row r="104" spans="1:16">
       <c r="A104" t="s">
-        <v>320</v>
+        <v>317</v>
       </c>
       <c r="B104" t="s">
-        <v>321</v>
+        <v>318</v>
       </c>
       <c r="C104" s="1">
-        <v>600000.0</v>
+        <v>1376000.0</v>
       </c>
       <c r="D104" s="1">
-        <v>104.35</v>
+        <v>98.445</v>
       </c>
       <c r="E104" s="1">
-        <v>105.93</v>
+        <v>100.03007631</v>
       </c>
       <c r="F104" t="s">
         <v>8</v>
       </c>
       <c r="G104">
         <v>1.0</v>
       </c>
       <c r="H104" s="1">
-        <v>635580.0</v>
+        <v>1376413.85</v>
       </c>
       <c r="I104" s="1">
-        <v>-9480.0</v>
+        <v>-21810.65</v>
       </c>
       <c r="J104" s="1">
-        <v>-1.4915510242613</v>
+        <v>-1.5845997190453</v>
       </c>
       <c r="K104">
-        <v>0.98</v>
+        <v>0.9</v>
       </c>
       <c r="L104" t="s">
-        <v>322</v>
+        <v>319</v>
       </c>
       <c r="M104" s="1">
-        <v>626100.0</v>
+        <v>1354603.2</v>
       </c>
       <c r="N104" s="1">
-        <v>631956.16</v>
+        <v>1367016.6</v>
       </c>
       <c r="O104" s="1">
-        <v>0.45</v>
+        <v>0.91</v>
       </c>
       <c r="P104">
         <v>1</v>
       </c>
     </row>
     <row r="105" spans="1:16">
       <c r="A105" t="s">
-        <v>323</v>
+        <v>320</v>
       </c>
       <c r="B105" t="s">
-        <v>324</v>
+        <v>321</v>
       </c>
       <c r="C105" s="1">
-        <v>600000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D105" s="1">
-        <v>87.514</v>
+        <v>103.245</v>
       </c>
       <c r="E105" s="1">
-        <v>90.05</v>
+        <v>101.59326143</v>
       </c>
       <c r="F105" t="s">
         <v>8</v>
       </c>
       <c r="G105">
         <v>1.0</v>
       </c>
       <c r="H105" s="1">
-        <v>540300.0</v>
+        <v>711152.83</v>
       </c>
       <c r="I105" s="1">
-        <v>-15216.0</v>
+        <v>11562.17</v>
       </c>
       <c r="J105" s="1">
-        <v>-2.8162132148806</v>
+        <v>1.6258347730965</v>
       </c>
       <c r="K105">
-        <v>0.67</v>
+        <v>0.61</v>
       </c>
       <c r="L105" t="s">
-        <v>325</v>
+        <v>322</v>
       </c>
       <c r="M105" s="1">
-        <v>525084.0</v>
+        <v>722715.0</v>
       </c>
       <c r="N105" s="1">
-        <v>529117.56</v>
+        <v>726996.51</v>
       </c>
       <c r="O105" s="1">
-        <v>0.37</v>
+        <v>0.49</v>
       </c>
       <c r="P105">
         <v>1</v>
       </c>
     </row>
     <row r="106" spans="1:16">
       <c r="A106" t="s">
-        <v>326</v>
+        <v>323</v>
       </c>
       <c r="B106" t="s">
-        <v>327</v>
+        <v>324</v>
       </c>
       <c r="C106" s="1">
         <v>600000.0</v>
       </c>
       <c r="D106" s="1">
-        <v>100.039</v>
+        <v>104.316</v>
       </c>
       <c r="E106" s="1">
-        <v>99.33326</v>
+        <v>105.93</v>
       </c>
       <c r="F106" t="s">
         <v>8</v>
       </c>
       <c r="G106">
         <v>1.0</v>
       </c>
       <c r="H106" s="1">
-        <v>595999.56</v>
+        <v>635580.0</v>
       </c>
       <c r="I106" s="1">
-        <v>4234.44</v>
+        <v>-9684.0</v>
       </c>
       <c r="J106" s="1">
-        <v>0.71047703458036</v>
+        <v>-1.523647691872</v>
       </c>
       <c r="K106">
-        <v>2.46</v>
+        <v>1.34</v>
       </c>
       <c r="L106" t="s">
-        <v>328</v>
+        <v>325</v>
       </c>
       <c r="M106" s="1">
-        <v>600234.0</v>
+        <v>625896.0</v>
       </c>
       <c r="N106" s="1">
-        <v>615012.08</v>
+        <v>633909.7</v>
       </c>
       <c r="O106" s="1">
-        <v>0.43</v>
+        <v>0.42</v>
       </c>
       <c r="P106">
         <v>1</v>
       </c>
     </row>
     <row r="107" spans="1:16">
       <c r="A107" t="s">
-        <v>329</v>
+        <v>326</v>
       </c>
       <c r="B107" t="s">
-        <v>330</v>
+        <v>327</v>
       </c>
       <c r="C107" s="1">
-        <v>1600000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D107" s="1">
-        <v>83.961</v>
+        <v>87.919</v>
       </c>
       <c r="E107" s="1">
-        <v>85.4121875</v>
+        <v>90.05</v>
       </c>
       <c r="F107" t="s">
         <v>8</v>
       </c>
       <c r="G107">
         <v>1.0</v>
       </c>
       <c r="H107" s="1">
-        <v>1366595.0</v>
+        <v>540300.0</v>
       </c>
       <c r="I107" s="1">
-        <v>-23219.0</v>
+        <v>-12786.0</v>
       </c>
       <c r="J107" s="1">
-        <v>-1.6990403155287</v>
+        <v>-2.3664630760689</v>
       </c>
       <c r="K107">
+        <v>0.77</v>
+      </c>
+      <c r="L107" t="s">
+        <v>328</v>
+      </c>
+      <c r="M107" s="1">
+        <v>527514.0</v>
+      </c>
+      <c r="N107" s="1">
+        <v>532108.52</v>
+      </c>
+      <c r="O107" s="1">
         <v>0.36</v>
-      </c>
-[...10 lines deleted...]
-        <v>0.95</v>
       </c>
       <c r="P107">
         <v>1</v>
       </c>
     </row>
     <row r="108" spans="1:16">
       <c r="A108" t="s">
-        <v>332</v>
+        <v>329</v>
       </c>
       <c r="B108" t="s">
-        <v>333</v>
+        <v>330</v>
       </c>
       <c r="C108" s="1">
-        <v>300000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D108" s="1">
-        <v>97.345</v>
+        <v>100.613</v>
       </c>
       <c r="E108" s="1">
-        <v>90.06196</v>
+        <v>99.33326</v>
       </c>
       <c r="F108" t="s">
         <v>8</v>
       </c>
       <c r="G108">
         <v>1.0</v>
       </c>
       <c r="H108" s="1">
-        <v>270185.88</v>
+        <v>595999.56</v>
       </c>
       <c r="I108" s="1">
-        <v>21849.12</v>
+        <v>7678.44</v>
       </c>
       <c r="J108" s="1">
-        <v>8.0866994233748</v>
+        <v>1.2883298101764</v>
       </c>
       <c r="K108">
-        <v>0.58</v>
+        <v>2.69</v>
       </c>
       <c r="L108" t="s">
-        <v>334</v>
+        <v>331</v>
       </c>
       <c r="M108" s="1">
-        <v>292035.0</v>
+        <v>603678.0</v>
       </c>
       <c r="N108" s="1">
-        <v>293785.68</v>
+        <v>619793.75</v>
       </c>
       <c r="O108" s="1">
-        <v>0.21</v>
+        <v>0.41</v>
       </c>
       <c r="P108">
         <v>1</v>
       </c>
     </row>
     <row r="109" spans="1:16">
       <c r="A109" t="s">
-        <v>335</v>
+        <v>332</v>
       </c>
       <c r="B109" t="s">
-        <v>336</v>
+        <v>333</v>
       </c>
       <c r="C109" s="1">
-        <v>369000.0</v>
+        <v>1600000.0</v>
       </c>
       <c r="D109" s="1">
-        <v>100.324</v>
+        <v>84.483</v>
       </c>
       <c r="E109" s="1">
-        <v>100.15782656</v>
+        <v>85.4121875</v>
       </c>
       <c r="F109" t="s">
         <v>8</v>
       </c>
       <c r="G109">
         <v>1.0</v>
       </c>
       <c r="H109" s="1">
-        <v>369582.38</v>
+        <v>1366595.0</v>
       </c>
       <c r="I109" s="1">
-        <v>613.18</v>
+        <v>-14867.0</v>
       </c>
       <c r="J109" s="1">
-        <v>0.16591158918345</v>
+        <v>-1.0878863159897</v>
       </c>
       <c r="K109">
-        <v>0.04</v>
-[...2 lines deleted...]
-        <v>161.75</v>
+        <v>0.41</v>
+      </c>
+      <c r="L109" t="s">
+        <v>334</v>
       </c>
       <c r="M109" s="1">
-        <v>370195.56</v>
+        <v>1351728.0</v>
       </c>
       <c r="N109" s="1">
-        <v>370357.31</v>
+        <v>1358286.9</v>
       </c>
       <c r="O109" s="1">
-        <v>0.26</v>
+        <v>0.91</v>
       </c>
       <c r="P109">
         <v>1</v>
       </c>
     </row>
     <row r="110" spans="1:16">
       <c r="A110" t="s">
-        <v>337</v>
+        <v>335</v>
       </c>
       <c r="B110" t="s">
-        <v>338</v>
+        <v>336</v>
       </c>
       <c r="C110" s="1">
-        <v>487000.0</v>
+        <v>1600000.0</v>
       </c>
       <c r="D110" s="1">
-        <v>101.144</v>
+        <v>99.754</v>
       </c>
       <c r="E110" s="1">
-        <v>100.5846961</v>
+        <v>99.898</v>
       </c>
       <c r="F110" t="s">
         <v>8</v>
       </c>
       <c r="G110">
         <v>1.0</v>
       </c>
       <c r="H110" s="1">
-        <v>489847.47</v>
+        <v>1598368.0</v>
       </c>
       <c r="I110" s="1">
-        <v>2723.81</v>
+        <v>-2304.0</v>
       </c>
       <c r="J110" s="1">
-        <v>0.55605268309337</v>
+        <v>-0.14414702997057</v>
       </c>
       <c r="K110">
-        <v>3.86</v>
-[...2 lines deleted...]
-        <v>339</v>
+        <v>0.0</v>
+      </c>
+      <c r="L110">
+        <v>0.0</v>
       </c>
       <c r="M110" s="1">
-        <v>492571.28</v>
+        <v>1596064.0</v>
       </c>
       <c r="N110" s="1">
-        <v>511390.83</v>
+        <v>1596064.0</v>
       </c>
       <c r="O110" s="1">
-        <v>0.36</v>
+        <v>1.07</v>
       </c>
       <c r="P110">
         <v>1</v>
       </c>
     </row>
     <row r="111" spans="1:16">
       <c r="A111" t="s">
-        <v>340</v>
+        <v>337</v>
       </c>
       <c r="B111" t="s">
-        <v>341</v>
+        <v>338</v>
       </c>
       <c r="C111" s="1">
-        <v>1052000.0</v>
+        <v>369000.0</v>
       </c>
       <c r="D111" s="1">
-        <v>103.098</v>
+        <v>100.581</v>
       </c>
       <c r="E111" s="1">
-        <v>102.3524135</v>
+        <v>100.15782656</v>
       </c>
       <c r="F111" t="s">
         <v>8</v>
       </c>
       <c r="G111">
         <v>1.0</v>
       </c>
       <c r="H111" s="1">
-        <v>1076747.39</v>
+        <v>369582.38</v>
       </c>
       <c r="I111" s="1">
-        <v>7843.57</v>
+        <v>1561.51</v>
       </c>
       <c r="J111" s="1">
-        <v>0.72845033782715</v>
+        <v>0.42250661408696</v>
       </c>
       <c r="K111">
-        <v>2.62</v>
+        <v>0.27</v>
       </c>
       <c r="L111" t="s">
-        <v>342</v>
+        <v>339</v>
       </c>
       <c r="M111" s="1">
-        <v>1084590.96</v>
+        <v>371143.89</v>
       </c>
       <c r="N111" s="1">
-        <v>1112150.65</v>
+        <v>372154.85</v>
       </c>
       <c r="O111" s="1">
-        <v>0.78</v>
+        <v>0.25</v>
       </c>
       <c r="P111">
         <v>1</v>
       </c>
     </row>
     <row r="112" spans="1:16">
       <c r="A112" t="s">
-        <v>343</v>
+        <v>340</v>
       </c>
       <c r="B112" t="s">
-        <v>344</v>
+        <v>341</v>
       </c>
       <c r="C112" s="1">
-        <v>1700000.0</v>
+        <v>487000.0</v>
       </c>
       <c r="D112" s="1">
-        <v>97.926</v>
+        <v>101.465</v>
       </c>
       <c r="E112" s="1">
-        <v>99.57176471</v>
+        <v>100.5846961</v>
       </c>
       <c r="F112" t="s">
         <v>8</v>
       </c>
       <c r="G112">
         <v>1.0</v>
       </c>
       <c r="H112" s="1">
-        <v>1692720.0</v>
+        <v>489847.47</v>
       </c>
       <c r="I112" s="1">
-        <v>-27978.0</v>
+        <v>4287.08</v>
       </c>
       <c r="J112" s="1">
-        <v>-1.6528427619453</v>
+        <v>0.87518671883719</v>
       </c>
       <c r="K112">
-        <v>0.55</v>
+        <v>0.21</v>
       </c>
       <c r="L112" t="s">
-        <v>345</v>
+        <v>342</v>
       </c>
       <c r="M112" s="1">
-        <v>1664742.0</v>
+        <v>494134.55</v>
       </c>
       <c r="N112" s="1">
-        <v>1674103.64</v>
+        <v>495168.59</v>
       </c>
       <c r="O112" s="1">
-        <v>1.18</v>
+        <v>0.33</v>
       </c>
       <c r="P112">
         <v>1</v>
       </c>
     </row>
     <row r="113" spans="1:16">
       <c r="A113" t="s">
-        <v>346</v>
+        <v>343</v>
       </c>
       <c r="B113" t="s">
-        <v>347</v>
+        <v>344</v>
       </c>
       <c r="C113" s="1">
-        <v>549000.0</v>
+        <v>1052000.0</v>
       </c>
       <c r="D113" s="1">
-        <v>97.846</v>
+        <v>103.399</v>
       </c>
       <c r="E113" s="1">
-        <v>99.96353552</v>
+        <v>102.3524135</v>
       </c>
       <c r="F113" t="s">
         <v>8</v>
       </c>
       <c r="G113">
         <v>1.0</v>
       </c>
       <c r="H113" s="1">
-        <v>548799.81</v>
+        <v>1076747.39</v>
       </c>
       <c r="I113" s="1">
-        <v>-11625.27</v>
+        <v>11010.09</v>
       </c>
       <c r="J113" s="1">
-        <v>-2.1183079491226</v>
+        <v>1.0225323137305</v>
       </c>
       <c r="K113">
-        <v>1.73</v>
+        <v>2.86</v>
       </c>
       <c r="L113" t="s">
-        <v>348</v>
+        <v>345</v>
       </c>
       <c r="M113" s="1">
-        <v>537174.54</v>
+        <v>1087757.48</v>
       </c>
       <c r="N113" s="1">
-        <v>546650.43</v>
+        <v>1117878.03</v>
       </c>
       <c r="O113" s="1">
-        <v>0.38</v>
+        <v>0.75</v>
       </c>
       <c r="P113">
         <v>1</v>
       </c>
     </row>
     <row r="114" spans="1:16">
       <c r="A114" t="s">
-        <v>349</v>
+        <v>346</v>
       </c>
       <c r="B114" t="s">
-        <v>350</v>
+        <v>347</v>
       </c>
       <c r="C114" s="1">
-        <v>714000.0</v>
+        <v>1700000.0</v>
       </c>
       <c r="D114" s="1">
-        <v>100.464</v>
+        <v>98.221</v>
       </c>
       <c r="E114" s="1">
-        <v>100.0</v>
+        <v>99.57176471</v>
       </c>
       <c r="F114" t="s">
         <v>8</v>
       </c>
       <c r="G114">
         <v>1.0</v>
       </c>
       <c r="H114" s="1">
-        <v>714000.0</v>
+        <v>1692720.0</v>
       </c>
       <c r="I114" s="1">
-        <v>3312.96</v>
+        <v>-22963.0</v>
       </c>
       <c r="J114" s="1">
-        <v>0.464</v>
+        <v>-1.3565740346897</v>
       </c>
       <c r="K114">
-        <v>0.62</v>
+        <v>0.72</v>
       </c>
       <c r="L114" t="s">
-        <v>351</v>
+        <v>348</v>
       </c>
       <c r="M114" s="1">
-        <v>717312.96</v>
+        <v>1669757.0</v>
       </c>
       <c r="N114" s="1">
-        <v>721752.36</v>
+        <v>1682052.89</v>
       </c>
       <c r="O114" s="1">
-        <v>0.51</v>
+        <v>1.12</v>
       </c>
       <c r="P114">
         <v>1</v>
       </c>
     </row>
     <row r="115" spans="1:16">
       <c r="A115" t="s">
-        <v>352</v>
+        <v>349</v>
       </c>
       <c r="B115" t="s">
-        <v>353</v>
+        <v>350</v>
       </c>
       <c r="C115" s="1">
-        <v>500000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D115" s="1">
-        <v>88.352</v>
+        <v>98.268</v>
       </c>
       <c r="E115" s="1">
-        <v>90.124458</v>
+        <v>97.59</v>
       </c>
       <c r="F115" t="s">
         <v>8</v>
       </c>
       <c r="G115">
         <v>1.0</v>
       </c>
       <c r="H115" s="1">
-        <v>450622.29</v>
+        <v>390360.0</v>
       </c>
       <c r="I115" s="1">
-        <v>-8862.29</v>
+        <v>2712.0</v>
       </c>
       <c r="J115" s="1">
-        <v>-1.9666781241558</v>
+        <v>0.69474331386413</v>
       </c>
       <c r="K115">
-        <v>0.75</v>
+        <v>1.68</v>
       </c>
       <c r="L115" t="s">
-        <v>354</v>
+        <v>351</v>
       </c>
       <c r="M115" s="1">
-        <v>441760.0</v>
+        <v>393072.0</v>
       </c>
       <c r="N115" s="1">
-        <v>445499.73</v>
+        <v>399803.51</v>
       </c>
       <c r="O115" s="1">
-        <v>0.31</v>
+        <v>0.27</v>
       </c>
       <c r="P115">
         <v>1</v>
       </c>
     </row>
     <row r="116" spans="1:16">
       <c r="A116" t="s">
-        <v>355</v>
+        <v>352</v>
       </c>
       <c r="B116" t="s">
-        <v>356</v>
+        <v>353</v>
       </c>
       <c r="C116" s="1">
-        <v>2200000.0</v>
+        <v>549000.0</v>
       </c>
       <c r="D116" s="1">
-        <v>98.238</v>
+        <v>98.559</v>
       </c>
       <c r="E116" s="1">
-        <v>99.87081818</v>
+        <v>99.96353552</v>
       </c>
       <c r="F116" t="s">
         <v>8</v>
       </c>
       <c r="G116">
         <v>1.0</v>
       </c>
       <c r="H116" s="1">
-        <v>2197158.0</v>
+        <v>548799.81</v>
       </c>
       <c r="I116" s="1">
-        <v>-35922.0</v>
+        <v>-7710.9</v>
       </c>
       <c r="J116" s="1">
-        <v>-1.6349302143951</v>
+        <v>-1.4050478625348</v>
       </c>
       <c r="K116">
-        <v>0.8</v>
+        <v>1.94</v>
       </c>
       <c r="L116" t="s">
-        <v>357</v>
+        <v>354</v>
       </c>
       <c r="M116" s="1">
-        <v>2161236.0</v>
+        <v>541088.91</v>
       </c>
       <c r="N116" s="1">
-        <v>2178866.14</v>
+        <v>551749.29</v>
       </c>
       <c r="O116" s="1">
-        <v>1.53</v>
+        <v>0.37</v>
       </c>
       <c r="P116">
         <v>1</v>
       </c>
     </row>
     <row r="117" spans="1:16">
       <c r="A117" t="s">
-        <v>358</v>
+        <v>355</v>
       </c>
       <c r="B117" t="s">
-        <v>359</v>
+        <v>356</v>
       </c>
       <c r="C117" s="1">
-        <v>1299000.0</v>
+        <v>714000.0</v>
       </c>
       <c r="D117" s="1">
-        <v>98.235</v>
+        <v>101.183</v>
       </c>
       <c r="E117" s="1">
-        <v>100.05043341</v>
+        <v>100.0</v>
       </c>
       <c r="F117" t="s">
         <v>8</v>
       </c>
       <c r="G117">
         <v>1.0</v>
       </c>
       <c r="H117" s="1">
-        <v>1299655.13</v>
+        <v>714000.0</v>
       </c>
       <c r="I117" s="1">
-        <v>-23582.48</v>
+        <v>8446.62</v>
       </c>
       <c r="J117" s="1">
-        <v>-1.8145182868628</v>
+        <v>1.183</v>
       </c>
       <c r="K117">
-        <v>0.76</v>
+        <v>0.89</v>
       </c>
       <c r="L117" t="s">
-        <v>360</v>
+        <v>357</v>
       </c>
       <c r="M117" s="1">
-        <v>1276072.65</v>
+        <v>722446.62</v>
       </c>
       <c r="N117" s="1">
-        <v>1285897.36</v>
+        <v>728828.25</v>
       </c>
       <c r="O117" s="1">
-        <v>0.91</v>
+        <v>0.49</v>
       </c>
       <c r="P117">
         <v>1</v>
       </c>
     </row>
     <row r="118" spans="1:16">
       <c r="A118" t="s">
-        <v>361</v>
+        <v>358</v>
       </c>
       <c r="B118" t="s">
-        <v>362</v>
+        <v>359</v>
       </c>
       <c r="C118" s="1">
-        <v>1700000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D118" s="1">
-        <v>100.316</v>
+        <v>88.748</v>
       </c>
       <c r="E118" s="1">
-        <v>103.15</v>
+        <v>90.124458</v>
       </c>
       <c r="F118" t="s">
         <v>8</v>
       </c>
       <c r="G118">
         <v>1.0</v>
       </c>
       <c r="H118" s="1">
-        <v>1753550.0</v>
+        <v>450622.29</v>
       </c>
       <c r="I118" s="1">
-        <v>-48178.0</v>
+        <v>-6882.29</v>
       </c>
       <c r="J118" s="1">
-        <v>-2.7474551623849</v>
+        <v>-1.5272857452302</v>
       </c>
       <c r="K118">
-        <v>0.57</v>
+        <v>0.8</v>
       </c>
       <c r="L118" t="s">
-        <v>363</v>
+        <v>360</v>
       </c>
       <c r="M118" s="1">
-        <v>1705372.0</v>
+        <v>443740.0</v>
       </c>
       <c r="N118" s="1">
-        <v>1715134.89</v>
+        <v>447731.44</v>
       </c>
       <c r="O118" s="1">
-        <v>1.21</v>
+        <v>0.3</v>
       </c>
       <c r="P118">
         <v>1</v>
       </c>
     </row>
     <row r="119" spans="1:16">
       <c r="A119" t="s">
-        <v>364</v>
+        <v>361</v>
       </c>
       <c r="B119" t="s">
-        <v>365</v>
+        <v>362</v>
       </c>
       <c r="C119" s="1">
-        <v>300000.0</v>
+        <v>2200000.0</v>
       </c>
       <c r="D119" s="1">
-        <v>98.911</v>
+        <v>98.705</v>
       </c>
       <c r="E119" s="1">
-        <v>98.819</v>
+        <v>99.87081818</v>
       </c>
       <c r="F119" t="s">
         <v>8</v>
       </c>
       <c r="G119">
         <v>1.0</v>
       </c>
       <c r="H119" s="1">
-        <v>296457.0</v>
+        <v>2197158.0</v>
       </c>
       <c r="I119" s="1">
-        <v>276.0</v>
+        <v>-25648.0</v>
       </c>
       <c r="J119" s="1">
-        <v>0.093099505155891</v>
+        <v>-1.1673261549693</v>
       </c>
       <c r="K119">
         <v>1.02</v>
       </c>
       <c r="L119" t="s">
-        <v>366</v>
+        <v>363</v>
       </c>
       <c r="M119" s="1">
-        <v>296733.0</v>
+        <v>2171510.0</v>
       </c>
       <c r="N119" s="1">
-        <v>299791.6</v>
+        <v>2193886.71</v>
       </c>
       <c r="O119" s="1">
-        <v>0.21</v>
+        <v>1.47</v>
       </c>
       <c r="P119">
         <v>1</v>
       </c>
     </row>
     <row r="120" spans="1:16">
       <c r="A120" t="s">
-        <v>367</v>
+        <v>364</v>
       </c>
       <c r="B120" t="s">
-        <v>368</v>
+        <v>365</v>
       </c>
       <c r="C120" s="1">
-        <v>600000.0</v>
+        <v>1299000.0</v>
       </c>
       <c r="D120" s="1">
-        <v>98.834</v>
+        <v>98.492</v>
       </c>
       <c r="E120" s="1">
-        <v>100.77214333</v>
+        <v>100.05043341</v>
       </c>
       <c r="F120" t="s">
         <v>8</v>
       </c>
       <c r="G120">
         <v>1.0</v>
       </c>
       <c r="H120" s="1">
-        <v>604632.86</v>
+        <v>1299655.13</v>
       </c>
       <c r="I120" s="1">
-        <v>-11628.86</v>
+        <v>-20244.05</v>
       </c>
       <c r="J120" s="1">
-        <v>-1.9232927565333</v>
+        <v>-1.5576478353915</v>
       </c>
       <c r="K120">
-        <v>2.97</v>
+        <v>0.16</v>
       </c>
       <c r="L120" t="s">
-        <v>369</v>
+        <v>366</v>
       </c>
       <c r="M120" s="1">
-        <v>593004.0</v>
+        <v>1279411.08</v>
       </c>
       <c r="N120" s="1">
-        <v>610816.6</v>
+        <v>1281467.41</v>
       </c>
       <c r="O120" s="1">
-        <v>0.43</v>
+        <v>0.86</v>
       </c>
       <c r="P120">
         <v>1</v>
       </c>
     </row>
     <row r="121" spans="1:16">
       <c r="A121" t="s">
-        <v>370</v>
+        <v>367</v>
       </c>
       <c r="B121" t="s">
-        <v>371</v>
+        <v>368</v>
       </c>
       <c r="C121" s="1">
-        <v>1500000.0</v>
+        <v>1700000.0</v>
       </c>
       <c r="D121" s="1">
-        <v>93.9</v>
+        <v>100.602</v>
       </c>
       <c r="E121" s="1">
-        <v>90.63588067</v>
+        <v>103.15</v>
       </c>
       <c r="F121" t="s">
         <v>8</v>
       </c>
       <c r="G121">
         <v>1.0</v>
       </c>
       <c r="H121" s="1">
-        <v>1359538.21</v>
+        <v>1753550.0</v>
       </c>
       <c r="I121" s="1">
-        <v>48961.79</v>
+        <v>-43316.0</v>
       </c>
       <c r="J121" s="1">
-        <v>3.601354462851</v>
+        <v>-2.47018904508</v>
       </c>
       <c r="K121">
-        <v>0.32</v>
+        <v>0.8</v>
       </c>
       <c r="L121" t="s">
-        <v>372</v>
+        <v>369</v>
       </c>
       <c r="M121" s="1">
-        <v>1408500.0</v>
+        <v>1710234.0</v>
       </c>
       <c r="N121" s="1">
-        <v>1413308.22</v>
+        <v>1723865.21</v>
       </c>
       <c r="O121" s="1">
-        <v>1.0</v>
+        <v>1.15</v>
       </c>
       <c r="P121">
         <v>1</v>
       </c>
     </row>
     <row r="122" spans="1:16">
       <c r="A122" t="s">
-        <v>373</v>
+        <v>370</v>
       </c>
       <c r="B122" t="s">
-        <v>374</v>
+        <v>371</v>
       </c>
       <c r="C122" s="1">
-        <v>1000000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D122" s="1">
-        <v>100.245</v>
+        <v>99.085</v>
       </c>
       <c r="E122" s="1">
-        <v>100.467</v>
+        <v>98.819</v>
       </c>
       <c r="F122" t="s">
         <v>8</v>
       </c>
       <c r="G122">
         <v>1.0</v>
       </c>
       <c r="H122" s="1">
-        <v>1004670.0</v>
+        <v>296457.0</v>
       </c>
       <c r="I122" s="1">
-        <v>-2220.0</v>
+        <v>798.0</v>
       </c>
       <c r="J122" s="1">
-        <v>-0.22096807907074</v>
+        <v>0.26917900403769</v>
       </c>
       <c r="K122">
-        <v>3.15</v>
+        <v>1.21</v>
       </c>
       <c r="L122" t="s">
-        <v>375</v>
+        <v>372</v>
       </c>
       <c r="M122" s="1">
-        <v>1002450.0</v>
+        <v>297255.0</v>
       </c>
       <c r="N122" s="1">
-        <v>1033902.05</v>
+        <v>300897.52</v>
       </c>
       <c r="O122" s="1">
-        <v>0.73</v>
+        <v>0.2</v>
       </c>
       <c r="P122">
         <v>1</v>
       </c>
     </row>
     <row r="123" spans="1:16">
       <c r="A123" t="s">
-        <v>376</v>
+        <v>373</v>
       </c>
       <c r="B123" t="s">
-        <v>377</v>
+        <v>374</v>
       </c>
       <c r="C123" s="1">
-        <v>1321000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D123" s="1">
-        <v>99.807</v>
+        <v>99.054</v>
       </c>
       <c r="E123" s="1">
-        <v>100.36824451</v>
+        <v>100.77214333</v>
       </c>
       <c r="F123" t="s">
         <v>8</v>
       </c>
       <c r="G123">
         <v>1.0</v>
       </c>
       <c r="H123" s="1">
-        <v>1325864.51</v>
+        <v>604632.86</v>
       </c>
       <c r="I123" s="1">
-        <v>-7414.04</v>
+        <v>-10308.86</v>
       </c>
       <c r="J123" s="1">
-        <v>-0.55918534239973</v>
+        <v>-1.7049784558517</v>
       </c>
       <c r="K123">
-        <v>2.38</v>
-[...2 lines deleted...]
-        <v>378</v>
+        <v>0.0</v>
+      </c>
+      <c r="L123">
+        <v>0.0</v>
       </c>
       <c r="M123" s="1">
-        <v>1318450.47</v>
+        <v>594324.0</v>
       </c>
       <c r="N123" s="1">
-        <v>1349891.17</v>
+        <v>594324.0</v>
       </c>
       <c r="O123" s="1">
-        <v>0.95</v>
+        <v>0.4</v>
       </c>
       <c r="P123">
         <v>1</v>
       </c>
     </row>
     <row r="124" spans="1:16">
       <c r="A124" t="s">
-        <v>379</v>
+        <v>375</v>
       </c>
       <c r="B124" t="s">
-        <v>380</v>
+        <v>376</v>
       </c>
       <c r="C124" s="1">
-        <v>900000.0</v>
+        <v>1500000.0</v>
       </c>
       <c r="D124" s="1">
-        <v>99.198</v>
+        <v>94.215</v>
       </c>
       <c r="E124" s="1">
-        <v>99.5</v>
+        <v>90.63588067</v>
       </c>
       <c r="F124" t="s">
         <v>8</v>
       </c>
       <c r="G124">
         <v>1.0</v>
       </c>
       <c r="H124" s="1">
-        <v>895500.0</v>
+        <v>1359538.21</v>
       </c>
       <c r="I124" s="1">
-        <v>-2718.0</v>
+        <v>53686.79</v>
       </c>
       <c r="J124" s="1">
-        <v>-0.3035175879397</v>
+        <v>3.9488989426785</v>
       </c>
       <c r="K124">
-        <v>0.79</v>
+        <v>0.35</v>
       </c>
       <c r="L124" t="s">
-        <v>381</v>
+        <v>377</v>
       </c>
       <c r="M124" s="1">
-        <v>892782.0</v>
+        <v>1413225.0</v>
       </c>
       <c r="N124" s="1">
-        <v>899850.6</v>
+        <v>1418464.73</v>
       </c>
       <c r="O124" s="1">
-        <v>0.63</v>
+        <v>0.95</v>
       </c>
       <c r="P124">
         <v>1</v>
       </c>
     </row>
     <row r="125" spans="1:16">
       <c r="A125" t="s">
-        <v>382</v>
+        <v>378</v>
       </c>
       <c r="B125" t="s">
-        <v>383</v>
+        <v>379</v>
       </c>
       <c r="C125" s="1">
-        <v>400000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="D125" s="1">
-        <v>97.783</v>
+        <v>100.542</v>
       </c>
       <c r="E125" s="1">
-        <v>99.794</v>
+        <v>100.467</v>
       </c>
       <c r="F125" t="s">
         <v>8</v>
       </c>
       <c r="G125">
         <v>1.0</v>
       </c>
       <c r="H125" s="1">
-        <v>399176.0</v>
+        <v>1004670.0</v>
       </c>
       <c r="I125" s="1">
-        <v>-8044.0</v>
+        <v>750.0</v>
       </c>
       <c r="J125" s="1">
-        <v>-2.0151512114957</v>
+        <v>0.074651378064439</v>
       </c>
       <c r="K125">
-        <v>0.66</v>
+        <v>3.38</v>
       </c>
       <c r="L125" t="s">
-        <v>384</v>
+        <v>380</v>
       </c>
       <c r="M125" s="1">
-        <v>391132.0</v>
+        <v>1005420.0</v>
       </c>
       <c r="N125" s="1">
-        <v>393778.58</v>
+        <v>1039173.42</v>
       </c>
       <c r="O125" s="1">
-        <v>0.28</v>
+        <v>0.69</v>
       </c>
       <c r="P125">
         <v>1</v>
       </c>
     </row>
     <row r="126" spans="1:16">
       <c r="A126" t="s">
-        <v>385</v>
+        <v>381</v>
       </c>
       <c r="B126" t="s">
-        <v>386</v>
+        <v>382</v>
       </c>
       <c r="C126" s="1">
-        <v>558000.0</v>
+        <v>1321000.0</v>
       </c>
       <c r="D126" s="1">
-        <v>105.206</v>
+        <v>100.188</v>
       </c>
       <c r="E126" s="1">
-        <v>101.92626523</v>
+        <v>100.36824451</v>
       </c>
       <c r="F126" t="s">
         <v>8</v>
       </c>
       <c r="G126">
         <v>1.0</v>
       </c>
       <c r="H126" s="1">
-        <v>568748.56</v>
+        <v>1325864.51</v>
       </c>
       <c r="I126" s="1">
-        <v>18300.92</v>
+        <v>-2381.03</v>
       </c>
       <c r="J126" s="1">
-        <v>3.2177523227487</v>
+        <v>-0.17958320643185</v>
       </c>
       <c r="K126">
-        <v>1.07</v>
+        <v>2.59</v>
       </c>
       <c r="L126" t="s">
-        <v>387</v>
+        <v>383</v>
       </c>
       <c r="M126" s="1">
-        <v>587049.48</v>
+        <v>1323483.48</v>
       </c>
       <c r="N126" s="1">
-        <v>593042.67</v>
+        <v>1357641.28</v>
       </c>
       <c r="O126" s="1">
-        <v>0.42</v>
+        <v>0.91</v>
       </c>
       <c r="P126">
         <v>1</v>
       </c>
     </row>
     <row r="127" spans="1:16">
       <c r="A127" t="s">
-        <v>388</v>
+        <v>384</v>
       </c>
       <c r="B127" t="s">
-        <v>389</v>
+        <v>385</v>
       </c>
       <c r="C127" s="1">
-        <v>2000000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D127" s="1">
-        <v>97.525</v>
+        <v>99.419</v>
       </c>
       <c r="E127" s="1">
-        <v>99.2653</v>
+        <v>99.5</v>
       </c>
       <c r="F127" t="s">
         <v>8</v>
       </c>
       <c r="G127">
         <v>1.0</v>
       </c>
       <c r="H127" s="1">
-        <v>1985306.0</v>
+        <v>895500.0</v>
       </c>
       <c r="I127" s="1">
-        <v>-34806.0</v>
+        <v>-729.0</v>
       </c>
       <c r="J127" s="1">
-        <v>-1.7531806180004</v>
+        <v>-0.081407035175879</v>
       </c>
       <c r="K127">
-        <v>1.56</v>
+        <v>1.0</v>
       </c>
       <c r="L127" t="s">
-        <v>390</v>
+        <v>386</v>
       </c>
       <c r="M127" s="1">
-        <v>1950500.0</v>
+        <v>894771.0</v>
       </c>
       <c r="N127" s="1">
-        <v>1981664.38</v>
+        <v>903767.4</v>
       </c>
       <c r="O127" s="1">
-        <v>1.4</v>
+        <v>0.6</v>
       </c>
       <c r="P127">
         <v>1</v>
       </c>
     </row>
     <row r="128" spans="1:16">
       <c r="A128" t="s">
-        <v>391</v>
+        <v>387</v>
       </c>
       <c r="B128" t="s">
-        <v>392</v>
+        <v>388</v>
       </c>
       <c r="C128" s="1">
-        <v>489000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D128" s="1">
-        <v>99.337</v>
+        <v>98.11</v>
       </c>
       <c r="E128" s="1">
-        <v>100.27266462</v>
+        <v>99.794</v>
       </c>
       <c r="F128" t="s">
         <v>8</v>
       </c>
       <c r="G128">
         <v>1.0</v>
       </c>
       <c r="H128" s="1">
-        <v>490333.33</v>
+        <v>399176.0</v>
       </c>
       <c r="I128" s="1">
-        <v>-4575.4</v>
+        <v>-6736.0</v>
       </c>
       <c r="J128" s="1">
-        <v>-0.93312033265208</v>
+        <v>-1.687476200974</v>
       </c>
       <c r="K128">
-        <v>3.03</v>
+        <v>0.86</v>
       </c>
       <c r="L128" t="s">
-        <v>393</v>
+        <v>389</v>
       </c>
       <c r="M128" s="1">
-        <v>485757.93</v>
+        <v>392440.0</v>
       </c>
       <c r="N128" s="1">
-        <v>500589.74</v>
+        <v>395892.05</v>
       </c>
       <c r="O128" s="1">
-        <v>0.35</v>
+        <v>0.26</v>
       </c>
       <c r="P128">
         <v>1</v>
       </c>
     </row>
     <row r="129" spans="1:16">
       <c r="A129" t="s">
-        <v>394</v>
+        <v>390</v>
       </c>
       <c r="B129" t="s">
-        <v>395</v>
+        <v>391</v>
       </c>
       <c r="C129" s="1">
-        <v>700000.0</v>
+        <v>558000.0</v>
       </c>
       <c r="D129" s="1">
-        <v>99.132</v>
+        <v>105.085</v>
       </c>
       <c r="E129" s="1">
-        <v>101.20214286</v>
+        <v>101.92626523</v>
       </c>
       <c r="F129" t="s">
         <v>8</v>
       </c>
       <c r="G129">
         <v>1.0</v>
       </c>
       <c r="H129" s="1">
-        <v>708415.0</v>
+        <v>568748.56</v>
       </c>
       <c r="I129" s="1">
-        <v>-14491.0</v>
+        <v>17625.74</v>
       </c>
       <c r="J129" s="1">
-        <v>-2.0455523951356</v>
+        <v>3.0990390551494</v>
       </c>
       <c r="K129">
-        <v>0.69</v>
+        <v>1.44</v>
       </c>
       <c r="L129" t="s">
-        <v>396</v>
+        <v>392</v>
       </c>
       <c r="M129" s="1">
-        <v>693924.0</v>
+        <v>586374.3</v>
       </c>
       <c r="N129" s="1">
-        <v>698749.21</v>
+        <v>594397.45</v>
       </c>
       <c r="O129" s="1">
-        <v>0.49</v>
+        <v>0.4</v>
       </c>
       <c r="P129">
         <v>1</v>
       </c>
     </row>
     <row r="130" spans="1:16">
       <c r="A130" t="s">
-        <v>397</v>
+        <v>393</v>
       </c>
       <c r="B130" t="s">
-        <v>398</v>
+        <v>394</v>
       </c>
       <c r="C130" s="1">
-        <v>1774000.0</v>
+        <v>2000000.0</v>
       </c>
       <c r="D130" s="1">
-        <v>98.378</v>
+        <v>97.906</v>
       </c>
       <c r="E130" s="1">
-        <v>99.8724549</v>
+        <v>99.2653</v>
       </c>
       <c r="F130" t="s">
         <v>8</v>
       </c>
       <c r="G130">
         <v>1.0</v>
       </c>
       <c r="H130" s="1">
-        <v>1771737.35</v>
+        <v>1985306.0</v>
       </c>
       <c r="I130" s="1">
-        <v>-26511.63</v>
+        <v>-27186.0</v>
       </c>
       <c r="J130" s="1">
-        <v>-1.4963634423579</v>
+        <v>-1.3693606930116</v>
       </c>
       <c r="K130">
-        <v>0.92</v>
+        <v>1.75</v>
       </c>
       <c r="L130" t="s">
-        <v>399</v>
+        <v>395</v>
       </c>
       <c r="M130" s="1">
-        <v>1745225.72</v>
+        <v>1958120.0</v>
       </c>
       <c r="N130" s="1">
-        <v>1761495.49</v>
+        <v>1993024.11</v>
       </c>
       <c r="O130" s="1">
-        <v>1.24</v>
+        <v>1.33</v>
       </c>
       <c r="P130">
         <v>1</v>
       </c>
     </row>
     <row r="131" spans="1:16">
       <c r="A131" t="s">
-        <v>400</v>
+        <v>396</v>
       </c>
       <c r="B131" t="s">
-        <v>401</v>
+        <v>397</v>
       </c>
       <c r="C131" s="1">
-        <v>1500000.0</v>
+        <v>489000.0</v>
       </c>
       <c r="D131" s="1">
-        <v>104.409</v>
+        <v>99.679</v>
       </c>
       <c r="E131" s="1">
-        <v>101.10285133</v>
+        <v>100.27266462</v>
       </c>
       <c r="F131" t="s">
         <v>8</v>
       </c>
       <c r="G131">
         <v>1.0</v>
       </c>
       <c r="H131" s="1">
-        <v>1516542.77</v>
+        <v>490333.33</v>
       </c>
       <c r="I131" s="1">
-        <v>49592.23</v>
+        <v>-2903.02</v>
       </c>
       <c r="J131" s="1">
-        <v>3.2700844961992</v>
+        <v>-0.59205030993916</v>
       </c>
       <c r="K131">
-        <v>0.37</v>
+        <v>3.24</v>
       </c>
       <c r="L131" t="s">
-        <v>402</v>
+        <v>398</v>
       </c>
       <c r="M131" s="1">
-        <v>1566135.0</v>
+        <v>487430.31</v>
       </c>
       <c r="N131" s="1">
-        <v>1571657.26</v>
+        <v>503296.9</v>
       </c>
       <c r="O131" s="1">
-        <v>1.11</v>
+        <v>0.34</v>
       </c>
       <c r="P131">
         <v>1</v>
       </c>
     </row>
     <row r="132" spans="1:16">
       <c r="A132" t="s">
-        <v>403</v>
+        <v>399</v>
       </c>
       <c r="B132" t="s">
-        <v>404</v>
+        <v>400</v>
       </c>
       <c r="C132" s="1">
-        <v>803000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D132" s="1">
-        <v>99.505</v>
+        <v>99.597</v>
       </c>
       <c r="E132" s="1">
-        <v>102.44851557</v>
+        <v>101.20214286</v>
       </c>
       <c r="F132" t="s">
         <v>8</v>
       </c>
       <c r="G132">
         <v>1.0</v>
       </c>
       <c r="H132" s="1">
-        <v>822661.58</v>
+        <v>708415.0</v>
       </c>
       <c r="I132" s="1">
-        <v>-23636.43</v>
+        <v>-11236.0</v>
       </c>
       <c r="J132" s="1">
-        <v>-2.8731656582285</v>
+        <v>-1.5860759583013</v>
       </c>
       <c r="K132">
-        <v>0.26</v>
+        <v>0.9</v>
       </c>
       <c r="L132" t="s">
-        <v>405</v>
+        <v>401</v>
       </c>
       <c r="M132" s="1">
-        <v>799025.15</v>
+        <v>697179.0</v>
       </c>
       <c r="N132" s="1">
-        <v>801137.15</v>
+        <v>703494.34</v>
       </c>
       <c r="O132" s="1">
-        <v>0.56</v>
+        <v>0.47</v>
       </c>
       <c r="P132">
         <v>1</v>
       </c>
     </row>
     <row r="133" spans="1:16">
       <c r="A133" t="s">
-        <v>406</v>
+        <v>402</v>
       </c>
       <c r="B133" t="s">
-        <v>407</v>
+        <v>403</v>
       </c>
       <c r="C133" s="1">
-        <v>583000.0</v>
+        <v>1774000.0</v>
       </c>
       <c r="D133" s="1">
-        <v>100.052</v>
+        <v>98.576</v>
       </c>
       <c r="E133" s="1">
-        <v>99.958</v>
+        <v>99.8724549</v>
       </c>
       <c r="F133" t="s">
         <v>8</v>
       </c>
       <c r="G133">
         <v>1.0</v>
       </c>
       <c r="H133" s="1">
-        <v>582755.14</v>
+        <v>1771737.35</v>
       </c>
       <c r="I133" s="1">
-        <v>548.02</v>
+        <v>-22999.11</v>
       </c>
       <c r="J133" s="1">
-        <v>0.094039496588567</v>
+        <v>-1.2981105805553</v>
       </c>
       <c r="K133">
-        <v>0.07</v>
-[...2 lines deleted...]
-        <v>419.28</v>
+        <v>1.1</v>
+      </c>
+      <c r="L133" t="s">
+        <v>404</v>
       </c>
       <c r="M133" s="1">
-        <v>583303.16</v>
+        <v>1748738.24</v>
       </c>
       <c r="N133" s="1">
-        <v>583722.44</v>
+        <v>1768325.14</v>
       </c>
       <c r="O133" s="1">
-        <v>0.41</v>
+        <v>1.18</v>
       </c>
       <c r="P133">
         <v>1</v>
       </c>
     </row>
     <row r="134" spans="1:16">
       <c r="A134" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
       <c r="B134" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="C134" s="1">
-        <v>468000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D134" s="1">
-        <v>97.828</v>
+        <v>104.932</v>
       </c>
       <c r="E134" s="1">
-        <v>99.49946581</v>
+        <v>101.1028525</v>
       </c>
       <c r="F134" t="s">
         <v>8</v>
       </c>
       <c r="G134">
         <v>1.0</v>
       </c>
       <c r="H134" s="1">
-        <v>465657.5</v>
+        <v>404411.41</v>
       </c>
       <c r="I134" s="1">
-        <v>-7822.46</v>
+        <v>15316.59</v>
       </c>
       <c r="J134" s="1">
-        <v>-1.6798741564347</v>
+        <v>3.7873783036933</v>
       </c>
       <c r="K134">
-        <v>0.62</v>
+        <v>0.68</v>
       </c>
       <c r="L134" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="M134" s="1">
-        <v>457835.04</v>
+        <v>419728.0</v>
       </c>
       <c r="N134" s="1">
-        <v>460752.03</v>
+        <v>422437.59</v>
       </c>
       <c r="O134" s="1">
-        <v>0.32</v>
+        <v>0.28</v>
       </c>
       <c r="P134">
         <v>1</v>
       </c>
     </row>
     <row r="135" spans="1:16">
       <c r="A135" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
       <c r="B135" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="C135" s="1">
-        <v>600000.0</v>
+        <v>803000.0</v>
       </c>
       <c r="D135" s="1">
-        <v>100.423</v>
+        <v>99.71</v>
       </c>
       <c r="E135" s="1">
-        <v>103.074</v>
+        <v>102.44851557</v>
       </c>
       <c r="F135" t="s">
         <v>8</v>
       </c>
       <c r="G135">
         <v>1.0</v>
       </c>
       <c r="H135" s="1">
-        <v>618444.0</v>
+        <v>822661.58</v>
       </c>
       <c r="I135" s="1">
-        <v>-15906.0</v>
+        <v>-21990.28</v>
       </c>
       <c r="J135" s="1">
-        <v>-2.5719386072142</v>
+        <v>-2.6730651503137</v>
       </c>
       <c r="K135">
-        <v>0.09</v>
-[...2 lines deleted...]
-        <v>526.03</v>
+        <v>0.49</v>
+      </c>
+      <c r="L135" t="s">
+        <v>410</v>
       </c>
       <c r="M135" s="1">
-        <v>602538.0</v>
+        <v>800671.3</v>
       </c>
       <c r="N135" s="1">
-        <v>603064.03</v>
+        <v>804631.3</v>
       </c>
       <c r="O135" s="1">
-        <v>0.42</v>
+        <v>0.54</v>
       </c>
       <c r="P135">
         <v>1</v>
       </c>
     </row>
     <row r="136" spans="1:16">
       <c r="A136" t="s">
+        <v>411</v>
+      </c>
+      <c r="B136" t="s">
+        <v>412</v>
+      </c>
+      <c r="C136" s="1">
+        <v>583000.0</v>
+      </c>
+      <c r="D136" s="1">
+        <v>100.277</v>
+      </c>
+      <c r="E136" s="1">
+        <v>99.958</v>
+      </c>
+      <c r="F136" t="s">
+        <v>8</v>
+      </c>
+      <c r="G136">
+        <v>1.0</v>
+      </c>
+      <c r="H136" s="1">
+        <v>582755.14</v>
+      </c>
+      <c r="I136" s="1">
+        <v>1859.77</v>
+      </c>
+      <c r="J136" s="1">
+        <v>0.31913403629524</v>
+      </c>
+      <c r="K136">
+        <v>0.29</v>
+      </c>
+      <c r="L136" t="s">
         <v>413</v>
       </c>
-      <c r="B136" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M136" s="1">
-        <v>596184.0</v>
+        <v>584614.91</v>
       </c>
       <c r="N136" s="1">
-        <v>599093.59</v>
+        <v>586292.03</v>
       </c>
       <c r="O136" s="1">
-        <v>0.42</v>
+        <v>0.39</v>
       </c>
       <c r="P136">
         <v>1</v>
       </c>
     </row>
     <row r="137" spans="1:16">
       <c r="A137" t="s">
+        <v>414</v>
+      </c>
+      <c r="B137" t="s">
+        <v>415</v>
+      </c>
+      <c r="C137" s="1">
+        <v>468000.0</v>
+      </c>
+      <c r="D137" s="1">
+        <v>98.181</v>
+      </c>
+      <c r="E137" s="1">
+        <v>99.49946581</v>
+      </c>
+      <c r="F137" t="s">
+        <v>8</v>
+      </c>
+      <c r="G137">
+        <v>1.0</v>
+      </c>
+      <c r="H137" s="1">
+        <v>465657.5</v>
+      </c>
+      <c r="I137" s="1">
+        <v>-6170.42</v>
+      </c>
+      <c r="J137" s="1">
+        <v>-1.3250983823948</v>
+      </c>
+      <c r="K137">
+        <v>0.81</v>
+      </c>
+      <c r="L137" t="s">
         <v>416</v>
       </c>
-      <c r="B137" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M137" s="1">
-        <v>882279.0</v>
+        <v>459487.08</v>
       </c>
       <c r="N137" s="1">
-        <v>910157.42</v>
+        <v>463279.16</v>
       </c>
       <c r="O137" s="1">
-        <v>0.64</v>
+        <v>0.31</v>
       </c>
       <c r="P137">
         <v>1</v>
       </c>
     </row>
     <row r="138" spans="1:16">
       <c r="A138" t="s">
+        <v>417</v>
+      </c>
+      <c r="B138" t="s">
+        <v>418</v>
+      </c>
+      <c r="C138" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="D138" s="1">
+        <v>100.804</v>
+      </c>
+      <c r="E138" s="1">
+        <v>103.074</v>
+      </c>
+      <c r="F138" t="s">
+        <v>8</v>
+      </c>
+      <c r="G138">
+        <v>1.0</v>
+      </c>
+      <c r="H138" s="1">
+        <v>618444.0</v>
+      </c>
+      <c r="I138" s="1">
+        <v>-13620.0</v>
+      </c>
+      <c r="J138" s="1">
+        <v>-2.2023012592894</v>
+      </c>
+      <c r="K138">
+        <v>0.32</v>
+      </c>
+      <c r="L138" t="s">
         <v>419</v>
       </c>
-      <c r="B138" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M138" s="1">
-        <v>807592.0</v>
+        <v>604824.0</v>
       </c>
       <c r="N138" s="1">
-        <v>828867.7</v>
+        <v>606730.85</v>
       </c>
       <c r="O138" s="1">
-        <v>0.58</v>
+        <v>0.41</v>
       </c>
       <c r="P138">
         <v>1</v>
       </c>
     </row>
     <row r="139" spans="1:16">
       <c r="A139" t="s">
+        <v>420</v>
+      </c>
+      <c r="B139" t="s">
+        <v>421</v>
+      </c>
+      <c r="C139" s="1">
+        <v>800000.0</v>
+      </c>
+      <c r="D139" s="1">
+        <v>75.13</v>
+      </c>
+      <c r="E139" s="1">
+        <v>74.2877775</v>
+      </c>
+      <c r="F139" t="s">
+        <v>8</v>
+      </c>
+      <c r="G139">
+        <v>1.0</v>
+      </c>
+      <c r="H139" s="1">
+        <v>594302.22</v>
+      </c>
+      <c r="I139" s="1">
+        <v>6737.78</v>
+      </c>
+      <c r="J139" s="1">
+        <v>1.1337295694436</v>
+      </c>
+      <c r="K139">
+        <v>0.41</v>
+      </c>
+      <c r="L139" t="s">
         <v>422</v>
       </c>
-      <c r="B139" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M139" s="1">
-        <v>295368.0</v>
+        <v>601040.0</v>
       </c>
       <c r="N139" s="1">
-        <v>298974.16</v>
+        <v>604294.79</v>
       </c>
       <c r="O139" s="1">
-        <v>0.21</v>
+        <v>0.4</v>
       </c>
       <c r="P139">
         <v>1</v>
       </c>
     </row>
     <row r="140" spans="1:16">
       <c r="A140" t="s">
+        <v>423</v>
+      </c>
+      <c r="B140" t="s">
+        <v>424</v>
+      </c>
+      <c r="C140" s="1">
+        <v>900000.0</v>
+      </c>
+      <c r="D140" s="1">
+        <v>98.549</v>
+      </c>
+      <c r="E140" s="1">
+        <v>99.96944444</v>
+      </c>
+      <c r="F140" t="s">
+        <v>8</v>
+      </c>
+      <c r="G140">
+        <v>1.0</v>
+      </c>
+      <c r="H140" s="1">
+        <v>899725.0</v>
+      </c>
+      <c r="I140" s="1">
+        <v>-12784.0</v>
+      </c>
+      <c r="J140" s="1">
+        <v>-1.420878601795</v>
+      </c>
+      <c r="K140">
+        <v>3.29</v>
+      </c>
+      <c r="L140" t="s">
         <v>425</v>
       </c>
-      <c r="B140" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M140" s="1">
-        <v>393456.0</v>
+        <v>886941.0</v>
       </c>
       <c r="N140" s="1">
-        <v>404847.78</v>
+        <v>916567.03</v>
       </c>
       <c r="O140" s="1">
-        <v>0.29</v>
+        <v>0.61</v>
       </c>
       <c r="P140">
         <v>1</v>
       </c>
     </row>
     <row r="141" spans="1:16">
       <c r="A141" t="s">
+        <v>426</v>
+      </c>
+      <c r="B141" t="s">
+        <v>427</v>
+      </c>
+      <c r="C141" s="1">
+        <v>800000.0</v>
+      </c>
+      <c r="D141" s="1">
+        <v>101.358</v>
+      </c>
+      <c r="E141" s="1">
+        <v>100.66511125</v>
+      </c>
+      <c r="F141" t="s">
+        <v>8</v>
+      </c>
+      <c r="G141">
+        <v>1.0</v>
+      </c>
+      <c r="H141" s="1">
+        <v>805320.89</v>
+      </c>
+      <c r="I141" s="1">
+        <v>5543.11</v>
+      </c>
+      <c r="J141" s="1">
+        <v>0.68831071797976</v>
+      </c>
+      <c r="K141">
+        <v>2.88</v>
+      </c>
+      <c r="L141" t="s">
         <v>428</v>
       </c>
-      <c r="B141" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M141" s="1">
-        <v>501635.0</v>
+        <v>810864.0</v>
       </c>
       <c r="N141" s="1">
-        <v>502593.9</v>
+        <v>833912.68</v>
       </c>
       <c r="O141" s="1">
-        <v>0.35</v>
+        <v>0.56</v>
       </c>
       <c r="P141">
         <v>1</v>
       </c>
     </row>
     <row r="142" spans="1:16">
       <c r="A142" t="s">
+        <v>429</v>
+      </c>
+      <c r="B142" t="s">
         <v>430</v>
       </c>
-      <c r="B142" t="s">
+      <c r="C142" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="D142" s="1">
+        <v>98.984</v>
+      </c>
+      <c r="E142" s="1">
+        <v>99.974</v>
+      </c>
+      <c r="F142" t="s">
+        <v>8</v>
+      </c>
+      <c r="G142">
+        <v>1.0</v>
+      </c>
+      <c r="H142" s="1">
+        <v>299922.0</v>
+      </c>
+      <c r="I142" s="1">
+        <v>-2970.0</v>
+      </c>
+      <c r="J142" s="1">
+        <v>-0.9902574669414</v>
+      </c>
+      <c r="K142">
+        <v>1.42</v>
+      </c>
+      <c r="L142" t="s">
         <v>431</v>
       </c>
-      <c r="C142" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M142" s="1">
-        <v>978790.23</v>
+        <v>296952.0</v>
       </c>
       <c r="N142" s="1">
-        <v>983778.39</v>
+        <v>301205.42</v>
       </c>
       <c r="O142" s="1">
-        <v>0.69</v>
+        <v>0.2</v>
       </c>
       <c r="P142">
         <v>1</v>
       </c>
     </row>
     <row r="143" spans="1:16">
       <c r="A143" t="s">
+        <v>432</v>
+      </c>
+      <c r="B143" t="s">
         <v>433</v>
       </c>
-      <c r="B143" t="s">
+      <c r="C143" s="1">
+        <v>800000.0</v>
+      </c>
+      <c r="D143" s="1">
+        <v>95.702</v>
+      </c>
+      <c r="E143" s="1">
+        <v>95.674</v>
+      </c>
+      <c r="F143" t="s">
+        <v>8</v>
+      </c>
+      <c r="G143">
+        <v>1.0</v>
+      </c>
+      <c r="H143" s="1">
+        <v>765392.0</v>
+      </c>
+      <c r="I143" s="1">
+        <v>224.0</v>
+      </c>
+      <c r="J143" s="1">
+        <v>0.029266049292389</v>
+      </c>
+      <c r="K143">
+        <v>1.13</v>
+      </c>
+      <c r="L143" t="s">
         <v>434</v>
       </c>
-      <c r="C143" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M143" s="1">
-        <v>691586.0</v>
+        <v>765616.0</v>
       </c>
       <c r="N143" s="1">
-        <v>703817.9</v>
+        <v>774624.22</v>
       </c>
       <c r="O143" s="1">
-        <v>0.5</v>
+        <v>0.52</v>
       </c>
       <c r="P143">
         <v>1</v>
       </c>
     </row>
     <row r="144" spans="1:16">
       <c r="A144" t="s">
+        <v>435</v>
+      </c>
+      <c r="B144" t="s">
         <v>436</v>
-      </c>
-[...1 lines deleted...]
-        <v>437</v>
       </c>
       <c r="C144" s="1">
         <v>400000.0</v>
       </c>
       <c r="D144" s="1">
-        <v>98.58</v>
+        <v>98.61</v>
       </c>
       <c r="E144" s="1">
-        <v>99.326</v>
+        <v>100.66</v>
       </c>
       <c r="F144" t="s">
         <v>8</v>
       </c>
       <c r="G144">
         <v>1.0</v>
       </c>
       <c r="H144" s="1">
-        <v>397304.0</v>
+        <v>402640.0</v>
       </c>
       <c r="I144" s="1">
-        <v>-2984.0</v>
+        <v>-8200.0</v>
       </c>
       <c r="J144" s="1">
-        <v>-0.75106215895133</v>
+        <v>-2.0365587124975</v>
       </c>
       <c r="K144">
-        <v>0.54</v>
+        <v>3.04</v>
       </c>
       <c r="L144" t="s">
-        <v>438</v>
+        <v>437</v>
       </c>
       <c r="M144" s="1">
-        <v>394320.0</v>
+        <v>394440.0</v>
       </c>
       <c r="N144" s="1">
-        <v>396465.21</v>
+        <v>406608.49</v>
       </c>
       <c r="O144" s="1">
-        <v>0.28</v>
+        <v>0.27</v>
       </c>
       <c r="P144">
         <v>1</v>
       </c>
     </row>
     <row r="145" spans="1:16">
       <c r="A145" t="s">
+        <v>438</v>
+      </c>
+      <c r="B145" t="s">
         <v>439</v>
       </c>
-      <c r="B145" t="s">
+      <c r="C145" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="D145" s="1">
+        <v>100.672</v>
+      </c>
+      <c r="E145" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F145" t="s">
+        <v>8</v>
+      </c>
+      <c r="G145">
+        <v>1.0</v>
+      </c>
+      <c r="H145" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="I145" s="1">
+        <v>3360.0</v>
+      </c>
+      <c r="J145" s="1">
+        <v>0.672</v>
+      </c>
+      <c r="K145">
+        <v>0.44</v>
+      </c>
+      <c r="L145" t="s">
         <v>440</v>
       </c>
-      <c r="C145" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M145" s="1">
-        <v>1190364.0</v>
+        <v>503360.0</v>
       </c>
       <c r="N145" s="1">
-        <v>1228953.04</v>
+        <v>505577.47</v>
       </c>
       <c r="O145" s="1">
-        <v>0.87</v>
+        <v>0.34</v>
       </c>
       <c r="P145">
         <v>1</v>
       </c>
     </row>
     <row r="146" spans="1:16">
       <c r="A146" t="s">
+        <v>441</v>
+      </c>
+      <c r="B146" t="s">
         <v>442</v>
       </c>
-      <c r="B146" t="s">
+      <c r="C146" s="1">
+        <v>999000.0</v>
+      </c>
+      <c r="D146" s="1">
+        <v>98.184</v>
+      </c>
+      <c r="E146" s="1">
+        <v>99.95190691</v>
+      </c>
+      <c r="F146" t="s">
+        <v>8</v>
+      </c>
+      <c r="G146">
+        <v>1.0</v>
+      </c>
+      <c r="H146" s="1">
+        <v>998519.55</v>
+      </c>
+      <c r="I146" s="1">
+        <v>-17661.39</v>
+      </c>
+      <c r="J146" s="1">
+        <v>-1.7687575571254</v>
+      </c>
+      <c r="K146">
+        <v>0.69</v>
+      </c>
+      <c r="L146" t="s">
         <v>443</v>
       </c>
-      <c r="C146" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M146" s="1">
-        <v>494474.4</v>
+        <v>980858.16</v>
       </c>
       <c r="N146" s="1">
-        <v>498537.01</v>
+        <v>987786.16</v>
       </c>
       <c r="O146" s="1">
-        <v>0.35</v>
+        <v>0.66</v>
       </c>
       <c r="P146">
         <v>1</v>
       </c>
     </row>
     <row r="147" spans="1:16">
       <c r="A147" t="s">
+        <v>444</v>
+      </c>
+      <c r="B147" t="s">
         <v>445</v>
       </c>
-      <c r="B147" t="s">
+      <c r="C147" s="1">
+        <v>700000.0</v>
+      </c>
+      <c r="D147" s="1">
+        <v>99.179</v>
+      </c>
+      <c r="E147" s="1">
+        <v>100.22785714</v>
+      </c>
+      <c r="F147" t="s">
+        <v>8</v>
+      </c>
+      <c r="G147">
+        <v>1.0</v>
+      </c>
+      <c r="H147" s="1">
+        <v>701595.0</v>
+      </c>
+      <c r="I147" s="1">
+        <v>-7342.0</v>
+      </c>
+      <c r="J147" s="1">
+        <v>-1.0464726801075</v>
+      </c>
+      <c r="K147">
+        <v>1.96</v>
+      </c>
+      <c r="L147" t="s">
         <v>446</v>
       </c>
-      <c r="C147" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M147" s="1">
-        <v>505381.95</v>
+        <v>694253.0</v>
       </c>
       <c r="N147" s="1">
-        <v>517288.12</v>
+        <v>708004.84</v>
       </c>
       <c r="O147" s="1">
-        <v>0.36</v>
+        <v>0.47</v>
       </c>
       <c r="P147">
         <v>1</v>
       </c>
     </row>
     <row r="148" spans="1:16">
       <c r="A148" t="s">
+        <v>447</v>
+      </c>
+      <c r="B148" t="s">
         <v>448</v>
       </c>
-      <c r="B148" t="s">
+      <c r="C148" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="D148" s="1">
+        <v>98.778</v>
+      </c>
+      <c r="E148" s="1">
+        <v>99.326</v>
+      </c>
+      <c r="F148" t="s">
+        <v>8</v>
+      </c>
+      <c r="G148">
+        <v>1.0</v>
+      </c>
+      <c r="H148" s="1">
+        <v>397304.0</v>
+      </c>
+      <c r="I148" s="1">
+        <v>-2192.0</v>
+      </c>
+      <c r="J148" s="1">
+        <v>-0.55171858325111</v>
+      </c>
+      <c r="K148">
+        <v>0.74</v>
+      </c>
+      <c r="L148" t="s">
         <v>449</v>
       </c>
-      <c r="C148" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M148" s="1">
-        <v>300360.0</v>
+        <v>395112.0</v>
       </c>
       <c r="N148" s="1">
-        <v>301060.68</v>
+        <v>398091.45</v>
       </c>
       <c r="O148" s="1">
-        <v>0.21</v>
+        <v>0.27</v>
       </c>
       <c r="P148">
         <v>1</v>
       </c>
     </row>
     <row r="149" spans="1:16">
       <c r="A149" t="s">
         <v>450</v>
       </c>
       <c r="B149" t="s">
         <v>451</v>
       </c>
       <c r="C149" s="1">
-        <v>1042000.0</v>
+        <v>1200000.0</v>
       </c>
       <c r="D149" s="1">
-        <v>101.423</v>
+        <v>99.652</v>
       </c>
       <c r="E149" s="1">
-        <v>100.89933973</v>
+        <v>99.91491667</v>
       </c>
       <c r="F149" t="s">
         <v>8</v>
       </c>
       <c r="G149">
         <v>1.0</v>
       </c>
       <c r="H149" s="1">
-        <v>1051371.12</v>
+        <v>1198979.0</v>
       </c>
       <c r="I149" s="1">
-        <v>5456.54</v>
+        <v>-3155.0</v>
       </c>
       <c r="J149" s="1">
-        <v>0.5189927606153</v>
+        <v>-0.26314055542257</v>
       </c>
       <c r="K149">
-        <v>0.1</v>
+        <v>3.43</v>
       </c>
       <c r="L149" t="s">
         <v>452</v>
       </c>
       <c r="M149" s="1">
-        <v>1056827.66</v>
+        <v>1195824.0</v>
       </c>
       <c r="N149" s="1">
-        <v>1057898.21</v>
+        <v>1237002.08</v>
       </c>
       <c r="O149" s="1">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="P149">
         <v>1</v>
       </c>
     </row>
     <row r="150" spans="1:16">
       <c r="A150" t="s">
         <v>453</v>
       </c>
       <c r="B150" t="s">
         <v>454</v>
       </c>
       <c r="C150" s="1">
-        <v>400000.0</v>
+        <v>504000.0</v>
       </c>
       <c r="D150" s="1">
-        <v>98.854</v>
+        <v>98.539</v>
       </c>
       <c r="E150" s="1">
-        <v>100.0417275</v>
+        <v>100.0</v>
       </c>
       <c r="F150" t="s">
         <v>8</v>
       </c>
       <c r="G150">
         <v>1.0</v>
       </c>
       <c r="H150" s="1">
-        <v>400166.91</v>
+        <v>504000.0</v>
       </c>
       <c r="I150" s="1">
-        <v>-4750.91</v>
+        <v>-7363.44</v>
       </c>
       <c r="J150" s="1">
-        <v>-1.1872320977264</v>
+        <v>-1.461</v>
       </c>
       <c r="K150">
-        <v>1.85</v>
+        <v>1.03</v>
       </c>
       <c r="L150" t="s">
         <v>455</v>
       </c>
       <c r="M150" s="1">
-        <v>395416.0</v>
+        <v>496636.56</v>
       </c>
       <c r="N150" s="1">
-        <v>402805.04</v>
+        <v>501807.16</v>
       </c>
       <c r="O150" s="1">
-        <v>0.28</v>
+        <v>0.34</v>
       </c>
       <c r="P150">
         <v>1</v>
       </c>
     </row>
     <row r="151" spans="1:16">
       <c r="A151" t="s">
         <v>456</v>
       </c>
       <c r="B151" t="s">
         <v>457</v>
       </c>
       <c r="C151" s="1">
-        <v>481000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="D151" s="1">
-        <v>100.218</v>
+        <v>99.801</v>
       </c>
       <c r="E151" s="1">
-        <v>100.0</v>
+        <v>99.7</v>
       </c>
       <c r="F151" t="s">
         <v>8</v>
       </c>
       <c r="G151">
         <v>1.0</v>
       </c>
       <c r="H151" s="1">
-        <v>481000.0</v>
+        <v>997000.0</v>
       </c>
       <c r="I151" s="1">
-        <v>1048.58</v>
+        <v>1010.0</v>
       </c>
       <c r="J151" s="1">
-        <v>0.218</v>
+        <v>0.10130391173521</v>
       </c>
       <c r="K151">
-        <v>0.28</v>
-[...2 lines deleted...]
-        <v>458</v>
+        <v>0.0</v>
+      </c>
+      <c r="L151">
+        <v>0.0</v>
       </c>
       <c r="M151" s="1">
-        <v>482048.58</v>
+        <v>998010.0</v>
       </c>
       <c r="N151" s="1">
-        <v>483397.17</v>
+        <v>998010.0</v>
       </c>
       <c r="O151" s="1">
-        <v>0.34</v>
+        <v>0.67</v>
       </c>
       <c r="P151">
         <v>1</v>
       </c>
     </row>
     <row r="152" spans="1:16">
       <c r="A152" t="s">
+        <v>458</v>
+      </c>
+      <c r="B152" t="s">
         <v>459</v>
       </c>
-      <c r="B152" t="s">
+      <c r="C152" s="1">
+        <v>513000.0</v>
+      </c>
+      <c r="D152" s="1">
+        <v>98.75</v>
+      </c>
+      <c r="E152" s="1">
+        <v>99.55553606</v>
+      </c>
+      <c r="F152" t="s">
+        <v>8</v>
+      </c>
+      <c r="G152">
+        <v>1.0</v>
+      </c>
+      <c r="H152" s="1">
+        <v>510719.9</v>
+      </c>
+      <c r="I152" s="1">
+        <v>-4132.4</v>
+      </c>
+      <c r="J152" s="1">
+        <v>-0.80913236394352</v>
+      </c>
+      <c r="K152">
+        <v>2.52</v>
+      </c>
+      <c r="L152" t="s">
         <v>460</v>
       </c>
-      <c r="C152" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M152" s="1">
-        <v>549071.5</v>
+        <v>506587.5</v>
       </c>
       <c r="N152" s="1">
-        <v>552030.29</v>
+        <v>519489.8</v>
       </c>
       <c r="O152" s="1">
-        <v>0.39</v>
+        <v>0.35</v>
       </c>
       <c r="P152">
         <v>1</v>
       </c>
     </row>
     <row r="153" spans="1:16">
       <c r="A153" t="s">
+        <v>461</v>
+      </c>
+      <c r="B153" t="s">
         <v>462</v>
       </c>
-      <c r="B153" t="s">
+      <c r="C153" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="D153" s="1">
+        <v>100.341</v>
+      </c>
+      <c r="E153" s="1">
+        <v>99.897</v>
+      </c>
+      <c r="F153" t="s">
+        <v>8</v>
+      </c>
+      <c r="G153">
+        <v>1.0</v>
+      </c>
+      <c r="H153" s="1">
+        <v>299691.0</v>
+      </c>
+      <c r="I153" s="1">
+        <v>1332.0</v>
+      </c>
+      <c r="J153" s="1">
+        <v>0.44445779152527</v>
+      </c>
+      <c r="K153">
+        <v>0.46</v>
+      </c>
+      <c r="L153" t="s">
         <v>463</v>
       </c>
-      <c r="C153" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M153" s="1">
-        <v>902727.0</v>
+        <v>301023.0</v>
       </c>
       <c r="N153" s="1">
-        <v>904896.86</v>
+        <v>302392.52</v>
       </c>
       <c r="O153" s="1">
-        <v>0.64</v>
+        <v>0.2</v>
       </c>
       <c r="P153">
         <v>1</v>
       </c>
     </row>
     <row r="154" spans="1:16">
       <c r="A154" t="s">
+        <v>464</v>
+      </c>
+      <c r="B154" t="s">
         <v>465</v>
       </c>
-      <c r="B154" t="s">
+      <c r="C154" s="1">
+        <v>1042000.0</v>
+      </c>
+      <c r="D154" s="1">
+        <v>101.548</v>
+      </c>
+      <c r="E154" s="1">
+        <v>100.89933973</v>
+      </c>
+      <c r="F154" t="s">
+        <v>8</v>
+      </c>
+      <c r="G154">
+        <v>1.0</v>
+      </c>
+      <c r="H154" s="1">
+        <v>1051371.12</v>
+      </c>
+      <c r="I154" s="1">
+        <v>6759.04</v>
+      </c>
+      <c r="J154" s="1">
+        <v>0.64287860598644</v>
+      </c>
+      <c r="K154">
+        <v>0.32</v>
+      </c>
+      <c r="L154" t="s">
         <v>466</v>
       </c>
-      <c r="C154" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M154" s="1">
-        <v>439685.12</v>
+        <v>1058130.16</v>
       </c>
       <c r="N154" s="1">
-        <v>445476.9</v>
+        <v>1061448.86</v>
       </c>
       <c r="O154" s="1">
-        <v>0.31</v>
+        <v>0.71</v>
       </c>
       <c r="P154">
         <v>1</v>
       </c>
     </row>
     <row r="155" spans="1:16">
       <c r="A155" t="s">
+        <v>467</v>
+      </c>
+      <c r="B155" t="s">
         <v>468</v>
       </c>
-      <c r="B155" t="s">
+      <c r="C155" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="D155" s="1">
+        <v>99.078</v>
+      </c>
+      <c r="E155" s="1">
+        <v>100.0417275</v>
+      </c>
+      <c r="F155" t="s">
+        <v>8</v>
+      </c>
+      <c r="G155">
+        <v>1.0</v>
+      </c>
+      <c r="H155" s="1">
+        <v>400166.91</v>
+      </c>
+      <c r="I155" s="1">
+        <v>-3854.91</v>
+      </c>
+      <c r="J155" s="1">
+        <v>-0.96332552834016</v>
+      </c>
+      <c r="K155">
+        <v>2.07</v>
+      </c>
+      <c r="L155" t="s">
         <v>469</v>
       </c>
-      <c r="C155" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M155" s="1">
-        <v>778240.0</v>
+        <v>396312.0</v>
       </c>
       <c r="N155" s="1">
-        <v>783861.92</v>
+        <v>404592.82</v>
       </c>
       <c r="O155" s="1">
-        <v>0.55</v>
+        <v>0.27</v>
       </c>
       <c r="P155">
         <v>1</v>
       </c>
     </row>
     <row r="156" spans="1:16">
       <c r="A156" t="s">
+        <v>470</v>
+      </c>
+      <c r="B156" t="s">
         <v>471</v>
       </c>
-      <c r="B156" t="s">
+      <c r="C156" s="1">
+        <v>481000.0</v>
+      </c>
+      <c r="D156" s="1">
+        <v>100.5</v>
+      </c>
+      <c r="E156" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F156" t="s">
+        <v>8</v>
+      </c>
+      <c r="G156">
+        <v>1.0</v>
+      </c>
+      <c r="H156" s="1">
+        <v>481000.0</v>
+      </c>
+      <c r="I156" s="1">
+        <v>2405.0</v>
+      </c>
+      <c r="J156" s="1">
+        <v>0.5</v>
+      </c>
+      <c r="K156">
+        <v>0.51</v>
+      </c>
+      <c r="L156" t="s">
         <v>472</v>
       </c>
-      <c r="C156" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M156" s="1">
-        <v>790968.0</v>
+        <v>483405.0</v>
       </c>
       <c r="N156" s="1">
-        <v>798913.21</v>
+        <v>485842.84</v>
       </c>
       <c r="O156" s="1">
-        <v>0.56</v>
+        <v>0.32</v>
       </c>
       <c r="P156">
         <v>1</v>
       </c>
     </row>
     <row r="157" spans="1:16">
       <c r="A157" t="s">
+        <v>473</v>
+      </c>
+      <c r="B157" t="s">
         <v>474</v>
       </c>
-      <c r="B157" t="s">
+      <c r="C157" s="1">
+        <v>551000.0</v>
+      </c>
+      <c r="D157" s="1">
+        <v>99.827</v>
+      </c>
+      <c r="E157" s="1">
+        <v>100.01896552</v>
+      </c>
+      <c r="F157" t="s">
+        <v>8</v>
+      </c>
+      <c r="G157">
+        <v>1.0</v>
+      </c>
+      <c r="H157" s="1">
+        <v>551104.5</v>
+      </c>
+      <c r="I157" s="1">
+        <v>-1057.73</v>
+      </c>
+      <c r="J157" s="1">
+        <v>-0.19192911689162</v>
+      </c>
+      <c r="K157">
+        <v>0.74</v>
+      </c>
+      <c r="L157" t="s">
         <v>475</v>
       </c>
-      <c r="C157" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M157" s="1">
-        <v>701496.98</v>
+        <v>550046.77</v>
       </c>
       <c r="N157" s="1">
-        <v>703263.57</v>
+        <v>554115.11</v>
       </c>
       <c r="O157" s="1">
-        <v>0.5</v>
+        <v>0.37</v>
       </c>
       <c r="P157">
         <v>1</v>
       </c>
     </row>
     <row r="158" spans="1:16">
       <c r="A158" t="s">
+        <v>476</v>
+      </c>
+      <c r="B158" t="s">
         <v>477</v>
       </c>
-      <c r="B158" t="s">
+      <c r="C158" s="1">
+        <v>900000.0</v>
+      </c>
+      <c r="D158" s="1">
+        <v>100.374</v>
+      </c>
+      <c r="E158" s="1">
+        <v>98.29879778</v>
+      </c>
+      <c r="F158" t="s">
+        <v>8</v>
+      </c>
+      <c r="G158">
+        <v>1.0</v>
+      </c>
+      <c r="H158" s="1">
+        <v>884689.18</v>
+      </c>
+      <c r="I158" s="1">
+        <v>18676.82</v>
+      </c>
+      <c r="J158" s="1">
+        <v>2.1111165844709</v>
+      </c>
+      <c r="K158">
+        <v>0.47</v>
+      </c>
+      <c r="L158" t="s">
         <v>478</v>
       </c>
-      <c r="C158" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M158" s="1">
-        <v>648201.73</v>
+        <v>903366.0</v>
       </c>
       <c r="N158" s="1">
-        <v>649259.24</v>
+        <v>907607.1</v>
       </c>
       <c r="O158" s="1">
-        <v>0.46</v>
+        <v>0.61</v>
       </c>
       <c r="P158">
         <v>1</v>
       </c>
     </row>
     <row r="159" spans="1:16">
       <c r="A159" t="s">
+        <v>479</v>
+      </c>
+      <c r="B159" t="s">
         <v>480</v>
       </c>
-      <c r="B159" t="s">
+      <c r="C159" s="1">
+        <v>448000.0</v>
+      </c>
+      <c r="D159" s="1">
+        <v>98.424</v>
+      </c>
+      <c r="E159" s="1">
+        <v>99.30427009</v>
+      </c>
+      <c r="F159" t="s">
+        <v>8</v>
+      </c>
+      <c r="G159">
+        <v>1.0</v>
+      </c>
+      <c r="H159" s="1">
+        <v>444883.13</v>
+      </c>
+      <c r="I159" s="1">
+        <v>-3943.61</v>
+      </c>
+      <c r="J159" s="1">
+        <v>-0.88643729871259</v>
+      </c>
+      <c r="K159">
+        <v>1.47</v>
+      </c>
+      <c r="L159" t="s">
         <v>481</v>
       </c>
-      <c r="C159" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M159" s="1">
-        <v>619164.0</v>
+        <v>440939.52</v>
       </c>
       <c r="N159" s="1">
-        <v>619897.56</v>
+        <v>447536.78</v>
       </c>
       <c r="O159" s="1">
-        <v>0.44</v>
+        <v>0.3</v>
       </c>
       <c r="P159">
         <v>1</v>
       </c>
     </row>
     <row r="160" spans="1:16">
       <c r="A160" t="s">
         <v>482</v>
       </c>
       <c r="B160" t="s">
         <v>483</v>
       </c>
       <c r="C160" s="1">
-        <v>511000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D160" s="1">
-        <v>101.26</v>
+        <v>97.632</v>
       </c>
       <c r="E160" s="1">
-        <v>100.27221135</v>
+        <v>98.599555</v>
       </c>
       <c r="F160" t="s">
         <v>8</v>
       </c>
       <c r="G160">
         <v>1.0</v>
       </c>
       <c r="H160" s="1">
-        <v>512391.0</v>
+        <v>788796.44</v>
       </c>
       <c r="I160" s="1">
-        <v>5047.6</v>
+        <v>-7740.44</v>
       </c>
       <c r="J160" s="1">
-        <v>0.98510707643187</v>
+        <v>-0.98129753222517</v>
       </c>
       <c r="K160">
-        <v>1.77</v>
+        <v>0.9</v>
       </c>
       <c r="L160" t="s">
         <v>484</v>
       </c>
       <c r="M160" s="1">
-        <v>517438.6</v>
+        <v>781056.0</v>
       </c>
       <c r="N160" s="1">
-        <v>526468.6</v>
+        <v>788231.34</v>
       </c>
       <c r="O160" s="1">
-        <v>0.37</v>
+        <v>0.53</v>
       </c>
       <c r="P160">
         <v>1</v>
       </c>
     </row>
     <row r="161" spans="1:16">
       <c r="A161" t="s">
         <v>485</v>
       </c>
       <c r="B161" t="s">
         <v>486</v>
       </c>
       <c r="C161" s="1">
-        <v>700000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D161" s="1">
-        <v>100.501</v>
+        <v>99.051</v>
       </c>
       <c r="E161" s="1">
-        <v>102.939</v>
+        <v>99.492</v>
       </c>
       <c r="F161" t="s">
         <v>8</v>
       </c>
       <c r="G161">
         <v>1.0</v>
       </c>
       <c r="H161" s="1">
-        <v>720573.0</v>
+        <v>795936.0</v>
       </c>
       <c r="I161" s="1">
-        <v>-17066.0</v>
+        <v>-3528.0</v>
       </c>
       <c r="J161" s="1">
-        <v>-2.3683929317363</v>
+        <v>-0.44325171873115</v>
       </c>
       <c r="K161">
-        <v>0.79</v>
+        <v>1.35</v>
       </c>
       <c r="L161" t="s">
         <v>487</v>
       </c>
       <c r="M161" s="1">
-        <v>703507.0</v>
+        <v>792408.0</v>
       </c>
       <c r="N161" s="1">
-        <v>709068.64</v>
+        <v>803229.92</v>
       </c>
       <c r="O161" s="1">
-        <v>0.5</v>
+        <v>0.54</v>
       </c>
       <c r="P161">
         <v>1</v>
       </c>
     </row>
     <row r="162" spans="1:16">
       <c r="A162" t="s">
         <v>488</v>
       </c>
       <c r="B162" t="s">
         <v>489</v>
       </c>
       <c r="C162" s="1">
-        <v>1400000.0</v>
+        <v>698000.0</v>
       </c>
       <c r="D162" s="1">
-        <v>97.447</v>
+        <v>100.613</v>
       </c>
       <c r="E162" s="1">
-        <v>100.58606214</v>
+        <v>100.0</v>
       </c>
       <c r="F162" t="s">
         <v>8</v>
       </c>
       <c r="G162">
         <v>1.0</v>
       </c>
       <c r="H162" s="1">
-        <v>1408204.87</v>
+        <v>698000.0</v>
       </c>
       <c r="I162" s="1">
-        <v>-43946.87</v>
+        <v>4278.74</v>
       </c>
       <c r="J162" s="1">
-        <v>-3.1207724768059</v>
+        <v>0.613</v>
       </c>
       <c r="K162">
-        <v>0.67</v>
+        <v>0.51</v>
       </c>
       <c r="L162" t="s">
         <v>490</v>
       </c>
       <c r="M162" s="1">
-        <v>1364258.0</v>
+        <v>702278.74</v>
       </c>
       <c r="N162" s="1">
-        <v>1373578.55</v>
+        <v>705811.92</v>
       </c>
       <c r="O162" s="1">
-        <v>0.97</v>
+        <v>0.47</v>
       </c>
       <c r="P162">
         <v>1</v>
       </c>
     </row>
     <row r="163" spans="1:16">
       <c r="A163" t="s">
         <v>491</v>
       </c>
       <c r="B163" t="s">
         <v>492</v>
       </c>
       <c r="C163" s="1">
-        <v>850000.0</v>
+        <v>649000.0</v>
       </c>
       <c r="D163" s="1">
-        <v>97.987</v>
+        <v>100.089</v>
       </c>
       <c r="E163" s="1">
-        <v>99.64942118</v>
+        <v>100.0</v>
       </c>
       <c r="F163" t="s">
         <v>8</v>
       </c>
       <c r="G163">
         <v>1.0</v>
       </c>
       <c r="H163" s="1">
-        <v>847020.08</v>
+        <v>649000.0</v>
       </c>
       <c r="I163" s="1">
-        <v>-14130.58</v>
+        <v>577.61</v>
       </c>
       <c r="J163" s="1">
-        <v>-1.6682697770282</v>
+        <v>0.089</v>
       </c>
       <c r="K163">
-        <v>2.42</v>
+        <v>0.39</v>
       </c>
       <c r="L163" t="s">
         <v>493</v>
       </c>
       <c r="M163" s="1">
-        <v>832889.5</v>
+        <v>649577.61</v>
       </c>
       <c r="N163" s="1">
-        <v>853499.09</v>
+        <v>652115.64</v>
       </c>
       <c r="O163" s="1">
-        <v>0.6</v>
+        <v>0.44</v>
       </c>
       <c r="P163">
         <v>1</v>
       </c>
     </row>
     <row r="164" spans="1:16">
       <c r="A164" t="s">
         <v>494</v>
       </c>
       <c r="B164" t="s">
         <v>495</v>
       </c>
       <c r="C164" s="1">
-        <v>400000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D164" s="1">
-        <v>102.173</v>
+        <v>88.696</v>
       </c>
       <c r="E164" s="1">
-        <v>103.50275</v>
+        <v>86.18353143</v>
       </c>
       <c r="F164" t="s">
         <v>8</v>
       </c>
       <c r="G164">
         <v>1.0</v>
       </c>
       <c r="H164" s="1">
-        <v>414011.0</v>
+        <v>603284.72</v>
       </c>
       <c r="I164" s="1">
-        <v>-5319.0</v>
+        <v>17587.28</v>
       </c>
       <c r="J164" s="1">
-        <v>-1.2847484728667</v>
+        <v>2.9152536798877</v>
       </c>
       <c r="K164">
-        <v>0.42</v>
+        <v>0.15</v>
       </c>
       <c r="L164" t="s">
         <v>496</v>
       </c>
       <c r="M164" s="1">
-        <v>408692.0</v>
+        <v>620872.0</v>
       </c>
       <c r="N164" s="1">
-        <v>410357.75</v>
+        <v>621907.62</v>
       </c>
       <c r="O164" s="1">
-        <v>0.29</v>
+        <v>0.42</v>
       </c>
       <c r="P164">
         <v>1</v>
       </c>
     </row>
     <row r="165" spans="1:16">
       <c r="A165" t="s">
         <v>497</v>
       </c>
       <c r="B165" t="s">
-        <v>495</v>
+        <v>498</v>
       </c>
       <c r="C165" s="1">
-        <v>500000.0</v>
+        <v>511000.0</v>
       </c>
       <c r="D165" s="1">
-        <v>97.409</v>
+        <v>101.367</v>
       </c>
       <c r="E165" s="1">
-        <v>99.908</v>
+        <v>100.27221135</v>
       </c>
       <c r="F165" t="s">
         <v>8</v>
       </c>
       <c r="G165">
         <v>1.0</v>
       </c>
       <c r="H165" s="1">
-        <v>499540.0</v>
+        <v>512391.0</v>
       </c>
       <c r="I165" s="1">
-        <v>-12495.0</v>
+        <v>5594.37</v>
       </c>
       <c r="J165" s="1">
-        <v>-2.5013011971013</v>
+        <v>1.0918166009942</v>
       </c>
       <c r="K165">
-        <v>1.09</v>
+        <v>1.98</v>
       </c>
       <c r="L165" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="M165" s="1">
-        <v>487045.0</v>
+        <v>517985.37</v>
       </c>
       <c r="N165" s="1">
-        <v>492480.76</v>
+        <v>528117.87</v>
       </c>
       <c r="O165" s="1">
         <v>0.35</v>
       </c>
       <c r="P165">
         <v>1</v>
       </c>
     </row>
     <row r="166" spans="1:16">
       <c r="A166" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="B166" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
       <c r="C166" s="1">
         <v>700000.0</v>
       </c>
       <c r="D166" s="1">
-        <v>103.784</v>
+        <v>100.728</v>
       </c>
       <c r="E166" s="1">
-        <v>106.53128571</v>
+        <v>102.939</v>
       </c>
       <c r="F166" t="s">
         <v>8</v>
       </c>
       <c r="G166">
         <v>1.0</v>
       </c>
       <c r="H166" s="1">
-        <v>745719.0</v>
+        <v>720573.0</v>
       </c>
       <c r="I166" s="1">
-        <v>-19231.0</v>
+        <v>-15477.0</v>
       </c>
       <c r="J166" s="1">
-        <v>-2.5788534287044</v>
+        <v>-2.1478739836214</v>
       </c>
       <c r="K166">
-        <v>2.41</v>
+        <v>1.0</v>
       </c>
       <c r="L166" t="s">
-        <v>501</v>
+        <v>502</v>
       </c>
       <c r="M166" s="1">
-        <v>726488.0</v>
+        <v>705096.0</v>
       </c>
       <c r="N166" s="1">
-        <v>743359.92</v>
+        <v>712117.58</v>
       </c>
       <c r="O166" s="1">
-        <v>0.52</v>
+        <v>0.48</v>
       </c>
       <c r="P166">
         <v>1</v>
       </c>
     </row>
     <row r="167" spans="1:16">
       <c r="A167" t="s">
-        <v>502</v>
+        <v>503</v>
       </c>
       <c r="B167" t="s">
-        <v>503</v>
+        <v>504</v>
       </c>
       <c r="C167" s="1">
-        <v>1239000.0</v>
+        <v>1400000.0</v>
       </c>
       <c r="D167" s="1">
-        <v>97.916</v>
+        <v>97.735</v>
       </c>
       <c r="E167" s="1">
-        <v>99.90992252</v>
+        <v>100.58606214</v>
       </c>
       <c r="F167" t="s">
         <v>8</v>
       </c>
       <c r="G167">
         <v>1.0</v>
       </c>
       <c r="H167" s="1">
-        <v>1237883.94</v>
+        <v>1408204.87</v>
       </c>
       <c r="I167" s="1">
-        <v>-24704.7</v>
+        <v>-39914.87</v>
       </c>
       <c r="J167" s="1">
-        <v>-1.995720212672</v>
+        <v>-2.8344505015098</v>
       </c>
       <c r="K167">
-        <v>0.82</v>
+        <v>0.86</v>
       </c>
       <c r="L167" t="s">
-        <v>504</v>
+        <v>505</v>
       </c>
       <c r="M167" s="1">
-        <v>1213179.24</v>
+        <v>1368290.0</v>
       </c>
       <c r="N167" s="1">
-        <v>1223392.5</v>
+        <v>1380329.04</v>
       </c>
       <c r="O167" s="1">
-        <v>0.86</v>
+        <v>0.92</v>
       </c>
       <c r="P167">
         <v>1</v>
       </c>
     </row>
     <row r="168" spans="1:16">
       <c r="A168" t="s">
-        <v>505</v>
+        <v>506</v>
       </c>
       <c r="B168" t="s">
-        <v>506</v>
+        <v>507</v>
       </c>
       <c r="C168" s="1">
-        <v>988000.0</v>
+        <v>850000.0</v>
       </c>
       <c r="D168" s="1">
-        <v>100.225</v>
+        <v>98.258</v>
       </c>
       <c r="E168" s="1">
-        <v>100.44048583</v>
+        <v>99.64942118</v>
       </c>
       <c r="F168" t="s">
         <v>8</v>
       </c>
       <c r="G168">
         <v>1.0</v>
       </c>
       <c r="H168" s="1">
-        <v>992352.0</v>
+        <v>847020.08</v>
       </c>
       <c r="I168" s="1">
-        <v>-2129.0</v>
+        <v>-11827.08</v>
       </c>
       <c r="J168" s="1">
-        <v>-0.21454080810035</v>
+        <v>-1.3963163659591</v>
       </c>
       <c r="K168">
-        <v>1.21</v>
+        <v>2.6</v>
       </c>
       <c r="L168" t="s">
-        <v>507</v>
+        <v>508</v>
       </c>
       <c r="M168" s="1">
-        <v>990223.0</v>
+        <v>835193.0</v>
       </c>
       <c r="N168" s="1">
-        <v>1002222.46</v>
+        <v>857269.71</v>
       </c>
       <c r="O168" s="1">
-        <v>0.71</v>
+        <v>0.57</v>
       </c>
       <c r="P168">
         <v>1</v>
       </c>
     </row>
     <row r="169" spans="1:16">
       <c r="A169" t="s">
-        <v>508</v>
+        <v>509</v>
       </c>
       <c r="B169" t="s">
-        <v>509</v>
+        <v>510</v>
       </c>
       <c r="C169" s="1">
-        <v>286000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D169" s="1">
-        <v>101.021</v>
+        <v>102.614</v>
       </c>
       <c r="E169" s="1">
-        <v>100.94948252</v>
+        <v>103.50275</v>
       </c>
       <c r="F169" t="s">
         <v>8</v>
       </c>
       <c r="G169">
         <v>1.0</v>
       </c>
       <c r="H169" s="1">
-        <v>288715.52</v>
+        <v>414011.0</v>
       </c>
       <c r="I169" s="1">
-        <v>204.54</v>
+        <v>-3555.0</v>
       </c>
       <c r="J169" s="1">
-        <v>0.070844823305654</v>
+        <v>-0.85867283719515</v>
       </c>
       <c r="K169">
-        <v>0.3</v>
-[...2 lines deleted...]
-        <v>844.04</v>
+        <v>0.69</v>
+      </c>
+      <c r="L169" t="s">
+        <v>511</v>
       </c>
       <c r="M169" s="1">
-        <v>288920.06</v>
+        <v>410456.0</v>
       </c>
       <c r="N169" s="1">
-        <v>289764.1</v>
+        <v>413214.9</v>
       </c>
       <c r="O169" s="1">
-        <v>0.2</v>
+        <v>0.28</v>
       </c>
       <c r="P169">
         <v>1</v>
       </c>
     </row>
     <row r="170" spans="1:16">
       <c r="A170" t="s">
+        <v>512</v>
+      </c>
+      <c r="B170" t="s">
         <v>510</v>
       </c>
-      <c r="B170" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C170" s="1">
-        <v>300000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D170" s="1">
-        <v>102.322</v>
+        <v>97.882</v>
       </c>
       <c r="E170" s="1">
-        <v>105.263</v>
+        <v>99.908</v>
       </c>
       <c r="F170" t="s">
         <v>8</v>
       </c>
       <c r="G170">
         <v>1.0</v>
       </c>
       <c r="H170" s="1">
-        <v>315789.0</v>
+        <v>499540.0</v>
       </c>
       <c r="I170" s="1">
-        <v>-8823.0</v>
+        <v>-10130.0</v>
       </c>
       <c r="J170" s="1">
-        <v>-2.7939541909313</v>
+        <v>-2.0278656363855</v>
       </c>
       <c r="K170">
-        <v>0.2</v>
-[...2 lines deleted...]
-        <v>590.34</v>
+        <v>1.3</v>
+      </c>
+      <c r="L170" t="s">
+        <v>513</v>
       </c>
       <c r="M170" s="1">
-        <v>306966.0</v>
+        <v>489410.0</v>
       </c>
       <c r="N170" s="1">
-        <v>307556.34</v>
+        <v>495922.15</v>
       </c>
       <c r="O170" s="1">
-        <v>0.22</v>
+        <v>0.33</v>
       </c>
       <c r="P170">
         <v>1</v>
       </c>
     </row>
     <row r="171" spans="1:16">
       <c r="A171" t="s">
-        <v>512</v>
+        <v>514</v>
       </c>
       <c r="B171" t="s">
-        <v>513</v>
+        <v>515</v>
       </c>
       <c r="C171" s="1">
-        <v>683000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D171" s="1">
-        <v>102.28</v>
+        <v>104.16</v>
       </c>
       <c r="E171" s="1">
-        <v>101.19198243</v>
+        <v>106.53128571</v>
       </c>
       <c r="F171" t="s">
         <v>8</v>
       </c>
       <c r="G171">
         <v>1.0</v>
       </c>
       <c r="H171" s="1">
-        <v>691141.24</v>
+        <v>745719.0</v>
       </c>
       <c r="I171" s="1">
-        <v>7431.16</v>
+        <v>-16599.0</v>
       </c>
       <c r="J171" s="1">
-        <v>1.0752013582636</v>
+        <v>-2.2259054684137</v>
       </c>
       <c r="K171">
-        <v>3.82</v>
+        <v>2.65</v>
       </c>
       <c r="L171" t="s">
-        <v>514</v>
+        <v>516</v>
       </c>
       <c r="M171" s="1">
-        <v>698572.4</v>
+        <v>729120.0</v>
       </c>
       <c r="N171" s="1">
-        <v>724662.06</v>
+        <v>747703.56</v>
       </c>
       <c r="O171" s="1">
-        <v>0.51</v>
+        <v>0.5</v>
       </c>
       <c r="P171">
         <v>1</v>
       </c>
     </row>
     <row r="172" spans="1:16">
       <c r="A172" t="s">
-        <v>515</v>
+        <v>517</v>
       </c>
       <c r="B172" t="s">
-        <v>516</v>
+        <v>518</v>
       </c>
       <c r="C172" s="1">
-        <v>600000.0</v>
+        <v>1239000.0</v>
       </c>
       <c r="D172" s="1">
-        <v>98.654</v>
+        <v>98.519</v>
       </c>
       <c r="E172" s="1">
-        <v>99.752715</v>
+        <v>99.90992252</v>
       </c>
       <c r="F172" t="s">
         <v>8</v>
       </c>
       <c r="G172">
         <v>1.0</v>
       </c>
       <c r="H172" s="1">
-        <v>598516.29</v>
+        <v>1237883.94</v>
       </c>
       <c r="I172" s="1">
-        <v>-6592.29</v>
+        <v>-17233.53</v>
       </c>
       <c r="J172" s="1">
-        <v>-1.1014386926712</v>
+        <v>-1.392176555744</v>
       </c>
       <c r="K172">
-        <v>2.59</v>
+        <v>1.03</v>
       </c>
       <c r="L172" t="s">
-        <v>517</v>
+        <v>519</v>
       </c>
       <c r="M172" s="1">
-        <v>591924.0</v>
+        <v>1220650.41</v>
       </c>
       <c r="N172" s="1">
-        <v>607466.47</v>
+        <v>1233447.75</v>
       </c>
       <c r="O172" s="1">
-        <v>0.43</v>
+        <v>0.82</v>
       </c>
       <c r="P172">
         <v>1</v>
       </c>
     </row>
     <row r="173" spans="1:16">
       <c r="A173" t="s">
-        <v>518</v>
+        <v>520</v>
       </c>
       <c r="B173" t="s">
-        <v>519</v>
+        <v>521</v>
       </c>
       <c r="C173" s="1">
-        <v>683000.0</v>
+        <v>988000.0</v>
       </c>
       <c r="D173" s="1">
-        <v>100.03</v>
+        <v>100.461</v>
       </c>
       <c r="E173" s="1">
-        <v>100.0</v>
+        <v>100.44048583</v>
       </c>
       <c r="F173" t="s">
         <v>8</v>
       </c>
       <c r="G173">
         <v>1.0</v>
       </c>
       <c r="H173" s="1">
-        <v>683000.0</v>
+        <v>992352.0</v>
       </c>
       <c r="I173" s="1">
-        <v>204.9</v>
+        <v>202.68</v>
       </c>
       <c r="J173" s="1">
-        <v>0.03</v>
+        <v>0.020424204314598</v>
       </c>
       <c r="K173">
-        <v>0.28</v>
+        <v>1.45</v>
       </c>
       <c r="L173" t="s">
-        <v>520</v>
+        <v>522</v>
       </c>
       <c r="M173" s="1">
-        <v>683204.9</v>
+        <v>992554.68</v>
       </c>
       <c r="N173" s="1">
-        <v>685112.66</v>
+        <v>1006844.95</v>
       </c>
       <c r="O173" s="1">
-        <v>0.48</v>
+        <v>0.67</v>
       </c>
       <c r="P173">
         <v>1</v>
       </c>
     </row>
     <row r="174" spans="1:16">
       <c r="A174" t="s">
-        <v>521</v>
+        <v>523</v>
       </c>
       <c r="B174" t="s">
-        <v>522</v>
+        <v>524</v>
       </c>
       <c r="C174" s="1">
-        <v>1014000.0</v>
+        <v>1100000.0</v>
       </c>
       <c r="D174" s="1">
-        <v>99.434</v>
+        <v>102.7</v>
       </c>
       <c r="E174" s="1">
-        <v>102.86484418</v>
+        <v>103.40336364</v>
       </c>
       <c r="F174" t="s">
         <v>8</v>
       </c>
       <c r="G174">
         <v>1.0</v>
       </c>
       <c r="H174" s="1">
-        <v>1043049.52</v>
+        <v>1137437.0</v>
       </c>
       <c r="I174" s="1">
-        <v>-34788.76</v>
+        <v>-7737.0</v>
       </c>
       <c r="J174" s="1">
-        <v>-3.335293227497</v>
+        <v>-0.68021349753876</v>
       </c>
       <c r="K174">
-        <v>3.26</v>
+        <v>0.44</v>
       </c>
       <c r="L174" t="s">
-        <v>523</v>
+        <v>525</v>
       </c>
       <c r="M174" s="1">
-        <v>1008260.76</v>
+        <v>1129700.0</v>
       </c>
       <c r="N174" s="1">
-        <v>1041285.21</v>
+        <v>1134538.49</v>
       </c>
       <c r="O174" s="1">
-        <v>0.73</v>
+        <v>0.76</v>
       </c>
       <c r="P174">
         <v>1</v>
       </c>
     </row>
     <row r="175" spans="1:16">
       <c r="A175" t="s">
-        <v>524</v>
+        <v>526</v>
       </c>
       <c r="B175" t="s">
-        <v>525</v>
+        <v>527</v>
       </c>
       <c r="C175" s="1">
-        <v>600000.0</v>
+        <v>683000.0</v>
       </c>
       <c r="D175" s="1">
-        <v>97.896</v>
+        <v>102.574</v>
       </c>
       <c r="E175" s="1">
-        <v>99.99142833</v>
+        <v>101.19198243</v>
       </c>
       <c r="F175" t="s">
         <v>8</v>
       </c>
       <c r="G175">
         <v>1.0</v>
       </c>
       <c r="H175" s="1">
-        <v>599948.57</v>
+        <v>691141.24</v>
       </c>
       <c r="I175" s="1">
-        <v>-12572.57</v>
+        <v>9439.18</v>
       </c>
       <c r="J175" s="1">
-        <v>-2.0956079618625</v>
+        <v>1.3657382100365</v>
       </c>
       <c r="K175">
-        <v>1.0</v>
+        <v>4.06</v>
       </c>
       <c r="L175" t="s">
-        <v>526</v>
+        <v>528</v>
       </c>
       <c r="M175" s="1">
-        <v>587376.0</v>
+        <v>700580.42</v>
       </c>
       <c r="N175" s="1">
-        <v>593389.18</v>
+        <v>728291.04</v>
       </c>
       <c r="O175" s="1">
-        <v>0.42</v>
+        <v>0.49</v>
       </c>
       <c r="P175">
         <v>1</v>
       </c>
     </row>
     <row r="176" spans="1:16">
       <c r="A176" t="s">
-        <v>527</v>
+        <v>529</v>
       </c>
       <c r="B176" t="s">
-        <v>528</v>
+        <v>530</v>
       </c>
       <c r="C176" s="1">
-        <v>300000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D176" s="1">
-        <v>100.593</v>
+        <v>99.092</v>
       </c>
       <c r="E176" s="1">
-        <v>100.0</v>
+        <v>99.752715</v>
       </c>
       <c r="F176" t="s">
         <v>8</v>
       </c>
       <c r="G176">
         <v>1.0</v>
       </c>
       <c r="H176" s="1">
-        <v>300000.0</v>
+        <v>598516.29</v>
       </c>
       <c r="I176" s="1">
-        <v>1779.0</v>
+        <v>-3964.29</v>
       </c>
       <c r="J176" s="1">
-        <v>0.593</v>
+        <v>-0.6623528993672</v>
       </c>
       <c r="K176">
-        <v>0.33</v>
+        <v>2.81</v>
       </c>
       <c r="L176" t="s">
-        <v>529</v>
+        <v>531</v>
       </c>
       <c r="M176" s="1">
-        <v>301779.0</v>
+        <v>594552.0</v>
       </c>
       <c r="N176" s="1">
-        <v>302779.85</v>
+        <v>611432.14</v>
       </c>
       <c r="O176" s="1">
-        <v>0.21</v>
+        <v>0.41</v>
       </c>
       <c r="P176">
         <v>1</v>
       </c>
     </row>
     <row r="177" spans="1:16">
       <c r="A177" t="s">
-        <v>530</v>
+        <v>532</v>
       </c>
       <c r="B177" t="s">
-        <v>531</v>
+        <v>533</v>
       </c>
       <c r="C177" s="1">
-        <v>900000.0</v>
+        <v>683000.0</v>
       </c>
       <c r="D177" s="1">
-        <v>95.801</v>
+        <v>100.511</v>
       </c>
       <c r="E177" s="1">
-        <v>97.25955556</v>
+        <v>100.0</v>
       </c>
       <c r="F177" t="s">
         <v>8</v>
       </c>
       <c r="G177">
         <v>1.0</v>
       </c>
       <c r="H177" s="1">
-        <v>875336.0</v>
+        <v>683000.0</v>
       </c>
       <c r="I177" s="1">
-        <v>-13127.0</v>
+        <v>3490.13</v>
       </c>
       <c r="J177" s="1">
-        <v>-1.4996527047899</v>
+        <v>0.511</v>
       </c>
       <c r="K177">
-        <v>0.16</v>
+        <v>0.5</v>
       </c>
       <c r="L177" t="s">
-        <v>532</v>
+        <v>534</v>
       </c>
       <c r="M177" s="1">
-        <v>862209.0</v>
+        <v>686490.13</v>
       </c>
       <c r="N177" s="1">
-        <v>863626.81</v>
+        <v>689881.7</v>
       </c>
       <c r="O177" s="1">
-        <v>0.61</v>
+        <v>0.46</v>
       </c>
       <c r="P177">
         <v>1</v>
       </c>
     </row>
     <row r="178" spans="1:16">
       <c r="A178" t="s">
-        <v>533</v>
+        <v>535</v>
       </c>
       <c r="B178" t="s">
-        <v>534</v>
+        <v>536</v>
       </c>
       <c r="C178" s="1">
-        <v>431000.0</v>
+        <v>1014000.0</v>
       </c>
       <c r="D178" s="1">
-        <v>99.453</v>
+        <v>100.068</v>
       </c>
       <c r="E178" s="1">
-        <v>99.695</v>
+        <v>102.86484418</v>
       </c>
       <c r="F178" t="s">
         <v>8</v>
       </c>
       <c r="G178">
         <v>1.0</v>
       </c>
       <c r="H178" s="1">
-        <v>429685.45</v>
+        <v>1043049.52</v>
       </c>
       <c r="I178" s="1">
-        <v>-1043.02</v>
+        <v>-28360.0</v>
       </c>
       <c r="J178" s="1">
-        <v>-0.24274035809218</v>
+        <v>-2.7189504866461</v>
       </c>
       <c r="K178">
-        <v>0.58</v>
+        <v>3.47</v>
       </c>
       <c r="L178" t="s">
-        <v>535</v>
+        <v>537</v>
       </c>
       <c r="M178" s="1">
-        <v>428642.43</v>
+        <v>1014689.52</v>
       </c>
       <c r="N178" s="1">
-        <v>431122.16</v>
+        <v>1049901.71</v>
       </c>
       <c r="O178" s="1">
-        <v>0.3</v>
+        <v>0.7</v>
       </c>
       <c r="P178">
         <v>1</v>
       </c>
     </row>
     <row r="179" spans="1:16">
       <c r="A179" t="s">
-        <v>536</v>
+        <v>538</v>
       </c>
       <c r="B179" t="s">
-        <v>537</v>
+        <v>539</v>
       </c>
       <c r="C179" s="1">
-        <v>1100000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D179" s="1">
-        <v>82.806</v>
+        <v>98.143</v>
       </c>
       <c r="E179" s="1">
-        <v>81.54266545</v>
+        <v>99.99142833</v>
       </c>
       <c r="F179" t="s">
         <v>8</v>
       </c>
       <c r="G179">
         <v>1.0</v>
       </c>
       <c r="H179" s="1">
-        <v>896969.32</v>
+        <v>599948.57</v>
       </c>
       <c r="I179" s="1">
-        <v>13896.68</v>
+        <v>-11090.57</v>
       </c>
       <c r="J179" s="1">
-        <v>1.5492926781487</v>
+        <v>-1.8485867880308</v>
       </c>
       <c r="K179">
-        <v>0.52</v>
+        <v>1.17</v>
       </c>
       <c r="L179" t="s">
-        <v>538</v>
+        <v>540</v>
       </c>
       <c r="M179" s="1">
-        <v>910866.0</v>
+        <v>588858.0</v>
       </c>
       <c r="N179" s="1">
-        <v>916607.1</v>
+        <v>595897.82</v>
       </c>
       <c r="O179" s="1">
-        <v>0.65</v>
+        <v>0.4</v>
       </c>
       <c r="P179">
         <v>1</v>
       </c>
     </row>
     <row r="180" spans="1:16">
       <c r="A180" t="s">
-        <v>539</v>
+        <v>541</v>
       </c>
       <c r="B180" t="s">
-        <v>540</v>
+        <v>542</v>
       </c>
       <c r="C180" s="1">
-        <v>1100000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D180" s="1">
-        <v>89.75</v>
+        <v>100.881</v>
       </c>
       <c r="E180" s="1">
-        <v>89.78073818</v>
+        <v>100.0</v>
       </c>
       <c r="F180" t="s">
         <v>8</v>
       </c>
       <c r="G180">
         <v>1.0</v>
       </c>
       <c r="H180" s="1">
-        <v>987588.12</v>
+        <v>300000.0</v>
       </c>
       <c r="I180" s="1">
-        <v>-338.12</v>
+        <v>2643.0</v>
       </c>
       <c r="J180" s="1">
-        <v>-0.034236944851058</v>
+        <v>0.881</v>
       </c>
       <c r="K180">
-        <v>0.65</v>
+        <v>0.55</v>
       </c>
       <c r="L180" t="s">
-        <v>541</v>
+        <v>543</v>
       </c>
       <c r="M180" s="1">
-        <v>987250.0</v>
+        <v>302643.0</v>
       </c>
       <c r="N180" s="1">
-        <v>994347.26</v>
+        <v>304280.75</v>
       </c>
       <c r="O180" s="1">
-        <v>0.7</v>
+        <v>0.2</v>
       </c>
       <c r="P180">
         <v>1</v>
       </c>
     </row>
     <row r="181" spans="1:16">
       <c r="A181" t="s">
-        <v>542</v>
+        <v>544</v>
       </c>
       <c r="B181" t="s">
-        <v>543</v>
+        <v>545</v>
       </c>
       <c r="C181" s="1">
-        <v>200000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D181" s="1">
-        <v>100.842</v>
+        <v>96.247</v>
       </c>
       <c r="E181" s="1">
-        <v>102.932</v>
+        <v>97.25955556</v>
       </c>
       <c r="F181" t="s">
         <v>8</v>
       </c>
       <c r="G181">
         <v>1.0</v>
       </c>
       <c r="H181" s="1">
-        <v>205864.0</v>
+        <v>875336.0</v>
       </c>
       <c r="I181" s="1">
-        <v>-4180.0</v>
+        <v>-9113.0</v>
       </c>
       <c r="J181" s="1">
-        <v>-2.0304667158901</v>
+        <v>-1.0410859372858</v>
       </c>
       <c r="K181">
-        <v>0.41</v>
-[...2 lines deleted...]
-        <v>821.92</v>
+        <v>0.3</v>
+      </c>
+      <c r="L181" t="s">
+        <v>546</v>
       </c>
       <c r="M181" s="1">
-        <v>201684.0</v>
+        <v>866223.0</v>
       </c>
       <c r="N181" s="1">
-        <v>202505.92</v>
+        <v>868935.33</v>
       </c>
       <c r="O181" s="1">
-        <v>0.14</v>
+        <v>0.58</v>
       </c>
       <c r="P181">
         <v>1</v>
       </c>
     </row>
     <row r="182" spans="1:16">
       <c r="A182" t="s">
-        <v>544</v>
+        <v>547</v>
       </c>
       <c r="B182" t="s">
-        <v>545</v>
+        <v>548</v>
       </c>
       <c r="C182" s="1">
-        <v>800000.0</v>
+        <v>431000.0</v>
       </c>
       <c r="D182" s="1">
-        <v>98.779</v>
+        <v>99.714</v>
       </c>
       <c r="E182" s="1">
-        <v>100.1375</v>
+        <v>99.695</v>
       </c>
       <c r="F182" t="s">
         <v>8</v>
       </c>
       <c r="G182">
         <v>1.0</v>
       </c>
       <c r="H182" s="1">
-        <v>801100.0</v>
+        <v>429685.45</v>
       </c>
       <c r="I182" s="1">
-        <v>-10868.0</v>
+        <v>81.89</v>
       </c>
       <c r="J182" s="1">
-        <v>-1.3566346273873</v>
+        <v>0.019058127288229</v>
       </c>
       <c r="K182">
-        <v>2.11</v>
+        <v>0.79</v>
       </c>
       <c r="L182" t="s">
-        <v>546</v>
+        <v>549</v>
       </c>
       <c r="M182" s="1">
-        <v>790232.0</v>
+        <v>429767.34</v>
       </c>
       <c r="N182" s="1">
-        <v>807094.07</v>
+        <v>433176.96</v>
       </c>
       <c r="O182" s="1">
-        <v>0.57</v>
+        <v>0.29</v>
       </c>
       <c r="P182">
         <v>1</v>
       </c>
     </row>
     <row r="183" spans="1:16">
       <c r="A183" t="s">
-        <v>547</v>
+        <v>550</v>
       </c>
       <c r="B183" t="s">
-        <v>548</v>
+        <v>551</v>
       </c>
       <c r="C183" s="1">
+        <v>1100000.0</v>
+      </c>
+      <c r="D183" s="1">
+        <v>83.11</v>
+      </c>
+      <c r="E183" s="1">
+        <v>81.54266545</v>
+      </c>
+      <c r="F183" t="s">
+        <v>8</v>
+      </c>
+      <c r="G183">
+        <v>1.0</v>
+      </c>
+      <c r="H183" s="1">
+        <v>896969.32</v>
+      </c>
+      <c r="I183" s="1">
+        <v>17240.68</v>
+      </c>
+      <c r="J183" s="1">
+        <v>1.9221036456409</v>
+      </c>
+      <c r="K183">
+        <v>0.57</v>
+      </c>
+      <c r="L183" t="s">
+        <v>552</v>
+      </c>
+      <c r="M183" s="1">
+        <v>914210.0</v>
+      </c>
+      <c r="N183" s="1">
+        <v>920425.75</v>
+      </c>
+      <c r="O183" s="1">
+        <v>0.62</v>
+      </c>
+      <c r="P183">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="184" spans="1:16">
+      <c r="A184" t="s">
+        <v>553</v>
+      </c>
+      <c r="B184" t="s">
+        <v>554</v>
+      </c>
+      <c r="C184" s="1">
+        <v>1100000.0</v>
+      </c>
+      <c r="D184" s="1">
+        <v>90.077</v>
+      </c>
+      <c r="E184" s="1">
+        <v>89.78073818</v>
+      </c>
+      <c r="F184" t="s">
+        <v>8</v>
+      </c>
+      <c r="G184">
+        <v>1.0</v>
+      </c>
+      <c r="H184" s="1">
+        <v>987588.12</v>
+      </c>
+      <c r="I184" s="1">
+        <v>3258.88</v>
+      </c>
+      <c r="J184" s="1">
+        <v>0.32998371831366</v>
+      </c>
+      <c r="K184">
+        <v>0.69</v>
+      </c>
+      <c r="L184" t="s">
+        <v>555</v>
+      </c>
+      <c r="M184" s="1">
+        <v>990847.0</v>
+      </c>
+      <c r="N184" s="1">
+        <v>998418.92</v>
+      </c>
+      <c r="O184" s="1">
+        <v>0.67</v>
+      </c>
+      <c r="P184">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="185" spans="1:16">
+      <c r="A185" t="s">
+        <v>556</v>
+      </c>
+      <c r="B185" t="s">
+        <v>557</v>
+      </c>
+      <c r="C185" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="D185" s="1">
+        <v>101.153</v>
+      </c>
+      <c r="E185" s="1">
+        <v>102.932</v>
+      </c>
+      <c r="F185" t="s">
+        <v>8</v>
+      </c>
+      <c r="G185">
+        <v>1.0</v>
+      </c>
+      <c r="H185" s="1">
+        <v>205864.0</v>
+      </c>
+      <c r="I185" s="1">
+        <v>-3558.0</v>
+      </c>
+      <c r="J185" s="1">
+        <v>-1.7283254964443</v>
+      </c>
+      <c r="K185">
+        <v>0.63</v>
+      </c>
+      <c r="L185" t="s">
+        <v>558</v>
+      </c>
+      <c r="M185" s="1">
+        <v>202306.0</v>
+      </c>
+      <c r="N185" s="1">
+        <v>203559.42</v>
+      </c>
+      <c r="O185" s="1">
+        <v>0.14</v>
+      </c>
+      <c r="P185">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="186" spans="1:16">
+      <c r="A186" t="s">
+        <v>559</v>
+      </c>
+      <c r="B186" t="s">
+        <v>560</v>
+      </c>
+      <c r="C186" s="1">
+        <v>800000.0</v>
+      </c>
+      <c r="D186" s="1">
+        <v>99.162</v>
+      </c>
+      <c r="E186" s="1">
+        <v>100.1375</v>
+      </c>
+      <c r="F186" t="s">
+        <v>8</v>
+      </c>
+      <c r="G186">
+        <v>1.0</v>
+      </c>
+      <c r="H186" s="1">
+        <v>801100.0</v>
+      </c>
+      <c r="I186" s="1">
+        <v>-7804.0</v>
+      </c>
+      <c r="J186" s="1">
+        <v>-0.97416052927225</v>
+      </c>
+      <c r="K186">
+        <v>2.29</v>
+      </c>
+      <c r="L186" t="s">
+        <v>561</v>
+      </c>
+      <c r="M186" s="1">
+        <v>793296.0</v>
+      </c>
+      <c r="N186" s="1">
+        <v>811609.32</v>
+      </c>
+      <c r="O186" s="1">
+        <v>0.54</v>
+      </c>
+      <c r="P186">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="187" spans="1:16">
+      <c r="A187" t="s">
+        <v>562</v>
+      </c>
+      <c r="B187" t="s">
+        <v>563</v>
+      </c>
+      <c r="C187" s="1">
         <v>-3300000.0</v>
       </c>
-      <c r="D183" s="1">
-[...2 lines deleted...]
-      <c r="E183" s="1">
+      <c r="D187" s="1">
+        <v>11.28136667</v>
+      </c>
+      <c r="E187" s="1">
         <v>0.0</v>
       </c>
-      <c r="F183" t="s">
-[...5 lines deleted...]
-      <c r="H183" s="1">
+      <c r="F187" t="s">
+        <v>8</v>
+      </c>
+      <c r="G187">
+        <v>1.0</v>
+      </c>
+      <c r="H187" s="1">
         <v>0.0</v>
       </c>
-      <c r="I183" s="1">
-[...2 lines deleted...]
-      <c r="J183" s="1">
+      <c r="I187" s="1">
+        <v>-337910.1</v>
+      </c>
+      <c r="J187" s="1">
         <v>0</v>
       </c>
-      <c r="K183">
+      <c r="K187">
         <v>0.0</v>
       </c>
-      <c r="L183" t="s">
-[...11 lines deleted...]
-      <c r="P183">
+      <c r="L187" t="s">
+        <v>564</v>
+      </c>
+      <c r="M187" s="1">
+        <v>-337910.1</v>
+      </c>
+      <c r="N187" s="1">
+        <v>-372285.1</v>
+      </c>
+      <c r="O187" s="1">
+        <v>-0.25</v>
+      </c>
+      <c r="P187">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>