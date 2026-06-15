--- v0 (2026-05-02)
+++ v1 (2026-06-15)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="109">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="102">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>I</t>
   </si>
   <si>
     <t>FR0010564351</t>
   </si>
   <si>
@@ -175,210 +175,189 @@
   <si>
     <t>LU1859444769</t>
   </si>
   <si>
     <t>BNP PARIBAS EASY CORP BOND SRI P</t>
   </si>
   <si>
     <t>IE000YARBD10</t>
   </si>
   <si>
     <t>BNP PARIBAS EASY SUST JAPAN UCITS</t>
   </si>
   <si>
     <t>IE0000LVTJ08</t>
   </si>
   <si>
     <t>BNP PARIBAS EASY SUST US UCITS ETF</t>
   </si>
   <si>
     <t>LU2697596745</t>
   </si>
   <si>
     <t>BNP PARIBAS EASY SUSTAINABLE EUR C</t>
   </si>
   <si>
-    <t>LU2244386053</t>
-[...10 lines deleted...]
-  <si>
     <t>LU1953137681</t>
   </si>
   <si>
     <t>BNPPE MSCI EMU SRI S-SRS PAB % CAP</t>
   </si>
   <si>
     <t>IE00BH4G7D40</t>
   </si>
   <si>
     <t>ISHARES USD CORP ESG-EURHD</t>
   </si>
   <si>
-    <t>IE00BMDFDY08</t>
-[...4 lines deleted...]
-  <si>
     <t>FR0000008997</t>
   </si>
   <si>
     <t>Ofi Invest ESG Liquidités PART C/D</t>
   </si>
   <si>
     <t>OACT01968678</t>
   </si>
   <si>
     <t>EUR/JPY 15/04/26</t>
   </si>
   <si>
     <t>JPY</t>
   </si>
   <si>
-    <t>5 453.00</t>
+    <t>15 198.00</t>
   </si>
   <si>
     <t>OACT01964440</t>
   </si>
   <si>
     <t>EUR/NOK 15/04/26</t>
   </si>
   <si>
     <t>NOK</t>
   </si>
   <si>
-    <t>2 585.40</t>
+    <t>6 935.23</t>
   </si>
   <si>
     <t>OACT01964444</t>
   </si>
   <si>
     <t>EUR/USD 15/04/26</t>
   </si>
   <si>
-    <t>-33 514.27</t>
+    <t>-95 367.42</t>
   </si>
   <si>
     <t>SLB1200326</t>
   </si>
   <si>
     <t>EMINI S&amp;P500 ESG INDEX MAR 26</t>
   </si>
   <si>
     <t>XSS200326</t>
   </si>
   <si>
     <t>EURO STOXX 50 ESG MAR 26</t>
   </si>
   <si>
-    <t>RX100326</t>
-[...13 lines deleted...]
-  <si>
     <t>RTY200326</t>
   </si>
   <si>
     <t>RUSSELL 2000 EMINI CME MAR 26</t>
   </si>
   <si>
     <t>ASD171227</t>
   </si>
   <si>
     <t>S&amp;P 500 ANNUAL DIV XCME DEC 27</t>
   </si>
   <si>
-    <t>TY310326</t>
-[...8 lines deleted...]
-    <t>US ULTRA 10YR NOTE MAR 26</t>
+    <t>TY300626</t>
+  </si>
+  <si>
+    <t>US 10YR NOTE JUN 26</t>
+  </si>
+  <si>
+    <t>UXY300626</t>
+  </si>
+  <si>
+    <t>US ULTRA 10YR NOTE JUN 26</t>
   </si>
   <si>
     <t>LWE200326</t>
   </si>
   <si>
     <t>E-MINI S&amp;P 500 EWF MAR 26</t>
   </si>
   <si>
-    <t>OE100326</t>
-[...8 lines deleted...]
-    <t>US ULTRA T-BOND MAR 26</t>
+    <t>OE100626</t>
+  </si>
+  <si>
+    <t>EURO-BOBL JUN 26</t>
+  </si>
+  <si>
+    <t>WN300626</t>
+  </si>
+  <si>
+    <t>US ULTRA T-BOND JUN 26</t>
   </si>
   <si>
     <t>ER32612CK01</t>
   </si>
   <si>
     <t>DEC26 0RZ7 C @ 97.875</t>
   </si>
   <si>
+    <t>SX5E2603PT25</t>
+  </si>
+  <si>
+    <t>MAR26 SX5E P @ 5800.000000</t>
+  </si>
+  <si>
     <t>SFR2609PK02</t>
   </si>
   <si>
     <t>SEP26 SFRU6 P @ 96.25</t>
   </si>
   <si>
     <t>SFR2609PK04</t>
   </si>
   <si>
     <t>SEP26 SFRU6 P @ 96.75</t>
   </si>
   <si>
     <t>ER32612CK02</t>
   </si>
   <si>
     <t>DEC26 0RZ7 C @ 98.0</t>
+  </si>
+  <si>
+    <t>SX5E2603PT36</t>
+  </si>
+  <si>
+    <t>MAR26 SX5E P @ 5775.000000</t>
   </si>
   <si>
     <t>SFR2609PK03</t>
   </si>
   <si>
     <t>SEP26 SFRU6 P @ 96.5</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
@@ -748,212 +727,212 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
-        <v>669913.8305</v>
+        <v>731707.2254</v>
       </c>
       <c r="D2">
-        <v>198.26</v>
+        <v>191.9</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>132820269.83</v>
+        <v>140417812.77</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>132820269.83</v>
+        <v>140417812.77</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
-        <v>238115.7246</v>
+        <v>236718.8763</v>
       </c>
       <c r="D3">
-        <v>146.44</v>
+        <v>141.91</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>34871238.43</v>
+        <v>33594093.21</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>34871238.43</v>
+        <v>33594093.21</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="1">
         <v>1511.1355</v>
       </c>
       <c r="D4">
-        <v>143.25</v>
+        <v>138.72</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>216473.7</v>
+        <v>209634.84</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>216473.7</v>
+        <v>209634.84</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
         <v>13</v>
       </c>
       <c r="B5" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="1">
         <v>932.8604</v>
       </c>
       <c r="D5">
-        <v>136.09</v>
+        <v>127.83</v>
       </c>
       <c r="E5" t="s">
         <v>15</v>
       </c>
       <c r="F5">
-        <v>126956.74</v>
+        <v>119251.25</v>
       </c>
       <c r="G5" t="s">
         <v>15</v>
       </c>
       <c r="H5">
-        <v>107663.44979647</v>
+        <v>104204.16812303</v>
       </c>
       <c r="I5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" t="s">
         <v>16</v>
       </c>
       <c r="B6" t="s">
         <v>17</v>
       </c>
       <c r="C6" s="1">
         <v>10.0</v>
       </c>
       <c r="D6">
-        <v>119.26</v>
+        <v>115.51</v>
       </c>
       <c r="E6" t="s">
         <v>8</v>
       </c>
       <c r="F6">
-        <v>1192.62</v>
+        <v>1155.14</v>
       </c>
       <c r="G6" t="s">
         <v>8</v>
       </c>
       <c r="H6">
-        <v>1192.62</v>
+        <v>1155.14</v>
       </c>
       <c r="I6" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P36"/>
+  <dimension ref="A1:P33"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O36" sqref="O36"/>
+      <selection activeCell="O33" sqref="O33"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>18</v>
       </c>
       <c r="B1" t="s">
         <v>19</v>
       </c>
       <c r="C1" t="s">
         <v>20</v>
       </c>
       <c r="D1" t="s">
         <v>21</v>
       </c>
       <c r="E1" t="s">
         <v>22</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>23</v>
@@ -972,1789 +951,1639 @@
       </c>
       <c r="L1" t="s">
         <v>28</v>
       </c>
       <c r="M1" t="s">
         <v>29</v>
       </c>
       <c r="N1" t="s">
         <v>30</v>
       </c>
       <c r="O1" t="s">
         <v>31</v>
       </c>
       <c r="P1" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>33</v>
       </c>
       <c r="B2" t="s">
         <v>34</v>
       </c>
       <c r="C2" s="1">
-        <v>229918.0</v>
+        <v>292406.0</v>
       </c>
       <c r="D2" s="1">
-        <v>38.986</v>
+        <v>38.504</v>
       </c>
       <c r="E2" s="1">
-        <v>39.8605142703</v>
+        <v>39.7016732899</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
         <v>1.0</v>
       </c>
       <c r="H2" s="1">
-        <v>9164649.72</v>
+        <v>11609007.48</v>
       </c>
       <c r="I2" s="1">
-        <v>-201066.57</v>
+        <v>-350206.86</v>
       </c>
       <c r="J2" s="1">
-        <v>-2.1939362238931</v>
+        <v>-3.0166821806544</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>8963583.15</v>
+        <v>11258800.62</v>
       </c>
       <c r="N2" s="1">
-        <v>8963583.15</v>
+        <v>11258800.62</v>
       </c>
       <c r="O2" s="1">
-        <v>5.33</v>
+        <v>6.46</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>35</v>
       </c>
       <c r="B3" t="s">
         <v>36</v>
       </c>
       <c r="C3" s="1">
-        <v>755309.0</v>
+        <v>803069.0</v>
       </c>
       <c r="D3" s="1">
-        <v>12.144</v>
+        <v>11.69</v>
       </c>
       <c r="E3" s="1">
-        <v>10.8425079537</v>
+        <v>10.9191964327</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
         <v>1.0</v>
       </c>
       <c r="H3" s="1">
-        <v>8189443.84</v>
+        <v>8768868.16</v>
       </c>
       <c r="I3" s="1">
-        <v>983028.66</v>
+        <v>619008.45</v>
       </c>
       <c r="J3" s="1">
-        <v>12.003607072785</v>
+        <v>7.0591601869859</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
       <c r="M3" s="1">
-        <v>9172472.5</v>
+        <v>9387876.61</v>
       </c>
       <c r="N3" s="1">
-        <v>9172472.5</v>
+        <v>9387876.61</v>
       </c>
       <c r="O3" s="1">
-        <v>5.46</v>
+        <v>5.39</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>37</v>
       </c>
       <c r="B4" t="s">
         <v>38</v>
       </c>
       <c r="C4" s="1">
-        <v>2799657.0</v>
+        <v>3133001.0</v>
       </c>
       <c r="D4" s="1">
-        <v>11.485</v>
+        <v>10.91</v>
       </c>
       <c r="E4" s="1">
-        <v>10.317218845</v>
+        <v>10.4196865529</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
         <v>1.0</v>
       </c>
       <c r="H4" s="1">
-        <v>28884673.96</v>
+        <v>32644888.39</v>
       </c>
       <c r="I4" s="1">
-        <v>3269386.69</v>
+        <v>1536152.52</v>
       </c>
       <c r="J4" s="1">
-        <v>11.318759195716</v>
+        <v>4.7056448827393</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4" s="1">
-        <v>32154060.65</v>
+        <v>34181040.91</v>
       </c>
       <c r="N4" s="1">
-        <v>32154060.65</v>
+        <v>34181040.91</v>
       </c>
       <c r="O4" s="1">
-        <v>19.14</v>
+        <v>19.61</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>39</v>
       </c>
       <c r="B5" t="s">
         <v>40</v>
       </c>
       <c r="C5" s="1">
-        <v>662105.0</v>
+        <v>812231.0</v>
       </c>
       <c r="D5" s="1">
-        <v>10.338</v>
+        <v>10.218</v>
       </c>
       <c r="E5" s="1">
-        <v>10.0583209008</v>
+        <v>10.1162987254</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
       <c r="G5">
         <v>1.0</v>
       </c>
       <c r="H5" s="1">
-        <v>6659664.56</v>
+        <v>8216771.43</v>
       </c>
       <c r="I5" s="1">
-        <v>185176.93</v>
+        <v>82604.93</v>
       </c>
       <c r="J5" s="1">
-        <v>2.7805744318149</v>
+        <v>1.0053210157265</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5" s="1">
-        <v>6844841.49</v>
+        <v>8299376.36</v>
       </c>
       <c r="N5" s="1">
-        <v>6844841.49</v>
+        <v>8299376.36</v>
       </c>
       <c r="O5" s="1">
-        <v>4.07</v>
+        <v>4.76</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>41</v>
       </c>
       <c r="B6" t="s">
         <v>42</v>
       </c>
       <c r="C6" s="1">
-        <v>726063.0</v>
+        <v>569355.0</v>
       </c>
       <c r="D6" s="1">
-        <v>10.35</v>
+        <v>10.201</v>
       </c>
       <c r="E6" s="1">
-        <v>9.9168618563</v>
+        <v>9.9168618524</v>
       </c>
       <c r="F6" t="s">
         <v>8</v>
       </c>
       <c r="G6">
         <v>1.0</v>
       </c>
       <c r="H6" s="1">
-        <v>7200266.47</v>
+        <v>5646214.88</v>
       </c>
       <c r="I6" s="1">
-        <v>314485.58</v>
+        <v>161775.48</v>
       </c>
       <c r="J6" s="1">
-        <v>4.3676936306498</v>
+        <v>2.8652023247121</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
         <v>0.0</v>
       </c>
       <c r="M6" s="1">
-        <v>7514752.05</v>
+        <v>5807990.36</v>
       </c>
       <c r="N6" s="1">
-        <v>7514752.05</v>
+        <v>5807990.36</v>
       </c>
       <c r="O6" s="1">
-        <v>4.47</v>
+        <v>3.33</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>43</v>
       </c>
       <c r="B7" t="s">
         <v>44</v>
       </c>
       <c r="C7" s="1">
-        <v>213217.0</v>
+        <v>356017.0</v>
       </c>
       <c r="D7" s="1">
-        <v>6.228</v>
+        <v>6.173</v>
       </c>
       <c r="E7" s="1">
-        <v>5.918647106</v>
+        <v>6.0832414744</v>
       </c>
       <c r="F7" t="s">
         <v>8</v>
       </c>
       <c r="G7">
         <v>1.0</v>
       </c>
       <c r="H7" s="1">
-        <v>1261956.18</v>
+        <v>2165737.38</v>
       </c>
       <c r="I7" s="1">
-        <v>65959.3</v>
+        <v>31955.56</v>
       </c>
       <c r="J7" s="1">
-        <v>5.226750424884</v>
+        <v>1.4755048462986</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7">
         <v>0.0</v>
       </c>
       <c r="M7" s="1">
-        <v>1327915.48</v>
+        <v>2197692.94</v>
       </c>
       <c r="N7" s="1">
-        <v>1327915.48</v>
+        <v>2197692.94</v>
       </c>
       <c r="O7" s="1">
-        <v>0.79</v>
+        <v>1.26</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>45</v>
       </c>
       <c r="B8" t="s">
         <v>46</v>
       </c>
       <c r="C8" s="1">
-        <v>2459125.0</v>
+        <v>2993815.0</v>
       </c>
       <c r="D8" s="1">
-        <v>10.6797</v>
+        <v>10.5184</v>
       </c>
       <c r="E8" s="1">
-        <v>10.4081802389</v>
+        <v>10.4542698029</v>
       </c>
       <c r="F8" t="s">
         <v>8</v>
       </c>
       <c r="G8">
         <v>1.0</v>
       </c>
       <c r="H8" s="1">
-        <v>25595016.23</v>
+        <v>31298149.75</v>
       </c>
       <c r="I8" s="1">
-        <v>667701.03</v>
+        <v>191993.95</v>
       </c>
       <c r="J8" s="1">
-        <v>2.6087150092032</v>
+        <v>0.61343546354525</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
         <v>0.0</v>
       </c>
       <c r="M8" s="1">
-        <v>26262717.26</v>
+        <v>31490143.7</v>
       </c>
       <c r="N8" s="1">
-        <v>26262717.26</v>
+        <v>31490143.7</v>
       </c>
       <c r="O8" s="1">
-        <v>15.63</v>
+        <v>18.06</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>47</v>
       </c>
       <c r="B9" t="s">
         <v>48</v>
       </c>
       <c r="C9" s="1">
-        <v>540135.0</v>
+        <v>507567.0</v>
       </c>
       <c r="D9" s="1">
-        <v>11.923</v>
+        <v>11.8723</v>
       </c>
       <c r="E9" s="1">
-        <v>10.5624157479</v>
+        <v>10.5624157402</v>
       </c>
       <c r="F9" t="s">
         <v>8</v>
       </c>
       <c r="G9">
         <v>1.0</v>
       </c>
       <c r="H9" s="1">
-        <v>5705130.43</v>
+        <v>5361133.67</v>
       </c>
       <c r="I9" s="1">
-        <v>734899.18</v>
+        <v>664854.02</v>
       </c>
       <c r="J9" s="1">
-        <v>12.881373861947</v>
+        <v>12.401369951292</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9">
         <v>0.0</v>
       </c>
       <c r="M9" s="1">
-        <v>6440029.61</v>
+        <v>6025987.69</v>
       </c>
       <c r="N9" s="1">
-        <v>6440029.61</v>
+        <v>6025987.69</v>
       </c>
       <c r="O9" s="1">
-        <v>3.83</v>
+        <v>3.46</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
         <v>49</v>
       </c>
       <c r="B10" t="s">
         <v>50</v>
       </c>
       <c r="C10" s="1">
-        <v>2420371.0</v>
+        <v>2559291.0</v>
       </c>
       <c r="D10" s="1">
-        <v>12.4462</v>
+        <v>12.1489</v>
       </c>
       <c r="E10" s="1">
-        <v>11.9615623886</v>
+        <v>11.9726431109</v>
       </c>
       <c r="F10" t="s">
         <v>8</v>
       </c>
       <c r="G10">
         <v>1.0</v>
       </c>
       <c r="H10" s="1">
-        <v>28951418.72</v>
+        <v>30641477.76</v>
       </c>
       <c r="I10" s="1">
-        <v>1173002.82</v>
+        <v>451092.67</v>
       </c>
       <c r="J10" s="1">
-        <v>4.051624659035</v>
+        <v>1.4721635605606</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10">
         <v>0.0</v>
       </c>
       <c r="M10" s="1">
-        <v>30124421.54</v>
+        <v>31092570.43</v>
       </c>
       <c r="N10" s="1">
-        <v>30124421.54</v>
+        <v>31092570.43</v>
       </c>
       <c r="O10" s="1">
-        <v>17.93</v>
+        <v>17.84</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
         <v>51</v>
       </c>
       <c r="B11" t="s">
         <v>52</v>
       </c>
       <c r="C11" s="1">
         <v>1825118.0</v>
       </c>
       <c r="D11" s="1">
-        <v>10.906</v>
+        <v>10.772</v>
       </c>
       <c r="E11" s="1">
         <v>10.6312654086</v>
       </c>
       <c r="F11" t="s">
         <v>8</v>
       </c>
       <c r="G11">
         <v>1.0</v>
       </c>
       <c r="H11" s="1">
         <v>19403313.86</v>
       </c>
       <c r="I11" s="1">
-        <v>501423.05</v>
+        <v>256857.24</v>
       </c>
       <c r="J11" s="1">
-        <v>2.5842134679566</v>
+        <v>1.3237802668827</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11">
         <v>0.0</v>
       </c>
       <c r="M11" s="1">
-        <v>19904736.91</v>
+        <v>19660171.1</v>
       </c>
       <c r="N11" s="1">
-        <v>19904736.91</v>
+        <v>19660171.1</v>
       </c>
       <c r="O11" s="1">
-        <v>11.85</v>
+        <v>11.28</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
         <v>53</v>
       </c>
       <c r="B12" t="s">
         <v>54</v>
       </c>
       <c r="C12" s="1">
-        <v>74546.0</v>
+        <v>123834.0</v>
       </c>
       <c r="D12" s="1">
-        <v>11.274</v>
+        <v>16.7931</v>
       </c>
       <c r="E12" s="1">
-        <v>10.7776981998</v>
+        <v>14.8390584169</v>
       </c>
       <c r="F12" t="s">
         <v>8</v>
       </c>
       <c r="G12">
         <v>1.0</v>
       </c>
       <c r="H12" s="1">
-        <v>803434.29</v>
+        <v>1837579.96</v>
       </c>
       <c r="I12" s="1">
-        <v>36997.31</v>
+        <v>241976.79</v>
       </c>
       <c r="J12" s="1">
-        <v>4.6048955665061</v>
+        <v>13.168231873839</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12" s="1">
-        <v>840431.6</v>
+        <v>2079556.75</v>
       </c>
       <c r="N12" s="1">
-        <v>840431.6</v>
+        <v>2079556.75</v>
       </c>
       <c r="O12" s="1">
-        <v>0.5</v>
+        <v>1.19</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
         <v>55</v>
       </c>
       <c r="B13" t="s">
         <v>56</v>
       </c>
       <c r="C13" s="1">
-        <v>702228.0</v>
+        <v>1527689.0</v>
       </c>
       <c r="D13" s="1">
-        <v>9.6774</v>
+        <v>3.9208</v>
       </c>
       <c r="E13" s="1">
-        <v>8.9173199445</v>
+        <v>4.0088053655</v>
       </c>
       <c r="F13" t="s">
         <v>8</v>
       </c>
       <c r="G13">
         <v>1.0</v>
       </c>
       <c r="H13" s="1">
-        <v>6261991.75</v>
+        <v>6124207.86</v>
       </c>
       <c r="I13" s="1">
-        <v>533749.5</v>
+        <v>-134444.83</v>
       </c>
       <c r="J13" s="1">
-        <v>8.5236378664983</v>
+        <v>-2.1953015487623</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
       <c r="L13">
         <v>0.0</v>
       </c>
       <c r="M13" s="1">
-        <v>6795741.25</v>
+        <v>5989763.03</v>
       </c>
       <c r="N13" s="1">
-        <v>6795741.25</v>
+        <v>5989763.03</v>
       </c>
       <c r="O13" s="1">
-        <v>4.04</v>
+        <v>3.44</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
         <v>57</v>
       </c>
       <c r="B14" t="s">
         <v>58</v>
       </c>
       <c r="C14" s="1">
-        <v>123834.0</v>
+        <v>1427.0</v>
       </c>
       <c r="D14" s="1">
-        <v>17.3351</v>
+        <v>4782.95</v>
       </c>
       <c r="E14" s="1">
-        <v>14.8390584169</v>
+        <v>4779.7742606868</v>
       </c>
       <c r="F14" t="s">
         <v>8</v>
       </c>
       <c r="G14">
         <v>1.0</v>
       </c>
       <c r="H14" s="1">
-        <v>1837579.96</v>
+        <v>6820737.87</v>
       </c>
       <c r="I14" s="1">
-        <v>309094.81</v>
+        <v>4531.78</v>
       </c>
       <c r="J14" s="1">
-        <v>16.82075429251</v>
+        <v>0.06644119868515</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
       <c r="L14">
         <v>0.0</v>
       </c>
       <c r="M14" s="1">
-        <v>2146674.77</v>
+        <v>6825269.65</v>
       </c>
       <c r="N14" s="1">
-        <v>2146674.77</v>
+        <v>6825269.65</v>
       </c>
       <c r="O14" s="1">
-        <v>1.28</v>
+        <v>3.92</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
         <v>59</v>
       </c>
       <c r="B15" t="s">
         <v>60</v>
       </c>
       <c r="C15" s="1">
-        <v>919224.0</v>
+        <v>6512769.74</v>
       </c>
       <c r="D15" s="1">
-        <v>3.9781</v>
+        <v>0.00548288</v>
       </c>
       <c r="E15" s="1">
-        <v>4.01091079</v>
+        <v>0.0054155105</v>
       </c>
       <c r="F15" t="s">
-        <v>8</v>
+        <v>61</v>
       </c>
       <c r="G15">
-        <v>1.0</v>
+        <v>182.61</v>
       </c>
       <c r="H15" s="1">
-        <v>3686925.46</v>
+        <v>0.0</v>
       </c>
       <c r="I15" s="1">
-        <v>-30160.47</v>
+        <v>-89230.28</v>
       </c>
       <c r="J15" s="1">
-        <v>-0.81803850734753</v>
+        <v>0</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
-      <c r="L15">
-        <v>0.0</v>
+      <c r="L15" t="s">
+        <v>62</v>
       </c>
       <c r="M15" s="1">
-        <v>3656764.99</v>
+        <v>-104428.28</v>
       </c>
       <c r="N15" s="1">
-        <v>3656764.99</v>
+        <v>-89230.28</v>
       </c>
       <c r="O15" s="1">
-        <v>2.18</v>
+        <v>-0.06</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="B16" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="C16" s="1">
-        <v>277402.0</v>
+        <v>127639.46</v>
       </c>
       <c r="D16" s="1">
-        <v>5.756</v>
+        <v>0.08955754</v>
       </c>
       <c r="E16" s="1">
-        <v>5.2229403537</v>
+        <v>0.0893398416</v>
       </c>
       <c r="F16" t="s">
-        <v>8</v>
+        <v>65</v>
       </c>
       <c r="G16">
-        <v>1.0</v>
+        <v>11.15</v>
       </c>
       <c r="H16" s="1">
-        <v>1448854.1</v>
+        <v>0.0</v>
       </c>
       <c r="I16" s="1">
-        <v>147871.81</v>
+        <v>127607.44</v>
       </c>
       <c r="J16" s="1">
-        <v>10.206121513546</v>
+        <v>0</v>
       </c>
       <c r="K16">
         <v>0.0</v>
       </c>
-      <c r="L16">
-        <v>0.0</v>
+      <c r="L16" t="s">
+        <v>66</v>
       </c>
       <c r="M16" s="1">
-        <v>1596725.91</v>
+        <v>120672.21</v>
       </c>
       <c r="N16" s="1">
-        <v>1596725.91</v>
+        <v>127607.44</v>
       </c>
       <c r="O16" s="1">
-        <v>0.95</v>
+        <v>0.07</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
-        <v>63</v>
+        <v>67</v>
       </c>
       <c r="B17" t="s">
-        <v>64</v>
+        <v>68</v>
       </c>
       <c r="C17" s="1">
-        <v>587.0</v>
+        <v>28225536.25</v>
       </c>
       <c r="D17" s="1">
-        <v>4772.39</v>
+        <v>0.8726321</v>
       </c>
       <c r="E17" s="1">
-        <v>4764.4587052811</v>
+        <v>0.8455279612</v>
       </c>
       <c r="F17" t="s">
-        <v>8</v>
+        <v>15</v>
       </c>
       <c r="G17">
-        <v>1.0</v>
+        <v>1.14</v>
       </c>
       <c r="H17" s="1">
-        <v>2796737.26</v>
+        <v>0.0</v>
       </c>
       <c r="I17" s="1">
-        <v>4655.67</v>
+        <v>-785852.75</v>
       </c>
       <c r="J17" s="1">
-        <v>0.16646790767896</v>
+        <v>0</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
-      <c r="L17">
-        <v>0.0</v>
+      <c r="L17" t="s">
+        <v>69</v>
       </c>
       <c r="M17" s="1">
-        <v>2801392.93</v>
+        <v>-690485.33</v>
       </c>
       <c r="N17" s="1">
-        <v>2801392.93</v>
+        <v>-785852.75</v>
       </c>
       <c r="O17" s="1">
-        <v>1.67</v>
+        <v>-0.44</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
-        <v>65</v>
+        <v>70</v>
       </c>
       <c r="B18" t="s">
-        <v>66</v>
+        <v>71</v>
       </c>
       <c r="C18" s="1">
-        <v>6512769.74</v>
+        <v>12.0</v>
       </c>
       <c r="D18" s="1">
-        <v>0.00546214</v>
+        <v>586.66</v>
       </c>
       <c r="E18" s="1">
-        <v>0.0054155105</v>
+        <v>607.0057575</v>
       </c>
       <c r="F18" t="s">
-        <v>67</v>
+        <v>15</v>
       </c>
       <c r="G18">
-        <v>183.57</v>
+        <v>1.14</v>
       </c>
       <c r="H18" s="1">
         <v>0.0</v>
       </c>
       <c r="I18" s="1">
-        <v>-64285.29</v>
+        <v>-106671.23</v>
       </c>
       <c r="J18" s="1">
         <v>0</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
-      <c r="L18" t="s">
-        <v>68</v>
+      <c r="L18">
+        <v>0.0</v>
       </c>
       <c r="M18" s="1">
-        <v>-69738.29</v>
+        <v>-106671.23</v>
       </c>
       <c r="N18" s="1">
-        <v>-64285.29</v>
+        <v>-106671.23</v>
       </c>
       <c r="O18" s="1">
-        <v>-0.04</v>
+        <v>-0.06</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
-        <v>69</v>
+        <v>72</v>
       </c>
       <c r="B19" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="C19" s="1">
-        <v>-2314465.11</v>
+        <v>231.0</v>
       </c>
       <c r="D19" s="1">
-        <v>0.0869925</v>
+        <v>248.75</v>
       </c>
       <c r="E19" s="1">
-        <v>0.0846705758</v>
+        <v>251.1</v>
       </c>
       <c r="F19" t="s">
-        <v>71</v>
+        <v>8</v>
       </c>
       <c r="G19">
-        <v>11.46</v>
+        <v>1.0</v>
       </c>
       <c r="H19" s="1">
         <v>0.0</v>
       </c>
       <c r="I19" s="1">
-        <v>63469.66</v>
+        <v>-54285.0</v>
       </c>
       <c r="J19" s="1">
         <v>0</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
-      <c r="L19" t="s">
-        <v>72</v>
+      <c r="L19">
+        <v>0.0</v>
       </c>
       <c r="M19" s="1">
-        <v>60884.26</v>
+        <v>-54285.0</v>
       </c>
       <c r="N19" s="1">
-        <v>63469.66</v>
+        <v>-54285.0</v>
       </c>
       <c r="O19" s="1">
-        <v>0.04</v>
+        <v>-0.03</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="B20" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="C20" s="1">
-        <v>33170803.01</v>
+        <v>7.0</v>
       </c>
       <c r="D20" s="1">
-        <v>0.84522964</v>
+        <v>2480.9</v>
       </c>
       <c r="E20" s="1">
-        <v>0.8549729841</v>
+        <v>2641.6216748</v>
       </c>
       <c r="F20" t="s">
         <v>15</v>
       </c>
       <c r="G20">
-        <v>1.18</v>
+        <v>1.14</v>
       </c>
       <c r="H20" s="1">
         <v>0.0</v>
       </c>
       <c r="I20" s="1">
-        <v>286703.24</v>
+        <v>-49154.66</v>
       </c>
       <c r="J20" s="1">
         <v>0</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
-      <c r="L20" t="s">
-        <v>75</v>
+      <c r="L20">
+        <v>0.0</v>
       </c>
       <c r="M20" s="1">
-        <v>320217.51</v>
+        <v>-49154.66</v>
       </c>
       <c r="N20" s="1">
-        <v>286703.24</v>
+        <v>-49154.66</v>
       </c>
       <c r="O20" s="1">
-        <v>0.16</v>
+        <v>-0.03</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
         <v>76</v>
       </c>
       <c r="B21" t="s">
         <v>77</v>
       </c>
       <c r="C21" s="1">
-        <v>16.0</v>
+        <v>146.0</v>
       </c>
       <c r="D21" s="1">
-        <v>622.2</v>
+        <v>79.1</v>
       </c>
       <c r="E21" s="1">
-        <v>607.0057575</v>
+        <v>81.839041096</v>
       </c>
       <c r="F21" t="s">
         <v>15</v>
       </c>
       <c r="G21">
-        <v>1.18</v>
+        <v>1.14</v>
       </c>
       <c r="H21" s="1">
         <v>0.0</v>
       </c>
       <c r="I21" s="1">
-        <v>103081.7</v>
+        <v>-87360.19</v>
       </c>
       <c r="J21" s="1">
         <v>0</v>
       </c>
       <c r="K21">
         <v>0.0</v>
       </c>
       <c r="L21">
         <v>0.0</v>
       </c>
       <c r="M21" s="1">
-        <v>103081.7</v>
+        <v>-87360.19</v>
       </c>
       <c r="N21" s="1">
-        <v>103081.7</v>
+        <v>-87360.19</v>
       </c>
       <c r="O21" s="1">
-        <v>0.06</v>
+        <v>-0.05</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
         <v>78</v>
       </c>
       <c r="B22" t="s">
         <v>79</v>
       </c>
       <c r="C22" s="1">
-        <v>231.0</v>
+        <v>201.0</v>
       </c>
       <c r="D22" s="1">
-        <v>263.2</v>
+        <v>111.40625</v>
       </c>
       <c r="E22" s="1">
-        <v>251.1</v>
+        <v>113.0546875</v>
       </c>
       <c r="F22" t="s">
-        <v>8</v>
+        <v>15</v>
       </c>
       <c r="G22">
-        <v>1.0</v>
+        <v>1.14</v>
       </c>
       <c r="H22" s="1">
         <v>0.0</v>
       </c>
       <c r="I22" s="1">
-        <v>279510.0</v>
+        <v>-289528.08</v>
       </c>
       <c r="J22" s="1">
         <v>0</v>
       </c>
       <c r="K22">
         <v>0.0</v>
       </c>
       <c r="L22">
         <v>0.0</v>
       </c>
       <c r="M22" s="1">
-        <v>279510.0</v>
+        <v>-289528.08</v>
       </c>
       <c r="N22" s="1">
-        <v>279510.0</v>
+        <v>-289528.08</v>
       </c>
       <c r="O22" s="1">
-        <v>0.17</v>
+        <v>-0.17</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
         <v>80</v>
       </c>
       <c r="B23" t="s">
         <v>81</v>
       </c>
       <c r="C23" s="1">
-        <v>32.0</v>
+        <v>98.0</v>
       </c>
       <c r="D23" s="1">
-        <v>127.94</v>
+        <v>113.78125</v>
       </c>
       <c r="E23" s="1">
-        <v>128.6</v>
+        <v>115.8125</v>
       </c>
       <c r="F23" t="s">
-        <v>8</v>
+        <v>15</v>
       </c>
       <c r="G23">
-        <v>1.0</v>
+        <v>1.14</v>
       </c>
       <c r="H23" s="1">
         <v>0.0</v>
       </c>
       <c r="I23" s="1">
-        <v>-21120.0</v>
+        <v>-173944.86</v>
       </c>
       <c r="J23" s="1">
         <v>0</v>
       </c>
       <c r="K23">
         <v>0.0</v>
       </c>
       <c r="L23">
         <v>0.0</v>
       </c>
       <c r="M23" s="1">
-        <v>-21120.0</v>
+        <v>-173944.86</v>
       </c>
       <c r="N23" s="1">
-        <v>-21120.0</v>
+        <v>-173944.86</v>
       </c>
       <c r="O23" s="1">
-        <v>-0.01</v>
+        <v>-0.1</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
         <v>82</v>
       </c>
       <c r="B24" t="s">
         <v>83</v>
       </c>
       <c r="C24" s="1">
-        <v>31.0</v>
+        <v>-6.0</v>
       </c>
       <c r="D24" s="1">
-        <v>90.99</v>
+        <v>7821.0</v>
       </c>
       <c r="E24" s="1">
-        <v>92.038387097</v>
+        <v>8032.9850299</v>
       </c>
       <c r="F24" t="s">
-        <v>84</v>
+        <v>15</v>
       </c>
       <c r="G24">
-        <v>0.87</v>
+        <v>1.14</v>
       </c>
       <c r="H24" s="1">
         <v>0.0</v>
       </c>
       <c r="I24" s="1">
-        <v>-37559.23</v>
+        <v>22228.42</v>
       </c>
       <c r="J24" s="1">
         <v>0</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
       <c r="L24">
         <v>0.0</v>
       </c>
       <c r="M24" s="1">
-        <v>-37559.23</v>
+        <v>22228.42</v>
       </c>
       <c r="N24" s="1">
-        <v>-37559.23</v>
+        <v>22228.42</v>
       </c>
       <c r="O24" s="1">
-        <v>-0.02</v>
+        <v>0.01</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
+        <v>84</v>
+      </c>
+      <c r="B25" t="s">
         <v>85</v>
       </c>
-      <c r="B25" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C25" s="1">
-        <v>7.0</v>
+        <v>-150.0</v>
       </c>
       <c r="D25" s="1">
-        <v>2650.3</v>
+        <v>116.01</v>
       </c>
       <c r="E25" s="1">
-        <v>2641.6216748</v>
+        <v>117.579266667</v>
       </c>
       <c r="F25" t="s">
-        <v>15</v>
+        <v>8</v>
       </c>
       <c r="G25">
-        <v>1.18</v>
+        <v>1.0</v>
       </c>
       <c r="H25" s="1">
         <v>0.0</v>
       </c>
       <c r="I25" s="1">
-        <v>2575.82</v>
+        <v>235390.0</v>
       </c>
       <c r="J25" s="1">
         <v>0</v>
       </c>
       <c r="K25">
         <v>0.0</v>
       </c>
       <c r="L25">
         <v>0.0</v>
       </c>
       <c r="M25" s="1">
-        <v>2575.82</v>
+        <v>235390.0</v>
       </c>
       <c r="N25" s="1">
-        <v>2575.82</v>
+        <v>235390.0</v>
       </c>
       <c r="O25" s="1">
-        <v>0.0</v>
+        <v>0.14</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
+        <v>86</v>
+      </c>
+      <c r="B26" t="s">
         <v>87</v>
       </c>
-      <c r="B26" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C26" s="1">
-        <v>146.0</v>
+        <v>-50.0</v>
       </c>
       <c r="D26" s="1">
-        <v>82.2</v>
+        <v>116.375</v>
       </c>
       <c r="E26" s="1">
-        <v>81.839041096</v>
+        <v>120.125</v>
       </c>
       <c r="F26" t="s">
         <v>15</v>
       </c>
       <c r="G26">
-        <v>1.18</v>
+        <v>1.14</v>
       </c>
       <c r="H26" s="1">
         <v>0.0</v>
       </c>
       <c r="I26" s="1">
-        <v>11172.83</v>
+        <v>163841.31</v>
       </c>
       <c r="J26" s="1">
         <v>0</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26" s="1">
-        <v>11172.83</v>
+        <v>163841.31</v>
       </c>
       <c r="N26" s="1">
-        <v>11172.83</v>
+        <v>163841.31</v>
       </c>
       <c r="O26" s="1">
-        <v>0.01</v>
+        <v>0.09</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
+        <v>88</v>
+      </c>
+      <c r="B27" t="s">
         <v>89</v>
       </c>
-      <c r="B27" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C27" s="1">
-        <v>207.0</v>
+        <v>510.0</v>
       </c>
       <c r="D27" s="1">
-        <v>111.59375</v>
+        <v>0.13</v>
       </c>
       <c r="E27" s="1">
-        <v>113.181310386</v>
+        <v>0.1073431373</v>
       </c>
       <c r="F27" t="s">
-        <v>15</v>
+        <v>8</v>
       </c>
       <c r="G27">
-        <v>1.18</v>
+        <v>1.0</v>
       </c>
       <c r="H27" s="1">
         <v>0.0</v>
       </c>
       <c r="I27" s="1">
-        <v>-278684.7</v>
+        <v>28887.5</v>
       </c>
       <c r="J27" s="1">
         <v>0</v>
       </c>
       <c r="K27">
         <v>0.0</v>
       </c>
       <c r="L27">
         <v>0.0</v>
       </c>
       <c r="M27" s="1">
-        <v>-278684.7</v>
+        <v>28887.5</v>
       </c>
       <c r="N27" s="1">
-        <v>-278684.7</v>
+        <v>28887.5</v>
       </c>
       <c r="O27" s="1">
-        <v>-0.17</v>
+        <v>0.02</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
+        <v>90</v>
+      </c>
+      <c r="B28" t="s">
         <v>91</v>
       </c>
-      <c r="B28" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C28" s="1">
-        <v>102.0</v>
+        <v>1485.0</v>
       </c>
       <c r="D28" s="1">
-        <v>113.85938</v>
+        <v>142.5</v>
       </c>
       <c r="E28" s="1">
-        <v>115.9921875</v>
+        <v>47.9446464647</v>
       </c>
       <c r="F28" t="s">
-        <v>15</v>
+        <v>8</v>
       </c>
       <c r="G28">
-        <v>1.18</v>
+        <v>1.0</v>
       </c>
       <c r="H28" s="1">
-        <v>0.0</v>
+        <v>711978.0</v>
       </c>
       <c r="I28" s="1">
-        <v>-184486.41</v>
+        <v>1404147.0</v>
       </c>
       <c r="J28" s="1">
-        <v>0</v>
+        <v>197.21775111029</v>
       </c>
       <c r="K28">
         <v>0.0</v>
       </c>
       <c r="L28">
         <v>0.0</v>
       </c>
       <c r="M28" s="1">
-        <v>-184486.41</v>
+        <v>2116125.0</v>
       </c>
       <c r="N28" s="1">
-        <v>-184486.41</v>
+        <v>2116125.0</v>
       </c>
       <c r="O28" s="1">
-        <v>-0.11</v>
+        <v>1.21</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
+        <v>92</v>
+      </c>
+      <c r="B29" t="s">
         <v>93</v>
       </c>
-      <c r="B29" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C29" s="1">
-        <v>-6.0</v>
+        <v>453.0</v>
       </c>
       <c r="D29" s="1">
-        <v>8081.0</v>
+        <v>0.1425</v>
       </c>
       <c r="E29" s="1">
-        <v>8032.9850299</v>
+        <v>0.05</v>
       </c>
       <c r="F29" t="s">
         <v>15</v>
       </c>
       <c r="G29">
-        <v>1.18</v>
+        <v>1.14</v>
       </c>
       <c r="H29" s="1">
-        <v>0.0</v>
+        <v>48532.25</v>
       </c>
       <c r="I29" s="1">
-        <v>-4886.19</v>
+        <v>92485.97</v>
       </c>
       <c r="J29" s="1">
-        <v>0</v>
+        <v>190.5660050791</v>
       </c>
       <c r="K29">
         <v>0.0</v>
       </c>
       <c r="L29">
         <v>0.0</v>
       </c>
       <c r="M29" s="1">
-        <v>-4886.19</v>
+        <v>141018.22</v>
       </c>
       <c r="N29" s="1">
-        <v>-4886.19</v>
+        <v>141018.22</v>
       </c>
       <c r="O29" s="1">
-        <v>0.0</v>
+        <v>0.08</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
+        <v>94</v>
+      </c>
+      <c r="B30" t="s">
         <v>95</v>
       </c>
-      <c r="B30" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C30" s="1">
-        <v>-95.0</v>
+        <v>453.0</v>
       </c>
       <c r="D30" s="1">
-        <v>116.46</v>
+        <v>0.435</v>
       </c>
       <c r="E30" s="1">
-        <v>116.79</v>
+        <v>0.175</v>
       </c>
       <c r="F30" t="s">
-        <v>8</v>
+        <v>15</v>
       </c>
       <c r="G30">
-        <v>1.0</v>
+        <v>1.14</v>
       </c>
       <c r="H30" s="1">
-        <v>0.0</v>
+        <v>169845.79</v>
       </c>
       <c r="I30" s="1">
-        <v>31350.0</v>
+        <v>260630.88</v>
       </c>
       <c r="J30" s="1">
-        <v>0</v>
+        <v>153.45148089923</v>
       </c>
       <c r="K30">
         <v>0.0</v>
       </c>
       <c r="L30">
         <v>0.0</v>
       </c>
       <c r="M30" s="1">
-        <v>31350.0</v>
+        <v>430476.67</v>
       </c>
       <c r="N30" s="1">
-        <v>31350.0</v>
+        <v>430476.67</v>
       </c>
       <c r="O30" s="1">
-        <v>0.02</v>
+        <v>0.25</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
+        <v>96</v>
+      </c>
+      <c r="B31" t="s">
         <v>97</v>
       </c>
-      <c r="B31" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C31" s="1">
-        <v>-50.0</v>
+        <v>-510.0</v>
       </c>
       <c r="D31" s="1">
-        <v>116.8125</v>
+        <v>0.0975</v>
       </c>
       <c r="E31" s="1">
-        <v>120.765625</v>
+        <v>0.0698627451</v>
       </c>
       <c r="F31" t="s">
-        <v>15</v>
+        <v>8</v>
       </c>
       <c r="G31">
-        <v>1.18</v>
+        <v>1.0</v>
       </c>
       <c r="H31" s="1">
         <v>0.0</v>
       </c>
       <c r="I31" s="1">
-        <v>167618.94</v>
+        <v>-35237.5</v>
       </c>
       <c r="J31" s="1">
         <v>0</v>
       </c>
       <c r="K31">
         <v>0.0</v>
       </c>
       <c r="L31">
         <v>0.0</v>
       </c>
       <c r="M31" s="1">
-        <v>167618.94</v>
+        <v>-35237.5</v>
       </c>
       <c r="N31" s="1">
-        <v>167618.94</v>
+        <v>-35237.5</v>
       </c>
       <c r="O31" s="1">
-        <v>0.1</v>
+        <v>-0.02</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
+        <v>98</v>
+      </c>
+      <c r="B32" t="s">
         <v>99</v>
       </c>
-      <c r="B32" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C32" s="1">
-        <v>510.0</v>
+        <v>-1485.0</v>
       </c>
       <c r="D32" s="1">
-        <v>0.1125</v>
+        <v>128.0</v>
       </c>
       <c r="E32" s="1">
-        <v>0.1073431373</v>
+        <v>43.5309090909</v>
       </c>
       <c r="F32" t="s">
         <v>8</v>
       </c>
       <c r="G32">
         <v>1.0</v>
       </c>
       <c r="H32" s="1">
-        <v>0.0</v>
+        <v>-646434.0</v>
       </c>
       <c r="I32" s="1">
-        <v>6575.0</v>
+        <v>-1254366.0</v>
       </c>
       <c r="J32" s="1">
-        <v>0</v>
+        <v>194.04393952051</v>
       </c>
       <c r="K32">
         <v>0.0</v>
       </c>
       <c r="L32">
         <v>0.0</v>
       </c>
       <c r="M32" s="1">
-        <v>6575.0</v>
+        <v>-1900800.0</v>
       </c>
       <c r="N32" s="1">
-        <v>6575.0</v>
+        <v>-1900800.0</v>
       </c>
       <c r="O32" s="1">
-        <v>0.0</v>
+        <v>-1.09</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
+        <v>100</v>
+      </c>
+      <c r="B33" t="s">
         <v>101</v>
       </c>
-      <c r="B33" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C33" s="1">
-        <v>453.0</v>
+        <v>-906.0</v>
       </c>
       <c r="D33" s="1">
-        <v>0.0075</v>
+        <v>0.2625</v>
       </c>
       <c r="E33" s="1">
-        <v>0.05</v>
+        <v>0.09</v>
       </c>
       <c r="F33" t="s">
         <v>15</v>
       </c>
       <c r="G33">
-        <v>1.18</v>
+        <v>1.14</v>
       </c>
       <c r="H33" s="1">
-        <v>48532.25</v>
+        <v>-174716.1</v>
       </c>
       <c r="I33" s="1">
-        <v>-41329.27</v>
+        <v>-344824.71</v>
       </c>
       <c r="J33" s="1">
-        <v>-85.158363768422</v>
+        <v>197.36287039374</v>
       </c>
       <c r="K33">
         <v>0.0</v>
       </c>
       <c r="L33">
         <v>0.0</v>
       </c>
       <c r="M33" s="1">
-        <v>7202.98</v>
+        <v>-519540.81</v>
       </c>
       <c r="N33" s="1">
-        <v>7202.98</v>
+        <v>-519540.81</v>
       </c>
       <c r="O33" s="1">
-        <v>0.0</v>
+        <v>-0.3</v>
       </c>
       <c r="P33">
-        <v>1</v>
-[...148 lines deleted...]
-      <c r="P36">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>