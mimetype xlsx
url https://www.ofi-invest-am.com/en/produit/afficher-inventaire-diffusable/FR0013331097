--- v1 (2026-06-15)
+++ v2 (2026-07-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="102">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="104">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>I</t>
   </si>
   <si>
     <t>FR0010564351</t>
   </si>
   <si>
@@ -202,162 +202,168 @@
   <si>
     <t>BNPPE MSCI EMU SRI S-SRS PAB % CAP</t>
   </si>
   <si>
     <t>IE00BH4G7D40</t>
   </si>
   <si>
     <t>ISHARES USD CORP ESG-EURHD</t>
   </si>
   <si>
     <t>FR0000008997</t>
   </si>
   <si>
     <t>Ofi Invest ESG Liquidités PART C/D</t>
   </si>
   <si>
     <t>OACT01968678</t>
   </si>
   <si>
     <t>EUR/JPY 15/04/26</t>
   </si>
   <si>
     <t>JPY</t>
   </si>
   <si>
-    <t>15 198.00</t>
+    <t>21 796.00</t>
   </si>
   <si>
     <t>OACT01964440</t>
   </si>
   <si>
     <t>EUR/NOK 15/04/26</t>
   </si>
   <si>
     <t>NOK</t>
   </si>
   <si>
-    <t>6 935.23</t>
+    <t>6 958.53</t>
   </si>
   <si>
     <t>OACT01964444</t>
   </si>
   <si>
     <t>EUR/USD 15/04/26</t>
   </si>
   <si>
-    <t>-95 367.42</t>
-[...17 lines deleted...]
-    <t>RUSSELL 2000 EMINI CME MAR 26</t>
+    <t>-130 992.69</t>
+  </si>
+  <si>
+    <t>SLB1180626</t>
+  </si>
+  <si>
+    <t>EMINI S&amp;P500 ESG INDEX JUN 26</t>
+  </si>
+  <si>
+    <t>XSS190626</t>
+  </si>
+  <si>
+    <t>EURO STOXX 50 ESG JUN 26</t>
+  </si>
+  <si>
+    <t>RX100626</t>
+  </si>
+  <si>
+    <t>EURO-BUND JUN 26</t>
   </si>
   <si>
     <t>ASD171227</t>
   </si>
   <si>
     <t>S&amp;P 500 ANNUAL DIV XCME DEC 27</t>
   </si>
   <si>
     <t>TY300626</t>
   </si>
   <si>
     <t>US 10YR NOTE JUN 26</t>
   </si>
   <si>
-    <t>UXY300626</t>
-[...8 lines deleted...]
-    <t>E-MINI S&amp;P 500 EWF MAR 26</t>
+    <t>VG190626</t>
+  </si>
+  <si>
+    <t>EURO STOXX 50 JUN 26</t>
   </si>
   <si>
     <t>OE100626</t>
   </si>
   <si>
     <t>EURO-BOBL JUN 26</t>
   </si>
   <si>
-    <t>WN300626</t>
-[...2 lines deleted...]
-    <t>US ULTRA T-BOND JUN 26</t>
+    <t>SX5E2604CQ08</t>
+  </si>
+  <si>
+    <t>APR26 SX5E C @ 5800.000000</t>
+  </si>
+  <si>
+    <t>SX5E2604CQ23</t>
+  </si>
+  <si>
+    <t>APR26 SX5E C @ 6100.000000</t>
   </si>
   <si>
     <t>ER32612CK01</t>
   </si>
   <si>
     <t>DEC26 0RZ7 C @ 97.875</t>
   </si>
   <si>
-    <t>SX5E2603PT25</t>
-[...2 lines deleted...]
-    <t>MAR26 SX5E P @ 5800.000000</t>
+    <t>SX5E2612CR08</t>
+  </si>
+  <si>
+    <t>DEC26 SX5E C @ 6600.000000</t>
   </si>
   <si>
     <t>SFR2609PK02</t>
   </si>
   <si>
     <t>SEP26 SFRU6 P @ 96.25</t>
   </si>
   <si>
     <t>SFR2609PK04</t>
   </si>
   <si>
     <t>SEP26 SFRU6 P @ 96.75</t>
   </si>
   <si>
+    <t>SX5E2609CR01</t>
+  </si>
+  <si>
+    <t>SEP26 SX5E C @ 6350.000000</t>
+  </si>
+  <si>
+    <t>SX5E2604CQ21</t>
+  </si>
+  <si>
+    <t>APR26 SX5E C @ 5950.000000</t>
+  </si>
+  <si>
     <t>ER32612CK02</t>
   </si>
   <si>
     <t>DEC26 0RZ7 C @ 98.0</t>
-  </si>
-[...4 lines deleted...]
-    <t>MAR26 SX5E P @ 5775.000000</t>
   </si>
   <si>
     <t>SFR2609PK03</t>
   </si>
   <si>
     <t>SEP26 SFRU6 P @ 96.5</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
@@ -727,212 +733,212 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
-        <v>731707.2254</v>
+        <v>683411.8507</v>
       </c>
       <c r="D2">
-        <v>191.9</v>
+        <v>195.38</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>140417812.77</v>
+        <v>133530086.04</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>140417812.77</v>
+        <v>133530086.04</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
-        <v>236718.8763</v>
+        <v>235187.8347</v>
       </c>
       <c r="D3">
-        <v>141.91</v>
+        <v>144.61</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>33594093.21</v>
+        <v>34011238.1</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>33594093.21</v>
+        <v>34011238.1</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="1">
         <v>1511.1355</v>
       </c>
       <c r="D4">
-        <v>138.72</v>
+        <v>141.29</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>209634.84</v>
+        <v>213516.28</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>209634.84</v>
+        <v>213516.28</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
         <v>13</v>
       </c>
       <c r="B5" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="1">
         <v>932.8604</v>
       </c>
       <c r="D5">
-        <v>127.83</v>
+        <v>133.38</v>
       </c>
       <c r="E5" t="s">
         <v>15</v>
       </c>
       <c r="F5">
-        <v>119251.25</v>
+        <v>124429.08</v>
       </c>
       <c r="G5" t="s">
         <v>15</v>
       </c>
       <c r="H5">
-        <v>104204.16812303</v>
+        <v>106091.21371019</v>
       </c>
       <c r="I5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" t="s">
         <v>16</v>
       </c>
       <c r="B6" t="s">
         <v>17</v>
       </c>
       <c r="C6" s="1">
         <v>10.0</v>
       </c>
       <c r="D6">
-        <v>115.51</v>
+        <v>117.66</v>
       </c>
       <c r="E6" t="s">
         <v>8</v>
       </c>
       <c r="F6">
-        <v>1155.14</v>
+        <v>1176.68</v>
       </c>
       <c r="G6" t="s">
         <v>8</v>
       </c>
       <c r="H6">
-        <v>1155.14</v>
+        <v>1176.68</v>
       </c>
       <c r="I6" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P33"/>
+  <dimension ref="A1:P34"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O33" sqref="O33"/>
+      <selection activeCell="O34" sqref="O34"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>18</v>
       </c>
       <c r="B1" t="s">
         <v>19</v>
       </c>
       <c r="C1" t="s">
         <v>20</v>
       </c>
       <c r="D1" t="s">
         <v>21</v>
       </c>
       <c r="E1" t="s">
         <v>22</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>23</v>
@@ -951,1639 +957,1689 @@
       </c>
       <c r="L1" t="s">
         <v>28</v>
       </c>
       <c r="M1" t="s">
         <v>29</v>
       </c>
       <c r="N1" t="s">
         <v>30</v>
       </c>
       <c r="O1" t="s">
         <v>31</v>
       </c>
       <c r="P1" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>33</v>
       </c>
       <c r="B2" t="s">
         <v>34</v>
       </c>
       <c r="C2" s="1">
-        <v>292406.0</v>
+        <v>279034.0</v>
       </c>
       <c r="D2" s="1">
-        <v>38.504</v>
+        <v>38.827</v>
       </c>
       <c r="E2" s="1">
-        <v>39.7016732899</v>
+        <v>39.6293497567</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
         <v>1.0</v>
       </c>
       <c r="H2" s="1">
-        <v>11609007.48</v>
+        <v>11057935.98</v>
       </c>
       <c r="I2" s="1">
-        <v>-350206.86</v>
+        <v>-223882.86</v>
       </c>
       <c r="J2" s="1">
-        <v>-3.0166821806544</v>
+        <v>-2.0246351616154</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>11258800.62</v>
+        <v>10834053.12</v>
       </c>
       <c r="N2" s="1">
-        <v>11258800.62</v>
+        <v>10834053.12</v>
       </c>
       <c r="O2" s="1">
-        <v>6.46</v>
+        <v>6.45</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>35</v>
       </c>
       <c r="B3" t="s">
         <v>36</v>
       </c>
       <c r="C3" s="1">
-        <v>803069.0</v>
+        <v>762874.0</v>
       </c>
       <c r="D3" s="1">
-        <v>11.69</v>
+        <v>12.204</v>
       </c>
       <c r="E3" s="1">
-        <v>10.9191964327</v>
+        <v>10.9696381316</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
         <v>1.0</v>
       </c>
       <c r="H3" s="1">
-        <v>8768868.16</v>
+        <v>8368451.72</v>
       </c>
       <c r="I3" s="1">
-        <v>619008.45</v>
+        <v>941662.58</v>
       </c>
       <c r="J3" s="1">
-        <v>7.0591601869859</v>
+        <v>11.25253047406</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
       <c r="M3" s="1">
-        <v>9387876.61</v>
+        <v>9310114.3</v>
       </c>
       <c r="N3" s="1">
-        <v>9387876.61</v>
+        <v>9310114.3</v>
       </c>
       <c r="O3" s="1">
-        <v>5.39</v>
+        <v>5.55</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>37</v>
       </c>
       <c r="B4" t="s">
         <v>38</v>
       </c>
       <c r="C4" s="1">
-        <v>3133001.0</v>
+        <v>2944505.0</v>
       </c>
       <c r="D4" s="1">
-        <v>10.91</v>
+        <v>11.207</v>
       </c>
       <c r="E4" s="1">
-        <v>10.4196865529</v>
+        <v>10.4217154191</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
         <v>1.0</v>
       </c>
       <c r="H4" s="1">
-        <v>32644888.39</v>
+        <v>30686793.16</v>
       </c>
       <c r="I4" s="1">
-        <v>1536152.52</v>
+        <v>2312274.38</v>
       </c>
       <c r="J4" s="1">
-        <v>4.7056448827393</v>
+        <v>7.5350798890711</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4" s="1">
-        <v>34181040.91</v>
+        <v>32999067.54</v>
       </c>
       <c r="N4" s="1">
-        <v>34181040.91</v>
+        <v>32999067.54</v>
       </c>
       <c r="O4" s="1">
-        <v>19.61</v>
+        <v>19.66</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>39</v>
       </c>
       <c r="B5" t="s">
         <v>40</v>
       </c>
       <c r="C5" s="1">
-        <v>812231.0</v>
+        <v>725987.0</v>
       </c>
       <c r="D5" s="1">
-        <v>10.218</v>
+        <v>10.232</v>
       </c>
       <c r="E5" s="1">
-        <v>10.1162987254</v>
+        <v>10.1162987216</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
       <c r="G5">
         <v>1.0</v>
       </c>
       <c r="H5" s="1">
-        <v>8216771.43</v>
+        <v>7344301.36</v>
       </c>
       <c r="I5" s="1">
-        <v>82604.93</v>
+        <v>83997.62</v>
       </c>
       <c r="J5" s="1">
-        <v>1.0053210157265</v>
+        <v>1.1437115102259</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5" s="1">
-        <v>8299376.36</v>
+        <v>7428298.98</v>
       </c>
       <c r="N5" s="1">
-        <v>8299376.36</v>
+        <v>7428298.98</v>
       </c>
       <c r="O5" s="1">
-        <v>4.76</v>
+        <v>4.43</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>41</v>
       </c>
       <c r="B6" t="s">
         <v>42</v>
       </c>
       <c r="C6" s="1">
         <v>569355.0</v>
       </c>
       <c r="D6" s="1">
-        <v>10.201</v>
+        <v>10.32</v>
       </c>
       <c r="E6" s="1">
         <v>9.9168618524</v>
       </c>
       <c r="F6" t="s">
         <v>8</v>
       </c>
       <c r="G6">
         <v>1.0</v>
       </c>
       <c r="H6" s="1">
         <v>5646214.88</v>
       </c>
       <c r="I6" s="1">
-        <v>161775.48</v>
+        <v>229528.72</v>
       </c>
       <c r="J6" s="1">
-        <v>2.8652023247121</v>
+        <v>4.0651786175024</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
         <v>0.0</v>
       </c>
       <c r="M6" s="1">
-        <v>5807990.36</v>
+        <v>5875743.6</v>
       </c>
       <c r="N6" s="1">
-        <v>5807990.36</v>
+        <v>5875743.6</v>
       </c>
       <c r="O6" s="1">
-        <v>3.33</v>
+        <v>3.5</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>43</v>
       </c>
       <c r="B7" t="s">
         <v>44</v>
       </c>
       <c r="C7" s="1">
         <v>356017.0</v>
       </c>
       <c r="D7" s="1">
-        <v>6.173</v>
+        <v>6.461</v>
       </c>
       <c r="E7" s="1">
         <v>6.0832414744</v>
       </c>
       <c r="F7" t="s">
         <v>8</v>
       </c>
       <c r="G7">
         <v>1.0</v>
       </c>
       <c r="H7" s="1">
         <v>2165737.38</v>
       </c>
       <c r="I7" s="1">
-        <v>31955.56</v>
+        <v>134488.46</v>
       </c>
       <c r="J7" s="1">
-        <v>1.4755048462986</v>
+        <v>6.2098230949867</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7">
         <v>0.0</v>
       </c>
       <c r="M7" s="1">
-        <v>2197692.94</v>
+        <v>2300225.84</v>
       </c>
       <c r="N7" s="1">
-        <v>2197692.94</v>
+        <v>2300225.84</v>
       </c>
       <c r="O7" s="1">
-        <v>1.26</v>
+        <v>1.37</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>45</v>
       </c>
       <c r="B8" t="s">
         <v>46</v>
       </c>
       <c r="C8" s="1">
-        <v>2993815.0</v>
+        <v>2835623.0</v>
       </c>
       <c r="D8" s="1">
-        <v>10.5184</v>
+        <v>10.5736</v>
       </c>
       <c r="E8" s="1">
-        <v>10.4542698029</v>
+        <v>10.4542698024</v>
       </c>
       <c r="F8" t="s">
         <v>8</v>
       </c>
       <c r="G8">
         <v>1.0</v>
       </c>
       <c r="H8" s="1">
-        <v>31298149.75</v>
+        <v>29644367.9</v>
       </c>
       <c r="I8" s="1">
-        <v>191993.95</v>
+        <v>338375.45</v>
       </c>
       <c r="J8" s="1">
-        <v>0.61343546354525</v>
+        <v>1.1414493678578</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
         <v>0.0</v>
       </c>
       <c r="M8" s="1">
-        <v>31490143.7</v>
+        <v>29982743.35</v>
       </c>
       <c r="N8" s="1">
-        <v>31490143.7</v>
+        <v>29982743.35</v>
       </c>
       <c r="O8" s="1">
-        <v>18.06</v>
+        <v>17.86</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>47</v>
       </c>
       <c r="B9" t="s">
         <v>48</v>
       </c>
       <c r="C9" s="1">
-        <v>507567.0</v>
+        <v>500906.0</v>
       </c>
       <c r="D9" s="1">
-        <v>11.8723</v>
+        <v>12.2341</v>
       </c>
       <c r="E9" s="1">
-        <v>10.5624157402</v>
+        <v>10.6631137978</v>
       </c>
       <c r="F9" t="s">
         <v>8</v>
       </c>
       <c r="G9">
         <v>1.0</v>
       </c>
       <c r="H9" s="1">
-        <v>5361133.67</v>
+        <v>5341217.68</v>
       </c>
       <c r="I9" s="1">
-        <v>664854.02</v>
+        <v>786916.41</v>
       </c>
       <c r="J9" s="1">
-        <v>12.401369951292</v>
+        <v>14.732902816273</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9">
         <v>0.0</v>
       </c>
       <c r="M9" s="1">
-        <v>6025987.69</v>
+        <v>6128134.09</v>
       </c>
       <c r="N9" s="1">
-        <v>6025987.69</v>
+        <v>6128134.09</v>
       </c>
       <c r="O9" s="1">
-        <v>3.46</v>
+        <v>3.65</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
         <v>49</v>
       </c>
       <c r="B10" t="s">
         <v>50</v>
       </c>
       <c r="C10" s="1">
-        <v>2559291.0</v>
+        <v>2462652.0</v>
       </c>
       <c r="D10" s="1">
-        <v>12.1489</v>
+        <v>12.2075</v>
       </c>
       <c r="E10" s="1">
-        <v>11.9726431109</v>
+        <v>11.9726431099</v>
       </c>
       <c r="F10" t="s">
         <v>8</v>
       </c>
       <c r="G10">
         <v>1.0</v>
       </c>
       <c r="H10" s="1">
-        <v>30641477.76</v>
+        <v>29484453.5</v>
       </c>
       <c r="I10" s="1">
-        <v>451092.67</v>
+        <v>578370.79</v>
       </c>
       <c r="J10" s="1">
-        <v>1.4721635605606</v>
+        <v>1.9616127190555</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10">
         <v>0.0</v>
       </c>
       <c r="M10" s="1">
-        <v>31092570.43</v>
+        <v>30062824.29</v>
       </c>
       <c r="N10" s="1">
-        <v>31092570.43</v>
+        <v>30062824.29</v>
       </c>
       <c r="O10" s="1">
-        <v>17.84</v>
+        <v>17.91</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
         <v>51</v>
       </c>
       <c r="B11" t="s">
         <v>52</v>
       </c>
       <c r="C11" s="1">
         <v>1825118.0</v>
       </c>
       <c r="D11" s="1">
-        <v>10.772</v>
+        <v>10.82</v>
       </c>
       <c r="E11" s="1">
         <v>10.6312654086</v>
       </c>
       <c r="F11" t="s">
         <v>8</v>
       </c>
       <c r="G11">
         <v>1.0</v>
       </c>
       <c r="H11" s="1">
         <v>19403313.86</v>
       </c>
       <c r="I11" s="1">
-        <v>256857.24</v>
+        <v>344462.9</v>
       </c>
       <c r="J11" s="1">
-        <v>1.3237802668827</v>
+        <v>1.7752787100461</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11">
         <v>0.0</v>
       </c>
       <c r="M11" s="1">
-        <v>19660171.1</v>
+        <v>19747776.76</v>
       </c>
       <c r="N11" s="1">
-        <v>19660171.1</v>
+        <v>19747776.76</v>
       </c>
       <c r="O11" s="1">
-        <v>11.28</v>
+        <v>11.76</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
         <v>53</v>
       </c>
       <c r="B12" t="s">
         <v>54</v>
       </c>
       <c r="C12" s="1">
         <v>123834.0</v>
       </c>
       <c r="D12" s="1">
-        <v>16.7931</v>
+        <v>17.4434</v>
       </c>
       <c r="E12" s="1">
         <v>14.8390584169</v>
       </c>
       <c r="F12" t="s">
         <v>8</v>
       </c>
       <c r="G12">
         <v>1.0</v>
       </c>
       <c r="H12" s="1">
         <v>1837579.96</v>
       </c>
       <c r="I12" s="1">
-        <v>241976.79</v>
+        <v>322506.04</v>
       </c>
       <c r="J12" s="1">
-        <v>13.168231873839</v>
+        <v>17.550585390581</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12" s="1">
-        <v>2079556.75</v>
+        <v>2160086.0</v>
       </c>
       <c r="N12" s="1">
-        <v>2079556.75</v>
+        <v>2160086.0</v>
       </c>
       <c r="O12" s="1">
-        <v>1.19</v>
+        <v>1.29</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
         <v>55</v>
       </c>
       <c r="B13" t="s">
         <v>56</v>
       </c>
       <c r="C13" s="1">
-        <v>1527689.0</v>
+        <v>797356.0</v>
       </c>
       <c r="D13" s="1">
-        <v>3.9208</v>
+        <v>3.9695</v>
       </c>
       <c r="E13" s="1">
-        <v>4.0088053655</v>
+        <v>4.0088053642</v>
       </c>
       <c r="F13" t="s">
         <v>8</v>
       </c>
       <c r="G13">
         <v>1.0</v>
       </c>
       <c r="H13" s="1">
-        <v>6124207.86</v>
+        <v>3196445.01</v>
       </c>
       <c r="I13" s="1">
-        <v>-134444.83</v>
+        <v>-31340.37</v>
       </c>
       <c r="J13" s="1">
-        <v>-2.1953015487623</v>
+        <v>-0.98047580677761</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
       <c r="L13">
         <v>0.0</v>
       </c>
       <c r="M13" s="1">
-        <v>5989763.03</v>
+        <v>3165104.64</v>
       </c>
       <c r="N13" s="1">
-        <v>5989763.03</v>
+        <v>3165104.64</v>
       </c>
       <c r="O13" s="1">
-        <v>3.44</v>
+        <v>1.89</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
         <v>57</v>
       </c>
       <c r="B14" t="s">
         <v>58</v>
       </c>
       <c r="C14" s="1">
-        <v>1427.0</v>
+        <v>1544.0</v>
       </c>
       <c r="D14" s="1">
-        <v>4782.95</v>
+        <v>4790.39</v>
       </c>
       <c r="E14" s="1">
-        <v>4779.7742606868</v>
+        <v>4782.0481994819</v>
       </c>
       <c r="F14" t="s">
         <v>8</v>
       </c>
       <c r="G14">
         <v>1.0</v>
       </c>
       <c r="H14" s="1">
-        <v>6820737.87</v>
+        <v>7383482.42</v>
       </c>
       <c r="I14" s="1">
-        <v>4531.78</v>
+        <v>12879.74</v>
       </c>
       <c r="J14" s="1">
-        <v>0.06644119868515</v>
+        <v>0.1744399088039</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
       <c r="L14">
         <v>0.0</v>
       </c>
       <c r="M14" s="1">
-        <v>6825269.65</v>
+        <v>7396362.16</v>
       </c>
       <c r="N14" s="1">
-        <v>6825269.65</v>
+        <v>7396362.16</v>
       </c>
       <c r="O14" s="1">
-        <v>3.92</v>
+        <v>4.41</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
         <v>59</v>
       </c>
       <c r="B15" t="s">
         <v>60</v>
       </c>
       <c r="C15" s="1">
-        <v>6512769.74</v>
+        <v>6414827.98</v>
       </c>
       <c r="D15" s="1">
-        <v>0.00548288</v>
+        <v>0.00535909</v>
       </c>
       <c r="E15" s="1">
-        <v>0.0054155105</v>
+        <v>0.0054580741</v>
       </c>
       <c r="F15" t="s">
         <v>61</v>
       </c>
       <c r="G15">
-        <v>182.61</v>
+        <v>186.62</v>
       </c>
       <c r="H15" s="1">
         <v>0.0</v>
       </c>
       <c r="I15" s="1">
-        <v>-89230.28</v>
+        <v>57547.69</v>
       </c>
       <c r="J15" s="1">
         <v>0</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15" t="s">
         <v>62</v>
       </c>
       <c r="M15" s="1">
-        <v>-104428.28</v>
+        <v>35751.689999999</v>
       </c>
       <c r="N15" s="1">
-        <v>-89230.28</v>
+        <v>57547.689999999</v>
       </c>
       <c r="O15" s="1">
-        <v>-0.06</v>
+        <v>0.03</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
         <v>63</v>
       </c>
       <c r="B16" t="s">
         <v>64</v>
       </c>
       <c r="C16" s="1">
         <v>127639.46</v>
       </c>
       <c r="D16" s="1">
-        <v>0.08955754</v>
+        <v>0.08975759</v>
       </c>
       <c r="E16" s="1">
         <v>0.0893398416</v>
       </c>
       <c r="F16" t="s">
         <v>65</v>
       </c>
       <c r="G16">
-        <v>11.15</v>
+        <v>11.14</v>
       </c>
       <c r="H16" s="1">
         <v>0.0</v>
       </c>
       <c r="I16" s="1">
-        <v>127607.44</v>
+        <v>127630.75</v>
       </c>
       <c r="J16" s="1">
         <v>0</v>
       </c>
       <c r="K16">
         <v>0.0</v>
       </c>
       <c r="L16" t="s">
         <v>66</v>
       </c>
       <c r="M16" s="1">
-        <v>120672.21</v>
+        <v>120672.22</v>
       </c>
       <c r="N16" s="1">
-        <v>127607.44</v>
+        <v>127630.75</v>
       </c>
       <c r="O16" s="1">
         <v>0.07</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
         <v>67</v>
       </c>
       <c r="B17" t="s">
         <v>68</v>
       </c>
       <c r="C17" s="1">
-        <v>28225536.25</v>
+        <v>29548363.34</v>
       </c>
       <c r="D17" s="1">
-        <v>0.8726321</v>
+        <v>0.85257037</v>
       </c>
       <c r="E17" s="1">
-        <v>0.8455279612</v>
+        <v>0.8559374294</v>
       </c>
       <c r="F17" t="s">
         <v>15</v>
       </c>
       <c r="G17">
-        <v>1.14</v>
+        <v>1.17</v>
       </c>
       <c r="H17" s="1">
         <v>0.0</v>
       </c>
       <c r="I17" s="1">
-        <v>-785852.75</v>
+        <v>-128817.99</v>
       </c>
       <c r="J17" s="1">
         <v>0</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17" t="s">
         <v>69</v>
       </c>
       <c r="M17" s="1">
-        <v>-690485.33</v>
+        <v>2174.699999996</v>
       </c>
       <c r="N17" s="1">
-        <v>-785852.75</v>
+        <v>-128817.99</v>
       </c>
       <c r="O17" s="1">
-        <v>-0.44</v>
+        <v>-0.09</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
         <v>70</v>
       </c>
       <c r="B18" t="s">
         <v>71</v>
       </c>
       <c r="C18" s="1">
         <v>12.0</v>
       </c>
       <c r="D18" s="1">
-        <v>586.66</v>
+        <v>605.7</v>
       </c>
       <c r="E18" s="1">
-        <v>607.0057575</v>
+        <v>591.08</v>
       </c>
       <c r="F18" t="s">
         <v>15</v>
       </c>
       <c r="G18">
-        <v>1.14</v>
+        <v>1.17</v>
       </c>
       <c r="H18" s="1">
         <v>0.0</v>
       </c>
       <c r="I18" s="1">
-        <v>-106671.23</v>
+        <v>74792.17</v>
       </c>
       <c r="J18" s="1">
         <v>0</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
       <c r="L18">
         <v>0.0</v>
       </c>
       <c r="M18" s="1">
-        <v>-106671.23</v>
+        <v>74792.17</v>
       </c>
       <c r="N18" s="1">
-        <v>-106671.23</v>
+        <v>74792.17</v>
       </c>
       <c r="O18" s="1">
-        <v>-0.06</v>
+        <v>0.04</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
         <v>72</v>
       </c>
       <c r="B19" t="s">
         <v>73</v>
       </c>
       <c r="C19" s="1">
-        <v>231.0</v>
+        <v>131.0</v>
       </c>
       <c r="D19" s="1">
-        <v>248.75</v>
+        <v>256.7</v>
       </c>
       <c r="E19" s="1">
-        <v>251.1</v>
+        <v>247.65</v>
       </c>
       <c r="F19" t="s">
         <v>8</v>
       </c>
       <c r="G19">
         <v>1.0</v>
       </c>
       <c r="H19" s="1">
         <v>0.0</v>
       </c>
       <c r="I19" s="1">
-        <v>-54285.0</v>
+        <v>118555.0</v>
       </c>
       <c r="J19" s="1">
         <v>0</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
       <c r="L19">
         <v>0.0</v>
       </c>
       <c r="M19" s="1">
-        <v>-54285.0</v>
+        <v>118555.0</v>
       </c>
       <c r="N19" s="1">
-        <v>-54285.0</v>
+        <v>118555.0</v>
       </c>
       <c r="O19" s="1">
-        <v>-0.03</v>
+        <v>0.07</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
         <v>74</v>
       </c>
       <c r="B20" t="s">
         <v>75</v>
       </c>
       <c r="C20" s="1">
-        <v>7.0</v>
+        <v>53.0</v>
       </c>
       <c r="D20" s="1">
-        <v>2480.9</v>
+        <v>125.2</v>
       </c>
       <c r="E20" s="1">
-        <v>2641.6216748</v>
+        <v>126.3943319</v>
       </c>
       <c r="F20" t="s">
-        <v>15</v>
+        <v>8</v>
       </c>
       <c r="G20">
-        <v>1.14</v>
+        <v>1.0</v>
       </c>
       <c r="H20" s="1">
         <v>0.0</v>
       </c>
       <c r="I20" s="1">
-        <v>-49154.66</v>
+        <v>-63299.59</v>
       </c>
       <c r="J20" s="1">
         <v>0</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20">
         <v>0.0</v>
       </c>
       <c r="M20" s="1">
-        <v>-49154.66</v>
+        <v>-63299.59</v>
       </c>
       <c r="N20" s="1">
-        <v>-49154.66</v>
+        <v>-63299.59</v>
       </c>
       <c r="O20" s="1">
-        <v>-0.03</v>
+        <v>-0.04</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
         <v>76</v>
       </c>
       <c r="B21" t="s">
         <v>77</v>
       </c>
       <c r="C21" s="1">
         <v>146.0</v>
       </c>
       <c r="D21" s="1">
-        <v>79.1</v>
+        <v>81.25</v>
       </c>
       <c r="E21" s="1">
         <v>81.839041096</v>
       </c>
       <c r="F21" t="s">
         <v>15</v>
       </c>
       <c r="G21">
-        <v>1.14</v>
+        <v>1.17</v>
       </c>
       <c r="H21" s="1">
         <v>0.0</v>
       </c>
       <c r="I21" s="1">
-        <v>-87360.19</v>
+        <v>-18331.41</v>
       </c>
       <c r="J21" s="1">
         <v>0</v>
       </c>
       <c r="K21">
         <v>0.0</v>
       </c>
       <c r="L21">
         <v>0.0</v>
       </c>
       <c r="M21" s="1">
-        <v>-87360.19</v>
+        <v>-18331.41</v>
       </c>
       <c r="N21" s="1">
-        <v>-87360.19</v>
+        <v>-18331.41</v>
       </c>
       <c r="O21" s="1">
-        <v>-0.05</v>
+        <v>-0.01</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
         <v>78</v>
       </c>
       <c r="B22" t="s">
         <v>79</v>
       </c>
       <c r="C22" s="1">
         <v>201.0</v>
       </c>
       <c r="D22" s="1">
-        <v>111.40625</v>
+        <v>111.09375</v>
       </c>
       <c r="E22" s="1">
         <v>113.0546875</v>
       </c>
       <c r="F22" t="s">
         <v>15</v>
       </c>
       <c r="G22">
-        <v>1.14</v>
+        <v>1.17</v>
       </c>
       <c r="H22" s="1">
         <v>0.0</v>
       </c>
       <c r="I22" s="1">
-        <v>-289528.08</v>
+        <v>-336060.4</v>
       </c>
       <c r="J22" s="1">
         <v>0</v>
       </c>
       <c r="K22">
         <v>0.0</v>
       </c>
       <c r="L22">
         <v>0.0</v>
       </c>
       <c r="M22" s="1">
-        <v>-289528.08</v>
+        <v>-336060.4</v>
       </c>
       <c r="N22" s="1">
-        <v>-289528.08</v>
+        <v>-336060.4</v>
       </c>
       <c r="O22" s="1">
-        <v>-0.17</v>
+        <v>-0.2</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
         <v>80</v>
       </c>
       <c r="B23" t="s">
         <v>81</v>
       </c>
       <c r="C23" s="1">
-        <v>98.0</v>
+        <v>-101.0</v>
       </c>
       <c r="D23" s="1">
-        <v>113.78125</v>
+        <v>5876.0</v>
       </c>
       <c r="E23" s="1">
-        <v>115.8125</v>
+        <v>5557.265685087</v>
       </c>
       <c r="F23" t="s">
-        <v>15</v>
+        <v>8</v>
       </c>
       <c r="G23">
-        <v>1.14</v>
+        <v>1.0</v>
       </c>
       <c r="H23" s="1">
         <v>0.0</v>
       </c>
       <c r="I23" s="1">
-        <v>-173944.86</v>
+        <v>-321921.66</v>
       </c>
       <c r="J23" s="1">
         <v>0</v>
       </c>
       <c r="K23">
         <v>0.0</v>
       </c>
       <c r="L23">
         <v>0.0</v>
       </c>
       <c r="M23" s="1">
-        <v>-173944.86</v>
+        <v>-321921.66</v>
       </c>
       <c r="N23" s="1">
-        <v>-173944.86</v>
+        <v>-321921.66</v>
       </c>
       <c r="O23" s="1">
-        <v>-0.1</v>
+        <v>-0.19</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
         <v>82</v>
       </c>
       <c r="B24" t="s">
         <v>83</v>
       </c>
       <c r="C24" s="1">
-        <v>-6.0</v>
+        <v>-150.0</v>
       </c>
       <c r="D24" s="1">
-        <v>7821.0</v>
+        <v>115.5</v>
       </c>
       <c r="E24" s="1">
-        <v>8032.9850299</v>
+        <v>117.579266667</v>
       </c>
       <c r="F24" t="s">
-        <v>15</v>
+        <v>8</v>
       </c>
       <c r="G24">
-        <v>1.14</v>
+        <v>1.0</v>
       </c>
       <c r="H24" s="1">
         <v>0.0</v>
       </c>
       <c r="I24" s="1">
-        <v>22228.42</v>
+        <v>311890.0</v>
       </c>
       <c r="J24" s="1">
         <v>0</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
       <c r="L24">
         <v>0.0</v>
       </c>
       <c r="M24" s="1">
-        <v>22228.42</v>
+        <v>311890.0</v>
       </c>
       <c r="N24" s="1">
-        <v>22228.42</v>
+        <v>311890.0</v>
       </c>
       <c r="O24" s="1">
-        <v>0.01</v>
+        <v>0.19</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
         <v>84</v>
       </c>
       <c r="B25" t="s">
         <v>85</v>
       </c>
       <c r="C25" s="1">
-        <v>-150.0</v>
+        <v>632.0</v>
       </c>
       <c r="D25" s="1">
-        <v>116.01</v>
+        <v>153.1</v>
       </c>
       <c r="E25" s="1">
-        <v>117.579266667</v>
+        <v>44.375</v>
       </c>
       <c r="F25" t="s">
         <v>8</v>
       </c>
       <c r="G25">
         <v>1.0</v>
       </c>
       <c r="H25" s="1">
-        <v>0.0</v>
+        <v>280450.0</v>
       </c>
       <c r="I25" s="1">
-        <v>235390.0</v>
+        <v>687142.0</v>
       </c>
       <c r="J25" s="1">
-        <v>0</v>
+        <v>245.01408450704</v>
       </c>
       <c r="K25">
         <v>0.0</v>
       </c>
       <c r="L25">
         <v>0.0</v>
       </c>
       <c r="M25" s="1">
-        <v>235390.0</v>
+        <v>967592.0</v>
       </c>
       <c r="N25" s="1">
-        <v>235390.0</v>
+        <v>967592.0</v>
       </c>
       <c r="O25" s="1">
-        <v>0.14</v>
+        <v>0.58</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
         <v>86</v>
       </c>
       <c r="B26" t="s">
         <v>87</v>
       </c>
       <c r="C26" s="1">
-        <v>-50.0</v>
+        <v>632.0</v>
       </c>
       <c r="D26" s="1">
-        <v>116.375</v>
+        <v>8.4</v>
       </c>
       <c r="E26" s="1">
-        <v>120.125</v>
+        <v>2.7375</v>
       </c>
       <c r="F26" t="s">
-        <v>15</v>
+        <v>8</v>
       </c>
       <c r="G26">
-        <v>1.14</v>
+        <v>1.0</v>
       </c>
       <c r="H26" s="1">
-        <v>0.0</v>
+        <v>17301.0</v>
       </c>
       <c r="I26" s="1">
-        <v>163841.31</v>
+        <v>35787.0</v>
       </c>
       <c r="J26" s="1">
-        <v>0</v>
+        <v>206.84931506849</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26" s="1">
-        <v>163841.31</v>
+        <v>53088.0</v>
       </c>
       <c r="N26" s="1">
-        <v>163841.31</v>
+        <v>53088.0</v>
       </c>
       <c r="O26" s="1">
-        <v>0.09</v>
+        <v>0.03</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
         <v>88</v>
       </c>
       <c r="B27" t="s">
         <v>89</v>
       </c>
       <c r="C27" s="1">
-        <v>510.0</v>
+        <v>842.0</v>
       </c>
       <c r="D27" s="1">
-        <v>0.13</v>
+        <v>0.0925</v>
       </c>
       <c r="E27" s="1">
-        <v>0.1073431373</v>
+        <v>0.1083907363</v>
       </c>
       <c r="F27" t="s">
         <v>8</v>
       </c>
       <c r="G27">
         <v>1.0</v>
       </c>
       <c r="H27" s="1">
         <v>0.0</v>
       </c>
       <c r="I27" s="1">
-        <v>28887.5</v>
+        <v>-33450.0</v>
       </c>
       <c r="J27" s="1">
         <v>0</v>
       </c>
       <c r="K27">
         <v>0.0</v>
       </c>
       <c r="L27">
         <v>0.0</v>
       </c>
       <c r="M27" s="1">
-        <v>28887.5</v>
+        <v>-33450.0</v>
       </c>
       <c r="N27" s="1">
-        <v>28887.5</v>
+        <v>-33450.0</v>
       </c>
       <c r="O27" s="1">
-        <v>0.02</v>
+        <v>-0.02</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
         <v>90</v>
       </c>
       <c r="B28" t="s">
         <v>91</v>
       </c>
       <c r="C28" s="1">
-        <v>1485.0</v>
+        <v>160.0</v>
       </c>
       <c r="D28" s="1">
-        <v>142.5</v>
+        <v>86.7</v>
       </c>
       <c r="E28" s="1">
-        <v>47.9446464647</v>
+        <v>53.2</v>
       </c>
       <c r="F28" t="s">
         <v>8</v>
       </c>
       <c r="G28">
         <v>1.0</v>
       </c>
       <c r="H28" s="1">
-        <v>711978.0</v>
+        <v>85120.0</v>
       </c>
       <c r="I28" s="1">
-        <v>1404147.0</v>
+        <v>53600.0</v>
       </c>
       <c r="J28" s="1">
-        <v>197.21775111029</v>
+        <v>62.96992481203</v>
       </c>
       <c r="K28">
         <v>0.0</v>
       </c>
       <c r="L28">
         <v>0.0</v>
       </c>
       <c r="M28" s="1">
-        <v>2116125.0</v>
+        <v>138720.0</v>
       </c>
       <c r="N28" s="1">
-        <v>2116125.0</v>
+        <v>138720.0</v>
       </c>
       <c r="O28" s="1">
-        <v>1.21</v>
+        <v>0.08</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
         <v>92</v>
       </c>
       <c r="B29" t="s">
         <v>93</v>
       </c>
       <c r="C29" s="1">
         <v>453.0</v>
       </c>
       <c r="D29" s="1">
-        <v>0.1425</v>
+        <v>0.1125</v>
       </c>
       <c r="E29" s="1">
         <v>0.05</v>
       </c>
       <c r="F29" t="s">
         <v>15</v>
       </c>
       <c r="G29">
-        <v>1.14</v>
+        <v>1.17</v>
       </c>
       <c r="H29" s="1">
         <v>48532.25</v>
       </c>
       <c r="I29" s="1">
-        <v>92485.97</v>
+        <v>60097.37</v>
       </c>
       <c r="J29" s="1">
-        <v>190.5660050791</v>
+        <v>123.82976268358</v>
       </c>
       <c r="K29">
         <v>0.0</v>
       </c>
       <c r="L29">
         <v>0.0</v>
       </c>
       <c r="M29" s="1">
-        <v>141018.22</v>
+        <v>108629.62</v>
       </c>
       <c r="N29" s="1">
-        <v>141018.22</v>
+        <v>108629.62</v>
       </c>
       <c r="O29" s="1">
-        <v>0.08</v>
+        <v>0.06</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
         <v>94</v>
       </c>
       <c r="B30" t="s">
         <v>95</v>
       </c>
       <c r="C30" s="1">
         <v>453.0</v>
       </c>
       <c r="D30" s="1">
-        <v>0.435</v>
+        <v>0.4725</v>
       </c>
       <c r="E30" s="1">
         <v>0.175</v>
       </c>
       <c r="F30" t="s">
         <v>15</v>
       </c>
       <c r="G30">
-        <v>1.14</v>
+        <v>1.17</v>
       </c>
       <c r="H30" s="1">
         <v>169845.79</v>
       </c>
       <c r="I30" s="1">
-        <v>260630.88</v>
+        <v>286398.61</v>
       </c>
       <c r="J30" s="1">
-        <v>153.45148089923</v>
+        <v>168.62273124344</v>
       </c>
       <c r="K30">
         <v>0.0</v>
       </c>
       <c r="L30">
         <v>0.0</v>
       </c>
       <c r="M30" s="1">
-        <v>430476.67</v>
+        <v>456244.4</v>
       </c>
       <c r="N30" s="1">
-        <v>430476.67</v>
+        <v>456244.4</v>
       </c>
       <c r="O30" s="1">
-        <v>0.25</v>
+        <v>0.27</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
         <v>96</v>
       </c>
       <c r="B31" t="s">
         <v>97</v>
       </c>
       <c r="C31" s="1">
-        <v>-510.0</v>
+        <v>230.0</v>
       </c>
       <c r="D31" s="1">
-        <v>0.0975</v>
+        <v>93.6</v>
       </c>
       <c r="E31" s="1">
-        <v>0.0698627451</v>
+        <v>75.3</v>
       </c>
       <c r="F31" t="s">
         <v>8</v>
       </c>
       <c r="G31">
         <v>1.0</v>
       </c>
       <c r="H31" s="1">
-        <v>0.0</v>
+        <v>173190.0</v>
       </c>
       <c r="I31" s="1">
-        <v>-35237.5</v>
+        <v>42090.0</v>
       </c>
       <c r="J31" s="1">
-        <v>0</v>
+        <v>24.302788844622</v>
       </c>
       <c r="K31">
         <v>0.0</v>
       </c>
       <c r="L31">
         <v>0.0</v>
       </c>
       <c r="M31" s="1">
-        <v>-35237.5</v>
+        <v>215280.0</v>
       </c>
       <c r="N31" s="1">
-        <v>-35237.5</v>
+        <v>215280.0</v>
       </c>
       <c r="O31" s="1">
-        <v>-0.02</v>
+        <v>0.13</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
         <v>98</v>
       </c>
       <c r="B32" t="s">
         <v>99</v>
       </c>
       <c r="C32" s="1">
-        <v>-1485.0</v>
+        <v>-1264.0</v>
       </c>
       <c r="D32" s="1">
-        <v>128.0</v>
+        <v>50.9</v>
       </c>
       <c r="E32" s="1">
-        <v>43.5309090909</v>
+        <v>13.2581487342</v>
       </c>
       <c r="F32" t="s">
         <v>8</v>
       </c>
       <c r="G32">
         <v>1.0</v>
       </c>
       <c r="H32" s="1">
-        <v>-646434.0</v>
+        <v>-167583.0</v>
       </c>
       <c r="I32" s="1">
-        <v>-1254366.0</v>
+        <v>-475793.0</v>
       </c>
       <c r="J32" s="1">
-        <v>194.04393952051</v>
+        <v>283.91483623041</v>
       </c>
       <c r="K32">
         <v>0.0</v>
       </c>
       <c r="L32">
         <v>0.0</v>
       </c>
       <c r="M32" s="1">
-        <v>-1900800.0</v>
+        <v>-643376.0</v>
       </c>
       <c r="N32" s="1">
-        <v>-1900800.0</v>
+        <v>-643376.0</v>
       </c>
       <c r="O32" s="1">
-        <v>-1.09</v>
+        <v>-0.38</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
         <v>100</v>
       </c>
       <c r="B33" t="s">
         <v>101</v>
       </c>
       <c r="C33" s="1">
+        <v>-842.0</v>
+      </c>
+      <c r="D33" s="1">
+        <v>0.065</v>
+      </c>
+      <c r="E33" s="1">
+        <v>0.0738598575</v>
+      </c>
+      <c r="F33" t="s">
+        <v>8</v>
+      </c>
+      <c r="G33">
+        <v>1.0</v>
+      </c>
+      <c r="H33" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I33" s="1">
+        <v>18650.0</v>
+      </c>
+      <c r="J33" s="1">
+        <v>0</v>
+      </c>
+      <c r="K33">
+        <v>0.0</v>
+      </c>
+      <c r="L33">
+        <v>0.0</v>
+      </c>
+      <c r="M33" s="1">
+        <v>18650.0</v>
+      </c>
+      <c r="N33" s="1">
+        <v>18650.0</v>
+      </c>
+      <c r="O33" s="1">
+        <v>0.01</v>
+      </c>
+      <c r="P33">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="34" spans="1:16">
+      <c r="A34" t="s">
+        <v>102</v>
+      </c>
+      <c r="B34" t="s">
+        <v>103</v>
+      </c>
+      <c r="C34" s="1">
         <v>-906.0</v>
       </c>
-      <c r="D33" s="1">
-[...2 lines deleted...]
-      <c r="E33" s="1">
+      <c r="D34" s="1">
+        <v>0.26</v>
+      </c>
+      <c r="E34" s="1">
         <v>0.09</v>
       </c>
-      <c r="F33" t="s">
+      <c r="F34" t="s">
         <v>15</v>
       </c>
-      <c r="G33">
-[...2 lines deleted...]
-      <c r="H33" s="1">
+      <c r="G34">
+        <v>1.17</v>
+      </c>
+      <c r="H34" s="1">
         <v>-174716.1</v>
       </c>
-      <c r="I33" s="1">
-[...17 lines deleted...]
-      <c r="O33" s="1">
+      <c r="I34" s="1">
+        <v>-327394.14</v>
+      </c>
+      <c r="J34" s="1">
+        <v>187.38635992905</v>
+      </c>
+      <c r="K34">
+        <v>0.0</v>
+      </c>
+      <c r="L34">
+        <v>0.0</v>
+      </c>
+      <c r="M34" s="1">
+        <v>-502110.24</v>
+      </c>
+      <c r="N34" s="1">
+        <v>-502110.24</v>
+      </c>
+      <c r="O34" s="1">
         <v>-0.3</v>
       </c>
-      <c r="P33">
+      <c r="P34">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>