--- v3 (2026-09-01)
+++ v4 (2026-09-23)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="94">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="88">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>I</t>
   </si>
   <si>
     <t>FR0010564351</t>
   </si>
   <si>
@@ -208,138 +208,120 @@
   <si>
     <t>BNPPE MSCI EMU SRI S-SRS PAB % CAP</t>
   </si>
   <si>
     <t>IE00BH4G7D40</t>
   </si>
   <si>
     <t>ISHARES USD CORP ESG-EURHD</t>
   </si>
   <si>
     <t>FR0000008997</t>
   </si>
   <si>
     <t>Ofi Invest ESG Liquidités PART C/D</t>
   </si>
   <si>
     <t>OVCT01743756</t>
   </si>
   <si>
     <t>EUR/JPY 15/07/26</t>
   </si>
   <si>
     <t>JPY</t>
   </si>
   <si>
-    <t>12 364.00</t>
+    <t>17 804.00</t>
   </si>
   <si>
     <t>OACT01993485</t>
   </si>
   <si>
     <t>EUR/USD 15/07/26</t>
   </si>
   <si>
-    <t>-67 515.12</t>
-[...11 lines deleted...]
-    <t>EURO STOXX 50 ESG JUN 26</t>
+    <t>-99 543.58</t>
+  </si>
+  <si>
+    <t>SLB1180926</t>
+  </si>
+  <si>
+    <t>EMINI S&amp;P500 ESG INDEX SEP 26</t>
+  </si>
+  <si>
+    <t>XSS180926</t>
+  </si>
+  <si>
+    <t>EURO STOXX 50 ESG SEP 26</t>
   </si>
   <si>
     <t>TY300926</t>
   </si>
   <si>
     <t>US 10YR NOTE SEP 26</t>
   </si>
   <si>
-    <t>EC170626</t>
-[...26 lines deleted...]
-    <t>JUN26 SX5E P @ 5950.000000</t>
+    <t>EC160926</t>
+  </si>
+  <si>
+    <t>EUR/USD FUTURE (CME) SEP 26</t>
+  </si>
+  <si>
+    <t>OE100926</t>
+  </si>
+  <si>
+    <t>EURO-BOBL SEP 26</t>
+  </si>
+  <si>
+    <t>SPX2607PQ15</t>
+  </si>
+  <si>
+    <t>JUL26 SPX P @ 7100.000000</t>
   </si>
   <si>
     <t>SFR2609PK02</t>
   </si>
   <si>
     <t>SEP26 SFRU6 P @ 96.25</t>
   </si>
   <si>
-    <t>SFR2609PK04</t>
-[...16 lines deleted...]
-  <si>
     <t>SFR2609PK03</t>
   </si>
   <si>
     <t>SEP26 SFRU6 P @ 96.5</t>
+  </si>
+  <si>
+    <t>SPX2607PQ26</t>
+  </si>
+  <si>
+    <t>JUL26 SPX P @ 7075.000000</t>
+  </si>
+  <si>
+    <t>SFR2609PK05</t>
+  </si>
+  <si>
+    <t>SEP26 SFRU6 P @ 96.375</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -648,1769 +630,1619 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:N6"/>
+  <dimension ref="A1:Z6"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="C6" sqref="C6"/>
+      <selection activeCell="B6" sqref="B6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="11.711" bestFit="true" customWidth="true" style="0"/>
-[...4 lines deleted...]
-    <col min="9" max="9" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="9.10" bestFit="true" style="0"/>
     <col min="13" max="13" width="9.10" bestFit="true" style="0"/>
     <col min="14" max="14" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:14">
+    <row r="1" spans="1:26">
       <c r="A1" t="s">
+        <v>1</v>
+      </c>
+      <c r="B1" t="s">
+        <v>2</v>
+      </c>
+      <c r="C1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D1" t="s">
+        <v>4</v>
+      </c>
+      <c r="E1" t="s">
+        <v>5</v>
+      </c>
+      <c r="F1" t="s">
+        <v>4</v>
+      </c>
+      <c r="G1" t="s">
+        <v>5</v>
+      </c>
+      <c r="H1" t="s">
+        <v>4</v>
+      </c>
+      <c r="Z1" t="s">
         <v>0</v>
       </c>
-      <c r="B1" t="s">
-[...24 lines deleted...]
-    <row r="2" spans="1:14">
+    </row>
+    <row r="2" spans="1:26">
       <c r="A2" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2" s="1">
+        <v>706874.8583</v>
+      </c>
+      <c r="C2">
+        <v>204.96</v>
+      </c>
+      <c r="D2" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2">
+        <v>144887129.67</v>
+      </c>
+      <c r="F2" t="s">
+        <v>8</v>
+      </c>
+      <c r="G2">
+        <v>144887129.67</v>
+      </c>
+      <c r="H2" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z2" t="s">
         <v>6</v>
       </c>
-      <c r="B2" t="s">
-[...24 lines deleted...]
-    <row r="3" spans="1:14">
+    </row>
+    <row r="3" spans="1:26">
       <c r="A3" t="s">
+        <v>10</v>
+      </c>
+      <c r="B3" s="1">
+        <v>271612.9321</v>
+      </c>
+      <c r="C3">
+        <v>152.04</v>
+      </c>
+      <c r="D3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E3">
+        <v>41296790.87</v>
+      </c>
+      <c r="F3" t="s">
+        <v>8</v>
+      </c>
+      <c r="G3">
+        <v>41296790.87</v>
+      </c>
+      <c r="H3" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z3" t="s">
         <v>9</v>
       </c>
-      <c r="B3" t="s">
-[...24 lines deleted...]
-    <row r="4" spans="1:14">
+    </row>
+    <row r="4" spans="1:26">
       <c r="A4" t="s">
+        <v>12</v>
+      </c>
+      <c r="B4" s="1">
+        <v>1511.1355</v>
+      </c>
+      <c r="C4">
+        <v>148.36</v>
+      </c>
+      <c r="D4" t="s">
+        <v>8</v>
+      </c>
+      <c r="E4">
+        <v>224200.12</v>
+      </c>
+      <c r="F4" t="s">
+        <v>8</v>
+      </c>
+      <c r="G4">
+        <v>224200.12</v>
+      </c>
+      <c r="H4" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z4" t="s">
         <v>11</v>
       </c>
-      <c r="B4" t="s">
-[...24 lines deleted...]
-    <row r="5" spans="1:14">
+    </row>
+    <row r="5" spans="1:26">
       <c r="A5" t="s">
+        <v>14</v>
+      </c>
+      <c r="B5" s="1">
+        <v>932.8604</v>
+      </c>
+      <c r="C5">
+        <v>135.78</v>
+      </c>
+      <c r="D5" t="s">
+        <v>15</v>
+      </c>
+      <c r="E5">
+        <v>126667.2</v>
+      </c>
+      <c r="F5" t="s">
+        <v>15</v>
+      </c>
+      <c r="G5">
+        <v>111282.40720404</v>
+      </c>
+      <c r="H5" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z5" t="s">
         <v>13</v>
       </c>
-      <c r="B5" t="s">
-[...24 lines deleted...]
-    <row r="6" spans="1:14">
+    </row>
+    <row r="6" spans="1:26">
       <c r="A6" t="s">
+        <v>17</v>
+      </c>
+      <c r="B6" s="1">
+        <v>10.0</v>
+      </c>
+      <c r="C6">
+        <v>123.6</v>
+      </c>
+      <c r="D6" t="s">
+        <v>8</v>
+      </c>
+      <c r="E6">
+        <v>1236.04</v>
+      </c>
+      <c r="F6" t="s">
+        <v>8</v>
+      </c>
+      <c r="G6">
+        <v>1236.04</v>
+      </c>
+      <c r="H6" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z6" t="s">
         <v>16</v>
-      </c>
-[...22 lines deleted...]
-        <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P30"/>
+  <dimension ref="A1:Z27"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O30" sqref="O30"/>
+      <selection activeCell="N27" sqref="N27"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
-    <row r="1" spans="1:16">
+    <row r="1" spans="1:26">
       <c r="A1" t="s">
+        <v>19</v>
+      </c>
+      <c r="B1" t="s">
+        <v>20</v>
+      </c>
+      <c r="C1" t="s">
+        <v>21</v>
+      </c>
+      <c r="D1" t="s">
+        <v>22</v>
+      </c>
+      <c r="E1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" t="s">
+        <v>23</v>
+      </c>
+      <c r="G1" t="s">
+        <v>24</v>
+      </c>
+      <c r="H1" t="s">
+        <v>25</v>
+      </c>
+      <c r="I1" t="s">
+        <v>26</v>
+      </c>
+      <c r="J1" t="s">
+        <v>27</v>
+      </c>
+      <c r="K1" t="s">
+        <v>28</v>
+      </c>
+      <c r="L1" t="s">
+        <v>29</v>
+      </c>
+      <c r="M1" t="s">
+        <v>30</v>
+      </c>
+      <c r="N1" t="s">
+        <v>31</v>
+      </c>
+      <c r="O1" t="s">
+        <v>32</v>
+      </c>
+      <c r="Z1" t="s">
         <v>18</v>
       </c>
-      <c r="B1" t="s">
-[...45 lines deleted...]
-    <row r="2" spans="1:16">
+    </row>
+    <row r="2" spans="1:26">
       <c r="A2" t="s">
+        <v>34</v>
+      </c>
+      <c r="B2" s="1">
+        <v>325901.0</v>
+      </c>
+      <c r="C2" s="1">
+        <v>38.871</v>
+      </c>
+      <c r="D2" s="1">
+        <v>39.5131682014</v>
+      </c>
+      <c r="E2" t="s">
+        <v>8</v>
+      </c>
+      <c r="F2">
+        <v>1.0</v>
+      </c>
+      <c r="G2" s="1">
+        <v>12877381.03</v>
+      </c>
+      <c r="H2" s="1">
+        <v>-209283.26</v>
+      </c>
+      <c r="I2" s="1">
+        <v>-1.6252004931161</v>
+      </c>
+      <c r="J2">
+        <v>0.0</v>
+      </c>
+      <c r="K2">
+        <v>0.0</v>
+      </c>
+      <c r="L2" s="1">
+        <v>12668097.77</v>
+      </c>
+      <c r="M2" s="1">
+        <v>12668097.77</v>
+      </c>
+      <c r="N2" s="1">
+        <v>6.79</v>
+      </c>
+      <c r="O2">
+        <v>1</v>
+      </c>
+      <c r="Z2" t="s">
         <v>33</v>
       </c>
-      <c r="B2" t="s">
-[...14 lines deleted...]
-      <c r="G2">
+    </row>
+    <row r="3" spans="1:26">
+      <c r="A3" t="s">
+        <v>36</v>
+      </c>
+      <c r="B3" s="1">
+        <v>809682.0</v>
+      </c>
+      <c r="C3" s="1">
+        <v>12.884</v>
+      </c>
+      <c r="D3" s="1">
+        <v>11.0615775082</v>
+      </c>
+      <c r="E3" t="s">
+        <v>8</v>
+      </c>
+      <c r="F3">
         <v>1.0</v>
       </c>
-      <c r="H2" s="1">
-[...28 lines deleted...]
-      <c r="A3" t="s">
+      <c r="G3" s="1">
+        <v>8956360.2</v>
+      </c>
+      <c r="H3" s="1">
+        <v>1475582.69</v>
+      </c>
+      <c r="I3" s="1">
+        <v>16.475249510398</v>
+      </c>
+      <c r="J3">
+        <v>0.0</v>
+      </c>
+      <c r="K3">
+        <v>0.0</v>
+      </c>
+      <c r="L3" s="1">
+        <v>10431942.89</v>
+      </c>
+      <c r="M3" s="1">
+        <v>10431942.89</v>
+      </c>
+      <c r="N3" s="1">
+        <v>5.59</v>
+      </c>
+      <c r="O3">
+        <v>1</v>
+      </c>
+      <c r="Z3" t="s">
         <v>35</v>
       </c>
-      <c r="B3" t="s">
-[...14 lines deleted...]
-      <c r="G3">
+    </row>
+    <row r="4" spans="1:26">
+      <c r="A4" t="s">
+        <v>38</v>
+      </c>
+      <c r="B4" s="1">
+        <v>2871432.0</v>
+      </c>
+      <c r="C4" s="1">
+        <v>12.357</v>
+      </c>
+      <c r="D4" s="1">
+        <v>10.4217154193</v>
+      </c>
+      <c r="E4" t="s">
+        <v>8</v>
+      </c>
+      <c r="F4">
         <v>1.0</v>
       </c>
-      <c r="H3" s="1">
-[...28 lines deleted...]
-      <c r="A4" t="s">
+      <c r="G4" s="1">
+        <v>29925247.15</v>
+      </c>
+      <c r="H4" s="1">
+        <v>5557038.07</v>
+      </c>
+      <c r="I4" s="1">
+        <v>18.569731578641</v>
+      </c>
+      <c r="J4">
+        <v>0.0</v>
+      </c>
+      <c r="K4">
+        <v>0.0</v>
+      </c>
+      <c r="L4" s="1">
+        <v>35482285.22</v>
+      </c>
+      <c r="M4" s="1">
+        <v>35482285.22</v>
+      </c>
+      <c r="N4" s="1">
+        <v>19.02</v>
+      </c>
+      <c r="O4">
+        <v>1</v>
+      </c>
+      <c r="Z4" t="s">
         <v>37</v>
       </c>
-      <c r="B4" t="s">
-[...14 lines deleted...]
-      <c r="G4">
+    </row>
+    <row r="5" spans="1:26">
+      <c r="A5" t="s">
+        <v>40</v>
+      </c>
+      <c r="B5" s="1">
+        <v>572578.0</v>
+      </c>
+      <c r="C5" s="1">
+        <v>10.372</v>
+      </c>
+      <c r="D5" s="1">
+        <v>10.1590980268</v>
+      </c>
+      <c r="E5" t="s">
+        <v>8</v>
+      </c>
+      <c r="F5">
         <v>1.0</v>
       </c>
-      <c r="H4" s="1">
-[...28 lines deleted...]
-      <c r="A5" t="s">
+      <c r="G5" s="1">
+        <v>5816876.03</v>
+      </c>
+      <c r="H5" s="1">
+        <v>121902.99</v>
+      </c>
+      <c r="I5" s="1">
+        <v>2.0956779785455</v>
+      </c>
+      <c r="J5">
+        <v>0.0</v>
+      </c>
+      <c r="K5">
+        <v>0.0</v>
+      </c>
+      <c r="L5" s="1">
+        <v>5938779.02</v>
+      </c>
+      <c r="M5" s="1">
+        <v>5938779.02</v>
+      </c>
+      <c r="N5" s="1">
+        <v>3.18</v>
+      </c>
+      <c r="O5">
+        <v>1</v>
+      </c>
+      <c r="Z5" t="s">
         <v>39</v>
       </c>
-      <c r="B5" t="s">
-[...14 lines deleted...]
-      <c r="G5">
+    </row>
+    <row r="6" spans="1:26">
+      <c r="A6" t="s">
+        <v>42</v>
+      </c>
+      <c r="B6" s="1">
+        <v>474215.0</v>
+      </c>
+      <c r="C6" s="1">
+        <v>10.327</v>
+      </c>
+      <c r="D6" s="1">
+        <v>9.9168618454</v>
+      </c>
+      <c r="E6" t="s">
+        <v>8</v>
+      </c>
+      <c r="F6">
         <v>1.0</v>
       </c>
-      <c r="H5" s="1">
-[...28 lines deleted...]
-      <c r="A6" t="s">
+      <c r="G6" s="1">
+        <v>4702724.64</v>
+      </c>
+      <c r="H6" s="1">
+        <v>194493.67</v>
+      </c>
+      <c r="I6" s="1">
+        <v>4.1357656441479</v>
+      </c>
+      <c r="J6">
+        <v>0.0</v>
+      </c>
+      <c r="K6">
+        <v>0.0</v>
+      </c>
+      <c r="L6" s="1">
+        <v>4897218.31</v>
+      </c>
+      <c r="M6" s="1">
+        <v>4897218.31</v>
+      </c>
+      <c r="N6" s="1">
+        <v>2.63</v>
+      </c>
+      <c r="O6">
+        <v>1</v>
+      </c>
+      <c r="Z6" t="s">
         <v>41</v>
       </c>
-      <c r="B6" t="s">
-[...14 lines deleted...]
-      <c r="G6">
+    </row>
+    <row r="7" spans="1:26">
+      <c r="A7" t="s">
+        <v>44</v>
+      </c>
+      <c r="B7" s="1">
+        <v>458149.0</v>
+      </c>
+      <c r="C7" s="1">
+        <v>7.576</v>
+      </c>
+      <c r="D7" s="1">
+        <v>6.3388804516</v>
+      </c>
+      <c r="E7" t="s">
+        <v>8</v>
+      </c>
+      <c r="F7">
         <v>1.0</v>
       </c>
-      <c r="H6" s="1">
-[...28 lines deleted...]
-      <c r="A7" t="s">
+      <c r="G7" s="1">
+        <v>2904151.74</v>
+      </c>
+      <c r="H7" s="1">
+        <v>566785.08</v>
+      </c>
+      <c r="I7" s="1">
+        <v>19.516372791182</v>
+      </c>
+      <c r="J7">
+        <v>0.0</v>
+      </c>
+      <c r="K7">
+        <v>0.0</v>
+      </c>
+      <c r="L7" s="1">
+        <v>3470936.82</v>
+      </c>
+      <c r="M7" s="1">
+        <v>3470936.82</v>
+      </c>
+      <c r="N7" s="1">
+        <v>1.86</v>
+      </c>
+      <c r="O7">
+        <v>1</v>
+      </c>
+      <c r="Z7" t="s">
         <v>43</v>
       </c>
-      <c r="B7" t="s">
-[...14 lines deleted...]
-      <c r="G7">
+    </row>
+    <row r="8" spans="1:26">
+      <c r="A8" t="s">
+        <v>46</v>
+      </c>
+      <c r="B8" s="1">
+        <v>3142751.0</v>
+      </c>
+      <c r="C8" s="1">
+        <v>10.7129</v>
+      </c>
+      <c r="D8" s="1">
+        <v>10.4720407503</v>
+      </c>
+      <c r="E8" t="s">
+        <v>8</v>
+      </c>
+      <c r="F8">
         <v>1.0</v>
       </c>
-      <c r="H7" s="1">
-[...28 lines deleted...]
-      <c r="A8" t="s">
+      <c r="G8" s="1">
+        <v>32911016.54</v>
+      </c>
+      <c r="H8" s="1">
+        <v>756960.65</v>
+      </c>
+      <c r="I8" s="1">
+        <v>2.3000220885915</v>
+      </c>
+      <c r="J8">
+        <v>0.0</v>
+      </c>
+      <c r="K8">
+        <v>0.0</v>
+      </c>
+      <c r="L8" s="1">
+        <v>33667977.19</v>
+      </c>
+      <c r="M8" s="1">
+        <v>33667977.19</v>
+      </c>
+      <c r="N8" s="1">
+        <v>18.05</v>
+      </c>
+      <c r="O8">
+        <v>1</v>
+      </c>
+      <c r="Z8" t="s">
         <v>45</v>
       </c>
-      <c r="B8" t="s">
-[...14 lines deleted...]
-      <c r="G8">
+    </row>
+    <row r="9" spans="1:26">
+      <c r="A9" t="s">
+        <v>48</v>
+      </c>
+      <c r="B9" s="1">
+        <v>500906.0</v>
+      </c>
+      <c r="C9" s="1">
+        <v>13.633</v>
+      </c>
+      <c r="D9" s="1">
+        <v>10.6631137978</v>
+      </c>
+      <c r="E9" t="s">
+        <v>8</v>
+      </c>
+      <c r="F9">
         <v>1.0</v>
       </c>
-      <c r="H8" s="1">
-[...28 lines deleted...]
-      <c r="A9" t="s">
+      <c r="G9" s="1">
+        <v>5341217.68</v>
+      </c>
+      <c r="H9" s="1">
+        <v>1487633.82</v>
+      </c>
+      <c r="I9" s="1">
+        <v>27.851960154524</v>
+      </c>
+      <c r="J9">
+        <v>0.0</v>
+      </c>
+      <c r="K9">
+        <v>0.0</v>
+      </c>
+      <c r="L9" s="1">
+        <v>6828851.5</v>
+      </c>
+      <c r="M9" s="1">
+        <v>6828851.5</v>
+      </c>
+      <c r="N9" s="1">
+        <v>3.66</v>
+      </c>
+      <c r="O9">
+        <v>1</v>
+      </c>
+      <c r="Z9" t="s">
         <v>47</v>
       </c>
-      <c r="B9" t="s">
-[...14 lines deleted...]
-      <c r="G9">
+    </row>
+    <row r="10" spans="1:26">
+      <c r="A10" t="s">
+        <v>50</v>
+      </c>
+      <c r="B10" s="1">
+        <v>2376359.0</v>
+      </c>
+      <c r="C10" s="1">
+        <v>13.8575</v>
+      </c>
+      <c r="D10" s="1">
+        <v>12.0952315244</v>
+      </c>
+      <c r="E10" t="s">
+        <v>8</v>
+      </c>
+      <c r="F10">
         <v>1.0</v>
       </c>
-      <c r="H9" s="1">
-[...28 lines deleted...]
-      <c r="A10" t="s">
+      <c r="G10" s="1">
+        <v>28742612.29</v>
+      </c>
+      <c r="H10" s="1">
+        <v>4187782.55</v>
+      </c>
+      <c r="I10" s="1">
+        <v>14.569944122501</v>
+      </c>
+      <c r="J10">
+        <v>0.0</v>
+      </c>
+      <c r="K10">
+        <v>0.0</v>
+      </c>
+      <c r="L10" s="1">
+        <v>32930394.84</v>
+      </c>
+      <c r="M10" s="1">
+        <v>32930394.84</v>
+      </c>
+      <c r="N10" s="1">
+        <v>17.66</v>
+      </c>
+      <c r="O10">
+        <v>1</v>
+      </c>
+      <c r="Z10" t="s">
         <v>49</v>
       </c>
-      <c r="B10" t="s">
-[...14 lines deleted...]
-      <c r="G10">
+    </row>
+    <row r="11" spans="1:26">
+      <c r="A11" t="s">
+        <v>52</v>
+      </c>
+      <c r="B11" s="1">
+        <v>1887658.0</v>
+      </c>
+      <c r="C11" s="1">
+        <v>10.944</v>
+      </c>
+      <c r="D11" s="1">
+        <v>10.6397712827</v>
+      </c>
+      <c r="E11" t="s">
+        <v>8</v>
+      </c>
+      <c r="F11">
         <v>1.0</v>
       </c>
-      <c r="H10" s="1">
-[...28 lines deleted...]
-      <c r="A11" t="s">
+      <c r="G11" s="1">
+        <v>20084249.38</v>
+      </c>
+      <c r="H11" s="1">
+        <v>574279.77</v>
+      </c>
+      <c r="I11" s="1">
+        <v>2.8593539102929</v>
+      </c>
+      <c r="J11">
+        <v>0.0</v>
+      </c>
+      <c r="K11">
+        <v>0.0</v>
+      </c>
+      <c r="L11" s="1">
+        <v>20658529.15</v>
+      </c>
+      <c r="M11" s="1">
+        <v>20658529.15</v>
+      </c>
+      <c r="N11" s="1">
+        <v>11.08</v>
+      </c>
+      <c r="O11">
+        <v>1</v>
+      </c>
+      <c r="Z11" t="s">
         <v>51</v>
       </c>
-      <c r="B11" t="s">
-[...14 lines deleted...]
-      <c r="G11">
+    </row>
+    <row r="12" spans="1:26">
+      <c r="A12" t="s">
+        <v>54</v>
+      </c>
+      <c r="B12" s="1">
+        <v>230977.0</v>
+      </c>
+      <c r="C12" s="1">
+        <v>11.306</v>
+      </c>
+      <c r="D12" s="1">
+        <v>11.1977999974</v>
+      </c>
+      <c r="E12" t="s">
+        <v>8</v>
+      </c>
+      <c r="F12">
         <v>1.0</v>
       </c>
-      <c r="H11" s="1">
-[...28 lines deleted...]
-      <c r="A12" t="s">
+      <c r="G12" s="1">
+        <v>2586434.25</v>
+      </c>
+      <c r="H12" s="1">
+        <v>24991.71</v>
+      </c>
+      <c r="I12" s="1">
+        <v>0.96626117598002</v>
+      </c>
+      <c r="J12">
+        <v>0.0</v>
+      </c>
+      <c r="K12">
+        <v>0.0</v>
+      </c>
+      <c r="L12" s="1">
+        <v>2611425.96</v>
+      </c>
+      <c r="M12" s="1">
+        <v>2611425.96</v>
+      </c>
+      <c r="N12" s="1">
+        <v>1.4</v>
+      </c>
+      <c r="O12">
+        <v>1</v>
+      </c>
+      <c r="Z12" t="s">
         <v>53</v>
       </c>
-      <c r="B12" t="s">
-[...14 lines deleted...]
-      <c r="G12">
+    </row>
+    <row r="13" spans="1:26">
+      <c r="A13" t="s">
+        <v>56</v>
+      </c>
+      <c r="B13" s="1">
+        <v>123834.0</v>
+      </c>
+      <c r="C13" s="1">
+        <v>18.6798</v>
+      </c>
+      <c r="D13" s="1">
+        <v>14.8390584169</v>
+      </c>
+      <c r="E13" t="s">
+        <v>8</v>
+      </c>
+      <c r="F13">
         <v>1.0</v>
       </c>
-      <c r="H12" s="1">
-[...28 lines deleted...]
-      <c r="A13" t="s">
+      <c r="G13" s="1">
+        <v>1837579.96</v>
+      </c>
+      <c r="H13" s="1">
+        <v>475614.39</v>
+      </c>
+      <c r="I13" s="1">
+        <v>25.882650026288</v>
+      </c>
+      <c r="J13">
+        <v>0.0</v>
+      </c>
+      <c r="K13">
+        <v>0.0</v>
+      </c>
+      <c r="L13" s="1">
+        <v>2313194.35</v>
+      </c>
+      <c r="M13" s="1">
+        <v>2313194.35</v>
+      </c>
+      <c r="N13" s="1">
+        <v>1.24</v>
+      </c>
+      <c r="O13">
+        <v>1</v>
+      </c>
+      <c r="Z13" t="s">
         <v>55</v>
       </c>
-      <c r="B13" t="s">
-[...14 lines deleted...]
-      <c r="G13">
+    </row>
+    <row r="14" spans="1:26">
+      <c r="A14" t="s">
+        <v>58</v>
+      </c>
+      <c r="B14" s="1">
+        <v>3417808.0</v>
+      </c>
+      <c r="C14" s="1">
+        <v>3.873</v>
+      </c>
+      <c r="D14" s="1">
+        <v>3.945665722</v>
+      </c>
+      <c r="E14" t="s">
+        <v>8</v>
+      </c>
+      <c r="F14">
         <v>1.0</v>
       </c>
-      <c r="H13" s="1">
-[...28 lines deleted...]
-      <c r="A14" t="s">
+      <c r="G14" s="1">
+        <v>13485527.87</v>
+      </c>
+      <c r="H14" s="1">
+        <v>-248357.49</v>
+      </c>
+      <c r="I14" s="1">
+        <v>-1.8416593877092</v>
+      </c>
+      <c r="J14">
+        <v>0.0</v>
+      </c>
+      <c r="K14">
+        <v>0.0</v>
+      </c>
+      <c r="L14" s="1">
+        <v>13237170.38</v>
+      </c>
+      <c r="M14" s="1">
+        <v>13237170.38</v>
+      </c>
+      <c r="N14" s="1">
+        <v>7.1</v>
+      </c>
+      <c r="O14">
+        <v>1</v>
+      </c>
+      <c r="Z14" t="s">
         <v>57</v>
       </c>
-      <c r="B14" t="s">
-[...14 lines deleted...]
-      <c r="G14">
+    </row>
+    <row r="15" spans="1:26">
+      <c r="A15" t="s">
+        <v>60</v>
+      </c>
+      <c r="B15" s="1">
+        <v>238.0</v>
+      </c>
+      <c r="C15" s="1">
+        <v>4811.97</v>
+      </c>
+      <c r="D15" s="1">
+        <v>4802.4681512605</v>
+      </c>
+      <c r="E15" t="s">
+        <v>8</v>
+      </c>
+      <c r="F15">
         <v>1.0</v>
       </c>
-      <c r="H14" s="1">
-[...28 lines deleted...]
-      <c r="A15" t="s">
+      <c r="G15" s="1">
+        <v>1142987.42</v>
+      </c>
+      <c r="H15" s="1">
+        <v>2261.44</v>
+      </c>
+      <c r="I15" s="1">
+        <v>0.19785344619104</v>
+      </c>
+      <c r="J15">
+        <v>0.0</v>
+      </c>
+      <c r="K15">
+        <v>0.0</v>
+      </c>
+      <c r="L15" s="1">
+        <v>1145248.86</v>
+      </c>
+      <c r="M15" s="1">
+        <v>1145248.86</v>
+      </c>
+      <c r="N15" s="1">
+        <v>0.61</v>
+      </c>
+      <c r="O15">
+        <v>1</v>
+      </c>
+      <c r="Z15" t="s">
         <v>59</v>
       </c>
-      <c r="B15" t="s">
-[...14 lines deleted...]
-      <c r="G15">
+    </row>
+    <row r="16" spans="1:26">
+      <c r="A16" t="s">
+        <v>62</v>
+      </c>
+      <c r="B16" s="1">
+        <v>6374463.84</v>
+      </c>
+      <c r="C16" s="1">
+        <v>0.00544241</v>
+      </c>
+      <c r="D16" s="1">
+        <v>0.0053736804</v>
+      </c>
+      <c r="E16" t="s">
+        <v>63</v>
+      </c>
+      <c r="F16">
+        <v>183.89</v>
+      </c>
+      <c r="G16" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H16" s="1">
+        <v>-81531.26</v>
+      </c>
+      <c r="I16" s="1">
+        <v>0</v>
+      </c>
+      <c r="J16">
+        <v>0.0</v>
+      </c>
+      <c r="K16" t="s">
+        <v>64</v>
+      </c>
+      <c r="L16" s="1">
+        <v>-99335.26</v>
+      </c>
+      <c r="M16" s="1">
+        <v>-81531.26</v>
+      </c>
+      <c r="N16" s="1">
+        <v>-0.04</v>
+      </c>
+      <c r="O16">
+        <v>1</v>
+      </c>
+      <c r="Z16" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="17" spans="1:26">
+      <c r="A17" t="s">
+        <v>66</v>
+      </c>
+      <c r="B17" s="1">
+        <v>33262195.26</v>
+      </c>
+      <c r="C17" s="1">
+        <v>0.87783069</v>
+      </c>
+      <c r="D17" s="1">
+        <v>0.8570094343</v>
+      </c>
+      <c r="E17" t="s">
+        <v>15</v>
+      </c>
+      <c r="F17">
+        <v>1.14</v>
+      </c>
+      <c r="G17" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H17" s="1">
+        <v>-1075780.31</v>
+      </c>
+      <c r="I17" s="1">
+        <v>0</v>
+      </c>
+      <c r="J17">
+        <v>0.0</v>
+      </c>
+      <c r="K17" t="s">
+        <v>67</v>
+      </c>
+      <c r="L17" s="1">
+        <v>-976236.73</v>
+      </c>
+      <c r="M17" s="1">
+        <v>-1075780.31</v>
+      </c>
+      <c r="N17" s="1">
+        <v>-0.59</v>
+      </c>
+      <c r="O17">
+        <v>1</v>
+      </c>
+      <c r="Z17" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="18" spans="1:26">
+      <c r="A18" t="s">
+        <v>69</v>
+      </c>
+      <c r="B18" s="1">
+        <v>13.0</v>
+      </c>
+      <c r="C18" s="1">
+        <v>660.66</v>
+      </c>
+      <c r="D18" s="1">
+        <v>666.31</v>
+      </c>
+      <c r="E18" t="s">
+        <v>15</v>
+      </c>
+      <c r="F18">
+        <v>1.14</v>
+      </c>
+      <c r="G18" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H18" s="1">
+        <v>-32264.44</v>
+      </c>
+      <c r="I18" s="1">
+        <v>0</v>
+      </c>
+      <c r="J18">
+        <v>0.0</v>
+      </c>
+      <c r="K18">
+        <v>0.0</v>
+      </c>
+      <c r="L18" s="1">
+        <v>-32264.44</v>
+      </c>
+      <c r="M18" s="1">
+        <v>-32264.44</v>
+      </c>
+      <c r="N18" s="1">
+        <v>-0.02</v>
+      </c>
+      <c r="O18">
+        <v>1</v>
+      </c>
+      <c r="Z18" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="19" spans="1:26">
+      <c r="A19" t="s">
+        <v>71</v>
+      </c>
+      <c r="B19" s="1">
+        <v>131.0</v>
+      </c>
+      <c r="C19" s="1">
+        <v>275.7</v>
+      </c>
+      <c r="D19" s="1">
+        <v>276.050381679</v>
+      </c>
+      <c r="E19" t="s">
+        <v>8</v>
+      </c>
+      <c r="F19">
         <v>1.0</v>
       </c>
-      <c r="H15" s="1">
-[...55 lines deleted...]
-      <c r="J16" s="1">
+      <c r="G19" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H19" s="1">
+        <v>-4590.0</v>
+      </c>
+      <c r="I19" s="1">
         <v>0</v>
       </c>
-      <c r="K16">
-[...34 lines deleted...]
-      <c r="F17" t="s">
+      <c r="J19">
+        <v>0.0</v>
+      </c>
+      <c r="K19">
+        <v>0.0</v>
+      </c>
+      <c r="L19" s="1">
+        <v>-4590.0</v>
+      </c>
+      <c r="M19" s="1">
+        <v>-4590.0</v>
+      </c>
+      <c r="N19" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O19">
+        <v>1</v>
+      </c>
+      <c r="Z19" t="s">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="20" spans="1:26">
+      <c r="A20" t="s">
+        <v>73</v>
+      </c>
+      <c r="B20" s="1">
+        <v>201.0</v>
+      </c>
+      <c r="C20" s="1">
+        <v>109.375</v>
+      </c>
+      <c r="D20" s="1">
+        <v>109.1640625</v>
+      </c>
+      <c r="E20" t="s">
         <v>15</v>
       </c>
-      <c r="G17">
-[...8 lines deleted...]
-      <c r="J17" s="1">
+      <c r="F20">
+        <v>1.14</v>
+      </c>
+      <c r="G20" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H20" s="1">
+        <v>37248.79</v>
+      </c>
+      <c r="I20" s="1">
         <v>0</v>
       </c>
-      <c r="K17">
-[...34 lines deleted...]
-      <c r="F18" t="s">
+      <c r="J20">
+        <v>0.0</v>
+      </c>
+      <c r="K20">
+        <v>0.0</v>
+      </c>
+      <c r="L20" s="1">
+        <v>37248.79</v>
+      </c>
+      <c r="M20" s="1">
+        <v>37248.79</v>
+      </c>
+      <c r="N20" s="1">
+        <v>0.02</v>
+      </c>
+      <c r="O20">
+        <v>1</v>
+      </c>
+      <c r="Z20" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="21" spans="1:26">
+      <c r="A21" t="s">
+        <v>75</v>
+      </c>
+      <c r="B21" s="1">
+        <v>-14.0</v>
+      </c>
+      <c r="C21" s="1">
+        <v>1.14185</v>
+      </c>
+      <c r="D21" s="1">
+        <v>1.15835</v>
+      </c>
+      <c r="E21" t="s">
         <v>15</v>
       </c>
-      <c r="G18">
-[...8 lines deleted...]
-      <c r="J18" s="1">
+      <c r="F21">
+        <v>1.14</v>
+      </c>
+      <c r="G21" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H21" s="1">
+        <v>25367.89</v>
+      </c>
+      <c r="I21" s="1">
         <v>0</v>
       </c>
-      <c r="K18">
-[...37 lines deleted...]
-      <c r="G19">
+      <c r="J21">
+        <v>0.0</v>
+      </c>
+      <c r="K21">
+        <v>0.0</v>
+      </c>
+      <c r="L21" s="1">
+        <v>25367.89</v>
+      </c>
+      <c r="M21" s="1">
+        <v>25367.89</v>
+      </c>
+      <c r="N21" s="1">
+        <v>0.01</v>
+      </c>
+      <c r="O21">
+        <v>1</v>
+      </c>
+      <c r="Z21" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="22" spans="1:26">
+      <c r="A22" t="s">
+        <v>77</v>
+      </c>
+      <c r="B22" s="1">
+        <v>-151.0</v>
+      </c>
+      <c r="C22" s="1">
+        <v>115.15</v>
+      </c>
+      <c r="D22" s="1">
+        <v>114.57</v>
+      </c>
+      <c r="E22" t="s">
+        <v>8</v>
+      </c>
+      <c r="F22">
         <v>1.0</v>
       </c>
-      <c r="H19" s="1">
-[...5 lines deleted...]
-      <c r="J19" s="1">
+      <c r="G22" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H22" s="1">
+        <v>-87580.0</v>
+      </c>
+      <c r="I22" s="1">
         <v>0</v>
       </c>
-      <c r="K19">
-[...11 lines deleted...]
-      <c r="O19" s="1">
+      <c r="J22">
+        <v>0.0</v>
+      </c>
+      <c r="K22">
+        <v>0.0</v>
+      </c>
+      <c r="L22" s="1">
+        <v>-87580.0</v>
+      </c>
+      <c r="M22" s="1">
+        <v>-87580.0</v>
+      </c>
+      <c r="N22" s="1">
+        <v>-0.05</v>
+      </c>
+      <c r="O22">
+        <v>1</v>
+      </c>
+      <c r="Z22" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="23" spans="1:26">
+      <c r="A23" t="s">
+        <v>79</v>
+      </c>
+      <c r="B23" s="1">
+        <v>180.0</v>
+      </c>
+      <c r="C23" s="1">
+        <v>43.54</v>
+      </c>
+      <c r="D23" s="1">
+        <v>82.2</v>
+      </c>
+      <c r="E23" t="s">
+        <v>15</v>
+      </c>
+      <c r="F23">
+        <v>1.14</v>
+      </c>
+      <c r="G23" s="1">
+        <v>1279709.39</v>
+      </c>
+      <c r="H23" s="1">
+        <v>-591178.75</v>
+      </c>
+      <c r="I23" s="1">
+        <v>-46.196328214799</v>
+      </c>
+      <c r="J23">
+        <v>0.0</v>
+      </c>
+      <c r="K23">
+        <v>0.0</v>
+      </c>
+      <c r="L23" s="1">
+        <v>688530.64</v>
+      </c>
+      <c r="M23" s="1">
+        <v>688530.64</v>
+      </c>
+      <c r="N23" s="1">
+        <v>0.37</v>
+      </c>
+      <c r="O23">
+        <v>1</v>
+      </c>
+      <c r="Z23" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="24" spans="1:26">
+      <c r="A24" t="s">
+        <v>81</v>
+      </c>
+      <c r="B24" s="1">
+        <v>453.0</v>
+      </c>
+      <c r="C24" s="1">
+        <v>0.2325</v>
+      </c>
+      <c r="D24" s="1">
+        <v>0.05</v>
+      </c>
+      <c r="E24" t="s">
+        <v>15</v>
+      </c>
+      <c r="F24">
+        <v>1.14</v>
+      </c>
+      <c r="G24" s="1">
+        <v>48532.25</v>
+      </c>
+      <c r="H24" s="1">
+        <v>182793.25</v>
+      </c>
+      <c r="I24" s="1">
+        <v>376.64285088781</v>
+      </c>
+      <c r="J24">
+        <v>0.0</v>
+      </c>
+      <c r="K24">
+        <v>0.0</v>
+      </c>
+      <c r="L24" s="1">
+        <v>231325.5</v>
+      </c>
+      <c r="M24" s="1">
+        <v>231325.5</v>
+      </c>
+      <c r="N24" s="1">
         <v>0.12</v>
       </c>
-      <c r="P19">
-[...19 lines deleted...]
-      <c r="F20" t="s">
+      <c r="O24">
+        <v>1</v>
+      </c>
+      <c r="Z24" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="25" spans="1:26">
+      <c r="A25" t="s">
+        <v>83</v>
+      </c>
+      <c r="B25" s="1">
+        <v>453.0</v>
+      </c>
+      <c r="C25" s="1">
+        <v>0.4525</v>
+      </c>
+      <c r="D25" s="1">
+        <v>0.2847406181</v>
+      </c>
+      <c r="E25" t="s">
         <v>15</v>
       </c>
-      <c r="G20">
-[...46 lines deleted...]
-      <c r="F21" t="s">
+      <c r="F25">
+        <v>1.14</v>
+      </c>
+      <c r="G25" s="1">
+        <v>278241.64</v>
+      </c>
+      <c r="H25" s="1">
+        <v>171972.5</v>
+      </c>
+      <c r="I25" s="1">
+        <v>61.806888429784</v>
+      </c>
+      <c r="J25">
+        <v>0.0</v>
+      </c>
+      <c r="K25">
+        <v>0.0</v>
+      </c>
+      <c r="L25" s="1">
+        <v>450214.14</v>
+      </c>
+      <c r="M25" s="1">
+        <v>450214.14</v>
+      </c>
+      <c r="N25" s="1">
+        <v>0.24</v>
+      </c>
+      <c r="O25">
+        <v>1</v>
+      </c>
+      <c r="Z25" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="26" spans="1:26">
+      <c r="A26" t="s">
+        <v>85</v>
+      </c>
+      <c r="B26" s="1">
+        <v>-180.0</v>
+      </c>
+      <c r="C26" s="1">
+        <v>40.3</v>
+      </c>
+      <c r="D26" s="1">
+        <v>77.45</v>
+      </c>
+      <c r="E26" t="s">
         <v>15</v>
       </c>
-      <c r="G21">
-[...231 lines deleted...]
-      <c r="A26" t="s">
+      <c r="F26">
+        <v>1.14</v>
+      </c>
+      <c r="G26" s="1">
+        <v>-1205760.25</v>
+      </c>
+      <c r="H26" s="1">
+        <v>568466.16</v>
+      </c>
+      <c r="I26" s="1">
+        <v>-47.145870001934</v>
+      </c>
+      <c r="J26">
+        <v>0.0</v>
+      </c>
+      <c r="K26">
+        <v>0.0</v>
+      </c>
+      <c r="L26" s="1">
+        <v>-637294.09</v>
+      </c>
+      <c r="M26" s="1">
+        <v>-637294.09</v>
+      </c>
+      <c r="N26" s="1">
+        <v>-0.34</v>
+      </c>
+      <c r="O26">
+        <v>1</v>
+      </c>
+      <c r="Z26" t="s">
         <v>84</v>
       </c>
-      <c r="B26" t="s">
-[...11 lines deleted...]
-      <c r="F26" t="s">
+    </row>
+    <row r="27" spans="1:26">
+      <c r="A27" t="s">
+        <v>87</v>
+      </c>
+      <c r="B27" s="1">
+        <v>-906.0</v>
+      </c>
+      <c r="C27" s="1">
+        <v>0.3325</v>
+      </c>
+      <c r="D27" s="1">
+        <v>0.1649862031</v>
+      </c>
+      <c r="E27" t="s">
         <v>15</v>
       </c>
-      <c r="G26">
-[...31 lines deleted...]
-      <c r="A27" t="s">
+      <c r="F27">
+        <v>1.14</v>
+      </c>
+      <c r="G27" s="1">
+        <v>-321373.58</v>
+      </c>
+      <c r="H27" s="1">
+        <v>-340267.1</v>
+      </c>
+      <c r="I27" s="1">
+        <v>105.8789898037</v>
+      </c>
+      <c r="J27">
+        <v>0.0</v>
+      </c>
+      <c r="K27">
+        <v>0.0</v>
+      </c>
+      <c r="L27" s="1">
+        <v>-661640.68</v>
+      </c>
+      <c r="M27" s="1">
+        <v>-661640.68</v>
+      </c>
+      <c r="N27" s="1">
+        <v>-0.35</v>
+      </c>
+      <c r="O27">
+        <v>1</v>
+      </c>
+      <c r="Z27" t="s">
         <v>86</v>
-      </c>
-[...193 lines deleted...]
-        <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">