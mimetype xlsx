--- v4 (2026-09-23)
+++ v5 (2026-10-18)
@@ -199,129 +199,129 @@
   <si>
     <t>LU2244386053</t>
   </si>
   <si>
     <t>BNPP EASY   HY SRI FOSSIL FREE UCI</t>
   </si>
   <si>
     <t>LU1953137681</t>
   </si>
   <si>
     <t>BNPPE MSCI EMU SRI S-SRS PAB % CAP</t>
   </si>
   <si>
     <t>IE00BH4G7D40</t>
   </si>
   <si>
     <t>ISHARES USD CORP ESG-EURHD</t>
   </si>
   <si>
     <t>FR0000008997</t>
   </si>
   <si>
     <t>Ofi Invest ESG Liquidités PART C/D</t>
   </si>
   <si>
-    <t>OVCT01743756</t>
-[...2 lines deleted...]
-    <t>EUR/JPY 15/07/26</t>
+    <t>OVCT01763750</t>
+  </si>
+  <si>
+    <t>EUR/JPY 14/10/26</t>
   </si>
   <si>
     <t>JPY</t>
   </si>
   <si>
-    <t>17 804.00</t>
-[...8 lines deleted...]
-    <t>-99 543.58</t>
+    <t>2 236.00</t>
+  </si>
+  <si>
+    <t>OACT02022172</t>
+  </si>
+  <si>
+    <t>EUR/USD 14/10/26</t>
+  </si>
+  <si>
+    <t>-11 860.82</t>
   </si>
   <si>
     <t>SLB1180926</t>
   </si>
   <si>
     <t>EMINI S&amp;P500 ESG INDEX SEP 26</t>
   </si>
   <si>
     <t>XSS180926</t>
   </si>
   <si>
     <t>EURO STOXX 50 ESG SEP 26</t>
   </si>
   <si>
+    <t>RTY180926</t>
+  </si>
+  <si>
+    <t>RUSSELL 2000 EMINI CME SEP 26</t>
+  </si>
+  <si>
     <t>TY300926</t>
   </si>
   <si>
     <t>US 10YR NOTE SEP 26</t>
   </si>
   <si>
+    <t>TU1051026</t>
+  </si>
+  <si>
+    <t>US 2YR NOTE SEP 26</t>
+  </si>
+  <si>
+    <t>LWE180926</t>
+  </si>
+  <si>
+    <t>E-MINI S&amp;P 500 EWF SEP 26</t>
+  </si>
+  <si>
     <t>EC160926</t>
   </si>
   <si>
     <t>EUR/USD FUTURE (CME) SEP 26</t>
   </si>
   <si>
     <t>OE100926</t>
   </si>
   <si>
     <t>EURO-BOBL SEP 26</t>
   </si>
   <si>
-    <t>SPX2607PQ15</t>
-[...26 lines deleted...]
-    <t>SEP26 SFRU6 P @ 96.375</t>
+    <t>SPX2609PR29</t>
+  </si>
+  <si>
+    <t>SEP26 SPX P @ 7225.000000</t>
+  </si>
+  <si>
+    <t>SPX2609PR23</t>
+  </si>
+  <si>
+    <t>SEP26 SPX P @ 7200.000000</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -682,182 +682,182 @@
       </c>
       <c r="D1" t="s">
         <v>4</v>
       </c>
       <c r="E1" t="s">
         <v>5</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>5</v>
       </c>
       <c r="H1" t="s">
         <v>4</v>
       </c>
       <c r="Z1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" t="s">
         <v>7</v>
       </c>
       <c r="B2" s="1">
-        <v>706874.8583</v>
+        <v>712986.3709</v>
       </c>
       <c r="C2">
-        <v>204.96</v>
+        <v>204.13</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2">
-        <v>144887129.67</v>
+        <v>145544283.59</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
-        <v>144887129.67</v>
+        <v>145544283.59</v>
       </c>
       <c r="H2" t="s">
         <v>8</v>
       </c>
       <c r="Z2" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="3" spans="1:26">
       <c r="A3" t="s">
         <v>10</v>
       </c>
       <c r="B3" s="1">
-        <v>271612.9321</v>
+        <v>270568.992</v>
       </c>
       <c r="C3">
-        <v>152.04</v>
+        <v>151.53</v>
       </c>
       <c r="D3" t="s">
         <v>8</v>
       </c>
       <c r="E3">
-        <v>41296790.87</v>
+        <v>41000087.54</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
-        <v>41296790.87</v>
+        <v>41000087.54</v>
       </c>
       <c r="H3" t="s">
         <v>8</v>
       </c>
       <c r="Z3" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="4" spans="1:26">
       <c r="A4" t="s">
         <v>12</v>
       </c>
       <c r="B4" s="1">
         <v>1511.1355</v>
       </c>
       <c r="C4">
-        <v>148.36</v>
+        <v>147.8</v>
       </c>
       <c r="D4" t="s">
         <v>8</v>
       </c>
       <c r="E4">
-        <v>224200.12</v>
+        <v>223355.56</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
-        <v>224200.12</v>
+        <v>223355.56</v>
       </c>
       <c r="H4" t="s">
         <v>8</v>
       </c>
       <c r="Z4" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="5" spans="1:26">
       <c r="A5" t="s">
         <v>14</v>
       </c>
       <c r="B5" s="1">
         <v>932.8604</v>
       </c>
       <c r="C5">
-        <v>135.78</v>
+        <v>135.9</v>
       </c>
       <c r="D5" t="s">
         <v>15</v>
       </c>
       <c r="E5">
-        <v>126667.2</v>
+        <v>126784.15</v>
       </c>
       <c r="F5" t="s">
         <v>15</v>
       </c>
       <c r="G5">
-        <v>111282.40720404</v>
+        <v>110825.30594406</v>
       </c>
       <c r="H5" t="s">
         <v>8</v>
       </c>
       <c r="Z5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="6" spans="1:26">
       <c r="A6" t="s">
         <v>17</v>
       </c>
       <c r="B6" s="1">
         <v>10.0</v>
       </c>
       <c r="C6">
-        <v>123.6</v>
+        <v>123.15</v>
       </c>
       <c r="D6" t="s">
         <v>8</v>
       </c>
       <c r="E6">
-        <v>1236.04</v>
+        <v>1231.57</v>
       </c>
       <c r="F6" t="s">
         <v>8</v>
       </c>
       <c r="G6">
-        <v>1236.04</v>
+        <v>1231.57</v>
       </c>
       <c r="H6" t="s">
         <v>8</v>
       </c>
       <c r="Z6" t="s">
         <v>16</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
@@ -909,1334 +909,1334 @@
       </c>
       <c r="L1" t="s">
         <v>29</v>
       </c>
       <c r="M1" t="s">
         <v>30</v>
       </c>
       <c r="N1" t="s">
         <v>31</v>
       </c>
       <c r="O1" t="s">
         <v>32</v>
       </c>
       <c r="Z1" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" t="s">
         <v>34</v>
       </c>
       <c r="B2" s="1">
         <v>325901.0</v>
       </c>
       <c r="C2" s="1">
-        <v>38.871</v>
+        <v>38.648</v>
       </c>
       <c r="D2" s="1">
         <v>39.5131682014</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
         <v>1.0</v>
       </c>
       <c r="G2" s="1">
         <v>12877381.03</v>
       </c>
       <c r="H2" s="1">
-        <v>-209283.26</v>
+        <v>-281959.18</v>
       </c>
       <c r="I2" s="1">
-        <v>-1.6252004931161</v>
+        <v>-2.1895692869779</v>
       </c>
       <c r="J2">
         <v>0.0</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2" s="1">
-        <v>12668097.77</v>
+        <v>12595421.85</v>
       </c>
       <c r="M2" s="1">
-        <v>12668097.77</v>
+        <v>12595421.85</v>
       </c>
       <c r="N2" s="1">
-        <v>6.79</v>
+        <v>6.74</v>
       </c>
       <c r="O2">
         <v>1</v>
       </c>
       <c r="Z2" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="3" spans="1:26">
       <c r="A3" t="s">
         <v>36</v>
       </c>
       <c r="B3" s="1">
         <v>809682.0</v>
       </c>
       <c r="C3" s="1">
-        <v>12.884</v>
+        <v>12.912</v>
       </c>
       <c r="D3" s="1">
         <v>11.0615775082</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
         <v>1.0</v>
       </c>
       <c r="G3" s="1">
         <v>8956360.2</v>
       </c>
       <c r="H3" s="1">
-        <v>1475582.69</v>
+        <v>1498253.78</v>
       </c>
       <c r="I3" s="1">
-        <v>16.475249510398</v>
+        <v>16.72837789619</v>
       </c>
       <c r="J3">
         <v>0.0</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3" s="1">
-        <v>10431942.89</v>
+        <v>10454613.98</v>
       </c>
       <c r="M3" s="1">
-        <v>10431942.89</v>
+        <v>10454613.98</v>
       </c>
       <c r="N3" s="1">
         <v>5.59</v>
       </c>
       <c r="O3">
         <v>1</v>
       </c>
       <c r="Z3" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="4" spans="1:26">
       <c r="A4" t="s">
         <v>38</v>
       </c>
       <c r="B4" s="1">
         <v>2871432.0</v>
       </c>
       <c r="C4" s="1">
-        <v>12.357</v>
+        <v>12.302</v>
       </c>
       <c r="D4" s="1">
         <v>10.4217154193</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
         <v>1.0</v>
       </c>
       <c r="G4" s="1">
         <v>29925247.15</v>
       </c>
       <c r="H4" s="1">
-        <v>5557038.07</v>
+        <v>5399109.31</v>
       </c>
       <c r="I4" s="1">
-        <v>18.569731578641</v>
+        <v>18.041987365842</v>
       </c>
       <c r="J4">
         <v>0.0</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4" s="1">
-        <v>35482285.22</v>
+        <v>35324356.46</v>
       </c>
       <c r="M4" s="1">
-        <v>35482285.22</v>
+        <v>35324356.46</v>
       </c>
       <c r="N4" s="1">
-        <v>19.02</v>
+        <v>18.9</v>
       </c>
       <c r="O4">
         <v>1</v>
       </c>
       <c r="Z4" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="5" spans="1:26">
       <c r="A5" t="s">
         <v>40</v>
       </c>
       <c r="B5" s="1">
         <v>572578.0</v>
       </c>
       <c r="C5" s="1">
-        <v>10.372</v>
+        <v>10.314</v>
       </c>
       <c r="D5" s="1">
         <v>10.1590980268</v>
       </c>
       <c r="E5" t="s">
         <v>8</v>
       </c>
       <c r="F5">
         <v>1.0</v>
       </c>
       <c r="G5" s="1">
         <v>5816876.03</v>
       </c>
       <c r="H5" s="1">
-        <v>121902.99</v>
+        <v>88693.46</v>
       </c>
       <c r="I5" s="1">
-        <v>2.0956779785455</v>
+        <v>1.524761049446</v>
       </c>
       <c r="J5">
         <v>0.0</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5" s="1">
-        <v>5938779.02</v>
+        <v>5905569.49</v>
       </c>
       <c r="M5" s="1">
-        <v>5938779.02</v>
+        <v>5905569.49</v>
       </c>
       <c r="N5" s="1">
-        <v>3.18</v>
+        <v>3.16</v>
       </c>
       <c r="O5">
         <v>1</v>
       </c>
       <c r="Z5" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="6" spans="1:26">
       <c r="A6" t="s">
         <v>42</v>
       </c>
       <c r="B6" s="1">
         <v>474215.0</v>
       </c>
       <c r="C6" s="1">
-        <v>10.327</v>
+        <v>10.257</v>
       </c>
       <c r="D6" s="1">
         <v>9.9168618454</v>
       </c>
       <c r="E6" t="s">
         <v>8</v>
       </c>
       <c r="F6">
         <v>1.0</v>
       </c>
       <c r="G6" s="1">
         <v>4702724.64</v>
       </c>
       <c r="H6" s="1">
-        <v>194493.67</v>
+        <v>161298.62</v>
       </c>
       <c r="I6" s="1">
-        <v>4.1357656441479</v>
+        <v>3.429897184029</v>
       </c>
       <c r="J6">
         <v>0.0</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6" s="1">
-        <v>4897218.31</v>
+        <v>4864023.26</v>
       </c>
       <c r="M6" s="1">
-        <v>4897218.31</v>
+        <v>4864023.26</v>
       </c>
       <c r="N6" s="1">
-        <v>2.63</v>
+        <v>2.6</v>
       </c>
       <c r="O6">
         <v>1</v>
       </c>
       <c r="Z6" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="7" spans="1:26">
       <c r="A7" t="s">
         <v>44</v>
       </c>
       <c r="B7" s="1">
         <v>458149.0</v>
       </c>
       <c r="C7" s="1">
-        <v>7.576</v>
+        <v>7.021</v>
       </c>
       <c r="D7" s="1">
         <v>6.3388804516</v>
       </c>
       <c r="E7" t="s">
         <v>8</v>
       </c>
       <c r="F7">
         <v>1.0</v>
       </c>
       <c r="G7" s="1">
         <v>2904151.74</v>
       </c>
       <c r="H7" s="1">
-        <v>566785.08</v>
+        <v>312512.39</v>
       </c>
       <c r="I7" s="1">
-        <v>19.516372791182</v>
+        <v>10.760883658235</v>
       </c>
       <c r="J7">
         <v>0.0</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7" s="1">
-        <v>3470936.82</v>
+        <v>3216664.13</v>
       </c>
       <c r="M7" s="1">
-        <v>3470936.82</v>
+        <v>3216664.13</v>
       </c>
       <c r="N7" s="1">
-        <v>1.86</v>
+        <v>1.72</v>
       </c>
       <c r="O7">
         <v>1</v>
       </c>
       <c r="Z7" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="8" spans="1:26">
       <c r="A8" t="s">
         <v>46</v>
       </c>
       <c r="B8" s="1">
         <v>3142751.0</v>
       </c>
       <c r="C8" s="1">
-        <v>10.7129</v>
+        <v>10.6428</v>
       </c>
       <c r="D8" s="1">
         <v>10.4720407503</v>
       </c>
       <c r="E8" t="s">
         <v>8</v>
       </c>
       <c r="F8">
         <v>1.0</v>
       </c>
       <c r="G8" s="1">
         <v>32911016.54</v>
       </c>
       <c r="H8" s="1">
-        <v>756960.65</v>
+        <v>536653.8</v>
       </c>
       <c r="I8" s="1">
-        <v>2.3000220885915</v>
+        <v>1.6306205532963</v>
       </c>
       <c r="J8">
         <v>0.0</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8" s="1">
-        <v>33667977.19</v>
+        <v>33447670.34</v>
       </c>
       <c r="M8" s="1">
-        <v>33667977.19</v>
+        <v>33447670.34</v>
       </c>
       <c r="N8" s="1">
-        <v>18.05</v>
+        <v>17.9</v>
       </c>
       <c r="O8">
         <v>1</v>
       </c>
       <c r="Z8" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="9" spans="1:26">
       <c r="A9" t="s">
         <v>48</v>
       </c>
       <c r="B9" s="1">
         <v>500906.0</v>
       </c>
       <c r="C9" s="1">
-        <v>13.633</v>
+        <v>13.3224</v>
       </c>
       <c r="D9" s="1">
         <v>10.6631137978</v>
       </c>
       <c r="E9" t="s">
         <v>8</v>
       </c>
       <c r="F9">
         <v>1.0</v>
       </c>
       <c r="G9" s="1">
         <v>5341217.68</v>
       </c>
       <c r="H9" s="1">
-        <v>1487633.82</v>
+        <v>1332052.41</v>
       </c>
       <c r="I9" s="1">
-        <v>27.851960154524</v>
+        <v>24.939114819975</v>
       </c>
       <c r="J9">
         <v>0.0</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9" s="1">
-        <v>6828851.5</v>
+        <v>6673270.09</v>
       </c>
       <c r="M9" s="1">
-        <v>6828851.5</v>
+        <v>6673270.09</v>
       </c>
       <c r="N9" s="1">
-        <v>3.66</v>
+        <v>3.57</v>
       </c>
       <c r="O9">
         <v>1</v>
       </c>
       <c r="Z9" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="10" spans="1:26">
       <c r="A10" t="s">
         <v>50</v>
       </c>
       <c r="B10" s="1">
-        <v>2376359.0</v>
+        <v>2437535.0</v>
       </c>
       <c r="C10" s="1">
-        <v>13.8575</v>
+        <v>13.973</v>
       </c>
       <c r="D10" s="1">
-        <v>12.0952315244</v>
+        <v>12.1430991678</v>
       </c>
       <c r="E10" t="s">
         <v>8</v>
       </c>
       <c r="F10">
         <v>1.0</v>
       </c>
       <c r="G10" s="1">
-        <v>28742612.29</v>
+        <v>29599229.23</v>
       </c>
       <c r="H10" s="1">
-        <v>4187782.55</v>
+        <v>4460447.33</v>
       </c>
       <c r="I10" s="1">
-        <v>14.569944122501</v>
+        <v>15.069471219471</v>
       </c>
       <c r="J10">
         <v>0.0</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10" s="1">
-        <v>32930394.84</v>
+        <v>34059676.56</v>
       </c>
       <c r="M10" s="1">
-        <v>32930394.84</v>
+        <v>34059676.56</v>
       </c>
       <c r="N10" s="1">
-        <v>17.66</v>
+        <v>18.23</v>
       </c>
       <c r="O10">
         <v>1</v>
       </c>
       <c r="Z10" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="11" spans="1:26">
       <c r="A11" t="s">
         <v>52</v>
       </c>
       <c r="B11" s="1">
-        <v>1887658.0</v>
+        <v>2146817.0</v>
       </c>
       <c r="C11" s="1">
-        <v>10.944</v>
+        <v>10.878</v>
       </c>
       <c r="D11" s="1">
-        <v>10.6397712827</v>
+        <v>10.6801186361</v>
       </c>
       <c r="E11" t="s">
         <v>8</v>
       </c>
       <c r="F11">
         <v>1.0</v>
       </c>
       <c r="G11" s="1">
-        <v>20084249.38</v>
+        <v>22928260.25</v>
       </c>
       <c r="H11" s="1">
-        <v>574279.77</v>
+        <v>424815.08</v>
       </c>
       <c r="I11" s="1">
-        <v>2.8593539102929</v>
+        <v>1.8528011954156</v>
       </c>
       <c r="J11">
         <v>0.0</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11" s="1">
-        <v>20658529.15</v>
+        <v>23353075.33</v>
       </c>
       <c r="M11" s="1">
-        <v>20658529.15</v>
+        <v>23353075.33</v>
       </c>
       <c r="N11" s="1">
-        <v>11.08</v>
+        <v>12.5</v>
       </c>
       <c r="O11">
         <v>1</v>
       </c>
       <c r="Z11" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="12" spans="1:26">
       <c r="A12" t="s">
         <v>54</v>
       </c>
       <c r="B12" s="1">
         <v>230977.0</v>
       </c>
       <c r="C12" s="1">
-        <v>11.306</v>
+        <v>11.292</v>
       </c>
       <c r="D12" s="1">
         <v>11.1977999974</v>
       </c>
       <c r="E12" t="s">
         <v>8</v>
       </c>
       <c r="F12">
         <v>1.0</v>
       </c>
       <c r="G12" s="1">
         <v>2586434.25</v>
       </c>
       <c r="H12" s="1">
-        <v>24991.71</v>
+        <v>21758.03</v>
       </c>
       <c r="I12" s="1">
-        <v>0.96626117598002</v>
+        <v>0.84123654022908</v>
       </c>
       <c r="J12">
         <v>0.0</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12" s="1">
-        <v>2611425.96</v>
+        <v>2608192.28</v>
       </c>
       <c r="M12" s="1">
-        <v>2611425.96</v>
+        <v>2608192.28</v>
       </c>
       <c r="N12" s="1">
         <v>1.4</v>
       </c>
       <c r="O12">
         <v>1</v>
       </c>
       <c r="Z12" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="13" spans="1:26">
       <c r="A13" t="s">
         <v>56</v>
       </c>
       <c r="B13" s="1">
         <v>123834.0</v>
       </c>
       <c r="C13" s="1">
-        <v>18.6798</v>
+        <v>18.8709</v>
       </c>
       <c r="D13" s="1">
         <v>14.8390584169</v>
       </c>
       <c r="E13" t="s">
         <v>8</v>
       </c>
       <c r="F13">
         <v>1.0</v>
       </c>
       <c r="G13" s="1">
         <v>1837579.96</v>
       </c>
       <c r="H13" s="1">
-        <v>475614.39</v>
+        <v>499279.07</v>
       </c>
       <c r="I13" s="1">
-        <v>25.882650026288</v>
+        <v>27.170467727565</v>
       </c>
       <c r="J13">
         <v>0.0</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
       <c r="L13" s="1">
-        <v>2313194.35</v>
+        <v>2336859.03</v>
       </c>
       <c r="M13" s="1">
-        <v>2313194.35</v>
+        <v>2336859.03</v>
       </c>
       <c r="N13" s="1">
-        <v>1.24</v>
+        <v>1.25</v>
       </c>
       <c r="O13">
         <v>1</v>
       </c>
       <c r="Z13" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="14" spans="1:26">
       <c r="A14" t="s">
         <v>58</v>
       </c>
       <c r="B14" s="1">
-        <v>3417808.0</v>
+        <v>2572380.0</v>
       </c>
       <c r="C14" s="1">
-        <v>3.873</v>
+        <v>3.8464</v>
       </c>
       <c r="D14" s="1">
         <v>3.945665722</v>
       </c>
       <c r="E14" t="s">
         <v>8</v>
       </c>
       <c r="F14">
         <v>1.0</v>
       </c>
       <c r="G14" s="1">
-        <v>13485527.87</v>
+        <v>10149751.59</v>
       </c>
       <c r="H14" s="1">
-        <v>-248357.49</v>
+        <v>-255349.16</v>
       </c>
       <c r="I14" s="1">
-        <v>-1.8416593877092</v>
+        <v>-2.5158168427647</v>
       </c>
       <c r="J14">
         <v>0.0</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
       <c r="L14" s="1">
-        <v>13237170.38</v>
+        <v>9894402.43</v>
       </c>
       <c r="M14" s="1">
-        <v>13237170.38</v>
+        <v>9894402.43</v>
       </c>
       <c r="N14" s="1">
-        <v>7.1</v>
+        <v>5.29</v>
       </c>
       <c r="O14">
         <v>1</v>
       </c>
       <c r="Z14" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="15" spans="1:26">
       <c r="A15" t="s">
         <v>60</v>
       </c>
       <c r="B15" s="1">
-        <v>238.0</v>
+        <v>309.0</v>
       </c>
       <c r="C15" s="1">
-        <v>4811.97</v>
+        <v>4819.08</v>
       </c>
       <c r="D15" s="1">
-        <v>4802.4681512605</v>
+        <v>4819.0489320388</v>
       </c>
       <c r="E15" t="s">
         <v>8</v>
       </c>
       <c r="F15">
         <v>1.0</v>
       </c>
       <c r="G15" s="1">
-        <v>1142987.42</v>
+        <v>1489086.12</v>
       </c>
       <c r="H15" s="1">
-        <v>2261.44</v>
+        <v>9.6</v>
       </c>
       <c r="I15" s="1">
-        <v>0.19785344619104</v>
+        <v>0.00064469071808956</v>
       </c>
       <c r="J15">
         <v>0.0</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15" s="1">
-        <v>1145248.86</v>
+        <v>1489095.72</v>
       </c>
       <c r="M15" s="1">
-        <v>1145248.86</v>
+        <v>1489095.72</v>
       </c>
       <c r="N15" s="1">
-        <v>0.61</v>
+        <v>0.8</v>
       </c>
       <c r="O15">
         <v>1</v>
       </c>
       <c r="Z15" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="16" spans="1:26">
       <c r="A16" t="s">
         <v>62</v>
       </c>
       <c r="B16" s="1">
-        <v>6374463.84</v>
+        <v>6410719.51</v>
       </c>
       <c r="C16" s="1">
-        <v>0.00544241</v>
+        <v>0.00540048</v>
       </c>
       <c r="D16" s="1">
-        <v>0.0053736804</v>
+        <v>0.0054042439</v>
       </c>
       <c r="E16" t="s">
         <v>63</v>
       </c>
       <c r="F16">
-        <v>183.89</v>
+        <v>185.8</v>
       </c>
       <c r="G16" s="1">
         <v>0.0</v>
       </c>
       <c r="H16" s="1">
-        <v>-81531.26</v>
+        <v>4463.49</v>
       </c>
       <c r="I16" s="1">
         <v>0</v>
       </c>
       <c r="J16">
         <v>0.0</v>
       </c>
       <c r="K16" t="s">
         <v>64</v>
       </c>
       <c r="L16" s="1">
-        <v>-99335.26</v>
+        <v>2227.4900000002</v>
       </c>
       <c r="M16" s="1">
-        <v>-81531.26</v>
+        <v>4463.4900000002</v>
       </c>
       <c r="N16" s="1">
-        <v>-0.04</v>
+        <v>0.0</v>
       </c>
       <c r="O16">
         <v>1</v>
       </c>
       <c r="Z16" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="17" spans="1:26">
       <c r="A17" t="s">
         <v>66</v>
       </c>
       <c r="B17" s="1">
-        <v>33262195.26</v>
+        <v>34086695.94</v>
       </c>
       <c r="C17" s="1">
-        <v>0.87783069</v>
+        <v>0.87116271</v>
       </c>
       <c r="D17" s="1">
-        <v>0.8570094343</v>
+        <v>0.8709360708</v>
       </c>
       <c r="E17" t="s">
         <v>15</v>
       </c>
       <c r="F17">
         <v>1.14</v>
       </c>
       <c r="G17" s="1">
         <v>0.0</v>
       </c>
       <c r="H17" s="1">
-        <v>-1075780.31</v>
+        <v>-8870.03</v>
       </c>
       <c r="I17" s="1">
         <v>0</v>
       </c>
       <c r="J17">
         <v>0.0</v>
       </c>
       <c r="K17" t="s">
         <v>67</v>
       </c>
       <c r="L17" s="1">
-        <v>-976236.73</v>
+        <v>2990.7899999991</v>
       </c>
       <c r="M17" s="1">
-        <v>-1075780.31</v>
+        <v>-8870.0300000012</v>
       </c>
       <c r="N17" s="1">
-        <v>-0.59</v>
+        <v>-0.01</v>
       </c>
       <c r="O17">
         <v>1</v>
       </c>
       <c r="Z17" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="18" spans="1:26">
       <c r="A18" t="s">
         <v>69</v>
       </c>
       <c r="B18" s="1">
         <v>13.0</v>
       </c>
       <c r="C18" s="1">
-        <v>660.66</v>
+        <v>658.44</v>
       </c>
       <c r="D18" s="1">
         <v>666.31</v>
       </c>
       <c r="E18" t="s">
         <v>15</v>
       </c>
       <c r="F18">
         <v>1.14</v>
       </c>
       <c r="G18" s="1">
         <v>0.0</v>
       </c>
       <c r="H18" s="1">
-        <v>-32264.44</v>
+        <v>-44715.91</v>
       </c>
       <c r="I18" s="1">
         <v>0</v>
       </c>
       <c r="J18">
         <v>0.0</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
       <c r="L18" s="1">
-        <v>-32264.44</v>
+        <v>-44715.91</v>
       </c>
       <c r="M18" s="1">
-        <v>-32264.44</v>
+        <v>-44715.91</v>
       </c>
       <c r="N18" s="1">
         <v>-0.02</v>
       </c>
       <c r="O18">
         <v>1</v>
       </c>
       <c r="Z18" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="19" spans="1:26">
       <c r="A19" t="s">
         <v>71</v>
       </c>
       <c r="B19" s="1">
         <v>131.0</v>
       </c>
       <c r="C19" s="1">
-        <v>275.7</v>
+        <v>273.15</v>
       </c>
       <c r="D19" s="1">
         <v>276.050381679</v>
       </c>
       <c r="E19" t="s">
         <v>8</v>
       </c>
       <c r="F19">
         <v>1.0</v>
       </c>
       <c r="G19" s="1">
         <v>0.0</v>
       </c>
       <c r="H19" s="1">
-        <v>-4590.0</v>
+        <v>-37995.0</v>
       </c>
       <c r="I19" s="1">
         <v>0</v>
       </c>
       <c r="J19">
         <v>0.0</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
       <c r="L19" s="1">
-        <v>-4590.0</v>
+        <v>-37995.0</v>
       </c>
       <c r="M19" s="1">
-        <v>-4590.0</v>
+        <v>-37995.0</v>
       </c>
       <c r="N19" s="1">
-        <v>0.0</v>
+        <v>-0.02</v>
       </c>
       <c r="O19">
         <v>1</v>
       </c>
       <c r="Z19" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="20" spans="1:26">
       <c r="A20" t="s">
         <v>73</v>
       </c>
       <c r="B20" s="1">
-        <v>201.0</v>
+        <v>7.0</v>
       </c>
       <c r="C20" s="1">
-        <v>109.375</v>
+        <v>2973.5</v>
       </c>
       <c r="D20" s="1">
-        <v>109.1640625</v>
+        <v>3031.7857142</v>
       </c>
       <c r="E20" t="s">
         <v>15</v>
       </c>
       <c r="F20">
         <v>1.14</v>
       </c>
       <c r="G20" s="1">
         <v>0.0</v>
       </c>
       <c r="H20" s="1">
-        <v>37248.79</v>
+        <v>-17832.17</v>
       </c>
       <c r="I20" s="1">
         <v>0</v>
       </c>
       <c r="J20">
         <v>0.0</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20" s="1">
-        <v>37248.79</v>
+        <v>-17832.17</v>
       </c>
       <c r="M20" s="1">
-        <v>37248.79</v>
+        <v>-17832.17</v>
       </c>
       <c r="N20" s="1">
-        <v>0.02</v>
+        <v>-0.01</v>
       </c>
       <c r="O20">
         <v>1</v>
       </c>
       <c r="Z20" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="21" spans="1:26">
       <c r="A21" t="s">
         <v>75</v>
       </c>
       <c r="B21" s="1">
-        <v>-14.0</v>
+        <v>228.0</v>
       </c>
       <c r="C21" s="1">
-        <v>1.14185</v>
+        <v>109.26563</v>
       </c>
       <c r="D21" s="1">
-        <v>1.15835</v>
+        <v>109.251953125</v>
       </c>
       <c r="E21" t="s">
         <v>15</v>
       </c>
       <c r="F21">
         <v>1.14</v>
       </c>
       <c r="G21" s="1">
         <v>0.0</v>
       </c>
       <c r="H21" s="1">
-        <v>25367.89</v>
+        <v>2725.81</v>
       </c>
       <c r="I21" s="1">
         <v>0</v>
       </c>
       <c r="J21">
         <v>0.0</v>
       </c>
       <c r="K21">
         <v>0.0</v>
       </c>
       <c r="L21" s="1">
-        <v>25367.89</v>
+        <v>2725.81</v>
       </c>
       <c r="M21" s="1">
-        <v>25367.89</v>
+        <v>2725.81</v>
       </c>
       <c r="N21" s="1">
-        <v>0.01</v>
+        <v>0.0</v>
       </c>
       <c r="O21">
         <v>1</v>
       </c>
       <c r="Z21" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="22" spans="1:26">
       <c r="A22" t="s">
         <v>77</v>
       </c>
       <c r="B22" s="1">
-        <v>-151.0</v>
+        <v>116.0</v>
       </c>
       <c r="C22" s="1">
-        <v>115.15</v>
+        <v>103.01172</v>
       </c>
       <c r="D22" s="1">
-        <v>114.57</v>
+        <v>103.081307059</v>
       </c>
       <c r="E22" t="s">
-        <v>8</v>
+        <v>15</v>
       </c>
       <c r="F22">
-        <v>1.0</v>
+        <v>1.14</v>
       </c>
       <c r="G22" s="1">
         <v>0.0</v>
       </c>
       <c r="H22" s="1">
-        <v>-87580.0</v>
+        <v>-14112.06</v>
       </c>
       <c r="I22" s="1">
         <v>0</v>
       </c>
       <c r="J22">
         <v>0.0</v>
       </c>
       <c r="K22">
         <v>0.0</v>
       </c>
       <c r="L22" s="1">
-        <v>-87580.0</v>
+        <v>-14112.06</v>
       </c>
       <c r="M22" s="1">
-        <v>-87580.0</v>
+        <v>-14112.06</v>
       </c>
       <c r="N22" s="1">
-        <v>-0.05</v>
+        <v>-0.01</v>
       </c>
       <c r="O22">
         <v>1</v>
       </c>
       <c r="Z22" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:26">
       <c r="A23" t="s">
         <v>79</v>
       </c>
       <c r="B23" s="1">
-        <v>180.0</v>
+        <v>-6.0</v>
       </c>
       <c r="C23" s="1">
-        <v>43.54</v>
+        <v>8683.0</v>
       </c>
       <c r="D23" s="1">
-        <v>82.2</v>
+        <v>8736.1019108</v>
       </c>
       <c r="E23" t="s">
         <v>15</v>
       </c>
       <c r="F23">
         <v>1.14</v>
       </c>
       <c r="G23" s="1">
-        <v>1279709.39</v>
+        <v>0.0</v>
       </c>
       <c r="H23" s="1">
-        <v>-591178.75</v>
+        <v>5570.13</v>
       </c>
       <c r="I23" s="1">
-        <v>-46.196328214799</v>
+        <v>0</v>
       </c>
       <c r="J23">
         <v>0.0</v>
       </c>
       <c r="K23">
         <v>0.0</v>
       </c>
       <c r="L23" s="1">
-        <v>688530.64</v>
+        <v>5570.13</v>
       </c>
       <c r="M23" s="1">
-        <v>688530.64</v>
+        <v>5570.13</v>
       </c>
       <c r="N23" s="1">
-        <v>0.37</v>
+        <v>0.0</v>
       </c>
       <c r="O23">
         <v>1</v>
       </c>
       <c r="Z23" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="24" spans="1:26">
       <c r="A24" t="s">
         <v>81</v>
       </c>
       <c r="B24" s="1">
-        <v>453.0</v>
+        <v>-14.0</v>
       </c>
       <c r="C24" s="1">
-        <v>0.2325</v>
+        <v>1.1462</v>
       </c>
       <c r="D24" s="1">
-        <v>0.05</v>
+        <v>1.15835</v>
       </c>
       <c r="E24" t="s">
         <v>15</v>
       </c>
       <c r="F24">
         <v>1.14</v>
       </c>
       <c r="G24" s="1">
-        <v>48532.25</v>
+        <v>0.0</v>
       </c>
       <c r="H24" s="1">
-        <v>182793.25</v>
+        <v>18586.1</v>
       </c>
       <c r="I24" s="1">
-        <v>376.64285088781</v>
+        <v>0</v>
       </c>
       <c r="J24">
         <v>0.0</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
       <c r="L24" s="1">
-        <v>231325.5</v>
+        <v>18586.1</v>
       </c>
       <c r="M24" s="1">
-        <v>231325.5</v>
+        <v>18586.1</v>
       </c>
       <c r="N24" s="1">
-        <v>0.12</v>
+        <v>0.01</v>
       </c>
       <c r="O24">
         <v>1</v>
       </c>
       <c r="Z24" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="25" spans="1:26">
       <c r="A25" t="s">
         <v>83</v>
       </c>
       <c r="B25" s="1">
-        <v>453.0</v>
+        <v>-176.0</v>
       </c>
       <c r="C25" s="1">
-        <v>0.4525</v>
+        <v>114.1</v>
       </c>
       <c r="D25" s="1">
-        <v>0.2847406181</v>
+        <v>114.685056818</v>
       </c>
       <c r="E25" t="s">
-        <v>15</v>
+        <v>8</v>
       </c>
       <c r="F25">
-        <v>1.14</v>
+        <v>1.0</v>
       </c>
       <c r="G25" s="1">
-        <v>278241.64</v>
+        <v>0.0</v>
       </c>
       <c r="H25" s="1">
-        <v>171972.5</v>
+        <v>102970.0</v>
       </c>
       <c r="I25" s="1">
-        <v>61.806888429784</v>
+        <v>0</v>
       </c>
       <c r="J25">
         <v>0.0</v>
       </c>
       <c r="K25">
         <v>0.0</v>
       </c>
       <c r="L25" s="1">
-        <v>450214.14</v>
+        <v>102970.0</v>
       </c>
       <c r="M25" s="1">
-        <v>450214.14</v>
+        <v>102970.0</v>
       </c>
       <c r="N25" s="1">
-        <v>0.24</v>
+        <v>0.06</v>
       </c>
       <c r="O25">
         <v>1</v>
       </c>
       <c r="Z25" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="26" spans="1:26">
       <c r="A26" t="s">
         <v>85</v>
       </c>
       <c r="B26" s="1">
-        <v>-180.0</v>
+        <v>250.0</v>
       </c>
       <c r="C26" s="1">
-        <v>40.3</v>
+        <v>106.8</v>
       </c>
       <c r="D26" s="1">
-        <v>77.45</v>
+        <v>94.85</v>
       </c>
       <c r="E26" t="s">
         <v>15</v>
       </c>
       <c r="F26">
         <v>1.14</v>
       </c>
       <c r="G26" s="1">
-        <v>-1205760.25</v>
+        <v>2073949.36</v>
       </c>
       <c r="H26" s="1">
-        <v>568466.16</v>
+        <v>259966.72</v>
       </c>
       <c r="I26" s="1">
-        <v>-47.145870001934</v>
+        <v>12.534863435624</v>
       </c>
       <c r="J26">
         <v>0.0</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26" s="1">
-        <v>-637294.09</v>
+        <v>2333916.08</v>
       </c>
       <c r="M26" s="1">
-        <v>-637294.09</v>
+        <v>2333916.08</v>
       </c>
       <c r="N26" s="1">
-        <v>-0.34</v>
+        <v>1.25</v>
       </c>
       <c r="O26">
         <v>1</v>
       </c>
       <c r="Z26" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="27" spans="1:26">
       <c r="A27" t="s">
         <v>87</v>
       </c>
       <c r="B27" s="1">
-        <v>-906.0</v>
+        <v>-250.0</v>
       </c>
       <c r="C27" s="1">
-        <v>0.3325</v>
+        <v>103.3</v>
       </c>
       <c r="D27" s="1">
-        <v>0.1649862031</v>
+        <v>90.35</v>
       </c>
       <c r="E27" t="s">
         <v>15</v>
       </c>
       <c r="F27">
         <v>1.14</v>
       </c>
       <c r="G27" s="1">
-        <v>-321373.58</v>
+        <v>-1975554.29</v>
       </c>
       <c r="H27" s="1">
-        <v>-340267.1</v>
+        <v>-281875.78</v>
       </c>
       <c r="I27" s="1">
-        <v>105.8789898037</v>
+        <v>14.268186980576</v>
       </c>
       <c r="J27">
         <v>0.0</v>
       </c>
       <c r="K27">
         <v>0.0</v>
       </c>
       <c r="L27" s="1">
-        <v>-661640.68</v>
+        <v>-2257430.07</v>
       </c>
       <c r="M27" s="1">
-        <v>-661640.68</v>
+        <v>-2257430.07</v>
       </c>
       <c r="N27" s="1">
-        <v>-0.35</v>
+        <v>-1.21</v>
       </c>
       <c r="O27">
         <v>1</v>
       </c>
       <c r="Z27" t="s">
         <v>86</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>