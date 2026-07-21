--- v2 (2026-06-22)
+++ v3 (2026-07-21)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="163">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="159">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>C/D</t>
   </si>
   <si>
     <t>FR0011550771</t>
   </si>
   <si>
@@ -142,411 +142,399 @@
   <si>
     <t>Ofi Invest ESG Liquidités PART C/D</t>
   </si>
   <si>
     <t>TY300626</t>
   </si>
   <si>
     <t>US 10YR NOTE JUN 26</t>
   </si>
   <si>
     <t>WN300626</t>
   </si>
   <si>
     <t>US ULTRA T-BOND JUN 26</t>
   </si>
   <si>
     <t>BRSTNCNTF1P8</t>
   </si>
   <si>
     <t>BRAZIL FEDERATIVE REPUBLIC OF (GO 10 01/01/2027</t>
   </si>
   <si>
     <t>BRL</t>
   </si>
   <si>
-    <t>41 437.62</t>
+    <t>61 409.68</t>
   </si>
   <si>
     <t>BRSTNCNTF212</t>
   </si>
   <si>
     <t>BRAZIL FEDERATIVE REPUBLIC OF (GOV 10 01/01/2033</t>
   </si>
   <si>
-    <t>112 035.04</t>
+    <t>166 033.57</t>
   </si>
   <si>
     <t>BRSTNCNTF238</t>
   </si>
   <si>
     <t>BRAZIL FEDERATIVE REPUBLIC OF (GOV 10 01/01/2035</t>
   </si>
   <si>
-    <t>119 747.53</t>
+    <t>174 557.47</t>
   </si>
   <si>
     <t>CL0002798016</t>
   </si>
   <si>
     <t>CHILE (REPUBLIC OF) 7 01/05/2034</t>
   </si>
   <si>
     <t>CLP</t>
   </si>
   <si>
-    <t>1 070.01</t>
-[...2 lines deleted...]
-    <t>65 281.71</t>
+    <t>1 044.62</t>
+  </si>
+  <si>
+    <t>80 995.55</t>
   </si>
   <si>
     <t>COL17CT03771</t>
   </si>
   <si>
     <t>COLOMBIA (REPUBLIC OF) 7 26/03/2031</t>
   </si>
   <si>
     <t>COP</t>
   </si>
   <si>
-    <t>4 269.87</t>
-[...2 lines deleted...]
-    <t>179 345.38</t>
+    <t>4 204.05</t>
+  </si>
+  <si>
+    <t>14 050.36</t>
   </si>
   <si>
     <t>COL17CT02914</t>
   </si>
   <si>
     <t>COLOMBIA REPUBLIC OF (GOVERNMENT) 6 28/04/2028</t>
   </si>
   <si>
-    <t>196 919.95</t>
+    <t>218 184.65</t>
   </si>
   <si>
     <t>CZ0001006431</t>
   </si>
   <si>
     <t>CZECH REPUBLIC 3.5 30/05/2035</t>
   </si>
   <si>
     <t>CZK</t>
   </si>
   <si>
-    <t>186 576.40</t>
+    <t>206 955.45</t>
   </si>
   <si>
     <t>CZ0001006894</t>
   </si>
   <si>
     <t>CZECH REPUBLIC 4.9 14/04/2034</t>
   </si>
   <si>
-    <t>133 802.83</t>
+    <t>3 527.86</t>
   </si>
   <si>
     <t>USP3579ECV76</t>
   </si>
   <si>
     <t>DOMINICAN REPUBLIC (GOVERNMENT) 10.75 01/06/2036</t>
   </si>
   <si>
     <t>DOP</t>
   </si>
   <si>
-    <t>66 370.47</t>
+    <t>81 262.57</t>
   </si>
   <si>
     <t>XS2485814680</t>
   </si>
   <si>
     <t>EUROPEAN BANK FOR RECONSTRUCTION A 30 26/05/2027</t>
   </si>
   <si>
     <t>TRY</t>
   </si>
   <si>
-    <t>214 974.76</t>
+    <t>229 163.40</t>
   </si>
   <si>
     <t>XS2974126042</t>
   </si>
   <si>
     <t>EUROPEAN BANK FOR RECONSTRUCTION A 6.75 13/01/2032</t>
   </si>
   <si>
     <t>INR</t>
   </si>
   <si>
-    <t>11 964.01</t>
+    <t>16 830.81</t>
   </si>
   <si>
     <t>HU0000406624</t>
   </si>
   <si>
     <t>HUNGARY (GOVERNMENT) 7 24/10/2035</t>
   </si>
   <si>
     <t>HUF</t>
   </si>
   <si>
-    <t>169 555.09</t>
+    <t>219 910.08</t>
   </si>
   <si>
     <t>IDG000024506</t>
   </si>
   <si>
     <t>INDONESIA (REPUBLIC OF) 6.75 15/07/2035</t>
   </si>
   <si>
     <t>IDR</t>
   </si>
   <si>
-    <t>19 603.42</t>
-[...2 lines deleted...]
-    <t>41 395.44</t>
+    <t>20 147.64</t>
+  </si>
+  <si>
+    <t>58 046.67</t>
   </si>
   <si>
     <t>IDG000009507</t>
   </si>
   <si>
     <t>INDONESIA (REPUBLIC OF) 8.375 15/09/2026</t>
   </si>
   <si>
-    <t>16 351.67</t>
+    <t>68 943.29</t>
   </si>
   <si>
     <t>XS2610898665</t>
   </si>
   <si>
     <t>INTERNATIONAL BANK FOR RECONSTRUCT 6.5 17/04/2030</t>
   </si>
   <si>
-    <t>224 492.99</t>
+    <t>3 889.79</t>
   </si>
   <si>
     <t>XS2615587263</t>
   </si>
   <si>
     <t>INTERNATIONAL BANK FOR RECONSTRUCT 6.85 24/04/2028</t>
   </si>
   <si>
-    <t>294 804.19</t>
+    <t>315 820.44</t>
   </si>
   <si>
     <t>MYBMY1900052</t>
   </si>
   <si>
     <t>MALAYSIA (GOVERNMENT) 3.757 22/05/2040</t>
   </si>
   <si>
     <t>MYR</t>
   </si>
   <si>
-    <t>27 839.26</t>
-[...8 lines deleted...]
-    <t>80 649.14</t>
+    <t>33 974.95</t>
   </si>
   <si>
     <t>MYBMX1000038</t>
   </si>
   <si>
     <t>MALAYSIA (GOVERNMENT) 4.498 15/04/2030</t>
   </si>
   <si>
-    <t>65 207.05</t>
+    <t>3 176.16</t>
   </si>
   <si>
     <t>MX0MGO0000R8</t>
   </si>
   <si>
     <t>MEXICO (UNITED MEXICAN STATES) (GO 7.75 13/11/2042</t>
   </si>
   <si>
     <t>MXN</t>
   </si>
   <si>
-    <t>158 995.77</t>
+    <t>205 752.47</t>
   </si>
   <si>
     <t>MX0MGO0000P2</t>
   </si>
   <si>
     <t>MEXICO (UNITED MEXICAN STATES) (GO 7.75 29/05/2031</t>
   </si>
   <si>
-    <t>194 837.55</t>
+    <t>251 639.72</t>
   </si>
   <si>
     <t>PEP01000C5E9</t>
   </si>
   <si>
     <t>PERU (REPUBLIC OF) 6.15 12/08/2032</t>
   </si>
   <si>
     <t>PEN</t>
   </si>
   <si>
-    <t>23 494.18</t>
+    <t>40 872.61</t>
   </si>
   <si>
     <t>USP87324BE10</t>
   </si>
   <si>
     <t>PERU (REPUBLIC OF) 6.9 12/08/2037</t>
   </si>
   <si>
-    <t>4 627.38</t>
+    <t>8 138.67</t>
   </si>
   <si>
     <t>PEP01000C5I0</t>
   </si>
   <si>
     <t>PERU (REPUBLIC OF) 7.3 12/08/2033</t>
   </si>
   <si>
-    <t>13 175.53</t>
+    <t>22 681.75</t>
   </si>
   <si>
     <t>PEP01000C5G4</t>
   </si>
   <si>
     <t>PERU GOVERNMENT BOND 5.4 12/08/2034</t>
   </si>
   <si>
-    <t>15 748.57</t>
+    <t>27 397.64</t>
   </si>
   <si>
     <t>PL0000113783</t>
   </si>
   <si>
     <t>POLAND (REPUBLIC OF) 1.75 25/04/2032</t>
   </si>
   <si>
     <t>PLN</t>
   </si>
   <si>
-    <t>85 797.27</t>
+    <t>94 520.55</t>
   </si>
   <si>
     <t>PL0000109427</t>
   </si>
   <si>
     <t>POLAND (REPUBLIC OF) 2.5 25/07/2027</t>
   </si>
   <si>
-    <t>81 327.61</t>
+    <t>92 380.85</t>
   </si>
   <si>
     <t>PL0000116851</t>
   </si>
   <si>
     <t>POLAND (REPUBLIC OF) 5 25/10/2034</t>
   </si>
   <si>
-    <t>96 018.43</t>
+    <t>116 446.44</t>
   </si>
   <si>
     <t>ZAG000107004</t>
   </si>
   <si>
     <t>REPUBLIC OF SOUTH AFRICA 8.25 31/03/2032</t>
   </si>
   <si>
     <t>ZAR</t>
   </si>
   <si>
-    <t>174 926.46</t>
+    <t>23 413.19</t>
   </si>
   <si>
     <t>XS2434895988</t>
   </si>
   <si>
     <t>ROMANIA (REPUBLIC OF) 3 27/02/2027</t>
   </si>
   <si>
-    <t>6 821.13</t>
+    <t>13 898.34</t>
   </si>
   <si>
     <t>ROHRVN7NLNO2</t>
   </si>
   <si>
     <t>ROMANIA (REPUBLIC OF) 4.85 22/04/2026</t>
   </si>
   <si>
     <t>RON</t>
   </si>
   <si>
-    <t>153 320.79</t>
-[...1 lines deleted...]
-  <si>
     <t>ROXL7LT7QZ66</t>
   </si>
   <si>
     <t>ROMANIA (REPUBLIC OF) 8 29/04/2030</t>
   </si>
   <si>
-    <t>233 481.14</t>
+    <t>254 726.23</t>
   </si>
   <si>
     <t>ZAG000077470</t>
   </si>
   <si>
     <t>SOUTH AFRICA (REPUBLIC OF) 7 28/02/2031</t>
   </si>
   <si>
-    <t>14 973.85</t>
+    <t>34 310.84</t>
   </si>
   <si>
     <t>ZAG000125972</t>
   </si>
   <si>
     <t>SOUTH AFRICA (REPUBLIC OF) 8.875 28/02/2035</t>
   </si>
   <si>
-    <t>34 409.78</t>
+    <t>78 846.01</t>
   </si>
   <si>
     <t>TH0623037601</t>
   </si>
   <si>
     <t>THAILAND KINGDOM OF (GOVERNMENT) 1 17/06/2027</t>
   </si>
   <si>
     <t>THB</t>
   </si>
   <si>
-    <t>12 636.19</t>
+    <t>16 602.24</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -913,209 +901,209 @@
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
         <v>11549.5602</v>
       </c>
       <c r="D2">
-        <v>9882.3</v>
+        <v>10190.88</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>114136220.49</v>
+        <v>117700204.23</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>114136220.49</v>
+        <v>117700204.23</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
-        <v>885.4632</v>
+        <v>884.9904</v>
       </c>
       <c r="D3">
-        <v>7561.68</v>
+        <v>7801.56</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>6695594.47</v>
+        <v>6904310.77</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>6695594.47</v>
+        <v>6904310.77</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="1">
-        <v>119619.8597</v>
+        <v>121091.6698</v>
       </c>
       <c r="D4">
-        <v>120.28</v>
+        <v>123.98</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>14389044.16</v>
+        <v>15013017.1</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>14389044.16</v>
+        <v>15013017.1</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
         <v>13</v>
       </c>
       <c r="B5" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="1">
         <v>10.0</v>
       </c>
       <c r="D5">
-        <v>10503.95</v>
+        <v>11024.22</v>
       </c>
       <c r="E5" t="s">
         <v>15</v>
       </c>
       <c r="F5">
-        <v>105039.53</v>
+        <v>110242.27</v>
       </c>
       <c r="G5" t="s">
         <v>15</v>
       </c>
       <c r="H5">
-        <v>90982.702468601</v>
+        <v>93807.241320626</v>
       </c>
       <c r="I5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" t="s">
         <v>16</v>
       </c>
       <c r="B6" t="s">
         <v>17</v>
       </c>
       <c r="C6" s="1">
-        <v>1046.0</v>
+        <v>1101.0</v>
       </c>
       <c r="D6">
-        <v>99.41</v>
+        <v>102.46</v>
       </c>
       <c r="E6" t="s">
         <v>8</v>
       </c>
       <c r="F6">
-        <v>103988.86</v>
+        <v>112814.85</v>
       </c>
       <c r="G6" t="s">
         <v>8</v>
       </c>
       <c r="H6">
-        <v>103988.86</v>
+        <v>112814.85</v>
       </c>
       <c r="I6" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P39"/>
+  <dimension ref="A1:P38"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O39" sqref="O39"/>
+      <selection activeCell="O38" sqref="O38"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>18</v>
       </c>
       <c r="B1" t="s">
         <v>19</v>
       </c>
       <c r="C1" t="s">
         <v>20</v>
       </c>
       <c r="D1" t="s">
         <v>21</v>
       </c>
       <c r="E1" t="s">
         <v>22</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>23</v>
@@ -1137,1936 +1125,1886 @@
       </c>
       <c r="M1" t="s">
         <v>29</v>
       </c>
       <c r="N1" t="s">
         <v>30</v>
       </c>
       <c r="O1" t="s">
         <v>31</v>
       </c>
       <c r="P1" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>33</v>
       </c>
       <c r="B2" t="s">
         <v>34</v>
       </c>
       <c r="C2" s="1">
         <v>2.9283</v>
       </c>
       <c r="D2" s="1">
-        <v>4784.78</v>
+        <v>4793.7</v>
       </c>
       <c r="E2" s="1">
         <v>4432.981593416</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
         <v>1.0</v>
       </c>
       <c r="H2" s="1">
         <v>12981.1</v>
       </c>
       <c r="I2" s="1">
-        <v>1030.17</v>
+        <v>1056.29</v>
       </c>
       <c r="J2" s="1">
-        <v>7.9359222253892</v>
+        <v>8.137137838858</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>14011.27</v>
+        <v>14037.39</v>
       </c>
       <c r="N2" s="1">
-        <v>14011.27</v>
+        <v>14037.39</v>
       </c>
       <c r="O2" s="1">
         <v>0.01</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>35</v>
       </c>
       <c r="B3" t="s">
         <v>36</v>
       </c>
       <c r="C3" s="1">
         <v>61.0</v>
       </c>
       <c r="D3" s="1">
-        <v>110.5</v>
+        <v>111.29688</v>
       </c>
       <c r="E3" s="1">
         <v>113.078125</v>
       </c>
       <c r="F3" t="s">
         <v>15</v>
       </c>
       <c r="G3">
-        <v>1.15</v>
+        <v>1.18</v>
       </c>
       <c r="H3" s="1">
         <v>0.0</v>
       </c>
       <c r="I3" s="1">
-        <v>-136219.69</v>
+        <v>-92457.41</v>
       </c>
       <c r="J3" s="1">
         <v>0</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
       <c r="M3" s="1">
-        <v>-136219.69</v>
+        <v>-92457.41</v>
       </c>
       <c r="N3" s="1">
-        <v>-136219.69</v>
+        <v>-92457.41</v>
       </c>
       <c r="O3" s="1">
-        <v>-0.1</v>
+        <v>-0.07</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>37</v>
       </c>
       <c r="B4" t="s">
         <v>38</v>
       </c>
       <c r="C4" s="1">
         <v>25.0</v>
       </c>
       <c r="D4" s="1">
-        <v>115.34375</v>
+        <v>116.625</v>
       </c>
       <c r="E4" s="1">
         <v>120.2578125</v>
       </c>
       <c r="F4" t="s">
         <v>15</v>
       </c>
       <c r="G4">
-        <v>1.15</v>
+        <v>1.18</v>
       </c>
       <c r="H4" s="1">
         <v>0.0</v>
       </c>
       <c r="I4" s="1">
-        <v>-106411.05</v>
+        <v>-77280.73</v>
       </c>
       <c r="J4" s="1">
         <v>0</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4" s="1">
-        <v>-106411.05</v>
+        <v>-77280.73</v>
       </c>
       <c r="N4" s="1">
-        <v>-106411.05</v>
+        <v>-77280.73</v>
       </c>
       <c r="O4" s="1">
-        <v>-0.08</v>
+        <v>-0.06</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>39</v>
       </c>
       <c r="B5" t="s">
         <v>40</v>
       </c>
       <c r="C5" s="1">
         <v>12000.0</v>
       </c>
       <c r="D5" s="1">
-        <v>992.926</v>
+        <v>1006.55</v>
       </c>
       <c r="E5" s="1">
         <v>1202.1588983333</v>
       </c>
       <c r="F5" t="s">
         <v>41</v>
       </c>
       <c r="G5">
-        <v>6.11</v>
+        <v>5.84</v>
       </c>
       <c r="H5" s="1">
         <v>2751909.87</v>
       </c>
       <c r="I5" s="1">
-        <v>-842991.96</v>
+        <v>-743471.21</v>
       </c>
       <c r="J5" s="1">
-        <v>-30.632978543007</v>
+        <v>-27.016553779794</v>
       </c>
       <c r="K5">
-        <v>0.35</v>
+        <v>0.51</v>
       </c>
       <c r="L5" t="s">
         <v>42</v>
       </c>
       <c r="M5" s="1">
-        <v>1908917.91</v>
+        <v>2008438.66</v>
       </c>
       <c r="N5" s="1">
-        <v>1950355.53</v>
+        <v>2069848.34</v>
       </c>
       <c r="O5" s="1">
-        <v>1.44</v>
+        <v>1.48</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>43</v>
       </c>
       <c r="B6" t="s">
         <v>44</v>
       </c>
       <c r="C6" s="1">
         <v>32000.0</v>
       </c>
       <c r="D6" s="1">
-        <v>851.992</v>
+        <v>887.131</v>
       </c>
       <c r="E6" s="1">
         <v>872.179413125</v>
       </c>
       <c r="F6" t="s">
         <v>41</v>
       </c>
       <c r="G6">
-        <v>6.11</v>
+        <v>5.84</v>
       </c>
       <c r="H6" s="1">
         <v>5086057.63</v>
       </c>
       <c r="I6" s="1">
-        <v>-735357.12</v>
+        <v>-387350.9</v>
       </c>
       <c r="J6" s="1">
-        <v>-14.458293112184</v>
+        <v>-7.6159361174993</v>
       </c>
       <c r="K6">
-        <v>0.35</v>
+        <v>0.52</v>
       </c>
       <c r="L6" t="s">
         <v>45</v>
       </c>
       <c r="M6" s="1">
-        <v>4350700.51</v>
+        <v>4698706.73</v>
       </c>
       <c r="N6" s="1">
-        <v>4462735.55</v>
+        <v>4864740.3</v>
       </c>
       <c r="O6" s="1">
-        <v>3.3</v>
+        <v>3.48</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>46</v>
       </c>
       <c r="B7" t="s">
         <v>47</v>
       </c>
       <c r="C7" s="1">
         <v>33800.0</v>
       </c>
       <c r="D7" s="1">
-        <v>826.963</v>
+        <v>862.944</v>
       </c>
       <c r="E7" s="1">
         <v>826.5766677515</v>
       </c>
       <c r="F7" t="s">
         <v>41</v>
       </c>
       <c r="G7">
-        <v>6.11</v>
+        <v>5.84</v>
       </c>
       <c r="H7" s="1">
         <v>4596710.11</v>
       </c>
       <c r="I7" s="1">
-        <v>-141169.65</v>
+        <v>227020.0</v>
       </c>
       <c r="J7" s="1">
-        <v>-3.0711018668088</v>
+        <v>4.9387495527753</v>
       </c>
       <c r="K7">
-        <v>0.35</v>
+        <v>0.52</v>
       </c>
       <c r="L7" t="s">
         <v>48</v>
       </c>
       <c r="M7" s="1">
-        <v>4455540.46</v>
+        <v>4823730.11</v>
       </c>
       <c r="N7" s="1">
-        <v>4575287.99</v>
+        <v>4998287.58</v>
       </c>
       <c r="O7" s="1">
-        <v>3.38</v>
+        <v>3.57</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>49</v>
       </c>
       <c r="B8" t="s">
         <v>50</v>
       </c>
       <c r="C8" s="1">
         <v>2565000000.0</v>
       </c>
       <c r="D8" s="1">
-        <v>111.024</v>
+        <v>114.728</v>
       </c>
       <c r="E8" s="1">
         <v>110.79105771</v>
       </c>
       <c r="F8" t="s">
         <v>51</v>
       </c>
       <c r="G8" t="s">
         <v>52</v>
       </c>
       <c r="H8" s="1">
         <v>2723673.31</v>
       </c>
       <c r="I8" s="1">
-        <v>-62244.33</v>
+        <v>93392.42</v>
       </c>
       <c r="J8" s="1">
-        <v>-2.2853082185543</v>
+        <v>3.4289141673896</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8" t="s">
         <v>53</v>
       </c>
       <c r="M8" s="1">
-        <v>2661428.98</v>
+        <v>2817065.73</v>
       </c>
       <c r="N8" s="1">
-        <v>2726710.69</v>
+        <v>2898061.28</v>
       </c>
       <c r="O8" s="1">
-        <v>2.01</v>
+        <v>2.07</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>54</v>
       </c>
       <c r="B9" t="s">
         <v>55</v>
       </c>
       <c r="C9" s="1">
         <v>11000000000.0</v>
       </c>
       <c r="D9" s="1">
-        <v>76.011</v>
+        <v>78.107</v>
       </c>
       <c r="E9" s="1">
         <v>69.002</v>
       </c>
       <c r="F9" t="s">
         <v>56</v>
       </c>
       <c r="G9" t="s">
         <v>57</v>
       </c>
       <c r="H9" s="1">
         <v>1497289.3</v>
       </c>
       <c r="I9" s="1">
-        <v>460900.73</v>
+        <v>546397.05</v>
       </c>
       <c r="J9" s="1">
-        <v>30.782343131685</v>
+        <v>36.492416662565</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9" t="s">
         <v>58</v>
       </c>
       <c r="M9" s="1">
-        <v>1958190.03</v>
+        <v>2043686.35</v>
       </c>
       <c r="N9" s="1">
-        <v>2137535.41</v>
+        <v>2057736.71</v>
       </c>
       <c r="O9" s="1">
-        <v>1.58</v>
+        <v>1.47</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
         <v>59</v>
       </c>
       <c r="B10" t="s">
         <v>60</v>
       </c>
       <c r="C10" s="1">
         <v>15500000000.0</v>
       </c>
       <c r="D10" s="1">
-        <v>86.196</v>
+        <v>87.592</v>
       </c>
       <c r="E10" s="1">
         <v>99.81049819</v>
       </c>
       <c r="F10" t="s">
         <v>56</v>
       </c>
       <c r="G10" t="s">
         <v>57</v>
       </c>
       <c r="H10" s="1">
         <v>4086969.17</v>
       </c>
       <c r="I10" s="1">
-        <v>-957976.72</v>
+        <v>-857525.3</v>
       </c>
       <c r="J10" s="1">
-        <v>-23.439783373751</v>
+        <v>-20.981937086646</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10" t="s">
         <v>61</v>
       </c>
       <c r="M10" s="1">
-        <v>3128992.45</v>
+        <v>3229443.87</v>
       </c>
       <c r="N10" s="1">
-        <v>3325912.4</v>
+        <v>3447628.52</v>
       </c>
       <c r="O10" s="1">
-        <v>2.46</v>
+        <v>2.47</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
         <v>62</v>
       </c>
       <c r="B11" t="s">
         <v>63</v>
       </c>
       <c r="C11" s="1">
         <v>160000000.0</v>
       </c>
       <c r="D11" s="1">
-        <v>90.999</v>
+        <v>92.164</v>
       </c>
       <c r="E11" s="1">
         <v>92.85736875</v>
       </c>
       <c r="F11" t="s">
         <v>64</v>
       </c>
       <c r="G11">
-        <v>24.5</v>
+        <v>24.32</v>
       </c>
       <c r="H11" s="1">
         <v>6124436.2</v>
       </c>
       <c r="I11" s="1">
-        <v>-182856.93</v>
+        <v>-60017.71</v>
       </c>
       <c r="J11" s="1">
-        <v>-2.985694095401</v>
+        <v>-0.97997118493944</v>
       </c>
       <c r="K11">
-        <v>0.12</v>
+        <v>0.13</v>
       </c>
       <c r="L11" t="s">
         <v>65</v>
       </c>
       <c r="M11" s="1">
-        <v>5941579.27</v>
+        <v>6064418.49</v>
       </c>
       <c r="N11" s="1">
-        <v>6128155.67</v>
+        <v>6271373.94</v>
       </c>
       <c r="O11" s="1">
-        <v>4.53</v>
+        <v>4.49</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
         <v>66</v>
       </c>
       <c r="B12" t="s">
         <v>67</v>
       </c>
       <c r="C12" s="1">
         <v>71000000.0</v>
       </c>
       <c r="D12" s="1">
-        <v>101.254</v>
+        <v>102.503</v>
       </c>
       <c r="E12" s="1">
         <v>102.47873239</v>
       </c>
       <c r="F12" t="s">
         <v>64</v>
       </c>
       <c r="G12">
-        <v>24.5</v>
+        <v>24.32</v>
       </c>
       <c r="H12" s="1">
         <v>2974236.84</v>
       </c>
       <c r="I12" s="1">
-        <v>-40535.96</v>
+        <v>18736.1</v>
       </c>
       <c r="J12" s="1">
-        <v>-1.3629028951171</v>
+        <v>0.62994647057092</v>
       </c>
       <c r="K12">
-        <v>0.19</v>
+        <v>0.0</v>
       </c>
       <c r="L12" t="s">
         <v>68</v>
       </c>
       <c r="M12" s="1">
-        <v>2933700.88</v>
+        <v>2992972.94</v>
       </c>
       <c r="N12" s="1">
-        <v>3067503.71</v>
+        <v>2996500.8</v>
       </c>
       <c r="O12" s="1">
-        <v>2.27</v>
+        <v>2.14</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
         <v>69</v>
       </c>
       <c r="B13" t="s">
         <v>70</v>
       </c>
       <c r="C13" s="1">
         <v>136000000.0</v>
       </c>
       <c r="D13" s="1">
-        <v>107.313</v>
+        <v>106.028</v>
       </c>
       <c r="E13" s="1">
         <v>102.82321265</v>
       </c>
       <c r="F13" t="s">
         <v>71</v>
       </c>
       <c r="G13">
-        <v>68.53</v>
+        <v>70.46</v>
       </c>
       <c r="H13" s="1">
         <v>2186528.97</v>
       </c>
       <c r="I13" s="1">
-        <v>-56903.54</v>
+        <v>-140150.21</v>
       </c>
       <c r="J13" s="1">
-        <v>-2.602459916184</v>
+        <v>-6.4097120103558</v>
       </c>
       <c r="K13">
-        <v>0.05</v>
+        <v>0.06</v>
       </c>
       <c r="L13" t="s">
         <v>72</v>
       </c>
       <c r="M13" s="1">
-        <v>2129625.43</v>
+        <v>2046378.76</v>
       </c>
       <c r="N13" s="1">
-        <v>2195995.9</v>
+        <v>2127641.33</v>
       </c>
       <c r="O13" s="1">
-        <v>1.62</v>
+        <v>1.52</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
         <v>73</v>
       </c>
       <c r="B14" t="s">
         <v>74</v>
       </c>
       <c r="C14" s="1">
         <v>44300000.0</v>
       </c>
       <c r="D14" s="1">
-        <v>90.479</v>
+        <v>91.048</v>
       </c>
       <c r="E14" s="1">
         <v>91.98</v>
       </c>
       <c r="F14" t="s">
         <v>75</v>
       </c>
       <c r="G14">
-        <v>51.15</v>
+        <v>52.75</v>
       </c>
       <c r="H14" s="1">
         <v>1137371.78</v>
       </c>
       <c r="I14" s="1">
-        <v>-353761.84</v>
+        <v>-372745.53</v>
       </c>
       <c r="J14" s="1">
-        <v>-31.103447986023</v>
+        <v>-32.77253195081</v>
       </c>
       <c r="K14">
-        <v>0.49</v>
+        <v>0.52</v>
       </c>
       <c r="L14" t="s">
         <v>76</v>
       </c>
       <c r="M14" s="1">
-        <v>783609.94</v>
+        <v>764626.25</v>
       </c>
       <c r="N14" s="1">
-        <v>998584.7</v>
+        <v>993789.65</v>
       </c>
       <c r="O14" s="1">
-        <v>0.74</v>
+        <v>0.71</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
         <v>77</v>
       </c>
       <c r="B15" t="s">
         <v>78</v>
       </c>
       <c r="C15" s="1">
         <v>100000000.0</v>
       </c>
       <c r="D15" s="1">
-        <v>97.0725</v>
+        <v>97.551</v>
       </c>
       <c r="E15" s="1">
         <v>98.29926026</v>
       </c>
       <c r="F15" t="s">
         <v>79</v>
       </c>
       <c r="G15">
-        <v>108.2</v>
+        <v>109.88</v>
       </c>
       <c r="H15" s="1">
         <v>1104197.32</v>
       </c>
       <c r="I15" s="1">
-        <v>-207049.23</v>
+        <v>-216375.69</v>
       </c>
       <c r="J15" s="1">
-        <v>-18.751107818302</v>
+        <v>-19.595744898204</v>
       </c>
       <c r="K15">
-        <v>0.01</v>
+        <v>0.02</v>
       </c>
       <c r="L15" t="s">
         <v>80</v>
       </c>
       <c r="M15" s="1">
-        <v>897148.09</v>
+        <v>887821.63</v>
       </c>
       <c r="N15" s="1">
-        <v>909112.1</v>
+        <v>904652.44</v>
       </c>
       <c r="O15" s="1">
-        <v>0.67</v>
+        <v>0.65</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
         <v>81</v>
       </c>
       <c r="B16" t="s">
         <v>82</v>
       </c>
       <c r="C16" s="1">
         <v>2300000000.0</v>
       </c>
       <c r="D16" s="1">
-        <v>97.401</v>
+        <v>107.69</v>
       </c>
       <c r="E16" s="1">
         <v>102.31835348</v>
       </c>
       <c r="F16" t="s">
         <v>83</v>
       </c>
       <c r="G16">
-        <v>392.83</v>
+        <v>363.05</v>
       </c>
       <c r="H16" s="1">
         <v>6096878.79</v>
       </c>
       <c r="I16" s="1">
-        <v>-394026.37</v>
+        <v>725514.82</v>
       </c>
       <c r="J16" s="1">
-        <v>-6.4627555110047</v>
+        <v>11.899774376194</v>
       </c>
       <c r="K16">
         <v>0.01</v>
       </c>
       <c r="L16" t="s">
         <v>84</v>
       </c>
       <c r="M16" s="1">
-        <v>5702852.42</v>
+        <v>6822393.61</v>
       </c>
       <c r="N16" s="1">
-        <v>5872407.51</v>
+        <v>7042303.69</v>
       </c>
       <c r="O16" s="1">
-        <v>4.34</v>
+        <v>5.04</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
         <v>85</v>
       </c>
       <c r="B17" t="s">
         <v>86</v>
       </c>
       <c r="C17" s="1">
         <v>64000000000.0</v>
       </c>
       <c r="D17" s="1">
-        <v>98.814</v>
+        <v>100.813</v>
       </c>
       <c r="E17" s="1">
         <v>99.33</v>
       </c>
       <c r="F17" t="s">
         <v>87</v>
       </c>
       <c r="G17" t="s">
         <v>88</v>
       </c>
       <c r="H17" s="1">
         <v>3382137.26</v>
       </c>
       <c r="I17" s="1">
-        <v>-156119.02</v>
+        <v>-179759.48</v>
       </c>
       <c r="J17" s="1">
-        <v>-4.6159871110612</v>
+        <v>-5.3149670217701</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17" t="s">
         <v>89</v>
       </c>
       <c r="M17" s="1">
-        <v>3226018.24</v>
+        <v>3202377.78</v>
       </c>
       <c r="N17" s="1">
-        <v>3267413.68</v>
+        <v>3260424.45</v>
       </c>
       <c r="O17" s="1">
-        <v>2.41</v>
+        <v>2.33</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
         <v>90</v>
       </c>
       <c r="B18" t="s">
         <v>91</v>
       </c>
       <c r="C18" s="1">
         <v>156500000000.0</v>
       </c>
       <c r="D18" s="1">
-        <v>101.331</v>
+        <v>101.193</v>
       </c>
       <c r="E18" s="1">
         <v>107.64130194</v>
       </c>
       <c r="F18" t="s">
         <v>87</v>
       </c>
       <c r="G18" t="s">
         <v>88</v>
       </c>
       <c r="H18" s="1">
         <v>10794331.04</v>
       </c>
       <c r="I18" s="1">
-        <v>-2704768.51</v>
+        <v>-2933999.51</v>
       </c>
       <c r="J18" s="1">
-        <v>-25.057305542855</v>
+        <v>-27.180929500194</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
       <c r="L18" t="s">
         <v>92</v>
       </c>
       <c r="M18" s="1">
-        <v>8089562.53</v>
+        <v>7860331.53</v>
       </c>
       <c r="N18" s="1">
-        <v>8105914.2</v>
+        <v>7929274.82</v>
       </c>
       <c r="O18" s="1">
-        <v>5.99</v>
+        <v>5.67</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
         <v>93</v>
       </c>
       <c r="B19" t="s">
         <v>94</v>
       </c>
       <c r="C19" s="1">
         <v>400000000.0</v>
       </c>
       <c r="D19" s="1">
-        <v>97.292</v>
+        <v>97.146</v>
       </c>
       <c r="E19" s="1">
         <v>98.48513136</v>
       </c>
       <c r="F19" t="s">
         <v>79</v>
       </c>
       <c r="G19">
-        <v>108.2</v>
+        <v>109.88</v>
       </c>
       <c r="H19" s="1">
         <v>4123208.81</v>
       </c>
       <c r="I19" s="1">
-        <v>-526501.93</v>
+        <v>-586666.07</v>
       </c>
       <c r="J19" s="1">
-        <v>-12.769227906263</v>
+        <v>-14.228386119499</v>
       </c>
       <c r="K19">
-        <v>0.06</v>
+        <v>0.0</v>
       </c>
       <c r="L19" t="s">
         <v>95</v>
       </c>
       <c r="M19" s="1">
-        <v>3596706.88</v>
+        <v>3536542.74</v>
       </c>
       <c r="N19" s="1">
-        <v>3821199.87</v>
+        <v>3540432.53</v>
       </c>
       <c r="O19" s="1">
-        <v>2.82</v>
+        <v>2.53</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
         <v>96</v>
       </c>
       <c r="B20" t="s">
         <v>97</v>
       </c>
       <c r="C20" s="1">
         <v>508000000.0</v>
       </c>
       <c r="D20" s="1">
-        <v>99.1935</v>
+        <v>99.0035</v>
       </c>
       <c r="E20" s="1">
         <v>99.70899653</v>
       </c>
       <c r="F20" t="s">
         <v>79</v>
       </c>
       <c r="G20">
-        <v>108.2</v>
+        <v>109.88</v>
       </c>
       <c r="H20" s="1">
         <v>5610844.92</v>
       </c>
       <c r="I20" s="1">
-        <v>-953752.58</v>
+        <v>-1033556.72</v>
       </c>
       <c r="J20" s="1">
-        <v>-16.998377135685</v>
+        <v>-18.42069661052</v>
       </c>
       <c r="K20">
         <v>0.06</v>
       </c>
       <c r="L20" t="s">
         <v>98</v>
       </c>
       <c r="M20" s="1">
-        <v>4657092.34</v>
+        <v>4577288.2</v>
       </c>
       <c r="N20" s="1">
-        <v>4951896.53</v>
+        <v>4893108.64</v>
       </c>
       <c r="O20" s="1">
-        <v>3.66</v>
+        <v>3.5</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
         <v>99</v>
       </c>
       <c r="B21" t="s">
         <v>100</v>
       </c>
       <c r="C21" s="1">
         <v>10000000.0</v>
       </c>
       <c r="D21" s="1">
-        <v>98.839</v>
+        <v>98.614</v>
       </c>
       <c r="E21" s="1">
         <v>100.6465507</v>
       </c>
       <c r="F21" t="s">
         <v>101</v>
       </c>
       <c r="G21">
-        <v>4.55</v>
+        <v>4.64</v>
       </c>
       <c r="H21" s="1">
         <v>2099580.71</v>
       </c>
       <c r="I21" s="1">
-        <v>73588.6</v>
+        <v>24256.3</v>
       </c>
       <c r="J21" s="1">
-        <v>3.504918846392</v>
+        <v>1.1552925726775</v>
       </c>
       <c r="K21">
-        <v>0.28</v>
+        <v>0.34</v>
       </c>
       <c r="L21" t="s">
         <v>102</v>
       </c>
       <c r="M21" s="1">
-        <v>2173169.31</v>
+        <v>2123837.01</v>
       </c>
       <c r="N21" s="1">
-        <v>2201008.57</v>
+        <v>2157811.96</v>
       </c>
       <c r="O21" s="1">
-        <v>1.63</v>
+        <v>1.54</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
         <v>103</v>
       </c>
       <c r="B22" t="s">
         <v>104</v>
       </c>
       <c r="C22" s="1">
-        <v>19000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D22" s="1">
-        <v>100.088</v>
+        <v>104.465</v>
       </c>
       <c r="E22" s="1">
-        <v>111.60065163</v>
+        <v>105.99801867</v>
       </c>
       <c r="F22" t="s">
         <v>101</v>
       </c>
       <c r="G22">
-        <v>4.55</v>
+        <v>4.64</v>
       </c>
       <c r="H22" s="1">
-        <v>4336611.56</v>
+        <v>3433060.08</v>
       </c>
       <c r="I22" s="1">
-        <v>-155412.61</v>
+        <v>-58286.22</v>
       </c>
       <c r="J22" s="1">
-        <v>-3.5837337019874</v>
+        <v>-1.6977920176684</v>
       </c>
       <c r="K22">
-        <v>0.42</v>
+        <v>0.02</v>
       </c>
       <c r="L22" t="s">
         <v>105</v>
       </c>
       <c r="M22" s="1">
-        <v>4181198.95</v>
+        <v>3374773.86</v>
       </c>
       <c r="N22" s="1">
-        <v>4261848.09</v>
+        <v>3377950.02</v>
       </c>
       <c r="O22" s="1">
-        <v>3.15</v>
+        <v>2.42</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
         <v>106</v>
       </c>
       <c r="B23" t="s">
         <v>107</v>
       </c>
       <c r="C23" s="1">
-        <v>15000000.0</v>
+        <v>1400000.0</v>
       </c>
       <c r="D23" s="1">
-        <v>104.437</v>
+        <v>85.971</v>
       </c>
       <c r="E23" s="1">
-        <v>105.99801867</v>
+        <v>86.2572375</v>
       </c>
       <c r="F23" t="s">
-        <v>101</v>
+        <v>108</v>
       </c>
       <c r="G23">
-        <v>4.55</v>
+        <v>20.36</v>
       </c>
       <c r="H23" s="1">
-        <v>3433060.08</v>
+        <v>5989045.57</v>
       </c>
       <c r="I23" s="1">
-        <v>11318.4</v>
+        <v>-77744.98</v>
       </c>
       <c r="J23" s="1">
-        <v>0.32968837527597</v>
+        <v>-1.2981196935524</v>
       </c>
       <c r="K23">
-        <v>0.43</v>
+        <v>0.15</v>
       </c>
       <c r="L23" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="M23" s="1">
-        <v>3444378.48</v>
+        <v>5911300.59</v>
       </c>
       <c r="N23" s="1">
-        <v>3509585.53</v>
+        <v>6117053.06</v>
       </c>
       <c r="O23" s="1">
-        <v>2.59</v>
+        <v>4.37</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B24" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="C24" s="1">
-        <v>1400000.0</v>
+        <v>1700000.0</v>
       </c>
       <c r="D24" s="1">
-        <v>83.778</v>
+        <v>97.329</v>
       </c>
       <c r="E24" s="1">
-        <v>86.2572375</v>
+        <v>94.5819441941</v>
       </c>
       <c r="F24" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
       <c r="G24">
-        <v>20.66</v>
+        <v>20.36</v>
       </c>
       <c r="H24" s="1">
-        <v>5989045.57</v>
+        <v>7614654.83</v>
       </c>
       <c r="I24" s="1">
-        <v>-312424.94</v>
+        <v>511670.62</v>
       </c>
       <c r="J24" s="1">
-        <v>-5.2166064917753</v>
+        <v>6.719551068607</v>
       </c>
       <c r="K24">
-        <v>0.11</v>
+        <v>0.15</v>
       </c>
       <c r="L24" t="s">
         <v>112</v>
       </c>
       <c r="M24" s="1">
-        <v>5676620.63</v>
+        <v>8126325.45</v>
       </c>
       <c r="N24" s="1">
-        <v>5835616.4</v>
+        <v>8377965.17</v>
       </c>
       <c r="O24" s="1">
-        <v>4.31</v>
+        <v>5.99</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
         <v>113</v>
       </c>
       <c r="B25" t="s">
         <v>114</v>
       </c>
       <c r="C25" s="1">
-        <v>1700000.0</v>
+        <v>14000000.0</v>
       </c>
       <c r="D25" s="1">
-        <v>94.293</v>
+        <v>105.384</v>
       </c>
       <c r="E25" s="1">
-        <v>94.5819441941</v>
+        <v>83.00532886</v>
       </c>
       <c r="F25" t="s">
-        <v>111</v>
+        <v>115</v>
       </c>
       <c r="G25">
-        <v>20.66</v>
+        <v>4.04</v>
       </c>
       <c r="H25" s="1">
-        <v>7614654.83</v>
+        <v>3010088.08</v>
       </c>
       <c r="I25" s="1">
-        <v>143531.77</v>
+        <v>641877.91</v>
       </c>
       <c r="J25" s="1">
-        <v>1.8849412508433</v>
+        <v>21.324223509101</v>
       </c>
       <c r="K25">
-        <v>0.11</v>
+        <v>0.29</v>
       </c>
       <c r="L25" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="M25" s="1">
-        <v>7758186.6</v>
+        <v>3651965.99</v>
       </c>
       <c r="N25" s="1">
-        <v>7953024.15</v>
+        <v>3692838.6</v>
       </c>
       <c r="O25" s="1">
-        <v>5.87</v>
+        <v>2.64</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B26" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="C26" s="1">
-        <v>14000000.0</v>
+        <v>2500000.0</v>
       </c>
       <c r="D26" s="1">
-        <v>105.892</v>
+        <v>102.964</v>
       </c>
       <c r="E26" s="1">
-        <v>83.00532886</v>
+        <v>89.9253336</v>
       </c>
       <c r="F26" t="s">
-        <v>118</v>
+        <v>115</v>
       </c>
       <c r="G26">
-        <v>4.02</v>
+        <v>4.04</v>
       </c>
       <c r="H26" s="1">
-        <v>3010088.08</v>
+        <v>572400.95</v>
       </c>
       <c r="I26" s="1">
-        <v>681228.23</v>
+        <v>64760.4</v>
       </c>
       <c r="J26" s="1">
-        <v>22.631504856164</v>
+        <v>11.313817700687</v>
       </c>
       <c r="K26">
-        <v>0.17</v>
+        <v>0.33</v>
       </c>
       <c r="L26" t="s">
         <v>119</v>
       </c>
       <c r="M26" s="1">
-        <v>3691316.31</v>
+        <v>637161.35</v>
       </c>
       <c r="N26" s="1">
-        <v>3714810.49</v>
+        <v>645300.02</v>
       </c>
       <c r="O26" s="1">
-        <v>2.74</v>
+        <v>0.46</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
         <v>120</v>
       </c>
       <c r="B27" t="s">
         <v>121</v>
       </c>
       <c r="C27" s="1">
-        <v>2500000.0</v>
+        <v>6400000.0</v>
       </c>
       <c r="D27" s="1">
-        <v>100.795</v>
+        <v>111.383</v>
       </c>
       <c r="E27" s="1">
-        <v>89.9253336</v>
+        <v>100.67218078</v>
       </c>
       <c r="F27" t="s">
-        <v>118</v>
+        <v>115</v>
       </c>
       <c r="G27">
-        <v>4.02</v>
+        <v>4.04</v>
       </c>
       <c r="H27" s="1">
-        <v>572400.95</v>
+        <v>1590947.59</v>
       </c>
       <c r="I27" s="1">
-        <v>55034.53</v>
+        <v>173557.42</v>
       </c>
       <c r="J27" s="1">
-        <v>9.6146818065204</v>
+        <v>10.90905954985</v>
       </c>
       <c r="K27">
-        <v>0.19</v>
+        <v>0.35</v>
       </c>
       <c r="L27" t="s">
         <v>122</v>
       </c>
       <c r="M27" s="1">
-        <v>627435.48</v>
+        <v>1764505.01</v>
       </c>
       <c r="N27" s="1">
-        <v>632062.86</v>
+        <v>1787186.76</v>
       </c>
       <c r="O27" s="1">
-        <v>0.47</v>
+        <v>1.28</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
         <v>123</v>
       </c>
       <c r="B28" t="s">
         <v>124</v>
       </c>
       <c r="C28" s="1">
-        <v>6400000.0</v>
+        <v>10600000.0</v>
       </c>
       <c r="D28" s="1">
-        <v>110.88</v>
+        <v>97.78</v>
       </c>
       <c r="E28" s="1">
-        <v>100.67218078</v>
+        <v>92.07608538</v>
       </c>
       <c r="F28" t="s">
-        <v>118</v>
+        <v>115</v>
       </c>
       <c r="G28">
-        <v>4.02</v>
+        <v>4.04</v>
       </c>
       <c r="H28" s="1">
-        <v>1590947.59</v>
+        <v>2371365.24</v>
       </c>
       <c r="I28" s="1">
-        <v>175998.37</v>
+        <v>194181.36</v>
       </c>
       <c r="J28" s="1">
-        <v>11.062486979851</v>
+        <v>8.1885892870725</v>
       </c>
       <c r="K28">
-        <v>0.21</v>
+        <v>0.26</v>
       </c>
       <c r="L28" t="s">
         <v>125</v>
       </c>
       <c r="M28" s="1">
-        <v>1766945.96</v>
+        <v>2565546.6</v>
       </c>
       <c r="N28" s="1">
-        <v>1780121.49</v>
+        <v>2592944.24</v>
       </c>
       <c r="O28" s="1">
-        <v>1.31</v>
+        <v>1.85</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
         <v>126</v>
       </c>
       <c r="B29" t="s">
         <v>127</v>
       </c>
       <c r="C29" s="1">
-        <v>10600000.0</v>
+        <v>23000000.0</v>
       </c>
       <c r="D29" s="1">
-        <v>96.384</v>
+        <v>83.252</v>
       </c>
       <c r="E29" s="1">
-        <v>92.07608538</v>
+        <v>77.07608696</v>
       </c>
       <c r="F29" t="s">
-        <v>118</v>
+        <v>128</v>
       </c>
       <c r="G29">
-        <v>4.02</v>
+        <v>4.23</v>
       </c>
       <c r="H29" s="1">
-        <v>2371365.24</v>
+        <v>3906635.99</v>
       </c>
       <c r="I29" s="1">
-        <v>172539.74</v>
+        <v>614724.1</v>
       </c>
       <c r="J29" s="1">
-        <v>7.2759664808109</v>
+        <v>15.735382092766</v>
       </c>
       <c r="K29">
-        <v>0.15</v>
+        <v>0.41</v>
       </c>
       <c r="L29" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="M29" s="1">
-        <v>2543904.98</v>
+        <v>4521360.09</v>
       </c>
       <c r="N29" s="1">
-        <v>2559653.55</v>
+        <v>4615880.64</v>
       </c>
       <c r="O29" s="1">
-        <v>1.89</v>
+        <v>3.3</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B30" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="C30" s="1">
-        <v>23000000.0</v>
+        <v>21000000.0</v>
       </c>
       <c r="D30" s="1">
-        <v>81.276</v>
+        <v>98.218</v>
       </c>
       <c r="E30" s="1">
-        <v>77.07608696</v>
+        <v>81.95</v>
       </c>
       <c r="F30" t="s">
-        <v>131</v>
+        <v>128</v>
       </c>
       <c r="G30">
-        <v>4.28</v>
+        <v>4.23</v>
       </c>
       <c r="H30" s="1">
-        <v>3906635.99</v>
+        <v>3676104.62</v>
       </c>
       <c r="I30" s="1">
-        <v>460999.53</v>
+        <v>1194209.42</v>
       </c>
       <c r="J30" s="1">
-        <v>11.800421927716</v>
+        <v>32.485729962713</v>
       </c>
       <c r="K30">
-        <v>0.37</v>
+        <v>0.44</v>
       </c>
       <c r="L30" t="s">
         <v>132</v>
       </c>
       <c r="M30" s="1">
-        <v>4367635.52</v>
+        <v>4870314.04</v>
       </c>
       <c r="N30" s="1">
-        <v>4453432.79</v>
+        <v>4962694.89</v>
       </c>
       <c r="O30" s="1">
-        <v>3.29</v>
+        <v>3.55</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
         <v>133</v>
       </c>
       <c r="B31" t="s">
         <v>134</v>
       </c>
       <c r="C31" s="1">
-        <v>21000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D31" s="1">
-        <v>97.688</v>
+        <v>97.709</v>
       </c>
       <c r="E31" s="1">
-        <v>81.95</v>
+        <v>96.54</v>
       </c>
       <c r="F31" t="s">
-        <v>131</v>
+        <v>128</v>
       </c>
       <c r="G31">
-        <v>4.28</v>
+        <v>4.23</v>
       </c>
       <c r="H31" s="1">
-        <v>3676104.62</v>
+        <v>4486320.07</v>
       </c>
       <c r="I31" s="1">
-        <v>1116998.19</v>
+        <v>128036.48</v>
       </c>
       <c r="J31" s="1">
-        <v>30.385375430365</v>
+        <v>2.8539310170083</v>
       </c>
       <c r="K31">
-        <v>0.39</v>
+        <v>0.58</v>
       </c>
       <c r="L31" t="s">
         <v>135</v>
       </c>
       <c r="M31" s="1">
-        <v>4793102.81</v>
+        <v>4614356.55</v>
       </c>
       <c r="N31" s="1">
-        <v>4874430.42</v>
+        <v>4730802.99</v>
       </c>
       <c r="O31" s="1">
-        <v>3.6</v>
+        <v>3.38</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
         <v>136</v>
       </c>
       <c r="B32" t="s">
         <v>137</v>
       </c>
       <c r="C32" s="1">
-        <v>20000000.0</v>
+        <v>87000000.0</v>
       </c>
       <c r="D32" s="1">
-        <v>95.514</v>
+        <v>100.578</v>
       </c>
       <c r="E32" s="1">
-        <v>96.54</v>
+        <v>87.80771</v>
       </c>
       <c r="F32" t="s">
-        <v>131</v>
+        <v>138</v>
       </c>
       <c r="G32">
-        <v>4.28</v>
+        <v>19.32</v>
       </c>
       <c r="H32" s="1">
-        <v>4486320.07</v>
+        <v>4198301.16</v>
       </c>
       <c r="I32" s="1">
-        <v>-23049.04</v>
+        <v>331453.7</v>
       </c>
       <c r="J32" s="1">
-        <v>-0.5137627195645</v>
+        <v>7.8949481556487</v>
       </c>
       <c r="K32">
-        <v>0.48</v>
+        <v>0.03</v>
       </c>
       <c r="L32" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="M32" s="1">
-        <v>4463271.03</v>
+        <v>4529754.86</v>
       </c>
       <c r="N32" s="1">
-        <v>4559289.46</v>
+        <v>4553168.05</v>
       </c>
       <c r="O32" s="1">
-        <v>3.37</v>
+        <v>3.26</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B33" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="C33" s="1">
-        <v>87000000.0</v>
+        <v>3500000.0</v>
       </c>
       <c r="D33" s="1">
-        <v>97.186</v>
+        <v>98.453</v>
       </c>
       <c r="E33" s="1">
-        <v>87.80771</v>
+        <v>90.749</v>
       </c>
       <c r="F33" t="s">
-        <v>141</v>
+        <v>15</v>
       </c>
       <c r="G33">
-        <v>19.67</v>
+        <v>1.18</v>
       </c>
       <c r="H33" s="1">
-        <v>4198301.16</v>
+        <v>2921060.38</v>
       </c>
       <c r="I33" s="1">
-        <v>99636.34</v>
+        <v>11083.09</v>
       </c>
       <c r="J33" s="1">
-        <v>2.3732537567648</v>
+        <v>0.37942009264458</v>
       </c>
       <c r="K33">
-        <v>0.2</v>
+        <v>0.4</v>
       </c>
       <c r="L33" t="s">
         <v>142</v>
       </c>
       <c r="M33" s="1">
-        <v>4297937.5</v>
+        <v>2932143.47</v>
       </c>
       <c r="N33" s="1">
-        <v>4472863.96</v>
+        <v>2946041.81</v>
       </c>
       <c r="O33" s="1">
-        <v>3.3</v>
+        <v>2.11</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
         <v>143</v>
       </c>
       <c r="B34" t="s">
         <v>144</v>
       </c>
       <c r="C34" s="1">
-        <v>3500000.0</v>
+        <v>17500000.0</v>
       </c>
       <c r="D34" s="1">
-        <v>98.108</v>
+        <v>99.997</v>
       </c>
       <c r="E34" s="1">
-        <v>90.749</v>
+        <v>105.46664023</v>
       </c>
       <c r="F34" t="s">
-        <v>15</v>
+        <v>145</v>
       </c>
       <c r="G34">
-        <v>1.15</v>
+        <v>5.1</v>
       </c>
       <c r="H34" s="1">
-        <v>2921060.38</v>
+        <v>3814553.43</v>
       </c>
       <c r="I34" s="1">
-        <v>53196.88</v>
+        <v>-381163.2</v>
       </c>
       <c r="J34" s="1">
-        <v>1.821149619646</v>
+        <v>-9.9923413577667</v>
       </c>
       <c r="K34">
-        <v>0.19</v>
-[...2 lines deleted...]
-        <v>145</v>
+        <v>0.0</v>
+      </c>
+      <c r="L34">
+        <v>0.0</v>
       </c>
       <c r="M34" s="1">
-        <v>2974257.26</v>
+        <v>3433390.23</v>
       </c>
       <c r="N34" s="1">
-        <v>2981078.39</v>
+        <v>3433390.23</v>
       </c>
       <c r="O34" s="1">
-        <v>2.2</v>
+        <v>2.46</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
         <v>146</v>
       </c>
       <c r="B35" t="s">
         <v>147</v>
       </c>
       <c r="C35" s="1">
-        <v>17500000.0</v>
+        <v>16500000.0</v>
       </c>
       <c r="D35" s="1">
-        <v>99.889</v>
+        <v>104.038</v>
       </c>
       <c r="E35" s="1">
-        <v>105.46664023</v>
+        <v>106.07906824</v>
       </c>
       <c r="F35" t="s">
-        <v>148</v>
+        <v>145</v>
       </c>
       <c r="G35">
         <v>5.1</v>
       </c>
       <c r="H35" s="1">
-        <v>3814553.43</v>
+        <v>3486666.56</v>
       </c>
       <c r="I35" s="1">
-        <v>-384265.65</v>
+        <v>-118651.02</v>
       </c>
       <c r="J35" s="1">
-        <v>-10.07367328972</v>
+        <v>-3.4029930295371</v>
       </c>
       <c r="K35">
-        <v>0.88</v>
+        <v>1.54</v>
       </c>
       <c r="L35" t="s">
-        <v>149</v>
+        <v>148</v>
       </c>
       <c r="M35" s="1">
-        <v>3430287.78</v>
+        <v>3368015.54</v>
       </c>
       <c r="N35" s="1">
-        <v>3583608.57</v>
+        <v>3622741.77</v>
       </c>
       <c r="O35" s="1">
-        <v>2.65</v>
+        <v>2.59</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
+        <v>149</v>
+      </c>
+      <c r="B36" t="s">
         <v>150</v>
       </c>
-      <c r="B36" t="s">
+      <c r="C36" s="1">
+        <v>64000000.0</v>
+      </c>
+      <c r="D36" s="1">
+        <v>96.172</v>
+      </c>
+      <c r="E36" s="1">
+        <v>85.83928125</v>
+      </c>
+      <c r="F36" t="s">
+        <v>138</v>
+      </c>
+      <c r="G36">
+        <v>19.32</v>
+      </c>
+      <c r="H36" s="1">
+        <v>3128077.52</v>
+      </c>
+      <c r="I36" s="1">
+        <v>58181.47</v>
+      </c>
+      <c r="J36" s="1">
+        <v>1.8599753243967</v>
+      </c>
+      <c r="K36">
+        <v>0.05</v>
+      </c>
+      <c r="L36" t="s">
         <v>151</v>
       </c>
-      <c r="C36" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M36" s="1">
-        <v>3356015.07</v>
+        <v>3186258.99</v>
       </c>
       <c r="N36" s="1">
-        <v>3589496.21</v>
+        <v>3220569.83</v>
       </c>
       <c r="O36" s="1">
-        <v>2.65</v>
+        <v>2.3</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
+        <v>152</v>
+      </c>
+      <c r="B37" t="s">
         <v>153</v>
       </c>
-      <c r="B37" t="s">
+      <c r="C37" s="1">
+        <v>116000000.0</v>
+      </c>
+      <c r="D37" s="1">
+        <v>102.813</v>
+      </c>
+      <c r="E37" s="1">
+        <v>86.36011817</v>
+      </c>
+      <c r="F37" t="s">
+        <v>138</v>
+      </c>
+      <c r="G37">
+        <v>19.32</v>
+      </c>
+      <c r="H37" s="1">
+        <v>4956366.4</v>
+      </c>
+      <c r="I37" s="1">
+        <v>1217517.69</v>
+      </c>
+      <c r="J37" s="1">
+        <v>24.564723261783</v>
+      </c>
+      <c r="K37">
+        <v>0.07</v>
+      </c>
+      <c r="L37" t="s">
         <v>154</v>
       </c>
-      <c r="C37" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M37" s="1">
-        <v>3036548.71</v>
+        <v>6173884.09</v>
       </c>
       <c r="N37" s="1">
-        <v>3051522.56</v>
+        <v>6252730.1</v>
       </c>
       <c r="O37" s="1">
-        <v>2.25</v>
+        <v>4.47</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
+        <v>155</v>
+      </c>
+      <c r="B38" t="s">
         <v>156</v>
       </c>
-      <c r="B38" t="s">
+      <c r="C38" s="1">
+        <v>180000000.0</v>
+      </c>
+      <c r="D38" s="1">
+        <v>99.833</v>
+      </c>
+      <c r="E38" s="1">
+        <v>93.75046918</v>
+      </c>
+      <c r="F38" t="s">
         <v>157</v>
       </c>
-      <c r="C38" s="1">
-[...10 lines deleted...]
-      </c>
       <c r="G38">
-        <v>19.67</v>
+        <v>37.72</v>
       </c>
       <c r="H38" s="1">
-        <v>4956366.4</v>
+        <v>4556806.41</v>
       </c>
       <c r="I38" s="1">
-        <v>838135.1</v>
+        <v>206736.07</v>
       </c>
       <c r="J38" s="1">
-        <v>16.91027321951</v>
+        <v>4.5368631317388</v>
       </c>
       <c r="K38">
-        <v>0.03</v>
+        <v>0.01</v>
       </c>
       <c r="L38" t="s">
         <v>158</v>
       </c>
       <c r="M38" s="1">
-        <v>5794501.5</v>
+        <v>4763542.48</v>
       </c>
       <c r="N38" s="1">
-        <v>5828911.28</v>
+        <v>4780144.72</v>
       </c>
       <c r="O38" s="1">
-        <v>4.3</v>
+        <v>3.42</v>
       </c>
       <c r="P38">
-        <v>1</v>
-[...48 lines deleted...]
-      <c r="P39">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>