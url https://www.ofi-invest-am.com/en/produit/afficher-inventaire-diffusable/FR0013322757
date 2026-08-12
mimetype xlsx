--- v3 (2026-07-21)
+++ v4 (2026-08-12)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="159">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="160">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>C/D</t>
   </si>
   <si>
     <t>FR0011550771</t>
   </si>
   <si>
@@ -142,399 +142,402 @@
   <si>
     <t>Ofi Invest ESG Liquidités PART C/D</t>
   </si>
   <si>
     <t>TY300626</t>
   </si>
   <si>
     <t>US 10YR NOTE JUN 26</t>
   </si>
   <si>
     <t>WN300626</t>
   </si>
   <si>
     <t>US ULTRA T-BOND JUN 26</t>
   </si>
   <si>
     <t>BRSTNCNTF1P8</t>
   </si>
   <si>
     <t>BRAZIL FEDERATIVE REPUBLIC OF (GO 10 01/01/2027</t>
   </si>
   <si>
     <t>BRL</t>
   </si>
   <si>
-    <t>61 409.68</t>
+    <t>74 250.54</t>
   </si>
   <si>
     <t>BRSTNCNTF212</t>
   </si>
   <si>
     <t>BRAZIL FEDERATIVE REPUBLIC OF (GOV 10 01/01/2033</t>
   </si>
   <si>
-    <t>166 033.57</t>
+    <t>200 751.47</t>
   </si>
   <si>
     <t>BRSTNCNTF238</t>
   </si>
   <si>
     <t>BRAZIL FEDERATIVE REPUBLIC OF (GOV 10 01/01/2035</t>
   </si>
   <si>
-    <t>174 557.47</t>
+    <t>210 747.79</t>
   </si>
   <si>
     <t>CL0002798016</t>
   </si>
   <si>
     <t>CHILE (REPUBLIC OF) 7 01/05/2034</t>
   </si>
   <si>
     <t>CLP</t>
   </si>
   <si>
-    <t>1 044.62</t>
-[...2 lines deleted...]
-    <t>80 995.55</t>
+    <t>1 054.82</t>
+  </si>
+  <si>
+    <t>5 596.22</t>
   </si>
   <si>
     <t>COL17CT03771</t>
   </si>
   <si>
     <t>COLOMBIA (REPUBLIC OF) 7 26/03/2031</t>
   </si>
   <si>
     <t>COP</t>
   </si>
   <si>
-    <t>4 204.05</t>
-[...2 lines deleted...]
-    <t>14 050.36</t>
+    <t>4 428.56</t>
+  </si>
+  <si>
+    <t>23 341.66</t>
   </si>
   <si>
     <t>COL17CT02914</t>
   </si>
   <si>
     <t>COLOMBIA REPUBLIC OF (GOVERNMENT) 6 28/04/2028</t>
   </si>
   <si>
-    <t>218 184.65</t>
+    <t>9 205.51</t>
   </si>
   <si>
     <t>CZ0001006431</t>
   </si>
   <si>
     <t>CZECH REPUBLIC 3.5 30/05/2035</t>
   </si>
   <si>
     <t>CZK</t>
   </si>
   <si>
-    <t>206 955.45</t>
+    <t>220 087.98</t>
   </si>
   <si>
     <t>CZ0001006894</t>
   </si>
   <si>
     <t>CZECH REPUBLIC 4.9 14/04/2034</t>
   </si>
   <si>
-    <t>3 527.86</t>
+    <t>11 753.27</t>
   </si>
   <si>
     <t>USP3579ECV76</t>
   </si>
   <si>
     <t>DOMINICAN REPUBLIC (GOVERNMENT) 10.75 01/06/2036</t>
   </si>
   <si>
     <t>DOP</t>
   </si>
   <si>
-    <t>81 262.57</t>
+    <t>94 985.85</t>
   </si>
   <si>
     <t>XS2485814680</t>
   </si>
   <si>
     <t>EUROPEAN BANK FOR RECONSTRUCTION A 30 26/05/2027</t>
   </si>
   <si>
     <t>TRY</t>
   </si>
   <si>
-    <t>229 163.40</t>
+    <t>241 241.25</t>
   </si>
   <si>
     <t>XS2974126042</t>
   </si>
   <si>
     <t>EUROPEAN BANK FOR RECONSTRUCTION A 6.75 13/01/2032</t>
   </si>
   <si>
     <t>INR</t>
   </si>
   <si>
-    <t>16 830.81</t>
+    <t>19 937.05</t>
   </si>
   <si>
     <t>HU0000406624</t>
   </si>
   <si>
     <t>HUNGARY (GOVERNMENT) 7 24/10/2035</t>
   </si>
   <si>
     <t>HUF</t>
   </si>
   <si>
-    <t>219 910.08</t>
+    <t>248 921.27</t>
   </si>
   <si>
     <t>IDG000024506</t>
   </si>
   <si>
     <t>INDONESIA (REPUBLIC OF) 6.75 15/07/2035</t>
   </si>
   <si>
     <t>IDR</t>
   </si>
   <si>
-    <t>20 147.64</t>
-[...2 lines deleted...]
-    <t>58 046.67</t>
+    <t>20 530.68</t>
+  </si>
+  <si>
+    <t>69 170.19</t>
   </si>
   <si>
     <t>IDG000009507</t>
   </si>
   <si>
     <t>INDONESIA (REPUBLIC OF) 8.375 15/09/2026</t>
   </si>
   <si>
-    <t>68 943.29</t>
+    <t>104 087.71</t>
   </si>
   <si>
     <t>XS2610898665</t>
   </si>
   <si>
     <t>INTERNATIONAL BANK FOR RECONSTRUCT 6.5 17/04/2030</t>
   </si>
   <si>
-    <t>3 889.79</t>
+    <t>17 135.97</t>
   </si>
   <si>
     <t>XS2615587263</t>
   </si>
   <si>
     <t>INTERNATIONAL BANK FOR RECONSTRUCT 6.85 24/04/2028</t>
   </si>
   <si>
-    <t>315 820.44</t>
+    <t>17 224.49</t>
   </si>
   <si>
     <t>MYBMY1900052</t>
   </si>
   <si>
     <t>MALAYSIA (GOVERNMENT) 3.757 22/05/2040</t>
   </si>
   <si>
     <t>MYR</t>
   </si>
   <si>
-    <t>33 974.95</t>
+    <t>38 890.40</t>
   </si>
   <si>
     <t>MYBMX1000038</t>
   </si>
   <si>
     <t>MALAYSIA (GOVERNMENT) 4.498 15/04/2030</t>
   </si>
   <si>
-    <t>3 176.16</t>
+    <t>11 579.54</t>
   </si>
   <si>
     <t>MX0MGO0000R8</t>
   </si>
   <si>
     <t>MEXICO (UNITED MEXICAN STATES) (GO 7.75 13/11/2042</t>
   </si>
   <si>
     <t>MXN</t>
   </si>
   <si>
-    <t>205 752.47</t>
+    <t>238 049.20</t>
   </si>
   <si>
     <t>MX0MGO0000P2</t>
   </si>
   <si>
     <t>MEXICO (UNITED MEXICAN STATES) (GO 7.75 29/05/2031</t>
   </si>
   <si>
-    <t>251 639.72</t>
+    <t>290 866.37</t>
   </si>
   <si>
     <t>PEP01000C5E9</t>
   </si>
   <si>
     <t>PERU (REPUBLIC OF) 6.15 12/08/2032</t>
   </si>
   <si>
     <t>PEN</t>
   </si>
   <si>
-    <t>40 872.61</t>
+    <t>53 346.99</t>
   </si>
   <si>
     <t>USP87324BE10</t>
   </si>
   <si>
     <t>PERU (REPUBLIC OF) 6.9 12/08/2037</t>
   </si>
   <si>
-    <t>8 138.67</t>
+    <t>10 658.14</t>
   </si>
   <si>
     <t>PEP01000C5I0</t>
   </si>
   <si>
     <t>PERU (REPUBLIC OF) 7.3 12/08/2033</t>
   </si>
   <si>
-    <t>22 681.75</t>
+    <t>29 508.04</t>
   </si>
   <si>
     <t>PEP01000C5G4</t>
   </si>
   <si>
     <t>PERU GOVERNMENT BOND 5.4 12/08/2034</t>
   </si>
   <si>
-    <t>27 397.64</t>
+    <t>35 759.44</t>
   </si>
   <si>
     <t>PL0000113783</t>
   </si>
   <si>
     <t>POLAND (REPUBLIC OF) 1.75 25/04/2032</t>
   </si>
   <si>
     <t>PLN</t>
   </si>
   <si>
-    <t>94 520.55</t>
+    <t>4 926.94</t>
   </si>
   <si>
     <t>PL0000109427</t>
   </si>
   <si>
     <t>POLAND (REPUBLIC OF) 2.5 25/07/2027</t>
   </si>
   <si>
-    <t>92 380.85</t>
+    <t>99 102.51</t>
   </si>
   <si>
     <t>PL0000116851</t>
   </si>
   <si>
     <t>POLAND (REPUBLIC OF) 5 25/10/2034</t>
   </si>
   <si>
-    <t>116 446.44</t>
+    <t>129 495.23</t>
   </si>
   <si>
     <t>ZAG000107004</t>
   </si>
   <si>
     <t>REPUBLIC OF SOUTH AFRICA 8.25 31/03/2032</t>
   </si>
   <si>
     <t>ZAR</t>
   </si>
   <si>
-    <t>23 413.19</t>
+    <t>44 572.29</t>
   </si>
   <si>
     <t>XS2434895988</t>
   </si>
   <si>
     <t>ROMANIA (REPUBLIC OF) 3 27/02/2027</t>
   </si>
   <si>
-    <t>13 898.34</t>
-[...5 lines deleted...]
-    <t>ROMANIA (REPUBLIC OF) 4.85 22/04/2026</t>
+    <t>19 137.09</t>
+  </si>
+  <si>
+    <t>ROO7A2H5YIN8</t>
+  </si>
+  <si>
+    <t>ROMANIA (REPUBLIC OF) 6.7 25/02/2032</t>
   </si>
   <si>
     <t>RON</t>
   </si>
   <si>
+    <t>50 897.74</t>
+  </si>
+  <si>
     <t>ROXL7LT7QZ66</t>
   </si>
   <si>
     <t>ROMANIA (REPUBLIC OF) 8 29/04/2030</t>
   </si>
   <si>
-    <t>254 726.23</t>
+    <t>10 423.72</t>
   </si>
   <si>
     <t>ZAG000077470</t>
   </si>
   <si>
     <t>SOUTH AFRICA (REPUBLIC OF) 7 28/02/2031</t>
   </si>
   <si>
-    <t>34 310.84</t>
+    <t>47 421.84</t>
   </si>
   <si>
     <t>ZAG000125972</t>
   </si>
   <si>
     <t>SOUTH AFRICA (REPUBLIC OF) 8.875 28/02/2035</t>
   </si>
   <si>
-    <t>78 846.01</t>
+    <t>112 732.71</t>
   </si>
   <si>
     <t>TH0623037601</t>
   </si>
   <si>
     <t>THAILAND KINGDOM OF (GOVERNMENT) 1 17/06/2027</t>
   </si>
   <si>
     <t>THB</t>
   </si>
   <si>
-    <t>16 602.24</t>
+    <t>19 187.15</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -901,179 +904,179 @@
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
         <v>11549.5602</v>
       </c>
       <c r="D2">
-        <v>10190.88</v>
+        <v>10072.94</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>117700204.23</v>
+        <v>116338076.99</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>117700204.23</v>
+        <v>116338076.99</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
-        <v>884.9904</v>
+        <v>884.586</v>
       </c>
       <c r="D3">
-        <v>7801.56</v>
+        <v>7713.71</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>6904310.77</v>
+        <v>6823448.68</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>6904310.77</v>
+        <v>6823448.68</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="1">
-        <v>121091.6698</v>
+        <v>121841.4037</v>
       </c>
       <c r="D4">
-        <v>123.98</v>
+        <v>122.5</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>15013017.1</v>
+        <v>14925992.69</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>15013017.1</v>
+        <v>14925992.69</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
         <v>13</v>
       </c>
       <c r="B5" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="1">
         <v>10.0</v>
       </c>
       <c r="D5">
-        <v>11024.22</v>
+        <v>10880.09</v>
       </c>
       <c r="E5" t="s">
         <v>15</v>
       </c>
       <c r="F5">
-        <v>110242.27</v>
+        <v>108800.95</v>
       </c>
       <c r="G5" t="s">
         <v>15</v>
       </c>
       <c r="H5">
-        <v>93807.241320626</v>
+        <v>92710.962464318</v>
       </c>
       <c r="I5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" t="s">
         <v>16</v>
       </c>
       <c r="B6" t="s">
         <v>17</v>
       </c>
       <c r="C6" s="1">
-        <v>1101.0</v>
+        <v>1136.0</v>
       </c>
       <c r="D6">
-        <v>102.46</v>
+        <v>101.24</v>
       </c>
       <c r="E6" t="s">
         <v>8</v>
       </c>
       <c r="F6">
-        <v>112814.85</v>
+        <v>115014.11</v>
       </c>
       <c r="G6" t="s">
         <v>8</v>
       </c>
       <c r="H6">
-        <v>112814.85</v>
+        <v>115014.11</v>
       </c>
       <c r="I6" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
@@ -1125,1884 +1128,1884 @@
       </c>
       <c r="M1" t="s">
         <v>29</v>
       </c>
       <c r="N1" t="s">
         <v>30</v>
       </c>
       <c r="O1" t="s">
         <v>31</v>
       </c>
       <c r="P1" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>33</v>
       </c>
       <c r="B2" t="s">
         <v>34</v>
       </c>
       <c r="C2" s="1">
         <v>2.9283</v>
       </c>
       <c r="D2" s="1">
-        <v>4793.7</v>
+        <v>4799.78</v>
       </c>
       <c r="E2" s="1">
         <v>4432.981593416</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
         <v>1.0</v>
       </c>
       <c r="H2" s="1">
         <v>12981.1</v>
       </c>
       <c r="I2" s="1">
-        <v>1056.29</v>
+        <v>1074.1</v>
       </c>
       <c r="J2" s="1">
-        <v>8.137137838858</v>
+        <v>8.2743373057753</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>14037.39</v>
+        <v>14055.2</v>
       </c>
       <c r="N2" s="1">
-        <v>14037.39</v>
+        <v>14055.2</v>
       </c>
       <c r="O2" s="1">
         <v>0.01</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>35</v>
       </c>
       <c r="B3" t="s">
         <v>36</v>
       </c>
       <c r="C3" s="1">
         <v>61.0</v>
       </c>
       <c r="D3" s="1">
-        <v>111.29688</v>
+        <v>110.03125</v>
       </c>
       <c r="E3" s="1">
         <v>113.078125</v>
       </c>
       <c r="F3" t="s">
         <v>15</v>
       </c>
       <c r="G3">
-        <v>1.18</v>
+        <v>1.17</v>
       </c>
       <c r="H3" s="1">
         <v>0.0</v>
       </c>
       <c r="I3" s="1">
-        <v>-92457.41</v>
+        <v>-158373.64</v>
       </c>
       <c r="J3" s="1">
         <v>0</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
       <c r="M3" s="1">
-        <v>-92457.41</v>
+        <v>-158373.64</v>
       </c>
       <c r="N3" s="1">
-        <v>-92457.41</v>
+        <v>-158373.64</v>
       </c>
       <c r="O3" s="1">
-        <v>-0.07</v>
+        <v>-0.11</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>37</v>
       </c>
       <c r="B4" t="s">
         <v>38</v>
       </c>
       <c r="C4" s="1">
         <v>25.0</v>
       </c>
       <c r="D4" s="1">
-        <v>116.625</v>
+        <v>114.28125</v>
       </c>
       <c r="E4" s="1">
         <v>120.2578125</v>
       </c>
       <c r="F4" t="s">
         <v>15</v>
       </c>
       <c r="G4">
-        <v>1.18</v>
+        <v>1.17</v>
       </c>
       <c r="H4" s="1">
         <v>0.0</v>
       </c>
       <c r="I4" s="1">
-        <v>-77280.73</v>
+        <v>-127318.02</v>
       </c>
       <c r="J4" s="1">
         <v>0</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4" s="1">
-        <v>-77280.73</v>
+        <v>-127318.02</v>
       </c>
       <c r="N4" s="1">
-        <v>-77280.73</v>
+        <v>-127318.02</v>
       </c>
       <c r="O4" s="1">
-        <v>-0.06</v>
+        <v>-0.09</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>39</v>
       </c>
       <c r="B5" t="s">
         <v>40</v>
       </c>
       <c r="C5" s="1">
         <v>12000.0</v>
       </c>
       <c r="D5" s="1">
-        <v>1006.55</v>
+        <v>1012.464</v>
       </c>
       <c r="E5" s="1">
         <v>1202.1588983333</v>
       </c>
       <c r="F5" t="s">
         <v>41</v>
       </c>
       <c r="G5">
-        <v>5.84</v>
+        <v>5.76</v>
       </c>
       <c r="H5" s="1">
         <v>2751909.87</v>
       </c>
       <c r="I5" s="1">
-        <v>-743471.21</v>
+        <v>-715449.61</v>
       </c>
       <c r="J5" s="1">
-        <v>-27.016553779794</v>
+        <v>-25.99829368685</v>
       </c>
       <c r="K5">
-        <v>0.51</v>
+        <v>0.62</v>
       </c>
       <c r="L5" t="s">
         <v>42</v>
       </c>
       <c r="M5" s="1">
-        <v>2008438.66</v>
+        <v>2036460.26</v>
       </c>
       <c r="N5" s="1">
-        <v>2069848.34</v>
+        <v>2110710.8</v>
       </c>
       <c r="O5" s="1">
-        <v>1.48</v>
+        <v>1.53</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>43</v>
       </c>
       <c r="B6" t="s">
         <v>44</v>
       </c>
       <c r="C6" s="1">
         <v>32000.0</v>
       </c>
       <c r="D6" s="1">
-        <v>887.131</v>
+        <v>873.469</v>
       </c>
       <c r="E6" s="1">
         <v>872.179413125</v>
       </c>
       <c r="F6" t="s">
         <v>41</v>
       </c>
       <c r="G6">
-        <v>5.84</v>
+        <v>5.76</v>
       </c>
       <c r="H6" s="1">
         <v>5086057.63</v>
       </c>
       <c r="I6" s="1">
-        <v>-387350.9</v>
+        <v>-430957.88</v>
       </c>
       <c r="J6" s="1">
-        <v>-7.6159361174993</v>
+        <v>-8.4733188522679</v>
       </c>
       <c r="K6">
-        <v>0.52</v>
+        <v>0.63</v>
       </c>
       <c r="L6" t="s">
         <v>45</v>
       </c>
       <c r="M6" s="1">
-        <v>4698706.73</v>
+        <v>4655099.75</v>
       </c>
       <c r="N6" s="1">
-        <v>4864740.3</v>
+        <v>4855851.22</v>
       </c>
       <c r="O6" s="1">
-        <v>3.48</v>
+        <v>3.51</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>46</v>
       </c>
       <c r="B7" t="s">
         <v>47</v>
       </c>
       <c r="C7" s="1">
         <v>33800.0</v>
       </c>
       <c r="D7" s="1">
-        <v>862.944</v>
+        <v>847.192</v>
       </c>
       <c r="E7" s="1">
         <v>826.5766677515</v>
       </c>
       <c r="F7" t="s">
         <v>41</v>
       </c>
       <c r="G7">
-        <v>5.84</v>
+        <v>5.76</v>
       </c>
       <c r="H7" s="1">
         <v>4596710.11</v>
       </c>
       <c r="I7" s="1">
-        <v>227020.0</v>
+        <v>167236.92</v>
       </c>
       <c r="J7" s="1">
-        <v>4.9387495527753</v>
+        <v>3.6381872251674</v>
       </c>
       <c r="K7">
-        <v>0.52</v>
+        <v>0.62</v>
       </c>
       <c r="L7" t="s">
         <v>48</v>
       </c>
       <c r="M7" s="1">
-        <v>4823730.11</v>
+        <v>4763947.03</v>
       </c>
       <c r="N7" s="1">
-        <v>4998287.58</v>
+        <v>4974694.82</v>
       </c>
       <c r="O7" s="1">
-        <v>3.57</v>
+        <v>3.6</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>49</v>
       </c>
       <c r="B8" t="s">
         <v>50</v>
       </c>
       <c r="C8" s="1">
         <v>2565000000.0</v>
       </c>
       <c r="D8" s="1">
-        <v>114.728</v>
+        <v>110.1615</v>
       </c>
       <c r="E8" s="1">
         <v>110.79105771</v>
       </c>
       <c r="F8" t="s">
         <v>51</v>
       </c>
       <c r="G8" t="s">
         <v>52</v>
       </c>
       <c r="H8" s="1">
         <v>2723673.31</v>
       </c>
       <c r="I8" s="1">
-        <v>93392.42</v>
+        <v>-44887.37</v>
       </c>
       <c r="J8" s="1">
-        <v>3.4289141673896</v>
+        <v>-1.6480453009983</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8" t="s">
         <v>53</v>
       </c>
       <c r="M8" s="1">
-        <v>2817065.73</v>
+        <v>2678785.94</v>
       </c>
       <c r="N8" s="1">
-        <v>2898061.28</v>
+        <v>2684382.16</v>
       </c>
       <c r="O8" s="1">
-        <v>2.07</v>
+        <v>1.94</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>54</v>
       </c>
       <c r="B9" t="s">
         <v>55</v>
       </c>
       <c r="C9" s="1">
         <v>11000000000.0</v>
       </c>
       <c r="D9" s="1">
-        <v>78.107</v>
+        <v>75.194</v>
       </c>
       <c r="E9" s="1">
         <v>69.002</v>
       </c>
       <c r="F9" t="s">
         <v>56</v>
       </c>
       <c r="G9" t="s">
         <v>57</v>
       </c>
       <c r="H9" s="1">
         <v>1497289.3</v>
       </c>
       <c r="I9" s="1">
-        <v>546397.05</v>
+        <v>370439.21</v>
       </c>
       <c r="J9" s="1">
-        <v>36.492416662565</v>
+        <v>24.740656999285</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9" t="s">
         <v>58</v>
       </c>
       <c r="M9" s="1">
-        <v>2043686.35</v>
+        <v>1867728.51</v>
       </c>
       <c r="N9" s="1">
-        <v>2057736.71</v>
+        <v>1891070.17</v>
       </c>
       <c r="O9" s="1">
-        <v>1.47</v>
+        <v>1.37</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
         <v>59</v>
       </c>
       <c r="B10" t="s">
         <v>60</v>
       </c>
       <c r="C10" s="1">
         <v>15500000000.0</v>
       </c>
       <c r="D10" s="1">
-        <v>87.592</v>
+        <v>87.165</v>
       </c>
       <c r="E10" s="1">
         <v>99.81049819</v>
       </c>
       <c r="F10" t="s">
         <v>56</v>
       </c>
       <c r="G10" t="s">
         <v>57</v>
       </c>
       <c r="H10" s="1">
         <v>4086969.17</v>
       </c>
       <c r="I10" s="1">
-        <v>-857525.3</v>
+        <v>-1036183.44</v>
       </c>
       <c r="J10" s="1">
-        <v>-20.981937086646</v>
+        <v>-25.353346132533</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10" t="s">
         <v>61</v>
       </c>
       <c r="M10" s="1">
-        <v>3229443.87</v>
+        <v>3050785.73</v>
       </c>
       <c r="N10" s="1">
-        <v>3447628.52</v>
+        <v>3059991.24</v>
       </c>
       <c r="O10" s="1">
-        <v>2.47</v>
+        <v>2.21</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
         <v>62</v>
       </c>
       <c r="B11" t="s">
         <v>63</v>
       </c>
       <c r="C11" s="1">
         <v>160000000.0</v>
       </c>
       <c r="D11" s="1">
-        <v>92.164</v>
+        <v>90.028</v>
       </c>
       <c r="E11" s="1">
         <v>92.85736875</v>
       </c>
       <c r="F11" t="s">
         <v>64</v>
       </c>
       <c r="G11">
-        <v>24.32</v>
+        <v>24.33</v>
       </c>
       <c r="H11" s="1">
         <v>6124436.2</v>
       </c>
       <c r="I11" s="1">
-        <v>-60017.71</v>
+        <v>-203732.51</v>
       </c>
       <c r="J11" s="1">
-        <v>-0.97997118493944</v>
+        <v>-3.3265512668742</v>
       </c>
       <c r="K11">
-        <v>0.13</v>
+        <v>0.14</v>
       </c>
       <c r="L11" t="s">
         <v>65</v>
       </c>
       <c r="M11" s="1">
-        <v>6064418.49</v>
+        <v>5920703.69</v>
       </c>
       <c r="N11" s="1">
-        <v>6271373.94</v>
+        <v>6140791.67</v>
       </c>
       <c r="O11" s="1">
-        <v>4.49</v>
+        <v>4.44</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
         <v>66</v>
       </c>
       <c r="B12" t="s">
         <v>67</v>
       </c>
       <c r="C12" s="1">
         <v>71000000.0</v>
       </c>
       <c r="D12" s="1">
-        <v>102.503</v>
+        <v>100.488</v>
       </c>
       <c r="E12" s="1">
         <v>102.47873239</v>
       </c>
       <c r="F12" t="s">
         <v>64</v>
       </c>
       <c r="G12">
-        <v>24.32</v>
+        <v>24.33</v>
       </c>
       <c r="H12" s="1">
         <v>2974236.84</v>
       </c>
       <c r="I12" s="1">
-        <v>18736.1</v>
+        <v>-41667.48</v>
       </c>
       <c r="J12" s="1">
-        <v>0.62994647057092</v>
+        <v>-1.4009469400561</v>
       </c>
       <c r="K12">
-        <v>0.0</v>
+        <v>0.02</v>
       </c>
       <c r="L12" t="s">
         <v>68</v>
       </c>
       <c r="M12" s="1">
-        <v>2992972.94</v>
+        <v>2932569.36</v>
       </c>
       <c r="N12" s="1">
-        <v>2996500.8</v>
+        <v>2944322.63</v>
       </c>
       <c r="O12" s="1">
-        <v>2.14</v>
+        <v>2.13</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
         <v>69</v>
       </c>
       <c r="B13" t="s">
         <v>70</v>
       </c>
       <c r="C13" s="1">
         <v>136000000.0</v>
       </c>
       <c r="D13" s="1">
-        <v>106.028</v>
+        <v>106.879</v>
       </c>
       <c r="E13" s="1">
         <v>102.82321265</v>
       </c>
       <c r="F13" t="s">
         <v>71</v>
       </c>
       <c r="G13">
-        <v>70.46</v>
+        <v>69.26</v>
       </c>
       <c r="H13" s="1">
         <v>2186528.97</v>
       </c>
       <c r="I13" s="1">
-        <v>-140150.21</v>
+        <v>-87925.9</v>
       </c>
       <c r="J13" s="1">
-        <v>-6.4097120103558</v>
+        <v>-4.02125474697</v>
       </c>
       <c r="K13">
-        <v>0.06</v>
+        <v>0.07</v>
       </c>
       <c r="L13" t="s">
         <v>72</v>
       </c>
       <c r="M13" s="1">
-        <v>2046378.76</v>
+        <v>2098603.07</v>
       </c>
       <c r="N13" s="1">
-        <v>2127641.33</v>
+        <v>2193588.92</v>
       </c>
       <c r="O13" s="1">
-        <v>1.52</v>
+        <v>1.59</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
         <v>73</v>
       </c>
       <c r="B14" t="s">
         <v>74</v>
       </c>
       <c r="C14" s="1">
         <v>44300000.0</v>
       </c>
       <c r="D14" s="1">
-        <v>91.048</v>
+        <v>91.368</v>
       </c>
       <c r="E14" s="1">
         <v>91.98</v>
       </c>
       <c r="F14" t="s">
         <v>75</v>
       </c>
       <c r="G14">
-        <v>52.75</v>
+        <v>53.28</v>
       </c>
       <c r="H14" s="1">
         <v>1137371.78</v>
       </c>
       <c r="I14" s="1">
-        <v>-372745.53</v>
+        <v>-377670.96</v>
       </c>
       <c r="J14" s="1">
-        <v>-32.77253195081</v>
+        <v>-33.205585600163</v>
       </c>
       <c r="K14">
-        <v>0.52</v>
+        <v>0.54</v>
       </c>
       <c r="L14" t="s">
         <v>76</v>
       </c>
       <c r="M14" s="1">
-        <v>764626.25</v>
+        <v>759700.82</v>
       </c>
       <c r="N14" s="1">
-        <v>993789.65</v>
+        <v>1000942.07</v>
       </c>
       <c r="O14" s="1">
-        <v>0.71</v>
+        <v>0.72</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
         <v>77</v>
       </c>
       <c r="B15" t="s">
         <v>78</v>
       </c>
       <c r="C15" s="1">
         <v>100000000.0</v>
       </c>
       <c r="D15" s="1">
-        <v>97.551</v>
+        <v>95.7035</v>
       </c>
       <c r="E15" s="1">
         <v>98.29926026</v>
       </c>
       <c r="F15" t="s">
         <v>79</v>
       </c>
       <c r="G15">
-        <v>109.88</v>
+        <v>112.24</v>
       </c>
       <c r="H15" s="1">
         <v>1104197.32</v>
       </c>
       <c r="I15" s="1">
-        <v>-216375.69</v>
+        <v>-251505.0</v>
       </c>
       <c r="J15" s="1">
-        <v>-19.595744898204</v>
+        <v>-22.777178991885</v>
       </c>
       <c r="K15">
         <v>0.02</v>
       </c>
       <c r="L15" t="s">
         <v>80</v>
       </c>
       <c r="M15" s="1">
-        <v>887821.63</v>
+        <v>852692.32</v>
       </c>
       <c r="N15" s="1">
-        <v>904652.44</v>
+        <v>872629.37</v>
       </c>
       <c r="O15" s="1">
-        <v>0.65</v>
+        <v>0.63</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
         <v>81</v>
       </c>
       <c r="B16" t="s">
         <v>82</v>
       </c>
       <c r="C16" s="1">
         <v>2300000000.0</v>
       </c>
       <c r="D16" s="1">
-        <v>107.69</v>
+        <v>108.774</v>
       </c>
       <c r="E16" s="1">
         <v>102.31835348</v>
       </c>
       <c r="F16" t="s">
         <v>83</v>
       </c>
       <c r="G16">
-        <v>363.05</v>
+        <v>357.95</v>
       </c>
       <c r="H16" s="1">
         <v>6096878.79</v>
       </c>
       <c r="I16" s="1">
-        <v>725514.82</v>
+        <v>892371.11</v>
       </c>
       <c r="J16" s="1">
-        <v>11.899774376194</v>
+        <v>14.63652371544</v>
       </c>
       <c r="K16">
         <v>0.01</v>
       </c>
       <c r="L16" t="s">
         <v>84</v>
       </c>
       <c r="M16" s="1">
-        <v>6822393.61</v>
+        <v>6989249.9</v>
       </c>
       <c r="N16" s="1">
-        <v>7042303.69</v>
+        <v>7238171.17</v>
       </c>
       <c r="O16" s="1">
-        <v>5.04</v>
+        <v>5.23</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
         <v>85</v>
       </c>
       <c r="B17" t="s">
         <v>86</v>
       </c>
       <c r="C17" s="1">
         <v>64000000000.0</v>
       </c>
       <c r="D17" s="1">
-        <v>100.813</v>
+        <v>100.086</v>
       </c>
       <c r="E17" s="1">
         <v>99.33</v>
       </c>
       <c r="F17" t="s">
         <v>87</v>
       </c>
       <c r="G17" t="s">
         <v>88</v>
       </c>
       <c r="H17" s="1">
         <v>3382137.26</v>
       </c>
       <c r="I17" s="1">
-        <v>-179759.48</v>
+        <v>-262169.11</v>
       </c>
       <c r="J17" s="1">
-        <v>-5.3149670217701</v>
+        <v>-7.7515810224686</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17" t="s">
         <v>89</v>
       </c>
       <c r="M17" s="1">
-        <v>3202377.78</v>
+        <v>3119968.15</v>
       </c>
       <c r="N17" s="1">
-        <v>3260424.45</v>
+        <v>3189138.34</v>
       </c>
       <c r="O17" s="1">
-        <v>2.33</v>
+        <v>2.31</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
         <v>90</v>
       </c>
       <c r="B18" t="s">
         <v>91</v>
       </c>
       <c r="C18" s="1">
         <v>156500000000.0</v>
       </c>
       <c r="D18" s="1">
-        <v>101.193</v>
+        <v>100.835</v>
       </c>
       <c r="E18" s="1">
         <v>107.64130194</v>
       </c>
       <c r="F18" t="s">
         <v>87</v>
       </c>
       <c r="G18" t="s">
         <v>88</v>
       </c>
       <c r="H18" s="1">
         <v>10794331.04</v>
       </c>
       <c r="I18" s="1">
-        <v>-2933999.51</v>
+        <v>-3107939.6</v>
       </c>
       <c r="J18" s="1">
-        <v>-27.180929500194</v>
+        <v>-28.792331720077</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
       <c r="L18" t="s">
         <v>92</v>
       </c>
       <c r="M18" s="1">
-        <v>7860331.53</v>
+        <v>7686391.44</v>
       </c>
       <c r="N18" s="1">
-        <v>7929274.82</v>
+        <v>7790479.15</v>
       </c>
       <c r="O18" s="1">
-        <v>5.67</v>
+        <v>5.63</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
         <v>93</v>
       </c>
       <c r="B19" t="s">
         <v>94</v>
       </c>
       <c r="C19" s="1">
         <v>400000000.0</v>
       </c>
       <c r="D19" s="1">
-        <v>97.146</v>
+        <v>95.9645</v>
       </c>
       <c r="E19" s="1">
         <v>98.48513136</v>
       </c>
       <c r="F19" t="s">
         <v>79</v>
       </c>
       <c r="G19">
-        <v>109.88</v>
+        <v>112.24</v>
       </c>
       <c r="H19" s="1">
         <v>4123208.81</v>
       </c>
       <c r="I19" s="1">
-        <v>-586666.07</v>
+        <v>-703137.77</v>
       </c>
       <c r="J19" s="1">
-        <v>-14.228386119499</v>
+        <v>-17.053169082649</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
       <c r="L19" t="s">
         <v>95</v>
       </c>
       <c r="M19" s="1">
-        <v>3536542.74</v>
+        <v>3420071.04</v>
       </c>
       <c r="N19" s="1">
-        <v>3540432.53</v>
+        <v>3437207.01</v>
       </c>
       <c r="O19" s="1">
-        <v>2.53</v>
+        <v>2.49</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
         <v>96</v>
       </c>
       <c r="B20" t="s">
         <v>97</v>
       </c>
       <c r="C20" s="1">
         <v>508000000.0</v>
       </c>
       <c r="D20" s="1">
-        <v>99.0035</v>
+        <v>98.1785</v>
       </c>
       <c r="E20" s="1">
         <v>99.70899653</v>
       </c>
       <c r="F20" t="s">
         <v>79</v>
       </c>
       <c r="G20">
-        <v>109.88</v>
+        <v>112.24</v>
       </c>
       <c r="H20" s="1">
         <v>5610844.92</v>
       </c>
       <c r="I20" s="1">
-        <v>-1033556.72</v>
+        <v>-1167145.91</v>
       </c>
       <c r="J20" s="1">
-        <v>-18.42069661052</v>
+        <v>-20.801607006454</v>
       </c>
       <c r="K20">
-        <v>0.06</v>
+        <v>0.0</v>
       </c>
       <c r="L20" t="s">
         <v>98</v>
       </c>
       <c r="M20" s="1">
-        <v>4577288.2</v>
+        <v>4443699.01</v>
       </c>
       <c r="N20" s="1">
-        <v>4893108.64</v>
+        <v>4460923.5</v>
       </c>
       <c r="O20" s="1">
-        <v>3.5</v>
+        <v>3.23</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
         <v>99</v>
       </c>
       <c r="B21" t="s">
         <v>100</v>
       </c>
       <c r="C21" s="1">
         <v>10000000.0</v>
       </c>
       <c r="D21" s="1">
-        <v>98.614</v>
+        <v>98.843</v>
       </c>
       <c r="E21" s="1">
         <v>100.6465507</v>
       </c>
       <c r="F21" t="s">
         <v>101</v>
       </c>
       <c r="G21">
-        <v>4.64</v>
+        <v>4.62</v>
       </c>
       <c r="H21" s="1">
         <v>2099580.71</v>
       </c>
       <c r="I21" s="1">
-        <v>24256.3</v>
+        <v>41384.25</v>
       </c>
       <c r="J21" s="1">
-        <v>1.1552925726775</v>
+        <v>1.9710721194424</v>
       </c>
       <c r="K21">
-        <v>0.34</v>
+        <v>0.39</v>
       </c>
       <c r="L21" t="s">
         <v>102</v>
       </c>
       <c r="M21" s="1">
-        <v>2123837.01</v>
+        <v>2140964.96</v>
       </c>
       <c r="N21" s="1">
-        <v>2157811.96</v>
+        <v>2179855.36</v>
       </c>
       <c r="O21" s="1">
-        <v>1.54</v>
+        <v>1.58</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
         <v>103</v>
       </c>
       <c r="B22" t="s">
         <v>104</v>
       </c>
       <c r="C22" s="1">
         <v>15000000.0</v>
       </c>
       <c r="D22" s="1">
-        <v>104.465</v>
+        <v>104.355</v>
       </c>
       <c r="E22" s="1">
         <v>105.99801867</v>
       </c>
       <c r="F22" t="s">
         <v>101</v>
       </c>
       <c r="G22">
-        <v>4.64</v>
+        <v>4.62</v>
       </c>
       <c r="H22" s="1">
         <v>3433060.08</v>
       </c>
       <c r="I22" s="1">
-        <v>-58286.22</v>
+        <v>-42525.61</v>
       </c>
       <c r="J22" s="1">
-        <v>-1.6977920176684</v>
+        <v>-1.238708586772</v>
       </c>
       <c r="K22">
-        <v>0.02</v>
+        <v>0.08</v>
       </c>
       <c r="L22" t="s">
         <v>105</v>
       </c>
       <c r="M22" s="1">
-        <v>3374773.86</v>
+        <v>3390534.47</v>
       </c>
       <c r="N22" s="1">
-        <v>3377950.02</v>
+        <v>3402114.01</v>
       </c>
       <c r="O22" s="1">
-        <v>2.42</v>
+        <v>2.46</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
         <v>106</v>
       </c>
       <c r="B23" t="s">
         <v>107</v>
       </c>
       <c r="C23" s="1">
         <v>1400000.0</v>
       </c>
       <c r="D23" s="1">
-        <v>85.971</v>
+        <v>84.17</v>
       </c>
       <c r="E23" s="1">
         <v>86.2572375</v>
       </c>
       <c r="F23" t="s">
         <v>108</v>
       </c>
       <c r="G23">
-        <v>20.36</v>
+        <v>20.26</v>
       </c>
       <c r="H23" s="1">
         <v>5989045.57</v>
       </c>
       <c r="I23" s="1">
-        <v>-77744.98</v>
+        <v>-171967.73</v>
       </c>
       <c r="J23" s="1">
-        <v>-1.2981196935524</v>
+        <v>-2.871371205813</v>
       </c>
       <c r="K23">
-        <v>0.15</v>
+        <v>0.17</v>
       </c>
       <c r="L23" t="s">
         <v>109</v>
       </c>
       <c r="M23" s="1">
-        <v>5911300.59</v>
+        <v>5817077.84</v>
       </c>
       <c r="N23" s="1">
-        <v>6117053.06</v>
+        <v>6055127.04</v>
       </c>
       <c r="O23" s="1">
-        <v>4.37</v>
+        <v>4.38</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
         <v>110</v>
       </c>
       <c r="B24" t="s">
         <v>111</v>
       </c>
       <c r="C24" s="1">
         <v>1700000.0</v>
       </c>
       <c r="D24" s="1">
-        <v>97.329</v>
+        <v>96.203</v>
       </c>
       <c r="E24" s="1">
         <v>94.5819441941</v>
       </c>
       <c r="F24" t="s">
         <v>108</v>
       </c>
       <c r="G24">
-        <v>20.36</v>
+        <v>20.26</v>
       </c>
       <c r="H24" s="1">
         <v>7614654.83</v>
       </c>
       <c r="I24" s="1">
-        <v>511670.62</v>
+        <v>458755.92</v>
       </c>
       <c r="J24" s="1">
-        <v>6.719551068607</v>
+        <v>6.0246449805263</v>
       </c>
       <c r="K24">
-        <v>0.15</v>
+        <v>0.17</v>
       </c>
       <c r="L24" t="s">
         <v>112</v>
       </c>
       <c r="M24" s="1">
-        <v>8126325.45</v>
+        <v>8073410.75</v>
       </c>
       <c r="N24" s="1">
-        <v>8377965.17</v>
+        <v>8364277.12</v>
       </c>
       <c r="O24" s="1">
-        <v>5.99</v>
+        <v>6.05</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
         <v>113</v>
       </c>
       <c r="B25" t="s">
         <v>114</v>
       </c>
       <c r="C25" s="1">
         <v>14000000.0</v>
       </c>
       <c r="D25" s="1">
-        <v>105.384</v>
+        <v>104.219</v>
       </c>
       <c r="E25" s="1">
         <v>83.00532886</v>
       </c>
       <c r="F25" t="s">
         <v>115</v>
       </c>
       <c r="G25">
-        <v>4.04</v>
+        <v>4.02</v>
       </c>
       <c r="H25" s="1">
         <v>3010088.08</v>
       </c>
       <c r="I25" s="1">
-        <v>641877.91</v>
+        <v>615956.62</v>
       </c>
       <c r="J25" s="1">
-        <v>21.324223509101</v>
+        <v>20.463076283137</v>
       </c>
       <c r="K25">
-        <v>0.29</v>
+        <v>0.38</v>
       </c>
       <c r="L25" t="s">
         <v>116</v>
       </c>
       <c r="M25" s="1">
-        <v>3651965.99</v>
+        <v>3626044.7</v>
       </c>
       <c r="N25" s="1">
-        <v>3692838.6</v>
+        <v>3679391.69</v>
       </c>
       <c r="O25" s="1">
-        <v>2.64</v>
+        <v>2.66</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
         <v>117</v>
       </c>
       <c r="B26" t="s">
         <v>118</v>
       </c>
       <c r="C26" s="1">
         <v>2500000.0</v>
       </c>
       <c r="D26" s="1">
-        <v>102.964</v>
+        <v>101.52</v>
       </c>
       <c r="E26" s="1">
         <v>89.9253336</v>
       </c>
       <c r="F26" t="s">
         <v>115</v>
       </c>
       <c r="G26">
-        <v>4.04</v>
+        <v>4.02</v>
       </c>
       <c r="H26" s="1">
         <v>572400.95</v>
       </c>
       <c r="I26" s="1">
-        <v>64760.4</v>
+        <v>58338.26</v>
       </c>
       <c r="J26" s="1">
-        <v>11.313817700687</v>
+        <v>10.191852406954</v>
       </c>
       <c r="K26">
-        <v>0.33</v>
+        <v>0.43</v>
       </c>
       <c r="L26" t="s">
         <v>119</v>
       </c>
       <c r="M26" s="1">
-        <v>637161.35</v>
+        <v>630739.21</v>
       </c>
       <c r="N26" s="1">
-        <v>645300.02</v>
+        <v>641397.35</v>
       </c>
       <c r="O26" s="1">
         <v>0.46</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
         <v>120</v>
       </c>
       <c r="B27" t="s">
         <v>121</v>
       </c>
       <c r="C27" s="1">
         <v>6400000.0</v>
       </c>
       <c r="D27" s="1">
-        <v>111.383</v>
+        <v>109.096</v>
       </c>
       <c r="E27" s="1">
         <v>100.67218078</v>
       </c>
       <c r="F27" t="s">
         <v>115</v>
       </c>
       <c r="G27">
-        <v>4.04</v>
+        <v>4.02</v>
       </c>
       <c r="H27" s="1">
         <v>1590947.59</v>
       </c>
       <c r="I27" s="1">
-        <v>173557.42</v>
+        <v>144242.34</v>
       </c>
       <c r="J27" s="1">
-        <v>10.90905954985</v>
+        <v>9.0664419687138</v>
       </c>
       <c r="K27">
-        <v>0.35</v>
+        <v>0.46</v>
       </c>
       <c r="L27" t="s">
         <v>122</v>
       </c>
       <c r="M27" s="1">
-        <v>1764505.01</v>
+        <v>1735189.93</v>
       </c>
       <c r="N27" s="1">
-        <v>1787186.76</v>
+        <v>1764697.97</v>
       </c>
       <c r="O27" s="1">
         <v>1.28</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
         <v>123</v>
       </c>
       <c r="B28" t="s">
         <v>124</v>
       </c>
       <c r="C28" s="1">
         <v>10600000.0</v>
       </c>
       <c r="D28" s="1">
-        <v>97.78</v>
+        <v>96.272</v>
       </c>
       <c r="E28" s="1">
         <v>92.07608538</v>
       </c>
       <c r="F28" t="s">
         <v>115</v>
       </c>
       <c r="G28">
-        <v>4.04</v>
+        <v>4.02</v>
       </c>
       <c r="H28" s="1">
         <v>2371365.24</v>
       </c>
       <c r="I28" s="1">
-        <v>194181.36</v>
+        <v>164721.34</v>
       </c>
       <c r="J28" s="1">
-        <v>8.1885892870725</v>
+        <v>6.9462661095597</v>
       </c>
       <c r="K28">
-        <v>0.26</v>
+        <v>0.34</v>
       </c>
       <c r="L28" t="s">
         <v>125</v>
       </c>
       <c r="M28" s="1">
-        <v>2565546.6</v>
+        <v>2536086.58</v>
       </c>
       <c r="N28" s="1">
-        <v>2592944.24</v>
+        <v>2571846.02</v>
       </c>
       <c r="O28" s="1">
-        <v>1.85</v>
+        <v>1.86</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
         <v>126</v>
       </c>
       <c r="B29" t="s">
         <v>127</v>
       </c>
       <c r="C29" s="1">
         <v>23000000.0</v>
       </c>
       <c r="D29" s="1">
-        <v>83.252</v>
+        <v>81.76</v>
       </c>
       <c r="E29" s="1">
         <v>77.07608696</v>
       </c>
       <c r="F29" t="s">
         <v>128</v>
       </c>
       <c r="G29">
-        <v>4.23</v>
+        <v>4.25</v>
       </c>
       <c r="H29" s="1">
         <v>3906635.99</v>
       </c>
       <c r="I29" s="1">
-        <v>614724.1</v>
+        <v>515369.63</v>
       </c>
       <c r="J29" s="1">
-        <v>15.735382092766</v>
+        <v>13.192158965392</v>
       </c>
       <c r="K29">
-        <v>0.41</v>
+        <v>0.02</v>
       </c>
       <c r="L29" t="s">
         <v>129</v>
       </c>
       <c r="M29" s="1">
-        <v>4521360.09</v>
+        <v>4422005.62</v>
       </c>
       <c r="N29" s="1">
-        <v>4615880.64</v>
+        <v>4426932.56</v>
       </c>
       <c r="O29" s="1">
-        <v>3.3</v>
+        <v>3.2</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
         <v>130</v>
       </c>
       <c r="B30" t="s">
         <v>131</v>
       </c>
       <c r="C30" s="1">
         <v>21000000.0</v>
       </c>
       <c r="D30" s="1">
-        <v>98.218</v>
+        <v>98.082</v>
       </c>
       <c r="E30" s="1">
         <v>81.95</v>
       </c>
       <c r="F30" t="s">
         <v>128</v>
       </c>
       <c r="G30">
-        <v>4.23</v>
+        <v>4.25</v>
       </c>
       <c r="H30" s="1">
         <v>3676104.62</v>
       </c>
       <c r="I30" s="1">
-        <v>1194209.42</v>
+        <v>1167393.98</v>
       </c>
       <c r="J30" s="1">
-        <v>32.485729962713</v>
+        <v>31.756277382552</v>
       </c>
       <c r="K30">
-        <v>0.44</v>
+        <v>0.47</v>
       </c>
       <c r="L30" t="s">
         <v>132</v>
       </c>
       <c r="M30" s="1">
-        <v>4870314.04</v>
+        <v>4843498.6</v>
       </c>
       <c r="N30" s="1">
-        <v>4962694.89</v>
+        <v>4942601.11</v>
       </c>
       <c r="O30" s="1">
-        <v>3.55</v>
+        <v>3.57</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
         <v>133</v>
       </c>
       <c r="B31" t="s">
         <v>134</v>
       </c>
       <c r="C31" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D31" s="1">
-        <v>97.709</v>
+        <v>95.614</v>
       </c>
       <c r="E31" s="1">
         <v>96.54</v>
       </c>
       <c r="F31" t="s">
         <v>128</v>
       </c>
       <c r="G31">
-        <v>4.23</v>
+        <v>4.25</v>
       </c>
       <c r="H31" s="1">
         <v>4486320.07</v>
       </c>
       <c r="I31" s="1">
-        <v>128036.48</v>
+        <v>10464.21</v>
       </c>
       <c r="J31" s="1">
-        <v>2.8539310170083</v>
+        <v>0.23324706745678</v>
       </c>
       <c r="K31">
-        <v>0.58</v>
+        <v>0.65</v>
       </c>
       <c r="L31" t="s">
         <v>135</v>
       </c>
       <c r="M31" s="1">
-        <v>4614356.55</v>
+        <v>4496784.28</v>
       </c>
       <c r="N31" s="1">
-        <v>4730802.99</v>
+        <v>4626279.51</v>
       </c>
       <c r="O31" s="1">
-        <v>3.38</v>
+        <v>3.35</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
         <v>136</v>
       </c>
       <c r="B32" t="s">
         <v>137</v>
       </c>
       <c r="C32" s="1">
         <v>87000000.0</v>
       </c>
       <c r="D32" s="1">
-        <v>100.578</v>
+        <v>98.988</v>
       </c>
       <c r="E32" s="1">
         <v>87.80771</v>
       </c>
       <c r="F32" t="s">
         <v>138</v>
       </c>
       <c r="G32">
-        <v>19.32</v>
+        <v>19.41</v>
       </c>
       <c r="H32" s="1">
         <v>4198301.16</v>
       </c>
       <c r="I32" s="1">
-        <v>331453.7</v>
+        <v>238130.1</v>
       </c>
       <c r="J32" s="1">
-        <v>7.8949481556487</v>
+        <v>5.6720585523693</v>
       </c>
       <c r="K32">
-        <v>0.03</v>
+        <v>0.05</v>
       </c>
       <c r="L32" t="s">
         <v>139</v>
       </c>
       <c r="M32" s="1">
-        <v>4529754.86</v>
+        <v>4436431.26</v>
       </c>
       <c r="N32" s="1">
-        <v>4553168.05</v>
+        <v>4481003.55</v>
       </c>
       <c r="O32" s="1">
-        <v>3.26</v>
+        <v>3.24</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
         <v>140</v>
       </c>
       <c r="B33" t="s">
         <v>141</v>
       </c>
       <c r="C33" s="1">
         <v>3500000.0</v>
       </c>
       <c r="D33" s="1">
-        <v>98.453</v>
+        <v>98.501</v>
       </c>
       <c r="E33" s="1">
         <v>90.749</v>
       </c>
       <c r="F33" t="s">
         <v>15</v>
       </c>
       <c r="G33">
-        <v>1.18</v>
+        <v>1.17</v>
       </c>
       <c r="H33" s="1">
         <v>2921060.38</v>
       </c>
       <c r="I33" s="1">
-        <v>11083.09</v>
+        <v>16637.2</v>
       </c>
       <c r="J33" s="1">
-        <v>0.37942009264458</v>
+        <v>0.56956029097899</v>
       </c>
       <c r="K33">
-        <v>0.4</v>
+        <v>0.55</v>
       </c>
       <c r="L33" t="s">
         <v>142</v>
       </c>
       <c r="M33" s="1">
-        <v>2932143.47</v>
+        <v>2937697.58</v>
       </c>
       <c r="N33" s="1">
-        <v>2946041.81</v>
+        <v>2956834.67</v>
       </c>
       <c r="O33" s="1">
-        <v>2.11</v>
+        <v>2.14</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
         <v>143</v>
       </c>
       <c r="B34" t="s">
         <v>144</v>
       </c>
       <c r="C34" s="1">
-        <v>17500000.0</v>
+        <v>18500000.0</v>
       </c>
       <c r="D34" s="1">
-        <v>99.997</v>
+        <v>99.395</v>
       </c>
       <c r="E34" s="1">
-        <v>105.46664023</v>
+        <v>98.38680205</v>
       </c>
       <c r="F34" t="s">
         <v>145</v>
       </c>
       <c r="G34">
-        <v>5.1</v>
+        <v>5.2</v>
       </c>
       <c r="H34" s="1">
-        <v>3814553.43</v>
+        <v>3575242.26</v>
       </c>
       <c r="I34" s="1">
-        <v>-381163.2</v>
+        <v>-41893.88</v>
       </c>
       <c r="J34" s="1">
-        <v>-9.9923413577667</v>
+        <v>-1.1717773776818</v>
       </c>
       <c r="K34">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.28</v>
+      </c>
+      <c r="L34" t="s">
+        <v>146</v>
       </c>
       <c r="M34" s="1">
-        <v>3433390.23</v>
+        <v>3533348.38</v>
       </c>
       <c r="N34" s="1">
-        <v>3433390.23</v>
+        <v>3584246.12</v>
       </c>
       <c r="O34" s="1">
-        <v>2.46</v>
+        <v>2.59</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B35" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="C35" s="1">
         <v>16500000.0</v>
       </c>
       <c r="D35" s="1">
-        <v>104.038</v>
+        <v>104.593</v>
       </c>
       <c r="E35" s="1">
         <v>106.07906824</v>
       </c>
       <c r="F35" t="s">
         <v>145</v>
       </c>
       <c r="G35">
-        <v>5.1</v>
+        <v>5.2</v>
       </c>
       <c r="H35" s="1">
         <v>3486666.56</v>
       </c>
       <c r="I35" s="1">
-        <v>-118651.02</v>
+        <v>-170496.78</v>
       </c>
       <c r="J35" s="1">
-        <v>-3.4029930295371</v>
+        <v>-4.8899651591576</v>
       </c>
       <c r="K35">
-        <v>1.54</v>
+        <v>0.06</v>
       </c>
       <c r="L35" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="M35" s="1">
-        <v>3368015.54</v>
+        <v>3316169.78</v>
       </c>
       <c r="N35" s="1">
-        <v>3622741.77</v>
+        <v>3326593.5</v>
       </c>
       <c r="O35" s="1">
-        <v>2.59</v>
+        <v>2.41</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B36" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="C36" s="1">
         <v>64000000.0</v>
       </c>
       <c r="D36" s="1">
-        <v>96.172</v>
+        <v>94.824</v>
       </c>
       <c r="E36" s="1">
         <v>85.83928125</v>
       </c>
       <c r="F36" t="s">
         <v>138</v>
       </c>
       <c r="G36">
-        <v>19.32</v>
+        <v>19.41</v>
       </c>
       <c r="H36" s="1">
         <v>3128077.52</v>
       </c>
       <c r="I36" s="1">
-        <v>58181.47</v>
+        <v>-1780.77</v>
       </c>
       <c r="J36" s="1">
-        <v>1.8599753243967</v>
+        <v>-0.056928576373644</v>
       </c>
       <c r="K36">
-        <v>0.05</v>
+        <v>0.07</v>
       </c>
       <c r="L36" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="M36" s="1">
-        <v>3186258.99</v>
+        <v>3126296.75</v>
       </c>
       <c r="N36" s="1">
-        <v>3220569.83</v>
+        <v>3173718.59</v>
       </c>
       <c r="O36" s="1">
-        <v>2.3</v>
+        <v>2.29</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B37" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="C37" s="1">
-        <v>116000000.0</v>
+        <v>120000000.0</v>
       </c>
       <c r="D37" s="1">
-        <v>102.813</v>
+        <v>100.651</v>
       </c>
       <c r="E37" s="1">
-        <v>86.36011817</v>
+        <v>86.85423957</v>
       </c>
       <c r="F37" t="s">
         <v>138</v>
       </c>
       <c r="G37">
-        <v>19.32</v>
+        <v>19.41</v>
       </c>
       <c r="H37" s="1">
-        <v>4956366.4</v>
+        <v>5165065.32</v>
       </c>
       <c r="I37" s="1">
-        <v>1217517.69</v>
+        <v>1056953.14</v>
       </c>
       <c r="J37" s="1">
-        <v>24.564723261783</v>
+        <v>20.46349996596</v>
       </c>
       <c r="K37">
-        <v>0.07</v>
+        <v>0.09</v>
       </c>
       <c r="L37" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="M37" s="1">
-        <v>6173884.09</v>
+        <v>6222018.46</v>
       </c>
       <c r="N37" s="1">
-        <v>6252730.1</v>
+        <v>6334751.17</v>
       </c>
       <c r="O37" s="1">
-        <v>4.47</v>
+        <v>4.58</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B38" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="C38" s="1">
         <v>180000000.0</v>
       </c>
       <c r="D38" s="1">
-        <v>99.833</v>
+        <v>99.877</v>
       </c>
       <c r="E38" s="1">
         <v>93.75046918</v>
       </c>
       <c r="F38" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="G38">
-        <v>37.72</v>
+        <v>38.04</v>
       </c>
       <c r="H38" s="1">
         <v>4556806.41</v>
       </c>
       <c r="I38" s="1">
-        <v>206736.07</v>
+        <v>169340.21</v>
       </c>
       <c r="J38" s="1">
-        <v>4.5368631317388</v>
+        <v>3.7162037348872</v>
       </c>
       <c r="K38">
         <v>0.01</v>
       </c>
       <c r="L38" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="M38" s="1">
-        <v>4763542.48</v>
+        <v>4726146.62</v>
       </c>
       <c r="N38" s="1">
-        <v>4780144.72</v>
+        <v>4745333.77</v>
       </c>
       <c r="O38" s="1">
-        <v>3.42</v>
+        <v>3.43</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>