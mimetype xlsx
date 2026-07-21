--- v2 (2026-06-22)
+++ v3 (2026-07-21)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1015">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="977">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>C/D</t>
   </si>
   <si>
     <t>FR0000970089</t>
   </si>
   <si>
@@ -637,51 +637,51 @@
   <si>
     <t>K+S N AG</t>
   </si>
   <si>
     <t>BE0003565737</t>
   </si>
   <si>
     <t>KBC GROEP NV</t>
   </si>
   <si>
     <t>FR0000121485</t>
   </si>
   <si>
     <t>KERING SA</t>
   </si>
   <si>
     <t>FR0000121964</t>
   </si>
   <si>
     <t>KLEPIERRE REIT SA</t>
   </si>
   <si>
     <t>FI0009013403</t>
   </si>
   <si>
-    <t>KONE CLASS B</t>
+    <t>KONE CORP CLASS B</t>
   </si>
   <si>
     <t>FI0009005870</t>
   </si>
   <si>
     <t>KONECRANES</t>
   </si>
   <si>
     <t>NL0000009082</t>
   </si>
   <si>
     <t>KONINKLIJKE KPN NV</t>
   </si>
   <si>
     <t>NL0000009538</t>
   </si>
   <si>
     <t>KONINKLIJKE PHILIPS NV</t>
   </si>
   <si>
     <t>FR0000120073</t>
   </si>
   <si>
     <t>LAIR LIQUIDE SOCIETE ANONYME POUR</t>
   </si>
@@ -1036,2049 +1036,1935 @@
   <si>
     <t>AT0000831706</t>
   </si>
   <si>
     <t>WIENERBERGER AG</t>
   </si>
   <si>
     <t>NL0000395903</t>
   </si>
   <si>
     <t>WOLTERS KLUWER NV</t>
   </si>
   <si>
     <t>XSS190626</t>
   </si>
   <si>
     <t>EURO STOXX 50 ESG JUN 26</t>
   </si>
   <si>
     <t>OE100626</t>
   </si>
   <si>
     <t>EURO-BOBL JUN 26</t>
   </si>
   <si>
+    <t>RX100626</t>
+  </si>
+  <si>
+    <t>EURO-BUND JUN 26</t>
+  </si>
+  <si>
     <t>VG190626</t>
   </si>
   <si>
     <t>EURO STOXX 50 JUN 26</t>
   </si>
   <si>
     <t>IK1100626</t>
   </si>
   <si>
     <t>EURO-BTP (ITALY GOVT) JUN 26</t>
   </si>
   <si>
-    <t>RX100626</t>
-[...4 lines deleted...]
-  <si>
     <t>OAT100626</t>
   </si>
   <si>
     <t>EURO-OAT JUN 26</t>
   </si>
   <si>
+    <t>DU100626</t>
+  </si>
+  <si>
+    <t>EURO-SCHATZ JUN 26</t>
+  </si>
+  <si>
     <t>XS2986639701</t>
   </si>
   <si>
     <t>A2A SPA 3.625 30/01/2035</t>
   </si>
   <si>
-    <t>2 258.13</t>
+    <t>3 536.31</t>
   </si>
   <si>
     <t>XS2859413341</t>
   </si>
   <si>
     <t>ABN AMRO BANK NV 16/07/2036</t>
   </si>
   <si>
-    <t>6 017.12</t>
+    <t>6 736.30</t>
   </si>
   <si>
     <t>XS2747610751</t>
   </si>
   <si>
     <t>ABN AMRO BANK NV 3.875 15/01/2032</t>
   </si>
   <si>
-    <t>1 443.84</t>
+    <t>2 080.82</t>
   </si>
   <si>
     <t>BE6363767821</t>
   </si>
   <si>
     <t>AGEAS SA 02/05/2056</t>
   </si>
   <si>
-    <t>12 392.47</t>
+    <t>13 532.88</t>
   </si>
   <si>
     <t>XS3237229193</t>
   </si>
   <si>
     <t>AIB GROUP PLC 02/12/2036</t>
   </si>
   <si>
-    <t>4 119.45</t>
+    <t>5 222.88</t>
   </si>
   <si>
     <t>FR0014013VX5</t>
   </si>
   <si>
     <t>AIR LIQUIDE FINANCE SA 3 05/05/2033</t>
   </si>
   <si>
-    <t>2 284.93</t>
+    <t>2 778.08</t>
   </si>
   <si>
     <t>XS3324546251</t>
   </si>
   <si>
     <t>AKZO NOBEL NV 4 25/03/2031</t>
   </si>
   <si>
     <t>XS2829852842</t>
   </si>
   <si>
     <t>ALLIANDER NV PERP</t>
   </si>
   <si>
-    <t>5 925.21</t>
+    <t>6 583.56</t>
   </si>
   <si>
     <t>DE000A351U49</t>
   </si>
   <si>
     <t>ALLIANZ SE 25/07/2053</t>
   </si>
   <si>
-    <t>11 584.18</t>
+    <t>13 020.23</t>
   </si>
   <si>
     <t>XS2761146468</t>
   </si>
   <si>
     <t>ALPHA BANK SA 12/05/2030</t>
   </si>
   <si>
-    <t>4 328.77</t>
+    <t>4 739.73</t>
   </si>
   <si>
     <t>XS2640904319</t>
   </si>
   <si>
     <t>ALPHA BANK SA 27/06/2029</t>
   </si>
   <si>
-    <t>5 085.62</t>
+    <t>5 650.68</t>
   </si>
   <si>
     <t>XS3064423174</t>
   </si>
   <si>
     <t>ALPHABET INC 3 06/05/2033</t>
   </si>
   <si>
-    <t>5 293.15</t>
-[...8 lines deleted...]
-    <t>1 892.30</t>
+    <t>5 786.30</t>
   </si>
   <si>
     <t>XS3229091015</t>
   </si>
   <si>
     <t>AMCOR UK FINANCE PLC 3.75 20/02/2033</t>
   </si>
   <si>
+    <t>1 019.18</t>
+  </si>
+  <si>
     <t>FR001400ZZD7</t>
   </si>
   <si>
     <t>ARKEMA SA PERP</t>
   </si>
   <si>
-    <t>7 009.59</t>
+    <t>7 708.22</t>
   </si>
   <si>
     <t>XS3070545234</t>
   </si>
   <si>
     <t>AROUNDTOWN SA 3.5 13/05/2030</t>
   </si>
   <si>
-    <t>15 102.74</t>
+    <t>16 541.10</t>
   </si>
   <si>
     <t>XS2919279633</t>
   </si>
   <si>
     <t>ASB BANK LTD 3.185 16/04/2029</t>
   </si>
   <si>
-    <t>8 952.90</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2872909770</t>
   </si>
   <si>
     <t>ASTRAZENECA FINANCE LLC 3.278 05/08/2033</t>
   </si>
   <si>
-    <t>3 402.29</t>
+    <t>3 844.15</t>
   </si>
   <si>
     <t>AT0000A2CQD2</t>
   </si>
   <si>
     <t>AUSTRIA (REPUBLIC OF) 0 20/02/2030</t>
   </si>
   <si>
     <t>AT0000A2KQ43</t>
   </si>
   <si>
     <t>AUSTRIA (REPUBLIC OF) 0 20/10/2040</t>
   </si>
   <si>
     <t>AT0000A3HU25</t>
   </si>
   <si>
     <t>AUSTRIA (REPUBLIC OF) 2.95 20/02/2035</t>
   </si>
   <si>
+    <t>1 270.28</t>
+  </si>
+  <si>
     <t>XS2314312179</t>
   </si>
   <si>
     <t>AXA SA 07/10/2041</t>
   </si>
   <si>
-    <t>2 993.51</t>
+    <t>3 528.06</t>
   </si>
   <si>
     <t>XS2431029441</t>
   </si>
   <si>
     <t>AXA SA 10/07/2042</t>
   </si>
   <si>
-    <t>1 729.47</t>
+    <t>1 931.35</t>
   </si>
   <si>
     <t>XS2762369549</t>
   </si>
   <si>
     <t>BANCO BILBAO VIZCAYA ARGENTARIA SA 08/02/2036</t>
   </si>
   <si>
-    <t>1 175.34</t>
-[...8 lines deleted...]
-    <t>3 643.84</t>
+    <t>1 976.71</t>
   </si>
   <si>
     <t>IT0005632267</t>
   </si>
   <si>
     <t>BANCO BPM SPA 3.375 21/01/2030</t>
   </si>
   <si>
-    <t>1 513.48</t>
+    <t>2 245.81</t>
   </si>
   <si>
     <t>XS3090080733</t>
   </si>
   <si>
     <t>BANCO DE CREDITO SOCIAL COOPERATIV 13/06/2031</t>
   </si>
   <si>
-    <t>5 446.58</t>
-[...17 lines deleted...]
-    <t>4 193.84</t>
+    <t>6 021.92</t>
   </si>
   <si>
     <t>XS2038039074</t>
   </si>
   <si>
     <t>BANK OF AMERICA CORP 08/08/2029</t>
   </si>
   <si>
-    <t>1 086.90</t>
+    <t>1 229.92</t>
   </si>
   <si>
     <t>XS2345798271</t>
   </si>
   <si>
     <t>BANK OF AMERICA CORP 24/05/2032</t>
   </si>
   <si>
-    <t>4 570.79</t>
+    <t>5 021.86</t>
+  </si>
+  <si>
+    <t>XS3332496184</t>
+  </si>
+  <si>
+    <t>BANK OF IRELAND GROUP PLC 02/04/2034</t>
   </si>
   <si>
     <t>XS3112064947</t>
   </si>
   <si>
     <t>BANK OF MONTREAL 09/01/2032</t>
   </si>
   <si>
-    <t>2 378.64</t>
+    <t>2 416.93</t>
   </si>
   <si>
     <t>FR0014015J95</t>
   </si>
   <si>
     <t>BANQUE FEDERATIVE DU CREDIT MUTUEL 21/07/2033</t>
   </si>
   <si>
-    <t>1 783.56</t>
+    <t>2 646.58</t>
   </si>
   <si>
     <t>XS2831195644</t>
   </si>
   <si>
     <t>BARCLAYS PLC 31/05/2036</t>
   </si>
   <si>
-    <t>4 046.52</t>
+    <t>4 455.26</t>
   </si>
   <si>
     <t>XS3170898723</t>
   </si>
   <si>
     <t>BAWAG PSK BANK FUER ARBEIT UND WIR 02/09/2033</t>
   </si>
   <si>
-    <t>1 877.05</t>
+    <t>2 154.45</t>
   </si>
   <si>
     <t>BE0390167337</t>
   </si>
   <si>
     <t>BELFIUS BANQUE SA 3.375 20/02/2031</t>
   </si>
   <si>
-    <t>1 479.45</t>
+    <t>2 866.44</t>
   </si>
   <si>
     <t>BE6365319829</t>
   </si>
   <si>
     <t>BELFIUS BANQUE SA 3.375 28/05/2030</t>
   </si>
   <si>
-    <t>8 321.92</t>
+    <t>9 154.11</t>
   </si>
   <si>
     <t>BE0000349580</t>
   </si>
   <si>
     <t>BELGIUM (KINGDOM OF) 0.1 22/06/2030</t>
   </si>
   <si>
     <t>BE0000345547</t>
   </si>
   <si>
     <t>BELGIUM KINGDOM OF (GOVERNMENT) 0.8 22/06/2028</t>
   </si>
   <si>
-    <t>1 127.44</t>
+    <t>1 250.44</t>
   </si>
   <si>
     <t>BE0000333428</t>
   </si>
   <si>
     <t>BELGIUM KINGDOM OF (GOVERNMENT) 3 22/06/2034</t>
   </si>
   <si>
-    <t>27 851.56</t>
+    <t>30 889.91</t>
   </si>
   <si>
     <t>BE0000320292</t>
   </si>
   <si>
     <t>BELGIUM KINGDOM OF (GOVERNMENT) 4.25 28/03/2041</t>
   </si>
   <si>
-    <t>58 788.00</t>
+    <t>4 234.04</t>
   </si>
   <si>
     <t>XS3215466338</t>
   </si>
   <si>
     <t>BMS IRELAND CAPITAL FUNDING DAC 3.363 10/11/2033</t>
   </si>
   <si>
-    <t>3 000.16</t>
+    <t>3 671.84</t>
   </si>
   <si>
     <t>FR001400LZI6</t>
   </si>
   <si>
     <t>BNP PARIBAS SA 13/11/2032</t>
   </si>
   <si>
-    <t>3 409.59</t>
+    <t>4 190.41</t>
   </si>
   <si>
     <t>FR0014010KM7</t>
   </si>
   <si>
     <t>BNP PARIBAS SA 19/01/2036</t>
   </si>
   <si>
-    <t>1 988.17</t>
+    <t>2 920.13</t>
   </si>
   <si>
     <t>XS2555221246</t>
   </si>
   <si>
     <t>BOOKING HOLDINGS INC 4.75 15/11/2034</t>
   </si>
   <si>
-    <t>3 357.53</t>
+    <t>4 138.36</t>
   </si>
   <si>
     <t>FR001400G6Y4</t>
   </si>
   <si>
     <t>BPCE SA 02/03/2030</t>
   </si>
   <si>
     <t>XS3227880021</t>
   </si>
   <si>
     <t>BT FINANCE PLC 3.375 17/11/2032</t>
   </si>
   <si>
-    <t>2 806.61</t>
+    <t>3 469.59</t>
   </si>
   <si>
     <t>IT0001174611</t>
   </si>
   <si>
     <t>BUONI POLIENNALI DEL TESORO 6.5 01/11/2027</t>
   </si>
   <si>
     <t>FR0014013058</t>
   </si>
   <si>
     <t>BUREAU VERITAS SA 3.375 01/10/2033</t>
   </si>
   <si>
-    <t>4 826.71</t>
+    <t>5 658.90</t>
   </si>
   <si>
     <t>XS3226502485</t>
   </si>
   <si>
     <t>CAIXABANK SA 14/05/2038</t>
   </si>
   <si>
-    <t>2 760.27</t>
+    <t>3 397.26</t>
   </si>
   <si>
     <t>FR0014012S89</t>
   </si>
   <si>
     <t>CAPGEMINI SE 3.5 25/09/2034</t>
   </si>
   <si>
-    <t>3 452.05</t>
+    <t>4 027.40</t>
   </si>
   <si>
     <t>XS2387052744</t>
   </si>
   <si>
     <t>CASTELLUM HELSINKI FINANCE HOLDING 0.875 17/09/2029</t>
   </si>
   <si>
-    <t>1 352.05</t>
+    <t>1 567.81</t>
   </si>
   <si>
     <t>XS2793256137</t>
   </si>
   <si>
     <t>CBRE GLOBAL INVESTORS OPEN-ENDED F 4.75 27/03/2034</t>
   </si>
   <si>
-    <t>11 259.19</t>
-[...1 lines deleted...]
-  <si>
     <t>FR001400RIX8</t>
   </si>
   <si>
     <t>CNP ASSURANCES 16/07/2054</t>
   </si>
   <si>
-    <t>6 704.79</t>
+    <t>3 753.08</t>
+  </si>
+  <si>
+    <t>XS3326476523</t>
+  </si>
+  <si>
+    <t>COCA-COLA HBC FINANCE BV 4 01/10/2033</t>
   </si>
   <si>
     <t>XS2909746310</t>
   </si>
   <si>
     <t>COMCAST CORPORATION 3.25 26/09/2032</t>
   </si>
   <si>
-    <t>3 076.10</t>
+    <t>3 591.65</t>
   </si>
   <si>
     <t>XS2909746401</t>
   </si>
   <si>
     <t>COMCAST CORPORATION 3.55 26/09/2036</t>
   </si>
   <si>
-    <t>1 740.96</t>
+    <t>2 032.74</t>
   </si>
   <si>
     <t>DE000CZ45YV9</t>
   </si>
   <si>
     <t>COMMERZBANK AG 16/07/2032</t>
   </si>
   <si>
-    <t>5 501.37</t>
+    <t>6 158.90</t>
   </si>
   <si>
     <t>FR001400Q486</t>
   </si>
   <si>
     <t>COMPAGNIE GENERALE DES ETABLISSEME 3.125 16/05/2031</t>
   </si>
   <si>
-    <t>8 013.70</t>
+    <t>8 784.25</t>
   </si>
   <si>
     <t>FR001400Q7X2</t>
   </si>
   <si>
     <t>COVIVIO HOTELS SCA 4.125 23/05/2033</t>
   </si>
   <si>
-    <t>13 787.68</t>
+    <t>15 143.84</t>
   </si>
   <si>
     <t>FR001400MDV4</t>
   </si>
   <si>
     <t>COVIVIO SA 4.625 05/06/2032</t>
   </si>
   <si>
-    <t>14 800.00</t>
+    <t>16 320.55</t>
   </si>
   <si>
     <t>FR001400PGC0</t>
   </si>
   <si>
     <t>CREDIT AGRICOLE SA 15/04/2036</t>
   </si>
   <si>
-    <t>24 667.81</t>
-[...1 lines deleted...]
-  <si>
     <t>FR001400PZV0</t>
   </si>
   <si>
     <t>CREDIT MUTUEL ARKEA 15/05/2035</t>
   </si>
   <si>
-    <t>8 249.48</t>
+    <t>9 040.16</t>
   </si>
   <si>
     <t>BE0002989706</t>
   </si>
   <si>
     <t>CRELAN SA 23/01/2032</t>
   </si>
   <si>
-    <t>1 726.03</t>
+    <t>2 589.04</t>
   </si>
   <si>
     <t>BE0390287564</t>
   </si>
   <si>
     <t>CRELAN SA-BRUSSELS HEAD OFFICE 30/04/2037</t>
   </si>
   <si>
-    <t>1 161.64</t>
+    <t>1 819.18</t>
   </si>
   <si>
     <t>XS2900380812</t>
   </si>
   <si>
     <t>DAIMLER TRUCK INTERNATIONAL FINANC 3.375 23/09/2030</t>
   </si>
   <si>
-    <t>3 365.75</t>
-[...8 lines deleted...]
-    <t>3 306.13</t>
+    <t>3 920.55</t>
+  </si>
+  <si>
+    <t>FR0014017HO4</t>
+  </si>
+  <si>
+    <t>DANONE SA 3.785 01/04/2034</t>
   </si>
   <si>
     <t>DE000A4DE9Y3</t>
   </si>
   <si>
     <t>DEUTSCHE BANK AG 13/02/2031</t>
   </si>
   <si>
     <t>DE000A351ZT4</t>
   </si>
   <si>
     <t>DEUTSCHE BOERSE AG 3.875 28/09/2033</t>
   </si>
   <si>
-    <t>3 758.22</t>
-[...5 lines deleted...]
-    <t>DEUTSCHE POST AG 3 24/03/2030</t>
+    <t>2 197.60</t>
   </si>
   <si>
     <t>XS2280835260</t>
   </si>
   <si>
     <t>DIGITAL INTREPID HOLDING BV 0.625 15/07/2031</t>
   </si>
   <si>
+    <t>1 931.51</t>
+  </si>
+  <si>
     <t>XS2977974927</t>
   </si>
   <si>
     <t>DNB BANK ASA 15/01/2031</t>
   </si>
   <si>
+    <t>4 832.88</t>
+  </si>
+  <si>
+    <t>XS3351033785</t>
+  </si>
+  <si>
+    <t>DSB 3.625 22/04/2036</t>
+  </si>
+  <si>
+    <t>XS2932834604</t>
+  </si>
+  <si>
+    <t>DSV FINANCE BV 3.25 06/11/2030</t>
+  </si>
+  <si>
+    <t>1 735.23</t>
+  </si>
+  <si>
+    <t>XS3204041266</t>
+  </si>
+  <si>
+    <t>DZ BANK AG DEUTSCHE ZENTRAL GENOSS 15/10/2035</t>
+  </si>
+  <si>
+    <t>3 858.30</t>
+  </si>
+  <si>
+    <t>XS3274805376</t>
+  </si>
+  <si>
+    <t>E.ON SE 3.448 19/01/2034</t>
+  </si>
+  <si>
+    <t>4 670.76</t>
+  </si>
+  <si>
+    <t>XS3166221948</t>
+  </si>
+  <si>
+    <t>EAST JAPAN RAILWAY COMPANY 3.727 02/09/2037</t>
+  </si>
+  <si>
+    <t>8 564.95</t>
+  </si>
+  <si>
+    <t>XS3071203056</t>
+  </si>
+  <si>
+    <t>EATON CAPITAL UNLIMITED CO 3.625 09/05/2035</t>
+  </si>
+  <si>
+    <t>13 864.38</t>
+  </si>
+  <si>
+    <t>PTEDP6OM0007</t>
+  </si>
+  <si>
+    <t>EDP SA 02/12/2055</t>
+  </si>
+  <si>
+    <t>1 869.86</t>
+  </si>
+  <si>
+    <t>XS3171675393</t>
+  </si>
+  <si>
+    <t>EDP SERVICIOS FINANCIEROS ESPANA S 3.125 03/12/2031</t>
+  </si>
+  <si>
+    <t>2 873.12</t>
+  </si>
+  <si>
+    <t>BE6352705782</t>
+  </si>
+  <si>
+    <t>ELIA GROUP SA 3.875 11/06/2031</t>
+  </si>
+  <si>
+    <t>6 709.59</t>
+  </si>
+  <si>
+    <t>FR0014016ZV3</t>
+  </si>
+  <si>
+    <t>ELIS SA 3.875 23/03/2032</t>
+  </si>
+  <si>
+    <t>XS3070067072</t>
+  </si>
+  <si>
+    <t>ELISA OYJ 2.875 14/05/2030</t>
+  </si>
+  <si>
+    <t>10 973.84</t>
+  </si>
+  <si>
+    <t>XS3086867440</t>
+  </si>
+  <si>
+    <t>ELM BV 3.375 19/06/2030</t>
+  </si>
+  <si>
+    <t>5 695.89</t>
+  </si>
+  <si>
+    <t>XS2312746345</t>
+  </si>
+  <si>
+    <t>ENEL SPA NC30 PERP</t>
+  </si>
+  <si>
+    <t>2 332.19</t>
+  </si>
+  <si>
+    <t>FR001400KHG0</t>
+  </si>
+  <si>
+    <t>ENGIE SA 3.875 06/01/2031</t>
+  </si>
+  <si>
+    <t>6 815.75</t>
+  </si>
+  <si>
+    <t>AT0000A3RNZ8</t>
+  </si>
+  <si>
+    <t>ERSTE GROUP BANK AG 21/04/2036</t>
+  </si>
+  <si>
+    <t>FR0014017VR8</t>
+  </si>
+  <si>
+    <t>EURAZEO SE 4.625 17/04/2031</t>
+  </si>
+  <si>
+    <t>XS2904504979</t>
+  </si>
+  <si>
+    <t>EUROBANK SA (ATHINA) 24/09/2030</t>
+  </si>
+  <si>
+    <t>4 624.66</t>
+  </si>
+  <si>
+    <t>EU000A3K4ES4</t>
+  </si>
+  <si>
+    <t>EUROPEAN UNION 3 04/12/2034</t>
+  </si>
+  <si>
+    <t>10 010.96</t>
+  </si>
+  <si>
+    <t>EU000A3K4EY2</t>
+  </si>
+  <si>
+    <t>EUROPEAN UNION 3.375 05/10/2054</t>
+  </si>
+  <si>
+    <t>20 712.33</t>
+  </si>
+  <si>
+    <t>EU000A4D8KD2</t>
+  </si>
+  <si>
+    <t>EUROPEAN UNION 3.375 12/12/2035</t>
+  </si>
+  <si>
+    <t>12 521.22</t>
+  </si>
+  <si>
+    <t>DE000A4DFWV3</t>
+  </si>
+  <si>
+    <t>EVONIK INDUSTRIES AG 09/09/2055</t>
+  </si>
+  <si>
+    <t>5 263.01</t>
+  </si>
+  <si>
+    <t>XS2982065018</t>
+  </si>
+  <si>
+    <t>EXPERIAN PLC 3.51 15/12/2033</t>
+  </si>
+  <si>
+    <t>2 691.93</t>
+  </si>
+  <si>
+    <t>XS2950696869</t>
+  </si>
+  <si>
+    <t>FINGRID OYJ 2.75 04/12/2029</t>
+  </si>
+  <si>
+    <t>1 888.08</t>
+  </si>
+  <si>
+    <t>FI4000415153</t>
+  </si>
+  <si>
+    <t>FINLAND (REPUBLIC OF) 0.125 15/04/2036</t>
+  </si>
+  <si>
+    <t>FI4000507231</t>
+  </si>
+  <si>
+    <t>FINLAND (REPUBLIC OF) 0.125 15/09/2031</t>
+  </si>
+  <si>
+    <t>FI4000440557</t>
+  </si>
+  <si>
+    <t>FINLAND (REPUBLIC OF) 0.25 15/09/2040</t>
+  </si>
+  <si>
+    <t>FI4000348727</t>
+  </si>
+  <si>
+    <t>FINLAND (REPUBLIC OF) 0.5 15/09/2028</t>
+  </si>
+  <si>
+    <t>1 440.55</t>
+  </si>
+  <si>
+    <t>XS3299544711</t>
+  </si>
+  <si>
+    <t>FORD MOTOR CREDIT COMPANY LLC 3.305 17/05/2029</t>
+  </si>
+  <si>
+    <t>1 853.97</t>
+  </si>
+  <si>
+    <t>XS2764790833</t>
+  </si>
+  <si>
+    <t>FORTIVE CORP 3.7 15/08/2029</t>
+  </si>
+  <si>
+    <t>3 816.58</t>
+  </si>
+  <si>
+    <t>FR0013516549</t>
+  </si>
+  <si>
+    <t>FRANCE (REPUBLIC OF) 0 25/11/2030</t>
+  </si>
+  <si>
+    <t>FR0014002WK3</t>
+  </si>
+  <si>
+    <t>FRANCE (REPUBLIC OF) 0 25/11/2031</t>
+  </si>
+  <si>
+    <t>FR0013515806</t>
+  </si>
+  <si>
+    <t>FRANCE (REPUBLIC OF) 0.5 25/05/2040</t>
+  </si>
+  <si>
+    <t>41 570.54</t>
+  </si>
+  <si>
+    <t>FR0014012II5</t>
+  </si>
+  <si>
+    <t>FRANCE (REPUBLIC OF) 3.5 25/11/2035</t>
+  </si>
+  <si>
+    <t>68 192.67</t>
+  </si>
+  <si>
+    <t>FR0014015MU5</t>
+  </si>
+  <si>
+    <t>FRANCE (REPUBLIC OF) 4.1 25/05/2046</t>
+  </si>
+  <si>
+    <t>20 348.58</t>
+  </si>
+  <si>
+    <t>FR0012602779</t>
+  </si>
+  <si>
+    <t>GDF SUEZ 1.5 13/03/2035</t>
+  </si>
+  <si>
+    <t>DE000BU22098</t>
+  </si>
+  <si>
+    <t>GERMANY (FEDERAL REPUBLIC OF) 1.7 10/06/2027</t>
+  </si>
+  <si>
+    <t>73 001.01</t>
+  </si>
+  <si>
+    <t>DE0001135481</t>
+  </si>
+  <si>
+    <t>GERMANY (FEDERAL REPUBLIC OF) 2.5 04/07/2044</t>
+  </si>
+  <si>
+    <t>95 257.16</t>
+  </si>
+  <si>
+    <t>DE000BU2Z049</t>
+  </si>
+  <si>
+    <t>GERMANY (FEDERAL REPUBLIC OF) 2.5 15/02/2035</t>
+  </si>
+  <si>
+    <t>41 279.23</t>
+  </si>
+  <si>
+    <t>XS3148184156</t>
+  </si>
+  <si>
+    <t>GIVAUDAN FINANCE EUROPE BV 2.875 09/09/2029</t>
+  </si>
+  <si>
+    <t>3 560.27</t>
+  </si>
+  <si>
+    <t>XS3350929454</t>
+  </si>
+  <si>
+    <t>GOLDMAN SACHS GROUP INC/THE 22/04/2036</t>
+  </si>
+  <si>
+    <t>BE6371086297</t>
+  </si>
+  <si>
+    <t>GROEP BRUSSEL LAMBERT NV 3.75 21/01/2036</t>
+  </si>
+  <si>
+    <t>XS2198574209</t>
+  </si>
+  <si>
+    <t>HANNOVER RUECK SE 08/10/2040</t>
+  </si>
+  <si>
+    <t>3 778.08</t>
+  </si>
+  <si>
+    <t>XS3319131119</t>
+  </si>
+  <si>
+    <t>HENKEL AG &amp; CO KGAA 3.625 02/04/2031</t>
+  </si>
+  <si>
+    <t>XS2385390724</t>
+  </si>
+  <si>
+    <t>HOLDING DINFRASTRUCTURES DES METIE 0.625 16/09/2028</t>
+  </si>
+  <si>
+    <t>1 125.00</t>
+  </si>
+  <si>
+    <t>DE000A383PT8</t>
+  </si>
+  <si>
+    <t>HOWOGE WOHNUNGSBAU GMBH 3.875 05/06/2030</t>
+  </si>
+  <si>
+    <t>10 255.48</t>
+  </si>
+  <si>
+    <t>XS3224600232</t>
+  </si>
+  <si>
+    <t>IBERDROLA FINANZAS SAU PERP</t>
+  </si>
+  <si>
+    <t>3 472.60</t>
+  </si>
+  <si>
+    <t>XS2295333988</t>
+  </si>
+  <si>
+    <t>IBERDROLA INTERNATIONAL BV PERP</t>
+  </si>
+  <si>
+    <t>3 285.00</t>
+  </si>
+  <si>
+    <t>FR001400ZRC6</t>
+  </si>
+  <si>
+    <t>ICADE 4.375 22/05/2035</t>
+  </si>
+  <si>
+    <t>16 109.59</t>
+  </si>
+  <si>
+    <t>XS3190744907</t>
+  </si>
+  <si>
+    <t>IDS FINANCING PLC 3.25 01/01/2029</t>
+  </si>
+  <si>
+    <t>3 760.03</t>
+  </si>
+  <si>
+    <t>FR00140141X5</t>
+  </si>
+  <si>
+    <t>IMERYS S.A. 4 21/11/2032</t>
+  </si>
+  <si>
     <t>3 353.42</t>
   </si>
   <si>
-    <t>XS2932834604</t>
-[...113 lines deleted...]
-    <t>ENGIE SA 3.875 06/01/2031</t>
+    <t>XS3074456891</t>
+  </si>
+  <si>
+    <t>INFORMA PLC 3.375 09/06/2031</t>
+  </si>
+  <si>
+    <t>4 587.04</t>
+  </si>
+  <si>
+    <t>XS2244936659</t>
+  </si>
+  <si>
+    <t>INFRASTRUTTURE WIRELESS ITALIANE S 1.625 21/10/2028</t>
+  </si>
+  <si>
+    <t>2 457.53</t>
+  </si>
+  <si>
+    <t>XS3153087559</t>
+  </si>
+  <si>
+    <t>ING GROEP NV 20/08/2037</t>
+  </si>
+  <si>
+    <t>13 058.22</t>
+  </si>
+  <si>
+    <t>XS2886191589</t>
+  </si>
+  <si>
+    <t>ING GROEP NV 26/08/2035</t>
+  </si>
+  <si>
+    <t>5 589.04</t>
+  </si>
+  <si>
+    <t>IT0005611550</t>
+  </si>
+  <si>
+    <t>INTESA SANPAOLO SPA 16/09/2032</t>
+  </si>
+  <si>
+    <t>5 151.30</t>
+  </si>
+  <si>
+    <t>XS3032046016</t>
+  </si>
+  <si>
+    <t>INVESTOR AB 3.5 31/03/2034</t>
+  </si>
+  <si>
+    <t>IE00BFZRPZ02</t>
+  </si>
+  <si>
+    <t>IRELAND (REPUBLIC OF) 1.3 15/05/2033</t>
+  </si>
+  <si>
+    <t>2 628.07</t>
+  </si>
+  <si>
+    <t>IE00BFZRQ242</t>
+  </si>
+  <si>
+    <t>IRELAND (REPUBLIC OF) 1.35 18/03/2031</t>
+  </si>
+  <si>
+    <t>IE00BH3SQB22</t>
+  </si>
+  <si>
+    <t>IRELAND (REPUBLIC OF) 1.5 15/05/2050</t>
+  </si>
+  <si>
+    <t>2 678.22</t>
+  </si>
+  <si>
+    <t>IT0005138828</t>
+  </si>
+  <si>
+    <t>ITALY (REPUBLIC OF) 1.25 15/09/2032</t>
+  </si>
+  <si>
+    <t>2 858.07</t>
+  </si>
+  <si>
+    <t>IT0005633794</t>
+  </si>
+  <si>
+    <t>ITALY (REPUBLIC OF) 2.55 25/02/2027</t>
+  </si>
+  <si>
+    <t>12 728.16</t>
+  </si>
+  <si>
+    <t>IT0005689994</t>
+  </si>
+  <si>
+    <t>ITALY (REPUBLIC OF) 3.15 15/03/2033</t>
+  </si>
+  <si>
+    <t>5 887.42</t>
+  </si>
+  <si>
+    <t>IT0005496770</t>
+  </si>
+  <si>
+    <t>ITALY (REPUBLIC OF) 3.25 01/03/2038</t>
+  </si>
+  <si>
+    <t>15 071.88</t>
+  </si>
+  <si>
+    <t>IT0005083057</t>
+  </si>
+  <si>
+    <t>ITALY (REPUBLIC OF) 3.25 01/09/2046</t>
+  </si>
+  <si>
+    <t>6 038.11</t>
+  </si>
+  <si>
+    <t>IT0005706285</t>
+  </si>
+  <si>
+    <t>ITALY (REPUBLIC OF) 3.8 01/07/2036</t>
+  </si>
+  <si>
+    <t>IT0005635583</t>
+  </si>
+  <si>
+    <t>ITALY (REPUBLIC OF) 3.85 01/10/2040</t>
+  </si>
+  <si>
+    <t>6 218.28</t>
+  </si>
+  <si>
+    <t>XS2957380228</t>
+  </si>
+  <si>
+    <t>JOHNSON CONTROLS INTERNATIONAL PLC 3.125 11/12/2033</t>
+  </si>
+  <si>
+    <t>1 913.01</t>
+  </si>
+  <si>
+    <t>XS3300349639</t>
+  </si>
+  <si>
+    <t>JPMORGAN CHASE &amp; CO 18/02/2032</t>
+  </si>
+  <si>
+    <t>2 452.44</t>
+  </si>
+  <si>
+    <t>BE0002990712</t>
+  </si>
+  <si>
+    <t>KBC GROEP NV 17/04/2035</t>
+  </si>
+  <si>
+    <t>FR001400NDQ2</t>
+  </si>
+  <si>
+    <t>KLEPIERRE SA 3.875 23/09/2033</t>
+  </si>
+  <si>
+    <t>6 752.05</t>
+  </si>
+  <si>
+    <t>XS2229470146</t>
+  </si>
+  <si>
+    <t>KONINKLIJKE KPN NV 0.875 14/12/2032</t>
+  </si>
+  <si>
+    <t>1 558.22</t>
+  </si>
+  <si>
+    <t>XS3069338336</t>
+  </si>
+  <si>
+    <t>LLOYDS BANKING GROUP PLC 09/05/2035</t>
+  </si>
+  <si>
+    <t>6 922.63</t>
+  </si>
+  <si>
+    <t>XS2815980664</t>
+  </si>
+  <si>
+    <t>LLOYDS BANKING GROUP PLC 14/05/2032</t>
+  </si>
+  <si>
+    <t>5 149.40</t>
+  </si>
+  <si>
+    <t>XS2679904685</t>
+  </si>
+  <si>
+    <t>LSEG NETHERLANDS BV 4.231 29/09/2030</t>
+  </si>
+  <si>
+    <t>4 560.90</t>
+  </si>
+  <si>
+    <t>FR001400ZEB6</t>
+  </si>
+  <si>
+    <t>LVMH MOET HENNESSY LOUIS VUITTON S 3 07/03/2032</t>
+  </si>
+  <si>
+    <t>XS3238212164</t>
+  </si>
+  <si>
+    <t>MAGNUM ICC FINANCE BV 3.75 26/11/2034</t>
+  </si>
+  <si>
+    <t>3 284.38</t>
+  </si>
+  <si>
+    <t>XS3320665444</t>
+  </si>
+  <si>
+    <t>MAPLE PARENT HOLDINGS CORP 4.728 26/03/2035</t>
+  </si>
+  <si>
+    <t>XS3223939466</t>
+  </si>
+  <si>
+    <t>MERCK KGAA 24/11/2055</t>
+  </si>
+  <si>
+    <t>3 575.34</t>
+  </si>
+  <si>
+    <t>XS3293638568</t>
+  </si>
+  <si>
+    <t>MIZUHO FINANCIAL GROUP INC 3.21 16/05/2032</t>
+  </si>
+  <si>
+    <t>2 437.84</t>
+  </si>
+  <si>
+    <t>XS3025943419</t>
+  </si>
+  <si>
+    <t>MONDI FINANCE PLC 3.75 18/05/2033</t>
+  </si>
+  <si>
+    <t>6 591.78</t>
+  </si>
+  <si>
+    <t>XS2790333889</t>
+  </si>
+  <si>
+    <t>MORGAN STANLEY 21/03/2035</t>
+  </si>
+  <si>
+    <t>1 430.30</t>
+  </si>
+  <si>
+    <t>XS3057365549</t>
+  </si>
+  <si>
+    <t>MORGAN STANLEY 22/05/2031</t>
+  </si>
+  <si>
+    <t>8 751.37</t>
+  </si>
+  <si>
+    <t>XS2894910665</t>
+  </si>
+  <si>
+    <t>NATIONAL GRID NORTH AMERICA INC 3.631 03/09/2031</t>
+  </si>
+  <si>
+    <t>5 654.41</t>
+  </si>
+  <si>
+    <t>XS2680745382</t>
+  </si>
+  <si>
+    <t>NATIONAL GRID NORTH AMERICA INC 4.668 12/09/2033</t>
+  </si>
+  <si>
+    <t>8 555.87</t>
+  </si>
+  <si>
+    <t>XS3059437460</t>
+  </si>
+  <si>
+    <t>NATIONWIDE BUILDING SOCIETY 30/07/2035</t>
+  </si>
+  <si>
+    <t>3 013.81</t>
+  </si>
+  <si>
+    <t>XS2898838516</t>
+  </si>
+  <si>
+    <t>NATWEST GROUP PLC 12/09/2032</t>
+  </si>
+  <si>
+    <t>7 098.58</t>
+  </si>
+  <si>
+    <t>XS3009472989</t>
+  </si>
+  <si>
+    <t>NATWEST GROUP PLC 25/02/2035</t>
+  </si>
+  <si>
+    <t>1 744.20</t>
+  </si>
+  <si>
+    <t>NL0012171458</t>
+  </si>
+  <si>
+    <t>NETHERLANDS (KINGDOM OF) 0.75 15/07/2027</t>
+  </si>
+  <si>
+    <t>1 879.25</t>
+  </si>
+  <si>
+    <t>NL0010071189</t>
+  </si>
+  <si>
+    <t>NETHERLANDS (KINGDOM OF) 2.5 15/01/2033</t>
+  </si>
+  <si>
+    <t>8 701.15</t>
+  </si>
+  <si>
+    <t>NL0009446418</t>
+  </si>
+  <si>
+    <t>NETHERLANDS (KINGDOM OF) 3.75 15/01/2042</t>
+  </si>
+  <si>
+    <t>8 654.00</t>
+  </si>
+  <si>
+    <t>XS3303513066</t>
+  </si>
+  <si>
+    <t>NETWORK FINANCE COMPANY PTY LTD 3.5 05/09/2033</t>
+  </si>
+  <si>
+    <t>XS3232967318</t>
+  </si>
+  <si>
+    <t>NORDEA BANK ABP 19/11/2035</t>
+  </si>
+  <si>
+    <t>8 280.82</t>
+  </si>
+  <si>
+    <t>XS3100081507</t>
+  </si>
+  <si>
+    <t>NTT FINANCE CORP 3.678 16/07/2033</t>
+  </si>
+  <si>
+    <t>4 898.59</t>
+  </si>
+  <si>
+    <t>XS2776001377</t>
+  </si>
+  <si>
+    <t>OMNICOM FINANCE HOLDINGS PLC 3.7 06/03/2032</t>
+  </si>
+  <si>
+    <t>XS3284416917</t>
+  </si>
+  <si>
+    <t>OP CORPORATE BANK PLC 30/01/2032</t>
+  </si>
+  <si>
+    <t>4 123.85</t>
+  </si>
+  <si>
+    <t>FR001400GDJ1</t>
+  </si>
+  <si>
+    <t>ORANGE SA PERP</t>
+  </si>
+  <si>
+    <t>XS2901491261</t>
+  </si>
+  <si>
+    <t>P3 GROUP SARL 4 19/04/2032</t>
+  </si>
+  <si>
+    <t>PTOTEMOE0035</t>
+  </si>
+  <si>
+    <t>PORTUGAL (REPUBLIC OF) 0.7 15/10/2027</t>
+  </si>
+  <si>
+    <t>1 722.95</t>
+  </si>
+  <si>
+    <t>PTOTENOE0034</t>
+  </si>
+  <si>
+    <t>PORTUGAL (REPUBLIC OF) 0.9 12/10/2035</t>
+  </si>
+  <si>
+    <t>1 382.23</t>
+  </si>
+  <si>
+    <t>PTOTEYOE0031</t>
+  </si>
+  <si>
+    <t>PORTUGAL (REPUBLIC OF) 1.65 16/07/2032</t>
+  </si>
+  <si>
+    <t>4 534.88</t>
+  </si>
+  <si>
+    <t>PTOTEBOE0020</t>
+  </si>
+  <si>
+    <t>PORTUGAL (REPUBLIC OF) 4.1 15/02/2045</t>
+  </si>
+  <si>
+    <t>6 055.88</t>
+  </si>
+  <si>
+    <t>XS3013011203</t>
+  </si>
+  <si>
+    <t>PPG INDUSTRIES INC 3.25 04/03/2032</t>
+  </si>
+  <si>
+    <t>1 055.14</t>
+  </si>
+  <si>
+    <t>XS2810794680</t>
+  </si>
+  <si>
+    <t>PROLOGIS EURO FINANCE LLC 4 05/05/2034</t>
+  </si>
+  <si>
+    <t>10 328.88</t>
+  </si>
+  <si>
+    <t>XS2187529180</t>
+  </si>
+  <si>
+    <t>PROLOGIS INTERNATIONAL FUNDING II 1.625 17/06/2032</t>
+  </si>
+  <si>
+    <t>4 830.48</t>
+  </si>
+  <si>
+    <t>BE0002830116</t>
+  </si>
+  <si>
+    <t>PROXIMUS NV 0.75 17/11/2036</t>
+  </si>
+  <si>
+    <t>FR0014010CI2</t>
+  </si>
+  <si>
+    <t>PUBLICIS GROUPE SA 3.375 12/06/2032</t>
+  </si>
+  <si>
+    <t>5 825.34</t>
+  </si>
+  <si>
+    <t>CH1353015048</t>
+  </si>
+  <si>
+    <t>RAIFFEISEN SCHWEIZ GENOSSENSCHAFT 03/09/2032</t>
+  </si>
+  <si>
+    <t>7 345.18</t>
+  </si>
+  <si>
+    <t>FR0014015EO5</t>
+  </si>
+  <si>
+    <t>RCI BANQUE SA 3.75 16/02/2032</t>
+  </si>
+  <si>
+    <t>XS2838500218</t>
+  </si>
+  <si>
+    <t>REDEIA CORPORACION SA 3.375 09/07/2032</t>
+  </si>
+  <si>
+    <t>2 663.01</t>
+  </si>
+  <si>
+    <t>XS3348120653</t>
+  </si>
+  <si>
+    <t>REDEIA CORPORACION SA PERP</t>
+  </si>
+  <si>
+    <t>XS2126161764</t>
+  </si>
+  <si>
+    <t>RELX FINANCE BV 0.5 10/03/2028</t>
+  </si>
+  <si>
+    <t>XS2779010300</t>
+  </si>
+  <si>
+    <t>RELX FINANCE BV 3.375 20/03/2033</t>
+  </si>
+  <si>
+    <t>FR001400U3P1</t>
+  </si>
+  <si>
+    <t>ROQUETTE FRERES SA 3.774 25/11/2031</t>
+  </si>
+  <si>
+    <t>3 081.24</t>
+  </si>
+  <si>
+    <t>XS3308054124</t>
+  </si>
+  <si>
+    <t>ROYAL SCHIPHOL GROUP NV 3.625 20/11/2035</t>
+  </si>
+  <si>
+    <t>XS3304304945</t>
+  </si>
+  <si>
+    <t>SAGE GROUP PLC 3.821 25/02/2033</t>
+  </si>
+  <si>
+    <t>1 265.01</t>
+  </si>
+  <si>
+    <t>FR001400Y1I6</t>
+  </si>
+  <si>
+    <t>SANOFI SA 2.75 11/03/2031</t>
+  </si>
+  <si>
+    <t>XS2894895684</t>
+  </si>
+  <si>
+    <t>SCOTTISH HYDRO ELECTRIC TRANSMISSI 3.375 04/09/2032</t>
+  </si>
+  <si>
+    <t>3 268.02</t>
+  </si>
+  <si>
+    <t>XS2974156031</t>
+  </si>
+  <si>
+    <t>SELP FINANCE SARL 3.75 16/01/2032</t>
+  </si>
+  <si>
+    <t>XS3310387256</t>
+  </si>
+  <si>
+    <t>SELP FINANCE SARL 3.875 21/04/2031</t>
+  </si>
+  <si>
+    <t>XS2616008970</t>
+  </si>
+  <si>
+    <t>SIKA CAPITAL BV 3.75 03/05/2030</t>
+  </si>
+  <si>
+    <t>6 017.98</t>
+  </si>
+  <si>
+    <t>SK4120013400</t>
+  </si>
+  <si>
+    <t>SLOVAKIA GOVERNMENT BOND 2 17/10/2047</t>
+  </si>
+  <si>
+    <t>21 117.81</t>
+  </si>
+  <si>
+    <t>XS3237109965</t>
+  </si>
+  <si>
+    <t>SMURFIT KAPPA TREASURY UNLIMITED C 3.489 24/11/2031</t>
+  </si>
+  <si>
+    <t>1 462.51</t>
+  </si>
+  <si>
+    <t>FR0014012ID6</t>
+  </si>
+  <si>
+    <t>SOCIETE GENERALE SA 02/09/2033</t>
+  </si>
+  <si>
+    <t>7 089.04</t>
+  </si>
+  <si>
+    <t>FR0014014A53</t>
+  </si>
+  <si>
+    <t>SOCIETE GENERALE SA 20/11/2035</t>
   </si>
   <si>
     <t>4 904.79</t>
   </si>
   <si>
-    <t>AT0000A3RNZ8</t>
-[...938 lines deleted...]
-    <t>3 949.32</t>
+    <t>XS3317460619</t>
+  </si>
+  <si>
+    <t>SOFTBANK CORP 3.936 30/06/2032</t>
   </si>
   <si>
     <t>ES0000012K20</t>
   </si>
   <si>
     <t>SPAIN (KINGDOM OF) 0.7 30/04/2032</t>
   </si>
   <si>
-    <t>15 096.99</t>
+    <t>38 393.29</t>
   </si>
   <si>
     <t>ES0000012I24</t>
   </si>
   <si>
     <t>SPAIN (KINGDOM OF) 0.85 30/07/2037</t>
   </si>
   <si>
-    <t>5 739.95</t>
-[...26 lines deleted...]
-    <t>66 424.93</t>
+    <t>9 550.55</t>
   </si>
   <si>
     <t>ES0000012O75</t>
   </si>
   <si>
     <t>SPAIN (KINGDOM OF) 3.5 31/01/2041</t>
   </si>
   <si>
-    <t>5 584.66</t>
+    <t>32 875.26</t>
   </si>
   <si>
     <t>ES0000012M93</t>
   </si>
   <si>
     <t>SPAIN (KINGDOM OF) 4 31/10/2054</t>
   </si>
   <si>
-    <t>2 745.86</t>
+    <t>3 317.92</t>
   </si>
   <si>
     <t>XS3027988263</t>
   </si>
   <si>
     <t>SSE PLC 3.5 18/03/2032</t>
   </si>
   <si>
     <t>XS2439704318</t>
   </si>
   <si>
     <t>SSE PLC PERP</t>
   </si>
   <si>
-    <t>7 386.30</t>
-[...17 lines deleted...]
-    <t>11 095.89</t>
+    <t>XS3326547992</t>
+  </si>
+  <si>
+    <t>SWISS RE SUBORDINATED FINANCE PLC 22/04/2037</t>
+  </si>
+  <si>
+    <t>XS3324584260</t>
+  </si>
+  <si>
+    <t>SYDNEY AIRPORT FINANCE COMPANY PTY 3.965 28/04/2034</t>
   </si>
   <si>
     <t>XS2314267449</t>
   </si>
   <si>
     <t>TELE2 AB 0.75 23/03/2031</t>
   </si>
   <si>
     <t>XS2623868994</t>
   </si>
   <si>
     <t>TELE2 AB 3.75 22/11/2029</t>
   </si>
   <si>
-    <t>2 193.49</t>
+    <t>2 732.88</t>
   </si>
   <si>
     <t>XS2589828941</t>
   </si>
   <si>
     <t>TELIA COMPANY AB 3.625 22/02/2032</t>
   </si>
   <si>
     <t>XS3166363906</t>
   </si>
   <si>
     <t>TELSTRA GROUP LTD 3.375 02/03/2035</t>
   </si>
   <si>
+    <t>1 923.29</t>
+  </si>
+  <si>
     <t>XS2613162424</t>
   </si>
   <si>
     <t>TELSTRA GROUP LTD 3.75 04/05/2031</t>
   </si>
   <si>
-    <t>3 328.77</t>
+    <t>3 636.99</t>
   </si>
   <si>
     <t>XS2549543226</t>
   </si>
   <si>
     <t>TENNET NETHERLANDS BV 4.25 28/04/2032</t>
   </si>
   <si>
-    <t>3 842.47</t>
+    <t>4 191.78</t>
   </si>
   <si>
     <t>XS3128477521</t>
   </si>
   <si>
     <t>TERNA RETE ELETTRICA NAZIONALE SPA 3 22/07/2031</t>
   </si>
   <si>
-    <t>6 041.10</t>
+    <t>6 780.82</t>
+  </si>
+  <si>
+    <t>XS3281650823</t>
+  </si>
+  <si>
+    <t>TERNA RETE ELETTRICA NAZIONALE SPA PERP</t>
   </si>
   <si>
     <t>XS2798269069</t>
   </si>
   <si>
-    <t>TERNA RETE ELETTRICA NAZIONALE SPA PERP</t>
-[...7 lines deleted...]
-  <si>
     <t>FR001400L263</t>
   </si>
   <si>
     <t>THALES SA 4.25 18/10/2031</t>
   </si>
   <si>
-    <t>7 312.33</t>
+    <t>8 709.59</t>
   </si>
   <si>
     <t>XS3298843924</t>
   </si>
   <si>
     <t>T-MOBILE USA INC 3.625 19/02/2035</t>
   </si>
   <si>
-    <t>1 307.68</t>
+    <t>2 496.48</t>
   </si>
   <si>
     <t>XS2980851351</t>
   </si>
   <si>
     <t>TORONTO-DOMINION BANK/THE 23/01/2036</t>
   </si>
   <si>
-    <t>1 430.93</t>
+    <t>2 146.39</t>
   </si>
   <si>
     <t>XS3047435659</t>
   </si>
   <si>
     <t>TRANSURBAN FINANCE COMPANY PTY LTD 4.143 17/04/2035</t>
   </si>
   <si>
-    <t>3 870.58</t>
-[...1 lines deleted...]
-  <si>
     <t>CH1305916897</t>
   </si>
   <si>
     <t>UBS GROUP AG 09/06/2033</t>
   </si>
   <si>
-    <t>9 764.38</t>
-[...8 lines deleted...]
-    <t>3 898.36</t>
+    <t>10 781.51</t>
   </si>
   <si>
     <t>BE0390119825</t>
   </si>
   <si>
     <t>UCB SA 4.25 20/03/2030</t>
   </si>
   <si>
     <t>FR001400SIL1</t>
   </si>
   <si>
     <t>UNIBAIL-RODAMCO-WESTFIELD SE 3.875 11/09/2034</t>
   </si>
   <si>
-    <t>10 297.95</t>
-[...8 lines deleted...]
-    <t>4 143.84</t>
+    <t>11 890.41</t>
+  </si>
+  <si>
+    <t>IT0005704900</t>
+  </si>
+  <si>
+    <t>UNICREDIT SPA 16/04/2032</t>
   </si>
   <si>
     <t>XS2496289138</t>
   </si>
   <si>
     <t>UNIVERSAL MUSIC GROUP NV 3.75 30/06/2032</t>
   </si>
   <si>
-    <t>6 336.68</t>
+    <t>7 048.66</t>
   </si>
   <si>
     <t>FR001400UHP0</t>
   </si>
   <si>
     <t>VEOLIA ENVIRONNEMENT SA 2.974 10/01/2031</t>
   </si>
   <si>
-    <t>1 784.40</t>
+    <t>2 517.72</t>
+  </si>
+  <si>
+    <t>FR0014017P12</t>
+  </si>
+  <si>
+    <t>VEOLIA ENVIRONNEMENT SA 3.69 10/04/2031</t>
   </si>
   <si>
     <t>FR00140007L3</t>
   </si>
   <si>
     <t>VEOLIA ENVIRONNEMENT SA NC8.5 PERP</t>
   </si>
   <si>
-    <t>4 630.14</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2821745374</t>
   </si>
   <si>
     <t>VERBUND AG 3.25 17/05/2031</t>
   </si>
   <si>
-    <t>8 307.53</t>
+    <t>9 108.90</t>
   </si>
   <si>
     <t>XS3310548105</t>
   </si>
   <si>
     <t>VESTAS WIND SYSTEMS A/S 3.75 15/06/2033</t>
   </si>
   <si>
     <t>DE000A3MP4V7</t>
   </si>
   <si>
     <t>VONOVIA SE 0.75 01/09/2032</t>
   </si>
   <si>
-    <t>2 515.07</t>
+    <t>2 884.93</t>
   </si>
   <si>
     <t>XS2592516210</t>
   </si>
   <si>
     <t>WOLTERS KLUWER NV 3.75 03/04/2031</t>
   </si>
   <si>
-    <t>7 294.52</t>
-[...1 lines deleted...]
-  <si>
     <t>CH1471403852</t>
   </si>
   <si>
     <t>ZUERCHER KANTONALBANK 11/09/2031</t>
   </si>
   <si>
-    <t>3 351.68</t>
+    <t>3 869.98</t>
   </si>
   <si>
     <t>ER32612CK01</t>
   </si>
   <si>
     <t>DEC26 0RZ7 C @ 97.875</t>
   </si>
   <si>
     <t>SX5E2612CR08</t>
   </si>
   <si>
     <t>DEC26 SX5E C @ 6600.000000</t>
   </si>
   <si>
     <t>SX5E2609CR01</t>
   </si>
   <si>
     <t>SEP26 SX5E C @ 6350.000000</t>
   </si>
   <si>
     <t>ER32612CK02</t>
   </si>
   <si>
     <t>DEC26 0RZ7 C @ 98.0</t>
   </si>
@@ -3469,209 +3355,209 @@
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
         <v>68988.63</v>
       </c>
       <c r="D2">
-        <v>176.37</v>
+        <v>181.55</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>12167991.63</v>
+        <v>12525365.92</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>12167991.63</v>
+        <v>12525365.92</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
-        <v>992471.9997</v>
+        <v>994758.7738</v>
       </c>
       <c r="D3">
-        <v>111.21</v>
+        <v>114.44</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>110375691.08</v>
+        <v>113849263.76</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>110375691.08</v>
+        <v>113849263.76</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="1">
-        <v>496143.03</v>
+        <v>496428.63</v>
       </c>
       <c r="D4">
-        <v>100.26</v>
+        <v>103.18</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>49746048.21</v>
+        <v>51224889.52</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>49746048.21</v>
+        <v>51224889.52</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
         <v>13</v>
       </c>
       <c r="B5" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="1">
-        <v>7136.4072</v>
+        <v>7135.7408</v>
       </c>
       <c r="D5">
-        <v>99.91</v>
+        <v>102.75</v>
       </c>
       <c r="E5" t="s">
         <v>8</v>
       </c>
       <c r="F5">
-        <v>713014.39</v>
+        <v>733244.0</v>
       </c>
       <c r="G5" t="s">
         <v>8</v>
       </c>
       <c r="H5">
-        <v>713014.39</v>
+        <v>733244.0</v>
       </c>
       <c r="I5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" t="s">
         <v>15</v>
       </c>
       <c r="B6" t="s">
         <v>16</v>
       </c>
       <c r="C6" s="1">
         <v>1.0</v>
       </c>
       <c r="D6">
-        <v>102.66</v>
+        <v>105.63</v>
       </c>
       <c r="E6" t="s">
         <v>8</v>
       </c>
       <c r="F6">
-        <v>102.66</v>
+        <v>105.63</v>
       </c>
       <c r="G6" t="s">
         <v>8</v>
       </c>
       <c r="H6">
-        <v>102.66</v>
+        <v>105.63</v>
       </c>
       <c r="I6" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P399"/>
+  <dimension ref="A1:P391"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O399" sqref="O399"/>
+      <selection activeCell="O391" sqref="O391"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>17</v>
       </c>
       <c r="B1" t="s">
         <v>18</v>
       </c>
       <c r="C1" t="s">
         <v>19</v>
       </c>
       <c r="D1" t="s">
         <v>20</v>
       </c>
       <c r="E1" t="s">
         <v>21</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>22</v>
@@ -3693,19936 +3579,19536 @@
       </c>
       <c r="M1" t="s">
         <v>28</v>
       </c>
       <c r="N1" t="s">
         <v>29</v>
       </c>
       <c r="O1" t="s">
         <v>30</v>
       </c>
       <c r="P1" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>32</v>
       </c>
       <c r="B2" t="s">
         <v>33</v>
       </c>
       <c r="C2" s="1">
         <v>952.0</v>
       </c>
       <c r="D2" s="1">
-        <v>30.02</v>
+        <v>31.44</v>
       </c>
       <c r="E2" s="1">
         <v>35.22</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
         <v>1.0</v>
       </c>
       <c r="H2" s="1">
         <v>33529.44</v>
       </c>
       <c r="I2" s="1">
-        <v>-4950.4</v>
+        <v>-3598.56</v>
       </c>
       <c r="J2" s="1">
-        <v>-14.764338444066</v>
+        <v>-10.732538330494</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>28579.04</v>
+        <v>29930.88</v>
       </c>
       <c r="N2" s="1">
-        <v>28579.04</v>
+        <v>29930.88</v>
       </c>
       <c r="O2" s="1">
         <v>0.02</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>34</v>
       </c>
       <c r="B3" t="s">
         <v>35</v>
       </c>
       <c r="C3" s="1">
-        <v>2734.0</v>
+        <v>2915.0</v>
       </c>
       <c r="D3" s="1">
-        <v>26.43</v>
+        <v>30.2</v>
       </c>
       <c r="E3" s="1">
-        <v>28.36</v>
+        <v>28.2823842196</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
         <v>1.0</v>
       </c>
       <c r="H3" s="1">
-        <v>77536.24</v>
+        <v>82443.15</v>
       </c>
       <c r="I3" s="1">
-        <v>-5276.62</v>
+        <v>5589.85</v>
       </c>
       <c r="J3" s="1">
-        <v>-6.8053596614951</v>
+        <v>6.7802479648097</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
       <c r="M3" s="1">
-        <v>72259.62</v>
+        <v>88033.0</v>
       </c>
       <c r="N3" s="1">
-        <v>72259.62</v>
+        <v>88033.0</v>
       </c>
       <c r="O3" s="1">
-        <v>0.04</v>
+        <v>0.05</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>36</v>
       </c>
       <c r="B4" t="s">
         <v>37</v>
       </c>
       <c r="C4" s="1">
-        <v>741.0</v>
+        <v>790.0</v>
       </c>
       <c r="D4" s="1">
-        <v>208.0</v>
+        <v>234.6</v>
       </c>
       <c r="E4" s="1">
-        <v>246.8</v>
+        <v>245.3113924051</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
         <v>1.0</v>
       </c>
       <c r="H4" s="1">
-        <v>182878.8</v>
+        <v>193796.0</v>
       </c>
       <c r="I4" s="1">
-        <v>-28750.8</v>
+        <v>-8462.0</v>
       </c>
       <c r="J4" s="1">
-        <v>-15.721231766613</v>
+        <v>-4.3664471918925</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4" s="1">
-        <v>154128.0</v>
+        <v>185334.0</v>
       </c>
       <c r="N4" s="1">
-        <v>154128.0</v>
+        <v>185334.0</v>
       </c>
       <c r="O4" s="1">
-        <v>0.09</v>
+        <v>0.1</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>38</v>
       </c>
       <c r="B5" t="s">
         <v>39</v>
       </c>
       <c r="C5" s="1">
-        <v>1208.0</v>
+        <v>1288.0</v>
       </c>
       <c r="D5" s="1">
-        <v>133.5</v>
+        <v>145.05</v>
       </c>
       <c r="E5" s="1">
-        <v>207.1184768212</v>
+        <v>202.741552795</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
       <c r="G5">
         <v>1.0</v>
       </c>
       <c r="H5" s="1">
-        <v>250199.12</v>
+        <v>261131.12</v>
       </c>
       <c r="I5" s="1">
-        <v>-88931.12</v>
+        <v>-74306.72</v>
       </c>
       <c r="J5" s="1">
-        <v>-35.544137805121</v>
+        <v>-28.455712210785</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5" s="1">
-        <v>161268.0</v>
+        <v>186824.4</v>
       </c>
       <c r="N5" s="1">
-        <v>161268.0</v>
+        <v>186824.4</v>
       </c>
       <c r="O5" s="1">
-        <v>0.09</v>
+        <v>0.1</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>40</v>
       </c>
       <c r="B6" t="s">
         <v>41</v>
       </c>
       <c r="C6" s="1">
-        <v>115.0</v>
+        <v>123.0</v>
       </c>
       <c r="D6" s="1">
-        <v>863.5</v>
+        <v>981.3</v>
       </c>
       <c r="E6" s="1">
-        <v>1291.6975652174</v>
+        <v>1263.0082926829</v>
       </c>
       <c r="F6" t="s">
         <v>8</v>
       </c>
       <c r="G6">
         <v>1.0</v>
       </c>
       <c r="H6" s="1">
-        <v>148545.22</v>
+        <v>155350.02</v>
       </c>
       <c r="I6" s="1">
-        <v>-49242.72</v>
+        <v>-34650.12</v>
       </c>
       <c r="J6" s="1">
-        <v>-33.149986246612</v>
+        <v>-22.304548142318</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
         <v>0.0</v>
       </c>
       <c r="M6" s="1">
-        <v>99302.5</v>
+        <v>120699.9</v>
       </c>
       <c r="N6" s="1">
-        <v>99302.5</v>
+        <v>120699.9</v>
       </c>
       <c r="O6" s="1">
-        <v>0.06</v>
+        <v>0.07</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>42</v>
       </c>
       <c r="B7" t="s">
         <v>43</v>
       </c>
       <c r="C7" s="1">
-        <v>14857.0</v>
+        <v>15839.0</v>
       </c>
       <c r="D7" s="1">
-        <v>25.28</v>
+        <v>26.18</v>
       </c>
       <c r="E7" s="1">
-        <v>27.1646947567</v>
+        <v>27.0627255509</v>
       </c>
       <c r="F7" t="s">
         <v>8</v>
       </c>
       <c r="G7">
         <v>1.0</v>
       </c>
       <c r="H7" s="1">
-        <v>403585.87</v>
+        <v>428646.51</v>
       </c>
       <c r="I7" s="1">
-        <v>-28000.91</v>
+        <v>-13981.49</v>
       </c>
       <c r="J7" s="1">
-        <v>-6.9380303131029</v>
+        <v>-3.2617762360879</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7">
         <v>0.0</v>
       </c>
       <c r="M7" s="1">
-        <v>375584.96</v>
+        <v>414665.02</v>
       </c>
       <c r="N7" s="1">
-        <v>375584.96</v>
+        <v>414665.02</v>
       </c>
       <c r="O7" s="1">
-        <v>0.22</v>
+        <v>0.23</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>44</v>
       </c>
       <c r="B8" t="s">
         <v>45</v>
       </c>
       <c r="C8" s="1">
         <v>261.0</v>
       </c>
       <c r="D8" s="1">
-        <v>103.1</v>
+        <v>111.7</v>
       </c>
       <c r="E8" s="1">
         <v>118.4</v>
       </c>
       <c r="F8" t="s">
         <v>8</v>
       </c>
       <c r="G8">
         <v>1.0</v>
       </c>
       <c r="H8" s="1">
         <v>30902.4</v>
       </c>
       <c r="I8" s="1">
-        <v>-3993.3</v>
+        <v>-1748.7</v>
       </c>
       <c r="J8" s="1">
-        <v>-12.922297297297</v>
+        <v>-5.6587837837838</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
         <v>0.0</v>
       </c>
       <c r="M8" s="1">
-        <v>26909.1</v>
+        <v>29153.7</v>
       </c>
       <c r="N8" s="1">
-        <v>26909.1</v>
+        <v>29153.7</v>
       </c>
       <c r="O8" s="1">
         <v>0.02</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>46</v>
       </c>
       <c r="B9" t="s">
         <v>47</v>
       </c>
       <c r="C9" s="1">
-        <v>767.0</v>
+        <v>818.0</v>
       </c>
       <c r="D9" s="1">
-        <v>59.05</v>
+        <v>68.6</v>
       </c>
       <c r="E9" s="1">
-        <v>62.9</v>
+        <v>62.9093520782</v>
       </c>
       <c r="F9" t="s">
         <v>8</v>
       </c>
       <c r="G9">
         <v>1.0</v>
       </c>
       <c r="H9" s="1">
-        <v>48244.3</v>
+        <v>51459.85</v>
       </c>
       <c r="I9" s="1">
-        <v>-2952.95</v>
+        <v>4654.95</v>
       </c>
       <c r="J9" s="1">
-        <v>-6.120826709062</v>
+        <v>9.0457900674021</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9">
         <v>0.0</v>
       </c>
       <c r="M9" s="1">
-        <v>45291.35</v>
+        <v>56114.8</v>
       </c>
       <c r="N9" s="1">
-        <v>45291.35</v>
+        <v>56114.8</v>
       </c>
       <c r="O9" s="1">
         <v>0.03</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
         <v>48</v>
       </c>
       <c r="B10" t="s">
         <v>49</v>
       </c>
       <c r="C10" s="1">
-        <v>13590.0</v>
+        <v>14488.0</v>
       </c>
       <c r="D10" s="1">
-        <v>8.88</v>
+        <v>9.778</v>
       </c>
       <c r="E10" s="1">
-        <v>8.85</v>
+        <v>8.8602270845</v>
       </c>
       <c r="F10" t="s">
         <v>8</v>
       </c>
       <c r="G10">
         <v>1.0</v>
       </c>
       <c r="H10" s="1">
-        <v>120271.5</v>
+        <v>128366.97</v>
       </c>
       <c r="I10" s="1">
-        <v>407.7</v>
+        <v>13296.69</v>
       </c>
       <c r="J10" s="1">
-        <v>0.33898305084746</v>
+        <v>10.358342181014</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10">
         <v>0.0</v>
       </c>
       <c r="M10" s="1">
-        <v>120679.2</v>
+        <v>141663.66</v>
       </c>
       <c r="N10" s="1">
-        <v>120679.2</v>
+        <v>141663.66</v>
       </c>
       <c r="O10" s="1">
-        <v>0.07</v>
+        <v>0.08</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
         <v>50</v>
       </c>
       <c r="B11" t="s">
         <v>51</v>
       </c>
       <c r="C11" s="1">
-        <v>2669.0</v>
+        <v>2845.0</v>
       </c>
       <c r="D11" s="1">
-        <v>160.92</v>
+        <v>170.52</v>
       </c>
       <c r="E11" s="1">
-        <v>161.8133308355</v>
+        <v>161.7518804921</v>
       </c>
       <c r="F11" t="s">
         <v>8</v>
       </c>
       <c r="G11">
         <v>1.0</v>
       </c>
       <c r="H11" s="1">
-        <v>431879.78</v>
+        <v>460184.1</v>
       </c>
       <c r="I11" s="1">
-        <v>-2384.3</v>
+        <v>24945.3</v>
       </c>
       <c r="J11" s="1">
-        <v>-0.55207493159323</v>
+        <v>5.4207218371952</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11">
         <v>0.0</v>
       </c>
       <c r="M11" s="1">
-        <v>429495.48</v>
+        <v>485129.4</v>
       </c>
       <c r="N11" s="1">
-        <v>429495.48</v>
+        <v>485129.4</v>
       </c>
       <c r="O11" s="1">
-        <v>0.25</v>
+        <v>0.27</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
         <v>52</v>
       </c>
       <c r="B12" t="s">
         <v>53</v>
       </c>
       <c r="C12" s="1">
-        <v>1773.0</v>
+        <v>1890.0</v>
       </c>
       <c r="D12" s="1">
-        <v>347.6</v>
+        <v>394.8</v>
       </c>
       <c r="E12" s="1">
-        <v>224.0473152848</v>
+        <v>232.4201005291</v>
       </c>
       <c r="F12" t="s">
         <v>8</v>
       </c>
       <c r="G12">
         <v>1.0</v>
       </c>
       <c r="H12" s="1">
-        <v>397235.89</v>
+        <v>439273.99</v>
       </c>
       <c r="I12" s="1">
-        <v>219058.91</v>
+        <v>306898.01</v>
       </c>
       <c r="J12" s="1">
-        <v>55.145800144091</v>
+        <v>69.864826278469</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12" s="1">
-        <v>616294.8</v>
+        <v>746172.0</v>
       </c>
       <c r="N12" s="1">
-        <v>616294.8</v>
+        <v>746172.0</v>
       </c>
       <c r="O12" s="1">
-        <v>0.36</v>
+        <v>0.42</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
         <v>54</v>
       </c>
       <c r="B13" t="s">
         <v>55</v>
       </c>
       <c r="C13" s="1">
-        <v>4344.0</v>
+        <v>4631.0</v>
       </c>
       <c r="D13" s="1">
-        <v>23.19</v>
+        <v>17.05</v>
       </c>
       <c r="E13" s="1">
-        <v>25.2607803867</v>
+        <v>25.1987583675</v>
       </c>
       <c r="F13" t="s">
         <v>8</v>
       </c>
       <c r="G13">
         <v>1.0</v>
       </c>
       <c r="H13" s="1">
-        <v>109732.83</v>
+        <v>116695.45</v>
       </c>
       <c r="I13" s="1">
-        <v>-8995.47</v>
+        <v>-37736.9</v>
       </c>
       <c r="J13" s="1">
-        <v>-8.1976105054431</v>
+        <v>-32.337936054919</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
       <c r="L13">
         <v>0.0</v>
       </c>
       <c r="M13" s="1">
-        <v>100737.36</v>
+        <v>78958.55</v>
       </c>
       <c r="N13" s="1">
-        <v>100737.36</v>
+        <v>78958.55</v>
       </c>
       <c r="O13" s="1">
-        <v>0.06</v>
+        <v>0.04</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
         <v>56</v>
       </c>
       <c r="B14" t="s">
         <v>57</v>
       </c>
       <c r="C14" s="1">
         <v>546.0</v>
       </c>
       <c r="D14" s="1">
-        <v>53.45</v>
+        <v>60.0</v>
       </c>
       <c r="E14" s="1">
         <v>63.55</v>
       </c>
       <c r="F14" t="s">
         <v>8</v>
       </c>
       <c r="G14">
         <v>1.0</v>
       </c>
       <c r="H14" s="1">
         <v>34698.3</v>
       </c>
       <c r="I14" s="1">
-        <v>-5514.6</v>
+        <v>-1938.3</v>
       </c>
       <c r="J14" s="1">
-        <v>-15.892997639654</v>
+        <v>-5.5861526357199</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
       <c r="L14">
         <v>0.0</v>
       </c>
       <c r="M14" s="1">
-        <v>29183.7</v>
+        <v>32760.0</v>
       </c>
       <c r="N14" s="1">
-        <v>29183.7</v>
+        <v>32760.0</v>
       </c>
       <c r="O14" s="1">
         <v>0.02</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
         <v>58</v>
       </c>
       <c r="B15" t="s">
         <v>59</v>
       </c>
       <c r="C15" s="1">
-        <v>5083.0</v>
+        <v>5419.0</v>
       </c>
       <c r="D15" s="1">
-        <v>49.19</v>
+        <v>52.64</v>
       </c>
       <c r="E15" s="1">
-        <v>62.9040566595</v>
+        <v>62.0221073999</v>
       </c>
       <c r="F15" t="s">
         <v>8</v>
       </c>
       <c r="G15">
         <v>1.0</v>
       </c>
       <c r="H15" s="1">
-        <v>319741.32</v>
+        <v>336097.8</v>
       </c>
       <c r="I15" s="1">
-        <v>-69708.55</v>
+        <v>-50841.64</v>
       </c>
       <c r="J15" s="1">
-        <v>-21.801545699505</v>
+        <v>-15.127037427796</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15">
         <v>0.0</v>
       </c>
       <c r="M15" s="1">
-        <v>250032.77</v>
+        <v>285256.16</v>
       </c>
       <c r="N15" s="1">
-        <v>250032.77</v>
+        <v>285256.16</v>
       </c>
       <c r="O15" s="1">
-        <v>0.14</v>
+        <v>0.16</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
         <v>60</v>
       </c>
       <c r="B16" t="s">
         <v>61</v>
       </c>
       <c r="C16" s="1">
         <v>2497.0</v>
       </c>
       <c r="D16" s="1">
-        <v>8.37</v>
+        <v>10.015</v>
       </c>
       <c r="E16" s="1">
         <v>13.1750020024</v>
       </c>
       <c r="F16" t="s">
         <v>8</v>
       </c>
       <c r="G16">
         <v>1.0</v>
       </c>
       <c r="H16" s="1">
         <v>32897.98</v>
       </c>
       <c r="I16" s="1">
-        <v>-11998.09</v>
+        <v>-7890.52</v>
       </c>
       <c r="J16" s="1">
-        <v>-36.470597890813</v>
+        <v>-23.984816089012</v>
       </c>
       <c r="K16">
         <v>0.0</v>
       </c>
       <c r="L16">
         <v>0.0</v>
       </c>
       <c r="M16" s="1">
-        <v>20899.89</v>
+        <v>25007.46</v>
       </c>
       <c r="N16" s="1">
-        <v>20899.89</v>
+        <v>25007.46</v>
       </c>
       <c r="O16" s="1">
         <v>0.01</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
         <v>62</v>
       </c>
       <c r="B17" t="s">
         <v>63</v>
       </c>
       <c r="C17" s="1">
-        <v>5976.0</v>
+        <v>6371.0</v>
       </c>
       <c r="D17" s="1">
-        <v>59.16</v>
+        <v>62.58</v>
       </c>
       <c r="E17" s="1">
-        <v>55.8426840696</v>
+        <v>56.0830764401</v>
       </c>
       <c r="F17" t="s">
         <v>8</v>
       </c>
       <c r="G17">
         <v>1.0</v>
       </c>
       <c r="H17" s="1">
-        <v>333715.88</v>
+        <v>357305.28</v>
       </c>
       <c r="I17" s="1">
-        <v>19824.28</v>
+        <v>41391.9</v>
       </c>
       <c r="J17" s="1">
-        <v>5.9404664830454</v>
+        <v>11.584463571319</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17">
         <v>0.0</v>
       </c>
       <c r="M17" s="1">
-        <v>353540.16</v>
+        <v>398697.18</v>
       </c>
       <c r="N17" s="1">
-        <v>353540.16</v>
+        <v>398697.18</v>
       </c>
       <c r="O17" s="1">
-        <v>0.2</v>
+        <v>0.22</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
         <v>64</v>
       </c>
       <c r="B18" t="s">
         <v>65</v>
       </c>
       <c r="C18" s="1">
-        <v>2806.0</v>
+        <v>2992.0</v>
       </c>
       <c r="D18" s="1">
-        <v>26.34</v>
+        <v>32.44</v>
       </c>
       <c r="E18" s="1">
-        <v>29.92</v>
+        <v>29.7645855615</v>
       </c>
       <c r="F18" t="s">
         <v>8</v>
       </c>
       <c r="G18">
         <v>1.0</v>
       </c>
       <c r="H18" s="1">
-        <v>83955.52</v>
+        <v>89055.64</v>
       </c>
       <c r="I18" s="1">
-        <v>-10045.48</v>
+        <v>8004.84</v>
       </c>
       <c r="J18" s="1">
-        <v>-11.965240641711</v>
+        <v>8.9885828679688</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
       <c r="L18">
         <v>0.0</v>
       </c>
       <c r="M18" s="1">
-        <v>73910.04</v>
+        <v>97060.48</v>
       </c>
       <c r="N18" s="1">
-        <v>73910.04</v>
+        <v>97060.48</v>
       </c>
       <c r="O18" s="1">
-        <v>0.04</v>
+        <v>0.05</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
         <v>66</v>
       </c>
       <c r="B19" t="s">
         <v>67</v>
       </c>
       <c r="C19" s="1">
-        <v>2063.0</v>
+        <v>2199.0</v>
       </c>
       <c r="D19" s="1">
-        <v>1128.2</v>
+        <v>1237.0</v>
       </c>
       <c r="E19" s="1">
-        <v>480.4634949103</v>
+        <v>519.9669804457</v>
       </c>
       <c r="F19" t="s">
         <v>8</v>
       </c>
       <c r="G19">
         <v>1.0</v>
       </c>
       <c r="H19" s="1">
-        <v>991196.19</v>
+        <v>1143407.39</v>
       </c>
       <c r="I19" s="1">
-        <v>1336280.41</v>
+        <v>1576755.61</v>
       </c>
       <c r="J19" s="1">
-        <v>134.81492599361</v>
+        <v>137.89972181306</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
       <c r="L19">
         <v>0.0</v>
       </c>
       <c r="M19" s="1">
-        <v>2327476.6</v>
+        <v>2720163.0</v>
       </c>
       <c r="N19" s="1">
-        <v>2327476.6</v>
+        <v>2720163.0</v>
       </c>
       <c r="O19" s="1">
-        <v>1.35</v>
+        <v>1.53</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
         <v>68</v>
       </c>
       <c r="B20" t="s">
         <v>69</v>
       </c>
       <c r="C20" s="1">
         <v>686.0</v>
       </c>
       <c r="D20" s="1">
-        <v>57.48</v>
+        <v>64.02</v>
       </c>
       <c r="E20" s="1">
         <v>61.44</v>
       </c>
       <c r="F20" t="s">
         <v>8</v>
       </c>
       <c r="G20">
         <v>1.0</v>
       </c>
       <c r="H20" s="1">
         <v>42147.84</v>
       </c>
       <c r="I20" s="1">
-        <v>-2716.56</v>
+        <v>1769.88</v>
       </c>
       <c r="J20" s="1">
-        <v>-6.4453125</v>
+        <v>4.19921875</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20">
         <v>0.0</v>
       </c>
       <c r="M20" s="1">
-        <v>39431.28</v>
+        <v>43917.72</v>
       </c>
       <c r="N20" s="1">
-        <v>39431.28</v>
+        <v>43917.72</v>
       </c>
       <c r="O20" s="1">
         <v>0.02</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
         <v>70</v>
       </c>
       <c r="B21" t="s">
         <v>71</v>
       </c>
       <c r="C21" s="1">
-        <v>16423.0</v>
+        <v>17509.0</v>
       </c>
       <c r="D21" s="1">
-        <v>37.7</v>
+        <v>42.42</v>
       </c>
       <c r="E21" s="1">
-        <v>27.8659258357</v>
+        <v>28.5714055629</v>
       </c>
       <c r="F21" t="s">
         <v>8</v>
       </c>
       <c r="G21">
         <v>1.0</v>
       </c>
       <c r="H21" s="1">
-        <v>457642.1</v>
+        <v>500256.74</v>
       </c>
       <c r="I21" s="1">
-        <v>161505.0</v>
+        <v>242475.04</v>
       </c>
       <c r="J21" s="1">
-        <v>35.2906780211</v>
+        <v>48.470119563007</v>
       </c>
       <c r="K21">
         <v>0.0</v>
       </c>
       <c r="L21">
         <v>0.0</v>
       </c>
       <c r="M21" s="1">
-        <v>619147.1</v>
+        <v>742731.78</v>
       </c>
       <c r="N21" s="1">
-        <v>619147.1</v>
+        <v>742731.78</v>
       </c>
       <c r="O21" s="1">
-        <v>0.36</v>
+        <v>0.42</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
         <v>72</v>
       </c>
       <c r="B22" t="s">
         <v>73</v>
       </c>
       <c r="C22" s="1">
         <v>3725.0</v>
       </c>
       <c r="D22" s="1">
-        <v>6.945</v>
+        <v>10.36</v>
       </c>
       <c r="E22" s="1">
         <v>8.3950013423</v>
       </c>
       <c r="F22" t="s">
         <v>8</v>
       </c>
       <c r="G22">
         <v>1.0</v>
       </c>
       <c r="H22" s="1">
         <v>31271.38</v>
       </c>
       <c r="I22" s="1">
-        <v>-5401.25</v>
+        <v>7319.62</v>
       </c>
       <c r="J22" s="1">
-        <v>-17.272183063235</v>
+        <v>23.40677002422</v>
       </c>
       <c r="K22">
         <v>0.0</v>
       </c>
       <c r="L22">
         <v>0.0</v>
       </c>
       <c r="M22" s="1">
-        <v>25870.13</v>
+        <v>38591.0</v>
       </c>
       <c r="N22" s="1">
-        <v>25870.13</v>
+        <v>38591.0</v>
       </c>
       <c r="O22" s="1">
-        <v>0.01</v>
+        <v>0.02</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
         <v>74</v>
       </c>
       <c r="B23" t="s">
         <v>75</v>
       </c>
       <c r="C23" s="1">
         <v>595.0</v>
       </c>
       <c r="D23" s="1">
-        <v>50.35</v>
+        <v>56.3</v>
       </c>
       <c r="E23" s="1">
         <v>54.85</v>
       </c>
       <c r="F23" t="s">
         <v>8</v>
       </c>
       <c r="G23">
         <v>1.0</v>
       </c>
       <c r="H23" s="1">
         <v>32635.75</v>
       </c>
       <c r="I23" s="1">
-        <v>-2677.5</v>
+        <v>862.75</v>
       </c>
       <c r="J23" s="1">
-        <v>-8.20419325433</v>
+        <v>2.6435733819508</v>
       </c>
       <c r="K23">
         <v>0.0</v>
       </c>
       <c r="L23">
         <v>0.0</v>
       </c>
       <c r="M23" s="1">
-        <v>29958.25</v>
+        <v>33498.5</v>
       </c>
       <c r="N23" s="1">
-        <v>29958.25</v>
+        <v>33498.5</v>
       </c>
       <c r="O23" s="1">
         <v>0.02</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
         <v>76</v>
       </c>
       <c r="B24" t="s">
         <v>77</v>
       </c>
       <c r="C24" s="1">
-        <v>3546.0</v>
+        <v>3780.0</v>
       </c>
       <c r="D24" s="1">
-        <v>16.44</v>
+        <v>18.675</v>
       </c>
       <c r="E24" s="1">
-        <v>18.24</v>
+        <v>18.1805714286</v>
       </c>
       <c r="F24" t="s">
         <v>8</v>
       </c>
       <c r="G24">
         <v>1.0</v>
       </c>
       <c r="H24" s="1">
-        <v>64679.04</v>
+        <v>68722.56</v>
       </c>
       <c r="I24" s="1">
-        <v>-6382.8</v>
+        <v>1868.94</v>
       </c>
       <c r="J24" s="1">
-        <v>-9.8684210526316</v>
+        <v>2.7195436258486</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
       <c r="L24">
         <v>0.0</v>
       </c>
       <c r="M24" s="1">
-        <v>58296.24</v>
+        <v>70591.5</v>
       </c>
       <c r="N24" s="1">
-        <v>58296.24</v>
+        <v>70591.5</v>
       </c>
       <c r="O24" s="1">
-        <v>0.03</v>
+        <v>0.04</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
         <v>78</v>
       </c>
       <c r="B25" t="s">
         <v>79</v>
       </c>
       <c r="C25" s="1">
-        <v>29799.0</v>
+        <v>31770.0</v>
       </c>
       <c r="D25" s="1">
-        <v>17.925</v>
+        <v>19.23</v>
       </c>
       <c r="E25" s="1">
-        <v>8.9449337226</v>
+        <v>9.5222168713</v>
       </c>
       <c r="F25" t="s">
         <v>8</v>
       </c>
       <c r="G25">
         <v>1.0</v>
       </c>
       <c r="H25" s="1">
-        <v>266550.08</v>
+        <v>302520.83</v>
       </c>
       <c r="I25" s="1">
-        <v>267597.0</v>
+        <v>308416.27</v>
       </c>
       <c r="J25" s="1">
-        <v>100.39276671761</v>
+        <v>101.94877159368</v>
       </c>
       <c r="K25">
         <v>0.0</v>
       </c>
       <c r="L25">
         <v>0.0</v>
       </c>
       <c r="M25" s="1">
-        <v>534147.08</v>
+        <v>610937.1</v>
       </c>
       <c r="N25" s="1">
-        <v>534147.08</v>
+        <v>610937.1</v>
       </c>
       <c r="O25" s="1">
-        <v>0.31</v>
+        <v>0.34</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
         <v>80</v>
       </c>
       <c r="B26" t="s">
         <v>81</v>
       </c>
       <c r="C26" s="1">
-        <v>23865.0</v>
+        <v>25443.0</v>
       </c>
       <c r="D26" s="1">
-        <v>2.975</v>
+        <v>3.294</v>
       </c>
       <c r="E26" s="1">
-        <v>3.208</v>
+        <v>3.1977663798</v>
       </c>
       <c r="F26" t="s">
         <v>8</v>
       </c>
       <c r="G26">
         <v>1.0</v>
       </c>
       <c r="H26" s="1">
-        <v>76558.92</v>
+        <v>81360.77</v>
       </c>
       <c r="I26" s="1">
-        <v>-5560.54</v>
+        <v>2448.47</v>
       </c>
       <c r="J26" s="1">
-        <v>-7.2630857384091</v>
+        <v>3.0093987556902</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26" s="1">
-        <v>70998.38</v>
+        <v>83809.24</v>
       </c>
       <c r="N26" s="1">
-        <v>70998.38</v>
+        <v>83809.24</v>
       </c>
       <c r="O26" s="1">
-        <v>0.04</v>
+        <v>0.05</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
         <v>82</v>
       </c>
       <c r="B27" t="s">
         <v>83</v>
       </c>
       <c r="C27" s="1">
-        <v>66371.0</v>
+        <v>70766.0</v>
       </c>
       <c r="D27" s="1">
-        <v>9.245</v>
+        <v>10.634</v>
       </c>
       <c r="E27" s="1">
-        <v>7.6523957753</v>
+        <v>7.7665221999</v>
       </c>
       <c r="F27" t="s">
         <v>8</v>
       </c>
       <c r="G27">
         <v>1.0</v>
       </c>
       <c r="H27" s="1">
-        <v>507897.16</v>
+        <v>549605.71</v>
       </c>
       <c r="I27" s="1">
-        <v>105702.74</v>
+        <v>202919.93</v>
       </c>
       <c r="J27" s="1">
-        <v>20.811839152635</v>
+        <v>36.921001057285</v>
       </c>
       <c r="K27">
         <v>0.0</v>
       </c>
       <c r="L27">
         <v>0.0</v>
       </c>
       <c r="M27" s="1">
-        <v>613599.9</v>
+        <v>752525.64</v>
       </c>
       <c r="N27" s="1">
-        <v>613599.9</v>
+        <v>752525.64</v>
       </c>
       <c r="O27" s="1">
-        <v>0.35</v>
+        <v>0.42</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
         <v>84</v>
       </c>
       <c r="B28" t="s">
         <v>85</v>
       </c>
       <c r="C28" s="1">
-        <v>4149.0</v>
+        <v>4423.0</v>
       </c>
       <c r="D28" s="1">
-        <v>15.15</v>
+        <v>16.895</v>
       </c>
       <c r="E28" s="1">
-        <v>16.5350012051</v>
+        <v>16.4668573366</v>
       </c>
       <c r="F28" t="s">
         <v>8</v>
       </c>
       <c r="G28">
         <v>1.0</v>
       </c>
       <c r="H28" s="1">
-        <v>68603.72</v>
+        <v>72832.91</v>
       </c>
       <c r="I28" s="1">
-        <v>-5746.37</v>
+        <v>1893.68</v>
       </c>
       <c r="J28" s="1">
-        <v>-8.3761784346388</v>
+        <v>2.6000334189585</v>
       </c>
       <c r="K28">
         <v>0.0</v>
       </c>
       <c r="L28">
         <v>0.0</v>
       </c>
       <c r="M28" s="1">
-        <v>62857.35</v>
+        <v>74726.59</v>
       </c>
       <c r="N28" s="1">
-        <v>62857.35</v>
+        <v>74726.59</v>
       </c>
       <c r="O28" s="1">
         <v>0.04</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
         <v>86</v>
       </c>
       <c r="B29" t="s">
         <v>87</v>
       </c>
       <c r="C29" s="1">
         <v>2924.0</v>
       </c>
       <c r="D29" s="1">
-        <v>13.08</v>
+        <v>14.665</v>
       </c>
       <c r="E29" s="1">
         <v>14.175</v>
       </c>
       <c r="F29" t="s">
         <v>8</v>
       </c>
       <c r="G29">
         <v>1.0</v>
       </c>
       <c r="H29" s="1">
         <v>41447.7</v>
       </c>
       <c r="I29" s="1">
-        <v>-3201.78</v>
+        <v>1432.76</v>
       </c>
       <c r="J29" s="1">
-        <v>-7.7248677248677</v>
+        <v>3.4567901234568</v>
       </c>
       <c r="K29">
         <v>0.0</v>
       </c>
       <c r="L29">
         <v>0.0</v>
       </c>
       <c r="M29" s="1">
-        <v>38245.92</v>
+        <v>42880.46</v>
       </c>
       <c r="N29" s="1">
-        <v>38245.92</v>
+        <v>42880.46</v>
       </c>
       <c r="O29" s="1">
         <v>0.02</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
         <v>88</v>
       </c>
       <c r="B30" t="s">
         <v>89</v>
       </c>
       <c r="C30" s="1">
-        <v>606.0</v>
+        <v>646.0</v>
       </c>
       <c r="D30" s="1">
-        <v>124.9</v>
+        <v>154.7</v>
       </c>
       <c r="E30" s="1">
-        <v>132.0</v>
+        <v>131.8452012384</v>
       </c>
       <c r="F30" t="s">
         <v>8</v>
       </c>
       <c r="G30">
         <v>1.0</v>
       </c>
       <c r="H30" s="1">
-        <v>79992.0</v>
+        <v>85172.0</v>
       </c>
       <c r="I30" s="1">
-        <v>-4302.6</v>
+        <v>14764.2</v>
       </c>
       <c r="J30" s="1">
-        <v>-5.3787878787879</v>
+        <v>17.334570046494</v>
       </c>
       <c r="K30">
         <v>0.0</v>
       </c>
       <c r="L30">
         <v>0.0</v>
       </c>
       <c r="M30" s="1">
-        <v>75689.4</v>
+        <v>99936.2</v>
       </c>
       <c r="N30" s="1">
-        <v>75689.4</v>
+        <v>99936.2</v>
       </c>
       <c r="O30" s="1">
-        <v>0.04</v>
+        <v>0.06</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
         <v>90</v>
       </c>
       <c r="B31" t="s">
         <v>91</v>
       </c>
       <c r="C31" s="1">
-        <v>346.0</v>
+        <v>369.0</v>
       </c>
       <c r="D31" s="1">
-        <v>178.5</v>
+        <v>227.9</v>
       </c>
       <c r="E31" s="1">
-        <v>189.4</v>
+        <v>188.7486449864</v>
       </c>
       <c r="F31" t="s">
         <v>8</v>
       </c>
       <c r="G31">
         <v>1.0</v>
       </c>
       <c r="H31" s="1">
-        <v>65532.4</v>
+        <v>69648.25</v>
       </c>
       <c r="I31" s="1">
-        <v>-3771.4</v>
+        <v>14446.85</v>
       </c>
       <c r="J31" s="1">
-        <v>-5.7550158394931</v>
+        <v>20.742588650828</v>
       </c>
       <c r="K31">
         <v>0.0</v>
       </c>
       <c r="L31">
         <v>0.0</v>
       </c>
       <c r="M31" s="1">
-        <v>61761.0</v>
+        <v>84095.1</v>
       </c>
       <c r="N31" s="1">
-        <v>61761.0</v>
+        <v>84095.1</v>
       </c>
       <c r="O31" s="1">
-        <v>0.04</v>
+        <v>0.05</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
         <v>92</v>
       </c>
       <c r="B32" t="s">
         <v>93</v>
       </c>
       <c r="C32" s="1">
         <v>999.0</v>
       </c>
       <c r="D32" s="1">
-        <v>25.76</v>
+        <v>31.06</v>
       </c>
       <c r="E32" s="1">
         <v>34.2</v>
       </c>
       <c r="F32" t="s">
         <v>8</v>
       </c>
       <c r="G32">
         <v>1.0</v>
       </c>
       <c r="H32" s="1">
         <v>34165.8</v>
       </c>
       <c r="I32" s="1">
-        <v>-8431.56</v>
+        <v>-3136.86</v>
       </c>
       <c r="J32" s="1">
-        <v>-24.678362573099</v>
+        <v>-9.1812865497076</v>
       </c>
       <c r="K32">
         <v>0.0</v>
       </c>
       <c r="L32">
         <v>0.0</v>
       </c>
       <c r="M32" s="1">
-        <v>25734.24</v>
+        <v>31028.94</v>
       </c>
       <c r="N32" s="1">
-        <v>25734.24</v>
+        <v>31028.94</v>
       </c>
       <c r="O32" s="1">
-        <v>0.01</v>
+        <v>0.02</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
         <v>94</v>
       </c>
       <c r="B33" t="s">
         <v>95</v>
       </c>
       <c r="C33" s="1">
-        <v>4984.0</v>
+        <v>5314.0</v>
       </c>
       <c r="D33" s="1">
-        <v>75.76</v>
+        <v>83.48</v>
       </c>
       <c r="E33" s="1">
-        <v>78.5633988764</v>
+        <v>78.5284117426</v>
       </c>
       <c r="F33" t="s">
         <v>8</v>
       </c>
       <c r="G33">
         <v>1.0</v>
       </c>
       <c r="H33" s="1">
-        <v>391559.98</v>
+        <v>417299.98</v>
       </c>
       <c r="I33" s="1">
-        <v>-13972.14</v>
+        <v>26312.74</v>
       </c>
       <c r="J33" s="1">
-        <v>-3.5683268754892</v>
+        <v>6.3054735828169</v>
       </c>
       <c r="K33">
         <v>0.0</v>
       </c>
       <c r="L33">
         <v>0.0</v>
       </c>
       <c r="M33" s="1">
-        <v>377587.84</v>
+        <v>443612.72</v>
       </c>
       <c r="N33" s="1">
-        <v>377587.84</v>
+        <v>443612.72</v>
       </c>
       <c r="O33" s="1">
-        <v>0.22</v>
+        <v>0.25</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
         <v>96</v>
       </c>
       <c r="B34" t="s">
         <v>97</v>
       </c>
       <c r="C34" s="1">
-        <v>5591.0</v>
+        <v>5961.0</v>
       </c>
       <c r="D34" s="1">
-        <v>82.13</v>
+        <v>92.14</v>
       </c>
       <c r="E34" s="1">
-        <v>75.721117868</v>
+        <v>76.0481580272</v>
       </c>
       <c r="F34" t="s">
         <v>8</v>
       </c>
       <c r="G34">
         <v>1.0</v>
       </c>
       <c r="H34" s="1">
-        <v>423356.77</v>
+        <v>453323.07</v>
       </c>
       <c r="I34" s="1">
-        <v>35832.06</v>
+        <v>95923.47</v>
       </c>
       <c r="J34" s="1">
-        <v>8.4637975672386</v>
+        <v>21.160068028305</v>
       </c>
       <c r="K34">
         <v>0.0</v>
       </c>
       <c r="L34">
         <v>0.0</v>
       </c>
       <c r="M34" s="1">
-        <v>459188.83</v>
+        <v>549246.54</v>
       </c>
       <c r="N34" s="1">
-        <v>459188.83</v>
+        <v>549246.54</v>
       </c>
       <c r="O34" s="1">
-        <v>0.27</v>
+        <v>0.31</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
         <v>98</v>
       </c>
       <c r="B35" t="s">
         <v>99</v>
       </c>
       <c r="C35" s="1">
         <v>316745.0</v>
       </c>
       <c r="D35" s="1">
-        <v>10.996</v>
+        <v>11.216</v>
       </c>
       <c r="E35" s="1">
         <v>11.1997054413</v>
       </c>
       <c r="F35" t="s">
         <v>8</v>
       </c>
       <c r="G35">
         <v>1.0</v>
       </c>
       <c r="H35" s="1">
         <v>3547450.7</v>
       </c>
       <c r="I35" s="1">
-        <v>-64522.68</v>
+        <v>5161.22</v>
       </c>
       <c r="J35" s="1">
-        <v>-1.818846418359</v>
+        <v>0.14549095777427</v>
       </c>
       <c r="K35">
         <v>0.0</v>
       </c>
       <c r="L35">
         <v>0.0</v>
       </c>
       <c r="M35" s="1">
-        <v>3482928.02</v>
+        <v>3552611.92</v>
       </c>
       <c r="N35" s="1">
-        <v>3482928.02</v>
+        <v>3552611.92</v>
       </c>
       <c r="O35" s="1">
-        <v>2.01</v>
+        <v>1.99</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
         <v>100</v>
       </c>
       <c r="B36" t="s">
         <v>101</v>
       </c>
       <c r="C36" s="1">
         <v>726900.0</v>
       </c>
       <c r="D36" s="1">
-        <v>10.562</v>
+        <v>10.65</v>
       </c>
       <c r="E36" s="1">
         <v>10.7182557023</v>
       </c>
       <c r="F36" t="s">
         <v>8</v>
       </c>
       <c r="G36">
         <v>1.0</v>
       </c>
       <c r="H36" s="1">
         <v>7791100.07</v>
       </c>
       <c r="I36" s="1">
-        <v>-113582.27</v>
+        <v>-49615.07</v>
       </c>
       <c r="J36" s="1">
-        <v>-1.4578463757301</v>
+        <v>-0.63681726013307</v>
       </c>
       <c r="K36">
         <v>0.0</v>
       </c>
       <c r="L36">
         <v>0.0</v>
       </c>
       <c r="M36" s="1">
-        <v>7677517.8</v>
+        <v>7741485.0</v>
       </c>
       <c r="N36" s="1">
-        <v>7677517.8</v>
+        <v>7741485.0</v>
       </c>
       <c r="O36" s="1">
-        <v>4.44</v>
+        <v>4.34</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
         <v>102</v>
       </c>
       <c r="B37" t="s">
         <v>103</v>
       </c>
       <c r="C37" s="1">
-        <v>1255.0</v>
+        <v>1338.0</v>
       </c>
       <c r="D37" s="1">
-        <v>48.78</v>
+        <v>52.2</v>
       </c>
       <c r="E37" s="1">
-        <v>52.68</v>
+        <v>52.4771524664</v>
       </c>
       <c r="F37" t="s">
         <v>8</v>
       </c>
       <c r="G37">
         <v>1.0</v>
       </c>
       <c r="H37" s="1">
-        <v>66113.4</v>
+        <v>70214.43</v>
       </c>
       <c r="I37" s="1">
-        <v>-4894.5</v>
+        <v>-370.83</v>
       </c>
       <c r="J37" s="1">
-        <v>-7.4031890660592</v>
+        <v>-0.52813930128038</v>
       </c>
       <c r="K37">
         <v>0.0</v>
       </c>
       <c r="L37">
         <v>0.0</v>
       </c>
       <c r="M37" s="1">
-        <v>61218.9</v>
+        <v>69843.6</v>
       </c>
       <c r="N37" s="1">
-        <v>61218.9</v>
+        <v>69843.6</v>
       </c>
       <c r="O37" s="1">
         <v>0.04</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
         <v>104</v>
       </c>
       <c r="B38" t="s">
         <v>105</v>
       </c>
       <c r="C38" s="1">
-        <v>6667.0</v>
+        <v>7108.0</v>
       </c>
       <c r="D38" s="1">
-        <v>10.465</v>
+        <v>12.158</v>
       </c>
       <c r="E38" s="1">
-        <v>12.01</v>
+        <v>11.9557132808</v>
       </c>
       <c r="F38" t="s">
         <v>8</v>
       </c>
       <c r="G38">
         <v>1.0</v>
       </c>
       <c r="H38" s="1">
-        <v>80070.67</v>
+        <v>84981.21</v>
       </c>
       <c r="I38" s="1">
-        <v>-10300.51</v>
+        <v>1437.85</v>
       </c>
       <c r="J38" s="1">
-        <v>-12.864273522377</v>
+        <v>1.6919622584804</v>
       </c>
       <c r="K38">
         <v>0.0</v>
       </c>
       <c r="L38">
         <v>0.0</v>
       </c>
       <c r="M38" s="1">
-        <v>69770.16</v>
+        <v>86419.06</v>
       </c>
       <c r="N38" s="1">
-        <v>69770.16</v>
+        <v>86419.06</v>
       </c>
       <c r="O38" s="1">
-        <v>0.04</v>
+        <v>0.05</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
         <v>106</v>
       </c>
       <c r="B39" t="s">
         <v>107</v>
       </c>
       <c r="C39" s="1">
-        <v>7599.0</v>
+        <v>8101.0</v>
       </c>
       <c r="D39" s="1">
-        <v>26.46</v>
+        <v>28.43</v>
       </c>
       <c r="E39" s="1">
-        <v>25.020142124</v>
+        <v>25.0622713245</v>
       </c>
       <c r="F39" t="s">
         <v>8</v>
       </c>
       <c r="G39">
         <v>1.0</v>
       </c>
       <c r="H39" s="1">
-        <v>190128.06</v>
+        <v>203029.46</v>
       </c>
       <c r="I39" s="1">
-        <v>10941.48</v>
+        <v>27281.97</v>
       </c>
       <c r="J39" s="1">
-        <v>5.7547949524126</v>
+        <v>13.437444004432</v>
       </c>
       <c r="K39">
         <v>0.0</v>
       </c>
       <c r="L39">
         <v>0.0</v>
       </c>
       <c r="M39" s="1">
-        <v>201069.54</v>
+        <v>230311.43</v>
       </c>
       <c r="N39" s="1">
-        <v>201069.54</v>
+        <v>230311.43</v>
       </c>
       <c r="O39" s="1">
-        <v>0.12</v>
+        <v>0.13</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
         <v>108</v>
       </c>
       <c r="B40" t="s">
         <v>109</v>
       </c>
       <c r="C40" s="1">
-        <v>26048.0</v>
+        <v>27770.0</v>
       </c>
       <c r="D40" s="1">
-        <v>9.946</v>
+        <v>10.795</v>
       </c>
       <c r="E40" s="1">
-        <v>10.5675564343</v>
+        <v>10.5425941664</v>
       </c>
       <c r="F40" t="s">
         <v>8</v>
       </c>
       <c r="G40">
         <v>1.0</v>
       </c>
       <c r="H40" s="1">
-        <v>275263.71</v>
+        <v>292767.84</v>
       </c>
       <c r="I40" s="1">
-        <v>-16190.3</v>
+        <v>7009.31</v>
       </c>
       <c r="J40" s="1">
-        <v>-5.8817415488587</v>
+        <v>2.3941529916674</v>
       </c>
       <c r="K40">
         <v>0.0</v>
       </c>
       <c r="L40">
         <v>0.0</v>
       </c>
       <c r="M40" s="1">
-        <v>259073.41</v>
+        <v>299777.15</v>
       </c>
       <c r="N40" s="1">
-        <v>259073.41</v>
+        <v>299777.15</v>
       </c>
       <c r="O40" s="1">
-        <v>0.15</v>
+        <v>0.17</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
         <v>110</v>
       </c>
       <c r="B41" t="s">
         <v>111</v>
       </c>
       <c r="C41" s="1">
         <v>3022.0</v>
       </c>
       <c r="D41" s="1">
-        <v>15.245</v>
+        <v>16.71</v>
       </c>
       <c r="E41" s="1">
         <v>16.045</v>
       </c>
       <c r="F41" t="s">
         <v>8</v>
       </c>
       <c r="G41">
         <v>1.0</v>
       </c>
       <c r="H41" s="1">
         <v>48487.99</v>
       </c>
       <c r="I41" s="1">
-        <v>-2417.6</v>
+        <v>2009.63</v>
       </c>
       <c r="J41" s="1">
-        <v>-4.9859769398567</v>
+        <v>4.1445933312558</v>
       </c>
       <c r="K41">
         <v>0.0</v>
       </c>
       <c r="L41">
         <v>0.0</v>
       </c>
       <c r="M41" s="1">
-        <v>46070.39</v>
+        <v>50497.62</v>
       </c>
       <c r="N41" s="1">
-        <v>46070.39</v>
+        <v>50497.62</v>
       </c>
       <c r="O41" s="1">
         <v>0.03</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
         <v>112</v>
       </c>
       <c r="B42" t="s">
         <v>113</v>
       </c>
       <c r="C42" s="1">
         <v>357.0</v>
       </c>
       <c r="D42" s="1">
-        <v>82.6</v>
+        <v>86.25</v>
       </c>
       <c r="E42" s="1">
         <v>92.7</v>
       </c>
       <c r="F42" t="s">
         <v>8</v>
       </c>
       <c r="G42">
         <v>1.0</v>
       </c>
       <c r="H42" s="1">
         <v>33093.9</v>
       </c>
       <c r="I42" s="1">
-        <v>-3605.7</v>
+        <v>-2302.65</v>
       </c>
       <c r="J42" s="1">
-        <v>-10.895361380798</v>
+        <v>-6.957928802589</v>
       </c>
       <c r="K42">
         <v>0.0</v>
       </c>
       <c r="L42">
         <v>0.0</v>
       </c>
       <c r="M42" s="1">
-        <v>29488.2</v>
+        <v>30791.25</v>
       </c>
       <c r="N42" s="1">
-        <v>29488.2</v>
+        <v>30791.25</v>
       </c>
       <c r="O42" s="1">
         <v>0.02</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
         <v>114</v>
       </c>
       <c r="B43" t="s">
         <v>115</v>
       </c>
       <c r="C43" s="1">
-        <v>2357.0</v>
+        <v>2513.0</v>
       </c>
       <c r="D43" s="1">
-        <v>30.33</v>
+        <v>35.94</v>
       </c>
       <c r="E43" s="1">
-        <v>34.65</v>
+        <v>34.4103820135</v>
       </c>
       <c r="F43" t="s">
         <v>8</v>
       </c>
       <c r="G43">
         <v>1.0</v>
       </c>
       <c r="H43" s="1">
-        <v>81670.05</v>
+        <v>86473.29</v>
       </c>
       <c r="I43" s="1">
-        <v>-10182.24</v>
+        <v>3843.93</v>
       </c>
       <c r="J43" s="1">
-        <v>-12.467532467532</v>
+        <v>4.4452223339716</v>
       </c>
       <c r="K43">
         <v>0.0</v>
       </c>
       <c r="L43">
         <v>0.0</v>
       </c>
       <c r="M43" s="1">
-        <v>71487.81</v>
+        <v>90317.22</v>
       </c>
       <c r="N43" s="1">
-        <v>71487.81</v>
+        <v>90317.22</v>
       </c>
       <c r="O43" s="1">
-        <v>0.04</v>
+        <v>0.05</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
         <v>116</v>
       </c>
       <c r="B44" t="s">
         <v>117</v>
       </c>
       <c r="C44" s="1">
-        <v>2709.0</v>
+        <v>2888.0</v>
       </c>
       <c r="D44" s="1">
-        <v>68.08</v>
+        <v>78.42</v>
       </c>
       <c r="E44" s="1">
-        <v>67.5548209671</v>
+        <v>67.7100934903</v>
       </c>
       <c r="F44" t="s">
         <v>8</v>
       </c>
       <c r="G44">
         <v>1.0</v>
       </c>
       <c r="H44" s="1">
-        <v>183006.01</v>
+        <v>195546.75</v>
       </c>
       <c r="I44" s="1">
-        <v>1422.71</v>
+        <v>30930.21</v>
       </c>
       <c r="J44" s="1">
-        <v>0.77741162708263</v>
+        <v>15.817296886806</v>
       </c>
       <c r="K44">
         <v>0.0</v>
       </c>
       <c r="L44">
         <v>0.0</v>
       </c>
       <c r="M44" s="1">
-        <v>184428.72</v>
+        <v>226476.96</v>
       </c>
       <c r="N44" s="1">
-        <v>184428.72</v>
+        <v>226476.96</v>
       </c>
       <c r="O44" s="1">
-        <v>0.11</v>
+        <v>0.13</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
         <v>118</v>
       </c>
       <c r="B45" t="s">
         <v>119</v>
       </c>
       <c r="C45" s="1">
         <v>530.0</v>
       </c>
       <c r="D45" s="1">
-        <v>53.7</v>
+        <v>57.35</v>
       </c>
       <c r="E45" s="1">
         <v>62.15</v>
       </c>
       <c r="F45" t="s">
         <v>8</v>
       </c>
       <c r="G45">
         <v>1.0</v>
       </c>
       <c r="H45" s="1">
         <v>32939.5</v>
       </c>
       <c r="I45" s="1">
-        <v>-4478.5</v>
+        <v>-2544.0</v>
       </c>
       <c r="J45" s="1">
-        <v>-13.596138374899</v>
+        <v>-7.7232502011263</v>
       </c>
       <c r="K45">
         <v>0.0</v>
       </c>
       <c r="L45">
         <v>0.0</v>
       </c>
       <c r="M45" s="1">
-        <v>28461.0</v>
+        <v>30395.5</v>
       </c>
       <c r="N45" s="1">
-        <v>28461.0</v>
+        <v>30395.5</v>
       </c>
       <c r="O45" s="1">
         <v>0.02</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
         <v>120</v>
       </c>
       <c r="B46" t="s">
         <v>121</v>
       </c>
       <c r="C46" s="1">
-        <v>10288.0</v>
+        <v>10968.0</v>
       </c>
       <c r="D46" s="1">
-        <v>15.975</v>
+        <v>17.465</v>
       </c>
       <c r="E46" s="1">
-        <v>18.785</v>
+        <v>18.6079941648</v>
       </c>
       <c r="F46" t="s">
         <v>8</v>
       </c>
       <c r="G46">
         <v>1.0</v>
       </c>
       <c r="H46" s="1">
-        <v>193260.08</v>
+        <v>204092.48</v>
       </c>
       <c r="I46" s="1">
-        <v>-28909.28</v>
+        <v>-12536.36</v>
       </c>
       <c r="J46" s="1">
-        <v>-14.958743678467</v>
+        <v>-6.1424899143761</v>
       </c>
       <c r="K46">
         <v>0.0</v>
       </c>
       <c r="L46">
         <v>0.0</v>
       </c>
       <c r="M46" s="1">
-        <v>164350.8</v>
+        <v>191556.12</v>
       </c>
       <c r="N46" s="1">
-        <v>164350.8</v>
+        <v>191556.12</v>
       </c>
       <c r="O46" s="1">
-        <v>0.09</v>
+        <v>0.11</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
         <v>122</v>
       </c>
       <c r="B47" t="s">
         <v>123</v>
       </c>
       <c r="C47" s="1">
-        <v>3130.0</v>
+        <v>3337.0</v>
       </c>
       <c r="D47" s="1">
-        <v>68.5</v>
+        <v>66.42</v>
       </c>
       <c r="E47" s="1">
-        <v>60.8697827476</v>
+        <v>61.3765957447</v>
       </c>
       <c r="F47" t="s">
         <v>8</v>
       </c>
       <c r="G47">
         <v>1.0</v>
       </c>
       <c r="H47" s="1">
-        <v>190522.42</v>
+        <v>204813.7</v>
       </c>
       <c r="I47" s="1">
-        <v>23882.58</v>
+        <v>16829.84</v>
       </c>
       <c r="J47" s="1">
-        <v>12.535312117073</v>
+        <v>8.2171456303948</v>
       </c>
       <c r="K47">
         <v>0.0</v>
       </c>
       <c r="L47">
         <v>0.0</v>
       </c>
       <c r="M47" s="1">
-        <v>214405.0</v>
+        <v>221643.54</v>
       </c>
       <c r="N47" s="1">
-        <v>214405.0</v>
+        <v>221643.54</v>
       </c>
       <c r="O47" s="1">
         <v>0.12</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
         <v>124</v>
       </c>
       <c r="B48" t="s">
         <v>125</v>
       </c>
       <c r="C48" s="1">
-        <v>6136.0</v>
+        <v>6542.0</v>
       </c>
       <c r="D48" s="1">
-        <v>17.2</v>
+        <v>19.015</v>
       </c>
       <c r="E48" s="1">
-        <v>30.3195616037</v>
+        <v>29.5096988688</v>
       </c>
       <c r="F48" t="s">
         <v>8</v>
       </c>
       <c r="G48">
         <v>1.0</v>
       </c>
       <c r="H48" s="1">
-        <v>186040.83</v>
+        <v>193052.45</v>
       </c>
       <c r="I48" s="1">
-        <v>-80501.63</v>
+        <v>-68656.32</v>
       </c>
       <c r="J48" s="1">
-        <v>-43.27094756565</v>
+        <v>-35.563557986444</v>
       </c>
       <c r="K48">
         <v>0.0</v>
       </c>
       <c r="L48">
         <v>0.0</v>
       </c>
       <c r="M48" s="1">
-        <v>105539.2</v>
+        <v>124396.13</v>
       </c>
       <c r="N48" s="1">
-        <v>105539.2</v>
+        <v>124396.13</v>
       </c>
       <c r="O48" s="1">
-        <v>0.06</v>
+        <v>0.07</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
         <v>126</v>
       </c>
       <c r="B49" t="s">
         <v>127</v>
       </c>
       <c r="C49" s="1">
-        <v>8042.0</v>
+        <v>8574.0</v>
       </c>
       <c r="D49" s="1">
-        <v>24.76</v>
+        <v>28.06</v>
       </c>
       <c r="E49" s="1">
-        <v>30.295</v>
+        <v>29.9735910893</v>
       </c>
       <c r="F49" t="s">
         <v>8</v>
       </c>
       <c r="G49">
         <v>1.0</v>
       </c>
       <c r="H49" s="1">
-        <v>243632.39</v>
+        <v>256993.57</v>
       </c>
       <c r="I49" s="1">
-        <v>-44512.47</v>
+        <v>-16407.13</v>
       </c>
       <c r="J49" s="1">
-        <v>-18.270341640535</v>
+        <v>-6.3842570068971</v>
       </c>
       <c r="K49">
         <v>0.0</v>
       </c>
       <c r="L49">
         <v>0.0</v>
       </c>
       <c r="M49" s="1">
-        <v>199119.92</v>
+        <v>240586.44</v>
       </c>
       <c r="N49" s="1">
-        <v>199119.92</v>
+        <v>240586.44</v>
       </c>
       <c r="O49" s="1">
-        <v>0.12</v>
+        <v>0.13</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
         <v>128</v>
       </c>
       <c r="B50" t="s">
         <v>129</v>
       </c>
       <c r="C50" s="1">
-        <v>1251.0</v>
+        <v>1334.0</v>
       </c>
       <c r="D50" s="1">
-        <v>243.3</v>
+        <v>265.3</v>
       </c>
       <c r="E50" s="1">
-        <v>221.6972022382</v>
+        <v>223.5266116942</v>
       </c>
       <c r="F50" t="s">
         <v>8</v>
       </c>
       <c r="G50">
         <v>1.0</v>
       </c>
       <c r="H50" s="1">
-        <v>277343.2</v>
+        <v>298184.5</v>
       </c>
       <c r="I50" s="1">
-        <v>27025.1</v>
+        <v>55725.7</v>
       </c>
       <c r="J50" s="1">
-        <v>9.7442807323201</v>
+        <v>18.688328870213</v>
       </c>
       <c r="K50">
         <v>0.0</v>
       </c>
       <c r="L50">
         <v>0.0</v>
       </c>
       <c r="M50" s="1">
-        <v>304368.3</v>
+        <v>353910.2</v>
       </c>
       <c r="N50" s="1">
-        <v>304368.3</v>
+        <v>353910.2</v>
       </c>
       <c r="O50" s="1">
-        <v>0.18</v>
+        <v>0.2</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
         <v>130</v>
       </c>
       <c r="B51" t="s">
         <v>131</v>
       </c>
       <c r="C51" s="1">
-        <v>4267.0</v>
+        <v>4549.0</v>
       </c>
       <c r="D51" s="1">
-        <v>43.99</v>
+        <v>49.28</v>
       </c>
       <c r="E51" s="1">
-        <v>50.1</v>
+        <v>49.7683446911</v>
       </c>
       <c r="F51" t="s">
         <v>8</v>
       </c>
       <c r="G51">
         <v>1.0</v>
       </c>
       <c r="H51" s="1">
-        <v>213776.7</v>
+        <v>226396.2</v>
       </c>
       <c r="I51" s="1">
-        <v>-26071.37</v>
+        <v>-2221.48</v>
       </c>
       <c r="J51" s="1">
-        <v>-12.195608782435</v>
+        <v>-0.98123555077338</v>
       </c>
       <c r="K51">
         <v>0.0</v>
       </c>
       <c r="L51">
         <v>0.0</v>
       </c>
       <c r="M51" s="1">
-        <v>187705.33</v>
+        <v>224174.72</v>
       </c>
       <c r="N51" s="1">
-        <v>187705.33</v>
+        <v>224174.72</v>
       </c>
       <c r="O51" s="1">
-        <v>0.11</v>
+        <v>0.13</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
         <v>132</v>
       </c>
       <c r="B52" t="s">
         <v>133</v>
       </c>
       <c r="C52" s="1">
-        <v>4929.0</v>
+        <v>5255.0</v>
       </c>
       <c r="D52" s="1">
-        <v>31.62</v>
+        <v>28.79</v>
       </c>
       <c r="E52" s="1">
-        <v>31.7253743153</v>
+        <v>30.7393092293</v>
       </c>
       <c r="F52" t="s">
         <v>8</v>
       </c>
       <c r="G52">
         <v>1.0</v>
       </c>
       <c r="H52" s="1">
-        <v>156374.37</v>
+        <v>161535.07</v>
       </c>
       <c r="I52" s="1">
-        <v>-519.39</v>
+        <v>-10243.62</v>
       </c>
       <c r="J52" s="1">
-        <v>-0.33214522303111</v>
+        <v>-6.3414217110873</v>
       </c>
       <c r="K52">
         <v>0.0</v>
       </c>
       <c r="L52">
         <v>0.0</v>
       </c>
       <c r="M52" s="1">
-        <v>155854.98</v>
+        <v>151291.45</v>
       </c>
       <c r="N52" s="1">
-        <v>155854.98</v>
+        <v>151291.45</v>
       </c>
       <c r="O52" s="1">
-        <v>0.09</v>
+        <v>0.08</v>
       </c>
       <c r="P52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
         <v>134</v>
       </c>
       <c r="B53" t="s">
         <v>135</v>
       </c>
       <c r="C53" s="1">
-        <v>24991.0</v>
+        <v>26643.0</v>
       </c>
       <c r="D53" s="1">
-        <v>18.48</v>
+        <v>18.955</v>
       </c>
       <c r="E53" s="1">
-        <v>19.1398679525</v>
+        <v>19.1287152348</v>
       </c>
       <c r="F53" t="s">
         <v>8</v>
       </c>
       <c r="G53">
         <v>1.0</v>
       </c>
       <c r="H53" s="1">
-        <v>478324.44</v>
+        <v>509646.36</v>
       </c>
       <c r="I53" s="1">
-        <v>-16490.76</v>
+        <v>-4628.29</v>
       </c>
       <c r="J53" s="1">
-        <v>-3.4476097437129</v>
+        <v>-0.90813755640284</v>
       </c>
       <c r="K53">
         <v>0.0</v>
       </c>
       <c r="L53">
         <v>0.0</v>
       </c>
       <c r="M53" s="1">
-        <v>461833.68</v>
+        <v>505018.07</v>
       </c>
       <c r="N53" s="1">
-        <v>461833.68</v>
+        <v>505018.07</v>
       </c>
       <c r="O53" s="1">
-        <v>0.27</v>
+        <v>0.28</v>
       </c>
       <c r="P53">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
         <v>136</v>
       </c>
       <c r="B54" t="s">
         <v>137</v>
       </c>
       <c r="C54" s="1">
-        <v>50272.0</v>
+        <v>53601.0</v>
       </c>
       <c r="D54" s="1">
-        <v>4.272</v>
+        <v>4.41</v>
       </c>
       <c r="E54" s="1">
-        <v>4.5159999602</v>
+        <v>4.5165590194</v>
       </c>
       <c r="F54" t="s">
         <v>8</v>
       </c>
       <c r="G54">
         <v>1.0</v>
       </c>
       <c r="H54" s="1">
-        <v>227028.35</v>
+        <v>242092.08</v>
       </c>
       <c r="I54" s="1">
-        <v>-12266.37</v>
+        <v>-5711.67</v>
       </c>
       <c r="J54" s="1">
-        <v>-5.4030124431596</v>
+        <v>-2.3592965123023</v>
       </c>
       <c r="K54">
         <v>0.0</v>
       </c>
       <c r="L54">
         <v>0.0</v>
       </c>
       <c r="M54" s="1">
-        <v>214761.98</v>
+        <v>236380.41</v>
       </c>
       <c r="N54" s="1">
-        <v>214761.98</v>
+        <v>236380.41</v>
       </c>
       <c r="O54" s="1">
-        <v>0.12</v>
+        <v>0.13</v>
       </c>
       <c r="P54">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
         <v>138</v>
       </c>
       <c r="B55" t="s">
         <v>139</v>
       </c>
       <c r="C55" s="1">
-        <v>684.0</v>
+        <v>729.0</v>
       </c>
       <c r="D55" s="1">
-        <v>128.3</v>
+        <v>140.25</v>
       </c>
       <c r="E55" s="1">
-        <v>146.2</v>
+        <v>145.2709876543</v>
       </c>
       <c r="F55" t="s">
         <v>8</v>
       </c>
       <c r="G55">
         <v>1.0</v>
       </c>
       <c r="H55" s="1">
-        <v>100000.8</v>
+        <v>105902.55</v>
       </c>
       <c r="I55" s="1">
-        <v>-12243.6</v>
+        <v>-3660.3</v>
       </c>
       <c r="J55" s="1">
-        <v>-12.243502051984</v>
+        <v>-3.4562907125466</v>
       </c>
       <c r="K55">
         <v>0.0</v>
       </c>
       <c r="L55">
         <v>0.0</v>
       </c>
       <c r="M55" s="1">
-        <v>87757.2</v>
+        <v>102242.25</v>
       </c>
       <c r="N55" s="1">
-        <v>87757.2</v>
+        <v>102242.25</v>
       </c>
       <c r="O55" s="1">
-        <v>0.05</v>
+        <v>0.06</v>
       </c>
       <c r="P55">
         <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="s">
         <v>140</v>
       </c>
       <c r="B56" t="s">
         <v>141</v>
       </c>
       <c r="C56" s="1">
-        <v>5225.0</v>
+        <v>5570.0</v>
       </c>
       <c r="D56" s="1">
-        <v>42.74</v>
+        <v>40.88</v>
       </c>
       <c r="E56" s="1">
-        <v>43.44</v>
+        <v>43.3458527828</v>
       </c>
       <c r="F56" t="s">
         <v>8</v>
       </c>
       <c r="G56">
         <v>1.0</v>
       </c>
       <c r="H56" s="1">
-        <v>226974.0</v>
+        <v>241436.4</v>
       </c>
       <c r="I56" s="1">
-        <v>-3657.5</v>
+        <v>-13734.8</v>
       </c>
       <c r="J56" s="1">
-        <v>-1.6114180478821</v>
+        <v>-5.688785949426</v>
       </c>
       <c r="K56">
         <v>0.0</v>
       </c>
       <c r="L56">
         <v>0.0</v>
       </c>
       <c r="M56" s="1">
-        <v>223316.5</v>
+        <v>227701.6</v>
       </c>
       <c r="N56" s="1">
-        <v>223316.5</v>
+        <v>227701.6</v>
       </c>
       <c r="O56" s="1">
         <v>0.13</v>
       </c>
       <c r="P56">
         <v>1</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" t="s">
         <v>142</v>
       </c>
       <c r="B57" t="s">
         <v>143</v>
       </c>
       <c r="C57" s="1">
-        <v>67370.0</v>
+        <v>71832.0</v>
       </c>
       <c r="D57" s="1">
-        <v>9.135</v>
+        <v>9.694</v>
       </c>
       <c r="E57" s="1">
-        <v>5.8681297313</v>
+        <v>6.0859665609</v>
       </c>
       <c r="F57" t="s">
         <v>8</v>
       </c>
       <c r="G57">
         <v>1.0</v>
       </c>
       <c r="H57" s="1">
-        <v>395335.9</v>
+        <v>437167.15</v>
       </c>
       <c r="I57" s="1">
-        <v>220089.05</v>
+        <v>259172.26</v>
       </c>
       <c r="J57" s="1">
-        <v>55.671405000153</v>
+        <v>59.28447734465</v>
       </c>
       <c r="K57">
         <v>0.0</v>
       </c>
       <c r="L57">
         <v>0.0</v>
       </c>
       <c r="M57" s="1">
-        <v>615424.95</v>
+        <v>696339.41</v>
       </c>
       <c r="N57" s="1">
-        <v>615424.95</v>
+        <v>696339.41</v>
       </c>
       <c r="O57" s="1">
-        <v>0.36</v>
+        <v>0.39</v>
       </c>
       <c r="P57">
         <v>1</v>
       </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58" t="s">
         <v>144</v>
       </c>
       <c r="B58" t="s">
         <v>145</v>
       </c>
       <c r="C58" s="1">
-        <v>16649.0</v>
+        <v>17750.0</v>
       </c>
       <c r="D58" s="1">
-        <v>26.51</v>
+        <v>27.97</v>
       </c>
       <c r="E58" s="1">
-        <v>14.6966718722</v>
+        <v>15.5038647887</v>
       </c>
       <c r="F58" t="s">
         <v>8</v>
       </c>
       <c r="G58">
         <v>1.0</v>
       </c>
       <c r="H58" s="1">
-        <v>244684.89</v>
+        <v>275193.6</v>
       </c>
       <c r="I58" s="1">
-        <v>196680.1</v>
+        <v>221273.9</v>
       </c>
       <c r="J58" s="1">
-        <v>80.380974893873</v>
+        <v>80.406630096049</v>
       </c>
       <c r="K58">
         <v>0.0</v>
       </c>
       <c r="L58">
         <v>0.0</v>
       </c>
       <c r="M58" s="1">
-        <v>441364.99</v>
+        <v>496467.5</v>
       </c>
       <c r="N58" s="1">
-        <v>441364.99</v>
+        <v>496467.5</v>
       </c>
       <c r="O58" s="1">
-        <v>0.26</v>
+        <v>0.28</v>
       </c>
       <c r="P58">
         <v>1</v>
       </c>
     </row>
     <row r="59" spans="1:16">
       <c r="A59" t="s">
         <v>146</v>
       </c>
       <c r="B59" t="s">
         <v>147</v>
       </c>
       <c r="C59" s="1">
-        <v>1409.0</v>
+        <v>1502.0</v>
       </c>
       <c r="D59" s="1">
-        <v>89.35</v>
+        <v>102.3</v>
       </c>
       <c r="E59" s="1">
-        <v>104.5897019163</v>
+        <v>103.841138482</v>
       </c>
       <c r="F59" t="s">
         <v>8</v>
       </c>
       <c r="G59">
         <v>1.0</v>
       </c>
       <c r="H59" s="1">
-        <v>147366.89</v>
+        <v>155969.39</v>
       </c>
       <c r="I59" s="1">
-        <v>-21472.74</v>
+        <v>-2314.79</v>
       </c>
       <c r="J59" s="1">
-        <v>-14.570939238794</v>
+        <v>-1.4841309567217</v>
       </c>
       <c r="K59">
         <v>0.0</v>
       </c>
       <c r="L59">
         <v>0.0</v>
       </c>
       <c r="M59" s="1">
-        <v>125894.15</v>
+        <v>153654.6</v>
       </c>
       <c r="N59" s="1">
-        <v>125894.15</v>
+        <v>153654.6</v>
       </c>
       <c r="O59" s="1">
-        <v>0.07</v>
+        <v>0.09</v>
       </c>
       <c r="P59">
         <v>1</v>
       </c>
     </row>
     <row r="60" spans="1:16">
       <c r="A60" t="s">
         <v>148</v>
       </c>
       <c r="B60" t="s">
         <v>149</v>
       </c>
       <c r="C60" s="1">
-        <v>1321.0</v>
+        <v>1408.0</v>
       </c>
       <c r="D60" s="1">
-        <v>194.75</v>
+        <v>206.7</v>
       </c>
       <c r="E60" s="1">
-        <v>185.5605374716</v>
+        <v>186.3538849432</v>
       </c>
       <c r="F60" t="s">
         <v>8</v>
       </c>
       <c r="G60">
         <v>1.0</v>
       </c>
       <c r="H60" s="1">
-        <v>245125.47</v>
+        <v>262386.27</v>
       </c>
       <c r="I60" s="1">
-        <v>12139.28</v>
+        <v>28647.33</v>
       </c>
       <c r="J60" s="1">
-        <v>4.9522719936039</v>
+        <v>10.917998872426</v>
       </c>
       <c r="K60">
         <v>0.0</v>
       </c>
       <c r="L60">
         <v>0.0</v>
       </c>
       <c r="M60" s="1">
-        <v>257264.75</v>
+        <v>291033.6</v>
       </c>
       <c r="N60" s="1">
-        <v>257264.75</v>
+        <v>291033.6</v>
       </c>
       <c r="O60" s="1">
-        <v>0.15</v>
+        <v>0.16</v>
       </c>
       <c r="P60">
         <v>1</v>
       </c>
     </row>
     <row r="61" spans="1:16">
       <c r="A61" t="s">
         <v>150</v>
       </c>
       <c r="B61" t="s">
         <v>151</v>
       </c>
       <c r="C61" s="1">
         <v>531.0</v>
       </c>
       <c r="D61" s="1">
-        <v>61.08</v>
+        <v>69.36</v>
       </c>
       <c r="E61" s="1">
         <v>68.16</v>
       </c>
       <c r="F61" t="s">
         <v>8</v>
       </c>
       <c r="G61">
         <v>1.0</v>
       </c>
       <c r="H61" s="1">
         <v>36192.96</v>
       </c>
       <c r="I61" s="1">
-        <v>-3759.48</v>
+        <v>637.2</v>
       </c>
       <c r="J61" s="1">
-        <v>-10.387323943662</v>
+        <v>1.7605633802817</v>
       </c>
       <c r="K61">
         <v>0.0</v>
       </c>
       <c r="L61">
         <v>0.0</v>
       </c>
       <c r="M61" s="1">
-        <v>32433.48</v>
+        <v>36830.16</v>
       </c>
       <c r="N61" s="1">
-        <v>32433.48</v>
+        <v>36830.16</v>
       </c>
       <c r="O61" s="1">
         <v>0.02</v>
       </c>
       <c r="P61">
         <v>1</v>
       </c>
     </row>
     <row r="62" spans="1:16">
       <c r="A62" t="s">
         <v>152</v>
       </c>
       <c r="B62" t="s">
         <v>153</v>
       </c>
       <c r="C62" s="1">
         <v>1286.0</v>
       </c>
       <c r="D62" s="1">
-        <v>24.96</v>
+        <v>26.41</v>
       </c>
       <c r="E62" s="1">
         <v>25.6599844479</v>
       </c>
       <c r="F62" t="s">
         <v>8</v>
       </c>
       <c r="G62">
         <v>1.0</v>
       </c>
       <c r="H62" s="1">
         <v>32998.74</v>
       </c>
       <c r="I62" s="1">
-        <v>-900.18</v>
+        <v>964.52</v>
       </c>
       <c r="J62" s="1">
-        <v>-2.7279223388529</v>
+        <v>2.9228994804044</v>
       </c>
       <c r="K62">
         <v>0.0</v>
       </c>
       <c r="L62">
         <v>0.0</v>
       </c>
       <c r="M62" s="1">
-        <v>32098.56</v>
+        <v>33963.26</v>
       </c>
       <c r="N62" s="1">
-        <v>32098.56</v>
+        <v>33963.26</v>
       </c>
       <c r="O62" s="1">
         <v>0.02</v>
       </c>
       <c r="P62">
         <v>1</v>
       </c>
     </row>
     <row r="63" spans="1:16">
       <c r="A63" t="s">
         <v>154</v>
       </c>
       <c r="B63" t="s">
         <v>155</v>
       </c>
       <c r="C63" s="1">
-        <v>204.0</v>
+        <v>217.0</v>
       </c>
       <c r="D63" s="1">
-        <v>273.8</v>
+        <v>309.3</v>
       </c>
       <c r="E63" s="1">
-        <v>321.4</v>
+        <v>319.4589861751</v>
       </c>
       <c r="F63" t="s">
         <v>8</v>
       </c>
       <c r="G63">
         <v>1.0</v>
       </c>
       <c r="H63" s="1">
-        <v>65565.6</v>
+        <v>69322.6</v>
       </c>
       <c r="I63" s="1">
-        <v>-9710.4</v>
+        <v>-2204.5</v>
       </c>
       <c r="J63" s="1">
-        <v>-14.810205351587</v>
+        <v>-3.1800596053812</v>
       </c>
       <c r="K63">
         <v>0.0</v>
       </c>
       <c r="L63">
         <v>0.0</v>
       </c>
       <c r="M63" s="1">
-        <v>55855.2</v>
+        <v>67118.1</v>
       </c>
       <c r="N63" s="1">
-        <v>55855.2</v>
+        <v>67118.1</v>
       </c>
       <c r="O63" s="1">
-        <v>0.03</v>
+        <v>0.04</v>
       </c>
       <c r="P63">
         <v>1</v>
       </c>
     </row>
     <row r="64" spans="1:16">
       <c r="A64" t="s">
         <v>156</v>
       </c>
       <c r="B64" t="s">
         <v>157</v>
       </c>
       <c r="C64" s="1">
-        <v>2297.0</v>
+        <v>2449.0</v>
       </c>
       <c r="D64" s="1">
-        <v>53.44</v>
+        <v>60.08</v>
       </c>
       <c r="E64" s="1">
-        <v>63.16</v>
+        <v>62.6796080033</v>
       </c>
       <c r="F64" t="s">
         <v>8</v>
       </c>
       <c r="G64">
         <v>1.0</v>
       </c>
       <c r="H64" s="1">
-        <v>145078.52</v>
+        <v>153502.36</v>
       </c>
       <c r="I64" s="1">
-        <v>-22326.84</v>
+        <v>-6366.44</v>
       </c>
       <c r="J64" s="1">
-        <v>-15.389487017099</v>
+        <v>-4.1474541498906</v>
       </c>
       <c r="K64">
         <v>0.0</v>
       </c>
       <c r="L64">
         <v>0.0</v>
       </c>
       <c r="M64" s="1">
-        <v>122751.68</v>
+        <v>147135.92</v>
       </c>
       <c r="N64" s="1">
-        <v>122751.68</v>
+        <v>147135.92</v>
       </c>
       <c r="O64" s="1">
-        <v>0.07</v>
+        <v>0.08</v>
       </c>
       <c r="P64">
         <v>1</v>
       </c>
     </row>
     <row r="65" spans="1:16">
       <c r="A65" t="s">
         <v>158</v>
       </c>
       <c r="B65" t="s">
         <v>159</v>
       </c>
       <c r="C65" s="1">
         <v>379.0</v>
       </c>
       <c r="D65" s="1">
-        <v>73.55</v>
+        <v>72.75</v>
       </c>
       <c r="E65" s="1">
         <v>83.25</v>
       </c>
       <c r="F65" t="s">
         <v>8</v>
       </c>
       <c r="G65">
         <v>1.0</v>
       </c>
       <c r="H65" s="1">
         <v>31551.75</v>
       </c>
       <c r="I65" s="1">
-        <v>-3676.3</v>
+        <v>-3979.5</v>
       </c>
       <c r="J65" s="1">
-        <v>-11.651651651652</v>
+        <v>-12.612612612613</v>
       </c>
       <c r="K65">
         <v>0.0</v>
       </c>
       <c r="L65">
         <v>0.0</v>
       </c>
       <c r="M65" s="1">
-        <v>27875.45</v>
+        <v>27572.25</v>
       </c>
       <c r="N65" s="1">
-        <v>27875.45</v>
+        <v>27572.25</v>
       </c>
       <c r="O65" s="1">
         <v>0.02</v>
       </c>
       <c r="P65">
         <v>1</v>
       </c>
     </row>
     <row r="66" spans="1:16">
       <c r="A66" t="s">
         <v>160</v>
       </c>
       <c r="B66" t="s">
         <v>161</v>
       </c>
       <c r="C66" s="1">
         <v>1021.0</v>
       </c>
       <c r="D66" s="1">
-        <v>37.74</v>
+        <v>39.6</v>
       </c>
       <c r="E66" s="1">
         <v>39.45</v>
       </c>
       <c r="F66" t="s">
         <v>8</v>
       </c>
       <c r="G66">
         <v>1.0</v>
       </c>
       <c r="H66" s="1">
         <v>40278.45</v>
       </c>
       <c r="I66" s="1">
-        <v>-1745.91</v>
+        <v>153.15</v>
       </c>
       <c r="J66" s="1">
-        <v>-4.3346007604563</v>
+        <v>0.38022813688213</v>
       </c>
       <c r="K66">
         <v>0.0</v>
       </c>
       <c r="L66">
         <v>0.0</v>
       </c>
       <c r="M66" s="1">
-        <v>38532.54</v>
+        <v>40431.6</v>
       </c>
       <c r="N66" s="1">
-        <v>38532.54</v>
+        <v>40431.6</v>
       </c>
       <c r="O66" s="1">
         <v>0.02</v>
       </c>
       <c r="P66">
         <v>1</v>
       </c>
     </row>
     <row r="67" spans="1:16">
       <c r="A67" t="s">
         <v>162</v>
       </c>
       <c r="B67" t="s">
         <v>163</v>
       </c>
       <c r="C67" s="1">
         <v>879.0</v>
       </c>
       <c r="D67" s="1">
-        <v>32.64</v>
+        <v>38.6</v>
       </c>
       <c r="E67" s="1">
         <v>36.76</v>
       </c>
       <c r="F67" t="s">
         <v>8</v>
       </c>
       <c r="G67">
         <v>1.0</v>
       </c>
       <c r="H67" s="1">
         <v>32312.04</v>
       </c>
       <c r="I67" s="1">
-        <v>-3621.48</v>
+        <v>1617.36</v>
       </c>
       <c r="J67" s="1">
-        <v>-11.207834602829</v>
+        <v>5.0054406964091</v>
       </c>
       <c r="K67">
         <v>0.0</v>
       </c>
       <c r="L67">
         <v>0.0</v>
       </c>
       <c r="M67" s="1">
-        <v>28690.56</v>
+        <v>33929.4</v>
       </c>
       <c r="N67" s="1">
-        <v>28690.56</v>
+        <v>33929.4</v>
       </c>
       <c r="O67" s="1">
         <v>0.02</v>
       </c>
       <c r="P67">
         <v>1</v>
       </c>
     </row>
     <row r="68" spans="1:16">
       <c r="A68" t="s">
         <v>164</v>
       </c>
       <c r="B68" t="s">
         <v>165</v>
       </c>
       <c r="C68" s="1">
-        <v>1821.0</v>
+        <v>1941.0</v>
       </c>
       <c r="D68" s="1">
-        <v>203.8</v>
+        <v>196.7</v>
       </c>
       <c r="E68" s="1">
-        <v>149.2337616694</v>
+        <v>152.5701597115</v>
       </c>
       <c r="F68" t="s">
         <v>8</v>
       </c>
       <c r="G68">
         <v>1.0</v>
       </c>
       <c r="H68" s="1">
-        <v>271754.68</v>
+        <v>296138.68</v>
       </c>
       <c r="I68" s="1">
-        <v>99365.12</v>
+        <v>85656.02</v>
       </c>
       <c r="J68" s="1">
-        <v>36.56427186461</v>
+        <v>28.924293172375</v>
       </c>
       <c r="K68">
         <v>0.0</v>
       </c>
       <c r="L68">
         <v>0.0</v>
       </c>
       <c r="M68" s="1">
-        <v>371119.8</v>
+        <v>381794.7</v>
       </c>
       <c r="N68" s="1">
-        <v>371119.8</v>
+        <v>381794.7</v>
       </c>
       <c r="O68" s="1">
         <v>0.21</v>
       </c>
       <c r="P68">
         <v>1</v>
       </c>
     </row>
     <row r="69" spans="1:16">
       <c r="A69" t="s">
         <v>166</v>
       </c>
       <c r="B69" t="s">
         <v>167</v>
       </c>
       <c r="C69" s="1">
         <v>686.0</v>
       </c>
       <c r="D69" s="1">
-        <v>59.6</v>
+        <v>61.65</v>
       </c>
       <c r="E69" s="1">
         <v>65.9</v>
       </c>
       <c r="F69" t="s">
         <v>8</v>
       </c>
       <c r="G69">
         <v>1.0</v>
       </c>
       <c r="H69" s="1">
         <v>45207.4</v>
       </c>
       <c r="I69" s="1">
-        <v>-4321.8</v>
+        <v>-2915.5</v>
       </c>
       <c r="J69" s="1">
-        <v>-9.5599393019727</v>
+        <v>-6.4491654021244</v>
       </c>
       <c r="K69">
         <v>0.0</v>
       </c>
       <c r="L69">
         <v>0.0</v>
       </c>
       <c r="M69" s="1">
-        <v>40885.6</v>
+        <v>42291.9</v>
       </c>
       <c r="N69" s="1">
-        <v>40885.6</v>
+        <v>42291.9</v>
       </c>
       <c r="O69" s="1">
         <v>0.02</v>
       </c>
       <c r="P69">
         <v>1</v>
       </c>
     </row>
     <row r="70" spans="1:16">
       <c r="A70" t="s">
         <v>168</v>
       </c>
       <c r="B70" t="s">
         <v>169</v>
       </c>
       <c r="C70" s="1">
-        <v>9710.0</v>
+        <v>10352.0</v>
       </c>
       <c r="D70" s="1">
-        <v>33.35</v>
+        <v>37.87</v>
       </c>
       <c r="E70" s="1">
-        <v>35.2921349125</v>
+        <v>35.2436292504</v>
       </c>
       <c r="F70" t="s">
         <v>8</v>
       </c>
       <c r="G70">
         <v>1.0</v>
       </c>
       <c r="H70" s="1">
-        <v>342686.63</v>
+        <v>364842.05</v>
       </c>
       <c r="I70" s="1">
-        <v>-18858.13</v>
+        <v>27188.19</v>
       </c>
       <c r="J70" s="1">
-        <v>-5.5030247313705</v>
+        <v>7.4520439735496</v>
       </c>
       <c r="K70">
         <v>0.0</v>
       </c>
       <c r="L70">
         <v>0.0</v>
       </c>
       <c r="M70" s="1">
-        <v>323828.5</v>
+        <v>392030.24</v>
       </c>
       <c r="N70" s="1">
-        <v>323828.5</v>
+        <v>392030.24</v>
       </c>
       <c r="O70" s="1">
-        <v>0.19</v>
+        <v>0.22</v>
       </c>
       <c r="P70">
         <v>1</v>
       </c>
     </row>
     <row r="71" spans="1:16">
       <c r="A71" t="s">
         <v>170</v>
       </c>
       <c r="B71" t="s">
         <v>171</v>
       </c>
       <c r="C71" s="1">
         <v>2948.0</v>
       </c>
       <c r="D71" s="1">
-        <v>8.758</v>
+        <v>9.194</v>
       </c>
       <c r="E71" s="1">
         <v>10.63</v>
       </c>
       <c r="F71" t="s">
         <v>8</v>
       </c>
       <c r="G71">
         <v>1.0</v>
       </c>
       <c r="H71" s="1">
         <v>31337.24</v>
       </c>
       <c r="I71" s="1">
-        <v>-5518.66</v>
+        <v>-4233.33</v>
       </c>
       <c r="J71" s="1">
-        <v>-17.610548982616</v>
+        <v>-13.50894335302</v>
       </c>
       <c r="K71">
         <v>0.0</v>
       </c>
       <c r="L71">
         <v>0.0</v>
       </c>
       <c r="M71" s="1">
-        <v>25818.58</v>
+        <v>27103.91</v>
       </c>
       <c r="N71" s="1">
-        <v>25818.58</v>
+        <v>27103.91</v>
       </c>
       <c r="O71" s="1">
-        <v>0.01</v>
+        <v>0.02</v>
       </c>
       <c r="P71">
         <v>1</v>
       </c>
     </row>
     <row r="72" spans="1:16">
       <c r="A72" t="s">
         <v>172</v>
       </c>
       <c r="B72" t="s">
         <v>173</v>
       </c>
       <c r="C72" s="1">
-        <v>460.0</v>
+        <v>490.0</v>
       </c>
       <c r="D72" s="1">
-        <v>260.0</v>
+        <v>278.2</v>
       </c>
       <c r="E72" s="1">
-        <v>257.8</v>
+        <v>258.412244898</v>
       </c>
       <c r="F72" t="s">
         <v>8</v>
       </c>
       <c r="G72">
         <v>1.0</v>
       </c>
       <c r="H72" s="1">
-        <v>118588.0</v>
+        <v>126622.0</v>
       </c>
       <c r="I72" s="1">
-        <v>1012.0</v>
+        <v>9696.0</v>
       </c>
       <c r="J72" s="1">
-        <v>0.8533747090768</v>
+        <v>7.6574370962392</v>
       </c>
       <c r="K72">
         <v>0.0</v>
       </c>
       <c r="L72">
         <v>0.0</v>
       </c>
       <c r="M72" s="1">
-        <v>119600.0</v>
+        <v>136318.0</v>
       </c>
       <c r="N72" s="1">
-        <v>119600.0</v>
+        <v>136318.0</v>
       </c>
       <c r="O72" s="1">
-        <v>0.07</v>
+        <v>0.08</v>
       </c>
       <c r="P72">
         <v>1</v>
       </c>
     </row>
     <row r="73" spans="1:16">
       <c r="A73" t="s">
         <v>174</v>
       </c>
       <c r="B73" t="s">
         <v>175</v>
       </c>
       <c r="C73" s="1">
-        <v>2815.0</v>
+        <v>3001.0</v>
       </c>
       <c r="D73" s="1">
-        <v>66.38</v>
+        <v>67.66</v>
       </c>
       <c r="E73" s="1">
-        <v>78.56</v>
+        <v>77.8001332889</v>
       </c>
       <c r="F73" t="s">
         <v>8</v>
       </c>
       <c r="G73">
         <v>1.0</v>
       </c>
       <c r="H73" s="1">
-        <v>221146.4</v>
+        <v>233478.2</v>
       </c>
       <c r="I73" s="1">
-        <v>-34286.7</v>
+        <v>-30430.54</v>
       </c>
       <c r="J73" s="1">
-        <v>-15.504073319756</v>
+        <v>-13.0335680162</v>
       </c>
       <c r="K73">
         <v>0.0</v>
       </c>
       <c r="L73">
         <v>0.0</v>
       </c>
       <c r="M73" s="1">
-        <v>186859.7</v>
+        <v>203047.66</v>
       </c>
       <c r="N73" s="1">
-        <v>186859.7</v>
+        <v>203047.66</v>
       </c>
       <c r="O73" s="1">
         <v>0.11</v>
       </c>
       <c r="P73">
         <v>1</v>
       </c>
     </row>
     <row r="74" spans="1:16">
       <c r="A74" t="s">
         <v>176</v>
       </c>
       <c r="B74" t="s">
         <v>177</v>
       </c>
       <c r="C74" s="1">
-        <v>899.0</v>
+        <v>958.0</v>
       </c>
       <c r="D74" s="1">
-        <v>66.16</v>
+        <v>65.1</v>
       </c>
       <c r="E74" s="1">
-        <v>69.1700111235</v>
+        <v>68.993256785</v>
       </c>
       <c r="F74" t="s">
         <v>8</v>
       </c>
       <c r="G74">
         <v>1.0</v>
       </c>
       <c r="H74" s="1">
-        <v>62183.84</v>
+        <v>66095.54</v>
       </c>
       <c r="I74" s="1">
-        <v>-2706.0</v>
+        <v>-3729.74</v>
       </c>
       <c r="J74" s="1">
-        <v>-4.3516128949258</v>
+        <v>-5.6429526107208</v>
       </c>
       <c r="K74">
         <v>0.0</v>
       </c>
       <c r="L74">
         <v>0.0</v>
       </c>
       <c r="M74" s="1">
-        <v>59477.84</v>
+        <v>62365.8</v>
       </c>
       <c r="N74" s="1">
-        <v>59477.84</v>
+        <v>62365.8</v>
       </c>
       <c r="O74" s="1">
         <v>0.03</v>
       </c>
       <c r="P74">
         <v>1</v>
       </c>
     </row>
     <row r="75" spans="1:16">
       <c r="A75" t="s">
         <v>178</v>
       </c>
       <c r="B75" t="s">
         <v>179</v>
       </c>
       <c r="C75" s="1">
-        <v>164.0</v>
+        <v>175.0</v>
       </c>
       <c r="D75" s="1">
-        <v>1656.0</v>
+        <v>1676.0</v>
       </c>
       <c r="E75" s="1">
-        <v>1450.3303658537</v>
+        <v>1460.3038857143</v>
       </c>
       <c r="F75" t="s">
         <v>8</v>
       </c>
       <c r="G75">
         <v>1.0</v>
       </c>
       <c r="H75" s="1">
-        <v>237854.18</v>
+        <v>255553.18</v>
       </c>
       <c r="I75" s="1">
-        <v>33729.82</v>
+        <v>37746.82</v>
       </c>
       <c r="J75" s="1">
-        <v>14.180881748641</v>
+        <v>14.770632085267</v>
       </c>
       <c r="K75">
         <v>0.0</v>
       </c>
       <c r="L75">
         <v>0.0</v>
       </c>
       <c r="M75" s="1">
-        <v>271584.0</v>
+        <v>293300.0</v>
       </c>
       <c r="N75" s="1">
-        <v>271584.0</v>
+        <v>293300.0</v>
       </c>
       <c r="O75" s="1">
         <v>0.16</v>
       </c>
       <c r="P75">
         <v>1</v>
       </c>
     </row>
     <row r="76" spans="1:16">
       <c r="A76" t="s">
         <v>180</v>
       </c>
       <c r="B76" t="s">
         <v>181</v>
       </c>
       <c r="C76" s="1">
         <v>657.0</v>
       </c>
       <c r="D76" s="1">
-        <v>41.26</v>
+        <v>45.34</v>
       </c>
       <c r="E76" s="1">
         <v>48.74</v>
       </c>
       <c r="F76" t="s">
         <v>8</v>
       </c>
       <c r="G76">
         <v>1.0</v>
       </c>
       <c r="H76" s="1">
         <v>32022.18</v>
       </c>
       <c r="I76" s="1">
-        <v>-4914.36</v>
+        <v>-2233.8</v>
       </c>
       <c r="J76" s="1">
-        <v>-15.346737792368</v>
+        <v>-6.9757899056217</v>
       </c>
       <c r="K76">
         <v>0.0</v>
       </c>
       <c r="L76">
         <v>0.0</v>
       </c>
       <c r="M76" s="1">
-        <v>27107.82</v>
+        <v>29788.38</v>
       </c>
       <c r="N76" s="1">
-        <v>27107.82</v>
+        <v>29788.38</v>
       </c>
       <c r="O76" s="1">
         <v>0.02</v>
       </c>
       <c r="P76">
         <v>1</v>
       </c>
     </row>
     <row r="77" spans="1:16">
       <c r="A77" t="s">
         <v>182</v>
       </c>
       <c r="B77" t="s">
         <v>183</v>
       </c>
       <c r="C77" s="1">
         <v>1010.0</v>
       </c>
       <c r="D77" s="1">
-        <v>27.36</v>
+        <v>28.32</v>
       </c>
       <c r="E77" s="1">
         <v>31.64</v>
       </c>
       <c r="F77" t="s">
         <v>8</v>
       </c>
       <c r="G77">
         <v>1.0</v>
       </c>
       <c r="H77" s="1">
         <v>31956.4</v>
       </c>
       <c r="I77" s="1">
-        <v>-4322.8</v>
+        <v>-3353.2</v>
       </c>
       <c r="J77" s="1">
-        <v>-13.527180783818</v>
+        <v>-10.493046776233</v>
       </c>
       <c r="K77">
         <v>0.0</v>
       </c>
       <c r="L77">
         <v>0.0</v>
       </c>
       <c r="M77" s="1">
-        <v>27633.6</v>
+        <v>28603.2</v>
       </c>
       <c r="N77" s="1">
-        <v>27633.6</v>
+        <v>28603.2</v>
       </c>
       <c r="O77" s="1">
         <v>0.02</v>
       </c>
       <c r="P77">
         <v>1</v>
       </c>
     </row>
     <row r="78" spans="1:16">
       <c r="A78" t="s">
         <v>184</v>
       </c>
       <c r="B78" t="s">
         <v>185</v>
       </c>
       <c r="C78" s="1">
-        <v>13427.0</v>
+        <v>14315.0</v>
       </c>
       <c r="D78" s="1">
-        <v>19.175</v>
+        <v>19.93</v>
       </c>
       <c r="E78" s="1">
-        <v>13.3796678335</v>
+        <v>13.7745274188</v>
       </c>
       <c r="F78" t="s">
         <v>8</v>
       </c>
       <c r="G78">
         <v>1.0</v>
       </c>
       <c r="H78" s="1">
-        <v>179648.8</v>
+        <v>197182.36</v>
       </c>
       <c r="I78" s="1">
-        <v>77813.93</v>
+        <v>88115.59</v>
       </c>
       <c r="J78" s="1">
-        <v>43.314472459599</v>
+        <v>44.687359457509</v>
       </c>
       <c r="K78">
         <v>0.0</v>
       </c>
       <c r="L78">
         <v>0.0</v>
       </c>
       <c r="M78" s="1">
-        <v>257462.73</v>
+        <v>285297.95</v>
       </c>
       <c r="N78" s="1">
-        <v>257462.73</v>
+        <v>285297.95</v>
       </c>
       <c r="O78" s="1">
-        <v>0.15</v>
+        <v>0.16</v>
       </c>
       <c r="P78">
         <v>1</v>
       </c>
     </row>
     <row r="79" spans="1:16">
       <c r="A79" t="s">
         <v>186</v>
       </c>
       <c r="B79" t="s">
         <v>187</v>
       </c>
       <c r="C79" s="1">
-        <v>5930.0</v>
+        <v>6322.0</v>
       </c>
       <c r="D79" s="1">
-        <v>50.56</v>
+        <v>53.9</v>
       </c>
       <c r="E79" s="1">
-        <v>39.674777403</v>
+        <v>40.2678756723</v>
       </c>
       <c r="F79" t="s">
         <v>8</v>
       </c>
       <c r="G79">
         <v>1.0</v>
       </c>
       <c r="H79" s="1">
-        <v>235271.43</v>
+        <v>254573.51</v>
       </c>
       <c r="I79" s="1">
-        <v>64549.37</v>
+        <v>86182.29</v>
       </c>
       <c r="J79" s="1">
-        <v>27.436127710024</v>
+        <v>33.853596943374</v>
       </c>
       <c r="K79">
         <v>0.0</v>
       </c>
       <c r="L79">
         <v>0.0</v>
       </c>
       <c r="M79" s="1">
-        <v>299820.8</v>
+        <v>340755.8</v>
       </c>
       <c r="N79" s="1">
-        <v>299820.8</v>
+        <v>340755.8</v>
       </c>
       <c r="O79" s="1">
-        <v>0.17</v>
+        <v>0.19</v>
       </c>
       <c r="P79">
         <v>1</v>
       </c>
     </row>
     <row r="80" spans="1:16">
       <c r="A80" t="s">
         <v>188</v>
       </c>
       <c r="B80" t="s">
         <v>189</v>
       </c>
       <c r="C80" s="1">
-        <v>6078.0</v>
+        <v>6480.0</v>
       </c>
       <c r="D80" s="1">
-        <v>37.645</v>
+        <v>47.735</v>
       </c>
       <c r="E80" s="1">
-        <v>34.6553636064</v>
+        <v>34.8628549383</v>
       </c>
       <c r="F80" t="s">
         <v>8</v>
       </c>
       <c r="G80">
         <v>1.0</v>
       </c>
       <c r="H80" s="1">
-        <v>210635.3</v>
+        <v>225911.3</v>
       </c>
       <c r="I80" s="1">
-        <v>18171.01</v>
+        <v>83411.5</v>
       </c>
       <c r="J80" s="1">
-        <v>8.6267638900032</v>
+        <v>36.922234523019</v>
       </c>
       <c r="K80">
         <v>0.0</v>
       </c>
       <c r="L80">
         <v>0.0</v>
       </c>
       <c r="M80" s="1">
-        <v>228806.31</v>
+        <v>309322.8</v>
       </c>
       <c r="N80" s="1">
-        <v>228806.31</v>
+        <v>309322.8</v>
       </c>
       <c r="O80" s="1">
-        <v>0.13</v>
+        <v>0.17</v>
       </c>
       <c r="P80">
         <v>1</v>
       </c>
     </row>
     <row r="81" spans="1:16">
       <c r="A81" t="s">
         <v>190</v>
       </c>
       <c r="B81" t="s">
         <v>191</v>
       </c>
       <c r="C81" s="1">
-        <v>14116.0</v>
+        <v>15049.0</v>
       </c>
       <c r="D81" s="1">
-        <v>21.93</v>
+        <v>24.495</v>
       </c>
       <c r="E81" s="1">
-        <v>12.6542568716</v>
+        <v>13.2401794139</v>
       </c>
       <c r="F81" t="s">
         <v>8</v>
       </c>
       <c r="G81">
         <v>1.0</v>
       </c>
       <c r="H81" s="1">
-        <v>178627.49</v>
+        <v>199251.46</v>
       </c>
       <c r="I81" s="1">
-        <v>130936.39</v>
+        <v>169373.8</v>
       </c>
       <c r="J81" s="1">
-        <v>73.301365875991</v>
+        <v>85.005048394627</v>
       </c>
       <c r="K81">
         <v>0.0</v>
       </c>
       <c r="L81">
         <v>0.0</v>
       </c>
       <c r="M81" s="1">
-        <v>309563.88</v>
+        <v>368625.26</v>
       </c>
       <c r="N81" s="1">
-        <v>309563.88</v>
+        <v>368625.26</v>
       </c>
       <c r="O81" s="1">
-        <v>0.18</v>
+        <v>0.21</v>
       </c>
       <c r="P81">
         <v>1</v>
       </c>
     </row>
     <row r="82" spans="1:16">
       <c r="A82" t="s">
         <v>192</v>
       </c>
       <c r="B82" t="s">
         <v>193</v>
       </c>
       <c r="C82" s="1">
         <v>805.0</v>
       </c>
       <c r="D82" s="1">
-        <v>30.98</v>
+        <v>36.9</v>
       </c>
       <c r="E82" s="1">
         <v>39.1</v>
       </c>
       <c r="F82" t="s">
         <v>8</v>
       </c>
       <c r="G82">
         <v>1.0</v>
       </c>
       <c r="H82" s="1">
         <v>31475.5</v>
       </c>
       <c r="I82" s="1">
-        <v>-6536.6</v>
+        <v>-1771.0</v>
       </c>
       <c r="J82" s="1">
-        <v>-20.76726342711</v>
+        <v>-5.6265984654731</v>
       </c>
       <c r="K82">
         <v>0.0</v>
       </c>
       <c r="L82">
         <v>0.0</v>
       </c>
       <c r="M82" s="1">
-        <v>24938.9</v>
+        <v>29704.5</v>
       </c>
       <c r="N82" s="1">
-        <v>24938.9</v>
+        <v>29704.5</v>
       </c>
       <c r="O82" s="1">
-        <v>0.01</v>
+        <v>0.02</v>
       </c>
       <c r="P82">
         <v>1</v>
       </c>
     </row>
     <row r="83" spans="1:16">
       <c r="A83" t="s">
         <v>194</v>
       </c>
       <c r="B83" t="s">
         <v>195</v>
       </c>
       <c r="C83" s="1">
-        <v>110006.0</v>
+        <v>117290.0</v>
       </c>
       <c r="D83" s="1">
-        <v>4.966</v>
+        <v>5.779</v>
       </c>
       <c r="E83" s="1">
-        <v>3.0904017054</v>
+        <v>3.2189909626</v>
       </c>
       <c r="F83" t="s">
         <v>8</v>
       </c>
       <c r="G83">
         <v>1.0</v>
       </c>
       <c r="H83" s="1">
-        <v>339962.73</v>
+        <v>377555.45</v>
       </c>
       <c r="I83" s="1">
-        <v>206327.07</v>
+        <v>300263.46</v>
       </c>
       <c r="J83" s="1">
-        <v>60.691085166895</v>
+        <v>79.52830769626</v>
       </c>
       <c r="K83">
         <v>0.0</v>
       </c>
       <c r="L83">
         <v>0.0</v>
       </c>
       <c r="M83" s="1">
-        <v>546289.8</v>
+        <v>677818.91</v>
       </c>
       <c r="N83" s="1">
-        <v>546289.8</v>
+        <v>677818.91</v>
       </c>
       <c r="O83" s="1">
-        <v>0.32</v>
+        <v>0.38</v>
       </c>
       <c r="P83">
         <v>1</v>
       </c>
     </row>
     <row r="84" spans="1:16">
       <c r="A84" t="s">
         <v>196</v>
       </c>
       <c r="B84" t="s">
         <v>197</v>
       </c>
       <c r="C84" s="1">
-        <v>5785.0</v>
+        <v>6167.0</v>
       </c>
       <c r="D84" s="1">
-        <v>19.155</v>
+        <v>14.03</v>
       </c>
       <c r="E84" s="1">
-        <v>19.15</v>
+        <v>19.149380574</v>
       </c>
       <c r="F84" t="s">
         <v>8</v>
       </c>
       <c r="G84">
         <v>1.0</v>
       </c>
       <c r="H84" s="1">
-        <v>110782.75</v>
+        <v>118094.23</v>
       </c>
       <c r="I84" s="1">
-        <v>28.93</v>
+        <v>-31571.22</v>
       </c>
       <c r="J84" s="1">
-        <v>0.026114173912455</v>
+        <v>-26.733922563363</v>
       </c>
       <c r="K84">
         <v>0.0</v>
       </c>
       <c r="L84">
         <v>0.0</v>
       </c>
       <c r="M84" s="1">
-        <v>110811.68</v>
+        <v>86523.01</v>
       </c>
       <c r="N84" s="1">
-        <v>110811.68</v>
+        <v>86523.01</v>
       </c>
       <c r="O84" s="1">
-        <v>0.06</v>
+        <v>0.05</v>
       </c>
       <c r="P84">
         <v>1</v>
       </c>
     </row>
     <row r="85" spans="1:16">
       <c r="A85" t="s">
         <v>198</v>
       </c>
       <c r="B85" t="s">
         <v>199</v>
       </c>
       <c r="C85" s="1">
         <v>2167.0</v>
       </c>
       <c r="D85" s="1">
-        <v>15.11</v>
+        <v>14.8</v>
       </c>
       <c r="E85" s="1">
         <v>14.99</v>
       </c>
       <c r="F85" t="s">
         <v>8</v>
       </c>
       <c r="G85">
         <v>1.0</v>
       </c>
       <c r="H85" s="1">
         <v>32483.33</v>
       </c>
       <c r="I85" s="1">
-        <v>260.04</v>
+        <v>-411.73</v>
       </c>
       <c r="J85" s="1">
-        <v>0.80053368912608</v>
+        <v>-1.2675116744496</v>
       </c>
       <c r="K85">
         <v>0.0</v>
       </c>
       <c r="L85">
         <v>0.0</v>
       </c>
       <c r="M85" s="1">
-        <v>32743.37</v>
+        <v>32071.6</v>
       </c>
       <c r="N85" s="1">
-        <v>32743.37</v>
+        <v>32071.6</v>
       </c>
       <c r="O85" s="1">
         <v>0.02</v>
       </c>
       <c r="P85">
         <v>1</v>
       </c>
     </row>
     <row r="86" spans="1:16">
       <c r="A86" t="s">
         <v>200</v>
       </c>
       <c r="B86" t="s">
         <v>201</v>
       </c>
       <c r="C86" s="1">
-        <v>1306.0</v>
+        <v>1392.0</v>
       </c>
       <c r="D86" s="1">
-        <v>103.45</v>
+        <v>117.75</v>
       </c>
       <c r="E86" s="1">
-        <v>114.8</v>
+        <v>114.1636494253</v>
       </c>
       <c r="F86" t="s">
         <v>8</v>
       </c>
       <c r="G86">
         <v>1.0</v>
       </c>
       <c r="H86" s="1">
-        <v>149928.8</v>
+        <v>158915.8</v>
       </c>
       <c r="I86" s="1">
-        <v>-14823.1</v>
+        <v>4992.2</v>
       </c>
       <c r="J86" s="1">
-        <v>-9.8867595818815</v>
+        <v>3.1414119930177</v>
       </c>
       <c r="K86">
         <v>0.0</v>
       </c>
       <c r="L86">
         <v>0.0</v>
       </c>
       <c r="M86" s="1">
-        <v>135105.7</v>
+        <v>163908.0</v>
       </c>
       <c r="N86" s="1">
-        <v>135105.7</v>
+        <v>163908.0</v>
       </c>
       <c r="O86" s="1">
-        <v>0.08</v>
+        <v>0.09</v>
       </c>
       <c r="P86">
         <v>1</v>
       </c>
     </row>
     <row r="87" spans="1:16">
       <c r="A87" t="s">
         <v>202</v>
       </c>
       <c r="B87" t="s">
         <v>203</v>
       </c>
       <c r="C87" s="1">
-        <v>363.0</v>
+        <v>387.0</v>
       </c>
       <c r="D87" s="1">
-        <v>234.15</v>
+        <v>243.2</v>
       </c>
       <c r="E87" s="1">
-        <v>565.7906060606</v>
+        <v>546.615994832</v>
       </c>
       <c r="F87" t="s">
         <v>8</v>
       </c>
       <c r="G87">
         <v>1.0</v>
       </c>
       <c r="H87" s="1">
-        <v>205381.99</v>
+        <v>211540.39</v>
       </c>
       <c r="I87" s="1">
-        <v>-120385.54</v>
+        <v>-117421.99</v>
       </c>
       <c r="J87" s="1">
-        <v>-58.615431664675</v>
+        <v>-55.508071059149</v>
       </c>
       <c r="K87">
         <v>0.0</v>
       </c>
       <c r="L87">
         <v>0.0</v>
       </c>
       <c r="M87" s="1">
-        <v>84996.45</v>
+        <v>94118.4</v>
       </c>
       <c r="N87" s="1">
-        <v>84996.45</v>
+        <v>94118.4</v>
       </c>
       <c r="O87" s="1">
         <v>0.05</v>
       </c>
       <c r="P87">
         <v>1</v>
       </c>
     </row>
     <row r="88" spans="1:16">
       <c r="A88" t="s">
         <v>204</v>
       </c>
       <c r="B88" t="s">
         <v>205</v>
       </c>
       <c r="C88" s="1">
         <v>1030.0</v>
       </c>
       <c r="D88" s="1">
-        <v>32.22</v>
+        <v>34.96</v>
       </c>
       <c r="E88" s="1">
         <v>35.62</v>
       </c>
       <c r="F88" t="s">
         <v>8</v>
       </c>
       <c r="G88">
         <v>1.0</v>
       </c>
       <c r="H88" s="1">
         <v>36688.6</v>
       </c>
       <c r="I88" s="1">
-        <v>-3502.0</v>
+        <v>-679.8</v>
       </c>
       <c r="J88" s="1">
-        <v>-9.5451993262212</v>
+        <v>-1.8528916339135</v>
       </c>
       <c r="K88">
         <v>0.0</v>
       </c>
       <c r="L88">
         <v>0.0</v>
       </c>
       <c r="M88" s="1">
-        <v>33186.6</v>
+        <v>36008.8</v>
       </c>
       <c r="N88" s="1">
-        <v>33186.6</v>
+        <v>36008.8</v>
       </c>
       <c r="O88" s="1">
         <v>0.02</v>
       </c>
       <c r="P88">
         <v>1</v>
       </c>
     </row>
     <row r="89" spans="1:16">
       <c r="A89" t="s">
         <v>206</v>
       </c>
       <c r="B89" t="s">
         <v>207</v>
       </c>
       <c r="C89" s="1">
-        <v>1870.0</v>
+        <v>1994.0</v>
       </c>
       <c r="D89" s="1">
-        <v>54.56</v>
+        <v>57.64</v>
       </c>
       <c r="E89" s="1">
-        <v>64.02</v>
+        <v>63.4453961886</v>
       </c>
       <c r="F89" t="s">
         <v>8</v>
       </c>
       <c r="G89">
         <v>1.0</v>
       </c>
       <c r="H89" s="1">
-        <v>119717.4</v>
+        <v>126510.12</v>
       </c>
       <c r="I89" s="1">
-        <v>-17690.2</v>
+        <v>-11575.96</v>
       </c>
       <c r="J89" s="1">
-        <v>-14.776632302405</v>
+        <v>-9.1502245037788</v>
       </c>
       <c r="K89">
         <v>0.0</v>
       </c>
       <c r="L89">
         <v>0.0</v>
       </c>
       <c r="M89" s="1">
-        <v>102027.2</v>
+        <v>114934.16</v>
       </c>
       <c r="N89" s="1">
-        <v>102027.2</v>
+        <v>114934.16</v>
       </c>
       <c r="O89" s="1">
         <v>0.06</v>
       </c>
       <c r="P89">
         <v>1</v>
       </c>
     </row>
     <row r="90" spans="1:16">
       <c r="A90" t="s">
         <v>208</v>
       </c>
       <c r="B90" t="s">
         <v>209</v>
       </c>
       <c r="C90" s="1">
-        <v>320.0</v>
+        <v>960.0</v>
       </c>
       <c r="D90" s="1">
-        <v>86.65</v>
+        <v>30.98</v>
       </c>
       <c r="E90" s="1">
-        <v>100.3</v>
+        <v>33.4333333333</v>
       </c>
       <c r="F90" t="s">
         <v>8</v>
       </c>
       <c r="G90">
         <v>1.0</v>
       </c>
       <c r="H90" s="1">
         <v>32096.0</v>
       </c>
       <c r="I90" s="1">
-        <v>-4368.0</v>
+        <v>-2355.2</v>
       </c>
       <c r="J90" s="1">
-        <v>-13.609172482552</v>
+        <v>-7.3379860418744</v>
       </c>
       <c r="K90">
         <v>0.0</v>
       </c>
       <c r="L90">
         <v>0.0</v>
       </c>
       <c r="M90" s="1">
-        <v>27728.0</v>
+        <v>29740.8</v>
       </c>
       <c r="N90" s="1">
-        <v>27728.0</v>
+        <v>29740.8</v>
       </c>
       <c r="O90" s="1">
         <v>0.02</v>
       </c>
       <c r="P90">
         <v>1</v>
       </c>
     </row>
     <row r="91" spans="1:16">
       <c r="A91" t="s">
         <v>210</v>
       </c>
       <c r="B91" t="s">
         <v>211</v>
       </c>
       <c r="C91" s="1">
-        <v>86126.0</v>
+        <v>91829.0</v>
       </c>
       <c r="D91" s="1">
-        <v>4.685</v>
+        <v>4.617</v>
       </c>
       <c r="E91" s="1">
-        <v>3.4746681606</v>
+        <v>3.5571636411</v>
       </c>
       <c r="F91" t="s">
         <v>8</v>
       </c>
       <c r="G91">
         <v>1.0</v>
       </c>
       <c r="H91" s="1">
-        <v>299259.27</v>
+        <v>326650.78</v>
       </c>
       <c r="I91" s="1">
-        <v>104241.04</v>
+        <v>97323.71</v>
       </c>
       <c r="J91" s="1">
-        <v>34.833019541884</v>
+        <v>29.79442143074</v>
       </c>
       <c r="K91">
         <v>0.0</v>
       </c>
       <c r="L91">
         <v>0.0</v>
       </c>
       <c r="M91" s="1">
-        <v>403500.31</v>
+        <v>423974.49</v>
       </c>
       <c r="N91" s="1">
-        <v>403500.31</v>
+        <v>423974.49</v>
       </c>
       <c r="O91" s="1">
-        <v>0.23</v>
+        <v>0.24</v>
       </c>
       <c r="P91">
         <v>1</v>
       </c>
     </row>
     <row r="92" spans="1:16">
       <c r="A92" t="s">
         <v>212</v>
       </c>
       <c r="B92" t="s">
         <v>213</v>
       </c>
       <c r="C92" s="1">
-        <v>3622.0</v>
+        <v>3861.0</v>
       </c>
       <c r="D92" s="1">
-        <v>22.83</v>
+        <v>24.4</v>
       </c>
       <c r="E92" s="1">
-        <v>27.08</v>
+        <v>26.8484900285</v>
       </c>
       <c r="F92" t="s">
         <v>8</v>
       </c>
       <c r="G92">
         <v>1.0</v>
       </c>
       <c r="H92" s="1">
-        <v>98083.76</v>
+        <v>103662.02</v>
       </c>
       <c r="I92" s="1">
-        <v>-15393.5</v>
+        <v>-9453.62</v>
       </c>
       <c r="J92" s="1">
-        <v>-15.69423929099</v>
+        <v>-9.1196563601597</v>
       </c>
       <c r="K92">
         <v>0.0</v>
       </c>
       <c r="L92">
         <v>0.0</v>
       </c>
       <c r="M92" s="1">
-        <v>82690.26</v>
+        <v>94208.4</v>
       </c>
       <c r="N92" s="1">
-        <v>82690.26</v>
+        <v>94208.4</v>
       </c>
       <c r="O92" s="1">
         <v>0.05</v>
       </c>
       <c r="P92">
         <v>1</v>
       </c>
     </row>
     <row r="93" spans="1:16">
       <c r="A93" t="s">
         <v>214</v>
       </c>
       <c r="B93" t="s">
         <v>215</v>
       </c>
       <c r="C93" s="1">
-        <v>1915.0</v>
+        <v>2042.0</v>
       </c>
       <c r="D93" s="1">
-        <v>167.24</v>
+        <v>186.44</v>
       </c>
       <c r="E93" s="1">
-        <v>151.4012219321</v>
+        <v>153.0505288932</v>
       </c>
       <c r="F93" t="s">
         <v>8</v>
       </c>
       <c r="G93">
         <v>1.0</v>
       </c>
       <c r="H93" s="1">
-        <v>289933.34</v>
+        <v>312529.18</v>
       </c>
       <c r="I93" s="1">
-        <v>30331.26</v>
+        <v>68181.3</v>
       </c>
       <c r="J93" s="1">
-        <v>10.461459865223</v>
+        <v>21.815978911153</v>
       </c>
       <c r="K93">
         <v>0.0</v>
       </c>
       <c r="L93">
         <v>0.0</v>
       </c>
       <c r="M93" s="1">
-        <v>320264.6</v>
+        <v>380710.48</v>
       </c>
       <c r="N93" s="1">
-        <v>320264.6</v>
+        <v>380710.48</v>
       </c>
       <c r="O93" s="1">
-        <v>0.19</v>
+        <v>0.21</v>
       </c>
       <c r="P93">
         <v>1</v>
       </c>
     </row>
     <row r="94" spans="1:16">
       <c r="A94" t="s">
         <v>216</v>
       </c>
       <c r="B94" t="s">
         <v>217</v>
       </c>
       <c r="C94" s="1">
-        <v>1644.0</v>
+        <v>1753.0</v>
       </c>
       <c r="D94" s="1">
-        <v>131.65</v>
+        <v>147.75</v>
       </c>
       <c r="E94" s="1">
-        <v>72.5486739659</v>
+        <v>76.2266514546</v>
       </c>
       <c r="F94" t="s">
         <v>8</v>
       </c>
       <c r="G94">
         <v>1.0</v>
       </c>
       <c r="H94" s="1">
-        <v>119270.02</v>
+        <v>133625.32</v>
       </c>
       <c r="I94" s="1">
-        <v>97162.58</v>
+        <v>125380.43</v>
       </c>
       <c r="J94" s="1">
-        <v>81.464378055776</v>
+        <v>93.829844523478</v>
       </c>
       <c r="K94">
         <v>0.0</v>
       </c>
       <c r="L94">
         <v>0.0</v>
       </c>
       <c r="M94" s="1">
-        <v>216432.6</v>
+        <v>259005.75</v>
       </c>
       <c r="N94" s="1">
-        <v>216432.6</v>
+        <v>259005.75</v>
       </c>
       <c r="O94" s="1">
-        <v>0.13</v>
+        <v>0.15</v>
       </c>
       <c r="P94">
         <v>1</v>
       </c>
     </row>
     <row r="95" spans="1:16">
       <c r="A95" t="s">
         <v>218</v>
       </c>
       <c r="B95" t="s">
         <v>219</v>
       </c>
       <c r="C95" s="1">
-        <v>1907.0</v>
+        <v>2033.0</v>
       </c>
       <c r="D95" s="1">
-        <v>60.6</v>
+        <v>55.27</v>
       </c>
       <c r="E95" s="1">
-        <v>56.8</v>
+        <v>56.8768519429</v>
       </c>
       <c r="F95" t="s">
         <v>8</v>
       </c>
       <c r="G95">
         <v>1.0</v>
       </c>
       <c r="H95" s="1">
-        <v>108317.6</v>
+        <v>115630.64</v>
       </c>
       <c r="I95" s="1">
-        <v>7246.6</v>
+        <v>-3266.73</v>
       </c>
       <c r="J95" s="1">
-        <v>6.6901408450704</v>
+        <v>-2.8251421941451</v>
       </c>
       <c r="K95">
         <v>0.0</v>
       </c>
       <c r="L95">
         <v>0.0</v>
       </c>
       <c r="M95" s="1">
-        <v>115564.2</v>
+        <v>112363.91</v>
       </c>
       <c r="N95" s="1">
-        <v>115564.2</v>
+        <v>112363.91</v>
       </c>
       <c r="O95" s="1">
-        <v>0.07</v>
+        <v>0.06</v>
       </c>
       <c r="P95">
         <v>1</v>
       </c>
     </row>
     <row r="96" spans="1:16">
       <c r="A96" t="s">
         <v>220</v>
       </c>
       <c r="B96" t="s">
         <v>221</v>
       </c>
       <c r="C96" s="1">
-        <v>1103.0</v>
+        <v>1176.0</v>
       </c>
       <c r="D96" s="1">
-        <v>347.7</v>
+        <v>345.15</v>
       </c>
       <c r="E96" s="1">
-        <v>401.214206709</v>
+        <v>397.994744898</v>
       </c>
       <c r="F96" t="s">
         <v>8</v>
       </c>
       <c r="G96">
         <v>1.0</v>
       </c>
       <c r="H96" s="1">
-        <v>442539.27</v>
+        <v>468041.82</v>
       </c>
       <c r="I96" s="1">
-        <v>-59026.17</v>
+        <v>-62145.42</v>
       </c>
       <c r="J96" s="1">
-        <v>-13.338063760986</v>
+        <v>-13.277749411367</v>
       </c>
       <c r="K96">
         <v>0.0</v>
       </c>
       <c r="L96">
         <v>0.0</v>
       </c>
       <c r="M96" s="1">
-        <v>383513.1</v>
+        <v>405896.4</v>
       </c>
       <c r="N96" s="1">
-        <v>383513.1</v>
+        <v>405896.4</v>
       </c>
       <c r="O96" s="1">
-        <v>0.22</v>
+        <v>0.23</v>
       </c>
       <c r="P96">
         <v>1</v>
       </c>
     </row>
     <row r="97" spans="1:16">
       <c r="A97" t="s">
         <v>222</v>
       </c>
       <c r="B97" t="s">
         <v>223</v>
       </c>
       <c r="C97" s="1">
-        <v>6360.0</v>
+        <v>6780.0</v>
       </c>
       <c r="D97" s="1">
-        <v>24.62</v>
+        <v>25.53</v>
       </c>
       <c r="E97" s="1">
-        <v>20.54</v>
+        <v>20.8014159292</v>
       </c>
       <c r="F97" t="s">
         <v>8</v>
       </c>
       <c r="G97">
         <v>1.0</v>
       </c>
       <c r="H97" s="1">
-        <v>130634.4</v>
+        <v>141033.6</v>
       </c>
       <c r="I97" s="1">
-        <v>25948.8</v>
+        <v>32059.8</v>
       </c>
       <c r="J97" s="1">
-        <v>19.863680623174</v>
+        <v>22.732029814172</v>
       </c>
       <c r="K97">
         <v>0.0</v>
       </c>
       <c r="L97">
         <v>0.0</v>
       </c>
       <c r="M97" s="1">
-        <v>156583.2</v>
+        <v>173093.4</v>
       </c>
       <c r="N97" s="1">
-        <v>156583.2</v>
+        <v>173093.4</v>
       </c>
       <c r="O97" s="1">
-        <v>0.09</v>
+        <v>0.1</v>
       </c>
       <c r="P97">
         <v>1</v>
       </c>
     </row>
     <row r="98" spans="1:16">
       <c r="A98" t="s">
         <v>224</v>
       </c>
       <c r="B98" t="s">
         <v>225</v>
       </c>
       <c r="C98" s="1">
-        <v>1171.0</v>
+        <v>1248.0</v>
       </c>
       <c r="D98" s="1">
-        <v>457.95</v>
+        <v>486.0</v>
       </c>
       <c r="E98" s="1">
-        <v>621.7843808711</v>
+        <v>611.9937580128</v>
       </c>
       <c r="F98" t="s">
         <v>8</v>
       </c>
       <c r="G98">
         <v>1.0</v>
       </c>
       <c r="H98" s="1">
-        <v>728109.51</v>
+        <v>763768.21</v>
       </c>
       <c r="I98" s="1">
-        <v>-191850.06</v>
+        <v>-157240.21</v>
       </c>
       <c r="J98" s="1">
-        <v>-26.349066639715</v>
+        <v>-20.587425339423</v>
       </c>
       <c r="K98">
         <v>0.0</v>
       </c>
       <c r="L98">
         <v>0.0</v>
       </c>
       <c r="M98" s="1">
-        <v>536259.45</v>
+        <v>606528.0</v>
       </c>
       <c r="N98" s="1">
-        <v>536259.45</v>
+        <v>606528.0</v>
       </c>
       <c r="O98" s="1">
-        <v>0.31</v>
+        <v>0.34</v>
       </c>
       <c r="P98">
         <v>1</v>
       </c>
     </row>
     <row r="99" spans="1:16">
       <c r="A99" t="s">
         <v>226</v>
       </c>
       <c r="B99" t="s">
         <v>227</v>
       </c>
       <c r="C99" s="1">
-        <v>3337.0</v>
+        <v>3558.0</v>
       </c>
       <c r="D99" s="1">
-        <v>50.86</v>
+        <v>51.15</v>
       </c>
       <c r="E99" s="1">
-        <v>59.0</v>
+        <v>58.5894294547</v>
       </c>
       <c r="F99" t="s">
         <v>8</v>
       </c>
       <c r="G99">
         <v>1.0</v>
       </c>
       <c r="H99" s="1">
-        <v>196883.0</v>
+        <v>208461.19</v>
       </c>
       <c r="I99" s="1">
-        <v>-27163.18</v>
+        <v>-26469.49</v>
       </c>
       <c r="J99" s="1">
-        <v>-13.796610169492</v>
+        <v>-12.69756255349</v>
       </c>
       <c r="K99">
         <v>0.0</v>
       </c>
       <c r="L99">
         <v>0.0</v>
       </c>
       <c r="M99" s="1">
-        <v>169719.82</v>
+        <v>181991.7</v>
       </c>
       <c r="N99" s="1">
-        <v>169719.82</v>
+        <v>181991.7</v>
       </c>
       <c r="O99" s="1">
         <v>0.1</v>
       </c>
       <c r="P99">
         <v>1</v>
       </c>
     </row>
     <row r="100" spans="1:16">
       <c r="A100" t="s">
         <v>228</v>
       </c>
       <c r="B100" t="s">
         <v>229</v>
       </c>
       <c r="C100" s="1">
-        <v>1577.0</v>
+        <v>1681.0</v>
       </c>
       <c r="D100" s="1">
-        <v>104.05</v>
+        <v>117.5</v>
       </c>
       <c r="E100" s="1">
-        <v>114.2487698161</v>
+        <v>113.8374241523</v>
       </c>
       <c r="F100" t="s">
         <v>8</v>
       </c>
       <c r="G100">
         <v>1.0</v>
       </c>
       <c r="H100" s="1">
-        <v>180170.31</v>
+        <v>191360.71</v>
       </c>
       <c r="I100" s="1">
-        <v>-16083.46</v>
+        <v>6156.79</v>
       </c>
       <c r="J100" s="1">
-        <v>-8.9268093061504</v>
+        <v>3.2173741412226</v>
       </c>
       <c r="K100">
         <v>0.0</v>
       </c>
       <c r="L100">
         <v>0.0</v>
       </c>
       <c r="M100" s="1">
-        <v>164086.85</v>
+        <v>197517.5</v>
       </c>
       <c r="N100" s="1">
-        <v>164086.85</v>
+        <v>197517.5</v>
       </c>
       <c r="O100" s="1">
-        <v>0.09</v>
+        <v>0.11</v>
       </c>
       <c r="P100">
         <v>1</v>
       </c>
     </row>
     <row r="101" spans="1:16">
       <c r="A101" t="s">
         <v>230</v>
       </c>
       <c r="B101" t="s">
         <v>231</v>
       </c>
       <c r="C101" s="1">
         <v>2925.0</v>
       </c>
       <c r="D101" s="1">
-        <v>14.035</v>
+        <v>15.73</v>
       </c>
       <c r="E101" s="1">
         <v>11.7937435897</v>
       </c>
       <c r="F101" t="s">
         <v>8</v>
       </c>
       <c r="G101">
         <v>1.0</v>
       </c>
       <c r="H101" s="1">
         <v>34496.7</v>
       </c>
       <c r="I101" s="1">
-        <v>6555.68</v>
+        <v>11513.55</v>
       </c>
       <c r="J101" s="1">
-        <v>19.003788768201</v>
+        <v>33.37580116359</v>
       </c>
       <c r="K101">
         <v>0.0</v>
       </c>
       <c r="L101">
         <v>0.0</v>
       </c>
       <c r="M101" s="1">
-        <v>41052.38</v>
+        <v>46010.25</v>
       </c>
       <c r="N101" s="1">
-        <v>41052.38</v>
+        <v>46010.25</v>
       </c>
       <c r="O101" s="1">
-        <v>0.02</v>
+        <v>0.03</v>
       </c>
       <c r="P101">
         <v>1</v>
       </c>
     </row>
     <row r="102" spans="1:16">
       <c r="A102" t="s">
         <v>232</v>
       </c>
       <c r="B102" t="s">
         <v>233</v>
       </c>
       <c r="C102" s="1">
-        <v>3078.0</v>
+        <v>3281.0</v>
       </c>
       <c r="D102" s="1">
-        <v>52.1</v>
+        <v>57.58</v>
       </c>
       <c r="E102" s="1">
-        <v>52.2038011696</v>
+        <v>52.1540688814</v>
       </c>
       <c r="F102" t="s">
         <v>8</v>
       </c>
       <c r="G102">
         <v>1.0</v>
       </c>
       <c r="H102" s="1">
-        <v>160683.3</v>
+        <v>171117.5</v>
       </c>
       <c r="I102" s="1">
-        <v>-319.5</v>
+        <v>17802.48</v>
       </c>
       <c r="J102" s="1">
-        <v>-0.19883833603119</v>
+        <v>10.403658304966</v>
       </c>
       <c r="K102">
         <v>0.0</v>
       </c>
       <c r="L102">
         <v>0.0</v>
       </c>
       <c r="M102" s="1">
-        <v>160363.8</v>
+        <v>188919.98</v>
       </c>
       <c r="N102" s="1">
-        <v>160363.8</v>
+        <v>188919.98</v>
       </c>
       <c r="O102" s="1">
-        <v>0.09</v>
+        <v>0.11</v>
       </c>
       <c r="P102">
         <v>1</v>
       </c>
     </row>
     <row r="103" spans="1:16">
       <c r="A103" t="s">
         <v>234</v>
       </c>
       <c r="B103" t="s">
         <v>235</v>
       </c>
       <c r="C103" s="1">
-        <v>299.0</v>
+        <v>319.0</v>
       </c>
       <c r="D103" s="1">
-        <v>520.8</v>
+        <v>568.0</v>
       </c>
       <c r="E103" s="1">
-        <v>208.8870568562</v>
+        <v>229.6088714734</v>
       </c>
       <c r="F103" t="s">
         <v>8</v>
       </c>
       <c r="G103">
         <v>1.0</v>
       </c>
       <c r="H103" s="1">
-        <v>62457.23</v>
+        <v>73245.23</v>
       </c>
       <c r="I103" s="1">
-        <v>93261.97</v>
+        <v>107946.77</v>
       </c>
       <c r="J103" s="1">
-        <v>149.32133557636</v>
+        <v>147.37720121843</v>
       </c>
       <c r="K103">
         <v>0.0</v>
       </c>
       <c r="L103">
         <v>0.0</v>
       </c>
       <c r="M103" s="1">
-        <v>155719.2</v>
+        <v>181192.0</v>
       </c>
       <c r="N103" s="1">
-        <v>155719.2</v>
+        <v>181192.0</v>
       </c>
       <c r="O103" s="1">
-        <v>0.09</v>
+        <v>0.1</v>
       </c>
       <c r="P103">
         <v>1</v>
       </c>
     </row>
     <row r="104" spans="1:16">
       <c r="A104" t="s">
         <v>236</v>
       </c>
       <c r="B104" t="s">
         <v>237</v>
       </c>
       <c r="C104" s="1">
-        <v>31804.0</v>
+        <v>33908.0</v>
       </c>
       <c r="D104" s="1">
-        <v>2.844</v>
+        <v>3.797</v>
       </c>
       <c r="E104" s="1">
-        <v>3.4779999371</v>
+        <v>3.4595089654</v>
       </c>
       <c r="F104" t="s">
         <v>8</v>
       </c>
       <c r="G104">
         <v>1.0</v>
       </c>
       <c r="H104" s="1">
-        <v>110614.31</v>
+        <v>117305.03</v>
       </c>
       <c r="I104" s="1">
-        <v>-20163.73</v>
+        <v>11443.65</v>
       </c>
       <c r="J104" s="1">
-        <v>-18.228862070378</v>
+        <v>9.7554640240065</v>
       </c>
       <c r="K104">
         <v>0.0</v>
       </c>
       <c r="L104">
         <v>0.0</v>
       </c>
       <c r="M104" s="1">
-        <v>90450.58</v>
+        <v>128748.68</v>
       </c>
       <c r="N104" s="1">
-        <v>90450.58</v>
+        <v>128748.68</v>
       </c>
       <c r="O104" s="1">
-        <v>0.05</v>
+        <v>0.07</v>
       </c>
       <c r="P104">
         <v>1</v>
       </c>
     </row>
     <row r="105" spans="1:16">
       <c r="A105" t="s">
         <v>238</v>
       </c>
       <c r="B105" t="s">
         <v>239</v>
       </c>
       <c r="C105" s="1">
-        <v>2087.0</v>
+        <v>2225.0</v>
       </c>
       <c r="D105" s="1">
-        <v>65.7</v>
+        <v>73.76</v>
       </c>
       <c r="E105" s="1">
-        <v>69.3</v>
+        <v>69.1610696629</v>
       </c>
       <c r="F105" t="s">
         <v>8</v>
       </c>
       <c r="G105">
         <v>1.0</v>
       </c>
       <c r="H105" s="1">
-        <v>144629.1</v>
+        <v>153883.38</v>
       </c>
       <c r="I105" s="1">
-        <v>-7513.2</v>
+        <v>10232.62</v>
       </c>
       <c r="J105" s="1">
-        <v>-5.1948051948052</v>
+        <v>6.6495939977404</v>
       </c>
       <c r="K105">
         <v>0.0</v>
       </c>
       <c r="L105">
         <v>0.0</v>
       </c>
       <c r="M105" s="1">
-        <v>137115.9</v>
+        <v>164116.0</v>
       </c>
       <c r="N105" s="1">
-        <v>137115.9</v>
+        <v>164116.0</v>
       </c>
       <c r="O105" s="1">
-        <v>0.08</v>
+        <v>0.09</v>
       </c>
       <c r="P105">
         <v>1</v>
       </c>
     </row>
     <row r="106" spans="1:16">
       <c r="A106" t="s">
         <v>240</v>
       </c>
       <c r="B106" t="s">
         <v>241</v>
       </c>
       <c r="C106" s="1">
-        <v>35330.0</v>
+        <v>37668.0</v>
       </c>
       <c r="D106" s="1">
-        <v>6.916</v>
+        <v>8.832</v>
       </c>
       <c r="E106" s="1">
-        <v>4.7675069346</v>
+        <v>4.8934127111</v>
       </c>
       <c r="F106" t="s">
         <v>8</v>
       </c>
       <c r="G106">
         <v>1.0</v>
       </c>
       <c r="H106" s="1">
-        <v>168436.02</v>
+        <v>184325.07</v>
       </c>
       <c r="I106" s="1">
-        <v>75906.26</v>
+        <v>148358.71</v>
       </c>
       <c r="J106" s="1">
-        <v>45.065336974835</v>
+        <v>80.487537587806</v>
       </c>
       <c r="K106">
         <v>0.0</v>
       </c>
       <c r="L106">
         <v>0.0</v>
       </c>
       <c r="M106" s="1">
-        <v>244342.28</v>
+        <v>332683.78</v>
       </c>
       <c r="N106" s="1">
-        <v>244342.28</v>
+        <v>332683.78</v>
       </c>
       <c r="O106" s="1">
-        <v>0.14</v>
+        <v>0.19</v>
       </c>
       <c r="P106">
         <v>1</v>
       </c>
     </row>
     <row r="107" spans="1:16">
       <c r="A107" t="s">
         <v>242</v>
       </c>
       <c r="B107" t="s">
         <v>243</v>
       </c>
       <c r="C107" s="1">
-        <v>15189.0</v>
+        <v>16193.0</v>
       </c>
       <c r="D107" s="1">
-        <v>15.325</v>
+        <v>15.9</v>
       </c>
       <c r="E107" s="1">
-        <v>16.45</v>
+        <v>16.3399462731</v>
       </c>
       <c r="F107" t="s">
         <v>8</v>
       </c>
       <c r="G107">
         <v>1.0</v>
       </c>
       <c r="H107" s="1">
-        <v>249859.05</v>
+        <v>264592.75</v>
       </c>
       <c r="I107" s="1">
-        <v>-17087.62</v>
+        <v>-7124.05</v>
       </c>
       <c r="J107" s="1">
-        <v>-6.8389037739478</v>
+        <v>-2.6924585046264</v>
       </c>
       <c r="K107">
         <v>0.0</v>
       </c>
       <c r="L107">
         <v>0.0</v>
       </c>
       <c r="M107" s="1">
-        <v>232771.43</v>
+        <v>257468.7</v>
       </c>
       <c r="N107" s="1">
-        <v>232771.43</v>
+        <v>257468.7</v>
       </c>
       <c r="O107" s="1">
-        <v>0.13</v>
+        <v>0.14</v>
       </c>
       <c r="P107">
         <v>1</v>
       </c>
     </row>
     <row r="108" spans="1:16">
       <c r="A108" t="s">
         <v>244</v>
       </c>
       <c r="B108" t="s">
         <v>245</v>
       </c>
       <c r="C108" s="1">
-        <v>1613.0</v>
+        <v>2532.0</v>
       </c>
       <c r="D108" s="1">
-        <v>4784.78</v>
+        <v>4793.7</v>
       </c>
       <c r="E108" s="1">
-        <v>4777.2043707378</v>
+        <v>4785.7184597156</v>
       </c>
       <c r="F108" t="s">
         <v>8</v>
       </c>
       <c r="G108">
         <v>1.0</v>
       </c>
       <c r="H108" s="1">
-        <v>7705630.65</v>
+        <v>12117439.14</v>
       </c>
       <c r="I108" s="1">
-        <v>12219.49</v>
+        <v>20209.26</v>
       </c>
       <c r="J108" s="1">
-        <v>0.15857871412511</v>
+        <v>0.16677830824245</v>
       </c>
       <c r="K108">
         <v>0.0</v>
       </c>
       <c r="L108">
         <v>0.0</v>
       </c>
       <c r="M108" s="1">
-        <v>7717850.14</v>
+        <v>12137648.4</v>
       </c>
       <c r="N108" s="1">
-        <v>7717850.14</v>
+        <v>12137648.4</v>
       </c>
       <c r="O108" s="1">
-        <v>4.46</v>
+        <v>6.81</v>
       </c>
       <c r="P108">
         <v>1</v>
       </c>
     </row>
     <row r="109" spans="1:16">
       <c r="A109" t="s">
         <v>246</v>
       </c>
       <c r="B109" t="s">
         <v>247</v>
       </c>
       <c r="C109" s="1">
-        <v>12874.0</v>
+        <v>13725.0</v>
       </c>
       <c r="D109" s="1">
-        <v>17.115</v>
+        <v>17.645</v>
       </c>
       <c r="E109" s="1">
-        <v>18.19</v>
+        <v>18.1580684882</v>
       </c>
       <c r="F109" t="s">
         <v>8</v>
       </c>
       <c r="G109">
         <v>1.0</v>
       </c>
       <c r="H109" s="1">
-        <v>234178.06</v>
+        <v>249219.49</v>
       </c>
       <c r="I109" s="1">
-        <v>-13839.55</v>
+        <v>-7041.86</v>
       </c>
       <c r="J109" s="1">
-        <v>-5.9098405717427</v>
+        <v>-2.8255655286029</v>
       </c>
       <c r="K109">
         <v>0.0</v>
       </c>
       <c r="L109">
         <v>0.0</v>
       </c>
       <c r="M109" s="1">
-        <v>220338.51</v>
+        <v>242177.63</v>
       </c>
       <c r="N109" s="1">
-        <v>220338.51</v>
+        <v>242177.63</v>
       </c>
       <c r="O109" s="1">
-        <v>0.13</v>
+        <v>0.14</v>
       </c>
       <c r="P109">
         <v>1</v>
       </c>
     </row>
     <row r="110" spans="1:16">
       <c r="A110" t="s">
         <v>248</v>
       </c>
       <c r="B110" t="s">
         <v>249</v>
       </c>
       <c r="C110" s="1">
-        <v>1236.0</v>
+        <v>1318.0</v>
       </c>
       <c r="D110" s="1">
-        <v>68.9</v>
+        <v>73.45</v>
       </c>
       <c r="E110" s="1">
-        <v>67.7</v>
+        <v>67.824430956</v>
       </c>
       <c r="F110" t="s">
         <v>8</v>
       </c>
       <c r="G110">
         <v>1.0</v>
       </c>
       <c r="H110" s="1">
-        <v>83677.2</v>
+        <v>89392.6</v>
       </c>
       <c r="I110" s="1">
-        <v>1483.2</v>
+        <v>7414.5</v>
       </c>
       <c r="J110" s="1">
-        <v>1.7725258493353</v>
+        <v>8.2943107147572</v>
       </c>
       <c r="K110">
         <v>0.0</v>
       </c>
       <c r="L110">
         <v>0.0</v>
       </c>
       <c r="M110" s="1">
-        <v>85160.4</v>
+        <v>96807.1</v>
       </c>
       <c r="N110" s="1">
-        <v>85160.4</v>
+        <v>96807.1</v>
       </c>
       <c r="O110" s="1">
         <v>0.05</v>
       </c>
       <c r="P110">
         <v>1</v>
       </c>
     </row>
     <row r="111" spans="1:16">
       <c r="A111" t="s">
         <v>250</v>
       </c>
       <c r="B111" t="s">
         <v>251</v>
       </c>
       <c r="C111" s="1">
-        <v>4268.0</v>
+        <v>4550.0</v>
       </c>
       <c r="D111" s="1">
-        <v>21.45</v>
+        <v>22.24</v>
       </c>
       <c r="E111" s="1">
-        <v>22.75</v>
+        <v>22.5882373626</v>
       </c>
       <c r="F111" t="s">
         <v>8</v>
       </c>
       <c r="G111">
         <v>1.0</v>
       </c>
       <c r="H111" s="1">
-        <v>97097.0</v>
+        <v>102776.48</v>
       </c>
       <c r="I111" s="1">
-        <v>-5548.4</v>
+        <v>-1584.48</v>
       </c>
       <c r="J111" s="1">
-        <v>-5.7142857142857</v>
+        <v>-1.5416756829967</v>
       </c>
       <c r="K111">
         <v>0.0</v>
       </c>
       <c r="L111">
         <v>0.0</v>
       </c>
       <c r="M111" s="1">
-        <v>91548.6</v>
+        <v>101192.0</v>
       </c>
       <c r="N111" s="1">
-        <v>91548.6</v>
+        <v>101192.0</v>
       </c>
       <c r="O111" s="1">
-        <v>0.05</v>
+        <v>0.06</v>
       </c>
       <c r="P111">
         <v>1</v>
       </c>
     </row>
     <row r="112" spans="1:16">
       <c r="A112" t="s">
         <v>252</v>
       </c>
       <c r="B112" t="s">
         <v>253</v>
       </c>
       <c r="C112" s="1">
-        <v>2593.0</v>
+        <v>2764.0</v>
       </c>
       <c r="D112" s="1">
-        <v>40.02</v>
+        <v>42.785</v>
       </c>
       <c r="E112" s="1">
-        <v>30.7836058619</v>
+        <v>31.2906910275</v>
       </c>
       <c r="F112" t="s">
         <v>8</v>
       </c>
       <c r="G112">
         <v>1.0</v>
       </c>
       <c r="H112" s="1">
-        <v>79821.89</v>
+        <v>86487.47</v>
       </c>
       <c r="I112" s="1">
-        <v>23949.97</v>
+        <v>31770.27</v>
       </c>
       <c r="J112" s="1">
-        <v>30.004263241574</v>
+        <v>36.733956953533</v>
       </c>
       <c r="K112">
         <v>0.0</v>
       </c>
       <c r="L112">
         <v>0.0</v>
       </c>
       <c r="M112" s="1">
-        <v>103771.86</v>
+        <v>118257.74</v>
       </c>
       <c r="N112" s="1">
-        <v>103771.86</v>
+        <v>118257.74</v>
       </c>
       <c r="O112" s="1">
-        <v>0.06</v>
+        <v>0.07</v>
       </c>
       <c r="P112">
         <v>1</v>
       </c>
     </row>
     <row r="113" spans="1:16">
       <c r="A113" t="s">
         <v>254</v>
       </c>
       <c r="B113" t="s">
         <v>255</v>
       </c>
       <c r="C113" s="1">
         <v>2006.0</v>
       </c>
       <c r="D113" s="1">
-        <v>15.03</v>
+        <v>18.67</v>
       </c>
       <c r="E113" s="1">
         <v>16.36</v>
       </c>
       <c r="F113" t="s">
         <v>8</v>
       </c>
       <c r="G113">
         <v>1.0</v>
       </c>
       <c r="H113" s="1">
         <v>32818.16</v>
       </c>
       <c r="I113" s="1">
-        <v>-2667.98</v>
+        <v>4633.86</v>
       </c>
       <c r="J113" s="1">
-        <v>-8.1295843520782</v>
+        <v>14.119804400978</v>
       </c>
       <c r="K113">
         <v>0.0</v>
       </c>
       <c r="L113">
         <v>0.0</v>
       </c>
       <c r="M113" s="1">
-        <v>30150.18</v>
+        <v>37452.02</v>
       </c>
       <c r="N113" s="1">
-        <v>30150.18</v>
+        <v>37452.02</v>
       </c>
       <c r="O113" s="1">
         <v>0.02</v>
       </c>
       <c r="P113">
         <v>1</v>
       </c>
     </row>
     <row r="114" spans="1:16">
       <c r="A114" t="s">
         <v>256</v>
       </c>
       <c r="B114" t="s">
         <v>257</v>
       </c>
       <c r="C114" s="1">
         <v>1388.0</v>
       </c>
       <c r="D114" s="1">
-        <v>20.06</v>
+        <v>26.2</v>
       </c>
       <c r="E114" s="1">
         <v>23.76</v>
       </c>
       <c r="F114" t="s">
         <v>8</v>
       </c>
       <c r="G114">
         <v>1.0</v>
       </c>
       <c r="H114" s="1">
         <v>32978.88</v>
       </c>
       <c r="I114" s="1">
-        <v>-5135.6</v>
+        <v>3386.72</v>
       </c>
       <c r="J114" s="1">
-        <v>-15.572390572391</v>
+        <v>10.26936026936</v>
       </c>
       <c r="K114">
         <v>0.0</v>
       </c>
       <c r="L114">
         <v>0.0</v>
       </c>
       <c r="M114" s="1">
-        <v>27843.28</v>
+        <v>36365.6</v>
       </c>
       <c r="N114" s="1">
-        <v>27843.28</v>
+        <v>36365.6</v>
       </c>
       <c r="O114" s="1">
         <v>0.02</v>
       </c>
       <c r="P114">
         <v>1</v>
       </c>
     </row>
     <row r="115" spans="1:16">
       <c r="A115" t="s">
         <v>258</v>
       </c>
       <c r="B115" t="s">
         <v>259</v>
       </c>
       <c r="C115" s="1">
-        <v>3634.0</v>
+        <v>3874.0</v>
       </c>
       <c r="D115" s="1">
-        <v>34.805</v>
+        <v>34.605</v>
       </c>
       <c r="E115" s="1">
-        <v>41.96</v>
+        <v>41.5130201342</v>
       </c>
       <c r="F115" t="s">
         <v>8</v>
       </c>
       <c r="G115">
         <v>1.0</v>
       </c>
       <c r="H115" s="1">
-        <v>152482.64</v>
+        <v>160821.44</v>
       </c>
       <c r="I115" s="1">
-        <v>-26001.27</v>
+        <v>-26761.67</v>
       </c>
       <c r="J115" s="1">
-        <v>-17.051954242135</v>
+        <v>-16.640610853876</v>
       </c>
       <c r="K115">
         <v>0.0</v>
       </c>
       <c r="L115">
         <v>0.0</v>
       </c>
       <c r="M115" s="1">
-        <v>126481.37</v>
+        <v>134059.77</v>
       </c>
       <c r="N115" s="1">
-        <v>126481.37</v>
+        <v>134059.77</v>
       </c>
       <c r="O115" s="1">
-        <v>0.07</v>
+        <v>0.08</v>
       </c>
       <c r="P115">
         <v>1</v>
       </c>
     </row>
     <row r="116" spans="1:16">
       <c r="A116" t="s">
         <v>260</v>
       </c>
       <c r="B116" t="s">
         <v>261</v>
       </c>
       <c r="C116" s="1">
         <v>1210.0</v>
       </c>
       <c r="D116" s="1">
-        <v>23.19</v>
+        <v>24.6</v>
       </c>
       <c r="E116" s="1">
         <v>27.83</v>
       </c>
       <c r="F116" t="s">
         <v>8</v>
       </c>
       <c r="G116">
         <v>1.0</v>
       </c>
       <c r="H116" s="1">
         <v>33674.3</v>
       </c>
       <c r="I116" s="1">
-        <v>-5614.4</v>
+        <v>-3908.3</v>
       </c>
       <c r="J116" s="1">
-        <v>-16.672655407833</v>
+        <v>-11.606180380884</v>
       </c>
       <c r="K116">
         <v>0.0</v>
       </c>
       <c r="L116">
         <v>0.0</v>
       </c>
       <c r="M116" s="1">
-        <v>28059.9</v>
+        <v>29766.0</v>
       </c>
       <c r="N116" s="1">
-        <v>28059.9</v>
+        <v>29766.0</v>
       </c>
       <c r="O116" s="1">
         <v>0.02</v>
       </c>
       <c r="P116">
         <v>1</v>
       </c>
     </row>
     <row r="117" spans="1:16">
       <c r="A117" t="s">
         <v>262</v>
       </c>
       <c r="B117" t="s">
         <v>263</v>
       </c>
       <c r="C117" s="1">
         <v>366.0</v>
       </c>
       <c r="D117" s="1">
-        <v>78.75</v>
+        <v>95.9</v>
       </c>
       <c r="E117" s="1">
         <v>90.7</v>
       </c>
       <c r="F117" t="s">
         <v>8</v>
       </c>
       <c r="G117">
         <v>1.0</v>
       </c>
       <c r="H117" s="1">
         <v>33196.2</v>
       </c>
       <c r="I117" s="1">
-        <v>-4373.7</v>
+        <v>1903.2</v>
       </c>
       <c r="J117" s="1">
-        <v>-13.175303197354</v>
+        <v>5.7331863285557</v>
       </c>
       <c r="K117">
         <v>0.0</v>
       </c>
       <c r="L117">
         <v>0.0</v>
       </c>
       <c r="M117" s="1">
-        <v>28822.5</v>
+        <v>35099.4</v>
       </c>
       <c r="N117" s="1">
-        <v>28822.5</v>
+        <v>35099.4</v>
       </c>
       <c r="O117" s="1">
         <v>0.02</v>
       </c>
       <c r="P117">
         <v>1</v>
       </c>
     </row>
     <row r="118" spans="1:16">
       <c r="A118" t="s">
         <v>264</v>
       </c>
       <c r="B118" t="s">
         <v>265</v>
       </c>
       <c r="C118" s="1">
         <v>1055.0</v>
       </c>
       <c r="D118" s="1">
-        <v>31.35</v>
+        <v>36.75</v>
       </c>
       <c r="E118" s="1">
         <v>36.87</v>
       </c>
       <c r="F118" t="s">
         <v>8</v>
       </c>
       <c r="G118">
         <v>1.0</v>
       </c>
       <c r="H118" s="1">
         <v>38897.85</v>
       </c>
       <c r="I118" s="1">
-        <v>-5823.6</v>
+        <v>-126.6</v>
       </c>
       <c r="J118" s="1">
-        <v>-14.971521562246</v>
+        <v>-0.32546786004882</v>
       </c>
       <c r="K118">
         <v>0.0</v>
       </c>
       <c r="L118">
         <v>0.0</v>
       </c>
       <c r="M118" s="1">
-        <v>33074.25</v>
+        <v>38771.25</v>
       </c>
       <c r="N118" s="1">
-        <v>33074.25</v>
+        <v>38771.25</v>
       </c>
       <c r="O118" s="1">
         <v>0.02</v>
       </c>
       <c r="P118">
         <v>1</v>
       </c>
     </row>
     <row r="119" spans="1:16">
       <c r="A119" t="s">
         <v>266</v>
       </c>
       <c r="B119" t="s">
         <v>267</v>
       </c>
       <c r="C119" s="1">
-        <v>1625.0</v>
+        <v>1732.0</v>
       </c>
       <c r="D119" s="1">
-        <v>281.6</v>
+        <v>282.4</v>
       </c>
       <c r="E119" s="1">
-        <v>235.1068061538</v>
+        <v>237.8431639723</v>
       </c>
       <c r="F119" t="s">
         <v>8</v>
       </c>
       <c r="G119">
         <v>1.0</v>
       </c>
       <c r="H119" s="1">
-        <v>382048.56</v>
+        <v>411944.36</v>
       </c>
       <c r="I119" s="1">
-        <v>75551.44</v>
+        <v>77172.44</v>
       </c>
       <c r="J119" s="1">
-        <v>19.775350023568</v>
+        <v>18.733704716821</v>
       </c>
       <c r="K119">
         <v>0.0</v>
       </c>
       <c r="L119">
         <v>0.0</v>
       </c>
       <c r="M119" s="1">
-        <v>457600.0</v>
+        <v>489116.8</v>
       </c>
       <c r="N119" s="1">
-        <v>457600.0</v>
+        <v>489116.8</v>
       </c>
       <c r="O119" s="1">
-        <v>0.26</v>
+        <v>0.27</v>
       </c>
       <c r="P119">
         <v>1</v>
       </c>
     </row>
     <row r="120" spans="1:16">
       <c r="A120" t="s">
         <v>268</v>
       </c>
       <c r="B120" t="s">
         <v>269</v>
       </c>
       <c r="C120" s="1">
-        <v>54851.0</v>
+        <v>58483.0</v>
       </c>
       <c r="D120" s="1">
-        <v>3.42</v>
+        <v>3.92</v>
       </c>
       <c r="E120" s="1">
-        <v>2.5731999417</v>
+        <v>2.6564683754</v>
       </c>
       <c r="F120" t="s">
         <v>8</v>
       </c>
       <c r="G120">
         <v>1.0</v>
       </c>
       <c r="H120" s="1">
-        <v>141142.59</v>
+        <v>155358.24</v>
       </c>
       <c r="I120" s="1">
-        <v>46447.83</v>
+        <v>73895.12</v>
       </c>
       <c r="J120" s="1">
-        <v>32.908443865172</v>
+        <v>47.564339039886</v>
       </c>
       <c r="K120">
         <v>0.0</v>
       </c>
       <c r="L120">
         <v>0.0</v>
       </c>
       <c r="M120" s="1">
-        <v>187590.42</v>
+        <v>229253.36</v>
       </c>
       <c r="N120" s="1">
-        <v>187590.42</v>
+        <v>229253.36</v>
       </c>
       <c r="O120" s="1">
-        <v>0.11</v>
+        <v>0.13</v>
       </c>
       <c r="P120">
         <v>1</v>
       </c>
     </row>
     <row r="121" spans="1:16">
       <c r="A121" t="s">
         <v>270</v>
       </c>
       <c r="B121" t="s">
         <v>271</v>
       </c>
       <c r="C121" s="1">
-        <v>11638.0</v>
+        <v>12407.0</v>
       </c>
       <c r="D121" s="1">
-        <v>9.204</v>
+        <v>9.3</v>
       </c>
       <c r="E121" s="1">
-        <v>9.3879996563</v>
+        <v>9.3764713468</v>
       </c>
       <c r="F121" t="s">
         <v>8</v>
       </c>
       <c r="G121">
         <v>1.0</v>
       </c>
       <c r="H121" s="1">
-        <v>109257.54</v>
+        <v>116333.88</v>
       </c>
       <c r="I121" s="1">
-        <v>-2141.39</v>
+        <v>-948.78</v>
       </c>
       <c r="J121" s="1">
-        <v>-1.9599471121169</v>
+        <v>-0.8155663681122</v>
       </c>
       <c r="K121">
         <v>0.0</v>
       </c>
       <c r="L121">
         <v>0.0</v>
       </c>
       <c r="M121" s="1">
-        <v>107116.15</v>
+        <v>115385.1</v>
       </c>
       <c r="N121" s="1">
-        <v>107116.15</v>
+        <v>115385.1</v>
       </c>
       <c r="O121" s="1">
         <v>0.06</v>
       </c>
       <c r="P121">
         <v>1</v>
       </c>
     </row>
     <row r="122" spans="1:16">
       <c r="A122" t="s">
         <v>272</v>
       </c>
       <c r="B122" t="s">
         <v>273</v>
       </c>
       <c r="C122" s="1">
-        <v>5315.0</v>
+        <v>5666.0</v>
       </c>
       <c r="D122" s="1">
-        <v>77.79</v>
+        <v>81.02</v>
       </c>
       <c r="E122" s="1">
-        <v>91.9240225776</v>
+        <v>91.3538475115</v>
       </c>
       <c r="F122" t="s">
         <v>8</v>
       </c>
       <c r="G122">
         <v>1.0</v>
       </c>
       <c r="H122" s="1">
-        <v>488576.18</v>
+        <v>517610.9</v>
       </c>
       <c r="I122" s="1">
-        <v>-75122.33</v>
+        <v>-58551.58</v>
       </c>
       <c r="J122" s="1">
-        <v>-15.375765965504</v>
+        <v>-11.311890843102</v>
       </c>
       <c r="K122">
         <v>0.0</v>
       </c>
       <c r="L122">
         <v>0.0</v>
       </c>
       <c r="M122" s="1">
-        <v>413453.85</v>
+        <v>459059.32</v>
       </c>
       <c r="N122" s="1">
-        <v>413453.85</v>
+        <v>459059.32</v>
       </c>
       <c r="O122" s="1">
-        <v>0.24</v>
+        <v>0.26</v>
       </c>
       <c r="P122">
         <v>1</v>
       </c>
     </row>
     <row r="123" spans="1:16">
       <c r="A123" t="s">
         <v>274</v>
       </c>
       <c r="B123" t="s">
         <v>275</v>
       </c>
       <c r="C123" s="1">
-        <v>4759.0</v>
+        <v>5074.0</v>
       </c>
       <c r="D123" s="1">
-        <v>153.82</v>
+        <v>151.16</v>
       </c>
       <c r="E123" s="1">
-        <v>172.2198739231</v>
+        <v>170.64798581</v>
       </c>
       <c r="F123" t="s">
         <v>8</v>
       </c>
       <c r="G123">
         <v>1.0</v>
       </c>
       <c r="H123" s="1">
-        <v>819594.38</v>
+        <v>865867.88</v>
       </c>
       <c r="I123" s="1">
-        <v>-87565.0</v>
+        <v>-98882.04</v>
       </c>
       <c r="J123" s="1">
-        <v>-10.683943440413</v>
+        <v>-11.419991696655</v>
       </c>
       <c r="K123">
         <v>0.0</v>
       </c>
       <c r="L123">
         <v>0.0</v>
       </c>
       <c r="M123" s="1">
-        <v>732029.38</v>
+        <v>766985.84</v>
       </c>
       <c r="N123" s="1">
-        <v>732029.38</v>
+        <v>766985.84</v>
       </c>
       <c r="O123" s="1">
-        <v>0.42</v>
+        <v>0.43</v>
       </c>
       <c r="P123">
         <v>1</v>
       </c>
     </row>
     <row r="124" spans="1:16">
       <c r="A124" t="s">
         <v>276</v>
       </c>
       <c r="B124" t="s">
         <v>277</v>
       </c>
       <c r="C124" s="1">
-        <v>10748.0</v>
+        <v>11459.0</v>
       </c>
       <c r="D124" s="1">
-        <v>33.04</v>
+        <v>34.6</v>
       </c>
       <c r="E124" s="1">
-        <v>32.5458401563</v>
+        <v>32.6745361724</v>
       </c>
       <c r="F124" t="s">
         <v>8</v>
       </c>
       <c r="G124">
         <v>1.0</v>
       </c>
       <c r="H124" s="1">
-        <v>349802.69</v>
+        <v>374417.51</v>
       </c>
       <c r="I124" s="1">
-        <v>5311.23</v>
+        <v>22063.89</v>
       </c>
       <c r="J124" s="1">
-        <v>1.5183502448194</v>
+        <v>5.892857414708</v>
       </c>
       <c r="K124">
         <v>0.0</v>
       </c>
       <c r="L124">
         <v>0.0</v>
       </c>
       <c r="M124" s="1">
-        <v>355113.92</v>
+        <v>396481.4</v>
       </c>
       <c r="N124" s="1">
-        <v>355113.92</v>
+        <v>396481.4</v>
       </c>
       <c r="O124" s="1">
-        <v>0.21</v>
+        <v>0.22</v>
       </c>
       <c r="P124">
         <v>1</v>
       </c>
     </row>
     <row r="125" spans="1:16">
       <c r="A125" t="s">
         <v>278</v>
       </c>
       <c r="B125" t="s">
         <v>279</v>
       </c>
       <c r="C125" s="1">
-        <v>2816.0</v>
+        <v>3002.0</v>
       </c>
       <c r="D125" s="1">
-        <v>237.15</v>
+        <v>272.1</v>
       </c>
       <c r="E125" s="1">
-        <v>136.9430575284</v>
+        <v>142.6529813458</v>
       </c>
       <c r="F125" t="s">
         <v>8</v>
       </c>
       <c r="G125">
         <v>1.0</v>
       </c>
       <c r="H125" s="1">
-        <v>385631.65</v>
+        <v>428244.25</v>
       </c>
       <c r="I125" s="1">
-        <v>282182.75</v>
+        <v>388599.95</v>
       </c>
       <c r="J125" s="1">
-        <v>73.174167628617</v>
+        <v>90.742596076888</v>
       </c>
       <c r="K125">
         <v>0.0</v>
       </c>
       <c r="L125">
         <v>0.0</v>
       </c>
       <c r="M125" s="1">
-        <v>667814.4</v>
+        <v>816844.2</v>
       </c>
       <c r="N125" s="1">
-        <v>667814.4</v>
+        <v>816844.2</v>
       </c>
       <c r="O125" s="1">
-        <v>0.39</v>
+        <v>0.46</v>
       </c>
       <c r="P125">
         <v>1</v>
       </c>
     </row>
     <row r="126" spans="1:16">
       <c r="A126" t="s">
         <v>280</v>
       </c>
       <c r="B126" t="s">
         <v>281</v>
       </c>
       <c r="C126" s="1">
-        <v>3850.0</v>
+        <v>4105.0</v>
       </c>
       <c r="D126" s="1">
-        <v>140.75</v>
+        <v>166.94</v>
       </c>
       <c r="E126" s="1">
-        <v>125.8154077922</v>
+        <v>126.8363142509</v>
       </c>
       <c r="F126" t="s">
         <v>8</v>
       </c>
       <c r="G126">
         <v>1.0</v>
       </c>
       <c r="H126" s="1">
-        <v>484389.32</v>
+        <v>520663.07</v>
       </c>
       <c r="I126" s="1">
-        <v>57498.18</v>
+        <v>164625.63</v>
       </c>
       <c r="J126" s="1">
-        <v>11.870241069725</v>
+        <v>31.618457210726</v>
       </c>
       <c r="K126">
         <v>0.0</v>
       </c>
       <c r="L126">
         <v>0.0</v>
       </c>
       <c r="M126" s="1">
-        <v>541887.5</v>
+        <v>685288.7</v>
       </c>
       <c r="N126" s="1">
-        <v>541887.5</v>
+        <v>685288.7</v>
       </c>
       <c r="O126" s="1">
-        <v>0.31</v>
+        <v>0.38</v>
       </c>
       <c r="P126">
         <v>1</v>
       </c>
     </row>
     <row r="127" spans="1:16">
       <c r="A127" t="s">
         <v>282</v>
       </c>
       <c r="B127" t="s">
         <v>283</v>
       </c>
       <c r="C127" s="1">
-        <v>3462.0</v>
+        <v>3691.0</v>
       </c>
       <c r="D127" s="1">
-        <v>203.75</v>
+        <v>241.6</v>
       </c>
       <c r="E127" s="1">
-        <v>187.4099797805</v>
+        <v>188.5447439718</v>
       </c>
       <c r="F127" t="s">
         <v>8</v>
       </c>
       <c r="G127">
         <v>1.0</v>
       </c>
       <c r="H127" s="1">
-        <v>648813.35</v>
+        <v>695918.65</v>
       </c>
       <c r="I127" s="1">
-        <v>56569.15</v>
+        <v>195826.95</v>
       </c>
       <c r="J127" s="1">
-        <v>8.7188634450879</v>
+        <v>28.139345022583</v>
       </c>
       <c r="K127">
         <v>0.0</v>
       </c>
       <c r="L127">
         <v>0.0</v>
       </c>
       <c r="M127" s="1">
-        <v>705382.5</v>
+        <v>891745.6</v>
       </c>
       <c r="N127" s="1">
-        <v>705382.5</v>
+        <v>891745.6</v>
       </c>
       <c r="O127" s="1">
-        <v>0.41</v>
+        <v>0.5</v>
       </c>
       <c r="P127">
         <v>1</v>
       </c>
     </row>
     <row r="128" spans="1:16">
       <c r="A128" t="s">
         <v>284</v>
       </c>
       <c r="B128" t="s">
         <v>285</v>
       </c>
       <c r="C128" s="1">
-        <v>3805.0</v>
+        <v>4057.0</v>
       </c>
       <c r="D128" s="1">
-        <v>17.59</v>
+        <v>19.26</v>
       </c>
       <c r="E128" s="1">
-        <v>19.72</v>
+        <v>19.6168893271</v>
       </c>
       <c r="F128" t="s">
         <v>8</v>
       </c>
       <c r="G128">
         <v>1.0</v>
       </c>
       <c r="H128" s="1">
-        <v>75034.6</v>
+        <v>79585.72</v>
       </c>
       <c r="I128" s="1">
-        <v>-8104.65</v>
+        <v>-1447.9</v>
       </c>
       <c r="J128" s="1">
-        <v>-10.80121703854</v>
+        <v>-1.8192962255038</v>
       </c>
       <c r="K128">
         <v>0.0</v>
       </c>
       <c r="L128">
         <v>0.0</v>
       </c>
       <c r="M128" s="1">
-        <v>66929.95</v>
+        <v>78137.82</v>
       </c>
       <c r="N128" s="1">
-        <v>66929.95</v>
+        <v>78137.82</v>
       </c>
       <c r="O128" s="1">
         <v>0.04</v>
       </c>
       <c r="P128">
         <v>1</v>
       </c>
     </row>
     <row r="129" spans="1:16">
       <c r="A129" t="s">
         <v>286</v>
       </c>
       <c r="B129" t="s">
         <v>287</v>
       </c>
       <c r="C129" s="1">
-        <v>3577.0</v>
+        <v>3813.0</v>
       </c>
       <c r="D129" s="1">
-        <v>60.98</v>
+        <v>71.76</v>
       </c>
       <c r="E129" s="1">
-        <v>35.1573860777</v>
+        <v>36.8039155521</v>
       </c>
       <c r="F129" t="s">
         <v>8</v>
       </c>
       <c r="G129">
         <v>1.0</v>
       </c>
       <c r="H129" s="1">
-        <v>125757.97</v>
+        <v>140333.33</v>
       </c>
       <c r="I129" s="1">
-        <v>92367.49</v>
+        <v>133287.55</v>
       </c>
       <c r="J129" s="1">
-        <v>73.448617212889</v>
+        <v>94.979254037512</v>
       </c>
       <c r="K129">
         <v>0.0</v>
       </c>
       <c r="L129">
         <v>0.0</v>
       </c>
       <c r="M129" s="1">
-        <v>218125.46</v>
+        <v>273620.88</v>
       </c>
       <c r="N129" s="1">
-        <v>218125.46</v>
+        <v>273620.88</v>
       </c>
       <c r="O129" s="1">
-        <v>0.13</v>
+        <v>0.15</v>
       </c>
       <c r="P129">
         <v>1</v>
       </c>
     </row>
     <row r="130" spans="1:16">
       <c r="A130" t="s">
         <v>288</v>
       </c>
       <c r="B130" t="s">
         <v>289</v>
       </c>
       <c r="C130" s="1">
         <v>272.0</v>
       </c>
       <c r="D130" s="1">
-        <v>116.8</v>
+        <v>130.7</v>
       </c>
       <c r="E130" s="1">
         <v>131.2</v>
       </c>
       <c r="F130" t="s">
         <v>8</v>
       </c>
       <c r="G130">
         <v>1.0</v>
       </c>
       <c r="H130" s="1">
         <v>35686.4</v>
       </c>
       <c r="I130" s="1">
-        <v>-3916.8</v>
+        <v>-136.0</v>
       </c>
       <c r="J130" s="1">
-        <v>-10.975609756098</v>
+        <v>-0.38109756097561</v>
       </c>
       <c r="K130">
         <v>0.0</v>
       </c>
       <c r="L130">
         <v>0.0</v>
       </c>
       <c r="M130" s="1">
-        <v>31769.6</v>
+        <v>35550.4</v>
       </c>
       <c r="N130" s="1">
-        <v>31769.6</v>
+        <v>35550.4</v>
       </c>
       <c r="O130" s="1">
         <v>0.02</v>
       </c>
       <c r="P130">
         <v>1</v>
       </c>
     </row>
     <row r="131" spans="1:16">
       <c r="A131" t="s">
         <v>290</v>
       </c>
       <c r="B131" t="s">
         <v>291</v>
       </c>
       <c r="C131" s="1">
         <v>802.0</v>
       </c>
       <c r="D131" s="1">
-        <v>43.34</v>
+        <v>46.46</v>
       </c>
       <c r="E131" s="1">
         <v>52.5</v>
       </c>
       <c r="F131" t="s">
         <v>8</v>
       </c>
       <c r="G131">
         <v>1.0</v>
       </c>
       <c r="H131" s="1">
         <v>42105.0</v>
       </c>
       <c r="I131" s="1">
-        <v>-7346.32</v>
+        <v>-4844.08</v>
       </c>
       <c r="J131" s="1">
-        <v>-17.447619047619</v>
+        <v>-11.504761904762</v>
       </c>
       <c r="K131">
         <v>0.0</v>
       </c>
       <c r="L131">
         <v>0.0</v>
       </c>
       <c r="M131" s="1">
-        <v>34758.68</v>
+        <v>37260.92</v>
       </c>
       <c r="N131" s="1">
-        <v>34758.68</v>
+        <v>37260.92</v>
       </c>
       <c r="O131" s="1">
         <v>0.02</v>
       </c>
       <c r="P131">
         <v>1</v>
       </c>
     </row>
     <row r="132" spans="1:16">
       <c r="A132" t="s">
         <v>292</v>
       </c>
       <c r="B132" t="s">
         <v>293</v>
       </c>
       <c r="C132" s="1">
-        <v>3042.0</v>
+        <v>3243.0</v>
       </c>
       <c r="D132" s="1">
-        <v>26.815</v>
+        <v>37.615</v>
       </c>
       <c r="E132" s="1">
-        <v>24.9344444444</v>
+        <v>25.1616342892</v>
       </c>
       <c r="F132" t="s">
         <v>8</v>
       </c>
       <c r="G132">
         <v>1.0</v>
       </c>
       <c r="H132" s="1">
-        <v>75850.58</v>
+        <v>81599.18</v>
       </c>
       <c r="I132" s="1">
-        <v>5720.65</v>
+        <v>40386.27</v>
       </c>
       <c r="J132" s="1">
-        <v>7.5419990196515</v>
+        <v>49.49347530208</v>
       </c>
       <c r="K132">
         <v>0.0</v>
       </c>
       <c r="L132">
         <v>0.0</v>
       </c>
       <c r="M132" s="1">
-        <v>81571.23</v>
+        <v>121985.45</v>
       </c>
       <c r="N132" s="1">
-        <v>81571.23</v>
+        <v>121985.45</v>
       </c>
       <c r="O132" s="1">
-        <v>0.05</v>
+        <v>0.07</v>
       </c>
       <c r="P132">
         <v>1</v>
       </c>
     </row>
     <row r="133" spans="1:16">
       <c r="A133" t="s">
         <v>294</v>
       </c>
       <c r="B133" t="s">
         <v>295</v>
       </c>
       <c r="C133" s="1">
         <v>2836.0</v>
       </c>
       <c r="D133" s="1">
-        <v>9.576</v>
+        <v>10.32</v>
       </c>
       <c r="E133" s="1">
         <v>11.505</v>
       </c>
       <c r="F133" t="s">
         <v>8</v>
       </c>
       <c r="G133">
         <v>1.0</v>
       </c>
       <c r="H133" s="1">
         <v>32628.18</v>
       </c>
       <c r="I133" s="1">
-        <v>-5470.64</v>
+        <v>-3360.66</v>
       </c>
       <c r="J133" s="1">
-        <v>-16.76661094796</v>
+        <v>-10.299869621904</v>
       </c>
       <c r="K133">
         <v>0.0</v>
       </c>
       <c r="L133">
         <v>0.0</v>
       </c>
       <c r="M133" s="1">
-        <v>27157.54</v>
+        <v>29267.52</v>
       </c>
       <c r="N133" s="1">
-        <v>27157.54</v>
+        <v>29267.52</v>
       </c>
       <c r="O133" s="1">
         <v>0.02</v>
       </c>
       <c r="P133">
         <v>1</v>
       </c>
     </row>
     <row r="134" spans="1:16">
       <c r="A134" t="s">
         <v>296</v>
       </c>
       <c r="B134" t="s">
         <v>297</v>
       </c>
       <c r="C134" s="1">
-        <v>9429.0</v>
+        <v>10052.0</v>
       </c>
       <c r="D134" s="1">
-        <v>32.02</v>
+        <v>39.42</v>
       </c>
       <c r="E134" s="1">
-        <v>29.7577176795</v>
+        <v>30.1805471548</v>
       </c>
       <c r="F134" t="s">
         <v>8</v>
       </c>
       <c r="G134">
         <v>1.0</v>
       </c>
       <c r="H134" s="1">
-        <v>280585.52</v>
+        <v>303374.86</v>
       </c>
       <c r="I134" s="1">
-        <v>21331.06</v>
+        <v>92874.98</v>
       </c>
       <c r="J134" s="1">
-        <v>7.6023381391884</v>
+        <v>30.613934193492</v>
       </c>
       <c r="K134">
         <v>0.0</v>
       </c>
       <c r="L134">
         <v>0.0</v>
       </c>
       <c r="M134" s="1">
-        <v>301916.58</v>
+        <v>396249.84</v>
       </c>
       <c r="N134" s="1">
-        <v>301916.58</v>
+        <v>396249.84</v>
       </c>
       <c r="O134" s="1">
-        <v>0.17</v>
+        <v>0.22</v>
       </c>
       <c r="P134">
         <v>1</v>
       </c>
     </row>
     <row r="135" spans="1:16">
       <c r="A135" t="s">
         <v>298</v>
       </c>
       <c r="B135" t="s">
         <v>299</v>
       </c>
       <c r="C135" s="1">
         <v>634.0</v>
       </c>
       <c r="D135" s="1">
-        <v>51.1</v>
+        <v>55.94</v>
       </c>
       <c r="E135" s="1">
         <v>51.48</v>
       </c>
       <c r="F135" t="s">
         <v>8</v>
       </c>
       <c r="G135">
         <v>1.0</v>
       </c>
       <c r="H135" s="1">
         <v>32638.32</v>
       </c>
       <c r="I135" s="1">
-        <v>-240.92</v>
+        <v>2827.64</v>
       </c>
       <c r="J135" s="1">
-        <v>-0.73815073815074</v>
+        <v>8.6635586635587</v>
       </c>
       <c r="K135">
         <v>0.0</v>
       </c>
       <c r="L135">
         <v>0.0</v>
       </c>
       <c r="M135" s="1">
-        <v>32397.4</v>
+        <v>35465.96</v>
       </c>
       <c r="N135" s="1">
-        <v>32397.4</v>
+        <v>35465.96</v>
       </c>
       <c r="O135" s="1">
         <v>0.02</v>
       </c>
       <c r="P135">
         <v>1</v>
       </c>
     </row>
     <row r="136" spans="1:16">
       <c r="A136" t="s">
         <v>300</v>
       </c>
       <c r="B136" t="s">
         <v>301</v>
       </c>
       <c r="C136" s="1">
-        <v>6429.0</v>
+        <v>6854.0</v>
       </c>
       <c r="D136" s="1">
-        <v>9.622</v>
+        <v>10.055</v>
       </c>
       <c r="E136" s="1">
-        <v>10.2</v>
+        <v>10.1791654508</v>
       </c>
       <c r="F136" t="s">
         <v>8</v>
       </c>
       <c r="G136">
         <v>1.0</v>
       </c>
       <c r="H136" s="1">
-        <v>65575.8</v>
+        <v>69768.0</v>
       </c>
       <c r="I136" s="1">
-        <v>-3715.96</v>
+        <v>-851.03</v>
       </c>
       <c r="J136" s="1">
-        <v>-5.6666636167611</v>
+        <v>-1.2197999082674</v>
       </c>
       <c r="K136">
         <v>0.0</v>
       </c>
       <c r="L136">
         <v>0.0</v>
       </c>
       <c r="M136" s="1">
-        <v>61859.84</v>
+        <v>68916.97</v>
       </c>
       <c r="N136" s="1">
-        <v>61859.84</v>
+        <v>68916.97</v>
       </c>
       <c r="O136" s="1">
         <v>0.04</v>
       </c>
       <c r="P136">
         <v>1</v>
       </c>
     </row>
     <row r="137" spans="1:16">
       <c r="A137" t="s">
         <v>302</v>
       </c>
       <c r="B137" t="s">
         <v>303</v>
       </c>
       <c r="C137" s="1">
-        <v>449.0</v>
+        <v>479.0</v>
       </c>
       <c r="D137" s="1">
-        <v>242.3</v>
+        <v>247.7</v>
       </c>
       <c r="E137" s="1">
-        <v>254.9</v>
+        <v>254.7246346555</v>
       </c>
       <c r="F137" t="s">
         <v>8</v>
       </c>
       <c r="G137">
         <v>1.0</v>
       </c>
       <c r="H137" s="1">
-        <v>114450.1</v>
+        <v>122013.1</v>
       </c>
       <c r="I137" s="1">
-        <v>-5657.4</v>
+        <v>-3364.8</v>
       </c>
       <c r="J137" s="1">
-        <v>-4.9431149470381</v>
+        <v>-2.7577366692593</v>
       </c>
       <c r="K137">
         <v>0.0</v>
       </c>
       <c r="L137">
         <v>0.0</v>
       </c>
       <c r="M137" s="1">
-        <v>108792.7</v>
+        <v>118648.3</v>
       </c>
       <c r="N137" s="1">
-        <v>108792.7</v>
+        <v>118648.3</v>
       </c>
       <c r="O137" s="1">
-        <v>0.06</v>
+        <v>0.07</v>
       </c>
       <c r="P137">
         <v>1</v>
       </c>
     </row>
     <row r="138" spans="1:16">
       <c r="A138" t="s">
         <v>304</v>
       </c>
       <c r="B138" t="s">
         <v>305</v>
       </c>
       <c r="C138" s="1">
-        <v>579.0</v>
+        <v>617.0</v>
       </c>
       <c r="D138" s="1">
-        <v>246.6</v>
+        <v>247.1</v>
       </c>
       <c r="E138" s="1">
-        <v>252.3</v>
+        <v>252.6818476499</v>
       </c>
       <c r="F138" t="s">
         <v>8</v>
       </c>
       <c r="G138">
         <v>1.0</v>
       </c>
       <c r="H138" s="1">
-        <v>146081.7</v>
+        <v>155904.7</v>
       </c>
       <c r="I138" s="1">
-        <v>-3300.3</v>
+        <v>-3444.0</v>
       </c>
       <c r="J138" s="1">
-        <v>-2.2592152199762</v>
+        <v>-2.2090418056672</v>
       </c>
       <c r="K138">
         <v>0.0</v>
       </c>
       <c r="L138">
         <v>0.0</v>
       </c>
       <c r="M138" s="1">
-        <v>142781.4</v>
+        <v>152460.7</v>
       </c>
       <c r="N138" s="1">
-        <v>142781.4</v>
+        <v>152460.7</v>
       </c>
       <c r="O138" s="1">
-        <v>0.08</v>
+        <v>0.09</v>
       </c>
       <c r="P138">
         <v>1</v>
       </c>
     </row>
     <row r="139" spans="1:16">
       <c r="A139" t="s">
         <v>306</v>
       </c>
       <c r="B139" t="s">
         <v>307</v>
       </c>
       <c r="C139" s="1">
         <v>1802.0</v>
       </c>
       <c r="D139" s="1">
-        <v>15.4</v>
+        <v>17.6</v>
       </c>
       <c r="E139" s="1">
         <v>18.02</v>
       </c>
       <c r="F139" t="s">
         <v>8</v>
       </c>
       <c r="G139">
         <v>1.0</v>
       </c>
       <c r="H139" s="1">
         <v>32472.04</v>
       </c>
       <c r="I139" s="1">
-        <v>-4721.24</v>
+        <v>-756.84</v>
       </c>
       <c r="J139" s="1">
-        <v>-14.539400665927</v>
+        <v>-2.330743618202</v>
       </c>
       <c r="K139">
         <v>0.0</v>
       </c>
       <c r="L139">
         <v>0.0</v>
       </c>
       <c r="M139" s="1">
-        <v>27750.8</v>
+        <v>31715.2</v>
       </c>
       <c r="N139" s="1">
-        <v>27750.8</v>
+        <v>31715.2</v>
       </c>
       <c r="O139" s="1">
         <v>0.02</v>
       </c>
       <c r="P139">
         <v>1</v>
       </c>
     </row>
     <row r="140" spans="1:16">
       <c r="A140" t="s">
         <v>308</v>
       </c>
       <c r="B140" t="s">
         <v>309</v>
       </c>
       <c r="C140" s="1">
-        <v>2223.0</v>
+        <v>2370.0</v>
       </c>
       <c r="D140" s="1">
-        <v>93.98</v>
+        <v>104.75</v>
       </c>
       <c r="E140" s="1">
-        <v>104.6633918129</v>
+        <v>104.057814346</v>
       </c>
       <c r="F140" t="s">
         <v>8</v>
       </c>
       <c r="G140">
         <v>1.0</v>
       </c>
       <c r="H140" s="1">
-        <v>232666.72</v>
+        <v>246617.02</v>
       </c>
       <c r="I140" s="1">
-        <v>-23749.18</v>
+        <v>1640.48</v>
       </c>
       <c r="J140" s="1">
-        <v>-10.207381614354</v>
+        <v>0.66519334310341</v>
       </c>
       <c r="K140">
         <v>0.0</v>
       </c>
       <c r="L140">
         <v>0.0</v>
       </c>
       <c r="M140" s="1">
-        <v>208917.54</v>
+        <v>248257.5</v>
       </c>
       <c r="N140" s="1">
-        <v>208917.54</v>
+        <v>248257.5</v>
       </c>
       <c r="O140" s="1">
-        <v>0.12</v>
+        <v>0.14</v>
       </c>
       <c r="P140">
         <v>1</v>
       </c>
     </row>
     <row r="141" spans="1:16">
       <c r="A141" t="s">
         <v>310</v>
       </c>
       <c r="B141" t="s">
         <v>311</v>
       </c>
       <c r="C141" s="1">
-        <v>8198.0</v>
+        <v>8740.0</v>
       </c>
       <c r="D141" s="1">
-        <v>59.63</v>
+        <v>67.01</v>
       </c>
       <c r="E141" s="1">
-        <v>66.6155708709</v>
+        <v>66.2586464531</v>
       </c>
       <c r="F141" t="s">
         <v>8</v>
       </c>
       <c r="G141">
         <v>1.0</v>
       </c>
       <c r="H141" s="1">
-        <v>546114.45</v>
+        <v>579100.57</v>
       </c>
       <c r="I141" s="1">
-        <v>-57267.71</v>
+        <v>6566.83</v>
       </c>
       <c r="J141" s="1">
-        <v>-10.486393465692</v>
+        <v>1.1339705640421</v>
       </c>
       <c r="K141">
         <v>0.0</v>
       </c>
       <c r="L141">
         <v>0.0</v>
       </c>
       <c r="M141" s="1">
-        <v>488846.74</v>
+        <v>585667.4</v>
       </c>
       <c r="N141" s="1">
-        <v>488846.74</v>
+        <v>585667.4</v>
       </c>
       <c r="O141" s="1">
-        <v>0.28</v>
+        <v>0.33</v>
       </c>
       <c r="P141">
         <v>1</v>
       </c>
     </row>
     <row r="142" spans="1:16">
       <c r="A142" t="s">
         <v>312</v>
       </c>
       <c r="B142" t="s">
         <v>313</v>
       </c>
       <c r="C142" s="1">
         <v>1822.0</v>
       </c>
       <c r="D142" s="1">
-        <v>19.035</v>
+        <v>22.6</v>
       </c>
       <c r="E142" s="1">
         <v>21.16</v>
       </c>
       <c r="F142" t="s">
         <v>8</v>
       </c>
       <c r="G142">
         <v>1.0</v>
       </c>
       <c r="H142" s="1">
         <v>38553.52</v>
       </c>
       <c r="I142" s="1">
-        <v>-3871.75</v>
+        <v>2623.68</v>
       </c>
       <c r="J142" s="1">
-        <v>-10.042533081285</v>
+        <v>6.8052930056711</v>
       </c>
       <c r="K142">
         <v>0.0</v>
       </c>
       <c r="L142">
         <v>0.0</v>
       </c>
       <c r="M142" s="1">
-        <v>34681.77</v>
+        <v>41177.2</v>
       </c>
       <c r="N142" s="1">
-        <v>34681.77</v>
+        <v>41177.2</v>
       </c>
       <c r="O142" s="1">
         <v>0.02</v>
       </c>
       <c r="P142">
         <v>1</v>
       </c>
     </row>
     <row r="143" spans="1:16">
       <c r="A143" t="s">
         <v>314</v>
       </c>
       <c r="B143" t="s">
         <v>315</v>
       </c>
       <c r="C143" s="1">
-        <v>5094.0</v>
+        <v>5431.0</v>
       </c>
       <c r="D143" s="1">
-        <v>15.935</v>
+        <v>20.08</v>
       </c>
       <c r="E143" s="1">
-        <v>19.11</v>
+        <v>18.9564242313</v>
       </c>
       <c r="F143" t="s">
         <v>8</v>
       </c>
       <c r="G143">
         <v>1.0</v>
       </c>
       <c r="H143" s="1">
-        <v>97346.34</v>
+        <v>102952.34</v>
       </c>
       <c r="I143" s="1">
-        <v>-16173.45</v>
+        <v>6102.14</v>
       </c>
       <c r="J143" s="1">
-        <v>-16.614338042909</v>
+        <v>5.9271503688017</v>
       </c>
       <c r="K143">
         <v>0.0</v>
       </c>
       <c r="L143">
         <v>0.0</v>
       </c>
       <c r="M143" s="1">
-        <v>81172.89</v>
+        <v>109054.48</v>
       </c>
       <c r="N143" s="1">
-        <v>81172.89</v>
+        <v>109054.48</v>
       </c>
       <c r="O143" s="1">
-        <v>0.05</v>
+        <v>0.06</v>
       </c>
       <c r="P143">
         <v>1</v>
       </c>
     </row>
     <row r="144" spans="1:16">
       <c r="A144" t="s">
         <v>316</v>
       </c>
       <c r="B144" t="s">
         <v>317</v>
       </c>
       <c r="C144" s="1">
-        <v>2495.0</v>
+        <v>2660.0</v>
       </c>
       <c r="D144" s="1">
-        <v>25.17</v>
+        <v>26.34</v>
       </c>
       <c r="E144" s="1">
-        <v>26.98</v>
+        <v>26.9688345865</v>
       </c>
       <c r="F144" t="s">
         <v>8</v>
       </c>
       <c r="G144">
         <v>1.0</v>
       </c>
       <c r="H144" s="1">
-        <v>67315.1</v>
+        <v>71737.1</v>
       </c>
       <c r="I144" s="1">
-        <v>-4515.95</v>
+        <v>-1672.7</v>
       </c>
       <c r="J144" s="1">
-        <v>-6.7086730911787</v>
+        <v>-2.3317084186565</v>
       </c>
       <c r="K144">
         <v>0.0</v>
       </c>
       <c r="L144">
         <v>0.0</v>
       </c>
       <c r="M144" s="1">
-        <v>62799.15</v>
+        <v>70064.4</v>
       </c>
       <c r="N144" s="1">
-        <v>62799.15</v>
+        <v>70064.4</v>
       </c>
       <c r="O144" s="1">
         <v>0.04</v>
       </c>
       <c r="P144">
         <v>1</v>
       </c>
     </row>
     <row r="145" spans="1:16">
       <c r="A145" t="s">
         <v>318</v>
       </c>
       <c r="B145" t="s">
         <v>319</v>
       </c>
       <c r="C145" s="1">
-        <v>8269.0</v>
+        <v>8816.0</v>
       </c>
       <c r="D145" s="1">
-        <v>20.05</v>
+        <v>23.69</v>
       </c>
       <c r="E145" s="1">
-        <v>19.76</v>
+        <v>19.8834720962</v>
       </c>
       <c r="F145" t="s">
         <v>8</v>
       </c>
       <c r="G145">
         <v>1.0</v>
       </c>
       <c r="H145" s="1">
-        <v>163395.44</v>
+        <v>175292.69</v>
       </c>
       <c r="I145" s="1">
-        <v>2398.01</v>
+        <v>33558.35</v>
       </c>
       <c r="J145" s="1">
-        <v>1.4676113360324</v>
+        <v>19.144181083649</v>
       </c>
       <c r="K145">
         <v>0.0</v>
       </c>
       <c r="L145">
         <v>0.0</v>
       </c>
       <c r="M145" s="1">
-        <v>165793.45</v>
+        <v>208851.04</v>
       </c>
       <c r="N145" s="1">
-        <v>165793.45</v>
+        <v>208851.04</v>
       </c>
       <c r="O145" s="1">
-        <v>0.1</v>
+        <v>0.12</v>
       </c>
       <c r="P145">
         <v>1</v>
       </c>
     </row>
     <row r="146" spans="1:16">
       <c r="A146" t="s">
         <v>320</v>
       </c>
       <c r="B146" t="s">
         <v>321</v>
       </c>
       <c r="C146" s="1">
-        <v>3647.0</v>
+        <v>3888.0</v>
       </c>
       <c r="D146" s="1">
-        <v>67.65</v>
+        <v>63.1</v>
       </c>
       <c r="E146" s="1">
-        <v>60.3</v>
+        <v>60.6316229424</v>
       </c>
       <c r="F146" t="s">
         <v>8</v>
       </c>
       <c r="G146">
         <v>1.0</v>
       </c>
       <c r="H146" s="1">
-        <v>219914.1</v>
+        <v>235735.75</v>
       </c>
       <c r="I146" s="1">
-        <v>26805.45</v>
+        <v>9597.05</v>
       </c>
       <c r="J146" s="1">
-        <v>12.189054726368</v>
+        <v>4.0711050402835</v>
       </c>
       <c r="K146">
         <v>0.0</v>
       </c>
       <c r="L146">
         <v>0.0</v>
       </c>
       <c r="M146" s="1">
-        <v>246719.55</v>
+        <v>245332.8</v>
       </c>
       <c r="N146" s="1">
-        <v>246719.55</v>
+        <v>245332.8</v>
       </c>
       <c r="O146" s="1">
         <v>0.14</v>
       </c>
       <c r="P146">
         <v>1</v>
       </c>
     </row>
     <row r="147" spans="1:16">
       <c r="A147" t="s">
         <v>322</v>
       </c>
       <c r="B147" t="s">
         <v>323</v>
       </c>
       <c r="C147" s="1">
         <v>407.0</v>
       </c>
       <c r="D147" s="1">
-        <v>71.7</v>
+        <v>79.9</v>
       </c>
       <c r="E147" s="1">
         <v>82.0</v>
       </c>
       <c r="F147" t="s">
         <v>8</v>
       </c>
       <c r="G147">
         <v>1.0</v>
       </c>
       <c r="H147" s="1">
         <v>33374.0</v>
       </c>
       <c r="I147" s="1">
-        <v>-4192.1</v>
+        <v>-854.7</v>
       </c>
       <c r="J147" s="1">
-        <v>-12.560975609756</v>
+        <v>-2.5609756097561</v>
       </c>
       <c r="K147">
         <v>0.0</v>
       </c>
       <c r="L147">
         <v>0.0</v>
       </c>
       <c r="M147" s="1">
-        <v>29181.9</v>
+        <v>32519.3</v>
       </c>
       <c r="N147" s="1">
-        <v>29181.9</v>
+        <v>32519.3</v>
       </c>
       <c r="O147" s="1">
         <v>0.02</v>
       </c>
       <c r="P147">
         <v>1</v>
       </c>
     </row>
     <row r="148" spans="1:16">
       <c r="A148" t="s">
         <v>324</v>
       </c>
       <c r="B148" t="s">
         <v>325</v>
       </c>
       <c r="C148" s="1">
-        <v>1399.0</v>
+        <v>1491.0</v>
       </c>
       <c r="D148" s="1">
-        <v>123.95</v>
+        <v>133.65</v>
       </c>
       <c r="E148" s="1">
-        <v>101.1909864189</v>
+        <v>102.8667940979</v>
       </c>
       <c r="F148" t="s">
         <v>8</v>
       </c>
       <c r="G148">
         <v>1.0</v>
       </c>
       <c r="H148" s="1">
-        <v>141566.19</v>
+        <v>153374.39</v>
       </c>
       <c r="I148" s="1">
-        <v>31839.86</v>
+        <v>45897.76</v>
       </c>
       <c r="J148" s="1">
-        <v>22.491147074029</v>
+        <v>29.925308912394</v>
       </c>
       <c r="K148">
         <v>0.0</v>
       </c>
       <c r="L148">
         <v>0.0</v>
       </c>
       <c r="M148" s="1">
-        <v>173406.05</v>
+        <v>199272.15</v>
       </c>
       <c r="N148" s="1">
-        <v>173406.05</v>
+        <v>199272.15</v>
       </c>
       <c r="O148" s="1">
-        <v>0.1</v>
+        <v>0.11</v>
       </c>
       <c r="P148">
         <v>1</v>
       </c>
     </row>
     <row r="149" spans="1:16">
       <c r="A149" t="s">
         <v>326</v>
       </c>
       <c r="B149" t="s">
         <v>327</v>
       </c>
       <c r="C149" s="1">
-        <v>977.0</v>
+        <v>1042.0</v>
       </c>
       <c r="D149" s="1">
-        <v>85.38</v>
+        <v>89.98</v>
       </c>
       <c r="E149" s="1">
-        <v>101.2</v>
+        <v>100.2767754319</v>
       </c>
       <c r="F149" t="s">
         <v>8</v>
       </c>
       <c r="G149">
         <v>1.0</v>
       </c>
       <c r="H149" s="1">
-        <v>98872.4</v>
+        <v>104488.4</v>
       </c>
       <c r="I149" s="1">
-        <v>-15456.14</v>
+        <v>-10729.24</v>
       </c>
       <c r="J149" s="1">
-        <v>-15.632411067194</v>
+        <v>-10.268355147557</v>
       </c>
       <c r="K149">
         <v>0.0</v>
       </c>
       <c r="L149">
         <v>0.0</v>
       </c>
       <c r="M149" s="1">
-        <v>83416.26</v>
+        <v>93759.16</v>
       </c>
       <c r="N149" s="1">
-        <v>83416.26</v>
+        <v>93759.16</v>
       </c>
       <c r="O149" s="1">
         <v>0.05</v>
       </c>
       <c r="P149">
         <v>1</v>
       </c>
     </row>
     <row r="150" spans="1:16">
       <c r="A150" t="s">
         <v>328</v>
       </c>
       <c r="B150" t="s">
         <v>329</v>
       </c>
       <c r="C150" s="1">
-        <v>6412.0</v>
+        <v>6836.0</v>
       </c>
       <c r="D150" s="1">
-        <v>21.44</v>
+        <v>23.51</v>
       </c>
       <c r="E150" s="1">
-        <v>35.7077245789</v>
+        <v>34.8302179637</v>
       </c>
       <c r="F150" t="s">
         <v>8</v>
       </c>
       <c r="G150">
         <v>1.0</v>
       </c>
       <c r="H150" s="1">
-        <v>228957.93</v>
+        <v>238099.37</v>
       </c>
       <c r="I150" s="1">
-        <v>-91484.65</v>
+        <v>-77385.01</v>
       </c>
       <c r="J150" s="1">
-        <v>-39.956969387346</v>
+        <v>-32.501140175213</v>
       </c>
       <c r="K150">
         <v>0.0</v>
       </c>
       <c r="L150">
         <v>0.0</v>
       </c>
       <c r="M150" s="1">
-        <v>137473.28</v>
+        <v>160714.36</v>
       </c>
       <c r="N150" s="1">
-        <v>137473.28</v>
+        <v>160714.36</v>
       </c>
       <c r="O150" s="1">
-        <v>0.08</v>
+        <v>0.09</v>
       </c>
       <c r="P150">
         <v>1</v>
       </c>
     </row>
     <row r="151" spans="1:16">
       <c r="A151" t="s">
         <v>330</v>
       </c>
       <c r="B151" t="s">
         <v>331</v>
       </c>
       <c r="C151" s="1">
-        <v>7435.0</v>
+        <v>7927.0</v>
       </c>
       <c r="D151" s="1">
-        <v>31.17</v>
+        <v>36.39</v>
       </c>
       <c r="E151" s="1">
-        <v>36.9</v>
+        <v>36.577875615</v>
       </c>
       <c r="F151" t="s">
         <v>8</v>
       </c>
       <c r="G151">
         <v>1.0</v>
       </c>
       <c r="H151" s="1">
-        <v>274351.5</v>
+        <v>289952.82</v>
       </c>
       <c r="I151" s="1">
-        <v>-42602.55</v>
+        <v>-1489.29</v>
       </c>
       <c r="J151" s="1">
-        <v>-15.528455284553</v>
+        <v>-0.51363183844875</v>
       </c>
       <c r="K151">
         <v>0.0</v>
       </c>
       <c r="L151">
         <v>0.0</v>
       </c>
       <c r="M151" s="1">
-        <v>231748.95</v>
+        <v>288463.53</v>
       </c>
       <c r="N151" s="1">
-        <v>231748.95</v>
+        <v>288463.53</v>
       </c>
       <c r="O151" s="1">
-        <v>0.13</v>
+        <v>0.16</v>
       </c>
       <c r="P151">
         <v>1</v>
       </c>
     </row>
     <row r="152" spans="1:16">
       <c r="A152" t="s">
         <v>332</v>
       </c>
       <c r="B152" t="s">
         <v>333</v>
       </c>
       <c r="C152" s="1">
-        <v>5488.0</v>
+        <v>5851.0</v>
       </c>
       <c r="D152" s="1">
-        <v>22.1</v>
+        <v>25.24</v>
       </c>
       <c r="E152" s="1">
-        <v>31.6113866618</v>
+        <v>31.0634814562</v>
       </c>
       <c r="F152" t="s">
         <v>8</v>
       </c>
       <c r="G152">
         <v>1.0</v>
       </c>
       <c r="H152" s="1">
-        <v>173483.29</v>
+        <v>181752.43</v>
       </c>
       <c r="I152" s="1">
-        <v>-52198.49</v>
+        <v>-34073.19</v>
       </c>
       <c r="J152" s="1">
-        <v>-30.08848287348</v>
+        <v>-18.747034083671</v>
       </c>
       <c r="K152">
         <v>0.0</v>
       </c>
       <c r="L152">
         <v>0.0</v>
       </c>
       <c r="M152" s="1">
-        <v>121284.8</v>
+        <v>147679.24</v>
       </c>
       <c r="N152" s="1">
-        <v>121284.8</v>
+        <v>147679.24</v>
       </c>
       <c r="O152" s="1">
-        <v>0.07</v>
+        <v>0.08</v>
       </c>
       <c r="P152">
         <v>1</v>
       </c>
     </row>
     <row r="153" spans="1:16">
       <c r="A153" t="s">
         <v>334</v>
       </c>
       <c r="B153" t="s">
         <v>335</v>
       </c>
       <c r="C153" s="1">
-        <v>3637.0</v>
+        <v>3877.0</v>
       </c>
       <c r="D153" s="1">
-        <v>65.44</v>
+        <v>69.72</v>
       </c>
       <c r="E153" s="1">
-        <v>118.7101072312</v>
+        <v>115.3617384576</v>
       </c>
       <c r="F153" t="s">
         <v>8</v>
       </c>
       <c r="G153">
         <v>1.0</v>
       </c>
       <c r="H153" s="1">
-        <v>431748.66</v>
+        <v>447257.46</v>
       </c>
       <c r="I153" s="1">
-        <v>-193743.38</v>
+        <v>-176953.02</v>
       </c>
       <c r="J153" s="1">
-        <v>-44.874112637663</v>
+        <v>-39.564017557136</v>
       </c>
       <c r="K153">
         <v>0.0</v>
       </c>
       <c r="L153">
         <v>0.0</v>
       </c>
       <c r="M153" s="1">
-        <v>238005.28</v>
+        <v>270304.44</v>
       </c>
       <c r="N153" s="1">
-        <v>238005.28</v>
+        <v>270304.44</v>
       </c>
       <c r="O153" s="1">
-        <v>0.14</v>
+        <v>0.15</v>
       </c>
       <c r="P153">
         <v>1</v>
       </c>
     </row>
     <row r="154" spans="1:16">
       <c r="A154" t="s">
         <v>336</v>
       </c>
       <c r="B154" t="s">
         <v>337</v>
       </c>
       <c r="C154" s="1">
         <v>374.0</v>
       </c>
       <c r="D154" s="1">
-        <v>235.9</v>
+        <v>258.15</v>
       </c>
       <c r="E154" s="1">
         <v>247.645588235</v>
       </c>
       <c r="F154" t="s">
         <v>8</v>
       </c>
       <c r="G154">
         <v>1.0</v>
       </c>
       <c r="H154" s="1">
         <v>0.0</v>
       </c>
       <c r="I154" s="1">
-        <v>-439285.0</v>
+        <v>392865.0</v>
       </c>
       <c r="J154" s="1">
         <v>0</v>
       </c>
       <c r="K154">
         <v>0.0</v>
       </c>
       <c r="L154">
         <v>0.0</v>
       </c>
       <c r="M154" s="1">
-        <v>-439285.0</v>
+        <v>392865.0</v>
       </c>
       <c r="N154" s="1">
-        <v>-439285.0</v>
+        <v>392865.0</v>
       </c>
       <c r="O154" s="1">
-        <v>-0.25</v>
+        <v>0.22</v>
       </c>
       <c r="P154">
         <v>1</v>
       </c>
     </row>
     <row r="155" spans="1:16">
       <c r="A155" t="s">
         <v>338</v>
       </c>
       <c r="B155" t="s">
         <v>339</v>
       </c>
       <c r="C155" s="1">
-        <v>47.0</v>
+        <v>41.0</v>
       </c>
       <c r="D155" s="1">
-        <v>115.32</v>
+        <v>115.79</v>
       </c>
       <c r="E155" s="1">
         <v>117.18</v>
       </c>
       <c r="F155" t="s">
         <v>8</v>
       </c>
       <c r="G155">
         <v>1.0</v>
       </c>
       <c r="H155" s="1">
         <v>0.0</v>
       </c>
       <c r="I155" s="1">
-        <v>-104930.0</v>
+        <v>-77920.0</v>
       </c>
       <c r="J155" s="1">
         <v>0</v>
       </c>
       <c r="K155">
         <v>0.0</v>
       </c>
       <c r="L155">
         <v>0.0</v>
       </c>
       <c r="M155" s="1">
-        <v>-104930.0</v>
+        <v>-77920.0</v>
       </c>
       <c r="N155" s="1">
-        <v>-104930.0</v>
+        <v>-77920.0</v>
       </c>
       <c r="O155" s="1">
-        <v>-0.06</v>
+        <v>-0.04</v>
       </c>
       <c r="P155">
         <v>1</v>
       </c>
     </row>
     <row r="156" spans="1:16">
       <c r="A156" t="s">
         <v>340</v>
       </c>
       <c r="B156" t="s">
         <v>341</v>
       </c>
       <c r="C156" s="1">
-        <v>-102.0</v>
+        <v>25.0</v>
       </c>
       <c r="D156" s="1">
-        <v>5436.0</v>
+        <v>125.68</v>
       </c>
       <c r="E156" s="1">
-        <v>5517.068627451</v>
+        <v>126.886</v>
       </c>
       <c r="F156" t="s">
         <v>8</v>
       </c>
       <c r="G156">
         <v>1.0</v>
       </c>
       <c r="H156" s="1">
         <v>0.0</v>
       </c>
       <c r="I156" s="1">
-        <v>82690.0</v>
+        <v>21077.41</v>
       </c>
       <c r="J156" s="1">
         <v>0</v>
       </c>
       <c r="K156">
         <v>0.0</v>
       </c>
       <c r="L156">
         <v>0.0</v>
       </c>
       <c r="M156" s="1">
-        <v>82690.0</v>
+        <v>21077.41</v>
       </c>
       <c r="N156" s="1">
-        <v>82690.0</v>
+        <v>21077.41</v>
       </c>
       <c r="O156" s="1">
-        <v>0.05</v>
+        <v>0.01</v>
       </c>
       <c r="P156">
         <v>1</v>
       </c>
     </row>
     <row r="157" spans="1:16">
       <c r="A157" t="s">
         <v>342</v>
       </c>
       <c r="B157" t="s">
         <v>343</v>
       </c>
       <c r="C157" s="1">
-        <v>-5.0</v>
+        <v>-106.0</v>
       </c>
       <c r="D157" s="1">
-        <v>116.1</v>
+        <v>5891.0</v>
       </c>
       <c r="E157" s="1">
-        <v>119.97</v>
+        <v>5557.137450202</v>
       </c>
       <c r="F157" t="s">
         <v>8</v>
       </c>
       <c r="G157">
         <v>1.0</v>
       </c>
       <c r="H157" s="1">
         <v>0.0</v>
       </c>
       <c r="I157" s="1">
-        <v>19350.0</v>
+        <v>-353894.3</v>
       </c>
       <c r="J157" s="1">
         <v>0</v>
       </c>
       <c r="K157">
         <v>0.0</v>
       </c>
       <c r="L157">
         <v>0.0</v>
       </c>
       <c r="M157" s="1">
-        <v>19350.0</v>
+        <v>-353894.3</v>
       </c>
       <c r="N157" s="1">
-        <v>19350.0</v>
+        <v>-353894.3</v>
       </c>
       <c r="O157" s="1">
-        <v>0.01</v>
+        <v>-0.2</v>
       </c>
       <c r="P157">
         <v>1</v>
       </c>
     </row>
     <row r="158" spans="1:16">
       <c r="A158" t="s">
         <v>344</v>
       </c>
       <c r="B158" t="s">
         <v>345</v>
       </c>
       <c r="C158" s="1">
-        <v>-31.0</v>
+        <v>-5.0</v>
       </c>
       <c r="D158" s="1">
-        <v>125.26</v>
+        <v>117.82</v>
       </c>
       <c r="E158" s="1">
-        <v>126.886</v>
+        <v>119.97</v>
       </c>
       <c r="F158" t="s">
         <v>8</v>
       </c>
       <c r="G158">
         <v>1.0</v>
       </c>
       <c r="H158" s="1">
         <v>0.0</v>
       </c>
       <c r="I158" s="1">
-        <v>74100.0</v>
+        <v>10750.0</v>
       </c>
       <c r="J158" s="1">
         <v>0</v>
       </c>
       <c r="K158">
         <v>0.0</v>
       </c>
       <c r="L158">
         <v>0.0</v>
       </c>
       <c r="M158" s="1">
-        <v>74100.0</v>
+        <v>10750.0</v>
       </c>
       <c r="N158" s="1">
-        <v>74100.0</v>
+        <v>10750.0</v>
       </c>
       <c r="O158" s="1">
-        <v>0.04</v>
+        <v>0.01</v>
       </c>
       <c r="P158">
         <v>1</v>
       </c>
     </row>
     <row r="159" spans="1:16">
       <c r="A159" t="s">
         <v>346</v>
       </c>
       <c r="B159" t="s">
         <v>347</v>
       </c>
       <c r="C159" s="1">
         <v>-25.0</v>
       </c>
       <c r="D159" s="1">
-        <v>118.62</v>
+        <v>119.67</v>
       </c>
       <c r="E159" s="1">
         <v>121.64</v>
       </c>
       <c r="F159" t="s">
         <v>8</v>
       </c>
       <c r="G159">
         <v>1.0</v>
       </c>
       <c r="H159" s="1">
         <v>0.0</v>
       </c>
       <c r="I159" s="1">
-        <v>75500.0</v>
+        <v>49250.0</v>
       </c>
       <c r="J159" s="1">
         <v>0</v>
       </c>
       <c r="K159">
         <v>0.0</v>
       </c>
       <c r="L159">
         <v>0.0</v>
       </c>
       <c r="M159" s="1">
-        <v>75500.0</v>
+        <v>49250.0</v>
       </c>
       <c r="N159" s="1">
-        <v>75500.0</v>
+        <v>49250.0</v>
       </c>
       <c r="O159" s="1">
-        <v>0.04</v>
+        <v>0.03</v>
       </c>
       <c r="P159">
         <v>1</v>
       </c>
     </row>
     <row r="160" spans="1:16">
       <c r="A160" t="s">
         <v>348</v>
       </c>
       <c r="B160" t="s">
         <v>349</v>
       </c>
       <c r="C160" s="1">
-        <v>429000.0</v>
+        <v>-24.0</v>
       </c>
       <c r="D160" s="1">
-        <v>96.783</v>
+        <v>105.995</v>
       </c>
       <c r="E160" s="1">
-        <v>99.69888112</v>
+        <v>105.99</v>
       </c>
       <c r="F160" t="s">
         <v>8</v>
       </c>
       <c r="G160">
         <v>1.0</v>
       </c>
       <c r="H160" s="1">
-        <v>427708.2</v>
+        <v>0.0</v>
       </c>
       <c r="I160" s="1">
-        <v>-12509.13</v>
+        <v>-120.0</v>
       </c>
       <c r="J160" s="1">
-        <v>-2.924687906381</v>
+        <v>0</v>
       </c>
       <c r="K160">
-        <v>0.53</v>
-[...2 lines deleted...]
-        <v>350</v>
+        <v>0.0</v>
+      </c>
+      <c r="L160">
+        <v>0.0</v>
       </c>
       <c r="M160" s="1">
-        <v>415199.07</v>
+        <v>-120.0</v>
       </c>
       <c r="N160" s="1">
-        <v>417457.2</v>
+        <v>-120.0</v>
       </c>
       <c r="O160" s="1">
-        <v>0.24</v>
+        <v>0.0</v>
       </c>
       <c r="P160">
         <v>1</v>
       </c>
     </row>
     <row r="161" spans="1:16">
       <c r="A161" t="s">
+        <v>350</v>
+      </c>
+      <c r="B161" t="s">
         <v>351</v>
       </c>
-      <c r="B161" t="s">
+      <c r="C161" s="1">
+        <v>429000.0</v>
+      </c>
+      <c r="D161" s="1">
+        <v>97.759</v>
+      </c>
+      <c r="E161" s="1">
+        <v>99.69888112</v>
+      </c>
+      <c r="F161" t="s">
+        <v>8</v>
+      </c>
+      <c r="G161">
+        <v>1.0</v>
+      </c>
+      <c r="H161" s="1">
+        <v>427708.2</v>
+      </c>
+      <c r="I161" s="1">
+        <v>-8322.09</v>
+      </c>
+      <c r="J161" s="1">
+        <v>-1.945740109729</v>
+      </c>
+      <c r="K161">
+        <v>0.82</v>
+      </c>
+      <c r="L161" t="s">
         <v>352</v>
       </c>
-      <c r="C161" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M161" s="1">
-        <v>200990.0</v>
+        <v>419386.11</v>
       </c>
       <c r="N161" s="1">
-        <v>207007.12</v>
+        <v>422922.42</v>
       </c>
       <c r="O161" s="1">
-        <v>0.12</v>
+        <v>0.24</v>
       </c>
       <c r="P161">
         <v>1</v>
       </c>
     </row>
     <row r="162" spans="1:16">
       <c r="A162" t="s">
+        <v>353</v>
+      </c>
+      <c r="B162" t="s">
         <v>354</v>
-      </c>
-[...1 lines deleted...]
-        <v>355</v>
       </c>
       <c r="C162" s="1">
         <v>200000.0</v>
       </c>
       <c r="D162" s="1">
-        <v>100.33</v>
+        <v>101.969</v>
       </c>
       <c r="E162" s="1">
-        <v>99.179</v>
+        <v>99.634</v>
       </c>
       <c r="F162" t="s">
         <v>8</v>
       </c>
       <c r="G162">
         <v>1.0</v>
       </c>
       <c r="H162" s="1">
-        <v>198358.0</v>
+        <v>199268.0</v>
       </c>
       <c r="I162" s="1">
-        <v>2302.0</v>
+        <v>4670.0</v>
       </c>
       <c r="J162" s="1">
-        <v>1.1605279343409</v>
+        <v>2.3435774936267</v>
       </c>
       <c r="K162">
-        <v>0.72</v>
+        <v>3.37</v>
       </c>
       <c r="L162" t="s">
-        <v>356</v>
+        <v>355</v>
       </c>
       <c r="M162" s="1">
-        <v>200660.0</v>
+        <v>203938.0</v>
       </c>
       <c r="N162" s="1">
-        <v>202103.84</v>
+        <v>210674.3</v>
       </c>
       <c r="O162" s="1">
         <v>0.12</v>
       </c>
       <c r="P162">
         <v>1</v>
       </c>
     </row>
     <row r="163" spans="1:16">
       <c r="A163" t="s">
+        <v>356</v>
+      </c>
+      <c r="B163" t="s">
         <v>357</v>
       </c>
-      <c r="B163" t="s">
+      <c r="C163" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="D163" s="1">
+        <v>101.65</v>
+      </c>
+      <c r="E163" s="1">
+        <v>99.179</v>
+      </c>
+      <c r="F163" t="s">
+        <v>8</v>
+      </c>
+      <c r="G163">
+        <v>1.0</v>
+      </c>
+      <c r="H163" s="1">
+        <v>198358.0</v>
+      </c>
+      <c r="I163" s="1">
+        <v>4942.0</v>
+      </c>
+      <c r="J163" s="1">
+        <v>2.4914548442715</v>
+      </c>
+      <c r="K163">
+        <v>1.04</v>
+      </c>
+      <c r="L163" t="s">
         <v>358</v>
       </c>
-      <c r="C163" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M163" s="1">
-        <v>301377.0</v>
+        <v>203300.0</v>
       </c>
       <c r="N163" s="1">
-        <v>313769.47</v>
+        <v>205380.82</v>
       </c>
       <c r="O163" s="1">
-        <v>0.18</v>
+        <v>0.12</v>
       </c>
       <c r="P163">
         <v>1</v>
       </c>
     </row>
     <row r="164" spans="1:16">
       <c r="A164" t="s">
+        <v>359</v>
+      </c>
+      <c r="B164" t="s">
         <v>360</v>
       </c>
-      <c r="B164" t="s">
+      <c r="C164" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="D164" s="1">
+        <v>102.097</v>
+      </c>
+      <c r="E164" s="1">
+        <v>99.89</v>
+      </c>
+      <c r="F164" t="s">
+        <v>8</v>
+      </c>
+      <c r="G164">
+        <v>1.0</v>
+      </c>
+      <c r="H164" s="1">
+        <v>299670.0</v>
+      </c>
+      <c r="I164" s="1">
+        <v>6621.0</v>
+      </c>
+      <c r="J164" s="1">
+        <v>2.2094303734108</v>
+      </c>
+      <c r="K164">
+        <v>4.51</v>
+      </c>
+      <c r="L164" t="s">
         <v>361</v>
       </c>
-      <c r="C164" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M164" s="1">
-        <v>346923.48</v>
+        <v>306291.0</v>
       </c>
       <c r="N164" s="1">
-        <v>351042.93</v>
+        <v>319823.88</v>
       </c>
       <c r="O164" s="1">
-        <v>0.2</v>
+        <v>0.18</v>
       </c>
       <c r="P164">
         <v>1</v>
       </c>
     </row>
     <row r="165" spans="1:16">
       <c r="A165" t="s">
+        <v>362</v>
+      </c>
+      <c r="B165" t="s">
         <v>363</v>
       </c>
-      <c r="B165" t="s">
+      <c r="C165" s="1">
+        <v>358000.0</v>
+      </c>
+      <c r="D165" s="1">
+        <v>98.437</v>
+      </c>
+      <c r="E165" s="1">
+        <v>99.33</v>
+      </c>
+      <c r="F165" t="s">
+        <v>8</v>
+      </c>
+      <c r="G165">
+        <v>1.0</v>
+      </c>
+      <c r="H165" s="1">
+        <v>355601.4</v>
+      </c>
+      <c r="I165" s="1">
+        <v>-3196.94</v>
+      </c>
+      <c r="J165" s="1">
+        <v>-0.89902345716299</v>
+      </c>
+      <c r="K165">
+        <v>1.46</v>
+      </c>
+      <c r="L165" t="s">
         <v>364</v>
       </c>
-      <c r="C165" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M165" s="1">
-        <v>191896.0</v>
+        <v>352404.46</v>
       </c>
       <c r="N165" s="1">
-        <v>194180.93</v>
+        <v>357627.34</v>
       </c>
       <c r="O165" s="1">
-        <v>0.11</v>
+        <v>0.2</v>
       </c>
       <c r="P165">
         <v>1</v>
       </c>
     </row>
     <row r="166" spans="1:16">
       <c r="A166" t="s">
+        <v>365</v>
+      </c>
+      <c r="B166" t="s">
         <v>366</v>
       </c>
-      <c r="B166" t="s">
+      <c r="C166" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="D166" s="1">
+        <v>97.218</v>
+      </c>
+      <c r="E166" s="1">
+        <v>99.253</v>
+      </c>
+      <c r="F166" t="s">
+        <v>8</v>
+      </c>
+      <c r="G166">
+        <v>1.0</v>
+      </c>
+      <c r="H166" s="1">
+        <v>198506.0</v>
+      </c>
+      <c r="I166" s="1">
+        <v>-4070.0</v>
+      </c>
+      <c r="J166" s="1">
+        <v>-2.0503158594702</v>
+      </c>
+      <c r="K166">
+        <v>1.39</v>
+      </c>
+      <c r="L166" t="s">
         <v>367</v>
       </c>
-      <c r="C166" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M166" s="1">
-        <v>247275.84</v>
+        <v>194436.0</v>
       </c>
       <c r="N166" s="1">
-        <v>247275.84</v>
+        <v>197214.08</v>
       </c>
       <c r="O166" s="1">
-        <v>0.14</v>
+        <v>0.11</v>
       </c>
       <c r="P166">
         <v>1</v>
       </c>
     </row>
     <row r="167" spans="1:16">
       <c r="A167" t="s">
         <v>368</v>
       </c>
       <c r="B167" t="s">
         <v>369</v>
       </c>
       <c r="C167" s="1">
-        <v>178000.0</v>
+        <v>248000.0</v>
       </c>
       <c r="D167" s="1">
-        <v>100.642</v>
+        <v>100.621</v>
       </c>
       <c r="E167" s="1">
-        <v>100.64402809</v>
+        <v>99.955</v>
       </c>
       <c r="F167" t="s">
         <v>8</v>
       </c>
       <c r="G167">
         <v>1.0</v>
       </c>
       <c r="H167" s="1">
-        <v>179146.37</v>
+        <v>247888.4</v>
       </c>
       <c r="I167" s="1">
-        <v>-3.61</v>
+        <v>1651.68</v>
       </c>
       <c r="J167" s="1">
-        <v>-0.0020151120003157</v>
+        <v>0.66629983492572</v>
       </c>
       <c r="K167">
-        <v>3.33</v>
-[...2 lines deleted...]
-        <v>370</v>
+        <v>0.32</v>
+      </c>
+      <c r="L167">
+        <v>788.16</v>
       </c>
       <c r="M167" s="1">
-        <v>179142.76</v>
+        <v>249540.08</v>
       </c>
       <c r="N167" s="1">
-        <v>185067.97</v>
+        <v>250328.24</v>
       </c>
       <c r="O167" s="1">
-        <v>0.11</v>
+        <v>0.14</v>
       </c>
       <c r="P167">
         <v>1</v>
       </c>
     </row>
     <row r="168" spans="1:16">
       <c r="A168" t="s">
+        <v>370</v>
+      </c>
+      <c r="B168" t="s">
         <v>371</v>
       </c>
-      <c r="B168" t="s">
+      <c r="C168" s="1">
+        <v>178000.0</v>
+      </c>
+      <c r="D168" s="1">
+        <v>101.737</v>
+      </c>
+      <c r="E168" s="1">
+        <v>100.64402809</v>
+      </c>
+      <c r="F168" t="s">
+        <v>8</v>
+      </c>
+      <c r="G168">
+        <v>1.0</v>
+      </c>
+      <c r="H168" s="1">
+        <v>179146.37</v>
+      </c>
+      <c r="I168" s="1">
+        <v>1945.49</v>
+      </c>
+      <c r="J168" s="1">
+        <v>1.0859779073391</v>
+      </c>
+      <c r="K168">
+        <v>3.7</v>
+      </c>
+      <c r="L168" t="s">
         <v>372</v>
       </c>
-      <c r="C168" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M168" s="1">
-        <v>326967.0</v>
+        <v>181091.86</v>
       </c>
       <c r="N168" s="1">
-        <v>338551.18</v>
+        <v>187675.42</v>
       </c>
       <c r="O168" s="1">
-        <v>0.2</v>
+        <v>0.11</v>
       </c>
       <c r="P168">
         <v>1</v>
       </c>
     </row>
     <row r="169" spans="1:16">
       <c r="A169" t="s">
+        <v>373</v>
+      </c>
+      <c r="B169" t="s">
         <v>374</v>
       </c>
-      <c r="B169" t="s">
+      <c r="C169" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="D169" s="1">
+        <v>110.254</v>
+      </c>
+      <c r="E169" s="1">
+        <v>100.019</v>
+      </c>
+      <c r="F169" t="s">
+        <v>8</v>
+      </c>
+      <c r="G169">
+        <v>1.0</v>
+      </c>
+      <c r="H169" s="1">
+        <v>300057.0</v>
+      </c>
+      <c r="I169" s="1">
+        <v>30705.0</v>
+      </c>
+      <c r="J169" s="1">
+        <v>10.233055719413</v>
+      </c>
+      <c r="K169">
+        <v>4.34</v>
+      </c>
+      <c r="L169" t="s">
         <v>375</v>
       </c>
-      <c r="C169" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M169" s="1">
-        <v>104227.0</v>
+        <v>330762.0</v>
       </c>
       <c r="N169" s="1">
-        <v>108555.77</v>
+        <v>343782.23</v>
       </c>
       <c r="O169" s="1">
-        <v>0.06</v>
+        <v>0.19</v>
       </c>
       <c r="P169">
         <v>1</v>
       </c>
     </row>
     <row r="170" spans="1:16">
       <c r="A170" t="s">
+        <v>376</v>
+      </c>
+      <c r="B170" t="s">
         <v>377</v>
-      </c>
-[...1 lines deleted...]
-        <v>378</v>
       </c>
       <c r="C170" s="1">
         <v>100000.0</v>
       </c>
       <c r="D170" s="1">
-        <v>107.648</v>
+        <v>104.009</v>
       </c>
       <c r="E170" s="1">
-        <v>111.205</v>
+        <v>106.65</v>
       </c>
       <c r="F170" t="s">
         <v>8</v>
       </c>
       <c r="G170">
         <v>1.0</v>
       </c>
       <c r="H170" s="1">
-        <v>111205.0</v>
+        <v>106650.0</v>
       </c>
       <c r="I170" s="1">
-        <v>-3557.0</v>
+        <v>-2641.0</v>
       </c>
       <c r="J170" s="1">
-        <v>-3.1985971853784</v>
+        <v>-2.4763244256915</v>
       </c>
       <c r="K170">
-        <v>5.09</v>
+        <v>4.74</v>
       </c>
       <c r="L170" t="s">
-        <v>379</v>
+        <v>378</v>
       </c>
       <c r="M170" s="1">
-        <v>107648.0</v>
+        <v>104009.0</v>
       </c>
       <c r="N170" s="1">
-        <v>112733.62</v>
+        <v>108748.73</v>
       </c>
       <c r="O170" s="1">
-        <v>0.07</v>
+        <v>0.06</v>
       </c>
       <c r="P170">
         <v>1</v>
       </c>
     </row>
     <row r="171" spans="1:16">
       <c r="A171" t="s">
+        <v>379</v>
+      </c>
+      <c r="B171" t="s">
         <v>380</v>
       </c>
-      <c r="B171" t="s">
+      <c r="C171" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="D171" s="1">
+        <v>107.308</v>
+      </c>
+      <c r="E171" s="1">
+        <v>111.205</v>
+      </c>
+      <c r="F171" t="s">
+        <v>8</v>
+      </c>
+      <c r="G171">
+        <v>1.0</v>
+      </c>
+      <c r="H171" s="1">
+        <v>111205.0</v>
+      </c>
+      <c r="I171" s="1">
+        <v>-3897.0</v>
+      </c>
+      <c r="J171" s="1">
+        <v>-3.5043388336855</v>
+      </c>
+      <c r="K171">
+        <v>5.65</v>
+      </c>
+      <c r="L171" t="s">
         <v>381</v>
       </c>
-      <c r="C171" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M171" s="1">
-        <v>193388.0</v>
+        <v>107308.0</v>
       </c>
       <c r="N171" s="1">
-        <v>198681.15</v>
+        <v>112958.68</v>
       </c>
       <c r="O171" s="1">
-        <v>0.11</v>
+        <v>0.06</v>
       </c>
       <c r="P171">
         <v>1</v>
       </c>
     </row>
     <row r="172" spans="1:16">
       <c r="A172" t="s">
+        <v>382</v>
+      </c>
+      <c r="B172" t="s">
         <v>383</v>
       </c>
-      <c r="B172" t="s">
+      <c r="C172" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="D172" s="1">
+        <v>97.961</v>
+      </c>
+      <c r="E172" s="1">
+        <v>99.433</v>
+      </c>
+      <c r="F172" t="s">
+        <v>8</v>
+      </c>
+      <c r="G172">
+        <v>1.0</v>
+      </c>
+      <c r="H172" s="1">
+        <v>198866.0</v>
+      </c>
+      <c r="I172" s="1">
+        <v>-2944.0</v>
+      </c>
+      <c r="J172" s="1">
+        <v>-1.4803938330333</v>
+      </c>
+      <c r="K172">
+        <v>2.89</v>
+      </c>
+      <c r="L172" t="s">
         <v>384</v>
       </c>
-      <c r="C172" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M172" s="1">
-        <v>135842.85</v>
+        <v>195922.0</v>
       </c>
       <c r="N172" s="1">
-        <v>137735.15</v>
+        <v>201708.3</v>
       </c>
       <c r="O172" s="1">
-        <v>0.08</v>
+        <v>0.11</v>
       </c>
       <c r="P172">
         <v>1</v>
       </c>
     </row>
     <row r="173" spans="1:16">
       <c r="A173" t="s">
+        <v>385</v>
+      </c>
+      <c r="B173" t="s">
         <v>386</v>
-      </c>
-[...1 lines deleted...]
-        <v>387</v>
       </c>
       <c r="C173" s="1">
         <v>160000.0</v>
       </c>
       <c r="D173" s="1">
-        <v>97.053</v>
+        <v>98.521</v>
       </c>
       <c r="E173" s="1">
         <v>99.726</v>
       </c>
       <c r="F173" t="s">
         <v>8</v>
       </c>
       <c r="G173">
         <v>1.0</v>
       </c>
       <c r="H173" s="1">
         <v>159561.6</v>
       </c>
       <c r="I173" s="1">
-        <v>-4276.8</v>
+        <v>-1928.0</v>
       </c>
       <c r="J173" s="1">
-        <v>-2.6803441429517</v>
+        <v>-1.2083107715139</v>
       </c>
       <c r="K173">
-        <v>0.33</v>
-[...2 lines deleted...]
-        <v>526.03</v>
+        <v>0.64</v>
+      </c>
+      <c r="L173" t="s">
+        <v>387</v>
       </c>
       <c r="M173" s="1">
-        <v>155284.8</v>
+        <v>157633.6</v>
       </c>
       <c r="N173" s="1">
-        <v>155810.83</v>
+        <v>158652.78</v>
       </c>
       <c r="O173" s="1">
         <v>0.09</v>
       </c>
       <c r="P173">
         <v>1</v>
       </c>
     </row>
     <row r="174" spans="1:16">
       <c r="A174" t="s">
         <v>388</v>
       </c>
       <c r="B174" t="s">
         <v>389</v>
       </c>
       <c r="C174" s="1">
         <v>200000.0</v>
       </c>
       <c r="D174" s="1">
-        <v>97.769</v>
+        <v>99.153</v>
       </c>
       <c r="E174" s="1">
         <v>100.0</v>
       </c>
       <c r="F174" t="s">
         <v>8</v>
       </c>
       <c r="G174">
         <v>1.0</v>
       </c>
       <c r="H174" s="1">
         <v>200000.0</v>
       </c>
       <c r="I174" s="1">
-        <v>-4462.0</v>
+        <v>-1694.0</v>
       </c>
       <c r="J174" s="1">
-        <v>-2.231</v>
+        <v>-0.847</v>
       </c>
       <c r="K174">
-        <v>3.5</v>
+        <v>3.85</v>
       </c>
       <c r="L174" t="s">
         <v>390</v>
       </c>
       <c r="M174" s="1">
-        <v>195538.0</v>
+        <v>198306.0</v>
       </c>
       <c r="N174" s="1">
-        <v>202547.59</v>
+        <v>206014.22</v>
       </c>
       <c r="O174" s="1">
         <v>0.12</v>
       </c>
       <c r="P174">
         <v>1</v>
       </c>
     </row>
     <row r="175" spans="1:16">
       <c r="A175" t="s">
         <v>391</v>
       </c>
       <c r="B175" t="s">
         <v>392</v>
       </c>
       <c r="C175" s="1">
         <v>500000.0</v>
       </c>
       <c r="D175" s="1">
-        <v>97.257</v>
+        <v>98.219</v>
       </c>
       <c r="E175" s="1">
         <v>97.673</v>
       </c>
       <c r="F175" t="s">
         <v>8</v>
       </c>
       <c r="G175">
         <v>1.0</v>
       </c>
       <c r="H175" s="1">
         <v>488365.0</v>
       </c>
       <c r="I175" s="1">
-        <v>-2080.0</v>
+        <v>2730.0</v>
       </c>
       <c r="J175" s="1">
-        <v>-0.42591094775424</v>
+        <v>0.55900811892744</v>
       </c>
       <c r="K175">
-        <v>3.02</v>
+        <v>3.31</v>
       </c>
       <c r="L175" t="s">
         <v>393</v>
       </c>
       <c r="M175" s="1">
-        <v>486285.0</v>
+        <v>491095.0</v>
       </c>
       <c r="N175" s="1">
-        <v>501387.74</v>
+        <v>507636.1</v>
       </c>
       <c r="O175" s="1">
-        <v>0.29</v>
+        <v>0.28</v>
       </c>
       <c r="P175">
         <v>1</v>
       </c>
     </row>
     <row r="176" spans="1:16">
       <c r="A176" t="s">
         <v>394</v>
       </c>
       <c r="B176" t="s">
         <v>395</v>
       </c>
       <c r="C176" s="1">
         <v>300000.0</v>
       </c>
       <c r="D176" s="1">
-        <v>99.457</v>
+        <v>100.204</v>
       </c>
       <c r="E176" s="1">
         <v>100.43970333</v>
       </c>
       <c r="F176" t="s">
         <v>8</v>
       </c>
       <c r="G176">
         <v>1.0</v>
       </c>
       <c r="H176" s="1">
         <v>301319.11</v>
       </c>
       <c r="I176" s="1">
-        <v>-2948.11</v>
+        <v>-707.11</v>
       </c>
       <c r="J176" s="1">
-        <v>-0.9784012703343</v>
+        <v>-0.23467147503522</v>
       </c>
       <c r="K176">
-        <v>2.98</v>
-[...2 lines deleted...]
-        <v>396</v>
+        <v>0.06</v>
+      </c>
+      <c r="L176">
+        <v>183.25</v>
       </c>
       <c r="M176" s="1">
-        <v>298371.0</v>
+        <v>300612.0</v>
       </c>
       <c r="N176" s="1">
-        <v>307323.9</v>
+        <v>300795.25</v>
       </c>
       <c r="O176" s="1">
-        <v>0.18</v>
+        <v>0.17</v>
       </c>
       <c r="P176">
         <v>1</v>
       </c>
     </row>
     <row r="177" spans="1:16">
       <c r="A177" t="s">
+        <v>396</v>
+      </c>
+      <c r="B177" t="s">
         <v>397</v>
-      </c>
-[...1 lines deleted...]
-        <v>398</v>
       </c>
       <c r="C177" s="1">
         <v>164000.0</v>
       </c>
       <c r="D177" s="1">
-        <v>97.809</v>
+        <v>99.31</v>
       </c>
       <c r="E177" s="1">
         <v>101.02690244</v>
       </c>
       <c r="F177" t="s">
         <v>8</v>
       </c>
       <c r="G177">
         <v>1.0</v>
       </c>
       <c r="H177" s="1">
         <v>165684.12</v>
       </c>
       <c r="I177" s="1">
-        <v>-5277.36</v>
+        <v>-2815.72</v>
       </c>
       <c r="J177" s="1">
-        <v>-3.1851936081744</v>
+        <v>-1.6994507379464</v>
       </c>
       <c r="K177">
-        <v>2.07</v>
+        <v>2.34</v>
       </c>
       <c r="L177" t="s">
-        <v>399</v>
+        <v>398</v>
       </c>
       <c r="M177" s="1">
-        <v>160406.76</v>
+        <v>162868.4</v>
       </c>
       <c r="N177" s="1">
-        <v>163809.05</v>
+        <v>166712.55</v>
       </c>
       <c r="O177" s="1">
         <v>0.09</v>
       </c>
       <c r="P177">
         <v>1</v>
       </c>
     </row>
     <row r="178" spans="1:16">
       <c r="A178" t="s">
+        <v>399</v>
+      </c>
+      <c r="B178" t="s">
         <v>400</v>
-      </c>
-[...1 lines deleted...]
-        <v>401</v>
       </c>
       <c r="C178" s="1">
         <v>387000.0</v>
       </c>
       <c r="D178" s="1">
-        <v>89.476</v>
+        <v>90.263</v>
       </c>
       <c r="E178" s="1">
         <v>87.82281395</v>
       </c>
       <c r="F178" t="s">
         <v>8</v>
       </c>
       <c r="G178">
         <v>1.0</v>
       </c>
       <c r="H178" s="1">
         <v>339874.29</v>
       </c>
       <c r="I178" s="1">
-        <v>6397.83</v>
+        <v>9443.52</v>
       </c>
       <c r="J178" s="1">
-        <v>1.882410699556</v>
+        <v>2.7785332041444</v>
       </c>
       <c r="K178">
         <v>0.0</v>
       </c>
       <c r="L178">
         <v>0.0</v>
       </c>
       <c r="M178" s="1">
-        <v>346272.12</v>
+        <v>349317.81</v>
       </c>
       <c r="N178" s="1">
-        <v>346272.12</v>
+        <v>349317.81</v>
       </c>
       <c r="O178" s="1">
         <v>0.2</v>
       </c>
       <c r="P178">
         <v>1</v>
       </c>
     </row>
     <row r="179" spans="1:16">
       <c r="A179" t="s">
+        <v>401</v>
+      </c>
+      <c r="B179" t="s">
         <v>402</v>
-      </c>
-[...1 lines deleted...]
-        <v>403</v>
       </c>
       <c r="C179" s="1">
         <v>1635000.0</v>
       </c>
       <c r="D179" s="1">
-        <v>59.391</v>
+        <v>59.699</v>
       </c>
       <c r="E179" s="1">
         <v>71.0666526</v>
       </c>
       <c r="F179" t="s">
         <v>8</v>
       </c>
       <c r="G179">
         <v>1.0</v>
       </c>
       <c r="H179" s="1">
         <v>1161939.77</v>
       </c>
       <c r="I179" s="1">
-        <v>-190896.92</v>
+        <v>-185861.12</v>
       </c>
       <c r="J179" s="1">
-        <v>-16.429157941638</v>
+        <v>-15.995761983429</v>
       </c>
       <c r="K179">
         <v>0.0</v>
       </c>
       <c r="L179">
         <v>0.0</v>
       </c>
       <c r="M179" s="1">
-        <v>971042.85</v>
+        <v>976078.65</v>
       </c>
       <c r="N179" s="1">
-        <v>971042.85</v>
+        <v>976078.65</v>
       </c>
       <c r="O179" s="1">
-        <v>0.56</v>
+        <v>0.55</v>
       </c>
       <c r="P179">
         <v>1</v>
       </c>
     </row>
     <row r="180" spans="1:16">
       <c r="A180" t="s">
+        <v>403</v>
+      </c>
+      <c r="B180" t="s">
         <v>404</v>
-      </c>
-[...1 lines deleted...]
-        <v>405</v>
       </c>
       <c r="C180" s="1">
         <v>253500.0</v>
       </c>
       <c r="D180" s="1">
-        <v>97.647</v>
+        <v>98.096</v>
       </c>
       <c r="E180" s="1">
         <v>99.596</v>
       </c>
       <c r="F180" t="s">
         <v>8</v>
       </c>
       <c r="G180">
         <v>1.0</v>
       </c>
       <c r="H180" s="1">
         <v>252475.86</v>
       </c>
       <c r="I180" s="1">
-        <v>-4940.72</v>
+        <v>-3802.5</v>
       </c>
       <c r="J180" s="1">
-        <v>-1.9569078802227</v>
+        <v>-1.5060845817101</v>
       </c>
       <c r="K180">
-        <v>0.26</v>
-[...2 lines deleted...]
-        <v>655.63</v>
+        <v>0.5</v>
+      </c>
+      <c r="L180" t="s">
+        <v>405</v>
       </c>
       <c r="M180" s="1">
-        <v>247535.14</v>
+        <v>248673.36</v>
       </c>
       <c r="N180" s="1">
-        <v>248190.77</v>
+        <v>249943.64</v>
       </c>
       <c r="O180" s="1">
         <v>0.14</v>
       </c>
       <c r="P180">
         <v>1</v>
       </c>
     </row>
     <row r="181" spans="1:16">
       <c r="A181" t="s">
         <v>406</v>
       </c>
       <c r="B181" t="s">
         <v>407</v>
       </c>
       <c r="C181" s="1">
         <v>473000.0</v>
       </c>
       <c r="D181" s="1">
-        <v>87.705</v>
+        <v>89.101</v>
       </c>
       <c r="E181" s="1">
         <v>98.844</v>
       </c>
       <c r="F181" t="s">
         <v>8</v>
       </c>
       <c r="G181">
         <v>1.0</v>
       </c>
       <c r="H181" s="1">
         <v>467532.12</v>
       </c>
       <c r="I181" s="1">
-        <v>-52687.47</v>
+        <v>-46084.39</v>
       </c>
       <c r="J181" s="1">
-        <v>-11.269272793493</v>
+        <v>-9.856946299219</v>
       </c>
       <c r="K181">
-        <v>0.63</v>
+        <v>0.75</v>
       </c>
       <c r="L181" t="s">
         <v>408</v>
       </c>
       <c r="M181" s="1">
-        <v>414844.65</v>
+        <v>421447.73</v>
       </c>
       <c r="N181" s="1">
-        <v>417838.16</v>
+        <v>424975.79</v>
       </c>
       <c r="O181" s="1">
         <v>0.24</v>
       </c>
       <c r="P181">
         <v>1</v>
       </c>
     </row>
     <row r="182" spans="1:16">
       <c r="A182" t="s">
         <v>409</v>
       </c>
       <c r="B182" t="s">
         <v>410</v>
       </c>
       <c r="C182" s="1">
         <v>131000.0</v>
       </c>
       <c r="D182" s="1">
-        <v>87.621</v>
+        <v>89.381</v>
       </c>
       <c r="E182" s="1">
         <v>84.29</v>
       </c>
       <c r="F182" t="s">
         <v>8</v>
       </c>
       <c r="G182">
         <v>1.0</v>
       </c>
       <c r="H182" s="1">
         <v>110419.9</v>
       </c>
       <c r="I182" s="1">
-        <v>4363.61</v>
+        <v>6669.21</v>
       </c>
       <c r="J182" s="1">
-        <v>3.9518329576462</v>
+        <v>6.039862379879</v>
       </c>
       <c r="K182">
-        <v>1.32</v>
+        <v>1.47</v>
       </c>
       <c r="L182" t="s">
         <v>411</v>
       </c>
       <c r="M182" s="1">
-        <v>114783.51</v>
+        <v>117089.11</v>
       </c>
       <c r="N182" s="1">
-        <v>116512.98</v>
+        <v>119020.46</v>
       </c>
       <c r="O182" s="1">
         <v>0.07</v>
       </c>
       <c r="P182">
         <v>1</v>
       </c>
     </row>
     <row r="183" spans="1:16">
       <c r="A183" t="s">
         <v>412</v>
       </c>
       <c r="B183" t="s">
         <v>413</v>
       </c>
       <c r="C183" s="1">
         <v>200000.0</v>
       </c>
       <c r="D183" s="1">
-        <v>102.818</v>
+        <v>104.007</v>
       </c>
       <c r="E183" s="1">
         <v>105.76</v>
       </c>
       <c r="F183" t="s">
         <v>8</v>
       </c>
       <c r="G183">
         <v>1.0</v>
       </c>
       <c r="H183" s="1">
         <v>211520.0</v>
       </c>
       <c r="I183" s="1">
-        <v>-5884.0</v>
+        <v>-3506.0</v>
       </c>
       <c r="J183" s="1">
-        <v>-2.7817700453858</v>
+        <v>-1.6575264750378</v>
       </c>
       <c r="K183">
-        <v>0.59</v>
+        <v>0.99</v>
       </c>
       <c r="L183" t="s">
         <v>414</v>
       </c>
       <c r="M183" s="1">
-        <v>205636.0</v>
+        <v>208014.0</v>
       </c>
       <c r="N183" s="1">
-        <v>206811.34</v>
+        <v>209990.71</v>
       </c>
       <c r="O183" s="1">
         <v>0.12</v>
       </c>
       <c r="P183">
         <v>1</v>
       </c>
     </row>
     <row r="184" spans="1:16">
       <c r="A184" t="s">
         <v>415</v>
       </c>
       <c r="B184" t="s">
         <v>416</v>
       </c>
       <c r="C184" s="1">
-        <v>280000.0</v>
+        <v>264000.0</v>
       </c>
       <c r="D184" s="1">
-        <v>97.353</v>
+        <v>100.196</v>
       </c>
       <c r="E184" s="1">
-        <v>99.799</v>
+        <v>99.607</v>
       </c>
       <c r="F184" t="s">
         <v>8</v>
       </c>
       <c r="G184">
         <v>1.0</v>
       </c>
       <c r="H184" s="1">
-        <v>279437.2</v>
+        <v>262962.48</v>
       </c>
       <c r="I184" s="1">
-        <v>-6848.8</v>
+        <v>1554.96</v>
       </c>
       <c r="J184" s="1">
-        <v>-2.4509263619876</v>
+        <v>0.59132390293855</v>
       </c>
       <c r="K184">
-        <v>1.3</v>
+        <v>0.85</v>
       </c>
       <c r="L184" t="s">
         <v>417</v>
       </c>
       <c r="M184" s="1">
-        <v>272588.4</v>
+        <v>264517.44</v>
       </c>
       <c r="N184" s="1">
-        <v>276232.24</v>
+        <v>266763.25</v>
       </c>
       <c r="O184" s="1">
-        <v>0.16</v>
+        <v>0.15</v>
       </c>
       <c r="P184">
         <v>1</v>
       </c>
     </row>
     <row r="185" spans="1:16">
       <c r="A185" t="s">
         <v>418</v>
       </c>
       <c r="B185" t="s">
         <v>419</v>
       </c>
       <c r="C185" s="1">
-        <v>264000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D185" s="1">
-        <v>99.493</v>
+        <v>99.352</v>
       </c>
       <c r="E185" s="1">
-        <v>99.607</v>
+        <v>99.991</v>
       </c>
       <c r="F185" t="s">
         <v>8</v>
       </c>
       <c r="G185">
         <v>1.0</v>
       </c>
       <c r="H185" s="1">
-        <v>262962.48</v>
+        <v>199982.0</v>
       </c>
       <c r="I185" s="1">
-        <v>-300.96</v>
+        <v>-1278.0</v>
       </c>
       <c r="J185" s="1">
-        <v>-0.11444978766553</v>
+        <v>-0.63905751517637</v>
       </c>
       <c r="K185">
-        <v>0.57</v>
+        <v>3.01</v>
       </c>
       <c r="L185" t="s">
         <v>420</v>
       </c>
       <c r="M185" s="1">
-        <v>262661.52</v>
+        <v>198704.0</v>
       </c>
       <c r="N185" s="1">
-        <v>264175.0</v>
+        <v>204725.92</v>
       </c>
       <c r="O185" s="1">
-        <v>0.15</v>
+        <v>0.11</v>
       </c>
       <c r="P185">
         <v>1</v>
       </c>
     </row>
     <row r="186" spans="1:16">
       <c r="A186" t="s">
         <v>421</v>
       </c>
       <c r="B186" t="s">
         <v>422</v>
       </c>
       <c r="C186" s="1">
-        <v>200000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D186" s="1">
-        <v>98.965</v>
+        <v>94.51</v>
       </c>
       <c r="E186" s="1">
-        <v>99.991</v>
+        <v>91.473</v>
       </c>
       <c r="F186" t="s">
         <v>8</v>
       </c>
       <c r="G186">
         <v>1.0</v>
       </c>
       <c r="H186" s="1">
-        <v>199982.0</v>
+        <v>274419.0</v>
       </c>
       <c r="I186" s="1">
-        <v>-2052.0</v>
+        <v>9111.0</v>
       </c>
       <c r="J186" s="1">
-        <v>-1.0260923483113</v>
+        <v>3.3201053862889</v>
       </c>
       <c r="K186">
-        <v>2.72</v>
+        <v>0.41</v>
       </c>
       <c r="L186" t="s">
         <v>423</v>
       </c>
       <c r="M186" s="1">
-        <v>197930.0</v>
+        <v>283530.0</v>
       </c>
       <c r="N186" s="1">
-        <v>203376.58</v>
+        <v>284759.92</v>
       </c>
       <c r="O186" s="1">
-        <v>0.12</v>
+        <v>0.16</v>
       </c>
       <c r="P186">
         <v>1</v>
       </c>
     </row>
     <row r="187" spans="1:16">
       <c r="A187" t="s">
         <v>424</v>
       </c>
       <c r="B187" t="s">
         <v>425</v>
       </c>
       <c r="C187" s="1">
-        <v>300000.0</v>
+        <v>498000.0</v>
       </c>
       <c r="D187" s="1">
-        <v>100.009</v>
+        <v>89.104</v>
       </c>
       <c r="E187" s="1">
-        <v>102.64</v>
+        <v>100.0</v>
       </c>
       <c r="F187" t="s">
         <v>8</v>
       </c>
       <c r="G187">
         <v>1.0</v>
       </c>
       <c r="H187" s="1">
-        <v>307920.0</v>
+        <v>498000.0</v>
       </c>
       <c r="I187" s="1">
-        <v>-7893.0</v>
+        <v>-54262.08</v>
       </c>
       <c r="J187" s="1">
-        <v>-2.5633281371785</v>
+        <v>-10.896</v>
       </c>
       <c r="K187">
-        <v>0.76</v>
+        <v>1.01</v>
       </c>
       <c r="L187" t="s">
         <v>426</v>
       </c>
       <c r="M187" s="1">
-        <v>300027.0</v>
+        <v>443737.92</v>
       </c>
       <c r="N187" s="1">
-        <v>302307.82</v>
+        <v>448759.78</v>
       </c>
       <c r="O187" s="1">
-        <v>0.17</v>
+        <v>0.25</v>
       </c>
       <c r="P187">
         <v>1</v>
       </c>
     </row>
     <row r="188" spans="1:16">
       <c r="A188" t="s">
         <v>427</v>
       </c>
       <c r="B188" t="s">
         <v>428</v>
       </c>
       <c r="C188" s="1">
-        <v>200000.0</v>
+        <v>299000.0</v>
       </c>
       <c r="D188" s="1">
-        <v>105.089</v>
+        <v>100.36</v>
       </c>
       <c r="E188" s="1">
-        <v>99.379</v>
+        <v>99.298</v>
       </c>
       <c r="F188" t="s">
         <v>8</v>
       </c>
       <c r="G188">
         <v>1.0</v>
       </c>
       <c r="H188" s="1">
-        <v>198758.0</v>
+        <v>296901.02</v>
       </c>
       <c r="I188" s="1">
-        <v>11420.0</v>
+        <v>3175.38</v>
       </c>
       <c r="J188" s="1">
-        <v>5.7456806770042</v>
+        <v>1.0695079457794</v>
       </c>
       <c r="K188">
-        <v>2.1</v>
-[...2 lines deleted...]
-        <v>429</v>
+        <v>0.22</v>
+      </c>
+      <c r="L188">
+        <v>666.61</v>
       </c>
       <c r="M188" s="1">
-        <v>210178.0</v>
+        <v>300076.4</v>
       </c>
       <c r="N188" s="1">
-        <v>214371.84</v>
+        <v>300743.01</v>
       </c>
       <c r="O188" s="1">
-        <v>0.12</v>
+        <v>0.17</v>
       </c>
       <c r="P188">
         <v>1</v>
       </c>
     </row>
     <row r="189" spans="1:16">
       <c r="A189" t="s">
+        <v>429</v>
+      </c>
+      <c r="B189" t="s">
         <v>430</v>
       </c>
-      <c r="B189" t="s">
+      <c r="C189" s="1">
+        <v>261000.0</v>
+      </c>
+      <c r="D189" s="1">
+        <v>99.023</v>
+      </c>
+      <c r="E189" s="1">
+        <v>99.459</v>
+      </c>
+      <c r="F189" t="s">
+        <v>8</v>
+      </c>
+      <c r="G189">
+        <v>1.0</v>
+      </c>
+      <c r="H189" s="1">
+        <v>259587.99</v>
+      </c>
+      <c r="I189" s="1">
+        <v>-1137.96</v>
+      </c>
+      <c r="J189" s="1">
+        <v>-0.43837159030354</v>
+      </c>
+      <c r="K189">
+        <v>0.93</v>
+      </c>
+      <c r="L189" t="s">
         <v>431</v>
       </c>
-      <c r="C189" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M189" s="1">
-        <v>280896.0</v>
+        <v>258450.03</v>
       </c>
       <c r="N189" s="1">
-        <v>281982.9</v>
+        <v>260866.96</v>
       </c>
       <c r="O189" s="1">
-        <v>0.16</v>
+        <v>0.15</v>
       </c>
       <c r="P189">
         <v>1</v>
       </c>
     </row>
     <row r="190" spans="1:16">
       <c r="A190" t="s">
+        <v>432</v>
+      </c>
+      <c r="B190" t="s">
         <v>433</v>
       </c>
-      <c r="B190" t="s">
+      <c r="C190" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="D190" s="1">
+        <v>98.532</v>
+      </c>
+      <c r="E190" s="1">
+        <v>99.292</v>
+      </c>
+      <c r="F190" t="s">
+        <v>8</v>
+      </c>
+      <c r="G190">
+        <v>1.0</v>
+      </c>
+      <c r="H190" s="1">
+        <v>297876.0</v>
+      </c>
+      <c r="I190" s="1">
+        <v>-2280.0</v>
+      </c>
+      <c r="J190" s="1">
+        <v>-0.76541916770737</v>
+      </c>
+      <c r="K190">
+        <v>0.88</v>
+      </c>
+      <c r="L190" t="s">
         <v>434</v>
       </c>
-      <c r="C190" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M190" s="1">
-        <v>438135.42</v>
+        <v>295596.0</v>
       </c>
       <c r="N190" s="1">
-        <v>442706.21</v>
+        <v>298242.58</v>
       </c>
       <c r="O190" s="1">
-        <v>0.26</v>
+        <v>0.17</v>
       </c>
       <c r="P190">
         <v>1</v>
       </c>
     </row>
     <row r="191" spans="1:16">
       <c r="A191" t="s">
+        <v>435</v>
+      </c>
+      <c r="B191" t="s">
         <v>436</v>
       </c>
-      <c r="B191" t="s">
+      <c r="C191" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="D191" s="1">
+        <v>103.967</v>
+      </c>
+      <c r="E191" s="1">
+        <v>105.478</v>
+      </c>
+      <c r="F191" t="s">
+        <v>8</v>
+      </c>
+      <c r="G191">
+        <v>1.0</v>
+      </c>
+      <c r="H191" s="1">
+        <v>105478.0</v>
+      </c>
+      <c r="I191" s="1">
+        <v>-1511.0</v>
+      </c>
+      <c r="J191" s="1">
+        <v>-1.4325262139972</v>
+      </c>
+      <c r="K191">
+        <v>4.46</v>
+      </c>
+      <c r="L191" t="s">
         <v>437</v>
       </c>
-      <c r="C191" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M191" s="1">
-        <v>353372.07</v>
+        <v>103967.0</v>
       </c>
       <c r="N191" s="1">
-        <v>355750.71</v>
+        <v>108422.26</v>
       </c>
       <c r="O191" s="1">
-        <v>0.21</v>
+        <v>0.06</v>
       </c>
       <c r="P191">
         <v>1</v>
       </c>
     </row>
     <row r="192" spans="1:16">
       <c r="A192" t="s">
+        <v>438</v>
+      </c>
+      <c r="B192" t="s">
         <v>439</v>
       </c>
-      <c r="B192" t="s">
+      <c r="C192" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="D192" s="1">
+        <v>98.373</v>
+      </c>
+      <c r="E192" s="1">
+        <v>99.74</v>
+      </c>
+      <c r="F192" t="s">
+        <v>8</v>
+      </c>
+      <c r="G192">
+        <v>1.0</v>
+      </c>
+      <c r="H192" s="1">
+        <v>99740.0</v>
+      </c>
+      <c r="I192" s="1">
+        <v>-1367.0</v>
+      </c>
+      <c r="J192" s="1">
+        <v>-1.370563465009</v>
+      </c>
+      <c r="K192">
+        <v>2.15</v>
+      </c>
+      <c r="L192" t="s">
         <v>440</v>
       </c>
-      <c r="C192" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M192" s="1">
-        <v>291654.0</v>
+        <v>98373.0</v>
       </c>
       <c r="N192" s="1">
-        <v>293437.56</v>
+        <v>100527.45</v>
       </c>
       <c r="O192" s="1">
-        <v>0.17</v>
+        <v>0.06</v>
       </c>
       <c r="P192">
         <v>1</v>
       </c>
     </row>
     <row r="193" spans="1:16">
       <c r="A193" t="s">
+        <v>441</v>
+      </c>
+      <c r="B193" t="s">
         <v>442</v>
       </c>
-      <c r="B193" t="s">
+      <c r="C193" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="D193" s="1">
+        <v>99.187</v>
+      </c>
+      <c r="E193" s="1">
+        <v>99.933</v>
+      </c>
+      <c r="F193" t="s">
+        <v>8</v>
+      </c>
+      <c r="G193">
+        <v>1.0</v>
+      </c>
+      <c r="H193" s="1">
+        <v>499665.0</v>
+      </c>
+      <c r="I193" s="1">
+        <v>-3730.0</v>
+      </c>
+      <c r="J193" s="1">
+        <v>-0.74650015510392</v>
+      </c>
+      <c r="K193">
+        <v>0.57</v>
+      </c>
+      <c r="L193" t="s">
         <v>443</v>
       </c>
-      <c r="C193" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M193" s="1">
-        <v>102551.0</v>
+        <v>495935.0</v>
       </c>
       <c r="N193" s="1">
-        <v>106597.52</v>
+        <v>498801.44</v>
       </c>
       <c r="O193" s="1">
-        <v>0.06</v>
+        <v>0.28</v>
       </c>
       <c r="P193">
         <v>1</v>
       </c>
     </row>
     <row r="194" spans="1:16">
       <c r="A194" t="s">
+        <v>444</v>
+      </c>
+      <c r="B194" t="s">
         <v>445</v>
       </c>
-      <c r="B194" t="s">
+      <c r="C194" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="D194" s="1">
+        <v>99.831</v>
+      </c>
+      <c r="E194" s="1">
+        <v>100.91</v>
+      </c>
+      <c r="F194" t="s">
+        <v>8</v>
+      </c>
+      <c r="G194">
+        <v>1.0</v>
+      </c>
+      <c r="H194" s="1">
+        <v>302730.0</v>
+      </c>
+      <c r="I194" s="1">
+        <v>-3237.0</v>
+      </c>
+      <c r="J194" s="1">
+        <v>-1.0692696462194</v>
+      </c>
+      <c r="K194">
+        <v>3.05</v>
+      </c>
+      <c r="L194" t="s">
         <v>446</v>
       </c>
-      <c r="C194" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M194" s="1">
-        <v>97335.0</v>
+        <v>299493.0</v>
       </c>
       <c r="N194" s="1">
-        <v>99212.05</v>
+        <v>308647.11</v>
       </c>
       <c r="O194" s="1">
-        <v>0.06</v>
+        <v>0.17</v>
       </c>
       <c r="P194">
         <v>1</v>
       </c>
     </row>
     <row r="195" spans="1:16">
       <c r="A195" t="s">
+        <v>447</v>
+      </c>
+      <c r="B195" t="s">
         <v>448</v>
       </c>
-      <c r="B195" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C195" s="1">
-        <v>500000.0</v>
+        <v>982132.71</v>
       </c>
       <c r="D195" s="1">
-        <v>98.116</v>
+        <v>89.373</v>
       </c>
       <c r="E195" s="1">
-        <v>99.933</v>
+        <v>89.86337905</v>
       </c>
       <c r="F195" t="s">
         <v>8</v>
       </c>
       <c r="G195">
         <v>1.0</v>
       </c>
       <c r="H195" s="1">
-        <v>499665.0</v>
+        <v>882577.64</v>
       </c>
       <c r="I195" s="1">
-        <v>-9085.0</v>
+        <v>-4816.18</v>
       </c>
       <c r="J195" s="1">
-        <v>-1.8182182061982</v>
+        <v>-0.54569476743145</v>
       </c>
       <c r="K195">
-        <v>0.3</v>
-[...2 lines deleted...]
-        <v>450</v>
+        <v>0.08</v>
+      </c>
+      <c r="L195">
+        <v>820.69</v>
       </c>
       <c r="M195" s="1">
-        <v>490580.0</v>
+        <v>877761.46</v>
       </c>
       <c r="N195" s="1">
-        <v>492059.45</v>
+        <v>878582.15</v>
       </c>
       <c r="O195" s="1">
-        <v>0.28</v>
+        <v>0.49</v>
       </c>
       <c r="P195">
         <v>1</v>
       </c>
     </row>
     <row r="196" spans="1:16">
       <c r="A196" t="s">
+        <v>449</v>
+      </c>
+      <c r="B196" t="s">
+        <v>450</v>
+      </c>
+      <c r="C196" s="1">
+        <v>187052.98</v>
+      </c>
+      <c r="D196" s="1">
+        <v>96.243</v>
+      </c>
+      <c r="E196" s="1">
+        <v>97.25354817</v>
+      </c>
+      <c r="F196" t="s">
+        <v>8</v>
+      </c>
+      <c r="G196">
+        <v>1.0</v>
+      </c>
+      <c r="H196" s="1">
+        <v>181915.66</v>
+      </c>
+      <c r="I196" s="1">
+        <v>-1890.26</v>
+      </c>
+      <c r="J196" s="1">
+        <v>-1.0390859148685</v>
+      </c>
+      <c r="K196">
+        <v>0.67</v>
+      </c>
+      <c r="L196" t="s">
         <v>451</v>
       </c>
-      <c r="B196" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M196" s="1">
-        <v>296361.0</v>
+        <v>180025.4</v>
       </c>
       <c r="N196" s="1">
-        <v>304682.92</v>
+        <v>181275.84</v>
       </c>
       <c r="O196" s="1">
-        <v>0.18</v>
+        <v>0.1</v>
       </c>
       <c r="P196">
         <v>1</v>
       </c>
     </row>
     <row r="197" spans="1:16">
       <c r="A197" t="s">
+        <v>452</v>
+      </c>
+      <c r="B197" t="s">
+        <v>453</v>
+      </c>
+      <c r="C197" s="1">
+        <v>1232220.54</v>
+      </c>
+      <c r="D197" s="1">
+        <v>97.704</v>
+      </c>
+      <c r="E197" s="1">
+        <v>104.9969245</v>
+      </c>
+      <c r="F197" t="s">
+        <v>8</v>
+      </c>
+      <c r="G197">
+        <v>1.0</v>
+      </c>
+      <c r="H197" s="1">
+        <v>1293793.67</v>
+      </c>
+      <c r="I197" s="1">
+        <v>-89864.91</v>
+      </c>
+      <c r="J197" s="1">
+        <v>-6.9458455458358</v>
+      </c>
+      <c r="K197">
+        <v>2.51</v>
+      </c>
+      <c r="L197" t="s">
         <v>454</v>
       </c>
-      <c r="B197" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M197" s="1">
-        <v>870572.26</v>
+        <v>1203928.76</v>
       </c>
       <c r="N197" s="1">
-        <v>871312.22</v>
+        <v>1234818.67</v>
       </c>
       <c r="O197" s="1">
-        <v>0.5</v>
+        <v>0.69</v>
       </c>
       <c r="P197">
         <v>1</v>
       </c>
     </row>
     <row r="198" spans="1:16">
       <c r="A198" t="s">
+        <v>455</v>
+      </c>
+      <c r="B198" t="s">
         <v>456</v>
       </c>
-      <c r="B198" t="s">
+      <c r="C198" s="1">
+        <v>1398573.82</v>
+      </c>
+      <c r="D198" s="1">
+        <v>103.486</v>
+      </c>
+      <c r="E198" s="1">
+        <v>124.87696502</v>
+      </c>
+      <c r="F198" t="s">
+        <v>8</v>
+      </c>
+      <c r="G198">
+        <v>1.0</v>
+      </c>
+      <c r="H198" s="1">
+        <v>1746496.54</v>
+      </c>
+      <c r="I198" s="1">
+        <v>-299168.44</v>
+      </c>
+      <c r="J198" s="1">
+        <v>-17.129632561425</v>
+      </c>
+      <c r="K198">
+        <v>0.3</v>
+      </c>
+      <c r="L198" t="s">
         <v>457</v>
       </c>
-      <c r="C198" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M198" s="1">
-        <v>179056.47</v>
+        <v>1447328.1</v>
       </c>
       <c r="N198" s="1">
-        <v>180183.91</v>
+        <v>1451562.14</v>
       </c>
       <c r="O198" s="1">
-        <v>0.1</v>
+        <v>0.81</v>
       </c>
       <c r="P198">
         <v>1</v>
       </c>
     </row>
     <row r="199" spans="1:16">
       <c r="A199" t="s">
+        <v>458</v>
+      </c>
+      <c r="B199" t="s">
         <v>459</v>
       </c>
-      <c r="B199" t="s">
+      <c r="C199" s="1">
+        <v>243000.0</v>
+      </c>
+      <c r="D199" s="1">
+        <v>98.565</v>
+      </c>
+      <c r="E199" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F199" t="s">
+        <v>8</v>
+      </c>
+      <c r="G199">
+        <v>1.0</v>
+      </c>
+      <c r="H199" s="1">
+        <v>243000.0</v>
+      </c>
+      <c r="I199" s="1">
+        <v>-3487.05</v>
+      </c>
+      <c r="J199" s="1">
+        <v>-1.435</v>
+      </c>
+      <c r="K199">
+        <v>1.51</v>
+      </c>
+      <c r="L199" t="s">
         <v>460</v>
       </c>
-      <c r="C199" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M199" s="1">
-        <v>1196030.22</v>
+        <v>239512.95</v>
       </c>
       <c r="N199" s="1">
-        <v>1223881.78</v>
+        <v>243184.79</v>
       </c>
       <c r="O199" s="1">
-        <v>0.71</v>
+        <v>0.14</v>
       </c>
       <c r="P199">
         <v>1</v>
       </c>
     </row>
     <row r="200" spans="1:16">
       <c r="A200" t="s">
+        <v>461</v>
+      </c>
+      <c r="B200" t="s">
         <v>462</v>
       </c>
-      <c r="B200" t="s">
+      <c r="C200" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="D200" s="1">
+        <v>105.5</v>
+      </c>
+      <c r="E200" s="1">
+        <v>99.922</v>
+      </c>
+      <c r="F200" t="s">
+        <v>8</v>
+      </c>
+      <c r="G200">
+        <v>1.0</v>
+      </c>
+      <c r="H200" s="1">
+        <v>199844.0</v>
+      </c>
+      <c r="I200" s="1">
+        <v>11156.0</v>
+      </c>
+      <c r="J200" s="1">
+        <v>5.5823542363043</v>
+      </c>
+      <c r="K200">
+        <v>2.1</v>
+      </c>
+      <c r="L200" t="s">
         <v>463</v>
       </c>
-      <c r="C200" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M200" s="1">
-        <v>1445859.6</v>
+        <v>211000.0</v>
       </c>
       <c r="N200" s="1">
-        <v>1504647.6</v>
+        <v>215190.41</v>
       </c>
       <c r="O200" s="1">
-        <v>0.87</v>
+        <v>0.12</v>
       </c>
       <c r="P200">
         <v>1</v>
       </c>
     </row>
     <row r="201" spans="1:16">
       <c r="A201" t="s">
+        <v>464</v>
+      </c>
+      <c r="B201" t="s">
         <v>465</v>
       </c>
-      <c r="B201" t="s">
+      <c r="C201" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="D201" s="1">
+        <v>99.115</v>
+      </c>
+      <c r="E201" s="1">
+        <v>100.028</v>
+      </c>
+      <c r="F201" t="s">
+        <v>8</v>
+      </c>
+      <c r="G201">
+        <v>1.0</v>
+      </c>
+      <c r="H201" s="1">
+        <v>300084.0</v>
+      </c>
+      <c r="I201" s="1">
+        <v>-2739.0</v>
+      </c>
+      <c r="J201" s="1">
+        <v>-0.91274443155916</v>
+      </c>
+      <c r="K201">
+        <v>0.97</v>
+      </c>
+      <c r="L201" t="s">
         <v>466</v>
       </c>
-      <c r="C201" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M201" s="1">
-        <v>236609.1</v>
+        <v>297345.0</v>
       </c>
       <c r="N201" s="1">
-        <v>239609.26</v>
+        <v>300265.13</v>
       </c>
       <c r="O201" s="1">
-        <v>0.14</v>
+        <v>0.17</v>
       </c>
       <c r="P201">
         <v>1</v>
       </c>
     </row>
     <row r="202" spans="1:16">
       <c r="A202" t="s">
+        <v>467</v>
+      </c>
+      <c r="B202" t="s">
         <v>468</v>
-      </c>
-[...1 lines deleted...]
-        <v>469</v>
       </c>
       <c r="C202" s="1">
         <v>200000.0</v>
       </c>
       <c r="D202" s="1">
-        <v>104.215</v>
+        <v>106.304</v>
       </c>
       <c r="E202" s="1">
-        <v>99.922</v>
+        <v>107.84</v>
       </c>
       <c r="F202" t="s">
         <v>8</v>
       </c>
       <c r="G202">
         <v>1.0</v>
       </c>
       <c r="H202" s="1">
-        <v>199844.0</v>
+        <v>215680.0</v>
       </c>
       <c r="I202" s="1">
-        <v>8586.0</v>
+        <v>-3072.0</v>
       </c>
       <c r="J202" s="1">
-        <v>4.2963511539</v>
+        <v>-1.4243323442136</v>
       </c>
       <c r="K202">
-        <v>1.7</v>
+        <v>2.07</v>
       </c>
       <c r="L202" t="s">
-        <v>470</v>
+        <v>469</v>
       </c>
       <c r="M202" s="1">
-        <v>208430.0</v>
+        <v>212608.0</v>
       </c>
       <c r="N202" s="1">
-        <v>211839.59</v>
+        <v>216746.36</v>
       </c>
       <c r="O202" s="1">
         <v>0.12</v>
       </c>
       <c r="P202">
         <v>1</v>
       </c>
     </row>
     <row r="203" spans="1:16">
       <c r="A203" t="s">
+        <v>470</v>
+      </c>
+      <c r="B203" t="s">
         <v>471</v>
-      </c>
-[...1 lines deleted...]
-        <v>472</v>
       </c>
       <c r="C203" s="1">
         <v>300000.0</v>
       </c>
       <c r="D203" s="1">
-        <v>97.733</v>
+        <v>103.575</v>
       </c>
       <c r="E203" s="1">
-        <v>100.028</v>
+        <v>105.68</v>
       </c>
       <c r="F203" t="s">
         <v>8</v>
       </c>
       <c r="G203">
         <v>1.0</v>
       </c>
       <c r="H203" s="1">
-        <v>300084.0</v>
+        <v>317040.0</v>
       </c>
       <c r="I203" s="1">
-        <v>-6885.0</v>
+        <v>-6315.0</v>
       </c>
       <c r="J203" s="1">
-        <v>-2.2943575798776</v>
+        <v>-1.9918622255867</v>
       </c>
       <c r="K203">
         <v>0.66</v>
       </c>
       <c r="L203" t="s">
-        <v>473</v>
+        <v>414</v>
       </c>
       <c r="M203" s="1">
-        <v>293199.0</v>
+        <v>310725.0</v>
       </c>
       <c r="N203" s="1">
-        <v>295187.17</v>
+        <v>312701.71</v>
       </c>
       <c r="O203" s="1">
-        <v>0.17</v>
+        <v>0.18</v>
       </c>
       <c r="P203">
         <v>1</v>
       </c>
     </row>
     <row r="204" spans="1:16">
       <c r="A204" t="s">
+        <v>472</v>
+      </c>
+      <c r="B204" t="s">
+        <v>473</v>
+      </c>
+      <c r="C204" s="1">
+        <v>239000.0</v>
+      </c>
+      <c r="D204" s="1">
+        <v>98.392</v>
+      </c>
+      <c r="E204" s="1">
+        <v>99.528</v>
+      </c>
+      <c r="F204" t="s">
+        <v>8</v>
+      </c>
+      <c r="G204">
+        <v>1.0</v>
+      </c>
+      <c r="H204" s="1">
+        <v>237871.92</v>
+      </c>
+      <c r="I204" s="1">
+        <v>-2715.04</v>
+      </c>
+      <c r="J204" s="1">
+        <v>-1.1413873482839</v>
+      </c>
+      <c r="K204">
+        <v>1.45</v>
+      </c>
+      <c r="L204" t="s">
         <v>474</v>
       </c>
-      <c r="B204" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M204" s="1">
-        <v>210174.0</v>
+        <v>235156.88</v>
       </c>
       <c r="N204" s="1">
-        <v>213531.53</v>
+        <v>238626.47</v>
       </c>
       <c r="O204" s="1">
-        <v>0.12</v>
+        <v>0.13</v>
       </c>
       <c r="P204">
         <v>1</v>
       </c>
     </row>
     <row r="205" spans="1:16">
       <c r="A205" t="s">
-        <v>477</v>
+        <v>475</v>
       </c>
       <c r="B205" t="s">
-        <v>478</v>
+        <v>476</v>
       </c>
       <c r="C205" s="1">
-        <v>300000.0</v>
+        <v>0.25</v>
       </c>
       <c r="D205" s="1">
-        <v>102.721</v>
+        <v>105.752</v>
       </c>
       <c r="E205" s="1">
-        <v>105.68</v>
+        <v>136.0</v>
       </c>
       <c r="F205" t="s">
         <v>8</v>
       </c>
       <c r="G205">
         <v>1.0</v>
       </c>
       <c r="H205" s="1">
-        <v>317040.0</v>
+        <v>0.34</v>
       </c>
       <c r="I205" s="1">
-        <v>-8877.0</v>
+        <v>-0.08</v>
       </c>
       <c r="J205" s="1">
-        <v>-2.7999621498864</v>
+        <v>-23.529411764706</v>
       </c>
       <c r="K205">
-        <v>0.28</v>
+        <v>4.0</v>
       </c>
       <c r="L205">
-        <v>836.3</v>
+        <v>0.01</v>
       </c>
       <c r="M205" s="1">
-        <v>308163.0</v>
+        <v>0.26</v>
       </c>
       <c r="N205" s="1">
-        <v>308999.3</v>
+        <v>0.27</v>
       </c>
       <c r="O205" s="1">
-        <v>0.18</v>
+        <v>0.0</v>
       </c>
       <c r="P205">
         <v>1</v>
       </c>
     </row>
     <row r="206" spans="1:16">
       <c r="A206" t="s">
+        <v>477</v>
+      </c>
+      <c r="B206" t="s">
+        <v>478</v>
+      </c>
+      <c r="C206" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="D206" s="1">
+        <v>97.831</v>
+      </c>
+      <c r="E206" s="1">
+        <v>99.46</v>
+      </c>
+      <c r="F206" t="s">
+        <v>8</v>
+      </c>
+      <c r="G206">
+        <v>1.0</v>
+      </c>
+      <c r="H206" s="1">
+        <v>298380.0</v>
+      </c>
+      <c r="I206" s="1">
+        <v>-4887.0</v>
+      </c>
+      <c r="J206" s="1">
+        <v>-1.6378443595415</v>
+      </c>
+      <c r="K206">
+        <v>1.89</v>
+      </c>
+      <c r="L206" t="s">
         <v>479</v>
       </c>
-      <c r="B206" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M206" s="1">
-        <v>232570.9</v>
+        <v>293493.0</v>
       </c>
       <c r="N206" s="1">
-        <v>235377.51</v>
+        <v>299151.9</v>
       </c>
       <c r="O206" s="1">
-        <v>0.14</v>
+        <v>0.17</v>
       </c>
       <c r="P206">
         <v>1</v>
       </c>
     </row>
     <row r="207" spans="1:16">
       <c r="A207" t="s">
+        <v>480</v>
+      </c>
+      <c r="B207" t="s">
+        <v>481</v>
+      </c>
+      <c r="C207" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="D207" s="1">
+        <v>98.294</v>
+      </c>
+      <c r="E207" s="1">
+        <v>100.45</v>
+      </c>
+      <c r="F207" t="s">
+        <v>8</v>
+      </c>
+      <c r="G207">
+        <v>1.0</v>
+      </c>
+      <c r="H207" s="1">
+        <v>200900.0</v>
+      </c>
+      <c r="I207" s="1">
+        <v>-4312.0</v>
+      </c>
+      <c r="J207" s="1">
+        <v>-2.1463414634146</v>
+      </c>
+      <c r="K207">
+        <v>1.7</v>
+      </c>
+      <c r="L207" t="s">
         <v>482</v>
       </c>
-      <c r="B207" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M207" s="1">
-        <v>0.26</v>
+        <v>196588.0</v>
       </c>
       <c r="N207" s="1">
-        <v>0.27</v>
+        <v>199985.26</v>
       </c>
       <c r="O207" s="1">
-        <v>0.0</v>
+        <v>0.11</v>
       </c>
       <c r="P207">
         <v>1</v>
       </c>
     </row>
     <row r="208" spans="1:16">
       <c r="A208" t="s">
+        <v>483</v>
+      </c>
+      <c r="B208" t="s">
         <v>484</v>
       </c>
-      <c r="B208" t="s">
+      <c r="C208" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="D208" s="1">
+        <v>96.249</v>
+      </c>
+      <c r="E208" s="1">
+        <v>99.077</v>
+      </c>
+      <c r="F208" t="s">
+        <v>8</v>
+      </c>
+      <c r="G208">
+        <v>1.0</v>
+      </c>
+      <c r="H208" s="1">
+        <v>198154.0</v>
+      </c>
+      <c r="I208" s="1">
+        <v>-5656.0</v>
+      </c>
+      <c r="J208" s="1">
+        <v>-2.8543456099801</v>
+      </c>
+      <c r="K208">
+        <v>2.01</v>
+      </c>
+      <c r="L208" t="s">
         <v>485</v>
       </c>
-      <c r="C208" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M208" s="1">
-        <v>291150.0</v>
+        <v>192498.0</v>
       </c>
       <c r="N208" s="1">
-        <v>295976.71</v>
+        <v>196525.4</v>
       </c>
       <c r="O208" s="1">
-        <v>0.17</v>
+        <v>0.11</v>
       </c>
       <c r="P208">
         <v>1</v>
       </c>
     </row>
     <row r="209" spans="1:16">
       <c r="A209" t="s">
+        <v>486</v>
+      </c>
+      <c r="B209" t="s">
         <v>487</v>
       </c>
-      <c r="B209" t="s">
+      <c r="C209" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="D209" s="1">
+        <v>93.739</v>
+      </c>
+      <c r="E209" s="1">
+        <v>92.4806</v>
+      </c>
+      <c r="F209" t="s">
+        <v>8</v>
+      </c>
+      <c r="G209">
+        <v>1.0</v>
+      </c>
+      <c r="H209" s="1">
+        <v>277441.8</v>
+      </c>
+      <c r="I209" s="1">
+        <v>3775.2</v>
+      </c>
+      <c r="J209" s="1">
+        <v>1.3607178154121</v>
+      </c>
+      <c r="K209">
+        <v>0.52</v>
+      </c>
+      <c r="L209" t="s">
         <v>488</v>
       </c>
-      <c r="C209" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M209" s="1">
-        <v>193602.0</v>
+        <v>281217.0</v>
       </c>
       <c r="N209" s="1">
-        <v>196362.27</v>
+        <v>282784.81</v>
       </c>
       <c r="O209" s="1">
-        <v>0.11</v>
+        <v>0.16</v>
       </c>
       <c r="P209">
         <v>1</v>
       </c>
     </row>
     <row r="210" spans="1:16">
       <c r="A210" t="s">
+        <v>489</v>
+      </c>
+      <c r="B210" t="s">
         <v>490</v>
       </c>
-      <c r="B210" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C210" s="1">
-        <v>200000.0</v>
+        <v>239000.0</v>
       </c>
       <c r="D210" s="1">
-        <v>95.215</v>
+        <v>103.474</v>
       </c>
       <c r="E210" s="1">
-        <v>99.077</v>
+        <v>99.953</v>
       </c>
       <c r="F210" t="s">
         <v>8</v>
       </c>
       <c r="G210">
         <v>1.0</v>
       </c>
       <c r="H210" s="1">
-        <v>198154.0</v>
+        <v>238887.67</v>
       </c>
       <c r="I210" s="1">
-        <v>-7724.0</v>
+        <v>8415.19</v>
       </c>
       <c r="J210" s="1">
-        <v>-3.8979783400789</v>
+        <v>3.5226556481546</v>
       </c>
       <c r="K210">
-        <v>1.73</v>
-[...2 lines deleted...]
-        <v>492</v>
+        <v>0.35</v>
+      </c>
+      <c r="L210">
+        <v>839.77</v>
       </c>
       <c r="M210" s="1">
-        <v>190430.0</v>
+        <v>247302.86</v>
       </c>
       <c r="N210" s="1">
-        <v>193882.05</v>
+        <v>248142.63</v>
       </c>
       <c r="O210" s="1">
-        <v>0.11</v>
+        <v>0.14</v>
       </c>
       <c r="P210">
         <v>1</v>
       </c>
     </row>
     <row r="211" spans="1:16">
       <c r="A211" t="s">
+        <v>491</v>
+      </c>
+      <c r="B211" t="s">
+        <v>492</v>
+      </c>
+      <c r="C211" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="D211" s="1">
+        <v>104.332</v>
+      </c>
+      <c r="E211" s="1">
+        <v>99.961</v>
+      </c>
+      <c r="F211" t="s">
+        <v>8</v>
+      </c>
+      <c r="G211">
+        <v>1.0</v>
+      </c>
+      <c r="H211" s="1">
+        <v>99961.0</v>
+      </c>
+      <c r="I211" s="1">
+        <v>4371.0</v>
+      </c>
+      <c r="J211" s="1">
+        <v>4.3727053550885</v>
+      </c>
+      <c r="K211">
+        <v>3.75</v>
+      </c>
+      <c r="L211" t="s">
         <v>493</v>
       </c>
-      <c r="B211" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M211" s="1">
-        <v>281940.0</v>
+        <v>104332.0</v>
       </c>
       <c r="N211" s="1">
-        <v>283292.05</v>
+        <v>108085.08</v>
       </c>
       <c r="O211" s="1">
-        <v>0.16</v>
+        <v>0.06</v>
       </c>
       <c r="P211">
         <v>1</v>
       </c>
     </row>
     <row r="212" spans="1:16">
       <c r="A212" t="s">
-        <v>496</v>
+        <v>494</v>
       </c>
       <c r="B212" t="s">
-        <v>497</v>
+        <v>495</v>
       </c>
       <c r="C212" s="1">
-        <v>239000.0</v>
+        <v>214000.0</v>
       </c>
       <c r="D212" s="1">
-        <v>102.813</v>
+        <v>101.877</v>
       </c>
       <c r="E212" s="1">
-        <v>99.953</v>
+        <v>99.943</v>
       </c>
       <c r="F212" t="s">
         <v>8</v>
       </c>
       <c r="G212">
         <v>1.0</v>
       </c>
       <c r="H212" s="1">
-        <v>238887.67</v>
+        <v>213878.02</v>
       </c>
       <c r="I212" s="1">
-        <v>6835.4</v>
+        <v>4138.76</v>
       </c>
       <c r="J212" s="1">
-        <v>2.8613448320711</v>
+        <v>1.935103008715</v>
       </c>
       <c r="K212">
-        <v>4.71</v>
-[...2 lines deleted...]
-        <v>498</v>
+        <v>0.24</v>
+      </c>
+      <c r="L212">
+        <v>515.95</v>
       </c>
       <c r="M212" s="1">
-        <v>245723.07</v>
+        <v>218016.78</v>
       </c>
       <c r="N212" s="1">
-        <v>256982.26</v>
+        <v>218532.73</v>
       </c>
       <c r="O212" s="1">
-        <v>0.15</v>
+        <v>0.12</v>
       </c>
       <c r="P212">
         <v>1</v>
       </c>
     </row>
     <row r="213" spans="1:16">
       <c r="A213" t="s">
-        <v>499</v>
+        <v>496</v>
       </c>
       <c r="B213" t="s">
-        <v>500</v>
+        <v>497</v>
       </c>
       <c r="C213" s="1">
-        <v>200000.0</v>
+        <v>193000.0</v>
       </c>
       <c r="D213" s="1">
-        <v>102.711</v>
+        <v>98.09</v>
       </c>
       <c r="E213" s="1">
-        <v>99.961</v>
+        <v>99.702</v>
       </c>
       <c r="F213" t="s">
         <v>8</v>
       </c>
       <c r="G213">
         <v>1.0</v>
       </c>
       <c r="H213" s="1">
-        <v>199922.0</v>
+        <v>192424.86</v>
       </c>
       <c r="I213" s="1">
-        <v>5500.0</v>
+        <v>-3111.16</v>
       </c>
       <c r="J213" s="1">
-        <v>2.7510729184382</v>
+        <v>-1.6168181179916</v>
       </c>
       <c r="K213">
-        <v>3.35</v>
+        <v>1.86</v>
       </c>
       <c r="L213" t="s">
-        <v>501</v>
+        <v>498</v>
       </c>
       <c r="M213" s="1">
-        <v>205422.0</v>
+        <v>189313.7</v>
       </c>
       <c r="N213" s="1">
-        <v>212126.79</v>
+        <v>192905.35</v>
       </c>
       <c r="O213" s="1">
-        <v>0.12</v>
+        <v>0.11</v>
       </c>
       <c r="P213">
         <v>1</v>
       </c>
     </row>
     <row r="214" spans="1:16">
       <c r="A214" t="s">
-        <v>502</v>
+        <v>499</v>
       </c>
       <c r="B214" t="s">
-        <v>503</v>
+        <v>500</v>
       </c>
       <c r="C214" s="1">
-        <v>193000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D214" s="1">
-        <v>97.157</v>
+        <v>97.095</v>
       </c>
       <c r="E214" s="1">
-        <v>99.702</v>
+        <v>99.3</v>
       </c>
       <c r="F214" t="s">
         <v>8</v>
       </c>
       <c r="G214">
         <v>1.0</v>
       </c>
       <c r="H214" s="1">
-        <v>192424.86</v>
+        <v>99300.0</v>
       </c>
       <c r="I214" s="1">
-        <v>-4911.85</v>
+        <v>-2205.0</v>
       </c>
       <c r="J214" s="1">
-        <v>-2.5526067681691</v>
+        <v>-2.2205438066465</v>
       </c>
       <c r="K214">
-        <v>1.59</v>
+        <v>2.03</v>
       </c>
       <c r="L214" t="s">
-        <v>504</v>
+        <v>501</v>
       </c>
       <c r="M214" s="1">
-        <v>187513.01</v>
+        <v>97095.0</v>
       </c>
       <c r="N214" s="1">
-        <v>190589.11</v>
+        <v>99127.74</v>
       </c>
       <c r="O214" s="1">
-        <v>0.11</v>
+        <v>0.06</v>
       </c>
       <c r="P214">
         <v>1</v>
       </c>
     </row>
     <row r="215" spans="1:16">
       <c r="A215" t="s">
-        <v>505</v>
+        <v>502</v>
       </c>
       <c r="B215" t="s">
-        <v>506</v>
+        <v>503</v>
       </c>
       <c r="C215" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D215" s="1">
-        <v>95.541</v>
+        <v>101.693</v>
       </c>
       <c r="E215" s="1">
-        <v>99.3</v>
+        <v>99.611</v>
       </c>
       <c r="F215" t="s">
         <v>8</v>
       </c>
       <c r="G215">
         <v>1.0</v>
       </c>
       <c r="H215" s="1">
-        <v>99300.0</v>
+        <v>199222.0</v>
       </c>
       <c r="I215" s="1">
-        <v>-3759.0</v>
+        <v>4164.0</v>
       </c>
       <c r="J215" s="1">
-        <v>-3.785498489426</v>
+        <v>2.0901306080654</v>
       </c>
       <c r="K215">
-        <v>1.74</v>
+        <v>3.08</v>
       </c>
       <c r="L215" t="s">
-        <v>507</v>
+        <v>504</v>
       </c>
       <c r="M215" s="1">
-        <v>95541.0</v>
+        <v>203386.0</v>
       </c>
       <c r="N215" s="1">
-        <v>97281.96</v>
+        <v>209544.9</v>
       </c>
       <c r="O215" s="1">
-        <v>0.06</v>
+        <v>0.12</v>
       </c>
       <c r="P215">
         <v>1</v>
       </c>
     </row>
     <row r="216" spans="1:16">
       <c r="A216" t="s">
-        <v>508</v>
+        <v>505</v>
       </c>
       <c r="B216" t="s">
-        <v>509</v>
+        <v>506</v>
       </c>
       <c r="C216" s="1">
-        <v>200000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D216" s="1">
-        <v>100.46</v>
+        <v>99.338</v>
       </c>
       <c r="E216" s="1">
-        <v>99.611</v>
+        <v>99.438</v>
       </c>
       <c r="F216" t="s">
         <v>8</v>
       </c>
       <c r="G216">
         <v>1.0</v>
       </c>
       <c r="H216" s="1">
-        <v>199222.0</v>
+        <v>298314.0</v>
       </c>
       <c r="I216" s="1">
-        <v>1698.0</v>
+        <v>-300.0</v>
       </c>
       <c r="J216" s="1">
-        <v>0.85231550732349</v>
+        <v>-0.10056517629075</v>
       </c>
       <c r="K216">
-        <v>2.75</v>
+        <v>2.93</v>
       </c>
       <c r="L216" t="s">
-        <v>510</v>
+        <v>507</v>
       </c>
       <c r="M216" s="1">
-        <v>200920.0</v>
+        <v>298014.0</v>
       </c>
       <c r="N216" s="1">
-        <v>206421.37</v>
+        <v>306798.25</v>
       </c>
       <c r="O216" s="1">
-        <v>0.12</v>
+        <v>0.17</v>
       </c>
       <c r="P216">
         <v>1</v>
       </c>
     </row>
     <row r="217" spans="1:16">
       <c r="A217" t="s">
-        <v>511</v>
+        <v>508</v>
       </c>
       <c r="B217" t="s">
-        <v>512</v>
+        <v>509</v>
       </c>
       <c r="C217" s="1">
-        <v>300000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D217" s="1">
-        <v>97.911</v>
+        <v>100.314</v>
       </c>
       <c r="E217" s="1">
-        <v>99.438</v>
+        <v>101.06225</v>
       </c>
       <c r="F217" t="s">
         <v>8</v>
       </c>
       <c r="G217">
         <v>1.0</v>
       </c>
       <c r="H217" s="1">
-        <v>298314.0</v>
+        <v>404249.0</v>
       </c>
       <c r="I217" s="1">
-        <v>-4581.0</v>
+        <v>-2993.0</v>
       </c>
       <c r="J217" s="1">
-        <v>-1.5356302419598</v>
+        <v>-0.74038525760113</v>
       </c>
       <c r="K217">
-        <v>2.67</v>
+        <v>3.79</v>
       </c>
       <c r="L217" t="s">
-        <v>513</v>
+        <v>510</v>
       </c>
       <c r="M217" s="1">
-        <v>293733.0</v>
+        <v>401256.0</v>
       </c>
       <c r="N217" s="1">
-        <v>301746.7</v>
+        <v>416399.84</v>
       </c>
       <c r="O217" s="1">
-        <v>0.17</v>
+        <v>0.23</v>
       </c>
       <c r="P217">
         <v>1</v>
       </c>
     </row>
     <row r="218" spans="1:16">
       <c r="A218" t="s">
-        <v>514</v>
+        <v>511</v>
       </c>
       <c r="B218" t="s">
-        <v>515</v>
+        <v>512</v>
       </c>
       <c r="C218" s="1">
         <v>400000.0</v>
       </c>
       <c r="D218" s="1">
-        <v>98.702</v>
+        <v>104.147</v>
       </c>
       <c r="E218" s="1">
-        <v>101.06225</v>
+        <v>102.716</v>
       </c>
       <c r="F218" t="s">
         <v>8</v>
       </c>
       <c r="G218">
         <v>1.0</v>
       </c>
       <c r="H218" s="1">
-        <v>404249.0</v>
+        <v>410864.0</v>
       </c>
       <c r="I218" s="1">
-        <v>-9441.0</v>
+        <v>5724.0</v>
       </c>
       <c r="J218" s="1">
-        <v>-2.3354417698003</v>
+        <v>1.3931617274816</v>
       </c>
       <c r="K218">
-        <v>3.45</v>
+        <v>4.08</v>
       </c>
       <c r="L218" t="s">
-        <v>516</v>
+        <v>513</v>
       </c>
       <c r="M218" s="1">
-        <v>394808.0</v>
+        <v>416588.0</v>
       </c>
       <c r="N218" s="1">
-        <v>408595.68</v>
+        <v>432908.55</v>
       </c>
       <c r="O218" s="1">
         <v>0.24</v>
       </c>
       <c r="P218">
         <v>1</v>
       </c>
     </row>
     <row r="219" spans="1:16">
       <c r="A219" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
       <c r="B219" t="s">
-        <v>518</v>
+        <v>515</v>
       </c>
       <c r="C219" s="1">
-        <v>400000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D219" s="1">
-        <v>102.382</v>
+        <v>101.744</v>
       </c>
       <c r="E219" s="1">
-        <v>102.716</v>
+        <v>98.6</v>
       </c>
       <c r="F219" t="s">
         <v>8</v>
       </c>
       <c r="G219">
         <v>1.0</v>
       </c>
       <c r="H219" s="1">
-        <v>410864.0</v>
+        <v>591600.0</v>
       </c>
       <c r="I219" s="1">
-        <v>-1336.0</v>
+        <v>18864.0</v>
       </c>
       <c r="J219" s="1">
-        <v>-0.32516842556174</v>
+        <v>3.1886409736308</v>
       </c>
       <c r="K219">
-        <v>3.7</v>
-[...2 lines deleted...]
-        <v>519</v>
+        <v>0.1</v>
+      </c>
+      <c r="L219">
+        <v>575.34</v>
       </c>
       <c r="M219" s="1">
-        <v>409528.0</v>
+        <v>610464.0</v>
       </c>
       <c r="N219" s="1">
-        <v>424328.0</v>
+        <v>611039.34</v>
       </c>
       <c r="O219" s="1">
-        <v>0.25</v>
+        <v>0.34</v>
       </c>
       <c r="P219">
         <v>1</v>
       </c>
     </row>
     <row r="220" spans="1:16">
       <c r="A220" t="s">
-        <v>520</v>
+        <v>516</v>
       </c>
       <c r="B220" t="s">
-        <v>521</v>
+        <v>517</v>
       </c>
       <c r="C220" s="1">
-        <v>600000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D220" s="1">
-        <v>100.473</v>
+        <v>103.223</v>
       </c>
       <c r="E220" s="1">
-        <v>98.6</v>
+        <v>100.0</v>
       </c>
       <c r="F220" t="s">
         <v>8</v>
       </c>
       <c r="G220">
         <v>1.0</v>
       </c>
       <c r="H220" s="1">
-        <v>591600.0</v>
+        <v>200000.0</v>
       </c>
       <c r="I220" s="1">
-        <v>11238.0</v>
+        <v>6446.0</v>
       </c>
       <c r="J220" s="1">
-        <v>1.8995943204868</v>
+        <v>3.223</v>
       </c>
       <c r="K220">
-        <v>4.11</v>
+        <v>4.52</v>
       </c>
       <c r="L220" t="s">
-        <v>522</v>
+        <v>518</v>
       </c>
       <c r="M220" s="1">
-        <v>602838.0</v>
+        <v>206446.0</v>
       </c>
       <c r="N220" s="1">
-        <v>627505.81</v>
+        <v>215486.16</v>
       </c>
       <c r="O220" s="1">
-        <v>0.36</v>
+        <v>0.12</v>
       </c>
       <c r="P220">
         <v>1</v>
       </c>
     </row>
     <row r="221" spans="1:16">
       <c r="A221" t="s">
-        <v>523</v>
+        <v>519</v>
       </c>
       <c r="B221" t="s">
-        <v>524</v>
+        <v>520</v>
       </c>
       <c r="C221" s="1">
         <v>200000.0</v>
       </c>
       <c r="D221" s="1">
-        <v>102.319</v>
+        <v>107.066</v>
       </c>
       <c r="E221" s="1">
-        <v>100.0</v>
+        <v>109.3</v>
       </c>
       <c r="F221" t="s">
         <v>8</v>
       </c>
       <c r="G221">
         <v>1.0</v>
       </c>
       <c r="H221" s="1">
-        <v>200000.0</v>
+        <v>218600.0</v>
       </c>
       <c r="I221" s="1">
-        <v>4638.0</v>
+        <v>-4468.0</v>
       </c>
       <c r="J221" s="1">
-        <v>2.319</v>
+        <v>-2.0439158279963</v>
       </c>
       <c r="K221">
-        <v>4.12</v>
+        <v>1.29</v>
       </c>
       <c r="L221" t="s">
-        <v>525</v>
+        <v>521</v>
       </c>
       <c r="M221" s="1">
-        <v>204638.0</v>
+        <v>214132.0</v>
       </c>
       <c r="N221" s="1">
-        <v>212887.48</v>
+        <v>216721.04</v>
       </c>
       <c r="O221" s="1">
         <v>0.12</v>
       </c>
       <c r="P221">
         <v>1</v>
       </c>
     </row>
     <row r="222" spans="1:16">
       <c r="A222" t="s">
-        <v>526</v>
+        <v>522</v>
       </c>
       <c r="B222" t="s">
-        <v>527</v>
+        <v>523</v>
       </c>
       <c r="C222" s="1">
         <v>200000.0</v>
       </c>
       <c r="D222" s="1">
-        <v>105.963</v>
+        <v>99.557</v>
       </c>
       <c r="E222" s="1">
-        <v>109.3</v>
+        <v>99.852</v>
       </c>
       <c r="F222" t="s">
         <v>8</v>
       </c>
       <c r="G222">
         <v>1.0</v>
       </c>
       <c r="H222" s="1">
-        <v>218600.0</v>
+        <v>199704.0</v>
       </c>
       <c r="I222" s="1">
-        <v>-6674.0</v>
+        <v>-590.0</v>
       </c>
       <c r="J222" s="1">
-        <v>-3.0530649588289</v>
+        <v>-0.29543724712575</v>
       </c>
       <c r="K222">
-        <v>0.86</v>
+        <v>0.91</v>
       </c>
       <c r="L222" t="s">
-        <v>528</v>
+        <v>524</v>
       </c>
       <c r="M222" s="1">
-        <v>211926.0</v>
+        <v>199114.0</v>
       </c>
       <c r="N222" s="1">
-        <v>213652.03</v>
+        <v>200933.18</v>
       </c>
       <c r="O222" s="1">
-        <v>0.12</v>
+        <v>0.11</v>
       </c>
       <c r="P222">
         <v>1</v>
       </c>
     </row>
     <row r="223" spans="1:16">
       <c r="A223" t="s">
-        <v>529</v>
+        <v>525</v>
       </c>
       <c r="B223" t="s">
-        <v>530</v>
+        <v>526</v>
       </c>
       <c r="C223" s="1">
         <v>200000.0</v>
       </c>
       <c r="D223" s="1">
-        <v>98.013</v>
+        <v>100.177</v>
       </c>
       <c r="E223" s="1">
-        <v>99.852</v>
+        <v>99.653</v>
       </c>
       <c r="F223" t="s">
         <v>8</v>
       </c>
       <c r="G223">
         <v>1.0</v>
       </c>
       <c r="H223" s="1">
-        <v>199704.0</v>
+        <v>199306.0</v>
       </c>
       <c r="I223" s="1">
-        <v>-3678.0</v>
+        <v>1048.0</v>
       </c>
       <c r="J223" s="1">
-        <v>-1.8417257541161</v>
+        <v>0.52582461140156</v>
       </c>
       <c r="K223">
-        <v>0.58</v>
+        <v>1.96</v>
       </c>
       <c r="L223" t="s">
-        <v>531</v>
+        <v>527</v>
       </c>
       <c r="M223" s="1">
-        <v>196026.0</v>
+        <v>200354.0</v>
       </c>
       <c r="N223" s="1">
-        <v>197187.64</v>
+        <v>204274.55</v>
       </c>
       <c r="O223" s="1">
         <v>0.11</v>
       </c>
       <c r="P223">
         <v>1</v>
       </c>
     </row>
     <row r="224" spans="1:16">
       <c r="A224" t="s">
-        <v>532</v>
+        <v>528</v>
       </c>
       <c r="B224" t="s">
-        <v>533</v>
+        <v>529</v>
       </c>
       <c r="C224" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D224" s="1">
-        <v>98.932</v>
+        <v>101.191</v>
       </c>
       <c r="E224" s="1">
-        <v>99.653</v>
+        <v>100.0</v>
       </c>
       <c r="F224" t="s">
         <v>8</v>
       </c>
       <c r="G224">
         <v>1.0</v>
       </c>
       <c r="H224" s="1">
-        <v>199306.0</v>
+        <v>100000.0</v>
       </c>
       <c r="I224" s="1">
-        <v>-1442.0</v>
+        <v>1191.0</v>
       </c>
       <c r="J224" s="1">
-        <v>-0.72351058171856</v>
+        <v>1.191</v>
       </c>
       <c r="K224">
-        <v>1.68</v>
-[...2 lines deleted...]
-        <v>534</v>
+        <v>0.23</v>
+      </c>
+      <c r="L224">
+        <v>228.14</v>
       </c>
       <c r="M224" s="1">
-        <v>197864.0</v>
+        <v>101191.0</v>
       </c>
       <c r="N224" s="1">
-        <v>201229.75</v>
+        <v>101419.14</v>
       </c>
       <c r="O224" s="1">
-        <v>0.12</v>
+        <v>0.06</v>
       </c>
       <c r="P224">
         <v>1</v>
       </c>
     </row>
     <row r="225" spans="1:16">
       <c r="A225" t="s">
-        <v>535</v>
+        <v>530</v>
       </c>
       <c r="B225" t="s">
-        <v>536</v>
+        <v>531</v>
       </c>
       <c r="C225" s="1">
         <v>100000.0</v>
       </c>
       <c r="D225" s="1">
-        <v>98.337</v>
+        <v>99.354</v>
       </c>
       <c r="E225" s="1">
-        <v>101.72</v>
+        <v>99.589</v>
       </c>
       <c r="F225" t="s">
         <v>8</v>
       </c>
       <c r="G225">
         <v>1.0</v>
       </c>
       <c r="H225" s="1">
-        <v>101720.0</v>
+        <v>99589.0</v>
       </c>
       <c r="I225" s="1">
-        <v>-3383.0</v>
+        <v>-235.0</v>
       </c>
       <c r="J225" s="1">
-        <v>-3.3257963035785</v>
+        <v>-0.23596983602607</v>
       </c>
       <c r="K225">
-        <v>3.31</v>
-[...2 lines deleted...]
-        <v>537</v>
+        <v>0.64</v>
+      </c>
+      <c r="L225">
+        <v>638.01</v>
       </c>
       <c r="M225" s="1">
-        <v>98337.0</v>
+        <v>99354.0</v>
       </c>
       <c r="N225" s="1">
-        <v>101643.13</v>
+        <v>99992.01</v>
       </c>
       <c r="O225" s="1">
         <v>0.06</v>
       </c>
       <c r="P225">
         <v>1</v>
       </c>
     </row>
     <row r="226" spans="1:16">
       <c r="A226" t="s">
-        <v>538</v>
+        <v>532</v>
       </c>
       <c r="B226" t="s">
-        <v>539</v>
+        <v>533</v>
       </c>
       <c r="C226" s="1">
         <v>100000.0</v>
       </c>
       <c r="D226" s="1">
-        <v>98.354</v>
+        <v>103.256</v>
       </c>
       <c r="E226" s="1">
-        <v>99.589</v>
+        <v>98.769</v>
       </c>
       <c r="F226" t="s">
         <v>8</v>
       </c>
       <c r="G226">
         <v>1.0</v>
       </c>
       <c r="H226" s="1">
-        <v>99589.0</v>
+        <v>98769.0</v>
       </c>
       <c r="I226" s="1">
-        <v>-1235.0</v>
+        <v>4487.0</v>
       </c>
       <c r="J226" s="1">
-        <v>-1.2400967978391</v>
+        <v>4.5429233868926</v>
       </c>
       <c r="K226">
-        <v>0.36</v>
-[...2 lines deleted...]
-        <v>360.62</v>
+        <v>2.2</v>
+      </c>
+      <c r="L226" t="s">
+        <v>534</v>
       </c>
       <c r="M226" s="1">
-        <v>98354.0</v>
+        <v>103256.0</v>
       </c>
       <c r="N226" s="1">
-        <v>98714.62</v>
+        <v>105453.6</v>
       </c>
       <c r="O226" s="1">
         <v>0.06</v>
       </c>
       <c r="P226">
         <v>1</v>
       </c>
     </row>
     <row r="227" spans="1:16">
       <c r="A227" t="s">
-        <v>540</v>
+        <v>535</v>
       </c>
       <c r="B227" t="s">
-        <v>541</v>
+        <v>536</v>
       </c>
       <c r="C227" s="1">
-        <v>200000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D227" s="1">
-        <v>101.587</v>
+        <v>85.289</v>
       </c>
       <c r="E227" s="1">
-        <v>98.769</v>
+        <v>85.96</v>
       </c>
       <c r="F227" t="s">
         <v>8</v>
       </c>
       <c r="G227">
         <v>1.0</v>
       </c>
       <c r="H227" s="1">
-        <v>197538.0</v>
+        <v>343840.0</v>
       </c>
       <c r="I227" s="1">
-        <v>5636.0</v>
+        <v>-2684.0</v>
       </c>
       <c r="J227" s="1">
-        <v>2.8531219309702</v>
+        <v>-0.7805956258725</v>
       </c>
       <c r="K227">
-        <v>1.88</v>
+        <v>0.48</v>
       </c>
       <c r="L227" t="s">
-        <v>542</v>
+        <v>537</v>
       </c>
       <c r="M227" s="1">
-        <v>203174.0</v>
+        <v>341156.0</v>
       </c>
       <c r="N227" s="1">
-        <v>206932.22</v>
+        <v>343087.51</v>
       </c>
       <c r="O227" s="1">
-        <v>0.12</v>
+        <v>0.19</v>
       </c>
       <c r="P227">
         <v>1</v>
       </c>
     </row>
     <row r="228" spans="1:16">
       <c r="A228" t="s">
-        <v>543</v>
+        <v>538</v>
       </c>
       <c r="B228" t="s">
-        <v>544</v>
+        <v>539</v>
       </c>
       <c r="C228" s="1">
-        <v>193000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D228" s="1">
-        <v>99.096</v>
+        <v>99.337</v>
       </c>
       <c r="E228" s="1">
-        <v>99.43</v>
+        <v>100.65</v>
       </c>
       <c r="F228" t="s">
         <v>8</v>
       </c>
       <c r="G228">
         <v>1.0</v>
       </c>
       <c r="H228" s="1">
-        <v>191899.9</v>
+        <v>603900.0</v>
       </c>
       <c r="I228" s="1">
-        <v>-644.62</v>
+        <v>-7878.0</v>
       </c>
       <c r="J228" s="1">
-        <v>-0.33591471386905</v>
+        <v>-1.304520615996</v>
       </c>
       <c r="K228">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.81</v>
+      </c>
+      <c r="L228" t="s">
+        <v>540</v>
       </c>
       <c r="M228" s="1">
-        <v>191255.28</v>
+        <v>596022.0</v>
       </c>
       <c r="N228" s="1">
-        <v>191255.28</v>
+        <v>600854.88</v>
       </c>
       <c r="O228" s="1">
-        <v>0.11</v>
+        <v>0.34</v>
       </c>
       <c r="P228">
         <v>1</v>
       </c>
     </row>
     <row r="229" spans="1:16">
       <c r="A229" t="s">
-        <v>545</v>
+        <v>541</v>
       </c>
       <c r="B229" t="s">
-        <v>546</v>
+        <v>542</v>
       </c>
       <c r="C229" s="1">
-        <v>400000.0</v>
+        <v>135000.0</v>
       </c>
       <c r="D229" s="1">
-        <v>83.643</v>
+        <v>100.473</v>
       </c>
       <c r="E229" s="1">
-        <v>85.96</v>
+        <v>99.662</v>
       </c>
       <c r="F229" t="s">
         <v>8</v>
       </c>
       <c r="G229">
         <v>1.0</v>
       </c>
       <c r="H229" s="1">
-        <v>343840.0</v>
+        <v>134543.7</v>
       </c>
       <c r="I229" s="1">
-        <v>-9268.0</v>
+        <v>1094.85</v>
       </c>
       <c r="J229" s="1">
-        <v>-2.6954397394137</v>
+        <v>0.81375047661094</v>
       </c>
       <c r="K229">
-        <v>0.43</v>
-[...2 lines deleted...]
-        <v>528</v>
+        <v>0.01</v>
+      </c>
+      <c r="L229">
+        <v>13.41</v>
       </c>
       <c r="M229" s="1">
-        <v>334572.0</v>
+        <v>135638.55</v>
       </c>
       <c r="N229" s="1">
-        <v>336298.03</v>
+        <v>135651.96</v>
       </c>
       <c r="O229" s="1">
-        <v>0.19</v>
+        <v>0.08</v>
       </c>
       <c r="P229">
         <v>1</v>
       </c>
     </row>
     <row r="230" spans="1:16">
       <c r="A230" t="s">
-        <v>547</v>
+        <v>543</v>
       </c>
       <c r="B230" t="s">
-        <v>548</v>
+        <v>544</v>
       </c>
       <c r="C230" s="1">
-        <v>600000.0</v>
+        <v>116000.0</v>
       </c>
       <c r="D230" s="1">
-        <v>98.542</v>
+        <v>99.954</v>
       </c>
       <c r="E230" s="1">
-        <v>100.65</v>
+        <v>99.571</v>
       </c>
       <c r="F230" t="s">
         <v>8</v>
       </c>
       <c r="G230">
         <v>1.0</v>
       </c>
       <c r="H230" s="1">
-        <v>603900.0</v>
+        <v>115502.36</v>
       </c>
       <c r="I230" s="1">
-        <v>-12648.0</v>
+        <v>444.28</v>
       </c>
       <c r="J230" s="1">
-        <v>-2.0943864878291</v>
+        <v>0.38465014913981</v>
       </c>
       <c r="K230">
-        <v>0.56</v>
+        <v>1.5</v>
       </c>
       <c r="L230" t="s">
-        <v>549</v>
+        <v>545</v>
       </c>
       <c r="M230" s="1">
-        <v>591252.0</v>
+        <v>115946.64</v>
       </c>
       <c r="N230" s="1">
-        <v>594605.42</v>
+        <v>117681.87</v>
       </c>
       <c r="O230" s="1">
-        <v>0.34</v>
+        <v>0.07</v>
       </c>
       <c r="P230">
         <v>1</v>
       </c>
     </row>
     <row r="231" spans="1:16">
       <c r="A231" t="s">
-        <v>550</v>
+        <v>546</v>
       </c>
       <c r="B231" t="s">
-        <v>551</v>
+        <v>547</v>
       </c>
       <c r="C231" s="1">
-        <v>116000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D231" s="1">
-        <v>98.777</v>
+        <v>99.031</v>
       </c>
       <c r="E231" s="1">
-        <v>99.571</v>
+        <v>100.0</v>
       </c>
       <c r="F231" t="s">
         <v>8</v>
       </c>
       <c r="G231">
         <v>1.0</v>
       </c>
       <c r="H231" s="1">
-        <v>115502.36</v>
+        <v>200000.0</v>
       </c>
       <c r="I231" s="1">
-        <v>-921.04</v>
+        <v>-1938.0</v>
       </c>
       <c r="J231" s="1">
-        <v>-0.79742093581464</v>
+        <v>-0.969</v>
       </c>
       <c r="K231">
-        <v>1.23</v>
+        <v>1.93</v>
       </c>
       <c r="L231" t="s">
-        <v>552</v>
+        <v>548</v>
       </c>
       <c r="M231" s="1">
-        <v>114581.32</v>
+        <v>198062.0</v>
       </c>
       <c r="N231" s="1">
-        <v>116006.69</v>
+        <v>201920.3</v>
       </c>
       <c r="O231" s="1">
-        <v>0.07</v>
+        <v>0.11</v>
       </c>
       <c r="P231">
         <v>1</v>
       </c>
     </row>
     <row r="232" spans="1:16">
       <c r="A232" t="s">
-        <v>553</v>
+        <v>549</v>
       </c>
       <c r="B232" t="s">
-        <v>554</v>
+        <v>550</v>
       </c>
       <c r="C232" s="1">
-        <v>200000.0</v>
+        <v>526000.0</v>
       </c>
       <c r="D232" s="1">
-        <v>98.092</v>
+        <v>98.718</v>
       </c>
       <c r="E232" s="1">
         <v>100.0</v>
       </c>
       <c r="F232" t="s">
         <v>8</v>
       </c>
       <c r="G232">
         <v>1.0</v>
       </c>
       <c r="H232" s="1">
-        <v>200000.0</v>
+        <v>526000.0</v>
       </c>
       <c r="I232" s="1">
-        <v>-3816.0</v>
+        <v>-6743.32</v>
       </c>
       <c r="J232" s="1">
-        <v>-1.908</v>
+        <v>-1.282</v>
       </c>
       <c r="K232">
-        <v>1.62</v>
+        <v>0.89</v>
       </c>
       <c r="L232" t="s">
-        <v>555</v>
+        <v>551</v>
       </c>
       <c r="M232" s="1">
-        <v>196184.0</v>
+        <v>519256.68</v>
       </c>
       <c r="N232" s="1">
-        <v>199433.1</v>
+        <v>523927.44</v>
       </c>
       <c r="O232" s="1">
-        <v>0.12</v>
+        <v>0.29</v>
       </c>
       <c r="P232">
         <v>1</v>
       </c>
     </row>
     <row r="233" spans="1:16">
       <c r="A233" t="s">
-        <v>556</v>
+        <v>552</v>
       </c>
       <c r="B233" t="s">
-        <v>557</v>
+        <v>553</v>
       </c>
       <c r="C233" s="1">
-        <v>526000.0</v>
+        <v>360000.0</v>
       </c>
       <c r="D233" s="1">
-        <v>97.718</v>
+        <v>98.205</v>
       </c>
       <c r="E233" s="1">
         <v>100.0</v>
       </c>
       <c r="F233" t="s">
         <v>8</v>
       </c>
       <c r="G233">
         <v>1.0</v>
       </c>
       <c r="H233" s="1">
-        <v>526000.0</v>
+        <v>360000.0</v>
       </c>
       <c r="I233" s="1">
-        <v>-12003.32</v>
+        <v>-6462.0</v>
       </c>
       <c r="J233" s="1">
-        <v>-2.282</v>
+        <v>-1.795</v>
       </c>
       <c r="K233">
-        <v>0.6</v>
+        <v>2.38</v>
       </c>
       <c r="L233" t="s">
-        <v>558</v>
+        <v>554</v>
       </c>
       <c r="M233" s="1">
-        <v>513996.68</v>
+        <v>353538.0</v>
       </c>
       <c r="N233" s="1">
-        <v>517176.78</v>
+        <v>362102.95</v>
       </c>
       <c r="O233" s="1">
-        <v>0.3</v>
+        <v>0.2</v>
       </c>
       <c r="P233">
         <v>1</v>
       </c>
     </row>
     <row r="234" spans="1:16">
       <c r="A234" t="s">
-        <v>559</v>
+        <v>555</v>
       </c>
       <c r="B234" t="s">
-        <v>560</v>
+        <v>556</v>
       </c>
       <c r="C234" s="1">
-        <v>360000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D234" s="1">
-        <v>97.41</v>
+        <v>99.274</v>
       </c>
       <c r="E234" s="1">
-        <v>100.0</v>
+        <v>100.42</v>
       </c>
       <c r="F234" t="s">
         <v>8</v>
       </c>
       <c r="G234">
         <v>1.0</v>
       </c>
       <c r="H234" s="1">
-        <v>360000.0</v>
+        <v>401680.0</v>
       </c>
       <c r="I234" s="1">
-        <v>-9324.0</v>
+        <v>-4584.0</v>
       </c>
       <c r="J234" s="1">
-        <v>-2.59</v>
+        <v>-1.1412069308903</v>
       </c>
       <c r="K234">
-        <v>2.07</v>
+        <v>3.47</v>
       </c>
       <c r="L234" t="s">
-        <v>561</v>
+        <v>557</v>
       </c>
       <c r="M234" s="1">
-        <v>350676.0</v>
+        <v>397096.0</v>
       </c>
       <c r="N234" s="1">
-        <v>358138.17</v>
+        <v>410960.38</v>
       </c>
       <c r="O234" s="1">
-        <v>0.21</v>
+        <v>0.23</v>
       </c>
       <c r="P234">
         <v>1</v>
       </c>
     </row>
     <row r="235" spans="1:16">
       <c r="A235" t="s">
-        <v>562</v>
+        <v>558</v>
       </c>
       <c r="B235" t="s">
-        <v>563</v>
+        <v>559</v>
       </c>
       <c r="C235" s="1">
-        <v>400000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D235" s="1">
-        <v>97.851</v>
+        <v>97.726</v>
       </c>
       <c r="E235" s="1">
-        <v>100.42</v>
+        <v>99.259</v>
       </c>
       <c r="F235" t="s">
         <v>8</v>
       </c>
       <c r="G235">
         <v>1.0</v>
       </c>
       <c r="H235" s="1">
-        <v>401680.0</v>
+        <v>297777.0</v>
       </c>
       <c r="I235" s="1">
-        <v>-10276.0</v>
+        <v>-4599.0</v>
       </c>
       <c r="J235" s="1">
-        <v>-2.558255327624</v>
+        <v>-1.5444443325039</v>
       </c>
       <c r="K235">
-        <v>3.17</v>
+        <v>0.62</v>
       </c>
       <c r="L235" t="s">
-        <v>564</v>
+        <v>560</v>
       </c>
       <c r="M235" s="1">
-        <v>391404.0</v>
+        <v>293178.0</v>
       </c>
       <c r="N235" s="1">
-        <v>404076.6</v>
+        <v>295047.86</v>
       </c>
       <c r="O235" s="1">
-        <v>0.23</v>
+        <v>0.17</v>
       </c>
       <c r="P235">
         <v>1</v>
       </c>
     </row>
     <row r="236" spans="1:16">
       <c r="A236" t="s">
-        <v>565</v>
+        <v>561</v>
       </c>
       <c r="B236" t="s">
-        <v>566</v>
+        <v>562</v>
       </c>
       <c r="C236" s="1">
-        <v>300000.0</v>
+        <v>238000.0</v>
       </c>
       <c r="D236" s="1">
-        <v>96.931</v>
+        <v>98.219</v>
       </c>
       <c r="E236" s="1">
-        <v>99.259</v>
+        <v>99.362</v>
       </c>
       <c r="F236" t="s">
         <v>8</v>
       </c>
       <c r="G236">
         <v>1.0</v>
       </c>
       <c r="H236" s="1">
-        <v>297777.0</v>
+        <v>236481.56</v>
       </c>
       <c r="I236" s="1">
-        <v>-6984.0</v>
+        <v>-2720.34</v>
       </c>
       <c r="J236" s="1">
-        <v>-2.345379260319</v>
+        <v>-1.1503391638655</v>
       </c>
       <c r="K236">
-        <v>0.26</v>
-[...2 lines deleted...]
-        <v>791.1</v>
+        <v>1.21</v>
+      </c>
+      <c r="L236" t="s">
+        <v>563</v>
       </c>
       <c r="M236" s="1">
-        <v>290793.0</v>
+        <v>233761.22</v>
       </c>
       <c r="N236" s="1">
-        <v>291584.1</v>
+        <v>236634.34</v>
       </c>
       <c r="O236" s="1">
-        <v>0.17</v>
+        <v>0.13</v>
       </c>
       <c r="P236">
         <v>1</v>
       </c>
     </row>
     <row r="237" spans="1:16">
       <c r="A237" t="s">
-        <v>567</v>
+        <v>564</v>
       </c>
       <c r="B237" t="s">
-        <v>568</v>
+        <v>565</v>
       </c>
       <c r="C237" s="1">
-        <v>238000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D237" s="1">
-        <v>97.298</v>
+        <v>100.698</v>
       </c>
       <c r="E237" s="1">
-        <v>99.362</v>
+        <v>100.4</v>
       </c>
       <c r="F237" t="s">
         <v>8</v>
       </c>
       <c r="G237">
         <v>1.0</v>
       </c>
       <c r="H237" s="1">
-        <v>236481.56</v>
+        <v>200800.0</v>
       </c>
       <c r="I237" s="1">
-        <v>-4912.32</v>
+        <v>596.0</v>
       </c>
       <c r="J237" s="1">
-        <v>-2.0772528733319</v>
+        <v>0.29681274900398</v>
       </c>
       <c r="K237">
-        <v>0.95</v>
+        <v>3.35</v>
       </c>
       <c r="L237" t="s">
-        <v>569</v>
+        <v>566</v>
       </c>
       <c r="M237" s="1">
-        <v>231569.24</v>
+        <v>201396.0</v>
       </c>
       <c r="N237" s="1">
-        <v>233831.06</v>
+        <v>208105.59</v>
       </c>
       <c r="O237" s="1">
-        <v>0.14</v>
+        <v>0.12</v>
       </c>
       <c r="P237">
         <v>1</v>
       </c>
     </row>
     <row r="238" spans="1:16">
       <c r="A238" t="s">
-        <v>570</v>
+        <v>567</v>
       </c>
       <c r="B238" t="s">
-        <v>571</v>
+        <v>568</v>
       </c>
       <c r="C238" s="1">
         <v>200000.0</v>
       </c>
       <c r="D238" s="1">
-        <v>105.303</v>
+        <v>100.136</v>
       </c>
       <c r="E238" s="1">
-        <v>108.1185</v>
+        <v>99.821</v>
       </c>
       <c r="F238" t="s">
         <v>8</v>
       </c>
       <c r="G238">
         <v>1.0</v>
       </c>
       <c r="H238" s="1">
-        <v>216237.0</v>
+        <v>199642.0</v>
       </c>
       <c r="I238" s="1">
-        <v>-5631.0</v>
+        <v>630.0</v>
       </c>
       <c r="J238" s="1">
-        <v>-2.6040871821196</v>
+        <v>0.31556486110137</v>
       </c>
       <c r="K238">
-        <v>2.12</v>
-[...2 lines deleted...]
-        <v>572</v>
+        <v>0.33</v>
+      </c>
+      <c r="L238">
+        <v>658.22</v>
       </c>
       <c r="M238" s="1">
-        <v>210606.0</v>
+        <v>200272.0</v>
       </c>
       <c r="N238" s="1">
-        <v>214848.47</v>
+        <v>200930.22</v>
       </c>
       <c r="O238" s="1">
-        <v>0.12</v>
+        <v>0.11</v>
       </c>
       <c r="P238">
         <v>1</v>
       </c>
     </row>
     <row r="239" spans="1:16">
       <c r="A239" t="s">
-        <v>573</v>
+        <v>569</v>
       </c>
       <c r="B239" t="s">
-        <v>574</v>
+        <v>570</v>
       </c>
       <c r="C239" s="1">
-        <v>200000.0</v>
+        <v>405000.0</v>
       </c>
       <c r="D239" s="1">
-        <v>100.181</v>
+        <v>98.295</v>
       </c>
       <c r="E239" s="1">
-        <v>100.4</v>
+        <v>99.228</v>
       </c>
       <c r="F239" t="s">
         <v>8</v>
       </c>
       <c r="G239">
         <v>1.0</v>
       </c>
       <c r="H239" s="1">
-        <v>200800.0</v>
+        <v>401873.4</v>
       </c>
       <c r="I239" s="1">
-        <v>-438.0</v>
+        <v>-3778.65</v>
       </c>
       <c r="J239" s="1">
-        <v>-0.21812749003984</v>
+        <v>-0.94025879791994</v>
       </c>
       <c r="K239">
-        <v>3.04</v>
+        <v>2.71</v>
       </c>
       <c r="L239" t="s">
-        <v>575</v>
+        <v>571</v>
       </c>
       <c r="M239" s="1">
-        <v>200362.0</v>
+        <v>398094.75</v>
       </c>
       <c r="N239" s="1">
-        <v>206434.6</v>
+        <v>409068.59</v>
       </c>
       <c r="O239" s="1">
-        <v>0.12</v>
+        <v>0.23</v>
       </c>
       <c r="P239">
         <v>1</v>
       </c>
     </row>
     <row r="240" spans="1:16">
       <c r="A240" t="s">
-        <v>576</v>
+        <v>572</v>
       </c>
       <c r="B240" t="s">
-        <v>577</v>
+        <v>573</v>
       </c>
       <c r="C240" s="1">
         <v>200000.0</v>
       </c>
       <c r="D240" s="1">
-        <v>99.178</v>
+        <v>99.052</v>
       </c>
       <c r="E240" s="1">
-        <v>99.821</v>
+        <v>99.517</v>
       </c>
       <c r="F240" t="s">
         <v>8</v>
       </c>
       <c r="G240">
         <v>1.0</v>
       </c>
       <c r="H240" s="1">
-        <v>199642.0</v>
+        <v>199034.0</v>
       </c>
       <c r="I240" s="1">
-        <v>-1286.0</v>
+        <v>-930.0</v>
       </c>
       <c r="J240" s="1">
-        <v>-0.64415303393074</v>
+        <v>-0.46725685058834</v>
       </c>
       <c r="K240">
-        <v>0.01</v>
-[...2 lines deleted...]
-        <v>21.23</v>
+        <v>2.85</v>
+      </c>
+      <c r="L240" t="s">
+        <v>574</v>
       </c>
       <c r="M240" s="1">
-        <v>198356.0</v>
+        <v>198104.0</v>
       </c>
       <c r="N240" s="1">
-        <v>198377.23</v>
+        <v>203799.89</v>
       </c>
       <c r="O240" s="1">
         <v>0.11</v>
       </c>
       <c r="P240">
         <v>1</v>
       </c>
     </row>
     <row r="241" spans="1:16">
       <c r="A241" t="s">
-        <v>578</v>
+        <v>575</v>
       </c>
       <c r="B241" t="s">
-        <v>579</v>
+        <v>576</v>
       </c>
       <c r="C241" s="1">
-        <v>405000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D241" s="1">
-        <v>97.63</v>
+        <v>91.056</v>
       </c>
       <c r="E241" s="1">
-        <v>99.228</v>
+        <v>80.3125</v>
       </c>
       <c r="F241" t="s">
         <v>8</v>
       </c>
       <c r="G241">
         <v>1.0</v>
       </c>
       <c r="H241" s="1">
-        <v>401873.4</v>
+        <v>160625.0</v>
       </c>
       <c r="I241" s="1">
-        <v>-6471.9</v>
+        <v>21487.0</v>
       </c>
       <c r="J241" s="1">
-        <v>-1.6104325392026</v>
+        <v>13.377120622568</v>
       </c>
       <c r="K241">
-        <v>2.47</v>
+        <v>1.17</v>
       </c>
       <c r="L241" t="s">
-        <v>580</v>
+        <v>577</v>
       </c>
       <c r="M241" s="1">
-        <v>395401.5</v>
+        <v>182112.0</v>
       </c>
       <c r="N241" s="1">
-        <v>405418.32</v>
+        <v>184444.19</v>
       </c>
       <c r="O241" s="1">
-        <v>0.23</v>
+        <v>0.1</v>
       </c>
       <c r="P241">
         <v>1</v>
       </c>
     </row>
     <row r="242" spans="1:16">
       <c r="A242" t="s">
-        <v>581</v>
+        <v>578</v>
       </c>
       <c r="B242" t="s">
-        <v>582</v>
+        <v>579</v>
       </c>
       <c r="C242" s="1">
-        <v>200000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D242" s="1">
-        <v>98.058</v>
+        <v>102.209</v>
       </c>
       <c r="E242" s="1">
-        <v>99.517</v>
+        <v>102.14833333</v>
       </c>
       <c r="F242" t="s">
         <v>8</v>
       </c>
       <c r="G242">
         <v>1.0</v>
       </c>
       <c r="H242" s="1">
-        <v>199034.0</v>
+        <v>612890.0</v>
       </c>
       <c r="I242" s="1">
-        <v>-2918.0</v>
+        <v>364.0</v>
       </c>
       <c r="J242" s="1">
-        <v>-1.4660811720611</v>
+        <v>0.059390755274193</v>
       </c>
       <c r="K242">
-        <v>2.57</v>
+        <v>1.14</v>
       </c>
       <c r="L242" t="s">
-        <v>583</v>
+        <v>580</v>
       </c>
       <c r="M242" s="1">
-        <v>196116.0</v>
+        <v>613254.0</v>
       </c>
       <c r="N242" s="1">
-        <v>201257.1</v>
+        <v>620069.75</v>
       </c>
       <c r="O242" s="1">
-        <v>0.12</v>
+        <v>0.35</v>
       </c>
       <c r="P242">
         <v>1</v>
       </c>
     </row>
     <row r="243" spans="1:16">
       <c r="A243" t="s">
-        <v>584</v>
+        <v>581</v>
       </c>
       <c r="B243" t="s">
-        <v>585</v>
+        <v>582</v>
       </c>
       <c r="C243" s="1">
         <v>200000.0</v>
       </c>
       <c r="D243" s="1">
-        <v>89.511</v>
+        <v>98.773</v>
       </c>
       <c r="E243" s="1">
-        <v>80.3125</v>
+        <v>100.231</v>
       </c>
       <c r="F243" t="s">
         <v>8</v>
       </c>
       <c r="G243">
         <v>1.0</v>
       </c>
       <c r="H243" s="1">
-        <v>160625.0</v>
+        <v>200462.0</v>
       </c>
       <c r="I243" s="1">
-        <v>18397.0</v>
+        <v>-2916.0</v>
       </c>
       <c r="J243" s="1">
-        <v>11.453385214008</v>
+        <v>-1.4546397821033</v>
       </c>
       <c r="K243">
-        <v>1.01</v>
-[...2 lines deleted...]
-        <v>586</v>
+        <v>0.02</v>
+      </c>
+      <c r="L243">
+        <v>41.1</v>
       </c>
       <c r="M243" s="1">
-        <v>179022.0</v>
+        <v>197546.0</v>
       </c>
       <c r="N243" s="1">
-        <v>181045.97</v>
+        <v>197587.1</v>
       </c>
       <c r="O243" s="1">
-        <v>0.1</v>
+        <v>0.11</v>
       </c>
       <c r="P243">
         <v>1</v>
       </c>
     </row>
     <row r="244" spans="1:16">
       <c r="A244" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
       <c r="B244" t="s">
-        <v>588</v>
+        <v>584</v>
       </c>
       <c r="C244" s="1">
-        <v>600000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D244" s="1">
-        <v>101.693</v>
+        <v>100.936</v>
       </c>
       <c r="E244" s="1">
-        <v>102.14833333</v>
+        <v>99.651</v>
       </c>
       <c r="F244" t="s">
         <v>8</v>
       </c>
       <c r="G244">
         <v>1.0</v>
       </c>
       <c r="H244" s="1">
-        <v>612890.0</v>
+        <v>199302.0</v>
       </c>
       <c r="I244" s="1">
-        <v>-2732.0</v>
+        <v>2570.0</v>
       </c>
       <c r="J244" s="1">
-        <v>-0.44575698738762</v>
+        <v>1.2895003562433</v>
       </c>
       <c r="K244">
-        <v>0.82</v>
-[...2 lines deleted...]
-        <v>589</v>
+        <v>0.08</v>
+      </c>
+      <c r="L244">
+        <v>152.05</v>
       </c>
       <c r="M244" s="1">
-        <v>610158.0</v>
+        <v>201872.0</v>
       </c>
       <c r="N244" s="1">
-        <v>615062.79</v>
+        <v>202024.05</v>
       </c>
       <c r="O244" s="1">
-        <v>0.36</v>
+        <v>0.11</v>
       </c>
       <c r="P244">
         <v>1</v>
       </c>
     </row>
     <row r="245" spans="1:16">
       <c r="A245" t="s">
-        <v>590</v>
+        <v>585</v>
       </c>
       <c r="B245" t="s">
-        <v>591</v>
+        <v>586</v>
       </c>
       <c r="C245" s="1">
         <v>200000.0</v>
       </c>
       <c r="D245" s="1">
-        <v>97.639</v>
+        <v>101.08</v>
       </c>
       <c r="E245" s="1">
-        <v>100.231</v>
+        <v>100.539</v>
       </c>
       <c r="F245" t="s">
         <v>8</v>
       </c>
       <c r="G245">
         <v>1.0</v>
       </c>
       <c r="H245" s="1">
-        <v>200462.0</v>
+        <v>201078.0</v>
       </c>
       <c r="I245" s="1">
-        <v>-5184.0</v>
+        <v>1082.0</v>
       </c>
       <c r="J245" s="1">
-        <v>-2.5860262792948</v>
+        <v>0.53809964292464</v>
       </c>
       <c r="K245">
-        <v>0.64</v>
+        <v>2.31</v>
       </c>
       <c r="L245" t="s">
-        <v>592</v>
+        <v>587</v>
       </c>
       <c r="M245" s="1">
-        <v>195278.0</v>
+        <v>202160.0</v>
       </c>
       <c r="N245" s="1">
-        <v>196551.97</v>
+        <v>206784.66</v>
       </c>
       <c r="O245" s="1">
-        <v>0.11</v>
+        <v>0.12</v>
       </c>
       <c r="P245">
         <v>1</v>
       </c>
     </row>
     <row r="246" spans="1:16">
       <c r="A246" t="s">
-        <v>593</v>
+        <v>588</v>
       </c>
       <c r="B246" t="s">
-        <v>594</v>
+        <v>589</v>
       </c>
       <c r="C246" s="1">
-        <v>100000.0</v>
+        <v>870000.0</v>
       </c>
       <c r="D246" s="1">
-        <v>89.574</v>
+        <v>98.306</v>
       </c>
       <c r="E246" s="1">
-        <v>89.875</v>
+        <v>100.369</v>
       </c>
       <c r="F246" t="s">
         <v>8</v>
       </c>
       <c r="G246">
         <v>1.0</v>
       </c>
       <c r="H246" s="1">
-        <v>89875.0</v>
+        <v>873210.3</v>
       </c>
       <c r="I246" s="1">
-        <v>-301.0</v>
+        <v>-17948.1</v>
       </c>
       <c r="J246" s="1">
-        <v>-0.33490959666203</v>
+        <v>-2.0554155167432</v>
       </c>
       <c r="K246">
-        <v>0.07</v>
-[...2 lines deleted...]
-        <v>67.12</v>
+        <v>1.15</v>
+      </c>
+      <c r="L246" t="s">
+        <v>590</v>
       </c>
       <c r="M246" s="1">
-        <v>89574.0</v>
+        <v>855262.2</v>
       </c>
       <c r="N246" s="1">
-        <v>89641.12</v>
+        <v>865273.16</v>
       </c>
       <c r="O246" s="1">
-        <v>0.05</v>
+        <v>0.49</v>
       </c>
       <c r="P246">
         <v>1</v>
       </c>
     </row>
     <row r="247" spans="1:16">
       <c r="A247" t="s">
-        <v>595</v>
+        <v>591</v>
       </c>
       <c r="B247" t="s">
-        <v>596</v>
+        <v>592</v>
       </c>
       <c r="C247" s="1">
-        <v>100000.0</v>
+        <v>1120000.0</v>
       </c>
       <c r="D247" s="1">
-        <v>90.224</v>
+        <v>87.477</v>
       </c>
       <c r="E247" s="1">
-        <v>89.875</v>
+        <v>90.91883929</v>
       </c>
       <c r="F247" t="s">
         <v>8</v>
       </c>
       <c r="G247">
         <v>1.0</v>
       </c>
       <c r="H247" s="1">
-        <v>89875.0</v>
+        <v>1018291.0</v>
       </c>
       <c r="I247" s="1">
-        <v>349.0</v>
+        <v>-38548.6</v>
       </c>
       <c r="J247" s="1">
-        <v>0.38831710709318</v>
+        <v>-3.7856172744333</v>
       </c>
       <c r="K247">
-        <v>0.13</v>
-[...2 lines deleted...]
-        <v>130.14</v>
+        <v>1.85</v>
+      </c>
+      <c r="L247" t="s">
+        <v>593</v>
       </c>
       <c r="M247" s="1">
-        <v>90224.0</v>
+        <v>979742.4</v>
       </c>
       <c r="N247" s="1">
-        <v>90354.14</v>
+        <v>1000454.73</v>
       </c>
       <c r="O247" s="1">
-        <v>0.05</v>
+        <v>0.56</v>
       </c>
       <c r="P247">
         <v>1</v>
       </c>
     </row>
     <row r="248" spans="1:16">
       <c r="A248" t="s">
-        <v>597</v>
+        <v>594</v>
       </c>
       <c r="B248" t="s">
-        <v>598</v>
+        <v>595</v>
       </c>
       <c r="C248" s="1">
-        <v>870000.0</v>
+        <v>1025869.0</v>
       </c>
       <c r="D248" s="1">
-        <v>97.638</v>
+        <v>100.262</v>
       </c>
       <c r="E248" s="1">
-        <v>100.369</v>
+        <v>99.67400029</v>
       </c>
       <c r="F248" t="s">
         <v>8</v>
       </c>
       <c r="G248">
         <v>1.0</v>
       </c>
       <c r="H248" s="1">
-        <v>873210.3</v>
+        <v>1022524.67</v>
       </c>
       <c r="I248" s="1">
-        <v>-23759.7</v>
+        <v>6032.11</v>
       </c>
       <c r="J248" s="1">
-        <v>-2.7209596588588</v>
+        <v>0.5899231751543</v>
       </c>
       <c r="K248">
-        <v>0.9</v>
+        <v>1.22</v>
       </c>
       <c r="L248" t="s">
-        <v>599</v>
+        <v>596</v>
       </c>
       <c r="M248" s="1">
-        <v>849450.6</v>
+        <v>1028556.78</v>
       </c>
       <c r="N248" s="1">
-        <v>857316.35</v>
+        <v>1041078.0</v>
       </c>
       <c r="O248" s="1">
-        <v>0.5</v>
+        <v>0.58</v>
       </c>
       <c r="P248">
         <v>1</v>
       </c>
     </row>
     <row r="249" spans="1:16">
       <c r="A249" t="s">
-        <v>600</v>
+        <v>597</v>
       </c>
       <c r="B249" t="s">
-        <v>601</v>
+        <v>598</v>
       </c>
       <c r="C249" s="1">
-        <v>1120000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D249" s="1">
-        <v>87.494</v>
+        <v>98.266</v>
       </c>
       <c r="E249" s="1">
-        <v>90.91883929</v>
+        <v>99.766</v>
       </c>
       <c r="F249" t="s">
         <v>8</v>
       </c>
       <c r="G249">
         <v>1.0</v>
       </c>
       <c r="H249" s="1">
-        <v>1018291.0</v>
+        <v>199532.0</v>
       </c>
       <c r="I249" s="1">
-        <v>-38358.2</v>
+        <v>-3000.0</v>
       </c>
       <c r="J249" s="1">
-        <v>-3.7669192794594</v>
+        <v>-1.5035182326644</v>
       </c>
       <c r="K249">
-        <v>1.57</v>
+        <v>2.63</v>
       </c>
       <c r="L249" t="s">
-        <v>602</v>
+        <v>599</v>
       </c>
       <c r="M249" s="1">
-        <v>979932.8</v>
+        <v>196532.0</v>
       </c>
       <c r="N249" s="1">
-        <v>997538.28</v>
+        <v>201795.01</v>
       </c>
       <c r="O249" s="1">
-        <v>0.58</v>
+        <v>0.11</v>
       </c>
       <c r="P249">
         <v>1</v>
       </c>
     </row>
     <row r="250" spans="1:16">
       <c r="A250" t="s">
-        <v>603</v>
+        <v>600</v>
       </c>
       <c r="B250" t="s">
-        <v>604</v>
+        <v>601</v>
       </c>
       <c r="C250" s="1">
-        <v>1025869.0</v>
+        <v>217000.0</v>
       </c>
       <c r="D250" s="1">
-        <v>99.635</v>
+        <v>98.58</v>
       </c>
       <c r="E250" s="1">
-        <v>99.67400029</v>
+        <v>99.945</v>
       </c>
       <c r="F250" t="s">
         <v>8</v>
       </c>
       <c r="G250">
         <v>1.0</v>
       </c>
       <c r="H250" s="1">
-        <v>1022524.67</v>
+        <v>216880.65</v>
       </c>
       <c r="I250" s="1">
-        <v>-400.09</v>
+        <v>-2962.05</v>
       </c>
       <c r="J250" s="1">
-        <v>-0.039127662318406</v>
+        <v>-1.3657511631397</v>
       </c>
       <c r="K250">
-        <v>0.94</v>
+        <v>1.24</v>
       </c>
       <c r="L250" t="s">
-        <v>605</v>
+        <v>602</v>
       </c>
       <c r="M250" s="1">
-        <v>1022124.58</v>
+        <v>213918.6</v>
       </c>
       <c r="N250" s="1">
-        <v>1031800.07</v>
+        <v>216610.53</v>
       </c>
       <c r="O250" s="1">
-        <v>0.6</v>
+        <v>0.12</v>
       </c>
       <c r="P250">
         <v>1</v>
       </c>
     </row>
     <row r="251" spans="1:16">
       <c r="A251" t="s">
-        <v>606</v>
+        <v>603</v>
       </c>
       <c r="B251" t="s">
-        <v>607</v>
+        <v>604</v>
       </c>
       <c r="C251" s="1">
-        <v>200000.0</v>
+        <v>179000.0</v>
       </c>
       <c r="D251" s="1">
-        <v>97.357</v>
+        <v>98.934</v>
       </c>
       <c r="E251" s="1">
-        <v>99.766</v>
+        <v>99.682</v>
       </c>
       <c r="F251" t="s">
         <v>8</v>
       </c>
       <c r="G251">
         <v>1.0</v>
       </c>
       <c r="H251" s="1">
-        <v>199532.0</v>
+        <v>178430.78</v>
       </c>
       <c r="I251" s="1">
-        <v>-4818.0</v>
+        <v>-1338.92</v>
       </c>
       <c r="J251" s="1">
-        <v>-2.4146502816591</v>
+        <v>-0.75038622820569</v>
       </c>
       <c r="K251">
-        <v>2.28</v>
+        <v>1.05</v>
       </c>
       <c r="L251" t="s">
-        <v>608</v>
+        <v>605</v>
       </c>
       <c r="M251" s="1">
-        <v>194714.0</v>
+        <v>177091.86</v>
       </c>
       <c r="N251" s="1">
-        <v>199278.38</v>
+        <v>178979.94</v>
       </c>
       <c r="O251" s="1">
-        <v>0.12</v>
+        <v>0.1</v>
       </c>
       <c r="P251">
         <v>1</v>
       </c>
     </row>
     <row r="252" spans="1:16">
       <c r="A252" t="s">
-        <v>609</v>
+        <v>606</v>
       </c>
       <c r="B252" t="s">
-        <v>610</v>
+        <v>607</v>
       </c>
       <c r="C252" s="1">
-        <v>217000.0</v>
+        <v>228000.0</v>
       </c>
       <c r="D252" s="1">
-        <v>97.56</v>
+        <v>72.882</v>
       </c>
       <c r="E252" s="1">
-        <v>99.945</v>
+        <v>72.707</v>
       </c>
       <c r="F252" t="s">
         <v>8</v>
       </c>
       <c r="G252">
         <v>1.0</v>
       </c>
       <c r="H252" s="1">
-        <v>216880.65</v>
+        <v>165771.96</v>
       </c>
       <c r="I252" s="1">
-        <v>-5175.45</v>
+        <v>399.0</v>
       </c>
       <c r="J252" s="1">
-        <v>-2.3863124718595</v>
+        <v>0.2406920929209</v>
       </c>
       <c r="K252">
-        <v>0.95</v>
-[...2 lines deleted...]
-        <v>611</v>
+        <v>0.0</v>
+      </c>
+      <c r="L252">
+        <v>6.25</v>
       </c>
       <c r="M252" s="1">
-        <v>211705.2</v>
+        <v>166170.96</v>
       </c>
       <c r="N252" s="1">
-        <v>213771.1</v>
+        <v>166177.21</v>
       </c>
       <c r="O252" s="1">
-        <v>0.12</v>
+        <v>0.09</v>
       </c>
       <c r="P252">
         <v>1</v>
       </c>
     </row>
     <row r="253" spans="1:16">
       <c r="A253" t="s">
-        <v>612</v>
+        <v>608</v>
       </c>
       <c r="B253" t="s">
-        <v>613</v>
+        <v>609</v>
       </c>
       <c r="C253" s="1">
-        <v>179000.0</v>
+        <v>1094000.0</v>
       </c>
       <c r="D253" s="1">
-        <v>98.189</v>
+        <v>86.191</v>
       </c>
       <c r="E253" s="1">
-        <v>99.682</v>
+        <v>86.178</v>
       </c>
       <c r="F253" t="s">
         <v>8</v>
       </c>
       <c r="G253">
         <v>1.0</v>
       </c>
       <c r="H253" s="1">
-        <v>178430.78</v>
+        <v>942787.32</v>
       </c>
       <c r="I253" s="1">
-        <v>-2672.47</v>
+        <v>142.22</v>
       </c>
       <c r="J253" s="1">
-        <v>-1.4977628859774</v>
+        <v>0.015085056510942</v>
       </c>
       <c r="K253">
-        <v>0.83</v>
-[...2 lines deleted...]
-        <v>614</v>
+        <v>0.08</v>
+      </c>
+      <c r="L253">
+        <v>824.25</v>
       </c>
       <c r="M253" s="1">
-        <v>175758.31</v>
+        <v>942929.54</v>
       </c>
       <c r="N253" s="1">
-        <v>177241.8</v>
+        <v>943753.79</v>
       </c>
       <c r="O253" s="1">
-        <v>0.1</v>
+        <v>0.53</v>
       </c>
       <c r="P253">
         <v>1</v>
       </c>
     </row>
     <row r="254" spans="1:16">
       <c r="A254" t="s">
-        <v>615</v>
+        <v>610</v>
       </c>
       <c r="B254" t="s">
-        <v>616</v>
+        <v>611</v>
       </c>
       <c r="C254" s="1">
-        <v>1300000.0</v>
+        <v>256000.0</v>
       </c>
       <c r="D254" s="1">
-        <v>87.821</v>
+        <v>62.244</v>
       </c>
       <c r="E254" s="1">
-        <v>88.43514846</v>
+        <v>75.88066016</v>
       </c>
       <c r="F254" t="s">
         <v>8</v>
       </c>
       <c r="G254">
         <v>1.0</v>
       </c>
       <c r="H254" s="1">
-        <v>1149656.93</v>
+        <v>194254.49</v>
       </c>
       <c r="I254" s="1">
-        <v>-7983.93</v>
+        <v>-34909.85</v>
       </c>
       <c r="J254" s="1">
-        <v>-0.69446195570708</v>
+        <v>-17.971193355685</v>
       </c>
       <c r="K254">
-        <v>0.0</v>
+        <v>0.15</v>
       </c>
       <c r="L254">
-        <v>0.0</v>
+        <v>385.75</v>
       </c>
       <c r="M254" s="1">
-        <v>1141673.0</v>
+        <v>159344.64</v>
       </c>
       <c r="N254" s="1">
-        <v>1141673.0</v>
+        <v>159730.39</v>
       </c>
       <c r="O254" s="1">
-        <v>0.66</v>
+        <v>0.09</v>
       </c>
       <c r="P254">
         <v>1</v>
       </c>
     </row>
     <row r="255" spans="1:16">
       <c r="A255" t="s">
-        <v>617</v>
+        <v>612</v>
       </c>
       <c r="B255" t="s">
-        <v>618</v>
+        <v>613</v>
       </c>
       <c r="C255" s="1">
-        <v>256000.0</v>
+        <v>478000.0</v>
       </c>
       <c r="D255" s="1">
-        <v>62.023</v>
+        <v>95.151</v>
       </c>
       <c r="E255" s="1">
-        <v>75.88066016</v>
+        <v>94.64463598</v>
       </c>
       <c r="F255" t="s">
         <v>8</v>
       </c>
       <c r="G255">
         <v>1.0</v>
       </c>
       <c r="H255" s="1">
-        <v>194254.49</v>
+        <v>452401.36</v>
       </c>
       <c r="I255" s="1">
-        <v>-35475.61</v>
+        <v>2420.42</v>
       </c>
       <c r="J255" s="1">
-        <v>-18.262440162902</v>
+        <v>0.53501607510641</v>
       </c>
       <c r="K255">
-        <v>0.13</v>
-[...2 lines deleted...]
-        <v>333.15</v>
+        <v>0.3</v>
+      </c>
+      <c r="L255" t="s">
+        <v>614</v>
       </c>
       <c r="M255" s="1">
-        <v>158778.88</v>
+        <v>454821.78</v>
       </c>
       <c r="N255" s="1">
-        <v>159112.03</v>
+        <v>456262.33</v>
       </c>
       <c r="O255" s="1">
-        <v>0.09</v>
+        <v>0.26</v>
       </c>
       <c r="P255">
         <v>1</v>
       </c>
     </row>
     <row r="256" spans="1:16">
       <c r="A256" t="s">
-        <v>619</v>
+        <v>615</v>
       </c>
       <c r="B256" t="s">
-        <v>620</v>
+        <v>616</v>
       </c>
       <c r="C256" s="1">
-        <v>478000.0</v>
+        <v>315000.0</v>
       </c>
       <c r="D256" s="1">
-        <v>94.618</v>
+        <v>98.618</v>
       </c>
       <c r="E256" s="1">
-        <v>94.64463598</v>
+        <v>99.998</v>
       </c>
       <c r="F256" t="s">
         <v>8</v>
       </c>
       <c r="G256">
         <v>1.0</v>
       </c>
       <c r="H256" s="1">
-        <v>452401.36</v>
+        <v>314993.7</v>
       </c>
       <c r="I256" s="1">
-        <v>-127.32</v>
+        <v>-4347.0</v>
       </c>
       <c r="J256" s="1">
-        <v>-0.028143151470632</v>
+        <v>-1.380027600552</v>
       </c>
       <c r="K256">
-        <v>0.26</v>
+        <v>0.59</v>
       </c>
       <c r="L256" t="s">
-        <v>621</v>
+        <v>617</v>
       </c>
       <c r="M256" s="1">
-        <v>452274.04</v>
+        <v>310646.7</v>
       </c>
       <c r="N256" s="1">
-        <v>453518.15</v>
+        <v>312500.67</v>
       </c>
       <c r="O256" s="1">
-        <v>0.26</v>
+        <v>0.18</v>
       </c>
       <c r="P256">
         <v>1</v>
       </c>
     </row>
     <row r="257" spans="1:16">
       <c r="A257" t="s">
-        <v>622</v>
+        <v>618</v>
       </c>
       <c r="B257" t="s">
-        <v>623</v>
+        <v>619</v>
       </c>
       <c r="C257" s="1">
-        <v>254000.0</v>
+        <v>150000.0</v>
       </c>
       <c r="D257" s="1">
-        <v>85.159</v>
+        <v>101.322</v>
       </c>
       <c r="E257" s="1">
-        <v>93.57527559</v>
+        <v>100.0965</v>
       </c>
       <c r="F257" t="s">
         <v>8</v>
       </c>
       <c r="G257">
         <v>1.0</v>
       </c>
       <c r="H257" s="1">
-        <v>237681.2</v>
+        <v>150144.75</v>
       </c>
       <c r="I257" s="1">
-        <v>-21377.34</v>
+        <v>1838.25</v>
       </c>
       <c r="J257" s="1">
-        <v>-8.9941232205155</v>
+        <v>1.224318532616</v>
       </c>
       <c r="K257">
-        <v>1.06</v>
+        <v>2.54</v>
       </c>
       <c r="L257" t="s">
-        <v>624</v>
+        <v>620</v>
       </c>
       <c r="M257" s="1">
-        <v>216303.86</v>
+        <v>151983.0</v>
       </c>
       <c r="N257" s="1">
-        <v>218989.13</v>
+        <v>155799.58</v>
       </c>
       <c r="O257" s="1">
-        <v>0.13</v>
+        <v>0.09</v>
       </c>
       <c r="P257">
         <v>1</v>
       </c>
     </row>
     <row r="258" spans="1:16">
       <c r="A258" t="s">
-        <v>625</v>
+        <v>621</v>
       </c>
       <c r="B258" t="s">
-        <v>626</v>
+        <v>622</v>
       </c>
       <c r="C258" s="1">
-        <v>315000.0</v>
+        <v>2013000.0</v>
       </c>
       <c r="D258" s="1">
-        <v>97.683</v>
+        <v>87.361</v>
       </c>
       <c r="E258" s="1">
-        <v>99.998</v>
+        <v>90.0419995</v>
       </c>
       <c r="F258" t="s">
         <v>8</v>
       </c>
       <c r="G258">
         <v>1.0</v>
       </c>
       <c r="H258" s="1">
-        <v>314993.7</v>
+        <v>1812545.45</v>
       </c>
       <c r="I258" s="1">
-        <v>-7292.25</v>
+        <v>-53968.52</v>
       </c>
       <c r="J258" s="1">
-        <v>-2.315046300926</v>
+        <v>-2.9774988538908</v>
       </c>
       <c r="K258">
-        <v>0.32</v>
+        <v>0.0</v>
       </c>
       <c r="L258">
-        <v>998.29</v>
+        <v>0.0</v>
       </c>
       <c r="M258" s="1">
-        <v>307701.45</v>
+        <v>1758576.93</v>
       </c>
       <c r="N258" s="1">
-        <v>308699.74</v>
+        <v>1758576.93</v>
       </c>
       <c r="O258" s="1">
-        <v>0.18</v>
+        <v>0.99</v>
       </c>
       <c r="P258">
         <v>1</v>
       </c>
     </row>
     <row r="259" spans="1:16">
       <c r="A259" t="s">
-        <v>627</v>
+        <v>623</v>
       </c>
       <c r="B259" t="s">
-        <v>628</v>
+        <v>624</v>
       </c>
       <c r="C259" s="1">
-        <v>150000.0</v>
+        <v>3849133.0</v>
       </c>
       <c r="D259" s="1">
-        <v>101.019</v>
+        <v>84.182</v>
       </c>
       <c r="E259" s="1">
-        <v>100.0965</v>
+        <v>84.13182241</v>
       </c>
       <c r="F259" t="s">
         <v>8</v>
       </c>
       <c r="G259">
         <v>1.0</v>
       </c>
       <c r="H259" s="1">
-        <v>150144.75</v>
+        <v>3238345.74</v>
       </c>
       <c r="I259" s="1">
-        <v>1383.75</v>
+        <v>1931.4</v>
       </c>
       <c r="J259" s="1">
-        <v>0.92161064572687</v>
+        <v>0.059641562546685</v>
       </c>
       <c r="K259">
-        <v>2.24</v>
-[...2 lines deleted...]
-        <v>629</v>
+        <v>0.0</v>
+      </c>
+      <c r="L259">
+        <v>0.0</v>
       </c>
       <c r="M259" s="1">
-        <v>151528.5</v>
+        <v>3240277.14</v>
       </c>
       <c r="N259" s="1">
-        <v>154888.91</v>
+        <v>3240277.14</v>
       </c>
       <c r="O259" s="1">
-        <v>0.09</v>
+        <v>1.82</v>
       </c>
       <c r="P259">
         <v>1</v>
       </c>
     </row>
     <row r="260" spans="1:16">
       <c r="A260" t="s">
-        <v>630</v>
+        <v>625</v>
       </c>
       <c r="B260" t="s">
-        <v>631</v>
+        <v>626</v>
       </c>
       <c r="C260" s="1">
-        <v>2013000.0</v>
+        <v>9113062.0</v>
       </c>
       <c r="D260" s="1">
-        <v>86.543</v>
+        <v>62.355</v>
       </c>
       <c r="E260" s="1">
-        <v>90.0419995</v>
+        <v>70.92054811</v>
       </c>
       <c r="F260" t="s">
         <v>8</v>
       </c>
       <c r="G260">
         <v>1.0</v>
       </c>
       <c r="H260" s="1">
-        <v>1812545.45</v>
+        <v>6463033.52</v>
       </c>
       <c r="I260" s="1">
-        <v>-70434.86</v>
+        <v>-780583.71</v>
       </c>
       <c r="J260" s="1">
-        <v>-3.8859637974871</v>
+        <v>-12.077667670831</v>
       </c>
       <c r="K260">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.46</v>
+      </c>
+      <c r="L260" t="s">
+        <v>627</v>
       </c>
       <c r="M260" s="1">
-        <v>1742110.59</v>
+        <v>5682449.81</v>
       </c>
       <c r="N260" s="1">
-        <v>1742110.59</v>
+        <v>5724020.35</v>
       </c>
       <c r="O260" s="1">
-        <v>1.01</v>
+        <v>3.21</v>
       </c>
       <c r="P260">
         <v>1</v>
       </c>
     </row>
     <row r="261" spans="1:16">
       <c r="A261" t="s">
-        <v>632</v>
+        <v>628</v>
       </c>
       <c r="B261" t="s">
-        <v>633</v>
+        <v>629</v>
       </c>
       <c r="C261" s="1">
-        <v>2630000.0</v>
+        <v>4772833.0</v>
       </c>
       <c r="D261" s="1">
-        <v>83.335</v>
+        <v>98.747</v>
       </c>
       <c r="E261" s="1">
-        <v>84.103</v>
+        <v>99.30259471</v>
       </c>
       <c r="F261" t="s">
         <v>8</v>
       </c>
       <c r="G261">
         <v>1.0</v>
       </c>
       <c r="H261" s="1">
-        <v>2211908.9</v>
+        <v>4739547.01</v>
       </c>
       <c r="I261" s="1">
-        <v>-20198.4</v>
+        <v>-26517.61</v>
       </c>
       <c r="J261" s="1">
-        <v>-0.91316599883476</v>
+        <v>-0.55949671865371</v>
       </c>
       <c r="K261">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>1.43</v>
+      </c>
+      <c r="L261" t="s">
+        <v>630</v>
       </c>
       <c r="M261" s="1">
-        <v>2191710.5</v>
+        <v>4713029.4</v>
       </c>
       <c r="N261" s="1">
-        <v>2191710.5</v>
+        <v>4781222.07</v>
       </c>
       <c r="O261" s="1">
-        <v>1.27</v>
+        <v>2.68</v>
       </c>
       <c r="P261">
         <v>1</v>
       </c>
     </row>
     <row r="262" spans="1:16">
       <c r="A262" t="s">
-        <v>634</v>
+        <v>631</v>
       </c>
       <c r="B262" t="s">
-        <v>635</v>
+        <v>632</v>
       </c>
       <c r="C262" s="1">
-        <v>6184062.0</v>
+        <v>544000.0</v>
       </c>
       <c r="D262" s="1">
-        <v>61.751</v>
+        <v>97.842</v>
       </c>
       <c r="E262" s="1">
-        <v>75.01066241</v>
+        <v>98.725</v>
       </c>
       <c r="F262" t="s">
         <v>8</v>
       </c>
       <c r="G262">
         <v>1.0</v>
       </c>
       <c r="H262" s="1">
-        <v>4638705.87</v>
+        <v>537064.0</v>
       </c>
       <c r="I262" s="1">
-        <v>-819985.74</v>
+        <v>-4803.52</v>
       </c>
       <c r="J262" s="1">
-        <v>-17.677036720589</v>
+        <v>-0.89440364649278</v>
       </c>
       <c r="K262">
-        <v>0.42</v>
+        <v>3.74</v>
       </c>
       <c r="L262" t="s">
-        <v>636</v>
+        <v>633</v>
       </c>
       <c r="M262" s="1">
-        <v>3818720.13</v>
+        <v>532260.48</v>
       </c>
       <c r="N262" s="1">
-        <v>3844388.22</v>
+        <v>552609.06</v>
       </c>
       <c r="O262" s="1">
-        <v>2.22</v>
+        <v>0.31</v>
       </c>
       <c r="P262">
         <v>1</v>
       </c>
     </row>
     <row r="263" spans="1:16">
       <c r="A263" t="s">
-        <v>637</v>
+        <v>634</v>
       </c>
       <c r="B263" t="s">
-        <v>638</v>
+        <v>635</v>
       </c>
       <c r="C263" s="1">
-        <v>667520.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D263" s="1">
-        <v>83.604</v>
+        <v>82.559</v>
       </c>
       <c r="E263" s="1">
-        <v>88.72928452</v>
+        <v>81.75</v>
       </c>
       <c r="F263" t="s">
         <v>8</v>
       </c>
       <c r="G263">
         <v>1.0</v>
       </c>
       <c r="H263" s="1">
-        <v>592285.72</v>
+        <v>81750.0</v>
       </c>
       <c r="I263" s="1">
-        <v>-34212.3</v>
+        <v>809.0</v>
       </c>
       <c r="J263" s="1">
-        <v>-5.7763168762536</v>
+        <v>0.98960244648318</v>
       </c>
       <c r="K263">
-        <v>1.04</v>
-[...2 lines deleted...]
-        <v>639</v>
+        <v>0.17</v>
+      </c>
+      <c r="L263">
+        <v>168.49</v>
       </c>
       <c r="M263" s="1">
-        <v>558073.42</v>
+        <v>82559.0</v>
       </c>
       <c r="N263" s="1">
-        <v>565000.08</v>
+        <v>82727.49</v>
       </c>
       <c r="O263" s="1">
-        <v>0.33</v>
+        <v>0.05</v>
       </c>
       <c r="P263">
         <v>1</v>
       </c>
     </row>
     <row r="264" spans="1:16">
       <c r="A264" t="s">
-        <v>640</v>
+        <v>636</v>
       </c>
       <c r="B264" t="s">
-        <v>641</v>
+        <v>637</v>
       </c>
       <c r="C264" s="1">
-        <v>2960000.0</v>
+        <v>4305974.0</v>
       </c>
       <c r="D264" s="1">
-        <v>74.0</v>
+        <v>99.176</v>
       </c>
       <c r="E264" s="1">
-        <v>78.51775304</v>
+        <v>99.18199994</v>
       </c>
       <c r="F264" t="s">
         <v>8</v>
       </c>
       <c r="G264">
         <v>1.0</v>
       </c>
       <c r="H264" s="1">
-        <v>2324125.49</v>
+        <v>4270751.13</v>
       </c>
       <c r="I264" s="1">
-        <v>-133725.49</v>
+        <v>-258.36</v>
       </c>
       <c r="J264" s="1">
-        <v>-5.7537981737811</v>
+        <v>-0.0060495213168743</v>
       </c>
       <c r="K264">
-        <v>1.04</v>
+        <v>1.7</v>
       </c>
       <c r="L264" t="s">
-        <v>642</v>
+        <v>638</v>
       </c>
       <c r="M264" s="1">
-        <v>2190400.0</v>
+        <v>4270492.77</v>
       </c>
       <c r="N264" s="1">
-        <v>2221115.07</v>
+        <v>4343493.78</v>
       </c>
       <c r="O264" s="1">
-        <v>1.28</v>
+        <v>2.44</v>
       </c>
       <c r="P264">
         <v>1</v>
       </c>
     </row>
     <row r="265" spans="1:16">
       <c r="A265" t="s">
-        <v>643</v>
+        <v>639</v>
       </c>
       <c r="B265" t="s">
-        <v>644</v>
+        <v>640</v>
       </c>
       <c r="C265" s="1">
-        <v>1740000.0</v>
+        <v>4746602.75</v>
       </c>
       <c r="D265" s="1">
-        <v>97.991</v>
+        <v>87.451</v>
       </c>
       <c r="E265" s="1">
-        <v>99.934</v>
+        <v>104.37955378</v>
       </c>
       <c r="F265" t="s">
         <v>8</v>
       </c>
       <c r="G265">
         <v>1.0</v>
       </c>
       <c r="H265" s="1">
-        <v>1738851.6</v>
+        <v>4954482.77</v>
       </c>
       <c r="I265" s="1">
-        <v>-33808.2</v>
+        <v>-803531.19</v>
       </c>
       <c r="J265" s="1">
-        <v>-1.9442832269298</v>
+        <v>-16.218265907906</v>
       </c>
       <c r="K265">
-        <v>1.19</v>
+        <v>2.01</v>
       </c>
       <c r="L265" t="s">
-        <v>645</v>
+        <v>641</v>
       </c>
       <c r="M265" s="1">
-        <v>1705043.4</v>
+        <v>4150951.58</v>
       </c>
       <c r="N265" s="1">
-        <v>1725751.78</v>
+        <v>4246208.74</v>
       </c>
       <c r="O265" s="1">
-        <v>1.0</v>
+        <v>2.38</v>
       </c>
       <c r="P265">
         <v>1</v>
       </c>
     </row>
     <row r="266" spans="1:16">
       <c r="A266" t="s">
-        <v>646</v>
+        <v>642</v>
       </c>
       <c r="B266" t="s">
-        <v>647</v>
+        <v>643</v>
       </c>
       <c r="C266" s="1">
-        <v>1060000.0</v>
+        <v>8995175.0</v>
       </c>
       <c r="D266" s="1">
-        <v>76.477</v>
+        <v>96.613</v>
       </c>
       <c r="E266" s="1">
-        <v>82.88407547</v>
+        <v>96.96673594</v>
       </c>
       <c r="F266" t="s">
         <v>8</v>
       </c>
       <c r="G266">
         <v>1.0</v>
       </c>
       <c r="H266" s="1">
-        <v>878571.2</v>
+        <v>8722327.59</v>
       </c>
       <c r="I266" s="1">
-        <v>-67915.0</v>
+        <v>-31819.17</v>
       </c>
       <c r="J266" s="1">
-        <v>-7.7301646127258</v>
+        <v>-0.36480136376075</v>
       </c>
       <c r="K266">
-        <v>2.49</v>
+        <v>0.46</v>
       </c>
       <c r="L266" t="s">
-        <v>648</v>
+        <v>644</v>
       </c>
       <c r="M266" s="1">
-        <v>810656.2</v>
+        <v>8690508.42</v>
       </c>
       <c r="N266" s="1">
-        <v>837054.56</v>
+        <v>8731787.65</v>
       </c>
       <c r="O266" s="1">
-        <v>0.48</v>
+        <v>4.9</v>
       </c>
       <c r="P266">
         <v>1</v>
       </c>
     </row>
     <row r="267" spans="1:16">
       <c r="A267" t="s">
-        <v>649</v>
+        <v>645</v>
       </c>
       <c r="B267" t="s">
-        <v>650</v>
+        <v>646</v>
       </c>
       <c r="C267" s="1">
-        <v>516000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D267" s="1">
-        <v>96.191</v>
+        <v>99.122</v>
       </c>
       <c r="E267" s="1">
-        <v>99.45682171</v>
+        <v>100.73</v>
       </c>
       <c r="F267" t="s">
         <v>8</v>
       </c>
       <c r="G267">
         <v>1.0</v>
       </c>
       <c r="H267" s="1">
-        <v>513197.2</v>
+        <v>201460.0</v>
       </c>
       <c r="I267" s="1">
-        <v>-16851.64</v>
+        <v>-3216.0</v>
       </c>
       <c r="J267" s="1">
-        <v>-3.2836578219834</v>
+        <v>-1.596346669314</v>
       </c>
       <c r="K267">
-        <v>2.66</v>
+        <v>1.78</v>
       </c>
       <c r="L267" t="s">
-        <v>651</v>
+        <v>647</v>
       </c>
       <c r="M267" s="1">
-        <v>496345.56</v>
+        <v>198244.0</v>
       </c>
       <c r="N267" s="1">
-        <v>510052.78</v>
+        <v>201804.27</v>
       </c>
       <c r="O267" s="1">
-        <v>0.29</v>
+        <v>0.11</v>
       </c>
       <c r="P267">
         <v>1</v>
       </c>
     </row>
     <row r="268" spans="1:16">
       <c r="A268" t="s">
-        <v>652</v>
+        <v>648</v>
       </c>
       <c r="B268" t="s">
-        <v>653</v>
+        <v>649</v>
       </c>
       <c r="C268" s="1">
-        <v>3748833.0</v>
+        <v>162000.0</v>
       </c>
       <c r="D268" s="1">
-        <v>97.956</v>
+        <v>100.356</v>
       </c>
       <c r="E268" s="1">
-        <v>99.46200458</v>
+        <v>100.0</v>
       </c>
       <c r="F268" t="s">
         <v>8</v>
       </c>
       <c r="G268">
         <v>1.0</v>
       </c>
       <c r="H268" s="1">
-        <v>3728664.45</v>
+        <v>162000.0</v>
       </c>
       <c r="I268" s="1">
-        <v>-56457.6</v>
+        <v>576.72</v>
       </c>
       <c r="J268" s="1">
-        <v>-1.514150730297</v>
+        <v>0.356</v>
       </c>
       <c r="K268">
-        <v>1.14</v>
-[...2 lines deleted...]
-        <v>654</v>
+        <v>0.01</v>
+      </c>
+      <c r="L268">
+        <v>18.59</v>
       </c>
       <c r="M268" s="1">
-        <v>3672206.85</v>
+        <v>162576.72</v>
       </c>
       <c r="N268" s="1">
-        <v>3714984.63</v>
+        <v>162595.31</v>
       </c>
       <c r="O268" s="1">
-        <v>2.15</v>
+        <v>0.09</v>
       </c>
       <c r="P268">
         <v>1</v>
       </c>
     </row>
     <row r="269" spans="1:16">
       <c r="A269" t="s">
-        <v>655</v>
+        <v>650</v>
       </c>
       <c r="B269" t="s">
-        <v>656</v>
+        <v>651</v>
       </c>
       <c r="C269" s="1">
-        <v>544000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D269" s="1">
-        <v>97.49</v>
+        <v>98.87</v>
       </c>
       <c r="E269" s="1">
-        <v>98.725</v>
+        <v>99.24</v>
       </c>
       <c r="F269" t="s">
         <v>8</v>
       </c>
       <c r="G269">
         <v>1.0</v>
       </c>
       <c r="H269" s="1">
-        <v>537064.0</v>
+        <v>99240.0</v>
       </c>
       <c r="I269" s="1">
-        <v>-6718.4</v>
+        <v>-370.0</v>
       </c>
       <c r="J269" s="1">
-        <v>-1.2509496074956</v>
+        <v>-0.37283353486497</v>
       </c>
       <c r="K269">
-        <v>3.4</v>
-[...2 lines deleted...]
-        <v>657</v>
+        <v>0.95</v>
+      </c>
+      <c r="L269">
+        <v>945.21</v>
       </c>
       <c r="M269" s="1">
-        <v>530345.6</v>
+        <v>98870.0</v>
       </c>
       <c r="N269" s="1">
-        <v>548860.98</v>
+        <v>99815.21</v>
       </c>
       <c r="O269" s="1">
-        <v>0.32</v>
+        <v>0.06</v>
       </c>
       <c r="P269">
         <v>1</v>
       </c>
     </row>
     <row r="270" spans="1:16">
       <c r="A270" t="s">
-        <v>658</v>
+        <v>652</v>
       </c>
       <c r="B270" t="s">
-        <v>659</v>
+        <v>653</v>
       </c>
       <c r="C270" s="1">
-        <v>100000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D270" s="1">
-        <v>81.902</v>
+        <v>92.438</v>
       </c>
       <c r="E270" s="1">
-        <v>81.75</v>
+        <v>100.121</v>
       </c>
       <c r="F270" t="s">
         <v>8</v>
       </c>
       <c r="G270">
         <v>1.0</v>
       </c>
       <c r="H270" s="1">
-        <v>81750.0</v>
+        <v>400484.0</v>
       </c>
       <c r="I270" s="1">
-        <v>152.0</v>
+        <v>-30732.0</v>
       </c>
       <c r="J270" s="1">
-        <v>0.18593272171254</v>
+        <v>-7.6737148050858</v>
       </c>
       <c r="K270">
-        <v>0.05</v>
-[...2 lines deleted...]
-        <v>45.21</v>
+        <v>0.94</v>
+      </c>
+      <c r="L270" t="s">
+        <v>654</v>
       </c>
       <c r="M270" s="1">
-        <v>81902.0</v>
+        <v>369752.0</v>
       </c>
       <c r="N270" s="1">
-        <v>81947.21</v>
+        <v>373530.08</v>
       </c>
       <c r="O270" s="1">
-        <v>0.05</v>
+        <v>0.21</v>
       </c>
       <c r="P270">
         <v>1</v>
       </c>
     </row>
     <row r="271" spans="1:16">
       <c r="A271" t="s">
-        <v>660</v>
+        <v>655</v>
       </c>
       <c r="B271" t="s">
-        <v>661</v>
+        <v>656</v>
       </c>
       <c r="C271" s="1">
-        <v>3112440.9</v>
+        <v>300000.0</v>
       </c>
       <c r="D271" s="1">
-        <v>76.155</v>
+        <v>101.487</v>
       </c>
       <c r="E271" s="1">
-        <v>77.96098072</v>
+        <v>99.942</v>
       </c>
       <c r="F271" t="s">
         <v>8</v>
       </c>
       <c r="G271">
         <v>1.0</v>
       </c>
       <c r="H271" s="1">
-        <v>2426489.45</v>
+        <v>299826.0</v>
       </c>
       <c r="I271" s="1">
-        <v>-56210.08</v>
+        <v>4635.0</v>
       </c>
       <c r="J271" s="1">
-        <v>-2.3165186232316</v>
+        <v>1.5458966200396</v>
       </c>
       <c r="K271">
-        <v>0.0</v>
+        <v>0.21</v>
       </c>
       <c r="L271">
-        <v>0.0</v>
+        <v>625.68</v>
       </c>
       <c r="M271" s="1">
-        <v>2370279.37</v>
+        <v>304461.0</v>
       </c>
       <c r="N271" s="1">
-        <v>2370279.37</v>
+        <v>305086.68</v>
       </c>
       <c r="O271" s="1">
-        <v>1.37</v>
+        <v>0.17</v>
       </c>
       <c r="P271">
         <v>1</v>
       </c>
     </row>
     <row r="272" spans="1:16">
       <c r="A272" t="s">
-        <v>662</v>
+        <v>657</v>
       </c>
       <c r="B272" t="s">
-        <v>663</v>
+        <v>658</v>
       </c>
       <c r="C272" s="1">
-        <v>4746602.75</v>
+        <v>300000.0</v>
       </c>
       <c r="D272" s="1">
-        <v>87.481</v>
+        <v>94.194</v>
       </c>
       <c r="E272" s="1">
-        <v>104.37955378</v>
+        <v>94.67425</v>
       </c>
       <c r="F272" t="s">
         <v>8</v>
       </c>
       <c r="G272">
         <v>1.0</v>
       </c>
       <c r="H272" s="1">
-        <v>4954482.77</v>
+        <v>284022.75</v>
       </c>
       <c r="I272" s="1">
-        <v>-802107.22</v>
+        <v>-1440.75</v>
       </c>
       <c r="J272" s="1">
-        <v>-16.189524865378</v>
+        <v>-0.50726570318751</v>
       </c>
       <c r="K272">
-        <v>1.8</v>
+        <v>0.38</v>
       </c>
       <c r="L272" t="s">
-        <v>664</v>
+        <v>659</v>
       </c>
       <c r="M272" s="1">
-        <v>4152375.55</v>
+        <v>282582.0</v>
       </c>
       <c r="N272" s="1">
-        <v>4237879.42</v>
+        <v>283707.0</v>
       </c>
       <c r="O272" s="1">
-        <v>2.45</v>
+        <v>0.16</v>
       </c>
       <c r="P272">
         <v>1</v>
       </c>
     </row>
     <row r="273" spans="1:16">
       <c r="A273" t="s">
-        <v>665</v>
+        <v>660</v>
       </c>
       <c r="B273" t="s">
-        <v>666</v>
+        <v>661</v>
       </c>
       <c r="C273" s="1">
-        <v>2075175.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D273" s="1">
-        <v>96.229</v>
+        <v>101.385</v>
       </c>
       <c r="E273" s="1">
-        <v>98.69654318</v>
+        <v>99.858</v>
       </c>
       <c r="F273" t="s">
         <v>8</v>
       </c>
       <c r="G273">
         <v>1.0</v>
       </c>
       <c r="H273" s="1">
-        <v>2048125.99</v>
+        <v>299574.0</v>
       </c>
       <c r="I273" s="1">
-        <v>-51205.84</v>
+        <v>4581.0</v>
       </c>
       <c r="J273" s="1">
-        <v>-2.5001313517827</v>
+        <v>1.5291714234213</v>
       </c>
       <c r="K273">
-        <v>0.25</v>
+        <v>3.42</v>
       </c>
       <c r="L273" t="s">
-        <v>667</v>
+        <v>662</v>
       </c>
       <c r="M273" s="1">
-        <v>1996920.15</v>
+        <v>304155.0</v>
       </c>
       <c r="N273" s="1">
-        <v>2002179.16</v>
+        <v>314410.48</v>
       </c>
       <c r="O273" s="1">
-        <v>1.16</v>
+        <v>0.18</v>
       </c>
       <c r="P273">
         <v>1</v>
       </c>
     </row>
     <row r="274" spans="1:16">
       <c r="A274" t="s">
-        <v>668</v>
+        <v>663</v>
       </c>
       <c r="B274" t="s">
-        <v>669</v>
+        <v>664</v>
       </c>
       <c r="C274" s="1">
-        <v>2210000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D274" s="1">
-        <v>97.315</v>
+        <v>98.414</v>
       </c>
       <c r="E274" s="1">
-        <v>99.89235747</v>
+        <v>100.0</v>
       </c>
       <c r="F274" t="s">
         <v>8</v>
       </c>
       <c r="G274">
         <v>1.0</v>
       </c>
       <c r="H274" s="1">
-        <v>2207621.1</v>
+        <v>200000.0</v>
       </c>
       <c r="I274" s="1">
-        <v>-56959.6</v>
+        <v>-3172.0</v>
       </c>
       <c r="J274" s="1">
-        <v>-2.5801347885287</v>
+        <v>-1.586</v>
       </c>
       <c r="K274">
-        <v>1.57</v>
+        <v>1.74</v>
       </c>
       <c r="L274" t="s">
-        <v>670</v>
+        <v>665</v>
       </c>
       <c r="M274" s="1">
-        <v>2150661.5</v>
+        <v>196828.0</v>
       </c>
       <c r="N274" s="1">
-        <v>2185452.35</v>
+        <v>200300.6</v>
       </c>
       <c r="O274" s="1">
-        <v>1.26</v>
+        <v>0.11</v>
       </c>
       <c r="P274">
         <v>1</v>
       </c>
     </row>
     <row r="275" spans="1:16">
       <c r="A275" t="s">
-        <v>671</v>
+        <v>666</v>
       </c>
       <c r="B275" t="s">
-        <v>672</v>
+        <v>667</v>
       </c>
       <c r="C275" s="1">
-        <v>1910000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D275" s="1">
-        <v>96.639</v>
+        <v>93.48</v>
       </c>
       <c r="E275" s="1">
-        <v>99.374</v>
+        <v>96.33333333</v>
       </c>
       <c r="F275" t="s">
         <v>8</v>
       </c>
       <c r="G275">
         <v>1.0</v>
       </c>
       <c r="H275" s="1">
-        <v>1898043.4</v>
+        <v>867000.0</v>
       </c>
       <c r="I275" s="1">
-        <v>-52238.5</v>
+        <v>-25680.0</v>
       </c>
       <c r="J275" s="1">
-        <v>-2.7522289532473</v>
+        <v>-2.961937716263</v>
       </c>
       <c r="K275">
-        <v>1.87</v>
+        <v>0.37</v>
       </c>
       <c r="L275" t="s">
-        <v>673</v>
+        <v>668</v>
       </c>
       <c r="M275" s="1">
-        <v>1845804.9</v>
+        <v>841320.0</v>
       </c>
       <c r="N275" s="1">
-        <v>1881587.31</v>
+        <v>844605.0</v>
       </c>
       <c r="O275" s="1">
-        <v>1.09</v>
+        <v>0.47</v>
       </c>
       <c r="P275">
         <v>1</v>
       </c>
     </row>
     <row r="276" spans="1:16">
       <c r="A276" t="s">
-        <v>674</v>
+        <v>669</v>
       </c>
       <c r="B276" t="s">
-        <v>675</v>
+        <v>670</v>
       </c>
       <c r="C276" s="1">
-        <v>200000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D276" s="1">
-        <v>98.127</v>
+        <v>97.411</v>
       </c>
       <c r="E276" s="1">
-        <v>100.73</v>
+        <v>98.642</v>
       </c>
       <c r="F276" t="s">
         <v>8</v>
       </c>
       <c r="G276">
         <v>1.0</v>
       </c>
       <c r="H276" s="1">
-        <v>201460.0</v>
+        <v>394568.0</v>
       </c>
       <c r="I276" s="1">
-        <v>-5206.0</v>
+        <v>-4924.0</v>
       </c>
       <c r="J276" s="1">
-        <v>-2.5841358085972</v>
+        <v>-1.2479471219156</v>
       </c>
       <c r="K276">
-        <v>1.54</v>
+        <v>4.03</v>
       </c>
       <c r="L276" t="s">
-        <v>676</v>
+        <v>671</v>
       </c>
       <c r="M276" s="1">
-        <v>196254.0</v>
+        <v>389644.0</v>
       </c>
       <c r="N276" s="1">
-        <v>199341.67</v>
+        <v>405753.59</v>
       </c>
       <c r="O276" s="1">
-        <v>0.12</v>
+        <v>0.23</v>
       </c>
       <c r="P276">
         <v>1</v>
       </c>
     </row>
     <row r="277" spans="1:16">
       <c r="A277" t="s">
-        <v>677</v>
+        <v>672</v>
       </c>
       <c r="B277" t="s">
-        <v>678</v>
+        <v>673</v>
       </c>
       <c r="C277" s="1">
-        <v>170000.0</v>
+        <v>207000.0</v>
       </c>
       <c r="D277" s="1">
-        <v>101.784</v>
+        <v>98.192</v>
       </c>
       <c r="E277" s="1">
-        <v>99.775</v>
+        <v>99.628</v>
       </c>
       <c r="F277" t="s">
         <v>8</v>
       </c>
       <c r="G277">
         <v>1.0</v>
       </c>
       <c r="H277" s="1">
-        <v>169617.5</v>
+        <v>206229.96</v>
       </c>
       <c r="I277" s="1">
-        <v>3415.3</v>
+        <v>-2972.52</v>
       </c>
       <c r="J277" s="1">
-        <v>2.0135304434979</v>
+        <v>-1.441361866142</v>
       </c>
       <c r="K277">
-        <v>1.31</v>
+        <v>1.82</v>
       </c>
       <c r="L277" t="s">
-        <v>679</v>
+        <v>674</v>
       </c>
       <c r="M277" s="1">
-        <v>173032.8</v>
+        <v>203257.44</v>
       </c>
       <c r="N277" s="1">
-        <v>175261.43</v>
+        <v>207017.47</v>
       </c>
       <c r="O277" s="1">
-        <v>0.1</v>
+        <v>0.12</v>
       </c>
       <c r="P277">
         <v>1</v>
       </c>
     </row>
     <row r="278" spans="1:16">
       <c r="A278" t="s">
-        <v>680</v>
+        <v>675</v>
       </c>
       <c r="B278" t="s">
-        <v>681</v>
+        <v>676</v>
       </c>
       <c r="C278" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D278" s="1">
-        <v>97.904</v>
+        <v>98.764</v>
       </c>
       <c r="E278" s="1">
-        <v>99.24</v>
+        <v>99.736</v>
       </c>
       <c r="F278" t="s">
         <v>8</v>
       </c>
       <c r="G278">
         <v>1.0</v>
       </c>
       <c r="H278" s="1">
-        <v>99240.0</v>
+        <v>199472.0</v>
       </c>
       <c r="I278" s="1">
-        <v>-1336.0</v>
+        <v>-1944.0</v>
       </c>
       <c r="J278" s="1">
-        <v>-1.3462313583233</v>
+        <v>-0.97457287238309</v>
       </c>
       <c r="K278">
-        <v>0.64</v>
-[...2 lines deleted...]
-        <v>636.99</v>
+        <v>1.68</v>
+      </c>
+      <c r="L278" t="s">
+        <v>677</v>
       </c>
       <c r="M278" s="1">
-        <v>97904.0</v>
+        <v>197528.0</v>
       </c>
       <c r="N278" s="1">
-        <v>98540.99</v>
+        <v>200881.42</v>
       </c>
       <c r="O278" s="1">
-        <v>0.06</v>
+        <v>0.11</v>
       </c>
       <c r="P278">
         <v>1</v>
       </c>
     </row>
     <row r="279" spans="1:16">
       <c r="A279" t="s">
-        <v>682</v>
+        <v>678</v>
       </c>
       <c r="B279" t="s">
-        <v>683</v>
+        <v>679</v>
       </c>
       <c r="C279" s="1">
-        <v>400000.0</v>
+        <v>156000.0</v>
       </c>
       <c r="D279" s="1">
-        <v>91.083</v>
+        <v>98.638</v>
       </c>
       <c r="E279" s="1">
-        <v>100.121</v>
+        <v>99.594</v>
       </c>
       <c r="F279" t="s">
         <v>8</v>
       </c>
       <c r="G279">
         <v>1.0</v>
       </c>
       <c r="H279" s="1">
-        <v>400484.0</v>
+        <v>155366.64</v>
       </c>
       <c r="I279" s="1">
-        <v>-36152.0</v>
+        <v>-1491.36</v>
       </c>
       <c r="J279" s="1">
-        <v>-9.0270772365438</v>
+        <v>-0.9598971825612</v>
       </c>
       <c r="K279">
-        <v>0.8</v>
+        <v>2.94</v>
       </c>
       <c r="L279" t="s">
-        <v>684</v>
+        <v>680</v>
       </c>
       <c r="M279" s="1">
-        <v>364332.0</v>
+        <v>153875.28</v>
       </c>
       <c r="N279" s="1">
-        <v>367534.74</v>
+        <v>158462.32</v>
       </c>
       <c r="O279" s="1">
-        <v>0.21</v>
+        <v>0.09</v>
       </c>
       <c r="P279">
         <v>1</v>
       </c>
     </row>
     <row r="280" spans="1:16">
       <c r="A280" t="s">
-        <v>685</v>
+        <v>681</v>
       </c>
       <c r="B280" t="s">
-        <v>686</v>
+        <v>682</v>
       </c>
       <c r="C280" s="1">
         <v>300000.0</v>
       </c>
       <c r="D280" s="1">
-        <v>100.313</v>
+        <v>95.26</v>
       </c>
       <c r="E280" s="1">
-        <v>99.858</v>
+        <v>93.6</v>
       </c>
       <c r="F280" t="s">
         <v>8</v>
       </c>
       <c r="G280">
         <v>1.0</v>
       </c>
       <c r="H280" s="1">
-        <v>299574.0</v>
+        <v>280800.0</v>
       </c>
       <c r="I280" s="1">
-        <v>1365.0</v>
+        <v>4980.0</v>
       </c>
       <c r="J280" s="1">
-        <v>0.45564701876665</v>
+        <v>1.7735042735043</v>
       </c>
       <c r="K280">
-        <v>3.1</v>
+        <v>0.82</v>
       </c>
       <c r="L280" t="s">
-        <v>687</v>
+        <v>683</v>
       </c>
       <c r="M280" s="1">
-        <v>300939.0</v>
+        <v>285780.0</v>
       </c>
       <c r="N280" s="1">
-        <v>310239.0</v>
+        <v>288237.53</v>
       </c>
       <c r="O280" s="1">
-        <v>0.18</v>
+        <v>0.16</v>
       </c>
       <c r="P280">
         <v>1</v>
       </c>
     </row>
     <row r="281" spans="1:16">
       <c r="A281" t="s">
-        <v>688</v>
+        <v>684</v>
       </c>
       <c r="B281" t="s">
-        <v>689</v>
+        <v>685</v>
       </c>
       <c r="C281" s="1">
-        <v>200000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D281" s="1">
-        <v>97.643</v>
+        <v>98.645</v>
       </c>
       <c r="E281" s="1">
-        <v>99.67</v>
+        <v>100.0</v>
       </c>
       <c r="F281" t="s">
         <v>8</v>
       </c>
       <c r="G281">
         <v>1.0</v>
       </c>
       <c r="H281" s="1">
-        <v>199340.0</v>
+        <v>500000.0</v>
       </c>
       <c r="I281" s="1">
-        <v>-4054.0</v>
+        <v>-6775.0</v>
       </c>
       <c r="J281" s="1">
-        <v>-2.0337112471155</v>
+        <v>-1.355</v>
       </c>
       <c r="K281">
-        <v>0.36</v>
-[...2 lines deleted...]
-        <v>719.18</v>
+        <v>2.61</v>
+      </c>
+      <c r="L281" t="s">
+        <v>686</v>
       </c>
       <c r="M281" s="1">
-        <v>195286.0</v>
+        <v>493225.0</v>
       </c>
       <c r="N281" s="1">
-        <v>196005.18</v>
+        <v>506283.22</v>
       </c>
       <c r="O281" s="1">
-        <v>0.11</v>
+        <v>0.28</v>
       </c>
       <c r="P281">
         <v>1</v>
       </c>
     </row>
     <row r="282" spans="1:16">
       <c r="A282" t="s">
-        <v>690</v>
+        <v>687</v>
       </c>
       <c r="B282" t="s">
-        <v>691</v>
+        <v>688</v>
       </c>
       <c r="C282" s="1">
         <v>200000.0</v>
       </c>
       <c r="D282" s="1">
-        <v>96.733</v>
+        <v>101.652</v>
       </c>
       <c r="E282" s="1">
-        <v>100.0</v>
+        <v>103.012</v>
       </c>
       <c r="F282" t="s">
         <v>8</v>
       </c>
       <c r="G282">
         <v>1.0</v>
       </c>
       <c r="H282" s="1">
-        <v>200000.0</v>
+        <v>206024.0</v>
       </c>
       <c r="I282" s="1">
-        <v>-6534.0</v>
+        <v>-2720.0</v>
       </c>
       <c r="J282" s="1">
-        <v>-3.267</v>
+        <v>-1.3202345357822</v>
       </c>
       <c r="K282">
-        <v>1.43</v>
+        <v>2.79</v>
       </c>
       <c r="L282" t="s">
-        <v>692</v>
+        <v>689</v>
       </c>
       <c r="M282" s="1">
-        <v>193466.0</v>
+        <v>203304.0</v>
       </c>
       <c r="N282" s="1">
-        <v>196322.16</v>
+        <v>208893.04</v>
       </c>
       <c r="O282" s="1">
-        <v>0.11</v>
+        <v>0.12</v>
       </c>
       <c r="P282">
         <v>1</v>
       </c>
     </row>
     <row r="283" spans="1:16">
       <c r="A283" t="s">
-        <v>693</v>
+        <v>690</v>
       </c>
       <c r="B283" t="s">
-        <v>694</v>
+        <v>691</v>
       </c>
       <c r="C283" s="1">
-        <v>900000.0</v>
+        <v>223000.0</v>
       </c>
       <c r="D283" s="1">
-        <v>92.417</v>
+        <v>101.238</v>
       </c>
       <c r="E283" s="1">
-        <v>96.33333333</v>
+        <v>99.849</v>
       </c>
       <c r="F283" t="s">
         <v>8</v>
       </c>
       <c r="G283">
         <v>1.0</v>
       </c>
       <c r="H283" s="1">
-        <v>867000.0</v>
+        <v>222663.27</v>
       </c>
       <c r="I283" s="1">
-        <v>-35247.0</v>
+        <v>3097.47</v>
       </c>
       <c r="J283" s="1">
-        <v>-4.0653979238754</v>
+        <v>1.3911005618484</v>
       </c>
       <c r="K283">
-        <v>0.22</v>
+        <v>2.31</v>
       </c>
       <c r="L283" t="s">
-        <v>695</v>
+        <v>692</v>
       </c>
       <c r="M283" s="1">
-        <v>831753.0</v>
+        <v>225760.74</v>
       </c>
       <c r="N283" s="1">
-        <v>833688.0</v>
+        <v>230912.04</v>
       </c>
       <c r="O283" s="1">
-        <v>0.48</v>
+        <v>0.13</v>
       </c>
       <c r="P283">
         <v>1</v>
       </c>
     </row>
     <row r="284" spans="1:16">
       <c r="A284" t="s">
-        <v>696</v>
+        <v>693</v>
       </c>
       <c r="B284" t="s">
-        <v>697</v>
+        <v>694</v>
       </c>
       <c r="C284" s="1">
-        <v>400000.0</v>
+        <v>163000.0</v>
       </c>
       <c r="D284" s="1">
-        <v>95.089</v>
+        <v>100.06</v>
       </c>
       <c r="E284" s="1">
-        <v>98.642</v>
+        <v>99.115</v>
       </c>
       <c r="F284" t="s">
         <v>8</v>
       </c>
       <c r="G284">
         <v>1.0</v>
       </c>
       <c r="H284" s="1">
-        <v>394568.0</v>
+        <v>161557.45</v>
       </c>
       <c r="I284" s="1">
-        <v>-14212.0</v>
+        <v>1540.35</v>
       </c>
       <c r="J284" s="1">
-        <v>-3.6019139920115</v>
+        <v>0.95343792564193</v>
       </c>
       <c r="K284">
-        <v>3.67</v>
-[...2 lines deleted...]
-        <v>698</v>
+        <v>0.22</v>
+      </c>
+      <c r="L284">
+        <v>359.49</v>
       </c>
       <c r="M284" s="1">
-        <v>380356.0</v>
+        <v>163097.8</v>
       </c>
       <c r="N284" s="1">
-        <v>395027.23</v>
+        <v>163457.29</v>
       </c>
       <c r="O284" s="1">
-        <v>0.23</v>
+        <v>0.09</v>
       </c>
       <c r="P284">
         <v>1</v>
       </c>
     </row>
     <row r="285" spans="1:16">
       <c r="A285" t="s">
-        <v>699</v>
+        <v>695</v>
       </c>
       <c r="B285" t="s">
-        <v>700</v>
+        <v>696</v>
       </c>
       <c r="C285" s="1">
-        <v>207000.0</v>
+        <v>215125.61</v>
       </c>
       <c r="D285" s="1">
-        <v>98.05</v>
+        <v>89.758</v>
       </c>
       <c r="E285" s="1">
-        <v>99.628</v>
+        <v>95.04090657</v>
       </c>
       <c r="F285" t="s">
         <v>8</v>
       </c>
       <c r="G285">
         <v>1.0</v>
       </c>
       <c r="H285" s="1">
-        <v>206229.96</v>
+        <v>204457.33</v>
       </c>
       <c r="I285" s="1">
-        <v>-3266.46</v>
+        <v>-11364.89</v>
       </c>
       <c r="J285" s="1">
-        <v>-1.5838920785321</v>
+        <v>-5.5585632464241</v>
       </c>
       <c r="K285">
-        <v>1.55</v>
+        <v>1.22</v>
       </c>
       <c r="L285" t="s">
-        <v>701</v>
+        <v>697</v>
       </c>
       <c r="M285" s="1">
-        <v>202963.5</v>
+        <v>193092.44</v>
       </c>
       <c r="N285" s="1">
-        <v>206170.58</v>
+        <v>195720.51</v>
       </c>
       <c r="O285" s="1">
-        <v>0.12</v>
+        <v>0.11</v>
       </c>
       <c r="P285">
         <v>1</v>
       </c>
     </row>
     <row r="286" spans="1:16">
       <c r="A286" t="s">
-        <v>702</v>
+        <v>698</v>
       </c>
       <c r="B286" t="s">
-        <v>703</v>
+        <v>699</v>
       </c>
       <c r="C286" s="1">
-        <v>200000.0</v>
+        <v>290000.0</v>
       </c>
       <c r="D286" s="1">
-        <v>97.065</v>
+        <v>93.963</v>
       </c>
       <c r="E286" s="1">
-        <v>99.736</v>
+        <v>93.818</v>
       </c>
       <c r="F286" t="s">
         <v>8</v>
       </c>
       <c r="G286">
         <v>1.0</v>
       </c>
       <c r="H286" s="1">
-        <v>199472.0</v>
+        <v>272072.2</v>
       </c>
       <c r="I286" s="1">
-        <v>-5342.0</v>
+        <v>420.5</v>
       </c>
       <c r="J286" s="1">
-        <v>-2.6780701050774</v>
+        <v>0.15455456309024</v>
       </c>
       <c r="K286">
-        <v>1.35</v>
-[...2 lines deleted...]
-        <v>704</v>
+        <v>0.13</v>
+      </c>
+      <c r="L286">
+        <v>386.14</v>
       </c>
       <c r="M286" s="1">
-        <v>194130.0</v>
+        <v>272492.7</v>
       </c>
       <c r="N286" s="1">
-        <v>196825.89</v>
+        <v>272878.84</v>
       </c>
       <c r="O286" s="1">
-        <v>0.11</v>
+        <v>0.15</v>
       </c>
       <c r="P286">
         <v>1</v>
       </c>
     </row>
     <row r="287" spans="1:16">
       <c r="A287" t="s">
-        <v>705</v>
+        <v>700</v>
       </c>
       <c r="B287" t="s">
-        <v>706</v>
+        <v>701</v>
       </c>
       <c r="C287" s="1">
-        <v>156000.0</v>
+        <v>190000.0</v>
       </c>
       <c r="D287" s="1">
-        <v>97.072</v>
+        <v>65.471</v>
       </c>
       <c r="E287" s="1">
-        <v>99.594</v>
+        <v>65.161</v>
       </c>
       <c r="F287" t="s">
         <v>8</v>
       </c>
       <c r="G287">
         <v>1.0</v>
       </c>
       <c r="H287" s="1">
-        <v>155366.64</v>
+        <v>123805.9</v>
       </c>
       <c r="I287" s="1">
-        <v>-3934.32</v>
+        <v>589.0</v>
       </c>
       <c r="J287" s="1">
-        <v>-2.5322810611081</v>
+        <v>0.475744693912</v>
       </c>
       <c r="K287">
-        <v>2.66</v>
+        <v>1.41</v>
       </c>
       <c r="L287" t="s">
-        <v>707</v>
+        <v>702</v>
       </c>
       <c r="M287" s="1">
-        <v>151432.32</v>
+        <v>124394.9</v>
       </c>
       <c r="N287" s="1">
-        <v>155586.62</v>
+        <v>127073.12</v>
       </c>
       <c r="O287" s="1">
-        <v>0.09</v>
+        <v>0.07</v>
       </c>
       <c r="P287">
         <v>1</v>
       </c>
     </row>
     <row r="288" spans="1:16">
       <c r="A288" t="s">
-        <v>708</v>
+        <v>703</v>
       </c>
       <c r="B288" t="s">
-        <v>709</v>
+        <v>704</v>
       </c>
       <c r="C288" s="1">
-        <v>500000.0</v>
+        <v>1681000.0</v>
       </c>
       <c r="D288" s="1">
-        <v>97.697</v>
+        <v>101.659</v>
       </c>
       <c r="E288" s="1">
-        <v>100.0</v>
+        <v>111.74737299</v>
       </c>
       <c r="F288" t="s">
         <v>8</v>
       </c>
       <c r="G288">
         <v>1.0</v>
       </c>
       <c r="H288" s="1">
-        <v>500000.0</v>
+        <v>1878473.34</v>
       </c>
       <c r="I288" s="1">
-        <v>-11515.0</v>
+        <v>314798.7</v>
       </c>
       <c r="J288" s="1">
-        <v>-2.303</v>
+        <v>16.75822026838</v>
       </c>
       <c r="K288">
-        <v>2.29</v>
+        <v>0.17</v>
       </c>
       <c r="L288" t="s">
-        <v>710</v>
+        <v>705</v>
       </c>
       <c r="M288" s="1">
-        <v>488485.0</v>
+        <v>2193272.04</v>
       </c>
       <c r="N288" s="1">
-        <v>499950.75</v>
+        <v>2196130.11</v>
       </c>
       <c r="O288" s="1">
-        <v>0.29</v>
+        <v>1.23</v>
       </c>
       <c r="P288">
         <v>1</v>
       </c>
     </row>
     <row r="289" spans="1:16">
       <c r="A289" t="s">
-        <v>711</v>
+        <v>706</v>
       </c>
       <c r="B289" t="s">
-        <v>712</v>
+        <v>707</v>
       </c>
       <c r="C289" s="1">
-        <v>200000.0</v>
+        <v>3170000.0</v>
       </c>
       <c r="D289" s="1">
-        <v>100.358</v>
+        <v>100.03</v>
       </c>
       <c r="E289" s="1">
-        <v>103.012</v>
+        <v>100.913</v>
       </c>
       <c r="F289" t="s">
         <v>8</v>
       </c>
       <c r="G289">
         <v>1.0</v>
       </c>
       <c r="H289" s="1">
-        <v>206024.0</v>
+        <v>3198942.1</v>
       </c>
       <c r="I289" s="1">
-        <v>-5308.0</v>
+        <v>-27991.1</v>
       </c>
       <c r="J289" s="1">
-        <v>-2.5763988661515</v>
+        <v>-0.87501114821678</v>
       </c>
       <c r="K289">
-        <v>2.45</v>
+        <v>0.4</v>
       </c>
       <c r="L289" t="s">
-        <v>713</v>
+        <v>708</v>
       </c>
       <c r="M289" s="1">
-        <v>200716.0</v>
+        <v>3170951.0</v>
       </c>
       <c r="N289" s="1">
-        <v>205606.41</v>
+        <v>3183679.16</v>
       </c>
       <c r="O289" s="1">
-        <v>0.12</v>
+        <v>1.79</v>
       </c>
       <c r="P289">
         <v>1</v>
       </c>
     </row>
     <row r="290" spans="1:16">
       <c r="A290" t="s">
-        <v>714</v>
+        <v>709</v>
       </c>
       <c r="B290" t="s">
-        <v>715</v>
+        <v>710</v>
       </c>
       <c r="C290" s="1">
-        <v>423000.0</v>
+        <v>1810000.0</v>
       </c>
       <c r="D290" s="1">
-        <v>100.242</v>
+        <v>98.459</v>
       </c>
       <c r="E290" s="1">
-        <v>99.849</v>
+        <v>97.901</v>
       </c>
       <c r="F290" t="s">
         <v>8</v>
       </c>
       <c r="G290">
         <v>1.0</v>
       </c>
       <c r="H290" s="1">
-        <v>422361.27</v>
+        <v>1772008.1</v>
       </c>
       <c r="I290" s="1">
-        <v>1662.39</v>
+        <v>10099.8</v>
       </c>
       <c r="J290" s="1">
-        <v>0.39359432743443</v>
+        <v>0.56996353459107</v>
       </c>
       <c r="K290">
-        <v>1.99</v>
+        <v>0.33</v>
       </c>
       <c r="L290" t="s">
-        <v>716</v>
+        <v>711</v>
       </c>
       <c r="M290" s="1">
-        <v>424023.66</v>
+        <v>1782107.9</v>
       </c>
       <c r="N290" s="1">
-        <v>432456.43</v>
+        <v>1787995.32</v>
       </c>
       <c r="O290" s="1">
-        <v>0.25</v>
+        <v>1.0</v>
       </c>
       <c r="P290">
         <v>1</v>
       </c>
     </row>
     <row r="291" spans="1:16">
       <c r="A291" t="s">
-        <v>717</v>
+        <v>712</v>
       </c>
       <c r="B291" t="s">
-        <v>718</v>
+        <v>713</v>
       </c>
       <c r="C291" s="1">
-        <v>163000.0</v>
+        <v>3220000.0</v>
       </c>
       <c r="D291" s="1">
-        <v>98.129</v>
+        <v>93.744</v>
       </c>
       <c r="E291" s="1">
-        <v>99.115</v>
+        <v>93.703</v>
       </c>
       <c r="F291" t="s">
         <v>8</v>
       </c>
       <c r="G291">
         <v>1.0</v>
       </c>
       <c r="H291" s="1">
-        <v>161557.45</v>
+        <v>3017236.6</v>
       </c>
       <c r="I291" s="1">
-        <v>-1607.18</v>
+        <v>1320.2</v>
       </c>
       <c r="J291" s="1">
-        <v>-0.99480401553751</v>
+        <v>0.043755269308347</v>
       </c>
       <c r="K291">
-        <v>3.43</v>
+        <v>0.47</v>
       </c>
       <c r="L291" t="s">
-        <v>719</v>
+        <v>714</v>
       </c>
       <c r="M291" s="1">
-        <v>159950.27</v>
+        <v>3018556.8</v>
       </c>
       <c r="N291" s="1">
-        <v>165545.86</v>
+        <v>3033628.68</v>
       </c>
       <c r="O291" s="1">
-        <v>0.1</v>
+        <v>1.7</v>
       </c>
       <c r="P291">
         <v>1</v>
       </c>
     </row>
     <row r="292" spans="1:16">
       <c r="A292" t="s">
-        <v>720</v>
+        <v>715</v>
       </c>
       <c r="B292" t="s">
-        <v>721</v>
+        <v>716</v>
       </c>
       <c r="C292" s="1">
-        <v>456116.34</v>
+        <v>1290000.0</v>
       </c>
       <c r="D292" s="1">
-        <v>94.988</v>
+        <v>85.402</v>
       </c>
       <c r="E292" s="1">
-        <v>97.97293822</v>
+        <v>97.70900853</v>
       </c>
       <c r="F292" t="s">
         <v>8</v>
       </c>
       <c r="G292">
         <v>1.0</v>
       </c>
       <c r="H292" s="1">
-        <v>446870.58</v>
+        <v>1260446.21</v>
       </c>
       <c r="I292" s="1">
-        <v>-13614.79</v>
+        <v>-158760.41</v>
       </c>
       <c r="J292" s="1">
-        <v>-3.0466964283037</v>
+        <v>-12.595572007789</v>
       </c>
       <c r="K292">
-        <v>0.94</v>
+        <v>0.47</v>
       </c>
       <c r="L292" t="s">
-        <v>722</v>
+        <v>717</v>
       </c>
       <c r="M292" s="1">
-        <v>433255.79</v>
+        <v>1101685.8</v>
       </c>
       <c r="N292" s="1">
-        <v>437558.28</v>
+        <v>1107723.91</v>
       </c>
       <c r="O292" s="1">
-        <v>0.25</v>
+        <v>0.62</v>
       </c>
       <c r="P292">
         <v>1</v>
       </c>
     </row>
     <row r="293" spans="1:16">
       <c r="A293" t="s">
-        <v>723</v>
+        <v>718</v>
       </c>
       <c r="B293" t="s">
-        <v>724</v>
+        <v>719</v>
       </c>
       <c r="C293" s="1">
-        <v>215125.61</v>
+        <v>3582000.0</v>
       </c>
       <c r="D293" s="1">
-        <v>88.915</v>
+        <v>100.149</v>
       </c>
       <c r="E293" s="1">
-        <v>95.04090657</v>
+        <v>99.85</v>
       </c>
       <c r="F293" t="s">
         <v>8</v>
       </c>
       <c r="G293">
         <v>1.0</v>
       </c>
       <c r="H293" s="1">
-        <v>204457.33</v>
+        <v>3576627.0</v>
       </c>
       <c r="I293" s="1">
-        <v>-13178.4</v>
+        <v>10710.18</v>
       </c>
       <c r="J293" s="1">
-        <v>-6.4455502769209</v>
+        <v>0.29944917376064</v>
       </c>
       <c r="K293">
-        <v>1.11</v>
-[...2 lines deleted...]
-        <v>725</v>
+        <v>0.01</v>
+      </c>
+      <c r="L293">
+        <v>376.01</v>
       </c>
       <c r="M293" s="1">
-        <v>191278.93</v>
+        <v>3587337.18</v>
       </c>
       <c r="N293" s="1">
-        <v>193677.14</v>
+        <v>3587713.19</v>
       </c>
       <c r="O293" s="1">
-        <v>0.11</v>
+        <v>2.01</v>
       </c>
       <c r="P293">
         <v>1</v>
       </c>
     </row>
     <row r="294" spans="1:16">
       <c r="A294" t="s">
-        <v>726</v>
+        <v>720</v>
       </c>
       <c r="B294" t="s">
-        <v>727</v>
+        <v>721</v>
       </c>
       <c r="C294" s="1">
-        <v>195395.37</v>
+        <v>2687000.0</v>
       </c>
       <c r="D294" s="1">
-        <v>77.644</v>
+        <v>97.161</v>
       </c>
       <c r="E294" s="1">
-        <v>99.15404341</v>
+        <v>96.791</v>
       </c>
       <c r="F294" t="s">
         <v>8</v>
       </c>
       <c r="G294">
         <v>1.0</v>
       </c>
       <c r="H294" s="1">
-        <v>193742.41</v>
+        <v>2600774.17</v>
       </c>
       <c r="I294" s="1">
-        <v>-42029.62</v>
+        <v>9941.9</v>
       </c>
       <c r="J294" s="1">
-        <v>-21.693556924372</v>
+        <v>0.38226694630699</v>
       </c>
       <c r="K294">
-        <v>0.19</v>
-[...2 lines deleted...]
-        <v>364.02</v>
+        <v>0.23</v>
+      </c>
+      <c r="L294" t="s">
+        <v>722</v>
       </c>
       <c r="M294" s="1">
-        <v>151712.79</v>
+        <v>2610716.07</v>
       </c>
       <c r="N294" s="1">
-        <v>152076.81</v>
+        <v>2616934.35</v>
       </c>
       <c r="O294" s="1">
-        <v>0.09</v>
+        <v>1.47</v>
       </c>
       <c r="P294">
         <v>1</v>
       </c>
     </row>
     <row r="295" spans="1:16">
       <c r="A295" t="s">
-        <v>728</v>
+        <v>723</v>
       </c>
       <c r="B295" t="s">
-        <v>729</v>
+        <v>724</v>
       </c>
       <c r="C295" s="1">
-        <v>1681000.0</v>
+        <v>168000.0</v>
       </c>
       <c r="D295" s="1">
-        <v>101.052</v>
+        <v>96.562</v>
       </c>
       <c r="E295" s="1">
-        <v>111.74737299</v>
+        <v>99.406</v>
       </c>
       <c r="F295" t="s">
         <v>8</v>
       </c>
       <c r="G295">
         <v>1.0</v>
       </c>
       <c r="H295" s="1">
-        <v>1878473.34</v>
+        <v>167002.08</v>
       </c>
       <c r="I295" s="1">
-        <v>294721.21</v>
+        <v>-4777.92</v>
       </c>
       <c r="J295" s="1">
-        <v>15.689400734322</v>
+        <v>-2.8609943061787</v>
       </c>
       <c r="K295">
-        <v>0.04</v>
-[...2 lines deleted...]
-        <v>657.44</v>
+        <v>1.14</v>
+      </c>
+      <c r="L295" t="s">
+        <v>725</v>
       </c>
       <c r="M295" s="1">
-        <v>2173194.55</v>
+        <v>162224.16</v>
       </c>
       <c r="N295" s="1">
-        <v>2173851.99</v>
+        <v>164137.17</v>
       </c>
       <c r="O295" s="1">
-        <v>1.26</v>
+        <v>0.09</v>
       </c>
       <c r="P295">
         <v>1</v>
       </c>
     </row>
     <row r="296" spans="1:16">
       <c r="A296" t="s">
-        <v>730</v>
+        <v>726</v>
       </c>
       <c r="B296" t="s">
-        <v>731</v>
+        <v>727</v>
       </c>
       <c r="C296" s="1">
-        <v>3170000.0</v>
+        <v>446000.0</v>
       </c>
       <c r="D296" s="1">
-        <v>99.843</v>
+        <v>98.541</v>
       </c>
       <c r="E296" s="1">
-        <v>100.913</v>
+        <v>100.0</v>
       </c>
       <c r="F296" t="s">
         <v>8</v>
       </c>
       <c r="G296">
         <v>1.0</v>
       </c>
       <c r="H296" s="1">
-        <v>3198942.1</v>
+        <v>446000.0</v>
       </c>
       <c r="I296" s="1">
-        <v>-33919.0</v>
+        <v>-6507.14</v>
       </c>
       <c r="J296" s="1">
-        <v>-1.0603192849286</v>
+        <v>-1.459</v>
       </c>
       <c r="K296">
-        <v>0.19</v>
+        <v>0.55</v>
       </c>
       <c r="L296" t="s">
-        <v>732</v>
+        <v>728</v>
       </c>
       <c r="M296" s="1">
-        <v>3165023.1</v>
+        <v>439492.86</v>
       </c>
       <c r="N296" s="1">
-        <v>3171052.23</v>
+        <v>441945.3</v>
       </c>
       <c r="O296" s="1">
-        <v>1.83</v>
+        <v>0.25</v>
       </c>
       <c r="P296">
         <v>1</v>
       </c>
     </row>
     <row r="297" spans="1:16">
       <c r="A297" t="s">
-        <v>733</v>
+        <v>729</v>
       </c>
       <c r="B297" t="s">
-        <v>734</v>
+        <v>730</v>
       </c>
       <c r="C297" s="1">
-        <v>1290000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D297" s="1">
-        <v>83.929</v>
+        <v>103.695</v>
       </c>
       <c r="E297" s="1">
-        <v>97.70900853</v>
+        <v>100.77</v>
       </c>
       <c r="F297" t="s">
         <v>8</v>
       </c>
       <c r="G297">
         <v>1.0</v>
       </c>
       <c r="H297" s="1">
-        <v>1260446.21</v>
+        <v>201540.0</v>
       </c>
       <c r="I297" s="1">
-        <v>-177762.11</v>
+        <v>5850.0</v>
       </c>
       <c r="J297" s="1">
-        <v>-14.103109564668</v>
+        <v>2.9026495980947</v>
       </c>
       <c r="K297">
-        <v>0.2</v>
-[...2 lines deleted...]
-        <v>735</v>
+        <v>0.08</v>
+      </c>
+      <c r="L297">
+        <v>156.16</v>
       </c>
       <c r="M297" s="1">
-        <v>1082684.1</v>
+        <v>207390.0</v>
       </c>
       <c r="N297" s="1">
-        <v>1085304.41</v>
+        <v>207546.16</v>
       </c>
       <c r="O297" s="1">
-        <v>0.63</v>
+        <v>0.12</v>
       </c>
       <c r="P297">
         <v>1</v>
       </c>
     </row>
     <row r="298" spans="1:16">
       <c r="A298" t="s">
-        <v>736</v>
+        <v>731</v>
       </c>
       <c r="B298" t="s">
-        <v>737</v>
+        <v>732</v>
       </c>
       <c r="C298" s="1">
-        <v>1430000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D298" s="1">
-        <v>96.678</v>
+        <v>100.037</v>
       </c>
       <c r="E298" s="1">
-        <v>101.176</v>
+        <v>98.69</v>
       </c>
       <c r="F298" t="s">
         <v>8</v>
       </c>
       <c r="G298">
         <v>1.0</v>
       </c>
       <c r="H298" s="1">
-        <v>1446816.8</v>
+        <v>296070.0</v>
       </c>
       <c r="I298" s="1">
-        <v>-64321.4</v>
+        <v>4041.0</v>
       </c>
       <c r="J298" s="1">
-        <v>-4.4457183521784</v>
+        <v>1.3648799270443</v>
       </c>
       <c r="K298">
-        <v>0.21</v>
+        <v>2.25</v>
       </c>
       <c r="L298" t="s">
-        <v>738</v>
+        <v>733</v>
       </c>
       <c r="M298" s="1">
-        <v>1382495.4</v>
+        <v>300111.0</v>
       </c>
       <c r="N298" s="1">
-        <v>1385489.46</v>
+        <v>306863.05</v>
       </c>
       <c r="O298" s="1">
-        <v>0.8</v>
+        <v>0.17</v>
       </c>
       <c r="P298">
         <v>1</v>
       </c>
     </row>
     <row r="299" spans="1:16">
       <c r="A299" t="s">
-        <v>739</v>
+        <v>734</v>
       </c>
       <c r="B299" t="s">
-        <v>740</v>
+        <v>735</v>
       </c>
       <c r="C299" s="1">
-        <v>5550000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D299" s="1">
-        <v>98.277</v>
+        <v>84.417</v>
       </c>
       <c r="E299" s="1">
-        <v>100.93705045</v>
+        <v>85.4208</v>
       </c>
       <c r="F299" t="s">
         <v>8</v>
       </c>
       <c r="G299">
         <v>1.0</v>
       </c>
       <c r="H299" s="1">
-        <v>5602006.3</v>
+        <v>427104.0</v>
       </c>
       <c r="I299" s="1">
-        <v>-147632.8</v>
+        <v>-5019.0</v>
       </c>
       <c r="J299" s="1">
-        <v>-2.6353558367116</v>
+        <v>-1.1751236232861</v>
       </c>
       <c r="K299">
-        <v>0.51</v>
+        <v>0.31</v>
       </c>
       <c r="L299" t="s">
-        <v>741</v>
+        <v>736</v>
       </c>
       <c r="M299" s="1">
-        <v>5454373.5</v>
+        <v>422085.0</v>
       </c>
       <c r="N299" s="1">
-        <v>5482913.07</v>
+        <v>423643.22</v>
       </c>
       <c r="O299" s="1">
-        <v>3.17</v>
+        <v>0.24</v>
       </c>
       <c r="P299">
         <v>1</v>
       </c>
     </row>
     <row r="300" spans="1:16">
       <c r="A300" t="s">
-        <v>742</v>
+        <v>737</v>
       </c>
       <c r="B300" t="s">
-        <v>743</v>
+        <v>738</v>
       </c>
       <c r="C300" s="1">
-        <v>2770000.0</v>
+        <v>181000.0</v>
       </c>
       <c r="D300" s="1">
-        <v>101.841</v>
+        <v>100.819</v>
       </c>
       <c r="E300" s="1">
-        <v>104.151</v>
+        <v>99.609</v>
       </c>
       <c r="F300" t="s">
         <v>8</v>
       </c>
       <c r="G300">
         <v>1.0</v>
       </c>
       <c r="H300" s="1">
-        <v>2884982.7</v>
+        <v>180292.29</v>
       </c>
       <c r="I300" s="1">
-        <v>-63987.0</v>
+        <v>2190.1</v>
       </c>
       <c r="J300" s="1">
-        <v>-2.21793357721</v>
+        <v>1.2147496712144</v>
       </c>
       <c r="K300">
-        <v>1.01</v>
+        <v>3.82</v>
       </c>
       <c r="L300" t="s">
-        <v>744</v>
+        <v>739</v>
       </c>
       <c r="M300" s="1">
-        <v>2820995.7</v>
+        <v>182482.39</v>
       </c>
       <c r="N300" s="1">
-        <v>2848870.73</v>
+        <v>189405.02</v>
       </c>
       <c r="O300" s="1">
-        <v>1.65</v>
+        <v>0.11</v>
       </c>
       <c r="P300">
         <v>1</v>
       </c>
     </row>
     <row r="301" spans="1:16">
       <c r="A301" t="s">
-        <v>745</v>
+        <v>740</v>
       </c>
       <c r="B301" t="s">
-        <v>746</v>
+        <v>741</v>
       </c>
       <c r="C301" s="1">
-        <v>3280000.0</v>
+        <v>141000.0</v>
       </c>
       <c r="D301" s="1">
-        <v>100.393</v>
+        <v>101.8</v>
       </c>
       <c r="E301" s="1">
-        <v>108.47991128</v>
+        <v>99.813</v>
       </c>
       <c r="F301" t="s">
         <v>8</v>
       </c>
       <c r="G301">
         <v>1.0</v>
       </c>
       <c r="H301" s="1">
-        <v>3558141.09</v>
+        <v>140736.33</v>
       </c>
       <c r="I301" s="1">
-        <v>-265250.69</v>
+        <v>2801.67</v>
       </c>
       <c r="J301" s="1">
-        <v>-7.4547546960821</v>
+        <v>1.990722651358</v>
       </c>
       <c r="K301">
-        <v>0.56</v>
+        <v>3.65</v>
       </c>
       <c r="L301" t="s">
-        <v>747</v>
+        <v>742</v>
       </c>
       <c r="M301" s="1">
-        <v>3292890.4</v>
+        <v>143538.0</v>
       </c>
       <c r="N301" s="1">
-        <v>3311374.38</v>
+        <v>148687.4</v>
       </c>
       <c r="O301" s="1">
-        <v>1.91</v>
+        <v>0.08</v>
       </c>
       <c r="P301">
         <v>1</v>
       </c>
     </row>
     <row r="302" spans="1:16">
       <c r="A302" t="s">
-        <v>748</v>
+        <v>743</v>
       </c>
       <c r="B302" t="s">
-        <v>749</v>
+        <v>744</v>
       </c>
       <c r="C302" s="1">
-        <v>168000.0</v>
+        <v>191000.0</v>
       </c>
       <c r="D302" s="1">
-        <v>94.92</v>
+        <v>103.891</v>
       </c>
       <c r="E302" s="1">
-        <v>99.406</v>
+        <v>100.0</v>
       </c>
       <c r="F302" t="s">
         <v>8</v>
       </c>
       <c r="G302">
         <v>1.0</v>
       </c>
       <c r="H302" s="1">
-        <v>167002.08</v>
+        <v>191000.0</v>
       </c>
       <c r="I302" s="1">
-        <v>-7536.48</v>
+        <v>7431.81</v>
       </c>
       <c r="J302" s="1">
-        <v>-4.5128060680442</v>
+        <v>3.891</v>
       </c>
       <c r="K302">
-        <v>0.88</v>
+        <v>2.39</v>
       </c>
       <c r="L302" t="s">
-        <v>750</v>
+        <v>745</v>
       </c>
       <c r="M302" s="1">
-        <v>159465.6</v>
+        <v>198431.81</v>
       </c>
       <c r="N302" s="1">
-        <v>160947.11</v>
+        <v>202992.71</v>
       </c>
       <c r="O302" s="1">
-        <v>0.09</v>
+        <v>0.11</v>
       </c>
       <c r="P302">
         <v>1</v>
       </c>
     </row>
     <row r="303" spans="1:16">
       <c r="A303" t="s">
-        <v>751</v>
+        <v>746</v>
       </c>
       <c r="B303" t="s">
-        <v>752</v>
+        <v>747</v>
       </c>
       <c r="C303" s="1">
-        <v>446000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D303" s="1">
-        <v>97.56</v>
+        <v>98.513</v>
       </c>
       <c r="E303" s="1">
-        <v>100.0</v>
+        <v>99.423</v>
       </c>
       <c r="F303" t="s">
         <v>8</v>
       </c>
       <c r="G303">
         <v>1.0</v>
       </c>
       <c r="H303" s="1">
-        <v>446000.0</v>
+        <v>497115.0</v>
       </c>
       <c r="I303" s="1">
-        <v>-10882.4</v>
+        <v>-4550.0</v>
       </c>
       <c r="J303" s="1">
-        <v>-2.44</v>
+        <v>-0.91528117236454</v>
       </c>
       <c r="K303">
-        <v>0.29</v>
+        <v>0.39</v>
       </c>
       <c r="L303" t="s">
-        <v>753</v>
+        <v>537</v>
       </c>
       <c r="M303" s="1">
-        <v>435117.6</v>
+        <v>492565.0</v>
       </c>
       <c r="N303" s="1">
-        <v>436420.46</v>
+        <v>494496.51</v>
       </c>
       <c r="O303" s="1">
-        <v>0.25</v>
+        <v>0.28</v>
       </c>
       <c r="P303">
         <v>1</v>
       </c>
     </row>
     <row r="304" spans="1:16">
       <c r="A304" t="s">
-        <v>754</v>
+        <v>748</v>
       </c>
       <c r="B304" t="s">
-        <v>755</v>
+        <v>749</v>
       </c>
       <c r="C304" s="1">
-        <v>200000.0</v>
+        <v>216000.0</v>
       </c>
       <c r="D304" s="1">
-        <v>102.342</v>
+        <v>98.32</v>
       </c>
       <c r="E304" s="1">
-        <v>100.77</v>
+        <v>99.947</v>
       </c>
       <c r="F304" t="s">
         <v>8</v>
       </c>
       <c r="G304">
         <v>1.0</v>
       </c>
       <c r="H304" s="1">
-        <v>201540.0</v>
+        <v>215885.52</v>
       </c>
       <c r="I304" s="1">
-        <v>3144.0</v>
+        <v>-3514.32</v>
       </c>
       <c r="J304" s="1">
-        <v>1.559988091694</v>
+        <v>-1.6278627672667</v>
       </c>
       <c r="K304">
-        <v>4.44</v>
+        <v>1.52</v>
       </c>
       <c r="L304" t="s">
-        <v>756</v>
+        <v>750</v>
       </c>
       <c r="M304" s="1">
-        <v>204684.0</v>
+        <v>212371.2</v>
       </c>
       <c r="N304" s="1">
-        <v>213559.34</v>
+        <v>215655.58</v>
       </c>
       <c r="O304" s="1">
         <v>0.12</v>
       </c>
       <c r="P304">
         <v>1</v>
       </c>
     </row>
     <row r="305" spans="1:16">
       <c r="A305" t="s">
-        <v>757</v>
+        <v>751</v>
       </c>
       <c r="B305" t="s">
-        <v>758</v>
+        <v>752</v>
       </c>
       <c r="C305" s="1">
-        <v>300000.0</v>
+        <v>238000.0</v>
       </c>
       <c r="D305" s="1">
-        <v>99.525</v>
+        <v>101.221</v>
       </c>
       <c r="E305" s="1">
-        <v>98.69</v>
+        <v>100.0</v>
       </c>
       <c r="F305" t="s">
         <v>8</v>
       </c>
       <c r="G305">
         <v>1.0</v>
       </c>
       <c r="H305" s="1">
-        <v>296070.0</v>
+        <v>238000.0</v>
       </c>
       <c r="I305" s="1">
-        <v>2505.0</v>
+        <v>2905.98</v>
       </c>
       <c r="J305" s="1">
-        <v>0.84608369642314</v>
+        <v>1.221</v>
       </c>
       <c r="K305">
-        <v>1.93</v>
-[...2 lines deleted...]
-        <v>759</v>
+        <v>0.36</v>
+      </c>
+      <c r="L305">
+        <v>863.22</v>
       </c>
       <c r="M305" s="1">
-        <v>298575.0</v>
+        <v>240905.98</v>
       </c>
       <c r="N305" s="1">
-        <v>304371.58</v>
+        <v>241769.2</v>
       </c>
       <c r="O305" s="1">
-        <v>0.18</v>
+        <v>0.14</v>
       </c>
       <c r="P305">
         <v>1</v>
       </c>
     </row>
     <row r="306" spans="1:16">
       <c r="A306" t="s">
-        <v>760</v>
+        <v>753</v>
       </c>
       <c r="B306" t="s">
-        <v>761</v>
+        <v>754</v>
       </c>
       <c r="C306" s="1">
-        <v>500000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D306" s="1">
-        <v>82.961</v>
+        <v>98.334</v>
       </c>
       <c r="E306" s="1">
-        <v>85.4208</v>
+        <v>99.779</v>
       </c>
       <c r="F306" t="s">
         <v>8</v>
       </c>
       <c r="G306">
         <v>1.0</v>
       </c>
       <c r="H306" s="1">
-        <v>427104.0</v>
+        <v>598674.0</v>
       </c>
       <c r="I306" s="1">
-        <v>-12299.0</v>
+        <v>-8670.0</v>
       </c>
       <c r="J306" s="1">
-        <v>-2.8796265078295</v>
+        <v>-1.4482005231562</v>
       </c>
       <c r="K306">
-        <v>0.24</v>
+        <v>0.6</v>
       </c>
       <c r="L306" t="s">
-        <v>762</v>
+        <v>755</v>
       </c>
       <c r="M306" s="1">
-        <v>414805.0</v>
+        <v>590004.0</v>
       </c>
       <c r="N306" s="1">
-        <v>416003.63</v>
+        <v>593579.34</v>
       </c>
       <c r="O306" s="1">
-        <v>0.24</v>
+        <v>0.33</v>
       </c>
       <c r="P306">
         <v>1</v>
       </c>
     </row>
     <row r="307" spans="1:16">
       <c r="A307" t="s">
-        <v>763</v>
+        <v>756</v>
       </c>
       <c r="B307" t="s">
-        <v>764</v>
+        <v>757</v>
       </c>
       <c r="C307" s="1">
-        <v>181000.0</v>
+        <v>420000.0</v>
       </c>
       <c r="D307" s="1">
-        <v>99.666</v>
+        <v>98.267</v>
       </c>
       <c r="E307" s="1">
-        <v>99.609</v>
+        <v>100.0</v>
       </c>
       <c r="F307" t="s">
         <v>8</v>
       </c>
       <c r="G307">
         <v>1.0</v>
       </c>
       <c r="H307" s="1">
-        <v>180292.29</v>
+        <v>420000.0</v>
       </c>
       <c r="I307" s="1">
-        <v>103.17</v>
+        <v>-7278.6</v>
       </c>
       <c r="J307" s="1">
-        <v>0.057223744842334</v>
+        <v>-1.733</v>
       </c>
       <c r="K307">
-        <v>3.5</v>
+        <v>0.58</v>
       </c>
       <c r="L307" t="s">
-        <v>765</v>
+        <v>758</v>
       </c>
       <c r="M307" s="1">
-        <v>180395.46</v>
+        <v>412721.4</v>
       </c>
       <c r="N307" s="1">
-        <v>186723.02</v>
+        <v>415159.24</v>
       </c>
       <c r="O307" s="1">
-        <v>0.11</v>
+        <v>0.23</v>
       </c>
       <c r="P307">
         <v>1</v>
       </c>
     </row>
     <row r="308" spans="1:16">
       <c r="A308" t="s">
-        <v>766</v>
+        <v>759</v>
       </c>
       <c r="B308" t="s">
-        <v>767</v>
+        <v>760</v>
       </c>
       <c r="C308" s="1">
-        <v>141000.0</v>
+        <v>160000.0</v>
       </c>
       <c r="D308" s="1">
-        <v>100.328</v>
+        <v>98.206</v>
       </c>
       <c r="E308" s="1">
-        <v>99.813</v>
+        <v>99.215</v>
       </c>
       <c r="F308" t="s">
         <v>8</v>
       </c>
       <c r="G308">
         <v>1.0</v>
       </c>
       <c r="H308" s="1">
-        <v>140736.33</v>
+        <v>158744.0</v>
       </c>
       <c r="I308" s="1">
-        <v>726.15</v>
+        <v>-1614.4</v>
       </c>
       <c r="J308" s="1">
-        <v>0.5159648542775</v>
+        <v>-1.0169833190546</v>
       </c>
       <c r="K308">
-        <v>3.33</v>
+        <v>4.12</v>
       </c>
       <c r="L308" t="s">
-        <v>768</v>
+        <v>761</v>
       </c>
       <c r="M308" s="1">
-        <v>141462.48</v>
+        <v>157129.6</v>
       </c>
       <c r="N308" s="1">
-        <v>146162.8</v>
+        <v>163721.38</v>
       </c>
       <c r="O308" s="1">
-        <v>0.08</v>
+        <v>0.09</v>
       </c>
       <c r="P308">
         <v>1</v>
       </c>
     </row>
     <row r="309" spans="1:16">
       <c r="A309" t="s">
-        <v>769</v>
+        <v>762</v>
       </c>
       <c r="B309" t="s">
-        <v>770</v>
+        <v>763</v>
       </c>
       <c r="C309" s="1">
-        <v>191000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D309" s="1">
-        <v>102.633</v>
+        <v>100.662</v>
       </c>
       <c r="E309" s="1">
-        <v>100.0</v>
+        <v>101.669</v>
       </c>
       <c r="F309" t="s">
         <v>8</v>
       </c>
       <c r="G309">
         <v>1.0</v>
       </c>
       <c r="H309" s="1">
-        <v>191000.0</v>
+        <v>406676.0</v>
       </c>
       <c r="I309" s="1">
-        <v>5029.03</v>
+        <v>-4028.0</v>
       </c>
       <c r="J309" s="1">
-        <v>2.633</v>
+        <v>-0.99046907120164</v>
       </c>
       <c r="K309">
-        <v>2.04</v>
+        <v>0.36</v>
       </c>
       <c r="L309" t="s">
-        <v>771</v>
+        <v>764</v>
       </c>
       <c r="M309" s="1">
-        <v>196029.03</v>
+        <v>402648.0</v>
       </c>
       <c r="N309" s="1">
-        <v>199925.72</v>
+        <v>404078.3</v>
       </c>
       <c r="O309" s="1">
-        <v>0.12</v>
+        <v>0.23</v>
       </c>
       <c r="P309">
         <v>1</v>
       </c>
     </row>
     <row r="310" spans="1:16">
       <c r="A310" t="s">
-        <v>772</v>
+        <v>765</v>
       </c>
       <c r="B310" t="s">
-        <v>773</v>
+        <v>766</v>
       </c>
       <c r="C310" s="1">
-        <v>500000.0</v>
+        <v>270000.0</v>
       </c>
       <c r="D310" s="1">
-        <v>97.708</v>
+        <v>100.276</v>
       </c>
       <c r="E310" s="1">
-        <v>99.423</v>
+        <v>100.0</v>
       </c>
       <c r="F310" t="s">
         <v>8</v>
       </c>
       <c r="G310">
         <v>1.0</v>
       </c>
       <c r="H310" s="1">
-        <v>497115.0</v>
+        <v>270000.0</v>
       </c>
       <c r="I310" s="1">
-        <v>-8575.0</v>
+        <v>745.2</v>
       </c>
       <c r="J310" s="1">
-        <v>-1.724952978687</v>
+        <v>0.276</v>
       </c>
       <c r="K310">
-        <v>0.14</v>
-[...2 lines deleted...]
-        <v>698.63</v>
+        <v>3.24</v>
+      </c>
+      <c r="L310" t="s">
+        <v>767</v>
       </c>
       <c r="M310" s="1">
-        <v>488540.0</v>
+        <v>270745.2</v>
       </c>
       <c r="N310" s="1">
-        <v>489238.63</v>
+        <v>279496.57</v>
       </c>
       <c r="O310" s="1">
-        <v>0.28</v>
+        <v>0.16</v>
       </c>
       <c r="P310">
         <v>1</v>
       </c>
     </row>
     <row r="311" spans="1:16">
       <c r="A311" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="B311" t="s">
-        <v>775</v>
+        <v>769</v>
       </c>
       <c r="C311" s="1">
-        <v>189000.0</v>
+        <v>245000.0</v>
       </c>
       <c r="D311" s="1">
-        <v>99.368</v>
+        <v>100.558</v>
       </c>
       <c r="E311" s="1">
-        <v>99.424</v>
+        <v>100.0</v>
       </c>
       <c r="F311" t="s">
         <v>8</v>
       </c>
       <c r="G311">
         <v>1.0</v>
       </c>
       <c r="H311" s="1">
-        <v>187911.36</v>
+        <v>245000.0</v>
       </c>
       <c r="I311" s="1">
-        <v>-105.84</v>
+        <v>1367.1</v>
       </c>
       <c r="J311" s="1">
-        <v>-0.056324428709366</v>
+        <v>0.558</v>
       </c>
       <c r="K311">
-        <v>3.05</v>
+        <v>2.31</v>
       </c>
       <c r="L311" t="s">
-        <v>776</v>
+        <v>770</v>
       </c>
       <c r="M311" s="1">
-        <v>187805.52</v>
+        <v>246367.1</v>
       </c>
       <c r="N311" s="1">
-        <v>193568.08</v>
+        <v>252021.51</v>
       </c>
       <c r="O311" s="1">
-        <v>0.11</v>
+        <v>0.14</v>
       </c>
       <c r="P311">
         <v>1</v>
       </c>
     </row>
     <row r="312" spans="1:16">
       <c r="A312" t="s">
-        <v>777</v>
+        <v>771</v>
       </c>
       <c r="B312" t="s">
-        <v>778</v>
+        <v>772</v>
       </c>
       <c r="C312" s="1">
-        <v>316000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D312" s="1">
-        <v>97.438</v>
+        <v>105.705</v>
       </c>
       <c r="E312" s="1">
-        <v>99.947</v>
+        <v>106.993</v>
       </c>
       <c r="F312" t="s">
         <v>8</v>
       </c>
       <c r="G312">
         <v>1.0</v>
       </c>
       <c r="H312" s="1">
-        <v>315832.52</v>
+        <v>320979.0</v>
       </c>
       <c r="I312" s="1">
-        <v>-7928.44</v>
+        <v>-3864.0</v>
       </c>
       <c r="J312" s="1">
-        <v>-2.5103304751518</v>
+        <v>-1.2038170721449</v>
       </c>
       <c r="K312">
-        <v>1.21</v>
+        <v>2.85</v>
       </c>
       <c r="L312" t="s">
-        <v>779</v>
+        <v>773</v>
       </c>
       <c r="M312" s="1">
-        <v>307904.08</v>
+        <v>317115.0</v>
       </c>
       <c r="N312" s="1">
-        <v>311735.04</v>
+        <v>325670.87</v>
       </c>
       <c r="O312" s="1">
         <v>0.18</v>
       </c>
       <c r="P312">
         <v>1</v>
       </c>
     </row>
     <row r="313" spans="1:16">
       <c r="A313" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="B313" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
       <c r="C313" s="1">
-        <v>600000.0</v>
+        <v>103000.0</v>
       </c>
       <c r="D313" s="1">
-        <v>97.676</v>
+        <v>100.675</v>
       </c>
       <c r="E313" s="1">
-        <v>99.779</v>
+        <v>99.833</v>
       </c>
       <c r="F313" t="s">
         <v>8</v>
       </c>
       <c r="G313">
         <v>1.0</v>
       </c>
       <c r="H313" s="1">
-        <v>598674.0</v>
+        <v>102827.99</v>
       </c>
       <c r="I313" s="1">
-        <v>-12618.0</v>
+        <v>867.26</v>
       </c>
       <c r="J313" s="1">
-        <v>-2.1076579240121</v>
+        <v>0.84340849218194</v>
       </c>
       <c r="K313">
-        <v>0.29</v>
+        <v>2.93</v>
       </c>
       <c r="L313" t="s">
-        <v>528</v>
+        <v>776</v>
       </c>
       <c r="M313" s="1">
-        <v>586056.0</v>
+        <v>103695.25</v>
       </c>
       <c r="N313" s="1">
-        <v>587782.03</v>
+        <v>106709.06</v>
       </c>
       <c r="O313" s="1">
-        <v>0.34</v>
+        <v>0.06</v>
       </c>
       <c r="P313">
         <v>1</v>
       </c>
     </row>
     <row r="314" spans="1:16">
       <c r="A314" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="B314" t="s">
-        <v>783</v>
+        <v>778</v>
       </c>
       <c r="C314" s="1">
-        <v>420000.0</v>
+        <v>325000.0</v>
       </c>
       <c r="D314" s="1">
-        <v>97.185</v>
+        <v>100.331</v>
       </c>
       <c r="E314" s="1">
         <v>100.0</v>
       </c>
       <c r="F314" t="s">
         <v>8</v>
       </c>
       <c r="G314">
         <v>1.0</v>
       </c>
       <c r="H314" s="1">
-        <v>420000.0</v>
+        <v>325000.0</v>
       </c>
       <c r="I314" s="1">
-        <v>-11823.0</v>
+        <v>1075.75</v>
       </c>
       <c r="J314" s="1">
-        <v>-2.815</v>
+        <v>0.331</v>
       </c>
       <c r="K314">
-        <v>0.32</v>
+        <v>2.18</v>
       </c>
       <c r="L314" t="s">
-        <v>784</v>
+        <v>779</v>
       </c>
       <c r="M314" s="1">
-        <v>408177.0</v>
+        <v>326075.75</v>
       </c>
       <c r="N314" s="1">
-        <v>409506.73</v>
+        <v>333174.33</v>
       </c>
       <c r="O314" s="1">
-        <v>0.24</v>
+        <v>0.19</v>
       </c>
       <c r="P314">
         <v>1</v>
       </c>
     </row>
     <row r="315" spans="1:16">
       <c r="A315" t="s">
-        <v>785</v>
+        <v>780</v>
       </c>
       <c r="B315" t="s">
-        <v>786</v>
+        <v>781</v>
       </c>
       <c r="C315" s="1">
-        <v>160000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D315" s="1">
-        <v>96.898</v>
+        <v>99.678</v>
       </c>
       <c r="E315" s="1">
-        <v>99.215</v>
+        <v>99.07</v>
       </c>
       <c r="F315" t="s">
         <v>8</v>
       </c>
       <c r="G315">
         <v>1.0</v>
       </c>
       <c r="H315" s="1">
-        <v>158744.0</v>
+        <v>297210.0</v>
       </c>
       <c r="I315" s="1">
-        <v>-3707.2</v>
+        <v>1824.0</v>
       </c>
       <c r="J315" s="1">
-        <v>-2.3353323590183</v>
+        <v>0.61370747955991</v>
       </c>
       <c r="K315">
-        <v>3.81</v>
+        <v>0.58</v>
       </c>
       <c r="L315" t="s">
-        <v>787</v>
+        <v>782</v>
       </c>
       <c r="M315" s="1">
-        <v>155036.8</v>
+        <v>299034.0</v>
       </c>
       <c r="N315" s="1">
-        <v>161135.43</v>
+        <v>300778.2</v>
       </c>
       <c r="O315" s="1">
-        <v>0.09</v>
+        <v>0.17</v>
       </c>
       <c r="P315">
         <v>1</v>
       </c>
     </row>
     <row r="316" spans="1:16">
       <c r="A316" t="s">
-        <v>788</v>
+        <v>783</v>
       </c>
       <c r="B316" t="s">
-        <v>789</v>
+        <v>784</v>
       </c>
       <c r="C316" s="1">
-        <v>400000.0</v>
+        <v>324315.0</v>
       </c>
       <c r="D316" s="1">
-        <v>98.936</v>
+        <v>97.941</v>
       </c>
       <c r="E316" s="1">
-        <v>101.669</v>
+        <v>98.43842869</v>
       </c>
       <c r="F316" t="s">
         <v>8</v>
       </c>
       <c r="G316">
         <v>1.0</v>
       </c>
       <c r="H316" s="1">
-        <v>406676.0</v>
+        <v>319250.59</v>
       </c>
       <c r="I316" s="1">
-        <v>-10932.0</v>
+        <v>-1613.24</v>
       </c>
       <c r="J316" s="1">
-        <v>-2.6881350264092</v>
+        <v>-0.50532091420724</v>
       </c>
       <c r="K316">
-        <v>0.03</v>
-[...2 lines deleted...]
-        <v>130.03</v>
+        <v>0.58</v>
+      </c>
+      <c r="L316" t="s">
+        <v>785</v>
       </c>
       <c r="M316" s="1">
-        <v>395744.0</v>
+        <v>317637.35</v>
       </c>
       <c r="N316" s="1">
-        <v>395874.03</v>
+        <v>319516.6</v>
       </c>
       <c r="O316" s="1">
-        <v>0.23</v>
+        <v>0.18</v>
       </c>
       <c r="P316">
         <v>1</v>
       </c>
     </row>
     <row r="317" spans="1:16">
       <c r="A317" t="s">
-        <v>790</v>
+        <v>786</v>
       </c>
       <c r="B317" t="s">
-        <v>791</v>
+        <v>787</v>
       </c>
       <c r="C317" s="1">
-        <v>370000.0</v>
+        <v>1296294.0</v>
       </c>
       <c r="D317" s="1">
-        <v>99.154</v>
+        <v>97.72</v>
       </c>
       <c r="E317" s="1">
-        <v>100.0</v>
+        <v>101.59279376</v>
       </c>
       <c r="F317" t="s">
         <v>8</v>
       </c>
       <c r="G317">
         <v>1.0</v>
       </c>
       <c r="H317" s="1">
-        <v>370000.0</v>
+        <v>1316941.29</v>
       </c>
       <c r="I317" s="1">
-        <v>-3130.2</v>
+        <v>-50202.79</v>
       </c>
       <c r="J317" s="1">
-        <v>-0.846</v>
+        <v>-3.8120750242405</v>
       </c>
       <c r="K317">
-        <v>2.95</v>
+        <v>0.67</v>
       </c>
       <c r="L317" t="s">
-        <v>792</v>
+        <v>788</v>
       </c>
       <c r="M317" s="1">
-        <v>366869.8</v>
+        <v>1266738.5</v>
       </c>
       <c r="N317" s="1">
-        <v>377791.65</v>
+        <v>1275439.65</v>
       </c>
       <c r="O317" s="1">
-        <v>0.22</v>
+        <v>0.72</v>
       </c>
       <c r="P317">
         <v>1</v>
       </c>
     </row>
     <row r="318" spans="1:16">
       <c r="A318" t="s">
-        <v>793</v>
+        <v>789</v>
       </c>
       <c r="B318" t="s">
-        <v>794</v>
+        <v>790</v>
       </c>
       <c r="C318" s="1">
-        <v>245000.0</v>
+        <v>859513.0</v>
       </c>
       <c r="D318" s="1">
-        <v>99.849</v>
+        <v>103.813</v>
       </c>
       <c r="E318" s="1">
-        <v>100.0</v>
+        <v>119.35043565</v>
       </c>
       <c r="F318" t="s">
         <v>8</v>
       </c>
       <c r="G318">
         <v>1.0</v>
       </c>
       <c r="H318" s="1">
-        <v>245000.0</v>
+        <v>1025832.51</v>
       </c>
       <c r="I318" s="1">
-        <v>-369.95</v>
+        <v>-133546.28</v>
       </c>
       <c r="J318" s="1">
-        <v>-0.151</v>
+        <v>-13.018331813251</v>
       </c>
       <c r="K318">
-        <v>2.01</v>
+        <v>1.01</v>
       </c>
       <c r="L318" t="s">
-        <v>795</v>
+        <v>791</v>
       </c>
       <c r="M318" s="1">
-        <v>244630.05</v>
+        <v>892286.23</v>
       </c>
       <c r="N318" s="1">
-        <v>249553.29</v>
+        <v>900940.23</v>
       </c>
       <c r="O318" s="1">
-        <v>0.14</v>
+        <v>0.51</v>
       </c>
       <c r="P318">
         <v>1</v>
       </c>
     </row>
     <row r="319" spans="1:16">
       <c r="A319" t="s">
-        <v>796</v>
+        <v>792</v>
       </c>
       <c r="B319" t="s">
-        <v>797</v>
+        <v>793</v>
       </c>
       <c r="C319" s="1">
-        <v>300000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D319" s="1">
-        <v>104.501</v>
+        <v>98.269</v>
       </c>
       <c r="E319" s="1">
-        <v>106.993</v>
+        <v>99.794</v>
       </c>
       <c r="F319" t="s">
         <v>8</v>
       </c>
       <c r="G319">
         <v>1.0</v>
       </c>
       <c r="H319" s="1">
-        <v>320979.0</v>
+        <v>99794.0</v>
       </c>
       <c r="I319" s="1">
-        <v>-7476.0</v>
+        <v>-1525.0</v>
       </c>
       <c r="J319" s="1">
-        <v>-2.3291243352369</v>
+        <v>-1.5281479848488</v>
       </c>
       <c r="K319">
-        <v>2.47</v>
-[...2 lines deleted...]
-        <v>798</v>
+        <v>0.47</v>
+      </c>
+      <c r="L319">
+        <v>469.86</v>
       </c>
       <c r="M319" s="1">
-        <v>313503.0</v>
+        <v>98269.0</v>
       </c>
       <c r="N319" s="1">
-        <v>320907.85</v>
+        <v>98738.86</v>
       </c>
       <c r="O319" s="1">
-        <v>0.19</v>
+        <v>0.06</v>
       </c>
       <c r="P319">
         <v>1</v>
       </c>
     </row>
     <row r="320" spans="1:16">
       <c r="A320" t="s">
-        <v>799</v>
+        <v>794</v>
       </c>
       <c r="B320" t="s">
-        <v>800</v>
+        <v>795</v>
       </c>
       <c r="C320" s="1">
-        <v>103000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D320" s="1">
-        <v>99.158</v>
+        <v>97.368</v>
       </c>
       <c r="E320" s="1">
-        <v>99.833</v>
+        <v>99.224</v>
       </c>
       <c r="F320" t="s">
         <v>8</v>
       </c>
       <c r="G320">
         <v>1.0</v>
       </c>
       <c r="H320" s="1">
-        <v>102827.99</v>
+        <v>595344.0</v>
       </c>
       <c r="I320" s="1">
-        <v>-695.25</v>
+        <v>-11136.0</v>
       </c>
       <c r="J320" s="1">
-        <v>-0.67612913565655</v>
+        <v>-1.870515197936</v>
       </c>
       <c r="K320">
-        <v>2.6</v>
+        <v>1.38</v>
       </c>
       <c r="L320" t="s">
-        <v>801</v>
+        <v>796</v>
       </c>
       <c r="M320" s="1">
-        <v>102132.74</v>
+        <v>584208.0</v>
       </c>
       <c r="N320" s="1">
-        <v>104807.92</v>
+        <v>592488.82</v>
       </c>
       <c r="O320" s="1">
-        <v>0.06</v>
+        <v>0.33</v>
       </c>
       <c r="P320">
         <v>1</v>
       </c>
     </row>
     <row r="321" spans="1:16">
       <c r="A321" t="s">
-        <v>802</v>
+        <v>797</v>
       </c>
       <c r="B321" t="s">
-        <v>803</v>
+        <v>798</v>
       </c>
       <c r="C321" s="1">
-        <v>325000.0</v>
+        <v>173000.0</v>
       </c>
       <c r="D321" s="1">
-        <v>99.105</v>
+        <v>99.909</v>
       </c>
       <c r="E321" s="1">
         <v>100.0</v>
       </c>
       <c r="F321" t="s">
         <v>8</v>
       </c>
       <c r="G321">
         <v>1.0</v>
       </c>
       <c r="H321" s="1">
-        <v>325000.0</v>
+        <v>173000.0</v>
       </c>
       <c r="I321" s="1">
-        <v>-2908.75</v>
+        <v>-157.43</v>
       </c>
       <c r="J321" s="1">
-        <v>-0.895</v>
+        <v>-0.091</v>
       </c>
       <c r="K321">
-        <v>1.89</v>
+        <v>2.83</v>
       </c>
       <c r="L321" t="s">
-        <v>804</v>
+        <v>799</v>
       </c>
       <c r="M321" s="1">
-        <v>322091.25</v>
+        <v>172842.57</v>
       </c>
       <c r="N321" s="1">
-        <v>328234.86</v>
+        <v>177741.16</v>
       </c>
       <c r="O321" s="1">
-        <v>0.19</v>
+        <v>0.1</v>
       </c>
       <c r="P321">
         <v>1</v>
       </c>
     </row>
     <row r="322" spans="1:16">
       <c r="A322" t="s">
-        <v>805</v>
+        <v>800</v>
       </c>
       <c r="B322" t="s">
-        <v>806</v>
+        <v>801</v>
       </c>
       <c r="C322" s="1">
-        <v>300000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D322" s="1">
-        <v>98.501</v>
+        <v>99.455</v>
       </c>
       <c r="E322" s="1">
-        <v>99.07</v>
+        <v>101.2</v>
       </c>
       <c r="F322" t="s">
         <v>8</v>
       </c>
       <c r="G322">
         <v>1.0</v>
       </c>
       <c r="H322" s="1">
-        <v>297210.0</v>
+        <v>202400.0</v>
       </c>
       <c r="I322" s="1">
-        <v>-1707.0</v>
+        <v>-3490.0</v>
       </c>
       <c r="J322" s="1">
-        <v>-0.57434137478551</v>
+        <v>-1.7243083003953</v>
       </c>
       <c r="K322">
-        <v>0.28</v>
+        <v>0.49</v>
       </c>
       <c r="L322">
-        <v>826.2</v>
+        <v>973.15</v>
       </c>
       <c r="M322" s="1">
-        <v>295503.0</v>
+        <v>198910.0</v>
       </c>
       <c r="N322" s="1">
-        <v>296329.2</v>
+        <v>199883.15</v>
       </c>
       <c r="O322" s="1">
-        <v>0.17</v>
+        <v>0.11</v>
       </c>
       <c r="P322">
         <v>1</v>
       </c>
     </row>
     <row r="323" spans="1:16">
       <c r="A323" t="s">
-        <v>807</v>
+        <v>802</v>
       </c>
       <c r="B323" t="s">
-        <v>808</v>
+        <v>803</v>
       </c>
       <c r="C323" s="1">
-        <v>324315.0</v>
+        <v>558000.0</v>
       </c>
       <c r="D323" s="1">
-        <v>97.621</v>
+        <v>98.831</v>
       </c>
       <c r="E323" s="1">
-        <v>98.43842869</v>
+        <v>99.728</v>
       </c>
       <c r="F323" t="s">
         <v>8</v>
       </c>
       <c r="G323">
         <v>1.0</v>
       </c>
       <c r="H323" s="1">
-        <v>319250.59</v>
+        <v>556482.24</v>
       </c>
       <c r="I323" s="1">
-        <v>-2651.04</v>
+        <v>-5005.26</v>
       </c>
       <c r="J323" s="1">
-        <v>-0.83039470655324</v>
+        <v>-0.89944649446494</v>
       </c>
       <c r="K323">
-        <v>0.52</v>
+        <v>0.74</v>
       </c>
       <c r="L323" t="s">
-        <v>809</v>
+        <v>804</v>
       </c>
       <c r="M323" s="1">
-        <v>316599.55</v>
+        <v>551476.98</v>
       </c>
       <c r="N323" s="1">
-        <v>318278.88</v>
+        <v>555600.83</v>
       </c>
       <c r="O323" s="1">
-        <v>0.18</v>
+        <v>0.31</v>
       </c>
       <c r="P323">
         <v>1</v>
       </c>
     </row>
     <row r="324" spans="1:16">
       <c r="A324" t="s">
-        <v>810</v>
+        <v>805</v>
       </c>
       <c r="B324" t="s">
-        <v>811</v>
+        <v>806</v>
       </c>
       <c r="C324" s="1">
-        <v>1296294.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D324" s="1">
-        <v>97.189</v>
+        <v>104.642</v>
       </c>
       <c r="E324" s="1">
-        <v>101.59279376</v>
+        <v>99.29</v>
       </c>
       <c r="F324" t="s">
         <v>8</v>
       </c>
       <c r="G324">
         <v>1.0</v>
       </c>
       <c r="H324" s="1">
-        <v>1316941.29</v>
+        <v>397160.0</v>
       </c>
       <c r="I324" s="1">
-        <v>-57086.11</v>
+        <v>21408.0</v>
       </c>
       <c r="J324" s="1">
-        <v>-4.3347498049818</v>
+        <v>5.3902709235573</v>
       </c>
       <c r="K324">
-        <v>0.47</v>
-[...2 lines deleted...]
-        <v>812</v>
+        <v>0.07</v>
+      </c>
+      <c r="L324">
+        <v>294.52</v>
       </c>
       <c r="M324" s="1">
-        <v>1259855.18</v>
+        <v>418568.0</v>
       </c>
       <c r="N324" s="1">
-        <v>1265892.71</v>
+        <v>418862.52</v>
       </c>
       <c r="O324" s="1">
-        <v>0.73</v>
+        <v>0.23</v>
       </c>
       <c r="P324">
         <v>1</v>
       </c>
     </row>
     <row r="325" spans="1:16">
       <c r="A325" t="s">
-        <v>813</v>
+        <v>807</v>
       </c>
       <c r="B325" t="s">
-        <v>814</v>
+        <v>808</v>
       </c>
       <c r="C325" s="1">
-        <v>859513.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D325" s="1">
-        <v>103.817</v>
+        <v>100.126</v>
       </c>
       <c r="E325" s="1">
-        <v>119.35043565</v>
+        <v>102.47</v>
       </c>
       <c r="F325" t="s">
         <v>8</v>
       </c>
       <c r="G325">
         <v>1.0</v>
       </c>
       <c r="H325" s="1">
-        <v>1025832.51</v>
+        <v>102470.0</v>
       </c>
       <c r="I325" s="1">
-        <v>-133511.9</v>
+        <v>-2344.0</v>
       </c>
       <c r="J325" s="1">
-        <v>-13.014980388953</v>
+        <v>-2.2874987801308</v>
       </c>
       <c r="K325">
-        <v>0.7</v>
-[...2 lines deleted...]
-        <v>815</v>
+        <v>0.04</v>
+      </c>
+      <c r="L325">
+        <v>43.84</v>
       </c>
       <c r="M325" s="1">
-        <v>892320.61</v>
+        <v>100126.0</v>
       </c>
       <c r="N325" s="1">
-        <v>898325.43</v>
+        <v>100169.84</v>
       </c>
       <c r="O325" s="1">
-        <v>0.52</v>
+        <v>0.06</v>
       </c>
       <c r="P325">
         <v>1</v>
       </c>
     </row>
     <row r="326" spans="1:16">
       <c r="A326" t="s">
-        <v>816</v>
+        <v>809</v>
       </c>
       <c r="B326" t="s">
-        <v>817</v>
+        <v>810</v>
       </c>
       <c r="C326" s="1">
-        <v>100000.0</v>
+        <v>472839.6</v>
       </c>
       <c r="D326" s="1">
-        <v>97.33</v>
+        <v>97.359</v>
       </c>
       <c r="E326" s="1">
-        <v>99.794</v>
+        <v>95.98741518</v>
       </c>
       <c r="F326" t="s">
         <v>8</v>
       </c>
       <c r="G326">
         <v>1.0</v>
       </c>
       <c r="H326" s="1">
-        <v>99794.0</v>
+        <v>453866.51</v>
       </c>
       <c r="I326" s="1">
-        <v>-2464.0</v>
+        <v>6485.4</v>
       </c>
       <c r="J326" s="1">
-        <v>-2.4690863178147</v>
+        <v>1.4289223498777</v>
       </c>
       <c r="K326">
-        <v>0.18</v>
-[...2 lines deleted...]
-        <v>182.19</v>
+        <v>0.36</v>
+      </c>
+      <c r="L326" t="s">
+        <v>811</v>
       </c>
       <c r="M326" s="1">
-        <v>97330.0</v>
+        <v>460351.91</v>
       </c>
       <c r="N326" s="1">
-        <v>97512.19</v>
+        <v>462074.86</v>
       </c>
       <c r="O326" s="1">
-        <v>0.06</v>
+        <v>0.26</v>
       </c>
       <c r="P326">
         <v>1</v>
       </c>
     </row>
     <row r="327" spans="1:16">
       <c r="A327" t="s">
-        <v>818</v>
+        <v>812</v>
       </c>
       <c r="B327" t="s">
-        <v>819</v>
+        <v>813</v>
       </c>
       <c r="C327" s="1">
-        <v>600000.0</v>
+        <v>290451.2</v>
       </c>
       <c r="D327" s="1">
-        <v>96.204</v>
+        <v>80.602</v>
       </c>
       <c r="E327" s="1">
-        <v>99.224</v>
+        <v>84.11520765</v>
       </c>
       <c r="F327" t="s">
         <v>8</v>
       </c>
       <c r="G327">
         <v>1.0</v>
       </c>
       <c r="H327" s="1">
-        <v>595344.0</v>
+        <v>244313.63</v>
       </c>
       <c r="I327" s="1">
-        <v>-18120.0</v>
+        <v>-10204.15</v>
       </c>
       <c r="J327" s="1">
-        <v>-3.0436184794001</v>
+        <v>-4.1766601396737</v>
       </c>
       <c r="K327">
-        <v>1.11</v>
+        <v>0.48</v>
       </c>
       <c r="L327" t="s">
-        <v>820</v>
+        <v>814</v>
       </c>
       <c r="M327" s="1">
-        <v>577224.0</v>
+        <v>234109.48</v>
       </c>
       <c r="N327" s="1">
-        <v>583902.08</v>
+        <v>235491.71</v>
       </c>
       <c r="O327" s="1">
-        <v>0.34</v>
+        <v>0.13</v>
       </c>
       <c r="P327">
         <v>1</v>
       </c>
     </row>
     <row r="328" spans="1:16">
       <c r="A328" t="s">
-        <v>821</v>
+        <v>815</v>
       </c>
       <c r="B328" t="s">
-        <v>822</v>
+        <v>816</v>
       </c>
       <c r="C328" s="1">
-        <v>173000.0</v>
+        <v>357000.0</v>
       </c>
       <c r="D328" s="1">
-        <v>98.938</v>
+        <v>92.643</v>
       </c>
       <c r="E328" s="1">
-        <v>100.0</v>
+        <v>92.586</v>
       </c>
       <c r="F328" t="s">
         <v>8</v>
       </c>
       <c r="G328">
         <v>1.0</v>
       </c>
       <c r="H328" s="1">
-        <v>173000.0</v>
+        <v>330532.02</v>
       </c>
       <c r="I328" s="1">
-        <v>-1837.26</v>
+        <v>203.49</v>
       </c>
       <c r="J328" s="1">
-        <v>-1.062</v>
+        <v>0.061564383384097</v>
       </c>
       <c r="K328">
-        <v>2.53</v>
+        <v>1.27</v>
       </c>
       <c r="L328" t="s">
-        <v>823</v>
+        <v>817</v>
       </c>
       <c r="M328" s="1">
-        <v>171162.74</v>
+        <v>330735.51</v>
       </c>
       <c r="N328" s="1">
-        <v>175538.35</v>
+        <v>335270.39</v>
       </c>
       <c r="O328" s="1">
-        <v>0.1</v>
+        <v>0.19</v>
       </c>
       <c r="P328">
         <v>1</v>
       </c>
     </row>
     <row r="329" spans="1:16">
       <c r="A329" t="s">
-        <v>824</v>
+        <v>818</v>
       </c>
       <c r="B329" t="s">
-        <v>825</v>
+        <v>819</v>
       </c>
       <c r="C329" s="1">
-        <v>200000.0</v>
+        <v>804658.15</v>
       </c>
       <c r="D329" s="1">
-        <v>98.844</v>
+        <v>102.729</v>
       </c>
       <c r="E329" s="1">
-        <v>101.2</v>
+        <v>106.8103952</v>
       </c>
       <c r="F329" t="s">
         <v>8</v>
       </c>
       <c r="G329">
         <v>1.0</v>
       </c>
       <c r="H329" s="1">
-        <v>202400.0</v>
+        <v>859458.55</v>
       </c>
       <c r="I329" s="1">
-        <v>-4712.0</v>
+        <v>-32841.28</v>
       </c>
       <c r="J329" s="1">
-        <v>-2.3280632411067</v>
+        <v>-3.8211592635852</v>
       </c>
       <c r="K329">
-        <v>0.18</v>
-[...2 lines deleted...]
-        <v>364.93</v>
+        <v>0.75</v>
+      </c>
+      <c r="L329" t="s">
+        <v>820</v>
       </c>
       <c r="M329" s="1">
-        <v>197688.0</v>
+        <v>826617.27</v>
       </c>
       <c r="N329" s="1">
-        <v>198052.93</v>
+        <v>832673.15</v>
       </c>
       <c r="O329" s="1">
-        <v>0.11</v>
+        <v>0.47</v>
       </c>
       <c r="P329">
         <v>1</v>
       </c>
     </row>
     <row r="330" spans="1:16">
       <c r="A330" t="s">
-        <v>826</v>
+        <v>821</v>
       </c>
       <c r="B330" t="s">
-        <v>827</v>
+        <v>822</v>
       </c>
       <c r="C330" s="1">
-        <v>558000.0</v>
+        <v>237000.0</v>
       </c>
       <c r="D330" s="1">
-        <v>98.063</v>
+        <v>98.182</v>
       </c>
       <c r="E330" s="1">
-        <v>99.728</v>
+        <v>99.422</v>
       </c>
       <c r="F330" t="s">
         <v>8</v>
       </c>
       <c r="G330">
         <v>1.0</v>
       </c>
       <c r="H330" s="1">
-        <v>556482.24</v>
+        <v>235630.14</v>
       </c>
       <c r="I330" s="1">
-        <v>-9290.7</v>
+        <v>-2938.8</v>
       </c>
       <c r="J330" s="1">
-        <v>-1.6695411519333</v>
+        <v>-1.2472088672527</v>
       </c>
       <c r="K330">
-        <v>0.47</v>
+        <v>0.45</v>
       </c>
       <c r="L330" t="s">
-        <v>828</v>
+        <v>823</v>
       </c>
       <c r="M330" s="1">
-        <v>547191.54</v>
+        <v>232691.34</v>
       </c>
       <c r="N330" s="1">
-        <v>549824.84</v>
+        <v>233746.48</v>
       </c>
       <c r="O330" s="1">
-        <v>0.32</v>
+        <v>0.13</v>
       </c>
       <c r="P330">
         <v>1</v>
       </c>
     </row>
     <row r="331" spans="1:16">
       <c r="A331" t="s">
-        <v>829</v>
+        <v>824</v>
       </c>
       <c r="B331" t="s">
-        <v>830</v>
+        <v>825</v>
       </c>
       <c r="C331" s="1">
-        <v>400000.0</v>
+        <v>267000.0</v>
       </c>
       <c r="D331" s="1">
-        <v>103.813</v>
+        <v>100.618</v>
       </c>
       <c r="E331" s="1">
-        <v>99.29</v>
+        <v>100.0</v>
       </c>
       <c r="F331" t="s">
         <v>8</v>
       </c>
       <c r="G331">
         <v>1.0</v>
       </c>
       <c r="H331" s="1">
-        <v>397160.0</v>
+        <v>267000.0</v>
       </c>
       <c r="I331" s="1">
-        <v>18092.0</v>
+        <v>1650.06</v>
       </c>
       <c r="J331" s="1">
-        <v>4.5553429348373</v>
+        <v>0.618</v>
       </c>
       <c r="K331">
-        <v>5.01</v>
+        <v>3.87</v>
       </c>
       <c r="L331" t="s">
-        <v>831</v>
+        <v>826</v>
       </c>
       <c r="M331" s="1">
-        <v>415252.0</v>
+        <v>268650.06</v>
       </c>
       <c r="N331" s="1">
-        <v>435279.4</v>
+        <v>278978.94</v>
       </c>
       <c r="O331" s="1">
-        <v>0.25</v>
+        <v>0.16</v>
       </c>
       <c r="P331">
         <v>1</v>
       </c>
     </row>
     <row r="332" spans="1:16">
       <c r="A332" t="s">
-        <v>832</v>
+        <v>827</v>
       </c>
       <c r="B332" t="s">
-        <v>833</v>
+        <v>828</v>
       </c>
       <c r="C332" s="1">
-        <v>100000.0</v>
+        <v>350000.0</v>
       </c>
       <c r="D332" s="1">
-        <v>98.876</v>
+        <v>88.863</v>
       </c>
       <c r="E332" s="1">
-        <v>102.47</v>
+        <v>88.621</v>
       </c>
       <c r="F332" t="s">
         <v>8</v>
       </c>
       <c r="G332">
         <v>1.0</v>
       </c>
       <c r="H332" s="1">
-        <v>102470.0</v>
+        <v>310173.5</v>
       </c>
       <c r="I332" s="1">
-        <v>-3594.0</v>
+        <v>847.0</v>
       </c>
       <c r="J332" s="1">
-        <v>-3.5073680101493</v>
+        <v>0.27307297367441</v>
       </c>
       <c r="K332">
-        <v>3.72</v>
+        <v>1.38</v>
       </c>
       <c r="L332" t="s">
-        <v>834</v>
+        <v>829</v>
       </c>
       <c r="M332" s="1">
-        <v>98876.0</v>
+        <v>311020.5</v>
       </c>
       <c r="N332" s="1">
-        <v>102591.07</v>
+        <v>315850.98</v>
       </c>
       <c r="O332" s="1">
-        <v>0.06</v>
+        <v>0.18</v>
       </c>
       <c r="P332">
         <v>1</v>
       </c>
     </row>
     <row r="333" spans="1:16">
       <c r="A333" t="s">
-        <v>835</v>
+        <v>830</v>
       </c>
       <c r="B333" t="s">
-        <v>836</v>
+        <v>831</v>
       </c>
       <c r="C333" s="1">
-        <v>489562.86</v>
+        <v>300000.0</v>
       </c>
       <c r="D333" s="1">
-        <v>89.824</v>
+        <v>74.594</v>
       </c>
       <c r="E333" s="1">
-        <v>89.13438818</v>
+        <v>74.37666667</v>
       </c>
       <c r="F333" t="s">
         <v>8</v>
       </c>
       <c r="G333">
         <v>1.0</v>
       </c>
       <c r="H333" s="1">
-        <v>436368.86</v>
+        <v>223130.0</v>
       </c>
       <c r="I333" s="1">
-        <v>3376.08</v>
+        <v>652.0</v>
       </c>
       <c r="J333" s="1">
-        <v>0.77367573845668</v>
+        <v>0.29220633711289</v>
       </c>
       <c r="K333">
-        <v>0.2</v>
-[...2 lines deleted...]
-        <v>837</v>
+        <v>0.32</v>
+      </c>
+      <c r="L333">
+        <v>967.81</v>
       </c>
       <c r="M333" s="1">
-        <v>439744.94</v>
+        <v>223782.0</v>
       </c>
       <c r="N333" s="1">
-        <v>440745.19</v>
+        <v>224749.81</v>
       </c>
       <c r="O333" s="1">
-        <v>0.25</v>
+        <v>0.13</v>
       </c>
       <c r="P333">
         <v>1</v>
       </c>
     </row>
     <row r="334" spans="1:16">
       <c r="A334" t="s">
-        <v>838</v>
+        <v>832</v>
       </c>
       <c r="B334" t="s">
-        <v>839</v>
+        <v>833</v>
       </c>
       <c r="C334" s="1">
-        <v>472839.6</v>
+        <v>200000.0</v>
       </c>
       <c r="D334" s="1">
-        <v>97.0</v>
+        <v>98.322</v>
       </c>
       <c r="E334" s="1">
-        <v>95.98741518</v>
+        <v>99.985</v>
       </c>
       <c r="F334" t="s">
         <v>8</v>
       </c>
       <c r="G334">
         <v>1.0</v>
       </c>
       <c r="H334" s="1">
-        <v>453866.51</v>
+        <v>199970.0</v>
       </c>
       <c r="I334" s="1">
-        <v>4787.9</v>
+        <v>-3326.0</v>
       </c>
       <c r="J334" s="1">
-        <v>1.0549137013877</v>
+        <v>-1.6632494874231</v>
       </c>
       <c r="K334">
-        <v>0.31</v>
+        <v>2.91</v>
       </c>
       <c r="L334" t="s">
-        <v>840</v>
+        <v>834</v>
       </c>
       <c r="M334" s="1">
-        <v>458654.41</v>
+        <v>196644.0</v>
       </c>
       <c r="N334" s="1">
-        <v>460105.32</v>
+        <v>202469.34</v>
       </c>
       <c r="O334" s="1">
-        <v>0.27</v>
+        <v>0.11</v>
       </c>
       <c r="P334">
         <v>1</v>
       </c>
     </row>
     <row r="335" spans="1:16">
       <c r="A335" t="s">
-        <v>841</v>
+        <v>835</v>
       </c>
       <c r="B335" t="s">
-        <v>842</v>
+        <v>836</v>
       </c>
       <c r="C335" s="1">
-        <v>290451.2</v>
+        <v>300000.0</v>
       </c>
       <c r="D335" s="1">
-        <v>79.675</v>
+        <v>101.044</v>
       </c>
       <c r="E335" s="1">
-        <v>84.11520765</v>
+        <v>100.0</v>
       </c>
       <c r="F335" t="s">
         <v>8</v>
       </c>
       <c r="G335">
         <v>1.0</v>
       </c>
       <c r="H335" s="1">
-        <v>244313.63</v>
+        <v>300000.0</v>
       </c>
       <c r="I335" s="1">
-        <v>-12896.64</v>
+        <v>3132.0</v>
       </c>
       <c r="J335" s="1">
-        <v>-5.2787230904801</v>
+        <v>1.044</v>
       </c>
       <c r="K335">
-        <v>0.4</v>
+        <v>2.45</v>
       </c>
       <c r="L335" t="s">
-        <v>843</v>
+        <v>837</v>
       </c>
       <c r="M335" s="1">
-        <v>231416.99</v>
+        <v>303132.0</v>
       </c>
       <c r="N335" s="1">
-        <v>232584.37</v>
+        <v>310477.18</v>
       </c>
       <c r="O335" s="1">
-        <v>0.13</v>
+        <v>0.17</v>
       </c>
       <c r="P335">
         <v>1</v>
       </c>
     </row>
     <row r="336" spans="1:16">
       <c r="A336" t="s">
-        <v>844</v>
+        <v>838</v>
       </c>
       <c r="B336" t="s">
-        <v>845</v>
+        <v>839</v>
       </c>
       <c r="C336" s="1">
-        <v>1402658.15</v>
+        <v>100000.0</v>
       </c>
       <c r="D336" s="1">
-        <v>101.83</v>
+        <v>98.967</v>
       </c>
       <c r="E336" s="1">
-        <v>106.81039568</v>
+        <v>99.711</v>
       </c>
       <c r="F336" t="s">
         <v>8</v>
       </c>
       <c r="G336">
         <v>1.0</v>
       </c>
       <c r="H336" s="1">
-        <v>1498184.72</v>
+        <v>99711.0</v>
       </c>
       <c r="I336" s="1">
-        <v>-69857.93</v>
+        <v>-744.0</v>
       </c>
       <c r="J336" s="1">
-        <v>-4.6628382379978</v>
+        <v>-0.7461563919728</v>
       </c>
       <c r="K336">
-        <v>0.42</v>
-[...2 lines deleted...]
-        <v>846</v>
+        <v>1.0</v>
+      </c>
+      <c r="L336">
+        <v>996.58</v>
       </c>
       <c r="M336" s="1">
-        <v>1428326.79</v>
+        <v>98967.0</v>
       </c>
       <c r="N336" s="1">
-        <v>1434156.47</v>
+        <v>99963.58</v>
       </c>
       <c r="O336" s="1">
-        <v>0.83</v>
+        <v>0.06</v>
       </c>
       <c r="P336">
         <v>1</v>
       </c>
     </row>
     <row r="337" spans="1:16">
       <c r="A337" t="s">
-        <v>847</v>
+        <v>840</v>
       </c>
       <c r="B337" t="s">
-        <v>848</v>
+        <v>841</v>
       </c>
       <c r="C337" s="1">
-        <v>237000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D337" s="1">
-        <v>96.875</v>
+        <v>98.766</v>
       </c>
       <c r="E337" s="1">
-        <v>99.422</v>
+        <v>100.66</v>
       </c>
       <c r="F337" t="s">
         <v>8</v>
       </c>
       <c r="G337">
         <v>1.0</v>
       </c>
       <c r="H337" s="1">
-        <v>235630.14</v>
+        <v>100660.0</v>
       </c>
       <c r="I337" s="1">
-        <v>-6036.39</v>
+        <v>-1894.0</v>
       </c>
       <c r="J337" s="1">
-        <v>-2.5618072458812</v>
+        <v>-1.8815815616928</v>
       </c>
       <c r="K337">
-        <v>0.18</v>
-[...2 lines deleted...]
-        <v>422.05</v>
+        <v>2.66</v>
+      </c>
+      <c r="L337" t="s">
+        <v>842</v>
       </c>
       <c r="M337" s="1">
-        <v>229593.75</v>
+        <v>98766.0</v>
       </c>
       <c r="N337" s="1">
-        <v>230015.8</v>
+        <v>101429.01</v>
       </c>
       <c r="O337" s="1">
-        <v>0.13</v>
+        <v>0.06</v>
       </c>
       <c r="P337">
         <v>1</v>
       </c>
     </row>
     <row r="338" spans="1:16">
       <c r="A338" t="s">
-        <v>849</v>
+        <v>843</v>
       </c>
       <c r="B338" t="s">
-        <v>850</v>
+        <v>844</v>
       </c>
       <c r="C338" s="1">
-        <v>267000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D338" s="1">
-        <v>99.364</v>
+        <v>100.641</v>
       </c>
       <c r="E338" s="1">
         <v>100.0</v>
       </c>
       <c r="F338" t="s">
         <v>8</v>
       </c>
       <c r="G338">
         <v>1.0</v>
       </c>
       <c r="H338" s="1">
-        <v>267000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="I338" s="1">
-        <v>-1698.12</v>
+        <v>1282.0</v>
       </c>
       <c r="J338" s="1">
-        <v>-0.636</v>
+        <v>0.641</v>
       </c>
       <c r="K338">
-        <v>3.54</v>
-[...2 lines deleted...]
-        <v>851</v>
+        <v>0.0</v>
+      </c>
+      <c r="L338">
+        <v>0.0</v>
       </c>
       <c r="M338" s="1">
-        <v>265301.88</v>
+        <v>201282.0</v>
       </c>
       <c r="N338" s="1">
-        <v>274752.95</v>
+        <v>201282.0</v>
       </c>
       <c r="O338" s="1">
-        <v>0.16</v>
+        <v>0.11</v>
       </c>
       <c r="P338">
         <v>1</v>
       </c>
     </row>
     <row r="339" spans="1:16">
       <c r="A339" t="s">
-        <v>852</v>
+        <v>845</v>
       </c>
       <c r="B339" t="s">
-        <v>853</v>
+        <v>846</v>
       </c>
       <c r="C339" s="1">
-        <v>350000.0</v>
+        <v>245000.0</v>
       </c>
       <c r="D339" s="1">
-        <v>87.392</v>
+        <v>95.53</v>
       </c>
       <c r="E339" s="1">
-        <v>88.621</v>
+        <v>98.74223265</v>
       </c>
       <c r="F339" t="s">
         <v>8</v>
       </c>
       <c r="G339">
         <v>1.0</v>
       </c>
       <c r="H339" s="1">
-        <v>310173.5</v>
+        <v>241918.47</v>
       </c>
       <c r="I339" s="1">
-        <v>-4301.5</v>
+        <v>-7869.97</v>
       </c>
       <c r="J339" s="1">
-        <v>-1.3868044820077</v>
+        <v>-3.2531497078334</v>
       </c>
       <c r="K339">
-        <v>1.25</v>
-[...2 lines deleted...]
-        <v>854</v>
+        <v>0.06</v>
+      </c>
+      <c r="L339">
+        <v>147.67</v>
       </c>
       <c r="M339" s="1">
-        <v>305872.0</v>
+        <v>234048.5</v>
       </c>
       <c r="N339" s="1">
-        <v>310235.01</v>
+        <v>234196.17</v>
       </c>
       <c r="O339" s="1">
-        <v>0.18</v>
+        <v>0.13</v>
       </c>
       <c r="P339">
         <v>1</v>
       </c>
     </row>
     <row r="340" spans="1:16">
       <c r="A340" t="s">
-        <v>855</v>
+        <v>847</v>
       </c>
       <c r="B340" t="s">
-        <v>856</v>
+        <v>848</v>
       </c>
       <c r="C340" s="1">
-        <v>300000.0</v>
+        <v>250000.0</v>
       </c>
       <c r="D340" s="1">
-        <v>73.673</v>
+        <v>98.199</v>
       </c>
       <c r="E340" s="1">
-        <v>74.37666667</v>
+        <v>99.7844</v>
       </c>
       <c r="F340" t="s">
         <v>8</v>
       </c>
       <c r="G340">
         <v>1.0</v>
       </c>
       <c r="H340" s="1">
-        <v>223130.0</v>
+        <v>249461.0</v>
       </c>
       <c r="I340" s="1">
-        <v>-2111.0</v>
+        <v>-3963.5</v>
       </c>
       <c r="J340" s="1">
-        <v>-0.9460852417873</v>
+        <v>-1.5888255077948</v>
       </c>
       <c r="K340">
-        <v>0.26</v>
+        <v>0.31</v>
       </c>
       <c r="L340">
-        <v>782.88</v>
+        <v>785.96</v>
       </c>
       <c r="M340" s="1">
-        <v>221019.0</v>
+        <v>245497.5</v>
       </c>
       <c r="N340" s="1">
-        <v>221801.88</v>
+        <v>246283.46</v>
       </c>
       <c r="O340" s="1">
-        <v>0.13</v>
+        <v>0.14</v>
       </c>
       <c r="P340">
         <v>1</v>
       </c>
     </row>
     <row r="341" spans="1:16">
       <c r="A341" t="s">
-        <v>857</v>
+        <v>849</v>
       </c>
       <c r="B341" t="s">
-        <v>858</v>
+        <v>850</v>
       </c>
       <c r="C341" s="1">
         <v>200000.0</v>
       </c>
       <c r="D341" s="1">
-        <v>97.202</v>
+        <v>99.234</v>
       </c>
       <c r="E341" s="1">
-        <v>99.985</v>
+        <v>100.0</v>
       </c>
       <c r="F341" t="s">
         <v>8</v>
       </c>
       <c r="G341">
         <v>1.0</v>
       </c>
       <c r="H341" s="1">
-        <v>199970.0</v>
+        <v>200000.0</v>
       </c>
       <c r="I341" s="1">
-        <v>-5566.0</v>
+        <v>-1532.0</v>
       </c>
       <c r="J341" s="1">
-        <v>-2.7834175126269</v>
+        <v>-0.766</v>
       </c>
       <c r="K341">
-        <v>2.64</v>
+        <v>1.54</v>
       </c>
       <c r="L341" t="s">
-        <v>859</v>
+        <v>851</v>
       </c>
       <c r="M341" s="1">
-        <v>194404.0</v>
+        <v>198468.0</v>
       </c>
       <c r="N341" s="1">
-        <v>199674.55</v>
+        <v>201549.24</v>
       </c>
       <c r="O341" s="1">
-        <v>0.12</v>
+        <v>0.11</v>
       </c>
       <c r="P341">
         <v>1</v>
       </c>
     </row>
     <row r="342" spans="1:16">
       <c r="A342" t="s">
-        <v>860</v>
+        <v>852</v>
       </c>
       <c r="B342" t="s">
-        <v>861</v>
+        <v>853</v>
       </c>
       <c r="C342" s="1">
-        <v>300000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D342" s="1">
-        <v>100.183</v>
+        <v>99.106</v>
       </c>
       <c r="E342" s="1">
-        <v>100.0</v>
+        <v>99.326</v>
       </c>
       <c r="F342" t="s">
         <v>8</v>
       </c>
       <c r="G342">
         <v>1.0</v>
       </c>
       <c r="H342" s="1">
-        <v>300000.0</v>
+        <v>99326.0</v>
       </c>
       <c r="I342" s="1">
-        <v>549.0</v>
+        <v>-220.0</v>
       </c>
       <c r="J342" s="1">
-        <v>0.183</v>
+        <v>-0.22149286188913</v>
       </c>
       <c r="K342">
-        <v>2.13</v>
-[...2 lines deleted...]
-        <v>862</v>
+        <v>0.34</v>
+      </c>
+      <c r="L342">
+        <v>337.67</v>
       </c>
       <c r="M342" s="1">
-        <v>300549.0</v>
+        <v>99106.0</v>
       </c>
       <c r="N342" s="1">
-        <v>306944.38</v>
+        <v>99443.67</v>
       </c>
       <c r="O342" s="1">
-        <v>0.18</v>
+        <v>0.06</v>
       </c>
       <c r="P342">
         <v>1</v>
       </c>
     </row>
     <row r="343" spans="1:16">
       <c r="A343" t="s">
-        <v>863</v>
+        <v>854</v>
       </c>
       <c r="B343" t="s">
-        <v>864</v>
+        <v>855</v>
       </c>
       <c r="C343" s="1">
-        <v>100000.0</v>
+        <v>212000.0</v>
       </c>
       <c r="D343" s="1">
-        <v>97.939</v>
+        <v>98.335</v>
       </c>
       <c r="E343" s="1">
-        <v>99.711</v>
+        <v>100.0</v>
       </c>
       <c r="F343" t="s">
         <v>8</v>
       </c>
       <c r="G343">
         <v>1.0</v>
       </c>
       <c r="H343" s="1">
-        <v>99711.0</v>
+        <v>212000.0</v>
       </c>
       <c r="I343" s="1">
-        <v>-1772.0</v>
+        <v>-3529.8</v>
       </c>
       <c r="J343" s="1">
-        <v>-1.7771359228169</v>
+        <v>-1.665</v>
       </c>
       <c r="K343">
-        <v>0.69</v>
-[...2 lines deleted...]
-        <v>688.36</v>
+        <v>0.6</v>
+      </c>
+      <c r="L343" t="s">
+        <v>856</v>
       </c>
       <c r="M343" s="1">
-        <v>97939.0</v>
+        <v>208470.2</v>
       </c>
       <c r="N343" s="1">
-        <v>98627.36</v>
+        <v>209735.21</v>
       </c>
       <c r="O343" s="1">
-        <v>0.06</v>
+        <v>0.12</v>
       </c>
       <c r="P343">
         <v>1</v>
       </c>
     </row>
     <row r="344" spans="1:16">
       <c r="A344" t="s">
-        <v>865</v>
+        <v>857</v>
       </c>
       <c r="B344" t="s">
-        <v>866</v>
+        <v>858</v>
       </c>
       <c r="C344" s="1">
-        <v>400000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D344" s="1">
-        <v>102.165</v>
+        <v>98.687</v>
       </c>
       <c r="E344" s="1">
-        <v>102.3175</v>
+        <v>99.3</v>
       </c>
       <c r="F344" t="s">
         <v>8</v>
       </c>
       <c r="G344">
         <v>1.0</v>
       </c>
       <c r="H344" s="1">
-        <v>409270.0</v>
+        <v>297900.0</v>
       </c>
       <c r="I344" s="1">
-        <v>-610.0</v>
+        <v>-1839.0</v>
       </c>
       <c r="J344" s="1">
-        <v>-0.14904586214479</v>
+        <v>-0.61732124874119</v>
       </c>
       <c r="K344">
-        <v>2.9</v>
-[...2 lines deleted...]
-        <v>867</v>
+        <v>0.32</v>
+      </c>
+      <c r="L344">
+        <v>971.92</v>
       </c>
       <c r="M344" s="1">
-        <v>408660.0</v>
+        <v>296061.0</v>
       </c>
       <c r="N344" s="1">
-        <v>420266.85</v>
+        <v>297032.92</v>
       </c>
       <c r="O344" s="1">
-        <v>0.24</v>
+        <v>0.17</v>
       </c>
       <c r="P344">
         <v>1</v>
       </c>
     </row>
     <row r="345" spans="1:16">
       <c r="A345" t="s">
-        <v>868</v>
+        <v>859</v>
       </c>
       <c r="B345" t="s">
-        <v>869</v>
+        <v>860</v>
       </c>
       <c r="C345" s="1">
-        <v>100000.0</v>
+        <v>153000.0</v>
       </c>
       <c r="D345" s="1">
-        <v>97.798</v>
+        <v>98.921</v>
       </c>
       <c r="E345" s="1">
-        <v>100.66</v>
+        <v>99.23</v>
       </c>
       <c r="F345" t="s">
         <v>8</v>
       </c>
       <c r="G345">
         <v>1.0</v>
       </c>
       <c r="H345" s="1">
-        <v>100660.0</v>
+        <v>151821.9</v>
       </c>
       <c r="I345" s="1">
-        <v>-2862.0</v>
+        <v>-472.77</v>
       </c>
       <c r="J345" s="1">
-        <v>-2.8432346513014</v>
+        <v>-0.31139776277335</v>
       </c>
       <c r="K345">
-        <v>2.39</v>
+        <v>2.14</v>
       </c>
       <c r="L345" t="s">
-        <v>870</v>
+        <v>861</v>
       </c>
       <c r="M345" s="1">
-        <v>97798.0</v>
+        <v>151349.13</v>
       </c>
       <c r="N345" s="1">
-        <v>100183.62</v>
+        <v>154617.15</v>
       </c>
       <c r="O345" s="1">
-        <v>0.06</v>
+        <v>0.09</v>
       </c>
       <c r="P345">
         <v>1</v>
       </c>
     </row>
     <row r="346" spans="1:16">
       <c r="A346" t="s">
-        <v>871</v>
+        <v>862</v>
       </c>
       <c r="B346" t="s">
-        <v>872</v>
+        <v>863</v>
       </c>
       <c r="C346" s="1">
-        <v>245000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D346" s="1">
-        <v>95.01</v>
+        <v>99.659</v>
       </c>
       <c r="E346" s="1">
-        <v>98.74223265</v>
+        <v>99.499</v>
       </c>
       <c r="F346" t="s">
         <v>8</v>
       </c>
       <c r="G346">
         <v>1.0</v>
       </c>
       <c r="H346" s="1">
-        <v>241918.47</v>
+        <v>99499.0</v>
       </c>
       <c r="I346" s="1">
-        <v>-9143.97</v>
+        <v>160.0</v>
       </c>
       <c r="J346" s="1">
-        <v>-3.7797734087852</v>
+        <v>0.16080563623755</v>
       </c>
       <c r="K346">
-        <v>0.02</v>
+        <v>1.0</v>
       </c>
       <c r="L346">
-        <v>46.99</v>
+        <v>996.58</v>
       </c>
       <c r="M346" s="1">
-        <v>232774.5</v>
+        <v>99659.0</v>
       </c>
       <c r="N346" s="1">
-        <v>232821.49</v>
+        <v>100655.58</v>
       </c>
       <c r="O346" s="1">
-        <v>0.13</v>
+        <v>0.06</v>
       </c>
       <c r="P346">
         <v>1</v>
       </c>
     </row>
     <row r="347" spans="1:16">
       <c r="A347" t="s">
-        <v>873</v>
+        <v>864</v>
       </c>
       <c r="B347" t="s">
-        <v>874</v>
+        <v>865</v>
       </c>
       <c r="C347" s="1">
-        <v>250000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D347" s="1">
-        <v>97.467</v>
+        <v>100.434</v>
       </c>
       <c r="E347" s="1">
-        <v>99.7844</v>
+        <v>99.897</v>
       </c>
       <c r="F347" t="s">
         <v>8</v>
       </c>
       <c r="G347">
         <v>1.0</v>
       </c>
       <c r="H347" s="1">
-        <v>249461.0</v>
+        <v>99897.0</v>
       </c>
       <c r="I347" s="1">
-        <v>-5793.5</v>
+        <v>537.0</v>
       </c>
       <c r="J347" s="1">
-        <v>-2.3224071097286</v>
+        <v>0.5375536802907</v>
       </c>
       <c r="K347">
-        <v>0.04</v>
+        <v>0.02</v>
       </c>
       <c r="L347">
-        <v>92.47</v>
+        <v>21.23</v>
       </c>
       <c r="M347" s="1">
-        <v>243667.5</v>
+        <v>100434.0</v>
       </c>
       <c r="N347" s="1">
-        <v>243759.97</v>
+        <v>100455.23</v>
       </c>
       <c r="O347" s="1">
-        <v>0.14</v>
+        <v>0.06</v>
       </c>
       <c r="P347">
         <v>1</v>
       </c>
     </row>
     <row r="348" spans="1:16">
       <c r="A348" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="B348" t="s">
-        <v>876</v>
+        <v>867</v>
       </c>
       <c r="C348" s="1">
-        <v>200000.0</v>
+        <v>165000.0</v>
       </c>
       <c r="D348" s="1">
-        <v>97.893</v>
+        <v>101.66</v>
       </c>
       <c r="E348" s="1">
-        <v>100.0</v>
+        <v>99.451</v>
       </c>
       <c r="F348" t="s">
         <v>8</v>
       </c>
       <c r="G348">
         <v>1.0</v>
       </c>
       <c r="H348" s="1">
-        <v>200000.0</v>
+        <v>164094.15</v>
       </c>
       <c r="I348" s="1">
-        <v>-4214.0</v>
+        <v>3644.85</v>
       </c>
       <c r="J348" s="1">
-        <v>-2.107</v>
+        <v>2.22119435702</v>
       </c>
       <c r="K348">
-        <v>1.23</v>
+        <v>3.65</v>
       </c>
       <c r="L348" t="s">
-        <v>877</v>
+        <v>868</v>
       </c>
       <c r="M348" s="1">
-        <v>195786.0</v>
+        <v>167739.0</v>
       </c>
       <c r="N348" s="1">
-        <v>198246.85</v>
+        <v>173756.98</v>
       </c>
       <c r="O348" s="1">
-        <v>0.11</v>
+        <v>0.1</v>
       </c>
       <c r="P348">
         <v>1</v>
       </c>
     </row>
     <row r="349" spans="1:16">
       <c r="A349" t="s">
-        <v>878</v>
+        <v>869</v>
       </c>
       <c r="B349" t="s">
-        <v>879</v>
+        <v>870</v>
       </c>
       <c r="C349" s="1">
-        <v>100000.0</v>
+        <v>2050000.0</v>
       </c>
       <c r="D349" s="1">
-        <v>98.123</v>
+        <v>67.005</v>
       </c>
       <c r="E349" s="1">
-        <v>99.326</v>
+        <v>70.36</v>
       </c>
       <c r="F349" t="s">
         <v>8</v>
       </c>
       <c r="G349">
         <v>1.0</v>
       </c>
       <c r="H349" s="1">
-        <v>99326.0</v>
+        <v>1442380.0</v>
       </c>
       <c r="I349" s="1">
-        <v>-1203.0</v>
+        <v>-68777.5</v>
       </c>
       <c r="J349" s="1">
-        <v>-1.2111632402392</v>
+        <v>-4.7683342808414</v>
       </c>
       <c r="K349">
-        <v>0.04</v>
-[...2 lines deleted...]
-        <v>39.73</v>
+        <v>1.03</v>
+      </c>
+      <c r="L349" t="s">
+        <v>871</v>
       </c>
       <c r="M349" s="1">
-        <v>98123.0</v>
+        <v>1373602.5</v>
       </c>
       <c r="N349" s="1">
-        <v>98162.73</v>
+        <v>1394720.31</v>
       </c>
       <c r="O349" s="1">
-        <v>0.06</v>
+        <v>0.78</v>
       </c>
       <c r="P349">
         <v>1</v>
       </c>
     </row>
     <row r="350" spans="1:16">
       <c r="A350" t="s">
-        <v>880</v>
+        <v>872</v>
       </c>
       <c r="B350" t="s">
-        <v>881</v>
+        <v>873</v>
       </c>
       <c r="C350" s="1">
-        <v>212000.0</v>
+        <v>102000.0</v>
       </c>
       <c r="D350" s="1">
-        <v>96.958</v>
+        <v>99.487</v>
       </c>
       <c r="E350" s="1">
         <v>100.0</v>
       </c>
       <c r="F350" t="s">
         <v>8</v>
       </c>
       <c r="G350">
         <v>1.0</v>
       </c>
       <c r="H350" s="1">
-        <v>212000.0</v>
+        <v>102000.0</v>
       </c>
       <c r="I350" s="1">
-        <v>-6449.04</v>
+        <v>-523.26</v>
       </c>
       <c r="J350" s="1">
-        <v>-3.042</v>
+        <v>-0.513</v>
       </c>
       <c r="K350">
-        <v>0.28</v>
-[...2 lines deleted...]
-        <v>599.22</v>
+        <v>1.43</v>
+      </c>
+      <c r="L350" t="s">
+        <v>874</v>
       </c>
       <c r="M350" s="1">
-        <v>205550.96</v>
+        <v>101476.74</v>
       </c>
       <c r="N350" s="1">
-        <v>206150.18</v>
+        <v>102939.25</v>
       </c>
       <c r="O350" s="1">
-        <v>0.12</v>
+        <v>0.06</v>
       </c>
       <c r="P350">
         <v>1</v>
       </c>
     </row>
     <row r="351" spans="1:16">
       <c r="A351" t="s">
-        <v>882</v>
+        <v>875</v>
       </c>
       <c r="B351" t="s">
-        <v>883</v>
+        <v>876</v>
       </c>
       <c r="C351" s="1">
         <v>300000.0</v>
       </c>
       <c r="D351" s="1">
-        <v>97.592</v>
+        <v>99.275</v>
       </c>
       <c r="E351" s="1">
-        <v>99.3</v>
+        <v>100.23</v>
       </c>
       <c r="F351" t="s">
         <v>8</v>
       </c>
       <c r="G351">
         <v>1.0</v>
       </c>
       <c r="H351" s="1">
-        <v>297900.0</v>
+        <v>300690.0</v>
       </c>
       <c r="I351" s="1">
-        <v>-5124.0</v>
+        <v>-2865.0</v>
       </c>
       <c r="J351" s="1">
-        <v>-1.7200402819738</v>
+        <v>-0.95280854035718</v>
       </c>
       <c r="K351">
-        <v>0.1</v>
-[...2 lines deleted...]
-        <v>293.84</v>
+        <v>2.36</v>
+      </c>
+      <c r="L351" t="s">
+        <v>877</v>
       </c>
       <c r="M351" s="1">
-        <v>292776.0</v>
+        <v>297825.0</v>
       </c>
       <c r="N351" s="1">
-        <v>293069.84</v>
+        <v>304914.04</v>
       </c>
       <c r="O351" s="1">
         <v>0.17</v>
       </c>
       <c r="P351">
         <v>1</v>
       </c>
     </row>
     <row r="352" spans="1:16">
       <c r="A352" t="s">
-        <v>884</v>
+        <v>878</v>
       </c>
       <c r="B352" t="s">
-        <v>885</v>
+        <v>879</v>
       </c>
       <c r="C352" s="1">
-        <v>153000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D352" s="1">
-        <v>97.965</v>
+        <v>99.147</v>
       </c>
       <c r="E352" s="1">
-        <v>99.23</v>
+        <v>99.871</v>
       </c>
       <c r="F352" t="s">
         <v>8</v>
       </c>
       <c r="G352">
         <v>1.0</v>
       </c>
       <c r="H352" s="1">
-        <v>151821.9</v>
+        <v>299613.0</v>
       </c>
       <c r="I352" s="1">
-        <v>-1935.45</v>
+        <v>-2172.0</v>
       </c>
       <c r="J352" s="1">
-        <v>-1.2748160838456</v>
+        <v>-0.72493516636461</v>
       </c>
       <c r="K352">
-        <v>1.86</v>
+        <v>1.63</v>
       </c>
       <c r="L352" t="s">
-        <v>886</v>
+        <v>880</v>
       </c>
       <c r="M352" s="1">
-        <v>149886.45</v>
+        <v>297441.0</v>
       </c>
       <c r="N352" s="1">
-        <v>152730.05</v>
+        <v>302345.79</v>
       </c>
       <c r="O352" s="1">
-        <v>0.09</v>
+        <v>0.17</v>
       </c>
       <c r="P352">
         <v>1</v>
       </c>
     </row>
     <row r="353" spans="1:16">
       <c r="A353" t="s">
-        <v>887</v>
+        <v>881</v>
       </c>
       <c r="B353" t="s">
-        <v>888</v>
+        <v>882</v>
       </c>
       <c r="C353" s="1">
-        <v>100000.0</v>
+        <v>153000.0</v>
       </c>
       <c r="D353" s="1">
-        <v>98.341</v>
+        <v>100.604</v>
       </c>
       <c r="E353" s="1">
-        <v>99.499</v>
+        <v>100.0</v>
       </c>
       <c r="F353" t="s">
         <v>8</v>
       </c>
       <c r="G353">
         <v>1.0</v>
       </c>
       <c r="H353" s="1">
-        <v>99499.0</v>
+        <v>153000.0</v>
       </c>
       <c r="I353" s="1">
-        <v>-1158.0</v>
+        <v>924.12</v>
       </c>
       <c r="J353" s="1">
-        <v>-1.1638307922693</v>
+        <v>0.604</v>
       </c>
       <c r="K353">
-        <v>0.69</v>
+        <v>0.06</v>
       </c>
       <c r="L353">
-        <v>688.36</v>
+        <v>98.99</v>
       </c>
       <c r="M353" s="1">
-        <v>98341.0</v>
+        <v>153924.12</v>
       </c>
       <c r="N353" s="1">
-        <v>99029.36</v>
+        <v>154023.11</v>
       </c>
       <c r="O353" s="1">
-        <v>0.06</v>
+        <v>0.09</v>
       </c>
       <c r="P353">
         <v>1</v>
       </c>
     </row>
     <row r="354" spans="1:16">
       <c r="A354" t="s">
-        <v>889</v>
+        <v>883</v>
       </c>
       <c r="B354" t="s">
-        <v>890</v>
+        <v>884</v>
       </c>
       <c r="C354" s="1">
-        <v>165000.0</v>
+        <v>5592000.0</v>
       </c>
       <c r="D354" s="1">
-        <v>100.952</v>
+        <v>87.453</v>
       </c>
       <c r="E354" s="1">
-        <v>99.451</v>
+        <v>87.41951931</v>
       </c>
       <c r="F354" t="s">
         <v>8</v>
       </c>
       <c r="G354">
         <v>1.0</v>
       </c>
       <c r="H354" s="1">
-        <v>164094.15</v>
+        <v>4888499.52</v>
       </c>
       <c r="I354" s="1">
-        <v>2476.65</v>
+        <v>1872.24</v>
       </c>
       <c r="J354" s="1">
-        <v>1.5092859800304</v>
+        <v>0.03829886844297</v>
       </c>
       <c r="K354">
-        <v>3.34</v>
+        <v>0.69</v>
       </c>
       <c r="L354" t="s">
-        <v>891</v>
+        <v>885</v>
       </c>
       <c r="M354" s="1">
-        <v>166570.8</v>
+        <v>4890371.76</v>
       </c>
       <c r="N354" s="1">
-        <v>172080.22</v>
+        <v>4928765.05</v>
       </c>
       <c r="O354" s="1">
-        <v>0.1</v>
+        <v>2.76</v>
       </c>
       <c r="P354">
         <v>1</v>
       </c>
     </row>
     <row r="355" spans="1:16">
       <c r="A355" t="s">
-        <v>892</v>
+        <v>886</v>
       </c>
       <c r="B355" t="s">
-        <v>893</v>
+        <v>887</v>
       </c>
       <c r="C355" s="1">
-        <v>2050000.0</v>
+        <v>1536000.0</v>
       </c>
       <c r="D355" s="1">
-        <v>66.177</v>
+        <v>74.848</v>
       </c>
       <c r="E355" s="1">
-        <v>70.36</v>
+        <v>74.62207292</v>
       </c>
       <c r="F355" t="s">
         <v>8</v>
       </c>
       <c r="G355">
         <v>1.0</v>
       </c>
       <c r="H355" s="1">
-        <v>1442380.0</v>
+        <v>1146195.04</v>
       </c>
       <c r="I355" s="1">
-        <v>-85751.5</v>
+        <v>3470.24</v>
       </c>
       <c r="J355" s="1">
-        <v>-5.9451392836839</v>
+        <v>0.3027617359084</v>
       </c>
       <c r="K355">
-        <v>0.87</v>
+        <v>0.62</v>
       </c>
       <c r="L355" t="s">
-        <v>894</v>
+        <v>888</v>
       </c>
       <c r="M355" s="1">
-        <v>1356628.5</v>
+        <v>1149665.28</v>
       </c>
       <c r="N355" s="1">
-        <v>1374376.45</v>
+        <v>1159215.83</v>
       </c>
       <c r="O355" s="1">
-        <v>0.79</v>
+        <v>0.65</v>
       </c>
       <c r="P355">
         <v>1</v>
       </c>
     </row>
     <row r="356" spans="1:16">
       <c r="A356" t="s">
-        <v>895</v>
+        <v>889</v>
       </c>
       <c r="B356" t="s">
-        <v>896</v>
+        <v>890</v>
       </c>
       <c r="C356" s="1">
-        <v>102000.0</v>
+        <v>4181000.0</v>
       </c>
       <c r="D356" s="1">
-        <v>98.643</v>
+        <v>96.235</v>
       </c>
       <c r="E356" s="1">
-        <v>100.0</v>
+        <v>96.21134609</v>
       </c>
       <c r="F356" t="s">
         <v>8</v>
       </c>
       <c r="G356">
         <v>1.0</v>
       </c>
       <c r="H356" s="1">
-        <v>102000.0</v>
+        <v>4022596.38</v>
       </c>
       <c r="I356" s="1">
-        <v>-1384.14</v>
+        <v>988.97</v>
       </c>
       <c r="J356" s="1">
-        <v>-1.357</v>
+        <v>0.024585364937856</v>
       </c>
       <c r="K356">
-        <v>1.15</v>
+        <v>0.79</v>
       </c>
       <c r="L356" t="s">
-        <v>897</v>
+        <v>891</v>
       </c>
       <c r="M356" s="1">
-        <v>100615.86</v>
+        <v>4023585.35</v>
       </c>
       <c r="N356" s="1">
-        <v>101785.87</v>
+        <v>4056460.61</v>
       </c>
       <c r="O356" s="1">
-        <v>0.06</v>
+        <v>2.27</v>
       </c>
       <c r="P356">
         <v>1</v>
       </c>
     </row>
     <row r="357" spans="1:16">
       <c r="A357" t="s">
-        <v>898</v>
+        <v>892</v>
       </c>
       <c r="B357" t="s">
-        <v>899</v>
+        <v>893</v>
       </c>
       <c r="C357" s="1">
-        <v>300000.0</v>
+        <v>174000.0</v>
       </c>
       <c r="D357" s="1">
-        <v>97.968</v>
+        <v>97.508</v>
       </c>
       <c r="E357" s="1">
-        <v>100.23</v>
+        <v>101.49189655</v>
       </c>
       <c r="F357" t="s">
         <v>8</v>
       </c>
       <c r="G357">
         <v>1.0</v>
       </c>
       <c r="H357" s="1">
-        <v>300690.0</v>
+        <v>176595.9</v>
       </c>
       <c r="I357" s="1">
-        <v>-6786.0</v>
+        <v>-6931.98</v>
       </c>
       <c r="J357" s="1">
-        <v>-2.2568093385214</v>
+        <v>-3.9253346198864</v>
       </c>
       <c r="K357">
-        <v>2.05</v>
+        <v>1.91</v>
       </c>
       <c r="L357" t="s">
-        <v>900</v>
+        <v>894</v>
       </c>
       <c r="M357" s="1">
-        <v>293904.0</v>
+        <v>169663.92</v>
       </c>
       <c r="N357" s="1">
-        <v>300068.38</v>
+        <v>172981.84</v>
       </c>
       <c r="O357" s="1">
-        <v>0.17</v>
+        <v>0.1</v>
       </c>
       <c r="P357">
         <v>1</v>
       </c>
     </row>
     <row r="358" spans="1:16">
       <c r="A358" t="s">
-        <v>901</v>
+        <v>895</v>
       </c>
       <c r="B358" t="s">
-        <v>902</v>
+        <v>896</v>
       </c>
       <c r="C358" s="1">
-        <v>300000.0</v>
+        <v>283000.0</v>
       </c>
       <c r="D358" s="1">
-        <v>98.085</v>
+        <v>100.061</v>
       </c>
       <c r="E358" s="1">
-        <v>99.871</v>
+        <v>99.646</v>
       </c>
       <c r="F358" t="s">
         <v>8</v>
       </c>
       <c r="G358">
         <v>1.0</v>
       </c>
       <c r="H358" s="1">
-        <v>299613.0</v>
+        <v>281998.18</v>
       </c>
       <c r="I358" s="1">
-        <v>-5358.0</v>
+        <v>1174.45</v>
       </c>
       <c r="J358" s="1">
-        <v>-1.7883069159215</v>
+        <v>0.41647431908958</v>
       </c>
       <c r="K358">
-        <v>1.32</v>
-[...2 lines deleted...]
-        <v>903</v>
+        <v>0.35</v>
+      </c>
+      <c r="L358">
+        <v>976.93</v>
       </c>
       <c r="M358" s="1">
-        <v>294255.0</v>
+        <v>283172.63</v>
       </c>
       <c r="N358" s="1">
-        <v>298204.32</v>
+        <v>284149.56</v>
       </c>
       <c r="O358" s="1">
-        <v>0.17</v>
+        <v>0.16</v>
       </c>
       <c r="P358">
         <v>1</v>
       </c>
     </row>
     <row r="359" spans="1:16">
       <c r="A359" t="s">
-        <v>904</v>
+        <v>897</v>
       </c>
       <c r="B359" t="s">
-        <v>905</v>
+        <v>898</v>
       </c>
       <c r="C359" s="1">
-        <v>2400000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D359" s="1">
-        <v>86.606</v>
+        <v>100.439</v>
       </c>
       <c r="E359" s="1">
-        <v>87.637</v>
+        <v>97.41</v>
       </c>
       <c r="F359" t="s">
         <v>8</v>
       </c>
       <c r="G359">
         <v>1.0</v>
       </c>
       <c r="H359" s="1">
-        <v>2103288.0</v>
+        <v>194820.0</v>
       </c>
       <c r="I359" s="1">
-        <v>-24744.0</v>
+        <v>6058.0</v>
       </c>
       <c r="J359" s="1">
-        <v>-1.1764437395164</v>
+        <v>3.1095370085207</v>
       </c>
       <c r="K359">
-        <v>0.63</v>
-[...2 lines deleted...]
-        <v>906</v>
+        <v>0.02</v>
+      </c>
+      <c r="L359">
+        <v>43.84</v>
       </c>
       <c r="M359" s="1">
-        <v>2078544.0</v>
+        <v>200878.0</v>
       </c>
       <c r="N359" s="1">
-        <v>2093640.99</v>
+        <v>200921.84</v>
       </c>
       <c r="O359" s="1">
-        <v>1.21</v>
+        <v>0.11</v>
       </c>
       <c r="P359">
         <v>1</v>
       </c>
     </row>
     <row r="360" spans="1:16">
       <c r="A360" t="s">
-        <v>907</v>
+        <v>899</v>
       </c>
       <c r="B360" t="s">
-        <v>908</v>
+        <v>900</v>
       </c>
       <c r="C360" s="1">
-        <v>1040000.0</v>
+        <v>246000.0</v>
       </c>
       <c r="D360" s="1">
-        <v>73.834</v>
+        <v>100.465</v>
       </c>
       <c r="E360" s="1">
-        <v>74.707</v>
+        <v>100.0</v>
       </c>
       <c r="F360" t="s">
         <v>8</v>
       </c>
       <c r="G360">
         <v>1.0</v>
       </c>
       <c r="H360" s="1">
-        <v>776952.8</v>
+        <v>246000.0</v>
       </c>
       <c r="I360" s="1">
-        <v>-9079.2</v>
+        <v>1143.9</v>
       </c>
       <c r="J360" s="1">
-        <v>-1.1685651946939</v>
+        <v>0.465</v>
       </c>
       <c r="K360">
-        <v>0.55</v>
-[...2 lines deleted...]
-        <v>909</v>
+        <v>0.01</v>
+      </c>
+      <c r="L360">
+        <v>29.65</v>
       </c>
       <c r="M360" s="1">
-        <v>767873.6</v>
+        <v>247143.9</v>
       </c>
       <c r="N360" s="1">
-        <v>773613.55</v>
+        <v>247173.55</v>
       </c>
       <c r="O360" s="1">
-        <v>0.45</v>
+        <v>0.14</v>
       </c>
       <c r="P360">
         <v>1</v>
       </c>
     </row>
     <row r="361" spans="1:16">
       <c r="A361" t="s">
-        <v>910</v>
+        <v>901</v>
       </c>
       <c r="B361" t="s">
-        <v>911</v>
+        <v>902</v>
       </c>
       <c r="C361" s="1">
-        <v>3673000.0</v>
+        <v>214000.0</v>
       </c>
       <c r="D361" s="1">
-        <v>70.301</v>
+        <v>100.368</v>
       </c>
       <c r="E361" s="1">
-        <v>70.77928042</v>
+        <v>100.0</v>
       </c>
       <c r="F361" t="s">
         <v>8</v>
       </c>
       <c r="G361">
         <v>1.0</v>
       </c>
       <c r="H361" s="1">
-        <v>2599722.97</v>
+        <v>214000.0</v>
       </c>
       <c r="I361" s="1">
-        <v>-17567.24</v>
+        <v>787.52</v>
       </c>
       <c r="J361" s="1">
-        <v>-0.67573507649548</v>
+        <v>0.368</v>
       </c>
       <c r="K361">
-        <v>0.47</v>
-[...2 lines deleted...]
-        <v>912</v>
+        <v>0.0</v>
+      </c>
+      <c r="L361">
+        <v>0.0</v>
       </c>
       <c r="M361" s="1">
-        <v>2582155.73</v>
+        <v>214787.52</v>
       </c>
       <c r="N361" s="1">
-        <v>2599544.62</v>
+        <v>214787.52</v>
       </c>
       <c r="O361" s="1">
-        <v>1.5</v>
+        <v>0.12</v>
       </c>
       <c r="P361">
         <v>1</v>
       </c>
     </row>
     <row r="362" spans="1:16">
       <c r="A362" t="s">
-        <v>913</v>
+        <v>903</v>
       </c>
       <c r="B362" t="s">
-        <v>914</v>
+        <v>904</v>
       </c>
       <c r="C362" s="1">
-        <v>967000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D362" s="1">
-        <v>87.114</v>
+        <v>88.797</v>
       </c>
       <c r="E362" s="1">
-        <v>88.64225853</v>
+        <v>85.25</v>
       </c>
       <c r="F362" t="s">
         <v>8</v>
       </c>
       <c r="G362">
         <v>1.0</v>
       </c>
       <c r="H362" s="1">
-        <v>857170.64</v>
+        <v>255750.0</v>
       </c>
       <c r="I362" s="1">
-        <v>-14778.26</v>
+        <v>10641.0</v>
       </c>
       <c r="J362" s="1">
-        <v>-1.7240744503335</v>
+        <v>4.1607038123167</v>
       </c>
       <c r="K362">
-        <v>1.2</v>
-[...2 lines deleted...]
-        <v>915</v>
+        <v>0.06</v>
+      </c>
+      <c r="L362">
+        <v>191.1</v>
       </c>
       <c r="M362" s="1">
-        <v>842392.38</v>
+        <v>266391.0</v>
       </c>
       <c r="N362" s="1">
-        <v>854008.3</v>
+        <v>266582.1</v>
       </c>
       <c r="O362" s="1">
-        <v>0.49</v>
+        <v>0.15</v>
       </c>
       <c r="P362">
         <v>1</v>
       </c>
     </row>
     <row r="363" spans="1:16">
       <c r="A363" t="s">
-        <v>916</v>
+        <v>905</v>
       </c>
       <c r="B363" t="s">
-        <v>917</v>
+        <v>906</v>
       </c>
       <c r="C363" s="1">
-        <v>3300000.0</v>
+        <v>175000.0</v>
       </c>
       <c r="D363" s="1">
-        <v>100.118</v>
+        <v>101.512</v>
       </c>
       <c r="E363" s="1">
-        <v>100.961</v>
+        <v>99.779</v>
       </c>
       <c r="F363" t="s">
         <v>8</v>
       </c>
       <c r="G363">
         <v>1.0</v>
       </c>
       <c r="H363" s="1">
-        <v>3331713.0</v>
+        <v>174613.25</v>
       </c>
       <c r="I363" s="1">
-        <v>-27819.0</v>
+        <v>3032.75</v>
       </c>
       <c r="J363" s="1">
-        <v>-0.83497588177613</v>
+        <v>1.7368384128925</v>
       </c>
       <c r="K363">
-        <v>2.01</v>
+        <v>1.56</v>
       </c>
       <c r="L363" t="s">
-        <v>918</v>
+        <v>907</v>
       </c>
       <c r="M363" s="1">
-        <v>3303894.0</v>
+        <v>177646.0</v>
       </c>
       <c r="N363" s="1">
-        <v>3370318.93</v>
+        <v>180378.88</v>
       </c>
       <c r="O363" s="1">
-        <v>1.95</v>
+        <v>0.1</v>
       </c>
       <c r="P363">
         <v>1</v>
       </c>
     </row>
     <row r="364" spans="1:16">
       <c r="A364" t="s">
-        <v>919</v>
+        <v>908</v>
       </c>
       <c r="B364" t="s">
-        <v>920</v>
+        <v>909</v>
       </c>
       <c r="C364" s="1">
-        <v>1120000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D364" s="1">
-        <v>95.236</v>
+        <v>100.873</v>
       </c>
       <c r="E364" s="1">
-        <v>97.669</v>
+        <v>102.939</v>
       </c>
       <c r="F364" t="s">
         <v>8</v>
       </c>
       <c r="G364">
         <v>1.0</v>
       </c>
       <c r="H364" s="1">
-        <v>1093892.8</v>
+        <v>102939.0</v>
       </c>
       <c r="I364" s="1">
-        <v>-27249.6</v>
+        <v>-2066.0</v>
       </c>
       <c r="J364" s="1">
-        <v>-2.491066766323</v>
+        <v>-2.0070138625788</v>
       </c>
       <c r="K364">
-        <v>0.5</v>
-[...2 lines deleted...]
-        <v>921</v>
+        <v>0.6</v>
+      </c>
+      <c r="L364">
+        <v>595.89</v>
       </c>
       <c r="M364" s="1">
-        <v>1066643.2</v>
+        <v>100873.0</v>
       </c>
       <c r="N364" s="1">
-        <v>1072227.86</v>
+        <v>101468.89</v>
       </c>
       <c r="O364" s="1">
-        <v>0.62</v>
+        <v>0.06</v>
       </c>
       <c r="P364">
         <v>1</v>
       </c>
     </row>
     <row r="365" spans="1:16">
       <c r="A365" t="s">
-        <v>922</v>
+        <v>910</v>
       </c>
       <c r="B365" t="s">
-        <v>923</v>
+        <v>911</v>
       </c>
       <c r="C365" s="1">
-        <v>174000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D365" s="1">
-        <v>96.283</v>
+        <v>97.669</v>
       </c>
       <c r="E365" s="1">
-        <v>101.49189655</v>
+        <v>100.761</v>
       </c>
       <c r="F365" t="s">
         <v>8</v>
       </c>
       <c r="G365">
         <v>1.0</v>
       </c>
       <c r="H365" s="1">
-        <v>176595.9</v>
+        <v>403044.0</v>
       </c>
       <c r="I365" s="1">
-        <v>-9063.48</v>
+        <v>-12368.0</v>
       </c>
       <c r="J365" s="1">
-        <v>-5.132327534218</v>
+        <v>-3.0686475918262</v>
       </c>
       <c r="K365">
-        <v>1.58</v>
+        <v>0.48</v>
       </c>
       <c r="L365" t="s">
-        <v>924</v>
+        <v>912</v>
       </c>
       <c r="M365" s="1">
-        <v>167532.42</v>
+        <v>390676.0</v>
       </c>
       <c r="N365" s="1">
-        <v>170278.28</v>
+        <v>392599.29</v>
       </c>
       <c r="O365" s="1">
-        <v>0.1</v>
+        <v>0.22</v>
       </c>
       <c r="P365">
         <v>1</v>
       </c>
     </row>
     <row r="366" spans="1:16">
       <c r="A366" t="s">
-        <v>925</v>
+        <v>913</v>
       </c>
       <c r="B366" t="s">
-        <v>926</v>
+        <v>914</v>
       </c>
       <c r="C366" s="1">
-        <v>283000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D366" s="1">
-        <v>99.562</v>
+        <v>102.099</v>
       </c>
       <c r="E366" s="1">
-        <v>99.646</v>
+        <v>99.871</v>
       </c>
       <c r="F366" t="s">
         <v>8</v>
       </c>
       <c r="G366">
         <v>1.0</v>
       </c>
       <c r="H366" s="1">
-        <v>281998.18</v>
+        <v>99871.0</v>
       </c>
       <c r="I366" s="1">
-        <v>-237.72</v>
+        <v>2228.0</v>
       </c>
       <c r="J366" s="1">
-        <v>-0.084298416394035</v>
+        <v>2.2308778324038</v>
       </c>
       <c r="K366">
+        <v>3.64</v>
+      </c>
+      <c r="L366" t="s">
+        <v>915</v>
+      </c>
+      <c r="M366" s="1">
+        <v>102099.0</v>
+      </c>
+      <c r="N366" s="1">
+        <v>105735.99</v>
+      </c>
+      <c r="O366" s="1">
         <v>0.06</v>
-      </c>
-[...10 lines deleted...]
-        <v>0.16</v>
       </c>
       <c r="P366">
         <v>1</v>
       </c>
     </row>
     <row r="367" spans="1:16">
       <c r="A367" t="s">
-        <v>927</v>
+        <v>916</v>
       </c>
       <c r="B367" t="s">
-        <v>928</v>
+        <v>917</v>
       </c>
       <c r="C367" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D367" s="1">
-        <v>99.885</v>
+        <v>105.017</v>
       </c>
       <c r="E367" s="1">
-        <v>97.41</v>
+        <v>104.45</v>
       </c>
       <c r="F367" t="s">
         <v>8</v>
       </c>
       <c r="G367">
         <v>1.0</v>
       </c>
       <c r="H367" s="1">
-        <v>194820.0</v>
+        <v>104450.0</v>
       </c>
       <c r="I367" s="1">
-        <v>4950.0</v>
+        <v>567.0</v>
       </c>
       <c r="J367" s="1">
-        <v>2.5408068986757</v>
+        <v>0.5428434657731</v>
       </c>
       <c r="K367">
-        <v>3.69</v>
+        <v>4.19</v>
       </c>
       <c r="L367" t="s">
-        <v>929</v>
+        <v>918</v>
       </c>
       <c r="M367" s="1">
-        <v>199770.0</v>
+        <v>105017.0</v>
       </c>
       <c r="N367" s="1">
-        <v>207156.3</v>
+        <v>109208.78</v>
       </c>
       <c r="O367" s="1">
-        <v>0.12</v>
+        <v>0.06</v>
       </c>
       <c r="P367">
         <v>1</v>
       </c>
     </row>
     <row r="368" spans="1:16">
       <c r="A368" t="s">
-        <v>930</v>
+        <v>919</v>
       </c>
       <c r="B368" t="s">
-        <v>931</v>
+        <v>920</v>
       </c>
       <c r="C368" s="1">
-        <v>200000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D368" s="1">
-        <v>105.691</v>
+        <v>98.346</v>
       </c>
       <c r="E368" s="1">
-        <v>108.24</v>
+        <v>99.589</v>
       </c>
       <c r="F368" t="s">
         <v>8</v>
       </c>
       <c r="G368">
         <v>1.0</v>
       </c>
       <c r="H368" s="1">
-        <v>216480.0</v>
+        <v>298767.0</v>
       </c>
       <c r="I368" s="1">
-        <v>-5098.0</v>
+        <v>-3729.0</v>
       </c>
       <c r="J368" s="1">
-        <v>-2.3549519586105</v>
+        <v>-1.2481298135336</v>
       </c>
       <c r="K368">
-        <v>1.93</v>
+        <v>2.26</v>
       </c>
       <c r="L368" t="s">
-        <v>932</v>
+        <v>921</v>
       </c>
       <c r="M368" s="1">
-        <v>211382.0</v>
+        <v>295038.0</v>
       </c>
       <c r="N368" s="1">
-        <v>215245.01</v>
+        <v>301818.82</v>
       </c>
       <c r="O368" s="1">
-        <v>0.12</v>
+        <v>0.17</v>
       </c>
       <c r="P368">
         <v>1</v>
       </c>
     </row>
     <row r="369" spans="1:16">
       <c r="A369" t="s">
-        <v>933</v>
+        <v>922</v>
       </c>
       <c r="B369" t="s">
-        <v>934</v>
+        <v>923</v>
       </c>
       <c r="C369" s="1">
-        <v>400000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D369" s="1">
-        <v>97.436</v>
+        <v>97.594</v>
       </c>
       <c r="E369" s="1">
-        <v>100.507</v>
+        <v>99.908</v>
       </c>
       <c r="F369" t="s">
         <v>8</v>
       </c>
       <c r="G369">
         <v>1.0</v>
       </c>
       <c r="H369" s="1">
-        <v>402028.0</v>
+        <v>99908.0</v>
       </c>
       <c r="I369" s="1">
-        <v>-12284.0</v>
+        <v>-2314.0</v>
       </c>
       <c r="J369" s="1">
-        <v>-3.0555085715423</v>
+        <v>-2.3161308403731</v>
       </c>
       <c r="K369">
-        <v>2.77</v>
-[...2 lines deleted...]
-        <v>935</v>
+        <v>0.87</v>
+      </c>
+      <c r="L369">
+        <v>871.88</v>
       </c>
       <c r="M369" s="1">
-        <v>389744.0</v>
+        <v>97594.0</v>
       </c>
       <c r="N369" s="1">
-        <v>400839.89</v>
+        <v>98465.88</v>
       </c>
       <c r="O369" s="1">
-        <v>0.23</v>
+        <v>0.06</v>
       </c>
       <c r="P369">
         <v>1</v>
       </c>
     </row>
     <row r="370" spans="1:16">
       <c r="A370" t="s">
-        <v>936</v>
+        <v>924</v>
       </c>
       <c r="B370" t="s">
-        <v>937</v>
+        <v>923</v>
       </c>
       <c r="C370" s="1">
-        <v>300000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D370" s="1">
-        <v>88.421</v>
+        <v>102.473</v>
       </c>
       <c r="E370" s="1">
-        <v>85.25</v>
+        <v>103.15</v>
       </c>
       <c r="F370" t="s">
         <v>8</v>
       </c>
       <c r="G370">
         <v>1.0</v>
       </c>
       <c r="H370" s="1">
-        <v>255750.0</v>
+        <v>103150.0</v>
       </c>
       <c r="I370" s="1">
-        <v>9513.0</v>
+        <v>-677.0</v>
       </c>
       <c r="J370" s="1">
-        <v>3.7196480938416</v>
+        <v>-0.65632573921474</v>
       </c>
       <c r="K370">
-        <v>0.0</v>
+        <v>0.16</v>
       </c>
       <c r="L370">
-        <v>6.16</v>
+        <v>156.16</v>
       </c>
       <c r="M370" s="1">
-        <v>265263.0</v>
+        <v>102473.0</v>
       </c>
       <c r="N370" s="1">
-        <v>265269.16</v>
+        <v>102629.16</v>
       </c>
       <c r="O370" s="1">
-        <v>0.15</v>
+        <v>0.06</v>
       </c>
       <c r="P370">
         <v>1</v>
       </c>
     </row>
     <row r="371" spans="1:16">
       <c r="A371" t="s">
-        <v>938</v>
+        <v>925</v>
       </c>
       <c r="B371" t="s">
-        <v>939</v>
+        <v>926</v>
       </c>
       <c r="C371" s="1">
-        <v>175000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D371" s="1">
-        <v>100.869</v>
+        <v>104.284</v>
       </c>
       <c r="E371" s="1">
-        <v>99.779</v>
+        <v>106.6</v>
       </c>
       <c r="F371" t="s">
         <v>8</v>
       </c>
       <c r="G371">
         <v>1.0</v>
       </c>
       <c r="H371" s="1">
-        <v>174613.25</v>
+        <v>426400.0</v>
       </c>
       <c r="I371" s="1">
-        <v>1907.5</v>
+        <v>-9264.0</v>
       </c>
       <c r="J371" s="1">
-        <v>1.0924142354604</v>
+        <v>-2.172607879925</v>
       </c>
       <c r="K371">
-        <v>1.25</v>
+        <v>2.18</v>
       </c>
       <c r="L371" t="s">
-        <v>940</v>
+        <v>927</v>
       </c>
       <c r="M371" s="1">
-        <v>176520.75</v>
+        <v>417136.0</v>
       </c>
       <c r="N371" s="1">
-        <v>178714.24</v>
+        <v>425845.59</v>
       </c>
       <c r="O371" s="1">
-        <v>0.1</v>
+        <v>0.24</v>
       </c>
       <c r="P371">
         <v>1</v>
       </c>
     </row>
     <row r="372" spans="1:16">
       <c r="A372" t="s">
-        <v>941</v>
+        <v>928</v>
       </c>
       <c r="B372" t="s">
-        <v>942</v>
+        <v>929</v>
       </c>
       <c r="C372" s="1">
-        <v>100000.0</v>
+        <v>399000.0</v>
       </c>
       <c r="D372" s="1">
-        <v>100.425</v>
+        <v>98.294</v>
       </c>
       <c r="E372" s="1">
-        <v>102.939</v>
+        <v>99.902</v>
       </c>
       <c r="F372" t="s">
         <v>8</v>
       </c>
       <c r="G372">
         <v>1.0</v>
       </c>
       <c r="H372" s="1">
-        <v>102939.0</v>
+        <v>398608.98</v>
       </c>
       <c r="I372" s="1">
-        <v>-2514.0</v>
+        <v>-6415.92</v>
       </c>
       <c r="J372" s="1">
-        <v>-2.4422230641448</v>
+        <v>-1.6095773858381</v>
       </c>
       <c r="K372">
-        <v>0.3</v>
-[...2 lines deleted...]
-        <v>297.95</v>
+        <v>0.63</v>
+      </c>
+      <c r="L372" t="s">
+        <v>930</v>
       </c>
       <c r="M372" s="1">
-        <v>100425.0</v>
+        <v>392193.06</v>
       </c>
       <c r="N372" s="1">
-        <v>100722.95</v>
+        <v>394689.54</v>
       </c>
       <c r="O372" s="1">
-        <v>0.06</v>
+        <v>0.22</v>
       </c>
       <c r="P372">
         <v>1</v>
       </c>
     </row>
     <row r="373" spans="1:16">
       <c r="A373" t="s">
-        <v>943</v>
+        <v>931</v>
       </c>
       <c r="B373" t="s">
-        <v>944</v>
+        <v>932</v>
       </c>
       <c r="C373" s="1">
-        <v>400000.0</v>
+        <v>216000.0</v>
       </c>
       <c r="D373" s="1">
-        <v>96.733</v>
+        <v>100.367</v>
       </c>
       <c r="E373" s="1">
-        <v>100.761</v>
+        <v>100.0</v>
       </c>
       <c r="F373" t="s">
         <v>8</v>
       </c>
       <c r="G373">
         <v>1.0</v>
       </c>
       <c r="H373" s="1">
-        <v>403044.0</v>
+        <v>216000.0</v>
       </c>
       <c r="I373" s="1">
-        <v>-16112.0</v>
+        <v>792.72</v>
       </c>
       <c r="J373" s="1">
-        <v>-3.9975784281617</v>
+        <v>0.367</v>
       </c>
       <c r="K373">
-        <v>0.2</v>
-[...2 lines deleted...]
-        <v>813.7</v>
+        <v>0.99</v>
+      </c>
+      <c r="L373" t="s">
+        <v>933</v>
       </c>
       <c r="M373" s="1">
-        <v>386932.0</v>
+        <v>216792.72</v>
       </c>
       <c r="N373" s="1">
-        <v>387745.7</v>
+        <v>218939.11</v>
       </c>
       <c r="O373" s="1">
-        <v>0.22</v>
+        <v>0.12</v>
       </c>
       <c r="P373">
         <v>1</v>
       </c>
     </row>
     <row r="374" spans="1:16">
       <c r="A374" t="s">
-        <v>945</v>
+        <v>934</v>
       </c>
       <c r="B374" t="s">
-        <v>946</v>
+        <v>935</v>
       </c>
       <c r="C374" s="1">
         <v>100000.0</v>
       </c>
       <c r="D374" s="1">
-        <v>101.379</v>
+        <v>101.546</v>
       </c>
       <c r="E374" s="1">
-        <v>99.871</v>
+        <v>100.0</v>
       </c>
       <c r="F374" t="s">
         <v>8</v>
       </c>
       <c r="G374">
         <v>1.0</v>
       </c>
       <c r="H374" s="1">
-        <v>99871.0</v>
+        <v>100000.0</v>
       </c>
       <c r="I374" s="1">
-        <v>1508.0</v>
+        <v>1546.0</v>
       </c>
       <c r="J374" s="1">
-        <v>1.5099478327042</v>
+        <v>1.546</v>
       </c>
       <c r="K374">
-        <v>3.33</v>
-[...2 lines deleted...]
-        <v>947</v>
+        <v>0.07</v>
+      </c>
+      <c r="L374">
+        <v>68.1</v>
       </c>
       <c r="M374" s="1">
-        <v>101379.0</v>
+        <v>101546.0</v>
       </c>
       <c r="N374" s="1">
-        <v>104707.77</v>
+        <v>101614.1</v>
       </c>
       <c r="O374" s="1">
         <v>0.06</v>
       </c>
       <c r="P374">
         <v>1</v>
       </c>
     </row>
     <row r="375" spans="1:16">
       <c r="A375" t="s">
-        <v>948</v>
+        <v>936</v>
       </c>
       <c r="B375" t="s">
-        <v>949</v>
+        <v>937</v>
       </c>
       <c r="C375" s="1">
-        <v>100000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D375" s="1">
-        <v>104.254</v>
+        <v>102.712</v>
       </c>
       <c r="E375" s="1">
-        <v>104.45</v>
+        <v>99.6583</v>
       </c>
       <c r="F375" t="s">
         <v>8</v>
       </c>
       <c r="G375">
         <v>1.0</v>
       </c>
       <c r="H375" s="1">
-        <v>104450.0</v>
+        <v>298974.9</v>
       </c>
       <c r="I375" s="1">
-        <v>-196.0</v>
+        <v>9161.1</v>
       </c>
       <c r="J375" s="1">
-        <v>-0.18764959310675</v>
+        <v>3.0641702698119</v>
       </c>
       <c r="K375">
-        <v>3.84</v>
+        <v>3.59</v>
       </c>
       <c r="L375" t="s">
-        <v>950</v>
+        <v>938</v>
       </c>
       <c r="M375" s="1">
-        <v>104254.0</v>
+        <v>308136.0</v>
       </c>
       <c r="N375" s="1">
-        <v>108096.47</v>
+        <v>318917.51</v>
       </c>
       <c r="O375" s="1">
-        <v>0.06</v>
+        <v>0.18</v>
       </c>
       <c r="P375">
         <v>1</v>
       </c>
     </row>
     <row r="376" spans="1:16">
       <c r="A376" t="s">
-        <v>951</v>
+        <v>939</v>
       </c>
       <c r="B376" t="s">
-        <v>952</v>
+        <v>940</v>
       </c>
       <c r="C376" s="1">
-        <v>300000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D376" s="1">
-        <v>97.462</v>
+        <v>102.113</v>
       </c>
       <c r="E376" s="1">
-        <v>99.589</v>
+        <v>103.4955</v>
       </c>
       <c r="F376" t="s">
         <v>8</v>
       </c>
       <c r="G376">
         <v>1.0</v>
       </c>
       <c r="H376" s="1">
-        <v>298767.0</v>
+        <v>103495.5</v>
       </c>
       <c r="I376" s="1">
-        <v>-6381.0</v>
+        <v>-1382.5</v>
       </c>
       <c r="J376" s="1">
-        <v>-2.1357780477764</v>
+        <v>-1.3358068708301</v>
       </c>
       <c r="K376">
-        <v>2.01</v>
-[...2 lines deleted...]
-        <v>953</v>
+        <v>0.4</v>
+      </c>
+      <c r="L376">
+        <v>395.89</v>
       </c>
       <c r="M376" s="1">
-        <v>292386.0</v>
+        <v>102113.0</v>
       </c>
       <c r="N376" s="1">
-        <v>298427.1</v>
+        <v>102508.89</v>
       </c>
       <c r="O376" s="1">
-        <v>0.17</v>
+        <v>0.06</v>
       </c>
       <c r="P376">
         <v>1</v>
       </c>
     </row>
     <row r="377" spans="1:16">
       <c r="A377" t="s">
-        <v>954</v>
+        <v>941</v>
       </c>
       <c r="B377" t="s">
-        <v>955</v>
+        <v>942</v>
       </c>
       <c r="C377" s="1">
-        <v>100000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D377" s="1">
-        <v>101.648</v>
+        <v>98.923</v>
       </c>
       <c r="E377" s="1">
-        <v>103.15</v>
+        <v>99.142</v>
       </c>
       <c r="F377" t="s">
         <v>8</v>
       </c>
       <c r="G377">
         <v>1.0</v>
       </c>
       <c r="H377" s="1">
-        <v>103150.0</v>
+        <v>495710.0</v>
       </c>
       <c r="I377" s="1">
-        <v>-1502.0</v>
+        <v>-1095.0</v>
       </c>
       <c r="J377" s="1">
-        <v>-1.456131846825</v>
+        <v>-0.2208952815154</v>
       </c>
       <c r="K377">
-        <v>4.52</v>
+        <v>2.38</v>
       </c>
       <c r="L377" t="s">
-        <v>956</v>
+        <v>943</v>
       </c>
       <c r="M377" s="1">
-        <v>101648.0</v>
+        <v>494615.0</v>
       </c>
       <c r="N377" s="1">
-        <v>106163.75</v>
+        <v>506505.41</v>
       </c>
       <c r="O377" s="1">
-        <v>0.06</v>
+        <v>0.28</v>
       </c>
       <c r="P377">
         <v>1</v>
       </c>
     </row>
     <row r="378" spans="1:16">
       <c r="A378" t="s">
-        <v>957</v>
+        <v>944</v>
       </c>
       <c r="B378" t="s">
-        <v>955</v>
+        <v>945</v>
       </c>
       <c r="C378" s="1">
-        <v>100000.0</v>
+        <v>240000.0</v>
       </c>
       <c r="D378" s="1">
-        <v>97.248</v>
+        <v>100.498</v>
       </c>
       <c r="E378" s="1">
-        <v>99.908</v>
+        <v>100.0</v>
       </c>
       <c r="F378" t="s">
         <v>8</v>
       </c>
       <c r="G378">
         <v>1.0</v>
       </c>
       <c r="H378" s="1">
-        <v>99908.0</v>
+        <v>240000.0</v>
       </c>
       <c r="I378" s="1">
-        <v>-2660.0</v>
+        <v>1195.2</v>
       </c>
       <c r="J378" s="1">
-        <v>-2.6624494534972</v>
+        <v>0.498</v>
       </c>
       <c r="K378">
-        <v>0.56</v>
+        <v>0.07</v>
       </c>
       <c r="L378">
-        <v>559.72</v>
+        <v>173.8</v>
       </c>
       <c r="M378" s="1">
-        <v>97248.0</v>
+        <v>241195.2</v>
       </c>
       <c r="N378" s="1">
-        <v>97807.72</v>
+        <v>241369.0</v>
       </c>
       <c r="O378" s="1">
-        <v>0.06</v>
+        <v>0.14</v>
       </c>
       <c r="P378">
         <v>1</v>
       </c>
     </row>
     <row r="379" spans="1:16">
       <c r="A379" t="s">
-        <v>958</v>
+        <v>946</v>
       </c>
       <c r="B379" t="s">
-        <v>959</v>
+        <v>947</v>
       </c>
       <c r="C379" s="1">
-        <v>400000.0</v>
+        <v>231000.0</v>
       </c>
       <c r="D379" s="1">
-        <v>103.455</v>
+        <v>99.655</v>
       </c>
       <c r="E379" s="1">
-        <v>106.6</v>
+        <v>102.83</v>
       </c>
       <c r="F379" t="s">
         <v>8</v>
       </c>
       <c r="G379">
         <v>1.0</v>
       </c>
       <c r="H379" s="1">
-        <v>426400.0</v>
+        <v>237537.3</v>
       </c>
       <c r="I379" s="1">
-        <v>-12580.0</v>
+        <v>-7334.25</v>
       </c>
       <c r="J379" s="1">
-        <v>-2.9502814258912</v>
+        <v>-3.0876203442575</v>
       </c>
       <c r="K379">
-        <v>1.83</v>
+        <v>3.05</v>
       </c>
       <c r="L379" t="s">
-        <v>960</v>
+        <v>948</v>
       </c>
       <c r="M379" s="1">
-        <v>413820.0</v>
+        <v>230203.05</v>
       </c>
       <c r="N379" s="1">
-        <v>421132.33</v>
+        <v>237251.71</v>
       </c>
       <c r="O379" s="1">
-        <v>0.24</v>
+        <v>0.13</v>
       </c>
       <c r="P379">
         <v>1</v>
       </c>
     </row>
     <row r="380" spans="1:16">
       <c r="A380" t="s">
-        <v>961</v>
+        <v>949</v>
       </c>
       <c r="B380" t="s">
-        <v>962</v>
+        <v>950</v>
       </c>
       <c r="C380" s="1">
-        <v>399000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D380" s="1">
-        <v>97.253</v>
+        <v>98.25</v>
       </c>
       <c r="E380" s="1">
-        <v>99.902</v>
+        <v>100.0</v>
       </c>
       <c r="F380" t="s">
         <v>8</v>
       </c>
       <c r="G380">
         <v>1.0</v>
       </c>
       <c r="H380" s="1">
-        <v>398608.98</v>
+        <v>300000.0</v>
       </c>
       <c r="I380" s="1">
-        <v>-10569.51</v>
+        <v>-5250.0</v>
       </c>
       <c r="J380" s="1">
-        <v>-2.6515985665953</v>
+        <v>-1.75</v>
       </c>
       <c r="K380">
-        <v>0.33</v>
+        <v>0.84</v>
       </c>
       <c r="L380" t="s">
-        <v>963</v>
+        <v>951</v>
       </c>
       <c r="M380" s="1">
-        <v>388039.47</v>
+        <v>294750.0</v>
       </c>
       <c r="N380" s="1">
-        <v>389347.15</v>
+        <v>297267.72</v>
       </c>
       <c r="O380" s="1">
-        <v>0.23</v>
+        <v>0.17</v>
       </c>
       <c r="P380">
         <v>1</v>
       </c>
     </row>
     <row r="381" spans="1:16">
       <c r="A381" t="s">
-        <v>964</v>
+        <v>952</v>
       </c>
       <c r="B381" t="s">
-        <v>965</v>
+        <v>953</v>
       </c>
       <c r="C381" s="1">
-        <v>216000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D381" s="1">
-        <v>99.08</v>
+        <v>100.895</v>
       </c>
       <c r="E381" s="1">
         <v>100.0</v>
       </c>
       <c r="F381" t="s">
         <v>8</v>
       </c>
       <c r="G381">
         <v>1.0</v>
       </c>
       <c r="H381" s="1">
-        <v>216000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="I381" s="1">
-        <v>-1987.2</v>
+        <v>895.0</v>
       </c>
       <c r="J381" s="1">
-        <v>-0.92</v>
+        <v>0.895</v>
       </c>
       <c r="K381">
-        <v>0.66</v>
-[...2 lines deleted...]
-        <v>966</v>
+        <v>0.13</v>
+      </c>
+      <c r="L381">
+        <v>131.42</v>
       </c>
       <c r="M381" s="1">
-        <v>214012.8</v>
+        <v>100895.0</v>
       </c>
       <c r="N381" s="1">
-        <v>215443.73</v>
+        <v>101026.42</v>
       </c>
       <c r="O381" s="1">
-        <v>0.12</v>
+        <v>0.06</v>
       </c>
       <c r="P381">
         <v>1</v>
       </c>
     </row>
     <row r="382" spans="1:16">
       <c r="A382" t="s">
-        <v>967</v>
+        <v>954</v>
       </c>
       <c r="B382" t="s">
-        <v>968</v>
+        <v>955</v>
       </c>
       <c r="C382" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D382" s="1">
-        <v>100.55</v>
+        <v>96.11</v>
       </c>
       <c r="E382" s="1">
-        <v>100.0</v>
+        <v>97.25</v>
       </c>
       <c r="F382" t="s">
         <v>8</v>
       </c>
       <c r="G382">
         <v>1.0</v>
       </c>
       <c r="H382" s="1">
-        <v>100000.0</v>
+        <v>194500.0</v>
       </c>
       <c r="I382" s="1">
-        <v>550.0</v>
+        <v>-2280.0</v>
       </c>
       <c r="J382" s="1">
-        <v>0.55</v>
+        <v>-1.172236503856</v>
       </c>
       <c r="K382">
-        <v>3.87</v>
-[...2 lines deleted...]
-        <v>969</v>
+        <v>0.02</v>
+      </c>
+      <c r="L382">
+        <v>41.1</v>
       </c>
       <c r="M382" s="1">
-        <v>100550.0</v>
+        <v>192220.0</v>
       </c>
       <c r="N382" s="1">
-        <v>104420.58</v>
+        <v>192261.1</v>
       </c>
       <c r="O382" s="1">
-        <v>0.06</v>
+        <v>0.11</v>
       </c>
       <c r="P382">
         <v>1</v>
       </c>
     </row>
     <row r="383" spans="1:16">
       <c r="A383" t="s">
-        <v>970</v>
+        <v>956</v>
       </c>
       <c r="B383" t="s">
-        <v>971</v>
+        <v>957</v>
       </c>
       <c r="C383" s="1">
         <v>300000.0</v>
       </c>
       <c r="D383" s="1">
-        <v>101.132</v>
+        <v>100.275</v>
       </c>
       <c r="E383" s="1">
-        <v>99.6583</v>
+        <v>99.147</v>
       </c>
       <c r="F383" t="s">
         <v>8</v>
       </c>
       <c r="G383">
         <v>1.0</v>
       </c>
       <c r="H383" s="1">
-        <v>298974.9</v>
+        <v>297441.0</v>
       </c>
       <c r="I383" s="1">
-        <v>4421.1</v>
+        <v>3384.0</v>
       </c>
       <c r="J383" s="1">
-        <v>1.4787528986547</v>
+        <v>1.1377046204121</v>
       </c>
       <c r="K383">
-        <v>3.25</v>
+        <v>3.04</v>
       </c>
       <c r="L383" t="s">
-        <v>972</v>
+        <v>958</v>
       </c>
       <c r="M383" s="1">
-        <v>303396.0</v>
+        <v>300825.0</v>
       </c>
       <c r="N383" s="1">
-        <v>313160.38</v>
+        <v>309933.9</v>
       </c>
       <c r="O383" s="1">
-        <v>0.18</v>
+        <v>0.17</v>
       </c>
       <c r="P383">
         <v>1</v>
       </c>
     </row>
     <row r="384" spans="1:16">
       <c r="A384" t="s">
-        <v>973</v>
+        <v>959</v>
       </c>
       <c r="B384" t="s">
-        <v>974</v>
+        <v>960</v>
       </c>
       <c r="C384" s="1">
-        <v>200000.0</v>
+        <v>159000.0</v>
       </c>
       <c r="D384" s="1">
-        <v>97.944</v>
+        <v>99.892</v>
       </c>
       <c r="E384" s="1">
-        <v>100.0</v>
+        <v>99.695</v>
       </c>
       <c r="F384" t="s">
         <v>8</v>
       </c>
       <c r="G384">
         <v>1.0</v>
       </c>
       <c r="H384" s="1">
-        <v>200000.0</v>
+        <v>158515.05</v>
       </c>
       <c r="I384" s="1">
-        <v>-4112.0</v>
+        <v>313.23</v>
       </c>
       <c r="J384" s="1">
-        <v>-2.056</v>
+        <v>0.19760268819901</v>
       </c>
       <c r="K384">
-        <v>1.95</v>
-[...2 lines deleted...]
-        <v>975</v>
+        <v>0.37</v>
+      </c>
+      <c r="L384">
+        <v>588.08</v>
       </c>
       <c r="M384" s="1">
-        <v>195888.0</v>
+        <v>158828.28</v>
       </c>
       <c r="N384" s="1">
-        <v>199786.36</v>
+        <v>159416.36</v>
       </c>
       <c r="O384" s="1">
-        <v>0.12</v>
+        <v>0.09</v>
       </c>
       <c r="P384">
         <v>1</v>
       </c>
     </row>
     <row r="385" spans="1:16">
       <c r="A385" t="s">
-        <v>976</v>
+        <v>961</v>
       </c>
       <c r="B385" t="s">
-        <v>977</v>
+        <v>962</v>
       </c>
       <c r="C385" s="1">
-        <v>200000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D385" s="1">
-        <v>101.899</v>
+        <v>83.137</v>
       </c>
       <c r="E385" s="1">
-        <v>103.4955</v>
+        <v>81.804</v>
       </c>
       <c r="F385" t="s">
         <v>8</v>
       </c>
       <c r="G385">
         <v>1.0</v>
       </c>
       <c r="H385" s="1">
-        <v>206991.0</v>
+        <v>490824.0</v>
       </c>
       <c r="I385" s="1">
-        <v>-3193.0</v>
+        <v>7998.0</v>
       </c>
       <c r="J385" s="1">
-        <v>-1.5425791459532</v>
+        <v>1.6295046696983</v>
       </c>
       <c r="K385">
-        <v>0.05</v>
-[...2 lines deleted...]
-        <v>93.15</v>
+        <v>0.48</v>
+      </c>
+      <c r="L385" t="s">
+        <v>963</v>
       </c>
       <c r="M385" s="1">
-        <v>203798.0</v>
+        <v>498822.0</v>
       </c>
       <c r="N385" s="1">
-        <v>203891.15</v>
+        <v>501706.93</v>
       </c>
       <c r="O385" s="1">
-        <v>0.12</v>
+        <v>0.28</v>
       </c>
       <c r="P385">
         <v>1</v>
       </c>
     </row>
     <row r="386" spans="1:16">
       <c r="A386" t="s">
-        <v>978</v>
+        <v>964</v>
       </c>
       <c r="B386" t="s">
-        <v>979</v>
+        <v>965</v>
       </c>
       <c r="C386" s="1">
-        <v>500000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D386" s="1">
-        <v>97.435</v>
+        <v>101.254</v>
       </c>
       <c r="E386" s="1">
-        <v>99.142</v>
+        <v>99.417</v>
       </c>
       <c r="F386" t="s">
         <v>8</v>
       </c>
       <c r="G386">
         <v>1.0</v>
       </c>
       <c r="H386" s="1">
-        <v>495710.0</v>
+        <v>198834.0</v>
       </c>
       <c r="I386" s="1">
-        <v>-8535.0</v>
+        <v>3674.0</v>
       </c>
       <c r="J386" s="1">
-        <v>-1.7217728107159</v>
+        <v>1.8477725137552</v>
       </c>
       <c r="K386">
-        <v>2.06</v>
-[...2 lines deleted...]
-        <v>980</v>
+        <v>0.21</v>
+      </c>
+      <c r="L386">
+        <v>410.96</v>
       </c>
       <c r="M386" s="1">
-        <v>487175.0</v>
+        <v>202508.0</v>
       </c>
       <c r="N386" s="1">
-        <v>497472.95</v>
+        <v>202918.96</v>
       </c>
       <c r="O386" s="1">
-        <v>0.29</v>
+        <v>0.11</v>
       </c>
       <c r="P386">
         <v>1</v>
       </c>
     </row>
     <row r="387" spans="1:16">
       <c r="A387" t="s">
-        <v>981</v>
+        <v>966</v>
       </c>
       <c r="B387" t="s">
-        <v>982</v>
+        <v>967</v>
       </c>
       <c r="C387" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D387" s="1">
-        <v>103.952</v>
+        <v>98.929</v>
       </c>
       <c r="E387" s="1">
-        <v>105.92</v>
+        <v>100.0</v>
       </c>
       <c r="F387" t="s">
         <v>8</v>
       </c>
       <c r="G387">
         <v>1.0</v>
       </c>
       <c r="H387" s="1">
-        <v>105920.0</v>
+        <v>200000.0</v>
       </c>
       <c r="I387" s="1">
-        <v>-1968.0</v>
+        <v>-2142.0</v>
       </c>
       <c r="J387" s="1">
-        <v>-1.8580060422961</v>
+        <v>-1.071</v>
       </c>
       <c r="K387">
-        <v>4.14</v>
+        <v>1.93</v>
       </c>
       <c r="L387" t="s">
-        <v>983</v>
+        <v>968</v>
       </c>
       <c r="M387" s="1">
-        <v>103952.0</v>
+        <v>197858.0</v>
       </c>
       <c r="N387" s="1">
-        <v>108095.84</v>
+        <v>201727.98</v>
       </c>
       <c r="O387" s="1">
-        <v>0.06</v>
+        <v>0.11</v>
       </c>
       <c r="P387">
         <v>1</v>
       </c>
     </row>
     <row r="388" spans="1:16">
       <c r="A388" t="s">
-        <v>984</v>
+        <v>969</v>
       </c>
       <c r="B388" t="s">
-        <v>985</v>
+        <v>970</v>
       </c>
       <c r="C388" s="1">
-        <v>231000.0</v>
+        <v>904.0</v>
       </c>
       <c r="D388" s="1">
-        <v>99.267</v>
+        <v>0.0775</v>
       </c>
       <c r="E388" s="1">
-        <v>102.83</v>
+        <v>0.1083904867</v>
       </c>
       <c r="F388" t="s">
         <v>8</v>
       </c>
       <c r="G388">
         <v>1.0</v>
       </c>
       <c r="H388" s="1">
-        <v>237537.3</v>
+        <v>0.0</v>
       </c>
       <c r="I388" s="1">
-        <v>-8230.53</v>
+        <v>-69812.5</v>
       </c>
       <c r="J388" s="1">
-        <v>-3.4649421375085</v>
+        <v>0</v>
       </c>
       <c r="K388">
-        <v>2.74</v>
-[...2 lines deleted...]
-        <v>986</v>
+        <v>0.0</v>
+      </c>
+      <c r="L388">
+        <v>0.0</v>
       </c>
       <c r="M388" s="1">
-        <v>229306.77</v>
+        <v>-69812.5</v>
       </c>
       <c r="N388" s="1">
-        <v>235643.45</v>
+        <v>-69812.5</v>
       </c>
       <c r="O388" s="1">
-        <v>0.14</v>
+        <v>-0.04</v>
       </c>
       <c r="P388">
         <v>1</v>
       </c>
     </row>
     <row r="389" spans="1:16">
       <c r="A389" t="s">
-        <v>987</v>
+        <v>971</v>
       </c>
       <c r="B389" t="s">
-        <v>988</v>
+        <v>972</v>
       </c>
       <c r="C389" s="1">
-        <v>300000.0</v>
+        <v>165.0</v>
       </c>
       <c r="D389" s="1">
-        <v>97.433</v>
+        <v>84.8</v>
       </c>
       <c r="E389" s="1">
-        <v>100.0</v>
+        <v>53.2</v>
       </c>
       <c r="F389" t="s">
         <v>8</v>
       </c>
       <c r="G389">
         <v>1.0</v>
       </c>
       <c r="H389" s="1">
-        <v>300000.0</v>
+        <v>87780.0</v>
       </c>
       <c r="I389" s="1">
-        <v>-7701.0</v>
+        <v>52140.0</v>
       </c>
       <c r="J389" s="1">
-        <v>-2.567</v>
+        <v>59.398496240602</v>
       </c>
       <c r="K389">
-        <v>0.59</v>
-[...2 lines deleted...]
-        <v>989</v>
+        <v>0.0</v>
+      </c>
+      <c r="L389">
+        <v>0.0</v>
       </c>
       <c r="M389" s="1">
-        <v>292299.0</v>
+        <v>139920.0</v>
       </c>
       <c r="N389" s="1">
-        <v>294083.4</v>
+        <v>139920.0</v>
       </c>
       <c r="O389" s="1">
-        <v>0.17</v>
+        <v>0.08</v>
       </c>
       <c r="P389">
         <v>1</v>
       </c>
     </row>
     <row r="390" spans="1:16">
       <c r="A390" t="s">
-        <v>990</v>
+        <v>973</v>
       </c>
       <c r="B390" t="s">
-        <v>991</v>
+        <v>974</v>
       </c>
       <c r="C390" s="1">
-        <v>200000.0</v>
+        <v>230.0</v>
       </c>
       <c r="D390" s="1">
-        <v>94.769</v>
+        <v>90.7</v>
       </c>
       <c r="E390" s="1">
-        <v>97.25</v>
+        <v>75.3</v>
       </c>
       <c r="F390" t="s">
         <v>8</v>
       </c>
       <c r="G390">
         <v>1.0</v>
       </c>
       <c r="H390" s="1">
-        <v>194500.0</v>
+        <v>173190.0</v>
       </c>
       <c r="I390" s="1">
-        <v>-4962.0</v>
+        <v>35420.0</v>
       </c>
       <c r="J390" s="1">
-        <v>-2.5511568123393</v>
+        <v>20.451527224436</v>
       </c>
       <c r="K390">
-        <v>2.32</v>
-[...2 lines deleted...]
-        <v>992</v>
+        <v>0.0</v>
+      </c>
+      <c r="L390">
+        <v>0.0</v>
       </c>
       <c r="M390" s="1">
-        <v>189538.0</v>
+        <v>208610.0</v>
       </c>
       <c r="N390" s="1">
-        <v>194168.14</v>
+        <v>208610.0</v>
       </c>
       <c r="O390" s="1">
-        <v>0.11</v>
+        <v>0.12</v>
       </c>
       <c r="P390">
         <v>1</v>
       </c>
     </row>
     <row r="391" spans="1:16">
       <c r="A391" t="s">
-        <v>993</v>
+        <v>975</v>
       </c>
       <c r="B391" t="s">
-        <v>994</v>
+        <v>976</v>
       </c>
       <c r="C391" s="1">
-        <v>300000.0</v>
+        <v>-904.0</v>
       </c>
       <c r="D391" s="1">
-        <v>99.342</v>
+        <v>0.0525</v>
       </c>
       <c r="E391" s="1">
-        <v>99.147</v>
+        <v>0.0738550885</v>
       </c>
       <c r="F391" t="s">
         <v>8</v>
       </c>
       <c r="G391">
         <v>1.0</v>
       </c>
       <c r="H391" s="1">
-        <v>297441.0</v>
+        <v>0.0</v>
       </c>
       <c r="I391" s="1">
-        <v>585.0</v>
+        <v>48262.5</v>
       </c>
       <c r="J391" s="1">
-        <v>0.19667766044358</v>
+        <v>0</v>
       </c>
       <c r="K391">
-        <v>2.77</v>
-[...2 lines deleted...]
-        <v>995</v>
+        <v>0.0</v>
+      </c>
+      <c r="L391">
+        <v>0.0</v>
       </c>
       <c r="M391" s="1">
-        <v>298026.0</v>
+        <v>48262.5</v>
       </c>
       <c r="N391" s="1">
-        <v>306333.53</v>
+        <v>48262.5</v>
       </c>
       <c r="O391" s="1">
-        <v>0.18</v>
+        <v>0.03</v>
       </c>
       <c r="P391">
-        <v>1</v>
-[...398 lines deleted...]
-      <c r="P399">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>