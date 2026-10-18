--- v6 (2026-09-22)
+++ v7 (2026-10-18)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="995">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="974">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>C/D</t>
   </si>
   <si>
     <t>FR0000970089</t>
   </si>
   <si>
@@ -112,296 +112,266 @@
   <si>
     <t>PMV (EUR)</t>
   </si>
   <si>
     <t>Var.</t>
   </si>
   <si>
     <t>CC (EUR)</t>
   </si>
   <si>
     <t>Interets (EUR)</t>
   </si>
   <si>
     <t>VBCE (EUR)</t>
   </si>
   <si>
     <t>VBCI (EUR)</t>
   </si>
   <si>
     <t>Poids</t>
   </si>
   <si>
     <t>Nb.</t>
   </si>
   <si>
-    <t>NL0000852564</t>
-[...4 lines deleted...]
-  <si>
     <t>NL0011540547</t>
   </si>
   <si>
     <t>ABN AMRO BANK NV</t>
   </si>
   <si>
     <t>ES0125220311</t>
   </si>
   <si>
     <t>ACCIONA SA</t>
   </si>
   <si>
     <t>DE000A1EWWW0</t>
   </si>
   <si>
     <t>ADIDAS N AG</t>
   </si>
   <si>
-    <t>NL0012969182</t>
-[...2 lines deleted...]
-    <t>ADYEN NV</t>
+    <t>BE0003851681</t>
+  </si>
+  <si>
+    <t>AEDIFICA NV</t>
   </si>
   <si>
     <t>ES0105046017</t>
   </si>
   <si>
     <t>AENA SME SA</t>
   </si>
   <si>
-    <t>FR0010340141</t>
-[...4 lines deleted...]
-  <si>
     <t>BE0974264930</t>
   </si>
   <si>
     <t>AGEAS SA</t>
   </si>
   <si>
     <t>IE00BF0L3536</t>
   </si>
   <si>
     <t>AIB GROUP PLC</t>
   </si>
   <si>
     <t>NL0000235190</t>
   </si>
   <si>
     <t>AIRBUS</t>
   </si>
   <si>
     <t>DE0008404005</t>
   </si>
   <si>
     <t>ALLIANZ</t>
   </si>
   <si>
     <t>FR0010220475</t>
   </si>
   <si>
     <t>ALSTOM SA</t>
   </si>
   <si>
-    <t>FR0000071946</t>
-[...4 lines deleted...]
-  <si>
     <t>ES0109067019</t>
   </si>
   <si>
     <t>AMADEUS IT GROUP SA</t>
   </si>
   <si>
     <t>IT0004056880</t>
   </si>
   <si>
     <t>AMPLIFON</t>
   </si>
   <si>
+    <t>FR0004125920</t>
+  </si>
+  <si>
+    <t>AMUNDI SA</t>
+  </si>
+  <si>
     <t>BE0974293251</t>
   </si>
   <si>
     <t>ANHEUSER-BUSCH INBEV SA</t>
   </si>
   <si>
     <t>NL0006237562</t>
   </si>
   <si>
     <t>ARCADIS NV</t>
   </si>
   <si>
+    <t>NL0000334118</t>
+  </si>
+  <si>
+    <t>ASM INTERNATIONAL NV</t>
+  </si>
+  <si>
     <t>NL0010273215</t>
   </si>
   <si>
     <t>ASML HOLDING NV</t>
   </si>
   <si>
     <t>NL0011872643</t>
   </si>
   <si>
     <t>ASR NEDERLAND NV</t>
   </si>
   <si>
+    <t>DE0006766504</t>
+  </si>
+  <si>
+    <t>AURUBIS AG</t>
+  </si>
+  <si>
     <t>FR0000120628</t>
   </si>
   <si>
     <t>AXA SA</t>
   </si>
   <si>
     <t>BE0974400328</t>
   </si>
   <si>
     <t>AZELIS GROUP NV</t>
   </si>
   <si>
-    <t>IT0001031084</t>
-[...2 lines deleted...]
-    <t>BANCA GENERALI</t>
+    <t>NL0000337319</t>
+  </si>
+  <si>
+    <t>BAM GROEP KONINKLIJKE NV</t>
   </si>
   <si>
     <t>IT0004776628</t>
   </si>
   <si>
     <t>BANCA MEDIOLANUM</t>
   </si>
   <si>
     <t>ES0113211835</t>
   </si>
   <si>
     <t>BANCO BILBAO VIZCAYA ARGENTARIA SA</t>
   </si>
   <si>
     <t>ES0113860A34</t>
   </si>
   <si>
     <t>BANCO DE SABADELL</t>
   </si>
   <si>
     <t>ES0113900J37</t>
   </si>
   <si>
     <t>BANCO SANTANDER SA</t>
   </si>
   <si>
     <t>IE00BD1RP616</t>
   </si>
   <si>
     <t>BANK OF IRELAND GROUP PLC</t>
   </si>
   <si>
     <t>ES0113679I37</t>
   </si>
   <si>
     <t>BANKINTER SA</t>
   </si>
   <si>
-    <t>AT0000BAWAG2</t>
-[...4 lines deleted...]
-  <si>
     <t>NL0012866412</t>
   </si>
   <si>
     <t>BE SEMICONDUCTOR INDUSTRIES NV</t>
   </si>
   <si>
-    <t>DE0005158703</t>
-[...4 lines deleted...]
-  <si>
     <t>DE0005190003</t>
   </si>
   <si>
     <t>BMW AG</t>
   </si>
   <si>
     <t>FR0000131104</t>
   </si>
   <si>
     <t>BNP PARIBAS SA</t>
   </si>
   <si>
     <t>LU2244386053</t>
   </si>
   <si>
     <t>BNPP EASY   HY SRI FOSSIL FREE UCI</t>
   </si>
   <si>
     <t>LU2533812991</t>
   </si>
   <si>
     <t>BNPP EASY AGG BD SRI FOSSIL FREE U</t>
   </si>
   <si>
     <t>FR0000120503</t>
   </si>
   <si>
     <t>BOUYGUES SA</t>
   </si>
   <si>
-    <t>IT0000066123</t>
-[...4 lines deleted...]
-  <si>
     <t>FR0006174348</t>
   </si>
   <si>
     <t>BUREAU VERITAS SA</t>
   </si>
   <si>
     <t>ES0140609019</t>
   </si>
   <si>
     <t>CAIXABANK SA</t>
   </si>
   <si>
-    <t>FR0000120172</t>
-[...10 lines deleted...]
-  <si>
     <t>DE000CBK1001</t>
   </si>
   <si>
     <t>COMMERZBANK AG</t>
   </si>
   <si>
     <t>FR0000125007</t>
   </si>
   <si>
     <t>COMPAGNIE DE SAINT GOBAIN SA</t>
   </si>
   <si>
     <t>FR0000064578</t>
   </si>
   <si>
     <t>COVIVIO SA</t>
   </si>
   <si>
     <t>FR0000045072</t>
   </si>
   <si>
     <t>CREDIT AGRICOLE SA</t>
   </si>
   <si>
     <t>FR0000120644</t>
@@ -472,224 +442,188 @@
   <si>
     <t>FR0010208488</t>
   </si>
   <si>
     <t>ENGIE SA</t>
   </si>
   <si>
     <t>AT0000652011</t>
   </si>
   <si>
     <t>ERSTE GROUP BANK AG</t>
   </si>
   <si>
     <t>FR0000121667</t>
   </si>
   <si>
     <t>ESSILORLUXOTTICA SA</t>
   </si>
   <si>
     <t>FR0014000MR3</t>
   </si>
   <si>
     <t>EUROFINS SCIENTIFIC</t>
   </si>
   <si>
+    <t>DE000EVNK013</t>
+  </si>
+  <si>
+    <t>EVONIK INDUSTRIES AG</t>
+  </si>
+  <si>
     <t>FR0013451333</t>
   </si>
   <si>
     <t>FDJ UNITED</t>
   </si>
   <si>
-    <t>NL0011585146</t>
-[...28 lines deleted...]
-  <si>
     <t>FR0011726835</t>
   </si>
   <si>
     <t>GAZTRANSPORT &amp; TECHNIGAZ SA</t>
   </si>
   <si>
     <t>DE0006602006</t>
   </si>
   <si>
     <t>GEA GROUP AG</t>
   </si>
   <si>
     <t>IT0000062072</t>
   </si>
   <si>
     <t>GENERALI</t>
   </si>
   <si>
-    <t>ES0171996087</t>
-[...4 lines deleted...]
-  <si>
     <t>DE0008402215</t>
   </si>
   <si>
     <t>HANNOVER RUECK</t>
   </si>
   <si>
     <t>NL0000009165</t>
   </si>
   <si>
     <t>HEINEKEN NV</t>
   </si>
   <si>
     <t>DE0006048432</t>
   </si>
   <si>
     <t>HENKEL &amp; KGAA PREF AG</t>
   </si>
   <si>
     <t>FR0000052292</t>
   </si>
   <si>
     <t>HERMES INTERNATIONAL</t>
   </si>
   <si>
     <t>FI4000571013</t>
   </si>
   <si>
     <t>HIAB CORPORATION CLASS B</t>
   </si>
   <si>
     <t>FI0009000459</t>
   </si>
   <si>
     <t>HUHTAMAKI</t>
   </si>
   <si>
+    <t>ES06445809W9</t>
+  </si>
+  <si>
+    <t>IBERDROLA S A    RIGHTS SA</t>
+  </si>
+  <si>
     <t>ES0144580Y14</t>
   </si>
   <si>
     <t>IBERDROLA SA</t>
   </si>
   <si>
     <t>ES0148396007</t>
   </si>
   <si>
     <t>INDUSTRIA DE DISENO TEXTIL SA</t>
   </si>
   <si>
     <t>DE0006231004</t>
   </si>
   <si>
     <t>INFINEON TECHNOLOGIES AG</t>
   </si>
   <si>
     <t>NL0011821202</t>
   </si>
   <si>
     <t>ING GROEP NV</t>
   </si>
   <si>
-    <t>IT0001078911</t>
-[...4 lines deleted...]
-  <si>
     <t>IT0000072618</t>
   </si>
   <si>
     <t>INTESA SANPAOLO</t>
   </si>
   <si>
     <t>NL0015000LU4</t>
   </si>
   <si>
     <t>IVECO GROUP NV</t>
   </si>
   <si>
-    <t>DE000KSAG888</t>
-[...4 lines deleted...]
-  <si>
     <t>BE0003565737</t>
   </si>
   <si>
     <t>KBC GROEP NV</t>
   </si>
   <si>
-    <t>FR0000121485</t>
-[...4 lines deleted...]
-  <si>
     <t>FR0000121964</t>
   </si>
   <si>
     <t>KLEPIERRE REIT SA</t>
   </si>
   <si>
     <t>FI0009013403</t>
   </si>
   <si>
     <t>KONE CORP CLASS B</t>
   </si>
   <si>
     <t>FI0009005870</t>
   </si>
   <si>
     <t>KONECRANES</t>
   </si>
   <si>
+    <t>NL0011794037</t>
+  </si>
+  <si>
+    <t>KONINKLIJKE AHOLD DELHAIZE NV</t>
+  </si>
+  <si>
     <t>NL0000009082</t>
   </si>
   <si>
     <t>KONINKLIJKE KPN NV</t>
   </si>
   <si>
     <t>NL0000009538</t>
   </si>
   <si>
     <t>KONINKLIJKE PHILIPS NV</t>
   </si>
   <si>
     <t>FR0000120073</t>
   </si>
   <si>
     <t>LAIR LIQUIDE SOCIETE ANONYME POUR</t>
   </si>
   <si>
     <t>FR0010307819</t>
   </si>
   <si>
     <t>LEGRAND SA</t>
   </si>
   <si>
     <t>IT0003856405</t>
@@ -724,134 +658,122 @@
   <si>
     <t>DE0006599905</t>
   </si>
   <si>
     <t>MERCK</t>
   </si>
   <si>
     <t>FI0009014575</t>
   </si>
   <si>
     <t>METSO CORPORATION</t>
   </si>
   <si>
     <t>IT0004965148</t>
   </si>
   <si>
     <t>MONCLER</t>
   </si>
   <si>
     <t>DE0008430026</t>
   </si>
   <si>
     <t>MUENCHENER RUECKVERSICHERUNGS-GESE</t>
   </si>
   <si>
-    <t>IT0005366767</t>
-[...4 lines deleted...]
-  <si>
     <t>NL0010773842</t>
   </si>
   <si>
     <t>NN GROUP NV</t>
   </si>
   <si>
     <t>FI0009000681</t>
   </si>
   <si>
     <t>NOKIA</t>
   </si>
   <si>
     <t>FI4000297767</t>
   </si>
   <si>
     <t>NORDEA BANK</t>
   </si>
   <si>
     <t>FR0000008997</t>
   </si>
   <si>
     <t>Ofi Invest ESG Liquidités PART C/D</t>
   </si>
   <si>
     <t>FR0000133308</t>
   </si>
   <si>
     <t>ORANGE SA</t>
   </si>
   <si>
     <t>FI0009014377</t>
   </si>
   <si>
     <t>ORION CLASS B</t>
   </si>
   <si>
     <t>IT0003796171</t>
   </si>
   <si>
     <t>POSTE ITALIANE</t>
   </si>
   <si>
-    <t>NL0013654783</t>
-[...2 lines deleted...]
-    <t>PROSUS NV CLASS N</t>
+    <t>IT0004176001</t>
+  </si>
+  <si>
+    <t>PRYSMIAN</t>
   </si>
   <si>
     <t>ES0105777017</t>
   </si>
   <si>
     <t>PUIG BRANDS SA CLASS B</t>
   </si>
   <si>
     <t>DE0006969603</t>
   </si>
   <si>
     <t>PUMA</t>
   </si>
   <si>
     <t>NL0015002SN0</t>
   </si>
   <si>
     <t>QIAGEN NV</t>
   </si>
   <si>
     <t>NL0000379121</t>
   </si>
   <si>
     <t>RANDSTAD NV</t>
   </si>
   <si>
-    <t>IT0005282865</t>
-[...4 lines deleted...]
-  <si>
     <t>FR0010451203</t>
   </si>
   <si>
     <t>REXEL SA</t>
   </si>
   <si>
     <t>FR0000073272</t>
   </si>
   <si>
     <t>SAFRAN SA</t>
   </si>
   <si>
     <t>IT0005495657</t>
   </si>
   <si>
     <t>SAIPEM</t>
   </si>
   <si>
     <t>FI4000552500</t>
   </si>
   <si>
     <t>SAMPO CLASS A</t>
   </si>
   <si>
     <t>FR0000120578</t>
@@ -910,2139 +832,2154 @@
   <si>
     <t>FR0012757854</t>
   </si>
   <si>
     <t>SPIE SA</t>
   </si>
   <si>
     <t>NL0000226223</t>
   </si>
   <si>
     <t>STMICROELECTRONICS NV</t>
   </si>
   <si>
     <t>FI0009005961</t>
   </si>
   <si>
     <t>STORA ENSO CLASS R</t>
   </si>
   <si>
     <t>NL0014559478</t>
   </si>
   <si>
     <t>TECHNIP ENERGIES NV</t>
   </si>
   <si>
-    <t>FR0000051807</t>
-[...10 lines deleted...]
-  <si>
     <t>FR0000121329</t>
   </si>
   <si>
     <t>THALES SA</t>
   </si>
   <si>
     <t>BE0003739530</t>
   </si>
   <si>
     <t>UCB SA</t>
   </si>
   <si>
     <t>BE0974320526</t>
   </si>
   <si>
     <t>UMICORE SA</t>
   </si>
   <si>
     <t>FR0013326246</t>
   </si>
   <si>
     <t>UNIBAIL RODAMCO WE STAPLED UNITS</t>
   </si>
   <si>
     <t>IT0005239360</t>
   </si>
   <si>
     <t>UNICREDIT</t>
   </si>
   <si>
-    <t>IT0004810054</t>
-[...4 lines deleted...]
-  <si>
     <t>NL0015000IY2</t>
   </si>
   <si>
     <t>UNIVERSAL MUSIC GROUP NV</t>
   </si>
   <si>
     <t>FI0009005987</t>
   </si>
   <si>
     <t>UPM-KYMMENE</t>
   </si>
   <si>
     <t>FR0013506730</t>
   </si>
   <si>
     <t>VALLOUREC SA</t>
   </si>
   <si>
+    <t>FR0000124141</t>
+  </si>
+  <si>
+    <t>VEOLIA ENVIRON. SA</t>
+  </si>
+  <si>
     <t>AT0000746409</t>
   </si>
   <si>
     <t>VERBUND AG</t>
   </si>
   <si>
-    <t>ES0183746314</t>
-[...4 lines deleted...]
-  <si>
     <t>FR0000125486</t>
   </si>
   <si>
     <t>VINCI SA</t>
   </si>
   <si>
     <t>DE0007664039</t>
   </si>
   <si>
     <t>VOLKSWAGEN NON-VOTING PREF AG</t>
   </si>
   <si>
     <t>DE000A1ML7J1</t>
   </si>
   <si>
     <t>VONOVIA</t>
   </si>
   <si>
     <t>FI0009003727</t>
   </si>
   <si>
     <t>WARTSILA</t>
   </si>
   <si>
     <t>AT0000831706</t>
   </si>
   <si>
     <t>WIENERBERGER AG</t>
   </si>
   <si>
     <t>NL0000395903</t>
   </si>
   <si>
     <t>WOLTERS KLUWER NV</t>
   </si>
   <si>
     <t>XSS180926</t>
   </si>
   <si>
     <t>EURO STOXX 50 ESG SEP 26</t>
   </si>
   <si>
     <t>OE100926</t>
   </si>
   <si>
     <t>EURO-BOBL SEP 26</t>
   </si>
   <si>
+    <t>VG180926</t>
+  </si>
+  <si>
+    <t>EURO STOXX 50 SEP 26</t>
+  </si>
+  <si>
+    <t>IK1100926</t>
+  </si>
+  <si>
+    <t>EURO-BTP (ITALY GOVT) SEP 26</t>
+  </si>
+  <si>
+    <t>RX100926</t>
+  </si>
+  <si>
+    <t>EURO-BUND SEP 26</t>
+  </si>
+  <si>
+    <t>OAT100926</t>
+  </si>
+  <si>
+    <t>EURO-OAT SEP 26</t>
+  </si>
+  <si>
     <t>DU100926</t>
   </si>
   <si>
     <t>EURO-SCHATZ SEP 26</t>
   </si>
   <si>
-    <t>VG180926</t>
-[...22 lines deleted...]
-  <si>
     <t>XS2986639701</t>
   </si>
   <si>
     <t>A2A SPA 3.625 30/01/2035</t>
   </si>
   <si>
-    <t>6 177.89</t>
+    <t>7 328.26</t>
   </si>
   <si>
     <t>XS3399007288</t>
   </si>
   <si>
     <t>ABERTIS INFRAESTRUCTURAS SA 3.625 08/03/2032</t>
   </si>
   <si>
     <t>XS2859413341</t>
   </si>
   <si>
     <t>ABN AMRO BANK NV 16/07/2036</t>
   </si>
   <si>
-    <t>8 222.60</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2747610751</t>
   </si>
   <si>
     <t>ABN AMRO BANK NV 3.875 15/01/2032</t>
   </si>
   <si>
-    <t>3 397.26</t>
+    <t>3 970.55</t>
   </si>
   <si>
     <t>XS3388179676</t>
   </si>
   <si>
     <t>ADIDAS AG 3.5 26/05/2031</t>
   </si>
   <si>
+    <t>1 610.96</t>
+  </si>
+  <si>
     <t>BE6363767821</t>
   </si>
   <si>
     <t>AGEAS SA 02/05/2056</t>
   </si>
   <si>
-    <t>2 014.73</t>
+    <t>3 041.10</t>
   </si>
   <si>
     <t>XS3237229193</t>
   </si>
   <si>
     <t>AIB GROUP PLC 02/12/2036</t>
   </si>
   <si>
-    <t>7 503.29</t>
+    <t>8 496.37</t>
   </si>
   <si>
     <t>FR0014013VX5</t>
   </si>
   <si>
     <t>AIR LIQUIDE FINANCE SA 3 05/05/2033</t>
   </si>
   <si>
+    <t>1 265.75</t>
+  </si>
+  <si>
     <t>XS2251233651</t>
   </si>
   <si>
     <t>AKELIUS RESIDENTIAL PROPERTY FINAN 1.125 11/01/2029</t>
   </si>
   <si>
-    <t>1 010.96</t>
+    <t>1 177.40</t>
   </si>
   <si>
     <t>XS3359749481</t>
   </si>
   <si>
     <t>ALLIANDER NV 3.25 30/04/2031</t>
   </si>
   <si>
+    <t>1 044.10</t>
+  </si>
+  <si>
     <t>XS2829852842</t>
   </si>
   <si>
     <t>ALLIANDER NV PERP</t>
   </si>
   <si>
-    <t>7 944.16</t>
-[...1 lines deleted...]
-  <si>
     <t>DE000A351U49</t>
   </si>
   <si>
     <t>ALLIANZ SE 25/07/2053</t>
   </si>
   <si>
-    <t>15 988.08</t>
+    <t>17 280.53</t>
   </si>
   <si>
     <t>XS3357187809</t>
   </si>
   <si>
     <t>ALPHA BANK SA 06/05/2032</t>
   </si>
   <si>
-    <t>1 681.44</t>
+    <t>2 607.95</t>
   </si>
   <si>
     <t>XS2761146468</t>
   </si>
   <si>
     <t>ALPHA BANK SA 12/05/2030</t>
   </si>
   <si>
-    <t>XS3372845746</t>
-[...11 lines deleted...]
-    <t>2 013.70</t>
+    <t>XS3196024296</t>
+  </si>
+  <si>
+    <t>AROUNDTOWN SA 3.25 02/01/2031</t>
+  </si>
+  <si>
+    <t>8 904.11</t>
   </si>
   <si>
     <t>XS2872909770</t>
   </si>
   <si>
     <t>ASTRAZENECA FINANCE LLC 3.278 05/08/2033</t>
   </si>
   <si>
-    <t>4 757.32</t>
-[...5 lines deleted...]
-    <t>AUSTRIA (REPUBLIC OF) 0 20/02/2030</t>
+    <t>5 154.99</t>
   </si>
   <si>
     <t>AT0000A2KQ43</t>
   </si>
   <si>
     <t>AUSTRIA (REPUBLIC OF) 0 20/10/2040</t>
   </si>
   <si>
     <t>AT0000A3HU25</t>
   </si>
   <si>
     <t>AUSTRIA (REPUBLIC OF) 2.95 20/02/2035</t>
   </si>
   <si>
-    <t>2 611.71</t>
+    <t>3 058.35</t>
   </si>
   <si>
     <t>XS2314312179</t>
   </si>
   <si>
     <t>AXA SA 07/10/2041</t>
   </si>
   <si>
-    <t>4 632.81</t>
+    <t>5 113.91</t>
   </si>
   <si>
     <t>XS2431029441</t>
   </si>
   <si>
     <t>AXA SA 10/07/2042</t>
   </si>
   <si>
-    <t>2 348.58</t>
-[...1 lines deleted...]
-  <si>
     <t>XS3393830651</t>
   </si>
   <si>
     <t>AXA SA 29/05/2056</t>
   </si>
   <si>
+    <t>1 478.75</t>
+  </si>
+  <si>
     <t>XS2432565187</t>
   </si>
   <si>
     <t>BALDER FINLAND OYJ 2 18/01/2031</t>
   </si>
   <si>
-    <t>1 720.55</t>
+    <t>2 016.44</t>
   </si>
   <si>
     <t>XS2762369549</t>
   </si>
   <si>
     <t>BANCO BILBAO VIZCAYA ARGENTARIA SA 08/02/2036</t>
   </si>
   <si>
-    <t>3 632.88</t>
+    <t>4 354.11</t>
   </si>
   <si>
     <t>IT0005632267</t>
   </si>
   <si>
     <t>BANCO BPM SPA 3.375 21/01/2030</t>
   </si>
   <si>
-    <t>3 759.29</t>
+    <t>4 418.38</t>
   </si>
   <si>
     <t>XS3090080733</t>
   </si>
   <si>
     <t>BANCO DE CREDITO SOCIAL COOPERATIV 13/06/2031</t>
   </si>
   <si>
     <t>XS3352075058</t>
   </si>
   <si>
     <t>BANCO SANTANDER SA 22/04/2038</t>
   </si>
   <si>
-    <t>2 200.68</t>
+    <t>3 143.84</t>
   </si>
   <si>
     <t>XS2038039074</t>
   </si>
   <si>
     <t>BANK OF AMERICA CORP 08/08/2029</t>
   </si>
   <si>
-    <t>1 525.48</t>
-[...5 lines deleted...]
-    <t>BANK OF AMERICA CORP 24/05/2032</t>
+    <t>1 654.19</t>
   </si>
   <si>
     <t>XS3332496184</t>
   </si>
   <si>
     <t>BANK OF IRELAND GROUP PLC 02/04/2034</t>
   </si>
   <si>
-    <t>2 634.68</t>
+    <t>3 491.75</t>
   </si>
   <si>
     <t>XS3112064947</t>
   </si>
   <si>
     <t>BANK OF MONTREAL 09/01/2032</t>
   </si>
   <si>
-    <t>3 857.79</t>
+    <t>4 485.27</t>
   </si>
   <si>
     <t>FR0014015J95</t>
   </si>
   <si>
     <t>BANQUE FEDERATIVE DU CREDIT MUTUEL 21/07/2033</t>
   </si>
   <si>
-    <t>4 430.14</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2831195644</t>
   </si>
   <si>
     <t>BARCLAYS PLC 31/05/2036</t>
   </si>
   <si>
     <t>BE0390167337</t>
   </si>
   <si>
     <t>BELFIUS BANQUE SA 3.375 20/02/2031</t>
   </si>
   <si>
-    <t>5 732.88</t>
+    <t>6 981.16</t>
   </si>
   <si>
     <t>BE6365319829</t>
   </si>
   <si>
     <t>BELFIUS BANQUE SA 3.375 28/05/2030</t>
   </si>
   <si>
+    <t>BE0000331406</t>
+  </si>
+  <si>
+    <t>BELGIUM (KINGDOM OF) 3.75 22/06/2045</t>
+  </si>
+  <si>
+    <t>3 761.40</t>
+  </si>
+  <si>
     <t>BE0000345547</t>
   </si>
   <si>
     <t>BELGIUM KINGDOM OF (GOVERNMENT) 0.8 22/06/2028</t>
   </si>
   <si>
     <t>BE0000333428</t>
   </si>
   <si>
     <t>BELGIUM KINGDOM OF (GOVERNMENT) 3 22/06/2034</t>
   </si>
   <si>
+    <t>2 925.93</t>
+  </si>
+  <si>
     <t>BE0000368770</t>
   </si>
   <si>
     <t>BELGIUM KINGDOM OF (GOVERNMENT) 3.1 22/08/2031</t>
   </si>
   <si>
-    <t>2 920.52</t>
-[...8 lines deleted...]
-    <t>14 751.14</t>
+    <t>5 084.34</t>
   </si>
   <si>
     <t>XS3215466338</t>
   </si>
   <si>
     <t>BMS IRELAND CAPITAL FUNDING DAC 3.363 10/11/2033</t>
   </si>
   <si>
-    <t>5 059.98</t>
+    <t>5 664.49</t>
   </si>
   <si>
     <t>FR0014018PQ0</t>
   </si>
   <si>
     <t>BNP PARIBAS CARDIF SA 27/05/2041</t>
   </si>
   <si>
+    <t>1 330.25</t>
+  </si>
+  <si>
     <t>FR001400LZI6</t>
   </si>
   <si>
     <t>BNP PARIBAS SA 13/11/2032</t>
   </si>
   <si>
-    <t>5 804.11</t>
+    <t>6 506.85</t>
   </si>
   <si>
     <t>FR0014010KM7</t>
   </si>
   <si>
     <t>BNP PARIBAS SA 19/01/2036</t>
   </si>
   <si>
-    <t>4 846.17</t>
+    <t>5 684.93</t>
   </si>
   <si>
     <t>XS2555221246</t>
   </si>
   <si>
     <t>BOOKING HOLDINGS INC 4.75 15/11/2034</t>
   </si>
   <si>
-    <t>5 752.05</t>
+    <t>6 454.79</t>
   </si>
   <si>
     <t>FR001400WP90</t>
   </si>
   <si>
     <t>BPCE SA 20/01/2034</t>
   </si>
   <si>
-    <t>5 095.89</t>
+    <t>5 983.56</t>
   </si>
   <si>
     <t>XS3227880021</t>
   </si>
   <si>
     <t>BT FINANCE PLC 3.375 17/11/2032</t>
   </si>
   <si>
-    <t>4 839.75</t>
+    <t>5 436.43</t>
   </si>
   <si>
     <t>IT0001174611</t>
   </si>
   <si>
     <t>BUONI POLIENNALI DEL TESORO 6.5 01/11/2027</t>
   </si>
   <si>
     <t>FR0014013058</t>
   </si>
   <si>
     <t>BUREAU VERITAS SA 3.375 01/10/2033</t>
   </si>
   <si>
-    <t>7 378.77</t>
+    <t>8 127.74</t>
   </si>
   <si>
     <t>XS3226502485</t>
   </si>
   <si>
     <t>CAIXABANK SA 14/05/2038</t>
   </si>
   <si>
+    <t>1 443.84</t>
+  </si>
+  <si>
     <t>FR0014012S89</t>
   </si>
   <si>
     <t>CAPGEMINI SE 3.5 25/09/2034</t>
   </si>
   <si>
-    <t>5 216.44</t>
+    <t>5 734.25</t>
   </si>
   <si>
     <t>XS2751689048</t>
   </si>
   <si>
     <t>CARRIER GLOBAL CORP 4.5 29/11/2032</t>
   </si>
   <si>
-    <t>5 104.11</t>
+    <t>5 769.86</t>
   </si>
   <si>
     <t>XS2793256137</t>
   </si>
   <si>
     <t>CBRE GLOBAL INVESTORS OPEN-ENDED F 4.75 27/03/2034</t>
   </si>
   <si>
-    <t>2 768.14</t>
+    <t>3 607.92</t>
   </si>
   <si>
     <t>XS3311989787</t>
   </si>
   <si>
     <t>CLARIANT INTERNATIONAL FINANCIAL S 4.125 15/01/2032</t>
   </si>
   <si>
     <t>FR001400RIX8</t>
   </si>
   <si>
     <t>CNP ASSURANCES 16/07/2054</t>
   </si>
   <si>
-    <t>4 581.16</t>
-[...1 lines deleted...]
-  <si>
     <t>XS3326476523</t>
   </si>
   <si>
     <t>COCA-COLA HBC FINANCE BV 4 01/10/2033</t>
   </si>
   <si>
-    <t>1 969.97</t>
-[...8 lines deleted...]
-    <t>4 657.12</t>
+    <t>2 603.18</t>
   </si>
   <si>
     <t>DE000CZ45YV9</t>
   </si>
   <si>
     <t>COMMERZBANK AG 16/07/2032</t>
   </si>
   <si>
-    <t>7 517.81</t>
-[...1 lines deleted...]
-  <si>
     <t>FR001400Q486</t>
   </si>
   <si>
     <t>COMPAGNIE GENERALE DES ETABLISSEME 3.125 16/05/2031</t>
   </si>
   <si>
-    <t>1 001.71</t>
+    <t>1 695.21</t>
   </si>
   <si>
     <t>FR001400Q7X2</t>
   </si>
   <si>
     <t>COVIVIO HOTELS SCA 4.125 23/05/2033</t>
   </si>
   <si>
-    <t>1 084.93</t>
+    <t>2 000.34</t>
   </si>
   <si>
     <t>FR001400MDV4</t>
   </si>
   <si>
     <t>COVIVIO SA 4.625 05/06/2032</t>
   </si>
   <si>
+    <t>1 165.75</t>
+  </si>
+  <si>
     <t>FR001400PGC0</t>
   </si>
   <si>
     <t>CREDIT AGRICOLE SA 15/04/2036</t>
   </si>
   <si>
-    <t>5 034.25</t>
+    <t>6 976.03</t>
   </si>
   <si>
     <t>FR001400PZV0</t>
   </si>
   <si>
     <t>CREDIT MUTUEL ARKEA 15/05/2035</t>
   </si>
   <si>
-    <t>1 054.25</t>
+    <t>1 765.86</t>
   </si>
   <si>
     <t>BE0002989706</t>
   </si>
   <si>
     <t>CRELAN SA 23/01/2032</t>
   </si>
   <si>
-    <t>4 372.60</t>
+    <t>5 149.32</t>
   </si>
   <si>
     <t>BE0390287564</t>
   </si>
   <si>
     <t>CRELAN SA-BRUSSELS HEAD OFFICE 30/04/2037</t>
   </si>
   <si>
-    <t>1 205.48</t>
+    <t>1 797.26</t>
   </si>
   <si>
     <t>XS3352082930</t>
   </si>
   <si>
     <t>DANAHER CORPORATION 3.25 29/04/2030</t>
   </si>
   <si>
+    <t>1 308.10</t>
+  </si>
+  <si>
     <t>FR0014017HO4</t>
   </si>
   <si>
     <t>DANONE SA 3.785 01/04/2034</t>
   </si>
   <si>
+    <t>1 151.05</t>
+  </si>
+  <si>
     <t>DE000A4DE9Y3</t>
   </si>
   <si>
     <t>DEUTSCHE BANK AG 13/02/2031</t>
   </si>
   <si>
-    <t>1 211.30</t>
+    <t>1 460.96</t>
   </si>
   <si>
     <t>DE000A351ZT4</t>
   </si>
   <si>
     <t>DEUTSCHE BOERSE AG 3.875 28/09/2033</t>
   </si>
   <si>
-    <t>2 855.82</t>
+    <t>3 142.47</t>
   </si>
   <si>
     <t>XS2280835260</t>
   </si>
   <si>
     <t>DIGITAL INTREPID HOLDING BV 0.625 15/07/2031</t>
   </si>
   <si>
-    <t>2 356.16</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2977974927</t>
   </si>
   <si>
     <t>DNB BANK ASA 15/01/2031</t>
   </si>
   <si>
-    <t>7 890.41</t>
+    <t>13 832.88</t>
   </si>
   <si>
     <t>XS3351033785</t>
   </si>
   <si>
     <t>DSB 3.625 22/04/2036</t>
   </si>
   <si>
+    <t>1 206.68</t>
+  </si>
+  <si>
     <t>XS2932834604</t>
   </si>
   <si>
     <t>DSV FINANCE BV 3.25 06/11/2030</t>
   </si>
   <si>
-    <t>2 375.62</t>
+    <t>2 654.49</t>
   </si>
   <si>
     <t>XS3204041266</t>
   </si>
   <si>
     <t>DZ BANK AG DEUTSCHE ZENTRAL GENOSS 15/10/2035</t>
   </si>
   <si>
-    <t>5 117.33</t>
+    <t>5 665.61</t>
   </si>
   <si>
     <t>XS3274805376</t>
   </si>
   <si>
     <t>E.ON SE 3.448 19/01/2034</t>
   </si>
   <si>
-    <t>7 751.48</t>
+    <t>3 906.91</t>
   </si>
   <si>
     <t>XS3166221948</t>
   </si>
   <si>
     <t>EAST JAPAN RAILWAY COMPANY 3.727 02/09/2037</t>
   </si>
   <si>
-    <t>10 844.04</t>
+    <t>11 836.54</t>
   </si>
   <si>
     <t>XS3071203056</t>
   </si>
   <si>
     <t>EATON CAPITAL UNLIMITED CO 3.625 09/05/2035</t>
   </si>
   <si>
-    <t>1 827.40</t>
+    <t>1 450.00</t>
   </si>
   <si>
     <t>PTEDP6OM0007</t>
   </si>
   <si>
     <t>EDP SA 02/12/2055</t>
   </si>
   <si>
-    <t>4 099.32</t>
+    <t>5 070.21</t>
   </si>
   <si>
     <t>XS3391835629</t>
   </si>
   <si>
     <t>EDP SERVICIOS FINANCIEROS ESPANA S 3.75 01/03/2033</t>
   </si>
   <si>
-    <t>BE6373697216</t>
-[...5 lines deleted...]
-    <t>2 534.25</t>
+    <t>2 025.62</t>
   </si>
   <si>
     <t>XS3070067072</t>
   </si>
   <si>
     <t>ELISA OYJ 2.875 14/05/2030</t>
   </si>
   <si>
-    <t>1 307.93</t>
+    <t>2 169.25</t>
   </si>
   <si>
     <t>XS2312746345</t>
   </si>
   <si>
     <t>ENEL SPA NC30 PERP</t>
   </si>
   <si>
-    <t>2 969.18</t>
+    <t>3 246.58</t>
   </si>
   <si>
     <t>FR001400KHG0</t>
   </si>
   <si>
     <t>ENGIE SA 3.875 06/01/2031</t>
   </si>
   <si>
-    <t>8 970.89</t>
+    <t>10 404.11</t>
   </si>
   <si>
     <t>FR0014016Z94</t>
   </si>
   <si>
     <t>ENGIE SA PERP</t>
   </si>
   <si>
-    <t>1 652.67</t>
-[...1 lines deleted...]
-  <si>
     <t>AT0000A3RNZ8</t>
   </si>
   <si>
     <t>ERSTE GROUP BANK AG 21/04/2036</t>
   </si>
   <si>
-    <t>1 972.60</t>
+    <t>2 804.79</t>
   </si>
   <si>
     <t>FR0014017VR8</t>
   </si>
   <si>
     <t>EURAZEO SE 4.625 17/04/2031</t>
   </si>
   <si>
-    <t>1 723.29</t>
+    <t>2 407.53</t>
   </si>
   <si>
     <t>XS3386670270</t>
   </si>
   <si>
     <t>EUROBANK SA 25/05/2032</t>
   </si>
   <si>
-    <t>EU000A4ERVC2</t>
-[...5 lines deleted...]
-    <t>15 420.59</t>
+    <t>1 809.36</t>
   </si>
   <si>
     <t>EU000A3K4EY2</t>
   </si>
   <si>
     <t>EUROPEAN UNION 3.375 05/10/2054</t>
   </si>
   <si>
-    <t>27 928.71</t>
+    <t>30 005.18</t>
+  </si>
+  <si>
+    <t>EU000A4EJF17</t>
+  </si>
+  <si>
+    <t>EUROPEAN UNION 3.625 12/12/2040</t>
+  </si>
+  <si>
+    <t>37 263.01</t>
   </si>
   <si>
     <t>DE000A4DFWV3</t>
   </si>
   <si>
     <t>EVONIK INDUSTRIES AG 09/09/2055</t>
   </si>
   <si>
     <t>XS2982065018</t>
   </si>
   <si>
     <t>EXPERIAN PLC 3.51 15/12/2033</t>
   </si>
   <si>
-    <t>3 985.73</t>
+    <t>4 549.15</t>
   </si>
   <si>
     <t>XS3003232272</t>
   </si>
   <si>
     <t>FASTIGHETS AB BALDER 4 19/02/2032</t>
   </si>
   <si>
-    <t>4 109.59</t>
+    <t>4 997.26</t>
   </si>
   <si>
     <t>XS2950696869</t>
   </si>
   <si>
     <t>FINGRID OYJ 2.75 04/12/2029</t>
   </si>
   <si>
-    <t>2 724.23</t>
+    <t>3 088.36</t>
   </si>
   <si>
     <t>FI4000415153</t>
   </si>
   <si>
     <t>FINLAND (REPUBLIC OF) 0.125 15/04/2036</t>
   </si>
   <si>
     <t>FI4000507231</t>
   </si>
   <si>
     <t>FINLAND (REPUBLIC OF) 0.125 15/09/2031</t>
   </si>
   <si>
-    <t>1 088.40</t>
+    <t>1 562.99</t>
   </si>
   <si>
     <t>FI4000440557</t>
   </si>
   <si>
     <t>FINLAND (REPUBLIC OF) 0.25 15/09/2040</t>
   </si>
   <si>
     <t>FI4000348727</t>
   </si>
   <si>
     <t>FINLAND (REPUBLIC OF) 0.5 15/09/2028</t>
   </si>
   <si>
-    <t>1 900.60</t>
-[...8 lines deleted...]
-    <t>1 083.86</t>
+    <t>2 040.25</t>
+  </si>
+  <si>
+    <t>XS3370251459</t>
+  </si>
+  <si>
+    <t>FORD MOTOR CREDIT COMPANY LLC 4.48 08/07/2031</t>
   </si>
   <si>
     <t>XS2764790833</t>
   </si>
   <si>
     <t>FORTIVE CORP 3.7 15/08/2029</t>
   </si>
   <si>
-    <t>4 759.32</t>
-[...5 lines deleted...]
-    <t>FRANCE (REPUBLIC OF) 0 25/11/2030</t>
+    <t>5 169.86</t>
   </si>
   <si>
     <t>FR0014002WK3</t>
   </si>
   <si>
     <t>FRANCE (REPUBLIC OF) 0 25/11/2031</t>
   </si>
   <si>
     <t>FR0013515806</t>
   </si>
   <si>
     <t>FRANCE (REPUBLIC OF) 0.5 25/05/2040</t>
   </si>
   <si>
-    <t>3 854.97</t>
+    <t>7 121.44</t>
+  </si>
+  <si>
+    <t>FR001400L834</t>
+  </si>
+  <si>
+    <t>FRANCE (REPUBLIC OF) 3.5 25/11/2033</t>
+  </si>
+  <si>
+    <t>75 084.11</t>
   </si>
   <si>
     <t>FR0014018YR0</t>
   </si>
   <si>
     <t>FRANCE (REPUBLIC OF) 3.7 25/11/2036</t>
   </si>
   <si>
-    <t>104 378.52</t>
+    <t>114 429.75</t>
   </si>
   <si>
     <t>FR0014015MU5</t>
   </si>
   <si>
     <t>FRANCE (REPUBLIC OF) 4.1 25/05/2046</t>
   </si>
   <si>
-    <t>4 018.57</t>
+    <t>7 443.20</t>
   </si>
   <si>
     <t>FR0014016CV2</t>
   </si>
   <si>
     <t>FRANCE (REPUBLIC OF) 4.4 25/05/2057</t>
   </si>
   <si>
-    <t>3 221.31</t>
+    <t>5 983.07</t>
   </si>
   <si>
     <t>DE000BU22098</t>
   </si>
   <si>
     <t>GERMANY (FEDERAL REPUBLIC OF) 1.7 10/06/2027</t>
   </si>
   <si>
-    <t>2 890.28</t>
+    <t>8 235.25</t>
   </si>
   <si>
     <t>DE0001135481</t>
   </si>
   <si>
     <t>GERMANY (FEDERAL REPUBLIC OF) 2.5 04/07/2044</t>
   </si>
   <si>
-    <t>118 806.14</t>
+    <t>5 537.94</t>
   </si>
   <si>
     <t>DE000BU2Z049</t>
   </si>
   <si>
     <t>GERMANY (FEDERAL REPUBLIC OF) 2.5 15/02/2035</t>
   </si>
   <si>
-    <t>81 809.33</t>
+    <t>96 260.99</t>
   </si>
   <si>
     <t>XS3350929454</t>
   </si>
   <si>
     <t>GOLDMAN SACHS GROUP INC/THE 22/04/2036</t>
   </si>
   <si>
-    <t>1 171.03</t>
+    <t>1 672.91</t>
   </si>
   <si>
     <t>BE6371086297</t>
   </si>
   <si>
     <t>GROEP BRUSSEL LAMBERT NV 3.75 21/01/2036</t>
   </si>
   <si>
+    <t>1 859.59</t>
+  </si>
+  <si>
+    <t>XS2198574209</t>
+  </si>
+  <si>
+    <t>HANNOVER RUECK SE 08/10/2040</t>
+  </si>
+  <si>
+    <t>5 484.93</t>
+  </si>
+  <si>
+    <t>XS3319131119</t>
+  </si>
+  <si>
+    <t>HENKEL AG &amp; CO KGAA 3.625 02/04/2031</t>
+  </si>
+  <si>
+    <t>3 277.40</t>
+  </si>
+  <si>
+    <t>XS2385390724</t>
+  </si>
+  <si>
+    <t>HOLDING DINFRASTRUCTURES DES METIE 0.625 16/09/2028</t>
+  </si>
+  <si>
     <t>1 582.19</t>
   </si>
   <si>
-    <t>XS2198574209</t>
-[...25 lines deleted...]
-  <si>
     <t>DE000A383PT8</t>
   </si>
   <si>
     <t>HOWOGE WOHNUNGSBAU GMBH 3.875 05/06/2030</t>
   </si>
   <si>
+    <t>1 465.07</t>
+  </si>
+  <si>
     <t>XS3224600232</t>
   </si>
   <si>
     <t>IBERDROLA FINANZAS SAU PERP</t>
   </si>
   <si>
-    <t>11 866.44</t>
+    <t>13 253.42</t>
   </si>
   <si>
     <t>FR001400ZRC6</t>
   </si>
   <si>
     <t>ICADE 4.375 22/05/2035</t>
   </si>
   <si>
-    <t>FR0014018J01</t>
+    <t>2 157.53</t>
   </si>
   <si>
     <t>XS3190744907</t>
   </si>
   <si>
     <t>IDS FINANCING PLC 3.25 01/01/2029</t>
   </si>
   <si>
-    <t>4 902.78</t>
+    <t>5 400.43</t>
   </si>
   <si>
     <t>FR00140141X5</t>
   </si>
   <si>
     <t>IMERYS S.A. 4 21/11/2032</t>
   </si>
   <si>
-    <t>4 712.33</t>
+    <t>5 304.11</t>
   </si>
   <si>
     <t>XS3324619231</t>
   </si>
   <si>
     <t>INFORMA PLC 3.75 29/04/2032</t>
   </si>
   <si>
-    <t>1 334.79</t>
+    <t>1 978.36</t>
   </si>
   <si>
     <t>XS2244936659</t>
   </si>
   <si>
     <t>INFRASTRUTTURE WIRELESS ITALIANE S 1.625 21/10/2028</t>
   </si>
   <si>
-    <t>3 285.62</t>
+    <t>3 646.23</t>
   </si>
   <si>
     <t>XS3153087559</t>
   </si>
   <si>
     <t>ING GROEP NV 20/08/2037</t>
   </si>
   <si>
-    <t>16 349.32</t>
+    <t>17 782.53</t>
   </si>
   <si>
     <t>XS2886191589</t>
   </si>
   <si>
     <t>ING GROEP NV 26/08/2035</t>
   </si>
   <si>
-    <t>7 032.88</t>
+    <t>7 661.64</t>
   </si>
   <si>
     <t>IT0005611550</t>
   </si>
   <si>
     <t>INTESA SANPAOLO SPA 16/09/2032</t>
   </si>
   <si>
-    <t>6 609.66</t>
+    <t>7 244.75</t>
   </si>
   <si>
     <t>XS3032046016</t>
   </si>
   <si>
     <t>INVESTOR AB 3.5 31/03/2034</t>
   </si>
   <si>
-    <t>1 328.56</t>
+    <t>1 750.58</t>
   </si>
   <si>
     <t>IE00BFZRPZ02</t>
   </si>
   <si>
     <t>IRELAND (REPUBLIC OF) 1.3 15/05/2033</t>
   </si>
   <si>
     <t>IE00BFZRQ242</t>
   </si>
   <si>
     <t>IRELAND (REPUBLIC OF) 1.35 18/03/2031</t>
   </si>
   <si>
-    <t>1 081.06</t>
+    <t>1 332.68</t>
   </si>
   <si>
     <t>IE00BH3SQB22</t>
   </si>
   <si>
     <t>IRELAND (REPUBLIC OF) 1.5 15/05/2050</t>
   </si>
   <si>
     <t>IT0005138828</t>
   </si>
   <si>
     <t>ITALY (REPUBLIC OF) 1.25 15/09/2032</t>
   </si>
   <si>
-    <t>7 790.68</t>
+    <t>9 673.12</t>
   </si>
   <si>
     <t>IT0005633794</t>
   </si>
   <si>
     <t>ITALY (REPUBLIC OF) 2.55 25/02/2027</t>
   </si>
   <si>
-    <t>27 352.41</t>
+    <t>32 632.81</t>
   </si>
   <si>
     <t>IT0005689994</t>
   </si>
   <si>
     <t>ITALY (REPUBLIC OF) 3.15 15/03/2033</t>
   </si>
   <si>
-    <t>15 938.32</t>
+    <t>12 327.63</t>
   </si>
   <si>
     <t>IT0005083057</t>
   </si>
   <si>
     <t>ITALY (REPUBLIC OF) 3.25 01/09/2046</t>
   </si>
   <si>
-    <t>13 477.34</t>
+    <t>3 724.61</t>
   </si>
   <si>
     <t>IT0005706285</t>
   </si>
   <si>
     <t>ITALY (REPUBLIC OF) 3.8 01/07/2036</t>
   </si>
   <si>
-    <t>17 835.96</t>
+    <t>5 425.33</t>
   </si>
   <si>
     <t>IT0005635583</t>
   </si>
   <si>
     <t>ITALY (REPUBLIC OF) 3.85 01/10/2040</t>
   </si>
   <si>
-    <t>49 358.36</t>
+    <t>63 471.98</t>
   </si>
   <si>
     <t>XS2957380228</t>
   </si>
   <si>
     <t>JOHNSON CONTROLS INTERNATIONAL PLC 3.125 11/12/2033</t>
   </si>
   <si>
-    <t>2 804.79</t>
+    <t>3 193.15</t>
   </si>
   <si>
     <t>XS3300349639</t>
   </si>
   <si>
     <t>JPMORGAN CHASE &amp; CO 18/02/2032</t>
   </si>
   <si>
-    <t>4 828.24</t>
+    <t>5 862.86</t>
   </si>
   <si>
     <t>BE0002990712</t>
   </si>
   <si>
     <t>KBC GROEP NV 17/04/2035</t>
   </si>
   <si>
-    <t>1 769.86</t>
+    <t>2 472.60</t>
   </si>
   <si>
     <t>BE6374729836</t>
   </si>
   <si>
     <t>KBC INSURANCE NV 4.25 11/06/2036</t>
   </si>
   <si>
+    <t>1 397.26</t>
+  </si>
+  <si>
+    <t>DE000A383B10</t>
+  </si>
+  <si>
+    <t>KFW 2.75 01/10/2027</t>
+  </si>
+  <si>
+    <t>116 999.32</t>
+  </si>
+  <si>
     <t>FR001400NDQ2</t>
   </si>
   <si>
     <t>KLEPIERRE SA 3.875 23/09/2033</t>
   </si>
   <si>
-    <t>8 726.71</t>
+    <t>9 586.64</t>
   </si>
   <si>
     <t>XS2229470146</t>
   </si>
   <si>
     <t>KONINKLIJKE KPN NV 0.875 14/12/2032</t>
   </si>
   <si>
-    <t>2 301.37</t>
+    <t>2 625.00</t>
   </si>
   <si>
     <t>FR0014018T74</t>
   </si>
   <si>
     <t>LA BANQUE POSTALE 03/06/2034</t>
   </si>
   <si>
-    <t>1 150.68</t>
+    <t>2 630.14</t>
+  </si>
+  <si>
+    <t>DE000A3H3JU7</t>
+  </si>
+  <si>
+    <t>LEG IMMOBILIEN AG 0.875 30/03/2033</t>
   </si>
   <si>
     <t>XS3069338336</t>
   </si>
   <si>
     <t>LLOYDS BANKING GROUP PLC 09/05/2035</t>
   </si>
   <si>
+    <t>1 448.00</t>
+  </si>
+  <si>
     <t>XS2815980664</t>
   </si>
   <si>
     <t>LLOYDS BANKING GROUP PLC 14/05/2032</t>
   </si>
   <si>
+    <t>1 017.90</t>
+  </si>
+  <si>
     <t>XS2679904685</t>
   </si>
   <si>
     <t>LSEG NETHERLANDS BV 4.231 29/09/2030</t>
   </si>
   <si>
-    <t>5 933.60</t>
+    <t>6 531.39</t>
   </si>
   <si>
     <t>FR001400ZEB6</t>
   </si>
   <si>
     <t>LVMH MOET HENNESSY LOUIS VUITTON S 3 07/03/2032</t>
   </si>
   <si>
-    <t>4 479.45</t>
+    <t>4 471.23</t>
   </si>
   <si>
     <t>XS3238400165</t>
   </si>
   <si>
     <t>MAGNUM ICC FINANCE BV 3.25 26/11/2031</t>
   </si>
   <si>
-    <t>1 869.86</t>
+    <t>2 110.27</t>
   </si>
   <si>
     <t>XS3238212164</t>
   </si>
   <si>
     <t>MAGNUM ICC FINANCE BV 3.75 26/11/2034</t>
   </si>
   <si>
-    <t>4 660.27</t>
+    <t>5 259.45</t>
   </si>
   <si>
     <t>XS3320665444</t>
   </si>
   <si>
     <t>MAPLE PARENT HOLDINGS CORP 4.728 26/03/2035</t>
   </si>
   <si>
-    <t>2 774.62</t>
+    <t>3 607.01</t>
   </si>
   <si>
     <t>XS3223939466</t>
   </si>
   <si>
     <t>MERCK KGAA 24/11/2055</t>
   </si>
   <si>
-    <t>7 397.26</t>
+    <t>9 061.64</t>
   </si>
   <si>
     <t>XS3293638568</t>
   </si>
   <si>
     <t>MIZUHO FINANCIAL GROUP INC 16/05/2032</t>
   </si>
   <si>
-    <t>1 440.54</t>
+    <t>2 437.84</t>
   </si>
   <si>
     <t>XS3025943419</t>
   </si>
   <si>
     <t>MONDI FINANCE PLC 3.75 18/05/2033</t>
   </si>
   <si>
+    <t>1 052.05</t>
+  </si>
+  <si>
     <t>XS2790333889</t>
   </si>
   <si>
     <t>MORGAN STANLEY 21/03/2035</t>
   </si>
   <si>
-    <t>4 117.53</t>
+    <t>5 287.78</t>
   </si>
   <si>
     <t>XS3057365549</t>
   </si>
   <si>
     <t>MORGAN STANLEY 22/05/2031</t>
   </si>
   <si>
+    <t>1 562.75</t>
+  </si>
+  <si>
     <t>XS2894910665</t>
   </si>
   <si>
     <t>NATIONAL GRID NORTH AMERICA INC 3.631 03/09/2031</t>
   </si>
   <si>
-    <t>7 165.50</t>
+    <t>7 823.56</t>
+  </si>
+  <si>
+    <t>XS3441768093</t>
+  </si>
+  <si>
+    <t>NATIONAL GRID NORTH AMERICA INC 4.268 15/04/2037</t>
   </si>
   <si>
     <t>XS2680745382</t>
   </si>
   <si>
     <t>NATIONAL GRID NORTH AMERICA INC 4.668 12/09/2033</t>
   </si>
   <si>
-    <t>10 934.63</t>
+    <t>11 970.54</t>
   </si>
   <si>
     <t>XS3059437460</t>
   </si>
   <si>
     <t>NATIONWIDE BUILDING SOCIETY 30/07/2035</t>
   </si>
   <si>
-    <t>7 319.12</t>
+    <t>7 919.78</t>
   </si>
   <si>
     <t>XS2898838516</t>
   </si>
   <si>
     <t>NATWEST GROUP PLC 12/09/2032</t>
   </si>
   <si>
-    <t>9 072.17</t>
+    <t>9 931.64</t>
   </si>
   <si>
     <t>XS3009472989</t>
   </si>
   <si>
     <t>NATWEST GROUP PLC 25/02/2035</t>
   </si>
   <si>
-    <t>3 641.40</t>
+    <t>4 467.60</t>
   </si>
   <si>
     <t>NL0012171458</t>
   </si>
   <si>
     <t>NETHERLANDS (KINGDOM OF) 0.75 15/07/2027</t>
   </si>
   <si>
-    <t>2 358.87</t>
-[...1 lines deleted...]
-  <si>
     <t>NL0010071189</t>
   </si>
   <si>
     <t>NETHERLANDS (KINGDOM OF) 2.5 15/01/2033</t>
   </si>
   <si>
-    <t>14 618.02</t>
+    <t>16 572.48</t>
   </si>
   <si>
     <t>NL0009446418</t>
   </si>
   <si>
     <t>NETHERLANDS (KINGDOM OF) 3.75 15/01/2042</t>
   </si>
   <si>
-    <t>14 535.24</t>
+    <t>16 603.81</t>
   </si>
   <si>
     <t>XS3303513066</t>
   </si>
   <si>
     <t>NETWORK FINANCE COMPANY PTY LTD 3.5 05/09/2033</t>
   </si>
   <si>
-    <t>1 064.38</t>
+    <t>1 323.29</t>
   </si>
   <si>
     <t>XS3406830052</t>
   </si>
   <si>
     <t>NORDEA BANK ABP 16/06/2036</t>
   </si>
   <si>
     <t>XS3232967318</t>
   </si>
   <si>
     <t>NORDEA BANK ABP 19/11/2035</t>
   </si>
   <si>
-    <t>3 864.38</t>
+    <t>4 345.21</t>
   </si>
   <si>
     <t>XS3100081507</t>
   </si>
   <si>
     <t>NTT FINANCE CORP 3.678 16/07/2033</t>
   </si>
   <si>
-    <t>5 979.42</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2776001377</t>
   </si>
   <si>
     <t>OMNICOM FINANCE HOLDINGS PLC 3.7 06/03/2032</t>
   </si>
   <si>
-    <t>2 230.14</t>
+    <t>2 777.53</t>
   </si>
   <si>
     <t>XS3284416917</t>
   </si>
   <si>
     <t>OP CORPORATE BANK PLC 30/01/2032</t>
   </si>
   <si>
-    <t>7 204.32</t>
+    <t>8 545.81</t>
   </si>
   <si>
     <t>FR001400GDJ1</t>
   </si>
   <si>
     <t>ORANGE SA PERP</t>
   </si>
   <si>
-    <t>3 946.58</t>
+    <t>5 536.99</t>
   </si>
   <si>
     <t>XS3195025054</t>
   </si>
   <si>
     <t>P3 GROUP SARL 3.75 02/04/2033</t>
   </si>
   <si>
+    <t>1 130.14</t>
+  </si>
+  <si>
     <t>XS2901491261</t>
   </si>
   <si>
     <t>P3 GROUP SARL 4 19/04/2032</t>
   </si>
   <si>
+    <t>1 019.18</t>
+  </si>
+  <si>
     <t>PTOTEMOE0035</t>
   </si>
   <si>
     <t>PORTUGAL (REPUBLIC OF) 0.7 15/10/2027</t>
   </si>
   <si>
-    <t>2 353.04</t>
+    <t>2 551.65</t>
   </si>
   <si>
     <t>PTOTENOE0034</t>
   </si>
   <si>
     <t>PORTUGAL (REPUBLIC OF) 0.9 12/10/2035</t>
   </si>
   <si>
-    <t>1 878.17</t>
+    <t>2 007.50</t>
   </si>
   <si>
     <t>PTOTEYOE0031</t>
   </si>
   <si>
     <t>PORTUGAL (REPUBLIC OF) 1.65 16/07/2032</t>
   </si>
   <si>
-    <t>5 698.95</t>
-[...1 lines deleted...]
-  <si>
     <t>PTOTEBOE0020</t>
   </si>
   <si>
     <t>PORTUGAL (REPUBLIC OF) 4.1 15/02/2045</t>
   </si>
   <si>
-    <t>12 000.00</t>
+    <t>14 161.17</t>
   </si>
   <si>
     <t>XS3296830444</t>
   </si>
   <si>
     <t>POWSZECHNA KASA OSZCZEDNOSCI BANK 06/05/2030</t>
   </si>
   <si>
-    <t>1 037.05</t>
+    <t>1 608.49</t>
   </si>
   <si>
     <t>XS3013011203</t>
   </si>
   <si>
     <t>PPG INDUSTRIES INC 3.25 04/03/2032</t>
   </si>
   <si>
-    <t>2 363.51</t>
+    <t>2 933.28</t>
   </si>
   <si>
     <t>XS2810794680</t>
   </si>
   <si>
     <t>PROLOGIS EURO FINANCE LLC 4 05/05/2034</t>
   </si>
   <si>
-    <t>1 463.01</t>
+    <t>2 253.04</t>
   </si>
   <si>
     <t>XS2187529180</t>
   </si>
   <si>
     <t>PROLOGIS INTERNATIONAL FUNDING II 1.625 17/06/2032</t>
   </si>
   <si>
     <t>BE0002830116</t>
   </si>
   <si>
     <t>PROXIMUS NV 0.75 17/11/2036</t>
   </si>
   <si>
-    <t>1 350.00</t>
+    <t>1 516.44</t>
   </si>
   <si>
     <t>FR0014010CI2</t>
   </si>
   <si>
     <t>PUBLICIS GROUPE SA 3.375 12/06/2032</t>
   </si>
   <si>
     <t>CH1353015048</t>
   </si>
   <si>
     <t>RAIFFEISEN SCHWEIZ GENOSSENSCHAFT 03/09/2032</t>
   </si>
   <si>
-    <t>9 308.12</t>
+    <t>6 775.30</t>
   </si>
   <si>
     <t>FR00140193X6</t>
   </si>
   <si>
     <t>RCI BANQUE SA 4 19/08/2031</t>
   </si>
   <si>
     <t>XS2838500218</t>
   </si>
   <si>
     <t>REDEIA CORPORACION SA 3.375 09/07/2032</t>
   </si>
   <si>
-    <t>3 236.30</t>
-[...1 lines deleted...]
-  <si>
     <t>XS3348120653</t>
   </si>
   <si>
     <t>REDEIA CORPORACION SA PERP</t>
   </si>
   <si>
-    <t>1 390.41</t>
+    <t>2 037.67</t>
   </si>
   <si>
     <t>XS2779010300</t>
   </si>
   <si>
     <t>RELX FINANCE BV 3.375 20/03/2033</t>
   </si>
   <si>
-    <t>2 219.18</t>
-[...8 lines deleted...]
-    <t>4 363.36</t>
+    <t>2 843.32</t>
   </si>
   <si>
     <t>XS3308054124</t>
   </si>
   <si>
     <t>ROYAL SCHIPHOL GROUP NV 3.625 20/11/2035</t>
   </si>
   <si>
+    <t>1 221.58</t>
+  </si>
+  <si>
     <t>XS3304304945</t>
   </si>
   <si>
     <t>SAGE GROUP PLC 3.821 25/02/2033</t>
   </si>
   <si>
-    <t>2 640.99</t>
+    <t>3 240.21</t>
   </si>
   <si>
     <t>XS3393869279</t>
   </si>
   <si>
     <t>SAP SE 3.25 03/06/2031</t>
   </si>
   <si>
+    <t>1 282.19</t>
+  </si>
+  <si>
     <t>XS2894895684</t>
   </si>
   <si>
     <t>SCOTTISH HYDRO ELECTRIC TRANSMISSI 3.375 04/09/2032</t>
   </si>
   <si>
-    <t>4 145.15</t>
+    <t>4 527.12</t>
   </si>
   <si>
     <t>XS2974156031</t>
   </si>
   <si>
     <t>SELP FINANCE SARL 3.75 16/01/2032</t>
   </si>
   <si>
-    <t>1 633.56</t>
+    <t>1 910.96</t>
   </si>
   <si>
     <t>XS3310387256</t>
   </si>
   <si>
     <t>SELP FINANCE SARL 3.875 21/04/2031</t>
   </si>
   <si>
     <t>SK4120013400</t>
   </si>
   <si>
     <t>SLOVAKIA GOVERNMENT BOND 2 17/10/2047</t>
   </si>
   <si>
-    <t>11 066.53</t>
+    <t>11 958.16</t>
   </si>
   <si>
     <t>XS3237109965</t>
   </si>
   <si>
     <t>SMURFIT KAPPA TREASURY UNLIMITED C 3.489 24/11/2031</t>
   </si>
   <si>
-    <t>2 067.02</t>
+    <t>2 330.27</t>
   </si>
   <si>
     <t>FR0014012ID6</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA 02/09/2033</t>
   </si>
   <si>
-    <t>9 000.00</t>
+    <t>9 832.19</t>
   </si>
   <si>
     <t>FR0014014A53</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA 20/11/2035</t>
   </si>
   <si>
-    <t>6 879.45</t>
+    <t>7 739.38</t>
   </si>
   <si>
     <t>XS3317460619</t>
   </si>
   <si>
     <t>SOFTBANK CORP 3.936 30/06/2032</t>
   </si>
   <si>
-    <t>1 121.92</t>
-[...1 lines deleted...]
-  <si>
     <t>ES0000012K20</t>
   </si>
   <si>
     <t>SPAIN (KINGDOM OF) 0.7 30/04/2032</t>
   </si>
   <si>
-    <t>6 071.40</t>
-[...8 lines deleted...]
-    <t>12 113.06</t>
+    <t>8 816.01</t>
   </si>
   <si>
     <t>ES0000012J07</t>
   </si>
   <si>
     <t>SPAIN (KINGDOM OF) 1 30/07/2042</t>
   </si>
   <si>
-    <t>37 334.74</t>
+    <t>24 510.36</t>
   </si>
   <si>
     <t>ES00000128C6</t>
   </si>
   <si>
     <t>SPAIN (KINGDOM OF) 2.9 31/10/2046</t>
   </si>
   <si>
-    <t>8 756.57</t>
+    <t>9 549.42</t>
+  </si>
+  <si>
+    <t>ES0000012L60</t>
+  </si>
+  <si>
+    <t>SPAIN (KINGDOM OF) 3.9 30/07/2039</t>
+  </si>
+  <si>
+    <t>52 492.93</t>
   </si>
   <si>
     <t>ES0000012M93</t>
   </si>
   <si>
     <t>SPAIN (KINGDOM OF) 4 31/10/2054</t>
   </si>
   <si>
-    <t>4 655.34</t>
+    <t>4 899.73</t>
   </si>
   <si>
     <t>XS3027988263</t>
   </si>
   <si>
     <t>SSE PLC 3.5 18/03/2032</t>
   </si>
   <si>
-    <t>2 659.42</t>
+    <t>4 590.75</t>
   </si>
   <si>
     <t>XS3310370955</t>
   </si>
   <si>
     <t>SSE PLC PERP</t>
   </si>
   <si>
     <t>XS2439704318</t>
   </si>
   <si>
-    <t>1 402.74</t>
+    <t>1 994.52</t>
   </si>
   <si>
     <t>XS3326547992</t>
   </si>
   <si>
     <t>SWISS RE SUBORDINATED FINANCE PLC 22/04/2037</t>
   </si>
   <si>
-    <t>1 867.83</t>
+    <t>2 668.32</t>
   </si>
   <si>
     <t>XS3324584260</t>
   </si>
   <si>
     <t>SYDNEY AIRPORT FINANCE COMPANY PTY 3.965 28/04/2034</t>
   </si>
   <si>
-    <t>1 325.07</t>
+    <t>1 952.74</t>
   </si>
   <si>
     <t>XS2314267449</t>
   </si>
   <si>
     <t>TELE2 AB 0.75 23/03/2031</t>
   </si>
   <si>
     <t>XS2623868994</t>
   </si>
   <si>
     <t>TELE2 AB 3.75 22/11/2029</t>
   </si>
   <si>
-    <t>3 847.60</t>
+    <t>4 333.05</t>
   </si>
   <si>
     <t>XS2589828941</t>
   </si>
   <si>
     <t>TELIA COMPANY AB 3.625 22/02/2032</t>
   </si>
   <si>
-    <t>1 211.64</t>
+    <t>2 959.59</t>
   </si>
   <si>
     <t>XS3166363906</t>
   </si>
   <si>
     <t>TELSTRA GROUP LTD 3.375 02/03/2035</t>
   </si>
   <si>
-    <t>4 216.44</t>
+    <t>5 215.07</t>
   </si>
   <si>
     <t>XS2613162424</t>
   </si>
   <si>
     <t>TELSTRA GROUP LTD 3.75 04/05/2031</t>
   </si>
   <si>
     <t>XS2549543226</t>
   </si>
   <si>
     <t>TENNET NETHERLANDS BV 4.25 28/04/2032</t>
   </si>
   <si>
     <t>XS3128477521</t>
   </si>
   <si>
     <t>TERNA RETE ELETTRICA NAZIONALE SPA 3 22/07/2031</t>
   </si>
   <si>
-    <t>8 309.59</t>
+    <t>8 975.34</t>
+  </si>
+  <si>
+    <t>XS3281650823</t>
+  </si>
+  <si>
+    <t>TERNA RETE ELETTRICA NAZIONALE SPA PERP</t>
+  </si>
+  <si>
+    <t>1 819.10</t>
   </si>
   <si>
     <t>XS2798269069</t>
   </si>
   <si>
-    <t>TERNA RETE ELETTRICA NAZIONALE SPA PERP</t>
-[...14 lines deleted...]
-    <t>11 597.26</t>
+    <t>1 314.38</t>
+  </si>
+  <si>
+    <t>XS3298843684</t>
+  </si>
+  <si>
+    <t>T-MOBILE USA INC 3.2 19/02/2032</t>
+  </si>
+  <si>
+    <t>2 665.21</t>
   </si>
   <si>
     <t>XS3298843924</t>
   </si>
   <si>
     <t>T-MOBILE USA INC 3.625 19/02/2035</t>
   </si>
   <si>
-    <t>4 953.34</t>
+    <t>6 023.26</t>
   </si>
   <si>
     <t>XS2980851351</t>
   </si>
   <si>
     <t>TORONTO-DOMINION BANK/THE 23/01/2036</t>
   </si>
   <si>
-    <t>3 625.01</t>
+    <t>4 268.93</t>
   </si>
   <si>
     <t>XS3047435659</t>
   </si>
   <si>
     <t>TRANSURBAN FINANCE COMPANY PTY LTD 4.143 17/04/2035</t>
   </si>
   <si>
+    <t>1 078.32</t>
+  </si>
+  <si>
     <t>CH1305916897</t>
   </si>
   <si>
     <t>UBS GROUP AG 09/06/2033</t>
   </si>
   <si>
+    <t>1 423.97</t>
+  </si>
+  <si>
     <t>BE0390119825</t>
   </si>
   <si>
     <t>UCB SA 4.25 20/03/2030</t>
   </si>
   <si>
-    <t>1 117.81</t>
+    <t>1 432.19</t>
   </si>
   <si>
     <t>FR001400SIL1</t>
   </si>
   <si>
     <t>UNIBAIL-RODAMCO-WESTFIELD SE 3.875 11/09/2034</t>
   </si>
   <si>
-    <t>15 181.51</t>
+    <t>16 614.73</t>
   </si>
   <si>
     <t>IT0005710055</t>
   </si>
   <si>
     <t>UNICREDIT SPA 19/05/2036</t>
   </si>
   <si>
-    <t>1 669.22</t>
+    <t>2 921.13</t>
+  </si>
+  <si>
+    <t>XS2450200741</t>
+  </si>
+  <si>
+    <t>UNILEVER FINANCE NETHERLANDS BV 1.25 28/02/2031</t>
+  </si>
+  <si>
+    <t>XS1769091296</t>
+  </si>
+  <si>
+    <t>UNILEVER FINANCE NETHERLANDS BV 1.625 12/02/2033</t>
+  </si>
+  <si>
+    <t>1 415.75</t>
   </si>
   <si>
     <t>XS2496289138</t>
   </si>
   <si>
     <t>UNIVERSAL MUSIC GROUP NV 3.75 30/06/2032</t>
   </si>
   <si>
-    <t>8 520.10</t>
-[...1 lines deleted...]
-  <si>
     <t>FR001400UHP0</t>
   </si>
   <si>
     <t>VEOLIA ENVIRONNEMENT SA 2.974 10/01/2031</t>
   </si>
   <si>
-    <t>4 033.23</t>
+    <t>4 693.22</t>
   </si>
   <si>
     <t>FR0014017P12</t>
   </si>
   <si>
     <t>VEOLIA ENVIRONNEMENT SA 3.69 10/04/2031</t>
   </si>
   <si>
+    <t>1 031.18</t>
+  </si>
+  <si>
     <t>FR00140007L3</t>
   </si>
   <si>
     <t>VEOLIA ENVIRONNEMENT SA NC8.5 PERP</t>
   </si>
   <si>
+    <t>1 260.27</t>
+  </si>
+  <si>
     <t>XS3310548105</t>
   </si>
   <si>
     <t>VESTAS WIND SYSTEMS A/S 3.75 15/06/2033</t>
   </si>
   <si>
     <t>DE000A3MP4V7</t>
   </si>
   <si>
     <t>VONOVIA SE 0.75 01/09/2032</t>
   </si>
   <si>
-    <t>3 649.32</t>
+    <t>3 982.19</t>
   </si>
   <si>
     <t>XS2592516210</t>
   </si>
   <si>
     <t>WOLTERS KLUWER NV 3.75 03/04/2031</t>
   </si>
   <si>
-    <t>1 684.93</t>
+    <t>2 239.73</t>
   </si>
   <si>
     <t>CH1515238637</t>
   </si>
   <si>
     <t>ZUERCHER KANTONALBANK 17/06/2032</t>
   </si>
   <si>
     <t>ER32612CK06</t>
   </si>
   <si>
     <t>DEC26 0RZ7 C @ 97.375</t>
   </si>
   <si>
     <t>ER32612CK09</t>
   </si>
   <si>
     <t>DEC26 0RZ7 C @ 97.875</t>
   </si>
   <si>
-    <t>SX5E2607PQ14</t>
-[...2 lines deleted...]
-    <t>JUL26 SX5E P @ 5800.000000</t>
+    <t>SX5E2609PR21</t>
+  </si>
+  <si>
+    <t>SEP26 SX5E P @ 6100.000000</t>
   </si>
   <si>
     <t>ER32612CK07</t>
   </si>
   <si>
     <t>DEC26 0RZ7 C @ 97.5</t>
   </si>
   <si>
     <t>ER32612CK08</t>
   </si>
   <si>
     <t>DEC26 0RZ7 C @ 97.75</t>
   </si>
   <si>
-    <t>SX5E2607PQ21</t>
-[...2 lines deleted...]
-    <t>JUL26 SX5E P @ 5750.000000</t>
+    <t>SX5E2609PR23</t>
+  </si>
+  <si>
+    <t>SEP26 SX5E P @ 6075.000000</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -3403,215 +3340,215 @@
       </c>
       <c r="D1" t="s">
         <v>4</v>
       </c>
       <c r="E1" t="s">
         <v>5</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>5</v>
       </c>
       <c r="H1" t="s">
         <v>4</v>
       </c>
       <c r="Z1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" t="s">
         <v>7</v>
       </c>
       <c r="B2" s="1">
-        <v>68988.63</v>
+        <v>3988.63</v>
       </c>
       <c r="C2">
-        <v>185.6</v>
+        <v>183.57</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2">
-        <v>12804460.51</v>
+        <v>732214.9</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
-        <v>12804460.51</v>
+        <v>732214.9</v>
       </c>
       <c r="H2" t="s">
         <v>8</v>
       </c>
       <c r="Z2" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="3" spans="1:26">
       <c r="A3" t="s">
         <v>10</v>
       </c>
       <c r="B3" s="1">
-        <v>989663.5967</v>
+        <v>987121.0482</v>
       </c>
       <c r="C3">
-        <v>116.93</v>
+        <v>115.59</v>
       </c>
       <c r="D3" t="s">
         <v>8</v>
       </c>
       <c r="E3">
-        <v>115730970.33</v>
+        <v>114102718.58</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
-        <v>115730970.33</v>
+        <v>114102718.58</v>
       </c>
       <c r="H3" t="s">
         <v>8</v>
       </c>
       <c r="Z3" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="4" spans="1:26">
       <c r="A4" t="s">
         <v>12</v>
       </c>
       <c r="B4" s="1">
-        <v>562537.1</v>
+        <v>558855.99</v>
       </c>
       <c r="C4">
-        <v>103.82</v>
+        <v>102.63</v>
       </c>
       <c r="D4" t="s">
         <v>8</v>
       </c>
       <c r="E4">
-        <v>58406754.81</v>
+        <v>57357128.63</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
-        <v>58406754.81</v>
+        <v>57357128.63</v>
       </c>
       <c r="H4" t="s">
         <v>8</v>
       </c>
       <c r="Z4" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="5" spans="1:26">
       <c r="A5" t="s">
         <v>14</v>
       </c>
       <c r="B5" s="1">
-        <v>6982.3008</v>
+        <v>6904.4091</v>
       </c>
       <c r="C5">
-        <v>104.86</v>
+        <v>103.6</v>
       </c>
       <c r="D5" t="s">
         <v>8</v>
       </c>
       <c r="E5">
-        <v>732219.84</v>
+        <v>715360.36</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
       <c r="G5">
-        <v>732219.84</v>
+        <v>715360.36</v>
       </c>
       <c r="H5" t="s">
         <v>8</v>
       </c>
       <c r="Z5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="6" spans="1:26">
       <c r="A6" t="s">
         <v>16</v>
       </c>
       <c r="B6" s="1">
         <v>1.0</v>
       </c>
       <c r="C6">
-        <v>107.97</v>
+        <v>106.75</v>
       </c>
       <c r="D6" t="s">
         <v>8</v>
       </c>
       <c r="E6">
-        <v>107.97</v>
+        <v>106.75</v>
       </c>
       <c r="F6" t="s">
         <v>8</v>
       </c>
       <c r="G6">
-        <v>107.97</v>
+        <v>106.75</v>
       </c>
       <c r="H6" t="s">
         <v>8</v>
       </c>
       <c r="Z6" t="s">
         <v>15</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z398"/>
+  <dimension ref="A1:Z380"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="N398" sqref="N398"/>
+      <selection activeCell="N380" sqref="N380"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" t="s">
         <v>18</v>
       </c>
       <c r="B1" t="s">
         <v>19</v>
       </c>
       <c r="C1" t="s">
         <v>20</v>
       </c>
       <c r="D1" t="s">
         <v>21</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>22</v>
       </c>
       <c r="G1" t="s">
         <v>23</v>
@@ -3627,19893 +3564,18993 @@
       </c>
       <c r="K1" t="s">
         <v>27</v>
       </c>
       <c r="L1" t="s">
         <v>28</v>
       </c>
       <c r="M1" t="s">
         <v>29</v>
       </c>
       <c r="N1" t="s">
         <v>30</v>
       </c>
       <c r="O1" t="s">
         <v>31</v>
       </c>
       <c r="Z1" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" t="s">
         <v>33</v>
       </c>
       <c r="B2" s="1">
-        <v>952.0</v>
+        <v>2723.0</v>
       </c>
       <c r="C2" s="1">
-        <v>41.14</v>
+        <v>37.35</v>
       </c>
       <c r="D2" s="1">
-        <v>35.22</v>
+        <v>28.2823834007</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
         <v>1.0</v>
       </c>
       <c r="G2" s="1">
-        <v>33529.44</v>
+        <v>77012.93</v>
       </c>
       <c r="H2" s="1">
-        <v>5635.84</v>
+        <v>24691.12</v>
       </c>
       <c r="I2" s="1">
-        <v>16.808631459398</v>
+        <v>32.061005859665</v>
       </c>
       <c r="J2">
         <v>0.0</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2" s="1">
-        <v>39165.28</v>
+        <v>101704.05</v>
       </c>
       <c r="M2" s="1">
-        <v>39165.28</v>
+        <v>101704.05</v>
       </c>
       <c r="N2" s="1">
-        <v>0.02</v>
+        <v>0.06</v>
       </c>
       <c r="O2">
         <v>1</v>
       </c>
       <c r="Z2" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="3" spans="1:26">
       <c r="A3" t="s">
         <v>35</v>
       </c>
       <c r="B3" s="1">
-        <v>2915.0</v>
+        <v>688.0</v>
       </c>
       <c r="C3" s="1">
-        <v>38.41</v>
+        <v>244.8</v>
       </c>
       <c r="D3" s="1">
-        <v>28.2823842196</v>
+        <v>245.3463662791</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
         <v>1.0</v>
       </c>
       <c r="G3" s="1">
-        <v>82443.15</v>
+        <v>168798.3</v>
       </c>
       <c r="H3" s="1">
-        <v>29522.0</v>
+        <v>-375.9</v>
       </c>
       <c r="I3" s="1">
-        <v>35.808918024117</v>
+        <v>-0.22269181620905</v>
       </c>
       <c r="J3">
         <v>0.0</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3" s="1">
-        <v>111965.15</v>
+        <v>168422.4</v>
       </c>
       <c r="M3" s="1">
-        <v>111965.15</v>
+        <v>168422.4</v>
       </c>
       <c r="N3" s="1">
-        <v>0.06</v>
+        <v>0.1</v>
       </c>
       <c r="O3">
         <v>1</v>
       </c>
       <c r="Z3" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="4" spans="1:26">
       <c r="A4" t="s">
         <v>37</v>
       </c>
       <c r="B4" s="1">
-        <v>766.0</v>
+        <v>1121.0</v>
       </c>
       <c r="C4" s="1">
-        <v>284.4</v>
+        <v>181.1</v>
       </c>
       <c r="D4" s="1">
-        <v>245.3463707572</v>
+        <v>201.9023907226</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
         <v>1.0</v>
       </c>
       <c r="G4" s="1">
-        <v>187935.32</v>
+        <v>226332.58</v>
       </c>
       <c r="H4" s="1">
-        <v>29915.08</v>
+        <v>-23319.48</v>
       </c>
       <c r="I4" s="1">
-        <v>15.917752980121</v>
+        <v>-10.303191878076</v>
       </c>
       <c r="J4">
         <v>0.0</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4" s="1">
-        <v>217850.4</v>
+        <v>203013.1</v>
       </c>
       <c r="M4" s="1">
-        <v>217850.4</v>
+        <v>203013.1</v>
       </c>
       <c r="N4" s="1">
         <v>0.12</v>
       </c>
       <c r="O4">
         <v>1</v>
       </c>
       <c r="Z4" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="5" spans="1:26">
       <c r="A5" t="s">
         <v>39</v>
       </c>
       <c r="B5" s="1">
-        <v>1249.0</v>
+        <v>420.0</v>
       </c>
       <c r="C5" s="1">
-        <v>174.5</v>
+        <v>70.2</v>
       </c>
       <c r="D5" s="1">
-        <v>201.9023939151</v>
+        <v>78.795</v>
       </c>
       <c r="E5" t="s">
         <v>8</v>
       </c>
       <c r="F5">
         <v>1.0</v>
       </c>
       <c r="G5" s="1">
-        <v>252176.09</v>
+        <v>33093.9</v>
       </c>
       <c r="H5" s="1">
-        <v>-34225.59</v>
+        <v>-3609.9</v>
       </c>
       <c r="I5" s="1">
-        <v>-13.572099559478</v>
+        <v>-10.908052541405</v>
       </c>
       <c r="J5">
         <v>0.0</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5" s="1">
-        <v>217950.5</v>
+        <v>29484.0</v>
       </c>
       <c r="M5" s="1">
-        <v>217950.5</v>
+        <v>29484.0</v>
       </c>
       <c r="N5" s="1">
-        <v>0.12</v>
+        <v>0.02</v>
       </c>
       <c r="O5">
         <v>1</v>
       </c>
       <c r="Z5" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="6" spans="1:26">
       <c r="A6" t="s">
         <v>41</v>
       </c>
       <c r="B6" s="1">
-        <v>116.0</v>
+        <v>13790.0</v>
       </c>
       <c r="C6" s="1">
-        <v>874.2</v>
+        <v>26.16</v>
       </c>
       <c r="D6" s="1">
-        <v>1263.0082758621</v>
+        <v>27.0131443075</v>
       </c>
       <c r="E6" t="s">
         <v>8</v>
       </c>
       <c r="F6">
         <v>1.0</v>
       </c>
       <c r="G6" s="1">
-        <v>146508.96</v>
+        <v>372511.26</v>
       </c>
       <c r="H6" s="1">
-        <v>-45101.76</v>
+        <v>-11764.86</v>
       </c>
       <c r="I6" s="1">
-        <v>-30.784301519852</v>
+        <v>-3.1582562094902</v>
       </c>
       <c r="J6">
         <v>0.0</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6" s="1">
-        <v>101407.2</v>
+        <v>360746.4</v>
       </c>
       <c r="M6" s="1">
-        <v>101407.2</v>
+        <v>360746.4</v>
       </c>
       <c r="N6" s="1">
-        <v>0.05</v>
+        <v>0.21</v>
       </c>
       <c r="O6">
         <v>1</v>
       </c>
       <c r="Z6" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="7" spans="1:26">
       <c r="A7" t="s">
         <v>43</v>
       </c>
       <c r="B7" s="1">
-        <v>15354.0</v>
+        <v>818.0</v>
       </c>
       <c r="C7" s="1">
-        <v>26.56</v>
+        <v>72.35</v>
       </c>
       <c r="D7" s="1">
-        <v>27.0131438062</v>
+        <v>62.9093520782</v>
       </c>
       <c r="E7" t="s">
         <v>8</v>
       </c>
       <c r="F7">
         <v>1.0</v>
       </c>
       <c r="G7" s="1">
-        <v>414759.81</v>
+        <v>51459.85</v>
       </c>
       <c r="H7" s="1">
-        <v>-6957.57</v>
+        <v>7722.45</v>
       </c>
       <c r="I7" s="1">
-        <v>-1.6774937764582</v>
+        <v>15.00674797925</v>
       </c>
       <c r="J7">
         <v>0.0</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7" s="1">
-        <v>407802.24</v>
+        <v>59182.3</v>
       </c>
       <c r="M7" s="1">
-        <v>407802.24</v>
+        <v>59182.3</v>
       </c>
       <c r="N7" s="1">
-        <v>0.22</v>
+        <v>0.03</v>
       </c>
       <c r="O7">
         <v>1</v>
       </c>
       <c r="Z7" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="8" spans="1:26">
       <c r="A8" t="s">
         <v>45</v>
       </c>
       <c r="B8" s="1">
-        <v>261.0</v>
+        <v>18744.0</v>
       </c>
       <c r="C8" s="1">
-        <v>111.2</v>
+        <v>10.26</v>
       </c>
       <c r="D8" s="1">
-        <v>118.4</v>
+        <v>9.3136838455</v>
       </c>
       <c r="E8" t="s">
         <v>8</v>
       </c>
       <c r="F8">
         <v>1.0</v>
       </c>
       <c r="G8" s="1">
-        <v>30902.4</v>
+        <v>174575.69</v>
       </c>
       <c r="H8" s="1">
-        <v>-1879.2</v>
+        <v>17737.75</v>
       </c>
       <c r="I8" s="1">
-        <v>-6.0810810810811</v>
+        <v>10.160492563426</v>
       </c>
       <c r="J8">
         <v>0.0</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8" s="1">
-        <v>29023.2</v>
+        <v>192313.44</v>
       </c>
       <c r="M8" s="1">
-        <v>29023.2</v>
+        <v>192313.44</v>
       </c>
       <c r="N8" s="1">
-        <v>0.02</v>
+        <v>0.11</v>
       </c>
       <c r="O8">
         <v>1</v>
       </c>
       <c r="Z8" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="9" spans="1:26">
       <c r="A9" t="s">
         <v>47</v>
       </c>
       <c r="B9" s="1">
-        <v>818.0</v>
+        <v>2553.0</v>
       </c>
       <c r="C9" s="1">
-        <v>68.85</v>
+        <v>194.32</v>
       </c>
       <c r="D9" s="1">
-        <v>62.9093520782</v>
+        <v>162.1618644732</v>
       </c>
       <c r="E9" t="s">
         <v>8</v>
       </c>
       <c r="F9">
         <v>1.0</v>
       </c>
       <c r="G9" s="1">
-        <v>51459.85</v>
+        <v>413999.24</v>
       </c>
       <c r="H9" s="1">
-        <v>4859.45</v>
+        <v>82099.72</v>
       </c>
       <c r="I9" s="1">
-        <v>9.4431872615252</v>
+        <v>19.830886646072</v>
       </c>
       <c r="J9">
         <v>0.0</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9" s="1">
-        <v>56319.3</v>
+        <v>496098.96</v>
       </c>
       <c r="M9" s="1">
-        <v>56319.3</v>
+        <v>496098.96</v>
       </c>
       <c r="N9" s="1">
-        <v>0.03</v>
+        <v>0.29</v>
       </c>
       <c r="O9">
         <v>1</v>
       </c>
       <c r="Z9" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="10" spans="1:26">
       <c r="A10" t="s">
         <v>49</v>
       </c>
       <c r="B10" s="1">
-        <v>13722.0</v>
+        <v>1646.0</v>
       </c>
       <c r="C10" s="1">
-        <v>10.725</v>
+        <v>422.9</v>
       </c>
       <c r="D10" s="1">
-        <v>8.8602273721</v>
+        <v>235.840164034</v>
       </c>
       <c r="E10" t="s">
         <v>8</v>
       </c>
       <c r="F10">
         <v>1.0</v>
       </c>
       <c r="G10" s="1">
-        <v>121580.04</v>
+        <v>388192.91</v>
       </c>
       <c r="H10" s="1">
-        <v>25588.41</v>
+        <v>307900.49</v>
       </c>
       <c r="I10" s="1">
-        <v>21.046555010181</v>
+        <v>79.316361032972</v>
       </c>
       <c r="J10">
         <v>0.0</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10" s="1">
-        <v>147168.45</v>
+        <v>696093.4</v>
       </c>
       <c r="M10" s="1">
-        <v>147168.45</v>
+        <v>696093.4</v>
       </c>
       <c r="N10" s="1">
-        <v>0.08</v>
+        <v>0.4</v>
       </c>
       <c r="O10">
         <v>1</v>
       </c>
       <c r="Z10" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="11" spans="1:26">
       <c r="A11" t="s">
         <v>51</v>
       </c>
       <c r="B11" s="1">
-        <v>2758.0</v>
+        <v>4631.0</v>
       </c>
       <c r="C11" s="1">
-        <v>189.52</v>
+        <v>15.705</v>
       </c>
       <c r="D11" s="1">
-        <v>162.1618636693</v>
+        <v>25.1987583675</v>
       </c>
       <c r="E11" t="s">
         <v>8</v>
       </c>
       <c r="F11">
         <v>1.0</v>
       </c>
       <c r="G11" s="1">
-        <v>447242.42</v>
+        <v>116695.45</v>
       </c>
       <c r="H11" s="1">
-        <v>75453.74</v>
+        <v>-43965.59</v>
       </c>
       <c r="I11" s="1">
-        <v>16.87088179158</v>
+        <v>-37.675496345402</v>
       </c>
       <c r="J11">
         <v>0.0</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11" s="1">
-        <v>522696.16</v>
+        <v>72729.86</v>
       </c>
       <c r="M11" s="1">
-        <v>522696.16</v>
+        <v>72729.86</v>
       </c>
       <c r="N11" s="1">
-        <v>0.28</v>
+        <v>0.04</v>
       </c>
       <c r="O11">
         <v>1</v>
       </c>
       <c r="Z11" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="12" spans="1:26">
       <c r="A12" t="s">
         <v>53</v>
       </c>
       <c r="B12" s="1">
-        <v>1832.0</v>
+        <v>6848.0</v>
       </c>
       <c r="C12" s="1">
-        <v>406.6</v>
+        <v>49.94</v>
       </c>
       <c r="D12" s="1">
-        <v>235.8401637555</v>
+        <v>58.9720268692</v>
       </c>
       <c r="E12" t="s">
         <v>8</v>
       </c>
       <c r="F12">
         <v>1.0</v>
       </c>
       <c r="G12" s="1">
-        <v>432059.18</v>
+        <v>403840.44</v>
       </c>
       <c r="H12" s="1">
-        <v>312832.02</v>
+        <v>-61851.32</v>
       </c>
       <c r="I12" s="1">
-        <v>72.404900643472</v>
+        <v>-15.315781648812</v>
       </c>
       <c r="J12">
         <v>0.0</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12" s="1">
-        <v>744891.2</v>
+        <v>341989.12</v>
       </c>
       <c r="M12" s="1">
-        <v>744891.2</v>
+        <v>341989.12</v>
       </c>
       <c r="N12" s="1">
-        <v>0.4</v>
+        <v>0.2</v>
       </c>
       <c r="O12">
         <v>1</v>
       </c>
       <c r="Z12" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="13" spans="1:26">
       <c r="A13" t="s">
         <v>55</v>
       </c>
       <c r="B13" s="1">
-        <v>4631.0</v>
+        <v>2497.0</v>
       </c>
       <c r="C13" s="1">
-        <v>16.21</v>
+        <v>10.74</v>
       </c>
       <c r="D13" s="1">
-        <v>25.1987583675</v>
+        <v>13.1750020024</v>
       </c>
       <c r="E13" t="s">
         <v>8</v>
       </c>
       <c r="F13">
         <v>1.0</v>
       </c>
       <c r="G13" s="1">
-        <v>116695.45</v>
+        <v>32897.98</v>
       </c>
       <c r="H13" s="1">
-        <v>-41626.94</v>
+        <v>-6080.2</v>
       </c>
       <c r="I13" s="1">
-        <v>-35.671433633445</v>
+        <v>-18.481985824054</v>
       </c>
       <c r="J13">
         <v>0.0</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
       <c r="L13" s="1">
-        <v>75068.51</v>
+        <v>26817.78</v>
       </c>
       <c r="M13" s="1">
-        <v>75068.51</v>
+        <v>26817.78</v>
       </c>
       <c r="N13" s="1">
-        <v>0.04</v>
+        <v>0.02</v>
       </c>
       <c r="O13">
         <v>1</v>
       </c>
       <c r="Z13" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="14" spans="1:26">
       <c r="A14" t="s">
         <v>57</v>
       </c>
       <c r="B14" s="1">
-        <v>546.0</v>
+        <v>726.0</v>
       </c>
       <c r="C14" s="1">
-        <v>55.3</v>
+        <v>89.3</v>
       </c>
       <c r="D14" s="1">
-        <v>63.55</v>
+        <v>89.45</v>
       </c>
       <c r="E14" t="s">
         <v>8</v>
       </c>
       <c r="F14">
         <v>1.0</v>
       </c>
       <c r="G14" s="1">
-        <v>34698.3</v>
+        <v>64940.7</v>
       </c>
       <c r="H14" s="1">
-        <v>-4504.5</v>
+        <v>-108.9</v>
       </c>
       <c r="I14" s="1">
-        <v>-12.981904012589</v>
+        <v>-0.16769144773617</v>
       </c>
       <c r="J14">
         <v>0.0</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
       <c r="L14" s="1">
-        <v>30193.8</v>
+        <v>64831.8</v>
       </c>
       <c r="M14" s="1">
-        <v>30193.8</v>
+        <v>64831.8</v>
       </c>
       <c r="N14" s="1">
-        <v>0.02</v>
+        <v>0.04</v>
       </c>
       <c r="O14">
         <v>1</v>
       </c>
       <c r="Z14" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="15" spans="1:26">
       <c r="A15" t="s">
         <v>59</v>
       </c>
       <c r="B15" s="1">
-        <v>5253.0</v>
+        <v>5546.0</v>
       </c>
       <c r="C15" s="1">
-        <v>51.32</v>
+        <v>71.1</v>
       </c>
       <c r="D15" s="1">
-        <v>61.854368932</v>
+        <v>56.3800649116</v>
       </c>
       <c r="E15" t="s">
         <v>8</v>
       </c>
       <c r="F15">
         <v>1.0</v>
       </c>
       <c r="G15" s="1">
-        <v>324921.0</v>
+        <v>312683.84</v>
       </c>
       <c r="H15" s="1">
-        <v>-55337.04</v>
+        <v>81636.76</v>
       </c>
       <c r="I15" s="1">
-        <v>-17.030921362423</v>
+        <v>26.108403939263</v>
       </c>
       <c r="J15">
         <v>0.0</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15" s="1">
-        <v>269583.96</v>
+        <v>394320.6</v>
       </c>
       <c r="M15" s="1">
-        <v>269583.96</v>
+        <v>394320.6</v>
       </c>
       <c r="N15" s="1">
-        <v>0.14</v>
+        <v>0.23</v>
       </c>
       <c r="O15">
         <v>1</v>
       </c>
       <c r="Z15" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="16" spans="1:26">
       <c r="A16" t="s">
         <v>61</v>
       </c>
       <c r="B16" s="1">
-        <v>2497.0</v>
+        <v>3669.0</v>
       </c>
       <c r="C16" s="1">
-        <v>9.976</v>
+        <v>34.66</v>
       </c>
       <c r="D16" s="1">
-        <v>13.1750020024</v>
+        <v>30.6925211229</v>
       </c>
       <c r="E16" t="s">
         <v>8</v>
       </c>
       <c r="F16">
         <v>1.0</v>
       </c>
       <c r="G16" s="1">
-        <v>32897.98</v>
+        <v>112610.86</v>
       </c>
       <c r="H16" s="1">
-        <v>-7987.91</v>
+        <v>14556.68</v>
       </c>
       <c r="I16" s="1">
-        <v>-24.28085250219</v>
+        <v>12.926533018219</v>
       </c>
       <c r="J16">
         <v>0.0</v>
       </c>
       <c r="K16">
         <v>0.0</v>
       </c>
       <c r="L16" s="1">
-        <v>24910.07</v>
+        <v>127167.54</v>
       </c>
       <c r="M16" s="1">
-        <v>24910.07</v>
+        <v>127167.54</v>
       </c>
       <c r="N16" s="1">
-        <v>0.01</v>
+        <v>0.07</v>
       </c>
       <c r="O16">
         <v>1</v>
       </c>
       <c r="Z16" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="17" spans="1:26">
       <c r="A17" t="s">
         <v>63</v>
       </c>
       <c r="B17" s="1">
-        <v>6176.0</v>
+        <v>150.0</v>
       </c>
       <c r="C17" s="1">
-        <v>70.84</v>
+        <v>869.4</v>
       </c>
       <c r="D17" s="1">
-        <v>56.3800647668</v>
+        <v>964.4</v>
       </c>
       <c r="E17" t="s">
         <v>8</v>
       </c>
       <c r="F17">
         <v>1.0</v>
       </c>
       <c r="G17" s="1">
-        <v>348203.28</v>
+        <v>144660.0</v>
       </c>
       <c r="H17" s="1">
-        <v>89304.56</v>
+        <v>-14250.0</v>
       </c>
       <c r="I17" s="1">
-        <v>25.647248354467</v>
+        <v>-9.8506843633347</v>
       </c>
       <c r="J17">
         <v>0.0</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17" s="1">
-        <v>437507.84</v>
+        <v>130410.0</v>
       </c>
       <c r="M17" s="1">
-        <v>437507.84</v>
+        <v>130410.0</v>
       </c>
       <c r="N17" s="1">
-        <v>0.23</v>
+        <v>0.08</v>
       </c>
       <c r="O17">
         <v>1</v>
       </c>
       <c r="Z17" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:26">
       <c r="A18" t="s">
         <v>65</v>
       </c>
       <c r="B18" s="1">
-        <v>2992.0</v>
+        <v>1919.0</v>
       </c>
       <c r="C18" s="1">
-        <v>34.06</v>
+        <v>1537.0</v>
       </c>
       <c r="D18" s="1">
-        <v>29.7645855615</v>
+        <v>539.8435330902</v>
       </c>
       <c r="E18" t="s">
         <v>8</v>
       </c>
       <c r="F18">
         <v>1.0</v>
       </c>
       <c r="G18" s="1">
-        <v>89055.64</v>
+        <v>1035959.74</v>
       </c>
       <c r="H18" s="1">
-        <v>12851.88</v>
+        <v>1913543.26</v>
       </c>
       <c r="I18" s="1">
-        <v>14.431292616616</v>
+        <v>184.71212597509</v>
       </c>
       <c r="J18">
         <v>0.0</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
       <c r="L18" s="1">
-        <v>101907.52</v>
+        <v>2949503.0</v>
       </c>
       <c r="M18" s="1">
-        <v>101907.52</v>
+        <v>2949503.0</v>
       </c>
       <c r="N18" s="1">
-        <v>0.05</v>
+        <v>1.71</v>
       </c>
       <c r="O18">
         <v>1</v>
       </c>
       <c r="Z18" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="19" spans="1:26">
       <c r="A19" t="s">
         <v>67</v>
       </c>
       <c r="B19" s="1">
-        <v>2132.0</v>
+        <v>686.0</v>
       </c>
       <c r="C19" s="1">
-        <v>1655.8</v>
+        <v>69.66</v>
       </c>
       <c r="D19" s="1">
-        <v>539.8435365854</v>
+        <v>61.44</v>
       </c>
       <c r="E19" t="s">
         <v>8</v>
       </c>
       <c r="F19">
         <v>1.0</v>
       </c>
       <c r="G19" s="1">
-        <v>1150946.42</v>
+        <v>42147.84</v>
       </c>
       <c r="H19" s="1">
-        <v>2379219.18</v>
+        <v>5638.92</v>
       </c>
       <c r="I19" s="1">
-        <v>206.71850041464</v>
+        <v>13.37890625</v>
       </c>
       <c r="J19">
         <v>0.0</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
       <c r="L19" s="1">
-        <v>3530165.6</v>
+        <v>47786.76</v>
       </c>
       <c r="M19" s="1">
-        <v>3530165.6</v>
+        <v>47786.76</v>
       </c>
       <c r="N19" s="1">
-        <v>1.88</v>
+        <v>0.03</v>
       </c>
       <c r="O19">
         <v>1</v>
       </c>
       <c r="Z19" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="20" spans="1:26">
       <c r="A20" t="s">
         <v>69</v>
       </c>
       <c r="B20" s="1">
-        <v>686.0</v>
+        <v>792.0</v>
       </c>
       <c r="C20" s="1">
-        <v>66.94</v>
+        <v>171.1</v>
       </c>
       <c r="D20" s="1">
-        <v>61.44</v>
+        <v>179.8</v>
       </c>
       <c r="E20" t="s">
         <v>8</v>
       </c>
       <c r="F20">
         <v>1.0</v>
       </c>
       <c r="G20" s="1">
-        <v>42147.84</v>
+        <v>142401.6</v>
       </c>
       <c r="H20" s="1">
-        <v>3773.0</v>
+        <v>-6890.4</v>
       </c>
       <c r="I20" s="1">
-        <v>8.9518229166667</v>
+        <v>-4.8387096774194</v>
       </c>
       <c r="J20">
         <v>0.0</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20" s="1">
-        <v>45920.84</v>
+        <v>135511.2</v>
       </c>
       <c r="M20" s="1">
-        <v>45920.84</v>
+        <v>135511.2</v>
       </c>
       <c r="N20" s="1">
-        <v>0.02</v>
+        <v>0.08</v>
       </c>
       <c r="O20">
         <v>1</v>
       </c>
       <c r="Z20" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="21" spans="1:26">
       <c r="A21" t="s">
         <v>71</v>
       </c>
       <c r="B21" s="1">
-        <v>16973.0</v>
+        <v>15494.0</v>
       </c>
       <c r="C21" s="1">
-        <v>42.81</v>
+        <v>44.8</v>
       </c>
       <c r="D21" s="1">
-        <v>28.8278041595</v>
+        <v>28.8278043113</v>
       </c>
       <c r="E21" t="s">
         <v>8</v>
       </c>
       <c r="F21">
         <v>1.0</v>
       </c>
       <c r="G21" s="1">
-        <v>489294.32</v>
+        <v>446658.0</v>
       </c>
       <c r="H21" s="1">
-        <v>237319.81</v>
+        <v>247473.2</v>
       </c>
       <c r="I21" s="1">
-        <v>48.502465755172</v>
+        <v>55.405522793726</v>
       </c>
       <c r="J21">
         <v>0.0</v>
       </c>
       <c r="K21">
         <v>0.0</v>
       </c>
       <c r="L21" s="1">
-        <v>726614.13</v>
+        <v>694131.2</v>
       </c>
       <c r="M21" s="1">
-        <v>726614.13</v>
+        <v>694131.2</v>
       </c>
       <c r="N21" s="1">
-        <v>0.39</v>
+        <v>0.4</v>
       </c>
       <c r="O21">
         <v>1</v>
       </c>
       <c r="Z21" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="22" spans="1:26">
       <c r="A22" t="s">
         <v>73</v>
       </c>
       <c r="B22" s="1">
         <v>3725.0</v>
       </c>
       <c r="C22" s="1">
-        <v>9.79</v>
+        <v>10.59</v>
       </c>
       <c r="D22" s="1">
         <v>8.3950013423</v>
       </c>
       <c r="E22" t="s">
         <v>8</v>
       </c>
       <c r="F22">
         <v>1.0</v>
       </c>
       <c r="G22" s="1">
         <v>31271.38</v>
       </c>
       <c r="H22" s="1">
-        <v>5196.37</v>
+        <v>8176.37</v>
       </c>
       <c r="I22" s="1">
-        <v>16.61701530281</v>
+        <v>26.146495613561</v>
       </c>
       <c r="J22">
         <v>0.0</v>
       </c>
       <c r="K22">
         <v>0.0</v>
       </c>
       <c r="L22" s="1">
-        <v>36467.75</v>
+        <v>39447.75</v>
       </c>
       <c r="M22" s="1">
-        <v>36467.75</v>
+        <v>39447.75</v>
       </c>
       <c r="N22" s="1">
         <v>0.02</v>
       </c>
       <c r="O22">
         <v>1</v>
       </c>
       <c r="Z22" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="23" spans="1:26">
       <c r="A23" t="s">
         <v>75</v>
       </c>
       <c r="B23" s="1">
-        <v>595.0</v>
+        <v>3916.0</v>
       </c>
       <c r="C23" s="1">
-        <v>66.3</v>
+        <v>11.28</v>
       </c>
       <c r="D23" s="1">
-        <v>54.85</v>
+        <v>12.5343998979</v>
       </c>
       <c r="E23" t="s">
         <v>8</v>
       </c>
       <c r="F23">
         <v>1.0</v>
       </c>
       <c r="G23" s="1">
-        <v>32635.75</v>
+        <v>49084.71</v>
       </c>
       <c r="H23" s="1">
-        <v>6812.75</v>
+        <v>-4912.23</v>
       </c>
       <c r="I23" s="1">
-        <v>20.875113947129</v>
+        <v>-10.007658189281</v>
       </c>
       <c r="J23">
         <v>0.0</v>
       </c>
       <c r="K23">
         <v>0.0</v>
       </c>
       <c r="L23" s="1">
-        <v>39448.5</v>
+        <v>44172.48</v>
       </c>
       <c r="M23" s="1">
-        <v>39448.5</v>
+        <v>44172.48</v>
       </c>
       <c r="N23" s="1">
-        <v>0.02</v>
+        <v>0.03</v>
       </c>
       <c r="O23">
         <v>1</v>
       </c>
       <c r="Z23" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="24" spans="1:26">
       <c r="A24" t="s">
         <v>77</v>
       </c>
       <c r="B24" s="1">
-        <v>3780.0</v>
+        <v>3532.0</v>
       </c>
       <c r="C24" s="1">
-        <v>22.24</v>
+        <v>22.37</v>
       </c>
       <c r="D24" s="1">
-        <v>18.1805714286</v>
+        <v>18.1805719139</v>
       </c>
       <c r="E24" t="s">
         <v>8</v>
       </c>
       <c r="F24">
         <v>1.0</v>
       </c>
       <c r="G24" s="1">
-        <v>68722.56</v>
+        <v>64213.78</v>
       </c>
       <c r="H24" s="1">
-        <v>15344.64</v>
+        <v>14797.06</v>
       </c>
       <c r="I24" s="1">
-        <v>22.328388232336</v>
+        <v>23.043433979436</v>
       </c>
       <c r="J24">
         <v>0.0</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
       <c r="L24" s="1">
-        <v>84067.2</v>
+        <v>79010.84</v>
       </c>
       <c r="M24" s="1">
-        <v>84067.2</v>
+        <v>79010.84</v>
       </c>
       <c r="N24" s="1">
-        <v>0.04</v>
+        <v>0.05</v>
       </c>
       <c r="O24">
         <v>1</v>
       </c>
       <c r="Z24" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="25" spans="1:26">
       <c r="A25" t="s">
         <v>79</v>
       </c>
       <c r="B25" s="1">
-        <v>30797.0</v>
+        <v>28774.0</v>
       </c>
       <c r="C25" s="1">
-        <v>21.75</v>
+        <v>22.07</v>
       </c>
       <c r="D25" s="1">
-        <v>9.7652784362</v>
+        <v>9.7652783763</v>
       </c>
       <c r="E25" t="s">
         <v>8</v>
       </c>
       <c r="F25">
         <v>1.0</v>
       </c>
       <c r="G25" s="1">
-        <v>300741.28</v>
+        <v>280986.12</v>
       </c>
       <c r="H25" s="1">
-        <v>369093.47</v>
+        <v>354056.06</v>
       </c>
       <c r="I25" s="1">
-        <v>122.72790419726</v>
+        <v>126.00482187519</v>
       </c>
       <c r="J25">
         <v>0.0</v>
       </c>
       <c r="K25">
         <v>0.0</v>
       </c>
       <c r="L25" s="1">
-        <v>669834.75</v>
+        <v>635042.18</v>
       </c>
       <c r="M25" s="1">
-        <v>669834.75</v>
+        <v>635042.18</v>
       </c>
       <c r="N25" s="1">
-        <v>0.36</v>
+        <v>0.37</v>
       </c>
       <c r="O25">
         <v>1</v>
       </c>
       <c r="Z25" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="26" spans="1:26">
       <c r="A26" t="s">
         <v>81</v>
       </c>
       <c r="B26" s="1">
-        <v>25443.0</v>
+        <v>23771.0</v>
       </c>
       <c r="C26" s="1">
-        <v>3.183</v>
+        <v>3.186</v>
       </c>
       <c r="D26" s="1">
-        <v>3.1977663798</v>
+        <v>3.1977661857</v>
       </c>
       <c r="E26" t="s">
         <v>8</v>
       </c>
       <c r="F26">
         <v>1.0</v>
       </c>
       <c r="G26" s="1">
-        <v>81360.77</v>
+        <v>76014.1</v>
       </c>
       <c r="H26" s="1">
-        <v>-375.7</v>
+        <v>-279.69</v>
       </c>
       <c r="I26" s="1">
-        <v>-0.46177045767881</v>
+        <v>-0.36794489443406</v>
       </c>
       <c r="J26">
         <v>0.0</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26" s="1">
-        <v>80985.07</v>
+        <v>75734.41</v>
       </c>
       <c r="M26" s="1">
-        <v>80985.07</v>
+        <v>75734.41</v>
       </c>
       <c r="N26" s="1">
         <v>0.04</v>
       </c>
       <c r="O26">
         <v>1</v>
       </c>
       <c r="Z26" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="27" spans="1:26">
       <c r="A27" t="s">
         <v>83</v>
       </c>
       <c r="B27" s="1">
-        <v>68599.0</v>
+        <v>61601.0</v>
       </c>
       <c r="C27" s="1">
-        <v>11.998</v>
+        <v>11.814</v>
       </c>
       <c r="D27" s="1">
-        <v>7.8345162466</v>
+        <v>7.8345163228</v>
       </c>
       <c r="E27" t="s">
         <v>8</v>
       </c>
       <c r="F27">
         <v>1.0</v>
       </c>
       <c r="G27" s="1">
-        <v>537439.98</v>
+        <v>482614.04</v>
       </c>
       <c r="H27" s="1">
-        <v>285610.82</v>
+        <v>245140.17</v>
       </c>
       <c r="I27" s="1">
-        <v>53.142830944583</v>
+        <v>50.79424751091</v>
       </c>
       <c r="J27">
         <v>0.0</v>
       </c>
       <c r="K27">
         <v>0.0</v>
       </c>
       <c r="L27" s="1">
-        <v>823050.8</v>
+        <v>727754.21</v>
       </c>
       <c r="M27" s="1">
-        <v>823050.8</v>
+        <v>727754.21</v>
       </c>
       <c r="N27" s="1">
-        <v>0.44</v>
+        <v>0.42</v>
       </c>
       <c r="O27">
         <v>1</v>
       </c>
       <c r="Z27" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="28" spans="1:26">
       <c r="A28" t="s">
         <v>85</v>
       </c>
       <c r="B28" s="1">
-        <v>4423.0</v>
+        <v>4132.0</v>
       </c>
       <c r="C28" s="1">
-        <v>18.68</v>
+        <v>17.29</v>
       </c>
       <c r="D28" s="1">
-        <v>16.4668573366</v>
+        <v>16.4668562439</v>
       </c>
       <c r="E28" t="s">
         <v>8</v>
       </c>
       <c r="F28">
         <v>1.0</v>
       </c>
       <c r="G28" s="1">
-        <v>72832.91</v>
+        <v>68041.05</v>
       </c>
       <c r="H28" s="1">
-        <v>9788.73</v>
+        <v>3401.23</v>
       </c>
       <c r="I28" s="1">
-        <v>13.439982008133</v>
+        <v>4.9987911709181</v>
       </c>
       <c r="J28">
         <v>0.0</v>
       </c>
       <c r="K28">
         <v>0.0</v>
       </c>
       <c r="L28" s="1">
-        <v>82621.64</v>
+        <v>71442.28</v>
       </c>
       <c r="M28" s="1">
-        <v>82621.64</v>
+        <v>71442.28</v>
       </c>
       <c r="N28" s="1">
         <v>0.04</v>
       </c>
       <c r="O28">
         <v>1</v>
       </c>
       <c r="Z28" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="29" spans="1:26">
       <c r="A29" t="s">
         <v>87</v>
       </c>
       <c r="B29" s="1">
         <v>2924.0</v>
       </c>
       <c r="C29" s="1">
-        <v>15.17</v>
+        <v>15.45</v>
       </c>
       <c r="D29" s="1">
         <v>14.175</v>
       </c>
       <c r="E29" t="s">
         <v>8</v>
       </c>
       <c r="F29">
         <v>1.0</v>
       </c>
       <c r="G29" s="1">
         <v>41447.7</v>
       </c>
       <c r="H29" s="1">
-        <v>2909.38</v>
+        <v>3728.1</v>
       </c>
       <c r="I29" s="1">
-        <v>7.0194003527337</v>
+        <v>8.994708994709</v>
       </c>
       <c r="J29">
         <v>0.0</v>
       </c>
       <c r="K29">
         <v>0.0</v>
       </c>
       <c r="L29" s="1">
-        <v>44357.08</v>
+        <v>45175.8</v>
       </c>
       <c r="M29" s="1">
-        <v>44357.08</v>
+        <v>45175.8</v>
       </c>
       <c r="N29" s="1">
-        <v>0.02</v>
+        <v>0.03</v>
       </c>
       <c r="O29">
         <v>1</v>
       </c>
       <c r="Z29" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="30" spans="1:26">
       <c r="A30" t="s">
         <v>89</v>
       </c>
       <c r="B30" s="1">
-        <v>646.0</v>
+        <v>345.0</v>
       </c>
       <c r="C30" s="1">
-        <v>172.6</v>
+        <v>225.5</v>
       </c>
       <c r="D30" s="1">
-        <v>127.7952012384</v>
+        <v>188.7486376812</v>
       </c>
       <c r="E30" t="s">
         <v>8</v>
       </c>
       <c r="F30">
         <v>1.0</v>
       </c>
       <c r="G30" s="1">
-        <v>82555.7</v>
+        <v>65118.28</v>
       </c>
       <c r="H30" s="1">
-        <v>28943.9</v>
+        <v>12679.22</v>
       </c>
       <c r="I30" s="1">
-        <v>35.059844444418</v>
+        <v>19.471060967827</v>
       </c>
       <c r="J30">
         <v>0.0</v>
       </c>
       <c r="K30">
         <v>0.0</v>
       </c>
       <c r="L30" s="1">
-        <v>111499.6</v>
+        <v>77797.5</v>
       </c>
       <c r="M30" s="1">
-        <v>111499.6</v>
+        <v>77797.5</v>
       </c>
       <c r="N30" s="1">
-        <v>0.06</v>
+        <v>0.04</v>
       </c>
       <c r="O30">
         <v>1</v>
       </c>
       <c r="Z30" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="31" spans="1:26">
       <c r="A31" t="s">
         <v>91</v>
       </c>
       <c r="B31" s="1">
-        <v>369.0</v>
+        <v>4626.0</v>
       </c>
       <c r="C31" s="1">
-        <v>320.3</v>
+        <v>58.54</v>
       </c>
       <c r="D31" s="1">
-        <v>188.7486449864</v>
+        <v>78.4420860355</v>
       </c>
       <c r="E31" t="s">
         <v>8</v>
       </c>
       <c r="F31">
         <v>1.0</v>
       </c>
       <c r="G31" s="1">
-        <v>69648.25</v>
+        <v>362873.09</v>
       </c>
       <c r="H31" s="1">
-        <v>48542.45</v>
+        <v>-92067.05</v>
       </c>
       <c r="I31" s="1">
-        <v>69.696582469768</v>
+        <v>-25.371693999133</v>
       </c>
       <c r="J31">
         <v>0.0</v>
       </c>
       <c r="K31">
         <v>0.0</v>
       </c>
       <c r="L31" s="1">
-        <v>118190.7</v>
+        <v>270806.04</v>
       </c>
       <c r="M31" s="1">
-        <v>118190.7</v>
+        <v>270806.04</v>
       </c>
       <c r="N31" s="1">
-        <v>0.06</v>
+        <v>0.16</v>
       </c>
       <c r="O31">
         <v>1</v>
       </c>
       <c r="Z31" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="32" spans="1:26">
       <c r="A32" t="s">
         <v>93</v>
       </c>
       <c r="B32" s="1">
-        <v>999.0</v>
+        <v>5399.0</v>
       </c>
       <c r="C32" s="1">
-        <v>30.08</v>
+        <v>101.94</v>
       </c>
       <c r="D32" s="1">
-        <v>34.2</v>
+        <v>76.4371439155</v>
       </c>
       <c r="E32" t="s">
         <v>8</v>
       </c>
       <c r="F32">
         <v>1.0</v>
       </c>
       <c r="G32" s="1">
-        <v>34165.8</v>
+        <v>412684.14</v>
       </c>
       <c r="H32" s="1">
-        <v>-4115.88</v>
+        <v>137689.92</v>
       </c>
       <c r="I32" s="1">
-        <v>-12.046783625731</v>
+        <v>33.364480641296</v>
       </c>
       <c r="J32">
         <v>0.0</v>
       </c>
       <c r="K32">
         <v>0.0</v>
       </c>
       <c r="L32" s="1">
-        <v>30049.92</v>
+        <v>550374.06</v>
       </c>
       <c r="M32" s="1">
-        <v>30049.92</v>
+        <v>550374.06</v>
       </c>
       <c r="N32" s="1">
-        <v>0.02</v>
+        <v>0.32</v>
       </c>
       <c r="O32">
         <v>1</v>
       </c>
       <c r="Z32" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="33" spans="1:26">
       <c r="A33" t="s">
         <v>95</v>
       </c>
       <c r="B33" s="1">
-        <v>5151.0</v>
+        <v>989864.0</v>
       </c>
       <c r="C33" s="1">
-        <v>60.94</v>
+        <v>11.292</v>
       </c>
       <c r="D33" s="1">
-        <v>78.442085032</v>
+        <v>11.257690511</v>
       </c>
       <c r="E33" t="s">
         <v>8</v>
       </c>
       <c r="F33">
         <v>1.0</v>
       </c>
       <c r="G33" s="1">
-        <v>404055.18</v>
+        <v>11143582.56</v>
       </c>
       <c r="H33" s="1">
-        <v>-90153.24</v>
+        <v>33961.73</v>
       </c>
       <c r="I33" s="1">
-        <v>-22.312110934947</v>
+        <v>0.30476491574537</v>
       </c>
       <c r="J33">
         <v>0.0</v>
       </c>
       <c r="K33">
         <v>0.0</v>
       </c>
       <c r="L33" s="1">
-        <v>313901.94</v>
+        <v>11177544.29</v>
       </c>
       <c r="M33" s="1">
-        <v>313901.94</v>
+        <v>11177544.29</v>
       </c>
       <c r="N33" s="1">
-        <v>0.17</v>
+        <v>6.46</v>
       </c>
       <c r="O33">
         <v>1</v>
       </c>
       <c r="Z33" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="34" spans="1:26">
       <c r="A34" t="s">
         <v>97</v>
       </c>
       <c r="B34" s="1">
-        <v>5779.0</v>
+        <v>123376.0</v>
       </c>
       <c r="C34" s="1">
-        <v>101.84</v>
+        <v>10.646</v>
       </c>
       <c r="D34" s="1">
-        <v>76.4371431043</v>
+        <v>10.6772995558</v>
       </c>
       <c r="E34" t="s">
         <v>8</v>
       </c>
       <c r="F34">
         <v>1.0</v>
       </c>
       <c r="G34" s="1">
-        <v>441730.25</v>
+        <v>1317322.51</v>
       </c>
       <c r="H34" s="1">
-        <v>146803.11</v>
+        <v>-3861.61</v>
       </c>
       <c r="I34" s="1">
-        <v>33.233655607693</v>
+        <v>-0.29314081940344</v>
       </c>
       <c r="J34">
         <v>0.0</v>
       </c>
       <c r="K34">
         <v>0.0</v>
       </c>
       <c r="L34" s="1">
-        <v>588533.36</v>
+        <v>1313460.9</v>
       </c>
       <c r="M34" s="1">
-        <v>588533.36</v>
+        <v>1313460.9</v>
       </c>
       <c r="N34" s="1">
-        <v>0.31</v>
+        <v>0.76</v>
       </c>
       <c r="O34">
         <v>1</v>
       </c>
       <c r="Z34" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="35" spans="1:26">
       <c r="A35" t="s">
         <v>99</v>
       </c>
       <c r="B35" s="1">
-        <v>989864.0</v>
+        <v>1338.0</v>
       </c>
       <c r="C35" s="1">
-        <v>11.314</v>
+        <v>47.78</v>
       </c>
       <c r="D35" s="1">
-        <v>11.257690511</v>
+        <v>52.4771524664</v>
       </c>
       <c r="E35" t="s">
         <v>8</v>
       </c>
       <c r="F35">
         <v>1.0</v>
       </c>
       <c r="G35" s="1">
-        <v>11143582.56</v>
+        <v>70214.43</v>
       </c>
       <c r="H35" s="1">
-        <v>55738.74</v>
+        <v>-6284.79</v>
       </c>
       <c r="I35" s="1">
-        <v>0.50018689860184</v>
+        <v>-8.9508524102524</v>
       </c>
       <c r="J35">
         <v>0.0</v>
       </c>
       <c r="K35">
         <v>0.0</v>
       </c>
       <c r="L35" s="1">
-        <v>11199321.3</v>
+        <v>63929.64</v>
       </c>
       <c r="M35" s="1">
-        <v>11199321.3</v>
+        <v>63929.64</v>
       </c>
       <c r="N35" s="1">
-        <v>5.97</v>
+        <v>0.04</v>
       </c>
       <c r="O35">
         <v>1</v>
       </c>
       <c r="Z35" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="36" spans="1:26">
       <c r="A36" t="s">
         <v>101</v>
       </c>
       <c r="B36" s="1">
-        <v>336122.0</v>
+        <v>7053.0</v>
       </c>
       <c r="C36" s="1">
-        <v>10.738</v>
+        <v>27.4</v>
       </c>
       <c r="D36" s="1">
-        <v>10.6772995222</v>
+        <v>25.0837657734</v>
       </c>
       <c r="E36" t="s">
         <v>8</v>
       </c>
       <c r="F36">
         <v>1.0</v>
       </c>
       <c r="G36" s="1">
-        <v>3588875.27</v>
+        <v>176915.8</v>
       </c>
       <c r="H36" s="1">
-        <v>20402.77</v>
+        <v>16336.4</v>
       </c>
       <c r="I36" s="1">
-        <v>0.5685003926035</v>
+        <v>9.2339971896235</v>
       </c>
       <c r="J36">
         <v>0.0</v>
       </c>
       <c r="K36">
         <v>0.0</v>
       </c>
       <c r="L36" s="1">
-        <v>3609278.04</v>
+        <v>193252.2</v>
       </c>
       <c r="M36" s="1">
-        <v>3609278.04</v>
+        <v>193252.2</v>
       </c>
       <c r="N36" s="1">
-        <v>1.92</v>
+        <v>0.11</v>
       </c>
       <c r="O36">
         <v>1</v>
       </c>
       <c r="Z36" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="37" spans="1:26">
       <c r="A37" t="s">
         <v>103</v>
       </c>
       <c r="B37" s="1">
-        <v>1338.0</v>
+        <v>24177.0</v>
       </c>
       <c r="C37" s="1">
-        <v>50.42</v>
+        <v>12.47</v>
       </c>
       <c r="D37" s="1">
-        <v>52.4771524664</v>
+        <v>10.566868925</v>
       </c>
       <c r="E37" t="s">
         <v>8</v>
       </c>
       <c r="F37">
         <v>1.0</v>
       </c>
       <c r="G37" s="1">
-        <v>70214.43</v>
+        <v>255475.19</v>
       </c>
       <c r="H37" s="1">
-        <v>-2752.47</v>
+        <v>46012.0</v>
       </c>
       <c r="I37" s="1">
-        <v>-3.9200916392827</v>
+        <v>18.010359440382</v>
       </c>
       <c r="J37">
         <v>0.0</v>
       </c>
       <c r="K37">
         <v>0.0</v>
       </c>
       <c r="L37" s="1">
-        <v>67461.96</v>
+        <v>301487.19</v>
       </c>
       <c r="M37" s="1">
-        <v>67461.96</v>
+        <v>301487.19</v>
       </c>
       <c r="N37" s="1">
-        <v>0.04</v>
+        <v>0.17</v>
       </c>
       <c r="O37">
         <v>1</v>
       </c>
       <c r="Z37" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="38" spans="1:26">
       <c r="A38" t="s">
         <v>105</v>
       </c>
       <c r="B38" s="1">
-        <v>7108.0</v>
+        <v>3519.0</v>
       </c>
       <c r="C38" s="1">
-        <v>13.904</v>
+        <v>36.85</v>
       </c>
       <c r="D38" s="1">
-        <v>11.9557132808</v>
+        <v>35.6614521171</v>
       </c>
       <c r="E38" t="s">
         <v>8</v>
       </c>
       <c r="F38">
         <v>1.0</v>
       </c>
       <c r="G38" s="1">
-        <v>84981.21</v>
+        <v>125492.65</v>
       </c>
       <c r="H38" s="1">
-        <v>13848.42</v>
+        <v>4182.5</v>
       </c>
       <c r="I38" s="1">
-        <v>16.295861167427</v>
+        <v>3.3328645143759</v>
       </c>
       <c r="J38">
         <v>0.0</v>
       </c>
       <c r="K38">
         <v>0.0</v>
       </c>
       <c r="L38" s="1">
-        <v>98829.63</v>
+        <v>129675.15</v>
       </c>
       <c r="M38" s="1">
-        <v>98829.63</v>
+        <v>129675.15</v>
       </c>
       <c r="N38" s="1">
-        <v>0.05</v>
+        <v>0.07</v>
       </c>
       <c r="O38">
         <v>1</v>
       </c>
       <c r="Z38" t="s">
         <v>104</v>
       </c>
     </row>
     <row r="39" spans="1:26">
       <c r="A39" t="s">
         <v>107</v>
       </c>
       <c r="B39" s="1">
-        <v>7853.0</v>
+        <v>950.0</v>
       </c>
       <c r="C39" s="1">
-        <v>25.54</v>
+        <v>75.98</v>
       </c>
       <c r="D39" s="1">
-        <v>25.08376544</v>
+        <v>67.9513263158</v>
       </c>
       <c r="E39" t="s">
         <v>8</v>
       </c>
       <c r="F39">
         <v>1.0</v>
       </c>
       <c r="G39" s="1">
-        <v>196982.81</v>
+        <v>64553.76</v>
       </c>
       <c r="H39" s="1">
-        <v>3582.81</v>
+        <v>7627.24</v>
       </c>
       <c r="I39" s="1">
-        <v>1.8188439894831</v>
+        <v>11.815330354111</v>
       </c>
       <c r="J39">
         <v>0.0</v>
       </c>
       <c r="K39">
         <v>0.0</v>
       </c>
       <c r="L39" s="1">
-        <v>200565.62</v>
+        <v>72181.0</v>
       </c>
       <c r="M39" s="1">
-        <v>200565.62</v>
+        <v>72181.0</v>
       </c>
       <c r="N39" s="1">
-        <v>0.11</v>
+        <v>0.04</v>
       </c>
       <c r="O39">
         <v>1</v>
       </c>
       <c r="Z39" t="s">
         <v>106</v>
       </c>
     </row>
     <row r="40" spans="1:26">
       <c r="A40" t="s">
         <v>109</v>
       </c>
       <c r="B40" s="1">
-        <v>26920.0</v>
+        <v>530.0</v>
       </c>
       <c r="C40" s="1">
-        <v>12.72</v>
+        <v>52.55</v>
       </c>
       <c r="D40" s="1">
-        <v>10.5668688707</v>
+        <v>59.9485660377</v>
       </c>
       <c r="E40" t="s">
         <v>8</v>
       </c>
       <c r="F40">
         <v>1.0</v>
       </c>
       <c r="G40" s="1">
-        <v>284460.11</v>
+        <v>31772.74</v>
       </c>
       <c r="H40" s="1">
-        <v>57962.29</v>
+        <v>-3921.24</v>
       </c>
       <c r="I40" s="1">
-        <v>20.37624537233</v>
+        <v>-12.341522953324</v>
       </c>
       <c r="J40">
         <v>0.0</v>
       </c>
       <c r="K40">
         <v>0.0</v>
       </c>
       <c r="L40" s="1">
-        <v>342422.4</v>
+        <v>27851.5</v>
       </c>
       <c r="M40" s="1">
-        <v>342422.4</v>
+        <v>27851.5</v>
       </c>
       <c r="N40" s="1">
-        <v>0.18</v>
+        <v>0.02</v>
       </c>
       <c r="O40">
         <v>1</v>
       </c>
       <c r="Z40" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="41" spans="1:26">
       <c r="A41" t="s">
         <v>111</v>
       </c>
       <c r="B41" s="1">
-        <v>3022.0</v>
+        <v>9548.0</v>
       </c>
       <c r="C41" s="1">
-        <v>16.1</v>
+        <v>17.785</v>
       </c>
       <c r="D41" s="1">
-        <v>16.045</v>
+        <v>18.5619103477</v>
       </c>
       <c r="E41" t="s">
         <v>8</v>
       </c>
       <c r="F41">
         <v>1.0</v>
       </c>
       <c r="G41" s="1">
-        <v>48487.99</v>
+        <v>177229.12</v>
       </c>
       <c r="H41" s="1">
-        <v>166.21</v>
+        <v>-7417.94</v>
       </c>
       <c r="I41" s="1">
-        <v>0.34278591461514</v>
+        <v>-4.185508566538</v>
       </c>
       <c r="J41">
         <v>0.0</v>
       </c>
       <c r="K41">
         <v>0.0</v>
       </c>
       <c r="L41" s="1">
-        <v>48654.2</v>
+        <v>169811.18</v>
       </c>
       <c r="M41" s="1">
-        <v>48654.2</v>
+        <v>169811.18</v>
       </c>
       <c r="N41" s="1">
-        <v>0.03</v>
+        <v>0.1</v>
       </c>
       <c r="O41">
         <v>1</v>
       </c>
       <c r="Z41" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="42" spans="1:26">
       <c r="A42" t="s">
         <v>113</v>
       </c>
       <c r="B42" s="1">
-        <v>357.0</v>
+        <v>2678.0</v>
       </c>
       <c r="C42" s="1">
-        <v>81.0</v>
+        <v>72.98</v>
       </c>
       <c r="D42" s="1">
-        <v>92.7</v>
+        <v>61.36660941</v>
       </c>
       <c r="E42" t="s">
         <v>8</v>
       </c>
       <c r="F42">
         <v>1.0</v>
       </c>
       <c r="G42" s="1">
-        <v>33093.9</v>
+        <v>164339.78</v>
       </c>
       <c r="H42" s="1">
-        <v>-4176.9</v>
+        <v>31100.66</v>
       </c>
       <c r="I42" s="1">
-        <v>-12.621359223301</v>
+        <v>18.924608515358</v>
       </c>
       <c r="J42">
         <v>0.0</v>
       </c>
       <c r="K42">
         <v>0.0</v>
       </c>
       <c r="L42" s="1">
-        <v>28917.0</v>
+        <v>195440.44</v>
       </c>
       <c r="M42" s="1">
-        <v>28917.0</v>
+        <v>195440.44</v>
       </c>
       <c r="N42" s="1">
-        <v>0.02</v>
+        <v>0.11</v>
       </c>
       <c r="O42">
         <v>1</v>
       </c>
       <c r="Z42" t="s">
         <v>112</v>
       </c>
     </row>
     <row r="43" spans="1:26">
       <c r="A43" t="s">
         <v>115</v>
       </c>
       <c r="B43" s="1">
-        <v>2513.0</v>
+        <v>7369.0</v>
       </c>
       <c r="C43" s="1">
-        <v>38.1</v>
+        <v>17.885</v>
       </c>
       <c r="D43" s="1">
-        <v>34.4103820135</v>
+        <v>27.1330085493</v>
       </c>
       <c r="E43" t="s">
         <v>8</v>
       </c>
       <c r="F43">
         <v>1.0</v>
       </c>
       <c r="G43" s="1">
-        <v>86473.29</v>
+        <v>199943.14</v>
       </c>
       <c r="H43" s="1">
-        <v>9272.01</v>
+        <v>-68148.57</v>
       </c>
       <c r="I43" s="1">
-        <v>10.722397632841</v>
+        <v>-34.083975074114</v>
       </c>
       <c r="J43">
         <v>0.0</v>
       </c>
       <c r="K43">
         <v>0.0</v>
       </c>
       <c r="L43" s="1">
-        <v>95745.3</v>
+        <v>131794.57</v>
       </c>
       <c r="M43" s="1">
-        <v>95745.3</v>
+        <v>131794.57</v>
       </c>
       <c r="N43" s="1">
-        <v>0.05</v>
+        <v>0.08</v>
       </c>
       <c r="O43">
         <v>1</v>
       </c>
       <c r="Z43" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="44" spans="1:26">
       <c r="A44" t="s">
         <v>117</v>
       </c>
       <c r="B44" s="1">
-        <v>2799.0</v>
+        <v>7464.0</v>
       </c>
       <c r="C44" s="1">
-        <v>78.1</v>
+        <v>30.835</v>
       </c>
       <c r="D44" s="1">
-        <v>67.9513219007</v>
+        <v>29.925022776</v>
       </c>
       <c r="E44" t="s">
         <v>8</v>
       </c>
       <c r="F44">
         <v>1.0</v>
       </c>
       <c r="G44" s="1">
-        <v>190195.75</v>
+        <v>223360.37</v>
       </c>
       <c r="H44" s="1">
-        <v>28406.15</v>
+        <v>6792.07</v>
       </c>
       <c r="I44" s="1">
-        <v>14.935218058237</v>
+        <v>3.0408572478636</v>
       </c>
       <c r="J44">
         <v>0.0</v>
       </c>
       <c r="K44">
         <v>0.0</v>
       </c>
       <c r="L44" s="1">
-        <v>218601.9</v>
+        <v>230152.44</v>
       </c>
       <c r="M44" s="1">
-        <v>218601.9</v>
+        <v>230152.44</v>
       </c>
       <c r="N44" s="1">
-        <v>0.12</v>
+        <v>0.13</v>
       </c>
       <c r="O44">
         <v>1</v>
       </c>
       <c r="Z44" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="45" spans="1:26">
       <c r="A45" t="s">
         <v>119</v>
       </c>
       <c r="B45" s="1">
-        <v>530.0</v>
+        <v>1161.0</v>
       </c>
       <c r="C45" s="1">
-        <v>53.2</v>
+        <v>256.9</v>
       </c>
       <c r="D45" s="1">
-        <v>62.15</v>
+        <v>224.0851593454</v>
       </c>
       <c r="E45" t="s">
         <v>8</v>
       </c>
       <c r="F45">
         <v>1.0</v>
       </c>
       <c r="G45" s="1">
-        <v>32939.5</v>
+        <v>260162.87</v>
       </c>
       <c r="H45" s="1">
-        <v>-4743.5</v>
+        <v>38098.03</v>
       </c>
       <c r="I45" s="1">
-        <v>-14.400643604183</v>
+        <v>14.643915175136</v>
       </c>
       <c r="J45">
         <v>0.0</v>
       </c>
       <c r="K45">
         <v>0.0</v>
       </c>
       <c r="L45" s="1">
-        <v>28196.0</v>
+        <v>298260.9</v>
       </c>
       <c r="M45" s="1">
-        <v>28196.0</v>
+        <v>298260.9</v>
       </c>
       <c r="N45" s="1">
-        <v>0.02</v>
+        <v>0.17</v>
       </c>
       <c r="O45">
         <v>1</v>
       </c>
       <c r="Z45" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="46" spans="1:26">
       <c r="A46" t="s">
         <v>121</v>
       </c>
       <c r="B46" s="1">
-        <v>10632.0</v>
+        <v>3961.0</v>
       </c>
       <c r="C46" s="1">
-        <v>17.685</v>
+        <v>56.9</v>
       </c>
       <c r="D46" s="1">
-        <v>18.5619112114</v>
+        <v>49.801141126</v>
       </c>
       <c r="E46" t="s">
         <v>8</v>
       </c>
       <c r="F46">
         <v>1.0</v>
       </c>
       <c r="G46" s="1">
-        <v>197350.24</v>
+        <v>197262.32</v>
       </c>
       <c r="H46" s="1">
-        <v>-9323.32</v>
+        <v>28118.58</v>
       </c>
       <c r="I46" s="1">
-        <v>-4.7242506520387</v>
+        <v>14.254410066758</v>
       </c>
       <c r="J46">
         <v>0.0</v>
       </c>
       <c r="K46">
         <v>0.0</v>
       </c>
       <c r="L46" s="1">
-        <v>188026.92</v>
+        <v>225380.9</v>
       </c>
       <c r="M46" s="1">
-        <v>188026.92</v>
+        <v>225380.9</v>
       </c>
       <c r="N46" s="1">
-        <v>0.1</v>
+        <v>0.13</v>
       </c>
       <c r="O46">
         <v>1</v>
       </c>
       <c r="Z46" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="47" spans="1:26">
       <c r="A47" t="s">
         <v>123</v>
       </c>
       <c r="B47" s="1">
-        <v>3235.0</v>
+        <v>4650.0</v>
       </c>
       <c r="C47" s="1">
-        <v>66.64</v>
+        <v>27.11</v>
       </c>
       <c r="D47" s="1">
-        <v>61.3666089645</v>
+        <v>30.7393096774</v>
       </c>
       <c r="E47" t="s">
         <v>8</v>
       </c>
       <c r="F47">
         <v>1.0</v>
       </c>
       <c r="G47" s="1">
-        <v>198520.98</v>
+        <v>142937.79</v>
       </c>
       <c r="H47" s="1">
-        <v>17059.42</v>
+        <v>-16876.29</v>
       </c>
       <c r="I47" s="1">
-        <v>8.5932580022525</v>
+        <v>-11.806737742342</v>
       </c>
       <c r="J47">
         <v>0.0</v>
       </c>
       <c r="K47">
         <v>0.0</v>
       </c>
       <c r="L47" s="1">
-        <v>215580.4</v>
+        <v>126061.5</v>
       </c>
       <c r="M47" s="1">
-        <v>215580.4</v>
+        <v>126061.5</v>
       </c>
       <c r="N47" s="1">
-        <v>0.11</v>
+        <v>0.07</v>
       </c>
       <c r="O47">
         <v>1</v>
       </c>
       <c r="Z47" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="48" spans="1:26">
       <c r="A48" t="s">
         <v>125</v>
       </c>
       <c r="B48" s="1">
-        <v>6196.0</v>
+        <v>21493.0</v>
       </c>
       <c r="C48" s="1">
-        <v>17.03</v>
+        <v>19.235</v>
       </c>
       <c r="D48" s="1">
-        <v>29.5096981924</v>
+        <v>19.1073917089</v>
       </c>
       <c r="E48" t="s">
         <v>8</v>
       </c>
       <c r="F48">
         <v>1.0</v>
       </c>
       <c r="G48" s="1">
-        <v>182842.09</v>
+        <v>410675.17</v>
       </c>
       <c r="H48" s="1">
-        <v>-77324.21</v>
+        <v>2742.69</v>
       </c>
       <c r="I48" s="1">
-        <v>-42.290158682828</v>
+        <v>0.66784899608126</v>
       </c>
       <c r="J48">
         <v>0.0</v>
       </c>
       <c r="K48">
         <v>0.0</v>
       </c>
       <c r="L48" s="1">
-        <v>105517.88</v>
+        <v>413417.86</v>
       </c>
       <c r="M48" s="1">
-        <v>105517.88</v>
+        <v>413417.86</v>
       </c>
       <c r="N48" s="1">
-        <v>0.06</v>
+        <v>0.24</v>
       </c>
       <c r="O48">
         <v>1</v>
       </c>
       <c r="Z48" t="s">
         <v>124</v>
       </c>
     </row>
     <row r="49" spans="1:26">
       <c r="A49" t="s">
         <v>127</v>
       </c>
       <c r="B49" s="1">
-        <v>8312.0</v>
+        <v>67395.0</v>
       </c>
       <c r="C49" s="1">
-        <v>31.5</v>
+        <v>4.518</v>
       </c>
       <c r="D49" s="1">
-        <v>29.9250228585</v>
+        <v>4.531548928</v>
       </c>
       <c r="E49" t="s">
         <v>8</v>
       </c>
       <c r="F49">
         <v>1.0</v>
       </c>
       <c r="G49" s="1">
-        <v>248736.79</v>
+        <v>305403.74</v>
       </c>
       <c r="H49" s="1">
-        <v>13091.21</v>
+        <v>-913.13</v>
       </c>
       <c r="I49" s="1">
-        <v>5.2630774884568</v>
+        <v>-0.29899109945412</v>
       </c>
       <c r="J49">
         <v>0.0</v>
       </c>
       <c r="K49">
         <v>0.0</v>
       </c>
       <c r="L49" s="1">
-        <v>261828.0</v>
+        <v>304490.61</v>
       </c>
       <c r="M49" s="1">
-        <v>261828.0</v>
+        <v>304490.61</v>
       </c>
       <c r="N49" s="1">
-        <v>0.14</v>
+        <v>0.18</v>
       </c>
       <c r="O49">
         <v>1</v>
       </c>
       <c r="Z49" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="50" spans="1:26">
       <c r="A50" t="s">
         <v>129</v>
       </c>
       <c r="B50" s="1">
-        <v>1293.0</v>
+        <v>681.0</v>
       </c>
       <c r="C50" s="1">
-        <v>244.0</v>
+        <v>121.35</v>
       </c>
       <c r="D50" s="1">
-        <v>224.085158546</v>
+        <v>145.2709838473</v>
       </c>
       <c r="E50" t="s">
         <v>8</v>
       </c>
       <c r="F50">
         <v>1.0</v>
       </c>
       <c r="G50" s="1">
-        <v>289742.11</v>
+        <v>98929.54</v>
       </c>
       <c r="H50" s="1">
-        <v>25749.89</v>
+        <v>-16290.19</v>
       </c>
       <c r="I50" s="1">
-        <v>8.8871755645046</v>
+        <v>-16.466456833823</v>
       </c>
       <c r="J50">
         <v>0.0</v>
       </c>
       <c r="K50">
         <v>0.0</v>
       </c>
       <c r="L50" s="1">
-        <v>315492.0</v>
+        <v>82639.35</v>
       </c>
       <c r="M50" s="1">
-        <v>315492.0</v>
+        <v>82639.35</v>
       </c>
       <c r="N50" s="1">
-        <v>0.17</v>
+        <v>0.05</v>
       </c>
       <c r="O50">
         <v>1</v>
       </c>
       <c r="Z50" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="51" spans="1:26">
       <c r="A51" t="s">
         <v>131</v>
       </c>
       <c r="B51" s="1">
-        <v>4409.0</v>
+        <v>4850.0</v>
       </c>
       <c r="C51" s="1">
-        <v>51.6</v>
+        <v>35.22</v>
       </c>
       <c r="D51" s="1">
-        <v>49.8011408483</v>
+        <v>43.294742268</v>
       </c>
       <c r="E51" t="s">
         <v>8</v>
       </c>
       <c r="F51">
         <v>1.0</v>
       </c>
       <c r="G51" s="1">
-        <v>219573.23</v>
+        <v>209979.5</v>
       </c>
       <c r="H51" s="1">
-        <v>7931.17</v>
+        <v>-39162.5</v>
       </c>
       <c r="I51" s="1">
-        <v>3.612084223564</v>
+        <v>-18.650630180565</v>
       </c>
       <c r="J51">
         <v>0.0</v>
       </c>
       <c r="K51">
         <v>0.0</v>
       </c>
       <c r="L51" s="1">
-        <v>227504.4</v>
+        <v>170817.0</v>
       </c>
       <c r="M51" s="1">
-        <v>227504.4</v>
+        <v>170817.0</v>
       </c>
       <c r="N51" s="1">
-        <v>0.12</v>
+        <v>0.1</v>
       </c>
       <c r="O51">
         <v>1</v>
       </c>
       <c r="Z51" t="s">
         <v>130</v>
       </c>
     </row>
     <row r="52" spans="1:26">
       <c r="A52" t="s">
         <v>133</v>
       </c>
       <c r="B52" s="1">
-        <v>4977.0</v>
+        <v>62527.0</v>
       </c>
       <c r="C52" s="1">
-        <v>26.12</v>
+        <v>10.168</v>
       </c>
       <c r="D52" s="1">
-        <v>30.7393088206</v>
+        <v>6.1671847362</v>
       </c>
       <c r="E52" t="s">
         <v>8</v>
       </c>
       <c r="F52">
         <v>1.0</v>
       </c>
       <c r="G52" s="1">
-        <v>152989.54</v>
+        <v>385615.56</v>
       </c>
       <c r="H52" s="1">
-        <v>-22990.3</v>
+        <v>250158.98</v>
       </c>
       <c r="I52" s="1">
-        <v>-15.027367230466</v>
+        <v>64.872636363533</v>
       </c>
       <c r="J52">
         <v>0.0</v>
       </c>
       <c r="K52">
         <v>0.0</v>
       </c>
       <c r="L52" s="1">
-        <v>129999.24</v>
+        <v>635774.54</v>
       </c>
       <c r="M52" s="1">
-        <v>129999.24</v>
+        <v>635774.54</v>
       </c>
       <c r="N52" s="1">
-        <v>0.07</v>
+        <v>0.37</v>
       </c>
       <c r="O52">
         <v>1</v>
       </c>
       <c r="Z52" t="s">
         <v>132</v>
       </c>
     </row>
     <row r="53" spans="1:26">
       <c r="A53" t="s">
         <v>135</v>
       </c>
       <c r="B53" s="1">
-        <v>25827.0</v>
+        <v>17046.0</v>
       </c>
       <c r="C53" s="1">
-        <v>17.805</v>
+        <v>26.86</v>
       </c>
       <c r="D53" s="1">
-        <v>19.1073914895</v>
+        <v>16.1134706089</v>
       </c>
       <c r="E53" t="s">
         <v>8</v>
       </c>
       <c r="F53">
         <v>1.0</v>
       </c>
       <c r="G53" s="1">
-        <v>493486.6</v>
+        <v>274670.22</v>
       </c>
       <c r="H53" s="1">
-        <v>-33636.86</v>
+        <v>183185.34</v>
       </c>
       <c r="I53" s="1">
-        <v>-6.8161648158228</v>
+        <v>66.692828949567</v>
       </c>
       <c r="J53">
         <v>0.0</v>
       </c>
       <c r="K53">
         <v>0.0</v>
       </c>
       <c r="L53" s="1">
-        <v>459849.74</v>
+        <v>457855.56</v>
       </c>
       <c r="M53" s="1">
-        <v>459849.74</v>
+        <v>457855.56</v>
       </c>
       <c r="N53" s="1">
-        <v>0.25</v>
+        <v>0.26</v>
       </c>
       <c r="O53">
         <v>1</v>
       </c>
       <c r="Z53" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="54" spans="1:26">
       <c r="A54" t="s">
         <v>137</v>
       </c>
       <c r="B54" s="1">
-        <v>51960.0</v>
+        <v>649.0</v>
       </c>
       <c r="C54" s="1">
-        <v>4.449</v>
+        <v>111.7</v>
       </c>
       <c r="D54" s="1">
-        <v>4.5131250962</v>
+        <v>103.8411402157</v>
       </c>
       <c r="E54" t="s">
         <v>8</v>
       </c>
       <c r="F54">
         <v>1.0</v>
       </c>
       <c r="G54" s="1">
-        <v>234501.98</v>
+        <v>67392.9</v>
       </c>
       <c r="H54" s="1">
-        <v>-3331.94</v>
+        <v>5100.4</v>
       </c>
       <c r="I54" s="1">
-        <v>-1.4208579390247</v>
+        <v>7.5681562894608</v>
       </c>
       <c r="J54">
         <v>0.0</v>
       </c>
       <c r="K54">
         <v>0.0</v>
       </c>
       <c r="L54" s="1">
-        <v>231170.04</v>
+        <v>72493.3</v>
       </c>
       <c r="M54" s="1">
-        <v>231170.04</v>
+        <v>72493.3</v>
       </c>
       <c r="N54" s="1">
-        <v>0.12</v>
+        <v>0.04</v>
       </c>
       <c r="O54">
         <v>1</v>
       </c>
       <c r="Z54" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="55" spans="1:26">
       <c r="A55" t="s">
         <v>139</v>
       </c>
       <c r="B55" s="1">
-        <v>729.0</v>
+        <v>1226.0</v>
       </c>
       <c r="C55" s="1">
-        <v>129.95</v>
+        <v>166.7</v>
       </c>
       <c r="D55" s="1">
-        <v>145.2709876543</v>
+        <v>186.0994371941</v>
       </c>
       <c r="E55" t="s">
         <v>8</v>
       </c>
       <c r="F55">
         <v>1.0</v>
       </c>
       <c r="G55" s="1">
-        <v>105902.55</v>
+        <v>228157.91</v>
       </c>
       <c r="H55" s="1">
-        <v>-11169.0</v>
+        <v>-23783.71</v>
       </c>
       <c r="I55" s="1">
-        <v>-10.546488257365</v>
+        <v>-10.424232059279</v>
       </c>
       <c r="J55">
         <v>0.0</v>
       </c>
       <c r="K55">
         <v>0.0</v>
       </c>
       <c r="L55" s="1">
-        <v>94733.55</v>
+        <v>204374.2</v>
       </c>
       <c r="M55" s="1">
-        <v>94733.55</v>
+        <v>204374.2</v>
       </c>
       <c r="N55" s="1">
-        <v>0.05</v>
+        <v>0.12</v>
       </c>
       <c r="O55">
         <v>1</v>
       </c>
       <c r="Z55" t="s">
         <v>138</v>
       </c>
     </row>
     <row r="56" spans="1:26">
       <c r="A56" t="s">
         <v>141</v>
       </c>
       <c r="B56" s="1">
-        <v>5400.0</v>
+        <v>531.0</v>
       </c>
       <c r="C56" s="1">
-        <v>37.66</v>
+        <v>70.28</v>
       </c>
       <c r="D56" s="1">
-        <v>43.2947407407</v>
+        <v>68.16</v>
       </c>
       <c r="E56" t="s">
         <v>8</v>
       </c>
       <c r="F56">
         <v>1.0</v>
       </c>
       <c r="G56" s="1">
-        <v>233791.6</v>
+        <v>36192.96</v>
       </c>
       <c r="H56" s="1">
-        <v>-30427.6</v>
+        <v>1125.72</v>
       </c>
       <c r="I56" s="1">
-        <v>-13.014838856486</v>
+        <v>3.1103286384977</v>
       </c>
       <c r="J56">
         <v>0.0</v>
       </c>
       <c r="K56">
         <v>0.0</v>
       </c>
       <c r="L56" s="1">
-        <v>203364.0</v>
+        <v>37318.68</v>
       </c>
       <c r="M56" s="1">
-        <v>203364.0</v>
+        <v>37318.68</v>
       </c>
       <c r="N56" s="1">
-        <v>0.11</v>
+        <v>0.02</v>
       </c>
       <c r="O56">
         <v>1</v>
       </c>
       <c r="Z56" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="57" spans="1:26">
       <c r="A57" t="s">
         <v>143</v>
       </c>
       <c r="B57" s="1">
-        <v>69632.0</v>
+        <v>15548.0</v>
       </c>
       <c r="C57" s="1">
-        <v>9.821</v>
+        <v>16.95</v>
       </c>
       <c r="D57" s="1">
-        <v>6.1671846278</v>
+        <v>15.9616002058</v>
       </c>
       <c r="E57" t="s">
         <v>8</v>
       </c>
       <c r="F57">
         <v>1.0</v>
       </c>
       <c r="G57" s="1">
-        <v>429433.4</v>
+        <v>248170.96</v>
       </c>
       <c r="H57" s="1">
-        <v>254422.47</v>
+        <v>15367.64</v>
       </c>
       <c r="I57" s="1">
-        <v>59.246083327473</v>
+        <v>6.1923602987231</v>
       </c>
       <c r="J57">
         <v>0.0</v>
       </c>
       <c r="K57">
         <v>0.0</v>
       </c>
       <c r="L57" s="1">
-        <v>683855.87</v>
+        <v>263538.6</v>
       </c>
       <c r="M57" s="1">
-        <v>683855.87</v>
+        <v>263538.6</v>
       </c>
       <c r="N57" s="1">
-        <v>0.36</v>
+        <v>0.15</v>
       </c>
       <c r="O57">
         <v>1</v>
       </c>
       <c r="Z57" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="58" spans="1:26">
       <c r="A58" t="s">
         <v>145</v>
       </c>
       <c r="B58" s="1">
-        <v>17207.0</v>
+        <v>1286.0</v>
       </c>
       <c r="C58" s="1">
-        <v>27.18</v>
+        <v>23.11</v>
       </c>
       <c r="D58" s="1">
-        <v>15.4439239844</v>
+        <v>25.6599844479</v>
       </c>
       <c r="E58" t="s">
         <v>8</v>
       </c>
       <c r="F58">
         <v>1.0</v>
       </c>
       <c r="G58" s="1">
-        <v>265743.6</v>
+        <v>32998.74</v>
       </c>
       <c r="H58" s="1">
-        <v>201942.66</v>
+        <v>-3279.28</v>
       </c>
       <c r="I58" s="1">
-        <v>75.991542223406</v>
+        <v>-9.9375915565261</v>
       </c>
       <c r="J58">
         <v>0.0</v>
       </c>
       <c r="K58">
         <v>0.0</v>
       </c>
       <c r="L58" s="1">
-        <v>467686.26</v>
+        <v>29719.46</v>
       </c>
       <c r="M58" s="1">
-        <v>467686.26</v>
+        <v>29719.46</v>
       </c>
       <c r="N58" s="1">
-        <v>0.25</v>
+        <v>0.02</v>
       </c>
       <c r="O58">
         <v>1</v>
       </c>
       <c r="Z58" t="s">
         <v>144</v>
       </c>
     </row>
     <row r="59" spans="1:26">
       <c r="A59" t="s">
         <v>147</v>
       </c>
       <c r="B59" s="1">
-        <v>1423.0</v>
+        <v>1757.0</v>
       </c>
       <c r="C59" s="1">
-        <v>116.5</v>
+        <v>186.3</v>
       </c>
       <c r="D59" s="1">
-        <v>103.8411384399</v>
+        <v>153.6064086511</v>
       </c>
       <c r="E59" t="s">
         <v>8</v>
       </c>
       <c r="F59">
         <v>1.0</v>
       </c>
       <c r="G59" s="1">
-        <v>147765.94</v>
+        <v>269886.46</v>
       </c>
       <c r="H59" s="1">
-        <v>18013.56</v>
+        <v>57442.64</v>
       </c>
       <c r="I59" s="1">
-        <v>12.190603599179</v>
+        <v>21.284002168912</v>
       </c>
       <c r="J59">
         <v>0.0</v>
       </c>
       <c r="K59">
         <v>0.0</v>
       </c>
       <c r="L59" s="1">
-        <v>165779.5</v>
+        <v>327329.1</v>
       </c>
       <c r="M59" s="1">
-        <v>165779.5</v>
+        <v>327329.1</v>
       </c>
       <c r="N59" s="1">
-        <v>0.09</v>
+        <v>0.19</v>
       </c>
       <c r="O59">
         <v>1</v>
       </c>
       <c r="Z59" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="60" spans="1:26">
       <c r="A60" t="s">
         <v>149</v>
       </c>
       <c r="B60" s="1">
-        <v>1365.0</v>
+        <v>686.0</v>
       </c>
       <c r="C60" s="1">
-        <v>168.5</v>
+        <v>60.3</v>
       </c>
       <c r="D60" s="1">
-        <v>186.0994358974</v>
+        <v>65.9</v>
       </c>
       <c r="E60" t="s">
         <v>8</v>
       </c>
       <c r="F60">
         <v>1.0</v>
       </c>
       <c r="G60" s="1">
-        <v>254025.73</v>
+        <v>45207.4</v>
       </c>
       <c r="H60" s="1">
-        <v>-24023.23</v>
+        <v>-3841.6</v>
       </c>
       <c r="I60" s="1">
-        <v>-9.4570065796091</v>
+        <v>-8.4977238239757</v>
       </c>
       <c r="J60">
         <v>0.0</v>
       </c>
       <c r="K60">
         <v>0.0</v>
       </c>
       <c r="L60" s="1">
-        <v>230002.5</v>
+        <v>41365.8</v>
       </c>
       <c r="M60" s="1">
-        <v>230002.5</v>
+        <v>41365.8</v>
       </c>
       <c r="N60" s="1">
-        <v>0.12</v>
+        <v>0.02</v>
       </c>
       <c r="O60">
         <v>1</v>
       </c>
       <c r="Z60" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="61" spans="1:26">
       <c r="A61" t="s">
         <v>151</v>
       </c>
       <c r="B61" s="1">
-        <v>531.0</v>
+        <v>9013.0</v>
       </c>
       <c r="C61" s="1">
-        <v>63.48</v>
+        <v>42.24</v>
       </c>
       <c r="D61" s="1">
-        <v>68.16</v>
+        <v>35.323076667</v>
       </c>
       <c r="E61" t="s">
         <v>8</v>
       </c>
       <c r="F61">
         <v>1.0</v>
       </c>
       <c r="G61" s="1">
-        <v>36192.96</v>
+        <v>318366.89</v>
       </c>
       <c r="H61" s="1">
-        <v>-2485.08</v>
+        <v>62342.23</v>
       </c>
       <c r="I61" s="1">
-        <v>-6.8661971830986</v>
+        <v>19.581882399894</v>
       </c>
       <c r="J61">
         <v>0.0</v>
       </c>
       <c r="K61">
         <v>0.0</v>
       </c>
       <c r="L61" s="1">
-        <v>33707.88</v>
+        <v>380709.12</v>
       </c>
       <c r="M61" s="1">
-        <v>33707.88</v>
+        <v>380709.12</v>
       </c>
       <c r="N61" s="1">
-        <v>0.02</v>
+        <v>0.22</v>
       </c>
       <c r="O61">
         <v>1</v>
       </c>
       <c r="Z61" t="s">
         <v>150</v>
       </c>
     </row>
     <row r="62" spans="1:26">
       <c r="A62" t="s">
         <v>153</v>
       </c>
       <c r="B62" s="1">
-        <v>1286.0</v>
+        <v>434.0</v>
       </c>
       <c r="C62" s="1">
-        <v>22.2</v>
+        <v>255.0</v>
       </c>
       <c r="D62" s="1">
-        <v>25.6599844479</v>
+        <v>258.412235023</v>
       </c>
       <c r="E62" t="s">
         <v>8</v>
       </c>
       <c r="F62">
         <v>1.0</v>
       </c>
       <c r="G62" s="1">
-        <v>32998.74</v>
+        <v>112150.91</v>
       </c>
       <c r="H62" s="1">
-        <v>-4449.54</v>
+        <v>-1480.91</v>
       </c>
       <c r="I62" s="1">
-        <v>-13.483969387922</v>
+        <v>-1.3204618669612</v>
       </c>
       <c r="J62">
         <v>0.0</v>
       </c>
       <c r="K62">
         <v>0.0</v>
       </c>
       <c r="L62" s="1">
-        <v>28549.2</v>
+        <v>110670.0</v>
       </c>
       <c r="M62" s="1">
-        <v>28549.2</v>
+        <v>110670.0</v>
       </c>
       <c r="N62" s="1">
-        <v>0.02</v>
+        <v>0.06</v>
       </c>
       <c r="O62">
         <v>1</v>
       </c>
       <c r="Z62" t="s">
         <v>152</v>
       </c>
     </row>
     <row r="63" spans="1:26">
       <c r="A63" t="s">
         <v>155</v>
       </c>
       <c r="B63" s="1">
-        <v>217.0</v>
+        <v>2613.0</v>
       </c>
       <c r="C63" s="1">
-        <v>306.2</v>
+        <v>77.24</v>
       </c>
       <c r="D63" s="1">
-        <v>319.4589861751</v>
+        <v>77.5527669346</v>
       </c>
       <c r="E63" t="s">
         <v>8</v>
       </c>
       <c r="F63">
         <v>1.0</v>
       </c>
       <c r="G63" s="1">
-        <v>69322.6</v>
+        <v>202645.38</v>
       </c>
       <c r="H63" s="1">
-        <v>-2877.2</v>
+        <v>-817.26</v>
       </c>
       <c r="I63" s="1">
-        <v>-4.1504502139273</v>
+        <v>-0.40329564878311</v>
       </c>
       <c r="J63">
         <v>0.0</v>
       </c>
       <c r="K63">
         <v>0.0</v>
       </c>
       <c r="L63" s="1">
-        <v>66445.4</v>
+        <v>201828.12</v>
       </c>
       <c r="M63" s="1">
-        <v>66445.4</v>
+        <v>201828.12</v>
       </c>
       <c r="N63" s="1">
-        <v>0.04</v>
+        <v>0.12</v>
       </c>
       <c r="O63">
         <v>1</v>
       </c>
       <c r="Z63" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="64" spans="1:26">
       <c r="A64" t="s">
         <v>157</v>
       </c>
       <c r="B64" s="1">
-        <v>2320.0</v>
+        <v>895.0</v>
       </c>
       <c r="C64" s="1">
-        <v>61.62</v>
+        <v>74.9</v>
       </c>
       <c r="D64" s="1">
-        <v>62.6796077586</v>
+        <v>68.9932513966</v>
       </c>
       <c r="E64" t="s">
         <v>8</v>
       </c>
       <c r="F64">
         <v>1.0</v>
       </c>
       <c r="G64" s="1">
-        <v>145416.69</v>
+        <v>61748.96</v>
       </c>
       <c r="H64" s="1">
-        <v>-2458.29</v>
+        <v>5286.54</v>
       </c>
       <c r="I64" s="1">
-        <v>-1.6905143419232</v>
+        <v>8.5613425715996</v>
       </c>
       <c r="J64">
         <v>0.0</v>
       </c>
       <c r="K64">
         <v>0.0</v>
       </c>
       <c r="L64" s="1">
-        <v>142958.4</v>
+        <v>67035.5</v>
       </c>
       <c r="M64" s="1">
-        <v>142958.4</v>
+        <v>67035.5</v>
       </c>
       <c r="N64" s="1">
-        <v>0.08</v>
+        <v>0.04</v>
       </c>
       <c r="O64">
         <v>1</v>
       </c>
       <c r="Z64" t="s">
         <v>156</v>
       </c>
     </row>
     <row r="65" spans="1:26">
       <c r="A65" t="s">
         <v>159</v>
       </c>
       <c r="B65" s="1">
-        <v>379.0</v>
+        <v>152.0</v>
       </c>
       <c r="C65" s="1">
-        <v>71.8</v>
+        <v>1681.0</v>
       </c>
       <c r="D65" s="1">
-        <v>83.25</v>
+        <v>1464.0614473684</v>
       </c>
       <c r="E65" t="s">
         <v>8</v>
       </c>
       <c r="F65">
         <v>1.0</v>
       </c>
       <c r="G65" s="1">
-        <v>31551.75</v>
+        <v>222537.34</v>
       </c>
       <c r="H65" s="1">
-        <v>-4339.55</v>
+        <v>32974.66</v>
       </c>
       <c r="I65" s="1">
-        <v>-13.753753753754</v>
+        <v>14.817585219631</v>
       </c>
       <c r="J65">
         <v>0.0</v>
       </c>
       <c r="K65">
         <v>0.0</v>
       </c>
       <c r="L65" s="1">
-        <v>27212.2</v>
+        <v>255512.0</v>
       </c>
       <c r="M65" s="1">
-        <v>27212.2</v>
+        <v>255512.0</v>
       </c>
       <c r="N65" s="1">
-        <v>0.01</v>
+        <v>0.15</v>
       </c>
       <c r="O65">
         <v>1</v>
       </c>
       <c r="Z65" t="s">
         <v>158</v>
       </c>
     </row>
     <row r="66" spans="1:26">
       <c r="A66" t="s">
         <v>161</v>
       </c>
       <c r="B66" s="1">
-        <v>1021.0</v>
+        <v>657.0</v>
       </c>
       <c r="C66" s="1">
-        <v>41.25</v>
+        <v>54.1</v>
       </c>
       <c r="D66" s="1">
-        <v>39.45</v>
+        <v>48.74</v>
       </c>
       <c r="E66" t="s">
         <v>8</v>
       </c>
       <c r="F66">
         <v>1.0</v>
       </c>
       <c r="G66" s="1">
-        <v>40278.45</v>
+        <v>32022.18</v>
       </c>
       <c r="H66" s="1">
-        <v>1837.8</v>
+        <v>3521.52</v>
       </c>
       <c r="I66" s="1">
-        <v>4.5627376425856</v>
+        <v>10.997127615921</v>
       </c>
       <c r="J66">
         <v>0.0</v>
       </c>
       <c r="K66">
         <v>0.0</v>
       </c>
       <c r="L66" s="1">
-        <v>42116.25</v>
+        <v>35543.7</v>
       </c>
       <c r="M66" s="1">
-        <v>42116.25</v>
+        <v>35543.7</v>
       </c>
       <c r="N66" s="1">
         <v>0.02</v>
       </c>
       <c r="O66">
         <v>1</v>
       </c>
       <c r="Z66" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="67" spans="1:26">
       <c r="A67" t="s">
         <v>163</v>
       </c>
       <c r="B67" s="1">
-        <v>879.0</v>
+        <v>1010.0</v>
       </c>
       <c r="C67" s="1">
-        <v>39.26</v>
+        <v>26.92</v>
       </c>
       <c r="D67" s="1">
-        <v>36.76</v>
+        <v>31.64</v>
       </c>
       <c r="E67" t="s">
         <v>8</v>
       </c>
       <c r="F67">
         <v>1.0</v>
       </c>
       <c r="G67" s="1">
-        <v>32312.04</v>
+        <v>31956.4</v>
       </c>
       <c r="H67" s="1">
-        <v>2197.5</v>
+        <v>-4767.2</v>
       </c>
       <c r="I67" s="1">
-        <v>6.8008705114255</v>
+        <v>-14.917825537295</v>
       </c>
       <c r="J67">
         <v>0.0</v>
       </c>
       <c r="K67">
         <v>0.0</v>
       </c>
       <c r="L67" s="1">
-        <v>34509.54</v>
+        <v>27189.2</v>
       </c>
       <c r="M67" s="1">
-        <v>34509.54</v>
+        <v>27189.2</v>
       </c>
       <c r="N67" s="1">
         <v>0.02</v>
       </c>
       <c r="O67">
         <v>1</v>
       </c>
       <c r="Z67" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="68" spans="1:26">
       <c r="A68" t="s">
         <v>165</v>
       </c>
       <c r="B68" s="1">
-        <v>1881.0</v>
+        <v>12965.0</v>
       </c>
       <c r="C68" s="1">
-        <v>191.5</v>
+        <v>0.4248</v>
       </c>
       <c r="D68" s="1">
-        <v>153.6064061669</v>
+        <v>0.0</v>
       </c>
       <c r="E68" t="s">
         <v>8</v>
       </c>
       <c r="F68">
         <v>1.0</v>
       </c>
       <c r="G68" s="1">
-        <v>288933.65</v>
+        <v>0.0</v>
       </c>
       <c r="H68" s="1">
-        <v>71277.85</v>
+        <v>5507.53</v>
       </c>
       <c r="I68" s="1">
-        <v>24.669279607965</v>
+        <v>0</v>
       </c>
       <c r="J68">
         <v>0.0</v>
       </c>
       <c r="K68">
         <v>0.0</v>
       </c>
       <c r="L68" s="1">
-        <v>360211.5</v>
+        <v>5507.53</v>
       </c>
       <c r="M68" s="1">
-        <v>360211.5</v>
+        <v>5507.53</v>
       </c>
       <c r="N68" s="1">
-        <v>0.19</v>
+        <v>0.0</v>
       </c>
       <c r="O68">
         <v>1</v>
       </c>
       <c r="Z68" t="s">
         <v>164</v>
       </c>
     </row>
     <row r="69" spans="1:26">
       <c r="A69" t="s">
         <v>167</v>
       </c>
       <c r="B69" s="1">
-        <v>686.0</v>
+        <v>12463.0</v>
       </c>
       <c r="C69" s="1">
-        <v>58.3</v>
+        <v>21.25</v>
       </c>
       <c r="D69" s="1">
-        <v>65.9</v>
+        <v>13.9061429832</v>
       </c>
       <c r="E69" t="s">
         <v>8</v>
       </c>
       <c r="F69">
         <v>1.0</v>
       </c>
       <c r="G69" s="1">
-        <v>45207.4</v>
+        <v>173312.26</v>
       </c>
       <c r="H69" s="1">
-        <v>-5213.6</v>
+        <v>91526.49</v>
       </c>
       <c r="I69" s="1">
-        <v>-11.532625189681</v>
+        <v>52.810164728104</v>
       </c>
       <c r="J69">
         <v>0.0</v>
       </c>
       <c r="K69">
         <v>0.0</v>
       </c>
       <c r="L69" s="1">
-        <v>39993.8</v>
+        <v>264838.75</v>
       </c>
       <c r="M69" s="1">
-        <v>39993.8</v>
+        <v>264838.75</v>
       </c>
       <c r="N69" s="1">
-        <v>0.02</v>
+        <v>0.15</v>
       </c>
       <c r="O69">
         <v>1</v>
       </c>
       <c r="Z69" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="70" spans="1:26">
       <c r="A70" t="s">
         <v>169</v>
       </c>
       <c r="B70" s="1">
-        <v>10035.0</v>
+        <v>5504.0</v>
       </c>
       <c r="C70" s="1">
-        <v>42.82</v>
+        <v>53.74</v>
       </c>
       <c r="D70" s="1">
-        <v>35.3230772297</v>
+        <v>40.5676835029</v>
       </c>
       <c r="E70" t="s">
         <v>8</v>
       </c>
       <c r="F70">
         <v>1.0</v>
       </c>
       <c r="G70" s="1">
-        <v>354467.08</v>
+        <v>223284.53</v>
       </c>
       <c r="H70" s="1">
-        <v>75231.62</v>
+        <v>72500.43</v>
       </c>
       <c r="I70" s="1">
-        <v>21.223866543545</v>
+        <v>32.46997452085</v>
       </c>
       <c r="J70">
         <v>0.0</v>
       </c>
       <c r="K70">
         <v>0.0</v>
       </c>
       <c r="L70" s="1">
-        <v>429698.7</v>
+        <v>295784.96</v>
       </c>
       <c r="M70" s="1">
-        <v>429698.7</v>
+        <v>295784.96</v>
       </c>
       <c r="N70" s="1">
-        <v>0.23</v>
+        <v>0.17</v>
       </c>
       <c r="O70">
         <v>1</v>
       </c>
       <c r="Z70" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="71" spans="1:26">
       <c r="A71" t="s">
         <v>171</v>
       </c>
       <c r="B71" s="1">
-        <v>2948.0</v>
+        <v>4700.0</v>
       </c>
       <c r="C71" s="1">
-        <v>9.026</v>
+        <v>63.66</v>
       </c>
       <c r="D71" s="1">
-        <v>10.63</v>
+        <v>35.9231297872</v>
       </c>
       <c r="E71" t="s">
         <v>8</v>
       </c>
       <c r="F71">
         <v>1.0</v>
       </c>
       <c r="G71" s="1">
-        <v>31337.24</v>
+        <v>168838.71</v>
       </c>
       <c r="H71" s="1">
-        <v>-4728.59</v>
+        <v>130363.29</v>
       </c>
       <c r="I71" s="1">
-        <v>-15.08936332619</v>
+        <v>77.211730651105</v>
       </c>
       <c r="J71">
         <v>0.0</v>
       </c>
       <c r="K71">
         <v>0.0</v>
       </c>
       <c r="L71" s="1">
-        <v>26608.65</v>
+        <v>299202.0</v>
       </c>
       <c r="M71" s="1">
-        <v>26608.65</v>
+        <v>299202.0</v>
       </c>
       <c r="N71" s="1">
-        <v>0.01</v>
+        <v>0.17</v>
       </c>
       <c r="O71">
         <v>1</v>
       </c>
       <c r="Z71" t="s">
         <v>170</v>
       </c>
     </row>
     <row r="72" spans="1:26">
       <c r="A72" t="s">
         <v>173</v>
       </c>
       <c r="B72" s="1">
-        <v>464.0</v>
+        <v>13101.0</v>
       </c>
       <c r="C72" s="1">
-        <v>236.2</v>
+        <v>28.37</v>
       </c>
       <c r="D72" s="1">
-        <v>258.4122413793</v>
+        <v>13.5492725746</v>
       </c>
       <c r="E72" t="s">
         <v>8</v>
       </c>
       <c r="F72">
         <v>1.0</v>
       </c>
       <c r="G72" s="1">
-        <v>119903.28</v>
+        <v>177509.02</v>
       </c>
       <c r="H72" s="1">
-        <v>-10306.48</v>
+        <v>194166.35</v>
       </c>
       <c r="I72" s="1">
-        <v>-8.5956614364511</v>
+        <v>109.38393440514</v>
       </c>
       <c r="J72">
         <v>0.0</v>
       </c>
       <c r="K72">
         <v>0.0</v>
       </c>
       <c r="L72" s="1">
-        <v>109596.8</v>
+        <v>371675.37</v>
       </c>
       <c r="M72" s="1">
-        <v>109596.8</v>
+        <v>371675.37</v>
       </c>
       <c r="N72" s="1">
-        <v>0.06</v>
+        <v>0.21</v>
       </c>
       <c r="O72">
         <v>1</v>
       </c>
       <c r="Z72" t="s">
         <v>172</v>
       </c>
     </row>
     <row r="73" spans="1:26">
       <c r="A73" t="s">
         <v>175</v>
       </c>
       <c r="B73" s="1">
-        <v>2909.0</v>
+        <v>102098.0</v>
       </c>
       <c r="C73" s="1">
-        <v>71.0</v>
+        <v>6.282</v>
       </c>
       <c r="D73" s="1">
-        <v>77.552767274</v>
+        <v>3.2783996748</v>
       </c>
       <c r="E73" t="s">
         <v>8</v>
       </c>
       <c r="F73">
         <v>1.0</v>
       </c>
       <c r="G73" s="1">
-        <v>225601.0</v>
+        <v>334718.05</v>
       </c>
       <c r="H73" s="1">
-        <v>-19062.0</v>
+        <v>306661.59</v>
       </c>
       <c r="I73" s="1">
-        <v>-8.4494306319564</v>
+        <v>91.617882573109</v>
       </c>
       <c r="J73">
         <v>0.0</v>
       </c>
       <c r="K73">
         <v>0.0</v>
       </c>
       <c r="L73" s="1">
-        <v>206539.0</v>
+        <v>641379.64</v>
       </c>
       <c r="M73" s="1">
-        <v>206539.0</v>
+        <v>641379.64</v>
       </c>
       <c r="N73" s="1">
-        <v>0.11</v>
+        <v>0.37</v>
       </c>
       <c r="O73">
         <v>1</v>
       </c>
       <c r="Z73" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="74" spans="1:26">
       <c r="A74" t="s">
         <v>177</v>
       </c>
       <c r="B74" s="1">
-        <v>958.0</v>
+        <v>5762.0</v>
       </c>
       <c r="C74" s="1">
-        <v>70.26</v>
+        <v>13.95</v>
       </c>
       <c r="D74" s="1">
-        <v>68.993256785</v>
+        <v>19.1493804235</v>
       </c>
       <c r="E74" t="s">
         <v>8</v>
       </c>
       <c r="F74">
         <v>1.0</v>
       </c>
       <c r="G74" s="1">
-        <v>66095.54</v>
+        <v>110338.73</v>
       </c>
       <c r="H74" s="1">
-        <v>1213.54</v>
+        <v>-29958.83</v>
       </c>
       <c r="I74" s="1">
-        <v>1.8360391639133</v>
+        <v>-27.151690072924</v>
       </c>
       <c r="J74">
         <v>0.0</v>
       </c>
       <c r="K74">
         <v>0.0</v>
       </c>
       <c r="L74" s="1">
-        <v>67309.08</v>
+        <v>80379.9</v>
       </c>
       <c r="M74" s="1">
-        <v>67309.08</v>
+        <v>80379.9</v>
       </c>
       <c r="N74" s="1">
-        <v>0.04</v>
+        <v>0.05</v>
       </c>
       <c r="O74">
         <v>1</v>
       </c>
       <c r="Z74" t="s">
         <v>176</v>
       </c>
     </row>
     <row r="75" spans="1:26">
       <c r="A75" t="s">
         <v>179</v>
       </c>
       <c r="B75" s="1">
-        <v>170.0</v>
+        <v>1725.0</v>
       </c>
       <c r="C75" s="1">
-        <v>1620.0</v>
+        <v>120.4</v>
       </c>
       <c r="D75" s="1">
-        <v>1464.0614705882</v>
+        <v>116.150057971</v>
       </c>
       <c r="E75" t="s">
         <v>8</v>
       </c>
       <c r="F75">
         <v>1.0</v>
       </c>
       <c r="G75" s="1">
-        <v>248890.45</v>
+        <v>200358.85</v>
       </c>
       <c r="H75" s="1">
-        <v>26509.55</v>
+        <v>7331.15</v>
       </c>
       <c r="I75" s="1">
-        <v>10.651091675072</v>
+        <v>3.6590098216275</v>
       </c>
       <c r="J75">
         <v>0.0</v>
       </c>
       <c r="K75">
         <v>0.0</v>
       </c>
       <c r="L75" s="1">
-        <v>275400.0</v>
+        <v>207690.0</v>
       </c>
       <c r="M75" s="1">
-        <v>275400.0</v>
+        <v>207690.0</v>
       </c>
       <c r="N75" s="1">
-        <v>0.15</v>
+        <v>0.12</v>
       </c>
       <c r="O75">
         <v>1</v>
       </c>
       <c r="Z75" t="s">
         <v>178</v>
       </c>
     </row>
     <row r="76" spans="1:26">
       <c r="A76" t="s">
         <v>181</v>
       </c>
       <c r="B76" s="1">
-        <v>657.0</v>
+        <v>1030.0</v>
       </c>
       <c r="C76" s="1">
-        <v>55.95</v>
+        <v>37.78</v>
       </c>
       <c r="D76" s="1">
-        <v>48.74</v>
+        <v>35.62</v>
       </c>
       <c r="E76" t="s">
         <v>8</v>
       </c>
       <c r="F76">
         <v>1.0</v>
       </c>
       <c r="G76" s="1">
-        <v>32022.18</v>
+        <v>36688.6</v>
       </c>
       <c r="H76" s="1">
-        <v>4736.97</v>
+        <v>2224.8</v>
       </c>
       <c r="I76" s="1">
-        <v>14.792778005745</v>
+        <v>6.064008983717</v>
       </c>
       <c r="J76">
         <v>0.0</v>
       </c>
       <c r="K76">
         <v>0.0</v>
       </c>
       <c r="L76" s="1">
-        <v>36759.15</v>
+        <v>38913.4</v>
       </c>
       <c r="M76" s="1">
-        <v>36759.15</v>
+        <v>38913.4</v>
       </c>
       <c r="N76" s="1">
         <v>0.02</v>
       </c>
       <c r="O76">
         <v>1</v>
       </c>
       <c r="Z76" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="77" spans="1:26">
       <c r="A77" t="s">
         <v>183</v>
       </c>
       <c r="B77" s="1">
-        <v>1010.0</v>
+        <v>1123.0</v>
       </c>
       <c r="C77" s="1">
-        <v>26.82</v>
+        <v>49.38</v>
       </c>
       <c r="D77" s="1">
-        <v>31.64</v>
+        <v>63.44539626</v>
       </c>
       <c r="E77" t="s">
         <v>8</v>
       </c>
       <c r="F77">
         <v>1.0</v>
       </c>
       <c r="G77" s="1">
-        <v>31956.4</v>
+        <v>71249.18</v>
       </c>
       <c r="H77" s="1">
-        <v>-4868.2</v>
+        <v>-15795.44</v>
       </c>
       <c r="I77" s="1">
-        <v>-15.233881163085</v>
+        <v>-22.169293737837</v>
       </c>
       <c r="J77">
         <v>0.0</v>
       </c>
       <c r="K77">
         <v>0.0</v>
       </c>
       <c r="L77" s="1">
-        <v>27088.2</v>
+        <v>55453.74</v>
       </c>
       <c r="M77" s="1">
-        <v>27088.2</v>
+        <v>55453.74</v>
       </c>
       <c r="N77" s="1">
-        <v>0.01</v>
+        <v>0.03</v>
       </c>
       <c r="O77">
         <v>1</v>
       </c>
       <c r="Z77" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="78" spans="1:26">
       <c r="A78" t="s">
         <v>185</v>
       </c>
       <c r="B78" s="1">
-        <v>13877.0</v>
+        <v>960.0</v>
       </c>
       <c r="C78" s="1">
-        <v>21.19</v>
+        <v>27.38</v>
       </c>
       <c r="D78" s="1">
-        <v>13.906142538</v>
+        <v>33.4333333333</v>
       </c>
       <c r="E78" t="s">
         <v>8</v>
       </c>
       <c r="F78">
         <v>1.0</v>
       </c>
       <c r="G78" s="1">
-        <v>192975.54</v>
+        <v>32096.0</v>
       </c>
       <c r="H78" s="1">
-        <v>101078.09</v>
+        <v>-5811.2</v>
       </c>
       <c r="I78" s="1">
-        <v>52.378705612121</v>
+        <v>-18.105682951147</v>
       </c>
       <c r="J78">
         <v>0.0</v>
       </c>
       <c r="K78">
         <v>0.0</v>
       </c>
       <c r="L78" s="1">
-        <v>294053.63</v>
+        <v>26284.8</v>
       </c>
       <c r="M78" s="1">
-        <v>294053.63</v>
+        <v>26284.8</v>
       </c>
       <c r="N78" s="1">
-        <v>0.16</v>
+        <v>0.02</v>
       </c>
       <c r="O78">
         <v>1</v>
       </c>
       <c r="Z78" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="79" spans="1:26">
       <c r="A79" t="s">
         <v>187</v>
       </c>
       <c r="B79" s="1">
-        <v>6129.0</v>
+        <v>1642.0</v>
       </c>
       <c r="C79" s="1">
-        <v>55.16</v>
+        <v>36.3</v>
       </c>
       <c r="D79" s="1">
-        <v>40.5676847773</v>
+        <v>35.44</v>
       </c>
       <c r="E79" t="s">
         <v>8</v>
       </c>
       <c r="F79">
         <v>1.0</v>
       </c>
       <c r="G79" s="1">
-        <v>248639.34</v>
+        <v>58192.48</v>
       </c>
       <c r="H79" s="1">
-        <v>89436.3</v>
+        <v>1412.12</v>
       </c>
       <c r="I79" s="1">
-        <v>35.970293357439</v>
+        <v>2.4266365688488</v>
       </c>
       <c r="J79">
         <v>0.0</v>
       </c>
       <c r="K79">
         <v>0.0</v>
       </c>
       <c r="L79" s="1">
-        <v>338075.64</v>
+        <v>59604.6</v>
       </c>
       <c r="M79" s="1">
-        <v>338075.64</v>
+        <v>59604.6</v>
       </c>
       <c r="N79" s="1">
-        <v>0.18</v>
+        <v>0.03</v>
       </c>
       <c r="O79">
         <v>1</v>
       </c>
       <c r="Z79" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="80" spans="1:26">
       <c r="A80" t="s">
         <v>189</v>
       </c>
       <c r="B80" s="1">
-        <v>6281.0</v>
+        <v>93267.0</v>
       </c>
       <c r="C80" s="1">
-        <v>85.94</v>
+        <v>4.357</v>
       </c>
       <c r="D80" s="1">
-        <v>35.9231300748</v>
+        <v>3.6429182884</v>
       </c>
       <c r="E80" t="s">
         <v>8</v>
       </c>
       <c r="F80">
         <v>1.0</v>
       </c>
       <c r="G80" s="1">
-        <v>225633.18</v>
+        <v>339764.06</v>
       </c>
       <c r="H80" s="1">
-        <v>314155.96</v>
+        <v>66600.26</v>
       </c>
       <c r="I80" s="1">
-        <v>139.23305074192</v>
+        <v>19.601914340204</v>
       </c>
       <c r="J80">
         <v>0.0</v>
       </c>
       <c r="K80">
         <v>0.0</v>
       </c>
       <c r="L80" s="1">
-        <v>539789.14</v>
+        <v>406364.32</v>
       </c>
       <c r="M80" s="1">
-        <v>539789.14</v>
+        <v>406364.32</v>
       </c>
       <c r="N80" s="1">
-        <v>0.29</v>
+        <v>0.24</v>
       </c>
       <c r="O80">
         <v>1</v>
       </c>
       <c r="Z80" t="s">
         <v>188</v>
       </c>
     </row>
     <row r="81" spans="1:26">
       <c r="A81" t="s">
         <v>191</v>
       </c>
       <c r="B81" s="1">
-        <v>14588.0</v>
+        <v>3607.0</v>
       </c>
       <c r="C81" s="1">
-        <v>28.175</v>
+        <v>23.66</v>
       </c>
       <c r="D81" s="1">
-        <v>13.5492720044</v>
+        <v>26.8484890491</v>
       </c>
       <c r="E81" t="s">
         <v>8</v>
       </c>
       <c r="F81">
         <v>1.0</v>
       </c>
       <c r="G81" s="1">
-        <v>197656.78</v>
+        <v>96842.5</v>
       </c>
       <c r="H81" s="1">
-        <v>213360.12</v>
+        <v>-11500.88</v>
       </c>
       <c r="I81" s="1">
-        <v>107.94475150309</v>
+        <v>-11.875860288613</v>
       </c>
       <c r="J81">
         <v>0.0</v>
       </c>
       <c r="K81">
         <v>0.0</v>
       </c>
       <c r="L81" s="1">
-        <v>411016.9</v>
+        <v>85341.62</v>
       </c>
       <c r="M81" s="1">
-        <v>411016.9</v>
+        <v>85341.62</v>
       </c>
       <c r="N81" s="1">
-        <v>0.22</v>
+        <v>0.05</v>
       </c>
       <c r="O81">
         <v>1</v>
       </c>
       <c r="Z81" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="82" spans="1:26">
       <c r="A82" t="s">
         <v>193</v>
       </c>
       <c r="B82" s="1">
-        <v>805.0</v>
+        <v>1954.0</v>
       </c>
       <c r="C82" s="1">
-        <v>35.26</v>
+        <v>176.46</v>
       </c>
       <c r="D82" s="1">
-        <v>39.1</v>
+        <v>139.7120010235</v>
       </c>
       <c r="E82" t="s">
         <v>8</v>
       </c>
       <c r="F82">
         <v>1.0</v>
       </c>
       <c r="G82" s="1">
-        <v>31475.5</v>
+        <v>272997.25</v>
       </c>
       <c r="H82" s="1">
-        <v>-3091.2</v>
+        <v>71805.59</v>
       </c>
       <c r="I82" s="1">
-        <v>-9.8209718670077</v>
+        <v>26.302678873139</v>
       </c>
       <c r="J82">
         <v>0.0</v>
       </c>
       <c r="K82">
         <v>0.0</v>
       </c>
       <c r="L82" s="1">
-        <v>28384.3</v>
+        <v>344802.84</v>
       </c>
       <c r="M82" s="1">
-        <v>28384.3</v>
+        <v>344802.84</v>
       </c>
       <c r="N82" s="1">
-        <v>0.02</v>
+        <v>0.2</v>
       </c>
       <c r="O82">
         <v>1</v>
       </c>
       <c r="Z82" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="83" spans="1:26">
       <c r="A83" t="s">
         <v>195</v>
       </c>
       <c r="B83" s="1">
-        <v>113699.0</v>
+        <v>1526.0</v>
       </c>
       <c r="C83" s="1">
-        <v>6.234</v>
+        <v>135.4</v>
       </c>
       <c r="D83" s="1">
-        <v>3.2783996341</v>
+        <v>77.866146789</v>
       </c>
       <c r="E83" t="s">
         <v>8</v>
       </c>
       <c r="F83">
         <v>1.0</v>
       </c>
       <c r="G83" s="1">
-        <v>372750.76</v>
+        <v>118823.74</v>
       </c>
       <c r="H83" s="1">
-        <v>336048.81</v>
+        <v>87796.66</v>
       </c>
       <c r="I83" s="1">
-        <v>90.153755823328</v>
+        <v>73.888147267541</v>
       </c>
       <c r="J83">
         <v>0.0</v>
       </c>
       <c r="K83">
         <v>0.0</v>
       </c>
       <c r="L83" s="1">
-        <v>708799.57</v>
+        <v>206620.4</v>
       </c>
       <c r="M83" s="1">
-        <v>708799.57</v>
+        <v>206620.4</v>
       </c>
       <c r="N83" s="1">
-        <v>0.38</v>
+        <v>0.12</v>
       </c>
       <c r="O83">
         <v>1</v>
       </c>
       <c r="Z83" t="s">
         <v>194</v>
       </c>
     </row>
     <row r="84" spans="1:26">
       <c r="A84" t="s">
         <v>197</v>
       </c>
       <c r="B84" s="1">
-        <v>6167.0</v>
+        <v>1168.0</v>
       </c>
       <c r="C84" s="1">
-        <v>13.925</v>
+        <v>50.75</v>
       </c>
       <c r="D84" s="1">
-        <v>19.149380574</v>
+        <v>56.8768578767</v>
       </c>
       <c r="E84" t="s">
         <v>8</v>
       </c>
       <c r="F84">
         <v>1.0</v>
       </c>
       <c r="G84" s="1">
-        <v>118094.23</v>
+        <v>66432.17</v>
       </c>
       <c r="H84" s="1">
-        <v>-32218.75</v>
+        <v>-7156.17</v>
       </c>
       <c r="I84" s="1">
-        <v>-27.282238937499</v>
+        <v>-10.77214548313</v>
       </c>
       <c r="J84">
         <v>0.0</v>
       </c>
       <c r="K84">
         <v>0.0</v>
       </c>
       <c r="L84" s="1">
-        <v>85875.48</v>
+        <v>59276.0</v>
       </c>
       <c r="M84" s="1">
-        <v>85875.48</v>
+        <v>59276.0</v>
       </c>
       <c r="N84" s="1">
-        <v>0.05</v>
+        <v>0.03</v>
       </c>
       <c r="O84">
         <v>1</v>
       </c>
       <c r="Z84" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="85" spans="1:26">
       <c r="A85" t="s">
         <v>199</v>
       </c>
       <c r="B85" s="1">
-        <v>2167.0</v>
+        <v>1019.0</v>
       </c>
       <c r="C85" s="1">
-        <v>13.43</v>
+        <v>381.75</v>
       </c>
       <c r="D85" s="1">
-        <v>14.99</v>
+        <v>397.6425024534</v>
       </c>
       <c r="E85" t="s">
         <v>8</v>
       </c>
       <c r="F85">
         <v>1.0</v>
       </c>
       <c r="G85" s="1">
-        <v>32483.33</v>
+        <v>405197.71</v>
       </c>
       <c r="H85" s="1">
-        <v>-3380.52</v>
+        <v>-16194.46</v>
       </c>
       <c r="I85" s="1">
-        <v>-10.406937958639</v>
+        <v>-3.9966810276396</v>
       </c>
       <c r="J85">
         <v>0.0</v>
       </c>
       <c r="K85">
         <v>0.0</v>
       </c>
       <c r="L85" s="1">
-        <v>29102.81</v>
+        <v>389003.25</v>
       </c>
       <c r="M85" s="1">
-        <v>29102.81</v>
+        <v>389003.25</v>
       </c>
       <c r="N85" s="1">
-        <v>0.02</v>
+        <v>0.22</v>
       </c>
       <c r="O85">
         <v>1</v>
       </c>
       <c r="Z85" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="86" spans="1:26">
       <c r="A86" t="s">
         <v>201</v>
       </c>
       <c r="B86" s="1">
-        <v>1318.0</v>
+        <v>5903.0</v>
       </c>
       <c r="C86" s="1">
-        <v>121.55</v>
+        <v>25.1</v>
       </c>
       <c r="D86" s="1">
-        <v>114.1636494689</v>
+        <v>20.907516517</v>
       </c>
       <c r="E86" t="s">
         <v>8</v>
       </c>
       <c r="F86">
         <v>1.0</v>
       </c>
       <c r="G86" s="1">
-        <v>150467.69</v>
+        <v>123417.07</v>
       </c>
       <c r="H86" s="1">
-        <v>9735.21</v>
+        <v>24748.23</v>
       </c>
       <c r="I86" s="1">
-        <v>6.4699670739944</v>
+        <v>20.052517856728</v>
       </c>
       <c r="J86">
         <v>0.0</v>
       </c>
       <c r="K86">
         <v>0.0</v>
       </c>
       <c r="L86" s="1">
-        <v>160202.9</v>
+        <v>148165.3</v>
       </c>
       <c r="M86" s="1">
-        <v>160202.9</v>
+        <v>148165.3</v>
       </c>
       <c r="N86" s="1">
         <v>0.09</v>
       </c>
       <c r="O86">
         <v>1</v>
       </c>
       <c r="Z86" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="87" spans="1:26">
       <c r="A87" t="s">
         <v>203</v>
       </c>
       <c r="B87" s="1">
-        <v>387.0</v>
+        <v>867.0</v>
       </c>
       <c r="C87" s="1">
-        <v>266.1</v>
+        <v>495.1</v>
       </c>
       <c r="D87" s="1">
-        <v>546.615994832</v>
+        <v>608.7785351788</v>
       </c>
       <c r="E87" t="s">
         <v>8</v>
       </c>
       <c r="F87">
         <v>1.0</v>
       </c>
       <c r="G87" s="1">
-        <v>211540.39</v>
+        <v>527810.99</v>
       </c>
       <c r="H87" s="1">
-        <v>-108559.69</v>
+        <v>-98559.29</v>
       </c>
       <c r="I87" s="1">
-        <v>-51.318658342267</v>
+        <v>-18.67321671343</v>
       </c>
       <c r="J87">
         <v>0.0</v>
       </c>
       <c r="K87">
         <v>0.0</v>
       </c>
       <c r="L87" s="1">
-        <v>102980.7</v>
+        <v>429251.7</v>
       </c>
       <c r="M87" s="1">
-        <v>102980.7</v>
+        <v>429251.7</v>
       </c>
       <c r="N87" s="1">
-        <v>0.05</v>
+        <v>0.25</v>
       </c>
       <c r="O87">
         <v>1</v>
       </c>
       <c r="Z87" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="88" spans="1:26">
       <c r="A88" t="s">
         <v>205</v>
       </c>
       <c r="B88" s="1">
-        <v>1030.0</v>
+        <v>4701.0</v>
       </c>
       <c r="C88" s="1">
-        <v>35.9</v>
+        <v>45.51</v>
       </c>
       <c r="D88" s="1">
-        <v>35.62</v>
+        <v>54.3409614976</v>
       </c>
       <c r="E88" t="s">
         <v>8</v>
       </c>
       <c r="F88">
         <v>1.0</v>
       </c>
       <c r="G88" s="1">
-        <v>36688.6</v>
+        <v>255456.86</v>
       </c>
       <c r="H88" s="1">
-        <v>288.4</v>
+        <v>-41514.35</v>
       </c>
       <c r="I88" s="1">
-        <v>0.78607523862998</v>
+        <v>-16.251021796792</v>
       </c>
       <c r="J88">
         <v>0.0</v>
       </c>
       <c r="K88">
         <v>0.0</v>
       </c>
       <c r="L88" s="1">
-        <v>36977.0</v>
+        <v>213942.51</v>
       </c>
       <c r="M88" s="1">
-        <v>36977.0</v>
+        <v>213942.51</v>
       </c>
       <c r="N88" s="1">
-        <v>0.02</v>
+        <v>0.12</v>
       </c>
       <c r="O88">
         <v>1</v>
       </c>
       <c r="Z88" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="89" spans="1:26">
       <c r="A89" t="s">
         <v>207</v>
       </c>
       <c r="B89" s="1">
-        <v>1889.0</v>
+        <v>1888.0</v>
       </c>
       <c r="C89" s="1">
-        <v>49.36</v>
+        <v>136.3</v>
       </c>
       <c r="D89" s="1">
-        <v>63.4453943886</v>
+        <v>119.7634957627</v>
       </c>
       <c r="E89" t="s">
         <v>8</v>
       </c>
       <c r="F89">
         <v>1.0</v>
       </c>
       <c r="G89" s="1">
-        <v>119848.35</v>
+        <v>226113.48</v>
       </c>
       <c r="H89" s="1">
-        <v>-26607.31</v>
+        <v>31220.92</v>
       </c>
       <c r="I89" s="1">
-        <v>-22.2008146128</v>
+        <v>13.80763322912</v>
       </c>
       <c r="J89">
         <v>0.0</v>
       </c>
       <c r="K89">
         <v>0.0</v>
       </c>
       <c r="L89" s="1">
-        <v>93241.04</v>
+        <v>257334.4</v>
       </c>
       <c r="M89" s="1">
-        <v>93241.04</v>
+        <v>257334.4</v>
       </c>
       <c r="N89" s="1">
-        <v>0.05</v>
+        <v>0.15</v>
       </c>
       <c r="O89">
         <v>1</v>
       </c>
       <c r="Z89" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="90" spans="1:26">
       <c r="A90" t="s">
         <v>209</v>
       </c>
       <c r="B90" s="1">
-        <v>960.0</v>
+        <v>4964.0</v>
       </c>
       <c r="C90" s="1">
-        <v>28.1</v>
+        <v>15.25</v>
       </c>
       <c r="D90" s="1">
-        <v>33.4333333333</v>
+        <v>13.4229129734</v>
       </c>
       <c r="E90" t="s">
         <v>8</v>
       </c>
       <c r="F90">
         <v>1.0</v>
       </c>
       <c r="G90" s="1">
-        <v>32096.0</v>
+        <v>66631.34</v>
       </c>
       <c r="H90" s="1">
-        <v>-5120.0</v>
+        <v>9069.66</v>
       </c>
       <c r="I90" s="1">
-        <v>-15.952143569292</v>
+        <v>13.611702841336</v>
       </c>
       <c r="J90">
         <v>0.0</v>
       </c>
       <c r="K90">
         <v>0.0</v>
       </c>
       <c r="L90" s="1">
-        <v>26976.0</v>
+        <v>75701.0</v>
       </c>
       <c r="M90" s="1">
-        <v>26976.0</v>
+        <v>75701.0</v>
       </c>
       <c r="N90" s="1">
-        <v>0.01</v>
+        <v>0.04</v>
       </c>
       <c r="O90">
         <v>1</v>
       </c>
       <c r="Z90" t="s">
         <v>208</v>
       </c>
     </row>
     <row r="91" spans="1:26">
       <c r="A91" t="s">
         <v>211</v>
       </c>
       <c r="B91" s="1">
-        <v>89017.0</v>
+        <v>2842.0</v>
       </c>
       <c r="C91" s="1">
-        <v>4.361</v>
+        <v>50.64</v>
       </c>
       <c r="D91" s="1">
-        <v>3.5780220632</v>
+        <v>52.2391168191</v>
       </c>
       <c r="E91" t="s">
         <v>8</v>
       </c>
       <c r="F91">
         <v>1.0</v>
       </c>
       <c r="G91" s="1">
-        <v>318504.79</v>
+        <v>148463.57</v>
       </c>
       <c r="H91" s="1">
-        <v>69698.35</v>
+        <v>-4544.69</v>
       </c>
       <c r="I91" s="1">
-        <v>21.882983298305</v>
+        <v>-3.0611482668779</v>
       </c>
       <c r="J91">
         <v>0.0</v>
       </c>
       <c r="K91">
         <v>0.0</v>
       </c>
       <c r="L91" s="1">
-        <v>388203.14</v>
+        <v>143918.88</v>
       </c>
       <c r="M91" s="1">
-        <v>388203.14</v>
+        <v>143918.88</v>
       </c>
       <c r="N91" s="1">
-        <v>0.21</v>
+        <v>0.08</v>
       </c>
       <c r="O91">
         <v>1</v>
       </c>
       <c r="Z91" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="92" spans="1:26">
       <c r="A92" t="s">
         <v>213</v>
       </c>
       <c r="B92" s="1">
-        <v>3861.0</v>
+        <v>282.0</v>
       </c>
       <c r="C92" s="1">
-        <v>23.68</v>
+        <v>515.6</v>
       </c>
       <c r="D92" s="1">
-        <v>26.8484900285</v>
+        <v>229.6088652482</v>
       </c>
       <c r="E92" t="s">
         <v>8</v>
       </c>
       <c r="F92">
         <v>1.0</v>
       </c>
       <c r="G92" s="1">
-        <v>103662.02</v>
+        <v>64749.7</v>
       </c>
       <c r="H92" s="1">
-        <v>-12233.54</v>
+        <v>80649.5</v>
       </c>
       <c r="I92" s="1">
-        <v>-11.801371418384</v>
+        <v>124.55578944767</v>
       </c>
       <c r="J92">
         <v>0.0</v>
       </c>
       <c r="K92">
         <v>0.0</v>
       </c>
       <c r="L92" s="1">
-        <v>91428.48</v>
+        <v>145399.2</v>
       </c>
       <c r="M92" s="1">
-        <v>91428.48</v>
+        <v>145399.2</v>
       </c>
       <c r="N92" s="1">
-        <v>0.05</v>
+        <v>0.08</v>
       </c>
       <c r="O92">
         <v>1</v>
       </c>
       <c r="Z92" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="93" spans="1:26">
       <c r="A93" t="s">
         <v>215</v>
       </c>
       <c r="B93" s="1">
-        <v>2176.0</v>
+        <v>1969.0</v>
       </c>
       <c r="C93" s="1">
-        <v>165.7</v>
+        <v>78.06</v>
       </c>
       <c r="D93" s="1">
-        <v>139.7120036765</v>
+        <v>69.1610665312</v>
       </c>
       <c r="E93" t="s">
         <v>8</v>
       </c>
       <c r="F93">
         <v>1.0</v>
       </c>
       <c r="G93" s="1">
-        <v>304013.32</v>
+        <v>136178.14</v>
       </c>
       <c r="H93" s="1">
-        <v>56549.88</v>
+        <v>17522.0</v>
       </c>
       <c r="I93" s="1">
-        <v>18.601119187804</v>
+        <v>12.866969691318</v>
       </c>
       <c r="J93">
         <v>0.0</v>
       </c>
       <c r="K93">
         <v>0.0</v>
       </c>
       <c r="L93" s="1">
-        <v>360563.2</v>
+        <v>153700.14</v>
       </c>
       <c r="M93" s="1">
-        <v>360563.2</v>
+        <v>153700.14</v>
       </c>
       <c r="N93" s="1">
-        <v>0.19</v>
+        <v>0.09</v>
       </c>
       <c r="O93">
         <v>1</v>
       </c>
       <c r="Z93" t="s">
         <v>214</v>
       </c>
     </row>
     <row r="94" spans="1:26">
       <c r="A94" t="s">
         <v>217</v>
       </c>
       <c r="B94" s="1">
-        <v>1699.0</v>
+        <v>32791.0</v>
       </c>
       <c r="C94" s="1">
-        <v>154.05</v>
+        <v>8.852</v>
       </c>
       <c r="D94" s="1">
-        <v>77.8661506769</v>
+        <v>5.0677551767</v>
       </c>
       <c r="E94" t="s">
         <v>8</v>
       </c>
       <c r="F94">
         <v>1.0</v>
       </c>
       <c r="G94" s="1">
-        <v>132294.59</v>
+        <v>166176.76</v>
       </c>
       <c r="H94" s="1">
-        <v>129436.36</v>
+        <v>124089.17</v>
       </c>
       <c r="I94" s="1">
-        <v>97.839495931013</v>
+        <v>74.672998799591</v>
       </c>
       <c r="J94">
         <v>0.0</v>
       </c>
       <c r="K94">
         <v>0.0</v>
       </c>
       <c r="L94" s="1">
-        <v>261730.95</v>
+        <v>290265.93</v>
       </c>
       <c r="M94" s="1">
-        <v>261730.95</v>
+        <v>290265.93</v>
       </c>
       <c r="N94" s="1">
-        <v>0.14</v>
+        <v>0.17</v>
       </c>
       <c r="O94">
         <v>1</v>
       </c>
       <c r="Z94" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="95" spans="1:26">
       <c r="A95" t="s">
         <v>219</v>
       </c>
       <c r="B95" s="1">
-        <v>1926.0</v>
+        <v>14098.0</v>
       </c>
       <c r="C95" s="1">
-        <v>50.08</v>
+        <v>17.04</v>
       </c>
       <c r="D95" s="1">
-        <v>56.8768535826</v>
+        <v>16.3429294935</v>
       </c>
       <c r="E95" t="s">
         <v>8</v>
       </c>
       <c r="F95">
         <v>1.0</v>
       </c>
       <c r="G95" s="1">
-        <v>109544.82</v>
+        <v>230402.62</v>
       </c>
       <c r="H95" s="1">
-        <v>-13090.74</v>
+        <v>9827.3</v>
       </c>
       <c r="I95" s="1">
-        <v>-11.950122333489</v>
+        <v>4.2652726778888</v>
       </c>
       <c r="J95">
         <v>0.0</v>
       </c>
       <c r="K95">
         <v>0.0</v>
       </c>
       <c r="L95" s="1">
-        <v>96454.08</v>
+        <v>240229.92</v>
       </c>
       <c r="M95" s="1">
-        <v>96454.08</v>
+        <v>240229.92</v>
       </c>
       <c r="N95" s="1">
-        <v>0.05</v>
+        <v>0.14</v>
       </c>
       <c r="O95">
         <v>1</v>
       </c>
       <c r="Z95" t="s">
         <v>218</v>
       </c>
     </row>
     <row r="96" spans="1:26">
       <c r="A96" t="s">
         <v>221</v>
       </c>
       <c r="B96" s="1">
-        <v>1140.0</v>
+        <v>1169.0</v>
       </c>
       <c r="C96" s="1">
-        <v>378.1</v>
+        <v>4819.08</v>
       </c>
       <c r="D96" s="1">
-        <v>397.6425</v>
+        <v>4807.8098887938</v>
       </c>
       <c r="E96" t="s">
         <v>8</v>
       </c>
       <c r="F96">
         <v>1.0</v>
       </c>
       <c r="G96" s="1">
-        <v>453312.45</v>
+        <v>5620329.76</v>
       </c>
       <c r="H96" s="1">
-        <v>-22278.45</v>
+        <v>13174.76</v>
       </c>
       <c r="I96" s="1">
-        <v>-4.9145903669754</v>
+        <v>0.23441258009032</v>
       </c>
       <c r="J96">
         <v>0.0</v>
       </c>
       <c r="K96">
         <v>0.0</v>
       </c>
       <c r="L96" s="1">
-        <v>431034.0</v>
+        <v>5633504.52</v>
       </c>
       <c r="M96" s="1">
-        <v>431034.0</v>
+        <v>5633504.52</v>
       </c>
       <c r="N96" s="1">
-        <v>0.23</v>
+        <v>3.26</v>
       </c>
       <c r="O96">
         <v>1</v>
       </c>
       <c r="Z96" t="s">
         <v>220</v>
       </c>
     </row>
     <row r="97" spans="1:26">
       <c r="A97" t="s">
         <v>223</v>
       </c>
       <c r="B97" s="1">
-        <v>6573.0</v>
+        <v>8010.0</v>
       </c>
       <c r="C97" s="1">
-        <v>26.26</v>
+        <v>16.465</v>
       </c>
       <c r="D97" s="1">
-        <v>20.9075171155</v>
+        <v>18.1529550562</v>
       </c>
       <c r="E97" t="s">
         <v>8</v>
       </c>
       <c r="F97">
         <v>1.0</v>
       </c>
       <c r="G97" s="1">
-        <v>137425.11</v>
+        <v>145405.17</v>
       </c>
       <c r="H97" s="1">
-        <v>35181.87</v>
+        <v>-13520.52</v>
       </c>
       <c r="I97" s="1">
-        <v>25.600758114729</v>
+        <v>-9.2985139386722</v>
       </c>
       <c r="J97">
         <v>0.0</v>
       </c>
       <c r="K97">
         <v>0.0</v>
       </c>
       <c r="L97" s="1">
-        <v>172606.98</v>
+        <v>131884.65</v>
       </c>
       <c r="M97" s="1">
-        <v>172606.98</v>
+        <v>131884.65</v>
       </c>
       <c r="N97" s="1">
-        <v>0.09</v>
+        <v>0.08</v>
       </c>
       <c r="O97">
         <v>1</v>
       </c>
       <c r="Z97" t="s">
         <v>222</v>
       </c>
     </row>
     <row r="98" spans="1:26">
       <c r="A98" t="s">
         <v>225</v>
       </c>
       <c r="B98" s="1">
-        <v>1210.0</v>
+        <v>2064.0</v>
       </c>
       <c r="C98" s="1">
-        <v>481.35</v>
+        <v>77.4</v>
       </c>
       <c r="D98" s="1">
-        <v>608.7785289256</v>
+        <v>68.904249031</v>
       </c>
       <c r="E98" t="s">
         <v>8</v>
       </c>
       <c r="F98">
         <v>1.0</v>
       </c>
       <c r="G98" s="1">
-        <v>736622.02</v>
+        <v>142218.37</v>
       </c>
       <c r="H98" s="1">
-        <v>-154188.52</v>
+        <v>17535.23</v>
       </c>
       <c r="I98" s="1">
-        <v>-20.93183692771</v>
+        <v>12.329792557741</v>
       </c>
       <c r="J98">
         <v>0.0</v>
       </c>
       <c r="K98">
         <v>0.0</v>
       </c>
       <c r="L98" s="1">
-        <v>582433.5</v>
+        <v>159753.6</v>
       </c>
       <c r="M98" s="1">
-        <v>582433.5</v>
+        <v>159753.6</v>
       </c>
       <c r="N98" s="1">
-        <v>0.31</v>
+        <v>0.09</v>
       </c>
       <c r="O98">
         <v>1</v>
       </c>
       <c r="Z98" t="s">
         <v>224</v>
       </c>
     </row>
     <row r="99" spans="1:26">
       <c r="A99" t="s">
         <v>227</v>
       </c>
       <c r="B99" s="1">
-        <v>3449.0</v>
+        <v>4251.0</v>
       </c>
       <c r="C99" s="1">
-        <v>45.53</v>
+        <v>27.84</v>
       </c>
       <c r="D99" s="1">
-        <v>58.4428501015</v>
+        <v>22.5882380616</v>
       </c>
       <c r="E99" t="s">
         <v>8</v>
       </c>
       <c r="F99">
         <v>1.0</v>
       </c>
       <c r="G99" s="1">
-        <v>201569.39</v>
+        <v>96022.6</v>
       </c>
       <c r="H99" s="1">
-        <v>-44536.42</v>
+        <v>22325.24</v>
       </c>
       <c r="I99" s="1">
-        <v>-22.094832950578</v>
+        <v>23.249984899388</v>
       </c>
       <c r="J99">
         <v>0.0</v>
       </c>
       <c r="K99">
         <v>0.0</v>
       </c>
       <c r="L99" s="1">
-        <v>157032.97</v>
+        <v>118347.84</v>
       </c>
       <c r="M99" s="1">
-        <v>157032.97</v>
+        <v>118347.84</v>
       </c>
       <c r="N99" s="1">
-        <v>0.08</v>
+        <v>0.07</v>
       </c>
       <c r="O99">
         <v>1</v>
       </c>
       <c r="Z99" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="100" spans="1:26">
       <c r="A100" t="s">
         <v>229</v>
       </c>
       <c r="B100" s="1">
-        <v>1629.0</v>
+        <v>990.0</v>
       </c>
       <c r="C100" s="1">
-        <v>133.0</v>
+        <v>125.35</v>
       </c>
       <c r="D100" s="1">
-        <v>114.2238367096</v>
+        <v>143.25</v>
       </c>
       <c r="E100" t="s">
         <v>8</v>
       </c>
       <c r="F100">
         <v>1.0</v>
       </c>
       <c r="G100" s="1">
-        <v>186070.63</v>
+        <v>141817.5</v>
       </c>
       <c r="H100" s="1">
-        <v>30586.37</v>
+        <v>-17721.0</v>
       </c>
       <c r="I100" s="1">
-        <v>16.43804290876</v>
+        <v>-12.495636998255</v>
       </c>
       <c r="J100">
         <v>0.0</v>
       </c>
       <c r="K100">
         <v>0.0</v>
       </c>
       <c r="L100" s="1">
-        <v>216657.0</v>
+        <v>124096.5</v>
       </c>
       <c r="M100" s="1">
-        <v>216657.0</v>
+        <v>124096.5</v>
       </c>
       <c r="N100" s="1">
-        <v>0.12</v>
+        <v>0.07</v>
       </c>
       <c r="O100">
         <v>1</v>
       </c>
       <c r="Z100" t="s">
         <v>228</v>
       </c>
     </row>
     <row r="101" spans="1:26">
       <c r="A101" t="s">
         <v>231</v>
       </c>
       <c r="B101" s="1">
-        <v>2925.0</v>
+        <v>2006.0</v>
       </c>
       <c r="C101" s="1">
-        <v>15.72</v>
+        <v>16.74</v>
       </c>
       <c r="D101" s="1">
-        <v>11.7937435897</v>
+        <v>16.36</v>
       </c>
       <c r="E101" t="s">
         <v>8</v>
       </c>
       <c r="F101">
         <v>1.0</v>
       </c>
       <c r="G101" s="1">
-        <v>34496.7</v>
+        <v>32818.16</v>
       </c>
       <c r="H101" s="1">
-        <v>11484.3</v>
+        <v>762.28</v>
       </c>
       <c r="I101" s="1">
-        <v>33.291010444477</v>
+        <v>2.3227383863081</v>
       </c>
       <c r="J101">
         <v>0.0</v>
       </c>
       <c r="K101">
         <v>0.0</v>
       </c>
       <c r="L101" s="1">
-        <v>45981.0</v>
+        <v>33580.44</v>
       </c>
       <c r="M101" s="1">
-        <v>45981.0</v>
+        <v>33580.44</v>
       </c>
       <c r="N101" s="1">
         <v>0.02</v>
       </c>
       <c r="O101">
         <v>1</v>
       </c>
       <c r="Z101" t="s">
         <v>230</v>
       </c>
     </row>
     <row r="102" spans="1:26">
       <c r="A102" t="s">
         <v>233</v>
       </c>
       <c r="B102" s="1">
-        <v>3181.0</v>
+        <v>1388.0</v>
       </c>
       <c r="C102" s="1">
-        <v>51.22</v>
+        <v>28.68</v>
       </c>
       <c r="D102" s="1">
-        <v>52.23911663</v>
+        <v>23.76</v>
       </c>
       <c r="E102" t="s">
         <v>8</v>
       </c>
       <c r="F102">
         <v>1.0</v>
       </c>
       <c r="G102" s="1">
-        <v>166172.63</v>
+        <v>32978.88</v>
       </c>
       <c r="H102" s="1">
-        <v>-3241.81</v>
+        <v>6828.96</v>
       </c>
       <c r="I102" s="1">
-        <v>-1.9508688043272</v>
+        <v>20.707070707071</v>
       </c>
       <c r="J102">
         <v>0.0</v>
       </c>
       <c r="K102">
         <v>0.0</v>
       </c>
       <c r="L102" s="1">
-        <v>162930.82</v>
+        <v>39807.84</v>
       </c>
       <c r="M102" s="1">
-        <v>162930.82</v>
+        <v>39807.84</v>
       </c>
       <c r="N102" s="1">
-        <v>0.09</v>
+        <v>0.02</v>
       </c>
       <c r="O102">
         <v>1</v>
       </c>
       <c r="Z102" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="103" spans="1:26">
       <c r="A103" t="s">
         <v>235</v>
       </c>
       <c r="B103" s="1">
-        <v>302.0</v>
+        <v>3428.0</v>
       </c>
       <c r="C103" s="1">
-        <v>478.0</v>
+        <v>35.9</v>
       </c>
       <c r="D103" s="1">
-        <v>229.6088741722</v>
+        <v>41.5130192532</v>
       </c>
       <c r="E103" t="s">
         <v>8</v>
       </c>
       <c r="F103">
         <v>1.0</v>
       </c>
       <c r="G103" s="1">
-        <v>69341.88</v>
+        <v>142306.63</v>
       </c>
       <c r="H103" s="1">
-        <v>75014.12</v>
+        <v>-19241.43</v>
       </c>
       <c r="I103" s="1">
-        <v>108.18010702911</v>
+        <v>-13.521105798092</v>
       </c>
       <c r="J103">
         <v>0.0</v>
       </c>
       <c r="K103">
         <v>0.0</v>
       </c>
       <c r="L103" s="1">
-        <v>144356.0</v>
+        <v>123065.2</v>
       </c>
       <c r="M103" s="1">
-        <v>144356.0</v>
+        <v>123065.2</v>
       </c>
       <c r="N103" s="1">
-        <v>0.08</v>
+        <v>0.07</v>
       </c>
       <c r="O103">
         <v>1</v>
       </c>
       <c r="Z103" t="s">
         <v>234</v>
       </c>
     </row>
     <row r="104" spans="1:26">
       <c r="A104" t="s">
         <v>237</v>
       </c>
       <c r="B104" s="1">
-        <v>32115.0</v>
+        <v>2691.0</v>
       </c>
       <c r="C104" s="1">
-        <v>3.594</v>
+        <v>32.7</v>
       </c>
       <c r="D104" s="1">
-        <v>3.4595089522</v>
+        <v>28.0941694537</v>
       </c>
       <c r="E104" t="s">
         <v>8</v>
       </c>
       <c r="F104">
         <v>1.0</v>
       </c>
       <c r="G104" s="1">
-        <v>111102.13</v>
+        <v>75601.41</v>
       </c>
       <c r="H104" s="1">
-        <v>4319.18</v>
+        <v>12394.29</v>
       </c>
       <c r="I104" s="1">
-        <v>3.8875762327869</v>
+        <v>16.394257726146</v>
       </c>
       <c r="J104">
         <v>0.0</v>
       </c>
       <c r="K104">
         <v>0.0</v>
       </c>
       <c r="L104" s="1">
-        <v>115421.31</v>
+        <v>87995.7</v>
       </c>
       <c r="M104" s="1">
-        <v>115421.31</v>
+        <v>87995.7</v>
       </c>
       <c r="N104" s="1">
-        <v>0.06</v>
+        <v>0.05</v>
       </c>
       <c r="O104">
         <v>1</v>
       </c>
       <c r="Z104" t="s">
         <v>236</v>
       </c>
     </row>
     <row r="105" spans="1:26">
       <c r="A105" t="s">
         <v>239</v>
       </c>
       <c r="B105" s="1">
-        <v>2107.0</v>
+        <v>1879.0</v>
       </c>
       <c r="C105" s="1">
-        <v>76.28</v>
+        <v>38.59</v>
       </c>
       <c r="D105" s="1">
-        <v>69.161067869</v>
+        <v>37.6374294838</v>
       </c>
       <c r="E105" t="s">
         <v>8</v>
       </c>
       <c r="F105">
         <v>1.0</v>
       </c>
       <c r="G105" s="1">
-        <v>145722.37</v>
+        <v>70720.73</v>
       </c>
       <c r="H105" s="1">
-        <v>14999.59</v>
+        <v>1789.88</v>
       </c>
       <c r="I105" s="1">
-        <v>10.29326520012</v>
+        <v>2.5309127889376</v>
       </c>
       <c r="J105">
         <v>0.0</v>
       </c>
       <c r="K105">
         <v>0.0</v>
       </c>
       <c r="L105" s="1">
-        <v>160721.96</v>
+        <v>72510.61</v>
       </c>
       <c r="M105" s="1">
-        <v>160721.96</v>
+        <v>72510.61</v>
       </c>
       <c r="N105" s="1">
-        <v>0.09</v>
+        <v>0.04</v>
       </c>
       <c r="O105">
         <v>1</v>
       </c>
       <c r="Z105" t="s">
         <v>238</v>
       </c>
     </row>
     <row r="106" spans="1:26">
       <c r="A106" t="s">
         <v>241</v>
       </c>
       <c r="B106" s="1">
-        <v>36514.0</v>
+        <v>1508.0</v>
       </c>
       <c r="C106" s="1">
-        <v>12.28</v>
+        <v>329.5</v>
       </c>
       <c r="D106" s="1">
-        <v>5.0677551076</v>
+        <v>239.4193501326</v>
       </c>
       <c r="E106" t="s">
         <v>8</v>
       </c>
       <c r="F106">
         <v>1.0</v>
       </c>
       <c r="G106" s="1">
-        <v>185044.01</v>
+        <v>361044.38</v>
       </c>
       <c r="H106" s="1">
-        <v>263347.91</v>
+        <v>135841.62</v>
       </c>
       <c r="I106" s="1">
-        <v>142.31636571214</v>
+        <v>37.624632185107</v>
       </c>
       <c r="J106">
         <v>0.0</v>
       </c>
       <c r="K106">
         <v>0.0</v>
       </c>
       <c r="L106" s="1">
-        <v>448391.92</v>
+        <v>496886.0</v>
       </c>
       <c r="M106" s="1">
-        <v>448391.92</v>
+        <v>496886.0</v>
       </c>
       <c r="N106" s="1">
-        <v>0.24</v>
+        <v>0.29</v>
       </c>
       <c r="O106">
         <v>1</v>
       </c>
       <c r="Z106" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="107" spans="1:26">
       <c r="A107" t="s">
         <v>243</v>
       </c>
       <c r="B107" s="1">
-        <v>15697.0</v>
+        <v>30776.0</v>
       </c>
       <c r="C107" s="1">
-        <v>16.815</v>
+        <v>4.202</v>
       </c>
       <c r="D107" s="1">
-        <v>16.3429292221</v>
+        <v>2.6900542631</v>
       </c>
       <c r="E107" t="s">
         <v>8</v>
       </c>
       <c r="F107">
         <v>1.0</v>
       </c>
       <c r="G107" s="1">
-        <v>256534.96</v>
+        <v>82789.11</v>
       </c>
       <c r="H107" s="1">
-        <v>7410.1</v>
+        <v>46531.64</v>
       </c>
       <c r="I107" s="1">
-        <v>2.8885341787334</v>
+        <v>56.205025032882</v>
       </c>
       <c r="J107">
         <v>0.0</v>
       </c>
       <c r="K107">
         <v>0.0</v>
       </c>
       <c r="L107" s="1">
-        <v>263945.06</v>
+        <v>129320.75</v>
       </c>
       <c r="M107" s="1">
-        <v>263945.06</v>
+        <v>129320.75</v>
       </c>
       <c r="N107" s="1">
-        <v>0.14</v>
+        <v>0.07</v>
       </c>
       <c r="O107">
         <v>1</v>
       </c>
       <c r="Z107" t="s">
         <v>242</v>
       </c>
     </row>
     <row r="108" spans="1:26">
       <c r="A108" t="s">
         <v>245</v>
       </c>
       <c r="B108" s="1">
-        <v>2136.0</v>
+        <v>10979.0</v>
       </c>
       <c r="C108" s="1">
-        <v>4811.69</v>
+        <v>9.696</v>
       </c>
       <c r="D108" s="1">
-        <v>4800.877326779</v>
+        <v>9.3764705347</v>
       </c>
       <c r="E108" t="s">
         <v>8</v>
       </c>
       <c r="F108">
         <v>1.0</v>
       </c>
       <c r="G108" s="1">
-        <v>10254673.97</v>
+        <v>102944.27</v>
       </c>
       <c r="H108" s="1">
-        <v>23095.87</v>
+        <v>3508.11</v>
       </c>
       <c r="I108" s="1">
-        <v>0.22522286001063</v>
+        <v>3.4077758771809</v>
       </c>
       <c r="J108">
         <v>0.0</v>
       </c>
       <c r="K108">
         <v>0.0</v>
       </c>
       <c r="L108" s="1">
-        <v>10277769.84</v>
+        <v>106452.38</v>
       </c>
       <c r="M108" s="1">
-        <v>10277769.84</v>
+        <v>106452.38</v>
       </c>
       <c r="N108" s="1">
-        <v>5.48</v>
+        <v>0.06</v>
       </c>
       <c r="O108">
         <v>1</v>
       </c>
       <c r="Z108" t="s">
         <v>244</v>
       </c>
     </row>
     <row r="109" spans="1:26">
       <c r="A109" t="s">
         <v>247</v>
       </c>
       <c r="B109" s="1">
-        <v>13304.0</v>
+        <v>4933.0</v>
       </c>
       <c r="C109" s="1">
-        <v>16.865</v>
+        <v>77.34</v>
       </c>
       <c r="D109" s="1">
-        <v>18.1529547505</v>
+        <v>90.9853050882</v>
       </c>
       <c r="E109" t="s">
         <v>8</v>
       </c>
       <c r="F109">
         <v>1.0</v>
       </c>
       <c r="G109" s="1">
-        <v>241506.91</v>
+        <v>448830.51</v>
       </c>
       <c r="H109" s="1">
-        <v>-17134.95</v>
+        <v>-67312.29</v>
       </c>
       <c r="I109" s="1">
-        <v>-7.0950143828183</v>
+        <v>-14.997262552405</v>
       </c>
       <c r="J109">
         <v>0.0</v>
       </c>
       <c r="K109">
         <v>0.0</v>
       </c>
       <c r="L109" s="1">
-        <v>224371.96</v>
+        <v>381518.22</v>
       </c>
       <c r="M109" s="1">
-        <v>224371.96</v>
+        <v>381518.22</v>
       </c>
       <c r="N109" s="1">
-        <v>0.12</v>
+        <v>0.22</v>
       </c>
       <c r="O109">
         <v>1</v>
       </c>
       <c r="Z109" t="s">
         <v>246</v>
       </c>
     </row>
     <row r="110" spans="1:26">
       <c r="A110" t="s">
         <v>249</v>
       </c>
       <c r="B110" s="1">
-        <v>1318.0</v>
+        <v>4416.0</v>
       </c>
       <c r="C110" s="1">
-        <v>68.5</v>
+        <v>137.92</v>
       </c>
       <c r="D110" s="1">
-        <v>67.824430956</v>
+        <v>170.2944904891</v>
       </c>
       <c r="E110" t="s">
         <v>8</v>
       </c>
       <c r="F110">
         <v>1.0</v>
       </c>
       <c r="G110" s="1">
-        <v>89392.6</v>
+        <v>752020.47</v>
       </c>
       <c r="H110" s="1">
-        <v>890.4</v>
+        <v>-142965.75</v>
       </c>
       <c r="I110" s="1">
-        <v>0.99605560191783</v>
+        <v>-19.010885435073</v>
       </c>
       <c r="J110">
         <v>0.0</v>
       </c>
       <c r="K110">
         <v>0.0</v>
       </c>
       <c r="L110" s="1">
-        <v>90283.0</v>
+        <v>609054.72</v>
       </c>
       <c r="M110" s="1">
-        <v>90283.0</v>
+        <v>609054.72</v>
       </c>
       <c r="N110" s="1">
-        <v>0.05</v>
+        <v>0.35</v>
       </c>
       <c r="O110">
         <v>1</v>
       </c>
       <c r="Z110" t="s">
         <v>248</v>
       </c>
     </row>
     <row r="111" spans="1:26">
       <c r="A111" t="s">
         <v>251</v>
       </c>
       <c r="B111" s="1">
-        <v>4550.0</v>
+        <v>11019.0</v>
       </c>
       <c r="C111" s="1">
-        <v>27.88</v>
+        <v>31.56</v>
       </c>
       <c r="D111" s="1">
-        <v>22.5882373626</v>
+        <v>32.5926663037</v>
       </c>
       <c r="E111" t="s">
         <v>8</v>
       </c>
       <c r="F111">
         <v>1.0</v>
       </c>
       <c r="G111" s="1">
-        <v>102776.48</v>
+        <v>359138.59</v>
       </c>
       <c r="H111" s="1">
-        <v>24077.52</v>
+        <v>-11378.95</v>
       </c>
       <c r="I111" s="1">
-        <v>23.427072030488</v>
+        <v>-3.1684008115084</v>
       </c>
       <c r="J111">
         <v>0.0</v>
       </c>
       <c r="K111">
         <v>0.0</v>
       </c>
       <c r="L111" s="1">
-        <v>126854.0</v>
+        <v>347759.64</v>
       </c>
       <c r="M111" s="1">
-        <v>126854.0</v>
+        <v>347759.64</v>
       </c>
       <c r="N111" s="1">
-        <v>0.07</v>
+        <v>0.2</v>
       </c>
       <c r="O111">
         <v>1</v>
       </c>
       <c r="Z111" t="s">
         <v>250</v>
       </c>
     </row>
     <row r="112" spans="1:26">
       <c r="A112" t="s">
         <v>253</v>
       </c>
       <c r="B112" s="1">
-        <v>2618.0</v>
+        <v>2719.0</v>
       </c>
       <c r="C112" s="1">
-        <v>37.855</v>
+        <v>262.45</v>
       </c>
       <c r="D112" s="1">
-        <v>31.2906913675</v>
+        <v>145.5838764252</v>
       </c>
       <c r="E112" t="s">
         <v>8</v>
       </c>
       <c r="F112">
         <v>1.0</v>
       </c>
       <c r="G112" s="1">
-        <v>81919.03</v>
+        <v>395842.56</v>
       </c>
       <c r="H112" s="1">
-        <v>17185.36</v>
+        <v>317758.99</v>
       </c>
       <c r="I112" s="1">
-        <v>20.978471058556</v>
+        <v>80.274084221767</v>
       </c>
       <c r="J112">
         <v>0.0</v>
       </c>
       <c r="K112">
         <v>0.0</v>
       </c>
       <c r="L112" s="1">
-        <v>99104.39</v>
+        <v>713601.55</v>
       </c>
       <c r="M112" s="1">
-        <v>99104.39</v>
+        <v>713601.55</v>
       </c>
       <c r="N112" s="1">
-        <v>0.05</v>
+        <v>0.41</v>
       </c>
       <c r="O112">
         <v>1</v>
       </c>
       <c r="Z112" t="s">
         <v>252</v>
       </c>
     </row>
     <row r="113" spans="1:26">
       <c r="A113" t="s">
         <v>255</v>
       </c>
       <c r="B113" s="1">
-        <v>2006.0</v>
+        <v>3574.0</v>
       </c>
       <c r="C113" s="1">
-        <v>15.92</v>
+        <v>147.66</v>
       </c>
       <c r="D113" s="1">
-        <v>16.36</v>
+        <v>127.6688696139</v>
       </c>
       <c r="E113" t="s">
         <v>8</v>
       </c>
       <c r="F113">
         <v>1.0</v>
       </c>
       <c r="G113" s="1">
-        <v>32818.16</v>
+        <v>456288.54</v>
       </c>
       <c r="H113" s="1">
-        <v>-882.64</v>
+        <v>71448.3</v>
       </c>
       <c r="I113" s="1">
-        <v>-2.6894865525672</v>
+        <v>15.658578670418</v>
       </c>
       <c r="J113">
         <v>0.0</v>
       </c>
       <c r="K113">
         <v>0.0</v>
       </c>
       <c r="L113" s="1">
-        <v>31935.52</v>
+        <v>527736.84</v>
       </c>
       <c r="M113" s="1">
-        <v>31935.52</v>
+        <v>527736.84</v>
       </c>
       <c r="N113" s="1">
-        <v>0.02</v>
+        <v>0.31</v>
       </c>
       <c r="O113">
         <v>1</v>
       </c>
       <c r="Z113" t="s">
         <v>254</v>
       </c>
     </row>
     <row r="114" spans="1:26">
       <c r="A114" t="s">
         <v>257</v>
       </c>
       <c r="B114" s="1">
-        <v>1388.0</v>
+        <v>3213.0</v>
       </c>
       <c r="C114" s="1">
-        <v>28.13</v>
+        <v>264.55</v>
       </c>
       <c r="D114" s="1">
-        <v>23.76</v>
+        <v>190.4069374416</v>
       </c>
       <c r="E114" t="s">
         <v>8</v>
       </c>
       <c r="F114">
         <v>1.0</v>
       </c>
       <c r="G114" s="1">
-        <v>32978.88</v>
+        <v>611777.49</v>
       </c>
       <c r="H114" s="1">
-        <v>6065.56</v>
+        <v>238221.66</v>
       </c>
       <c r="I114" s="1">
-        <v>18.392255892256</v>
+        <v>38.939265320141</v>
       </c>
       <c r="J114">
         <v>0.0</v>
       </c>
       <c r="K114">
         <v>0.0</v>
       </c>
       <c r="L114" s="1">
-        <v>39044.44</v>
+        <v>849999.15</v>
       </c>
       <c r="M114" s="1">
-        <v>39044.44</v>
+        <v>849999.15</v>
       </c>
       <c r="N114" s="1">
-        <v>0.02</v>
+        <v>0.49</v>
       </c>
       <c r="O114">
         <v>1</v>
       </c>
       <c r="Z114" t="s">
         <v>256</v>
       </c>
     </row>
     <row r="115" spans="1:26">
       <c r="A115" t="s">
         <v>259</v>
       </c>
       <c r="B115" s="1">
-        <v>3669.0</v>
+        <v>4057.0</v>
       </c>
       <c r="C115" s="1">
-        <v>32.015</v>
+        <v>16.44</v>
       </c>
       <c r="D115" s="1">
-        <v>41.5130198964</v>
+        <v>19.6168893271</v>
       </c>
       <c r="E115" t="s">
         <v>8</v>
       </c>
       <c r="F115">
         <v>1.0</v>
       </c>
       <c r="G115" s="1">
-        <v>152311.27</v>
+        <v>79585.72</v>
       </c>
       <c r="H115" s="1">
-        <v>-34848.23</v>
+        <v>-12888.64</v>
       </c>
       <c r="I115" s="1">
-        <v>-22.879613570289</v>
+        <v>-16.194664067875</v>
       </c>
       <c r="J115">
         <v>0.0</v>
       </c>
       <c r="K115">
         <v>0.0</v>
       </c>
       <c r="L115" s="1">
-        <v>117463.04</v>
+        <v>66697.08</v>
       </c>
       <c r="M115" s="1">
-        <v>117463.04</v>
+        <v>66697.08</v>
       </c>
       <c r="N115" s="1">
-        <v>0.06</v>
+        <v>0.04</v>
       </c>
       <c r="O115">
         <v>1</v>
       </c>
       <c r="Z115" t="s">
         <v>258</v>
       </c>
     </row>
     <row r="116" spans="1:26">
       <c r="A116" t="s">
         <v>261</v>
       </c>
       <c r="B116" s="1">
-        <v>1210.0</v>
+        <v>3320.0</v>
       </c>
       <c r="C116" s="1">
-        <v>26.39</v>
+        <v>74.55</v>
       </c>
       <c r="D116" s="1">
-        <v>27.83</v>
+        <v>37.6048403614</v>
       </c>
       <c r="E116" t="s">
         <v>8</v>
       </c>
       <c r="F116">
         <v>1.0</v>
       </c>
       <c r="G116" s="1">
-        <v>33674.3</v>
+        <v>124848.07</v>
       </c>
       <c r="H116" s="1">
-        <v>-1742.4</v>
+        <v>122657.93</v>
       </c>
       <c r="I116" s="1">
-        <v>-5.1742723679483</v>
+        <v>98.245755821456</v>
       </c>
       <c r="J116">
         <v>0.0</v>
       </c>
       <c r="K116">
         <v>0.0</v>
       </c>
       <c r="L116" s="1">
-        <v>31931.9</v>
+        <v>247506.0</v>
       </c>
       <c r="M116" s="1">
-        <v>31931.9</v>
+        <v>247506.0</v>
       </c>
       <c r="N116" s="1">
-        <v>0.02</v>
+        <v>0.14</v>
       </c>
       <c r="O116">
         <v>1</v>
       </c>
       <c r="Z116" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="117" spans="1:26">
       <c r="A117" t="s">
         <v>263</v>
       </c>
       <c r="B117" s="1">
-        <v>366.0</v>
+        <v>272.0</v>
       </c>
       <c r="C117" s="1">
-        <v>91.2</v>
+        <v>148.7</v>
       </c>
       <c r="D117" s="1">
-        <v>90.7</v>
+        <v>131.2</v>
       </c>
       <c r="E117" t="s">
         <v>8</v>
       </c>
       <c r="F117">
         <v>1.0</v>
       </c>
       <c r="G117" s="1">
-        <v>33196.2</v>
+        <v>35686.4</v>
       </c>
       <c r="H117" s="1">
-        <v>183.0</v>
+        <v>4760.0</v>
       </c>
       <c r="I117" s="1">
-        <v>0.55126791620728</v>
+        <v>13.338414634146</v>
       </c>
       <c r="J117">
         <v>0.0</v>
       </c>
       <c r="K117">
         <v>0.0</v>
       </c>
       <c r="L117" s="1">
-        <v>33379.2</v>
+        <v>40446.4</v>
       </c>
       <c r="M117" s="1">
-        <v>33379.2</v>
+        <v>40446.4</v>
       </c>
       <c r="N117" s="1">
         <v>0.02</v>
       </c>
       <c r="O117">
         <v>1</v>
       </c>
       <c r="Z117" t="s">
         <v>262</v>
       </c>
     </row>
     <row r="118" spans="1:26">
       <c r="A118" t="s">
         <v>265</v>
       </c>
       <c r="B118" s="1">
-        <v>1055.0</v>
+        <v>802.0</v>
       </c>
       <c r="C118" s="1">
-        <v>38.38</v>
+        <v>47.7</v>
       </c>
       <c r="D118" s="1">
-        <v>36.87</v>
+        <v>52.5</v>
       </c>
       <c r="E118" t="s">
         <v>8</v>
       </c>
       <c r="F118">
         <v>1.0</v>
       </c>
       <c r="G118" s="1">
-        <v>38897.85</v>
+        <v>42105.0</v>
       </c>
       <c r="H118" s="1">
-        <v>1593.05</v>
+        <v>-3849.6</v>
       </c>
       <c r="I118" s="1">
-        <v>4.095470572281</v>
+        <v>-9.1428571428571</v>
       </c>
       <c r="J118">
         <v>0.0</v>
       </c>
       <c r="K118">
         <v>0.0</v>
       </c>
       <c r="L118" s="1">
-        <v>40490.9</v>
+        <v>38255.4</v>
       </c>
       <c r="M118" s="1">
-        <v>40490.9</v>
+        <v>38255.4</v>
       </c>
       <c r="N118" s="1">
         <v>0.02</v>
       </c>
       <c r="O118">
         <v>1</v>
       </c>
       <c r="Z118" t="s">
         <v>264</v>
       </c>
     </row>
     <row r="119" spans="1:26">
       <c r="A119" t="s">
         <v>267</v>
       </c>
       <c r="B119" s="1">
-        <v>1679.0</v>
+        <v>2318.0</v>
       </c>
       <c r="C119" s="1">
-        <v>331.2</v>
+        <v>53.79</v>
       </c>
       <c r="D119" s="1">
-        <v>239.4193508041</v>
+        <v>25.9354141501</v>
       </c>
       <c r="E119" t="s">
         <v>8</v>
       </c>
       <c r="F119">
         <v>1.0</v>
       </c>
       <c r="G119" s="1">
-        <v>401985.09</v>
+        <v>60118.29</v>
       </c>
       <c r="H119" s="1">
-        <v>154099.71</v>
+        <v>64566.93</v>
       </c>
       <c r="I119" s="1">
-        <v>38.334683010258</v>
+        <v>107.39981127208</v>
       </c>
       <c r="J119">
         <v>0.0</v>
       </c>
       <c r="K119">
         <v>0.0</v>
       </c>
       <c r="L119" s="1">
-        <v>556084.8</v>
+        <v>124685.22</v>
       </c>
       <c r="M119" s="1">
-        <v>556084.8</v>
+        <v>124685.22</v>
       </c>
       <c r="N119" s="1">
-        <v>0.3</v>
+        <v>0.07</v>
       </c>
       <c r="O119">
         <v>1</v>
       </c>
       <c r="Z119" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="120" spans="1:26">
       <c r="A120" t="s">
         <v>269</v>
       </c>
       <c r="B120" s="1">
-        <v>56692.0</v>
+        <v>2836.0</v>
       </c>
       <c r="C120" s="1">
-        <v>4.493</v>
+        <v>9.772</v>
       </c>
       <c r="D120" s="1">
-        <v>2.6900543287</v>
+        <v>11.505</v>
       </c>
       <c r="E120" t="s">
         <v>8</v>
       </c>
       <c r="F120">
         <v>1.0</v>
       </c>
       <c r="G120" s="1">
-        <v>152504.56</v>
+        <v>32628.18</v>
       </c>
       <c r="H120" s="1">
-        <v>102212.6</v>
+        <v>-4914.79</v>
       </c>
       <c r="I120" s="1">
-        <v>67.022651650547</v>
+        <v>-15.063022209636</v>
       </c>
       <c r="J120">
         <v>0.0</v>
       </c>
       <c r="K120">
         <v>0.0</v>
       </c>
       <c r="L120" s="1">
-        <v>254717.16</v>
+        <v>27713.39</v>
       </c>
       <c r="M120" s="1">
-        <v>254717.16</v>
+        <v>27713.39</v>
       </c>
       <c r="N120" s="1">
-        <v>0.14</v>
+        <v>0.02</v>
       </c>
       <c r="O120">
         <v>1</v>
       </c>
       <c r="Z120" t="s">
         <v>268</v>
       </c>
     </row>
     <row r="121" spans="1:26">
       <c r="A121" t="s">
         <v>271</v>
       </c>
       <c r="B121" s="1">
-        <v>11751.0</v>
+        <v>6085.0</v>
       </c>
       <c r="C121" s="1">
-        <v>9.08</v>
+        <v>33.08</v>
       </c>
       <c r="D121" s="1">
-        <v>9.3764709386</v>
+        <v>30.3019013969</v>
       </c>
       <c r="E121" t="s">
         <v>8</v>
       </c>
       <c r="F121">
         <v>1.0</v>
       </c>
       <c r="G121" s="1">
-        <v>110182.91</v>
+        <v>184387.07</v>
       </c>
       <c r="H121" s="1">
-        <v>-3483.83</v>
+        <v>16904.73</v>
       </c>
       <c r="I121" s="1">
-        <v>-3.1618605825531</v>
+        <v>9.1680669365807</v>
       </c>
       <c r="J121">
         <v>0.0</v>
       </c>
       <c r="K121">
         <v>0.0</v>
       </c>
       <c r="L121" s="1">
-        <v>106699.08</v>
+        <v>201291.8</v>
       </c>
       <c r="M121" s="1">
-        <v>106699.08</v>
+        <v>201291.8</v>
       </c>
       <c r="N121" s="1">
-        <v>0.06</v>
+        <v>0.12</v>
       </c>
       <c r="O121">
         <v>1</v>
       </c>
       <c r="Z121" t="s">
         <v>270</v>
       </c>
     </row>
     <row r="122" spans="1:26">
       <c r="A122" t="s">
         <v>273</v>
       </c>
       <c r="B122" s="1">
-        <v>5492.0</v>
+        <v>424.0</v>
       </c>
       <c r="C122" s="1">
-        <v>72.49</v>
+        <v>223.1</v>
       </c>
       <c r="D122" s="1">
-        <v>90.9853040787</v>
+        <v>254.7246226415</v>
       </c>
       <c r="E122" t="s">
         <v>8</v>
       </c>
       <c r="F122">
         <v>1.0</v>
       </c>
       <c r="G122" s="1">
-        <v>499691.29</v>
+        <v>108003.24</v>
       </c>
       <c r="H122" s="1">
-        <v>-101576.21</v>
+        <v>-13408.84</v>
       </c>
       <c r="I122" s="1">
-        <v>-20.327792785822</v>
+        <v>-12.415220135989</v>
       </c>
       <c r="J122">
         <v>0.0</v>
       </c>
       <c r="K122">
         <v>0.0</v>
       </c>
       <c r="L122" s="1">
-        <v>398115.08</v>
+        <v>94594.4</v>
       </c>
       <c r="M122" s="1">
-        <v>398115.08</v>
+        <v>94594.4</v>
       </c>
       <c r="N122" s="1">
-        <v>0.21</v>
+        <v>0.05</v>
       </c>
       <c r="O122">
         <v>1</v>
       </c>
       <c r="Z122" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="123" spans="1:26">
       <c r="A123" t="s">
         <v>275</v>
       </c>
       <c r="B123" s="1">
-        <v>4919.0</v>
+        <v>546.0</v>
       </c>
       <c r="C123" s="1">
-        <v>132.22</v>
+        <v>239.3</v>
       </c>
       <c r="D123" s="1">
-        <v>170.2944907502</v>
+        <v>252.6818498168</v>
       </c>
       <c r="E123" t="s">
         <v>8</v>
       </c>
       <c r="F123">
         <v>1.0</v>
       </c>
       <c r="G123" s="1">
-        <v>837678.6</v>
+        <v>137964.29</v>
       </c>
       <c r="H123" s="1">
-        <v>-187288.42</v>
+        <v>-7306.49</v>
       </c>
       <c r="I123" s="1">
-        <v>-22.358028484911</v>
+        <v>-5.2959283884257</v>
       </c>
       <c r="J123">
         <v>0.0</v>
       </c>
       <c r="K123">
         <v>0.0</v>
       </c>
       <c r="L123" s="1">
-        <v>650390.18</v>
+        <v>130657.8</v>
       </c>
       <c r="M123" s="1">
-        <v>650390.18</v>
+        <v>130657.8</v>
       </c>
       <c r="N123" s="1">
-        <v>0.35</v>
+        <v>0.08</v>
       </c>
       <c r="O123">
         <v>1</v>
       </c>
       <c r="Z123" t="s">
         <v>274</v>
       </c>
     </row>
     <row r="124" spans="1:26">
       <c r="A124" t="s">
         <v>277</v>
       </c>
       <c r="B124" s="1">
-        <v>11108.0</v>
+        <v>1802.0</v>
       </c>
       <c r="C124" s="1">
-        <v>32.7</v>
+        <v>19.33</v>
       </c>
       <c r="D124" s="1">
-        <v>32.6737432481</v>
+        <v>18.02</v>
       </c>
       <c r="E124" t="s">
         <v>8</v>
       </c>
       <c r="F124">
         <v>1.0</v>
       </c>
       <c r="G124" s="1">
-        <v>362939.94</v>
+        <v>32472.04</v>
       </c>
       <c r="H124" s="1">
-        <v>291.66</v>
+        <v>2360.62</v>
       </c>
       <c r="I124" s="1">
-        <v>0.080360403432039</v>
+        <v>7.2697003329634</v>
       </c>
       <c r="J124">
         <v>0.0</v>
       </c>
       <c r="K124">
         <v>0.0</v>
       </c>
       <c r="L124" s="1">
-        <v>363231.6</v>
+        <v>34832.66</v>
       </c>
       <c r="M124" s="1">
-        <v>363231.6</v>
+        <v>34832.66</v>
       </c>
       <c r="N124" s="1">
-        <v>0.19</v>
+        <v>0.02</v>
       </c>
       <c r="O124">
         <v>1</v>
       </c>
       <c r="Z124" t="s">
         <v>276</v>
       </c>
     </row>
     <row r="125" spans="1:26">
       <c r="A125" t="s">
         <v>279</v>
       </c>
       <c r="B125" s="1">
-        <v>2910.0</v>
+        <v>2063.0</v>
       </c>
       <c r="C125" s="1">
-        <v>292.75</v>
+        <v>103.65</v>
       </c>
       <c r="D125" s="1">
-        <v>145.5838762887</v>
+        <v>103.9490014542</v>
       </c>
       <c r="E125" t="s">
         <v>8</v>
       </c>
       <c r="F125">
         <v>1.0</v>
       </c>
       <c r="G125" s="1">
-        <v>423649.08</v>
+        <v>214446.79</v>
       </c>
       <c r="H125" s="1">
-        <v>428253.42</v>
+        <v>-616.84</v>
       </c>
       <c r="I125" s="1">
-        <v>101.08682874987</v>
+        <v>-0.28764244967248</v>
       </c>
       <c r="J125">
         <v>0.0</v>
       </c>
       <c r="K125">
         <v>0.0</v>
       </c>
       <c r="L125" s="1">
-        <v>851902.5</v>
+        <v>213829.95</v>
       </c>
       <c r="M125" s="1">
-        <v>851902.5</v>
+        <v>213829.95</v>
       </c>
       <c r="N125" s="1">
-        <v>0.45</v>
+        <v>0.12</v>
       </c>
       <c r="O125">
         <v>1</v>
       </c>
       <c r="Z125" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="126" spans="1:26">
       <c r="A126" t="s">
         <v>281</v>
       </c>
       <c r="B126" s="1">
-        <v>3979.0</v>
+        <v>7610.0</v>
       </c>
       <c r="C126" s="1">
-        <v>169.14</v>
+        <v>80.6</v>
       </c>
       <c r="D126" s="1">
-        <v>127.6688690626</v>
+        <v>66.4414113009</v>
       </c>
       <c r="E126" t="s">
         <v>8</v>
       </c>
       <c r="F126">
         <v>1.0</v>
       </c>
       <c r="G126" s="1">
-        <v>507994.43</v>
+        <v>505619.14</v>
       </c>
       <c r="H126" s="1">
-        <v>165013.63</v>
+        <v>107746.86</v>
       </c>
       <c r="I126" s="1">
-        <v>32.483354197407</v>
+        <v>21.309885539539</v>
       </c>
       <c r="J126">
         <v>0.0</v>
       </c>
       <c r="K126">
         <v>0.0</v>
       </c>
       <c r="L126" s="1">
-        <v>673008.06</v>
+        <v>613366.0</v>
       </c>
       <c r="M126" s="1">
-        <v>673008.06</v>
+        <v>613366.0</v>
       </c>
       <c r="N126" s="1">
-        <v>0.36</v>
+        <v>0.35</v>
       </c>
       <c r="O126">
         <v>1</v>
       </c>
       <c r="Z126" t="s">
         <v>280</v>
       </c>
     </row>
     <row r="127" spans="1:26">
       <c r="A127" t="s">
         <v>283</v>
       </c>
       <c r="B127" s="1">
-        <v>3578.0</v>
+        <v>4806.0</v>
       </c>
       <c r="C127" s="1">
-        <v>279.0</v>
+        <v>18.29</v>
       </c>
       <c r="D127" s="1">
-        <v>190.4069368362</v>
+        <v>18.9564253017</v>
       </c>
       <c r="E127" t="s">
         <v>8</v>
       </c>
       <c r="F127">
         <v>1.0</v>
       </c>
       <c r="G127" s="1">
-        <v>681276.02</v>
+        <v>91104.58</v>
       </c>
       <c r="H127" s="1">
-        <v>316985.98</v>
+        <v>-3202.84</v>
       </c>
       <c r="I127" s="1">
-        <v>46.528274986106</v>
+        <v>-3.5155642010533</v>
       </c>
       <c r="J127">
         <v>0.0</v>
       </c>
       <c r="K127">
         <v>0.0</v>
       </c>
       <c r="L127" s="1">
-        <v>998262.0</v>
+        <v>87901.74</v>
       </c>
       <c r="M127" s="1">
-        <v>998262.0</v>
+        <v>87901.74</v>
       </c>
       <c r="N127" s="1">
-        <v>0.53</v>
+        <v>0.05</v>
       </c>
       <c r="O127">
         <v>1</v>
       </c>
       <c r="Z127" t="s">
         <v>282</v>
       </c>
     </row>
     <row r="128" spans="1:26">
       <c r="A128" t="s">
         <v>285</v>
       </c>
       <c r="B128" s="1">
-        <v>4057.0</v>
+        <v>2660.0</v>
       </c>
       <c r="C128" s="1">
-        <v>20.92</v>
+        <v>23.45</v>
       </c>
       <c r="D128" s="1">
-        <v>19.6168893271</v>
+        <v>26.9688345865</v>
       </c>
       <c r="E128" t="s">
         <v>8</v>
       </c>
       <c r="F128">
         <v>1.0</v>
       </c>
       <c r="G128" s="1">
-        <v>79585.72</v>
+        <v>71737.1</v>
       </c>
       <c r="H128" s="1">
-        <v>5286.72</v>
+        <v>-9360.1</v>
       </c>
       <c r="I128" s="1">
-        <v>6.6427997384455</v>
+        <v>-13.047781412965</v>
       </c>
       <c r="J128">
         <v>0.0</v>
       </c>
       <c r="K128">
         <v>0.0</v>
       </c>
       <c r="L128" s="1">
-        <v>84872.44</v>
+        <v>62377.0</v>
       </c>
       <c r="M128" s="1">
-        <v>84872.44</v>
+        <v>62377.0</v>
       </c>
       <c r="N128" s="1">
-        <v>0.05</v>
+        <v>0.04</v>
       </c>
       <c r="O128">
         <v>1</v>
       </c>
       <c r="Z128" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="129" spans="1:26">
       <c r="A129" t="s">
         <v>287</v>
       </c>
       <c r="B129" s="1">
-        <v>3696.0</v>
+        <v>10453.0</v>
       </c>
       <c r="C129" s="1">
-        <v>78.92</v>
+        <v>20.73</v>
       </c>
       <c r="D129" s="1">
-        <v>37.604840368</v>
+        <v>20.040729934</v>
       </c>
       <c r="E129" t="s">
         <v>8</v>
       </c>
       <c r="F129">
         <v>1.0</v>
       </c>
       <c r="G129" s="1">
-        <v>138987.49</v>
+        <v>209485.75</v>
       </c>
       <c r="H129" s="1">
-        <v>152700.83</v>
+        <v>7204.94</v>
       </c>
       <c r="I129" s="1">
-        <v>109.86660022424</v>
+        <v>3.4393461130411</v>
       </c>
       <c r="J129">
         <v>0.0</v>
       </c>
       <c r="K129">
         <v>0.0</v>
       </c>
       <c r="L129" s="1">
-        <v>291688.32</v>
+        <v>216690.69</v>
       </c>
       <c r="M129" s="1">
-        <v>291688.32</v>
+        <v>216690.69</v>
       </c>
       <c r="N129" s="1">
-        <v>0.16</v>
+        <v>0.13</v>
       </c>
       <c r="O129">
         <v>1</v>
       </c>
       <c r="Z129" t="s">
         <v>286</v>
       </c>
     </row>
     <row r="130" spans="1:26">
       <c r="A130" t="s">
         <v>289</v>
       </c>
       <c r="B130" s="1">
-        <v>272.0</v>
+        <v>2997.0</v>
       </c>
       <c r="C130" s="1">
-        <v>141.3</v>
+        <v>37.51</v>
       </c>
       <c r="D130" s="1">
-        <v>131.2</v>
+        <v>37.08</v>
       </c>
       <c r="E130" t="s">
         <v>8</v>
       </c>
       <c r="F130">
         <v>1.0</v>
       </c>
       <c r="G130" s="1">
-        <v>35686.4</v>
+        <v>111128.76</v>
       </c>
       <c r="H130" s="1">
-        <v>2747.2</v>
+        <v>1288.71</v>
       </c>
       <c r="I130" s="1">
-        <v>7.6981707317073</v>
+        <v>1.1596548004315</v>
       </c>
       <c r="J130">
         <v>0.0</v>
       </c>
       <c r="K130">
         <v>0.0</v>
       </c>
       <c r="L130" s="1">
-        <v>38433.6</v>
+        <v>112417.47</v>
       </c>
       <c r="M130" s="1">
-        <v>38433.6</v>
+        <v>112417.47</v>
       </c>
       <c r="N130" s="1">
-        <v>0.02</v>
+        <v>0.07</v>
       </c>
       <c r="O130">
         <v>1</v>
       </c>
       <c r="Z130" t="s">
         <v>288</v>
       </c>
     </row>
     <row r="131" spans="1:26">
       <c r="A131" t="s">
         <v>291</v>
       </c>
       <c r="B131" s="1">
-        <v>802.0</v>
+        <v>3385.0</v>
       </c>
       <c r="C131" s="1">
-        <v>51.1</v>
+        <v>58.6</v>
       </c>
       <c r="D131" s="1">
-        <v>52.5</v>
+        <v>60.5604903988</v>
       </c>
       <c r="E131" t="s">
         <v>8</v>
       </c>
       <c r="F131">
         <v>1.0</v>
       </c>
       <c r="G131" s="1">
-        <v>42105.0</v>
+        <v>204997.26</v>
       </c>
       <c r="H131" s="1">
-        <v>-1122.8</v>
+        <v>-6636.26</v>
       </c>
       <c r="I131" s="1">
-        <v>-2.6666666666667</v>
+        <v>-3.2372432685198</v>
       </c>
       <c r="J131">
         <v>0.0</v>
       </c>
       <c r="K131">
         <v>0.0</v>
       </c>
       <c r="L131" s="1">
-        <v>40982.2</v>
+        <v>198361.0</v>
       </c>
       <c r="M131" s="1">
-        <v>40982.2</v>
+        <v>198361.0</v>
       </c>
       <c r="N131" s="1">
-        <v>0.02</v>
+        <v>0.11</v>
       </c>
       <c r="O131">
         <v>1</v>
       </c>
       <c r="Z131" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="132" spans="1:26">
       <c r="A132" t="s">
         <v>293</v>
       </c>
       <c r="B132" s="1">
-        <v>3144.0</v>
+        <v>1298.0</v>
       </c>
       <c r="C132" s="1">
-        <v>69.35</v>
+        <v>117.95</v>
       </c>
       <c r="D132" s="1">
-        <v>25.935413486</v>
+        <v>103.3733975347</v>
       </c>
       <c r="E132" t="s">
         <v>8</v>
       </c>
       <c r="F132">
         <v>1.0</v>
       </c>
       <c r="G132" s="1">
-        <v>81540.94</v>
+        <v>134178.67</v>
       </c>
       <c r="H132" s="1">
-        <v>136495.46</v>
+        <v>18920.43</v>
       </c>
       <c r="I132" s="1">
-        <v>167.39500427638</v>
+        <v>14.100922300094</v>
       </c>
       <c r="J132">
         <v>0.0</v>
       </c>
       <c r="K132">
         <v>0.0</v>
       </c>
       <c r="L132" s="1">
-        <v>218036.4</v>
+        <v>153099.1</v>
       </c>
       <c r="M132" s="1">
-        <v>218036.4</v>
+        <v>153099.1</v>
       </c>
       <c r="N132" s="1">
-        <v>0.12</v>
+        <v>0.09</v>
       </c>
       <c r="O132">
         <v>1</v>
       </c>
       <c r="Z132" t="s">
         <v>292</v>
       </c>
     </row>
     <row r="133" spans="1:26">
       <c r="A133" t="s">
         <v>295</v>
       </c>
       <c r="B133" s="1">
-        <v>2836.0</v>
+        <v>974.0</v>
       </c>
       <c r="C133" s="1">
-        <v>9.72</v>
+        <v>73.12</v>
       </c>
       <c r="D133" s="1">
-        <v>11.505</v>
+        <v>100.2767761807</v>
       </c>
       <c r="E133" t="s">
         <v>8</v>
       </c>
       <c r="F133">
         <v>1.0</v>
       </c>
       <c r="G133" s="1">
-        <v>32628.18</v>
+        <v>97669.58</v>
       </c>
       <c r="H133" s="1">
-        <v>-5062.26</v>
+        <v>-26450.7</v>
       </c>
       <c r="I133" s="1">
-        <v>-15.514993481095</v>
+        <v>-27.081820153215</v>
       </c>
       <c r="J133">
         <v>0.0</v>
       </c>
       <c r="K133">
         <v>0.0</v>
       </c>
       <c r="L133" s="1">
-        <v>27565.92</v>
+        <v>71218.88</v>
       </c>
       <c r="M133" s="1">
-        <v>27565.92</v>
+        <v>71218.88</v>
       </c>
       <c r="N133" s="1">
-        <v>0.01</v>
+        <v>0.04</v>
       </c>
       <c r="O133">
         <v>1</v>
       </c>
       <c r="Z133" t="s">
         <v>294</v>
       </c>
     </row>
     <row r="134" spans="1:26">
       <c r="A134" t="s">
         <v>297</v>
       </c>
       <c r="B134" s="1">
-        <v>9745.0</v>
+        <v>5833.0</v>
       </c>
       <c r="C134" s="1">
-        <v>35.1</v>
+        <v>21.09</v>
       </c>
       <c r="D134" s="1">
-        <v>30.3019014879</v>
+        <v>34.8302177267</v>
       </c>
       <c r="E134" t="s">
         <v>8</v>
       </c>
       <c r="F134">
         <v>1.0</v>
       </c>
       <c r="G134" s="1">
-        <v>295292.03</v>
+        <v>203164.66</v>
       </c>
       <c r="H134" s="1">
-        <v>46757.47</v>
+        <v>-80146.69</v>
       </c>
       <c r="I134" s="1">
-        <v>15.834314932238</v>
+        <v>-39.449129587793</v>
       </c>
       <c r="J134">
         <v>0.0</v>
       </c>
       <c r="K134">
         <v>0.0</v>
       </c>
       <c r="L134" s="1">
-        <v>342049.5</v>
+        <v>123017.97</v>
       </c>
       <c r="M134" s="1">
-        <v>342049.5</v>
+        <v>123017.97</v>
       </c>
       <c r="N134" s="1">
-        <v>0.18</v>
+        <v>0.07</v>
       </c>
       <c r="O134">
         <v>1</v>
       </c>
       <c r="Z134" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="135" spans="1:26">
       <c r="A135" t="s">
         <v>299</v>
       </c>
       <c r="B135" s="1">
-        <v>634.0</v>
+        <v>7883.0</v>
       </c>
       <c r="C135" s="1">
-        <v>53.06</v>
+        <v>29.88</v>
       </c>
       <c r="D135" s="1">
-        <v>51.48</v>
+        <v>36.1242204744</v>
       </c>
       <c r="E135" t="s">
         <v>8</v>
       </c>
       <c r="F135">
         <v>1.0</v>
       </c>
       <c r="G135" s="1">
-        <v>32638.32</v>
+        <v>284767.23</v>
       </c>
       <c r="H135" s="1">
-        <v>1001.72</v>
+        <v>-49223.19</v>
       </c>
       <c r="I135" s="1">
-        <v>3.0691530691531</v>
+        <v>-17.285412369956</v>
       </c>
       <c r="J135">
         <v>0.0</v>
       </c>
       <c r="K135">
         <v>0.0</v>
       </c>
       <c r="L135" s="1">
-        <v>33640.04</v>
+        <v>235544.04</v>
       </c>
       <c r="M135" s="1">
-        <v>33640.04</v>
+        <v>235544.04</v>
       </c>
       <c r="N135" s="1">
-        <v>0.02</v>
+        <v>0.14</v>
       </c>
       <c r="O135">
         <v>1</v>
       </c>
       <c r="Z135" t="s">
         <v>298</v>
       </c>
     </row>
     <row r="136" spans="1:26">
       <c r="A136" t="s">
         <v>301</v>
       </c>
       <c r="B136" s="1">
-        <v>6854.0</v>
+        <v>2749.0</v>
       </c>
       <c r="C136" s="1">
-        <v>10.135</v>
+        <v>22.94</v>
       </c>
       <c r="D136" s="1">
-        <v>10.1791654508</v>
+        <v>31.0634812659</v>
       </c>
       <c r="E136" t="s">
         <v>8</v>
       </c>
       <c r="F136">
         <v>1.0</v>
       </c>
       <c r="G136" s="1">
-        <v>69768.0</v>
+        <v>85393.51</v>
       </c>
       <c r="H136" s="1">
-        <v>-302.71</v>
+        <v>-22331.45</v>
       </c>
       <c r="I136" s="1">
-        <v>-0.43388086228643</v>
+        <v>-26.151226246585</v>
       </c>
       <c r="J136">
         <v>0.0</v>
       </c>
       <c r="K136">
         <v>0.0</v>
       </c>
       <c r="L136" s="1">
-        <v>69465.29</v>
+        <v>63062.06</v>
       </c>
       <c r="M136" s="1">
-        <v>69465.29</v>
+        <v>63062.06</v>
       </c>
       <c r="N136" s="1">
         <v>0.04</v>
       </c>
       <c r="O136">
         <v>1</v>
       </c>
       <c r="Z136" t="s">
         <v>300</v>
       </c>
     </row>
     <row r="137" spans="1:26">
       <c r="A137" t="s">
         <v>303</v>
       </c>
       <c r="B137" s="1">
-        <v>454.0</v>
+        <v>4461.0</v>
       </c>
       <c r="C137" s="1">
-        <v>226.3</v>
+        <v>61.78</v>
       </c>
       <c r="D137" s="1">
-        <v>254.7246255507</v>
+        <v>102.1418605694</v>
       </c>
       <c r="E137" t="s">
         <v>8</v>
       </c>
       <c r="F137">
         <v>1.0</v>
       </c>
       <c r="G137" s="1">
-        <v>115644.98</v>
+        <v>455654.84</v>
       </c>
       <c r="H137" s="1">
-        <v>-12904.78</v>
+        <v>-180054.26</v>
       </c>
       <c r="I137" s="1">
-        <v>-11.158962542084</v>
+        <v>-39.515493789115</v>
       </c>
       <c r="J137">
         <v>0.0</v>
       </c>
       <c r="K137">
         <v>0.0</v>
       </c>
       <c r="L137" s="1">
-        <v>102740.2</v>
+        <v>275600.58</v>
       </c>
       <c r="M137" s="1">
-        <v>102740.2</v>
+        <v>275600.58</v>
       </c>
       <c r="N137" s="1">
-        <v>0.05</v>
+        <v>0.16</v>
       </c>
       <c r="O137">
         <v>1</v>
       </c>
       <c r="Z137" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="138" spans="1:26">
       <c r="A138" t="s">
         <v>305</v>
       </c>
       <c r="B138" s="1">
-        <v>584.0</v>
+        <v>400.0</v>
       </c>
       <c r="C138" s="1">
-        <v>247.6</v>
+        <v>273.15</v>
       </c>
       <c r="D138" s="1">
-        <v>252.6818493151</v>
+        <v>276.05</v>
       </c>
       <c r="E138" t="s">
         <v>8</v>
       </c>
       <c r="F138">
         <v>1.0</v>
       </c>
       <c r="G138" s="1">
-        <v>147566.2</v>
+        <v>0.0</v>
       </c>
       <c r="H138" s="1">
-        <v>-2967.8</v>
+        <v>-116000.0</v>
       </c>
       <c r="I138" s="1">
-        <v>-2.011165158417</v>
+        <v>0</v>
       </c>
       <c r="J138">
         <v>0.0</v>
       </c>
       <c r="K138">
         <v>0.0</v>
       </c>
       <c r="L138" s="1">
-        <v>144598.4</v>
+        <v>-116000.0</v>
       </c>
       <c r="M138" s="1">
-        <v>144598.4</v>
+        <v>-116000.0</v>
       </c>
       <c r="N138" s="1">
-        <v>0.08</v>
+        <v>-0.07</v>
       </c>
       <c r="O138">
         <v>1</v>
       </c>
       <c r="Z138" t="s">
         <v>304</v>
       </c>
     </row>
     <row r="139" spans="1:26">
       <c r="A139" t="s">
         <v>307</v>
       </c>
       <c r="B139" s="1">
-        <v>1802.0</v>
+        <v>65.0</v>
       </c>
       <c r="C139" s="1">
-        <v>22.08</v>
+        <v>114.1</v>
       </c>
       <c r="D139" s="1">
-        <v>18.02</v>
+        <v>114.63</v>
       </c>
       <c r="E139" t="s">
         <v>8</v>
       </c>
       <c r="F139">
         <v>1.0</v>
       </c>
       <c r="G139" s="1">
-        <v>32472.04</v>
+        <v>0.0</v>
       </c>
       <c r="H139" s="1">
-        <v>7316.12</v>
+        <v>-41860.0</v>
       </c>
       <c r="I139" s="1">
-        <v>22.530521642619</v>
+        <v>0</v>
       </c>
       <c r="J139">
         <v>0.0</v>
       </c>
       <c r="K139">
         <v>0.0</v>
       </c>
       <c r="L139" s="1">
-        <v>39788.16</v>
+        <v>-41860.0</v>
       </c>
       <c r="M139" s="1">
-        <v>39788.16</v>
+        <v>-41860.0</v>
       </c>
       <c r="N139" s="1">
-        <v>0.02</v>
+        <v>-0.02</v>
       </c>
       <c r="O139">
         <v>1</v>
       </c>
       <c r="Z139" t="s">
         <v>306</v>
       </c>
     </row>
     <row r="140" spans="1:26">
       <c r="A140" t="s">
         <v>309</v>
       </c>
       <c r="B140" s="1">
-        <v>2298.0</v>
+        <v>-8.0</v>
       </c>
       <c r="C140" s="1">
-        <v>100.3</v>
+        <v>6251.0</v>
       </c>
       <c r="D140" s="1">
-        <v>103.9490034813</v>
+        <v>6288.0</v>
       </c>
       <c r="E140" t="s">
         <v>8</v>
       </c>
       <c r="F140">
         <v>1.0</v>
       </c>
       <c r="G140" s="1">
-        <v>238874.81</v>
+        <v>0.0</v>
       </c>
       <c r="H140" s="1">
-        <v>-8385.41</v>
+        <v>2960.0</v>
       </c>
       <c r="I140" s="1">
-        <v>-3.5103785116564</v>
+        <v>0</v>
       </c>
       <c r="J140">
         <v>0.0</v>
       </c>
       <c r="K140">
         <v>0.0</v>
       </c>
       <c r="L140" s="1">
-        <v>230489.4</v>
+        <v>2960.0</v>
       </c>
       <c r="M140" s="1">
-        <v>230489.4</v>
+        <v>2960.0</v>
       </c>
       <c r="N140" s="1">
-        <v>0.12</v>
+        <v>0.0</v>
       </c>
       <c r="O140">
         <v>1</v>
       </c>
       <c r="Z140" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="141" spans="1:26">
       <c r="A141" t="s">
         <v>311</v>
       </c>
       <c r="B141" s="1">
-        <v>8472.0</v>
+        <v>-5.0</v>
       </c>
       <c r="C141" s="1">
-        <v>80.04</v>
+        <v>116.63</v>
       </c>
       <c r="D141" s="1">
-        <v>66.4414117092</v>
+        <v>117.836</v>
       </c>
       <c r="E141" t="s">
         <v>8</v>
       </c>
       <c r="F141">
         <v>1.0</v>
       </c>
       <c r="G141" s="1">
-        <v>562891.64</v>
+        <v>0.0</v>
       </c>
       <c r="H141" s="1">
-        <v>115207.24</v>
+        <v>6030.0</v>
       </c>
       <c r="I141" s="1">
-        <v>20.467036959369</v>
+        <v>0</v>
       </c>
       <c r="J141">
         <v>0.0</v>
       </c>
       <c r="K141">
         <v>0.0</v>
       </c>
       <c r="L141" s="1">
-        <v>678098.88</v>
+        <v>6030.0</v>
       </c>
       <c r="M141" s="1">
-        <v>678098.88</v>
+        <v>6030.0</v>
       </c>
       <c r="N141" s="1">
-        <v>0.36</v>
+        <v>0.0</v>
       </c>
       <c r="O141">
         <v>1</v>
       </c>
       <c r="Z141" t="s">
         <v>310</v>
       </c>
     </row>
     <row r="142" spans="1:26">
       <c r="A142" t="s">
         <v>313</v>
       </c>
       <c r="B142" s="1">
-        <v>1822.0</v>
+        <v>-6.0</v>
       </c>
       <c r="C142" s="1">
-        <v>24.62</v>
+        <v>125.05</v>
       </c>
       <c r="D142" s="1">
-        <v>21.16</v>
+        <v>125.59</v>
       </c>
       <c r="E142" t="s">
         <v>8</v>
       </c>
       <c r="F142">
         <v>1.0</v>
       </c>
       <c r="G142" s="1">
-        <v>38553.52</v>
+        <v>0.0</v>
       </c>
       <c r="H142" s="1">
-        <v>6304.12</v>
+        <v>5040.0</v>
       </c>
       <c r="I142" s="1">
-        <v>16.351606805293</v>
+        <v>0</v>
       </c>
       <c r="J142">
         <v>0.0</v>
       </c>
       <c r="K142">
         <v>0.0</v>
       </c>
       <c r="L142" s="1">
-        <v>44857.64</v>
+        <v>5040.0</v>
       </c>
       <c r="M142" s="1">
-        <v>44857.64</v>
+        <v>5040.0</v>
       </c>
       <c r="N142" s="1">
-        <v>0.02</v>
+        <v>0.0</v>
       </c>
       <c r="O142">
         <v>1</v>
       </c>
       <c r="Z142" t="s">
         <v>312</v>
       </c>
     </row>
     <row r="143" spans="1:26">
       <c r="A143" t="s">
         <v>315</v>
       </c>
       <c r="B143" s="1">
-        <v>5144.0</v>
+        <v>-25.0</v>
       </c>
       <c r="C143" s="1">
-        <v>18.305</v>
+        <v>117.59</v>
       </c>
       <c r="D143" s="1">
-        <v>18.9564249611</v>
+        <v>118.9</v>
       </c>
       <c r="E143" t="s">
         <v>8</v>
       </c>
       <c r="F143">
         <v>1.0</v>
       </c>
       <c r="G143" s="1">
-        <v>97511.85</v>
+        <v>0.0</v>
       </c>
       <c r="H143" s="1">
-        <v>-3350.93</v>
+        <v>32750.0</v>
       </c>
       <c r="I143" s="1">
-        <v>-3.4364336231955</v>
+        <v>0</v>
       </c>
       <c r="J143">
         <v>0.0</v>
       </c>
       <c r="K143">
         <v>0.0</v>
       </c>
       <c r="L143" s="1">
-        <v>94160.92</v>
+        <v>32750.0</v>
       </c>
       <c r="M143" s="1">
-        <v>94160.92</v>
+        <v>32750.0</v>
       </c>
       <c r="N143" s="1">
-        <v>0.05</v>
+        <v>0.02</v>
       </c>
       <c r="O143">
         <v>1</v>
       </c>
       <c r="Z143" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="144" spans="1:26">
       <c r="A144" t="s">
         <v>317</v>
       </c>
       <c r="B144" s="1">
-        <v>2660.0</v>
+        <v>-7.0</v>
       </c>
       <c r="C144" s="1">
-        <v>24.35</v>
+        <v>105.5</v>
       </c>
       <c r="D144" s="1">
-        <v>26.9688345865</v>
+        <v>105.855862069</v>
       </c>
       <c r="E144" t="s">
         <v>8</v>
       </c>
       <c r="F144">
         <v>1.0</v>
       </c>
       <c r="G144" s="1">
-        <v>71737.1</v>
+        <v>0.0</v>
       </c>
       <c r="H144" s="1">
-        <v>-6966.1</v>
+        <v>5985.0</v>
       </c>
       <c r="I144" s="1">
-        <v>-9.7105960514155</v>
+        <v>0</v>
       </c>
       <c r="J144">
         <v>0.0</v>
       </c>
       <c r="K144">
         <v>0.0</v>
       </c>
       <c r="L144" s="1">
-        <v>64771.0</v>
+        <v>5985.0</v>
       </c>
       <c r="M144" s="1">
-        <v>64771.0</v>
+        <v>5985.0</v>
       </c>
       <c r="N144" s="1">
-        <v>0.03</v>
+        <v>0.0</v>
       </c>
       <c r="O144">
         <v>1</v>
       </c>
       <c r="Z144" t="s">
         <v>316</v>
       </c>
     </row>
     <row r="145" spans="1:26">
       <c r="A145" t="s">
         <v>319</v>
       </c>
       <c r="B145" s="1">
-        <v>8546.0</v>
+        <v>429000.0</v>
       </c>
       <c r="C145" s="1">
-        <v>22.27</v>
+        <v>97.653</v>
       </c>
       <c r="D145" s="1">
-        <v>19.9760484437</v>
+        <v>99.69888112</v>
       </c>
       <c r="E145" t="s">
         <v>8</v>
       </c>
       <c r="F145">
         <v>1.0</v>
       </c>
       <c r="G145" s="1">
-        <v>170715.31</v>
+        <v>427708.2</v>
       </c>
       <c r="H145" s="1">
-        <v>19604.11</v>
+        <v>-8776.83</v>
       </c>
       <c r="I145" s="1">
-        <v>11.483510178437</v>
+        <v>-2.0520602597752</v>
       </c>
       <c r="J145">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>1.71</v>
+      </c>
+      <c r="K145" t="s">
+        <v>320</v>
       </c>
       <c r="L145" s="1">
-        <v>190319.42</v>
+        <v>418931.37</v>
       </c>
       <c r="M145" s="1">
-        <v>190319.42</v>
+        <v>426259.63</v>
       </c>
       <c r="N145" s="1">
-        <v>0.1</v>
+        <v>0.25</v>
       </c>
       <c r="O145">
         <v>1</v>
       </c>
       <c r="Z145" t="s">
         <v>318</v>
       </c>
     </row>
     <row r="146" spans="1:26">
       <c r="A146" t="s">
-        <v>321</v>
+        <v>322</v>
       </c>
       <c r="B146" s="1">
-        <v>3769.0</v>
+        <v>200000.0</v>
       </c>
       <c r="C146" s="1">
-        <v>56.0</v>
+        <v>98.873</v>
       </c>
       <c r="D146" s="1">
-        <v>60.5604908464</v>
+        <v>99.331</v>
       </c>
       <c r="E146" t="s">
         <v>8</v>
       </c>
       <c r="F146">
         <v>1.0</v>
       </c>
       <c r="G146" s="1">
-        <v>228252.49</v>
+        <v>198662.0</v>
       </c>
       <c r="H146" s="1">
-        <v>-17188.49</v>
+        <v>-916.0</v>
       </c>
       <c r="I146" s="1">
-        <v>-7.5304720662631</v>
+        <v>-0.46108465635099</v>
       </c>
       <c r="J146">
-        <v>0.0</v>
+        <v>0.43</v>
       </c>
       <c r="K146">
-        <v>0.0</v>
+        <v>854.11</v>
       </c>
       <c r="L146" s="1">
-        <v>211064.0</v>
+        <v>197746.0</v>
       </c>
       <c r="M146" s="1">
-        <v>211064.0</v>
+        <v>198600.11</v>
       </c>
       <c r="N146" s="1">
         <v>0.11</v>
       </c>
       <c r="O146">
         <v>1</v>
       </c>
       <c r="Z146" t="s">
-        <v>320</v>
+        <v>321</v>
       </c>
     </row>
     <row r="147" spans="1:26">
       <c r="A147" t="s">
+        <v>324</v>
+      </c>
+      <c r="B147" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C147" s="1">
+        <v>101.548</v>
+      </c>
+      <c r="D147" s="1">
+        <v>99.634</v>
+      </c>
+      <c r="E147" t="s">
+        <v>8</v>
+      </c>
+      <c r="F147">
+        <v>1.0</v>
+      </c>
+      <c r="G147" s="1">
+        <v>199268.0</v>
+      </c>
+      <c r="H147" s="1">
+        <v>3828.0</v>
+      </c>
+      <c r="I147" s="1">
+        <v>1.9210309733625</v>
+      </c>
+      <c r="J147">
+        <v>0.06</v>
+      </c>
+      <c r="K147">
+        <v>119.86</v>
+      </c>
+      <c r="L147" s="1">
+        <v>203096.0</v>
+      </c>
+      <c r="M147" s="1">
+        <v>203215.86</v>
+      </c>
+      <c r="N147" s="1">
+        <v>0.12</v>
+      </c>
+      <c r="O147">
+        <v>1</v>
+      </c>
+      <c r="Z147" t="s">
         <v>323</v>
-      </c>
-[...43 lines deleted...]
-        <v>322</v>
       </c>
     </row>
     <row r="148" spans="1:26">
       <c r="A148" t="s">
+        <v>326</v>
+      </c>
+      <c r="B148" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C148" s="1">
+        <v>100.832</v>
+      </c>
+      <c r="D148" s="1">
+        <v>99.179</v>
+      </c>
+      <c r="E148" t="s">
+        <v>8</v>
+      </c>
+      <c r="F148">
+        <v>1.0</v>
+      </c>
+      <c r="G148" s="1">
+        <v>198358.0</v>
+      </c>
+      <c r="H148" s="1">
+        <v>3306.0</v>
+      </c>
+      <c r="I148" s="1">
+        <v>1.6666834712994</v>
+      </c>
+      <c r="J148">
+        <v>1.99</v>
+      </c>
+      <c r="K148" t="s">
+        <v>327</v>
+      </c>
+      <c r="L148" s="1">
+        <v>201664.0</v>
+      </c>
+      <c r="M148" s="1">
+        <v>205634.55</v>
+      </c>
+      <c r="N148" s="1">
+        <v>0.12</v>
+      </c>
+      <c r="O148">
+        <v>1</v>
+      </c>
+      <c r="Z148" t="s">
         <v>325</v>
-      </c>
-[...43 lines deleted...]
-        <v>324</v>
       </c>
     </row>
     <row r="149" spans="1:26">
       <c r="A149" t="s">
-        <v>327</v>
+        <v>329</v>
       </c>
       <c r="B149" s="1">
-        <v>1042.0</v>
+        <v>300000.0</v>
       </c>
       <c r="C149" s="1">
-        <v>80.32</v>
+        <v>100.139</v>
       </c>
       <c r="D149" s="1">
-        <v>100.2767754319</v>
+        <v>99.847</v>
       </c>
       <c r="E149" t="s">
         <v>8</v>
       </c>
       <c r="F149">
         <v>1.0</v>
       </c>
       <c r="G149" s="1">
-        <v>104488.4</v>
+        <v>299541.0</v>
       </c>
       <c r="H149" s="1">
-        <v>-20794.96</v>
+        <v>876.0</v>
       </c>
       <c r="I149" s="1">
-        <v>-19.901692436672</v>
+        <v>0.29244744459022</v>
       </c>
       <c r="J149">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.54</v>
+      </c>
+      <c r="K149" t="s">
+        <v>330</v>
       </c>
       <c r="L149" s="1">
-        <v>83693.44</v>
+        <v>300417.0</v>
       </c>
       <c r="M149" s="1">
-        <v>83693.44</v>
+        <v>302027.96</v>
       </c>
       <c r="N149" s="1">
-        <v>0.04</v>
+        <v>0.17</v>
       </c>
       <c r="O149">
         <v>1</v>
       </c>
       <c r="Z149" t="s">
-        <v>326</v>
+        <v>328</v>
       </c>
     </row>
     <row r="150" spans="1:26">
       <c r="A150" t="s">
-        <v>329</v>
+        <v>332</v>
       </c>
       <c r="B150" s="1">
-        <v>6475.0</v>
+        <v>300000.0</v>
       </c>
       <c r="C150" s="1">
-        <v>20.86</v>
+        <v>100.904</v>
       </c>
       <c r="D150" s="1">
-        <v>34.8302177606</v>
+        <v>99.89</v>
       </c>
       <c r="E150" t="s">
         <v>8</v>
       </c>
       <c r="F150">
         <v>1.0</v>
       </c>
       <c r="G150" s="1">
-        <v>225525.66</v>
+        <v>299670.0</v>
       </c>
       <c r="H150" s="1">
-        <v>-90457.16</v>
+        <v>3042.0</v>
       </c>
       <c r="I150" s="1">
-        <v>-40.109475790914</v>
+        <v>1.0151166282911</v>
       </c>
       <c r="J150">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>1.01</v>
+      </c>
+      <c r="K150" t="s">
+        <v>333</v>
       </c>
       <c r="L150" s="1">
-        <v>135068.5</v>
+        <v>302712.0</v>
       </c>
       <c r="M150" s="1">
-        <v>135068.5</v>
+        <v>305753.1</v>
       </c>
       <c r="N150" s="1">
-        <v>0.07</v>
+        <v>0.18</v>
       </c>
       <c r="O150">
         <v>1</v>
       </c>
       <c r="Z150" t="s">
-        <v>328</v>
+        <v>331</v>
       </c>
     </row>
     <row r="151" spans="1:26">
       <c r="A151" t="s">
-        <v>331</v>
+        <v>335</v>
       </c>
       <c r="B151" s="1">
-        <v>7684.0</v>
+        <v>358000.0</v>
       </c>
       <c r="C151" s="1">
-        <v>34.27</v>
+        <v>98.113</v>
       </c>
       <c r="D151" s="1">
-        <v>36.5394442998</v>
+        <v>99.33</v>
       </c>
       <c r="E151" t="s">
         <v>8</v>
       </c>
       <c r="F151">
         <v>1.0</v>
       </c>
       <c r="G151" s="1">
-        <v>280769.09</v>
+        <v>355601.4</v>
       </c>
       <c r="H151" s="1">
-        <v>-17438.41</v>
+        <v>-4356.86</v>
       </c>
       <c r="I151" s="1">
-        <v>-6.2109436619252</v>
+        <v>-1.2252088996275</v>
       </c>
       <c r="J151">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>2.37</v>
+      </c>
+      <c r="K151" t="s">
+        <v>336</v>
       </c>
       <c r="L151" s="1">
-        <v>263330.68</v>
+        <v>351244.54</v>
       </c>
       <c r="M151" s="1">
-        <v>263330.68</v>
+        <v>359740.91</v>
       </c>
       <c r="N151" s="1">
-        <v>0.14</v>
+        <v>0.21</v>
       </c>
       <c r="O151">
         <v>1</v>
       </c>
       <c r="Z151" t="s">
-        <v>330</v>
+        <v>334</v>
       </c>
     </row>
     <row r="152" spans="1:26">
       <c r="A152" t="s">
-        <v>333</v>
+        <v>338</v>
       </c>
       <c r="B152" s="1">
-        <v>5542.0</v>
+        <v>200000.0</v>
       </c>
       <c r="C152" s="1">
-        <v>23.62</v>
+        <v>96.43</v>
       </c>
       <c r="D152" s="1">
-        <v>31.0634806929</v>
+        <v>99.253</v>
       </c>
       <c r="E152" t="s">
         <v>8</v>
       </c>
       <c r="F152">
         <v>1.0</v>
       </c>
       <c r="G152" s="1">
-        <v>172153.81</v>
+        <v>198506.0</v>
       </c>
       <c r="H152" s="1">
-        <v>-41251.77</v>
+        <v>-5646.0</v>
       </c>
       <c r="I152" s="1">
-        <v>-23.962159187764</v>
+        <v>-2.8442465215157</v>
       </c>
       <c r="J152">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.63</v>
+      </c>
+      <c r="K152" t="s">
+        <v>339</v>
       </c>
       <c r="L152" s="1">
-        <v>130902.04</v>
+        <v>192860.0</v>
       </c>
       <c r="M152" s="1">
-        <v>130902.04</v>
+        <v>194125.75</v>
       </c>
       <c r="N152" s="1">
-        <v>0.07</v>
+        <v>0.11</v>
       </c>
       <c r="O152">
         <v>1</v>
       </c>
       <c r="Z152" t="s">
-        <v>332</v>
+        <v>337</v>
       </c>
     </row>
     <row r="153" spans="1:26">
       <c r="A153" t="s">
-        <v>335</v>
+        <v>341</v>
       </c>
       <c r="B153" s="1">
-        <v>3758.0</v>
+        <v>200000.0</v>
       </c>
       <c r="C153" s="1">
-        <v>56.54</v>
+        <v>93.918</v>
       </c>
       <c r="D153" s="1">
-        <v>114.118153273</v>
+        <v>93.7555</v>
       </c>
       <c r="E153" t="s">
         <v>8</v>
       </c>
       <c r="F153">
         <v>1.0</v>
       </c>
       <c r="G153" s="1">
-        <v>428856.02</v>
+        <v>187511.0</v>
       </c>
       <c r="H153" s="1">
-        <v>-216378.7</v>
+        <v>325.0</v>
       </c>
       <c r="I153" s="1">
-        <v>-50.454858952429</v>
+        <v>0.17332316504098</v>
       </c>
       <c r="J153">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.59</v>
+      </c>
+      <c r="K153" t="s">
+        <v>342</v>
       </c>
       <c r="L153" s="1">
-        <v>212477.32</v>
+        <v>187836.0</v>
       </c>
       <c r="M153" s="1">
-        <v>212477.32</v>
+        <v>189013.4</v>
       </c>
       <c r="N153" s="1">
         <v>0.11</v>
       </c>
       <c r="O153">
         <v>1</v>
       </c>
       <c r="Z153" t="s">
-        <v>334</v>
+        <v>340</v>
       </c>
     </row>
     <row r="154" spans="1:26">
       <c r="A154" t="s">
-        <v>337</v>
+        <v>344</v>
       </c>
       <c r="B154" s="1">
-        <v>400.0</v>
+        <v>143000.0</v>
       </c>
       <c r="C154" s="1">
-        <v>279.95</v>
+        <v>99.146</v>
       </c>
       <c r="D154" s="1">
-        <v>276.05</v>
+        <v>99.646</v>
       </c>
       <c r="E154" t="s">
         <v>8</v>
       </c>
       <c r="F154">
         <v>1.0</v>
       </c>
       <c r="G154" s="1">
-        <v>0.0</v>
+        <v>142493.78</v>
       </c>
       <c r="H154" s="1">
-        <v>156000.0</v>
+        <v>-715.0</v>
       </c>
       <c r="I154" s="1">
-        <v>0</v>
+        <v>-0.50177628805973</v>
       </c>
       <c r="J154">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.73</v>
+      </c>
+      <c r="K154" t="s">
+        <v>345</v>
       </c>
       <c r="L154" s="1">
-        <v>156000.0</v>
+        <v>141778.78</v>
       </c>
       <c r="M154" s="1">
-        <v>156000.0</v>
+        <v>142822.88</v>
       </c>
       <c r="N154" s="1">
         <v>0.08</v>
       </c>
       <c r="O154">
         <v>1</v>
       </c>
       <c r="Z154" t="s">
-        <v>336</v>
+        <v>343</v>
       </c>
     </row>
     <row r="155" spans="1:26">
       <c r="A155" t="s">
-        <v>339</v>
+        <v>347</v>
       </c>
       <c r="B155" s="1">
-        <v>80.0</v>
+        <v>178000.0</v>
       </c>
       <c r="C155" s="1">
-        <v>114.97</v>
+        <v>101.463</v>
       </c>
       <c r="D155" s="1">
-        <v>114.63</v>
+        <v>100.64402809</v>
       </c>
       <c r="E155" t="s">
         <v>8</v>
       </c>
       <c r="F155">
         <v>1.0</v>
       </c>
       <c r="G155" s="1">
-        <v>0.0</v>
+        <v>179146.37</v>
       </c>
       <c r="H155" s="1">
-        <v>8690.0</v>
+        <v>1457.77</v>
       </c>
       <c r="I155" s="1">
-        <v>0</v>
+        <v>0.81373125227154</v>
       </c>
       <c r="J155">
-        <v>0.0</v>
+        <v>0.3</v>
       </c>
       <c r="K155">
-        <v>0.0</v>
+        <v>526.68</v>
       </c>
       <c r="L155" s="1">
-        <v>8690.0</v>
+        <v>180604.14</v>
       </c>
       <c r="M155" s="1">
-        <v>8690.0</v>
+        <v>181130.82</v>
       </c>
       <c r="N155" s="1">
-        <v>0.0</v>
+        <v>0.1</v>
       </c>
       <c r="O155">
         <v>1</v>
       </c>
       <c r="Z155" t="s">
-        <v>338</v>
+        <v>346</v>
       </c>
     </row>
     <row r="156" spans="1:26">
       <c r="A156" t="s">
-        <v>341</v>
+        <v>349</v>
       </c>
       <c r="B156" s="1">
-        <v>5.0</v>
+        <v>300000.0</v>
       </c>
       <c r="C156" s="1">
-        <v>105.83</v>
+        <v>109.409</v>
       </c>
       <c r="D156" s="1">
-        <v>105.69</v>
+        <v>100.019</v>
       </c>
       <c r="E156" t="s">
         <v>8</v>
       </c>
       <c r="F156">
         <v>1.0</v>
       </c>
       <c r="G156" s="1">
-        <v>0.0</v>
+        <v>300057.0</v>
       </c>
       <c r="H156" s="1">
-        <v>700.0</v>
+        <v>28170.0</v>
       </c>
       <c r="I156" s="1">
-        <v>0</v>
+        <v>9.3882162389146</v>
       </c>
       <c r="J156">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>5.76</v>
+      </c>
+      <c r="K156" t="s">
+        <v>350</v>
       </c>
       <c r="L156" s="1">
-        <v>700.0</v>
+        <v>328227.0</v>
       </c>
       <c r="M156" s="1">
-        <v>700.0</v>
+        <v>345507.53</v>
       </c>
       <c r="N156" s="1">
-        <v>0.0</v>
+        <v>0.2</v>
       </c>
       <c r="O156">
         <v>1</v>
       </c>
       <c r="Z156" t="s">
-        <v>340</v>
+        <v>348</v>
       </c>
     </row>
     <row r="157" spans="1:26">
       <c r="A157" t="s">
-        <v>343</v>
+        <v>352</v>
       </c>
       <c r="B157" s="1">
-        <v>-8.0</v>
+        <v>334000.0</v>
       </c>
       <c r="C157" s="1">
-        <v>6359.0</v>
+        <v>99.561</v>
       </c>
       <c r="D157" s="1">
-        <v>6288.0</v>
+        <v>99.58</v>
       </c>
       <c r="E157" t="s">
         <v>8</v>
       </c>
       <c r="F157">
         <v>1.0</v>
       </c>
       <c r="G157" s="1">
-        <v>0.0</v>
+        <v>332597.2</v>
       </c>
       <c r="H157" s="1">
-        <v>-5680.0</v>
+        <v>-63.46</v>
       </c>
       <c r="I157" s="1">
-        <v>0</v>
+        <v>-0.019080136573609</v>
       </c>
       <c r="J157">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.78</v>
+      </c>
+      <c r="K157" t="s">
+        <v>353</v>
       </c>
       <c r="L157" s="1">
-        <v>-5680.0</v>
+        <v>332533.74</v>
       </c>
       <c r="M157" s="1">
-        <v>-5680.0</v>
+        <v>335141.69</v>
       </c>
       <c r="N157" s="1">
-        <v>0.0</v>
+        <v>0.19</v>
       </c>
       <c r="O157">
         <v>1</v>
       </c>
       <c r="Z157" t="s">
-        <v>342</v>
+        <v>351</v>
       </c>
     </row>
     <row r="158" spans="1:26">
       <c r="A158" t="s">
-        <v>345</v>
+        <v>355</v>
       </c>
       <c r="B158" s="1">
-        <v>-5.0</v>
+        <v>100000.0</v>
       </c>
       <c r="C158" s="1">
-        <v>118.81</v>
+        <v>103.986</v>
       </c>
       <c r="D158" s="1">
-        <v>117.836</v>
+        <v>106.65</v>
       </c>
       <c r="E158" t="s">
         <v>8</v>
       </c>
       <c r="F158">
         <v>1.0</v>
       </c>
       <c r="G158" s="1">
-        <v>0.0</v>
+        <v>106650.0</v>
       </c>
       <c r="H158" s="1">
-        <v>-4870.0</v>
+        <v>-2664.0</v>
       </c>
       <c r="I158" s="1">
-        <v>0</v>
+        <v>-2.4978902953586</v>
       </c>
       <c r="J158">
-        <v>0.0</v>
+        <v>0.96</v>
       </c>
       <c r="K158">
-        <v>0.0</v>
+        <v>958.9</v>
       </c>
       <c r="L158" s="1">
-        <v>-4870.0</v>
+        <v>103986.0</v>
       </c>
       <c r="M158" s="1">
-        <v>-4870.0</v>
+        <v>104944.9</v>
       </c>
       <c r="N158" s="1">
-        <v>0.0</v>
+        <v>0.06</v>
       </c>
       <c r="O158">
         <v>1</v>
       </c>
       <c r="Z158" t="s">
-        <v>344</v>
+        <v>354</v>
       </c>
     </row>
     <row r="159" spans="1:26">
       <c r="A159" t="s">
-        <v>347</v>
+        <v>357</v>
       </c>
       <c r="B159" s="1">
-        <v>-29.0</v>
+        <v>500000.0</v>
       </c>
       <c r="C159" s="1">
-        <v>126.47</v>
+        <v>96.034</v>
       </c>
       <c r="D159" s="1">
-        <v>125.77</v>
+        <v>96.86</v>
       </c>
       <c r="E159" t="s">
         <v>8</v>
       </c>
       <c r="F159">
         <v>1.0</v>
       </c>
       <c r="G159" s="1">
-        <v>0.0</v>
+        <v>484300.0</v>
       </c>
       <c r="H159" s="1">
-        <v>-20300.0</v>
+        <v>-4130.0</v>
       </c>
       <c r="I159" s="1">
-        <v>0</v>
+        <v>-0.85277720421227</v>
       </c>
       <c r="J159">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>1.78</v>
+      </c>
+      <c r="K159" t="s">
+        <v>358</v>
       </c>
       <c r="L159" s="1">
-        <v>-20300.0</v>
+        <v>480170.0</v>
       </c>
       <c r="M159" s="1">
-        <v>-20300.0</v>
+        <v>489074.11</v>
       </c>
       <c r="N159" s="1">
-        <v>-0.01</v>
+        <v>0.28</v>
       </c>
       <c r="O159">
         <v>1</v>
       </c>
       <c r="Z159" t="s">
-        <v>346</v>
+        <v>356</v>
       </c>
     </row>
     <row r="160" spans="1:26">
       <c r="A160" t="s">
-        <v>349</v>
+        <v>360</v>
       </c>
       <c r="B160" s="1">
-        <v>-25.0</v>
+        <v>164000.0</v>
       </c>
       <c r="C160" s="1">
-        <v>119.53</v>
+        <v>98.477</v>
       </c>
       <c r="D160" s="1">
-        <v>118.9</v>
+        <v>101.02690244</v>
       </c>
       <c r="E160" t="s">
         <v>8</v>
       </c>
       <c r="F160">
         <v>1.0</v>
       </c>
       <c r="G160" s="1">
-        <v>0.0</v>
+        <v>165684.12</v>
       </c>
       <c r="H160" s="1">
-        <v>-15750.0</v>
+        <v>-4181.84</v>
       </c>
       <c r="I160" s="1">
-        <v>0</v>
+        <v>-2.5239835899783</v>
       </c>
       <c r="J160">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>3.14</v>
+      </c>
+      <c r="K160" t="s">
+        <v>361</v>
       </c>
       <c r="L160" s="1">
-        <v>-15750.0</v>
+        <v>161502.28</v>
       </c>
       <c r="M160" s="1">
-        <v>-15750.0</v>
+        <v>166657.27</v>
       </c>
       <c r="N160" s="1">
-        <v>-0.01</v>
+        <v>0.1</v>
       </c>
       <c r="O160">
         <v>1</v>
       </c>
       <c r="Z160" t="s">
-        <v>348</v>
+        <v>359</v>
       </c>
     </row>
     <row r="161" spans="1:26">
       <c r="A161" t="s">
-        <v>351</v>
+        <v>363</v>
       </c>
       <c r="B161" s="1">
-        <v>429000.0</v>
+        <v>1724000.0</v>
       </c>
       <c r="C161" s="1">
-        <v>98.783</v>
+        <v>60.012</v>
       </c>
       <c r="D161" s="1">
-        <v>99.69888112</v>
+        <v>70.12980742</v>
       </c>
       <c r="E161" t="s">
         <v>8</v>
       </c>
       <c r="F161">
         <v>1.0</v>
       </c>
       <c r="G161" s="1">
-        <v>427708.2</v>
+        <v>1209037.88</v>
       </c>
       <c r="H161" s="1">
-        <v>-3929.13</v>
+        <v>-174431.0</v>
       </c>
       <c r="I161" s="1">
-        <v>-0.91864733947116</v>
+        <v>-14.427256820109</v>
       </c>
       <c r="J161">
-        <v>1.44</v>
-[...2 lines deleted...]
-        <v>352</v>
+        <v>0.0</v>
+      </c>
+      <c r="K161">
+        <v>0.0</v>
       </c>
       <c r="L161" s="1">
-        <v>423779.07</v>
+        <v>1034606.88</v>
       </c>
       <c r="M161" s="1">
-        <v>429956.96</v>
+        <v>1034606.88</v>
       </c>
       <c r="N161" s="1">
-        <v>0.23</v>
+        <v>0.6</v>
       </c>
       <c r="O161">
         <v>1</v>
       </c>
       <c r="Z161" t="s">
-        <v>350</v>
+        <v>362</v>
       </c>
     </row>
     <row r="162" spans="1:26">
       <c r="A162" t="s">
-        <v>354</v>
+        <v>365</v>
       </c>
       <c r="B162" s="1">
-        <v>200000.0</v>
+        <v>250600.0</v>
       </c>
       <c r="C162" s="1">
-        <v>99.75</v>
+        <v>97.493</v>
       </c>
       <c r="D162" s="1">
-        <v>99.331</v>
+        <v>99.57561453</v>
       </c>
       <c r="E162" t="s">
         <v>8</v>
       </c>
       <c r="F162">
         <v>1.0</v>
       </c>
       <c r="G162" s="1">
-        <v>198662.0</v>
+        <v>249536.49</v>
       </c>
       <c r="H162" s="1">
-        <v>838.0</v>
+        <v>-5219.03</v>
       </c>
       <c r="I162" s="1">
-        <v>0.42182198910713</v>
+        <v>-2.0914897055737</v>
       </c>
       <c r="J162">
-        <v>0.16</v>
-[...2 lines deleted...]
-        <v>317.81</v>
+        <v>1.22</v>
+      </c>
+      <c r="K162" t="s">
+        <v>366</v>
       </c>
       <c r="L162" s="1">
-        <v>199500.0</v>
+        <v>244317.46</v>
       </c>
       <c r="M162" s="1">
-        <v>199817.81</v>
+        <v>247375.81</v>
       </c>
       <c r="N162" s="1">
-        <v>0.11</v>
+        <v>0.14</v>
       </c>
       <c r="O162">
         <v>1</v>
       </c>
       <c r="Z162" t="s">
-        <v>353</v>
+        <v>364</v>
       </c>
     </row>
     <row r="163" spans="1:26">
       <c r="A163" t="s">
-        <v>356</v>
+        <v>368</v>
       </c>
       <c r="B163" s="1">
-        <v>200000.0</v>
+        <v>473000.0</v>
       </c>
       <c r="C163" s="1">
-        <v>101.992</v>
+        <v>89.304</v>
       </c>
       <c r="D163" s="1">
-        <v>99.634</v>
+        <v>98.844</v>
       </c>
       <c r="E163" t="s">
         <v>8</v>
       </c>
       <c r="F163">
         <v>1.0</v>
       </c>
       <c r="G163" s="1">
-        <v>199268.0</v>
+        <v>467532.12</v>
       </c>
       <c r="H163" s="1">
-        <v>4716.0</v>
+        <v>-45124.2</v>
       </c>
       <c r="I163" s="1">
-        <v>2.3666619828573</v>
+        <v>-9.6515721743353</v>
       </c>
       <c r="J163">
-        <v>4.11</v>
+        <v>1.08</v>
       </c>
       <c r="K163" t="s">
-        <v>357</v>
+        <v>369</v>
       </c>
       <c r="L163" s="1">
-        <v>203984.0</v>
+        <v>422407.92</v>
       </c>
       <c r="M163" s="1">
-        <v>212206.6</v>
+        <v>427521.83</v>
       </c>
       <c r="N163" s="1">
-        <v>0.11</v>
+        <v>0.25</v>
       </c>
       <c r="O163">
         <v>1</v>
       </c>
       <c r="Z163" t="s">
-        <v>355</v>
+        <v>367</v>
       </c>
     </row>
     <row r="164" spans="1:26">
       <c r="A164" t="s">
-        <v>359</v>
+        <v>371</v>
       </c>
       <c r="B164" s="1">
-        <v>200000.0</v>
+        <v>131000.0</v>
       </c>
       <c r="C164" s="1">
-        <v>101.625</v>
+        <v>89.243</v>
       </c>
       <c r="D164" s="1">
-        <v>99.179</v>
+        <v>84.29</v>
       </c>
       <c r="E164" t="s">
         <v>8</v>
       </c>
       <c r="F164">
         <v>1.0</v>
       </c>
       <c r="G164" s="1">
-        <v>198358.0</v>
+        <v>110419.9</v>
       </c>
       <c r="H164" s="1">
-        <v>4892.0</v>
+        <v>6488.43</v>
       </c>
       <c r="I164" s="1">
-        <v>2.4662478952198</v>
+        <v>5.8761418910903</v>
       </c>
       <c r="J164">
-        <v>1.7</v>
-[...2 lines deleted...]
-        <v>360</v>
+        <v>0.06</v>
+      </c>
+      <c r="K164">
+        <v>74.02</v>
       </c>
       <c r="L164" s="1">
-        <v>203250.0</v>
+        <v>116908.33</v>
       </c>
       <c r="M164" s="1">
-        <v>206647.26</v>
+        <v>116982.35</v>
       </c>
       <c r="N164" s="1">
-        <v>0.11</v>
+        <v>0.07</v>
       </c>
       <c r="O164">
         <v>1</v>
       </c>
       <c r="Z164" t="s">
-        <v>358</v>
+        <v>370</v>
       </c>
     </row>
     <row r="165" spans="1:26">
       <c r="A165" t="s">
-        <v>362</v>
+        <v>373</v>
       </c>
       <c r="B165" s="1">
-        <v>300000.0</v>
+        <v>234000.0</v>
       </c>
       <c r="C165" s="1">
-        <v>100.873</v>
+        <v>99.289</v>
       </c>
       <c r="D165" s="1">
-        <v>99.847</v>
+        <v>99.658</v>
       </c>
       <c r="E165" t="s">
         <v>8</v>
       </c>
       <c r="F165">
         <v>1.0</v>
       </c>
       <c r="G165" s="1">
-        <v>299541.0</v>
+        <v>233199.72</v>
       </c>
       <c r="H165" s="1">
-        <v>3078.0</v>
+        <v>-863.46</v>
       </c>
       <c r="I165" s="1">
-        <v>1.0275721854437</v>
+        <v>-0.37026631078288</v>
       </c>
       <c r="J165">
-        <v>0.28</v>
-[...2 lines deleted...]
-        <v>834.25</v>
+        <v>0.63</v>
+      </c>
+      <c r="K165" t="s">
+        <v>374</v>
       </c>
       <c r="L165" s="1">
-        <v>302619.0</v>
+        <v>232336.26</v>
       </c>
       <c r="M165" s="1">
-        <v>303453.25</v>
+        <v>233815.01</v>
       </c>
       <c r="N165" s="1">
-        <v>0.16</v>
+        <v>0.14</v>
       </c>
       <c r="O165">
         <v>1</v>
       </c>
       <c r="Z165" t="s">
-        <v>361</v>
+        <v>372</v>
       </c>
     </row>
     <row r="166" spans="1:26">
       <c r="A166" t="s">
-        <v>364</v>
+        <v>376</v>
       </c>
       <c r="B166" s="1">
-        <v>300000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="C166" s="1">
-        <v>101.736</v>
+        <v>91.766</v>
       </c>
       <c r="D166" s="1">
-        <v>99.89</v>
+        <v>91.61</v>
       </c>
       <c r="E166" t="s">
         <v>8</v>
       </c>
       <c r="F166">
         <v>1.0</v>
       </c>
       <c r="G166" s="1">
-        <v>299670.0</v>
+        <v>183220.0</v>
       </c>
       <c r="H166" s="1">
-        <v>5538.0</v>
+        <v>312.0</v>
       </c>
       <c r="I166" s="1">
-        <v>1.8480328361197</v>
+        <v>0.1702870865626</v>
       </c>
       <c r="J166">
-        <v>0.67</v>
+        <v>1.01</v>
       </c>
       <c r="K166" t="s">
-        <v>365</v>
+        <v>377</v>
       </c>
       <c r="L166" s="1">
-        <v>305208.0</v>
+        <v>183532.0</v>
       </c>
       <c r="M166" s="1">
-        <v>307222.73</v>
+        <v>185548.44</v>
       </c>
       <c r="N166" s="1">
-        <v>0.16</v>
+        <v>0.11</v>
       </c>
       <c r="O166">
         <v>1</v>
       </c>
       <c r="Z166" t="s">
-        <v>363</v>
+        <v>375</v>
       </c>
     </row>
     <row r="167" spans="1:26">
       <c r="A167" t="s">
-        <v>367</v>
+        <v>379</v>
       </c>
       <c r="B167" s="1">
-        <v>358000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="C167" s="1">
-        <v>98.591</v>
+        <v>103.556</v>
       </c>
       <c r="D167" s="1">
-        <v>99.33</v>
+        <v>105.76</v>
       </c>
       <c r="E167" t="s">
         <v>8</v>
       </c>
       <c r="F167">
         <v>1.0</v>
       </c>
       <c r="G167" s="1">
-        <v>355601.4</v>
+        <v>211520.0</v>
       </c>
       <c r="H167" s="1">
-        <v>-2645.62</v>
+        <v>-4408.0</v>
       </c>
       <c r="I167" s="1">
-        <v>-0.74398469747307</v>
+        <v>-2.0839636913767</v>
       </c>
       <c r="J167">
-        <v>2.1</v>
+        <v>2.18</v>
       </c>
       <c r="K167" t="s">
-        <v>368</v>
+        <v>380</v>
       </c>
       <c r="L167" s="1">
-        <v>352955.78</v>
+        <v>207112.0</v>
       </c>
       <c r="M167" s="1">
-        <v>360459.07</v>
+        <v>211466.11</v>
       </c>
       <c r="N167" s="1">
-        <v>0.19</v>
+        <v>0.12</v>
       </c>
       <c r="O167">
         <v>1</v>
       </c>
       <c r="Z167" t="s">
-        <v>366</v>
+        <v>378</v>
       </c>
     </row>
     <row r="168" spans="1:26">
       <c r="A168" t="s">
-        <v>370</v>
+        <v>382</v>
       </c>
       <c r="B168" s="1">
-        <v>200000.0</v>
+        <v>264000.0</v>
       </c>
       <c r="C168" s="1">
-        <v>97.219</v>
+        <v>99.67</v>
       </c>
       <c r="D168" s="1">
-        <v>99.253</v>
+        <v>99.607</v>
       </c>
       <c r="E168" t="s">
         <v>8</v>
       </c>
       <c r="F168">
         <v>1.0</v>
       </c>
       <c r="G168" s="1">
-        <v>198506.0</v>
+        <v>262962.48</v>
       </c>
       <c r="H168" s="1">
-        <v>-4068.0</v>
+        <v>166.32</v>
       </c>
       <c r="I168" s="1">
-        <v>-2.0493083332494</v>
+        <v>0.06324856686779</v>
       </c>
       <c r="J168">
-        <v>0.41</v>
-[...2 lines deleted...]
-        <v>821.92</v>
+        <v>1.67</v>
+      </c>
+      <c r="K168" t="s">
+        <v>383</v>
       </c>
       <c r="L168" s="1">
-        <v>194438.0</v>
+        <v>263128.8</v>
       </c>
       <c r="M168" s="1">
-        <v>195259.92</v>
+        <v>267547.18</v>
       </c>
       <c r="N168" s="1">
-        <v>0.1</v>
+        <v>0.15</v>
       </c>
       <c r="O168">
         <v>1</v>
       </c>
       <c r="Z168" t="s">
-        <v>369</v>
+        <v>381</v>
       </c>
     </row>
     <row r="169" spans="1:26">
       <c r="A169" t="s">
-        <v>372</v>
+        <v>385</v>
       </c>
       <c r="B169" s="1">
         <v>200000.0</v>
       </c>
       <c r="C169" s="1">
-        <v>94.155</v>
+        <v>99.056</v>
       </c>
       <c r="D169" s="1">
-        <v>93.7555</v>
+        <v>99.991</v>
       </c>
       <c r="E169" t="s">
         <v>8</v>
       </c>
       <c r="F169">
         <v>1.0</v>
       </c>
       <c r="G169" s="1">
-        <v>187511.0</v>
+        <v>199982.0</v>
       </c>
       <c r="H169" s="1">
-        <v>799.0</v>
+        <v>-1870.0</v>
       </c>
       <c r="I169" s="1">
-        <v>0.42610833497768</v>
+        <v>-0.93508415757418</v>
       </c>
       <c r="J169">
-        <v>0.51</v>
-[...2 lines deleted...]
-        <v>373</v>
+        <v>0.36</v>
+      </c>
+      <c r="K169">
+        <v>728.77</v>
       </c>
       <c r="L169" s="1">
-        <v>188310.0</v>
+        <v>198112.0</v>
       </c>
       <c r="M169" s="1">
-        <v>189320.96</v>
+        <v>198840.77</v>
       </c>
       <c r="N169" s="1">
-        <v>0.1</v>
+        <v>0.11</v>
       </c>
       <c r="O169">
         <v>1</v>
       </c>
       <c r="Z169" t="s">
-        <v>371</v>
+        <v>384</v>
       </c>
     </row>
     <row r="170" spans="1:26">
       <c r="A170" t="s">
-        <v>375</v>
+        <v>387</v>
       </c>
       <c r="B170" s="1">
-        <v>143000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="C170" s="1">
-        <v>99.968</v>
+        <v>100.28</v>
       </c>
       <c r="D170" s="1">
-        <v>99.646</v>
+        <v>99.834</v>
       </c>
       <c r="E170" t="s">
         <v>8</v>
       </c>
       <c r="F170">
         <v>1.0</v>
       </c>
       <c r="G170" s="1">
-        <v>142493.78</v>
+        <v>299502.0</v>
       </c>
       <c r="H170" s="1">
-        <v>460.46</v>
+        <v>1338.0</v>
       </c>
       <c r="I170" s="1">
-        <v>0.32314392951047</v>
+        <v>0.44674159104113</v>
       </c>
       <c r="J170">
-        <v>0.49</v>
-[...2 lines deleted...]
-        <v>700.31</v>
+        <v>1.05</v>
+      </c>
+      <c r="K170" t="s">
+        <v>388</v>
       </c>
       <c r="L170" s="1">
-        <v>142954.24</v>
+        <v>300840.0</v>
       </c>
       <c r="M170" s="1">
-        <v>143654.55</v>
+        <v>303983.84</v>
       </c>
       <c r="N170" s="1">
-        <v>0.08</v>
+        <v>0.18</v>
       </c>
       <c r="O170">
         <v>1</v>
       </c>
       <c r="Z170" t="s">
-        <v>374</v>
+        <v>386</v>
       </c>
     </row>
     <row r="171" spans="1:26">
       <c r="A171" t="s">
-        <v>377</v>
+        <v>390</v>
       </c>
       <c r="B171" s="1">
-        <v>178000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="C171" s="1">
-        <v>101.747</v>
+        <v>94.724</v>
       </c>
       <c r="D171" s="1">
-        <v>100.64402809</v>
+        <v>91.473</v>
       </c>
       <c r="E171" t="s">
         <v>8</v>
       </c>
       <c r="F171">
         <v>1.0</v>
       </c>
       <c r="G171" s="1">
-        <v>179146.37</v>
+        <v>274419.0</v>
       </c>
       <c r="H171" s="1">
-        <v>1963.29</v>
+        <v>9753.0</v>
       </c>
       <c r="I171" s="1">
-        <v>1.0959139166482</v>
+        <v>3.5540542017863</v>
       </c>
       <c r="J171">
-        <v>4.46</v>
+        <v>0.55</v>
       </c>
       <c r="K171" t="s">
-        <v>378</v>
+        <v>391</v>
       </c>
       <c r="L171" s="1">
-        <v>181109.66</v>
+        <v>284172.0</v>
       </c>
       <c r="M171" s="1">
-        <v>189053.82</v>
+        <v>285826.19</v>
       </c>
       <c r="N171" s="1">
-        <v>0.1</v>
+        <v>0.17</v>
       </c>
       <c r="O171">
         <v>1</v>
       </c>
       <c r="Z171" t="s">
-        <v>376</v>
+        <v>389</v>
       </c>
     </row>
     <row r="172" spans="1:26">
       <c r="A172" t="s">
-        <v>380</v>
+        <v>393</v>
       </c>
       <c r="B172" s="1">
-        <v>300000.0</v>
+        <v>299000.0</v>
       </c>
       <c r="C172" s="1">
-        <v>110.477</v>
+        <v>100.055</v>
       </c>
       <c r="D172" s="1">
-        <v>100.019</v>
+        <v>99.298</v>
       </c>
       <c r="E172" t="s">
         <v>8</v>
       </c>
       <c r="F172">
         <v>1.0</v>
       </c>
       <c r="G172" s="1">
-        <v>300057.0</v>
+        <v>296901.02</v>
       </c>
       <c r="H172" s="1">
-        <v>31374.0</v>
+        <v>2263.43</v>
       </c>
       <c r="I172" s="1">
-        <v>10.456013357462</v>
+        <v>0.76235170899716</v>
       </c>
       <c r="J172">
-        <v>5.33</v>
+        <v>1.17</v>
       </c>
       <c r="K172" t="s">
-        <v>381</v>
+        <v>394</v>
       </c>
       <c r="L172" s="1">
-        <v>331431.0</v>
+        <v>299164.45</v>
       </c>
       <c r="M172" s="1">
-        <v>347419.08</v>
+        <v>302656.2</v>
       </c>
       <c r="N172" s="1">
-        <v>0.19</v>
+        <v>0.18</v>
       </c>
       <c r="O172">
         <v>1</v>
       </c>
       <c r="Z172" t="s">
-        <v>379</v>
+        <v>392</v>
       </c>
     </row>
     <row r="173" spans="1:26">
       <c r="A173" t="s">
-        <v>383</v>
+        <v>396</v>
       </c>
       <c r="B173" s="1">
-        <v>334000.0</v>
+        <v>261000.0</v>
       </c>
       <c r="C173" s="1">
-        <v>100.312</v>
+        <v>98.311</v>
       </c>
       <c r="D173" s="1">
-        <v>99.58</v>
+        <v>99.459</v>
       </c>
       <c r="E173" t="s">
         <v>8</v>
       </c>
       <c r="F173">
         <v>1.0</v>
       </c>
       <c r="G173" s="1">
-        <v>332597.2</v>
+        <v>259587.99</v>
       </c>
       <c r="H173" s="1">
-        <v>2444.88</v>
+        <v>-2996.28</v>
       </c>
       <c r="I173" s="1">
-        <v>0.73508736694115</v>
+        <v>-1.1542444625424</v>
       </c>
       <c r="J173">
-        <v>0.5</v>
+        <v>1.72</v>
       </c>
       <c r="K173" t="s">
-        <v>384</v>
+        <v>397</v>
       </c>
       <c r="L173" s="1">
-        <v>335042.08</v>
+        <v>256591.71</v>
       </c>
       <c r="M173" s="1">
-        <v>336723.52</v>
+        <v>261076.98</v>
       </c>
       <c r="N173" s="1">
-        <v>0.18</v>
+        <v>0.15</v>
       </c>
       <c r="O173">
         <v>1</v>
       </c>
       <c r="Z173" t="s">
-        <v>382</v>
+        <v>395</v>
       </c>
     </row>
     <row r="174" spans="1:26">
       <c r="A174" t="s">
-        <v>386</v>
+        <v>399</v>
       </c>
       <c r="B174" s="1">
-        <v>100000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="C174" s="1">
-        <v>104.412</v>
+        <v>97.689</v>
       </c>
       <c r="D174" s="1">
-        <v>106.65</v>
+        <v>99.292</v>
       </c>
       <c r="E174" t="s">
         <v>8</v>
       </c>
       <c r="F174">
         <v>1.0</v>
       </c>
       <c r="G174" s="1">
-        <v>106650.0</v>
+        <v>297876.0</v>
       </c>
       <c r="H174" s="1">
-        <v>-2238.0</v>
+        <v>-4809.0</v>
       </c>
       <c r="I174" s="1">
-        <v>-2.098452883263</v>
+        <v>-1.6144301655723</v>
       </c>
       <c r="J174">
-        <v>0.59</v>
+        <v>0.0</v>
       </c>
       <c r="K174">
-        <v>589.04</v>
+        <v>0.0</v>
       </c>
       <c r="L174" s="1">
-        <v>104412.0</v>
+        <v>293067.0</v>
       </c>
       <c r="M174" s="1">
-        <v>105001.04</v>
+        <v>293067.0</v>
       </c>
       <c r="N174" s="1">
-        <v>0.06</v>
+        <v>0.17</v>
       </c>
       <c r="O174">
         <v>1</v>
       </c>
       <c r="Z174" t="s">
-        <v>385</v>
+        <v>398</v>
       </c>
     </row>
     <row r="175" spans="1:26">
       <c r="A175" t="s">
-        <v>388</v>
+        <v>401</v>
       </c>
       <c r="B175" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="C175" s="1">
-        <v>100.587</v>
+        <v>103.2</v>
       </c>
       <c r="D175" s="1">
-        <v>100.61</v>
+        <v>105.478</v>
       </c>
       <c r="E175" t="s">
         <v>8</v>
       </c>
       <c r="F175">
         <v>1.0</v>
       </c>
       <c r="G175" s="1">
-        <v>201220.0</v>
+        <v>105478.0</v>
       </c>
       <c r="H175" s="1">
-        <v>-46.0</v>
+        <v>-2278.0</v>
       </c>
       <c r="I175" s="1">
-        <v>-0.022860550641089</v>
+        <v>-2.1596920684882</v>
       </c>
       <c r="J175">
-        <v>0.42</v>
+        <v>0.69</v>
       </c>
       <c r="K175">
-        <v>831.78</v>
+        <v>694.86</v>
       </c>
       <c r="L175" s="1">
-        <v>201174.0</v>
+        <v>103200.0</v>
       </c>
       <c r="M175" s="1">
-        <v>202005.78</v>
+        <v>103894.86</v>
       </c>
       <c r="N175" s="1">
-        <v>0.11</v>
+        <v>0.06</v>
       </c>
       <c r="O175">
         <v>1</v>
       </c>
       <c r="Z175" t="s">
-        <v>387</v>
+        <v>400</v>
       </c>
     </row>
     <row r="176" spans="1:26">
       <c r="A176" t="s">
-        <v>390</v>
+        <v>403</v>
       </c>
       <c r="B176" s="1">
         <v>500000.0</v>
       </c>
       <c r="C176" s="1">
-        <v>98.318</v>
+        <v>98.676</v>
       </c>
       <c r="D176" s="1">
-        <v>97.673</v>
+        <v>99.933</v>
       </c>
       <c r="E176" t="s">
         <v>8</v>
       </c>
       <c r="F176">
         <v>1.0</v>
       </c>
       <c r="G176" s="1">
-        <v>488365.0</v>
+        <v>499665.0</v>
       </c>
       <c r="H176" s="1">
-        <v>3225.0</v>
+        <v>-6285.0</v>
       </c>
       <c r="I176" s="1">
-        <v>0.6603667338978</v>
+        <v>-1.2578427546456</v>
       </c>
       <c r="J176">
-        <v>0.4</v>
+        <v>1.4</v>
       </c>
       <c r="K176" t="s">
-        <v>391</v>
+        <v>404</v>
       </c>
       <c r="L176" s="1">
-        <v>491590.0</v>
+        <v>493380.0</v>
       </c>
       <c r="M176" s="1">
-        <v>493603.7</v>
+        <v>500361.16</v>
       </c>
       <c r="N176" s="1">
-        <v>0.26</v>
+        <v>0.29</v>
       </c>
       <c r="O176">
         <v>1</v>
       </c>
       <c r="Z176" t="s">
-        <v>389</v>
+        <v>402</v>
       </c>
     </row>
     <row r="177" spans="1:26">
       <c r="A177" t="s">
-        <v>393</v>
+        <v>406</v>
       </c>
       <c r="B177" s="1">
-        <v>164000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="C177" s="1">
-        <v>99.195</v>
+        <v>99.209</v>
       </c>
       <c r="D177" s="1">
-        <v>101.02690244</v>
+        <v>100.91</v>
       </c>
       <c r="E177" t="s">
         <v>8</v>
       </c>
       <c r="F177">
         <v>1.0</v>
       </c>
       <c r="G177" s="1">
-        <v>165684.12</v>
+        <v>100910.0</v>
       </c>
       <c r="H177" s="1">
-        <v>-3004.32</v>
+        <v>-1701.0</v>
       </c>
       <c r="I177" s="1">
-        <v>-1.8132818039532</v>
+        <v>-1.6856604895451</v>
       </c>
       <c r="J177">
-        <v>2.9</v>
-[...2 lines deleted...]
-        <v>394</v>
+        <v>0.5</v>
+      </c>
+      <c r="K177">
+        <v>499.32</v>
       </c>
       <c r="L177" s="1">
-        <v>162679.8</v>
+        <v>99209.0</v>
       </c>
       <c r="M177" s="1">
-        <v>167437.12</v>
+        <v>99708.32</v>
       </c>
       <c r="N177" s="1">
-        <v>0.09</v>
+        <v>0.06</v>
       </c>
       <c r="O177">
         <v>1</v>
       </c>
       <c r="Z177" t="s">
-        <v>392</v>
+        <v>405</v>
       </c>
     </row>
     <row r="178" spans="1:26">
       <c r="A178" t="s">
-        <v>396</v>
+        <v>408</v>
       </c>
       <c r="B178" s="1">
-        <v>398000.0</v>
+        <v>1262447.0</v>
       </c>
       <c r="C178" s="1">
-        <v>90.611</v>
+        <v>93.887</v>
       </c>
       <c r="D178" s="1">
-        <v>87.89796985</v>
+        <v>95.4600003</v>
       </c>
       <c r="E178" t="s">
         <v>8</v>
       </c>
       <c r="F178">
         <v>1.0</v>
       </c>
       <c r="G178" s="1">
-        <v>349833.92</v>
+        <v>1205131.91</v>
       </c>
       <c r="H178" s="1">
-        <v>10797.86</v>
+        <v>-19858.29</v>
       </c>
       <c r="I178" s="1">
-        <v>3.0865674775048</v>
+        <v>-1.6478104874013</v>
       </c>
       <c r="J178">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.3</v>
+      </c>
+      <c r="K178" t="s">
+        <v>409</v>
       </c>
       <c r="L178" s="1">
-        <v>360631.78</v>
+        <v>1185273.62</v>
       </c>
       <c r="M178" s="1">
-        <v>360631.78</v>
+        <v>1189035.02</v>
       </c>
       <c r="N178" s="1">
-        <v>0.19</v>
+        <v>0.69</v>
       </c>
       <c r="O178">
         <v>1</v>
       </c>
       <c r="Z178" t="s">
-        <v>395</v>
+        <v>407</v>
       </c>
     </row>
     <row r="179" spans="1:26">
       <c r="A179" t="s">
-        <v>398</v>
+        <v>411</v>
       </c>
       <c r="B179" s="1">
-        <v>1774000.0</v>
+        <v>182052.98</v>
       </c>
       <c r="C179" s="1">
-        <v>60.963</v>
+        <v>96.292</v>
       </c>
       <c r="D179" s="1">
-        <v>70.22517193</v>
+        <v>97.23304722</v>
       </c>
       <c r="E179" t="s">
         <v>8</v>
       </c>
       <c r="F179">
         <v>1.0</v>
       </c>
       <c r="G179" s="1">
-        <v>1245794.55</v>
+        <v>177015.66</v>
       </c>
       <c r="H179" s="1">
-        <v>-164310.93</v>
+        <v>-1713.21</v>
       </c>
       <c r="I179" s="1">
-        <v>-13.189247777653</v>
+        <v>-0.96782962592123</v>
       </c>
       <c r="J179">
-        <v>0.0</v>
+        <v>0.06</v>
       </c>
       <c r="K179">
-        <v>0.0</v>
+        <v>115.72</v>
       </c>
       <c r="L179" s="1">
-        <v>1081483.62</v>
+        <v>175302.45</v>
       </c>
       <c r="M179" s="1">
-        <v>1081483.62</v>
+        <v>175418.17</v>
       </c>
       <c r="N179" s="1">
-        <v>0.58</v>
+        <v>0.1</v>
       </c>
       <c r="O179">
         <v>1</v>
       </c>
       <c r="Z179" t="s">
-        <v>397</v>
+        <v>410</v>
       </c>
     </row>
     <row r="180" spans="1:26">
       <c r="A180" t="s">
-        <v>400</v>
+        <v>413</v>
       </c>
       <c r="B180" s="1">
-        <v>260600.0</v>
+        <v>1227543.54</v>
       </c>
       <c r="C180" s="1">
-        <v>98.731</v>
+        <v>96.979</v>
       </c>
       <c r="D180" s="1">
-        <v>99.57561397</v>
+        <v>104.76610304</v>
       </c>
       <c r="E180" t="s">
         <v>8</v>
       </c>
       <c r="F180">
         <v>1.0</v>
       </c>
       <c r="G180" s="1">
-        <v>259494.05</v>
+        <v>1286049.53</v>
       </c>
       <c r="H180" s="1">
-        <v>-2201.06</v>
+        <v>-95590.08</v>
       </c>
       <c r="I180" s="1">
-        <v>-0.84821212663643</v>
+        <v>-7.4328459184616</v>
       </c>
       <c r="J180">
-        <v>1.0</v>
+        <v>0.24</v>
       </c>
       <c r="K180" t="s">
-        <v>401</v>
+        <v>414</v>
       </c>
       <c r="L180" s="1">
-        <v>257292.99</v>
+        <v>1190459.45</v>
       </c>
       <c r="M180" s="1">
-        <v>259904.7</v>
+        <v>1193385.38</v>
       </c>
       <c r="N180" s="1">
-        <v>0.14</v>
+        <v>0.69</v>
       </c>
       <c r="O180">
         <v>1</v>
       </c>
       <c r="Z180" t="s">
-        <v>399</v>
+        <v>412</v>
       </c>
     </row>
     <row r="181" spans="1:26">
       <c r="A181" t="s">
-        <v>403</v>
+        <v>416</v>
       </c>
       <c r="B181" s="1">
-        <v>473000.0</v>
+        <v>981377.0</v>
       </c>
       <c r="C181" s="1">
-        <v>89.646</v>
+        <v>99.708</v>
       </c>
       <c r="D181" s="1">
-        <v>98.844</v>
+        <v>99.94115004</v>
       </c>
       <c r="E181" t="s">
         <v>8</v>
       </c>
       <c r="F181">
         <v>1.0</v>
       </c>
       <c r="G181" s="1">
-        <v>467532.12</v>
+        <v>980799.46</v>
       </c>
       <c r="H181" s="1">
-        <v>-43506.54</v>
+        <v>-2288.08</v>
       </c>
       <c r="I181" s="1">
-        <v>-9.3055724171422</v>
+        <v>-0.23328724100236</v>
       </c>
       <c r="J181">
-        <v>0.98</v>
+        <v>0.52</v>
       </c>
       <c r="K181" t="s">
-        <v>404</v>
+        <v>417</v>
       </c>
       <c r="L181" s="1">
-        <v>424025.58</v>
+        <v>978511.38</v>
       </c>
       <c r="M181" s="1">
-        <v>428658.39</v>
+        <v>983595.72</v>
       </c>
       <c r="N181" s="1">
-        <v>0.23</v>
+        <v>0.57</v>
       </c>
       <c r="O181">
         <v>1</v>
       </c>
       <c r="Z181" t="s">
-        <v>402</v>
+        <v>415</v>
       </c>
     </row>
     <row r="182" spans="1:26">
       <c r="A182" t="s">
-        <v>406</v>
+        <v>419</v>
       </c>
       <c r="B182" s="1">
-        <v>131000.0</v>
+        <v>243000.0</v>
       </c>
       <c r="C182" s="1">
-        <v>89.858</v>
+        <v>97.88</v>
       </c>
       <c r="D182" s="1">
-        <v>84.29</v>
+        <v>100.0</v>
       </c>
       <c r="E182" t="s">
         <v>8</v>
       </c>
       <c r="F182">
         <v>1.0</v>
       </c>
       <c r="G182" s="1">
-        <v>110419.9</v>
+        <v>243000.0</v>
       </c>
       <c r="H182" s="1">
-        <v>7294.08</v>
+        <v>-5151.6</v>
       </c>
       <c r="I182" s="1">
-        <v>6.6057658085182</v>
+        <v>-2.12</v>
       </c>
       <c r="J182">
-        <v>1.79</v>
+        <v>2.33</v>
       </c>
       <c r="K182" t="s">
-        <v>407</v>
+        <v>420</v>
       </c>
       <c r="L182" s="1">
-        <v>117713.98</v>
+        <v>237848.4</v>
       </c>
       <c r="M182" s="1">
-        <v>120062.56</v>
+        <v>243512.89</v>
       </c>
       <c r="N182" s="1">
-        <v>0.06</v>
+        <v>0.14</v>
       </c>
       <c r="O182">
         <v>1</v>
       </c>
       <c r="Z182" t="s">
-        <v>405</v>
+        <v>418</v>
       </c>
     </row>
     <row r="183" spans="1:26">
       <c r="A183" t="s">
-        <v>409</v>
+        <v>422</v>
       </c>
       <c r="B183" s="1">
-        <v>234000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="C183" s="1">
-        <v>100.225</v>
+        <v>100.67</v>
       </c>
       <c r="D183" s="1">
-        <v>99.658</v>
+        <v>100.0</v>
       </c>
       <c r="E183" t="s">
         <v>8</v>
       </c>
       <c r="F183">
         <v>1.0</v>
       </c>
       <c r="G183" s="1">
-        <v>233199.72</v>
+        <v>200000.0</v>
       </c>
       <c r="H183" s="1">
-        <v>1326.78</v>
+        <v>1340.0</v>
       </c>
       <c r="I183" s="1">
-        <v>0.56894579461759</v>
+        <v>0.67</v>
       </c>
       <c r="J183">
-        <v>0.3</v>
-[...2 lines deleted...]
-        <v>710.94</v>
+        <v>0.67</v>
+      </c>
+      <c r="K183" t="s">
+        <v>423</v>
       </c>
       <c r="L183" s="1">
-        <v>234526.5</v>
+        <v>201340.0</v>
       </c>
       <c r="M183" s="1">
-        <v>235237.44</v>
+        <v>202670.25</v>
       </c>
       <c r="N183" s="1">
-        <v>0.13</v>
+        <v>0.12</v>
       </c>
       <c r="O183">
         <v>1</v>
       </c>
       <c r="Z183" t="s">
-        <v>408</v>
+        <v>421</v>
       </c>
     </row>
     <row r="184" spans="1:26">
       <c r="A184" t="s">
-        <v>411</v>
+        <v>425</v>
       </c>
       <c r="B184" s="1">
         <v>200000.0</v>
       </c>
       <c r="C184" s="1">
-        <v>92.198</v>
+        <v>104.334</v>
       </c>
       <c r="D184" s="1">
-        <v>91.61</v>
+        <v>99.922</v>
       </c>
       <c r="E184" t="s">
         <v>8</v>
       </c>
       <c r="F184">
         <v>1.0</v>
       </c>
       <c r="G184" s="1">
-        <v>183220.0</v>
+        <v>199844.0</v>
       </c>
       <c r="H184" s="1">
-        <v>1176.0</v>
+        <v>8824.0</v>
       </c>
       <c r="I184" s="1">
-        <v>0.64185132627442</v>
+        <v>4.4154440463562</v>
       </c>
       <c r="J184">
-        <v>0.86</v>
+        <v>3.25</v>
       </c>
       <c r="K184" t="s">
-        <v>412</v>
+        <v>426</v>
       </c>
       <c r="L184" s="1">
-        <v>184396.0</v>
+        <v>208668.0</v>
       </c>
       <c r="M184" s="1">
-        <v>186116.55</v>
+        <v>215174.85</v>
       </c>
       <c r="N184" s="1">
-        <v>0.1</v>
+        <v>0.12</v>
       </c>
       <c r="O184">
         <v>1</v>
       </c>
       <c r="Z184" t="s">
-        <v>410</v>
+        <v>424</v>
       </c>
     </row>
     <row r="185" spans="1:26">
       <c r="A185" t="s">
-        <v>414</v>
+        <v>428</v>
       </c>
       <c r="B185" s="1">
-        <v>200000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="C185" s="1">
-        <v>104.103</v>
+        <v>98.493</v>
       </c>
       <c r="D185" s="1">
-        <v>105.76</v>
+        <v>100.028</v>
       </c>
       <c r="E185" t="s">
         <v>8</v>
       </c>
       <c r="F185">
         <v>1.0</v>
       </c>
       <c r="G185" s="1">
-        <v>211520.0</v>
+        <v>300084.0</v>
       </c>
       <c r="H185" s="1">
-        <v>-3314.0</v>
+        <v>-4605.0</v>
       </c>
       <c r="I185" s="1">
-        <v>-1.5667549167927</v>
+        <v>-1.5345703203103</v>
       </c>
       <c r="J185">
-        <v>1.82</v>
+        <v>1.89</v>
       </c>
       <c r="K185" t="s">
-        <v>415</v>
+        <v>429</v>
       </c>
       <c r="L185" s="1">
-        <v>208206.0</v>
+        <v>295479.0</v>
       </c>
       <c r="M185" s="1">
-        <v>211838.88</v>
+        <v>301163.93</v>
       </c>
       <c r="N185" s="1">
-        <v>0.11</v>
+        <v>0.17</v>
       </c>
       <c r="O185">
         <v>1</v>
       </c>
       <c r="Z185" t="s">
-        <v>413</v>
+        <v>427</v>
       </c>
     </row>
     <row r="186" spans="1:26">
       <c r="A186" t="s">
-        <v>417</v>
+        <v>431</v>
       </c>
       <c r="B186" s="1">
-        <v>264000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="C186" s="1">
-        <v>100.264</v>
+        <v>105.092</v>
       </c>
       <c r="D186" s="1">
-        <v>99.607</v>
+        <v>107.84</v>
       </c>
       <c r="E186" t="s">
         <v>8</v>
       </c>
       <c r="F186">
         <v>1.0</v>
       </c>
       <c r="G186" s="1">
-        <v>262962.48</v>
+        <v>215680.0</v>
       </c>
       <c r="H186" s="1">
-        <v>1734.48</v>
+        <v>-5496.0</v>
       </c>
       <c r="I186" s="1">
-        <v>0.65959219733553</v>
+        <v>-2.5482195845697</v>
       </c>
       <c r="J186">
-        <v>1.42</v>
+        <v>3.23</v>
       </c>
       <c r="K186" t="s">
-        <v>418</v>
+        <v>432</v>
       </c>
       <c r="L186" s="1">
-        <v>264696.96</v>
+        <v>210184.0</v>
       </c>
       <c r="M186" s="1">
-        <v>268456.25</v>
+        <v>216638.79</v>
       </c>
       <c r="N186" s="1">
-        <v>0.14</v>
+        <v>0.13</v>
       </c>
       <c r="O186">
         <v>1</v>
       </c>
       <c r="Z186" t="s">
-        <v>416</v>
+        <v>430</v>
       </c>
     </row>
     <row r="187" spans="1:26">
       <c r="A187" t="s">
-        <v>420</v>
+        <v>434</v>
       </c>
       <c r="B187" s="1">
-        <v>200000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="C187" s="1">
-        <v>99.625</v>
+        <v>99.482</v>
       </c>
       <c r="D187" s="1">
-        <v>99.991</v>
+        <v>100.34</v>
       </c>
       <c r="E187" t="s">
         <v>8</v>
       </c>
       <c r="F187">
         <v>1.0</v>
       </c>
       <c r="G187" s="1">
-        <v>199982.0</v>
+        <v>301020.0</v>
       </c>
       <c r="H187" s="1">
-        <v>-732.0</v>
+        <v>-2574.0</v>
       </c>
       <c r="I187" s="1">
-        <v>-0.36603294296487</v>
+        <v>-0.85509268487144</v>
       </c>
       <c r="J187">
-        <v>0.11</v>
-[...2 lines deleted...]
-        <v>210.96</v>
+        <v>1.99</v>
+      </c>
+      <c r="K187" t="s">
+        <v>435</v>
       </c>
       <c r="L187" s="1">
-        <v>199250.0</v>
+        <v>298446.0</v>
       </c>
       <c r="M187" s="1">
-        <v>199460.96</v>
+        <v>304429.56</v>
       </c>
       <c r="N187" s="1">
-        <v>0.11</v>
+        <v>0.18</v>
       </c>
       <c r="O187">
         <v>1</v>
       </c>
       <c r="Z187" t="s">
-        <v>419</v>
+        <v>433</v>
       </c>
     </row>
     <row r="188" spans="1:26">
       <c r="A188" t="s">
-        <v>422</v>
+        <v>437</v>
       </c>
       <c r="B188" s="1">
-        <v>300000.0</v>
+        <v>239000.0</v>
       </c>
       <c r="C188" s="1">
-        <v>100.821</v>
+        <v>97.529</v>
       </c>
       <c r="D188" s="1">
-        <v>99.834</v>
+        <v>99.528</v>
       </c>
       <c r="E188" t="s">
         <v>8</v>
       </c>
       <c r="F188">
         <v>1.0</v>
       </c>
       <c r="G188" s="1">
-        <v>299502.0</v>
+        <v>237871.92</v>
       </c>
       <c r="H188" s="1">
-        <v>2961.0</v>
+        <v>-4777.61</v>
       </c>
       <c r="I188" s="1">
-        <v>0.98864114429954</v>
+        <v>-2.0084800257214</v>
       </c>
       <c r="J188">
-        <v>0.73</v>
+        <v>2.27</v>
       </c>
       <c r="K188" t="s">
-        <v>423</v>
+        <v>438</v>
       </c>
       <c r="L188" s="1">
-        <v>302463.0</v>
+        <v>233094.31</v>
       </c>
       <c r="M188" s="1">
-        <v>304663.68</v>
+        <v>238530.74</v>
       </c>
       <c r="N188" s="1">
-        <v>0.16</v>
+        <v>0.14</v>
       </c>
       <c r="O188">
         <v>1</v>
       </c>
       <c r="Z188" t="s">
-        <v>421</v>
+        <v>436</v>
       </c>
     </row>
     <row r="189" spans="1:26">
       <c r="A189" t="s">
-        <v>425</v>
+        <v>440</v>
       </c>
       <c r="B189" s="1">
-        <v>300000.0</v>
+        <v>0.25</v>
       </c>
       <c r="C189" s="1">
-        <v>94.905</v>
+        <v>104.531</v>
       </c>
       <c r="D189" s="1">
-        <v>91.473</v>
+        <v>136.0</v>
       </c>
       <c r="E189" t="s">
         <v>8</v>
       </c>
       <c r="F189">
         <v>1.0</v>
       </c>
       <c r="G189" s="1">
-        <v>274419.0</v>
+        <v>0.34</v>
       </c>
       <c r="H189" s="1">
-        <v>10296.0</v>
+        <v>-0.08</v>
       </c>
       <c r="I189" s="1">
-        <v>3.7519267980716</v>
+        <v>-23.529411764706</v>
       </c>
       <c r="J189">
-        <v>0.51</v>
-[...2 lines deleted...]
-        <v>426</v>
+        <v>0.0</v>
+      </c>
+      <c r="K189">
+        <v>0.0</v>
       </c>
       <c r="L189" s="1">
-        <v>284715.0</v>
+        <v>0.26</v>
       </c>
       <c r="M189" s="1">
-        <v>286240.48</v>
+        <v>0.26</v>
       </c>
       <c r="N189" s="1">
-        <v>0.15</v>
+        <v>0.0</v>
       </c>
       <c r="O189">
         <v>1</v>
       </c>
       <c r="Z189" t="s">
-        <v>424</v>
+        <v>439</v>
       </c>
     </row>
     <row r="190" spans="1:26">
       <c r="A190" t="s">
-        <v>428</v>
+        <v>442</v>
       </c>
       <c r="B190" s="1">
-        <v>498000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="C190" s="1">
-        <v>89.495</v>
+        <v>97.291</v>
       </c>
       <c r="D190" s="1">
-        <v>100.0</v>
+        <v>99.46</v>
       </c>
       <c r="E190" t="s">
         <v>8</v>
       </c>
       <c r="F190">
         <v>1.0</v>
       </c>
       <c r="G190" s="1">
-        <v>498000.0</v>
+        <v>298380.0</v>
       </c>
       <c r="H190" s="1">
-        <v>-52314.9</v>
+        <v>-6507.0</v>
       </c>
       <c r="I190" s="1">
-        <v>-10.505</v>
+        <v>-2.1807761914337</v>
       </c>
       <c r="J190">
-        <v>0.09</v>
-[...2 lines deleted...]
-        <v>466.1</v>
+        <v>2.71</v>
+      </c>
+      <c r="K190" t="s">
+        <v>443</v>
       </c>
       <c r="L190" s="1">
-        <v>445685.1</v>
+        <v>291873.0</v>
       </c>
       <c r="M190" s="1">
-        <v>446151.2</v>
+        <v>300000.74</v>
       </c>
       <c r="N190" s="1">
-        <v>0.24</v>
+        <v>0.17</v>
       </c>
       <c r="O190">
         <v>1</v>
       </c>
       <c r="Z190" t="s">
-        <v>427</v>
+        <v>441</v>
       </c>
     </row>
     <row r="191" spans="1:26">
       <c r="A191" t="s">
-        <v>430</v>
+        <v>445</v>
       </c>
       <c r="B191" s="1">
-        <v>299000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="C191" s="1">
-        <v>100.902</v>
+        <v>98.263</v>
       </c>
       <c r="D191" s="1">
-        <v>99.298</v>
+        <v>100.45</v>
       </c>
       <c r="E191" t="s">
         <v>8</v>
       </c>
       <c r="F191">
         <v>1.0</v>
       </c>
       <c r="G191" s="1">
-        <v>296901.02</v>
+        <v>200900.0</v>
       </c>
       <c r="H191" s="1">
-        <v>4795.96</v>
+        <v>-4374.0</v>
       </c>
       <c r="I191" s="1">
-        <v>1.6153396845858</v>
+        <v>-2.1772025883524</v>
       </c>
       <c r="J191">
-        <v>0.88</v>
+        <v>0.72</v>
       </c>
       <c r="K191" t="s">
-        <v>431</v>
+        <v>446</v>
       </c>
       <c r="L191" s="1">
-        <v>301696.98</v>
+        <v>196526.0</v>
       </c>
       <c r="M191" s="1">
-        <v>304331.66</v>
+        <v>197969.84</v>
       </c>
       <c r="N191" s="1">
-        <v>0.16</v>
+        <v>0.11</v>
       </c>
       <c r="O191">
         <v>1</v>
       </c>
       <c r="Z191" t="s">
-        <v>429</v>
+        <v>444</v>
       </c>
     </row>
     <row r="192" spans="1:26">
       <c r="A192" t="s">
-        <v>433</v>
+        <v>448</v>
       </c>
       <c r="B192" s="1">
-        <v>261000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="C192" s="1">
-        <v>99.128</v>
+        <v>95.036</v>
       </c>
       <c r="D192" s="1">
-        <v>99.459</v>
+        <v>99.077</v>
       </c>
       <c r="E192" t="s">
         <v>8</v>
       </c>
       <c r="F192">
         <v>1.0</v>
       </c>
       <c r="G192" s="1">
-        <v>259587.99</v>
+        <v>198154.0</v>
       </c>
       <c r="H192" s="1">
-        <v>-863.91</v>
+        <v>-8082.0</v>
       </c>
       <c r="I192" s="1">
-        <v>-0.33280045043686</v>
+        <v>-4.0786459016724</v>
       </c>
       <c r="J192">
-        <v>1.48</v>
+        <v>2.87</v>
       </c>
       <c r="K192" t="s">
-        <v>434</v>
+        <v>449</v>
       </c>
       <c r="L192" s="1">
-        <v>258724.08</v>
+        <v>190072.0</v>
       </c>
       <c r="M192" s="1">
-        <v>262581.87</v>
+        <v>195806.25</v>
       </c>
       <c r="N192" s="1">
-        <v>0.14</v>
+        <v>0.11</v>
       </c>
       <c r="O192">
         <v>1</v>
       </c>
       <c r="Z192" t="s">
-        <v>432</v>
+        <v>447</v>
       </c>
     </row>
     <row r="193" spans="1:26">
       <c r="A193" t="s">
-        <v>436</v>
+        <v>451</v>
       </c>
       <c r="B193" s="1">
-        <v>300000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="C193" s="1">
-        <v>98.511</v>
+        <v>104.47</v>
       </c>
       <c r="D193" s="1">
-        <v>99.292</v>
+        <v>104.92</v>
       </c>
       <c r="E193" t="s">
         <v>8</v>
       </c>
       <c r="F193">
         <v>1.0</v>
       </c>
       <c r="G193" s="1">
-        <v>297876.0</v>
+        <v>209840.0</v>
       </c>
       <c r="H193" s="1">
-        <v>-2343.0</v>
+        <v>-900.0</v>
       </c>
       <c r="I193" s="1">
-        <v>-0.7865689078677</v>
+        <v>-0.4288982081586</v>
       </c>
       <c r="J193">
-        <v>1.48</v>
+        <v>2.88</v>
       </c>
       <c r="K193" t="s">
-        <v>437</v>
+        <v>452</v>
       </c>
       <c r="L193" s="1">
-        <v>295533.0</v>
+        <v>208940.0</v>
       </c>
       <c r="M193" s="1">
-        <v>299963.14</v>
+        <v>214709.86</v>
       </c>
       <c r="N193" s="1">
-        <v>0.16</v>
+        <v>0.12</v>
       </c>
       <c r="O193">
         <v>1</v>
       </c>
       <c r="Z193" t="s">
-        <v>435</v>
+        <v>450</v>
       </c>
     </row>
     <row r="194" spans="1:26">
       <c r="A194" t="s">
-        <v>439</v>
+        <v>454</v>
       </c>
       <c r="B194" s="1">
-        <v>100000.0</v>
+        <v>239000.0</v>
       </c>
       <c r="C194" s="1">
-        <v>103.835</v>
+        <v>102.878</v>
       </c>
       <c r="D194" s="1">
-        <v>105.478</v>
+        <v>99.953</v>
       </c>
       <c r="E194" t="s">
         <v>8</v>
       </c>
       <c r="F194">
         <v>1.0</v>
       </c>
       <c r="G194" s="1">
-        <v>105478.0</v>
+        <v>238887.67</v>
       </c>
       <c r="H194" s="1">
-        <v>-1643.0</v>
+        <v>6990.75</v>
       </c>
       <c r="I194" s="1">
-        <v>-1.5576707939096</v>
+        <v>2.9263753964363</v>
       </c>
       <c r="J194">
-        <v>0.33</v>
-[...2 lines deleted...]
-        <v>326.99</v>
+        <v>1.51</v>
+      </c>
+      <c r="K194" t="s">
+        <v>455</v>
       </c>
       <c r="L194" s="1">
-        <v>103835.0</v>
+        <v>245878.42</v>
       </c>
       <c r="M194" s="1">
-        <v>104161.99</v>
+        <v>249486.34</v>
       </c>
       <c r="N194" s="1">
-        <v>0.06</v>
+        <v>0.14</v>
       </c>
       <c r="O194">
         <v>1</v>
       </c>
       <c r="Z194" t="s">
-        <v>438</v>
+        <v>453</v>
       </c>
     </row>
     <row r="195" spans="1:26">
       <c r="A195" t="s">
-        <v>441</v>
+        <v>457</v>
       </c>
       <c r="B195" s="1">
-        <v>500000.0</v>
+        <v>134000.0</v>
       </c>
       <c r="C195" s="1">
-        <v>99.334</v>
+        <v>99.103</v>
       </c>
       <c r="D195" s="1">
-        <v>99.933</v>
+        <v>99.254</v>
       </c>
       <c r="E195" t="s">
         <v>8</v>
       </c>
       <c r="F195">
         <v>1.0</v>
       </c>
       <c r="G195" s="1">
-        <v>499665.0</v>
+        <v>133000.36</v>
       </c>
       <c r="H195" s="1">
-        <v>-2995.0</v>
+        <v>-202.34</v>
       </c>
       <c r="I195" s="1">
-        <v>-0.59940159907138</v>
+        <v>-0.15213492655208</v>
       </c>
       <c r="J195">
-        <v>1.15</v>
-[...2 lines deleted...]
-        <v>442</v>
+        <v>0.44</v>
+      </c>
+      <c r="K195">
+        <v>590.61</v>
       </c>
       <c r="L195" s="1">
-        <v>496670.0</v>
+        <v>132798.02</v>
       </c>
       <c r="M195" s="1">
-        <v>502402.88</v>
+        <v>133388.63</v>
       </c>
       <c r="N195" s="1">
-        <v>0.27</v>
+        <v>0.08</v>
       </c>
       <c r="O195">
         <v>1</v>
       </c>
       <c r="Z195" t="s">
-        <v>440</v>
+        <v>456</v>
       </c>
     </row>
     <row r="196" spans="1:26">
       <c r="A196" t="s">
-        <v>444</v>
+        <v>459</v>
       </c>
       <c r="B196" s="1">
-        <v>300000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="C196" s="1">
-        <v>99.909</v>
+        <v>103.152</v>
       </c>
       <c r="D196" s="1">
-        <v>100.91</v>
+        <v>99.961</v>
       </c>
       <c r="E196" t="s">
         <v>8</v>
       </c>
       <c r="F196">
         <v>1.0</v>
       </c>
       <c r="G196" s="1">
-        <v>302730.0</v>
+        <v>99961.0</v>
       </c>
       <c r="H196" s="1">
-        <v>-3003.0</v>
+        <v>3191.0</v>
       </c>
       <c r="I196" s="1">
-        <v>-0.99197304528788</v>
+        <v>3.1922449755405</v>
       </c>
       <c r="J196">
-        <v>0.25</v>
+        <v>0.07</v>
       </c>
       <c r="K196">
-        <v>748.97</v>
+        <v>66.78</v>
       </c>
       <c r="L196" s="1">
-        <v>299727.0</v>
+        <v>103152.0</v>
       </c>
       <c r="M196" s="1">
-        <v>300475.97</v>
+        <v>103218.78</v>
       </c>
       <c r="N196" s="1">
-        <v>0.16</v>
+        <v>0.06</v>
       </c>
       <c r="O196">
         <v>1</v>
       </c>
       <c r="Z196" t="s">
-        <v>443</v>
+        <v>458</v>
       </c>
     </row>
     <row r="197" spans="1:26">
       <c r="A197" t="s">
-        <v>446</v>
+        <v>461</v>
       </c>
       <c r="B197" s="1">
-        <v>192052.98</v>
+        <v>214000.0</v>
       </c>
       <c r="C197" s="1">
-        <v>96.449</v>
+        <v>101.033</v>
       </c>
       <c r="D197" s="1">
-        <v>97.23304476</v>
+        <v>99.943</v>
       </c>
       <c r="E197" t="s">
         <v>8</v>
       </c>
       <c r="F197">
         <v>1.0</v>
       </c>
       <c r="G197" s="1">
-        <v>186738.96</v>
+        <v>213878.02</v>
       </c>
       <c r="H197" s="1">
-        <v>-1505.78</v>
+        <v>2332.6</v>
       </c>
       <c r="I197" s="1">
-        <v>-0.80635556715106</v>
+        <v>1.090621654343</v>
       </c>
       <c r="J197">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>8.42</v>
+        <v>1.22</v>
+      </c>
+      <c r="K197" t="s">
+        <v>462</v>
       </c>
       <c r="L197" s="1">
-        <v>185233.18</v>
+        <v>216210.62</v>
       </c>
       <c r="M197" s="1">
-        <v>185241.6</v>
+        <v>218813.8</v>
       </c>
       <c r="N197" s="1">
-        <v>0.1</v>
+        <v>0.13</v>
       </c>
       <c r="O197">
         <v>1</v>
       </c>
       <c r="Z197" t="s">
-        <v>445</v>
+        <v>460</v>
       </c>
     </row>
     <row r="198" spans="1:26">
       <c r="A198" t="s">
-        <v>448</v>
+        <v>464</v>
       </c>
       <c r="B198" s="1">
-        <v>1267543.54</v>
+        <v>200000.0</v>
       </c>
       <c r="C198" s="1">
-        <v>98.244</v>
+        <v>101.111</v>
       </c>
       <c r="D198" s="1">
-        <v>104.81395219</v>
+        <v>99.611</v>
       </c>
       <c r="E198" t="s">
         <v>8</v>
       </c>
       <c r="F198">
         <v>1.0</v>
       </c>
       <c r="G198" s="1">
-        <v>1328562.48</v>
+        <v>199222.0</v>
       </c>
       <c r="H198" s="1">
-        <v>-83277.0</v>
+        <v>3000.0</v>
       </c>
       <c r="I198" s="1">
-        <v>-6.2682035097062</v>
+        <v>1.5058577867906</v>
       </c>
       <c r="J198">
-        <v>0.02</v>
+        <v>0.05</v>
       </c>
       <c r="K198">
-        <v>208.36</v>
+        <v>109.59</v>
       </c>
       <c r="L198" s="1">
-        <v>1245285.48</v>
+        <v>202222.0</v>
       </c>
       <c r="M198" s="1">
-        <v>1245493.84</v>
+        <v>202331.59</v>
       </c>
       <c r="N198" s="1">
-        <v>0.66</v>
+        <v>0.12</v>
       </c>
       <c r="O198">
         <v>1</v>
       </c>
       <c r="Z198" t="s">
-        <v>447</v>
+        <v>463</v>
       </c>
     </row>
     <row r="199" spans="1:26">
       <c r="A199" t="s">
-        <v>450</v>
+        <v>466</v>
       </c>
       <c r="B199" s="1">
-        <v>1011377.0</v>
+        <v>300000.0</v>
       </c>
       <c r="C199" s="1">
-        <v>100.582</v>
+        <v>98.428</v>
       </c>
       <c r="D199" s="1">
-        <v>99.93156063</v>
+        <v>99.438</v>
       </c>
       <c r="E199" t="s">
         <v>8</v>
       </c>
       <c r="F199">
         <v>1.0</v>
       </c>
       <c r="G199" s="1">
-        <v>1010684.82</v>
+        <v>298314.0</v>
       </c>
       <c r="H199" s="1">
-        <v>6578.4</v>
+        <v>-3030.0</v>
       </c>
       <c r="I199" s="1">
-        <v>0.65088540658996</v>
+        <v>-1.0157082805366</v>
       </c>
       <c r="J199">
-        <v>0.29</v>
+        <v>0.57</v>
       </c>
       <c r="K199" t="s">
-        <v>451</v>
+        <v>467</v>
       </c>
       <c r="L199" s="1">
-        <v>1017263.22</v>
+        <v>295284.0</v>
       </c>
       <c r="M199" s="1">
-        <v>1020183.74</v>
+        <v>296979.21</v>
       </c>
       <c r="N199" s="1">
-        <v>0.54</v>
+        <v>0.17</v>
       </c>
       <c r="O199">
         <v>1</v>
       </c>
       <c r="Z199" t="s">
-        <v>449</v>
+        <v>465</v>
       </c>
     </row>
     <row r="200" spans="1:26">
       <c r="A200" t="s">
-        <v>453</v>
+        <v>469</v>
       </c>
       <c r="B200" s="1">
-        <v>1439616.82</v>
+        <v>300000.0</v>
       </c>
       <c r="C200" s="1">
-        <v>104.312</v>
+        <v>99.355</v>
       </c>
       <c r="D200" s="1">
-        <v>124.29877764</v>
+        <v>101.06225</v>
       </c>
       <c r="E200" t="s">
         <v>8</v>
       </c>
       <c r="F200">
         <v>1.0</v>
       </c>
       <c r="G200" s="1">
-        <v>1789426.11</v>
+        <v>303186.75</v>
       </c>
       <c r="H200" s="1">
-        <v>-287733.01</v>
+        <v>-5121.75</v>
       </c>
       <c r="I200" s="1">
-        <v>-16.079625103939</v>
+        <v>-1.6893053538784</v>
       </c>
       <c r="J200">
-        <v>1.02</v>
+        <v>0.67</v>
       </c>
       <c r="K200" t="s">
-        <v>454</v>
+        <v>470</v>
       </c>
       <c r="L200" s="1">
-        <v>1501693.1</v>
+        <v>298065.0</v>
       </c>
       <c r="M200" s="1">
-        <v>1516444.24</v>
+        <v>300065.34</v>
       </c>
       <c r="N200" s="1">
-        <v>0.81</v>
+        <v>0.17</v>
       </c>
       <c r="O200">
         <v>1</v>
       </c>
       <c r="Z200" t="s">
-        <v>452</v>
+        <v>468</v>
       </c>
     </row>
     <row r="201" spans="1:26">
       <c r="A201" t="s">
-        <v>456</v>
+        <v>472</v>
       </c>
       <c r="B201" s="1">
-        <v>243000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="C201" s="1">
-        <v>98.818</v>
+        <v>103.852</v>
       </c>
       <c r="D201" s="1">
-        <v>100.0</v>
+        <v>102.716</v>
       </c>
       <c r="E201" t="s">
         <v>8</v>
       </c>
       <c r="F201">
         <v>1.0</v>
       </c>
       <c r="G201" s="1">
-        <v>243000.0</v>
+        <v>205432.0</v>
       </c>
       <c r="H201" s="1">
-        <v>-2872.26</v>
+        <v>2272.0</v>
       </c>
       <c r="I201" s="1">
-        <v>-1.182</v>
+        <v>1.1059620701741</v>
       </c>
       <c r="J201">
-        <v>2.08</v>
+        <v>0.58</v>
       </c>
       <c r="K201" t="s">
-        <v>457</v>
+        <v>473</v>
       </c>
       <c r="L201" s="1">
-        <v>240127.74</v>
+        <v>207704.0</v>
       </c>
       <c r="M201" s="1">
-        <v>245187.72</v>
+        <v>208869.75</v>
       </c>
       <c r="N201" s="1">
-        <v>0.13</v>
+        <v>0.12</v>
       </c>
       <c r="O201">
         <v>1</v>
       </c>
       <c r="Z201" t="s">
-        <v>455</v>
+        <v>471</v>
       </c>
     </row>
     <row r="202" spans="1:26">
       <c r="A202" t="s">
-        <v>459</v>
+        <v>475</v>
       </c>
       <c r="B202" s="1">
-        <v>200000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="C202" s="1">
-        <v>101.223</v>
+        <v>101.137</v>
       </c>
       <c r="D202" s="1">
-        <v>100.0</v>
+        <v>98.6</v>
       </c>
       <c r="E202" t="s">
         <v>8</v>
       </c>
       <c r="F202">
         <v>1.0</v>
       </c>
       <c r="G202" s="1">
-        <v>200000.0</v>
+        <v>591600.0</v>
       </c>
       <c r="H202" s="1">
-        <v>2446.0</v>
+        <v>15222.0</v>
       </c>
       <c r="I202" s="1">
-        <v>1.223</v>
+        <v>2.5730223123732</v>
       </c>
       <c r="J202">
-        <v>0.34</v>
-[...2 lines deleted...]
-        <v>677.22</v>
+        <v>1.16</v>
+      </c>
+      <c r="K202" t="s">
+        <v>476</v>
       </c>
       <c r="L202" s="1">
-        <v>202446.0</v>
+        <v>606822.0</v>
       </c>
       <c r="M202" s="1">
-        <v>203123.22</v>
+        <v>613798.03</v>
       </c>
       <c r="N202" s="1">
-        <v>0.11</v>
+        <v>0.35</v>
       </c>
       <c r="O202">
         <v>1</v>
       </c>
       <c r="Z202" t="s">
-        <v>458</v>
+        <v>474</v>
       </c>
     </row>
     <row r="203" spans="1:26">
       <c r="A203" t="s">
-        <v>461</v>
+        <v>478</v>
       </c>
       <c r="B203" s="1">
         <v>200000.0</v>
       </c>
       <c r="C203" s="1">
-        <v>105.222</v>
+        <v>102.702</v>
       </c>
       <c r="D203" s="1">
-        <v>99.922</v>
+        <v>100.0</v>
       </c>
       <c r="E203" t="s">
         <v>8</v>
       </c>
       <c r="F203">
         <v>1.0</v>
       </c>
       <c r="G203" s="1">
-        <v>199844.0</v>
+        <v>200000.0</v>
       </c>
       <c r="H203" s="1">
-        <v>10600.0</v>
+        <v>5404.0</v>
       </c>
       <c r="I203" s="1">
-        <v>5.3041372270371</v>
+        <v>2.702</v>
       </c>
       <c r="J203">
-        <v>2.9</v>
+        <v>0.88</v>
       </c>
       <c r="K203" t="s">
-        <v>462</v>
+        <v>479</v>
       </c>
       <c r="L203" s="1">
-        <v>210444.0</v>
+        <v>205404.0</v>
       </c>
       <c r="M203" s="1">
-        <v>216248.11</v>
+        <v>207169.86</v>
       </c>
       <c r="N203" s="1">
         <v>0.12</v>
       </c>
       <c r="O203">
         <v>1</v>
       </c>
       <c r="Z203" t="s">
-        <v>460</v>
+        <v>477</v>
       </c>
     </row>
     <row r="204" spans="1:26">
       <c r="A204" t="s">
-        <v>464</v>
+        <v>481</v>
       </c>
       <c r="B204" s="1">
-        <v>300000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="C204" s="1">
-        <v>99.172</v>
+        <v>106.031</v>
       </c>
       <c r="D204" s="1">
-        <v>100.028</v>
+        <v>109.3</v>
       </c>
       <c r="E204" t="s">
         <v>8</v>
       </c>
       <c r="F204">
         <v>1.0</v>
       </c>
       <c r="G204" s="1">
-        <v>300084.0</v>
+        <v>218600.0</v>
       </c>
       <c r="H204" s="1">
-        <v>-2568.0</v>
+        <v>-6538.0</v>
       </c>
       <c r="I204" s="1">
-        <v>-0.85576038709161</v>
+        <v>-2.9908508691674</v>
       </c>
       <c r="J204">
-        <v>1.62</v>
+        <v>2.57</v>
       </c>
       <c r="K204" t="s">
-        <v>465</v>
+        <v>482</v>
       </c>
       <c r="L204" s="1">
-        <v>297516.0</v>
+        <v>212062.0</v>
       </c>
       <c r="M204" s="1">
-        <v>302362.17</v>
+        <v>217211.32</v>
       </c>
       <c r="N204" s="1">
-        <v>0.16</v>
+        <v>0.13</v>
       </c>
       <c r="O204">
         <v>1</v>
       </c>
       <c r="Z204" t="s">
-        <v>463</v>
+        <v>480</v>
       </c>
     </row>
     <row r="205" spans="1:26">
       <c r="A205" t="s">
-        <v>467</v>
+        <v>484</v>
       </c>
       <c r="B205" s="1">
         <v>200000.0</v>
       </c>
       <c r="C205" s="1">
-        <v>106.16</v>
+        <v>98.503</v>
       </c>
       <c r="D205" s="1">
-        <v>107.84</v>
+        <v>99.852</v>
       </c>
       <c r="E205" t="s">
         <v>8</v>
       </c>
       <c r="F205">
         <v>1.0</v>
       </c>
       <c r="G205" s="1">
-        <v>215680.0</v>
+        <v>199704.0</v>
       </c>
       <c r="H205" s="1">
-        <v>-3360.0</v>
+        <v>-2698.0</v>
       </c>
       <c r="I205" s="1">
-        <v>-1.5578635014837</v>
+        <v>-1.3509994792293</v>
       </c>
       <c r="J205">
-        <v>2.88</v>
+        <v>0.9</v>
       </c>
       <c r="K205" t="s">
-        <v>468</v>
+        <v>485</v>
       </c>
       <c r="L205" s="1">
-        <v>212320.0</v>
+        <v>197006.0</v>
       </c>
       <c r="M205" s="1">
-        <v>218072.05</v>
+        <v>198803.26</v>
       </c>
       <c r="N205" s="1">
-        <v>0.12</v>
+        <v>0.11</v>
       </c>
       <c r="O205">
         <v>1</v>
       </c>
       <c r="Z205" t="s">
-        <v>466</v>
+        <v>483</v>
       </c>
     </row>
     <row r="206" spans="1:26">
       <c r="A206" t="s">
-        <v>470</v>
+        <v>487</v>
       </c>
       <c r="B206" s="1">
-        <v>300000.0</v>
+        <v>177000.0</v>
       </c>
       <c r="C206" s="1">
-        <v>100.588</v>
+        <v>99.513</v>
       </c>
       <c r="D206" s="1">
-        <v>100.34</v>
+        <v>99.934</v>
       </c>
       <c r="E206" t="s">
         <v>8</v>
       </c>
       <c r="F206">
         <v>1.0</v>
       </c>
       <c r="G206" s="1">
-        <v>301020.0</v>
+        <v>176883.18</v>
       </c>
       <c r="H206" s="1">
-        <v>744.0</v>
+        <v>-745.17</v>
       </c>
       <c r="I206" s="1">
-        <v>0.24715965716564</v>
+        <v>-0.42127804350872</v>
       </c>
       <c r="J206">
-        <v>1.7</v>
+        <v>0.74</v>
       </c>
       <c r="K206" t="s">
-        <v>471</v>
+        <v>488</v>
       </c>
       <c r="L206" s="1">
-        <v>301764.0</v>
+        <v>176138.01</v>
       </c>
       <c r="M206" s="1">
-        <v>306859.89</v>
+        <v>177446.11</v>
       </c>
       <c r="N206" s="1">
-        <v>0.16</v>
+        <v>0.1</v>
       </c>
       <c r="O206">
         <v>1</v>
       </c>
       <c r="Z206" t="s">
-        <v>469</v>
+        <v>486</v>
       </c>
     </row>
     <row r="207" spans="1:26">
       <c r="A207" t="s">
-        <v>473</v>
+        <v>490</v>
       </c>
       <c r="B207" s="1">
-        <v>239000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="C207" s="1">
-        <v>98.464</v>
+        <v>100.155</v>
       </c>
       <c r="D207" s="1">
-        <v>99.528</v>
+        <v>100.0</v>
       </c>
       <c r="E207" t="s">
         <v>8</v>
       </c>
       <c r="F207">
         <v>1.0</v>
       </c>
       <c r="G207" s="1">
-        <v>237871.92</v>
+        <v>100000.0</v>
       </c>
       <c r="H207" s="1">
-        <v>-2542.96</v>
+        <v>155.0</v>
       </c>
       <c r="I207" s="1">
-        <v>-1.0690458966321</v>
+        <v>0.155</v>
       </c>
       <c r="J207">
-        <v>2.03</v>
+        <v>1.15</v>
       </c>
       <c r="K207" t="s">
-        <v>474</v>
+        <v>491</v>
       </c>
       <c r="L207" s="1">
-        <v>235328.96</v>
+        <v>100155.0</v>
       </c>
       <c r="M207" s="1">
-        <v>240168.71</v>
+        <v>101306.05</v>
       </c>
       <c r="N207" s="1">
-        <v>0.13</v>
+        <v>0.06</v>
       </c>
       <c r="O207">
         <v>1</v>
       </c>
       <c r="Z207" t="s">
-        <v>472</v>
+        <v>489</v>
       </c>
     </row>
     <row r="208" spans="1:26">
       <c r="A208" t="s">
-        <v>476</v>
+        <v>493</v>
       </c>
       <c r="B208" s="1">
-        <v>0.25</v>
+        <v>100000.0</v>
       </c>
       <c r="C208" s="1">
-        <v>105.016</v>
+        <v>98.959</v>
       </c>
       <c r="D208" s="1">
-        <v>136.0</v>
+        <v>99.589</v>
       </c>
       <c r="E208" t="s">
         <v>8</v>
       </c>
       <c r="F208">
         <v>1.0</v>
       </c>
       <c r="G208" s="1">
-        <v>0.34</v>
+        <v>99589.0</v>
       </c>
       <c r="H208" s="1">
-        <v>-0.08</v>
+        <v>-630.0</v>
       </c>
       <c r="I208" s="1">
-        <v>-23.529411764706</v>
+        <v>-0.63259998594222</v>
       </c>
       <c r="J208">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>1.46</v>
+      </c>
+      <c r="K208" t="s">
+        <v>494</v>
       </c>
       <c r="L208" s="1">
-        <v>0.26</v>
+        <v>98959.0</v>
       </c>
       <c r="M208" s="1">
-        <v>0.26</v>
+        <v>100419.96</v>
       </c>
       <c r="N208" s="1">
-        <v>0.0</v>
+        <v>0.06</v>
       </c>
       <c r="O208">
         <v>1</v>
       </c>
       <c r="Z208" t="s">
-        <v>475</v>
+        <v>492</v>
       </c>
     </row>
     <row r="209" spans="1:26">
       <c r="A209" t="s">
-        <v>478</v>
+        <v>496</v>
       </c>
       <c r="B209" s="1">
-        <v>300000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="C209" s="1">
-        <v>98.246</v>
+        <v>101.777</v>
       </c>
       <c r="D209" s="1">
-        <v>99.46</v>
+        <v>98.769</v>
       </c>
       <c r="E209" t="s">
         <v>8</v>
       </c>
       <c r="F209">
         <v>1.0</v>
       </c>
       <c r="G209" s="1">
-        <v>298380.0</v>
+        <v>98769.0</v>
       </c>
       <c r="H209" s="1">
-        <v>-3642.0</v>
+        <v>3008.0</v>
       </c>
       <c r="I209" s="1">
-        <v>-1.2205911924392</v>
+        <v>3.0454899816744</v>
       </c>
       <c r="J209">
-        <v>2.46</v>
+        <v>3.14</v>
       </c>
       <c r="K209" t="s">
-        <v>479</v>
+        <v>497</v>
       </c>
       <c r="L209" s="1">
-        <v>294738.0</v>
+        <v>101777.0</v>
       </c>
       <c r="M209" s="1">
-        <v>302116.77</v>
+        <v>104919.47</v>
       </c>
       <c r="N209" s="1">
-        <v>0.16</v>
+        <v>0.06</v>
       </c>
       <c r="O209">
         <v>1</v>
       </c>
       <c r="Z209" t="s">
-        <v>477</v>
+        <v>495</v>
       </c>
     </row>
     <row r="210" spans="1:26">
       <c r="A210" t="s">
-        <v>481</v>
+        <v>499</v>
       </c>
       <c r="B210" s="1">
-        <v>200000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="C210" s="1">
-        <v>98.744</v>
+        <v>85.336</v>
       </c>
       <c r="D210" s="1">
-        <v>100.45</v>
+        <v>85.96</v>
       </c>
       <c r="E210" t="s">
         <v>8</v>
       </c>
       <c r="F210">
         <v>1.0</v>
       </c>
       <c r="G210" s="1">
-        <v>200900.0</v>
+        <v>343840.0</v>
       </c>
       <c r="H210" s="1">
-        <v>-3412.0</v>
+        <v>-2496.0</v>
       </c>
       <c r="I210" s="1">
-        <v>-1.6983573917372</v>
+        <v>-0.72591903210796</v>
       </c>
       <c r="J210">
-        <v>0.44</v>
+        <v>0.01</v>
       </c>
       <c r="K210">
-        <v>870.55</v>
+        <v>41.1</v>
       </c>
       <c r="L210" s="1">
-        <v>197488.0</v>
+        <v>341344.0</v>
       </c>
       <c r="M210" s="1">
-        <v>198358.55</v>
+        <v>341385.1</v>
       </c>
       <c r="N210" s="1">
-        <v>0.11</v>
+        <v>0.2</v>
       </c>
       <c r="O210">
         <v>1</v>
       </c>
       <c r="Z210" t="s">
-        <v>480</v>
+        <v>498</v>
       </c>
     </row>
     <row r="211" spans="1:26">
       <c r="A211" t="s">
-        <v>483</v>
+        <v>501</v>
       </c>
       <c r="B211" s="1">
-        <v>200000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="C211" s="1">
-        <v>96.213</v>
+        <v>98.846</v>
       </c>
       <c r="D211" s="1">
-        <v>99.077</v>
+        <v>100.31566667</v>
       </c>
       <c r="E211" t="s">
         <v>8</v>
       </c>
       <c r="F211">
         <v>1.0</v>
       </c>
       <c r="G211" s="1">
-        <v>198154.0</v>
+        <v>902841.0</v>
       </c>
       <c r="H211" s="1">
-        <v>-5728.0</v>
+        <v>-13227.0</v>
       </c>
       <c r="I211" s="1">
-        <v>-2.8906809854961</v>
+        <v>-1.4650420173652</v>
       </c>
       <c r="J211">
-        <v>2.61</v>
+        <v>1.54</v>
       </c>
       <c r="K211" t="s">
-        <v>484</v>
+        <v>502</v>
       </c>
       <c r="L211" s="1">
-        <v>192426.0</v>
+        <v>889614.0</v>
       </c>
       <c r="M211" s="1">
-        <v>197642.44</v>
+        <v>903446.88</v>
       </c>
       <c r="N211" s="1">
-        <v>0.11</v>
+        <v>0.52</v>
       </c>
       <c r="O211">
         <v>1</v>
       </c>
       <c r="Z211" t="s">
-        <v>482</v>
+        <v>500</v>
       </c>
     </row>
     <row r="212" spans="1:26">
       <c r="A212" t="s">
-        <v>486</v>
+        <v>504</v>
       </c>
       <c r="B212" s="1">
-        <v>200000.0</v>
+        <v>135000.0</v>
       </c>
       <c r="C212" s="1">
-        <v>105.153</v>
+        <v>99.489</v>
       </c>
       <c r="D212" s="1">
-        <v>104.92</v>
+        <v>99.662</v>
       </c>
       <c r="E212" t="s">
         <v>8</v>
       </c>
       <c r="F212">
         <v>1.0</v>
       </c>
       <c r="G212" s="1">
-        <v>209840.0</v>
+        <v>134543.7</v>
       </c>
       <c r="H212" s="1">
-        <v>466.0</v>
+        <v>-233.55</v>
       </c>
       <c r="I212" s="1">
-        <v>0.22207396111323</v>
+        <v>-0.17358672312416</v>
       </c>
       <c r="J212">
-        <v>2.55</v>
+        <v>0.89</v>
       </c>
       <c r="K212" t="s">
-        <v>487</v>
+        <v>505</v>
       </c>
       <c r="L212" s="1">
-        <v>210306.0</v>
+        <v>134310.15</v>
       </c>
       <c r="M212" s="1">
-        <v>215410.11</v>
+        <v>135516.83</v>
       </c>
       <c r="N212" s="1">
-        <v>0.11</v>
+        <v>0.08</v>
       </c>
       <c r="O212">
         <v>1</v>
       </c>
       <c r="Z212" t="s">
-        <v>485</v>
+        <v>503</v>
       </c>
     </row>
     <row r="213" spans="1:26">
       <c r="A213" t="s">
-        <v>489</v>
+        <v>507</v>
       </c>
       <c r="B213" s="1">
-        <v>239000.0</v>
+        <v>116000.0</v>
       </c>
       <c r="C213" s="1">
-        <v>103.693</v>
+        <v>99.103</v>
       </c>
       <c r="D213" s="1">
-        <v>99.953</v>
+        <v>99.571</v>
       </c>
       <c r="E213" t="s">
         <v>8</v>
       </c>
       <c r="F213">
         <v>1.0</v>
       </c>
       <c r="G213" s="1">
-        <v>238887.67</v>
+        <v>115502.36</v>
       </c>
       <c r="H213" s="1">
-        <v>8938.6</v>
+        <v>-542.88</v>
       </c>
       <c r="I213" s="1">
-        <v>3.7417586265545</v>
+        <v>-0.47001637022828</v>
       </c>
       <c r="J213">
-        <v>1.16</v>
+        <v>2.29</v>
       </c>
       <c r="K213" t="s">
-        <v>490</v>
+        <v>508</v>
       </c>
       <c r="L213" s="1">
-        <v>247826.27</v>
+        <v>114959.48</v>
       </c>
       <c r="M213" s="1">
-        <v>250594.41</v>
+        <v>117613.97</v>
       </c>
       <c r="N213" s="1">
-        <v>0.13</v>
+        <v>0.07</v>
       </c>
       <c r="O213">
         <v>1</v>
       </c>
       <c r="Z213" t="s">
-        <v>488</v>
+        <v>506</v>
       </c>
     </row>
     <row r="214" spans="1:26">
       <c r="A214" t="s">
-        <v>492</v>
+        <v>510</v>
       </c>
       <c r="B214" s="1">
-        <v>134000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="C214" s="1">
-        <v>99.937</v>
+        <v>98.772</v>
       </c>
       <c r="D214" s="1">
-        <v>99.254</v>
+        <v>100.0</v>
       </c>
       <c r="E214" t="s">
         <v>8</v>
       </c>
       <c r="F214">
         <v>1.0</v>
       </c>
       <c r="G214" s="1">
-        <v>133000.36</v>
+        <v>200000.0</v>
       </c>
       <c r="H214" s="1">
-        <v>915.22</v>
+        <v>-2456.0</v>
       </c>
       <c r="I214" s="1">
-        <v>0.68813347572894</v>
+        <v>-1.228</v>
       </c>
       <c r="J214">
-        <v>0.14</v>
-[...2 lines deleted...]
-        <v>181.73</v>
+        <v>2.83</v>
+      </c>
+      <c r="K214" t="s">
+        <v>511</v>
       </c>
       <c r="L214" s="1">
-        <v>133915.58</v>
+        <v>197544.0</v>
       </c>
       <c r="M214" s="1">
-        <v>134097.31</v>
+        <v>203209.61</v>
       </c>
       <c r="N214" s="1">
-        <v>0.07</v>
+        <v>0.12</v>
       </c>
       <c r="O214">
         <v>1</v>
       </c>
       <c r="Z214" t="s">
-        <v>491</v>
+        <v>509</v>
       </c>
     </row>
     <row r="215" spans="1:26">
       <c r="A215" t="s">
-        <v>494</v>
+        <v>513</v>
       </c>
       <c r="B215" s="1">
-        <v>100000.0</v>
+        <v>226000.0</v>
       </c>
       <c r="C215" s="1">
-        <v>104.035</v>
+        <v>97.771</v>
       </c>
       <c r="D215" s="1">
-        <v>99.961</v>
+        <v>100.0</v>
       </c>
       <c r="E215" t="s">
         <v>8</v>
       </c>
       <c r="F215">
         <v>1.0</v>
       </c>
       <c r="G215" s="1">
-        <v>99961.0</v>
+        <v>226000.0</v>
       </c>
       <c r="H215" s="1">
-        <v>4074.0</v>
+        <v>-5037.54</v>
       </c>
       <c r="I215" s="1">
-        <v>4.0755894798972</v>
+        <v>-2.229</v>
       </c>
       <c r="J215">
-        <v>4.58</v>
+        <v>1.73</v>
       </c>
       <c r="K215" t="s">
-        <v>495</v>
+        <v>514</v>
       </c>
       <c r="L215" s="1">
-        <v>104035.0</v>
+        <v>220962.46</v>
       </c>
       <c r="M215" s="1">
-        <v>108616.16</v>
+        <v>224869.37</v>
       </c>
       <c r="N215" s="1">
-        <v>0.06</v>
+        <v>0.13</v>
       </c>
       <c r="O215">
         <v>1</v>
       </c>
       <c r="Z215" t="s">
-        <v>493</v>
+        <v>512</v>
       </c>
     </row>
     <row r="216" spans="1:26">
       <c r="A216" t="s">
-        <v>497</v>
+        <v>516</v>
       </c>
       <c r="B216" s="1">
-        <v>214000.0</v>
+        <v>360000.0</v>
       </c>
       <c r="C216" s="1">
-        <v>101.893</v>
+        <v>97.394</v>
       </c>
       <c r="D216" s="1">
-        <v>99.943</v>
+        <v>100.0</v>
       </c>
       <c r="E216" t="s">
         <v>8</v>
       </c>
       <c r="F216">
         <v>1.0</v>
       </c>
       <c r="G216" s="1">
-        <v>213878.02</v>
+        <v>360000.0</v>
       </c>
       <c r="H216" s="1">
-        <v>4173.0</v>
+        <v>-9381.6</v>
       </c>
       <c r="I216" s="1">
-        <v>1.9511121339163</v>
+        <v>-2.606</v>
       </c>
       <c r="J216">
-        <v>0.92</v>
+        <v>3.29</v>
       </c>
       <c r="K216" t="s">
-        <v>498</v>
+        <v>517</v>
       </c>
       <c r="L216" s="1">
-        <v>218051.02</v>
+        <v>350618.4</v>
       </c>
       <c r="M216" s="1">
-        <v>220020.99</v>
+        <v>362454.94</v>
       </c>
       <c r="N216" s="1">
-        <v>0.12</v>
+        <v>0.21</v>
       </c>
       <c r="O216">
         <v>1</v>
       </c>
       <c r="Z216" t="s">
-        <v>496</v>
+        <v>515</v>
       </c>
     </row>
     <row r="217" spans="1:26">
       <c r="A217" t="s">
-        <v>500</v>
+        <v>519</v>
       </c>
       <c r="B217" s="1">
-        <v>193000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="C217" s="1">
-        <v>98.357</v>
+        <v>98.498</v>
       </c>
       <c r="D217" s="1">
-        <v>99.702</v>
+        <v>100.42</v>
       </c>
       <c r="E217" t="s">
         <v>8</v>
       </c>
       <c r="F217">
         <v>1.0</v>
       </c>
       <c r="G217" s="1">
-        <v>192424.86</v>
+        <v>200840.0</v>
       </c>
       <c r="H217" s="1">
-        <v>-2595.85</v>
+        <v>-3844.0</v>
       </c>
       <c r="I217" s="1">
-        <v>-1.3490200798379</v>
+        <v>-1.9139613622784</v>
       </c>
       <c r="J217">
-        <v>2.41</v>
+        <v>0.73</v>
       </c>
       <c r="K217" t="s">
-        <v>501</v>
+        <v>520</v>
       </c>
       <c r="L217" s="1">
-        <v>189829.01</v>
+        <v>196996.0</v>
       </c>
       <c r="M217" s="1">
-        <v>194486.13</v>
+        <v>198446.0</v>
       </c>
       <c r="N217" s="1">
-        <v>0.1</v>
+        <v>0.11</v>
       </c>
       <c r="O217">
         <v>1</v>
       </c>
       <c r="Z217" t="s">
-        <v>499</v>
+        <v>518</v>
       </c>
     </row>
     <row r="218" spans="1:26">
       <c r="A218" t="s">
-        <v>503</v>
+        <v>522</v>
       </c>
       <c r="B218" s="1">
-        <v>200000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="C218" s="1">
-        <v>101.89</v>
+        <v>98.376</v>
       </c>
       <c r="D218" s="1">
-        <v>99.611</v>
+        <v>99.259</v>
       </c>
       <c r="E218" t="s">
         <v>8</v>
       </c>
       <c r="F218">
         <v>1.0</v>
       </c>
       <c r="G218" s="1">
-        <v>199222.0</v>
+        <v>297777.0</v>
       </c>
       <c r="H218" s="1">
-        <v>4558.0</v>
+        <v>-2649.0</v>
       </c>
       <c r="I218" s="1">
-        <v>2.2878999307305</v>
+        <v>-0.88959187579968</v>
       </c>
       <c r="J218">
-        <v>3.76</v>
+        <v>1.69</v>
       </c>
       <c r="K218" t="s">
-        <v>504</v>
+        <v>523</v>
       </c>
       <c r="L218" s="1">
-        <v>203780.0</v>
+        <v>295128.0</v>
       </c>
       <c r="M218" s="1">
-        <v>211297.81</v>
+        <v>300198.21</v>
       </c>
       <c r="N218" s="1">
-        <v>0.11</v>
+        <v>0.17</v>
       </c>
       <c r="O218">
         <v>1</v>
       </c>
       <c r="Z218" t="s">
-        <v>502</v>
+        <v>521</v>
       </c>
     </row>
     <row r="219" spans="1:26">
       <c r="A219" t="s">
-        <v>506</v>
+        <v>525</v>
       </c>
       <c r="B219" s="1">
-        <v>300000.0</v>
+        <v>372000.0</v>
       </c>
       <c r="C219" s="1">
-        <v>99.067</v>
+        <v>99.82</v>
       </c>
       <c r="D219" s="1">
-        <v>99.438</v>
+        <v>99.731</v>
       </c>
       <c r="E219" t="s">
         <v>8</v>
       </c>
       <c r="F219">
         <v>1.0</v>
       </c>
       <c r="G219" s="1">
-        <v>298314.0</v>
+        <v>370999.32</v>
       </c>
       <c r="H219" s="1">
-        <v>-1113.0</v>
+        <v>331.08</v>
       </c>
       <c r="I219" s="1">
-        <v>-0.3730968040387</v>
+        <v>0.089240055749967</v>
       </c>
       <c r="J219">
-        <v>0.33</v>
+        <v>0.54</v>
       </c>
       <c r="K219" t="s">
-        <v>507</v>
+        <v>526</v>
       </c>
       <c r="L219" s="1">
-        <v>297201.0</v>
+        <v>371330.4</v>
       </c>
       <c r="M219" s="1">
-        <v>298202.71</v>
+        <v>373356.02</v>
       </c>
       <c r="N219" s="1">
-        <v>0.16</v>
+        <v>0.22</v>
       </c>
       <c r="O219">
         <v>1</v>
       </c>
       <c r="Z219" t="s">
-        <v>505</v>
+        <v>524</v>
       </c>
     </row>
     <row r="220" spans="1:26">
       <c r="A220" t="s">
-        <v>509</v>
+        <v>528</v>
       </c>
       <c r="B220" s="1">
-        <v>300000.0</v>
+        <v>405000.0</v>
       </c>
       <c r="C220" s="1">
-        <v>100.253</v>
+        <v>97.781</v>
       </c>
       <c r="D220" s="1">
-        <v>101.06225</v>
+        <v>99.228</v>
       </c>
       <c r="E220" t="s">
         <v>8</v>
       </c>
       <c r="F220">
         <v>1.0</v>
       </c>
       <c r="G220" s="1">
-        <v>303186.75</v>
+        <v>401873.4</v>
       </c>
       <c r="H220" s="1">
-        <v>-2427.75</v>
+        <v>-5860.35</v>
       </c>
       <c r="I220" s="1">
-        <v>-0.80074409584192</v>
+        <v>-1.4582577498287</v>
       </c>
       <c r="J220">
-        <v>0.36</v>
+        <v>0.54</v>
       </c>
       <c r="K220" t="s">
-        <v>510</v>
+        <v>529</v>
       </c>
       <c r="L220" s="1">
-        <v>300759.0</v>
+        <v>396013.05</v>
       </c>
       <c r="M220" s="1">
-        <v>301843.93</v>
+        <v>398182.3</v>
       </c>
       <c r="N220" s="1">
-        <v>0.16</v>
+        <v>0.23</v>
       </c>
       <c r="O220">
         <v>1</v>
       </c>
       <c r="Z220" t="s">
-        <v>508</v>
+        <v>527</v>
       </c>
     </row>
     <row r="221" spans="1:26">
       <c r="A221" t="s">
-        <v>512</v>
+        <v>531</v>
       </c>
       <c r="B221" s="1">
         <v>200000.0</v>
       </c>
       <c r="C221" s="1">
-        <v>104.409</v>
+        <v>91.181</v>
       </c>
       <c r="D221" s="1">
-        <v>102.716</v>
+        <v>80.3125</v>
       </c>
       <c r="E221" t="s">
         <v>8</v>
       </c>
       <c r="F221">
         <v>1.0</v>
       </c>
       <c r="G221" s="1">
-        <v>205432.0</v>
+        <v>160625.0</v>
       </c>
       <c r="H221" s="1">
-        <v>3386.0</v>
+        <v>21737.0</v>
       </c>
       <c r="I221" s="1">
-        <v>1.6482339654971</v>
+        <v>13.532762645914</v>
       </c>
       <c r="J221">
-        <v>0.24</v>
-[...2 lines deleted...]
-        <v>481.51</v>
+        <v>1.62</v>
+      </c>
+      <c r="K221" t="s">
+        <v>532</v>
       </c>
       <c r="L221" s="1">
-        <v>208818.0</v>
+        <v>182362.0</v>
       </c>
       <c r="M221" s="1">
-        <v>209299.51</v>
+        <v>185608.58</v>
       </c>
       <c r="N221" s="1">
         <v>0.11</v>
       </c>
       <c r="O221">
         <v>1</v>
       </c>
       <c r="Z221" t="s">
-        <v>511</v>
+        <v>530</v>
       </c>
     </row>
     <row r="222" spans="1:26">
       <c r="A222" t="s">
-        <v>514</v>
+        <v>534</v>
       </c>
       <c r="B222" s="1">
-        <v>600000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="C222" s="1">
-        <v>101.652</v>
+        <v>101.458</v>
       </c>
       <c r="D222" s="1">
-        <v>98.6</v>
+        <v>102.148334</v>
       </c>
       <c r="E222" t="s">
         <v>8</v>
       </c>
       <c r="F222">
         <v>1.0</v>
       </c>
       <c r="G222" s="1">
-        <v>591600.0</v>
+        <v>510741.67</v>
       </c>
       <c r="H222" s="1">
-        <v>18312.0</v>
+        <v>-3451.67</v>
       </c>
       <c r="I222" s="1">
-        <v>3.0953346855984</v>
+        <v>-0.67581523160231</v>
       </c>
       <c r="J222">
-        <v>0.84</v>
+        <v>2.08</v>
       </c>
       <c r="K222" t="s">
-        <v>515</v>
+        <v>535</v>
       </c>
       <c r="L222" s="1">
-        <v>609912.0</v>
+        <v>507290.0</v>
       </c>
       <c r="M222" s="1">
-        <v>614946.25</v>
+        <v>517694.11</v>
       </c>
       <c r="N222" s="1">
-        <v>0.33</v>
+        <v>0.3</v>
       </c>
       <c r="O222">
         <v>1</v>
       </c>
       <c r="Z222" t="s">
-        <v>513</v>
+        <v>533</v>
       </c>
     </row>
     <row r="223" spans="1:26">
       <c r="A223" t="s">
-        <v>517</v>
+        <v>537</v>
       </c>
       <c r="B223" s="1">
         <v>200000.0</v>
       </c>
       <c r="C223" s="1">
-        <v>103.216</v>
+        <v>100.054</v>
       </c>
       <c r="D223" s="1">
-        <v>100.0</v>
+        <v>100.275</v>
       </c>
       <c r="E223" t="s">
         <v>8</v>
       </c>
       <c r="F223">
         <v>1.0</v>
       </c>
       <c r="G223" s="1">
-        <v>200000.0</v>
+        <v>200550.0</v>
       </c>
       <c r="H223" s="1">
-        <v>6432.0</v>
+        <v>-442.0</v>
       </c>
       <c r="I223" s="1">
-        <v>3.216</v>
+        <v>-0.220393916729</v>
       </c>
       <c r="J223">
-        <v>0.53</v>
-[...2 lines deleted...]
-        <v>518</v>
+        <v>0.06</v>
+      </c>
+      <c r="K223">
+        <v>119.76</v>
       </c>
       <c r="L223" s="1">
-        <v>206432.0</v>
+        <v>200108.0</v>
       </c>
       <c r="M223" s="1">
-        <v>207486.25</v>
+        <v>200227.76</v>
       </c>
       <c r="N223" s="1">
-        <v>0.11</v>
+        <v>0.12</v>
       </c>
       <c r="O223">
         <v>1</v>
       </c>
       <c r="Z223" t="s">
-        <v>516</v>
+        <v>536</v>
       </c>
     </row>
     <row r="224" spans="1:26">
       <c r="A224" t="s">
-        <v>520</v>
+        <v>539</v>
       </c>
       <c r="B224" s="1">
-        <v>200000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="C224" s="1">
-        <v>106.799</v>
+        <v>98.565</v>
       </c>
       <c r="D224" s="1">
-        <v>109.3</v>
+        <v>99.808</v>
       </c>
       <c r="E224" t="s">
         <v>8</v>
       </c>
       <c r="F224">
         <v>1.0</v>
       </c>
       <c r="G224" s="1">
-        <v>218600.0</v>
+        <v>299424.0</v>
       </c>
       <c r="H224" s="1">
-        <v>-5002.0</v>
+        <v>-3729.0</v>
       </c>
       <c r="I224" s="1">
-        <v>-2.288197621226</v>
+        <v>-1.2453911510099</v>
       </c>
       <c r="J224">
-        <v>2.19</v>
+        <v>0.93</v>
       </c>
       <c r="K224" t="s">
-        <v>521</v>
+        <v>540</v>
       </c>
       <c r="L224" s="1">
-        <v>213598.0</v>
+        <v>295695.0</v>
       </c>
       <c r="M224" s="1">
-        <v>217970.6</v>
+        <v>298499.79</v>
       </c>
       <c r="N224" s="1">
-        <v>0.12</v>
+        <v>0.17</v>
       </c>
       <c r="O224">
         <v>1</v>
       </c>
       <c r="Z224" t="s">
-        <v>519</v>
+        <v>538</v>
       </c>
     </row>
     <row r="225" spans="1:26">
       <c r="A225" t="s">
-        <v>523</v>
+        <v>542</v>
       </c>
       <c r="B225" s="1">
         <v>200000.0</v>
       </c>
       <c r="C225" s="1">
-        <v>99.179</v>
+        <v>100.909</v>
       </c>
       <c r="D225" s="1">
-        <v>99.852</v>
+        <v>99.651</v>
       </c>
       <c r="E225" t="s">
         <v>8</v>
       </c>
       <c r="F225">
         <v>1.0</v>
       </c>
       <c r="G225" s="1">
-        <v>199704.0</v>
+        <v>199302.0</v>
       </c>
       <c r="H225" s="1">
-        <v>-1346.0</v>
+        <v>2516.0</v>
       </c>
       <c r="I225" s="1">
-        <v>-0.67399751632416</v>
+        <v>1.2624057962288</v>
       </c>
       <c r="J225">
-        <v>0.6</v>
+        <v>1.2</v>
       </c>
       <c r="K225" t="s">
-        <v>524</v>
+        <v>543</v>
       </c>
       <c r="L225" s="1">
-        <v>198358.0</v>
+        <v>201818.0</v>
       </c>
       <c r="M225" s="1">
-        <v>199563.48</v>
+        <v>204225.53</v>
       </c>
       <c r="N225" s="1">
-        <v>0.11</v>
+        <v>0.12</v>
       </c>
       <c r="O225">
         <v>1</v>
       </c>
       <c r="Z225" t="s">
-        <v>522</v>
+        <v>541</v>
       </c>
     </row>
     <row r="226" spans="1:26">
       <c r="A226" t="s">
-        <v>526</v>
+        <v>545</v>
       </c>
       <c r="B226" s="1">
-        <v>177000.0</v>
+        <v>299000.0</v>
       </c>
       <c r="C226" s="1">
-        <v>100.167</v>
+        <v>100.105</v>
       </c>
       <c r="D226" s="1">
-        <v>99.934</v>
+        <v>99.768</v>
       </c>
       <c r="E226" t="s">
         <v>8</v>
       </c>
       <c r="F226">
         <v>1.0</v>
       </c>
       <c r="G226" s="1">
-        <v>176883.18</v>
+        <v>298306.32</v>
       </c>
       <c r="H226" s="1">
-        <v>412.41</v>
+        <v>1007.63</v>
       </c>
       <c r="I226" s="1">
-        <v>0.23315388156183</v>
+        <v>0.33778365808676</v>
       </c>
       <c r="J226">
-        <v>0.5</v>
-[...2 lines deleted...]
-        <v>882.58</v>
+        <v>0.61</v>
+      </c>
+      <c r="K226" t="s">
+        <v>546</v>
       </c>
       <c r="L226" s="1">
-        <v>177295.59</v>
+        <v>299313.95</v>
       </c>
       <c r="M226" s="1">
-        <v>178178.17</v>
+        <v>301123.31</v>
       </c>
       <c r="N226" s="1">
-        <v>0.09</v>
+        <v>0.17</v>
       </c>
       <c r="O226">
         <v>1</v>
       </c>
       <c r="Z226" t="s">
-        <v>525</v>
+        <v>544</v>
       </c>
     </row>
     <row r="227" spans="1:26">
       <c r="A227" t="s">
-        <v>528</v>
+        <v>548</v>
       </c>
       <c r="B227" s="1">
-        <v>100000.0</v>
+        <v>1122839.0</v>
       </c>
       <c r="C227" s="1">
-        <v>101.179</v>
+        <v>86.529</v>
       </c>
       <c r="D227" s="1">
-        <v>100.0</v>
+        <v>90.84154362</v>
       </c>
       <c r="E227" t="s">
         <v>8</v>
       </c>
       <c r="F227">
         <v>1.0</v>
       </c>
       <c r="G227" s="1">
-        <v>100000.0</v>
+        <v>1020004.28</v>
       </c>
       <c r="H227" s="1">
-        <v>1179.0</v>
+        <v>-48422.92</v>
       </c>
       <c r="I227" s="1">
-        <v>1.179</v>
+        <v>-4.7473251778904</v>
       </c>
       <c r="J227">
-        <v>0.87</v>
-[...2 lines deleted...]
-        <v>871.07</v>
+        <v>2.67</v>
+      </c>
+      <c r="K227" t="s">
+        <v>549</v>
       </c>
       <c r="L227" s="1">
-        <v>101179.0</v>
+        <v>971581.36</v>
       </c>
       <c r="M227" s="1">
-        <v>102050.07</v>
+        <v>1001586.54</v>
       </c>
       <c r="N227" s="1">
-        <v>0.05</v>
+        <v>0.58</v>
       </c>
       <c r="O227">
         <v>1</v>
       </c>
       <c r="Z227" t="s">
-        <v>527</v>
+        <v>547</v>
       </c>
     </row>
     <row r="228" spans="1:26">
       <c r="A228" t="s">
-        <v>530</v>
+        <v>551</v>
       </c>
       <c r="B228" s="1">
-        <v>100000.0</v>
+        <v>1340000.0</v>
       </c>
       <c r="C228" s="1">
-        <v>99.465</v>
+        <v>97.345</v>
       </c>
       <c r="D228" s="1">
-        <v>99.589</v>
+        <v>97.89</v>
       </c>
       <c r="E228" t="s">
         <v>8</v>
       </c>
       <c r="F228">
         <v>1.0</v>
       </c>
       <c r="G228" s="1">
-        <v>99589.0</v>
+        <v>1311726.0</v>
       </c>
       <c r="H228" s="1">
-        <v>-124.0</v>
+        <v>-7303.0</v>
       </c>
       <c r="I228" s="1">
-        <v>-0.12451174326482</v>
+        <v>-0.55674736949637</v>
       </c>
       <c r="J228">
-        <v>1.21</v>
+        <v>2.78</v>
       </c>
       <c r="K228" t="s">
-        <v>531</v>
+        <v>552</v>
       </c>
       <c r="L228" s="1">
-        <v>99465.0</v>
+        <v>1304423.0</v>
       </c>
       <c r="M228" s="1">
-        <v>100676.3</v>
+        <v>1341686.01</v>
       </c>
       <c r="N228" s="1">
-        <v>0.05</v>
+        <v>0.78</v>
       </c>
       <c r="O228">
         <v>1</v>
       </c>
       <c r="Z228" t="s">
-        <v>529</v>
+        <v>550</v>
       </c>
     </row>
     <row r="229" spans="1:26">
       <c r="A229" t="s">
-        <v>533</v>
+        <v>554</v>
       </c>
       <c r="B229" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="C229" s="1">
-        <v>102.885</v>
+        <v>99.192</v>
       </c>
       <c r="D229" s="1">
-        <v>98.769</v>
+        <v>99.766</v>
       </c>
       <c r="E229" t="s">
         <v>8</v>
       </c>
       <c r="F229">
         <v>1.0</v>
       </c>
       <c r="G229" s="1">
-        <v>98769.0</v>
+        <v>199532.0</v>
       </c>
       <c r="H229" s="1">
-        <v>4116.0</v>
+        <v>-1148.0</v>
       </c>
       <c r="I229" s="1">
-        <v>4.1672994563071</v>
+        <v>-0.57534631036626</v>
       </c>
       <c r="J229">
-        <v>2.86</v>
-[...2 lines deleted...]
-        <v>534</v>
+        <v>0.49</v>
+      </c>
+      <c r="K229">
+        <v>978.08</v>
       </c>
       <c r="L229" s="1">
-        <v>102885.0</v>
+        <v>198384.0</v>
       </c>
       <c r="M229" s="1">
-        <v>105740.82</v>
+        <v>199362.08</v>
       </c>
       <c r="N229" s="1">
-        <v>0.06</v>
+        <v>0.12</v>
       </c>
       <c r="O229">
         <v>1</v>
       </c>
       <c r="Z229" t="s">
-        <v>532</v>
+        <v>553</v>
       </c>
     </row>
     <row r="230" spans="1:26">
       <c r="A230" t="s">
-        <v>536</v>
+        <v>556</v>
       </c>
       <c r="B230" s="1">
-        <v>400000.0</v>
+        <v>217000.0</v>
       </c>
       <c r="C230" s="1">
-        <v>85.968</v>
+        <v>97.81</v>
       </c>
       <c r="D230" s="1">
-        <v>85.96</v>
+        <v>99.945</v>
       </c>
       <c r="E230" t="s">
         <v>8</v>
       </c>
       <c r="F230">
         <v>1.0</v>
       </c>
       <c r="G230" s="1">
-        <v>343840.0</v>
+        <v>216880.65</v>
       </c>
       <c r="H230" s="1">
-        <v>32.0</v>
+        <v>-4632.95</v>
       </c>
       <c r="I230" s="1">
-        <v>0.0093066542577943</v>
+        <v>-2.1361748961929</v>
       </c>
       <c r="J230">
-        <v>0.59</v>
+        <v>2.1</v>
       </c>
       <c r="K230" t="s">
-        <v>537</v>
+        <v>557</v>
       </c>
       <c r="L230" s="1">
-        <v>343872.0</v>
+        <v>212247.7</v>
       </c>
       <c r="M230" s="1">
-        <v>346228.16</v>
+        <v>216796.85</v>
       </c>
       <c r="N230" s="1">
-        <v>0.18</v>
+        <v>0.13</v>
       </c>
       <c r="O230">
         <v>1</v>
       </c>
       <c r="Z230" t="s">
-        <v>535</v>
+        <v>555</v>
       </c>
     </row>
     <row r="231" spans="1:26">
       <c r="A231" t="s">
-        <v>539</v>
+        <v>559</v>
       </c>
       <c r="B231" s="1">
-        <v>600000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="C231" s="1">
-        <v>99.404</v>
+        <v>98.398</v>
       </c>
       <c r="D231" s="1">
-        <v>100.65</v>
+        <v>98.71</v>
       </c>
       <c r="E231" t="s">
         <v>8</v>
       </c>
       <c r="F231">
         <v>1.0</v>
       </c>
       <c r="G231" s="1">
-        <v>603900.0</v>
+        <v>296130.0</v>
       </c>
       <c r="H231" s="1">
-        <v>-7476.0</v>
+        <v>-936.0</v>
       </c>
       <c r="I231" s="1">
-        <v>-1.2379533035271</v>
+        <v>-0.31607739843987</v>
       </c>
       <c r="J231">
-        <v>1.32</v>
+        <v>1.67</v>
       </c>
       <c r="K231" t="s">
-        <v>540</v>
+        <v>560</v>
       </c>
       <c r="L231" s="1">
-        <v>596424.0</v>
+        <v>295194.0</v>
       </c>
       <c r="M231" s="1">
-        <v>604314.41</v>
+        <v>300191.26</v>
       </c>
       <c r="N231" s="1">
-        <v>0.32</v>
+        <v>0.17</v>
       </c>
       <c r="O231">
         <v>1</v>
       </c>
       <c r="Z231" t="s">
-        <v>538</v>
+        <v>558</v>
       </c>
     </row>
     <row r="232" spans="1:26">
       <c r="A232" t="s">
-        <v>542</v>
+        <v>562</v>
       </c>
       <c r="B232" s="1">
-        <v>135000.0</v>
+        <v>179000.0</v>
       </c>
       <c r="C232" s="1">
-        <v>100.832</v>
+        <v>98.311</v>
       </c>
       <c r="D232" s="1">
-        <v>99.662</v>
+        <v>99.682</v>
       </c>
       <c r="E232" t="s">
         <v>8</v>
       </c>
       <c r="F232">
         <v>1.0</v>
       </c>
       <c r="G232" s="1">
-        <v>134543.7</v>
+        <v>178430.78</v>
       </c>
       <c r="H232" s="1">
-        <v>1579.5</v>
+        <v>-2454.09</v>
       </c>
       <c r="I232" s="1">
-        <v>1.1739680118802</v>
+        <v>-1.3753736883289</v>
       </c>
       <c r="J232">
-        <v>0.63</v>
-[...2 lines deleted...]
-        <v>844.67</v>
+        <v>1.73</v>
+      </c>
+      <c r="K232" t="s">
+        <v>563</v>
       </c>
       <c r="L232" s="1">
-        <v>136123.2</v>
+        <v>175976.69</v>
       </c>
       <c r="M232" s="1">
-        <v>136967.87</v>
+        <v>179065.05</v>
       </c>
       <c r="N232" s="1">
-        <v>0.07</v>
+        <v>0.1</v>
       </c>
       <c r="O232">
         <v>1</v>
       </c>
       <c r="Z232" t="s">
-        <v>541</v>
+        <v>561</v>
       </c>
     </row>
     <row r="233" spans="1:26">
       <c r="A233" t="s">
-        <v>544</v>
+        <v>565</v>
       </c>
       <c r="B233" s="1">
-        <v>116000.0</v>
+        <v>225000.0</v>
       </c>
       <c r="C233" s="1">
-        <v>99.766</v>
+        <v>73.281</v>
       </c>
       <c r="D233" s="1">
-        <v>99.571</v>
+        <v>72.73740889</v>
       </c>
       <c r="E233" t="s">
         <v>8</v>
       </c>
       <c r="F233">
         <v>1.0</v>
       </c>
       <c r="G233" s="1">
-        <v>115502.36</v>
+        <v>163659.17</v>
       </c>
       <c r="H233" s="1">
-        <v>226.2</v>
+        <v>1223.08</v>
       </c>
       <c r="I233" s="1">
-        <v>0.19584015426178</v>
+        <v>0.74733362023038</v>
       </c>
       <c r="J233">
-        <v>2.05</v>
-[...2 lines deleted...]
-        <v>545</v>
+        <v>0.03</v>
+      </c>
+      <c r="K233">
+        <v>74.74</v>
       </c>
       <c r="L233" s="1">
-        <v>115728.56</v>
+        <v>164882.25</v>
       </c>
       <c r="M233" s="1">
-        <v>118104.18</v>
+        <v>164956.99</v>
       </c>
       <c r="N233" s="1">
-        <v>0.06</v>
+        <v>0.1</v>
       </c>
       <c r="O233">
         <v>1</v>
       </c>
       <c r="Z233" t="s">
-        <v>543</v>
+        <v>564</v>
       </c>
     </row>
     <row r="234" spans="1:26">
       <c r="A234" t="s">
-        <v>547</v>
+        <v>567</v>
       </c>
       <c r="B234" s="1">
-        <v>200000.0</v>
+        <v>1477000.0</v>
       </c>
       <c r="C234" s="1">
-        <v>99.133</v>
+        <v>86.167</v>
       </c>
       <c r="D234" s="1">
-        <v>100.0</v>
+        <v>86.43117332</v>
       </c>
       <c r="E234" t="s">
         <v>8</v>
       </c>
       <c r="F234">
         <v>1.0</v>
       </c>
       <c r="G234" s="1">
-        <v>200000.0</v>
+        <v>1276588.43</v>
       </c>
       <c r="H234" s="1">
-        <v>-1734.0</v>
+        <v>-3901.84</v>
       </c>
       <c r="I234" s="1">
-        <v>-0.867</v>
+        <v>-0.30564588463331</v>
       </c>
       <c r="J234">
-        <v>2.56</v>
+        <v>0.11</v>
       </c>
       <c r="K234" t="s">
-        <v>548</v>
+        <v>568</v>
       </c>
       <c r="L234" s="1">
-        <v>198266.0</v>
+        <v>1272686.59</v>
       </c>
       <c r="M234" s="1">
-        <v>203383.33</v>
+        <v>1274249.58</v>
       </c>
       <c r="N234" s="1">
-        <v>0.11</v>
+        <v>0.74</v>
       </c>
       <c r="O234">
         <v>1</v>
       </c>
       <c r="Z234" t="s">
-        <v>546</v>
+        <v>566</v>
       </c>
     </row>
     <row r="235" spans="1:26">
       <c r="A235" t="s">
-        <v>550</v>
+        <v>570</v>
       </c>
       <c r="B235" s="1">
-        <v>526000.0</v>
+        <v>253000.0</v>
       </c>
       <c r="C235" s="1">
-        <v>98.893</v>
+        <v>62.096</v>
       </c>
       <c r="D235" s="1">
-        <v>100.0</v>
+        <v>75.54048221</v>
       </c>
       <c r="E235" t="s">
         <v>8</v>
       </c>
       <c r="F235">
         <v>1.0</v>
       </c>
       <c r="G235" s="1">
-        <v>526000.0</v>
+        <v>191117.42</v>
       </c>
       <c r="H235" s="1">
-        <v>-5822.82</v>
+        <v>-34014.54</v>
       </c>
       <c r="I235" s="1">
-        <v>-1.107</v>
+        <v>-17.7977182823</v>
       </c>
       <c r="J235">
-        <v>1.47</v>
-[...2 lines deleted...]
-        <v>551</v>
+        <v>0.21</v>
+      </c>
+      <c r="K235">
+        <v>535.46</v>
       </c>
       <c r="L235" s="1">
-        <v>520177.18</v>
+        <v>157102.88</v>
       </c>
       <c r="M235" s="1">
-        <v>527928.66</v>
+        <v>157638.34</v>
       </c>
       <c r="N235" s="1">
-        <v>0.28</v>
+        <v>0.09</v>
       </c>
       <c r="O235">
         <v>1</v>
       </c>
       <c r="Z235" t="s">
-        <v>549</v>
+        <v>569</v>
       </c>
     </row>
     <row r="236" spans="1:26">
       <c r="A236" t="s">
-        <v>553</v>
+        <v>572</v>
       </c>
       <c r="B236" s="1">
-        <v>360000.0</v>
+        <v>482000.0</v>
       </c>
       <c r="C236" s="1">
-        <v>98.522</v>
+        <v>95.237</v>
       </c>
       <c r="D236" s="1">
-        <v>100.0</v>
+        <v>94.68445021</v>
       </c>
       <c r="E236" t="s">
         <v>8</v>
       </c>
       <c r="F236">
         <v>1.0</v>
       </c>
       <c r="G236" s="1">
-        <v>360000.0</v>
+        <v>456379.05</v>
       </c>
       <c r="H236" s="1">
-        <v>-5320.8</v>
+        <v>2663.29</v>
       </c>
       <c r="I236" s="1">
-        <v>-1.478</v>
+        <v>0.58356973222149</v>
       </c>
       <c r="J236">
-        <v>3.01</v>
+        <v>0.42</v>
       </c>
       <c r="K236" t="s">
-        <v>554</v>
+        <v>573</v>
       </c>
       <c r="L236" s="1">
-        <v>354679.2</v>
+        <v>459042.34</v>
       </c>
       <c r="M236" s="1">
-        <v>365523.24</v>
+        <v>461082.59</v>
       </c>
       <c r="N236" s="1">
-        <v>0.19</v>
+        <v>0.27</v>
       </c>
       <c r="O236">
         <v>1</v>
       </c>
       <c r="Z236" t="s">
-        <v>552</v>
+        <v>571</v>
       </c>
     </row>
     <row r="237" spans="1:26">
       <c r="A237" t="s">
-        <v>556</v>
+        <v>575</v>
       </c>
       <c r="B237" s="1">
-        <v>400000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="C237" s="1">
-        <v>99.466</v>
+        <v>100.582</v>
       </c>
       <c r="D237" s="1">
-        <v>100.42</v>
+        <v>101.62</v>
       </c>
       <c r="E237" t="s">
         <v>8</v>
       </c>
       <c r="F237">
         <v>1.0</v>
       </c>
       <c r="G237" s="1">
-        <v>401680.0</v>
+        <v>101620.0</v>
       </c>
       <c r="H237" s="1">
-        <v>-3816.0</v>
+        <v>-1038.0</v>
       </c>
       <c r="I237" s="1">
-        <v>-0.95000995817566</v>
+        <v>-1.0214524699862</v>
       </c>
       <c r="J237">
-        <v>0.46</v>
-[...2 lines deleted...]
-        <v>557</v>
+        <v>0.16</v>
+      </c>
+      <c r="K237">
+        <v>159.56</v>
       </c>
       <c r="L237" s="1">
-        <v>397864.0</v>
+        <v>100582.0</v>
       </c>
       <c r="M237" s="1">
-        <v>399691.4</v>
+        <v>100741.56</v>
       </c>
       <c r="N237" s="1">
-        <v>0.21</v>
+        <v>0.06</v>
       </c>
       <c r="O237">
         <v>1</v>
       </c>
       <c r="Z237" t="s">
-        <v>555</v>
+        <v>574</v>
       </c>
     </row>
     <row r="238" spans="1:26">
       <c r="A238" t="s">
-        <v>559</v>
+        <v>577</v>
       </c>
       <c r="B238" s="1">
-        <v>300000.0</v>
+        <v>150000.0</v>
       </c>
       <c r="C238" s="1">
-        <v>98.744</v>
+        <v>100.623</v>
       </c>
       <c r="D238" s="1">
-        <v>99.259</v>
+        <v>100.0965</v>
       </c>
       <c r="E238" t="s">
         <v>8</v>
       </c>
       <c r="F238">
         <v>1.0</v>
       </c>
       <c r="G238" s="1">
-        <v>297777.0</v>
+        <v>150144.75</v>
       </c>
       <c r="H238" s="1">
-        <v>-1545.0</v>
+        <v>789.75</v>
       </c>
       <c r="I238" s="1">
-        <v>-0.51884463877331</v>
+        <v>0.52599241731729</v>
       </c>
       <c r="J238">
-        <v>1.37</v>
+        <v>3.45</v>
       </c>
       <c r="K238" t="s">
-        <v>560</v>
+        <v>578</v>
       </c>
       <c r="L238" s="1">
-        <v>296232.0</v>
+        <v>150934.5</v>
       </c>
       <c r="M238" s="1">
-        <v>300331.32</v>
+        <v>156104.36</v>
       </c>
       <c r="N238" s="1">
-        <v>0.16</v>
+        <v>0.09</v>
       </c>
       <c r="O238">
         <v>1</v>
       </c>
       <c r="Z238" t="s">
-        <v>558</v>
+        <v>576</v>
       </c>
     </row>
     <row r="239" spans="1:26">
       <c r="A239" t="s">
-        <v>562</v>
+        <v>580</v>
       </c>
       <c r="B239" s="1">
-        <v>372000.0</v>
+        <v>881764.0</v>
       </c>
       <c r="C239" s="1">
-        <v>100.537</v>
+        <v>84.018</v>
       </c>
       <c r="D239" s="1">
-        <v>99.731</v>
+        <v>84.16028212</v>
       </c>
       <c r="E239" t="s">
         <v>8</v>
       </c>
       <c r="F239">
         <v>1.0</v>
       </c>
       <c r="G239" s="1">
-        <v>370999.32</v>
+        <v>742095.07</v>
       </c>
       <c r="H239" s="1">
-        <v>2998.32</v>
+        <v>-1254.59</v>
       </c>
       <c r="I239" s="1">
-        <v>0.80817398802779</v>
+        <v>-0.16906054907493</v>
       </c>
       <c r="J239">
-        <v>0.27</v>
+        <v>0.0</v>
       </c>
       <c r="K239">
-        <v>993.7</v>
+        <v>0.0</v>
       </c>
       <c r="L239" s="1">
-        <v>373997.64</v>
+        <v>740840.48</v>
       </c>
       <c r="M239" s="1">
-        <v>374991.34</v>
+        <v>740840.48</v>
       </c>
       <c r="N239" s="1">
-        <v>0.2</v>
+        <v>0.43</v>
       </c>
       <c r="O239">
         <v>1</v>
       </c>
       <c r="Z239" t="s">
-        <v>561</v>
+        <v>579</v>
       </c>
     </row>
     <row r="240" spans="1:26">
       <c r="A240" t="s">
-        <v>564</v>
+        <v>582</v>
       </c>
       <c r="B240" s="1">
-        <v>400000.0</v>
+        <v>9120436.0</v>
       </c>
       <c r="C240" s="1">
-        <v>100.407</v>
+        <v>61.608</v>
       </c>
       <c r="D240" s="1">
-        <v>99.451</v>
+        <v>70.63542017</v>
       </c>
       <c r="E240" t="s">
         <v>8</v>
       </c>
       <c r="F240">
         <v>1.0</v>
       </c>
       <c r="G240" s="1">
-        <v>397804.0</v>
+        <v>6442258.29</v>
       </c>
       <c r="H240" s="1">
-        <v>3824.0</v>
+        <v>-823340.08</v>
       </c>
       <c r="I240" s="1">
-        <v>0.96127741299736</v>
+        <v>-12.780302231564</v>
       </c>
       <c r="J240">
-        <v>0.63</v>
+        <v>0.08</v>
       </c>
       <c r="K240" t="s">
-        <v>565</v>
+        <v>583</v>
       </c>
       <c r="L240" s="1">
-        <v>401628.0</v>
+        <v>5618918.21</v>
       </c>
       <c r="M240" s="1">
-        <v>404162.25</v>
+        <v>5626039.65</v>
       </c>
       <c r="N240" s="1">
-        <v>0.22</v>
+        <v>3.25</v>
       </c>
       <c r="O240">
         <v>1</v>
       </c>
       <c r="Z240" t="s">
-        <v>563</v>
+        <v>581</v>
       </c>
     </row>
     <row r="241" spans="1:26">
       <c r="A241" t="s">
-        <v>567</v>
+        <v>585</v>
       </c>
       <c r="B241" s="1">
-        <v>405000.0</v>
+        <v>3290000.0</v>
       </c>
       <c r="C241" s="1">
-        <v>98.417</v>
+        <v>99.463</v>
       </c>
       <c r="D241" s="1">
-        <v>99.228</v>
+        <v>99.514</v>
       </c>
       <c r="E241" t="s">
         <v>8</v>
       </c>
       <c r="F241">
         <v>1.0</v>
       </c>
       <c r="G241" s="1">
-        <v>401873.4</v>
+        <v>3274010.6</v>
       </c>
       <c r="H241" s="1">
-        <v>-3284.55</v>
+        <v>-1677.9</v>
       </c>
       <c r="I241" s="1">
-        <v>-0.81730963034627</v>
+        <v>-0.051249070482545</v>
       </c>
       <c r="J241">
-        <v>0.32</v>
+        <v>2.28</v>
       </c>
       <c r="K241" t="s">
-        <v>568</v>
+        <v>586</v>
       </c>
       <c r="L241" s="1">
-        <v>398588.85</v>
+        <v>3272332.7</v>
       </c>
       <c r="M241" s="1">
-        <v>399896.78</v>
+        <v>3347416.81</v>
       </c>
       <c r="N241" s="1">
-        <v>0.21</v>
+        <v>1.94</v>
       </c>
       <c r="O241">
         <v>1</v>
       </c>
       <c r="Z241" t="s">
-        <v>566</v>
+        <v>584</v>
       </c>
     </row>
     <row r="242" spans="1:26">
       <c r="A242" t="s">
-        <v>570</v>
+        <v>588</v>
       </c>
       <c r="B242" s="1">
-        <v>200000.0</v>
+        <v>4743000.0</v>
       </c>
       <c r="C242" s="1">
-        <v>91.263</v>
+        <v>98.091</v>
       </c>
       <c r="D242" s="1">
-        <v>80.3125</v>
+        <v>99.47422159</v>
       </c>
       <c r="E242" t="s">
         <v>8</v>
       </c>
       <c r="F242">
         <v>1.0</v>
       </c>
       <c r="G242" s="1">
-        <v>160625.0</v>
+        <v>4718062.33</v>
       </c>
       <c r="H242" s="1">
-        <v>21901.0</v>
+        <v>-65606.2</v>
       </c>
       <c r="I242" s="1">
-        <v>13.63486381323</v>
+        <v>-1.3905327104909</v>
       </c>
       <c r="J242">
-        <v>1.48</v>
+        <v>2.41</v>
       </c>
       <c r="K242" t="s">
-        <v>571</v>
+        <v>589</v>
       </c>
       <c r="L242" s="1">
-        <v>182526.0</v>
+        <v>4652456.13</v>
       </c>
       <c r="M242" s="1">
-        <v>185495.18</v>
+        <v>4766885.88</v>
       </c>
       <c r="N242" s="1">
-        <v>0.1</v>
+        <v>2.76</v>
       </c>
       <c r="O242">
         <v>1</v>
       </c>
       <c r="Z242" t="s">
-        <v>569</v>
+        <v>587</v>
       </c>
     </row>
     <row r="243" spans="1:26">
       <c r="A243" t="s">
-        <v>573</v>
+        <v>591</v>
       </c>
       <c r="B243" s="1">
-        <v>500000.0</v>
+        <v>1162502.0</v>
       </c>
       <c r="C243" s="1">
-        <v>102.25</v>
+        <v>95.613</v>
       </c>
       <c r="D243" s="1">
-        <v>102.148334</v>
+        <v>98.19666547</v>
       </c>
       <c r="E243" t="s">
         <v>8</v>
       </c>
       <c r="F243">
         <v>1.0</v>
       </c>
       <c r="G243" s="1">
-        <v>510741.67</v>
+        <v>1141538.2</v>
       </c>
       <c r="H243" s="1">
-        <v>508.33</v>
+        <v>-30035.17</v>
       </c>
       <c r="I243" s="1">
-        <v>0.099527810213723</v>
+        <v>-2.6311138777485</v>
       </c>
       <c r="J243">
-        <v>1.79</v>
+        <v>0.64</v>
       </c>
       <c r="K243" t="s">
-        <v>574</v>
+        <v>592</v>
       </c>
       <c r="L243" s="1">
-        <v>511250.0</v>
+        <v>1111503.03</v>
       </c>
       <c r="M243" s="1">
-        <v>520220.89</v>
+        <v>1118946.23</v>
       </c>
       <c r="N243" s="1">
-        <v>0.28</v>
+        <v>0.65</v>
       </c>
       <c r="O243">
         <v>1</v>
       </c>
       <c r="Z243" t="s">
-        <v>572</v>
+        <v>590</v>
       </c>
     </row>
     <row r="244" spans="1:26">
       <c r="A244" t="s">
-        <v>576</v>
+        <v>594</v>
       </c>
       <c r="B244" s="1">
-        <v>200000.0</v>
+        <v>870742.0</v>
       </c>
       <c r="C244" s="1">
-        <v>100.439</v>
+        <v>95.342</v>
       </c>
       <c r="D244" s="1">
-        <v>100.275</v>
+        <v>98.49852999</v>
       </c>
       <c r="E244" t="s">
         <v>8</v>
       </c>
       <c r="F244">
         <v>1.0</v>
       </c>
       <c r="G244" s="1">
-        <v>200550.0</v>
+        <v>857668.07</v>
       </c>
       <c r="H244" s="1">
-        <v>328.0</v>
+        <v>-27485.23</v>
       </c>
       <c r="I244" s="1">
-        <v>0.16355023684867</v>
+        <v>-3.2046465248496</v>
       </c>
       <c r="J244">
-        <v>0.83</v>
+        <v>0.69</v>
       </c>
       <c r="K244" t="s">
-        <v>577</v>
+        <v>595</v>
       </c>
       <c r="L244" s="1">
-        <v>200878.0</v>
+        <v>830182.84</v>
       </c>
       <c r="M244" s="1">
-        <v>202530.67</v>
+        <v>836165.91</v>
       </c>
       <c r="N244" s="1">
-        <v>0.11</v>
+        <v>0.48</v>
       </c>
       <c r="O244">
         <v>1</v>
       </c>
       <c r="Z244" t="s">
-        <v>575</v>
+        <v>593</v>
       </c>
     </row>
     <row r="245" spans="1:26">
       <c r="A245" t="s">
-        <v>579</v>
+        <v>597</v>
       </c>
       <c r="B245" s="1">
-        <v>300000.0</v>
+        <v>4312579.0</v>
       </c>
       <c r="C245" s="1">
-        <v>99.048</v>
+        <v>99.175</v>
       </c>
       <c r="D245" s="1">
-        <v>99.808</v>
+        <v>99.18352939</v>
       </c>
       <c r="E245" t="s">
         <v>8</v>
       </c>
       <c r="F245">
         <v>1.0</v>
       </c>
       <c r="G245" s="1">
-        <v>299424.0</v>
+        <v>4277368.06</v>
       </c>
       <c r="H245" s="1">
-        <v>-2280.0</v>
+        <v>-367.83</v>
       </c>
       <c r="I245" s="1">
-        <v>-0.76146200705354</v>
+        <v>-0.0085994470160232</v>
       </c>
       <c r="J245">
-        <v>0.66</v>
+        <v>0.19</v>
       </c>
       <c r="K245" t="s">
-        <v>580</v>
+        <v>598</v>
       </c>
       <c r="L245" s="1">
-        <v>297144.0</v>
+        <v>4277000.23</v>
       </c>
       <c r="M245" s="1">
-        <v>299116.6</v>
+        <v>4285235.48</v>
       </c>
       <c r="N245" s="1">
-        <v>0.16</v>
+        <v>2.48</v>
       </c>
       <c r="O245">
         <v>1</v>
       </c>
       <c r="Z245" t="s">
-        <v>578</v>
+        <v>596</v>
       </c>
     </row>
     <row r="246" spans="1:26">
       <c r="A246" t="s">
-        <v>582</v>
+        <v>600</v>
       </c>
       <c r="B246" s="1">
-        <v>200000.0</v>
+        <v>4756111.75</v>
       </c>
       <c r="C246" s="1">
-        <v>101.612</v>
+        <v>86.645</v>
       </c>
       <c r="D246" s="1">
-        <v>99.651</v>
+        <v>103.77232453</v>
       </c>
       <c r="E246" t="s">
         <v>8</v>
       </c>
       <c r="F246">
         <v>1.0</v>
       </c>
       <c r="G246" s="1">
-        <v>199302.0</v>
+        <v>4935527.72</v>
       </c>
       <c r="H246" s="1">
-        <v>3922.0</v>
+        <v>-814594.7</v>
       </c>
       <c r="I246" s="1">
-        <v>1.9678678588273</v>
+        <v>-16.504713299432</v>
       </c>
       <c r="J246">
-        <v>0.86</v>
+        <v>0.12</v>
       </c>
       <c r="K246" t="s">
-        <v>583</v>
+        <v>601</v>
       </c>
       <c r="L246" s="1">
-        <v>203224.0</v>
+        <v>4120933.02</v>
       </c>
       <c r="M246" s="1">
-        <v>204947.29</v>
+        <v>4126470.96</v>
       </c>
       <c r="N246" s="1">
-        <v>0.11</v>
+        <v>2.39</v>
       </c>
       <c r="O246">
         <v>1</v>
       </c>
       <c r="Z246" t="s">
-        <v>581</v>
+        <v>599</v>
       </c>
     </row>
     <row r="247" spans="1:26">
       <c r="A247" t="s">
-        <v>585</v>
+        <v>603</v>
       </c>
       <c r="B247" s="1">
-        <v>299000.0</v>
+        <v>9009041.0</v>
       </c>
       <c r="C247" s="1">
-        <v>100.755</v>
+        <v>95.933</v>
       </c>
       <c r="D247" s="1">
-        <v>99.768</v>
+        <v>96.97647596</v>
       </c>
       <c r="E247" t="s">
         <v>8</v>
       </c>
       <c r="F247">
         <v>1.0</v>
       </c>
       <c r="G247" s="1">
-        <v>298306.32</v>
+        <v>8736650.48</v>
       </c>
       <c r="H247" s="1">
-        <v>2951.13</v>
+        <v>-94007.18</v>
       </c>
       <c r="I247" s="1">
-        <v>0.98929516478229</v>
+        <v>-1.0760093953078</v>
       </c>
       <c r="J247">
-        <v>0.32</v>
-[...2 lines deleted...]
-        <v>952.29</v>
+        <v>1.07</v>
+      </c>
+      <c r="K247" t="s">
+        <v>604</v>
       </c>
       <c r="L247" s="1">
-        <v>301257.45</v>
+        <v>8642643.3</v>
       </c>
       <c r="M247" s="1">
-        <v>302209.74</v>
+        <v>8738904.29</v>
       </c>
       <c r="N247" s="1">
-        <v>0.16</v>
+        <v>5.05</v>
       </c>
       <c r="O247">
         <v>1</v>
       </c>
       <c r="Z247" t="s">
-        <v>584</v>
+        <v>602</v>
       </c>
     </row>
     <row r="248" spans="1:26">
       <c r="A248" t="s">
-        <v>587</v>
+        <v>606</v>
       </c>
       <c r="B248" s="1">
-        <v>1749344.0</v>
+        <v>162000.0</v>
       </c>
       <c r="C248" s="1">
-        <v>98.881</v>
+        <v>99.846</v>
       </c>
       <c r="D248" s="1">
-        <v>98.0830014</v>
+        <v>100.0</v>
       </c>
       <c r="E248" t="s">
         <v>8</v>
       </c>
       <c r="F248">
         <v>1.0</v>
       </c>
       <c r="G248" s="1">
-        <v>1715809.1</v>
+        <v>162000.0</v>
       </c>
       <c r="H248" s="1">
-        <v>13959.74</v>
+        <v>-249.48</v>
       </c>
       <c r="I248" s="1">
-        <v>0.81359517209694</v>
+        <v>-0.154</v>
       </c>
       <c r="J248">
-        <v>0.88</v>
+        <v>1.03</v>
       </c>
       <c r="K248" t="s">
-        <v>588</v>
+        <v>607</v>
       </c>
       <c r="L248" s="1">
-        <v>1729768.84</v>
+        <v>161750.52</v>
       </c>
       <c r="M248" s="1">
-        <v>1745189.43</v>
+        <v>163423.43</v>
       </c>
       <c r="N248" s="1">
-        <v>0.93</v>
+        <v>0.09</v>
       </c>
       <c r="O248">
         <v>1</v>
       </c>
       <c r="Z248" t="s">
-        <v>586</v>
+        <v>605</v>
       </c>
     </row>
     <row r="249" spans="1:26">
       <c r="A249" t="s">
-        <v>590</v>
+        <v>609</v>
       </c>
       <c r="B249" s="1">
-        <v>1152839.0</v>
+        <v>100000.0</v>
       </c>
       <c r="C249" s="1">
-        <v>88.556</v>
+        <v>98.207</v>
       </c>
       <c r="D249" s="1">
-        <v>90.85445583</v>
+        <v>99.24</v>
       </c>
       <c r="E249" t="s">
         <v>8</v>
       </c>
       <c r="F249">
         <v>1.0</v>
       </c>
       <c r="G249" s="1">
-        <v>1047405.6</v>
+        <v>99240.0</v>
       </c>
       <c r="H249" s="1">
-        <v>-26497.5</v>
+        <v>-1033.0</v>
       </c>
       <c r="I249" s="1">
-        <v>-2.5298222579677</v>
+        <v>-1.0409109230149</v>
       </c>
       <c r="J249">
-        <v>2.42</v>
+        <v>1.86</v>
       </c>
       <c r="K249" t="s">
-        <v>591</v>
+        <v>610</v>
       </c>
       <c r="L249" s="1">
-        <v>1020908.1</v>
+        <v>98207.0</v>
       </c>
       <c r="M249" s="1">
-        <v>1048836.81</v>
+        <v>100066.59</v>
       </c>
       <c r="N249" s="1">
-        <v>0.56</v>
+        <v>0.06</v>
       </c>
       <c r="O249">
         <v>1</v>
       </c>
       <c r="Z249" t="s">
-        <v>589</v>
+        <v>608</v>
       </c>
     </row>
     <row r="250" spans="1:26">
       <c r="A250" t="s">
-        <v>593</v>
+        <v>612</v>
       </c>
       <c r="B250" s="1">
-        <v>200000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="C250" s="1">
-        <v>99.375</v>
+        <v>92.326</v>
       </c>
       <c r="D250" s="1">
-        <v>99.766</v>
+        <v>100.121</v>
       </c>
       <c r="E250" t="s">
         <v>8</v>
       </c>
       <c r="F250">
         <v>1.0</v>
       </c>
       <c r="G250" s="1">
-        <v>199532.0</v>
+        <v>400484.0</v>
       </c>
       <c r="H250" s="1">
-        <v>-782.0</v>
+        <v>-31180.0</v>
       </c>
       <c r="I250" s="1">
-        <v>-0.3919170859812</v>
+        <v>-7.7855794488669</v>
       </c>
       <c r="J250">
-        <v>0.17</v>
-[...2 lines deleted...]
-        <v>349.32</v>
+        <v>1.37</v>
+      </c>
+      <c r="K250" t="s">
+        <v>613</v>
       </c>
       <c r="L250" s="1">
-        <v>198750.0</v>
+        <v>369304.0</v>
       </c>
       <c r="M250" s="1">
-        <v>199099.32</v>
+        <v>374788.93</v>
       </c>
       <c r="N250" s="1">
-        <v>0.11</v>
+        <v>0.22</v>
       </c>
       <c r="O250">
         <v>1</v>
       </c>
       <c r="Z250" t="s">
-        <v>592</v>
+        <v>611</v>
       </c>
     </row>
     <row r="251" spans="1:26">
       <c r="A251" t="s">
-        <v>595</v>
+        <v>615</v>
       </c>
       <c r="B251" s="1">
-        <v>217000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="C251" s="1">
-        <v>98.929</v>
+        <v>100.662</v>
       </c>
       <c r="D251" s="1">
-        <v>99.945</v>
+        <v>99.942</v>
       </c>
       <c r="E251" t="s">
         <v>8</v>
       </c>
       <c r="F251">
         <v>1.0</v>
       </c>
       <c r="G251" s="1">
-        <v>216880.65</v>
+        <v>299826.0</v>
       </c>
       <c r="H251" s="1">
-        <v>-2204.72</v>
+        <v>2160.0</v>
       </c>
       <c r="I251" s="1">
-        <v>-1.0165591075091</v>
+        <v>0.72041784234856</v>
       </c>
       <c r="J251">
-        <v>1.84</v>
+        <v>1.09</v>
       </c>
       <c r="K251" t="s">
-        <v>596</v>
+        <v>616</v>
       </c>
       <c r="L251" s="1">
-        <v>214675.93</v>
+        <v>301986.0</v>
       </c>
       <c r="M251" s="1">
-        <v>218661.66</v>
+        <v>305263.4</v>
       </c>
       <c r="N251" s="1">
-        <v>0.12</v>
+        <v>0.18</v>
       </c>
       <c r="O251">
         <v>1</v>
       </c>
       <c r="Z251" t="s">
-        <v>594</v>
+        <v>614</v>
       </c>
     </row>
     <row r="252" spans="1:26">
       <c r="A252" t="s">
-        <v>598</v>
+        <v>618</v>
       </c>
       <c r="B252" s="1">
         <v>300000.0</v>
       </c>
       <c r="C252" s="1">
-        <v>98.93</v>
+        <v>95.777</v>
       </c>
       <c r="D252" s="1">
-        <v>98.71</v>
+        <v>94.67425</v>
       </c>
       <c r="E252" t="s">
         <v>8</v>
       </c>
       <c r="F252">
         <v>1.0</v>
       </c>
       <c r="G252" s="1">
-        <v>296130.0</v>
+        <v>284022.75</v>
       </c>
       <c r="H252" s="1">
-        <v>660.0</v>
+        <v>3308.25</v>
       </c>
       <c r="I252" s="1">
-        <v>0.2228750886435</v>
+        <v>1.1647834548465</v>
       </c>
       <c r="J252">
-        <v>1.37</v>
+        <v>0.53</v>
       </c>
       <c r="K252" t="s">
-        <v>599</v>
+        <v>619</v>
       </c>
       <c r="L252" s="1">
-        <v>296790.0</v>
+        <v>287331.0</v>
       </c>
       <c r="M252" s="1">
-        <v>300899.59</v>
+        <v>288913.19</v>
       </c>
       <c r="N252" s="1">
-        <v>0.16</v>
+        <v>0.17</v>
       </c>
       <c r="O252">
         <v>1</v>
       </c>
       <c r="Z252" t="s">
-        <v>597</v>
+        <v>617</v>
       </c>
     </row>
     <row r="253" spans="1:26">
       <c r="A253" t="s">
-        <v>601</v>
+        <v>621</v>
       </c>
       <c r="B253" s="1">
-        <v>179000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="C253" s="1">
-        <v>98.859</v>
+        <v>100.994</v>
       </c>
       <c r="D253" s="1">
-        <v>99.682</v>
+        <v>99.858</v>
       </c>
       <c r="E253" t="s">
         <v>8</v>
       </c>
       <c r="F253">
         <v>1.0</v>
       </c>
       <c r="G253" s="1">
-        <v>178430.78</v>
+        <v>299574.0</v>
       </c>
       <c r="H253" s="1">
-        <v>-1473.17</v>
+        <v>3408.0</v>
       </c>
       <c r="I253" s="1">
-        <v>-0.8256254890552</v>
+        <v>1.1376154138877</v>
       </c>
       <c r="J253">
-        <v>1.52</v>
+        <v>0.49</v>
       </c>
       <c r="K253" t="s">
-        <v>602</v>
+        <v>622</v>
       </c>
       <c r="L253" s="1">
-        <v>176957.61</v>
+        <v>302982.0</v>
       </c>
       <c r="M253" s="1">
-        <v>179681.84</v>
+        <v>304447.07</v>
       </c>
       <c r="N253" s="1">
-        <v>0.1</v>
+        <v>0.18</v>
       </c>
       <c r="O253">
         <v>1</v>
       </c>
       <c r="Z253" t="s">
-        <v>600</v>
+        <v>620</v>
       </c>
     </row>
     <row r="254" spans="1:26">
       <c r="A254" t="s">
-        <v>604</v>
+        <v>624</v>
       </c>
       <c r="B254" s="1">
-        <v>235000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="C254" s="1">
-        <v>73.839</v>
+        <v>97.796</v>
       </c>
       <c r="D254" s="1">
-        <v>72.73740851</v>
+        <v>98.68</v>
       </c>
       <c r="E254" t="s">
         <v>8</v>
       </c>
       <c r="F254">
         <v>1.0</v>
       </c>
       <c r="G254" s="1">
-        <v>170932.91</v>
+        <v>493400.0</v>
       </c>
       <c r="H254" s="1">
-        <v>2588.74</v>
+        <v>-4420.0</v>
       </c>
       <c r="I254" s="1">
-        <v>1.514477229692</v>
+        <v>-0.89582488852858</v>
       </c>
       <c r="J254">
-        <v>0.02</v>
-[...2 lines deleted...]
-        <v>56.34</v>
+        <v>2.65</v>
+      </c>
+      <c r="K254" t="s">
+        <v>625</v>
       </c>
       <c r="L254" s="1">
-        <v>173521.65</v>
+        <v>488980.0</v>
       </c>
       <c r="M254" s="1">
-        <v>173577.99</v>
+        <v>502233.42</v>
       </c>
       <c r="N254" s="1">
-        <v>0.09</v>
+        <v>0.29</v>
       </c>
       <c r="O254">
         <v>1</v>
       </c>
       <c r="Z254" t="s">
-        <v>603</v>
+        <v>623</v>
       </c>
     </row>
     <row r="255" spans="1:26">
       <c r="A255" t="s">
-        <v>606</v>
+        <v>627</v>
       </c>
       <c r="B255" s="1">
-        <v>1127000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="C255" s="1">
-        <v>86.73</v>
+        <v>97.018</v>
       </c>
       <c r="D255" s="1">
-        <v>86.19422626</v>
+        <v>97.019</v>
       </c>
       <c r="E255" t="s">
         <v>8</v>
       </c>
       <c r="F255">
         <v>1.0</v>
       </c>
       <c r="G255" s="1">
-        <v>971408.93</v>
+        <v>291057.0</v>
       </c>
       <c r="H255" s="1">
-        <v>6038.17</v>
+        <v>-3.0</v>
       </c>
       <c r="I255" s="1">
-        <v>0.62158889150834</v>
+        <v>-0.0010307259402797</v>
       </c>
       <c r="J255">
-        <v>0.1</v>
+        <v>0.72</v>
       </c>
       <c r="K255" t="s">
-        <v>607</v>
+        <v>628</v>
       </c>
       <c r="L255" s="1">
-        <v>977447.1</v>
+        <v>291054.0</v>
       </c>
       <c r="M255" s="1">
-        <v>978535.5</v>
+        <v>293211.53</v>
       </c>
       <c r="N255" s="1">
-        <v>0.52</v>
+        <v>0.17</v>
       </c>
       <c r="O255">
         <v>1</v>
       </c>
       <c r="Z255" t="s">
-        <v>605</v>
+        <v>626</v>
       </c>
     </row>
     <row r="256" spans="1:26">
       <c r="A256" t="s">
-        <v>609</v>
+        <v>630</v>
       </c>
       <c r="B256" s="1">
-        <v>263000.0</v>
+        <v>207000.0</v>
       </c>
       <c r="C256" s="1">
-        <v>63.036</v>
+        <v>98.145</v>
       </c>
       <c r="D256" s="1">
-        <v>75.54048289</v>
+        <v>99.628</v>
       </c>
       <c r="E256" t="s">
         <v>8</v>
       </c>
       <c r="F256">
         <v>1.0</v>
       </c>
       <c r="G256" s="1">
-        <v>198671.47</v>
+        <v>206229.96</v>
       </c>
       <c r="H256" s="1">
-        <v>-32886.79</v>
+        <v>-3069.81</v>
       </c>
       <c r="I256" s="1">
-        <v>-16.553353131177</v>
+        <v>-1.4885373589754</v>
       </c>
       <c r="J256">
-        <v>0.19</v>
-[...2 lines deleted...]
-        <v>507.99</v>
+        <v>2.61</v>
+      </c>
+      <c r="K256" t="s">
+        <v>631</v>
       </c>
       <c r="L256" s="1">
-        <v>165784.68</v>
+        <v>203160.15</v>
       </c>
       <c r="M256" s="1">
-        <v>166292.67</v>
+        <v>208560.58</v>
       </c>
       <c r="N256" s="1">
-        <v>0.09</v>
+        <v>0.12</v>
       </c>
       <c r="O256">
         <v>1</v>
       </c>
       <c r="Z256" t="s">
-        <v>608</v>
+        <v>629</v>
       </c>
     </row>
     <row r="257" spans="1:26">
       <c r="A257" t="s">
-        <v>611</v>
+        <v>633</v>
       </c>
       <c r="B257" s="1">
-        <v>492000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="C257" s="1">
-        <v>95.444</v>
+        <v>98.545</v>
       </c>
       <c r="D257" s="1">
-        <v>94.66531301</v>
+        <v>99.736</v>
       </c>
       <c r="E257" t="s">
         <v>8</v>
       </c>
       <c r="F257">
         <v>1.0</v>
       </c>
       <c r="G257" s="1">
-        <v>465753.34</v>
+        <v>199472.0</v>
       </c>
       <c r="H257" s="1">
-        <v>3831.14</v>
+        <v>-2382.0</v>
       </c>
       <c r="I257" s="1">
-        <v>0.82256844363156</v>
+        <v>-1.1941525627657</v>
       </c>
       <c r="J257">
-        <v>0.39</v>
+        <v>2.65</v>
       </c>
       <c r="K257" t="s">
-        <v>612</v>
+        <v>634</v>
       </c>
       <c r="L257" s="1">
-        <v>469584.48</v>
+        <v>197090.0</v>
       </c>
       <c r="M257" s="1">
-        <v>471485.08</v>
+        <v>202394.11</v>
       </c>
       <c r="N257" s="1">
-        <v>0.25</v>
+        <v>0.12</v>
       </c>
       <c r="O257">
         <v>1</v>
       </c>
       <c r="Z257" t="s">
-        <v>610</v>
+        <v>632</v>
       </c>
     </row>
     <row r="258" spans="1:26">
       <c r="A258" t="s">
-        <v>614</v>
+        <v>636</v>
       </c>
       <c r="B258" s="1">
-        <v>315000.0</v>
+        <v>232000.0</v>
       </c>
       <c r="C258" s="1">
-        <v>98.912</v>
+        <v>99.128</v>
       </c>
       <c r="D258" s="1">
-        <v>99.998</v>
+        <v>99.394</v>
       </c>
       <c r="E258" t="s">
         <v>8</v>
       </c>
       <c r="F258">
         <v>1.0</v>
       </c>
       <c r="G258" s="1">
-        <v>314993.7</v>
+        <v>230594.08</v>
       </c>
       <c r="H258" s="1">
-        <v>-3420.9</v>
+        <v>-617.12</v>
       </c>
       <c r="I258" s="1">
-        <v>-1.0860217204344</v>
+        <v>-0.2676217880355</v>
       </c>
       <c r="J258">
-        <v>0.34</v>
+        <v>0.85</v>
       </c>
       <c r="K258" t="s">
-        <v>615</v>
+        <v>637</v>
       </c>
       <c r="L258" s="1">
-        <v>311572.8</v>
+        <v>229976.96</v>
       </c>
       <c r="M258" s="1">
-        <v>312656.66</v>
+        <v>231955.32</v>
       </c>
       <c r="N258" s="1">
-        <v>0.17</v>
+        <v>0.13</v>
       </c>
       <c r="O258">
         <v>1</v>
       </c>
       <c r="Z258" t="s">
-        <v>613</v>
+        <v>635</v>
       </c>
     </row>
     <row r="259" spans="1:26">
       <c r="A259" t="s">
-        <v>617</v>
+        <v>639</v>
       </c>
       <c r="B259" s="1">
-        <v>150000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="C259" s="1">
-        <v>101.195</v>
+        <v>95.292</v>
       </c>
       <c r="D259" s="1">
-        <v>100.0965</v>
+        <v>93.6</v>
       </c>
       <c r="E259" t="s">
         <v>8</v>
       </c>
       <c r="F259">
         <v>1.0</v>
       </c>
       <c r="G259" s="1">
-        <v>150144.75</v>
+        <v>280800.0</v>
       </c>
       <c r="H259" s="1">
-        <v>1647.75</v>
+        <v>5076.0</v>
       </c>
       <c r="I259" s="1">
-        <v>1.0974409694645</v>
+        <v>1.8076923076923</v>
       </c>
       <c r="J259">
-        <v>3.17</v>
+        <v>1.22</v>
       </c>
       <c r="K259" t="s">
-        <v>618</v>
+        <v>640</v>
       </c>
       <c r="L259" s="1">
-        <v>151792.5</v>
+        <v>285876.0</v>
       </c>
       <c r="M259" s="1">
-        <v>156551.82</v>
+        <v>289522.23</v>
       </c>
       <c r="N259" s="1">
-        <v>0.08</v>
+        <v>0.17</v>
       </c>
       <c r="O259">
         <v>1</v>
       </c>
       <c r="Z259" t="s">
-        <v>616</v>
+        <v>638</v>
       </c>
     </row>
     <row r="260" spans="1:26">
       <c r="A260" t="s">
-        <v>620</v>
+        <v>642</v>
       </c>
       <c r="B260" s="1">
-        <v>2072696.0</v>
+        <v>500000.0</v>
       </c>
       <c r="C260" s="1">
-        <v>87.871</v>
+        <v>98.439</v>
       </c>
       <c r="D260" s="1">
-        <v>89.97910789</v>
+        <v>100.0</v>
       </c>
       <c r="E260" t="s">
         <v>8</v>
       </c>
       <c r="F260">
         <v>1.0</v>
       </c>
       <c r="G260" s="1">
-        <v>1864993.37</v>
+        <v>500000.0</v>
       </c>
       <c r="H260" s="1">
-        <v>-43694.67</v>
+        <v>-7805.0</v>
       </c>
       <c r="I260" s="1">
-        <v>-2.3428860768551</v>
+        <v>-1.561</v>
       </c>
       <c r="J260">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>3.56</v>
+      </c>
+      <c r="K260" t="s">
+        <v>643</v>
       </c>
       <c r="L260" s="1">
-        <v>1821298.7</v>
+        <v>492195.0</v>
       </c>
       <c r="M260" s="1">
-        <v>1821298.7</v>
+        <v>509977.53</v>
       </c>
       <c r="N260" s="1">
-        <v>0.97</v>
+        <v>0.29</v>
       </c>
       <c r="O260">
         <v>1</v>
       </c>
       <c r="Z260" t="s">
-        <v>619</v>
+        <v>641</v>
       </c>
     </row>
     <row r="261" spans="1:26">
       <c r="A261" t="s">
-        <v>622</v>
+        <v>645</v>
       </c>
       <c r="B261" s="1">
-        <v>3961764.0</v>
+        <v>200000.0</v>
       </c>
       <c r="C261" s="1">
-        <v>84.762</v>
+        <v>100.909</v>
       </c>
       <c r="D261" s="1">
-        <v>84.15083433</v>
+        <v>103.012</v>
       </c>
       <c r="E261" t="s">
         <v>8</v>
       </c>
       <c r="F261">
         <v>1.0</v>
       </c>
       <c r="G261" s="1">
-        <v>3333857.46</v>
+        <v>206024.0</v>
       </c>
       <c r="H261" s="1">
-        <v>24212.94</v>
+        <v>-4206.0</v>
       </c>
       <c r="I261" s="1">
-        <v>0.72627400212845</v>
+        <v>-2.0415097270221</v>
       </c>
       <c r="J261">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>3.83</v>
+      </c>
+      <c r="K261" t="s">
+        <v>646</v>
       </c>
       <c r="L261" s="1">
-        <v>3358070.4</v>
+        <v>201818.0</v>
       </c>
       <c r="M261" s="1">
-        <v>3358070.4</v>
+        <v>209479.64</v>
       </c>
       <c r="N261" s="1">
-        <v>1.79</v>
+        <v>0.12</v>
       </c>
       <c r="O261">
         <v>1</v>
       </c>
       <c r="Z261" t="s">
-        <v>621</v>
+        <v>644</v>
       </c>
     </row>
     <row r="262" spans="1:26">
       <c r="A262" t="s">
-        <v>624</v>
+        <v>648</v>
       </c>
       <c r="B262" s="1">
-        <v>9380436.0</v>
+        <v>223000.0</v>
       </c>
       <c r="C262" s="1">
-        <v>63.064</v>
+        <v>100.488</v>
       </c>
       <c r="D262" s="1">
-        <v>70.70356389</v>
+        <v>99.849</v>
       </c>
       <c r="E262" t="s">
         <v>8</v>
       </c>
       <c r="F262">
         <v>1.0</v>
       </c>
       <c r="G262" s="1">
-        <v>6632302.56</v>
+        <v>222663.27</v>
       </c>
       <c r="H262" s="1">
-        <v>-716624.4</v>
+        <v>1424.97</v>
       </c>
       <c r="I262" s="1">
-        <v>-10.805061945184</v>
+        <v>0.63996634918727</v>
       </c>
       <c r="J262">
-        <v>0.04</v>
+        <v>3.25</v>
       </c>
       <c r="K262" t="s">
-        <v>625</v>
+        <v>649</v>
       </c>
       <c r="L262" s="1">
-        <v>5915678.16</v>
+        <v>224088.24</v>
       </c>
       <c r="M262" s="1">
-        <v>5919533.13</v>
+        <v>231332.99</v>
       </c>
       <c r="N262" s="1">
-        <v>3.15</v>
+        <v>0.13</v>
       </c>
       <c r="O262">
         <v>1</v>
       </c>
       <c r="Z262" t="s">
-        <v>623</v>
+        <v>647</v>
       </c>
     </row>
     <row r="263" spans="1:26">
       <c r="A263" t="s">
-        <v>627</v>
+        <v>651</v>
       </c>
       <c r="B263" s="1">
-        <v>4880000.0</v>
+        <v>163000.0</v>
       </c>
       <c r="C263" s="1">
-        <v>99.921</v>
+        <v>99.117</v>
       </c>
       <c r="D263" s="1">
-        <v>99.868</v>
+        <v>99.115</v>
       </c>
       <c r="E263" t="s">
         <v>8</v>
       </c>
       <c r="F263">
         <v>1.0</v>
       </c>
       <c r="G263" s="1">
-        <v>4873558.4</v>
+        <v>161557.45</v>
       </c>
       <c r="H263" s="1">
-        <v>2586.4</v>
+        <v>3.26</v>
       </c>
       <c r="I263" s="1">
-        <v>0.053070052469259</v>
+        <v>0.0020178580436866</v>
       </c>
       <c r="J263">
-        <v>2.14</v>
+        <v>1.07</v>
       </c>
       <c r="K263" t="s">
-        <v>628</v>
+        <v>652</v>
       </c>
       <c r="L263" s="1">
-        <v>4876144.8</v>
+        <v>161560.71</v>
       </c>
       <c r="M263" s="1">
-        <v>4980523.32</v>
+        <v>163311.29</v>
       </c>
       <c r="N263" s="1">
-        <v>2.65</v>
+        <v>0.09</v>
       </c>
       <c r="O263">
         <v>1</v>
       </c>
       <c r="Z263" t="s">
-        <v>626</v>
+        <v>650</v>
       </c>
     </row>
     <row r="264" spans="1:26">
       <c r="A264" t="s">
-        <v>630</v>
+        <v>654</v>
       </c>
       <c r="B264" s="1">
-        <v>1192502.0</v>
+        <v>212054.61</v>
       </c>
       <c r="C264" s="1">
-        <v>98.269</v>
+        <v>89.4</v>
       </c>
       <c r="D264" s="1">
-        <v>98.19285586</v>
+        <v>94.89160835</v>
       </c>
       <c r="E264" t="s">
         <v>8</v>
       </c>
       <c r="F264">
         <v>1.0</v>
       </c>
       <c r="G264" s="1">
-        <v>1170951.77</v>
+        <v>201222.03</v>
       </c>
       <c r="H264" s="1">
-        <v>908.02</v>
+        <v>-11645.21</v>
       </c>
       <c r="I264" s="1">
-        <v>0.077545465429375</v>
+        <v>-5.7872440706418</v>
       </c>
       <c r="J264">
-        <v>0.34</v>
-[...2 lines deleted...]
-        <v>631</v>
+        <v>0.24</v>
+      </c>
+      <c r="K264">
+        <v>506.03</v>
       </c>
       <c r="L264" s="1">
-        <v>1171859.79</v>
+        <v>189576.82</v>
       </c>
       <c r="M264" s="1">
-        <v>1175878.36</v>
+        <v>190082.85</v>
       </c>
       <c r="N264" s="1">
-        <v>0.63</v>
+        <v>0.11</v>
       </c>
       <c r="O264">
         <v>1</v>
       </c>
       <c r="Z264" t="s">
-        <v>629</v>
+        <v>653</v>
       </c>
     </row>
     <row r="265" spans="1:26">
       <c r="A265" t="s">
-        <v>633</v>
+        <v>656</v>
       </c>
       <c r="B265" s="1">
-        <v>890742.0</v>
+        <v>288253.0</v>
       </c>
       <c r="C265" s="1">
-        <v>98.448</v>
+        <v>93.378</v>
       </c>
       <c r="D265" s="1">
-        <v>98.49379843</v>
+        <v>93.8257607</v>
       </c>
       <c r="E265" t="s">
         <v>8</v>
       </c>
       <c r="F265">
         <v>1.0</v>
       </c>
       <c r="G265" s="1">
-        <v>877325.63</v>
+        <v>270455.57</v>
       </c>
       <c r="H265" s="1">
-        <v>-407.94</v>
+        <v>-1290.69</v>
       </c>
       <c r="I265" s="1">
-        <v>-0.046498128636684</v>
+        <v>-0.47722810811402</v>
       </c>
       <c r="J265">
-        <v>0.36</v>
+        <v>0.46</v>
       </c>
       <c r="K265" t="s">
-        <v>634</v>
+        <v>657</v>
       </c>
       <c r="L265" s="1">
-        <v>876917.69</v>
+        <v>269164.88</v>
       </c>
       <c r="M265" s="1">
-        <v>880139.0</v>
+        <v>270497.56</v>
       </c>
       <c r="N265" s="1">
-        <v>0.47</v>
+        <v>0.16</v>
       </c>
       <c r="O265">
         <v>1</v>
       </c>
       <c r="Z265" t="s">
-        <v>632</v>
+        <v>655</v>
       </c>
     </row>
     <row r="266" spans="1:26">
       <c r="A266" t="s">
-        <v>636</v>
+        <v>659</v>
       </c>
       <c r="B266" s="1">
-        <v>4432579.0</v>
+        <v>185820.0</v>
       </c>
       <c r="C266" s="1">
-        <v>99.226</v>
+        <v>65.47</v>
       </c>
       <c r="D266" s="1">
-        <v>99.18229455</v>
+        <v>65.21059628</v>
       </c>
       <c r="E266" t="s">
         <v>8</v>
       </c>
       <c r="F266">
         <v>1.0</v>
       </c>
       <c r="G266" s="1">
-        <v>4396333.56</v>
+        <v>121174.33</v>
       </c>
       <c r="H266" s="1">
-        <v>1937.28</v>
+        <v>482.03</v>
       </c>
       <c r="I266" s="1">
-        <v>0.04406581014749</v>
+        <v>0.39779877470748</v>
       </c>
       <c r="J266">
+        <v>0.28</v>
+      </c>
+      <c r="K266">
+        <v>511.64</v>
+      </c>
+      <c r="L266" s="1">
+        <v>121656.36</v>
+      </c>
+      <c r="M266" s="1">
+        <v>122168.0</v>
+      </c>
+      <c r="N266" s="1">
         <v>0.07</v>
       </c>
-      <c r="K266" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="O266">
         <v>1</v>
       </c>
       <c r="Z266" t="s">
-        <v>635</v>
+        <v>658</v>
       </c>
     </row>
     <row r="267" spans="1:26">
       <c r="A267" t="s">
-        <v>639</v>
+        <v>661</v>
       </c>
       <c r="B267" s="1">
-        <v>4886111.75</v>
+        <v>1690000.0</v>
       </c>
       <c r="C267" s="1">
-        <v>88.136</v>
+        <v>100.109</v>
       </c>
       <c r="D267" s="1">
-        <v>103.92033911</v>
+        <v>112.55922604</v>
       </c>
       <c r="E267" t="s">
         <v>8</v>
       </c>
       <c r="F267">
         <v>1.0</v>
       </c>
       <c r="G267" s="1">
-        <v>5077663.9</v>
+        <v>1902250.92</v>
       </c>
       <c r="H267" s="1">
-        <v>-771240.45</v>
+        <v>324991.53</v>
       </c>
       <c r="I267" s="1">
-        <v>-15.188883415462</v>
+        <v>17.084577359542</v>
       </c>
       <c r="J267">
-        <v>2.43</v>
+        <v>0.57</v>
       </c>
       <c r="K267" t="s">
-        <v>640</v>
+        <v>662</v>
       </c>
       <c r="L267" s="1">
-        <v>4306423.45</v>
+        <v>2227242.45</v>
       </c>
       <c r="M267" s="1">
-        <v>4425229.59</v>
+        <v>2236915.57</v>
       </c>
       <c r="N267" s="1">
-        <v>2.36</v>
+        <v>1.29</v>
       </c>
       <c r="O267">
         <v>1</v>
       </c>
       <c r="Z267" t="s">
-        <v>638</v>
+        <v>660</v>
       </c>
     </row>
     <row r="268" spans="1:26">
       <c r="A268" t="s">
-        <v>642</v>
+        <v>664</v>
       </c>
       <c r="B268" s="1">
-        <v>9259041.0</v>
+        <v>3173000.0</v>
       </c>
       <c r="C268" s="1">
-        <v>97.003</v>
+        <v>99.927</v>
       </c>
       <c r="D268" s="1">
-        <v>96.96937512</v>
+        <v>100.87921494</v>
       </c>
       <c r="E268" t="s">
         <v>8</v>
       </c>
       <c r="F268">
         <v>1.0</v>
       </c>
       <c r="G268" s="1">
-        <v>8978434.2</v>
+        <v>3200897.49</v>
       </c>
       <c r="H268" s="1">
-        <v>3113.35</v>
+        <v>-30213.78</v>
       </c>
       <c r="I268" s="1">
-        <v>0.034675868092902</v>
+        <v>-0.94391588904023</v>
       </c>
       <c r="J268">
-        <v>0.88</v>
+        <v>1.03</v>
       </c>
       <c r="K268" t="s">
-        <v>643</v>
+        <v>665</v>
       </c>
       <c r="L268" s="1">
-        <v>8981547.55</v>
+        <v>3170683.71</v>
       </c>
       <c r="M268" s="1">
-        <v>9063356.88</v>
+        <v>3203316.52</v>
       </c>
       <c r="N268" s="1">
-        <v>4.83</v>
+        <v>1.85</v>
       </c>
       <c r="O268">
         <v>1</v>
       </c>
       <c r="Z268" t="s">
-        <v>641</v>
+        <v>663</v>
       </c>
     </row>
     <row r="269" spans="1:26">
       <c r="A269" t="s">
-        <v>645</v>
+        <v>667</v>
       </c>
       <c r="B269" s="1">
-        <v>162000.0</v>
+        <v>1134000.0</v>
       </c>
       <c r="C269" s="1">
-        <v>100.476</v>
+        <v>97.656</v>
       </c>
       <c r="D269" s="1">
-        <v>100.0</v>
+        <v>97.94688889</v>
       </c>
       <c r="E269" t="s">
         <v>8</v>
       </c>
       <c r="F269">
         <v>1.0</v>
       </c>
       <c r="G269" s="1">
-        <v>162000.0</v>
+        <v>1110717.72</v>
       </c>
       <c r="H269" s="1">
-        <v>771.12</v>
+        <v>-3298.68</v>
       </c>
       <c r="I269" s="1">
-        <v>0.476</v>
+        <v>-0.2969863486107</v>
       </c>
       <c r="J269">
-        <v>0.72</v>
+        <v>1.09</v>
       </c>
       <c r="K269" t="s">
-        <v>646</v>
+        <v>668</v>
       </c>
       <c r="L269" s="1">
-        <v>162771.12</v>
+        <v>1107419.04</v>
       </c>
       <c r="M269" s="1">
-        <v>163942.15</v>
+        <v>1119746.67</v>
       </c>
       <c r="N269" s="1">
-        <v>0.09</v>
+        <v>0.65</v>
       </c>
       <c r="O269">
         <v>1</v>
       </c>
       <c r="Z269" t="s">
-        <v>644</v>
+        <v>666</v>
       </c>
     </row>
     <row r="270" spans="1:26">
       <c r="A270" t="s">
-        <v>648</v>
+        <v>670</v>
       </c>
       <c r="B270" s="1">
-        <v>100000.0</v>
+        <v>297000.0</v>
       </c>
       <c r="C270" s="1">
-        <v>99.495</v>
+        <v>84.166</v>
       </c>
       <c r="D270" s="1">
-        <v>99.24</v>
+        <v>97.39783838</v>
       </c>
       <c r="E270" t="s">
         <v>8</v>
       </c>
       <c r="F270">
         <v>1.0</v>
       </c>
       <c r="G270" s="1">
-        <v>99240.0</v>
+        <v>289271.58</v>
       </c>
       <c r="H270" s="1">
-        <v>255.0</v>
+        <v>-39298.56</v>
       </c>
       <c r="I270" s="1">
-        <v>0.25695284159613</v>
+        <v>-13.585351177603</v>
       </c>
       <c r="J270">
-        <v>1.58</v>
+        <v>1.25</v>
       </c>
       <c r="K270" t="s">
-        <v>649</v>
+        <v>671</v>
       </c>
       <c r="L270" s="1">
-        <v>99495.0</v>
+        <v>249973.02</v>
       </c>
       <c r="M270" s="1">
-        <v>101077.19</v>
+        <v>253697.63</v>
       </c>
       <c r="N270" s="1">
-        <v>0.05</v>
+        <v>0.15</v>
       </c>
       <c r="O270">
         <v>1</v>
       </c>
       <c r="Z270" t="s">
-        <v>647</v>
+        <v>669</v>
       </c>
     </row>
     <row r="271" spans="1:26">
       <c r="A271" t="s">
-        <v>651</v>
+        <v>673</v>
       </c>
       <c r="B271" s="1">
-        <v>400000.0</v>
+        <v>2627000.0</v>
       </c>
       <c r="C271" s="1">
-        <v>92.782</v>
+        <v>99.129</v>
       </c>
       <c r="D271" s="1">
-        <v>100.121</v>
+        <v>99.9023544</v>
       </c>
       <c r="E271" t="s">
         <v>8</v>
       </c>
       <c r="F271">
         <v>1.0</v>
       </c>
       <c r="G271" s="1">
-        <v>400484.0</v>
+        <v>2624434.85</v>
       </c>
       <c r="H271" s="1">
-        <v>-29356.0</v>
+        <v>-20316.02</v>
       </c>
       <c r="I271" s="1">
-        <v>-7.3301305420441</v>
+        <v>-0.77411028130494</v>
       </c>
       <c r="J271">
-        <v>1.24</v>
+        <v>0.21</v>
       </c>
       <c r="K271" t="s">
-        <v>652</v>
+        <v>674</v>
       </c>
       <c r="L271" s="1">
-        <v>371128.0</v>
+        <v>2604118.83</v>
       </c>
       <c r="M271" s="1">
-        <v>376095.12</v>
+        <v>2609544.16</v>
       </c>
       <c r="N271" s="1">
-        <v>0.2</v>
+        <v>1.51</v>
       </c>
       <c r="O271">
         <v>1</v>
       </c>
       <c r="Z271" t="s">
-        <v>650</v>
+        <v>672</v>
       </c>
     </row>
     <row r="272" spans="1:26">
       <c r="A272" t="s">
-        <v>654</v>
+        <v>676</v>
       </c>
       <c r="B272" s="1">
-        <v>300000.0</v>
+        <v>5436000.0</v>
       </c>
       <c r="C272" s="1">
-        <v>101.385</v>
+        <v>96.093</v>
       </c>
       <c r="D272" s="1">
-        <v>99.942</v>
+        <v>97.68918801</v>
       </c>
       <c r="E272" t="s">
         <v>8</v>
       </c>
       <c r="F272">
         <v>1.0</v>
       </c>
       <c r="G272" s="1">
-        <v>299826.0</v>
+        <v>5310384.26</v>
       </c>
       <c r="H272" s="1">
-        <v>4329.0</v>
+        <v>-86768.78</v>
       </c>
       <c r="I272" s="1">
-        <v>1.4438374257069</v>
+        <v>-1.633945412455</v>
       </c>
       <c r="J272">
-        <v>0.82</v>
+        <v>1.17</v>
       </c>
       <c r="K272" t="s">
-        <v>655</v>
+        <v>677</v>
       </c>
       <c r="L272" s="1">
-        <v>304155.0</v>
+        <v>5223615.48</v>
       </c>
       <c r="M272" s="1">
-        <v>306627.95</v>
+        <v>5287087.46</v>
       </c>
       <c r="N272" s="1">
-        <v>0.16</v>
+        <v>3.06</v>
       </c>
       <c r="O272">
         <v>1</v>
       </c>
       <c r="Z272" t="s">
-        <v>653</v>
+        <v>675</v>
       </c>
     </row>
     <row r="273" spans="1:26">
       <c r="A273" t="s">
-        <v>657</v>
+        <v>679</v>
       </c>
       <c r="B273" s="1">
-        <v>300000.0</v>
+        <v>168000.0</v>
       </c>
       <c r="C273" s="1">
-        <v>95.308</v>
+        <v>96.135</v>
       </c>
       <c r="D273" s="1">
-        <v>94.67425</v>
+        <v>99.406</v>
       </c>
       <c r="E273" t="s">
         <v>8</v>
       </c>
       <c r="F273">
         <v>1.0</v>
       </c>
       <c r="G273" s="1">
-        <v>284022.75</v>
+        <v>167002.08</v>
       </c>
       <c r="H273" s="1">
-        <v>1901.25</v>
+        <v>-5495.28</v>
       </c>
       <c r="I273" s="1">
-        <v>0.66940060259257</v>
+        <v>-3.2905458423033</v>
       </c>
       <c r="J273">
-        <v>0.48</v>
+        <v>1.9</v>
       </c>
       <c r="K273" t="s">
-        <v>658</v>
+        <v>680</v>
       </c>
       <c r="L273" s="1">
-        <v>285924.0</v>
+        <v>161506.8</v>
       </c>
       <c r="M273" s="1">
-        <v>287367.49</v>
+        <v>164699.95</v>
       </c>
       <c r="N273" s="1">
-        <v>0.15</v>
+        <v>0.1</v>
       </c>
       <c r="O273">
         <v>1</v>
       </c>
       <c r="Z273" t="s">
-        <v>656</v>
+        <v>678</v>
       </c>
     </row>
     <row r="274" spans="1:26">
       <c r="A274" t="s">
-        <v>660</v>
+        <v>682</v>
       </c>
       <c r="B274" s="1">
-        <v>300000.0</v>
+        <v>446000.0</v>
       </c>
       <c r="C274" s="1">
-        <v>101.616</v>
+        <v>97.9</v>
       </c>
       <c r="D274" s="1">
-        <v>99.858</v>
+        <v>100.0</v>
       </c>
       <c r="E274" t="s">
         <v>8</v>
       </c>
       <c r="F274">
         <v>1.0</v>
       </c>
       <c r="G274" s="1">
-        <v>299574.0</v>
+        <v>446000.0</v>
       </c>
       <c r="H274" s="1">
-        <v>5274.0</v>
+        <v>-9366.0</v>
       </c>
       <c r="I274" s="1">
-        <v>1.760499909872</v>
+        <v>-2.1</v>
       </c>
       <c r="J274">
-        <v>0.2</v>
-[...2 lines deleted...]
-        <v>605.14</v>
+        <v>1.31</v>
+      </c>
+      <c r="K274" t="s">
+        <v>683</v>
       </c>
       <c r="L274" s="1">
-        <v>304848.0</v>
+        <v>436634.0</v>
       </c>
       <c r="M274" s="1">
-        <v>305453.14</v>
+        <v>442496.86</v>
       </c>
       <c r="N274" s="1">
-        <v>0.16</v>
+        <v>0.26</v>
       </c>
       <c r="O274">
         <v>1</v>
       </c>
       <c r="Z274" t="s">
-        <v>659</v>
+        <v>681</v>
       </c>
     </row>
     <row r="275" spans="1:26">
       <c r="A275" t="s">
-        <v>662</v>
+        <v>685</v>
       </c>
       <c r="B275" s="1">
-        <v>500000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="C275" s="1">
-        <v>98.151</v>
+        <v>102.883</v>
       </c>
       <c r="D275" s="1">
-        <v>98.68</v>
+        <v>100.77</v>
       </c>
       <c r="E275" t="s">
         <v>8</v>
       </c>
       <c r="F275">
         <v>1.0</v>
       </c>
       <c r="G275" s="1">
-        <v>493400.0</v>
+        <v>201540.0</v>
       </c>
       <c r="H275" s="1">
-        <v>-2645.0</v>
+        <v>4226.0</v>
       </c>
       <c r="I275" s="1">
-        <v>-0.53607620591812</v>
+        <v>2.0968542224869</v>
       </c>
       <c r="J275">
-        <v>2.37</v>
+        <v>1.24</v>
       </c>
       <c r="K275" t="s">
-        <v>663</v>
+        <v>686</v>
       </c>
       <c r="L275" s="1">
-        <v>490755.0</v>
+        <v>205766.0</v>
       </c>
       <c r="M275" s="1">
-        <v>502621.44</v>
+        <v>208238.6</v>
       </c>
       <c r="N275" s="1">
-        <v>0.27</v>
+        <v>0.12</v>
       </c>
       <c r="O275">
         <v>1</v>
       </c>
       <c r="Z275" t="s">
-        <v>661</v>
+        <v>684</v>
       </c>
     </row>
     <row r="276" spans="1:26">
       <c r="A276" t="s">
-        <v>665</v>
+        <v>688</v>
       </c>
       <c r="B276" s="1">
-        <v>200000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="C276" s="1">
-        <v>98.099</v>
+        <v>99.534</v>
       </c>
       <c r="D276" s="1">
-        <v>98.642</v>
+        <v>99.076</v>
       </c>
       <c r="E276" t="s">
         <v>8</v>
       </c>
       <c r="F276">
         <v>1.0</v>
       </c>
       <c r="G276" s="1">
-        <v>197284.0</v>
+        <v>297228.0</v>
       </c>
       <c r="H276" s="1">
-        <v>-1086.0</v>
+        <v>1374.0</v>
       </c>
       <c r="I276" s="1">
-        <v>-0.55047545670201</v>
+        <v>0.46227138762162</v>
       </c>
       <c r="J276">
-        <v>0.4</v>
-[...2 lines deleted...]
-        <v>791.1</v>
+        <v>0.47</v>
+      </c>
+      <c r="K276" t="s">
+        <v>689</v>
       </c>
       <c r="L276" s="1">
-        <v>196198.0</v>
+        <v>298602.0</v>
       </c>
       <c r="M276" s="1">
-        <v>196989.1</v>
+        <v>299999.26</v>
       </c>
       <c r="N276" s="1">
-        <v>0.1</v>
+        <v>0.17</v>
       </c>
       <c r="O276">
         <v>1</v>
       </c>
       <c r="Z276" t="s">
-        <v>664</v>
+        <v>687</v>
       </c>
     </row>
     <row r="277" spans="1:26">
       <c r="A277" t="s">
-        <v>665</v>
+        <v>691</v>
       </c>
       <c r="B277" s="1">
-        <v>200000.0</v>
+        <v>5300000.0</v>
       </c>
       <c r="C277" s="1">
-        <v>98.225</v>
+        <v>99.944</v>
       </c>
       <c r="D277" s="1">
-        <v>95.396</v>
+        <v>100.228</v>
       </c>
       <c r="E277" t="s">
         <v>8</v>
       </c>
       <c r="F277">
         <v>1.0</v>
       </c>
       <c r="G277" s="1">
-        <v>190792.0</v>
+        <v>5312084.0</v>
       </c>
       <c r="H277" s="1">
-        <v>5658.0</v>
+        <v>-15052.0</v>
       </c>
       <c r="I277" s="1">
-        <v>2.9655331460439</v>
+        <v>-0.28335395298719</v>
       </c>
       <c r="J277">
-        <v>0.4</v>
-[...2 lines deleted...]
-        <v>791.1</v>
+        <v>2.21</v>
+      </c>
+      <c r="K277" t="s">
+        <v>692</v>
       </c>
       <c r="L277" s="1">
-        <v>196450.0</v>
+        <v>5297032.0</v>
       </c>
       <c r="M277" s="1">
-        <v>197241.1</v>
+        <v>5414031.32</v>
       </c>
       <c r="N277" s="1">
-        <v>0.11</v>
+        <v>3.13</v>
       </c>
       <c r="O277">
         <v>1</v>
       </c>
       <c r="Z277" t="s">
-        <v>666</v>
+        <v>690</v>
       </c>
     </row>
     <row r="278" spans="1:26">
       <c r="A278" t="s">
-        <v>668</v>
+        <v>694</v>
       </c>
       <c r="B278" s="1">
-        <v>207000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="C278" s="1">
-        <v>98.686</v>
+        <v>100.024</v>
       </c>
       <c r="D278" s="1">
-        <v>99.628</v>
+        <v>98.69</v>
       </c>
       <c r="E278" t="s">
         <v>8</v>
       </c>
       <c r="F278">
         <v>1.0</v>
       </c>
       <c r="G278" s="1">
-        <v>206229.96</v>
+        <v>296070.0</v>
       </c>
       <c r="H278" s="1">
-        <v>-1949.94</v>
+        <v>4002.0</v>
       </c>
       <c r="I278" s="1">
-        <v>-0.94551732444694</v>
+        <v>1.3517073665012</v>
       </c>
       <c r="J278">
-        <v>2.37</v>
+        <v>3.2</v>
       </c>
       <c r="K278" t="s">
-        <v>669</v>
+        <v>695</v>
       </c>
       <c r="L278" s="1">
-        <v>204280.02</v>
+        <v>300072.0</v>
       </c>
       <c r="M278" s="1">
-        <v>209182.8</v>
+        <v>309658.64</v>
       </c>
       <c r="N278" s="1">
-        <v>0.11</v>
+        <v>0.18</v>
       </c>
       <c r="O278">
         <v>1</v>
       </c>
       <c r="Z278" t="s">
-        <v>667</v>
+        <v>693</v>
       </c>
     </row>
     <row r="279" spans="1:26">
       <c r="A279" t="s">
-        <v>671</v>
+        <v>697</v>
       </c>
       <c r="B279" s="1">
-        <v>200000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="C279" s="1">
-        <v>99.16</v>
+        <v>84.218</v>
       </c>
       <c r="D279" s="1">
-        <v>99.736</v>
+        <v>85.4208</v>
       </c>
       <c r="E279" t="s">
         <v>8</v>
       </c>
       <c r="F279">
         <v>1.0</v>
       </c>
       <c r="G279" s="1">
-        <v>199472.0</v>
+        <v>427104.0</v>
       </c>
       <c r="H279" s="1">
-        <v>-1152.0</v>
+        <v>-6014.0</v>
       </c>
       <c r="I279" s="1">
-        <v>-0.57752466511591</v>
+        <v>-1.4080879598412</v>
       </c>
       <c r="J279">
-        <v>2.36</v>
+        <v>0.53</v>
       </c>
       <c r="K279" t="s">
-        <v>672</v>
+        <v>698</v>
       </c>
       <c r="L279" s="1">
-        <v>198320.0</v>
+        <v>421090.0</v>
       </c>
       <c r="M279" s="1">
-        <v>203032.33</v>
+        <v>423715.0</v>
       </c>
       <c r="N279" s="1">
-        <v>0.11</v>
+        <v>0.25</v>
       </c>
       <c r="O279">
         <v>1</v>
       </c>
       <c r="Z279" t="s">
-        <v>670</v>
+        <v>696</v>
       </c>
     </row>
     <row r="280" spans="1:26">
       <c r="A280" t="s">
-        <v>674</v>
+        <v>700</v>
       </c>
       <c r="B280" s="1">
-        <v>232000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="C280" s="1">
-        <v>99.734</v>
+        <v>98.868</v>
       </c>
       <c r="D280" s="1">
-        <v>99.394</v>
+        <v>99.898</v>
       </c>
       <c r="E280" t="s">
         <v>8</v>
       </c>
       <c r="F280">
         <v>1.0</v>
       </c>
       <c r="G280" s="1">
-        <v>230594.08</v>
+        <v>499490.0</v>
       </c>
       <c r="H280" s="1">
-        <v>788.8</v>
+        <v>-5150.0</v>
       </c>
       <c r="I280" s="1">
-        <v>0.34207296215063</v>
+        <v>-1.0310516727062</v>
       </c>
       <c r="J280">
-        <v>0.58</v>
+        <v>0.53</v>
       </c>
       <c r="K280" t="s">
-        <v>675</v>
+        <v>701</v>
       </c>
       <c r="L280" s="1">
-        <v>231382.88</v>
+        <v>494340.0</v>
       </c>
       <c r="M280" s="1">
-        <v>232717.67</v>
+        <v>496970.14</v>
       </c>
       <c r="N280" s="1">
-        <v>0.12</v>
+        <v>0.29</v>
       </c>
       <c r="O280">
         <v>1</v>
       </c>
       <c r="Z280" t="s">
-        <v>673</v>
+        <v>699</v>
       </c>
     </row>
     <row r="281" spans="1:26">
       <c r="A281" t="s">
-        <v>677</v>
+        <v>703</v>
       </c>
       <c r="B281" s="1">
         <v>300000.0</v>
       </c>
       <c r="C281" s="1">
-        <v>95.808</v>
+        <v>81.078</v>
       </c>
       <c r="D281" s="1">
-        <v>93.6</v>
+        <v>82.0</v>
       </c>
       <c r="E281" t="s">
         <v>8</v>
       </c>
       <c r="F281">
         <v>1.0</v>
       </c>
       <c r="G281" s="1">
-        <v>280800.0</v>
+        <v>246000.0</v>
       </c>
       <c r="H281" s="1">
-        <v>6624.0</v>
+        <v>-2766.0</v>
       </c>
       <c r="I281" s="1">
-        <v>2.3589743589744</v>
+        <v>-1.1243902439024</v>
       </c>
       <c r="J281">
-        <v>1.1</v>
-[...2 lines deleted...]
-        <v>678</v>
+        <v>0.27</v>
+      </c>
+      <c r="K281">
+        <v>812.67</v>
       </c>
       <c r="L281" s="1">
-        <v>287424.0</v>
+        <v>243234.0</v>
       </c>
       <c r="M281" s="1">
-        <v>290709.62</v>
+        <v>244046.67</v>
       </c>
       <c r="N281" s="1">
-        <v>0.15</v>
+        <v>0.14</v>
       </c>
       <c r="O281">
         <v>1</v>
       </c>
       <c r="Z281" t="s">
-        <v>676</v>
+        <v>702</v>
       </c>
     </row>
     <row r="282" spans="1:26">
       <c r="A282" t="s">
-        <v>680</v>
+        <v>705</v>
       </c>
       <c r="B282" s="1">
-        <v>500000.0</v>
+        <v>181000.0</v>
       </c>
       <c r="C282" s="1">
-        <v>98.99</v>
+        <v>100.315</v>
       </c>
       <c r="D282" s="1">
-        <v>100.0</v>
+        <v>99.609</v>
       </c>
       <c r="E282" t="s">
         <v>8</v>
       </c>
       <c r="F282">
         <v>1.0</v>
       </c>
       <c r="G282" s="1">
-        <v>500000.0</v>
+        <v>180292.29</v>
       </c>
       <c r="H282" s="1">
-        <v>-5050.0</v>
+        <v>1277.86</v>
       </c>
       <c r="I282" s="1">
-        <v>-1.01</v>
+        <v>0.70877129576645</v>
       </c>
       <c r="J282">
-        <v>3.27</v>
+        <v>0.8</v>
       </c>
       <c r="K282" t="s">
-        <v>681</v>
+        <v>706</v>
       </c>
       <c r="L282" s="1">
-        <v>494950.0</v>
+        <v>181570.15</v>
       </c>
       <c r="M282" s="1">
-        <v>511299.32</v>
+        <v>183018.15</v>
       </c>
       <c r="N282" s="1">
-        <v>0.27</v>
+        <v>0.11</v>
       </c>
       <c r="O282">
         <v>1</v>
       </c>
       <c r="Z282" t="s">
-        <v>679</v>
+        <v>704</v>
       </c>
     </row>
     <row r="283" spans="1:26">
       <c r="A283" t="s">
-        <v>683</v>
+        <v>708</v>
       </c>
       <c r="B283" s="1">
-        <v>200000.0</v>
+        <v>141000.0</v>
       </c>
       <c r="C283" s="1">
-        <v>101.562</v>
+        <v>100.835</v>
       </c>
       <c r="D283" s="1">
-        <v>103.012</v>
+        <v>99.813</v>
       </c>
       <c r="E283" t="s">
         <v>8</v>
       </c>
       <c r="F283">
         <v>1.0</v>
       </c>
       <c r="G283" s="1">
-        <v>206024.0</v>
+        <v>140736.33</v>
       </c>
       <c r="H283" s="1">
-        <v>-2900.0</v>
+        <v>1441.02</v>
       </c>
       <c r="I283" s="1">
-        <v>-1.407602997709</v>
+        <v>1.0239147205274</v>
       </c>
       <c r="J283">
-        <v>3.52</v>
+        <v>0.72</v>
       </c>
       <c r="K283" t="s">
-        <v>684</v>
+        <v>709</v>
       </c>
       <c r="L283" s="1">
-        <v>203124.0</v>
+        <v>142177.35</v>
       </c>
       <c r="M283" s="1">
-        <v>210156.88</v>
+        <v>143195.25</v>
       </c>
       <c r="N283" s="1">
-        <v>0.11</v>
+        <v>0.08</v>
       </c>
       <c r="O283">
         <v>1</v>
       </c>
       <c r="Z283" t="s">
-        <v>682</v>
+        <v>707</v>
       </c>
     </row>
     <row r="284" spans="1:26">
       <c r="A284" t="s">
-        <v>686</v>
+        <v>711</v>
       </c>
       <c r="B284" s="1">
-        <v>223000.0</v>
+        <v>191000.0</v>
       </c>
       <c r="C284" s="1">
-        <v>101.146</v>
+        <v>102.82</v>
       </c>
       <c r="D284" s="1">
-        <v>99.849</v>
+        <v>100.0</v>
       </c>
       <c r="E284" t="s">
         <v>8</v>
       </c>
       <c r="F284">
         <v>1.0</v>
       </c>
       <c r="G284" s="1">
-        <v>222663.27</v>
+        <v>191000.0</v>
       </c>
       <c r="H284" s="1">
-        <v>2892.31</v>
+        <v>5386.2</v>
       </c>
       <c r="I284" s="1">
-        <v>1.298961431762</v>
+        <v>2.82</v>
       </c>
       <c r="J284">
-        <v>2.96</v>
+        <v>3.42</v>
       </c>
       <c r="K284" t="s">
-        <v>687</v>
+        <v>712</v>
       </c>
       <c r="L284" s="1">
-        <v>225555.58</v>
+        <v>196386.2</v>
       </c>
       <c r="M284" s="1">
-        <v>232165.24</v>
+        <v>202917.59</v>
       </c>
       <c r="N284" s="1">
         <v>0.12</v>
       </c>
       <c r="O284">
         <v>1</v>
       </c>
       <c r="Z284" t="s">
-        <v>685</v>
+        <v>710</v>
       </c>
     </row>
     <row r="285" spans="1:26">
       <c r="A285" t="s">
-        <v>689</v>
+        <v>714</v>
       </c>
       <c r="B285" s="1">
-        <v>163000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="C285" s="1">
-        <v>99.873</v>
+        <v>97.769</v>
       </c>
       <c r="D285" s="1">
-        <v>99.115</v>
+        <v>99.423</v>
       </c>
       <c r="E285" t="s">
         <v>8</v>
       </c>
       <c r="F285">
         <v>1.0</v>
       </c>
       <c r="G285" s="1">
-        <v>161557.45</v>
+        <v>397692.0</v>
       </c>
       <c r="H285" s="1">
-        <v>1235.54</v>
+        <v>-6616.0</v>
       </c>
       <c r="I285" s="1">
-        <v>0.76476819855723</v>
+        <v>-1.663598966034</v>
       </c>
       <c r="J285">
-        <v>0.82</v>
+        <v>1.12</v>
       </c>
       <c r="K285" t="s">
-        <v>690</v>
+        <v>715</v>
       </c>
       <c r="L285" s="1">
-        <v>162792.99</v>
+        <v>391076.0</v>
       </c>
       <c r="M285" s="1">
-        <v>164121.55</v>
+        <v>395547.23</v>
       </c>
       <c r="N285" s="1">
-        <v>0.09</v>
+        <v>0.23</v>
       </c>
       <c r="O285">
         <v>1</v>
       </c>
       <c r="Z285" t="s">
-        <v>688</v>
+        <v>713</v>
       </c>
     </row>
     <row r="286" spans="1:26">
       <c r="A286" t="s">
-        <v>692</v>
+        <v>717</v>
       </c>
       <c r="B286" s="1">
-        <v>222054.61</v>
+        <v>100000.0</v>
       </c>
       <c r="C286" s="1">
-        <v>90.287</v>
+        <v>97.749</v>
       </c>
       <c r="D286" s="1">
-        <v>94.89160797</v>
+        <v>97.59</v>
       </c>
       <c r="E286" t="s">
         <v>8</v>
       </c>
       <c r="F286">
         <v>1.0</v>
       </c>
       <c r="G286" s="1">
-        <v>210711.19</v>
+        <v>97590.0</v>
       </c>
       <c r="H286" s="1">
-        <v>-10224.74</v>
+        <v>159.0</v>
       </c>
       <c r="I286" s="1">
-        <v>-4.8524902735351</v>
+        <v>0.16292652935752</v>
       </c>
       <c r="J286">
-        <v>0.14</v>
-[...2 lines deleted...]
-        <v>316.35</v>
+        <v>2.11</v>
+      </c>
+      <c r="K286" t="s">
+        <v>718</v>
       </c>
       <c r="L286" s="1">
-        <v>200486.45</v>
+        <v>97749.0</v>
       </c>
       <c r="M286" s="1">
-        <v>200802.8</v>
+        <v>99859.27</v>
       </c>
       <c r="N286" s="1">
-        <v>0.11</v>
+        <v>0.06</v>
       </c>
       <c r="O286">
         <v>1</v>
       </c>
       <c r="Z286" t="s">
-        <v>691</v>
+        <v>716</v>
       </c>
     </row>
     <row r="287" spans="1:26">
       <c r="A287" t="s">
-        <v>694</v>
+        <v>720</v>
       </c>
       <c r="B287" s="1">
-        <v>298253.0</v>
+        <v>216000.0</v>
       </c>
       <c r="C287" s="1">
-        <v>94.039</v>
+        <v>97.513</v>
       </c>
       <c r="D287" s="1">
-        <v>93.82576202</v>
+        <v>99.947</v>
       </c>
       <c r="E287" t="s">
         <v>8</v>
       </c>
       <c r="F287">
         <v>1.0</v>
       </c>
       <c r="G287" s="1">
-        <v>279838.15</v>
+        <v>215885.52</v>
       </c>
       <c r="H287" s="1">
-        <v>635.99</v>
+        <v>-5257.44</v>
       </c>
       <c r="I287" s="1">
-        <v>0.22727065627042</v>
+        <v>-2.4352907040732</v>
       </c>
       <c r="J287">
-        <v>0.36</v>
+        <v>2.43</v>
       </c>
       <c r="K287" t="s">
-        <v>695</v>
+        <v>721</v>
       </c>
       <c r="L287" s="1">
-        <v>280474.14</v>
+        <v>210628.08</v>
       </c>
       <c r="M287" s="1">
-        <v>281555.2</v>
+        <v>215887.53</v>
       </c>
       <c r="N287" s="1">
-        <v>0.15</v>
+        <v>0.12</v>
       </c>
       <c r="O287">
         <v>1</v>
       </c>
       <c r="Z287" t="s">
-        <v>693</v>
+        <v>719</v>
       </c>
     </row>
     <row r="288" spans="1:26">
       <c r="A288" t="s">
-        <v>697</v>
+        <v>723</v>
       </c>
       <c r="B288" s="1">
-        <v>195820.0</v>
+        <v>238000.0</v>
       </c>
       <c r="C288" s="1">
-        <v>66.813</v>
+        <v>101.707</v>
       </c>
       <c r="D288" s="1">
-        <v>65.21059647</v>
+        <v>100.0</v>
       </c>
       <c r="E288" t="s">
         <v>8</v>
       </c>
       <c r="F288">
         <v>1.0</v>
       </c>
       <c r="G288" s="1">
-        <v>127695.39</v>
+        <v>238000.0</v>
       </c>
       <c r="H288" s="1">
-        <v>3137.82</v>
+        <v>4062.66</v>
       </c>
       <c r="I288" s="1">
-        <v>2.4572696007272</v>
+        <v>1.707</v>
       </c>
       <c r="J288">
-        <v>0.16</v>
-[...2 lines deleted...]
-        <v>321.9</v>
+        <v>1.52</v>
+      </c>
+      <c r="K288" t="s">
+        <v>724</v>
       </c>
       <c r="L288" s="1">
-        <v>130833.21</v>
+        <v>242062.66</v>
       </c>
       <c r="M288" s="1">
-        <v>131155.11</v>
+        <v>245669.67</v>
       </c>
       <c r="N288" s="1">
-        <v>0.07</v>
+        <v>0.14</v>
       </c>
       <c r="O288">
         <v>1</v>
       </c>
       <c r="Z288" t="s">
-        <v>696</v>
+        <v>722</v>
       </c>
     </row>
     <row r="289" spans="1:26">
       <c r="A289" t="s">
-        <v>699</v>
+        <v>726</v>
       </c>
       <c r="B289" s="1">
-        <v>1730000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="C289" s="1">
-        <v>100.481</v>
+        <v>98.262</v>
       </c>
       <c r="D289" s="1">
-        <v>112.32961214</v>
+        <v>99.779</v>
       </c>
       <c r="E289" t="s">
         <v>8</v>
       </c>
       <c r="F289">
         <v>1.0</v>
       </c>
       <c r="G289" s="1">
-        <v>1943302.29</v>
+        <v>598674.0</v>
       </c>
       <c r="H289" s="1">
-        <v>338487.78</v>
+        <v>-9102.0</v>
       </c>
       <c r="I289" s="1">
-        <v>17.418174297525</v>
+        <v>-1.5203599955903</v>
       </c>
       <c r="J289">
-        <v>0.45</v>
+        <v>1.51</v>
       </c>
       <c r="K289" t="s">
-        <v>700</v>
+        <v>727</v>
       </c>
       <c r="L289" s="1">
-        <v>2281790.07</v>
+        <v>589572.0</v>
       </c>
       <c r="M289" s="1">
-        <v>2289580.75</v>
+        <v>598633.64</v>
       </c>
       <c r="N289" s="1">
-        <v>1.22</v>
+        <v>0.35</v>
       </c>
       <c r="O289">
         <v>1</v>
       </c>
       <c r="Z289" t="s">
-        <v>698</v>
+        <v>725</v>
       </c>
     </row>
     <row r="290" spans="1:26">
       <c r="A290" t="s">
-        <v>702</v>
+        <v>729</v>
       </c>
       <c r="B290" s="1">
-        <v>3263000.0</v>
+        <v>420000.0</v>
       </c>
       <c r="C290" s="1">
-        <v>99.994</v>
+        <v>97.824</v>
       </c>
       <c r="D290" s="1">
-        <v>100.88734447</v>
+        <v>100.0</v>
       </c>
       <c r="E290" t="s">
         <v>8</v>
       </c>
       <c r="F290">
         <v>1.0</v>
       </c>
       <c r="G290" s="1">
-        <v>3291954.05</v>
+        <v>420000.0</v>
       </c>
       <c r="H290" s="1">
-        <v>-29149.83</v>
+        <v>-9139.2</v>
       </c>
       <c r="I290" s="1">
-        <v>-0.88548714706391</v>
+        <v>-2.176</v>
       </c>
       <c r="J290">
-        <v>0.84</v>
+        <v>0.58</v>
       </c>
       <c r="K290" t="s">
-        <v>703</v>
+        <v>730</v>
       </c>
       <c r="L290" s="1">
-        <v>3262804.22</v>
+        <v>410860.8</v>
       </c>
       <c r="M290" s="1">
-        <v>3290156.63</v>
+        <v>413298.64</v>
       </c>
       <c r="N290" s="1">
-        <v>1.75</v>
+        <v>0.24</v>
       </c>
       <c r="O290">
         <v>1</v>
       </c>
       <c r="Z290" t="s">
-        <v>701</v>
+        <v>728</v>
       </c>
     </row>
     <row r="291" spans="1:26">
       <c r="A291" t="s">
-        <v>705</v>
+        <v>732</v>
       </c>
       <c r="B291" s="1">
-        <v>1862000.0</v>
+        <v>160000.0</v>
       </c>
       <c r="C291" s="1">
-        <v>99.07</v>
+        <v>97.542</v>
       </c>
       <c r="D291" s="1">
-        <v>97.93346079</v>
+        <v>99.215</v>
       </c>
       <c r="E291" t="s">
         <v>8</v>
       </c>
       <c r="F291">
         <v>1.0</v>
       </c>
       <c r="G291" s="1">
-        <v>1823521.04</v>
+        <v>158744.0</v>
       </c>
       <c r="H291" s="1">
-        <v>21162.36</v>
+        <v>-2676.8</v>
       </c>
       <c r="I291" s="1">
-        <v>1.1605218440474</v>
+        <v>-1.6862369601371</v>
       </c>
       <c r="J291">
-        <v>0.86</v>
+        <v>0.66</v>
       </c>
       <c r="K291" t="s">
-        <v>706</v>
+        <v>733</v>
       </c>
       <c r="L291" s="1">
-        <v>1844683.4</v>
+        <v>156067.2</v>
       </c>
       <c r="M291" s="1">
-        <v>1860621.72</v>
+        <v>157119.25</v>
       </c>
       <c r="N291" s="1">
-        <v>0.99</v>
+        <v>0.09</v>
       </c>
       <c r="O291">
         <v>1</v>
       </c>
       <c r="Z291" t="s">
-        <v>704</v>
+        <v>731</v>
       </c>
     </row>
     <row r="292" spans="1:26">
       <c r="A292" t="s">
-        <v>708</v>
+        <v>735</v>
       </c>
       <c r="B292" s="1">
-        <v>1327000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="C292" s="1">
-        <v>86.663</v>
+        <v>99.813</v>
       </c>
       <c r="D292" s="1">
-        <v>97.39783572</v>
+        <v>101.669</v>
       </c>
       <c r="E292" t="s">
         <v>8</v>
       </c>
       <c r="F292">
         <v>1.0</v>
       </c>
       <c r="G292" s="1">
-        <v>1292469.28</v>
+        <v>406676.0</v>
       </c>
       <c r="H292" s="1">
-        <v>-142451.27</v>
+        <v>-7424.0</v>
       </c>
       <c r="I292" s="1">
-        <v>-11.021636816002</v>
+        <v>-1.825531873039</v>
       </c>
       <c r="J292">
-        <v>1.02</v>
+        <v>1.32</v>
       </c>
       <c r="K292" t="s">
-        <v>709</v>
+        <v>736</v>
       </c>
       <c r="L292" s="1">
-        <v>1150018.01</v>
+        <v>399252.0</v>
       </c>
       <c r="M292" s="1">
-        <v>1163495.35</v>
+        <v>404539.78</v>
       </c>
       <c r="N292" s="1">
-        <v>0.62</v>
+        <v>0.23</v>
       </c>
       <c r="O292">
         <v>1</v>
       </c>
       <c r="Z292" t="s">
-        <v>707</v>
+        <v>734</v>
       </c>
     </row>
     <row r="293" spans="1:26">
       <c r="A293" t="s">
-        <v>711</v>
+        <v>738</v>
       </c>
       <c r="B293" s="1">
-        <v>2697000.0</v>
+        <v>270000.0</v>
       </c>
       <c r="C293" s="1">
-        <v>101.121</v>
+        <v>99.587</v>
       </c>
       <c r="D293" s="1">
-        <v>99.88238042</v>
+        <v>100.0</v>
       </c>
       <c r="E293" t="s">
         <v>8</v>
       </c>
       <c r="F293">
         <v>1.0</v>
       </c>
       <c r="G293" s="1">
-        <v>2693827.8</v>
+        <v>270000.0</v>
       </c>
       <c r="H293" s="1">
-        <v>33405.57</v>
+        <v>-1115.1</v>
       </c>
       <c r="I293" s="1">
-        <v>1.2400781519888</v>
+        <v>-0.413</v>
       </c>
       <c r="J293">
-        <v>0.66</v>
+        <v>0.58</v>
       </c>
       <c r="K293" t="s">
-        <v>712</v>
+        <v>739</v>
       </c>
       <c r="L293" s="1">
-        <v>2727233.37</v>
+        <v>268884.9</v>
       </c>
       <c r="M293" s="1">
-        <v>2745069.33</v>
+        <v>270447.65</v>
       </c>
       <c r="N293" s="1">
-        <v>1.46</v>
+        <v>0.16</v>
       </c>
       <c r="O293">
         <v>1</v>
       </c>
       <c r="Z293" t="s">
-        <v>710</v>
+        <v>737</v>
       </c>
     </row>
     <row r="294" spans="1:26">
       <c r="A294" t="s">
-        <v>714</v>
+        <v>741</v>
       </c>
       <c r="B294" s="1">
-        <v>5586000.0</v>
+        <v>245000.0</v>
       </c>
       <c r="C294" s="1">
-        <v>98.395</v>
+        <v>99.9</v>
       </c>
       <c r="D294" s="1">
-        <v>97.67388382</v>
+        <v>100.0</v>
       </c>
       <c r="E294" t="s">
         <v>8</v>
       </c>
       <c r="F294">
         <v>1.0</v>
       </c>
       <c r="G294" s="1">
-        <v>5456063.15</v>
+        <v>245000.0</v>
       </c>
       <c r="H294" s="1">
-        <v>40281.55</v>
+        <v>-245.0</v>
       </c>
       <c r="I294" s="1">
-        <v>0.73828965854253</v>
+        <v>-0.1</v>
       </c>
       <c r="J294">
-        <v>0.88</v>
+        <v>3.19</v>
       </c>
       <c r="K294" t="s">
-        <v>715</v>
+        <v>742</v>
       </c>
       <c r="L294" s="1">
-        <v>5496344.7</v>
+        <v>244755.0</v>
       </c>
       <c r="M294" s="1">
-        <v>5545703.06</v>
+        <v>252578.56</v>
       </c>
       <c r="N294" s="1">
-        <v>2.95</v>
+        <v>0.15</v>
       </c>
       <c r="O294">
         <v>1</v>
       </c>
       <c r="Z294" t="s">
-        <v>713</v>
+        <v>740</v>
       </c>
     </row>
     <row r="295" spans="1:26">
       <c r="A295" t="s">
-        <v>717</v>
+        <v>744</v>
       </c>
       <c r="B295" s="1">
-        <v>168000.0</v>
+        <v>345000.0</v>
       </c>
       <c r="C295" s="1">
-        <v>96.959</v>
+        <v>100.239</v>
       </c>
       <c r="D295" s="1">
-        <v>99.406</v>
+        <v>99.999</v>
       </c>
       <c r="E295" t="s">
         <v>8</v>
       </c>
       <c r="F295">
         <v>1.0</v>
       </c>
       <c r="G295" s="1">
-        <v>167002.08</v>
+        <v>344996.55</v>
       </c>
       <c r="H295" s="1">
-        <v>-4110.96</v>
+        <v>828.0</v>
       </c>
       <c r="I295" s="1">
-        <v>-2.4616220348872</v>
+        <v>0.240002400024</v>
       </c>
       <c r="J295">
-        <v>1.67</v>
-[...2 lines deleted...]
-        <v>718</v>
+        <v>0.07</v>
+      </c>
+      <c r="K295">
+        <v>242.05</v>
       </c>
       <c r="L295" s="1">
-        <v>162891.12</v>
+        <v>345824.55</v>
       </c>
       <c r="M295" s="1">
-        <v>165695.91</v>
+        <v>346066.6</v>
       </c>
       <c r="N295" s="1">
-        <v>0.09</v>
+        <v>0.2</v>
       </c>
       <c r="O295">
         <v>1</v>
       </c>
       <c r="Z295" t="s">
-        <v>716</v>
+        <v>743</v>
       </c>
     </row>
     <row r="296" spans="1:26">
       <c r="A296" t="s">
-        <v>720</v>
+        <v>746</v>
       </c>
       <c r="B296" s="1">
-        <v>446000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="C296" s="1">
-        <v>98.611</v>
+        <v>104.666</v>
       </c>
       <c r="D296" s="1">
-        <v>100.0</v>
+        <v>106.993</v>
       </c>
       <c r="E296" t="s">
         <v>8</v>
       </c>
       <c r="F296">
         <v>1.0</v>
       </c>
       <c r="G296" s="1">
-        <v>446000.0</v>
+        <v>320979.0</v>
       </c>
       <c r="H296" s="1">
-        <v>-6194.94</v>
+        <v>-6981.0</v>
       </c>
       <c r="I296" s="1">
-        <v>-1.389</v>
+        <v>-2.1749086388829</v>
       </c>
       <c r="J296">
-        <v>1.08</v>
+        <v>3.99</v>
       </c>
       <c r="K296" t="s">
-        <v>721</v>
+        <v>747</v>
       </c>
       <c r="L296" s="1">
-        <v>439805.06</v>
+        <v>313998.0</v>
       </c>
       <c r="M296" s="1">
-        <v>444633.3</v>
+        <v>325968.54</v>
       </c>
       <c r="N296" s="1">
-        <v>0.24</v>
+        <v>0.19</v>
       </c>
       <c r="O296">
         <v>1</v>
       </c>
       <c r="Z296" t="s">
-        <v>719</v>
+        <v>745</v>
       </c>
     </row>
     <row r="297" spans="1:26">
       <c r="A297" t="s">
-        <v>723</v>
+        <v>749</v>
       </c>
       <c r="B297" s="1">
-        <v>200000.0</v>
+        <v>203000.0</v>
       </c>
       <c r="C297" s="1">
-        <v>103.365</v>
+        <v>100.093</v>
       </c>
       <c r="D297" s="1">
-        <v>100.77</v>
+        <v>100.14531527</v>
       </c>
       <c r="E297" t="s">
         <v>8</v>
       </c>
       <c r="F297">
         <v>1.0</v>
       </c>
       <c r="G297" s="1">
-        <v>201540.0</v>
+        <v>203294.99</v>
       </c>
       <c r="H297" s="1">
-        <v>5190.0</v>
+        <v>-106.2</v>
       </c>
       <c r="I297" s="1">
-        <v>2.5751711818994</v>
+        <v>-0.052239359169648</v>
       </c>
       <c r="J297">
-        <v>0.88</v>
+        <v>3.9</v>
       </c>
       <c r="K297" t="s">
-        <v>724</v>
+        <v>750</v>
       </c>
       <c r="L297" s="1">
-        <v>206730.0</v>
+        <v>203188.79</v>
       </c>
       <c r="M297" s="1">
-        <v>208499.86</v>
+        <v>211108.57</v>
       </c>
       <c r="N297" s="1">
-        <v>0.11</v>
+        <v>0.12</v>
       </c>
       <c r="O297">
         <v>1</v>
       </c>
       <c r="Z297" t="s">
-        <v>722</v>
+        <v>748</v>
       </c>
     </row>
     <row r="298" spans="1:26">
       <c r="A298" t="s">
-        <v>726</v>
+        <v>752</v>
       </c>
       <c r="B298" s="1">
-        <v>300000.0</v>
+        <v>325000.0</v>
       </c>
       <c r="C298" s="1">
-        <v>100.104</v>
+        <v>99.65</v>
       </c>
       <c r="D298" s="1">
-        <v>99.076</v>
+        <v>100.0</v>
       </c>
       <c r="E298" t="s">
         <v>8</v>
       </c>
       <c r="F298">
         <v>1.0</v>
       </c>
       <c r="G298" s="1">
-        <v>297228.0</v>
+        <v>325000.0</v>
       </c>
       <c r="H298" s="1">
-        <v>3084.0</v>
+        <v>-1137.5</v>
       </c>
       <c r="I298" s="1">
-        <v>1.037587306714</v>
+        <v>-0.35</v>
       </c>
       <c r="J298">
-        <v>0.15</v>
-[...2 lines deleted...]
-        <v>454.11</v>
+        <v>3.06</v>
+      </c>
+      <c r="K298" t="s">
+        <v>753</v>
       </c>
       <c r="L298" s="1">
-        <v>300312.0</v>
+        <v>323862.5</v>
       </c>
       <c r="M298" s="1">
-        <v>300766.11</v>
+        <v>333794.14</v>
       </c>
       <c r="N298" s="1">
-        <v>0.16</v>
+        <v>0.19</v>
       </c>
       <c r="O298">
         <v>1</v>
       </c>
       <c r="Z298" t="s">
-        <v>725</v>
+        <v>751</v>
       </c>
     </row>
     <row r="299" spans="1:26">
       <c r="A299" t="s">
-        <v>728</v>
+        <v>755</v>
       </c>
       <c r="B299" s="1">
         <v>300000.0</v>
       </c>
       <c r="C299" s="1">
-        <v>101.187</v>
+        <v>99.31</v>
       </c>
       <c r="D299" s="1">
-        <v>98.69</v>
+        <v>99.07</v>
       </c>
       <c r="E299" t="s">
         <v>8</v>
       </c>
       <c r="F299">
         <v>1.0</v>
       </c>
       <c r="G299" s="1">
-        <v>296070.0</v>
+        <v>297210.0</v>
       </c>
       <c r="H299" s="1">
-        <v>7491.0</v>
+        <v>720.0</v>
       </c>
       <c r="I299" s="1">
-        <v>2.530144898166</v>
+        <v>0.24225295245786</v>
       </c>
       <c r="J299">
-        <v>2.91</v>
+        <v>1.49</v>
       </c>
       <c r="K299" t="s">
-        <v>729</v>
+        <v>756</v>
       </c>
       <c r="L299" s="1">
-        <v>303561.0</v>
+        <v>297930.0</v>
       </c>
       <c r="M299" s="1">
-        <v>312287.71</v>
+        <v>302397.6</v>
       </c>
       <c r="N299" s="1">
         <v>0.17</v>
       </c>
       <c r="O299">
         <v>1</v>
       </c>
       <c r="Z299" t="s">
-        <v>727</v>
+        <v>754</v>
       </c>
     </row>
     <row r="300" spans="1:26">
       <c r="A300" t="s">
-        <v>731</v>
+        <v>758</v>
       </c>
       <c r="B300" s="1">
-        <v>500000.0</v>
+        <v>323716.0</v>
       </c>
       <c r="C300" s="1">
-        <v>84.934</v>
+        <v>98.181</v>
       </c>
       <c r="D300" s="1">
-        <v>85.4208</v>
+        <v>98.42832606</v>
       </c>
       <c r="E300" t="s">
         <v>8</v>
       </c>
       <c r="F300">
         <v>1.0</v>
       </c>
       <c r="G300" s="1">
-        <v>427104.0</v>
+        <v>318628.24</v>
       </c>
       <c r="H300" s="1">
-        <v>-2434.0</v>
+        <v>-800.63</v>
       </c>
       <c r="I300" s="1">
-        <v>-0.56988461826628</v>
+        <v>-0.25127402392205</v>
       </c>
       <c r="J300">
-        <v>0.46</v>
-[...2 lines deleted...]
-        <v>732</v>
+        <v>0.01</v>
+      </c>
+      <c r="K300">
+        <v>39.91</v>
       </c>
       <c r="L300" s="1">
-        <v>424670.0</v>
+        <v>317827.61</v>
       </c>
       <c r="M300" s="1">
-        <v>426971.37</v>
+        <v>317867.52</v>
       </c>
       <c r="N300" s="1">
-        <v>0.23</v>
+        <v>0.18</v>
       </c>
       <c r="O300">
         <v>1</v>
       </c>
       <c r="Z300" t="s">
-        <v>730</v>
+        <v>757</v>
       </c>
     </row>
     <row r="301" spans="1:26">
       <c r="A301" t="s">
-        <v>734</v>
+        <v>760</v>
       </c>
       <c r="B301" s="1">
-        <v>500000.0</v>
+        <v>1293894.0</v>
       </c>
       <c r="C301" s="1">
-        <v>99.911</v>
+        <v>96.993</v>
       </c>
       <c r="D301" s="1">
-        <v>99.898</v>
+        <v>101.46976414</v>
       </c>
       <c r="E301" t="s">
         <v>8</v>
       </c>
       <c r="F301">
         <v>1.0</v>
       </c>
       <c r="G301" s="1">
-        <v>499490.0</v>
+        <v>1312911.19</v>
       </c>
       <c r="H301" s="1">
-        <v>65.0</v>
+        <v>-57924.58</v>
       </c>
       <c r="I301" s="1">
-        <v>0.01301327353901</v>
+        <v>-4.4119191336925</v>
       </c>
       <c r="J301">
-        <v>0.23</v>
+        <v>1.28</v>
       </c>
       <c r="K301" t="s">
-        <v>735</v>
+        <v>761</v>
       </c>
       <c r="L301" s="1">
-        <v>499555.0</v>
+        <v>1254986.61</v>
       </c>
       <c r="M301" s="1">
-        <v>500705.68</v>
+        <v>1271559.09</v>
       </c>
       <c r="N301" s="1">
-        <v>0.27</v>
+        <v>0.74</v>
       </c>
       <c r="O301">
         <v>1</v>
       </c>
       <c r="Z301" t="s">
-        <v>733</v>
+        <v>759</v>
       </c>
     </row>
     <row r="302" spans="1:26">
       <c r="A302" t="s">
-        <v>737</v>
+        <v>763</v>
       </c>
       <c r="B302" s="1">
-        <v>181000.0</v>
+        <v>864227.0</v>
       </c>
       <c r="C302" s="1">
-        <v>100.771</v>
+        <v>102.889</v>
       </c>
       <c r="D302" s="1">
-        <v>99.609</v>
+        <v>118.79468704</v>
       </c>
       <c r="E302" t="s">
         <v>8</v>
       </c>
       <c r="F302">
         <v>1.0</v>
       </c>
       <c r="G302" s="1">
-        <v>180292.29</v>
+        <v>1026655.76</v>
       </c>
       <c r="H302" s="1">
-        <v>2103.22</v>
+        <v>-137461.24</v>
       </c>
       <c r="I302" s="1">
-        <v>1.1665612545051</v>
+        <v>-13.389224056952</v>
       </c>
       <c r="J302">
-        <v>0.5</v>
-[...2 lines deleted...]
-        <v>912.44</v>
+        <v>1.92</v>
+      </c>
+      <c r="K302" t="s">
+        <v>764</v>
       </c>
       <c r="L302" s="1">
-        <v>182395.51</v>
+        <v>889194.52</v>
       </c>
       <c r="M302" s="1">
-        <v>183307.95</v>
+        <v>905798.33</v>
       </c>
       <c r="N302" s="1">
-        <v>0.1</v>
+        <v>0.52</v>
       </c>
       <c r="O302">
         <v>1</v>
       </c>
       <c r="Z302" t="s">
-        <v>736</v>
+        <v>762</v>
       </c>
     </row>
     <row r="303" spans="1:26">
       <c r="A303" t="s">
-        <v>739</v>
+        <v>766</v>
       </c>
       <c r="B303" s="1">
-        <v>141000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="C303" s="1">
-        <v>101.861</v>
+        <v>97.693</v>
       </c>
       <c r="D303" s="1">
-        <v>99.813</v>
+        <v>99.794</v>
       </c>
       <c r="E303" t="s">
         <v>8</v>
       </c>
       <c r="F303">
         <v>1.0</v>
       </c>
       <c r="G303" s="1">
-        <v>140736.33</v>
+        <v>99794.0</v>
       </c>
       <c r="H303" s="1">
-        <v>2887.68</v>
+        <v>-2101.0</v>
       </c>
       <c r="I303" s="1">
-        <v>2.0518369350686</v>
+        <v>-2.1053369942081</v>
       </c>
       <c r="J303">
-        <v>0.44</v>
-[...2 lines deleted...]
-        <v>613.74</v>
+        <v>1.32</v>
+      </c>
+      <c r="K303" t="s">
+        <v>767</v>
       </c>
       <c r="L303" s="1">
-        <v>143624.01</v>
+        <v>97693.0</v>
       </c>
       <c r="M303" s="1">
-        <v>144237.75</v>
+        <v>99016.29</v>
       </c>
       <c r="N303" s="1">
-        <v>0.08</v>
+        <v>0.06</v>
       </c>
       <c r="O303">
         <v>1</v>
       </c>
       <c r="Z303" t="s">
-        <v>738</v>
+        <v>765</v>
       </c>
     </row>
     <row r="304" spans="1:26">
       <c r="A304" t="s">
-        <v>741</v>
+        <v>769</v>
       </c>
       <c r="B304" s="1">
-        <v>191000.0</v>
+        <v>241000.0</v>
       </c>
       <c r="C304" s="1">
-        <v>103.669</v>
+        <v>99.753</v>
       </c>
       <c r="D304" s="1">
-        <v>100.0</v>
+        <v>99.888</v>
       </c>
       <c r="E304" t="s">
         <v>8</v>
       </c>
       <c r="F304">
         <v>1.0</v>
       </c>
       <c r="G304" s="1">
-        <v>191000.0</v>
+        <v>240730.08</v>
       </c>
       <c r="H304" s="1">
-        <v>7007.79</v>
+        <v>-325.35</v>
       </c>
       <c r="I304" s="1">
-        <v>3.669</v>
+        <v>-0.13515136953388</v>
       </c>
       <c r="J304">
-        <v>3.11</v>
-[...2 lines deleted...]
-        <v>742</v>
+        <v>0.37</v>
+      </c>
+      <c r="K304">
+        <v>895.5</v>
       </c>
       <c r="L304" s="1">
-        <v>198007.79</v>
+        <v>240404.73</v>
       </c>
       <c r="M304" s="1">
-        <v>203941.39</v>
+        <v>241300.23</v>
       </c>
       <c r="N304" s="1">
-        <v>0.11</v>
+        <v>0.14</v>
       </c>
       <c r="O304">
         <v>1</v>
       </c>
       <c r="Z304" t="s">
-        <v>740</v>
+        <v>768</v>
       </c>
     </row>
     <row r="305" spans="1:26">
       <c r="A305" t="s">
-        <v>744</v>
+        <v>771</v>
       </c>
       <c r="B305" s="1">
-        <v>500000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="C305" s="1">
-        <v>98.485</v>
+        <v>97.828</v>
       </c>
       <c r="D305" s="1">
-        <v>99.423</v>
+        <v>99.224</v>
       </c>
       <c r="E305" t="s">
         <v>8</v>
       </c>
       <c r="F305">
         <v>1.0</v>
       </c>
       <c r="G305" s="1">
-        <v>497115.0</v>
+        <v>198448.0</v>
       </c>
       <c r="H305" s="1">
-        <v>-4690.0</v>
+        <v>-2792.0</v>
       </c>
       <c r="I305" s="1">
-        <v>-0.94344366997576</v>
+        <v>-1.4069176812062</v>
       </c>
       <c r="J305">
-        <v>0.9</v>
+        <v>2.17</v>
       </c>
       <c r="K305" t="s">
-        <v>745</v>
+        <v>772</v>
       </c>
       <c r="L305" s="1">
-        <v>492425.0</v>
+        <v>195656.0</v>
       </c>
       <c r="M305" s="1">
-        <v>496904.45</v>
+        <v>200001.21</v>
       </c>
       <c r="N305" s="1">
-        <v>0.26</v>
+        <v>0.12</v>
       </c>
       <c r="O305">
         <v>1</v>
       </c>
       <c r="Z305" t="s">
-        <v>743</v>
+        <v>770</v>
       </c>
     </row>
     <row r="306" spans="1:26">
       <c r="A306" t="s">
-        <v>747</v>
+        <v>774</v>
       </c>
       <c r="B306" s="1">
-        <v>100000.0</v>
+        <v>173000.0</v>
       </c>
       <c r="C306" s="1">
-        <v>98.48</v>
+        <v>98.576</v>
       </c>
       <c r="D306" s="1">
-        <v>97.59</v>
+        <v>100.0</v>
       </c>
       <c r="E306" t="s">
         <v>8</v>
       </c>
       <c r="F306">
         <v>1.0</v>
       </c>
       <c r="G306" s="1">
-        <v>97590.0</v>
+        <v>173000.0</v>
       </c>
       <c r="H306" s="1">
-        <v>890.0</v>
+        <v>-2463.52</v>
       </c>
       <c r="I306" s="1">
-        <v>0.91197868634081</v>
+        <v>-1.424</v>
       </c>
       <c r="J306">
-        <v>1.87</v>
-[...2 lines deleted...]
-        <v>748</v>
+        <v>0.05</v>
+      </c>
+      <c r="K306">
+        <v>87.16</v>
       </c>
       <c r="L306" s="1">
-        <v>98480.0</v>
+        <v>170536.48</v>
       </c>
       <c r="M306" s="1">
-        <v>100349.86</v>
+        <v>170623.64</v>
       </c>
       <c r="N306" s="1">
-        <v>0.05</v>
+        <v>0.1</v>
       </c>
       <c r="O306">
         <v>1</v>
       </c>
       <c r="Z306" t="s">
-        <v>746</v>
+        <v>773</v>
       </c>
     </row>
     <row r="307" spans="1:26">
       <c r="A307" t="s">
-        <v>750</v>
+        <v>776</v>
       </c>
       <c r="B307" s="1">
-        <v>216000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="C307" s="1">
-        <v>98.673</v>
+        <v>99.039</v>
       </c>
       <c r="D307" s="1">
-        <v>99.947</v>
+        <v>101.2</v>
       </c>
       <c r="E307" t="s">
         <v>8</v>
       </c>
       <c r="F307">
         <v>1.0</v>
       </c>
       <c r="G307" s="1">
-        <v>215885.52</v>
+        <v>202400.0</v>
       </c>
       <c r="H307" s="1">
-        <v>-2751.84</v>
+        <v>-4322.0</v>
       </c>
       <c r="I307" s="1">
-        <v>-1.2746755780564</v>
+        <v>-2.1353754940711</v>
       </c>
       <c r="J307">
-        <v>2.16</v>
+        <v>1.39</v>
       </c>
       <c r="K307" t="s">
-        <v>751</v>
+        <v>777</v>
       </c>
       <c r="L307" s="1">
-        <v>213133.68</v>
+        <v>198078.0</v>
       </c>
       <c r="M307" s="1">
-        <v>217793.95</v>
+        <v>200855.53</v>
       </c>
       <c r="N307" s="1">
         <v>0.12</v>
       </c>
       <c r="O307">
         <v>1</v>
       </c>
       <c r="Z307" t="s">
-        <v>749</v>
+        <v>775</v>
       </c>
     </row>
     <row r="308" spans="1:26">
       <c r="A308" t="s">
-        <v>753</v>
+        <v>779</v>
       </c>
       <c r="B308" s="1">
-        <v>238000.0</v>
+        <v>558000.0</v>
       </c>
       <c r="C308" s="1">
-        <v>101.872</v>
+        <v>98.027</v>
       </c>
       <c r="D308" s="1">
-        <v>100.0</v>
+        <v>99.728</v>
       </c>
       <c r="E308" t="s">
         <v>8</v>
       </c>
       <c r="F308">
         <v>1.0</v>
       </c>
       <c r="G308" s="1">
-        <v>238000.0</v>
+        <v>556482.24</v>
       </c>
       <c r="H308" s="1">
-        <v>4455.36</v>
+        <v>-9491.58</v>
       </c>
       <c r="I308" s="1">
-        <v>1.872</v>
+        <v>-1.7056393390021</v>
       </c>
       <c r="J308">
-        <v>1.17</v>
+        <v>1.53</v>
       </c>
       <c r="K308" t="s">
-        <v>754</v>
+        <v>780</v>
       </c>
       <c r="L308" s="1">
-        <v>242455.36</v>
+        <v>546990.66</v>
       </c>
       <c r="M308" s="1">
-        <v>245229.98</v>
+        <v>555536.47</v>
       </c>
       <c r="N308" s="1">
-        <v>0.13</v>
+        <v>0.32</v>
       </c>
       <c r="O308">
         <v>1</v>
       </c>
       <c r="Z308" t="s">
-        <v>752</v>
+        <v>778</v>
       </c>
     </row>
     <row r="309" spans="1:26">
       <c r="A309" t="s">
-        <v>756</v>
+        <v>782</v>
       </c>
       <c r="B309" s="1">
-        <v>600000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="C309" s="1">
-        <v>98.855</v>
+        <v>104.376</v>
       </c>
       <c r="D309" s="1">
-        <v>99.779</v>
+        <v>99.29</v>
       </c>
       <c r="E309" t="s">
         <v>8</v>
       </c>
       <c r="F309">
         <v>1.0</v>
       </c>
       <c r="G309" s="1">
-        <v>598674.0</v>
+        <v>397160.0</v>
       </c>
       <c r="H309" s="1">
-        <v>-5544.0</v>
+        <v>20344.0</v>
       </c>
       <c r="I309" s="1">
-        <v>-0.92604656290402</v>
+        <v>5.1223688186121</v>
       </c>
       <c r="J309">
-        <v>1.23</v>
+        <v>1.38</v>
       </c>
       <c r="K309" t="s">
-        <v>757</v>
+        <v>783</v>
       </c>
       <c r="L309" s="1">
-        <v>593130.0</v>
+        <v>417504.0</v>
       </c>
       <c r="M309" s="1">
-        <v>600527.26</v>
+        <v>423040.99</v>
       </c>
       <c r="N309" s="1">
-        <v>0.32</v>
+        <v>0.24</v>
       </c>
       <c r="O309">
         <v>1</v>
       </c>
       <c r="Z309" t="s">
-        <v>755</v>
+        <v>781</v>
       </c>
     </row>
     <row r="310" spans="1:26">
       <c r="A310" t="s">
-        <v>759</v>
+        <v>785</v>
       </c>
       <c r="B310" s="1">
-        <v>420000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="C310" s="1">
-        <v>98.647</v>
+        <v>97.021</v>
       </c>
       <c r="D310" s="1">
-        <v>100.0</v>
+        <v>97.26</v>
       </c>
       <c r="E310" t="s">
         <v>8</v>
       </c>
       <c r="F310">
         <v>1.0</v>
       </c>
       <c r="G310" s="1">
-        <v>420000.0</v>
+        <v>97260.0</v>
       </c>
       <c r="H310" s="1">
-        <v>-5682.6</v>
+        <v>-239.0</v>
       </c>
       <c r="I310" s="1">
-        <v>-1.353</v>
+        <v>-0.24573308657207</v>
       </c>
       <c r="J310">
-        <v>0.34</v>
+        <v>1.13</v>
       </c>
       <c r="K310" t="s">
-        <v>760</v>
+        <v>786</v>
       </c>
       <c r="L310" s="1">
-        <v>414317.4</v>
+        <v>97021.0</v>
       </c>
       <c r="M310" s="1">
-        <v>415757.94</v>
+        <v>98151.14</v>
       </c>
       <c r="N310" s="1">
-        <v>0.22</v>
+        <v>0.06</v>
       </c>
       <c r="O310">
         <v>1</v>
       </c>
       <c r="Z310" t="s">
-        <v>758</v>
+        <v>784</v>
       </c>
     </row>
     <row r="311" spans="1:26">
       <c r="A311" t="s">
-        <v>762</v>
+        <v>788</v>
       </c>
       <c r="B311" s="1">
-        <v>160000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="C311" s="1">
-        <v>98.513</v>
+        <v>99.688</v>
       </c>
       <c r="D311" s="1">
-        <v>99.215</v>
+        <v>102.47</v>
       </c>
       <c r="E311" t="s">
         <v>8</v>
       </c>
       <c r="F311">
         <v>1.0</v>
       </c>
       <c r="G311" s="1">
-        <v>158744.0</v>
+        <v>102470.0</v>
       </c>
       <c r="H311" s="1">
-        <v>-1123.2</v>
+        <v>-2782.0</v>
       </c>
       <c r="I311" s="1">
-        <v>-0.70755430126493</v>
+        <v>-2.7149409583293</v>
       </c>
       <c r="J311">
-        <v>0.38</v>
-[...2 lines deleted...]
-        <v>608.22</v>
+        <v>1.02</v>
+      </c>
+      <c r="K311" t="s">
+        <v>789</v>
       </c>
       <c r="L311" s="1">
-        <v>157620.8</v>
+        <v>99688.0</v>
       </c>
       <c r="M311" s="1">
-        <v>158229.02</v>
+        <v>100707.18</v>
       </c>
       <c r="N311" s="1">
-        <v>0.08</v>
+        <v>0.06</v>
       </c>
       <c r="O311">
         <v>1</v>
       </c>
       <c r="Z311" t="s">
-        <v>761</v>
+        <v>787</v>
       </c>
     </row>
     <row r="312" spans="1:26">
       <c r="A312" t="s">
-        <v>764</v>
+        <v>791</v>
       </c>
       <c r="B312" s="1">
-        <v>400000.0</v>
+        <v>476882.6</v>
       </c>
       <c r="C312" s="1">
-        <v>100.867</v>
+        <v>97.596</v>
       </c>
       <c r="D312" s="1">
-        <v>101.669</v>
+        <v>96.06727736</v>
       </c>
       <c r="E312" t="s">
         <v>8</v>
       </c>
       <c r="F312">
         <v>1.0</v>
       </c>
       <c r="G312" s="1">
-        <v>406676.0</v>
+        <v>458128.13</v>
       </c>
       <c r="H312" s="1">
-        <v>-3208.0</v>
+        <v>7290.21</v>
       </c>
       <c r="I312" s="1">
-        <v>-0.78883435462137</v>
+        <v>1.5913037254447</v>
       </c>
       <c r="J312">
-        <v>1.03</v>
+        <v>0.54</v>
       </c>
       <c r="K312" t="s">
-        <v>765</v>
+        <v>792</v>
       </c>
       <c r="L312" s="1">
-        <v>403468.0</v>
+        <v>465418.34</v>
       </c>
       <c r="M312" s="1">
-        <v>407585.53</v>
+        <v>467969.99</v>
       </c>
       <c r="N312" s="1">
-        <v>0.22</v>
+        <v>0.27</v>
       </c>
       <c r="O312">
         <v>1</v>
       </c>
       <c r="Z312" t="s">
-        <v>763</v>
+        <v>790</v>
       </c>
     </row>
     <row r="313" spans="1:26">
       <c r="A313" t="s">
-        <v>767</v>
+        <v>794</v>
       </c>
       <c r="B313" s="1">
-        <v>270000.0</v>
+        <v>288706.2</v>
       </c>
       <c r="C313" s="1">
-        <v>100.243</v>
+        <v>80.373</v>
       </c>
       <c r="D313" s="1">
-        <v>100.0</v>
+        <v>84.04139572</v>
       </c>
       <c r="E313" t="s">
         <v>8</v>
       </c>
       <c r="F313">
         <v>1.0</v>
       </c>
       <c r="G313" s="1">
-        <v>270000.0</v>
+        <v>242632.72</v>
       </c>
       <c r="H313" s="1">
-        <v>656.1</v>
+        <v>-10590.89</v>
       </c>
       <c r="I313" s="1">
-        <v>0.243</v>
+        <v>-4.3649883659549</v>
       </c>
       <c r="J313">
-        <v>0.32</v>
-[...2 lines deleted...]
-        <v>859.51</v>
+        <v>0.7</v>
+      </c>
+      <c r="K313" t="s">
+        <v>795</v>
       </c>
       <c r="L313" s="1">
-        <v>270656.1</v>
+        <v>232041.83</v>
       </c>
       <c r="M313" s="1">
-        <v>271515.61</v>
+        <v>234049.33</v>
       </c>
       <c r="N313" s="1">
         <v>0.14</v>
       </c>
       <c r="O313">
         <v>1</v>
       </c>
       <c r="Z313" t="s">
-        <v>766</v>
+        <v>793</v>
       </c>
     </row>
     <row r="314" spans="1:26">
       <c r="A314" t="s">
-        <v>769</v>
+        <v>797</v>
       </c>
       <c r="B314" s="1">
-        <v>245000.0</v>
+        <v>357544.0</v>
       </c>
       <c r="C314" s="1">
-        <v>100.694</v>
+        <v>92.213</v>
       </c>
       <c r="D314" s="1">
-        <v>100.0</v>
+        <v>92.60258038</v>
       </c>
       <c r="E314" t="s">
         <v>8</v>
       </c>
       <c r="F314">
         <v>1.0</v>
       </c>
       <c r="G314" s="1">
-        <v>245000.0</v>
+        <v>331094.97</v>
       </c>
       <c r="H314" s="1">
-        <v>1700.3</v>
+        <v>-1392.92</v>
       </c>
       <c r="I314" s="1">
-        <v>0.694</v>
+        <v>-0.42070104538284</v>
       </c>
       <c r="J314">
-        <v>2.92</v>
-[...2 lines deleted...]
-        <v>770</v>
+        <v>0.02</v>
+      </c>
+      <c r="K314">
+        <v>80.81</v>
       </c>
       <c r="L314" s="1">
-        <v>246700.3</v>
+        <v>329702.05</v>
       </c>
       <c r="M314" s="1">
-        <v>253865.8</v>
+        <v>329782.86</v>
       </c>
       <c r="N314" s="1">
-        <v>0.14</v>
+        <v>0.19</v>
       </c>
       <c r="O314">
         <v>1</v>
       </c>
       <c r="Z314" t="s">
-        <v>768</v>
+        <v>796</v>
       </c>
     </row>
     <row r="315" spans="1:26">
       <c r="A315" t="s">
-        <v>772</v>
+        <v>799</v>
       </c>
       <c r="B315" s="1">
-        <v>300000.0</v>
+        <v>808134.15</v>
       </c>
       <c r="C315" s="1">
-        <v>105.694</v>
+        <v>102.002</v>
       </c>
       <c r="D315" s="1">
-        <v>106.993</v>
+        <v>106.71565235</v>
       </c>
       <c r="E315" t="s">
         <v>8</v>
       </c>
       <c r="F315">
         <v>1.0</v>
       </c>
       <c r="G315" s="1">
-        <v>320979.0</v>
+        <v>862405.63</v>
       </c>
       <c r="H315" s="1">
-        <v>-3897.0</v>
+        <v>-38092.64</v>
       </c>
       <c r="I315" s="1">
-        <v>-1.2140981185685</v>
+        <v>-4.4170212571548</v>
       </c>
       <c r="J315">
-        <v>3.64</v>
+        <v>1.75</v>
       </c>
       <c r="K315" t="s">
-        <v>773</v>
+        <v>800</v>
       </c>
       <c r="L315" s="1">
-        <v>317082.0</v>
+        <v>824312.99</v>
       </c>
       <c r="M315" s="1">
-        <v>328016.63</v>
+        <v>838474.16</v>
       </c>
       <c r="N315" s="1">
-        <v>0.17</v>
+        <v>0.48</v>
       </c>
       <c r="O315">
         <v>1</v>
       </c>
       <c r="Z315" t="s">
-        <v>771</v>
+        <v>798</v>
       </c>
     </row>
     <row r="316" spans="1:26">
       <c r="A316" t="s">
-        <v>775</v>
+        <v>802</v>
       </c>
       <c r="B316" s="1">
-        <v>203000.0</v>
+        <v>206000.0</v>
       </c>
       <c r="C316" s="1">
-        <v>100.689</v>
+        <v>100.019</v>
       </c>
       <c r="D316" s="1">
-        <v>100.14531527</v>
+        <v>99.958</v>
       </c>
       <c r="E316" t="s">
         <v>8</v>
       </c>
       <c r="F316">
         <v>1.0</v>
       </c>
       <c r="G316" s="1">
-        <v>203294.99</v>
+        <v>205913.48</v>
       </c>
       <c r="H316" s="1">
-        <v>1103.68</v>
+        <v>125.66</v>
       </c>
       <c r="I316" s="1">
-        <v>0.54289581853444</v>
+        <v>0.061025630764921</v>
       </c>
       <c r="J316">
-        <v>3.61</v>
+        <v>0.78</v>
       </c>
       <c r="K316" t="s">
-        <v>776</v>
+        <v>803</v>
       </c>
       <c r="L316" s="1">
-        <v>204398.67</v>
+        <v>206039.14</v>
       </c>
       <c r="M316" s="1">
-        <v>211717.79</v>
+        <v>207647.63</v>
       </c>
       <c r="N316" s="1">
-        <v>0.11</v>
+        <v>0.12</v>
       </c>
       <c r="O316">
         <v>1</v>
       </c>
       <c r="Z316" t="s">
-        <v>774</v>
+        <v>801</v>
       </c>
     </row>
     <row r="317" spans="1:26">
       <c r="A317" t="s">
-        <v>778</v>
+        <v>805</v>
       </c>
       <c r="B317" s="1">
-        <v>325000.0</v>
+        <v>237000.0</v>
       </c>
       <c r="C317" s="1">
-        <v>100.5</v>
+        <v>97.525</v>
       </c>
       <c r="D317" s="1">
-        <v>100.0</v>
+        <v>99.422</v>
       </c>
       <c r="E317" t="s">
         <v>8</v>
       </c>
       <c r="F317">
         <v>1.0</v>
       </c>
       <c r="G317" s="1">
-        <v>325000.0</v>
+        <v>235630.14</v>
       </c>
       <c r="H317" s="1">
-        <v>1625.0</v>
+        <v>-4495.89</v>
       </c>
       <c r="I317" s="1">
-        <v>0.5</v>
+        <v>-1.9080284041761</v>
       </c>
       <c r="J317">
-        <v>2.79</v>
+        <v>1.24</v>
       </c>
       <c r="K317" t="s">
-        <v>779</v>
+        <v>806</v>
       </c>
       <c r="L317" s="1">
-        <v>326625.0</v>
+        <v>231134.25</v>
       </c>
       <c r="M317" s="1">
-        <v>335697.17</v>
+        <v>234067.53</v>
       </c>
       <c r="N317" s="1">
-        <v>0.18</v>
+        <v>0.14</v>
       </c>
       <c r="O317">
         <v>1</v>
       </c>
       <c r="Z317" t="s">
-        <v>777</v>
+        <v>804</v>
       </c>
     </row>
     <row r="318" spans="1:26">
       <c r="A318" t="s">
-        <v>781</v>
+        <v>808</v>
       </c>
       <c r="B318" s="1">
-        <v>300000.0</v>
+        <v>267000.0</v>
       </c>
       <c r="C318" s="1">
-        <v>99.659</v>
+        <v>100.292</v>
       </c>
       <c r="D318" s="1">
-        <v>99.07</v>
+        <v>100.0</v>
       </c>
       <c r="E318" t="s">
         <v>8</v>
       </c>
       <c r="F318">
         <v>1.0</v>
       </c>
       <c r="G318" s="1">
-        <v>297210.0</v>
+        <v>267000.0</v>
       </c>
       <c r="H318" s="1">
-        <v>1767.0</v>
+        <v>779.64</v>
       </c>
       <c r="I318" s="1">
-        <v>0.59452912082366</v>
+        <v>0.292</v>
       </c>
       <c r="J318">
-        <v>1.21</v>
+        <v>0.84</v>
       </c>
       <c r="K318" t="s">
-        <v>782</v>
+        <v>809</v>
       </c>
       <c r="L318" s="1">
-        <v>298977.0</v>
+        <v>267779.64</v>
       </c>
       <c r="M318" s="1">
-        <v>302618.4</v>
+        <v>270032.68</v>
       </c>
       <c r="N318" s="1">
         <v>0.16</v>
       </c>
       <c r="O318">
         <v>1</v>
       </c>
       <c r="Z318" t="s">
-        <v>780</v>
+        <v>807</v>
       </c>
     </row>
     <row r="319" spans="1:26">
       <c r="A319" t="s">
-        <v>784</v>
+        <v>811</v>
       </c>
       <c r="B319" s="1">
-        <v>333716.0</v>
+        <v>350000.0</v>
       </c>
       <c r="C319" s="1">
-        <v>98.151</v>
+        <v>88.788</v>
       </c>
       <c r="D319" s="1">
-        <v>98.42832528</v>
+        <v>88.621</v>
       </c>
       <c r="E319" t="s">
         <v>8</v>
       </c>
       <c r="F319">
         <v>1.0</v>
       </c>
       <c r="G319" s="1">
-        <v>328471.07</v>
+        <v>310173.5</v>
       </c>
       <c r="H319" s="1">
-        <v>-925.48</v>
+        <v>584.5</v>
       </c>
       <c r="I319" s="1">
-        <v>-0.28175388474851</v>
+        <v>0.1884429198497</v>
       </c>
       <c r="J319">
-        <v>0.71</v>
-[...2 lines deleted...]
-        <v>785</v>
+        <v>0.15</v>
+      </c>
+      <c r="K319">
+        <v>529.79</v>
       </c>
       <c r="L319" s="1">
-        <v>327545.59</v>
+        <v>310758.0</v>
       </c>
       <c r="M319" s="1">
-        <v>329904.46</v>
+        <v>311287.79</v>
       </c>
       <c r="N319" s="1">
         <v>0.18</v>
       </c>
       <c r="O319">
         <v>1</v>
       </c>
       <c r="Z319" t="s">
-        <v>783</v>
+        <v>810</v>
       </c>
     </row>
     <row r="320" spans="1:26">
       <c r="A320" t="s">
-        <v>787</v>
+        <v>813</v>
       </c>
       <c r="B320" s="1">
-        <v>1333894.0</v>
+        <v>300000.0</v>
       </c>
       <c r="C320" s="1">
-        <v>97.97</v>
+        <v>74.62</v>
       </c>
       <c r="D320" s="1">
-        <v>101.49226775</v>
+        <v>74.37666667</v>
       </c>
       <c r="E320" t="s">
         <v>8</v>
       </c>
       <c r="F320">
         <v>1.0</v>
       </c>
       <c r="G320" s="1">
-        <v>1353799.27</v>
+        <v>223130.0</v>
       </c>
       <c r="H320" s="1">
-        <v>-46983.32</v>
+        <v>730.0</v>
       </c>
       <c r="I320" s="1">
-        <v>-3.4704790467201</v>
+        <v>0.32716353695155</v>
       </c>
       <c r="J320">
-        <v>1.1</v>
+        <v>0.51</v>
       </c>
       <c r="K320" t="s">
-        <v>788</v>
+        <v>814</v>
       </c>
       <c r="L320" s="1">
-        <v>1306815.95</v>
+        <v>223860.0</v>
       </c>
       <c r="M320" s="1">
-        <v>1321433.97</v>
+        <v>225376.44</v>
       </c>
       <c r="N320" s="1">
-        <v>0.7</v>
+        <v>0.13</v>
       </c>
       <c r="O320">
         <v>1</v>
       </c>
       <c r="Z320" t="s">
-        <v>786</v>
+        <v>812</v>
       </c>
     </row>
     <row r="321" spans="1:26">
       <c r="A321" t="s">
-        <v>790</v>
+        <v>816</v>
       </c>
       <c r="B321" s="1">
-        <v>884227.0</v>
+        <v>200000.0</v>
       </c>
       <c r="C321" s="1">
-        <v>104.451</v>
+        <v>98.201</v>
       </c>
       <c r="D321" s="1">
-        <v>118.94383117</v>
+        <v>99.985</v>
       </c>
       <c r="E321" t="s">
         <v>8</v>
       </c>
       <c r="F321">
         <v>1.0</v>
       </c>
       <c r="G321" s="1">
-        <v>1051733.47</v>
+        <v>199970.0</v>
       </c>
       <c r="H321" s="1">
-        <v>-128149.53</v>
+        <v>-3568.0</v>
       </c>
       <c r="I321" s="1">
-        <v>-12.184601294471</v>
+        <v>-1.784267640146</v>
       </c>
       <c r="J321">
-        <v>1.64</v>
-[...2 lines deleted...]
-        <v>791</v>
+        <v>0.36</v>
+      </c>
+      <c r="K321">
+        <v>721.23</v>
       </c>
       <c r="L321" s="1">
-        <v>923583.94</v>
+        <v>196402.0</v>
       </c>
       <c r="M321" s="1">
-        <v>938119.18</v>
+        <v>197123.23</v>
       </c>
       <c r="N321" s="1">
-        <v>0.5</v>
+        <v>0.11</v>
       </c>
       <c r="O321">
         <v>1</v>
       </c>
       <c r="Z321" t="s">
-        <v>789</v>
+        <v>815</v>
       </c>
     </row>
     <row r="322" spans="1:26">
       <c r="A322" t="s">
-        <v>793</v>
+        <v>818</v>
       </c>
       <c r="B322" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="C322" s="1">
-        <v>98.582</v>
+        <v>100.95</v>
       </c>
       <c r="D322" s="1">
-        <v>99.794</v>
+        <v>100.0</v>
       </c>
       <c r="E322" t="s">
         <v>8</v>
       </c>
       <c r="F322">
         <v>1.0</v>
       </c>
       <c r="G322" s="1">
-        <v>99794.0</v>
+        <v>200000.0</v>
       </c>
       <c r="H322" s="1">
-        <v>-1212.0</v>
+        <v>1900.0</v>
       </c>
       <c r="I322" s="1">
-        <v>-1.2145018738602</v>
+        <v>0.95</v>
       </c>
       <c r="J322">
-        <v>1.06</v>
+        <v>3.39</v>
       </c>
       <c r="K322" t="s">
-        <v>794</v>
+        <v>819</v>
       </c>
       <c r="L322" s="1">
-        <v>98582.0</v>
+        <v>201900.0</v>
       </c>
       <c r="M322" s="1">
-        <v>99646.38</v>
+        <v>208675.3</v>
       </c>
       <c r="N322" s="1">
-        <v>0.05</v>
+        <v>0.12</v>
       </c>
       <c r="O322">
         <v>1</v>
       </c>
       <c r="Z322" t="s">
-        <v>792</v>
+        <v>817</v>
       </c>
     </row>
     <row r="323" spans="1:26">
       <c r="A323" t="s">
-        <v>796</v>
+        <v>821</v>
       </c>
       <c r="B323" s="1">
-        <v>241000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="C323" s="1">
-        <v>100.456</v>
+        <v>99.689</v>
       </c>
       <c r="D323" s="1">
-        <v>99.888</v>
+        <v>99.915</v>
       </c>
       <c r="E323" t="s">
         <v>8</v>
       </c>
       <c r="F323">
         <v>1.0</v>
       </c>
       <c r="G323" s="1">
-        <v>240730.08</v>
+        <v>299745.0</v>
       </c>
       <c r="H323" s="1">
-        <v>1368.88</v>
+        <v>-678.0</v>
       </c>
       <c r="I323" s="1">
-        <v>0.56863687329809</v>
+        <v>-0.22619226342391</v>
       </c>
       <c r="J323">
-        <v>0.08</v>
-[...2 lines deleted...]
-        <v>204.68</v>
+        <v>0.35</v>
+      </c>
+      <c r="K323" t="s">
+        <v>733</v>
       </c>
       <c r="L323" s="1">
-        <v>242098.96</v>
+        <v>299067.0</v>
       </c>
       <c r="M323" s="1">
-        <v>242303.64</v>
+        <v>300119.05</v>
       </c>
       <c r="N323" s="1">
-        <v>0.13</v>
+        <v>0.17</v>
       </c>
       <c r="O323">
         <v>1</v>
       </c>
       <c r="Z323" t="s">
-        <v>795</v>
+        <v>820</v>
       </c>
     </row>
     <row r="324" spans="1:26">
       <c r="A324" t="s">
-        <v>798</v>
+        <v>823</v>
       </c>
       <c r="B324" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="C324" s="1">
-        <v>98.4</v>
+        <v>98.124</v>
       </c>
       <c r="D324" s="1">
-        <v>99.224</v>
+        <v>100.66</v>
       </c>
       <c r="E324" t="s">
         <v>8</v>
       </c>
       <c r="F324">
         <v>1.0</v>
       </c>
       <c r="G324" s="1">
-        <v>198448.0</v>
+        <v>100660.0</v>
       </c>
       <c r="H324" s="1">
-        <v>-1648.0</v>
+        <v>-2536.0</v>
       </c>
       <c r="I324" s="1">
-        <v>-0.83044424735951</v>
+        <v>-2.5193721438506</v>
       </c>
       <c r="J324">
-        <v>1.93</v>
-[...2 lines deleted...]
-        <v>799</v>
+        <v>0.11</v>
+      </c>
+      <c r="K324">
+        <v>110.96</v>
       </c>
       <c r="L324" s="1">
-        <v>196800.0</v>
+        <v>98124.0</v>
       </c>
       <c r="M324" s="1">
-        <v>200664.38</v>
+        <v>98234.96</v>
       </c>
       <c r="N324" s="1">
-        <v>0.11</v>
+        <v>0.06</v>
       </c>
       <c r="O324">
         <v>1</v>
       </c>
       <c r="Z324" t="s">
-        <v>797</v>
+        <v>822</v>
       </c>
     </row>
     <row r="325" spans="1:26">
       <c r="A325" t="s">
-        <v>801</v>
+        <v>825</v>
       </c>
       <c r="B325" s="1">
-        <v>173000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="C325" s="1">
-        <v>99.985</v>
+        <v>99.765</v>
       </c>
       <c r="D325" s="1">
         <v>100.0</v>
       </c>
       <c r="E325" t="s">
         <v>8</v>
       </c>
       <c r="F325">
         <v>1.0</v>
       </c>
       <c r="G325" s="1">
-        <v>173000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="H325" s="1">
-        <v>-25.95</v>
+        <v>-470.0</v>
       </c>
       <c r="I325" s="1">
-        <v>-0.015</v>
+        <v>-0.235</v>
       </c>
       <c r="J325">
-        <v>3.46</v>
+        <v>1.02</v>
       </c>
       <c r="K325" t="s">
-        <v>802</v>
+        <v>826</v>
       </c>
       <c r="L325" s="1">
-        <v>172974.05</v>
+        <v>199530.0</v>
       </c>
       <c r="M325" s="1">
-        <v>178953.47</v>
+        <v>201567.67</v>
       </c>
       <c r="N325" s="1">
-        <v>0.1</v>
+        <v>0.12</v>
       </c>
       <c r="O325">
         <v>1</v>
       </c>
       <c r="Z325" t="s">
-        <v>800</v>
+        <v>824</v>
       </c>
     </row>
     <row r="326" spans="1:26">
       <c r="A326" t="s">
-        <v>804</v>
+        <v>828</v>
       </c>
       <c r="B326" s="1">
-        <v>200000.0</v>
+        <v>250000.0</v>
       </c>
       <c r="C326" s="1">
-        <v>99.798</v>
+        <v>97.612</v>
       </c>
       <c r="D326" s="1">
-        <v>101.2</v>
+        <v>99.7844</v>
       </c>
       <c r="E326" t="s">
         <v>8</v>
       </c>
       <c r="F326">
         <v>1.0</v>
       </c>
       <c r="G326" s="1">
-        <v>202400.0</v>
+        <v>249461.0</v>
       </c>
       <c r="H326" s="1">
-        <v>-2804.0</v>
+        <v>-5431.0</v>
       </c>
       <c r="I326" s="1">
-        <v>-1.3853754940711</v>
+        <v>-2.1770938142636</v>
       </c>
       <c r="J326">
-        <v>1.12</v>
+        <v>1.14</v>
       </c>
       <c r="K326" t="s">
-        <v>805</v>
+        <v>829</v>
       </c>
       <c r="L326" s="1">
-        <v>199596.0</v>
+        <v>244030.0</v>
       </c>
       <c r="M326" s="1">
-        <v>201826.14</v>
+        <v>246873.32</v>
       </c>
       <c r="N326" s="1">
-        <v>0.11</v>
+        <v>0.14</v>
       </c>
       <c r="O326">
         <v>1</v>
       </c>
       <c r="Z326" t="s">
-        <v>803</v>
+        <v>827</v>
       </c>
     </row>
     <row r="327" spans="1:26">
       <c r="A327" t="s">
-        <v>807</v>
+        <v>831</v>
       </c>
       <c r="B327" s="1">
-        <v>558000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="C327" s="1">
-        <v>98.639</v>
+        <v>98.233</v>
       </c>
       <c r="D327" s="1">
-        <v>99.728</v>
+        <v>99.326</v>
       </c>
       <c r="E327" t="s">
         <v>8</v>
       </c>
       <c r="F327">
         <v>1.0</v>
       </c>
       <c r="G327" s="1">
-        <v>556482.24</v>
+        <v>99326.0</v>
       </c>
       <c r="H327" s="1">
-        <v>-6076.62</v>
+        <v>-1093.0</v>
       </c>
       <c r="I327" s="1">
-        <v>-1.091970158832</v>
+        <v>-1.1004168092946</v>
       </c>
       <c r="J327">
-        <v>1.29</v>
+        <v>1.22</v>
       </c>
       <c r="K327" t="s">
-        <v>808</v>
+        <v>832</v>
       </c>
       <c r="L327" s="1">
-        <v>550405.62</v>
+        <v>98233.0</v>
       </c>
       <c r="M327" s="1">
-        <v>557609.94</v>
+        <v>99454.58</v>
       </c>
       <c r="N327" s="1">
-        <v>0.3</v>
+        <v>0.06</v>
       </c>
       <c r="O327">
         <v>1</v>
       </c>
       <c r="Z327" t="s">
-        <v>806</v>
+        <v>830</v>
       </c>
     </row>
     <row r="328" spans="1:26">
       <c r="A328" t="s">
-        <v>810</v>
+        <v>834</v>
       </c>
       <c r="B328" s="1">
-        <v>400000.0</v>
+        <v>212000.0</v>
       </c>
       <c r="C328" s="1">
-        <v>104.905</v>
+        <v>98.159</v>
       </c>
       <c r="D328" s="1">
-        <v>99.29</v>
+        <v>100.0</v>
       </c>
       <c r="E328" t="s">
         <v>8</v>
       </c>
       <c r="F328">
         <v>1.0</v>
       </c>
       <c r="G328" s="1">
-        <v>397160.0</v>
+        <v>212000.0</v>
       </c>
       <c r="H328" s="1">
-        <v>22460.0</v>
+        <v>-3902.92</v>
       </c>
       <c r="I328" s="1">
-        <v>5.655151576191</v>
+        <v>-1.841</v>
       </c>
       <c r="J328">
-        <v>0.99</v>
+        <v>1.53</v>
       </c>
       <c r="K328" t="s">
-        <v>811</v>
+        <v>835</v>
       </c>
       <c r="L328" s="1">
-        <v>419620.0</v>
+        <v>208097.08</v>
       </c>
       <c r="M328" s="1">
-        <v>423566.58</v>
+        <v>211337.29</v>
       </c>
       <c r="N328" s="1">
-        <v>0.23</v>
+        <v>0.12</v>
       </c>
       <c r="O328">
         <v>1</v>
       </c>
       <c r="Z328" t="s">
-        <v>809</v>
+        <v>833</v>
       </c>
     </row>
     <row r="329" spans="1:26">
       <c r="A329" t="s">
-        <v>813</v>
+        <v>837</v>
       </c>
       <c r="B329" s="1">
-        <v>100000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="C329" s="1">
-        <v>97.732</v>
+        <v>99.183</v>
       </c>
       <c r="D329" s="1">
-        <v>97.26</v>
+        <v>99.7</v>
       </c>
       <c r="E329" t="s">
         <v>8</v>
       </c>
       <c r="F329">
         <v>1.0</v>
       </c>
       <c r="G329" s="1">
-        <v>97260.0</v>
+        <v>299100.0</v>
       </c>
       <c r="H329" s="1">
-        <v>472.0</v>
+        <v>-1551.0</v>
       </c>
       <c r="I329" s="1">
-        <v>0.48529714168209</v>
+        <v>-0.518555667001</v>
       </c>
       <c r="J329">
-        <v>0.85</v>
-[...2 lines deleted...]
-        <v>852.74</v>
+        <v>0.43</v>
+      </c>
+      <c r="K329" t="s">
+        <v>838</v>
       </c>
       <c r="L329" s="1">
-        <v>97732.0</v>
+        <v>297549.0</v>
       </c>
       <c r="M329" s="1">
-        <v>98584.74</v>
+        <v>298831.19</v>
       </c>
       <c r="N329" s="1">
-        <v>0.05</v>
+        <v>0.17</v>
       </c>
       <c r="O329">
         <v>1</v>
       </c>
       <c r="Z329" t="s">
-        <v>812</v>
+        <v>836</v>
       </c>
     </row>
     <row r="330" spans="1:26">
       <c r="A330" t="s">
-        <v>815</v>
+        <v>840</v>
       </c>
       <c r="B330" s="1">
-        <v>100000.0</v>
+        <v>153000.0</v>
       </c>
       <c r="C330" s="1">
-        <v>100.381</v>
+        <v>98.099</v>
       </c>
       <c r="D330" s="1">
-        <v>102.47</v>
+        <v>99.23</v>
       </c>
       <c r="E330" t="s">
         <v>8</v>
       </c>
       <c r="F330">
         <v>1.0</v>
       </c>
       <c r="G330" s="1">
-        <v>102470.0</v>
+        <v>151821.9</v>
       </c>
       <c r="H330" s="1">
-        <v>-2089.0</v>
+        <v>-1730.43</v>
       </c>
       <c r="I330" s="1">
-        <v>-2.038645457207</v>
+        <v>-1.1397762773355</v>
       </c>
       <c r="J330">
-        <v>0.72</v>
-[...2 lines deleted...]
-        <v>723.29</v>
+        <v>2.96</v>
+      </c>
+      <c r="K330" t="s">
+        <v>841</v>
       </c>
       <c r="L330" s="1">
-        <v>100381.0</v>
+        <v>150091.47</v>
       </c>
       <c r="M330" s="1">
-        <v>101104.29</v>
+        <v>154618.59</v>
       </c>
       <c r="N330" s="1">
-        <v>0.05</v>
+        <v>0.09</v>
       </c>
       <c r="O330">
         <v>1</v>
       </c>
       <c r="Z330" t="s">
-        <v>814</v>
+        <v>839</v>
       </c>
     </row>
     <row r="331" spans="1:26">
       <c r="A331" t="s">
-        <v>817</v>
+        <v>843</v>
       </c>
       <c r="B331" s="1">
-        <v>486882.6</v>
+        <v>100000.0</v>
       </c>
       <c r="C331" s="1">
-        <v>97.672</v>
+        <v>99.098</v>
       </c>
       <c r="D331" s="1">
-        <v>96.03300467</v>
+        <v>99.499</v>
       </c>
       <c r="E331" t="s">
         <v>8</v>
       </c>
       <c r="F331">
         <v>1.0</v>
       </c>
       <c r="G331" s="1">
-        <v>467567.99</v>
+        <v>99499.0</v>
       </c>
       <c r="H331" s="1">
-        <v>7979.99</v>
+        <v>-401.0</v>
       </c>
       <c r="I331" s="1">
-        <v>1.7067015216332</v>
+        <v>-0.40301912582036</v>
       </c>
       <c r="J331">
-        <v>0.48</v>
+        <v>1.91</v>
       </c>
       <c r="K331" t="s">
-        <v>818</v>
+        <v>844</v>
       </c>
       <c r="L331" s="1">
-        <v>475547.98</v>
+        <v>99098.0</v>
       </c>
       <c r="M331" s="1">
-        <v>477901.02</v>
+        <v>101008.96</v>
       </c>
       <c r="N331" s="1">
-        <v>0.25</v>
+        <v>0.06</v>
       </c>
       <c r="O331">
         <v>1</v>
       </c>
       <c r="Z331" t="s">
-        <v>816</v>
+        <v>842</v>
       </c>
     </row>
     <row r="332" spans="1:26">
       <c r="A332" t="s">
-        <v>820</v>
+        <v>846</v>
       </c>
       <c r="B332" s="1">
-        <v>298706.2</v>
+        <v>100000.0</v>
       </c>
       <c r="C332" s="1">
-        <v>81.477</v>
+        <v>99.979</v>
       </c>
       <c r="D332" s="1">
-        <v>84.04139586</v>
+        <v>99.897</v>
       </c>
       <c r="E332" t="s">
         <v>8</v>
       </c>
       <c r="F332">
         <v>1.0</v>
       </c>
       <c r="G332" s="1">
-        <v>251036.86</v>
+        <v>99897.0</v>
       </c>
       <c r="H332" s="1">
-        <v>-7660.01</v>
+        <v>82.0</v>
       </c>
       <c r="I332" s="1">
-        <v>-3.0513487142884</v>
+        <v>0.082084547083496</v>
       </c>
       <c r="J332">
-        <v>0.63</v>
-[...2 lines deleted...]
-        <v>821</v>
+        <v>0.97</v>
+      </c>
+      <c r="K332">
+        <v>966.1</v>
       </c>
       <c r="L332" s="1">
-        <v>243376.85</v>
+        <v>99979.0</v>
       </c>
       <c r="M332" s="1">
-        <v>245255.02</v>
+        <v>100945.1</v>
       </c>
       <c r="N332" s="1">
-        <v>0.13</v>
+        <v>0.06</v>
       </c>
       <c r="O332">
         <v>1</v>
       </c>
       <c r="Z332" t="s">
-        <v>819</v>
+        <v>845</v>
       </c>
     </row>
     <row r="333" spans="1:26">
       <c r="A333" t="s">
-        <v>823</v>
+        <v>848</v>
       </c>
       <c r="B333" s="1">
-        <v>367544.0</v>
+        <v>787857.0</v>
       </c>
       <c r="C333" s="1">
-        <v>93.11</v>
+        <v>67.86</v>
       </c>
       <c r="D333" s="1">
-        <v>92.60258092</v>
+        <v>70.3294735</v>
       </c>
       <c r="E333" t="s">
         <v>8</v>
       </c>
       <c r="F333">
         <v>1.0</v>
       </c>
       <c r="G333" s="1">
-        <v>340355.23</v>
+        <v>554095.68</v>
       </c>
       <c r="H333" s="1">
-        <v>1864.98</v>
+        <v>-19455.92</v>
       </c>
       <c r="I333" s="1">
-        <v>0.54795103339531</v>
+        <v>-3.5112924901346</v>
       </c>
       <c r="J333">
-        <v>1.55</v>
+        <v>1.52</v>
       </c>
       <c r="K333" t="s">
-        <v>824</v>
+        <v>849</v>
       </c>
       <c r="L333" s="1">
-        <v>342220.21</v>
+        <v>534639.76</v>
       </c>
       <c r="M333" s="1">
-        <v>347919.16</v>
+        <v>546597.92</v>
       </c>
       <c r="N333" s="1">
-        <v>0.19</v>
+        <v>0.32</v>
       </c>
       <c r="O333">
         <v>1</v>
       </c>
       <c r="Z333" t="s">
-        <v>822</v>
+        <v>847</v>
       </c>
     </row>
     <row r="334" spans="1:26">
       <c r="A334" t="s">
-        <v>826</v>
+        <v>851</v>
       </c>
       <c r="B334" s="1">
-        <v>828134.15</v>
+        <v>102000.0</v>
       </c>
       <c r="C334" s="1">
-        <v>104.1</v>
+        <v>98.796</v>
       </c>
       <c r="D334" s="1">
-        <v>106.73598354</v>
+        <v>100.0</v>
       </c>
       <c r="E334" t="s">
         <v>8</v>
       </c>
       <c r="F334">
         <v>1.0</v>
       </c>
       <c r="G334" s="1">
-        <v>883917.13</v>
+        <v>102000.0</v>
       </c>
       <c r="H334" s="1">
-        <v>-21829.48</v>
+        <v>-1228.08</v>
       </c>
       <c r="I334" s="1">
-        <v>-2.4696297038615</v>
+        <v>-1.204</v>
       </c>
       <c r="J334">
-        <v>1.45</v>
+        <v>2.28</v>
       </c>
       <c r="K334" t="s">
-        <v>827</v>
+        <v>852</v>
       </c>
       <c r="L334" s="1">
-        <v>862087.65</v>
+        <v>100771.92</v>
       </c>
       <c r="M334" s="1">
-        <v>874087.65</v>
+        <v>103102.19</v>
       </c>
       <c r="N334" s="1">
-        <v>0.47</v>
+        <v>0.06</v>
       </c>
       <c r="O334">
         <v>1</v>
       </c>
       <c r="Z334" t="s">
-        <v>825</v>
+        <v>850</v>
       </c>
     </row>
     <row r="335" spans="1:26">
       <c r="A335" t="s">
-        <v>829</v>
+        <v>854</v>
       </c>
       <c r="B335" s="1">
-        <v>206000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="C335" s="1">
-        <v>100.557</v>
+        <v>98.351</v>
       </c>
       <c r="D335" s="1">
-        <v>99.958</v>
+        <v>100.23</v>
       </c>
       <c r="E335" t="s">
         <v>8</v>
       </c>
       <c r="F335">
         <v>1.0</v>
       </c>
       <c r="G335" s="1">
-        <v>205913.48</v>
+        <v>300690.0</v>
       </c>
       <c r="H335" s="1">
-        <v>1233.94</v>
+        <v>-5637.0</v>
       </c>
       <c r="I335" s="1">
-        <v>0.599251685708</v>
+        <v>-1.8746882171007</v>
       </c>
       <c r="J335">
-        <v>0.5</v>
+        <v>3.28</v>
       </c>
       <c r="K335" t="s">
-        <v>830</v>
+        <v>855</v>
       </c>
       <c r="L335" s="1">
-        <v>207147.42</v>
+        <v>295053.0</v>
       </c>
       <c r="M335" s="1">
-        <v>208184.47</v>
+        <v>304885.19</v>
       </c>
       <c r="N335" s="1">
-        <v>0.11</v>
+        <v>0.18</v>
       </c>
       <c r="O335">
         <v>1</v>
       </c>
       <c r="Z335" t="s">
-        <v>828</v>
+        <v>853</v>
       </c>
     </row>
     <row r="336" spans="1:26">
       <c r="A336" t="s">
-        <v>832</v>
+        <v>857</v>
       </c>
       <c r="B336" s="1">
-        <v>237000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="C336" s="1">
-        <v>98.339</v>
+        <v>98.706</v>
       </c>
       <c r="D336" s="1">
-        <v>99.422</v>
+        <v>99.871</v>
       </c>
       <c r="E336" t="s">
         <v>8</v>
       </c>
       <c r="F336">
         <v>1.0</v>
       </c>
       <c r="G336" s="1">
-        <v>235630.14</v>
+        <v>299613.0</v>
       </c>
       <c r="H336" s="1">
-        <v>-2566.71</v>
+        <v>-3495.0</v>
       </c>
       <c r="I336" s="1">
-        <v>-1.0892961316409</v>
+        <v>-1.1665047911806</v>
       </c>
       <c r="J336">
-        <v>1.0</v>
+        <v>2.58</v>
       </c>
       <c r="K336" t="s">
-        <v>833</v>
+        <v>858</v>
       </c>
       <c r="L336" s="1">
-        <v>233063.43</v>
+        <v>296118.0</v>
       </c>
       <c r="M336" s="1">
-        <v>235426.94</v>
+        <v>303857.38</v>
       </c>
       <c r="N336" s="1">
-        <v>0.13</v>
+        <v>0.18</v>
       </c>
       <c r="O336">
         <v>1</v>
       </c>
       <c r="Z336" t="s">
-        <v>831</v>
+        <v>856</v>
       </c>
     </row>
     <row r="337" spans="1:26">
       <c r="A337" t="s">
-        <v>835</v>
+        <v>860</v>
       </c>
       <c r="B337" s="1">
-        <v>267000.0</v>
+        <v>153000.0</v>
       </c>
       <c r="C337" s="1">
-        <v>101.271</v>
+        <v>99.817</v>
       </c>
       <c r="D337" s="1">
         <v>100.0</v>
       </c>
       <c r="E337" t="s">
         <v>8</v>
       </c>
       <c r="F337">
         <v>1.0</v>
       </c>
       <c r="G337" s="1">
-        <v>267000.0</v>
+        <v>153000.0</v>
       </c>
       <c r="H337" s="1">
-        <v>3393.57</v>
+        <v>-279.99</v>
       </c>
       <c r="I337" s="1">
-        <v>1.271</v>
+        <v>-0.183</v>
       </c>
       <c r="J337">
-        <v>0.55</v>
-[...2 lines deleted...]
-        <v>836</v>
+        <v>0.23</v>
+      </c>
+      <c r="K337">
+        <v>346.48</v>
       </c>
       <c r="L337" s="1">
-        <v>270393.57</v>
+        <v>152720.01</v>
       </c>
       <c r="M337" s="1">
-        <v>271856.58</v>
+        <v>153066.49</v>
       </c>
       <c r="N337" s="1">
-        <v>0.14</v>
+        <v>0.09</v>
       </c>
       <c r="O337">
         <v>1</v>
       </c>
       <c r="Z337" t="s">
-        <v>834</v>
+        <v>859</v>
       </c>
     </row>
     <row r="338" spans="1:26">
       <c r="A338" t="s">
-        <v>838</v>
+        <v>862</v>
       </c>
       <c r="B338" s="1">
-        <v>350000.0</v>
+        <v>5606000.0</v>
       </c>
       <c r="C338" s="1">
-        <v>89.489</v>
+        <v>87.287</v>
       </c>
       <c r="D338" s="1">
-        <v>88.621</v>
+        <v>87.44644149</v>
       </c>
       <c r="E338" t="s">
         <v>8</v>
       </c>
       <c r="F338">
         <v>1.0</v>
       </c>
       <c r="G338" s="1">
-        <v>310173.5</v>
+        <v>4902247.51</v>
       </c>
       <c r="H338" s="1">
-        <v>3038.0</v>
+        <v>-8938.29</v>
       </c>
       <c r="I338" s="1">
-        <v>0.97945182293136</v>
+        <v>-0.18233045111996</v>
       </c>
       <c r="J338">
-        <v>0.03</v>
-[...2 lines deleted...]
-        <v>109.08</v>
+        <v>0.16</v>
+      </c>
+      <c r="K338" t="s">
+        <v>863</v>
       </c>
       <c r="L338" s="1">
-        <v>313211.5</v>
+        <v>4893309.22</v>
       </c>
       <c r="M338" s="1">
-        <v>313320.58</v>
+        <v>4902125.23</v>
       </c>
       <c r="N338" s="1">
-        <v>0.17</v>
+        <v>2.84</v>
       </c>
       <c r="O338">
         <v>1</v>
       </c>
       <c r="Z338" t="s">
-        <v>837</v>
+        <v>861</v>
       </c>
     </row>
     <row r="339" spans="1:26">
       <c r="A339" t="s">
-        <v>840</v>
+        <v>865</v>
       </c>
       <c r="B339" s="1">
-        <v>300000.0</v>
+        <v>2513000.0</v>
       </c>
       <c r="C339" s="1">
-        <v>75.683</v>
+        <v>65.329</v>
       </c>
       <c r="D339" s="1">
-        <v>74.37666667</v>
+        <v>65.68074652</v>
       </c>
       <c r="E339" t="s">
         <v>8</v>
       </c>
       <c r="F339">
         <v>1.0</v>
       </c>
       <c r="G339" s="1">
-        <v>223130.0</v>
+        <v>1650557.16</v>
       </c>
       <c r="H339" s="1">
-        <v>3919.0</v>
+        <v>-8839.39</v>
       </c>
       <c r="I339" s="1">
-        <v>1.7563752072783</v>
+        <v>-0.53553976888628</v>
       </c>
       <c r="J339">
-        <v>0.45</v>
+        <v>0.98</v>
       </c>
       <c r="K339" t="s">
-        <v>841</v>
+        <v>866</v>
       </c>
       <c r="L339" s="1">
-        <v>227049.0</v>
+        <v>1641717.77</v>
       </c>
       <c r="M339" s="1">
-        <v>228399.0</v>
+        <v>1666228.13</v>
       </c>
       <c r="N339" s="1">
-        <v>0.12</v>
+        <v>0.96</v>
       </c>
       <c r="O339">
         <v>1</v>
       </c>
       <c r="Z339" t="s">
-        <v>839</v>
+        <v>864</v>
       </c>
     </row>
     <row r="340" spans="1:26">
       <c r="A340" t="s">
-        <v>843</v>
+        <v>868</v>
       </c>
       <c r="B340" s="1">
-        <v>200000.0</v>
+        <v>457000.0</v>
       </c>
       <c r="C340" s="1">
-        <v>98.922</v>
+        <v>84.058</v>
       </c>
       <c r="D340" s="1">
-        <v>99.985</v>
+        <v>84.89268928</v>
       </c>
       <c r="E340" t="s">
         <v>8</v>
       </c>
       <c r="F340">
         <v>1.0</v>
       </c>
       <c r="G340" s="1">
-        <v>199970.0</v>
+        <v>387959.59</v>
       </c>
       <c r="H340" s="1">
-        <v>-2126.0</v>
+        <v>-3814.53</v>
       </c>
       <c r="I340" s="1">
-        <v>-1.0631594739211</v>
+        <v>-0.98322869142119</v>
       </c>
       <c r="J340">
-        <v>0.11</v>
-[...2 lines deleted...]
-        <v>221.92</v>
+        <v>2.09</v>
+      </c>
+      <c r="K340" t="s">
+        <v>869</v>
       </c>
       <c r="L340" s="1">
-        <v>197844.0</v>
+        <v>384145.06</v>
       </c>
       <c r="M340" s="1">
-        <v>198065.92</v>
+        <v>393694.48</v>
       </c>
       <c r="N340" s="1">
-        <v>0.11</v>
+        <v>0.23</v>
       </c>
       <c r="O340">
         <v>1</v>
       </c>
       <c r="Z340" t="s">
-        <v>842</v>
+        <v>867</v>
       </c>
     </row>
     <row r="341" spans="1:26">
       <c r="A341" t="s">
-        <v>845</v>
+        <v>871</v>
       </c>
       <c r="B341" s="1">
-        <v>300000.0</v>
+        <v>1380000.0</v>
       </c>
       <c r="C341" s="1">
-        <v>101.499</v>
+        <v>101.059</v>
       </c>
       <c r="D341" s="1">
-        <v>100.0</v>
+        <v>103.54863623</v>
       </c>
       <c r="E341" t="s">
         <v>8</v>
       </c>
       <c r="F341">
         <v>1.0</v>
       </c>
       <c r="G341" s="1">
-        <v>300000.0</v>
+        <v>1428971.18</v>
       </c>
       <c r="H341" s="1">
-        <v>4497.0</v>
+        <v>-34356.98</v>
       </c>
       <c r="I341" s="1">
-        <v>1.499</v>
+        <v>-2.4043158099242</v>
       </c>
       <c r="J341">
-        <v>3.1</v>
+        <v>3.8</v>
       </c>
       <c r="K341" t="s">
-        <v>846</v>
+        <v>872</v>
       </c>
       <c r="L341" s="1">
-        <v>304497.0</v>
+        <v>1394614.2</v>
       </c>
       <c r="M341" s="1">
-        <v>313805.12</v>
+        <v>1447107.13</v>
       </c>
       <c r="N341" s="1">
-        <v>0.17</v>
+        <v>0.84</v>
       </c>
       <c r="O341">
         <v>1</v>
       </c>
       <c r="Z341" t="s">
-        <v>844</v>
+        <v>870</v>
       </c>
     </row>
     <row r="342" spans="1:26">
       <c r="A342" t="s">
-        <v>848</v>
+        <v>874</v>
       </c>
       <c r="B342" s="1">
-        <v>300000.0</v>
+        <v>170000.0</v>
       </c>
       <c r="C342" s="1">
-        <v>100.58</v>
+        <v>96.401</v>
       </c>
       <c r="D342" s="1">
-        <v>99.915</v>
+        <v>101.40279412</v>
       </c>
       <c r="E342" t="s">
         <v>8</v>
       </c>
       <c r="F342">
         <v>1.0</v>
       </c>
       <c r="G342" s="1">
-        <v>299745.0</v>
+        <v>172384.75</v>
       </c>
       <c r="H342" s="1">
-        <v>1995.0</v>
+        <v>-8503.05</v>
       </c>
       <c r="I342" s="1">
-        <v>0.66556573087124</v>
+        <v>-4.9325998964526</v>
       </c>
       <c r="J342">
-        <v>0.05</v>
-[...2 lines deleted...]
-        <v>164.38</v>
+        <v>2.88</v>
+      </c>
+      <c r="K342" t="s">
+        <v>875</v>
       </c>
       <c r="L342" s="1">
-        <v>301740.0</v>
+        <v>163881.7</v>
       </c>
       <c r="M342" s="1">
-        <v>301904.38</v>
+        <v>168781.43</v>
       </c>
       <c r="N342" s="1">
-        <v>0.16</v>
+        <v>0.1</v>
       </c>
       <c r="O342">
         <v>1</v>
       </c>
       <c r="Z342" t="s">
-        <v>847</v>
+        <v>873</v>
       </c>
     </row>
     <row r="343" spans="1:26">
       <c r="A343" t="s">
-        <v>850</v>
+        <v>877</v>
       </c>
       <c r="B343" s="1">
-        <v>100000.0</v>
+        <v>383000.0</v>
       </c>
       <c r="C343" s="1">
-        <v>98.915</v>
+        <v>99.147</v>
       </c>
       <c r="D343" s="1">
-        <v>100.66</v>
+        <v>99.7538329</v>
       </c>
       <c r="E343" t="s">
         <v>8</v>
       </c>
       <c r="F343">
         <v>1.0</v>
       </c>
       <c r="G343" s="1">
-        <v>100660.0</v>
+        <v>382057.18</v>
       </c>
       <c r="H343" s="1">
-        <v>-1745.0</v>
+        <v>-2324.17</v>
       </c>
       <c r="I343" s="1">
-        <v>-1.7335585138089</v>
+        <v>-0.60833040750602</v>
       </c>
       <c r="J343">
-        <v>3.24</v>
+        <v>1.2</v>
       </c>
       <c r="K343" t="s">
-        <v>851</v>
+        <v>878</v>
       </c>
       <c r="L343" s="1">
-        <v>98915.0</v>
+        <v>379733.01</v>
       </c>
       <c r="M343" s="1">
-        <v>102151.3</v>
+        <v>384323.76</v>
       </c>
       <c r="N343" s="1">
-        <v>0.05</v>
+        <v>0.22</v>
       </c>
       <c r="O343">
         <v>1</v>
       </c>
       <c r="Z343" t="s">
-        <v>849</v>
+        <v>876</v>
       </c>
     </row>
     <row r="344" spans="1:26">
       <c r="A344" t="s">
-        <v>853</v>
+        <v>880</v>
       </c>
       <c r="B344" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="C344" s="1">
-        <v>100.235</v>
+        <v>100.197</v>
       </c>
       <c r="D344" s="1">
-        <v>100.0</v>
+        <v>99.674</v>
       </c>
       <c r="E344" t="s">
         <v>8</v>
       </c>
       <c r="F344">
         <v>1.0</v>
       </c>
       <c r="G344" s="1">
-        <v>200000.0</v>
+        <v>99674.0</v>
       </c>
       <c r="H344" s="1">
-        <v>470.0</v>
+        <v>523.0</v>
       </c>
       <c r="I344" s="1">
-        <v>0.235</v>
+        <v>0.52471055641391</v>
       </c>
       <c r="J344">
-        <v>0.7</v>
-[...2 lines deleted...]
-        <v>854</v>
+        <v>0.55</v>
+      </c>
+      <c r="K344">
+        <v>554.17</v>
       </c>
       <c r="L344" s="1">
-        <v>200470.0</v>
+        <v>100197.0</v>
       </c>
       <c r="M344" s="1">
-        <v>201860.41</v>
+        <v>100751.17</v>
       </c>
       <c r="N344" s="1">
-        <v>0.11</v>
+        <v>0.06</v>
       </c>
       <c r="O344">
         <v>1</v>
       </c>
       <c r="Z344" t="s">
-        <v>852</v>
+        <v>879</v>
       </c>
     </row>
     <row r="345" spans="1:26">
       <c r="A345" t="s">
-        <v>856</v>
+        <v>880</v>
       </c>
       <c r="B345" s="1">
-        <v>250000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="C345" s="1">
-        <v>98.385</v>
+        <v>100.336</v>
       </c>
       <c r="D345" s="1">
-        <v>99.7844</v>
+        <v>97.41</v>
       </c>
       <c r="E345" t="s">
         <v>8</v>
       </c>
       <c r="F345">
         <v>1.0</v>
       </c>
       <c r="G345" s="1">
-        <v>249461.0</v>
+        <v>194820.0</v>
       </c>
       <c r="H345" s="1">
-        <v>-3498.5</v>
+        <v>5852.0</v>
       </c>
       <c r="I345" s="1">
-        <v>-1.4024236253362</v>
+        <v>3.0037983779899</v>
       </c>
       <c r="J345">
-        <v>0.89</v>
+        <v>1.0</v>
       </c>
       <c r="K345" t="s">
-        <v>857</v>
+        <v>882</v>
       </c>
       <c r="L345" s="1">
-        <v>245962.5</v>
+        <v>200672.0</v>
       </c>
       <c r="M345" s="1">
-        <v>248181.68</v>
+        <v>202666.52</v>
       </c>
       <c r="N345" s="1">
-        <v>0.13</v>
+        <v>0.12</v>
       </c>
       <c r="O345">
         <v>1</v>
       </c>
       <c r="Z345" t="s">
-        <v>855</v>
+        <v>881</v>
       </c>
     </row>
     <row r="346" spans="1:26">
       <c r="A346" t="s">
-        <v>859</v>
+        <v>884</v>
       </c>
       <c r="B346" s="1">
-        <v>200000.0</v>
+        <v>246000.0</v>
       </c>
       <c r="C346" s="1">
-        <v>99.565</v>
+        <v>100.318</v>
       </c>
       <c r="D346" s="1">
         <v>100.0</v>
       </c>
       <c r="E346" t="s">
         <v>8</v>
       </c>
       <c r="F346">
         <v>1.0</v>
       </c>
       <c r="G346" s="1">
-        <v>200000.0</v>
+        <v>246000.0</v>
       </c>
       <c r="H346" s="1">
-        <v>-870.0</v>
+        <v>782.28</v>
       </c>
       <c r="I346" s="1">
-        <v>-0.435</v>
+        <v>0.318</v>
       </c>
       <c r="J346">
-        <v>2.18</v>
+        <v>1.08</v>
       </c>
       <c r="K346" t="s">
-        <v>860</v>
+        <v>885</v>
       </c>
       <c r="L346" s="1">
-        <v>199130.0</v>
+        <v>246782.28</v>
       </c>
       <c r="M346" s="1">
-        <v>203493.36</v>
+        <v>249450.6</v>
       </c>
       <c r="N346" s="1">
-        <v>0.11</v>
+        <v>0.14</v>
       </c>
       <c r="O346">
         <v>1</v>
       </c>
       <c r="Z346" t="s">
-        <v>858</v>
+        <v>883</v>
       </c>
     </row>
     <row r="347" spans="1:26">
       <c r="A347" t="s">
-        <v>862</v>
+        <v>887</v>
       </c>
       <c r="B347" s="1">
-        <v>100000.0</v>
+        <v>214000.0</v>
       </c>
       <c r="C347" s="1">
-        <v>99.185</v>
+        <v>99.478</v>
       </c>
       <c r="D347" s="1">
-        <v>99.326</v>
+        <v>100.0</v>
       </c>
       <c r="E347" t="s">
         <v>8</v>
       </c>
       <c r="F347">
         <v>1.0</v>
       </c>
       <c r="G347" s="1">
-        <v>99326.0</v>
+        <v>214000.0</v>
       </c>
       <c r="H347" s="1">
-        <v>-141.0</v>
+        <v>-1117.08</v>
       </c>
       <c r="I347" s="1">
-        <v>-0.14195678875622</v>
+        <v>-0.522</v>
       </c>
       <c r="J347">
-        <v>0.95</v>
-[...2 lines deleted...]
-        <v>953.42</v>
+        <v>0.91</v>
+      </c>
+      <c r="K347" t="s">
+        <v>888</v>
       </c>
       <c r="L347" s="1">
-        <v>99185.0</v>
+        <v>212882.92</v>
       </c>
       <c r="M347" s="1">
-        <v>100138.42</v>
+        <v>214835.66</v>
       </c>
       <c r="N347" s="1">
-        <v>0.05</v>
+        <v>0.12</v>
       </c>
       <c r="O347">
         <v>1</v>
       </c>
       <c r="Z347" t="s">
-        <v>861</v>
+        <v>886</v>
       </c>
     </row>
     <row r="348" spans="1:26">
       <c r="A348" t="s">
-        <v>864</v>
+        <v>890</v>
       </c>
       <c r="B348" s="1">
-        <v>212000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="C348" s="1">
-        <v>98.81</v>
+        <v>88.464</v>
       </c>
       <c r="D348" s="1">
-        <v>100.0</v>
+        <v>85.25</v>
       </c>
       <c r="E348" t="s">
         <v>8</v>
       </c>
       <c r="F348">
         <v>1.0</v>
       </c>
       <c r="G348" s="1">
-        <v>212000.0</v>
+        <v>255750.0</v>
       </c>
       <c r="H348" s="1">
-        <v>-2522.8</v>
+        <v>9642.0</v>
       </c>
       <c r="I348" s="1">
-        <v>-1.19</v>
+        <v>3.7700879765396</v>
       </c>
       <c r="J348">
-        <v>1.25</v>
-[...2 lines deleted...]
-        <v>865</v>
+        <v>0.25</v>
+      </c>
+      <c r="K348">
+        <v>739.73</v>
       </c>
       <c r="L348" s="1">
-        <v>209477.2</v>
+        <v>265392.0</v>
       </c>
       <c r="M348" s="1">
-        <v>212118.19</v>
+        <v>266131.73</v>
       </c>
       <c r="N348" s="1">
-        <v>0.11</v>
+        <v>0.15</v>
       </c>
       <c r="O348">
         <v>1</v>
       </c>
       <c r="Z348" t="s">
-        <v>863</v>
+        <v>889</v>
       </c>
     </row>
     <row r="349" spans="1:26">
       <c r="A349" t="s">
-        <v>867</v>
+        <v>892</v>
       </c>
       <c r="B349" s="1">
-        <v>300000.0</v>
+        <v>175000.0</v>
       </c>
       <c r="C349" s="1">
-        <v>100.066</v>
+        <v>101.018</v>
       </c>
       <c r="D349" s="1">
-        <v>99.7</v>
+        <v>99.779</v>
       </c>
       <c r="E349" t="s">
         <v>8</v>
       </c>
       <c r="F349">
         <v>1.0</v>
       </c>
       <c r="G349" s="1">
-        <v>299100.0</v>
+        <v>174613.25</v>
       </c>
       <c r="H349" s="1">
-        <v>1098.0</v>
+        <v>2168.25</v>
       </c>
       <c r="I349" s="1">
-        <v>0.36710130391174</v>
+        <v>1.2417442548031</v>
       </c>
       <c r="J349">
-        <v>0.19</v>
-[...2 lines deleted...]
-        <v>560.96</v>
+        <v>2.48</v>
+      </c>
+      <c r="K349" t="s">
+        <v>893</v>
       </c>
       <c r="L349" s="1">
-        <v>300198.0</v>
+        <v>176781.5</v>
       </c>
       <c r="M349" s="1">
-        <v>300758.96</v>
+        <v>181114.55</v>
       </c>
       <c r="N349" s="1">
-        <v>0.16</v>
+        <v>0.1</v>
       </c>
       <c r="O349">
         <v>1</v>
       </c>
       <c r="Z349" t="s">
-        <v>866</v>
+        <v>891</v>
       </c>
     </row>
     <row r="350" spans="1:26">
       <c r="A350" t="s">
-        <v>869</v>
+        <v>895</v>
       </c>
       <c r="B350" s="1">
-        <v>153000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="C350" s="1">
-        <v>99.016</v>
+        <v>100.288</v>
       </c>
       <c r="D350" s="1">
-        <v>99.23</v>
+        <v>102.1775</v>
       </c>
       <c r="E350" t="s">
         <v>8</v>
       </c>
       <c r="F350">
         <v>1.0</v>
       </c>
       <c r="G350" s="1">
-        <v>151821.9</v>
+        <v>204355.0</v>
       </c>
       <c r="H350" s="1">
-        <v>-327.42</v>
+        <v>-3779.0</v>
       </c>
       <c r="I350" s="1">
-        <v>-0.21566058651617</v>
+        <v>-1.8492329524602</v>
       </c>
       <c r="J350">
-        <v>2.71</v>
+        <v>1.48</v>
       </c>
       <c r="K350" t="s">
-        <v>870</v>
+        <v>896</v>
       </c>
       <c r="L350" s="1">
-        <v>151494.48</v>
+        <v>200576.0</v>
       </c>
       <c r="M350" s="1">
-        <v>155639.63</v>
+        <v>203535.59</v>
       </c>
       <c r="N350" s="1">
-        <v>0.08</v>
+        <v>0.12</v>
       </c>
       <c r="O350">
         <v>1</v>
       </c>
       <c r="Z350" t="s">
-        <v>868</v>
+        <v>894</v>
       </c>
     </row>
     <row r="351" spans="1:26">
       <c r="A351" t="s">
-        <v>872</v>
+        <v>898</v>
       </c>
       <c r="B351" s="1">
-        <v>100000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="C351" s="1">
-        <v>99.907</v>
+        <v>96.989</v>
       </c>
       <c r="D351" s="1">
-        <v>99.499</v>
+        <v>100.761</v>
       </c>
       <c r="E351" t="s">
         <v>8</v>
       </c>
       <c r="F351">
         <v>1.0</v>
       </c>
       <c r="G351" s="1">
-        <v>99499.0</v>
+        <v>403044.0</v>
       </c>
       <c r="H351" s="1">
-        <v>408.0</v>
+        <v>-15088.0</v>
       </c>
       <c r="I351" s="1">
-        <v>0.41005437240575</v>
+        <v>-3.743511874634</v>
       </c>
       <c r="J351">
-        <v>1.63</v>
+        <v>1.3</v>
       </c>
       <c r="K351" t="s">
-        <v>873</v>
+        <v>899</v>
       </c>
       <c r="L351" s="1">
-        <v>99907.0</v>
+        <v>387956.0</v>
       </c>
       <c r="M351" s="1">
-        <v>101540.56</v>
+        <v>393171.07</v>
       </c>
       <c r="N351" s="1">
-        <v>0.05</v>
+        <v>0.23</v>
       </c>
       <c r="O351">
         <v>1</v>
       </c>
       <c r="Z351" t="s">
-        <v>871</v>
+        <v>897</v>
       </c>
     </row>
     <row r="352" spans="1:26">
       <c r="A352" t="s">
-        <v>875</v>
+        <v>901</v>
       </c>
       <c r="B352" s="1">
         <v>100000.0</v>
       </c>
       <c r="C352" s="1">
-        <v>100.486</v>
+        <v>101.29</v>
       </c>
       <c r="D352" s="1">
-        <v>99.897</v>
+        <v>99.871</v>
       </c>
       <c r="E352" t="s">
         <v>8</v>
       </c>
       <c r="F352">
         <v>1.0</v>
       </c>
       <c r="G352" s="1">
-        <v>99897.0</v>
+        <v>99871.0</v>
       </c>
       <c r="H352" s="1">
-        <v>589.0</v>
+        <v>1419.0</v>
       </c>
       <c r="I352" s="1">
-        <v>0.58960729551438</v>
+        <v>1.420832874408</v>
       </c>
       <c r="J352">
-        <v>0.68</v>
+        <v>0.8</v>
       </c>
       <c r="K352">
-        <v>679.45</v>
+        <v>801.37</v>
       </c>
       <c r="L352" s="1">
-        <v>100486.0</v>
+        <v>101290.0</v>
       </c>
       <c r="M352" s="1">
-        <v>101165.45</v>
+        <v>102091.37</v>
       </c>
       <c r="N352" s="1">
-        <v>0.05</v>
+        <v>0.06</v>
       </c>
       <c r="O352">
         <v>1</v>
       </c>
       <c r="Z352" t="s">
-        <v>874</v>
+        <v>900</v>
       </c>
     </row>
     <row r="353" spans="1:26">
       <c r="A353" t="s">
-        <v>877</v>
+        <v>903</v>
       </c>
       <c r="B353" s="1">
-        <v>807857.0</v>
+        <v>100000.0</v>
       </c>
       <c r="C353" s="1">
-        <v>69.145</v>
+        <v>103.659</v>
       </c>
       <c r="D353" s="1">
-        <v>70.33218998</v>
+        <v>104.45</v>
       </c>
       <c r="E353" t="s">
         <v>8</v>
       </c>
       <c r="F353">
         <v>1.0</v>
       </c>
       <c r="G353" s="1">
-        <v>568183.52</v>
+        <v>104450.0</v>
       </c>
       <c r="H353" s="1">
-        <v>-9590.79</v>
+        <v>-791.0</v>
       </c>
       <c r="I353" s="1">
-        <v>-1.6879739841803</v>
+        <v>-0.75730014360938</v>
       </c>
       <c r="J353">
-        <v>1.37</v>
-[...2 lines deleted...]
-        <v>878</v>
+        <v>0.98</v>
+      </c>
+      <c r="K353">
+        <v>978.08</v>
       </c>
       <c r="L353" s="1">
-        <v>558592.73</v>
+        <v>103659.0</v>
       </c>
       <c r="M353" s="1">
-        <v>569659.26</v>
+        <v>104637.08</v>
       </c>
       <c r="N353" s="1">
-        <v>0.3</v>
+        <v>0.06</v>
       </c>
       <c r="O353">
         <v>1</v>
       </c>
       <c r="Z353" t="s">
-        <v>876</v>
+        <v>902</v>
       </c>
     </row>
     <row r="354" spans="1:26">
       <c r="A354" t="s">
-        <v>880</v>
+        <v>905</v>
       </c>
       <c r="B354" s="1">
-        <v>102000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="C354" s="1">
-        <v>99.388</v>
+        <v>97.65</v>
       </c>
       <c r="D354" s="1">
-        <v>100.0</v>
+        <v>99.589</v>
       </c>
       <c r="E354" t="s">
         <v>8</v>
       </c>
       <c r="F354">
         <v>1.0</v>
       </c>
       <c r="G354" s="1">
-        <v>102000.0</v>
+        <v>298767.0</v>
       </c>
       <c r="H354" s="1">
-        <v>-624.24</v>
+        <v>-5817.0</v>
       </c>
       <c r="I354" s="1">
-        <v>-0.612</v>
+        <v>-1.9470021789555</v>
       </c>
       <c r="J354">
-        <v>2.03</v>
+        <v>2.99</v>
       </c>
       <c r="K354" t="s">
-        <v>881</v>
+        <v>906</v>
       </c>
       <c r="L354" s="1">
-        <v>101375.76</v>
+        <v>292950.0</v>
       </c>
       <c r="M354" s="1">
-        <v>103442.78</v>
+        <v>301925.34</v>
       </c>
       <c r="N354" s="1">
-        <v>0.06</v>
+        <v>0.17</v>
       </c>
       <c r="O354">
         <v>1</v>
       </c>
       <c r="Z354" t="s">
-        <v>879</v>
+        <v>904</v>
       </c>
     </row>
     <row r="355" spans="1:26">
       <c r="A355" t="s">
-        <v>883</v>
+        <v>908</v>
       </c>
       <c r="B355" s="1">
-        <v>300000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="C355" s="1">
-        <v>99.34</v>
+        <v>97.66</v>
       </c>
       <c r="D355" s="1">
-        <v>100.23</v>
+        <v>99.908</v>
       </c>
       <c r="E355" t="s">
         <v>8</v>
       </c>
       <c r="F355">
         <v>1.0</v>
       </c>
       <c r="G355" s="1">
-        <v>300690.0</v>
+        <v>99908.0</v>
       </c>
       <c r="H355" s="1">
-        <v>-2670.0</v>
+        <v>-2248.0</v>
       </c>
       <c r="I355" s="1">
-        <v>-0.88795769729622</v>
+        <v>-2.2500700644593</v>
       </c>
       <c r="J355">
-        <v>3.0</v>
+        <v>1.82</v>
       </c>
       <c r="K355" t="s">
-        <v>884</v>
+        <v>909</v>
       </c>
       <c r="L355" s="1">
-        <v>298020.0</v>
+        <v>97660.0</v>
       </c>
       <c r="M355" s="1">
-        <v>307020.0</v>
+        <v>99479.1</v>
       </c>
       <c r="N355" s="1">
-        <v>0.16</v>
+        <v>0.06</v>
       </c>
       <c r="O355">
         <v>1</v>
       </c>
       <c r="Z355" t="s">
-        <v>882</v>
+        <v>907</v>
       </c>
     </row>
     <row r="356" spans="1:26">
       <c r="A356" t="s">
-        <v>886</v>
+        <v>908</v>
       </c>
       <c r="B356" s="1">
-        <v>300000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="C356" s="1">
-        <v>99.322</v>
+        <v>102.124</v>
       </c>
       <c r="D356" s="1">
-        <v>99.871</v>
+        <v>103.15</v>
       </c>
       <c r="E356" t="s">
         <v>8</v>
       </c>
       <c r="F356">
         <v>1.0</v>
       </c>
       <c r="G356" s="1">
-        <v>299613.0</v>
+        <v>103150.0</v>
       </c>
       <c r="H356" s="1">
-        <v>-1647.0</v>
+        <v>-1026.0</v>
       </c>
       <c r="I356" s="1">
-        <v>-0.54970912477095</v>
+        <v>-0.9946679592826</v>
       </c>
       <c r="J356">
-        <v>2.29</v>
+        <v>1.31</v>
       </c>
       <c r="K356" t="s">
-        <v>887</v>
+        <v>911</v>
       </c>
       <c r="L356" s="1">
-        <v>297966.0</v>
+        <v>102124.0</v>
       </c>
       <c r="M356" s="1">
-        <v>304845.45</v>
+        <v>103438.38</v>
       </c>
       <c r="N356" s="1">
-        <v>0.16</v>
+        <v>0.06</v>
       </c>
       <c r="O356">
         <v>1</v>
       </c>
       <c r="Z356" t="s">
-        <v>885</v>
+        <v>910</v>
       </c>
     </row>
     <row r="357" spans="1:26">
       <c r="A357" t="s">
-        <v>889</v>
+        <v>913</v>
       </c>
       <c r="B357" s="1">
-        <v>153000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="C357" s="1">
-        <v>100.741</v>
+        <v>97.506</v>
       </c>
       <c r="D357" s="1">
-        <v>100.0</v>
+        <v>97.93</v>
       </c>
       <c r="E357" t="s">
         <v>8</v>
       </c>
       <c r="F357">
         <v>1.0</v>
       </c>
       <c r="G357" s="1">
-        <v>153000.0</v>
+        <v>195860.0</v>
       </c>
       <c r="H357" s="1">
-        <v>1133.73</v>
+        <v>-848.0</v>
       </c>
       <c r="I357" s="1">
-        <v>0.741</v>
+        <v>-0.43296232002451</v>
       </c>
       <c r="J357">
-        <v>0.73</v>
+        <v>1.33</v>
       </c>
       <c r="K357" t="s">
-        <v>890</v>
+        <v>914</v>
       </c>
       <c r="L357" s="1">
-        <v>154133.73</v>
+        <v>195012.0</v>
       </c>
       <c r="M357" s="1">
-        <v>155255.65</v>
+        <v>197677.21</v>
       </c>
       <c r="N357" s="1">
-        <v>0.08</v>
+        <v>0.11</v>
       </c>
       <c r="O357">
         <v>1</v>
       </c>
       <c r="Z357" t="s">
-        <v>888</v>
+        <v>912</v>
       </c>
     </row>
     <row r="358" spans="1:26">
       <c r="A358" t="s">
-        <v>892</v>
+        <v>916</v>
       </c>
       <c r="B358" s="1">
-        <v>5756000.0</v>
+        <v>399000.0</v>
       </c>
       <c r="C358" s="1">
-        <v>88.028</v>
+        <v>97.506</v>
       </c>
       <c r="D358" s="1">
-        <v>87.43594927</v>
+        <v>99.902</v>
       </c>
       <c r="E358" t="s">
         <v>8</v>
       </c>
       <c r="F358">
         <v>1.0</v>
       </c>
       <c r="G358" s="1">
-        <v>5032813.24</v>
+        <v>398608.98</v>
       </c>
       <c r="H358" s="1">
-        <v>34078.44</v>
+        <v>-9560.04</v>
       </c>
       <c r="I358" s="1">
-        <v>0.67712506653635</v>
+        <v>-2.3983503833757</v>
       </c>
       <c r="J358">
-        <v>0.11</v>
+        <v>1.51</v>
       </c>
       <c r="K358" t="s">
-        <v>893</v>
+        <v>917</v>
       </c>
       <c r="L358" s="1">
-        <v>5066891.68</v>
+        <v>389048.94</v>
       </c>
       <c r="M358" s="1">
-        <v>5072963.08</v>
+        <v>395072.2</v>
       </c>
       <c r="N358" s="1">
-        <v>2.7</v>
+        <v>0.23</v>
       </c>
       <c r="O358">
         <v>1</v>
       </c>
       <c r="Z358" t="s">
-        <v>891</v>
+        <v>915</v>
       </c>
     </row>
     <row r="359" spans="1:26">
       <c r="A359" t="s">
-        <v>895</v>
+        <v>919</v>
       </c>
       <c r="B359" s="1">
-        <v>1581000.0</v>
+        <v>216000.0</v>
       </c>
       <c r="C359" s="1">
-        <v>75.877</v>
+        <v>100.061</v>
       </c>
       <c r="D359" s="1">
-        <v>74.65485262</v>
+        <v>100.0</v>
       </c>
       <c r="E359" t="s">
         <v>8</v>
       </c>
       <c r="F359">
         <v>1.0</v>
       </c>
       <c r="G359" s="1">
-        <v>1180293.22</v>
+        <v>216000.0</v>
       </c>
       <c r="H359" s="1">
-        <v>19322.15</v>
+        <v>131.76</v>
       </c>
       <c r="I359" s="1">
-        <v>1.6370635425661</v>
+        <v>0.061</v>
       </c>
       <c r="J359">
-        <v>0.77</v>
+        <v>1.98</v>
       </c>
       <c r="K359" t="s">
-        <v>896</v>
+        <v>920</v>
       </c>
       <c r="L359" s="1">
-        <v>1199615.37</v>
+        <v>216131.76</v>
       </c>
       <c r="M359" s="1">
-        <v>1211728.43</v>
+        <v>220400.69</v>
       </c>
       <c r="N359" s="1">
-        <v>0.65</v>
+        <v>0.13</v>
       </c>
       <c r="O359">
         <v>1</v>
       </c>
       <c r="Z359" t="s">
-        <v>894</v>
+        <v>918</v>
       </c>
     </row>
     <row r="360" spans="1:26">
       <c r="A360" t="s">
-        <v>898</v>
+        <v>922</v>
       </c>
       <c r="B360" s="1">
-        <v>4142000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="C360" s="1">
-        <v>66.627</v>
+        <v>101.02</v>
       </c>
       <c r="D360" s="1">
-        <v>65.66109223</v>
+        <v>100.0</v>
       </c>
       <c r="E360" t="s">
         <v>8</v>
       </c>
       <c r="F360">
         <v>1.0</v>
       </c>
       <c r="G360" s="1">
-        <v>2719682.44</v>
+        <v>100000.0</v>
       </c>
       <c r="H360" s="1">
-        <v>40007.9</v>
+        <v>1020.0</v>
       </c>
       <c r="I360" s="1">
-        <v>1.4710504216073</v>
+        <v>1.02</v>
       </c>
       <c r="J360">
-        <v>0.9</v>
+        <v>1.08</v>
       </c>
       <c r="K360" t="s">
-        <v>899</v>
+        <v>923</v>
       </c>
       <c r="L360" s="1">
-        <v>2759690.34</v>
+        <v>101020.0</v>
       </c>
       <c r="M360" s="1">
-        <v>2797025.08</v>
+        <v>102098.32</v>
       </c>
       <c r="N360" s="1">
-        <v>1.49</v>
+        <v>0.06</v>
       </c>
       <c r="O360">
         <v>1</v>
       </c>
       <c r="Z360" t="s">
-        <v>897</v>
+        <v>921</v>
       </c>
     </row>
     <row r="361" spans="1:26">
       <c r="A361" t="s">
-        <v>901</v>
+        <v>925</v>
       </c>
       <c r="B361" s="1">
-        <v>467000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="C361" s="1">
-        <v>85.914</v>
+        <v>101.723</v>
       </c>
       <c r="D361" s="1">
-        <v>84.85118415</v>
+        <v>99.6583</v>
       </c>
       <c r="E361" t="s">
         <v>8</v>
       </c>
       <c r="F361">
         <v>1.0</v>
       </c>
       <c r="G361" s="1">
-        <v>396255.03</v>
+        <v>298974.9</v>
       </c>
       <c r="H361" s="1">
-        <v>4963.35</v>
+        <v>6194.1</v>
       </c>
       <c r="I361" s="1">
-        <v>1.2525645415782</v>
+        <v>2.0717792697648</v>
       </c>
       <c r="J361">
-        <v>1.88</v>
+        <v>0.47</v>
       </c>
       <c r="K361" t="s">
-        <v>902</v>
+        <v>926</v>
       </c>
       <c r="L361" s="1">
-        <v>401218.38</v>
+        <v>305169.0</v>
       </c>
       <c r="M361" s="1">
-        <v>409974.95</v>
+        <v>306592.97</v>
       </c>
       <c r="N361" s="1">
-        <v>0.22</v>
+        <v>0.18</v>
       </c>
       <c r="O361">
         <v>1</v>
       </c>
       <c r="Z361" t="s">
-        <v>900</v>
+        <v>924</v>
       </c>
     </row>
     <row r="362" spans="1:26">
       <c r="A362" t="s">
-        <v>904</v>
+        <v>928</v>
       </c>
       <c r="B362" s="1">
-        <v>180000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="C362" s="1">
-        <v>98.748</v>
+        <v>101.607</v>
       </c>
       <c r="D362" s="1">
-        <v>101.40279444</v>
+        <v>103.4955</v>
       </c>
       <c r="E362" t="s">
         <v>8</v>
       </c>
       <c r="F362">
         <v>1.0</v>
       </c>
       <c r="G362" s="1">
-        <v>182525.03</v>
+        <v>103495.5</v>
       </c>
       <c r="H362" s="1">
-        <v>-4778.63</v>
+        <v>-1888.5</v>
       </c>
       <c r="I362" s="1">
-        <v>-2.618068327396</v>
+        <v>-1.8247170166819</v>
       </c>
       <c r="J362">
-        <v>2.59</v>
+        <v>1.43</v>
       </c>
       <c r="K362" t="s">
-        <v>905</v>
+        <v>929</v>
       </c>
       <c r="L362" s="1">
-        <v>177746.4</v>
+        <v>101607.0</v>
       </c>
       <c r="M362" s="1">
-        <v>182401.74</v>
+        <v>103039.19</v>
       </c>
       <c r="N362" s="1">
-        <v>0.1</v>
+        <v>0.06</v>
       </c>
       <c r="O362">
         <v>1</v>
       </c>
       <c r="Z362" t="s">
-        <v>903</v>
+        <v>927</v>
       </c>
     </row>
     <row r="363" spans="1:26">
       <c r="A363" t="s">
-        <v>907</v>
+        <v>931</v>
       </c>
       <c r="B363" s="1">
-        <v>283000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="C363" s="1">
-        <v>100.058</v>
+        <v>98.231</v>
       </c>
       <c r="D363" s="1">
-        <v>99.646</v>
+        <v>99.142</v>
       </c>
       <c r="E363" t="s">
         <v>8</v>
       </c>
       <c r="F363">
         <v>1.0</v>
       </c>
       <c r="G363" s="1">
-        <v>281998.18</v>
+        <v>495710.0</v>
       </c>
       <c r="H363" s="1">
-        <v>1165.96</v>
+        <v>-4555.0</v>
       </c>
       <c r="I363" s="1">
-        <v>0.41346366136122</v>
+        <v>-0.91888402493393</v>
       </c>
       <c r="J363">
-        <v>0.94</v>
+        <v>3.32</v>
       </c>
       <c r="K363" t="s">
-        <v>908</v>
+        <v>932</v>
       </c>
       <c r="L363" s="1">
-        <v>283164.14</v>
+        <v>491155.0</v>
       </c>
       <c r="M363" s="1">
-        <v>285823.56</v>
+        <v>507769.73</v>
       </c>
       <c r="N363" s="1">
-        <v>0.15</v>
+        <v>0.29</v>
       </c>
       <c r="O363">
         <v>1</v>
       </c>
       <c r="Z363" t="s">
-        <v>906</v>
+        <v>930</v>
       </c>
     </row>
     <row r="364" spans="1:26">
       <c r="A364" t="s">
-        <v>910</v>
+        <v>934</v>
       </c>
       <c r="B364" s="1">
-        <v>100000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="C364" s="1">
-        <v>100.516</v>
+        <v>100.088</v>
       </c>
       <c r="D364" s="1">
-        <v>99.674</v>
+        <v>100.413</v>
       </c>
       <c r="E364" t="s">
         <v>8</v>
       </c>
       <c r="F364">
         <v>1.0</v>
       </c>
       <c r="G364" s="1">
-        <v>99674.0</v>
+        <v>401652.0</v>
       </c>
       <c r="H364" s="1">
-        <v>842.0</v>
+        <v>-1300.0</v>
       </c>
       <c r="I364" s="1">
-        <v>0.84475389770652</v>
+        <v>-0.32366327069204</v>
       </c>
       <c r="J364">
-        <v>0.2</v>
-[...2 lines deleted...]
-        <v>197.92</v>
+        <v>0.73</v>
+      </c>
+      <c r="K364" t="s">
+        <v>935</v>
       </c>
       <c r="L364" s="1">
-        <v>100516.0</v>
+        <v>400352.0</v>
       </c>
       <c r="M364" s="1">
-        <v>100713.92</v>
+        <v>403273.13</v>
       </c>
       <c r="N364" s="1">
-        <v>0.05</v>
+        <v>0.23</v>
       </c>
       <c r="O364">
         <v>1</v>
       </c>
       <c r="Z364" t="s">
-        <v>909</v>
+        <v>933</v>
       </c>
     </row>
     <row r="365" spans="1:26">
       <c r="A365" t="s">
-        <v>910</v>
+        <v>937</v>
       </c>
       <c r="B365" s="1">
         <v>200000.0</v>
       </c>
       <c r="C365" s="1">
-        <v>100.439</v>
+        <v>91.319</v>
       </c>
       <c r="D365" s="1">
-        <v>97.41</v>
+        <v>92.35</v>
       </c>
       <c r="E365" t="s">
         <v>8</v>
       </c>
       <c r="F365">
         <v>1.0</v>
       </c>
       <c r="G365" s="1">
-        <v>194820.0</v>
+        <v>184700.0</v>
       </c>
       <c r="H365" s="1">
-        <v>6058.0</v>
+        <v>-2062.0</v>
       </c>
       <c r="I365" s="1">
-        <v>3.1095370085207</v>
+        <v>-1.1164049810504</v>
       </c>
       <c r="J365">
-        <v>0.7</v>
-[...2 lines deleted...]
-        <v>912</v>
+        <v>0.49</v>
+      </c>
+      <c r="K365">
+        <v>979.45</v>
       </c>
       <c r="L365" s="1">
-        <v>200878.0</v>
+        <v>182638.0</v>
       </c>
       <c r="M365" s="1">
-        <v>202280.74</v>
+        <v>183617.45</v>
       </c>
       <c r="N365" s="1">
         <v>0.11</v>
       </c>
       <c r="O365">
         <v>1</v>
       </c>
       <c r="Z365" t="s">
-        <v>911</v>
+        <v>936</v>
       </c>
     </row>
     <row r="366" spans="1:26">
       <c r="A366" t="s">
-        <v>914</v>
+        <v>939</v>
       </c>
       <c r="B366" s="1">
-        <v>246000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="C366" s="1">
-        <v>101.103</v>
+        <v>89.219</v>
       </c>
       <c r="D366" s="1">
-        <v>100.0</v>
+        <v>90.199</v>
       </c>
       <c r="E366" t="s">
         <v>8</v>
       </c>
       <c r="F366">
         <v>1.0</v>
       </c>
       <c r="G366" s="1">
-        <v>246000.0</v>
+        <v>180398.0</v>
       </c>
       <c r="H366" s="1">
-        <v>2713.38</v>
+        <v>-1960.0</v>
       </c>
       <c r="I366" s="1">
-        <v>1.103</v>
+        <v>-1.086486546414</v>
       </c>
       <c r="J366">
-        <v>0.76</v>
+        <v>0.71</v>
       </c>
       <c r="K366" t="s">
-        <v>915</v>
+        <v>940</v>
       </c>
       <c r="L366" s="1">
-        <v>248713.38</v>
+        <v>178438.0</v>
       </c>
       <c r="M366" s="1">
-        <v>250581.21</v>
+        <v>179853.75</v>
       </c>
       <c r="N366" s="1">
-        <v>0.13</v>
+        <v>0.1</v>
       </c>
       <c r="O366">
         <v>1</v>
       </c>
       <c r="Z366" t="s">
-        <v>913</v>
+        <v>938</v>
       </c>
     </row>
     <row r="367" spans="1:26">
       <c r="A367" t="s">
-        <v>917</v>
+        <v>942</v>
       </c>
       <c r="B367" s="1">
-        <v>214000.0</v>
+        <v>231000.0</v>
       </c>
       <c r="C367" s="1">
-        <v>100.442</v>
+        <v>99.893</v>
       </c>
       <c r="D367" s="1">
-        <v>100.0</v>
+        <v>102.83</v>
       </c>
       <c r="E367" t="s">
         <v>8</v>
       </c>
       <c r="F367">
         <v>1.0</v>
       </c>
       <c r="G367" s="1">
-        <v>214000.0</v>
+        <v>237537.3</v>
       </c>
       <c r="H367" s="1">
-        <v>945.88</v>
+        <v>-6784.47</v>
       </c>
       <c r="I367" s="1">
-        <v>0.442</v>
+        <v>-2.8561703782943</v>
       </c>
       <c r="J367">
-        <v>0.62</v>
-[...2 lines deleted...]
-        <v>918</v>
+        <v>0.22</v>
+      </c>
+      <c r="K367">
+        <v>498.39</v>
       </c>
       <c r="L367" s="1">
-        <v>214945.88</v>
+        <v>230752.83</v>
       </c>
       <c r="M367" s="1">
-        <v>216270.95</v>
+        <v>231251.22</v>
       </c>
       <c r="N367" s="1">
-        <v>0.12</v>
+        <v>0.13</v>
       </c>
       <c r="O367">
         <v>1</v>
       </c>
       <c r="Z367" t="s">
-        <v>916</v>
+        <v>941</v>
       </c>
     </row>
     <row r="368" spans="1:26">
       <c r="A368" t="s">
-        <v>920</v>
+        <v>944</v>
       </c>
       <c r="B368" s="1">
         <v>300000.0</v>
       </c>
       <c r="C368" s="1">
-        <v>88.971</v>
+        <v>97.62</v>
       </c>
       <c r="D368" s="1">
-        <v>85.25</v>
+        <v>100.0</v>
       </c>
       <c r="E368" t="s">
         <v>8</v>
       </c>
       <c r="F368">
         <v>1.0</v>
       </c>
       <c r="G368" s="1">
-        <v>255750.0</v>
+        <v>300000.0</v>
       </c>
       <c r="H368" s="1">
-        <v>11163.0</v>
+        <v>-7140.0</v>
       </c>
       <c r="I368" s="1">
-        <v>4.3648093841642</v>
+        <v>-2.38</v>
       </c>
       <c r="J368">
-        <v>0.19</v>
-[...2 lines deleted...]
-        <v>573.29</v>
+        <v>1.56</v>
+      </c>
+      <c r="K368" t="s">
+        <v>945</v>
       </c>
       <c r="L368" s="1">
-        <v>266913.0</v>
+        <v>292860.0</v>
       </c>
       <c r="M368" s="1">
-        <v>267486.29</v>
+        <v>297553.22</v>
       </c>
       <c r="N368" s="1">
-        <v>0.14</v>
+        <v>0.17</v>
       </c>
       <c r="O368">
         <v>1</v>
       </c>
       <c r="Z368" t="s">
-        <v>919</v>
+        <v>943</v>
       </c>
     </row>
     <row r="369" spans="1:26">
       <c r="A369" t="s">
-        <v>922</v>
+        <v>947</v>
       </c>
       <c r="B369" s="1">
-        <v>175000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="C369" s="1">
-        <v>101.613</v>
+        <v>100.334</v>
       </c>
       <c r="D369" s="1">
-        <v>99.779</v>
+        <v>100.0</v>
       </c>
       <c r="E369" t="s">
         <v>8</v>
       </c>
       <c r="F369">
         <v>1.0</v>
       </c>
       <c r="G369" s="1">
-        <v>174613.25</v>
+        <v>100000.0</v>
       </c>
       <c r="H369" s="1">
-        <v>3209.5</v>
+        <v>334.0</v>
       </c>
       <c r="I369" s="1">
-        <v>1.8380621172792</v>
+        <v>0.334</v>
       </c>
       <c r="J369">
-        <v>2.2</v>
+        <v>1.03</v>
       </c>
       <c r="K369" t="s">
-        <v>923</v>
+        <v>948</v>
       </c>
       <c r="L369" s="1">
-        <v>177822.75</v>
+        <v>100334.0</v>
       </c>
       <c r="M369" s="1">
-        <v>181670.35</v>
+        <v>101365.18</v>
       </c>
       <c r="N369" s="1">
-        <v>0.1</v>
+        <v>0.06</v>
       </c>
       <c r="O369">
         <v>1</v>
       </c>
       <c r="Z369" t="s">
-        <v>921</v>
+        <v>946</v>
       </c>
     </row>
     <row r="370" spans="1:26">
       <c r="A370" t="s">
-        <v>925</v>
+        <v>950</v>
       </c>
       <c r="B370" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="C370" s="1">
-        <v>101.05</v>
+        <v>96.227</v>
       </c>
       <c r="D370" s="1">
-        <v>102.939</v>
+        <v>97.25</v>
       </c>
       <c r="E370" t="s">
         <v>8</v>
       </c>
       <c r="F370">
         <v>1.0</v>
       </c>
       <c r="G370" s="1">
-        <v>102939.0</v>
+        <v>194500.0</v>
       </c>
       <c r="H370" s="1">
-        <v>-1889.0</v>
+        <v>-2046.0</v>
       </c>
       <c r="I370" s="1">
-        <v>-1.8350673699958</v>
+        <v>-1.0519280205656</v>
       </c>
       <c r="J370">
-        <v>1.21</v>
+        <v>0.63</v>
       </c>
       <c r="K370" t="s">
-        <v>926</v>
+        <v>951</v>
       </c>
       <c r="L370" s="1">
-        <v>101050.0</v>
+        <v>192454.0</v>
       </c>
       <c r="M370" s="1">
-        <v>102261.64</v>
+        <v>193714.27</v>
       </c>
       <c r="N370" s="1">
-        <v>0.05</v>
+        <v>0.11</v>
       </c>
       <c r="O370">
         <v>1</v>
       </c>
       <c r="Z370" t="s">
-        <v>924</v>
+        <v>949</v>
       </c>
     </row>
     <row r="371" spans="1:26">
       <c r="A371" t="s">
-        <v>928</v>
+        <v>953</v>
       </c>
       <c r="B371" s="1">
-        <v>400000.0</v>
+        <v>159000.0</v>
       </c>
       <c r="C371" s="1">
-        <v>98.205</v>
+        <v>98.783</v>
       </c>
       <c r="D371" s="1">
-        <v>100.761</v>
+        <v>99.695</v>
       </c>
       <c r="E371" t="s">
         <v>8</v>
       </c>
       <c r="F371">
         <v>1.0</v>
       </c>
       <c r="G371" s="1">
-        <v>403044.0</v>
+        <v>158515.05</v>
       </c>
       <c r="H371" s="1">
-        <v>-10224.0</v>
+        <v>-1450.08</v>
       </c>
       <c r="I371" s="1">
-        <v>-2.5366957453777</v>
+        <v>-0.914790109835</v>
       </c>
       <c r="J371">
-        <v>1.05</v>
-[...2 lines deleted...]
-        <v>929</v>
+        <v>0.37</v>
+      </c>
+      <c r="K371">
+        <v>588.08</v>
       </c>
       <c r="L371" s="1">
-        <v>392820.0</v>
+        <v>157064.97</v>
       </c>
       <c r="M371" s="1">
-        <v>397036.44</v>
+        <v>157653.05</v>
       </c>
       <c r="N371" s="1">
-        <v>0.21</v>
+        <v>0.09</v>
       </c>
       <c r="O371">
         <v>1</v>
       </c>
       <c r="Z371" t="s">
-        <v>927</v>
+        <v>952</v>
       </c>
     </row>
     <row r="372" spans="1:26">
       <c r="A372" t="s">
-        <v>931</v>
+        <v>955</v>
       </c>
       <c r="B372" s="1">
-        <v>100000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="C372" s="1">
-        <v>102.113</v>
+        <v>82.894</v>
       </c>
       <c r="D372" s="1">
-        <v>99.871</v>
+        <v>81.804</v>
       </c>
       <c r="E372" t="s">
         <v>8</v>
       </c>
       <c r="F372">
         <v>1.0</v>
       </c>
       <c r="G372" s="1">
-        <v>99871.0</v>
+        <v>490824.0</v>
       </c>
       <c r="H372" s="1">
-        <v>2242.0</v>
+        <v>6540.0</v>
       </c>
       <c r="I372" s="1">
-        <v>2.2448959157313</v>
+        <v>1.3324531807736</v>
       </c>
       <c r="J372">
-        <v>0.52</v>
-[...2 lines deleted...]
-        <v>523.97</v>
+        <v>0.66</v>
+      </c>
+      <c r="K372" t="s">
+        <v>956</v>
       </c>
       <c r="L372" s="1">
-        <v>102113.0</v>
+        <v>497364.0</v>
       </c>
       <c r="M372" s="1">
-        <v>102636.97</v>
+        <v>501346.19</v>
       </c>
       <c r="N372" s="1">
-        <v>0.05</v>
+        <v>0.29</v>
       </c>
       <c r="O372">
         <v>1</v>
       </c>
       <c r="Z372" t="s">
-        <v>930</v>
+        <v>954</v>
       </c>
     </row>
     <row r="373" spans="1:26">
       <c r="A373" t="s">
-        <v>933</v>
+        <v>958</v>
       </c>
       <c r="B373" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="C373" s="1">
-        <v>104.775</v>
+        <v>100.857</v>
       </c>
       <c r="D373" s="1">
-        <v>104.45</v>
+        <v>99.417</v>
       </c>
       <c r="E373" t="s">
         <v>8</v>
       </c>
       <c r="F373">
         <v>1.0</v>
       </c>
       <c r="G373" s="1">
-        <v>104450.0</v>
+        <v>198834.0</v>
       </c>
       <c r="H373" s="1">
-        <v>325.0</v>
+        <v>2880.0</v>
       </c>
       <c r="I373" s="1">
-        <v>0.31115366203925</v>
+        <v>1.4484444310329</v>
       </c>
       <c r="J373">
-        <v>0.66</v>
-[...2 lines deleted...]
-        <v>663.7</v>
+        <v>1.12</v>
+      </c>
+      <c r="K373" t="s">
+        <v>959</v>
       </c>
       <c r="L373" s="1">
-        <v>104775.0</v>
+        <v>201714.0</v>
       </c>
       <c r="M373" s="1">
-        <v>105438.7</v>
+        <v>203953.73</v>
       </c>
       <c r="N373" s="1">
-        <v>0.06</v>
+        <v>0.12</v>
       </c>
       <c r="O373">
         <v>1</v>
       </c>
       <c r="Z373" t="s">
-        <v>932</v>
+        <v>957</v>
       </c>
     </row>
     <row r="374" spans="1:26">
       <c r="A374" t="s">
-        <v>935</v>
+        <v>961</v>
       </c>
       <c r="B374" s="1">
-        <v>300000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="C374" s="1">
-        <v>98.422</v>
+        <v>99.882</v>
       </c>
       <c r="D374" s="1">
-        <v>99.589</v>
+        <v>100.86</v>
       </c>
       <c r="E374" t="s">
         <v>8</v>
       </c>
       <c r="F374">
         <v>1.0</v>
       </c>
       <c r="G374" s="1">
-        <v>298767.0</v>
+        <v>201720.0</v>
       </c>
       <c r="H374" s="1">
-        <v>-3501.0</v>
+        <v>-1956.0</v>
       </c>
       <c r="I374" s="1">
-        <v>-1.1718161644358</v>
+        <v>-0.96966091612136</v>
       </c>
       <c r="J374">
-        <v>2.77</v>
-[...2 lines deleted...]
-        <v>936</v>
+        <v>0.37</v>
+      </c>
+      <c r="K374">
+        <v>733.92</v>
       </c>
       <c r="L374" s="1">
-        <v>295266.0</v>
+        <v>199764.0</v>
       </c>
       <c r="M374" s="1">
-        <v>303575.59</v>
+        <v>200497.92</v>
       </c>
       <c r="N374" s="1">
-        <v>0.16</v>
+        <v>0.12</v>
       </c>
       <c r="O374">
         <v>1</v>
       </c>
       <c r="Z374" t="s">
-        <v>934</v>
+        <v>960</v>
       </c>
     </row>
     <row r="375" spans="1:26">
       <c r="A375" t="s">
-        <v>938</v>
+        <v>963</v>
       </c>
       <c r="B375" s="1">
-        <v>100000.0</v>
+        <v>1204.0</v>
       </c>
       <c r="C375" s="1">
-        <v>102.628</v>
+        <v>0.1075</v>
       </c>
       <c r="D375" s="1">
-        <v>103.15</v>
+        <v>0.2090095515</v>
       </c>
       <c r="E375" t="s">
         <v>8</v>
       </c>
       <c r="F375">
         <v>1.0</v>
       </c>
       <c r="G375" s="1">
-        <v>103150.0</v>
+        <v>0.0</v>
       </c>
       <c r="H375" s="1">
-        <v>-522.0</v>
+        <v>-305543.75</v>
       </c>
       <c r="I375" s="1">
-        <v>-0.50605913717887</v>
+        <v>0</v>
       </c>
       <c r="J375">
-        <v>0.96</v>
+        <v>0.0</v>
       </c>
       <c r="K375">
-        <v>963.01</v>
+        <v>0.0</v>
       </c>
       <c r="L375" s="1">
-        <v>102628.0</v>
+        <v>-305543.75</v>
       </c>
       <c r="M375" s="1">
-        <v>103591.01</v>
+        <v>-305543.75</v>
       </c>
       <c r="N375" s="1">
-        <v>0.06</v>
+        <v>-0.18</v>
       </c>
       <c r="O375">
         <v>1</v>
       </c>
       <c r="Z375" t="s">
-        <v>937</v>
+        <v>962</v>
       </c>
     </row>
     <row r="376" spans="1:26">
       <c r="A376" t="s">
-        <v>938</v>
+        <v>965</v>
       </c>
       <c r="B376" s="1">
-        <v>100000.0</v>
+        <v>1204.0</v>
       </c>
       <c r="C376" s="1">
-        <v>98.175</v>
+        <v>0.02</v>
       </c>
       <c r="D376" s="1">
-        <v>99.908</v>
+        <v>0.0910755814</v>
       </c>
       <c r="E376" t="s">
         <v>8</v>
       </c>
       <c r="F376">
         <v>1.0</v>
       </c>
       <c r="G376" s="1">
-        <v>99908.0</v>
+        <v>0.0</v>
       </c>
       <c r="H376" s="1">
-        <v>-1733.0</v>
+        <v>-213937.5</v>
       </c>
       <c r="I376" s="1">
-        <v>-1.7345958281619</v>
+        <v>0</v>
       </c>
       <c r="J376">
-        <v>1.53</v>
-[...2 lines deleted...]
-        <v>940</v>
+        <v>0.0</v>
+      </c>
+      <c r="K376">
+        <v>0.0</v>
       </c>
       <c r="L376" s="1">
-        <v>98175.0</v>
+        <v>-213937.5</v>
       </c>
       <c r="M376" s="1">
-        <v>99703.47</v>
+        <v>-213937.5</v>
       </c>
       <c r="N376" s="1">
-        <v>0.05</v>
+        <v>-0.12</v>
       </c>
       <c r="O376">
         <v>1</v>
       </c>
       <c r="Z376" t="s">
-        <v>939</v>
+        <v>964</v>
       </c>
     </row>
     <row r="377" spans="1:26">
       <c r="A377" t="s">
-        <v>942</v>
+        <v>967</v>
       </c>
       <c r="B377" s="1">
-        <v>400000.0</v>
+        <v>1870.0</v>
       </c>
       <c r="C377" s="1">
-        <v>104.427</v>
+        <v>108.8</v>
       </c>
       <c r="D377" s="1">
-        <v>106.6</v>
+        <v>85.2179679144</v>
       </c>
       <c r="E377" t="s">
         <v>8</v>
       </c>
       <c r="F377">
         <v>1.0</v>
       </c>
       <c r="G377" s="1">
-        <v>426400.0</v>
+        <v>1593576.0</v>
       </c>
       <c r="H377" s="1">
-        <v>-8692.0</v>
+        <v>440984.0</v>
       </c>
       <c r="I377" s="1">
-        <v>-2.0384615384615</v>
+        <v>27.672605511127</v>
       </c>
       <c r="J377">
-        <v>2.9</v>
-[...2 lines deleted...]
-        <v>943</v>
+        <v>0.0</v>
+      </c>
+      <c r="K377">
+        <v>0.0</v>
       </c>
       <c r="L377" s="1">
-        <v>417708.0</v>
+        <v>2034560.0</v>
       </c>
       <c r="M377" s="1">
-        <v>429305.26</v>
+        <v>2034560.0</v>
       </c>
       <c r="N377" s="1">
-        <v>0.23</v>
+        <v>1.18</v>
       </c>
       <c r="O377">
         <v>1</v>
       </c>
       <c r="Z377" t="s">
-        <v>941</v>
+        <v>966</v>
       </c>
     </row>
     <row r="378" spans="1:26">
       <c r="A378" t="s">
-        <v>945</v>
+        <v>969</v>
       </c>
       <c r="B378" s="1">
-        <v>399000.0</v>
+        <v>-1204.0</v>
       </c>
       <c r="C378" s="1">
-        <v>98.932</v>
+        <v>0.07</v>
       </c>
       <c r="D378" s="1">
-        <v>99.902</v>
+        <v>0.1458118771</v>
       </c>
       <c r="E378" t="s">
         <v>8</v>
       </c>
       <c r="F378">
         <v>1.0</v>
       </c>
       <c r="G378" s="1">
-        <v>398608.98</v>
+        <v>0.0</v>
       </c>
       <c r="H378" s="1">
-        <v>-3870.3</v>
+        <v>228193.75</v>
       </c>
       <c r="I378" s="1">
-        <v>-0.97095153250185</v>
+        <v>0</v>
       </c>
       <c r="J378">
-        <v>1.24</v>
-[...2 lines deleted...]
-        <v>946</v>
+        <v>0.0</v>
+      </c>
+      <c r="K378">
+        <v>0.0</v>
       </c>
       <c r="L378" s="1">
-        <v>394738.68</v>
+        <v>228193.75</v>
       </c>
       <c r="M378" s="1">
-        <v>399692.02</v>
+        <v>228193.75</v>
       </c>
       <c r="N378" s="1">
-        <v>0.21</v>
+        <v>0.13</v>
       </c>
       <c r="O378">
         <v>1</v>
       </c>
       <c r="Z378" t="s">
-        <v>944</v>
+        <v>968</v>
       </c>
     </row>
     <row r="379" spans="1:26">
       <c r="A379" t="s">
-        <v>948</v>
+        <v>971</v>
       </c>
       <c r="B379" s="1">
-        <v>216000.0</v>
+        <v>-1204.0</v>
       </c>
       <c r="C379" s="1">
-        <v>100.452</v>
+        <v>0.03</v>
       </c>
       <c r="D379" s="1">
-        <v>100.0</v>
+        <v>0.0649833887</v>
       </c>
       <c r="E379" t="s">
         <v>8</v>
       </c>
       <c r="F379">
         <v>1.0</v>
       </c>
       <c r="G379" s="1">
-        <v>216000.0</v>
+        <v>0.0</v>
       </c>
       <c r="H379" s="1">
-        <v>976.32</v>
+        <v>105300.0</v>
       </c>
       <c r="I379" s="1">
-        <v>0.452</v>
+        <v>0</v>
       </c>
       <c r="J379">
-        <v>1.68</v>
-[...2 lines deleted...]
-        <v>949</v>
+        <v>0.0</v>
+      </c>
+      <c r="K379">
+        <v>0.0</v>
       </c>
       <c r="L379" s="1">
-        <v>216976.32</v>
+        <v>105300.0</v>
       </c>
       <c r="M379" s="1">
-        <v>220601.33</v>
+        <v>105300.0</v>
       </c>
       <c r="N379" s="1">
-        <v>0.12</v>
+        <v>0.06</v>
       </c>
       <c r="O379">
         <v>1</v>
       </c>
       <c r="Z379" t="s">
-        <v>947</v>
+        <v>970</v>
       </c>
     </row>
     <row r="380" spans="1:26">
       <c r="A380" t="s">
-        <v>951</v>
+        <v>973</v>
       </c>
       <c r="B380" s="1">
-        <v>100000.0</v>
+        <v>-1870.0</v>
       </c>
       <c r="C380" s="1">
-        <v>101.924</v>
+        <v>101.8</v>
       </c>
       <c r="D380" s="1">
-        <v>100.0</v>
+        <v>80.0239572193</v>
       </c>
       <c r="E380" t="s">
         <v>8</v>
       </c>
       <c r="F380">
         <v>1.0</v>
       </c>
       <c r="G380" s="1">
-        <v>100000.0</v>
+        <v>-1496448.0</v>
       </c>
       <c r="H380" s="1">
-        <v>1924.0</v>
+        <v>-407212.0</v>
       </c>
       <c r="I380" s="1">
-        <v>1.924</v>
+        <v>27.211904456419</v>
       </c>
       <c r="J380">
-        <v>0.77</v>
+        <v>0.0</v>
       </c>
       <c r="K380">
-        <v>771.85</v>
+        <v>0.0</v>
       </c>
       <c r="L380" s="1">
-        <v>101924.0</v>
+        <v>-1903660.0</v>
       </c>
       <c r="M380" s="1">
-        <v>102695.85</v>
+        <v>-1903660.0</v>
       </c>
       <c r="N380" s="1">
-        <v>0.05</v>
+        <v>-1.1</v>
       </c>
       <c r="O380">
         <v>1</v>
       </c>
       <c r="Z380" t="s">
-        <v>950</v>
-[...353 lines deleted...]
-      <c r="A388" t="s">
         <v>972</v>
-      </c>
-[...543 lines deleted...]
-        <v>993</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">