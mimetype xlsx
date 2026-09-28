--- v4 (2026-07-31)
+++ v5 (2026-09-28)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="177">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="176">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>C</t>
   </si>
   <si>
     <t>FR0000011074</t>
   </si>
   <si>
@@ -118,477 +118,474 @@
   <si>
     <t>PMV (EUR)</t>
   </si>
   <si>
     <t>Var.</t>
   </si>
   <si>
     <t>CC (EUR)</t>
   </si>
   <si>
     <t>Interets (EUR)</t>
   </si>
   <si>
     <t>VBCE (EUR)</t>
   </si>
   <si>
     <t>VBCI (EUR)</t>
   </si>
   <si>
     <t>Poids</t>
   </si>
   <si>
     <t>Nb.</t>
   </si>
   <si>
+    <t>NL0012866412</t>
+  </si>
+  <si>
+    <t>BE SEMICONDUCTOR INDUSTRIES NV</t>
+  </si>
+  <si>
     <t>FR0011726835</t>
   </si>
   <si>
     <t>GAZTRANSPORT &amp; TECHNIGAZ SA</t>
   </si>
   <si>
     <t>FR0000008997</t>
   </si>
   <si>
     <t>Ofi Invest ESG Liquidités PART C/D</t>
   </si>
   <si>
     <t>IT0004176001</t>
   </si>
   <si>
     <t>PRYSMIAN</t>
   </si>
   <si>
     <t>FR0000073272</t>
   </si>
   <si>
     <t>SAFRAN SA</t>
   </si>
   <si>
     <t>SE0000115446</t>
   </si>
   <si>
     <t>VOLVO CLASS B</t>
   </si>
   <si>
     <t>SEK</t>
   </si>
   <si>
-    <t>OVCT01737424</t>
-[...20 lines deleted...]
-    <t>EUR/USD 21/05/26</t>
+    <t>OVCT01751627</t>
+  </si>
+  <si>
+    <t>EUR/SEK 09/07/26</t>
+  </si>
+  <si>
+    <t>OVCT01751626</t>
+  </si>
+  <si>
+    <t>EUR/USD 09/07/26</t>
   </si>
   <si>
     <t>USD</t>
   </si>
   <si>
-    <t>-45 684.94</t>
+    <t>-39 298.81</t>
   </si>
   <si>
     <t>FR0013521085</t>
   </si>
   <si>
     <t>ACCOR SA 0.7 07/12/2027</t>
   </si>
   <si>
-    <t>7 973.42</t>
+    <t>11 129.56</t>
   </si>
   <si>
     <t>XS2982266343</t>
   </si>
   <si>
     <t>AIRBUS / CITIGROUP 0.8 05/02/2030</t>
   </si>
   <si>
-    <t>9 753.42</t>
+    <t>12 712.33</t>
+  </si>
+  <si>
+    <t>AT0000A3VDC0</t>
+  </si>
+  <si>
+    <t>AT &amp; S AUSTRIA TECHNOLOGIE &amp; SYSTE PERP</t>
+  </si>
+  <si>
+    <t>1 118.06</t>
   </si>
   <si>
     <t>XS3239565701</t>
   </si>
   <si>
     <t>BARCLAYS BANK PLC Z 20/01/2031</t>
   </si>
   <si>
-    <t>XS2465773070</t>
-[...7 lines deleted...]
-  <si>
     <t>FR001400QC44</t>
   </si>
   <si>
     <t>BNP PARIBAS SA 0 19/02/2031</t>
   </si>
   <si>
     <t>FR0014010U53</t>
   </si>
   <si>
     <t>CARA OBLIGATIONS SAS 1.5 01/12/2030</t>
   </si>
   <si>
-    <t>22 931.51</t>
+    <t>4 290.41</t>
   </si>
   <si>
     <t>XS2257580857</t>
   </si>
   <si>
     <t>CELLNEX TELECOM SA 0.75 20/11/2031</t>
   </si>
   <si>
-    <t>7 504.11</t>
+    <t>10 035.62</t>
   </si>
   <si>
     <t>DE000A30V5R1</t>
   </si>
   <si>
     <t>DELIVERY HERO SE 3.25 21/02/2030</t>
   </si>
   <si>
-    <t>19 661.60</t>
+    <t>34 744.48</t>
   </si>
   <si>
     <t>DE000A4DFHZ5</t>
   </si>
   <si>
     <t>DEUTSCHE LUFTHANSA AG Z 10/09/2032</t>
   </si>
   <si>
     <t>XS2339426004</t>
   </si>
   <si>
     <t>DIASORIN SPA Z 05/05/2028</t>
   </si>
   <si>
     <t>FR001400AFJ9</t>
   </si>
   <si>
     <t>ELIS SA 2.25 22/09/2029</t>
   </si>
   <si>
-    <t>18 030.82</t>
+    <t>22 518.49</t>
   </si>
   <si>
     <t>XS2637952610</t>
   </si>
   <si>
     <t>ENI SPA 2.95 14/09/2030</t>
   </si>
   <si>
-    <t>60 260.82</t>
+    <t>74 744.11</t>
   </si>
   <si>
     <t>IT0006769316</t>
   </si>
   <si>
     <t>EURONEXT NV 1.5 30/05/2032</t>
   </si>
   <si>
-    <t>16 027.40</t>
+    <t>3 184.93</t>
   </si>
   <si>
     <t>DE000A352B25</t>
   </si>
   <si>
     <t>EVONIK / RAG-STIFTUNG 2.25 28/11/2030</t>
   </si>
   <si>
-    <t>49 102.21</t>
+    <t>10 088.32</t>
   </si>
   <si>
     <t>FR00140112G1</t>
   </si>
   <si>
     <t>EXAIL TECHNOLOGIES PERP</t>
   </si>
   <si>
-    <t>13 377.05</t>
+    <t>35 409.84</t>
   </si>
   <si>
     <t>XS3168182692</t>
   </si>
   <si>
     <t>FERROVIAL SE 0.75 20/05/2031</t>
   </si>
   <si>
-    <t>9 968.75</t>
-[...8 lines deleted...]
-    <t>12 443.96</t>
+    <t>2 416.67</t>
+  </si>
+  <si>
+    <t>XS2733414556</t>
+  </si>
+  <si>
+    <t>GLOBALWAFERS GMBH 1.5 23/01/2029</t>
+  </si>
+  <si>
+    <t>16 354.17</t>
   </si>
   <si>
     <t>XS3034368806</t>
   </si>
   <si>
     <t>IBERDROLA FINANZAS SAU 1.5 27/03/2030</t>
   </si>
   <si>
-    <t>4 647.95</t>
+    <t>21 472.60</t>
   </si>
   <si>
     <t>XS3041309207</t>
   </si>
   <si>
     <t>JPMORGAN CHASE FINANCIAL COMPANY L 0.5 27/03/2030</t>
   </si>
   <si>
-    <t>1 794.44</t>
+    <t>4 391.67</t>
   </si>
   <si>
     <t>DE000A3L21D1</t>
   </si>
   <si>
     <t>LEG PROPERTIES BV 1 04/09/2030</t>
   </si>
   <si>
-    <t>9 852.05</t>
+    <t>18 750.68</t>
   </si>
   <si>
     <t>FR0014010NZ3</t>
   </si>
   <si>
     <t>LEGRAND SA 1.5 23/06/2033</t>
   </si>
   <si>
-    <t>24 663.46</t>
+    <t>1 290.98</t>
+  </si>
+  <si>
+    <t>XS2566032095</t>
+  </si>
+  <si>
+    <t>LOREAL / CITIGROUP 0% EXCH Z 15/03/2028</t>
   </si>
   <si>
     <t>XS2782912518</t>
   </si>
   <si>
     <t>LVMH / CITIGROUP 1 09/04/2029</t>
   </si>
   <si>
-    <t>1 972.60</t>
+    <t>5 654.79</t>
   </si>
   <si>
     <t>DE000A46Z7S3</t>
   </si>
   <si>
     <t>MTU AERO ENGINES AG Z 15/07/2033</t>
   </si>
   <si>
     <t>XS2305842903</t>
   </si>
   <si>
     <t>NEXI SPA Z 24/02/2028</t>
   </si>
   <si>
     <t>XS2763018889</t>
   </si>
   <si>
     <t>PHARMING GROUP NV 4.5 25/04/2029</t>
   </si>
   <si>
-    <t>2 958.90</t>
+    <t>19 528.77</t>
   </si>
   <si>
     <t>DE000A4EF8U1</t>
   </si>
   <si>
     <t>QIAGEN NV 2 04/09/2032</t>
   </si>
   <si>
-    <t>23 111.64</t>
+    <t>45 244.02</t>
   </si>
   <si>
     <t>DE000A3L06J9</t>
   </si>
   <si>
     <t>QIAGEN NV 2.5 10/09/2031</t>
   </si>
   <si>
-    <t>9 809.34</t>
+    <t>20 196.31</t>
   </si>
   <si>
     <t>DE000A4D9G75</t>
   </si>
   <si>
     <t>REDCARE PHARMACY NV 1.75 16/04/2032</t>
   </si>
   <si>
-    <t>2 732.88</t>
-[...8 lines deleted...]
-    <t>15 254.79</t>
+    <t>10 787.67</t>
+  </si>
+  <si>
+    <t>FR0014016E65</t>
+  </si>
+  <si>
+    <t>REXEL SA 1 13/05/2031</t>
+  </si>
+  <si>
+    <t>1 826.09</t>
   </si>
   <si>
     <t>XS2677538493</t>
   </si>
   <si>
     <t>SAIPEM SPA 2.875 11/09/2029</t>
   </si>
   <si>
-    <t>5 156.25</t>
+    <t>10 406.25</t>
   </si>
   <si>
     <t>DE000A460P02</t>
   </si>
   <si>
     <t>SALZGITTER AG 2.875 22/10/2032</t>
   </si>
   <si>
-    <t>3 846.58</t>
+    <t>20 416.44</t>
+  </si>
+  <si>
+    <t>FR00140190M5</t>
+  </si>
+  <si>
+    <t>SCHNEIDER ELECTRIC SE 0.25 30/09/2034</t>
   </si>
   <si>
     <t>FR0014012R72</t>
   </si>
   <si>
     <t>SCHNEIDER ELECTRIC SE 1.25 23/09/2033</t>
   </si>
   <si>
-    <t>5 842.39</t>
+    <t>13 451.09</t>
   </si>
   <si>
     <t>FR001400R1R6</t>
   </si>
   <si>
     <t>SCHNEIDER ELECTRIC SE 1.625 28/06/2031</t>
   </si>
   <si>
-    <t>28 493.15</t>
-[...10 lines deleted...]
-  <si>
     <t>XS3266589525</t>
   </si>
   <si>
     <t>SNAM SPA 1.75 14/01/2031</t>
   </si>
   <si>
-    <t>19 317.68</t>
+    <t>29 063.54</t>
   </si>
   <si>
     <t>FR001400F2K3</t>
   </si>
   <si>
     <t>SPIE SA 2 17/01/2028</t>
   </si>
   <si>
-    <t>11 933.70</t>
+    <t>18 121.55</t>
   </si>
   <si>
     <t>XS2725834043</t>
   </si>
   <si>
     <t>STILLWATER MINING COMPANY 4.25 28/11/2028</t>
   </si>
   <si>
-    <t>34 503.19</t>
-[...5 lines deleted...]
-    <t>STMICROELECTRONICS NV Z 04/08/2027</t>
+    <t>7 418.53</t>
+  </si>
+  <si>
+    <t>XS3416917709</t>
+  </si>
+  <si>
+    <t>STMICROELECTRONICS NV 0.625 23/06/2033</t>
+  </si>
+  <si>
+    <t>XS3416917022</t>
+  </si>
+  <si>
+    <t>STMICROELECTRONICS NV Z 23/06/2031</t>
+  </si>
+  <si>
+    <t>FR0014019DN1</t>
+  </si>
+  <si>
+    <t>VEOLIA ENVIRONNEMENT SA 0.75 02/01/2032</t>
   </si>
   <si>
     <t>FR001400XE50</t>
   </si>
   <si>
     <t>VINCI SA 0.7 18/02/2030</t>
   </si>
   <si>
-    <t>7 348.07</t>
+    <t>12 762.43</t>
   </si>
   <si>
     <t>FR0014016PI1</t>
   </si>
   <si>
     <t>VINCI SA 0.75 04/03/2031</t>
   </si>
   <si>
-    <t>3 032.61</t>
+    <t>5 771.74</t>
   </si>
   <si>
     <t>AT0000A33R11</t>
   </si>
   <si>
     <t>VOESTALPINE AG 2.75 28/04/2028</t>
   </si>
   <si>
-    <t>1 314.89</t>
+    <t>11 834.02</t>
   </si>
   <si>
     <t>DE000A4DFHL5</t>
   </si>
   <si>
     <t>VONOVIA SE 0.875 20/05/2032</t>
   </si>
   <si>
-    <t>14 444.75</t>
-[...8 lines deleted...]
-    <t>26 993.50</t>
+    <t>3 509.51</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -897,2898 +894,2998 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:N7"/>
+  <dimension ref="A1:Z7"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="C7" sqref="C7"/>
+      <selection activeCell="B7" sqref="B7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="11.711" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="15.282" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="15.282" bestFit="true" customWidth="true" style="0"/>
-[...2 lines deleted...]
-    <col min="9" max="9" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="9.10" bestFit="true" style="0"/>
     <col min="13" max="13" width="9.10" bestFit="true" style="0"/>
     <col min="14" max="14" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:14">
+    <row r="1" spans="1:26">
       <c r="A1" t="s">
+        <v>1</v>
+      </c>
+      <c r="B1" t="s">
+        <v>2</v>
+      </c>
+      <c r="C1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D1" t="s">
+        <v>4</v>
+      </c>
+      <c r="E1" t="s">
+        <v>5</v>
+      </c>
+      <c r="F1" t="s">
+        <v>4</v>
+      </c>
+      <c r="G1" t="s">
+        <v>5</v>
+      </c>
+      <c r="H1" t="s">
+        <v>4</v>
+      </c>
+      <c r="Z1" t="s">
         <v>0</v>
       </c>
-      <c r="B1" t="s">
-[...24 lines deleted...]
-    <row r="2" spans="1:14">
+    </row>
+    <row r="2" spans="1:26">
       <c r="A2" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2" s="1">
+        <v>805378.7954</v>
+      </c>
+      <c r="C2">
+        <v>101.37</v>
+      </c>
+      <c r="D2" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2">
+        <v>81642723.21</v>
+      </c>
+      <c r="F2" t="s">
+        <v>8</v>
+      </c>
+      <c r="G2">
+        <v>81642723.21</v>
+      </c>
+      <c r="H2" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z2" t="s">
         <v>6</v>
       </c>
-      <c r="B2" t="s">
-[...24 lines deleted...]
-    <row r="3" spans="1:14">
+    </row>
+    <row r="3" spans="1:26">
       <c r="A3" t="s">
+        <v>10</v>
+      </c>
+      <c r="B3" s="1">
+        <v>1162695.0</v>
+      </c>
+      <c r="C3">
+        <v>95.51</v>
+      </c>
+      <c r="D3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E3">
+        <v>111056660.92</v>
+      </c>
+      <c r="F3" t="s">
+        <v>8</v>
+      </c>
+      <c r="G3">
+        <v>111056660.92</v>
+      </c>
+      <c r="H3" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z3" t="s">
         <v>9</v>
       </c>
-      <c r="B3" t="s">
-[...24 lines deleted...]
-    <row r="4" spans="1:14">
+    </row>
+    <row r="4" spans="1:26">
       <c r="A4" t="s">
+        <v>12</v>
+      </c>
+      <c r="B4" s="1">
+        <v>1.0</v>
+      </c>
+      <c r="C4">
+        <v>134.29</v>
+      </c>
+      <c r="D4" t="s">
+        <v>8</v>
+      </c>
+      <c r="E4">
+        <v>134.29</v>
+      </c>
+      <c r="F4" t="s">
+        <v>8</v>
+      </c>
+      <c r="G4">
+        <v>134.29</v>
+      </c>
+      <c r="H4" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z4" t="s">
         <v>11</v>
       </c>
-      <c r="B4" t="s">
-[...24 lines deleted...]
-    <row r="5" spans="1:14">
+    </row>
+    <row r="5" spans="1:26">
       <c r="A5" t="s">
+        <v>14</v>
+      </c>
+      <c r="B5" s="1">
+        <v>3284.9248</v>
+      </c>
+      <c r="C5">
+        <v>120.67</v>
+      </c>
+      <c r="D5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E5">
+        <v>396399.52</v>
+      </c>
+      <c r="F5" t="s">
+        <v>8</v>
+      </c>
+      <c r="G5">
+        <v>396399.52</v>
+      </c>
+      <c r="H5" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z5" t="s">
         <v>13</v>
       </c>
-      <c r="B5" t="s">
-[...24 lines deleted...]
-    <row r="6" spans="1:14">
+    </row>
+    <row r="6" spans="1:26">
       <c r="A6" t="s">
+        <v>16</v>
+      </c>
+      <c r="B6" s="1">
+        <v>1.0</v>
+      </c>
+      <c r="C6">
+        <v>129.57</v>
+      </c>
+      <c r="D6" t="s">
+        <v>8</v>
+      </c>
+      <c r="E6">
+        <v>129.57</v>
+      </c>
+      <c r="F6" t="s">
+        <v>8</v>
+      </c>
+      <c r="G6">
+        <v>129.57</v>
+      </c>
+      <c r="H6" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z6" t="s">
         <v>15</v>
       </c>
-      <c r="B6" t="s">
-[...24 lines deleted...]
-    <row r="7" spans="1:14">
+    </row>
+    <row r="7" spans="1:26">
       <c r="A7" t="s">
+        <v>18</v>
+      </c>
+      <c r="B7" s="1">
+        <v>211.0</v>
+      </c>
+      <c r="C7">
+        <v>113.33</v>
+      </c>
+      <c r="D7" t="s">
+        <v>8</v>
+      </c>
+      <c r="E7">
+        <v>23912.65</v>
+      </c>
+      <c r="F7" t="s">
+        <v>8</v>
+      </c>
+      <c r="G7">
+        <v>23912.65</v>
+      </c>
+      <c r="H7" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z7" t="s">
         <v>17</v>
-      </c>
-[...22 lines deleted...]
-        <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P52"/>
+  <dimension ref="A1:Z54"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O52" sqref="O52"/>
+      <selection activeCell="N54" sqref="N54"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
-    <row r="1" spans="1:16">
+    <row r="1" spans="1:26">
       <c r="A1" t="s">
+        <v>20</v>
+      </c>
+      <c r="B1" t="s">
+        <v>21</v>
+      </c>
+      <c r="C1" t="s">
+        <v>22</v>
+      </c>
+      <c r="D1" t="s">
+        <v>23</v>
+      </c>
+      <c r="E1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" t="s">
+        <v>24</v>
+      </c>
+      <c r="G1" t="s">
+        <v>25</v>
+      </c>
+      <c r="H1" t="s">
+        <v>26</v>
+      </c>
+      <c r="I1" t="s">
+        <v>27</v>
+      </c>
+      <c r="J1" t="s">
+        <v>28</v>
+      </c>
+      <c r="K1" t="s">
+        <v>29</v>
+      </c>
+      <c r="L1" t="s">
+        <v>30</v>
+      </c>
+      <c r="M1" t="s">
+        <v>31</v>
+      </c>
+      <c r="N1" t="s">
+        <v>32</v>
+      </c>
+      <c r="O1" t="s">
+        <v>33</v>
+      </c>
+      <c r="Z1" t="s">
         <v>19</v>
       </c>
-      <c r="B1" t="s">
-[...45 lines deleted...]
-    <row r="2" spans="1:16">
+    </row>
+    <row r="2" spans="1:26">
       <c r="A2" t="s">
-        <v>34</v>
-[...1 lines deleted...]
-      <c r="B2" t="s">
         <v>35</v>
       </c>
+      <c r="B2" s="1">
+        <v>14000.0</v>
+      </c>
       <c r="C2" s="1">
-        <v>21000.0</v>
+        <v>282.7</v>
       </c>
       <c r="D2" s="1">
-        <v>207.0</v>
-[...8 lines deleted...]
-        <v>1.0</v>
+        <v>283.1912771429</v>
+      </c>
+      <c r="E2" t="s">
+        <v>8</v>
+      </c>
+      <c r="F2">
+        <v>1.0</v>
+      </c>
+      <c r="G2" s="1">
+        <v>3964677.88</v>
       </c>
       <c r="H2" s="1">
-        <v>2130768.9</v>
+        <v>-6877.88</v>
       </c>
       <c r="I2" s="1">
-        <v>2216231.1</v>
-[...2 lines deleted...]
-        <v>104.01086199447</v>
+        <v>-0.17347891072553</v>
+      </c>
+      <c r="J2">
+        <v>0.0</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
-      <c r="L2">
+      <c r="L2" s="1">
+        <v>3957800.0</v>
+      </c>
+      <c r="M2" s="1">
+        <v>3957800.0</v>
+      </c>
+      <c r="N2" s="1">
+        <v>2.05</v>
+      </c>
+      <c r="O2">
+        <v>1</v>
+      </c>
+      <c r="Z2" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="3" spans="1:26">
+      <c r="A3" t="s">
+        <v>37</v>
+      </c>
+      <c r="B3" s="1">
+        <v>21000.0</v>
+      </c>
+      <c r="C3" s="1">
+        <v>183.4</v>
+      </c>
+      <c r="D3" s="1">
+        <v>101.4651857143</v>
+      </c>
+      <c r="E3" t="s">
+        <v>8</v>
+      </c>
+      <c r="F3">
+        <v>1.0</v>
+      </c>
+      <c r="G3" s="1">
+        <v>2130768.9</v>
+      </c>
+      <c r="H3" s="1">
+        <v>1720631.1</v>
+      </c>
+      <c r="I3" s="1">
+        <v>80.751652607657</v>
+      </c>
+      <c r="J3">
         <v>0.0</v>
-      </c>
-[...42 lines deleted...]
-        <v>0.45119971410739</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
-      <c r="L3">
+      <c r="L3" s="1">
+        <v>3851400.0</v>
+      </c>
+      <c r="M3" s="1">
+        <v>3851400.0</v>
+      </c>
+      <c r="N3" s="1">
+        <v>1.99</v>
+      </c>
+      <c r="O3">
+        <v>1</v>
+      </c>
+      <c r="Z3" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="4" spans="1:26">
+      <c r="A4" t="s">
+        <v>39</v>
+      </c>
+      <c r="B4" s="1">
+        <v>423.0</v>
+      </c>
+      <c r="C4" s="1">
+        <v>4812.52</v>
+      </c>
+      <c r="D4" s="1">
+        <v>4809.8934042553</v>
+      </c>
+      <c r="E4" t="s">
+        <v>8</v>
+      </c>
+      <c r="F4">
+        <v>1.0</v>
+      </c>
+      <c r="G4" s="1">
+        <v>2034584.91</v>
+      </c>
+      <c r="H4" s="1">
+        <v>1111.05</v>
+      </c>
+      <c r="I4" s="1">
+        <v>0.054608190326154</v>
+      </c>
+      <c r="J4">
         <v>0.0</v>
-      </c>
-[...42 lines deleted...]
-        <v>218.00275875781</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
-      <c r="L4">
+      <c r="L4" s="1">
+        <v>2035695.96</v>
+      </c>
+      <c r="M4" s="1">
+        <v>2035695.96</v>
+      </c>
+      <c r="N4" s="1">
+        <v>1.05</v>
+      </c>
+      <c r="O4">
+        <v>1</v>
+      </c>
+      <c r="Z4" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="5" spans="1:26">
+      <c r="A5" t="s">
+        <v>41</v>
+      </c>
+      <c r="B5" s="1">
+        <v>10000.0</v>
+      </c>
+      <c r="C5" s="1">
+        <v>142.85</v>
+      </c>
+      <c r="D5" s="1">
+        <v>40.2355</v>
+      </c>
+      <c r="E5" t="s">
+        <v>8</v>
+      </c>
+      <c r="F5">
+        <v>1.0</v>
+      </c>
+      <c r="G5" s="1">
+        <v>402355.0</v>
+      </c>
+      <c r="H5" s="1">
+        <v>1026145.0</v>
+      </c>
+      <c r="I5" s="1">
+        <v>255.03473300941</v>
+      </c>
+      <c r="J5">
         <v>0.0</v>
-      </c>
-[...42 lines deleted...]
-        <v>8.5326104038438</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
-      <c r="L5">
+      <c r="L5" s="1">
+        <v>1428500.0</v>
+      </c>
+      <c r="M5" s="1">
+        <v>1428500.0</v>
+      </c>
+      <c r="N5" s="1">
+        <v>0.74</v>
+      </c>
+      <c r="O5">
+        <v>1</v>
+      </c>
+      <c r="Z5" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="6" spans="1:26">
+      <c r="A6" t="s">
+        <v>43</v>
+      </c>
+      <c r="B6" s="1">
+        <v>5000.0</v>
+      </c>
+      <c r="C6" s="1">
+        <v>332.7</v>
+      </c>
+      <c r="D6" s="1">
+        <v>251.537302</v>
+      </c>
+      <c r="E6" t="s">
+        <v>8</v>
+      </c>
+      <c r="F6">
+        <v>1.0</v>
+      </c>
+      <c r="G6" s="1">
+        <v>1257686.51</v>
+      </c>
+      <c r="H6" s="1">
+        <v>405813.49</v>
+      </c>
+      <c r="I6" s="1">
+        <v>32.266664766882</v>
+      </c>
+      <c r="J6">
         <v>0.0</v>
-      </c>
-[...42 lines deleted...]
-        <v>31.076627375615</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
-      <c r="L6">
-        <v>0.0</v>
+      <c r="L6" s="1">
+        <v>1663500.0</v>
       </c>
       <c r="M6" s="1">
-        <v>1470113.98</v>
+        <v>1663500.0</v>
       </c>
       <c r="N6" s="1">
-        <v>1470113.98</v>
-[...8 lines deleted...]
-    <row r="7" spans="1:16">
+        <v>0.86</v>
+      </c>
+      <c r="O6">
+        <v>1</v>
+      </c>
+      <c r="Z6" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="7" spans="1:26">
       <c r="A7" t="s">
         <v>45</v>
       </c>
-      <c r="B7" t="s">
+      <c r="B7" s="1">
+        <v>50000.0</v>
+      </c>
+      <c r="C7" s="1">
+        <v>324.6</v>
+      </c>
+      <c r="D7" s="1">
+        <v>253.272567</v>
+      </c>
+      <c r="E7" t="s">
         <v>46</v>
       </c>
-      <c r="C7" s="1">
-[...12 lines deleted...]
-        <v>0.86</v>
+      <c r="F7">
+        <v>11.08</v>
+      </c>
+      <c r="G7" s="1">
+        <v>1121568.36</v>
       </c>
       <c r="H7" s="1">
+        <v>342770.52</v>
+      </c>
+      <c r="I7" s="1">
+        <v>30.561714490591</v>
+      </c>
+      <c r="J7">
         <v>0.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>0</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
-      <c r="L7" t="s">
+      <c r="L7" s="1">
+        <v>1464338.88</v>
+      </c>
+      <c r="M7" s="1">
+        <v>1464338.88</v>
+      </c>
+      <c r="N7" s="1">
+        <v>0.76</v>
+      </c>
+      <c r="O7">
+        <v>1</v>
+      </c>
+      <c r="Z7" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="8" spans="1:26">
+      <c r="A8" t="s">
         <v>48</v>
       </c>
-      <c r="M7" s="1">
-[...13 lines deleted...]
-      <c r="A8" t="s">
+      <c r="B8" s="1">
+        <v>1433662.25</v>
+      </c>
+      <c r="C8" s="1">
+        <v>0.09023291</v>
+      </c>
+      <c r="D8" s="1">
+        <v>0.0914745095</v>
+      </c>
+      <c r="E8" t="s">
+        <v>46</v>
+      </c>
+      <c r="F8">
+        <v>11.08</v>
+      </c>
+      <c r="G8" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H8" s="1">
+        <v>19459.33</v>
+      </c>
+      <c r="I8" s="1">
+        <v>0</v>
+      </c>
+      <c r="J8">
+        <v>0.0</v>
+      </c>
+      <c r="K8">
+        <v>443.36</v>
+      </c>
+      <c r="L8" s="1">
+        <v>19015.97</v>
+      </c>
+      <c r="M8" s="1">
+        <v>19459.33</v>
+      </c>
+      <c r="N8" s="1">
+        <v>0.01</v>
+      </c>
+      <c r="O8">
+        <v>1</v>
+      </c>
+      <c r="Z8" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="9" spans="1:26">
+      <c r="A9" t="s">
+        <v>50</v>
+      </c>
+      <c r="B9" s="1">
+        <v>27189034.64</v>
+      </c>
+      <c r="C9" s="1">
+        <v>0.87723735</v>
+      </c>
+      <c r="D9" s="1">
+        <v>0.8715533448</v>
+      </c>
+      <c r="E9" t="s">
+        <v>51</v>
+      </c>
+      <c r="F9">
+        <v>1.14</v>
+      </c>
+      <c r="G9" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H9" s="1">
+        <v>-519358.7</v>
+      </c>
+      <c r="I9" s="1">
+        <v>0</v>
+      </c>
+      <c r="J9">
+        <v>0.0</v>
+      </c>
+      <c r="K9" t="s">
+        <v>52</v>
+      </c>
+      <c r="L9" s="1">
+        <v>-480059.89</v>
+      </c>
+      <c r="M9" s="1">
+        <v>-519358.7</v>
+      </c>
+      <c r="N9" s="1">
+        <v>-0.27</v>
+      </c>
+      <c r="O9">
+        <v>1</v>
+      </c>
+      <c r="Z9" t="s">
         <v>49</v>
       </c>
-      <c r="B8" t="s">
-[...61 lines deleted...]
-      <c r="F9" t="s">
+    </row>
+    <row r="10" spans="1:26">
+      <c r="A10" t="s">
+        <v>54</v>
+      </c>
+      <c r="B10" s="1">
+        <v>60000.0</v>
+      </c>
+      <c r="C10" s="1">
+        <v>60.002</v>
+      </c>
+      <c r="D10" s="1">
+        <v>53.6332695</v>
+      </c>
+      <c r="E10" t="s">
+        <v>8</v>
+      </c>
+      <c r="F10">
+        <v>1.0</v>
+      </c>
+      <c r="G10" s="1">
+        <v>3217996.17</v>
+      </c>
+      <c r="H10" s="1">
+        <v>370994.27</v>
+      </c>
+      <c r="I10" s="1">
+        <v>11.528735598215</v>
+      </c>
+      <c r="J10">
+        <v>0.39</v>
+      </c>
+      <c r="K10" t="s">
+        <v>55</v>
+      </c>
+      <c r="L10" s="1">
+        <v>3588990.44</v>
+      </c>
+      <c r="M10" s="1">
+        <v>3600120.0</v>
+      </c>
+      <c r="N10" s="1">
+        <v>1.86</v>
+      </c>
+      <c r="O10">
+        <v>1</v>
+      </c>
+      <c r="Z10" t="s">
         <v>53</v>
       </c>
-      <c r="G9">
-[...34 lines deleted...]
-      <c r="B10" t="s">
+    </row>
+    <row r="11" spans="1:26">
+      <c r="A11" t="s">
+        <v>57</v>
+      </c>
+      <c r="B11" s="1">
+        <v>4000000.0</v>
+      </c>
+      <c r="C11" s="1">
+        <v>109.105</v>
+      </c>
+      <c r="D11" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E11" t="s">
+        <v>8</v>
+      </c>
+      <c r="F11">
+        <v>1.0</v>
+      </c>
+      <c r="G11" s="1">
+        <v>4000000.0</v>
+      </c>
+      <c r="H11" s="1">
+        <v>364200.0</v>
+      </c>
+      <c r="I11" s="1">
+        <v>9.105</v>
+      </c>
+      <c r="J11">
+        <v>0.32</v>
+      </c>
+      <c r="K11" t="s">
+        <v>58</v>
+      </c>
+      <c r="L11" s="1">
+        <v>4364200.0</v>
+      </c>
+      <c r="M11" s="1">
+        <v>4376912.33</v>
+      </c>
+      <c r="N11" s="1">
+        <v>2.27</v>
+      </c>
+      <c r="O11">
+        <v>1</v>
+      </c>
+      <c r="Z11" t="s">
         <v>56</v>
       </c>
-      <c r="C10" s="1">
-[...46 lines deleted...]
-      <c r="B11" t="s">
+    </row>
+    <row r="12" spans="1:26">
+      <c r="A12" t="s">
+        <v>60</v>
+      </c>
+      <c r="B12" s="1">
+        <v>2300000.0</v>
+      </c>
+      <c r="C12" s="1">
+        <v>106.217</v>
+      </c>
+      <c r="D12" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E12" t="s">
+        <v>8</v>
+      </c>
+      <c r="F12">
+        <v>1.0</v>
+      </c>
+      <c r="G12" s="1">
+        <v>2300000.0</v>
+      </c>
+      <c r="H12" s="1">
+        <v>142991.0</v>
+      </c>
+      <c r="I12" s="1">
+        <v>6.217</v>
+      </c>
+      <c r="J12">
+        <v>0.05</v>
+      </c>
+      <c r="K12" t="s">
+        <v>61</v>
+      </c>
+      <c r="L12" s="1">
+        <v>2442991.0</v>
+      </c>
+      <c r="M12" s="1">
+        <v>2444109.06</v>
+      </c>
+      <c r="N12" s="1">
+        <v>1.27</v>
+      </c>
+      <c r="O12">
+        <v>1</v>
+      </c>
+      <c r="Z12" t="s">
         <v>59</v>
       </c>
-      <c r="C11" s="1">
-[...92 lines deleted...]
-    <row r="13" spans="1:16">
+    </row>
+    <row r="13" spans="1:26">
       <c r="A13" t="s">
         <v>63</v>
       </c>
-      <c r="B13" t="s">
-        <v>64</v>
+      <c r="B13" s="1">
+        <v>5400000.0</v>
       </c>
       <c r="C13" s="1">
-        <v>2500000.0</v>
+        <v>182.088</v>
       </c>
       <c r="D13" s="1">
-        <v>216.751</v>
-[...8 lines deleted...]
-        <v>1.0</v>
+        <v>100.5</v>
+      </c>
+      <c r="E13" t="s">
+        <v>8</v>
+      </c>
+      <c r="F13">
+        <v>1.0</v>
+      </c>
+      <c r="G13" s="1">
+        <v>5427000.0</v>
       </c>
       <c r="H13" s="1">
-        <v>2755000.0</v>
+        <v>4405752.0</v>
       </c>
       <c r="I13" s="1">
-        <v>2663775.0</v>
-[...2 lines deleted...]
-        <v>96.688747731397</v>
+        <v>81.182089552239</v>
+      </c>
+      <c r="J13">
+        <v>0.0</v>
       </c>
       <c r="K13">
-        <v>0.15</v>
-[...1 lines deleted...]
-      <c r="L13" t="s">
+        <v>0.0</v>
+      </c>
+      <c r="L13" s="1">
+        <v>9832752.0</v>
+      </c>
+      <c r="M13" s="1">
+        <v>9832752.0</v>
+      </c>
+      <c r="N13" s="1">
+        <v>5.09</v>
+      </c>
+      <c r="O13">
+        <v>1</v>
+      </c>
+      <c r="Z13" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="14" spans="1:26">
+      <c r="A14" t="s">
         <v>65</v>
       </c>
-      <c r="M13" s="1">
-[...17 lines deleted...]
-        <v>67</v>
+      <c r="B14" s="1">
+        <v>3000000.0</v>
       </c>
       <c r="C14" s="1">
-        <v>3000000.0</v>
+        <v>106.573</v>
       </c>
       <c r="D14" s="1">
-        <v>99.845</v>
-[...1 lines deleted...]
-      <c r="E14" s="1">
         <v>100.947</v>
       </c>
-      <c r="F14" t="s">
-[...3 lines deleted...]
-        <v>1.0</v>
+      <c r="E14" t="s">
+        <v>8</v>
+      </c>
+      <c r="F14">
+        <v>1.0</v>
+      </c>
+      <c r="G14" s="1">
+        <v>3028410.0</v>
       </c>
       <c r="H14" s="1">
-        <v>3028410.0</v>
+        <v>168780.0</v>
       </c>
       <c r="I14" s="1">
-        <v>-33060.0</v>
-[...2 lines deleted...]
-        <v>-1.0916619612272</v>
+        <v>5.5732215915282</v>
+      </c>
+      <c r="J14">
+        <v>0.0</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
-      <c r="L14">
+      <c r="L14" s="1">
+        <v>3197190.0</v>
+      </c>
+      <c r="M14" s="1">
+        <v>3197190.0</v>
+      </c>
+      <c r="N14" s="1">
+        <v>1.66</v>
+      </c>
+      <c r="O14">
+        <v>1</v>
+      </c>
+      <c r="Z14" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="15" spans="1:26">
+      <c r="A15" t="s">
+        <v>67</v>
+      </c>
+      <c r="B15" s="1">
+        <v>3600000.0</v>
+      </c>
+      <c r="C15" s="1">
+        <v>119.823</v>
+      </c>
+      <c r="D15" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E15" t="s">
+        <v>8</v>
+      </c>
+      <c r="F15">
+        <v>1.0</v>
+      </c>
+      <c r="G15" s="1">
+        <v>3600000.0</v>
+      </c>
+      <c r="H15" s="1">
+        <v>713628.0</v>
+      </c>
+      <c r="I15" s="1">
+        <v>19.823</v>
+      </c>
+      <c r="J15">
+        <v>0.12</v>
+      </c>
+      <c r="K15" t="s">
+        <v>68</v>
+      </c>
+      <c r="L15" s="1">
+        <v>4313628.0</v>
+      </c>
+      <c r="M15" s="1">
+        <v>4317918.41</v>
+      </c>
+      <c r="N15" s="1">
+        <v>2.24</v>
+      </c>
+      <c r="O15">
+        <v>1</v>
+      </c>
+      <c r="Z15" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="16" spans="1:26">
+      <c r="A16" t="s">
+        <v>70</v>
+      </c>
+      <c r="B16" s="1">
+        <v>2200000.0</v>
+      </c>
+      <c r="C16" s="1">
+        <v>90.812</v>
+      </c>
+      <c r="D16" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E16" t="s">
+        <v>8</v>
+      </c>
+      <c r="F16">
+        <v>1.0</v>
+      </c>
+      <c r="G16" s="1">
+        <v>2200000.0</v>
+      </c>
+      <c r="H16" s="1">
+        <v>-202136.0</v>
+      </c>
+      <c r="I16" s="1">
+        <v>-9.188</v>
+      </c>
+      <c r="J16">
+        <v>0.46</v>
+      </c>
+      <c r="K16" t="s">
+        <v>71</v>
+      </c>
+      <c r="L16" s="1">
+        <v>1997864.0</v>
+      </c>
+      <c r="M16" s="1">
+        <v>2007899.62</v>
+      </c>
+      <c r="N16" s="1">
+        <v>1.04</v>
+      </c>
+      <c r="O16">
+        <v>1</v>
+      </c>
+      <c r="Z16" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="17" spans="1:26">
+      <c r="A17" t="s">
+        <v>73</v>
+      </c>
+      <c r="B17" s="1">
+        <v>3000000.0</v>
+      </c>
+      <c r="C17" s="1">
+        <v>102.733</v>
+      </c>
+      <c r="D17" s="1">
+        <v>96.65</v>
+      </c>
+      <c r="E17" t="s">
+        <v>8</v>
+      </c>
+      <c r="F17">
+        <v>1.0</v>
+      </c>
+      <c r="G17" s="1">
+        <v>2899500.0</v>
+      </c>
+      <c r="H17" s="1">
+        <v>182490.0</v>
+      </c>
+      <c r="I17" s="1">
+        <v>6.2938437661666</v>
+      </c>
+      <c r="J17">
+        <v>1.16</v>
+      </c>
+      <c r="K17" t="s">
+        <v>74</v>
+      </c>
+      <c r="L17" s="1">
+        <v>3081990.0</v>
+      </c>
+      <c r="M17" s="1">
+        <v>3116734.48</v>
+      </c>
+      <c r="N17" s="1">
+        <v>1.61</v>
+      </c>
+      <c r="O17">
+        <v>1</v>
+      </c>
+      <c r="Z17" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="18" spans="1:26">
+      <c r="A18" t="s">
+        <v>76</v>
+      </c>
+      <c r="B18" s="1">
+        <v>4000000.0</v>
+      </c>
+      <c r="C18" s="1">
+        <v>115.357</v>
+      </c>
+      <c r="D18" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E18" t="s">
+        <v>8</v>
+      </c>
+      <c r="F18">
+        <v>1.0</v>
+      </c>
+      <c r="G18" s="1">
+        <v>4000000.0</v>
+      </c>
+      <c r="H18" s="1">
+        <v>614280.0</v>
+      </c>
+      <c r="I18" s="1">
+        <v>15.357</v>
+      </c>
+      <c r="J18">
         <v>0.0</v>
-      </c>
-[...192 lines deleted...]
-        <v>0.659</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
-      <c r="L18">
+      <c r="L18" s="1">
+        <v>4614280.0</v>
+      </c>
+      <c r="M18" s="1">
+        <v>4614280.0</v>
+      </c>
+      <c r="N18" s="1">
+        <v>2.39</v>
+      </c>
+      <c r="O18">
+        <v>1</v>
+      </c>
+      <c r="Z18" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="19" spans="1:26">
+      <c r="A19" t="s">
+        <v>78</v>
+      </c>
+      <c r="B19" s="1">
+        <v>3500000.0</v>
+      </c>
+      <c r="C19" s="1">
+        <v>94.351</v>
+      </c>
+      <c r="D19" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E19" t="s">
+        <v>8</v>
+      </c>
+      <c r="F19">
+        <v>1.0</v>
+      </c>
+      <c r="G19" s="1">
+        <v>3500000.0</v>
+      </c>
+      <c r="H19" s="1">
+        <v>-197715.0</v>
+      </c>
+      <c r="I19" s="1">
+        <v>-5.649</v>
+      </c>
+      <c r="J19">
         <v>0.0</v>
-      </c>
-[...42 lines deleted...]
-        <v>-7.666</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
-      <c r="L19">
+      <c r="L19" s="1">
+        <v>3302285.0</v>
+      </c>
+      <c r="M19" s="1">
+        <v>3302285.0</v>
+      </c>
+      <c r="N19" s="1">
+        <v>1.71</v>
+      </c>
+      <c r="O19">
+        <v>1</v>
+      </c>
+      <c r="Z19" t="s">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="20" spans="1:26">
+      <c r="A20" t="s">
+        <v>80</v>
+      </c>
+      <c r="B20" s="1">
+        <v>1300000.0</v>
+      </c>
+      <c r="C20" s="1">
+        <v>172.113</v>
+      </c>
+      <c r="D20" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E20" t="s">
+        <v>8</v>
+      </c>
+      <c r="F20">
+        <v>1.0</v>
+      </c>
+      <c r="G20" s="1">
+        <v>1300000.0</v>
+      </c>
+      <c r="H20" s="1">
+        <v>937469.0</v>
+      </c>
+      <c r="I20" s="1">
+        <v>72.113</v>
+      </c>
+      <c r="J20">
+        <v>1.73</v>
+      </c>
+      <c r="K20" t="s">
+        <v>81</v>
+      </c>
+      <c r="L20" s="1">
+        <v>2237469.0</v>
+      </c>
+      <c r="M20" s="1">
+        <v>2259987.49</v>
+      </c>
+      <c r="N20" s="1">
+        <v>1.17</v>
+      </c>
+      <c r="O20">
+        <v>1</v>
+      </c>
+      <c r="Z20" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="21" spans="1:26">
+      <c r="A21" t="s">
+        <v>83</v>
+      </c>
+      <c r="B21" s="1">
+        <v>3200000.0</v>
+      </c>
+      <c r="C21" s="1">
+        <v>123.55</v>
+      </c>
+      <c r="D21" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E21" t="s">
+        <v>8</v>
+      </c>
+      <c r="F21">
+        <v>1.0</v>
+      </c>
+      <c r="G21" s="1">
+        <v>3200000.0</v>
+      </c>
+      <c r="H21" s="1">
+        <v>753600.0</v>
+      </c>
+      <c r="I21" s="1">
+        <v>23.55</v>
+      </c>
+      <c r="J21">
+        <v>2.34</v>
+      </c>
+      <c r="K21" t="s">
+        <v>84</v>
+      </c>
+      <c r="L21" s="1">
+        <v>3953600.0</v>
+      </c>
+      <c r="M21" s="1">
+        <v>4028344.11</v>
+      </c>
+      <c r="N21" s="1">
+        <v>2.09</v>
+      </c>
+      <c r="O21">
+        <v>1</v>
+      </c>
+      <c r="Z21" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="22" spans="1:26">
+      <c r="A22" t="s">
+        <v>86</v>
+      </c>
+      <c r="B22" s="1">
+        <v>2500000.0</v>
+      </c>
+      <c r="C22" s="1">
+        <v>104.031</v>
+      </c>
+      <c r="D22" s="1">
+        <v>101.94116</v>
+      </c>
+      <c r="E22" t="s">
+        <v>8</v>
+      </c>
+      <c r="F22">
+        <v>1.0</v>
+      </c>
+      <c r="G22" s="1">
+        <v>2548529.0</v>
+      </c>
+      <c r="H22" s="1">
+        <v>52246.0</v>
+      </c>
+      <c r="I22" s="1">
+        <v>2.0500453398804</v>
+      </c>
+      <c r="J22">
+        <v>0.13</v>
+      </c>
+      <c r="K22" t="s">
+        <v>87</v>
+      </c>
+      <c r="L22" s="1">
+        <v>2600775.0</v>
+      </c>
+      <c r="M22" s="1">
+        <v>2603959.93</v>
+      </c>
+      <c r="N22" s="1">
+        <v>1.35</v>
+      </c>
+      <c r="O22">
+        <v>1</v>
+      </c>
+      <c r="Z22" t="s">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="23" spans="1:26">
+      <c r="A23" t="s">
+        <v>89</v>
+      </c>
+      <c r="B23" s="1">
+        <v>5000000.0</v>
+      </c>
+      <c r="C23" s="1">
+        <v>110.769</v>
+      </c>
+      <c r="D23" s="1">
+        <v>107.6</v>
+      </c>
+      <c r="E23" t="s">
+        <v>8</v>
+      </c>
+      <c r="F23">
+        <v>1.0</v>
+      </c>
+      <c r="G23" s="1">
+        <v>5380000.0</v>
+      </c>
+      <c r="H23" s="1">
+        <v>158450.0</v>
+      </c>
+      <c r="I23" s="1">
+        <v>2.9451672862454</v>
+      </c>
+      <c r="J23">
+        <v>0.2</v>
+      </c>
+      <c r="K23" t="s">
+        <v>90</v>
+      </c>
+      <c r="L23" s="1">
+        <v>5538450.0</v>
+      </c>
+      <c r="M23" s="1">
+        <v>5548538.32</v>
+      </c>
+      <c r="N23" s="1">
+        <v>2.87</v>
+      </c>
+      <c r="O23">
+        <v>1</v>
+      </c>
+      <c r="Z23" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="24" spans="1:26">
+      <c r="A24" t="s">
+        <v>92</v>
+      </c>
+      <c r="B24" s="1">
+        <v>3600000.0</v>
+      </c>
+      <c r="C24" s="1">
+        <v>136.022</v>
+      </c>
+      <c r="D24" s="1">
+        <v>104.99305556</v>
+      </c>
+      <c r="E24" t="s">
+        <v>8</v>
+      </c>
+      <c r="F24">
+        <v>1.0</v>
+      </c>
+      <c r="G24" s="1">
+        <v>3779750.0</v>
+      </c>
+      <c r="H24" s="1">
+        <v>1117042.0</v>
+      </c>
+      <c r="I24" s="1">
+        <v>29.553330246709</v>
+      </c>
+      <c r="J24">
+        <v>0.98</v>
+      </c>
+      <c r="K24" t="s">
+        <v>93</v>
+      </c>
+      <c r="L24" s="1">
+        <v>4896792.0</v>
+      </c>
+      <c r="M24" s="1">
+        <v>4932201.84</v>
+      </c>
+      <c r="N24" s="1">
+        <v>2.55</v>
+      </c>
+      <c r="O24">
+        <v>1</v>
+      </c>
+      <c r="Z24" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="25" spans="1:26">
+      <c r="A25" t="s">
+        <v>95</v>
+      </c>
+      <c r="B25" s="1">
+        <v>2900000.0</v>
+      </c>
+      <c r="C25" s="1">
+        <v>105.797</v>
+      </c>
+      <c r="D25" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E25" t="s">
+        <v>8</v>
+      </c>
+      <c r="F25">
+        <v>1.0</v>
+      </c>
+      <c r="G25" s="1">
+        <v>2900000.0</v>
+      </c>
+      <c r="H25" s="1">
+        <v>168113.0</v>
+      </c>
+      <c r="I25" s="1">
+        <v>5.797</v>
+      </c>
+      <c r="J25">
+        <v>0.08</v>
+      </c>
+      <c r="K25" t="s">
+        <v>96</v>
+      </c>
+      <c r="L25" s="1">
+        <v>3068113.0</v>
+      </c>
+      <c r="M25" s="1">
+        <v>3070529.67</v>
+      </c>
+      <c r="N25" s="1">
+        <v>1.59</v>
+      </c>
+      <c r="O25">
+        <v>1</v>
+      </c>
+      <c r="Z25" t="s">
+        <v>94</v>
+      </c>
+    </row>
+    <row r="26" spans="1:26">
+      <c r="A26" t="s">
+        <v>98</v>
+      </c>
+      <c r="B26" s="1">
+        <v>2500000.0</v>
+      </c>
+      <c r="C26" s="1">
+        <v>112.713</v>
+      </c>
+      <c r="D26" s="1">
+        <v>115.423</v>
+      </c>
+      <c r="E26" t="s">
+        <v>8</v>
+      </c>
+      <c r="F26">
+        <v>1.0</v>
+      </c>
+      <c r="G26" s="1">
+        <v>2885575.0</v>
+      </c>
+      <c r="H26" s="1">
+        <v>-67750.0</v>
+      </c>
+      <c r="I26" s="1">
+        <v>-2.3478856033893</v>
+      </c>
+      <c r="J26">
+        <v>0.65</v>
+      </c>
+      <c r="K26" t="s">
+        <v>99</v>
+      </c>
+      <c r="L26" s="1">
+        <v>2817825.0</v>
+      </c>
+      <c r="M26" s="1">
+        <v>2834179.17</v>
+      </c>
+      <c r="N26" s="1">
+        <v>1.47</v>
+      </c>
+      <c r="O26">
+        <v>1</v>
+      </c>
+      <c r="Z26" t="s">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="27" spans="1:26">
+      <c r="A27" t="s">
+        <v>101</v>
+      </c>
+      <c r="B27" s="1">
+        <v>5500000.0</v>
+      </c>
+      <c r="C27" s="1">
+        <v>124.667</v>
+      </c>
+      <c r="D27" s="1">
+        <v>109.50370909</v>
+      </c>
+      <c r="E27" t="s">
+        <v>8</v>
+      </c>
+      <c r="F27">
+        <v>1.0</v>
+      </c>
+      <c r="G27" s="1">
+        <v>6022704.0</v>
+      </c>
+      <c r="H27" s="1">
+        <v>833981.0</v>
+      </c>
+      <c r="I27" s="1">
+        <v>13.847285206113</v>
+      </c>
+      <c r="J27">
+        <v>0.39</v>
+      </c>
+      <c r="K27" t="s">
+        <v>102</v>
+      </c>
+      <c r="L27" s="1">
+        <v>6856685.0</v>
+      </c>
+      <c r="M27" s="1">
+        <v>6878157.6</v>
+      </c>
+      <c r="N27" s="1">
+        <v>3.56</v>
+      </c>
+      <c r="O27">
+        <v>1</v>
+      </c>
+      <c r="Z27" t="s">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="28" spans="1:26">
+      <c r="A28" t="s">
+        <v>104</v>
+      </c>
+      <c r="B28" s="1">
+        <v>3400000.0</v>
+      </c>
+      <c r="C28" s="1">
+        <v>116.185</v>
+      </c>
+      <c r="D28" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E28" t="s">
+        <v>8</v>
+      </c>
+      <c r="F28">
+        <v>1.0</v>
+      </c>
+      <c r="G28" s="1">
+        <v>3400000.0</v>
+      </c>
+      <c r="H28" s="1">
+        <v>550290.0</v>
+      </c>
+      <c r="I28" s="1">
+        <v>16.185</v>
+      </c>
+      <c r="J28">
+        <v>0.13</v>
+      </c>
+      <c r="K28" t="s">
+        <v>105</v>
+      </c>
+      <c r="L28" s="1">
+        <v>3950290.0</v>
+      </c>
+      <c r="M28" s="1">
+        <v>3954681.67</v>
+      </c>
+      <c r="N28" s="1">
+        <v>2.05</v>
+      </c>
+      <c r="O28">
+        <v>1</v>
+      </c>
+      <c r="Z28" t="s">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="29" spans="1:26">
+      <c r="A29" t="s">
+        <v>107</v>
+      </c>
+      <c r="B29" s="1">
+        <v>5800000.0</v>
+      </c>
+      <c r="C29" s="1">
+        <v>96.998</v>
+      </c>
+      <c r="D29" s="1">
+        <v>101.90332</v>
+      </c>
+      <c r="E29" t="s">
+        <v>8</v>
+      </c>
+      <c r="F29">
+        <v>1.0</v>
+      </c>
+      <c r="G29" s="1">
+        <v>5910392.56</v>
+      </c>
+      <c r="H29" s="1">
+        <v>-284508.56</v>
+      </c>
+      <c r="I29" s="1">
+        <v>-4.8136998873049</v>
+      </c>
+      <c r="J29">
+        <v>0.32</v>
+      </c>
+      <c r="K29" t="s">
+        <v>108</v>
+      </c>
+      <c r="L29" s="1">
+        <v>5625884.0</v>
+      </c>
+      <c r="M29" s="1">
+        <v>5644634.68</v>
+      </c>
+      <c r="N29" s="1">
+        <v>2.92</v>
+      </c>
+      <c r="O29">
+        <v>1</v>
+      </c>
+      <c r="Z29" t="s">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="30" spans="1:26">
+      <c r="A30" t="s">
+        <v>110</v>
+      </c>
+      <c r="B30" s="1">
+        <v>4500000.0</v>
+      </c>
+      <c r="C30" s="1">
+        <v>114.995</v>
+      </c>
+      <c r="D30" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E30" t="s">
+        <v>8</v>
+      </c>
+      <c r="F30">
+        <v>1.0</v>
+      </c>
+      <c r="G30" s="1">
+        <v>4500000.0</v>
+      </c>
+      <c r="H30" s="1">
+        <v>674775.0</v>
+      </c>
+      <c r="I30" s="1">
+        <v>14.995</v>
+      </c>
+      <c r="J30">
+        <v>0.03</v>
+      </c>
+      <c r="K30" t="s">
+        <v>111</v>
+      </c>
+      <c r="L30" s="1">
+        <v>5174775.0</v>
+      </c>
+      <c r="M30" s="1">
+        <v>5176065.98</v>
+      </c>
+      <c r="N30" s="1">
+        <v>2.68</v>
+      </c>
+      <c r="O30">
+        <v>1</v>
+      </c>
+      <c r="Z30" t="s">
+        <v>109</v>
+      </c>
+    </row>
+    <row r="31" spans="1:26">
+      <c r="A31" t="s">
+        <v>113</v>
+      </c>
+      <c r="B31" s="1">
+        <v>2400000.0</v>
+      </c>
+      <c r="C31" s="1">
+        <v>106.634</v>
+      </c>
+      <c r="D31" s="1">
+        <v>103.76</v>
+      </c>
+      <c r="E31" t="s">
+        <v>8</v>
+      </c>
+      <c r="F31">
+        <v>1.0</v>
+      </c>
+      <c r="G31" s="1">
+        <v>2490240.0</v>
+      </c>
+      <c r="H31" s="1">
+        <v>68976.0</v>
+      </c>
+      <c r="I31" s="1">
+        <v>2.7698535080956</v>
+      </c>
+      <c r="J31">
         <v>0.0</v>
       </c>
-      <c r="M19" s="1">
-[...155 lines deleted...]
-      <c r="O22" s="1">
+      <c r="K31">
+        <v>0.0</v>
+      </c>
+      <c r="L31" s="1">
+        <v>2559216.0</v>
+      </c>
+      <c r="M31" s="1">
+        <v>2559216.0</v>
+      </c>
+      <c r="N31" s="1">
         <v>1.33</v>
       </c>
-      <c r="P22">
-[...10 lines deleted...]
-      <c r="C23" s="1">
+      <c r="O31">
+        <v>1</v>
+      </c>
+      <c r="Z31" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="32" spans="1:26">
+      <c r="A32" t="s">
+        <v>115</v>
+      </c>
+      <c r="B32" s="1">
+        <v>2400000.0</v>
+      </c>
+      <c r="C32" s="1">
+        <v>96.157</v>
+      </c>
+      <c r="D32" s="1">
+        <v>102.7</v>
+      </c>
+      <c r="E32" t="s">
+        <v>8</v>
+      </c>
+      <c r="F32">
+        <v>1.0</v>
+      </c>
+      <c r="G32" s="1">
+        <v>2464800.0</v>
+      </c>
+      <c r="H32" s="1">
+        <v>-157032.0</v>
+      </c>
+      <c r="I32" s="1">
+        <v>-6.3709834469328</v>
+      </c>
+      <c r="J32">
+        <v>0.24</v>
+      </c>
+      <c r="K32" t="s">
+        <v>116</v>
+      </c>
+      <c r="L32" s="1">
+        <v>2307768.0</v>
+      </c>
+      <c r="M32" s="1">
+        <v>2313422.79</v>
+      </c>
+      <c r="N32" s="1">
+        <v>1.2</v>
+      </c>
+      <c r="O32">
+        <v>1</v>
+      </c>
+      <c r="Z32" t="s">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="33" spans="1:26">
+      <c r="A33" t="s">
+        <v>118</v>
+      </c>
+      <c r="B33" s="1">
         <v>5000000.0</v>
       </c>
-      <c r="D23" s="1">
-[...452 lines deleted...]
-      <c r="E32" s="1">
+      <c r="C33" s="1">
+        <v>101.339</v>
+      </c>
+      <c r="D33" s="1">
         <v>94.3834</v>
       </c>
-      <c r="F32" t="s">
-[...5 lines deleted...]
-      <c r="H32" s="1">
+      <c r="E33" t="s">
+        <v>8</v>
+      </c>
+      <c r="F33">
+        <v>1.0</v>
+      </c>
+      <c r="G33" s="1">
         <v>4719170.0</v>
       </c>
-      <c r="I32" s="1">
-[...5 lines deleted...]
-      <c r="K32">
+      <c r="H33" s="1">
+        <v>347780.0</v>
+      </c>
+      <c r="I33" s="1">
+        <v>7.3695162496795</v>
+      </c>
+      <c r="J33">
         <v>0.0</v>
-      </c>
-[...45 lines deleted...]
-        <v>-2.782985158103</v>
       </c>
       <c r="K33">
         <v>0.0</v>
       </c>
-      <c r="L33">
+      <c r="L33" s="1">
+        <v>5066950.0</v>
+      </c>
+      <c r="M33" s="1">
+        <v>5066950.0</v>
+      </c>
+      <c r="N33" s="1">
+        <v>2.62</v>
+      </c>
+      <c r="O33">
+        <v>1</v>
+      </c>
+      <c r="Z33" t="s">
+        <v>117</v>
+      </c>
+    </row>
+    <row r="34" spans="1:26">
+      <c r="A34" t="s">
+        <v>120</v>
+      </c>
+      <c r="B34" s="1">
+        <v>4500000.0</v>
+      </c>
+      <c r="C34" s="1">
+        <v>94.163</v>
+      </c>
+      <c r="D34" s="1">
+        <v>96.551</v>
+      </c>
+      <c r="E34" t="s">
+        <v>8</v>
+      </c>
+      <c r="F34">
+        <v>1.0</v>
+      </c>
+      <c r="G34" s="1">
+        <v>4344795.0</v>
+      </c>
+      <c r="H34" s="1">
+        <v>-107460.0</v>
+      </c>
+      <c r="I34" s="1">
+        <v>-2.4733042640677</v>
+      </c>
+      <c r="J34">
         <v>0.0</v>
       </c>
-      <c r="M33" s="1">
-[...13 lines deleted...]
-      <c r="A34" t="s">
+      <c r="K34">
+        <v>0.0</v>
+      </c>
+      <c r="L34" s="1">
+        <v>4237335.0</v>
+      </c>
+      <c r="M34" s="1">
+        <v>4237335.0</v>
+      </c>
+      <c r="N34" s="1">
+        <v>2.19</v>
+      </c>
+      <c r="O34">
+        <v>1</v>
+      </c>
+      <c r="Z34" t="s">
+        <v>119</v>
+      </c>
+    </row>
+    <row r="35" spans="1:26">
+      <c r="A35" t="s">
+        <v>122</v>
+      </c>
+      <c r="B35" s="1">
+        <v>2400000.0</v>
+      </c>
+      <c r="C35" s="1">
+        <v>126.74</v>
+      </c>
+      <c r="D35" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E35" t="s">
+        <v>8</v>
+      </c>
+      <c r="F35">
+        <v>1.0</v>
+      </c>
+      <c r="G35" s="1">
+        <v>2400000.0</v>
+      </c>
+      <c r="H35" s="1">
+        <v>641760.0</v>
+      </c>
+      <c r="I35" s="1">
+        <v>26.74</v>
+      </c>
+      <c r="J35">
+        <v>0.81</v>
+      </c>
+      <c r="K35" t="s">
+        <v>123</v>
+      </c>
+      <c r="L35" s="1">
+        <v>3041760.0</v>
+      </c>
+      <c r="M35" s="1">
+        <v>3061288.77</v>
+      </c>
+      <c r="N35" s="1">
+        <v>1.59</v>
+      </c>
+      <c r="O35">
+        <v>1</v>
+      </c>
+      <c r="Z35" t="s">
         <v>121</v>
       </c>
-      <c r="B34" t="s">
-[...2 lines deleted...]
-      <c r="C34" s="1">
+    </row>
+    <row r="36" spans="1:26">
+      <c r="A36" t="s">
+        <v>125</v>
+      </c>
+      <c r="B36" s="1">
+        <v>8000000.0</v>
+      </c>
+      <c r="C36" s="1">
+        <v>98.652</v>
+      </c>
+      <c r="D36" s="1">
+        <v>113.5</v>
+      </c>
+      <c r="E36" t="s">
+        <v>51</v>
+      </c>
+      <c r="F36">
+        <v>1.14</v>
+      </c>
+      <c r="G36" s="1">
+        <v>7759357.37</v>
+      </c>
+      <c r="H36" s="1">
+        <v>-833372.29</v>
+      </c>
+      <c r="I36" s="1">
+        <v>-10.740223065663</v>
+      </c>
+      <c r="J36">
+        <v>0.57</v>
+      </c>
+      <c r="K36" t="s">
+        <v>126</v>
+      </c>
+      <c r="L36" s="1">
+        <v>6925985.08</v>
+      </c>
+      <c r="M36" s="1">
+        <v>6971229.1</v>
+      </c>
+      <c r="N36" s="1">
+        <v>3.61</v>
+      </c>
+      <c r="O36">
+        <v>1</v>
+      </c>
+      <c r="Z36" t="s">
+        <v>124</v>
+      </c>
+    </row>
+    <row r="37" spans="1:26">
+      <c r="A37" t="s">
+        <v>128</v>
+      </c>
+      <c r="B37" s="1">
+        <v>3000000.0</v>
+      </c>
+      <c r="C37" s="1">
+        <v>101.0</v>
+      </c>
+      <c r="D37" s="1">
+        <v>101.35</v>
+      </c>
+      <c r="E37" t="s">
+        <v>51</v>
+      </c>
+      <c r="F37">
+        <v>1.14</v>
+      </c>
+      <c r="G37" s="1">
+        <v>2855465.82</v>
+      </c>
+      <c r="H37" s="1">
+        <v>-196404.82</v>
+      </c>
+      <c r="I37" s="1">
+        <v>-6.8782059524004</v>
+      </c>
+      <c r="J37">
+        <v>0.67</v>
+      </c>
+      <c r="K37" t="s">
+        <v>129</v>
+      </c>
+      <c r="L37" s="1">
+        <v>2659061.0</v>
+      </c>
+      <c r="M37" s="1">
+        <v>2679257.31</v>
+      </c>
+      <c r="N37" s="1">
+        <v>1.39</v>
+      </c>
+      <c r="O37">
+        <v>1</v>
+      </c>
+      <c r="Z37" t="s">
+        <v>127</v>
+      </c>
+    </row>
+    <row r="38" spans="1:26">
+      <c r="A38" t="s">
+        <v>131</v>
+      </c>
+      <c r="B38" s="1">
+        <v>3000000.0</v>
+      </c>
+      <c r="C38" s="1">
+        <v>95.399</v>
+      </c>
+      <c r="D38" s="1">
+        <v>99.1777</v>
+      </c>
+      <c r="E38" t="s">
+        <v>8</v>
+      </c>
+      <c r="F38">
+        <v>1.0</v>
+      </c>
+      <c r="G38" s="1">
+        <v>2975331.0</v>
+      </c>
+      <c r="H38" s="1">
+        <v>-113361.0</v>
+      </c>
+      <c r="I38" s="1">
+        <v>-3.8100298756676</v>
+      </c>
+      <c r="J38">
+        <v>0.36</v>
+      </c>
+      <c r="K38" t="s">
+        <v>132</v>
+      </c>
+      <c r="L38" s="1">
+        <v>2861970.0</v>
+      </c>
+      <c r="M38" s="1">
+        <v>2872757.67</v>
+      </c>
+      <c r="N38" s="1">
+        <v>1.49</v>
+      </c>
+      <c r="O38">
+        <v>1</v>
+      </c>
+      <c r="Z38" t="s">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="39" spans="1:26">
+      <c r="A39" t="s">
+        <v>134</v>
+      </c>
+      <c r="B39" s="1">
+        <v>1400000.0</v>
+      </c>
+      <c r="C39" s="1">
+        <v>102.382</v>
+      </c>
+      <c r="D39" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E39" t="s">
+        <v>8</v>
+      </c>
+      <c r="F39">
+        <v>1.0</v>
+      </c>
+      <c r="G39" s="1">
+        <v>1400000.0</v>
+      </c>
+      <c r="H39" s="1">
+        <v>33348.0</v>
+      </c>
+      <c r="I39" s="1">
+        <v>2.382</v>
+      </c>
+      <c r="J39">
+        <v>0.13</v>
+      </c>
+      <c r="K39" t="s">
+        <v>135</v>
+      </c>
+      <c r="L39" s="1">
+        <v>1433348.0</v>
+      </c>
+      <c r="M39" s="1">
+        <v>1435174.09</v>
+      </c>
+      <c r="N39" s="1">
+        <v>0.74</v>
+      </c>
+      <c r="O39">
+        <v>1</v>
+      </c>
+      <c r="Z39" t="s">
+        <v>133</v>
+      </c>
+    </row>
+    <row r="40" spans="1:26">
+      <c r="A40" t="s">
+        <v>137</v>
+      </c>
+      <c r="B40" s="1">
+        <v>1200000.0</v>
+      </c>
+      <c r="C40" s="1">
+        <v>264.211</v>
+      </c>
+      <c r="D40" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E40" t="s">
+        <v>8</v>
+      </c>
+      <c r="F40">
+        <v>1.0</v>
+      </c>
+      <c r="G40" s="1">
+        <v>1200000.0</v>
+      </c>
+      <c r="H40" s="1">
+        <v>1970532.0</v>
+      </c>
+      <c r="I40" s="1">
+        <v>164.211</v>
+      </c>
+      <c r="J40">
+        <v>0.87</v>
+      </c>
+      <c r="K40" t="s">
+        <v>138</v>
+      </c>
+      <c r="L40" s="1">
+        <v>3170532.0</v>
+      </c>
+      <c r="M40" s="1">
+        <v>3180938.25</v>
+      </c>
+      <c r="N40" s="1">
+        <v>1.65</v>
+      </c>
+      <c r="O40">
+        <v>1</v>
+      </c>
+      <c r="Z40" t="s">
+        <v>136</v>
+      </c>
+    </row>
+    <row r="41" spans="1:26">
+      <c r="A41" t="s">
+        <v>140</v>
+      </c>
+      <c r="B41" s="1">
+        <v>3200000.0</v>
+      </c>
+      <c r="C41" s="1">
+        <v>144.11</v>
+      </c>
+      <c r="D41" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E41" t="s">
+        <v>8</v>
+      </c>
+      <c r="F41">
+        <v>1.0</v>
+      </c>
+      <c r="G41" s="1">
+        <v>3200000.0</v>
+      </c>
+      <c r="H41" s="1">
+        <v>1411520.0</v>
+      </c>
+      <c r="I41" s="1">
+        <v>44.11</v>
+      </c>
+      <c r="J41">
+        <v>0.64</v>
+      </c>
+      <c r="K41" t="s">
+        <v>141</v>
+      </c>
+      <c r="L41" s="1">
+        <v>4611520.0</v>
+      </c>
+      <c r="M41" s="1">
+        <v>4631936.44</v>
+      </c>
+      <c r="N41" s="1">
+        <v>2.4</v>
+      </c>
+      <c r="O41">
+        <v>1</v>
+      </c>
+      <c r="Z41" t="s">
+        <v>139</v>
+      </c>
+    </row>
+    <row r="42" spans="1:26">
+      <c r="A42" t="s">
+        <v>143</v>
+      </c>
+      <c r="B42" s="1">
+        <v>3000000.0</v>
+      </c>
+      <c r="C42" s="1">
+        <v>100.207</v>
+      </c>
+      <c r="D42" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E42" t="s">
+        <v>8</v>
+      </c>
+      <c r="F42">
+        <v>1.0</v>
+      </c>
+      <c r="G42" s="1">
+        <v>3000000.0</v>
+      </c>
+      <c r="H42" s="1">
+        <v>6210.0</v>
+      </c>
+      <c r="I42" s="1">
+        <v>0.207</v>
+      </c>
+      <c r="J42">
+        <v>0.01</v>
+      </c>
+      <c r="K42">
+        <v>390.41</v>
+      </c>
+      <c r="L42" s="1">
+        <v>3006210.0</v>
+      </c>
+      <c r="M42" s="1">
+        <v>3006600.41</v>
+      </c>
+      <c r="N42" s="1">
+        <v>1.56</v>
+      </c>
+      <c r="O42">
+        <v>1</v>
+      </c>
+      <c r="Z42" t="s">
+        <v>142</v>
+      </c>
+    </row>
+    <row r="43" spans="1:26">
+      <c r="A43" t="s">
+        <v>145</v>
+      </c>
+      <c r="B43" s="1">
+        <v>4000000.0</v>
+      </c>
+      <c r="C43" s="1">
+        <v>111.541</v>
+      </c>
+      <c r="D43" s="1">
+        <v>100.81</v>
+      </c>
+      <c r="E43" t="s">
+        <v>8</v>
+      </c>
+      <c r="F43">
+        <v>1.0</v>
+      </c>
+      <c r="G43" s="1">
+        <v>4032400.0</v>
+      </c>
+      <c r="H43" s="1">
+        <v>429240.0</v>
+      </c>
+      <c r="I43" s="1">
+        <v>10.644777303839</v>
+      </c>
+      <c r="J43">
+        <v>0.34</v>
+      </c>
+      <c r="K43" t="s">
+        <v>146</v>
+      </c>
+      <c r="L43" s="1">
+        <v>4461640.0</v>
+      </c>
+      <c r="M43" s="1">
+        <v>4475091.09</v>
+      </c>
+      <c r="N43" s="1">
+        <v>2.32</v>
+      </c>
+      <c r="O43">
+        <v>1</v>
+      </c>
+      <c r="Z43" t="s">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="44" spans="1:26">
+      <c r="A44" t="s">
+        <v>148</v>
+      </c>
+      <c r="B44" s="1">
+        <v>5000000.0</v>
+      </c>
+      <c r="C44" s="1">
+        <v>115.56</v>
+      </c>
+      <c r="D44" s="1">
+        <v>108.06</v>
+      </c>
+      <c r="E44" t="s">
+        <v>8</v>
+      </c>
+      <c r="F44">
+        <v>1.0</v>
+      </c>
+      <c r="G44" s="1">
+        <v>5403000.0</v>
+      </c>
+      <c r="H44" s="1">
+        <v>375000.0</v>
+      </c>
+      <c r="I44" s="1">
+        <v>6.94058856191</v>
+      </c>
+      <c r="J44">
+        <v>0.01</v>
+      </c>
+      <c r="K44">
+        <v>445.21</v>
+      </c>
+      <c r="L44" s="1">
+        <v>5778000.0</v>
+      </c>
+      <c r="M44" s="1">
+        <v>5778445.21</v>
+      </c>
+      <c r="N44" s="1">
+        <v>2.99</v>
+      </c>
+      <c r="O44">
+        <v>1</v>
+      </c>
+      <c r="Z44" t="s">
+        <v>147</v>
+      </c>
+    </row>
+    <row r="45" spans="1:26">
+      <c r="A45" t="s">
+        <v>150</v>
+      </c>
+      <c r="B45" s="1">
+        <v>3600000.0</v>
+      </c>
+      <c r="C45" s="1">
+        <v>102.691</v>
+      </c>
+      <c r="D45" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E45" t="s">
+        <v>8</v>
+      </c>
+      <c r="F45">
+        <v>1.0</v>
+      </c>
+      <c r="G45" s="1">
+        <v>3600000.0</v>
+      </c>
+      <c r="H45" s="1">
+        <v>96876.0</v>
+      </c>
+      <c r="I45" s="1">
+        <v>2.691</v>
+      </c>
+      <c r="J45">
+        <v>0.81</v>
+      </c>
+      <c r="K45" t="s">
+        <v>151</v>
+      </c>
+      <c r="L45" s="1">
+        <v>3696876.0</v>
+      </c>
+      <c r="M45" s="1">
+        <v>3725939.54</v>
+      </c>
+      <c r="N45" s="1">
+        <v>1.93</v>
+      </c>
+      <c r="O45">
+        <v>1</v>
+      </c>
+      <c r="Z45" t="s">
+        <v>149</v>
+      </c>
+    </row>
+    <row r="46" spans="1:26">
+      <c r="A46" t="s">
+        <v>153</v>
+      </c>
+      <c r="B46" s="1">
+        <v>2000000.0</v>
+      </c>
+      <c r="C46" s="1">
+        <v>158.979</v>
+      </c>
+      <c r="D46" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E46" t="s">
+        <v>8</v>
+      </c>
+      <c r="F46">
+        <v>1.0</v>
+      </c>
+      <c r="G46" s="1">
+        <v>2000000.0</v>
+      </c>
+      <c r="H46" s="1">
+        <v>1179580.0</v>
+      </c>
+      <c r="I46" s="1">
+        <v>58.979</v>
+      </c>
+      <c r="J46">
+        <v>0.91</v>
+      </c>
+      <c r="K46" t="s">
+        <v>154</v>
+      </c>
+      <c r="L46" s="1">
+        <v>3179580.0</v>
+      </c>
+      <c r="M46" s="1">
+        <v>3197701.55</v>
+      </c>
+      <c r="N46" s="1">
+        <v>1.66</v>
+      </c>
+      <c r="O46">
+        <v>1</v>
+      </c>
+      <c r="Z46" t="s">
+        <v>152</v>
+      </c>
+    </row>
+    <row r="47" spans="1:26">
+      <c r="A47" t="s">
+        <v>156</v>
+      </c>
+      <c r="B47" s="1">
+        <v>2200000.0</v>
+      </c>
+      <c r="C47" s="1">
+        <v>176.649</v>
+      </c>
+      <c r="D47" s="1">
+        <v>99.21818182</v>
+      </c>
+      <c r="E47" t="s">
+        <v>51</v>
+      </c>
+      <c r="F47">
+        <v>1.14</v>
+      </c>
+      <c r="G47" s="1">
+        <v>2040675.31</v>
+      </c>
+      <c r="H47" s="1">
+        <v>1369836.32</v>
+      </c>
+      <c r="I47" s="1">
+        <v>67.126618001763</v>
+      </c>
+      <c r="J47">
+        <v>0.34</v>
+      </c>
+      <c r="K47" t="s">
+        <v>157</v>
+      </c>
+      <c r="L47" s="1">
+        <v>3410511.63</v>
+      </c>
+      <c r="M47" s="1">
+        <v>3417930.16</v>
+      </c>
+      <c r="N47" s="1">
+        <v>1.77</v>
+      </c>
+      <c r="O47">
+        <v>1</v>
+      </c>
+      <c r="Z47" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="48" spans="1:26">
+      <c r="A48" t="s">
+        <v>159</v>
+      </c>
+      <c r="B48" s="1">
+        <v>8000000.0</v>
+      </c>
+      <c r="C48" s="1">
+        <v>98.757</v>
+      </c>
+      <c r="D48" s="1">
+        <v>100.8525</v>
+      </c>
+      <c r="E48" t="s">
+        <v>51</v>
+      </c>
+      <c r="F48">
+        <v>1.14</v>
+      </c>
+      <c r="G48" s="1">
+        <v>6959237.85</v>
+      </c>
+      <c r="H48" s="1">
+        <v>-25881.12</v>
+      </c>
+      <c r="I48" s="1">
+        <v>-0.37189589661747</v>
+      </c>
+      <c r="J48">
+        <v>0.01</v>
+      </c>
+      <c r="K48">
+        <v>853.2</v>
+      </c>
+      <c r="L48" s="1">
+        <v>6933356.73</v>
+      </c>
+      <c r="M48" s="1">
+        <v>6934209.93</v>
+      </c>
+      <c r="N48" s="1">
+        <v>3.59</v>
+      </c>
+      <c r="O48">
+        <v>1</v>
+      </c>
+      <c r="Z48" t="s">
+        <v>158</v>
+      </c>
+    </row>
+    <row r="49" spans="1:26">
+      <c r="A49" t="s">
+        <v>161</v>
+      </c>
+      <c r="B49" s="1">
+        <v>8000000.0</v>
+      </c>
+      <c r="C49" s="1">
+        <v>99.772</v>
+      </c>
+      <c r="D49" s="1">
+        <v>100.961</v>
+      </c>
+      <c r="E49" t="s">
+        <v>51</v>
+      </c>
+      <c r="F49">
+        <v>1.14</v>
+      </c>
+      <c r="G49" s="1">
+        <v>6966727.39</v>
+      </c>
+      <c r="H49" s="1">
+        <v>37888.67</v>
+      </c>
+      <c r="I49" s="1">
+        <v>0.54385176681931</v>
+      </c>
+      <c r="J49">
+        <v>0.0</v>
+      </c>
+      <c r="K49">
+        <v>0.0</v>
+      </c>
+      <c r="L49" s="1">
+        <v>7004616.06</v>
+      </c>
+      <c r="M49" s="1">
+        <v>7004616.06</v>
+      </c>
+      <c r="N49" s="1">
+        <v>3.63</v>
+      </c>
+      <c r="O49">
+        <v>1</v>
+      </c>
+      <c r="Z49" t="s">
+        <v>160</v>
+      </c>
+    </row>
+    <row r="50" spans="1:26">
+      <c r="A50" t="s">
+        <v>163</v>
+      </c>
+      <c r="B50" s="1">
+        <v>3900000.0</v>
+      </c>
+      <c r="C50" s="1">
+        <v>99.135</v>
+      </c>
+      <c r="D50" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E50" t="s">
+        <v>8</v>
+      </c>
+      <c r="F50">
+        <v>1.0</v>
+      </c>
+      <c r="G50" s="1">
+        <v>3900000.0</v>
+      </c>
+      <c r="H50" s="1">
+        <v>-33735.0</v>
+      </c>
+      <c r="I50" s="1">
+        <v>-0.865</v>
+      </c>
+      <c r="J50">
+        <v>0.0</v>
+      </c>
+      <c r="K50">
+        <v>81.25</v>
+      </c>
+      <c r="L50" s="1">
+        <v>3866265.0</v>
+      </c>
+      <c r="M50" s="1">
+        <v>3866346.25</v>
+      </c>
+      <c r="N50" s="1">
+        <v>2.0</v>
+      </c>
+      <c r="O50">
+        <v>1</v>
+      </c>
+      <c r="Z50" t="s">
+        <v>162</v>
+      </c>
+    </row>
+    <row r="51" spans="1:26">
+      <c r="A51" t="s">
+        <v>165</v>
+      </c>
+      <c r="B51" s="1">
+        <v>5000000.0</v>
+      </c>
+      <c r="C51" s="1">
+        <v>109.195</v>
+      </c>
+      <c r="D51" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E51" t="s">
+        <v>8</v>
+      </c>
+      <c r="F51">
+        <v>1.0</v>
+      </c>
+      <c r="G51" s="1">
+        <v>5000000.0</v>
+      </c>
+      <c r="H51" s="1">
+        <v>459750.0</v>
+      </c>
+      <c r="I51" s="1">
+        <v>9.195</v>
+      </c>
+      <c r="J51">
+        <v>0.26</v>
+      </c>
+      <c r="K51" t="s">
+        <v>166</v>
+      </c>
+      <c r="L51" s="1">
+        <v>5459750.0</v>
+      </c>
+      <c r="M51" s="1">
+        <v>5472512.43</v>
+      </c>
+      <c r="N51" s="1">
+        <v>2.83</v>
+      </c>
+      <c r="O51">
+        <v>1</v>
+      </c>
+      <c r="Z51" t="s">
+        <v>164</v>
+      </c>
+    </row>
+    <row r="52" spans="1:26">
+      <c r="A52" t="s">
+        <v>168</v>
+      </c>
+      <c r="B52" s="1">
         <v>2400000.0</v>
       </c>
-      <c r="D34" s="1">
-[...2 lines deleted...]
-      <c r="E34" s="1">
+      <c r="C52" s="1">
+        <v>98.585</v>
+      </c>
+      <c r="D52" s="1">
         <v>100.0</v>
       </c>
-      <c r="F34" t="s">
-[...5 lines deleted...]
-      <c r="H34" s="1">
+      <c r="E52" t="s">
+        <v>8</v>
+      </c>
+      <c r="F52">
+        <v>1.0</v>
+      </c>
+      <c r="G52" s="1">
         <v>2400000.0</v>
       </c>
-      <c r="I34" s="1">
-[...481 lines deleted...]
-      <c r="C44" s="1">
+      <c r="H52" s="1">
+        <v>-33960.0</v>
+      </c>
+      <c r="I52" s="1">
+        <v>-1.415</v>
+      </c>
+      <c r="J52">
+        <v>0.24</v>
+      </c>
+      <c r="K52" t="s">
+        <v>169</v>
+      </c>
+      <c r="L52" s="1">
+        <v>2366040.0</v>
+      </c>
+      <c r="M52" s="1">
+        <v>2371811.74</v>
+      </c>
+      <c r="N52" s="1">
+        <v>1.23</v>
+      </c>
+      <c r="O52">
+        <v>1</v>
+      </c>
+      <c r="Z52" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="53" spans="1:26">
+      <c r="A53" t="s">
+        <v>171</v>
+      </c>
+      <c r="B53" s="1">
+        <v>2500000.0</v>
+      </c>
+      <c r="C53" s="1">
+        <v>116.876</v>
+      </c>
+      <c r="D53" s="1">
+        <v>106.8</v>
+      </c>
+      <c r="E53" t="s">
+        <v>8</v>
+      </c>
+      <c r="F53">
+        <v>1.0</v>
+      </c>
+      <c r="G53" s="1">
+        <v>2670000.0</v>
+      </c>
+      <c r="H53" s="1">
+        <v>251900.0</v>
+      </c>
+      <c r="I53" s="1">
+        <v>9.434456928839</v>
+      </c>
+      <c r="J53">
+        <v>0.47</v>
+      </c>
+      <c r="K53" t="s">
+        <v>172</v>
+      </c>
+      <c r="L53" s="1">
+        <v>2921900.0</v>
+      </c>
+      <c r="M53" s="1">
+        <v>2933734.02</v>
+      </c>
+      <c r="N53" s="1">
+        <v>1.52</v>
+      </c>
+      <c r="O53">
+        <v>1</v>
+      </c>
+      <c r="Z53" t="s">
+        <v>170</v>
+      </c>
+    </row>
+    <row r="54" spans="1:26">
+      <c r="A54" t="s">
+        <v>174</v>
+      </c>
+      <c r="B54" s="1">
         <v>3600000.0</v>
       </c>
-      <c r="D44" s="1">
-[...352 lines deleted...]
-      <c r="E51" s="1">
+      <c r="C54" s="1">
+        <v>94.933</v>
+      </c>
+      <c r="D54" s="1">
         <v>101.7</v>
       </c>
-      <c r="F51" t="s">
-[...5 lines deleted...]
-      <c r="H51" s="1">
+      <c r="E54" t="s">
+        <v>8</v>
+      </c>
+      <c r="F54">
+        <v>1.0</v>
+      </c>
+      <c r="G54" s="1">
         <v>3661200.0</v>
       </c>
-      <c r="I51" s="1">
-[...8 lines deleted...]
-      <c r="L51" t="s">
+      <c r="H54" s="1">
+        <v>-243612.0</v>
+      </c>
+      <c r="I54" s="1">
+        <v>-6.653883972468</v>
+      </c>
+      <c r="J54">
+        <v>0.1</v>
+      </c>
+      <c r="K54" t="s">
+        <v>175</v>
+      </c>
+      <c r="L54" s="1">
+        <v>3417588.0</v>
+      </c>
+      <c r="M54" s="1">
+        <v>3421097.51</v>
+      </c>
+      <c r="N54" s="1">
+        <v>1.77</v>
+      </c>
+      <c r="O54">
+        <v>1</v>
+      </c>
+      <c r="Z54" t="s">
         <v>173</v>
-      </c>
-[...60 lines deleted...]
-        <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">