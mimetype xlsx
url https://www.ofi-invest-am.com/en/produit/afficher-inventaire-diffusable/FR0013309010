--- v5 (2026-09-28)
+++ v6 (2026-10-25)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="176">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="175">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>C</t>
   </si>
   <si>
     <t>FR0000011074</t>
   </si>
   <si>
@@ -157,435 +157,432 @@
   <si>
     <t>Ofi Invest ESG Liquidités PART C/D</t>
   </si>
   <si>
     <t>IT0004176001</t>
   </si>
   <si>
     <t>PRYSMIAN</t>
   </si>
   <si>
     <t>FR0000073272</t>
   </si>
   <si>
     <t>SAFRAN SA</t>
   </si>
   <si>
     <t>SE0000115446</t>
   </si>
   <si>
     <t>VOLVO CLASS B</t>
   </si>
   <si>
     <t>SEK</t>
   </si>
   <si>
-    <t>OVCT01751627</t>
-[...8 lines deleted...]
-    <t>EUR/USD 09/07/26</t>
+    <t>OVCT01762320</t>
+  </si>
+  <si>
+    <t>EUR/SEK 17/09/26</t>
+  </si>
+  <si>
+    <t>OVCT01762321</t>
+  </si>
+  <si>
+    <t>EUR/USD 17/09/26</t>
   </si>
   <si>
     <t>USD</t>
   </si>
   <si>
-    <t>-39 298.81</t>
+    <t>-19 558.47</t>
   </si>
   <si>
     <t>FR0013521085</t>
   </si>
   <si>
     <t>ACCOR SA 0.7 07/12/2027</t>
   </si>
   <si>
-    <t>11 129.56</t>
+    <t>12 679.95</t>
   </si>
   <si>
     <t>XS2982266343</t>
   </si>
   <si>
     <t>AIRBUS / CITIGROUP 0.8 05/02/2030</t>
   </si>
   <si>
-    <t>12 712.33</t>
+    <t>15 167.12</t>
   </si>
   <si>
     <t>AT0000A3VDC0</t>
   </si>
   <si>
     <t>AT &amp; S AUSTRIA TECHNOLOGIE &amp; SYSTE PERP</t>
   </si>
   <si>
-    <t>1 118.06</t>
-[...5 lines deleted...]
-    <t>BARCLAYS BANK PLC Z 20/01/2031</t>
+    <t>5 590.28</t>
   </si>
   <si>
     <t>FR001400QC44</t>
   </si>
   <si>
     <t>BNP PARIBAS SA 0 19/02/2031</t>
   </si>
   <si>
     <t>FR0014010U53</t>
   </si>
   <si>
     <t>CARA OBLIGATIONS SAS 1.5 01/12/2030</t>
   </si>
   <si>
-    <t>4 290.41</t>
+    <t>8 432.88</t>
   </si>
   <si>
     <t>XS2257580857</t>
   </si>
   <si>
     <t>CELLNEX TELECOM SA 0.75 20/11/2031</t>
   </si>
   <si>
-    <t>10 035.62</t>
+    <t>11 301.37</t>
   </si>
   <si>
     <t>DE000A30V5R1</t>
   </si>
   <si>
     <t>DELIVERY HERO SE 3.25 21/02/2030</t>
   </si>
   <si>
-    <t>34 744.48</t>
+    <t>42 285.91</t>
   </si>
   <si>
     <t>DE000A4DFHZ5</t>
   </si>
   <si>
     <t>DEUTSCHE LUFTHANSA AG Z 10/09/2032</t>
   </si>
   <si>
     <t>XS2339426004</t>
   </si>
   <si>
     <t>DIASORIN SPA Z 05/05/2028</t>
   </si>
   <si>
     <t>FR001400AFJ9</t>
   </si>
   <si>
     <t>ELIS SA 2.25 22/09/2029</t>
   </si>
   <si>
-    <t>22 518.49</t>
+    <t>24 762.33</t>
   </si>
   <si>
     <t>XS2637952610</t>
   </si>
   <si>
     <t>ENI SPA 2.95 14/09/2030</t>
   </si>
   <si>
-    <t>74 744.11</t>
+    <t>81 985.75</t>
   </si>
   <si>
     <t>IT0006769316</t>
   </si>
   <si>
     <t>EURONEXT NV 1.5 30/05/2032</t>
   </si>
   <si>
-    <t>3 184.93</t>
+    <t>6 061.64</t>
   </si>
   <si>
     <t>DE000A352B25</t>
   </si>
   <si>
     <t>EVONIK / RAG-STIFTUNG 2.25 28/11/2030</t>
   </si>
   <si>
-    <t>10 088.32</t>
+    <t>18 648.10</t>
   </si>
   <si>
     <t>FR00140112G1</t>
   </si>
   <si>
     <t>EXAIL TECHNOLOGIES PERP</t>
   </si>
   <si>
-    <t>35 409.84</t>
+    <t>46 426.23</t>
   </si>
   <si>
     <t>XS3168182692</t>
   </si>
   <si>
     <t>FERROVIAL SE 0.75 20/05/2031</t>
   </si>
   <si>
-    <t>2 416.67</t>
+    <t>4 108.33</t>
   </si>
   <si>
     <t>XS2733414556</t>
   </si>
   <si>
     <t>GLOBALWAFERS GMBH 1.5 23/01/2029</t>
   </si>
   <si>
-    <t>16 354.17</t>
+    <t>19 270.83</t>
   </si>
   <si>
     <t>XS3034368806</t>
   </si>
   <si>
     <t>IBERDROLA FINANZAS SAU 1.5 27/03/2030</t>
   </si>
   <si>
-    <t>21 472.60</t>
+    <t>27 801.37</t>
   </si>
   <si>
     <t>XS3041309207</t>
   </si>
   <si>
     <t>JPMORGAN CHASE FINANCIAL COMPANY L 0.5 27/03/2030</t>
   </si>
   <si>
-    <t>4 391.67</t>
+    <t>5 713.89</t>
   </si>
   <si>
     <t>DE000A3L21D1</t>
   </si>
   <si>
     <t>LEG PROPERTIES BV 1 04/09/2030</t>
   </si>
   <si>
-    <t>18 750.68</t>
+    <t>23 200.00</t>
   </si>
   <si>
     <t>FR0014010NZ3</t>
   </si>
   <si>
     <t>LEGRAND SA 1.5 23/06/2033</t>
   </si>
   <si>
-    <t>1 290.98</t>
+    <t>6 454.92</t>
   </si>
   <si>
     <t>XS2566032095</t>
   </si>
   <si>
     <t>LOREAL / CITIGROUP 0% EXCH Z 15/03/2028</t>
   </si>
   <si>
     <t>XS2782912518</t>
   </si>
   <si>
     <t>LVMH / CITIGROUP 1 09/04/2029</t>
   </si>
   <si>
-    <t>5 654.79</t>
+    <t>7 495.89</t>
   </si>
   <si>
     <t>DE000A46Z7S3</t>
   </si>
   <si>
     <t>MTU AERO ENGINES AG Z 15/07/2033</t>
   </si>
   <si>
-    <t>XS2305842903</t>
-[...4 lines deleted...]
-  <si>
     <t>XS2763018889</t>
   </si>
   <si>
     <t>PHARMING GROUP NV 4.5 25/04/2029</t>
   </si>
   <si>
-    <t>19 528.77</t>
+    <t>27 813.70</t>
   </si>
   <si>
     <t>DE000A4EF8U1</t>
   </si>
   <si>
     <t>QIAGEN NV 2 04/09/2032</t>
   </si>
   <si>
-    <t>45 244.02</t>
+    <t>56 243.96</t>
   </si>
   <si>
     <t>DE000A3L06J9</t>
   </si>
   <si>
     <t>QIAGEN NV 2.5 10/09/2031</t>
   </si>
   <si>
-    <t>20 196.31</t>
+    <t>25 280.89</t>
   </si>
   <si>
     <t>DE000A4D9G75</t>
   </si>
   <si>
     <t>REDCARE PHARMACY NV 1.75 16/04/2032</t>
   </si>
   <si>
-    <t>10 787.67</t>
+    <t>14 815.07</t>
   </si>
   <si>
     <t>FR0014016E65</t>
   </si>
   <si>
     <t>REXEL SA 1 13/05/2031</t>
   </si>
   <si>
-    <t>1 826.09</t>
+    <t>2 891.30</t>
   </si>
   <si>
     <t>XS2677538493</t>
   </si>
   <si>
     <t>SAIPEM SPA 2.875 11/09/2029</t>
   </si>
   <si>
-    <t>10 406.25</t>
+    <t>13 031.25</t>
   </si>
   <si>
     <t>DE000A460P02</t>
   </si>
   <si>
     <t>SALZGITTER AG 2.875 22/10/2032</t>
   </si>
   <si>
-    <t>20 416.44</t>
+    <t>28 701.37</t>
   </si>
   <si>
     <t>FR00140190M5</t>
   </si>
   <si>
     <t>SCHNEIDER ELECTRIC SE 0.25 30/09/2034</t>
   </si>
   <si>
     <t>FR0014012R72</t>
   </si>
   <si>
     <t>SCHNEIDER ELECTRIC SE 1.25 23/09/2033</t>
   </si>
   <si>
-    <t>13 451.09</t>
+    <t>17 255.43</t>
   </si>
   <si>
     <t>FR001400R1R6</t>
   </si>
   <si>
     <t>SCHNEIDER ELECTRIC SE 1.625 28/06/2031</t>
   </si>
   <si>
+    <t>6 678.08</t>
+  </si>
+  <si>
     <t>XS3266589525</t>
   </si>
   <si>
     <t>SNAM SPA 1.75 14/01/2031</t>
   </si>
   <si>
-    <t>29 063.54</t>
+    <t>2 396.74</t>
   </si>
   <si>
     <t>FR001400F2K3</t>
   </si>
   <si>
     <t>SPIE SA 2 17/01/2028</t>
   </si>
   <si>
-    <t>18 121.55</t>
+    <t>1 195.65</t>
   </si>
   <si>
     <t>XS2725834043</t>
   </si>
   <si>
     <t>STILLWATER MINING COMPANY 4.25 28/11/2028</t>
   </si>
   <si>
-    <t>7 418.53</t>
+    <t>13 732.34</t>
   </si>
   <si>
     <t>XS3416917709</t>
   </si>
   <si>
     <t>STMICROELECTRONICS NV 0.625 23/06/2033</t>
   </si>
   <si>
+    <t>4 272.00</t>
+  </si>
+  <si>
     <t>XS3416917022</t>
   </si>
   <si>
     <t>STMICROELECTRONICS NV Z 23/06/2031</t>
   </si>
   <si>
     <t>FR0014019DN1</t>
   </si>
   <si>
     <t>VEOLIA ENVIRONNEMENT SA 0.75 02/01/2032</t>
   </si>
   <si>
+    <t>2 356.25</t>
+  </si>
+  <si>
     <t>FR001400XE50</t>
   </si>
   <si>
     <t>VINCI SA 0.7 18/02/2030</t>
   </si>
   <si>
-    <t>12 762.43</t>
+    <t>15 469.61</t>
   </si>
   <si>
     <t>FR0014016PI1</t>
   </si>
   <si>
     <t>VINCI SA 0.75 04/03/2031</t>
   </si>
   <si>
-    <t>5 771.74</t>
+    <t>7 141.30</t>
   </si>
   <si>
     <t>AT0000A33R11</t>
   </si>
   <si>
     <t>VOESTALPINE AG 2.75 28/04/2028</t>
   </si>
   <si>
-    <t>11 834.02</t>
+    <t>17 093.58</t>
   </si>
   <si>
     <t>DE000A4DFHL5</t>
   </si>
   <si>
     <t>VONOVIA SE 0.875 20/05/2032</t>
   </si>
   <si>
-    <t>3 509.51</t>
+    <t>5 906.25</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -946,244 +943,244 @@
       </c>
       <c r="D1" t="s">
         <v>4</v>
       </c>
       <c r="E1" t="s">
         <v>5</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>5</v>
       </c>
       <c r="H1" t="s">
         <v>4</v>
       </c>
       <c r="Z1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" t="s">
         <v>7</v>
       </c>
       <c r="B2" s="1">
-        <v>805378.7954</v>
+        <v>805280.5844</v>
       </c>
       <c r="C2">
-        <v>101.37</v>
+        <v>99.93</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2">
-        <v>81642723.21</v>
+        <v>80478107.46</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
-        <v>81642723.21</v>
+        <v>80478107.46</v>
       </c>
       <c r="H2" t="s">
         <v>8</v>
       </c>
       <c r="Z2" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="3" spans="1:26">
       <c r="A3" t="s">
         <v>10</v>
       </c>
       <c r="B3" s="1">
         <v>1162695.0</v>
       </c>
       <c r="C3">
-        <v>95.51</v>
+        <v>94.16</v>
       </c>
       <c r="D3" t="s">
         <v>8</v>
       </c>
       <c r="E3">
-        <v>111056660.92</v>
+        <v>109485981.57</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
-        <v>111056660.92</v>
+        <v>109485981.57</v>
       </c>
       <c r="H3" t="s">
         <v>8</v>
       </c>
       <c r="Z3" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="4" spans="1:26">
       <c r="A4" t="s">
         <v>12</v>
       </c>
       <c r="B4" s="1">
         <v>1.0</v>
       </c>
       <c r="C4">
-        <v>134.29</v>
+        <v>132.36</v>
       </c>
       <c r="D4" t="s">
         <v>8</v>
       </c>
       <c r="E4">
-        <v>134.29</v>
+        <v>132.36</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
-        <v>134.29</v>
+        <v>132.36</v>
       </c>
       <c r="H4" t="s">
         <v>8</v>
       </c>
       <c r="Z4" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="5" spans="1:26">
       <c r="A5" t="s">
         <v>14</v>
       </c>
       <c r="B5" s="1">
-        <v>3284.9248</v>
+        <v>3752.159</v>
       </c>
       <c r="C5">
-        <v>120.67</v>
+        <v>118.88</v>
       </c>
       <c r="D5" t="s">
         <v>8</v>
       </c>
       <c r="E5">
-        <v>396399.52</v>
+        <v>446089.09</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
       <c r="G5">
-        <v>396399.52</v>
+        <v>446089.09</v>
       </c>
       <c r="H5" t="s">
         <v>8</v>
       </c>
       <c r="Z5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="6" spans="1:26">
       <c r="A6" t="s">
         <v>16</v>
       </c>
       <c r="B6" s="1">
         <v>1.0</v>
       </c>
       <c r="C6">
-        <v>129.57</v>
+        <v>127.79</v>
       </c>
       <c r="D6" t="s">
         <v>8</v>
       </c>
       <c r="E6">
-        <v>129.57</v>
+        <v>127.79</v>
       </c>
       <c r="F6" t="s">
         <v>8</v>
       </c>
       <c r="G6">
-        <v>129.57</v>
+        <v>127.79</v>
       </c>
       <c r="H6" t="s">
         <v>8</v>
       </c>
       <c r="Z6" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="7" spans="1:26">
       <c r="A7" t="s">
         <v>18</v>
       </c>
       <c r="B7" s="1">
         <v>211.0</v>
       </c>
       <c r="C7">
-        <v>113.33</v>
+        <v>111.66</v>
       </c>
       <c r="D7" t="s">
         <v>8</v>
       </c>
       <c r="E7">
-        <v>23912.65</v>
+        <v>23560.85</v>
       </c>
       <c r="F7" t="s">
         <v>8</v>
       </c>
       <c r="G7">
-        <v>23912.65</v>
+        <v>23560.85</v>
       </c>
       <c r="H7" t="s">
         <v>8</v>
       </c>
       <c r="Z7" t="s">
         <v>17</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z54"/>
+  <dimension ref="A1:Z52"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="N54" sqref="N54"/>
+      <selection activeCell="N52" sqref="N52"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" t="s">
         <v>20</v>
       </c>
       <c r="B1" t="s">
         <v>21</v>
       </c>
       <c r="C1" t="s">
         <v>22</v>
       </c>
       <c r="D1" t="s">
         <v>23</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>24</v>
       </c>
       <c r="G1" t="s">
         <v>25</v>
@@ -1202,2690 +1199,2590 @@
       </c>
       <c r="L1" t="s">
         <v>30</v>
       </c>
       <c r="M1" t="s">
         <v>31</v>
       </c>
       <c r="N1" t="s">
         <v>32</v>
       </c>
       <c r="O1" t="s">
         <v>33</v>
       </c>
       <c r="Z1" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" t="s">
         <v>35</v>
       </c>
       <c r="B2" s="1">
         <v>14000.0</v>
       </c>
       <c r="C2" s="1">
-        <v>282.7</v>
+        <v>227.0</v>
       </c>
       <c r="D2" s="1">
         <v>283.1912771429</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
         <v>1.0</v>
       </c>
       <c r="G2" s="1">
         <v>3964677.88</v>
       </c>
       <c r="H2" s="1">
-        <v>-6877.88</v>
+        <v>-786677.88</v>
       </c>
       <c r="I2" s="1">
-        <v>-0.17347891072553</v>
+        <v>-19.842163822903</v>
       </c>
       <c r="J2">
         <v>0.0</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2" s="1">
-        <v>3957800.0</v>
+        <v>3178000.0</v>
       </c>
       <c r="M2" s="1">
-        <v>3957800.0</v>
+        <v>3178000.0</v>
       </c>
       <c r="N2" s="1">
-        <v>2.05</v>
+        <v>1.67</v>
       </c>
       <c r="O2">
         <v>1</v>
       </c>
       <c r="Z2" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="3" spans="1:26">
       <c r="A3" t="s">
         <v>37</v>
       </c>
       <c r="B3" s="1">
         <v>21000.0</v>
       </c>
       <c r="C3" s="1">
-        <v>183.4</v>
+        <v>195.0</v>
       </c>
       <c r="D3" s="1">
         <v>101.4651857143</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
         <v>1.0</v>
       </c>
       <c r="G3" s="1">
         <v>2130768.9</v>
       </c>
       <c r="H3" s="1">
-        <v>1720631.1</v>
+        <v>1964231.1</v>
       </c>
       <c r="I3" s="1">
-        <v>80.751652607657</v>
+        <v>92.184145357106</v>
       </c>
       <c r="J3">
         <v>0.0</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3" s="1">
-        <v>3851400.0</v>
+        <v>4095000.0</v>
       </c>
       <c r="M3" s="1">
-        <v>3851400.0</v>
+        <v>4095000.0</v>
       </c>
       <c r="N3" s="1">
-        <v>1.99</v>
+        <v>2.15</v>
       </c>
       <c r="O3">
         <v>1</v>
       </c>
       <c r="Z3" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="4" spans="1:26">
       <c r="A4" t="s">
         <v>39</v>
       </c>
       <c r="B4" s="1">
-        <v>423.0</v>
+        <v>2614.0</v>
       </c>
       <c r="C4" s="1">
-        <v>4812.52</v>
+        <v>4821.3</v>
       </c>
       <c r="D4" s="1">
-        <v>4809.8934042553</v>
+        <v>4814.155489671</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
         <v>1.0</v>
       </c>
       <c r="G4" s="1">
-        <v>2034584.91</v>
+        <v>12584202.45</v>
       </c>
       <c r="H4" s="1">
-        <v>1111.05</v>
+        <v>18675.75</v>
       </c>
       <c r="I4" s="1">
-        <v>0.054608190326154</v>
+        <v>0.14840630603491</v>
       </c>
       <c r="J4">
         <v>0.0</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4" s="1">
-        <v>2035695.96</v>
+        <v>12602878.2</v>
       </c>
       <c r="M4" s="1">
-        <v>2035695.96</v>
+        <v>12602878.2</v>
       </c>
       <c r="N4" s="1">
-        <v>1.05</v>
+        <v>6.62</v>
       </c>
       <c r="O4">
         <v>1</v>
       </c>
       <c r="Z4" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="5" spans="1:26">
       <c r="A5" t="s">
         <v>41</v>
       </c>
       <c r="B5" s="1">
         <v>10000.0</v>
       </c>
       <c r="C5" s="1">
-        <v>142.85</v>
+        <v>126.9</v>
       </c>
       <c r="D5" s="1">
         <v>40.2355</v>
       </c>
       <c r="E5" t="s">
         <v>8</v>
       </c>
       <c r="F5">
         <v>1.0</v>
       </c>
       <c r="G5" s="1">
         <v>402355.0</v>
       </c>
       <c r="H5" s="1">
-        <v>1026145.0</v>
+        <v>866645.0</v>
       </c>
       <c r="I5" s="1">
-        <v>255.03473300941</v>
+        <v>215.39312298841</v>
       </c>
       <c r="J5">
         <v>0.0</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5" s="1">
-        <v>1428500.0</v>
+        <v>1269000.0</v>
       </c>
       <c r="M5" s="1">
-        <v>1428500.0</v>
+        <v>1269000.0</v>
       </c>
       <c r="N5" s="1">
-        <v>0.74</v>
+        <v>0.67</v>
       </c>
       <c r="O5">
         <v>1</v>
       </c>
       <c r="Z5" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="6" spans="1:26">
       <c r="A6" t="s">
         <v>43</v>
       </c>
       <c r="B6" s="1">
         <v>5000.0</v>
       </c>
       <c r="C6" s="1">
-        <v>332.7</v>
+        <v>329.8</v>
       </c>
       <c r="D6" s="1">
         <v>251.537302</v>
       </c>
       <c r="E6" t="s">
         <v>8</v>
       </c>
       <c r="F6">
         <v>1.0</v>
       </c>
       <c r="G6" s="1">
         <v>1257686.51</v>
       </c>
       <c r="H6" s="1">
-        <v>405813.49</v>
+        <v>391313.49</v>
       </c>
       <c r="I6" s="1">
-        <v>32.266664766882</v>
+        <v>31.113754253435</v>
       </c>
       <c r="J6">
         <v>0.0</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6" s="1">
-        <v>1663500.0</v>
+        <v>1649000.0</v>
       </c>
       <c r="M6" s="1">
-        <v>1663500.0</v>
+        <v>1649000.0</v>
       </c>
       <c r="N6" s="1">
-        <v>0.86</v>
+        <v>0.87</v>
       </c>
       <c r="O6">
         <v>1</v>
       </c>
       <c r="Z6" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="7" spans="1:26">
       <c r="A7" t="s">
         <v>45</v>
       </c>
       <c r="B7" s="1">
         <v>50000.0</v>
       </c>
       <c r="C7" s="1">
-        <v>324.6</v>
+        <v>354.8</v>
       </c>
       <c r="D7" s="1">
         <v>253.272567</v>
       </c>
       <c r="E7" t="s">
         <v>46</v>
       </c>
       <c r="F7">
-        <v>11.08</v>
+        <v>11.05</v>
       </c>
       <c r="G7" s="1">
         <v>1121568.36</v>
       </c>
       <c r="H7" s="1">
-        <v>342770.52</v>
+        <v>484370.17</v>
       </c>
       <c r="I7" s="1">
-        <v>30.561714490591</v>
+        <v>43.186861120084</v>
       </c>
       <c r="J7">
         <v>0.0</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7" s="1">
-        <v>1464338.88</v>
+        <v>1605938.53</v>
       </c>
       <c r="M7" s="1">
-        <v>1464338.88</v>
+        <v>1605938.53</v>
       </c>
       <c r="N7" s="1">
-        <v>0.76</v>
+        <v>0.84</v>
       </c>
       <c r="O7">
         <v>1</v>
       </c>
       <c r="Z7" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="8" spans="1:26">
       <c r="A8" t="s">
         <v>48</v>
       </c>
       <c r="B8" s="1">
-        <v>1433662.25</v>
+        <v>1550665.94</v>
       </c>
       <c r="C8" s="1">
-        <v>0.09023291</v>
+        <v>0.09058889</v>
       </c>
       <c r="D8" s="1">
-        <v>0.0914745095</v>
+        <v>0.0905613927</v>
       </c>
       <c r="E8" t="s">
         <v>46</v>
       </c>
       <c r="F8">
-        <v>11.08</v>
+        <v>11.05</v>
       </c>
       <c r="G8" s="1">
         <v>0.0</v>
       </c>
       <c r="H8" s="1">
-        <v>19459.33</v>
+        <v>-470.85</v>
       </c>
       <c r="I8" s="1">
         <v>0</v>
       </c>
       <c r="J8">
         <v>0.0</v>
       </c>
       <c r="K8">
-        <v>443.36</v>
+        <v>356.61</v>
       </c>
       <c r="L8" s="1">
-        <v>19015.97</v>
+        <v>-827.45999999996</v>
       </c>
       <c r="M8" s="1">
-        <v>19459.33</v>
+        <v>-470.85000000009</v>
       </c>
       <c r="N8" s="1">
-        <v>0.01</v>
+        <v>0.0</v>
       </c>
       <c r="O8">
         <v>1</v>
       </c>
       <c r="Z8" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="9" spans="1:26">
       <c r="A9" t="s">
         <v>50</v>
       </c>
       <c r="B9" s="1">
-        <v>27189034.64</v>
+        <v>26976714.92</v>
       </c>
       <c r="C9" s="1">
-        <v>0.87723735</v>
+        <v>0.87691376</v>
       </c>
       <c r="D9" s="1">
-        <v>0.8715533448</v>
+        <v>0.8726661417</v>
       </c>
       <c r="E9" t="s">
         <v>51</v>
       </c>
       <c r="F9">
         <v>1.14</v>
       </c>
       <c r="G9" s="1">
         <v>0.0</v>
       </c>
       <c r="H9" s="1">
-        <v>-519358.7</v>
+        <v>-131306.66</v>
       </c>
       <c r="I9" s="1">
         <v>0</v>
       </c>
       <c r="J9">
         <v>0.0</v>
       </c>
       <c r="K9" t="s">
         <v>52</v>
       </c>
       <c r="L9" s="1">
-        <v>-480059.89</v>
+        <v>-111748.19</v>
       </c>
       <c r="M9" s="1">
-        <v>-519358.7</v>
+        <v>-131306.66</v>
       </c>
       <c r="N9" s="1">
-        <v>-0.27</v>
+        <v>-0.06</v>
       </c>
       <c r="O9">
         <v>1</v>
       </c>
       <c r="Z9" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="10" spans="1:26">
       <c r="A10" t="s">
         <v>54</v>
       </c>
       <c r="B10" s="1">
         <v>60000.0</v>
       </c>
       <c r="C10" s="1">
-        <v>60.002</v>
+        <v>57.472</v>
       </c>
       <c r="D10" s="1">
         <v>53.6332695</v>
       </c>
       <c r="E10" t="s">
         <v>8</v>
       </c>
       <c r="F10">
         <v>1.0</v>
       </c>
       <c r="G10" s="1">
         <v>3217996.17</v>
       </c>
       <c r="H10" s="1">
-        <v>370994.27</v>
+        <v>217643.88</v>
       </c>
       <c r="I10" s="1">
-        <v>11.528735598215</v>
+        <v>6.7633355822173</v>
       </c>
       <c r="J10">
-        <v>0.39</v>
+        <v>0.44</v>
       </c>
       <c r="K10" t="s">
         <v>55</v>
       </c>
       <c r="L10" s="1">
-        <v>3588990.44</v>
+        <v>3435640.05</v>
       </c>
       <c r="M10" s="1">
-        <v>3600120.0</v>
+        <v>3448320.0</v>
       </c>
       <c r="N10" s="1">
-        <v>1.86</v>
+        <v>1.81</v>
       </c>
       <c r="O10">
         <v>1</v>
       </c>
       <c r="Z10" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="11" spans="1:26">
       <c r="A11" t="s">
         <v>57</v>
       </c>
       <c r="B11" s="1">
         <v>4000000.0</v>
       </c>
       <c r="C11" s="1">
-        <v>109.105</v>
+        <v>112.251</v>
       </c>
       <c r="D11" s="1">
         <v>100.0</v>
       </c>
       <c r="E11" t="s">
         <v>8</v>
       </c>
       <c r="F11">
         <v>1.0</v>
       </c>
       <c r="G11" s="1">
         <v>4000000.0</v>
       </c>
       <c r="H11" s="1">
-        <v>364200.0</v>
+        <v>490040.0</v>
       </c>
       <c r="I11" s="1">
-        <v>9.105</v>
+        <v>12.251</v>
       </c>
       <c r="J11">
-        <v>0.32</v>
+        <v>0.38</v>
       </c>
       <c r="K11" t="s">
         <v>58</v>
       </c>
       <c r="L11" s="1">
-        <v>4364200.0</v>
+        <v>4490040.0</v>
       </c>
       <c r="M11" s="1">
-        <v>4376912.33</v>
+        <v>4505207.12</v>
       </c>
       <c r="N11" s="1">
-        <v>2.27</v>
+        <v>2.37</v>
       </c>
       <c r="O11">
         <v>1</v>
       </c>
       <c r="Z11" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="12" spans="1:26">
       <c r="A12" t="s">
         <v>60</v>
       </c>
       <c r="B12" s="1">
         <v>2300000.0</v>
       </c>
       <c r="C12" s="1">
-        <v>106.217</v>
+        <v>103.107</v>
       </c>
       <c r="D12" s="1">
         <v>100.0</v>
       </c>
       <c r="E12" t="s">
         <v>8</v>
       </c>
       <c r="F12">
         <v>1.0</v>
       </c>
       <c r="G12" s="1">
         <v>2300000.0</v>
       </c>
       <c r="H12" s="1">
-        <v>142991.0</v>
+        <v>71461.0</v>
       </c>
       <c r="I12" s="1">
-        <v>6.217</v>
+        <v>3.107</v>
       </c>
       <c r="J12">
-        <v>0.05</v>
+        <v>0.24</v>
       </c>
       <c r="K12" t="s">
         <v>61</v>
       </c>
       <c r="L12" s="1">
-        <v>2442991.0</v>
+        <v>2371461.0</v>
       </c>
       <c r="M12" s="1">
-        <v>2444109.06</v>
+        <v>2377051.28</v>
       </c>
       <c r="N12" s="1">
-        <v>1.27</v>
+        <v>1.25</v>
       </c>
       <c r="O12">
         <v>1</v>
       </c>
       <c r="Z12" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="13" spans="1:26">
       <c r="A13" t="s">
         <v>63</v>
       </c>
       <c r="B13" s="1">
-        <v>5400000.0</v>
+        <v>3000000.0</v>
       </c>
       <c r="C13" s="1">
-        <v>182.088</v>
+        <v>108.501</v>
       </c>
       <c r="D13" s="1">
-        <v>100.5</v>
+        <v>100.947</v>
       </c>
       <c r="E13" t="s">
         <v>8</v>
       </c>
       <c r="F13">
         <v>1.0</v>
       </c>
       <c r="G13" s="1">
-        <v>5427000.0</v>
+        <v>3028410.0</v>
       </c>
       <c r="H13" s="1">
-        <v>4405752.0</v>
+        <v>226620.0</v>
       </c>
       <c r="I13" s="1">
-        <v>81.182089552239</v>
+        <v>7.483134714256</v>
       </c>
       <c r="J13">
         <v>0.0</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
       <c r="L13" s="1">
-        <v>9832752.0</v>
+        <v>3255030.0</v>
       </c>
       <c r="M13" s="1">
-        <v>9832752.0</v>
+        <v>3255030.0</v>
       </c>
       <c r="N13" s="1">
-        <v>5.09</v>
+        <v>1.71</v>
       </c>
       <c r="O13">
         <v>1</v>
       </c>
       <c r="Z13" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="14" spans="1:26">
       <c r="A14" t="s">
         <v>65</v>
       </c>
       <c r="B14" s="1">
-        <v>3000000.0</v>
+        <v>3600000.0</v>
       </c>
       <c r="C14" s="1">
-        <v>106.573</v>
+        <v>113.081</v>
       </c>
       <c r="D14" s="1">
-        <v>100.947</v>
+        <v>100.0</v>
       </c>
       <c r="E14" t="s">
         <v>8</v>
       </c>
       <c r="F14">
         <v>1.0</v>
       </c>
       <c r="G14" s="1">
-        <v>3028410.0</v>
+        <v>3600000.0</v>
       </c>
       <c r="H14" s="1">
-        <v>168780.0</v>
+        <v>470916.0</v>
       </c>
       <c r="I14" s="1">
-        <v>5.5732215915282</v>
+        <v>13.081</v>
       </c>
       <c r="J14">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.23</v>
+      </c>
+      <c r="K14" t="s">
+        <v>66</v>
       </c>
       <c r="L14" s="1">
-        <v>3197190.0</v>
+        <v>4070916.0</v>
       </c>
       <c r="M14" s="1">
-        <v>3197190.0</v>
+        <v>4079348.88</v>
       </c>
       <c r="N14" s="1">
-        <v>1.66</v>
+        <v>2.14</v>
       </c>
       <c r="O14">
         <v>1</v>
       </c>
       <c r="Z14" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="15" spans="1:26">
       <c r="A15" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B15" s="1">
-        <v>3600000.0</v>
+        <v>2200000.0</v>
       </c>
       <c r="C15" s="1">
-        <v>119.823</v>
+        <v>93.164</v>
       </c>
       <c r="D15" s="1">
         <v>100.0</v>
       </c>
       <c r="E15" t="s">
         <v>8</v>
       </c>
       <c r="F15">
         <v>1.0</v>
       </c>
       <c r="G15" s="1">
-        <v>3600000.0</v>
+        <v>2200000.0</v>
       </c>
       <c r="H15" s="1">
-        <v>713628.0</v>
+        <v>-150392.0</v>
       </c>
       <c r="I15" s="1">
-        <v>19.823</v>
+        <v>-6.836</v>
       </c>
       <c r="J15">
-        <v>0.12</v>
+        <v>0.51</v>
       </c>
       <c r="K15" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="L15" s="1">
-        <v>4313628.0</v>
+        <v>2049608.0</v>
       </c>
       <c r="M15" s="1">
-        <v>4317918.41</v>
+        <v>2060909.37</v>
       </c>
       <c r="N15" s="1">
-        <v>2.24</v>
+        <v>1.08</v>
       </c>
       <c r="O15">
         <v>1</v>
       </c>
       <c r="Z15" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
     </row>
     <row r="16" spans="1:26">
       <c r="A16" t="s">
+        <v>71</v>
+      </c>
+      <c r="B16" s="1">
+        <v>3000000.0</v>
+      </c>
+      <c r="C16" s="1">
+        <v>100.858</v>
+      </c>
+      <c r="D16" s="1">
+        <v>96.65</v>
+      </c>
+      <c r="E16" t="s">
+        <v>8</v>
+      </c>
+      <c r="F16">
+        <v>1.0</v>
+      </c>
+      <c r="G16" s="1">
+        <v>2899500.0</v>
+      </c>
+      <c r="H16" s="1">
+        <v>126240.0</v>
+      </c>
+      <c r="I16" s="1">
+        <v>4.3538541127781</v>
+      </c>
+      <c r="J16">
+        <v>1.41</v>
+      </c>
+      <c r="K16" t="s">
+        <v>72</v>
+      </c>
+      <c r="L16" s="1">
+        <v>3025740.0</v>
+      </c>
+      <c r="M16" s="1">
+        <v>3068025.91</v>
+      </c>
+      <c r="N16" s="1">
+        <v>1.61</v>
+      </c>
+      <c r="O16">
+        <v>1</v>
+      </c>
+      <c r="Z16" t="s">
         <v>70</v>
-      </c>
-[...43 lines deleted...]
-        <v>69</v>
       </c>
     </row>
     <row r="17" spans="1:26">
       <c r="A17" t="s">
+        <v>74</v>
+      </c>
+      <c r="B17" s="1">
+        <v>4000000.0</v>
+      </c>
+      <c r="C17" s="1">
+        <v>108.906</v>
+      </c>
+      <c r="D17" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E17" t="s">
+        <v>8</v>
+      </c>
+      <c r="F17">
+        <v>1.0</v>
+      </c>
+      <c r="G17" s="1">
+        <v>4000000.0</v>
+      </c>
+      <c r="H17" s="1">
+        <v>356240.0</v>
+      </c>
+      <c r="I17" s="1">
+        <v>8.906</v>
+      </c>
+      <c r="J17">
+        <v>0.0</v>
+      </c>
+      <c r="K17">
+        <v>0.0</v>
+      </c>
+      <c r="L17" s="1">
+        <v>4356240.0</v>
+      </c>
+      <c r="M17" s="1">
+        <v>4356240.0</v>
+      </c>
+      <c r="N17" s="1">
+        <v>2.29</v>
+      </c>
+      <c r="O17">
+        <v>1</v>
+      </c>
+      <c r="Z17" t="s">
         <v>73</v>
-      </c>
-[...43 lines deleted...]
-        <v>72</v>
       </c>
     </row>
     <row r="18" spans="1:26">
       <c r="A18" t="s">
         <v>76</v>
       </c>
       <c r="B18" s="1">
-        <v>4000000.0</v>
+        <v>3500000.0</v>
       </c>
       <c r="C18" s="1">
-        <v>115.357</v>
+        <v>94.227</v>
       </c>
       <c r="D18" s="1">
         <v>100.0</v>
       </c>
       <c r="E18" t="s">
         <v>8</v>
       </c>
       <c r="F18">
         <v>1.0</v>
       </c>
       <c r="G18" s="1">
-        <v>4000000.0</v>
+        <v>3500000.0</v>
       </c>
       <c r="H18" s="1">
-        <v>614280.0</v>
+        <v>-202055.0</v>
       </c>
       <c r="I18" s="1">
-        <v>15.357</v>
+        <v>-5.773</v>
       </c>
       <c r="J18">
         <v>0.0</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
       <c r="L18" s="1">
-        <v>4614280.0</v>
+        <v>3297945.0</v>
       </c>
       <c r="M18" s="1">
-        <v>4614280.0</v>
+        <v>3297945.0</v>
       </c>
       <c r="N18" s="1">
-        <v>2.39</v>
+        <v>1.73</v>
       </c>
       <c r="O18">
         <v>1</v>
       </c>
       <c r="Z18" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="19" spans="1:26">
       <c r="A19" t="s">
         <v>78</v>
       </c>
       <c r="B19" s="1">
-        <v>3500000.0</v>
+        <v>1300000.0</v>
       </c>
       <c r="C19" s="1">
-        <v>94.351</v>
+        <v>157.382</v>
       </c>
       <c r="D19" s="1">
         <v>100.0</v>
       </c>
       <c r="E19" t="s">
         <v>8</v>
       </c>
       <c r="F19">
         <v>1.0</v>
       </c>
       <c r="G19" s="1">
-        <v>3500000.0</v>
+        <v>1300000.0</v>
       </c>
       <c r="H19" s="1">
-        <v>-197715.0</v>
+        <v>745966.0</v>
       </c>
       <c r="I19" s="1">
-        <v>-5.649</v>
+        <v>57.382</v>
       </c>
       <c r="J19">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>1.9</v>
+      </c>
+      <c r="K19" t="s">
+        <v>79</v>
       </c>
       <c r="L19" s="1">
-        <v>3302285.0</v>
+        <v>2045966.0</v>
       </c>
       <c r="M19" s="1">
-        <v>3302285.0</v>
+        <v>2070728.33</v>
       </c>
       <c r="N19" s="1">
-        <v>1.71</v>
+        <v>1.09</v>
       </c>
       <c r="O19">
         <v>1</v>
       </c>
       <c r="Z19" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="20" spans="1:26">
       <c r="A20" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="B20" s="1">
-        <v>1300000.0</v>
+        <v>3200000.0</v>
       </c>
       <c r="C20" s="1">
-        <v>172.113</v>
+        <v>135.29</v>
       </c>
       <c r="D20" s="1">
         <v>100.0</v>
       </c>
       <c r="E20" t="s">
         <v>8</v>
       </c>
       <c r="F20">
         <v>1.0</v>
       </c>
       <c r="G20" s="1">
-        <v>1300000.0</v>
+        <v>3200000.0</v>
       </c>
       <c r="H20" s="1">
-        <v>937469.0</v>
+        <v>1129280.0</v>
       </c>
       <c r="I20" s="1">
-        <v>72.113</v>
+        <v>35.29</v>
       </c>
       <c r="J20">
-        <v>1.73</v>
+        <v>2.56</v>
       </c>
       <c r="K20" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="L20" s="1">
-        <v>2237469.0</v>
+        <v>4329280.0</v>
       </c>
       <c r="M20" s="1">
-        <v>2259987.49</v>
+        <v>4411265.75</v>
       </c>
       <c r="N20" s="1">
-        <v>1.17</v>
+        <v>2.32</v>
       </c>
       <c r="O20">
         <v>1</v>
       </c>
       <c r="Z20" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
     </row>
     <row r="21" spans="1:26">
       <c r="A21" t="s">
+        <v>84</v>
+      </c>
+      <c r="B21" s="1">
+        <v>2500000.0</v>
+      </c>
+      <c r="C21" s="1">
+        <v>105.647</v>
+      </c>
+      <c r="D21" s="1">
+        <v>101.94116</v>
+      </c>
+      <c r="E21" t="s">
+        <v>8</v>
+      </c>
+      <c r="F21">
+        <v>1.0</v>
+      </c>
+      <c r="G21" s="1">
+        <v>2548529.0</v>
+      </c>
+      <c r="H21" s="1">
+        <v>92646.0</v>
+      </c>
+      <c r="I21" s="1">
+        <v>3.6352735244527</v>
+      </c>
+      <c r="J21">
+        <v>0.24</v>
+      </c>
+      <c r="K21" t="s">
+        <v>85</v>
+      </c>
+      <c r="L21" s="1">
+        <v>2641175.0</v>
+      </c>
+      <c r="M21" s="1">
+        <v>2647236.64</v>
+      </c>
+      <c r="N21" s="1">
+        <v>1.39</v>
+      </c>
+      <c r="O21">
+        <v>1</v>
+      </c>
+      <c r="Z21" t="s">
         <v>83</v>
-      </c>
-[...43 lines deleted...]
-        <v>82</v>
       </c>
     </row>
     <row r="22" spans="1:26">
       <c r="A22" t="s">
+        <v>87</v>
+      </c>
+      <c r="B22" s="1">
+        <v>5000000.0</v>
+      </c>
+      <c r="C22" s="1">
+        <v>114.426</v>
+      </c>
+      <c r="D22" s="1">
+        <v>107.6</v>
+      </c>
+      <c r="E22" t="s">
+        <v>8</v>
+      </c>
+      <c r="F22">
+        <v>1.0</v>
+      </c>
+      <c r="G22" s="1">
+        <v>5380000.0</v>
+      </c>
+      <c r="H22" s="1">
+        <v>341300.0</v>
+      </c>
+      <c r="I22" s="1">
+        <v>6.3438661710037</v>
+      </c>
+      <c r="J22">
+        <v>0.37</v>
+      </c>
+      <c r="K22" t="s">
+        <v>88</v>
+      </c>
+      <c r="L22" s="1">
+        <v>5721300.0</v>
+      </c>
+      <c r="M22" s="1">
+        <v>5739948.1</v>
+      </c>
+      <c r="N22" s="1">
+        <v>3.01</v>
+      </c>
+      <c r="O22">
+        <v>1</v>
+      </c>
+      <c r="Z22" t="s">
         <v>86</v>
-      </c>
-[...43 lines deleted...]
-        <v>85</v>
       </c>
     </row>
     <row r="23" spans="1:26">
       <c r="A23" t="s">
+        <v>90</v>
+      </c>
+      <c r="B23" s="1">
+        <v>3600000.0</v>
+      </c>
+      <c r="C23" s="1">
+        <v>137.2</v>
+      </c>
+      <c r="D23" s="1">
+        <v>104.99305556</v>
+      </c>
+      <c r="E23" t="s">
+        <v>8</v>
+      </c>
+      <c r="F23">
+        <v>1.0</v>
+      </c>
+      <c r="G23" s="1">
+        <v>3779750.0</v>
+      </c>
+      <c r="H23" s="1">
+        <v>1159450.0</v>
+      </c>
+      <c r="I23" s="1">
+        <v>30.675309213572</v>
+      </c>
+      <c r="J23">
+        <v>1.29</v>
+      </c>
+      <c r="K23" t="s">
+        <v>91</v>
+      </c>
+      <c r="L23" s="1">
+        <v>4939200.0</v>
+      </c>
+      <c r="M23" s="1">
+        <v>4985626.23</v>
+      </c>
+      <c r="N23" s="1">
+        <v>2.62</v>
+      </c>
+      <c r="O23">
+        <v>1</v>
+      </c>
+      <c r="Z23" t="s">
         <v>89</v>
-      </c>
-[...43 lines deleted...]
-        <v>88</v>
       </c>
     </row>
     <row r="24" spans="1:26">
       <c r="A24" t="s">
+        <v>93</v>
+      </c>
+      <c r="B24" s="1">
+        <v>2900000.0</v>
+      </c>
+      <c r="C24" s="1">
+        <v>100.518</v>
+      </c>
+      <c r="D24" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E24" t="s">
+        <v>8</v>
+      </c>
+      <c r="F24">
+        <v>1.0</v>
+      </c>
+      <c r="G24" s="1">
+        <v>2900000.0</v>
+      </c>
+      <c r="H24" s="1">
+        <v>15022.0</v>
+      </c>
+      <c r="I24" s="1">
+        <v>0.518</v>
+      </c>
+      <c r="J24">
+        <v>0.14</v>
+      </c>
+      <c r="K24" t="s">
+        <v>94</v>
+      </c>
+      <c r="L24" s="1">
+        <v>2915022.0</v>
+      </c>
+      <c r="M24" s="1">
+        <v>2919130.33</v>
+      </c>
+      <c r="N24" s="1">
+        <v>1.53</v>
+      </c>
+      <c r="O24">
+        <v>1</v>
+      </c>
+      <c r="Z24" t="s">
         <v>92</v>
-      </c>
-[...43 lines deleted...]
-        <v>91</v>
       </c>
     </row>
     <row r="25" spans="1:26">
       <c r="A25" t="s">
+        <v>96</v>
+      </c>
+      <c r="B25" s="1">
+        <v>2500000.0</v>
+      </c>
+      <c r="C25" s="1">
+        <v>113.577</v>
+      </c>
+      <c r="D25" s="1">
+        <v>115.423</v>
+      </c>
+      <c r="E25" t="s">
+        <v>8</v>
+      </c>
+      <c r="F25">
+        <v>1.0</v>
+      </c>
+      <c r="G25" s="1">
+        <v>2885575.0</v>
+      </c>
+      <c r="H25" s="1">
+        <v>-46150.0</v>
+      </c>
+      <c r="I25" s="1">
+        <v>-1.5993346213493</v>
+      </c>
+      <c r="J25">
+        <v>0.77</v>
+      </c>
+      <c r="K25" t="s">
+        <v>97</v>
+      </c>
+      <c r="L25" s="1">
+        <v>2839425.0</v>
+      </c>
+      <c r="M25" s="1">
+        <v>2858695.83</v>
+      </c>
+      <c r="N25" s="1">
+        <v>1.5</v>
+      </c>
+      <c r="O25">
+        <v>1</v>
+      </c>
+      <c r="Z25" t="s">
         <v>95</v>
-      </c>
-[...43 lines deleted...]
-        <v>94</v>
       </c>
     </row>
     <row r="26" spans="1:26">
       <c r="A26" t="s">
+        <v>99</v>
+      </c>
+      <c r="B26" s="1">
+        <v>5500000.0</v>
+      </c>
+      <c r="C26" s="1">
+        <v>123.717</v>
+      </c>
+      <c r="D26" s="1">
+        <v>109.50370909</v>
+      </c>
+      <c r="E26" t="s">
+        <v>8</v>
+      </c>
+      <c r="F26">
+        <v>1.0</v>
+      </c>
+      <c r="G26" s="1">
+        <v>6022704.0</v>
+      </c>
+      <c r="H26" s="1">
+        <v>781731.0</v>
+      </c>
+      <c r="I26" s="1">
+        <v>12.979734683956</v>
+      </c>
+      <c r="J26">
+        <v>0.51</v>
+      </c>
+      <c r="K26" t="s">
+        <v>100</v>
+      </c>
+      <c r="L26" s="1">
+        <v>6804435.0</v>
+      </c>
+      <c r="M26" s="1">
+        <v>6832236.37</v>
+      </c>
+      <c r="N26" s="1">
+        <v>3.59</v>
+      </c>
+      <c r="O26">
+        <v>1</v>
+      </c>
+      <c r="Z26" t="s">
         <v>98</v>
-      </c>
-[...43 lines deleted...]
-        <v>97</v>
       </c>
     </row>
     <row r="27" spans="1:26">
       <c r="A27" t="s">
+        <v>102</v>
+      </c>
+      <c r="B27" s="1">
+        <v>3400000.0</v>
+      </c>
+      <c r="C27" s="1">
+        <v>123.383</v>
+      </c>
+      <c r="D27" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E27" t="s">
+        <v>8</v>
+      </c>
+      <c r="F27">
+        <v>1.0</v>
+      </c>
+      <c r="G27" s="1">
+        <v>3400000.0</v>
+      </c>
+      <c r="H27" s="1">
+        <v>795022.0</v>
+      </c>
+      <c r="I27" s="1">
+        <v>23.383</v>
+      </c>
+      <c r="J27">
+        <v>0.17</v>
+      </c>
+      <c r="K27" t="s">
+        <v>103</v>
+      </c>
+      <c r="L27" s="1">
+        <v>4195022.0</v>
+      </c>
+      <c r="M27" s="1">
+        <v>4200735.89</v>
+      </c>
+      <c r="N27" s="1">
+        <v>2.21</v>
+      </c>
+      <c r="O27">
+        <v>1</v>
+      </c>
+      <c r="Z27" t="s">
         <v>101</v>
-      </c>
-[...43 lines deleted...]
-        <v>100</v>
       </c>
     </row>
     <row r="28" spans="1:26">
       <c r="A28" t="s">
+        <v>105</v>
+      </c>
+      <c r="B28" s="1">
+        <v>5800000.0</v>
+      </c>
+      <c r="C28" s="1">
+        <v>95.838</v>
+      </c>
+      <c r="D28" s="1">
+        <v>101.90332</v>
+      </c>
+      <c r="E28" t="s">
+        <v>8</v>
+      </c>
+      <c r="F28">
+        <v>1.0</v>
+      </c>
+      <c r="G28" s="1">
+        <v>5910392.56</v>
+      </c>
+      <c r="H28" s="1">
+        <v>-351788.56</v>
+      </c>
+      <c r="I28" s="1">
+        <v>-5.9520337512065</v>
+      </c>
+      <c r="J28">
+        <v>0.4</v>
+      </c>
+      <c r="K28" t="s">
+        <v>106</v>
+      </c>
+      <c r="L28" s="1">
+        <v>5558604.0</v>
+      </c>
+      <c r="M28" s="1">
+        <v>5581804.0</v>
+      </c>
+      <c r="N28" s="1">
+        <v>2.93</v>
+      </c>
+      <c r="O28">
+        <v>1</v>
+      </c>
+      <c r="Z28" t="s">
         <v>104</v>
-      </c>
-[...43 lines deleted...]
-        <v>103</v>
       </c>
     </row>
     <row r="29" spans="1:26">
       <c r="A29" t="s">
+        <v>108</v>
+      </c>
+      <c r="B29" s="1">
+        <v>4500000.0</v>
+      </c>
+      <c r="C29" s="1">
+        <v>111.346</v>
+      </c>
+      <c r="D29" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E29" t="s">
+        <v>8</v>
+      </c>
+      <c r="F29">
+        <v>1.0</v>
+      </c>
+      <c r="G29" s="1">
+        <v>4500000.0</v>
+      </c>
+      <c r="H29" s="1">
+        <v>510570.0</v>
+      </c>
+      <c r="I29" s="1">
+        <v>11.346</v>
+      </c>
+      <c r="J29">
+        <v>0.14</v>
+      </c>
+      <c r="K29" t="s">
+        <v>109</v>
+      </c>
+      <c r="L29" s="1">
+        <v>5010570.0</v>
+      </c>
+      <c r="M29" s="1">
+        <v>5017024.92</v>
+      </c>
+      <c r="N29" s="1">
+        <v>2.63</v>
+      </c>
+      <c r="O29">
+        <v>1</v>
+      </c>
+      <c r="Z29" t="s">
         <v>107</v>
-      </c>
-[...43 lines deleted...]
-        <v>106</v>
       </c>
     </row>
     <row r="30" spans="1:26">
       <c r="A30" t="s">
+        <v>111</v>
+      </c>
+      <c r="B30" s="1">
+        <v>2400000.0</v>
+      </c>
+      <c r="C30" s="1">
+        <v>104.706</v>
+      </c>
+      <c r="D30" s="1">
+        <v>103.76</v>
+      </c>
+      <c r="E30" t="s">
+        <v>8</v>
+      </c>
+      <c r="F30">
+        <v>1.0</v>
+      </c>
+      <c r="G30" s="1">
+        <v>2490240.0</v>
+      </c>
+      <c r="H30" s="1">
+        <v>22704.0</v>
+      </c>
+      <c r="I30" s="1">
+        <v>0.91171935235158</v>
+      </c>
+      <c r="J30">
+        <v>0.0</v>
+      </c>
+      <c r="K30">
+        <v>0.0</v>
+      </c>
+      <c r="L30" s="1">
+        <v>2512944.0</v>
+      </c>
+      <c r="M30" s="1">
+        <v>2512944.0</v>
+      </c>
+      <c r="N30" s="1">
+        <v>1.32</v>
+      </c>
+      <c r="O30">
+        <v>1</v>
+      </c>
+      <c r="Z30" t="s">
         <v>110</v>
-      </c>
-[...43 lines deleted...]
-        <v>109</v>
       </c>
     </row>
     <row r="31" spans="1:26">
       <c r="A31" t="s">
         <v>113</v>
       </c>
       <c r="B31" s="1">
         <v>2400000.0</v>
       </c>
       <c r="C31" s="1">
-        <v>106.634</v>
+        <v>95.896</v>
       </c>
       <c r="D31" s="1">
-        <v>103.76</v>
+        <v>102.7</v>
       </c>
       <c r="E31" t="s">
         <v>8</v>
       </c>
       <c r="F31">
         <v>1.0</v>
       </c>
       <c r="G31" s="1">
-        <v>2490240.0</v>
+        <v>2464800.0</v>
       </c>
       <c r="H31" s="1">
-        <v>68976.0</v>
+        <v>-163296.0</v>
       </c>
       <c r="I31" s="1">
-        <v>2.7698535080956</v>
+        <v>-6.6251217137293</v>
       </c>
       <c r="J31">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.31</v>
+      </c>
+      <c r="K31" t="s">
+        <v>114</v>
       </c>
       <c r="L31" s="1">
-        <v>2559216.0</v>
+        <v>2301504.0</v>
       </c>
       <c r="M31" s="1">
-        <v>2559216.0</v>
+        <v>2308999.89</v>
       </c>
       <c r="N31" s="1">
-        <v>1.33</v>
+        <v>1.21</v>
       </c>
       <c r="O31">
         <v>1</v>
       </c>
       <c r="Z31" t="s">
         <v>112</v>
       </c>
     </row>
     <row r="32" spans="1:26">
       <c r="A32" t="s">
+        <v>116</v>
+      </c>
+      <c r="B32" s="1">
+        <v>5000000.0</v>
+      </c>
+      <c r="C32" s="1">
+        <v>98.431</v>
+      </c>
+      <c r="D32" s="1">
+        <v>94.3834</v>
+      </c>
+      <c r="E32" t="s">
+        <v>8</v>
+      </c>
+      <c r="F32">
+        <v>1.0</v>
+      </c>
+      <c r="G32" s="1">
+        <v>4719170.0</v>
+      </c>
+      <c r="H32" s="1">
+        <v>202380.0</v>
+      </c>
+      <c r="I32" s="1">
+        <v>4.2884659802465</v>
+      </c>
+      <c r="J32">
+        <v>0.0</v>
+      </c>
+      <c r="K32">
+        <v>0.0</v>
+      </c>
+      <c r="L32" s="1">
+        <v>4921550.0</v>
+      </c>
+      <c r="M32" s="1">
+        <v>4921550.0</v>
+      </c>
+      <c r="N32" s="1">
+        <v>2.58</v>
+      </c>
+      <c r="O32">
+        <v>1</v>
+      </c>
+      <c r="Z32" t="s">
         <v>115</v>
-      </c>
-[...43 lines deleted...]
-        <v>114</v>
       </c>
     </row>
     <row r="33" spans="1:26">
       <c r="A33" t="s">
         <v>118</v>
       </c>
       <c r="B33" s="1">
-        <v>5000000.0</v>
+        <v>2400000.0</v>
       </c>
       <c r="C33" s="1">
-        <v>101.339</v>
+        <v>123.626</v>
       </c>
       <c r="D33" s="1">
-        <v>94.3834</v>
+        <v>100.0</v>
       </c>
       <c r="E33" t="s">
         <v>8</v>
       </c>
       <c r="F33">
         <v>1.0</v>
       </c>
       <c r="G33" s="1">
-        <v>4719170.0</v>
+        <v>2400000.0</v>
       </c>
       <c r="H33" s="1">
-        <v>347780.0</v>
+        <v>567024.0</v>
       </c>
       <c r="I33" s="1">
-        <v>7.3695162496795</v>
+        <v>23.626</v>
       </c>
       <c r="J33">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>1.16</v>
+      </c>
+      <c r="K33" t="s">
+        <v>119</v>
       </c>
       <c r="L33" s="1">
-        <v>5066950.0</v>
+        <v>2967024.0</v>
       </c>
       <c r="M33" s="1">
-        <v>5066950.0</v>
+        <v>2994837.7</v>
       </c>
       <c r="N33" s="1">
-        <v>2.62</v>
+        <v>1.57</v>
       </c>
       <c r="O33">
         <v>1</v>
       </c>
       <c r="Z33" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="34" spans="1:26">
       <c r="A34" t="s">
+        <v>121</v>
+      </c>
+      <c r="B34" s="1">
+        <v>8000000.0</v>
+      </c>
+      <c r="C34" s="1">
+        <v>101.894</v>
+      </c>
+      <c r="D34" s="1">
+        <v>113.5</v>
+      </c>
+      <c r="E34" t="s">
+        <v>51</v>
+      </c>
+      <c r="F34">
+        <v>1.14</v>
+      </c>
+      <c r="G34" s="1">
+        <v>7759357.37</v>
+      </c>
+      <c r="H34" s="1">
+        <v>-595705.03</v>
+      </c>
+      <c r="I34" s="1">
+        <v>-7.6772469883031</v>
+      </c>
+      <c r="J34">
+        <v>0.7</v>
+      </c>
+      <c r="K34" t="s">
+        <v>122</v>
+      </c>
+      <c r="L34" s="1">
+        <v>7163652.34</v>
+      </c>
+      <c r="M34" s="1">
+        <v>7219896.3</v>
+      </c>
+      <c r="N34" s="1">
+        <v>3.79</v>
+      </c>
+      <c r="O34">
+        <v>1</v>
+      </c>
+      <c r="Z34" t="s">
         <v>120</v>
-      </c>
-[...43 lines deleted...]
-        <v>119</v>
       </c>
     </row>
     <row r="35" spans="1:26">
       <c r="A35" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="B35" s="1">
-        <v>2400000.0</v>
+        <v>3000000.0</v>
       </c>
       <c r="C35" s="1">
-        <v>126.74</v>
+        <v>102.174</v>
       </c>
       <c r="D35" s="1">
-        <v>100.0</v>
+        <v>101.35</v>
       </c>
       <c r="E35" t="s">
-        <v>8</v>
+        <v>51</v>
       </c>
       <c r="F35">
-        <v>1.0</v>
+        <v>1.14</v>
       </c>
       <c r="G35" s="1">
-        <v>2400000.0</v>
+        <v>2855465.82</v>
       </c>
       <c r="H35" s="1">
-        <v>641760.0</v>
+        <v>-161714.18</v>
       </c>
       <c r="I35" s="1">
-        <v>26.74</v>
+        <v>-5.6633204595669</v>
       </c>
       <c r="J35">
-        <v>0.81</v>
+        <v>0.84</v>
       </c>
       <c r="K35" t="s">
+        <v>125</v>
+      </c>
+      <c r="L35" s="1">
+        <v>2693751.64</v>
+      </c>
+      <c r="M35" s="1">
+        <v>2719032.53</v>
+      </c>
+      <c r="N35" s="1">
+        <v>1.43</v>
+      </c>
+      <c r="O35">
+        <v>1</v>
+      </c>
+      <c r="Z35" t="s">
         <v>123</v>
-      </c>
-[...13 lines deleted...]
-        <v>121</v>
       </c>
     </row>
     <row r="36" spans="1:26">
       <c r="A36" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="B36" s="1">
-        <v>8000000.0</v>
+        <v>3000000.0</v>
       </c>
       <c r="C36" s="1">
-        <v>98.652</v>
+        <v>94.883</v>
       </c>
       <c r="D36" s="1">
-        <v>113.5</v>
+        <v>99.1777</v>
       </c>
       <c r="E36" t="s">
-        <v>51</v>
+        <v>8</v>
       </c>
       <c r="F36">
-        <v>1.14</v>
+        <v>1.0</v>
       </c>
       <c r="G36" s="1">
-        <v>7759357.37</v>
+        <v>2975331.0</v>
       </c>
       <c r="H36" s="1">
-        <v>-833372.29</v>
+        <v>-128841.0</v>
       </c>
       <c r="I36" s="1">
-        <v>-10.740223065663</v>
+        <v>-4.3303081237012</v>
       </c>
       <c r="J36">
-        <v>0.57</v>
+        <v>0.49</v>
       </c>
       <c r="K36" t="s">
+        <v>128</v>
+      </c>
+      <c r="L36" s="1">
+        <v>2846490.0</v>
+      </c>
+      <c r="M36" s="1">
+        <v>2861305.07</v>
+      </c>
+      <c r="N36" s="1">
+        <v>1.5</v>
+      </c>
+      <c r="O36">
+        <v>1</v>
+      </c>
+      <c r="Z36" t="s">
         <v>126</v>
-      </c>
-[...13 lines deleted...]
-        <v>124</v>
       </c>
     </row>
     <row r="37" spans="1:26">
       <c r="A37" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="B37" s="1">
-        <v>3000000.0</v>
+        <v>1400000.0</v>
       </c>
       <c r="C37" s="1">
-        <v>101.0</v>
+        <v>101.872</v>
       </c>
       <c r="D37" s="1">
-        <v>101.35</v>
+        <v>100.0</v>
       </c>
       <c r="E37" t="s">
-        <v>51</v>
+        <v>8</v>
       </c>
       <c r="F37">
-        <v>1.14</v>
+        <v>1.0</v>
       </c>
       <c r="G37" s="1">
-        <v>2855465.82</v>
+        <v>1400000.0</v>
       </c>
       <c r="H37" s="1">
-        <v>-196404.82</v>
+        <v>26208.0</v>
       </c>
       <c r="I37" s="1">
-        <v>-6.8782059524004</v>
+        <v>1.872</v>
       </c>
       <c r="J37">
-        <v>0.67</v>
+        <v>0.21</v>
       </c>
       <c r="K37" t="s">
+        <v>131</v>
+      </c>
+      <c r="L37" s="1">
+        <v>1426208.0</v>
+      </c>
+      <c r="M37" s="1">
+        <v>1429099.3</v>
+      </c>
+      <c r="N37" s="1">
+        <v>0.75</v>
+      </c>
+      <c r="O37">
+        <v>1</v>
+      </c>
+      <c r="Z37" t="s">
         <v>129</v>
-      </c>
-[...13 lines deleted...]
-        <v>127</v>
       </c>
     </row>
     <row r="38" spans="1:26">
       <c r="A38" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="B38" s="1">
-        <v>3000000.0</v>
+        <v>1200000.0</v>
       </c>
       <c r="C38" s="1">
-        <v>95.399</v>
+        <v>272.344</v>
       </c>
       <c r="D38" s="1">
-        <v>99.1777</v>
+        <v>100.0</v>
       </c>
       <c r="E38" t="s">
         <v>8</v>
       </c>
       <c r="F38">
         <v>1.0</v>
       </c>
       <c r="G38" s="1">
-        <v>2975331.0</v>
+        <v>1200000.0</v>
       </c>
       <c r="H38" s="1">
-        <v>-113361.0</v>
+        <v>2068128.0</v>
       </c>
       <c r="I38" s="1">
-        <v>-3.8100298756676</v>
+        <v>172.344</v>
       </c>
       <c r="J38">
-        <v>0.36</v>
+        <v>1.09</v>
       </c>
       <c r="K38" t="s">
+        <v>134</v>
+      </c>
+      <c r="L38" s="1">
+        <v>3268128.0</v>
+      </c>
+      <c r="M38" s="1">
+        <v>3281159.25</v>
+      </c>
+      <c r="N38" s="1">
+        <v>1.72</v>
+      </c>
+      <c r="O38">
+        <v>1</v>
+      </c>
+      <c r="Z38" t="s">
         <v>132</v>
-      </c>
-[...13 lines deleted...]
-        <v>130</v>
       </c>
     </row>
     <row r="39" spans="1:26">
       <c r="A39" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="B39" s="1">
-        <v>1400000.0</v>
+        <v>3200000.0</v>
       </c>
       <c r="C39" s="1">
-        <v>102.382</v>
+        <v>141.823</v>
       </c>
       <c r="D39" s="1">
         <v>100.0</v>
       </c>
       <c r="E39" t="s">
         <v>8</v>
       </c>
       <c r="F39">
         <v>1.0</v>
       </c>
       <c r="G39" s="1">
-        <v>1400000.0</v>
+        <v>3200000.0</v>
       </c>
       <c r="H39" s="1">
-        <v>33348.0</v>
+        <v>1338336.0</v>
       </c>
       <c r="I39" s="1">
-        <v>2.382</v>
+        <v>41.823</v>
       </c>
       <c r="J39">
-        <v>0.13</v>
+        <v>0.9</v>
       </c>
       <c r="K39" t="s">
+        <v>137</v>
+      </c>
+      <c r="L39" s="1">
+        <v>4538336.0</v>
+      </c>
+      <c r="M39" s="1">
+        <v>4567037.37</v>
+      </c>
+      <c r="N39" s="1">
+        <v>2.4</v>
+      </c>
+      <c r="O39">
+        <v>1</v>
+      </c>
+      <c r="Z39" t="s">
         <v>135</v>
-      </c>
-[...13 lines deleted...]
-        <v>133</v>
       </c>
     </row>
     <row r="40" spans="1:26">
       <c r="A40" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="B40" s="1">
-        <v>1200000.0</v>
+        <v>3000000.0</v>
       </c>
       <c r="C40" s="1">
-        <v>264.211</v>
+        <v>97.33</v>
       </c>
       <c r="D40" s="1">
         <v>100.0</v>
       </c>
       <c r="E40" t="s">
         <v>8</v>
       </c>
       <c r="F40">
         <v>1.0</v>
       </c>
       <c r="G40" s="1">
-        <v>1200000.0</v>
+        <v>3000000.0</v>
       </c>
       <c r="H40" s="1">
-        <v>1970532.0</v>
+        <v>-80100.0</v>
       </c>
       <c r="I40" s="1">
-        <v>164.211</v>
+        <v>-2.67</v>
       </c>
       <c r="J40">
-        <v>0.87</v>
-[...1 lines deleted...]
-      <c r="K40" t="s">
+        <v>0.03</v>
+      </c>
+      <c r="K40">
+        <v>965.75</v>
+      </c>
+      <c r="L40" s="1">
+        <v>2919900.0</v>
+      </c>
+      <c r="M40" s="1">
+        <v>2920865.75</v>
+      </c>
+      <c r="N40" s="1">
+        <v>1.53</v>
+      </c>
+      <c r="O40">
+        <v>1</v>
+      </c>
+      <c r="Z40" t="s">
         <v>138</v>
-      </c>
-[...13 lines deleted...]
-        <v>136</v>
       </c>
     </row>
     <row r="41" spans="1:26">
       <c r="A41" t="s">
+        <v>141</v>
+      </c>
+      <c r="B41" s="1">
+        <v>4000000.0</v>
+      </c>
+      <c r="C41" s="1">
+        <v>109.189</v>
+      </c>
+      <c r="D41" s="1">
+        <v>100.81</v>
+      </c>
+      <c r="E41" t="s">
+        <v>8</v>
+      </c>
+      <c r="F41">
+        <v>1.0</v>
+      </c>
+      <c r="G41" s="1">
+        <v>4032400.0</v>
+      </c>
+      <c r="H41" s="1">
+        <v>335160.0</v>
+      </c>
+      <c r="I41" s="1">
+        <v>8.3116754290249</v>
+      </c>
+      <c r="J41">
+        <v>0.43</v>
+      </c>
+      <c r="K41" t="s">
+        <v>142</v>
+      </c>
+      <c r="L41" s="1">
+        <v>4367560.0</v>
+      </c>
+      <c r="M41" s="1">
+        <v>4384815.43</v>
+      </c>
+      <c r="N41" s="1">
+        <v>2.3</v>
+      </c>
+      <c r="O41">
+        <v>1</v>
+      </c>
+      <c r="Z41" t="s">
         <v>140</v>
-      </c>
-[...43 lines deleted...]
-        <v>139</v>
       </c>
     </row>
     <row r="42" spans="1:26">
       <c r="A42" t="s">
+        <v>144</v>
+      </c>
+      <c r="B42" s="1">
+        <v>5000000.0</v>
+      </c>
+      <c r="C42" s="1">
+        <v>113.687</v>
+      </c>
+      <c r="D42" s="1">
+        <v>108.06</v>
+      </c>
+      <c r="E42" t="s">
+        <v>8</v>
+      </c>
+      <c r="F42">
+        <v>1.0</v>
+      </c>
+      <c r="G42" s="1">
+        <v>5403000.0</v>
+      </c>
+      <c r="H42" s="1">
+        <v>281350.0</v>
+      </c>
+      <c r="I42" s="1">
+        <v>5.207292245049</v>
+      </c>
+      <c r="J42">
+        <v>0.13</v>
+      </c>
+      <c r="K42" t="s">
+        <v>145</v>
+      </c>
+      <c r="L42" s="1">
+        <v>5684350.0</v>
+      </c>
+      <c r="M42" s="1">
+        <v>5691028.08</v>
+      </c>
+      <c r="N42" s="1">
+        <v>2.99</v>
+      </c>
+      <c r="O42">
+        <v>1</v>
+      </c>
+      <c r="Z42" t="s">
         <v>143</v>
-      </c>
-[...43 lines deleted...]
-        <v>142</v>
       </c>
     </row>
     <row r="43" spans="1:26">
       <c r="A43" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="B43" s="1">
-        <v>4000000.0</v>
+        <v>3600000.0</v>
       </c>
       <c r="C43" s="1">
-        <v>111.541</v>
+        <v>100.727</v>
       </c>
       <c r="D43" s="1">
-        <v>100.81</v>
+        <v>100.0</v>
       </c>
       <c r="E43" t="s">
         <v>8</v>
       </c>
       <c r="F43">
         <v>1.0</v>
       </c>
       <c r="G43" s="1">
-        <v>4032400.0</v>
+        <v>3600000.0</v>
       </c>
       <c r="H43" s="1">
-        <v>429240.0</v>
+        <v>26172.0</v>
       </c>
       <c r="I43" s="1">
-        <v>10.644777303839</v>
+        <v>0.727</v>
       </c>
       <c r="J43">
-        <v>0.34</v>
+        <v>0.07</v>
       </c>
       <c r="K43" t="s">
+        <v>148</v>
+      </c>
+      <c r="L43" s="1">
+        <v>3626172.0</v>
+      </c>
+      <c r="M43" s="1">
+        <v>3628568.74</v>
+      </c>
+      <c r="N43" s="1">
+        <v>1.91</v>
+      </c>
+      <c r="O43">
+        <v>1</v>
+      </c>
+      <c r="Z43" t="s">
         <v>146</v>
-      </c>
-[...13 lines deleted...]
-        <v>144</v>
       </c>
     </row>
     <row r="44" spans="1:26">
       <c r="A44" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="B44" s="1">
-        <v>5000000.0</v>
+        <v>2000000.0</v>
       </c>
       <c r="C44" s="1">
-        <v>115.56</v>
+        <v>150.656</v>
       </c>
       <c r="D44" s="1">
-        <v>108.06</v>
+        <v>100.0</v>
       </c>
       <c r="E44" t="s">
         <v>8</v>
       </c>
       <c r="F44">
         <v>1.0</v>
       </c>
       <c r="G44" s="1">
-        <v>5403000.0</v>
+        <v>2000000.0</v>
       </c>
       <c r="H44" s="1">
-        <v>375000.0</v>
+        <v>1013120.0</v>
       </c>
       <c r="I44" s="1">
-        <v>6.94058856191</v>
+        <v>50.656</v>
       </c>
       <c r="J44">
-        <v>0.01</v>
-[...2 lines deleted...]
-        <v>445.21</v>
+        <v>0.06</v>
+      </c>
+      <c r="K44" t="s">
+        <v>151</v>
       </c>
       <c r="L44" s="1">
-        <v>5778000.0</v>
+        <v>3013120.0</v>
       </c>
       <c r="M44" s="1">
-        <v>5778445.21</v>
+        <v>3014315.65</v>
       </c>
       <c r="N44" s="1">
-        <v>2.99</v>
+        <v>1.58</v>
       </c>
       <c r="O44">
         <v>1</v>
       </c>
       <c r="Z44" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
     </row>
     <row r="45" spans="1:26">
       <c r="A45" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
       <c r="B45" s="1">
-        <v>3600000.0</v>
+        <v>2200000.0</v>
       </c>
       <c r="C45" s="1">
-        <v>102.691</v>
+        <v>166.38</v>
       </c>
       <c r="D45" s="1">
-        <v>100.0</v>
+        <v>99.21818182</v>
       </c>
       <c r="E45" t="s">
-        <v>8</v>
+        <v>51</v>
       </c>
       <c r="F45">
-        <v>1.0</v>
+        <v>1.14</v>
       </c>
       <c r="G45" s="1">
-        <v>3600000.0</v>
+        <v>2040675.31</v>
       </c>
       <c r="H45" s="1">
-        <v>96876.0</v>
+        <v>1176092.42</v>
       </c>
       <c r="I45" s="1">
-        <v>2.691</v>
+        <v>57.632510877</v>
       </c>
       <c r="J45">
-        <v>0.81</v>
+        <v>0.62</v>
       </c>
       <c r="K45" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="L45" s="1">
-        <v>3696876.0</v>
+        <v>3216767.73</v>
       </c>
       <c r="M45" s="1">
-        <v>3725939.54</v>
+        <v>3230500.07</v>
       </c>
       <c r="N45" s="1">
-        <v>1.93</v>
+        <v>1.7</v>
       </c>
       <c r="O45">
         <v>1</v>
       </c>
       <c r="Z45" t="s">
-        <v>149</v>
+        <v>152</v>
       </c>
     </row>
     <row r="46" spans="1:26">
       <c r="A46" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
       <c r="B46" s="1">
-        <v>2000000.0</v>
+        <v>8000000.0</v>
       </c>
       <c r="C46" s="1">
-        <v>158.979</v>
+        <v>89.97</v>
       </c>
       <c r="D46" s="1">
-        <v>100.0</v>
+        <v>100.8525</v>
       </c>
       <c r="E46" t="s">
-        <v>8</v>
+        <v>51</v>
       </c>
       <c r="F46">
-        <v>1.0</v>
+        <v>1.14</v>
       </c>
       <c r="G46" s="1">
-        <v>2000000.0</v>
+        <v>6959237.85</v>
       </c>
       <c r="H46" s="1">
-        <v>1179580.0</v>
+        <v>-633901.7</v>
       </c>
       <c r="I46" s="1">
-        <v>58.979</v>
+        <v>-9.1087804967034</v>
       </c>
       <c r="J46">
-        <v>0.91</v>
+        <v>0.05</v>
       </c>
       <c r="K46" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="L46" s="1">
-        <v>3179580.0</v>
+        <v>6325336.15</v>
       </c>
       <c r="M46" s="1">
-        <v>3197701.55</v>
+        <v>6329608.15</v>
       </c>
       <c r="N46" s="1">
-        <v>1.66</v>
+        <v>3.32</v>
       </c>
       <c r="O46">
         <v>1</v>
       </c>
       <c r="Z46" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
     </row>
     <row r="47" spans="1:26">
       <c r="A47" t="s">
-        <v>156</v>
+        <v>159</v>
       </c>
       <c r="B47" s="1">
-        <v>2200000.0</v>
+        <v>8000000.0</v>
       </c>
       <c r="C47" s="1">
-        <v>176.649</v>
+        <v>92.217</v>
       </c>
       <c r="D47" s="1">
-        <v>99.21818182</v>
+        <v>100.961</v>
       </c>
       <c r="E47" t="s">
         <v>51</v>
       </c>
       <c r="F47">
         <v>1.14</v>
       </c>
       <c r="G47" s="1">
-        <v>2040675.31</v>
+        <v>6966727.39</v>
       </c>
       <c r="H47" s="1">
-        <v>1369836.32</v>
+        <v>-483416.03</v>
       </c>
       <c r="I47" s="1">
-        <v>67.126618001763</v>
+        <v>-6.9389255950203</v>
       </c>
       <c r="J47">
-        <v>0.34</v>
-[...2 lines deleted...]
-        <v>157</v>
+        <v>0.0</v>
+      </c>
+      <c r="K47">
+        <v>0.0</v>
       </c>
       <c r="L47" s="1">
-        <v>3410511.63</v>
+        <v>6483311.36</v>
       </c>
       <c r="M47" s="1">
-        <v>3417930.16</v>
+        <v>6483311.36</v>
       </c>
       <c r="N47" s="1">
-        <v>1.77</v>
+        <v>3.4</v>
       </c>
       <c r="O47">
         <v>1</v>
       </c>
       <c r="Z47" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
     </row>
     <row r="48" spans="1:26">
       <c r="A48" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="B48" s="1">
-        <v>8000000.0</v>
+        <v>3900000.0</v>
       </c>
       <c r="C48" s="1">
-        <v>98.757</v>
+        <v>99.453</v>
       </c>
       <c r="D48" s="1">
-        <v>100.8525</v>
+        <v>100.0</v>
       </c>
       <c r="E48" t="s">
-        <v>51</v>
+        <v>8</v>
       </c>
       <c r="F48">
-        <v>1.14</v>
+        <v>1.0</v>
       </c>
       <c r="G48" s="1">
-        <v>6959237.85</v>
+        <v>3900000.0</v>
       </c>
       <c r="H48" s="1">
-        <v>-25881.12</v>
+        <v>-21333.0</v>
       </c>
       <c r="I48" s="1">
-        <v>-0.37189589661747</v>
+        <v>-0.547</v>
       </c>
       <c r="J48">
-        <v>0.01</v>
-[...2 lines deleted...]
-        <v>853.2</v>
+        <v>0.06</v>
+      </c>
+      <c r="K48" t="s">
+        <v>162</v>
       </c>
       <c r="L48" s="1">
-        <v>6933356.73</v>
+        <v>3878667.0</v>
       </c>
       <c r="M48" s="1">
-        <v>6934209.93</v>
+        <v>3881023.25</v>
       </c>
       <c r="N48" s="1">
-        <v>3.59</v>
+        <v>2.04</v>
       </c>
       <c r="O48">
         <v>1</v>
       </c>
       <c r="Z48" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
     </row>
     <row r="49" spans="1:26">
       <c r="A49" t="s">
-        <v>161</v>
+        <v>164</v>
       </c>
       <c r="B49" s="1">
-        <v>8000000.0</v>
+        <v>5000000.0</v>
       </c>
       <c r="C49" s="1">
-        <v>99.772</v>
+        <v>104.197</v>
       </c>
       <c r="D49" s="1">
-        <v>100.961</v>
+        <v>100.0</v>
       </c>
       <c r="E49" t="s">
-        <v>51</v>
+        <v>8</v>
       </c>
       <c r="F49">
-        <v>1.14</v>
+        <v>1.0</v>
       </c>
       <c r="G49" s="1">
-        <v>6966727.39</v>
+        <v>5000000.0</v>
       </c>
       <c r="H49" s="1">
-        <v>37888.67</v>
+        <v>209850.0</v>
       </c>
       <c r="I49" s="1">
-        <v>0.54385176681931</v>
+        <v>4.197</v>
       </c>
       <c r="J49">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.31</v>
+      </c>
+      <c r="K49" t="s">
+        <v>165</v>
       </c>
       <c r="L49" s="1">
-        <v>7004616.06</v>
+        <v>5209850.0</v>
       </c>
       <c r="M49" s="1">
-        <v>7004616.06</v>
+        <v>5225319.61</v>
       </c>
       <c r="N49" s="1">
-        <v>3.63</v>
+        <v>2.74</v>
       </c>
       <c r="O49">
         <v>1</v>
       </c>
       <c r="Z49" t="s">
-        <v>160</v>
+        <v>163</v>
       </c>
     </row>
     <row r="50" spans="1:26">
       <c r="A50" t="s">
-        <v>163</v>
+        <v>167</v>
       </c>
       <c r="B50" s="1">
-        <v>3900000.0</v>
+        <v>2400000.0</v>
       </c>
       <c r="C50" s="1">
-        <v>99.135</v>
+        <v>96.079</v>
       </c>
       <c r="D50" s="1">
         <v>100.0</v>
       </c>
       <c r="E50" t="s">
         <v>8</v>
       </c>
       <c r="F50">
         <v>1.0</v>
       </c>
       <c r="G50" s="1">
-        <v>3900000.0</v>
+        <v>2400000.0</v>
       </c>
       <c r="H50" s="1">
-        <v>-33735.0</v>
+        <v>-94104.0</v>
       </c>
       <c r="I50" s="1">
-        <v>-0.865</v>
+        <v>-3.921</v>
       </c>
       <c r="J50">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>81.25</v>
+        <v>0.3</v>
+      </c>
+      <c r="K50" t="s">
+        <v>168</v>
       </c>
       <c r="L50" s="1">
-        <v>3866265.0</v>
+        <v>2305896.0</v>
       </c>
       <c r="M50" s="1">
-        <v>3866346.25</v>
+        <v>2313037.3</v>
       </c>
       <c r="N50" s="1">
-        <v>2.0</v>
+        <v>1.21</v>
       </c>
       <c r="O50">
         <v>1</v>
       </c>
       <c r="Z50" t="s">
-        <v>162</v>
+        <v>166</v>
       </c>
     </row>
     <row r="51" spans="1:26">
       <c r="A51" t="s">
-        <v>165</v>
+        <v>170</v>
       </c>
       <c r="B51" s="1">
-        <v>5000000.0</v>
+        <v>2500000.0</v>
       </c>
       <c r="C51" s="1">
-        <v>109.195</v>
+        <v>121.024</v>
       </c>
       <c r="D51" s="1">
-        <v>100.0</v>
+        <v>106.8</v>
       </c>
       <c r="E51" t="s">
         <v>8</v>
       </c>
       <c r="F51">
         <v>1.0</v>
       </c>
       <c r="G51" s="1">
-        <v>5000000.0</v>
+        <v>2670000.0</v>
       </c>
       <c r="H51" s="1">
-        <v>459750.0</v>
+        <v>355600.0</v>
       </c>
       <c r="I51" s="1">
-        <v>9.195</v>
+        <v>13.318352059925</v>
       </c>
       <c r="J51">
-        <v>0.26</v>
+        <v>0.68</v>
       </c>
       <c r="K51" t="s">
-        <v>166</v>
+        <v>171</v>
       </c>
       <c r="L51" s="1">
-        <v>5459750.0</v>
+        <v>3025600.0</v>
       </c>
       <c r="M51" s="1">
-        <v>5472512.43</v>
+        <v>3042693.58</v>
       </c>
       <c r="N51" s="1">
-        <v>2.83</v>
+        <v>1.6</v>
       </c>
       <c r="O51">
         <v>1</v>
       </c>
       <c r="Z51" t="s">
-        <v>164</v>
+        <v>169</v>
       </c>
     </row>
     <row r="52" spans="1:26">
       <c r="A52" t="s">
-        <v>168</v>
+        <v>173</v>
       </c>
       <c r="B52" s="1">
-        <v>2400000.0</v>
+        <v>3600000.0</v>
       </c>
       <c r="C52" s="1">
-        <v>98.585</v>
+        <v>93.084</v>
       </c>
       <c r="D52" s="1">
-        <v>100.0</v>
+        <v>101.7</v>
       </c>
       <c r="E52" t="s">
         <v>8</v>
       </c>
       <c r="F52">
         <v>1.0</v>
       </c>
       <c r="G52" s="1">
-        <v>2400000.0</v>
+        <v>3661200.0</v>
       </c>
       <c r="H52" s="1">
-        <v>-33960.0</v>
+        <v>-310176.0</v>
       </c>
       <c r="I52" s="1">
-        <v>-1.415</v>
+        <v>-8.4719764011799</v>
       </c>
       <c r="J52">
-        <v>0.24</v>
+        <v>0.16</v>
       </c>
       <c r="K52" t="s">
-        <v>169</v>
+        <v>174</v>
       </c>
       <c r="L52" s="1">
-        <v>2366040.0</v>
+        <v>3351024.0</v>
       </c>
       <c r="M52" s="1">
-        <v>2371811.74</v>
+        <v>3356930.25</v>
       </c>
       <c r="N52" s="1">
-        <v>1.23</v>
+        <v>1.76</v>
       </c>
       <c r="O52">
         <v>1</v>
       </c>
       <c r="Z52" t="s">
-        <v>167</v>
-[...33 lines deleted...]
-      <c r="K53" t="s">
         <v>172</v>
-      </c>
-[...63 lines deleted...]
-        <v>173</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">