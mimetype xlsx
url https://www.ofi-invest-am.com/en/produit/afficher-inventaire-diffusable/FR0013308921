--- v3 (2026-07-10)
+++ v4 (2026-07-31)
@@ -130,1104 +130,1104 @@
   <si>
     <t>Poids</t>
   </si>
   <si>
     <t>Nb.</t>
   </si>
   <si>
     <t>FR0000008997</t>
   </si>
   <si>
     <t>Ofi Invest ESG Liquidités PART C/D</t>
   </si>
   <si>
     <t>DU100626</t>
   </si>
   <si>
     <t>EURO-SCHATZ JUN 26</t>
   </si>
   <si>
     <t>XS2575555938</t>
   </si>
   <si>
     <t>ABB FINANCE BV 3.25 16/01/2027</t>
   </si>
   <si>
-    <t>2 350.68</t>
+    <t>2 911.64</t>
   </si>
   <si>
     <t>XS2575971994</t>
   </si>
   <si>
     <t>ABN AMRO BANK NV 4 16/01/2028</t>
   </si>
   <si>
-    <t>22 180.82</t>
+    <t>27 473.97</t>
   </si>
   <si>
     <t>XS3066564900</t>
   </si>
   <si>
     <t>ACHMEA BANK NV 2.5 06/05/2028</t>
   </si>
   <si>
-    <t>119 815.07</t>
-[...8 lines deleted...]
-    <t>22 565.75</t>
+    <t>127 150.68</t>
   </si>
   <si>
     <t>XS2464405229</t>
   </si>
   <si>
     <t>AIB GROUP PLC 04/04/2028</t>
   </si>
   <si>
-    <t>2 897.26</t>
+    <t>8 981.51</t>
   </si>
   <si>
     <t>FR0014013VW7</t>
   </si>
   <si>
     <t>AIR LIQUIDE FINANCE SA 2.625 05/11/2029</t>
   </si>
   <si>
-    <t>33 369.86</t>
+    <t>20 827.40</t>
   </si>
   <si>
     <t>XS2462466611</t>
   </si>
   <si>
     <t>AKZO NOBEL NV 1.5 28/03/2028</t>
   </si>
   <si>
     <t>XS2156598281</t>
   </si>
   <si>
     <t>AKZO NOBEL NV 1.625 14/04/2030</t>
   </si>
   <si>
+    <t>1 730.56</t>
+  </si>
+  <si>
     <t>XS2640904319</t>
   </si>
   <si>
     <t>ALPHA BANK SA 27/06/2029</t>
   </si>
   <si>
-    <t>87 698.63</t>
+    <t>94 027.40</t>
   </si>
   <si>
     <t>XS1346228577</t>
   </si>
   <si>
     <t>AXA SA 06/07/2047</t>
   </si>
   <si>
-    <t>23 467.81</t>
+    <t>25 215.41</t>
   </si>
   <si>
     <t>XS1799611642</t>
   </si>
   <si>
     <t>AXA SA 28/05/2049</t>
   </si>
   <si>
-    <t>171 493.15</t>
+    <t>182 712.33</t>
   </si>
   <si>
     <t>FR0014015J87</t>
   </si>
   <si>
     <t>AYVENS SA 3 18/04/2030</t>
   </si>
   <si>
-    <t>9 780.82</t>
+    <t>1 956.16</t>
+  </si>
+  <si>
+    <t>FR0014017YD2</t>
+  </si>
+  <si>
+    <t>AYVENS SA 3.375 16/04/2029</t>
+  </si>
+  <si>
+    <t>2 283.90</t>
   </si>
   <si>
     <t>XS2583203950</t>
   </si>
   <si>
     <t>BANCO DE SABADELL SA 07/02/2029</t>
   </si>
   <si>
-    <t>18 036.99</t>
+    <t>23 776.03</t>
   </si>
   <si>
     <t>XS2626699982</t>
   </si>
   <si>
     <t>BANCO SANTANDER SA 23/08/2033</t>
   </si>
   <si>
-    <t>132 706.85</t>
+    <t>144 616.44</t>
   </si>
   <si>
     <t>XS2575952697</t>
   </si>
   <si>
     <t>BANCO SANTANDER SA 3.875 16/01/2028</t>
   </si>
   <si>
-    <t>30 830.14</t>
+    <t>38 187.33</t>
   </si>
   <si>
     <t>XS2038039074</t>
   </si>
   <si>
     <t>BANK OF AMERICA CORP 08/08/2029</t>
   </si>
   <si>
-    <t>18 003.04</t>
+    <t>19 521.37</t>
   </si>
   <si>
     <t>XS2345799089</t>
   </si>
   <si>
     <t>BANK OF AMERICA CORP 24/08/2028</t>
   </si>
   <si>
-    <t>17 045.00</t>
+    <t>18 581.25</t>
   </si>
   <si>
     <t>FR0013408960</t>
   </si>
   <si>
     <t>BANQUE EUROPEENNE DU CREDIT MUTUEL 1.75 15/03/2029</t>
   </si>
   <si>
-    <t>7 047.95</t>
+    <t>11 981.51</t>
   </si>
   <si>
     <t>FR001400AY79</t>
   </si>
   <si>
     <t>BANQUE FEDERATIVE DU CREDIT MUTUEL 16/06/2032</t>
   </si>
   <si>
-    <t>131 452.74</t>
+    <t>140 593.49</t>
   </si>
   <si>
     <t>BE6340794013</t>
   </si>
   <si>
     <t>BELFIUS BANQUE SA 19/04/2033</t>
   </si>
   <si>
-    <t>233 013.70</t>
+    <t>10 356.16</t>
   </si>
   <si>
     <t>XS3075491152</t>
   </si>
   <si>
     <t>BMW FINANCE NV 2.625 20/05/2028</t>
   </si>
   <si>
-    <t>197 758.29</t>
+    <t>210 381.16</t>
   </si>
   <si>
     <t>FR0014001JT3</t>
   </si>
   <si>
     <t>BNP PARIBAS SA 19/01/2030</t>
   </si>
   <si>
-    <t>4 191.78</t>
+    <t>5 227.40</t>
   </si>
   <si>
     <t>FR0013484458</t>
   </si>
   <si>
     <t>BNP PARIBAS SA 19/02/2028</t>
   </si>
   <si>
-    <t>1 035.62</t>
+    <t>1 438.36</t>
   </si>
   <si>
     <t>FR0014009HA0</t>
   </si>
   <si>
     <t>BNP PARIBAS SA 31/03/2032</t>
   </si>
   <si>
-    <t>1 917.81</t>
+    <t>4 794.52</t>
   </si>
   <si>
     <t>FR001400BBL2</t>
   </si>
   <si>
     <t>BNP PARIBAS SA PERP</t>
   </si>
   <si>
-    <t>53 602.34</t>
+    <t>62 328.30</t>
   </si>
   <si>
     <t>XS1196503137</t>
   </si>
   <si>
     <t>BOOKING HOLDINGS INC 1.8 03/03/2027</t>
   </si>
   <si>
+    <t>1 553.42</t>
+  </si>
+  <si>
     <t>FR001400N4L7</t>
   </si>
   <si>
     <t>BPCE SA 3.875 11/01/2029</t>
   </si>
   <si>
-    <t>40 480.48</t>
+    <t>49 621.23</t>
   </si>
   <si>
     <t>XS2802928775</t>
   </si>
   <si>
     <t>BRENNTAG FINANCE BV 3.75 24/04/2028</t>
   </si>
   <si>
-    <t>116 712.33</t>
+    <t>3 616.44</t>
   </si>
   <si>
     <t>XS3108521124</t>
   </si>
   <si>
     <t>CA AUTO BANK SPA (DUBLIN BRANCH) 2.75 07/07/2028</t>
   </si>
   <si>
-    <t>66 795.24</t>
+    <t>71 787.05</t>
   </si>
   <si>
     <t>XS3275406539</t>
   </si>
   <si>
     <t>CA AUTO BANK SPA (DUBLIN BRANCH) 2.75 21/01/2029</t>
   </si>
   <si>
-    <t>10 893.47</t>
+    <t>13 649.64</t>
   </si>
   <si>
     <t>XS2434702424</t>
   </si>
   <si>
     <t>CAIXABANK SA 21/01/2028</t>
   </si>
   <si>
-    <t>6 395.55</t>
+    <t>8 013.70</t>
   </si>
   <si>
     <t>XS3280995518</t>
   </si>
   <si>
     <t>CANADIAN IMPERIAL BANK OF COMMERCE 30/07/2030</t>
   </si>
   <si>
-    <t>34 443.83</t>
+    <t>44 352.33</t>
   </si>
   <si>
     <t>FR0014012SB9</t>
   </si>
   <si>
     <t>CAPGEMINI SE 2.5 25/09/2028</t>
   </si>
   <si>
-    <t>57 821.92</t>
+    <t>63 863.01</t>
   </si>
   <si>
     <t>XS3231164586</t>
   </si>
   <si>
     <t>CATERPILLAR FINANCIAL SERVICES COR 2.541 20/11/2028</t>
   </si>
   <si>
-    <t>11 919.45</t>
+    <t>13 657.70</t>
   </si>
   <si>
     <t>XS3071246295</t>
   </si>
   <si>
     <t>CENCORA INC 2.875 22/05/2028</t>
   </si>
   <si>
-    <t>48 938.01</t>
+    <t>52 080.82</t>
   </si>
   <si>
     <t>XS3326474155</t>
   </si>
   <si>
     <t>COCA-COLA HBC FINANCE BV 3.625 01/10/2030</t>
   </si>
   <si>
-    <t>3 580.21</t>
+    <t>9 363.62</t>
   </si>
   <si>
     <t>XS2114852218</t>
   </si>
   <si>
     <t>COMCAST CORPORATION 0.25 20/05/2027</t>
   </si>
   <si>
-    <t>11 267.12</t>
+    <t>9 828.77</t>
   </si>
   <si>
     <t>DE000CZ45Y63</t>
   </si>
   <si>
     <t>COMMERZBANK AG 08/12/2028</t>
   </si>
   <si>
-    <t>17 353.77</t>
+    <t>20 223.29</t>
   </si>
   <si>
     <t>DE000CZ40MM4</t>
   </si>
   <si>
     <t>COMMERZBANK AG 1.875 28/02/2028</t>
   </si>
   <si>
+    <t>1 017.12</t>
+  </si>
+  <si>
     <t>FR0014014P49</t>
   </si>
   <si>
     <t>CREDIT AGRICOLE SA 03/07/2031</t>
   </si>
   <si>
-    <t>64 417.81</t>
+    <t>61 566.78</t>
   </si>
   <si>
     <t>FR001400F1U4</t>
   </si>
   <si>
     <t>CREDIT AGRICOLE SA 11/07/2029</t>
   </si>
   <si>
-    <t>48 380.14</t>
+    <t>52 047.95</t>
   </si>
   <si>
     <t>FR001400KDS4</t>
   </si>
   <si>
     <t>CREDIT AGRICOLE SA 28/08/2033</t>
   </si>
   <si>
-    <t>82 816.44</t>
+    <t>90 410.96</t>
   </si>
   <si>
     <t>FR0013517307</t>
   </si>
   <si>
     <t>CREDIT MUTUEL ARKEA 11/06/2029</t>
   </si>
   <si>
-    <t>17 873.29</t>
+    <t>19 095.89</t>
   </si>
   <si>
     <t>BE0002936178</t>
   </si>
   <si>
     <t>CRELAN SA 28/02/2030</t>
   </si>
   <si>
-    <t>21 452.05</t>
+    <t>31 463.01</t>
+  </si>
+  <si>
+    <t>XS3352082930</t>
+  </si>
+  <si>
+    <t>DANAHER CORPORATION 3.25 29/04/2030</t>
   </si>
   <si>
     <t>FR0014017HN6</t>
   </si>
   <si>
     <t>DANONE SA 3.379 01/04/2030</t>
   </si>
   <si>
-    <t>2 768.00</t>
+    <t>7 239.39</t>
   </si>
   <si>
     <t>FR0014005EJ6</t>
   </si>
   <si>
     <t>DANONE SA PERP</t>
   </si>
   <si>
-    <t>18 583.56</t>
+    <t>21 863.01</t>
   </si>
   <si>
     <t>FR0013444551</t>
   </si>
   <si>
     <t>DASSAULT SYSTEMES 0.375 16/09/2029</t>
   </si>
   <si>
-    <t>10 140.41</t>
+    <t>11 154.45</t>
   </si>
   <si>
     <t>DE000A4DFH60</t>
   </si>
   <si>
     <t>DEUTSCHE BANK AG 16/06/2029</t>
   </si>
   <si>
-    <t>79 430.14</t>
+    <t>84 953.42</t>
   </si>
   <si>
     <t>DE000A30VT97</t>
   </si>
   <si>
     <t>DEUTSCHE BANK AG PERP</t>
   </si>
   <si>
-    <t>172 109.59</t>
+    <t>2 465.75</t>
   </si>
   <si>
     <t>XS2306517876</t>
   </si>
   <si>
     <t>DNB BANK ASA 23/02/2029</t>
   </si>
   <si>
-    <t>1 250.68</t>
-[...8 lines deleted...]
-    <t>37 272.60</t>
+    <t>1 775.97</t>
   </si>
   <si>
     <t>XS3008888953</t>
   </si>
   <si>
     <t>ENEL FINANCE INTERNATIONAL NV 2.625 24/02/2028</t>
   </si>
   <si>
-    <t>26 253.60</t>
+    <t>37 505.14</t>
   </si>
   <si>
     <t>FR001400A1H6</t>
   </si>
   <si>
     <t>ENGIE SA 3.5 27/09/2029</t>
   </si>
   <si>
-    <t>108 768.49</t>
+    <t>120 246.58</t>
   </si>
   <si>
     <t>AT0000A2U543</t>
   </si>
   <si>
     <t>ERSTE GROUP BANK AG 15/11/2032</t>
   </si>
   <si>
-    <t>10 787.67</t>
+    <t>12 297.95</t>
   </si>
   <si>
     <t>XS2386877133</t>
   </si>
   <si>
     <t>ESSITY CAPITAL BV 0.25 15/09/2029</t>
   </si>
   <si>
-    <t>6 792.47</t>
+    <t>7 468.49</t>
   </si>
   <si>
     <t>XS2904504979</t>
   </si>
   <si>
     <t>EUROBANK SA (ATHINA) 24/09/2030</t>
   </si>
   <si>
-    <t>30 991.78</t>
+    <t>34 213.70</t>
   </si>
   <si>
     <t>XS3110850347</t>
   </si>
   <si>
     <t>EUROBANK SA 07/07/2028</t>
   </si>
   <si>
-    <t>48 937.30</t>
+    <t>52 594.54</t>
   </si>
   <si>
     <t>XS2919679816</t>
   </si>
   <si>
     <t>EUROGRID GMBH 3.075 18/10/2027</t>
   </si>
   <si>
-    <t>62 982.74</t>
+    <t>70 413.29</t>
   </si>
   <si>
     <t>DK0030555156</t>
   </si>
   <si>
     <t>EURONEXT NV 2.625 26/11/2028</t>
   </si>
   <si>
-    <t>28 430.26</t>
+    <t>32 725.48</t>
   </si>
   <si>
     <t>XS3299544711</t>
   </si>
   <si>
     <t>FORD MOTOR CREDIT COMPANY LLC 3.305 17/05/2029</t>
   </si>
   <si>
-    <t>14 400.75</t>
+    <t>19 801.02</t>
   </si>
   <si>
     <t>XS3148184156</t>
   </si>
   <si>
     <t>GIVAUDAN FINANCE EUROPE BV 2.875 09/09/2029</t>
   </si>
   <si>
-    <t>58 165.66</t>
+    <t>35 674.73</t>
   </si>
   <si>
     <t>XS2385390724</t>
   </si>
   <si>
     <t>HOLDING DINFRASTRUCTURES DES METIE 0.625 16/09/2028</t>
   </si>
   <si>
-    <t>7 910.96</t>
+    <t>8 702.05</t>
   </si>
   <si>
     <t>XS2553547444</t>
   </si>
   <si>
     <t>HSBC HOLDINGS PLC 16/11/2032</t>
   </si>
   <si>
-    <t>90 926.74</t>
+    <t>103 741.92</t>
   </si>
   <si>
     <t>XS2788605660</t>
   </si>
   <si>
     <t>HSBC HOLDINGS PLC 22/03/2035</t>
   </si>
   <si>
-    <t>7 917.34</t>
+    <t>15 146.21</t>
   </si>
   <si>
     <t>XS2580221658</t>
   </si>
   <si>
     <t>IBERDROLA FINANZAS SAU PERP</t>
   </si>
   <si>
-    <t>52 690.07</t>
+    <t>56 897.26</t>
   </si>
   <si>
     <t>FR0013320058</t>
   </si>
   <si>
     <t>ICADE 1.625 28/02/2028</t>
   </si>
   <si>
-    <t>11 018.84</t>
+    <t>16 160.96</t>
   </si>
   <si>
     <t>XS3190744907</t>
   </si>
   <si>
     <t>IDS FINANCING PLC 3.25 01/01/2029</t>
   </si>
   <si>
-    <t>55 752.64</t>
+    <t>61 756.77</t>
   </si>
   <si>
     <t>XS2244936659</t>
   </si>
   <si>
     <t>INFRASTRUTTURE WIRELESS ITALIANE S 1.625 21/10/2028</t>
   </si>
   <si>
-    <t>33 501.71</t>
+    <t>37 521.92</t>
   </si>
   <si>
     <t>XS2524746687</t>
   </si>
   <si>
     <t>ING GROEP NV 24/08/2033</t>
   </si>
   <si>
-    <t>21 065.75</t>
+    <t>22 964.38</t>
   </si>
   <si>
     <t>XS2886191589</t>
   </si>
   <si>
     <t>ING GROEP NV 26/08/2035</t>
   </si>
   <si>
-    <t>115 658.22</t>
+    <t>126 172.60</t>
   </si>
   <si>
     <t>XS1725678194</t>
   </si>
   <si>
     <t>INMOBILIARIA COLONIAL SOCIMI SA 2.5 28/11/2029</t>
   </si>
   <si>
-    <t>33 780.82</t>
+    <t>38 958.90</t>
   </si>
   <si>
     <t>XS2592650373</t>
   </si>
   <si>
     <t>INTESA SANPAOLO SPA 08/03/2028</t>
   </si>
   <si>
-    <t>8 109.59</t>
+    <t>12 712.33</t>
   </si>
   <si>
     <t>XS1785340172</t>
   </si>
   <si>
     <t>INTESA SANPAOLO SPA 1.75 20/03/2028</t>
   </si>
   <si>
-    <t>2 636.99</t>
+    <t>4 852.05</t>
   </si>
   <si>
     <t>BE0002766476</t>
   </si>
   <si>
     <t>KBC GROEP NV 14/01/2029</t>
   </si>
   <si>
     <t>BE0002961424</t>
   </si>
   <si>
     <t>KBC GROEP NV PERP</t>
   </si>
   <si>
-    <t>19 130.43</t>
+    <t>29 173.91</t>
   </si>
   <si>
     <t>FR0013512233</t>
   </si>
   <si>
     <t>KLEPIERRE SA 2 12/05/2029</t>
   </si>
   <si>
-    <t>96 021.92</t>
+    <t>102 005.48</t>
   </si>
   <si>
     <t>FR00140087C4</t>
   </si>
   <si>
     <t>LA BANQUE POSTALE 09/02/2028</t>
   </si>
   <si>
-    <t>6 838.36</t>
+    <t>9 082.19</t>
+  </si>
+  <si>
+    <t>FR0013181898</t>
+  </si>
+  <si>
+    <t>LA BANQUE POSTALE 3 09/06/2028</t>
+  </si>
+  <si>
+    <t>100 356.16</t>
   </si>
   <si>
     <t>XS2327299298</t>
   </si>
   <si>
     <t>LSEG NETHERLANDS BV 0.25 06/04/2028</t>
   </si>
   <si>
     <t>XS2904651093</t>
   </si>
   <si>
     <t>LSEG NETHERLANDS BV 2.75 20/09/2027</t>
   </si>
   <si>
-    <t>103 941.11</t>
-[...8 lines deleted...]
-    <t>12 297.95</t>
+    <t>114 537.05</t>
   </si>
   <si>
     <t>XS3320664710</t>
   </si>
   <si>
     <t>MAPLE PARENT HOLDINGS CORP 3.881 26/03/2030</t>
   </si>
   <si>
-    <t>4 515.25</t>
+    <t>9 505.79</t>
   </si>
   <si>
     <t>XS3233927733</t>
   </si>
   <si>
     <t>MITSUBISHI HC CAPITAL UK PLC 2.856 26/11/2028</t>
   </si>
   <si>
-    <t>62 397.18</t>
+    <t>71 824.10</t>
   </si>
   <si>
     <t>XS2595028536</t>
   </si>
   <si>
     <t>MORGAN STANLEY 02/03/2029</t>
   </si>
   <si>
-    <t>16 674.86</t>
-[...8 lines deleted...]
-    <t>68 712.33</t>
+    <t>24 818.39</t>
   </si>
   <si>
     <t>XS3284396622</t>
   </si>
   <si>
     <t>NATIONAL BANK OF GREECE SA 04/02/2031</t>
   </si>
   <si>
-    <t>12 943.41</t>
+    <t>16 882.71</t>
   </si>
   <si>
     <t>XS2680745119</t>
   </si>
   <si>
     <t>NATIONAL GRID NORTH AMERICA INC 4.151 12/09/2027</t>
   </si>
   <si>
-    <t>80 313.32</t>
+    <t>88 194.53</t>
   </si>
   <si>
     <t>XS2382950330</t>
   </si>
   <si>
     <t>NATWEST GROUP PLC 14/09/2032</t>
   </si>
   <si>
-    <t>23 020.30</t>
+    <t>25 300.61</t>
   </si>
   <si>
     <t>XS2623518821</t>
   </si>
   <si>
     <t>NATWEST GROUP PLC 16/02/2029</t>
   </si>
   <si>
-    <t>9 685.78</t>
+    <t>13 254.23</t>
   </si>
   <si>
     <t>XS1550988643</t>
   </si>
   <si>
     <t>NN GROUP NV 13/01/2048</t>
   </si>
   <si>
-    <t>22 139.18</t>
+    <t>27 248.22</t>
   </si>
   <si>
     <t>XS2343459074</t>
   </si>
   <si>
     <t>NORDEA BANK ABP 18/08/2031</t>
   </si>
   <si>
-    <t>15 551.37</t>
+    <t>16 917.81</t>
   </si>
   <si>
     <t>XS2482618464</t>
   </si>
   <si>
     <t>NORDEA BANK ABP 2.5 23/05/2029</t>
   </si>
   <si>
-    <t>129 506.85</t>
-[...8 lines deleted...]
-    <t>147 774.84</t>
+    <t>137 849.32</t>
   </si>
   <si>
     <t>XS3100081093</t>
   </si>
   <si>
     <t>NTT FINANCE CORP 2.906 16/03/2029</t>
   </si>
   <si>
-    <t>7 723.19</t>
+    <t>13 315.85</t>
   </si>
   <si>
     <t>DK0030507694</t>
   </si>
   <si>
     <t>NYKREDIT REALKREDIT A/S 29/12/2032</t>
   </si>
   <si>
-    <t>84 654.79</t>
+    <t>101 426.03</t>
   </si>
   <si>
     <t>XS1115498260</t>
   </si>
   <si>
     <t>ORANGE SA PERP</t>
   </si>
   <si>
-    <t>10 017.12</t>
+    <t>11 095.89</t>
   </si>
   <si>
     <t>XS2747093321</t>
   </si>
   <si>
     <t>PIRAEUS BANK SA 17/04/2034</t>
   </si>
   <si>
-    <t>130 505.96</t>
+    <t>6 489.25</t>
+  </si>
+  <si>
+    <t>XS3296830444</t>
+  </si>
+  <si>
+    <t>POWSZECHNA KASA OSZCZEDNOSCI BANK 06/05/2030</t>
   </si>
   <si>
     <t>FR0014010CJ0</t>
   </si>
   <si>
     <t>PUBLICIS GROUPE SA 2.875 12/06/2029</t>
   </si>
   <si>
-    <t>79 539.04</t>
+    <t>84 997.60</t>
   </si>
   <si>
     <t>XS3174782758</t>
   </si>
   <si>
     <t>RECKITT BENCKISER TREASURY SERVICE 2.625 10/09/2028</t>
   </si>
   <si>
-    <t>51 216.41</t>
+    <t>56 195.78</t>
   </si>
   <si>
     <t>FR0014002OL8</t>
   </si>
   <si>
     <t>RENAULT SA 2.5 01/04/2028</t>
   </si>
   <si>
-    <t>1 869.86</t>
+    <t>4 890.41</t>
   </si>
   <si>
     <t>XS2494945939</t>
   </si>
   <si>
     <t>RENTOKIL INITIAL FINANCE BV 3.875 27/06/2027</t>
   </si>
   <si>
-    <t>179 184.25</t>
+    <t>192 115.07</t>
+  </si>
+  <si>
+    <t>FR0014016SU0</t>
+  </si>
+  <si>
+    <t>SANOFI SA 3 05/05/2029</t>
   </si>
   <si>
     <t>DE000A2YB7B5</t>
   </si>
   <si>
     <t>SCHAEFFLER AG 2.875 26/03/2027</t>
   </si>
   <si>
-    <t>2 993.15</t>
+    <t>6 301.37</t>
   </si>
   <si>
     <t>XS2511906310</t>
   </si>
   <si>
     <t>SELP FINANCE SARL 3.75 10/08/2027</t>
   </si>
   <si>
-    <t>130 664.69</t>
+    <t>141 773.84</t>
   </si>
   <si>
     <t>FR001400U1Q3</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA 13/11/2030</t>
   </si>
   <si>
-    <t>19 624.66</t>
+    <t>22 335.96</t>
   </si>
   <si>
     <t>FR001400KZQ1</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA 28/09/2029</t>
   </si>
   <si>
-    <t>108 221.92</t>
+    <t>119 700.00</t>
   </si>
   <si>
     <t>FR001400F877</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA PERP</t>
   </si>
   <si>
-    <t>37 417.13</t>
+    <t>46 553.87</t>
   </si>
   <si>
     <t>XS2439704318</t>
   </si>
   <si>
     <t>SSE PLC PERP</t>
   </si>
   <si>
-    <t>188 317.81</t>
+    <t>7 364.38</t>
   </si>
   <si>
     <t>XS1207005023</t>
   </si>
   <si>
     <t>STATKRAFT AS 1.5 26/03/2030</t>
   </si>
   <si>
-    <t>4 266.41</t>
+    <t>8 981.92</t>
   </si>
   <si>
     <t>XS2723597923</t>
   </si>
   <si>
     <t>STATKRAFT AS 3.125 13/12/2026</t>
   </si>
   <si>
-    <t>8 356.16</t>
+    <t>9 794.52</t>
   </si>
   <si>
     <t>XS2522879654</t>
   </si>
   <si>
     <t>SWEDBANK AB 23/08/2032</t>
   </si>
   <si>
-    <t>96 677.26</t>
+    <t>105 353.42</t>
   </si>
   <si>
     <t>XS1652866002</t>
   </si>
   <si>
     <t>TERNA RETE ELETTRICA NAZIONALE SPA 1.375 26/07/2027</t>
   </si>
   <si>
-    <t>54 284.25</t>
+    <t>58 635.27</t>
   </si>
   <si>
     <t>XS2437854487</t>
   </si>
   <si>
     <t>TERNA RETE ELETTRICA NAZIONALE SPA PERP</t>
   </si>
   <si>
-    <t>14 158.90</t>
+    <t>18 804.79</t>
+  </si>
+  <si>
+    <t>XS1997077364</t>
+  </si>
+  <si>
+    <t>TRANSURBAN FINANCE COMPANY PTY LTD 1.45 16/05/2029</t>
+  </si>
+  <si>
+    <t>65 055.34</t>
   </si>
   <si>
     <t>CH1214797172</t>
   </si>
   <si>
     <t>UBS GROUP AG 01/03/2029</t>
   </si>
   <si>
-    <t>5 605.48</t>
+    <t>8 280.82</t>
   </si>
   <si>
     <t>CH1512676888</t>
   </si>
   <si>
     <t>UBS GROUP AG 13/02/2031</t>
   </si>
   <si>
-    <t>23 373.29</t>
+    <t>28 767.12</t>
   </si>
   <si>
     <t>BE0002784651</t>
   </si>
   <si>
     <t>UCB SA 1 30/03/2028</t>
   </si>
   <si>
-    <t>1 643.84</t>
+    <t>3 945.21</t>
   </si>
   <si>
     <t>FR001400SIM9</t>
   </si>
   <si>
     <t>UNIBAIL-RODAMCO-WESTFIELD SE 3.5 11/09/2029</t>
   </si>
   <si>
-    <t>86 589.04</t>
+    <t>133 517.81</t>
   </si>
   <si>
     <t>IT0005689986</t>
   </si>
   <si>
     <t>UNICREDIT SPA 15/07/2030</t>
   </si>
   <si>
-    <t>33 018.39</t>
+    <t>26 079.79</t>
   </si>
   <si>
     <t>XS2496288593</t>
   </si>
   <si>
     <t>UNIVERSAL MUSIC GROUP NV 3 30/06/2027</t>
   </si>
   <si>
-    <t>144 394.52</t>
+    <t>154 923.29</t>
   </si>
   <si>
     <t>XS3063724325</t>
   </si>
   <si>
     <t>VISA INC 2.25 15/05/2028</t>
   </si>
   <si>
-    <t>84 909.21</t>
-[...8 lines deleted...]
-    <t>16 166.52</t>
+    <t>90 247.81</t>
   </si>
   <si>
     <t>XS1575992596</t>
   </si>
   <si>
     <t>WOLTERS KLUWER NV 1.5 22/03/2027</t>
   </si>
   <si>
-    <t>1 889.47</t>
+    <t>3 614.63</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -1591,182 +1591,182 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
-        <v>862062.9008</v>
+        <v>844687.7466</v>
       </c>
       <c r="D2">
-        <v>118.84</v>
+        <v>119.01</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>102453591.01</v>
+        <v>100531175.87</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>102453591.01</v>
+        <v>100531175.87</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
-        <v>2668214.7032</v>
+        <v>2591287.6166</v>
       </c>
       <c r="D3">
-        <v>106.22</v>
+        <v>106.36</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>283438719.64</v>
+        <v>275620166.06</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>283438719.64</v>
+        <v>275620166.06</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="1">
-        <v>29309.6254</v>
+        <v>29506.6282</v>
       </c>
       <c r="D4">
-        <v>110.26</v>
+        <v>110.41</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>3231918.35</v>
+        <v>3258077.67</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>3231918.35</v>
+        <v>3258077.67</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
         <v>13</v>
       </c>
       <c r="B5" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="1">
-        <v>97614.97</v>
+        <v>103514.52</v>
       </c>
       <c r="D5">
-        <v>100.25</v>
+        <v>100.39</v>
       </c>
       <c r="E5" t="s">
         <v>8</v>
       </c>
       <c r="F5">
-        <v>9786249.48</v>
+        <v>10392857.55</v>
       </c>
       <c r="G5" t="s">
         <v>8</v>
       </c>
       <c r="H5">
-        <v>9786249.48</v>
+        <v>10392857.55</v>
       </c>
       <c r="I5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" t="s">
         <v>15</v>
       </c>
       <c r="B6" t="s">
         <v>16</v>
       </c>
       <c r="C6" s="1">
         <v>641.0</v>
       </c>
       <c r="D6">
-        <v>99.9</v>
+        <v>100.03</v>
       </c>
       <c r="E6" t="s">
         <v>8</v>
       </c>
       <c r="F6">
-        <v>64041.79</v>
+        <v>64123.9</v>
       </c>
       <c r="G6" t="s">
         <v>8</v>
       </c>
       <c r="H6">
-        <v>64041.79</v>
+        <v>64123.9</v>
       </c>
       <c r="I6" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
@@ -1815,6137 +1815,6137 @@
       </c>
       <c r="L1" t="s">
         <v>27</v>
       </c>
       <c r="M1" t="s">
         <v>28</v>
       </c>
       <c r="N1" t="s">
         <v>29</v>
       </c>
       <c r="O1" t="s">
         <v>30</v>
       </c>
       <c r="P1" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>32</v>
       </c>
       <c r="B2" t="s">
         <v>33</v>
       </c>
       <c r="C2" s="1">
-        <v>255.0</v>
+        <v>890.0</v>
       </c>
       <c r="D2" s="1">
-        <v>4790.39</v>
+        <v>4796.02</v>
       </c>
       <c r="E2" s="1">
-        <v>4789.59</v>
+        <v>4793.4071123596</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
         <v>1.0</v>
       </c>
       <c r="H2" s="1">
-        <v>1221345.45</v>
+        <v>4266132.33</v>
       </c>
       <c r="I2" s="1">
-        <v>204.0</v>
+        <v>2325.47</v>
       </c>
       <c r="J2" s="1">
-        <v>0.016702891061657</v>
+        <v>0.054510029697086</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>1221549.45</v>
+        <v>4268457.8</v>
       </c>
       <c r="N2" s="1">
-        <v>1221549.45</v>
+        <v>4268457.8</v>
       </c>
       <c r="O2" s="1">
-        <v>0.31</v>
+        <v>1.09</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>34</v>
       </c>
       <c r="B3" t="s">
         <v>35</v>
       </c>
       <c r="C3" s="1">
-        <v>856.0</v>
+        <v>795.0</v>
       </c>
       <c r="D3" s="1">
-        <v>105.855</v>
+        <v>105.75</v>
       </c>
       <c r="E3" s="1">
-        <v>106.020029206</v>
+        <v>105.864345912</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
         <v>1.0</v>
       </c>
       <c r="H3" s="1">
         <v>0.0</v>
       </c>
       <c r="I3" s="1">
-        <v>-141265.0</v>
+        <v>-90905.0</v>
       </c>
       <c r="J3" s="1">
         <v>0</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
       <c r="M3" s="1">
-        <v>-141265.0</v>
+        <v>-90905.0</v>
       </c>
       <c r="N3" s="1">
-        <v>-141265.0</v>
+        <v>-90905.0</v>
       </c>
       <c r="O3" s="1">
-        <v>-0.04</v>
+        <v>-0.02</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>36</v>
       </c>
       <c r="B4" t="s">
         <v>37</v>
       </c>
       <c r="C4" s="1">
         <v>300000.0</v>
       </c>
       <c r="D4" s="1">
-        <v>100.355</v>
+        <v>100.324</v>
       </c>
       <c r="E4" s="1">
         <v>100.825</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
         <v>1.0</v>
       </c>
       <c r="H4" s="1">
         <v>302475.0</v>
       </c>
       <c r="I4" s="1">
-        <v>-1410.0</v>
+        <v>-1503.0</v>
       </c>
       <c r="J4" s="1">
-        <v>-0.46615422762212</v>
+        <v>-0.49690057029507</v>
       </c>
       <c r="K4">
-        <v>0.78</v>
+        <v>0.97</v>
       </c>
       <c r="L4" t="s">
         <v>38</v>
       </c>
       <c r="M4" s="1">
-        <v>301065.0</v>
+        <v>300972.0</v>
       </c>
       <c r="N4" s="1">
-        <v>303415.68</v>
+        <v>303883.64</v>
       </c>
       <c r="O4" s="1">
         <v>0.08</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>39</v>
       </c>
       <c r="B5" t="s">
         <v>40</v>
       </c>
       <c r="C5" s="1">
         <v>2300000.0</v>
       </c>
       <c r="D5" s="1">
-        <v>101.525</v>
+        <v>101.431</v>
       </c>
       <c r="E5" s="1">
         <v>103.00508304</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
       <c r="G5">
         <v>1.0</v>
       </c>
       <c r="H5" s="1">
         <v>2369116.91</v>
       </c>
       <c r="I5" s="1">
-        <v>-34041.91</v>
+        <v>-36203.91</v>
       </c>
       <c r="J5" s="1">
-        <v>-1.4369029175517</v>
+        <v>-1.5281605499156</v>
       </c>
       <c r="K5">
-        <v>0.96</v>
+        <v>1.19</v>
       </c>
       <c r="L5" t="s">
         <v>41</v>
       </c>
       <c r="M5" s="1">
-        <v>2335075.0</v>
+        <v>2332913.0</v>
       </c>
       <c r="N5" s="1">
-        <v>2357255.82</v>
+        <v>2360386.97</v>
       </c>
       <c r="O5" s="1">
-        <v>0.59</v>
+        <v>0.61</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>42</v>
       </c>
       <c r="B6" t="s">
         <v>43</v>
       </c>
       <c r="C6" s="1">
         <v>5100000.0</v>
       </c>
       <c r="D6" s="1">
-        <v>98.678</v>
+        <v>98.664</v>
       </c>
       <c r="E6" s="1">
         <v>99.78678667</v>
       </c>
       <c r="F6" t="s">
         <v>8</v>
       </c>
       <c r="G6">
         <v>1.0</v>
       </c>
       <c r="H6" s="1">
         <v>5089126.12</v>
       </c>
       <c r="I6" s="1">
-        <v>-56548.12</v>
+        <v>-57262.12</v>
       </c>
       <c r="J6" s="1">
-        <v>-1.1111557989842</v>
+        <v>-1.1251857126308</v>
       </c>
       <c r="K6">
-        <v>2.35</v>
+        <v>2.49</v>
       </c>
       <c r="L6" t="s">
         <v>44</v>
       </c>
       <c r="M6" s="1">
-        <v>5032578.0</v>
+        <v>5031864.0</v>
       </c>
       <c r="N6" s="1">
-        <v>5152393.07</v>
+        <v>5159014.68</v>
       </c>
       <c r="O6" s="1">
-        <v>1.29</v>
+        <v>1.32</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>45</v>
       </c>
       <c r="B7" t="s">
         <v>46</v>
       </c>
       <c r="C7" s="1">
-        <v>1700000.0</v>
+        <v>4700000.0</v>
       </c>
       <c r="D7" s="1">
-        <v>98.747</v>
+        <v>99.209</v>
       </c>
       <c r="E7" s="1">
-        <v>97.27493412</v>
+        <v>99.71406383</v>
       </c>
       <c r="F7" t="s">
         <v>8</v>
       </c>
       <c r="G7">
         <v>1.0</v>
       </c>
       <c r="H7" s="1">
-        <v>1653673.88</v>
+        <v>4686561.0</v>
       </c>
       <c r="I7" s="1">
-        <v>25025.12</v>
+        <v>-23738.0</v>
       </c>
       <c r="J7" s="1">
-        <v>1.5133044249329</v>
+        <v>-0.50651213117678</v>
       </c>
       <c r="K7">
-        <v>1.33</v>
+        <v>0.19</v>
       </c>
       <c r="L7" t="s">
         <v>47</v>
       </c>
       <c r="M7" s="1">
-        <v>1678699.0</v>
+        <v>4662823.0</v>
       </c>
       <c r="N7" s="1">
-        <v>1701264.75</v>
+        <v>4671804.51</v>
       </c>
       <c r="O7" s="1">
-        <v>0.43</v>
+        <v>1.2</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>48</v>
       </c>
       <c r="B8" t="s">
         <v>49</v>
       </c>
       <c r="C8" s="1">
-        <v>4700000.0</v>
+        <v>1600000.0</v>
       </c>
       <c r="D8" s="1">
-        <v>99.179</v>
+        <v>98.283</v>
       </c>
       <c r="E8" s="1">
-        <v>99.71406383</v>
+        <v>99.7615575</v>
       </c>
       <c r="F8" t="s">
         <v>8</v>
       </c>
       <c r="G8">
         <v>1.0</v>
       </c>
       <c r="H8" s="1">
-        <v>4686561.0</v>
+        <v>1596184.92</v>
       </c>
       <c r="I8" s="1">
-        <v>-25148.0</v>
+        <v>-23656.92</v>
       </c>
       <c r="J8" s="1">
-        <v>-0.53659815800968</v>
+        <v>-1.482091435872</v>
       </c>
       <c r="K8">
-        <v>0.06</v>
+        <v>1.3</v>
       </c>
       <c r="L8" t="s">
         <v>50</v>
       </c>
       <c r="M8" s="1">
-        <v>4661413.0</v>
+        <v>1572528.0</v>
       </c>
       <c r="N8" s="1">
-        <v>4664310.26</v>
+        <v>1593355.4</v>
       </c>
       <c r="O8" s="1">
-        <v>1.17</v>
+        <v>0.41</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>51</v>
       </c>
       <c r="B9" t="s">
         <v>52</v>
       </c>
       <c r="C9" s="1">
-        <v>2900000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D9" s="1">
-        <v>98.184</v>
+        <v>96.6</v>
       </c>
       <c r="E9" s="1">
-        <v>99.76155759</v>
+        <v>97.254</v>
       </c>
       <c r="F9" t="s">
         <v>8</v>
       </c>
       <c r="G9">
         <v>1.0</v>
       </c>
       <c r="H9" s="1">
-        <v>2893085.17</v>
+        <v>291762.0</v>
       </c>
       <c r="I9" s="1">
-        <v>-45749.17</v>
+        <v>-1962.0</v>
       </c>
       <c r="J9" s="1">
-        <v>-1.5813281432015</v>
+        <v>-0.6724659139984</v>
       </c>
       <c r="K9">
-        <v>1.15</v>
-[...2 lines deleted...]
-        <v>53</v>
+        <v>0.16</v>
+      </c>
+      <c r="L9">
+        <v>468.49</v>
       </c>
       <c r="M9" s="1">
-        <v>2847336.0</v>
+        <v>289800.0</v>
       </c>
       <c r="N9" s="1">
-        <v>2880705.86</v>
+        <v>290268.49</v>
       </c>
       <c r="O9" s="1">
-        <v>0.72</v>
+        <v>0.07</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
+        <v>53</v>
+      </c>
+      <c r="B10" t="s">
         <v>54</v>
       </c>
-      <c r="B10" t="s">
+      <c r="C10" s="1">
+        <v>1851000.0</v>
+      </c>
+      <c r="D10" s="1">
+        <v>93.084</v>
+      </c>
+      <c r="E10" s="1">
+        <v>94.22797137</v>
+      </c>
+      <c r="F10" t="s">
+        <v>8</v>
+      </c>
+      <c r="G10">
+        <v>1.0</v>
+      </c>
+      <c r="H10" s="1">
+        <v>1744159.75</v>
+      </c>
+      <c r="I10" s="1">
+        <v>-21174.91</v>
+      </c>
+      <c r="J10" s="1">
+        <v>-1.2140464771074</v>
+      </c>
+      <c r="K10">
+        <v>0.09</v>
+      </c>
+      <c r="L10" t="s">
         <v>55</v>
       </c>
-      <c r="C10" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M10" s="1">
-        <v>289464.0</v>
+        <v>1722984.84</v>
       </c>
       <c r="N10" s="1">
-        <v>289673.59</v>
+        <v>1724715.4</v>
       </c>
       <c r="O10" s="1">
-        <v>0.07</v>
+        <v>0.44</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
         <v>56</v>
       </c>
       <c r="B11" t="s">
         <v>57</v>
       </c>
       <c r="C11" s="1">
-        <v>1851000.0</v>
+        <v>1600000.0</v>
       </c>
       <c r="D11" s="1">
-        <v>92.922</v>
+        <v>106.832</v>
       </c>
       <c r="E11" s="1">
-        <v>94.22797137</v>
+        <v>109.8295</v>
       </c>
       <c r="F11" t="s">
         <v>8</v>
       </c>
       <c r="G11">
         <v>1.0</v>
       </c>
       <c r="H11" s="1">
-        <v>1744159.75</v>
+        <v>1757272.0</v>
       </c>
       <c r="I11" s="1">
-        <v>-24173.53</v>
+        <v>-47960.0</v>
       </c>
       <c r="J11" s="1">
-        <v>-1.3859699491403</v>
+        <v>-2.7292303069758</v>
       </c>
       <c r="K11">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>5.88</v>
+      </c>
+      <c r="L11" t="s">
+        <v>58</v>
       </c>
       <c r="M11" s="1">
-        <v>1719986.22</v>
+        <v>1709312.0</v>
       </c>
       <c r="N11" s="1">
-        <v>1719986.22</v>
+        <v>1803339.4</v>
       </c>
       <c r="O11" s="1">
-        <v>0.43</v>
+        <v>0.46</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B12" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="C12" s="1">
-        <v>1600000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D12" s="1">
-        <v>107.134</v>
+        <v>100.094</v>
       </c>
       <c r="E12" s="1">
-        <v>109.8295</v>
+        <v>100.75133333</v>
       </c>
       <c r="F12" t="s">
         <v>8</v>
       </c>
       <c r="G12">
         <v>1.0</v>
       </c>
       <c r="H12" s="1">
-        <v>1757272.0</v>
+        <v>906762.0</v>
       </c>
       <c r="I12" s="1">
-        <v>-43128.0</v>
+        <v>-5916.0</v>
       </c>
       <c r="J12" s="1">
-        <v>-2.4542586463564</v>
+        <v>-0.65243139875734</v>
       </c>
       <c r="K12">
-        <v>5.48</v>
+        <v>2.8</v>
       </c>
       <c r="L12" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="M12" s="1">
-        <v>1714144.0</v>
+        <v>900846.0</v>
       </c>
       <c r="N12" s="1">
-        <v>1801842.63</v>
+        <v>926061.41</v>
       </c>
       <c r="O12" s="1">
-        <v>0.45</v>
+        <v>0.24</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B13" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="C13" s="1">
-        <v>900000.0</v>
+        <v>6000000.0</v>
       </c>
       <c r="D13" s="1">
-        <v>100.189</v>
+        <v>98.676</v>
       </c>
       <c r="E13" s="1">
-        <v>100.75133333</v>
+        <v>100.084275</v>
       </c>
       <c r="F13" t="s">
         <v>8</v>
       </c>
       <c r="G13">
         <v>1.0</v>
       </c>
       <c r="H13" s="1">
-        <v>906762.0</v>
+        <v>6005056.5</v>
       </c>
       <c r="I13" s="1">
-        <v>-5061.0</v>
+        <v>-84496.5</v>
       </c>
       <c r="J13" s="1">
-        <v>-0.5581398426489</v>
+        <v>-1.4070891755973</v>
       </c>
       <c r="K13">
-        <v>2.61</v>
+        <v>3.05</v>
       </c>
       <c r="L13" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="M13" s="1">
-        <v>901701.0</v>
+        <v>5920560.0</v>
       </c>
       <c r="N13" s="1">
-        <v>925168.81</v>
+        <v>6103272.33</v>
       </c>
       <c r="O13" s="1">
-        <v>0.23</v>
+        <v>1.57</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B14" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="C14" s="1">
-        <v>6000000.0</v>
+        <v>1400000.0</v>
       </c>
       <c r="D14" s="1">
-        <v>98.818</v>
+        <v>98.321</v>
       </c>
       <c r="E14" s="1">
-        <v>100.084275</v>
+        <v>99.5035</v>
       </c>
       <c r="F14" t="s">
         <v>8</v>
       </c>
       <c r="G14">
         <v>1.0</v>
       </c>
       <c r="H14" s="1">
-        <v>6005056.5</v>
+        <v>1393049.0</v>
       </c>
       <c r="I14" s="1">
-        <v>-75976.5</v>
+        <v>-16555.0</v>
       </c>
       <c r="J14" s="1">
-        <v>-1.2652087453299</v>
+        <v>-1.1884004080258</v>
       </c>
       <c r="K14">
-        <v>2.86</v>
+        <v>0.14</v>
       </c>
       <c r="L14" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="M14" s="1">
-        <v>5929080.0</v>
+        <v>1376494.0</v>
       </c>
       <c r="N14" s="1">
-        <v>6100573.15</v>
+        <v>1378450.16</v>
       </c>
       <c r="O14" s="1">
-        <v>1.53</v>
+        <v>0.35</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B15" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="C15" s="1">
-        <v>1400000.0</v>
+        <v>1300000.0</v>
       </c>
       <c r="D15" s="1">
-        <v>98.429</v>
+        <v>99.906</v>
       </c>
       <c r="E15" s="1">
-        <v>99.5035</v>
+        <v>99.762</v>
       </c>
       <c r="F15" t="s">
         <v>8</v>
       </c>
       <c r="G15">
         <v>1.0</v>
       </c>
       <c r="H15" s="1">
-        <v>1393049.0</v>
+        <v>1296906.0</v>
       </c>
       <c r="I15" s="1">
-        <v>-15043.0</v>
+        <v>1872.0</v>
       </c>
       <c r="J15" s="1">
-        <v>-1.0798615124091</v>
+        <v>0.14434353761953</v>
       </c>
       <c r="K15">
-        <v>0.7</v>
+        <v>0.18</v>
       </c>
       <c r="L15" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="M15" s="1">
-        <v>1378006.0</v>
+        <v>1298778.0</v>
       </c>
       <c r="N15" s="1">
-        <v>1387786.82</v>
+        <v>1301061.9</v>
       </c>
       <c r="O15" s="1">
-        <v>0.35</v>
+        <v>0.33</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B16" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="C16" s="1">
         <v>1900000.0</v>
       </c>
       <c r="D16" s="1">
-        <v>103.526</v>
+        <v>103.278</v>
       </c>
       <c r="E16" s="1">
         <v>104.746</v>
       </c>
       <c r="F16" t="s">
         <v>8</v>
       </c>
       <c r="G16">
         <v>1.0</v>
       </c>
       <c r="H16" s="1">
         <v>1990174.0</v>
       </c>
       <c r="I16" s="1">
-        <v>-23180.0</v>
+        <v>-27892.0</v>
       </c>
       <c r="J16" s="1">
-        <v>-1.1647222805644</v>
+        <v>-1.4014854982529</v>
       </c>
       <c r="K16">
-        <v>0.95</v>
+        <v>1.25</v>
       </c>
       <c r="L16" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="M16" s="1">
-        <v>1966994.0</v>
+        <v>1962282.0</v>
       </c>
       <c r="N16" s="1">
-        <v>1985030.99</v>
+        <v>1986058.03</v>
       </c>
       <c r="O16" s="1">
-        <v>0.5</v>
+        <v>0.51</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="B17" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="C17" s="1">
         <v>3600000.0</v>
       </c>
       <c r="D17" s="1">
-        <v>103.83</v>
+        <v>103.926</v>
       </c>
       <c r="E17" s="1">
         <v>106.02823333</v>
       </c>
       <c r="F17" t="s">
         <v>8</v>
       </c>
       <c r="G17">
         <v>1.0</v>
       </c>
       <c r="H17" s="1">
         <v>3817016.4</v>
       </c>
       <c r="I17" s="1">
-        <v>-79136.4</v>
+        <v>-75680.4</v>
       </c>
       <c r="J17" s="1">
-        <v>-2.0732528159952</v>
+        <v>-1.9827108942995</v>
       </c>
       <c r="K17">
-        <v>3.69</v>
+        <v>4.02</v>
       </c>
       <c r="L17" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="M17" s="1">
-        <v>3737880.0</v>
+        <v>3741336.0</v>
       </c>
       <c r="N17" s="1">
-        <v>3870586.85</v>
+        <v>3885952.44</v>
       </c>
       <c r="O17" s="1">
-        <v>0.97</v>
+        <v>1.0</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="B18" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="C18" s="1">
         <v>3300000.0</v>
       </c>
       <c r="D18" s="1">
-        <v>101.446</v>
+        <v>101.362</v>
       </c>
       <c r="E18" s="1">
         <v>102.9313697</v>
       </c>
       <c r="F18" t="s">
         <v>8</v>
       </c>
       <c r="G18">
         <v>1.0</v>
       </c>
       <c r="H18" s="1">
         <v>3396735.2</v>
       </c>
       <c r="I18" s="1">
-        <v>-49017.2</v>
+        <v>-51789.2</v>
       </c>
       <c r="J18" s="1">
-        <v>-1.4430680378029</v>
+        <v>-1.5246758122329</v>
       </c>
       <c r="K18">
-        <v>0.93</v>
+        <v>1.16</v>
       </c>
       <c r="L18" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="M18" s="1">
-        <v>3347718.0</v>
+        <v>3344946.0</v>
       </c>
       <c r="N18" s="1">
-        <v>3378548.14</v>
+        <v>3383133.33</v>
       </c>
       <c r="O18" s="1">
-        <v>0.85</v>
+        <v>0.87</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="B19" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="C19" s="1">
         <v>4550000.0</v>
       </c>
       <c r="D19" s="1">
-        <v>94.2</v>
+        <v>94.305</v>
       </c>
       <c r="E19" s="1">
         <v>94.51235868</v>
       </c>
       <c r="F19" t="s">
         <v>8</v>
       </c>
       <c r="G19">
         <v>1.0</v>
       </c>
       <c r="H19" s="1">
         <v>4300312.32</v>
       </c>
       <c r="I19" s="1">
-        <v>-14212.32</v>
+        <v>-9434.82</v>
       </c>
       <c r="J19" s="1">
-        <v>-0.33049506506541</v>
+        <v>-0.21939848313157</v>
       </c>
       <c r="K19">
-        <v>0.4</v>
+        <v>0.43</v>
       </c>
       <c r="L19" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="M19" s="1">
-        <v>4286100.0</v>
+        <v>4290877.5</v>
       </c>
       <c r="N19" s="1">
-        <v>4304103.04</v>
+        <v>4310398.87</v>
       </c>
       <c r="O19" s="1">
-        <v>1.08</v>
+        <v>1.11</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="B20" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="C20" s="1">
         <v>4580000.0</v>
       </c>
       <c r="D20" s="1">
-        <v>96.631</v>
+        <v>96.794</v>
       </c>
       <c r="E20" s="1">
         <v>96.74135808</v>
       </c>
       <c r="F20" t="s">
         <v>8</v>
       </c>
       <c r="G20">
         <v>1.0</v>
       </c>
       <c r="H20" s="1">
         <v>4430754.2</v>
       </c>
       <c r="I20" s="1">
-        <v>-5054.4</v>
+        <v>2411.0</v>
       </c>
       <c r="J20" s="1">
-        <v>-0.11407538698491</v>
+        <v>0.054415115151276</v>
       </c>
       <c r="K20">
-        <v>0.37</v>
+        <v>0.41</v>
       </c>
       <c r="L20" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="M20" s="1">
-        <v>4425699.8</v>
+        <v>4433165.2</v>
       </c>
       <c r="N20" s="1">
-        <v>4442744.8</v>
+        <v>4451746.45</v>
       </c>
       <c r="O20" s="1">
-        <v>1.11</v>
+        <v>1.14</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="B21" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="C21" s="1">
         <v>4900000.0</v>
       </c>
       <c r="D21" s="1">
-        <v>95.886</v>
+        <v>95.832</v>
       </c>
       <c r="E21" s="1">
         <v>96.32958306</v>
       </c>
       <c r="F21" t="s">
         <v>8</v>
       </c>
       <c r="G21">
         <v>1.0</v>
       </c>
       <c r="H21" s="1">
         <v>4720149.57</v>
       </c>
       <c r="I21" s="1">
-        <v>-21735.57</v>
+        <v>-24381.57</v>
       </c>
       <c r="J21" s="1">
-        <v>-0.46048477230776</v>
+        <v>-0.51654231795879</v>
       </c>
       <c r="K21">
-        <v>0.14</v>
+        <v>0.24</v>
       </c>
       <c r="L21" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="M21" s="1">
-        <v>4698414.0</v>
+        <v>4695768.0</v>
       </c>
       <c r="N21" s="1">
-        <v>4705461.95</v>
+        <v>4707749.51</v>
       </c>
       <c r="O21" s="1">
-        <v>1.18</v>
+        <v>1.21</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="B22" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="C22" s="1">
         <v>4100000.0</v>
       </c>
       <c r="D22" s="1">
-        <v>100.351</v>
+        <v>100.3</v>
       </c>
       <c r="E22" s="1">
         <v>101.45567878</v>
       </c>
       <c r="F22" t="s">
         <v>8</v>
       </c>
       <c r="G22">
         <v>1.0</v>
       </c>
       <c r="H22" s="1">
         <v>4159682.83</v>
       </c>
       <c r="I22" s="1">
-        <v>-45291.83</v>
+        <v>-47382.83</v>
       </c>
       <c r="J22" s="1">
-        <v>-1.0888289288152</v>
+        <v>-1.1390971844841</v>
       </c>
       <c r="K22">
-        <v>3.21</v>
+        <v>3.43</v>
       </c>
       <c r="L22" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="M22" s="1">
-        <v>4114391.0</v>
+        <v>4112300.0</v>
       </c>
       <c r="N22" s="1">
-        <v>4245843.74</v>
+        <v>4252893.49</v>
       </c>
       <c r="O22" s="1">
-        <v>1.06</v>
+        <v>1.09</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="B23" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="C23" s="1">
         <v>4500000.0</v>
       </c>
       <c r="D23" s="1">
-        <v>102.531</v>
+        <v>102.538</v>
       </c>
       <c r="E23" s="1">
         <v>104.41792044</v>
       </c>
       <c r="F23" t="s">
         <v>8</v>
       </c>
       <c r="G23">
         <v>1.0</v>
       </c>
       <c r="H23" s="1">
         <v>4698806.42</v>
       </c>
       <c r="I23" s="1">
-        <v>-84911.42</v>
+        <v>-84596.42</v>
       </c>
       <c r="J23" s="1">
-        <v>-1.8070848724175</v>
+        <v>-1.8003810422988</v>
       </c>
       <c r="K23">
-        <v>5.18</v>
+        <v>0.23</v>
       </c>
       <c r="L23" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="M23" s="1">
-        <v>4613895.0</v>
+        <v>4614210.0</v>
       </c>
       <c r="N23" s="1">
-        <v>4846908.7</v>
+        <v>4624566.16</v>
       </c>
       <c r="O23" s="1">
-        <v>1.21</v>
+        <v>1.19</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="B24" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="C24" s="1">
         <v>8358000.0</v>
       </c>
       <c r="D24" s="1">
-        <v>99.159</v>
+        <v>99.058</v>
       </c>
       <c r="E24" s="1">
         <v>100.19916009</v>
       </c>
       <c r="F24" t="s">
         <v>8</v>
       </c>
       <c r="G24">
         <v>1.0</v>
       </c>
       <c r="H24" s="1">
         <v>8374645.8</v>
       </c>
       <c r="I24" s="1">
-        <v>-86936.58</v>
+        <v>-95378.16</v>
       </c>
       <c r="J24" s="1">
-        <v>-1.0380926199888</v>
+        <v>-1.1388918681194</v>
       </c>
       <c r="K24">
-        <v>2.37</v>
+        <v>2.52</v>
       </c>
       <c r="L24" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="M24" s="1">
-        <v>8287709.22</v>
+        <v>8279267.64</v>
       </c>
       <c r="N24" s="1">
-        <v>8485467.51</v>
+        <v>8489648.8</v>
       </c>
       <c r="O24" s="1">
-        <v>2.13</v>
+        <v>2.18</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="B25" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="C25" s="1">
         <v>3600000.0</v>
       </c>
       <c r="D25" s="1">
-        <v>92.542</v>
+        <v>92.545</v>
       </c>
       <c r="E25" s="1">
         <v>92.61058806</v>
       </c>
       <c r="F25" t="s">
         <v>8</v>
       </c>
       <c r="G25">
         <v>1.0</v>
       </c>
       <c r="H25" s="1">
         <v>3333981.17</v>
       </c>
       <c r="I25" s="1">
-        <v>-2469.17</v>
+        <v>-2361.17</v>
       </c>
       <c r="J25" s="1">
-        <v>-0.074060706227684</v>
+        <v>-0.070821335802565</v>
       </c>
       <c r="K25">
-        <v>0.12</v>
+        <v>0.15</v>
       </c>
       <c r="L25" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="M25" s="1">
-        <v>3331512.0</v>
+        <v>3331620.0</v>
       </c>
       <c r="N25" s="1">
-        <v>3335703.78</v>
+        <v>3336847.4</v>
       </c>
       <c r="O25" s="1">
-        <v>0.84</v>
+        <v>0.86</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B26" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="C26" s="1">
         <v>1400000.0</v>
       </c>
       <c r="D26" s="1">
-        <v>98.013</v>
+        <v>98.084</v>
       </c>
       <c r="E26" s="1">
         <v>97.397</v>
       </c>
       <c r="F26" t="s">
         <v>8</v>
       </c>
       <c r="G26">
         <v>1.0</v>
       </c>
       <c r="H26" s="1">
         <v>1363558.0</v>
       </c>
       <c r="I26" s="1">
-        <v>8624.0</v>
+        <v>9618.0</v>
       </c>
       <c r="J26" s="1">
-        <v>0.63246301220777</v>
+        <v>0.70536053471873</v>
       </c>
       <c r="K26">
-        <v>0.07</v>
+        <v>0.1</v>
       </c>
       <c r="L26" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="M26" s="1">
-        <v>1372182.0</v>
+        <v>1373176.0</v>
       </c>
       <c r="N26" s="1">
-        <v>1373217.62</v>
+        <v>1374614.36</v>
       </c>
       <c r="O26" s="1">
-        <v>0.34</v>
+        <v>0.35</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B27" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="C27" s="1">
         <v>2000000.0</v>
       </c>
       <c r="D27" s="1">
-        <v>99.018</v>
+        <v>99.084</v>
       </c>
       <c r="E27" s="1">
         <v>99.4518355</v>
       </c>
       <c r="F27" t="s">
         <v>8</v>
       </c>
       <c r="G27">
         <v>1.0</v>
       </c>
       <c r="H27" s="1">
         <v>1989036.71</v>
       </c>
       <c r="I27" s="1">
-        <v>-8676.71</v>
+        <v>-7356.71</v>
       </c>
       <c r="J27" s="1">
-        <v>-0.43622674012889</v>
+        <v>-0.36986295743129</v>
       </c>
       <c r="K27">
-        <v>0.1</v>
+        <v>0.24</v>
       </c>
       <c r="L27" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="M27" s="1">
-        <v>1980360.0</v>
+        <v>1981680.0</v>
       </c>
       <c r="N27" s="1">
-        <v>1982277.81</v>
+        <v>1986474.52</v>
       </c>
       <c r="O27" s="1">
-        <v>0.5</v>
+        <v>0.51</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B28" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="C28" s="1">
         <v>2200000.0</v>
       </c>
       <c r="D28" s="1">
-        <v>105.938</v>
+        <v>106.085</v>
       </c>
       <c r="E28" s="1">
         <v>107.86245455</v>
       </c>
       <c r="F28" t="s">
         <v>8</v>
       </c>
       <c r="G28">
         <v>1.0</v>
       </c>
       <c r="H28" s="1">
         <v>2372974.0</v>
       </c>
       <c r="I28" s="1">
-        <v>-42338.0</v>
+        <v>-39104.0</v>
       </c>
       <c r="J28" s="1">
-        <v>-1.7841746264392</v>
+        <v>-1.6478899473825</v>
       </c>
       <c r="K28">
-        <v>2.44</v>
+        <v>2.83</v>
       </c>
       <c r="L28" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="M28" s="1">
-        <v>2330636.0</v>
+        <v>2333870.0</v>
       </c>
       <c r="N28" s="1">
-        <v>2384238.34</v>
+        <v>2396198.3</v>
       </c>
       <c r="O28" s="1">
-        <v>0.6</v>
+        <v>0.61</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B29" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="C29" s="1">
         <v>500000.0</v>
       </c>
       <c r="D29" s="1">
-        <v>99.108</v>
+        <v>99.141</v>
       </c>
       <c r="E29" s="1">
         <v>99.371</v>
       </c>
       <c r="F29" t="s">
         <v>8</v>
       </c>
       <c r="G29">
         <v>1.0</v>
       </c>
       <c r="H29" s="1">
         <v>496855.0</v>
       </c>
       <c r="I29" s="1">
-        <v>-1315.0</v>
+        <v>-1150.0</v>
       </c>
       <c r="J29" s="1">
-        <v>-0.26466474122229</v>
+        <v>-0.23145585734269</v>
       </c>
       <c r="K29">
-        <v>0.21</v>
+        <v>0.31</v>
       </c>
       <c r="L29" t="s">
-        <v>102</v>
+        <v>112</v>
       </c>
       <c r="M29" s="1">
-        <v>495540.0</v>
+        <v>495705.0</v>
       </c>
       <c r="N29" s="1">
-        <v>496575.62</v>
+        <v>497258.42</v>
       </c>
       <c r="O29" s="1">
-        <v>0.12</v>
+        <v>0.13</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="B30" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="C30" s="1">
         <v>4100000.0</v>
       </c>
       <c r="D30" s="1">
-        <v>101.467</v>
+        <v>101.367</v>
       </c>
       <c r="E30" s="1">
         <v>103.03238585</v>
       </c>
       <c r="F30" t="s">
         <v>8</v>
       </c>
       <c r="G30">
         <v>1.0</v>
       </c>
       <c r="H30" s="1">
         <v>4224327.82</v>
       </c>
       <c r="I30" s="1">
-        <v>-64180.82</v>
+        <v>-68280.82</v>
       </c>
       <c r="J30" s="1">
-        <v>-1.5193143793466</v>
+        <v>-1.6163712408096</v>
       </c>
       <c r="K30">
-        <v>0.99</v>
+        <v>1.21</v>
       </c>
       <c r="L30" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="M30" s="1">
-        <v>4160147.0</v>
+        <v>4156047.0</v>
       </c>
       <c r="N30" s="1">
-        <v>4200627.48</v>
+        <v>4205668.23</v>
       </c>
       <c r="O30" s="1">
-        <v>1.05</v>
+        <v>1.08</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="B31" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="C31" s="1">
         <v>3200000.0</v>
       </c>
       <c r="D31" s="1">
-        <v>100.853</v>
+        <v>100.86</v>
       </c>
       <c r="E31" s="1">
         <v>102.282425</v>
       </c>
       <c r="F31" t="s">
         <v>8</v>
       </c>
       <c r="G31">
         <v>1.0</v>
       </c>
       <c r="H31" s="1">
         <v>3273037.6</v>
       </c>
       <c r="I31" s="1">
-        <v>-45741.6</v>
+        <v>-45517.6</v>
       </c>
       <c r="J31" s="1">
-        <v>-1.3975274833384</v>
+        <v>-1.3906836878379</v>
       </c>
       <c r="K31">
-        <v>3.65</v>
+        <v>0.11</v>
       </c>
       <c r="L31" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="M31" s="1">
-        <v>3227296.0</v>
+        <v>3227520.0</v>
       </c>
       <c r="N31" s="1">
-        <v>3344008.33</v>
+        <v>3231136.44</v>
       </c>
       <c r="O31" s="1">
-        <v>0.84</v>
+        <v>0.83</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="B32" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="C32" s="1">
         <v>3155000.0</v>
       </c>
       <c r="D32" s="1">
-        <v>99.103</v>
+        <v>98.989</v>
       </c>
       <c r="E32" s="1">
         <v>100.13010777</v>
       </c>
       <c r="F32" t="s">
         <v>8</v>
       </c>
       <c r="G32">
         <v>1.0</v>
       </c>
       <c r="H32" s="1">
         <v>3159104.9</v>
       </c>
       <c r="I32" s="1">
-        <v>-32405.25</v>
+        <v>-36001.95</v>
       </c>
       <c r="J32" s="1">
-        <v>-1.0257731549212</v>
+        <v>-1.1396250247974</v>
       </c>
       <c r="K32">
-        <v>2.12</v>
+        <v>2.28</v>
       </c>
       <c r="L32" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="M32" s="1">
-        <v>3126699.65</v>
+        <v>3123102.95</v>
       </c>
       <c r="N32" s="1">
-        <v>3193494.89</v>
+        <v>3194890.0</v>
       </c>
       <c r="O32" s="1">
-        <v>0.8</v>
+        <v>0.82</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="B33" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="C33" s="1">
         <v>1742000.0</v>
       </c>
       <c r="D33" s="1">
-        <v>98.609</v>
+        <v>98.641</v>
       </c>
       <c r="E33" s="1">
         <v>99.55577268</v>
       </c>
       <c r="F33" t="s">
         <v>8</v>
       </c>
       <c r="G33">
         <v>1.0</v>
       </c>
       <c r="H33" s="1">
         <v>1734261.56</v>
       </c>
       <c r="I33" s="1">
-        <v>-16492.78</v>
+        <v>-15935.34</v>
       </c>
       <c r="J33" s="1">
-        <v>-0.95099726479551</v>
+        <v>-0.91885447775248</v>
       </c>
       <c r="K33">
-        <v>0.63</v>
+        <v>0.78</v>
       </c>
       <c r="L33" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="M33" s="1">
-        <v>1717768.78</v>
+        <v>1718326.22</v>
       </c>
       <c r="N33" s="1">
-        <v>1728662.25</v>
+        <v>1731975.86</v>
       </c>
       <c r="O33" s="1">
-        <v>0.43</v>
+        <v>0.44</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="B34" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="C34" s="1">
         <v>4500000.0</v>
       </c>
       <c r="D34" s="1">
-        <v>98.27</v>
+        <v>98.368</v>
       </c>
       <c r="E34" s="1">
         <v>97.68931267</v>
       </c>
       <c r="F34" t="s">
         <v>8</v>
       </c>
       <c r="G34">
         <v>1.0</v>
       </c>
       <c r="H34" s="1">
         <v>4396019.07</v>
       </c>
       <c r="I34" s="1">
-        <v>26130.93</v>
+        <v>30540.93</v>
       </c>
       <c r="J34" s="1">
-        <v>0.59442258060996</v>
+        <v>0.69474061676443</v>
       </c>
       <c r="K34">
-        <v>0.14</v>
+        <v>0.18</v>
       </c>
       <c r="L34" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="M34" s="1">
-        <v>4422150.0</v>
+        <v>4426560.0</v>
       </c>
       <c r="N34" s="1">
-        <v>4428545.55</v>
+        <v>4434573.7</v>
       </c>
       <c r="O34" s="1">
-        <v>1.11</v>
+        <v>1.14</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="B35" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="C35" s="1">
         <v>5662000.0</v>
       </c>
       <c r="D35" s="1">
-        <v>98.558</v>
+        <v>98.525</v>
       </c>
       <c r="E35" s="1">
         <v>99.79332179</v>
       </c>
       <c r="F35" t="s">
         <v>8</v>
       </c>
       <c r="G35">
         <v>1.0</v>
       </c>
       <c r="H35" s="1">
         <v>5650297.88</v>
       </c>
       <c r="I35" s="1">
-        <v>-69943.92</v>
+        <v>-71812.38</v>
       </c>
       <c r="J35" s="1">
-        <v>-1.2378802230512</v>
+        <v>-1.2709485681134</v>
       </c>
       <c r="K35">
-        <v>0.61</v>
+        <v>0.78</v>
       </c>
       <c r="L35" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="M35" s="1">
-        <v>5580353.96</v>
+        <v>5578485.5</v>
       </c>
       <c r="N35" s="1">
-        <v>5614797.79</v>
+        <v>5622837.83</v>
       </c>
       <c r="O35" s="1">
-        <v>1.41</v>
+        <v>1.44</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="B36" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="C36" s="1">
         <v>4200000.0</v>
       </c>
       <c r="D36" s="1">
-        <v>98.406</v>
+        <v>98.409</v>
       </c>
       <c r="E36" s="1">
         <v>99.72018738</v>
       </c>
       <c r="F36" t="s">
         <v>8</v>
       </c>
       <c r="G36">
         <v>1.0</v>
       </c>
       <c r="H36" s="1">
         <v>4188247.87</v>
       </c>
       <c r="I36" s="1">
-        <v>-55195.87</v>
+        <v>-55069.87</v>
       </c>
       <c r="J36" s="1">
-        <v>-1.3178749613976</v>
+        <v>-1.3148665434646</v>
       </c>
       <c r="K36">
-        <v>1.38</v>
+        <v>1.52</v>
       </c>
       <c r="L36" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="M36" s="1">
-        <v>4133052.0</v>
+        <v>4133178.0</v>
       </c>
       <c r="N36" s="1">
-        <v>4190873.92</v>
+        <v>4197041.01</v>
       </c>
       <c r="O36" s="1">
-        <v>1.05</v>
+        <v>1.08</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="B37" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="C37" s="1">
         <v>1189000.0</v>
       </c>
       <c r="D37" s="1">
-        <v>98.274</v>
+        <v>98.325</v>
       </c>
       <c r="E37" s="1">
         <v>99.80243902</v>
       </c>
       <c r="F37" t="s">
         <v>8</v>
       </c>
       <c r="G37">
         <v>1.0</v>
       </c>
       <c r="H37" s="1">
         <v>1186651.0</v>
       </c>
       <c r="I37" s="1">
-        <v>-18173.14</v>
+        <v>-17566.75</v>
       </c>
       <c r="J37" s="1">
-        <v>-1.5314646007967</v>
+        <v>-1.4803636452504</v>
       </c>
       <c r="K37">
-        <v>1.0</v>
+        <v>1.15</v>
       </c>
       <c r="L37" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="M37" s="1">
-        <v>1168477.86</v>
+        <v>1169084.25</v>
       </c>
       <c r="N37" s="1">
-        <v>1180397.31</v>
+        <v>1182741.95</v>
       </c>
       <c r="O37" s="1">
         <v>0.3</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="B38" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="C38" s="1">
         <v>1900000.0</v>
       </c>
       <c r="D38" s="1">
-        <v>99.53</v>
+        <v>99.423</v>
       </c>
       <c r="E38" s="1">
         <v>100.10731579</v>
       </c>
       <c r="F38" t="s">
         <v>8</v>
       </c>
       <c r="G38">
         <v>1.0</v>
       </c>
       <c r="H38" s="1">
         <v>1902039.0</v>
       </c>
       <c r="I38" s="1">
-        <v>-10969.0</v>
+        <v>-13002.0</v>
       </c>
       <c r="J38" s="1">
-        <v>-0.57669690263975</v>
+        <v>-0.68358219784137</v>
       </c>
       <c r="K38">
-        <v>2.58</v>
+        <v>2.74</v>
       </c>
       <c r="L38" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="M38" s="1">
-        <v>1891070.0</v>
+        <v>1889037.0</v>
       </c>
       <c r="N38" s="1">
-        <v>1940008.01</v>
+        <v>1941117.82</v>
       </c>
       <c r="O38" s="1">
-        <v>0.49</v>
+        <v>0.5</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="B39" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="C39" s="1">
         <v>2773000.0</v>
       </c>
       <c r="D39" s="1">
-        <v>100.667</v>
+        <v>100.701</v>
       </c>
       <c r="E39" s="1">
         <v>99.67</v>
       </c>
       <c r="F39" t="s">
         <v>8</v>
       </c>
       <c r="G39">
         <v>1.0</v>
       </c>
       <c r="H39" s="1">
         <v>2763849.1</v>
       </c>
       <c r="I39" s="1">
-        <v>27646.81</v>
+        <v>28589.63</v>
       </c>
       <c r="J39" s="1">
-        <v>1.0003009932778</v>
+        <v>1.0344135647637</v>
       </c>
       <c r="K39">
-        <v>0.13</v>
+        <v>0.34</v>
       </c>
       <c r="L39" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="M39" s="1">
-        <v>2791495.91</v>
+        <v>2792438.73</v>
       </c>
       <c r="N39" s="1">
-        <v>2795076.12</v>
+        <v>2801802.35</v>
       </c>
       <c r="O39" s="1">
-        <v>0.7</v>
+        <v>0.72</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="B40" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="C40" s="1">
-        <v>5000000.0</v>
+        <v>4100000.0</v>
       </c>
       <c r="D40" s="1">
-        <v>97.185</v>
+        <v>97.312</v>
       </c>
       <c r="E40" s="1">
-        <v>96.0024946</v>
+        <v>96.00249463</v>
       </c>
       <c r="F40" t="s">
         <v>8</v>
       </c>
       <c r="G40">
         <v>1.0</v>
       </c>
       <c r="H40" s="1">
-        <v>4800124.73</v>
+        <v>3936102.28</v>
       </c>
       <c r="I40" s="1">
-        <v>59125.27</v>
+        <v>53689.72</v>
       </c>
       <c r="J40" s="1">
-        <v>1.2317444509405</v>
+        <v>1.3640326439891</v>
       </c>
       <c r="K40">
-        <v>0.23</v>
+        <v>0.24</v>
       </c>
       <c r="L40" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="M40" s="1">
-        <v>4859250.0</v>
+        <v>3989792.0</v>
       </c>
       <c r="N40" s="1">
-        <v>4870517.12</v>
+        <v>3999620.77</v>
       </c>
       <c r="O40" s="1">
-        <v>1.22</v>
+        <v>1.03</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="B41" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="C41" s="1">
         <v>1900000.0</v>
       </c>
       <c r="D41" s="1">
-        <v>99.243</v>
+        <v>99.25</v>
       </c>
       <c r="E41" s="1">
         <v>100.23363158</v>
       </c>
       <c r="F41" t="s">
         <v>8</v>
       </c>
       <c r="G41">
         <v>1.0</v>
       </c>
       <c r="H41" s="1">
         <v>1904439.0</v>
       </c>
       <c r="I41" s="1">
-        <v>-18822.0</v>
+        <v>-18689.0</v>
       </c>
       <c r="J41" s="1">
-        <v>-0.98832254537951</v>
+        <v>-0.98133886147049</v>
       </c>
       <c r="K41">
-        <v>0.91</v>
+        <v>1.06</v>
       </c>
       <c r="L41" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="M41" s="1">
-        <v>1885617.0</v>
+        <v>1885750.0</v>
       </c>
       <c r="N41" s="1">
-        <v>1902970.77</v>
+        <v>1905973.29</v>
       </c>
       <c r="O41" s="1">
-        <v>0.48</v>
+        <v>0.49</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="B42" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="C42" s="1">
         <v>300000.0</v>
       </c>
       <c r="D42" s="1">
-        <v>97.805</v>
+        <v>97.802</v>
       </c>
       <c r="E42" s="1">
         <v>98.433</v>
       </c>
       <c r="F42" t="s">
         <v>8</v>
       </c>
       <c r="G42">
         <v>1.0</v>
       </c>
       <c r="H42" s="1">
         <v>295299.0</v>
       </c>
       <c r="I42" s="1">
-        <v>-1884.0</v>
+        <v>-1893.0</v>
       </c>
       <c r="J42" s="1">
-        <v>-0.63799741956458</v>
+        <v>-0.64104517793829</v>
       </c>
       <c r="K42">
-        <v>0.23</v>
-[...2 lines deleted...]
-        <v>693.49</v>
+        <v>0.34</v>
+      </c>
+      <c r="L42" t="s">
+        <v>151</v>
       </c>
       <c r="M42" s="1">
-        <v>293415.0</v>
+        <v>293406.0</v>
       </c>
       <c r="N42" s="1">
-        <v>294108.49</v>
+        <v>294423.12</v>
       </c>
       <c r="O42" s="1">
-        <v>0.07</v>
+        <v>0.08</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
-        <v>149</v>
+        <v>152</v>
       </c>
       <c r="B43" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
       <c r="C43" s="1">
-        <v>5700000.0</v>
+        <v>4700000.0</v>
       </c>
       <c r="D43" s="1">
-        <v>98.191</v>
+        <v>98.203</v>
       </c>
       <c r="E43" s="1">
-        <v>99.73340351</v>
+        <v>99.7334034</v>
       </c>
       <c r="F43" t="s">
         <v>8</v>
       </c>
       <c r="G43">
         <v>1.0</v>
       </c>
       <c r="H43" s="1">
-        <v>5684804.0</v>
+        <v>4687469.96</v>
       </c>
       <c r="I43" s="1">
-        <v>-87917.0</v>
+        <v>-71928.96</v>
       </c>
       <c r="J43" s="1">
-        <v>-1.5465264941412</v>
+        <v>-1.534494313858</v>
       </c>
       <c r="K43">
-        <v>1.13</v>
+        <v>1.31</v>
       </c>
       <c r="L43" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="M43" s="1">
-        <v>5596887.0</v>
+        <v>4615541.0</v>
       </c>
       <c r="N43" s="1">
-        <v>5661304.81</v>
+        <v>4677107.78</v>
       </c>
       <c r="O43" s="1">
-        <v>1.42</v>
+        <v>1.2</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="B44" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
       <c r="C44" s="1">
         <v>1500000.0</v>
       </c>
       <c r="D44" s="1">
-        <v>102.181</v>
+        <v>101.981</v>
       </c>
       <c r="E44" s="1">
         <v>103.763</v>
       </c>
       <c r="F44" t="s">
         <v>8</v>
       </c>
       <c r="G44">
         <v>1.0</v>
       </c>
       <c r="H44" s="1">
         <v>1556445.0</v>
       </c>
       <c r="I44" s="1">
-        <v>-23730.0</v>
+        <v>-26730.0</v>
       </c>
       <c r="J44" s="1">
-        <v>-1.5246282393531</v>
+        <v>-1.7173751722676</v>
       </c>
       <c r="K44">
-        <v>3.23</v>
+        <v>3.47</v>
       </c>
       <c r="L44" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="M44" s="1">
-        <v>1532715.0</v>
+        <v>1529715.0</v>
       </c>
       <c r="N44" s="1">
-        <v>1581095.14</v>
+        <v>1581762.95</v>
       </c>
       <c r="O44" s="1">
-        <v>0.4</v>
+        <v>0.41</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="B45" t="s">
-        <v>156</v>
+        <v>159</v>
       </c>
       <c r="C45" s="1">
         <v>2400000.0</v>
       </c>
       <c r="D45" s="1">
-        <v>104.066</v>
+        <v>103.935</v>
       </c>
       <c r="E45" s="1">
         <v>105.746875</v>
       </c>
       <c r="F45" t="s">
         <v>8</v>
       </c>
       <c r="G45">
         <v>1.0</v>
       </c>
       <c r="H45" s="1">
         <v>2537925.0</v>
       </c>
       <c r="I45" s="1">
-        <v>-40341.0</v>
+        <v>-43485.0</v>
       </c>
       <c r="J45" s="1">
-        <v>-1.5895268772718</v>
+        <v>-1.7134076066078</v>
       </c>
       <c r="K45">
-        <v>3.45</v>
+        <v>3.77</v>
       </c>
       <c r="L45" t="s">
-        <v>157</v>
+        <v>160</v>
       </c>
       <c r="M45" s="1">
-        <v>2497584.0</v>
+        <v>2494440.0</v>
       </c>
       <c r="N45" s="1">
-        <v>2580400.44</v>
+        <v>2584850.96</v>
       </c>
       <c r="O45" s="1">
-        <v>0.65</v>
+        <v>0.66</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
-        <v>158</v>
+        <v>161</v>
       </c>
       <c r="B46" t="s">
-        <v>159</v>
+        <v>162</v>
       </c>
       <c r="C46" s="1">
         <v>1700000.0</v>
       </c>
       <c r="D46" s="1">
-        <v>95.836</v>
+        <v>95.887</v>
       </c>
       <c r="E46" s="1">
         <v>96.33935294</v>
       </c>
       <c r="F46" t="s">
         <v>8</v>
       </c>
       <c r="G46">
         <v>1.0</v>
       </c>
       <c r="H46" s="1">
         <v>1637769.0</v>
       </c>
       <c r="I46" s="1">
-        <v>-8557.0</v>
+        <v>-7690.0</v>
       </c>
       <c r="J46" s="1">
-        <v>-0.52247905534908</v>
+        <v>-0.46954118682183</v>
       </c>
       <c r="K46">
-        <v>1.05</v>
+        <v>1.12</v>
       </c>
       <c r="L46" t="s">
-        <v>160</v>
+        <v>163</v>
       </c>
       <c r="M46" s="1">
-        <v>1629212.0</v>
+        <v>1630079.0</v>
       </c>
       <c r="N46" s="1">
-        <v>1647085.29</v>
+        <v>1649174.89</v>
       </c>
       <c r="O46" s="1">
-        <v>0.41</v>
+        <v>0.42</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
-        <v>161</v>
+        <v>164</v>
       </c>
       <c r="B47" t="s">
-        <v>162</v>
+        <v>165</v>
       </c>
       <c r="C47" s="1">
         <v>2900000.0</v>
       </c>
       <c r="D47" s="1">
-        <v>106.814</v>
+        <v>106.635</v>
       </c>
       <c r="E47" s="1">
         <v>109.3219769</v>
       </c>
       <c r="F47" t="s">
         <v>8</v>
       </c>
       <c r="G47">
         <v>1.0</v>
       </c>
       <c r="H47" s="1">
         <v>3170337.33</v>
       </c>
       <c r="I47" s="1">
-        <v>-72731.33</v>
+        <v>-77922.33</v>
       </c>
       <c r="J47" s="1">
-        <v>-2.294119597677</v>
+        <v>-2.4578561171596</v>
       </c>
       <c r="K47">
-        <v>0.74</v>
+        <v>1.08</v>
       </c>
       <c r="L47" t="s">
-        <v>163</v>
+        <v>166</v>
       </c>
       <c r="M47" s="1">
-        <v>3097606.0</v>
+        <v>3092415.0</v>
       </c>
       <c r="N47" s="1">
-        <v>3119058.05</v>
+        <v>3123878.01</v>
       </c>
       <c r="O47" s="1">
-        <v>0.78</v>
+        <v>0.8</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
-        <v>164</v>
+        <v>167</v>
       </c>
       <c r="B48" t="s">
-        <v>165</v>
+        <v>168</v>
       </c>
       <c r="C48" s="1">
-        <v>2300000.0</v>
+        <v>1425000.0</v>
       </c>
       <c r="D48" s="1">
-        <v>100.337</v>
+        <v>99.864</v>
       </c>
       <c r="E48" s="1">
-        <v>100.0</v>
+        <v>99.934</v>
       </c>
       <c r="F48" t="s">
         <v>8</v>
       </c>
       <c r="G48">
         <v>1.0</v>
       </c>
       <c r="H48" s="1">
-        <v>2300000.0</v>
+        <v>1424059.5</v>
       </c>
       <c r="I48" s="1">
-        <v>7751.0</v>
+        <v>-997.5</v>
       </c>
       <c r="J48" s="1">
-        <v>0.337</v>
+        <v>-0.070046230512138</v>
       </c>
       <c r="K48">
-        <v>0.12</v>
-[...2 lines deleted...]
-        <v>166</v>
+        <v>0.05</v>
+      </c>
+      <c r="L48">
+        <v>761.3</v>
       </c>
       <c r="M48" s="1">
-        <v>2307751.0</v>
+        <v>1423062.0</v>
       </c>
       <c r="N48" s="1">
-        <v>2310519.0</v>
+        <v>1423823.3</v>
       </c>
       <c r="O48" s="1">
-        <v>0.58</v>
+        <v>0.37</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
-        <v>167</v>
+        <v>169</v>
       </c>
       <c r="B49" t="s">
-        <v>168</v>
+        <v>170</v>
       </c>
       <c r="C49" s="1">
-        <v>5700000.0</v>
+        <v>2300000.0</v>
       </c>
       <c r="D49" s="1">
-        <v>98.641</v>
+        <v>100.187</v>
       </c>
       <c r="E49" s="1">
-        <v>98.12584211</v>
+        <v>100.0</v>
       </c>
       <c r="F49" t="s">
         <v>8</v>
       </c>
       <c r="G49">
         <v>1.0</v>
       </c>
       <c r="H49" s="1">
-        <v>5593173.0</v>
+        <v>2300000.0</v>
       </c>
       <c r="I49" s="1">
-        <v>29364.0</v>
+        <v>4301.0</v>
       </c>
       <c r="J49" s="1">
-        <v>0.52499717065787</v>
+        <v>0.187</v>
       </c>
       <c r="K49">
-        <v>0.33</v>
+        <v>0.31</v>
       </c>
       <c r="L49" t="s">
-        <v>169</v>
+        <v>171</v>
       </c>
       <c r="M49" s="1">
-        <v>5622537.0</v>
+        <v>2304301.0</v>
       </c>
       <c r="N49" s="1">
-        <v>5641120.56</v>
+        <v>2311540.39</v>
       </c>
       <c r="O49" s="1">
-        <v>1.41</v>
+        <v>0.59</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
-        <v>170</v>
+        <v>172</v>
       </c>
       <c r="B50" t="s">
-        <v>171</v>
+        <v>173</v>
       </c>
       <c r="C50" s="1">
-        <v>4700000.0</v>
+        <v>5700000.0</v>
       </c>
       <c r="D50" s="1">
-        <v>91.333</v>
+        <v>98.649</v>
       </c>
       <c r="E50" s="1">
-        <v>91.69810638</v>
+        <v>98.12584211</v>
       </c>
       <c r="F50" t="s">
         <v>8</v>
       </c>
       <c r="G50">
         <v>1.0</v>
       </c>
       <c r="H50" s="1">
-        <v>4309811.0</v>
+        <v>5593173.0</v>
       </c>
       <c r="I50" s="1">
-        <v>-17160.0</v>
+        <v>29820.0</v>
       </c>
       <c r="J50" s="1">
-        <v>-0.3981613114821</v>
+        <v>0.5331499669329</v>
       </c>
       <c r="K50">
-        <v>0.22</v>
+        <v>0.38</v>
       </c>
       <c r="L50" t="s">
-        <v>172</v>
+        <v>174</v>
       </c>
       <c r="M50" s="1">
-        <v>4292651.0</v>
+        <v>5622993.0</v>
       </c>
       <c r="N50" s="1">
-        <v>4302791.41</v>
+        <v>5644856.01</v>
       </c>
       <c r="O50" s="1">
-        <v>1.08</v>
+        <v>1.45</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
-        <v>173</v>
+        <v>175</v>
       </c>
       <c r="B51" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="C51" s="1">
-        <v>3200000.0</v>
+        <v>4700000.0</v>
       </c>
       <c r="D51" s="1">
-        <v>99.193</v>
+        <v>91.398</v>
       </c>
       <c r="E51" s="1">
-        <v>100.2644475</v>
+        <v>91.69810638</v>
       </c>
       <c r="F51" t="s">
         <v>8</v>
       </c>
       <c r="G51">
         <v>1.0</v>
       </c>
       <c r="H51" s="1">
-        <v>3208462.32</v>
+        <v>4309811.0</v>
       </c>
       <c r="I51" s="1">
-        <v>-34286.32</v>
+        <v>-14105.0</v>
       </c>
       <c r="J51" s="1">
-        <v>-1.068621557008</v>
+        <v>-0.327276532544</v>
       </c>
       <c r="K51">
-        <v>2.48</v>
+        <v>0.24</v>
       </c>
       <c r="L51" t="s">
-        <v>175</v>
+        <v>177</v>
       </c>
       <c r="M51" s="1">
-        <v>3174176.0</v>
+        <v>4295706.0</v>
       </c>
       <c r="N51" s="1">
-        <v>3253606.14</v>
+        <v>4306860.45</v>
       </c>
       <c r="O51" s="1">
-        <v>0.82</v>
+        <v>1.1</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
-        <v>176</v>
+        <v>178</v>
       </c>
       <c r="B52" t="s">
-        <v>177</v>
+        <v>179</v>
       </c>
       <c r="C52" s="1">
-        <v>1800000.0</v>
+        <v>3200000.0</v>
       </c>
       <c r="D52" s="1">
-        <v>108.003</v>
+        <v>99.111</v>
       </c>
       <c r="E52" s="1">
-        <v>109.72188889</v>
+        <v>100.2644475</v>
       </c>
       <c r="F52" t="s">
         <v>8</v>
       </c>
       <c r="G52">
         <v>1.0</v>
       </c>
       <c r="H52" s="1">
-        <v>1974994.0</v>
+        <v>3208462.32</v>
       </c>
       <c r="I52" s="1">
-        <v>-30940.0</v>
+        <v>-36910.32</v>
       </c>
       <c r="J52" s="1">
-        <v>-1.5665870377328</v>
+        <v>-1.1504052819919</v>
       </c>
       <c r="K52">
-        <v>9.56</v>
+        <v>2.65</v>
       </c>
       <c r="L52" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="M52" s="1">
-        <v>1944054.0</v>
+        <v>3171552.0</v>
       </c>
       <c r="N52" s="1">
-        <v>2116163.59</v>
+        <v>3256505.42</v>
       </c>
       <c r="O52" s="1">
-        <v>0.53</v>
+        <v>0.84</v>
       </c>
       <c r="P52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
-        <v>179</v>
+        <v>181</v>
       </c>
       <c r="B53" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="C53" s="1">
-        <v>3652000.0</v>
+        <v>1800000.0</v>
       </c>
       <c r="D53" s="1">
-        <v>94.822</v>
+        <v>108.035</v>
       </c>
       <c r="E53" s="1">
-        <v>94.93111583</v>
+        <v>109.72188889</v>
       </c>
       <c r="F53" t="s">
         <v>8</v>
       </c>
       <c r="G53">
         <v>1.0</v>
       </c>
       <c r="H53" s="1">
-        <v>3466884.35</v>
+        <v>1974994.0</v>
       </c>
       <c r="I53" s="1">
-        <v>-3984.91</v>
+        <v>-30364.0</v>
       </c>
       <c r="J53" s="1">
-        <v>-0.11494210933226</v>
+        <v>-1.5374223921693</v>
       </c>
       <c r="K53">
-        <v>0.03</v>
+        <v>0.14</v>
       </c>
       <c r="L53" t="s">
-        <v>181</v>
+        <v>183</v>
       </c>
       <c r="M53" s="1">
-        <v>3462899.44</v>
+        <v>1944630.0</v>
       </c>
       <c r="N53" s="1">
-        <v>3464150.12</v>
+        <v>1947095.75</v>
       </c>
       <c r="O53" s="1">
-        <v>0.87</v>
+        <v>0.5</v>
       </c>
       <c r="P53">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
-        <v>182</v>
+        <v>184</v>
       </c>
       <c r="B54" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
       <c r="C54" s="1">
-        <v>2300000.0</v>
+        <v>3652000.0</v>
       </c>
       <c r="D54" s="1">
-        <v>98.922</v>
+        <v>94.84</v>
       </c>
       <c r="E54" s="1">
-        <v>98.55887522</v>
+        <v>94.93111583</v>
       </c>
       <c r="F54" t="s">
         <v>8</v>
       </c>
       <c r="G54">
         <v>1.0</v>
       </c>
       <c r="H54" s="1">
-        <v>2266854.13</v>
+        <v>3466884.35</v>
       </c>
       <c r="I54" s="1">
-        <v>8351.87</v>
+        <v>-3327.55</v>
       </c>
       <c r="J54" s="1">
-        <v>0.36843438179236</v>
+        <v>-0.095980992270481</v>
       </c>
       <c r="K54">
-        <v>1.62</v>
+        <v>0.05</v>
       </c>
       <c r="L54" t="s">
-        <v>184</v>
+        <v>186</v>
       </c>
       <c r="M54" s="1">
-        <v>2275206.0</v>
+        <v>3463556.8</v>
       </c>
       <c r="N54" s="1">
-        <v>2312478.6</v>
+        <v>3465332.77</v>
       </c>
       <c r="O54" s="1">
-        <v>0.58</v>
+        <v>0.89</v>
       </c>
       <c r="P54">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
       <c r="B55" t="s">
-        <v>186</v>
+        <v>188</v>
       </c>
       <c r="C55" s="1">
         <v>7450000.0</v>
       </c>
       <c r="D55" s="1">
-        <v>99.304</v>
+        <v>99.24</v>
       </c>
       <c r="E55" s="1">
         <v>100.12552698</v>
       </c>
       <c r="F55" t="s">
         <v>8</v>
       </c>
       <c r="G55">
         <v>1.0</v>
       </c>
       <c r="H55" s="1">
         <v>7459351.76</v>
       </c>
       <c r="I55" s="1">
-        <v>-61203.76</v>
+        <v>-65971.76</v>
       </c>
       <c r="J55" s="1">
-        <v>-0.8204970347182</v>
+        <v>-0.8844167981696</v>
       </c>
       <c r="K55">
-        <v>0.35</v>
+        <v>0.5</v>
       </c>
       <c r="L55" t="s">
-        <v>187</v>
+        <v>189</v>
       </c>
       <c r="M55" s="1">
-        <v>7398148.0</v>
+        <v>7393380.0</v>
       </c>
       <c r="N55" s="1">
-        <v>7424401.6</v>
+        <v>7430885.14</v>
       </c>
       <c r="O55" s="1">
-        <v>1.86</v>
+        <v>1.91</v>
       </c>
       <c r="P55">
         <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="s">
-        <v>188</v>
+        <v>190</v>
       </c>
       <c r="B56" t="s">
-        <v>189</v>
+        <v>191</v>
       </c>
       <c r="C56" s="1">
         <v>5700000.0</v>
       </c>
       <c r="D56" s="1">
-        <v>100.92</v>
+        <v>100.802</v>
       </c>
       <c r="E56" s="1">
         <v>102.59867877</v>
       </c>
       <c r="F56" t="s">
         <v>8</v>
       </c>
       <c r="G56">
         <v>1.0</v>
       </c>
       <c r="H56" s="1">
         <v>5848124.69</v>
       </c>
       <c r="I56" s="1">
-        <v>-95684.69</v>
+        <v>-102410.69</v>
       </c>
       <c r="J56" s="1">
-        <v>-1.6361602235263</v>
+        <v>-1.7511714511682</v>
       </c>
       <c r="K56">
-        <v>1.91</v>
+        <v>2.11</v>
       </c>
       <c r="L56" t="s">
-        <v>190</v>
+        <v>192</v>
       </c>
       <c r="M56" s="1">
-        <v>5752440.0</v>
+        <v>5745714.0</v>
       </c>
       <c r="N56" s="1">
-        <v>5861208.49</v>
+        <v>5865960.58</v>
       </c>
       <c r="O56" s="1">
-        <v>1.47</v>
+        <v>1.5</v>
       </c>
       <c r="P56">
         <v>1</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" t="s">
-        <v>191</v>
+        <v>193</v>
       </c>
       <c r="B57" t="s">
-        <v>192</v>
+        <v>194</v>
       </c>
       <c r="C57" s="1">
         <v>3000000.0</v>
       </c>
       <c r="D57" s="1">
-        <v>96.405</v>
+        <v>96.548</v>
       </c>
       <c r="E57" s="1">
         <v>96.58793333</v>
       </c>
       <c r="F57" t="s">
         <v>8</v>
       </c>
       <c r="G57">
         <v>1.0</v>
       </c>
       <c r="H57" s="1">
         <v>2897638.0</v>
       </c>
       <c r="I57" s="1">
-        <v>-5488.0</v>
+        <v>-1198.0</v>
       </c>
       <c r="J57" s="1">
-        <v>-0.1893956387927</v>
+        <v>-0.041344018818086</v>
       </c>
       <c r="K57">
-        <v>0.36</v>
+        <v>0.41</v>
       </c>
       <c r="L57" t="s">
-        <v>193</v>
+        <v>195</v>
       </c>
       <c r="M57" s="1">
-        <v>2892150.0</v>
+        <v>2896440.0</v>
       </c>
       <c r="N57" s="1">
-        <v>2902937.67</v>
+        <v>2908737.95</v>
       </c>
       <c r="O57" s="1">
-        <v>0.73</v>
+        <v>0.75</v>
       </c>
       <c r="P57">
         <v>1</v>
       </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58" t="s">
-        <v>194</v>
+        <v>196</v>
       </c>
       <c r="B58" t="s">
-        <v>195</v>
+        <v>197</v>
       </c>
       <c r="C58" s="1">
         <v>4700000.0</v>
       </c>
       <c r="D58" s="1">
-        <v>90.778</v>
+        <v>90.859</v>
       </c>
       <c r="E58" s="1">
         <v>91.37542553</v>
       </c>
       <c r="F58" t="s">
         <v>8</v>
       </c>
       <c r="G58">
         <v>1.0</v>
       </c>
       <c r="H58" s="1">
         <v>4294645.0</v>
       </c>
       <c r="I58" s="1">
-        <v>-28079.0</v>
+        <v>-24272.0</v>
       </c>
       <c r="J58" s="1">
-        <v>-0.65381422678708</v>
+        <v>-0.56516894877225</v>
       </c>
       <c r="K58">
-        <v>0.14</v>
+        <v>0.16</v>
       </c>
       <c r="L58" t="s">
-        <v>196</v>
+        <v>198</v>
       </c>
       <c r="M58" s="1">
-        <v>4266566.0</v>
+        <v>4270373.0</v>
       </c>
       <c r="N58" s="1">
-        <v>4273358.47</v>
+        <v>4277841.49</v>
       </c>
       <c r="O58" s="1">
-        <v>1.07</v>
+        <v>1.1</v>
       </c>
       <c r="P58">
         <v>1</v>
       </c>
     </row>
     <row r="59" spans="1:16">
       <c r="A59" t="s">
-        <v>197</v>
+        <v>199</v>
       </c>
       <c r="B59" t="s">
-        <v>198</v>
+        <v>200</v>
       </c>
       <c r="C59" s="1">
         <v>1400000.0</v>
       </c>
       <c r="D59" s="1">
-        <v>100.727</v>
+        <v>100.922</v>
       </c>
       <c r="E59" s="1">
         <v>100.539</v>
       </c>
       <c r="F59" t="s">
         <v>8</v>
       </c>
       <c r="G59">
         <v>1.0</v>
       </c>
       <c r="H59" s="1">
         <v>1407546.0</v>
       </c>
       <c r="I59" s="1">
-        <v>2632.0</v>
+        <v>5362.0</v>
       </c>
       <c r="J59" s="1">
-        <v>0.18699211251355</v>
+        <v>0.38094669730154</v>
       </c>
       <c r="K59">
-        <v>2.21</v>
+        <v>2.44</v>
       </c>
       <c r="L59" t="s">
-        <v>199</v>
+        <v>201</v>
       </c>
       <c r="M59" s="1">
-        <v>1410178.0</v>
+        <v>1412908.0</v>
       </c>
       <c r="N59" s="1">
-        <v>1441169.78</v>
+        <v>1447121.7</v>
       </c>
       <c r="O59" s="1">
-        <v>0.36</v>
+        <v>0.37</v>
       </c>
       <c r="P59">
         <v>1</v>
       </c>
     </row>
     <row r="60" spans="1:16">
       <c r="A60" t="s">
-        <v>200</v>
+        <v>202</v>
       </c>
       <c r="B60" t="s">
-        <v>201</v>
+        <v>203</v>
       </c>
       <c r="C60" s="1">
         <v>2211000.0</v>
       </c>
       <c r="D60" s="1">
-        <v>99.367</v>
+        <v>99.52</v>
       </c>
       <c r="E60" s="1">
         <v>100.1729412</v>
       </c>
       <c r="F60" t="s">
         <v>8</v>
       </c>
       <c r="G60">
         <v>1.0</v>
       </c>
       <c r="H60" s="1">
         <v>2214823.73</v>
       </c>
       <c r="I60" s="1">
-        <v>-17819.36</v>
+        <v>-14436.53</v>
       </c>
       <c r="J60" s="1">
-        <v>-0.80454980496349</v>
+        <v>-0.65181394819171</v>
       </c>
       <c r="K60">
-        <v>2.21</v>
+        <v>2.38</v>
       </c>
       <c r="L60" t="s">
-        <v>202</v>
+        <v>204</v>
       </c>
       <c r="M60" s="1">
-        <v>2197004.37</v>
+        <v>2200387.2</v>
       </c>
       <c r="N60" s="1">
-        <v>2245941.67</v>
+        <v>2252981.74</v>
       </c>
       <c r="O60" s="1">
-        <v>0.56</v>
+        <v>0.58</v>
       </c>
       <c r="P60">
         <v>1</v>
       </c>
     </row>
     <row r="61" spans="1:16">
       <c r="A61" t="s">
-        <v>203</v>
+        <v>205</v>
       </c>
       <c r="B61" t="s">
-        <v>204</v>
+        <v>206</v>
       </c>
       <c r="C61" s="1">
         <v>4200000.0</v>
       </c>
       <c r="D61" s="1">
-        <v>100.068</v>
+        <v>100.041</v>
       </c>
       <c r="E61" s="1">
         <v>101.02184238</v>
       </c>
       <c r="F61" t="s">
         <v>8</v>
       </c>
       <c r="G61">
         <v>1.0</v>
       </c>
       <c r="H61" s="1">
         <v>4242917.38</v>
       </c>
       <c r="I61" s="1">
-        <v>-40061.38</v>
+        <v>-41195.38</v>
       </c>
       <c r="J61" s="1">
-        <v>-0.94419420441319</v>
+        <v>-0.97092109769057</v>
       </c>
       <c r="K61">
-        <v>1.5</v>
+        <v>1.68</v>
       </c>
       <c r="L61" t="s">
-        <v>205</v>
+        <v>207</v>
       </c>
       <c r="M61" s="1">
-        <v>4202856.0</v>
+        <v>4201722.0</v>
       </c>
       <c r="N61" s="1">
-        <v>4265838.74</v>
+        <v>4272135.29</v>
       </c>
       <c r="O61" s="1">
-        <v>1.07</v>
+        <v>1.1</v>
       </c>
       <c r="P61">
         <v>1</v>
       </c>
     </row>
     <row r="62" spans="1:16">
       <c r="A62" t="s">
-        <v>206</v>
+        <v>208</v>
       </c>
       <c r="B62" t="s">
-        <v>207</v>
+        <v>209</v>
       </c>
       <c r="C62" s="1">
         <v>2844000.0</v>
       </c>
       <c r="D62" s="1">
-        <v>98.735</v>
+        <v>98.755</v>
       </c>
       <c r="E62" s="1">
         <v>99.70908474</v>
       </c>
       <c r="F62" t="s">
         <v>8</v>
       </c>
       <c r="G62">
         <v>1.0</v>
       </c>
       <c r="H62" s="1">
         <v>2835726.37</v>
       </c>
       <c r="I62" s="1">
-        <v>-27702.97</v>
+        <v>-27134.17</v>
       </c>
       <c r="J62" s="1">
-        <v>-0.97692676885464</v>
+        <v>-0.95686841604537</v>
       </c>
       <c r="K62">
-        <v>1.0</v>
+        <v>1.15</v>
       </c>
       <c r="L62" t="s">
-        <v>208</v>
+        <v>210</v>
       </c>
       <c r="M62" s="1">
-        <v>2808023.4</v>
+        <v>2808592.2</v>
       </c>
       <c r="N62" s="1">
-        <v>2836453.66</v>
+        <v>2841317.68</v>
       </c>
       <c r="O62" s="1">
-        <v>0.71</v>
+        <v>0.73</v>
       </c>
       <c r="P62">
         <v>1</v>
       </c>
     </row>
     <row r="63" spans="1:16">
       <c r="A63" t="s">
-        <v>209</v>
+        <v>211</v>
       </c>
       <c r="B63" t="s">
-        <v>210</v>
+        <v>212</v>
       </c>
       <c r="C63" s="1">
         <v>2840000.0</v>
       </c>
       <c r="D63" s="1">
-        <v>98.364</v>
+        <v>98.248</v>
       </c>
       <c r="E63" s="1">
         <v>99.80130986</v>
       </c>
       <c r="F63" t="s">
         <v>8</v>
       </c>
       <c r="G63">
         <v>1.0</v>
       </c>
       <c r="H63" s="1">
         <v>2834357.2</v>
       </c>
       <c r="I63" s="1">
-        <v>-40819.6</v>
+        <v>-44114.0</v>
       </c>
       <c r="J63" s="1">
-        <v>-1.440171337614</v>
+        <v>-1.5564022770313</v>
       </c>
       <c r="K63">
-        <v>0.51</v>
+        <v>0.7</v>
       </c>
       <c r="L63" t="s">
-        <v>211</v>
+        <v>213</v>
       </c>
       <c r="M63" s="1">
-        <v>2793537.6</v>
+        <v>2790243.2</v>
       </c>
       <c r="N63" s="1">
-        <v>2807938.35</v>
+        <v>2810044.22</v>
       </c>
       <c r="O63" s="1">
-        <v>0.7</v>
+        <v>0.72</v>
       </c>
       <c r="P63">
         <v>1</v>
       </c>
     </row>
     <row r="64" spans="1:16">
       <c r="A64" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
       <c r="B64" t="s">
-        <v>213</v>
+        <v>215</v>
       </c>
       <c r="C64" s="1">
-        <v>3403000.0</v>
+        <v>1903000.0</v>
       </c>
       <c r="D64" s="1">
-        <v>98.86</v>
+        <v>98.774</v>
       </c>
       <c r="E64" s="1">
-        <v>100.14639524</v>
+        <v>100.14639517</v>
       </c>
       <c r="F64" t="s">
         <v>8</v>
       </c>
       <c r="G64">
         <v>1.0</v>
       </c>
       <c r="H64" s="1">
-        <v>3407981.83</v>
+        <v>1905785.9</v>
       </c>
       <c r="I64" s="1">
-        <v>-43776.03</v>
+        <v>-26116.68</v>
       </c>
       <c r="J64" s="1">
-        <v>-1.2845147710192</v>
+        <v>-1.3703889823091</v>
       </c>
       <c r="K64">
-        <v>1.71</v>
+        <v>1.87</v>
       </c>
       <c r="L64" t="s">
-        <v>214</v>
+        <v>216</v>
       </c>
       <c r="M64" s="1">
-        <v>3364205.8</v>
+        <v>1879669.22</v>
       </c>
       <c r="N64" s="1">
-        <v>3422371.46</v>
+        <v>1915343.95</v>
       </c>
       <c r="O64" s="1">
-        <v>0.86</v>
+        <v>0.49</v>
       </c>
       <c r="P64">
         <v>1</v>
       </c>
     </row>
     <row r="65" spans="1:16">
       <c r="A65" t="s">
-        <v>215</v>
+        <v>217</v>
       </c>
       <c r="B65" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
       <c r="C65" s="1">
         <v>2200000.0</v>
       </c>
       <c r="D65" s="1">
-        <v>94.102</v>
+        <v>94.009</v>
       </c>
       <c r="E65" s="1">
         <v>94.38638591</v>
       </c>
       <c r="F65" t="s">
         <v>8</v>
       </c>
       <c r="G65">
         <v>1.0</v>
       </c>
       <c r="H65" s="1">
         <v>2076500.49</v>
       </c>
       <c r="I65" s="1">
-        <v>-6256.49</v>
+        <v>-8302.49</v>
       </c>
       <c r="J65" s="1">
-        <v>-0.30129971219029</v>
+        <v>-0.39983087121737</v>
       </c>
       <c r="K65">
-        <v>0.36</v>
+        <v>0.4</v>
       </c>
       <c r="L65" t="s">
-        <v>217</v>
+        <v>219</v>
       </c>
       <c r="M65" s="1">
-        <v>2070244.0</v>
+        <v>2068198.0</v>
       </c>
       <c r="N65" s="1">
-        <v>2078154.96</v>
+        <v>2076900.05</v>
       </c>
       <c r="O65" s="1">
-        <v>0.52</v>
+        <v>0.53</v>
       </c>
       <c r="P65">
         <v>1</v>
       </c>
     </row>
     <row r="66" spans="1:16">
       <c r="A66" t="s">
-        <v>218</v>
+        <v>220</v>
       </c>
       <c r="B66" t="s">
-        <v>219</v>
+        <v>221</v>
       </c>
       <c r="C66" s="1">
         <v>3500000.0</v>
       </c>
       <c r="D66" s="1">
-        <v>104.047</v>
+        <v>103.944</v>
       </c>
       <c r="E66" s="1">
         <v>105.45008571</v>
       </c>
       <c r="F66" t="s">
         <v>8</v>
       </c>
       <c r="G66">
         <v>1.0</v>
       </c>
       <c r="H66" s="1">
         <v>3690753.0</v>
       </c>
       <c r="I66" s="1">
-        <v>-49108.0</v>
+        <v>-52713.0</v>
       </c>
       <c r="J66" s="1">
-        <v>-1.3305685858685</v>
+        <v>-1.4282451304652</v>
       </c>
       <c r="K66">
-        <v>2.6</v>
+        <v>2.96</v>
       </c>
       <c r="L66" t="s">
-        <v>220</v>
+        <v>222</v>
       </c>
       <c r="M66" s="1">
-        <v>3641645.0</v>
+        <v>3638040.0</v>
       </c>
       <c r="N66" s="1">
-        <v>3732571.74</v>
+        <v>3741781.92</v>
       </c>
       <c r="O66" s="1">
-        <v>0.94</v>
+        <v>0.96</v>
       </c>
       <c r="P66">
         <v>1</v>
       </c>
     </row>
     <row r="67" spans="1:16">
       <c r="A67" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="B67" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="C67" s="1">
         <v>2732000.0</v>
       </c>
       <c r="D67" s="1">
-        <v>102.187</v>
+        <v>102.177</v>
       </c>
       <c r="E67" s="1">
         <v>104.27937592</v>
       </c>
       <c r="F67" t="s">
         <v>8</v>
       </c>
       <c r="G67">
         <v>1.0</v>
       </c>
       <c r="H67" s="1">
         <v>2848912.55</v>
       </c>
       <c r="I67" s="1">
-        <v>-57163.71</v>
+        <v>-57436.91</v>
       </c>
       <c r="J67" s="1">
-        <v>-2.0065098172283</v>
+        <v>-2.016099441171</v>
       </c>
       <c r="K67">
-        <v>0.29</v>
+        <v>0.55</v>
       </c>
       <c r="L67" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
       <c r="M67" s="1">
-        <v>2791748.84</v>
+        <v>2791475.64</v>
       </c>
       <c r="N67" s="1">
-        <v>2799666.18</v>
+        <v>2806621.85</v>
       </c>
       <c r="O67" s="1">
-        <v>0.7</v>
+        <v>0.72</v>
       </c>
       <c r="P67">
         <v>1</v>
       </c>
     </row>
     <row r="68" spans="1:16">
       <c r="A68" t="s">
-        <v>224</v>
+        <v>226</v>
       </c>
       <c r="B68" t="s">
-        <v>225</v>
+        <v>227</v>
       </c>
       <c r="C68" s="1">
         <v>1500000.0</v>
       </c>
       <c r="D68" s="1">
-        <v>102.479</v>
+        <v>102.167</v>
       </c>
       <c r="E68" s="1">
         <v>103.8554</v>
       </c>
       <c r="F68" t="s">
         <v>8</v>
       </c>
       <c r="G68">
         <v>1.0</v>
       </c>
       <c r="H68" s="1">
         <v>1557831.0</v>
       </c>
       <c r="I68" s="1">
-        <v>-20646.0</v>
+        <v>-25326.0</v>
       </c>
       <c r="J68" s="1">
-        <v>-1.3253042210612</v>
+        <v>-1.6257219172041</v>
       </c>
       <c r="K68">
-        <v>3.51</v>
+        <v>3.79</v>
       </c>
       <c r="L68" t="s">
-        <v>226</v>
+        <v>228</v>
       </c>
       <c r="M68" s="1">
-        <v>1537185.0</v>
+        <v>1532505.0</v>
       </c>
       <c r="N68" s="1">
-        <v>1589875.07</v>
+        <v>1589402.26</v>
       </c>
       <c r="O68" s="1">
-        <v>0.4</v>
+        <v>0.41</v>
       </c>
       <c r="P68">
         <v>1</v>
       </c>
     </row>
     <row r="69" spans="1:16">
       <c r="A69" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
       <c r="B69" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="C69" s="1">
         <v>5500000.0</v>
       </c>
       <c r="D69" s="1">
-        <v>96.469</v>
+        <v>96.703</v>
       </c>
       <c r="E69" s="1">
         <v>97.55072436</v>
       </c>
       <c r="F69" t="s">
         <v>8</v>
       </c>
       <c r="G69">
         <v>1.0</v>
       </c>
       <c r="H69" s="1">
         <v>5365289.84</v>
       </c>
       <c r="I69" s="1">
-        <v>-59494.84</v>
+        <v>-46624.84</v>
       </c>
       <c r="J69" s="1">
-        <v>-1.1088839890148</v>
+        <v>-0.86900878406226</v>
       </c>
       <c r="K69">
-        <v>0.2</v>
+        <v>0.29</v>
       </c>
       <c r="L69" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="M69" s="1">
-        <v>5305795.0</v>
+        <v>5318665.0</v>
       </c>
       <c r="N69" s="1">
-        <v>5316813.84</v>
+        <v>5334825.96</v>
       </c>
       <c r="O69" s="1">
-        <v>1.33</v>
+        <v>1.37</v>
       </c>
       <c r="P69">
         <v>1</v>
       </c>
     </row>
     <row r="70" spans="1:16">
       <c r="A70" t="s">
-        <v>230</v>
+        <v>232</v>
       </c>
       <c r="B70" t="s">
-        <v>231</v>
+        <v>233</v>
       </c>
       <c r="C70" s="1">
         <v>3211000.0</v>
       </c>
       <c r="D70" s="1">
-        <v>97.899</v>
+        <v>97.885</v>
       </c>
       <c r="E70" s="1">
         <v>99.71130178</v>
       </c>
       <c r="F70" t="s">
         <v>8</v>
       </c>
       <c r="G70">
         <v>1.0</v>
       </c>
       <c r="H70" s="1">
         <v>3201729.9</v>
       </c>
       <c r="I70" s="1">
-        <v>-58193.01</v>
+        <v>-58642.55</v>
       </c>
       <c r="J70" s="1">
-        <v>-1.8175490068666</v>
+        <v>-1.8315895416412</v>
       </c>
       <c r="K70">
-        <v>1.74</v>
+        <v>1.92</v>
       </c>
       <c r="L70" t="s">
-        <v>232</v>
+        <v>234</v>
       </c>
       <c r="M70" s="1">
-        <v>3143536.89</v>
+        <v>3143087.35</v>
       </c>
       <c r="N70" s="1">
-        <v>3199289.53</v>
+        <v>3204844.12</v>
       </c>
       <c r="O70" s="1">
-        <v>0.8</v>
+        <v>0.82</v>
       </c>
       <c r="P70">
         <v>1</v>
       </c>
     </row>
     <row r="71" spans="1:16">
       <c r="A71" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
       <c r="B71" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="C71" s="1">
         <v>4300000.0</v>
       </c>
       <c r="D71" s="1">
-        <v>95.272</v>
+        <v>95.064</v>
       </c>
       <c r="E71" s="1">
         <v>93.87385581</v>
       </c>
       <c r="F71" t="s">
         <v>8</v>
       </c>
       <c r="G71">
         <v>1.0</v>
       </c>
       <c r="H71" s="1">
         <v>4036575.8</v>
       </c>
       <c r="I71" s="1">
-        <v>60120.2</v>
+        <v>51176.2</v>
       </c>
       <c r="J71" s="1">
-        <v>1.4893861277175</v>
+        <v>1.2678121887368</v>
       </c>
       <c r="K71">
-        <v>0.78</v>
+        <v>0.87</v>
       </c>
       <c r="L71" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="M71" s="1">
-        <v>4096696.0</v>
+        <v>4087752.0</v>
       </c>
       <c r="N71" s="1">
-        <v>4130197.71</v>
+        <v>4125273.92</v>
       </c>
       <c r="O71" s="1">
-        <v>1.04</v>
+        <v>1.06</v>
       </c>
       <c r="P71">
         <v>1</v>
       </c>
     </row>
     <row r="72" spans="1:16">
       <c r="A72" t="s">
-        <v>236</v>
+        <v>238</v>
       </c>
       <c r="B72" t="s">
-        <v>237</v>
+        <v>239</v>
       </c>
       <c r="C72" s="1">
         <v>800000.0</v>
       </c>
       <c r="D72" s="1">
-        <v>101.021</v>
+        <v>100.945</v>
       </c>
       <c r="E72" s="1">
         <v>102.16775</v>
       </c>
       <c r="F72" t="s">
         <v>8</v>
       </c>
       <c r="G72">
         <v>1.0</v>
       </c>
       <c r="H72" s="1">
         <v>817342.0</v>
       </c>
       <c r="I72" s="1">
-        <v>-9174.0</v>
+        <v>-9782.0</v>
       </c>
       <c r="J72" s="1">
-        <v>-1.1224187671746</v>
+        <v>-1.1968062328866</v>
       </c>
       <c r="K72">
-        <v>2.63</v>
+        <v>2.87</v>
       </c>
       <c r="L72" t="s">
-        <v>238</v>
+        <v>240</v>
       </c>
       <c r="M72" s="1">
-        <v>808168.0</v>
+        <v>807560.0</v>
       </c>
       <c r="N72" s="1">
-        <v>829233.75</v>
+        <v>830524.38</v>
       </c>
       <c r="O72" s="1">
         <v>0.21</v>
       </c>
       <c r="P72">
         <v>1</v>
       </c>
     </row>
     <row r="73" spans="1:16">
       <c r="A73" t="s">
-        <v>239</v>
+        <v>241</v>
       </c>
       <c r="B73" t="s">
-        <v>240</v>
+        <v>242</v>
       </c>
       <c r="C73" s="1">
         <v>4300000.0</v>
       </c>
       <c r="D73" s="1">
-        <v>101.048</v>
+        <v>101.173</v>
       </c>
       <c r="E73" s="1">
         <v>102.46913186</v>
       </c>
       <c r="F73" t="s">
         <v>8</v>
       </c>
       <c r="G73">
         <v>1.0</v>
       </c>
       <c r="H73" s="1">
         <v>4406172.67</v>
       </c>
       <c r="I73" s="1">
-        <v>-61108.67</v>
+        <v>-55733.67</v>
       </c>
       <c r="J73" s="1">
-        <v>-1.3868877726029</v>
+        <v>-1.2648998161028</v>
       </c>
       <c r="K73">
-        <v>2.69</v>
+        <v>2.93</v>
       </c>
       <c r="L73" t="s">
-        <v>241</v>
+        <v>243</v>
       </c>
       <c r="M73" s="1">
-        <v>4345064.0</v>
+        <v>4350439.0</v>
       </c>
       <c r="N73" s="1">
-        <v>4460722.22</v>
+        <v>4476611.6</v>
       </c>
       <c r="O73" s="1">
-        <v>1.12</v>
+        <v>1.15</v>
       </c>
       <c r="P73">
         <v>1</v>
       </c>
     </row>
     <row r="74" spans="1:16">
       <c r="A74" t="s">
-        <v>242</v>
+        <v>244</v>
       </c>
       <c r="B74" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
       <c r="C74" s="1">
         <v>3600000.0</v>
       </c>
       <c r="D74" s="1">
-        <v>97.187</v>
+        <v>97.048</v>
       </c>
       <c r="E74" s="1">
         <v>98.29550333</v>
       </c>
       <c r="F74" t="s">
         <v>8</v>
       </c>
       <c r="G74">
         <v>1.0</v>
       </c>
       <c r="H74" s="1">
         <v>3538638.12</v>
       </c>
       <c r="I74" s="1">
-        <v>-39906.12</v>
+        <v>-44910.12</v>
       </c>
       <c r="J74" s="1">
-        <v>-1.1277253747552</v>
+        <v>-1.269135709192</v>
       </c>
       <c r="K74">
-        <v>0.94</v>
+        <v>1.08</v>
       </c>
       <c r="L74" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="M74" s="1">
-        <v>3498732.0</v>
+        <v>3493728.0</v>
       </c>
       <c r="N74" s="1">
-        <v>3532512.82</v>
+        <v>3532686.9</v>
       </c>
       <c r="O74" s="1">
-        <v>0.89</v>
+        <v>0.91</v>
       </c>
       <c r="P74">
         <v>1</v>
       </c>
     </row>
     <row r="75" spans="1:16">
       <c r="A75" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="B75" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
       <c r="C75" s="1">
         <v>1600000.0</v>
       </c>
       <c r="D75" s="1">
-        <v>101.72</v>
+        <v>101.566</v>
       </c>
       <c r="E75" s="1">
         <v>103.193625</v>
       </c>
       <c r="F75" t="s">
         <v>8</v>
       </c>
       <c r="G75">
         <v>1.0</v>
       </c>
       <c r="H75" s="1">
         <v>1651098.0</v>
       </c>
       <c r="I75" s="1">
-        <v>-23578.0</v>
+        <v>-26042.0</v>
       </c>
       <c r="J75" s="1">
-        <v>-1.428019414959</v>
+        <v>-1.5772534398322</v>
       </c>
       <c r="K75">
-        <v>0.51</v>
+        <v>0.79</v>
       </c>
       <c r="L75" t="s">
-        <v>247</v>
+        <v>249</v>
       </c>
       <c r="M75" s="1">
-        <v>1627520.0</v>
+        <v>1625056.0</v>
       </c>
       <c r="N75" s="1">
-        <v>1635629.59</v>
+        <v>1637768.33</v>
       </c>
       <c r="O75" s="1">
-        <v>0.41</v>
+        <v>0.42</v>
       </c>
       <c r="P75">
         <v>1</v>
       </c>
     </row>
     <row r="76" spans="1:16">
       <c r="A76" t="s">
-        <v>248</v>
+        <v>250</v>
       </c>
       <c r="B76" t="s">
-        <v>249</v>
+        <v>251</v>
       </c>
       <c r="C76" s="1">
         <v>2200000.0</v>
       </c>
       <c r="D76" s="1">
-        <v>97.478</v>
+        <v>97.58</v>
       </c>
       <c r="E76" s="1">
         <v>98.15769682</v>
       </c>
       <c r="F76" t="s">
         <v>8</v>
       </c>
       <c r="G76">
         <v>1.0</v>
       </c>
       <c r="H76" s="1">
         <v>2159469.33</v>
       </c>
       <c r="I76" s="1">
-        <v>-14953.33</v>
+        <v>-12709.33</v>
       </c>
       <c r="J76" s="1">
-        <v>-0.69245391875975</v>
+        <v>-0.58853950011876</v>
       </c>
       <c r="K76">
-        <v>0.12</v>
+        <v>0.22</v>
       </c>
       <c r="L76" t="s">
-        <v>250</v>
+        <v>252</v>
       </c>
       <c r="M76" s="1">
-        <v>2144516.0</v>
+        <v>2146760.0</v>
       </c>
       <c r="N76" s="1">
-        <v>2147152.99</v>
+        <v>2151612.05</v>
       </c>
       <c r="O76" s="1">
-        <v>0.54</v>
+        <v>0.55</v>
       </c>
       <c r="P76">
         <v>1</v>
       </c>
     </row>
     <row r="77" spans="1:16">
       <c r="A77" t="s">
-        <v>251</v>
+        <v>253</v>
       </c>
       <c r="B77" t="s">
-        <v>252</v>
+        <v>254</v>
       </c>
       <c r="C77" s="1">
         <v>2200000.0</v>
       </c>
       <c r="D77" s="1">
-        <v>94.929</v>
+        <v>95.072</v>
       </c>
       <c r="E77" s="1">
         <v>95.02618682</v>
       </c>
       <c r="F77" t="s">
         <v>8</v>
       </c>
       <c r="G77">
         <v>1.0</v>
       </c>
       <c r="H77" s="1">
         <v>2090576.11</v>
       </c>
       <c r="I77" s="1">
-        <v>-2138.11</v>
+        <v>1007.89</v>
       </c>
       <c r="J77" s="1">
-        <v>-0.10227372205071</v>
+        <v>0.048211112486118</v>
       </c>
       <c r="K77">
-        <v>0.03</v>
+        <v>0.04</v>
       </c>
       <c r="L77">
-        <v>678.08</v>
+        <v>836.3</v>
       </c>
       <c r="M77" s="1">
-        <v>2088438.0</v>
+        <v>2091584.0</v>
       </c>
       <c r="N77" s="1">
-        <v>2089116.08</v>
+        <v>2092420.3</v>
       </c>
       <c r="O77" s="1">
-        <v>0.52</v>
+        <v>0.54</v>
       </c>
       <c r="P77">
         <v>1</v>
       </c>
     </row>
     <row r="78" spans="1:16">
       <c r="A78" t="s">
-        <v>253</v>
+        <v>255</v>
       </c>
       <c r="B78" t="s">
-        <v>254</v>
+        <v>256</v>
       </c>
       <c r="C78" s="1">
         <v>2200000.0</v>
       </c>
       <c r="D78" s="1">
-        <v>107.882</v>
+        <v>107.689</v>
       </c>
       <c r="E78" s="1">
         <v>109.91236364</v>
       </c>
       <c r="F78" t="s">
         <v>8</v>
       </c>
       <c r="G78">
         <v>1.0</v>
       </c>
       <c r="H78" s="1">
         <v>2418072.0</v>
       </c>
       <c r="I78" s="1">
-        <v>-44668.0</v>
+        <v>-48914.0</v>
       </c>
       <c r="J78" s="1">
-        <v>-1.8472568227911</v>
+        <v>-2.0228512633205</v>
       </c>
       <c r="K78">
-        <v>0.87</v>
+        <v>1.33</v>
       </c>
       <c r="L78" t="s">
-        <v>255</v>
+        <v>257</v>
       </c>
       <c r="M78" s="1">
-        <v>2373404.0</v>
+        <v>2369158.0</v>
       </c>
       <c r="N78" s="1">
-        <v>2392534.43</v>
+        <v>2398331.91</v>
       </c>
       <c r="O78" s="1">
-        <v>0.6</v>
+        <v>0.62</v>
       </c>
       <c r="P78">
         <v>1</v>
       </c>
     </row>
     <row r="79" spans="1:16">
       <c r="A79" t="s">
-        <v>256</v>
+        <v>258</v>
       </c>
       <c r="B79" t="s">
-        <v>257</v>
+        <v>259</v>
       </c>
       <c r="C79" s="1">
         <v>5200000.0</v>
       </c>
       <c r="D79" s="1">
-        <v>96.349</v>
+        <v>96.344</v>
       </c>
       <c r="E79" s="1">
         <v>97.39164808</v>
       </c>
       <c r="F79" t="s">
         <v>8</v>
       </c>
       <c r="G79">
         <v>1.0</v>
       </c>
       <c r="H79" s="1">
         <v>5064365.7</v>
       </c>
       <c r="I79" s="1">
-        <v>-54217.7</v>
+        <v>-54477.7</v>
       </c>
       <c r="J79" s="1">
-        <v>-1.0705723719754</v>
+        <v>-1.0757062824274</v>
       </c>
       <c r="K79">
-        <v>1.85</v>
+        <v>1.96</v>
       </c>
       <c r="L79" t="s">
-        <v>258</v>
+        <v>260</v>
       </c>
       <c r="M79" s="1">
-        <v>5010148.0</v>
+        <v>5009888.0</v>
       </c>
       <c r="N79" s="1">
-        <v>5106169.92</v>
+        <v>5111893.48</v>
       </c>
       <c r="O79" s="1">
-        <v>1.28</v>
+        <v>1.31</v>
       </c>
       <c r="P79">
         <v>1</v>
       </c>
     </row>
     <row r="80" spans="1:16">
       <c r="A80" t="s">
-        <v>259</v>
+        <v>261</v>
       </c>
       <c r="B80" t="s">
-        <v>260</v>
+        <v>262</v>
       </c>
       <c r="C80" s="1">
         <v>3900000.0</v>
       </c>
       <c r="D80" s="1">
-        <v>98.425</v>
+        <v>98.548</v>
       </c>
       <c r="E80" s="1">
         <v>98.10838462</v>
       </c>
       <c r="F80" t="s">
         <v>8</v>
       </c>
       <c r="G80">
         <v>1.0</v>
       </c>
       <c r="H80" s="1">
         <v>3826227.0</v>
       </c>
       <c r="I80" s="1">
-        <v>12348.0</v>
+        <v>17145.0</v>
       </c>
       <c r="J80" s="1">
-        <v>0.32272000589615</v>
+        <v>0.44809155337621</v>
       </c>
       <c r="K80">
-        <v>0.18</v>
+        <v>0.23</v>
       </c>
       <c r="L80" t="s">
-        <v>261</v>
+        <v>263</v>
       </c>
       <c r="M80" s="1">
-        <v>3838575.0</v>
+        <v>3843372.0</v>
       </c>
       <c r="N80" s="1">
-        <v>3845413.36</v>
+        <v>3852454.19</v>
       </c>
       <c r="O80" s="1">
-        <v>0.96</v>
+        <v>0.99</v>
       </c>
       <c r="P80">
         <v>1</v>
       </c>
     </row>
     <row r="81" spans="1:16">
       <c r="A81" t="s">
-        <v>262</v>
+        <v>264</v>
       </c>
       <c r="B81" t="s">
-        <v>263</v>
+        <v>265</v>
       </c>
       <c r="C81" s="1">
-        <v>747000.0</v>
+        <v>3700000.0</v>
       </c>
       <c r="D81" s="1">
-        <v>94.453</v>
+        <v>99.34</v>
       </c>
       <c r="E81" s="1">
-        <v>94.64382865</v>
+        <v>99.548</v>
       </c>
       <c r="F81" t="s">
         <v>8</v>
       </c>
       <c r="G81">
         <v>1.0</v>
       </c>
       <c r="H81" s="1">
-        <v>706989.4</v>
+        <v>3683276.0</v>
       </c>
       <c r="I81" s="1">
-        <v>-1425.49</v>
+        <v>-7696.0</v>
       </c>
       <c r="J81" s="1">
-        <v>-0.20162819980045</v>
+        <v>-0.20894442881826</v>
       </c>
       <c r="K81">
-        <v>0.01</v>
-[...2 lines deleted...]
-        <v>40.93</v>
+        <v>2.71</v>
+      </c>
+      <c r="L81" t="s">
+        <v>266</v>
       </c>
       <c r="M81" s="1">
-        <v>705563.91</v>
+        <v>3675580.0</v>
       </c>
       <c r="N81" s="1">
-        <v>705604.84</v>
+        <v>3775936.16</v>
       </c>
       <c r="O81" s="1">
-        <v>0.18</v>
+        <v>0.97</v>
       </c>
       <c r="P81">
         <v>1</v>
       </c>
     </row>
     <row r="82" spans="1:16">
       <c r="A82" t="s">
-        <v>264</v>
+        <v>267</v>
       </c>
       <c r="B82" t="s">
-        <v>265</v>
+        <v>268</v>
       </c>
       <c r="C82" s="1">
-        <v>6697000.0</v>
+        <v>747000.0</v>
       </c>
       <c r="D82" s="1">
-        <v>99.38</v>
+        <v>94.632</v>
       </c>
       <c r="E82" s="1">
-        <v>100.50576781</v>
+        <v>94.64382865</v>
       </c>
       <c r="F82" t="s">
         <v>8</v>
       </c>
       <c r="G82">
         <v>1.0</v>
       </c>
       <c r="H82" s="1">
-        <v>6730871.27</v>
+        <v>706989.4</v>
       </c>
       <c r="I82" s="1">
-        <v>-75392.67</v>
+        <v>-88.36</v>
       </c>
       <c r="J82" s="1">
-        <v>-1.1201026876867</v>
+        <v>-0.012498065741863</v>
       </c>
       <c r="K82">
-        <v>1.55</v>
-[...2 lines deleted...]
-        <v>266</v>
+        <v>0.02</v>
+      </c>
+      <c r="L82">
+        <v>148.38</v>
       </c>
       <c r="M82" s="1">
-        <v>6655478.6</v>
+        <v>706901.04</v>
       </c>
       <c r="N82" s="1">
-        <v>6759419.71</v>
+        <v>707049.42</v>
       </c>
       <c r="O82" s="1">
-        <v>1.69</v>
+        <v>0.18</v>
       </c>
       <c r="P82">
         <v>1</v>
       </c>
     </row>
     <row r="83" spans="1:16">
       <c r="A83" t="s">
-        <v>267</v>
+        <v>269</v>
       </c>
       <c r="B83" t="s">
-        <v>268</v>
+        <v>270</v>
       </c>
       <c r="C83" s="1">
-        <v>4500000.0</v>
+        <v>6697000.0</v>
       </c>
       <c r="D83" s="1">
-        <v>98.946</v>
+        <v>99.5</v>
       </c>
       <c r="E83" s="1">
-        <v>100.23628089</v>
+        <v>100.50576781</v>
       </c>
       <c r="F83" t="s">
         <v>8</v>
       </c>
       <c r="G83">
         <v>1.0</v>
       </c>
       <c r="H83" s="1">
-        <v>4510632.64</v>
+        <v>6730871.27</v>
       </c>
       <c r="I83" s="1">
-        <v>-58062.64</v>
+        <v>-67356.27</v>
       </c>
       <c r="J83" s="1">
-        <v>-1.2872393882203</v>
+        <v>-1.0007065548885</v>
       </c>
       <c r="K83">
-        <v>0.27</v>
+        <v>1.71</v>
       </c>
       <c r="L83" t="s">
-        <v>269</v>
+        <v>271</v>
       </c>
       <c r="M83" s="1">
-        <v>4452570.0</v>
+        <v>6663515.0</v>
       </c>
       <c r="N83" s="1">
-        <v>4464867.95</v>
+        <v>6778052.05</v>
       </c>
       <c r="O83" s="1">
-        <v>1.12</v>
+        <v>1.74</v>
       </c>
       <c r="P83">
         <v>1</v>
       </c>
     </row>
     <row r="84" spans="1:16">
       <c r="A84" t="s">
-        <v>270</v>
+        <v>272</v>
       </c>
       <c r="B84" t="s">
-        <v>271</v>
+        <v>273</v>
       </c>
       <c r="C84" s="1">
         <v>2235000.0</v>
       </c>
       <c r="D84" s="1">
-        <v>100.171</v>
+        <v>99.776</v>
       </c>
       <c r="E84" s="1">
         <v>100.03257271</v>
       </c>
       <c r="F84" t="s">
         <v>8</v>
       </c>
       <c r="G84">
         <v>1.0</v>
       </c>
       <c r="H84" s="1">
         <v>2235728.0</v>
       </c>
       <c r="I84" s="1">
-        <v>3093.85</v>
+        <v>-5734.4</v>
       </c>
       <c r="J84" s="1">
-        <v>0.13838221823048</v>
+        <v>-0.25648916147224</v>
       </c>
       <c r="K84">
-        <v>0.2</v>
+        <v>0.43</v>
       </c>
       <c r="L84" t="s">
-        <v>272</v>
+        <v>274</v>
       </c>
       <c r="M84" s="1">
-        <v>2238821.85</v>
+        <v>2229993.6</v>
       </c>
       <c r="N84" s="1">
-        <v>2243337.1</v>
+        <v>2239499.39</v>
       </c>
       <c r="O84" s="1">
-        <v>0.56</v>
+        <v>0.57</v>
       </c>
       <c r="P84">
         <v>1</v>
       </c>
     </row>
     <row r="85" spans="1:16">
       <c r="A85" t="s">
-        <v>273</v>
+        <v>275</v>
       </c>
       <c r="B85" t="s">
-        <v>274</v>
+        <v>276</v>
       </c>
       <c r="C85" s="1">
         <v>5737000.0</v>
       </c>
       <c r="D85" s="1">
-        <v>99.056</v>
+        <v>99.018</v>
       </c>
       <c r="E85" s="1">
         <v>99.89940178</v>
       </c>
       <c r="F85" t="s">
         <v>8</v>
       </c>
       <c r="G85">
         <v>1.0</v>
       </c>
       <c r="H85" s="1">
         <v>5731228.68</v>
       </c>
       <c r="I85" s="1">
-        <v>-48385.96</v>
+        <v>-50566.02</v>
       </c>
       <c r="J85" s="1">
-        <v>-0.84425107950849</v>
+        <v>-0.88228934532761</v>
       </c>
       <c r="K85">
-        <v>1.09</v>
+        <v>1.25</v>
       </c>
       <c r="L85" t="s">
-        <v>275</v>
+        <v>277</v>
       </c>
       <c r="M85" s="1">
-        <v>5682842.72</v>
+        <v>5680662.66</v>
       </c>
       <c r="N85" s="1">
-        <v>5745239.9</v>
+        <v>5752486.76</v>
       </c>
       <c r="O85" s="1">
-        <v>1.44</v>
+        <v>1.48</v>
       </c>
       <c r="P85">
         <v>1</v>
       </c>
     </row>
     <row r="86" spans="1:16">
       <c r="A86" t="s">
-        <v>276</v>
+        <v>278</v>
       </c>
       <c r="B86" t="s">
-        <v>277</v>
+        <v>279</v>
       </c>
       <c r="C86" s="1">
         <v>3040000.0</v>
       </c>
       <c r="D86" s="1">
-        <v>102.521</v>
+        <v>102.439</v>
       </c>
       <c r="E86" s="1">
         <v>104.27862829</v>
       </c>
       <c r="F86" t="s">
         <v>8</v>
       </c>
       <c r="G86">
         <v>1.0</v>
       </c>
       <c r="H86" s="1">
         <v>3170070.3</v>
       </c>
       <c r="I86" s="1">
-        <v>-53431.9</v>
+        <v>-55924.7</v>
       </c>
       <c r="J86" s="1">
-        <v>-1.6855115168897</v>
+        <v>-1.7641469969925</v>
       </c>
       <c r="K86">
-        <v>0.55</v>
+        <v>0.82</v>
       </c>
       <c r="L86" t="s">
-        <v>278</v>
+        <v>280</v>
       </c>
       <c r="M86" s="1">
-        <v>3116638.4</v>
+        <v>3114145.6</v>
       </c>
       <c r="N86" s="1">
-        <v>3133313.26</v>
+        <v>3138963.99</v>
       </c>
       <c r="O86" s="1">
-        <v>0.79</v>
+        <v>0.81</v>
       </c>
       <c r="P86">
         <v>1</v>
       </c>
     </row>
     <row r="87" spans="1:16">
       <c r="A87" t="s">
-        <v>279</v>
+        <v>281</v>
       </c>
       <c r="B87" t="s">
-        <v>280</v>
+        <v>282</v>
       </c>
       <c r="C87" s="1">
-        <v>3800000.0</v>
+        <v>2191000.0</v>
       </c>
       <c r="D87" s="1">
-        <v>99.029</v>
+        <v>98.395</v>
       </c>
       <c r="E87" s="1">
-        <v>97.59608447</v>
+        <v>99.59360657</v>
       </c>
       <c r="F87" t="s">
         <v>8</v>
       </c>
       <c r="G87">
         <v>1.0</v>
       </c>
       <c r="H87" s="1">
-        <v>3708651.21</v>
+        <v>2182095.92</v>
       </c>
       <c r="I87" s="1">
-        <v>54450.79</v>
+        <v>-26261.47</v>
       </c>
       <c r="J87" s="1">
-        <v>1.4682100558062</v>
+        <v>-1.2034975071123</v>
       </c>
       <c r="K87">
-        <v>1.81</v>
+        <v>0.77</v>
       </c>
       <c r="L87" t="s">
-        <v>281</v>
+        <v>283</v>
       </c>
       <c r="M87" s="1">
-        <v>3763102.0</v>
+        <v>2155834.45</v>
       </c>
       <c r="N87" s="1">
-        <v>3831814.33</v>
+        <v>2172717.16</v>
       </c>
       <c r="O87" s="1">
-        <v>0.96</v>
+        <v>0.56</v>
       </c>
       <c r="P87">
         <v>1</v>
       </c>
     </row>
     <row r="88" spans="1:16">
       <c r="A88" t="s">
-        <v>282</v>
+        <v>284</v>
       </c>
       <c r="B88" t="s">
-        <v>283</v>
+        <v>285</v>
       </c>
       <c r="C88" s="1">
-        <v>2191000.0</v>
+        <v>3300000.0</v>
       </c>
       <c r="D88" s="1">
-        <v>98.461</v>
+        <v>101.345</v>
       </c>
       <c r="E88" s="1">
-        <v>99.59360657</v>
+        <v>102.75960606</v>
       </c>
       <c r="F88" t="s">
         <v>8</v>
       </c>
       <c r="G88">
         <v>1.0</v>
       </c>
       <c r="H88" s="1">
-        <v>2182095.92</v>
+        <v>3391067.0</v>
       </c>
       <c r="I88" s="1">
-        <v>-24815.41</v>
+        <v>-46682.0</v>
       </c>
       <c r="J88" s="1">
-        <v>-1.1372281929751</v>
+        <v>-1.3766168583517</v>
       </c>
       <c r="K88">
-        <v>0.59</v>
+        <v>2.67</v>
       </c>
       <c r="L88" t="s">
-        <v>284</v>
+        <v>286</v>
       </c>
       <c r="M88" s="1">
-        <v>2157280.51</v>
+        <v>3344385.0</v>
       </c>
       <c r="N88" s="1">
-        <v>2170223.92</v>
+        <v>3432579.53</v>
       </c>
       <c r="O88" s="1">
-        <v>0.54</v>
+        <v>0.88</v>
       </c>
       <c r="P88">
         <v>1</v>
       </c>
     </row>
     <row r="89" spans="1:16">
       <c r="A89" t="s">
-        <v>285</v>
+        <v>287</v>
       </c>
       <c r="B89" t="s">
-        <v>286</v>
+        <v>288</v>
       </c>
       <c r="C89" s="1">
-        <v>3300000.0</v>
+        <v>3800000.0</v>
       </c>
       <c r="D89" s="1">
-        <v>101.462</v>
+        <v>97.207</v>
       </c>
       <c r="E89" s="1">
-        <v>102.75960606</v>
+        <v>97.15552632</v>
       </c>
       <c r="F89" t="s">
         <v>8</v>
       </c>
       <c r="G89">
         <v>1.0</v>
       </c>
       <c r="H89" s="1">
-        <v>3391067.0</v>
+        <v>3691910.0</v>
       </c>
       <c r="I89" s="1">
-        <v>-42821.0</v>
+        <v>1956.0</v>
       </c>
       <c r="J89" s="1">
-        <v>-1.2627588897536</v>
+        <v>0.052980706463592</v>
       </c>
       <c r="K89">
-        <v>2.43</v>
+        <v>0.67</v>
       </c>
       <c r="L89" t="s">
-        <v>287</v>
+        <v>289</v>
       </c>
       <c r="M89" s="1">
-        <v>3348246.0</v>
+        <v>3693866.0</v>
       </c>
       <c r="N89" s="1">
-        <v>3428559.32</v>
+        <v>3719166.61</v>
       </c>
       <c r="O89" s="1">
-        <v>0.86</v>
+        <v>0.95</v>
       </c>
       <c r="P89">
         <v>1</v>
       </c>
     </row>
     <row r="90" spans="1:16">
       <c r="A90" t="s">
-        <v>288</v>
+        <v>290</v>
       </c>
       <c r="B90" t="s">
-        <v>289</v>
+        <v>291</v>
       </c>
       <c r="C90" s="1">
-        <v>3800000.0</v>
+        <v>1300000.0</v>
       </c>
       <c r="D90" s="1">
-        <v>96.92</v>
+        <v>102.619</v>
       </c>
       <c r="E90" s="1">
-        <v>97.15552632</v>
+        <v>104.71313615</v>
       </c>
       <c r="F90" t="s">
         <v>8</v>
       </c>
       <c r="G90">
         <v>1.0</v>
       </c>
       <c r="H90" s="1">
-        <v>3691910.0</v>
+        <v>1361270.77</v>
       </c>
       <c r="I90" s="1">
-        <v>-8950.0</v>
+        <v>-27223.77</v>
       </c>
       <c r="J90" s="1">
-        <v>-0.24242194419691</v>
+        <v>-1.9998791276478</v>
       </c>
       <c r="K90">
-        <v>0.61</v>
+        <v>1.02</v>
       </c>
       <c r="L90" t="s">
-        <v>290</v>
+        <v>292</v>
       </c>
       <c r="M90" s="1">
-        <v>3682960.0</v>
+        <v>1334047.0</v>
       </c>
       <c r="N90" s="1">
-        <v>3705980.3</v>
+        <v>1347301.23</v>
       </c>
       <c r="O90" s="1">
-        <v>0.93</v>
+        <v>0.35</v>
       </c>
       <c r="P90">
         <v>1</v>
       </c>
     </row>
     <row r="91" spans="1:16">
       <c r="A91" t="s">
-        <v>291</v>
+        <v>293</v>
       </c>
       <c r="B91" t="s">
-        <v>292</v>
+        <v>294</v>
       </c>
       <c r="C91" s="1">
-        <v>1300000.0</v>
+        <v>1920000.0</v>
       </c>
       <c r="D91" s="1">
-        <v>102.727</v>
+        <v>101.768</v>
       </c>
       <c r="E91" s="1">
-        <v>104.71313615</v>
+        <v>103.41409219</v>
       </c>
       <c r="F91" t="s">
         <v>8</v>
       </c>
       <c r="G91">
         <v>1.0</v>
       </c>
       <c r="H91" s="1">
-        <v>1361270.77</v>
+        <v>1985550.57</v>
       </c>
       <c r="I91" s="1">
-        <v>-25819.77</v>
+        <v>-31604.97</v>
       </c>
       <c r="J91" s="1">
-        <v>-1.8967402054773</v>
+        <v>-1.5917484287494</v>
       </c>
       <c r="K91">
-        <v>0.75</v>
+        <v>1.42</v>
       </c>
       <c r="L91" t="s">
-        <v>293</v>
+        <v>295</v>
       </c>
       <c r="M91" s="1">
-        <v>1335451.0</v>
+        <v>1953945.6</v>
       </c>
       <c r="N91" s="1">
-        <v>1345136.78</v>
+        <v>1981193.82</v>
       </c>
       <c r="O91" s="1">
-        <v>0.34</v>
+        <v>0.51</v>
       </c>
       <c r="P91">
         <v>1</v>
       </c>
     </row>
     <row r="92" spans="1:16">
       <c r="A92" t="s">
-        <v>294</v>
+        <v>296</v>
       </c>
       <c r="B92" t="s">
-        <v>295</v>
+        <v>297</v>
       </c>
       <c r="C92" s="1">
-        <v>1920000.0</v>
+        <v>3800000.0</v>
       </c>
       <c r="D92" s="1">
-        <v>101.925</v>
+        <v>99.631</v>
       </c>
       <c r="E92" s="1">
-        <v>103.41409219</v>
+        <v>98.96886842</v>
       </c>
       <c r="F92" t="s">
         <v>8</v>
       </c>
       <c r="G92">
         <v>1.0</v>
       </c>
       <c r="H92" s="1">
-        <v>1985550.57</v>
+        <v>3760817.0</v>
       </c>
       <c r="I92" s="1">
-        <v>-28590.57</v>
+        <v>25161.0</v>
       </c>
       <c r="J92" s="1">
-        <v>-1.4399315953962</v>
+        <v>0.66903016020189</v>
       </c>
       <c r="K92">
-        <v>1.15</v>
+        <v>0.45</v>
       </c>
       <c r="L92" t="s">
-        <v>296</v>
+        <v>298</v>
       </c>
       <c r="M92" s="1">
-        <v>1956960.0</v>
+        <v>3785978.0</v>
       </c>
       <c r="N92" s="1">
-        <v>1979099.18</v>
+        <v>3802895.81</v>
       </c>
       <c r="O92" s="1">
-        <v>0.5</v>
+        <v>0.98</v>
       </c>
       <c r="P92">
         <v>1</v>
       </c>
     </row>
     <row r="93" spans="1:16">
       <c r="A93" t="s">
-        <v>297</v>
+        <v>299</v>
       </c>
       <c r="B93" t="s">
-        <v>298</v>
+        <v>300</v>
       </c>
       <c r="C93" s="1">
-        <v>3800000.0</v>
+        <v>5800000.0</v>
       </c>
       <c r="D93" s="1">
-        <v>99.679</v>
+        <v>97.97</v>
       </c>
       <c r="E93" s="1">
-        <v>98.96886842</v>
+        <v>99.34837534</v>
       </c>
       <c r="F93" t="s">
         <v>8</v>
       </c>
       <c r="G93">
         <v>1.0</v>
       </c>
       <c r="H93" s="1">
-        <v>3760817.0</v>
+        <v>5762205.77</v>
       </c>
       <c r="I93" s="1">
-        <v>26985.0</v>
+        <v>-79945.77</v>
       </c>
       <c r="J93" s="1">
-        <v>0.71753026004722</v>
+        <v>-1.3874160901408</v>
       </c>
       <c r="K93">
-        <v>0.41</v>
+        <v>2.38</v>
       </c>
       <c r="L93" t="s">
-        <v>299</v>
+        <v>301</v>
       </c>
       <c r="M93" s="1">
-        <v>3787802.0</v>
+        <v>5682260.0</v>
       </c>
       <c r="N93" s="1">
-        <v>3803353.37</v>
+        <v>5820109.32</v>
       </c>
       <c r="O93" s="1">
-        <v>0.95</v>
+        <v>1.49</v>
       </c>
       <c r="P93">
         <v>1</v>
       </c>
     </row>
     <row r="94" spans="1:16">
       <c r="A94" t="s">
-        <v>300</v>
+        <v>302</v>
       </c>
       <c r="B94" t="s">
-        <v>301</v>
+        <v>303</v>
       </c>
       <c r="C94" s="1">
-        <v>5800000.0</v>
+        <v>3345000.0</v>
       </c>
       <c r="D94" s="1">
-        <v>98.015</v>
+        <v>99.106</v>
       </c>
       <c r="E94" s="1">
-        <v>99.34837534</v>
+        <v>100.48512466</v>
       </c>
       <c r="F94" t="s">
         <v>8</v>
       </c>
       <c r="G94">
         <v>1.0</v>
       </c>
       <c r="H94" s="1">
-        <v>5762205.77</v>
+        <v>3361227.42</v>
       </c>
       <c r="I94" s="1">
-        <v>-77335.77</v>
+        <v>-46131.72</v>
       </c>
       <c r="J94" s="1">
-        <v>-1.3421209357471</v>
+        <v>-1.3724664902323</v>
       </c>
       <c r="K94">
-        <v>2.23</v>
+        <v>0.4</v>
       </c>
       <c r="L94" t="s">
-        <v>302</v>
+        <v>304</v>
       </c>
       <c r="M94" s="1">
-        <v>5684870.0</v>
+        <v>3315095.7</v>
       </c>
       <c r="N94" s="1">
-        <v>5814376.85</v>
+        <v>3328411.55</v>
       </c>
       <c r="O94" s="1">
-        <v>1.46</v>
+        <v>0.85</v>
       </c>
       <c r="P94">
         <v>1</v>
       </c>
     </row>
     <row r="95" spans="1:16">
       <c r="A95" t="s">
-        <v>303</v>
+        <v>305</v>
       </c>
       <c r="B95" t="s">
-        <v>304</v>
+        <v>306</v>
       </c>
       <c r="C95" s="1">
-        <v>7053000.0</v>
+        <v>5300000.0</v>
       </c>
       <c r="D95" s="1">
-        <v>98.833</v>
+        <v>102.512</v>
       </c>
       <c r="E95" s="1">
-        <v>99.69928158</v>
+        <v>104.52229566</v>
       </c>
       <c r="F95" t="s">
         <v>8</v>
       </c>
       <c r="G95">
         <v>1.0</v>
       </c>
       <c r="H95" s="1">
-        <v>7031790.33</v>
+        <v>5539681.67</v>
       </c>
       <c r="I95" s="1">
-        <v>-61098.84</v>
+        <v>-106545.67</v>
       </c>
       <c r="J95" s="1">
-        <v>-0.86889450812166</v>
+        <v>-1.9233175540933</v>
       </c>
       <c r="K95">
-        <v>2.1</v>
+        <v>1.91</v>
       </c>
       <c r="L95" t="s">
-        <v>305</v>
+        <v>307</v>
       </c>
       <c r="M95" s="1">
-        <v>6970691.49</v>
+        <v>5433136.0</v>
       </c>
       <c r="N95" s="1">
-        <v>7118466.33</v>
+        <v>5534562.03</v>
       </c>
       <c r="O95" s="1">
-        <v>1.78</v>
+        <v>1.42</v>
       </c>
       <c r="P95">
         <v>1</v>
       </c>
     </row>
     <row r="96" spans="1:16">
       <c r="A96" t="s">
-        <v>306</v>
+        <v>308</v>
       </c>
       <c r="B96" t="s">
-        <v>307</v>
+        <v>309</v>
       </c>
       <c r="C96" s="1">
-        <v>3345000.0</v>
+        <v>375000.0</v>
       </c>
       <c r="D96" s="1">
-        <v>99.218</v>
+        <v>100.928</v>
       </c>
       <c r="E96" s="1">
-        <v>100.48512466</v>
+        <v>101.8218</v>
       </c>
       <c r="F96" t="s">
         <v>8</v>
       </c>
       <c r="G96">
         <v>1.0</v>
       </c>
       <c r="H96" s="1">
-        <v>3361227.42</v>
+        <v>381831.75</v>
       </c>
       <c r="I96" s="1">
-        <v>-42385.32</v>
+        <v>-3351.75</v>
       </c>
       <c r="J96" s="1">
-        <v>-1.2610072067067</v>
+        <v>-0.87780809217672</v>
       </c>
       <c r="K96">
-        <v>0.23</v>
+        <v>2.96</v>
       </c>
       <c r="L96" t="s">
-        <v>308</v>
+        <v>310</v>
       </c>
       <c r="M96" s="1">
-        <v>3318842.1</v>
+        <v>378480.0</v>
       </c>
       <c r="N96" s="1">
-        <v>3326565.29</v>
+        <v>389575.89</v>
       </c>
       <c r="O96" s="1">
-        <v>0.83</v>
+        <v>0.1</v>
       </c>
       <c r="P96">
         <v>1</v>
       </c>
     </row>
     <row r="97" spans="1:16">
       <c r="A97" t="s">
-        <v>309</v>
+        <v>311</v>
       </c>
       <c r="B97" t="s">
-        <v>310</v>
+        <v>312</v>
       </c>
       <c r="C97" s="1">
-        <v>5300000.0</v>
+        <v>1815000.0</v>
       </c>
       <c r="D97" s="1">
-        <v>102.61</v>
+        <v>107.726</v>
       </c>
       <c r="E97" s="1">
-        <v>104.52229566</v>
+        <v>106.3931405</v>
       </c>
       <c r="F97" t="s">
         <v>8</v>
       </c>
       <c r="G97">
         <v>1.0</v>
       </c>
       <c r="H97" s="1">
-        <v>5539681.67</v>
+        <v>1931035.5</v>
       </c>
       <c r="I97" s="1">
-        <v>-101351.67</v>
+        <v>24191.4</v>
       </c>
       <c r="J97" s="1">
-        <v>-1.829557653987</v>
+        <v>1.252768268631</v>
       </c>
       <c r="K97">
-        <v>1.6</v>
+        <v>0.36</v>
       </c>
       <c r="L97" t="s">
-        <v>311</v>
+        <v>313</v>
       </c>
       <c r="M97" s="1">
-        <v>5438330.0</v>
+        <v>1955226.9</v>
       </c>
       <c r="N97" s="1">
-        <v>5522984.79</v>
+        <v>1961716.15</v>
       </c>
       <c r="O97" s="1">
-        <v>1.38</v>
+        <v>0.5</v>
       </c>
       <c r="P97">
         <v>1</v>
       </c>
     </row>
     <row r="98" spans="1:16">
       <c r="A98" t="s">
-        <v>312</v>
+        <v>314</v>
       </c>
       <c r="B98" t="s">
-        <v>313</v>
+        <v>315</v>
       </c>
       <c r="C98" s="1">
-        <v>375000.0</v>
+        <v>1611000.0</v>
       </c>
       <c r="D98" s="1">
-        <v>100.946</v>
+        <v>100.12</v>
       </c>
       <c r="E98" s="1">
-        <v>101.8218</v>
+        <v>99.958</v>
       </c>
       <c r="F98" t="s">
         <v>8</v>
       </c>
       <c r="G98">
         <v>1.0</v>
       </c>
       <c r="H98" s="1">
-        <v>381831.75</v>
+        <v>1610323.38</v>
       </c>
       <c r="I98" s="1">
-        <v>-3284.25</v>
+        <v>2609.82</v>
       </c>
       <c r="J98" s="1">
-        <v>-0.86013014894649</v>
+        <v>0.16206806858881</v>
       </c>
       <c r="K98">
-        <v>2.67</v>
-[...2 lines deleted...]
-        <v>314</v>
+        <v>0.0</v>
+      </c>
+      <c r="L98">
+        <v>0.0</v>
       </c>
       <c r="M98" s="1">
-        <v>378547.5</v>
+        <v>1612933.2</v>
       </c>
       <c r="N98" s="1">
-        <v>388564.62</v>
+        <v>1612933.2</v>
       </c>
       <c r="O98" s="1">
-        <v>0.1</v>
+        <v>0.41</v>
       </c>
       <c r="P98">
         <v>1</v>
       </c>
     </row>
     <row r="99" spans="1:16">
       <c r="A99" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="B99" t="s">
-        <v>316</v>
+        <v>317</v>
       </c>
       <c r="C99" s="1">
-        <v>1815000.0</v>
+        <v>3300000.0</v>
       </c>
       <c r="D99" s="1">
-        <v>107.4</v>
+        <v>98.691</v>
       </c>
       <c r="E99" s="1">
-        <v>106.3931405</v>
+        <v>99.92660182</v>
       </c>
       <c r="F99" t="s">
         <v>8</v>
       </c>
       <c r="G99">
         <v>1.0</v>
       </c>
       <c r="H99" s="1">
-        <v>1931035.5</v>
+        <v>3297577.86</v>
       </c>
       <c r="I99" s="1">
-        <v>18274.5</v>
+        <v>-40774.86</v>
       </c>
       <c r="J99" s="1">
-        <v>0.94635753718665</v>
+        <v>-1.2365093935947</v>
       </c>
       <c r="K99">
-        <v>7.19</v>
+        <v>2.58</v>
       </c>
       <c r="L99" t="s">
-        <v>317</v>
+        <v>318</v>
       </c>
       <c r="M99" s="1">
-        <v>1949310.0</v>
+        <v>3256803.0</v>
       </c>
       <c r="N99" s="1">
-        <v>2079815.96</v>
+        <v>3341800.6</v>
       </c>
       <c r="O99" s="1">
-        <v>0.52</v>
+        <v>0.86</v>
       </c>
       <c r="P99">
         <v>1</v>
       </c>
     </row>
     <row r="100" spans="1:16">
       <c r="A100" t="s">
-        <v>318</v>
+        <v>319</v>
       </c>
       <c r="B100" t="s">
-        <v>319</v>
+        <v>320</v>
       </c>
       <c r="C100" s="1">
-        <v>3300000.0</v>
+        <v>3297000.0</v>
       </c>
       <c r="D100" s="1">
-        <v>98.629</v>
+        <v>98.866</v>
       </c>
       <c r="E100" s="1">
-        <v>99.92660182</v>
+        <v>100.15900849</v>
       </c>
       <c r="F100" t="s">
         <v>8</v>
       </c>
       <c r="G100">
         <v>1.0</v>
       </c>
       <c r="H100" s="1">
-        <v>3297577.86</v>
+        <v>3302242.51</v>
       </c>
       <c r="I100" s="1">
-        <v>-42820.86</v>
+        <v>-42630.49</v>
       </c>
       <c r="J100" s="1">
-        <v>-1.2985549338932</v>
+        <v>-1.2909557632701</v>
       </c>
       <c r="K100">
-        <v>2.41</v>
+        <v>1.7</v>
       </c>
       <c r="L100" t="s">
-        <v>320</v>
+        <v>321</v>
       </c>
       <c r="M100" s="1">
-        <v>3254757.0</v>
+        <v>3259612.02</v>
       </c>
       <c r="N100" s="1">
-        <v>3334296.04</v>
+        <v>3315807.8</v>
       </c>
       <c r="O100" s="1">
-        <v>0.84</v>
+        <v>0.85</v>
       </c>
       <c r="P100">
         <v>1</v>
       </c>
     </row>
     <row r="101" spans="1:16">
       <c r="A101" t="s">
-        <v>321</v>
+        <v>322</v>
       </c>
       <c r="B101" t="s">
-        <v>322</v>
+        <v>323</v>
       </c>
       <c r="C101" s="1">
-        <v>3297000.0</v>
+        <v>2100000.0</v>
       </c>
       <c r="D101" s="1">
-        <v>99.07</v>
+        <v>98.423</v>
       </c>
       <c r="E101" s="1">
-        <v>100.15900849</v>
+        <v>97.523</v>
       </c>
       <c r="F101" t="s">
         <v>8</v>
       </c>
       <c r="G101">
         <v>1.0</v>
       </c>
       <c r="H101" s="1">
-        <v>3302242.51</v>
+        <v>2047983.0</v>
       </c>
       <c r="I101" s="1">
-        <v>-35904.61</v>
+        <v>18900.0</v>
       </c>
       <c r="J101" s="1">
-        <v>-1.0872796256263</v>
+        <v>0.92285922295253</v>
       </c>
       <c r="K101">
-        <v>1.55</v>
+        <v>0.23</v>
       </c>
       <c r="L101" t="s">
-        <v>323</v>
+        <v>324</v>
       </c>
       <c r="M101" s="1">
-        <v>3266337.9</v>
+        <v>2066883.0</v>
       </c>
       <c r="N101" s="1">
-        <v>3317554.31</v>
+        <v>2071773.41</v>
       </c>
       <c r="O101" s="1">
-        <v>0.83</v>
+        <v>0.53</v>
       </c>
       <c r="P101">
         <v>1</v>
       </c>
     </row>
     <row r="102" spans="1:16">
       <c r="A102" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="B102" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="C102" s="1">
-        <v>2100000.0</v>
+        <v>5800000.0</v>
       </c>
       <c r="D102" s="1">
-        <v>98.505</v>
+        <v>100.739</v>
       </c>
       <c r="E102" s="1">
-        <v>97.523</v>
+        <v>101.80010086</v>
       </c>
       <c r="F102" t="s">
         <v>8</v>
       </c>
       <c r="G102">
         <v>1.0</v>
       </c>
       <c r="H102" s="1">
-        <v>2047983.0</v>
+        <v>5904405.85</v>
       </c>
       <c r="I102" s="1">
-        <v>20622.0</v>
+        <v>-61543.85</v>
       </c>
       <c r="J102" s="1">
-        <v>1.0069419521549</v>
+        <v>-1.0423377315772</v>
       </c>
       <c r="K102">
-        <v>0.09</v>
+        <v>3.31</v>
       </c>
       <c r="L102" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
       <c r="M102" s="1">
-        <v>2068605.0</v>
+        <v>5842862.0</v>
       </c>
       <c r="N102" s="1">
-        <v>2070474.86</v>
+        <v>6034977.07</v>
       </c>
       <c r="O102" s="1">
-        <v>0.52</v>
+        <v>1.55</v>
       </c>
       <c r="P102">
         <v>1</v>
       </c>
     </row>
     <row r="103" spans="1:16">
       <c r="A103" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="B103" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="C103" s="1">
-        <v>5800000.0</v>
+        <v>3100000.0</v>
       </c>
       <c r="D103" s="1">
-        <v>100.742</v>
+        <v>99.933</v>
       </c>
       <c r="E103" s="1">
-        <v>101.80010086</v>
+        <v>99.878</v>
       </c>
       <c r="F103" t="s">
         <v>8</v>
       </c>
       <c r="G103">
         <v>1.0</v>
       </c>
       <c r="H103" s="1">
-        <v>5904405.85</v>
+        <v>3096218.0</v>
       </c>
       <c r="I103" s="1">
-        <v>-61369.85</v>
+        <v>1705.0</v>
       </c>
       <c r="J103" s="1">
-        <v>-1.0393907796836</v>
+        <v>0.055067181961994</v>
       </c>
       <c r="K103">
-        <v>3.09</v>
-[...2 lines deleted...]
-        <v>329</v>
+        <v>0.0</v>
+      </c>
+      <c r="L103">
+        <v>0.0</v>
       </c>
       <c r="M103" s="1">
-        <v>5843036.0</v>
+        <v>3097923.0</v>
       </c>
       <c r="N103" s="1">
-        <v>6022220.25</v>
+        <v>3097923.0</v>
       </c>
       <c r="O103" s="1">
-        <v>1.51</v>
+        <v>0.79</v>
       </c>
       <c r="P103">
         <v>1</v>
       </c>
     </row>
     <row r="104" spans="1:16">
       <c r="A104" t="s">
         <v>330</v>
       </c>
       <c r="B104" t="s">
         <v>331</v>
       </c>
       <c r="C104" s="1">
         <v>2000000.0</v>
       </c>
       <c r="D104" s="1">
-        <v>99.501</v>
+        <v>99.483</v>
       </c>
       <c r="E104" s="1">
         <v>99.2</v>
       </c>
       <c r="F104" t="s">
         <v>8</v>
       </c>
       <c r="G104">
         <v>1.0</v>
       </c>
       <c r="H104" s="1">
         <v>1984000.0</v>
       </c>
       <c r="I104" s="1">
-        <v>6020.0</v>
+        <v>5660.0</v>
       </c>
       <c r="J104" s="1">
-        <v>0.30342741935484</v>
+        <v>0.28528225806452</v>
       </c>
       <c r="K104">
-        <v>0.15</v>
+        <v>0.32</v>
       </c>
       <c r="L104" t="s">
         <v>332</v>
       </c>
       <c r="M104" s="1">
-        <v>1990020.0</v>
+        <v>1989660.0</v>
       </c>
       <c r="N104" s="1">
-        <v>1993013.15</v>
+        <v>1995961.37</v>
       </c>
       <c r="O104" s="1">
-        <v>0.5</v>
+        <v>0.51</v>
       </c>
       <c r="P104">
         <v>1</v>
       </c>
     </row>
     <row r="105" spans="1:16">
       <c r="A105" t="s">
         <v>333</v>
       </c>
       <c r="B105" t="s">
         <v>334</v>
       </c>
       <c r="C105" s="1">
         <v>5149000.0</v>
       </c>
       <c r="D105" s="1">
-        <v>100.345</v>
+        <v>100.412</v>
       </c>
       <c r="E105" s="1">
         <v>101.54052787</v>
       </c>
       <c r="F105" t="s">
         <v>8</v>
       </c>
       <c r="G105">
         <v>1.0</v>
       </c>
       <c r="H105" s="1">
         <v>5228321.78</v>
       </c>
       <c r="I105" s="1">
-        <v>-61557.73</v>
+        <v>-58107.9</v>
       </c>
       <c r="J105" s="1">
-        <v>-1.1773898507065</v>
+        <v>-1.1114063450012</v>
       </c>
       <c r="K105">
-        <v>2.54</v>
+        <v>2.75</v>
       </c>
       <c r="L105" t="s">
         <v>335</v>
       </c>
       <c r="M105" s="1">
-        <v>5166764.05</v>
+        <v>5170213.88</v>
       </c>
       <c r="N105" s="1">
-        <v>5297428.74</v>
+        <v>5311987.72</v>
       </c>
       <c r="O105" s="1">
-        <v>1.33</v>
+        <v>1.36</v>
       </c>
       <c r="P105">
         <v>1</v>
       </c>
     </row>
     <row r="106" spans="1:16">
       <c r="A106" t="s">
         <v>336</v>
       </c>
       <c r="B106" t="s">
         <v>337</v>
       </c>
       <c r="C106" s="1">
         <v>1300000.0</v>
       </c>
       <c r="D106" s="1">
-        <v>100.294</v>
+        <v>100.237</v>
       </c>
       <c r="E106" s="1">
         <v>101.50487846</v>
       </c>
       <c r="F106" t="s">
         <v>8</v>
       </c>
       <c r="G106">
         <v>1.0</v>
       </c>
       <c r="H106" s="1">
         <v>1319563.42</v>
       </c>
       <c r="I106" s="1">
-        <v>-15741.42</v>
+        <v>-16482.42</v>
       </c>
       <c r="J106" s="1">
-        <v>-1.1929263695412</v>
+        <v>-1.2490813059974</v>
       </c>
       <c r="K106">
-        <v>1.51</v>
+        <v>1.72</v>
       </c>
       <c r="L106" t="s">
         <v>338</v>
       </c>
       <c r="M106" s="1">
-        <v>1303822.0</v>
+        <v>1303081.0</v>
       </c>
       <c r="N106" s="1">
-        <v>1323446.66</v>
+        <v>1325416.96</v>
       </c>
       <c r="O106" s="1">
-        <v>0.33</v>
+        <v>0.34</v>
       </c>
       <c r="P106">
         <v>1</v>
       </c>
     </row>
     <row r="107" spans="1:16">
       <c r="A107" t="s">
         <v>339</v>
       </c>
       <c r="B107" t="s">
         <v>340</v>
       </c>
       <c r="C107" s="1">
         <v>4200000.0</v>
       </c>
       <c r="D107" s="1">
-        <v>103.354</v>
+        <v>103.197</v>
       </c>
       <c r="E107" s="1">
         <v>105.09337452</v>
       </c>
       <c r="F107" t="s">
         <v>8</v>
       </c>
       <c r="G107">
         <v>1.0</v>
       </c>
       <c r="H107" s="1">
         <v>4413921.73</v>
       </c>
       <c r="I107" s="1">
-        <v>-73053.73</v>
+        <v>-79647.73</v>
       </c>
       <c r="J107" s="1">
-        <v>-1.6550753381846</v>
+        <v>-1.8044662971403</v>
       </c>
       <c r="K107">
-        <v>2.58</v>
+        <v>2.85</v>
       </c>
       <c r="L107" t="s">
         <v>341</v>
       </c>
       <c r="M107" s="1">
-        <v>4340868.0</v>
+        <v>4334274.0</v>
       </c>
       <c r="N107" s="1">
-        <v>4449089.92</v>
+        <v>4453974.0</v>
       </c>
       <c r="O107" s="1">
-        <v>1.12</v>
+        <v>1.14</v>
       </c>
       <c r="P107">
         <v>1</v>
       </c>
     </row>
     <row r="108" spans="1:16">
       <c r="A108" t="s">
         <v>342</v>
       </c>
       <c r="B108" t="s">
         <v>343</v>
       </c>
       <c r="C108" s="1">
         <v>2000000.0</v>
       </c>
       <c r="D108" s="1">
-        <v>107.53</v>
+        <v>107.309</v>
       </c>
       <c r="E108" s="1">
         <v>109.06825</v>
       </c>
       <c r="F108" t="s">
         <v>8</v>
       </c>
       <c r="G108">
         <v>1.0</v>
       </c>
       <c r="H108" s="1">
         <v>2181365.0</v>
       </c>
       <c r="I108" s="1">
-        <v>-30765.0</v>
+        <v>-35185.0</v>
       </c>
       <c r="J108" s="1">
-        <v>-1.4103554425784</v>
+        <v>-1.6129808629001</v>
       </c>
       <c r="K108">
-        <v>1.87</v>
+        <v>2.33</v>
       </c>
       <c r="L108" t="s">
         <v>344</v>
       </c>
       <c r="M108" s="1">
-        <v>2150600.0</v>
+        <v>2146180.0</v>
       </c>
       <c r="N108" s="1">
-        <v>2188017.13</v>
+        <v>2192733.87</v>
       </c>
       <c r="O108" s="1">
-        <v>0.55</v>
+        <v>0.56</v>
       </c>
       <c r="P108">
         <v>1</v>
       </c>
     </row>
     <row r="109" spans="1:16">
       <c r="A109" t="s">
         <v>345</v>
       </c>
       <c r="B109" t="s">
         <v>346</v>
       </c>
       <c r="C109" s="1">
         <v>4800000.0</v>
       </c>
       <c r="D109" s="1">
-        <v>100.501</v>
+        <v>100.229</v>
       </c>
       <c r="E109" s="1">
         <v>101.34664646</v>
       </c>
       <c r="F109" t="s">
         <v>8</v>
       </c>
       <c r="G109">
         <v>1.0</v>
       </c>
       <c r="H109" s="1">
         <v>4864639.03</v>
       </c>
       <c r="I109" s="1">
-        <v>-40591.03</v>
+        <v>-53647.03</v>
       </c>
       <c r="J109" s="1">
-        <v>-0.83440990687443</v>
+        <v>-1.1027956991086</v>
       </c>
       <c r="K109">
-        <v>3.92</v>
+        <v>0.15</v>
       </c>
       <c r="L109" t="s">
         <v>347</v>
       </c>
       <c r="M109" s="1">
-        <v>4824048.0</v>
+        <v>4810992.0</v>
       </c>
       <c r="N109" s="1">
-        <v>5012365.81</v>
+        <v>4818356.38</v>
       </c>
       <c r="O109" s="1">
-        <v>1.26</v>
+        <v>1.24</v>
       </c>
       <c r="P109">
         <v>1</v>
       </c>
     </row>
     <row r="110" spans="1:16">
       <c r="A110" t="s">
         <v>348</v>
       </c>
       <c r="B110" t="s">
         <v>349</v>
       </c>
       <c r="C110" s="1">
         <v>5464000.0</v>
       </c>
       <c r="D110" s="1">
-        <v>93.273</v>
+        <v>93.254</v>
       </c>
       <c r="E110" s="1">
         <v>94.43916654</v>
       </c>
       <c r="F110" t="s">
         <v>8</v>
       </c>
       <c r="G110">
         <v>1.0</v>
       </c>
       <c r="H110" s="1">
         <v>5160156.06</v>
       </c>
       <c r="I110" s="1">
-        <v>-63719.34</v>
+        <v>-64757.5</v>
       </c>
       <c r="J110" s="1">
-        <v>-1.2348335836959</v>
+        <v>-1.254952355065</v>
       </c>
       <c r="K110">
-        <v>0.08</v>
+        <v>0.16</v>
       </c>
       <c r="L110" t="s">
         <v>350</v>
       </c>
       <c r="M110" s="1">
-        <v>5096436.72</v>
+        <v>5095398.56</v>
       </c>
       <c r="N110" s="1">
-        <v>5100703.13</v>
+        <v>5104380.48</v>
       </c>
       <c r="O110" s="1">
-        <v>1.28</v>
+        <v>1.31</v>
       </c>
       <c r="P110">
         <v>1</v>
       </c>
     </row>
     <row r="111" spans="1:16">
       <c r="A111" t="s">
         <v>351</v>
       </c>
       <c r="B111" t="s">
         <v>352</v>
       </c>
       <c r="C111" s="1">
         <v>800000.0</v>
       </c>
       <c r="D111" s="1">
-        <v>100.254</v>
+        <v>100.223</v>
       </c>
       <c r="E111" s="1">
         <v>100.637</v>
       </c>
       <c r="F111" t="s">
         <v>8</v>
       </c>
       <c r="G111">
         <v>1.0</v>
       </c>
       <c r="H111" s="1">
         <v>805096.0</v>
       </c>
       <c r="I111" s="1">
-        <v>-3064.0</v>
+        <v>-3312.0</v>
       </c>
       <c r="J111" s="1">
-        <v>-0.38057573258344</v>
+        <v>-0.41137951250534</v>
       </c>
       <c r="K111">
-        <v>1.04</v>
+        <v>1.22</v>
       </c>
       <c r="L111" t="s">
         <v>353</v>
       </c>
       <c r="M111" s="1">
-        <v>802032.0</v>
+        <v>801784.0</v>
       </c>
       <c r="N111" s="1">
-        <v>810388.16</v>
+        <v>811578.52</v>
       </c>
       <c r="O111" s="1">
-        <v>0.2</v>
+        <v>0.21</v>
       </c>
       <c r="P111">
         <v>1</v>
       </c>
     </row>
     <row r="112" spans="1:16">
       <c r="A112" t="s">
         <v>354</v>
       </c>
       <c r="B112" t="s">
         <v>355</v>
       </c>
       <c r="C112" s="1">
         <v>4160000.0</v>
       </c>
       <c r="D112" s="1">
-        <v>100.059</v>
+        <v>100.088</v>
       </c>
       <c r="E112" s="1">
         <v>101.30837019</v>
       </c>
       <c r="F112" t="s">
         <v>8</v>
       </c>
       <c r="G112">
         <v>1.0</v>
       </c>
       <c r="H112" s="1">
         <v>4214428.2</v>
       </c>
       <c r="I112" s="1">
-        <v>-51973.8</v>
+        <v>-50767.4</v>
       </c>
       <c r="J112" s="1">
-        <v>-1.233234914288</v>
+        <v>-1.2046094414421</v>
       </c>
       <c r="K112">
-        <v>2.32</v>
+        <v>2.53</v>
       </c>
       <c r="L112" t="s">
         <v>356</v>
       </c>
       <c r="M112" s="1">
-        <v>4162454.4</v>
+        <v>4163660.8</v>
       </c>
       <c r="N112" s="1">
-        <v>4259131.66</v>
+        <v>4269014.22</v>
       </c>
       <c r="O112" s="1">
-        <v>1.07</v>
+        <v>1.09</v>
       </c>
       <c r="P112">
         <v>1</v>
       </c>
     </row>
     <row r="113" spans="1:16">
       <c r="A113" t="s">
         <v>357</v>
       </c>
       <c r="B113" t="s">
         <v>358</v>
       </c>
       <c r="C113" s="1">
         <v>5500000.0</v>
       </c>
       <c r="D113" s="1">
-        <v>98.08</v>
+        <v>98.118</v>
       </c>
       <c r="E113" s="1">
         <v>98.32790727</v>
       </c>
       <c r="F113" t="s">
         <v>8</v>
       </c>
       <c r="G113">
         <v>1.0</v>
       </c>
       <c r="H113" s="1">
         <v>5408034.9</v>
       </c>
       <c r="I113" s="1">
-        <v>-13634.9</v>
+        <v>-11544.9</v>
       </c>
       <c r="J113" s="1">
-        <v>-0.25212300312633</v>
+        <v>-0.21347680282167</v>
       </c>
       <c r="K113">
-        <v>0.99</v>
+        <v>1.07</v>
       </c>
       <c r="L113" t="s">
         <v>359</v>
       </c>
       <c r="M113" s="1">
-        <v>5394400.0</v>
+        <v>5396490.0</v>
       </c>
       <c r="N113" s="1">
-        <v>5448684.25</v>
+        <v>5455125.27</v>
       </c>
       <c r="O113" s="1">
-        <v>1.37</v>
+        <v>1.4</v>
       </c>
       <c r="P113">
         <v>1</v>
       </c>
     </row>
     <row r="114" spans="1:16">
       <c r="A114" t="s">
         <v>360</v>
       </c>
       <c r="B114" t="s">
         <v>361</v>
       </c>
       <c r="C114" s="1">
         <v>3400000.0</v>
       </c>
       <c r="D114" s="1">
-        <v>98.234</v>
+        <v>98.119</v>
       </c>
       <c r="E114" s="1">
         <v>98.51473529</v>
       </c>
       <c r="F114" t="s">
         <v>8</v>
       </c>
       <c r="G114">
         <v>1.0</v>
       </c>
       <c r="H114" s="1">
         <v>3349501.0</v>
       </c>
       <c r="I114" s="1">
-        <v>-9545.0</v>
+        <v>-13455.0</v>
       </c>
       <c r="J114" s="1">
-        <v>-0.28496782057984</v>
+        <v>-0.4017016266005</v>
       </c>
       <c r="K114">
-        <v>0.42</v>
+        <v>0.55</v>
       </c>
       <c r="L114" t="s">
         <v>362</v>
       </c>
       <c r="M114" s="1">
-        <v>3339956.0</v>
+        <v>3336046.0</v>
       </c>
       <c r="N114" s="1">
-        <v>3354114.9</v>
+        <v>3354850.79</v>
       </c>
       <c r="O114" s="1">
-        <v>0.84</v>
+        <v>0.86</v>
       </c>
       <c r="P114">
         <v>1</v>
       </c>
     </row>
     <row r="115" spans="1:16">
       <c r="A115" t="s">
         <v>363</v>
       </c>
       <c r="B115" t="s">
         <v>364</v>
       </c>
       <c r="C115" s="1">
-        <v>600000.0</v>
+        <v>4600000.0</v>
       </c>
       <c r="D115" s="1">
-        <v>108.044</v>
+        <v>94.832</v>
       </c>
       <c r="E115" s="1">
-        <v>110.87634667</v>
+        <v>94.967</v>
       </c>
       <c r="F115" t="s">
         <v>8</v>
       </c>
       <c r="G115">
         <v>1.0</v>
       </c>
       <c r="H115" s="1">
-        <v>665258.08</v>
+        <v>4368482.0</v>
       </c>
       <c r="I115" s="1">
-        <v>-16994.08</v>
+        <v>-6210.0</v>
       </c>
       <c r="J115" s="1">
-        <v>-2.5545093717614</v>
+        <v>-0.14215464319185</v>
       </c>
       <c r="K115">
-        <v>0.93</v>
+        <v>1.41</v>
       </c>
       <c r="L115" t="s">
         <v>365</v>
       </c>
       <c r="M115" s="1">
-        <v>648264.0</v>
+        <v>4362272.0</v>
       </c>
       <c r="N115" s="1">
-        <v>653869.48</v>
+        <v>4427327.34</v>
       </c>
       <c r="O115" s="1">
-        <v>0.16</v>
+        <v>1.14</v>
       </c>
       <c r="P115">
         <v>1</v>
       </c>
     </row>
     <row r="116" spans="1:16">
       <c r="A116" t="s">
         <v>366</v>
       </c>
       <c r="B116" t="s">
         <v>367</v>
       </c>
       <c r="C116" s="1">
-        <v>3000000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D116" s="1">
-        <v>98.69</v>
+        <v>107.698</v>
       </c>
       <c r="E116" s="1">
-        <v>99.7983</v>
+        <v>110.87634667</v>
       </c>
       <c r="F116" t="s">
         <v>8</v>
       </c>
       <c r="G116">
         <v>1.0</v>
       </c>
       <c r="H116" s="1">
-        <v>2993949.0</v>
+        <v>665258.08</v>
       </c>
       <c r="I116" s="1">
-        <v>-33249.0</v>
+        <v>-19070.08</v>
       </c>
       <c r="J116" s="1">
-        <v>-1.1105399590975</v>
+        <v>-2.866568715708</v>
       </c>
       <c r="K116">
-        <v>0.78</v>
+        <v>1.38</v>
       </c>
       <c r="L116" t="s">
         <v>368</v>
       </c>
       <c r="M116" s="1">
-        <v>2960700.0</v>
+        <v>646188.0</v>
       </c>
       <c r="N116" s="1">
-        <v>2984073.29</v>
+        <v>654468.82</v>
       </c>
       <c r="O116" s="1">
-        <v>0.75</v>
+        <v>0.17</v>
       </c>
       <c r="P116">
         <v>1</v>
       </c>
     </row>
     <row r="117" spans="1:16">
       <c r="A117" t="s">
         <v>369</v>
       </c>
       <c r="B117" t="s">
         <v>370</v>
       </c>
       <c r="C117" s="1">
-        <v>4000000.0</v>
+        <v>3000000.0</v>
       </c>
       <c r="D117" s="1">
-        <v>95.195</v>
+        <v>98.671</v>
       </c>
       <c r="E117" s="1">
-        <v>95.56322325</v>
+        <v>99.7983</v>
       </c>
       <c r="F117" t="s">
         <v>8</v>
       </c>
       <c r="G117">
         <v>1.0</v>
       </c>
       <c r="H117" s="1">
-        <v>3822528.93</v>
+        <v>2993949.0</v>
       </c>
       <c r="I117" s="1">
-        <v>-14728.93</v>
+        <v>-33819.0</v>
       </c>
       <c r="J117" s="1">
-        <v>-0.38531899351773</v>
+        <v>-1.1295783595512</v>
       </c>
       <c r="K117">
-        <v>0.04</v>
+        <v>0.96</v>
       </c>
       <c r="L117" t="s">
         <v>371</v>
       </c>
       <c r="M117" s="1">
-        <v>3807800.0</v>
+        <v>2960130.0</v>
       </c>
       <c r="N117" s="1">
-        <v>3809443.84</v>
+        <v>2988897.12</v>
       </c>
       <c r="O117" s="1">
-        <v>0.95</v>
+        <v>0.77</v>
       </c>
       <c r="P117">
         <v>1</v>
       </c>
     </row>
     <row r="118" spans="1:16">
       <c r="A118" t="s">
         <v>372</v>
       </c>
       <c r="B118" t="s">
         <v>373</v>
       </c>
       <c r="C118" s="1">
-        <v>4200000.0</v>
+        <v>4000000.0</v>
       </c>
       <c r="D118" s="1">
-        <v>100.091</v>
+        <v>95.197</v>
       </c>
       <c r="E118" s="1">
-        <v>101.9176069</v>
+        <v>95.56322325</v>
       </c>
       <c r="F118" t="s">
         <v>8</v>
       </c>
       <c r="G118">
         <v>1.0</v>
       </c>
       <c r="H118" s="1">
-        <v>4280539.49</v>
+        <v>3822528.93</v>
       </c>
       <c r="I118" s="1">
-        <v>-76717.49</v>
+        <v>-14648.93</v>
       </c>
       <c r="J118" s="1">
-        <v>-1.7922388095992</v>
+        <v>-0.38322613819956</v>
       </c>
       <c r="K118">
-        <v>2.06</v>
+        <v>0.1</v>
       </c>
       <c r="L118" t="s">
         <v>374</v>
       </c>
       <c r="M118" s="1">
-        <v>4203822.0</v>
+        <v>3807880.0</v>
       </c>
       <c r="N118" s="1">
-        <v>4290411.04</v>
+        <v>3811825.21</v>
       </c>
       <c r="O118" s="1">
-        <v>1.08</v>
+        <v>0.98</v>
       </c>
       <c r="P118">
         <v>1</v>
       </c>
     </row>
     <row r="119" spans="1:16">
       <c r="A119" t="s">
         <v>375</v>
       </c>
       <c r="B119" t="s">
         <v>376</v>
       </c>
       <c r="C119" s="1">
-        <v>4710000.0</v>
+        <v>5900000.0</v>
       </c>
       <c r="D119" s="1">
-        <v>98.585</v>
+        <v>100.214</v>
       </c>
       <c r="E119" s="1">
-        <v>99.72630149</v>
+        <v>101.48381678</v>
       </c>
       <c r="F119" t="s">
         <v>8</v>
       </c>
       <c r="G119">
         <v>1.0</v>
       </c>
       <c r="H119" s="1">
-        <v>4697108.8</v>
+        <v>5987545.19</v>
       </c>
       <c r="I119" s="1">
-        <v>-53755.3</v>
+        <v>-74919.19</v>
       </c>
       <c r="J119" s="1">
-        <v>-1.1444337844591</v>
+        <v>-1.2512505145702</v>
       </c>
       <c r="K119">
-        <v>0.7</v>
+        <v>2.26</v>
       </c>
       <c r="L119" t="s">
         <v>377</v>
       </c>
       <c r="M119" s="1">
-        <v>4643353.5</v>
+        <v>5912626.0</v>
       </c>
       <c r="N119" s="1">
-        <v>4676371.89</v>
+        <v>6046143.81</v>
       </c>
       <c r="O119" s="1">
-        <v>1.17</v>
+        <v>1.55</v>
       </c>
       <c r="P119">
         <v>1</v>
       </c>
     </row>
     <row r="120" spans="1:16">
       <c r="A120" t="s">
         <v>378</v>
       </c>
       <c r="B120" t="s">
         <v>379</v>
       </c>
       <c r="C120" s="1">
-        <v>6100000.0</v>
+        <v>3010000.0</v>
       </c>
       <c r="D120" s="1">
-        <v>99.977</v>
+        <v>98.482</v>
       </c>
       <c r="E120" s="1">
-        <v>100.56275984</v>
+        <v>99.72630133</v>
       </c>
       <c r="F120" t="s">
         <v>8</v>
       </c>
       <c r="G120">
         <v>1.0</v>
       </c>
       <c r="H120" s="1">
-        <v>6134328.35</v>
+        <v>3001761.67</v>
       </c>
       <c r="I120" s="1">
-        <v>-35731.35</v>
+        <v>-37453.47</v>
       </c>
       <c r="J120" s="1">
-        <v>-0.58248186209335</v>
+        <v>-1.2477163118683</v>
       </c>
       <c r="K120">
-        <v>2.37</v>
+        <v>0.87</v>
       </c>
       <c r="L120" t="s">
         <v>380</v>
       </c>
       <c r="M120" s="1">
-        <v>6098597.0</v>
+        <v>2964308.2</v>
       </c>
       <c r="N120" s="1">
-        <v>6242991.52</v>
+        <v>2990387.99</v>
       </c>
       <c r="O120" s="1">
-        <v>1.56</v>
+        <v>0.77</v>
       </c>
       <c r="P120">
         <v>1</v>
       </c>
     </row>
     <row r="121" spans="1:16">
       <c r="A121" t="s">
         <v>381</v>
       </c>
       <c r="B121" t="s">
         <v>382</v>
       </c>
       <c r="C121" s="1">
-        <v>4124000.0</v>
+        <v>6100000.0</v>
       </c>
       <c r="D121" s="1">
-        <v>98.505</v>
+        <v>99.967</v>
       </c>
       <c r="E121" s="1">
-        <v>99.37023084</v>
+        <v>100.56275984</v>
       </c>
       <c r="F121" t="s">
         <v>8</v>
       </c>
       <c r="G121">
         <v>1.0</v>
       </c>
       <c r="H121" s="1">
-        <v>4098028.32</v>
+        <v>6134328.35</v>
       </c>
       <c r="I121" s="1">
-        <v>-35682.12</v>
+        <v>-36341.35</v>
       </c>
       <c r="J121" s="1">
-        <v>-0.8707143341557</v>
+        <v>-0.59242590103609</v>
       </c>
       <c r="K121">
-        <v>2.06</v>
+        <v>2.54</v>
       </c>
       <c r="L121" t="s">
         <v>383</v>
       </c>
       <c r="M121" s="1">
-        <v>4062346.2</v>
+        <v>6097987.0</v>
       </c>
       <c r="N121" s="1">
-        <v>4147255.41</v>
+        <v>6252910.29</v>
       </c>
       <c r="O121" s="1">
-        <v>1.04</v>
+        <v>1.6</v>
       </c>
       <c r="P121">
         <v>1</v>
       </c>
     </row>
     <row r="122" spans="1:16">
       <c r="A122" t="s">
         <v>384</v>
       </c>
       <c r="B122" t="s">
         <v>385</v>
       </c>
       <c r="C122" s="1">
-        <v>2905000.0</v>
+        <v>4124000.0</v>
       </c>
       <c r="D122" s="1">
-        <v>100.003</v>
+        <v>98.476</v>
       </c>
       <c r="E122" s="1">
-        <v>101.26198279</v>
+        <v>99.37023084</v>
       </c>
       <c r="F122" t="s">
         <v>8</v>
       </c>
       <c r="G122">
         <v>1.0</v>
       </c>
       <c r="H122" s="1">
-        <v>2941660.6</v>
+        <v>4098028.32</v>
       </c>
       <c r="I122" s="1">
-        <v>-36573.45</v>
+        <v>-36878.08</v>
       </c>
       <c r="J122" s="1">
-        <v>-1.2432926490568</v>
+        <v>-0.89989812466694</v>
       </c>
       <c r="K122">
-        <v>0.56</v>
+        <v>2.19</v>
       </c>
       <c r="L122" t="s">
         <v>386</v>
       </c>
       <c r="M122" s="1">
-        <v>2905087.15</v>
+        <v>4061150.24</v>
       </c>
       <c r="N122" s="1">
-        <v>2921253.67</v>
+        <v>4151398.05</v>
       </c>
       <c r="O122" s="1">
-        <v>0.73</v>
+        <v>1.06</v>
       </c>
       <c r="P122">
         <v>1</v>
       </c>
     </row>
     <row r="123" spans="1:16">
       <c r="A123" t="s">
         <v>387</v>
       </c>
       <c r="B123" t="s">
         <v>388</v>
       </c>
       <c r="C123" s="1">
         <v>1999000.0</v>
       </c>
       <c r="D123" s="1">
-        <v>98.796</v>
+        <v>98.841</v>
       </c>
       <c r="E123" s="1">
         <v>98.93570235</v>
       </c>
       <c r="F123" t="s">
         <v>8</v>
       </c>
       <c r="G123">
         <v>1.0</v>
       </c>
       <c r="H123" s="1">
         <v>1977724.69</v>
       </c>
       <c r="I123" s="1">
-        <v>-2792.65</v>
+        <v>-1893.1</v>
       </c>
       <c r="J123" s="1">
-        <v>-0.14120519474326</v>
+        <v>-0.095721108684748</v>
       </c>
       <c r="K123">
-        <v>0.09</v>
+        <v>0.18</v>
       </c>
       <c r="L123" t="s">
         <v>389</v>
       </c>
       <c r="M123" s="1">
-        <v>1974932.04</v>
+        <v>1975831.59</v>
       </c>
       <c r="N123" s="1">
-        <v>1976821.51</v>
+        <v>1979446.22</v>
       </c>
       <c r="O123" s="1">
-        <v>0.5</v>
+        <v>0.51</v>
       </c>
       <c r="P123">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>