--- v4 (2026-07-31)
+++ v5 (2026-09-01)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="390">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="415">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>C</t>
   </si>
   <si>
     <t>FR0000979866</t>
   </si>
   <si>
@@ -124,1110 +124,1185 @@
   <si>
     <t>VBCE (EUR)</t>
   </si>
   <si>
     <t>VBCI (EUR)</t>
   </si>
   <si>
     <t>Poids</t>
   </si>
   <si>
     <t>Nb.</t>
   </si>
   <si>
     <t>FR0000008997</t>
   </si>
   <si>
     <t>Ofi Invest ESG Liquidités PART C/D</t>
   </si>
   <si>
     <t>DU100626</t>
   </si>
   <si>
     <t>EURO-SCHATZ JUN 26</t>
   </si>
   <si>
+    <t>XS2079107830</t>
+  </si>
+  <si>
+    <t>AB SKF 0.875 15/11/2029</t>
+  </si>
+  <si>
+    <t>3 998.63</t>
+  </si>
+  <si>
     <t>XS2575555938</t>
   </si>
   <si>
     <t>ABB FINANCE BV 3.25 16/01/2027</t>
   </si>
   <si>
-    <t>2 911.64</t>
+    <t>3 686.30</t>
   </si>
   <si>
     <t>XS2575971994</t>
   </si>
   <si>
     <t>ABN AMRO BANK NV 4 16/01/2028</t>
   </si>
   <si>
-    <t>27 473.97</t>
+    <t>34 783.56</t>
   </si>
   <si>
     <t>XS3066564900</t>
   </si>
   <si>
     <t>ACHMEA BANK NV 2.5 06/05/2028</t>
   </si>
   <si>
-    <t>127 150.68</t>
+    <t>9 780.82</t>
   </si>
   <si>
     <t>XS2464405229</t>
   </si>
   <si>
     <t>AIB GROUP PLC 04/04/2028</t>
   </si>
   <si>
-    <t>8 981.51</t>
+    <t>17 383.56</t>
   </si>
   <si>
     <t>FR0014013VW7</t>
   </si>
   <si>
     <t>AIR LIQUIDE FINANCE SA 2.625 05/11/2029</t>
   </si>
   <si>
-    <t>20 827.40</t>
+    <t>24 164.38</t>
   </si>
   <si>
     <t>XS2462466611</t>
   </si>
   <si>
     <t>AKZO NOBEL NV 1.5 28/03/2028</t>
   </si>
   <si>
     <t>XS2156598281</t>
   </si>
   <si>
     <t>AKZO NOBEL NV 1.625 14/04/2030</t>
   </si>
   <si>
-    <t>1 730.56</t>
+    <t>4 120.38</t>
   </si>
   <si>
     <t>XS2640904319</t>
   </si>
   <si>
     <t>ALPHA BANK SA 27/06/2029</t>
   </si>
   <si>
-    <t>94 027.40</t>
+    <t>102 767.12</t>
+  </si>
+  <si>
+    <t>XS3368960962</t>
+  </si>
+  <si>
+    <t>AMPHENOL CORPORATION 3.375 12/05/2029</t>
+  </si>
+  <si>
+    <t>3 208.01</t>
   </si>
   <si>
     <t>XS1346228577</t>
   </si>
   <si>
     <t>AXA SA 06/07/2047</t>
   </si>
   <si>
-    <t>25 215.41</t>
+    <t>27 628.77</t>
   </si>
   <si>
     <t>XS1799611642</t>
   </si>
   <si>
     <t>AXA SA 28/05/2049</t>
   </si>
   <si>
-    <t>182 712.33</t>
+    <t>3 205.48</t>
   </si>
   <si>
     <t>FR0014015J87</t>
   </si>
   <si>
     <t>AYVENS SA 3 18/04/2030</t>
   </si>
   <si>
-    <t>1 956.16</t>
+    <t>5 293.15</t>
   </si>
   <si>
     <t>FR0014017YD2</t>
   </si>
   <si>
     <t>AYVENS SA 3.375 16/04/2029</t>
   </si>
   <si>
-    <t>2 283.90</t>
+    <t>5 769.86</t>
   </si>
   <si>
     <t>XS2583203950</t>
   </si>
   <si>
     <t>BANCO DE SABADELL SA 07/02/2029</t>
   </si>
   <si>
-    <t>23 776.03</t>
+    <t>31 701.37</t>
+  </si>
+  <si>
+    <t>XS2791973642</t>
+  </si>
+  <si>
+    <t>BANCO DE SABADELL SA 27/06/2034</t>
+  </si>
+  <si>
+    <t>90 972.26</t>
   </si>
   <si>
     <t>XS2626699982</t>
   </si>
   <si>
     <t>BANCO SANTANDER SA 23/08/2033</t>
   </si>
   <si>
-    <t>144 616.44</t>
+    <t>161 063.01</t>
   </si>
   <si>
     <t>XS2575952697</t>
   </si>
   <si>
     <t>BANCO SANTANDER SA 3.875 16/01/2028</t>
   </si>
   <si>
-    <t>38 187.33</t>
+    <t>48 347.26</t>
   </si>
   <si>
     <t>XS2038039074</t>
   </si>
   <si>
     <t>BANK OF AMERICA CORP 08/08/2029</t>
   </si>
   <si>
-    <t>19 521.37</t>
+    <t>21 618.11</t>
   </si>
   <si>
     <t>XS2345799089</t>
   </si>
   <si>
     <t>BANK OF AMERICA CORP 24/08/2028</t>
   </si>
   <si>
-    <t>18 581.25</t>
+    <t>20 702.73</t>
   </si>
   <si>
     <t>FR0013408960</t>
   </si>
   <si>
     <t>BANQUE EUROPEENNE DU CREDIT MUTUEL 1.75 15/03/2029</t>
   </si>
   <si>
-    <t>11 981.51</t>
+    <t>18 794.52</t>
   </si>
   <si>
     <t>FR001400AY79</t>
   </si>
   <si>
     <t>BANQUE FEDERATIVE DU CREDIT MUTUEL 16/06/2032</t>
   </si>
   <si>
-    <t>140 593.49</t>
+    <t>153 216.44</t>
+  </si>
+  <si>
+    <t>XS3367720797</t>
+  </si>
+  <si>
+    <t>BARCLAYS PLC 12/05/2030</t>
+  </si>
+  <si>
+    <t>2 097.39</t>
   </si>
   <si>
     <t>BE6340794013</t>
   </si>
   <si>
     <t>BELFIUS BANQUE SA 19/04/2033</t>
   </si>
   <si>
-    <t>10 356.16</t>
+    <t>29 126.71</t>
   </si>
   <si>
     <t>XS3075491152</t>
   </si>
   <si>
     <t>BMW FINANCE NV 2.625 20/05/2028</t>
   </si>
   <si>
-    <t>210 381.16</t>
+    <t>8 415.25</t>
   </si>
   <si>
     <t>FR0014001JT3</t>
   </si>
   <si>
     <t>BNP PARIBAS SA 19/01/2030</t>
   </si>
   <si>
-    <t>5 227.40</t>
+    <t>6 657.53</t>
   </si>
   <si>
     <t>FR0013484458</t>
   </si>
   <si>
     <t>BNP PARIBAS SA 19/02/2028</t>
   </si>
   <si>
-    <t>1 438.36</t>
+    <t>1 994.52</t>
   </si>
   <si>
     <t>FR0014009HA0</t>
   </si>
   <si>
     <t>BNP PARIBAS SA 31/03/2032</t>
   </si>
   <si>
-    <t>4 794.52</t>
+    <t>8 767.12</t>
   </si>
   <si>
     <t>FR001400BBL2</t>
   </si>
   <si>
     <t>BNP PARIBAS SA PERP</t>
   </si>
   <si>
-    <t>62 328.30</t>
-[...8 lines deleted...]
-    <t>1 553.42</t>
+    <t>74 378.43</t>
+  </si>
+  <si>
+    <t>XS3367613448</t>
+  </si>
+  <si>
+    <t>BOOKING HOLDINGS INC 3.5 11/05/2030</t>
+  </si>
+  <si>
+    <t>3 530.97</t>
   </si>
   <si>
     <t>FR001400N4L7</t>
   </si>
   <si>
     <t>BPCE SA 3.875 11/01/2029</t>
   </si>
   <si>
-    <t>49 621.23</t>
+    <t>62 244.18</t>
   </si>
   <si>
     <t>XS2802928775</t>
   </si>
   <si>
     <t>BRENNTAG FINANCE BV 3.75 24/04/2028</t>
   </si>
   <si>
-    <t>3 616.44</t>
+    <t>13 150.68</t>
   </si>
   <si>
     <t>XS3108521124</t>
   </si>
   <si>
     <t>CA AUTO BANK SPA (DUBLIN BRANCH) 2.75 07/07/2028</t>
   </si>
   <si>
-    <t>71 787.05</t>
+    <t>78 680.51</t>
   </si>
   <si>
     <t>XS3275406539</t>
   </si>
   <si>
     <t>CA AUTO BANK SPA (DUBLIN BRANCH) 2.75 21/01/2029</t>
   </si>
   <si>
-    <t>13 649.64</t>
+    <t>17 455.79</t>
   </si>
   <si>
     <t>XS2434702424</t>
   </si>
   <si>
     <t>CAIXABANK SA 21/01/2028</t>
   </si>
   <si>
-    <t>8 013.70</t>
+    <t>10 248.29</t>
   </si>
   <si>
     <t>XS3280995518</t>
   </si>
   <si>
     <t>CANADIAN IMPERIAL BANK OF COMMERCE 30/07/2030</t>
   </si>
   <si>
-    <t>44 352.33</t>
+    <t>57 563.67</t>
   </si>
   <si>
     <t>FR0014012SB9</t>
   </si>
   <si>
     <t>CAPGEMINI SE 2.5 25/09/2028</t>
   </si>
   <si>
-    <t>63 863.01</t>
+    <t>72 205.48</t>
   </si>
   <si>
     <t>XS3231164586</t>
   </si>
   <si>
     <t>CATERPILLAR FINANCIAL SERVICES COR 2.541 20/11/2028</t>
   </si>
   <si>
-    <t>13 657.70</t>
+    <t>16 058.15</t>
   </si>
   <si>
     <t>XS3071246295</t>
   </si>
   <si>
     <t>CENCORA INC 2.875 22/05/2028</t>
   </si>
   <si>
-    <t>52 080.82</t>
+    <t>1 795.89</t>
   </si>
   <si>
     <t>XS3326474155</t>
   </si>
   <si>
     <t>COCA-COLA HBC FINANCE BV 3.625 01/10/2030</t>
   </si>
   <si>
-    <t>9 363.62</t>
+    <t>17 350.24</t>
   </si>
   <si>
     <t>XS2114852218</t>
   </si>
   <si>
     <t>COMCAST CORPORATION 0.25 20/05/2027</t>
   </si>
   <si>
-    <t>9 828.77</t>
-[...1 lines deleted...]
-  <si>
     <t>DE000CZ45Y63</t>
   </si>
   <si>
     <t>COMMERZBANK AG 08/12/2028</t>
   </si>
   <si>
-    <t>20 223.29</t>
+    <t>24 185.96</t>
   </si>
   <si>
     <t>DE000CZ40MM4</t>
   </si>
   <si>
     <t>COMMERZBANK AG 1.875 28/02/2028</t>
   </si>
   <si>
-    <t>1 017.12</t>
+    <t>1 464.04</t>
   </si>
   <si>
     <t>FR0014014P49</t>
   </si>
   <si>
     <t>CREDIT AGRICOLE SA 03/07/2031</t>
   </si>
   <si>
-    <t>61 566.78</t>
+    <t>73 236.30</t>
   </si>
   <si>
     <t>FR001400F1U4</t>
   </si>
   <si>
     <t>CREDIT AGRICOLE SA 11/07/2029</t>
   </si>
   <si>
-    <t>52 047.95</t>
+    <t>57 113.01</t>
   </si>
   <si>
     <t>FR001400KDS4</t>
   </si>
   <si>
     <t>CREDIT AGRICOLE SA 28/08/2033</t>
   </si>
   <si>
-    <t>90 410.96</t>
+    <t>100 898.63</t>
   </si>
   <si>
     <t>FR0013517307</t>
   </si>
   <si>
     <t>CREDIT MUTUEL ARKEA 11/06/2029</t>
   </si>
   <si>
-    <t>19 095.89</t>
+    <t>20 784.25</t>
   </si>
   <si>
     <t>BE0002936178</t>
   </si>
   <si>
     <t>CRELAN SA 28/02/2030</t>
   </si>
   <si>
-    <t>31 463.01</t>
+    <t>45 287.67</t>
   </si>
   <si>
     <t>XS3352082930</t>
   </si>
   <si>
     <t>DANAHER CORPORATION 3.25 29/04/2030</t>
   </si>
   <si>
+    <t>4 440.92</t>
+  </si>
+  <si>
     <t>FR0014017HN6</t>
   </si>
   <si>
     <t>DANONE SA 3.379 01/04/2030</t>
   </si>
   <si>
-    <t>7 239.39</t>
+    <t>13 414.17</t>
   </si>
   <si>
     <t>FR0014005EJ6</t>
   </si>
   <si>
     <t>DANONE SA PERP</t>
   </si>
   <si>
-    <t>21 863.01</t>
+    <t>26 391.78</t>
   </si>
   <si>
     <t>FR0013444551</t>
   </si>
   <si>
     <t>DASSAULT SYSTEMES 0.375 16/09/2029</t>
   </si>
   <si>
-    <t>11 154.45</t>
+    <t>12 554.79</t>
   </si>
   <si>
     <t>DE000A4DFH60</t>
   </si>
   <si>
     <t>DEUTSCHE BANK AG 16/06/2029</t>
   </si>
   <si>
-    <t>84 953.42</t>
+    <t>92 580.82</t>
   </si>
   <si>
     <t>DE000A30VT97</t>
   </si>
   <si>
     <t>DEUTSCHE BANK AG PERP</t>
   </si>
   <si>
-    <t>2 465.75</t>
+    <t>16 767.12</t>
   </si>
   <si>
     <t>XS2306517876</t>
   </si>
   <si>
     <t>DNB BANK ASA 23/02/2029</t>
   </si>
   <si>
-    <t>1 775.97</t>
+    <t>2 501.37</t>
   </si>
   <si>
     <t>XS3008888953</t>
   </si>
   <si>
     <t>ENEL FINANCE INTERNATIONAL NV 2.625 24/02/2028</t>
   </si>
   <si>
-    <t>37 505.14</t>
+    <t>53 042.98</t>
   </si>
   <si>
     <t>FR001400A1H6</t>
   </si>
   <si>
     <t>ENGIE SA 3.5 27/09/2029</t>
   </si>
   <si>
-    <t>120 246.58</t>
+    <t>136 097.26</t>
   </si>
   <si>
     <t>AT0000A2U543</t>
   </si>
   <si>
     <t>ERSTE GROUP BANK AG 15/11/2032</t>
   </si>
   <si>
-    <t>12 297.95</t>
+    <t>14 383.56</t>
   </si>
   <si>
     <t>XS2386877133</t>
   </si>
   <si>
     <t>ESSITY CAPITAL BV 0.25 15/09/2029</t>
   </si>
   <si>
-    <t>7 468.49</t>
+    <t>8 402.05</t>
+  </si>
+  <si>
+    <t>XS2987792269</t>
+  </si>
+  <si>
+    <t>EUROBANK ERGASIAS SERVICES AND HOL 30/04/2035</t>
+  </si>
+  <si>
+    <t>7 126.03</t>
   </si>
   <si>
     <t>XS2904504979</t>
   </si>
   <si>
     <t>EUROBANK SA (ATHINA) 24/09/2030</t>
   </si>
   <si>
-    <t>34 213.70</t>
+    <t>38 663.01</t>
   </si>
   <si>
     <t>XS3110850347</t>
   </si>
   <si>
     <t>EUROBANK SA 07/07/2028</t>
   </si>
   <si>
-    <t>52 594.54</t>
+    <t>57 645.01</t>
   </si>
   <si>
     <t>XS2919679816</t>
   </si>
   <si>
     <t>EUROGRID GMBH 3.075 18/10/2027</t>
   </si>
   <si>
-    <t>70 413.29</t>
+    <t>80 674.52</t>
   </si>
   <si>
     <t>DK0030555156</t>
   </si>
   <si>
     <t>EURONEXT NV 2.625 26/11/2028</t>
   </si>
   <si>
-    <t>32 725.48</t>
+    <t>38 656.97</t>
   </si>
   <si>
     <t>XS3299544711</t>
   </si>
   <si>
     <t>FORD MOTOR CREDIT COMPANY LLC 3.305 17/05/2029</t>
   </si>
   <si>
-    <t>19 801.02</t>
+    <t>4 371.65</t>
   </si>
   <si>
     <t>XS3148184156</t>
   </si>
   <si>
     <t>GIVAUDAN FINANCE EUROPE BV 2.875 09/09/2029</t>
   </si>
   <si>
-    <t>35 674.73</t>
+    <t>40 021.65</t>
+  </si>
+  <si>
+    <t>XS3379436325</t>
+  </si>
+  <si>
+    <t>HEIDELBERG MATERIALS AG 3.5 10/10/2029</t>
+  </si>
+  <si>
+    <t>1 772.05</t>
   </si>
   <si>
     <t>XS2385390724</t>
   </si>
   <si>
     <t>HOLDING DINFRASTRUCTURES DES METIE 0.625 16/09/2028</t>
   </si>
   <si>
-    <t>8 702.05</t>
+    <t>9 794.52</t>
   </si>
   <si>
     <t>XS2553547444</t>
   </si>
   <si>
     <t>HSBC HOLDINGS PLC 16/11/2032</t>
   </si>
   <si>
-    <t>103 741.92</t>
+    <t>121 439.07</t>
   </si>
   <si>
     <t>XS2788605660</t>
   </si>
   <si>
     <t>HSBC HOLDINGS PLC 22/03/2035</t>
   </si>
   <si>
-    <t>15 146.21</t>
+    <t>25 128.94</t>
   </si>
   <si>
     <t>XS2580221658</t>
   </si>
   <si>
     <t>IBERDROLA FINANZAS SAU PERP</t>
   </si>
   <si>
-    <t>56 897.26</t>
+    <t>62 707.19</t>
   </si>
   <si>
     <t>FR0013320058</t>
   </si>
   <si>
     <t>ICADE 1.625 28/02/2028</t>
   </si>
   <si>
-    <t>16 160.96</t>
+    <t>23 261.99</t>
   </si>
   <si>
     <t>XS3190744907</t>
   </si>
   <si>
     <t>IDS FINANCING PLC 3.25 01/01/2029</t>
   </si>
   <si>
-    <t>61 756.77</t>
+    <t>70 048.18</t>
   </si>
   <si>
     <t>XS2244936659</t>
   </si>
   <si>
     <t>INFRASTRUTTURE WIRELESS ITALIANE S 1.625 21/10/2028</t>
   </si>
   <si>
-    <t>37 521.92</t>
+    <t>43 073.63</t>
   </si>
   <si>
     <t>XS2524746687</t>
   </si>
   <si>
     <t>ING GROEP NV 24/08/2033</t>
   </si>
   <si>
-    <t>22 964.38</t>
+    <t>25 586.30</t>
   </si>
   <si>
     <t>XS2886191589</t>
   </si>
   <si>
     <t>ING GROEP NV 26/08/2035</t>
   </si>
   <si>
-    <t>126 172.60</t>
+    <t>140 692.47</t>
   </si>
   <si>
     <t>XS1725678194</t>
   </si>
   <si>
     <t>INMOBILIARIA COLONIAL SOCIMI SA 2.5 28/11/2029</t>
   </si>
   <si>
-    <t>38 958.90</t>
+    <t>46 109.59</t>
   </si>
   <si>
     <t>XS2592650373</t>
   </si>
   <si>
     <t>INTESA SANPAOLO SPA 08/03/2028</t>
   </si>
   <si>
-    <t>12 712.33</t>
+    <t>19 068.49</t>
   </si>
   <si>
     <t>XS1785340172</t>
   </si>
   <si>
     <t>INTESA SANPAOLO SPA 1.75 20/03/2028</t>
   </si>
   <si>
-    <t>4 852.05</t>
+    <t>7 910.96</t>
   </si>
   <si>
     <t>BE0002766476</t>
   </si>
   <si>
     <t>KBC GROEP NV 14/01/2029</t>
   </si>
   <si>
+    <t>1 054.79</t>
+  </si>
+  <si>
     <t>BE0002961424</t>
   </si>
   <si>
     <t>KBC GROEP NV PERP</t>
   </si>
   <si>
-    <t>29 173.91</t>
+    <t>43 043.48</t>
   </si>
   <si>
     <t>FR0013512233</t>
   </si>
   <si>
     <t>KLEPIERRE SA 2 12/05/2029</t>
   </si>
   <si>
-    <t>102 005.48</t>
+    <t>6 268.49</t>
   </si>
   <si>
     <t>FR00140087C4</t>
   </si>
   <si>
     <t>LA BANQUE POSTALE 09/02/2028</t>
   </si>
   <si>
-    <t>9 082.19</t>
+    <t>12 180.82</t>
   </si>
   <si>
     <t>FR0013181898</t>
   </si>
   <si>
     <t>LA BANQUE POSTALE 3 09/06/2028</t>
   </si>
   <si>
-    <t>100 356.16</t>
+    <t>109 175.34</t>
+  </si>
+  <si>
+    <t>DE000A3MQNP4</t>
+  </si>
+  <si>
+    <t>LEG IMMOBILIEN SE 0.875 17/01/2029</t>
+  </si>
+  <si>
+    <t>7 225.34</t>
   </si>
   <si>
     <t>XS2327299298</t>
   </si>
   <si>
     <t>LSEG NETHERLANDS BV 0.25 06/04/2028</t>
   </si>
   <si>
     <t>XS2904651093</t>
   </si>
   <si>
     <t>LSEG NETHERLANDS BV 2.75 20/09/2027</t>
   </si>
   <si>
-    <t>114 537.05</t>
+    <t>92 522.96</t>
   </si>
   <si>
     <t>XS3320664710</t>
   </si>
   <si>
     <t>MAPLE PARENT HOLDINGS CORP 3.881 26/03/2030</t>
   </si>
   <si>
-    <t>9 505.79</t>
+    <t>16 397.49</t>
+  </si>
+  <si>
+    <t>XS2729836234</t>
+  </si>
+  <si>
+    <t>MEDIOBANCA BANCA DI CREDITO FINANZ 01/02/2030</t>
+  </si>
+  <si>
+    <t>29 246.58</t>
   </si>
   <si>
     <t>XS3233927733</t>
   </si>
   <si>
     <t>MITSUBISHI HC CAPITAL UK PLC 2.856 26/11/2028</t>
   </si>
   <si>
-    <t>71 824.10</t>
+    <t>84 842.21</t>
   </si>
   <si>
     <t>XS2595028536</t>
   </si>
   <si>
     <t>MORGAN STANLEY 02/03/2029</t>
   </si>
   <si>
-    <t>24 818.39</t>
+    <t>36 064.23</t>
   </si>
   <si>
     <t>XS3284396622</t>
   </si>
   <si>
     <t>NATIONAL BANK OF GREECE SA 04/02/2031</t>
   </si>
   <si>
-    <t>16 882.71</t>
+    <t>22 322.69</t>
   </si>
   <si>
     <t>XS2680745119</t>
   </si>
   <si>
     <t>NATIONAL GRID NORTH AMERICA INC 4.151 12/09/2027</t>
   </si>
   <si>
-    <t>88 194.53</t>
+    <t>99 078.12</t>
   </si>
   <si>
     <t>XS2382950330</t>
   </si>
   <si>
     <t>NATWEST GROUP PLC 14/09/2032</t>
   </si>
   <si>
-    <t>25 300.61</t>
+    <t>28 449.61</t>
   </si>
   <si>
     <t>XS2623518821</t>
   </si>
   <si>
     <t>NATWEST GROUP PLC 16/02/2029</t>
   </si>
   <si>
-    <t>13 254.23</t>
+    <t>18 182.08</t>
   </si>
   <si>
     <t>XS1550988643</t>
   </si>
   <si>
     <t>NN GROUP NV 13/01/2048</t>
   </si>
   <si>
-    <t>27 248.22</t>
+    <t>34 303.56</t>
   </si>
   <si>
     <t>XS2343459074</t>
   </si>
   <si>
     <t>NORDEA BANK ABP 18/08/2031</t>
   </si>
   <si>
-    <t>16 917.81</t>
+    <t>18 804.79</t>
   </si>
   <si>
     <t>XS2482618464</t>
   </si>
   <si>
     <t>NORDEA BANK ABP 2.5 23/05/2029</t>
   </si>
   <si>
-    <t>137 849.32</t>
+    <t>4 369.86</t>
   </si>
   <si>
     <t>XS3100081093</t>
   </si>
   <si>
     <t>NTT FINANCE CORP 2.906 16/03/2029</t>
   </si>
   <si>
-    <t>13 315.85</t>
+    <t>21 039.04</t>
   </si>
   <si>
     <t>DK0030507694</t>
   </si>
   <si>
     <t>NYKREDIT REALKREDIT A/S 29/12/2032</t>
   </si>
   <si>
-    <t>101 426.03</t>
+    <t>124 586.30</t>
   </si>
   <si>
     <t>XS1115498260</t>
   </si>
   <si>
     <t>ORANGE SA PERP</t>
   </si>
   <si>
-    <t>11 095.89</t>
-[...8 lines deleted...]
-    <t>6 489.25</t>
+    <t>12 585.62</t>
   </si>
   <si>
     <t>XS3296830444</t>
   </si>
   <si>
     <t>POWSZECHNA KASA OSZCZEDNOSCI BANK 06/05/2030</t>
   </si>
   <si>
+    <t>4 634.38</t>
+  </si>
+  <si>
     <t>FR0014010CJ0</t>
   </si>
   <si>
     <t>PUBLICIS GROUPE SA 2.875 12/06/2029</t>
   </si>
   <si>
-    <t>84 997.60</t>
+    <t>92 535.62</t>
   </si>
   <si>
     <t>XS3174782758</t>
   </si>
   <si>
     <t>RECKITT BENCKISER TREASURY SERVICE 2.625 10/09/2028</t>
   </si>
   <si>
-    <t>56 195.78</t>
+    <t>63 072.06</t>
+  </si>
+  <si>
+    <t>XS3317606419</t>
+  </si>
+  <si>
+    <t>RELX FINANCE BV 3.25 22/05/2029</t>
   </si>
   <si>
     <t>FR0014002OL8</t>
   </si>
   <si>
     <t>RENAULT SA 2.5 01/04/2028</t>
   </si>
   <si>
-    <t>4 890.41</t>
+    <t>9 061.64</t>
   </si>
   <si>
     <t>XS2494945939</t>
   </si>
   <si>
     <t>RENTOKIL INITIAL FINANCE BV 3.875 27/06/2027</t>
   </si>
   <si>
-    <t>192 115.07</t>
+    <t>209 971.92</t>
   </si>
   <si>
     <t>FR0014016SU0</t>
   </si>
   <si>
     <t>SANOFI SA 3 05/05/2029</t>
   </si>
   <si>
+    <t>7 389.04</t>
+  </si>
+  <si>
+    <t>XS3393867810</t>
+  </si>
+  <si>
+    <t>SAP SE 3 03/06/2029</t>
+  </si>
+  <si>
     <t>DE000A2YB7B5</t>
   </si>
   <si>
     <t>SCHAEFFLER AG 2.875 26/03/2027</t>
   </si>
   <si>
-    <t>6 301.37</t>
+    <t>10 869.86</t>
   </si>
   <si>
     <t>XS2511906310</t>
   </si>
   <si>
     <t>SELP FINANCE SARL 3.75 10/08/2027</t>
   </si>
   <si>
-    <t>141 773.84</t>
+    <t>157 115.03</t>
   </si>
   <si>
     <t>FR001400U1Q3</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA 13/11/2030</t>
   </si>
   <si>
-    <t>22 335.96</t>
+    <t>26 080.14</t>
   </si>
   <si>
     <t>FR001400KZQ1</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA 28/09/2029</t>
   </si>
   <si>
-    <t>119 700.00</t>
+    <t>135 550.68</t>
   </si>
   <si>
     <t>FR001400F877</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA PERP</t>
   </si>
   <si>
-    <t>46 553.87</t>
+    <t>59 171.27</t>
   </si>
   <si>
     <t>XS2439704318</t>
   </si>
   <si>
     <t>SSE PLC PERP</t>
   </si>
   <si>
-    <t>7 364.38</t>
+    <t>22 619.18</t>
   </si>
   <si>
     <t>XS1207005023</t>
   </si>
   <si>
     <t>STATKRAFT AS 1.5 26/03/2030</t>
   </si>
   <si>
-    <t>8 981.92</t>
+    <t>15 493.81</t>
   </si>
   <si>
     <t>XS2723597923</t>
   </si>
   <si>
     <t>STATKRAFT AS 3.125 13/12/2026</t>
   </si>
   <si>
-    <t>9 794.52</t>
+    <t>11 780.82</t>
   </si>
   <si>
     <t>XS2522879654</t>
   </si>
   <si>
     <t>SWEDBANK AB 23/08/2032</t>
   </si>
   <si>
-    <t>105 353.42</t>
+    <t>117 334.79</t>
   </si>
   <si>
     <t>XS1652866002</t>
   </si>
   <si>
     <t>TERNA RETE ELETTRICA NAZIONALE SPA 1.375 26/07/2027</t>
   </si>
   <si>
-    <t>58 635.27</t>
+    <t>42 312.33</t>
   </si>
   <si>
     <t>XS2437854487</t>
   </si>
   <si>
     <t>TERNA RETE ELETTRICA NAZIONALE SPA PERP</t>
   </si>
   <si>
-    <t>18 804.79</t>
+    <t>25 220.55</t>
   </si>
   <si>
     <t>XS1997077364</t>
   </si>
   <si>
     <t>TRANSURBAN FINANCE COMPANY PTY LTD 1.45 16/05/2029</t>
   </si>
   <si>
-    <t>65 055.34</t>
+    <t>3 654.79</t>
   </si>
   <si>
     <t>CH1214797172</t>
   </si>
   <si>
     <t>UBS GROUP AG 01/03/2029</t>
   </si>
   <si>
-    <t>8 280.82</t>
+    <t>11 975.34</t>
   </si>
   <si>
     <t>CH1512676888</t>
   </si>
   <si>
     <t>UBS GROUP AG 13/02/2031</t>
   </si>
   <si>
-    <t>28 767.12</t>
+    <t>36 215.75</t>
   </si>
   <si>
     <t>BE0002784651</t>
   </si>
   <si>
     <t>UCB SA 1 30/03/2028</t>
   </si>
   <si>
-    <t>3 945.21</t>
+    <t>7 123.29</t>
   </si>
   <si>
     <t>FR001400SIM9</t>
   </si>
   <si>
     <t>UNIBAIL-RODAMCO-WESTFIELD SE 3.5 11/09/2029</t>
   </si>
   <si>
-    <t>133 517.81</t>
+    <t>149 924.66</t>
   </si>
   <si>
     <t>IT0005689986</t>
   </si>
   <si>
     <t>UNICREDIT SPA 15/07/2030</t>
   </si>
   <si>
-    <t>26 079.79</t>
+    <t>32 955.38</t>
   </si>
   <si>
     <t>XS2496288593</t>
   </si>
   <si>
     <t>UNIVERSAL MUSIC GROUP NV 3 30/06/2027</t>
   </si>
   <si>
-    <t>154 923.29</t>
+    <t>169 463.01</t>
   </si>
   <si>
     <t>XS3063724325</t>
   </si>
   <si>
     <t>VISA INC 2.25 15/05/2028</t>
   </si>
   <si>
-    <t>90 247.81</t>
-[...8 lines deleted...]
-    <t>3 614.63</t>
+    <t>4 830.16</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -1591,212 +1666,212 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
-        <v>844687.7466</v>
+        <v>801071.7466</v>
       </c>
       <c r="D2">
-        <v>119.01</v>
+        <v>119.52</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>100531175.87</v>
+        <v>95744993.48</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>100531175.87</v>
+        <v>95744993.48</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
-        <v>2591287.6166</v>
+        <v>2845349.3521</v>
       </c>
       <c r="D3">
-        <v>106.36</v>
+        <v>106.8</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>275620166.06</v>
+        <v>303894442.82</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>275620166.06</v>
+        <v>303894442.82</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="1">
-        <v>29506.6282</v>
+        <v>27267.0941</v>
       </c>
       <c r="D4">
-        <v>110.41</v>
+        <v>110.89</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>3258077.67</v>
+        <v>3023652.91</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>3258077.67</v>
+        <v>3023652.91</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
         <v>13</v>
       </c>
       <c r="B5" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="1">
-        <v>103514.52</v>
+        <v>108789.58</v>
       </c>
       <c r="D5">
-        <v>100.39</v>
+        <v>100.17</v>
       </c>
       <c r="E5" t="s">
         <v>8</v>
       </c>
       <c r="F5">
-        <v>10392857.55</v>
+        <v>10897767.07</v>
       </c>
       <c r="G5" t="s">
         <v>8</v>
       </c>
       <c r="H5">
-        <v>10392857.55</v>
+        <v>10897767.07</v>
       </c>
       <c r="I5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" t="s">
         <v>15</v>
       </c>
       <c r="B6" t="s">
         <v>16</v>
       </c>
       <c r="C6" s="1">
         <v>641.0</v>
       </c>
       <c r="D6">
-        <v>100.03</v>
+        <v>100.45</v>
       </c>
       <c r="E6" t="s">
         <v>8</v>
       </c>
       <c r="F6">
-        <v>64123.9</v>
+        <v>64389.06</v>
       </c>
       <c r="G6" t="s">
         <v>8</v>
       </c>
       <c r="H6">
-        <v>64123.9</v>
+        <v>64389.06</v>
       </c>
       <c r="I6" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P123"/>
+  <dimension ref="A1:P131"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O123" sqref="O123"/>
+      <selection activeCell="O131" sqref="O131"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>17</v>
       </c>
       <c r="B1" t="s">
         <v>18</v>
       </c>
       <c r="C1" t="s">
         <v>19</v>
       </c>
       <c r="D1" t="s">
         <v>20</v>
       </c>
       <c r="E1" t="s">
         <v>21</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>22</v>
@@ -1815,6139 +1890,6539 @@
       </c>
       <c r="L1" t="s">
         <v>27</v>
       </c>
       <c r="M1" t="s">
         <v>28</v>
       </c>
       <c r="N1" t="s">
         <v>29</v>
       </c>
       <c r="O1" t="s">
         <v>30</v>
       </c>
       <c r="P1" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>32</v>
       </c>
       <c r="B2" t="s">
         <v>33</v>
       </c>
       <c r="C2" s="1">
-        <v>890.0</v>
+        <v>4203.0</v>
       </c>
       <c r="D2" s="1">
-        <v>4796.02</v>
+        <v>4805.57</v>
       </c>
       <c r="E2" s="1">
-        <v>4793.4071123596</v>
+        <v>4803.3486224126</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
         <v>1.0</v>
       </c>
       <c r="H2" s="1">
-        <v>4266132.33</v>
+        <v>20188474.26</v>
       </c>
       <c r="I2" s="1">
-        <v>2325.47</v>
+        <v>9336.45</v>
       </c>
       <c r="J2" s="1">
-        <v>0.054510029697086</v>
+        <v>0.046246436851836</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>4268457.8</v>
+        <v>20197810.71</v>
       </c>
       <c r="N2" s="1">
-        <v>4268457.8</v>
+        <v>20197810.71</v>
       </c>
       <c r="O2" s="1">
-        <v>1.09</v>
+        <v>4.88</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>34</v>
       </c>
       <c r="B3" t="s">
         <v>35</v>
       </c>
       <c r="C3" s="1">
-        <v>795.0</v>
+        <v>524.0</v>
       </c>
       <c r="D3" s="1">
-        <v>105.75</v>
+        <v>105.82</v>
       </c>
       <c r="E3" s="1">
-        <v>105.864345912</v>
+        <v>105.647900763</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
         <v>1.0</v>
       </c>
       <c r="H3" s="1">
         <v>0.0</v>
       </c>
       <c r="I3" s="1">
-        <v>-90905.0</v>
+        <v>90180.0</v>
       </c>
       <c r="J3" s="1">
         <v>0</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
       <c r="M3" s="1">
-        <v>-90905.0</v>
+        <v>90180.0</v>
       </c>
       <c r="N3" s="1">
-        <v>-90905.0</v>
+        <v>90180.0</v>
       </c>
       <c r="O3" s="1">
-        <v>-0.02</v>
+        <v>0.02</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>36</v>
       </c>
       <c r="B4" t="s">
         <v>37</v>
       </c>
       <c r="C4" s="1">
-        <v>300000.0</v>
+        <v>834000.0</v>
       </c>
       <c r="D4" s="1">
-        <v>100.324</v>
+        <v>93.242</v>
       </c>
       <c r="E4" s="1">
-        <v>100.825</v>
+        <v>93.5</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
         <v>1.0</v>
       </c>
       <c r="H4" s="1">
-        <v>302475.0</v>
+        <v>779790.0</v>
       </c>
       <c r="I4" s="1">
-        <v>-1503.0</v>
+        <v>-2151.72</v>
       </c>
       <c r="J4" s="1">
-        <v>-0.49690057029507</v>
+        <v>-0.27593582887701</v>
       </c>
       <c r="K4">
-        <v>0.97</v>
+        <v>0.48</v>
       </c>
       <c r="L4" t="s">
         <v>38</v>
       </c>
       <c r="M4" s="1">
-        <v>300972.0</v>
+        <v>777638.28</v>
       </c>
       <c r="N4" s="1">
-        <v>303883.64</v>
+        <v>781636.91</v>
       </c>
       <c r="O4" s="1">
-        <v>0.08</v>
+        <v>0.19</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>39</v>
       </c>
       <c r="B5" t="s">
         <v>40</v>
       </c>
       <c r="C5" s="1">
-        <v>2300000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D5" s="1">
-        <v>101.431</v>
+        <v>100.291</v>
       </c>
       <c r="E5" s="1">
-        <v>103.00508304</v>
+        <v>100.825</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
       <c r="G5">
         <v>1.0</v>
       </c>
       <c r="H5" s="1">
-        <v>2369116.91</v>
+        <v>302475.0</v>
       </c>
       <c r="I5" s="1">
-        <v>-36203.91</v>
+        <v>-1602.0</v>
       </c>
       <c r="J5" s="1">
-        <v>-1.5281605499156</v>
+        <v>-0.52963054797917</v>
       </c>
       <c r="K5">
-        <v>1.19</v>
+        <v>1.23</v>
       </c>
       <c r="L5" t="s">
         <v>41</v>
       </c>
       <c r="M5" s="1">
-        <v>2332913.0</v>
+        <v>300873.0</v>
       </c>
       <c r="N5" s="1">
-        <v>2360386.97</v>
+        <v>304559.3</v>
       </c>
       <c r="O5" s="1">
-        <v>0.61</v>
+        <v>0.07</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>42</v>
       </c>
       <c r="B6" t="s">
         <v>43</v>
       </c>
       <c r="C6" s="1">
-        <v>5100000.0</v>
+        <v>2300000.0</v>
       </c>
       <c r="D6" s="1">
-        <v>98.664</v>
+        <v>101.546</v>
       </c>
       <c r="E6" s="1">
-        <v>99.78678667</v>
+        <v>103.00508304</v>
       </c>
       <c r="F6" t="s">
         <v>8</v>
       </c>
       <c r="G6">
         <v>1.0</v>
       </c>
       <c r="H6" s="1">
-        <v>5089126.12</v>
+        <v>2369116.91</v>
       </c>
       <c r="I6" s="1">
-        <v>-57262.12</v>
+        <v>-33558.91</v>
       </c>
       <c r="J6" s="1">
-        <v>-1.1251857126308</v>
+        <v>-1.4165155741512</v>
       </c>
       <c r="K6">
-        <v>2.49</v>
+        <v>1.51</v>
       </c>
       <c r="L6" t="s">
         <v>44</v>
       </c>
       <c r="M6" s="1">
-        <v>5031864.0</v>
+        <v>2335558.0</v>
       </c>
       <c r="N6" s="1">
-        <v>5159014.68</v>
+        <v>2370341.56</v>
       </c>
       <c r="O6" s="1">
-        <v>1.32</v>
+        <v>0.57</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>45</v>
       </c>
       <c r="B7" t="s">
         <v>46</v>
       </c>
       <c r="C7" s="1">
-        <v>4700000.0</v>
+        <v>5100000.0</v>
       </c>
       <c r="D7" s="1">
-        <v>99.209</v>
+        <v>98.799</v>
       </c>
       <c r="E7" s="1">
-        <v>99.71406383</v>
+        <v>99.78678667</v>
       </c>
       <c r="F7" t="s">
         <v>8</v>
       </c>
       <c r="G7">
         <v>1.0</v>
       </c>
       <c r="H7" s="1">
-        <v>4686561.0</v>
+        <v>5089126.12</v>
       </c>
       <c r="I7" s="1">
-        <v>-23738.0</v>
+        <v>-50377.12</v>
       </c>
       <c r="J7" s="1">
-        <v>-0.50651213117678</v>
+        <v>-0.98989725961046</v>
       </c>
       <c r="K7">
         <v>0.19</v>
       </c>
       <c r="L7" t="s">
         <v>47</v>
       </c>
       <c r="M7" s="1">
-        <v>4662823.0</v>
+        <v>5038749.0</v>
       </c>
       <c r="N7" s="1">
-        <v>4671804.51</v>
+        <v>5048529.82</v>
       </c>
       <c r="O7" s="1">
-        <v>1.2</v>
+        <v>1.22</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>48</v>
       </c>
       <c r="B8" t="s">
         <v>49</v>
       </c>
       <c r="C8" s="1">
-        <v>1600000.0</v>
+        <v>4700000.0</v>
       </c>
       <c r="D8" s="1">
-        <v>98.283</v>
+        <v>99.462</v>
       </c>
       <c r="E8" s="1">
-        <v>99.7615575</v>
+        <v>99.71406383</v>
       </c>
       <c r="F8" t="s">
         <v>8</v>
       </c>
       <c r="G8">
         <v>1.0</v>
       </c>
       <c r="H8" s="1">
-        <v>1596184.92</v>
+        <v>4686561.0</v>
       </c>
       <c r="I8" s="1">
-        <v>-23656.92</v>
+        <v>-11847.0</v>
       </c>
       <c r="J8" s="1">
-        <v>-1.482091435872</v>
+        <v>-0.25278663821937</v>
       </c>
       <c r="K8">
-        <v>1.3</v>
+        <v>0.37</v>
       </c>
       <c r="L8" t="s">
         <v>50</v>
       </c>
       <c r="M8" s="1">
-        <v>1572528.0</v>
+        <v>4674714.0</v>
       </c>
       <c r="N8" s="1">
-        <v>1593355.4</v>
+        <v>4692097.56</v>
       </c>
       <c r="O8" s="1">
-        <v>0.41</v>
+        <v>1.13</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>51</v>
       </c>
       <c r="B9" t="s">
         <v>52</v>
       </c>
       <c r="C9" s="1">
-        <v>300000.0</v>
+        <v>1600000.0</v>
       </c>
       <c r="D9" s="1">
-        <v>96.6</v>
+        <v>98.437</v>
       </c>
       <c r="E9" s="1">
-        <v>97.254</v>
+        <v>99.7615575</v>
       </c>
       <c r="F9" t="s">
         <v>8</v>
       </c>
       <c r="G9">
         <v>1.0</v>
       </c>
       <c r="H9" s="1">
-        <v>291762.0</v>
+        <v>1596184.92</v>
       </c>
       <c r="I9" s="1">
-        <v>-1962.0</v>
+        <v>-21192.92</v>
       </c>
       <c r="J9" s="1">
-        <v>-0.6724659139984</v>
+        <v>-1.327723356765</v>
       </c>
       <c r="K9">
-        <v>0.16</v>
-[...2 lines deleted...]
-        <v>468.49</v>
+        <v>1.51</v>
+      </c>
+      <c r="L9" t="s">
+        <v>53</v>
       </c>
       <c r="M9" s="1">
-        <v>289800.0</v>
+        <v>1574992.0</v>
       </c>
       <c r="N9" s="1">
-        <v>290268.49</v>
+        <v>1599156.38</v>
       </c>
       <c r="O9" s="1">
-        <v>0.07</v>
+        <v>0.39</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B10" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="C10" s="1">
-        <v>1851000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D10" s="1">
-        <v>93.084</v>
+        <v>96.864</v>
       </c>
       <c r="E10" s="1">
-        <v>94.22797137</v>
+        <v>97.254</v>
       </c>
       <c r="F10" t="s">
         <v>8</v>
       </c>
       <c r="G10">
         <v>1.0</v>
       </c>
       <c r="H10" s="1">
-        <v>1744159.75</v>
+        <v>291762.0</v>
       </c>
       <c r="I10" s="1">
-        <v>-21174.91</v>
+        <v>-1170.0</v>
       </c>
       <c r="J10" s="1">
-        <v>-1.2140464771074</v>
+        <v>-0.40101178357703</v>
       </c>
       <c r="K10">
-        <v>0.09</v>
-[...2 lines deleted...]
-        <v>55</v>
+        <v>0.28</v>
+      </c>
+      <c r="L10">
+        <v>826.03</v>
       </c>
       <c r="M10" s="1">
-        <v>1722984.84</v>
+        <v>290592.0</v>
       </c>
       <c r="N10" s="1">
-        <v>1724715.4</v>
+        <v>291418.03</v>
       </c>
       <c r="O10" s="1">
-        <v>0.44</v>
+        <v>0.07</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
         <v>56</v>
       </c>
       <c r="B11" t="s">
         <v>57</v>
       </c>
       <c r="C11" s="1">
-        <v>1600000.0</v>
+        <v>1851000.0</v>
       </c>
       <c r="D11" s="1">
-        <v>106.832</v>
+        <v>93.98</v>
       </c>
       <c r="E11" s="1">
-        <v>109.8295</v>
+        <v>94.22797137</v>
       </c>
       <c r="F11" t="s">
         <v>8</v>
       </c>
       <c r="G11">
         <v>1.0</v>
       </c>
       <c r="H11" s="1">
-        <v>1757272.0</v>
+        <v>1744159.75</v>
       </c>
       <c r="I11" s="1">
-        <v>-47960.0</v>
+        <v>-4589.95</v>
       </c>
       <c r="J11" s="1">
-        <v>-2.7292303069758</v>
+        <v>-0.26316110092553</v>
       </c>
       <c r="K11">
-        <v>5.88</v>
+        <v>0.22</v>
       </c>
       <c r="L11" t="s">
         <v>58</v>
       </c>
       <c r="M11" s="1">
-        <v>1709312.0</v>
+        <v>1739569.8</v>
       </c>
       <c r="N11" s="1">
-        <v>1803339.4</v>
+        <v>1743690.18</v>
       </c>
       <c r="O11" s="1">
-        <v>0.46</v>
+        <v>0.42</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
         <v>59</v>
       </c>
       <c r="B12" t="s">
         <v>60</v>
       </c>
       <c r="C12" s="1">
-        <v>900000.0</v>
+        <v>1600000.0</v>
       </c>
       <c r="D12" s="1">
-        <v>100.094</v>
+        <v>106.787</v>
       </c>
       <c r="E12" s="1">
-        <v>100.75133333</v>
+        <v>109.8295</v>
       </c>
       <c r="F12" t="s">
         <v>8</v>
       </c>
       <c r="G12">
         <v>1.0</v>
       </c>
       <c r="H12" s="1">
-        <v>906762.0</v>
+        <v>1757272.0</v>
       </c>
       <c r="I12" s="1">
-        <v>-5916.0</v>
+        <v>-48680.0</v>
       </c>
       <c r="J12" s="1">
-        <v>-0.65243139875734</v>
+        <v>-2.7702029054125</v>
       </c>
       <c r="K12">
-        <v>2.8</v>
+        <v>6.42</v>
       </c>
       <c r="L12" t="s">
         <v>61</v>
       </c>
       <c r="M12" s="1">
-        <v>900846.0</v>
+        <v>1708592.0</v>
       </c>
       <c r="N12" s="1">
-        <v>926061.41</v>
+        <v>1811359.12</v>
       </c>
       <c r="O12" s="1">
-        <v>0.24</v>
+        <v>0.44</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
         <v>62</v>
       </c>
       <c r="B13" t="s">
         <v>63</v>
       </c>
       <c r="C13" s="1">
-        <v>6000000.0</v>
+        <v>1577000.0</v>
       </c>
       <c r="D13" s="1">
-        <v>98.676</v>
+        <v>100.398</v>
       </c>
       <c r="E13" s="1">
-        <v>100.084275</v>
+        <v>99.983</v>
       </c>
       <c r="F13" t="s">
         <v>8</v>
       </c>
       <c r="G13">
         <v>1.0</v>
       </c>
       <c r="H13" s="1">
-        <v>6005056.5</v>
+        <v>1576731.91</v>
       </c>
       <c r="I13" s="1">
-        <v>-84496.5</v>
+        <v>6544.55</v>
       </c>
       <c r="J13" s="1">
-        <v>-1.4070891755973</v>
+        <v>0.41507056199554</v>
       </c>
       <c r="K13">
-        <v>3.05</v>
+        <v>0.2</v>
       </c>
       <c r="L13" t="s">
         <v>64</v>
       </c>
       <c r="M13" s="1">
-        <v>5920560.0</v>
+        <v>1583276.46</v>
       </c>
       <c r="N13" s="1">
-        <v>6103272.33</v>
+        <v>1586484.47</v>
       </c>
       <c r="O13" s="1">
-        <v>1.57</v>
+        <v>0.38</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
         <v>65</v>
       </c>
       <c r="B14" t="s">
         <v>66</v>
       </c>
       <c r="C14" s="1">
-        <v>1400000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D14" s="1">
-        <v>98.321</v>
+        <v>100.083</v>
       </c>
       <c r="E14" s="1">
-        <v>99.5035</v>
+        <v>100.75133333</v>
       </c>
       <c r="F14" t="s">
         <v>8</v>
       </c>
       <c r="G14">
         <v>1.0</v>
       </c>
       <c r="H14" s="1">
-        <v>1393049.0</v>
+        <v>906762.0</v>
       </c>
       <c r="I14" s="1">
-        <v>-16555.0</v>
+        <v>-6015.0</v>
       </c>
       <c r="J14" s="1">
-        <v>-1.1884004080258</v>
+        <v>-0.663349368412</v>
       </c>
       <c r="K14">
-        <v>0.14</v>
+        <v>3.07</v>
       </c>
       <c r="L14" t="s">
         <v>67</v>
       </c>
       <c r="M14" s="1">
-        <v>1376494.0</v>
+        <v>900747.0</v>
       </c>
       <c r="N14" s="1">
-        <v>1378450.16</v>
+        <v>928375.77</v>
       </c>
       <c r="O14" s="1">
-        <v>0.35</v>
+        <v>0.22</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
         <v>68</v>
       </c>
       <c r="B15" t="s">
         <v>69</v>
       </c>
       <c r="C15" s="1">
-        <v>1300000.0</v>
+        <v>6000000.0</v>
       </c>
       <c r="D15" s="1">
-        <v>99.906</v>
+        <v>98.902</v>
       </c>
       <c r="E15" s="1">
-        <v>99.762</v>
+        <v>100.084275</v>
       </c>
       <c r="F15" t="s">
         <v>8</v>
       </c>
       <c r="G15">
         <v>1.0</v>
       </c>
       <c r="H15" s="1">
-        <v>1296906.0</v>
+        <v>6005056.5</v>
       </c>
       <c r="I15" s="1">
-        <v>1872.0</v>
+        <v>-70936.5</v>
       </c>
       <c r="J15" s="1">
-        <v>0.14434353761953</v>
+        <v>-1.181279476721</v>
       </c>
       <c r="K15">
-        <v>0.18</v>
+        <v>0.05</v>
       </c>
       <c r="L15" t="s">
         <v>70</v>
       </c>
       <c r="M15" s="1">
-        <v>1298778.0</v>
+        <v>5934120.0</v>
       </c>
       <c r="N15" s="1">
-        <v>1301061.9</v>
+        <v>5937325.48</v>
       </c>
       <c r="O15" s="1">
-        <v>0.33</v>
+        <v>1.44</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
         <v>71</v>
       </c>
       <c r="B16" t="s">
         <v>72</v>
       </c>
       <c r="C16" s="1">
-        <v>1900000.0</v>
+        <v>1400000.0</v>
       </c>
       <c r="D16" s="1">
-        <v>103.278</v>
+        <v>98.676</v>
       </c>
       <c r="E16" s="1">
-        <v>104.746</v>
+        <v>99.5035</v>
       </c>
       <c r="F16" t="s">
         <v>8</v>
       </c>
       <c r="G16">
         <v>1.0</v>
       </c>
       <c r="H16" s="1">
-        <v>1990174.0</v>
+        <v>1393049.0</v>
       </c>
       <c r="I16" s="1">
-        <v>-27892.0</v>
+        <v>-11585.0</v>
       </c>
       <c r="J16" s="1">
-        <v>-1.4014854982529</v>
+        <v>-0.83162903817454</v>
       </c>
       <c r="K16">
-        <v>1.25</v>
+        <v>0.38</v>
       </c>
       <c r="L16" t="s">
         <v>73</v>
       </c>
       <c r="M16" s="1">
-        <v>1962282.0</v>
+        <v>1381464.0</v>
       </c>
       <c r="N16" s="1">
-        <v>1986058.03</v>
+        <v>1386757.15</v>
       </c>
       <c r="O16" s="1">
-        <v>0.51</v>
+        <v>0.34</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
         <v>74</v>
       </c>
       <c r="B17" t="s">
         <v>75</v>
       </c>
       <c r="C17" s="1">
-        <v>3600000.0</v>
+        <v>1300000.0</v>
       </c>
       <c r="D17" s="1">
-        <v>103.926</v>
+        <v>100.304</v>
       </c>
       <c r="E17" s="1">
-        <v>106.02823333</v>
+        <v>99.762</v>
       </c>
       <c r="F17" t="s">
         <v>8</v>
       </c>
       <c r="G17">
         <v>1.0</v>
       </c>
       <c r="H17" s="1">
-        <v>3817016.4</v>
+        <v>1296906.0</v>
       </c>
       <c r="I17" s="1">
-        <v>-75680.4</v>
+        <v>7046.0</v>
       </c>
       <c r="J17" s="1">
-        <v>-1.9827108942995</v>
+        <v>0.54329303742908</v>
       </c>
       <c r="K17">
-        <v>4.02</v>
+        <v>0.44</v>
       </c>
       <c r="L17" t="s">
         <v>76</v>
       </c>
       <c r="M17" s="1">
-        <v>3741336.0</v>
+        <v>1303952.0</v>
       </c>
       <c r="N17" s="1">
-        <v>3885952.44</v>
+        <v>1309721.86</v>
       </c>
       <c r="O17" s="1">
-        <v>1.0</v>
+        <v>0.32</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
         <v>77</v>
       </c>
       <c r="B18" t="s">
         <v>78</v>
       </c>
       <c r="C18" s="1">
-        <v>3300000.0</v>
+        <v>1900000.0</v>
       </c>
       <c r="D18" s="1">
-        <v>101.362</v>
+        <v>103.188</v>
       </c>
       <c r="E18" s="1">
-        <v>102.9313697</v>
+        <v>104.746</v>
       </c>
       <c r="F18" t="s">
         <v>8</v>
       </c>
       <c r="G18">
         <v>1.0</v>
       </c>
       <c r="H18" s="1">
-        <v>3396735.2</v>
+        <v>1990174.0</v>
       </c>
       <c r="I18" s="1">
-        <v>-51789.2</v>
+        <v>-29602.0</v>
       </c>
       <c r="J18" s="1">
-        <v>-1.5246758122329</v>
+        <v>-1.4874076337044</v>
       </c>
       <c r="K18">
-        <v>1.16</v>
+        <v>1.67</v>
       </c>
       <c r="L18" t="s">
         <v>79</v>
       </c>
       <c r="M18" s="1">
-        <v>3344946.0</v>
+        <v>1960572.0</v>
       </c>
       <c r="N18" s="1">
-        <v>3383133.33</v>
+        <v>1992273.37</v>
       </c>
       <c r="O18" s="1">
-        <v>0.87</v>
+        <v>0.48</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
         <v>80</v>
       </c>
       <c r="B19" t="s">
         <v>81</v>
       </c>
       <c r="C19" s="1">
-        <v>4550000.0</v>
+        <v>1900000.0</v>
       </c>
       <c r="D19" s="1">
-        <v>94.305</v>
+        <v>103.725</v>
       </c>
       <c r="E19" s="1">
-        <v>94.51235868</v>
+        <v>103.601</v>
       </c>
       <c r="F19" t="s">
         <v>8</v>
       </c>
       <c r="G19">
         <v>1.0</v>
       </c>
       <c r="H19" s="1">
-        <v>4300312.32</v>
+        <v>1968419.0</v>
       </c>
       <c r="I19" s="1">
-        <v>-9434.82</v>
+        <v>2356.0</v>
       </c>
       <c r="J19" s="1">
-        <v>-0.21939848313157</v>
+        <v>0.11968996438258</v>
       </c>
       <c r="K19">
-        <v>0.43</v>
+        <v>4.79</v>
       </c>
       <c r="L19" t="s">
         <v>82</v>
       </c>
       <c r="M19" s="1">
-        <v>4290877.5</v>
+        <v>1970775.0</v>
       </c>
       <c r="N19" s="1">
-        <v>4310398.87</v>
+        <v>2061747.26</v>
       </c>
       <c r="O19" s="1">
-        <v>1.11</v>
+        <v>0.5</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
         <v>83</v>
       </c>
       <c r="B20" t="s">
         <v>84</v>
       </c>
       <c r="C20" s="1">
-        <v>4580000.0</v>
+        <v>3600000.0</v>
       </c>
       <c r="D20" s="1">
-        <v>96.794</v>
+        <v>104.173</v>
       </c>
       <c r="E20" s="1">
-        <v>96.74135808</v>
+        <v>106.02823333</v>
       </c>
       <c r="F20" t="s">
         <v>8</v>
       </c>
       <c r="G20">
         <v>1.0</v>
       </c>
       <c r="H20" s="1">
-        <v>4430754.2</v>
+        <v>3817016.4</v>
       </c>
       <c r="I20" s="1">
-        <v>2411.0</v>
+        <v>-66788.4</v>
       </c>
       <c r="J20" s="1">
-        <v>0.054415115151276</v>
+        <v>-1.7497540749366</v>
       </c>
       <c r="K20">
-        <v>0.41</v>
+        <v>4.47</v>
       </c>
       <c r="L20" t="s">
         <v>85</v>
       </c>
       <c r="M20" s="1">
-        <v>4433165.2</v>
+        <v>3750228.0</v>
       </c>
       <c r="N20" s="1">
-        <v>4451746.45</v>
+        <v>3911291.01</v>
       </c>
       <c r="O20" s="1">
-        <v>1.14</v>
+        <v>0.95</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
         <v>86</v>
       </c>
       <c r="B21" t="s">
         <v>87</v>
       </c>
       <c r="C21" s="1">
-        <v>4900000.0</v>
+        <v>3300000.0</v>
       </c>
       <c r="D21" s="1">
-        <v>95.832</v>
+        <v>101.381</v>
       </c>
       <c r="E21" s="1">
-        <v>96.32958306</v>
+        <v>102.9313697</v>
       </c>
       <c r="F21" t="s">
         <v>8</v>
       </c>
       <c r="G21">
         <v>1.0</v>
       </c>
       <c r="H21" s="1">
-        <v>4720149.57</v>
+        <v>3396735.2</v>
       </c>
       <c r="I21" s="1">
-        <v>-24381.57</v>
+        <v>-51162.2</v>
       </c>
       <c r="J21" s="1">
-        <v>-0.51654231795879</v>
+        <v>-1.5062169108737</v>
       </c>
       <c r="K21">
-        <v>0.24</v>
+        <v>1.47</v>
       </c>
       <c r="L21" t="s">
         <v>88</v>
       </c>
       <c r="M21" s="1">
-        <v>4695768.0</v>
+        <v>3345573.0</v>
       </c>
       <c r="N21" s="1">
-        <v>4707749.51</v>
+        <v>3393920.26</v>
       </c>
       <c r="O21" s="1">
-        <v>1.21</v>
+        <v>0.82</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
         <v>89</v>
       </c>
       <c r="B22" t="s">
         <v>90</v>
       </c>
       <c r="C22" s="1">
-        <v>4100000.0</v>
+        <v>4550000.0</v>
       </c>
       <c r="D22" s="1">
-        <v>100.3</v>
+        <v>94.656</v>
       </c>
       <c r="E22" s="1">
-        <v>101.45567878</v>
+        <v>94.51235868</v>
       </c>
       <c r="F22" t="s">
         <v>8</v>
       </c>
       <c r="G22">
         <v>1.0</v>
       </c>
       <c r="H22" s="1">
-        <v>4159682.83</v>
+        <v>4300312.32</v>
       </c>
       <c r="I22" s="1">
-        <v>-47382.83</v>
+        <v>6535.68</v>
       </c>
       <c r="J22" s="1">
-        <v>-1.1390971844841</v>
+        <v>0.151981519333</v>
       </c>
       <c r="K22">
-        <v>3.43</v>
+        <v>0.48</v>
       </c>
       <c r="L22" t="s">
         <v>91</v>
       </c>
       <c r="M22" s="1">
-        <v>4112300.0</v>
+        <v>4306848.0</v>
       </c>
       <c r="N22" s="1">
-        <v>4252893.49</v>
+        <v>4328466.11</v>
       </c>
       <c r="O22" s="1">
-        <v>1.09</v>
+        <v>1.05</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
         <v>92</v>
       </c>
       <c r="B23" t="s">
         <v>93</v>
       </c>
       <c r="C23" s="1">
-        <v>4500000.0</v>
+        <v>4580000.0</v>
       </c>
       <c r="D23" s="1">
-        <v>102.538</v>
+        <v>97.083</v>
       </c>
       <c r="E23" s="1">
-        <v>104.41792044</v>
+        <v>96.74135808</v>
       </c>
       <c r="F23" t="s">
         <v>8</v>
       </c>
       <c r="G23">
         <v>1.0</v>
       </c>
       <c r="H23" s="1">
-        <v>4698806.42</v>
+        <v>4430754.2</v>
       </c>
       <c r="I23" s="1">
-        <v>-84596.42</v>
+        <v>15647.2</v>
       </c>
       <c r="J23" s="1">
-        <v>-1.8003810422988</v>
+        <v>0.35314980912279</v>
       </c>
       <c r="K23">
-        <v>0.23</v>
+        <v>0.45</v>
       </c>
       <c r="L23" t="s">
         <v>94</v>
       </c>
       <c r="M23" s="1">
-        <v>4614210.0</v>
+        <v>4446401.4</v>
       </c>
       <c r="N23" s="1">
-        <v>4624566.16</v>
+        <v>4467104.13</v>
       </c>
       <c r="O23" s="1">
-        <v>1.19</v>
+        <v>1.08</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
         <v>95</v>
       </c>
       <c r="B24" t="s">
         <v>96</v>
       </c>
       <c r="C24" s="1">
-        <v>8358000.0</v>
+        <v>4900000.0</v>
       </c>
       <c r="D24" s="1">
-        <v>99.058</v>
+        <v>96.132</v>
       </c>
       <c r="E24" s="1">
-        <v>100.19916009</v>
+        <v>96.32958306</v>
       </c>
       <c r="F24" t="s">
         <v>8</v>
       </c>
       <c r="G24">
         <v>1.0</v>
       </c>
       <c r="H24" s="1">
-        <v>8374645.8</v>
+        <v>4720149.57</v>
       </c>
       <c r="I24" s="1">
-        <v>-95378.16</v>
+        <v>-9681.57</v>
       </c>
       <c r="J24" s="1">
-        <v>-1.1388918681194</v>
+        <v>-0.20511150878636</v>
       </c>
       <c r="K24">
-        <v>2.52</v>
+        <v>0.38</v>
       </c>
       <c r="L24" t="s">
         <v>97</v>
       </c>
       <c r="M24" s="1">
-        <v>8279267.64</v>
+        <v>4710468.0</v>
       </c>
       <c r="N24" s="1">
-        <v>8489648.8</v>
+        <v>4729262.52</v>
       </c>
       <c r="O24" s="1">
-        <v>2.18</v>
+        <v>1.14</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
         <v>98</v>
       </c>
       <c r="B25" t="s">
         <v>99</v>
       </c>
       <c r="C25" s="1">
-        <v>3600000.0</v>
+        <v>4100000.0</v>
       </c>
       <c r="D25" s="1">
-        <v>92.545</v>
+        <v>100.417</v>
       </c>
       <c r="E25" s="1">
-        <v>92.61058806</v>
+        <v>101.45567878</v>
       </c>
       <c r="F25" t="s">
         <v>8</v>
       </c>
       <c r="G25">
         <v>1.0</v>
       </c>
       <c r="H25" s="1">
-        <v>3333981.17</v>
+        <v>4159682.83</v>
       </c>
       <c r="I25" s="1">
-        <v>-2361.17</v>
+        <v>-42585.83</v>
       </c>
       <c r="J25" s="1">
-        <v>-0.070821335802565</v>
+        <v>-1.0237758920672</v>
       </c>
       <c r="K25">
-        <v>0.15</v>
+        <v>3.74</v>
       </c>
       <c r="L25" t="s">
         <v>100</v>
       </c>
       <c r="M25" s="1">
-        <v>3331620.0</v>
+        <v>4117097.0</v>
       </c>
       <c r="N25" s="1">
-        <v>3336847.4</v>
+        <v>4270313.44</v>
       </c>
       <c r="O25" s="1">
-        <v>0.86</v>
+        <v>1.03</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
         <v>101</v>
       </c>
       <c r="B26" t="s">
         <v>102</v>
       </c>
       <c r="C26" s="1">
-        <v>1400000.0</v>
+        <v>972000.0</v>
       </c>
       <c r="D26" s="1">
-        <v>98.084</v>
+        <v>100.269</v>
       </c>
       <c r="E26" s="1">
-        <v>97.397</v>
+        <v>100.0</v>
       </c>
       <c r="F26" t="s">
         <v>8</v>
       </c>
       <c r="G26">
         <v>1.0</v>
       </c>
       <c r="H26" s="1">
-        <v>1363558.0</v>
+        <v>972000.0</v>
       </c>
       <c r="I26" s="1">
-        <v>9618.0</v>
+        <v>2614.68</v>
       </c>
       <c r="J26" s="1">
-        <v>0.70536053471873</v>
+        <v>0.269</v>
       </c>
       <c r="K26">
-        <v>0.1</v>
+        <v>0.22</v>
       </c>
       <c r="L26" t="s">
         <v>103</v>
       </c>
       <c r="M26" s="1">
-        <v>1373176.0</v>
+        <v>974614.68</v>
       </c>
       <c r="N26" s="1">
-        <v>1374614.36</v>
+        <v>976712.07</v>
       </c>
       <c r="O26" s="1">
-        <v>0.35</v>
+        <v>0.24</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
         <v>104</v>
       </c>
       <c r="B27" t="s">
         <v>105</v>
       </c>
       <c r="C27" s="1">
-        <v>2000000.0</v>
+        <v>4500000.0</v>
       </c>
       <c r="D27" s="1">
-        <v>99.084</v>
+        <v>102.679</v>
       </c>
       <c r="E27" s="1">
-        <v>99.4518355</v>
+        <v>104.41792044</v>
       </c>
       <c r="F27" t="s">
         <v>8</v>
       </c>
       <c r="G27">
         <v>1.0</v>
       </c>
       <c r="H27" s="1">
-        <v>1989036.71</v>
+        <v>4698806.42</v>
       </c>
       <c r="I27" s="1">
-        <v>-7356.71</v>
+        <v>-78251.42</v>
       </c>
       <c r="J27" s="1">
-        <v>-0.36986295743129</v>
+        <v>-1.6653467499093</v>
       </c>
       <c r="K27">
-        <v>0.24</v>
+        <v>0.65</v>
       </c>
       <c r="L27" t="s">
         <v>106</v>
       </c>
       <c r="M27" s="1">
-        <v>1981680.0</v>
+        <v>4620555.0</v>
       </c>
       <c r="N27" s="1">
-        <v>1986474.52</v>
+        <v>4649681.71</v>
       </c>
       <c r="O27" s="1">
-        <v>0.51</v>
+        <v>1.12</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
         <v>107</v>
       </c>
       <c r="B28" t="s">
         <v>108</v>
       </c>
       <c r="C28" s="1">
-        <v>2200000.0</v>
+        <v>8358000.0</v>
       </c>
       <c r="D28" s="1">
-        <v>106.085</v>
+        <v>99.215</v>
       </c>
       <c r="E28" s="1">
-        <v>107.86245455</v>
+        <v>100.19916009</v>
       </c>
       <c r="F28" t="s">
         <v>8</v>
       </c>
       <c r="G28">
         <v>1.0</v>
       </c>
       <c r="H28" s="1">
-        <v>2372974.0</v>
+        <v>8374645.8</v>
       </c>
       <c r="I28" s="1">
-        <v>-39104.0</v>
+        <v>-82256.1</v>
       </c>
       <c r="J28" s="1">
-        <v>-1.6478899473825</v>
+        <v>-0.98220392795597</v>
       </c>
       <c r="K28">
-        <v>2.83</v>
+        <v>0.1</v>
       </c>
       <c r="L28" t="s">
         <v>109</v>
       </c>
       <c r="M28" s="1">
-        <v>2333870.0</v>
+        <v>8292389.7</v>
       </c>
       <c r="N28" s="1">
-        <v>2396198.3</v>
+        <v>8300804.95</v>
       </c>
       <c r="O28" s="1">
-        <v>0.61</v>
+        <v>2.01</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
         <v>110</v>
       </c>
       <c r="B29" t="s">
         <v>111</v>
       </c>
       <c r="C29" s="1">
-        <v>500000.0</v>
+        <v>3600000.0</v>
       </c>
       <c r="D29" s="1">
-        <v>99.141</v>
+        <v>92.98</v>
       </c>
       <c r="E29" s="1">
-        <v>99.371</v>
+        <v>92.61058806</v>
       </c>
       <c r="F29" t="s">
         <v>8</v>
       </c>
       <c r="G29">
         <v>1.0</v>
       </c>
       <c r="H29" s="1">
-        <v>496855.0</v>
+        <v>3333981.17</v>
       </c>
       <c r="I29" s="1">
-        <v>-1150.0</v>
+        <v>13298.83</v>
       </c>
       <c r="J29" s="1">
-        <v>-0.23145585734269</v>
+        <v>0.39888737583962</v>
       </c>
       <c r="K29">
-        <v>0.31</v>
+        <v>0.18</v>
       </c>
       <c r="L29" t="s">
         <v>112</v>
       </c>
       <c r="M29" s="1">
-        <v>495705.0</v>
+        <v>3347280.0</v>
       </c>
       <c r="N29" s="1">
-        <v>497258.42</v>
+        <v>3353937.53</v>
       </c>
       <c r="O29" s="1">
-        <v>0.13</v>
+        <v>0.81</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
         <v>113</v>
       </c>
       <c r="B30" t="s">
         <v>114</v>
       </c>
       <c r="C30" s="1">
-        <v>4100000.0</v>
+        <v>1400000.0</v>
       </c>
       <c r="D30" s="1">
-        <v>101.367</v>
+        <v>98.403</v>
       </c>
       <c r="E30" s="1">
-        <v>103.03238585</v>
+        <v>97.397</v>
       </c>
       <c r="F30" t="s">
         <v>8</v>
       </c>
       <c r="G30">
         <v>1.0</v>
       </c>
       <c r="H30" s="1">
-        <v>4224327.82</v>
+        <v>1363558.0</v>
       </c>
       <c r="I30" s="1">
-        <v>-68280.82</v>
+        <v>14084.0</v>
       </c>
       <c r="J30" s="1">
-        <v>-1.6163712408096</v>
+        <v>1.0328860231835</v>
       </c>
       <c r="K30">
-        <v>1.21</v>
+        <v>0.14</v>
       </c>
       <c r="L30" t="s">
         <v>115</v>
       </c>
       <c r="M30" s="1">
-        <v>4156047.0</v>
+        <v>1377642.0</v>
       </c>
       <c r="N30" s="1">
-        <v>4205668.23</v>
+        <v>1379636.52</v>
       </c>
       <c r="O30" s="1">
-        <v>1.08</v>
+        <v>0.33</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
         <v>116</v>
       </c>
       <c r="B31" t="s">
         <v>117</v>
       </c>
       <c r="C31" s="1">
-        <v>3200000.0</v>
+        <v>2000000.0</v>
       </c>
       <c r="D31" s="1">
-        <v>100.86</v>
+        <v>99.261</v>
       </c>
       <c r="E31" s="1">
-        <v>102.282425</v>
+        <v>99.4518355</v>
       </c>
       <c r="F31" t="s">
         <v>8</v>
       </c>
       <c r="G31">
         <v>1.0</v>
       </c>
       <c r="H31" s="1">
-        <v>3273037.6</v>
+        <v>1989036.71</v>
       </c>
       <c r="I31" s="1">
-        <v>-45517.6</v>
+        <v>-3816.71</v>
       </c>
       <c r="J31" s="1">
-        <v>-1.3906836878379</v>
+        <v>-0.19188735837862</v>
       </c>
       <c r="K31">
-        <v>0.11</v>
+        <v>0.44</v>
       </c>
       <c r="L31" t="s">
         <v>118</v>
       </c>
       <c r="M31" s="1">
-        <v>3227520.0</v>
+        <v>1985220.0</v>
       </c>
       <c r="N31" s="1">
-        <v>3231136.44</v>
+        <v>1993987.12</v>
       </c>
       <c r="O31" s="1">
-        <v>0.83</v>
+        <v>0.48</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
         <v>119</v>
       </c>
       <c r="B32" t="s">
         <v>120</v>
       </c>
       <c r="C32" s="1">
-        <v>3155000.0</v>
+        <v>2200000.0</v>
       </c>
       <c r="D32" s="1">
-        <v>98.989</v>
+        <v>106.62</v>
       </c>
       <c r="E32" s="1">
-        <v>100.13010777</v>
+        <v>107.86245455</v>
       </c>
       <c r="F32" t="s">
         <v>8</v>
       </c>
       <c r="G32">
         <v>1.0</v>
       </c>
       <c r="H32" s="1">
-        <v>3159104.9</v>
+        <v>2372974.0</v>
       </c>
       <c r="I32" s="1">
-        <v>-36001.95</v>
+        <v>-27334.0</v>
       </c>
       <c r="J32" s="1">
-        <v>-1.1396250247974</v>
+        <v>-1.1518878841488</v>
       </c>
       <c r="K32">
-        <v>2.28</v>
+        <v>3.38</v>
       </c>
       <c r="L32" t="s">
         <v>121</v>
       </c>
       <c r="M32" s="1">
-        <v>3123102.95</v>
+        <v>2345640.0</v>
       </c>
       <c r="N32" s="1">
-        <v>3194890.0</v>
+        <v>2420018.43</v>
       </c>
       <c r="O32" s="1">
-        <v>0.82</v>
+        <v>0.59</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
         <v>122</v>
       </c>
       <c r="B33" t="s">
         <v>123</v>
       </c>
       <c r="C33" s="1">
-        <v>1742000.0</v>
+        <v>1601000.0</v>
       </c>
       <c r="D33" s="1">
-        <v>98.641</v>
+        <v>100.278</v>
       </c>
       <c r="E33" s="1">
-        <v>99.55577268</v>
+        <v>99.846</v>
       </c>
       <c r="F33" t="s">
         <v>8</v>
       </c>
       <c r="G33">
         <v>1.0</v>
       </c>
       <c r="H33" s="1">
-        <v>1734261.56</v>
+        <v>1598534.46</v>
       </c>
       <c r="I33" s="1">
-        <v>-15935.34</v>
+        <v>6916.32</v>
       </c>
       <c r="J33" s="1">
-        <v>-0.91885447775248</v>
+        <v>0.43266630611141</v>
       </c>
       <c r="K33">
-        <v>0.78</v>
+        <v>0.22</v>
       </c>
       <c r="L33" t="s">
         <v>124</v>
       </c>
       <c r="M33" s="1">
-        <v>1718326.22</v>
+        <v>1605450.78</v>
       </c>
       <c r="N33" s="1">
-        <v>1731975.86</v>
+        <v>1608981.75</v>
       </c>
       <c r="O33" s="1">
-        <v>0.44</v>
+        <v>0.39</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
         <v>125</v>
       </c>
       <c r="B34" t="s">
         <v>126</v>
       </c>
       <c r="C34" s="1">
-        <v>4500000.0</v>
+        <v>4100000.0</v>
       </c>
       <c r="D34" s="1">
-        <v>98.368</v>
+        <v>101.474</v>
       </c>
       <c r="E34" s="1">
-        <v>97.68931267</v>
+        <v>103.03238585</v>
       </c>
       <c r="F34" t="s">
         <v>8</v>
       </c>
       <c r="G34">
         <v>1.0</v>
       </c>
       <c r="H34" s="1">
-        <v>4396019.07</v>
+        <v>4224327.82</v>
       </c>
       <c r="I34" s="1">
-        <v>30540.93</v>
+        <v>-63893.82</v>
       </c>
       <c r="J34" s="1">
-        <v>0.69474061676443</v>
+        <v>-1.5125203990442</v>
       </c>
       <c r="K34">
-        <v>0.18</v>
+        <v>1.52</v>
       </c>
       <c r="L34" t="s">
         <v>127</v>
       </c>
       <c r="M34" s="1">
-        <v>4426560.0</v>
+        <v>4160434.0</v>
       </c>
       <c r="N34" s="1">
-        <v>4434573.7</v>
+        <v>4222678.18</v>
       </c>
       <c r="O34" s="1">
-        <v>1.14</v>
+        <v>1.02</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
         <v>128</v>
       </c>
       <c r="B35" t="s">
         <v>129</v>
       </c>
       <c r="C35" s="1">
-        <v>5662000.0</v>
+        <v>3200000.0</v>
       </c>
       <c r="D35" s="1">
-        <v>98.525</v>
+        <v>100.845</v>
       </c>
       <c r="E35" s="1">
-        <v>99.79332179</v>
+        <v>102.282425</v>
       </c>
       <c r="F35" t="s">
         <v>8</v>
       </c>
       <c r="G35">
         <v>1.0</v>
       </c>
       <c r="H35" s="1">
-        <v>5650297.88</v>
+        <v>3273037.6</v>
       </c>
       <c r="I35" s="1">
-        <v>-71812.38</v>
+        <v>-45997.6</v>
       </c>
       <c r="J35" s="1">
-        <v>-1.2709485681134</v>
+        <v>-1.4053489639105</v>
       </c>
       <c r="K35">
-        <v>0.78</v>
+        <v>0.41</v>
       </c>
       <c r="L35" t="s">
         <v>130</v>
       </c>
       <c r="M35" s="1">
-        <v>5578485.5</v>
+        <v>3227040.0</v>
       </c>
       <c r="N35" s="1">
-        <v>5622837.83</v>
+        <v>3240190.68</v>
       </c>
       <c r="O35" s="1">
-        <v>1.44</v>
+        <v>0.78</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
         <v>131</v>
       </c>
       <c r="B36" t="s">
         <v>132</v>
       </c>
       <c r="C36" s="1">
-        <v>4200000.0</v>
+        <v>3155000.0</v>
       </c>
       <c r="D36" s="1">
-        <v>98.409</v>
+        <v>99.268</v>
       </c>
       <c r="E36" s="1">
-        <v>99.72018738</v>
+        <v>100.13010777</v>
       </c>
       <c r="F36" t="s">
         <v>8</v>
       </c>
       <c r="G36">
         <v>1.0</v>
       </c>
       <c r="H36" s="1">
-        <v>4188247.87</v>
+        <v>3159104.9</v>
       </c>
       <c r="I36" s="1">
-        <v>-55069.87</v>
+        <v>-27199.5</v>
       </c>
       <c r="J36" s="1">
-        <v>-1.3148665434646</v>
+        <v>-0.86098755378462</v>
       </c>
       <c r="K36">
-        <v>1.52</v>
+        <v>2.49</v>
       </c>
       <c r="L36" t="s">
         <v>133</v>
       </c>
       <c r="M36" s="1">
-        <v>4133178.0</v>
+        <v>3131905.4</v>
       </c>
       <c r="N36" s="1">
-        <v>4197041.01</v>
+        <v>3210585.91</v>
       </c>
       <c r="O36" s="1">
-        <v>1.08</v>
+        <v>0.78</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
         <v>134</v>
       </c>
       <c r="B37" t="s">
         <v>135</v>
       </c>
       <c r="C37" s="1">
-        <v>1189000.0</v>
+        <v>1742000.0</v>
       </c>
       <c r="D37" s="1">
-        <v>98.325</v>
+        <v>98.732</v>
       </c>
       <c r="E37" s="1">
-        <v>99.80243902</v>
+        <v>99.55577268</v>
       </c>
       <c r="F37" t="s">
         <v>8</v>
       </c>
       <c r="G37">
         <v>1.0</v>
       </c>
       <c r="H37" s="1">
-        <v>1186651.0</v>
+        <v>1734261.56</v>
       </c>
       <c r="I37" s="1">
-        <v>-17566.75</v>
+        <v>-14350.12</v>
       </c>
       <c r="J37" s="1">
-        <v>-1.4803636452504</v>
+        <v>-0.82744842709885</v>
       </c>
       <c r="K37">
-        <v>1.15</v>
+        <v>1.0</v>
       </c>
       <c r="L37" t="s">
         <v>136</v>
       </c>
       <c r="M37" s="1">
-        <v>1169084.25</v>
+        <v>1719911.44</v>
       </c>
       <c r="N37" s="1">
-        <v>1182741.95</v>
+        <v>1737367.23</v>
       </c>
       <c r="O37" s="1">
-        <v>0.3</v>
+        <v>0.42</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
         <v>137</v>
       </c>
       <c r="B38" t="s">
         <v>138</v>
       </c>
       <c r="C38" s="1">
-        <v>1900000.0</v>
+        <v>4500000.0</v>
       </c>
       <c r="D38" s="1">
-        <v>99.423</v>
+        <v>98.656</v>
       </c>
       <c r="E38" s="1">
-        <v>100.10731579</v>
+        <v>97.68931267</v>
       </c>
       <c r="F38" t="s">
         <v>8</v>
       </c>
       <c r="G38">
         <v>1.0</v>
       </c>
       <c r="H38" s="1">
-        <v>1902039.0</v>
+        <v>4396019.07</v>
       </c>
       <c r="I38" s="1">
-        <v>-13002.0</v>
+        <v>43500.93</v>
       </c>
       <c r="J38" s="1">
-        <v>-0.68358219784137</v>
+        <v>0.98955280464696</v>
       </c>
       <c r="K38">
-        <v>2.74</v>
+        <v>0.23</v>
       </c>
       <c r="L38" t="s">
         <v>139</v>
       </c>
       <c r="M38" s="1">
-        <v>1889037.0</v>
+        <v>4439520.0</v>
       </c>
       <c r="N38" s="1">
-        <v>1941117.82</v>
+        <v>4449768.29</v>
       </c>
       <c r="O38" s="1">
-        <v>0.5</v>
+        <v>1.08</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
         <v>140</v>
       </c>
       <c r="B39" t="s">
         <v>141</v>
       </c>
       <c r="C39" s="1">
-        <v>2773000.0</v>
+        <v>5662000.0</v>
       </c>
       <c r="D39" s="1">
-        <v>100.701</v>
+        <v>98.767</v>
       </c>
       <c r="E39" s="1">
-        <v>99.67</v>
+        <v>99.79332179</v>
       </c>
       <c r="F39" t="s">
         <v>8</v>
       </c>
       <c r="G39">
         <v>1.0</v>
       </c>
       <c r="H39" s="1">
-        <v>2763849.1</v>
+        <v>5650297.88</v>
       </c>
       <c r="I39" s="1">
-        <v>28589.63</v>
+        <v>-58110.34</v>
       </c>
       <c r="J39" s="1">
-        <v>1.0344135647637</v>
+        <v>-1.0284473709906</v>
       </c>
       <c r="K39">
-        <v>0.34</v>
+        <v>1.02</v>
       </c>
       <c r="L39" t="s">
         <v>142</v>
       </c>
       <c r="M39" s="1">
-        <v>2792438.73</v>
+        <v>5592187.54</v>
       </c>
       <c r="N39" s="1">
-        <v>2801802.35</v>
+        <v>5649751.21</v>
       </c>
       <c r="O39" s="1">
-        <v>0.72</v>
+        <v>1.37</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
         <v>143</v>
       </c>
       <c r="B40" t="s">
         <v>144</v>
       </c>
       <c r="C40" s="1">
-        <v>4100000.0</v>
+        <v>4200000.0</v>
       </c>
       <c r="D40" s="1">
-        <v>97.312</v>
+        <v>98.629</v>
       </c>
       <c r="E40" s="1">
-        <v>96.00249463</v>
+        <v>99.72018738</v>
       </c>
       <c r="F40" t="s">
         <v>8</v>
       </c>
       <c r="G40">
         <v>1.0</v>
       </c>
       <c r="H40" s="1">
-        <v>3936102.28</v>
+        <v>4188247.87</v>
       </c>
       <c r="I40" s="1">
-        <v>53689.72</v>
+        <v>-45829.87</v>
       </c>
       <c r="J40" s="1">
-        <v>1.3640326439891</v>
+        <v>-1.0942492283772</v>
       </c>
       <c r="K40">
-        <v>0.24</v>
+        <v>1.72</v>
       </c>
       <c r="L40" t="s">
         <v>145</v>
       </c>
       <c r="M40" s="1">
-        <v>3989792.0</v>
+        <v>4142418.0</v>
       </c>
       <c r="N40" s="1">
-        <v>3999620.77</v>
+        <v>4214623.48</v>
       </c>
       <c r="O40" s="1">
-        <v>1.03</v>
+        <v>1.02</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
         <v>146</v>
       </c>
       <c r="B41" t="s">
         <v>147</v>
       </c>
       <c r="C41" s="1">
-        <v>1900000.0</v>
+        <v>1189000.0</v>
       </c>
       <c r="D41" s="1">
-        <v>99.25</v>
+        <v>98.661</v>
       </c>
       <c r="E41" s="1">
-        <v>100.23363158</v>
+        <v>99.80243902</v>
       </c>
       <c r="F41" t="s">
         <v>8</v>
       </c>
       <c r="G41">
         <v>1.0</v>
       </c>
       <c r="H41" s="1">
-        <v>1904439.0</v>
+        <v>1186651.0</v>
       </c>
       <c r="I41" s="1">
-        <v>-18689.0</v>
+        <v>-13571.71</v>
       </c>
       <c r="J41" s="1">
-        <v>-0.98133886147049</v>
+        <v>-1.1436985263569</v>
       </c>
       <c r="K41">
-        <v>1.06</v>
+        <v>1.35</v>
       </c>
       <c r="L41" t="s">
         <v>148</v>
       </c>
       <c r="M41" s="1">
-        <v>1885750.0</v>
+        <v>1173079.29</v>
       </c>
       <c r="N41" s="1">
-        <v>1905973.29</v>
+        <v>1189137.44</v>
       </c>
       <c r="O41" s="1">
-        <v>0.49</v>
+        <v>0.29</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
         <v>149</v>
       </c>
       <c r="B42" t="s">
         <v>150</v>
       </c>
       <c r="C42" s="1">
-        <v>300000.0</v>
+        <v>1900000.0</v>
       </c>
       <c r="D42" s="1">
-        <v>97.802</v>
+        <v>99.536</v>
       </c>
       <c r="E42" s="1">
-        <v>98.433</v>
+        <v>100.10731579</v>
       </c>
       <c r="F42" t="s">
         <v>8</v>
       </c>
       <c r="G42">
         <v>1.0</v>
       </c>
       <c r="H42" s="1">
-        <v>295299.0</v>
+        <v>1902039.0</v>
       </c>
       <c r="I42" s="1">
-        <v>-1893.0</v>
+        <v>-10855.0</v>
       </c>
       <c r="J42" s="1">
-        <v>-0.64104517793829</v>
+        <v>-0.57070333468451</v>
       </c>
       <c r="K42">
-        <v>0.34</v>
+        <v>0.09</v>
       </c>
       <c r="L42" t="s">
         <v>151</v>
       </c>
       <c r="M42" s="1">
-        <v>293406.0</v>
+        <v>1891184.0</v>
       </c>
       <c r="N42" s="1">
-        <v>294423.12</v>
+        <v>1892979.89</v>
       </c>
       <c r="O42" s="1">
-        <v>0.08</v>
+        <v>0.46</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
         <v>152</v>
       </c>
       <c r="B43" t="s">
         <v>153</v>
       </c>
       <c r="C43" s="1">
-        <v>4700000.0</v>
+        <v>2773000.0</v>
       </c>
       <c r="D43" s="1">
-        <v>98.203</v>
+        <v>100.94</v>
       </c>
       <c r="E43" s="1">
-        <v>99.7334034</v>
+        <v>99.67</v>
       </c>
       <c r="F43" t="s">
         <v>8</v>
       </c>
       <c r="G43">
         <v>1.0</v>
       </c>
       <c r="H43" s="1">
-        <v>4687469.96</v>
+        <v>2763849.1</v>
       </c>
       <c r="I43" s="1">
-        <v>-71928.96</v>
+        <v>35217.1</v>
       </c>
       <c r="J43" s="1">
-        <v>-1.534494313858</v>
+        <v>1.2742048760911</v>
       </c>
       <c r="K43">
-        <v>1.31</v>
+        <v>0.63</v>
       </c>
       <c r="L43" t="s">
         <v>154</v>
       </c>
       <c r="M43" s="1">
-        <v>4615541.0</v>
+        <v>2799066.2</v>
       </c>
       <c r="N43" s="1">
-        <v>4677107.78</v>
+        <v>2816416.44</v>
       </c>
       <c r="O43" s="1">
-        <v>1.2</v>
+        <v>0.68</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
         <v>155</v>
       </c>
       <c r="B44" t="s">
         <v>156</v>
       </c>
       <c r="C44" s="1">
-        <v>1500000.0</v>
+        <v>4100000.0</v>
       </c>
       <c r="D44" s="1">
-        <v>101.981</v>
+        <v>97.55</v>
       </c>
       <c r="E44" s="1">
-        <v>103.763</v>
+        <v>96.00249463</v>
       </c>
       <c r="F44" t="s">
         <v>8</v>
       </c>
       <c r="G44">
         <v>1.0</v>
       </c>
       <c r="H44" s="1">
-        <v>1556445.0</v>
+        <v>3936102.28</v>
       </c>
       <c r="I44" s="1">
-        <v>-26730.0</v>
+        <v>63447.72</v>
       </c>
       <c r="J44" s="1">
-        <v>-1.7173751722676</v>
+        <v>1.6119428685171</v>
       </c>
       <c r="K44">
-        <v>3.47</v>
-[...2 lines deleted...]
-        <v>157</v>
+        <v>0.01</v>
+      </c>
+      <c r="L44">
+        <v>393.15</v>
       </c>
       <c r="M44" s="1">
-        <v>1529715.0</v>
+        <v>3999550.0</v>
       </c>
       <c r="N44" s="1">
-        <v>1581762.95</v>
+        <v>3999943.15</v>
       </c>
       <c r="O44" s="1">
-        <v>0.41</v>
+        <v>0.97</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
+        <v>157</v>
+      </c>
+      <c r="B45" t="s">
         <v>158</v>
       </c>
-      <c r="B45" t="s">
+      <c r="C45" s="1">
+        <v>1900000.0</v>
+      </c>
+      <c r="D45" s="1">
+        <v>99.387</v>
+      </c>
+      <c r="E45" s="1">
+        <v>100.23363158</v>
+      </c>
+      <c r="F45" t="s">
+        <v>8</v>
+      </c>
+      <c r="G45">
+        <v>1.0</v>
+      </c>
+      <c r="H45" s="1">
+        <v>1904439.0</v>
+      </c>
+      <c r="I45" s="1">
+        <v>-16086.0</v>
+      </c>
+      <c r="J45" s="1">
+        <v>-0.84465819067977</v>
+      </c>
+      <c r="K45">
+        <v>1.27</v>
+      </c>
+      <c r="L45" t="s">
         <v>159</v>
       </c>
-      <c r="C45" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M45" s="1">
-        <v>2494440.0</v>
+        <v>1888353.0</v>
       </c>
       <c r="N45" s="1">
-        <v>2584850.96</v>
+        <v>1912538.96</v>
       </c>
       <c r="O45" s="1">
-        <v>0.66</v>
+        <v>0.46</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
+        <v>160</v>
+      </c>
+      <c r="B46" t="s">
         <v>161</v>
       </c>
-      <c r="B46" t="s">
+      <c r="C46" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="D46" s="1">
+        <v>98.075</v>
+      </c>
+      <c r="E46" s="1">
+        <v>98.433</v>
+      </c>
+      <c r="F46" t="s">
+        <v>8</v>
+      </c>
+      <c r="G46">
+        <v>1.0</v>
+      </c>
+      <c r="H46" s="1">
+        <v>295299.0</v>
+      </c>
+      <c r="I46" s="1">
+        <v>-1074.0</v>
+      </c>
+      <c r="J46" s="1">
+        <v>-0.36369916593013</v>
+      </c>
+      <c r="K46">
+        <v>0.49</v>
+      </c>
+      <c r="L46" t="s">
         <v>162</v>
       </c>
-      <c r="C46" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M46" s="1">
-        <v>1630079.0</v>
+        <v>294225.0</v>
       </c>
       <c r="N46" s="1">
-        <v>1649174.89</v>
+        <v>295689.04</v>
       </c>
       <c r="O46" s="1">
-        <v>0.42</v>
+        <v>0.07</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
+        <v>163</v>
+      </c>
+      <c r="B47" t="s">
         <v>164</v>
       </c>
-      <c r="B47" t="s">
+      <c r="C47" s="1">
+        <v>4700000.0</v>
+      </c>
+      <c r="D47" s="1">
+        <v>98.459</v>
+      </c>
+      <c r="E47" s="1">
+        <v>99.7334034</v>
+      </c>
+      <c r="F47" t="s">
+        <v>8</v>
+      </c>
+      <c r="G47">
+        <v>1.0</v>
+      </c>
+      <c r="H47" s="1">
+        <v>4687469.96</v>
+      </c>
+      <c r="I47" s="1">
+        <v>-59896.96</v>
+      </c>
+      <c r="J47" s="1">
+        <v>-1.2778100022213</v>
+      </c>
+      <c r="K47">
+        <v>1.56</v>
+      </c>
+      <c r="L47" t="s">
         <v>165</v>
       </c>
-      <c r="C47" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M47" s="1">
-        <v>3092415.0</v>
+        <v>4627573.0</v>
       </c>
       <c r="N47" s="1">
-        <v>3123878.01</v>
+        <v>4700809.3</v>
       </c>
       <c r="O47" s="1">
-        <v>0.8</v>
+        <v>1.14</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
+        <v>166</v>
+      </c>
+      <c r="B48" t="s">
         <v>167</v>
       </c>
-      <c r="B48" t="s">
+      <c r="C48" s="1">
+        <v>1500000.0</v>
+      </c>
+      <c r="D48" s="1">
+        <v>102.061</v>
+      </c>
+      <c r="E48" s="1">
+        <v>103.763</v>
+      </c>
+      <c r="F48" t="s">
+        <v>8</v>
+      </c>
+      <c r="G48">
+        <v>1.0</v>
+      </c>
+      <c r="H48" s="1">
+        <v>1556445.0</v>
+      </c>
+      <c r="I48" s="1">
+        <v>-25530.0</v>
+      </c>
+      <c r="J48" s="1">
+        <v>-1.6402763991018</v>
+      </c>
+      <c r="K48">
+        <v>3.81</v>
+      </c>
+      <c r="L48" t="s">
         <v>168</v>
       </c>
-      <c r="C48" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M48" s="1">
-        <v>1423062.0</v>
+        <v>1530915.0</v>
       </c>
       <c r="N48" s="1">
-        <v>1423823.3</v>
+        <v>1588028.01</v>
       </c>
       <c r="O48" s="1">
-        <v>0.37</v>
+        <v>0.38</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
         <v>169</v>
       </c>
       <c r="B49" t="s">
         <v>170</v>
       </c>
       <c r="C49" s="1">
-        <v>2300000.0</v>
+        <v>2400000.0</v>
       </c>
       <c r="D49" s="1">
-        <v>100.187</v>
+        <v>104.07</v>
       </c>
       <c r="E49" s="1">
-        <v>100.0</v>
+        <v>105.746875</v>
       </c>
       <c r="F49" t="s">
         <v>8</v>
       </c>
       <c r="G49">
         <v>1.0</v>
       </c>
       <c r="H49" s="1">
-        <v>2300000.0</v>
+        <v>2537925.0</v>
       </c>
       <c r="I49" s="1">
-        <v>4301.0</v>
+        <v>-40245.0</v>
       </c>
       <c r="J49" s="1">
-        <v>0.187</v>
+        <v>-1.5857442595821</v>
       </c>
       <c r="K49">
-        <v>0.31</v>
+        <v>4.2</v>
       </c>
       <c r="L49" t="s">
         <v>171</v>
       </c>
       <c r="M49" s="1">
-        <v>2304301.0</v>
+        <v>2497680.0</v>
       </c>
       <c r="N49" s="1">
-        <v>2311540.39</v>
+        <v>2598578.63</v>
       </c>
       <c r="O49" s="1">
-        <v>0.59</v>
+        <v>0.63</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
         <v>172</v>
       </c>
       <c r="B50" t="s">
         <v>173</v>
       </c>
       <c r="C50" s="1">
-        <v>5700000.0</v>
+        <v>1700000.0</v>
       </c>
       <c r="D50" s="1">
-        <v>98.649</v>
+        <v>96.183</v>
       </c>
       <c r="E50" s="1">
-        <v>98.12584211</v>
+        <v>96.33935294</v>
       </c>
       <c r="F50" t="s">
         <v>8</v>
       </c>
       <c r="G50">
         <v>1.0</v>
       </c>
       <c r="H50" s="1">
-        <v>5593173.0</v>
+        <v>1637769.0</v>
       </c>
       <c r="I50" s="1">
-        <v>29820.0</v>
+        <v>-2658.0</v>
       </c>
       <c r="J50" s="1">
-        <v>0.5331499669329</v>
+        <v>-0.16229394987938</v>
       </c>
       <c r="K50">
-        <v>0.38</v>
+        <v>1.22</v>
       </c>
       <c r="L50" t="s">
         <v>174</v>
       </c>
       <c r="M50" s="1">
-        <v>5622993.0</v>
+        <v>1635111.0</v>
       </c>
       <c r="N50" s="1">
-        <v>5644856.01</v>
+        <v>1655895.25</v>
       </c>
       <c r="O50" s="1">
-        <v>1.45</v>
+        <v>0.4</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
         <v>175</v>
       </c>
       <c r="B51" t="s">
         <v>176</v>
       </c>
       <c r="C51" s="1">
-        <v>4700000.0</v>
+        <v>2900000.0</v>
       </c>
       <c r="D51" s="1">
-        <v>91.398</v>
+        <v>106.565</v>
       </c>
       <c r="E51" s="1">
-        <v>91.69810638</v>
+        <v>109.3219769</v>
       </c>
       <c r="F51" t="s">
         <v>8</v>
       </c>
       <c r="G51">
         <v>1.0</v>
       </c>
       <c r="H51" s="1">
-        <v>4309811.0</v>
+        <v>3170337.33</v>
       </c>
       <c r="I51" s="1">
-        <v>-14105.0</v>
+        <v>-79952.33</v>
       </c>
       <c r="J51" s="1">
-        <v>-0.327276532544</v>
+        <v>-2.5218871582981</v>
       </c>
       <c r="K51">
-        <v>0.24</v>
+        <v>1.56</v>
       </c>
       <c r="L51" t="s">
         <v>177</v>
       </c>
       <c r="M51" s="1">
-        <v>4295706.0</v>
+        <v>3090385.0</v>
       </c>
       <c r="N51" s="1">
-        <v>4306860.45</v>
+        <v>3135672.67</v>
       </c>
       <c r="O51" s="1">
-        <v>1.1</v>
+        <v>0.76</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
         <v>178</v>
       </c>
       <c r="B52" t="s">
         <v>179</v>
       </c>
       <c r="C52" s="1">
-        <v>3200000.0</v>
+        <v>1425000.0</v>
       </c>
       <c r="D52" s="1">
-        <v>99.111</v>
+        <v>100.045</v>
       </c>
       <c r="E52" s="1">
-        <v>100.2644475</v>
+        <v>99.934</v>
       </c>
       <c r="F52" t="s">
         <v>8</v>
       </c>
       <c r="G52">
         <v>1.0</v>
       </c>
       <c r="H52" s="1">
-        <v>3208462.32</v>
+        <v>1424059.5</v>
       </c>
       <c r="I52" s="1">
-        <v>-36910.32</v>
+        <v>1581.75</v>
       </c>
       <c r="J52" s="1">
-        <v>-1.1504052819919</v>
+        <v>0.11107330838353</v>
       </c>
       <c r="K52">
-        <v>2.65</v>
+        <v>0.31</v>
       </c>
       <c r="L52" t="s">
         <v>180</v>
       </c>
       <c r="M52" s="1">
-        <v>3171552.0</v>
+        <v>1425641.25</v>
       </c>
       <c r="N52" s="1">
-        <v>3256505.42</v>
+        <v>1430082.17</v>
       </c>
       <c r="O52" s="1">
-        <v>0.84</v>
+        <v>0.35</v>
       </c>
       <c r="P52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
         <v>181</v>
       </c>
       <c r="B53" t="s">
         <v>182</v>
       </c>
       <c r="C53" s="1">
-        <v>1800000.0</v>
+        <v>2300000.0</v>
       </c>
       <c r="D53" s="1">
-        <v>108.035</v>
+        <v>100.313</v>
       </c>
       <c r="E53" s="1">
-        <v>109.72188889</v>
+        <v>100.0</v>
       </c>
       <c r="F53" t="s">
         <v>8</v>
       </c>
       <c r="G53">
         <v>1.0</v>
       </c>
       <c r="H53" s="1">
-        <v>1974994.0</v>
+        <v>2300000.0</v>
       </c>
       <c r="I53" s="1">
-        <v>-30364.0</v>
+        <v>7199.0</v>
       </c>
       <c r="J53" s="1">
-        <v>-1.5374223921693</v>
+        <v>0.313</v>
       </c>
       <c r="K53">
-        <v>0.14</v>
+        <v>0.58</v>
       </c>
       <c r="L53" t="s">
         <v>183</v>
       </c>
       <c r="M53" s="1">
-        <v>1944630.0</v>
+        <v>2307199.0</v>
       </c>
       <c r="N53" s="1">
-        <v>1947095.75</v>
+        <v>2320613.17</v>
       </c>
       <c r="O53" s="1">
-        <v>0.5</v>
+        <v>0.56</v>
       </c>
       <c r="P53">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
         <v>184</v>
       </c>
       <c r="B54" t="s">
         <v>185</v>
       </c>
       <c r="C54" s="1">
-        <v>3652000.0</v>
+        <v>5700000.0</v>
       </c>
       <c r="D54" s="1">
-        <v>94.84</v>
+        <v>98.902</v>
       </c>
       <c r="E54" s="1">
-        <v>94.93111583</v>
+        <v>98.12584211</v>
       </c>
       <c r="F54" t="s">
         <v>8</v>
       </c>
       <c r="G54">
         <v>1.0</v>
       </c>
       <c r="H54" s="1">
-        <v>3466884.35</v>
+        <v>5593173.0</v>
       </c>
       <c r="I54" s="1">
-        <v>-3327.55</v>
+        <v>44241.0</v>
       </c>
       <c r="J54" s="1">
-        <v>-0.095980992270481</v>
+        <v>0.79098214913073</v>
       </c>
       <c r="K54">
-        <v>0.05</v>
+        <v>0.46</v>
       </c>
       <c r="L54" t="s">
         <v>186</v>
       </c>
       <c r="M54" s="1">
-        <v>3463556.8</v>
+        <v>5637414.0</v>
       </c>
       <c r="N54" s="1">
-        <v>3465332.77</v>
+        <v>5663805.78</v>
       </c>
       <c r="O54" s="1">
-        <v>0.89</v>
+        <v>1.37</v>
       </c>
       <c r="P54">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
         <v>187</v>
       </c>
       <c r="B55" t="s">
         <v>188</v>
       </c>
       <c r="C55" s="1">
-        <v>7450000.0</v>
+        <v>4700000.0</v>
       </c>
       <c r="D55" s="1">
-        <v>99.24</v>
+        <v>91.732</v>
       </c>
       <c r="E55" s="1">
-        <v>100.12552698</v>
+        <v>91.69810638</v>
       </c>
       <c r="F55" t="s">
         <v>8</v>
       </c>
       <c r="G55">
         <v>1.0</v>
       </c>
       <c r="H55" s="1">
-        <v>7459351.76</v>
+        <v>4309811.0</v>
       </c>
       <c r="I55" s="1">
-        <v>-65971.76</v>
+        <v>1593.0</v>
       </c>
       <c r="J55" s="1">
-        <v>-0.8844167981696</v>
+        <v>0.036962177691783</v>
       </c>
       <c r="K55">
-        <v>0.5</v>
+        <v>0.27</v>
       </c>
       <c r="L55" t="s">
         <v>189</v>
       </c>
       <c r="M55" s="1">
-        <v>7393380.0</v>
+        <v>4311404.0</v>
       </c>
       <c r="N55" s="1">
-        <v>7430885.14</v>
+        <v>4323958.79</v>
       </c>
       <c r="O55" s="1">
-        <v>1.91</v>
+        <v>1.05</v>
       </c>
       <c r="P55">
         <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="s">
         <v>190</v>
       </c>
       <c r="B56" t="s">
         <v>191</v>
       </c>
       <c r="C56" s="1">
-        <v>5700000.0</v>
+        <v>3200000.0</v>
       </c>
       <c r="D56" s="1">
-        <v>100.802</v>
+        <v>99.259</v>
       </c>
       <c r="E56" s="1">
-        <v>102.59867877</v>
+        <v>100.2644475</v>
       </c>
       <c r="F56" t="s">
         <v>8</v>
       </c>
       <c r="G56">
         <v>1.0</v>
       </c>
       <c r="H56" s="1">
-        <v>5848124.69</v>
+        <v>3208462.32</v>
       </c>
       <c r="I56" s="1">
-        <v>-102410.69</v>
+        <v>-32174.32</v>
       </c>
       <c r="J56" s="1">
-        <v>-1.7511714511682</v>
+        <v>-1.002795632021</v>
       </c>
       <c r="K56">
-        <v>2.11</v>
+        <v>2.89</v>
       </c>
       <c r="L56" t="s">
         <v>192</v>
       </c>
       <c r="M56" s="1">
-        <v>5745714.0</v>
+        <v>3176288.0</v>
       </c>
       <c r="N56" s="1">
-        <v>5865960.58</v>
+        <v>3268868.82</v>
       </c>
       <c r="O56" s="1">
-        <v>1.5</v>
+        <v>0.79</v>
       </c>
       <c r="P56">
         <v>1</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" t="s">
         <v>193</v>
       </c>
       <c r="B57" t="s">
         <v>194</v>
       </c>
       <c r="C57" s="1">
-        <v>3000000.0</v>
+        <v>1800000.0</v>
       </c>
       <c r="D57" s="1">
-        <v>96.548</v>
+        <v>107.627</v>
       </c>
       <c r="E57" s="1">
-        <v>96.58793333</v>
+        <v>109.72188889</v>
       </c>
       <c r="F57" t="s">
         <v>8</v>
       </c>
       <c r="G57">
         <v>1.0</v>
       </c>
       <c r="H57" s="1">
-        <v>2897638.0</v>
+        <v>1974994.0</v>
       </c>
       <c r="I57" s="1">
-        <v>-1198.0</v>
+        <v>-37708.0</v>
       </c>
       <c r="J57" s="1">
-        <v>-0.041344018818086</v>
+        <v>-1.9092716231037</v>
       </c>
       <c r="K57">
-        <v>0.41</v>
+        <v>0.93</v>
       </c>
       <c r="L57" t="s">
         <v>195</v>
       </c>
       <c r="M57" s="1">
-        <v>2896440.0</v>
+        <v>1937286.0</v>
       </c>
       <c r="N57" s="1">
-        <v>2908737.95</v>
+        <v>1954053.12</v>
       </c>
       <c r="O57" s="1">
-        <v>0.75</v>
+        <v>0.47</v>
       </c>
       <c r="P57">
         <v>1</v>
       </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58" t="s">
         <v>196</v>
       </c>
       <c r="B58" t="s">
         <v>197</v>
       </c>
       <c r="C58" s="1">
-        <v>4700000.0</v>
+        <v>3652000.0</v>
       </c>
       <c r="D58" s="1">
-        <v>90.859</v>
+        <v>95.214</v>
       </c>
       <c r="E58" s="1">
-        <v>91.37542553</v>
+        <v>94.93111583</v>
       </c>
       <c r="F58" t="s">
         <v>8</v>
       </c>
       <c r="G58">
         <v>1.0</v>
       </c>
       <c r="H58" s="1">
-        <v>4294645.0</v>
+        <v>3466884.35</v>
       </c>
       <c r="I58" s="1">
-        <v>-24272.0</v>
+        <v>10330.93</v>
       </c>
       <c r="J58" s="1">
-        <v>-0.56516894877225</v>
+        <v>0.2979888844576</v>
       </c>
       <c r="K58">
-        <v>0.16</v>
+        <v>0.07</v>
       </c>
       <c r="L58" t="s">
         <v>198</v>
       </c>
       <c r="M58" s="1">
-        <v>4270373.0</v>
+        <v>3477215.28</v>
       </c>
       <c r="N58" s="1">
-        <v>4277841.49</v>
+        <v>3479716.65</v>
       </c>
       <c r="O58" s="1">
-        <v>1.1</v>
+        <v>0.84</v>
       </c>
       <c r="P58">
         <v>1</v>
       </c>
     </row>
     <row r="59" spans="1:16">
       <c r="A59" t="s">
         <v>199</v>
       </c>
       <c r="B59" t="s">
         <v>200</v>
       </c>
       <c r="C59" s="1">
-        <v>1400000.0</v>
+        <v>7450000.0</v>
       </c>
       <c r="D59" s="1">
-        <v>100.922</v>
+        <v>99.33</v>
       </c>
       <c r="E59" s="1">
-        <v>100.539</v>
+        <v>100.12552698</v>
       </c>
       <c r="F59" t="s">
         <v>8</v>
       </c>
       <c r="G59">
         <v>1.0</v>
       </c>
       <c r="H59" s="1">
-        <v>1407546.0</v>
+        <v>7459351.76</v>
       </c>
       <c r="I59" s="1">
-        <v>5362.0</v>
+        <v>-59266.76</v>
       </c>
       <c r="J59" s="1">
-        <v>0.38094669730154</v>
+        <v>-0.79452963081607</v>
       </c>
       <c r="K59">
-        <v>2.44</v>
+        <v>0.71</v>
       </c>
       <c r="L59" t="s">
         <v>201</v>
       </c>
       <c r="M59" s="1">
-        <v>1412908.0</v>
+        <v>7400085.0</v>
       </c>
       <c r="N59" s="1">
-        <v>1447121.7</v>
+        <v>7453127.98</v>
       </c>
       <c r="O59" s="1">
-        <v>0.37</v>
+        <v>1.8</v>
       </c>
       <c r="P59">
         <v>1</v>
       </c>
     </row>
     <row r="60" spans="1:16">
       <c r="A60" t="s">
         <v>202</v>
       </c>
       <c r="B60" t="s">
         <v>203</v>
       </c>
       <c r="C60" s="1">
-        <v>2211000.0</v>
+        <v>5700000.0</v>
       </c>
       <c r="D60" s="1">
-        <v>99.52</v>
+        <v>100.918</v>
       </c>
       <c r="E60" s="1">
-        <v>100.1729412</v>
+        <v>102.59867877</v>
       </c>
       <c r="F60" t="s">
         <v>8</v>
       </c>
       <c r="G60">
         <v>1.0</v>
       </c>
       <c r="H60" s="1">
-        <v>2214823.73</v>
+        <v>5848124.69</v>
       </c>
       <c r="I60" s="1">
-        <v>-14436.53</v>
+        <v>-95798.69</v>
       </c>
       <c r="J60" s="1">
-        <v>-0.65181394819171</v>
+        <v>-1.6381095663677</v>
       </c>
       <c r="K60">
-        <v>2.38</v>
+        <v>2.39</v>
       </c>
       <c r="L60" t="s">
         <v>204</v>
       </c>
       <c r="M60" s="1">
-        <v>2200387.2</v>
+        <v>5752326.0</v>
       </c>
       <c r="N60" s="1">
-        <v>2252981.74</v>
+        <v>5888423.26</v>
       </c>
       <c r="O60" s="1">
-        <v>0.58</v>
+        <v>1.42</v>
       </c>
       <c r="P60">
         <v>1</v>
       </c>
     </row>
     <row r="61" spans="1:16">
       <c r="A61" t="s">
         <v>205</v>
       </c>
       <c r="B61" t="s">
         <v>206</v>
       </c>
       <c r="C61" s="1">
-        <v>4200000.0</v>
+        <v>3000000.0</v>
       </c>
       <c r="D61" s="1">
-        <v>100.041</v>
+        <v>96.881</v>
       </c>
       <c r="E61" s="1">
-        <v>101.02184238</v>
+        <v>96.58793333</v>
       </c>
       <c r="F61" t="s">
         <v>8</v>
       </c>
       <c r="G61">
         <v>1.0</v>
       </c>
       <c r="H61" s="1">
-        <v>4242917.38</v>
+        <v>2897638.0</v>
       </c>
       <c r="I61" s="1">
-        <v>-41195.38</v>
+        <v>8792.0</v>
       </c>
       <c r="J61" s="1">
-        <v>-0.97092109769057</v>
+        <v>0.30341954378014</v>
       </c>
       <c r="K61">
-        <v>1.68</v>
+        <v>0.48</v>
       </c>
       <c r="L61" t="s">
         <v>207</v>
       </c>
       <c r="M61" s="1">
-        <v>4201722.0</v>
+        <v>2906430.0</v>
       </c>
       <c r="N61" s="1">
-        <v>4272135.29</v>
+        <v>2920813.56</v>
       </c>
       <c r="O61" s="1">
-        <v>1.1</v>
+        <v>0.71</v>
       </c>
       <c r="P61">
         <v>1</v>
       </c>
     </row>
     <row r="62" spans="1:16">
       <c r="A62" t="s">
         <v>208</v>
       </c>
       <c r="B62" t="s">
         <v>209</v>
       </c>
       <c r="C62" s="1">
-        <v>2844000.0</v>
+        <v>4700000.0</v>
       </c>
       <c r="D62" s="1">
-        <v>98.755</v>
+        <v>91.149</v>
       </c>
       <c r="E62" s="1">
-        <v>99.70908474</v>
+        <v>91.37542553</v>
       </c>
       <c r="F62" t="s">
         <v>8</v>
       </c>
       <c r="G62">
         <v>1.0</v>
       </c>
       <c r="H62" s="1">
-        <v>2835726.37</v>
+        <v>4294645.0</v>
       </c>
       <c r="I62" s="1">
-        <v>-27134.17</v>
+        <v>-10642.0</v>
       </c>
       <c r="J62" s="1">
-        <v>-0.95686841604537</v>
+        <v>-0.24779696575619</v>
       </c>
       <c r="K62">
-        <v>1.15</v>
+        <v>0.18</v>
       </c>
       <c r="L62" t="s">
         <v>210</v>
       </c>
       <c r="M62" s="1">
-        <v>2808592.2</v>
+        <v>4284003.0</v>
       </c>
       <c r="N62" s="1">
-        <v>2841317.68</v>
+        <v>4292405.05</v>
       </c>
       <c r="O62" s="1">
-        <v>0.73</v>
+        <v>1.04</v>
       </c>
       <c r="P62">
         <v>1</v>
       </c>
     </row>
     <row r="63" spans="1:16">
       <c r="A63" t="s">
         <v>211</v>
       </c>
       <c r="B63" t="s">
         <v>212</v>
       </c>
       <c r="C63" s="1">
-        <v>2840000.0</v>
+        <v>1800000.0</v>
       </c>
       <c r="D63" s="1">
-        <v>98.248</v>
+        <v>99.905</v>
       </c>
       <c r="E63" s="1">
-        <v>99.80130986</v>
+        <v>99.767</v>
       </c>
       <c r="F63" t="s">
         <v>8</v>
       </c>
       <c r="G63">
         <v>1.0</v>
       </c>
       <c r="H63" s="1">
-        <v>2834357.2</v>
+        <v>1795806.0</v>
       </c>
       <c r="I63" s="1">
-        <v>-44114.0</v>
+        <v>2484.0</v>
       </c>
       <c r="J63" s="1">
-        <v>-1.5564022770313</v>
+        <v>0.13832229093789</v>
       </c>
       <c r="K63">
-        <v>0.7</v>
+        <v>0.4</v>
       </c>
       <c r="L63" t="s">
         <v>213</v>
       </c>
       <c r="M63" s="1">
-        <v>2790243.2</v>
+        <v>1798290.0</v>
       </c>
       <c r="N63" s="1">
-        <v>2810044.22</v>
+        <v>1805416.03</v>
       </c>
       <c r="O63" s="1">
-        <v>0.72</v>
+        <v>0.44</v>
       </c>
       <c r="P63">
         <v>1</v>
       </c>
     </row>
     <row r="64" spans="1:16">
       <c r="A64" t="s">
         <v>214</v>
       </c>
       <c r="B64" t="s">
         <v>215</v>
       </c>
       <c r="C64" s="1">
-        <v>1903000.0</v>
+        <v>1400000.0</v>
       </c>
       <c r="D64" s="1">
-        <v>98.774</v>
+        <v>101.433</v>
       </c>
       <c r="E64" s="1">
-        <v>100.14639517</v>
+        <v>100.539</v>
       </c>
       <c r="F64" t="s">
         <v>8</v>
       </c>
       <c r="G64">
         <v>1.0</v>
       </c>
       <c r="H64" s="1">
-        <v>1905785.9</v>
+        <v>1407546.0</v>
       </c>
       <c r="I64" s="1">
-        <v>-26116.68</v>
+        <v>12516.0</v>
       </c>
       <c r="J64" s="1">
-        <v>-1.3703889823091</v>
+        <v>0.88920717333572</v>
       </c>
       <c r="K64">
-        <v>1.87</v>
+        <v>2.76</v>
       </c>
       <c r="L64" t="s">
         <v>216</v>
       </c>
       <c r="M64" s="1">
-        <v>1879669.22</v>
+        <v>1420062.0</v>
       </c>
       <c r="N64" s="1">
-        <v>1915343.95</v>
+        <v>1458725.01</v>
       </c>
       <c r="O64" s="1">
-        <v>0.49</v>
+        <v>0.35</v>
       </c>
       <c r="P64">
         <v>1</v>
       </c>
     </row>
     <row r="65" spans="1:16">
       <c r="A65" t="s">
         <v>217</v>
       </c>
       <c r="B65" t="s">
         <v>218</v>
       </c>
       <c r="C65" s="1">
-        <v>2200000.0</v>
+        <v>2211000.0</v>
       </c>
       <c r="D65" s="1">
-        <v>94.009</v>
+        <v>99.591</v>
       </c>
       <c r="E65" s="1">
-        <v>94.38638591</v>
+        <v>100.1729412</v>
       </c>
       <c r="F65" t="s">
         <v>8</v>
       </c>
       <c r="G65">
         <v>1.0</v>
       </c>
       <c r="H65" s="1">
-        <v>2076500.49</v>
+        <v>2214823.73</v>
       </c>
       <c r="I65" s="1">
-        <v>-8302.49</v>
+        <v>-12866.72</v>
       </c>
       <c r="J65" s="1">
-        <v>-0.39983087121737</v>
+        <v>-0.58093652446102</v>
       </c>
       <c r="K65">
-        <v>0.4</v>
+        <v>2.61</v>
       </c>
       <c r="L65" t="s">
         <v>219</v>
       </c>
       <c r="M65" s="1">
-        <v>2068198.0</v>
+        <v>2201957.01</v>
       </c>
       <c r="N65" s="1">
-        <v>2076900.05</v>
+        <v>2259602.02</v>
       </c>
       <c r="O65" s="1">
-        <v>0.53</v>
+        <v>0.55</v>
       </c>
       <c r="P65">
         <v>1</v>
       </c>
     </row>
     <row r="66" spans="1:16">
       <c r="A66" t="s">
         <v>220</v>
       </c>
       <c r="B66" t="s">
         <v>221</v>
       </c>
       <c r="C66" s="1">
-        <v>3500000.0</v>
+        <v>4200000.0</v>
       </c>
       <c r="D66" s="1">
-        <v>103.944</v>
+        <v>100.105</v>
       </c>
       <c r="E66" s="1">
-        <v>105.45008571</v>
+        <v>101.02184238</v>
       </c>
       <c r="F66" t="s">
         <v>8</v>
       </c>
       <c r="G66">
         <v>1.0</v>
       </c>
       <c r="H66" s="1">
-        <v>3690753.0</v>
+        <v>4242917.38</v>
       </c>
       <c r="I66" s="1">
-        <v>-52713.0</v>
+        <v>-38507.38</v>
       </c>
       <c r="J66" s="1">
-        <v>-1.4282451304652</v>
+        <v>-0.90756846177382</v>
       </c>
       <c r="K66">
-        <v>2.96</v>
+        <v>1.92</v>
       </c>
       <c r="L66" t="s">
         <v>222</v>
       </c>
       <c r="M66" s="1">
-        <v>3638040.0</v>
+        <v>4204410.0</v>
       </c>
       <c r="N66" s="1">
-        <v>3741781.92</v>
+        <v>4285084.52</v>
       </c>
       <c r="O66" s="1">
-        <v>0.96</v>
+        <v>1.04</v>
       </c>
       <c r="P66">
         <v>1</v>
       </c>
     </row>
     <row r="67" spans="1:16">
       <c r="A67" t="s">
         <v>223</v>
       </c>
       <c r="B67" t="s">
         <v>224</v>
       </c>
       <c r="C67" s="1">
-        <v>2732000.0</v>
+        <v>2844000.0</v>
       </c>
       <c r="D67" s="1">
-        <v>102.177</v>
+        <v>98.882</v>
       </c>
       <c r="E67" s="1">
-        <v>104.27937592</v>
+        <v>99.70908474</v>
       </c>
       <c r="F67" t="s">
         <v>8</v>
       </c>
       <c r="G67">
         <v>1.0</v>
       </c>
       <c r="H67" s="1">
-        <v>2848912.55</v>
+        <v>2835726.37</v>
       </c>
       <c r="I67" s="1">
-        <v>-57436.91</v>
+        <v>-23522.29</v>
       </c>
       <c r="J67" s="1">
-        <v>-2.016099441171</v>
+        <v>-0.82949787570653</v>
       </c>
       <c r="K67">
-        <v>0.55</v>
+        <v>1.36</v>
       </c>
       <c r="L67" t="s">
         <v>225</v>
       </c>
       <c r="M67" s="1">
-        <v>2791475.64</v>
+        <v>2812204.08</v>
       </c>
       <c r="N67" s="1">
-        <v>2806621.85</v>
+        <v>2850861.05</v>
       </c>
       <c r="O67" s="1">
-        <v>0.72</v>
+        <v>0.69</v>
       </c>
       <c r="P67">
         <v>1</v>
       </c>
     </row>
     <row r="68" spans="1:16">
       <c r="A68" t="s">
         <v>226</v>
       </c>
       <c r="B68" t="s">
         <v>227</v>
       </c>
       <c r="C68" s="1">
-        <v>1500000.0</v>
+        <v>2840000.0</v>
       </c>
       <c r="D68" s="1">
-        <v>102.167</v>
+        <v>98.92</v>
       </c>
       <c r="E68" s="1">
-        <v>103.8554</v>
+        <v>99.80130986</v>
       </c>
       <c r="F68" t="s">
         <v>8</v>
       </c>
       <c r="G68">
         <v>1.0</v>
       </c>
       <c r="H68" s="1">
-        <v>1557831.0</v>
+        <v>2834357.2</v>
       </c>
       <c r="I68" s="1">
-        <v>-25326.0</v>
+        <v>-25029.2</v>
       </c>
       <c r="J68" s="1">
-        <v>-1.6257219172041</v>
+        <v>-0.88306442109696</v>
       </c>
       <c r="K68">
-        <v>3.79</v>
+        <v>0.15</v>
       </c>
       <c r="L68" t="s">
         <v>228</v>
       </c>
       <c r="M68" s="1">
-        <v>1532505.0</v>
+        <v>2809328.0</v>
       </c>
       <c r="N68" s="1">
-        <v>1589402.26</v>
+        <v>2813699.65</v>
       </c>
       <c r="O68" s="1">
-        <v>0.41</v>
+        <v>0.68</v>
       </c>
       <c r="P68">
         <v>1</v>
       </c>
     </row>
     <row r="69" spans="1:16">
       <c r="A69" t="s">
         <v>229</v>
       </c>
       <c r="B69" t="s">
         <v>230</v>
       </c>
       <c r="C69" s="1">
-        <v>5500000.0</v>
+        <v>1903000.0</v>
       </c>
       <c r="D69" s="1">
-        <v>96.703</v>
+        <v>98.876</v>
       </c>
       <c r="E69" s="1">
-        <v>97.55072436</v>
+        <v>100.14639517</v>
       </c>
       <c r="F69" t="s">
         <v>8</v>
       </c>
       <c r="G69">
         <v>1.0</v>
       </c>
       <c r="H69" s="1">
-        <v>5365289.84</v>
+        <v>1905785.9</v>
       </c>
       <c r="I69" s="1">
-        <v>-46624.84</v>
+        <v>-24175.62</v>
       </c>
       <c r="J69" s="1">
-        <v>-0.86900878406226</v>
+        <v>-1.2685380870957</v>
       </c>
       <c r="K69">
-        <v>0.29</v>
+        <v>2.1</v>
       </c>
       <c r="L69" t="s">
         <v>231</v>
       </c>
       <c r="M69" s="1">
-        <v>5318665.0</v>
+        <v>1881610.28</v>
       </c>
       <c r="N69" s="1">
-        <v>5334825.96</v>
+        <v>1921631.93</v>
       </c>
       <c r="O69" s="1">
-        <v>1.37</v>
+        <v>0.46</v>
       </c>
       <c r="P69">
         <v>1</v>
       </c>
     </row>
     <row r="70" spans="1:16">
       <c r="A70" t="s">
         <v>232</v>
       </c>
       <c r="B70" t="s">
         <v>233</v>
       </c>
       <c r="C70" s="1">
-        <v>3211000.0</v>
+        <v>2640000.0</v>
       </c>
       <c r="D70" s="1">
-        <v>97.885</v>
+        <v>100.458</v>
       </c>
       <c r="E70" s="1">
-        <v>99.71130178</v>
+        <v>99.845</v>
       </c>
       <c r="F70" t="s">
         <v>8</v>
       </c>
       <c r="G70">
         <v>1.0</v>
       </c>
       <c r="H70" s="1">
-        <v>3201729.9</v>
+        <v>2635908.0</v>
       </c>
       <c r="I70" s="1">
-        <v>-58642.55</v>
+        <v>16183.2</v>
       </c>
       <c r="J70" s="1">
-        <v>-1.8315895416412</v>
+        <v>0.61395162501878</v>
       </c>
       <c r="K70">
-        <v>1.92</v>
+        <v>0.07</v>
       </c>
       <c r="L70" t="s">
         <v>234</v>
       </c>
       <c r="M70" s="1">
-        <v>3143087.35</v>
+        <v>2652091.2</v>
       </c>
       <c r="N70" s="1">
-        <v>3204844.12</v>
+        <v>2653863.25</v>
       </c>
       <c r="O70" s="1">
-        <v>0.82</v>
+        <v>0.64</v>
       </c>
       <c r="P70">
         <v>1</v>
       </c>
     </row>
     <row r="71" spans="1:16">
       <c r="A71" t="s">
         <v>235</v>
       </c>
       <c r="B71" t="s">
         <v>236</v>
       </c>
       <c r="C71" s="1">
-        <v>4300000.0</v>
+        <v>2200000.0</v>
       </c>
       <c r="D71" s="1">
-        <v>95.064</v>
+        <v>94.132</v>
       </c>
       <c r="E71" s="1">
-        <v>93.87385581</v>
+        <v>94.38638591</v>
       </c>
       <c r="F71" t="s">
         <v>8</v>
       </c>
       <c r="G71">
         <v>1.0</v>
       </c>
       <c r="H71" s="1">
-        <v>4036575.8</v>
+        <v>2076500.49</v>
       </c>
       <c r="I71" s="1">
-        <v>51176.2</v>
+        <v>-5596.49</v>
       </c>
       <c r="J71" s="1">
-        <v>1.2678121887368</v>
+        <v>-0.26951546734285</v>
       </c>
       <c r="K71">
-        <v>0.87</v>
+        <v>0.45</v>
       </c>
       <c r="L71" t="s">
         <v>237</v>
       </c>
       <c r="M71" s="1">
-        <v>4087752.0</v>
+        <v>2070904.0</v>
       </c>
       <c r="N71" s="1">
-        <v>4125273.92</v>
+        <v>2080698.52</v>
       </c>
       <c r="O71" s="1">
-        <v>1.06</v>
+        <v>0.5</v>
       </c>
       <c r="P71">
         <v>1</v>
       </c>
     </row>
     <row r="72" spans="1:16">
       <c r="A72" t="s">
         <v>238</v>
       </c>
       <c r="B72" t="s">
         <v>239</v>
       </c>
       <c r="C72" s="1">
-        <v>800000.0</v>
+        <v>3500000.0</v>
       </c>
       <c r="D72" s="1">
-        <v>100.945</v>
+        <v>104.091</v>
       </c>
       <c r="E72" s="1">
-        <v>102.16775</v>
+        <v>105.45008571</v>
       </c>
       <c r="F72" t="s">
         <v>8</v>
       </c>
       <c r="G72">
         <v>1.0</v>
       </c>
       <c r="H72" s="1">
-        <v>817342.0</v>
+        <v>3690753.0</v>
       </c>
       <c r="I72" s="1">
-        <v>-9782.0</v>
+        <v>-47568.0</v>
       </c>
       <c r="J72" s="1">
-        <v>-1.1968062328866</v>
+        <v>-1.2888426833223</v>
       </c>
       <c r="K72">
-        <v>2.87</v>
+        <v>3.47</v>
       </c>
       <c r="L72" t="s">
         <v>240</v>
       </c>
       <c r="M72" s="1">
-        <v>807560.0</v>
+        <v>3643185.0</v>
       </c>
       <c r="N72" s="1">
-        <v>830524.38</v>
+        <v>3764624.07</v>
       </c>
       <c r="O72" s="1">
-        <v>0.21</v>
+        <v>0.91</v>
       </c>
       <c r="P72">
         <v>1</v>
       </c>
     </row>
     <row r="73" spans="1:16">
       <c r="A73" t="s">
         <v>241</v>
       </c>
       <c r="B73" t="s">
         <v>242</v>
       </c>
       <c r="C73" s="1">
-        <v>4300000.0</v>
+        <v>2732000.0</v>
       </c>
       <c r="D73" s="1">
-        <v>101.173</v>
+        <v>102.571</v>
       </c>
       <c r="E73" s="1">
-        <v>102.46913186</v>
+        <v>104.27937592</v>
       </c>
       <c r="F73" t="s">
         <v>8</v>
       </c>
       <c r="G73">
         <v>1.0</v>
       </c>
       <c r="H73" s="1">
-        <v>4406172.67</v>
+        <v>2848912.55</v>
       </c>
       <c r="I73" s="1">
-        <v>-55733.67</v>
+        <v>-46672.83</v>
       </c>
       <c r="J73" s="1">
-        <v>-1.2648998161028</v>
+        <v>-1.6382682578305</v>
       </c>
       <c r="K73">
-        <v>2.93</v>
+        <v>0.92</v>
       </c>
       <c r="L73" t="s">
         <v>243</v>
       </c>
       <c r="M73" s="1">
-        <v>4350439.0</v>
+        <v>2802239.72</v>
       </c>
       <c r="N73" s="1">
-        <v>4476611.6</v>
+        <v>2827368.66</v>
       </c>
       <c r="O73" s="1">
-        <v>1.15</v>
+        <v>0.68</v>
       </c>
       <c r="P73">
         <v>1</v>
       </c>
     </row>
     <row r="74" spans="1:16">
       <c r="A74" t="s">
         <v>244</v>
       </c>
       <c r="B74" t="s">
         <v>245</v>
       </c>
       <c r="C74" s="1">
-        <v>3600000.0</v>
+        <v>1500000.0</v>
       </c>
       <c r="D74" s="1">
-        <v>97.048</v>
+        <v>102.381</v>
       </c>
       <c r="E74" s="1">
-        <v>98.29550333</v>
+        <v>103.8554</v>
       </c>
       <c r="F74" t="s">
         <v>8</v>
       </c>
       <c r="G74">
         <v>1.0</v>
       </c>
       <c r="H74" s="1">
-        <v>3538638.12</v>
+        <v>1557831.0</v>
       </c>
       <c r="I74" s="1">
-        <v>-44910.12</v>
+        <v>-22116.0</v>
       </c>
       <c r="J74" s="1">
-        <v>-1.269135709192</v>
+        <v>-1.4196661897215</v>
       </c>
       <c r="K74">
-        <v>1.08</v>
+        <v>4.18</v>
       </c>
       <c r="L74" t="s">
         <v>246</v>
       </c>
       <c r="M74" s="1">
-        <v>3493728.0</v>
+        <v>1535715.0</v>
       </c>
       <c r="N74" s="1">
-        <v>3532686.9</v>
+        <v>1598422.19</v>
       </c>
       <c r="O74" s="1">
-        <v>0.91</v>
+        <v>0.39</v>
       </c>
       <c r="P74">
         <v>1</v>
       </c>
     </row>
     <row r="75" spans="1:16">
       <c r="A75" t="s">
         <v>247</v>
       </c>
       <c r="B75" t="s">
         <v>248</v>
       </c>
       <c r="C75" s="1">
-        <v>1600000.0</v>
+        <v>5500000.0</v>
       </c>
       <c r="D75" s="1">
-        <v>101.566</v>
+        <v>96.962</v>
       </c>
       <c r="E75" s="1">
-        <v>103.193625</v>
+        <v>97.55072436</v>
       </c>
       <c r="F75" t="s">
         <v>8</v>
       </c>
       <c r="G75">
         <v>1.0</v>
       </c>
       <c r="H75" s="1">
-        <v>1651098.0</v>
+        <v>5365289.84</v>
       </c>
       <c r="I75" s="1">
-        <v>-26042.0</v>
+        <v>-32379.84</v>
       </c>
       <c r="J75" s="1">
-        <v>-1.5772534398322</v>
+        <v>-0.60350588627287</v>
       </c>
       <c r="K75">
-        <v>0.79</v>
+        <v>0.42</v>
       </c>
       <c r="L75" t="s">
         <v>249</v>
       </c>
       <c r="M75" s="1">
-        <v>1625056.0</v>
+        <v>5332910.0</v>
       </c>
       <c r="N75" s="1">
-        <v>1637768.33</v>
+        <v>5356171.99</v>
       </c>
       <c r="O75" s="1">
-        <v>0.42</v>
+        <v>1.29</v>
       </c>
       <c r="P75">
         <v>1</v>
       </c>
     </row>
     <row r="76" spans="1:16">
       <c r="A76" t="s">
         <v>250</v>
       </c>
       <c r="B76" t="s">
         <v>251</v>
       </c>
       <c r="C76" s="1">
-        <v>2200000.0</v>
+        <v>3211000.0</v>
       </c>
       <c r="D76" s="1">
-        <v>97.58</v>
+        <v>98.102</v>
       </c>
       <c r="E76" s="1">
-        <v>98.15769682</v>
+        <v>99.71130178</v>
       </c>
       <c r="F76" t="s">
         <v>8</v>
       </c>
       <c r="G76">
         <v>1.0</v>
       </c>
       <c r="H76" s="1">
-        <v>2159469.33</v>
+        <v>3201729.9</v>
       </c>
       <c r="I76" s="1">
-        <v>-12709.33</v>
+        <v>-51674.68</v>
       </c>
       <c r="J76" s="1">
-        <v>-0.58853950011876</v>
+        <v>-1.6139612526341</v>
       </c>
       <c r="K76">
-        <v>0.22</v>
+        <v>2.18</v>
       </c>
       <c r="L76" t="s">
         <v>252</v>
       </c>
       <c r="M76" s="1">
-        <v>2146760.0</v>
+        <v>3150055.22</v>
       </c>
       <c r="N76" s="1">
-        <v>2151612.05</v>
+        <v>3220103.4</v>
       </c>
       <c r="O76" s="1">
-        <v>0.55</v>
+        <v>0.78</v>
       </c>
       <c r="P76">
         <v>1</v>
       </c>
     </row>
     <row r="77" spans="1:16">
       <c r="A77" t="s">
         <v>253</v>
       </c>
       <c r="B77" t="s">
         <v>254</v>
       </c>
       <c r="C77" s="1">
-        <v>2200000.0</v>
+        <v>4300000.0</v>
       </c>
       <c r="D77" s="1">
-        <v>95.072</v>
+        <v>95.334</v>
       </c>
       <c r="E77" s="1">
-        <v>95.02618682</v>
+        <v>93.87385581</v>
       </c>
       <c r="F77" t="s">
         <v>8</v>
       </c>
       <c r="G77">
         <v>1.0</v>
       </c>
       <c r="H77" s="1">
-        <v>2090576.11</v>
+        <v>4036575.8</v>
       </c>
       <c r="I77" s="1">
-        <v>1007.89</v>
+        <v>62786.2</v>
       </c>
       <c r="J77" s="1">
-        <v>0.048211112486118</v>
+        <v>1.5554322056828</v>
       </c>
       <c r="K77">
-        <v>0.04</v>
-[...2 lines deleted...]
-        <v>836.3</v>
+        <v>1.0</v>
+      </c>
+      <c r="L77" t="s">
+        <v>255</v>
       </c>
       <c r="M77" s="1">
-        <v>2091584.0</v>
+        <v>4099362.0</v>
       </c>
       <c r="N77" s="1">
-        <v>2092420.3</v>
+        <v>4142435.63</v>
       </c>
       <c r="O77" s="1">
-        <v>0.54</v>
+        <v>1.0</v>
       </c>
       <c r="P77">
         <v>1</v>
       </c>
     </row>
     <row r="78" spans="1:16">
       <c r="A78" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="B78" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
       <c r="C78" s="1">
-        <v>2200000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D78" s="1">
-        <v>107.689</v>
+        <v>101.119</v>
       </c>
       <c r="E78" s="1">
-        <v>109.91236364</v>
+        <v>102.16775</v>
       </c>
       <c r="F78" t="s">
         <v>8</v>
       </c>
       <c r="G78">
         <v>1.0</v>
       </c>
       <c r="H78" s="1">
-        <v>2418072.0</v>
+        <v>817342.0</v>
       </c>
       <c r="I78" s="1">
-        <v>-48914.0</v>
+        <v>-8390.0</v>
       </c>
       <c r="J78" s="1">
-        <v>-2.0228512633205</v>
+        <v>-1.0264980877038</v>
       </c>
       <c r="K78">
-        <v>1.33</v>
+        <v>3.2</v>
       </c>
       <c r="L78" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="M78" s="1">
-        <v>2369158.0</v>
+        <v>808952.0</v>
       </c>
       <c r="N78" s="1">
-        <v>2398331.91</v>
+        <v>834538.3</v>
       </c>
       <c r="O78" s="1">
-        <v>0.62</v>
+        <v>0.2</v>
       </c>
       <c r="P78">
         <v>1</v>
       </c>
     </row>
     <row r="79" spans="1:16">
       <c r="A79" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="B79" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
       <c r="C79" s="1">
-        <v>5200000.0</v>
+        <v>4300000.0</v>
       </c>
       <c r="D79" s="1">
-        <v>96.344</v>
+        <v>101.39</v>
       </c>
       <c r="E79" s="1">
-        <v>97.39164808</v>
+        <v>102.46913186</v>
       </c>
       <c r="F79" t="s">
         <v>8</v>
       </c>
       <c r="G79">
         <v>1.0</v>
       </c>
       <c r="H79" s="1">
-        <v>5064365.7</v>
+        <v>4406172.67</v>
       </c>
       <c r="I79" s="1">
-        <v>-54477.7</v>
+        <v>-46402.67</v>
       </c>
       <c r="J79" s="1">
-        <v>-1.0757062824274</v>
+        <v>-1.0531287236185</v>
       </c>
       <c r="K79">
-        <v>1.96</v>
+        <v>3.27</v>
       </c>
       <c r="L79" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="M79" s="1">
-        <v>5009888.0</v>
+        <v>4359770.0</v>
       </c>
       <c r="N79" s="1">
-        <v>5111893.48</v>
+        <v>4500462.47</v>
       </c>
       <c r="O79" s="1">
-        <v>1.31</v>
+        <v>1.09</v>
       </c>
       <c r="P79">
         <v>1</v>
       </c>
     </row>
     <row r="80" spans="1:16">
       <c r="A80" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="B80" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="C80" s="1">
-        <v>3900000.0</v>
+        <v>3600000.0</v>
       </c>
       <c r="D80" s="1">
-        <v>98.548</v>
+        <v>97.245</v>
       </c>
       <c r="E80" s="1">
-        <v>98.10838462</v>
+        <v>98.29550333</v>
       </c>
       <c r="F80" t="s">
         <v>8</v>
       </c>
       <c r="G80">
         <v>1.0</v>
       </c>
       <c r="H80" s="1">
-        <v>3826227.0</v>
+        <v>3538638.12</v>
       </c>
       <c r="I80" s="1">
-        <v>17145.0</v>
+        <v>-37818.12</v>
       </c>
       <c r="J80" s="1">
-        <v>0.44809155337621</v>
+        <v>-1.0687196236952</v>
       </c>
       <c r="K80">
-        <v>0.23</v>
+        <v>1.28</v>
       </c>
       <c r="L80" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="M80" s="1">
-        <v>3843372.0</v>
+        <v>3500820.0</v>
       </c>
       <c r="N80" s="1">
-        <v>3852454.19</v>
+        <v>3546929.59</v>
       </c>
       <c r="O80" s="1">
-        <v>0.99</v>
+        <v>0.86</v>
       </c>
       <c r="P80">
         <v>1</v>
       </c>
     </row>
     <row r="81" spans="1:16">
       <c r="A81" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="B81" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
       <c r="C81" s="1">
-        <v>3700000.0</v>
+        <v>1600000.0</v>
       </c>
       <c r="D81" s="1">
-        <v>99.34</v>
+        <v>101.518</v>
       </c>
       <c r="E81" s="1">
-        <v>99.548</v>
+        <v>103.193625</v>
       </c>
       <c r="F81" t="s">
         <v>8</v>
       </c>
       <c r="G81">
         <v>1.0</v>
       </c>
       <c r="H81" s="1">
-        <v>3683276.0</v>
+        <v>1651098.0</v>
       </c>
       <c r="I81" s="1">
-        <v>-7696.0</v>
+        <v>-26810.0</v>
       </c>
       <c r="J81" s="1">
-        <v>-0.20894442881826</v>
+        <v>-1.6237679410913</v>
       </c>
       <c r="K81">
-        <v>2.71</v>
+        <v>1.19</v>
       </c>
       <c r="L81" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="M81" s="1">
-        <v>3675580.0</v>
+        <v>1624288.0</v>
       </c>
       <c r="N81" s="1">
-        <v>3775936.16</v>
+        <v>1643356.49</v>
       </c>
       <c r="O81" s="1">
-        <v>0.97</v>
+        <v>0.4</v>
       </c>
       <c r="P81">
         <v>1</v>
       </c>
     </row>
     <row r="82" spans="1:16">
       <c r="A82" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="B82" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
       <c r="C82" s="1">
-        <v>747000.0</v>
+        <v>2200000.0</v>
       </c>
       <c r="D82" s="1">
-        <v>94.632</v>
+        <v>97.804</v>
       </c>
       <c r="E82" s="1">
-        <v>94.64382865</v>
+        <v>98.15769682</v>
       </c>
       <c r="F82" t="s">
         <v>8</v>
       </c>
       <c r="G82">
         <v>1.0</v>
       </c>
       <c r="H82" s="1">
-        <v>706989.4</v>
+        <v>2159469.33</v>
       </c>
       <c r="I82" s="1">
-        <v>-88.36</v>
+        <v>-7781.33</v>
       </c>
       <c r="J82" s="1">
-        <v>-0.012498065741863</v>
+        <v>-0.36033528663267</v>
       </c>
       <c r="K82">
-        <v>0.02</v>
-[...2 lines deleted...]
-        <v>148.38</v>
+        <v>0.36</v>
+      </c>
+      <c r="L82" t="s">
+        <v>270</v>
       </c>
       <c r="M82" s="1">
-        <v>706901.04</v>
+        <v>2151688.0</v>
       </c>
       <c r="N82" s="1">
-        <v>707049.42</v>
+        <v>2159598.96</v>
       </c>
       <c r="O82" s="1">
-        <v>0.18</v>
+        <v>0.52</v>
       </c>
       <c r="P82">
         <v>1</v>
       </c>
     </row>
     <row r="83" spans="1:16">
       <c r="A83" t="s">
-        <v>269</v>
+        <v>271</v>
       </c>
       <c r="B83" t="s">
-        <v>270</v>
+        <v>272</v>
       </c>
       <c r="C83" s="1">
-        <v>6697000.0</v>
+        <v>2200000.0</v>
       </c>
       <c r="D83" s="1">
-        <v>99.5</v>
+        <v>95.422</v>
       </c>
       <c r="E83" s="1">
-        <v>100.50576781</v>
+        <v>95.02618682</v>
       </c>
       <c r="F83" t="s">
         <v>8</v>
       </c>
       <c r="G83">
         <v>1.0</v>
       </c>
       <c r="H83" s="1">
-        <v>6730871.27</v>
+        <v>2090576.11</v>
       </c>
       <c r="I83" s="1">
-        <v>-67356.27</v>
+        <v>8707.89</v>
       </c>
       <c r="J83" s="1">
-        <v>-1.0007065548885</v>
+        <v>0.41653063757626</v>
       </c>
       <c r="K83">
-        <v>1.71</v>
+        <v>0.05</v>
       </c>
       <c r="L83" t="s">
-        <v>271</v>
+        <v>273</v>
       </c>
       <c r="M83" s="1">
-        <v>6663515.0</v>
+        <v>2099284.0</v>
       </c>
       <c r="N83" s="1">
-        <v>6778052.05</v>
+        <v>2100338.79</v>
       </c>
       <c r="O83" s="1">
-        <v>1.74</v>
+        <v>0.51</v>
       </c>
       <c r="P83">
         <v>1</v>
       </c>
     </row>
     <row r="84" spans="1:16">
       <c r="A84" t="s">
-        <v>272</v>
+        <v>274</v>
       </c>
       <c r="B84" t="s">
-        <v>273</v>
+        <v>275</v>
       </c>
       <c r="C84" s="1">
-        <v>2235000.0</v>
+        <v>2200000.0</v>
       </c>
       <c r="D84" s="1">
-        <v>99.776</v>
+        <v>107.85</v>
       </c>
       <c r="E84" s="1">
-        <v>100.03257271</v>
+        <v>109.91236364</v>
       </c>
       <c r="F84" t="s">
         <v>8</v>
       </c>
       <c r="G84">
         <v>1.0</v>
       </c>
       <c r="H84" s="1">
-        <v>2235728.0</v>
+        <v>2418072.0</v>
       </c>
       <c r="I84" s="1">
-        <v>-5734.4</v>
+        <v>-45372.0</v>
       </c>
       <c r="J84" s="1">
-        <v>-0.25648916147224</v>
+        <v>-1.8763709269203</v>
       </c>
       <c r="K84">
-        <v>0.43</v>
+        <v>1.96</v>
       </c>
       <c r="L84" t="s">
-        <v>274</v>
+        <v>276</v>
       </c>
       <c r="M84" s="1">
-        <v>2229993.6</v>
+        <v>2372700.0</v>
       </c>
       <c r="N84" s="1">
-        <v>2239499.39</v>
+        <v>2415743.48</v>
       </c>
       <c r="O84" s="1">
-        <v>0.57</v>
+        <v>0.58</v>
       </c>
       <c r="P84">
         <v>1</v>
       </c>
     </row>
     <row r="85" spans="1:16">
       <c r="A85" t="s">
-        <v>275</v>
+        <v>277</v>
       </c>
       <c r="B85" t="s">
-        <v>276</v>
+        <v>278</v>
       </c>
       <c r="C85" s="1">
-        <v>5737000.0</v>
+        <v>5200000.0</v>
       </c>
       <c r="D85" s="1">
-        <v>99.018</v>
+        <v>96.535</v>
       </c>
       <c r="E85" s="1">
-        <v>99.89940178</v>
+        <v>97.39164808</v>
       </c>
       <c r="F85" t="s">
         <v>8</v>
       </c>
       <c r="G85">
         <v>1.0</v>
       </c>
       <c r="H85" s="1">
-        <v>5731228.68</v>
+        <v>5064365.7</v>
       </c>
       <c r="I85" s="1">
-        <v>-50566.02</v>
+        <v>-44545.7</v>
       </c>
       <c r="J85" s="1">
-        <v>-0.88228934532761</v>
+        <v>-0.87959090316088</v>
       </c>
       <c r="K85">
-        <v>1.25</v>
+        <v>0.12</v>
       </c>
       <c r="L85" t="s">
-        <v>277</v>
+        <v>279</v>
       </c>
       <c r="M85" s="1">
-        <v>5680662.66</v>
+        <v>5019820.0</v>
       </c>
       <c r="N85" s="1">
-        <v>5752486.76</v>
+        <v>5026088.49</v>
       </c>
       <c r="O85" s="1">
-        <v>1.48</v>
+        <v>1.22</v>
       </c>
       <c r="P85">
         <v>1</v>
       </c>
     </row>
     <row r="86" spans="1:16">
       <c r="A86" t="s">
-        <v>278</v>
+        <v>280</v>
       </c>
       <c r="B86" t="s">
-        <v>279</v>
+        <v>281</v>
       </c>
       <c r="C86" s="1">
-        <v>3040000.0</v>
+        <v>3900000.0</v>
       </c>
       <c r="D86" s="1">
-        <v>102.439</v>
+        <v>98.731</v>
       </c>
       <c r="E86" s="1">
-        <v>104.27862829</v>
+        <v>98.10838462</v>
       </c>
       <c r="F86" t="s">
         <v>8</v>
       </c>
       <c r="G86">
         <v>1.0</v>
       </c>
       <c r="H86" s="1">
-        <v>3170070.3</v>
+        <v>3826227.0</v>
       </c>
       <c r="I86" s="1">
-        <v>-55924.7</v>
+        <v>24282.0</v>
       </c>
       <c r="J86" s="1">
-        <v>-1.7641469969925</v>
+        <v>0.63461995328557</v>
       </c>
       <c r="K86">
-        <v>0.82</v>
+        <v>0.31</v>
       </c>
       <c r="L86" t="s">
-        <v>280</v>
+        <v>282</v>
       </c>
       <c r="M86" s="1">
-        <v>3114145.6</v>
+        <v>3850509.0</v>
       </c>
       <c r="N86" s="1">
-        <v>3138963.99</v>
+        <v>3862689.82</v>
       </c>
       <c r="O86" s="1">
-        <v>0.81</v>
+        <v>0.93</v>
       </c>
       <c r="P86">
         <v>1</v>
       </c>
     </row>
     <row r="87" spans="1:16">
       <c r="A87" t="s">
-        <v>281</v>
+        <v>283</v>
       </c>
       <c r="B87" t="s">
-        <v>282</v>
+        <v>284</v>
       </c>
       <c r="C87" s="1">
-        <v>2191000.0</v>
+        <v>3700000.0</v>
       </c>
       <c r="D87" s="1">
-        <v>98.395</v>
+        <v>99.615</v>
       </c>
       <c r="E87" s="1">
-        <v>99.59360657</v>
+        <v>99.548</v>
       </c>
       <c r="F87" t="s">
         <v>8</v>
       </c>
       <c r="G87">
         <v>1.0</v>
       </c>
       <c r="H87" s="1">
-        <v>2182095.92</v>
+        <v>3683276.0</v>
       </c>
       <c r="I87" s="1">
-        <v>-26261.47</v>
+        <v>2479.0</v>
       </c>
       <c r="J87" s="1">
-        <v>-1.2034975071123</v>
+        <v>0.067304215052035</v>
       </c>
       <c r="K87">
-        <v>0.77</v>
+        <v>2.95</v>
       </c>
       <c r="L87" t="s">
-        <v>283</v>
+        <v>285</v>
       </c>
       <c r="M87" s="1">
-        <v>2155834.45</v>
+        <v>3685755.0</v>
       </c>
       <c r="N87" s="1">
-        <v>2172717.16</v>
+        <v>3794930.34</v>
       </c>
       <c r="O87" s="1">
-        <v>0.56</v>
+        <v>0.92</v>
       </c>
       <c r="P87">
         <v>1</v>
       </c>
     </row>
     <row r="88" spans="1:16">
       <c r="A88" t="s">
-        <v>284</v>
+        <v>286</v>
       </c>
       <c r="B88" t="s">
-        <v>285</v>
+        <v>287</v>
       </c>
       <c r="C88" s="1">
-        <v>3300000.0</v>
+        <v>2200000.0</v>
       </c>
       <c r="D88" s="1">
-        <v>101.345</v>
+        <v>93.807</v>
       </c>
       <c r="E88" s="1">
-        <v>102.75960606</v>
+        <v>93.619</v>
       </c>
       <c r="F88" t="s">
         <v>8</v>
       </c>
       <c r="G88">
         <v>1.0</v>
       </c>
       <c r="H88" s="1">
-        <v>3391067.0</v>
+        <v>2059618.0</v>
       </c>
       <c r="I88" s="1">
-        <v>-46682.0</v>
+        <v>4136.0</v>
       </c>
       <c r="J88" s="1">
-        <v>-1.3766168583517</v>
+        <v>0.20081393734178</v>
       </c>
       <c r="K88">
-        <v>2.67</v>
+        <v>0.33</v>
       </c>
       <c r="L88" t="s">
-        <v>286</v>
+        <v>288</v>
       </c>
       <c r="M88" s="1">
-        <v>3344385.0</v>
+        <v>2063754.0</v>
       </c>
       <c r="N88" s="1">
-        <v>3432579.53</v>
+        <v>2070979.34</v>
       </c>
       <c r="O88" s="1">
-        <v>0.88</v>
+        <v>0.5</v>
       </c>
       <c r="P88">
         <v>1</v>
       </c>
     </row>
     <row r="89" spans="1:16">
       <c r="A89" t="s">
-        <v>287</v>
+        <v>289</v>
       </c>
       <c r="B89" t="s">
-        <v>288</v>
+        <v>290</v>
       </c>
       <c r="C89" s="1">
-        <v>3800000.0</v>
+        <v>747000.0</v>
       </c>
       <c r="D89" s="1">
-        <v>97.207</v>
+        <v>94.958</v>
       </c>
       <c r="E89" s="1">
-        <v>97.15552632</v>
+        <v>94.64382865</v>
       </c>
       <c r="F89" t="s">
         <v>8</v>
       </c>
       <c r="G89">
         <v>1.0</v>
       </c>
       <c r="H89" s="1">
-        <v>3691910.0</v>
+        <v>706989.4</v>
       </c>
       <c r="I89" s="1">
-        <v>1956.0</v>
+        <v>2346.86</v>
       </c>
       <c r="J89" s="1">
-        <v>0.052980706463592</v>
+        <v>0.33195122868886</v>
       </c>
       <c r="K89">
-        <v>0.67</v>
-[...2 lines deleted...]
-        <v>289</v>
+        <v>0.04</v>
+      </c>
+      <c r="L89">
+        <v>296.75</v>
       </c>
       <c r="M89" s="1">
-        <v>3693866.0</v>
+        <v>709336.26</v>
       </c>
       <c r="N89" s="1">
-        <v>3719166.61</v>
+        <v>709633.01</v>
       </c>
       <c r="O89" s="1">
-        <v>0.95</v>
+        <v>0.17</v>
       </c>
       <c r="P89">
         <v>1</v>
       </c>
     </row>
     <row r="90" spans="1:16">
       <c r="A90" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
       <c r="B90" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
       <c r="C90" s="1">
-        <v>1300000.0</v>
+        <v>4797000.0</v>
       </c>
       <c r="D90" s="1">
-        <v>102.619</v>
+        <v>99.614</v>
       </c>
       <c r="E90" s="1">
-        <v>104.71313615</v>
+        <v>100.50576777</v>
       </c>
       <c r="F90" t="s">
         <v>8</v>
       </c>
       <c r="G90">
         <v>1.0</v>
       </c>
       <c r="H90" s="1">
-        <v>1361270.77</v>
+        <v>4821261.68</v>
       </c>
       <c r="I90" s="1">
-        <v>-27223.77</v>
+        <v>-42778.1</v>
       </c>
       <c r="J90" s="1">
-        <v>-1.9998791276478</v>
+        <v>-0.8872801942582</v>
       </c>
       <c r="K90">
-        <v>1.02</v>
+        <v>1.93</v>
       </c>
       <c r="L90" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="M90" s="1">
-        <v>1334047.0</v>
+        <v>4778483.58</v>
       </c>
       <c r="N90" s="1">
-        <v>1347301.23</v>
+        <v>4871006.54</v>
       </c>
       <c r="O90" s="1">
-        <v>0.35</v>
+        <v>1.18</v>
       </c>
       <c r="P90">
         <v>1</v>
       </c>
     </row>
     <row r="91" spans="1:16">
       <c r="A91" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
       <c r="B91" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
       <c r="C91" s="1">
-        <v>1920000.0</v>
+        <v>2235000.0</v>
       </c>
       <c r="D91" s="1">
-        <v>101.768</v>
+        <v>100.378</v>
       </c>
       <c r="E91" s="1">
-        <v>103.41409219</v>
+        <v>100.03257271</v>
       </c>
       <c r="F91" t="s">
         <v>8</v>
       </c>
       <c r="G91">
         <v>1.0</v>
       </c>
       <c r="H91" s="1">
-        <v>1985550.57</v>
+        <v>2235728.0</v>
       </c>
       <c r="I91" s="1">
-        <v>-31604.97</v>
+        <v>7720.3</v>
       </c>
       <c r="J91" s="1">
-        <v>-1.5917484287494</v>
+        <v>0.34531481468229</v>
       </c>
       <c r="K91">
-        <v>1.42</v>
+        <v>0.73</v>
       </c>
       <c r="L91" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
       <c r="M91" s="1">
-        <v>1953945.6</v>
+        <v>2243448.3</v>
       </c>
       <c r="N91" s="1">
-        <v>1981193.82</v>
+        <v>2259845.79</v>
       </c>
       <c r="O91" s="1">
-        <v>0.51</v>
+        <v>0.55</v>
       </c>
       <c r="P91">
         <v>1</v>
       </c>
     </row>
     <row r="92" spans="1:16">
       <c r="A92" t="s">
-        <v>296</v>
+        <v>297</v>
       </c>
       <c r="B92" t="s">
-        <v>297</v>
+        <v>298</v>
       </c>
       <c r="C92" s="1">
-        <v>3800000.0</v>
+        <v>2000000.0</v>
       </c>
       <c r="D92" s="1">
-        <v>99.631</v>
+        <v>102.339</v>
       </c>
       <c r="E92" s="1">
-        <v>98.96886842</v>
+        <v>102.189</v>
       </c>
       <c r="F92" t="s">
         <v>8</v>
       </c>
       <c r="G92">
         <v>1.0</v>
       </c>
       <c r="H92" s="1">
-        <v>3760817.0</v>
+        <v>2043780.0</v>
       </c>
       <c r="I92" s="1">
-        <v>25161.0</v>
+        <v>3000.0</v>
       </c>
       <c r="J92" s="1">
-        <v>0.66903016020189</v>
+        <v>0.14678683615653</v>
       </c>
       <c r="K92">
-        <v>0.45</v>
+        <v>1.46</v>
       </c>
       <c r="L92" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
       <c r="M92" s="1">
-        <v>3785978.0</v>
+        <v>2046780.0</v>
       </c>
       <c r="N92" s="1">
-        <v>3802895.81</v>
+        <v>2076026.58</v>
       </c>
       <c r="O92" s="1">
-        <v>0.98</v>
+        <v>0.5</v>
       </c>
       <c r="P92">
         <v>1</v>
       </c>
     </row>
     <row r="93" spans="1:16">
       <c r="A93" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
       <c r="B93" t="s">
-        <v>300</v>
+        <v>301</v>
       </c>
       <c r="C93" s="1">
-        <v>5800000.0</v>
+        <v>5737000.0</v>
       </c>
       <c r="D93" s="1">
-        <v>97.97</v>
+        <v>99.158</v>
       </c>
       <c r="E93" s="1">
-        <v>99.34837534</v>
+        <v>99.89940178</v>
       </c>
       <c r="F93" t="s">
         <v>8</v>
       </c>
       <c r="G93">
         <v>1.0</v>
       </c>
       <c r="H93" s="1">
-        <v>5762205.77</v>
+        <v>5731228.68</v>
       </c>
       <c r="I93" s="1">
-        <v>-79945.77</v>
+        <v>-42534.22</v>
       </c>
       <c r="J93" s="1">
-        <v>-1.3874160901408</v>
+        <v>-0.74214836599401</v>
       </c>
       <c r="K93">
-        <v>2.38</v>
+        <v>1.48</v>
       </c>
       <c r="L93" t="s">
-        <v>301</v>
+        <v>302</v>
       </c>
       <c r="M93" s="1">
-        <v>5682260.0</v>
+        <v>5688694.46</v>
       </c>
       <c r="N93" s="1">
-        <v>5820109.32</v>
+        <v>5773536.67</v>
       </c>
       <c r="O93" s="1">
-        <v>1.49</v>
+        <v>1.4</v>
       </c>
       <c r="P93">
         <v>1</v>
       </c>
     </row>
     <row r="94" spans="1:16">
       <c r="A94" t="s">
-        <v>302</v>
+        <v>303</v>
       </c>
       <c r="B94" t="s">
-        <v>303</v>
+        <v>304</v>
       </c>
       <c r="C94" s="1">
-        <v>3345000.0</v>
+        <v>3040000.0</v>
       </c>
       <c r="D94" s="1">
-        <v>99.106</v>
+        <v>102.455</v>
       </c>
       <c r="E94" s="1">
-        <v>100.48512466</v>
+        <v>104.27862829</v>
       </c>
       <c r="F94" t="s">
         <v>8</v>
       </c>
       <c r="G94">
         <v>1.0</v>
       </c>
       <c r="H94" s="1">
-        <v>3361227.42</v>
+        <v>3170070.3</v>
       </c>
       <c r="I94" s="1">
-        <v>-46131.72</v>
+        <v>-55438.3</v>
       </c>
       <c r="J94" s="1">
-        <v>-1.3724664902323</v>
+        <v>-1.7488034886797</v>
       </c>
       <c r="K94">
-        <v>0.4</v>
+        <v>1.19</v>
       </c>
       <c r="L94" t="s">
-        <v>304</v>
+        <v>305</v>
       </c>
       <c r="M94" s="1">
-        <v>3315095.7</v>
+        <v>3114632.0</v>
       </c>
       <c r="N94" s="1">
-        <v>3328411.55</v>
+        <v>3150696.23</v>
       </c>
       <c r="O94" s="1">
-        <v>0.85</v>
+        <v>0.76</v>
       </c>
       <c r="P94">
         <v>1</v>
       </c>
     </row>
     <row r="95" spans="1:16">
       <c r="A95" t="s">
-        <v>305</v>
+        <v>306</v>
       </c>
       <c r="B95" t="s">
-        <v>306</v>
+        <v>307</v>
       </c>
       <c r="C95" s="1">
-        <v>5300000.0</v>
+        <v>2191000.0</v>
       </c>
       <c r="D95" s="1">
-        <v>102.512</v>
+        <v>98.644</v>
       </c>
       <c r="E95" s="1">
-        <v>104.52229566</v>
+        <v>99.59360657</v>
       </c>
       <c r="F95" t="s">
         <v>8</v>
       </c>
       <c r="G95">
         <v>1.0</v>
       </c>
       <c r="H95" s="1">
-        <v>5539681.67</v>
+        <v>2182095.92</v>
       </c>
       <c r="I95" s="1">
-        <v>-106545.67</v>
+        <v>-20805.88</v>
       </c>
       <c r="J95" s="1">
-        <v>-1.9233175540933</v>
+        <v>-0.95348145832196</v>
       </c>
       <c r="K95">
-        <v>1.91</v>
+        <v>1.02</v>
       </c>
       <c r="L95" t="s">
-        <v>307</v>
+        <v>308</v>
       </c>
       <c r="M95" s="1">
-        <v>5433136.0</v>
+        <v>2161290.04</v>
       </c>
       <c r="N95" s="1">
-        <v>5534562.03</v>
+        <v>2183612.73</v>
       </c>
       <c r="O95" s="1">
-        <v>1.42</v>
+        <v>0.53</v>
       </c>
       <c r="P95">
         <v>1</v>
       </c>
     </row>
     <row r="96" spans="1:16">
       <c r="A96" t="s">
-        <v>308</v>
+        <v>309</v>
       </c>
       <c r="B96" t="s">
-        <v>309</v>
+        <v>310</v>
       </c>
       <c r="C96" s="1">
-        <v>375000.0</v>
+        <v>3300000.0</v>
       </c>
       <c r="D96" s="1">
-        <v>100.928</v>
+        <v>101.313</v>
       </c>
       <c r="E96" s="1">
-        <v>101.8218</v>
+        <v>102.75960606</v>
       </c>
       <c r="F96" t="s">
         <v>8</v>
       </c>
       <c r="G96">
         <v>1.0</v>
       </c>
       <c r="H96" s="1">
-        <v>381831.75</v>
+        <v>3391067.0</v>
       </c>
       <c r="I96" s="1">
-        <v>-3351.75</v>
+        <v>-47738.0</v>
       </c>
       <c r="J96" s="1">
-        <v>-0.87780809217672</v>
+        <v>-1.4077574993358</v>
       </c>
       <c r="K96">
-        <v>2.96</v>
+        <v>3.0</v>
       </c>
       <c r="L96" t="s">
-        <v>310</v>
+        <v>311</v>
       </c>
       <c r="M96" s="1">
-        <v>378480.0</v>
+        <v>3343329.0</v>
       </c>
       <c r="N96" s="1">
-        <v>389575.89</v>
+        <v>3442407.12</v>
       </c>
       <c r="O96" s="1">
-        <v>0.1</v>
+        <v>0.83</v>
       </c>
       <c r="P96">
         <v>1</v>
       </c>
     </row>
     <row r="97" spans="1:16">
       <c r="A97" t="s">
-        <v>311</v>
+        <v>312</v>
       </c>
       <c r="B97" t="s">
-        <v>312</v>
+        <v>313</v>
       </c>
       <c r="C97" s="1">
-        <v>1815000.0</v>
+        <v>3800000.0</v>
       </c>
       <c r="D97" s="1">
-        <v>107.726</v>
+        <v>97.494</v>
       </c>
       <c r="E97" s="1">
-        <v>106.3931405</v>
+        <v>97.15552632</v>
       </c>
       <c r="F97" t="s">
         <v>8</v>
       </c>
       <c r="G97">
         <v>1.0</v>
       </c>
       <c r="H97" s="1">
-        <v>1931035.5</v>
+        <v>3691910.0</v>
       </c>
       <c r="I97" s="1">
-        <v>24191.4</v>
+        <v>12862.0</v>
       </c>
       <c r="J97" s="1">
-        <v>1.252768268631</v>
+        <v>0.34838335712409</v>
       </c>
       <c r="K97">
-        <v>0.36</v>
+        <v>0.75</v>
       </c>
       <c r="L97" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="M97" s="1">
-        <v>1955226.9</v>
+        <v>3704772.0</v>
       </c>
       <c r="N97" s="1">
-        <v>1961716.15</v>
+        <v>3733221.61</v>
       </c>
       <c r="O97" s="1">
-        <v>0.5</v>
+        <v>0.9</v>
       </c>
       <c r="P97">
         <v>1</v>
       </c>
     </row>
     <row r="98" spans="1:16">
       <c r="A98" t="s">
-        <v>314</v>
+        <v>315</v>
       </c>
       <c r="B98" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="C98" s="1">
-        <v>1611000.0</v>
+        <v>1300000.0</v>
       </c>
       <c r="D98" s="1">
-        <v>100.12</v>
+        <v>102.624</v>
       </c>
       <c r="E98" s="1">
-        <v>99.958</v>
+        <v>104.71313615</v>
       </c>
       <c r="F98" t="s">
         <v>8</v>
       </c>
       <c r="G98">
         <v>1.0</v>
       </c>
       <c r="H98" s="1">
-        <v>1610323.38</v>
+        <v>1361270.77</v>
       </c>
       <c r="I98" s="1">
-        <v>2609.82</v>
+        <v>-27158.77</v>
       </c>
       <c r="J98" s="1">
-        <v>0.16206806858881</v>
+        <v>-1.9951041775473</v>
       </c>
       <c r="K98">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>1.4</v>
+      </c>
+      <c r="L98" t="s">
+        <v>317</v>
       </c>
       <c r="M98" s="1">
-        <v>1612933.2</v>
+        <v>1334112.0</v>
       </c>
       <c r="N98" s="1">
-        <v>1612933.2</v>
+        <v>1352294.08</v>
       </c>
       <c r="O98" s="1">
-        <v>0.41</v>
+        <v>0.33</v>
       </c>
       <c r="P98">
         <v>1</v>
       </c>
     </row>
     <row r="99" spans="1:16">
       <c r="A99" t="s">
-        <v>316</v>
+        <v>318</v>
       </c>
       <c r="B99" t="s">
-        <v>317</v>
+        <v>319</v>
       </c>
       <c r="C99" s="1">
-        <v>3300000.0</v>
+        <v>1920000.0</v>
       </c>
       <c r="D99" s="1">
-        <v>98.691</v>
+        <v>101.787</v>
       </c>
       <c r="E99" s="1">
-        <v>99.92660182</v>
+        <v>103.41409219</v>
       </c>
       <c r="F99" t="s">
         <v>8</v>
       </c>
       <c r="G99">
         <v>1.0</v>
       </c>
       <c r="H99" s="1">
-        <v>3297577.86</v>
+        <v>1985550.57</v>
       </c>
       <c r="I99" s="1">
-        <v>-40774.86</v>
+        <v>-31240.17</v>
       </c>
       <c r="J99" s="1">
-        <v>-1.2365093935947</v>
+        <v>-1.5733756909551</v>
       </c>
       <c r="K99">
-        <v>2.58</v>
+        <v>1.79</v>
       </c>
       <c r="L99" t="s">
-        <v>318</v>
+        <v>320</v>
       </c>
       <c r="M99" s="1">
-        <v>3256803.0</v>
+        <v>1954310.4</v>
       </c>
       <c r="N99" s="1">
-        <v>3341800.6</v>
+        <v>1988613.96</v>
       </c>
       <c r="O99" s="1">
-        <v>0.86</v>
+        <v>0.48</v>
       </c>
       <c r="P99">
         <v>1</v>
       </c>
     </row>
     <row r="100" spans="1:16">
       <c r="A100" t="s">
-        <v>319</v>
+        <v>321</v>
       </c>
       <c r="B100" t="s">
-        <v>320</v>
+        <v>322</v>
       </c>
       <c r="C100" s="1">
-        <v>3297000.0</v>
+        <v>3800000.0</v>
       </c>
       <c r="D100" s="1">
-        <v>98.866</v>
+        <v>99.566</v>
       </c>
       <c r="E100" s="1">
-        <v>100.15900849</v>
+        <v>98.96886842</v>
       </c>
       <c r="F100" t="s">
         <v>8</v>
       </c>
       <c r="G100">
         <v>1.0</v>
       </c>
       <c r="H100" s="1">
-        <v>3302242.51</v>
+        <v>3760817.0</v>
       </c>
       <c r="I100" s="1">
-        <v>-42630.49</v>
+        <v>22691.0</v>
       </c>
       <c r="J100" s="1">
-        <v>-1.2909557632701</v>
+        <v>0.60335294166135</v>
       </c>
       <c r="K100">
-        <v>1.7</v>
+        <v>0.49</v>
       </c>
       <c r="L100" t="s">
-        <v>321</v>
+        <v>323</v>
       </c>
       <c r="M100" s="1">
-        <v>3259612.02</v>
+        <v>3783508.0</v>
       </c>
       <c r="N100" s="1">
-        <v>3315807.8</v>
+        <v>3802312.79</v>
       </c>
       <c r="O100" s="1">
-        <v>0.85</v>
+        <v>0.92</v>
       </c>
       <c r="P100">
         <v>1</v>
       </c>
     </row>
     <row r="101" spans="1:16">
       <c r="A101" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
       <c r="B101" t="s">
-        <v>323</v>
+        <v>325</v>
       </c>
       <c r="C101" s="1">
-        <v>2100000.0</v>
+        <v>5800000.0</v>
       </c>
       <c r="D101" s="1">
-        <v>98.423</v>
+        <v>98.187</v>
       </c>
       <c r="E101" s="1">
-        <v>97.523</v>
+        <v>99.34837534</v>
       </c>
       <c r="F101" t="s">
         <v>8</v>
       </c>
       <c r="G101">
         <v>1.0</v>
       </c>
       <c r="H101" s="1">
-        <v>2047983.0</v>
+        <v>5762205.77</v>
       </c>
       <c r="I101" s="1">
-        <v>18900.0</v>
+        <v>-67359.77</v>
       </c>
       <c r="J101" s="1">
-        <v>0.92285922295253</v>
+        <v>-1.1689927900648</v>
       </c>
       <c r="K101">
-        <v>0.23</v>
+        <v>0.08</v>
       </c>
       <c r="L101" t="s">
-        <v>324</v>
+        <v>326</v>
       </c>
       <c r="M101" s="1">
-        <v>2066883.0</v>
+        <v>5694846.0</v>
       </c>
       <c r="N101" s="1">
-        <v>2071773.41</v>
+        <v>5699215.86</v>
       </c>
       <c r="O101" s="1">
-        <v>0.53</v>
+        <v>1.38</v>
       </c>
       <c r="P101">
         <v>1</v>
       </c>
     </row>
     <row r="102" spans="1:16">
       <c r="A102" t="s">
-        <v>325</v>
+        <v>327</v>
       </c>
       <c r="B102" t="s">
-        <v>326</v>
+        <v>328</v>
       </c>
       <c r="C102" s="1">
-        <v>5800000.0</v>
+        <v>3345000.0</v>
       </c>
       <c r="D102" s="1">
-        <v>100.739</v>
+        <v>99.19</v>
       </c>
       <c r="E102" s="1">
-        <v>101.80010086</v>
+        <v>100.48512466</v>
       </c>
       <c r="F102" t="s">
         <v>8</v>
       </c>
       <c r="G102">
         <v>1.0</v>
       </c>
       <c r="H102" s="1">
-        <v>5904405.85</v>
+        <v>3361227.42</v>
       </c>
       <c r="I102" s="1">
-        <v>-61543.85</v>
+        <v>-43321.92</v>
       </c>
       <c r="J102" s="1">
-        <v>-1.0423377315772</v>
+        <v>-1.2888720275881</v>
       </c>
       <c r="K102">
-        <v>3.31</v>
+        <v>0.63</v>
       </c>
       <c r="L102" t="s">
-        <v>327</v>
+        <v>329</v>
       </c>
       <c r="M102" s="1">
-        <v>5842862.0</v>
+        <v>3317905.5</v>
       </c>
       <c r="N102" s="1">
-        <v>6034977.07</v>
+        <v>3338944.54</v>
       </c>
       <c r="O102" s="1">
-        <v>1.55</v>
+        <v>0.81</v>
       </c>
       <c r="P102">
         <v>1</v>
       </c>
     </row>
     <row r="103" spans="1:16">
       <c r="A103" t="s">
-        <v>328</v>
+        <v>330</v>
       </c>
       <c r="B103" t="s">
-        <v>329</v>
+        <v>331</v>
       </c>
       <c r="C103" s="1">
-        <v>3100000.0</v>
+        <v>5300000.0</v>
       </c>
       <c r="D103" s="1">
-        <v>99.933</v>
+        <v>102.476</v>
       </c>
       <c r="E103" s="1">
-        <v>99.878</v>
+        <v>104.52229566</v>
       </c>
       <c r="F103" t="s">
         <v>8</v>
       </c>
       <c r="G103">
         <v>1.0</v>
       </c>
       <c r="H103" s="1">
-        <v>3096218.0</v>
+        <v>5539681.67</v>
       </c>
       <c r="I103" s="1">
-        <v>1705.0</v>
+        <v>-108453.67</v>
       </c>
       <c r="J103" s="1">
-        <v>0.055067181961994</v>
+        <v>-1.9577599663773</v>
       </c>
       <c r="K103">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>2.35</v>
+      </c>
+      <c r="L103" t="s">
+        <v>332</v>
       </c>
       <c r="M103" s="1">
-        <v>3097923.0</v>
+        <v>5431228.0</v>
       </c>
       <c r="N103" s="1">
-        <v>3097923.0</v>
+        <v>5555814.3</v>
       </c>
       <c r="O103" s="1">
-        <v>0.79</v>
+        <v>1.34</v>
       </c>
       <c r="P103">
         <v>1</v>
       </c>
     </row>
     <row r="104" spans="1:16">
       <c r="A104" t="s">
-        <v>330</v>
+        <v>333</v>
       </c>
       <c r="B104" t="s">
-        <v>331</v>
+        <v>334</v>
       </c>
       <c r="C104" s="1">
-        <v>2000000.0</v>
+        <v>375000.0</v>
       </c>
       <c r="D104" s="1">
-        <v>99.483</v>
+        <v>100.713</v>
       </c>
       <c r="E104" s="1">
-        <v>99.2</v>
+        <v>101.8218</v>
       </c>
       <c r="F104" t="s">
         <v>8</v>
       </c>
       <c r="G104">
         <v>1.0</v>
       </c>
       <c r="H104" s="1">
-        <v>1984000.0</v>
+        <v>381831.75</v>
       </c>
       <c r="I104" s="1">
-        <v>5660.0</v>
+        <v>-4158.0</v>
       </c>
       <c r="J104" s="1">
-        <v>0.28528225806452</v>
+        <v>-1.0889613029823</v>
       </c>
       <c r="K104">
-        <v>0.32</v>
+        <v>3.36</v>
       </c>
       <c r="L104" t="s">
-        <v>332</v>
+        <v>335</v>
       </c>
       <c r="M104" s="1">
-        <v>1989660.0</v>
+        <v>377673.75</v>
       </c>
       <c r="N104" s="1">
-        <v>1995961.37</v>
+        <v>390259.37</v>
       </c>
       <c r="O104" s="1">
-        <v>0.51</v>
+        <v>0.09</v>
       </c>
       <c r="P104">
         <v>1</v>
       </c>
     </row>
     <row r="105" spans="1:16">
       <c r="A105" t="s">
-        <v>333</v>
+        <v>336</v>
       </c>
       <c r="B105" t="s">
-        <v>334</v>
+        <v>337</v>
       </c>
       <c r="C105" s="1">
-        <v>5149000.0</v>
+        <v>1611000.0</v>
       </c>
       <c r="D105" s="1">
-        <v>100.412</v>
+        <v>100.277</v>
       </c>
       <c r="E105" s="1">
-        <v>101.54052787</v>
+        <v>99.958</v>
       </c>
       <c r="F105" t="s">
         <v>8</v>
       </c>
       <c r="G105">
         <v>1.0</v>
       </c>
       <c r="H105" s="1">
-        <v>5228321.78</v>
+        <v>1610323.38</v>
       </c>
       <c r="I105" s="1">
-        <v>-58107.9</v>
+        <v>5139.09</v>
       </c>
       <c r="J105" s="1">
-        <v>-1.1114063450012</v>
+        <v>0.31913403629524</v>
       </c>
       <c r="K105">
-        <v>2.75</v>
+        <v>0.29</v>
       </c>
       <c r="L105" t="s">
-        <v>335</v>
+        <v>338</v>
       </c>
       <c r="M105" s="1">
-        <v>5170213.88</v>
+        <v>1615462.47</v>
       </c>
       <c r="N105" s="1">
-        <v>5311987.72</v>
+        <v>1620096.85</v>
       </c>
       <c r="O105" s="1">
-        <v>1.36</v>
+        <v>0.39</v>
       </c>
       <c r="P105">
         <v>1</v>
       </c>
     </row>
     <row r="106" spans="1:16">
       <c r="A106" t="s">
-        <v>336</v>
+        <v>339</v>
       </c>
       <c r="B106" t="s">
-        <v>337</v>
+        <v>340</v>
       </c>
       <c r="C106" s="1">
-        <v>1300000.0</v>
+        <v>3300000.0</v>
       </c>
       <c r="D106" s="1">
-        <v>100.237</v>
+        <v>98.925</v>
       </c>
       <c r="E106" s="1">
-        <v>101.50487846</v>
+        <v>99.92660182</v>
       </c>
       <c r="F106" t="s">
         <v>8</v>
       </c>
       <c r="G106">
         <v>1.0</v>
       </c>
       <c r="H106" s="1">
-        <v>1319563.42</v>
+        <v>3297577.86</v>
       </c>
       <c r="I106" s="1">
-        <v>-16482.42</v>
+        <v>-33052.86</v>
       </c>
       <c r="J106" s="1">
-        <v>-1.2490813059974</v>
+        <v>-1.002337515694</v>
       </c>
       <c r="K106">
-        <v>1.72</v>
+        <v>2.8</v>
       </c>
       <c r="L106" t="s">
-        <v>338</v>
+        <v>341</v>
       </c>
       <c r="M106" s="1">
-        <v>1303081.0</v>
+        <v>3264525.0</v>
       </c>
       <c r="N106" s="1">
-        <v>1325416.96</v>
+        <v>3357060.62</v>
       </c>
       <c r="O106" s="1">
-        <v>0.34</v>
+        <v>0.81</v>
       </c>
       <c r="P106">
         <v>1</v>
       </c>
     </row>
     <row r="107" spans="1:16">
       <c r="A107" t="s">
-        <v>339</v>
+        <v>342</v>
       </c>
       <c r="B107" t="s">
-        <v>340</v>
+        <v>343</v>
       </c>
       <c r="C107" s="1">
-        <v>4200000.0</v>
+        <v>3297000.0</v>
       </c>
       <c r="D107" s="1">
-        <v>103.197</v>
+        <v>98.997</v>
       </c>
       <c r="E107" s="1">
-        <v>105.09337452</v>
+        <v>100.15900849</v>
       </c>
       <c r="F107" t="s">
         <v>8</v>
       </c>
       <c r="G107">
         <v>1.0</v>
       </c>
       <c r="H107" s="1">
-        <v>4413921.73</v>
+        <v>3302242.51</v>
       </c>
       <c r="I107" s="1">
-        <v>-79647.73</v>
+        <v>-38311.42</v>
       </c>
       <c r="J107" s="1">
-        <v>-1.8044662971403</v>
+        <v>-1.1601637337047</v>
       </c>
       <c r="K107">
-        <v>2.85</v>
+        <v>1.91</v>
       </c>
       <c r="L107" t="s">
-        <v>341</v>
+        <v>344</v>
       </c>
       <c r="M107" s="1">
-        <v>4334274.0</v>
+        <v>3263931.09</v>
       </c>
       <c r="N107" s="1">
-        <v>4453974.0</v>
+        <v>3327003.15</v>
       </c>
       <c r="O107" s="1">
-        <v>1.14</v>
+        <v>0.8</v>
       </c>
       <c r="P107">
         <v>1</v>
       </c>
     </row>
     <row r="108" spans="1:16">
       <c r="A108" t="s">
-        <v>342</v>
+        <v>345</v>
       </c>
       <c r="B108" t="s">
-        <v>343</v>
+        <v>346</v>
       </c>
       <c r="C108" s="1">
-        <v>2000000.0</v>
+        <v>1745000.0</v>
       </c>
       <c r="D108" s="1">
-        <v>107.309</v>
+        <v>100.138</v>
       </c>
       <c r="E108" s="1">
-        <v>109.06825</v>
+        <v>99.963</v>
       </c>
       <c r="F108" t="s">
         <v>8</v>
       </c>
       <c r="G108">
         <v>1.0</v>
       </c>
       <c r="H108" s="1">
-        <v>2181365.0</v>
+        <v>1744354.35</v>
       </c>
       <c r="I108" s="1">
-        <v>-35185.0</v>
+        <v>3053.75</v>
       </c>
       <c r="J108" s="1">
-        <v>-1.6129808629001</v>
+        <v>0.17506477396637</v>
       </c>
       <c r="K108">
-        <v>2.33</v>
-[...2 lines deleted...]
-        <v>344</v>
+        <v>0.0</v>
+      </c>
+      <c r="L108">
+        <v>0.0</v>
       </c>
       <c r="M108" s="1">
-        <v>2146180.0</v>
+        <v>1747408.1</v>
       </c>
       <c r="N108" s="1">
-        <v>2192733.87</v>
+        <v>1747408.1</v>
       </c>
       <c r="O108" s="1">
-        <v>0.56</v>
+        <v>0.42</v>
       </c>
       <c r="P108">
         <v>1</v>
       </c>
     </row>
     <row r="109" spans="1:16">
       <c r="A109" t="s">
-        <v>345</v>
+        <v>347</v>
       </c>
       <c r="B109" t="s">
-        <v>346</v>
+        <v>348</v>
       </c>
       <c r="C109" s="1">
-        <v>4800000.0</v>
+        <v>2100000.0</v>
       </c>
       <c r="D109" s="1">
-        <v>100.229</v>
+        <v>98.62</v>
       </c>
       <c r="E109" s="1">
-        <v>101.34664646</v>
+        <v>97.523</v>
       </c>
       <c r="F109" t="s">
         <v>8</v>
       </c>
       <c r="G109">
         <v>1.0</v>
       </c>
       <c r="H109" s="1">
-        <v>4864639.03</v>
+        <v>2047983.0</v>
       </c>
       <c r="I109" s="1">
-        <v>-53647.03</v>
+        <v>23037.0</v>
       </c>
       <c r="J109" s="1">
-        <v>-1.1027956991086</v>
+        <v>1.1248628528655</v>
       </c>
       <c r="K109">
-        <v>0.15</v>
+        <v>0.43</v>
       </c>
       <c r="L109" t="s">
-        <v>347</v>
+        <v>349</v>
       </c>
       <c r="M109" s="1">
-        <v>4810992.0</v>
+        <v>2071020.0</v>
       </c>
       <c r="N109" s="1">
-        <v>4818356.38</v>
+        <v>2080081.64</v>
       </c>
       <c r="O109" s="1">
-        <v>1.24</v>
+        <v>0.5</v>
       </c>
       <c r="P109">
         <v>1</v>
       </c>
     </row>
     <row r="110" spans="1:16">
       <c r="A110" t="s">
-        <v>348</v>
+        <v>350</v>
       </c>
       <c r="B110" t="s">
-        <v>349</v>
+        <v>351</v>
       </c>
       <c r="C110" s="1">
-        <v>5464000.0</v>
+        <v>5800000.0</v>
       </c>
       <c r="D110" s="1">
-        <v>93.254</v>
+        <v>100.705</v>
       </c>
       <c r="E110" s="1">
-        <v>94.43916654</v>
+        <v>101.80010086</v>
       </c>
       <c r="F110" t="s">
         <v>8</v>
       </c>
       <c r="G110">
         <v>1.0</v>
       </c>
       <c r="H110" s="1">
-        <v>5160156.06</v>
+        <v>5904405.85</v>
       </c>
       <c r="I110" s="1">
-        <v>-64757.5</v>
+        <v>-63515.85</v>
       </c>
       <c r="J110" s="1">
-        <v>-1.254952355065</v>
+        <v>-1.0757365197042</v>
       </c>
       <c r="K110">
-        <v>0.16</v>
+        <v>3.62</v>
       </c>
       <c r="L110" t="s">
-        <v>350</v>
+        <v>352</v>
       </c>
       <c r="M110" s="1">
-        <v>5095398.56</v>
+        <v>5840890.0</v>
       </c>
       <c r="N110" s="1">
-        <v>5104380.48</v>
+        <v>6050861.92</v>
       </c>
       <c r="O110" s="1">
-        <v>1.31</v>
+        <v>1.46</v>
       </c>
       <c r="P110">
         <v>1</v>
       </c>
     </row>
     <row r="111" spans="1:16">
       <c r="A111" t="s">
-        <v>351</v>
+        <v>353</v>
       </c>
       <c r="B111" t="s">
-        <v>352</v>
+        <v>354</v>
       </c>
       <c r="C111" s="1">
-        <v>800000.0</v>
+        <v>3100000.0</v>
       </c>
       <c r="D111" s="1">
-        <v>100.223</v>
+        <v>100.03</v>
       </c>
       <c r="E111" s="1">
-        <v>100.637</v>
+        <v>99.878</v>
       </c>
       <c r="F111" t="s">
         <v>8</v>
       </c>
       <c r="G111">
         <v>1.0</v>
       </c>
       <c r="H111" s="1">
-        <v>805096.0</v>
+        <v>3096218.0</v>
       </c>
       <c r="I111" s="1">
-        <v>-3312.0</v>
+        <v>4712.0</v>
       </c>
       <c r="J111" s="1">
-        <v>-0.41137951250534</v>
+        <v>0.15218566651315</v>
       </c>
       <c r="K111">
-        <v>1.22</v>
+        <v>0.24</v>
       </c>
       <c r="L111" t="s">
-        <v>353</v>
+        <v>355</v>
       </c>
       <c r="M111" s="1">
-        <v>801784.0</v>
+        <v>3100930.0</v>
       </c>
       <c r="N111" s="1">
-        <v>811578.52</v>
+        <v>3108319.04</v>
       </c>
       <c r="O111" s="1">
-        <v>0.21</v>
+        <v>0.75</v>
       </c>
       <c r="P111">
         <v>1</v>
       </c>
     </row>
     <row r="112" spans="1:16">
       <c r="A112" t="s">
-        <v>354</v>
+        <v>356</v>
       </c>
       <c r="B112" t="s">
-        <v>355</v>
+        <v>357</v>
       </c>
       <c r="C112" s="1">
-        <v>4160000.0</v>
+        <v>2900000.0</v>
       </c>
       <c r="D112" s="1">
-        <v>100.088</v>
+        <v>99.789</v>
       </c>
       <c r="E112" s="1">
-        <v>101.30837019</v>
+        <v>99.757</v>
       </c>
       <c r="F112" t="s">
         <v>8</v>
       </c>
       <c r="G112">
         <v>1.0</v>
       </c>
       <c r="H112" s="1">
-        <v>4214428.2</v>
+        <v>2892953.0</v>
       </c>
       <c r="I112" s="1">
-        <v>-50767.4</v>
+        <v>928.0</v>
       </c>
       <c r="J112" s="1">
-        <v>-1.2046094414421</v>
+        <v>0.032077949417084</v>
       </c>
       <c r="K112">
-        <v>2.53</v>
-[...2 lines deleted...]
-        <v>356</v>
+        <v>0.0</v>
+      </c>
+      <c r="L112">
+        <v>0.0</v>
       </c>
       <c r="M112" s="1">
-        <v>4163660.8</v>
+        <v>2893881.0</v>
       </c>
       <c r="N112" s="1">
-        <v>4269014.22</v>
+        <v>2893881.0</v>
       </c>
       <c r="O112" s="1">
-        <v>1.09</v>
+        <v>0.7</v>
       </c>
       <c r="P112">
         <v>1</v>
       </c>
     </row>
     <row r="113" spans="1:16">
       <c r="A113" t="s">
-        <v>357</v>
+        <v>358</v>
       </c>
       <c r="B113" t="s">
-        <v>358</v>
+        <v>359</v>
       </c>
       <c r="C113" s="1">
-        <v>5500000.0</v>
+        <v>2000000.0</v>
       </c>
       <c r="D113" s="1">
-        <v>98.118</v>
+        <v>99.742</v>
       </c>
       <c r="E113" s="1">
-        <v>98.32790727</v>
+        <v>99.2</v>
       </c>
       <c r="F113" t="s">
         <v>8</v>
       </c>
       <c r="G113">
         <v>1.0</v>
       </c>
       <c r="H113" s="1">
-        <v>5408034.9</v>
+        <v>1984000.0</v>
       </c>
       <c r="I113" s="1">
-        <v>-11544.9</v>
+        <v>10840.0</v>
       </c>
       <c r="J113" s="1">
-        <v>-0.21347680282167</v>
+        <v>0.54637096774194</v>
       </c>
       <c r="K113">
-        <v>1.07</v>
+        <v>0.54</v>
       </c>
       <c r="L113" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="M113" s="1">
-        <v>5396490.0</v>
+        <v>1994840.0</v>
       </c>
       <c r="N113" s="1">
-        <v>5455125.27</v>
+        <v>2005709.86</v>
       </c>
       <c r="O113" s="1">
-        <v>1.4</v>
+        <v>0.48</v>
       </c>
       <c r="P113">
         <v>1</v>
       </c>
     </row>
     <row r="114" spans="1:16">
       <c r="A114" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
       <c r="B114" t="s">
-        <v>361</v>
+        <v>362</v>
       </c>
       <c r="C114" s="1">
-        <v>3400000.0</v>
+        <v>5149000.0</v>
       </c>
       <c r="D114" s="1">
-        <v>98.119</v>
+        <v>100.459</v>
       </c>
       <c r="E114" s="1">
-        <v>98.51473529</v>
+        <v>101.54052787</v>
       </c>
       <c r="F114" t="s">
         <v>8</v>
       </c>
       <c r="G114">
         <v>1.0</v>
       </c>
       <c r="H114" s="1">
-        <v>3349501.0</v>
+        <v>5228321.78</v>
       </c>
       <c r="I114" s="1">
-        <v>-13455.0</v>
+        <v>-55687.87</v>
       </c>
       <c r="J114" s="1">
-        <v>-0.4017016266005</v>
+        <v>-1.0651194081631</v>
       </c>
       <c r="K114">
-        <v>0.55</v>
+        <v>3.05</v>
       </c>
       <c r="L114" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
       <c r="M114" s="1">
-        <v>3336046.0</v>
+        <v>5172633.91</v>
       </c>
       <c r="N114" s="1">
-        <v>3354850.79</v>
+        <v>5329748.94</v>
       </c>
       <c r="O114" s="1">
-        <v>0.86</v>
+        <v>1.29</v>
       </c>
       <c r="P114">
         <v>1</v>
       </c>
     </row>
     <row r="115" spans="1:16">
       <c r="A115" t="s">
-        <v>363</v>
+        <v>364</v>
       </c>
       <c r="B115" t="s">
-        <v>364</v>
+        <v>365</v>
       </c>
       <c r="C115" s="1">
-        <v>4600000.0</v>
+        <v>1300000.0</v>
       </c>
       <c r="D115" s="1">
-        <v>94.832</v>
+        <v>100.327</v>
       </c>
       <c r="E115" s="1">
-        <v>94.967</v>
+        <v>101.50487846</v>
       </c>
       <c r="F115" t="s">
         <v>8</v>
       </c>
       <c r="G115">
         <v>1.0</v>
       </c>
       <c r="H115" s="1">
-        <v>4368482.0</v>
+        <v>1319563.42</v>
       </c>
       <c r="I115" s="1">
-        <v>-6210.0</v>
+        <v>-15312.42</v>
       </c>
       <c r="J115" s="1">
-        <v>-0.14215464319185</v>
+        <v>-1.1604156168561</v>
       </c>
       <c r="K115">
-        <v>1.41</v>
+        <v>2.01</v>
       </c>
       <c r="L115" t="s">
-        <v>365</v>
+        <v>366</v>
       </c>
       <c r="M115" s="1">
-        <v>4362272.0</v>
+        <v>1304251.0</v>
       </c>
       <c r="N115" s="1">
-        <v>4427327.34</v>
+        <v>1330331.14</v>
       </c>
       <c r="O115" s="1">
-        <v>1.14</v>
+        <v>0.32</v>
       </c>
       <c r="P115">
         <v>1</v>
       </c>
     </row>
     <row r="116" spans="1:16">
       <c r="A116" t="s">
-        <v>366</v>
+        <v>367</v>
       </c>
       <c r="B116" t="s">
-        <v>367</v>
+        <v>368</v>
       </c>
       <c r="C116" s="1">
-        <v>600000.0</v>
+        <v>4200000.0</v>
       </c>
       <c r="D116" s="1">
-        <v>107.698</v>
+        <v>103.238</v>
       </c>
       <c r="E116" s="1">
-        <v>110.87634667</v>
+        <v>105.09337452</v>
       </c>
       <c r="F116" t="s">
         <v>8</v>
       </c>
       <c r="G116">
         <v>1.0</v>
       </c>
       <c r="H116" s="1">
-        <v>665258.08</v>
+        <v>4413921.73</v>
       </c>
       <c r="I116" s="1">
-        <v>-19070.08</v>
+        <v>-77925.73</v>
       </c>
       <c r="J116" s="1">
-        <v>-2.866568715708</v>
+        <v>-1.7654533715531</v>
       </c>
       <c r="K116">
-        <v>1.38</v>
+        <v>3.23</v>
       </c>
       <c r="L116" t="s">
-        <v>368</v>
+        <v>369</v>
       </c>
       <c r="M116" s="1">
-        <v>646188.0</v>
+        <v>4335996.0</v>
       </c>
       <c r="N116" s="1">
-        <v>654468.82</v>
+        <v>4471546.68</v>
       </c>
       <c r="O116" s="1">
-        <v>0.17</v>
+        <v>1.08</v>
       </c>
       <c r="P116">
         <v>1</v>
       </c>
     </row>
     <row r="117" spans="1:16">
       <c r="A117" t="s">
-        <v>369</v>
+        <v>370</v>
       </c>
       <c r="B117" t="s">
-        <v>370</v>
+        <v>371</v>
       </c>
       <c r="C117" s="1">
-        <v>3000000.0</v>
+        <v>2000000.0</v>
       </c>
       <c r="D117" s="1">
-        <v>98.671</v>
+        <v>107.249</v>
       </c>
       <c r="E117" s="1">
-        <v>99.7983</v>
+        <v>109.06825</v>
       </c>
       <c r="F117" t="s">
         <v>8</v>
       </c>
       <c r="G117">
         <v>1.0</v>
       </c>
       <c r="H117" s="1">
-        <v>2993949.0</v>
+        <v>2181365.0</v>
       </c>
       <c r="I117" s="1">
-        <v>-33819.0</v>
+        <v>-36385.0</v>
       </c>
       <c r="J117" s="1">
-        <v>-1.1295783595512</v>
+        <v>-1.6679922892317</v>
       </c>
       <c r="K117">
-        <v>0.96</v>
+        <v>2.96</v>
       </c>
       <c r="L117" t="s">
-        <v>371</v>
+        <v>372</v>
       </c>
       <c r="M117" s="1">
-        <v>2960130.0</v>
+        <v>2144980.0</v>
       </c>
       <c r="N117" s="1">
-        <v>2988897.12</v>
+        <v>2204151.27</v>
       </c>
       <c r="O117" s="1">
-        <v>0.77</v>
+        <v>0.53</v>
       </c>
       <c r="P117">
         <v>1</v>
       </c>
     </row>
     <row r="118" spans="1:16">
       <c r="A118" t="s">
-        <v>372</v>
+        <v>373</v>
       </c>
       <c r="B118" t="s">
-        <v>373</v>
+        <v>374</v>
       </c>
       <c r="C118" s="1">
-        <v>4000000.0</v>
+        <v>4800000.0</v>
       </c>
       <c r="D118" s="1">
-        <v>95.197</v>
+        <v>100.374</v>
       </c>
       <c r="E118" s="1">
-        <v>95.56322325</v>
+        <v>101.34664646</v>
       </c>
       <c r="F118" t="s">
         <v>8</v>
       </c>
       <c r="G118">
         <v>1.0</v>
       </c>
       <c r="H118" s="1">
-        <v>3822528.93</v>
+        <v>4864639.03</v>
       </c>
       <c r="I118" s="1">
-        <v>-14648.93</v>
+        <v>-46687.03</v>
       </c>
       <c r="J118" s="1">
-        <v>-0.38322613819956</v>
+        <v>-0.95972239074849</v>
       </c>
       <c r="K118">
-        <v>0.1</v>
+        <v>0.47</v>
       </c>
       <c r="L118" t="s">
-        <v>374</v>
+        <v>375</v>
       </c>
       <c r="M118" s="1">
-        <v>3807880.0</v>
+        <v>4817952.0</v>
       </c>
       <c r="N118" s="1">
-        <v>3811825.21</v>
+        <v>4840571.18</v>
       </c>
       <c r="O118" s="1">
-        <v>0.98</v>
+        <v>1.17</v>
       </c>
       <c r="P118">
         <v>1</v>
       </c>
     </row>
     <row r="119" spans="1:16">
       <c r="A119" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
       <c r="B119" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="C119" s="1">
-        <v>5900000.0</v>
+        <v>5464000.0</v>
       </c>
       <c r="D119" s="1">
-        <v>100.214</v>
+        <v>93.492</v>
       </c>
       <c r="E119" s="1">
-        <v>101.48381678</v>
+        <v>94.43916654</v>
       </c>
       <c r="F119" t="s">
         <v>8</v>
       </c>
       <c r="G119">
         <v>1.0</v>
       </c>
       <c r="H119" s="1">
-        <v>5987545.19</v>
+        <v>5160156.06</v>
       </c>
       <c r="I119" s="1">
-        <v>-74919.19</v>
+        <v>-51753.18</v>
       </c>
       <c r="J119" s="1">
-        <v>-1.2512505145702</v>
+        <v>-1.0029382715995</v>
       </c>
       <c r="K119">
-        <v>2.26</v>
+        <v>0.28</v>
       </c>
       <c r="L119" t="s">
-        <v>377</v>
+        <v>378</v>
       </c>
       <c r="M119" s="1">
-        <v>5912626.0</v>
+        <v>5108402.88</v>
       </c>
       <c r="N119" s="1">
-        <v>6046143.81</v>
+        <v>5123896.69</v>
       </c>
       <c r="O119" s="1">
-        <v>1.55</v>
+        <v>1.24</v>
       </c>
       <c r="P119">
         <v>1</v>
       </c>
     </row>
     <row r="120" spans="1:16">
       <c r="A120" t="s">
-        <v>378</v>
+        <v>379</v>
       </c>
       <c r="B120" t="s">
-        <v>379</v>
+        <v>380</v>
       </c>
       <c r="C120" s="1">
-        <v>3010000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D120" s="1">
-        <v>98.482</v>
+        <v>100.194</v>
       </c>
       <c r="E120" s="1">
-        <v>99.72630133</v>
+        <v>100.637</v>
       </c>
       <c r="F120" t="s">
         <v>8</v>
       </c>
       <c r="G120">
         <v>1.0</v>
       </c>
       <c r="H120" s="1">
-        <v>3001761.67</v>
+        <v>805096.0</v>
       </c>
       <c r="I120" s="1">
-        <v>-37453.47</v>
+        <v>-3544.0</v>
       </c>
       <c r="J120" s="1">
-        <v>-1.2477163118683</v>
+        <v>-0.44019595178712</v>
       </c>
       <c r="K120">
-        <v>0.87</v>
+        <v>1.47</v>
       </c>
       <c r="L120" t="s">
-        <v>380</v>
+        <v>381</v>
       </c>
       <c r="M120" s="1">
-        <v>2964308.2</v>
+        <v>801552.0</v>
       </c>
       <c r="N120" s="1">
-        <v>2990387.99</v>
+        <v>813332.82</v>
       </c>
       <c r="O120" s="1">
-        <v>0.77</v>
+        <v>0.2</v>
       </c>
       <c r="P120">
         <v>1</v>
       </c>
     </row>
     <row r="121" spans="1:16">
       <c r="A121" t="s">
-        <v>381</v>
+        <v>382</v>
       </c>
       <c r="B121" t="s">
-        <v>382</v>
+        <v>383</v>
       </c>
       <c r="C121" s="1">
-        <v>6100000.0</v>
+        <v>4160000.0</v>
       </c>
       <c r="D121" s="1">
-        <v>99.967</v>
+        <v>100.158</v>
       </c>
       <c r="E121" s="1">
-        <v>100.56275984</v>
+        <v>101.30837019</v>
       </c>
       <c r="F121" t="s">
         <v>8</v>
       </c>
       <c r="G121">
         <v>1.0</v>
       </c>
       <c r="H121" s="1">
-        <v>6134328.35</v>
+        <v>4214428.2</v>
       </c>
       <c r="I121" s="1">
-        <v>-36341.35</v>
+        <v>-47855.4</v>
       </c>
       <c r="J121" s="1">
-        <v>-0.59242590103609</v>
+        <v>-1.1355134725038</v>
       </c>
       <c r="K121">
-        <v>2.54</v>
+        <v>2.82</v>
       </c>
       <c r="L121" t="s">
-        <v>383</v>
+        <v>384</v>
       </c>
       <c r="M121" s="1">
-        <v>6097987.0</v>
+        <v>4166572.8</v>
       </c>
       <c r="N121" s="1">
-        <v>6252910.29</v>
+        <v>4283907.59</v>
       </c>
       <c r="O121" s="1">
-        <v>1.6</v>
+        <v>1.04</v>
       </c>
       <c r="P121">
         <v>1</v>
       </c>
     </row>
     <row r="122" spans="1:16">
       <c r="A122" t="s">
-        <v>384</v>
+        <v>385</v>
       </c>
       <c r="B122" t="s">
-        <v>385</v>
+        <v>386</v>
       </c>
       <c r="C122" s="1">
-        <v>4124000.0</v>
+        <v>3600000.0</v>
       </c>
       <c r="D122" s="1">
-        <v>98.476</v>
+        <v>98.277</v>
       </c>
       <c r="E122" s="1">
-        <v>99.37023084</v>
+        <v>98.32790722</v>
       </c>
       <c r="F122" t="s">
         <v>8</v>
       </c>
       <c r="G122">
         <v>1.0</v>
       </c>
       <c r="H122" s="1">
-        <v>4098028.32</v>
+        <v>3539804.66</v>
       </c>
       <c r="I122" s="1">
-        <v>-36878.08</v>
+        <v>-1832.66</v>
       </c>
       <c r="J122" s="1">
-        <v>-0.89989812466694</v>
+        <v>-0.051772913367485</v>
       </c>
       <c r="K122">
-        <v>2.19</v>
+        <v>1.18</v>
       </c>
       <c r="L122" t="s">
-        <v>386</v>
+        <v>387</v>
       </c>
       <c r="M122" s="1">
-        <v>4061150.24</v>
+        <v>3537972.0</v>
       </c>
       <c r="N122" s="1">
-        <v>4151398.05</v>
+        <v>3580284.33</v>
       </c>
       <c r="O122" s="1">
-        <v>1.06</v>
+        <v>0.87</v>
       </c>
       <c r="P122">
         <v>1</v>
       </c>
     </row>
     <row r="123" spans="1:16">
       <c r="A123" t="s">
-        <v>387</v>
+        <v>388</v>
       </c>
       <c r="B123" t="s">
-        <v>388</v>
+        <v>389</v>
       </c>
       <c r="C123" s="1">
-        <v>1999000.0</v>
+        <v>3400000.0</v>
       </c>
       <c r="D123" s="1">
-        <v>98.841</v>
+        <v>98.623</v>
       </c>
       <c r="E123" s="1">
-        <v>98.93570235</v>
+        <v>98.51473529</v>
       </c>
       <c r="F123" t="s">
         <v>8</v>
       </c>
       <c r="G123">
         <v>1.0</v>
       </c>
       <c r="H123" s="1">
-        <v>1977724.69</v>
+        <v>3349501.0</v>
       </c>
       <c r="I123" s="1">
-        <v>-1893.1</v>
+        <v>3681.0</v>
       </c>
       <c r="J123" s="1">
-        <v>-0.095721108684748</v>
+        <v>0.10989696674221</v>
       </c>
       <c r="K123">
+        <v>0.74</v>
+      </c>
+      <c r="L123" t="s">
+        <v>390</v>
+      </c>
+      <c r="M123" s="1">
+        <v>3353182.0</v>
+      </c>
+      <c r="N123" s="1">
+        <v>3378402.55</v>
+      </c>
+      <c r="O123" s="1">
+        <v>0.82</v>
+      </c>
+      <c r="P123">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="124" spans="1:16">
+      <c r="A124" t="s">
+        <v>391</v>
+      </c>
+      <c r="B124" t="s">
+        <v>392</v>
+      </c>
+      <c r="C124" s="1">
+        <v>4600000.0</v>
+      </c>
+      <c r="D124" s="1">
+        <v>95.022</v>
+      </c>
+      <c r="E124" s="1">
+        <v>94.967</v>
+      </c>
+      <c r="F124" t="s">
+        <v>8</v>
+      </c>
+      <c r="G124">
+        <v>1.0</v>
+      </c>
+      <c r="H124" s="1">
+        <v>4368482.0</v>
+      </c>
+      <c r="I124" s="1">
+        <v>2530.0</v>
+      </c>
+      <c r="J124" s="1">
+        <v>0.057914854633715</v>
+      </c>
+      <c r="K124">
+        <v>0.08</v>
+      </c>
+      <c r="L124" t="s">
+        <v>393</v>
+      </c>
+      <c r="M124" s="1">
+        <v>4371012.0</v>
+      </c>
+      <c r="N124" s="1">
+        <v>4374666.79</v>
+      </c>
+      <c r="O124" s="1">
+        <v>1.06</v>
+      </c>
+      <c r="P124">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="125" spans="1:16">
+      <c r="A125" t="s">
+        <v>394</v>
+      </c>
+      <c r="B125" t="s">
+        <v>395</v>
+      </c>
+      <c r="C125" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="D125" s="1">
+        <v>107.512</v>
+      </c>
+      <c r="E125" s="1">
+        <v>110.87634667</v>
+      </c>
+      <c r="F125" t="s">
+        <v>8</v>
+      </c>
+      <c r="G125">
+        <v>1.0</v>
+      </c>
+      <c r="H125" s="1">
+        <v>665258.08</v>
+      </c>
+      <c r="I125" s="1">
+        <v>-20186.08</v>
+      </c>
+      <c r="J125" s="1">
+        <v>-3.0343231607198</v>
+      </c>
+      <c r="K125">
+        <v>2.0</v>
+      </c>
+      <c r="L125" t="s">
+        <v>396</v>
+      </c>
+      <c r="M125" s="1">
+        <v>645072.0</v>
+      </c>
+      <c r="N125" s="1">
+        <v>657047.34</v>
+      </c>
+      <c r="O125" s="1">
+        <v>0.16</v>
+      </c>
+      <c r="P125">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="126" spans="1:16">
+      <c r="A126" t="s">
+        <v>397</v>
+      </c>
+      <c r="B126" t="s">
+        <v>398</v>
+      </c>
+      <c r="C126" s="1">
+        <v>3000000.0</v>
+      </c>
+      <c r="D126" s="1">
+        <v>98.869</v>
+      </c>
+      <c r="E126" s="1">
+        <v>99.7983</v>
+      </c>
+      <c r="F126" t="s">
+        <v>8</v>
+      </c>
+      <c r="G126">
+        <v>1.0</v>
+      </c>
+      <c r="H126" s="1">
+        <v>2993949.0</v>
+      </c>
+      <c r="I126" s="1">
+        <v>-27879.0</v>
+      </c>
+      <c r="J126" s="1">
+        <v>-0.93117818640197</v>
+      </c>
+      <c r="K126">
+        <v>1.21</v>
+      </c>
+      <c r="L126" t="s">
+        <v>399</v>
+      </c>
+      <c r="M126" s="1">
+        <v>2966070.0</v>
+      </c>
+      <c r="N126" s="1">
+        <v>3002285.75</v>
+      </c>
+      <c r="O126" s="1">
+        <v>0.73</v>
+      </c>
+      <c r="P126">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="127" spans="1:16">
+      <c r="A127" t="s">
+        <v>400</v>
+      </c>
+      <c r="B127" t="s">
+        <v>401</v>
+      </c>
+      <c r="C127" s="1">
+        <v>4000000.0</v>
+      </c>
+      <c r="D127" s="1">
+        <v>95.515</v>
+      </c>
+      <c r="E127" s="1">
+        <v>95.56322325</v>
+      </c>
+      <c r="F127" t="s">
+        <v>8</v>
+      </c>
+      <c r="G127">
+        <v>1.0</v>
+      </c>
+      <c r="H127" s="1">
+        <v>3822528.93</v>
+      </c>
+      <c r="I127" s="1">
+        <v>-1928.93</v>
+      </c>
+      <c r="J127" s="1">
+        <v>-0.050462142610913</v>
+      </c>
+      <c r="K127">
         <v>0.18</v>
       </c>
-      <c r="L123" t="s">
-[...11 lines deleted...]
-      <c r="P123">
+      <c r="L127" t="s">
+        <v>402</v>
+      </c>
+      <c r="M127" s="1">
+        <v>3820600.0</v>
+      </c>
+      <c r="N127" s="1">
+        <v>3827723.29</v>
+      </c>
+      <c r="O127" s="1">
+        <v>0.93</v>
+      </c>
+      <c r="P127">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="128" spans="1:16">
+      <c r="A128" t="s">
+        <v>403</v>
+      </c>
+      <c r="B128" t="s">
+        <v>404</v>
+      </c>
+      <c r="C128" s="1">
+        <v>5900000.0</v>
+      </c>
+      <c r="D128" s="1">
+        <v>100.352</v>
+      </c>
+      <c r="E128" s="1">
+        <v>101.48381678</v>
+      </c>
+      <c r="F128" t="s">
+        <v>8</v>
+      </c>
+      <c r="G128">
+        <v>1.0</v>
+      </c>
+      <c r="H128" s="1">
+        <v>5987545.19</v>
+      </c>
+      <c r="I128" s="1">
+        <v>-66777.19</v>
+      </c>
+      <c r="J128" s="1">
+        <v>-1.1152682423429</v>
+      </c>
+      <c r="K128">
+        <v>2.54</v>
+      </c>
+      <c r="L128" t="s">
+        <v>405</v>
+      </c>
+      <c r="M128" s="1">
+        <v>5920768.0</v>
+      </c>
+      <c r="N128" s="1">
+        <v>6070692.66</v>
+      </c>
+      <c r="O128" s="1">
+        <v>1.47</v>
+      </c>
+      <c r="P128">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="129" spans="1:16">
+      <c r="A129" t="s">
+        <v>406</v>
+      </c>
+      <c r="B129" t="s">
+        <v>407</v>
+      </c>
+      <c r="C129" s="1">
+        <v>3010000.0</v>
+      </c>
+      <c r="D129" s="1">
+        <v>98.749</v>
+      </c>
+      <c r="E129" s="1">
+        <v>99.72630133</v>
+      </c>
+      <c r="F129" t="s">
+        <v>8</v>
+      </c>
+      <c r="G129">
+        <v>1.0</v>
+      </c>
+      <c r="H129" s="1">
+        <v>3001761.67</v>
+      </c>
+      <c r="I129" s="1">
+        <v>-29416.77</v>
+      </c>
+      <c r="J129" s="1">
+        <v>-0.97998353080443</v>
+      </c>
+      <c r="K129">
+        <v>1.09</v>
+      </c>
+      <c r="L129" t="s">
+        <v>408</v>
+      </c>
+      <c r="M129" s="1">
+        <v>2972344.9</v>
+      </c>
+      <c r="N129" s="1">
+        <v>3005300.28</v>
+      </c>
+      <c r="O129" s="1">
+        <v>0.73</v>
+      </c>
+      <c r="P129">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="130" spans="1:16">
+      <c r="A130" t="s">
+        <v>409</v>
+      </c>
+      <c r="B130" t="s">
+        <v>410</v>
+      </c>
+      <c r="C130" s="1">
+        <v>6100000.0</v>
+      </c>
+      <c r="D130" s="1">
+        <v>100.05</v>
+      </c>
+      <c r="E130" s="1">
+        <v>100.56275984</v>
+      </c>
+      <c r="F130" t="s">
+        <v>8</v>
+      </c>
+      <c r="G130">
+        <v>1.0</v>
+      </c>
+      <c r="H130" s="1">
+        <v>6134328.35</v>
+      </c>
+      <c r="I130" s="1">
+        <v>-31278.35</v>
+      </c>
+      <c r="J130" s="1">
+        <v>-0.50989037781129</v>
+      </c>
+      <c r="K130">
+        <v>2.78</v>
+      </c>
+      <c r="L130" t="s">
+        <v>411</v>
+      </c>
+      <c r="M130" s="1">
+        <v>6103050.0</v>
+      </c>
+      <c r="N130" s="1">
+        <v>6272513.01</v>
+      </c>
+      <c r="O130" s="1">
+        <v>1.52</v>
+      </c>
+      <c r="P130">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="131" spans="1:16">
+      <c r="A131" t="s">
+        <v>412</v>
+      </c>
+      <c r="B131" t="s">
+        <v>413</v>
+      </c>
+      <c r="C131" s="1">
+        <v>4124000.0</v>
+      </c>
+      <c r="D131" s="1">
+        <v>98.738</v>
+      </c>
+      <c r="E131" s="1">
+        <v>99.37023084</v>
+      </c>
+      <c r="F131" t="s">
+        <v>8</v>
+      </c>
+      <c r="G131">
+        <v>1.0</v>
+      </c>
+      <c r="H131" s="1">
+        <v>4098028.32</v>
+      </c>
+      <c r="I131" s="1">
+        <v>-26073.2</v>
+      </c>
+      <c r="J131" s="1">
+        <v>-0.63623767246196</v>
+      </c>
+      <c r="K131">
+        <v>0.12</v>
+      </c>
+      <c r="L131" t="s">
+        <v>414</v>
+      </c>
+      <c r="M131" s="1">
+        <v>4071955.12</v>
+      </c>
+      <c r="N131" s="1">
+        <v>4076785.28</v>
+      </c>
+      <c r="O131" s="1">
+        <v>0.99</v>
+      </c>
+      <c r="P131">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>