--- v5 (2026-09-01)
+++ v6 (2026-09-22)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="415">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="420">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>C</t>
   </si>
   <si>
     <t>FR0000979866</t>
   </si>
   <si>
@@ -118,1191 +118,1206 @@
   <si>
     <t>CC (EUR)</t>
   </si>
   <si>
     <t>Interets (EUR)</t>
   </si>
   <si>
     <t>VBCE (EUR)</t>
   </si>
   <si>
     <t>VBCI (EUR)</t>
   </si>
   <si>
     <t>Poids</t>
   </si>
   <si>
     <t>Nb.</t>
   </si>
   <si>
     <t>FR0000008997</t>
   </si>
   <si>
     <t>Ofi Invest ESG Liquidités PART C/D</t>
   </si>
   <si>
-    <t>DU100626</t>
-[...2 lines deleted...]
-    <t>EURO-SCHATZ JUN 26</t>
+    <t>DU100926</t>
+  </si>
+  <si>
+    <t>EURO-SCHATZ SEP 26</t>
   </si>
   <si>
     <t>XS2079107830</t>
   </si>
   <si>
     <t>AB SKF 0.875 15/11/2029</t>
   </si>
   <si>
-    <t>3 998.63</t>
+    <t>10 299.21</t>
   </si>
   <si>
     <t>XS2575555938</t>
   </si>
   <si>
     <t>ABB FINANCE BV 3.25 16/01/2027</t>
   </si>
   <si>
-    <t>3 686.30</t>
-[...8 lines deleted...]
-    <t>34 783.56</t>
+    <t>18 404.79</t>
   </si>
   <si>
     <t>XS3066564900</t>
   </si>
   <si>
     <t>ACHMEA BANK NV 2.5 06/05/2028</t>
   </si>
   <si>
-    <t>9 780.82</t>
+    <t>18 458.90</t>
   </si>
   <si>
     <t>XS2464405229</t>
   </si>
   <si>
     <t>AIB GROUP PLC 04/04/2028</t>
   </si>
   <si>
-    <t>17 383.56</t>
+    <t>21 969.86</t>
   </si>
   <si>
     <t>FR0014013VW7</t>
   </si>
   <si>
     <t>AIR LIQUIDE FINANCE SA 2.625 05/11/2029</t>
   </si>
   <si>
-    <t>24 164.38</t>
-[...14 lines deleted...]
-    <t>4 120.38</t>
+    <t>28 242.12</t>
+  </si>
+  <si>
+    <t>XS3402712627</t>
+  </si>
+  <si>
+    <t>AKZO NOBEL NV 3.625 16/06/2029</t>
   </si>
   <si>
     <t>XS2640904319</t>
   </si>
   <si>
     <t>ALPHA BANK SA 27/06/2029</t>
   </si>
   <si>
-    <t>102 767.12</t>
+    <t>115 914.38</t>
   </si>
   <si>
     <t>XS3368960962</t>
   </si>
   <si>
     <t>AMPHENOL CORPORATION 3.375 12/05/2029</t>
   </si>
   <si>
-    <t>3 208.01</t>
+    <t>6 667.80</t>
   </si>
   <si>
     <t>XS1346228577</t>
   </si>
   <si>
     <t>AXA SA 06/07/2047</t>
   </si>
   <si>
-    <t>27 628.77</t>
+    <t>32 640.41</t>
   </si>
   <si>
     <t>XS1799611642</t>
   </si>
   <si>
     <t>AXA SA 28/05/2049</t>
   </si>
   <si>
-    <t>3 205.48</t>
+    <t>15 386.30</t>
   </si>
   <si>
     <t>FR0014015J87</t>
   </si>
   <si>
     <t>AYVENS SA 3 18/04/2030</t>
   </si>
   <si>
-    <t>5 293.15</t>
+    <t>8 260.27</t>
   </si>
   <si>
     <t>FR0014017YD2</t>
   </si>
   <si>
     <t>AYVENS SA 3.375 16/04/2029</t>
   </si>
   <si>
-    <t>5 769.86</t>
+    <t>8 932.19</t>
   </si>
   <si>
     <t>XS2583203950</t>
   </si>
   <si>
     <t>BANCO DE SABADELL SA 07/02/2029</t>
   </si>
   <si>
-    <t>31 701.37</t>
+    <t>39 410.96</t>
   </si>
   <si>
     <t>XS2791973642</t>
   </si>
   <si>
     <t>BANCO DE SABADELL SA 27/06/2034</t>
   </si>
   <si>
-    <t>90 972.26</t>
+    <t>101 657.53</t>
   </si>
   <si>
     <t>XS2626699982</t>
   </si>
   <si>
     <t>BANCO SANTANDER SA 23/08/2033</t>
   </si>
   <si>
-    <t>161 063.01</t>
+    <t>187 386.99</t>
   </si>
   <si>
     <t>XS2575952697</t>
   </si>
   <si>
     <t>BANCO SANTANDER SA 3.875 16/01/2028</t>
   </si>
   <si>
-    <t>48 347.26</t>
+    <t>55 704.45</t>
   </si>
   <si>
     <t>XS2038039074</t>
   </si>
   <si>
     <t>BANK OF AMERICA CORP 08/08/2029</t>
   </si>
   <si>
-    <t>21 618.11</t>
+    <t>23 136.44</t>
   </si>
   <si>
     <t>XS2345799089</t>
   </si>
   <si>
     <t>BANK OF AMERICA CORP 24/08/2028</t>
   </si>
   <si>
-    <t>20 702.73</t>
+    <t>22 238.97</t>
   </si>
   <si>
     <t>FR0013408960</t>
   </si>
   <si>
     <t>BANQUE EUROPEENNE DU CREDIT MUTUEL 1.75 15/03/2029</t>
   </si>
   <si>
-    <t>18 794.52</t>
+    <t>23 728.08</t>
   </si>
   <si>
     <t>FR001400AY79</t>
   </si>
   <si>
     <t>BANQUE FEDERATIVE DU CREDIT MUTUEL 16/06/2032</t>
   </si>
   <si>
-    <t>153 216.44</t>
+    <t>3 482.19</t>
   </si>
   <si>
     <t>XS3367720797</t>
   </si>
   <si>
     <t>BARCLAYS PLC 12/05/2030</t>
   </si>
   <si>
-    <t>2 097.39</t>
+    <t>8 316.98</t>
   </si>
   <si>
     <t>BE6340794013</t>
   </si>
   <si>
     <t>BELFIUS BANQUE SA 19/04/2033</t>
   </si>
   <si>
-    <t>29 126.71</t>
+    <t>45 567.12</t>
   </si>
   <si>
     <t>XS3075491152</t>
   </si>
   <si>
     <t>BMW FINANCE NV 2.625 20/05/2028</t>
   </si>
   <si>
-    <t>8 415.25</t>
+    <t>21 038.12</t>
   </si>
   <si>
     <t>FR0014001JT3</t>
   </si>
   <si>
     <t>BNP PARIBAS SA 19/01/2030</t>
   </si>
   <si>
-    <t>6 657.53</t>
+    <t>7 693.15</t>
   </si>
   <si>
     <t>FR0013484458</t>
   </si>
   <si>
     <t>BNP PARIBAS SA 19/02/2028</t>
   </si>
   <si>
-    <t>1 994.52</t>
+    <t>2 397.26</t>
   </si>
   <si>
     <t>FR0014009HA0</t>
   </si>
   <si>
     <t>BNP PARIBAS SA 31/03/2032</t>
   </si>
   <si>
-    <t>8 767.12</t>
+    <t>11 643.84</t>
   </si>
   <si>
     <t>FR001400BBL2</t>
   </si>
   <si>
     <t>BNP PARIBAS SA PERP</t>
   </si>
   <si>
-    <t>74 378.43</t>
+    <t>7 438.52</t>
   </si>
   <si>
     <t>XS3367613448</t>
   </si>
   <si>
     <t>BOOKING HOLDINGS INC 3.5 11/05/2030</t>
   </si>
   <si>
-    <t>3 530.97</t>
-[...8 lines deleted...]
-    <t>62 244.18</t>
+    <t>7 176.82</t>
+  </si>
+  <si>
+    <t>FR001400FB22</t>
+  </si>
+  <si>
+    <t>BPCE SA 25/01/2035</t>
+  </si>
+  <si>
+    <t>86 352.74</t>
   </si>
   <si>
     <t>XS2802928775</t>
   </si>
   <si>
     <t>BRENNTAG FINANCE BV 3.75 24/04/2028</t>
   </si>
   <si>
-    <t>13 150.68</t>
+    <t>21 308.22</t>
   </si>
   <si>
     <t>XS3108521124</t>
   </si>
   <si>
     <t>CA AUTO BANK SPA (DUBLIN BRANCH) 2.75 07/07/2028</t>
   </si>
   <si>
-    <t>78 680.51</t>
+    <t>88 976.44</t>
   </si>
   <si>
     <t>XS3275406539</t>
   </si>
   <si>
     <t>CA AUTO BANK SPA (DUBLIN BRANCH) 2.75 21/01/2029</t>
   </si>
   <si>
-    <t>17 455.79</t>
+    <t>21 372.25</t>
   </si>
   <si>
     <t>XS2434702424</t>
   </si>
   <si>
     <t>CAIXABANK SA 21/01/2028</t>
   </si>
   <si>
-    <t>10 248.29</t>
+    <t>12 657.53</t>
   </si>
   <si>
     <t>XS3280995518</t>
   </si>
   <si>
     <t>CANADIAN IMPERIAL BANK OF COMMERCE 30/07/2030</t>
   </si>
   <si>
-    <t>57 563.67</t>
+    <t>72 238.83</t>
   </si>
   <si>
     <t>FR0014012SB9</t>
   </si>
   <si>
     <t>CAPGEMINI SE 2.5 25/09/2028</t>
   </si>
   <si>
-    <t>72 205.48</t>
+    <t>83 835.62</t>
   </si>
   <si>
     <t>XS3231164586</t>
   </si>
   <si>
     <t>CATERPILLAR FINANCIAL SERVICES COR 2.541 20/11/2028</t>
   </si>
   <si>
-    <t>16 058.15</t>
+    <t>19 293.15</t>
+  </si>
+  <si>
+    <t>FR001400XHB4</t>
+  </si>
+  <si>
+    <t>CCF HOLDING SAS 27/05/2035</t>
+  </si>
+  <si>
+    <t>8 438.36</t>
   </si>
   <si>
     <t>XS3071246295</t>
   </si>
   <si>
     <t>CENCORA INC 2.875 22/05/2028</t>
   </si>
   <si>
-    <t>1 795.89</t>
+    <t>5 198.63</t>
   </si>
   <si>
     <t>XS3326474155</t>
   </si>
   <si>
     <t>COCA-COLA HBC FINANCE BV 3.625 01/10/2030</t>
   </si>
   <si>
-    <t>17 350.24</t>
+    <t>24 802.15</t>
   </si>
   <si>
     <t>XS2114852218</t>
   </si>
   <si>
     <t>COMCAST CORPORATION 0.25 20/05/2027</t>
   </si>
   <si>
+    <t>1 054.79</t>
+  </si>
+  <si>
     <t>DE000CZ45Y63</t>
   </si>
   <si>
     <t>COMMERZBANK AG 08/12/2028</t>
   </si>
   <si>
-    <t>24 185.96</t>
+    <t>28 479.45</t>
   </si>
   <si>
     <t>DE000CZ40MM4</t>
   </si>
   <si>
     <t>COMMERZBANK AG 1.875 28/02/2028</t>
   </si>
   <si>
-    <t>1 464.04</t>
+    <t>1 787.67</t>
   </si>
   <si>
     <t>FR0014014P49</t>
   </si>
   <si>
     <t>CREDIT AGRICOLE SA 03/07/2031</t>
   </si>
   <si>
-    <t>73 236.30</t>
+    <t>81 686.64</t>
   </si>
   <si>
     <t>FR001400F1U4</t>
   </si>
   <si>
     <t>CREDIT AGRICOLE SA 11/07/2029</t>
   </si>
   <si>
-    <t>57 113.01</t>
+    <t>60 780.82</t>
   </si>
   <si>
     <t>FR001400KDS4</t>
   </si>
   <si>
     <t>CREDIT AGRICOLE SA 28/08/2033</t>
   </si>
   <si>
-    <t>100 898.63</t>
+    <t>108 493.15</t>
   </si>
   <si>
     <t>FR0013517307</t>
   </si>
   <si>
     <t>CREDIT MUTUEL ARKEA 11/06/2029</t>
   </si>
   <si>
-    <t>20 784.25</t>
-[...1 lines deleted...]
-  <si>
     <t>BE0002936178</t>
   </si>
   <si>
     <t>CRELAN SA 28/02/2030</t>
   </si>
   <si>
-    <t>45 287.67</t>
+    <t>59 112.33</t>
   </si>
   <si>
     <t>XS3352082930</t>
   </si>
   <si>
     <t>DANAHER CORPORATION 3.25 29/04/2030</t>
   </si>
   <si>
-    <t>4 440.92</t>
+    <t>7 604.11</t>
   </si>
   <si>
     <t>FR0014017HN6</t>
   </si>
   <si>
     <t>DANONE SA 3.379 01/04/2030</t>
   </si>
   <si>
-    <t>13 414.17</t>
+    <t>17 885.56</t>
   </si>
   <si>
     <t>FR0014005EJ6</t>
   </si>
   <si>
     <t>DANONE SA PERP</t>
   </si>
   <si>
-    <t>26 391.78</t>
-[...8 lines deleted...]
-    <t>12 554.79</t>
+    <t>29 671.23</t>
+  </si>
+  <si>
+    <t>FR0014019147</t>
+  </si>
+  <si>
+    <t>DASSAULT SYSTEMES 3.375 16/06/2031</t>
+  </si>
+  <si>
+    <t>3 624.66</t>
   </si>
   <si>
     <t>DE000A4DFH60</t>
   </si>
   <si>
     <t>DEUTSCHE BANK AG 16/06/2029</t>
   </si>
   <si>
-    <t>92 580.82</t>
+    <t>2 235.62</t>
   </si>
   <si>
     <t>DE000A30VT97</t>
   </si>
   <si>
     <t>DEUTSCHE BANK AG PERP</t>
   </si>
   <si>
-    <t>16 767.12</t>
+    <t>30 136.99</t>
   </si>
   <si>
     <t>XS2306517876</t>
   </si>
   <si>
     <t>DNB BANK ASA 23/02/2029</t>
   </si>
   <si>
-    <t>2 501.37</t>
+    <t>3 275.29</t>
   </si>
   <si>
     <t>XS3008888953</t>
   </si>
   <si>
     <t>ENEL FINANCE INTERNATIONAL NV 2.625 24/02/2028</t>
   </si>
   <si>
-    <t>53 042.98</t>
+    <t>64 294.52</t>
   </si>
   <si>
     <t>FR001400A1H6</t>
   </si>
   <si>
     <t>ENGIE SA 3.5 27/09/2029</t>
   </si>
   <si>
-    <t>136 097.26</t>
+    <t>157 931.51</t>
   </si>
   <si>
     <t>AT0000A2U543</t>
   </si>
   <si>
     <t>ERSTE GROUP BANK AG 15/11/2032</t>
   </si>
   <si>
-    <t>14 383.56</t>
+    <t>16 953.42</t>
   </si>
   <si>
     <t>XS2386877133</t>
   </si>
   <si>
     <t>ESSITY CAPITAL BV 0.25 15/09/2029</t>
   </si>
   <si>
-    <t>8 402.05</t>
+    <t>9 850.68</t>
   </si>
   <si>
     <t>XS2987792269</t>
   </si>
   <si>
     <t>EUROBANK ERGASIAS SERVICES AND HOL 30/04/2035</t>
   </si>
   <si>
-    <t>7 126.03</t>
+    <t>12 167.81</t>
   </si>
   <si>
     <t>XS2904504979</t>
   </si>
   <si>
     <t>EUROBANK SA (ATHINA) 24/09/2030</t>
   </si>
   <si>
-    <t>38 663.01</t>
+    <t>44 876.71</t>
   </si>
   <si>
     <t>XS3110850347</t>
   </si>
   <si>
     <t>EUROBANK SA 07/07/2028</t>
   </si>
   <si>
-    <t>57 645.01</t>
+    <t>66 847.45</t>
   </si>
   <si>
     <t>XS2919679816</t>
   </si>
   <si>
     <t>EUROGRID GMBH 3.075 18/10/2027</t>
   </si>
   <si>
-    <t>80 674.52</t>
+    <t>94 398.29</t>
   </si>
   <si>
     <t>DK0030555156</t>
   </si>
   <si>
     <t>EURONEXT NV 2.625 26/11/2028</t>
   </si>
   <si>
-    <t>38 656.97</t>
+    <t>45 972.74</t>
   </si>
   <si>
     <t>XS3299544711</t>
   </si>
   <si>
     <t>FORD MOTOR CREDIT COMPANY LLC 3.305 17/05/2029</t>
   </si>
   <si>
-    <t>4 371.65</t>
+    <t>10 460.10</t>
   </si>
   <si>
     <t>XS3148184156</t>
   </si>
   <si>
     <t>GIVAUDAN FINANCE EUROPE BV 2.875 09/09/2029</t>
   </si>
   <si>
-    <t>40 021.65</t>
+    <t>45 437.92</t>
   </si>
   <si>
     <t>XS3379436325</t>
   </si>
   <si>
     <t>HEIDELBERG MATERIALS AG 3.5 10/10/2029</t>
   </si>
   <si>
-    <t>1 772.05</t>
+    <t>7 625.21</t>
   </si>
   <si>
     <t>XS2385390724</t>
   </si>
   <si>
     <t>HOLDING DINFRASTRUCTURES DES METIE 0.625 16/09/2028</t>
   </si>
   <si>
-    <t>9 794.52</t>
+    <t>11 547.95</t>
   </si>
   <si>
     <t>XS2553547444</t>
   </si>
   <si>
     <t>HSBC HOLDINGS PLC 16/11/2032</t>
   </si>
   <si>
-    <t>121 439.07</t>
+    <t>145 761.75</t>
   </si>
   <si>
     <t>XS2788605660</t>
   </si>
   <si>
     <t>HSBC HOLDINGS PLC 22/03/2035</t>
   </si>
   <si>
-    <t>25 128.94</t>
+    <t>34 726.61</t>
   </si>
   <si>
     <t>XS2580221658</t>
   </si>
   <si>
     <t>IBERDROLA FINANZAS SAU PERP</t>
   </si>
   <si>
-    <t>62 707.19</t>
+    <t>71 375.34</t>
   </si>
   <si>
     <t>FR0013320058</t>
   </si>
   <si>
     <t>ICADE 1.625 28/02/2028</t>
   </si>
   <si>
-    <t>23 261.99</t>
+    <t>30 469.86</t>
   </si>
   <si>
     <t>XS3190744907</t>
   </si>
   <si>
     <t>IDS FINANCING PLC 3.25 01/01/2029</t>
   </si>
   <si>
-    <t>70 048.18</t>
+    <t>80 789.30</t>
   </si>
   <si>
     <t>XS2244936659</t>
   </si>
   <si>
     <t>INFRASTRUTTURE WIRELESS ITALIANE S 1.625 21/10/2028</t>
   </si>
   <si>
-    <t>43 073.63</t>
+    <t>50 379.45</t>
   </si>
   <si>
     <t>XS2524746687</t>
   </si>
   <si>
     <t>ING GROEP NV 24/08/2033</t>
   </si>
   <si>
-    <t>25 586.30</t>
+    <t>30 920.55</t>
   </si>
   <si>
     <t>XS2886191589</t>
   </si>
   <si>
     <t>ING GROEP NV 26/08/2035</t>
   </si>
   <si>
-    <t>140 692.47</t>
+    <t>161 756.16</t>
   </si>
   <si>
     <t>XS1725678194</t>
   </si>
   <si>
     <t>INMOBILIARIA COLONIAL SOCIMI SA 2.5 28/11/2029</t>
   </si>
   <si>
-    <t>46 109.59</t>
+    <t>55 561.64</t>
   </si>
   <si>
     <t>XS2592650373</t>
   </si>
   <si>
     <t>INTESA SANPAOLO SPA 08/03/2028</t>
   </si>
   <si>
-    <t>19 068.49</t>
+    <t>26 630.14</t>
   </si>
   <si>
     <t>XS1785340172</t>
   </si>
   <si>
     <t>INTESA SANPAOLO SPA 1.75 20/03/2028</t>
   </si>
   <si>
-    <t>7 910.96</t>
+    <t>11 046.58</t>
   </si>
   <si>
     <t>BE0002766476</t>
   </si>
   <si>
     <t>KBC GROEP NV 14/01/2029</t>
   </si>
   <si>
-    <t>1 054.79</t>
+    <t>1 323.29</t>
   </si>
   <si>
     <t>BE0002961424</t>
   </si>
   <si>
     <t>KBC GROEP NV PERP</t>
   </si>
   <si>
-    <t>43 043.48</t>
+    <t>57 913.04</t>
   </si>
   <si>
     <t>FR0013512233</t>
   </si>
   <si>
     <t>KLEPIERRE SA 2 12/05/2029</t>
   </si>
   <si>
-    <t>6 268.49</t>
+    <t>13 194.52</t>
   </si>
   <si>
     <t>FR00140087C4</t>
   </si>
   <si>
     <t>LA BANQUE POSTALE 09/02/2028</t>
   </si>
   <si>
-    <t>12 180.82</t>
+    <t>14 424.66</t>
   </si>
   <si>
     <t>FR0013181898</t>
   </si>
   <si>
     <t>LA BANQUE POSTALE 3 09/06/2028</t>
   </si>
   <si>
-    <t>109 175.34</t>
+    <t>4 561.64</t>
   </si>
   <si>
     <t>DE000A3MQNP4</t>
   </si>
   <si>
     <t>LEG IMMOBILIEN SE 0.875 17/01/2029</t>
   </si>
   <si>
-    <t>7 225.34</t>
+    <t>9 090.41</t>
   </si>
   <si>
     <t>XS2327299298</t>
   </si>
   <si>
     <t>LSEG NETHERLANDS BV 0.25 06/04/2028</t>
   </si>
   <si>
     <t>XS2904651093</t>
   </si>
   <si>
     <t>LSEG NETHERLANDS BV 2.75 20/09/2027</t>
   </si>
   <si>
-    <t>92 522.96</t>
+    <t>108 460.68</t>
   </si>
   <si>
     <t>XS3320664710</t>
   </si>
   <si>
     <t>MAPLE PARENT HOLDINGS CORP 3.881 26/03/2030</t>
   </si>
   <si>
-    <t>16 397.49</t>
+    <t>23 301.95</t>
   </si>
   <si>
     <t>XS2729836234</t>
   </si>
   <si>
     <t>MEDIOBANCA BANCA DI CREDITO FINANZ 01/02/2030</t>
   </si>
   <si>
-    <t>29 246.58</t>
+    <t>35 994.86</t>
   </si>
   <si>
     <t>XS3233927733</t>
   </si>
   <si>
     <t>MITSUBISHI HC CAPITAL UK PLC 2.856 26/11/2028</t>
   </si>
   <si>
-    <t>84 842.21</t>
+    <t>100 841.84</t>
   </si>
   <si>
     <t>XS2595028536</t>
   </si>
   <si>
     <t>MORGAN STANLEY 02/03/2029</t>
   </si>
   <si>
-    <t>36 064.23</t>
+    <t>47 116.17</t>
+  </si>
+  <si>
+    <t>XS3407449779</t>
+  </si>
+  <si>
+    <t>MORGAN STANLEY 11/06/2030</t>
+  </si>
+  <si>
+    <t>2 602.87</t>
   </si>
   <si>
     <t>XS3284396622</t>
   </si>
   <si>
     <t>NATIONAL BANK OF GREECE SA 04/02/2031</t>
   </si>
   <si>
-    <t>22 322.69</t>
+    <t>28 659.25</t>
   </si>
   <si>
     <t>XS2680745119</t>
   </si>
   <si>
     <t>NATIONAL GRID NORTH AMERICA INC 4.151 12/09/2027</t>
   </si>
   <si>
-    <t>99 078.12</t>
+    <t>113 441.71</t>
   </si>
   <si>
     <t>XS2382950330</t>
   </si>
   <si>
     <t>NATWEST GROUP PLC 14/09/2032</t>
   </si>
   <si>
-    <t>28 449.61</t>
+    <t>33 155.97</t>
   </si>
   <si>
     <t>XS2623518821</t>
   </si>
   <si>
     <t>NATWEST GROUP PLC 16/02/2029</t>
   </si>
   <si>
-    <t>18 182.08</t>
+    <t>23 423.65</t>
   </si>
   <si>
     <t>XS1550988643</t>
   </si>
   <si>
     <t>NN GROUP NV 13/01/2048</t>
   </si>
   <si>
-    <t>34 303.56</t>
+    <t>41 465.34</t>
   </si>
   <si>
     <t>XS2343459074</t>
   </si>
   <si>
     <t>NORDEA BANK ABP 18/08/2031</t>
   </si>
   <si>
-    <t>18 804.79</t>
+    <t>20 171.23</t>
   </si>
   <si>
     <t>XS2482618464</t>
   </si>
   <si>
     <t>NORDEA BANK ABP 2.5 23/05/2029</t>
   </si>
   <si>
-    <t>4 369.86</t>
+    <t>12 712.33</t>
   </si>
   <si>
     <t>XS3100081093</t>
   </si>
   <si>
     <t>NTT FINANCE CORP 2.906 16/03/2029</t>
   </si>
   <si>
-    <t>21 039.04</t>
+    <t>29 020.19</t>
   </si>
   <si>
     <t>DK0030507694</t>
   </si>
   <si>
     <t>NYKREDIT REALKREDIT A/S 29/12/2032</t>
   </si>
   <si>
-    <t>124 586.30</t>
-[...8 lines deleted...]
-    <t>12 585.62</t>
+    <t>152 026.03</t>
   </si>
   <si>
     <t>XS3296830444</t>
   </si>
   <si>
     <t>POWSZECHNA KASA OSZCZEDNOSCI BANK 06/05/2030</t>
   </si>
   <si>
-    <t>4 634.38</t>
+    <t>8 613.60</t>
   </si>
   <si>
     <t>FR0014010CJ0</t>
   </si>
   <si>
     <t>PUBLICIS GROUPE SA 2.875 12/06/2029</t>
   </si>
   <si>
-    <t>92 535.62</t>
+    <t>3 308.22</t>
   </si>
   <si>
     <t>XS3174782758</t>
   </si>
   <si>
     <t>RECKITT BENCKISER TREASURY SERVICE 2.625 10/09/2028</t>
   </si>
   <si>
-    <t>63 072.06</t>
+    <t>72 179.52</t>
   </si>
   <si>
     <t>XS3317606419</t>
   </si>
   <si>
     <t>RELX FINANCE BV 3.25 22/05/2029</t>
   </si>
   <si>
+    <t>3 449.90</t>
+  </si>
+  <si>
     <t>FR0014002OL8</t>
   </si>
   <si>
     <t>RENAULT SA 2.5 01/04/2028</t>
   </si>
   <si>
-    <t>9 061.64</t>
+    <t>13 232.88</t>
   </si>
   <si>
     <t>XS2494945939</t>
   </si>
   <si>
     <t>RENTOKIL INITIAL FINANCE BV 3.875 27/06/2027</t>
   </si>
   <si>
-    <t>209 971.92</t>
+    <t>238 275.34</t>
+  </si>
+  <si>
+    <t>XS3406773740</t>
+  </si>
+  <si>
+    <t>ROYAL BANK OF CANADA 15/06/2030</t>
+  </si>
+  <si>
+    <t>3 726.55</t>
   </si>
   <si>
     <t>FR0014016SU0</t>
   </si>
   <si>
     <t>SANOFI SA 3 05/05/2029</t>
   </si>
   <si>
-    <t>7 389.04</t>
+    <t>13 561.64</t>
   </si>
   <si>
     <t>XS3393867810</t>
   </si>
   <si>
     <t>SAP SE 3 03/06/2029</t>
   </si>
   <si>
+    <t>5 350.68</t>
+  </si>
+  <si>
     <t>DE000A2YB7B5</t>
   </si>
   <si>
     <t>SCHAEFFLER AG 2.875 26/03/2027</t>
   </si>
   <si>
-    <t>10 869.86</t>
+    <t>14 886.99</t>
   </si>
   <si>
     <t>XS2511906310</t>
   </si>
   <si>
     <t>SELP FINANCE SARL 3.75 10/08/2027</t>
   </si>
   <si>
-    <t>157 115.03</t>
+    <t>181 292.67</t>
   </si>
   <si>
     <t>FR001400U1Q3</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA 13/11/2030</t>
   </si>
   <si>
-    <t>26 080.14</t>
+    <t>28 791.44</t>
   </si>
   <si>
     <t>FR001400KZQ1</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA 28/09/2029</t>
   </si>
   <si>
-    <t>135 550.68</t>
+    <t>147 028.77</t>
   </si>
   <si>
     <t>FR001400F877</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA PERP</t>
   </si>
   <si>
-    <t>59 171.27</t>
+    <t>68 308.01</t>
   </si>
   <si>
     <t>XS2439704318</t>
   </si>
   <si>
     <t>SSE PLC PERP</t>
   </si>
   <si>
-    <t>22 619.18</t>
+    <t>36 471.23</t>
   </si>
   <si>
     <t>XS1207005023</t>
   </si>
   <si>
     <t>STATKRAFT AS 1.5 26/03/2030</t>
   </si>
   <si>
-    <t>15 493.81</t>
+    <t>21 688.77</t>
   </si>
   <si>
     <t>XS2723597923</t>
   </si>
   <si>
     <t>STATKRAFT AS 3.125 13/12/2026</t>
   </si>
   <si>
-    <t>11 780.82</t>
+    <t>13 219.18</t>
   </si>
   <si>
     <t>XS2522879654</t>
   </si>
   <si>
     <t>SWEDBANK AB 23/08/2032</t>
   </si>
   <si>
-    <t>117 334.79</t>
+    <t>135 098.29</t>
   </si>
   <si>
     <t>XS1652866002</t>
   </si>
   <si>
     <t>TERNA RETE ELETTRICA NAZIONALE SPA 1.375 26/07/2027</t>
   </si>
   <si>
-    <t>42 312.33</t>
+    <t>45 160.27</t>
   </si>
   <si>
     <t>XS2437854487</t>
   </si>
   <si>
     <t>TERNA RETE ELETTRICA NAZIONALE SPA PERP</t>
   </si>
   <si>
-    <t>25 220.55</t>
+    <t>32 501.71</t>
   </si>
   <si>
     <t>XS1997077364</t>
   </si>
   <si>
     <t>TRANSURBAN FINANCE COMPANY PTY LTD 1.45 16/05/2029</t>
   </si>
   <si>
-    <t>3 654.79</t>
+    <t>7 980.96</t>
   </si>
   <si>
     <t>CH1214797172</t>
   </si>
   <si>
     <t>UBS GROUP AG 01/03/2029</t>
   </si>
   <si>
-    <t>11 975.34</t>
+    <t>14 650.68</t>
   </si>
   <si>
     <t>CH1512676888</t>
   </si>
   <si>
     <t>UBS GROUP AG 13/02/2031</t>
   </si>
   <si>
-    <t>36 215.75</t>
+    <t>44 383.56</t>
   </si>
   <si>
     <t>BE0002784651</t>
   </si>
   <si>
     <t>UCB SA 1 30/03/2028</t>
   </si>
   <si>
-    <t>7 123.29</t>
+    <t>10 131.51</t>
   </si>
   <si>
     <t>FR001400SIM9</t>
   </si>
   <si>
     <t>UNIBAIL-RODAMCO-WESTFIELD SE 3.5 11/09/2029</t>
   </si>
   <si>
-    <t>149 924.66</t>
+    <t>172 775.34</t>
   </si>
   <si>
     <t>IT0005689986</t>
   </si>
   <si>
     <t>UNICREDIT SPA 15/07/2030</t>
   </si>
   <si>
-    <t>32 955.38</t>
-[...8 lines deleted...]
-    <t>169 463.01</t>
+    <t>40 454.79</t>
+  </si>
+  <si>
+    <t>IT0005710055</t>
+  </si>
+  <si>
+    <t>UNICREDIT SPA 19/05/2036</t>
+  </si>
+  <si>
+    <t>9 180.69</t>
+  </si>
+  <si>
+    <t>XS3405538888</t>
+  </si>
+  <si>
+    <t>UNIVERSAL MUSIC GROUP NV 3.375 16/06/2030</t>
+  </si>
+  <si>
+    <t>1 902.58</t>
   </si>
   <si>
     <t>XS3063724325</t>
   </si>
   <si>
     <t>VISA INC 2.25 15/05/2028</t>
   </si>
   <si>
-    <t>4 830.16</t>
+    <t>10 908.49</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -1611,6819 +1626,6869 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:N6"/>
+  <dimension ref="A1:Z6"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="C6" sqref="C6"/>
+      <selection activeCell="B6" sqref="B6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="11.711" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="15.282" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="15.282" bestFit="true" customWidth="true" style="0"/>
-[...2 lines deleted...]
-    <col min="9" max="9" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="9.10" bestFit="true" style="0"/>
     <col min="13" max="13" width="9.10" bestFit="true" style="0"/>
     <col min="14" max="14" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:14">
+    <row r="1" spans="1:26">
       <c r="A1" t="s">
+        <v>1</v>
+      </c>
+      <c r="B1" t="s">
+        <v>2</v>
+      </c>
+      <c r="C1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D1" t="s">
+        <v>4</v>
+      </c>
+      <c r="E1" t="s">
+        <v>5</v>
+      </c>
+      <c r="F1" t="s">
+        <v>4</v>
+      </c>
+      <c r="G1" t="s">
+        <v>5</v>
+      </c>
+      <c r="H1" t="s">
+        <v>4</v>
+      </c>
+      <c r="Z1" t="s">
         <v>0</v>
       </c>
-      <c r="B1" t="s">
-[...24 lines deleted...]
-    <row r="2" spans="1:14">
+    </row>
+    <row r="2" spans="1:26">
       <c r="A2" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2" s="1">
+        <v>1051902.2504</v>
+      </c>
+      <c r="C2">
+        <v>119.88</v>
+      </c>
+      <c r="D2" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2">
+        <v>126110175.22</v>
+      </c>
+      <c r="F2" t="s">
+        <v>8</v>
+      </c>
+      <c r="G2">
+        <v>126110175.22</v>
+      </c>
+      <c r="H2" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z2" t="s">
         <v>6</v>
       </c>
-      <c r="B2" t="s">
-[...24 lines deleted...]
-    <row r="3" spans="1:14">
+    </row>
+    <row r="3" spans="1:26">
       <c r="A3" t="s">
+        <v>10</v>
+      </c>
+      <c r="B3" s="1">
+        <v>2726617.795</v>
+      </c>
+      <c r="C3">
+        <v>107.12</v>
+      </c>
+      <c r="D3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E3">
+        <v>292090574.55</v>
+      </c>
+      <c r="F3" t="s">
+        <v>8</v>
+      </c>
+      <c r="G3">
+        <v>292090574.55</v>
+      </c>
+      <c r="H3" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z3" t="s">
         <v>9</v>
       </c>
-      <c r="B3" t="s">
-[...24 lines deleted...]
-    <row r="4" spans="1:14">
+    </row>
+    <row r="4" spans="1:26">
       <c r="A4" t="s">
+        <v>12</v>
+      </c>
+      <c r="B4" s="1">
+        <v>27874.1372</v>
+      </c>
+      <c r="C4">
+        <v>111.23</v>
+      </c>
+      <c r="D4" t="s">
+        <v>8</v>
+      </c>
+      <c r="E4">
+        <v>3100543.17</v>
+      </c>
+      <c r="F4" t="s">
+        <v>8</v>
+      </c>
+      <c r="G4">
+        <v>3100543.17</v>
+      </c>
+      <c r="H4" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z4" t="s">
         <v>11</v>
       </c>
-      <c r="B4" t="s">
-[...24 lines deleted...]
-    <row r="5" spans="1:14">
+    </row>
+    <row r="5" spans="1:26">
       <c r="A5" t="s">
+        <v>14</v>
+      </c>
+      <c r="B5" s="1">
+        <v>107850.51</v>
+      </c>
+      <c r="C5">
+        <v>100.49</v>
+      </c>
+      <c r="D5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E5">
+        <v>10838297.77</v>
+      </c>
+      <c r="F5" t="s">
+        <v>8</v>
+      </c>
+      <c r="G5">
+        <v>10838297.77</v>
+      </c>
+      <c r="H5" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z5" t="s">
         <v>13</v>
       </c>
-      <c r="B5" t="s">
-[...24 lines deleted...]
-    <row r="6" spans="1:14">
+    </row>
+    <row r="6" spans="1:26">
       <c r="A6" t="s">
+        <v>16</v>
+      </c>
+      <c r="B6" s="1">
+        <v>641.0</v>
+      </c>
+      <c r="C6">
+        <v>100.75</v>
+      </c>
+      <c r="D6" t="s">
+        <v>8</v>
+      </c>
+      <c r="E6">
+        <v>64583.0</v>
+      </c>
+      <c r="F6" t="s">
+        <v>8</v>
+      </c>
+      <c r="G6">
+        <v>64583.0</v>
+      </c>
+      <c r="H6" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z6" t="s">
         <v>15</v>
-      </c>
-[...22 lines deleted...]
-        <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P131"/>
+  <dimension ref="A1:Z132"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O131" sqref="O131"/>
+      <selection activeCell="N132" sqref="N132"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
-    <row r="1" spans="1:16">
+    <row r="1" spans="1:26">
       <c r="A1" t="s">
+        <v>18</v>
+      </c>
+      <c r="B1" t="s">
+        <v>19</v>
+      </c>
+      <c r="C1" t="s">
+        <v>20</v>
+      </c>
+      <c r="D1" t="s">
+        <v>21</v>
+      </c>
+      <c r="E1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" t="s">
+        <v>22</v>
+      </c>
+      <c r="G1" t="s">
+        <v>23</v>
+      </c>
+      <c r="H1" t="s">
+        <v>24</v>
+      </c>
+      <c r="I1" t="s">
+        <v>25</v>
+      </c>
+      <c r="J1" t="s">
+        <v>26</v>
+      </c>
+      <c r="K1" t="s">
+        <v>27</v>
+      </c>
+      <c r="L1" t="s">
+        <v>28</v>
+      </c>
+      <c r="M1" t="s">
+        <v>29</v>
+      </c>
+      <c r="N1" t="s">
+        <v>30</v>
+      </c>
+      <c r="O1" t="s">
+        <v>31</v>
+      </c>
+      <c r="Z1" t="s">
         <v>17</v>
       </c>
-      <c r="B1" t="s">
-[...45 lines deleted...]
-    <row r="2" spans="1:16">
+    </row>
+    <row r="2" spans="1:26">
       <c r="A2" t="s">
-        <v>32</v>
-[...1 lines deleted...]
-      <c r="B2" t="s">
         <v>33</v>
       </c>
+      <c r="B2" s="1">
+        <v>1408.0</v>
+      </c>
       <c r="C2" s="1">
-        <v>4203.0</v>
+        <v>4811.69</v>
       </c>
       <c r="D2" s="1">
-        <v>4805.57</v>
-[...8 lines deleted...]
-        <v>1.0</v>
+        <v>4806.955390625</v>
+      </c>
+      <c r="E2" t="s">
+        <v>8</v>
+      </c>
+      <c r="F2">
+        <v>1.0</v>
+      </c>
+      <c r="G2" s="1">
+        <v>6768193.19</v>
       </c>
       <c r="H2" s="1">
-        <v>20188474.26</v>
+        <v>6666.33</v>
       </c>
       <c r="I2" s="1">
-        <v>9336.45</v>
-[...2 lines deleted...]
-        <v>0.046246436851836</v>
+        <v>0.098494972186218</v>
+      </c>
+      <c r="J2">
+        <v>0.0</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
-      <c r="L2">
+      <c r="L2" s="1">
+        <v>6774859.52</v>
+      </c>
+      <c r="M2" s="1">
+        <v>6774859.52</v>
+      </c>
+      <c r="N2" s="1">
+        <v>1.57</v>
+      </c>
+      <c r="O2">
+        <v>1</v>
+      </c>
+      <c r="Z2" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="3" spans="1:26">
+      <c r="A3" t="s">
+        <v>35</v>
+      </c>
+      <c r="B3" s="1">
+        <v>248.0</v>
+      </c>
+      <c r="C3" s="1">
+        <v>105.83</v>
+      </c>
+      <c r="D3" s="1">
+        <v>105.69</v>
+      </c>
+      <c r="E3" t="s">
+        <v>8</v>
+      </c>
+      <c r="F3">
+        <v>1.0</v>
+      </c>
+      <c r="G3" s="1">
         <v>0.0</v>
       </c>
-      <c r="M2" s="1">
-[...33 lines deleted...]
-      </c>
       <c r="H3" s="1">
+        <v>34720.0</v>
+      </c>
+      <c r="I3" s="1">
+        <v>0</v>
+      </c>
+      <c r="J3">
         <v>0.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>0</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
-      <c r="L3">
-        <v>0.0</v>
+      <c r="L3" s="1">
+        <v>34720.0</v>
       </c>
       <c r="M3" s="1">
-        <v>90180.0</v>
+        <v>34720.0</v>
       </c>
       <c r="N3" s="1">
-        <v>90180.0</v>
-[...8 lines deleted...]
-    <row r="4" spans="1:16">
+        <v>0.01</v>
+      </c>
+      <c r="O3">
+        <v>1</v>
+      </c>
+      <c r="Z3" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="4" spans="1:26">
       <c r="A4" t="s">
+        <v>37</v>
+      </c>
+      <c r="B4" s="1">
+        <v>1944000.0</v>
+      </c>
+      <c r="C4" s="1">
+        <v>95.635</v>
+      </c>
+      <c r="D4" s="1">
+        <v>93.54761317</v>
+      </c>
+      <c r="E4" t="s">
+        <v>8</v>
+      </c>
+      <c r="F4">
+        <v>1.0</v>
+      </c>
+      <c r="G4" s="1">
+        <v>1818565.6</v>
+      </c>
+      <c r="H4" s="1">
+        <v>40578.8</v>
+      </c>
+      <c r="I4" s="1">
+        <v>2.2313630038971</v>
+      </c>
+      <c r="J4">
+        <v>0.53</v>
+      </c>
+      <c r="K4" t="s">
+        <v>38</v>
+      </c>
+      <c r="L4" s="1">
+        <v>1859144.4</v>
+      </c>
+      <c r="M4" s="1">
+        <v>1869443.61</v>
+      </c>
+      <c r="N4" s="1">
+        <v>0.43</v>
+      </c>
+      <c r="O4">
+        <v>1</v>
+      </c>
+      <c r="Z4" t="s">
         <v>36</v>
       </c>
-      <c r="B4" t="s">
-[...45 lines deleted...]
-    <row r="5" spans="1:16">
+    </row>
+    <row r="5" spans="1:26">
       <c r="A5" t="s">
+        <v>40</v>
+      </c>
+      <c r="B5" s="1">
+        <v>1300000.0</v>
+      </c>
+      <c r="C5" s="1">
+        <v>100.245</v>
+      </c>
+      <c r="D5" s="1">
+        <v>100.45730769</v>
+      </c>
+      <c r="E5" t="s">
+        <v>8</v>
+      </c>
+      <c r="F5">
+        <v>1.0</v>
+      </c>
+      <c r="G5" s="1">
+        <v>1305945.0</v>
+      </c>
+      <c r="H5" s="1">
+        <v>-2760.0</v>
+      </c>
+      <c r="I5" s="1">
+        <v>-0.21134121268507</v>
+      </c>
+      <c r="J5">
+        <v>1.42</v>
+      </c>
+      <c r="K5" t="s">
+        <v>41</v>
+      </c>
+      <c r="L5" s="1">
+        <v>1303185.0</v>
+      </c>
+      <c r="M5" s="1">
+        <v>1321589.79</v>
+      </c>
+      <c r="N5" s="1">
+        <v>0.31</v>
+      </c>
+      <c r="O5">
+        <v>1</v>
+      </c>
+      <c r="Z5" t="s">
         <v>39</v>
       </c>
-      <c r="B5" t="s">
-[...45 lines deleted...]
-    <row r="6" spans="1:16">
+    </row>
+    <row r="6" spans="1:26">
       <c r="A6" t="s">
+        <v>43</v>
+      </c>
+      <c r="B6" s="1">
+        <v>5500000.0</v>
+      </c>
+      <c r="C6" s="1">
+        <v>98.907</v>
+      </c>
+      <c r="D6" s="1">
+        <v>99.72163855</v>
+      </c>
+      <c r="E6" t="s">
+        <v>8</v>
+      </c>
+      <c r="F6">
+        <v>1.0</v>
+      </c>
+      <c r="G6" s="1">
+        <v>5484690.12</v>
+      </c>
+      <c r="H6" s="1">
+        <v>-44805.12</v>
+      </c>
+      <c r="I6" s="1">
+        <v>-0.8169125150137</v>
+      </c>
+      <c r="J6">
+        <v>0.34</v>
+      </c>
+      <c r="K6" t="s">
+        <v>44</v>
+      </c>
+      <c r="L6" s="1">
+        <v>5439885.0</v>
+      </c>
+      <c r="M6" s="1">
+        <v>5458343.9</v>
+      </c>
+      <c r="N6" s="1">
+        <v>1.26</v>
+      </c>
+      <c r="O6">
+        <v>1</v>
+      </c>
+      <c r="Z6" t="s">
         <v>42</v>
       </c>
-      <c r="B6" t="s">
-[...45 lines deleted...]
-    <row r="7" spans="1:16">
+    </row>
+    <row r="7" spans="1:26">
       <c r="A7" t="s">
+        <v>46</v>
+      </c>
+      <c r="B7" s="1">
+        <v>4400000.0</v>
+      </c>
+      <c r="C7" s="1">
+        <v>99.509</v>
+      </c>
+      <c r="D7" s="1">
+        <v>99.699</v>
+      </c>
+      <c r="E7" t="s">
+        <v>8</v>
+      </c>
+      <c r="F7">
+        <v>1.0</v>
+      </c>
+      <c r="G7" s="1">
+        <v>4386756.0</v>
+      </c>
+      <c r="H7" s="1">
+        <v>-8360.0</v>
+      </c>
+      <c r="I7" s="1">
+        <v>-0.19057362661611</v>
+      </c>
+      <c r="J7">
+        <v>0.5</v>
+      </c>
+      <c r="K7" t="s">
+        <v>47</v>
+      </c>
+      <c r="L7" s="1">
+        <v>4378396.0</v>
+      </c>
+      <c r="M7" s="1">
+        <v>4400365.86</v>
+      </c>
+      <c r="N7" s="1">
+        <v>1.02</v>
+      </c>
+      <c r="O7">
+        <v>1</v>
+      </c>
+      <c r="Z7" t="s">
         <v>45</v>
       </c>
-      <c r="B7" t="s">
-[...45 lines deleted...]
-    <row r="8" spans="1:16">
+    </row>
+    <row r="8" spans="1:26">
       <c r="A8" t="s">
+        <v>49</v>
+      </c>
+      <c r="B8" s="1">
+        <v>1700000.0</v>
+      </c>
+      <c r="C8" s="1">
+        <v>98.607</v>
+      </c>
+      <c r="D8" s="1">
+        <v>99.69199529</v>
+      </c>
+      <c r="E8" t="s">
+        <v>8</v>
+      </c>
+      <c r="F8">
+        <v>1.0</v>
+      </c>
+      <c r="G8" s="1">
+        <v>1694763.92</v>
+      </c>
+      <c r="H8" s="1">
+        <v>-18444.92</v>
+      </c>
+      <c r="I8" s="1">
+        <v>-1.0883474554969</v>
+      </c>
+      <c r="J8">
+        <v>1.66</v>
+      </c>
+      <c r="K8" t="s">
+        <v>50</v>
+      </c>
+      <c r="L8" s="1">
+        <v>1676319.0</v>
+      </c>
+      <c r="M8" s="1">
+        <v>1704561.12</v>
+      </c>
+      <c r="N8" s="1">
+        <v>0.39</v>
+      </c>
+      <c r="O8">
+        <v>1</v>
+      </c>
+      <c r="Z8" t="s">
         <v>48</v>
       </c>
-      <c r="B8" t="s">
-[...45 lines deleted...]
-    <row r="9" spans="1:16">
+    </row>
+    <row r="9" spans="1:26">
       <c r="A9" t="s">
+        <v>52</v>
+      </c>
+      <c r="B9" s="1">
+        <v>611000.0</v>
+      </c>
+      <c r="C9" s="1">
+        <v>100.486</v>
+      </c>
+      <c r="D9" s="1">
+        <v>99.894</v>
+      </c>
+      <c r="E9" t="s">
+        <v>8</v>
+      </c>
+      <c r="F9">
+        <v>1.0</v>
+      </c>
+      <c r="G9" s="1">
+        <v>610352.34</v>
+      </c>
+      <c r="H9" s="1">
+        <v>3617.12</v>
+      </c>
+      <c r="I9" s="1">
+        <v>0.59262818587703</v>
+      </c>
+      <c r="J9">
+        <v>0.08</v>
+      </c>
+      <c r="K9">
+        <v>485.45</v>
+      </c>
+      <c r="L9" s="1">
+        <v>613969.46</v>
+      </c>
+      <c r="M9" s="1">
+        <v>614454.91</v>
+      </c>
+      <c r="N9" s="1">
+        <v>0.14</v>
+      </c>
+      <c r="O9">
+        <v>1</v>
+      </c>
+      <c r="Z9" t="s">
         <v>51</v>
       </c>
-      <c r="B9" t="s">
-[...45 lines deleted...]
-    <row r="10" spans="1:16">
+    </row>
+    <row r="10" spans="1:26">
       <c r="A10" t="s">
         <v>54</v>
       </c>
-      <c r="B10" t="s">
+      <c r="B10" s="1">
+        <v>1700000.0</v>
+      </c>
+      <c r="C10" s="1">
+        <v>106.685</v>
+      </c>
+      <c r="D10" s="1">
+        <v>109.65452941</v>
+      </c>
+      <c r="E10" t="s">
+        <v>8</v>
+      </c>
+      <c r="F10">
+        <v>1.0</v>
+      </c>
+      <c r="G10" s="1">
+        <v>1864127.0</v>
+      </c>
+      <c r="H10" s="1">
+        <v>-50482.0</v>
+      </c>
+      <c r="I10" s="1">
+        <v>-2.7080772930171</v>
+      </c>
+      <c r="J10">
+        <v>6.82</v>
+      </c>
+      <c r="K10" t="s">
         <v>55</v>
       </c>
-      <c r="C10" s="1">
+      <c r="L10" s="1">
+        <v>1813645.0</v>
+      </c>
+      <c r="M10" s="1">
+        <v>1929559.38</v>
+      </c>
+      <c r="N10" s="1">
+        <v>0.45</v>
+      </c>
+      <c r="O10">
+        <v>1</v>
+      </c>
+      <c r="Z10" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="11" spans="1:26">
+      <c r="A11" t="s">
+        <v>57</v>
+      </c>
+      <c r="B11" s="1">
+        <v>1677000.0</v>
+      </c>
+      <c r="C11" s="1">
+        <v>100.486</v>
+      </c>
+      <c r="D11" s="1">
+        <v>100.0143059</v>
+      </c>
+      <c r="E11" t="s">
+        <v>8</v>
+      </c>
+      <c r="F11">
+        <v>1.0</v>
+      </c>
+      <c r="G11" s="1">
+        <v>1677239.91</v>
+      </c>
+      <c r="H11" s="1">
+        <v>7910.31</v>
+      </c>
+      <c r="I11" s="1">
+        <v>0.47162662615153</v>
+      </c>
+      <c r="J11">
+        <v>0.4</v>
+      </c>
+      <c r="K11" t="s">
+        <v>58</v>
+      </c>
+      <c r="L11" s="1">
+        <v>1685150.22</v>
+      </c>
+      <c r="M11" s="1">
+        <v>1691818.02</v>
+      </c>
+      <c r="N11" s="1">
+        <v>0.39</v>
+      </c>
+      <c r="O11">
+        <v>1</v>
+      </c>
+      <c r="Z11" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="12" spans="1:26">
+      <c r="A12" t="s">
+        <v>60</v>
+      </c>
+      <c r="B12" s="1">
+        <v>1000000.0</v>
+      </c>
+      <c r="C12" s="1">
+        <v>100.2</v>
+      </c>
+      <c r="D12" s="1">
+        <v>100.6916</v>
+      </c>
+      <c r="E12" t="s">
+        <v>8</v>
+      </c>
+      <c r="F12">
+        <v>1.0</v>
+      </c>
+      <c r="G12" s="1">
+        <v>1006916.0</v>
+      </c>
+      <c r="H12" s="1">
+        <v>-4916.0</v>
+      </c>
+      <c r="I12" s="1">
+        <v>-0.48822344664302</v>
+      </c>
+      <c r="J12">
+        <v>3.26</v>
+      </c>
+      <c r="K12" t="s">
+        <v>61</v>
+      </c>
+      <c r="L12" s="1">
+        <v>1002000.0</v>
+      </c>
+      <c r="M12" s="1">
+        <v>1034640.41</v>
+      </c>
+      <c r="N12" s="1">
+        <v>0.24</v>
+      </c>
+      <c r="O12">
+        <v>1</v>
+      </c>
+      <c r="Z12" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="13" spans="1:26">
+      <c r="A13" t="s">
+        <v>63</v>
+      </c>
+      <c r="B13" s="1">
+        <v>6400000.0</v>
+      </c>
+      <c r="C13" s="1">
+        <v>99.243</v>
+      </c>
+      <c r="D13" s="1">
+        <v>100.01838281</v>
+      </c>
+      <c r="E13" t="s">
+        <v>8</v>
+      </c>
+      <c r="F13">
+        <v>1.0</v>
+      </c>
+      <c r="G13" s="1">
+        <v>6401176.5</v>
+      </c>
+      <c r="H13" s="1">
+        <v>-49624.5</v>
+      </c>
+      <c r="I13" s="1">
+        <v>-0.77524030152895</v>
+      </c>
+      <c r="J13">
+        <v>0.24</v>
+      </c>
+      <c r="K13" t="s">
+        <v>64</v>
+      </c>
+      <c r="L13" s="1">
+        <v>6351552.0</v>
+      </c>
+      <c r="M13" s="1">
+        <v>6366938.3</v>
+      </c>
+      <c r="N13" s="1">
+        <v>1.47</v>
+      </c>
+      <c r="O13">
+        <v>1</v>
+      </c>
+      <c r="Z13" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="14" spans="1:26">
+      <c r="A14" t="s">
+        <v>66</v>
+      </c>
+      <c r="B14" s="1">
+        <v>1500000.0</v>
+      </c>
+      <c r="C14" s="1">
+        <v>98.892</v>
+      </c>
+      <c r="D14" s="1">
+        <v>99.46406667</v>
+      </c>
+      <c r="E14" t="s">
+        <v>8</v>
+      </c>
+      <c r="F14">
+        <v>1.0</v>
+      </c>
+      <c r="G14" s="1">
+        <v>1491961.0</v>
+      </c>
+      <c r="H14" s="1">
+        <v>-8581.0</v>
+      </c>
+      <c r="I14" s="1">
+        <v>-0.57514908231515</v>
+      </c>
+      <c r="J14">
+        <v>0.55</v>
+      </c>
+      <c r="K14" t="s">
+        <v>67</v>
+      </c>
+      <c r="L14" s="1">
+        <v>1483380.0</v>
+      </c>
+      <c r="M14" s="1">
+        <v>1491640.27</v>
+      </c>
+      <c r="N14" s="1">
+        <v>0.35</v>
+      </c>
+      <c r="O14">
+        <v>1</v>
+      </c>
+      <c r="Z14" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="15" spans="1:26">
+      <c r="A15" t="s">
+        <v>69</v>
+      </c>
+      <c r="B15" s="1">
+        <v>1400000.0</v>
+      </c>
+      <c r="C15" s="1">
+        <v>100.509</v>
+      </c>
+      <c r="D15" s="1">
+        <v>99.81171429</v>
+      </c>
+      <c r="E15" t="s">
+        <v>8</v>
+      </c>
+      <c r="F15">
+        <v>1.0</v>
+      </c>
+      <c r="G15" s="1">
+        <v>1397364.0</v>
+      </c>
+      <c r="H15" s="1">
+        <v>9762.0</v>
+      </c>
+      <c r="I15" s="1">
+        <v>0.6986010803198</v>
+      </c>
+      <c r="J15">
+        <v>0.64</v>
+      </c>
+      <c r="K15" t="s">
+        <v>70</v>
+      </c>
+      <c r="L15" s="1">
+        <v>1407126.0</v>
+      </c>
+      <c r="M15" s="1">
+        <v>1416058.19</v>
+      </c>
+      <c r="N15" s="1">
+        <v>0.33</v>
+      </c>
+      <c r="O15">
+        <v>1</v>
+      </c>
+      <c r="Z15" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="16" spans="1:26">
+      <c r="A16" t="s">
+        <v>72</v>
+      </c>
+      <c r="B16" s="1">
+        <v>2000000.0</v>
+      </c>
+      <c r="C16" s="1">
+        <v>103.158</v>
+      </c>
+      <c r="D16" s="1">
+        <v>104.67195</v>
+      </c>
+      <c r="E16" t="s">
+        <v>8</v>
+      </c>
+      <c r="F16">
+        <v>1.0</v>
+      </c>
+      <c r="G16" s="1">
+        <v>2093439.0</v>
+      </c>
+      <c r="H16" s="1">
+        <v>-30279.0</v>
+      </c>
+      <c r="I16" s="1">
+        <v>-1.4463760348403</v>
+      </c>
+      <c r="J16">
+        <v>1.97</v>
+      </c>
+      <c r="K16" t="s">
+        <v>73</v>
+      </c>
+      <c r="L16" s="1">
+        <v>2063160.0</v>
+      </c>
+      <c r="M16" s="1">
+        <v>2102570.96</v>
+      </c>
+      <c r="N16" s="1">
+        <v>0.49</v>
+      </c>
+      <c r="O16">
+        <v>1</v>
+      </c>
+      <c r="Z16" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="17" spans="1:26">
+      <c r="A17" t="s">
+        <v>75</v>
+      </c>
+      <c r="B17" s="1">
+        <v>2000000.0</v>
+      </c>
+      <c r="C17" s="1">
+        <v>103.875</v>
+      </c>
+      <c r="D17" s="1">
+        <v>103.6127</v>
+      </c>
+      <c r="E17" t="s">
+        <v>8</v>
+      </c>
+      <c r="F17">
+        <v>1.0</v>
+      </c>
+      <c r="G17" s="1">
+        <v>2072254.0</v>
+      </c>
+      <c r="H17" s="1">
+        <v>5246.0</v>
+      </c>
+      <c r="I17" s="1">
+        <v>0.25315429479205</v>
+      </c>
+      <c r="J17">
+        <v>5.08</v>
+      </c>
+      <c r="K17" t="s">
+        <v>76</v>
+      </c>
+      <c r="L17" s="1">
+        <v>2077500.0</v>
+      </c>
+      <c r="M17" s="1">
+        <v>2179157.53</v>
+      </c>
+      <c r="N17" s="1">
+        <v>0.5</v>
+      </c>
+      <c r="O17">
+        <v>1</v>
+      </c>
+      <c r="Z17" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="18" spans="1:26">
+      <c r="A18" t="s">
+        <v>78</v>
+      </c>
+      <c r="B18" s="1">
+        <v>3900000.0</v>
+      </c>
+      <c r="C18" s="1">
+        <v>104.129</v>
+      </c>
+      <c r="D18" s="1">
+        <v>105.89313846</v>
+      </c>
+      <c r="E18" t="s">
+        <v>8</v>
+      </c>
+      <c r="F18">
+        <v>1.0</v>
+      </c>
+      <c r="G18" s="1">
+        <v>4129832.4</v>
+      </c>
+      <c r="H18" s="1">
+        <v>-68801.4</v>
+      </c>
+      <c r="I18" s="1">
+        <v>-1.6659610690255</v>
+      </c>
+      <c r="J18">
+        <v>4.8</v>
+      </c>
+      <c r="K18" t="s">
+        <v>79</v>
+      </c>
+      <c r="L18" s="1">
+        <v>4061031.0</v>
+      </c>
+      <c r="M18" s="1">
+        <v>4248417.99</v>
+      </c>
+      <c r="N18" s="1">
+        <v>0.98</v>
+      </c>
+      <c r="O18">
+        <v>1</v>
+      </c>
+      <c r="Z18" t="s">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="19" spans="1:26">
+      <c r="A19" t="s">
+        <v>81</v>
+      </c>
+      <c r="B19" s="1">
+        <v>3300000.0</v>
+      </c>
+      <c r="C19" s="1">
+        <v>101.426</v>
+      </c>
+      <c r="D19" s="1">
+        <v>102.9313697</v>
+      </c>
+      <c r="E19" t="s">
+        <v>8</v>
+      </c>
+      <c r="F19">
+        <v>1.0</v>
+      </c>
+      <c r="G19" s="1">
+        <v>3396735.2</v>
+      </c>
+      <c r="H19" s="1">
+        <v>-49677.2</v>
+      </c>
+      <c r="I19" s="1">
+        <v>-1.4624984602862</v>
+      </c>
+      <c r="J19">
+        <v>1.69</v>
+      </c>
+      <c r="K19" t="s">
+        <v>82</v>
+      </c>
+      <c r="L19" s="1">
+        <v>3347058.0</v>
+      </c>
+      <c r="M19" s="1">
+        <v>3402762.45</v>
+      </c>
+      <c r="N19" s="1">
+        <v>0.79</v>
+      </c>
+      <c r="O19">
+        <v>1</v>
+      </c>
+      <c r="Z19" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="20" spans="1:26">
+      <c r="A20" t="s">
+        <v>84</v>
+      </c>
+      <c r="B20" s="1">
+        <v>4550000.0</v>
+      </c>
+      <c r="C20" s="1">
+        <v>94.905</v>
+      </c>
+      <c r="D20" s="1">
+        <v>94.51235868</v>
+      </c>
+      <c r="E20" t="s">
+        <v>8</v>
+      </c>
+      <c r="F20">
+        <v>1.0</v>
+      </c>
+      <c r="G20" s="1">
+        <v>4300312.32</v>
+      </c>
+      <c r="H20" s="1">
+        <v>17865.18</v>
+      </c>
+      <c r="I20" s="1">
+        <v>0.41543912791897</v>
+      </c>
+      <c r="J20">
+        <v>0.51</v>
+      </c>
+      <c r="K20" t="s">
+        <v>85</v>
+      </c>
+      <c r="L20" s="1">
+        <v>4318177.5</v>
+      </c>
+      <c r="M20" s="1">
+        <v>4341313.94</v>
+      </c>
+      <c r="N20" s="1">
+        <v>1.0</v>
+      </c>
+      <c r="O20">
+        <v>1</v>
+      </c>
+      <c r="Z20" t="s">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="21" spans="1:26">
+      <c r="A21" t="s">
+        <v>87</v>
+      </c>
+      <c r="B21" s="1">
+        <v>4580000.0</v>
+      </c>
+      <c r="C21" s="1">
+        <v>97.291</v>
+      </c>
+      <c r="D21" s="1">
+        <v>96.74135808</v>
+      </c>
+      <c r="E21" t="s">
+        <v>8</v>
+      </c>
+      <c r="F21">
+        <v>1.0</v>
+      </c>
+      <c r="G21" s="1">
+        <v>4430754.2</v>
+      </c>
+      <c r="H21" s="1">
+        <v>25173.6</v>
+      </c>
+      <c r="I21" s="1">
+        <v>0.56815609405731</v>
+      </c>
+      <c r="J21">
+        <v>0.49</v>
+      </c>
+      <c r="K21" t="s">
+        <v>88</v>
+      </c>
+      <c r="L21" s="1">
+        <v>4455927.8</v>
+      </c>
+      <c r="M21" s="1">
+        <v>4478166.77</v>
+      </c>
+      <c r="N21" s="1">
+        <v>1.04</v>
+      </c>
+      <c r="O21">
+        <v>1</v>
+      </c>
+      <c r="Z21" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="22" spans="1:26">
+      <c r="A22" t="s">
+        <v>90</v>
+      </c>
+      <c r="B22" s="1">
+        <v>4900000.0</v>
+      </c>
+      <c r="C22" s="1">
+        <v>96.302</v>
+      </c>
+      <c r="D22" s="1">
+        <v>96.32958306</v>
+      </c>
+      <c r="E22" t="s">
+        <v>8</v>
+      </c>
+      <c r="F22">
+        <v>1.0</v>
+      </c>
+      <c r="G22" s="1">
+        <v>4720149.57</v>
+      </c>
+      <c r="H22" s="1">
+        <v>-1351.57</v>
+      </c>
+      <c r="I22" s="1">
+        <v>-0.028634050255318</v>
+      </c>
+      <c r="J22">
+        <v>0.48</v>
+      </c>
+      <c r="K22" t="s">
+        <v>91</v>
+      </c>
+      <c r="L22" s="1">
+        <v>4718798.0</v>
+      </c>
+      <c r="M22" s="1">
+        <v>4742526.08</v>
+      </c>
+      <c r="N22" s="1">
+        <v>1.1</v>
+      </c>
+      <c r="O22">
+        <v>1</v>
+      </c>
+      <c r="Z22" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="23" spans="1:26">
+      <c r="A23" t="s">
+        <v>93</v>
+      </c>
+      <c r="B23" s="1">
+        <v>4100000.0</v>
+      </c>
+      <c r="C23" s="1">
+        <v>100.399</v>
+      </c>
+      <c r="D23" s="1">
+        <v>101.45567878</v>
+      </c>
+      <c r="E23" t="s">
+        <v>8</v>
+      </c>
+      <c r="F23">
+        <v>1.0</v>
+      </c>
+      <c r="G23" s="1">
+        <v>4159682.83</v>
+      </c>
+      <c r="H23" s="1">
+        <v>-43323.83</v>
+      </c>
+      <c r="I23" s="1">
+        <v>-1.0415176293621</v>
+      </c>
+      <c r="J23">
+        <v>0.08</v>
+      </c>
+      <c r="K23" t="s">
+        <v>94</v>
+      </c>
+      <c r="L23" s="1">
+        <v>4116359.0</v>
+      </c>
+      <c r="M23" s="1">
+        <v>4119841.19</v>
+      </c>
+      <c r="N23" s="1">
+        <v>0.95</v>
+      </c>
+      <c r="O23">
+        <v>1</v>
+      </c>
+      <c r="Z23" t="s">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="24" spans="1:26">
+      <c r="A24" t="s">
+        <v>96</v>
+      </c>
+      <c r="B24" s="1">
+        <v>1972000.0</v>
+      </c>
+      <c r="C24" s="1">
+        <v>100.476</v>
+      </c>
+      <c r="D24" s="1">
+        <v>100.20689655</v>
+      </c>
+      <c r="E24" t="s">
+        <v>8</v>
+      </c>
+      <c r="F24">
+        <v>1.0</v>
+      </c>
+      <c r="G24" s="1">
+        <v>1976080.0</v>
+      </c>
+      <c r="H24" s="1">
+        <v>5306.72</v>
+      </c>
+      <c r="I24" s="1">
+        <v>0.26854783207158</v>
+      </c>
+      <c r="J24">
+        <v>0.42</v>
+      </c>
+      <c r="K24" t="s">
+        <v>97</v>
+      </c>
+      <c r="L24" s="1">
+        <v>1981386.72</v>
+      </c>
+      <c r="M24" s="1">
+        <v>1989703.7</v>
+      </c>
+      <c r="N24" s="1">
+        <v>0.46</v>
+      </c>
+      <c r="O24">
+        <v>1</v>
+      </c>
+      <c r="Z24" t="s">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="25" spans="1:26">
+      <c r="A25" t="s">
+        <v>99</v>
+      </c>
+      <c r="B25" s="1">
+        <v>4800000.0</v>
+      </c>
+      <c r="C25" s="1">
+        <v>102.653</v>
+      </c>
+      <c r="D25" s="1">
+        <v>104.31542542</v>
+      </c>
+      <c r="E25" t="s">
+        <v>8</v>
+      </c>
+      <c r="F25">
+        <v>1.0</v>
+      </c>
+      <c r="G25" s="1">
+        <v>5007140.42</v>
+      </c>
+      <c r="H25" s="1">
+        <v>-79796.42</v>
+      </c>
+      <c r="I25" s="1">
+        <v>-1.5936525303199</v>
+      </c>
+      <c r="J25">
+        <v>0.95</v>
+      </c>
+      <c r="K25" t="s">
+        <v>100</v>
+      </c>
+      <c r="L25" s="1">
+        <v>4927344.0</v>
+      </c>
+      <c r="M25" s="1">
+        <v>4972911.12</v>
+      </c>
+      <c r="N25" s="1">
+        <v>1.15</v>
+      </c>
+      <c r="O25">
+        <v>1</v>
+      </c>
+      <c r="Z25" t="s">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="26" spans="1:26">
+      <c r="A26" t="s">
+        <v>102</v>
+      </c>
+      <c r="B26" s="1">
+        <v>8358000.0</v>
+      </c>
+      <c r="C26" s="1">
+        <v>99.184</v>
+      </c>
+      <c r="D26" s="1">
+        <v>100.19916009</v>
+      </c>
+      <c r="E26" t="s">
+        <v>8</v>
+      </c>
+      <c r="F26">
+        <v>1.0</v>
+      </c>
+      <c r="G26" s="1">
+        <v>8374645.8</v>
+      </c>
+      <c r="H26" s="1">
+        <v>-84847.08</v>
+      </c>
+      <c r="I26" s="1">
+        <v>-1.0131423110456</v>
+      </c>
+      <c r="J26">
+        <v>0.25</v>
+      </c>
+      <c r="K26" t="s">
+        <v>103</v>
+      </c>
+      <c r="L26" s="1">
+        <v>8289798.72</v>
+      </c>
+      <c r="M26" s="1">
+        <v>8310836.84</v>
+      </c>
+      <c r="N26" s="1">
+        <v>1.92</v>
+      </c>
+      <c r="O26">
+        <v>1</v>
+      </c>
+      <c r="Z26" t="s">
+        <v>101</v>
+      </c>
+    </row>
+    <row r="27" spans="1:26">
+      <c r="A27" t="s">
+        <v>105</v>
+      </c>
+      <c r="B27" s="1">
+        <v>3600000.0</v>
+      </c>
+      <c r="C27" s="1">
+        <v>93.229</v>
+      </c>
+      <c r="D27" s="1">
+        <v>92.61058806</v>
+      </c>
+      <c r="E27" t="s">
+        <v>8</v>
+      </c>
+      <c r="F27">
+        <v>1.0</v>
+      </c>
+      <c r="G27" s="1">
+        <v>3333981.17</v>
+      </c>
+      <c r="H27" s="1">
+        <v>22262.83</v>
+      </c>
+      <c r="I27" s="1">
+        <v>0.66775512112445</v>
+      </c>
+      <c r="J27">
+        <v>0.21</v>
+      </c>
+      <c r="K27" t="s">
+        <v>106</v>
+      </c>
+      <c r="L27" s="1">
+        <v>3356244.0</v>
+      </c>
+      <c r="M27" s="1">
+        <v>3363937.15</v>
+      </c>
+      <c r="N27" s="1">
+        <v>0.78</v>
+      </c>
+      <c r="O27">
+        <v>1</v>
+      </c>
+      <c r="Z27" t="s">
+        <v>104</v>
+      </c>
+    </row>
+    <row r="28" spans="1:26">
+      <c r="A28" t="s">
+        <v>108</v>
+      </c>
+      <c r="B28" s="1">
+        <v>1400000.0</v>
+      </c>
+      <c r="C28" s="1">
+        <v>98.527</v>
+      </c>
+      <c r="D28" s="1">
+        <v>97.397</v>
+      </c>
+      <c r="E28" t="s">
+        <v>8</v>
+      </c>
+      <c r="F28">
+        <v>1.0</v>
+      </c>
+      <c r="G28" s="1">
+        <v>1363558.0</v>
+      </c>
+      <c r="H28" s="1">
+        <v>15820.0</v>
+      </c>
+      <c r="I28" s="1">
+        <v>1.1602000061604</v>
+      </c>
+      <c r="J28">
+        <v>0.17</v>
+      </c>
+      <c r="K28" t="s">
+        <v>109</v>
+      </c>
+      <c r="L28" s="1">
+        <v>1379378.0</v>
+      </c>
+      <c r="M28" s="1">
+        <v>1381775.26</v>
+      </c>
+      <c r="N28" s="1">
+        <v>0.32</v>
+      </c>
+      <c r="O28">
+        <v>1</v>
+      </c>
+      <c r="Z28" t="s">
+        <v>107</v>
+      </c>
+    </row>
+    <row r="29" spans="1:26">
+      <c r="A29" t="s">
+        <v>111</v>
+      </c>
+      <c r="B29" s="1">
+        <v>2000000.0</v>
+      </c>
+      <c r="C29" s="1">
+        <v>99.341</v>
+      </c>
+      <c r="D29" s="1">
+        <v>99.4518355</v>
+      </c>
+      <c r="E29" t="s">
+        <v>8</v>
+      </c>
+      <c r="F29">
+        <v>1.0</v>
+      </c>
+      <c r="G29" s="1">
+        <v>1989036.71</v>
+      </c>
+      <c r="H29" s="1">
+        <v>-2216.71</v>
+      </c>
+      <c r="I29" s="1">
+        <v>-0.11144640965425</v>
+      </c>
+      <c r="J29">
+        <v>0.58</v>
+      </c>
+      <c r="K29" t="s">
+        <v>112</v>
+      </c>
+      <c r="L29" s="1">
+        <v>1986820.0</v>
+      </c>
+      <c r="M29" s="1">
+        <v>1998463.84</v>
+      </c>
+      <c r="N29" s="1">
+        <v>0.46</v>
+      </c>
+      <c r="O29">
+        <v>1</v>
+      </c>
+      <c r="Z29" t="s">
+        <v>110</v>
+      </c>
+    </row>
+    <row r="30" spans="1:26">
+      <c r="A30" t="s">
+        <v>114</v>
+      </c>
+      <c r="B30" s="1">
+        <v>2200000.0</v>
+      </c>
+      <c r="C30" s="1">
+        <v>106.802</v>
+      </c>
+      <c r="D30" s="1">
+        <v>107.86245455</v>
+      </c>
+      <c r="E30" t="s">
+        <v>8</v>
+      </c>
+      <c r="F30">
+        <v>1.0</v>
+      </c>
+      <c r="G30" s="1">
+        <v>2372974.0</v>
+      </c>
+      <c r="H30" s="1">
+        <v>-23330.0</v>
+      </c>
+      <c r="I30" s="1">
+        <v>-0.98315447198326</v>
+      </c>
+      <c r="J30">
+        <v>0.34</v>
+      </c>
+      <c r="K30" t="s">
+        <v>115</v>
+      </c>
+      <c r="L30" s="1">
+        <v>2349644.0</v>
+      </c>
+      <c r="M30" s="1">
+        <v>2357082.52</v>
+      </c>
+      <c r="N30" s="1">
+        <v>0.55</v>
+      </c>
+      <c r="O30">
+        <v>1</v>
+      </c>
+      <c r="Z30" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="31" spans="1:26">
+      <c r="A31" t="s">
+        <v>117</v>
+      </c>
+      <c r="B31" s="1">
+        <v>1701000.0</v>
+      </c>
+      <c r="C31" s="1">
+        <v>100.552</v>
+      </c>
+      <c r="D31" s="1">
+        <v>99.8837425</v>
+      </c>
+      <c r="E31" t="s">
+        <v>8</v>
+      </c>
+      <c r="F31">
+        <v>1.0</v>
+      </c>
+      <c r="G31" s="1">
+        <v>1699022.46</v>
+      </c>
+      <c r="H31" s="1">
+        <v>11367.06</v>
+      </c>
+      <c r="I31" s="1">
+        <v>0.66903529927438</v>
+      </c>
+      <c r="J31">
+        <v>0.42</v>
+      </c>
+      <c r="K31" t="s">
+        <v>118</v>
+      </c>
+      <c r="L31" s="1">
+        <v>1710389.52</v>
+      </c>
+      <c r="M31" s="1">
+        <v>1717566.34</v>
+      </c>
+      <c r="N31" s="1">
+        <v>0.4</v>
+      </c>
+      <c r="O31">
+        <v>1</v>
+      </c>
+      <c r="Z31" t="s">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="32" spans="1:26">
+      <c r="A32" t="s">
+        <v>120</v>
+      </c>
+      <c r="B32" s="1">
+        <v>4100000.0</v>
+      </c>
+      <c r="C32" s="1">
+        <v>104.079</v>
+      </c>
+      <c r="D32" s="1">
+        <v>103.68</v>
+      </c>
+      <c r="E32" t="s">
+        <v>8</v>
+      </c>
+      <c r="F32">
+        <v>1.0</v>
+      </c>
+      <c r="G32" s="1">
+        <v>4250880.0</v>
+      </c>
+      <c r="H32" s="1">
+        <v>16359.0</v>
+      </c>
+      <c r="I32" s="1">
+        <v>0.38483796296296</v>
+      </c>
+      <c r="J32">
+        <v>2.11</v>
+      </c>
+      <c r="K32" t="s">
+        <v>121</v>
+      </c>
+      <c r="L32" s="1">
+        <v>4267239.0</v>
+      </c>
+      <c r="M32" s="1">
+        <v>4353591.74</v>
+      </c>
+      <c r="N32" s="1">
+        <v>1.01</v>
+      </c>
+      <c r="O32">
+        <v>1</v>
+      </c>
+      <c r="Z32" t="s">
+        <v>119</v>
+      </c>
+    </row>
+    <row r="33" spans="1:26">
+      <c r="A33" t="s">
+        <v>123</v>
+      </c>
+      <c r="B33" s="1">
+        <v>3400000.0</v>
+      </c>
+      <c r="C33" s="1">
+        <v>100.893</v>
+      </c>
+      <c r="D33" s="1">
+        <v>102.20481176</v>
+      </c>
+      <c r="E33" t="s">
+        <v>8</v>
+      </c>
+      <c r="F33">
+        <v>1.0</v>
+      </c>
+      <c r="G33" s="1">
+        <v>3474963.6</v>
+      </c>
+      <c r="H33" s="1">
+        <v>-44601.6</v>
+      </c>
+      <c r="I33" s="1">
+        <v>-1.2835127251405</v>
+      </c>
+      <c r="J33">
+        <v>0.63</v>
+      </c>
+      <c r="K33" t="s">
+        <v>124</v>
+      </c>
+      <c r="L33" s="1">
+        <v>3430362.0</v>
+      </c>
+      <c r="M33" s="1">
+        <v>3451670.22</v>
+      </c>
+      <c r="N33" s="1">
+        <v>0.8</v>
+      </c>
+      <c r="O33">
+        <v>1</v>
+      </c>
+      <c r="Z33" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="34" spans="1:26">
+      <c r="A34" t="s">
+        <v>126</v>
+      </c>
+      <c r="B34" s="1">
+        <v>3355000.0</v>
+      </c>
+      <c r="C34" s="1">
+        <v>99.372</v>
+      </c>
+      <c r="D34" s="1">
+        <v>100.08431893</v>
+      </c>
+      <c r="E34" t="s">
+        <v>8</v>
+      </c>
+      <c r="F34">
+        <v>1.0</v>
+      </c>
+      <c r="G34" s="1">
+        <v>3357828.9</v>
+      </c>
+      <c r="H34" s="1">
+        <v>-23898.3</v>
+      </c>
+      <c r="I34" s="1">
+        <v>-0.71171881330821</v>
+      </c>
+      <c r="J34">
+        <v>2.65</v>
+      </c>
+      <c r="K34" t="s">
+        <v>127</v>
+      </c>
+      <c r="L34" s="1">
+        <v>3333930.6</v>
+      </c>
+      <c r="M34" s="1">
+        <v>3422907.04</v>
+      </c>
+      <c r="N34" s="1">
+        <v>0.79</v>
+      </c>
+      <c r="O34">
+        <v>1</v>
+      </c>
+      <c r="Z34" t="s">
+        <v>125</v>
+      </c>
+    </row>
+    <row r="35" spans="1:26">
+      <c r="A35" t="s">
+        <v>129</v>
+      </c>
+      <c r="B35" s="1">
+        <v>1842000.0</v>
+      </c>
+      <c r="C35" s="1">
+        <v>98.911</v>
+      </c>
+      <c r="D35" s="1">
+        <v>99.51669707</v>
+      </c>
+      <c r="E35" t="s">
+        <v>8</v>
+      </c>
+      <c r="F35">
+        <v>1.0</v>
+      </c>
+      <c r="G35" s="1">
+        <v>1833097.56</v>
+      </c>
+      <c r="H35" s="1">
+        <v>-11156.94</v>
+      </c>
+      <c r="I35" s="1">
+        <v>-0.60863863677828</v>
+      </c>
+      <c r="J35">
+        <v>1.16</v>
+      </c>
+      <c r="K35" t="s">
+        <v>130</v>
+      </c>
+      <c r="L35" s="1">
+        <v>1821940.62</v>
+      </c>
+      <c r="M35" s="1">
+        <v>1843312.87</v>
+      </c>
+      <c r="N35" s="1">
+        <v>0.43</v>
+      </c>
+      <c r="O35">
+        <v>1</v>
+      </c>
+      <c r="Z35" t="s">
+        <v>128</v>
+      </c>
+    </row>
+    <row r="36" spans="1:26">
+      <c r="A36" t="s">
+        <v>132</v>
+      </c>
+      <c r="B36" s="1">
+        <v>4800000.0</v>
+      </c>
+      <c r="C36" s="1">
+        <v>98.787</v>
+      </c>
+      <c r="D36" s="1">
+        <v>97.75516813</v>
+      </c>
+      <c r="E36" t="s">
+        <v>8</v>
+      </c>
+      <c r="F36">
+        <v>1.0</v>
+      </c>
+      <c r="G36" s="1">
+        <v>4692248.07</v>
+      </c>
+      <c r="H36" s="1">
+        <v>49527.93</v>
+      </c>
+      <c r="I36" s="1">
+        <v>1.0555266742323</v>
+      </c>
+      <c r="J36">
+        <v>0.26</v>
+      </c>
+      <c r="K36" t="s">
+        <v>133</v>
+      </c>
+      <c r="L36" s="1">
+        <v>4741776.0</v>
+      </c>
+      <c r="M36" s="1">
+        <v>4754433.53</v>
+      </c>
+      <c r="N36" s="1">
+        <v>1.1</v>
+      </c>
+      <c r="O36">
+        <v>1</v>
+      </c>
+      <c r="Z36" t="s">
+        <v>131</v>
+      </c>
+    </row>
+    <row r="37" spans="1:26">
+      <c r="A37" t="s">
+        <v>135</v>
+      </c>
+      <c r="B37" s="1">
+        <v>6062000.0</v>
+      </c>
+      <c r="C37" s="1">
+        <v>98.968</v>
+      </c>
+      <c r="D37" s="1">
+        <v>99.73470604</v>
+      </c>
+      <c r="E37" t="s">
+        <v>8</v>
+      </c>
+      <c r="F37">
+        <v>1.0</v>
+      </c>
+      <c r="G37" s="1">
+        <v>6045917.88</v>
+      </c>
+      <c r="H37" s="1">
+        <v>-46477.72</v>
+      </c>
+      <c r="I37" s="1">
+        <v>-0.76874547293719</v>
+      </c>
+      <c r="J37">
+        <v>1.19</v>
+      </c>
+      <c r="K37" t="s">
+        <v>136</v>
+      </c>
+      <c r="L37" s="1">
+        <v>5999440.16</v>
+      </c>
+      <c r="M37" s="1">
+        <v>6071678.99</v>
+      </c>
+      <c r="N37" s="1">
+        <v>1.4</v>
+      </c>
+      <c r="O37">
+        <v>1</v>
+      </c>
+      <c r="Z37" t="s">
+        <v>134</v>
+      </c>
+    </row>
+    <row r="38" spans="1:26">
+      <c r="A38" t="s">
+        <v>138</v>
+      </c>
+      <c r="B38" s="1">
+        <v>4500000.0</v>
+      </c>
+      <c r="C38" s="1">
+        <v>98.791</v>
+      </c>
+      <c r="D38" s="1">
+        <v>99.65584156</v>
+      </c>
+      <c r="E38" t="s">
+        <v>8</v>
+      </c>
+      <c r="F38">
+        <v>1.0</v>
+      </c>
+      <c r="G38" s="1">
+        <v>4484512.87</v>
+      </c>
+      <c r="H38" s="1">
+        <v>-38917.87</v>
+      </c>
+      <c r="I38" s="1">
+        <v>-0.86782825979492</v>
+      </c>
+      <c r="J38">
+        <v>1.86</v>
+      </c>
+      <c r="K38" t="s">
+        <v>139</v>
+      </c>
+      <c r="L38" s="1">
+        <v>4445595.0</v>
+      </c>
+      <c r="M38" s="1">
+        <v>4529430.62</v>
+      </c>
+      <c r="N38" s="1">
+        <v>1.05</v>
+      </c>
+      <c r="O38">
+        <v>1</v>
+      </c>
+      <c r="Z38" t="s">
+        <v>137</v>
+      </c>
+    </row>
+    <row r="39" spans="1:26">
+      <c r="A39" t="s">
+        <v>141</v>
+      </c>
+      <c r="B39" s="1">
+        <v>1289000.0</v>
+      </c>
+      <c r="C39" s="1">
+        <v>98.935</v>
+      </c>
+      <c r="D39" s="1">
+        <v>99.72692009</v>
+      </c>
+      <c r="E39" t="s">
+        <v>8</v>
+      </c>
+      <c r="F39">
+        <v>1.0</v>
+      </c>
+      <c r="G39" s="1">
+        <v>1285480.0</v>
+      </c>
+      <c r="H39" s="1">
+        <v>-10207.85</v>
+      </c>
+      <c r="I39" s="1">
+        <v>-0.7940885894763</v>
+      </c>
+      <c r="J39">
+        <v>1.5</v>
+      </c>
+      <c r="K39" t="s">
+        <v>142</v>
+      </c>
+      <c r="L39" s="1">
+        <v>1275272.15</v>
+      </c>
+      <c r="M39" s="1">
+        <v>1294565.3</v>
+      </c>
+      <c r="N39" s="1">
+        <v>0.3</v>
+      </c>
+      <c r="O39">
+        <v>1</v>
+      </c>
+      <c r="Z39" t="s">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="40" spans="1:26">
+      <c r="A40" t="s">
+        <v>144</v>
+      </c>
+      <c r="B40" s="1">
+        <v>2200000.0</v>
+      </c>
+      <c r="C40" s="1">
+        <v>101.057</v>
+      </c>
+      <c r="D40" s="1">
+        <v>101.37413636</v>
+      </c>
+      <c r="E40" t="s">
+        <v>8</v>
+      </c>
+      <c r="F40">
+        <v>1.0</v>
+      </c>
+      <c r="G40" s="1">
+        <v>2230231.0</v>
+      </c>
+      <c r="H40" s="1">
+        <v>-6977.0</v>
+      </c>
+      <c r="I40" s="1">
+        <v>-0.31283754911487</v>
+      </c>
+      <c r="J40">
+        <v>0.38</v>
+      </c>
+      <c r="K40" t="s">
+        <v>145</v>
+      </c>
+      <c r="L40" s="1">
+        <v>2223254.0</v>
+      </c>
+      <c r="M40" s="1">
+        <v>2231692.36</v>
+      </c>
+      <c r="N40" s="1">
+        <v>0.52</v>
+      </c>
+      <c r="O40">
+        <v>1</v>
+      </c>
+      <c r="Z40" t="s">
+        <v>143</v>
+      </c>
+    </row>
+    <row r="41" spans="1:26">
+      <c r="A41" t="s">
+        <v>147</v>
+      </c>
+      <c r="B41" s="1">
+        <v>2000000.0</v>
+      </c>
+      <c r="C41" s="1">
+        <v>99.595</v>
+      </c>
+      <c r="D41" s="1">
+        <v>100.08315</v>
+      </c>
+      <c r="E41" t="s">
+        <v>8</v>
+      </c>
+      <c r="F41">
+        <v>1.0</v>
+      </c>
+      <c r="G41" s="1">
+        <v>2001663.0</v>
+      </c>
+      <c r="H41" s="1">
+        <v>-9763.0</v>
+      </c>
+      <c r="I41" s="1">
+        <v>-0.48774444049773</v>
+      </c>
+      <c r="J41">
+        <v>0.26</v>
+      </c>
+      <c r="K41" t="s">
+        <v>148</v>
+      </c>
+      <c r="L41" s="1">
+        <v>1991900.0</v>
+      </c>
+      <c r="M41" s="1">
+        <v>1997098.63</v>
+      </c>
+      <c r="N41" s="1">
+        <v>0.46</v>
+      </c>
+      <c r="O41">
+        <v>1</v>
+      </c>
+      <c r="Z41" t="s">
+        <v>146</v>
+      </c>
+    </row>
+    <row r="42" spans="1:26">
+      <c r="A42" t="s">
+        <v>150</v>
+      </c>
+      <c r="B42" s="1">
+        <v>2973000.0</v>
+      </c>
+      <c r="C42" s="1">
+        <v>100.979</v>
+      </c>
+      <c r="D42" s="1">
+        <v>99.76841911</v>
+      </c>
+      <c r="E42" t="s">
+        <v>8</v>
+      </c>
+      <c r="F42">
+        <v>1.0</v>
+      </c>
+      <c r="G42" s="1">
+        <v>2966115.1</v>
+      </c>
+      <c r="H42" s="1">
+        <v>35990.57</v>
+      </c>
+      <c r="I42" s="1">
+        <v>1.2133908761666</v>
+      </c>
+      <c r="J42">
+        <v>0.83</v>
+      </c>
+      <c r="K42" t="s">
+        <v>151</v>
+      </c>
+      <c r="L42" s="1">
+        <v>3002105.67</v>
+      </c>
+      <c r="M42" s="1">
+        <v>3026907.82</v>
+      </c>
+      <c r="N42" s="1">
+        <v>0.7</v>
+      </c>
+      <c r="O42">
+        <v>1</v>
+      </c>
+      <c r="Z42" t="s">
+        <v>149</v>
+      </c>
+    </row>
+    <row r="43" spans="1:26">
+      <c r="A43" t="s">
+        <v>153</v>
+      </c>
+      <c r="B43" s="1">
+        <v>4400000.0</v>
+      </c>
+      <c r="C43" s="1">
+        <v>97.729</v>
+      </c>
+      <c r="D43" s="1">
+        <v>96.11421091</v>
+      </c>
+      <c r="E43" t="s">
+        <v>8</v>
+      </c>
+      <c r="F43">
+        <v>1.0</v>
+      </c>
+      <c r="G43" s="1">
+        <v>4229025.28</v>
+      </c>
+      <c r="H43" s="1">
+        <v>71050.72</v>
+      </c>
+      <c r="I43" s="1">
+        <v>1.6800731917119</v>
+      </c>
+      <c r="J43">
+        <v>0.02</v>
+      </c>
+      <c r="K43" t="s">
+        <v>154</v>
+      </c>
+      <c r="L43" s="1">
+        <v>4300076.0</v>
+      </c>
+      <c r="M43" s="1">
+        <v>4301130.79</v>
+      </c>
+      <c r="N43" s="1">
+        <v>1.0</v>
+      </c>
+      <c r="O43">
+        <v>1</v>
+      </c>
+      <c r="Z43" t="s">
+        <v>152</v>
+      </c>
+    </row>
+    <row r="44" spans="1:26">
+      <c r="A44" t="s">
+        <v>156</v>
+      </c>
+      <c r="B44" s="1">
+        <v>2000000.0</v>
+      </c>
+      <c r="C44" s="1">
+        <v>99.51</v>
+      </c>
+      <c r="D44" s="1">
+        <v>100.19585</v>
+      </c>
+      <c r="E44" t="s">
+        <v>8</v>
+      </c>
+      <c r="F44">
+        <v>1.0</v>
+      </c>
+      <c r="G44" s="1">
+        <v>2003917.0</v>
+      </c>
+      <c r="H44" s="1">
+        <v>-13717.0</v>
+      </c>
+      <c r="I44" s="1">
+        <v>-0.68450938836289</v>
+      </c>
+      <c r="J44">
+        <v>1.42</v>
+      </c>
+      <c r="K44" t="s">
+        <v>157</v>
+      </c>
+      <c r="L44" s="1">
+        <v>1990200.0</v>
+      </c>
+      <c r="M44" s="1">
+        <v>2018679.45</v>
+      </c>
+      <c r="N44" s="1">
+        <v>0.47</v>
+      </c>
+      <c r="O44">
+        <v>1</v>
+      </c>
+      <c r="Z44" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="45" spans="1:26">
+      <c r="A45" t="s">
+        <v>159</v>
+      </c>
+      <c r="B45" s="1">
         <v>300000.0</v>
       </c>
-      <c r="D10" s="1">
-[...32 lines deleted...]
-      <c r="O10" s="1">
+      <c r="C45" s="1">
+        <v>98.287</v>
+      </c>
+      <c r="D45" s="1">
+        <v>98.433</v>
+      </c>
+      <c r="E45" t="s">
+        <v>8</v>
+      </c>
+      <c r="F45">
+        <v>1.0</v>
+      </c>
+      <c r="G45" s="1">
+        <v>295299.0</v>
+      </c>
+      <c r="H45" s="1">
+        <v>-438.0</v>
+      </c>
+      <c r="I45" s="1">
+        <v>-0.14832424085419</v>
+      </c>
+      <c r="J45">
+        <v>0.6</v>
+      </c>
+      <c r="K45" t="s">
+        <v>160</v>
+      </c>
+      <c r="L45" s="1">
+        <v>294861.0</v>
+      </c>
+      <c r="M45" s="1">
+        <v>296648.67</v>
+      </c>
+      <c r="N45" s="1">
         <v>0.07</v>
       </c>
-      <c r="P10">
-[...34 lines deleted...]
-      <c r="K11">
+      <c r="O45">
+        <v>1</v>
+      </c>
+      <c r="Z45" t="s">
+        <v>158</v>
+      </c>
+    </row>
+    <row r="46" spans="1:26">
+      <c r="A46" t="s">
+        <v>162</v>
+      </c>
+      <c r="B46" s="1">
+        <v>4700000.0</v>
+      </c>
+      <c r="C46" s="1">
+        <v>98.632</v>
+      </c>
+      <c r="D46" s="1">
+        <v>99.7334034</v>
+      </c>
+      <c r="E46" t="s">
+        <v>8</v>
+      </c>
+      <c r="F46">
+        <v>1.0</v>
+      </c>
+      <c r="G46" s="1">
+        <v>4687469.96</v>
+      </c>
+      <c r="H46" s="1">
+        <v>-51765.96</v>
+      </c>
+      <c r="I46" s="1">
+        <v>-1.1043475572481</v>
+      </c>
+      <c r="J46">
+        <v>1.74</v>
+      </c>
+      <c r="K46" t="s">
+        <v>163</v>
+      </c>
+      <c r="L46" s="1">
+        <v>4635704.0</v>
+      </c>
+      <c r="M46" s="1">
+        <v>4717390.64</v>
+      </c>
+      <c r="N46" s="1">
+        <v>1.09</v>
+      </c>
+      <c r="O46">
+        <v>1</v>
+      </c>
+      <c r="Z46" t="s">
+        <v>161</v>
+      </c>
+    </row>
+    <row r="47" spans="1:26">
+      <c r="A47" t="s">
+        <v>165</v>
+      </c>
+      <c r="B47" s="1">
+        <v>1500000.0</v>
+      </c>
+      <c r="C47" s="1">
+        <v>102.07</v>
+      </c>
+      <c r="D47" s="1">
+        <v>103.763</v>
+      </c>
+      <c r="E47" t="s">
+        <v>8</v>
+      </c>
+      <c r="F47">
+        <v>1.0</v>
+      </c>
+      <c r="G47" s="1">
+        <v>1556445.0</v>
+      </c>
+      <c r="H47" s="1">
+        <v>-25395.0</v>
+      </c>
+      <c r="I47" s="1">
+        <v>-1.6316027871206</v>
+      </c>
+      <c r="J47">
+        <v>4.05</v>
+      </c>
+      <c r="K47" t="s">
+        <v>166</v>
+      </c>
+      <c r="L47" s="1">
+        <v>1531050.0</v>
+      </c>
+      <c r="M47" s="1">
+        <v>1591830.82</v>
+      </c>
+      <c r="N47" s="1">
+        <v>0.37</v>
+      </c>
+      <c r="O47">
+        <v>1</v>
+      </c>
+      <c r="Z47" t="s">
+        <v>164</v>
+      </c>
+    </row>
+    <row r="48" spans="1:26">
+      <c r="A48" t="s">
+        <v>168</v>
+      </c>
+      <c r="B48" s="1">
+        <v>2400000.0</v>
+      </c>
+      <c r="C48" s="1">
+        <v>104.111</v>
+      </c>
+      <c r="D48" s="1">
+        <v>105.746875</v>
+      </c>
+      <c r="E48" t="s">
+        <v>8</v>
+      </c>
+      <c r="F48">
+        <v>1.0</v>
+      </c>
+      <c r="G48" s="1">
+        <v>2537925.0</v>
+      </c>
+      <c r="H48" s="1">
+        <v>-39261.0</v>
+      </c>
+      <c r="I48" s="1">
+        <v>-1.5469724282632</v>
+      </c>
+      <c r="J48">
+        <v>4.52</v>
+      </c>
+      <c r="K48" t="s">
+        <v>169</v>
+      </c>
+      <c r="L48" s="1">
+        <v>2498664.0</v>
+      </c>
+      <c r="M48" s="1">
+        <v>2607157.15</v>
+      </c>
+      <c r="N48" s="1">
+        <v>0.6</v>
+      </c>
+      <c r="O48">
+        <v>1</v>
+      </c>
+      <c r="Z48" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="49" spans="1:26">
+      <c r="A49" t="s">
+        <v>171</v>
+      </c>
+      <c r="B49" s="1">
+        <v>1800000.0</v>
+      </c>
+      <c r="C49" s="1">
+        <v>96.381</v>
+      </c>
+      <c r="D49" s="1">
+        <v>96.33716667</v>
+      </c>
+      <c r="E49" t="s">
+        <v>8</v>
+      </c>
+      <c r="F49">
+        <v>1.0</v>
+      </c>
+      <c r="G49" s="1">
+        <v>1734069.0</v>
+      </c>
+      <c r="H49" s="1">
+        <v>789.0</v>
+      </c>
+      <c r="I49" s="1">
+        <v>0.045499919553374</v>
+      </c>
+      <c r="J49">
+        <v>0.04</v>
+      </c>
+      <c r="K49">
+        <v>801.37</v>
+      </c>
+      <c r="L49" s="1">
+        <v>1734858.0</v>
+      </c>
+      <c r="M49" s="1">
+        <v>1735659.37</v>
+      </c>
+      <c r="N49" s="1">
+        <v>0.4</v>
+      </c>
+      <c r="O49">
+        <v>1</v>
+      </c>
+      <c r="Z49" t="s">
+        <v>170</v>
+      </c>
+    </row>
+    <row r="50" spans="1:26">
+      <c r="A50" t="s">
+        <v>173</v>
+      </c>
+      <c r="B50" s="1">
+        <v>3100000.0</v>
+      </c>
+      <c r="C50" s="1">
+        <v>106.59</v>
+      </c>
+      <c r="D50" s="1">
+        <v>109.15333323</v>
+      </c>
+      <c r="E50" t="s">
+        <v>8</v>
+      </c>
+      <c r="F50">
+        <v>1.0</v>
+      </c>
+      <c r="G50" s="1">
+        <v>3383753.33</v>
+      </c>
+      <c r="H50" s="1">
+        <v>-79463.33</v>
+      </c>
+      <c r="I50" s="1">
+        <v>-2.348378331703</v>
+      </c>
+      <c r="J50">
+        <v>1.91</v>
+      </c>
+      <c r="K50" t="s">
+        <v>174</v>
+      </c>
+      <c r="L50" s="1">
+        <v>3304290.0</v>
+      </c>
+      <c r="M50" s="1">
+        <v>3363402.33</v>
+      </c>
+      <c r="N50" s="1">
+        <v>0.78</v>
+      </c>
+      <c r="O50">
+        <v>1</v>
+      </c>
+      <c r="Z50" t="s">
+        <v>172</v>
+      </c>
+    </row>
+    <row r="51" spans="1:26">
+      <c r="A51" t="s">
+        <v>176</v>
+      </c>
+      <c r="B51" s="1">
+        <v>1525000.0</v>
+      </c>
+      <c r="C51" s="1">
+        <v>100.167</v>
+      </c>
+      <c r="D51" s="1">
+        <v>99.95229508</v>
+      </c>
+      <c r="E51" t="s">
+        <v>8</v>
+      </c>
+      <c r="F51">
+        <v>1.0</v>
+      </c>
+      <c r="G51" s="1">
+        <v>1524272.5</v>
+      </c>
+      <c r="H51" s="1">
+        <v>3274.25</v>
+      </c>
+      <c r="I51" s="1">
+        <v>0.21480739172294</v>
+      </c>
+      <c r="J51">
+        <v>0.5</v>
+      </c>
+      <c r="K51" t="s">
+        <v>177</v>
+      </c>
+      <c r="L51" s="1">
+        <v>1527546.75</v>
+      </c>
+      <c r="M51" s="1">
+        <v>1535150.86</v>
+      </c>
+      <c r="N51" s="1">
+        <v>0.36</v>
+      </c>
+      <c r="O51">
+        <v>1</v>
+      </c>
+      <c r="Z51" t="s">
+        <v>175</v>
+      </c>
+    </row>
+    <row r="52" spans="1:26">
+      <c r="A52" t="s">
+        <v>179</v>
+      </c>
+      <c r="B52" s="1">
+        <v>2300000.0</v>
+      </c>
+      <c r="C52" s="1">
+        <v>100.49</v>
+      </c>
+      <c r="D52" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E52" t="s">
+        <v>8</v>
+      </c>
+      <c r="F52">
+        <v>1.0</v>
+      </c>
+      <c r="G52" s="1">
+        <v>2300000.0</v>
+      </c>
+      <c r="H52" s="1">
+        <v>11270.0</v>
+      </c>
+      <c r="I52" s="1">
+        <v>0.49</v>
+      </c>
+      <c r="J52">
+        <v>0.78</v>
+      </c>
+      <c r="K52" t="s">
+        <v>180</v>
+      </c>
+      <c r="L52" s="1">
+        <v>2311270.0</v>
+      </c>
+      <c r="M52" s="1">
+        <v>2329155.56</v>
+      </c>
+      <c r="N52" s="1">
+        <v>0.54</v>
+      </c>
+      <c r="O52">
+        <v>1</v>
+      </c>
+      <c r="Z52" t="s">
+        <v>178</v>
+      </c>
+    </row>
+    <row r="53" spans="1:26">
+      <c r="A53" t="s">
+        <v>182</v>
+      </c>
+      <c r="B53" s="1">
+        <v>5700000.0</v>
+      </c>
+      <c r="C53" s="1">
+        <v>99.09</v>
+      </c>
+      <c r="D53" s="1">
+        <v>98.12584211</v>
+      </c>
+      <c r="E53" t="s">
+        <v>8</v>
+      </c>
+      <c r="F53">
+        <v>1.0</v>
+      </c>
+      <c r="G53" s="1">
+        <v>5593173.0</v>
+      </c>
+      <c r="H53" s="1">
+        <v>54957.0</v>
+      </c>
+      <c r="I53" s="1">
+        <v>0.98257286159395</v>
+      </c>
+      <c r="J53">
+        <v>0.52</v>
+      </c>
+      <c r="K53" t="s">
+        <v>183</v>
+      </c>
+      <c r="L53" s="1">
+        <v>5648130.0</v>
+      </c>
+      <c r="M53" s="1">
+        <v>5677801.23</v>
+      </c>
+      <c r="N53" s="1">
+        <v>1.31</v>
+      </c>
+      <c r="O53">
+        <v>1</v>
+      </c>
+      <c r="Z53" t="s">
+        <v>181</v>
+      </c>
+    </row>
+    <row r="54" spans="1:26">
+      <c r="A54" t="s">
+        <v>185</v>
+      </c>
+      <c r="B54" s="1">
+        <v>4900000.0</v>
+      </c>
+      <c r="C54" s="1">
+        <v>100.235</v>
+      </c>
+      <c r="D54" s="1">
+        <v>99.733</v>
+      </c>
+      <c r="E54" t="s">
+        <v>8</v>
+      </c>
+      <c r="F54">
+        <v>1.0</v>
+      </c>
+      <c r="G54" s="1">
+        <v>4886917.0</v>
+      </c>
+      <c r="H54" s="1">
+        <v>24598.0</v>
+      </c>
+      <c r="I54" s="1">
+        <v>0.50334392828853</v>
+      </c>
+      <c r="J54">
+        <v>0.07</v>
+      </c>
+      <c r="K54" t="s">
+        <v>186</v>
+      </c>
+      <c r="L54" s="1">
+        <v>4911515.0</v>
+      </c>
+      <c r="M54" s="1">
+        <v>4915139.66</v>
+      </c>
+      <c r="N54" s="1">
+        <v>1.14</v>
+      </c>
+      <c r="O54">
+        <v>1</v>
+      </c>
+      <c r="Z54" t="s">
+        <v>184</v>
+      </c>
+    </row>
+    <row r="55" spans="1:26">
+      <c r="A55" t="s">
+        <v>188</v>
+      </c>
+      <c r="B55" s="1">
+        <v>3400000.0</v>
+      </c>
+      <c r="C55" s="1">
+        <v>99.44</v>
+      </c>
+      <c r="D55" s="1">
+        <v>100.21200941</v>
+      </c>
+      <c r="E55" t="s">
+        <v>8</v>
+      </c>
+      <c r="F55">
+        <v>1.0</v>
+      </c>
+      <c r="G55" s="1">
+        <v>3407208.32</v>
+      </c>
+      <c r="H55" s="1">
+        <v>-26248.32</v>
+      </c>
+      <c r="I55" s="1">
+        <v>-0.77037614183802</v>
+      </c>
+      <c r="J55">
+        <v>0.07</v>
+      </c>
+      <c r="K55" t="s">
+        <v>189</v>
+      </c>
+      <c r="L55" s="1">
+        <v>3380960.0</v>
+      </c>
+      <c r="M55" s="1">
+        <v>3383195.62</v>
+      </c>
+      <c r="N55" s="1">
+        <v>0.78</v>
+      </c>
+      <c r="O55">
+        <v>1</v>
+      </c>
+      <c r="Z55" t="s">
+        <v>187</v>
+      </c>
+    </row>
+    <row r="56" spans="1:26">
+      <c r="A56" t="s">
+        <v>191</v>
+      </c>
+      <c r="B56" s="1">
+        <v>2000000.0</v>
+      </c>
+      <c r="C56" s="1">
+        <v>107.718</v>
+      </c>
+      <c r="D56" s="1">
+        <v>109.5246</v>
+      </c>
+      <c r="E56" t="s">
+        <v>8</v>
+      </c>
+      <c r="F56">
+        <v>1.0</v>
+      </c>
+      <c r="G56" s="1">
+        <v>2190492.0</v>
+      </c>
+      <c r="H56" s="1">
+        <v>-36132.0</v>
+      </c>
+      <c r="I56" s="1">
+        <v>-1.6494924427937</v>
+      </c>
+      <c r="J56">
+        <v>1.51</v>
+      </c>
+      <c r="K56" t="s">
+        <v>192</v>
+      </c>
+      <c r="L56" s="1">
+        <v>2154360.0</v>
+      </c>
+      <c r="M56" s="1">
+        <v>2184496.99</v>
+      </c>
+      <c r="N56" s="1">
+        <v>0.51</v>
+      </c>
+      <c r="O56">
+        <v>1</v>
+      </c>
+      <c r="Z56" t="s">
+        <v>190</v>
+      </c>
+    </row>
+    <row r="57" spans="1:26">
+      <c r="A57" t="s">
+        <v>194</v>
+      </c>
+      <c r="B57" s="1">
+        <v>3952000.0</v>
+      </c>
+      <c r="C57" s="1">
+        <v>95.409</v>
+      </c>
+      <c r="D57" s="1">
+        <v>94.95759995</v>
+      </c>
+      <c r="E57" t="s">
+        <v>8</v>
+      </c>
+      <c r="F57">
+        <v>1.0</v>
+      </c>
+      <c r="G57" s="1">
+        <v>3752724.35</v>
+      </c>
+      <c r="H57" s="1">
+        <v>17839.33</v>
+      </c>
+      <c r="I57" s="1">
+        <v>0.47537011344838</v>
+      </c>
+      <c r="J57">
+        <v>0.08</v>
+      </c>
+      <c r="K57" t="s">
+        <v>195</v>
+      </c>
+      <c r="L57" s="1">
+        <v>3770563.68</v>
+      </c>
+      <c r="M57" s="1">
+        <v>3773838.97</v>
+      </c>
+      <c r="N57" s="1">
+        <v>0.87</v>
+      </c>
+      <c r="O57">
+        <v>1</v>
+      </c>
+      <c r="Z57" t="s">
+        <v>193</v>
+      </c>
+    </row>
+    <row r="58" spans="1:26">
+      <c r="A58" t="s">
+        <v>197</v>
+      </c>
+      <c r="B58" s="1">
+        <v>7450000.0</v>
+      </c>
+      <c r="C58" s="1">
+        <v>99.474</v>
+      </c>
+      <c r="D58" s="1">
+        <v>100.12552698</v>
+      </c>
+      <c r="E58" t="s">
+        <v>8</v>
+      </c>
+      <c r="F58">
+        <v>1.0</v>
+      </c>
+      <c r="G58" s="1">
+        <v>7459351.76</v>
+      </c>
+      <c r="H58" s="1">
+        <v>-48538.76</v>
+      </c>
+      <c r="I58" s="1">
+        <v>-0.65071016305042</v>
+      </c>
+      <c r="J58">
+        <v>0.86</v>
+      </c>
+      <c r="K58" t="s">
+        <v>198</v>
+      </c>
+      <c r="L58" s="1">
+        <v>7410813.0</v>
+      </c>
+      <c r="M58" s="1">
+        <v>7475107.52</v>
+      </c>
+      <c r="N58" s="1">
+        <v>1.73</v>
+      </c>
+      <c r="O58">
+        <v>1</v>
+      </c>
+      <c r="Z58" t="s">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="59" spans="1:26">
+      <c r="A59" t="s">
+        <v>200</v>
+      </c>
+      <c r="B59" s="1">
+        <v>6100000.0</v>
+      </c>
+      <c r="C59" s="1">
+        <v>101.112</v>
+      </c>
+      <c r="D59" s="1">
+        <v>102.49824082</v>
+      </c>
+      <c r="E59" t="s">
+        <v>8</v>
+      </c>
+      <c r="F59">
+        <v>1.0</v>
+      </c>
+      <c r="G59" s="1">
+        <v>6252392.69</v>
+      </c>
+      <c r="H59" s="1">
+        <v>-84560.69</v>
+      </c>
+      <c r="I59" s="1">
+        <v>-1.3524532797699</v>
+      </c>
+      <c r="J59">
+        <v>2.59</v>
+      </c>
+      <c r="K59" t="s">
+        <v>201</v>
+      </c>
+      <c r="L59" s="1">
+        <v>6167832.0</v>
+      </c>
+      <c r="M59" s="1">
+        <v>6325763.51</v>
+      </c>
+      <c r="N59" s="1">
+        <v>1.46</v>
+      </c>
+      <c r="O59">
+        <v>1</v>
+      </c>
+      <c r="Z59" t="s">
+        <v>199</v>
+      </c>
+    </row>
+    <row r="60" spans="1:26">
+      <c r="A60" t="s">
+        <v>203</v>
+      </c>
+      <c r="B60" s="1">
+        <v>3200000.0</v>
+      </c>
+      <c r="C60" s="1">
+        <v>97.08</v>
+      </c>
+      <c r="D60" s="1">
+        <v>96.6109375</v>
+      </c>
+      <c r="E60" t="s">
+        <v>8</v>
+      </c>
+      <c r="F60">
+        <v>1.0</v>
+      </c>
+      <c r="G60" s="1">
+        <v>3091550.0</v>
+      </c>
+      <c r="H60" s="1">
+        <v>15010.0</v>
+      </c>
+      <c r="I60" s="1">
+        <v>0.48551697368634</v>
+      </c>
+      <c r="J60">
+        <v>0.53</v>
+      </c>
+      <c r="K60" t="s">
+        <v>204</v>
+      </c>
+      <c r="L60" s="1">
+        <v>3106560.0</v>
+      </c>
+      <c r="M60" s="1">
+        <v>3123513.42</v>
+      </c>
+      <c r="N60" s="1">
+        <v>0.72</v>
+      </c>
+      <c r="O60">
+        <v>1</v>
+      </c>
+      <c r="Z60" t="s">
+        <v>202</v>
+      </c>
+    </row>
+    <row r="61" spans="1:26">
+      <c r="A61" t="s">
+        <v>206</v>
+      </c>
+      <c r="B61" s="1">
+        <v>5100000.0</v>
+      </c>
+      <c r="C61" s="1">
+        <v>91.446</v>
+      </c>
+      <c r="D61" s="1">
+        <v>91.36778431</v>
+      </c>
+      <c r="E61" t="s">
+        <v>8</v>
+      </c>
+      <c r="F61">
+        <v>1.0</v>
+      </c>
+      <c r="G61" s="1">
+        <v>4659757.0</v>
+      </c>
+      <c r="H61" s="1">
+        <v>3989.0</v>
+      </c>
+      <c r="I61" s="1">
+        <v>0.085605322337624</v>
+      </c>
+      <c r="J61">
+        <v>0.19</v>
+      </c>
+      <c r="K61" t="s">
+        <v>207</v>
+      </c>
+      <c r="L61" s="1">
+        <v>4663746.0</v>
+      </c>
+      <c r="M61" s="1">
+        <v>4673596.68</v>
+      </c>
+      <c r="N61" s="1">
+        <v>1.08</v>
+      </c>
+      <c r="O61">
+        <v>1</v>
+      </c>
+      <c r="Z61" t="s">
+        <v>205</v>
+      </c>
+    </row>
+    <row r="62" spans="1:26">
+      <c r="A62" t="s">
+        <v>209</v>
+      </c>
+      <c r="B62" s="1">
+        <v>1900000.0</v>
+      </c>
+      <c r="C62" s="1">
+        <v>100.146</v>
+      </c>
+      <c r="D62" s="1">
+        <v>99.78378947</v>
+      </c>
+      <c r="E62" t="s">
+        <v>8</v>
+      </c>
+      <c r="F62">
+        <v>1.0</v>
+      </c>
+      <c r="G62" s="1">
+        <v>1895892.0</v>
+      </c>
+      <c r="H62" s="1">
+        <v>6882.0</v>
+      </c>
+      <c r="I62" s="1">
+        <v>0.36299536049522</v>
+      </c>
+      <c r="J62">
+        <v>0.64</v>
+      </c>
+      <c r="K62" t="s">
+        <v>210</v>
+      </c>
+      <c r="L62" s="1">
+        <v>1902774.0</v>
+      </c>
+      <c r="M62" s="1">
+        <v>1914941.81</v>
+      </c>
+      <c r="N62" s="1">
+        <v>0.44</v>
+      </c>
+      <c r="O62">
+        <v>1</v>
+      </c>
+      <c r="Z62" t="s">
+        <v>208</v>
+      </c>
+    </row>
+    <row r="63" spans="1:26">
+      <c r="A63" t="s">
+        <v>212</v>
+      </c>
+      <c r="B63" s="1">
+        <v>1500000.0</v>
+      </c>
+      <c r="C63" s="1">
+        <v>101.573</v>
+      </c>
+      <c r="D63" s="1">
+        <v>100.60693333</v>
+      </c>
+      <c r="E63" t="s">
+        <v>8</v>
+      </c>
+      <c r="F63">
+        <v>1.0</v>
+      </c>
+      <c r="G63" s="1">
+        <v>1509104.0</v>
+      </c>
+      <c r="H63" s="1">
+        <v>14491.0</v>
+      </c>
+      <c r="I63" s="1">
+        <v>0.96023865817068</v>
+      </c>
+      <c r="J63">
+        <v>2.99</v>
+      </c>
+      <c r="K63" t="s">
+        <v>213</v>
+      </c>
+      <c r="L63" s="1">
+        <v>1523595.0</v>
+      </c>
+      <c r="M63" s="1">
+        <v>1568471.71</v>
+      </c>
+      <c r="N63" s="1">
+        <v>0.36</v>
+      </c>
+      <c r="O63">
+        <v>1</v>
+      </c>
+      <c r="Z63" t="s">
+        <v>211</v>
+      </c>
+    </row>
+    <row r="64" spans="1:26">
+      <c r="A64" t="s">
+        <v>215</v>
+      </c>
+      <c r="B64" s="1">
+        <v>2411000.0</v>
+      </c>
+      <c r="C64" s="1">
+        <v>99.683</v>
+      </c>
+      <c r="D64" s="1">
+        <v>100.1309718</v>
+      </c>
+      <c r="E64" t="s">
+        <v>8</v>
+      </c>
+      <c r="F64">
+        <v>1.0</v>
+      </c>
+      <c r="G64" s="1">
+        <v>2414157.73</v>
+      </c>
+      <c r="H64" s="1">
+        <v>-10800.6</v>
+      </c>
+      <c r="I64" s="1">
+        <v>-0.44738584665717</v>
+      </c>
+      <c r="J64">
+        <v>2.77</v>
+      </c>
+      <c r="K64" t="s">
+        <v>216</v>
+      </c>
+      <c r="L64" s="1">
+        <v>2403357.13</v>
+      </c>
+      <c r="M64" s="1">
+        <v>2470204.58</v>
+      </c>
+      <c r="N64" s="1">
+        <v>0.57</v>
+      </c>
+      <c r="O64">
+        <v>1</v>
+      </c>
+      <c r="Z64" t="s">
+        <v>214</v>
+      </c>
+    </row>
+    <row r="65" spans="1:26">
+      <c r="A65" t="s">
+        <v>218</v>
+      </c>
+      <c r="B65" s="1">
+        <v>4500000.0</v>
+      </c>
+      <c r="C65" s="1">
+        <v>100.202</v>
+      </c>
+      <c r="D65" s="1">
+        <v>100.96518622</v>
+      </c>
+      <c r="E65" t="s">
+        <v>8</v>
+      </c>
+      <c r="F65">
+        <v>1.0</v>
+      </c>
+      <c r="G65" s="1">
+        <v>4543433.38</v>
+      </c>
+      <c r="H65" s="1">
+        <v>-34343.38</v>
+      </c>
+      <c r="I65" s="1">
+        <v>-0.75589047153587</v>
+      </c>
+      <c r="J65">
+        <v>2.1</v>
+      </c>
+      <c r="K65" t="s">
+        <v>219</v>
+      </c>
+      <c r="L65" s="1">
+        <v>4509090.0</v>
+      </c>
+      <c r="M65" s="1">
+        <v>4603488.29</v>
+      </c>
+      <c r="N65" s="1">
+        <v>1.07</v>
+      </c>
+      <c r="O65">
+        <v>1</v>
+      </c>
+      <c r="Z65" t="s">
+        <v>217</v>
+      </c>
+    </row>
+    <row r="66" spans="1:26">
+      <c r="A66" t="s">
+        <v>221</v>
+      </c>
+      <c r="B66" s="1">
+        <v>3044000.0</v>
+      </c>
+      <c r="C66" s="1">
+        <v>99.042</v>
+      </c>
+      <c r="D66" s="1">
+        <v>99.66249573</v>
+      </c>
+      <c r="E66" t="s">
+        <v>8</v>
+      </c>
+      <c r="F66">
+        <v>1.0</v>
+      </c>
+      <c r="G66" s="1">
+        <v>3033726.37</v>
+      </c>
+      <c r="H66" s="1">
+        <v>-18887.89</v>
+      </c>
+      <c r="I66" s="1">
+        <v>-0.62259702083811</v>
+      </c>
+      <c r="J66">
+        <v>1.51</v>
+      </c>
+      <c r="K66" t="s">
+        <v>222</v>
+      </c>
+      <c r="L66" s="1">
+        <v>3014838.48</v>
+      </c>
+      <c r="M66" s="1">
+        <v>3060811.22</v>
+      </c>
+      <c r="N66" s="1">
+        <v>0.71</v>
+      </c>
+      <c r="O66">
+        <v>1</v>
+      </c>
+      <c r="Z66" t="s">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="67" spans="1:26">
+      <c r="A67" t="s">
+        <v>224</v>
+      </c>
+      <c r="B67" s="1">
+        <v>3040000.0</v>
+      </c>
+      <c r="C67" s="1">
+        <v>98.912</v>
+      </c>
+      <c r="D67" s="1">
+        <v>99.75109211</v>
+      </c>
+      <c r="E67" t="s">
+        <v>8</v>
+      </c>
+      <c r="F67">
+        <v>1.0</v>
+      </c>
+      <c r="G67" s="1">
+        <v>3032433.2</v>
+      </c>
+      <c r="H67" s="1">
+        <v>-25508.4</v>
+      </c>
+      <c r="I67" s="1">
+        <v>-0.84118588333619</v>
+      </c>
+      <c r="J67">
+        <v>0.34</v>
+      </c>
+      <c r="K67" t="s">
+        <v>225</v>
+      </c>
+      <c r="L67" s="1">
+        <v>3006924.8</v>
+      </c>
+      <c r="M67" s="1">
+        <v>3017384.9</v>
+      </c>
+      <c r="N67" s="1">
+        <v>0.7</v>
+      </c>
+      <c r="O67">
+        <v>1</v>
+      </c>
+      <c r="Z67" t="s">
+        <v>223</v>
+      </c>
+    </row>
+    <row r="68" spans="1:26">
+      <c r="A68" t="s">
+        <v>227</v>
+      </c>
+      <c r="B68" s="1">
+        <v>2003000.0</v>
+      </c>
+      <c r="C68" s="1">
+        <v>98.974</v>
+      </c>
+      <c r="D68" s="1">
+        <v>100.08911133</v>
+      </c>
+      <c r="E68" t="s">
+        <v>8</v>
+      </c>
+      <c r="F68">
+        <v>1.0</v>
+      </c>
+      <c r="G68" s="1">
+        <v>2004784.9</v>
+      </c>
+      <c r="H68" s="1">
+        <v>-22335.68</v>
+      </c>
+      <c r="I68" s="1">
+        <v>-1.1141185271298</v>
+      </c>
+      <c r="J68">
+        <v>2.27</v>
+      </c>
+      <c r="K68" t="s">
+        <v>228</v>
+      </c>
+      <c r="L68" s="1">
+        <v>1982449.22</v>
+      </c>
+      <c r="M68" s="1">
+        <v>2027887.14</v>
+      </c>
+      <c r="N68" s="1">
+        <v>0.47</v>
+      </c>
+      <c r="O68">
+        <v>1</v>
+      </c>
+      <c r="Z68" t="s">
+        <v>226</v>
+      </c>
+    </row>
+    <row r="69" spans="1:26">
+      <c r="A69" t="s">
+        <v>230</v>
+      </c>
+      <c r="B69" s="1">
+        <v>2840000.0</v>
+      </c>
+      <c r="C69" s="1">
+        <v>100.607</v>
+      </c>
+      <c r="D69" s="1">
+        <v>99.89802817</v>
+      </c>
+      <c r="E69" t="s">
+        <v>8</v>
+      </c>
+      <c r="F69">
+        <v>1.0</v>
+      </c>
+      <c r="G69" s="1">
+        <v>2837104.0</v>
+      </c>
+      <c r="H69" s="1">
+        <v>20134.8</v>
+      </c>
+      <c r="I69" s="1">
+        <v>0.7096955205026</v>
+      </c>
+      <c r="J69">
+        <v>0.27</v>
+      </c>
+      <c r="K69" t="s">
+        <v>231</v>
+      </c>
+      <c r="L69" s="1">
+        <v>2857238.8</v>
+      </c>
+      <c r="M69" s="1">
+        <v>2864864.01</v>
+      </c>
+      <c r="N69" s="1">
+        <v>0.66</v>
+      </c>
+      <c r="O69">
+        <v>1</v>
+      </c>
+      <c r="Z69" t="s">
+        <v>229</v>
+      </c>
+    </row>
+    <row r="70" spans="1:26">
+      <c r="A70" t="s">
+        <v>233</v>
+      </c>
+      <c r="B70" s="1">
+        <v>2400000.0</v>
+      </c>
+      <c r="C70" s="1">
+        <v>95.308</v>
+      </c>
+      <c r="D70" s="1">
+        <v>94.37435375</v>
+      </c>
+      <c r="E70" t="s">
+        <v>8</v>
+      </c>
+      <c r="F70">
+        <v>1.0</v>
+      </c>
+      <c r="G70" s="1">
+        <v>2264984.49</v>
+      </c>
+      <c r="H70" s="1">
+        <v>22407.51</v>
+      </c>
+      <c r="I70" s="1">
+        <v>0.98930081415259</v>
+      </c>
+      <c r="J70">
+        <v>0.48</v>
+      </c>
+      <c r="K70" t="s">
+        <v>234</v>
+      </c>
+      <c r="L70" s="1">
+        <v>2287392.0</v>
+      </c>
+      <c r="M70" s="1">
+        <v>2298939.95</v>
+      </c>
+      <c r="N70" s="1">
+        <v>0.53</v>
+      </c>
+      <c r="O70">
+        <v>1</v>
+      </c>
+      <c r="Z70" t="s">
+        <v>232</v>
+      </c>
+    </row>
+    <row r="71" spans="1:26">
+      <c r="A71" t="s">
+        <v>236</v>
+      </c>
+      <c r="B71" s="1">
+        <v>3800000.0</v>
+      </c>
+      <c r="C71" s="1">
+        <v>103.977</v>
+      </c>
+      <c r="D71" s="1">
+        <v>105.34539474</v>
+      </c>
+      <c r="E71" t="s">
+        <v>8</v>
+      </c>
+      <c r="F71">
+        <v>1.0</v>
+      </c>
+      <c r="G71" s="1">
+        <v>4003125.0</v>
+      </c>
+      <c r="H71" s="1">
+        <v>-51999.0</v>
+      </c>
+      <c r="I71" s="1">
+        <v>-1.2989601873536</v>
+      </c>
+      <c r="J71">
+        <v>3.84</v>
+      </c>
+      <c r="K71" t="s">
+        <v>237</v>
+      </c>
+      <c r="L71" s="1">
+        <v>3951126.0</v>
+      </c>
+      <c r="M71" s="1">
+        <v>4096887.75</v>
+      </c>
+      <c r="N71" s="1">
+        <v>0.95</v>
+      </c>
+      <c r="O71">
+        <v>1</v>
+      </c>
+      <c r="Z71" t="s">
+        <v>235</v>
+      </c>
+    </row>
+    <row r="72" spans="1:26">
+      <c r="A72" t="s">
+        <v>239</v>
+      </c>
+      <c r="B72" s="1">
+        <v>2932000.0</v>
+      </c>
+      <c r="C72" s="1">
+        <v>102.812</v>
+      </c>
+      <c r="D72" s="1">
+        <v>104.17382503</v>
+      </c>
+      <c r="E72" t="s">
+        <v>8</v>
+      </c>
+      <c r="F72">
+        <v>1.0</v>
+      </c>
+      <c r="G72" s="1">
+        <v>3054376.55</v>
+      </c>
+      <c r="H72" s="1">
+        <v>-39928.71</v>
+      </c>
+      <c r="I72" s="1">
+        <v>-1.3072621972559</v>
+      </c>
+      <c r="J72">
+        <v>1.18</v>
+      </c>
+      <c r="K72" t="s">
+        <v>240</v>
+      </c>
+      <c r="L72" s="1">
+        <v>3014447.84</v>
+      </c>
+      <c r="M72" s="1">
+        <v>3049174.45</v>
+      </c>
+      <c r="N72" s="1">
+        <v>0.71</v>
+      </c>
+      <c r="O72">
+        <v>1</v>
+      </c>
+      <c r="Z72" t="s">
+        <v>238</v>
+      </c>
+    </row>
+    <row r="73" spans="1:26">
+      <c r="A73" t="s">
+        <v>242</v>
+      </c>
+      <c r="B73" s="1">
+        <v>1600000.0</v>
+      </c>
+      <c r="C73" s="1">
+        <v>102.26</v>
+      </c>
+      <c r="D73" s="1">
+        <v>103.7676875</v>
+      </c>
+      <c r="E73" t="s">
+        <v>8</v>
+      </c>
+      <c r="F73">
+        <v>1.0</v>
+      </c>
+      <c r="G73" s="1">
+        <v>1660283.0</v>
+      </c>
+      <c r="H73" s="1">
+        <v>-24123.0</v>
+      </c>
+      <c r="I73" s="1">
+        <v>-1.4529450702079</v>
+      </c>
+      <c r="J73">
+        <v>4.46</v>
+      </c>
+      <c r="K73" t="s">
+        <v>243</v>
+      </c>
+      <c r="L73" s="1">
+        <v>1636160.0</v>
+      </c>
+      <c r="M73" s="1">
+        <v>1707535.34</v>
+      </c>
+      <c r="N73" s="1">
+        <v>0.4</v>
+      </c>
+      <c r="O73">
+        <v>1</v>
+      </c>
+      <c r="Z73" t="s">
+        <v>241</v>
+      </c>
+    </row>
+    <row r="74" spans="1:26">
+      <c r="A74" t="s">
+        <v>245</v>
+      </c>
+      <c r="B74" s="1">
+        <v>5900000.0</v>
+      </c>
+      <c r="C74" s="1">
+        <v>97.174</v>
+      </c>
+      <c r="D74" s="1">
+        <v>97.51908203</v>
+      </c>
+      <c r="E74" t="s">
+        <v>8</v>
+      </c>
+      <c r="F74">
+        <v>1.0</v>
+      </c>
+      <c r="G74" s="1">
+        <v>5753625.84</v>
+      </c>
+      <c r="H74" s="1">
+        <v>-20359.84</v>
+      </c>
+      <c r="I74" s="1">
+        <v>-0.35386103591331</v>
+      </c>
+      <c r="J74">
+        <v>0.52</v>
+      </c>
+      <c r="K74" t="s">
+        <v>246</v>
+      </c>
+      <c r="L74" s="1">
+        <v>5733266.0</v>
+      </c>
+      <c r="M74" s="1">
+        <v>5763735.86</v>
+      </c>
+      <c r="N74" s="1">
+        <v>1.33</v>
+      </c>
+      <c r="O74">
+        <v>1</v>
+      </c>
+      <c r="Z74" t="s">
+        <v>244</v>
+      </c>
+    </row>
+    <row r="75" spans="1:26">
+      <c r="A75" t="s">
+        <v>248</v>
+      </c>
+      <c r="B75" s="1">
+        <v>3411000.0</v>
+      </c>
+      <c r="C75" s="1">
+        <v>98.686</v>
+      </c>
+      <c r="D75" s="1">
+        <v>99.62474055</v>
+      </c>
+      <c r="E75" t="s">
+        <v>8</v>
+      </c>
+      <c r="F75">
+        <v>1.0</v>
+      </c>
+      <c r="G75" s="1">
+        <v>3398199.9</v>
+      </c>
+      <c r="H75" s="1">
+        <v>-32020.44</v>
+      </c>
+      <c r="I75" s="1">
+        <v>-0.94227652705187</v>
+      </c>
+      <c r="J75">
+        <v>2.37</v>
+      </c>
+      <c r="K75" t="s">
+        <v>249</v>
+      </c>
+      <c r="L75" s="1">
+        <v>3366179.46</v>
+      </c>
+      <c r="M75" s="1">
+        <v>3446968.76</v>
+      </c>
+      <c r="N75" s="1">
+        <v>0.8</v>
+      </c>
+      <c r="O75">
+        <v>1</v>
+      </c>
+      <c r="Z75" t="s">
+        <v>247</v>
+      </c>
+    </row>
+    <row r="76" spans="1:26">
+      <c r="A76" t="s">
+        <v>251</v>
+      </c>
+      <c r="B76" s="1">
+        <v>4600000.0</v>
+      </c>
+      <c r="C76" s="1">
+        <v>95.808</v>
+      </c>
+      <c r="D76" s="1">
+        <v>93.97710435</v>
+      </c>
+      <c r="E76" t="s">
+        <v>8</v>
+      </c>
+      <c r="F76">
+        <v>1.0</v>
+      </c>
+      <c r="G76" s="1">
+        <v>4322946.8</v>
+      </c>
+      <c r="H76" s="1">
+        <v>84221.2</v>
+      </c>
+      <c r="I76" s="1">
+        <v>1.9482358654055</v>
+      </c>
+      <c r="J76">
+        <v>1.1</v>
+      </c>
+      <c r="K76" t="s">
+        <v>252</v>
+      </c>
+      <c r="L76" s="1">
+        <v>4407168.0</v>
+      </c>
+      <c r="M76" s="1">
+        <v>4457547.45</v>
+      </c>
+      <c r="N76" s="1">
+        <v>1.03</v>
+      </c>
+      <c r="O76">
+        <v>1</v>
+      </c>
+      <c r="Z76" t="s">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="77" spans="1:26">
+      <c r="A77" t="s">
+        <v>254</v>
+      </c>
+      <c r="B77" s="1">
+        <v>900000.0</v>
+      </c>
+      <c r="C77" s="1">
+        <v>101.2</v>
+      </c>
+      <c r="D77" s="1">
+        <v>102.06211111</v>
+      </c>
+      <c r="E77" t="s">
+        <v>8</v>
+      </c>
+      <c r="F77">
+        <v>1.0</v>
+      </c>
+      <c r="G77" s="1">
+        <v>918559.0</v>
+      </c>
+      <c r="H77" s="1">
+        <v>-7759.0</v>
+      </c>
+      <c r="I77" s="1">
+        <v>-0.84469261092646</v>
+      </c>
+      <c r="J77">
+        <v>3.44</v>
+      </c>
+      <c r="K77" t="s">
+        <v>255</v>
+      </c>
+      <c r="L77" s="1">
+        <v>910800.0</v>
+      </c>
+      <c r="M77" s="1">
+        <v>941720.55</v>
+      </c>
+      <c r="N77" s="1">
         <v>0.22</v>
       </c>
-      <c r="L11" t="s">
-[...108 lines deleted...]
-      <c r="O13" s="1">
+      <c r="O77">
+        <v>1</v>
+      </c>
+      <c r="Z77" t="s">
+        <v>253</v>
+      </c>
+    </row>
+    <row r="78" spans="1:26">
+      <c r="A78" t="s">
+        <v>257</v>
+      </c>
+      <c r="B78" s="1">
+        <v>4600000.0</v>
+      </c>
+      <c r="C78" s="1">
+        <v>101.562</v>
+      </c>
+      <c r="D78" s="1">
+        <v>102.41271022</v>
+      </c>
+      <c r="E78" t="s">
+        <v>8</v>
+      </c>
+      <c r="F78">
+        <v>1.0</v>
+      </c>
+      <c r="G78" s="1">
+        <v>4710984.67</v>
+      </c>
+      <c r="H78" s="1">
+        <v>-39132.67</v>
+      </c>
+      <c r="I78" s="1">
+        <v>-0.83066859141361</v>
+      </c>
+      <c r="J78">
+        <v>3.52</v>
+      </c>
+      <c r="K78" t="s">
+        <v>258</v>
+      </c>
+      <c r="L78" s="1">
+        <v>4671852.0</v>
+      </c>
+      <c r="M78" s="1">
+        <v>4833608.16</v>
+      </c>
+      <c r="N78" s="1">
+        <v>1.12</v>
+      </c>
+      <c r="O78">
+        <v>1</v>
+      </c>
+      <c r="Z78" t="s">
+        <v>256</v>
+      </c>
+    </row>
+    <row r="79" spans="1:26">
+      <c r="A79" t="s">
+        <v>260</v>
+      </c>
+      <c r="B79" s="1">
+        <v>3900000.0</v>
+      </c>
+      <c r="C79" s="1">
+        <v>97.482</v>
+      </c>
+      <c r="D79" s="1">
+        <v>98.22108</v>
+      </c>
+      <c r="E79" t="s">
+        <v>8</v>
+      </c>
+      <c r="F79">
+        <v>1.0</v>
+      </c>
+      <c r="G79" s="1">
+        <v>3830622.12</v>
+      </c>
+      <c r="H79" s="1">
+        <v>-28824.12</v>
+      </c>
+      <c r="I79" s="1">
+        <v>-0.75246576396839</v>
+      </c>
+      <c r="J79">
+        <v>1.42</v>
+      </c>
+      <c r="K79" t="s">
+        <v>261</v>
+      </c>
+      <c r="L79" s="1">
+        <v>3801798.0</v>
+      </c>
+      <c r="M79" s="1">
+        <v>3857359.64</v>
+      </c>
+      <c r="N79" s="1">
+        <v>0.89</v>
+      </c>
+      <c r="O79">
+        <v>1</v>
+      </c>
+      <c r="Z79" t="s">
+        <v>259</v>
+      </c>
+    </row>
+    <row r="80" spans="1:26">
+      <c r="A80" t="s">
+        <v>263</v>
+      </c>
+      <c r="B80" s="1">
+        <v>1800000.0</v>
+      </c>
+      <c r="C80" s="1">
+        <v>101.428</v>
+      </c>
+      <c r="D80" s="1">
+        <v>103.01311111</v>
+      </c>
+      <c r="E80" t="s">
+        <v>8</v>
+      </c>
+      <c r="F80">
+        <v>1.0</v>
+      </c>
+      <c r="G80" s="1">
+        <v>1854236.0</v>
+      </c>
+      <c r="H80" s="1">
+        <v>-28532.0</v>
+      </c>
+      <c r="I80" s="1">
+        <v>-1.5387469556195</v>
+      </c>
+      <c r="J80">
+        <v>1.48</v>
+      </c>
+      <c r="K80" t="s">
+        <v>264</v>
+      </c>
+      <c r="L80" s="1">
+        <v>1825704.0</v>
+      </c>
+      <c r="M80" s="1">
+        <v>1852334.14</v>
+      </c>
+      <c r="N80" s="1">
+        <v>0.43</v>
+      </c>
+      <c r="O80">
+        <v>1</v>
+      </c>
+      <c r="Z80" t="s">
+        <v>262</v>
+      </c>
+    </row>
+    <row r="81" spans="1:26">
+      <c r="A81" t="s">
+        <v>266</v>
+      </c>
+      <c r="B81" s="1">
+        <v>2400000.0</v>
+      </c>
+      <c r="C81" s="1">
+        <v>97.978</v>
+      </c>
+      <c r="D81" s="1">
+        <v>98.13597208</v>
+      </c>
+      <c r="E81" t="s">
+        <v>8</v>
+      </c>
+      <c r="F81">
+        <v>1.0</v>
+      </c>
+      <c r="G81" s="1">
+        <v>2355263.33</v>
+      </c>
+      <c r="H81" s="1">
+        <v>-3791.33</v>
+      </c>
+      <c r="I81" s="1">
+        <v>-0.16097265862837</v>
+      </c>
+      <c r="J81">
+        <v>0.46</v>
+      </c>
+      <c r="K81" t="s">
+        <v>267</v>
+      </c>
+      <c r="L81" s="1">
+        <v>2351472.0</v>
+      </c>
+      <c r="M81" s="1">
+        <v>2362518.58</v>
+      </c>
+      <c r="N81" s="1">
+        <v>0.55</v>
+      </c>
+      <c r="O81">
+        <v>1</v>
+      </c>
+      <c r="Z81" t="s">
+        <v>265</v>
+      </c>
+    </row>
+    <row r="82" spans="1:26">
+      <c r="A82" t="s">
+        <v>269</v>
+      </c>
+      <c r="B82" s="1">
+        <v>2400000.0</v>
+      </c>
+      <c r="C82" s="1">
+        <v>95.59</v>
+      </c>
+      <c r="D82" s="1">
+        <v>95.06467125</v>
+      </c>
+      <c r="E82" t="s">
+        <v>8</v>
+      </c>
+      <c r="F82">
+        <v>1.0</v>
+      </c>
+      <c r="G82" s="1">
+        <v>2281552.11</v>
+      </c>
+      <c r="H82" s="1">
+        <v>12607.89</v>
+      </c>
+      <c r="I82" s="1">
+        <v>0.55260144814312</v>
+      </c>
+      <c r="J82">
+        <v>0.06</v>
+      </c>
+      <c r="K82" t="s">
+        <v>270</v>
+      </c>
+      <c r="L82" s="1">
+        <v>2294160.0</v>
+      </c>
+      <c r="M82" s="1">
+        <v>2295483.29</v>
+      </c>
+      <c r="N82" s="1">
+        <v>0.53</v>
+      </c>
+      <c r="O82">
+        <v>1</v>
+      </c>
+      <c r="Z82" t="s">
+        <v>268</v>
+      </c>
+    </row>
+    <row r="83" spans="1:26">
+      <c r="A83" t="s">
+        <v>272</v>
+      </c>
+      <c r="B83" s="1">
+        <v>2400000.0</v>
+      </c>
+      <c r="C83" s="1">
+        <v>107.94</v>
+      </c>
+      <c r="D83" s="1">
+        <v>109.74741667</v>
+      </c>
+      <c r="E83" t="s">
+        <v>8</v>
+      </c>
+      <c r="F83">
+        <v>1.0</v>
+      </c>
+      <c r="G83" s="1">
+        <v>2633938.0</v>
+      </c>
+      <c r="H83" s="1">
+        <v>-43378.0</v>
+      </c>
+      <c r="I83" s="1">
+        <v>-1.6468876640225</v>
+      </c>
+      <c r="J83">
+        <v>2.41</v>
+      </c>
+      <c r="K83" t="s">
+        <v>273</v>
+      </c>
+      <c r="L83" s="1">
+        <v>2590560.0</v>
+      </c>
+      <c r="M83" s="1">
+        <v>2648473.04</v>
+      </c>
+      <c r="N83" s="1">
+        <v>0.61</v>
+      </c>
+      <c r="O83">
+        <v>1</v>
+      </c>
+      <c r="Z83" t="s">
+        <v>271</v>
+      </c>
+    </row>
+    <row r="84" spans="1:26">
+      <c r="A84" t="s">
+        <v>275</v>
+      </c>
+      <c r="B84" s="1">
+        <v>5600000.0</v>
+      </c>
+      <c r="C84" s="1">
+        <v>96.756</v>
+      </c>
+      <c r="D84" s="1">
+        <v>97.33817321</v>
+      </c>
+      <c r="E84" t="s">
+        <v>8</v>
+      </c>
+      <c r="F84">
+        <v>1.0</v>
+      </c>
+      <c r="G84" s="1">
+        <v>5450937.7</v>
+      </c>
+      <c r="H84" s="1">
+        <v>-32601.7</v>
+      </c>
+      <c r="I84" s="1">
+        <v>-0.59809342528351</v>
+      </c>
+      <c r="J84">
+        <v>0.24</v>
+      </c>
+      <c r="K84" t="s">
+        <v>276</v>
+      </c>
+      <c r="L84" s="1">
+        <v>5418336.0</v>
+      </c>
+      <c r="M84" s="1">
+        <v>5431530.52</v>
+      </c>
+      <c r="N84" s="1">
+        <v>1.26</v>
+      </c>
+      <c r="O84">
+        <v>1</v>
+      </c>
+      <c r="Z84" t="s">
+        <v>274</v>
+      </c>
+    </row>
+    <row r="85" spans="1:26">
+      <c r="A85" t="s">
+        <v>278</v>
+      </c>
+      <c r="B85" s="1">
+        <v>3900000.0</v>
+      </c>
+      <c r="C85" s="1">
+        <v>98.836</v>
+      </c>
+      <c r="D85" s="1">
+        <v>98.10838462</v>
+      </c>
+      <c r="E85" t="s">
+        <v>8</v>
+      </c>
+      <c r="F85">
+        <v>1.0</v>
+      </c>
+      <c r="G85" s="1">
+        <v>3826227.0</v>
+      </c>
+      <c r="H85" s="1">
+        <v>28377.0</v>
+      </c>
+      <c r="I85" s="1">
+        <v>0.74164444503685</v>
+      </c>
+      <c r="J85">
+        <v>0.37</v>
+      </c>
+      <c r="K85" t="s">
+        <v>279</v>
+      </c>
+      <c r="L85" s="1">
+        <v>3854604.0</v>
+      </c>
+      <c r="M85" s="1">
+        <v>3869028.66</v>
+      </c>
+      <c r="N85" s="1">
+        <v>0.9</v>
+      </c>
+      <c r="O85">
+        <v>1</v>
+      </c>
+      <c r="Z85" t="s">
+        <v>277</v>
+      </c>
+    </row>
+    <row r="86" spans="1:26">
+      <c r="A86" t="s">
+        <v>281</v>
+      </c>
+      <c r="B86" s="1">
+        <v>3700000.0</v>
+      </c>
+      <c r="C86" s="1">
+        <v>99.686</v>
+      </c>
+      <c r="D86" s="1">
+        <v>99.548</v>
+      </c>
+      <c r="E86" t="s">
+        <v>8</v>
+      </c>
+      <c r="F86">
+        <v>1.0</v>
+      </c>
+      <c r="G86" s="1">
+        <v>3683276.0</v>
+      </c>
+      <c r="H86" s="1">
+        <v>5106.0</v>
+      </c>
+      <c r="I86" s="1">
+        <v>0.13862659219673</v>
+      </c>
+      <c r="J86">
+        <v>0.12</v>
+      </c>
+      <c r="K86" t="s">
+        <v>282</v>
+      </c>
+      <c r="L86" s="1">
+        <v>3688382.0</v>
+      </c>
+      <c r="M86" s="1">
+        <v>3692943.64</v>
+      </c>
+      <c r="N86" s="1">
+        <v>0.85</v>
+      </c>
+      <c r="O86">
+        <v>1</v>
+      </c>
+      <c r="Z86" t="s">
+        <v>280</v>
+      </c>
+    </row>
+    <row r="87" spans="1:26">
+      <c r="A87" t="s">
+        <v>284</v>
+      </c>
+      <c r="B87" s="1">
+        <v>2400000.0</v>
+      </c>
+      <c r="C87" s="1">
+        <v>94.022</v>
+      </c>
+      <c r="D87" s="1">
+        <v>93.64325</v>
+      </c>
+      <c r="E87" t="s">
+        <v>8</v>
+      </c>
+      <c r="F87">
+        <v>1.0</v>
+      </c>
+      <c r="G87" s="1">
+        <v>2247438.0</v>
+      </c>
+      <c r="H87" s="1">
+        <v>9090.0</v>
+      </c>
+      <c r="I87" s="1">
+        <v>0.40446054574142</v>
+      </c>
+      <c r="J87">
         <v>0.38</v>
       </c>
-      <c r="P13">
-[...84 lines deleted...]
-      <c r="K15">
+      <c r="K87" t="s">
+        <v>285</v>
+      </c>
+      <c r="L87" s="1">
+        <v>2256528.0</v>
+      </c>
+      <c r="M87" s="1">
+        <v>2265618.41</v>
+      </c>
+      <c r="N87" s="1">
+        <v>0.52</v>
+      </c>
+      <c r="O87">
+        <v>1</v>
+      </c>
+      <c r="Z87" t="s">
+        <v>283</v>
+      </c>
+    </row>
+    <row r="88" spans="1:26">
+      <c r="A88" t="s">
+        <v>287</v>
+      </c>
+      <c r="B88" s="1">
+        <v>847000.0</v>
+      </c>
+      <c r="C88" s="1">
+        <v>95.226</v>
+      </c>
+      <c r="D88" s="1">
+        <v>94.69343566</v>
+      </c>
+      <c r="E88" t="s">
+        <v>8</v>
+      </c>
+      <c r="F88">
+        <v>1.0</v>
+      </c>
+      <c r="G88" s="1">
+        <v>802053.4</v>
+      </c>
+      <c r="H88" s="1">
+        <v>4510.82</v>
+      </c>
+      <c r="I88" s="1">
+        <v>0.56240893686131</v>
+      </c>
+      <c r="J88">
         <v>0.05</v>
       </c>
-      <c r="L15" t="s">
-[...3616 lines deleted...]
-      <c r="A88" t="s">
+      <c r="K88">
+        <v>458.31</v>
+      </c>
+      <c r="L88" s="1">
+        <v>806564.22</v>
+      </c>
+      <c r="M88" s="1">
+        <v>807022.53</v>
+      </c>
+      <c r="N88" s="1">
+        <v>0.19</v>
+      </c>
+      <c r="O88">
+        <v>1</v>
+      </c>
+      <c r="Z88" t="s">
         <v>286</v>
       </c>
-      <c r="B88" t="s">
-[...45 lines deleted...]
-    <row r="89" spans="1:16">
+    </row>
+    <row r="89" spans="1:26">
       <c r="A89" t="s">
         <v>289</v>
       </c>
-      <c r="B89" t="s">
+      <c r="B89" s="1">
+        <v>5197000.0</v>
+      </c>
+      <c r="C89" s="1">
+        <v>99.724</v>
+      </c>
+      <c r="D89" s="1">
+        <v>100.44251838</v>
+      </c>
+      <c r="E89" t="s">
+        <v>8</v>
+      </c>
+      <c r="F89">
+        <v>1.0</v>
+      </c>
+      <c r="G89" s="1">
+        <v>5219997.68</v>
+      </c>
+      <c r="H89" s="1">
+        <v>-37341.4</v>
+      </c>
+      <c r="I89" s="1">
+        <v>-0.71535280835604</v>
+      </c>
+      <c r="J89">
+        <v>2.09</v>
+      </c>
+      <c r="K89" t="s">
         <v>290</v>
       </c>
-      <c r="C89" s="1">
-[...27 lines deleted...]
-        <v>296.75</v>
+      <c r="L89" s="1">
+        <v>5182656.28</v>
       </c>
       <c r="M89" s="1">
-        <v>709336.26</v>
+        <v>5291116.96</v>
       </c>
       <c r="N89" s="1">
-        <v>709633.01</v>
-[...1 lines deleted...]
-      <c r="O89" s="1">
+        <v>1.22</v>
+      </c>
+      <c r="O89">
+        <v>1</v>
+      </c>
+      <c r="Z89" t="s">
+        <v>288</v>
+      </c>
+    </row>
+    <row r="90" spans="1:26">
+      <c r="A90" t="s">
+        <v>292</v>
+      </c>
+      <c r="B90" s="1">
+        <v>2435000.0</v>
+      </c>
+      <c r="C90" s="1">
+        <v>100.581</v>
+      </c>
+      <c r="D90" s="1">
+        <v>100.07605749</v>
+      </c>
+      <c r="E90" t="s">
+        <v>8</v>
+      </c>
+      <c r="F90">
+        <v>1.0</v>
+      </c>
+      <c r="G90" s="1">
+        <v>2436852.0</v>
+      </c>
+      <c r="H90" s="1">
+        <v>12295.35</v>
+      </c>
+      <c r="I90" s="1">
+        <v>0.5045587503878</v>
+      </c>
+      <c r="J90">
+        <v>0.96</v>
+      </c>
+      <c r="K90" t="s">
+        <v>293</v>
+      </c>
+      <c r="L90" s="1">
+        <v>2449147.35</v>
+      </c>
+      <c r="M90" s="1">
+        <v>2472449.3</v>
+      </c>
+      <c r="N90" s="1">
+        <v>0.57</v>
+      </c>
+      <c r="O90">
+        <v>1</v>
+      </c>
+      <c r="Z90" t="s">
+        <v>291</v>
+      </c>
+    </row>
+    <row r="91" spans="1:26">
+      <c r="A91" t="s">
+        <v>295</v>
+      </c>
+      <c r="B91" s="1">
+        <v>2100000.0</v>
+      </c>
+      <c r="C91" s="1">
+        <v>102.468</v>
+      </c>
+      <c r="D91" s="1">
+        <v>102.20309524</v>
+      </c>
+      <c r="E91" t="s">
+        <v>8</v>
+      </c>
+      <c r="F91">
+        <v>1.0</v>
+      </c>
+      <c r="G91" s="1">
+        <v>2146265.0</v>
+      </c>
+      <c r="H91" s="1">
+        <v>5563.0</v>
+      </c>
+      <c r="I91" s="1">
+        <v>0.2591944610754</v>
+      </c>
+      <c r="J91">
+        <v>1.71</v>
+      </c>
+      <c r="K91" t="s">
+        <v>296</v>
+      </c>
+      <c r="L91" s="1">
+        <v>2151828.0</v>
+      </c>
+      <c r="M91" s="1">
+        <v>2187822.86</v>
+      </c>
+      <c r="N91" s="1">
+        <v>0.51</v>
+      </c>
+      <c r="O91">
+        <v>1</v>
+      </c>
+      <c r="Z91" t="s">
+        <v>294</v>
+      </c>
+    </row>
+    <row r="92" spans="1:26">
+      <c r="A92" t="s">
+        <v>298</v>
+      </c>
+      <c r="B92" s="1">
+        <v>6137000.0</v>
+      </c>
+      <c r="C92" s="1">
+        <v>99.33</v>
+      </c>
+      <c r="D92" s="1">
+        <v>99.85746586</v>
+      </c>
+      <c r="E92" t="s">
+        <v>8</v>
+      </c>
+      <c r="F92">
+        <v>1.0</v>
+      </c>
+      <c r="G92" s="1">
+        <v>6128252.68</v>
+      </c>
+      <c r="H92" s="1">
+        <v>-32370.58</v>
+      </c>
+      <c r="I92" s="1">
+        <v>-0.52821875484416</v>
+      </c>
+      <c r="J92">
+        <v>1.64</v>
+      </c>
+      <c r="K92" t="s">
+        <v>299</v>
+      </c>
+      <c r="L92" s="1">
+        <v>6095882.1</v>
+      </c>
+      <c r="M92" s="1">
+        <v>6196723.94</v>
+      </c>
+      <c r="N92" s="1">
+        <v>1.43</v>
+      </c>
+      <c r="O92">
+        <v>1</v>
+      </c>
+      <c r="Z92" t="s">
+        <v>297</v>
+      </c>
+    </row>
+    <row r="93" spans="1:26">
+      <c r="A93" t="s">
+        <v>301</v>
+      </c>
+      <c r="B93" s="1">
+        <v>3240000.0</v>
+      </c>
+      <c r="C93" s="1">
+        <v>102.449</v>
+      </c>
+      <c r="D93" s="1">
+        <v>104.17235494</v>
+      </c>
+      <c r="E93" t="s">
+        <v>8</v>
+      </c>
+      <c r="F93">
+        <v>1.0</v>
+      </c>
+      <c r="G93" s="1">
+        <v>3375184.3</v>
+      </c>
+      <c r="H93" s="1">
+        <v>-55836.7</v>
+      </c>
+      <c r="I93" s="1">
+        <v>-1.6543304020465</v>
+      </c>
+      <c r="J93">
+        <v>1.45</v>
+      </c>
+      <c r="K93" t="s">
+        <v>302</v>
+      </c>
+      <c r="L93" s="1">
+        <v>3319347.6</v>
+      </c>
+      <c r="M93" s="1">
+        <v>3366463.77</v>
+      </c>
+      <c r="N93" s="1">
+        <v>0.78</v>
+      </c>
+      <c r="O93">
+        <v>1</v>
+      </c>
+      <c r="Z93" t="s">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="94" spans="1:26">
+      <c r="A94" t="s">
+        <v>304</v>
+      </c>
+      <c r="B94" s="1">
+        <v>2097000.0</v>
+      </c>
+      <c r="C94" s="1">
+        <v>100.386</v>
+      </c>
+      <c r="D94" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E94" t="s">
+        <v>8</v>
+      </c>
+      <c r="F94">
+        <v>1.0</v>
+      </c>
+      <c r="G94" s="1">
+        <v>2097000.0</v>
+      </c>
+      <c r="H94" s="1">
+        <v>8094.42</v>
+      </c>
+      <c r="I94" s="1">
+        <v>0.386</v>
+      </c>
+      <c r="J94">
+        <v>0.12</v>
+      </c>
+      <c r="K94" t="s">
+        <v>305</v>
+      </c>
+      <c r="L94" s="1">
+        <v>2105094.42</v>
+      </c>
+      <c r="M94" s="1">
+        <v>2107697.29</v>
+      </c>
+      <c r="N94" s="1">
+        <v>0.49</v>
+      </c>
+      <c r="O94">
+        <v>1</v>
+      </c>
+      <c r="Z94" t="s">
+        <v>303</v>
+      </c>
+    </row>
+    <row r="95" spans="1:26">
+      <c r="A95" t="s">
+        <v>307</v>
+      </c>
+      <c r="B95" s="1">
+        <v>2391000.0</v>
+      </c>
+      <c r="C95" s="1">
+        <v>98.769</v>
+      </c>
+      <c r="D95" s="1">
+        <v>99.51961188</v>
+      </c>
+      <c r="E95" t="s">
+        <v>8</v>
+      </c>
+      <c r="F95">
+        <v>1.0</v>
+      </c>
+      <c r="G95" s="1">
+        <v>2379513.92</v>
+      </c>
+      <c r="H95" s="1">
+        <v>-17947.13</v>
+      </c>
+      <c r="I95" s="1">
+        <v>-0.75423513387137</v>
+      </c>
+      <c r="J95">
+        <v>1.2</v>
+      </c>
+      <c r="K95" t="s">
+        <v>308</v>
+      </c>
+      <c r="L95" s="1">
+        <v>2361566.79</v>
+      </c>
+      <c r="M95" s="1">
+        <v>2390226.04</v>
+      </c>
+      <c r="N95" s="1">
+        <v>0.55</v>
+      </c>
+      <c r="O95">
+        <v>1</v>
+      </c>
+      <c r="Z95" t="s">
+        <v>306</v>
+      </c>
+    </row>
+    <row r="96" spans="1:26">
+      <c r="A96" t="s">
+        <v>310</v>
+      </c>
+      <c r="B96" s="1">
+        <v>3500000.0</v>
+      </c>
+      <c r="C96" s="1">
+        <v>101.309</v>
+      </c>
+      <c r="D96" s="1">
+        <v>102.68168571</v>
+      </c>
+      <c r="E96" t="s">
+        <v>8</v>
+      </c>
+      <c r="F96">
+        <v>1.0</v>
+      </c>
+      <c r="G96" s="1">
+        <v>3593859.0</v>
+      </c>
+      <c r="H96" s="1">
+        <v>-48044.0</v>
+      </c>
+      <c r="I96" s="1">
+        <v>-1.3368359749228</v>
+      </c>
+      <c r="J96">
+        <v>3.24</v>
+      </c>
+      <c r="K96" t="s">
+        <v>311</v>
+      </c>
+      <c r="L96" s="1">
+        <v>3545815.0</v>
+      </c>
+      <c r="M96" s="1">
+        <v>3659256.71</v>
+      </c>
+      <c r="N96" s="1">
+        <v>0.85</v>
+      </c>
+      <c r="O96">
+        <v>1</v>
+      </c>
+      <c r="Z96" t="s">
+        <v>309</v>
+      </c>
+    </row>
+    <row r="97" spans="1:26">
+      <c r="A97" t="s">
+        <v>313</v>
+      </c>
+      <c r="B97" s="1">
+        <v>4100000.0</v>
+      </c>
+      <c r="C97" s="1">
+        <v>97.706</v>
+      </c>
+      <c r="D97" s="1">
+        <v>97.18643902</v>
+      </c>
+      <c r="E97" t="s">
+        <v>8</v>
+      </c>
+      <c r="F97">
+        <v>1.0</v>
+      </c>
+      <c r="G97" s="1">
+        <v>3984644.0</v>
+      </c>
+      <c r="H97" s="1">
+        <v>21302.0</v>
+      </c>
+      <c r="I97" s="1">
+        <v>0.53460233837703</v>
+      </c>
+      <c r="J97">
+        <v>0.81</v>
+      </c>
+      <c r="K97" t="s">
+        <v>314</v>
+      </c>
+      <c r="L97" s="1">
+        <v>4005946.0</v>
+      </c>
+      <c r="M97" s="1">
+        <v>4039101.97</v>
+      </c>
+      <c r="N97" s="1">
+        <v>0.93</v>
+      </c>
+      <c r="O97">
+        <v>1</v>
+      </c>
+      <c r="Z97" t="s">
+        <v>312</v>
+      </c>
+    </row>
+    <row r="98" spans="1:26">
+      <c r="A98" t="s">
+        <v>316</v>
+      </c>
+      <c r="B98" s="1">
+        <v>1400000.0</v>
+      </c>
+      <c r="C98" s="1">
+        <v>102.63</v>
+      </c>
+      <c r="D98" s="1">
+        <v>104.56876929</v>
+      </c>
+      <c r="E98" t="s">
+        <v>8</v>
+      </c>
+      <c r="F98">
+        <v>1.0</v>
+      </c>
+      <c r="G98" s="1">
+        <v>1463962.77</v>
+      </c>
+      <c r="H98" s="1">
+        <v>-27142.77</v>
+      </c>
+      <c r="I98" s="1">
+        <v>-1.854061493654</v>
+      </c>
+      <c r="J98">
+        <v>1.67</v>
+      </c>
+      <c r="K98" t="s">
+        <v>317</v>
+      </c>
+      <c r="L98" s="1">
+        <v>1436820.0</v>
+      </c>
+      <c r="M98" s="1">
+        <v>1460243.65</v>
+      </c>
+      <c r="N98" s="1">
+        <v>0.34</v>
+      </c>
+      <c r="O98">
+        <v>1</v>
+      </c>
+      <c r="Z98" t="s">
+        <v>315</v>
+      </c>
+    </row>
+    <row r="99" spans="1:26">
+      <c r="A99" t="s">
+        <v>319</v>
+      </c>
+      <c r="B99" s="1">
+        <v>2020000.0</v>
+      </c>
+      <c r="C99" s="1">
+        <v>101.657</v>
+      </c>
+      <c r="D99" s="1">
+        <v>103.33785</v>
+      </c>
+      <c r="E99" t="s">
+        <v>8</v>
+      </c>
+      <c r="F99">
+        <v>1.0</v>
+      </c>
+      <c r="G99" s="1">
+        <v>2087424.57</v>
+      </c>
+      <c r="H99" s="1">
+        <v>-33953.17</v>
+      </c>
+      <c r="I99" s="1">
+        <v>-1.6265579359354</v>
+      </c>
+      <c r="J99">
+        <v>2.05</v>
+      </c>
+      <c r="K99" t="s">
+        <v>320</v>
+      </c>
+      <c r="L99" s="1">
+        <v>2053471.4</v>
+      </c>
+      <c r="M99" s="1">
+        <v>2094936.74</v>
+      </c>
+      <c r="N99" s="1">
+        <v>0.48</v>
+      </c>
+      <c r="O99">
+        <v>1</v>
+      </c>
+      <c r="Z99" t="s">
+        <v>318</v>
+      </c>
+    </row>
+    <row r="100" spans="1:26">
+      <c r="A100" t="s">
+        <v>322</v>
+      </c>
+      <c r="B100" s="1">
+        <v>3800000.0</v>
+      </c>
+      <c r="C100" s="1">
+        <v>99.65</v>
+      </c>
+      <c r="D100" s="1">
+        <v>98.96886842</v>
+      </c>
+      <c r="E100" t="s">
+        <v>8</v>
+      </c>
+      <c r="F100">
+        <v>1.0</v>
+      </c>
+      <c r="G100" s="1">
+        <v>3760817.0</v>
+      </c>
+      <c r="H100" s="1">
+        <v>25883.0</v>
+      </c>
+      <c r="I100" s="1">
+        <v>0.68822811639067</v>
+      </c>
+      <c r="J100">
+        <v>0.53</v>
+      </c>
+      <c r="K100" t="s">
+        <v>323</v>
+      </c>
+      <c r="L100" s="1">
+        <v>3786700.0</v>
+      </c>
+      <c r="M100" s="1">
+        <v>3806871.23</v>
+      </c>
+      <c r="N100" s="1">
+        <v>0.88</v>
+      </c>
+      <c r="O100">
+        <v>1</v>
+      </c>
+      <c r="Z100" t="s">
+        <v>321</v>
+      </c>
+    </row>
+    <row r="101" spans="1:26">
+      <c r="A101" t="s">
+        <v>325</v>
+      </c>
+      <c r="B101" s="1">
+        <v>5800000.0</v>
+      </c>
+      <c r="C101" s="1">
+        <v>98.367</v>
+      </c>
+      <c r="D101" s="1">
+        <v>99.34837534</v>
+      </c>
+      <c r="E101" t="s">
+        <v>8</v>
+      </c>
+      <c r="F101">
+        <v>1.0</v>
+      </c>
+      <c r="G101" s="1">
+        <v>5762205.77</v>
+      </c>
+      <c r="H101" s="1">
+        <v>-56919.77</v>
+      </c>
+      <c r="I101" s="1">
+        <v>-0.98781217249033</v>
+      </c>
+      <c r="J101">
+        <v>0.22</v>
+      </c>
+      <c r="K101" t="s">
+        <v>326</v>
+      </c>
+      <c r="L101" s="1">
+        <v>5705286.0</v>
+      </c>
+      <c r="M101" s="1">
+        <v>5717998.33</v>
+      </c>
+      <c r="N101" s="1">
+        <v>1.32</v>
+      </c>
+      <c r="O101">
+        <v>1</v>
+      </c>
+      <c r="Z101" t="s">
+        <v>324</v>
+      </c>
+    </row>
+    <row r="102" spans="1:26">
+      <c r="A102" t="s">
+        <v>328</v>
+      </c>
+      <c r="B102" s="1">
+        <v>3645000.0</v>
+      </c>
+      <c r="C102" s="1">
+        <v>99.262</v>
+      </c>
+      <c r="D102" s="1">
+        <v>100.38708971</v>
+      </c>
+      <c r="E102" t="s">
+        <v>8</v>
+      </c>
+      <c r="F102">
+        <v>1.0</v>
+      </c>
+      <c r="G102" s="1">
+        <v>3659109.42</v>
+      </c>
+      <c r="H102" s="1">
+        <v>-41009.52</v>
+      </c>
+      <c r="I102" s="1">
+        <v>-1.1207513985739</v>
+      </c>
+      <c r="J102">
+        <v>0.8</v>
+      </c>
+      <c r="K102" t="s">
+        <v>329</v>
+      </c>
+      <c r="L102" s="1">
+        <v>3618099.9</v>
+      </c>
+      <c r="M102" s="1">
+        <v>3647120.09</v>
+      </c>
+      <c r="N102" s="1">
+        <v>0.84</v>
+      </c>
+      <c r="O102">
+        <v>1</v>
+      </c>
+      <c r="Z102" t="s">
+        <v>327</v>
+      </c>
+    </row>
+    <row r="103" spans="1:26">
+      <c r="A103" t="s">
+        <v>331</v>
+      </c>
+      <c r="B103" s="1">
+        <v>5700000.0</v>
+      </c>
+      <c r="C103" s="1">
+        <v>102.449</v>
+      </c>
+      <c r="D103" s="1">
+        <v>104.38655561</v>
+      </c>
+      <c r="E103" t="s">
+        <v>8</v>
+      </c>
+      <c r="F103">
+        <v>1.0</v>
+      </c>
+      <c r="G103" s="1">
+        <v>5950033.67</v>
+      </c>
+      <c r="H103" s="1">
+        <v>-110440.67</v>
+      </c>
+      <c r="I103" s="1">
+        <v>-1.8561352107441</v>
+      </c>
+      <c r="J103">
+        <v>2.67</v>
+      </c>
+      <c r="K103" t="s">
+        <v>332</v>
+      </c>
+      <c r="L103" s="1">
+        <v>5839593.0</v>
+      </c>
+      <c r="M103" s="1">
+        <v>5991619.03</v>
+      </c>
+      <c r="N103" s="1">
+        <v>1.39</v>
+      </c>
+      <c r="O103">
+        <v>1</v>
+      </c>
+      <c r="Z103" t="s">
+        <v>330</v>
+      </c>
+    </row>
+    <row r="104" spans="1:26">
+      <c r="A104" t="s">
+        <v>334</v>
+      </c>
+      <c r="B104" s="1">
+        <v>1711000.0</v>
+      </c>
+      <c r="C104" s="1">
+        <v>100.557</v>
+      </c>
+      <c r="D104" s="1">
+        <v>99.98915137</v>
+      </c>
+      <c r="E104" t="s">
+        <v>8</v>
+      </c>
+      <c r="F104">
+        <v>1.0</v>
+      </c>
+      <c r="G104" s="1">
+        <v>1710814.38</v>
+      </c>
+      <c r="H104" s="1">
+        <v>9715.89</v>
+      </c>
+      <c r="I104" s="1">
+        <v>0.56791023699485</v>
+      </c>
+      <c r="J104">
+        <v>0.5</v>
+      </c>
+      <c r="K104" t="s">
+        <v>335</v>
+      </c>
+      <c r="L104" s="1">
+        <v>1720530.27</v>
+      </c>
+      <c r="M104" s="1">
+        <v>1729143.87</v>
+      </c>
+      <c r="N104" s="1">
+        <v>0.4</v>
+      </c>
+      <c r="O104">
+        <v>1</v>
+      </c>
+      <c r="Z104" t="s">
+        <v>333</v>
+      </c>
+    </row>
+    <row r="105" spans="1:26">
+      <c r="A105" t="s">
+        <v>337</v>
+      </c>
+      <c r="B105" s="1">
+        <v>3500000.0</v>
+      </c>
+      <c r="C105" s="1">
+        <v>99.202</v>
+      </c>
+      <c r="D105" s="1">
+        <v>99.87771029</v>
+      </c>
+      <c r="E105" t="s">
+        <v>8</v>
+      </c>
+      <c r="F105">
+        <v>1.0</v>
+      </c>
+      <c r="G105" s="1">
+        <v>3495719.86</v>
+      </c>
+      <c r="H105" s="1">
+        <v>-23649.86</v>
+      </c>
+      <c r="I105" s="1">
+        <v>-0.67653762163882</v>
+      </c>
+      <c r="J105">
+        <v>0.09</v>
+      </c>
+      <c r="K105" t="s">
+        <v>338</v>
+      </c>
+      <c r="L105" s="1">
+        <v>3472070.0</v>
+      </c>
+      <c r="M105" s="1">
+        <v>3475378.22</v>
+      </c>
+      <c r="N105" s="1">
+        <v>0.8</v>
+      </c>
+      <c r="O105">
+        <v>1</v>
+      </c>
+      <c r="Z105" t="s">
+        <v>336</v>
+      </c>
+    </row>
+    <row r="106" spans="1:26">
+      <c r="A106" t="s">
+        <v>340</v>
+      </c>
+      <c r="B106" s="1">
+        <v>3497000.0</v>
+      </c>
+      <c r="C106" s="1">
+        <v>99.154</v>
+      </c>
+      <c r="D106" s="1">
+        <v>100.09947126</v>
+      </c>
+      <c r="E106" t="s">
+        <v>8</v>
+      </c>
+      <c r="F106">
+        <v>1.0</v>
+      </c>
+      <c r="G106" s="1">
+        <v>3500478.51</v>
+      </c>
+      <c r="H106" s="1">
+        <v>-33063.13</v>
+      </c>
+      <c r="I106" s="1">
+        <v>-0.94453172346429</v>
+      </c>
+      <c r="J106">
+        <v>2.06</v>
+      </c>
+      <c r="K106" t="s">
+        <v>341</v>
+      </c>
+      <c r="L106" s="1">
+        <v>3467415.38</v>
+      </c>
+      <c r="M106" s="1">
+        <v>3539594.9</v>
+      </c>
+      <c r="N106" s="1">
+        <v>0.82</v>
+      </c>
+      <c r="O106">
+        <v>1</v>
+      </c>
+      <c r="Z106" t="s">
+        <v>339</v>
+      </c>
+    </row>
+    <row r="107" spans="1:26">
+      <c r="A107" t="s">
+        <v>343</v>
+      </c>
+      <c r="B107" s="1">
+        <v>1845000.0</v>
+      </c>
+      <c r="C107" s="1">
+        <v>100.261</v>
+      </c>
+      <c r="D107" s="1">
+        <v>99.97942276</v>
+      </c>
+      <c r="E107" t="s">
+        <v>8</v>
+      </c>
+      <c r="F107">
+        <v>1.0</v>
+      </c>
+      <c r="G107" s="1">
+        <v>1844620.35</v>
+      </c>
+      <c r="H107" s="1">
+        <v>5195.1</v>
+      </c>
+      <c r="I107" s="1">
+        <v>0.28163518850912</v>
+      </c>
+      <c r="J107">
+        <v>0.19</v>
+      </c>
+      <c r="K107" t="s">
+        <v>344</v>
+      </c>
+      <c r="L107" s="1">
+        <v>1849815.45</v>
+      </c>
+      <c r="M107" s="1">
+        <v>1853265.35</v>
+      </c>
+      <c r="N107" s="1">
+        <v>0.43</v>
+      </c>
+      <c r="O107">
+        <v>1</v>
+      </c>
+      <c r="Z107" t="s">
+        <v>342</v>
+      </c>
+    </row>
+    <row r="108" spans="1:26">
+      <c r="A108" t="s">
+        <v>346</v>
+      </c>
+      <c r="B108" s="1">
+        <v>2300000.0</v>
+      </c>
+      <c r="C108" s="1">
+        <v>98.812</v>
+      </c>
+      <c r="D108" s="1">
+        <v>97.62613043</v>
+      </c>
+      <c r="E108" t="s">
+        <v>8</v>
+      </c>
+      <c r="F108">
+        <v>1.0</v>
+      </c>
+      <c r="G108" s="1">
+        <v>2245401.0</v>
+      </c>
+      <c r="H108" s="1">
+        <v>27275.0</v>
+      </c>
+      <c r="I108" s="1">
+        <v>1.2147050794045</v>
+      </c>
+      <c r="J108">
+        <v>0.58</v>
+      </c>
+      <c r="K108" t="s">
+        <v>347</v>
+      </c>
+      <c r="L108" s="1">
+        <v>2272676.0</v>
+      </c>
+      <c r="M108" s="1">
+        <v>2285908.88</v>
+      </c>
+      <c r="N108" s="1">
+        <v>0.53</v>
+      </c>
+      <c r="O108">
+        <v>1</v>
+      </c>
+      <c r="Z108" t="s">
+        <v>345</v>
+      </c>
+    </row>
+    <row r="109" spans="1:26">
+      <c r="A109" t="s">
+        <v>349</v>
+      </c>
+      <c r="B109" s="1">
+        <v>6200000.0</v>
+      </c>
+      <c r="C109" s="1">
+        <v>100.691</v>
+      </c>
+      <c r="D109" s="1">
+        <v>101.73299758</v>
+      </c>
+      <c r="E109" t="s">
+        <v>8</v>
+      </c>
+      <c r="F109">
+        <v>1.0</v>
+      </c>
+      <c r="G109" s="1">
+        <v>6307445.85</v>
+      </c>
+      <c r="H109" s="1">
+        <v>-64603.85</v>
+      </c>
+      <c r="I109" s="1">
+        <v>-1.0242473980177</v>
+      </c>
+      <c r="J109">
+        <v>3.84</v>
+      </c>
+      <c r="K109" t="s">
+        <v>350</v>
+      </c>
+      <c r="L109" s="1">
+        <v>6242842.0</v>
+      </c>
+      <c r="M109" s="1">
+        <v>6481117.34</v>
+      </c>
+      <c r="N109" s="1">
+        <v>1.5</v>
+      </c>
+      <c r="O109">
+        <v>1</v>
+      </c>
+      <c r="Z109" t="s">
+        <v>348</v>
+      </c>
+    </row>
+    <row r="110" spans="1:26">
+      <c r="A110" t="s">
+        <v>352</v>
+      </c>
+      <c r="B110" s="1">
+        <v>4478000.0</v>
+      </c>
+      <c r="C110" s="1">
+        <v>100.225</v>
+      </c>
+      <c r="D110" s="1">
+        <v>99.994</v>
+      </c>
+      <c r="E110" t="s">
+        <v>8</v>
+      </c>
+      <c r="F110">
+        <v>1.0</v>
+      </c>
+      <c r="G110" s="1">
+        <v>4477731.32</v>
+      </c>
+      <c r="H110" s="1">
+        <v>10344.18</v>
+      </c>
+      <c r="I110" s="1">
+        <v>0.23101386083165</v>
+      </c>
+      <c r="J110">
+        <v>0.08</v>
+      </c>
+      <c r="K110" t="s">
+        <v>353</v>
+      </c>
+      <c r="L110" s="1">
+        <v>4488075.5</v>
+      </c>
+      <c r="M110" s="1">
+        <v>4491802.05</v>
+      </c>
+      <c r="N110" s="1">
+        <v>1.04</v>
+      </c>
+      <c r="O110">
+        <v>1</v>
+      </c>
+      <c r="Z110" t="s">
+        <v>351</v>
+      </c>
+    </row>
+    <row r="111" spans="1:26">
+      <c r="A111" t="s">
+        <v>355</v>
+      </c>
+      <c r="B111" s="1">
+        <v>3300000.0</v>
+      </c>
+      <c r="C111" s="1">
+        <v>100.131</v>
+      </c>
+      <c r="D111" s="1">
+        <v>99.89460606</v>
+      </c>
+      <c r="E111" t="s">
+        <v>8</v>
+      </c>
+      <c r="F111">
+        <v>1.0</v>
+      </c>
+      <c r="G111" s="1">
+        <v>3296522.0</v>
+      </c>
+      <c r="H111" s="1">
+        <v>7801.0</v>
+      </c>
+      <c r="I111" s="1">
+        <v>0.2366433471398</v>
+      </c>
+      <c r="J111">
+        <v>0.41</v>
+      </c>
+      <c r="K111" t="s">
+        <v>356</v>
+      </c>
+      <c r="L111" s="1">
+        <v>3304323.0</v>
+      </c>
+      <c r="M111" s="1">
+        <v>3317884.64</v>
+      </c>
+      <c r="N111" s="1">
+        <v>0.77</v>
+      </c>
+      <c r="O111">
+        <v>1</v>
+      </c>
+      <c r="Z111" t="s">
+        <v>354</v>
+      </c>
+    </row>
+    <row r="112" spans="1:26">
+      <c r="A112" t="s">
+        <v>358</v>
+      </c>
+      <c r="B112" s="1">
+        <v>3100000.0</v>
+      </c>
+      <c r="C112" s="1">
+        <v>99.968</v>
+      </c>
+      <c r="D112" s="1">
+        <v>99.76912903</v>
+      </c>
+      <c r="E112" t="s">
+        <v>8</v>
+      </c>
+      <c r="F112">
+        <v>1.0</v>
+      </c>
+      <c r="G112" s="1">
+        <v>3092843.0</v>
+      </c>
+      <c r="H112" s="1">
+        <v>6165.0</v>
+      </c>
+      <c r="I112" s="1">
+        <v>0.19933116553281</v>
+      </c>
+      <c r="J112">
         <v>0.17</v>
       </c>
-      <c r="P89">
-[...110 lines deleted...]
-      <c r="C92" s="1">
+      <c r="K112" t="s">
+        <v>359</v>
+      </c>
+      <c r="L112" s="1">
+        <v>3099008.0</v>
+      </c>
+      <c r="M112" s="1">
+        <v>3104358.68</v>
+      </c>
+      <c r="N112" s="1">
+        <v>0.72</v>
+      </c>
+      <c r="O112">
+        <v>1</v>
+      </c>
+      <c r="Z112" t="s">
+        <v>357</v>
+      </c>
+    </row>
+    <row r="113" spans="1:26">
+      <c r="A113" t="s">
+        <v>361</v>
+      </c>
+      <c r="B113" s="1">
+        <v>2100000.0</v>
+      </c>
+      <c r="C113" s="1">
+        <v>99.759</v>
+      </c>
+      <c r="D113" s="1">
+        <v>99.23138095</v>
+      </c>
+      <c r="E113" t="s">
+        <v>8</v>
+      </c>
+      <c r="F113">
+        <v>1.0</v>
+      </c>
+      <c r="G113" s="1">
+        <v>2083859.0</v>
+      </c>
+      <c r="H113" s="1">
+        <v>11080.0</v>
+      </c>
+      <c r="I113" s="1">
+        <v>0.53170583998246</v>
+      </c>
+      <c r="J113">
+        <v>0.71</v>
+      </c>
+      <c r="K113" t="s">
+        <v>362</v>
+      </c>
+      <c r="L113" s="1">
+        <v>2094939.0</v>
+      </c>
+      <c r="M113" s="1">
+        <v>2109825.99</v>
+      </c>
+      <c r="N113" s="1">
+        <v>0.49</v>
+      </c>
+      <c r="O113">
+        <v>1</v>
+      </c>
+      <c r="Z113" t="s">
+        <v>360</v>
+      </c>
+    </row>
+    <row r="114" spans="1:26">
+      <c r="A114" t="s">
+        <v>364</v>
+      </c>
+      <c r="B114" s="1">
+        <v>5549000.0</v>
+      </c>
+      <c r="C114" s="1">
+        <v>100.518</v>
+      </c>
+      <c r="D114" s="1">
+        <v>101.46753974</v>
+      </c>
+      <c r="E114" t="s">
+        <v>8</v>
+      </c>
+      <c r="F114">
+        <v>1.0</v>
+      </c>
+      <c r="G114" s="1">
+        <v>5630433.78</v>
+      </c>
+      <c r="H114" s="1">
+        <v>-52689.96</v>
+      </c>
+      <c r="I114" s="1">
+        <v>-0.93580640602082</v>
+      </c>
+      <c r="J114">
+        <v>3.27</v>
+      </c>
+      <c r="K114" t="s">
+        <v>365</v>
+      </c>
+      <c r="L114" s="1">
+        <v>5577743.82</v>
+      </c>
+      <c r="M114" s="1">
+        <v>5759036.49</v>
+      </c>
+      <c r="N114" s="1">
+        <v>1.33</v>
+      </c>
+      <c r="O114">
+        <v>1</v>
+      </c>
+      <c r="Z114" t="s">
+        <v>363</v>
+      </c>
+    </row>
+    <row r="115" spans="1:26">
+      <c r="A115" t="s">
+        <v>367</v>
+      </c>
+      <c r="B115" s="1">
+        <v>1300000.0</v>
+      </c>
+      <c r="C115" s="1">
+        <v>100.406</v>
+      </c>
+      <c r="D115" s="1">
+        <v>101.50487846</v>
+      </c>
+      <c r="E115" t="s">
+        <v>8</v>
+      </c>
+      <c r="F115">
+        <v>1.0</v>
+      </c>
+      <c r="G115" s="1">
+        <v>1319563.42</v>
+      </c>
+      <c r="H115" s="1">
+        <v>-14285.42</v>
+      </c>
+      <c r="I115" s="1">
+        <v>-1.0825868452764</v>
+      </c>
+      <c r="J115">
+        <v>2.21</v>
+      </c>
+      <c r="K115" t="s">
+        <v>368</v>
+      </c>
+      <c r="L115" s="1">
+        <v>1305278.0</v>
+      </c>
+      <c r="M115" s="1">
+        <v>1334069.44</v>
+      </c>
+      <c r="N115" s="1">
+        <v>0.31</v>
+      </c>
+      <c r="O115">
+        <v>1</v>
+      </c>
+      <c r="Z115" t="s">
+        <v>366</v>
+      </c>
+    </row>
+    <row r="116" spans="1:26">
+      <c r="A116" t="s">
+        <v>370</v>
+      </c>
+      <c r="B116" s="1">
+        <v>4200000.0</v>
+      </c>
+      <c r="C116" s="1">
+        <v>103.198</v>
+      </c>
+      <c r="D116" s="1">
+        <v>105.09337452</v>
+      </c>
+      <c r="E116" t="s">
+        <v>8</v>
+      </c>
+      <c r="F116">
+        <v>1.0</v>
+      </c>
+      <c r="G116" s="1">
+        <v>4413921.73</v>
+      </c>
+      <c r="H116" s="1">
+        <v>-79605.73</v>
+      </c>
+      <c r="I116" s="1">
+        <v>-1.8035147623698</v>
+      </c>
+      <c r="J116">
+        <v>3.5</v>
+      </c>
+      <c r="K116" t="s">
+        <v>371</v>
+      </c>
+      <c r="L116" s="1">
+        <v>4334316.0</v>
+      </c>
+      <c r="M116" s="1">
+        <v>4481344.77</v>
+      </c>
+      <c r="N116" s="1">
+        <v>1.04</v>
+      </c>
+      <c r="O116">
+        <v>1</v>
+      </c>
+      <c r="Z116" t="s">
+        <v>369</v>
+      </c>
+    </row>
+    <row r="117" spans="1:26">
+      <c r="A117" t="s">
+        <v>373</v>
+      </c>
+      <c r="B117" s="1">
         <v>2000000.0</v>
       </c>
-      <c r="D92" s="1">
-[...232 lines deleted...]
-      <c r="O96" s="1">
+      <c r="C117" s="1">
+        <v>107.253</v>
+      </c>
+      <c r="D117" s="1">
+        <v>109.06825</v>
+      </c>
+      <c r="E117" t="s">
+        <v>8</v>
+      </c>
+      <c r="F117">
+        <v>1.0</v>
+      </c>
+      <c r="G117" s="1">
+        <v>2181365.0</v>
+      </c>
+      <c r="H117" s="1">
+        <v>-36305.0</v>
+      </c>
+      <c r="I117" s="1">
+        <v>-1.6643248608096</v>
+      </c>
+      <c r="J117">
+        <v>3.42</v>
+      </c>
+      <c r="K117" t="s">
+        <v>374</v>
+      </c>
+      <c r="L117" s="1">
+        <v>2145060.0</v>
+      </c>
+      <c r="M117" s="1">
+        <v>2213368.01</v>
+      </c>
+      <c r="N117" s="1">
+        <v>0.51</v>
+      </c>
+      <c r="O117">
+        <v>1</v>
+      </c>
+      <c r="Z117" t="s">
+        <v>372</v>
+      </c>
+    </row>
+    <row r="118" spans="1:26">
+      <c r="A118" t="s">
+        <v>376</v>
+      </c>
+      <c r="B118" s="1">
+        <v>5200000.0</v>
+      </c>
+      <c r="C118" s="1">
+        <v>100.439</v>
+      </c>
+      <c r="D118" s="1">
+        <v>101.27113519</v>
+      </c>
+      <c r="E118" t="s">
+        <v>8</v>
+      </c>
+      <c r="F118">
+        <v>1.0</v>
+      </c>
+      <c r="G118" s="1">
+        <v>5266099.03</v>
+      </c>
+      <c r="H118" s="1">
+        <v>-43271.03</v>
+      </c>
+      <c r="I118" s="1">
+        <v>-0.82169039650589</v>
+      </c>
+      <c r="J118">
+        <v>0.7</v>
+      </c>
+      <c r="K118" t="s">
+        <v>377</v>
+      </c>
+      <c r="L118" s="1">
+        <v>5222828.0</v>
+      </c>
+      <c r="M118" s="1">
+        <v>5259299.23</v>
+      </c>
+      <c r="N118" s="1">
+        <v>1.22</v>
+      </c>
+      <c r="O118">
+        <v>1</v>
+      </c>
+      <c r="Z118" t="s">
+        <v>375</v>
+      </c>
+    </row>
+    <row r="119" spans="1:26">
+      <c r="A119" t="s">
+        <v>379</v>
+      </c>
+      <c r="B119" s="1">
+        <v>5864000.0</v>
+      </c>
+      <c r="C119" s="1">
+        <v>93.784</v>
+      </c>
+      <c r="D119" s="1">
+        <v>94.38383458</v>
+      </c>
+      <c r="E119" t="s">
+        <v>8</v>
+      </c>
+      <c r="F119">
+        <v>1.0</v>
+      </c>
+      <c r="G119" s="1">
+        <v>5534668.06</v>
+      </c>
+      <c r="H119" s="1">
+        <v>-35174.3</v>
+      </c>
+      <c r="I119" s="1">
+        <v>-0.63552682145856</v>
+      </c>
+      <c r="J119">
+        <v>0.37</v>
+      </c>
+      <c r="K119" t="s">
+        <v>380</v>
+      </c>
+      <c r="L119" s="1">
+        <v>5499493.76</v>
+      </c>
+      <c r="M119" s="1">
+        <v>5521182.53</v>
+      </c>
+      <c r="N119" s="1">
+        <v>1.28</v>
+      </c>
+      <c r="O119">
+        <v>1</v>
+      </c>
+      <c r="Z119" t="s">
+        <v>378</v>
+      </c>
+    </row>
+    <row r="120" spans="1:26">
+      <c r="A120" t="s">
+        <v>382</v>
+      </c>
+      <c r="B120" s="1">
+        <v>800000.0</v>
+      </c>
+      <c r="C120" s="1">
+        <v>100.169</v>
+      </c>
+      <c r="D120" s="1">
+        <v>100.637</v>
+      </c>
+      <c r="E120" t="s">
+        <v>8</v>
+      </c>
+      <c r="F120">
+        <v>1.0</v>
+      </c>
+      <c r="G120" s="1">
+        <v>805096.0</v>
+      </c>
+      <c r="H120" s="1">
+        <v>-3744.0</v>
+      </c>
+      <c r="I120" s="1">
+        <v>-0.46503770978865</v>
+      </c>
+      <c r="J120">
+        <v>1.65</v>
+      </c>
+      <c r="K120" t="s">
+        <v>383</v>
+      </c>
+      <c r="L120" s="1">
+        <v>801352.0</v>
+      </c>
+      <c r="M120" s="1">
+        <v>814571.18</v>
+      </c>
+      <c r="N120" s="1">
+        <v>0.19</v>
+      </c>
+      <c r="O120">
+        <v>1</v>
+      </c>
+      <c r="Z120" t="s">
+        <v>381</v>
+      </c>
+    </row>
+    <row r="121" spans="1:26">
+      <c r="A121" t="s">
+        <v>385</v>
+      </c>
+      <c r="B121" s="1">
+        <v>4460000.0</v>
+      </c>
+      <c r="C121" s="1">
+        <v>100.191</v>
+      </c>
+      <c r="D121" s="1">
+        <v>101.2363722</v>
+      </c>
+      <c r="E121" t="s">
+        <v>8</v>
+      </c>
+      <c r="F121">
+        <v>1.0</v>
+      </c>
+      <c r="G121" s="1">
+        <v>4515142.2</v>
+      </c>
+      <c r="H121" s="1">
+        <v>-46623.6</v>
+      </c>
+      <c r="I121" s="1">
+        <v>-1.0326053518314</v>
+      </c>
+      <c r="J121">
+        <v>3.03</v>
+      </c>
+      <c r="K121" t="s">
+        <v>386</v>
+      </c>
+      <c r="L121" s="1">
+        <v>4468518.6</v>
+      </c>
+      <c r="M121" s="1">
+        <v>4603616.89</v>
+      </c>
+      <c r="N121" s="1">
+        <v>1.07</v>
+      </c>
+      <c r="O121">
+        <v>1</v>
+      </c>
+      <c r="Z121" t="s">
+        <v>384</v>
+      </c>
+    </row>
+    <row r="122" spans="1:26">
+      <c r="A122" t="s">
+        <v>388</v>
+      </c>
+      <c r="B122" s="1">
+        <v>3600000.0</v>
+      </c>
+      <c r="C122" s="1">
+        <v>98.367</v>
+      </c>
+      <c r="D122" s="1">
+        <v>98.32790722</v>
+      </c>
+      <c r="E122" t="s">
+        <v>8</v>
+      </c>
+      <c r="F122">
+        <v>1.0</v>
+      </c>
+      <c r="G122" s="1">
+        <v>3539804.66</v>
+      </c>
+      <c r="H122" s="1">
+        <v>1407.34</v>
+      </c>
+      <c r="I122" s="1">
+        <v>0.039757561085306</v>
+      </c>
+      <c r="J122">
+        <v>1.25</v>
+      </c>
+      <c r="K122" t="s">
+        <v>389</v>
+      </c>
+      <c r="L122" s="1">
+        <v>3541212.0</v>
+      </c>
+      <c r="M122" s="1">
+        <v>3586372.27</v>
+      </c>
+      <c r="N122" s="1">
         <v>0.83</v>
       </c>
-      <c r="P96">
-[...596 lines deleted...]
-      <c r="O108" s="1">
+      <c r="O122">
+        <v>1</v>
+      </c>
+      <c r="Z122" t="s">
+        <v>387</v>
+      </c>
+    </row>
+    <row r="123" spans="1:26">
+      <c r="A123" t="s">
+        <v>391</v>
+      </c>
+      <c r="B123" s="1">
+        <v>3700000.0</v>
+      </c>
+      <c r="C123" s="1">
+        <v>98.587</v>
+      </c>
+      <c r="D123" s="1">
+        <v>98.53145946</v>
+      </c>
+      <c r="E123" t="s">
+        <v>8</v>
+      </c>
+      <c r="F123">
+        <v>1.0</v>
+      </c>
+      <c r="G123" s="1">
+        <v>3645664.0</v>
+      </c>
+      <c r="H123" s="1">
+        <v>2055.0</v>
+      </c>
+      <c r="I123" s="1">
+        <v>0.056368332353174</v>
+      </c>
+      <c r="J123">
+        <v>0.88</v>
+      </c>
+      <c r="K123" t="s">
+        <v>392</v>
+      </c>
+      <c r="L123" s="1">
+        <v>3647719.0</v>
+      </c>
+      <c r="M123" s="1">
+        <v>3680220.71</v>
+      </c>
+      <c r="N123" s="1">
+        <v>0.85</v>
+      </c>
+      <c r="O123">
+        <v>1</v>
+      </c>
+      <c r="Z123" t="s">
+        <v>390</v>
+      </c>
+    </row>
+    <row r="124" spans="1:26">
+      <c r="A124" t="s">
+        <v>394</v>
+      </c>
+      <c r="B124" s="1">
+        <v>4900000.0</v>
+      </c>
+      <c r="C124" s="1">
+        <v>95.277</v>
+      </c>
+      <c r="D124" s="1">
+        <v>94.97844898</v>
+      </c>
+      <c r="E124" t="s">
+        <v>8</v>
+      </c>
+      <c r="F124">
+        <v>1.0</v>
+      </c>
+      <c r="G124" s="1">
+        <v>4653944.0</v>
+      </c>
+      <c r="H124" s="1">
+        <v>14629.0</v>
+      </c>
+      <c r="I124" s="1">
+        <v>0.31433553992055</v>
+      </c>
+      <c r="J124">
+        <v>0.16</v>
+      </c>
+      <c r="K124" t="s">
+        <v>395</v>
+      </c>
+      <c r="L124" s="1">
+        <v>4668573.0</v>
+      </c>
+      <c r="M124" s="1">
+        <v>4676553.96</v>
+      </c>
+      <c r="N124" s="1">
+        <v>1.08</v>
+      </c>
+      <c r="O124">
+        <v>1</v>
+      </c>
+      <c r="Z124" t="s">
+        <v>393</v>
+      </c>
+    </row>
+    <row r="125" spans="1:26">
+      <c r="A125" t="s">
+        <v>397</v>
+      </c>
+      <c r="B125" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="C125" s="1">
+        <v>107.295</v>
+      </c>
+      <c r="D125" s="1">
+        <v>110.87634667</v>
+      </c>
+      <c r="E125" t="s">
+        <v>8</v>
+      </c>
+      <c r="F125">
+        <v>1.0</v>
+      </c>
+      <c r="G125" s="1">
+        <v>665258.08</v>
+      </c>
+      <c r="H125" s="1">
+        <v>-21488.08</v>
+      </c>
+      <c r="I125" s="1">
+        <v>-3.2300366799002</v>
+      </c>
+      <c r="J125">
+        <v>2.44</v>
+      </c>
+      <c r="K125" t="s">
+        <v>398</v>
+      </c>
+      <c r="L125" s="1">
+        <v>643770.0</v>
+      </c>
+      <c r="M125" s="1">
+        <v>658420.68</v>
+      </c>
+      <c r="N125" s="1">
+        <v>0.15</v>
+      </c>
+      <c r="O125">
+        <v>1</v>
+      </c>
+      <c r="Z125" t="s">
+        <v>396</v>
+      </c>
+    </row>
+    <row r="126" spans="1:26">
+      <c r="A126" t="s">
+        <v>400</v>
+      </c>
+      <c r="B126" s="1">
+        <v>3200000.0</v>
+      </c>
+      <c r="C126" s="1">
+        <v>98.909</v>
+      </c>
+      <c r="D126" s="1">
+        <v>99.75103125</v>
+      </c>
+      <c r="E126" t="s">
+        <v>8</v>
+      </c>
+      <c r="F126">
+        <v>1.0</v>
+      </c>
+      <c r="G126" s="1">
+        <v>3192033.0</v>
+      </c>
+      <c r="H126" s="1">
+        <v>-26945.0</v>
+      </c>
+      <c r="I126" s="1">
+        <v>-0.84413287707239</v>
+      </c>
+      <c r="J126">
+        <v>1.39</v>
+      </c>
+      <c r="K126" t="s">
+        <v>401</v>
+      </c>
+      <c r="L126" s="1">
+        <v>3165088.0</v>
+      </c>
+      <c r="M126" s="1">
+        <v>3209471.56</v>
+      </c>
+      <c r="N126" s="1">
+        <v>0.74</v>
+      </c>
+      <c r="O126">
+        <v>1</v>
+      </c>
+      <c r="Z126" t="s">
+        <v>399</v>
+      </c>
+    </row>
+    <row r="127" spans="1:26">
+      <c r="A127" t="s">
+        <v>403</v>
+      </c>
+      <c r="B127" s="1">
+        <v>4300000.0</v>
+      </c>
+      <c r="C127" s="1">
+        <v>95.752</v>
+      </c>
+      <c r="D127" s="1">
+        <v>95.56551</v>
+      </c>
+      <c r="E127" t="s">
+        <v>8</v>
+      </c>
+      <c r="F127">
+        <v>1.0</v>
+      </c>
+      <c r="G127" s="1">
+        <v>4109316.93</v>
+      </c>
+      <c r="H127" s="1">
+        <v>8019.07</v>
+      </c>
+      <c r="I127" s="1">
+        <v>0.19514362451474</v>
+      </c>
+      <c r="J127">
+        <v>0.24</v>
+      </c>
+      <c r="K127" t="s">
+        <v>404</v>
+      </c>
+      <c r="L127" s="1">
+        <v>4117336.0</v>
+      </c>
+      <c r="M127" s="1">
+        <v>4127467.51</v>
+      </c>
+      <c r="N127" s="1">
+        <v>0.95</v>
+      </c>
+      <c r="O127">
+        <v>1</v>
+      </c>
+      <c r="Z127" t="s">
+        <v>402</v>
+      </c>
+    </row>
+    <row r="128" spans="1:26">
+      <c r="A128" t="s">
+        <v>406</v>
+      </c>
+      <c r="B128" s="1">
+        <v>6300000.0</v>
+      </c>
+      <c r="C128" s="1">
+        <v>100.56</v>
+      </c>
+      <c r="D128" s="1">
+        <v>101.42027286</v>
+      </c>
+      <c r="E128" t="s">
+        <v>8</v>
+      </c>
+      <c r="F128">
+        <v>1.0</v>
+      </c>
+      <c r="G128" s="1">
+        <v>6389477.19</v>
+      </c>
+      <c r="H128" s="1">
+        <v>-54197.19</v>
+      </c>
+      <c r="I128" s="1">
+        <v>-0.84822573722968</v>
+      </c>
+      <c r="J128">
+        <v>2.74</v>
+      </c>
+      <c r="K128" t="s">
+        <v>407</v>
+      </c>
+      <c r="L128" s="1">
+        <v>6335280.0</v>
+      </c>
+      <c r="M128" s="1">
+        <v>6508055.34</v>
+      </c>
+      <c r="N128" s="1">
+        <v>1.51</v>
+      </c>
+      <c r="O128">
+        <v>1</v>
+      </c>
+      <c r="Z128" t="s">
+        <v>405</v>
+      </c>
+    </row>
+    <row r="129" spans="1:26">
+      <c r="A129" t="s">
+        <v>409</v>
+      </c>
+      <c r="B129" s="1">
+        <v>3210000.0</v>
+      </c>
+      <c r="C129" s="1">
+        <v>98.929</v>
+      </c>
+      <c r="D129" s="1">
+        <v>99.67338536</v>
+      </c>
+      <c r="E129" t="s">
+        <v>8</v>
+      </c>
+      <c r="F129">
+        <v>1.0</v>
+      </c>
+      <c r="G129" s="1">
+        <v>3199515.67</v>
+      </c>
+      <c r="H129" s="1">
+        <v>-23894.77</v>
+      </c>
+      <c r="I129" s="1">
+        <v>-0.74682459673654</v>
+      </c>
+      <c r="J129">
+        <v>1.26</v>
+      </c>
+      <c r="K129" t="s">
+        <v>410</v>
+      </c>
+      <c r="L129" s="1">
+        <v>3175620.9</v>
+      </c>
+      <c r="M129" s="1">
+        <v>3216075.69</v>
+      </c>
+      <c r="N129" s="1">
+        <v>0.74</v>
+      </c>
+      <c r="O129">
+        <v>1</v>
+      </c>
+      <c r="Z129" t="s">
+        <v>408</v>
+      </c>
+    </row>
+    <row r="130" spans="1:26">
+      <c r="A130" t="s">
+        <v>412</v>
+      </c>
+      <c r="B130" s="1">
+        <v>2200000.0</v>
+      </c>
+      <c r="C130" s="1">
+        <v>100.761</v>
+      </c>
+      <c r="D130" s="1">
+        <v>100.413</v>
+      </c>
+      <c r="E130" t="s">
+        <v>8</v>
+      </c>
+      <c r="F130">
+        <v>1.0</v>
+      </c>
+      <c r="G130" s="1">
+        <v>2209086.0</v>
+      </c>
+      <c r="H130" s="1">
+        <v>7656.0</v>
+      </c>
+      <c r="I130" s="1">
+        <v>0.34656867138717</v>
+      </c>
+      <c r="J130">
         <v>0.42</v>
       </c>
-      <c r="P108">
-[...1087 lines deleted...]
-      <c r="L130" t="s">
+      <c r="K130" t="s">
+        <v>413</v>
+      </c>
+      <c r="L130" s="1">
+        <v>2216742.0</v>
+      </c>
+      <c r="M130" s="1">
+        <v>2225922.69</v>
+      </c>
+      <c r="N130" s="1">
+        <v>0.52</v>
+      </c>
+      <c r="O130">
+        <v>1</v>
+      </c>
+      <c r="Z130" t="s">
         <v>411</v>
       </c>
-      <c r="M130" s="1">
-[...12 lines deleted...]
-    <row r="131" spans="1:16">
+    </row>
+    <row r="131" spans="1:26">
       <c r="A131" t="s">
-        <v>412</v>
-[...2 lines deleted...]
-        <v>413</v>
+        <v>415</v>
+      </c>
+      <c r="B131" s="1">
+        <v>2572000.0</v>
       </c>
       <c r="C131" s="1">
-        <v>4124000.0</v>
+        <v>100.367</v>
       </c>
       <c r="D131" s="1">
-        <v>98.738</v>
-[...8 lines deleted...]
-        <v>1.0</v>
+        <v>99.695</v>
+      </c>
+      <c r="E131" t="s">
+        <v>8</v>
+      </c>
+      <c r="F131">
+        <v>1.0</v>
+      </c>
+      <c r="G131" s="1">
+        <v>2564155.4</v>
       </c>
       <c r="H131" s="1">
-        <v>4098028.32</v>
+        <v>17283.84</v>
       </c>
       <c r="I131" s="1">
-        <v>-26073.2</v>
-[...7 lines deleted...]
-      <c r="L131" t="s">
+        <v>0.67405587040473</v>
+      </c>
+      <c r="J131">
+        <v>0.07</v>
+      </c>
+      <c r="K131" t="s">
+        <v>416</v>
+      </c>
+      <c r="L131" s="1">
+        <v>2581439.24</v>
+      </c>
+      <c r="M131" s="1">
+        <v>2583341.82</v>
+      </c>
+      <c r="N131" s="1">
+        <v>0.6</v>
+      </c>
+      <c r="O131">
+        <v>1</v>
+      </c>
+      <c r="Z131" t="s">
         <v>414</v>
       </c>
-      <c r="M131" s="1">
-[...9 lines deleted...]
-        <v>1</v>
+    </row>
+    <row r="132" spans="1:26">
+      <c r="A132" t="s">
+        <v>418</v>
+      </c>
+      <c r="B132" s="1">
+        <v>4424000.0</v>
+      </c>
+      <c r="C132" s="1">
+        <v>98.902</v>
+      </c>
+      <c r="D132" s="1">
+        <v>99.33535986</v>
+      </c>
+      <c r="E132" t="s">
+        <v>8</v>
+      </c>
+      <c r="F132">
+        <v>1.0</v>
+      </c>
+      <c r="G132" s="1">
+        <v>4394596.32</v>
+      </c>
+      <c r="H132" s="1">
+        <v>-19171.84</v>
+      </c>
+      <c r="I132" s="1">
+        <v>-0.43625941051168</v>
+      </c>
+      <c r="J132">
+        <v>0.25</v>
+      </c>
+      <c r="K132" t="s">
+        <v>419</v>
+      </c>
+      <c r="L132" s="1">
+        <v>4375424.48</v>
+      </c>
+      <c r="M132" s="1">
+        <v>4386332.97</v>
+      </c>
+      <c r="N132" s="1">
+        <v>1.01</v>
+      </c>
+      <c r="O132">
+        <v>1</v>
+      </c>
+      <c r="Z132" t="s">
+        <v>417</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">