--- v6 (2026-09-22)
+++ v7 (2026-10-18)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="420">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="416">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>C</t>
   </si>
   <si>
     <t>FR0000979866</t>
   </si>
   <si>
@@ -130,1194 +130,1182 @@
   <si>
     <t>Poids</t>
   </si>
   <si>
     <t>Nb.</t>
   </si>
   <si>
     <t>FR0000008997</t>
   </si>
   <si>
     <t>Ofi Invest ESG Liquidités PART C/D</t>
   </si>
   <si>
     <t>DU100926</t>
   </si>
   <si>
     <t>EURO-SCHATZ SEP 26</t>
   </si>
   <si>
     <t>XS2079107830</t>
   </si>
   <si>
     <t>AB SKF 0.875 15/11/2029</t>
   </si>
   <si>
-    <t>10 299.21</t>
+    <t>11 557.48</t>
   </si>
   <si>
     <t>XS2575555938</t>
   </si>
   <si>
     <t>ABB FINANCE BV 3.25 16/01/2027</t>
   </si>
   <si>
-    <t>18 404.79</t>
+    <t>21 530.14</t>
   </si>
   <si>
     <t>XS3066564900</t>
   </si>
   <si>
     <t>ACHMEA BANK NV 2.5 06/05/2028</t>
   </si>
   <si>
-    <t>18 458.90</t>
+    <t>28 630.14</t>
   </si>
   <si>
     <t>XS2464405229</t>
   </si>
   <si>
     <t>AIB GROUP PLC 04/04/2028</t>
   </si>
   <si>
-    <t>21 969.86</t>
+    <t>29 293.15</t>
   </si>
   <si>
     <t>FR0014013VW7</t>
   </si>
   <si>
     <t>AIR LIQUIDE FINANCE SA 2.625 05/11/2029</t>
   </si>
   <si>
-    <t>28 242.12</t>
+    <t>31 543.15</t>
   </si>
   <si>
     <t>XS3402712627</t>
   </si>
   <si>
     <t>AKZO NOBEL NV 3.625 16/06/2029</t>
   </si>
   <si>
+    <t>2 123.85</t>
+  </si>
+  <si>
     <t>XS2640904319</t>
   </si>
   <si>
     <t>ALPHA BANK SA 27/06/2029</t>
   </si>
   <si>
-    <t>115 914.38</t>
+    <t>7 684.93</t>
   </si>
   <si>
     <t>XS3368960962</t>
   </si>
   <si>
     <t>AMPHENOL CORPORATION 3.375 12/05/2029</t>
   </si>
   <si>
-    <t>6 667.80</t>
+    <t>10 854.55</t>
   </si>
   <si>
     <t>XS1346228577</t>
   </si>
   <si>
     <t>AXA SA 06/07/2047</t>
   </si>
   <si>
-    <t>32 640.41</t>
+    <t>1 386.99</t>
   </si>
   <si>
     <t>XS1799611642</t>
   </si>
   <si>
     <t>AXA SA 28/05/2049</t>
   </si>
   <si>
-    <t>15 386.30</t>
+    <t>37 023.29</t>
   </si>
   <si>
     <t>FR0014015J87</t>
   </si>
   <si>
     <t>AYVENS SA 3 18/04/2030</t>
   </si>
   <si>
-    <t>8 260.27</t>
+    <t>11 589.04</t>
   </si>
   <si>
     <t>FR0014017YD2</t>
   </si>
   <si>
     <t>AYVENS SA 3.375 16/04/2029</t>
   </si>
   <si>
-    <t>8 932.19</t>
+    <t>12 427.40</t>
   </si>
   <si>
     <t>XS2583203950</t>
   </si>
   <si>
     <t>BANCO DE SABADELL SA 07/02/2029</t>
   </si>
   <si>
-    <t>39 410.96</t>
+    <t>47 178.08</t>
   </si>
   <si>
     <t>XS2791973642</t>
   </si>
   <si>
     <t>BANCO DE SABADELL SA 27/06/2034</t>
   </si>
   <si>
-    <t>101 657.53</t>
+    <t>12 805.48</t>
   </si>
   <si>
     <t>XS2626699982</t>
   </si>
   <si>
     <t>BANCO SANTANDER SA 23/08/2033</t>
   </si>
   <si>
-    <t>187 386.99</t>
+    <t>203 975.34</t>
   </si>
   <si>
     <t>XS2575952697</t>
   </si>
   <si>
     <t>BANCO SANTANDER SA 3.875 16/01/2028</t>
   </si>
   <si>
-    <t>55 704.45</t>
+    <t>65 163.70</t>
   </si>
   <si>
     <t>XS2038039074</t>
   </si>
   <si>
     <t>BANK OF AMERICA CORP 08/08/2029</t>
   </si>
   <si>
-    <t>23 136.44</t>
-[...8 lines deleted...]
-    <t>22 238.97</t>
+    <t>25 088.58</t>
   </si>
   <si>
     <t>FR0013408960</t>
   </si>
   <si>
     <t>BANQUE EUROPEENNE DU CREDIT MUTUEL 1.75 15/03/2029</t>
   </si>
   <si>
-    <t>23 728.08</t>
+    <t>30 071.23</t>
   </si>
   <si>
     <t>FR001400AY79</t>
   </si>
   <si>
     <t>BANQUE FEDERATIVE DU CREDIT MUTUEL 16/06/2032</t>
   </si>
   <si>
-    <t>3 482.19</t>
+    <t>15 234.59</t>
   </si>
   <si>
     <t>XS3367720797</t>
   </si>
   <si>
     <t>BARCLAYS PLC 12/05/2030</t>
   </si>
   <si>
-    <t>8 316.98</t>
+    <t>20 405.02</t>
   </si>
   <si>
     <t>BE6340794013</t>
   </si>
   <si>
     <t>BELFIUS BANQUE SA 19/04/2033</t>
   </si>
   <si>
-    <t>45 567.12</t>
+    <t>64 208.22</t>
   </si>
   <si>
     <t>XS3075491152</t>
   </si>
   <si>
     <t>BMW FINANCE NV 2.625 20/05/2028</t>
   </si>
   <si>
-    <t>21 038.12</t>
+    <t>28 349.71</t>
   </si>
   <si>
     <t>FR0014001JT3</t>
   </si>
   <si>
     <t>BNP PARIBAS SA 19/01/2030</t>
   </si>
   <si>
-    <t>7 693.15</t>
-[...8 lines deleted...]
-    <t>2 397.26</t>
+    <t>9 024.66</t>
   </si>
   <si>
     <t>FR0014009HA0</t>
   </si>
   <si>
     <t>BNP PARIBAS SA 31/03/2032</t>
   </si>
   <si>
-    <t>11 643.84</t>
+    <t>15 342.47</t>
   </si>
   <si>
     <t>FR001400BBL2</t>
   </si>
   <si>
     <t>BNP PARIBAS SA PERP</t>
   </si>
   <si>
-    <t>7 438.52</t>
+    <t>18 596.31</t>
   </si>
   <si>
     <t>XS3367613448</t>
   </si>
   <si>
     <t>BOOKING HOLDINGS INC 3.5 11/05/2030</t>
   </si>
   <si>
-    <t>7 176.82</t>
+    <t>11 580.78</t>
   </si>
   <si>
     <t>FR001400FB22</t>
   </si>
   <si>
     <t>BPCE SA 25/01/2035</t>
   </si>
   <si>
-    <t>86 352.74</t>
+    <t>101 896.23</t>
   </si>
   <si>
     <t>XS2802928775</t>
   </si>
   <si>
     <t>BRENNTAG FINANCE BV 3.75 24/04/2028</t>
   </si>
   <si>
-    <t>21 308.22</t>
+    <t>30 739.73</t>
   </si>
   <si>
     <t>XS3108521124</t>
   </si>
   <si>
     <t>CA AUTO BANK SPA (DUBLIN BRANCH) 2.75 07/07/2028</t>
   </si>
   <si>
-    <t>88 976.44</t>
+    <t>3 538.84</t>
   </si>
   <si>
     <t>XS3275406539</t>
   </si>
   <si>
     <t>CA AUTO BANK SPA (DUBLIN BRANCH) 2.75 21/01/2029</t>
   </si>
   <si>
-    <t>21 372.25</t>
+    <t>25 119.33</t>
   </si>
   <si>
     <t>XS2434702424</t>
   </si>
   <si>
     <t>CAIXABANK SA 21/01/2028</t>
   </si>
   <si>
+    <t>7 748.29</t>
+  </si>
+  <si>
+    <t>ES0840609053</t>
+  </si>
+  <si>
+    <t>CAIXABANK SA PERP</t>
+  </si>
+  <si>
+    <t>2 649.46</t>
+  </si>
+  <si>
+    <t>XS3280995518</t>
+  </si>
+  <si>
+    <t>CANADIAN IMPERIAL BANK OF COMMERCE 30/07/2030</t>
+  </si>
+  <si>
+    <t>85 878.33</t>
+  </si>
+  <si>
+    <t>FR0014012SB9</t>
+  </si>
+  <si>
+    <t>CAPGEMINI SE 2.5 25/09/2028</t>
+  </si>
+  <si>
+    <t>92 157.53</t>
+  </si>
+  <si>
+    <t>XS3231164586</t>
+  </si>
+  <si>
+    <t>CATERPILLAR FINANCIAL SERVICES COR 2.541 20/11/2028</t>
+  </si>
+  <si>
+    <t>21 716.01</t>
+  </si>
+  <si>
+    <t>FR001400XHB4</t>
+  </si>
+  <si>
+    <t>CCF HOLDING SAS 27/05/2035</t>
+  </si>
+  <si>
+    <t>16 575.34</t>
+  </si>
+  <si>
+    <t>XS3071246295</t>
+  </si>
+  <si>
+    <t>CENCORA INC 2.875 22/05/2028</t>
+  </si>
+  <si>
+    <t>9 452.05</t>
+  </si>
+  <si>
+    <t>XS3326474155</t>
+  </si>
+  <si>
+    <t>COCA-COLA HBC FINANCE BV 3.625 01/10/2030</t>
+  </si>
+  <si>
+    <t>32 774.27</t>
+  </si>
+  <si>
+    <t>XS2114852218</t>
+  </si>
+  <si>
+    <t>COMCAST CORPORATION 0.25 20/05/2027</t>
+  </si>
+  <si>
+    <t>1 868.49</t>
+  </si>
+  <si>
+    <t>FR0014014P49</t>
+  </si>
+  <si>
+    <t>CREDIT AGRICOLE SA 03/07/2031</t>
+  </si>
+  <si>
+    <t>7 243.15</t>
+  </si>
+  <si>
+    <t>FR001400F1U4</t>
+  </si>
+  <si>
+    <t>CREDIT AGRICOLE SA 11/07/2029</t>
+  </si>
+  <si>
+    <t>2 328.77</t>
+  </si>
+  <si>
+    <t>FR001400KDS4</t>
+  </si>
+  <si>
+    <t>CREDIT AGRICOLE SA 28/08/2033</t>
+  </si>
+  <si>
+    <t>118 257.53</t>
+  </si>
+  <si>
+    <t>FR0013517307</t>
+  </si>
+  <si>
+    <t>CREDIT MUTUEL ARKEA 11/06/2029</t>
+  </si>
+  <si>
+    <t>2 465.75</t>
+  </si>
+  <si>
+    <t>BE0002936178</t>
+  </si>
+  <si>
+    <t>CRELAN SA 28/02/2030</t>
+  </si>
+  <si>
+    <t>72 871.23</t>
+  </si>
+  <si>
+    <t>XS3352082930</t>
+  </si>
+  <si>
+    <t>DANAHER CORPORATION 3.25 29/04/2030</t>
+  </si>
+  <si>
+    <t>11 270.38</t>
+  </si>
+  <si>
+    <t>FR0014017HN6</t>
+  </si>
+  <si>
+    <t>DANONE SA 3.379 01/04/2030</t>
+  </si>
+  <si>
+    <t>23 634.48</t>
+  </si>
+  <si>
+    <t>FR0014005EJ6</t>
+  </si>
+  <si>
+    <t>DANONE SA PERP</t>
+  </si>
+  <si>
+    <t>33 887.67</t>
+  </si>
+  <si>
+    <t>FR0014019147</t>
+  </si>
+  <si>
+    <t>DASSAULT SYSTEMES 3.375 16/06/2031</t>
+  </si>
+  <si>
+    <t>15 857.88</t>
+  </si>
+  <si>
+    <t>DE000A4DFH60</t>
+  </si>
+  <si>
+    <t>DEUTSCHE BANK AG 16/06/2029</t>
+  </si>
+  <si>
+    <t>9 780.82</t>
+  </si>
+  <si>
+    <t>DE000A30VT97</t>
+  </si>
+  <si>
+    <t>DEUTSCHE BANK AG PERP</t>
+  </si>
+  <si>
+    <t>44 931.51</t>
+  </si>
+  <si>
+    <t>XS2306517876</t>
+  </si>
+  <si>
+    <t>DNB BANK ASA 23/02/2029</t>
+  </si>
+  <si>
+    <t>6 439.01</t>
+  </si>
+  <si>
+    <t>XS3008888953</t>
+  </si>
+  <si>
+    <t>ENEL FINANCE INTERNATIONAL NV 2.625 24/02/2028</t>
+  </si>
+  <si>
+    <t>78 760.79</t>
+  </si>
+  <si>
+    <t>FR001400A1H6</t>
+  </si>
+  <si>
+    <t>ENGIE SA 3.5 27/09/2029</t>
+  </si>
+  <si>
+    <t>173 724.66</t>
+  </si>
+  <si>
+    <t>AT0000A2U543</t>
+  </si>
+  <si>
+    <t>ERSTE GROUP BANK AG 15/11/2032</t>
+  </si>
+  <si>
+    <t>19 024.66</t>
+  </si>
+  <si>
+    <t>XS2987792269</t>
+  </si>
+  <si>
+    <t>EUROBANK ERGASIAS SERVICES AND HOL 30/04/2035</t>
+  </si>
+  <si>
+    <t>18 141.10</t>
+  </si>
+  <si>
+    <t>XS2904504979</t>
+  </si>
+  <si>
+    <t>EUROBANK SA (ATHINA) 24/09/2030</t>
+  </si>
+  <si>
+    <t>49 315.07</t>
+  </si>
+  <si>
+    <t>XS3110850347</t>
+  </si>
+  <si>
+    <t>EUROBANK SA 07/07/2028</t>
+  </si>
+  <si>
+    <t>2 658.71</t>
+  </si>
+  <si>
+    <t>XS2919679816</t>
+  </si>
+  <si>
+    <t>EUROGRID GMBH 3.075 18/10/2027</t>
+  </si>
+  <si>
+    <t>104 634.25</t>
+  </si>
+  <si>
+    <t>DK0030555156</t>
+  </si>
+  <si>
+    <t>EURONEXT NV 2.625 26/11/2028</t>
+  </si>
+  <si>
+    <t>51 883.52</t>
+  </si>
+  <si>
+    <t>XS3299544711</t>
+  </si>
+  <si>
+    <t>FORD MOTOR CREDIT COMPANY LLC 3.305 17/05/2029</t>
+  </si>
+  <si>
+    <t>17 892.27</t>
+  </si>
+  <si>
+    <t>XS3148184156</t>
+  </si>
+  <si>
+    <t>GIVAUDAN FINANCE EUROPE BV 2.875 09/09/2029</t>
+  </si>
+  <si>
+    <t>49 697.72</t>
+  </si>
+  <si>
+    <t>XS3379436325</t>
+  </si>
+  <si>
+    <t>HEIDELBERG MATERIALS AG 3.5 10/10/2029</t>
+  </si>
+  <si>
+    <t>9 176.71</t>
+  </si>
+  <si>
+    <t>XS2385390724</t>
+  </si>
+  <si>
+    <t>HOLDING DINFRASTRUCTURES DES METIE 0.625 16/09/2028</t>
+  </si>
+  <si>
     <t>12 657.53</t>
   </si>
   <si>
-    <t>XS3280995518</t>
-[...301 lines deleted...]
-  <si>
     <t>XS2553547444</t>
   </si>
   <si>
     <t>HSBC HOLDINGS PLC 16/11/2032</t>
   </si>
   <si>
-    <t>145 761.75</t>
+    <t>163 650.70</t>
   </si>
   <si>
     <t>XS2788605660</t>
   </si>
   <si>
     <t>HSBC HOLDINGS PLC 22/03/2035</t>
   </si>
   <si>
-    <t>34 726.61</t>
+    <t>44 701.27</t>
   </si>
   <si>
     <t>XS2580221658</t>
   </si>
   <si>
     <t>IBERDROLA FINANZAS SAU PERP</t>
   </si>
   <si>
-    <t>71 375.34</t>
+    <t>77 145.21</t>
   </si>
   <si>
     <t>FR0013320058</t>
   </si>
   <si>
     <t>ICADE 1.625 28/02/2028</t>
   </si>
   <si>
-    <t>30 469.86</t>
+    <t>37 561.99</t>
   </si>
   <si>
     <t>XS3190744907</t>
   </si>
   <si>
     <t>IDS FINANCING PLC 3.25 01/01/2029</t>
   </si>
   <si>
-    <t>80 789.30</t>
+    <t>88 989.72</t>
   </si>
   <si>
     <t>XS2244936659</t>
   </si>
   <si>
     <t>INFRASTRUTTURE WIRELESS ITALIANE S 1.625 21/10/2028</t>
   </si>
   <si>
-    <t>50 379.45</t>
+    <t>55 908.90</t>
+  </si>
+  <si>
+    <t>XS2443920751</t>
+  </si>
+  <si>
+    <t>ING GROEP NV 16/02/2031</t>
+  </si>
+  <si>
+    <t>17 092.47</t>
   </si>
   <si>
     <t>XS2524746687</t>
   </si>
   <si>
     <t>ING GROEP NV 24/08/2033</t>
   </si>
   <si>
-    <t>30 920.55</t>
+    <t>33 666.78</t>
   </si>
   <si>
     <t>XS2886191589</t>
   </si>
   <si>
     <t>ING GROEP NV 26/08/2035</t>
   </si>
   <si>
-    <t>161 756.16</t>
+    <t>199 202.74</t>
   </si>
   <si>
     <t>XS1725678194</t>
   </si>
   <si>
     <t>INMOBILIARIA COLONIAL SOCIMI SA 2.5 28/11/2029</t>
   </si>
   <si>
-    <t>55 561.64</t>
+    <t>62 773.97</t>
   </si>
   <si>
     <t>XS2592650373</t>
   </si>
   <si>
     <t>INTESA SANPAOLO SPA 08/03/2028</t>
   </si>
   <si>
-    <t>26 630.14</t>
+    <t>33 287.67</t>
   </si>
   <si>
     <t>XS1785340172</t>
   </si>
   <si>
     <t>INTESA SANPAOLO SPA 1.75 20/03/2028</t>
   </si>
   <si>
-    <t>11 046.58</t>
+    <t>14 153.42</t>
   </si>
   <si>
     <t>BE0002766476</t>
   </si>
   <si>
     <t>KBC GROEP NV 14/01/2029</t>
   </si>
   <si>
-    <t>1 323.29</t>
+    <t>1 545.21</t>
   </si>
   <si>
     <t>BE0002961424</t>
   </si>
   <si>
     <t>KBC GROEP NV PERP</t>
   </si>
   <si>
-    <t>57 913.04</t>
+    <t>72 000.00</t>
   </si>
   <si>
     <t>FR0013512233</t>
   </si>
   <si>
     <t>KLEPIERRE SA 2 12/05/2029</t>
   </si>
   <si>
-    <t>13 194.52</t>
+    <t>21 479.45</t>
   </si>
   <si>
     <t>FR00140087C4</t>
   </si>
   <si>
     <t>LA BANQUE POSTALE 09/02/2028</t>
   </si>
   <si>
-    <t>14 424.66</t>
+    <t>17 309.59</t>
   </si>
   <si>
     <t>FR0013181898</t>
   </si>
   <si>
     <t>LA BANQUE POSTALE 3 09/06/2028</t>
   </si>
   <si>
-    <t>4 561.64</t>
+    <t>12 772.60</t>
   </si>
   <si>
     <t>DE000A3MQNP4</t>
   </si>
   <si>
     <t>LEG IMMOBILIEN SE 0.875 17/01/2029</t>
   </si>
   <si>
-    <t>9 090.41</t>
+    <t>10 643.84</t>
   </si>
   <si>
     <t>XS2327299298</t>
   </si>
   <si>
     <t>LSEG NETHERLANDS BV 0.25 06/04/2028</t>
   </si>
   <si>
     <t>XS2904651093</t>
   </si>
   <si>
     <t>LSEG NETHERLANDS BV 2.75 20/09/2027</t>
   </si>
   <si>
-    <t>108 460.68</t>
+    <t>119 032.66</t>
   </si>
   <si>
     <t>XS3320664710</t>
   </si>
   <si>
     <t>MAPLE PARENT HOLDINGS CORP 3.881 26/03/2030</t>
   </si>
   <si>
-    <t>23 301.95</t>
+    <t>30 292.53</t>
   </si>
   <si>
     <t>XS2729836234</t>
   </si>
   <si>
     <t>MEDIOBANCA BANCA DI CREDITO FINANZ 01/02/2030</t>
   </si>
   <si>
-    <t>35 994.86</t>
+    <t>42 791.10</t>
   </si>
   <si>
     <t>XS3233927733</t>
   </si>
   <si>
     <t>MITSUBISHI HC CAPITAL UK PLC 2.856 26/11/2028</t>
   </si>
   <si>
-    <t>100 841.84</t>
+    <t>113 807.22</t>
   </si>
   <si>
     <t>XS2595028536</t>
   </si>
   <si>
     <t>MORGAN STANLEY 02/03/2029</t>
   </si>
   <si>
-    <t>47 116.17</t>
+    <t>58 275.26</t>
   </si>
   <si>
     <t>XS3407449779</t>
   </si>
   <si>
     <t>MORGAN STANLEY 11/06/2030</t>
   </si>
   <si>
-    <t>2 602.87</t>
+    <t>8 008.82</t>
   </si>
   <si>
     <t>XS3284396622</t>
   </si>
   <si>
     <t>NATIONAL BANK OF GREECE SA 04/02/2031</t>
   </si>
   <si>
-    <t>28 659.25</t>
+    <t>34 186.39</t>
+  </si>
+  <si>
+    <t>XS3086253039</t>
+  </si>
+  <si>
+    <t>NATIONAL GRID NORTH AMERICA INC 3.15 03/06/2030</t>
+  </si>
+  <si>
+    <t>9 113.42</t>
   </si>
   <si>
     <t>XS2680745119</t>
   </si>
   <si>
     <t>NATIONAL GRID NORTH AMERICA INC 4.151 12/09/2027</t>
   </si>
   <si>
-    <t>113 441.71</t>
+    <t>124 188.82</t>
   </si>
   <si>
     <t>XS2382950330</t>
   </si>
   <si>
     <t>NATWEST GROUP PLC 14/09/2032</t>
   </si>
   <si>
-    <t>33 155.97</t>
+    <t>36 319.26</t>
   </si>
   <si>
     <t>XS2623518821</t>
   </si>
   <si>
     <t>NATWEST GROUP PLC 16/02/2029</t>
   </si>
   <si>
-    <t>23 423.65</t>
+    <t>28 364.58</t>
   </si>
   <si>
     <t>XS1550988643</t>
   </si>
   <si>
     <t>NN GROUP NV 13/01/2048</t>
   </si>
   <si>
-    <t>41 465.34</t>
+    <t>48 376.23</t>
   </si>
   <si>
     <t>XS2343459074</t>
   </si>
   <si>
     <t>NORDEA BANK ABP 18/08/2031</t>
   </si>
   <si>
-    <t>20 171.23</t>
+    <t>21 928.08</t>
   </si>
   <si>
     <t>XS2482618464</t>
   </si>
   <si>
     <t>NORDEA BANK ABP 2.5 23/05/2029</t>
   </si>
   <si>
-    <t>12 712.33</t>
-[...8 lines deleted...]
-    <t>29 020.19</t>
+    <t>23 438.36</t>
+  </si>
+  <si>
+    <t>XS3422221294</t>
+  </si>
+  <si>
+    <t>NTT FINANCE CORP 3.3252 01/11/2029</t>
+  </si>
+  <si>
+    <t>7 171.50</t>
   </si>
   <si>
     <t>DK0030507694</t>
   </si>
   <si>
     <t>NYKREDIT REALKREDIT A/S 29/12/2032</t>
   </si>
   <si>
-    <t>152 026.03</t>
+    <t>76 849.32</t>
   </si>
   <si>
     <t>XS3296830444</t>
   </si>
   <si>
     <t>POWSZECHNA KASA OSZCZEDNOSCI BANK 06/05/2030</t>
   </si>
   <si>
-    <t>8 613.60</t>
+    <t>13 359.86</t>
   </si>
   <si>
     <t>FR0014010CJ0</t>
   </si>
   <si>
     <t>PUBLICIS GROUPE SA 2.875 12/06/2029</t>
   </si>
   <si>
-    <t>3 308.22</t>
+    <t>10 751.71</t>
   </si>
   <si>
     <t>XS3174782758</t>
   </si>
   <si>
     <t>RECKITT BENCKISER TREASURY SERVICE 2.625 10/09/2028</t>
   </si>
   <si>
-    <t>72 179.52</t>
+    <t>78 969.92</t>
   </si>
   <si>
     <t>XS3317606419</t>
   </si>
   <si>
     <t>RELX FINANCE BV 3.25 22/05/2029</t>
   </si>
   <si>
-    <t>3 449.90</t>
+    <t>7 885.48</t>
   </si>
   <si>
     <t>FR0014002OL8</t>
   </si>
   <si>
     <t>RENAULT SA 2.5 01/04/2028</t>
   </si>
   <si>
-    <t>13 232.88</t>
+    <t>17 486.30</t>
   </si>
   <si>
     <t>XS2494945939</t>
   </si>
   <si>
     <t>RENTOKIL INITIAL FINANCE BV 3.875 27/06/2027</t>
   </si>
   <si>
-    <t>238 275.34</t>
+    <t>12 739.73</t>
   </si>
   <si>
     <t>XS3406773740</t>
   </si>
   <si>
     <t>ROYAL BANK OF CANADA 15/06/2030</t>
   </si>
   <si>
-    <t>3 726.55</t>
+    <t>14 906.22</t>
   </si>
   <si>
     <t>FR0014016SU0</t>
   </si>
   <si>
     <t>SANOFI SA 3 05/05/2029</t>
   </si>
   <si>
-    <t>13 561.64</t>
+    <t>20 884.93</t>
   </si>
   <si>
     <t>XS3393867810</t>
   </si>
   <si>
     <t>SAP SE 3 03/06/2029</t>
   </si>
   <si>
-    <t>5 350.68</t>
-[...17 lines deleted...]
-    <t>181 292.67</t>
+    <t>12 230.14</t>
   </si>
   <si>
     <t>FR001400U1Q3</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA 13/11/2030</t>
   </si>
   <si>
-    <t>28 791.44</t>
+    <t>32 277.40</t>
   </si>
   <si>
     <t>FR001400KZQ1</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA 28/09/2029</t>
   </si>
   <si>
-    <t>147 028.77</t>
+    <t>161 786.30</t>
   </si>
   <si>
     <t>FR001400F877</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA PERP</t>
   </si>
   <si>
-    <t>68 308.01</t>
+    <t>1 283.97</t>
   </si>
   <si>
     <t>XS2439704318</t>
   </si>
   <si>
     <t>SSE PLC PERP</t>
   </si>
   <si>
-    <t>36 471.23</t>
+    <t>51 857.53</t>
   </si>
   <si>
     <t>XS1207005023</t>
   </si>
   <si>
     <t>STATKRAFT AS 1.5 26/03/2030</t>
   </si>
   <si>
-    <t>21 688.77</t>
+    <t>28 195.40</t>
   </si>
   <si>
     <t>XS2723597923</t>
   </si>
   <si>
     <t>STATKRAFT AS 3.125 13/12/2026</t>
   </si>
   <si>
-    <t>13 219.18</t>
+    <t>15 068.49</t>
   </si>
   <si>
     <t>XS2522879654</t>
   </si>
   <si>
     <t>SWEDBANK AB 23/08/2032</t>
   </si>
   <si>
-    <t>135 098.29</t>
+    <t>147 057.81</t>
   </si>
   <si>
     <t>XS1652866002</t>
   </si>
   <si>
     <t>TERNA RETE ELETTRICA NAZIONALE SPA 1.375 26/07/2027</t>
   </si>
   <si>
-    <t>45 160.27</t>
+    <t>48 821.92</t>
   </si>
   <si>
     <t>XS2437854487</t>
   </si>
   <si>
     <t>TERNA RETE ELETTRICA NAZIONALE SPA PERP</t>
   </si>
   <si>
-    <t>32 501.71</t>
+    <t>39 002.05</t>
   </si>
   <si>
     <t>XS1997077364</t>
   </si>
   <si>
     <t>TRANSURBAN FINANCE COMPANY PTY LTD 1.45 16/05/2029</t>
   </si>
   <si>
-    <t>7 980.96</t>
+    <t>14 857.53</t>
   </si>
   <si>
     <t>CH1214797172</t>
   </si>
   <si>
     <t>UBS GROUP AG 01/03/2029</t>
   </si>
   <si>
-    <t>14 650.68</t>
+    <t>18 090.41</t>
   </si>
   <si>
     <t>CH1512676888</t>
   </si>
   <si>
     <t>UBS GROUP AG 13/02/2031</t>
   </si>
   <si>
-    <t>44 383.56</t>
+    <t>51 780.82</t>
   </si>
   <si>
     <t>BE0002784651</t>
   </si>
   <si>
     <t>UCB SA 1 30/03/2028</t>
   </si>
   <si>
-    <t>10 131.51</t>
+    <t>13 312.33</t>
   </si>
   <si>
     <t>FR001400SIM9</t>
   </si>
   <si>
     <t>UNIBAIL-RODAMCO-WESTFIELD SE 3.5 11/09/2029</t>
   </si>
   <si>
-    <t>172 775.34</t>
+    <t>189 086.30</t>
   </si>
   <si>
     <t>IT0005689986</t>
   </si>
   <si>
     <t>UNICREDIT SPA 15/07/2030</t>
   </si>
   <si>
-    <t>40 454.79</t>
+    <t>1 517.05</t>
   </si>
   <si>
     <t>IT0005710055</t>
   </si>
   <si>
     <t>UNICREDIT SPA 19/05/2036</t>
   </si>
   <si>
-    <t>9 180.69</t>
+    <t>16 066.21</t>
+  </si>
+  <si>
+    <t>XS1873209172</t>
+  </si>
+  <si>
+    <t>UNILEVER NV 1.375 04/09/2030</t>
+  </si>
+  <si>
+    <t>56 657.53</t>
   </si>
   <si>
     <t>XS3405538888</t>
   </si>
   <si>
     <t>UNIVERSAL MUSIC GROUP NV 3.375 16/06/2030</t>
   </si>
   <si>
-    <t>1 902.58</t>
+    <t>8 323.77</t>
   </si>
   <si>
     <t>XS3063724325</t>
   </si>
   <si>
     <t>VISA INC 2.25 15/05/2028</t>
   </si>
   <si>
-    <t>10 908.49</t>
+    <t>18 271.73</t>
+  </si>
+  <si>
+    <t>XS3423368334</t>
+  </si>
+  <si>
+    <t>VONOVIA SE 3.5 06/07/2031</t>
+  </si>
+  <si>
+    <t>3 020.55</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -1678,215 +1666,215 @@
       </c>
       <c r="D1" t="s">
         <v>4</v>
       </c>
       <c r="E1" t="s">
         <v>5</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>5</v>
       </c>
       <c r="H1" t="s">
         <v>4</v>
       </c>
       <c r="Z1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" t="s">
         <v>7</v>
       </c>
       <c r="B2" s="1">
-        <v>1051902.2504</v>
+        <v>1019261.2515</v>
       </c>
       <c r="C2">
-        <v>119.88</v>
+        <v>119.77</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2">
-        <v>126110175.22</v>
+        <v>122079966.95</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
-        <v>126110175.22</v>
+        <v>122079966.95</v>
       </c>
       <c r="H2" t="s">
         <v>8</v>
       </c>
       <c r="Z2" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="3" spans="1:26">
       <c r="A3" t="s">
         <v>10</v>
       </c>
       <c r="B3" s="1">
-        <v>2726617.795</v>
+        <v>2657827.347</v>
       </c>
       <c r="C3">
-        <v>107.12</v>
+        <v>107.0</v>
       </c>
       <c r="D3" t="s">
         <v>8</v>
       </c>
       <c r="E3">
-        <v>292090574.55</v>
+        <v>284388145.4</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
-        <v>292090574.55</v>
+        <v>284388145.4</v>
       </c>
       <c r="H3" t="s">
         <v>8</v>
       </c>
       <c r="Z3" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="4" spans="1:26">
       <c r="A4" t="s">
         <v>12</v>
       </c>
       <c r="B4" s="1">
-        <v>27874.1372</v>
+        <v>28034.0619</v>
       </c>
       <c r="C4">
-        <v>111.23</v>
+        <v>111.11</v>
       </c>
       <c r="D4" t="s">
         <v>8</v>
       </c>
       <c r="E4">
-        <v>3100543.17</v>
+        <v>3114992.47</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
-        <v>3100543.17</v>
+        <v>3114992.47</v>
       </c>
       <c r="H4" t="s">
         <v>8</v>
       </c>
       <c r="Z4" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="5" spans="1:26">
       <c r="A5" t="s">
         <v>14</v>
       </c>
       <c r="B5" s="1">
-        <v>107850.51</v>
+        <v>107566.99</v>
       </c>
       <c r="C5">
-        <v>100.49</v>
+        <v>100.39</v>
       </c>
       <c r="D5" t="s">
         <v>8</v>
       </c>
       <c r="E5">
-        <v>10838297.77</v>
+        <v>10799567.7</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
       <c r="G5">
-        <v>10838297.77</v>
+        <v>10799567.7</v>
       </c>
       <c r="H5" t="s">
         <v>8</v>
       </c>
       <c r="Z5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="6" spans="1:26">
       <c r="A6" t="s">
         <v>16</v>
       </c>
       <c r="B6" s="1">
         <v>641.0</v>
       </c>
       <c r="C6">
-        <v>100.75</v>
+        <v>100.63</v>
       </c>
       <c r="D6" t="s">
         <v>8</v>
       </c>
       <c r="E6">
-        <v>64583.0</v>
+        <v>64507.24</v>
       </c>
       <c r="F6" t="s">
         <v>8</v>
       </c>
       <c r="G6">
-        <v>64583.0</v>
+        <v>64507.24</v>
       </c>
       <c r="H6" t="s">
         <v>8</v>
       </c>
       <c r="Z6" t="s">
         <v>15</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z132"/>
+  <dimension ref="A1:Z130"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="N132" sqref="N132"/>
+      <selection activeCell="N130" sqref="N130"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" t="s">
         <v>18</v>
       </c>
       <c r="B1" t="s">
         <v>19</v>
       </c>
       <c r="C1" t="s">
         <v>20</v>
       </c>
       <c r="D1" t="s">
         <v>21</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>22</v>
       </c>
       <c r="G1" t="s">
         <v>23</v>
@@ -1902,6593 +1890,6493 @@
       </c>
       <c r="K1" t="s">
         <v>27</v>
       </c>
       <c r="L1" t="s">
         <v>28</v>
       </c>
       <c r="M1" t="s">
         <v>29</v>
       </c>
       <c r="N1" t="s">
         <v>30</v>
       </c>
       <c r="O1" t="s">
         <v>31</v>
       </c>
       <c r="Z1" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" t="s">
         <v>33</v>
       </c>
       <c r="B2" s="1">
-        <v>1408.0</v>
+        <v>739.0</v>
       </c>
       <c r="C2" s="1">
-        <v>4811.69</v>
+        <v>4819.08</v>
       </c>
       <c r="D2" s="1">
-        <v>4806.955390625</v>
+        <v>4818.7295805142</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
         <v>1.0</v>
       </c>
       <c r="G2" s="1">
-        <v>6768193.19</v>
+        <v>3561041.16</v>
       </c>
       <c r="H2" s="1">
-        <v>6666.33</v>
+        <v>258.96</v>
       </c>
       <c r="I2" s="1">
-        <v>0.098494972186218</v>
+        <v>0.0072720305204223</v>
       </c>
       <c r="J2">
         <v>0.0</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2" s="1">
-        <v>6774859.52</v>
+        <v>3561300.12</v>
       </c>
       <c r="M2" s="1">
-        <v>6774859.52</v>
+        <v>3561300.12</v>
       </c>
       <c r="N2" s="1">
-        <v>1.57</v>
+        <v>0.85</v>
       </c>
       <c r="O2">
         <v>1</v>
       </c>
       <c r="Z2" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="3" spans="1:26">
       <c r="A3" t="s">
         <v>35</v>
       </c>
       <c r="B3" s="1">
-        <v>248.0</v>
+        <v>607.0</v>
       </c>
       <c r="C3" s="1">
-        <v>105.83</v>
+        <v>105.5</v>
       </c>
       <c r="D3" s="1">
-        <v>105.69</v>
+        <v>105.583327842</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
         <v>1.0</v>
       </c>
       <c r="G3" s="1">
         <v>0.0</v>
       </c>
       <c r="H3" s="1">
-        <v>34720.0</v>
+        <v>-50580.0</v>
       </c>
       <c r="I3" s="1">
         <v>0</v>
       </c>
       <c r="J3">
         <v>0.0</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3" s="1">
-        <v>34720.0</v>
+        <v>-50580.0</v>
       </c>
       <c r="M3" s="1">
-        <v>34720.0</v>
+        <v>-50580.0</v>
       </c>
       <c r="N3" s="1">
-        <v>0.01</v>
+        <v>-0.01</v>
       </c>
       <c r="O3">
         <v>1</v>
       </c>
       <c r="Z3" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="4" spans="1:26">
       <c r="A4" t="s">
         <v>37</v>
       </c>
       <c r="B4" s="1">
         <v>1944000.0</v>
       </c>
       <c r="C4" s="1">
-        <v>95.635</v>
+        <v>96.112</v>
       </c>
       <c r="D4" s="1">
         <v>93.54761317</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
         <v>1.0</v>
       </c>
       <c r="G4" s="1">
         <v>1818565.6</v>
       </c>
       <c r="H4" s="1">
-        <v>40578.8</v>
+        <v>49851.68</v>
       </c>
       <c r="I4" s="1">
-        <v>2.2313630038971</v>
+        <v>2.7412637740426</v>
       </c>
       <c r="J4">
-        <v>0.53</v>
+        <v>0.59</v>
       </c>
       <c r="K4" t="s">
         <v>38</v>
       </c>
       <c r="L4" s="1">
-        <v>1859144.4</v>
+        <v>1868417.28</v>
       </c>
       <c r="M4" s="1">
-        <v>1869443.61</v>
+        <v>1879974.76</v>
       </c>
       <c r="N4" s="1">
-        <v>0.43</v>
+        <v>0.45</v>
       </c>
       <c r="O4">
         <v>1</v>
       </c>
       <c r="Z4" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="5" spans="1:26">
       <c r="A5" t="s">
         <v>40</v>
       </c>
       <c r="B5" s="1">
         <v>1300000.0</v>
       </c>
       <c r="C5" s="1">
-        <v>100.245</v>
+        <v>100.201</v>
       </c>
       <c r="D5" s="1">
         <v>100.45730769</v>
       </c>
       <c r="E5" t="s">
         <v>8</v>
       </c>
       <c r="F5">
         <v>1.0</v>
       </c>
       <c r="G5" s="1">
         <v>1305945.0</v>
       </c>
       <c r="H5" s="1">
-        <v>-2760.0</v>
+        <v>-3332.0</v>
       </c>
       <c r="I5" s="1">
-        <v>-0.21134121268507</v>
+        <v>-0.25514091328502</v>
       </c>
       <c r="J5">
-        <v>1.42</v>
+        <v>1.66</v>
       </c>
       <c r="K5" t="s">
         <v>41</v>
       </c>
       <c r="L5" s="1">
-        <v>1303185.0</v>
+        <v>1302613.0</v>
       </c>
       <c r="M5" s="1">
-        <v>1321589.79</v>
+        <v>1324143.14</v>
       </c>
       <c r="N5" s="1">
         <v>0.31</v>
       </c>
       <c r="O5">
         <v>1</v>
       </c>
       <c r="Z5" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="6" spans="1:26">
       <c r="A6" t="s">
         <v>43</v>
       </c>
       <c r="B6" s="1">
         <v>5500000.0</v>
       </c>
       <c r="C6" s="1">
-        <v>98.907</v>
+        <v>98.663</v>
       </c>
       <c r="D6" s="1">
         <v>99.72163855</v>
       </c>
       <c r="E6" t="s">
         <v>8</v>
       </c>
       <c r="F6">
         <v>1.0</v>
       </c>
       <c r="G6" s="1">
         <v>5484690.12</v>
       </c>
       <c r="H6" s="1">
-        <v>-44805.12</v>
+        <v>-58225.12</v>
       </c>
       <c r="I6" s="1">
-        <v>-0.8169125150137</v>
+        <v>-1.0615936128767</v>
       </c>
       <c r="J6">
-        <v>0.34</v>
+        <v>0.52</v>
       </c>
       <c r="K6" t="s">
         <v>44</v>
       </c>
       <c r="L6" s="1">
-        <v>5439885.0</v>
+        <v>5426465.0</v>
       </c>
       <c r="M6" s="1">
-        <v>5458343.9</v>
+        <v>5455095.14</v>
       </c>
       <c r="N6" s="1">
-        <v>1.26</v>
+        <v>1.3</v>
       </c>
       <c r="O6">
         <v>1</v>
       </c>
       <c r="Z6" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="7" spans="1:26">
       <c r="A7" t="s">
         <v>46</v>
       </c>
       <c r="B7" s="1">
         <v>4400000.0</v>
       </c>
       <c r="C7" s="1">
-        <v>99.509</v>
+        <v>99.483</v>
       </c>
       <c r="D7" s="1">
         <v>99.699</v>
       </c>
       <c r="E7" t="s">
         <v>8</v>
       </c>
       <c r="F7">
         <v>1.0</v>
       </c>
       <c r="G7" s="1">
         <v>4386756.0</v>
       </c>
       <c r="H7" s="1">
-        <v>-8360.0</v>
+        <v>-9504.0</v>
       </c>
       <c r="I7" s="1">
-        <v>-0.19057362661611</v>
+        <v>-0.2166521228899</v>
       </c>
       <c r="J7">
-        <v>0.5</v>
+        <v>0.67</v>
       </c>
       <c r="K7" t="s">
         <v>47</v>
       </c>
       <c r="L7" s="1">
-        <v>4378396.0</v>
+        <v>4377252.0</v>
       </c>
       <c r="M7" s="1">
-        <v>4400365.86</v>
+        <v>4406545.15</v>
       </c>
       <c r="N7" s="1">
-        <v>1.02</v>
+        <v>1.05</v>
       </c>
       <c r="O7">
         <v>1</v>
       </c>
       <c r="Z7" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="8" spans="1:26">
       <c r="A8" t="s">
         <v>49</v>
       </c>
       <c r="B8" s="1">
         <v>1700000.0</v>
       </c>
       <c r="C8" s="1">
-        <v>98.607</v>
+        <v>98.092</v>
       </c>
       <c r="D8" s="1">
         <v>99.69199529</v>
       </c>
       <c r="E8" t="s">
         <v>8</v>
       </c>
       <c r="F8">
         <v>1.0</v>
       </c>
       <c r="G8" s="1">
         <v>1694763.92</v>
       </c>
       <c r="H8" s="1">
-        <v>-18444.92</v>
+        <v>-27199.92</v>
       </c>
       <c r="I8" s="1">
-        <v>-1.0883474554969</v>
+        <v>-1.604938580472</v>
       </c>
       <c r="J8">
-        <v>1.66</v>
+        <v>1.86</v>
       </c>
       <c r="K8" t="s">
         <v>50</v>
       </c>
       <c r="L8" s="1">
-        <v>1676319.0</v>
+        <v>1667564.0</v>
       </c>
       <c r="M8" s="1">
-        <v>1704561.12</v>
+        <v>1699107.15</v>
       </c>
       <c r="N8" s="1">
-        <v>0.39</v>
+        <v>0.4</v>
       </c>
       <c r="O8">
         <v>1</v>
       </c>
       <c r="Z8" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="9" spans="1:26">
       <c r="A9" t="s">
         <v>52</v>
       </c>
       <c r="B9" s="1">
         <v>611000.0</v>
       </c>
       <c r="C9" s="1">
-        <v>100.486</v>
+        <v>99.974</v>
       </c>
       <c r="D9" s="1">
         <v>99.894</v>
       </c>
       <c r="E9" t="s">
         <v>8</v>
       </c>
       <c r="F9">
         <v>1.0</v>
       </c>
       <c r="G9" s="1">
         <v>610352.34</v>
       </c>
       <c r="H9" s="1">
-        <v>3617.12</v>
+        <v>488.8</v>
       </c>
       <c r="I9" s="1">
-        <v>0.59262818587703</v>
+        <v>0.080084889983382</v>
       </c>
       <c r="J9">
-        <v>0.08</v>
-[...2 lines deleted...]
-        <v>485.45</v>
+        <v>0.35</v>
+      </c>
+      <c r="K9" t="s">
+        <v>53</v>
       </c>
       <c r="L9" s="1">
-        <v>613969.46</v>
+        <v>610841.14</v>
       </c>
       <c r="M9" s="1">
-        <v>614454.91</v>
+        <v>612964.99</v>
       </c>
       <c r="N9" s="1">
-        <v>0.14</v>
+        <v>0.15</v>
       </c>
       <c r="O9">
         <v>1</v>
       </c>
       <c r="Z9" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="10" spans="1:26">
       <c r="A10" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B10" s="1">
         <v>1700000.0</v>
       </c>
       <c r="C10" s="1">
-        <v>106.685</v>
+        <v>106.406</v>
       </c>
       <c r="D10" s="1">
         <v>109.65452941</v>
       </c>
       <c r="E10" t="s">
         <v>8</v>
       </c>
       <c r="F10">
         <v>1.0</v>
       </c>
       <c r="G10" s="1">
         <v>1864127.0</v>
       </c>
       <c r="H10" s="1">
-        <v>-50482.0</v>
+        <v>-55225.0</v>
       </c>
       <c r="I10" s="1">
-        <v>-2.7080772930171</v>
+        <v>-2.9625127472538</v>
       </c>
       <c r="J10">
-        <v>6.82</v>
+        <v>0.45</v>
       </c>
       <c r="K10" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="L10" s="1">
-        <v>1813645.0</v>
+        <v>1808902.0</v>
       </c>
       <c r="M10" s="1">
-        <v>1929559.38</v>
+        <v>1816586.93</v>
       </c>
       <c r="N10" s="1">
-        <v>0.45</v>
+        <v>0.43</v>
       </c>
       <c r="O10">
         <v>1</v>
       </c>
       <c r="Z10" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
     </row>
     <row r="11" spans="1:26">
       <c r="A11" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B11" s="1">
         <v>1677000.0</v>
       </c>
       <c r="C11" s="1">
-        <v>100.486</v>
+        <v>100.019</v>
       </c>
       <c r="D11" s="1">
         <v>100.0143059</v>
       </c>
       <c r="E11" t="s">
         <v>8</v>
       </c>
       <c r="F11">
         <v>1.0</v>
       </c>
       <c r="G11" s="1">
         <v>1677239.91</v>
       </c>
       <c r="H11" s="1">
-        <v>7910.31</v>
+        <v>78.72</v>
       </c>
       <c r="I11" s="1">
-        <v>0.47162662615153</v>
+        <v>0.0046934251642033</v>
       </c>
       <c r="J11">
+        <v>0.65</v>
+      </c>
+      <c r="K11" t="s">
+        <v>59</v>
+      </c>
+      <c r="L11" s="1">
+        <v>1677318.63</v>
+      </c>
+      <c r="M11" s="1">
+        <v>1688173.18</v>
+      </c>
+      <c r="N11" s="1">
         <v>0.4</v>
       </c>
-      <c r="K11" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="O11">
         <v>1</v>
       </c>
       <c r="Z11" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
     </row>
     <row r="12" spans="1:26">
       <c r="A12" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B12" s="1">
         <v>1000000.0</v>
       </c>
       <c r="C12" s="1">
-        <v>100.2</v>
+        <v>100.063</v>
       </c>
       <c r="D12" s="1">
         <v>100.6916</v>
       </c>
       <c r="E12" t="s">
         <v>8</v>
       </c>
       <c r="F12">
         <v>1.0</v>
       </c>
       <c r="G12" s="1">
         <v>1006916.0</v>
       </c>
       <c r="H12" s="1">
-        <v>-4916.0</v>
+        <v>-6286.0</v>
       </c>
       <c r="I12" s="1">
-        <v>-0.48822344664302</v>
+        <v>-0.62428246248942</v>
       </c>
       <c r="J12">
-        <v>3.26</v>
+        <v>0.14</v>
       </c>
       <c r="K12" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="L12" s="1">
-        <v>1002000.0</v>
+        <v>1000630.0</v>
       </c>
       <c r="M12" s="1">
-        <v>1034640.41</v>
+        <v>1002016.99</v>
       </c>
       <c r="N12" s="1">
         <v>0.24</v>
       </c>
       <c r="O12">
         <v>1</v>
       </c>
       <c r="Z12" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
     </row>
     <row r="13" spans="1:26">
       <c r="A13" t="s">
+        <v>64</v>
+      </c>
+      <c r="B13" s="1">
+        <v>7700000.0</v>
+      </c>
+      <c r="C13" s="1">
+        <v>98.799</v>
+      </c>
+      <c r="D13" s="1">
+        <v>99.92478571</v>
+      </c>
+      <c r="E13" t="s">
+        <v>8</v>
+      </c>
+      <c r="F13">
+        <v>1.0</v>
+      </c>
+      <c r="G13" s="1">
+        <v>7694208.5</v>
+      </c>
+      <c r="H13" s="1">
+        <v>-86685.5</v>
+      </c>
+      <c r="I13" s="1">
+        <v>-1.126633103327</v>
+      </c>
+      <c r="J13">
+        <v>0.48</v>
+      </c>
+      <c r="K13" t="s">
+        <v>65</v>
+      </c>
+      <c r="L13" s="1">
+        <v>7607523.0</v>
+      </c>
+      <c r="M13" s="1">
+        <v>7644546.29</v>
+      </c>
+      <c r="N13" s="1">
+        <v>1.82</v>
+      </c>
+      <c r="O13">
+        <v>1</v>
+      </c>
+      <c r="Z13" t="s">
         <v>63</v>
-      </c>
-[...43 lines deleted...]
-        <v>62</v>
       </c>
     </row>
     <row r="14" spans="1:26">
       <c r="A14" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B14" s="1">
         <v>1500000.0</v>
       </c>
       <c r="C14" s="1">
-        <v>98.892</v>
+        <v>98.167</v>
       </c>
       <c r="D14" s="1">
         <v>99.46406667</v>
       </c>
       <c r="E14" t="s">
         <v>8</v>
       </c>
       <c r="F14">
         <v>1.0</v>
       </c>
       <c r="G14" s="1">
         <v>1491961.0</v>
       </c>
       <c r="H14" s="1">
-        <v>-8581.0</v>
+        <v>-19456.0</v>
       </c>
       <c r="I14" s="1">
-        <v>-0.57514908231515</v>
+        <v>-1.3040555349637</v>
       </c>
       <c r="J14">
-        <v>0.55</v>
+        <v>0.77</v>
       </c>
       <c r="K14" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="L14" s="1">
-        <v>1483380.0</v>
+        <v>1472505.0</v>
       </c>
       <c r="M14" s="1">
-        <v>1491640.27</v>
+        <v>1484094.04</v>
       </c>
       <c r="N14" s="1">
         <v>0.35</v>
       </c>
       <c r="O14">
         <v>1</v>
       </c>
       <c r="Z14" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
     </row>
     <row r="15" spans="1:26">
       <c r="A15" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B15" s="1">
         <v>1400000.0</v>
       </c>
       <c r="C15" s="1">
-        <v>100.509</v>
+        <v>99.928</v>
       </c>
       <c r="D15" s="1">
         <v>99.81171429</v>
       </c>
       <c r="E15" t="s">
         <v>8</v>
       </c>
       <c r="F15">
         <v>1.0</v>
       </c>
       <c r="G15" s="1">
         <v>1397364.0</v>
       </c>
       <c r="H15" s="1">
-        <v>9762.0</v>
+        <v>1628.0</v>
       </c>
       <c r="I15" s="1">
-        <v>0.6986010803198</v>
+        <v>0.11650507670156</v>
       </c>
       <c r="J15">
-        <v>0.64</v>
+        <v>0.89</v>
       </c>
       <c r="K15" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="L15" s="1">
-        <v>1407126.0</v>
+        <v>1398992.0</v>
       </c>
       <c r="M15" s="1">
-        <v>1416058.19</v>
+        <v>1411419.4</v>
       </c>
       <c r="N15" s="1">
-        <v>0.33</v>
+        <v>0.34</v>
       </c>
       <c r="O15">
         <v>1</v>
       </c>
       <c r="Z15" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
     </row>
     <row r="16" spans="1:26">
       <c r="A16" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="B16" s="1">
         <v>2000000.0</v>
       </c>
       <c r="C16" s="1">
-        <v>103.158</v>
+        <v>102.807</v>
       </c>
       <c r="D16" s="1">
         <v>104.67195</v>
       </c>
       <c r="E16" t="s">
         <v>8</v>
       </c>
       <c r="F16">
         <v>1.0</v>
       </c>
       <c r="G16" s="1">
         <v>2093439.0</v>
       </c>
       <c r="H16" s="1">
-        <v>-30279.0</v>
+        <v>-37299.0</v>
       </c>
       <c r="I16" s="1">
-        <v>-1.4463760348403</v>
+        <v>-1.7817094264509</v>
       </c>
       <c r="J16">
-        <v>1.97</v>
+        <v>2.36</v>
       </c>
       <c r="K16" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="L16" s="1">
-        <v>2063160.0</v>
+        <v>2056140.0</v>
       </c>
       <c r="M16" s="1">
-        <v>2102570.96</v>
+        <v>2103318.08</v>
       </c>
       <c r="N16" s="1">
-        <v>0.49</v>
+        <v>0.5</v>
       </c>
       <c r="O16">
         <v>1</v>
       </c>
       <c r="Z16" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="17" spans="1:26">
       <c r="A17" t="s">
+        <v>76</v>
+      </c>
+      <c r="B17" s="1">
+        <v>3800000.0</v>
+      </c>
+      <c r="C17" s="1">
+        <v>103.53</v>
+      </c>
+      <c r="D17" s="1">
+        <v>103.93731579</v>
+      </c>
+      <c r="E17" t="s">
+        <v>8</v>
+      </c>
+      <c r="F17">
+        <v>1.0</v>
+      </c>
+      <c r="G17" s="1">
+        <v>3949618.0</v>
+      </c>
+      <c r="H17" s="1">
+        <v>-15478.0</v>
+      </c>
+      <c r="I17" s="1">
+        <v>-0.39188600011444</v>
+      </c>
+      <c r="J17">
+        <v>0.34</v>
+      </c>
+      <c r="K17" t="s">
+        <v>77</v>
+      </c>
+      <c r="L17" s="1">
+        <v>3934140.0</v>
+      </c>
+      <c r="M17" s="1">
+        <v>3946945.48</v>
+      </c>
+      <c r="N17" s="1">
+        <v>0.94</v>
+      </c>
+      <c r="O17">
+        <v>1</v>
+      </c>
+      <c r="Z17" t="s">
         <v>75</v>
-      </c>
-[...43 lines deleted...]
-        <v>74</v>
       </c>
     </row>
     <row r="18" spans="1:26">
       <c r="A18" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="B18" s="1">
         <v>3900000.0</v>
       </c>
       <c r="C18" s="1">
-        <v>104.129</v>
+        <v>103.666</v>
       </c>
       <c r="D18" s="1">
         <v>105.89313846</v>
       </c>
       <c r="E18" t="s">
         <v>8</v>
       </c>
       <c r="F18">
         <v>1.0</v>
       </c>
       <c r="G18" s="1">
         <v>4129832.4</v>
       </c>
       <c r="H18" s="1">
-        <v>-68801.4</v>
+        <v>-86858.4</v>
       </c>
       <c r="I18" s="1">
-        <v>-1.6659610690255</v>
+        <v>-2.1031943088054</v>
       </c>
       <c r="J18">
-        <v>4.8</v>
+        <v>5.23</v>
       </c>
       <c r="K18" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="L18" s="1">
-        <v>4061031.0</v>
+        <v>4042974.0</v>
       </c>
       <c r="M18" s="1">
-        <v>4248417.99</v>
+        <v>4246949.34</v>
       </c>
       <c r="N18" s="1">
-        <v>0.98</v>
+        <v>1.01</v>
       </c>
       <c r="O18">
         <v>1</v>
       </c>
       <c r="Z18" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
     </row>
     <row r="19" spans="1:26">
       <c r="A19" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="B19" s="1">
         <v>3300000.0</v>
       </c>
       <c r="C19" s="1">
-        <v>101.426</v>
+        <v>101.15</v>
       </c>
       <c r="D19" s="1">
         <v>102.9313697</v>
       </c>
       <c r="E19" t="s">
         <v>8</v>
       </c>
       <c r="F19">
         <v>1.0</v>
       </c>
       <c r="G19" s="1">
         <v>3396735.2</v>
       </c>
       <c r="H19" s="1">
-        <v>-49677.2</v>
+        <v>-58785.2</v>
       </c>
       <c r="I19" s="1">
-        <v>-1.4624984602862</v>
+        <v>-1.7306382905562</v>
       </c>
       <c r="J19">
-        <v>1.69</v>
+        <v>1.97</v>
       </c>
       <c r="K19" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="L19" s="1">
-        <v>3347058.0</v>
+        <v>3337950.0</v>
       </c>
       <c r="M19" s="1">
-        <v>3402762.45</v>
+        <v>3403113.7</v>
       </c>
       <c r="N19" s="1">
-        <v>0.79</v>
+        <v>0.81</v>
       </c>
       <c r="O19">
         <v>1</v>
       </c>
       <c r="Z19" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
     </row>
     <row r="20" spans="1:26">
       <c r="A20" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="B20" s="1">
         <v>4550000.0</v>
       </c>
       <c r="C20" s="1">
-        <v>94.905</v>
+        <v>94.724</v>
       </c>
       <c r="D20" s="1">
         <v>94.51235868</v>
       </c>
       <c r="E20" t="s">
         <v>8</v>
       </c>
       <c r="F20">
         <v>1.0</v>
       </c>
       <c r="G20" s="1">
         <v>4300312.32</v>
       </c>
       <c r="H20" s="1">
-        <v>17865.18</v>
+        <v>9629.68</v>
       </c>
       <c r="I20" s="1">
-        <v>0.41543912791897</v>
+        <v>0.22392978191872</v>
       </c>
       <c r="J20">
-        <v>0.51</v>
+        <v>0.55</v>
       </c>
       <c r="K20" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="L20" s="1">
-        <v>4318177.5</v>
+        <v>4309942.0</v>
       </c>
       <c r="M20" s="1">
-        <v>4341313.94</v>
+        <v>4335030.58</v>
       </c>
       <c r="N20" s="1">
-        <v>1.0</v>
+        <v>1.03</v>
       </c>
       <c r="O20">
         <v>1</v>
       </c>
       <c r="Z20" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
     </row>
     <row r="21" spans="1:26">
       <c r="A21" t="s">
+        <v>88</v>
+      </c>
+      <c r="B21" s="1">
+        <v>4900000.0</v>
+      </c>
+      <c r="C21" s="1">
+        <v>95.827</v>
+      </c>
+      <c r="D21" s="1">
+        <v>96.32958306</v>
+      </c>
+      <c r="E21" t="s">
+        <v>8</v>
+      </c>
+      <c r="F21">
+        <v>1.0</v>
+      </c>
+      <c r="G21" s="1">
+        <v>4720149.57</v>
+      </c>
+      <c r="H21" s="1">
+        <v>-24626.57</v>
+      </c>
+      <c r="I21" s="1">
+        <v>-0.521732831445</v>
+      </c>
+      <c r="J21">
+        <v>0.61</v>
+      </c>
+      <c r="K21" t="s">
+        <v>89</v>
+      </c>
+      <c r="L21" s="1">
+        <v>4695523.0</v>
+      </c>
+      <c r="M21" s="1">
+        <v>4725594.23</v>
+      </c>
+      <c r="N21" s="1">
+        <v>1.12</v>
+      </c>
+      <c r="O21">
+        <v>1</v>
+      </c>
+      <c r="Z21" t="s">
         <v>87</v>
-      </c>
-[...43 lines deleted...]
-        <v>86</v>
       </c>
     </row>
     <row r="22" spans="1:26">
       <c r="A22" t="s">
+        <v>91</v>
+      </c>
+      <c r="B22" s="1">
+        <v>4100000.0</v>
+      </c>
+      <c r="C22" s="1">
+        <v>100.305</v>
+      </c>
+      <c r="D22" s="1">
+        <v>101.45567878</v>
+      </c>
+      <c r="E22" t="s">
+        <v>8</v>
+      </c>
+      <c r="F22">
+        <v>1.0</v>
+      </c>
+      <c r="G22" s="1">
+        <v>4159682.83</v>
+      </c>
+      <c r="H22" s="1">
+        <v>-47177.83</v>
+      </c>
+      <c r="I22" s="1">
+        <v>-1.1341689241244</v>
+      </c>
+      <c r="J22">
+        <v>0.37</v>
+      </c>
+      <c r="K22" t="s">
+        <v>92</v>
+      </c>
+      <c r="L22" s="1">
+        <v>4112505.0</v>
+      </c>
+      <c r="M22" s="1">
+        <v>4127739.59</v>
+      </c>
+      <c r="N22" s="1">
+        <v>0.98</v>
+      </c>
+      <c r="O22">
+        <v>1</v>
+      </c>
+      <c r="Z22" t="s">
         <v>90</v>
-      </c>
-[...43 lines deleted...]
-        <v>89</v>
       </c>
     </row>
     <row r="23" spans="1:26">
       <c r="A23" t="s">
+        <v>94</v>
+      </c>
+      <c r="B23" s="1">
+        <v>2972000.0</v>
+      </c>
+      <c r="C23" s="1">
+        <v>100.017</v>
+      </c>
+      <c r="D23" s="1">
+        <v>100.28432032</v>
+      </c>
+      <c r="E23" t="s">
+        <v>8</v>
+      </c>
+      <c r="F23">
+        <v>1.0</v>
+      </c>
+      <c r="G23" s="1">
+        <v>2980450.0</v>
+      </c>
+      <c r="H23" s="1">
+        <v>-7944.76</v>
+      </c>
+      <c r="I23" s="1">
+        <v>-0.26656243184754</v>
+      </c>
+      <c r="J23">
+        <v>0.69</v>
+      </c>
+      <c r="K23" t="s">
+        <v>95</v>
+      </c>
+      <c r="L23" s="1">
+        <v>2972505.24</v>
+      </c>
+      <c r="M23" s="1">
+        <v>2992910.26</v>
+      </c>
+      <c r="N23" s="1">
+        <v>0.71</v>
+      </c>
+      <c r="O23">
+        <v>1</v>
+      </c>
+      <c r="Z23" t="s">
         <v>93</v>
-      </c>
-[...43 lines deleted...]
-        <v>92</v>
       </c>
     </row>
     <row r="24" spans="1:26">
       <c r="A24" t="s">
+        <v>97</v>
+      </c>
+      <c r="B24" s="1">
+        <v>4800000.0</v>
+      </c>
+      <c r="C24" s="1">
+        <v>102.302</v>
+      </c>
+      <c r="D24" s="1">
+        <v>104.31542542</v>
+      </c>
+      <c r="E24" t="s">
+        <v>8</v>
+      </c>
+      <c r="F24">
+        <v>1.0</v>
+      </c>
+      <c r="G24" s="1">
+        <v>5007140.42</v>
+      </c>
+      <c r="H24" s="1">
+        <v>-96644.42</v>
+      </c>
+      <c r="I24" s="1">
+        <v>-1.9301320093595</v>
+      </c>
+      <c r="J24">
+        <v>1.34</v>
+      </c>
+      <c r="K24" t="s">
+        <v>98</v>
+      </c>
+      <c r="L24" s="1">
+        <v>4910496.0</v>
+      </c>
+      <c r="M24" s="1">
+        <v>4974704.22</v>
+      </c>
+      <c r="N24" s="1">
+        <v>1.18</v>
+      </c>
+      <c r="O24">
+        <v>1</v>
+      </c>
+      <c r="Z24" t="s">
         <v>96</v>
-      </c>
-[...43 lines deleted...]
-        <v>95</v>
       </c>
     </row>
     <row r="25" spans="1:26">
       <c r="A25" t="s">
+        <v>100</v>
+      </c>
+      <c r="B25" s="1">
+        <v>6358000.0</v>
+      </c>
+      <c r="C25" s="1">
+        <v>98.924</v>
+      </c>
+      <c r="D25" s="1">
+        <v>100.19916011</v>
+      </c>
+      <c r="E25" t="s">
+        <v>8</v>
+      </c>
+      <c r="F25">
+        <v>1.0</v>
+      </c>
+      <c r="G25" s="1">
+        <v>6370662.6</v>
+      </c>
+      <c r="H25" s="1">
+        <v>-81074.68</v>
+      </c>
+      <c r="I25" s="1">
+        <v>-1.2726255507551</v>
+      </c>
+      <c r="J25">
+        <v>0.45</v>
+      </c>
+      <c r="K25" t="s">
+        <v>101</v>
+      </c>
+      <c r="L25" s="1">
+        <v>6289587.92</v>
+      </c>
+      <c r="M25" s="1">
+        <v>6317937.63</v>
+      </c>
+      <c r="N25" s="1">
+        <v>1.5</v>
+      </c>
+      <c r="O25">
+        <v>1</v>
+      </c>
+      <c r="Z25" t="s">
         <v>99</v>
-      </c>
-[...43 lines deleted...]
-        <v>98</v>
       </c>
     </row>
     <row r="26" spans="1:26">
       <c r="A26" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B26" s="1">
-        <v>8358000.0</v>
+        <v>3600000.0</v>
       </c>
       <c r="C26" s="1">
-        <v>99.184</v>
+        <v>92.964</v>
       </c>
       <c r="D26" s="1">
-        <v>100.19916009</v>
+        <v>92.61058806</v>
       </c>
       <c r="E26" t="s">
         <v>8</v>
       </c>
       <c r="F26">
         <v>1.0</v>
       </c>
       <c r="G26" s="1">
-        <v>8374645.8</v>
+        <v>3333981.17</v>
       </c>
       <c r="H26" s="1">
-        <v>-84847.08</v>
+        <v>12722.83</v>
       </c>
       <c r="I26" s="1">
-        <v>-1.0131423110456</v>
+        <v>0.38161073357232</v>
       </c>
       <c r="J26">
         <v>0.25</v>
       </c>
       <c r="K26" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="L26" s="1">
-        <v>8289798.72</v>
+        <v>3346704.0</v>
       </c>
       <c r="M26" s="1">
-        <v>8310836.84</v>
+        <v>3355728.66</v>
       </c>
       <c r="N26" s="1">
-        <v>1.92</v>
+        <v>0.8</v>
       </c>
       <c r="O26">
         <v>1</v>
       </c>
       <c r="Z26" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
     </row>
     <row r="27" spans="1:26">
       <c r="A27" t="s">
+        <v>106</v>
+      </c>
+      <c r="B27" s="1">
+        <v>2000000.0</v>
+      </c>
+      <c r="C27" s="1">
+        <v>99.37</v>
+      </c>
+      <c r="D27" s="1">
+        <v>99.4518355</v>
+      </c>
+      <c r="E27" t="s">
+        <v>8</v>
+      </c>
+      <c r="F27">
+        <v>1.0</v>
+      </c>
+      <c r="G27" s="1">
+        <v>1989036.71</v>
+      </c>
+      <c r="H27" s="1">
+        <v>-1636.71</v>
+      </c>
+      <c r="I27" s="1">
+        <v>-0.082286565741665</v>
+      </c>
+      <c r="J27">
+        <v>0.77</v>
+      </c>
+      <c r="K27" t="s">
+        <v>107</v>
+      </c>
+      <c r="L27" s="1">
+        <v>1987400.0</v>
+      </c>
+      <c r="M27" s="1">
+        <v>2002742.47</v>
+      </c>
+      <c r="N27" s="1">
+        <v>0.48</v>
+      </c>
+      <c r="O27">
+        <v>1</v>
+      </c>
+      <c r="Z27" t="s">
         <v>105</v>
-      </c>
-[...43 lines deleted...]
-        <v>104</v>
       </c>
     </row>
     <row r="28" spans="1:26">
       <c r="A28" t="s">
+        <v>109</v>
+      </c>
+      <c r="B28" s="1">
+        <v>2200000.0</v>
+      </c>
+      <c r="C28" s="1">
+        <v>106.903</v>
+      </c>
+      <c r="D28" s="1">
+        <v>107.86245455</v>
+      </c>
+      <c r="E28" t="s">
+        <v>8</v>
+      </c>
+      <c r="F28">
+        <v>1.0</v>
+      </c>
+      <c r="G28" s="1">
+        <v>2372974.0</v>
+      </c>
+      <c r="H28" s="1">
+        <v>-21108.0</v>
+      </c>
+      <c r="I28" s="1">
+        <v>-0.88951669929801</v>
+      </c>
+      <c r="J28">
+        <v>0.85</v>
+      </c>
+      <c r="K28" t="s">
+        <v>110</v>
+      </c>
+      <c r="L28" s="1">
+        <v>2351866.0</v>
+      </c>
+      <c r="M28" s="1">
+        <v>2370462.31</v>
+      </c>
+      <c r="N28" s="1">
+        <v>0.56</v>
+      </c>
+      <c r="O28">
+        <v>1</v>
+      </c>
+      <c r="Z28" t="s">
         <v>108</v>
-      </c>
-[...43 lines deleted...]
-        <v>107</v>
       </c>
     </row>
     <row r="29" spans="1:26">
       <c r="A29" t="s">
+        <v>112</v>
+      </c>
+      <c r="B29" s="1">
+        <v>1701000.0</v>
+      </c>
+      <c r="C29" s="1">
+        <v>99.926</v>
+      </c>
+      <c r="D29" s="1">
+        <v>99.8837425</v>
+      </c>
+      <c r="E29" t="s">
+        <v>8</v>
+      </c>
+      <c r="F29">
+        <v>1.0</v>
+      </c>
+      <c r="G29" s="1">
+        <v>1699022.46</v>
+      </c>
+      <c r="H29" s="1">
+        <v>718.8</v>
+      </c>
+      <c r="I29" s="1">
+        <v>0.042306680277788</v>
+      </c>
+      <c r="J29">
+        <v>0.68</v>
+      </c>
+      <c r="K29" t="s">
+        <v>113</v>
+      </c>
+      <c r="L29" s="1">
+        <v>1699741.26</v>
+      </c>
+      <c r="M29" s="1">
+        <v>1711322.04</v>
+      </c>
+      <c r="N29" s="1">
+        <v>0.41</v>
+      </c>
+      <c r="O29">
+        <v>1</v>
+      </c>
+      <c r="Z29" t="s">
         <v>111</v>
-      </c>
-[...43 lines deleted...]
-        <v>110</v>
       </c>
     </row>
     <row r="30" spans="1:26">
       <c r="A30" t="s">
+        <v>115</v>
+      </c>
+      <c r="B30" s="1">
+        <v>4100000.0</v>
+      </c>
+      <c r="C30" s="1">
+        <v>103.552</v>
+      </c>
+      <c r="D30" s="1">
+        <v>103.68</v>
+      </c>
+      <c r="E30" t="s">
+        <v>8</v>
+      </c>
+      <c r="F30">
+        <v>1.0</v>
+      </c>
+      <c r="G30" s="1">
+        <v>4250880.0</v>
+      </c>
+      <c r="H30" s="1">
+        <v>-5248.0</v>
+      </c>
+      <c r="I30" s="1">
+        <v>-0.12345679012346</v>
+      </c>
+      <c r="J30">
+        <v>2.49</v>
+      </c>
+      <c r="K30" t="s">
+        <v>116</v>
+      </c>
+      <c r="L30" s="1">
+        <v>4245632.0</v>
+      </c>
+      <c r="M30" s="1">
+        <v>4347528.23</v>
+      </c>
+      <c r="N30" s="1">
+        <v>1.03</v>
+      </c>
+      <c r="O30">
+        <v>1</v>
+      </c>
+      <c r="Z30" t="s">
         <v>114</v>
-      </c>
-[...43 lines deleted...]
-        <v>113</v>
       </c>
     </row>
     <row r="31" spans="1:26">
       <c r="A31" t="s">
+        <v>118</v>
+      </c>
+      <c r="B31" s="1">
+        <v>3400000.0</v>
+      </c>
+      <c r="C31" s="1">
+        <v>100.679</v>
+      </c>
+      <c r="D31" s="1">
+        <v>102.20481176</v>
+      </c>
+      <c r="E31" t="s">
+        <v>8</v>
+      </c>
+      <c r="F31">
+        <v>1.0</v>
+      </c>
+      <c r="G31" s="1">
+        <v>3474963.6</v>
+      </c>
+      <c r="H31" s="1">
+        <v>-51877.6</v>
+      </c>
+      <c r="I31" s="1">
+        <v>-1.4928962133589</v>
+      </c>
+      <c r="J31">
+        <v>0.9</v>
+      </c>
+      <c r="K31" t="s">
+        <v>119</v>
+      </c>
+      <c r="L31" s="1">
+        <v>3423086.0</v>
+      </c>
+      <c r="M31" s="1">
+        <v>3453825.73</v>
+      </c>
+      <c r="N31" s="1">
+        <v>0.82</v>
+      </c>
+      <c r="O31">
+        <v>1</v>
+      </c>
+      <c r="Z31" t="s">
         <v>117</v>
-      </c>
-[...43 lines deleted...]
-        <v>116</v>
       </c>
     </row>
     <row r="32" spans="1:26">
       <c r="A32" t="s">
+        <v>121</v>
+      </c>
+      <c r="B32" s="1">
+        <v>3355000.0</v>
+      </c>
+      <c r="C32" s="1">
+        <v>99.106</v>
+      </c>
+      <c r="D32" s="1">
+        <v>100.08431893</v>
+      </c>
+      <c r="E32" t="s">
+        <v>8</v>
+      </c>
+      <c r="F32">
+        <v>1.0</v>
+      </c>
+      <c r="G32" s="1">
+        <v>3357828.9</v>
+      </c>
+      <c r="H32" s="1">
+        <v>-32822.6</v>
+      </c>
+      <c r="I32" s="1">
+        <v>-0.97749471392065</v>
+      </c>
+      <c r="J32">
+        <v>0.11</v>
+      </c>
+      <c r="K32" t="s">
+        <v>122</v>
+      </c>
+      <c r="L32" s="1">
+        <v>3325006.3</v>
+      </c>
+      <c r="M32" s="1">
+        <v>3328545.14</v>
+      </c>
+      <c r="N32" s="1">
+        <v>0.79</v>
+      </c>
+      <c r="O32">
+        <v>1</v>
+      </c>
+      <c r="Z32" t="s">
         <v>120</v>
-      </c>
-[...43 lines deleted...]
-        <v>119</v>
       </c>
     </row>
     <row r="33" spans="1:26">
       <c r="A33" t="s">
+        <v>124</v>
+      </c>
+      <c r="B33" s="1">
+        <v>1842000.0</v>
+      </c>
+      <c r="C33" s="1">
+        <v>98.618</v>
+      </c>
+      <c r="D33" s="1">
+        <v>99.51669707</v>
+      </c>
+      <c r="E33" t="s">
+        <v>8</v>
+      </c>
+      <c r="F33">
+        <v>1.0</v>
+      </c>
+      <c r="G33" s="1">
+        <v>1833097.56</v>
+      </c>
+      <c r="H33" s="1">
+        <v>-16554.0</v>
+      </c>
+      <c r="I33" s="1">
+        <v>-0.90306159154999</v>
+      </c>
+      <c r="J33">
+        <v>1.36</v>
+      </c>
+      <c r="K33" t="s">
+        <v>125</v>
+      </c>
+      <c r="L33" s="1">
+        <v>1816543.56</v>
+      </c>
+      <c r="M33" s="1">
+        <v>1841662.89</v>
+      </c>
+      <c r="N33" s="1">
+        <v>0.44</v>
+      </c>
+      <c r="O33">
+        <v>1</v>
+      </c>
+      <c r="Z33" t="s">
         <v>123</v>
-      </c>
-[...43 lines deleted...]
-        <v>122</v>
       </c>
     </row>
     <row r="34" spans="1:26">
       <c r="A34" t="s">
+        <v>127</v>
+      </c>
+      <c r="B34" s="1">
+        <v>2500000.0</v>
+      </c>
+      <c r="C34" s="1">
+        <v>98.875</v>
+      </c>
+      <c r="D34" s="1">
+        <v>97.755168</v>
+      </c>
+      <c r="E34" t="s">
+        <v>8</v>
+      </c>
+      <c r="F34">
+        <v>1.0</v>
+      </c>
+      <c r="G34" s="1">
+        <v>2443879.2</v>
+      </c>
+      <c r="H34" s="1">
+        <v>27995.8</v>
+      </c>
+      <c r="I34" s="1">
+        <v>1.1455476195386</v>
+      </c>
+      <c r="J34">
+        <v>0.31</v>
+      </c>
+      <c r="K34" t="s">
+        <v>128</v>
+      </c>
+      <c r="L34" s="1">
+        <v>2471875.0</v>
+      </c>
+      <c r="M34" s="1">
+        <v>2479623.29</v>
+      </c>
+      <c r="N34" s="1">
+        <v>0.59</v>
+      </c>
+      <c r="O34">
+        <v>1</v>
+      </c>
+      <c r="Z34" t="s">
         <v>126</v>
-      </c>
-[...43 lines deleted...]
-        <v>125</v>
       </c>
     </row>
     <row r="35" spans="1:26">
       <c r="A35" t="s">
+        <v>130</v>
+      </c>
+      <c r="B35" s="1">
+        <v>2600000.0</v>
+      </c>
+      <c r="C35" s="1">
+        <v>109.256</v>
+      </c>
+      <c r="D35" s="1">
+        <v>109.11</v>
+      </c>
+      <c r="E35" t="s">
+        <v>8</v>
+      </c>
+      <c r="F35">
+        <v>1.0</v>
+      </c>
+      <c r="G35" s="1">
+        <v>2836860.0</v>
+      </c>
+      <c r="H35" s="1">
+        <v>3796.0</v>
+      </c>
+      <c r="I35" s="1">
+        <v>0.13380991659793</v>
+      </c>
+      <c r="J35">
+        <v>0.1</v>
+      </c>
+      <c r="K35" t="s">
+        <v>131</v>
+      </c>
+      <c r="L35" s="1">
+        <v>2840656.0</v>
+      </c>
+      <c r="M35" s="1">
+        <v>2843305.46</v>
+      </c>
+      <c r="N35" s="1">
+        <v>0.68</v>
+      </c>
+      <c r="O35">
+        <v>1</v>
+      </c>
+      <c r="Z35" t="s">
         <v>129</v>
-      </c>
-[...43 lines deleted...]
-        <v>128</v>
       </c>
     </row>
     <row r="36" spans="1:26">
       <c r="A36" t="s">
+        <v>133</v>
+      </c>
+      <c r="B36" s="1">
+        <v>6062000.0</v>
+      </c>
+      <c r="C36" s="1">
+        <v>98.491</v>
+      </c>
+      <c r="D36" s="1">
+        <v>99.73470604</v>
+      </c>
+      <c r="E36" t="s">
+        <v>8</v>
+      </c>
+      <c r="F36">
+        <v>1.0</v>
+      </c>
+      <c r="G36" s="1">
+        <v>6045917.88</v>
+      </c>
+      <c r="H36" s="1">
+        <v>-75393.46</v>
+      </c>
+      <c r="I36" s="1">
+        <v>-1.2470142912361</v>
+      </c>
+      <c r="J36">
+        <v>1.42</v>
+      </c>
+      <c r="K36" t="s">
+        <v>134</v>
+      </c>
+      <c r="L36" s="1">
+        <v>5970524.42</v>
+      </c>
+      <c r="M36" s="1">
+        <v>6056402.75</v>
+      </c>
+      <c r="N36" s="1">
+        <v>1.44</v>
+      </c>
+      <c r="O36">
+        <v>1</v>
+      </c>
+      <c r="Z36" t="s">
         <v>132</v>
-      </c>
-[...43 lines deleted...]
-        <v>131</v>
       </c>
     </row>
     <row r="37" spans="1:26">
       <c r="A37" t="s">
+        <v>136</v>
+      </c>
+      <c r="B37" s="1">
+        <v>4500000.0</v>
+      </c>
+      <c r="C37" s="1">
+        <v>98.475</v>
+      </c>
+      <c r="D37" s="1">
+        <v>99.65584156</v>
+      </c>
+      <c r="E37" t="s">
+        <v>8</v>
+      </c>
+      <c r="F37">
+        <v>1.0</v>
+      </c>
+      <c r="G37" s="1">
+        <v>4484512.87</v>
+      </c>
+      <c r="H37" s="1">
+        <v>-53137.87</v>
+      </c>
+      <c r="I37" s="1">
+        <v>-1.1849195562683</v>
+      </c>
+      <c r="J37">
+        <v>2.05</v>
+      </c>
+      <c r="K37" t="s">
+        <v>137</v>
+      </c>
+      <c r="L37" s="1">
+        <v>4431375.0</v>
+      </c>
+      <c r="M37" s="1">
+        <v>4523532.53</v>
+      </c>
+      <c r="N37" s="1">
+        <v>1.08</v>
+      </c>
+      <c r="O37">
+        <v>1</v>
+      </c>
+      <c r="Z37" t="s">
         <v>135</v>
-      </c>
-[...43 lines deleted...]
-        <v>134</v>
       </c>
     </row>
     <row r="38" spans="1:26">
       <c r="A38" t="s">
+        <v>139</v>
+      </c>
+      <c r="B38" s="1">
+        <v>1289000.0</v>
+      </c>
+      <c r="C38" s="1">
+        <v>98.726</v>
+      </c>
+      <c r="D38" s="1">
+        <v>99.72692009</v>
+      </c>
+      <c r="E38" t="s">
+        <v>8</v>
+      </c>
+      <c r="F38">
+        <v>1.0</v>
+      </c>
+      <c r="G38" s="1">
+        <v>1285480.0</v>
+      </c>
+      <c r="H38" s="1">
+        <v>-12901.86</v>
+      </c>
+      <c r="I38" s="1">
+        <v>-1.0036608893176</v>
+      </c>
+      <c r="J38">
+        <v>1.68</v>
+      </c>
+      <c r="K38" t="s">
+        <v>140</v>
+      </c>
+      <c r="L38" s="1">
+        <v>1272578.14</v>
+      </c>
+      <c r="M38" s="1">
+        <v>1294294.15</v>
+      </c>
+      <c r="N38" s="1">
+        <v>0.31</v>
+      </c>
+      <c r="O38">
+        <v>1</v>
+      </c>
+      <c r="Z38" t="s">
         <v>138</v>
-      </c>
-[...43 lines deleted...]
-        <v>137</v>
       </c>
     </row>
     <row r="39" spans="1:26">
       <c r="A39" t="s">
+        <v>142</v>
+      </c>
+      <c r="B39" s="1">
+        <v>2200000.0</v>
+      </c>
+      <c r="C39" s="1">
+        <v>100.513</v>
+      </c>
+      <c r="D39" s="1">
+        <v>101.37413636</v>
+      </c>
+      <c r="E39" t="s">
+        <v>8</v>
+      </c>
+      <c r="F39">
+        <v>1.0</v>
+      </c>
+      <c r="G39" s="1">
+        <v>2230231.0</v>
+      </c>
+      <c r="H39" s="1">
+        <v>-18945.0</v>
+      </c>
+      <c r="I39" s="1">
+        <v>-0.84946357574619</v>
+      </c>
+      <c r="J39">
+        <v>0.75</v>
+      </c>
+      <c r="K39" t="s">
+        <v>143</v>
+      </c>
+      <c r="L39" s="1">
+        <v>2211286.0</v>
+      </c>
+      <c r="M39" s="1">
+        <v>2227861.34</v>
+      </c>
+      <c r="N39" s="1">
+        <v>0.53</v>
+      </c>
+      <c r="O39">
+        <v>1</v>
+      </c>
+      <c r="Z39" t="s">
         <v>141</v>
-      </c>
-[...43 lines deleted...]
-        <v>140</v>
       </c>
     </row>
     <row r="40" spans="1:26">
       <c r="A40" t="s">
+        <v>145</v>
+      </c>
+      <c r="B40" s="1">
+        <v>2000000.0</v>
+      </c>
+      <c r="C40" s="1">
+        <v>99.325</v>
+      </c>
+      <c r="D40" s="1">
+        <v>100.08315</v>
+      </c>
+      <c r="E40" t="s">
+        <v>8</v>
+      </c>
+      <c r="F40">
+        <v>1.0</v>
+      </c>
+      <c r="G40" s="1">
+        <v>2001663.0</v>
+      </c>
+      <c r="H40" s="1">
+        <v>-15163.0</v>
+      </c>
+      <c r="I40" s="1">
+        <v>-0.75752012201854</v>
+      </c>
+      <c r="J40">
+        <v>0.47</v>
+      </c>
+      <c r="K40" t="s">
+        <v>146</v>
+      </c>
+      <c r="L40" s="1">
+        <v>1986500.0</v>
+      </c>
+      <c r="M40" s="1">
+        <v>1995952.05</v>
+      </c>
+      <c r="N40" s="1">
+        <v>0.47</v>
+      </c>
+      <c r="O40">
+        <v>1</v>
+      </c>
+      <c r="Z40" t="s">
         <v>144</v>
-      </c>
-[...43 lines deleted...]
-        <v>143</v>
       </c>
     </row>
     <row r="41" spans="1:26">
       <c r="A41" t="s">
+        <v>148</v>
+      </c>
+      <c r="B41" s="1">
+        <v>2973000.0</v>
+      </c>
+      <c r="C41" s="1">
+        <v>100.329</v>
+      </c>
+      <c r="D41" s="1">
+        <v>99.76841911</v>
+      </c>
+      <c r="E41" t="s">
+        <v>8</v>
+      </c>
+      <c r="F41">
+        <v>1.0</v>
+      </c>
+      <c r="G41" s="1">
+        <v>2966115.1</v>
+      </c>
+      <c r="H41" s="1">
+        <v>16666.07</v>
+      </c>
+      <c r="I41" s="1">
+        <v>0.56188210632824</v>
+      </c>
+      <c r="J41">
+        <v>1.1</v>
+      </c>
+      <c r="K41" t="s">
+        <v>149</v>
+      </c>
+      <c r="L41" s="1">
+        <v>2982781.17</v>
+      </c>
+      <c r="M41" s="1">
+        <v>3015555.44</v>
+      </c>
+      <c r="N41" s="1">
+        <v>0.72</v>
+      </c>
+      <c r="O41">
+        <v>1</v>
+      </c>
+      <c r="Z41" t="s">
         <v>147</v>
-      </c>
-[...43 lines deleted...]
-        <v>146</v>
       </c>
     </row>
     <row r="42" spans="1:26">
       <c r="A42" t="s">
+        <v>151</v>
+      </c>
+      <c r="B42" s="1">
+        <v>4400000.0</v>
+      </c>
+      <c r="C42" s="1">
+        <v>97.821</v>
+      </c>
+      <c r="D42" s="1">
+        <v>96.11421091</v>
+      </c>
+      <c r="E42" t="s">
+        <v>8</v>
+      </c>
+      <c r="F42">
+        <v>1.0</v>
+      </c>
+      <c r="G42" s="1">
+        <v>4229025.28</v>
+      </c>
+      <c r="H42" s="1">
+        <v>75098.72</v>
+      </c>
+      <c r="I42" s="1">
+        <v>1.7757926478983</v>
+      </c>
+      <c r="J42">
+        <v>0.04</v>
+      </c>
+      <c r="K42" t="s">
+        <v>152</v>
+      </c>
+      <c r="L42" s="1">
+        <v>4304124.0</v>
+      </c>
+      <c r="M42" s="1">
+        <v>4305992.49</v>
+      </c>
+      <c r="N42" s="1">
+        <v>1.02</v>
+      </c>
+      <c r="O42">
+        <v>1</v>
+      </c>
+      <c r="Z42" t="s">
         <v>150</v>
-      </c>
-[...43 lines deleted...]
-        <v>149</v>
       </c>
     </row>
     <row r="43" spans="1:26">
       <c r="A43" t="s">
+        <v>154</v>
+      </c>
+      <c r="B43" s="1">
+        <v>4700000.0</v>
+      </c>
+      <c r="C43" s="1">
+        <v>98.017</v>
+      </c>
+      <c r="D43" s="1">
+        <v>99.7334034</v>
+      </c>
+      <c r="E43" t="s">
+        <v>8</v>
+      </c>
+      <c r="F43">
+        <v>1.0</v>
+      </c>
+      <c r="G43" s="1">
+        <v>4687469.96</v>
+      </c>
+      <c r="H43" s="1">
+        <v>-80670.96</v>
+      </c>
+      <c r="I43" s="1">
+        <v>-1.7209915090315</v>
+      </c>
+      <c r="J43">
+        <v>0.15</v>
+      </c>
+      <c r="K43" t="s">
+        <v>155</v>
+      </c>
+      <c r="L43" s="1">
+        <v>4606799.0</v>
+      </c>
+      <c r="M43" s="1">
+        <v>4614042.15</v>
+      </c>
+      <c r="N43" s="1">
+        <v>1.1</v>
+      </c>
+      <c r="O43">
+        <v>1</v>
+      </c>
+      <c r="Z43" t="s">
         <v>153</v>
-      </c>
-[...43 lines deleted...]
-        <v>152</v>
       </c>
     </row>
     <row r="44" spans="1:26">
       <c r="A44" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B44" s="1">
         <v>2000000.0</v>
       </c>
       <c r="C44" s="1">
-        <v>99.51</v>
+        <v>101.714</v>
       </c>
       <c r="D44" s="1">
-        <v>100.19585</v>
+        <v>103.36625</v>
       </c>
       <c r="E44" t="s">
         <v>8</v>
       </c>
       <c r="F44">
         <v>1.0</v>
       </c>
       <c r="G44" s="1">
-        <v>2003917.0</v>
+        <v>2067325.0</v>
       </c>
       <c r="H44" s="1">
-        <v>-13717.0</v>
+        <v>-33045.0</v>
       </c>
       <c r="I44" s="1">
-        <v>-0.68450938836289</v>
+        <v>-1.5984424316448</v>
       </c>
       <c r="J44">
-        <v>1.42</v>
+        <v>0.12</v>
       </c>
       <c r="K44" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="L44" s="1">
-        <v>1990200.0</v>
+        <v>2034280.0</v>
       </c>
       <c r="M44" s="1">
-        <v>2018679.45</v>
+        <v>2036608.77</v>
       </c>
       <c r="N44" s="1">
-        <v>0.47</v>
+        <v>0.48</v>
       </c>
       <c r="O44">
         <v>1</v>
       </c>
       <c r="Z44" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
     </row>
     <row r="45" spans="1:26">
       <c r="A45" t="s">
+        <v>160</v>
+      </c>
+      <c r="B45" s="1">
+        <v>2400000.0</v>
+      </c>
+      <c r="C45" s="1">
+        <v>103.565</v>
+      </c>
+      <c r="D45" s="1">
+        <v>105.746875</v>
+      </c>
+      <c r="E45" t="s">
+        <v>8</v>
+      </c>
+      <c r="F45">
+        <v>1.0</v>
+      </c>
+      <c r="G45" s="1">
+        <v>2537925.0</v>
+      </c>
+      <c r="H45" s="1">
+        <v>-52365.0</v>
+      </c>
+      <c r="I45" s="1">
+        <v>-2.0632997429002</v>
+      </c>
+      <c r="J45">
+        <v>4.93</v>
+      </c>
+      <c r="K45" t="s">
+        <v>161</v>
+      </c>
+      <c r="L45" s="1">
+        <v>2485560.0</v>
+      </c>
+      <c r="M45" s="1">
+        <v>2603817.53</v>
+      </c>
+      <c r="N45" s="1">
+        <v>0.62</v>
+      </c>
+      <c r="O45">
+        <v>1</v>
+      </c>
+      <c r="Z45" t="s">
         <v>159</v>
-      </c>
-[...43 lines deleted...]
-        <v>158</v>
       </c>
     </row>
     <row r="46" spans="1:26">
       <c r="A46" t="s">
+        <v>163</v>
+      </c>
+      <c r="B46" s="1">
+        <v>1800000.0</v>
+      </c>
+      <c r="C46" s="1">
+        <v>96.177</v>
+      </c>
+      <c r="D46" s="1">
+        <v>96.33716667</v>
+      </c>
+      <c r="E46" t="s">
+        <v>8</v>
+      </c>
+      <c r="F46">
+        <v>1.0</v>
+      </c>
+      <c r="G46" s="1">
+        <v>1734069.0</v>
+      </c>
+      <c r="H46" s="1">
+        <v>-2883.0</v>
+      </c>
+      <c r="I46" s="1">
+        <v>-0.16625636004104</v>
+      </c>
+      <c r="J46">
+        <v>0.14</v>
+      </c>
+      <c r="K46" t="s">
+        <v>164</v>
+      </c>
+      <c r="L46" s="1">
+        <v>1731186.0</v>
+      </c>
+      <c r="M46" s="1">
+        <v>1733651.75</v>
+      </c>
+      <c r="N46" s="1">
+        <v>0.41</v>
+      </c>
+      <c r="O46">
+        <v>1</v>
+      </c>
+      <c r="Z46" t="s">
         <v>162</v>
-      </c>
-[...43 lines deleted...]
-        <v>161</v>
       </c>
     </row>
     <row r="47" spans="1:26">
       <c r="A47" t="s">
+        <v>166</v>
+      </c>
+      <c r="B47" s="1">
+        <v>3100000.0</v>
+      </c>
+      <c r="C47" s="1">
+        <v>106.059</v>
+      </c>
+      <c r="D47" s="1">
+        <v>109.15333323</v>
+      </c>
+      <c r="E47" t="s">
+        <v>8</v>
+      </c>
+      <c r="F47">
+        <v>1.0</v>
+      </c>
+      <c r="G47" s="1">
+        <v>3383753.33</v>
+      </c>
+      <c r="H47" s="1">
+        <v>-95924.33</v>
+      </c>
+      <c r="I47" s="1">
+        <v>-2.834849962305</v>
+      </c>
+      <c r="J47">
+        <v>2.35</v>
+      </c>
+      <c r="K47" t="s">
+        <v>167</v>
+      </c>
+      <c r="L47" s="1">
+        <v>3287829.0</v>
+      </c>
+      <c r="M47" s="1">
+        <v>3360700.23</v>
+      </c>
+      <c r="N47" s="1">
+        <v>0.8</v>
+      </c>
+      <c r="O47">
+        <v>1</v>
+      </c>
+      <c r="Z47" t="s">
         <v>165</v>
-      </c>
-[...43 lines deleted...]
-        <v>164</v>
       </c>
     </row>
     <row r="48" spans="1:26">
       <c r="A48" t="s">
+        <v>169</v>
+      </c>
+      <c r="B48" s="1">
+        <v>1525000.0</v>
+      </c>
+      <c r="C48" s="1">
+        <v>99.513</v>
+      </c>
+      <c r="D48" s="1">
+        <v>99.95229508</v>
+      </c>
+      <c r="E48" t="s">
+        <v>8</v>
+      </c>
+      <c r="F48">
+        <v>1.0</v>
+      </c>
+      <c r="G48" s="1">
+        <v>1524272.5</v>
+      </c>
+      <c r="H48" s="1">
+        <v>-6699.25</v>
+      </c>
+      <c r="I48" s="1">
+        <v>-0.43950474734669</v>
+      </c>
+      <c r="J48">
+        <v>0.74</v>
+      </c>
+      <c r="K48" t="s">
+        <v>170</v>
+      </c>
+      <c r="L48" s="1">
+        <v>1517573.25</v>
+      </c>
+      <c r="M48" s="1">
+        <v>1528843.63</v>
+      </c>
+      <c r="N48" s="1">
+        <v>0.36</v>
+      </c>
+      <c r="O48">
+        <v>1</v>
+      </c>
+      <c r="Z48" t="s">
         <v>168</v>
-      </c>
-[...43 lines deleted...]
-        <v>167</v>
       </c>
     </row>
     <row r="49" spans="1:26">
       <c r="A49" t="s">
+        <v>172</v>
+      </c>
+      <c r="B49" s="1">
+        <v>2300000.0</v>
+      </c>
+      <c r="C49" s="1">
+        <v>99.921</v>
+      </c>
+      <c r="D49" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E49" t="s">
+        <v>8</v>
+      </c>
+      <c r="F49">
+        <v>1.0</v>
+      </c>
+      <c r="G49" s="1">
+        <v>2300000.0</v>
+      </c>
+      <c r="H49" s="1">
+        <v>-1817.0</v>
+      </c>
+      <c r="I49" s="1">
+        <v>-0.079</v>
+      </c>
+      <c r="J49">
+        <v>1.03</v>
+      </c>
+      <c r="K49" t="s">
+        <v>173</v>
+      </c>
+      <c r="L49" s="1">
+        <v>2298183.0</v>
+      </c>
+      <c r="M49" s="1">
+        <v>2321817.48</v>
+      </c>
+      <c r="N49" s="1">
+        <v>0.55</v>
+      </c>
+      <c r="O49">
+        <v>1</v>
+      </c>
+      <c r="Z49" t="s">
         <v>171</v>
-      </c>
-[...43 lines deleted...]
-        <v>170</v>
       </c>
     </row>
     <row r="50" spans="1:26">
       <c r="A50" t="s">
-        <v>173</v>
+        <v>175</v>
       </c>
       <c r="B50" s="1">
-        <v>3100000.0</v>
+        <v>5700000.0</v>
       </c>
       <c r="C50" s="1">
-        <v>106.59</v>
+        <v>99.249</v>
       </c>
       <c r="D50" s="1">
-        <v>109.15333323</v>
+        <v>98.12584211</v>
       </c>
       <c r="E50" t="s">
         <v>8</v>
       </c>
       <c r="F50">
         <v>1.0</v>
       </c>
       <c r="G50" s="1">
-        <v>3383753.33</v>
+        <v>5593173.0</v>
       </c>
       <c r="H50" s="1">
-        <v>-79463.33</v>
+        <v>64020.0</v>
       </c>
       <c r="I50" s="1">
-        <v>-2.348378331703</v>
+        <v>1.1446096875602</v>
       </c>
       <c r="J50">
-        <v>1.91</v>
+        <v>0.59</v>
       </c>
       <c r="K50" t="s">
+        <v>176</v>
+      </c>
+      <c r="L50" s="1">
+        <v>5657193.0</v>
+      </c>
+      <c r="M50" s="1">
+        <v>5691080.67</v>
+      </c>
+      <c r="N50" s="1">
+        <v>1.35</v>
+      </c>
+      <c r="O50">
+        <v>1</v>
+      </c>
+      <c r="Z50" t="s">
         <v>174</v>
-      </c>
-[...13 lines deleted...]
-        <v>172</v>
       </c>
     </row>
     <row r="51" spans="1:26">
       <c r="A51" t="s">
-        <v>176</v>
+        <v>178</v>
       </c>
       <c r="B51" s="1">
-        <v>1525000.0</v>
+        <v>4900000.0</v>
       </c>
       <c r="C51" s="1">
-        <v>100.167</v>
+        <v>99.28</v>
       </c>
       <c r="D51" s="1">
-        <v>99.95229508</v>
+        <v>99.733</v>
       </c>
       <c r="E51" t="s">
         <v>8</v>
       </c>
       <c r="F51">
         <v>1.0</v>
       </c>
       <c r="G51" s="1">
-        <v>1524272.5</v>
+        <v>4886917.0</v>
       </c>
       <c r="H51" s="1">
-        <v>3274.25</v>
+        <v>-22197.0</v>
       </c>
       <c r="I51" s="1">
-        <v>0.21480739172294</v>
+        <v>-0.45421274803726</v>
       </c>
       <c r="J51">
-        <v>0.5</v>
+        <v>0.32</v>
       </c>
       <c r="K51" t="s">
+        <v>179</v>
+      </c>
+      <c r="L51" s="1">
+        <v>4864720.0</v>
+      </c>
+      <c r="M51" s="1">
+        <v>4880577.88</v>
+      </c>
+      <c r="N51" s="1">
+        <v>1.16</v>
+      </c>
+      <c r="O51">
+        <v>1</v>
+      </c>
+      <c r="Z51" t="s">
         <v>177</v>
-      </c>
-[...13 lines deleted...]
-        <v>175</v>
       </c>
     </row>
     <row r="52" spans="1:26">
       <c r="A52" t="s">
-        <v>179</v>
+        <v>181</v>
       </c>
       <c r="B52" s="1">
-        <v>2300000.0</v>
+        <v>3400000.0</v>
       </c>
       <c r="C52" s="1">
-        <v>100.49</v>
+        <v>99.192</v>
       </c>
       <c r="D52" s="1">
-        <v>100.0</v>
+        <v>100.21200941</v>
       </c>
       <c r="E52" t="s">
         <v>8</v>
       </c>
       <c r="F52">
         <v>1.0</v>
       </c>
       <c r="G52" s="1">
-        <v>2300000.0</v>
+        <v>3407208.32</v>
       </c>
       <c r="H52" s="1">
-        <v>11270.0</v>
+        <v>-34680.32</v>
       </c>
       <c r="I52" s="1">
-        <v>0.49</v>
+        <v>-1.0178514708487</v>
       </c>
       <c r="J52">
-        <v>0.78</v>
+        <v>0.29</v>
       </c>
       <c r="K52" t="s">
+        <v>182</v>
+      </c>
+      <c r="L52" s="1">
+        <v>3372528.0</v>
+      </c>
+      <c r="M52" s="1">
+        <v>3382308.82</v>
+      </c>
+      <c r="N52" s="1">
+        <v>0.8</v>
+      </c>
+      <c r="O52">
+        <v>1</v>
+      </c>
+      <c r="Z52" t="s">
         <v>180</v>
-      </c>
-[...13 lines deleted...]
-        <v>178</v>
       </c>
     </row>
     <row r="53" spans="1:26">
       <c r="A53" t="s">
-        <v>182</v>
+        <v>184</v>
       </c>
       <c r="B53" s="1">
-        <v>5700000.0</v>
+        <v>2000000.0</v>
       </c>
       <c r="C53" s="1">
-        <v>99.09</v>
+        <v>107.347</v>
       </c>
       <c r="D53" s="1">
-        <v>98.12584211</v>
+        <v>109.5246</v>
       </c>
       <c r="E53" t="s">
         <v>8</v>
       </c>
       <c r="F53">
         <v>1.0</v>
       </c>
       <c r="G53" s="1">
-        <v>5593173.0</v>
+        <v>2190492.0</v>
       </c>
       <c r="H53" s="1">
-        <v>54957.0</v>
+        <v>-43552.0</v>
       </c>
       <c r="I53" s="1">
-        <v>0.98257286159395</v>
+        <v>-1.9882291284332</v>
       </c>
       <c r="J53">
+        <v>2.25</v>
+      </c>
+      <c r="K53" t="s">
+        <v>185</v>
+      </c>
+      <c r="L53" s="1">
+        <v>2146940.0</v>
+      </c>
+      <c r="M53" s="1">
+        <v>2191871.51</v>
+      </c>
+      <c r="N53" s="1">
         <v>0.52</v>
       </c>
-      <c r="K53" t="s">
+      <c r="O53">
+        <v>1</v>
+      </c>
+      <c r="Z53" t="s">
         <v>183</v>
-      </c>
-[...13 lines deleted...]
-        <v>181</v>
       </c>
     </row>
     <row r="54" spans="1:26">
       <c r="A54" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
       <c r="B54" s="1">
-        <v>4900000.0</v>
+        <v>6352000.0</v>
       </c>
       <c r="C54" s="1">
-        <v>100.235</v>
+        <v>95.354</v>
       </c>
       <c r="D54" s="1">
-        <v>99.733</v>
+        <v>95.22676873</v>
       </c>
       <c r="E54" t="s">
         <v>8</v>
       </c>
       <c r="F54">
         <v>1.0</v>
       </c>
       <c r="G54" s="1">
-        <v>4886917.0</v>
+        <v>6048804.35</v>
       </c>
       <c r="H54" s="1">
-        <v>24598.0</v>
+        <v>8081.73</v>
       </c>
       <c r="I54" s="1">
-        <v>0.50334392828853</v>
+        <v>0.13360871888673</v>
       </c>
       <c r="J54">
-        <v>0.07</v>
+        <v>0.1</v>
       </c>
       <c r="K54" t="s">
+        <v>188</v>
+      </c>
+      <c r="L54" s="1">
+        <v>6056886.08</v>
+      </c>
+      <c r="M54" s="1">
+        <v>6063325.09</v>
+      </c>
+      <c r="N54" s="1">
+        <v>1.44</v>
+      </c>
+      <c r="O54">
+        <v>1</v>
+      </c>
+      <c r="Z54" t="s">
         <v>186</v>
-      </c>
-[...13 lines deleted...]
-        <v>184</v>
       </c>
     </row>
     <row r="55" spans="1:26">
       <c r="A55" t="s">
-        <v>188</v>
+        <v>190</v>
       </c>
       <c r="B55" s="1">
-        <v>3400000.0</v>
+        <v>7450000.0</v>
       </c>
       <c r="C55" s="1">
-        <v>99.44</v>
+        <v>99.221</v>
       </c>
       <c r="D55" s="1">
-        <v>100.21200941</v>
+        <v>100.12552698</v>
       </c>
       <c r="E55" t="s">
         <v>8</v>
       </c>
       <c r="F55">
         <v>1.0</v>
       </c>
       <c r="G55" s="1">
-        <v>3407208.32</v>
+        <v>7459351.76</v>
       </c>
       <c r="H55" s="1">
-        <v>-26248.32</v>
+        <v>-67387.26</v>
       </c>
       <c r="I55" s="1">
-        <v>-0.77037614183802</v>
+        <v>-0.90339297794424</v>
       </c>
       <c r="J55">
-        <v>0.07</v>
+        <v>1.06</v>
       </c>
       <c r="K55" t="s">
+        <v>191</v>
+      </c>
+      <c r="L55" s="1">
+        <v>7391964.5</v>
+      </c>
+      <c r="M55" s="1">
+        <v>7470725.29</v>
+      </c>
+      <c r="N55" s="1">
+        <v>1.78</v>
+      </c>
+      <c r="O55">
+        <v>1</v>
+      </c>
+      <c r="Z55" t="s">
         <v>189</v>
-      </c>
-[...13 lines deleted...]
-        <v>187</v>
       </c>
     </row>
     <row r="56" spans="1:26">
       <c r="A56" t="s">
-        <v>191</v>
+        <v>193</v>
       </c>
       <c r="B56" s="1">
-        <v>2000000.0</v>
+        <v>6100000.0</v>
       </c>
       <c r="C56" s="1">
-        <v>107.718</v>
+        <v>100.603</v>
       </c>
       <c r="D56" s="1">
-        <v>109.5246</v>
+        <v>102.49824082</v>
       </c>
       <c r="E56" t="s">
         <v>8</v>
       </c>
       <c r="F56">
         <v>1.0</v>
       </c>
       <c r="G56" s="1">
-        <v>2190492.0</v>
+        <v>6252392.69</v>
       </c>
       <c r="H56" s="1">
-        <v>-36132.0</v>
+        <v>-115609.69</v>
       </c>
       <c r="I56" s="1">
-        <v>-1.6494924427937</v>
+        <v>-1.8490471685329</v>
       </c>
       <c r="J56">
-        <v>1.51</v>
+        <v>2.85</v>
       </c>
       <c r="K56" t="s">
+        <v>194</v>
+      </c>
+      <c r="L56" s="1">
+        <v>6136783.0</v>
+      </c>
+      <c r="M56" s="1">
+        <v>6310507.66</v>
+      </c>
+      <c r="N56" s="1">
+        <v>1.5</v>
+      </c>
+      <c r="O56">
+        <v>1</v>
+      </c>
+      <c r="Z56" t="s">
         <v>192</v>
-      </c>
-[...13 lines deleted...]
-        <v>190</v>
       </c>
     </row>
     <row r="57" spans="1:26">
       <c r="A57" t="s">
-        <v>194</v>
+        <v>196</v>
       </c>
       <c r="B57" s="1">
-        <v>3952000.0</v>
+        <v>3200000.0</v>
       </c>
       <c r="C57" s="1">
-        <v>95.409</v>
+        <v>97.15</v>
       </c>
       <c r="D57" s="1">
-        <v>94.95759995</v>
+        <v>96.6109375</v>
       </c>
       <c r="E57" t="s">
         <v>8</v>
       </c>
       <c r="F57">
         <v>1.0</v>
       </c>
       <c r="G57" s="1">
-        <v>3752724.35</v>
+        <v>3091550.0</v>
       </c>
       <c r="H57" s="1">
-        <v>17839.33</v>
+        <v>17250.0</v>
       </c>
       <c r="I57" s="1">
-        <v>0.47537011344838</v>
+        <v>0.55797253804726</v>
       </c>
       <c r="J57">
-        <v>0.08</v>
+        <v>0.59</v>
       </c>
       <c r="K57" t="s">
+        <v>197</v>
+      </c>
+      <c r="L57" s="1">
+        <v>3108800.0</v>
+      </c>
+      <c r="M57" s="1">
+        <v>3127824.66</v>
+      </c>
+      <c r="N57" s="1">
+        <v>0.74</v>
+      </c>
+      <c r="O57">
+        <v>1</v>
+      </c>
+      <c r="Z57" t="s">
         <v>195</v>
-      </c>
-[...13 lines deleted...]
-        <v>193</v>
       </c>
     </row>
     <row r="58" spans="1:26">
       <c r="A58" t="s">
-        <v>197</v>
+        <v>199</v>
       </c>
       <c r="B58" s="1">
-        <v>7450000.0</v>
+        <v>1900000.0</v>
       </c>
       <c r="C58" s="1">
-        <v>99.474</v>
+        <v>99.636</v>
       </c>
       <c r="D58" s="1">
-        <v>100.12552698</v>
+        <v>99.78378947</v>
       </c>
       <c r="E58" t="s">
         <v>8</v>
       </c>
       <c r="F58">
         <v>1.0</v>
       </c>
       <c r="G58" s="1">
-        <v>7459351.76</v>
+        <v>1895892.0</v>
       </c>
       <c r="H58" s="1">
-        <v>-48538.76</v>
+        <v>-2808.0</v>
       </c>
       <c r="I58" s="1">
-        <v>-0.65071016305042</v>
+        <v>-0.14810970245141</v>
       </c>
       <c r="J58">
-        <v>0.86</v>
+        <v>0.95</v>
       </c>
       <c r="K58" t="s">
+        <v>200</v>
+      </c>
+      <c r="L58" s="1">
+        <v>1893084.0</v>
+      </c>
+      <c r="M58" s="1">
+        <v>1911225.1</v>
+      </c>
+      <c r="N58" s="1">
+        <v>0.45</v>
+      </c>
+      <c r="O58">
+        <v>1</v>
+      </c>
+      <c r="Z58" t="s">
         <v>198</v>
-      </c>
-[...13 lines deleted...]
-        <v>196</v>
       </c>
     </row>
     <row r="59" spans="1:26">
       <c r="A59" t="s">
-        <v>200</v>
+        <v>202</v>
       </c>
       <c r="B59" s="1">
-        <v>6100000.0</v>
+        <v>1500000.0</v>
       </c>
       <c r="C59" s="1">
-        <v>101.112</v>
+        <v>101.156</v>
       </c>
       <c r="D59" s="1">
-        <v>102.49824082</v>
+        <v>100.60693333</v>
       </c>
       <c r="E59" t="s">
         <v>8</v>
       </c>
       <c r="F59">
         <v>1.0</v>
       </c>
       <c r="G59" s="1">
-        <v>6252392.69</v>
+        <v>1509104.0</v>
       </c>
       <c r="H59" s="1">
-        <v>-84560.69</v>
+        <v>8236.0</v>
       </c>
       <c r="I59" s="1">
-        <v>-1.3524532797699</v>
+        <v>0.54575430189039</v>
       </c>
       <c r="J59">
-        <v>2.59</v>
+        <v>3.29</v>
       </c>
       <c r="K59" t="s">
+        <v>203</v>
+      </c>
+      <c r="L59" s="1">
+        <v>1517340.0</v>
+      </c>
+      <c r="M59" s="1">
+        <v>1566655.07</v>
+      </c>
+      <c r="N59" s="1">
+        <v>0.37</v>
+      </c>
+      <c r="O59">
+        <v>1</v>
+      </c>
+      <c r="Z59" t="s">
         <v>201</v>
-      </c>
-[...13 lines deleted...]
-        <v>199</v>
       </c>
     </row>
     <row r="60" spans="1:26">
       <c r="A60" t="s">
-        <v>203</v>
+        <v>205</v>
       </c>
       <c r="B60" s="1">
-        <v>3200000.0</v>
+        <v>2411000.0</v>
       </c>
       <c r="C60" s="1">
-        <v>97.08</v>
+        <v>99.599</v>
       </c>
       <c r="D60" s="1">
-        <v>96.6109375</v>
+        <v>100.1309718</v>
       </c>
       <c r="E60" t="s">
         <v>8</v>
       </c>
       <c r="F60">
         <v>1.0</v>
       </c>
       <c r="G60" s="1">
-        <v>3091550.0</v>
+        <v>2414157.73</v>
       </c>
       <c r="H60" s="1">
-        <v>15010.0</v>
+        <v>-12825.84</v>
       </c>
       <c r="I60" s="1">
-        <v>0.48551697368634</v>
+        <v>-0.53127597425045</v>
       </c>
       <c r="J60">
-        <v>0.53</v>
+        <v>0.11</v>
       </c>
       <c r="K60" t="s">
+        <v>206</v>
+      </c>
+      <c r="L60" s="1">
+        <v>2401331.89</v>
+      </c>
+      <c r="M60" s="1">
+        <v>2403990.6</v>
+      </c>
+      <c r="N60" s="1">
+        <v>0.57</v>
+      </c>
+      <c r="O60">
+        <v>1</v>
+      </c>
+      <c r="Z60" t="s">
         <v>204</v>
-      </c>
-[...13 lines deleted...]
-        <v>202</v>
       </c>
     </row>
     <row r="61" spans="1:26">
       <c r="A61" t="s">
-        <v>206</v>
+        <v>208</v>
       </c>
       <c r="B61" s="1">
-        <v>5100000.0</v>
+        <v>4500000.0</v>
       </c>
       <c r="C61" s="1">
-        <v>91.446</v>
+        <v>100.03</v>
       </c>
       <c r="D61" s="1">
-        <v>91.36778431</v>
+        <v>100.96518622</v>
       </c>
       <c r="E61" t="s">
         <v>8</v>
       </c>
       <c r="F61">
         <v>1.0</v>
       </c>
       <c r="G61" s="1">
-        <v>4659757.0</v>
+        <v>4543433.38</v>
       </c>
       <c r="H61" s="1">
-        <v>3989.0</v>
+        <v>-42083.38</v>
       </c>
       <c r="I61" s="1">
-        <v>0.085605322337624</v>
+        <v>-0.92624622131028</v>
       </c>
       <c r="J61">
-        <v>0.19</v>
+        <v>2.33</v>
       </c>
       <c r="K61" t="s">
+        <v>209</v>
+      </c>
+      <c r="L61" s="1">
+        <v>4501350.0</v>
+      </c>
+      <c r="M61" s="1">
+        <v>4605984.25</v>
+      </c>
+      <c r="N61" s="1">
+        <v>1.1</v>
+      </c>
+      <c r="O61">
+        <v>1</v>
+      </c>
+      <c r="Z61" t="s">
         <v>207</v>
-      </c>
-[...13 lines deleted...]
-        <v>205</v>
       </c>
     </row>
     <row r="62" spans="1:26">
       <c r="A62" t="s">
-        <v>209</v>
+        <v>211</v>
       </c>
       <c r="B62" s="1">
-        <v>1900000.0</v>
+        <v>3044000.0</v>
       </c>
       <c r="C62" s="1">
-        <v>100.146</v>
+        <v>98.619</v>
       </c>
       <c r="D62" s="1">
-        <v>99.78378947</v>
+        <v>99.66249573</v>
       </c>
       <c r="E62" t="s">
         <v>8</v>
       </c>
       <c r="F62">
         <v>1.0</v>
       </c>
       <c r="G62" s="1">
-        <v>1895892.0</v>
+        <v>3033726.37</v>
       </c>
       <c r="H62" s="1">
-        <v>6882.0</v>
+        <v>-31764.01</v>
       </c>
       <c r="I62" s="1">
-        <v>0.36299536049522</v>
+        <v>-1.0470294985767</v>
       </c>
       <c r="J62">
-        <v>0.64</v>
+        <v>1.7</v>
       </c>
       <c r="K62" t="s">
+        <v>212</v>
+      </c>
+      <c r="L62" s="1">
+        <v>3001962.36</v>
+      </c>
+      <c r="M62" s="1">
+        <v>3053845.88</v>
+      </c>
+      <c r="N62" s="1">
+        <v>0.73</v>
+      </c>
+      <c r="O62">
+        <v>1</v>
+      </c>
+      <c r="Z62" t="s">
         <v>210</v>
-      </c>
-[...13 lines deleted...]
-        <v>208</v>
       </c>
     </row>
     <row r="63" spans="1:26">
       <c r="A63" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
       <c r="B63" s="1">
-        <v>1500000.0</v>
+        <v>3040000.0</v>
       </c>
       <c r="C63" s="1">
-        <v>101.573</v>
+        <v>98.381</v>
       </c>
       <c r="D63" s="1">
-        <v>100.60693333</v>
+        <v>99.75109211</v>
       </c>
       <c r="E63" t="s">
         <v>8</v>
       </c>
       <c r="F63">
         <v>1.0</v>
       </c>
       <c r="G63" s="1">
-        <v>1509104.0</v>
+        <v>3032433.2</v>
       </c>
       <c r="H63" s="1">
-        <v>14491.0</v>
+        <v>-41650.8</v>
       </c>
       <c r="I63" s="1">
-        <v>0.96023865817068</v>
+        <v>-1.3735108822842</v>
       </c>
       <c r="J63">
-        <v>2.99</v>
+        <v>0.59</v>
       </c>
       <c r="K63" t="s">
+        <v>215</v>
+      </c>
+      <c r="L63" s="1">
+        <v>2990782.4</v>
+      </c>
+      <c r="M63" s="1">
+        <v>3008674.67</v>
+      </c>
+      <c r="N63" s="1">
+        <v>0.72</v>
+      </c>
+      <c r="O63">
+        <v>1</v>
+      </c>
+      <c r="Z63" t="s">
         <v>213</v>
-      </c>
-[...13 lines deleted...]
-        <v>211</v>
       </c>
     </row>
     <row r="64" spans="1:26">
       <c r="A64" t="s">
-        <v>215</v>
+        <v>217</v>
       </c>
       <c r="B64" s="1">
-        <v>2411000.0</v>
+        <v>2003000.0</v>
       </c>
       <c r="C64" s="1">
-        <v>99.683</v>
+        <v>98.624</v>
       </c>
       <c r="D64" s="1">
-        <v>100.1309718</v>
+        <v>100.08911133</v>
       </c>
       <c r="E64" t="s">
         <v>8</v>
       </c>
       <c r="F64">
         <v>1.0</v>
       </c>
       <c r="G64" s="1">
-        <v>2414157.73</v>
+        <v>2004784.9</v>
       </c>
       <c r="H64" s="1">
-        <v>-10800.6</v>
+        <v>-29346.18</v>
       </c>
       <c r="I64" s="1">
-        <v>-0.44738584665717</v>
+        <v>-1.4638069151459</v>
       </c>
       <c r="J64">
-        <v>2.77</v>
+        <v>2.48</v>
       </c>
       <c r="K64" t="s">
+        <v>218</v>
+      </c>
+      <c r="L64" s="1">
+        <v>1975438.72</v>
+      </c>
+      <c r="M64" s="1">
+        <v>2025136.44</v>
+      </c>
+      <c r="N64" s="1">
+        <v>0.48</v>
+      </c>
+      <c r="O64">
+        <v>1</v>
+      </c>
+      <c r="Z64" t="s">
         <v>216</v>
-      </c>
-[...13 lines deleted...]
-        <v>214</v>
       </c>
     </row>
     <row r="65" spans="1:26">
       <c r="A65" t="s">
-        <v>218</v>
+        <v>220</v>
       </c>
       <c r="B65" s="1">
-        <v>4500000.0</v>
+        <v>1740000.0</v>
       </c>
       <c r="C65" s="1">
-        <v>100.202</v>
+        <v>100.11</v>
       </c>
       <c r="D65" s="1">
-        <v>100.96518622</v>
+        <v>99.89802816</v>
       </c>
       <c r="E65" t="s">
         <v>8</v>
       </c>
       <c r="F65">
         <v>1.0</v>
       </c>
       <c r="G65" s="1">
-        <v>4543433.38</v>
+        <v>1738225.69</v>
       </c>
       <c r="H65" s="1">
-        <v>-34343.38</v>
+        <v>3688.31</v>
       </c>
       <c r="I65" s="1">
-        <v>-0.75589047153587</v>
+        <v>0.21218821130184</v>
       </c>
       <c r="J65">
-        <v>2.1</v>
+        <v>0.53</v>
       </c>
       <c r="K65" t="s">
+        <v>221</v>
+      </c>
+      <c r="L65" s="1">
+        <v>1741914.0</v>
+      </c>
+      <c r="M65" s="1">
+        <v>1751090.71</v>
+      </c>
+      <c r="N65" s="1">
+        <v>0.42</v>
+      </c>
+      <c r="O65">
+        <v>1</v>
+      </c>
+      <c r="Z65" t="s">
         <v>219</v>
-      </c>
-[...13 lines deleted...]
-        <v>217</v>
       </c>
     </row>
     <row r="66" spans="1:26">
       <c r="A66" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="B66" s="1">
-        <v>3044000.0</v>
+        <v>2400000.0</v>
       </c>
       <c r="C66" s="1">
-        <v>99.042</v>
+        <v>95.777</v>
       </c>
       <c r="D66" s="1">
-        <v>99.66249573</v>
+        <v>94.37435375</v>
       </c>
       <c r="E66" t="s">
         <v>8</v>
       </c>
       <c r="F66">
         <v>1.0</v>
       </c>
       <c r="G66" s="1">
-        <v>3033726.37</v>
+        <v>2264984.49</v>
       </c>
       <c r="H66" s="1">
-        <v>-18887.89</v>
+        <v>33663.51</v>
       </c>
       <c r="I66" s="1">
-        <v>-0.62259702083811</v>
+        <v>1.4862578595406</v>
       </c>
       <c r="J66">
-        <v>1.51</v>
+        <v>0.53</v>
       </c>
       <c r="K66" t="s">
+        <v>224</v>
+      </c>
+      <c r="L66" s="1">
+        <v>2298648.0</v>
+      </c>
+      <c r="M66" s="1">
+        <v>2311305.53</v>
+      </c>
+      <c r="N66" s="1">
+        <v>0.55</v>
+      </c>
+      <c r="O66">
+        <v>1</v>
+      </c>
+      <c r="Z66" t="s">
         <v>222</v>
-      </c>
-[...13 lines deleted...]
-        <v>220</v>
       </c>
     </row>
     <row r="67" spans="1:26">
       <c r="A67" t="s">
-        <v>224</v>
+        <v>226</v>
       </c>
       <c r="B67" s="1">
-        <v>3040000.0</v>
+        <v>3800000.0</v>
       </c>
       <c r="C67" s="1">
-        <v>98.912</v>
+        <v>103.559</v>
       </c>
       <c r="D67" s="1">
-        <v>99.75109211</v>
+        <v>105.34539474</v>
       </c>
       <c r="E67" t="s">
         <v>8</v>
       </c>
       <c r="F67">
         <v>1.0</v>
       </c>
       <c r="G67" s="1">
-        <v>3032433.2</v>
+        <v>4003125.0</v>
       </c>
       <c r="H67" s="1">
-        <v>-25508.4</v>
+        <v>-67883.0</v>
       </c>
       <c r="I67" s="1">
-        <v>-0.84118588333619</v>
+        <v>-1.69575019516</v>
       </c>
       <c r="J67">
-        <v>0.34</v>
+        <v>4.31</v>
       </c>
       <c r="K67" t="s">
+        <v>227</v>
+      </c>
+      <c r="L67" s="1">
+        <v>3935242.0</v>
+      </c>
+      <c r="M67" s="1">
+        <v>4098892.7</v>
+      </c>
+      <c r="N67" s="1">
+        <v>0.97</v>
+      </c>
+      <c r="O67">
+        <v>1</v>
+      </c>
+      <c r="Z67" t="s">
         <v>225</v>
-      </c>
-[...13 lines deleted...]
-        <v>223</v>
       </c>
     </row>
     <row r="68" spans="1:26">
       <c r="A68" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
       <c r="B68" s="1">
-        <v>2003000.0</v>
+        <v>2932000.0</v>
       </c>
       <c r="C68" s="1">
-        <v>98.974</v>
+        <v>102.316</v>
       </c>
       <c r="D68" s="1">
-        <v>100.08911133</v>
+        <v>104.17382503</v>
       </c>
       <c r="E68" t="s">
         <v>8</v>
       </c>
       <c r="F68">
         <v>1.0</v>
       </c>
       <c r="G68" s="1">
-        <v>2004784.9</v>
+        <v>3054376.55</v>
       </c>
       <c r="H68" s="1">
-        <v>-22335.68</v>
+        <v>-54471.43</v>
       </c>
       <c r="I68" s="1">
-        <v>-1.1141185271298</v>
+        <v>-1.7833894776333</v>
       </c>
       <c r="J68">
-        <v>2.27</v>
+        <v>1.52</v>
       </c>
       <c r="K68" t="s">
+        <v>230</v>
+      </c>
+      <c r="L68" s="1">
+        <v>2999905.12</v>
+      </c>
+      <c r="M68" s="1">
+        <v>3044606.39</v>
+      </c>
+      <c r="N68" s="1">
+        <v>0.72</v>
+      </c>
+      <c r="O68">
+        <v>1</v>
+      </c>
+      <c r="Z68" t="s">
         <v>228</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="69" spans="1:26">
       <c r="A69" t="s">
-        <v>230</v>
+        <v>232</v>
       </c>
       <c r="B69" s="1">
-        <v>2840000.0</v>
+        <v>1600000.0</v>
       </c>
       <c r="C69" s="1">
-        <v>100.607</v>
+        <v>102.006</v>
       </c>
       <c r="D69" s="1">
-        <v>99.89802817</v>
+        <v>103.7676875</v>
       </c>
       <c r="E69" t="s">
         <v>8</v>
       </c>
       <c r="F69">
         <v>1.0</v>
       </c>
       <c r="G69" s="1">
-        <v>2837104.0</v>
+        <v>1660283.0</v>
       </c>
       <c r="H69" s="1">
-        <v>20134.8</v>
+        <v>-28187.0</v>
       </c>
       <c r="I69" s="1">
-        <v>0.7096955205026</v>
+        <v>-1.6977226171683</v>
       </c>
       <c r="J69">
-        <v>0.27</v>
+        <v>4.82</v>
       </c>
       <c r="K69" t="s">
+        <v>233</v>
+      </c>
+      <c r="L69" s="1">
+        <v>1632096.0</v>
+      </c>
+      <c r="M69" s="1">
+        <v>1709241.21</v>
+      </c>
+      <c r="N69" s="1">
+        <v>0.41</v>
+      </c>
+      <c r="O69">
+        <v>1</v>
+      </c>
+      <c r="Z69" t="s">
         <v>231</v>
-      </c>
-[...13 lines deleted...]
-        <v>229</v>
       </c>
     </row>
     <row r="70" spans="1:26">
       <c r="A70" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
       <c r="B70" s="1">
-        <v>2400000.0</v>
+        <v>5900000.0</v>
       </c>
       <c r="C70" s="1">
-        <v>95.308</v>
+        <v>97.058</v>
       </c>
       <c r="D70" s="1">
-        <v>94.37435375</v>
+        <v>97.51908203</v>
       </c>
       <c r="E70" t="s">
         <v>8</v>
       </c>
       <c r="F70">
         <v>1.0</v>
       </c>
       <c r="G70" s="1">
-        <v>2264984.49</v>
+        <v>5753625.84</v>
       </c>
       <c r="H70" s="1">
-        <v>22407.51</v>
+        <v>-27203.84</v>
       </c>
       <c r="I70" s="1">
-        <v>0.98930081415259</v>
+        <v>-0.4728121145952</v>
       </c>
       <c r="J70">
-        <v>0.48</v>
+        <v>0.64</v>
       </c>
       <c r="K70" t="s">
+        <v>236</v>
+      </c>
+      <c r="L70" s="1">
+        <v>5726422.0</v>
+      </c>
+      <c r="M70" s="1">
+        <v>5763983.99</v>
+      </c>
+      <c r="N70" s="1">
+        <v>1.37</v>
+      </c>
+      <c r="O70">
+        <v>1</v>
+      </c>
+      <c r="Z70" t="s">
         <v>234</v>
-      </c>
-[...13 lines deleted...]
-        <v>232</v>
       </c>
     </row>
     <row r="71" spans="1:26">
       <c r="A71" t="s">
-        <v>236</v>
+        <v>238</v>
       </c>
       <c r="B71" s="1">
-        <v>3800000.0</v>
+        <v>3411000.0</v>
       </c>
       <c r="C71" s="1">
-        <v>103.977</v>
+        <v>98.145</v>
       </c>
       <c r="D71" s="1">
-        <v>105.34539474</v>
+        <v>99.62474055</v>
       </c>
       <c r="E71" t="s">
         <v>8</v>
       </c>
       <c r="F71">
         <v>1.0</v>
       </c>
       <c r="G71" s="1">
-        <v>4003125.0</v>
+        <v>3398199.9</v>
       </c>
       <c r="H71" s="1">
-        <v>-51999.0</v>
+        <v>-50473.95</v>
       </c>
       <c r="I71" s="1">
-        <v>-1.2989601873536</v>
+        <v>-1.4853143277416</v>
       </c>
       <c r="J71">
-        <v>3.84</v>
+        <v>2.61</v>
       </c>
       <c r="K71" t="s">
+        <v>239</v>
+      </c>
+      <c r="L71" s="1">
+        <v>3347725.95</v>
+      </c>
+      <c r="M71" s="1">
+        <v>3436715.67</v>
+      </c>
+      <c r="N71" s="1">
+        <v>0.82</v>
+      </c>
+      <c r="O71">
+        <v>1</v>
+      </c>
+      <c r="Z71" t="s">
         <v>237</v>
-      </c>
-[...13 lines deleted...]
-        <v>235</v>
       </c>
     </row>
     <row r="72" spans="1:26">
       <c r="A72" t="s">
-        <v>239</v>
+        <v>241</v>
       </c>
       <c r="B72" s="1">
-        <v>2932000.0</v>
+        <v>4600000.0</v>
       </c>
       <c r="C72" s="1">
-        <v>102.812</v>
+        <v>95.292</v>
       </c>
       <c r="D72" s="1">
-        <v>104.17382503</v>
+        <v>93.97710435</v>
       </c>
       <c r="E72" t="s">
         <v>8</v>
       </c>
       <c r="F72">
         <v>1.0</v>
       </c>
       <c r="G72" s="1">
-        <v>3054376.55</v>
+        <v>4322946.8</v>
       </c>
       <c r="H72" s="1">
-        <v>-39928.71</v>
+        <v>60485.2</v>
       </c>
       <c r="I72" s="1">
-        <v>-1.3072621972559</v>
+        <v>1.3991659578138</v>
       </c>
       <c r="J72">
-        <v>1.18</v>
+        <v>1.22</v>
       </c>
       <c r="K72" t="s">
+        <v>242</v>
+      </c>
+      <c r="L72" s="1">
+        <v>4383432.0</v>
+      </c>
+      <c r="M72" s="1">
+        <v>4439340.9</v>
+      </c>
+      <c r="N72" s="1">
+        <v>1.06</v>
+      </c>
+      <c r="O72">
+        <v>1</v>
+      </c>
+      <c r="Z72" t="s">
         <v>240</v>
-      </c>
-[...13 lines deleted...]
-        <v>238</v>
       </c>
     </row>
     <row r="73" spans="1:26">
       <c r="A73" t="s">
-        <v>242</v>
+        <v>244</v>
       </c>
       <c r="B73" s="1">
-        <v>1600000.0</v>
+        <v>2300000.0</v>
       </c>
       <c r="C73" s="1">
-        <v>102.26</v>
+        <v>93.973</v>
       </c>
       <c r="D73" s="1">
-        <v>103.7676875</v>
+        <v>94.632</v>
       </c>
       <c r="E73" t="s">
         <v>8</v>
       </c>
       <c r="F73">
         <v>1.0</v>
       </c>
       <c r="G73" s="1">
-        <v>1660283.0</v>
+        <v>2176536.0</v>
       </c>
       <c r="H73" s="1">
-        <v>-24123.0</v>
+        <v>-15157.0</v>
       </c>
       <c r="I73" s="1">
-        <v>-1.4529450702079</v>
+        <v>-0.69638177360724</v>
       </c>
       <c r="J73">
-        <v>4.46</v>
+        <v>0.74</v>
       </c>
       <c r="K73" t="s">
+        <v>245</v>
+      </c>
+      <c r="L73" s="1">
+        <v>2161379.0</v>
+      </c>
+      <c r="M73" s="1">
+        <v>2178471.47</v>
+      </c>
+      <c r="N73" s="1">
+        <v>0.52</v>
+      </c>
+      <c r="O73">
+        <v>1</v>
+      </c>
+      <c r="Z73" t="s">
         <v>243</v>
-      </c>
-[...13 lines deleted...]
-        <v>241</v>
       </c>
     </row>
     <row r="74" spans="1:26">
       <c r="A74" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="B74" s="1">
-        <v>5900000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="C74" s="1">
-        <v>97.174</v>
+        <v>100.868</v>
       </c>
       <c r="D74" s="1">
-        <v>97.51908203</v>
+        <v>102.06211111</v>
       </c>
       <c r="E74" t="s">
         <v>8</v>
       </c>
       <c r="F74">
         <v>1.0</v>
       </c>
       <c r="G74" s="1">
-        <v>5753625.84</v>
+        <v>918559.0</v>
       </c>
       <c r="H74" s="1">
-        <v>-20359.84</v>
+        <v>-10747.0</v>
       </c>
       <c r="I74" s="1">
-        <v>-0.35386103591331</v>
+        <v>-1.1699847260764</v>
       </c>
       <c r="J74">
-        <v>0.52</v>
+        <v>3.74</v>
       </c>
       <c r="K74" t="s">
+        <v>248</v>
+      </c>
+      <c r="L74" s="1">
+        <v>907812.0</v>
+      </c>
+      <c r="M74" s="1">
+        <v>941478.78</v>
+      </c>
+      <c r="N74" s="1">
+        <v>0.22</v>
+      </c>
+      <c r="O74">
+        <v>1</v>
+      </c>
+      <c r="Z74" t="s">
         <v>246</v>
-      </c>
-[...13 lines deleted...]
-        <v>244</v>
       </c>
     </row>
     <row r="75" spans="1:26">
       <c r="A75" t="s">
-        <v>248</v>
+        <v>250</v>
       </c>
       <c r="B75" s="1">
-        <v>3411000.0</v>
+        <v>5200000.0</v>
       </c>
       <c r="C75" s="1">
-        <v>98.686</v>
+        <v>100.909</v>
       </c>
       <c r="D75" s="1">
-        <v>99.62474055</v>
+        <v>102.33841288</v>
       </c>
       <c r="E75" t="s">
         <v>8</v>
       </c>
       <c r="F75">
         <v>1.0</v>
       </c>
       <c r="G75" s="1">
-        <v>3398199.9</v>
+        <v>5321597.47</v>
       </c>
       <c r="H75" s="1">
-        <v>-32020.44</v>
+        <v>-74329.47</v>
       </c>
       <c r="I75" s="1">
-        <v>-0.94227652705187</v>
+        <v>-1.3967510774542</v>
       </c>
       <c r="J75">
-        <v>2.37</v>
+        <v>3.83</v>
       </c>
       <c r="K75" t="s">
+        <v>251</v>
+      </c>
+      <c r="L75" s="1">
+        <v>5247268.0</v>
+      </c>
+      <c r="M75" s="1">
+        <v>5446470.74</v>
+      </c>
+      <c r="N75" s="1">
+        <v>1.3</v>
+      </c>
+      <c r="O75">
+        <v>1</v>
+      </c>
+      <c r="Z75" t="s">
         <v>249</v>
-      </c>
-[...13 lines deleted...]
-        <v>247</v>
       </c>
     </row>
     <row r="76" spans="1:26">
       <c r="A76" t="s">
-        <v>251</v>
+        <v>253</v>
       </c>
       <c r="B76" s="1">
-        <v>4600000.0</v>
+        <v>3900000.0</v>
       </c>
       <c r="C76" s="1">
-        <v>95.808</v>
+        <v>97.041</v>
       </c>
       <c r="D76" s="1">
-        <v>93.97710435</v>
+        <v>98.22108</v>
       </c>
       <c r="E76" t="s">
         <v>8</v>
       </c>
       <c r="F76">
         <v>1.0</v>
       </c>
       <c r="G76" s="1">
-        <v>4322946.8</v>
+        <v>3830622.12</v>
       </c>
       <c r="H76" s="1">
-        <v>84221.2</v>
+        <v>-46023.12</v>
       </c>
       <c r="I76" s="1">
-        <v>1.9482358654055</v>
+        <v>-1.2014528856738</v>
       </c>
       <c r="J76">
-        <v>1.1</v>
+        <v>1.61</v>
       </c>
       <c r="K76" t="s">
+        <v>254</v>
+      </c>
+      <c r="L76" s="1">
+        <v>3784599.0</v>
+      </c>
+      <c r="M76" s="1">
+        <v>3847372.97</v>
+      </c>
+      <c r="N76" s="1">
+        <v>0.92</v>
+      </c>
+      <c r="O76">
+        <v>1</v>
+      </c>
+      <c r="Z76" t="s">
         <v>252</v>
-      </c>
-[...13 lines deleted...]
-        <v>250</v>
       </c>
     </row>
     <row r="77" spans="1:26">
       <c r="A77" t="s">
-        <v>254</v>
+        <v>256</v>
       </c>
       <c r="B77" s="1">
-        <v>900000.0</v>
+        <v>1800000.0</v>
       </c>
       <c r="C77" s="1">
-        <v>101.2</v>
+        <v>101.219</v>
       </c>
       <c r="D77" s="1">
-        <v>102.06211111</v>
+        <v>103.01311111</v>
       </c>
       <c r="E77" t="s">
         <v>8</v>
       </c>
       <c r="F77">
         <v>1.0</v>
       </c>
       <c r="G77" s="1">
-        <v>918559.0</v>
+        <v>1854236.0</v>
       </c>
       <c r="H77" s="1">
-        <v>-7759.0</v>
+        <v>-32294.0</v>
       </c>
       <c r="I77" s="1">
-        <v>-0.84469261092646</v>
+        <v>-1.7416337510436</v>
       </c>
       <c r="J77">
-        <v>3.44</v>
+        <v>1.85</v>
       </c>
       <c r="K77" t="s">
+        <v>257</v>
+      </c>
+      <c r="L77" s="1">
+        <v>1821942.0</v>
+      </c>
+      <c r="M77" s="1">
+        <v>1855229.67</v>
+      </c>
+      <c r="N77" s="1">
+        <v>0.44</v>
+      </c>
+      <c r="O77">
+        <v>1</v>
+      </c>
+      <c r="Z77" t="s">
         <v>255</v>
-      </c>
-[...13 lines deleted...]
-        <v>253</v>
       </c>
     </row>
     <row r="78" spans="1:26">
       <c r="A78" t="s">
-        <v>257</v>
+        <v>259</v>
       </c>
       <c r="B78" s="1">
-        <v>4600000.0</v>
+        <v>2400000.0</v>
       </c>
       <c r="C78" s="1">
-        <v>101.562</v>
+        <v>97.774</v>
       </c>
       <c r="D78" s="1">
-        <v>102.41271022</v>
+        <v>98.13597208</v>
       </c>
       <c r="E78" t="s">
         <v>8</v>
       </c>
       <c r="F78">
         <v>1.0</v>
       </c>
       <c r="G78" s="1">
-        <v>4710984.67</v>
+        <v>2355263.33</v>
       </c>
       <c r="H78" s="1">
-        <v>-39132.67</v>
+        <v>-8687.33</v>
       </c>
       <c r="I78" s="1">
-        <v>-0.83066859141361</v>
+        <v>-0.3688475037736</v>
       </c>
       <c r="J78">
-        <v>3.52</v>
+        <v>0.59</v>
       </c>
       <c r="K78" t="s">
+        <v>260</v>
+      </c>
+      <c r="L78" s="1">
+        <v>2346576.0</v>
+      </c>
+      <c r="M78" s="1">
+        <v>2360729.42</v>
+      </c>
+      <c r="N78" s="1">
+        <v>0.56</v>
+      </c>
+      <c r="O78">
+        <v>1</v>
+      </c>
+      <c r="Z78" t="s">
         <v>258</v>
-      </c>
-[...13 lines deleted...]
-        <v>256</v>
       </c>
     </row>
     <row r="79" spans="1:26">
       <c r="A79" t="s">
-        <v>260</v>
+        <v>262</v>
       </c>
       <c r="B79" s="1">
-        <v>3900000.0</v>
+        <v>2400000.0</v>
       </c>
       <c r="C79" s="1">
-        <v>97.482</v>
+        <v>95.624</v>
       </c>
       <c r="D79" s="1">
-        <v>98.22108</v>
+        <v>95.06467125</v>
       </c>
       <c r="E79" t="s">
         <v>8</v>
       </c>
       <c r="F79">
         <v>1.0</v>
       </c>
       <c r="G79" s="1">
-        <v>3830622.12</v>
+        <v>2281552.11</v>
       </c>
       <c r="H79" s="1">
-        <v>-28824.12</v>
+        <v>13423.89</v>
       </c>
       <c r="I79" s="1">
-        <v>-0.75246576396839</v>
+        <v>0.58836657471742</v>
       </c>
       <c r="J79">
-        <v>1.42</v>
+        <v>0.06</v>
       </c>
       <c r="K79" t="s">
+        <v>263</v>
+      </c>
+      <c r="L79" s="1">
+        <v>2294976.0</v>
+      </c>
+      <c r="M79" s="1">
+        <v>2296521.21</v>
+      </c>
+      <c r="N79" s="1">
+        <v>0.55</v>
+      </c>
+      <c r="O79">
+        <v>1</v>
+      </c>
+      <c r="Z79" t="s">
         <v>261</v>
-      </c>
-[...13 lines deleted...]
-        <v>259</v>
       </c>
     </row>
     <row r="80" spans="1:26">
       <c r="A80" t="s">
-        <v>263</v>
+        <v>265</v>
       </c>
       <c r="B80" s="1">
-        <v>1800000.0</v>
+        <v>2400000.0</v>
       </c>
       <c r="C80" s="1">
-        <v>101.428</v>
+        <v>107.777</v>
       </c>
       <c r="D80" s="1">
-        <v>103.01311111</v>
+        <v>109.74741667</v>
       </c>
       <c r="E80" t="s">
         <v>8</v>
       </c>
       <c r="F80">
         <v>1.0</v>
       </c>
       <c r="G80" s="1">
-        <v>1854236.0</v>
+        <v>2633938.0</v>
       </c>
       <c r="H80" s="1">
-        <v>-28532.0</v>
+        <v>-47290.0</v>
       </c>
       <c r="I80" s="1">
-        <v>-1.5387469556195</v>
+        <v>-1.7954105221915</v>
       </c>
       <c r="J80">
-        <v>1.48</v>
+        <v>3.0</v>
       </c>
       <c r="K80" t="s">
+        <v>266</v>
+      </c>
+      <c r="L80" s="1">
+        <v>2586648.0</v>
+      </c>
+      <c r="M80" s="1">
+        <v>2658648.0</v>
+      </c>
+      <c r="N80" s="1">
+        <v>0.63</v>
+      </c>
+      <c r="O80">
+        <v>1</v>
+      </c>
+      <c r="Z80" t="s">
         <v>264</v>
-      </c>
-[...13 lines deleted...]
-        <v>262</v>
       </c>
     </row>
     <row r="81" spans="1:26">
       <c r="A81" t="s">
-        <v>266</v>
+        <v>268</v>
       </c>
       <c r="B81" s="1">
-        <v>2400000.0</v>
+        <v>5600000.0</v>
       </c>
       <c r="C81" s="1">
-        <v>97.978</v>
+        <v>96.492</v>
       </c>
       <c r="D81" s="1">
-        <v>98.13597208</v>
+        <v>97.33817321</v>
       </c>
       <c r="E81" t="s">
         <v>8</v>
       </c>
       <c r="F81">
         <v>1.0</v>
       </c>
       <c r="G81" s="1">
-        <v>2355263.33</v>
+        <v>5450937.7</v>
       </c>
       <c r="H81" s="1">
-        <v>-3791.33</v>
+        <v>-47385.7</v>
       </c>
       <c r="I81" s="1">
-        <v>-0.16097265862837</v>
+        <v>-0.86931281566472</v>
       </c>
       <c r="J81">
-        <v>0.46</v>
+        <v>0.38</v>
       </c>
       <c r="K81" t="s">
+        <v>269</v>
+      </c>
+      <c r="L81" s="1">
+        <v>5403552.0</v>
+      </c>
+      <c r="M81" s="1">
+        <v>5425031.45</v>
+      </c>
+      <c r="N81" s="1">
+        <v>1.29</v>
+      </c>
+      <c r="O81">
+        <v>1</v>
+      </c>
+      <c r="Z81" t="s">
         <v>267</v>
-      </c>
-[...13 lines deleted...]
-        <v>265</v>
       </c>
     </row>
     <row r="82" spans="1:26">
       <c r="A82" t="s">
-        <v>269</v>
+        <v>271</v>
       </c>
       <c r="B82" s="1">
-        <v>2400000.0</v>
+        <v>3900000.0</v>
       </c>
       <c r="C82" s="1">
-        <v>95.59</v>
+        <v>98.929</v>
       </c>
       <c r="D82" s="1">
-        <v>95.06467125</v>
+        <v>98.10838462</v>
       </c>
       <c r="E82" t="s">
         <v>8</v>
       </c>
       <c r="F82">
         <v>1.0</v>
       </c>
       <c r="G82" s="1">
-        <v>2281552.11</v>
+        <v>3826227.0</v>
       </c>
       <c r="H82" s="1">
-        <v>12607.89</v>
+        <v>32004.0</v>
       </c>
       <c r="I82" s="1">
-        <v>0.55260144814312</v>
+        <v>0.83643756630226</v>
       </c>
       <c r="J82">
-        <v>0.06</v>
+        <v>0.44</v>
       </c>
       <c r="K82" t="s">
+        <v>272</v>
+      </c>
+      <c r="L82" s="1">
+        <v>3858231.0</v>
+      </c>
+      <c r="M82" s="1">
+        <v>3875540.59</v>
+      </c>
+      <c r="N82" s="1">
+        <v>0.92</v>
+      </c>
+      <c r="O82">
+        <v>1</v>
+      </c>
+      <c r="Z82" t="s">
         <v>270</v>
-      </c>
-[...13 lines deleted...]
-        <v>268</v>
       </c>
     </row>
     <row r="83" spans="1:26">
       <c r="A83" t="s">
-        <v>272</v>
+        <v>274</v>
       </c>
       <c r="B83" s="1">
-        <v>2400000.0</v>
+        <v>3700000.0</v>
       </c>
       <c r="C83" s="1">
-        <v>107.94</v>
+        <v>99.454</v>
       </c>
       <c r="D83" s="1">
-        <v>109.74741667</v>
+        <v>99.548</v>
       </c>
       <c r="E83" t="s">
         <v>8</v>
       </c>
       <c r="F83">
         <v>1.0</v>
       </c>
       <c r="G83" s="1">
-        <v>2633938.0</v>
+        <v>3683276.0</v>
       </c>
       <c r="H83" s="1">
-        <v>-43378.0</v>
+        <v>-3478.0</v>
       </c>
       <c r="I83" s="1">
-        <v>-1.6468876640225</v>
+        <v>-0.094426809177482</v>
       </c>
       <c r="J83">
-        <v>2.41</v>
+        <v>0.35</v>
       </c>
       <c r="K83" t="s">
+        <v>275</v>
+      </c>
+      <c r="L83" s="1">
+        <v>3679798.0</v>
+      </c>
+      <c r="M83" s="1">
+        <v>3692570.6</v>
+      </c>
+      <c r="N83" s="1">
+        <v>0.88</v>
+      </c>
+      <c r="O83">
+        <v>1</v>
+      </c>
+      <c r="Z83" t="s">
         <v>273</v>
-      </c>
-[...13 lines deleted...]
-        <v>271</v>
       </c>
     </row>
     <row r="84" spans="1:26">
       <c r="A84" t="s">
-        <v>275</v>
+        <v>277</v>
       </c>
       <c r="B84" s="1">
-        <v>5600000.0</v>
+        <v>2400000.0</v>
       </c>
       <c r="C84" s="1">
-        <v>96.756</v>
+        <v>93.831</v>
       </c>
       <c r="D84" s="1">
-        <v>97.33817321</v>
+        <v>93.64325</v>
       </c>
       <c r="E84" t="s">
         <v>8</v>
       </c>
       <c r="F84">
         <v>1.0</v>
       </c>
       <c r="G84" s="1">
-        <v>5450937.7</v>
+        <v>2247438.0</v>
       </c>
       <c r="H84" s="1">
-        <v>-32601.7</v>
+        <v>4506.0</v>
       </c>
       <c r="I84" s="1">
-        <v>-0.59809342528351</v>
+        <v>0.20049496359855</v>
       </c>
       <c r="J84">
-        <v>0.24</v>
+        <v>0.44</v>
       </c>
       <c r="K84" t="s">
+        <v>278</v>
+      </c>
+      <c r="L84" s="1">
+        <v>2251944.0</v>
+      </c>
+      <c r="M84" s="1">
+        <v>2262587.84</v>
+      </c>
+      <c r="N84" s="1">
+        <v>0.54</v>
+      </c>
+      <c r="O84">
+        <v>1</v>
+      </c>
+      <c r="Z84" t="s">
         <v>276</v>
-      </c>
-[...13 lines deleted...]
-        <v>274</v>
       </c>
     </row>
     <row r="85" spans="1:26">
       <c r="A85" t="s">
-        <v>278</v>
+        <v>280</v>
       </c>
       <c r="B85" s="1">
-        <v>3900000.0</v>
+        <v>847000.0</v>
       </c>
       <c r="C85" s="1">
-        <v>98.836</v>
+        <v>95.296</v>
       </c>
       <c r="D85" s="1">
-        <v>98.10838462</v>
+        <v>94.69343566</v>
       </c>
       <c r="E85" t="s">
         <v>8</v>
       </c>
       <c r="F85">
         <v>1.0</v>
       </c>
       <c r="G85" s="1">
-        <v>3826227.0</v>
+        <v>802053.4</v>
       </c>
       <c r="H85" s="1">
-        <v>28377.0</v>
+        <v>5103.72</v>
       </c>
       <c r="I85" s="1">
-        <v>0.74164444503685</v>
+        <v>0.63633169562027</v>
       </c>
       <c r="J85">
-        <v>0.37</v>
-[...1 lines deleted...]
-      <c r="K85" t="s">
+        <v>0.07</v>
+      </c>
+      <c r="K85">
+        <v>614.95</v>
+      </c>
+      <c r="L85" s="1">
+        <v>807157.12</v>
+      </c>
+      <c r="M85" s="1">
+        <v>807772.07</v>
+      </c>
+      <c r="N85" s="1">
+        <v>0.19</v>
+      </c>
+      <c r="O85">
+        <v>1</v>
+      </c>
+      <c r="Z85" t="s">
         <v>279</v>
-      </c>
-[...13 lines deleted...]
-        <v>277</v>
       </c>
     </row>
     <row r="86" spans="1:26">
       <c r="A86" t="s">
+        <v>282</v>
+      </c>
+      <c r="B86" s="1">
+        <v>5197000.0</v>
+      </c>
+      <c r="C86" s="1">
+        <v>99.644</v>
+      </c>
+      <c r="D86" s="1">
+        <v>100.44251838</v>
+      </c>
+      <c r="E86" t="s">
+        <v>8</v>
+      </c>
+      <c r="F86">
+        <v>1.0</v>
+      </c>
+      <c r="G86" s="1">
+        <v>5219997.68</v>
+      </c>
+      <c r="H86" s="1">
+        <v>-41499.0</v>
+      </c>
+      <c r="I86" s="1">
+        <v>-0.79500035333349</v>
+      </c>
+      <c r="J86">
+        <v>2.29</v>
+      </c>
+      <c r="K86" t="s">
+        <v>283</v>
+      </c>
+      <c r="L86" s="1">
+        <v>5178498.68</v>
+      </c>
+      <c r="M86" s="1">
+        <v>5297531.34</v>
+      </c>
+      <c r="N86" s="1">
+        <v>1.26</v>
+      </c>
+      <c r="O86">
+        <v>1</v>
+      </c>
+      <c r="Z86" t="s">
         <v>281</v>
-      </c>
-[...43 lines deleted...]
-        <v>280</v>
       </c>
     </row>
     <row r="87" spans="1:26">
       <c r="A87" t="s">
+        <v>285</v>
+      </c>
+      <c r="B87" s="1">
+        <v>2435000.0</v>
+      </c>
+      <c r="C87" s="1">
+        <v>100.179</v>
+      </c>
+      <c r="D87" s="1">
+        <v>100.07605749</v>
+      </c>
+      <c r="E87" t="s">
+        <v>8</v>
+      </c>
+      <c r="F87">
+        <v>1.0</v>
+      </c>
+      <c r="G87" s="1">
+        <v>2436852.0</v>
+      </c>
+      <c r="H87" s="1">
+        <v>2506.65</v>
+      </c>
+      <c r="I87" s="1">
+        <v>0.10286426914724</v>
+      </c>
+      <c r="J87">
+        <v>1.24</v>
+      </c>
+      <c r="K87" t="s">
+        <v>286</v>
+      </c>
+      <c r="L87" s="1">
+        <v>2439358.65</v>
+      </c>
+      <c r="M87" s="1">
+        <v>2469651.18</v>
+      </c>
+      <c r="N87" s="1">
+        <v>0.59</v>
+      </c>
+      <c r="O87">
+        <v>1</v>
+      </c>
+      <c r="Z87" t="s">
         <v>284</v>
-      </c>
-[...43 lines deleted...]
-        <v>283</v>
       </c>
     </row>
     <row r="88" spans="1:26">
       <c r="A88" t="s">
+        <v>288</v>
+      </c>
+      <c r="B88" s="1">
+        <v>2100000.0</v>
+      </c>
+      <c r="C88" s="1">
+        <v>102.023</v>
+      </c>
+      <c r="D88" s="1">
+        <v>102.20309524</v>
+      </c>
+      <c r="E88" t="s">
+        <v>8</v>
+      </c>
+      <c r="F88">
+        <v>1.0</v>
+      </c>
+      <c r="G88" s="1">
+        <v>2146265.0</v>
+      </c>
+      <c r="H88" s="1">
+        <v>-3782.0</v>
+      </c>
+      <c r="I88" s="1">
+        <v>-0.17621309577336</v>
+      </c>
+      <c r="J88">
+        <v>2.04</v>
+      </c>
+      <c r="K88" t="s">
+        <v>289</v>
+      </c>
+      <c r="L88" s="1">
+        <v>2142483.0</v>
+      </c>
+      <c r="M88" s="1">
+        <v>2185274.1</v>
+      </c>
+      <c r="N88" s="1">
+        <v>0.52</v>
+      </c>
+      <c r="O88">
+        <v>1</v>
+      </c>
+      <c r="Z88" t="s">
         <v>287</v>
-      </c>
-[...43 lines deleted...]
-        <v>286</v>
       </c>
     </row>
     <row r="89" spans="1:26">
       <c r="A89" t="s">
-        <v>289</v>
+        <v>291</v>
       </c>
       <c r="B89" s="1">
-        <v>5197000.0</v>
+        <v>6137000.0</v>
       </c>
       <c r="C89" s="1">
-        <v>99.724</v>
+        <v>98.839</v>
       </c>
       <c r="D89" s="1">
-        <v>100.44251838</v>
+        <v>99.85746586</v>
       </c>
       <c r="E89" t="s">
         <v>8</v>
       </c>
       <c r="F89">
         <v>1.0</v>
       </c>
       <c r="G89" s="1">
-        <v>5219997.68</v>
+        <v>6128252.68</v>
       </c>
       <c r="H89" s="1">
-        <v>-37341.4</v>
+        <v>-62503.25</v>
       </c>
       <c r="I89" s="1">
-        <v>-0.71535280835604</v>
+        <v>-1.0199195963963</v>
       </c>
       <c r="J89">
-        <v>2.09</v>
+        <v>1.85</v>
       </c>
       <c r="K89" t="s">
+        <v>292</v>
+      </c>
+      <c r="L89" s="1">
+        <v>6065749.43</v>
+      </c>
+      <c r="M89" s="1">
+        <v>6179556.65</v>
+      </c>
+      <c r="N89" s="1">
+        <v>1.47</v>
+      </c>
+      <c r="O89">
+        <v>1</v>
+      </c>
+      <c r="Z89" t="s">
         <v>290</v>
-      </c>
-[...13 lines deleted...]
-        <v>288</v>
       </c>
     </row>
     <row r="90" spans="1:26">
       <c r="A90" t="s">
-        <v>292</v>
+        <v>294</v>
       </c>
       <c r="B90" s="1">
-        <v>2435000.0</v>
+        <v>3240000.0</v>
       </c>
       <c r="C90" s="1">
-        <v>100.581</v>
+        <v>102.054</v>
       </c>
       <c r="D90" s="1">
-        <v>100.07605749</v>
+        <v>104.17235494</v>
       </c>
       <c r="E90" t="s">
         <v>8</v>
       </c>
       <c r="F90">
         <v>1.0</v>
       </c>
       <c r="G90" s="1">
-        <v>2436852.0</v>
+        <v>3375184.3</v>
       </c>
       <c r="H90" s="1">
-        <v>12295.35</v>
+        <v>-68634.7</v>
       </c>
       <c r="I90" s="1">
-        <v>0.5045587503878</v>
+        <v>-2.0335096960483</v>
       </c>
       <c r="J90">
-        <v>0.96</v>
+        <v>1.8</v>
       </c>
       <c r="K90" t="s">
+        <v>295</v>
+      </c>
+      <c r="L90" s="1">
+        <v>3306549.6</v>
+      </c>
+      <c r="M90" s="1">
+        <v>3364824.86</v>
+      </c>
+      <c r="N90" s="1">
+        <v>0.8</v>
+      </c>
+      <c r="O90">
+        <v>1</v>
+      </c>
+      <c r="Z90" t="s">
         <v>293</v>
-      </c>
-[...13 lines deleted...]
-        <v>291</v>
       </c>
     </row>
     <row r="91" spans="1:26">
       <c r="A91" t="s">
-        <v>295</v>
+        <v>297</v>
       </c>
       <c r="B91" s="1">
-        <v>2100000.0</v>
+        <v>2097000.0</v>
       </c>
       <c r="C91" s="1">
-        <v>102.468</v>
+        <v>99.824</v>
       </c>
       <c r="D91" s="1">
-        <v>102.20309524</v>
+        <v>100.0</v>
       </c>
       <c r="E91" t="s">
         <v>8</v>
       </c>
       <c r="F91">
         <v>1.0</v>
       </c>
       <c r="G91" s="1">
-        <v>2146265.0</v>
+        <v>2097000.0</v>
       </c>
       <c r="H91" s="1">
-        <v>5563.0</v>
+        <v>-3690.72</v>
       </c>
       <c r="I91" s="1">
-        <v>0.2591944610754</v>
+        <v>-0.176</v>
       </c>
       <c r="J91">
-        <v>1.71</v>
+        <v>0.38</v>
       </c>
       <c r="K91" t="s">
+        <v>298</v>
+      </c>
+      <c r="L91" s="1">
+        <v>2093309.28</v>
+      </c>
+      <c r="M91" s="1">
+        <v>2101318.1</v>
+      </c>
+      <c r="N91" s="1">
+        <v>0.5</v>
+      </c>
+      <c r="O91">
+        <v>1</v>
+      </c>
+      <c r="Z91" t="s">
         <v>296</v>
-      </c>
-[...13 lines deleted...]
-        <v>294</v>
       </c>
     </row>
     <row r="92" spans="1:26">
       <c r="A92" t="s">
-        <v>298</v>
+        <v>300</v>
       </c>
       <c r="B92" s="1">
-        <v>6137000.0</v>
+        <v>2391000.0</v>
       </c>
       <c r="C92" s="1">
-        <v>99.33</v>
+        <v>98.28</v>
       </c>
       <c r="D92" s="1">
-        <v>99.85746586</v>
+        <v>99.51961188</v>
       </c>
       <c r="E92" t="s">
         <v>8</v>
       </c>
       <c r="F92">
         <v>1.0</v>
       </c>
       <c r="G92" s="1">
-        <v>6128252.68</v>
+        <v>2379513.92</v>
       </c>
       <c r="H92" s="1">
-        <v>-32370.58</v>
+        <v>-29639.12</v>
       </c>
       <c r="I92" s="1">
-        <v>-0.52821875484416</v>
+        <v>-1.2455955710484</v>
       </c>
       <c r="J92">
-        <v>1.64</v>
+        <v>1.43</v>
       </c>
       <c r="K92" t="s">
+        <v>301</v>
+      </c>
+      <c r="L92" s="1">
+        <v>2349874.8</v>
+      </c>
+      <c r="M92" s="1">
+        <v>2384061.19</v>
+      </c>
+      <c r="N92" s="1">
+        <v>0.57</v>
+      </c>
+      <c r="O92">
+        <v>1</v>
+      </c>
+      <c r="Z92" t="s">
         <v>299</v>
-      </c>
-[...13 lines deleted...]
-        <v>297</v>
       </c>
     </row>
     <row r="93" spans="1:26">
       <c r="A93" t="s">
-        <v>301</v>
+        <v>303</v>
       </c>
       <c r="B93" s="1">
-        <v>3240000.0</v>
+        <v>2200000.0</v>
       </c>
       <c r="C93" s="1">
-        <v>102.449</v>
+        <v>98.644</v>
       </c>
       <c r="D93" s="1">
-        <v>104.17235494</v>
+        <v>99.402</v>
       </c>
       <c r="E93" t="s">
         <v>8</v>
       </c>
       <c r="F93">
         <v>1.0</v>
       </c>
       <c r="G93" s="1">
-        <v>3375184.3</v>
+        <v>2186844.0</v>
       </c>
       <c r="H93" s="1">
-        <v>-55836.7</v>
+        <v>-16676.0</v>
       </c>
       <c r="I93" s="1">
-        <v>-1.6543304020465</v>
+        <v>-0.76256010945454</v>
       </c>
       <c r="J93">
-        <v>1.45</v>
+        <v>0.41</v>
       </c>
       <c r="K93" t="s">
+        <v>304</v>
+      </c>
+      <c r="L93" s="1">
+        <v>2170168.0</v>
+      </c>
+      <c r="M93" s="1">
+        <v>2179281.42</v>
+      </c>
+      <c r="N93" s="1">
+        <v>0.52</v>
+      </c>
+      <c r="O93">
+        <v>1</v>
+      </c>
+      <c r="Z93" t="s">
         <v>302</v>
-      </c>
-[...13 lines deleted...]
-        <v>300</v>
       </c>
     </row>
     <row r="94" spans="1:26">
       <c r="A94" t="s">
-        <v>304</v>
+        <v>306</v>
       </c>
       <c r="B94" s="1">
-        <v>2097000.0</v>
+        <v>3500000.0</v>
       </c>
       <c r="C94" s="1">
-        <v>100.386</v>
+        <v>101.083</v>
       </c>
       <c r="D94" s="1">
-        <v>100.0</v>
+        <v>102.68168571</v>
       </c>
       <c r="E94" t="s">
         <v>8</v>
       </c>
       <c r="F94">
         <v>1.0</v>
       </c>
       <c r="G94" s="1">
-        <v>2097000.0</v>
+        <v>3593859.0</v>
       </c>
       <c r="H94" s="1">
-        <v>8094.42</v>
+        <v>-55954.0</v>
       </c>
       <c r="I94" s="1">
-        <v>0.386</v>
+        <v>-1.5569336470908</v>
       </c>
       <c r="J94">
-        <v>0.12</v>
+        <v>3.55</v>
       </c>
       <c r="K94" t="s">
+        <v>307</v>
+      </c>
+      <c r="L94" s="1">
+        <v>3537905.0</v>
+      </c>
+      <c r="M94" s="1">
+        <v>3662093.82</v>
+      </c>
+      <c r="N94" s="1">
+        <v>0.87</v>
+      </c>
+      <c r="O94">
+        <v>1</v>
+      </c>
+      <c r="Z94" t="s">
         <v>305</v>
-      </c>
-[...13 lines deleted...]
-        <v>303</v>
       </c>
     </row>
     <row r="95" spans="1:26">
       <c r="A95" t="s">
-        <v>307</v>
+        <v>309</v>
       </c>
       <c r="B95" s="1">
-        <v>2391000.0</v>
+        <v>4100000.0</v>
       </c>
       <c r="C95" s="1">
-        <v>98.769</v>
+        <v>97.78</v>
       </c>
       <c r="D95" s="1">
-        <v>99.51961188</v>
+        <v>97.18643902</v>
       </c>
       <c r="E95" t="s">
         <v>8</v>
       </c>
       <c r="F95">
         <v>1.0</v>
       </c>
       <c r="G95" s="1">
-        <v>2379513.92</v>
+        <v>3984644.0</v>
       </c>
       <c r="H95" s="1">
-        <v>-17947.13</v>
+        <v>24336.0</v>
       </c>
       <c r="I95" s="1">
-        <v>-0.75423513387137</v>
+        <v>0.61074464870638</v>
       </c>
       <c r="J95">
-        <v>1.2</v>
+        <v>0.89</v>
       </c>
       <c r="K95" t="s">
+        <v>310</v>
+      </c>
+      <c r="L95" s="1">
+        <v>4008980.0</v>
+      </c>
+      <c r="M95" s="1">
+        <v>4045299.26</v>
+      </c>
+      <c r="N95" s="1">
+        <v>0.96</v>
+      </c>
+      <c r="O95">
+        <v>1</v>
+      </c>
+      <c r="Z95" t="s">
         <v>308</v>
-      </c>
-[...13 lines deleted...]
-        <v>306</v>
       </c>
     </row>
     <row r="96" spans="1:26">
       <c r="A96" t="s">
-        <v>310</v>
+        <v>312</v>
       </c>
       <c r="B96" s="1">
-        <v>3500000.0</v>
+        <v>1400000.0</v>
       </c>
       <c r="C96" s="1">
-        <v>101.309</v>
+        <v>102.286</v>
       </c>
       <c r="D96" s="1">
-        <v>102.68168571</v>
+        <v>104.56876929</v>
       </c>
       <c r="E96" t="s">
         <v>8</v>
       </c>
       <c r="F96">
         <v>1.0</v>
       </c>
       <c r="G96" s="1">
-        <v>3593859.0</v>
+        <v>1463962.77</v>
       </c>
       <c r="H96" s="1">
-        <v>-48044.0</v>
+        <v>-31958.77</v>
       </c>
       <c r="I96" s="1">
-        <v>-1.3368359749228</v>
+        <v>-2.1830316081057</v>
       </c>
       <c r="J96">
-        <v>3.24</v>
+        <v>2.03</v>
       </c>
       <c r="K96" t="s">
+        <v>313</v>
+      </c>
+      <c r="L96" s="1">
+        <v>1432004.0</v>
+      </c>
+      <c r="M96" s="1">
+        <v>1460368.58</v>
+      </c>
+      <c r="N96" s="1">
+        <v>0.35</v>
+      </c>
+      <c r="O96">
+        <v>1</v>
+      </c>
+      <c r="Z96" t="s">
         <v>311</v>
-      </c>
-[...13 lines deleted...]
-        <v>309</v>
       </c>
     </row>
     <row r="97" spans="1:26">
       <c r="A97" t="s">
-        <v>313</v>
+        <v>315</v>
       </c>
       <c r="B97" s="1">
-        <v>4100000.0</v>
+        <v>2020000.0</v>
       </c>
       <c r="C97" s="1">
-        <v>97.706</v>
+        <v>101.603</v>
       </c>
       <c r="D97" s="1">
-        <v>97.18643902</v>
+        <v>103.33785</v>
       </c>
       <c r="E97" t="s">
         <v>8</v>
       </c>
       <c r="F97">
         <v>1.0</v>
       </c>
       <c r="G97" s="1">
-        <v>3984644.0</v>
+        <v>2087424.57</v>
       </c>
       <c r="H97" s="1">
-        <v>21302.0</v>
+        <v>-35043.97</v>
       </c>
       <c r="I97" s="1">
-        <v>0.53460233837703</v>
+        <v>-1.6788137163682</v>
       </c>
       <c r="J97">
-        <v>0.81</v>
+        <v>2.39</v>
       </c>
       <c r="K97" t="s">
+        <v>316</v>
+      </c>
+      <c r="L97" s="1">
+        <v>2052380.6</v>
+      </c>
+      <c r="M97" s="1">
+        <v>2100756.83</v>
+      </c>
+      <c r="N97" s="1">
+        <v>0.5</v>
+      </c>
+      <c r="O97">
+        <v>1</v>
+      </c>
+      <c r="Z97" t="s">
         <v>314</v>
-      </c>
-[...13 lines deleted...]
-        <v>312</v>
       </c>
     </row>
     <row r="98" spans="1:26">
       <c r="A98" t="s">
-        <v>316</v>
+        <v>318</v>
       </c>
       <c r="B98" s="1">
-        <v>1400000.0</v>
+        <v>3800000.0</v>
       </c>
       <c r="C98" s="1">
-        <v>102.63</v>
+        <v>99.811</v>
       </c>
       <c r="D98" s="1">
-        <v>104.56876929</v>
+        <v>98.96886842</v>
       </c>
       <c r="E98" t="s">
         <v>8</v>
       </c>
       <c r="F98">
         <v>1.0</v>
       </c>
       <c r="G98" s="1">
-        <v>1463962.77</v>
+        <v>3760817.0</v>
       </c>
       <c r="H98" s="1">
-        <v>-27142.77</v>
+        <v>32001.0</v>
       </c>
       <c r="I98" s="1">
-        <v>-1.854061493654</v>
+        <v>0.85090553462187</v>
       </c>
       <c r="J98">
-        <v>1.67</v>
+        <v>0.58</v>
       </c>
       <c r="K98" t="s">
+        <v>319</v>
+      </c>
+      <c r="L98" s="1">
+        <v>3792818.0</v>
+      </c>
+      <c r="M98" s="1">
+        <v>3814746.08</v>
+      </c>
+      <c r="N98" s="1">
+        <v>0.91</v>
+      </c>
+      <c r="O98">
+        <v>1</v>
+      </c>
+      <c r="Z98" t="s">
         <v>317</v>
-      </c>
-[...13 lines deleted...]
-        <v>315</v>
       </c>
     </row>
     <row r="99" spans="1:26">
       <c r="A99" t="s">
-        <v>319</v>
+        <v>321</v>
       </c>
       <c r="B99" s="1">
-        <v>2020000.0</v>
+        <v>5800000.0</v>
       </c>
       <c r="C99" s="1">
-        <v>101.657</v>
+        <v>97.991</v>
       </c>
       <c r="D99" s="1">
-        <v>103.33785</v>
+        <v>99.34837534</v>
       </c>
       <c r="E99" t="s">
         <v>8</v>
       </c>
       <c r="F99">
         <v>1.0</v>
       </c>
       <c r="G99" s="1">
-        <v>2087424.57</v>
+        <v>5762205.77</v>
       </c>
       <c r="H99" s="1">
-        <v>-33953.17</v>
+        <v>-78727.77</v>
       </c>
       <c r="I99" s="1">
-        <v>-1.6265579359354</v>
+        <v>-1.3662783514237</v>
       </c>
       <c r="J99">
-        <v>2.05</v>
+        <v>0.4</v>
       </c>
       <c r="K99" t="s">
+        <v>322</v>
+      </c>
+      <c r="L99" s="1">
+        <v>5683478.0</v>
+      </c>
+      <c r="M99" s="1">
+        <v>5706916.36</v>
+      </c>
+      <c r="N99" s="1">
+        <v>1.36</v>
+      </c>
+      <c r="O99">
+        <v>1</v>
+      </c>
+      <c r="Z99" t="s">
         <v>320</v>
-      </c>
-[...13 lines deleted...]
-        <v>318</v>
       </c>
     </row>
     <row r="100" spans="1:26">
       <c r="A100" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
       <c r="B100" s="1">
-        <v>3800000.0</v>
+        <v>3936000.0</v>
       </c>
       <c r="C100" s="1">
-        <v>99.65</v>
+        <v>99.419</v>
       </c>
       <c r="D100" s="1">
-        <v>98.96886842</v>
+        <v>100.0</v>
       </c>
       <c r="E100" t="s">
         <v>8</v>
       </c>
       <c r="F100">
         <v>1.0</v>
       </c>
       <c r="G100" s="1">
-        <v>3760817.0</v>
+        <v>3936000.0</v>
       </c>
       <c r="H100" s="1">
-        <v>25883.0</v>
+        <v>-22868.16</v>
       </c>
       <c r="I100" s="1">
-        <v>0.68822811639067</v>
+        <v>-0.581</v>
       </c>
       <c r="J100">
-        <v>0.53</v>
+        <v>0.18</v>
       </c>
       <c r="K100" t="s">
+        <v>325</v>
+      </c>
+      <c r="L100" s="1">
+        <v>3913131.84</v>
+      </c>
+      <c r="M100" s="1">
+        <v>3920303.34</v>
+      </c>
+      <c r="N100" s="1">
+        <v>0.93</v>
+      </c>
+      <c r="O100">
+        <v>1</v>
+      </c>
+      <c r="Z100" t="s">
         <v>323</v>
-      </c>
-[...13 lines deleted...]
-        <v>321</v>
       </c>
     </row>
     <row r="101" spans="1:26">
       <c r="A101" t="s">
-        <v>325</v>
+        <v>327</v>
       </c>
       <c r="B101" s="1">
-        <v>5800000.0</v>
+        <v>2500000.0</v>
       </c>
       <c r="C101" s="1">
-        <v>98.367</v>
+        <v>102.22</v>
       </c>
       <c r="D101" s="1">
-        <v>99.34837534</v>
+        <v>104.3865556</v>
       </c>
       <c r="E101" t="s">
         <v>8</v>
       </c>
       <c r="F101">
         <v>1.0</v>
       </c>
       <c r="G101" s="1">
-        <v>5762205.77</v>
+        <v>2609663.89</v>
       </c>
       <c r="H101" s="1">
-        <v>-56919.77</v>
+        <v>-54163.89</v>
       </c>
       <c r="I101" s="1">
-        <v>-0.98781217249033</v>
+        <v>-2.0755121074232</v>
       </c>
       <c r="J101">
-        <v>0.22</v>
+        <v>3.07</v>
       </c>
       <c r="K101" t="s">
+        <v>328</v>
+      </c>
+      <c r="L101" s="1">
+        <v>2555500.0</v>
+      </c>
+      <c r="M101" s="1">
+        <v>2632349.32</v>
+      </c>
+      <c r="N101" s="1">
+        <v>0.63</v>
+      </c>
+      <c r="O101">
+        <v>1</v>
+      </c>
+      <c r="Z101" t="s">
         <v>326</v>
-      </c>
-[...13 lines deleted...]
-        <v>324</v>
       </c>
     </row>
     <row r="102" spans="1:26">
       <c r="A102" t="s">
-        <v>328</v>
+        <v>330</v>
       </c>
       <c r="B102" s="1">
-        <v>3645000.0</v>
+        <v>1711000.0</v>
       </c>
       <c r="C102" s="1">
-        <v>99.262</v>
+        <v>100.019</v>
       </c>
       <c r="D102" s="1">
-        <v>100.38708971</v>
+        <v>99.98915137</v>
       </c>
       <c r="E102" t="s">
         <v>8</v>
       </c>
       <c r="F102">
         <v>1.0</v>
       </c>
       <c r="G102" s="1">
-        <v>3659109.42</v>
+        <v>1710814.38</v>
       </c>
       <c r="H102" s="1">
-        <v>-41009.52</v>
+        <v>510.71</v>
       </c>
       <c r="I102" s="1">
-        <v>-1.1207513985739</v>
+        <v>0.029851865051543</v>
       </c>
       <c r="J102">
-        <v>0.8</v>
+        <v>0.78</v>
       </c>
       <c r="K102" t="s">
+        <v>331</v>
+      </c>
+      <c r="L102" s="1">
+        <v>1711325.09</v>
+      </c>
+      <c r="M102" s="1">
+        <v>1724684.95</v>
+      </c>
+      <c r="N102" s="1">
+        <v>0.41</v>
+      </c>
+      <c r="O102">
+        <v>1</v>
+      </c>
+      <c r="Z102" t="s">
         <v>329</v>
-      </c>
-[...13 lines deleted...]
-        <v>327</v>
       </c>
     </row>
     <row r="103" spans="1:26">
       <c r="A103" t="s">
-        <v>331</v>
+        <v>333</v>
       </c>
       <c r="B103" s="1">
-        <v>5700000.0</v>
+        <v>3500000.0</v>
       </c>
       <c r="C103" s="1">
-        <v>102.449</v>
+        <v>98.759</v>
       </c>
       <c r="D103" s="1">
-        <v>104.38655561</v>
+        <v>99.87771029</v>
       </c>
       <c r="E103" t="s">
         <v>8</v>
       </c>
       <c r="F103">
         <v>1.0</v>
       </c>
       <c r="G103" s="1">
-        <v>5950033.67</v>
+        <v>3495719.86</v>
       </c>
       <c r="H103" s="1">
-        <v>-110440.67</v>
+        <v>-39154.86</v>
       </c>
       <c r="I103" s="1">
-        <v>-1.8561352107441</v>
+        <v>-1.1200800283808</v>
       </c>
       <c r="J103">
-        <v>2.67</v>
+        <v>0.31</v>
       </c>
       <c r="K103" t="s">
+        <v>334</v>
+      </c>
+      <c r="L103" s="1">
+        <v>3456565.0</v>
+      </c>
+      <c r="M103" s="1">
+        <v>3467316.71</v>
+      </c>
+      <c r="N103" s="1">
+        <v>0.82</v>
+      </c>
+      <c r="O103">
+        <v>1</v>
+      </c>
+      <c r="Z103" t="s">
         <v>332</v>
-      </c>
-[...13 lines deleted...]
-        <v>330</v>
       </c>
     </row>
     <row r="104" spans="1:26">
       <c r="A104" t="s">
-        <v>334</v>
+        <v>336</v>
       </c>
       <c r="B104" s="1">
-        <v>1711000.0</v>
+        <v>3497000.0</v>
       </c>
       <c r="C104" s="1">
-        <v>100.557</v>
+        <v>98.829</v>
       </c>
       <c r="D104" s="1">
-        <v>99.98915137</v>
+        <v>100.09947126</v>
       </c>
       <c r="E104" t="s">
         <v>8</v>
       </c>
       <c r="F104">
         <v>1.0</v>
       </c>
       <c r="G104" s="1">
-        <v>1710814.38</v>
+        <v>3500478.51</v>
       </c>
       <c r="H104" s="1">
-        <v>9715.89</v>
+        <v>-44428.38</v>
       </c>
       <c r="I104" s="1">
-        <v>0.56791023699485</v>
+        <v>-1.2692087631185</v>
       </c>
       <c r="J104">
-        <v>0.5</v>
+        <v>2.26</v>
       </c>
       <c r="K104" t="s">
+        <v>337</v>
+      </c>
+      <c r="L104" s="1">
+        <v>3456050.13</v>
+      </c>
+      <c r="M104" s="1">
+        <v>3535020.05</v>
+      </c>
+      <c r="N104" s="1">
+        <v>0.84</v>
+      </c>
+      <c r="O104">
+        <v>1</v>
+      </c>
+      <c r="Z104" t="s">
         <v>335</v>
-      </c>
-[...13 lines deleted...]
-        <v>333</v>
       </c>
     </row>
     <row r="105" spans="1:26">
       <c r="A105" t="s">
-        <v>337</v>
+        <v>339</v>
       </c>
       <c r="B105" s="1">
-        <v>3500000.0</v>
+        <v>1845000.0</v>
       </c>
       <c r="C105" s="1">
-        <v>99.202</v>
+        <v>99.783</v>
       </c>
       <c r="D105" s="1">
-        <v>99.87771029</v>
+        <v>99.97942276</v>
       </c>
       <c r="E105" t="s">
         <v>8</v>
       </c>
       <c r="F105">
         <v>1.0</v>
       </c>
       <c r="G105" s="1">
-        <v>3495719.86</v>
+        <v>1844620.35</v>
       </c>
       <c r="H105" s="1">
-        <v>-23649.86</v>
+        <v>-3624.0</v>
       </c>
       <c r="I105" s="1">
-        <v>-0.67653762163882</v>
+        <v>-0.19646319092164</v>
       </c>
       <c r="J105">
-        <v>0.09</v>
+        <v>0.43</v>
       </c>
       <c r="K105" t="s">
+        <v>340</v>
+      </c>
+      <c r="L105" s="1">
+        <v>1840996.35</v>
+      </c>
+      <c r="M105" s="1">
+        <v>1848881.83</v>
+      </c>
+      <c r="N105" s="1">
+        <v>0.44</v>
+      </c>
+      <c r="O105">
+        <v>1</v>
+      </c>
+      <c r="Z105" t="s">
         <v>338</v>
-      </c>
-[...13 lines deleted...]
-        <v>336</v>
       </c>
     </row>
     <row r="106" spans="1:26">
       <c r="A106" t="s">
-        <v>340</v>
+        <v>342</v>
       </c>
       <c r="B106" s="1">
-        <v>3497000.0</v>
+        <v>2300000.0</v>
       </c>
       <c r="C106" s="1">
-        <v>99.154</v>
+        <v>98.505</v>
       </c>
       <c r="D106" s="1">
-        <v>100.09947126</v>
+        <v>97.62613043</v>
       </c>
       <c r="E106" t="s">
         <v>8</v>
       </c>
       <c r="F106">
         <v>1.0</v>
       </c>
       <c r="G106" s="1">
-        <v>3500478.51</v>
+        <v>2245401.0</v>
       </c>
       <c r="H106" s="1">
-        <v>-33063.13</v>
+        <v>20214.0</v>
       </c>
       <c r="I106" s="1">
-        <v>-0.94453172346429</v>
+        <v>0.90024009074548</v>
       </c>
       <c r="J106">
-        <v>2.06</v>
+        <v>0.76</v>
       </c>
       <c r="K106" t="s">
+        <v>343</v>
+      </c>
+      <c r="L106" s="1">
+        <v>2265615.0</v>
+      </c>
+      <c r="M106" s="1">
+        <v>2283101.3</v>
+      </c>
+      <c r="N106" s="1">
+        <v>0.54</v>
+      </c>
+      <c r="O106">
+        <v>1</v>
+      </c>
+      <c r="Z106" t="s">
         <v>341</v>
-      </c>
-[...13 lines deleted...]
-        <v>339</v>
       </c>
     </row>
     <row r="107" spans="1:26">
       <c r="A107" t="s">
-        <v>343</v>
+        <v>345</v>
       </c>
       <c r="B107" s="1">
-        <v>1845000.0</v>
+        <v>5000000.0</v>
       </c>
       <c r="C107" s="1">
-        <v>100.261</v>
+        <v>100.628</v>
       </c>
       <c r="D107" s="1">
-        <v>99.97942276</v>
+        <v>101.7329976</v>
       </c>
       <c r="E107" t="s">
         <v>8</v>
       </c>
       <c r="F107">
         <v>1.0</v>
       </c>
       <c r="G107" s="1">
-        <v>1844620.35</v>
+        <v>5086649.88</v>
       </c>
       <c r="H107" s="1">
-        <v>5195.1</v>
+        <v>-55249.88</v>
       </c>
       <c r="I107" s="1">
-        <v>0.28163518850912</v>
+        <v>-1.0861742267191</v>
       </c>
       <c r="J107">
-        <v>0.19</v>
+        <v>0.25</v>
       </c>
       <c r="K107" t="s">
+        <v>346</v>
+      </c>
+      <c r="L107" s="1">
+        <v>5031400.0</v>
+      </c>
+      <c r="M107" s="1">
+        <v>5044139.73</v>
+      </c>
+      <c r="N107" s="1">
+        <v>1.2</v>
+      </c>
+      <c r="O107">
+        <v>1</v>
+      </c>
+      <c r="Z107" t="s">
         <v>344</v>
-      </c>
-[...13 lines deleted...]
-        <v>342</v>
       </c>
     </row>
     <row r="108" spans="1:26">
       <c r="A108" t="s">
-        <v>346</v>
+        <v>348</v>
       </c>
       <c r="B108" s="1">
-        <v>2300000.0</v>
+        <v>4478000.0</v>
       </c>
       <c r="C108" s="1">
-        <v>98.812</v>
+        <v>99.757</v>
       </c>
       <c r="D108" s="1">
-        <v>97.62613043</v>
+        <v>99.994</v>
       </c>
       <c r="E108" t="s">
         <v>8</v>
       </c>
       <c r="F108">
         <v>1.0</v>
       </c>
       <c r="G108" s="1">
-        <v>2245401.0</v>
+        <v>4477731.32</v>
       </c>
       <c r="H108" s="1">
-        <v>27275.0</v>
+        <v>-10612.86</v>
       </c>
       <c r="I108" s="1">
-        <v>1.2147050794045</v>
+        <v>-0.23701422085325</v>
       </c>
       <c r="J108">
-        <v>0.58</v>
+        <v>0.33</v>
       </c>
       <c r="K108" t="s">
+        <v>349</v>
+      </c>
+      <c r="L108" s="1">
+        <v>4467118.46</v>
+      </c>
+      <c r="M108" s="1">
+        <v>4482024.68</v>
+      </c>
+      <c r="N108" s="1">
+        <v>1.07</v>
+      </c>
+      <c r="O108">
+        <v>1</v>
+      </c>
+      <c r="Z108" t="s">
         <v>347</v>
-      </c>
-[...13 lines deleted...]
-        <v>345</v>
       </c>
     </row>
     <row r="109" spans="1:26">
       <c r="A109" t="s">
-        <v>349</v>
+        <v>351</v>
       </c>
       <c r="B109" s="1">
-        <v>6200000.0</v>
+        <v>3300000.0</v>
       </c>
       <c r="C109" s="1">
-        <v>100.691</v>
+        <v>99.611</v>
       </c>
       <c r="D109" s="1">
-        <v>101.73299758</v>
+        <v>99.89460606</v>
       </c>
       <c r="E109" t="s">
         <v>8</v>
       </c>
       <c r="F109">
         <v>1.0</v>
       </c>
       <c r="G109" s="1">
-        <v>6307445.85</v>
+        <v>3296522.0</v>
       </c>
       <c r="H109" s="1">
-        <v>-64603.85</v>
+        <v>-9359.0</v>
       </c>
       <c r="I109" s="1">
-        <v>-1.0242473980177</v>
+        <v>-0.28390527956434</v>
       </c>
       <c r="J109">
-        <v>3.84</v>
+        <v>0.63</v>
       </c>
       <c r="K109" t="s">
+        <v>352</v>
+      </c>
+      <c r="L109" s="1">
+        <v>3287163.0</v>
+      </c>
+      <c r="M109" s="1">
+        <v>3308047.93</v>
+      </c>
+      <c r="N109" s="1">
+        <v>0.79</v>
+      </c>
+      <c r="O109">
+        <v>1</v>
+      </c>
+      <c r="Z109" t="s">
         <v>350</v>
-      </c>
-[...13 lines deleted...]
-        <v>348</v>
       </c>
     </row>
     <row r="110" spans="1:26">
       <c r="A110" t="s">
-        <v>352</v>
+        <v>354</v>
       </c>
       <c r="B110" s="1">
-        <v>4478000.0</v>
+        <v>3100000.0</v>
       </c>
       <c r="C110" s="1">
-        <v>100.225</v>
+        <v>99.441</v>
       </c>
       <c r="D110" s="1">
-        <v>99.994</v>
+        <v>99.76912903</v>
       </c>
       <c r="E110" t="s">
         <v>8</v>
       </c>
       <c r="F110">
         <v>1.0</v>
       </c>
       <c r="G110" s="1">
-        <v>4477731.32</v>
+        <v>3092843.0</v>
       </c>
       <c r="H110" s="1">
-        <v>10344.18</v>
+        <v>-10172.0</v>
       </c>
       <c r="I110" s="1">
-        <v>0.23101386083165</v>
+        <v>-0.3288883399513</v>
       </c>
       <c r="J110">
-        <v>0.08</v>
+        <v>0.39</v>
       </c>
       <c r="K110" t="s">
+        <v>355</v>
+      </c>
+      <c r="L110" s="1">
+        <v>3082671.0</v>
+      </c>
+      <c r="M110" s="1">
+        <v>3094901.14</v>
+      </c>
+      <c r="N110" s="1">
+        <v>0.74</v>
+      </c>
+      <c r="O110">
+        <v>1</v>
+      </c>
+      <c r="Z110" t="s">
         <v>353</v>
-      </c>
-[...13 lines deleted...]
-        <v>351</v>
       </c>
     </row>
     <row r="111" spans="1:26">
       <c r="A111" t="s">
-        <v>355</v>
+        <v>357</v>
       </c>
       <c r="B111" s="1">
-        <v>3300000.0</v>
+        <v>1300000.0</v>
       </c>
       <c r="C111" s="1">
-        <v>100.131</v>
+        <v>99.789</v>
       </c>
       <c r="D111" s="1">
-        <v>99.89460606</v>
+        <v>101.50487846</v>
       </c>
       <c r="E111" t="s">
         <v>8</v>
       </c>
       <c r="F111">
         <v>1.0</v>
       </c>
       <c r="G111" s="1">
-        <v>3296522.0</v>
+        <v>1319563.42</v>
       </c>
       <c r="H111" s="1">
-        <v>7801.0</v>
+        <v>-22306.42</v>
       </c>
       <c r="I111" s="1">
-        <v>0.2366433471398</v>
+        <v>-1.6904394030565</v>
       </c>
       <c r="J111">
-        <v>0.41</v>
+        <v>2.48</v>
       </c>
       <c r="K111" t="s">
+        <v>358</v>
+      </c>
+      <c r="L111" s="1">
+        <v>1297257.0</v>
+      </c>
+      <c r="M111" s="1">
+        <v>1329534.4</v>
+      </c>
+      <c r="N111" s="1">
+        <v>0.32</v>
+      </c>
+      <c r="O111">
+        <v>1</v>
+      </c>
+      <c r="Z111" t="s">
         <v>356</v>
-      </c>
-[...13 lines deleted...]
-        <v>354</v>
       </c>
     </row>
     <row r="112" spans="1:26">
       <c r="A112" t="s">
-        <v>358</v>
+        <v>360</v>
       </c>
       <c r="B112" s="1">
-        <v>3100000.0</v>
+        <v>4200000.0</v>
       </c>
       <c r="C112" s="1">
-        <v>99.968</v>
+        <v>102.671</v>
       </c>
       <c r="D112" s="1">
-        <v>99.76912903</v>
+        <v>105.09337452</v>
       </c>
       <c r="E112" t="s">
         <v>8</v>
       </c>
       <c r="F112">
         <v>1.0</v>
       </c>
       <c r="G112" s="1">
-        <v>3092843.0</v>
+        <v>4413921.73</v>
       </c>
       <c r="H112" s="1">
-        <v>6165.0</v>
+        <v>-101739.73</v>
       </c>
       <c r="I112" s="1">
-        <v>0.19933116553281</v>
+        <v>-2.3049735863803</v>
       </c>
       <c r="J112">
-        <v>0.17</v>
+        <v>3.85</v>
       </c>
       <c r="K112" t="s">
+        <v>361</v>
+      </c>
+      <c r="L112" s="1">
+        <v>4312182.0</v>
+      </c>
+      <c r="M112" s="1">
+        <v>4473968.3</v>
+      </c>
+      <c r="N112" s="1">
+        <v>1.06</v>
+      </c>
+      <c r="O112">
+        <v>1</v>
+      </c>
+      <c r="Z112" t="s">
         <v>359</v>
-      </c>
-[...13 lines deleted...]
-        <v>357</v>
       </c>
     </row>
     <row r="113" spans="1:26">
       <c r="A113" t="s">
-        <v>361</v>
+        <v>363</v>
       </c>
       <c r="B113" s="1">
-        <v>2100000.0</v>
+        <v>2000000.0</v>
       </c>
       <c r="C113" s="1">
-        <v>99.759</v>
+        <v>106.712</v>
       </c>
       <c r="D113" s="1">
-        <v>99.23138095</v>
+        <v>109.06825</v>
       </c>
       <c r="E113" t="s">
         <v>8</v>
       </c>
       <c r="F113">
         <v>1.0</v>
       </c>
       <c r="G113" s="1">
-        <v>2083859.0</v>
+        <v>2181365.0</v>
       </c>
       <c r="H113" s="1">
-        <v>11080.0</v>
+        <v>-47125.0</v>
       </c>
       <c r="I113" s="1">
-        <v>0.53170583998246</v>
+        <v>-2.1603445549003</v>
       </c>
       <c r="J113">
-        <v>0.71</v>
+        <v>0.06</v>
       </c>
       <c r="K113" t="s">
+        <v>364</v>
+      </c>
+      <c r="L113" s="1">
+        <v>2134240.0</v>
+      </c>
+      <c r="M113" s="1">
+        <v>2135523.97</v>
+      </c>
+      <c r="N113" s="1">
+        <v>0.51</v>
+      </c>
+      <c r="O113">
+        <v>1</v>
+      </c>
+      <c r="Z113" t="s">
         <v>362</v>
-      </c>
-[...13 lines deleted...]
-        <v>360</v>
       </c>
     </row>
     <row r="114" spans="1:26">
       <c r="A114" t="s">
-        <v>364</v>
+        <v>366</v>
       </c>
       <c r="B114" s="1">
-        <v>5549000.0</v>
+        <v>5200000.0</v>
       </c>
       <c r="C114" s="1">
-        <v>100.518</v>
+        <v>100.336</v>
       </c>
       <c r="D114" s="1">
-        <v>101.46753974</v>
+        <v>101.27113519</v>
       </c>
       <c r="E114" t="s">
         <v>8</v>
       </c>
       <c r="F114">
         <v>1.0</v>
       </c>
       <c r="G114" s="1">
-        <v>5630433.78</v>
+        <v>5266099.03</v>
       </c>
       <c r="H114" s="1">
-        <v>-52689.96</v>
+        <v>-48627.03</v>
       </c>
       <c r="I114" s="1">
-        <v>-0.93580640602082</v>
+        <v>-0.9233975609456</v>
       </c>
       <c r="J114">
-        <v>3.27</v>
+        <v>1.0</v>
       </c>
       <c r="K114" t="s">
+        <v>367</v>
+      </c>
+      <c r="L114" s="1">
+        <v>5217472.0</v>
+      </c>
+      <c r="M114" s="1">
+        <v>5269329.53</v>
+      </c>
+      <c r="N114" s="1">
+        <v>1.25</v>
+      </c>
+      <c r="O114">
+        <v>1</v>
+      </c>
+      <c r="Z114" t="s">
         <v>365</v>
-      </c>
-[...13 lines deleted...]
-        <v>363</v>
       </c>
     </row>
     <row r="115" spans="1:26">
       <c r="A115" t="s">
-        <v>367</v>
+        <v>369</v>
       </c>
       <c r="B115" s="1">
-        <v>1300000.0</v>
+        <v>5864000.0</v>
       </c>
       <c r="C115" s="1">
-        <v>100.406</v>
+        <v>93.542</v>
       </c>
       <c r="D115" s="1">
-        <v>101.50487846</v>
+        <v>94.38383458</v>
       </c>
       <c r="E115" t="s">
         <v>8</v>
       </c>
       <c r="F115">
         <v>1.0</v>
       </c>
       <c r="G115" s="1">
-        <v>1319563.42</v>
+        <v>5534668.06</v>
       </c>
       <c r="H115" s="1">
-        <v>-14285.42</v>
+        <v>-49365.18</v>
       </c>
       <c r="I115" s="1">
-        <v>-1.0825868452764</v>
+        <v>-0.89192666054846</v>
       </c>
       <c r="J115">
-        <v>2.21</v>
+        <v>0.48</v>
       </c>
       <c r="K115" t="s">
+        <v>370</v>
+      </c>
+      <c r="L115" s="1">
+        <v>5485302.88</v>
+      </c>
+      <c r="M115" s="1">
+        <v>5513498.28</v>
+      </c>
+      <c r="N115" s="1">
+        <v>1.31</v>
+      </c>
+      <c r="O115">
+        <v>1</v>
+      </c>
+      <c r="Z115" t="s">
         <v>368</v>
-      </c>
-[...13 lines deleted...]
-        <v>366</v>
       </c>
     </row>
     <row r="116" spans="1:26">
       <c r="A116" t="s">
-        <v>370</v>
+        <v>372</v>
       </c>
       <c r="B116" s="1">
-        <v>4200000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="C116" s="1">
-        <v>103.198</v>
+        <v>100.125</v>
       </c>
       <c r="D116" s="1">
-        <v>105.09337452</v>
+        <v>100.637</v>
       </c>
       <c r="E116" t="s">
         <v>8</v>
       </c>
       <c r="F116">
         <v>1.0</v>
       </c>
       <c r="G116" s="1">
-        <v>4413921.73</v>
+        <v>805096.0</v>
       </c>
       <c r="H116" s="1">
-        <v>-79605.73</v>
+        <v>-4096.0</v>
       </c>
       <c r="I116" s="1">
-        <v>-1.8035147623698</v>
+        <v>-0.50875920387134</v>
       </c>
       <c r="J116">
-        <v>3.5</v>
+        <v>1.88</v>
       </c>
       <c r="K116" t="s">
+        <v>373</v>
+      </c>
+      <c r="L116" s="1">
+        <v>801000.0</v>
+      </c>
+      <c r="M116" s="1">
+        <v>816068.49</v>
+      </c>
+      <c r="N116" s="1">
+        <v>0.19</v>
+      </c>
+      <c r="O116">
+        <v>1</v>
+      </c>
+      <c r="Z116" t="s">
         <v>371</v>
-      </c>
-[...13 lines deleted...]
-        <v>369</v>
       </c>
     </row>
     <row r="117" spans="1:26">
       <c r="A117" t="s">
-        <v>373</v>
+        <v>375</v>
       </c>
       <c r="B117" s="1">
-        <v>2000000.0</v>
+        <v>4460000.0</v>
       </c>
       <c r="C117" s="1">
-        <v>107.253</v>
+        <v>100.037</v>
       </c>
       <c r="D117" s="1">
-        <v>109.06825</v>
+        <v>101.2363722</v>
       </c>
       <c r="E117" t="s">
         <v>8</v>
       </c>
       <c r="F117">
         <v>1.0</v>
       </c>
       <c r="G117" s="1">
-        <v>2181365.0</v>
+        <v>4515142.2</v>
       </c>
       <c r="H117" s="1">
-        <v>-36305.0</v>
+        <v>-53492.0</v>
       </c>
       <c r="I117" s="1">
-        <v>-1.6643248608096</v>
+        <v>-1.1847245918412</v>
       </c>
       <c r="J117">
-        <v>3.42</v>
+        <v>3.3</v>
       </c>
       <c r="K117" t="s">
+        <v>376</v>
+      </c>
+      <c r="L117" s="1">
+        <v>4461650.2</v>
+      </c>
+      <c r="M117" s="1">
+        <v>4608708.01</v>
+      </c>
+      <c r="N117" s="1">
+        <v>1.1</v>
+      </c>
+      <c r="O117">
+        <v>1</v>
+      </c>
+      <c r="Z117" t="s">
         <v>374</v>
-      </c>
-[...13 lines deleted...]
-        <v>372</v>
       </c>
     </row>
     <row r="118" spans="1:26">
       <c r="A118" t="s">
-        <v>376</v>
+        <v>378</v>
       </c>
       <c r="B118" s="1">
-        <v>5200000.0</v>
+        <v>3600000.0</v>
       </c>
       <c r="C118" s="1">
-        <v>100.439</v>
+        <v>98.42</v>
       </c>
       <c r="D118" s="1">
-        <v>101.27113519</v>
+        <v>98.32790722</v>
       </c>
       <c r="E118" t="s">
         <v>8</v>
       </c>
       <c r="F118">
         <v>1.0</v>
       </c>
       <c r="G118" s="1">
-        <v>5266099.03</v>
+        <v>3539804.66</v>
       </c>
       <c r="H118" s="1">
-        <v>-43271.03</v>
+        <v>3315.34</v>
       </c>
       <c r="I118" s="1">
-        <v>-0.82169039650589</v>
+        <v>0.093658840485283</v>
       </c>
       <c r="J118">
-        <v>0.7</v>
+        <v>1.36</v>
       </c>
       <c r="K118" t="s">
+        <v>379</v>
+      </c>
+      <c r="L118" s="1">
+        <v>3543120.0</v>
+      </c>
+      <c r="M118" s="1">
+        <v>3591941.92</v>
+      </c>
+      <c r="N118" s="1">
+        <v>0.85</v>
+      </c>
+      <c r="O118">
+        <v>1</v>
+      </c>
+      <c r="Z118" t="s">
         <v>377</v>
-      </c>
-[...13 lines deleted...]
-        <v>375</v>
       </c>
     </row>
     <row r="119" spans="1:26">
       <c r="A119" t="s">
-        <v>379</v>
+        <v>381</v>
       </c>
       <c r="B119" s="1">
-        <v>5864000.0</v>
+        <v>3700000.0</v>
       </c>
       <c r="C119" s="1">
-        <v>93.784</v>
+        <v>98.427</v>
       </c>
       <c r="D119" s="1">
-        <v>94.38383458</v>
+        <v>98.53145946</v>
       </c>
       <c r="E119" t="s">
         <v>8</v>
       </c>
       <c r="F119">
         <v>1.0</v>
       </c>
       <c r="G119" s="1">
-        <v>5534668.06</v>
+        <v>3645664.0</v>
       </c>
       <c r="H119" s="1">
-        <v>-35174.3</v>
+        <v>-3865.0</v>
       </c>
       <c r="I119" s="1">
-        <v>-0.63552682145856</v>
+        <v>-0.10601635257665</v>
       </c>
       <c r="J119">
-        <v>0.37</v>
+        <v>1.05</v>
       </c>
       <c r="K119" t="s">
+        <v>382</v>
+      </c>
+      <c r="L119" s="1">
+        <v>3641799.0</v>
+      </c>
+      <c r="M119" s="1">
+        <v>3680801.05</v>
+      </c>
+      <c r="N119" s="1">
+        <v>0.88</v>
+      </c>
+      <c r="O119">
+        <v>1</v>
+      </c>
+      <c r="Z119" t="s">
         <v>380</v>
-      </c>
-[...13 lines deleted...]
-        <v>378</v>
       </c>
     </row>
     <row r="120" spans="1:26">
       <c r="A120" t="s">
-        <v>382</v>
+        <v>384</v>
       </c>
       <c r="B120" s="1">
-        <v>800000.0</v>
+        <v>5500000.0</v>
       </c>
       <c r="C120" s="1">
-        <v>100.169</v>
+        <v>94.971</v>
       </c>
       <c r="D120" s="1">
-        <v>100.637</v>
+        <v>95.03458182</v>
       </c>
       <c r="E120" t="s">
         <v>8</v>
       </c>
       <c r="F120">
         <v>1.0</v>
       </c>
       <c r="G120" s="1">
-        <v>805096.0</v>
+        <v>5226902.0</v>
       </c>
       <c r="H120" s="1">
-        <v>-3744.0</v>
+        <v>-3497.0</v>
       </c>
       <c r="I120" s="1">
-        <v>-0.46503770978865</v>
+        <v>-0.066903875373979</v>
       </c>
       <c r="J120">
-        <v>1.65</v>
+        <v>0.27</v>
       </c>
       <c r="K120" t="s">
+        <v>385</v>
+      </c>
+      <c r="L120" s="1">
+        <v>5223405.0</v>
+      </c>
+      <c r="M120" s="1">
+        <v>5238262.53</v>
+      </c>
+      <c r="N120" s="1">
+        <v>1.25</v>
+      </c>
+      <c r="O120">
+        <v>1</v>
+      </c>
+      <c r="Z120" t="s">
         <v>383</v>
-      </c>
-[...13 lines deleted...]
-        <v>381</v>
       </c>
     </row>
     <row r="121" spans="1:26">
       <c r="A121" t="s">
-        <v>385</v>
+        <v>387</v>
       </c>
       <c r="B121" s="1">
-        <v>4460000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="C121" s="1">
-        <v>100.191</v>
+        <v>106.801</v>
       </c>
       <c r="D121" s="1">
-        <v>101.2363722</v>
+        <v>110.87634667</v>
       </c>
       <c r="E121" t="s">
         <v>8</v>
       </c>
       <c r="F121">
         <v>1.0</v>
       </c>
       <c r="G121" s="1">
-        <v>4515142.2</v>
+        <v>665258.08</v>
       </c>
       <c r="H121" s="1">
-        <v>-46623.6</v>
+        <v>-24452.08</v>
       </c>
       <c r="I121" s="1">
-        <v>-1.0326053518314</v>
+        <v>-3.6755780553616</v>
       </c>
       <c r="J121">
-        <v>3.03</v>
+        <v>3.02</v>
       </c>
       <c r="K121" t="s">
+        <v>388</v>
+      </c>
+      <c r="L121" s="1">
+        <v>640806.0</v>
+      </c>
+      <c r="M121" s="1">
+        <v>658896.41</v>
+      </c>
+      <c r="N121" s="1">
+        <v>0.16</v>
+      </c>
+      <c r="O121">
+        <v>1</v>
+      </c>
+      <c r="Z121" t="s">
         <v>386</v>
-      </c>
-[...13 lines deleted...]
-        <v>384</v>
       </c>
     </row>
     <row r="122" spans="1:26">
       <c r="A122" t="s">
-        <v>388</v>
+        <v>390</v>
       </c>
       <c r="B122" s="1">
-        <v>3600000.0</v>
+        <v>3200000.0</v>
       </c>
       <c r="C122" s="1">
-        <v>98.367</v>
+        <v>98.543</v>
       </c>
       <c r="D122" s="1">
-        <v>98.32790722</v>
+        <v>99.75103125</v>
       </c>
       <c r="E122" t="s">
         <v>8</v>
       </c>
       <c r="F122">
         <v>1.0</v>
       </c>
       <c r="G122" s="1">
-        <v>3539804.66</v>
+        <v>3192033.0</v>
       </c>
       <c r="H122" s="1">
-        <v>1407.34</v>
+        <v>-38657.0</v>
       </c>
       <c r="I122" s="1">
-        <v>0.039757561085306</v>
+        <v>-1.2110463770268</v>
       </c>
       <c r="J122">
-        <v>1.25</v>
+        <v>1.62</v>
       </c>
       <c r="K122" t="s">
+        <v>391</v>
+      </c>
+      <c r="L122" s="1">
+        <v>3153376.0</v>
+      </c>
+      <c r="M122" s="1">
+        <v>3205156.82</v>
+      </c>
+      <c r="N122" s="1">
+        <v>0.76</v>
+      </c>
+      <c r="O122">
+        <v>1</v>
+      </c>
+      <c r="Z122" t="s">
         <v>389</v>
-      </c>
-[...13 lines deleted...]
-        <v>387</v>
       </c>
     </row>
     <row r="123" spans="1:26">
       <c r="A123" t="s">
-        <v>391</v>
+        <v>393</v>
       </c>
       <c r="B123" s="1">
-        <v>3700000.0</v>
+        <v>4300000.0</v>
       </c>
       <c r="C123" s="1">
-        <v>98.587</v>
+        <v>95.724</v>
       </c>
       <c r="D123" s="1">
-        <v>98.53145946</v>
+        <v>95.56551</v>
       </c>
       <c r="E123" t="s">
         <v>8</v>
       </c>
       <c r="F123">
         <v>1.0</v>
       </c>
       <c r="G123" s="1">
-        <v>3645664.0</v>
+        <v>4109316.93</v>
       </c>
       <c r="H123" s="1">
-        <v>2055.0</v>
+        <v>6815.07</v>
       </c>
       <c r="I123" s="1">
-        <v>0.056368332353174</v>
+        <v>0.16584435116811</v>
       </c>
       <c r="J123">
-        <v>0.88</v>
+        <v>0.31</v>
       </c>
       <c r="K123" t="s">
+        <v>394</v>
+      </c>
+      <c r="L123" s="1">
+        <v>4116132.0</v>
+      </c>
+      <c r="M123" s="1">
+        <v>4129444.33</v>
+      </c>
+      <c r="N123" s="1">
+        <v>0.98</v>
+      </c>
+      <c r="O123">
+        <v>1</v>
+      </c>
+      <c r="Z123" t="s">
         <v>392</v>
-      </c>
-[...13 lines deleted...]
-        <v>390</v>
       </c>
     </row>
     <row r="124" spans="1:26">
       <c r="A124" t="s">
-        <v>394</v>
+        <v>396</v>
       </c>
       <c r="B124" s="1">
-        <v>4900000.0</v>
+        <v>6300000.0</v>
       </c>
       <c r="C124" s="1">
-        <v>95.277</v>
+        <v>100.077</v>
       </c>
       <c r="D124" s="1">
-        <v>94.97844898</v>
+        <v>101.42027286</v>
       </c>
       <c r="E124" t="s">
         <v>8</v>
       </c>
       <c r="F124">
         <v>1.0</v>
       </c>
       <c r="G124" s="1">
-        <v>4653944.0</v>
+        <v>6389477.19</v>
       </c>
       <c r="H124" s="1">
-        <v>14629.0</v>
+        <v>-84626.19</v>
       </c>
       <c r="I124" s="1">
-        <v>0.31433553992055</v>
+        <v>-1.3244618844942</v>
       </c>
       <c r="J124">
-        <v>0.16</v>
+        <v>3.0</v>
       </c>
       <c r="K124" t="s">
+        <v>397</v>
+      </c>
+      <c r="L124" s="1">
+        <v>6304851.0</v>
+      </c>
+      <c r="M124" s="1">
+        <v>6493937.3</v>
+      </c>
+      <c r="N124" s="1">
+        <v>1.54</v>
+      </c>
+      <c r="O124">
+        <v>1</v>
+      </c>
+      <c r="Z124" t="s">
         <v>395</v>
-      </c>
-[...13 lines deleted...]
-        <v>393</v>
       </c>
     </row>
     <row r="125" spans="1:26">
       <c r="A125" t="s">
-        <v>397</v>
+        <v>399</v>
       </c>
       <c r="B125" s="1">
-        <v>600000.0</v>
+        <v>3210000.0</v>
       </c>
       <c r="C125" s="1">
-        <v>107.295</v>
+        <v>98.367</v>
       </c>
       <c r="D125" s="1">
-        <v>110.87634667</v>
+        <v>99.67338536</v>
       </c>
       <c r="E125" t="s">
         <v>8</v>
       </c>
       <c r="F125">
         <v>1.0</v>
       </c>
       <c r="G125" s="1">
-        <v>665258.08</v>
+        <v>3199515.67</v>
       </c>
       <c r="H125" s="1">
-        <v>-21488.08</v>
+        <v>-41934.97</v>
       </c>
       <c r="I125" s="1">
-        <v>-3.2300366799002</v>
+        <v>-1.3106661859231</v>
       </c>
       <c r="J125">
-        <v>2.44</v>
+        <v>0.05</v>
       </c>
       <c r="K125" t="s">
+        <v>400</v>
+      </c>
+      <c r="L125" s="1">
+        <v>3157580.7</v>
+      </c>
+      <c r="M125" s="1">
+        <v>3159097.75</v>
+      </c>
+      <c r="N125" s="1">
+        <v>0.75</v>
+      </c>
+      <c r="O125">
+        <v>1</v>
+      </c>
+      <c r="Z125" t="s">
         <v>398</v>
-      </c>
-[...13 lines deleted...]
-        <v>396</v>
       </c>
     </row>
     <row r="126" spans="1:26">
       <c r="A126" t="s">
-        <v>400</v>
+        <v>402</v>
       </c>
       <c r="B126" s="1">
-        <v>3200000.0</v>
+        <v>2200000.0</v>
       </c>
       <c r="C126" s="1">
-        <v>98.909</v>
+        <v>100.088</v>
       </c>
       <c r="D126" s="1">
-        <v>99.75103125</v>
+        <v>100.413</v>
       </c>
       <c r="E126" t="s">
         <v>8</v>
       </c>
       <c r="F126">
         <v>1.0</v>
       </c>
       <c r="G126" s="1">
-        <v>3192033.0</v>
+        <v>2209086.0</v>
       </c>
       <c r="H126" s="1">
-        <v>-26945.0</v>
+        <v>-7150.0</v>
       </c>
       <c r="I126" s="1">
-        <v>-0.84413287707239</v>
+        <v>-0.32366327069204</v>
       </c>
       <c r="J126">
-        <v>1.39</v>
+        <v>0.73</v>
       </c>
       <c r="K126" t="s">
+        <v>403</v>
+      </c>
+      <c r="L126" s="1">
+        <v>2201936.0</v>
+      </c>
+      <c r="M126" s="1">
+        <v>2218002.21</v>
+      </c>
+      <c r="N126" s="1">
+        <v>0.53</v>
+      </c>
+      <c r="O126">
+        <v>1</v>
+      </c>
+      <c r="Z126" t="s">
         <v>401</v>
-      </c>
-[...13 lines deleted...]
-        <v>399</v>
       </c>
     </row>
     <row r="127" spans="1:26">
       <c r="A127" t="s">
-        <v>403</v>
+        <v>405</v>
       </c>
       <c r="B127" s="1">
-        <v>4300000.0</v>
+        <v>4700000.0</v>
       </c>
       <c r="C127" s="1">
-        <v>95.752</v>
+        <v>92.881</v>
       </c>
       <c r="D127" s="1">
-        <v>95.56551</v>
+        <v>93.748</v>
       </c>
       <c r="E127" t="s">
         <v>8</v>
       </c>
       <c r="F127">
         <v>1.0</v>
       </c>
       <c r="G127" s="1">
-        <v>4109316.93</v>
+        <v>4406156.0</v>
       </c>
       <c r="H127" s="1">
-        <v>8019.07</v>
+        <v>-40749.0</v>
       </c>
       <c r="I127" s="1">
-        <v>0.19514362451474</v>
+        <v>-0.92481972948756</v>
       </c>
       <c r="J127">
-        <v>0.24</v>
+        <v>1.21</v>
       </c>
       <c r="K127" t="s">
+        <v>406</v>
+      </c>
+      <c r="L127" s="1">
+        <v>4365407.0</v>
+      </c>
+      <c r="M127" s="1">
+        <v>4422064.53</v>
+      </c>
+      <c r="N127" s="1">
+        <v>1.05</v>
+      </c>
+      <c r="O127">
+        <v>1</v>
+      </c>
+      <c r="Z127" t="s">
         <v>404</v>
-      </c>
-[...13 lines deleted...]
-        <v>402</v>
       </c>
     </row>
     <row r="128" spans="1:26">
       <c r="A128" t="s">
-        <v>406</v>
+        <v>408</v>
       </c>
       <c r="B128" s="1">
-        <v>6300000.0</v>
+        <v>2572000.0</v>
       </c>
       <c r="C128" s="1">
-        <v>100.56</v>
+        <v>99.69</v>
       </c>
       <c r="D128" s="1">
-        <v>101.42027286</v>
+        <v>99.695</v>
       </c>
       <c r="E128" t="s">
         <v>8</v>
       </c>
       <c r="F128">
         <v>1.0</v>
       </c>
       <c r="G128" s="1">
-        <v>6389477.19</v>
+        <v>2564155.4</v>
       </c>
       <c r="H128" s="1">
-        <v>-54197.19</v>
+        <v>-128.6</v>
       </c>
       <c r="I128" s="1">
-        <v>-0.84822573722968</v>
+        <v>-0.0050152966547971</v>
       </c>
       <c r="J128">
-        <v>2.74</v>
+        <v>0.32</v>
       </c>
       <c r="K128" t="s">
+        <v>409</v>
+      </c>
+      <c r="L128" s="1">
+        <v>2564026.8</v>
+      </c>
+      <c r="M128" s="1">
+        <v>2572350.57</v>
+      </c>
+      <c r="N128" s="1">
+        <v>0.61</v>
+      </c>
+      <c r="O128">
+        <v>1</v>
+      </c>
+      <c r="Z128" t="s">
         <v>407</v>
-      </c>
-[...13 lines deleted...]
-        <v>405</v>
       </c>
     </row>
     <row r="129" spans="1:26">
       <c r="A129" t="s">
-        <v>409</v>
+        <v>411</v>
       </c>
       <c r="B129" s="1">
-        <v>3210000.0</v>
+        <v>4424000.0</v>
       </c>
       <c r="C129" s="1">
-        <v>98.929</v>
+        <v>98.673</v>
       </c>
       <c r="D129" s="1">
-        <v>99.67338536</v>
+        <v>99.33535986</v>
       </c>
       <c r="E129" t="s">
         <v>8</v>
       </c>
       <c r="F129">
         <v>1.0</v>
       </c>
       <c r="G129" s="1">
-        <v>3199515.67</v>
+        <v>4394596.32</v>
       </c>
       <c r="H129" s="1">
-        <v>-23894.77</v>
+        <v>-29302.8</v>
       </c>
       <c r="I129" s="1">
-        <v>-0.74682459673654</v>
+        <v>-0.66679162012314</v>
       </c>
       <c r="J129">
-        <v>1.26</v>
+        <v>0.41</v>
       </c>
       <c r="K129" t="s">
+        <v>412</v>
+      </c>
+      <c r="L129" s="1">
+        <v>4365293.52</v>
+      </c>
+      <c r="M129" s="1">
+        <v>4383565.25</v>
+      </c>
+      <c r="N129" s="1">
+        <v>1.04</v>
+      </c>
+      <c r="O129">
+        <v>1</v>
+      </c>
+      <c r="Z129" t="s">
         <v>410</v>
-      </c>
-[...13 lines deleted...]
-        <v>408</v>
       </c>
     </row>
     <row r="130" spans="1:26">
       <c r="A130" t="s">
-        <v>412</v>
+        <v>414</v>
       </c>
       <c r="B130" s="1">
-        <v>2200000.0</v>
+        <v>2100000.0</v>
       </c>
       <c r="C130" s="1">
-        <v>100.761</v>
+        <v>98.585</v>
       </c>
       <c r="D130" s="1">
-        <v>100.413</v>
+        <v>99.473</v>
       </c>
       <c r="E130" t="s">
         <v>8</v>
       </c>
       <c r="F130">
         <v>1.0</v>
       </c>
       <c r="G130" s="1">
-        <v>2209086.0</v>
+        <v>2088933.0</v>
       </c>
       <c r="H130" s="1">
-        <v>7656.0</v>
+        <v>-18648.0</v>
       </c>
       <c r="I130" s="1">
-        <v>0.34656867138717</v>
+        <v>-0.89270455299428</v>
       </c>
       <c r="J130">
-        <v>0.42</v>
+        <v>0.14</v>
       </c>
       <c r="K130" t="s">
+        <v>415</v>
+      </c>
+      <c r="L130" s="1">
+        <v>2070285.0</v>
+      </c>
+      <c r="M130" s="1">
+        <v>2073305.55</v>
+      </c>
+      <c r="N130" s="1">
+        <v>0.49</v>
+      </c>
+      <c r="O130">
+        <v>1</v>
+      </c>
+      <c r="Z130" t="s">
         <v>413</v>
-      </c>
-[...113 lines deleted...]
-        <v>417</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">