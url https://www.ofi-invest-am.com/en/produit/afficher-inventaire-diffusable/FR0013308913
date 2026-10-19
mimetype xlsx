--- v4 (2026-09-21)
+++ v5 (2026-10-19)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1036">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1004">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>C/D</t>
   </si>
   <si>
     <t>FR0000970105</t>
   </si>
   <si>
@@ -118,296 +118,266 @@
   <si>
     <t>PMV (EUR)</t>
   </si>
   <si>
     <t>Var.</t>
   </si>
   <si>
     <t>CC (EUR)</t>
   </si>
   <si>
     <t>Interets (EUR)</t>
   </si>
   <si>
     <t>VBCE (EUR)</t>
   </si>
   <si>
     <t>VBCI (EUR)</t>
   </si>
   <si>
     <t>Poids</t>
   </si>
   <si>
     <t>Nb.</t>
   </si>
   <si>
-    <t>NL0000852564</t>
-[...4 lines deleted...]
-  <si>
     <t>NL0011540547</t>
   </si>
   <si>
     <t>ABN AMRO BANK NV</t>
   </si>
   <si>
     <t>ES0125220311</t>
   </si>
   <si>
     <t>ACCIONA SA</t>
   </si>
   <si>
     <t>DE000A1EWWW0</t>
   </si>
   <si>
     <t>ADIDAS N AG</t>
   </si>
   <si>
-    <t>NL0012969182</t>
-[...2 lines deleted...]
-    <t>ADYEN NV</t>
+    <t>BE0003851681</t>
+  </si>
+  <si>
+    <t>AEDIFICA NV</t>
   </si>
   <si>
     <t>ES0105046017</t>
   </si>
   <si>
     <t>AENA SME SA</t>
   </si>
   <si>
-    <t>FR0010340141</t>
-[...4 lines deleted...]
-  <si>
     <t>BE0974264930</t>
   </si>
   <si>
     <t>AGEAS SA</t>
   </si>
   <si>
     <t>IE00BF0L3536</t>
   </si>
   <si>
     <t>AIB GROUP PLC</t>
   </si>
   <si>
     <t>NL0000235190</t>
   </si>
   <si>
     <t>AIRBUS</t>
   </si>
   <si>
     <t>DE0008404005</t>
   </si>
   <si>
     <t>ALLIANZ</t>
   </si>
   <si>
     <t>FR0010220475</t>
   </si>
   <si>
     <t>ALSTOM SA</t>
   </si>
   <si>
-    <t>FR0000071946</t>
-[...4 lines deleted...]
-  <si>
     <t>ES0109067019</t>
   </si>
   <si>
     <t>AMADEUS IT GROUP SA</t>
   </si>
   <si>
     <t>IT0004056880</t>
   </si>
   <si>
     <t>AMPLIFON</t>
   </si>
   <si>
+    <t>FR0004125920</t>
+  </si>
+  <si>
+    <t>AMUNDI SA</t>
+  </si>
+  <si>
     <t>BE0974293251</t>
   </si>
   <si>
     <t>ANHEUSER-BUSCH INBEV SA</t>
   </si>
   <si>
     <t>NL0006237562</t>
   </si>
   <si>
     <t>ARCADIS NV</t>
   </si>
   <si>
+    <t>NL0000334118</t>
+  </si>
+  <si>
+    <t>ASM INTERNATIONAL NV</t>
+  </si>
+  <si>
     <t>NL0010273215</t>
   </si>
   <si>
     <t>ASML HOLDING NV</t>
   </si>
   <si>
     <t>NL0011872643</t>
   </si>
   <si>
     <t>ASR NEDERLAND NV</t>
   </si>
   <si>
+    <t>DE0006766504</t>
+  </si>
+  <si>
+    <t>AURUBIS AG</t>
+  </si>
+  <si>
     <t>FR0000120628</t>
   </si>
   <si>
     <t>AXA SA</t>
   </si>
   <si>
     <t>BE0974400328</t>
   </si>
   <si>
     <t>AZELIS GROUP NV</t>
   </si>
   <si>
-    <t>IT0001031084</t>
-[...2 lines deleted...]
-    <t>BANCA GENERALI</t>
+    <t>NL0000337319</t>
+  </si>
+  <si>
+    <t>BAM GROEP KONINKLIJKE NV</t>
   </si>
   <si>
     <t>IT0004776628</t>
   </si>
   <si>
     <t>BANCA MEDIOLANUM</t>
   </si>
   <si>
     <t>ES0113211835</t>
   </si>
   <si>
     <t>BANCO BILBAO VIZCAYA ARGENTARIA SA</t>
   </si>
   <si>
     <t>ES0113860A34</t>
   </si>
   <si>
     <t>BANCO DE SABADELL</t>
   </si>
   <si>
     <t>ES0113900J37</t>
   </si>
   <si>
-    <t>BANCO SANTANDER</t>
+    <t>BANCO SANTANDER SA</t>
   </si>
   <si>
     <t>IE00BD1RP616</t>
   </si>
   <si>
     <t>BANK OF IRELAND GROUP PLC</t>
   </si>
   <si>
     <t>ES0113679I37</t>
   </si>
   <si>
     <t>BANKINTER SA</t>
   </si>
   <si>
-    <t>AT0000BAWAG2</t>
-[...4 lines deleted...]
-  <si>
     <t>NL0012866412</t>
   </si>
   <si>
     <t>BE SEMICONDUCTOR INDUSTRIES NV</t>
   </si>
   <si>
-    <t>DE0005158703</t>
-[...4 lines deleted...]
-  <si>
     <t>DE0005190003</t>
   </si>
   <si>
     <t>BMW AG</t>
   </si>
   <si>
     <t>FR0000131104</t>
   </si>
   <si>
     <t>BNP PARIBAS SA</t>
   </si>
   <si>
     <t>LU2244386053</t>
   </si>
   <si>
     <t>BNPP EASY   HY SRI FOSSIL FREE UCI</t>
   </si>
   <si>
     <t>LU2533812991</t>
   </si>
   <si>
     <t>BNPP EASY AGG BD SRI FOSSIL FREE U</t>
   </si>
   <si>
     <t>FR0000120503</t>
   </si>
   <si>
     <t>BOUYGUES SA</t>
   </si>
   <si>
-    <t>IT0000066123</t>
-[...4 lines deleted...]
-  <si>
     <t>FR0006174348</t>
   </si>
   <si>
     <t>BUREAU VERITAS SA</t>
   </si>
   <si>
     <t>ES0140609019</t>
   </si>
   <si>
     <t>CAIXABANK SA</t>
   </si>
   <si>
-    <t>FR0000120172</t>
-[...10 lines deleted...]
-  <si>
     <t>DE000CBK1001</t>
   </si>
   <si>
     <t>COMMERZBANK AG</t>
   </si>
   <si>
     <t>FR0000125007</t>
   </si>
   <si>
     <t>COMPAGNIE DE SAINT GOBAIN SA</t>
   </si>
   <si>
     <t>FR0000064578</t>
   </si>
   <si>
     <t>COVIVIO SA</t>
   </si>
   <si>
     <t>FR0000045072</t>
   </si>
   <si>
     <t>CREDIT AGRICOLE SA</t>
   </si>
   <si>
     <t>FR0000120644</t>
@@ -478,224 +448,188 @@
   <si>
     <t>FR0010208488</t>
   </si>
   <si>
     <t>ENGIE SA</t>
   </si>
   <si>
     <t>AT0000652011</t>
   </si>
   <si>
     <t>ERSTE GROUP BANK AG</t>
   </si>
   <si>
     <t>FR0000121667</t>
   </si>
   <si>
     <t>ESSILORLUXOTTICA SA</t>
   </si>
   <si>
     <t>FR0014000MR3</t>
   </si>
   <si>
     <t>EUROFINS SCIENTIFIC</t>
   </si>
   <si>
+    <t>DE000EVNK013</t>
+  </si>
+  <si>
+    <t>EVONIK INDUSTRIES AG</t>
+  </si>
+  <si>
     <t>FR0013451333</t>
   </si>
   <si>
     <t>FDJ UNITED</t>
   </si>
   <si>
-    <t>NL0011585146</t>
-[...28 lines deleted...]
-  <si>
     <t>FR0011726835</t>
   </si>
   <si>
     <t>GAZTRANSPORT &amp; TECHNIGAZ SA</t>
   </si>
   <si>
     <t>DE0006602006</t>
   </si>
   <si>
     <t>GEA GROUP AG</t>
   </si>
   <si>
     <t>IT0000062072</t>
   </si>
   <si>
     <t>GENERALI</t>
   </si>
   <si>
-    <t>ES0171996087</t>
-[...4 lines deleted...]
-  <si>
     <t>DE0008402215</t>
   </si>
   <si>
     <t>HANNOVER RUECK</t>
   </si>
   <si>
     <t>NL0000009165</t>
   </si>
   <si>
     <t>HEINEKEN NV</t>
   </si>
   <si>
     <t>DE0006048432</t>
   </si>
   <si>
     <t>HENKEL &amp; KGAA PREF AG</t>
   </si>
   <si>
     <t>FR0000052292</t>
   </si>
   <si>
     <t>HERMES INTERNATIONAL</t>
   </si>
   <si>
     <t>FI4000571013</t>
   </si>
   <si>
     <t>HIAB CORPORATION CLASS B</t>
   </si>
   <si>
     <t>FI0009000459</t>
   </si>
   <si>
     <t>HUHTAMAKI</t>
   </si>
   <si>
+    <t>ES06445809W9</t>
+  </si>
+  <si>
+    <t>IBERDROLA S A    RIGHTS SA</t>
+  </si>
+  <si>
     <t>ES0144580Y14</t>
   </si>
   <si>
     <t>IBERDROLA SA</t>
   </si>
   <si>
     <t>ES0148396007</t>
   </si>
   <si>
     <t>INDUSTRIA DE DISENO TEXTIL SA</t>
   </si>
   <si>
     <t>DE0006231004</t>
   </si>
   <si>
     <t>INFINEON TECHNOLOGIES AG</t>
   </si>
   <si>
     <t>NL0011821202</t>
   </si>
   <si>
     <t>ING GROEP NV</t>
   </si>
   <si>
-    <t>IT0001078911</t>
-[...4 lines deleted...]
-  <si>
     <t>IT0000072618</t>
   </si>
   <si>
     <t>INTESA SANPAOLO</t>
   </si>
   <si>
     <t>NL0015000LU4</t>
   </si>
   <si>
     <t>IVECO GROUP NV</t>
   </si>
   <si>
-    <t>DE000KSAG888</t>
-[...4 lines deleted...]
-  <si>
     <t>BE0003565737</t>
   </si>
   <si>
     <t>KBC GROEP NV</t>
   </si>
   <si>
-    <t>FR0000121485</t>
-[...4 lines deleted...]
-  <si>
     <t>FR0000121964</t>
   </si>
   <si>
     <t>KLEPIERRE REIT SA</t>
   </si>
   <si>
     <t>FI0009013403</t>
   </si>
   <si>
     <t>KONE CORP CLASS B</t>
   </si>
   <si>
     <t>FI0009005870</t>
   </si>
   <si>
     <t>KONECRANES</t>
   </si>
   <si>
+    <t>NL0011794037</t>
+  </si>
+  <si>
+    <t>KONINKLIJKE AHOLD DELHAIZE NV</t>
+  </si>
+  <si>
     <t>NL0000009082</t>
   </si>
   <si>
     <t>KONINKLIJKE KPN NV</t>
   </si>
   <si>
     <t>NL0000009538</t>
   </si>
   <si>
     <t>KONINKLIJKE PHILIPS NV</t>
   </si>
   <si>
     <t>FR0000120073</t>
   </si>
   <si>
     <t>LAIR LIQUIDE SOCIETE ANONYME POUR</t>
   </si>
   <si>
     <t>FR0010307819</t>
   </si>
   <si>
     <t>LEGRAND SA</t>
   </si>
   <si>
     <t>IT0003856405</t>
@@ -730,134 +664,122 @@
   <si>
     <t>DE0006599905</t>
   </si>
   <si>
     <t>MERCK</t>
   </si>
   <si>
     <t>FI0009014575</t>
   </si>
   <si>
     <t>METSO CORPORATION</t>
   </si>
   <si>
     <t>IT0004965148</t>
   </si>
   <si>
     <t>MONCLER</t>
   </si>
   <si>
     <t>DE0008430026</t>
   </si>
   <si>
     <t>MUENCHENER RUECKVERSICHERUNGS-GESE</t>
   </si>
   <si>
-    <t>IT0005366767</t>
-[...4 lines deleted...]
-  <si>
     <t>NL0010773842</t>
   </si>
   <si>
     <t>NN GROUP NV</t>
   </si>
   <si>
     <t>FI0009000681</t>
   </si>
   <si>
     <t>NOKIA</t>
   </si>
   <si>
     <t>FI4000297767</t>
   </si>
   <si>
     <t>NORDEA BANK</t>
   </si>
   <si>
     <t>FR0000008997</t>
   </si>
   <si>
     <t>Ofi Invest ESG Liquidités PART C/D</t>
   </si>
   <si>
     <t>FR0000133308</t>
   </si>
   <si>
     <t>ORANGE SA</t>
   </si>
   <si>
     <t>FI0009014377</t>
   </si>
   <si>
     <t>ORION CLASS B</t>
   </si>
   <si>
     <t>IT0003796171</t>
   </si>
   <si>
     <t>POSTE ITALIANE</t>
   </si>
   <si>
-    <t>NL0013654783</t>
-[...2 lines deleted...]
-    <t>PROSUS NV CLASS N</t>
+    <t>IT0004176001</t>
+  </si>
+  <si>
+    <t>PRYSMIAN</t>
   </si>
   <si>
     <t>ES0105777017</t>
   </si>
   <si>
     <t>PUIG BRANDS SA CLASS B</t>
   </si>
   <si>
     <t>DE0006969603</t>
   </si>
   <si>
     <t>PUMA</t>
   </si>
   <si>
     <t>NL0015002SN0</t>
   </si>
   <si>
     <t>QIAGEN NV</t>
   </si>
   <si>
     <t>NL0000379121</t>
   </si>
   <si>
     <t>RANDSTAD NV</t>
   </si>
   <si>
-    <t>IT0005282865</t>
-[...4 lines deleted...]
-  <si>
     <t>FR0010451203</t>
   </si>
   <si>
     <t>REXEL SA</t>
   </si>
   <si>
     <t>FR0000073272</t>
   </si>
   <si>
     <t>SAFRAN SA</t>
   </si>
   <si>
     <t>IT0005495657</t>
   </si>
   <si>
     <t>SAIPEM</t>
   </si>
   <si>
     <t>FI4000552500</t>
   </si>
   <si>
     <t>SAMPO CLASS A</t>
   </si>
   <si>
     <t>FR0000120578</t>
@@ -916,128 +838,110 @@
   <si>
     <t>FR0012757854</t>
   </si>
   <si>
     <t>SPIE SA</t>
   </si>
   <si>
     <t>NL0000226223</t>
   </si>
   <si>
     <t>STMICROELECTRONICS NV</t>
   </si>
   <si>
     <t>FI0009005961</t>
   </si>
   <si>
     <t>STORA ENSO CLASS R</t>
   </si>
   <si>
     <t>NL0014559478</t>
   </si>
   <si>
     <t>TECHNIP ENERGIES NV</t>
   </si>
   <si>
-    <t>FR0000051807</t>
-[...10 lines deleted...]
-  <si>
     <t>FR0000121329</t>
   </si>
   <si>
     <t>THALES SA</t>
   </si>
   <si>
     <t>BE0003739530</t>
   </si>
   <si>
     <t>UCB SA</t>
   </si>
   <si>
     <t>BE0974320526</t>
   </si>
   <si>
     <t>UMICORE SA</t>
   </si>
   <si>
     <t>FR0013326246</t>
   </si>
   <si>
     <t>UNIBAIL RODAMCO WE STAPLED UNITS</t>
   </si>
   <si>
     <t>IT0005239360</t>
   </si>
   <si>
     <t>UNICREDIT</t>
   </si>
   <si>
-    <t>IT0004810054</t>
-[...4 lines deleted...]
-  <si>
     <t>NL0015000IY2</t>
   </si>
   <si>
     <t>UNIVERSAL MUSIC GROUP NV</t>
   </si>
   <si>
     <t>FI0009005987</t>
   </si>
   <si>
     <t>UPM-KYMMENE</t>
   </si>
   <si>
     <t>FR0013506730</t>
   </si>
   <si>
     <t>VALLOUREC SA</t>
   </si>
   <si>
+    <t>FR0000124141</t>
+  </si>
+  <si>
+    <t>VEOLIA ENVIRON. SA</t>
+  </si>
+  <si>
     <t>AT0000746409</t>
   </si>
   <si>
     <t>VERBUND AG</t>
   </si>
   <si>
-    <t>ES0183746314</t>
-[...4 lines deleted...]
-  <si>
     <t>FR0000125486</t>
   </si>
   <si>
     <t>VINCI SA</t>
   </si>
   <si>
     <t>DE0007664039</t>
   </si>
   <si>
     <t>VOLKSWAGEN NON-VOTING PREF AG</t>
   </si>
   <si>
     <t>DE000A1ML7J1</t>
   </si>
   <si>
     <t>VONOVIA</t>
   </si>
   <si>
     <t>FI0009003727</t>
   </si>
   <si>
     <t>WARTSILA</t>
   </si>
   <si>
     <t>AT0000831706</t>
@@ -1078,2094 +982,2094 @@
   <si>
     <t>IK1100926</t>
   </si>
   <si>
     <t>EURO-BTP (ITALY GOVT) SEP 26</t>
   </si>
   <si>
     <t>RX100926</t>
   </si>
   <si>
     <t>EURO-BUND SEP 26</t>
   </si>
   <si>
     <t>OAT100926</t>
   </si>
   <si>
     <t>EURO-OAT SEP 26</t>
   </si>
   <si>
     <t>XS2986639701</t>
   </si>
   <si>
     <t>A2A SPA 3.625 30/01/2035</t>
   </si>
   <si>
-    <t>8 480.71</t>
+    <t>10 129.74</t>
   </si>
   <si>
     <t>XS3399007288</t>
   </si>
   <si>
     <t>ABERTIS INFRAESTRUCTURAS SA 3.625 08/03/2032</t>
   </si>
   <si>
+    <t>1 281.16</t>
+  </si>
+  <si>
     <t>XS2859413341</t>
   </si>
   <si>
     <t>ABN AMRO BANK NV 16/07/2036</t>
   </si>
   <si>
-    <t>12 297.95</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2747610751</t>
   </si>
   <si>
     <t>ABN AMRO BANK NV 3.875 15/01/2032</t>
   </si>
   <si>
-    <t>8 440.07</t>
+    <t>9 926.37</t>
   </si>
   <si>
     <t>XS2809859536</t>
   </si>
   <si>
     <t>ACHMEA BV 02/11/2044</t>
   </si>
   <si>
-    <t>5 350.22</t>
+    <t>5 993.17</t>
   </si>
   <si>
     <t>XS3388179676</t>
   </si>
   <si>
     <t>ADIDAS AG 3.5 26/05/2031</t>
   </si>
   <si>
-    <t>1 342.47</t>
+    <t>2 684.93</t>
   </si>
   <si>
     <t>BE6363767821</t>
   </si>
   <si>
     <t>AGEAS SA 02/05/2056</t>
   </si>
   <si>
-    <t>2 635.62</t>
+    <t>4 054.79</t>
   </si>
   <si>
     <t>XS3237229193</t>
   </si>
   <si>
     <t>AIB GROUP PLC 02/12/2036</t>
   </si>
   <si>
-    <t>8 509.32</t>
+    <t>9 683.01</t>
   </si>
   <si>
     <t>FR0014013VX5</t>
   </si>
   <si>
     <t>AIR LIQUIDE FINANCE SA 3 05/05/2033</t>
   </si>
   <si>
-    <t>1 610.96</t>
+    <t>2 531.51</t>
   </si>
   <si>
     <t>XS2251233651</t>
   </si>
   <si>
     <t>AKELIUS RESIDENTIAL PROPERTY FINAN 1.125 11/01/2029</t>
   </si>
   <si>
-    <t>1 321.30</t>
+    <t>1 548.28</t>
   </si>
   <si>
     <t>XS3359749481</t>
   </si>
   <si>
     <t>ALLIANDER NV 3.25 30/04/2031</t>
   </si>
   <si>
-    <t>1 038.58</t>
+    <t>1 577.10</t>
   </si>
   <si>
     <t>XS2829852842</t>
   </si>
   <si>
     <t>ALLIANDER NV PERP</t>
   </si>
   <si>
-    <t>13 352.05</t>
-[...1 lines deleted...]
-  <si>
     <t>DE000A351U49</t>
   </si>
   <si>
     <t>ALLIANZ SE 25/07/2053</t>
   </si>
   <si>
-    <t>26 567.01</t>
+    <t>28 800.88</t>
   </si>
   <si>
     <t>XS3357187809</t>
   </si>
   <si>
     <t>ALPHA BANK SA 06/05/2032</t>
   </si>
   <si>
-    <t>2 638.36</t>
+    <t>4 177.40</t>
   </si>
   <si>
     <t>XS2761146468</t>
   </si>
   <si>
     <t>ALPHA BANK SA 12/05/2030</t>
   </si>
   <si>
-    <t>1 150.68</t>
-[...17 lines deleted...]
-    <t>3 145.21</t>
+    <t>1 917.81</t>
+  </si>
+  <si>
+    <t>XS3196024296</t>
+  </si>
+  <si>
+    <t>AROUNDTOWN SA 3.25 02/01/2031</t>
+  </si>
+  <si>
+    <t>14 246.58</t>
   </si>
   <si>
     <t>XS2872909770</t>
   </si>
   <si>
     <t>ASTRAZENECA FINANCE LLC 3.278 05/08/2033</t>
   </si>
   <si>
-    <t>7 547.66</t>
-[...5 lines deleted...]
-    <t>AUSTRIA (REPUBLIC OF) 0 20/02/2030</t>
+    <t>8 203.98</t>
   </si>
   <si>
     <t>AT0000A2KQ43</t>
   </si>
   <si>
     <t>AUSTRIA (REPUBLIC OF) 0 20/10/2040</t>
   </si>
   <si>
     <t>AT0000A3HU25</t>
   </si>
   <si>
     <t>AUSTRIA (REPUBLIC OF) 2.95 20/02/2035</t>
   </si>
   <si>
-    <t>4 675.30</t>
+    <t>5 739.59</t>
   </si>
   <si>
     <t>XS3393830651</t>
   </si>
   <si>
     <t>AXA SA 29/05/2056</t>
   </si>
   <si>
-    <t>1 137.50</t>
+    <t>2 464.58</t>
   </si>
   <si>
     <t>XS2432565187</t>
   </si>
   <si>
     <t>BALDER FINLAND OYJ 2 18/01/2031</t>
   </si>
   <si>
-    <t>2 564.38</t>
+    <t>3 024.66</t>
   </si>
   <si>
     <t>XS2762369549</t>
   </si>
   <si>
     <t>BANCO BILBAO VIZCAYA ARGENTARIA SA 08/02/2036</t>
   </si>
   <si>
-    <t>7 212.33</t>
+    <t>8 708.22</t>
   </si>
   <si>
     <t>IT0005632267</t>
   </si>
   <si>
     <t>BANCO BPM SPA 3.375 21/01/2030</t>
   </si>
   <si>
-    <t>5 602.32</t>
+    <t>6 627.58</t>
   </si>
   <si>
     <t>XS3090080733</t>
   </si>
   <si>
     <t>BANCO DE CREDITO SOCIAL COOPERATIV 13/06/2031</t>
   </si>
   <si>
+    <t>1 093.15</t>
+  </si>
+  <si>
     <t>XS3352075058</t>
   </si>
   <si>
     <t>BANCO SANTANDER SA 22/04/2038</t>
   </si>
   <si>
-    <t>4 331.51</t>
+    <t>6 287.67</t>
   </si>
   <si>
     <t>XS2038039074</t>
   </si>
   <si>
     <t>BANK OF AMERICA CORP 08/08/2029</t>
   </si>
   <si>
-    <t>1 520.71</t>
-[...8 lines deleted...]
-    <t>1 125.85</t>
+    <t>1 654.19</t>
   </si>
   <si>
     <t>XS3332496184</t>
   </si>
   <si>
     <t>BANK OF IRELAND GROUP PLC 02/04/2034</t>
   </si>
   <si>
-    <t>4 335.33</t>
+    <t>5 815.68</t>
   </si>
   <si>
     <t>XS3112064947</t>
   </si>
   <si>
     <t>BANK OF MONTREAL 09/01/2032</t>
   </si>
   <si>
-    <t>9 138.29</t>
+    <t>10 689.03</t>
   </si>
   <si>
     <t>FR0014015J95</t>
   </si>
   <si>
     <t>BANQUE FEDERATIVE DU CREDIT MUTUEL 21/07/2033</t>
   </si>
   <si>
-    <t>8 802.74</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2831195644</t>
   </si>
   <si>
     <t>BARCLAYS PLC 31/05/2036</t>
   </si>
   <si>
+    <t>1 389.72</t>
+  </si>
+  <si>
     <t>BE0390167337</t>
   </si>
   <si>
     <t>BELFIUS BANQUE SA 3.375 20/02/2031</t>
   </si>
   <si>
-    <t>9 098.63</t>
+    <t>11 169.86</t>
   </si>
   <si>
     <t>BE6365319829</t>
   </si>
   <si>
     <t>BELFIUS BANQUE SA 3.375 28/05/2030</t>
   </si>
   <si>
+    <t>1 497.95</t>
+  </si>
+  <si>
+    <t>BE0000331406</t>
+  </si>
+  <si>
+    <t>BELGIUM (KINGDOM OF) 3.75 22/06/2045</t>
+  </si>
+  <si>
+    <t>7 079.94</t>
+  </si>
+  <si>
     <t>BE0000345547</t>
   </si>
   <si>
     <t>BELGIUM KINGDOM OF (GOVERNMENT) 0.8 22/06/2028</t>
   </si>
   <si>
     <t>BE0000333428</t>
   </si>
   <si>
     <t>BELGIUM KINGDOM OF (GOVERNMENT) 3 22/06/2034</t>
   </si>
   <si>
+    <t>5 335.08</t>
+  </si>
+  <si>
     <t>BE0000368770</t>
   </si>
   <si>
     <t>BELGIUM KINGDOM OF (GOVERNMENT) 3.1 22/08/2031</t>
   </si>
   <si>
-    <t>4 983.66</t>
-[...8 lines deleted...]
-    <t>26 470.58</t>
+    <t>9 315.84</t>
   </si>
   <si>
     <t>XS3215466338</t>
   </si>
   <si>
     <t>BMS IRELAND CAPITAL FUNDING DAC 3.363 10/11/2033</t>
   </si>
   <si>
-    <t>8 395.98</t>
+    <t>9 440.82</t>
   </si>
   <si>
     <t>FR0014018PQ0</t>
   </si>
   <si>
     <t>BNP PARIBAS CARDIF SA 27/05/2041</t>
   </si>
   <si>
+    <t>1 995.37</t>
+  </si>
+  <si>
     <t>FR001400LZI6</t>
   </si>
   <si>
     <t>BNP PARIBAS SA 13/11/2032</t>
   </si>
   <si>
-    <t>5 778.08</t>
+    <t>6 506.85</t>
   </si>
   <si>
     <t>FR0014010KM7</t>
   </si>
   <si>
     <t>BNP PARIBAS SA 19/01/2036</t>
   </si>
   <si>
-    <t>8 025.18</t>
+    <t>9 474.89</t>
   </si>
   <si>
     <t>XS2555221246</t>
   </si>
   <si>
     <t>BOOKING HOLDINGS INC 4.75 15/11/2034</t>
   </si>
   <si>
-    <t>5 726.03</t>
+    <t>6 454.79</t>
   </si>
   <si>
     <t>FR0014005V67</t>
   </si>
   <si>
     <t>BPCE SA 13/10/2046</t>
   </si>
   <si>
-    <t>2 945.89</t>
+    <t>3 271.92</t>
   </si>
   <si>
     <t>FR001400WP90</t>
   </si>
   <si>
     <t>BPCE SA 20/01/2034</t>
   </si>
   <si>
-    <t>6 750.68</t>
+    <t>7 978.08</t>
   </si>
   <si>
     <t>XS3227880021</t>
   </si>
   <si>
     <t>BT FINANCE PLC 3.375 17/11/2032</t>
   </si>
   <si>
-    <t>8 244.43</t>
+    <t>9 303.35</t>
   </si>
   <si>
     <t>FR0014013058</t>
   </si>
   <si>
     <t>BUREAU VERITAS SA 3.375 01/10/2033</t>
   </si>
   <si>
-    <t>9 801.37</t>
+    <t>10 836.99</t>
   </si>
   <si>
     <t>XS3226502485</t>
   </si>
   <si>
     <t>CAIXABANK SA 14/05/2038</t>
   </si>
   <si>
-    <t>1 273.97</t>
+    <t>2 165.75</t>
   </si>
   <si>
     <t>FR0014012S89</t>
   </si>
   <si>
     <t>CAPGEMINI SE 3.5 25/09/2034</t>
   </si>
   <si>
-    <t>10 394.52</t>
+    <t>11 468.49</t>
   </si>
   <si>
     <t>XS2751689048</t>
   </si>
   <si>
     <t>CARRIER GLOBAL CORP 4.5 29/11/2032</t>
   </si>
   <si>
-    <t>10 158.90</t>
+    <t>11 539.73</t>
   </si>
   <si>
     <t>XS2793256137</t>
   </si>
   <si>
     <t>CBRE GLOBAL INVESTORS OPEN-ENDED F 4.75 27/03/2034</t>
   </si>
   <si>
-    <t>5 073.26</t>
+    <t>6 687.48</t>
   </si>
   <si>
     <t>XS3311989787</t>
   </si>
   <si>
     <t>CLARIANT INTERNATIONAL FINANCIAL S 4.125 15/01/2032</t>
   </si>
   <si>
+    <t>1 000.51</t>
+  </si>
+  <si>
     <t>XS3326476523</t>
   </si>
   <si>
     <t>COCA-COLA HBC FINANCE BV 4 01/10/2033</t>
   </si>
   <si>
-    <t>3 329.10</t>
-[...8 lines deleted...]
-    <t>9 135.62</t>
+    <t>4 452.16</t>
   </si>
   <si>
     <t>DE000CZ45YV9</t>
   </si>
   <si>
     <t>COMMERZBANK AG 16/07/2032</t>
   </si>
   <si>
-    <t>11 243.84</t>
-[...1 lines deleted...]
-  <si>
     <t>FR001400Q486</t>
   </si>
   <si>
     <t>COMPAGNIE GENERALE DES ETABLISSEME 3.125 16/05/2031</t>
   </si>
   <si>
-    <t>1 952.05</t>
+    <t>3 390.41</t>
   </si>
   <si>
     <t>FR001400Q7X2</t>
   </si>
   <si>
     <t>COVIVIO HOTELS SCA 4.125 23/05/2033</t>
   </si>
   <si>
-    <t>2 102.05</t>
+    <t>4 000.68</t>
   </si>
   <si>
     <t>FR001400MDV4</t>
   </si>
   <si>
     <t>COVIVIO SA 4.625 05/06/2032</t>
   </si>
   <si>
+    <t>2 331.51</t>
+  </si>
+  <si>
     <t>FR001400PGC0</t>
   </si>
   <si>
     <t>CREDIT AGRICOLE SA 15/04/2036</t>
   </si>
   <si>
-    <t>8 270.55</t>
+    <t>11 626.71</t>
   </si>
   <si>
     <t>FR001400PZV0</t>
   </si>
   <si>
     <t>CREDIT MUTUEL ARKEA 15/05/2035</t>
   </si>
   <si>
-    <t>2 055.78</t>
+    <t>3 531.73</t>
   </si>
   <si>
     <t>BE0002989706</t>
   </si>
   <si>
     <t>CRELAN SA 23/01/2032</t>
   </si>
   <si>
-    <t>8 687.67</t>
+    <t>10 298.63</t>
   </si>
   <si>
     <t>BE0390287564</t>
   </si>
   <si>
     <t>CRELAN SA-BRUSSELS HEAD OFFICE 30/04/2037</t>
   </si>
   <si>
-    <t>2 367.12</t>
+    <t>3 594.52</t>
   </si>
   <si>
     <t>XS3352082930</t>
   </si>
   <si>
     <t>DANAHER CORPORATION 3.25 29/04/2030</t>
   </si>
   <si>
-    <t>1 307.57</t>
+    <t>1 973.24</t>
   </si>
   <si>
     <t>FR0014017HO4</t>
   </si>
   <si>
     <t>DANONE SA 3.785 01/04/2034</t>
   </si>
   <si>
-    <t>1 721.40</t>
+    <t>2 302.11</t>
   </si>
   <si>
     <t>DE000A4DE9Y3</t>
   </si>
   <si>
     <t>DEUTSCHE BANK AG 13/02/2031</t>
   </si>
   <si>
-    <t>2 404.11</t>
+    <t>2 921.92</t>
   </si>
   <si>
     <t>DE000A351ZT4</t>
   </si>
   <si>
     <t>DEUTSCHE BOERSE AG 3.875 28/09/2033</t>
   </si>
   <si>
-    <t>5 690.41</t>
+    <t>6 284.93</t>
   </si>
   <si>
     <t>XS2280835260</t>
   </si>
   <si>
     <t>DIGITAL INTREPID HOLDING BV 0.625 15/07/2031</t>
   </si>
   <si>
-    <t>4 698.63</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2977974927</t>
   </si>
   <si>
     <t>DNB BANK ASA 15/01/2031</t>
   </si>
   <si>
-    <t>3 920.55</t>
+    <t>21 517.81</t>
   </si>
   <si>
     <t>XS3074473474</t>
   </si>
   <si>
     <t>DNB BANK ASA 20/05/2031</t>
   </si>
   <si>
+    <t>1 061.64</t>
+  </si>
+  <si>
     <t>XS3351033785</t>
   </si>
   <si>
     <t>DSB 3.625 22/04/2036</t>
   </si>
   <si>
-    <t>1 447.02</t>
+    <t>2 100.51</t>
   </si>
   <si>
     <t>XS2932834604</t>
   </si>
   <si>
     <t>DSV FINANCE BV 3.25 06/11/2030</t>
   </si>
   <si>
-    <t>3 935.35</t>
+    <t>4 416.53</t>
   </si>
   <si>
     <t>XS3204041266</t>
   </si>
   <si>
     <t>DZ BANK AG DEUTSCHE ZENTRAL GENOSS 15/10/2035</t>
   </si>
   <si>
-    <t>7 645.53</t>
+    <t>8 498.42</t>
   </si>
   <si>
     <t>XS3274805376</t>
   </si>
   <si>
     <t>E.ON SE 3.448 19/01/2034</t>
   </si>
   <si>
-    <t>12 841.20</t>
+    <t>9 974.73</t>
   </si>
   <si>
     <t>XS3166221948</t>
   </si>
   <si>
     <t>EAST JAPAN RAILWAY COMPANY 3.727 02/09/2037</t>
   </si>
   <si>
-    <t>17 321.67</t>
+    <t>18 971.35</t>
   </si>
   <si>
     <t>XS3071203056</t>
   </si>
   <si>
     <t>EATON CAPITAL UNLIMITED CO 3.625 09/05/2035</t>
   </si>
   <si>
-    <t>1 787.67</t>
+    <t>2 900.00</t>
   </si>
   <si>
     <t>PTEDP6OM0007</t>
   </si>
   <si>
     <t>EDP SA 02/12/2055</t>
   </si>
   <si>
-    <t>5 417.81</t>
+    <t>6 760.27</t>
   </si>
   <si>
     <t>XS3391835629</t>
   </si>
   <si>
     <t>EDP SERVICIOS FINANCIEROS ESPANA S 3.75 01/03/2033</t>
   </si>
   <si>
-    <t>1 589.90</t>
-[...8 lines deleted...]
-    <t>3 725.34</t>
+    <t>3 370.58</t>
   </si>
   <si>
     <t>XS3070067072</t>
   </si>
   <si>
     <t>ELISA OYJ 2.875 14/05/2030</t>
   </si>
   <si>
-    <t>2 189.73</t>
+    <t>3 722.53</t>
   </si>
   <si>
     <t>XS2312746345</t>
   </si>
   <si>
     <t>ENEL SPA NC30 PERP</t>
   </si>
   <si>
-    <t>10 267.40</t>
+    <t>11 265.62</t>
   </si>
   <si>
     <t>FR001400KHG0</t>
   </si>
   <si>
     <t>ENGIE SA 3.875 06/01/2031</t>
   </si>
   <si>
-    <t>10 701.37</t>
+    <t>12 484.93</t>
   </si>
   <si>
     <t>FR0014016Z94</t>
   </si>
   <si>
     <t>ENGIE SA PERP</t>
   </si>
   <si>
-    <t>3 257.44</t>
-[...1 lines deleted...]
-  <si>
     <t>AT0000A3RNZ8</t>
   </si>
   <si>
     <t>ERSTE GROUP BANK AG 21/04/2036</t>
   </si>
   <si>
-    <t>3 883.56</t>
+    <t>5 609.59</t>
   </si>
   <si>
     <t>FR0014017VR8</t>
   </si>
   <si>
     <t>EURAZEO SE 4.625 17/04/2031</t>
   </si>
   <si>
-    <t>2 546.92</t>
+    <t>3 611.30</t>
   </si>
   <si>
     <t>XS3386670270</t>
   </si>
   <si>
     <t>EUROBANK SA 25/05/2032</t>
   </si>
   <si>
-    <t>1 536.30</t>
-[...8 lines deleted...]
-    <t>22 038.03</t>
+    <t>3 019.63</t>
   </si>
   <si>
     <t>EU000A3K4EY2</t>
   </si>
   <si>
     <t>EUROPEAN UNION 3.375 05/10/2054</t>
   </si>
   <si>
-    <t>49 293.64</t>
+    <t>55 116.30</t>
+  </si>
+  <si>
+    <t>EU000A4EJF17</t>
+  </si>
+  <si>
+    <t>EUROPEAN UNION 3.625 12/12/2040</t>
+  </si>
+  <si>
+    <t>56 172.60</t>
   </si>
   <si>
     <t>DE000A4DFWV3</t>
   </si>
   <si>
     <t>EVONIK INDUSTRIES AG 09/09/2055</t>
   </si>
   <si>
+    <t>1 467.12</t>
+  </si>
+  <si>
     <t>XS2982065018</t>
   </si>
   <si>
     <t>EXPERIAN PLC 3.51 15/12/2033</t>
   </si>
   <si>
-    <t>2 685.87</t>
+    <t>3 081.68</t>
   </si>
   <si>
     <t>XS3003232272</t>
   </si>
   <si>
     <t>FASTIGHETS AB BALDER 4 19/02/2032</t>
   </si>
   <si>
-    <t>2 717.81</t>
+    <t>3 331.51</t>
   </si>
   <si>
     <t>XS2950696869</t>
   </si>
   <si>
     <t>FINGRID OYJ 2.75 04/12/2029</t>
   </si>
   <si>
-    <t>5 042.90</t>
+    <t>5 745.39</t>
   </si>
   <si>
     <t>FI4000415153</t>
   </si>
   <si>
     <t>FINLAND (REPUBLIC OF) 0.125 15/04/2036</t>
   </si>
   <si>
     <t>FI4000507231</t>
   </si>
   <si>
     <t>FINLAND (REPUBLIC OF) 0.125 15/09/2031</t>
   </si>
   <si>
-    <t>2 206.62</t>
+    <t>3 103.76</t>
   </si>
   <si>
     <t>FI4000440557</t>
   </si>
   <si>
     <t>FINLAND (REPUBLIC OF) 0.25 15/09/2040</t>
   </si>
   <si>
     <t>FI4000348727</t>
   </si>
   <si>
     <t>FINLAND (REPUBLIC OF) 0.5 15/09/2028</t>
   </si>
   <si>
-    <t>3 310.41</t>
-[...8 lines deleted...]
-    <t>1 809.15</t>
+    <t>3 682.60</t>
+  </si>
+  <si>
+    <t>XS3370251459</t>
+  </si>
+  <si>
+    <t>FORD MOTOR CREDIT COMPANY LLC 4.48 08/07/2031</t>
   </si>
   <si>
     <t>XS2764790833</t>
   </si>
   <si>
     <t>FORTIVE CORP 3.7 15/08/2029</t>
   </si>
   <si>
-    <t>9 488.22</t>
+    <t>10 339.73</t>
   </si>
   <si>
     <t>XS2606264005</t>
   </si>
   <si>
     <t>FORTUM OYJ 4 26/05/2028</t>
   </si>
   <si>
-    <t>1 227.40</t>
-[...5 lines deleted...]
-    <t>FRANCE (REPUBLIC OF) 0 25/11/2030</t>
+    <t>2 454.79</t>
   </si>
   <si>
     <t>FR0014002WK3</t>
   </si>
   <si>
     <t>FRANCE (REPUBLIC OF) 0 25/11/2031</t>
   </si>
   <si>
     <t>FR0013515806</t>
   </si>
   <si>
     <t>FRANCE (REPUBLIC OF) 0.5 25/05/2040</t>
   </si>
   <si>
-    <t>6 672.76</t>
-[...8 lines deleted...]
-    <t>157 837.75</t>
+    <t>13 240.35</t>
+  </si>
+  <si>
+    <t>FR001400L834</t>
+  </si>
+  <si>
+    <t>FRANCE (REPUBLIC OF) 3.5 25/11/2033</t>
+  </si>
+  <si>
+    <t>136 703.29</t>
+  </si>
+  <si>
+    <t>FR0014018YR0</t>
+  </si>
+  <si>
+    <t>FRANCE (REPUBLIC OF) 3.7 25/11/2036</t>
+  </si>
+  <si>
+    <t>201 283.45</t>
   </si>
   <si>
     <t>FR0014015MU5</t>
   </si>
   <si>
     <t>FRANCE (REPUBLIC OF) 4.1 25/05/2046</t>
   </si>
   <si>
-    <t>6 723.09</t>
+    <t>13 342.41</t>
   </si>
   <si>
     <t>FR0014016CV2</t>
   </si>
   <si>
     <t>FRANCE (REPUBLIC OF) 4.4 25/05/2057</t>
   </si>
   <si>
-    <t>5 515.09</t>
+    <t>10 977.42</t>
   </si>
   <si>
     <t>DE000BU22098</t>
   </si>
   <si>
     <t>GERMANY (FEDERAL REPUBLIC OF) 1.7 10/06/2027</t>
   </si>
   <si>
-    <t>4 518.13</t>
+    <t>14 383.15</t>
   </si>
   <si>
     <t>DE0001135481</t>
   </si>
   <si>
     <t>GERMANY (FEDERAL REPUBLIC OF) 2.5 04/07/2044</t>
   </si>
   <si>
-    <t>211 088.43</t>
+    <t>10 230.17</t>
   </si>
   <si>
     <t>DE000BU2Z049</t>
   </si>
   <si>
     <t>GERMANY (FEDERAL REPUBLIC OF) 2.5 15/02/2035</t>
   </si>
   <si>
-    <t>134 807.80</t>
+    <t>165 899.75</t>
   </si>
   <si>
     <t>XS3350929454</t>
   </si>
   <si>
     <t>GOLDMAN SACHS GROUP INC/THE 22/04/2036</t>
   </si>
   <si>
-    <t>1 920.74</t>
+    <t>2 788.18</t>
   </si>
   <si>
     <t>BE6371086297</t>
   </si>
   <si>
     <t>GROEP BRUSSEL LAMBERT NV 3.75 21/01/2036</t>
   </si>
   <si>
-    <t>3 143.84</t>
+    <t>3 719.18</t>
   </si>
   <si>
     <t>FR0014006144</t>
   </si>
   <si>
     <t>GROUPE DES ASSURANCES DU CREDIT MU 21/04/2042</t>
   </si>
   <si>
     <t>XS2198574209</t>
   </si>
   <si>
     <t>HANNOVER RUECK SE 08/10/2040</t>
   </si>
   <si>
-    <t>8 658.90</t>
+    <t>9 598.63</t>
   </si>
   <si>
     <t>XS3319131119</t>
   </si>
   <si>
     <t>HENKEL AG &amp; CO KGAA 3.625 02/04/2031</t>
   </si>
   <si>
-    <t>4 071.92</t>
+    <t>5 462.33</t>
   </si>
   <si>
     <t>XS2385390724</t>
   </si>
   <si>
     <t>HOLDING DINFRASTRUCTURES DES METIE 0.625 16/09/2028</t>
   </si>
   <si>
-    <t>1 917.81</t>
+    <t>2 109.59</t>
   </si>
   <si>
     <t>DE000A383PT8</t>
   </si>
   <si>
     <t>HOWOGE WOHNUNGSBAU GMBH 3.875 05/06/2030</t>
   </si>
   <si>
+    <t>2 441.78</t>
+  </si>
+  <si>
     <t>XS3224600232</t>
   </si>
   <si>
     <t>IBERDROLA FINANZAS SAU PERP</t>
   </si>
   <si>
-    <t>18 904.11</t>
-[...2 lines deleted...]
-    <t>FR0014018J01</t>
+    <t>21 205.48</t>
+  </si>
+  <si>
+    <t>FR001400ZRC6</t>
   </si>
   <si>
     <t>ICADE 4.375 22/05/2035</t>
   </si>
   <si>
-    <t>1 534.25</t>
-[...2 lines deleted...]
-    <t>FR001400ZRC6</t>
+    <t>2 876.71</t>
   </si>
   <si>
     <t>XS3190744907</t>
   </si>
   <si>
     <t>IDS FINANCING PLC 3.25 01/01/2029</t>
   </si>
   <si>
-    <t>8 376.54</t>
+    <t>9 261.61</t>
   </si>
   <si>
     <t>FR00140141X5</t>
   </si>
   <si>
     <t>IMERYS S.A. 4 21/11/2032</t>
   </si>
   <si>
-    <t>7 035.62</t>
+    <t>7 956.16</t>
   </si>
   <si>
     <t>XS3324619231</t>
   </si>
   <si>
     <t>INFORMA PLC 3.75 29/04/2032</t>
   </si>
   <si>
-    <t>1 966.44</t>
+    <t>2 967.53</t>
   </si>
   <si>
     <t>XS2244936659</t>
   </si>
   <si>
     <t>INFRASTRUTTURE WIRELESS ITALIANE S 1.625 21/10/2028</t>
   </si>
   <si>
-    <t>4 363.01</t>
+    <t>4 861.64</t>
   </si>
   <si>
     <t>XS3153087559</t>
   </si>
   <si>
     <t>ING GROEP NV 20/08/2037</t>
   </si>
   <si>
-    <t>29 333.22</t>
+    <t>32 008.56</t>
   </si>
   <si>
     <t>XS2886191589</t>
   </si>
   <si>
     <t>ING GROEP NV 26/08/2035</t>
   </si>
   <si>
-    <t>14 019.18</t>
+    <t>15 323.29</t>
   </si>
   <si>
     <t>IT0005611550</t>
   </si>
   <si>
     <t>INTESA SANPAOLO SPA 16/09/2032</t>
   </si>
   <si>
-    <t>2 510.41</t>
+    <t>2 761.45</t>
   </si>
   <si>
     <t>XS2673808726</t>
   </si>
   <si>
     <t>INTESA SANPAOLO SPA 5.125 29/08/2031</t>
   </si>
   <si>
-    <t>22 260.19</t>
+    <t>24 351.75</t>
   </si>
   <si>
     <t>XS3032046016</t>
   </si>
   <si>
     <t>INVESTOR AB 3.5 31/03/2034</t>
   </si>
   <si>
-    <t>2 440.60</t>
+    <t>3 254.14</t>
   </si>
   <si>
     <t>IE00BFZRPZ02</t>
   </si>
   <si>
     <t>IRELAND (REPUBLIC OF) 1.3 15/05/2033</t>
   </si>
   <si>
     <t>IE00BFZRQ242</t>
   </si>
   <si>
     <t>IRELAND (REPUBLIC OF) 1.35 18/03/2031</t>
   </si>
   <si>
-    <t>1 952.67</t>
+    <t>2 562.56</t>
   </si>
   <si>
     <t>IE00BH3SQB22</t>
   </si>
   <si>
     <t>IRELAND (REPUBLIC OF) 1.5 15/05/2050</t>
   </si>
   <si>
     <t>IT0005138828</t>
   </si>
   <si>
     <t>ITALY (REPUBLIC OF) 1.25 15/09/2032</t>
   </si>
   <si>
-    <t>13 037.21</t>
+    <t>16 913.65</t>
   </si>
   <si>
     <t>IT0005633794</t>
   </si>
   <si>
     <t>ITALY (REPUBLIC OF) 2.55 25/02/2027</t>
   </si>
   <si>
-    <t>56 738.77</t>
+    <t>70 819.28</t>
   </si>
   <si>
     <t>IT0005689994</t>
   </si>
   <si>
     <t>ITALY (REPUBLIC OF) 3.15 15/03/2033</t>
   </si>
   <si>
-    <t>25 837.79</t>
-[...8 lines deleted...]
-    <t>59 330.34</t>
+    <t>20 567.79</t>
   </si>
   <si>
     <t>IT0005083057</t>
   </si>
   <si>
     <t>ITALY (REPUBLIC OF) 3.25 01/09/2046</t>
   </si>
   <si>
-    <t>22 793.80</t>
+    <t>7 047.91</t>
   </si>
   <si>
     <t>IT0005706285</t>
   </si>
   <si>
     <t>ITALY (REPUBLIC OF) 3.8 01/07/2036</t>
   </si>
   <si>
-    <t>21 718.15</t>
+    <t>6 953.59</t>
   </si>
   <si>
     <t>IT0005635583</t>
   </si>
   <si>
     <t>ITALY (REPUBLIC OF) 3.85 01/10/2040</t>
   </si>
   <si>
-    <t>40 642.22</t>
+    <t>115 419.53</t>
   </si>
   <si>
     <t>XS2957380228</t>
   </si>
   <si>
     <t>JOHNSON CONTROLS INTERNATIONAL PLC 3.125 11/12/2033</t>
   </si>
   <si>
-    <t>5 182.19</t>
+    <t>5 930.14</t>
   </si>
   <si>
     <t>XS3300349639</t>
   </si>
   <si>
     <t>JPMORGAN CHASE &amp; CO 18/02/2032</t>
   </si>
   <si>
-    <t>8 215.89</t>
+    <t>10 056.25</t>
   </si>
   <si>
     <t>BE0002990712</t>
   </si>
   <si>
     <t>KBC GROEP NV 17/04/2035</t>
   </si>
   <si>
-    <t>4 359.59</t>
+    <t>6 181.51</t>
   </si>
   <si>
     <t>BE6374729836</t>
   </si>
   <si>
     <t>KBC INSURANCE NV 4.25 11/06/2036</t>
   </si>
   <si>
+    <t>1 863.01</t>
+  </si>
+  <si>
+    <t>DE000A383B10</t>
+  </si>
+  <si>
+    <t>KFW 2.75 01/10/2027</t>
+  </si>
+  <si>
+    <t>176 602.74</t>
+  </si>
+  <si>
     <t>FR001400NDQ2</t>
   </si>
   <si>
     <t>KLEPIERRE SA 3.875 23/09/2033</t>
   </si>
   <si>
-    <t>11 593.15</t>
+    <t>12 782.19</t>
   </si>
   <si>
     <t>XS2229470146</t>
   </si>
   <si>
     <t>KONINKLIJKE KPN NV 0.875 14/12/2032</t>
   </si>
   <si>
-    <t>2 289.38</t>
+    <t>2 625.00</t>
   </si>
   <si>
     <t>FR0014018T74</t>
   </si>
   <si>
     <t>LA BANQUE POSTALE 03/06/2034</t>
   </si>
   <si>
-    <t>1 972.60</t>
+    <t>4 734.25</t>
+  </si>
+  <si>
+    <t>DE000A3H3JU7</t>
+  </si>
+  <si>
+    <t>LEG IMMOBILIEN AG 0.875 30/03/2033</t>
+  </si>
+  <si>
+    <t>1 354.45</t>
   </si>
   <si>
     <t>XS3069338336</t>
   </si>
   <si>
     <t>LLOYDS BANKING GROUP PLC 09/05/2035</t>
   </si>
   <si>
-    <t>1 509.04</t>
+    <t>2 448.00</t>
   </si>
   <si>
     <t>XS2815980664</t>
   </si>
   <si>
     <t>LLOYDS BANKING GROUP PLC 14/05/2032</t>
   </si>
   <si>
-    <t>1 087.12</t>
+    <t>1 848.11</t>
   </si>
   <si>
     <t>XS2679904685</t>
   </si>
   <si>
     <t>LSEG NETHERLANDS BV 4.231 29/09/2030</t>
   </si>
   <si>
-    <t>11 853.87</t>
+    <t>13 096.97</t>
   </si>
   <si>
     <t>FR001400ZEB6</t>
   </si>
   <si>
     <t>LVMH MOET HENNESSY LOUIS VUITTON S 3 07/03/2032</t>
   </si>
   <si>
-    <t>7 101.37</t>
+    <t>8 942.47</t>
   </si>
   <si>
     <t>XS3238400165</t>
   </si>
   <si>
     <t>MAGNUM ICC FINANCE BV 3.25 26/11/2031</t>
   </si>
   <si>
-    <t>3 721.92</t>
+    <t>4 220.55</t>
   </si>
   <si>
     <t>XS3238212164</t>
   </si>
   <si>
     <t>MAGNUM ICC FINANCE BV 3.75 26/11/2034</t>
   </si>
   <si>
-    <t>7 773.08</t>
+    <t>8 814.45</t>
   </si>
   <si>
     <t>XS3320665444</t>
   </si>
   <si>
     <t>MAPLE PARENT HOLDINGS CORP 4.728 26/03/2035</t>
   </si>
   <si>
-    <t>4 692.12</t>
+    <t>6 168.29</t>
   </si>
   <si>
     <t>XS3223939466</t>
   </si>
   <si>
     <t>MERCK KGAA 24/11/2055</t>
   </si>
   <si>
-    <t>13 448.63</t>
+    <t>16 613.01</t>
   </si>
   <si>
     <t>XS3293638568</t>
   </si>
   <si>
     <t>MIZUHO FINANCIAL GROUP INC 16/05/2032</t>
   </si>
   <si>
-    <t>2 402.84</t>
+    <t>4 173.35</t>
   </si>
   <si>
     <t>XS3025943419</t>
   </si>
   <si>
     <t>MONDI FINANCE PLC 3.75 18/05/2033</t>
   </si>
   <si>
-    <t>1 020.82</t>
+    <t>1 814.79</t>
   </si>
   <si>
     <t>XS2790333889</t>
   </si>
   <si>
     <t>MORGAN STANLEY 21/03/2035</t>
   </si>
   <si>
-    <t>4 074.19</t>
+    <t>5 287.78</t>
   </si>
   <si>
     <t>XS3057365549</t>
   </si>
   <si>
     <t>MORGAN STANLEY 22/05/2031</t>
   </si>
   <si>
-    <t>1 031.03</t>
+    <t>1 933.17</t>
   </si>
   <si>
     <t>XS3086253039</t>
   </si>
   <si>
     <t>NATIONAL GRID NORTH AMERICA INC 3.15 03/06/2030</t>
   </si>
   <si>
+    <t>1 656.99</t>
+  </si>
+  <si>
     <t>XS2894910665</t>
   </si>
   <si>
     <t>NATIONAL GRID NORTH AMERICA INC 3.631 03/09/2031</t>
   </si>
   <si>
-    <t>12 504.27</t>
+    <t>13 699.22</t>
+  </si>
+  <si>
+    <t>XS3441768093</t>
+  </si>
+  <si>
+    <t>NATIONAL GRID NORTH AMERICA INC 4.268 15/04/2037</t>
   </si>
   <si>
     <t>XS2388449758</t>
   </si>
   <si>
     <t>NATIONALE NEDERLANDEN BANK N V 0.5 21/09/2028</t>
   </si>
   <si>
-    <t>1 130.14</t>
+    <t>1 245.21</t>
   </si>
   <si>
     <t>XS3059437460</t>
   </si>
   <si>
     <t>NATIONWIDE BUILDING SOCIETY 30/07/2035</t>
   </si>
   <si>
-    <t>13 982.68</t>
+    <t>15 176.33</t>
   </si>
   <si>
     <t>XS2898838516</t>
   </si>
   <si>
     <t>NATWEST GROUP PLC 12/09/2032</t>
   </si>
   <si>
-    <t>18 386.67</t>
+    <t>20 199.44</t>
   </si>
   <si>
     <t>XS3009472989</t>
   </si>
   <si>
     <t>NATWEST GROUP PLC 25/02/2035</t>
   </si>
   <si>
-    <t>6 018.00</t>
+    <t>7 446.00</t>
   </si>
   <si>
     <t>NL0012171458</t>
   </si>
   <si>
     <t>NETHERLANDS (KINGDOM OF) 0.75 15/07/2027</t>
   </si>
   <si>
-    <t>3 777.72</t>
-[...1 lines deleted...]
-  <si>
     <t>NL0010071189</t>
   </si>
   <si>
     <t>NETHERLANDS (KINGDOM OF) 2.5 15/01/2033</t>
   </si>
   <si>
-    <t>25 537.98</t>
+    <t>30 291.40</t>
   </si>
   <si>
     <t>NL0009446418</t>
   </si>
   <si>
     <t>NETHERLANDS (KINGDOM OF) 3.75 15/01/2042</t>
   </si>
   <si>
-    <t>26 755.50</t>
+    <t>31 851.41</t>
   </si>
   <si>
     <t>XS3303513066</t>
   </si>
   <si>
     <t>NETWORK FINANCE COMPANY PTY LTD 3.5 05/09/2033</t>
   </si>
   <si>
-    <t>2 109.59</t>
+    <t>2 646.58</t>
   </si>
   <si>
     <t>XS3406830052</t>
   </si>
   <si>
     <t>NORDEA BANK ABP 16/06/2036</t>
   </si>
   <si>
+    <t>1 642.36</t>
+  </si>
+  <si>
     <t>XS3232967318</t>
   </si>
   <si>
     <t>NORDEA BANK ABP 19/11/2035</t>
   </si>
   <si>
-    <t>9 616.44</t>
+    <t>10 863.01</t>
   </si>
   <si>
     <t>XS3100081507</t>
   </si>
   <si>
     <t>NTT FINANCE CORP 3.678 16/07/2033</t>
   </si>
   <si>
-    <t>9 925.16</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2776001377</t>
   </si>
   <si>
     <t>OMNICOM FINANCE HOLDINGS PLC 3.7 06/03/2032</t>
   </si>
   <si>
-    <t>4 419.73</t>
+    <t>5 555.07</t>
   </si>
   <si>
     <t>XS3284416917</t>
   </si>
   <si>
     <t>OP CORPORATE BANK PLC 30/01/2032</t>
   </si>
   <si>
-    <t>12 257.75</t>
+    <t>14 641.21</t>
   </si>
   <si>
     <t>FR001400DY43</t>
   </si>
   <si>
     <t>ORANGE SA 3.625 16/11/2031</t>
   </si>
   <si>
-    <t>8 700.00</t>
+    <t>9 812.33</t>
   </si>
   <si>
     <t>FR001400GDJ1</t>
   </si>
   <si>
     <t>ORANGE SA PERP</t>
   </si>
   <si>
-    <t>1 943.84</t>
+    <t>2 768.49</t>
   </si>
   <si>
     <t>XS3195025054</t>
   </si>
   <si>
     <t>P3 GROUP SARL 3.75 02/04/2033</t>
   </si>
   <si>
-    <t>1 684.93</t>
+    <t>2 260.27</t>
   </si>
   <si>
     <t>XS2901491261</t>
   </si>
   <si>
     <t>P3 GROUP SARL 4 19/04/2032</t>
   </si>
   <si>
-    <t>1 203.84</t>
+    <t>1 722.41</t>
   </si>
   <si>
     <t>PTOTEMOE0035</t>
   </si>
   <si>
     <t>PORTUGAL (REPUBLIC OF) 0.7 15/10/2027</t>
   </si>
   <si>
-    <t>4 075.17</t>
+    <t>4 583.28</t>
   </si>
   <si>
     <t>PTOTENOE0034</t>
   </si>
   <si>
     <t>PORTUGAL (REPUBLIC OF) 0.9 12/10/2035</t>
   </si>
   <si>
-    <t>3 248.14</t>
+    <t>3 675.74</t>
   </si>
   <si>
     <t>PTOTEYOE0031</t>
   </si>
   <si>
     <t>PORTUGAL (REPUBLIC OF) 1.65 16/07/2032</t>
   </si>
   <si>
-    <t>9 951.59</t>
-[...1 lines deleted...]
-  <si>
     <t>PTOTEBOE0020</t>
   </si>
   <si>
     <t>PORTUGAL (REPUBLIC OF) 4.1 15/02/2045</t>
   </si>
   <si>
-    <t>17 352.48</t>
+    <t>21 323.57</t>
   </si>
   <si>
     <t>XS3296830444</t>
   </si>
   <si>
     <t>POWSZECHNA KASA OSZCZEDNOSCI BANK 06/05/2030</t>
   </si>
   <si>
-    <t>1 518.90</t>
+    <t>2 404.93</t>
   </si>
   <si>
     <t>XS3013011203</t>
   </si>
   <si>
     <t>PPG INDUSTRIES INC 3.25 04/03/2032</t>
   </si>
   <si>
-    <t>3 894.12</t>
+    <t>4 876.42</t>
   </si>
   <si>
     <t>XS2810794680</t>
   </si>
   <si>
     <t>PROLOGIS EURO FINANCE LLC 4 05/05/2034</t>
   </si>
   <si>
-    <t>2 658.08</t>
+    <t>4 176.99</t>
   </si>
   <si>
     <t>XS2187529180</t>
   </si>
   <si>
     <t>PROLOGIS INTERNATIONAL FUNDING II 1.625 17/06/2032</t>
   </si>
   <si>
     <t>BE0002830116</t>
   </si>
   <si>
     <t>PROXIMUS NV 0.75 17/11/2036</t>
   </si>
   <si>
-    <t>2 239.73</t>
+    <t>2 527.40</t>
   </si>
   <si>
     <t>FR0014010CI2</t>
   </si>
   <si>
     <t>PUBLICIS GROUPE SA 3.375 12/06/2032</t>
   </si>
   <si>
+    <t>1 442.47</t>
+  </si>
+  <si>
     <t>CH1353015048</t>
   </si>
   <si>
     <t>RAIFFEISEN SCHWEIZ GENOSSENSCHAFT 03/09/2032</t>
   </si>
   <si>
-    <t>12 368.61</t>
+    <t>13 550.60</t>
   </si>
   <si>
     <t>FR00140193X6</t>
   </si>
   <si>
     <t>RCI BANQUE SA 4 19/08/2031</t>
   </si>
   <si>
+    <t>1 402.74</t>
+  </si>
+  <si>
     <t>XS2838500218</t>
   </si>
   <si>
     <t>REDEIA CORPORACION SA 3.375 09/07/2032</t>
   </si>
   <si>
-    <t>6 454.11</t>
-[...1 lines deleted...]
-  <si>
     <t>XS3348120653</t>
   </si>
   <si>
     <t>REDEIA CORPORACION SA PERP</t>
   </si>
   <si>
-    <t>2 049.66</t>
+    <t>3 056.51</t>
   </si>
   <si>
     <t>XS2779010300</t>
   </si>
   <si>
     <t>RELX FINANCE BV 3.375 20/03/2033</t>
   </si>
   <si>
-    <t>4 128.60</t>
-[...8 lines deleted...]
-    <t>8 685.37</t>
+    <t>5 345.45</t>
   </si>
   <si>
     <t>XS3308054124</t>
   </si>
   <si>
     <t>ROYAL SCHIPHOL GROUP NV 3.625 20/11/2035</t>
   </si>
   <si>
-    <t>2 830.48</t>
+    <t>3 664.73</t>
   </si>
   <si>
     <t>XS3304304945</t>
   </si>
   <si>
     <t>SAGE GROUP PLC 3.821 25/02/2033</t>
   </si>
   <si>
-    <t>4 484.07</t>
+    <t>5 548.09</t>
   </si>
   <si>
     <t>XS3393869279</t>
   </si>
   <si>
     <t>SAP SE 3.25 03/06/2031</t>
   </si>
   <si>
+    <t>2 136.99</t>
+  </si>
+  <si>
     <t>XS2894895684</t>
   </si>
   <si>
     <t>SCOTTISH HYDRO ELECTRIC TRANSMISSI 3.375 04/09/2032</t>
   </si>
   <si>
-    <t>7 452.00</t>
+    <t>8 166.58</t>
   </si>
   <si>
     <t>XS2974156031</t>
   </si>
   <si>
     <t>SELP FINANCE SARL 3.75 16/01/2032</t>
   </si>
   <si>
-    <t>2 775.82</t>
+    <t>3 267.74</t>
   </si>
   <si>
     <t>XS3310387256</t>
   </si>
   <si>
     <t>SELP FINANCE SARL 3.875 21/04/2031</t>
   </si>
   <si>
-    <t>1 337.67</t>
+    <t>1 932.19</t>
   </si>
   <si>
     <t>SK4120013400</t>
   </si>
   <si>
     <t>SLOVAKIA GOVERNMENT BOND 2 17/10/2047</t>
   </si>
   <si>
-    <t>18 619.69</t>
+    <t>20 865.25</t>
   </si>
   <si>
     <t>XS3237109965</t>
   </si>
   <si>
     <t>SMURFIT KAPPA TREASURY UNLIMITED C 3.489 24/11/2031</t>
   </si>
   <si>
-    <t>3 509.46</t>
+    <t>3 975.17</t>
   </si>
   <si>
     <t>FR0014012ID6</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA 02/09/2033</t>
   </si>
   <si>
-    <t>17 938.36</t>
+    <t>19 664.38</t>
   </si>
   <si>
     <t>FR0014014A53</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA 20/11/2035</t>
   </si>
   <si>
-    <t>11 412.67</t>
+    <t>12 898.97</t>
   </si>
   <si>
     <t>XS3317460619</t>
   </si>
   <si>
     <t>SOFTBANK CORP 3.936 30/06/2032</t>
   </si>
   <si>
-    <t>1 856.82</t>
-[...1 lines deleted...]
-  <si>
     <t>ES0000012K20</t>
   </si>
   <si>
     <t>SPAIN (KINGDOM OF) 0.7 30/04/2032</t>
   </si>
   <si>
-    <t>10 531.18</t>
-[...8 lines deleted...]
-    <t>15 253.80</t>
+    <t>16 149.06</t>
   </si>
   <si>
     <t>ES0000012J07</t>
   </si>
   <si>
     <t>SPAIN (KINGDOM OF) 1 30/07/2042</t>
   </si>
   <si>
-    <t>66 705.32</t>
+    <t>44 358.58</t>
   </si>
   <si>
     <t>ES00000128C6</t>
   </si>
   <si>
     <t>SPAIN (KINGDOM OF) 2.9 31/10/2046</t>
   </si>
   <si>
-    <t>18 036.41</t>
+    <t>20 394.39</t>
+  </si>
+  <si>
+    <t>ES0000012L60</t>
+  </si>
+  <si>
+    <t>SPAIN (KINGDOM OF) 3.9 30/07/2039</t>
+  </si>
+  <si>
+    <t>65 806.36</t>
   </si>
   <si>
     <t>ES0000012M93</t>
   </si>
   <si>
     <t>SPAIN (KINGDOM OF) 4 31/10/2054</t>
   </si>
   <si>
-    <t>7 777.53</t>
+    <t>8 704.22</t>
   </si>
   <si>
     <t>XS3027988263</t>
   </si>
   <si>
     <t>SSE PLC 3.5 18/03/2032</t>
   </si>
   <si>
-    <t>4 892.52</t>
+    <t>7 503.42</t>
   </si>
   <si>
     <t>XS3310370955</t>
   </si>
   <si>
     <t>SSE PLC PERP</t>
   </si>
   <si>
     <t>XS2439704318</t>
   </si>
   <si>
-    <t>2 761.64</t>
+    <t>3 989.04</t>
   </si>
   <si>
     <t>XS3326547992</t>
   </si>
   <si>
     <t>SWISS RE SUBORDINATED FINANCE PLC 22/04/2037</t>
   </si>
   <si>
-    <t>2 757.27</t>
+    <t>4 002.49</t>
   </si>
   <si>
     <t>XS3324584260</t>
   </si>
   <si>
     <t>SYDNEY AIRPORT FINANCE COMPANY PTY 3.965 28/04/2034</t>
   </si>
   <si>
-    <t>2 244.73</t>
+    <t>3 367.10</t>
   </si>
   <si>
     <t>XS2314267449</t>
   </si>
   <si>
     <t>TELE2 AB 0.75 23/03/2031</t>
   </si>
   <si>
-    <t>1 134.25</t>
+    <t>1 479.45</t>
   </si>
   <si>
     <t>XS2623868994</t>
   </si>
   <si>
     <t>TELE2 AB 3.75 22/11/2029</t>
   </si>
   <si>
-    <t>7 681.13</t>
+    <t>8 690.86</t>
   </si>
   <si>
     <t>XS2589828941</t>
   </si>
   <si>
     <t>TELIA COMPANY AB 3.625 22/02/2032</t>
   </si>
   <si>
-    <t>4 806.85</t>
+    <t>11 838.36</t>
   </si>
   <si>
     <t>XS3166363906</t>
   </si>
   <si>
     <t>TELSTRA GROUP LTD 3.375 02/03/2035</t>
   </si>
   <si>
-    <t>7 314.04</t>
+    <t>9 126.37</t>
   </si>
   <si>
     <t>XS2613162424</t>
   </si>
   <si>
     <t>TELSTRA GROUP LTD 3.75 04/05/2031</t>
   </si>
   <si>
-    <t>1 027.40</t>
+    <t>1 602.74</t>
   </si>
   <si>
     <t>XS3128477521</t>
   </si>
   <si>
     <t>TERNA RETE ELETTRICA NAZIONALE SPA 3 22/07/2031</t>
   </si>
   <si>
-    <t>13 808.22</t>
+    <t>14 958.90</t>
+  </si>
+  <si>
+    <t>XS3281650823</t>
+  </si>
+  <si>
+    <t>TERNA RETE ELETTRICA NAZIONALE SPA PERP</t>
+  </si>
+  <si>
+    <t>3 638.19</t>
   </si>
   <si>
     <t>XS2798269069</t>
   </si>
   <si>
-    <t>TERNA RETE ELETTRICA NAZIONALE SPA PERP</t>
-[...17 lines deleted...]
-    <t>11 550.68</t>
+    <t>2 628.77</t>
+  </si>
+  <si>
+    <t>XS3298843684</t>
+  </si>
+  <si>
+    <t>T-MOBILE USA INC 3.2 19/02/2032</t>
+  </si>
+  <si>
+    <t>5 330.41</t>
   </si>
   <si>
     <t>XS3298843924</t>
   </si>
   <si>
     <t>T-MOBILE USA INC 3.625 19/02/2035</t>
   </si>
   <si>
-    <t>8 411.19</t>
+    <t>10 310.49</t>
   </si>
   <si>
     <t>XS2980851351</t>
   </si>
   <si>
     <t>TORONTO-DOMINION BANK/THE 23/01/2036</t>
   </si>
   <si>
-    <t>6 402.07</t>
+    <t>7 589.21</t>
   </si>
   <si>
     <t>XS3047435659</t>
   </si>
   <si>
     <t>TRANSURBAN FINANCE COMPANY PTY LTD 4.143 17/04/2035</t>
   </si>
   <si>
-    <t>1 049.48</t>
+    <t>1 488.07</t>
   </si>
   <si>
     <t>CH1305916897</t>
   </si>
   <si>
     <t>UBS GROUP AG 09/06/2033</t>
   </si>
   <si>
+    <t>1 423.97</t>
+  </si>
+  <si>
     <t>BE0390119825</t>
   </si>
   <si>
     <t>UCB SA 4.25 20/03/2030</t>
   </si>
   <si>
-    <t>3 318.49</t>
+    <t>4 296.58</t>
   </si>
   <si>
     <t>FR001400SIL1</t>
   </si>
   <si>
     <t>UNIBAIL-RODAMCO-WESTFIELD SE 3.875 11/09/2034</t>
   </si>
   <si>
-    <t>15 128.42</t>
+    <t>16 614.73</t>
   </si>
   <si>
     <t>IT0005710055</t>
   </si>
   <si>
     <t>UNICREDIT SPA 19/05/2036</t>
   </si>
   <si>
-    <t>2 434.27</t>
+    <t>4 381.69</t>
+  </si>
+  <si>
+    <t>XS2450200741</t>
+  </si>
+  <si>
+    <t>UNILEVER FINANCE NETHERLANDS BV 1.25 28/02/2031</t>
+  </si>
+  <si>
+    <t>1 958.90</t>
+  </si>
+  <si>
+    <t>XS1769091296</t>
+  </si>
+  <si>
+    <t>UNILEVER FINANCE NETHERLANDS BV 1.625 12/02/2033</t>
+  </si>
+  <si>
+    <t>2 123.63</t>
   </si>
   <si>
     <t>XS2496289138</t>
   </si>
   <si>
     <t>UNIVERSAL MUSIC GROUP NV 3.75 30/06/2032</t>
   </si>
   <si>
-    <t>14 418.08</t>
-[...1 lines deleted...]
-  <si>
     <t>FR001400UHP0</t>
   </si>
   <si>
     <t>VEOLIA ENVIRONNEMENT SA 2.974 10/01/2031</t>
   </si>
   <si>
-    <t>6 681.32</t>
+    <t>7 822.03</t>
   </si>
   <si>
     <t>FR0014017P12</t>
   </si>
   <si>
     <t>VEOLIA ENVIRONNEMENT SA 3.69 10/04/2031</t>
   </si>
   <si>
-    <t>1 496.22</t>
+    <t>2 062.36</t>
   </si>
   <si>
     <t>FR00140007L3</t>
   </si>
   <si>
     <t>VEOLIA ENVIRONNEMENT SA NC8.5 PERP</t>
   </si>
   <si>
-    <t>1 753.42</t>
+    <t>2 520.55</t>
   </si>
   <si>
     <t>XS3310548105</t>
   </si>
   <si>
     <t>VESTAS WIND SYSTEMS A/S 3.75 15/06/2033</t>
   </si>
   <si>
     <t>DE000A3MP4V7</t>
   </si>
   <si>
     <t>VONOVIA SE 0.75 01/09/2032</t>
   </si>
   <si>
-    <t>2 424.66</t>
+    <t>2 654.79</t>
   </si>
   <si>
     <t>XS2592516210</t>
   </si>
   <si>
     <t>WOLTERS KLUWER NV 3.75 03/04/2031</t>
   </si>
   <si>
-    <t>3 137.36</t>
+    <t>4 221.88</t>
   </si>
   <si>
     <t>CH1515238637</t>
   </si>
   <si>
     <t>ZUERCHER KANTONALBANK 17/06/2032</t>
   </si>
   <si>
+    <t>1 467.84</t>
+  </si>
+  <si>
     <t>ER32612CK06</t>
   </si>
   <si>
     <t>DEC26 0RZ7 C @ 97.375</t>
   </si>
   <si>
     <t>ER32612CK09</t>
   </si>
   <si>
     <t>DEC26 0RZ7 C @ 97.875</t>
   </si>
   <si>
-    <t>SX5E2607PQ14</t>
-[...2 lines deleted...]
-    <t>JUL26 SX5E P @ 5800.000000</t>
+    <t>SX5E2609PR21</t>
+  </si>
+  <si>
+    <t>SEP26 SX5E P @ 6100.000000</t>
   </si>
   <si>
     <t>ER32612CK07</t>
   </si>
   <si>
     <t>DEC26 0RZ7 C @ 97.5</t>
   </si>
   <si>
     <t>ER32612CK08</t>
   </si>
   <si>
     <t>DEC26 0RZ7 C @ 97.75</t>
   </si>
   <si>
-    <t>SX5E2607PQ21</t>
-[...2 lines deleted...]
-    <t>JUL26 SX5E P @ 5750.000000</t>
+    <t>SX5E2609PR23</t>
+  </si>
+  <si>
+    <t>SEP26 SX5E P @ 6075.000000</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -3526,244 +3430,244 @@
       </c>
       <c r="D1" t="s">
         <v>4</v>
       </c>
       <c r="E1" t="s">
         <v>5</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>5</v>
       </c>
       <c r="H1" t="s">
         <v>4</v>
       </c>
       <c r="Z1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" t="s">
         <v>7</v>
       </c>
       <c r="B2" s="1">
-        <v>76123.6032</v>
+        <v>9623.6032</v>
       </c>
       <c r="C2">
-        <v>213.46</v>
+        <v>211.41</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2">
-        <v>16249704.12</v>
+        <v>2034535.53</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
-        <v>16249704.12</v>
+        <v>2034535.53</v>
       </c>
       <c r="H2" t="s">
         <v>8</v>
       </c>
       <c r="Z2" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="3" spans="1:26">
       <c r="A3" t="s">
         <v>10</v>
       </c>
       <c r="B3" s="1">
-        <v>2477713.4244</v>
+        <v>2472392.9973</v>
       </c>
       <c r="C3">
-        <v>125.32</v>
+        <v>124.03</v>
       </c>
       <c r="D3" t="s">
         <v>8</v>
       </c>
       <c r="E3">
-        <v>310526453.3</v>
+        <v>306674235.58</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
-        <v>310526453.3</v>
+        <v>306674235.58</v>
       </c>
       <c r="H3" t="s">
         <v>8</v>
       </c>
       <c r="Z3" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="4" spans="1:26">
       <c r="A4" t="s">
         <v>12</v>
       </c>
       <c r="B4" s="1">
-        <v>310430.5</v>
+        <v>308385.33</v>
       </c>
       <c r="C4">
-        <v>113.62</v>
+        <v>112.49</v>
       </c>
       <c r="D4" t="s">
         <v>8</v>
       </c>
       <c r="E4">
-        <v>35271361.52</v>
+        <v>34691294.35</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
-        <v>35271361.52</v>
+        <v>34691294.35</v>
       </c>
       <c r="H4" t="s">
         <v>8</v>
       </c>
       <c r="Z4" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="5" spans="1:26">
       <c r="A5" t="s">
         <v>14</v>
       </c>
       <c r="B5" s="1">
-        <v>8922.5183</v>
+        <v>8961.6398</v>
       </c>
       <c r="C5">
-        <v>114.65</v>
+        <v>113.44</v>
       </c>
       <c r="D5" t="s">
         <v>8</v>
       </c>
       <c r="E5">
-        <v>1022996.23</v>
+        <v>1016684.54</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
       <c r="G5">
-        <v>1022996.23</v>
+        <v>1016684.54</v>
       </c>
       <c r="H5" t="s">
         <v>8</v>
       </c>
       <c r="Z5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="6" spans="1:26">
       <c r="A6" t="s">
         <v>16</v>
       </c>
       <c r="B6" s="1">
         <v>1.0</v>
       </c>
       <c r="C6">
-        <v>118.88</v>
+        <v>117.72</v>
       </c>
       <c r="D6" t="s">
         <v>8</v>
       </c>
       <c r="E6">
-        <v>118.88</v>
+        <v>117.72</v>
       </c>
       <c r="F6" t="s">
         <v>8</v>
       </c>
       <c r="G6">
-        <v>118.88</v>
+        <v>117.72</v>
       </c>
       <c r="H6" t="s">
         <v>8</v>
       </c>
       <c r="Z6" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="7" spans="1:26">
       <c r="A7" t="s">
         <v>18</v>
       </c>
       <c r="B7" s="1">
-        <v>13754.0</v>
+        <v>24242.523</v>
       </c>
       <c r="C7">
-        <v>104.28</v>
+        <v>103.21</v>
       </c>
       <c r="D7" t="s">
         <v>8</v>
       </c>
       <c r="E7">
-        <v>1434353.59</v>
+        <v>2502103.07</v>
       </c>
       <c r="F7" t="s">
         <v>8</v>
       </c>
       <c r="G7">
-        <v>1434353.59</v>
+        <v>2502103.07</v>
       </c>
       <c r="H7" t="s">
         <v>8</v>
       </c>
       <c r="Z7" t="s">
         <v>17</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z402"/>
+  <dimension ref="A1:Z383"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="N402" sqref="N402"/>
+      <selection activeCell="N383" sqref="N383"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" t="s">
         <v>20</v>
       </c>
       <c r="B1" t="s">
         <v>21</v>
       </c>
       <c r="C1" t="s">
         <v>22</v>
       </c>
       <c r="D1" t="s">
         <v>23</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>24</v>
       </c>
       <c r="G1" t="s">
         <v>25</v>
@@ -3779,20093 +3683,19143 @@
       </c>
       <c r="K1" t="s">
         <v>29</v>
       </c>
       <c r="L1" t="s">
         <v>30</v>
       </c>
       <c r="M1" t="s">
         <v>31</v>
       </c>
       <c r="N1" t="s">
         <v>32</v>
       </c>
       <c r="O1" t="s">
         <v>33</v>
       </c>
       <c r="Z1" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" t="s">
         <v>35</v>
       </c>
       <c r="B2" s="1">
-        <v>3003.0</v>
+        <v>8393.0</v>
       </c>
       <c r="C2" s="1">
-        <v>39.96</v>
+        <v>37.35</v>
       </c>
       <c r="D2" s="1">
-        <v>35.22</v>
+        <v>28.3024305969</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
         <v>1.0</v>
       </c>
       <c r="G2" s="1">
-        <v>105765.66</v>
+        <v>237542.3</v>
       </c>
       <c r="H2" s="1">
-        <v>14234.22</v>
+        <v>75936.25</v>
       </c>
       <c r="I2" s="1">
-        <v>13.458262350937</v>
+        <v>31.967464321091</v>
       </c>
       <c r="J2">
         <v>0.0</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2" s="1">
-        <v>119999.88</v>
+        <v>313478.55</v>
       </c>
       <c r="M2" s="1">
-        <v>119999.88</v>
+        <v>313478.55</v>
       </c>
       <c r="N2" s="1">
-        <v>0.03</v>
+        <v>0.09</v>
       </c>
       <c r="O2">
         <v>1</v>
       </c>
       <c r="Z2" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="3" spans="1:26">
       <c r="A3" t="s">
         <v>37</v>
       </c>
       <c r="B3" s="1">
-        <v>8772.0</v>
+        <v>2180.0</v>
       </c>
       <c r="C3" s="1">
-        <v>37.78</v>
+        <v>244.8</v>
       </c>
       <c r="D3" s="1">
-        <v>28.3024304606</v>
+        <v>245.6999174312</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
         <v>1.0</v>
       </c>
       <c r="G3" s="1">
-        <v>248268.92</v>
+        <v>535625.82</v>
       </c>
       <c r="H3" s="1">
-        <v>83137.24</v>
+        <v>-1961.82</v>
       </c>
       <c r="I3" s="1">
-        <v>33.486769105049</v>
+        <v>-0.36626688384813</v>
       </c>
       <c r="J3">
         <v>0.0</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3" s="1">
-        <v>331406.16</v>
+        <v>533664.0</v>
       </c>
       <c r="M3" s="1">
-        <v>331406.16</v>
+        <v>533664.0</v>
       </c>
       <c r="N3" s="1">
-        <v>0.09</v>
+        <v>0.15</v>
       </c>
       <c r="O3">
         <v>1</v>
       </c>
       <c r="Z3" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="4" spans="1:26">
       <c r="A4" t="s">
         <v>39</v>
       </c>
       <c r="B4" s="1">
-        <v>2279.0</v>
+        <v>3552.0</v>
       </c>
       <c r="C4" s="1">
-        <v>281.2</v>
+        <v>181.1</v>
       </c>
       <c r="D4" s="1">
-        <v>245.6999166301</v>
+        <v>200.8764977477</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
         <v>1.0</v>
       </c>
       <c r="G4" s="1">
-        <v>559950.11</v>
+        <v>713513.32</v>
       </c>
       <c r="H4" s="1">
-        <v>80904.69</v>
+        <v>-70246.12</v>
       </c>
       <c r="I4" s="1">
-        <v>14.44855328272</v>
+        <v>-9.8451028216264</v>
       </c>
       <c r="J4">
         <v>0.0</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4" s="1">
-        <v>640854.8</v>
+        <v>643267.2</v>
       </c>
       <c r="M4" s="1">
-        <v>640854.8</v>
+        <v>643267.2</v>
       </c>
       <c r="N4" s="1">
-        <v>0.18</v>
+        <v>0.19</v>
       </c>
       <c r="O4">
         <v>1</v>
       </c>
       <c r="Z4" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="5" spans="1:26">
       <c r="A5" t="s">
         <v>41</v>
       </c>
       <c r="B5" s="1">
-        <v>3713.0</v>
+        <v>1324.0</v>
       </c>
       <c r="C5" s="1">
-        <v>174.9</v>
+        <v>70.2</v>
       </c>
       <c r="D5" s="1">
-        <v>200.876498788</v>
+        <v>78.696978852</v>
       </c>
       <c r="E5" t="s">
         <v>8</v>
       </c>
       <c r="F5">
         <v>1.0</v>
       </c>
       <c r="G5" s="1">
-        <v>745854.44</v>
+        <v>104194.8</v>
       </c>
       <c r="H5" s="1">
-        <v>-96450.74</v>
+        <v>-11250.0</v>
       </c>
       <c r="I5" s="1">
-        <v>-12.931576836896</v>
+        <v>-10.797083923574</v>
       </c>
       <c r="J5">
         <v>0.0</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5" s="1">
-        <v>649403.7</v>
+        <v>92944.8</v>
       </c>
       <c r="M5" s="1">
-        <v>649403.7</v>
+        <v>92944.8</v>
       </c>
       <c r="N5" s="1">
-        <v>0.18</v>
+        <v>0.03</v>
       </c>
       <c r="O5">
         <v>1</v>
       </c>
       <c r="Z5" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="6" spans="1:26">
       <c r="A6" t="s">
         <v>43</v>
       </c>
       <c r="B6" s="1">
-        <v>353.0</v>
+        <v>43045.0</v>
       </c>
       <c r="C6" s="1">
-        <v>875.8</v>
+        <v>26.16</v>
       </c>
       <c r="D6" s="1">
-        <v>1227.4488668555</v>
+        <v>27.0867517714</v>
       </c>
       <c r="E6" t="s">
         <v>8</v>
       </c>
       <c r="F6">
         <v>1.0</v>
       </c>
       <c r="G6" s="1">
-        <v>433289.45</v>
+        <v>1165949.23</v>
       </c>
       <c r="H6" s="1">
-        <v>-124132.05</v>
+        <v>-39892.03</v>
       </c>
       <c r="I6" s="1">
-        <v>-28.648758930087</v>
+        <v>-3.4214208452284</v>
       </c>
       <c r="J6">
         <v>0.0</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6" s="1">
-        <v>309157.4</v>
+        <v>1126057.2</v>
       </c>
       <c r="M6" s="1">
-        <v>309157.4</v>
+        <v>1126057.2</v>
       </c>
       <c r="N6" s="1">
-        <v>0.08</v>
+        <v>0.32</v>
       </c>
       <c r="O6">
         <v>1</v>
       </c>
       <c r="Z6" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="7" spans="1:26">
       <c r="A7" t="s">
         <v>45</v>
       </c>
       <c r="B7" s="1">
-        <v>45683.0</v>
+        <v>2420.0</v>
       </c>
       <c r="C7" s="1">
-        <v>26.7</v>
+        <v>72.35</v>
       </c>
       <c r="D7" s="1">
-        <v>27.0867517457</v>
+        <v>62.9</v>
       </c>
       <c r="E7" t="s">
         <v>8</v>
       </c>
       <c r="F7">
         <v>1.0</v>
       </c>
       <c r="G7" s="1">
-        <v>1237404.08</v>
+        <v>152218.0</v>
       </c>
       <c r="H7" s="1">
-        <v>-17667.98</v>
+        <v>22869.0</v>
       </c>
       <c r="I7" s="1">
-        <v>-1.427826227953</v>
+        <v>15.023847376789</v>
       </c>
       <c r="J7">
         <v>0.0</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7" s="1">
-        <v>1219736.1</v>
+        <v>175087.0</v>
       </c>
       <c r="M7" s="1">
-        <v>1219736.1</v>
+        <v>175087.0</v>
       </c>
       <c r="N7" s="1">
-        <v>0.33</v>
+        <v>0.05</v>
       </c>
       <c r="O7">
         <v>1</v>
       </c>
       <c r="Z7" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="8" spans="1:26">
       <c r="A8" t="s">
         <v>47</v>
       </c>
       <c r="B8" s="1">
-        <v>823.0</v>
+        <v>58509.0</v>
       </c>
       <c r="C8" s="1">
-        <v>110.2</v>
+        <v>10.26</v>
       </c>
       <c r="D8" s="1">
-        <v>118.4</v>
+        <v>9.3128720368</v>
       </c>
       <c r="E8" t="s">
         <v>8</v>
       </c>
       <c r="F8">
         <v>1.0</v>
       </c>
       <c r="G8" s="1">
-        <v>97443.2</v>
+        <v>544886.83</v>
       </c>
       <c r="H8" s="1">
-        <v>-6748.6</v>
+        <v>55415.51</v>
       </c>
       <c r="I8" s="1">
-        <v>-6.9256756756757</v>
+        <v>10.170095320527</v>
       </c>
       <c r="J8">
         <v>0.0</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8" s="1">
-        <v>90694.6</v>
+        <v>600302.34</v>
       </c>
       <c r="M8" s="1">
-        <v>90694.6</v>
+        <v>600302.34</v>
       </c>
       <c r="N8" s="1">
-        <v>0.02</v>
+        <v>0.17</v>
       </c>
       <c r="O8">
         <v>1</v>
       </c>
       <c r="Z8" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="9" spans="1:26">
       <c r="A9" t="s">
         <v>49</v>
       </c>
       <c r="B9" s="1">
-        <v>2420.0</v>
+        <v>7969.0</v>
       </c>
       <c r="C9" s="1">
-        <v>67.45</v>
+        <v>194.32</v>
       </c>
       <c r="D9" s="1">
-        <v>62.9</v>
+        <v>162.5000414105</v>
       </c>
       <c r="E9" t="s">
         <v>8</v>
       </c>
       <c r="F9">
         <v>1.0</v>
       </c>
       <c r="G9" s="1">
-        <v>152218.0</v>
+        <v>1294962.83</v>
       </c>
       <c r="H9" s="1">
-        <v>11011.0</v>
+        <v>253573.25</v>
       </c>
       <c r="I9" s="1">
-        <v>7.2337042925278</v>
+        <v>19.581507988148</v>
       </c>
       <c r="J9">
         <v>0.0</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9" s="1">
-        <v>163229.0</v>
+        <v>1548536.08</v>
       </c>
       <c r="M9" s="1">
-        <v>163229.0</v>
+        <v>1548536.08</v>
       </c>
       <c r="N9" s="1">
-        <v>0.04</v>
+        <v>0.45</v>
       </c>
       <c r="O9">
         <v>1</v>
       </c>
       <c r="Z9" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="10" spans="1:26">
       <c r="A10" t="s">
         <v>51</v>
       </c>
       <c r="B10" s="1">
-        <v>41784.0</v>
+        <v>5138.0</v>
       </c>
       <c r="C10" s="1">
-        <v>10.665</v>
+        <v>422.9</v>
       </c>
       <c r="D10" s="1">
-        <v>8.8575904652</v>
+        <v>235.4840541067</v>
       </c>
       <c r="E10" t="s">
         <v>8</v>
       </c>
       <c r="F10">
         <v>1.0</v>
       </c>
       <c r="G10" s="1">
-        <v>370105.56</v>
+        <v>1209917.07</v>
       </c>
       <c r="H10" s="1">
-        <v>75520.8</v>
+        <v>962943.13</v>
       </c>
       <c r="I10" s="1">
-        <v>20.405205477054</v>
+        <v>79.587531565283</v>
       </c>
       <c r="J10">
         <v>0.0</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10" s="1">
-        <v>445626.36</v>
+        <v>2172860.2</v>
       </c>
       <c r="M10" s="1">
-        <v>445626.36</v>
+        <v>2172860.2</v>
       </c>
       <c r="N10" s="1">
-        <v>0.12</v>
+        <v>0.63</v>
       </c>
       <c r="O10">
         <v>1</v>
       </c>
       <c r="Z10" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="11" spans="1:26">
       <c r="A11" t="s">
         <v>53</v>
       </c>
       <c r="B11" s="1">
-        <v>8458.0</v>
+        <v>13940.0</v>
       </c>
       <c r="C11" s="1">
-        <v>189.42</v>
+        <v>15.705</v>
       </c>
       <c r="D11" s="1">
-        <v>162.5000425633</v>
+        <v>23.8502467719</v>
       </c>
       <c r="E11" t="s">
         <v>8</v>
       </c>
       <c r="F11">
         <v>1.0</v>
       </c>
       <c r="G11" s="1">
-        <v>1374425.36</v>
+        <v>332472.44</v>
       </c>
       <c r="H11" s="1">
-        <v>227689.0</v>
+        <v>-113544.74</v>
       </c>
       <c r="I11" s="1">
-        <v>16.566123314255</v>
+        <v>-34.151624718127</v>
       </c>
       <c r="J11">
         <v>0.0</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11" s="1">
-        <v>1602114.36</v>
+        <v>218927.7</v>
       </c>
       <c r="M11" s="1">
-        <v>1602114.36</v>
+        <v>218927.7</v>
       </c>
       <c r="N11" s="1">
-        <v>0.44</v>
+        <v>0.06</v>
       </c>
       <c r="O11">
         <v>1</v>
       </c>
       <c r="Z11" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="12" spans="1:26">
       <c r="A12" t="s">
         <v>55</v>
       </c>
       <c r="B12" s="1">
-        <v>5453.0</v>
+        <v>21375.0</v>
       </c>
       <c r="C12" s="1">
-        <v>400.4</v>
+        <v>49.94</v>
       </c>
       <c r="D12" s="1">
-        <v>235.4840546488</v>
+        <v>57.9638353216</v>
       </c>
       <c r="E12" t="s">
         <v>8</v>
       </c>
       <c r="F12">
         <v>1.0</v>
       </c>
       <c r="G12" s="1">
-        <v>1284094.55</v>
+        <v>1238976.98</v>
       </c>
       <c r="H12" s="1">
-        <v>899286.65</v>
+        <v>-171509.48</v>
       </c>
       <c r="I12" s="1">
-        <v>70.032744084149</v>
+        <v>-13.842830235635</v>
       </c>
       <c r="J12">
         <v>0.0</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12" s="1">
-        <v>2183381.2</v>
+        <v>1067467.5</v>
       </c>
       <c r="M12" s="1">
-        <v>2183381.2</v>
+        <v>1067467.5</v>
       </c>
       <c r="N12" s="1">
-        <v>0.6</v>
+        <v>0.31</v>
       </c>
       <c r="O12">
         <v>1</v>
       </c>
       <c r="Z12" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="13" spans="1:26">
       <c r="A13" t="s">
         <v>57</v>
       </c>
       <c r="B13" s="1">
-        <v>13940.0</v>
+        <v>7644.0</v>
       </c>
       <c r="C13" s="1">
-        <v>16.235</v>
+        <v>10.74</v>
       </c>
       <c r="D13" s="1">
-        <v>23.8502467719</v>
+        <v>13.175</v>
       </c>
       <c r="E13" t="s">
         <v>8</v>
       </c>
       <c r="F13">
         <v>1.0</v>
       </c>
       <c r="G13" s="1">
-        <v>332472.44</v>
+        <v>100709.7</v>
       </c>
       <c r="H13" s="1">
-        <v>-106156.54</v>
+        <v>-18613.14</v>
       </c>
       <c r="I13" s="1">
-        <v>-31.929425488621</v>
+        <v>-18.481973434535</v>
       </c>
       <c r="J13">
         <v>0.0</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
       <c r="L13" s="1">
-        <v>226315.9</v>
+        <v>82096.56</v>
       </c>
       <c r="M13" s="1">
-        <v>226315.9</v>
+        <v>82096.56</v>
       </c>
       <c r="N13" s="1">
-        <v>0.06</v>
+        <v>0.02</v>
       </c>
       <c r="O13">
         <v>1</v>
       </c>
       <c r="Z13" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="14" spans="1:26">
       <c r="A14" t="s">
         <v>59</v>
       </c>
       <c r="B14" s="1">
-        <v>1721.0</v>
+        <v>2267.0</v>
       </c>
       <c r="C14" s="1">
-        <v>57.6</v>
+        <v>89.3</v>
       </c>
       <c r="D14" s="1">
-        <v>63.55</v>
+        <v>89.45</v>
       </c>
       <c r="E14" t="s">
         <v>8</v>
       </c>
       <c r="F14">
         <v>1.0</v>
       </c>
       <c r="G14" s="1">
-        <v>109369.55</v>
+        <v>202783.15</v>
       </c>
       <c r="H14" s="1">
-        <v>-10239.95</v>
+        <v>-340.05</v>
       </c>
       <c r="I14" s="1">
-        <v>-9.3627065302911</v>
+        <v>-0.16769144773617</v>
       </c>
       <c r="J14">
         <v>0.0</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
       <c r="L14" s="1">
-        <v>99129.6</v>
+        <v>202443.1</v>
       </c>
       <c r="M14" s="1">
-        <v>99129.6</v>
+        <v>202443.1</v>
       </c>
       <c r="N14" s="1">
-        <v>0.03</v>
+        <v>0.06</v>
       </c>
       <c r="O14">
         <v>1</v>
       </c>
       <c r="Z14" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="15" spans="1:26">
       <c r="A15" t="s">
         <v>61</v>
       </c>
       <c r="B15" s="1">
-        <v>15629.0</v>
+        <v>17312.0</v>
       </c>
       <c r="C15" s="1">
-        <v>51.58</v>
+        <v>71.1</v>
       </c>
       <c r="D15" s="1">
-        <v>60.6626105317</v>
+        <v>55.3367144177</v>
       </c>
       <c r="E15" t="s">
         <v>8</v>
       </c>
       <c r="F15">
         <v>1.0</v>
       </c>
       <c r="G15" s="1">
-        <v>948095.94</v>
+        <v>957989.2</v>
       </c>
       <c r="H15" s="1">
-        <v>-141952.12</v>
+        <v>272894.0</v>
       </c>
       <c r="I15" s="1">
-        <v>-14.972337082258</v>
+        <v>28.486124895771</v>
       </c>
       <c r="J15">
         <v>0.0</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15" s="1">
-        <v>806143.82</v>
+        <v>1230883.2</v>
       </c>
       <c r="M15" s="1">
-        <v>806143.82</v>
+        <v>1230883.2</v>
       </c>
       <c r="N15" s="1">
-        <v>0.22</v>
+        <v>0.35</v>
       </c>
       <c r="O15">
         <v>1</v>
       </c>
       <c r="Z15" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="16" spans="1:26">
       <c r="A16" t="s">
         <v>63</v>
       </c>
       <c r="B16" s="1">
-        <v>7644.0</v>
+        <v>11452.0</v>
       </c>
       <c r="C16" s="1">
-        <v>10.22</v>
+        <v>34.66</v>
       </c>
       <c r="D16" s="1">
-        <v>13.175</v>
+        <v>30.760690709</v>
       </c>
       <c r="E16" t="s">
         <v>8</v>
       </c>
       <c r="F16">
         <v>1.0</v>
       </c>
       <c r="G16" s="1">
-        <v>100709.7</v>
+        <v>352271.43</v>
       </c>
       <c r="H16" s="1">
-        <v>-22588.02</v>
+        <v>44654.89</v>
       </c>
       <c r="I16" s="1">
-        <v>-22.428842504744</v>
+        <v>12.676273520109</v>
       </c>
       <c r="J16">
         <v>0.0</v>
       </c>
       <c r="K16">
         <v>0.0</v>
       </c>
       <c r="L16" s="1">
-        <v>78121.68</v>
+        <v>396926.32</v>
       </c>
       <c r="M16" s="1">
-        <v>78121.68</v>
+        <v>396926.32</v>
       </c>
       <c r="N16" s="1">
-        <v>0.02</v>
+        <v>0.11</v>
       </c>
       <c r="O16">
         <v>1</v>
       </c>
       <c r="Z16" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="17" spans="1:26">
       <c r="A17" t="s">
         <v>65</v>
       </c>
       <c r="B17" s="1">
-        <v>18374.0</v>
+        <v>444.0</v>
       </c>
       <c r="C17" s="1">
-        <v>69.98</v>
+        <v>869.4</v>
       </c>
       <c r="D17" s="1">
-        <v>55.336714379</v>
+        <v>964.4</v>
       </c>
       <c r="E17" t="s">
         <v>8</v>
       </c>
       <c r="F17">
         <v>1.0</v>
       </c>
       <c r="G17" s="1">
-        <v>1016756.79</v>
+        <v>428193.6</v>
       </c>
       <c r="H17" s="1">
-        <v>269055.73</v>
+        <v>-42180.0</v>
       </c>
       <c r="I17" s="1">
-        <v>26.462152271439</v>
+        <v>-9.8506843633347</v>
       </c>
       <c r="J17">
         <v>0.0</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17" s="1">
-        <v>1285812.52</v>
+        <v>386013.6</v>
       </c>
       <c r="M17" s="1">
-        <v>1285812.52</v>
+        <v>386013.6</v>
       </c>
       <c r="N17" s="1">
-        <v>0.35</v>
+        <v>0.11</v>
       </c>
       <c r="O17">
         <v>1</v>
       </c>
       <c r="Z17" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="18" spans="1:26">
       <c r="A18" t="s">
         <v>67</v>
       </c>
       <c r="B18" s="1">
-        <v>9002.0</v>
+        <v>5990.0</v>
       </c>
       <c r="C18" s="1">
-        <v>34.1</v>
+        <v>1537.0</v>
       </c>
       <c r="D18" s="1">
-        <v>29.8050255499</v>
+        <v>549.488375626</v>
       </c>
       <c r="E18" t="s">
         <v>8</v>
       </c>
       <c r="F18">
         <v>1.0</v>
       </c>
       <c r="G18" s="1">
-        <v>268304.84</v>
+        <v>3291435.37</v>
       </c>
       <c r="H18" s="1">
-        <v>38663.36</v>
+        <v>5915194.63</v>
       </c>
       <c r="I18" s="1">
-        <v>14.41023576019</v>
+        <v>179.71474341907</v>
       </c>
       <c r="J18">
         <v>0.0</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
       <c r="L18" s="1">
-        <v>306968.2</v>
+        <v>9206630.0</v>
       </c>
       <c r="M18" s="1">
-        <v>306968.2</v>
+        <v>9206630.0</v>
       </c>
       <c r="N18" s="1">
-        <v>0.08</v>
+        <v>2.65</v>
       </c>
       <c r="O18">
         <v>1</v>
       </c>
       <c r="Z18" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="19" spans="1:26">
       <c r="A19" t="s">
         <v>69</v>
       </c>
       <c r="B19" s="1">
-        <v>6342.0</v>
+        <v>2162.0</v>
       </c>
       <c r="C19" s="1">
-        <v>1657.8</v>
+        <v>69.66</v>
       </c>
       <c r="D19" s="1">
-        <v>549.4883743299</v>
+        <v>61.44</v>
       </c>
       <c r="E19" t="s">
         <v>8</v>
       </c>
       <c r="F19">
         <v>1.0</v>
       </c>
       <c r="G19" s="1">
-        <v>3484855.27</v>
+        <v>132833.28</v>
       </c>
       <c r="H19" s="1">
-        <v>7028912.33</v>
+        <v>17771.64</v>
       </c>
       <c r="I19" s="1">
-        <v>201.69883066622</v>
+        <v>13.37890625</v>
       </c>
       <c r="J19">
         <v>0.0</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
       <c r="L19" s="1">
-        <v>10513767.6</v>
+        <v>150604.92</v>
       </c>
       <c r="M19" s="1">
-        <v>10513767.6</v>
+        <v>150604.92</v>
       </c>
       <c r="N19" s="1">
-        <v>2.88</v>
+        <v>0.04</v>
       </c>
       <c r="O19">
         <v>1</v>
       </c>
       <c r="Z19" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:26">
       <c r="A20" t="s">
         <v>71</v>
       </c>
       <c r="B20" s="1">
-        <v>2162.0</v>
+        <v>2237.0</v>
       </c>
       <c r="C20" s="1">
-        <v>66.2</v>
+        <v>171.1</v>
       </c>
       <c r="D20" s="1">
-        <v>61.44</v>
+        <v>179.8</v>
       </c>
       <c r="E20" t="s">
         <v>8</v>
       </c>
       <c r="F20">
         <v>1.0</v>
       </c>
       <c r="G20" s="1">
-        <v>132833.28</v>
+        <v>402212.6</v>
       </c>
       <c r="H20" s="1">
-        <v>10291.12</v>
+        <v>-19461.9</v>
       </c>
       <c r="I20" s="1">
-        <v>7.7473958333333</v>
+        <v>-4.8387096774194</v>
       </c>
       <c r="J20">
         <v>0.0</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20" s="1">
-        <v>143124.4</v>
+        <v>382750.7</v>
       </c>
       <c r="M20" s="1">
-        <v>143124.4</v>
+        <v>382750.7</v>
       </c>
       <c r="N20" s="1">
-        <v>0.04</v>
+        <v>0.11</v>
       </c>
       <c r="O20">
         <v>1</v>
       </c>
       <c r="Z20" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="21" spans="1:26">
       <c r="A21" t="s">
         <v>73</v>
       </c>
       <c r="B21" s="1">
-        <v>51326.0</v>
+        <v>48364.0</v>
       </c>
       <c r="C21" s="1">
-        <v>42.5</v>
+        <v>44.8</v>
       </c>
       <c r="D21" s="1">
-        <v>27.7271396563</v>
+        <v>27.7271398147</v>
       </c>
       <c r="E21" t="s">
         <v>8</v>
       </c>
       <c r="F21">
         <v>1.0</v>
       </c>
       <c r="G21" s="1">
-        <v>1423123.17</v>
+        <v>1340995.39</v>
       </c>
       <c r="H21" s="1">
-        <v>758231.83</v>
+        <v>825711.81</v>
       </c>
       <c r="I21" s="1">
-        <v>53.279424155535</v>
+        <v>61.574545010181</v>
       </c>
       <c r="J21">
         <v>0.0</v>
       </c>
       <c r="K21">
         <v>0.0</v>
       </c>
       <c r="L21" s="1">
-        <v>2181355.0</v>
+        <v>2166707.2</v>
       </c>
       <c r="M21" s="1">
-        <v>2181355.0</v>
+        <v>2166707.2</v>
       </c>
       <c r="N21" s="1">
-        <v>0.6</v>
+        <v>0.62</v>
       </c>
       <c r="O21">
         <v>1</v>
       </c>
       <c r="Z21" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:26">
       <c r="A22" t="s">
         <v>75</v>
       </c>
       <c r="B22" s="1">
         <v>11745.0</v>
       </c>
       <c r="C22" s="1">
-        <v>9.88</v>
+        <v>10.59</v>
       </c>
       <c r="D22" s="1">
         <v>8.3950004257</v>
       </c>
       <c r="E22" t="s">
         <v>8</v>
       </c>
       <c r="F22">
         <v>1.0</v>
       </c>
       <c r="G22" s="1">
         <v>98599.28</v>
       </c>
       <c r="H22" s="1">
-        <v>17441.32</v>
+        <v>25780.27</v>
       </c>
       <c r="I22" s="1">
-        <v>17.689094687101</v>
+        <v>26.146509386275</v>
       </c>
       <c r="J22">
         <v>0.0</v>
       </c>
       <c r="K22">
         <v>0.0</v>
       </c>
       <c r="L22" s="1">
-        <v>116040.6</v>
+        <v>124379.55</v>
       </c>
       <c r="M22" s="1">
-        <v>116040.6</v>
+        <v>124379.55</v>
       </c>
       <c r="N22" s="1">
-        <v>0.03</v>
+        <v>0.04</v>
       </c>
       <c r="O22">
         <v>1</v>
       </c>
       <c r="Z22" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="23" spans="1:26">
       <c r="A23" t="s">
         <v>77</v>
       </c>
       <c r="B23" s="1">
-        <v>1822.0</v>
+        <v>12225.0</v>
       </c>
       <c r="C23" s="1">
-        <v>65.5</v>
+        <v>11.28</v>
       </c>
       <c r="D23" s="1">
-        <v>54.85</v>
+        <v>12.5344</v>
       </c>
       <c r="E23" t="s">
         <v>8</v>
       </c>
       <c r="F23">
         <v>1.0</v>
       </c>
       <c r="G23" s="1">
-        <v>99936.7</v>
+        <v>153233.04</v>
       </c>
       <c r="H23" s="1">
-        <v>19404.3</v>
+        <v>-15335.04</v>
       </c>
       <c r="I23" s="1">
-        <v>19.416590701914</v>
+        <v>-10.007658922645</v>
       </c>
       <c r="J23">
         <v>0.0</v>
       </c>
       <c r="K23">
         <v>0.0</v>
       </c>
       <c r="L23" s="1">
-        <v>119341.0</v>
+        <v>137898.0</v>
       </c>
       <c r="M23" s="1">
-        <v>119341.0</v>
+        <v>137898.0</v>
       </c>
       <c r="N23" s="1">
-        <v>0.03</v>
+        <v>0.04</v>
       </c>
       <c r="O23">
         <v>1</v>
       </c>
       <c r="Z23" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="24" spans="1:26">
       <c r="A24" t="s">
         <v>79</v>
       </c>
       <c r="B24" s="1">
         <v>11719.0</v>
       </c>
       <c r="C24" s="1">
-        <v>22.04</v>
+        <v>22.37</v>
       </c>
       <c r="D24" s="1">
         <v>18.195846062</v>
       </c>
       <c r="E24" t="s">
         <v>8</v>
       </c>
       <c r="F24">
         <v>1.0</v>
       </c>
       <c r="G24" s="1">
         <v>213237.12</v>
       </c>
       <c r="H24" s="1">
-        <v>45049.64</v>
+        <v>48916.91</v>
       </c>
       <c r="I24" s="1">
-        <v>21.126546822617</v>
+        <v>22.940147569054</v>
       </c>
       <c r="J24">
         <v>0.0</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
       <c r="L24" s="1">
-        <v>258286.76</v>
+        <v>262154.03</v>
       </c>
       <c r="M24" s="1">
-        <v>258286.76</v>
+        <v>262154.03</v>
       </c>
       <c r="N24" s="1">
-        <v>0.07</v>
+        <v>0.08</v>
       </c>
       <c r="O24">
         <v>1</v>
       </c>
       <c r="Z24" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="25" spans="1:26">
       <c r="A25" t="s">
         <v>81</v>
       </c>
       <c r="B25" s="1">
-        <v>91625.0</v>
+        <v>90682.0</v>
       </c>
       <c r="C25" s="1">
-        <v>21.34</v>
+        <v>22.07</v>
       </c>
       <c r="D25" s="1">
-        <v>9.1132440928</v>
+        <v>9.5682400035</v>
       </c>
       <c r="E25" t="s">
         <v>8</v>
       </c>
       <c r="F25">
         <v>1.0</v>
       </c>
       <c r="G25" s="1">
-        <v>835000.99</v>
+        <v>867667.14</v>
       </c>
       <c r="H25" s="1">
-        <v>1120276.51</v>
+        <v>1133684.6</v>
       </c>
       <c r="I25" s="1">
-        <v>134.16469242749</v>
+        <v>130.65892987488</v>
       </c>
       <c r="J25">
         <v>0.0</v>
       </c>
       <c r="K25">
         <v>0.0</v>
       </c>
       <c r="L25" s="1">
-        <v>1955277.5</v>
+        <v>2001351.74</v>
       </c>
       <c r="M25" s="1">
-        <v>1955277.5</v>
+        <v>2001351.74</v>
       </c>
       <c r="N25" s="1">
-        <v>0.54</v>
+        <v>0.58</v>
       </c>
       <c r="O25">
         <v>1</v>
       </c>
       <c r="Z25" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="26" spans="1:26">
       <c r="A26" t="s">
         <v>83</v>
       </c>
       <c r="B26" s="1">
         <v>78886.0</v>
       </c>
       <c r="C26" s="1">
-        <v>3.131</v>
+        <v>3.186</v>
       </c>
       <c r="D26" s="1">
         <v>3.2004050148</v>
       </c>
       <c r="E26" t="s">
         <v>8</v>
       </c>
       <c r="F26">
         <v>1.0</v>
       </c>
       <c r="G26" s="1">
         <v>252467.15</v>
       </c>
       <c r="H26" s="1">
-        <v>-5475.08</v>
+        <v>-1136.35</v>
       </c>
       <c r="I26" s="1">
-        <v>-2.1686306515521</v>
+        <v>-0.45009816128554</v>
       </c>
       <c r="J26">
         <v>0.0</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26" s="1">
-        <v>246992.07</v>
+        <v>251330.8</v>
       </c>
       <c r="M26" s="1">
-        <v>246992.07</v>
+        <v>251330.8</v>
       </c>
       <c r="N26" s="1">
         <v>0.07</v>
       </c>
       <c r="O26">
         <v>1</v>
       </c>
       <c r="Z26" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="27" spans="1:26">
       <c r="A27" t="s">
         <v>85</v>
       </c>
       <c r="B27" s="1">
-        <v>204069.0</v>
+        <v>192289.0</v>
       </c>
       <c r="C27" s="1">
-        <v>11.802</v>
+        <v>11.814</v>
       </c>
       <c r="D27" s="1">
-        <v>7.7891812083</v>
+        <v>7.7891812324</v>
       </c>
       <c r="E27" t="s">
         <v>8</v>
       </c>
       <c r="F27">
         <v>1.0</v>
       </c>
       <c r="G27" s="1">
-        <v>1589530.42</v>
+        <v>1497773.87</v>
       </c>
       <c r="H27" s="1">
-        <v>818891.92</v>
+        <v>773928.38</v>
       </c>
       <c r="I27" s="1">
-        <v>51.517851416773</v>
+        <v>51.671910927382</v>
       </c>
       <c r="J27">
         <v>0.0</v>
       </c>
       <c r="K27">
         <v>0.0</v>
       </c>
       <c r="L27" s="1">
-        <v>2408422.34</v>
+        <v>2271702.25</v>
       </c>
       <c r="M27" s="1">
-        <v>2408422.34</v>
+        <v>2271702.25</v>
       </c>
       <c r="N27" s="1">
-        <v>0.66</v>
+        <v>0.65</v>
       </c>
       <c r="O27">
         <v>1</v>
       </c>
       <c r="Z27" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="28" spans="1:26">
       <c r="A28" t="s">
         <v>87</v>
       </c>
       <c r="B28" s="1">
         <v>13713.0</v>
       </c>
       <c r="C28" s="1">
-        <v>18.58</v>
+        <v>17.29</v>
       </c>
       <c r="D28" s="1">
         <v>16.484384161</v>
       </c>
       <c r="E28" t="s">
         <v>8</v>
       </c>
       <c r="F28">
         <v>1.0</v>
       </c>
       <c r="G28" s="1">
         <v>226050.36</v>
       </c>
       <c r="H28" s="1">
-        <v>28737.18</v>
+        <v>11047.41</v>
       </c>
       <c r="I28" s="1">
-        <v>12.712733569635</v>
+        <v>4.8871455015599</v>
       </c>
       <c r="J28">
         <v>0.0</v>
       </c>
       <c r="K28">
         <v>0.0</v>
       </c>
       <c r="L28" s="1">
-        <v>254787.54</v>
+        <v>237097.77</v>
       </c>
       <c r="M28" s="1">
-        <v>254787.54</v>
+        <v>237097.77</v>
       </c>
       <c r="N28" s="1">
         <v>0.07</v>
       </c>
       <c r="O28">
         <v>1</v>
       </c>
       <c r="Z28" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="29" spans="1:26">
       <c r="A29" t="s">
         <v>89</v>
       </c>
       <c r="B29" s="1">
         <v>9219.0</v>
       </c>
       <c r="C29" s="1">
-        <v>15.075</v>
+        <v>15.45</v>
       </c>
       <c r="D29" s="1">
         <v>14.1750005424</v>
       </c>
       <c r="E29" t="s">
         <v>8</v>
       </c>
       <c r="F29">
         <v>1.0</v>
       </c>
       <c r="G29" s="1">
         <v>130679.33</v>
       </c>
       <c r="H29" s="1">
-        <v>8297.1</v>
+        <v>11754.22</v>
       </c>
       <c r="I29" s="1">
-        <v>6.3492061062756</v>
+        <v>8.9947048243972</v>
       </c>
       <c r="J29">
         <v>0.0</v>
       </c>
       <c r="K29">
         <v>0.0</v>
       </c>
       <c r="L29" s="1">
-        <v>138976.43</v>
+        <v>142433.55</v>
       </c>
       <c r="M29" s="1">
-        <v>138976.43</v>
+        <v>142433.55</v>
       </c>
       <c r="N29" s="1">
         <v>0.04</v>
       </c>
       <c r="O29">
         <v>1</v>
       </c>
       <c r="Z29" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="30" spans="1:26">
       <c r="A30" t="s">
         <v>91</v>
       </c>
       <c r="B30" s="1">
-        <v>2004.0</v>
+        <v>1095.0</v>
       </c>
       <c r="C30" s="1">
-        <v>171.2</v>
+        <v>225.5</v>
       </c>
       <c r="D30" s="1">
-        <v>127.8352295409</v>
+        <v>188.9158630137</v>
       </c>
       <c r="E30" t="s">
         <v>8</v>
       </c>
       <c r="F30">
         <v>1.0</v>
       </c>
       <c r="G30" s="1">
-        <v>256181.8</v>
+        <v>206862.87</v>
       </c>
       <c r="H30" s="1">
-        <v>86903.0</v>
+        <v>40059.63</v>
       </c>
       <c r="I30" s="1">
-        <v>33.922394174762</v>
+        <v>19.365307075165</v>
       </c>
       <c r="J30">
         <v>0.0</v>
       </c>
       <c r="K30">
         <v>0.0</v>
       </c>
       <c r="L30" s="1">
-        <v>343084.8</v>
+        <v>246922.5</v>
       </c>
       <c r="M30" s="1">
-        <v>343084.8</v>
+        <v>246922.5</v>
       </c>
       <c r="N30" s="1">
-        <v>0.09</v>
+        <v>0.07</v>
       </c>
       <c r="O30">
         <v>1</v>
       </c>
       <c r="Z30" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="31" spans="1:26">
       <c r="A31" t="s">
         <v>93</v>
       </c>
       <c r="B31" s="1">
-        <v>1144.0</v>
+        <v>14661.0</v>
       </c>
       <c r="C31" s="1">
-        <v>309.8</v>
+        <v>58.54</v>
       </c>
       <c r="D31" s="1">
-        <v>188.9158653846</v>
+        <v>78.0253666189</v>
       </c>
       <c r="E31" t="s">
         <v>8</v>
       </c>
       <c r="F31">
         <v>1.0</v>
       </c>
       <c r="G31" s="1">
-        <v>216119.75</v>
+        <v>1143929.9</v>
       </c>
       <c r="H31" s="1">
-        <v>138291.45</v>
+        <v>-285674.96</v>
       </c>
       <c r="I31" s="1">
-        <v>63.988344424792</v>
+        <v>-24.973117670934</v>
       </c>
       <c r="J31">
         <v>0.0</v>
       </c>
       <c r="K31">
         <v>0.0</v>
       </c>
       <c r="L31" s="1">
-        <v>354411.2</v>
+        <v>858254.94</v>
       </c>
       <c r="M31" s="1">
-        <v>354411.2</v>
+        <v>858254.94</v>
       </c>
       <c r="N31" s="1">
-        <v>0.1</v>
+        <v>0.25</v>
       </c>
       <c r="O31">
         <v>1</v>
       </c>
       <c r="Z31" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="32" spans="1:26">
       <c r="A32" t="s">
         <v>95</v>
       </c>
       <c r="B32" s="1">
-        <v>3150.0</v>
+        <v>17151.0</v>
       </c>
       <c r="C32" s="1">
-        <v>30.5</v>
+        <v>101.94</v>
       </c>
       <c r="D32" s="1">
-        <v>34.2</v>
+        <v>77.1924412571</v>
       </c>
       <c r="E32" t="s">
         <v>8</v>
       </c>
       <c r="F32">
         <v>1.0</v>
       </c>
       <c r="G32" s="1">
-        <v>107730.0</v>
+        <v>1323927.56</v>
       </c>
       <c r="H32" s="1">
-        <v>-11655.0</v>
+        <v>424445.38</v>
       </c>
       <c r="I32" s="1">
-        <v>-10.818713450292</v>
+        <v>32.059562231638</v>
       </c>
       <c r="J32">
         <v>0.0</v>
       </c>
       <c r="K32">
         <v>0.0</v>
       </c>
       <c r="L32" s="1">
-        <v>96075.0</v>
+        <v>1748372.94</v>
       </c>
       <c r="M32" s="1">
-        <v>96075.0</v>
+        <v>1748372.94</v>
       </c>
       <c r="N32" s="1">
-        <v>0.03</v>
+        <v>0.5</v>
       </c>
       <c r="O32">
         <v>1</v>
       </c>
       <c r="Z32" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="33" spans="1:26">
       <c r="A33" t="s">
         <v>97</v>
       </c>
       <c r="B33" s="1">
-        <v>15324.0</v>
+        <v>1919324.0</v>
       </c>
       <c r="C33" s="1">
-        <v>59.98</v>
+        <v>11.292</v>
       </c>
       <c r="D33" s="1">
-        <v>78.025366745</v>
+        <v>11.2550340276</v>
       </c>
       <c r="E33" t="s">
         <v>8</v>
       </c>
       <c r="F33">
         <v>1.0</v>
       </c>
       <c r="G33" s="1">
-        <v>1195660.72</v>
+        <v>21602056.93</v>
       </c>
       <c r="H33" s="1">
-        <v>-276527.2</v>
+        <v>70949.68</v>
       </c>
       <c r="I33" s="1">
-        <v>-23.127564147127</v>
+        <v>0.32843946402839</v>
       </c>
       <c r="J33">
         <v>0.0</v>
       </c>
       <c r="K33">
         <v>0.0</v>
       </c>
       <c r="L33" s="1">
-        <v>919133.52</v>
+        <v>21673006.61</v>
       </c>
       <c r="M33" s="1">
-        <v>919133.52</v>
+        <v>21673006.61</v>
       </c>
       <c r="N33" s="1">
-        <v>0.25</v>
+        <v>6.25</v>
       </c>
       <c r="O33">
         <v>1</v>
       </c>
       <c r="Z33" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="34" spans="1:26">
       <c r="A34" t="s">
         <v>99</v>
       </c>
       <c r="B34" s="1">
-        <v>17190.0</v>
+        <v>169781.0</v>
       </c>
       <c r="C34" s="1">
-        <v>101.58</v>
+        <v>10.646</v>
       </c>
       <c r="D34" s="1">
-        <v>76.0620878418</v>
+        <v>10.7184435832</v>
       </c>
       <c r="E34" t="s">
         <v>8</v>
       </c>
       <c r="F34">
         <v>1.0</v>
       </c>
       <c r="G34" s="1">
-        <v>1307507.29</v>
+        <v>1819788.07</v>
       </c>
       <c r="H34" s="1">
-        <v>438652.91</v>
+        <v>-12299.54</v>
       </c>
       <c r="I34" s="1">
-        <v>33.548792680154</v>
+        <v>-0.6758776037036</v>
       </c>
       <c r="J34">
         <v>0.0</v>
       </c>
       <c r="K34">
         <v>0.0</v>
       </c>
       <c r="L34" s="1">
-        <v>1746160.2</v>
+        <v>1807488.53</v>
       </c>
       <c r="M34" s="1">
-        <v>1746160.2</v>
+        <v>1807488.53</v>
       </c>
       <c r="N34" s="1">
-        <v>0.48</v>
+        <v>0.52</v>
       </c>
       <c r="O34">
         <v>1</v>
       </c>
       <c r="Z34" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="35" spans="1:26">
       <c r="A35" t="s">
         <v>101</v>
       </c>
       <c r="B35" s="1">
-        <v>1919324.0</v>
+        <v>4149.0</v>
       </c>
       <c r="C35" s="1">
-        <v>11.3</v>
+        <v>47.78</v>
       </c>
       <c r="D35" s="1">
-        <v>11.2550340276</v>
+        <v>52.5294649313</v>
       </c>
       <c r="E35" t="s">
         <v>8</v>
       </c>
       <c r="F35">
         <v>1.0</v>
       </c>
       <c r="G35" s="1">
-        <v>21602056.93</v>
+        <v>217944.75</v>
       </c>
       <c r="H35" s="1">
-        <v>86304.27</v>
+        <v>-19705.53</v>
       </c>
       <c r="I35" s="1">
-        <v>0.39951876008689</v>
+        <v>-9.0415254324777</v>
       </c>
       <c r="J35">
         <v>0.0</v>
       </c>
       <c r="K35">
         <v>0.0</v>
       </c>
       <c r="L35" s="1">
-        <v>21688361.2</v>
+        <v>198239.22</v>
       </c>
       <c r="M35" s="1">
-        <v>21688361.2</v>
+        <v>198239.22</v>
       </c>
       <c r="N35" s="1">
-        <v>5.95</v>
+        <v>0.06</v>
       </c>
       <c r="O35">
         <v>1</v>
       </c>
       <c r="Z35" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="36" spans="1:26">
       <c r="A36" t="s">
         <v>103</v>
       </c>
       <c r="B36" s="1">
-        <v>594723.0</v>
+        <v>22356.0</v>
       </c>
       <c r="C36" s="1">
-        <v>10.708</v>
+        <v>27.4</v>
       </c>
       <c r="D36" s="1">
-        <v>10.7184435779</v>
+        <v>25.2344735194</v>
       </c>
       <c r="E36" t="s">
         <v>8</v>
       </c>
       <c r="F36">
         <v>1.0</v>
       </c>
       <c r="G36" s="1">
-        <v>6374504.92</v>
+        <v>564141.89</v>
       </c>
       <c r="H36" s="1">
-        <v>-6211.04</v>
+        <v>48412.51</v>
       </c>
       <c r="I36" s="1">
-        <v>-0.097435645245372</v>
+        <v>8.5816194220216</v>
       </c>
       <c r="J36">
         <v>0.0</v>
       </c>
       <c r="K36">
         <v>0.0</v>
       </c>
       <c r="L36" s="1">
-        <v>6368293.88</v>
+        <v>612554.4</v>
       </c>
       <c r="M36" s="1">
-        <v>6368293.88</v>
+        <v>612554.4</v>
       </c>
       <c r="N36" s="1">
-        <v>1.75</v>
+        <v>0.18</v>
       </c>
       <c r="O36">
         <v>1</v>
       </c>
       <c r="Z36" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="37" spans="1:26">
       <c r="A37" t="s">
         <v>105</v>
       </c>
       <c r="B37" s="1">
-        <v>4149.0</v>
+        <v>76629.0</v>
       </c>
       <c r="C37" s="1">
-        <v>50.32</v>
+        <v>12.47</v>
       </c>
       <c r="D37" s="1">
-        <v>52.5294649313</v>
+        <v>10.5488103721</v>
       </c>
       <c r="E37" t="s">
         <v>8</v>
       </c>
       <c r="F37">
         <v>1.0</v>
       </c>
       <c r="G37" s="1">
-        <v>217944.75</v>
+        <v>808344.79</v>
       </c>
       <c r="H37" s="1">
-        <v>-9167.07</v>
+        <v>147218.84</v>
       </c>
       <c r="I37" s="1">
-        <v>-4.2061439883273</v>
+        <v>18.212381872344</v>
       </c>
       <c r="J37">
         <v>0.0</v>
       </c>
       <c r="K37">
         <v>0.0</v>
       </c>
       <c r="L37" s="1">
-        <v>208777.68</v>
+        <v>955563.63</v>
       </c>
       <c r="M37" s="1">
-        <v>208777.68</v>
+        <v>955563.63</v>
       </c>
       <c r="N37" s="1">
-        <v>0.06</v>
+        <v>0.28</v>
       </c>
       <c r="O37">
         <v>1</v>
       </c>
       <c r="Z37" t="s">
         <v>104</v>
       </c>
     </row>
     <row r="38" spans="1:26">
       <c r="A38" t="s">
         <v>107</v>
       </c>
       <c r="B38" s="1">
-        <v>22036.0</v>
+        <v>10986.0</v>
       </c>
       <c r="C38" s="1">
-        <v>13.8</v>
+        <v>36.85</v>
       </c>
       <c r="D38" s="1">
-        <v>11.9697363405</v>
+        <v>35.7348652831</v>
       </c>
       <c r="E38" t="s">
         <v>8</v>
       </c>
       <c r="F38">
         <v>1.0</v>
       </c>
       <c r="G38" s="1">
-        <v>263765.11</v>
+        <v>392583.23</v>
       </c>
       <c r="H38" s="1">
-        <v>40331.69</v>
+        <v>12250.87</v>
       </c>
       <c r="I38" s="1">
-        <v>15.290760025084</v>
+        <v>3.1205790425638</v>
       </c>
       <c r="J38">
         <v>0.0</v>
       </c>
       <c r="K38">
         <v>0.0</v>
       </c>
       <c r="L38" s="1">
-        <v>304096.8</v>
+        <v>404834.1</v>
       </c>
       <c r="M38" s="1">
-        <v>304096.8</v>
+        <v>404834.1</v>
       </c>
       <c r="N38" s="1">
-        <v>0.08</v>
+        <v>0.12</v>
       </c>
       <c r="O38">
         <v>1</v>
       </c>
       <c r="Z38" t="s">
         <v>106</v>
       </c>
     </row>
     <row r="39" spans="1:26">
       <c r="A39" t="s">
         <v>109</v>
       </c>
       <c r="B39" s="1">
-        <v>23366.0</v>
+        <v>2966.0</v>
       </c>
       <c r="C39" s="1">
-        <v>26.01</v>
+        <v>75.98</v>
       </c>
       <c r="D39" s="1">
-        <v>25.2344735941</v>
+        <v>67.680155091</v>
       </c>
       <c r="E39" t="s">
         <v>8</v>
       </c>
       <c r="F39">
         <v>1.0</v>
       </c>
       <c r="G39" s="1">
-        <v>589628.71</v>
+        <v>200739.34</v>
       </c>
       <c r="H39" s="1">
-        <v>18120.95</v>
+        <v>24617.34</v>
       </c>
       <c r="I39" s="1">
-        <v>3.0732814892952</v>
+        <v>12.263336125345</v>
       </c>
       <c r="J39">
         <v>0.0</v>
       </c>
       <c r="K39">
         <v>0.0</v>
       </c>
       <c r="L39" s="1">
-        <v>607749.66</v>
+        <v>225356.68</v>
       </c>
       <c r="M39" s="1">
-        <v>607749.66</v>
+        <v>225356.68</v>
       </c>
       <c r="N39" s="1">
-        <v>0.17</v>
+        <v>0.06</v>
       </c>
       <c r="O39">
         <v>1</v>
       </c>
       <c r="Z39" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="40" spans="1:26">
       <c r="A40" t="s">
         <v>111</v>
       </c>
       <c r="B40" s="1">
-        <v>80092.0</v>
+        <v>1670.0</v>
       </c>
       <c r="C40" s="1">
-        <v>12.645</v>
+        <v>52.55</v>
       </c>
       <c r="D40" s="1">
-        <v>10.5488103681</v>
+        <v>59.9485628743</v>
       </c>
       <c r="E40" t="s">
         <v>8</v>
       </c>
       <c r="F40">
         <v>1.0</v>
       </c>
       <c r="G40" s="1">
-        <v>844875.32</v>
+        <v>100114.1</v>
       </c>
       <c r="H40" s="1">
-        <v>167888.02</v>
+        <v>-12355.6</v>
       </c>
       <c r="I40" s="1">
-        <v>19.871336755345</v>
+        <v>-12.341518327588</v>
       </c>
       <c r="J40">
         <v>0.0</v>
       </c>
       <c r="K40">
         <v>0.0</v>
       </c>
       <c r="L40" s="1">
-        <v>1012763.34</v>
+        <v>87758.5</v>
       </c>
       <c r="M40" s="1">
-        <v>1012763.34</v>
+        <v>87758.5</v>
       </c>
       <c r="N40" s="1">
-        <v>0.28</v>
+        <v>0.03</v>
       </c>
       <c r="O40">
         <v>1</v>
       </c>
       <c r="Z40" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="41" spans="1:26">
       <c r="A41" t="s">
         <v>113</v>
       </c>
       <c r="B41" s="1">
-        <v>9530.0</v>
+        <v>30264.0</v>
       </c>
       <c r="C41" s="1">
-        <v>15.55</v>
+        <v>17.785</v>
       </c>
       <c r="D41" s="1">
-        <v>16.045</v>
+        <v>18.6536274121</v>
       </c>
       <c r="E41" t="s">
         <v>8</v>
       </c>
       <c r="F41">
         <v>1.0</v>
       </c>
       <c r="G41" s="1">
-        <v>152908.85</v>
+        <v>564533.38</v>
       </c>
       <c r="H41" s="1">
-        <v>-4717.35</v>
+        <v>-26288.14</v>
       </c>
       <c r="I41" s="1">
-        <v>-3.0850732315363</v>
+        <v>-4.6566139277716</v>
       </c>
       <c r="J41">
         <v>0.0</v>
       </c>
       <c r="K41">
         <v>0.0</v>
       </c>
       <c r="L41" s="1">
-        <v>148191.5</v>
+        <v>538245.24</v>
       </c>
       <c r="M41" s="1">
-        <v>148191.5</v>
+        <v>538245.24</v>
       </c>
       <c r="N41" s="1">
-        <v>0.04</v>
+        <v>0.16</v>
       </c>
       <c r="O41">
         <v>1</v>
       </c>
       <c r="Z41" t="s">
         <v>112</v>
       </c>
     </row>
     <row r="42" spans="1:26">
       <c r="A42" t="s">
         <v>115</v>
       </c>
       <c r="B42" s="1">
-        <v>1124.0</v>
+        <v>8361.0</v>
       </c>
       <c r="C42" s="1">
-        <v>78.55</v>
+        <v>72.98</v>
       </c>
       <c r="D42" s="1">
-        <v>92.7</v>
+        <v>57.798933142</v>
       </c>
       <c r="E42" t="s">
         <v>8</v>
       </c>
       <c r="F42">
         <v>1.0</v>
       </c>
       <c r="G42" s="1">
-        <v>104194.8</v>
+        <v>483256.88</v>
       </c>
       <c r="H42" s="1">
-        <v>-15904.6</v>
+        <v>126928.9</v>
       </c>
       <c r="I42" s="1">
-        <v>-15.264293419633</v>
+        <v>26.265306352183</v>
       </c>
       <c r="J42">
         <v>0.0</v>
       </c>
       <c r="K42">
         <v>0.0</v>
       </c>
       <c r="L42" s="1">
-        <v>88290.2</v>
+        <v>610185.78</v>
       </c>
       <c r="M42" s="1">
-        <v>88290.2</v>
+        <v>610185.78</v>
       </c>
       <c r="N42" s="1">
-        <v>0.02</v>
+        <v>0.18</v>
       </c>
       <c r="O42">
         <v>1</v>
       </c>
       <c r="Z42" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="43" spans="1:26">
       <c r="A43" t="s">
         <v>117</v>
       </c>
       <c r="B43" s="1">
-        <v>7562.0</v>
+        <v>23004.0</v>
       </c>
       <c r="C43" s="1">
-        <v>38.37</v>
+        <v>17.885</v>
       </c>
       <c r="D43" s="1">
-        <v>34.4723644538</v>
+        <v>27.1907029212</v>
       </c>
       <c r="E43" t="s">
         <v>8</v>
       </c>
       <c r="F43">
         <v>1.0</v>
       </c>
       <c r="G43" s="1">
-        <v>260680.02</v>
+        <v>625494.93</v>
       </c>
       <c r="H43" s="1">
-        <v>29473.92</v>
+        <v>-214068.39</v>
       </c>
       <c r="I43" s="1">
-        <v>11.306551227056</v>
+        <v>-34.223840951037</v>
       </c>
       <c r="J43">
         <v>0.0</v>
       </c>
       <c r="K43">
         <v>0.0</v>
       </c>
       <c r="L43" s="1">
-        <v>290153.94</v>
+        <v>411426.54</v>
       </c>
       <c r="M43" s="1">
-        <v>290153.94</v>
+        <v>411426.54</v>
       </c>
       <c r="N43" s="1">
-        <v>0.08</v>
+        <v>0.12</v>
       </c>
       <c r="O43">
         <v>1</v>
       </c>
       <c r="Z43" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="44" spans="1:26">
       <c r="A44" t="s">
         <v>119</v>
       </c>
       <c r="B44" s="1">
-        <v>8331.0</v>
+        <v>23658.0</v>
       </c>
       <c r="C44" s="1">
-        <v>78.26</v>
+        <v>30.835</v>
       </c>
       <c r="D44" s="1">
-        <v>67.6801560437</v>
+        <v>30.056726266</v>
       </c>
       <c r="E44" t="s">
         <v>8</v>
       </c>
       <c r="F44">
         <v>1.0</v>
       </c>
       <c r="G44" s="1">
-        <v>563843.38</v>
+        <v>711082.03</v>
       </c>
       <c r="H44" s="1">
-        <v>88140.68</v>
+        <v>18412.4</v>
       </c>
       <c r="I44" s="1">
-        <v>15.632121104268</v>
+        <v>2.5893496422628</v>
       </c>
       <c r="J44">
         <v>0.0</v>
       </c>
       <c r="K44">
         <v>0.0</v>
       </c>
       <c r="L44" s="1">
-        <v>651984.06</v>
+        <v>729494.43</v>
       </c>
       <c r="M44" s="1">
-        <v>651984.06</v>
+        <v>729494.43</v>
       </c>
       <c r="N44" s="1">
-        <v>0.18</v>
+        <v>0.21</v>
       </c>
       <c r="O44">
         <v>1</v>
       </c>
       <c r="Z44" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="45" spans="1:26">
       <c r="A45" t="s">
         <v>121</v>
       </c>
       <c r="B45" s="1">
-        <v>1670.0</v>
+        <v>3680.0</v>
       </c>
       <c r="C45" s="1">
-        <v>53.1</v>
+        <v>256.9</v>
       </c>
       <c r="D45" s="1">
-        <v>62.15</v>
+        <v>223.1869456522</v>
       </c>
       <c r="E45" t="s">
         <v>8</v>
       </c>
       <c r="F45">
         <v>1.0</v>
       </c>
       <c r="G45" s="1">
-        <v>103790.5</v>
+        <v>821327.96</v>
       </c>
       <c r="H45" s="1">
-        <v>-15113.5</v>
+        <v>124064.04</v>
       </c>
       <c r="I45" s="1">
-        <v>-14.56154465004</v>
+        <v>15.105298497326</v>
       </c>
       <c r="J45">
         <v>0.0</v>
       </c>
       <c r="K45">
         <v>0.0</v>
       </c>
       <c r="L45" s="1">
-        <v>88677.0</v>
+        <v>945392.0</v>
       </c>
       <c r="M45" s="1">
-        <v>88677.0</v>
+        <v>945392.0</v>
       </c>
       <c r="N45" s="1">
-        <v>0.02</v>
+        <v>0.27</v>
       </c>
       <c r="O45">
         <v>1</v>
       </c>
       <c r="Z45" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="46" spans="1:26">
       <c r="A46" t="s">
         <v>123</v>
       </c>
       <c r="B46" s="1">
-        <v>31632.0</v>
+        <v>12553.0</v>
       </c>
       <c r="C46" s="1">
-        <v>17.695</v>
+        <v>56.9</v>
       </c>
       <c r="D46" s="1">
-        <v>18.6536273394</v>
+        <v>49.8538349399</v>
       </c>
       <c r="E46" t="s">
         <v>8</v>
       </c>
       <c r="F46">
         <v>1.0</v>
       </c>
       <c r="G46" s="1">
-        <v>590051.54</v>
+        <v>625815.19</v>
       </c>
       <c r="H46" s="1">
-        <v>-30323.3</v>
+        <v>88450.51</v>
       </c>
       <c r="I46" s="1">
-        <v>-5.139093442583</v>
+        <v>14.133647027647</v>
       </c>
       <c r="J46">
         <v>0.0</v>
       </c>
       <c r="K46">
         <v>0.0</v>
       </c>
       <c r="L46" s="1">
-        <v>559728.24</v>
+        <v>714265.7</v>
       </c>
       <c r="M46" s="1">
-        <v>559728.24</v>
+        <v>714265.7</v>
       </c>
       <c r="N46" s="1">
-        <v>0.15</v>
+        <v>0.21</v>
       </c>
       <c r="O46">
         <v>1</v>
       </c>
       <c r="Z46" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="47" spans="1:26">
       <c r="A47" t="s">
         <v>125</v>
       </c>
       <c r="B47" s="1">
-        <v>9572.0</v>
+        <v>14500.0</v>
       </c>
       <c r="C47" s="1">
-        <v>65.06</v>
+        <v>27.11</v>
       </c>
       <c r="D47" s="1">
-        <v>57.7989333473</v>
+        <v>30.8070427586</v>
       </c>
       <c r="E47" t="s">
         <v>8</v>
       </c>
       <c r="F47">
         <v>1.0</v>
       </c>
       <c r="G47" s="1">
-        <v>553251.39</v>
+        <v>446702.12</v>
       </c>
       <c r="H47" s="1">
-        <v>69502.93</v>
+        <v>-53607.12</v>
       </c>
       <c r="I47" s="1">
-        <v>12.562630886476</v>
+        <v>-12.000641501321</v>
       </c>
       <c r="J47">
         <v>0.0</v>
       </c>
       <c r="K47">
         <v>0.0</v>
       </c>
       <c r="L47" s="1">
-        <v>622754.32</v>
+        <v>393095.0</v>
       </c>
       <c r="M47" s="1">
-        <v>622754.32</v>
+        <v>393095.0</v>
       </c>
       <c r="N47" s="1">
-        <v>0.17</v>
+        <v>0.11</v>
       </c>
       <c r="O47">
         <v>1</v>
       </c>
       <c r="Z47" t="s">
         <v>124</v>
       </c>
     </row>
     <row r="48" spans="1:26">
       <c r="A48" t="s">
         <v>127</v>
       </c>
       <c r="B48" s="1">
-        <v>18867.0</v>
+        <v>67092.0</v>
       </c>
       <c r="C48" s="1">
-        <v>17.23</v>
+        <v>19.235</v>
       </c>
       <c r="D48" s="1">
-        <v>29.5959172099</v>
+        <v>19.1343198891</v>
       </c>
       <c r="E48" t="s">
         <v>8</v>
       </c>
       <c r="F48">
         <v>1.0</v>
       </c>
       <c r="G48" s="1">
-        <v>558386.17</v>
+        <v>1283759.79</v>
       </c>
       <c r="H48" s="1">
-        <v>-233307.76</v>
+        <v>6754.83</v>
       </c>
       <c r="I48" s="1">
-        <v>-41.782510480157</v>
+        <v>0.5261755394286</v>
       </c>
       <c r="J48">
         <v>0.0</v>
       </c>
       <c r="K48">
         <v>0.0</v>
       </c>
       <c r="L48" s="1">
-        <v>325078.41</v>
+        <v>1290514.62</v>
       </c>
       <c r="M48" s="1">
-        <v>325078.41</v>
+        <v>1290514.62</v>
       </c>
       <c r="N48" s="1">
-        <v>0.09</v>
+        <v>0.37</v>
       </c>
       <c r="O48">
         <v>1</v>
       </c>
       <c r="Z48" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="49" spans="1:26">
       <c r="A49" t="s">
         <v>129</v>
       </c>
       <c r="B49" s="1">
-        <v>24727.0</v>
+        <v>187813.0</v>
       </c>
       <c r="C49" s="1">
-        <v>31.12</v>
+        <v>4.518</v>
       </c>
       <c r="D49" s="1">
-        <v>30.0567262507</v>
+        <v>4.5297191355</v>
       </c>
       <c r="E49" t="s">
         <v>8</v>
       </c>
       <c r="F49">
         <v>1.0</v>
       </c>
       <c r="G49" s="1">
-        <v>743212.67</v>
+        <v>850740.14</v>
       </c>
       <c r="H49" s="1">
-        <v>26291.57</v>
+        <v>-2201.01</v>
       </c>
       <c r="I49" s="1">
-        <v>3.5375567534391</v>
+        <v>-0.25871707428781</v>
       </c>
       <c r="J49">
         <v>0.0</v>
       </c>
       <c r="K49">
         <v>0.0</v>
       </c>
       <c r="L49" s="1">
-        <v>769504.24</v>
+        <v>848539.13</v>
       </c>
       <c r="M49" s="1">
-        <v>769504.24</v>
+        <v>848539.13</v>
       </c>
       <c r="N49" s="1">
-        <v>0.21</v>
+        <v>0.24</v>
       </c>
       <c r="O49">
         <v>1</v>
       </c>
       <c r="Z49" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="50" spans="1:26">
       <c r="A50" t="s">
         <v>131</v>
       </c>
       <c r="B50" s="1">
-        <v>3846.0</v>
+        <v>2099.0</v>
       </c>
       <c r="C50" s="1">
-        <v>244.0</v>
+        <v>121.35</v>
       </c>
       <c r="D50" s="1">
-        <v>223.1869448778</v>
+        <v>145.5071796093</v>
       </c>
       <c r="E50" t="s">
         <v>8</v>
       </c>
       <c r="F50">
         <v>1.0</v>
       </c>
       <c r="G50" s="1">
-        <v>858376.99</v>
+        <v>305419.57</v>
       </c>
       <c r="H50" s="1">
-        <v>80047.01</v>
+        <v>-50705.92</v>
       </c>
       <c r="I50" s="1">
-        <v>9.3253909334173</v>
+        <v>-16.602053365474</v>
       </c>
       <c r="J50">
         <v>0.0</v>
       </c>
       <c r="K50">
         <v>0.0</v>
       </c>
       <c r="L50" s="1">
-        <v>938424.0</v>
+        <v>254713.65</v>
       </c>
       <c r="M50" s="1">
-        <v>938424.0</v>
+        <v>254713.65</v>
       </c>
       <c r="N50" s="1">
-        <v>0.26</v>
+        <v>0.07</v>
       </c>
       <c r="O50">
         <v>1</v>
       </c>
       <c r="Z50" t="s">
         <v>130</v>
       </c>
     </row>
     <row r="51" spans="1:26">
       <c r="A51" t="s">
         <v>133</v>
       </c>
       <c r="B51" s="1">
-        <v>13120.0</v>
+        <v>15370.0</v>
       </c>
       <c r="C51" s="1">
-        <v>51.3</v>
+        <v>35.22</v>
       </c>
       <c r="D51" s="1">
-        <v>49.8538346037</v>
+        <v>43.3700969421</v>
       </c>
       <c r="E51" t="s">
         <v>8</v>
       </c>
       <c r="F51">
         <v>1.0</v>
       </c>
       <c r="G51" s="1">
-        <v>654082.31</v>
+        <v>666598.39</v>
       </c>
       <c r="H51" s="1">
-        <v>18973.69</v>
+        <v>-125266.99</v>
       </c>
       <c r="I51" s="1">
-        <v>2.9008107557595</v>
+        <v>-18.791973079923</v>
       </c>
       <c r="J51">
         <v>0.0</v>
       </c>
       <c r="K51">
         <v>0.0</v>
       </c>
       <c r="L51" s="1">
-        <v>673056.0</v>
+        <v>541331.4</v>
       </c>
       <c r="M51" s="1">
-        <v>673056.0</v>
+        <v>541331.4</v>
       </c>
       <c r="N51" s="1">
-        <v>0.18</v>
+        <v>0.16</v>
       </c>
       <c r="O51">
         <v>1</v>
       </c>
       <c r="Z51" t="s">
         <v>132</v>
       </c>
     </row>
     <row r="52" spans="1:26">
       <c r="A52" t="s">
         <v>135</v>
       </c>
       <c r="B52" s="1">
-        <v>15155.0</v>
+        <v>195180.0</v>
       </c>
       <c r="C52" s="1">
-        <v>26.6</v>
+        <v>10.168</v>
       </c>
       <c r="D52" s="1">
-        <v>30.8070425602</v>
+        <v>6.1647191823</v>
       </c>
       <c r="E52" t="s">
         <v>8</v>
       </c>
       <c r="F52">
         <v>1.0</v>
       </c>
       <c r="G52" s="1">
-        <v>466880.73</v>
+        <v>1203229.89</v>
       </c>
       <c r="H52" s="1">
-        <v>-63757.73</v>
+        <v>781360.35</v>
       </c>
       <c r="I52" s="1">
-        <v>-13.656106560663</v>
+        <v>64.938575453773</v>
       </c>
       <c r="J52">
         <v>0.0</v>
       </c>
       <c r="K52">
         <v>0.0</v>
       </c>
       <c r="L52" s="1">
-        <v>403123.0</v>
+        <v>1984590.24</v>
       </c>
       <c r="M52" s="1">
-        <v>403123.0</v>
+        <v>1984590.24</v>
       </c>
       <c r="N52" s="1">
-        <v>0.11</v>
+        <v>0.57</v>
       </c>
       <c r="O52">
         <v>1</v>
       </c>
       <c r="Z52" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="53" spans="1:26">
       <c r="A53" t="s">
         <v>137</v>
       </c>
       <c r="B53" s="1">
-        <v>76840.0</v>
+        <v>53211.0</v>
       </c>
       <c r="C53" s="1">
-        <v>18.025</v>
+        <v>26.86</v>
       </c>
       <c r="D53" s="1">
-        <v>19.1343197553</v>
+        <v>16.0116396986</v>
       </c>
       <c r="E53" t="s">
         <v>8</v>
       </c>
       <c r="F53">
         <v>1.0</v>
       </c>
       <c r="G53" s="1">
-        <v>1470281.13</v>
+        <v>851995.36</v>
       </c>
       <c r="H53" s="1">
-        <v>-85240.13</v>
+        <v>577252.1</v>
       </c>
       <c r="I53" s="1">
-        <v>-5.7975395494602</v>
+        <v>67.752962879986</v>
       </c>
       <c r="J53">
         <v>0.0</v>
       </c>
       <c r="K53">
         <v>0.0</v>
       </c>
       <c r="L53" s="1">
-        <v>1385041.0</v>
+        <v>1429247.46</v>
       </c>
       <c r="M53" s="1">
-        <v>1385041.0</v>
+        <v>1429247.46</v>
       </c>
       <c r="N53" s="1">
-        <v>0.38</v>
+        <v>0.41</v>
       </c>
       <c r="O53">
         <v>1</v>
       </c>
       <c r="Z53" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="54" spans="1:26">
       <c r="A54" t="s">
         <v>139</v>
       </c>
       <c r="B54" s="1">
-        <v>154571.0</v>
+        <v>2027.0</v>
       </c>
       <c r="C54" s="1">
-        <v>4.407</v>
+        <v>111.7</v>
       </c>
       <c r="D54" s="1">
-        <v>4.5164144633</v>
+        <v>104.0333596448</v>
       </c>
       <c r="E54" t="s">
         <v>8</v>
       </c>
       <c r="F54">
         <v>1.0</v>
       </c>
       <c r="G54" s="1">
-        <v>698106.7</v>
+        <v>210875.62</v>
       </c>
       <c r="H54" s="1">
-        <v>-16912.3</v>
+        <v>15540.28</v>
       </c>
       <c r="I54" s="1">
-        <v>-2.4225952852193</v>
+        <v>7.3694057188783</v>
       </c>
       <c r="J54">
         <v>0.0</v>
       </c>
       <c r="K54">
         <v>0.0</v>
       </c>
       <c r="L54" s="1">
-        <v>681194.4</v>
+        <v>226415.9</v>
       </c>
       <c r="M54" s="1">
-        <v>681194.4</v>
+        <v>226415.9</v>
       </c>
       <c r="N54" s="1">
-        <v>0.19</v>
+        <v>0.07</v>
       </c>
       <c r="O54">
         <v>1</v>
       </c>
       <c r="Z54" t="s">
         <v>138</v>
       </c>
     </row>
     <row r="55" spans="1:26">
       <c r="A55" t="s">
         <v>141</v>
       </c>
       <c r="B55" s="1">
-        <v>2194.0</v>
+        <v>3887.0</v>
       </c>
       <c r="C55" s="1">
-        <v>130.85</v>
+        <v>166.7</v>
       </c>
       <c r="D55" s="1">
-        <v>145.5071786691</v>
+        <v>192.4195857988</v>
       </c>
       <c r="E55" t="s">
         <v>8</v>
       </c>
       <c r="F55">
         <v>1.0</v>
       </c>
       <c r="G55" s="1">
-        <v>319242.75</v>
+        <v>747934.93</v>
       </c>
       <c r="H55" s="1">
-        <v>-32157.85</v>
+        <v>-99972.03</v>
       </c>
       <c r="I55" s="1">
-        <v>-10.073165326386</v>
+        <v>-13.366407422635</v>
       </c>
       <c r="J55">
         <v>0.0</v>
       </c>
       <c r="K55">
         <v>0.0</v>
       </c>
       <c r="L55" s="1">
-        <v>287084.9</v>
+        <v>647962.9</v>
       </c>
       <c r="M55" s="1">
-        <v>287084.9</v>
+        <v>647962.9</v>
       </c>
       <c r="N55" s="1">
-        <v>0.08</v>
+        <v>0.19</v>
       </c>
       <c r="O55">
         <v>1</v>
       </c>
       <c r="Z55" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="56" spans="1:26">
       <c r="A56" t="s">
         <v>143</v>
       </c>
       <c r="B56" s="1">
-        <v>16065.0</v>
+        <v>1674.0</v>
       </c>
       <c r="C56" s="1">
-        <v>38.0</v>
+        <v>70.28</v>
       </c>
       <c r="D56" s="1">
-        <v>43.3700971055</v>
+        <v>68.16</v>
       </c>
       <c r="E56" t="s">
         <v>8</v>
       </c>
       <c r="F56">
         <v>1.0</v>
       </c>
       <c r="G56" s="1">
-        <v>696740.61</v>
+        <v>114099.84</v>
       </c>
       <c r="H56" s="1">
-        <v>-86270.61</v>
+        <v>3548.88</v>
       </c>
       <c r="I56" s="1">
-        <v>-12.38202693539</v>
+        <v>3.1103286384977</v>
       </c>
       <c r="J56">
         <v>0.0</v>
       </c>
       <c r="K56">
         <v>0.0</v>
       </c>
       <c r="L56" s="1">
-        <v>610470.0</v>
+        <v>117648.72</v>
       </c>
       <c r="M56" s="1">
-        <v>610470.0</v>
+        <v>117648.72</v>
       </c>
       <c r="N56" s="1">
-        <v>0.17</v>
+        <v>0.03</v>
       </c>
       <c r="O56">
         <v>1</v>
       </c>
       <c r="Z56" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="57" spans="1:26">
       <c r="A57" t="s">
         <v>145</v>
       </c>
       <c r="B57" s="1">
-        <v>207138.0</v>
+        <v>46754.0</v>
       </c>
       <c r="C57" s="1">
-        <v>9.939</v>
+        <v>16.95</v>
       </c>
       <c r="D57" s="1">
-        <v>6.1647191727</v>
+        <v>15.961600077</v>
       </c>
       <c r="E57" t="s">
         <v>8</v>
       </c>
       <c r="F57">
         <v>1.0</v>
       </c>
       <c r="G57" s="1">
-        <v>1276947.6</v>
+        <v>746268.65</v>
       </c>
       <c r="H57" s="1">
-        <v>781796.98</v>
+        <v>46211.65</v>
       </c>
       <c r="I57" s="1">
-        <v>61.223888905073</v>
+        <v>6.1923611557313</v>
       </c>
       <c r="J57">
         <v>0.0</v>
       </c>
       <c r="K57">
         <v>0.0</v>
       </c>
       <c r="L57" s="1">
-        <v>2058744.58</v>
+        <v>792480.3</v>
       </c>
       <c r="M57" s="1">
-        <v>2058744.58</v>
+        <v>792480.3</v>
       </c>
       <c r="N57" s="1">
-        <v>0.56</v>
+        <v>0.23</v>
       </c>
       <c r="O57">
         <v>1</v>
       </c>
       <c r="Z57" t="s">
         <v>144</v>
       </c>
     </row>
     <row r="58" spans="1:26">
       <c r="A58" t="s">
         <v>147</v>
       </c>
       <c r="B58" s="1">
-        <v>52662.0</v>
+        <v>4056.0</v>
       </c>
       <c r="C58" s="1">
-        <v>26.83</v>
+        <v>23.11</v>
       </c>
       <c r="D58" s="1">
-        <v>15.3835446812</v>
+        <v>25.66</v>
       </c>
       <c r="E58" t="s">
         <v>8</v>
       </c>
       <c r="F58">
         <v>1.0</v>
       </c>
       <c r="G58" s="1">
-        <v>810128.23</v>
+        <v>104076.96</v>
       </c>
       <c r="H58" s="1">
-        <v>602793.23</v>
+        <v>-10342.8</v>
       </c>
       <c r="I58" s="1">
-        <v>74.407137990982</v>
+        <v>-9.937646141855</v>
       </c>
       <c r="J58">
         <v>0.0</v>
       </c>
       <c r="K58">
         <v>0.0</v>
       </c>
       <c r="L58" s="1">
-        <v>1412921.46</v>
+        <v>93734.16</v>
       </c>
       <c r="M58" s="1">
-        <v>1412921.46</v>
+        <v>93734.16</v>
       </c>
       <c r="N58" s="1">
-        <v>0.39</v>
+        <v>0.03</v>
       </c>
       <c r="O58">
         <v>1</v>
       </c>
       <c r="Z58" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="59" spans="1:26">
       <c r="A59" t="s">
         <v>149</v>
       </c>
       <c r="B59" s="1">
-        <v>4331.0</v>
+        <v>5708.0</v>
       </c>
       <c r="C59" s="1">
-        <v>116.9</v>
+        <v>186.3</v>
       </c>
       <c r="D59" s="1">
-        <v>104.0333595013</v>
+        <v>154.1581814996</v>
       </c>
       <c r="E59" t="s">
         <v>8</v>
       </c>
       <c r="F59">
         <v>1.0</v>
       </c>
       <c r="G59" s="1">
-        <v>450568.48</v>
+        <v>879934.9</v>
       </c>
       <c r="H59" s="1">
-        <v>55725.42</v>
+        <v>183465.5</v>
       </c>
       <c r="I59" s="1">
-        <v>12.367802559114</v>
+        <v>20.849894691073</v>
       </c>
       <c r="J59">
         <v>0.0</v>
       </c>
       <c r="K59">
         <v>0.0</v>
       </c>
       <c r="L59" s="1">
-        <v>506293.9</v>
+        <v>1063400.4</v>
       </c>
       <c r="M59" s="1">
-        <v>506293.9</v>
+        <v>1063400.4</v>
       </c>
       <c r="N59" s="1">
-        <v>0.14</v>
+        <v>0.31</v>
       </c>
       <c r="O59">
         <v>1</v>
       </c>
       <c r="Z59" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="60" spans="1:26">
       <c r="A60" t="s">
         <v>151</v>
       </c>
       <c r="B60" s="1">
-        <v>4063.0</v>
+        <v>2162.0</v>
       </c>
       <c r="C60" s="1">
-        <v>173.55</v>
+        <v>60.3</v>
       </c>
       <c r="D60" s="1">
-        <v>192.4195865124</v>
+        <v>65.9</v>
       </c>
       <c r="E60" t="s">
         <v>8</v>
       </c>
       <c r="F60">
         <v>1.0</v>
       </c>
       <c r="G60" s="1">
-        <v>781800.78</v>
+        <v>142475.8</v>
       </c>
       <c r="H60" s="1">
-        <v>-76667.13</v>
+        <v>-12107.2</v>
       </c>
       <c r="I60" s="1">
-        <v>-9.8064790879334</v>
+        <v>-8.4977238239757</v>
       </c>
       <c r="J60">
         <v>0.0</v>
       </c>
       <c r="K60">
         <v>0.0</v>
       </c>
       <c r="L60" s="1">
-        <v>705133.65</v>
+        <v>130368.6</v>
       </c>
       <c r="M60" s="1">
-        <v>705133.65</v>
+        <v>130368.6</v>
       </c>
       <c r="N60" s="1">
-        <v>0.19</v>
+        <v>0.04</v>
       </c>
       <c r="O60">
         <v>1</v>
       </c>
       <c r="Z60" t="s">
         <v>150</v>
       </c>
     </row>
     <row r="61" spans="1:26">
       <c r="A61" t="s">
         <v>153</v>
       </c>
       <c r="B61" s="1">
-        <v>1674.0</v>
+        <v>28133.0</v>
       </c>
       <c r="C61" s="1">
-        <v>62.52</v>
+        <v>42.24</v>
       </c>
       <c r="D61" s="1">
-        <v>68.16</v>
+        <v>35.2603582981</v>
       </c>
       <c r="E61" t="s">
         <v>8</v>
       </c>
       <c r="F61">
         <v>1.0</v>
       </c>
       <c r="G61" s="1">
-        <v>114099.84</v>
+        <v>991979.66</v>
       </c>
       <c r="H61" s="1">
-        <v>-9441.36</v>
+        <v>196358.26</v>
       </c>
       <c r="I61" s="1">
-        <v>-8.2746478873239</v>
+        <v>19.794585304299</v>
       </c>
       <c r="J61">
         <v>0.0</v>
       </c>
       <c r="K61">
         <v>0.0</v>
       </c>
       <c r="L61" s="1">
-        <v>104658.48</v>
+        <v>1188337.92</v>
       </c>
       <c r="M61" s="1">
-        <v>104658.48</v>
+        <v>1188337.92</v>
       </c>
       <c r="N61" s="1">
-        <v>0.03</v>
+        <v>0.34</v>
       </c>
       <c r="O61">
         <v>1</v>
       </c>
       <c r="Z61" t="s">
         <v>152</v>
       </c>
     </row>
     <row r="62" spans="1:26">
       <c r="A62" t="s">
         <v>155</v>
       </c>
       <c r="B62" s="1">
-        <v>4056.0</v>
+        <v>1354.0</v>
       </c>
       <c r="C62" s="1">
-        <v>22.33</v>
+        <v>255.0</v>
       </c>
       <c r="D62" s="1">
-        <v>25.66</v>
+        <v>258.2603988183</v>
       </c>
       <c r="E62" t="s">
         <v>8</v>
       </c>
       <c r="F62">
         <v>1.0</v>
       </c>
       <c r="G62" s="1">
-        <v>104076.96</v>
+        <v>349684.58</v>
       </c>
       <c r="H62" s="1">
-        <v>-13506.48</v>
+        <v>-4414.58</v>
       </c>
       <c r="I62" s="1">
-        <v>-12.977396726422</v>
+        <v>-1.2624462880233</v>
       </c>
       <c r="J62">
         <v>0.0</v>
       </c>
       <c r="K62">
         <v>0.0</v>
       </c>
       <c r="L62" s="1">
-        <v>90570.48</v>
+        <v>345270.0</v>
       </c>
       <c r="M62" s="1">
-        <v>90570.48</v>
+        <v>345270.0</v>
       </c>
       <c r="N62" s="1">
-        <v>0.02</v>
+        <v>0.1</v>
       </c>
       <c r="O62">
         <v>1</v>
       </c>
       <c r="Z62" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="63" spans="1:26">
       <c r="A63" t="s">
         <v>157</v>
       </c>
       <c r="B63" s="1">
-        <v>642.0</v>
+        <v>8282.0</v>
       </c>
       <c r="C63" s="1">
-        <v>307.5</v>
+        <v>77.24</v>
       </c>
       <c r="D63" s="1">
-        <v>321.4</v>
+        <v>77.9953863801</v>
       </c>
       <c r="E63" t="s">
         <v>8</v>
       </c>
       <c r="F63">
         <v>1.0</v>
       </c>
       <c r="G63" s="1">
-        <v>206338.8</v>
+        <v>645957.79</v>
       </c>
       <c r="H63" s="1">
-        <v>-8923.8</v>
+        <v>-6256.11</v>
       </c>
       <c r="I63" s="1">
-        <v>-4.3248288736777</v>
+        <v>-0.96850136291413</v>
       </c>
       <c r="J63">
         <v>0.0</v>
       </c>
       <c r="K63">
         <v>0.0</v>
       </c>
       <c r="L63" s="1">
-        <v>197415.0</v>
+        <v>639701.68</v>
       </c>
       <c r="M63" s="1">
-        <v>197415.0</v>
+        <v>639701.68</v>
       </c>
       <c r="N63" s="1">
-        <v>0.05</v>
+        <v>0.18</v>
       </c>
       <c r="O63">
         <v>1</v>
       </c>
       <c r="Z63" t="s">
         <v>156</v>
       </c>
     </row>
     <row r="64" spans="1:26">
       <c r="A64" t="s">
         <v>159</v>
       </c>
       <c r="B64" s="1">
-        <v>7063.0</v>
+        <v>2972.0</v>
       </c>
       <c r="C64" s="1">
-        <v>60.32</v>
+        <v>74.9</v>
       </c>
       <c r="D64" s="1">
-        <v>62.8040294492</v>
+        <v>69.0387348587</v>
       </c>
       <c r="E64" t="s">
         <v>8</v>
       </c>
       <c r="F64">
         <v>1.0</v>
       </c>
       <c r="G64" s="1">
-        <v>443584.86</v>
+        <v>205183.12</v>
       </c>
       <c r="H64" s="1">
-        <v>-17544.7</v>
+        <v>17419.68</v>
       </c>
       <c r="I64" s="1">
-        <v>-3.9552071276734</v>
+        <v>8.4898211899692</v>
       </c>
       <c r="J64">
         <v>0.0</v>
       </c>
       <c r="K64">
         <v>0.0</v>
       </c>
       <c r="L64" s="1">
-        <v>426040.16</v>
+        <v>222602.8</v>
       </c>
       <c r="M64" s="1">
-        <v>426040.16</v>
+        <v>222602.8</v>
       </c>
       <c r="N64" s="1">
-        <v>0.12</v>
+        <v>0.06</v>
       </c>
       <c r="O64">
         <v>1</v>
       </c>
       <c r="Z64" t="s">
         <v>158</v>
       </c>
     </row>
     <row r="65" spans="1:26">
       <c r="A65" t="s">
         <v>161</v>
       </c>
       <c r="B65" s="1">
-        <v>1195.0</v>
+        <v>483.0</v>
       </c>
       <c r="C65" s="1">
-        <v>71.8</v>
+        <v>1681.0</v>
       </c>
       <c r="D65" s="1">
-        <v>83.25</v>
+        <v>1507.9710351967</v>
       </c>
       <c r="E65" t="s">
         <v>8</v>
       </c>
       <c r="F65">
         <v>1.0</v>
       </c>
       <c r="G65" s="1">
-        <v>99483.75</v>
+        <v>728350.01</v>
       </c>
       <c r="H65" s="1">
-        <v>-13682.75</v>
+        <v>83572.99</v>
       </c>
       <c r="I65" s="1">
-        <v>-13.753753753754</v>
+        <v>11.474289675646</v>
       </c>
       <c r="J65">
         <v>0.0</v>
       </c>
       <c r="K65">
         <v>0.0</v>
       </c>
       <c r="L65" s="1">
-        <v>85801.0</v>
+        <v>811923.0</v>
       </c>
       <c r="M65" s="1">
-        <v>85801.0</v>
+        <v>811923.0</v>
       </c>
       <c r="N65" s="1">
-        <v>0.02</v>
+        <v>0.23</v>
       </c>
       <c r="O65">
         <v>1</v>
       </c>
       <c r="Z65" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="66" spans="1:26">
       <c r="A66" t="s">
         <v>163</v>
       </c>
       <c r="B66" s="1">
-        <v>3219.0</v>
+        <v>2071.0</v>
       </c>
       <c r="C66" s="1">
-        <v>40.7</v>
+        <v>54.1</v>
       </c>
       <c r="D66" s="1">
-        <v>39.45</v>
+        <v>48.74</v>
       </c>
       <c r="E66" t="s">
         <v>8</v>
       </c>
       <c r="F66">
         <v>1.0</v>
       </c>
       <c r="G66" s="1">
-        <v>126989.55</v>
+        <v>100940.54</v>
       </c>
       <c r="H66" s="1">
-        <v>4023.75</v>
+        <v>11100.56</v>
       </c>
       <c r="I66" s="1">
-        <v>3.1685678073511</v>
+        <v>10.997127615921</v>
       </c>
       <c r="J66">
         <v>0.0</v>
       </c>
       <c r="K66">
         <v>0.0</v>
       </c>
       <c r="L66" s="1">
-        <v>131013.3</v>
+        <v>112041.1</v>
       </c>
       <c r="M66" s="1">
-        <v>131013.3</v>
+        <v>112041.1</v>
       </c>
       <c r="N66" s="1">
-        <v>0.04</v>
+        <v>0.03</v>
       </c>
       <c r="O66">
         <v>1</v>
       </c>
       <c r="Z66" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="67" spans="1:26">
       <c r="A67" t="s">
         <v>165</v>
       </c>
       <c r="B67" s="1">
-        <v>2770.0</v>
+        <v>3186.0</v>
       </c>
       <c r="C67" s="1">
-        <v>39.7</v>
+        <v>26.92</v>
       </c>
       <c r="D67" s="1">
-        <v>36.76</v>
+        <v>31.64</v>
       </c>
       <c r="E67" t="s">
         <v>8</v>
       </c>
       <c r="F67">
         <v>1.0</v>
       </c>
       <c r="G67" s="1">
-        <v>101825.2</v>
+        <v>100805.04</v>
       </c>
       <c r="H67" s="1">
-        <v>8143.8</v>
+        <v>-15037.92</v>
       </c>
       <c r="I67" s="1">
-        <v>7.9978237214363</v>
+        <v>-14.917825537295</v>
       </c>
       <c r="J67">
         <v>0.0</v>
       </c>
       <c r="K67">
         <v>0.0</v>
       </c>
       <c r="L67" s="1">
-        <v>109969.0</v>
+        <v>85767.12</v>
       </c>
       <c r="M67" s="1">
-        <v>109969.0</v>
+        <v>85767.12</v>
       </c>
       <c r="N67" s="1">
-        <v>0.03</v>
+        <v>0.02</v>
       </c>
       <c r="O67">
         <v>1</v>
       </c>
       <c r="Z67" t="s">
         <v>164</v>
       </c>
     </row>
     <row r="68" spans="1:26">
       <c r="A68" t="s">
         <v>167</v>
       </c>
       <c r="B68" s="1">
-        <v>5272.0</v>
+        <v>39500.0</v>
       </c>
       <c r="C68" s="1">
-        <v>194.2</v>
+        <v>0.4248</v>
       </c>
       <c r="D68" s="1">
-        <v>149.4925663885</v>
+        <v>0.0</v>
       </c>
       <c r="E68" t="s">
         <v>8</v>
       </c>
       <c r="F68">
         <v>1.0</v>
       </c>
       <c r="G68" s="1">
-        <v>788124.81</v>
+        <v>0.0</v>
       </c>
       <c r="H68" s="1">
-        <v>235697.59</v>
+        <v>16779.6</v>
       </c>
       <c r="I68" s="1">
-        <v>29.906124894101</v>
+        <v>0</v>
       </c>
       <c r="J68">
         <v>0.0</v>
       </c>
       <c r="K68">
         <v>0.0</v>
       </c>
       <c r="L68" s="1">
-        <v>1023822.4</v>
+        <v>16779.6</v>
       </c>
       <c r="M68" s="1">
-        <v>1023822.4</v>
+        <v>16779.6</v>
       </c>
       <c r="N68" s="1">
-        <v>0.28</v>
+        <v>0.0</v>
       </c>
       <c r="O68">
         <v>1</v>
       </c>
       <c r="Z68" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="69" spans="1:26">
       <c r="A69" t="s">
         <v>169</v>
       </c>
       <c r="B69" s="1">
-        <v>2162.0</v>
+        <v>39500.0</v>
       </c>
       <c r="C69" s="1">
-        <v>59.55</v>
+        <v>21.25</v>
       </c>
       <c r="D69" s="1">
-        <v>65.9</v>
+        <v>13.5946668354</v>
       </c>
       <c r="E69" t="s">
         <v>8</v>
       </c>
       <c r="F69">
         <v>1.0</v>
       </c>
       <c r="G69" s="1">
-        <v>142475.8</v>
+        <v>536989.34</v>
       </c>
       <c r="H69" s="1">
-        <v>-13728.7</v>
+        <v>302385.66</v>
       </c>
       <c r="I69" s="1">
-        <v>-9.6358118361153</v>
+        <v>56.311296607862</v>
       </c>
       <c r="J69">
         <v>0.0</v>
       </c>
       <c r="K69">
         <v>0.0</v>
       </c>
       <c r="L69" s="1">
-        <v>128747.1</v>
+        <v>839375.0</v>
       </c>
       <c r="M69" s="1">
-        <v>128747.1</v>
+        <v>839375.0</v>
       </c>
       <c r="N69" s="1">
-        <v>0.04</v>
+        <v>0.24</v>
       </c>
       <c r="O69">
         <v>1</v>
       </c>
       <c r="Z69" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="70" spans="1:26">
       <c r="A70" t="s">
         <v>171</v>
       </c>
       <c r="B70" s="1">
-        <v>29856.0</v>
+        <v>17181.0</v>
       </c>
       <c r="C70" s="1">
-        <v>42.54</v>
+        <v>53.74</v>
       </c>
       <c r="D70" s="1">
-        <v>35.260358052</v>
+        <v>39.3970473197</v>
       </c>
       <c r="E70" t="s">
         <v>8</v>
       </c>
       <c r="F70">
         <v>1.0</v>
       </c>
       <c r="G70" s="1">
-        <v>1052733.25</v>
+        <v>676880.67</v>
       </c>
       <c r="H70" s="1">
-        <v>217340.99</v>
+        <v>246426.27</v>
       </c>
       <c r="I70" s="1">
-        <v>20.645399962431</v>
+        <v>36.406161517362</v>
       </c>
       <c r="J70">
         <v>0.0</v>
       </c>
       <c r="K70">
         <v>0.0</v>
       </c>
       <c r="L70" s="1">
-        <v>1270074.24</v>
+        <v>923306.94</v>
       </c>
       <c r="M70" s="1">
-        <v>1270074.24</v>
+        <v>923306.94</v>
       </c>
       <c r="N70" s="1">
-        <v>0.35</v>
+        <v>0.27</v>
       </c>
       <c r="O70">
         <v>1</v>
       </c>
       <c r="Z70" t="s">
         <v>170</v>
       </c>
     </row>
     <row r="71" spans="1:26">
       <c r="A71" t="s">
         <v>173</v>
       </c>
       <c r="B71" s="1">
-        <v>9296.0</v>
+        <v>14671.0</v>
       </c>
       <c r="C71" s="1">
-        <v>9.102</v>
+        <v>63.66</v>
       </c>
       <c r="D71" s="1">
-        <v>10.63</v>
+        <v>34.906232704</v>
       </c>
       <c r="E71" t="s">
         <v>8</v>
       </c>
       <c r="F71">
         <v>1.0</v>
       </c>
       <c r="G71" s="1">
-        <v>98816.48</v>
+        <v>512109.34</v>
       </c>
       <c r="H71" s="1">
-        <v>-14204.29</v>
+        <v>421846.52</v>
       </c>
       <c r="I71" s="1">
-        <v>-14.374414065346</v>
+        <v>82.374307018107</v>
       </c>
       <c r="J71">
         <v>0.0</v>
       </c>
       <c r="K71">
         <v>0.0</v>
       </c>
       <c r="L71" s="1">
-        <v>84612.19</v>
+        <v>933955.86</v>
       </c>
       <c r="M71" s="1">
-        <v>84612.19</v>
+        <v>933955.86</v>
       </c>
       <c r="N71" s="1">
-        <v>0.02</v>
+        <v>0.27</v>
       </c>
       <c r="O71">
         <v>1</v>
       </c>
       <c r="Z71" t="s">
         <v>172</v>
       </c>
     </row>
     <row r="72" spans="1:26">
       <c r="A72" t="s">
         <v>175</v>
       </c>
       <c r="B72" s="1">
-        <v>1415.0</v>
+        <v>40897.0</v>
       </c>
       <c r="C72" s="1">
-        <v>234.2</v>
+        <v>28.37</v>
       </c>
       <c r="D72" s="1">
-        <v>258.2603957597</v>
+        <v>12.5458813605</v>
       </c>
       <c r="E72" t="s">
         <v>8</v>
       </c>
       <c r="F72">
         <v>1.0</v>
       </c>
       <c r="G72" s="1">
-        <v>365438.46</v>
+        <v>513088.91</v>
       </c>
       <c r="H72" s="1">
-        <v>-34045.46</v>
+        <v>647158.98</v>
       </c>
       <c r="I72" s="1">
-        <v>-9.3163319482027</v>
+        <v>126.12998788066</v>
       </c>
       <c r="J72">
         <v>0.0</v>
       </c>
       <c r="K72">
         <v>0.0</v>
       </c>
       <c r="L72" s="1">
-        <v>331393.0</v>
+        <v>1160247.89</v>
       </c>
       <c r="M72" s="1">
-        <v>331393.0</v>
+        <v>1160247.89</v>
       </c>
       <c r="N72" s="1">
-        <v>0.09</v>
+        <v>0.33</v>
       </c>
       <c r="O72">
         <v>1</v>
       </c>
       <c r="Z72" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="73" spans="1:26">
       <c r="A73" t="s">
         <v>177</v>
       </c>
       <c r="B73" s="1">
-        <v>8656.0</v>
+        <v>318704.0</v>
       </c>
       <c r="C73" s="1">
-        <v>69.94</v>
+        <v>6.282</v>
       </c>
       <c r="D73" s="1">
-        <v>77.9953858595</v>
+        <v>2.9539179615</v>
       </c>
       <c r="E73" t="s">
         <v>8</v>
       </c>
       <c r="F73">
         <v>1.0</v>
       </c>
       <c r="G73" s="1">
-        <v>675128.06</v>
+        <v>941425.47</v>
       </c>
       <c r="H73" s="1">
-        <v>-69727.42</v>
+        <v>1060673.06</v>
       </c>
       <c r="I73" s="1">
-        <v>-10.328028729838</v>
+        <v>112.66670531019</v>
       </c>
       <c r="J73">
         <v>0.0</v>
       </c>
       <c r="K73">
         <v>0.0</v>
       </c>
       <c r="L73" s="1">
-        <v>605400.64</v>
+        <v>2002098.53</v>
       </c>
       <c r="M73" s="1">
-        <v>605400.64</v>
+        <v>2002098.53</v>
       </c>
       <c r="N73" s="1">
-        <v>0.17</v>
+        <v>0.58</v>
       </c>
       <c r="O73">
         <v>1</v>
       </c>
       <c r="Z73" t="s">
         <v>176</v>
       </c>
     </row>
     <row r="74" spans="1:26">
       <c r="A74" t="s">
         <v>179</v>
       </c>
       <c r="B74" s="1">
-        <v>2972.0</v>
+        <v>18562.0</v>
       </c>
       <c r="C74" s="1">
-        <v>70.28</v>
+        <v>13.95</v>
       </c>
       <c r="D74" s="1">
-        <v>69.0387348587</v>
+        <v>19.1495399203</v>
       </c>
       <c r="E74" t="s">
         <v>8</v>
       </c>
       <c r="F74">
         <v>1.0</v>
       </c>
       <c r="G74" s="1">
-        <v>205183.12</v>
+        <v>355453.76</v>
       </c>
       <c r="H74" s="1">
-        <v>3689.04</v>
+        <v>-96513.86</v>
       </c>
       <c r="I74" s="1">
-        <v>1.7979256773169</v>
+        <v>-27.152296827582</v>
       </c>
       <c r="J74">
         <v>0.0</v>
       </c>
       <c r="K74">
         <v>0.0</v>
       </c>
       <c r="L74" s="1">
-        <v>208872.16</v>
+        <v>258939.9</v>
       </c>
       <c r="M74" s="1">
-        <v>208872.16</v>
+        <v>258939.9</v>
       </c>
       <c r="N74" s="1">
-        <v>0.06</v>
+        <v>0.07</v>
       </c>
       <c r="O74">
         <v>1</v>
       </c>
       <c r="Z74" t="s">
         <v>178</v>
       </c>
     </row>
     <row r="75" spans="1:26">
       <c r="A75" t="s">
         <v>181</v>
       </c>
       <c r="B75" s="1">
-        <v>505.0</v>
+        <v>5386.0</v>
       </c>
       <c r="C75" s="1">
-        <v>1721.5</v>
+        <v>120.4</v>
       </c>
       <c r="D75" s="1">
-        <v>1507.971029703</v>
+        <v>116.2688414408</v>
       </c>
       <c r="E75" t="s">
         <v>8</v>
       </c>
       <c r="F75">
         <v>1.0</v>
       </c>
       <c r="G75" s="1">
-        <v>761525.37</v>
+        <v>626223.98</v>
       </c>
       <c r="H75" s="1">
-        <v>107832.13</v>
+        <v>22250.42</v>
       </c>
       <c r="I75" s="1">
-        <v>14.160018070048</v>
+        <v>3.5531089052195</v>
       </c>
       <c r="J75">
         <v>0.0</v>
       </c>
       <c r="K75">
         <v>0.0</v>
       </c>
       <c r="L75" s="1">
-        <v>869357.5</v>
+        <v>648474.4</v>
       </c>
       <c r="M75" s="1">
-        <v>869357.5</v>
+        <v>648474.4</v>
       </c>
       <c r="N75" s="1">
-        <v>0.24</v>
+        <v>0.19</v>
       </c>
       <c r="O75">
         <v>1</v>
       </c>
       <c r="Z75" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="76" spans="1:26">
       <c r="A76" t="s">
         <v>183</v>
       </c>
       <c r="B76" s="1">
-        <v>2071.0</v>
+        <v>3249.0</v>
       </c>
       <c r="C76" s="1">
-        <v>55.6</v>
+        <v>37.78</v>
       </c>
       <c r="D76" s="1">
-        <v>48.74</v>
+        <v>35.62</v>
       </c>
       <c r="E76" t="s">
         <v>8</v>
       </c>
       <c r="F76">
         <v>1.0</v>
       </c>
       <c r="G76" s="1">
-        <v>100940.54</v>
+        <v>115729.38</v>
       </c>
       <c r="H76" s="1">
-        <v>14207.06</v>
+        <v>7017.84</v>
       </c>
       <c r="I76" s="1">
-        <v>14.074681986048</v>
+        <v>6.064008983717</v>
       </c>
       <c r="J76">
         <v>0.0</v>
       </c>
       <c r="K76">
         <v>0.0</v>
       </c>
       <c r="L76" s="1">
-        <v>115147.6</v>
+        <v>122747.22</v>
       </c>
       <c r="M76" s="1">
-        <v>115147.6</v>
+        <v>122747.22</v>
       </c>
       <c r="N76" s="1">
-        <v>0.03</v>
+        <v>0.04</v>
       </c>
       <c r="O76">
         <v>1</v>
       </c>
       <c r="Z76" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="77" spans="1:26">
       <c r="A77" t="s">
         <v>185</v>
       </c>
       <c r="B77" s="1">
-        <v>3186.0</v>
+        <v>3506.0</v>
       </c>
       <c r="C77" s="1">
-        <v>27.14</v>
+        <v>49.38</v>
       </c>
       <c r="D77" s="1">
-        <v>31.64</v>
+        <v>63.5950313748</v>
       </c>
       <c r="E77" t="s">
         <v>8</v>
       </c>
       <c r="F77">
         <v>1.0</v>
       </c>
       <c r="G77" s="1">
-        <v>100805.04</v>
+        <v>222964.18</v>
       </c>
       <c r="H77" s="1">
-        <v>-14337.0</v>
+        <v>-49837.9</v>
       </c>
       <c r="I77" s="1">
-        <v>-14.222503160556</v>
+        <v>-22.35242450155</v>
       </c>
       <c r="J77">
         <v>0.0</v>
       </c>
       <c r="K77">
         <v>0.0</v>
       </c>
       <c r="L77" s="1">
-        <v>86468.04</v>
+        <v>173126.28</v>
       </c>
       <c r="M77" s="1">
-        <v>86468.04</v>
+        <v>173126.28</v>
       </c>
       <c r="N77" s="1">
-        <v>0.02</v>
+        <v>0.05</v>
       </c>
       <c r="O77">
         <v>1</v>
       </c>
       <c r="Z77" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="78" spans="1:26">
       <c r="A78" t="s">
         <v>187</v>
       </c>
       <c r="B78" s="1">
-        <v>41285.0</v>
+        <v>3024.0</v>
       </c>
       <c r="C78" s="1">
-        <v>20.83</v>
+        <v>27.38</v>
       </c>
       <c r="D78" s="1">
-        <v>13.5946668281</v>
+        <v>33.4333333333</v>
       </c>
       <c r="E78" t="s">
         <v>8</v>
       </c>
       <c r="F78">
         <v>1.0</v>
       </c>
       <c r="G78" s="1">
-        <v>561255.82</v>
+        <v>101102.4</v>
       </c>
       <c r="H78" s="1">
-        <v>298710.73</v>
+        <v>-18305.28</v>
       </c>
       <c r="I78" s="1">
-        <v>53.221849886563</v>
+        <v>-18.105682951147</v>
       </c>
       <c r="J78">
         <v>0.0</v>
       </c>
       <c r="K78">
         <v>0.0</v>
       </c>
       <c r="L78" s="1">
-        <v>859966.55</v>
+        <v>82797.12</v>
       </c>
       <c r="M78" s="1">
-        <v>859966.55</v>
+        <v>82797.12</v>
       </c>
       <c r="N78" s="1">
-        <v>0.24</v>
+        <v>0.02</v>
       </c>
       <c r="O78">
         <v>1</v>
       </c>
       <c r="Z78" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="79" spans="1:26">
       <c r="A79" t="s">
         <v>189</v>
       </c>
       <c r="B79" s="1">
-        <v>18234.0</v>
+        <v>5126.0</v>
       </c>
       <c r="C79" s="1">
-        <v>55.74</v>
+        <v>36.3</v>
       </c>
       <c r="D79" s="1">
-        <v>39.3970472743</v>
+        <v>35.44</v>
       </c>
       <c r="E79" t="s">
         <v>8</v>
       </c>
       <c r="F79">
         <v>1.0</v>
       </c>
       <c r="G79" s="1">
-        <v>718365.76</v>
+        <v>181665.44</v>
       </c>
       <c r="H79" s="1">
-        <v>297997.4</v>
+        <v>4408.36</v>
       </c>
       <c r="I79" s="1">
-        <v>41.482684252657</v>
+        <v>2.4266365688488</v>
       </c>
       <c r="J79">
         <v>0.0</v>
       </c>
       <c r="K79">
         <v>0.0</v>
       </c>
       <c r="L79" s="1">
-        <v>1016363.16</v>
+        <v>186073.8</v>
       </c>
       <c r="M79" s="1">
-        <v>1016363.16</v>
+        <v>186073.8</v>
       </c>
       <c r="N79" s="1">
-        <v>0.28</v>
+        <v>0.05</v>
       </c>
       <c r="O79">
         <v>1</v>
       </c>
       <c r="Z79" t="s">
         <v>188</v>
       </c>
     </row>
     <row r="80" spans="1:26">
       <c r="A80" t="s">
         <v>191</v>
       </c>
       <c r="B80" s="1">
-        <v>18687.0</v>
+        <v>291138.0</v>
       </c>
       <c r="C80" s="1">
-        <v>81.97</v>
+        <v>4.357</v>
       </c>
       <c r="D80" s="1">
-        <v>34.9062332103</v>
+        <v>3.6159442945</v>
       </c>
       <c r="E80" t="s">
         <v>8</v>
       </c>
       <c r="F80">
         <v>1.0</v>
       </c>
       <c r="G80" s="1">
-        <v>652292.78</v>
+        <v>1052738.79</v>
       </c>
       <c r="H80" s="1">
-        <v>879480.61</v>
+        <v>215749.48</v>
       </c>
       <c r="I80" s="1">
-        <v>134.82911921852</v>
+        <v>20.494113264317</v>
       </c>
       <c r="J80">
         <v>0.0</v>
       </c>
       <c r="K80">
         <v>0.0</v>
       </c>
       <c r="L80" s="1">
-        <v>1531773.39</v>
+        <v>1268488.27</v>
       </c>
       <c r="M80" s="1">
-        <v>1531773.39</v>
+        <v>1268488.27</v>
       </c>
       <c r="N80" s="1">
-        <v>0.42</v>
+        <v>0.37</v>
       </c>
       <c r="O80">
         <v>1</v>
       </c>
       <c r="Z80" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="81" spans="1:26">
       <c r="A81" t="s">
         <v>193</v>
       </c>
       <c r="B81" s="1">
-        <v>43403.0</v>
+        <v>11118.0</v>
       </c>
       <c r="C81" s="1">
-        <v>27.96</v>
+        <v>23.66</v>
       </c>
       <c r="D81" s="1">
-        <v>12.5458813907</v>
+        <v>26.9078206512</v>
       </c>
       <c r="E81" t="s">
         <v>8</v>
       </c>
       <c r="F81">
         <v>1.0</v>
       </c>
       <c r="G81" s="1">
-        <v>544528.89</v>
+        <v>299161.15</v>
       </c>
       <c r="H81" s="1">
-        <v>669018.99</v>
+        <v>-36109.27</v>
       </c>
       <c r="I81" s="1">
-        <v>122.86198258462</v>
+        <v>-12.070173550275</v>
       </c>
       <c r="J81">
         <v>0.0</v>
       </c>
       <c r="K81">
         <v>0.0</v>
       </c>
       <c r="L81" s="1">
-        <v>1213547.88</v>
+        <v>263051.88</v>
       </c>
       <c r="M81" s="1">
-        <v>1213547.88</v>
+        <v>263051.88</v>
       </c>
       <c r="N81" s="1">
-        <v>0.33</v>
+        <v>0.08</v>
       </c>
       <c r="O81">
         <v>1</v>
       </c>
       <c r="Z81" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="82" spans="1:26">
       <c r="A82" t="s">
         <v>195</v>
       </c>
       <c r="B82" s="1">
-        <v>2538.0</v>
+        <v>6101.0</v>
       </c>
       <c r="C82" s="1">
-        <v>35.46</v>
+        <v>176.46</v>
       </c>
       <c r="D82" s="1">
-        <v>39.1</v>
+        <v>137.3465317161</v>
       </c>
       <c r="E82" t="s">
         <v>8</v>
       </c>
       <c r="F82">
         <v>1.0</v>
       </c>
       <c r="G82" s="1">
-        <v>99235.8</v>
+        <v>837951.19</v>
       </c>
       <c r="H82" s="1">
-        <v>-9238.32</v>
+        <v>238631.27</v>
       </c>
       <c r="I82" s="1">
-        <v>-9.309462915601</v>
+        <v>28.477943924156</v>
       </c>
       <c r="J82">
         <v>0.0</v>
       </c>
       <c r="K82">
         <v>0.0</v>
       </c>
       <c r="L82" s="1">
-        <v>89997.48</v>
+        <v>1076582.46</v>
       </c>
       <c r="M82" s="1">
-        <v>89997.48</v>
+        <v>1076582.46</v>
       </c>
       <c r="N82" s="1">
-        <v>0.02</v>
+        <v>0.31</v>
       </c>
       <c r="O82">
         <v>1</v>
       </c>
       <c r="Z82" t="s">
         <v>194</v>
       </c>
     </row>
     <row r="83" spans="1:26">
       <c r="A83" t="s">
         <v>197</v>
       </c>
       <c r="B83" s="1">
-        <v>338230.0</v>
+        <v>4837.0</v>
       </c>
       <c r="C83" s="1">
-        <v>6.178</v>
+        <v>135.4</v>
       </c>
       <c r="D83" s="1">
-        <v>2.9539179552</v>
+        <v>74.7566136035</v>
       </c>
       <c r="E83" t="s">
         <v>8</v>
       </c>
       <c r="F83">
         <v>1.0</v>
       </c>
       <c r="G83" s="1">
-        <v>999103.67</v>
+        <v>361597.74</v>
       </c>
       <c r="H83" s="1">
-        <v>1090481.27</v>
+        <v>293332.06</v>
       </c>
       <c r="I83" s="1">
-        <v>109.14595779635</v>
+        <v>81.121098821027</v>
       </c>
       <c r="J83">
         <v>0.0</v>
       </c>
       <c r="K83">
         <v>0.0</v>
       </c>
       <c r="L83" s="1">
-        <v>2089584.94</v>
+        <v>654929.8</v>
       </c>
       <c r="M83" s="1">
-        <v>2089584.94</v>
+        <v>654929.8</v>
       </c>
       <c r="N83" s="1">
-        <v>0.57</v>
+        <v>0.19</v>
       </c>
       <c r="O83">
         <v>1</v>
       </c>
       <c r="Z83" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="84" spans="1:26">
       <c r="A84" t="s">
         <v>199</v>
       </c>
       <c r="B84" s="1">
-        <v>18562.0</v>
+        <v>3646.0</v>
       </c>
       <c r="C84" s="1">
-        <v>13.925</v>
+        <v>50.75</v>
       </c>
       <c r="D84" s="1">
-        <v>19.1495399203</v>
+        <v>56.8569500823</v>
       </c>
       <c r="E84" t="s">
         <v>8</v>
       </c>
       <c r="F84">
         <v>1.0</v>
       </c>
       <c r="G84" s="1">
-        <v>355453.76</v>
+        <v>207300.44</v>
       </c>
       <c r="H84" s="1">
-        <v>-96977.91</v>
+        <v>-22265.94</v>
       </c>
       <c r="I84" s="1">
-        <v>-27.282848266959</v>
+        <v>-10.740903396056</v>
       </c>
       <c r="J84">
         <v>0.0</v>
       </c>
       <c r="K84">
         <v>0.0</v>
       </c>
       <c r="L84" s="1">
-        <v>258475.85</v>
+        <v>185034.5</v>
       </c>
       <c r="M84" s="1">
-        <v>258475.85</v>
+        <v>185034.5</v>
       </c>
       <c r="N84" s="1">
-        <v>0.07</v>
+        <v>0.05</v>
       </c>
       <c r="O84">
         <v>1</v>
       </c>
       <c r="Z84" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="85" spans="1:26">
       <c r="A85" t="s">
         <v>201</v>
       </c>
       <c r="B85" s="1">
-        <v>6833.0</v>
+        <v>3182.0</v>
       </c>
       <c r="C85" s="1">
-        <v>13.5</v>
+        <v>381.75</v>
       </c>
       <c r="D85" s="1">
-        <v>14.99</v>
+        <v>393.8458893777</v>
       </c>
       <c r="E85" t="s">
         <v>8</v>
       </c>
       <c r="F85">
         <v>1.0</v>
       </c>
       <c r="G85" s="1">
-        <v>102426.67</v>
+        <v>1253217.62</v>
       </c>
       <c r="H85" s="1">
-        <v>-10181.17</v>
+        <v>-38489.12</v>
       </c>
       <c r="I85" s="1">
-        <v>-9.9399599733155</v>
+        <v>-3.0712239746517</v>
       </c>
       <c r="J85">
         <v>0.0</v>
       </c>
       <c r="K85">
         <v>0.0</v>
       </c>
       <c r="L85" s="1">
-        <v>92245.5</v>
+        <v>1214728.5</v>
       </c>
       <c r="M85" s="1">
-        <v>92245.5</v>
+        <v>1214728.5</v>
       </c>
       <c r="N85" s="1">
-        <v>0.03</v>
+        <v>0.35</v>
       </c>
       <c r="O85">
         <v>1</v>
       </c>
       <c r="Z85" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="86" spans="1:26">
       <c r="A86" t="s">
         <v>203</v>
       </c>
       <c r="B86" s="1">
-        <v>4015.0</v>
+        <v>18710.0</v>
       </c>
       <c r="C86" s="1">
-        <v>119.65</v>
+        <v>25.1</v>
       </c>
       <c r="D86" s="1">
-        <v>114.3255616438</v>
+        <v>20.7341678247</v>
       </c>
       <c r="E86" t="s">
         <v>8</v>
       </c>
       <c r="F86">
         <v>1.0</v>
       </c>
       <c r="G86" s="1">
-        <v>459017.13</v>
+        <v>387936.28</v>
       </c>
       <c r="H86" s="1">
-        <v>21377.62</v>
+        <v>81684.72</v>
       </c>
       <c r="I86" s="1">
-        <v>4.6572597410471</v>
+        <v>21.05622088246</v>
       </c>
       <c r="J86">
         <v>0.0</v>
       </c>
       <c r="K86">
         <v>0.0</v>
       </c>
       <c r="L86" s="1">
-        <v>480394.75</v>
+        <v>469621.0</v>
       </c>
       <c r="M86" s="1">
-        <v>480394.75</v>
+        <v>469621.0</v>
       </c>
       <c r="N86" s="1">
-        <v>0.13</v>
+        <v>0.14</v>
       </c>
       <c r="O86">
         <v>1</v>
       </c>
       <c r="Z86" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="87" spans="1:26">
       <c r="A87" t="s">
         <v>205</v>
       </c>
       <c r="B87" s="1">
-        <v>1052.0</v>
+        <v>2706.0</v>
       </c>
       <c r="C87" s="1">
-        <v>271.95</v>
+        <v>495.1</v>
       </c>
       <c r="D87" s="1">
-        <v>518.2834695817</v>
+        <v>622.3821470806</v>
       </c>
       <c r="E87" t="s">
         <v>8</v>
       </c>
       <c r="F87">
         <v>1.0</v>
       </c>
       <c r="G87" s="1">
-        <v>545234.21</v>
+        <v>1684166.09</v>
       </c>
       <c r="H87" s="1">
-        <v>-259142.81</v>
+        <v>-344425.49</v>
       </c>
       <c r="I87" s="1">
-        <v>-47.528714311598</v>
+        <v>-20.450803044016</v>
       </c>
       <c r="J87">
         <v>0.0</v>
       </c>
       <c r="K87">
         <v>0.0</v>
       </c>
       <c r="L87" s="1">
-        <v>286091.4</v>
+        <v>1339740.6</v>
       </c>
       <c r="M87" s="1">
-        <v>286091.4</v>
+        <v>1339740.6</v>
       </c>
       <c r="N87" s="1">
-        <v>0.08</v>
+        <v>0.39</v>
       </c>
       <c r="O87">
         <v>1</v>
       </c>
       <c r="Z87" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="88" spans="1:26">
       <c r="A88" t="s">
         <v>207</v>
       </c>
       <c r="B88" s="1">
-        <v>3249.0</v>
+        <v>14674.0</v>
       </c>
       <c r="C88" s="1">
-        <v>35.68</v>
+        <v>45.51</v>
       </c>
       <c r="D88" s="1">
-        <v>35.62</v>
+        <v>54.2974703557</v>
       </c>
       <c r="E88" t="s">
         <v>8</v>
       </c>
       <c r="F88">
         <v>1.0</v>
       </c>
       <c r="G88" s="1">
-        <v>115729.38</v>
+        <v>796761.08</v>
       </c>
       <c r="H88" s="1">
-        <v>194.94</v>
+        <v>-128947.34</v>
       </c>
       <c r="I88" s="1">
-        <v>0.16844469399214</v>
+        <v>-16.183940611155</v>
       </c>
       <c r="J88">
         <v>0.0</v>
       </c>
       <c r="K88">
         <v>0.0</v>
       </c>
       <c r="L88" s="1">
-        <v>115924.32</v>
+        <v>667813.74</v>
       </c>
       <c r="M88" s="1">
-        <v>115924.32</v>
+        <v>667813.74</v>
       </c>
       <c r="N88" s="1">
-        <v>0.03</v>
+        <v>0.19</v>
       </c>
       <c r="O88">
         <v>1</v>
       </c>
       <c r="Z88" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="89" spans="1:26">
       <c r="A89" t="s">
         <v>209</v>
       </c>
       <c r="B89" s="1">
-        <v>5750.0</v>
+        <v>5893.0</v>
       </c>
       <c r="C89" s="1">
-        <v>49.03</v>
+        <v>136.3</v>
       </c>
       <c r="D89" s="1">
-        <v>63.5950313043</v>
+        <v>130.88358561</v>
       </c>
       <c r="E89" t="s">
         <v>8</v>
       </c>
       <c r="F89">
         <v>1.0</v>
       </c>
       <c r="G89" s="1">
-        <v>365671.43</v>
+        <v>771296.97</v>
       </c>
       <c r="H89" s="1">
-        <v>-83748.93</v>
+        <v>31918.93</v>
       </c>
       <c r="I89" s="1">
-        <v>-22.902781877162</v>
+        <v>4.1383450527493</v>
       </c>
       <c r="J89">
         <v>0.0</v>
       </c>
       <c r="K89">
         <v>0.0</v>
       </c>
       <c r="L89" s="1">
-        <v>281922.5</v>
+        <v>803215.9</v>
       </c>
       <c r="M89" s="1">
-        <v>281922.5</v>
+        <v>803215.9</v>
       </c>
       <c r="N89" s="1">
-        <v>0.08</v>
+        <v>0.23</v>
       </c>
       <c r="O89">
         <v>1</v>
       </c>
       <c r="Z89" t="s">
         <v>208</v>
       </c>
     </row>
     <row r="90" spans="1:26">
       <c r="A90" t="s">
         <v>211</v>
       </c>
       <c r="B90" s="1">
-        <v>3024.0</v>
+        <v>15497.0</v>
       </c>
       <c r="C90" s="1">
-        <v>27.48</v>
+        <v>15.25</v>
       </c>
       <c r="D90" s="1">
-        <v>33.4333333333</v>
+        <v>13.3881977157</v>
       </c>
       <c r="E90" t="s">
         <v>8</v>
       </c>
       <c r="F90">
         <v>1.0</v>
       </c>
       <c r="G90" s="1">
-        <v>101102.4</v>
+        <v>207476.9</v>
       </c>
       <c r="H90" s="1">
-        <v>-18002.88</v>
+        <v>28852.35</v>
       </c>
       <c r="I90" s="1">
-        <v>-17.806580259222</v>
+        <v>13.906295110444</v>
       </c>
       <c r="J90">
         <v>0.0</v>
       </c>
       <c r="K90">
         <v>0.0</v>
       </c>
       <c r="L90" s="1">
-        <v>83099.52</v>
+        <v>236329.25</v>
       </c>
       <c r="M90" s="1">
-        <v>83099.52</v>
+        <v>236329.25</v>
       </c>
       <c r="N90" s="1">
-        <v>0.02</v>
+        <v>0.07</v>
       </c>
       <c r="O90">
         <v>1</v>
       </c>
       <c r="Z90" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="91" spans="1:26">
       <c r="A91" t="s">
         <v>213</v>
       </c>
       <c r="B91" s="1">
-        <v>264807.0</v>
+        <v>9007.0</v>
       </c>
       <c r="C91" s="1">
-        <v>4.354</v>
+        <v>50.64</v>
       </c>
       <c r="D91" s="1">
-        <v>3.5322762616</v>
+        <v>52.1668180304</v>
       </c>
       <c r="E91" t="s">
         <v>8</v>
       </c>
       <c r="F91">
         <v>1.0</v>
       </c>
       <c r="G91" s="1">
-        <v>935371.48</v>
+        <v>469866.53</v>
       </c>
       <c r="H91" s="1">
-        <v>217598.2</v>
+        <v>-13752.05</v>
       </c>
       <c r="I91" s="1">
-        <v>23.263292141428</v>
+        <v>-2.9267992338165</v>
       </c>
       <c r="J91">
         <v>0.0</v>
       </c>
       <c r="K91">
         <v>0.0</v>
       </c>
       <c r="L91" s="1">
-        <v>1152969.68</v>
+        <v>456114.48</v>
       </c>
       <c r="M91" s="1">
-        <v>1152969.68</v>
+        <v>456114.48</v>
       </c>
       <c r="N91" s="1">
-        <v>0.32</v>
+        <v>0.13</v>
       </c>
       <c r="O91">
         <v>1</v>
       </c>
       <c r="Z91" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="92" spans="1:26">
       <c r="A92" t="s">
         <v>215</v>
       </c>
       <c r="B92" s="1">
-        <v>11621.0</v>
+        <v>879.0</v>
       </c>
       <c r="C92" s="1">
-        <v>23.5</v>
+        <v>515.6</v>
       </c>
       <c r="D92" s="1">
-        <v>26.9078203253</v>
+        <v>231.384960182</v>
       </c>
       <c r="E92" t="s">
         <v>8</v>
       </c>
       <c r="F92">
         <v>1.0</v>
       </c>
       <c r="G92" s="1">
-        <v>312695.78</v>
+        <v>203387.38</v>
       </c>
       <c r="H92" s="1">
-        <v>-39602.28</v>
+        <v>249825.02</v>
       </c>
       <c r="I92" s="1">
-        <v>-12.664795156494</v>
+        <v>122.8321147556</v>
       </c>
       <c r="J92">
         <v>0.0</v>
       </c>
       <c r="K92">
         <v>0.0</v>
       </c>
       <c r="L92" s="1">
-        <v>273093.5</v>
+        <v>453212.4</v>
       </c>
       <c r="M92" s="1">
-        <v>273093.5</v>
+        <v>453212.4</v>
       </c>
       <c r="N92" s="1">
-        <v>0.07</v>
+        <v>0.13</v>
       </c>
       <c r="O92">
         <v>1</v>
       </c>
       <c r="Z92" t="s">
         <v>214</v>
       </c>
     </row>
     <row r="93" spans="1:26">
       <c r="A93" t="s">
         <v>217</v>
       </c>
       <c r="B93" s="1">
-        <v>6475.0</v>
+        <v>6140.0</v>
       </c>
       <c r="C93" s="1">
-        <v>164.16</v>
+        <v>78.06</v>
       </c>
       <c r="D93" s="1">
-        <v>137.3465312741</v>
+        <v>69.1969820847</v>
       </c>
       <c r="E93" t="s">
         <v>8</v>
       </c>
       <c r="F93">
         <v>1.0</v>
       </c>
       <c r="G93" s="1">
-        <v>889318.79</v>
+        <v>424869.47</v>
       </c>
       <c r="H93" s="1">
-        <v>173617.21</v>
+        <v>54418.93</v>
       </c>
       <c r="I93" s="1">
-        <v>19.522494290265</v>
+        <v>12.808387950304</v>
       </c>
       <c r="J93">
         <v>0.0</v>
       </c>
       <c r="K93">
         <v>0.0</v>
       </c>
       <c r="L93" s="1">
-        <v>1062936.0</v>
+        <v>479288.4</v>
       </c>
       <c r="M93" s="1">
-        <v>1062936.0</v>
+        <v>479288.4</v>
       </c>
       <c r="N93" s="1">
-        <v>0.29</v>
+        <v>0.14</v>
       </c>
       <c r="O93">
         <v>1</v>
       </c>
       <c r="Z93" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="94" spans="1:26">
       <c r="A94" t="s">
         <v>219</v>
       </c>
       <c r="B94" s="1">
-        <v>5056.0</v>
+        <v>102359.0</v>
       </c>
       <c r="C94" s="1">
-        <v>151.5</v>
+        <v>8.852</v>
       </c>
       <c r="D94" s="1">
-        <v>74.7566139241</v>
+        <v>4.8618921639</v>
       </c>
       <c r="E94" t="s">
         <v>8</v>
       </c>
       <c r="F94">
         <v>1.0</v>
       </c>
       <c r="G94" s="1">
-        <v>377969.44</v>
+        <v>497658.42</v>
       </c>
       <c r="H94" s="1">
-        <v>388014.56</v>
+        <v>408423.45</v>
       </c>
       <c r="I94" s="1">
-        <v>102.65765401563</v>
+        <v>82.06903240982</v>
       </c>
       <c r="J94">
         <v>0.0</v>
       </c>
       <c r="K94">
         <v>0.0</v>
       </c>
       <c r="L94" s="1">
-        <v>765984.0</v>
+        <v>906081.87</v>
       </c>
       <c r="M94" s="1">
-        <v>765984.0</v>
+        <v>906081.87</v>
       </c>
       <c r="N94" s="1">
-        <v>0.21</v>
+        <v>0.26</v>
       </c>
       <c r="O94">
         <v>1</v>
       </c>
       <c r="Z94" t="s">
         <v>218</v>
       </c>
     </row>
     <row r="95" spans="1:26">
       <c r="A95" t="s">
         <v>221</v>
       </c>
       <c r="B95" s="1">
-        <v>5862.0</v>
+        <v>44683.0</v>
       </c>
       <c r="C95" s="1">
-        <v>52.66</v>
+        <v>17.04</v>
       </c>
       <c r="D95" s="1">
-        <v>56.8569498465</v>
+        <v>16.3683481414</v>
       </c>
       <c r="E95" t="s">
         <v>8</v>
       </c>
       <c r="F95">
         <v>1.0</v>
       </c>
       <c r="G95" s="1">
-        <v>333295.44</v>
+        <v>731386.9</v>
       </c>
       <c r="H95" s="1">
-        <v>-24602.52</v>
+        <v>30011.42</v>
       </c>
       <c r="I95" s="1">
-        <v>-7.3815951397355</v>
+        <v>4.1033576073074</v>
       </c>
       <c r="J95">
         <v>0.0</v>
       </c>
       <c r="K95">
         <v>0.0</v>
       </c>
       <c r="L95" s="1">
-        <v>308692.92</v>
+        <v>761398.32</v>
       </c>
       <c r="M95" s="1">
-        <v>308692.92</v>
+        <v>761398.32</v>
       </c>
       <c r="N95" s="1">
-        <v>0.08</v>
+        <v>0.22</v>
       </c>
       <c r="O95">
         <v>1</v>
       </c>
       <c r="Z95" t="s">
         <v>220</v>
       </c>
     </row>
     <row r="96" spans="1:26">
       <c r="A96" t="s">
         <v>223</v>
       </c>
       <c r="B96" s="1">
-        <v>3377.0</v>
+        <v>2746.0</v>
       </c>
       <c r="C96" s="1">
-        <v>380.1</v>
+        <v>4819.08</v>
       </c>
       <c r="D96" s="1">
-        <v>393.8458898431</v>
+        <v>4805.5982847779</v>
       </c>
       <c r="E96" t="s">
         <v>8</v>
       </c>
       <c r="F96">
         <v>1.0</v>
       </c>
       <c r="G96" s="1">
-        <v>1330017.57</v>
+        <v>13196172.89</v>
       </c>
       <c r="H96" s="1">
-        <v>-46419.87</v>
+        <v>37020.79</v>
       </c>
       <c r="I96" s="1">
-        <v>-3.4901696824952</v>
+        <v>0.28054186852958</v>
       </c>
       <c r="J96">
         <v>0.0</v>
       </c>
       <c r="K96">
         <v>0.0</v>
       </c>
       <c r="L96" s="1">
-        <v>1283597.7</v>
+        <v>13233193.68</v>
       </c>
       <c r="M96" s="1">
-        <v>1283597.7</v>
+        <v>13233193.68</v>
       </c>
       <c r="N96" s="1">
-        <v>0.35</v>
+        <v>3.81</v>
       </c>
       <c r="O96">
         <v>1</v>
       </c>
       <c r="Z96" t="s">
         <v>222</v>
       </c>
     </row>
     <row r="97" spans="1:26">
       <c r="A97" t="s">
         <v>225</v>
       </c>
       <c r="B97" s="1">
-        <v>19556.0</v>
+        <v>25003.0</v>
       </c>
       <c r="C97" s="1">
-        <v>26.43</v>
+        <v>16.465</v>
       </c>
       <c r="D97" s="1">
-        <v>20.7341680303</v>
+        <v>18.1663132424</v>
       </c>
       <c r="E97" t="s">
         <v>8</v>
       </c>
       <c r="F97">
         <v>1.0</v>
       </c>
       <c r="G97" s="1">
-        <v>405477.39</v>
+        <v>454212.33</v>
       </c>
       <c r="H97" s="1">
-        <v>111387.69</v>
+        <v>-42537.93</v>
       </c>
       <c r="I97" s="1">
-        <v>27.470752438256</v>
+        <v>-9.3652081175339</v>
       </c>
       <c r="J97">
         <v>0.0</v>
       </c>
       <c r="K97">
         <v>0.0</v>
       </c>
       <c r="L97" s="1">
-        <v>516865.08</v>
+        <v>411674.4</v>
       </c>
       <c r="M97" s="1">
-        <v>516865.08</v>
+        <v>411674.4</v>
       </c>
       <c r="N97" s="1">
-        <v>0.14</v>
+        <v>0.12</v>
       </c>
       <c r="O97">
         <v>1</v>
       </c>
       <c r="Z97" t="s">
         <v>224</v>
       </c>
     </row>
     <row r="98" spans="1:26">
       <c r="A98" t="s">
         <v>227</v>
       </c>
       <c r="B98" s="1">
-        <v>3600.0</v>
+        <v>6443.0</v>
       </c>
       <c r="C98" s="1">
-        <v>499.25</v>
+        <v>77.4</v>
       </c>
       <c r="D98" s="1">
-        <v>622.38215</v>
+        <v>68.9046779451</v>
       </c>
       <c r="E98" t="s">
         <v>8</v>
       </c>
       <c r="F98">
         <v>1.0</v>
       </c>
       <c r="G98" s="1">
-        <v>2240575.74</v>
+        <v>443952.84</v>
       </c>
       <c r="H98" s="1">
-        <v>-443275.74</v>
+        <v>54735.36</v>
       </c>
       <c r="I98" s="1">
-        <v>-19.784010515083</v>
+        <v>12.329093333427</v>
       </c>
       <c r="J98">
         <v>0.0</v>
       </c>
       <c r="K98">
         <v>0.0</v>
       </c>
       <c r="L98" s="1">
-        <v>1797300.0</v>
+        <v>498688.2</v>
       </c>
       <c r="M98" s="1">
-        <v>1797300.0</v>
+        <v>498688.2</v>
       </c>
       <c r="N98" s="1">
-        <v>0.49</v>
+        <v>0.14</v>
       </c>
       <c r="O98">
         <v>1</v>
       </c>
       <c r="Z98" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="99" spans="1:26">
       <c r="A99" t="s">
         <v>229</v>
       </c>
       <c r="B99" s="1">
-        <v>10262.0</v>
+        <v>13103.0</v>
       </c>
       <c r="C99" s="1">
-        <v>45.275</v>
+        <v>27.84</v>
       </c>
       <c r="D99" s="1">
-        <v>58.6957016176</v>
+        <v>22.6299343662</v>
       </c>
       <c r="E99" t="s">
         <v>8</v>
       </c>
       <c r="F99">
         <v>1.0</v>
       </c>
       <c r="G99" s="1">
-        <v>602335.29</v>
+        <v>296520.03</v>
       </c>
       <c r="H99" s="1">
-        <v>-137723.24</v>
+        <v>68267.49</v>
       </c>
       <c r="I99" s="1">
-        <v>-22.864879791453</v>
+        <v>23.022893259521</v>
       </c>
       <c r="J99">
         <v>0.0</v>
       </c>
       <c r="K99">
         <v>0.0</v>
       </c>
       <c r="L99" s="1">
-        <v>464612.05</v>
+        <v>364787.52</v>
       </c>
       <c r="M99" s="1">
-        <v>464612.05</v>
+        <v>364787.52</v>
       </c>
       <c r="N99" s="1">
-        <v>0.13</v>
+        <v>0.11</v>
       </c>
       <c r="O99">
         <v>1</v>
       </c>
       <c r="Z99" t="s">
         <v>228</v>
       </c>
     </row>
     <row r="100" spans="1:26">
       <c r="A100" t="s">
         <v>231</v>
       </c>
       <c r="B100" s="1">
-        <v>4851.0</v>
+        <v>2828.0</v>
       </c>
       <c r="C100" s="1">
-        <v>132.9</v>
+        <v>125.35</v>
       </c>
       <c r="D100" s="1">
-        <v>127.6689012575</v>
+        <v>143.25</v>
       </c>
       <c r="E100" t="s">
         <v>8</v>
       </c>
       <c r="F100">
         <v>1.0</v>
       </c>
       <c r="G100" s="1">
-        <v>619321.84</v>
+        <v>405111.0</v>
       </c>
       <c r="H100" s="1">
-        <v>25376.06</v>
+        <v>-50621.2</v>
       </c>
       <c r="I100" s="1">
-        <v>4.0973946599397</v>
+        <v>-12.495636998255</v>
       </c>
       <c r="J100">
         <v>0.0</v>
       </c>
       <c r="K100">
         <v>0.0</v>
       </c>
       <c r="L100" s="1">
-        <v>644697.9</v>
+        <v>354489.8</v>
       </c>
       <c r="M100" s="1">
-        <v>644697.9</v>
+        <v>354489.8</v>
       </c>
       <c r="N100" s="1">
-        <v>0.18</v>
+        <v>0.1</v>
       </c>
       <c r="O100">
         <v>1</v>
       </c>
       <c r="Z100" t="s">
         <v>230</v>
       </c>
     </row>
     <row r="101" spans="1:26">
       <c r="A101" t="s">
         <v>233</v>
       </c>
       <c r="B101" s="1">
-        <v>9223.0</v>
+        <v>6325.0</v>
       </c>
       <c r="C101" s="1">
-        <v>15.6</v>
+        <v>16.74</v>
       </c>
       <c r="D101" s="1">
-        <v>11.7747652608</v>
+        <v>16.36</v>
       </c>
       <c r="E101" t="s">
         <v>8</v>
       </c>
       <c r="F101">
         <v>1.0</v>
       </c>
       <c r="G101" s="1">
-        <v>108598.66</v>
+        <v>103477.0</v>
       </c>
       <c r="H101" s="1">
-        <v>35280.14</v>
+        <v>2403.5</v>
       </c>
       <c r="I101" s="1">
-        <v>32.486717607749</v>
+        <v>2.3227383863081</v>
       </c>
       <c r="J101">
         <v>0.0</v>
       </c>
       <c r="K101">
         <v>0.0</v>
       </c>
       <c r="L101" s="1">
-        <v>143878.8</v>
+        <v>105880.5</v>
       </c>
       <c r="M101" s="1">
-        <v>143878.8</v>
+        <v>105880.5</v>
       </c>
       <c r="N101" s="1">
-        <v>0.04</v>
+        <v>0.03</v>
       </c>
       <c r="O101">
         <v>1</v>
       </c>
       <c r="Z101" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="102" spans="1:26">
       <c r="A102" t="s">
         <v>235</v>
       </c>
       <c r="B102" s="1">
-        <v>9414.0</v>
+        <v>4377.0</v>
       </c>
       <c r="C102" s="1">
-        <v>52.84</v>
+        <v>28.68</v>
       </c>
       <c r="D102" s="1">
-        <v>52.1668175058</v>
+        <v>23.76</v>
       </c>
       <c r="E102" t="s">
         <v>8</v>
       </c>
       <c r="F102">
         <v>1.0</v>
       </c>
       <c r="G102" s="1">
-        <v>491098.42</v>
+        <v>103997.52</v>
       </c>
       <c r="H102" s="1">
-        <v>6337.34</v>
+        <v>21534.84</v>
       </c>
       <c r="I102" s="1">
-        <v>1.290441944407</v>
+        <v>20.707070707071</v>
       </c>
       <c r="J102">
         <v>0.0</v>
       </c>
       <c r="K102">
         <v>0.0</v>
       </c>
       <c r="L102" s="1">
-        <v>497435.76</v>
+        <v>125532.36</v>
       </c>
       <c r="M102" s="1">
-        <v>497435.76</v>
+        <v>125532.36</v>
       </c>
       <c r="N102" s="1">
-        <v>0.14</v>
+        <v>0.04</v>
       </c>
       <c r="O102">
         <v>1</v>
       </c>
       <c r="Z102" t="s">
         <v>234</v>
       </c>
     </row>
     <row r="103" spans="1:26">
       <c r="A103" t="s">
         <v>237</v>
       </c>
       <c r="B103" s="1">
-        <v>919.0</v>
+        <v>10689.0</v>
       </c>
       <c r="C103" s="1">
-        <v>471.0</v>
+        <v>35.9</v>
       </c>
       <c r="D103" s="1">
-        <v>231.3849619151</v>
+        <v>41.6283047993</v>
       </c>
       <c r="E103" t="s">
         <v>8</v>
       </c>
       <c r="F103">
         <v>1.0</v>
       </c>
       <c r="G103" s="1">
-        <v>212642.78</v>
+        <v>444964.95</v>
       </c>
       <c r="H103" s="1">
-        <v>220206.22</v>
+        <v>-61229.85</v>
       </c>
       <c r="I103" s="1">
-        <v>103.55687599645</v>
+        <v>-13.760600694504</v>
       </c>
       <c r="J103">
         <v>0.0</v>
       </c>
       <c r="K103">
         <v>0.0</v>
       </c>
       <c r="L103" s="1">
-        <v>432849.0</v>
+        <v>383735.1</v>
       </c>
       <c r="M103" s="1">
-        <v>432849.0</v>
+        <v>383735.1</v>
       </c>
       <c r="N103" s="1">
-        <v>0.12</v>
+        <v>0.11</v>
       </c>
       <c r="O103">
         <v>1</v>
       </c>
       <c r="Z103" t="s">
         <v>236</v>
       </c>
     </row>
     <row r="104" spans="1:26">
       <c r="A104" t="s">
         <v>239</v>
       </c>
       <c r="B104" s="1">
-        <v>97791.0</v>
+        <v>8401.0</v>
       </c>
       <c r="C104" s="1">
-        <v>3.48</v>
+        <v>32.7</v>
       </c>
       <c r="D104" s="1">
-        <v>3.4642792281</v>
+        <v>28.0920830853</v>
       </c>
       <c r="E104" t="s">
         <v>8</v>
       </c>
       <c r="F104">
         <v>1.0</v>
       </c>
       <c r="G104" s="1">
-        <v>338775.33</v>
+        <v>236001.59</v>
       </c>
       <c r="H104" s="1">
-        <v>1537.35</v>
+        <v>38711.11</v>
       </c>
       <c r="I104" s="1">
-        <v>0.45379632572419</v>
+        <v>16.402902200786</v>
       </c>
       <c r="J104">
         <v>0.0</v>
       </c>
       <c r="K104">
         <v>0.0</v>
       </c>
       <c r="L104" s="1">
-        <v>340312.68</v>
+        <v>274712.7</v>
       </c>
       <c r="M104" s="1">
-        <v>340312.68</v>
+        <v>274712.7</v>
       </c>
       <c r="N104" s="1">
-        <v>0.09</v>
+        <v>0.08</v>
       </c>
       <c r="O104">
         <v>1</v>
       </c>
       <c r="Z104" t="s">
         <v>238</v>
       </c>
     </row>
     <row r="105" spans="1:26">
       <c r="A105" t="s">
         <v>241</v>
       </c>
       <c r="B105" s="1">
-        <v>6417.0</v>
+        <v>5864.0</v>
       </c>
       <c r="C105" s="1">
-        <v>74.88</v>
+        <v>38.59</v>
       </c>
       <c r="D105" s="1">
-        <v>69.1969814555</v>
+        <v>37.6268212824</v>
       </c>
       <c r="E105" t="s">
         <v>8</v>
       </c>
       <c r="F105">
         <v>1.0</v>
       </c>
       <c r="G105" s="1">
-        <v>444037.03</v>
+        <v>220643.68</v>
       </c>
       <c r="H105" s="1">
-        <v>36467.93</v>
+        <v>5648.08</v>
       </c>
       <c r="I105" s="1">
-        <v>8.212812791762</v>
+        <v>2.5598195244024</v>
       </c>
       <c r="J105">
         <v>0.0</v>
       </c>
       <c r="K105">
         <v>0.0</v>
       </c>
       <c r="L105" s="1">
-        <v>480504.96</v>
+        <v>226291.76</v>
       </c>
       <c r="M105" s="1">
-        <v>480504.96</v>
+        <v>226291.76</v>
       </c>
       <c r="N105" s="1">
-        <v>0.13</v>
+        <v>0.07</v>
       </c>
       <c r="O105">
         <v>1</v>
       </c>
       <c r="Z105" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="106" spans="1:26">
       <c r="A106" t="s">
         <v>243</v>
       </c>
       <c r="B106" s="1">
-        <v>108630.0</v>
+        <v>4709.0</v>
       </c>
       <c r="C106" s="1">
-        <v>11.785</v>
+        <v>329.5</v>
       </c>
       <c r="D106" s="1">
-        <v>4.8618922029</v>
+        <v>238.751800807</v>
       </c>
       <c r="E106" t="s">
         <v>8</v>
       </c>
       <c r="F106">
         <v>1.0</v>
       </c>
       <c r="G106" s="1">
-        <v>528147.35</v>
+        <v>1124282.23</v>
       </c>
       <c r="H106" s="1">
-        <v>752057.2</v>
+        <v>427333.27</v>
       </c>
       <c r="I106" s="1">
-        <v>142.39533721034</v>
+        <v>38.009430247777</v>
       </c>
       <c r="J106">
         <v>0.0</v>
       </c>
       <c r="K106">
         <v>0.0</v>
       </c>
       <c r="L106" s="1">
-        <v>1280204.55</v>
+        <v>1551615.5</v>
       </c>
       <c r="M106" s="1">
-        <v>1280204.55</v>
+        <v>1551615.5</v>
       </c>
       <c r="N106" s="1">
-        <v>0.35</v>
+        <v>0.45</v>
       </c>
       <c r="O106">
         <v>1</v>
       </c>
       <c r="Z106" t="s">
         <v>242</v>
       </c>
     </row>
     <row r="107" spans="1:26">
       <c r="A107" t="s">
         <v>245</v>
       </c>
       <c r="B107" s="1">
-        <v>46702.0</v>
+        <v>96069.0</v>
       </c>
       <c r="C107" s="1">
-        <v>16.505</v>
+        <v>4.202</v>
       </c>
       <c r="D107" s="1">
-        <v>16.3683480365</v>
+        <v>2.6349516493</v>
       </c>
       <c r="E107" t="s">
         <v>8</v>
       </c>
       <c r="F107">
         <v>1.0</v>
       </c>
       <c r="G107" s="1">
-        <v>764434.59</v>
+        <v>253137.17</v>
       </c>
       <c r="H107" s="1">
-        <v>6381.92</v>
+        <v>150544.77</v>
       </c>
       <c r="I107" s="1">
-        <v>0.83485494815194</v>
+        <v>59.471617700395</v>
       </c>
       <c r="J107">
         <v>0.0</v>
       </c>
       <c r="K107">
         <v>0.0</v>
       </c>
       <c r="L107" s="1">
-        <v>770816.51</v>
+        <v>403681.94</v>
       </c>
       <c r="M107" s="1">
-        <v>770816.51</v>
+        <v>403681.94</v>
       </c>
       <c r="N107" s="1">
-        <v>0.21</v>
+        <v>0.12</v>
       </c>
       <c r="O107">
         <v>1</v>
       </c>
       <c r="Z107" t="s">
         <v>244</v>
       </c>
     </row>
     <row r="108" spans="1:26">
       <c r="A108" t="s">
         <v>247</v>
       </c>
       <c r="B108" s="1">
-        <v>3951.0</v>
+        <v>34236.0</v>
       </c>
       <c r="C108" s="1">
-        <v>4810.41</v>
+        <v>9.696</v>
       </c>
       <c r="D108" s="1">
-        <v>4798.2064540623</v>
+        <v>9.379442984</v>
       </c>
       <c r="E108" t="s">
         <v>8</v>
       </c>
       <c r="F108">
         <v>1.0</v>
       </c>
       <c r="G108" s="1">
-        <v>18957713.7</v>
+        <v>321114.61</v>
       </c>
       <c r="H108" s="1">
-        <v>48216.21</v>
+        <v>10837.65</v>
       </c>
       <c r="I108" s="1">
-        <v>0.25433557423119</v>
+        <v>3.3750099380405</v>
       </c>
       <c r="J108">
         <v>0.0</v>
       </c>
       <c r="K108">
         <v>0.0</v>
       </c>
       <c r="L108" s="1">
-        <v>19005929.91</v>
+        <v>331952.26</v>
       </c>
       <c r="M108" s="1">
-        <v>19005929.91</v>
+        <v>331952.26</v>
       </c>
       <c r="N108" s="1">
-        <v>5.21</v>
+        <v>0.1</v>
       </c>
       <c r="O108">
         <v>1</v>
       </c>
       <c r="Z108" t="s">
         <v>246</v>
       </c>
     </row>
     <row r="109" spans="1:26">
       <c r="A109" t="s">
         <v>249</v>
       </c>
       <c r="B109" s="1">
-        <v>39584.0</v>
+        <v>15398.0</v>
       </c>
       <c r="C109" s="1">
-        <v>17.085</v>
+        <v>77.34</v>
       </c>
       <c r="D109" s="1">
-        <v>18.1663131568</v>
+        <v>92.0147220418</v>
       </c>
       <c r="E109" t="s">
         <v>8</v>
       </c>
       <c r="F109">
         <v>1.0</v>
       </c>
       <c r="G109" s="1">
-        <v>719095.34</v>
+        <v>1416842.69</v>
       </c>
       <c r="H109" s="1">
-        <v>-42802.7</v>
+        <v>-225961.37</v>
       </c>
       <c r="I109" s="1">
-        <v>-5.9522983419695</v>
+        <v>-15.948232756877</v>
       </c>
       <c r="J109">
         <v>0.0</v>
       </c>
       <c r="K109">
         <v>0.0</v>
       </c>
       <c r="L109" s="1">
-        <v>676292.64</v>
+        <v>1190881.32</v>
       </c>
       <c r="M109" s="1">
-        <v>676292.64</v>
+        <v>1190881.32</v>
       </c>
       <c r="N109" s="1">
-        <v>0.19</v>
+        <v>0.34</v>
       </c>
       <c r="O109">
         <v>1</v>
       </c>
       <c r="Z109" t="s">
         <v>248</v>
       </c>
     </row>
     <row r="110" spans="1:26">
       <c r="A110" t="s">
         <v>251</v>
       </c>
       <c r="B110" s="1">
-        <v>3968.0</v>
+        <v>13786.0</v>
       </c>
       <c r="C110" s="1">
-        <v>67.35</v>
+        <v>137.92</v>
       </c>
       <c r="D110" s="1">
-        <v>67.7922379032</v>
+        <v>168.600745684</v>
       </c>
       <c r="E110" t="s">
         <v>8</v>
       </c>
       <c r="F110">
         <v>1.0</v>
       </c>
       <c r="G110" s="1">
-        <v>268999.6</v>
+        <v>2324329.88</v>
       </c>
       <c r="H110" s="1">
-        <v>-1754.8</v>
+        <v>-422964.76</v>
       </c>
       <c r="I110" s="1">
-        <v>-0.65234297746168</v>
+        <v>-18.197277574042</v>
       </c>
       <c r="J110">
         <v>0.0</v>
       </c>
       <c r="K110">
         <v>0.0</v>
       </c>
       <c r="L110" s="1">
-        <v>267244.8</v>
+        <v>1901365.12</v>
       </c>
       <c r="M110" s="1">
-        <v>267244.8</v>
+        <v>1901365.12</v>
       </c>
       <c r="N110" s="1">
-        <v>0.07</v>
+        <v>0.55</v>
       </c>
       <c r="O110">
         <v>1</v>
       </c>
       <c r="Z110" t="s">
         <v>250</v>
       </c>
     </row>
     <row r="111" spans="1:26">
       <c r="A111" t="s">
         <v>253</v>
       </c>
       <c r="B111" s="1">
-        <v>13695.0</v>
+        <v>34397.0</v>
       </c>
       <c r="C111" s="1">
-        <v>28.98</v>
+        <v>31.56</v>
       </c>
       <c r="D111" s="1">
-        <v>22.6299342826</v>
+        <v>32.5313780272</v>
       </c>
       <c r="E111" t="s">
         <v>8</v>
       </c>
       <c r="F111">
         <v>1.0</v>
       </c>
       <c r="G111" s="1">
-        <v>309916.95</v>
+        <v>1118981.81</v>
       </c>
       <c r="H111" s="1">
-        <v>86964.15</v>
+        <v>-33412.49</v>
       </c>
       <c r="I111" s="1">
-        <v>28.060469103094</v>
+        <v>-2.9859725780529</v>
       </c>
       <c r="J111">
         <v>0.0</v>
       </c>
       <c r="K111">
         <v>0.0</v>
       </c>
       <c r="L111" s="1">
-        <v>396881.1</v>
+        <v>1085569.32</v>
       </c>
       <c r="M111" s="1">
-        <v>396881.1</v>
+        <v>1085569.32</v>
       </c>
       <c r="N111" s="1">
-        <v>0.11</v>
+        <v>0.31</v>
       </c>
       <c r="O111">
         <v>1</v>
       </c>
       <c r="Z111" t="s">
         <v>252</v>
       </c>
     </row>
     <row r="112" spans="1:26">
       <c r="A112" t="s">
         <v>255</v>
       </c>
       <c r="B112" s="1">
-        <v>7971.0</v>
+        <v>8286.0</v>
       </c>
       <c r="C112" s="1">
-        <v>38.215</v>
+        <v>262.45</v>
       </c>
       <c r="D112" s="1">
-        <v>30.5060255928</v>
+        <v>149.3060994448</v>
       </c>
       <c r="E112" t="s">
         <v>8</v>
       </c>
       <c r="F112">
         <v>1.0</v>
       </c>
       <c r="G112" s="1">
-        <v>243163.53</v>
+        <v>1237150.34</v>
       </c>
       <c r="H112" s="1">
-        <v>61448.24</v>
+        <v>937510.36</v>
       </c>
       <c r="I112" s="1">
-        <v>25.27033556389</v>
+        <v>75.779824786695</v>
       </c>
       <c r="J112">
         <v>0.0</v>
       </c>
       <c r="K112">
         <v>0.0</v>
       </c>
       <c r="L112" s="1">
-        <v>304611.77</v>
+        <v>2174660.7</v>
       </c>
       <c r="M112" s="1">
-        <v>304611.77</v>
+        <v>2174660.7</v>
       </c>
       <c r="N112" s="1">
-        <v>0.08</v>
+        <v>0.63</v>
       </c>
       <c r="O112">
         <v>1</v>
       </c>
       <c r="Z112" t="s">
         <v>254</v>
       </c>
     </row>
     <row r="113" spans="1:26">
       <c r="A113" t="s">
         <v>257</v>
       </c>
       <c r="B113" s="1">
-        <v>6325.0</v>
+        <v>11155.0</v>
       </c>
       <c r="C113" s="1">
-        <v>16.19</v>
+        <v>147.66</v>
       </c>
       <c r="D113" s="1">
-        <v>16.36</v>
+        <v>127.0068686688</v>
       </c>
       <c r="E113" t="s">
         <v>8</v>
       </c>
       <c r="F113">
         <v>1.0</v>
       </c>
       <c r="G113" s="1">
-        <v>103477.0</v>
+        <v>1416761.62</v>
       </c>
       <c r="H113" s="1">
-        <v>-1075.25</v>
+        <v>230385.68</v>
       </c>
       <c r="I113" s="1">
-        <v>-1.039119804401</v>
+        <v>16.261428651632</v>
       </c>
       <c r="J113">
         <v>0.0</v>
       </c>
       <c r="K113">
         <v>0.0</v>
       </c>
       <c r="L113" s="1">
-        <v>102401.75</v>
+        <v>1647147.3</v>
       </c>
       <c r="M113" s="1">
-        <v>102401.75</v>
+        <v>1647147.3</v>
       </c>
       <c r="N113" s="1">
-        <v>0.03</v>
+        <v>0.47</v>
       </c>
       <c r="O113">
         <v>1</v>
       </c>
       <c r="Z113" t="s">
         <v>256</v>
       </c>
     </row>
     <row r="114" spans="1:26">
       <c r="A114" t="s">
         <v>259</v>
       </c>
       <c r="B114" s="1">
-        <v>4377.0</v>
+        <v>10029.0</v>
       </c>
       <c r="C114" s="1">
-        <v>28.23</v>
+        <v>264.55</v>
       </c>
       <c r="D114" s="1">
-        <v>23.76</v>
+        <v>186.3645866986</v>
       </c>
       <c r="E114" t="s">
         <v>8</v>
       </c>
       <c r="F114">
         <v>1.0</v>
       </c>
       <c r="G114" s="1">
-        <v>103997.52</v>
+        <v>1869050.44</v>
       </c>
       <c r="H114" s="1">
-        <v>19565.19</v>
+        <v>784121.51</v>
       </c>
       <c r="I114" s="1">
-        <v>18.813131313131</v>
+        <v>41.952934667724</v>
       </c>
       <c r="J114">
         <v>0.0</v>
       </c>
       <c r="K114">
         <v>0.0</v>
       </c>
       <c r="L114" s="1">
-        <v>123562.71</v>
+        <v>2653171.95</v>
       </c>
       <c r="M114" s="1">
-        <v>123562.71</v>
+        <v>2653171.95</v>
       </c>
       <c r="N114" s="1">
-        <v>0.03</v>
+        <v>0.76</v>
       </c>
       <c r="O114">
         <v>1</v>
       </c>
       <c r="Z114" t="s">
         <v>258</v>
       </c>
     </row>
     <row r="115" spans="1:26">
       <c r="A115" t="s">
         <v>261</v>
       </c>
       <c r="B115" s="1">
-        <v>11172.0</v>
+        <v>12576.0</v>
       </c>
       <c r="C115" s="1">
-        <v>32.35</v>
+        <v>16.44</v>
       </c>
       <c r="D115" s="1">
-        <v>41.6283046903</v>
+        <v>19.6435734733</v>
       </c>
       <c r="E115" t="s">
         <v>8</v>
       </c>
       <c r="F115">
         <v>1.0</v>
       </c>
       <c r="G115" s="1">
-        <v>465071.42</v>
+        <v>247037.58</v>
       </c>
       <c r="H115" s="1">
-        <v>-103657.22</v>
+        <v>-40288.14</v>
       </c>
       <c r="I115" s="1">
-        <v>-22.288451954326</v>
+        <v>-16.308506584302</v>
       </c>
       <c r="J115">
         <v>0.0</v>
       </c>
       <c r="K115">
         <v>0.0</v>
       </c>
       <c r="L115" s="1">
-        <v>361414.2</v>
+        <v>206749.44</v>
       </c>
       <c r="M115" s="1">
-        <v>361414.2</v>
+        <v>206749.44</v>
       </c>
       <c r="N115" s="1">
-        <v>0.1</v>
+        <v>0.06</v>
       </c>
       <c r="O115">
         <v>1</v>
       </c>
       <c r="Z115" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="116" spans="1:26">
       <c r="A116" t="s">
         <v>263</v>
       </c>
       <c r="B116" s="1">
-        <v>3814.0</v>
+        <v>10523.0</v>
       </c>
       <c r="C116" s="1">
-        <v>26.99</v>
+        <v>74.55</v>
       </c>
       <c r="D116" s="1">
-        <v>27.83</v>
+        <v>36.4950917039</v>
       </c>
       <c r="E116" t="s">
         <v>8</v>
       </c>
       <c r="F116">
         <v>1.0</v>
       </c>
       <c r="G116" s="1">
-        <v>106143.62</v>
+        <v>384037.85</v>
       </c>
       <c r="H116" s="1">
-        <v>-3203.76</v>
+        <v>400451.8</v>
       </c>
       <c r="I116" s="1">
-        <v>-3.0183255479698</v>
+        <v>104.27404486303</v>
       </c>
       <c r="J116">
         <v>0.0</v>
       </c>
       <c r="K116">
         <v>0.0</v>
       </c>
       <c r="L116" s="1">
-        <v>102939.86</v>
+        <v>784489.65</v>
       </c>
       <c r="M116" s="1">
-        <v>102939.86</v>
+        <v>784489.65</v>
       </c>
       <c r="N116" s="1">
-        <v>0.03</v>
+        <v>0.23</v>
       </c>
       <c r="O116">
         <v>1</v>
       </c>
       <c r="Z116" t="s">
         <v>262</v>
       </c>
     </row>
     <row r="117" spans="1:26">
       <c r="A117" t="s">
         <v>265</v>
       </c>
       <c r="B117" s="1">
-        <v>1154.0</v>
+        <v>859.0</v>
       </c>
       <c r="C117" s="1">
-        <v>92.4</v>
+        <v>148.7</v>
       </c>
       <c r="D117" s="1">
-        <v>90.699982669</v>
+        <v>131.2</v>
       </c>
       <c r="E117" t="s">
         <v>8</v>
       </c>
       <c r="F117">
         <v>1.0</v>
       </c>
       <c r="G117" s="1">
-        <v>104667.78</v>
+        <v>112700.8</v>
       </c>
       <c r="H117" s="1">
-        <v>1961.82</v>
+        <v>15032.5</v>
       </c>
       <c r="I117" s="1">
-        <v>1.8743303813265</v>
+        <v>13.338414634146</v>
       </c>
       <c r="J117">
         <v>0.0</v>
       </c>
       <c r="K117">
         <v>0.0</v>
       </c>
       <c r="L117" s="1">
-        <v>106629.6</v>
+        <v>127733.3</v>
       </c>
       <c r="M117" s="1">
-        <v>106629.6</v>
+        <v>127733.3</v>
       </c>
       <c r="N117" s="1">
-        <v>0.03</v>
+        <v>0.04</v>
       </c>
       <c r="O117">
         <v>1</v>
       </c>
       <c r="Z117" t="s">
         <v>264</v>
       </c>
     </row>
     <row r="118" spans="1:26">
       <c r="A118" t="s">
         <v>267</v>
       </c>
       <c r="B118" s="1">
-        <v>3328.0</v>
+        <v>2528.0</v>
       </c>
       <c r="C118" s="1">
-        <v>38.01</v>
+        <v>47.7</v>
       </c>
       <c r="D118" s="1">
-        <v>36.87</v>
+        <v>52.5</v>
       </c>
       <c r="E118" t="s">
         <v>8</v>
       </c>
       <c r="F118">
         <v>1.0</v>
       </c>
       <c r="G118" s="1">
-        <v>122703.36</v>
+        <v>132720.0</v>
       </c>
       <c r="H118" s="1">
-        <v>3793.92</v>
+        <v>-12134.4</v>
       </c>
       <c r="I118" s="1">
-        <v>3.0919446704638</v>
+        <v>-9.1428571428571</v>
       </c>
       <c r="J118">
         <v>0.0</v>
       </c>
       <c r="K118">
         <v>0.0</v>
       </c>
       <c r="L118" s="1">
-        <v>126497.28</v>
+        <v>120585.6</v>
       </c>
       <c r="M118" s="1">
-        <v>126497.28</v>
+        <v>120585.6</v>
       </c>
       <c r="N118" s="1">
         <v>0.03</v>
       </c>
       <c r="O118">
         <v>1</v>
       </c>
       <c r="Z118" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="119" spans="1:26">
       <c r="A119" t="s">
         <v>269</v>
       </c>
       <c r="B119" s="1">
-        <v>4997.0</v>
+        <v>7236.0</v>
       </c>
       <c r="C119" s="1">
-        <v>329.4</v>
+        <v>53.79</v>
       </c>
       <c r="D119" s="1">
-        <v>238.7518010806</v>
+        <v>25.1042274737</v>
       </c>
       <c r="E119" t="s">
         <v>8</v>
       </c>
       <c r="F119">
         <v>1.0</v>
       </c>
       <c r="G119" s="1">
-        <v>1193042.75</v>
+        <v>181654.19</v>
       </c>
       <c r="H119" s="1">
-        <v>452969.05</v>
+        <v>207570.25</v>
       </c>
       <c r="I119" s="1">
-        <v>37.96754558879</v>
+        <v>114.26670092223</v>
       </c>
       <c r="J119">
         <v>0.0</v>
       </c>
       <c r="K119">
         <v>0.0</v>
       </c>
       <c r="L119" s="1">
-        <v>1646011.8</v>
+        <v>389224.44</v>
       </c>
       <c r="M119" s="1">
-        <v>1646011.8</v>
+        <v>389224.44</v>
       </c>
       <c r="N119" s="1">
-        <v>0.45</v>
+        <v>0.11</v>
       </c>
       <c r="O119">
         <v>1</v>
       </c>
       <c r="Z119" t="s">
         <v>268</v>
       </c>
     </row>
     <row r="120" spans="1:26">
       <c r="A120" t="s">
         <v>271</v>
       </c>
       <c r="B120" s="1">
-        <v>167833.0</v>
+        <v>8941.0</v>
       </c>
       <c r="C120" s="1">
-        <v>4.487</v>
+        <v>9.772</v>
       </c>
       <c r="D120" s="1">
-        <v>2.6349516484</v>
+        <v>11.5050005592</v>
       </c>
       <c r="E120" t="s">
         <v>8</v>
       </c>
       <c r="F120">
         <v>1.0</v>
       </c>
       <c r="G120" s="1">
-        <v>442231.84</v>
+        <v>102866.21</v>
       </c>
       <c r="H120" s="1">
-        <v>310834.83</v>
+        <v>-15494.76</v>
       </c>
       <c r="I120" s="1">
-        <v>70.28775449547</v>
+        <v>-15.063022152756</v>
       </c>
       <c r="J120">
         <v>0.0</v>
       </c>
       <c r="K120">
         <v>0.0</v>
       </c>
       <c r="L120" s="1">
-        <v>753066.67</v>
+        <v>87371.45</v>
       </c>
       <c r="M120" s="1">
-        <v>753066.67</v>
+        <v>87371.45</v>
       </c>
       <c r="N120" s="1">
-        <v>0.21</v>
+        <v>0.03</v>
       </c>
       <c r="O120">
         <v>1</v>
       </c>
       <c r="Z120" t="s">
         <v>270</v>
       </c>
     </row>
     <row r="121" spans="1:26">
       <c r="A121" t="s">
         <v>273</v>
       </c>
       <c r="B121" s="1">
-        <v>35783.0</v>
+        <v>18994.0</v>
       </c>
       <c r="C121" s="1">
-        <v>9.012</v>
+        <v>33.08</v>
       </c>
       <c r="D121" s="1">
-        <v>9.3794430316</v>
+        <v>30.0269806255</v>
       </c>
       <c r="E121" t="s">
         <v>8</v>
       </c>
       <c r="F121">
         <v>1.0</v>
       </c>
       <c r="G121" s="1">
-        <v>335624.61</v>
+        <v>570332.47</v>
       </c>
       <c r="H121" s="1">
-        <v>-13148.21</v>
+        <v>57989.05</v>
       </c>
       <c r="I121" s="1">
-        <v>-3.9175345335969</v>
+        <v>10.167586986587</v>
       </c>
       <c r="J121">
         <v>0.0</v>
       </c>
       <c r="K121">
         <v>0.0</v>
       </c>
       <c r="L121" s="1">
-        <v>322476.4</v>
+        <v>628321.52</v>
       </c>
       <c r="M121" s="1">
-        <v>322476.4</v>
+        <v>628321.52</v>
       </c>
       <c r="N121" s="1">
-        <v>0.09</v>
+        <v>0.18</v>
       </c>
       <c r="O121">
         <v>1</v>
       </c>
       <c r="Z121" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="122" spans="1:26">
       <c r="A122" t="s">
         <v>275</v>
       </c>
       <c r="B122" s="1">
-        <v>16342.0</v>
+        <v>1321.0</v>
       </c>
       <c r="C122" s="1">
-        <v>74.14</v>
+        <v>223.1</v>
       </c>
       <c r="D122" s="1">
-        <v>92.0147221882</v>
+        <v>254.7717486752</v>
       </c>
       <c r="E122" t="s">
         <v>8</v>
       </c>
       <c r="F122">
         <v>1.0</v>
       </c>
       <c r="G122" s="1">
-        <v>1503704.59</v>
+        <v>336553.48</v>
       </c>
       <c r="H122" s="1">
-        <v>-292108.71</v>
+        <v>-41838.38</v>
       </c>
       <c r="I122" s="1">
-        <v>-19.425937244762</v>
+        <v>-12.431421003283</v>
       </c>
       <c r="J122">
         <v>0.0</v>
       </c>
       <c r="K122">
         <v>0.0</v>
       </c>
       <c r="L122" s="1">
-        <v>1211595.88</v>
+        <v>294715.1</v>
       </c>
       <c r="M122" s="1">
-        <v>1211595.88</v>
+        <v>294715.1</v>
       </c>
       <c r="N122" s="1">
-        <v>0.33</v>
+        <v>0.08</v>
       </c>
       <c r="O122">
         <v>1</v>
       </c>
       <c r="Z122" t="s">
         <v>274</v>
       </c>
     </row>
     <row r="123" spans="1:26">
       <c r="A123" t="s">
         <v>277</v>
       </c>
       <c r="B123" s="1">
-        <v>14632.0</v>
+        <v>1702.0</v>
       </c>
       <c r="C123" s="1">
-        <v>134.14</v>
+        <v>239.3</v>
       </c>
       <c r="D123" s="1">
-        <v>168.600745626</v>
+        <v>252.5837896592</v>
       </c>
       <c r="E123" t="s">
         <v>8</v>
       </c>
       <c r="F123">
         <v>1.0</v>
       </c>
       <c r="G123" s="1">
-        <v>2466966.11</v>
+        <v>429897.61</v>
       </c>
       <c r="H123" s="1">
-        <v>-504229.63</v>
+        <v>-22609.01</v>
       </c>
       <c r="I123" s="1">
-        <v>-20.439260513392</v>
+        <v>-5.2591615943154</v>
       </c>
       <c r="J123">
         <v>0.0</v>
       </c>
       <c r="K123">
         <v>0.0</v>
       </c>
       <c r="L123" s="1">
-        <v>1962736.48</v>
+        <v>407288.6</v>
       </c>
       <c r="M123" s="1">
-        <v>1962736.48</v>
+        <v>407288.6</v>
       </c>
       <c r="N123" s="1">
-        <v>0.54</v>
+        <v>0.12</v>
       </c>
       <c r="O123">
         <v>1</v>
       </c>
       <c r="Z123" t="s">
         <v>276</v>
       </c>
     </row>
     <row r="124" spans="1:26">
       <c r="A124" t="s">
         <v>279</v>
       </c>
       <c r="B124" s="1">
-        <v>33049.0</v>
+        <v>5681.0</v>
       </c>
       <c r="C124" s="1">
-        <v>32.8</v>
+        <v>19.33</v>
       </c>
       <c r="D124" s="1">
-        <v>32.6412793125</v>
+        <v>18.02</v>
       </c>
       <c r="E124" t="s">
         <v>8</v>
       </c>
       <c r="F124">
         <v>1.0</v>
       </c>
       <c r="G124" s="1">
-        <v>1078761.64</v>
+        <v>102371.62</v>
       </c>
       <c r="H124" s="1">
-        <v>5245.56</v>
+        <v>7442.11</v>
       </c>
       <c r="I124" s="1">
-        <v>0.48625755732286</v>
+        <v>7.2697003329634</v>
       </c>
       <c r="J124">
         <v>0.0</v>
       </c>
       <c r="K124">
         <v>0.0</v>
       </c>
       <c r="L124" s="1">
-        <v>1084007.2</v>
+        <v>109813.73</v>
       </c>
       <c r="M124" s="1">
-        <v>1084007.2</v>
+        <v>109813.73</v>
       </c>
       <c r="N124" s="1">
-        <v>0.3</v>
+        <v>0.03</v>
       </c>
       <c r="O124">
         <v>1</v>
       </c>
       <c r="Z124" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="125" spans="1:26">
       <c r="A125" t="s">
         <v>281</v>
       </c>
       <c r="B125" s="1">
-        <v>8660.0</v>
+        <v>6539.0</v>
       </c>
       <c r="C125" s="1">
-        <v>289.25</v>
+        <v>103.65</v>
       </c>
       <c r="D125" s="1">
-        <v>149.3060993072</v>
+        <v>104.2214054137</v>
       </c>
       <c r="E125" t="s">
         <v>8</v>
       </c>
       <c r="F125">
         <v>1.0</v>
       </c>
       <c r="G125" s="1">
-        <v>1292990.82</v>
+        <v>681503.77</v>
       </c>
       <c r="H125" s="1">
-        <v>1211914.18</v>
+        <v>-3736.42</v>
       </c>
       <c r="I125" s="1">
-        <v>93.729527020153</v>
+        <v>-0.54826109032383</v>
       </c>
       <c r="J125">
         <v>0.0</v>
       </c>
       <c r="K125">
         <v>0.0</v>
       </c>
       <c r="L125" s="1">
-        <v>2504905.0</v>
+        <v>677767.35</v>
       </c>
       <c r="M125" s="1">
-        <v>2504905.0</v>
+        <v>677767.35</v>
       </c>
       <c r="N125" s="1">
-        <v>0.69</v>
+        <v>0.2</v>
       </c>
       <c r="O125">
         <v>1</v>
       </c>
       <c r="Z125" t="s">
         <v>280</v>
       </c>
     </row>
     <row r="126" spans="1:26">
       <c r="A126" t="s">
         <v>283</v>
       </c>
       <c r="B126" s="1">
-        <v>11838.0</v>
+        <v>23753.0</v>
       </c>
       <c r="C126" s="1">
-        <v>168.92</v>
+        <v>80.6</v>
       </c>
       <c r="D126" s="1">
-        <v>127.0068685589</v>
+        <v>66.4214431861</v>
       </c>
       <c r="E126" t="s">
         <v>8</v>
       </c>
       <c r="F126">
         <v>1.0</v>
       </c>
       <c r="G126" s="1">
-        <v>1503507.31</v>
+        <v>1577708.54</v>
       </c>
       <c r="H126" s="1">
-        <v>496167.65</v>
+        <v>336783.26</v>
       </c>
       <c r="I126" s="1">
-        <v>33.000680921199</v>
+        <v>21.346354631509</v>
       </c>
       <c r="J126">
         <v>0.0</v>
       </c>
       <c r="K126">
         <v>0.0</v>
       </c>
       <c r="L126" s="1">
-        <v>1999674.96</v>
+        <v>1914491.8</v>
       </c>
       <c r="M126" s="1">
-        <v>1999674.96</v>
+        <v>1914491.8</v>
       </c>
       <c r="N126" s="1">
         <v>0.55</v>
       </c>
       <c r="O126">
         <v>1</v>
       </c>
       <c r="Z126" t="s">
         <v>282</v>
       </c>
     </row>
     <row r="127" spans="1:26">
       <c r="A127" t="s">
         <v>285</v>
       </c>
       <c r="B127" s="1">
-        <v>10644.0</v>
+        <v>14985.0</v>
       </c>
       <c r="C127" s="1">
-        <v>274.5</v>
+        <v>18.29</v>
       </c>
       <c r="D127" s="1">
-        <v>186.3645866216</v>
+        <v>18.9961301301</v>
       </c>
       <c r="E127" t="s">
         <v>8</v>
       </c>
       <c r="F127">
         <v>1.0</v>
       </c>
       <c r="G127" s="1">
-        <v>1983664.66</v>
+        <v>284657.01</v>
       </c>
       <c r="H127" s="1">
-        <v>938113.34</v>
+        <v>-10581.36</v>
       </c>
       <c r="I127" s="1">
-        <v>47.291931893367</v>
+        <v>-3.7172314850072</v>
       </c>
       <c r="J127">
         <v>0.0</v>
       </c>
       <c r="K127">
         <v>0.0</v>
       </c>
       <c r="L127" s="1">
-        <v>2921778.0</v>
+        <v>274075.65</v>
       </c>
       <c r="M127" s="1">
-        <v>2921778.0</v>
+        <v>274075.65</v>
       </c>
       <c r="N127" s="1">
-        <v>0.8</v>
+        <v>0.08</v>
       </c>
       <c r="O127">
         <v>1</v>
       </c>
       <c r="Z127" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="128" spans="1:26">
       <c r="A128" t="s">
         <v>287</v>
       </c>
       <c r="B128" s="1">
-        <v>12576.0</v>
+        <v>8247.0</v>
       </c>
       <c r="C128" s="1">
-        <v>20.78</v>
+        <v>23.45</v>
       </c>
       <c r="D128" s="1">
-        <v>19.6435734733</v>
+        <v>26.9717279011</v>
       </c>
       <c r="E128" t="s">
         <v>8</v>
       </c>
       <c r="F128">
         <v>1.0</v>
       </c>
       <c r="G128" s="1">
-        <v>247037.58</v>
+        <v>222435.84</v>
       </c>
       <c r="H128" s="1">
-        <v>14291.7</v>
+        <v>-29043.69</v>
       </c>
       <c r="I128" s="1">
-        <v>5.7852331616914</v>
+        <v>-13.057108962297</v>
       </c>
       <c r="J128">
         <v>0.0</v>
       </c>
       <c r="K128">
         <v>0.0</v>
       </c>
       <c r="L128" s="1">
-        <v>261329.28</v>
+        <v>193392.15</v>
       </c>
       <c r="M128" s="1">
-        <v>261329.28</v>
+        <v>193392.15</v>
       </c>
       <c r="N128" s="1">
-        <v>0.07</v>
+        <v>0.06</v>
       </c>
       <c r="O128">
         <v>1</v>
       </c>
       <c r="Z128" t="s">
         <v>286</v>
       </c>
     </row>
     <row r="129" spans="1:26">
       <c r="A129" t="s">
         <v>289</v>
       </c>
       <c r="B129" s="1">
-        <v>10999.0</v>
+        <v>32629.0</v>
       </c>
       <c r="C129" s="1">
-        <v>77.67</v>
+        <v>20.73</v>
       </c>
       <c r="D129" s="1">
-        <v>36.4950913719</v>
+        <v>19.9529617825</v>
       </c>
       <c r="E129" t="s">
         <v>8</v>
       </c>
       <c r="F129">
         <v>1.0</v>
       </c>
       <c r="G129" s="1">
-        <v>401409.51</v>
+        <v>651045.19</v>
       </c>
       <c r="H129" s="1">
-        <v>452882.82</v>
+        <v>25353.98</v>
       </c>
       <c r="I129" s="1">
-        <v>112.82314163409</v>
+        <v>3.8943502523995</v>
       </c>
       <c r="J129">
         <v>0.0</v>
       </c>
       <c r="K129">
         <v>0.0</v>
       </c>
       <c r="L129" s="1">
-        <v>854292.33</v>
+        <v>676399.17</v>
       </c>
       <c r="M129" s="1">
-        <v>854292.33</v>
+        <v>676399.17</v>
       </c>
       <c r="N129" s="1">
-        <v>0.23</v>
+        <v>0.19</v>
       </c>
       <c r="O129">
         <v>1</v>
       </c>
       <c r="Z129" t="s">
         <v>288</v>
       </c>
     </row>
     <row r="130" spans="1:26">
       <c r="A130" t="s">
         <v>291</v>
       </c>
       <c r="B130" s="1">
-        <v>859.0</v>
+        <v>9356.0</v>
       </c>
       <c r="C130" s="1">
-        <v>142.7</v>
+        <v>37.51</v>
       </c>
       <c r="D130" s="1">
-        <v>131.2</v>
+        <v>37.08</v>
       </c>
       <c r="E130" t="s">
         <v>8</v>
       </c>
       <c r="F130">
         <v>1.0</v>
       </c>
       <c r="G130" s="1">
-        <v>112700.8</v>
+        <v>346920.48</v>
       </c>
       <c r="H130" s="1">
-        <v>9878.5</v>
+        <v>4023.08</v>
       </c>
       <c r="I130" s="1">
-        <v>8.765243902439</v>
+        <v>1.1596548004315</v>
       </c>
       <c r="J130">
         <v>0.0</v>
       </c>
       <c r="K130">
         <v>0.0</v>
       </c>
       <c r="L130" s="1">
-        <v>122579.3</v>
+        <v>350943.56</v>
       </c>
       <c r="M130" s="1">
-        <v>122579.3</v>
+        <v>350943.56</v>
       </c>
       <c r="N130" s="1">
-        <v>0.03</v>
+        <v>0.1</v>
       </c>
       <c r="O130">
         <v>1</v>
       </c>
       <c r="Z130" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="131" spans="1:26">
       <c r="A131" t="s">
         <v>293</v>
       </c>
       <c r="B131" s="1">
-        <v>2528.0</v>
+        <v>10729.0</v>
       </c>
       <c r="C131" s="1">
-        <v>49.64</v>
+        <v>58.6</v>
       </c>
       <c r="D131" s="1">
-        <v>52.5</v>
+        <v>60.5459455681</v>
       </c>
       <c r="E131" t="s">
         <v>8</v>
       </c>
       <c r="F131">
         <v>1.0</v>
       </c>
       <c r="G131" s="1">
-        <v>132720.0</v>
+        <v>649597.45</v>
       </c>
       <c r="H131" s="1">
-        <v>-7230.08</v>
+        <v>-20878.05</v>
       </c>
       <c r="I131" s="1">
-        <v>-5.447619047619</v>
+        <v>-3.2139981460826</v>
       </c>
       <c r="J131">
         <v>0.0</v>
       </c>
       <c r="K131">
         <v>0.0</v>
       </c>
       <c r="L131" s="1">
-        <v>125489.92</v>
+        <v>628719.4</v>
       </c>
       <c r="M131" s="1">
-        <v>125489.92</v>
+        <v>628719.4</v>
       </c>
       <c r="N131" s="1">
-        <v>0.03</v>
+        <v>0.18</v>
       </c>
       <c r="O131">
         <v>1</v>
       </c>
       <c r="Z131" t="s">
         <v>292</v>
       </c>
     </row>
     <row r="132" spans="1:26">
       <c r="A132" t="s">
         <v>295</v>
       </c>
       <c r="B132" s="1">
-        <v>9354.0</v>
+        <v>4115.0</v>
       </c>
       <c r="C132" s="1">
-        <v>68.03</v>
+        <v>117.95</v>
       </c>
       <c r="D132" s="1">
-        <v>25.1042270686</v>
+        <v>101.6139927096</v>
       </c>
       <c r="E132" t="s">
         <v>8</v>
       </c>
       <c r="F132">
         <v>1.0</v>
       </c>
       <c r="G132" s="1">
-        <v>234824.94</v>
+        <v>418141.58</v>
       </c>
       <c r="H132" s="1">
-        <v>401527.68</v>
+        <v>67222.67</v>
       </c>
       <c r="I132" s="1">
-        <v>170.99021935234</v>
+        <v>16.076533216333</v>
       </c>
       <c r="J132">
         <v>0.0</v>
       </c>
       <c r="K132">
         <v>0.0</v>
       </c>
       <c r="L132" s="1">
-        <v>636352.62</v>
+        <v>485364.25</v>
       </c>
       <c r="M132" s="1">
-        <v>636352.62</v>
+        <v>485364.25</v>
       </c>
       <c r="N132" s="1">
-        <v>0.17</v>
+        <v>0.14</v>
       </c>
       <c r="O132">
         <v>1</v>
       </c>
       <c r="Z132" t="s">
         <v>294</v>
       </c>
     </row>
     <row r="133" spans="1:26">
       <c r="A133" t="s">
         <v>297</v>
       </c>
       <c r="B133" s="1">
-        <v>8941.0</v>
+        <v>3134.0</v>
       </c>
       <c r="C133" s="1">
-        <v>9.666</v>
+        <v>73.12</v>
       </c>
       <c r="D133" s="1">
-        <v>11.5050005592</v>
+        <v>100.5199744735</v>
       </c>
       <c r="E133" t="s">
         <v>8</v>
       </c>
       <c r="F133">
         <v>1.0</v>
       </c>
       <c r="G133" s="1">
-        <v>102866.21</v>
+        <v>315029.6</v>
       </c>
       <c r="H133" s="1">
-        <v>-16442.5</v>
+        <v>-85871.52</v>
       </c>
       <c r="I133" s="1">
-        <v>-15.98435482361</v>
+        <v>-27.258238590913</v>
       </c>
       <c r="J133">
         <v>0.0</v>
       </c>
       <c r="K133">
         <v>0.0</v>
       </c>
       <c r="L133" s="1">
-        <v>86423.71</v>
+        <v>229158.08</v>
       </c>
       <c r="M133" s="1">
-        <v>86423.71</v>
+        <v>229158.08</v>
       </c>
       <c r="N133" s="1">
-        <v>0.02</v>
+        <v>0.07</v>
       </c>
       <c r="O133">
         <v>1</v>
       </c>
       <c r="Z133" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="134" spans="1:26">
       <c r="A134" t="s">
         <v>299</v>
       </c>
       <c r="B134" s="1">
-        <v>28840.0</v>
+        <v>18490.0</v>
       </c>
       <c r="C134" s="1">
-        <v>35.66</v>
+        <v>21.09</v>
       </c>
       <c r="D134" s="1">
-        <v>30.0269805825</v>
+        <v>37.6989756625</v>
       </c>
       <c r="E134" t="s">
         <v>8</v>
       </c>
       <c r="F134">
         <v>1.0</v>
       </c>
       <c r="G134" s="1">
-        <v>865978.12</v>
+        <v>697054.06</v>
       </c>
       <c r="H134" s="1">
-        <v>162456.28</v>
+        <v>-307099.96</v>
       </c>
       <c r="I134" s="1">
-        <v>18.759859660196</v>
+        <v>-44.056835419623</v>
       </c>
       <c r="J134">
         <v>0.0</v>
       </c>
       <c r="K134">
         <v>0.0</v>
       </c>
       <c r="L134" s="1">
-        <v>1028434.4</v>
+        <v>389954.1</v>
       </c>
       <c r="M134" s="1">
-        <v>1028434.4</v>
+        <v>389954.1</v>
       </c>
       <c r="N134" s="1">
-        <v>0.28</v>
+        <v>0.11</v>
       </c>
       <c r="O134">
         <v>1</v>
       </c>
       <c r="Z134" t="s">
         <v>298</v>
       </c>
     </row>
     <row r="135" spans="1:26">
       <c r="A135" t="s">
         <v>301</v>
       </c>
       <c r="B135" s="1">
-        <v>1999.0</v>
+        <v>24607.0</v>
       </c>
       <c r="C135" s="1">
-        <v>55.12</v>
+        <v>29.88</v>
       </c>
       <c r="D135" s="1">
-        <v>51.48</v>
+        <v>36.1308261877</v>
       </c>
       <c r="E135" t="s">
         <v>8</v>
       </c>
       <c r="F135">
         <v>1.0</v>
       </c>
       <c r="G135" s="1">
-        <v>102908.52</v>
+        <v>889071.24</v>
       </c>
       <c r="H135" s="1">
-        <v>7276.36</v>
+        <v>-153814.08</v>
       </c>
       <c r="I135" s="1">
-        <v>7.0707070707071</v>
+        <v>-17.300534881772</v>
       </c>
       <c r="J135">
         <v>0.0</v>
       </c>
       <c r="K135">
         <v>0.0</v>
       </c>
       <c r="L135" s="1">
-        <v>110184.88</v>
+        <v>735257.16</v>
       </c>
       <c r="M135" s="1">
-        <v>110184.88</v>
+        <v>735257.16</v>
       </c>
       <c r="N135" s="1">
-        <v>0.03</v>
+        <v>0.21</v>
       </c>
       <c r="O135">
         <v>1</v>
       </c>
       <c r="Z135" t="s">
         <v>300</v>
       </c>
     </row>
     <row r="136" spans="1:26">
       <c r="A136" t="s">
         <v>303</v>
       </c>
       <c r="B136" s="1">
-        <v>21249.0</v>
+        <v>8581.0</v>
       </c>
       <c r="C136" s="1">
-        <v>10.34</v>
+        <v>22.94</v>
       </c>
       <c r="D136" s="1">
-        <v>10.1845352722</v>
+        <v>30.6857056287</v>
       </c>
       <c r="E136" t="s">
         <v>8</v>
       </c>
       <c r="F136">
         <v>1.0</v>
       </c>
       <c r="G136" s="1">
-        <v>216411.19</v>
+        <v>263314.04</v>
       </c>
       <c r="H136" s="1">
-        <v>3303.47</v>
+        <v>-66465.9</v>
       </c>
       <c r="I136" s="1">
-        <v>1.5264783674079</v>
+        <v>-25.242064570503</v>
       </c>
       <c r="J136">
         <v>0.0</v>
       </c>
       <c r="K136">
         <v>0.0</v>
       </c>
       <c r="L136" s="1">
-        <v>219714.66</v>
+        <v>196848.14</v>
       </c>
       <c r="M136" s="1">
-        <v>219714.66</v>
+        <v>196848.14</v>
       </c>
       <c r="N136" s="1">
         <v>0.06</v>
       </c>
       <c r="O136">
         <v>1</v>
       </c>
       <c r="Z136" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="137" spans="1:26">
       <c r="A137" t="s">
         <v>305</v>
       </c>
       <c r="B137" s="1">
-        <v>1381.0</v>
+        <v>13925.0</v>
       </c>
       <c r="C137" s="1">
-        <v>232.4</v>
+        <v>61.78</v>
       </c>
       <c r="D137" s="1">
-        <v>254.7717523534</v>
+        <v>101.6178815081</v>
       </c>
       <c r="E137" t="s">
         <v>8</v>
       </c>
       <c r="F137">
         <v>1.0</v>
       </c>
       <c r="G137" s="1">
-        <v>351839.79</v>
+        <v>1415029.0</v>
       </c>
       <c r="H137" s="1">
-        <v>-30895.39</v>
+        <v>-554742.5</v>
       </c>
       <c r="I137" s="1">
-        <v>-8.7810960778484</v>
+        <v>-39.203613494847</v>
       </c>
       <c r="J137">
         <v>0.0</v>
       </c>
       <c r="K137">
         <v>0.0</v>
       </c>
       <c r="L137" s="1">
-        <v>320944.4</v>
+        <v>860286.5</v>
       </c>
       <c r="M137" s="1">
-        <v>320944.4</v>
+        <v>860286.5</v>
       </c>
       <c r="N137" s="1">
-        <v>0.09</v>
+        <v>0.25</v>
       </c>
       <c r="O137">
         <v>1</v>
       </c>
       <c r="Z137" t="s">
         <v>304</v>
       </c>
     </row>
     <row r="138" spans="1:26">
       <c r="A138" t="s">
         <v>307</v>
       </c>
       <c r="B138" s="1">
-        <v>1779.0</v>
+        <v>785.0</v>
       </c>
       <c r="C138" s="1">
-        <v>249.7</v>
+        <v>273.15</v>
       </c>
       <c r="D138" s="1">
-        <v>252.5837886453</v>
+        <v>276.049936306</v>
       </c>
       <c r="E138" t="s">
         <v>8</v>
       </c>
       <c r="F138">
         <v>1.0</v>
       </c>
       <c r="G138" s="1">
-        <v>449346.56</v>
+        <v>0.0</v>
       </c>
       <c r="H138" s="1">
-        <v>-5130.26</v>
+        <v>-227645.0</v>
       </c>
       <c r="I138" s="1">
-        <v>-1.141715650388</v>
+        <v>0</v>
       </c>
       <c r="J138">
         <v>0.0</v>
       </c>
       <c r="K138">
         <v>0.0</v>
       </c>
       <c r="L138" s="1">
-        <v>444216.3</v>
+        <v>-227645.0</v>
       </c>
       <c r="M138" s="1">
-        <v>444216.3</v>
+        <v>-227645.0</v>
       </c>
       <c r="N138" s="1">
-        <v>0.12</v>
+        <v>-0.07</v>
       </c>
       <c r="O138">
         <v>1</v>
       </c>
       <c r="Z138" t="s">
         <v>306</v>
       </c>
     </row>
     <row r="139" spans="1:26">
       <c r="A139" t="s">
         <v>309</v>
       </c>
       <c r="B139" s="1">
-        <v>5681.0</v>
+        <v>128.0</v>
       </c>
       <c r="C139" s="1">
-        <v>22.82</v>
+        <v>114.1</v>
       </c>
       <c r="D139" s="1">
-        <v>18.02</v>
+        <v>114.62</v>
       </c>
       <c r="E139" t="s">
         <v>8</v>
       </c>
       <c r="F139">
         <v>1.0</v>
       </c>
       <c r="G139" s="1">
-        <v>102371.62</v>
+        <v>0.0</v>
       </c>
       <c r="H139" s="1">
-        <v>27268.8</v>
+        <v>-91380.0</v>
       </c>
       <c r="I139" s="1">
-        <v>26.637069922309</v>
+        <v>0</v>
       </c>
       <c r="J139">
         <v>0.0</v>
       </c>
       <c r="K139">
         <v>0.0</v>
       </c>
       <c r="L139" s="1">
-        <v>129640.42</v>
+        <v>-91380.0</v>
       </c>
       <c r="M139" s="1">
-        <v>129640.42</v>
+        <v>-91380.0</v>
       </c>
       <c r="N139" s="1">
-        <v>0.04</v>
+        <v>-0.03</v>
       </c>
       <c r="O139">
         <v>1</v>
       </c>
       <c r="Z139" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="140" spans="1:26">
       <c r="A140" t="s">
         <v>311</v>
       </c>
       <c r="B140" s="1">
-        <v>6835.0</v>
+        <v>3.0</v>
       </c>
       <c r="C140" s="1">
-        <v>98.7</v>
+        <v>105.5</v>
       </c>
       <c r="D140" s="1">
-        <v>104.2214059985</v>
+        <v>105.828834951</v>
       </c>
       <c r="E140" t="s">
         <v>8</v>
       </c>
       <c r="F140">
         <v>1.0</v>
       </c>
       <c r="G140" s="1">
-        <v>712353.31</v>
+        <v>0.0</v>
       </c>
       <c r="H140" s="1">
-        <v>-37738.81</v>
+        <v>5620.0</v>
       </c>
       <c r="I140" s="1">
-        <v>-5.297765795459</v>
+        <v>0</v>
       </c>
       <c r="J140">
         <v>0.0</v>
       </c>
       <c r="K140">
         <v>0.0</v>
       </c>
       <c r="L140" s="1">
-        <v>674614.5</v>
+        <v>5620.0</v>
       </c>
       <c r="M140" s="1">
-        <v>674614.5</v>
+        <v>5620.0</v>
       </c>
       <c r="N140" s="1">
-        <v>0.19</v>
+        <v>0.0</v>
       </c>
       <c r="O140">
         <v>1</v>
       </c>
       <c r="Z140" t="s">
         <v>310</v>
       </c>
     </row>
     <row r="141" spans="1:26">
       <c r="A141" t="s">
         <v>313</v>
       </c>
       <c r="B141" s="1">
-        <v>25208.0</v>
+        <v>-15.0</v>
       </c>
       <c r="C141" s="1">
-        <v>79.52</v>
+        <v>6251.0</v>
       </c>
       <c r="D141" s="1">
-        <v>66.4214431926</v>
+        <v>6288.0</v>
       </c>
       <c r="E141" t="s">
         <v>8</v>
       </c>
       <c r="F141">
         <v>1.0</v>
       </c>
       <c r="G141" s="1">
-        <v>1674351.74</v>
+        <v>0.0</v>
       </c>
       <c r="H141" s="1">
-        <v>330188.42</v>
+        <v>5550.0</v>
       </c>
       <c r="I141" s="1">
-        <v>19.720373689223</v>
+        <v>0</v>
       </c>
       <c r="J141">
         <v>0.0</v>
       </c>
       <c r="K141">
         <v>0.0</v>
       </c>
       <c r="L141" s="1">
-        <v>2004540.16</v>
+        <v>5550.0</v>
       </c>
       <c r="M141" s="1">
-        <v>2004540.16</v>
+        <v>5550.0</v>
       </c>
       <c r="N141" s="1">
-        <v>0.55</v>
+        <v>0.0</v>
       </c>
       <c r="O141">
         <v>1</v>
       </c>
       <c r="Z141" t="s">
         <v>312</v>
       </c>
     </row>
     <row r="142" spans="1:26">
       <c r="A142" t="s">
         <v>315</v>
       </c>
       <c r="B142" s="1">
-        <v>5746.0</v>
+        <v>-8.0</v>
       </c>
       <c r="C142" s="1">
-        <v>24.34</v>
+        <v>116.63</v>
       </c>
       <c r="D142" s="1">
-        <v>21.16</v>
+        <v>117.835</v>
       </c>
       <c r="E142" t="s">
         <v>8</v>
       </c>
       <c r="F142">
         <v>1.0</v>
       </c>
       <c r="G142" s="1">
-        <v>121585.36</v>
+        <v>0.0</v>
       </c>
       <c r="H142" s="1">
-        <v>18272.28</v>
+        <v>9640.0</v>
       </c>
       <c r="I142" s="1">
-        <v>15.028355387524</v>
+        <v>0</v>
       </c>
       <c r="J142">
         <v>0.0</v>
       </c>
       <c r="K142">
         <v>0.0</v>
       </c>
       <c r="L142" s="1">
-        <v>139857.64</v>
+        <v>9640.0</v>
       </c>
       <c r="M142" s="1">
-        <v>139857.64</v>
+        <v>9640.0</v>
       </c>
       <c r="N142" s="1">
-        <v>0.04</v>
+        <v>0.0</v>
       </c>
       <c r="O142">
         <v>1</v>
       </c>
       <c r="Z142" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="143" spans="1:26">
       <c r="A143" t="s">
         <v>317</v>
       </c>
       <c r="B143" s="1">
-        <v>15662.0</v>
+        <v>-7.0</v>
       </c>
       <c r="C143" s="1">
-        <v>18.775</v>
+        <v>125.05</v>
       </c>
       <c r="D143" s="1">
-        <v>18.9961301239</v>
+        <v>125.59</v>
       </c>
       <c r="E143" t="s">
         <v>8</v>
       </c>
       <c r="F143">
         <v>1.0</v>
       </c>
       <c r="G143" s="1">
-        <v>297517.39</v>
+        <v>0.0</v>
       </c>
       <c r="H143" s="1">
-        <v>-3463.34</v>
+        <v>5220.0</v>
       </c>
       <c r="I143" s="1">
-        <v>-1.1640798542902</v>
+        <v>0</v>
       </c>
       <c r="J143">
         <v>0.0</v>
       </c>
       <c r="K143">
         <v>0.0</v>
       </c>
       <c r="L143" s="1">
-        <v>294054.05</v>
+        <v>5220.0</v>
       </c>
       <c r="M143" s="1">
-        <v>294054.05</v>
+        <v>5220.0</v>
       </c>
       <c r="N143" s="1">
-        <v>0.08</v>
+        <v>0.0</v>
       </c>
       <c r="O143">
         <v>1</v>
       </c>
       <c r="Z143" t="s">
         <v>316</v>
       </c>
     </row>
     <row r="144" spans="1:26">
       <c r="A144" t="s">
         <v>319</v>
       </c>
       <c r="B144" s="1">
-        <v>8247.0</v>
+        <v>-44.0</v>
       </c>
       <c r="C144" s="1">
-        <v>24.12</v>
+        <v>117.59</v>
       </c>
       <c r="D144" s="1">
-        <v>26.9717279011</v>
+        <v>118.9</v>
       </c>
       <c r="E144" t="s">
         <v>8</v>
       </c>
       <c r="F144">
         <v>1.0</v>
       </c>
       <c r="G144" s="1">
-        <v>222435.84</v>
+        <v>0.0</v>
       </c>
       <c r="H144" s="1">
-        <v>-23518.2</v>
+        <v>57640.0</v>
       </c>
       <c r="I144" s="1">
-        <v>-10.573026361219</v>
+        <v>0</v>
       </c>
       <c r="J144">
         <v>0.0</v>
       </c>
       <c r="K144">
         <v>0.0</v>
       </c>
       <c r="L144" s="1">
-        <v>198917.64</v>
+        <v>57640.0</v>
       </c>
       <c r="M144" s="1">
-        <v>198917.64</v>
+        <v>57640.0</v>
       </c>
       <c r="N144" s="1">
-        <v>0.05</v>
+        <v>0.02</v>
       </c>
       <c r="O144">
         <v>1</v>
       </c>
       <c r="Z144" t="s">
         <v>318</v>
       </c>
     </row>
     <row r="145" spans="1:26">
       <c r="A145" t="s">
         <v>321</v>
       </c>
       <c r="B145" s="1">
-        <v>25425.0</v>
+        <v>593000.0</v>
       </c>
       <c r="C145" s="1">
-        <v>22.48</v>
+        <v>97.653</v>
       </c>
       <c r="D145" s="1">
-        <v>19.8515760079</v>
+        <v>99.52772344</v>
       </c>
       <c r="E145" t="s">
         <v>8</v>
       </c>
       <c r="F145">
         <v>1.0</v>
       </c>
       <c r="G145" s="1">
-        <v>504726.32</v>
+        <v>590199.4</v>
       </c>
       <c r="H145" s="1">
-        <v>66827.68</v>
+        <v>-11117.11</v>
       </c>
       <c r="I145" s="1">
-        <v>13.240379459506</v>
+        <v>-1.8836193327204</v>
       </c>
       <c r="J145">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>1.71</v>
+      </c>
+      <c r="K145" t="s">
+        <v>322</v>
       </c>
       <c r="L145" s="1">
-        <v>571554.0</v>
+        <v>579082.29</v>
       </c>
       <c r="M145" s="1">
-        <v>571554.0</v>
+        <v>589212.03</v>
       </c>
       <c r="N145" s="1">
-        <v>0.16</v>
+        <v>0.17</v>
       </c>
       <c r="O145">
         <v>1</v>
       </c>
       <c r="Z145" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="146" spans="1:26">
       <c r="A146" t="s">
+        <v>324</v>
+      </c>
+      <c r="B146" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="C146" s="1">
+        <v>98.873</v>
+      </c>
+      <c r="D146" s="1">
+        <v>99.331</v>
+      </c>
+      <c r="E146" t="s">
+        <v>8</v>
+      </c>
+      <c r="F146">
+        <v>1.0</v>
+      </c>
+      <c r="G146" s="1">
+        <v>297993.0</v>
+      </c>
+      <c r="H146" s="1">
+        <v>-1374.0</v>
+      </c>
+      <c r="I146" s="1">
+        <v>-0.46108465635099</v>
+      </c>
+      <c r="J146">
+        <v>0.43</v>
+      </c>
+      <c r="K146" t="s">
+        <v>325</v>
+      </c>
+      <c r="L146" s="1">
+        <v>296619.0</v>
+      </c>
+      <c r="M146" s="1">
+        <v>297900.16</v>
+      </c>
+      <c r="N146" s="1">
+        <v>0.09</v>
+      </c>
+      <c r="O146">
+        <v>1</v>
+      </c>
+      <c r="Z146" t="s">
         <v>323</v>
-      </c>
-[...43 lines deleted...]
-        <v>322</v>
       </c>
     </row>
     <row r="147" spans="1:26">
       <c r="A147" t="s">
-        <v>325</v>
+        <v>327</v>
       </c>
       <c r="B147" s="1">
-        <v>1282.0</v>
+        <v>300000.0</v>
       </c>
       <c r="C147" s="1">
-        <v>79.7</v>
+        <v>101.548</v>
       </c>
       <c r="D147" s="1">
-        <v>82.0</v>
+        <v>99.634</v>
       </c>
       <c r="E147" t="s">
         <v>8</v>
       </c>
       <c r="F147">
         <v>1.0</v>
       </c>
       <c r="G147" s="1">
-        <v>105124.0</v>
+        <v>298902.0</v>
       </c>
       <c r="H147" s="1">
-        <v>-2948.6</v>
+        <v>5742.0</v>
       </c>
       <c r="I147" s="1">
-        <v>-2.8048780487805</v>
+        <v>1.9210309733625</v>
       </c>
       <c r="J147">
-        <v>0.0</v>
+        <v>0.06</v>
       </c>
       <c r="K147">
-        <v>0.0</v>
+        <v>179.79</v>
       </c>
       <c r="L147" s="1">
-        <v>102175.4</v>
+        <v>304644.0</v>
       </c>
       <c r="M147" s="1">
-        <v>102175.4</v>
+        <v>304823.79</v>
       </c>
       <c r="N147" s="1">
-        <v>0.03</v>
+        <v>0.09</v>
       </c>
       <c r="O147">
         <v>1</v>
       </c>
       <c r="Z147" t="s">
-        <v>324</v>
+        <v>326</v>
       </c>
     </row>
     <row r="148" spans="1:26">
       <c r="A148" t="s">
-        <v>327</v>
+        <v>329</v>
       </c>
       <c r="B148" s="1">
-        <v>4301.0</v>
+        <v>500000.0</v>
       </c>
       <c r="C148" s="1">
-        <v>129.65</v>
+        <v>100.832</v>
       </c>
       <c r="D148" s="1">
-        <v>101.6139920949</v>
+        <v>99.179</v>
       </c>
       <c r="E148" t="s">
         <v>8</v>
       </c>
       <c r="F148">
         <v>1.0</v>
       </c>
       <c r="G148" s="1">
-        <v>437041.78</v>
+        <v>495895.0</v>
       </c>
       <c r="H148" s="1">
-        <v>120582.87</v>
+        <v>8265.0</v>
       </c>
       <c r="I148" s="1">
-        <v>27.590696248766</v>
+        <v>1.6666834712994</v>
       </c>
       <c r="J148">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>1.99</v>
+      </c>
+      <c r="K148" t="s">
+        <v>330</v>
       </c>
       <c r="L148" s="1">
-        <v>557624.65</v>
+        <v>504160.0</v>
       </c>
       <c r="M148" s="1">
-        <v>557624.65</v>
+        <v>514086.37</v>
       </c>
       <c r="N148" s="1">
         <v>0.15</v>
       </c>
       <c r="O148">
         <v>1</v>
       </c>
       <c r="Z148" t="s">
-        <v>326</v>
+        <v>328</v>
       </c>
     </row>
     <row r="149" spans="1:26">
       <c r="A149" t="s">
-        <v>329</v>
+        <v>332</v>
       </c>
       <c r="B149" s="1">
-        <v>3134.0</v>
+        <v>149000.0</v>
       </c>
       <c r="C149" s="1">
-        <v>80.44</v>
+        <v>108.153</v>
       </c>
       <c r="D149" s="1">
-        <v>100.5199744735</v>
+        <v>99.188</v>
       </c>
       <c r="E149" t="s">
         <v>8</v>
       </c>
       <c r="F149">
         <v>1.0</v>
       </c>
       <c r="G149" s="1">
-        <v>315029.6</v>
+        <v>147790.12</v>
       </c>
       <c r="H149" s="1">
-        <v>-62930.64</v>
+        <v>13357.85</v>
       </c>
       <c r="I149" s="1">
-        <v>-19.976103832783</v>
+        <v>9.0383917409364</v>
       </c>
       <c r="J149">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>4.02</v>
+      </c>
+      <c r="K149" t="s">
+        <v>333</v>
       </c>
       <c r="L149" s="1">
-        <v>252098.96</v>
+        <v>161147.97</v>
       </c>
       <c r="M149" s="1">
-        <v>252098.96</v>
+        <v>167141.14</v>
       </c>
       <c r="N149" s="1">
-        <v>0.07</v>
+        <v>0.05</v>
       </c>
       <c r="O149">
         <v>1</v>
       </c>
       <c r="Z149" t="s">
-        <v>328</v>
+        <v>331</v>
       </c>
     </row>
     <row r="150" spans="1:26">
       <c r="A150" t="s">
-        <v>331</v>
+        <v>335</v>
       </c>
       <c r="B150" s="1">
-        <v>19326.0</v>
+        <v>500000.0</v>
       </c>
       <c r="C150" s="1">
-        <v>20.6</v>
+        <v>100.139</v>
       </c>
       <c r="D150" s="1">
-        <v>37.6989754735</v>
+        <v>99.847</v>
       </c>
       <c r="E150" t="s">
         <v>8</v>
       </c>
       <c r="F150">
         <v>1.0</v>
       </c>
       <c r="G150" s="1">
-        <v>728570.4</v>
+        <v>499235.0</v>
       </c>
       <c r="H150" s="1">
-        <v>-330454.8</v>
+        <v>1460.0</v>
       </c>
       <c r="I150" s="1">
-        <v>-45.356605209325</v>
+        <v>0.29244744459022</v>
       </c>
       <c r="J150">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.54</v>
+      </c>
+      <c r="K150" t="s">
+        <v>336</v>
       </c>
       <c r="L150" s="1">
-        <v>398115.6</v>
+        <v>500695.0</v>
       </c>
       <c r="M150" s="1">
-        <v>398115.6</v>
+        <v>503379.93</v>
       </c>
       <c r="N150" s="1">
-        <v>0.11</v>
+        <v>0.15</v>
       </c>
       <c r="O150">
         <v>1</v>
       </c>
       <c r="Z150" t="s">
-        <v>330</v>
+        <v>334</v>
       </c>
     </row>
     <row r="151" spans="1:26">
       <c r="A151" t="s">
-        <v>333</v>
+        <v>338</v>
       </c>
       <c r="B151" s="1">
-        <v>22859.0</v>
+        <v>400000.0</v>
       </c>
       <c r="C151" s="1">
-        <v>33.68</v>
+        <v>100.904</v>
       </c>
       <c r="D151" s="1">
-        <v>36.6613417035</v>
+        <v>99.89</v>
       </c>
       <c r="E151" t="s">
         <v>8</v>
       </c>
       <c r="F151">
         <v>1.0</v>
       </c>
       <c r="G151" s="1">
-        <v>838041.61</v>
+        <v>399560.0</v>
       </c>
       <c r="H151" s="1">
-        <v>-68150.49</v>
+        <v>4056.0</v>
       </c>
       <c r="I151" s="1">
-        <v>-8.1321129150139</v>
+        <v>1.0151166282911</v>
       </c>
       <c r="J151">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>1.01</v>
+      </c>
+      <c r="K151" t="s">
+        <v>339</v>
       </c>
       <c r="L151" s="1">
-        <v>769891.12</v>
+        <v>403616.0</v>
       </c>
       <c r="M151" s="1">
-        <v>769891.12</v>
+        <v>407670.79</v>
       </c>
       <c r="N151" s="1">
-        <v>0.21</v>
+        <v>0.12</v>
       </c>
       <c r="O151">
         <v>1</v>
       </c>
       <c r="Z151" t="s">
-        <v>332</v>
+        <v>337</v>
       </c>
     </row>
     <row r="152" spans="1:26">
       <c r="A152" t="s">
-        <v>335</v>
+        <v>341</v>
       </c>
       <c r="B152" s="1">
-        <v>16874.0</v>
+        <v>408000.0</v>
       </c>
       <c r="C152" s="1">
-        <v>23.82</v>
+        <v>98.113</v>
       </c>
       <c r="D152" s="1">
-        <v>30.6857058196</v>
+        <v>99.33</v>
       </c>
       <c r="E152" t="s">
         <v>8</v>
       </c>
       <c r="F152">
         <v>1.0</v>
       </c>
       <c r="G152" s="1">
-        <v>517790.6</v>
+        <v>405266.4</v>
       </c>
       <c r="H152" s="1">
-        <v>-115851.92</v>
+        <v>-4965.36</v>
       </c>
       <c r="I152" s="1">
-        <v>-22.37428025924</v>
+        <v>-1.2252088996275</v>
       </c>
       <c r="J152">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>2.37</v>
+      </c>
+      <c r="K152" t="s">
+        <v>342</v>
       </c>
       <c r="L152" s="1">
-        <v>401938.68</v>
+        <v>400301.04</v>
       </c>
       <c r="M152" s="1">
-        <v>401938.68</v>
+        <v>409984.05</v>
       </c>
       <c r="N152" s="1">
-        <v>0.11</v>
+        <v>0.12</v>
       </c>
       <c r="O152">
         <v>1</v>
       </c>
       <c r="Z152" t="s">
-        <v>334</v>
+        <v>340</v>
       </c>
     </row>
     <row r="153" spans="1:26">
       <c r="A153" t="s">
-        <v>337</v>
+        <v>344</v>
       </c>
       <c r="B153" s="1">
-        <v>11183.0</v>
+        <v>400000.0</v>
       </c>
       <c r="C153" s="1">
-        <v>58.86</v>
+        <v>96.43</v>
       </c>
       <c r="D153" s="1">
-        <v>114.8058812483</v>
+        <v>99.253</v>
       </c>
       <c r="E153" t="s">
         <v>8</v>
       </c>
       <c r="F153">
         <v>1.0</v>
       </c>
       <c r="G153" s="1">
-        <v>1283874.17</v>
+        <v>397012.0</v>
       </c>
       <c r="H153" s="1">
-        <v>-625642.79</v>
+        <v>-11292.0</v>
       </c>
       <c r="I153" s="1">
-        <v>-48.730849534889</v>
+        <v>-2.8442465215157</v>
       </c>
       <c r="J153">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.63</v>
+      </c>
+      <c r="K153" t="s">
+        <v>345</v>
       </c>
       <c r="L153" s="1">
-        <v>658231.38</v>
+        <v>385720.0</v>
       </c>
       <c r="M153" s="1">
-        <v>658231.38</v>
+        <v>388251.51</v>
       </c>
       <c r="N153" s="1">
-        <v>0.18</v>
+        <v>0.11</v>
       </c>
       <c r="O153">
         <v>1</v>
       </c>
       <c r="Z153" t="s">
-        <v>336</v>
+        <v>343</v>
       </c>
     </row>
     <row r="154" spans="1:26">
       <c r="A154" t="s">
-        <v>339</v>
+        <v>347</v>
       </c>
       <c r="B154" s="1">
-        <v>785.0</v>
+        <v>263000.0</v>
       </c>
       <c r="C154" s="1">
-        <v>278.2</v>
+        <v>93.918</v>
       </c>
       <c r="D154" s="1">
-        <v>276.049936306</v>
+        <v>93.76040684</v>
       </c>
       <c r="E154" t="s">
         <v>8</v>
       </c>
       <c r="F154">
         <v>1.0</v>
       </c>
       <c r="G154" s="1">
-        <v>0.0</v>
+        <v>246589.87</v>
       </c>
       <c r="H154" s="1">
-        <v>168780.0</v>
+        <v>414.47</v>
       </c>
       <c r="I154" s="1">
-        <v>0</v>
+        <v>0.16808070826267</v>
       </c>
       <c r="J154">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.59</v>
+      </c>
+      <c r="K154" t="s">
+        <v>348</v>
       </c>
       <c r="L154" s="1">
-        <v>168780.0</v>
+        <v>247004.34</v>
       </c>
       <c r="M154" s="1">
-        <v>168780.0</v>
+        <v>248552.62</v>
       </c>
       <c r="N154" s="1">
-        <v>0.05</v>
+        <v>0.07</v>
       </c>
       <c r="O154">
         <v>1</v>
       </c>
       <c r="Z154" t="s">
-        <v>338</v>
+        <v>346</v>
       </c>
     </row>
     <row r="155" spans="1:26">
       <c r="A155" t="s">
-        <v>341</v>
+        <v>350</v>
       </c>
       <c r="B155" s="1">
-        <v>146.0</v>
+        <v>216000.0</v>
       </c>
       <c r="C155" s="1">
-        <v>114.75</v>
+        <v>99.146</v>
       </c>
       <c r="D155" s="1">
-        <v>114.62</v>
+        <v>99.646</v>
       </c>
       <c r="E155" t="s">
         <v>8</v>
       </c>
       <c r="F155">
         <v>1.0</v>
       </c>
       <c r="G155" s="1">
-        <v>0.0</v>
+        <v>215235.36</v>
       </c>
       <c r="H155" s="1">
-        <v>-18740.0</v>
+        <v>-1080.0</v>
       </c>
       <c r="I155" s="1">
-        <v>0</v>
+        <v>-0.50177628805973</v>
       </c>
       <c r="J155">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.73</v>
+      </c>
+      <c r="K155" t="s">
+        <v>351</v>
       </c>
       <c r="L155" s="1">
-        <v>-18740.0</v>
+        <v>214155.36</v>
       </c>
       <c r="M155" s="1">
-        <v>-18740.0</v>
+        <v>215732.46</v>
       </c>
       <c r="N155" s="1">
-        <v>-0.01</v>
+        <v>0.06</v>
       </c>
       <c r="O155">
         <v>1</v>
       </c>
       <c r="Z155" t="s">
-        <v>340</v>
+        <v>349</v>
       </c>
     </row>
     <row r="156" spans="1:26">
       <c r="A156" t="s">
-        <v>343</v>
+        <v>353</v>
       </c>
       <c r="B156" s="1">
-        <v>17.0</v>
+        <v>300000.0</v>
       </c>
       <c r="C156" s="1">
-        <v>105.735</v>
+        <v>101.463</v>
       </c>
       <c r="D156" s="1">
-        <v>105.69</v>
+        <v>100.69583</v>
       </c>
       <c r="E156" t="s">
         <v>8</v>
       </c>
       <c r="F156">
         <v>1.0</v>
       </c>
       <c r="G156" s="1">
-        <v>0.0</v>
+        <v>302087.49</v>
       </c>
       <c r="H156" s="1">
-        <v>765.0</v>
+        <v>2301.51</v>
       </c>
       <c r="I156" s="1">
-        <v>0</v>
+        <v>0.76186868910063</v>
       </c>
       <c r="J156">
-        <v>0.0</v>
+        <v>0.3</v>
       </c>
       <c r="K156">
-        <v>0.0</v>
+        <v>887.67</v>
       </c>
       <c r="L156" s="1">
-        <v>765.0</v>
+        <v>304389.0</v>
       </c>
       <c r="M156" s="1">
-        <v>765.0</v>
+        <v>305276.67</v>
       </c>
       <c r="N156" s="1">
-        <v>0.0</v>
+        <v>0.09</v>
       </c>
       <c r="O156">
         <v>1</v>
       </c>
       <c r="Z156" t="s">
-        <v>342</v>
+        <v>352</v>
       </c>
     </row>
     <row r="157" spans="1:26">
       <c r="A157" t="s">
-        <v>345</v>
+        <v>355</v>
       </c>
       <c r="B157" s="1">
-        <v>-15.0</v>
+        <v>500000.0</v>
       </c>
       <c r="C157" s="1">
-        <v>6337.0</v>
+        <v>109.409</v>
       </c>
       <c r="D157" s="1">
-        <v>6288.0</v>
+        <v>100.019</v>
       </c>
       <c r="E157" t="s">
         <v>8</v>
       </c>
       <c r="F157">
         <v>1.0</v>
       </c>
       <c r="G157" s="1">
-        <v>0.0</v>
+        <v>500095.0</v>
       </c>
       <c r="H157" s="1">
-        <v>-7350.0</v>
+        <v>46950.0</v>
       </c>
       <c r="I157" s="1">
-        <v>0</v>
+        <v>9.3882162389146</v>
       </c>
       <c r="J157">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>5.76</v>
+      </c>
+      <c r="K157" t="s">
+        <v>356</v>
       </c>
       <c r="L157" s="1">
-        <v>-7350.0</v>
+        <v>547045.0</v>
       </c>
       <c r="M157" s="1">
-        <v>-7350.0</v>
+        <v>575845.88</v>
       </c>
       <c r="N157" s="1">
-        <v>0.0</v>
+        <v>0.17</v>
       </c>
       <c r="O157">
         <v>1</v>
       </c>
       <c r="Z157" t="s">
-        <v>344</v>
+        <v>354</v>
       </c>
     </row>
     <row r="158" spans="1:26">
       <c r="A158" t="s">
-        <v>347</v>
+        <v>358</v>
       </c>
       <c r="B158" s="1">
-        <v>-8.0</v>
+        <v>535000.0</v>
       </c>
       <c r="C158" s="1">
-        <v>118.38</v>
+        <v>99.561</v>
       </c>
       <c r="D158" s="1">
-        <v>117.835</v>
+        <v>99.58</v>
       </c>
       <c r="E158" t="s">
         <v>8</v>
       </c>
       <c r="F158">
         <v>1.0</v>
       </c>
       <c r="G158" s="1">
-        <v>0.0</v>
+        <v>532753.0</v>
       </c>
       <c r="H158" s="1">
-        <v>-4360.0</v>
+        <v>-101.65</v>
       </c>
       <c r="I158" s="1">
-        <v>0</v>
+        <v>-0.019080136573609</v>
       </c>
       <c r="J158">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.78</v>
+      </c>
+      <c r="K158" t="s">
+        <v>359</v>
       </c>
       <c r="L158" s="1">
-        <v>-4360.0</v>
+        <v>532651.35</v>
       </c>
       <c r="M158" s="1">
-        <v>-4360.0</v>
+        <v>536828.75</v>
       </c>
       <c r="N158" s="1">
-        <v>0.0</v>
+        <v>0.15</v>
       </c>
       <c r="O158">
         <v>1</v>
       </c>
       <c r="Z158" t="s">
-        <v>346</v>
+        <v>357</v>
       </c>
     </row>
     <row r="159" spans="1:26">
       <c r="A159" t="s">
-        <v>349</v>
+        <v>361</v>
       </c>
       <c r="B159" s="1">
-        <v>-48.0</v>
+        <v>200000.0</v>
       </c>
       <c r="C159" s="1">
-        <v>126.09</v>
+        <v>103.986</v>
       </c>
       <c r="D159" s="1">
-        <v>125.77</v>
+        <v>106.65</v>
       </c>
       <c r="E159" t="s">
         <v>8</v>
       </c>
       <c r="F159">
         <v>1.0</v>
       </c>
       <c r="G159" s="1">
-        <v>0.0</v>
+        <v>213300.0</v>
       </c>
       <c r="H159" s="1">
-        <v>-15360.0</v>
+        <v>-5328.0</v>
       </c>
       <c r="I159" s="1">
-        <v>0</v>
+        <v>-2.4978902953586</v>
       </c>
       <c r="J159">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.96</v>
+      </c>
+      <c r="K159" t="s">
+        <v>362</v>
       </c>
       <c r="L159" s="1">
-        <v>-15360.0</v>
+        <v>207972.0</v>
       </c>
       <c r="M159" s="1">
-        <v>-15360.0</v>
+        <v>209889.81</v>
       </c>
       <c r="N159" s="1">
-        <v>0.0</v>
+        <v>0.06</v>
       </c>
       <c r="O159">
         <v>1</v>
       </c>
       <c r="Z159" t="s">
-        <v>348</v>
+        <v>360</v>
       </c>
     </row>
     <row r="160" spans="1:26">
       <c r="A160" t="s">
-        <v>351</v>
+        <v>364</v>
       </c>
       <c r="B160" s="1">
-        <v>-44.0</v>
+        <v>800000.0</v>
       </c>
       <c r="C160" s="1">
-        <v>119.17</v>
+        <v>96.034</v>
       </c>
       <c r="D160" s="1">
-        <v>118.9</v>
+        <v>96.86</v>
       </c>
       <c r="E160" t="s">
         <v>8</v>
       </c>
       <c r="F160">
         <v>1.0</v>
       </c>
       <c r="G160" s="1">
-        <v>0.0</v>
+        <v>774880.0</v>
       </c>
       <c r="H160" s="1">
-        <v>-11880.0</v>
+        <v>-6608.0</v>
       </c>
       <c r="I160" s="1">
-        <v>0</v>
+        <v>-0.85277720421227</v>
       </c>
       <c r="J160">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>1.78</v>
+      </c>
+      <c r="K160" t="s">
+        <v>365</v>
       </c>
       <c r="L160" s="1">
-        <v>-11880.0</v>
+        <v>768272.0</v>
       </c>
       <c r="M160" s="1">
-        <v>-11880.0</v>
+        <v>782518.58</v>
       </c>
       <c r="N160" s="1">
-        <v>0.0</v>
+        <v>0.23</v>
       </c>
       <c r="O160">
         <v>1</v>
       </c>
       <c r="Z160" t="s">
-        <v>350</v>
+        <v>363</v>
       </c>
     </row>
     <row r="161" spans="1:26">
       <c r="A161" t="s">
-        <v>353</v>
+        <v>367</v>
       </c>
       <c r="B161" s="1">
-        <v>593000.0</v>
+        <v>261000.0</v>
       </c>
       <c r="C161" s="1">
-        <v>98.469</v>
+        <v>98.477</v>
       </c>
       <c r="D161" s="1">
-        <v>99.52772344</v>
+        <v>100.99096552</v>
       </c>
       <c r="E161" t="s">
         <v>8</v>
       </c>
       <c r="F161">
         <v>1.0</v>
       </c>
       <c r="G161" s="1">
-        <v>590199.4</v>
+        <v>263586.42</v>
       </c>
       <c r="H161" s="1">
-        <v>-6278.23</v>
+        <v>-6561.45</v>
       </c>
       <c r="I161" s="1">
-        <v>-1.0637472691433</v>
+        <v>-2.4892974380091</v>
       </c>
       <c r="J161">
-        <v>1.43</v>
+        <v>3.14</v>
       </c>
       <c r="K161" t="s">
-        <v>354</v>
+        <v>368</v>
       </c>
       <c r="L161" s="1">
-        <v>583921.17</v>
+        <v>257024.97</v>
       </c>
       <c r="M161" s="1">
-        <v>592401.88</v>
+        <v>265228.95</v>
       </c>
       <c r="N161" s="1">
-        <v>0.16</v>
+        <v>0.08</v>
       </c>
       <c r="O161">
         <v>1</v>
       </c>
       <c r="Z161" t="s">
-        <v>352</v>
+        <v>366</v>
       </c>
     </row>
     <row r="162" spans="1:26">
       <c r="A162" t="s">
-        <v>356</v>
+        <v>370</v>
       </c>
       <c r="B162" s="1">
-        <v>300000.0</v>
+        <v>3139000.0</v>
       </c>
       <c r="C162" s="1">
-        <v>99.567</v>
+        <v>60.012</v>
       </c>
       <c r="D162" s="1">
-        <v>99.331</v>
+        <v>68.37004938</v>
       </c>
       <c r="E162" t="s">
         <v>8</v>
       </c>
       <c r="F162">
         <v>1.0</v>
       </c>
       <c r="G162" s="1">
-        <v>297993.0</v>
+        <v>2146135.85</v>
       </c>
       <c r="H162" s="1">
-        <v>708.0</v>
+        <v>-262359.17</v>
       </c>
       <c r="I162" s="1">
-        <v>0.23758947357824</v>
+        <v>-12.224723332402</v>
       </c>
       <c r="J162">
-        <v>0.15</v>
+        <v>0.0</v>
       </c>
       <c r="K162">
-        <v>446.92</v>
+        <v>0.0</v>
       </c>
       <c r="L162" s="1">
-        <v>298701.0</v>
+        <v>1883776.68</v>
       </c>
       <c r="M162" s="1">
-        <v>299147.92</v>
+        <v>1883776.68</v>
       </c>
       <c r="N162" s="1">
-        <v>0.08</v>
+        <v>0.54</v>
       </c>
       <c r="O162">
         <v>1</v>
       </c>
       <c r="Z162" t="s">
-        <v>355</v>
+        <v>369</v>
       </c>
     </row>
     <row r="163" spans="1:26">
       <c r="A163" t="s">
-        <v>358</v>
+        <v>372</v>
       </c>
       <c r="B163" s="1">
-        <v>300000.0</v>
+        <v>470300.0</v>
       </c>
       <c r="C163" s="1">
-        <v>101.774</v>
+        <v>97.493</v>
       </c>
       <c r="D163" s="1">
-        <v>99.634</v>
+        <v>99.57695088</v>
       </c>
       <c r="E163" t="s">
         <v>8</v>
       </c>
       <c r="F163">
         <v>1.0</v>
       </c>
       <c r="G163" s="1">
-        <v>298902.0</v>
+        <v>468310.4</v>
       </c>
       <c r="H163" s="1">
-        <v>6420.0</v>
+        <v>-9800.82</v>
       </c>
       <c r="I163" s="1">
-        <v>2.1478611718891</v>
+        <v>-2.0928042597388</v>
       </c>
       <c r="J163">
-        <v>4.1</v>
+        <v>1.22</v>
       </c>
       <c r="K163" t="s">
-        <v>359</v>
+        <v>373</v>
       </c>
       <c r="L163" s="1">
-        <v>305322.0</v>
+        <v>458509.58</v>
       </c>
       <c r="M163" s="1">
-        <v>317619.95</v>
+        <v>464249.17</v>
       </c>
       <c r="N163" s="1">
-        <v>0.09</v>
+        <v>0.13</v>
       </c>
       <c r="O163">
         <v>1</v>
       </c>
       <c r="Z163" t="s">
-        <v>357</v>
+        <v>371</v>
       </c>
     </row>
     <row r="164" spans="1:26">
       <c r="A164" t="s">
-        <v>361</v>
+        <v>375</v>
       </c>
       <c r="B164" s="1">
-        <v>500000.0</v>
+        <v>390000.0</v>
       </c>
       <c r="C164" s="1">
-        <v>101.412</v>
+        <v>99.289</v>
       </c>
       <c r="D164" s="1">
-        <v>99.179</v>
+        <v>99.658</v>
       </c>
       <c r="E164" t="s">
         <v>8</v>
       </c>
       <c r="F164">
         <v>1.0</v>
       </c>
       <c r="G164" s="1">
-        <v>495895.0</v>
+        <v>388666.2</v>
       </c>
       <c r="H164" s="1">
-        <v>11165.0</v>
+        <v>-1439.1</v>
       </c>
       <c r="I164" s="1">
-        <v>2.2514846892991</v>
+        <v>-0.37026631078288</v>
       </c>
       <c r="J164">
-        <v>1.69</v>
+        <v>0.63</v>
       </c>
       <c r="K164" t="s">
-        <v>362</v>
+        <v>376</v>
       </c>
       <c r="L164" s="1">
-        <v>507060.0</v>
+        <v>387227.1</v>
       </c>
       <c r="M164" s="1">
-        <v>515500.07</v>
+        <v>389691.68</v>
       </c>
       <c r="N164" s="1">
-        <v>0.14</v>
+        <v>0.11</v>
       </c>
       <c r="O164">
         <v>1</v>
       </c>
       <c r="Z164" t="s">
-        <v>360</v>
+        <v>374</v>
       </c>
     </row>
     <row r="165" spans="1:26">
       <c r="A165" t="s">
-        <v>364</v>
+        <v>378</v>
       </c>
       <c r="B165" s="1">
-        <v>149000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="C165" s="1">
-        <v>108.876</v>
+        <v>91.766</v>
       </c>
       <c r="D165" s="1">
-        <v>99.188</v>
+        <v>91.61</v>
       </c>
       <c r="E165" t="s">
         <v>8</v>
       </c>
       <c r="F165">
         <v>1.0</v>
       </c>
       <c r="G165" s="1">
-        <v>147790.12</v>
+        <v>274830.0</v>
       </c>
       <c r="H165" s="1">
-        <v>14435.12</v>
+        <v>468.0</v>
       </c>
       <c r="I165" s="1">
-        <v>9.7673105617615</v>
+        <v>0.1702870865626</v>
       </c>
       <c r="J165">
-        <v>3.59</v>
+        <v>1.01</v>
       </c>
       <c r="K165" t="s">
-        <v>365</v>
+        <v>379</v>
       </c>
       <c r="L165" s="1">
-        <v>162225.24</v>
+        <v>275298.0</v>
       </c>
       <c r="M165" s="1">
-        <v>167575.46</v>
+        <v>278322.66</v>
       </c>
       <c r="N165" s="1">
-        <v>0.05</v>
+        <v>0.08</v>
       </c>
       <c r="O165">
         <v>1</v>
       </c>
       <c r="Z165" t="s">
-        <v>363</v>
+        <v>377</v>
       </c>
     </row>
     <row r="166" spans="1:26">
       <c r="A166" t="s">
-        <v>367</v>
+        <v>381</v>
       </c>
       <c r="B166" s="1">
-        <v>500000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="C166" s="1">
-        <v>100.705</v>
+        <v>103.556</v>
       </c>
       <c r="D166" s="1">
-        <v>99.847</v>
+        <v>105.76</v>
       </c>
       <c r="E166" t="s">
         <v>8</v>
       </c>
       <c r="F166">
         <v>1.0</v>
       </c>
       <c r="G166" s="1">
-        <v>499235.0</v>
+        <v>423040.0</v>
       </c>
       <c r="H166" s="1">
-        <v>4290.0</v>
+        <v>-8816.0</v>
       </c>
       <c r="I166" s="1">
-        <v>0.8593147515699</v>
+        <v>-2.0839636913767</v>
       </c>
       <c r="J166">
-        <v>0.27</v>
+        <v>2.18</v>
       </c>
       <c r="K166" t="s">
-        <v>368</v>
+        <v>382</v>
       </c>
       <c r="L166" s="1">
-        <v>503525.0</v>
+        <v>414224.0</v>
       </c>
       <c r="M166" s="1">
-        <v>504867.47</v>
+        <v>422932.22</v>
       </c>
       <c r="N166" s="1">
-        <v>0.14</v>
+        <v>0.12</v>
       </c>
       <c r="O166">
         <v>1</v>
       </c>
       <c r="Z166" t="s">
-        <v>366</v>
+        <v>380</v>
       </c>
     </row>
     <row r="167" spans="1:26">
       <c r="A167" t="s">
-        <v>370</v>
+        <v>384</v>
       </c>
       <c r="B167" s="1">
-        <v>400000.0</v>
+        <v>396000.0</v>
       </c>
       <c r="C167" s="1">
-        <v>101.486</v>
+        <v>99.67</v>
       </c>
       <c r="D167" s="1">
-        <v>99.89</v>
+        <v>99.607</v>
       </c>
       <c r="E167" t="s">
         <v>8</v>
       </c>
       <c r="F167">
         <v>1.0</v>
       </c>
       <c r="G167" s="1">
-        <v>399560.0</v>
+        <v>394443.72</v>
       </c>
       <c r="H167" s="1">
-        <v>6384.0</v>
+        <v>249.48</v>
       </c>
       <c r="I167" s="1">
-        <v>1.5977575332866</v>
+        <v>0.06324856686779</v>
       </c>
       <c r="J167">
-        <v>0.66</v>
+        <v>1.67</v>
       </c>
       <c r="K167" t="s">
-        <v>371</v>
+        <v>385</v>
       </c>
       <c r="L167" s="1">
-        <v>405944.0</v>
+        <v>394693.2</v>
       </c>
       <c r="M167" s="1">
-        <v>408579.62</v>
+        <v>401320.78</v>
       </c>
       <c r="N167" s="1">
-        <v>0.11</v>
+        <v>0.12</v>
       </c>
       <c r="O167">
         <v>1</v>
       </c>
       <c r="Z167" t="s">
-        <v>369</v>
+        <v>383</v>
       </c>
     </row>
     <row r="168" spans="1:26">
       <c r="A168" t="s">
-        <v>373</v>
+        <v>387</v>
       </c>
       <c r="B168" s="1">
-        <v>408000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="C168" s="1">
-        <v>98.388</v>
+        <v>99.056</v>
       </c>
       <c r="D168" s="1">
-        <v>99.33</v>
+        <v>99.991</v>
       </c>
       <c r="E168" t="s">
         <v>8</v>
       </c>
       <c r="F168">
         <v>1.0</v>
       </c>
       <c r="G168" s="1">
-        <v>405266.4</v>
+        <v>299973.0</v>
       </c>
       <c r="H168" s="1">
-        <v>-3843.36</v>
+        <v>-2805.0</v>
       </c>
       <c r="I168" s="1">
-        <v>-0.94835397160979</v>
+        <v>-0.93508415757418</v>
       </c>
       <c r="J168">
-        <v>2.09</v>
+        <v>0.36</v>
       </c>
       <c r="K168" t="s">
-        <v>374</v>
+        <v>388</v>
       </c>
       <c r="L168" s="1">
-        <v>401423.04</v>
+        <v>297168.0</v>
       </c>
       <c r="M168" s="1">
-        <v>409932.36</v>
+        <v>298261.15</v>
       </c>
       <c r="N168" s="1">
-        <v>0.11</v>
+        <v>0.09</v>
       </c>
       <c r="O168">
         <v>1</v>
       </c>
       <c r="Z168" t="s">
-        <v>372</v>
+        <v>386</v>
       </c>
     </row>
     <row r="169" spans="1:26">
       <c r="A169" t="s">
-        <v>376</v>
+        <v>390</v>
       </c>
       <c r="B169" s="1">
-        <v>400000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="C169" s="1">
-        <v>96.999</v>
+        <v>100.28</v>
       </c>
       <c r="D169" s="1">
-        <v>99.253</v>
+        <v>99.834</v>
       </c>
       <c r="E169" t="s">
         <v>8</v>
       </c>
       <c r="F169">
         <v>1.0</v>
       </c>
       <c r="G169" s="1">
-        <v>397012.0</v>
+        <v>599004.0</v>
       </c>
       <c r="H169" s="1">
-        <v>-9016.0</v>
+        <v>2676.0</v>
       </c>
       <c r="I169" s="1">
-        <v>-2.2709641018408</v>
+        <v>0.44674159104113</v>
       </c>
       <c r="J169">
-        <v>0.4</v>
+        <v>1.05</v>
       </c>
       <c r="K169" t="s">
-        <v>377</v>
+        <v>391</v>
       </c>
       <c r="L169" s="1">
-        <v>387996.0</v>
+        <v>601680.0</v>
       </c>
       <c r="M169" s="1">
-        <v>389606.96</v>
+        <v>607967.67</v>
       </c>
       <c r="N169" s="1">
-        <v>0.11</v>
+        <v>0.18</v>
       </c>
       <c r="O169">
         <v>1</v>
       </c>
       <c r="Z169" t="s">
-        <v>375</v>
+        <v>389</v>
       </c>
     </row>
     <row r="170" spans="1:26">
       <c r="A170" t="s">
-        <v>379</v>
+        <v>393</v>
       </c>
       <c r="B170" s="1">
-        <v>263000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="C170" s="1">
-        <v>94.06</v>
+        <v>94.724</v>
       </c>
       <c r="D170" s="1">
-        <v>93.76040684</v>
+        <v>91.473</v>
       </c>
       <c r="E170" t="s">
         <v>8</v>
       </c>
       <c r="F170">
         <v>1.0</v>
       </c>
       <c r="G170" s="1">
-        <v>246589.87</v>
+        <v>274419.0</v>
       </c>
       <c r="H170" s="1">
-        <v>787.93</v>
+        <v>9753.0</v>
       </c>
       <c r="I170" s="1">
-        <v>0.3195305630357</v>
+        <v>3.5540542017863</v>
       </c>
       <c r="J170">
-        <v>0.5</v>
+        <v>0.55</v>
       </c>
       <c r="K170" t="s">
-        <v>380</v>
+        <v>394</v>
       </c>
       <c r="L170" s="1">
-        <v>247377.8</v>
+        <v>284172.0</v>
       </c>
       <c r="M170" s="1">
-        <v>248699.1</v>
+        <v>285826.19</v>
       </c>
       <c r="N170" s="1">
-        <v>0.07</v>
+        <v>0.08</v>
       </c>
       <c r="O170">
         <v>1</v>
       </c>
       <c r="Z170" t="s">
-        <v>378</v>
+        <v>392</v>
       </c>
     </row>
     <row r="171" spans="1:26">
       <c r="A171" t="s">
-        <v>382</v>
+        <v>396</v>
       </c>
       <c r="B171" s="1">
-        <v>216000.0</v>
+        <v>498000.0</v>
       </c>
       <c r="C171" s="1">
-        <v>99.792</v>
+        <v>100.055</v>
       </c>
       <c r="D171" s="1">
-        <v>99.646</v>
+        <v>99.298</v>
       </c>
       <c r="E171" t="s">
         <v>8</v>
       </c>
       <c r="F171">
         <v>1.0</v>
       </c>
       <c r="G171" s="1">
-        <v>215235.36</v>
+        <v>494504.04</v>
       </c>
       <c r="H171" s="1">
-        <v>315.36</v>
+        <v>3769.86</v>
       </c>
       <c r="I171" s="1">
-        <v>0.14651867611344</v>
+        <v>0.76235170899716</v>
       </c>
       <c r="J171">
-        <v>0.48</v>
+        <v>1.17</v>
       </c>
       <c r="K171" t="s">
-        <v>383</v>
+        <v>397</v>
       </c>
       <c r="L171" s="1">
-        <v>215550.72</v>
+        <v>498273.9</v>
       </c>
       <c r="M171" s="1">
-        <v>216589.3</v>
+        <v>504089.58</v>
       </c>
       <c r="N171" s="1">
-        <v>0.06</v>
+        <v>0.15</v>
       </c>
       <c r="O171">
         <v>1</v>
       </c>
       <c r="Z171" t="s">
-        <v>381</v>
+        <v>395</v>
       </c>
     </row>
     <row r="172" spans="1:26">
       <c r="A172" t="s">
-        <v>385</v>
+        <v>399</v>
       </c>
       <c r="B172" s="1">
-        <v>300000.0</v>
+        <v>622000.0</v>
       </c>
       <c r="C172" s="1">
-        <v>101.725</v>
+        <v>98.311</v>
       </c>
       <c r="D172" s="1">
-        <v>100.69583</v>
+        <v>99.459</v>
       </c>
       <c r="E172" t="s">
         <v>8</v>
       </c>
       <c r="F172">
         <v>1.0</v>
       </c>
       <c r="G172" s="1">
-        <v>302087.49</v>
+        <v>618634.98</v>
       </c>
       <c r="H172" s="1">
-        <v>3087.51</v>
+        <v>-7140.56</v>
       </c>
       <c r="I172" s="1">
-        <v>1.0220582123411</v>
+        <v>-1.1542444625424</v>
       </c>
       <c r="J172">
-        <v>4.45</v>
+        <v>1.72</v>
       </c>
       <c r="K172" t="s">
-        <v>386</v>
+        <v>400</v>
       </c>
       <c r="L172" s="1">
-        <v>305175.0</v>
+        <v>611494.42</v>
       </c>
       <c r="M172" s="1">
-        <v>318527.05</v>
+        <v>622183.45</v>
       </c>
       <c r="N172" s="1">
-        <v>0.09</v>
+        <v>0.18</v>
       </c>
       <c r="O172">
         <v>1</v>
       </c>
       <c r="Z172" t="s">
-        <v>384</v>
+        <v>398</v>
       </c>
     </row>
     <row r="173" spans="1:26">
       <c r="A173" t="s">
-        <v>388</v>
+        <v>402</v>
       </c>
       <c r="B173" s="1">
-        <v>500000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="C173" s="1">
-        <v>110.209</v>
+        <v>97.689</v>
       </c>
       <c r="D173" s="1">
-        <v>100.019</v>
+        <v>99.292</v>
       </c>
       <c r="E173" t="s">
         <v>8</v>
       </c>
       <c r="F173">
         <v>1.0</v>
       </c>
       <c r="G173" s="1">
-        <v>500095.0</v>
+        <v>595752.0</v>
       </c>
       <c r="H173" s="1">
-        <v>50950.0</v>
+        <v>-9618.0</v>
       </c>
       <c r="I173" s="1">
-        <v>10.188064267789</v>
+        <v>-1.6144301655723</v>
       </c>
       <c r="J173">
-        <v>5.31</v>
-[...2 lines deleted...]
-        <v>389</v>
+        <v>0.0</v>
+      </c>
+      <c r="K173">
+        <v>0.0</v>
       </c>
       <c r="L173" s="1">
-        <v>551045.0</v>
+        <v>586134.0</v>
       </c>
       <c r="M173" s="1">
-        <v>577612.01</v>
+        <v>586134.0</v>
       </c>
       <c r="N173" s="1">
-        <v>0.16</v>
+        <v>0.17</v>
       </c>
       <c r="O173">
         <v>1</v>
       </c>
       <c r="Z173" t="s">
-        <v>387</v>
+        <v>401</v>
       </c>
     </row>
     <row r="174" spans="1:26">
       <c r="A174" t="s">
-        <v>391</v>
+        <v>404</v>
       </c>
       <c r="B174" s="1">
-        <v>535000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="C174" s="1">
-        <v>100.102</v>
+        <v>103.2</v>
       </c>
       <c r="D174" s="1">
-        <v>99.58</v>
+        <v>105.478</v>
       </c>
       <c r="E174" t="s">
         <v>8</v>
       </c>
       <c r="F174">
         <v>1.0</v>
       </c>
       <c r="G174" s="1">
-        <v>532753.0</v>
+        <v>210956.0</v>
       </c>
       <c r="H174" s="1">
-        <v>2792.7</v>
+        <v>-4556.0</v>
       </c>
       <c r="I174" s="1">
-        <v>0.52420164691705</v>
+        <v>-2.1596920684882</v>
       </c>
       <c r="J174">
-        <v>0.49</v>
+        <v>0.69</v>
       </c>
       <c r="K174" t="s">
-        <v>392</v>
+        <v>405</v>
       </c>
       <c r="L174" s="1">
-        <v>535545.7</v>
+        <v>206400.0</v>
       </c>
       <c r="M174" s="1">
-        <v>538184.06</v>
+        <v>207789.72</v>
       </c>
       <c r="N174" s="1">
-        <v>0.15</v>
+        <v>0.06</v>
       </c>
       <c r="O174">
         <v>1</v>
       </c>
       <c r="Z174" t="s">
-        <v>390</v>
+        <v>403</v>
       </c>
     </row>
     <row r="175" spans="1:26">
       <c r="A175" t="s">
-        <v>394</v>
+        <v>407</v>
       </c>
       <c r="B175" s="1">
-        <v>200000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="C175" s="1">
-        <v>104.338</v>
+        <v>98.676</v>
       </c>
       <c r="D175" s="1">
-        <v>106.65</v>
+        <v>99.933</v>
       </c>
       <c r="E175" t="s">
         <v>8</v>
       </c>
       <c r="F175">
         <v>1.0</v>
       </c>
       <c r="G175" s="1">
-        <v>213300.0</v>
+        <v>799464.0</v>
       </c>
       <c r="H175" s="1">
-        <v>-4624.0</v>
+        <v>-10056.0</v>
       </c>
       <c r="I175" s="1">
-        <v>-2.1678387248008</v>
+        <v>-1.2578427546456</v>
       </c>
       <c r="J175">
-        <v>0.58</v>
+        <v>1.4</v>
       </c>
       <c r="K175" t="s">
-        <v>395</v>
+        <v>408</v>
       </c>
       <c r="L175" s="1">
-        <v>208676.0</v>
+        <v>789408.0</v>
       </c>
       <c r="M175" s="1">
-        <v>209826.68</v>
+        <v>800577.86</v>
       </c>
       <c r="N175" s="1">
-        <v>0.06</v>
+        <v>0.23</v>
       </c>
       <c r="O175">
         <v>1</v>
       </c>
       <c r="Z175" t="s">
-        <v>393</v>
+        <v>406</v>
       </c>
     </row>
     <row r="176" spans="1:26">
       <c r="A176" t="s">
-        <v>397</v>
+        <v>410</v>
       </c>
       <c r="B176" s="1">
         <v>300000.0</v>
       </c>
       <c r="C176" s="1">
-        <v>100.373</v>
+        <v>99.209</v>
       </c>
       <c r="D176" s="1">
-        <v>100.61</v>
+        <v>100.91</v>
       </c>
       <c r="E176" t="s">
         <v>8</v>
       </c>
       <c r="F176">
         <v>1.0</v>
       </c>
       <c r="G176" s="1">
-        <v>301830.0</v>
+        <v>302730.0</v>
       </c>
       <c r="H176" s="1">
-        <v>-711.0</v>
+        <v>-5103.0</v>
       </c>
       <c r="I176" s="1">
-        <v>-0.23556306530166</v>
+        <v>-1.6856604895451</v>
       </c>
       <c r="J176">
-        <v>0.41</v>
+        <v>0.5</v>
       </c>
       <c r="K176" t="s">
-        <v>398</v>
+        <v>411</v>
       </c>
       <c r="L176" s="1">
-        <v>301119.0</v>
+        <v>297627.0</v>
       </c>
       <c r="M176" s="1">
-        <v>302338.32</v>
+        <v>299124.95</v>
       </c>
       <c r="N176" s="1">
-        <v>0.08</v>
+        <v>0.09</v>
       </c>
       <c r="O176">
         <v>1</v>
       </c>
       <c r="Z176" t="s">
-        <v>396</v>
+        <v>409</v>
       </c>
     </row>
     <row r="177" spans="1:26">
       <c r="A177" t="s">
-        <v>400</v>
+        <v>413</v>
       </c>
       <c r="B177" s="1">
-        <v>800000.0</v>
+        <v>2376255.0</v>
       </c>
       <c r="C177" s="1">
-        <v>98.108</v>
+        <v>93.887</v>
       </c>
       <c r="D177" s="1">
-        <v>97.673</v>
+        <v>95.45999987</v>
       </c>
       <c r="E177" t="s">
         <v>8</v>
       </c>
       <c r="F177">
         <v>1.0</v>
       </c>
       <c r="G177" s="1">
-        <v>781384.0</v>
+        <v>2268373.02</v>
       </c>
       <c r="H177" s="1">
-        <v>3480.0</v>
+        <v>-37378.49</v>
       </c>
       <c r="I177" s="1">
-        <v>0.4453636112334</v>
+        <v>-1.6478105527811</v>
       </c>
       <c r="J177">
-        <v>0.39</v>
+        <v>0.3</v>
       </c>
       <c r="K177" t="s">
-        <v>401</v>
+        <v>414</v>
       </c>
       <c r="L177" s="1">
-        <v>784864.0</v>
+        <v>2230994.53</v>
       </c>
       <c r="M177" s="1">
-        <v>788009.21</v>
+        <v>2238074.47</v>
       </c>
       <c r="N177" s="1">
-        <v>0.22</v>
+        <v>0.65</v>
       </c>
       <c r="O177">
         <v>1</v>
       </c>
       <c r="Z177" t="s">
-        <v>399</v>
+        <v>412</v>
       </c>
     </row>
     <row r="178" spans="1:26">
       <c r="A178" t="s">
-        <v>403</v>
+        <v>416</v>
       </c>
       <c r="B178" s="1">
-        <v>261000.0</v>
+        <v>334759.16</v>
       </c>
       <c r="C178" s="1">
-        <v>99.016</v>
+        <v>96.292</v>
       </c>
       <c r="D178" s="1">
-        <v>100.99096552</v>
+        <v>96.6906447</v>
       </c>
       <c r="E178" t="s">
         <v>8</v>
       </c>
       <c r="F178">
         <v>1.0</v>
       </c>
       <c r="G178" s="1">
-        <v>263586.42</v>
+        <v>323680.79</v>
       </c>
       <c r="H178" s="1">
-        <v>-5154.66</v>
+        <v>-1334.5</v>
       </c>
       <c r="I178" s="1">
-        <v>-1.9555863310409</v>
+        <v>-0.4122889097002</v>
       </c>
       <c r="J178">
-        <v>2.89</v>
-[...2 lines deleted...]
-        <v>404</v>
+        <v>0.06</v>
+      </c>
+      <c r="K178">
+        <v>212.78</v>
       </c>
       <c r="L178" s="1">
-        <v>258431.76</v>
+        <v>322346.29</v>
       </c>
       <c r="M178" s="1">
-        <v>265979.42</v>
+        <v>322559.07</v>
       </c>
       <c r="N178" s="1">
-        <v>0.07</v>
+        <v>0.09</v>
       </c>
       <c r="O178">
         <v>1</v>
       </c>
       <c r="Z178" t="s">
-        <v>402</v>
+        <v>415</v>
       </c>
     </row>
     <row r="179" spans="1:26">
       <c r="A179" t="s">
-        <v>406</v>
+        <v>418</v>
       </c>
       <c r="B179" s="1">
-        <v>613000.0</v>
+        <v>2238282.52</v>
       </c>
       <c r="C179" s="1">
-        <v>90.474</v>
+        <v>96.979</v>
       </c>
       <c r="D179" s="1">
-        <v>87.79130179</v>
+        <v>103.89455036</v>
       </c>
       <c r="E179" t="s">
         <v>8</v>
       </c>
       <c r="F179">
         <v>1.0</v>
       </c>
       <c r="G179" s="1">
-        <v>538160.68</v>
+        <v>2325453.56</v>
       </c>
       <c r="H179" s="1">
-        <v>16444.94</v>
+        <v>-154789.55</v>
       </c>
       <c r="I179" s="1">
-        <v>3.055767656604</v>
+        <v>-6.6563165423953</v>
       </c>
       <c r="J179">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.24</v>
+      </c>
+      <c r="K179" t="s">
+        <v>419</v>
       </c>
       <c r="L179" s="1">
-        <v>554605.62</v>
+        <v>2170664.01</v>
       </c>
       <c r="M179" s="1">
-        <v>554605.62</v>
+        <v>2175999.09</v>
       </c>
       <c r="N179" s="1">
-        <v>0.15</v>
+        <v>0.63</v>
       </c>
       <c r="O179">
         <v>1</v>
       </c>
       <c r="Z179" t="s">
-        <v>405</v>
+        <v>417</v>
       </c>
     </row>
     <row r="180" spans="1:26">
       <c r="A180" t="s">
-        <v>408</v>
+        <v>421</v>
       </c>
       <c r="B180" s="1">
-        <v>3109000.0</v>
+        <v>1798139.0</v>
       </c>
       <c r="C180" s="1">
-        <v>60.689</v>
+        <v>99.708</v>
       </c>
       <c r="D180" s="1">
-        <v>68.43469122</v>
+        <v>99.93912651</v>
       </c>
       <c r="E180" t="s">
         <v>8</v>
       </c>
       <c r="F180">
         <v>1.0</v>
       </c>
       <c r="G180" s="1">
-        <v>2127634.55</v>
+        <v>1797044.41</v>
       </c>
       <c r="H180" s="1">
-        <v>-240813.54</v>
+        <v>-4155.98</v>
       </c>
       <c r="I180" s="1">
-        <v>-11.318369501003</v>
+        <v>-0.23126751775712</v>
       </c>
       <c r="J180">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.52</v>
+      </c>
+      <c r="K180" t="s">
+        <v>422</v>
       </c>
       <c r="L180" s="1">
-        <v>1886821.01</v>
+        <v>1792888.43</v>
       </c>
       <c r="M180" s="1">
-        <v>1886821.01</v>
+        <v>1802204.27</v>
       </c>
       <c r="N180" s="1">
         <v>0.52</v>
       </c>
       <c r="O180">
         <v>1</v>
       </c>
       <c r="Z180" t="s">
-        <v>407</v>
+        <v>420</v>
       </c>
     </row>
     <row r="181" spans="1:26">
       <c r="A181" t="s">
-        <v>410</v>
+        <v>424</v>
       </c>
       <c r="B181" s="1">
-        <v>470300.0</v>
+        <v>405000.0</v>
       </c>
       <c r="C181" s="1">
-        <v>98.465</v>
+        <v>97.88</v>
       </c>
       <c r="D181" s="1">
-        <v>99.57695088</v>
+        <v>100.0</v>
       </c>
       <c r="E181" t="s">
         <v>8</v>
       </c>
       <c r="F181">
         <v>1.0</v>
       </c>
       <c r="G181" s="1">
-        <v>468310.4</v>
+        <v>405000.0</v>
       </c>
       <c r="H181" s="1">
-        <v>-5229.51</v>
+        <v>-8586.0</v>
       </c>
       <c r="I181" s="1">
-        <v>-1.1166760336734</v>
+        <v>-2.12</v>
       </c>
       <c r="J181">
-        <v>0.99</v>
+        <v>2.33</v>
       </c>
       <c r="K181" t="s">
-        <v>411</v>
+        <v>425</v>
       </c>
       <c r="L181" s="1">
-        <v>463080.89</v>
+        <v>396414.0</v>
       </c>
       <c r="M181" s="1">
-        <v>467756.19</v>
+        <v>405854.82</v>
       </c>
       <c r="N181" s="1">
-        <v>0.13</v>
+        <v>0.12</v>
       </c>
       <c r="O181">
         <v>1</v>
       </c>
       <c r="Z181" t="s">
-        <v>409</v>
+        <v>423</v>
       </c>
     </row>
     <row r="182" spans="1:26">
       <c r="A182" t="s">
-        <v>413</v>
+        <v>427</v>
       </c>
       <c r="B182" s="1">
-        <v>390000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="C182" s="1">
-        <v>99.942</v>
+        <v>100.67</v>
       </c>
       <c r="D182" s="1">
-        <v>99.658</v>
+        <v>100.0</v>
       </c>
       <c r="E182" t="s">
         <v>8</v>
       </c>
       <c r="F182">
         <v>1.0</v>
       </c>
       <c r="G182" s="1">
-        <v>388666.2</v>
+        <v>300000.0</v>
       </c>
       <c r="H182" s="1">
-        <v>1107.6</v>
+        <v>2010.0</v>
       </c>
       <c r="I182" s="1">
-        <v>0.28497461317707</v>
+        <v>0.67</v>
       </c>
       <c r="J182">
-        <v>0.29</v>
+        <v>0.67</v>
       </c>
       <c r="K182" t="s">
-        <v>414</v>
+        <v>428</v>
       </c>
       <c r="L182" s="1">
-        <v>389773.8</v>
+        <v>302010.0</v>
       </c>
       <c r="M182" s="1">
-        <v>390911.3</v>
+        <v>304005.37</v>
       </c>
       <c r="N182" s="1">
-        <v>0.11</v>
+        <v>0.09</v>
       </c>
       <c r="O182">
         <v>1</v>
       </c>
       <c r="Z182" t="s">
-        <v>412</v>
+        <v>426</v>
       </c>
     </row>
     <row r="183" spans="1:26">
       <c r="A183" t="s">
-        <v>416</v>
+        <v>430</v>
       </c>
       <c r="B183" s="1">
-        <v>300000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="C183" s="1">
-        <v>92.064</v>
+        <v>104.334</v>
       </c>
       <c r="D183" s="1">
-        <v>91.61</v>
+        <v>99.922</v>
       </c>
       <c r="E183" t="s">
         <v>8</v>
       </c>
       <c r="F183">
         <v>1.0</v>
       </c>
       <c r="G183" s="1">
-        <v>274830.0</v>
+        <v>199844.0</v>
       </c>
       <c r="H183" s="1">
-        <v>1362.0</v>
+        <v>8824.0</v>
       </c>
       <c r="I183" s="1">
-        <v>0.4955790852527</v>
+        <v>4.4154440463562</v>
       </c>
       <c r="J183">
-        <v>0.85</v>
+        <v>3.25</v>
       </c>
       <c r="K183" t="s">
-        <v>417</v>
+        <v>431</v>
       </c>
       <c r="L183" s="1">
-        <v>276192.0</v>
+        <v>208668.0</v>
       </c>
       <c r="M183" s="1">
-        <v>278756.38</v>
+        <v>215174.85</v>
       </c>
       <c r="N183" s="1">
-        <v>0.08</v>
+        <v>0.06</v>
       </c>
       <c r="O183">
         <v>1</v>
       </c>
       <c r="Z183" t="s">
-        <v>415</v>
+        <v>429</v>
       </c>
     </row>
     <row r="184" spans="1:26">
       <c r="A184" t="s">
-        <v>419</v>
+        <v>433</v>
       </c>
       <c r="B184" s="1">
-        <v>400000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="C184" s="1">
-        <v>104.019</v>
+        <v>98.493</v>
       </c>
       <c r="D184" s="1">
-        <v>105.76</v>
+        <v>100.028</v>
       </c>
       <c r="E184" t="s">
         <v>8</v>
       </c>
       <c r="F184">
         <v>1.0</v>
       </c>
       <c r="G184" s="1">
-        <v>423040.0</v>
+        <v>500140.0</v>
       </c>
       <c r="H184" s="1">
-        <v>-6964.0</v>
+        <v>-7675.0</v>
       </c>
       <c r="I184" s="1">
-        <v>-1.6461800302572</v>
+        <v>-1.5345703203103</v>
       </c>
       <c r="J184">
-        <v>1.8</v>
+        <v>1.89</v>
       </c>
       <c r="K184" t="s">
-        <v>420</v>
+        <v>434</v>
       </c>
       <c r="L184" s="1">
-        <v>416076.0</v>
+        <v>492465.0</v>
       </c>
       <c r="M184" s="1">
-        <v>423288.33</v>
+        <v>501939.89</v>
       </c>
       <c r="N184" s="1">
-        <v>0.12</v>
+        <v>0.14</v>
       </c>
       <c r="O184">
         <v>1</v>
       </c>
       <c r="Z184" t="s">
-        <v>418</v>
+        <v>432</v>
       </c>
     </row>
     <row r="185" spans="1:26">
       <c r="A185" t="s">
-        <v>422</v>
+        <v>436</v>
       </c>
       <c r="B185" s="1">
-        <v>396000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="C185" s="1">
-        <v>100.106</v>
+        <v>105.092</v>
       </c>
       <c r="D185" s="1">
-        <v>99.607</v>
+        <v>107.84</v>
       </c>
       <c r="E185" t="s">
         <v>8</v>
       </c>
       <c r="F185">
         <v>1.0</v>
       </c>
       <c r="G185" s="1">
-        <v>394443.72</v>
+        <v>215680.0</v>
       </c>
       <c r="H185" s="1">
-        <v>1976.04</v>
+        <v>-5496.0</v>
       </c>
       <c r="I185" s="1">
-        <v>0.50096880741313</v>
+        <v>-2.5482195845697</v>
       </c>
       <c r="J185">
-        <v>1.41</v>
+        <v>3.23</v>
       </c>
       <c r="K185" t="s">
-        <v>423</v>
+        <v>437</v>
       </c>
       <c r="L185" s="1">
-        <v>396419.76</v>
+        <v>210184.0</v>
       </c>
       <c r="M185" s="1">
-        <v>402022.08</v>
+        <v>216638.79</v>
       </c>
       <c r="N185" s="1">
-        <v>0.11</v>
+        <v>0.06</v>
       </c>
       <c r="O185">
         <v>1</v>
       </c>
       <c r="Z185" t="s">
-        <v>421</v>
+        <v>435</v>
       </c>
     </row>
     <row r="186" spans="1:26">
       <c r="A186" t="s">
-        <v>425</v>
+        <v>439</v>
       </c>
       <c r="B186" s="1">
-        <v>300000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="C186" s="1">
-        <v>99.449</v>
+        <v>89.158</v>
       </c>
       <c r="D186" s="1">
-        <v>99.991</v>
+        <v>87.708</v>
       </c>
       <c r="E186" t="s">
         <v>8</v>
       </c>
       <c r="F186">
         <v>1.0</v>
       </c>
       <c r="G186" s="1">
-        <v>299973.0</v>
+        <v>175416.0</v>
       </c>
       <c r="H186" s="1">
-        <v>-1626.0</v>
+        <v>2900.0</v>
       </c>
       <c r="I186" s="1">
-        <v>-0.5420487843906</v>
+        <v>1.6532129338259</v>
       </c>
       <c r="J186">
-        <v>0.1</v>
-[...2 lines deleted...]
-        <v>287.67</v>
+        <v>1.64</v>
+      </c>
+      <c r="K186" t="s">
+        <v>440</v>
       </c>
       <c r="L186" s="1">
-        <v>298347.0</v>
+        <v>178316.0</v>
       </c>
       <c r="M186" s="1">
-        <v>298634.67</v>
+        <v>181587.92</v>
       </c>
       <c r="N186" s="1">
-        <v>0.08</v>
+        <v>0.05</v>
       </c>
       <c r="O186">
         <v>1</v>
       </c>
       <c r="Z186" t="s">
-        <v>424</v>
+        <v>438</v>
       </c>
     </row>
     <row r="187" spans="1:26">
       <c r="A187" t="s">
-        <v>427</v>
+        <v>442</v>
       </c>
       <c r="B187" s="1">
-        <v>600000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="C187" s="1">
-        <v>100.614</v>
+        <v>99.482</v>
       </c>
       <c r="D187" s="1">
-        <v>99.834</v>
+        <v>100.34</v>
       </c>
       <c r="E187" t="s">
         <v>8</v>
       </c>
       <c r="F187">
         <v>1.0</v>
       </c>
       <c r="G187" s="1">
-        <v>599004.0</v>
+        <v>401360.0</v>
       </c>
       <c r="H187" s="1">
-        <v>4680.0</v>
+        <v>-3432.0</v>
       </c>
       <c r="I187" s="1">
-        <v>0.78129695294188</v>
+        <v>-0.85509268487144</v>
       </c>
       <c r="J187">
-        <v>0.72</v>
+        <v>1.99</v>
       </c>
       <c r="K187" t="s">
-        <v>428</v>
+        <v>443</v>
       </c>
       <c r="L187" s="1">
-        <v>603684.0</v>
+        <v>397928.0</v>
       </c>
       <c r="M187" s="1">
-        <v>608015.51</v>
+        <v>405906.08</v>
       </c>
       <c r="N187" s="1">
-        <v>0.17</v>
+        <v>0.12</v>
       </c>
       <c r="O187">
         <v>1</v>
       </c>
       <c r="Z187" t="s">
-        <v>426</v>
+        <v>441</v>
       </c>
     </row>
     <row r="188" spans="1:26">
       <c r="A188" t="s">
-        <v>430</v>
+        <v>445</v>
       </c>
       <c r="B188" s="1">
-        <v>300000.0</v>
+        <v>409000.0</v>
       </c>
       <c r="C188" s="1">
-        <v>94.801</v>
+        <v>97.529</v>
       </c>
       <c r="D188" s="1">
-        <v>91.473</v>
+        <v>99.528</v>
       </c>
       <c r="E188" t="s">
         <v>8</v>
       </c>
       <c r="F188">
         <v>1.0</v>
       </c>
       <c r="G188" s="1">
-        <v>274419.0</v>
+        <v>407069.52</v>
       </c>
       <c r="H188" s="1">
-        <v>9984.0</v>
+        <v>-8175.91</v>
       </c>
       <c r="I188" s="1">
-        <v>3.6382320466148</v>
+        <v>-2.0084800257214</v>
       </c>
       <c r="J188">
-        <v>0.51</v>
+        <v>2.27</v>
       </c>
       <c r="K188" t="s">
-        <v>431</v>
+        <v>446</v>
       </c>
       <c r="L188" s="1">
-        <v>284403.0</v>
+        <v>398893.61</v>
       </c>
       <c r="M188" s="1">
-        <v>285923.71</v>
+        <v>408196.96</v>
       </c>
       <c r="N188" s="1">
-        <v>0.08</v>
+        <v>0.12</v>
       </c>
       <c r="O188">
         <v>1</v>
       </c>
       <c r="Z188" t="s">
-        <v>429</v>
+        <v>444</v>
       </c>
     </row>
     <row r="189" spans="1:26">
       <c r="A189" t="s">
-        <v>433</v>
+        <v>448</v>
       </c>
       <c r="B189" s="1">
-        <v>1243000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="C189" s="1">
-        <v>89.294</v>
+        <v>97.291</v>
       </c>
       <c r="D189" s="1">
-        <v>87.9490531</v>
+        <v>99.46</v>
       </c>
       <c r="E189" t="s">
         <v>8</v>
       </c>
       <c r="F189">
         <v>1.0</v>
       </c>
       <c r="G189" s="1">
-        <v>1093206.73</v>
+        <v>397840.0</v>
       </c>
       <c r="H189" s="1">
-        <v>16717.69</v>
+        <v>-8676.0</v>
       </c>
       <c r="I189" s="1">
-        <v>1.5292340909756</v>
+        <v>-2.1807761914337</v>
       </c>
       <c r="J189">
-        <v>0.09</v>
+        <v>2.71</v>
       </c>
       <c r="K189" t="s">
-        <v>434</v>
+        <v>449</v>
       </c>
       <c r="L189" s="1">
-        <v>1109924.42</v>
+        <v>389164.0</v>
       </c>
       <c r="M189" s="1">
-        <v>1111050.27</v>
+        <v>400000.99</v>
       </c>
       <c r="N189" s="1">
-        <v>0.3</v>
+        <v>0.12</v>
       </c>
       <c r="O189">
         <v>1</v>
       </c>
       <c r="Z189" t="s">
-        <v>432</v>
+        <v>447</v>
       </c>
     </row>
     <row r="190" spans="1:26">
       <c r="A190" t="s">
-        <v>436</v>
+        <v>451</v>
       </c>
       <c r="B190" s="1">
-        <v>498000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="C190" s="1">
-        <v>100.639</v>
+        <v>98.263</v>
       </c>
       <c r="D190" s="1">
-        <v>99.298</v>
+        <v>100.45</v>
       </c>
       <c r="E190" t="s">
         <v>8</v>
       </c>
       <c r="F190">
         <v>1.0</v>
       </c>
       <c r="G190" s="1">
-        <v>494504.04</v>
+        <v>301350.0</v>
       </c>
       <c r="H190" s="1">
-        <v>6678.18</v>
+        <v>-6561.0</v>
       </c>
       <c r="I190" s="1">
-        <v>1.3504803722129</v>
+        <v>-2.1772025883524</v>
       </c>
       <c r="J190">
-        <v>0.87</v>
+        <v>0.72</v>
       </c>
       <c r="K190" t="s">
-        <v>437</v>
+        <v>452</v>
       </c>
       <c r="L190" s="1">
-        <v>501182.22</v>
+        <v>294789.0</v>
       </c>
       <c r="M190" s="1">
-        <v>505517.55</v>
+        <v>296954.75</v>
       </c>
       <c r="N190" s="1">
-        <v>0.14</v>
+        <v>0.09</v>
       </c>
       <c r="O190">
         <v>1</v>
       </c>
       <c r="Z190" t="s">
-        <v>435</v>
+        <v>450</v>
       </c>
     </row>
     <row r="191" spans="1:26">
       <c r="A191" t="s">
-        <v>439</v>
+        <v>454</v>
       </c>
       <c r="B191" s="1">
-        <v>622000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="C191" s="1">
-        <v>98.94</v>
+        <v>95.036</v>
       </c>
       <c r="D191" s="1">
-        <v>99.459</v>
+        <v>99.077</v>
       </c>
       <c r="E191" t="s">
         <v>8</v>
       </c>
       <c r="F191">
         <v>1.0</v>
       </c>
       <c r="G191" s="1">
-        <v>618634.98</v>
+        <v>396308.0</v>
       </c>
       <c r="H191" s="1">
-        <v>-3228.18</v>
+        <v>-16164.0</v>
       </c>
       <c r="I191" s="1">
-        <v>-0.52182306276958</v>
+        <v>-4.0786459016724</v>
       </c>
       <c r="J191">
-        <v>1.47</v>
+        <v>2.87</v>
       </c>
       <c r="K191" t="s">
-        <v>440</v>
+        <v>455</v>
       </c>
       <c r="L191" s="1">
-        <v>615406.8</v>
+        <v>380144.0</v>
       </c>
       <c r="M191" s="1">
-        <v>624545.09</v>
+        <v>391612.49</v>
       </c>
       <c r="N191" s="1">
-        <v>0.17</v>
+        <v>0.11</v>
       </c>
       <c r="O191">
         <v>1</v>
       </c>
       <c r="Z191" t="s">
-        <v>438</v>
+        <v>453</v>
       </c>
     </row>
     <row r="192" spans="1:26">
       <c r="A192" t="s">
-        <v>442</v>
+        <v>457</v>
       </c>
       <c r="B192" s="1">
-        <v>600000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="C192" s="1">
-        <v>98.246</v>
+        <v>104.47</v>
       </c>
       <c r="D192" s="1">
-        <v>99.292</v>
+        <v>104.92</v>
       </c>
       <c r="E192" t="s">
         <v>8</v>
       </c>
       <c r="F192">
         <v>1.0</v>
       </c>
       <c r="G192" s="1">
-        <v>595752.0</v>
+        <v>419680.0</v>
       </c>
       <c r="H192" s="1">
-        <v>-6276.0</v>
+        <v>-1800.0</v>
       </c>
       <c r="I192" s="1">
-        <v>-1.0534584860815</v>
+        <v>-0.4288982081586</v>
       </c>
       <c r="J192">
-        <v>1.47</v>
+        <v>2.88</v>
       </c>
       <c r="K192" t="s">
-        <v>443</v>
+        <v>458</v>
       </c>
       <c r="L192" s="1">
-        <v>589476.0</v>
+        <v>417880.0</v>
       </c>
       <c r="M192" s="1">
-        <v>598278.74</v>
+        <v>429419.73</v>
       </c>
       <c r="N192" s="1">
-        <v>0.16</v>
+        <v>0.12</v>
       </c>
       <c r="O192">
         <v>1</v>
       </c>
       <c r="Z192" t="s">
-        <v>441</v>
+        <v>456</v>
       </c>
     </row>
     <row r="193" spans="1:26">
       <c r="A193" t="s">
-        <v>445</v>
+        <v>460</v>
       </c>
       <c r="B193" s="1">
-        <v>200000.0</v>
+        <v>443000.0</v>
       </c>
       <c r="C193" s="1">
-        <v>103.649</v>
+        <v>102.878</v>
       </c>
       <c r="D193" s="1">
-        <v>105.478</v>
+        <v>99.953</v>
       </c>
       <c r="E193" t="s">
         <v>8</v>
       </c>
       <c r="F193">
         <v>1.0</v>
       </c>
       <c r="G193" s="1">
-        <v>210956.0</v>
+        <v>442791.79</v>
       </c>
       <c r="H193" s="1">
-        <v>-3658.0</v>
+        <v>12957.75</v>
       </c>
       <c r="I193" s="1">
-        <v>-1.7340108837862</v>
+        <v>2.9263753964363</v>
       </c>
       <c r="J193">
-        <v>0.31</v>
-[...2 lines deleted...]
-        <v>626.73</v>
+        <v>1.51</v>
+      </c>
+      <c r="K193" t="s">
+        <v>461</v>
       </c>
       <c r="L193" s="1">
-        <v>207298.0</v>
+        <v>455749.54</v>
       </c>
       <c r="M193" s="1">
-        <v>207924.73</v>
+        <v>462437.02</v>
       </c>
       <c r="N193" s="1">
-        <v>0.06</v>
+        <v>0.13</v>
       </c>
       <c r="O193">
         <v>1</v>
       </c>
       <c r="Z193" t="s">
-        <v>444</v>
+        <v>459</v>
       </c>
     </row>
     <row r="194" spans="1:26">
       <c r="A194" t="s">
-        <v>447</v>
+        <v>463</v>
       </c>
       <c r="B194" s="1">
-        <v>800000.0</v>
+        <v>227000.0</v>
       </c>
       <c r="C194" s="1">
-        <v>99.141</v>
+        <v>99.103</v>
       </c>
       <c r="D194" s="1">
-        <v>99.933</v>
+        <v>99.254</v>
       </c>
       <c r="E194" t="s">
         <v>8</v>
       </c>
       <c r="F194">
         <v>1.0</v>
       </c>
       <c r="G194" s="1">
-        <v>799464.0</v>
+        <v>225306.58</v>
       </c>
       <c r="H194" s="1">
-        <v>-6336.0</v>
+        <v>-342.77</v>
       </c>
       <c r="I194" s="1">
-        <v>-0.79253099576716</v>
+        <v>-0.15213492655208</v>
       </c>
       <c r="J194">
-        <v>1.14</v>
+        <v>0.44</v>
       </c>
       <c r="K194" t="s">
-        <v>448</v>
+        <v>464</v>
       </c>
       <c r="L194" s="1">
-        <v>793128.0</v>
+        <v>224963.81</v>
       </c>
       <c r="M194" s="1">
-        <v>802226.63</v>
+        <v>225964.32</v>
       </c>
       <c r="N194" s="1">
-        <v>0.22</v>
+        <v>0.07</v>
       </c>
       <c r="O194">
         <v>1</v>
       </c>
       <c r="Z194" t="s">
-        <v>446</v>
+        <v>462</v>
       </c>
     </row>
     <row r="195" spans="1:26">
       <c r="A195" t="s">
-        <v>450</v>
+        <v>466</v>
       </c>
       <c r="B195" s="1">
-        <v>300000.0</v>
+        <v>366000.0</v>
       </c>
       <c r="C195" s="1">
-        <v>99.724</v>
+        <v>101.033</v>
       </c>
       <c r="D195" s="1">
-        <v>100.91</v>
+        <v>99.943</v>
       </c>
       <c r="E195" t="s">
         <v>8</v>
       </c>
       <c r="F195">
         <v>1.0</v>
       </c>
       <c r="G195" s="1">
-        <v>302730.0</v>
+        <v>365791.38</v>
       </c>
       <c r="H195" s="1">
-        <v>-3558.0</v>
+        <v>3989.4</v>
       </c>
       <c r="I195" s="1">
-        <v>-1.1753047269844</v>
+        <v>1.090621654343</v>
       </c>
       <c r="J195">
-        <v>0.24</v>
-[...2 lines deleted...]
-        <v>721.23</v>
+        <v>1.22</v>
+      </c>
+      <c r="K195" t="s">
+        <v>467</v>
       </c>
       <c r="L195" s="1">
-        <v>299172.0</v>
+        <v>369780.78</v>
       </c>
       <c r="M195" s="1">
-        <v>299893.23</v>
+        <v>374232.94</v>
       </c>
       <c r="N195" s="1">
-        <v>0.08</v>
+        <v>0.11</v>
       </c>
       <c r="O195">
         <v>1</v>
       </c>
       <c r="Z195" t="s">
-        <v>449</v>
+        <v>465</v>
       </c>
     </row>
     <row r="196" spans="1:26">
       <c r="A196" t="s">
-        <v>452</v>
+        <v>469</v>
       </c>
       <c r="B196" s="1">
-        <v>334759.16</v>
+        <v>300000.0</v>
       </c>
       <c r="C196" s="1">
-        <v>96.363</v>
+        <v>101.111</v>
       </c>
       <c r="D196" s="1">
-        <v>96.6906447</v>
+        <v>99.611</v>
       </c>
       <c r="E196" t="s">
         <v>8</v>
       </c>
       <c r="F196">
         <v>1.0</v>
       </c>
       <c r="G196" s="1">
-        <v>323680.79</v>
+        <v>298833.0</v>
       </c>
       <c r="H196" s="1">
-        <v>-1096.82</v>
+        <v>4500.0</v>
       </c>
       <c r="I196" s="1">
-        <v>-0.33885854023033</v>
+        <v>1.5058577867906</v>
       </c>
       <c r="J196">
-        <v>0.0</v>
+        <v>0.05</v>
       </c>
       <c r="K196">
-        <v>7.34</v>
+        <v>164.38</v>
       </c>
       <c r="L196" s="1">
-        <v>322583.97</v>
+        <v>303333.0</v>
       </c>
       <c r="M196" s="1">
-        <v>322591.31</v>
+        <v>303497.38</v>
       </c>
       <c r="N196" s="1">
         <v>0.09</v>
       </c>
       <c r="O196">
         <v>1</v>
       </c>
       <c r="Z196" t="s">
-        <v>451</v>
+        <v>468</v>
       </c>
     </row>
     <row r="197" spans="1:26">
       <c r="A197" t="s">
-        <v>454</v>
+        <v>471</v>
       </c>
       <c r="B197" s="1">
-        <v>2218282.52</v>
+        <v>600000.0</v>
       </c>
       <c r="C197" s="1">
-        <v>97.978</v>
+        <v>98.428</v>
       </c>
       <c r="D197" s="1">
-        <v>103.94137533</v>
+        <v>99.438</v>
       </c>
       <c r="E197" t="s">
         <v>8</v>
       </c>
       <c r="F197">
         <v>1.0</v>
       </c>
       <c r="G197" s="1">
-        <v>2305713.36</v>
+        <v>596628.0</v>
       </c>
       <c r="H197" s="1">
-        <v>-132284.51</v>
+        <v>-6060.0</v>
       </c>
       <c r="I197" s="1">
-        <v>-5.7372487098743</v>
+        <v>-1.0157082805366</v>
       </c>
       <c r="J197">
-        <v>0.01</v>
-[...2 lines deleted...]
-        <v>182.32</v>
+        <v>0.57</v>
+      </c>
+      <c r="K197" t="s">
+        <v>472</v>
       </c>
       <c r="L197" s="1">
-        <v>2173428.85</v>
+        <v>590568.0</v>
       </c>
       <c r="M197" s="1">
-        <v>2173611.17</v>
+        <v>593958.41</v>
       </c>
       <c r="N197" s="1">
-        <v>0.6</v>
+        <v>0.17</v>
       </c>
       <c r="O197">
         <v>1</v>
       </c>
       <c r="Z197" t="s">
-        <v>453</v>
+        <v>470</v>
       </c>
     </row>
     <row r="198" spans="1:26">
       <c r="A198" t="s">
-        <v>456</v>
+        <v>474</v>
       </c>
       <c r="B198" s="1">
-        <v>1778139.0</v>
+        <v>600000.0</v>
       </c>
       <c r="C198" s="1">
-        <v>100.387</v>
+        <v>99.355</v>
       </c>
       <c r="D198" s="1">
-        <v>99.92819515</v>
+        <v>101.24842833</v>
       </c>
       <c r="E198" t="s">
         <v>8</v>
       </c>
       <c r="F198">
         <v>1.0</v>
       </c>
       <c r="G198" s="1">
-        <v>1776862.21</v>
+        <v>607490.57</v>
       </c>
       <c r="H198" s="1">
-        <v>8158.19</v>
+        <v>-11360.57</v>
       </c>
       <c r="I198" s="1">
-        <v>0.45913464499873</v>
+        <v>-1.8700817034905</v>
       </c>
       <c r="J198">
-        <v>0.28</v>
+        <v>0.67</v>
       </c>
       <c r="K198" t="s">
-        <v>457</v>
+        <v>475</v>
       </c>
       <c r="L198" s="1">
-        <v>1785020.4</v>
+        <v>596130.0</v>
       </c>
       <c r="M198" s="1">
-        <v>1790004.06</v>
+        <v>600130.68</v>
       </c>
       <c r="N198" s="1">
-        <v>0.49</v>
+        <v>0.17</v>
       </c>
       <c r="O198">
         <v>1</v>
       </c>
       <c r="Z198" t="s">
-        <v>455</v>
+        <v>473</v>
       </c>
     </row>
     <row r="199" spans="1:26">
       <c r="A199" t="s">
-        <v>459</v>
+        <v>477</v>
       </c>
       <c r="B199" s="1">
-        <v>2613052.11</v>
+        <v>400000.0</v>
       </c>
       <c r="C199" s="1">
-        <v>103.965</v>
+        <v>103.852</v>
       </c>
       <c r="D199" s="1">
-        <v>122.00077212</v>
+        <v>99.661</v>
       </c>
       <c r="E199" t="s">
         <v>8</v>
       </c>
       <c r="F199">
         <v>1.0</v>
       </c>
       <c r="G199" s="1">
-        <v>3187943.75</v>
+        <v>398644.0</v>
       </c>
       <c r="H199" s="1">
-        <v>-471284.13</v>
+        <v>16764.0</v>
       </c>
       <c r="I199" s="1">
-        <v>-14.783326399658</v>
+        <v>4.2052558172204</v>
       </c>
       <c r="J199">
-        <v>1.01</v>
+        <v>0.58</v>
       </c>
       <c r="K199" t="s">
-        <v>460</v>
+        <v>478</v>
       </c>
       <c r="L199" s="1">
-        <v>2716659.62</v>
+        <v>415408.0</v>
       </c>
       <c r="M199" s="1">
-        <v>2743130.2</v>
+        <v>417739.51</v>
       </c>
       <c r="N199" s="1">
-        <v>0.75</v>
+        <v>0.12</v>
       </c>
       <c r="O199">
         <v>1</v>
       </c>
       <c r="Z199" t="s">
-        <v>458</v>
+        <v>476</v>
       </c>
     </row>
     <row r="200" spans="1:26">
       <c r="A200" t="s">
-        <v>462</v>
+        <v>480</v>
       </c>
       <c r="B200" s="1">
-        <v>405000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="C200" s="1">
-        <v>98.587</v>
+        <v>101.137</v>
       </c>
       <c r="D200" s="1">
-        <v>100.0</v>
+        <v>98.6</v>
       </c>
       <c r="E200" t="s">
         <v>8</v>
       </c>
       <c r="F200">
         <v>1.0</v>
       </c>
       <c r="G200" s="1">
-        <v>405000.0</v>
+        <v>986000.0</v>
       </c>
       <c r="H200" s="1">
-        <v>-5722.65</v>
+        <v>25370.0</v>
       </c>
       <c r="I200" s="1">
-        <v>-1.413</v>
+        <v>2.5730223123732</v>
       </c>
       <c r="J200">
-        <v>2.07</v>
+        <v>1.16</v>
       </c>
       <c r="K200" t="s">
-        <v>463</v>
+        <v>481</v>
       </c>
       <c r="L200" s="1">
-        <v>399277.35</v>
+        <v>1011370.0</v>
       </c>
       <c r="M200" s="1">
-        <v>407673.33</v>
+        <v>1022996.71</v>
       </c>
       <c r="N200" s="1">
-        <v>0.11</v>
+        <v>0.29</v>
       </c>
       <c r="O200">
         <v>1</v>
       </c>
       <c r="Z200" t="s">
-        <v>461</v>
+        <v>479</v>
       </c>
     </row>
     <row r="201" spans="1:26">
       <c r="A201" t="s">
-        <v>465</v>
+        <v>483</v>
       </c>
       <c r="B201" s="1">
-        <v>300000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="C201" s="1">
-        <v>101.032</v>
+        <v>102.702</v>
       </c>
       <c r="D201" s="1">
         <v>100.0</v>
       </c>
       <c r="E201" t="s">
         <v>8</v>
       </c>
       <c r="F201">
         <v>1.0</v>
       </c>
       <c r="G201" s="1">
-        <v>300000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="H201" s="1">
-        <v>3096.0</v>
+        <v>10808.0</v>
       </c>
       <c r="I201" s="1">
-        <v>1.032</v>
+        <v>2.702</v>
       </c>
       <c r="J201">
-        <v>0.33</v>
-[...2 lines deleted...]
-        <v>979.55</v>
+        <v>0.88</v>
+      </c>
+      <c r="K201" t="s">
+        <v>484</v>
       </c>
       <c r="L201" s="1">
-        <v>303096.0</v>
+        <v>410808.0</v>
       </c>
       <c r="M201" s="1">
-        <v>304075.55</v>
+        <v>414339.73</v>
       </c>
       <c r="N201" s="1">
-        <v>0.08</v>
+        <v>0.12</v>
       </c>
       <c r="O201">
         <v>1</v>
       </c>
       <c r="Z201" t="s">
-        <v>464</v>
+        <v>482</v>
       </c>
     </row>
     <row r="202" spans="1:26">
       <c r="A202" t="s">
-        <v>467</v>
+        <v>486</v>
       </c>
       <c r="B202" s="1">
-        <v>200000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="C202" s="1">
-        <v>104.968</v>
+        <v>106.031</v>
       </c>
       <c r="D202" s="1">
-        <v>99.922</v>
+        <v>109.3</v>
       </c>
       <c r="E202" t="s">
         <v>8</v>
       </c>
       <c r="F202">
         <v>1.0</v>
       </c>
       <c r="G202" s="1">
-        <v>199844.0</v>
+        <v>437200.0</v>
       </c>
       <c r="H202" s="1">
-        <v>10092.0</v>
+        <v>-13076.0</v>
       </c>
       <c r="I202" s="1">
-        <v>5.0499389523829</v>
+        <v>-2.9908508691674</v>
       </c>
       <c r="J202">
-        <v>2.89</v>
+        <v>2.57</v>
       </c>
       <c r="K202" t="s">
-        <v>468</v>
+        <v>487</v>
       </c>
       <c r="L202" s="1">
-        <v>209936.0</v>
+        <v>424124.0</v>
       </c>
       <c r="M202" s="1">
-        <v>215714.08</v>
+        <v>434422.63</v>
       </c>
       <c r="N202" s="1">
-        <v>0.06</v>
+        <v>0.13</v>
       </c>
       <c r="O202">
         <v>1</v>
       </c>
       <c r="Z202" t="s">
-        <v>466</v>
+        <v>485</v>
       </c>
     </row>
     <row r="203" spans="1:26">
       <c r="A203" t="s">
-        <v>470</v>
+        <v>489</v>
       </c>
       <c r="B203" s="1">
-        <v>500000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="C203" s="1">
-        <v>98.927</v>
+        <v>98.503</v>
       </c>
       <c r="D203" s="1">
-        <v>100.028</v>
+        <v>99.852</v>
       </c>
       <c r="E203" t="s">
         <v>8</v>
       </c>
       <c r="F203">
         <v>1.0</v>
       </c>
       <c r="G203" s="1">
-        <v>500140.0</v>
+        <v>399408.0</v>
       </c>
       <c r="H203" s="1">
-        <v>-5505.0</v>
+        <v>-5396.0</v>
       </c>
       <c r="I203" s="1">
-        <v>-1.1006918062942</v>
+        <v>-1.3509994792293</v>
       </c>
       <c r="J203">
-        <v>1.61</v>
+        <v>0.9</v>
       </c>
       <c r="K203" t="s">
-        <v>471</v>
+        <v>490</v>
       </c>
       <c r="L203" s="1">
-        <v>494635.0</v>
+        <v>394012.0</v>
       </c>
       <c r="M203" s="1">
-        <v>502660.18</v>
+        <v>397606.52</v>
       </c>
       <c r="N203" s="1">
-        <v>0.14</v>
+        <v>0.11</v>
       </c>
       <c r="O203">
         <v>1</v>
       </c>
       <c r="Z203" t="s">
-        <v>469</v>
+        <v>488</v>
       </c>
     </row>
     <row r="204" spans="1:26">
       <c r="A204" t="s">
-        <v>473</v>
+        <v>492</v>
       </c>
       <c r="B204" s="1">
-        <v>200000.0</v>
+        <v>267000.0</v>
       </c>
       <c r="C204" s="1">
-        <v>105.886</v>
+        <v>99.513</v>
       </c>
       <c r="D204" s="1">
-        <v>107.84</v>
+        <v>99.934</v>
       </c>
       <c r="E204" t="s">
         <v>8</v>
       </c>
       <c r="F204">
         <v>1.0</v>
       </c>
       <c r="G204" s="1">
-        <v>215680.0</v>
+        <v>266823.78</v>
       </c>
       <c r="H204" s="1">
-        <v>-3908.0</v>
+        <v>-1124.07</v>
       </c>
       <c r="I204" s="1">
-        <v>-1.811943620178</v>
+        <v>-0.42127804350872</v>
       </c>
       <c r="J204">
-        <v>2.86</v>
+        <v>0.74</v>
       </c>
       <c r="K204" t="s">
-        <v>474</v>
+        <v>493</v>
       </c>
       <c r="L204" s="1">
-        <v>211772.0</v>
+        <v>265699.71</v>
       </c>
       <c r="M204" s="1">
-        <v>217498.03</v>
+        <v>267672.95</v>
       </c>
       <c r="N204" s="1">
-        <v>0.06</v>
+        <v>0.08</v>
       </c>
       <c r="O204">
         <v>1</v>
       </c>
       <c r="Z204" t="s">
-        <v>472</v>
+        <v>491</v>
       </c>
     </row>
     <row r="205" spans="1:26">
       <c r="A205" t="s">
-        <v>476</v>
+        <v>495</v>
       </c>
       <c r="B205" s="1">
         <v>200000.0</v>
       </c>
       <c r="C205" s="1">
-        <v>89.602</v>
+        <v>100.155</v>
       </c>
       <c r="D205" s="1">
-        <v>87.708</v>
+        <v>100.0</v>
       </c>
       <c r="E205" t="s">
         <v>8</v>
       </c>
       <c r="F205">
         <v>1.0</v>
       </c>
       <c r="G205" s="1">
-        <v>175416.0</v>
+        <v>200000.0</v>
       </c>
       <c r="H205" s="1">
-        <v>3788.0</v>
+        <v>310.0</v>
       </c>
       <c r="I205" s="1">
-        <v>2.1594381356319</v>
+        <v>0.155</v>
       </c>
       <c r="J205">
-        <v>1.47</v>
+        <v>1.15</v>
       </c>
       <c r="K205" t="s">
-        <v>477</v>
+        <v>496</v>
       </c>
       <c r="L205" s="1">
-        <v>179204.0</v>
+        <v>200310.0</v>
       </c>
       <c r="M205" s="1">
-        <v>182149.89</v>
+        <v>202612.11</v>
       </c>
       <c r="N205" s="1">
-        <v>0.05</v>
+        <v>0.06</v>
       </c>
       <c r="O205">
         <v>1</v>
       </c>
       <c r="Z205" t="s">
-        <v>475</v>
+        <v>494</v>
       </c>
     </row>
     <row r="206" spans="1:26">
       <c r="A206" t="s">
-        <v>479</v>
+        <v>498</v>
       </c>
       <c r="B206" s="1">
-        <v>400000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="C206" s="1">
-        <v>100.303</v>
+        <v>98.959</v>
       </c>
       <c r="D206" s="1">
-        <v>100.34</v>
+        <v>99.589</v>
       </c>
       <c r="E206" t="s">
         <v>8</v>
       </c>
       <c r="F206">
         <v>1.0</v>
       </c>
       <c r="G206" s="1">
-        <v>401360.0</v>
+        <v>199178.0</v>
       </c>
       <c r="H206" s="1">
-        <v>-148.0</v>
+        <v>-1260.0</v>
       </c>
       <c r="I206" s="1">
-        <v>-0.03687462627068</v>
+        <v>-0.63259998594222</v>
       </c>
       <c r="J206">
-        <v>1.69</v>
+        <v>1.46</v>
       </c>
       <c r="K206" t="s">
-        <v>480</v>
+        <v>499</v>
       </c>
       <c r="L206" s="1">
-        <v>401212.0</v>
+        <v>197918.0</v>
       </c>
       <c r="M206" s="1">
-        <v>407962.68</v>
+        <v>200839.92</v>
       </c>
       <c r="N206" s="1">
-        <v>0.11</v>
+        <v>0.06</v>
       </c>
       <c r="O206">
         <v>1</v>
       </c>
       <c r="Z206" t="s">
-        <v>478</v>
+        <v>497</v>
       </c>
     </row>
     <row r="207" spans="1:26">
       <c r="A207" t="s">
-        <v>482</v>
+        <v>501</v>
       </c>
       <c r="B207" s="1">
-        <v>409000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="C207" s="1">
-        <v>98.231</v>
+        <v>101.777</v>
       </c>
       <c r="D207" s="1">
-        <v>99.528</v>
+        <v>98.769</v>
       </c>
       <c r="E207" t="s">
         <v>8</v>
       </c>
       <c r="F207">
         <v>1.0</v>
       </c>
       <c r="G207" s="1">
-        <v>407069.52</v>
+        <v>197538.0</v>
       </c>
       <c r="H207" s="1">
-        <v>-5304.73</v>
+        <v>6016.0</v>
       </c>
       <c r="I207" s="1">
-        <v>-1.3031508721164</v>
+        <v>3.0454899816744</v>
       </c>
       <c r="J207">
-        <v>2.02</v>
+        <v>3.14</v>
       </c>
       <c r="K207" t="s">
-        <v>483</v>
+        <v>502</v>
       </c>
       <c r="L207" s="1">
-        <v>401764.79</v>
+        <v>203554.0</v>
       </c>
       <c r="M207" s="1">
-        <v>410009.22</v>
+        <v>209838.93</v>
       </c>
       <c r="N207" s="1">
-        <v>0.11</v>
+        <v>0.06</v>
       </c>
       <c r="O207">
         <v>1</v>
       </c>
       <c r="Z207" t="s">
-        <v>481</v>
+        <v>500</v>
       </c>
     </row>
     <row r="208" spans="1:26">
       <c r="A208" t="s">
-        <v>485</v>
+        <v>504</v>
       </c>
       <c r="B208" s="1">
-        <v>400000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="C208" s="1">
-        <v>97.995</v>
+        <v>85.336</v>
       </c>
       <c r="D208" s="1">
-        <v>99.46</v>
+        <v>85.96</v>
       </c>
       <c r="E208" t="s">
         <v>8</v>
       </c>
       <c r="F208">
         <v>1.0</v>
       </c>
       <c r="G208" s="1">
-        <v>397840.0</v>
+        <v>687680.0</v>
       </c>
       <c r="H208" s="1">
-        <v>-5860.0</v>
+        <v>-4992.0</v>
       </c>
       <c r="I208" s="1">
-        <v>-1.4729539513372</v>
+        <v>-0.72591903210796</v>
       </c>
       <c r="J208">
-        <v>2.45</v>
-[...2 lines deleted...]
-        <v>486</v>
+        <v>0.01</v>
+      </c>
+      <c r="K208">
+        <v>82.19</v>
       </c>
       <c r="L208" s="1">
-        <v>391980.0</v>
+        <v>682688.0</v>
       </c>
       <c r="M208" s="1">
-        <v>401781.37</v>
+        <v>682770.19</v>
       </c>
       <c r="N208" s="1">
-        <v>0.11</v>
+        <v>0.2</v>
       </c>
       <c r="O208">
         <v>1</v>
       </c>
       <c r="Z208" t="s">
-        <v>484</v>
+        <v>503</v>
       </c>
     </row>
     <row r="209" spans="1:26">
       <c r="A209" t="s">
-        <v>488</v>
+        <v>506</v>
       </c>
       <c r="B209" s="1">
-        <v>300000.0</v>
+        <v>1400000.0</v>
       </c>
       <c r="C209" s="1">
-        <v>98.529</v>
+        <v>98.846</v>
       </c>
       <c r="D209" s="1">
-        <v>100.45</v>
+        <v>99.86192857</v>
       </c>
       <c r="E209" t="s">
         <v>8</v>
       </c>
       <c r="F209">
         <v>1.0</v>
       </c>
       <c r="G209" s="1">
-        <v>301350.0</v>
+        <v>1398067.0</v>
       </c>
       <c r="H209" s="1">
-        <v>-5763.0</v>
+        <v>-14223.0</v>
       </c>
       <c r="I209" s="1">
-        <v>-1.9123942259831</v>
+        <v>-1.0173332179359</v>
       </c>
       <c r="J209">
-        <v>0.42</v>
+        <v>1.54</v>
       </c>
       <c r="K209" t="s">
-        <v>489</v>
+        <v>507</v>
       </c>
       <c r="L209" s="1">
-        <v>295587.0</v>
+        <v>1383844.0</v>
       </c>
       <c r="M209" s="1">
-        <v>296860.97</v>
+        <v>1405361.81</v>
       </c>
       <c r="N209" s="1">
-        <v>0.08</v>
+        <v>0.41</v>
       </c>
       <c r="O209">
         <v>1</v>
       </c>
       <c r="Z209" t="s">
-        <v>487</v>
+        <v>505</v>
       </c>
     </row>
     <row r="210" spans="1:26">
       <c r="A210" t="s">
-        <v>491</v>
+        <v>509</v>
       </c>
       <c r="B210" s="1">
-        <v>400000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="C210" s="1">
-        <v>96.012</v>
+        <v>98.608</v>
       </c>
       <c r="D210" s="1">
-        <v>99.077</v>
+        <v>100.62</v>
       </c>
       <c r="E210" t="s">
         <v>8</v>
       </c>
       <c r="F210">
         <v>1.0</v>
       </c>
       <c r="G210" s="1">
-        <v>396308.0</v>
+        <v>201240.0</v>
       </c>
       <c r="H210" s="1">
-        <v>-12260.0</v>
+        <v>-4024.0</v>
       </c>
       <c r="I210" s="1">
-        <v>-3.0935534987939</v>
+        <v>-1.9996024647187</v>
       </c>
       <c r="J210">
-        <v>2.6</v>
+        <v>0.53</v>
       </c>
       <c r="K210" t="s">
-        <v>492</v>
+        <v>510</v>
       </c>
       <c r="L210" s="1">
-        <v>384048.0</v>
+        <v>197216.0</v>
       </c>
       <c r="M210" s="1">
-        <v>394442.52</v>
+        <v>198277.64</v>
       </c>
       <c r="N210" s="1">
-        <v>0.11</v>
+        <v>0.06</v>
       </c>
       <c r="O210">
         <v>1</v>
       </c>
       <c r="Z210" t="s">
-        <v>490</v>
+        <v>508</v>
       </c>
     </row>
     <row r="211" spans="1:26">
       <c r="A211" t="s">
-        <v>494</v>
+        <v>512</v>
       </c>
       <c r="B211" s="1">
-        <v>400000.0</v>
+        <v>235000.0</v>
       </c>
       <c r="C211" s="1">
-        <v>104.944</v>
+        <v>99.489</v>
       </c>
       <c r="D211" s="1">
-        <v>104.92</v>
+        <v>99.662</v>
       </c>
       <c r="E211" t="s">
         <v>8</v>
       </c>
       <c r="F211">
         <v>1.0</v>
       </c>
       <c r="G211" s="1">
-        <v>419680.0</v>
+        <v>234205.7</v>
       </c>
       <c r="H211" s="1">
-        <v>96.0</v>
+        <v>-406.55</v>
       </c>
       <c r="I211" s="1">
-        <v>0.022874571101792</v>
+        <v>-0.17358672312416</v>
       </c>
       <c r="J211">
-        <v>2.54</v>
+        <v>0.89</v>
       </c>
       <c r="K211" t="s">
-        <v>495</v>
+        <v>513</v>
       </c>
       <c r="L211" s="1">
-        <v>419776.0</v>
+        <v>233799.15</v>
       </c>
       <c r="M211" s="1">
-        <v>429934.9</v>
+        <v>235899.66</v>
       </c>
       <c r="N211" s="1">
-        <v>0.12</v>
+        <v>0.07</v>
       </c>
       <c r="O211">
         <v>1</v>
       </c>
       <c r="Z211" t="s">
-        <v>493</v>
+        <v>511</v>
       </c>
     </row>
     <row r="212" spans="1:26">
       <c r="A212" t="s">
-        <v>497</v>
+        <v>515</v>
       </c>
       <c r="B212" s="1">
-        <v>443000.0</v>
+        <v>193000.0</v>
       </c>
       <c r="C212" s="1">
-        <v>103.465</v>
+        <v>99.103</v>
       </c>
       <c r="D212" s="1">
-        <v>99.953</v>
+        <v>99.571</v>
       </c>
       <c r="E212" t="s">
         <v>8</v>
       </c>
       <c r="F212">
         <v>1.0</v>
       </c>
       <c r="G212" s="1">
-        <v>442791.79</v>
+        <v>192172.03</v>
       </c>
       <c r="H212" s="1">
-        <v>15558.16</v>
+        <v>-903.24</v>
       </c>
       <c r="I212" s="1">
-        <v>3.5136514161656</v>
+        <v>-0.47001637022828</v>
       </c>
       <c r="J212">
-        <v>1.15</v>
+        <v>2.29</v>
       </c>
       <c r="K212" t="s">
-        <v>498</v>
+        <v>516</v>
       </c>
       <c r="L212" s="1">
-        <v>458349.95</v>
+        <v>191268.79</v>
       </c>
       <c r="M212" s="1">
-        <v>463423.21</v>
+        <v>195685.32</v>
       </c>
       <c r="N212" s="1">
-        <v>0.13</v>
+        <v>0.06</v>
       </c>
       <c r="O212">
         <v>1</v>
       </c>
       <c r="Z212" t="s">
-        <v>496</v>
+        <v>514</v>
       </c>
     </row>
     <row r="213" spans="1:26">
       <c r="A213" t="s">
-        <v>500</v>
+        <v>518</v>
       </c>
       <c r="B213" s="1">
-        <v>227000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="C213" s="1">
-        <v>99.733</v>
+        <v>98.772</v>
       </c>
       <c r="D213" s="1">
-        <v>99.254</v>
+        <v>100.0</v>
       </c>
       <c r="E213" t="s">
         <v>8</v>
       </c>
       <c r="F213">
         <v>1.0</v>
       </c>
       <c r="G213" s="1">
-        <v>225306.58</v>
+        <v>300000.0</v>
       </c>
       <c r="H213" s="1">
-        <v>1087.33</v>
+        <v>-3684.0</v>
       </c>
       <c r="I213" s="1">
-        <v>0.48260019747315</v>
+        <v>-1.228</v>
       </c>
       <c r="J213">
-        <v>0.12</v>
-[...2 lines deleted...]
-        <v>282.2</v>
+        <v>2.83</v>
+      </c>
+      <c r="K213" t="s">
+        <v>519</v>
       </c>
       <c r="L213" s="1">
-        <v>226393.91</v>
+        <v>296316.0</v>
       </c>
       <c r="M213" s="1">
-        <v>226676.11</v>
+        <v>304814.42</v>
       </c>
       <c r="N213" s="1">
-        <v>0.06</v>
+        <v>0.09</v>
       </c>
       <c r="O213">
         <v>1</v>
       </c>
       <c r="Z213" t="s">
-        <v>499</v>
+        <v>517</v>
       </c>
     </row>
     <row r="214" spans="1:26">
       <c r="A214" t="s">
-        <v>502</v>
+        <v>521</v>
       </c>
       <c r="B214" s="1">
-        <v>366000.0</v>
+        <v>577000.0</v>
       </c>
       <c r="C214" s="1">
-        <v>101.707</v>
+        <v>97.771</v>
       </c>
       <c r="D214" s="1">
-        <v>99.943</v>
+        <v>100.0</v>
       </c>
       <c r="E214" t="s">
         <v>8</v>
       </c>
       <c r="F214">
         <v>1.0</v>
       </c>
       <c r="G214" s="1">
-        <v>365791.38</v>
+        <v>577000.0</v>
       </c>
       <c r="H214" s="1">
-        <v>6456.24</v>
+        <v>-12861.33</v>
       </c>
       <c r="I214" s="1">
-        <v>1.7650060534505</v>
+        <v>-2.229</v>
       </c>
       <c r="J214">
-        <v>0.91</v>
+        <v>1.73</v>
       </c>
       <c r="K214" t="s">
-        <v>503</v>
+        <v>522</v>
       </c>
       <c r="L214" s="1">
-        <v>372247.62</v>
+        <v>564138.67</v>
       </c>
       <c r="M214" s="1">
-        <v>375576.72</v>
+        <v>574113.4</v>
       </c>
       <c r="N214" s="1">
-        <v>0.1</v>
+        <v>0.17</v>
       </c>
       <c r="O214">
         <v>1</v>
       </c>
       <c r="Z214" t="s">
-        <v>501</v>
+        <v>520</v>
       </c>
     </row>
     <row r="215" spans="1:26">
       <c r="A215" t="s">
-        <v>505</v>
+        <v>524</v>
       </c>
       <c r="B215" s="1">
-        <v>380000.0</v>
+        <v>577000.0</v>
       </c>
       <c r="C215" s="1">
-        <v>98.093</v>
+        <v>97.394</v>
       </c>
       <c r="D215" s="1">
-        <v>99.702</v>
+        <v>100.0</v>
       </c>
       <c r="E215" t="s">
         <v>8</v>
       </c>
       <c r="F215">
         <v>1.0</v>
       </c>
       <c r="G215" s="1">
-        <v>378867.6</v>
+        <v>577000.0</v>
       </c>
       <c r="H215" s="1">
-        <v>-6114.2</v>
+        <v>-15036.62</v>
       </c>
       <c r="I215" s="1">
-        <v>-1.6138091512708</v>
+        <v>-2.606</v>
       </c>
       <c r="J215">
-        <v>2.4</v>
+        <v>3.29</v>
       </c>
       <c r="K215" t="s">
-        <v>506</v>
+        <v>525</v>
       </c>
       <c r="L215" s="1">
-        <v>372753.4</v>
+        <v>561963.38</v>
       </c>
       <c r="M215" s="1">
-        <v>381889.02</v>
+        <v>580934.73</v>
       </c>
       <c r="N215" s="1">
-        <v>0.1</v>
+        <v>0.17</v>
       </c>
       <c r="O215">
         <v>1</v>
       </c>
       <c r="Z215" t="s">
-        <v>504</v>
+        <v>523</v>
       </c>
     </row>
     <row r="216" spans="1:26">
       <c r="A216" t="s">
-        <v>508</v>
+        <v>527</v>
       </c>
       <c r="B216" s="1">
-        <v>300000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="C216" s="1">
-        <v>101.667</v>
+        <v>98.498</v>
       </c>
       <c r="D216" s="1">
-        <v>99.611</v>
+        <v>100.42</v>
       </c>
       <c r="E216" t="s">
         <v>8</v>
       </c>
       <c r="F216">
         <v>1.0</v>
       </c>
       <c r="G216" s="1">
-        <v>298833.0</v>
+        <v>401680.0</v>
       </c>
       <c r="H216" s="1">
-        <v>6168.0</v>
+        <v>-7688.0</v>
       </c>
       <c r="I216" s="1">
-        <v>2.0640290730943</v>
+        <v>-1.9139613622784</v>
       </c>
       <c r="J216">
-        <v>3.75</v>
+        <v>0.73</v>
       </c>
       <c r="K216" t="s">
-        <v>509</v>
+        <v>528</v>
       </c>
       <c r="L216" s="1">
-        <v>305001.0</v>
+        <v>393992.0</v>
       </c>
       <c r="M216" s="1">
-        <v>316244.84</v>
+        <v>396892.0</v>
       </c>
       <c r="N216" s="1">
-        <v>0.09</v>
+        <v>0.11</v>
       </c>
       <c r="O216">
         <v>1</v>
       </c>
       <c r="Z216" t="s">
-        <v>507</v>
+        <v>526</v>
       </c>
     </row>
     <row r="217" spans="1:26">
       <c r="A217" t="s">
-        <v>511</v>
+        <v>530</v>
       </c>
       <c r="B217" s="1">
-        <v>600000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="C217" s="1">
-        <v>98.855</v>
+        <v>98.376</v>
       </c>
       <c r="D217" s="1">
-        <v>99.438</v>
+        <v>99.259</v>
       </c>
       <c r="E217" t="s">
         <v>8</v>
       </c>
       <c r="F217">
         <v>1.0</v>
       </c>
       <c r="G217" s="1">
-        <v>596628.0</v>
+        <v>397036.0</v>
       </c>
       <c r="H217" s="1">
-        <v>-3498.0</v>
+        <v>-3532.0</v>
       </c>
       <c r="I217" s="1">
-        <v>-0.5862949777751</v>
+        <v>-0.88959187579968</v>
       </c>
       <c r="J217">
-        <v>0.33</v>
+        <v>1.69</v>
       </c>
       <c r="K217" t="s">
-        <v>512</v>
+        <v>531</v>
       </c>
       <c r="L217" s="1">
-        <v>593130.0</v>
+        <v>393504.0</v>
       </c>
       <c r="M217" s="1">
-        <v>595082.05</v>
+        <v>400264.27</v>
       </c>
       <c r="N217" s="1">
-        <v>0.16</v>
+        <v>0.12</v>
       </c>
       <c r="O217">
         <v>1</v>
       </c>
       <c r="Z217" t="s">
-        <v>510</v>
+        <v>529</v>
       </c>
     </row>
     <row r="218" spans="1:26">
       <c r="A218" t="s">
-        <v>514</v>
+        <v>533</v>
       </c>
       <c r="B218" s="1">
-        <v>600000.0</v>
+        <v>619000.0</v>
       </c>
       <c r="C218" s="1">
-        <v>100.029</v>
+        <v>99.82</v>
       </c>
       <c r="D218" s="1">
-        <v>101.24842833</v>
+        <v>99.731</v>
       </c>
       <c r="E218" t="s">
         <v>8</v>
       </c>
       <c r="F218">
         <v>1.0</v>
       </c>
       <c r="G218" s="1">
-        <v>607490.57</v>
+        <v>617334.89</v>
       </c>
       <c r="H218" s="1">
-        <v>-7316.57</v>
+        <v>550.91</v>
       </c>
       <c r="I218" s="1">
-        <v>-1.2043923578929</v>
+        <v>0.089240055749967</v>
       </c>
       <c r="J218">
-        <v>0.35</v>
+        <v>0.54</v>
       </c>
       <c r="K218" t="s">
-        <v>515</v>
+        <v>534</v>
       </c>
       <c r="L218" s="1">
-        <v>600174.0</v>
+        <v>617885.8</v>
       </c>
       <c r="M218" s="1">
-        <v>602276.05</v>
+        <v>621256.38</v>
       </c>
       <c r="N218" s="1">
-        <v>0.17</v>
+        <v>0.18</v>
       </c>
       <c r="O218">
         <v>1</v>
       </c>
       <c r="Z218" t="s">
-        <v>513</v>
+        <v>532</v>
       </c>
     </row>
     <row r="219" spans="1:26">
       <c r="A219" t="s">
-        <v>517</v>
+        <v>536</v>
       </c>
       <c r="B219" s="1">
-        <v>400000.0</v>
+        <v>695000.0</v>
       </c>
       <c r="C219" s="1">
-        <v>104.233</v>
+        <v>97.781</v>
       </c>
       <c r="D219" s="1">
-        <v>99.661</v>
+        <v>99.228</v>
       </c>
       <c r="E219" t="s">
         <v>8</v>
       </c>
       <c r="F219">
         <v>1.0</v>
       </c>
       <c r="G219" s="1">
-        <v>398644.0</v>
+        <v>689634.6</v>
       </c>
       <c r="H219" s="1">
-        <v>18288.0</v>
+        <v>-10056.65</v>
       </c>
       <c r="I219" s="1">
-        <v>4.587551800604</v>
+        <v>-1.4582577498287</v>
       </c>
       <c r="J219">
-        <v>0.23</v>
-[...2 lines deleted...]
-        <v>912.33</v>
+        <v>0.54</v>
+      </c>
+      <c r="K219" t="s">
+        <v>537</v>
       </c>
       <c r="L219" s="1">
-        <v>416932.0</v>
+        <v>679577.95</v>
       </c>
       <c r="M219" s="1">
-        <v>417844.33</v>
+        <v>683300.48</v>
       </c>
       <c r="N219" s="1">
-        <v>0.11</v>
+        <v>0.2</v>
       </c>
       <c r="O219">
         <v>1</v>
       </c>
       <c r="Z219" t="s">
-        <v>516</v>
+        <v>535</v>
       </c>
     </row>
     <row r="220" spans="1:26">
       <c r="A220" t="s">
-        <v>519</v>
+        <v>539</v>
       </c>
       <c r="B220" s="1">
-        <v>1000000.0</v>
+        <v>694000.0</v>
       </c>
       <c r="C220" s="1">
-        <v>101.465</v>
+        <v>91.181</v>
       </c>
       <c r="D220" s="1">
-        <v>98.6</v>
+        <v>83.26116715</v>
       </c>
       <c r="E220" t="s">
         <v>8</v>
       </c>
       <c r="F220">
         <v>1.0</v>
       </c>
       <c r="G220" s="1">
-        <v>986000.0</v>
+        <v>577832.5</v>
       </c>
       <c r="H220" s="1">
-        <v>28650.0</v>
+        <v>54963.64</v>
       </c>
       <c r="I220" s="1">
-        <v>2.9056795131846</v>
+        <v>9.5120367926692</v>
       </c>
       <c r="J220">
-        <v>0.83</v>
+        <v>1.62</v>
       </c>
       <c r="K220" t="s">
-        <v>520</v>
+        <v>540</v>
       </c>
       <c r="L220" s="1">
-        <v>1014650.0</v>
+        <v>632796.14</v>
       </c>
       <c r="M220" s="1">
-        <v>1022920.55</v>
+        <v>644061.76</v>
       </c>
       <c r="N220" s="1">
-        <v>0.28</v>
+        <v>0.19</v>
       </c>
       <c r="O220">
         <v>1</v>
       </c>
       <c r="Z220" t="s">
-        <v>518</v>
+        <v>538</v>
       </c>
     </row>
     <row r="221" spans="1:26">
       <c r="A221" t="s">
-        <v>522</v>
+        <v>542</v>
       </c>
       <c r="B221" s="1">
-        <v>400000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="C221" s="1">
-        <v>103.019</v>
+        <v>101.458</v>
       </c>
       <c r="D221" s="1">
-        <v>100.0</v>
+        <v>99.329</v>
       </c>
       <c r="E221" t="s">
         <v>8</v>
       </c>
       <c r="F221">
         <v>1.0</v>
       </c>
       <c r="G221" s="1">
-        <v>400000.0</v>
+        <v>595974.0</v>
       </c>
       <c r="H221" s="1">
-        <v>12076.0</v>
+        <v>12774.0</v>
       </c>
       <c r="I221" s="1">
-        <v>3.019</v>
+        <v>2.1433820938497</v>
       </c>
       <c r="J221">
-        <v>0.51</v>
+        <v>2.08</v>
       </c>
       <c r="K221" t="s">
-        <v>523</v>
+        <v>543</v>
       </c>
       <c r="L221" s="1">
-        <v>412076.0</v>
+        <v>608748.0</v>
       </c>
       <c r="M221" s="1">
-        <v>414131.78</v>
+        <v>621232.93</v>
       </c>
       <c r="N221" s="1">
-        <v>0.11</v>
+        <v>0.18</v>
       </c>
       <c r="O221">
         <v>1</v>
       </c>
       <c r="Z221" t="s">
-        <v>521</v>
+        <v>541</v>
       </c>
     </row>
     <row r="222" spans="1:26">
       <c r="A222" t="s">
-        <v>525</v>
+        <v>545</v>
       </c>
       <c r="B222" s="1">
         <v>400000.0</v>
       </c>
       <c r="C222" s="1">
-        <v>106.58</v>
+        <v>100.054</v>
       </c>
       <c r="D222" s="1">
-        <v>109.3</v>
+        <v>100.2875</v>
       </c>
       <c r="E222" t="s">
         <v>8</v>
       </c>
       <c r="F222">
         <v>1.0</v>
       </c>
       <c r="G222" s="1">
-        <v>437200.0</v>
+        <v>401150.0</v>
       </c>
       <c r="H222" s="1">
-        <v>-10880.0</v>
+        <v>-934.0</v>
       </c>
       <c r="I222" s="1">
-        <v>-2.4885635864593</v>
+        <v>-0.23283061199053</v>
       </c>
       <c r="J222">
-        <v>2.17</v>
-[...2 lines deleted...]
-        <v>526</v>
+        <v>0.06</v>
+      </c>
+      <c r="K222">
+        <v>239.52</v>
       </c>
       <c r="L222" s="1">
-        <v>426320.0</v>
+        <v>400216.0</v>
       </c>
       <c r="M222" s="1">
-        <v>435007.67</v>
+        <v>400455.52</v>
       </c>
       <c r="N222" s="1">
         <v>0.12</v>
       </c>
       <c r="O222">
         <v>1</v>
       </c>
       <c r="Z222" t="s">
-        <v>524</v>
+        <v>544</v>
       </c>
     </row>
     <row r="223" spans="1:26">
       <c r="A223" t="s">
-        <v>528</v>
+        <v>547</v>
       </c>
       <c r="B223" s="1">
-        <v>400000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="C223" s="1">
-        <v>98.989</v>
+        <v>98.565</v>
       </c>
       <c r="D223" s="1">
-        <v>99.852</v>
+        <v>99.808</v>
       </c>
       <c r="E223" t="s">
         <v>8</v>
       </c>
       <c r="F223">
         <v>1.0</v>
       </c>
       <c r="G223" s="1">
-        <v>399408.0</v>
+        <v>598848.0</v>
       </c>
       <c r="H223" s="1">
-        <v>-3452.0</v>
+        <v>-7458.0</v>
       </c>
       <c r="I223" s="1">
-        <v>-0.86427913311701</v>
+        <v>-1.2453911510099</v>
       </c>
       <c r="J223">
-        <v>0.59</v>
+        <v>0.93</v>
       </c>
       <c r="K223" t="s">
-        <v>529</v>
+        <v>548</v>
       </c>
       <c r="L223" s="1">
-        <v>395956.0</v>
+        <v>591390.0</v>
       </c>
       <c r="M223" s="1">
-        <v>398323.12</v>
+        <v>596999.59</v>
       </c>
       <c r="N223" s="1">
-        <v>0.11</v>
+        <v>0.17</v>
       </c>
       <c r="O223">
         <v>1</v>
       </c>
       <c r="Z223" t="s">
-        <v>527</v>
+        <v>546</v>
       </c>
     </row>
     <row r="224" spans="1:26">
       <c r="A224" t="s">
-        <v>531</v>
+        <v>550</v>
       </c>
       <c r="B224" s="1">
-        <v>267000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="C224" s="1">
-        <v>100.035</v>
+        <v>100.909</v>
       </c>
       <c r="D224" s="1">
-        <v>99.934</v>
+        <v>99.651</v>
       </c>
       <c r="E224" t="s">
         <v>8</v>
       </c>
       <c r="F224">
         <v>1.0</v>
       </c>
       <c r="G224" s="1">
-        <v>266823.78</v>
+        <v>298953.0</v>
       </c>
       <c r="H224" s="1">
-        <v>269.67</v>
+        <v>3774.0</v>
       </c>
       <c r="I224" s="1">
-        <v>0.10106670402466</v>
+        <v>1.2624057962288</v>
       </c>
       <c r="J224">
-        <v>0.49</v>
+        <v>1.2</v>
       </c>
       <c r="K224" t="s">
-        <v>532</v>
+        <v>551</v>
       </c>
       <c r="L224" s="1">
-        <v>267093.45</v>
+        <v>302727.0</v>
       </c>
       <c r="M224" s="1">
-        <v>268401.02</v>
+        <v>306338.3</v>
       </c>
       <c r="N224" s="1">
-        <v>0.07</v>
+        <v>0.09</v>
       </c>
       <c r="O224">
         <v>1</v>
       </c>
       <c r="Z224" t="s">
-        <v>530</v>
+        <v>549</v>
       </c>
     </row>
     <row r="225" spans="1:26">
       <c r="A225" t="s">
-        <v>534</v>
+        <v>553</v>
       </c>
       <c r="B225" s="1">
-        <v>200000.0</v>
+        <v>499000.0</v>
       </c>
       <c r="C225" s="1">
-        <v>100.938</v>
+        <v>100.105</v>
       </c>
       <c r="D225" s="1">
-        <v>100.0</v>
+        <v>99.768</v>
       </c>
       <c r="E225" t="s">
         <v>8</v>
       </c>
       <c r="F225">
         <v>1.0</v>
       </c>
       <c r="G225" s="1">
-        <v>200000.0</v>
+        <v>497842.32</v>
       </c>
       <c r="H225" s="1">
-        <v>1876.0</v>
+        <v>1681.63</v>
       </c>
       <c r="I225" s="1">
-        <v>0.938</v>
+        <v>0.33778365808676</v>
       </c>
       <c r="J225">
-        <v>0.86</v>
+        <v>0.61</v>
       </c>
       <c r="K225" t="s">
-        <v>535</v>
+        <v>554</v>
       </c>
       <c r="L225" s="1">
-        <v>201876.0</v>
+        <v>499523.95</v>
       </c>
       <c r="M225" s="1">
-        <v>203597.4</v>
+        <v>502543.58</v>
       </c>
       <c r="N225" s="1">
-        <v>0.06</v>
+        <v>0.14</v>
       </c>
       <c r="O225">
         <v>1</v>
       </c>
       <c r="Z225" t="s">
-        <v>533</v>
+        <v>552</v>
       </c>
     </row>
     <row r="226" spans="1:26">
       <c r="A226" t="s">
-        <v>537</v>
+        <v>556</v>
       </c>
       <c r="B226" s="1">
-        <v>200000.0</v>
+        <v>2062535.0</v>
       </c>
       <c r="C226" s="1">
-        <v>99.318</v>
+        <v>86.529</v>
       </c>
       <c r="D226" s="1">
-        <v>99.589</v>
+        <v>90.84302327</v>
       </c>
       <c r="E226" t="s">
         <v>8</v>
       </c>
       <c r="F226">
         <v>1.0</v>
       </c>
       <c r="G226" s="1">
-        <v>199178.0</v>
+        <v>1873669.15</v>
       </c>
       <c r="H226" s="1">
-        <v>-542.0</v>
+        <v>-88978.24</v>
       </c>
       <c r="I226" s="1">
-        <v>-0.27211840665134</v>
+        <v>-4.7488768227838</v>
       </c>
       <c r="J226">
-        <v>1.2</v>
+        <v>2.67</v>
       </c>
       <c r="K226" t="s">
-        <v>538</v>
+        <v>557</v>
       </c>
       <c r="L226" s="1">
-        <v>198636.0</v>
+        <v>1784690.91</v>
       </c>
       <c r="M226" s="1">
-        <v>201040.11</v>
+        <v>1839807.21</v>
       </c>
       <c r="N226" s="1">
-        <v>0.06</v>
+        <v>0.53</v>
       </c>
       <c r="O226">
         <v>1</v>
       </c>
       <c r="Z226" t="s">
-        <v>536</v>
+        <v>555</v>
       </c>
     </row>
     <row r="227" spans="1:26">
       <c r="A227" t="s">
-        <v>540</v>
+        <v>559</v>
       </c>
       <c r="B227" s="1">
-        <v>200000.0</v>
+        <v>2020000.0</v>
       </c>
       <c r="C227" s="1">
-        <v>102.64</v>
+        <v>97.345</v>
       </c>
       <c r="D227" s="1">
-        <v>98.769</v>
+        <v>97.89</v>
       </c>
       <c r="E227" t="s">
         <v>8</v>
       </c>
       <c r="F227">
         <v>1.0</v>
       </c>
       <c r="G227" s="1">
-        <v>197538.0</v>
+        <v>1977378.0</v>
       </c>
       <c r="H227" s="1">
-        <v>7742.0</v>
+        <v>-11009.0</v>
       </c>
       <c r="I227" s="1">
-        <v>3.9192459172412</v>
+        <v>-0.55674736949637</v>
       </c>
       <c r="J227">
-        <v>2.85</v>
+        <v>2.78</v>
       </c>
       <c r="K227" t="s">
-        <v>541</v>
+        <v>560</v>
       </c>
       <c r="L227" s="1">
-        <v>205280.0</v>
+        <v>1966369.0</v>
       </c>
       <c r="M227" s="1">
-        <v>210970.41</v>
+        <v>2022541.6</v>
       </c>
       <c r="N227" s="1">
-        <v>0.06</v>
+        <v>0.58</v>
       </c>
       <c r="O227">
         <v>1</v>
       </c>
       <c r="Z227" t="s">
-        <v>539</v>
+        <v>558</v>
       </c>
     </row>
     <row r="228" spans="1:26">
       <c r="A228" t="s">
-        <v>543</v>
+        <v>562</v>
       </c>
       <c r="B228" s="1">
-        <v>800000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="C228" s="1">
-        <v>85.733</v>
+        <v>99.192</v>
       </c>
       <c r="D228" s="1">
-        <v>85.96</v>
+        <v>99.766</v>
       </c>
       <c r="E228" t="s">
         <v>8</v>
       </c>
       <c r="F228">
         <v>1.0</v>
       </c>
       <c r="G228" s="1">
-        <v>687680.0</v>
+        <v>299298.0</v>
       </c>
       <c r="H228" s="1">
-        <v>-1816.0</v>
+        <v>-1722.0</v>
       </c>
       <c r="I228" s="1">
-        <v>-0.26407631456491</v>
+        <v>-0.57534631036626</v>
       </c>
       <c r="J228">
-        <v>0.59</v>
+        <v>0.49</v>
       </c>
       <c r="K228" t="s">
-        <v>544</v>
+        <v>563</v>
       </c>
       <c r="L228" s="1">
-        <v>685864.0</v>
+        <v>297576.0</v>
       </c>
       <c r="M228" s="1">
-        <v>690562.63</v>
+        <v>299043.12</v>
       </c>
       <c r="N228" s="1">
-        <v>0.19</v>
+        <v>0.09</v>
       </c>
       <c r="O228">
         <v>1</v>
       </c>
       <c r="Z228" t="s">
-        <v>542</v>
+        <v>561</v>
       </c>
     </row>
     <row r="229" spans="1:26">
       <c r="A229" t="s">
-        <v>546</v>
+        <v>565</v>
       </c>
       <c r="B229" s="1">
-        <v>300000.0</v>
+        <v>147000.0</v>
       </c>
       <c r="C229" s="1">
-        <v>99.263</v>
+        <v>97.81</v>
       </c>
       <c r="D229" s="1">
-        <v>100.65</v>
+        <v>99.945</v>
       </c>
       <c r="E229" t="s">
         <v>8</v>
       </c>
       <c r="F229">
         <v>1.0</v>
       </c>
       <c r="G229" s="1">
-        <v>301950.0</v>
+        <v>146919.15</v>
       </c>
       <c r="H229" s="1">
-        <v>-4161.0</v>
+        <v>-3138.45</v>
       </c>
       <c r="I229" s="1">
-        <v>-1.378042722305</v>
+        <v>-2.1361748961929</v>
       </c>
       <c r="J229">
-        <v>1.31</v>
+        <v>2.1</v>
       </c>
       <c r="K229" t="s">
-        <v>547</v>
+        <v>566</v>
       </c>
       <c r="L229" s="1">
-        <v>297789.0</v>
+        <v>143780.7</v>
       </c>
       <c r="M229" s="1">
-        <v>301709.55</v>
+        <v>146862.38</v>
       </c>
       <c r="N229" s="1">
-        <v>0.08</v>
+        <v>0.04</v>
       </c>
       <c r="O229">
         <v>1</v>
       </c>
       <c r="Z229" t="s">
-        <v>545</v>
+        <v>564</v>
       </c>
     </row>
     <row r="230" spans="1:26">
       <c r="A230" t="s">
-        <v>549</v>
+        <v>568</v>
       </c>
       <c r="B230" s="1">
         <v>200000.0</v>
       </c>
       <c r="C230" s="1">
-        <v>99.075</v>
+        <v>98.398</v>
       </c>
       <c r="D230" s="1">
-        <v>100.62</v>
+        <v>98.71</v>
       </c>
       <c r="E230" t="s">
         <v>8</v>
       </c>
       <c r="F230">
         <v>1.0</v>
       </c>
       <c r="G230" s="1">
-        <v>201240.0</v>
+        <v>197420.0</v>
       </c>
       <c r="H230" s="1">
-        <v>-3090.0</v>
+        <v>-624.0</v>
       </c>
       <c r="I230" s="1">
-        <v>-1.5354800238521</v>
+        <v>-0.31607739843987</v>
       </c>
       <c r="J230">
-        <v>0.29</v>
-[...2 lines deleted...]
-        <v>582.19</v>
+        <v>1.67</v>
+      </c>
+      <c r="K230" t="s">
+        <v>569</v>
       </c>
       <c r="L230" s="1">
-        <v>198150.0</v>
+        <v>196796.0</v>
       </c>
       <c r="M230" s="1">
-        <v>198732.19</v>
+        <v>200127.51</v>
       </c>
       <c r="N230" s="1">
-        <v>0.05</v>
+        <v>0.06</v>
       </c>
       <c r="O230">
         <v>1</v>
       </c>
       <c r="Z230" t="s">
-        <v>548</v>
+        <v>567</v>
       </c>
     </row>
     <row r="231" spans="1:26">
       <c r="A231" t="s">
-        <v>551</v>
+        <v>571</v>
       </c>
       <c r="B231" s="1">
-        <v>235000.0</v>
+        <v>333000.0</v>
       </c>
       <c r="C231" s="1">
-        <v>100.553</v>
+        <v>98.311</v>
       </c>
       <c r="D231" s="1">
-        <v>99.662</v>
+        <v>99.682</v>
       </c>
       <c r="E231" t="s">
         <v>8</v>
       </c>
       <c r="F231">
         <v>1.0</v>
       </c>
       <c r="G231" s="1">
-        <v>234205.7</v>
+        <v>331941.06</v>
       </c>
       <c r="H231" s="1">
-        <v>2093.85</v>
+        <v>-4565.43</v>
       </c>
       <c r="I231" s="1">
-        <v>0.89402179366258</v>
+        <v>-1.3753736883289</v>
       </c>
       <c r="J231">
-        <v>0.62</v>
+        <v>1.73</v>
       </c>
       <c r="K231" t="s">
-        <v>552</v>
+        <v>572</v>
       </c>
       <c r="L231" s="1">
-        <v>236299.55</v>
+        <v>327375.63</v>
       </c>
       <c r="M231" s="1">
-        <v>237746.57</v>
+        <v>333121.02</v>
       </c>
       <c r="N231" s="1">
-        <v>0.07</v>
+        <v>0.1</v>
       </c>
       <c r="O231">
         <v>1</v>
       </c>
       <c r="Z231" t="s">
-        <v>550</v>
+        <v>570</v>
       </c>
     </row>
     <row r="232" spans="1:26">
       <c r="A232" t="s">
-        <v>554</v>
+        <v>574</v>
       </c>
       <c r="B232" s="1">
-        <v>193000.0</v>
+        <v>434000.0</v>
       </c>
       <c r="C232" s="1">
-        <v>99.584</v>
+        <v>73.281</v>
       </c>
       <c r="D232" s="1">
-        <v>99.571</v>
+        <v>72.73189862</v>
       </c>
       <c r="E232" t="s">
         <v>8</v>
       </c>
       <c r="F232">
         <v>1.0</v>
       </c>
       <c r="G232" s="1">
-        <v>192172.03</v>
+        <v>315656.44</v>
       </c>
       <c r="H232" s="1">
-        <v>25.09</v>
+        <v>2383.1</v>
       </c>
       <c r="I232" s="1">
-        <v>0.013056010284119</v>
+        <v>0.75496638053702</v>
       </c>
       <c r="J232">
-        <v>2.04</v>
-[...2 lines deleted...]
-        <v>555</v>
+        <v>0.03</v>
+      </c>
+      <c r="K232">
+        <v>144.17</v>
       </c>
       <c r="L232" s="1">
-        <v>192197.12</v>
+        <v>318039.54</v>
       </c>
       <c r="M232" s="1">
-        <v>196132.47</v>
+        <v>318183.71</v>
       </c>
       <c r="N232" s="1">
-        <v>0.05</v>
+        <v>0.09</v>
       </c>
       <c r="O232">
         <v>1</v>
       </c>
       <c r="Z232" t="s">
-        <v>553</v>
+        <v>573</v>
       </c>
     </row>
     <row r="233" spans="1:26">
       <c r="A233" t="s">
-        <v>557</v>
+        <v>576</v>
       </c>
       <c r="B233" s="1">
-        <v>300000.0</v>
+        <v>2933000.0</v>
       </c>
       <c r="C233" s="1">
-        <v>98.987</v>
+        <v>86.167</v>
       </c>
       <c r="D233" s="1">
-        <v>100.0</v>
+        <v>86.38641902</v>
       </c>
       <c r="E233" t="s">
         <v>8</v>
       </c>
       <c r="F233">
         <v>1.0</v>
       </c>
       <c r="G233" s="1">
-        <v>300000.0</v>
+        <v>2533713.67</v>
       </c>
       <c r="H233" s="1">
-        <v>-3039.0</v>
+        <v>-6435.56</v>
       </c>
       <c r="I233" s="1">
-        <v>-1.013</v>
+        <v>-0.25399712983354</v>
       </c>
       <c r="J233">
-        <v>2.55</v>
+        <v>0.11</v>
       </c>
       <c r="K233" t="s">
-        <v>558</v>
+        <v>577</v>
       </c>
       <c r="L233" s="1">
-        <v>296961.0</v>
+        <v>2527278.11</v>
       </c>
       <c r="M233" s="1">
-        <v>304606.53</v>
+        <v>2530381.87</v>
       </c>
       <c r="N233" s="1">
-        <v>0.08</v>
+        <v>0.73</v>
       </c>
       <c r="O233">
         <v>1</v>
       </c>
       <c r="Z233" t="s">
-        <v>556</v>
+        <v>575</v>
       </c>
     </row>
     <row r="234" spans="1:26">
       <c r="A234" t="s">
-        <v>560</v>
+        <v>579</v>
       </c>
       <c r="B234" s="1">
-        <v>877000.0</v>
+        <v>467000.0</v>
       </c>
       <c r="C234" s="1">
-        <v>98.607</v>
+        <v>62.096</v>
       </c>
       <c r="D234" s="1">
-        <v>100.0</v>
+        <v>73.47787152</v>
       </c>
       <c r="E234" t="s">
         <v>8</v>
       </c>
       <c r="F234">
         <v>1.0</v>
       </c>
       <c r="G234" s="1">
-        <v>877000.0</v>
+        <v>343141.66</v>
       </c>
       <c r="H234" s="1">
-        <v>-12216.61</v>
+        <v>-53153.34</v>
       </c>
       <c r="I234" s="1">
-        <v>-1.393</v>
+        <v>-15.490203084056</v>
       </c>
       <c r="J234">
-        <v>1.46</v>
-[...2 lines deleted...]
-        <v>561</v>
+        <v>0.21</v>
+      </c>
+      <c r="K234">
+        <v>988.38</v>
       </c>
       <c r="L234" s="1">
-        <v>864783.39</v>
+        <v>289988.32</v>
       </c>
       <c r="M234" s="1">
-        <v>877624.59</v>
+        <v>290976.7</v>
       </c>
       <c r="N234" s="1">
-        <v>0.24</v>
+        <v>0.08</v>
       </c>
       <c r="O234">
         <v>1</v>
       </c>
       <c r="Z234" t="s">
-        <v>559</v>
+        <v>578</v>
       </c>
     </row>
     <row r="235" spans="1:26">
       <c r="A235" t="s">
-        <v>563</v>
+        <v>581</v>
       </c>
       <c r="B235" s="1">
-        <v>577000.0</v>
+        <v>870000.0</v>
       </c>
       <c r="C235" s="1">
-        <v>98.183</v>
+        <v>95.237</v>
       </c>
       <c r="D235" s="1">
-        <v>100.0</v>
+        <v>94.03527126</v>
       </c>
       <c r="E235" t="s">
         <v>8</v>
       </c>
       <c r="F235">
         <v>1.0</v>
       </c>
       <c r="G235" s="1">
-        <v>577000.0</v>
+        <v>818106.86</v>
       </c>
       <c r="H235" s="1">
-        <v>-10484.09</v>
+        <v>10455.04</v>
       </c>
       <c r="I235" s="1">
-        <v>-1.817</v>
+        <v>1.2779553028073</v>
       </c>
       <c r="J235">
-        <v>3.0</v>
+        <v>0.42</v>
       </c>
       <c r="K235" t="s">
-        <v>564</v>
+        <v>582</v>
       </c>
       <c r="L235" s="1">
-        <v>566515.91</v>
+        <v>828561.9</v>
       </c>
       <c r="M235" s="1">
-        <v>583837.58</v>
+        <v>832244.5</v>
       </c>
       <c r="N235" s="1">
-        <v>0.16</v>
+        <v>0.24</v>
       </c>
       <c r="O235">
         <v>1</v>
       </c>
       <c r="Z235" t="s">
-        <v>562</v>
+        <v>580</v>
       </c>
     </row>
     <row r="236" spans="1:26">
       <c r="A236" t="s">
-        <v>566</v>
+        <v>584</v>
       </c>
       <c r="B236" s="1">
-        <v>400000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="C236" s="1">
-        <v>99.231</v>
+        <v>100.582</v>
       </c>
       <c r="D236" s="1">
-        <v>100.42</v>
+        <v>101.62</v>
       </c>
       <c r="E236" t="s">
         <v>8</v>
       </c>
       <c r="F236">
         <v>1.0</v>
       </c>
       <c r="G236" s="1">
-        <v>401680.0</v>
+        <v>203240.0</v>
       </c>
       <c r="H236" s="1">
-        <v>-4756.0</v>
+        <v>-2076.0</v>
       </c>
       <c r="I236" s="1">
-        <v>-1.1840270862378</v>
+        <v>-1.0214524699862</v>
       </c>
       <c r="J236">
-        <v>0.45</v>
-[...2 lines deleted...]
-        <v>567</v>
+        <v>0.16</v>
+      </c>
+      <c r="K236">
+        <v>319.12</v>
       </c>
       <c r="L236" s="1">
-        <v>396924.0</v>
+        <v>201164.0</v>
       </c>
       <c r="M236" s="1">
-        <v>398711.67</v>
+        <v>201483.12</v>
       </c>
       <c r="N236" s="1">
-        <v>0.11</v>
+        <v>0.06</v>
       </c>
       <c r="O236">
         <v>1</v>
       </c>
       <c r="Z236" t="s">
-        <v>565</v>
+        <v>583</v>
       </c>
     </row>
     <row r="237" spans="1:26">
       <c r="A237" t="s">
-        <v>569</v>
+        <v>586</v>
       </c>
       <c r="B237" s="1">
-        <v>400000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="C237" s="1">
-        <v>98.631</v>
+        <v>100.623</v>
       </c>
       <c r="D237" s="1">
-        <v>99.259</v>
+        <v>100.09619333</v>
       </c>
       <c r="E237" t="s">
         <v>8</v>
       </c>
       <c r="F237">
         <v>1.0</v>
       </c>
       <c r="G237" s="1">
-        <v>397036.0</v>
+        <v>300288.58</v>
       </c>
       <c r="H237" s="1">
-        <v>-2512.0</v>
+        <v>1580.42</v>
       </c>
       <c r="I237" s="1">
-        <v>-0.63268821970804</v>
+        <v>0.52630040076782</v>
       </c>
       <c r="J237">
-        <v>1.35</v>
+        <v>3.45</v>
       </c>
       <c r="K237" t="s">
-        <v>570</v>
+        <v>587</v>
       </c>
       <c r="L237" s="1">
-        <v>394524.0</v>
+        <v>301869.0</v>
       </c>
       <c r="M237" s="1">
-        <v>399941.81</v>
+        <v>312208.73</v>
       </c>
       <c r="N237" s="1">
-        <v>0.11</v>
+        <v>0.09</v>
       </c>
       <c r="O237">
         <v>1</v>
       </c>
       <c r="Z237" t="s">
-        <v>568</v>
+        <v>585</v>
       </c>
     </row>
     <row r="238" spans="1:26">
       <c r="A238" t="s">
-        <v>572</v>
+        <v>589</v>
       </c>
       <c r="B238" s="1">
-        <v>619000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="C238" s="1">
-        <v>100.313</v>
+        <v>101.178</v>
       </c>
       <c r="D238" s="1">
-        <v>99.731</v>
+        <v>103.1</v>
       </c>
       <c r="E238" t="s">
         <v>8</v>
       </c>
       <c r="F238">
         <v>1.0</v>
       </c>
       <c r="G238" s="1">
-        <v>617334.89</v>
+        <v>412400.0</v>
       </c>
       <c r="H238" s="1">
-        <v>3602.58</v>
+        <v>-7688.0</v>
       </c>
       <c r="I238" s="1">
-        <v>0.58356980276945</v>
+        <v>-1.8642095053346</v>
       </c>
       <c r="J238">
-        <v>0.26</v>
+        <v>0.61</v>
       </c>
       <c r="K238" t="s">
-        <v>573</v>
+        <v>590</v>
       </c>
       <c r="L238" s="1">
-        <v>620937.47</v>
+        <v>404712.0</v>
       </c>
       <c r="M238" s="1">
-        <v>622527.37</v>
+        <v>407166.79</v>
       </c>
       <c r="N238" s="1">
-        <v>0.17</v>
+        <v>0.12</v>
       </c>
       <c r="O238">
         <v>1</v>
       </c>
       <c r="Z238" t="s">
-        <v>571</v>
+        <v>588</v>
       </c>
     </row>
     <row r="239" spans="1:26">
       <c r="A239" t="s">
-        <v>575</v>
+        <v>592</v>
       </c>
       <c r="B239" s="1">
-        <v>600000.0</v>
+        <v>649877.0</v>
       </c>
       <c r="C239" s="1">
-        <v>100.372</v>
+        <v>84.018</v>
       </c>
       <c r="D239" s="1">
-        <v>99.451</v>
+        <v>84.14455659</v>
       </c>
       <c r="E239" t="s">
         <v>8</v>
       </c>
       <c r="F239">
         <v>1.0</v>
       </c>
       <c r="G239" s="1">
-        <v>596706.0</v>
+        <v>546836.12</v>
       </c>
       <c r="H239" s="1">
-        <v>5526.0</v>
+        <v>-822.46</v>
       </c>
       <c r="I239" s="1">
-        <v>0.92608420227046</v>
+        <v>-0.150403378621</v>
       </c>
       <c r="J239">
-        <v>0.62</v>
-[...2 lines deleted...]
-        <v>576</v>
+        <v>0.0</v>
+      </c>
+      <c r="K239">
+        <v>0.0</v>
       </c>
       <c r="L239" s="1">
-        <v>602232.0</v>
+        <v>546013.66</v>
       </c>
       <c r="M239" s="1">
-        <v>605957.34</v>
+        <v>546013.66</v>
       </c>
       <c r="N239" s="1">
-        <v>0.17</v>
+        <v>0.16</v>
       </c>
       <c r="O239">
         <v>1</v>
       </c>
       <c r="Z239" t="s">
-        <v>574</v>
+        <v>591</v>
       </c>
     </row>
     <row r="240" spans="1:26">
       <c r="A240" t="s">
-        <v>578</v>
+        <v>594</v>
       </c>
       <c r="B240" s="1">
-        <v>695000.0</v>
+        <v>16956941.0</v>
       </c>
       <c r="C240" s="1">
-        <v>98.268</v>
+        <v>61.608</v>
       </c>
       <c r="D240" s="1">
-        <v>99.228</v>
+        <v>69.50596868</v>
       </c>
       <c r="E240" t="s">
         <v>8</v>
       </c>
       <c r="F240">
         <v>1.0</v>
       </c>
       <c r="G240" s="1">
-        <v>689634.6</v>
+        <v>11786086.1</v>
       </c>
       <c r="H240" s="1">
-        <v>-6672.0</v>
+        <v>-1339253.89</v>
       </c>
       <c r="I240" s="1">
-        <v>-0.96746885959608</v>
+        <v>-11.363007860599</v>
       </c>
       <c r="J240">
-        <v>0.32</v>
+        <v>0.08</v>
       </c>
       <c r="K240" t="s">
-        <v>579</v>
+        <v>595</v>
       </c>
       <c r="L240" s="1">
-        <v>682962.6</v>
+        <v>10446832.21</v>
       </c>
       <c r="M240" s="1">
-        <v>685152.33</v>
+        <v>10460072.56</v>
       </c>
       <c r="N240" s="1">
-        <v>0.19</v>
+        <v>3.02</v>
       </c>
       <c r="O240">
         <v>1</v>
       </c>
       <c r="Z240" t="s">
-        <v>577</v>
+        <v>593</v>
       </c>
     </row>
     <row r="241" spans="1:26">
       <c r="A241" t="s">
-        <v>581</v>
+        <v>597</v>
       </c>
       <c r="B241" s="1">
-        <v>694000.0</v>
+        <v>5990000.0</v>
       </c>
       <c r="C241" s="1">
-        <v>91.316</v>
+        <v>99.463</v>
       </c>
       <c r="D241" s="1">
-        <v>83.26116715</v>
+        <v>99.514</v>
       </c>
       <c r="E241" t="s">
         <v>8</v>
       </c>
       <c r="F241">
         <v>1.0</v>
       </c>
       <c r="G241" s="1">
-        <v>577832.5</v>
+        <v>5960888.6</v>
       </c>
       <c r="H241" s="1">
-        <v>55900.54</v>
+        <v>-3054.9</v>
       </c>
       <c r="I241" s="1">
-        <v>9.674177205332</v>
+        <v>-0.051249070482545</v>
       </c>
       <c r="J241">
-        <v>1.48</v>
+        <v>2.28</v>
       </c>
       <c r="K241" t="s">
-        <v>582</v>
+        <v>598</v>
       </c>
       <c r="L241" s="1">
-        <v>633733.04</v>
+        <v>5957833.7</v>
       </c>
       <c r="M241" s="1">
-        <v>644000.44</v>
+        <v>6094536.99</v>
       </c>
       <c r="N241" s="1">
-        <v>0.18</v>
+        <v>1.76</v>
       </c>
       <c r="O241">
         <v>1</v>
       </c>
       <c r="Z241" t="s">
-        <v>580</v>
+        <v>596</v>
       </c>
     </row>
     <row r="242" spans="1:26">
       <c r="A242" t="s">
-        <v>584</v>
+        <v>600</v>
       </c>
       <c r="B242" s="1">
-        <v>600000.0</v>
+        <v>8343000.0</v>
       </c>
       <c r="C242" s="1">
-        <v>102.057</v>
+        <v>98.091</v>
       </c>
       <c r="D242" s="1">
-        <v>99.329</v>
+        <v>99.4742378</v>
       </c>
       <c r="E242" t="s">
         <v>8</v>
       </c>
       <c r="F242">
         <v>1.0</v>
       </c>
       <c r="G242" s="1">
-        <v>595974.0</v>
+        <v>8299135.66</v>
       </c>
       <c r="H242" s="1">
-        <v>16368.0</v>
+        <v>-115403.53</v>
       </c>
       <c r="I242" s="1">
-        <v>2.746428535473</v>
+        <v>-1.3905487839682</v>
       </c>
       <c r="J242">
-        <v>1.78</v>
+        <v>2.41</v>
       </c>
       <c r="K242" t="s">
-        <v>585</v>
+        <v>601</v>
       </c>
       <c r="L242" s="1">
-        <v>612342.0</v>
+        <v>8183732.13</v>
       </c>
       <c r="M242" s="1">
-        <v>623043.37</v>
+        <v>8385015.58</v>
       </c>
       <c r="N242" s="1">
-        <v>0.17</v>
+        <v>2.42</v>
       </c>
       <c r="O242">
         <v>1</v>
       </c>
       <c r="Z242" t="s">
-        <v>583</v>
+        <v>599</v>
       </c>
     </row>
     <row r="243" spans="1:26">
       <c r="A243" t="s">
-        <v>587</v>
+        <v>603</v>
       </c>
       <c r="B243" s="1">
-        <v>400000.0</v>
+        <v>2083860.0</v>
       </c>
       <c r="C243" s="1">
-        <v>100.376</v>
+        <v>95.613</v>
       </c>
       <c r="D243" s="1">
-        <v>100.2875</v>
+        <v>98.20954479</v>
       </c>
       <c r="E243" t="s">
         <v>8</v>
       </c>
       <c r="F243">
         <v>1.0</v>
       </c>
       <c r="G243" s="1">
-        <v>401150.0</v>
+        <v>2046549.42</v>
       </c>
       <c r="H243" s="1">
-        <v>354.0</v>
+        <v>-54108.35</v>
       </c>
       <c r="I243" s="1">
-        <v>0.088246291910757</v>
+        <v>-2.6438819151506</v>
       </c>
       <c r="J243">
-        <v>0.81</v>
+        <v>0.64</v>
       </c>
       <c r="K243" t="s">
-        <v>588</v>
+        <v>604</v>
       </c>
       <c r="L243" s="1">
-        <v>401504.0</v>
+        <v>1992441.07</v>
       </c>
       <c r="M243" s="1">
-        <v>404761.44</v>
+        <v>2005783.48</v>
       </c>
       <c r="N243" s="1">
-        <v>0.11</v>
+        <v>0.58</v>
       </c>
       <c r="O243">
         <v>1</v>
       </c>
       <c r="Z243" t="s">
-        <v>586</v>
+        <v>602</v>
       </c>
     </row>
     <row r="244" spans="1:26">
       <c r="A244" t="s">
-        <v>590</v>
+        <v>606</v>
       </c>
       <c r="B244" s="1">
-        <v>600000.0</v>
+        <v>1597591.0</v>
       </c>
       <c r="C244" s="1">
-        <v>98.83</v>
+        <v>95.342</v>
       </c>
       <c r="D244" s="1">
-        <v>99.808</v>
+        <v>98.49697889</v>
       </c>
       <c r="E244" t="s">
         <v>8</v>
       </c>
       <c r="F244">
         <v>1.0</v>
       </c>
       <c r="G244" s="1">
-        <v>598848.0</v>
+        <v>1573578.87</v>
       </c>
       <c r="H244" s="1">
-        <v>-5868.0</v>
+        <v>-50403.66</v>
       </c>
       <c r="I244" s="1">
-        <v>-0.97988137223469</v>
+        <v>-3.2031225737036</v>
       </c>
       <c r="J244">
-        <v>0.65</v>
+        <v>0.69</v>
       </c>
       <c r="K244" t="s">
-        <v>591</v>
+        <v>607</v>
       </c>
       <c r="L244" s="1">
-        <v>592980.0</v>
+        <v>1523175.21</v>
       </c>
       <c r="M244" s="1">
-        <v>596863.56</v>
+        <v>1534152.63</v>
       </c>
       <c r="N244" s="1">
-        <v>0.16</v>
+        <v>0.44</v>
       </c>
       <c r="O244">
         <v>1</v>
       </c>
       <c r="Z244" t="s">
-        <v>589</v>
+        <v>605</v>
       </c>
     </row>
     <row r="245" spans="1:26">
       <c r="A245" t="s">
-        <v>593</v>
+        <v>609</v>
       </c>
       <c r="B245" s="1">
-        <v>300000.0</v>
+        <v>7532068.0</v>
       </c>
       <c r="C245" s="1">
-        <v>101.424</v>
+        <v>99.175</v>
       </c>
       <c r="D245" s="1">
-        <v>99.651</v>
+        <v>99.18323387</v>
       </c>
       <c r="E245" t="s">
         <v>8</v>
       </c>
       <c r="F245">
         <v>1.0</v>
       </c>
       <c r="G245" s="1">
-        <v>298953.0</v>
+        <v>7470548.62</v>
       </c>
       <c r="H245" s="1">
-        <v>5319.0</v>
+        <v>-620.18</v>
       </c>
       <c r="I245" s="1">
-        <v>1.7792094409489</v>
+        <v>-0.0083016660696065</v>
       </c>
       <c r="J245">
-        <v>0.85</v>
+        <v>0.19</v>
       </c>
       <c r="K245" t="s">
-        <v>594</v>
+        <v>610</v>
       </c>
       <c r="L245" s="1">
-        <v>304272.0</v>
+        <v>7469928.44</v>
       </c>
       <c r="M245" s="1">
-        <v>306818.92</v>
+        <v>7484311.59</v>
       </c>
       <c r="N245" s="1">
-        <v>0.08</v>
+        <v>2.16</v>
       </c>
       <c r="O245">
         <v>1</v>
       </c>
       <c r="Z245" t="s">
-        <v>592</v>
+        <v>608</v>
       </c>
     </row>
     <row r="246" spans="1:26">
       <c r="A246" t="s">
-        <v>596</v>
+        <v>612</v>
       </c>
       <c r="B246" s="1">
-        <v>499000.0</v>
+        <v>8785907.2</v>
       </c>
       <c r="C246" s="1">
-        <v>100.578</v>
+        <v>86.645</v>
       </c>
       <c r="D246" s="1">
-        <v>99.768</v>
+        <v>102.68109046</v>
       </c>
       <c r="E246" t="s">
         <v>8</v>
       </c>
       <c r="F246">
         <v>1.0</v>
       </c>
       <c r="G246" s="1">
-        <v>497842.32</v>
+        <v>9021465.32</v>
       </c>
       <c r="H246" s="1">
-        <v>4041.9</v>
+        <v>-1408916.03</v>
       </c>
       <c r="I246" s="1">
-        <v>0.81188356988213</v>
+        <v>-15.617374561941</v>
       </c>
       <c r="J246">
-        <v>0.31</v>
+        <v>0.12</v>
       </c>
       <c r="K246" t="s">
-        <v>597</v>
+        <v>613</v>
       </c>
       <c r="L246" s="1">
-        <v>501884.22</v>
+        <v>7612549.29</v>
       </c>
       <c r="M246" s="1">
-        <v>503420.52</v>
+        <v>7622779.46</v>
       </c>
       <c r="N246" s="1">
-        <v>0.14</v>
+        <v>2.2</v>
       </c>
       <c r="O246">
         <v>1</v>
       </c>
       <c r="Z246" t="s">
-        <v>595</v>
+        <v>611</v>
       </c>
     </row>
     <row r="247" spans="1:26">
       <c r="A247" t="s">
-        <v>599</v>
+        <v>615</v>
       </c>
       <c r="B247" s="1">
-        <v>2525551.0</v>
+        <v>15526515.0</v>
       </c>
       <c r="C247" s="1">
-        <v>98.577</v>
+        <v>95.933</v>
       </c>
       <c r="D247" s="1">
-        <v>98.08058756</v>
+        <v>96.9185778</v>
       </c>
       <c r="E247" t="s">
         <v>8</v>
       </c>
       <c r="F247">
         <v>1.0</v>
       </c>
       <c r="G247" s="1">
-        <v>2477075.26</v>
+        <v>15048077.52</v>
       </c>
       <c r="H247" s="1">
-        <v>12537.15</v>
+        <v>-153025.89</v>
       </c>
       <c r="I247" s="1">
-        <v>0.50612713317398</v>
+        <v>-1.0169132222812</v>
       </c>
       <c r="J247">
-        <v>0.87</v>
+        <v>1.07</v>
       </c>
       <c r="K247" t="s">
-        <v>600</v>
+        <v>616</v>
       </c>
       <c r="L247" s="1">
-        <v>2489612.41</v>
+        <v>14895051.63</v>
       </c>
       <c r="M247" s="1">
-        <v>2511650.44</v>
+        <v>15060951.38</v>
       </c>
       <c r="N247" s="1">
-        <v>0.69</v>
+        <v>4.34</v>
       </c>
       <c r="O247">
         <v>1</v>
       </c>
       <c r="Z247" t="s">
-        <v>598</v>
+        <v>614</v>
       </c>
     </row>
     <row r="248" spans="1:26">
       <c r="A248" t="s">
-        <v>602</v>
+        <v>618</v>
       </c>
       <c r="B248" s="1">
-        <v>2042535.0</v>
+        <v>270000.0</v>
       </c>
       <c r="C248" s="1">
-        <v>88.093</v>
+        <v>99.846</v>
       </c>
       <c r="D248" s="1">
-        <v>90.85761321</v>
+        <v>100.0</v>
       </c>
       <c r="E248" t="s">
         <v>8</v>
       </c>
       <c r="F248">
         <v>1.0</v>
       </c>
       <c r="G248" s="1">
-        <v>1855798.55</v>
+        <v>270000.0</v>
       </c>
       <c r="H248" s="1">
-        <v>-56468.19</v>
+        <v>-415.8</v>
       </c>
       <c r="I248" s="1">
-        <v>-3.0427973984569</v>
+        <v>-0.154</v>
       </c>
       <c r="J248">
-        <v>2.41</v>
+        <v>1.03</v>
       </c>
       <c r="K248" t="s">
-        <v>603</v>
+        <v>619</v>
       </c>
       <c r="L248" s="1">
-        <v>1799330.36</v>
+        <v>269584.2</v>
       </c>
       <c r="M248" s="1">
-        <v>1848624.0</v>
+        <v>272372.38</v>
       </c>
       <c r="N248" s="1">
-        <v>0.51</v>
+        <v>0.08</v>
       </c>
       <c r="O248">
         <v>1</v>
       </c>
       <c r="Z248" t="s">
-        <v>601</v>
+        <v>617</v>
       </c>
     </row>
     <row r="249" spans="1:26">
       <c r="A249" t="s">
-        <v>605</v>
+        <v>621</v>
       </c>
       <c r="B249" s="1">
-        <v>300000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="C249" s="1">
-        <v>99.38</v>
+        <v>98.207</v>
       </c>
       <c r="D249" s="1">
-        <v>99.766</v>
+        <v>99.24</v>
       </c>
       <c r="E249" t="s">
         <v>8</v>
       </c>
       <c r="F249">
         <v>1.0</v>
       </c>
       <c r="G249" s="1">
-        <v>299298.0</v>
+        <v>198480.0</v>
       </c>
       <c r="H249" s="1">
-        <v>-1158.0</v>
+        <v>-2066.0</v>
       </c>
       <c r="I249" s="1">
-        <v>-0.38690535853898</v>
+        <v>-1.0409109230149</v>
       </c>
       <c r="J249">
-        <v>0.16</v>
-[...2 lines deleted...]
-        <v>489.04</v>
+        <v>1.86</v>
+      </c>
+      <c r="K249" t="s">
+        <v>622</v>
       </c>
       <c r="L249" s="1">
-        <v>298140.0</v>
+        <v>196414.0</v>
       </c>
       <c r="M249" s="1">
-        <v>298629.04</v>
+        <v>200133.18</v>
       </c>
       <c r="N249" s="1">
-        <v>0.08</v>
+        <v>0.06</v>
       </c>
       <c r="O249">
         <v>1</v>
       </c>
       <c r="Z249" t="s">
-        <v>604</v>
+        <v>620</v>
       </c>
     </row>
     <row r="250" spans="1:26">
       <c r="A250" t="s">
-        <v>607</v>
+        <v>624</v>
       </c>
       <c r="B250" s="1">
-        <v>147000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="C250" s="1">
-        <v>98.689</v>
+        <v>89.252</v>
       </c>
       <c r="D250" s="1">
-        <v>99.945</v>
+        <v>85.48</v>
       </c>
       <c r="E250" t="s">
         <v>8</v>
       </c>
       <c r="F250">
         <v>1.0</v>
       </c>
       <c r="G250" s="1">
-        <v>146919.15</v>
+        <v>170960.0</v>
       </c>
       <c r="H250" s="1">
-        <v>-1846.32</v>
+        <v>7544.0</v>
       </c>
       <c r="I250" s="1">
-        <v>-1.2566911801491</v>
+        <v>4.4127281235377</v>
       </c>
       <c r="J250">
-        <v>1.83</v>
-[...2 lines deleted...]
-        <v>608</v>
+        <v>0.46</v>
+      </c>
+      <c r="K250">
+        <v>922.47</v>
       </c>
       <c r="L250" s="1">
-        <v>145072.83</v>
+        <v>178504.0</v>
       </c>
       <c r="M250" s="1">
-        <v>147758.7</v>
+        <v>179426.47</v>
       </c>
       <c r="N250" s="1">
-        <v>0.04</v>
+        <v>0.05</v>
       </c>
       <c r="O250">
         <v>1</v>
       </c>
       <c r="Z250" t="s">
-        <v>606</v>
+        <v>623</v>
       </c>
     </row>
     <row r="251" spans="1:26">
       <c r="A251" t="s">
-        <v>610</v>
+        <v>626</v>
       </c>
       <c r="B251" s="1">
-        <v>200000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="C251" s="1">
-        <v>98.716</v>
+        <v>92.326</v>
       </c>
       <c r="D251" s="1">
-        <v>98.71</v>
+        <v>94.01785714</v>
       </c>
       <c r="E251" t="s">
         <v>8</v>
       </c>
       <c r="F251">
         <v>1.0</v>
       </c>
       <c r="G251" s="1">
-        <v>197420.0</v>
+        <v>658125.0</v>
       </c>
       <c r="H251" s="1">
-        <v>12.0</v>
+        <v>-11843.0</v>
       </c>
       <c r="I251" s="1">
-        <v>0.0060784115084591</v>
+        <v>-1.7995061728395</v>
       </c>
       <c r="J251">
-        <v>1.36</v>
+        <v>1.37</v>
       </c>
       <c r="K251" t="s">
-        <v>611</v>
+        <v>627</v>
       </c>
       <c r="L251" s="1">
-        <v>197432.0</v>
+        <v>646282.0</v>
       </c>
       <c r="M251" s="1">
-        <v>200149.81</v>
+        <v>655880.63</v>
       </c>
       <c r="N251" s="1">
-        <v>0.05</v>
+        <v>0.19</v>
       </c>
       <c r="O251">
         <v>1</v>
       </c>
       <c r="Z251" t="s">
-        <v>609</v>
+        <v>625</v>
       </c>
     </row>
     <row r="252" spans="1:26">
       <c r="A252" t="s">
-        <v>613</v>
+        <v>629</v>
       </c>
       <c r="B252" s="1">
-        <v>333000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="C252" s="1">
-        <v>98.725</v>
+        <v>100.662</v>
       </c>
       <c r="D252" s="1">
-        <v>99.682</v>
+        <v>99.942</v>
       </c>
       <c r="E252" t="s">
         <v>8</v>
       </c>
       <c r="F252">
         <v>1.0</v>
       </c>
       <c r="G252" s="1">
-        <v>331941.06</v>
+        <v>499710.0</v>
       </c>
       <c r="H252" s="1">
-        <v>-3186.81</v>
+        <v>3600.0</v>
       </c>
       <c r="I252" s="1">
-        <v>-0.96005296843964</v>
+        <v>0.72041784234856</v>
       </c>
       <c r="J252">
-        <v>1.51</v>
+        <v>1.09</v>
       </c>
       <c r="K252" t="s">
-        <v>614</v>
+        <v>630</v>
       </c>
       <c r="L252" s="1">
-        <v>328754.25</v>
+        <v>503310.0</v>
       </c>
       <c r="M252" s="1">
-        <v>333797.15</v>
+        <v>508772.33</v>
       </c>
       <c r="N252" s="1">
-        <v>0.09</v>
+        <v>0.15</v>
       </c>
       <c r="O252">
         <v>1</v>
       </c>
       <c r="Z252" t="s">
-        <v>612</v>
+        <v>628</v>
       </c>
     </row>
     <row r="253" spans="1:26">
       <c r="A253" t="s">
-        <v>616</v>
+        <v>632</v>
       </c>
       <c r="B253" s="1">
-        <v>434000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="C253" s="1">
-        <v>73.549</v>
+        <v>95.777</v>
       </c>
       <c r="D253" s="1">
-        <v>72.73189862</v>
+        <v>94.5700925</v>
       </c>
       <c r="E253" t="s">
         <v>8</v>
       </c>
       <c r="F253">
         <v>1.0</v>
       </c>
       <c r="G253" s="1">
-        <v>315656.44</v>
+        <v>378280.37</v>
       </c>
       <c r="H253" s="1">
-        <v>3546.22</v>
+        <v>4827.63</v>
       </c>
       <c r="I253" s="1">
-        <v>1.1234429432202</v>
+        <v>1.2762042080058</v>
       </c>
       <c r="J253">
-        <v>0.02</v>
-[...2 lines deleted...]
-        <v>102.55</v>
+        <v>0.53</v>
+      </c>
+      <c r="K253" t="s">
+        <v>633</v>
       </c>
       <c r="L253" s="1">
-        <v>319202.66</v>
+        <v>383108.0</v>
       </c>
       <c r="M253" s="1">
-        <v>319305.21</v>
+        <v>385217.59</v>
       </c>
       <c r="N253" s="1">
-        <v>0.09</v>
+        <v>0.11</v>
       </c>
       <c r="O253">
         <v>1</v>
       </c>
       <c r="Z253" t="s">
-        <v>615</v>
+        <v>631</v>
       </c>
     </row>
     <row r="254" spans="1:26">
       <c r="A254" t="s">
-        <v>618</v>
+        <v>635</v>
       </c>
       <c r="B254" s="1">
-        <v>2293000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="C254" s="1">
-        <v>86.554</v>
+        <v>100.994</v>
       </c>
       <c r="D254" s="1">
-        <v>86.19194374</v>
+        <v>99.858</v>
       </c>
       <c r="E254" t="s">
         <v>8</v>
       </c>
       <c r="F254">
         <v>1.0</v>
       </c>
       <c r="G254" s="1">
-        <v>1976381.27</v>
+        <v>499290.0</v>
       </c>
       <c r="H254" s="1">
-        <v>8301.95</v>
+        <v>5680.0</v>
       </c>
       <c r="I254" s="1">
-        <v>0.42005811965623</v>
+        <v>1.1376154138877</v>
       </c>
       <c r="J254">
-        <v>0.1</v>
+        <v>0.49</v>
       </c>
       <c r="K254" t="s">
-        <v>619</v>
+        <v>636</v>
       </c>
       <c r="L254" s="1">
-        <v>1984683.22</v>
+        <v>504970.0</v>
       </c>
       <c r="M254" s="1">
-        <v>1986889.84</v>
+        <v>507411.78</v>
       </c>
       <c r="N254" s="1">
-        <v>0.55</v>
+        <v>0.15</v>
       </c>
       <c r="O254">
         <v>1</v>
       </c>
       <c r="Z254" t="s">
-        <v>617</v>
+        <v>634</v>
       </c>
     </row>
     <row r="255" spans="1:26">
       <c r="A255" t="s">
-        <v>621</v>
+        <v>638</v>
       </c>
       <c r="B255" s="1">
-        <v>467000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="C255" s="1">
-        <v>62.788</v>
+        <v>97.796</v>
       </c>
       <c r="D255" s="1">
-        <v>73.47787152</v>
+        <v>98.625</v>
       </c>
       <c r="E255" t="s">
         <v>8</v>
       </c>
       <c r="F255">
         <v>1.0</v>
       </c>
       <c r="G255" s="1">
-        <v>343141.66</v>
+        <v>789000.0</v>
       </c>
       <c r="H255" s="1">
-        <v>-49921.7</v>
+        <v>-6632.0</v>
       </c>
       <c r="I255" s="1">
-        <v>-14.548422945789</v>
+        <v>-0.84055766793409</v>
       </c>
       <c r="J255">
-        <v>0.19</v>
-[...2 lines deleted...]
-        <v>898.82</v>
+        <v>2.65</v>
+      </c>
+      <c r="K255" t="s">
+        <v>639</v>
       </c>
       <c r="L255" s="1">
-        <v>293219.96</v>
+        <v>782368.0</v>
       </c>
       <c r="M255" s="1">
-        <v>294118.78</v>
+        <v>803573.48</v>
       </c>
       <c r="N255" s="1">
-        <v>0.08</v>
+        <v>0.23</v>
       </c>
       <c r="O255">
         <v>1</v>
       </c>
       <c r="Z255" t="s">
-        <v>620</v>
+        <v>637</v>
       </c>
     </row>
     <row r="256" spans="1:26">
       <c r="A256" t="s">
-        <v>623</v>
+        <v>641</v>
       </c>
       <c r="B256" s="1">
-        <v>860000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="C256" s="1">
-        <v>95.338</v>
+        <v>97.018</v>
       </c>
       <c r="D256" s="1">
-        <v>94.01677442</v>
+        <v>97.019</v>
       </c>
       <c r="E256" t="s">
         <v>8</v>
       </c>
       <c r="F256">
         <v>1.0</v>
       </c>
       <c r="G256" s="1">
-        <v>808544.26</v>
+        <v>388076.0</v>
       </c>
       <c r="H256" s="1">
-        <v>11362.54</v>
+        <v>-4.0</v>
       </c>
       <c r="I256" s="1">
-        <v>1.4053083500958</v>
+        <v>-0.0010307259402797</v>
       </c>
       <c r="J256">
-        <v>0.38</v>
+        <v>0.72</v>
       </c>
       <c r="K256" t="s">
-        <v>624</v>
+        <v>642</v>
       </c>
       <c r="L256" s="1">
-        <v>819906.8</v>
+        <v>388072.0</v>
       </c>
       <c r="M256" s="1">
-        <v>823217.21</v>
+        <v>390948.71</v>
       </c>
       <c r="N256" s="1">
-        <v>0.23</v>
+        <v>0.11</v>
       </c>
       <c r="O256">
         <v>1</v>
       </c>
       <c r="Z256" t="s">
-        <v>622</v>
+        <v>640</v>
       </c>
     </row>
     <row r="257" spans="1:26">
       <c r="A257" t="s">
-        <v>626</v>
+        <v>644</v>
       </c>
       <c r="B257" s="1">
-        <v>540000.0</v>
+        <v>355000.0</v>
       </c>
       <c r="C257" s="1">
-        <v>98.831</v>
+        <v>98.145</v>
       </c>
       <c r="D257" s="1">
-        <v>99.998</v>
+        <v>99.628</v>
       </c>
       <c r="E257" t="s">
         <v>8</v>
       </c>
       <c r="F257">
         <v>1.0</v>
       </c>
       <c r="G257" s="1">
-        <v>539989.2</v>
+        <v>353679.4</v>
       </c>
       <c r="H257" s="1">
-        <v>-6301.8</v>
+        <v>-5264.65</v>
       </c>
       <c r="I257" s="1">
-        <v>-1.1670233404668</v>
+        <v>-1.4885373589754</v>
       </c>
       <c r="J257">
-        <v>0.34</v>
+        <v>2.61</v>
       </c>
       <c r="K257" t="s">
-        <v>627</v>
+        <v>645</v>
       </c>
       <c r="L257" s="1">
-        <v>533687.4</v>
+        <v>348414.75</v>
       </c>
       <c r="M257" s="1">
-        <v>535496.55</v>
+        <v>357676.36</v>
       </c>
       <c r="N257" s="1">
-        <v>0.15</v>
+        <v>0.1</v>
       </c>
       <c r="O257">
         <v>1</v>
       </c>
       <c r="Z257" t="s">
-        <v>625</v>
+        <v>643</v>
       </c>
     </row>
     <row r="258" spans="1:26">
       <c r="A258" t="s">
-        <v>629</v>
+        <v>647</v>
       </c>
       <c r="B258" s="1">
         <v>300000.0</v>
       </c>
       <c r="C258" s="1">
-        <v>101.063</v>
+        <v>98.545</v>
       </c>
       <c r="D258" s="1">
-        <v>100.09619333</v>
+        <v>99.736</v>
       </c>
       <c r="E258" t="s">
         <v>8</v>
       </c>
       <c r="F258">
         <v>1.0</v>
       </c>
       <c r="G258" s="1">
-        <v>300288.58</v>
+        <v>299208.0</v>
       </c>
       <c r="H258" s="1">
-        <v>2900.42</v>
+        <v>-3573.0</v>
       </c>
       <c r="I258" s="1">
-        <v>0.96587755684882</v>
+        <v>-1.1941525627657</v>
       </c>
       <c r="J258">
-        <v>3.16</v>
+        <v>2.65</v>
       </c>
       <c r="K258" t="s">
-        <v>630</v>
+        <v>648</v>
       </c>
       <c r="L258" s="1">
-        <v>303189.0</v>
+        <v>295635.0</v>
       </c>
       <c r="M258" s="1">
-        <v>312677.22</v>
+        <v>303591.16</v>
       </c>
       <c r="N258" s="1">
         <v>0.09</v>
       </c>
       <c r="O258">
         <v>1</v>
       </c>
       <c r="Z258" t="s">
-        <v>628</v>
+        <v>646</v>
       </c>
     </row>
     <row r="259" spans="1:26">
       <c r="A259" t="s">
-        <v>632</v>
+        <v>650</v>
       </c>
       <c r="B259" s="1">
-        <v>400000.0</v>
+        <v>348000.0</v>
       </c>
       <c r="C259" s="1">
-        <v>101.354</v>
+        <v>99.128</v>
       </c>
       <c r="D259" s="1">
-        <v>103.1</v>
+        <v>99.394</v>
       </c>
       <c r="E259" t="s">
         <v>8</v>
       </c>
       <c r="F259">
         <v>1.0</v>
       </c>
       <c r="G259" s="1">
-        <v>412400.0</v>
+        <v>345891.12</v>
       </c>
       <c r="H259" s="1">
-        <v>-6984.0</v>
+        <v>-925.68</v>
       </c>
       <c r="I259" s="1">
-        <v>-1.6935014548982</v>
+        <v>-0.2676217880355</v>
       </c>
       <c r="J259">
-        <v>0.31</v>
+        <v>0.85</v>
       </c>
       <c r="K259" t="s">
-        <v>633</v>
+        <v>651</v>
       </c>
       <c r="L259" s="1">
-        <v>405416.0</v>
+        <v>344965.44</v>
       </c>
       <c r="M259" s="1">
-        <v>406643.4</v>
+        <v>347932.97</v>
       </c>
       <c r="N259" s="1">
-        <v>0.11</v>
+        <v>0.1</v>
       </c>
       <c r="O259">
         <v>1</v>
       </c>
       <c r="Z259" t="s">
-        <v>631</v>
+        <v>649</v>
       </c>
     </row>
     <row r="260" spans="1:26">
       <c r="A260" t="s">
-        <v>635</v>
+        <v>653</v>
       </c>
       <c r="B260" s="1">
-        <v>3627153.0</v>
+        <v>400000.0</v>
       </c>
       <c r="C260" s="1">
-        <v>87.708</v>
+        <v>95.292</v>
       </c>
       <c r="D260" s="1">
-        <v>88.69559624</v>
+        <v>93.6</v>
       </c>
       <c r="E260" t="s">
         <v>8</v>
       </c>
       <c r="F260">
         <v>1.0</v>
       </c>
       <c r="G260" s="1">
-        <v>3217124.98</v>
+        <v>374400.0</v>
       </c>
       <c r="H260" s="1">
-        <v>-35821.63</v>
+        <v>6768.0</v>
       </c>
       <c r="I260" s="1">
-        <v>-1.1134671553854</v>
+        <v>1.8076923076923</v>
       </c>
       <c r="J260">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>1.22</v>
+      </c>
+      <c r="K260" t="s">
+        <v>654</v>
       </c>
       <c r="L260" s="1">
-        <v>3181303.35</v>
+        <v>381168.0</v>
       </c>
       <c r="M260" s="1">
-        <v>3181303.35</v>
+        <v>386029.64</v>
       </c>
       <c r="N260" s="1">
-        <v>0.87</v>
+        <v>0.11</v>
       </c>
       <c r="O260">
         <v>1</v>
       </c>
       <c r="Z260" t="s">
-        <v>634</v>
+        <v>652</v>
       </c>
     </row>
     <row r="261" spans="1:26">
       <c r="A261" t="s">
-        <v>637</v>
+        <v>656</v>
       </c>
       <c r="B261" s="1">
-        <v>5809877.0</v>
+        <v>900000.0</v>
       </c>
       <c r="C261" s="1">
-        <v>84.583</v>
+        <v>98.439</v>
       </c>
       <c r="D261" s="1">
-        <v>84.13636812</v>
+        <v>100.0</v>
       </c>
       <c r="E261" t="s">
         <v>8</v>
       </c>
       <c r="F261">
         <v>1.0</v>
       </c>
       <c r="G261" s="1">
-        <v>4888219.5</v>
+        <v>900000.0</v>
       </c>
       <c r="H261" s="1">
-        <v>25948.76</v>
+        <v>-14049.0</v>
       </c>
       <c r="I261" s="1">
-        <v>0.53084277414302</v>
+        <v>-1.561</v>
       </c>
       <c r="J261">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>3.56</v>
+      </c>
+      <c r="K261" t="s">
+        <v>657</v>
       </c>
       <c r="L261" s="1">
-        <v>4914168.26</v>
+        <v>885951.0</v>
       </c>
       <c r="M261" s="1">
-        <v>4914168.26</v>
+        <v>917959.56</v>
       </c>
       <c r="N261" s="1">
-        <v>1.35</v>
+        <v>0.26</v>
       </c>
       <c r="O261">
         <v>1</v>
       </c>
       <c r="Z261" t="s">
-        <v>636</v>
+        <v>655</v>
       </c>
     </row>
     <row r="262" spans="1:26">
       <c r="A262" t="s">
-        <v>639</v>
+        <v>659</v>
       </c>
       <c r="B262" s="1">
-        <v>16796941.0</v>
+        <v>400000.0</v>
       </c>
       <c r="C262" s="1">
-        <v>62.806</v>
+        <v>100.909</v>
       </c>
       <c r="D262" s="1">
-        <v>69.56286445</v>
+        <v>103.012</v>
       </c>
       <c r="E262" t="s">
         <v>8</v>
       </c>
       <c r="F262">
         <v>1.0</v>
       </c>
       <c r="G262" s="1">
-        <v>11684433.3</v>
+        <v>412048.0</v>
       </c>
       <c r="H262" s="1">
-        <v>-1134946.54</v>
+        <v>-8412.0</v>
       </c>
       <c r="I262" s="1">
-        <v>-9.7133212271407</v>
+        <v>-2.0415097270221</v>
       </c>
       <c r="J262">
-        <v>0.04</v>
+        <v>3.83</v>
       </c>
       <c r="K262" t="s">
-        <v>640</v>
+        <v>660</v>
       </c>
       <c r="L262" s="1">
-        <v>10549486.76</v>
+        <v>403636.0</v>
       </c>
       <c r="M262" s="1">
-        <v>10556159.52</v>
+        <v>418959.29</v>
       </c>
       <c r="N262" s="1">
-        <v>2.9</v>
+        <v>0.12</v>
       </c>
       <c r="O262">
         <v>1</v>
       </c>
       <c r="Z262" t="s">
-        <v>638</v>
+        <v>658</v>
       </c>
     </row>
     <row r="263" spans="1:26">
       <c r="A263" t="s">
-        <v>642</v>
+        <v>662</v>
       </c>
       <c r="B263" s="1">
-        <v>7838201.0</v>
+        <v>85000.0</v>
       </c>
       <c r="C263" s="1">
-        <v>98.951</v>
+        <v>100.488</v>
       </c>
       <c r="D263" s="1">
-        <v>99.19278186</v>
+        <v>99.849</v>
       </c>
       <c r="E263" t="s">
         <v>8</v>
       </c>
       <c r="F263">
         <v>1.0</v>
       </c>
       <c r="G263" s="1">
-        <v>7774929.62</v>
+        <v>84871.65</v>
       </c>
       <c r="H263" s="1">
-        <v>-18951.35</v>
+        <v>543.15</v>
       </c>
       <c r="I263" s="1">
-        <v>-0.24374947332321</v>
+        <v>0.63996634918727</v>
       </c>
       <c r="J263">
-        <v>2.01</v>
+        <v>3.25</v>
       </c>
       <c r="K263" t="s">
-        <v>643</v>
+        <v>663</v>
       </c>
       <c r="L263" s="1">
-        <v>7755978.27</v>
+        <v>85414.8</v>
       </c>
       <c r="M263" s="1">
-        <v>7913816.02</v>
+        <v>88176.25</v>
       </c>
       <c r="N263" s="1">
-        <v>2.17</v>
+        <v>0.03</v>
       </c>
       <c r="O263">
         <v>1</v>
       </c>
       <c r="Z263" t="s">
-        <v>641</v>
+        <v>661</v>
       </c>
     </row>
     <row r="264" spans="1:26">
       <c r="A264" t="s">
-        <v>645</v>
+        <v>665</v>
       </c>
       <c r="B264" s="1">
-        <v>2063860.0</v>
+        <v>532000.0</v>
       </c>
       <c r="C264" s="1">
-        <v>97.866</v>
+        <v>107.044</v>
       </c>
       <c r="D264" s="1">
-        <v>98.20526683</v>
+        <v>99.283</v>
       </c>
       <c r="E264" t="s">
         <v>8</v>
       </c>
       <c r="F264">
         <v>1.0</v>
       </c>
       <c r="G264" s="1">
-        <v>2026819.22</v>
+        <v>528185.56</v>
       </c>
       <c r="H264" s="1">
-        <v>-7001.99</v>
+        <v>41288.52</v>
       </c>
       <c r="I264" s="1">
-        <v>-0.34546692329077</v>
+        <v>7.8170482358511</v>
       </c>
       <c r="J264">
-        <v>0.33</v>
+        <v>4.58</v>
       </c>
       <c r="K264" t="s">
-        <v>646</v>
+        <v>666</v>
       </c>
       <c r="L264" s="1">
-        <v>2019817.23</v>
+        <v>569474.08</v>
       </c>
       <c r="M264" s="1">
-        <v>2026540.32</v>
+        <v>593825.83</v>
       </c>
       <c r="N264" s="1">
-        <v>0.56</v>
+        <v>0.17</v>
       </c>
       <c r="O264">
         <v>1</v>
       </c>
       <c r="Z264" t="s">
-        <v>644</v>
+        <v>664</v>
       </c>
     </row>
     <row r="265" spans="1:26">
       <c r="A265" t="s">
-        <v>648</v>
+        <v>668</v>
       </c>
       <c r="B265" s="1">
-        <v>1577591.0</v>
+        <v>303000.0</v>
       </c>
       <c r="C265" s="1">
-        <v>97.969</v>
+        <v>99.117</v>
       </c>
       <c r="D265" s="1">
-        <v>98.49161601</v>
+        <v>99.115</v>
       </c>
       <c r="E265" t="s">
         <v>8</v>
       </c>
       <c r="F265">
         <v>1.0</v>
       </c>
       <c r="G265" s="1">
-        <v>1553794.87</v>
+        <v>300318.45</v>
       </c>
       <c r="H265" s="1">
-        <v>-8244.75</v>
+        <v>6.06</v>
       </c>
       <c r="I265" s="1">
-        <v>-0.5306202356042</v>
+        <v>0.0020178580436866</v>
       </c>
       <c r="J265">
-        <v>0.35</v>
+        <v>1.07</v>
       </c>
       <c r="K265" t="s">
-        <v>649</v>
+        <v>669</v>
       </c>
       <c r="L265" s="1">
-        <v>1545550.12</v>
+        <v>300324.51</v>
       </c>
       <c r="M265" s="1">
-        <v>1551065.21</v>
+        <v>303578.65</v>
       </c>
       <c r="N265" s="1">
-        <v>0.43</v>
+        <v>0.09</v>
       </c>
       <c r="O265">
         <v>1</v>
       </c>
       <c r="Z265" t="s">
-        <v>647</v>
+        <v>667</v>
       </c>
     </row>
     <row r="266" spans="1:26">
       <c r="A266" t="s">
-        <v>651</v>
+        <v>671</v>
       </c>
       <c r="B266" s="1">
-        <v>7462068.0</v>
+        <v>396543.39</v>
       </c>
       <c r="C266" s="1">
-        <v>99.188</v>
+        <v>89.4</v>
       </c>
       <c r="D266" s="1">
-        <v>99.18220418</v>
+        <v>93.61489546</v>
       </c>
       <c r="E266" t="s">
         <v>8</v>
       </c>
       <c r="F266">
         <v>1.0</v>
       </c>
       <c r="G266" s="1">
-        <v>7401043.52</v>
+        <v>371223.68</v>
       </c>
       <c r="H266" s="1">
-        <v>432.49</v>
+        <v>-16713.89</v>
       </c>
       <c r="I266" s="1">
-        <v>0.0058436354121047</v>
+        <v>-4.5023771112877</v>
       </c>
       <c r="J266">
-        <v>0.06</v>
-[...2 lines deleted...]
-        <v>652</v>
+        <v>0.24</v>
+      </c>
+      <c r="K266">
+        <v>946.27</v>
       </c>
       <c r="L266" s="1">
-        <v>7401476.01</v>
+        <v>354509.79</v>
       </c>
       <c r="M266" s="1">
-        <v>7405994.14</v>
+        <v>355456.06</v>
       </c>
       <c r="N266" s="1">
-        <v>2.03</v>
+        <v>0.1</v>
       </c>
       <c r="O266">
         <v>1</v>
       </c>
       <c r="Z266" t="s">
-        <v>650</v>
+        <v>670</v>
       </c>
     </row>
     <row r="267" spans="1:26">
       <c r="A267" t="s">
-        <v>654</v>
+        <v>673</v>
       </c>
       <c r="B267" s="1">
-        <v>8705907.2</v>
+        <v>554273.0</v>
       </c>
       <c r="C267" s="1">
-        <v>87.783</v>
+        <v>93.378</v>
       </c>
       <c r="D267" s="1">
-        <v>102.80397797</v>
+        <v>93.83597613</v>
       </c>
       <c r="E267" t="s">
         <v>8</v>
       </c>
       <c r="F267">
         <v>1.0</v>
       </c>
       <c r="G267" s="1">
-        <v>8950018.92</v>
+        <v>520107.48</v>
       </c>
       <c r="H267" s="1">
-        <v>-1307712.4</v>
+        <v>-2538.43</v>
       </c>
       <c r="I267" s="1">
-        <v>-14.611280844086</v>
+        <v>-0.48805873739789</v>
       </c>
       <c r="J267">
-        <v>2.42</v>
+        <v>0.46</v>
       </c>
       <c r="K267" t="s">
-        <v>655</v>
+        <v>674</v>
       </c>
       <c r="L267" s="1">
-        <v>7642306.52</v>
+        <v>517569.05</v>
       </c>
       <c r="M267" s="1">
-        <v>7853394.95</v>
+        <v>520131.61</v>
       </c>
       <c r="N267" s="1">
-        <v>2.15</v>
+        <v>0.15</v>
       </c>
       <c r="O267">
         <v>1</v>
       </c>
       <c r="Z267" t="s">
-        <v>653</v>
+        <v>672</v>
       </c>
     </row>
     <row r="268" spans="1:26">
       <c r="A268" t="s">
-        <v>657</v>
+        <v>676</v>
       </c>
       <c r="B268" s="1">
-        <v>15376515.0</v>
+        <v>348458.0</v>
       </c>
       <c r="C268" s="1">
-        <v>96.757</v>
+        <v>65.47</v>
       </c>
       <c r="D268" s="1">
-        <v>96.91088663</v>
+        <v>65.20059806</v>
       </c>
       <c r="E268" t="s">
         <v>8</v>
       </c>
       <c r="F268">
         <v>1.0</v>
       </c>
       <c r="G268" s="1">
-        <v>14901517.02</v>
+        <v>227196.7</v>
       </c>
       <c r="H268" s="1">
-        <v>-23662.4</v>
+        <v>938.76</v>
       </c>
       <c r="I268" s="1">
-        <v>-0.15879188654579</v>
+        <v>0.41319262119564</v>
       </c>
       <c r="J268">
-        <v>0.88</v>
-[...2 lines deleted...]
-        <v>658</v>
+        <v>0.28</v>
+      </c>
+      <c r="K268">
+        <v>959.45</v>
       </c>
       <c r="L268" s="1">
-        <v>14877854.62</v>
+        <v>228135.46</v>
       </c>
       <c r="M268" s="1">
-        <v>15012662.42</v>
+        <v>229094.91</v>
       </c>
       <c r="N268" s="1">
-        <v>4.12</v>
+        <v>0.07</v>
       </c>
       <c r="O268">
         <v>1</v>
       </c>
       <c r="Z268" t="s">
-        <v>656</v>
+        <v>675</v>
       </c>
     </row>
     <row r="269" spans="1:26">
       <c r="A269" t="s">
-        <v>660</v>
+        <v>678</v>
       </c>
       <c r="B269" s="1">
-        <v>270000.0</v>
+        <v>2955000.0</v>
       </c>
       <c r="C269" s="1">
-        <v>100.247</v>
+        <v>100.109</v>
       </c>
       <c r="D269" s="1">
-        <v>100.0</v>
+        <v>120.42992081</v>
       </c>
       <c r="E269" t="s">
         <v>8</v>
       </c>
       <c r="F269">
         <v>1.0</v>
       </c>
       <c r="G269" s="1">
-        <v>270000.0</v>
+        <v>3558704.16</v>
       </c>
       <c r="H269" s="1">
-        <v>666.9</v>
+        <v>335675.39</v>
       </c>
       <c r="I269" s="1">
-        <v>0.247</v>
+        <v>9.4325174251068</v>
       </c>
       <c r="J269">
-        <v>0.71</v>
+        <v>0.57</v>
       </c>
       <c r="K269" t="s">
-        <v>661</v>
+        <v>679</v>
       </c>
       <c r="L269" s="1">
-        <v>270666.9</v>
+        <v>3894379.55</v>
       </c>
       <c r="M269" s="1">
-        <v>272587.64</v>
+        <v>3911293.2</v>
       </c>
       <c r="N269" s="1">
-        <v>0.07</v>
+        <v>1.13</v>
       </c>
       <c r="O269">
         <v>1</v>
       </c>
       <c r="Z269" t="s">
-        <v>659</v>
+        <v>677</v>
       </c>
     </row>
     <row r="270" spans="1:26">
       <c r="A270" t="s">
-        <v>663</v>
+        <v>681</v>
       </c>
       <c r="B270" s="1">
-        <v>200000.0</v>
+        <v>6886000.0</v>
       </c>
       <c r="C270" s="1">
-        <v>99.239</v>
+        <v>99.927</v>
       </c>
       <c r="D270" s="1">
-        <v>99.24</v>
+        <v>100.81183125</v>
       </c>
       <c r="E270" t="s">
         <v>8</v>
       </c>
       <c r="F270">
         <v>1.0</v>
       </c>
       <c r="G270" s="1">
-        <v>198480.0</v>
+        <v>6941902.7</v>
       </c>
       <c r="H270" s="1">
-        <v>-2.0</v>
+        <v>-60929.48</v>
       </c>
       <c r="I270" s="1">
-        <v>-0.0010076582023378</v>
+        <v>-0.87770576213925</v>
       </c>
       <c r="J270">
-        <v>1.57</v>
+        <v>1.03</v>
       </c>
       <c r="K270" t="s">
-        <v>664</v>
+        <v>682</v>
       </c>
       <c r="L270" s="1">
-        <v>198478.0</v>
+        <v>6880973.22</v>
       </c>
       <c r="M270" s="1">
-        <v>201621.84</v>
+        <v>6951792.5</v>
       </c>
       <c r="N270" s="1">
-        <v>0.06</v>
+        <v>2.0</v>
       </c>
       <c r="O270">
         <v>1</v>
       </c>
       <c r="Z270" t="s">
-        <v>662</v>
+        <v>680</v>
       </c>
     </row>
     <row r="271" spans="1:26">
       <c r="A271" t="s">
-        <v>666</v>
+        <v>684</v>
       </c>
       <c r="B271" s="1">
-        <v>200000.0</v>
+        <v>1892000.0</v>
       </c>
       <c r="C271" s="1">
-        <v>89.59</v>
+        <v>97.656</v>
       </c>
       <c r="D271" s="1">
-        <v>85.48</v>
+        <v>97.9468166</v>
       </c>
       <c r="E271" t="s">
         <v>8</v>
       </c>
       <c r="F271">
         <v>1.0</v>
       </c>
       <c r="G271" s="1">
-        <v>170960.0</v>
+        <v>1853153.77</v>
       </c>
       <c r="H271" s="1">
-        <v>8220.0</v>
+        <v>-5502.25</v>
       </c>
       <c r="I271" s="1">
-        <v>4.8081422554984</v>
+        <v>-0.29691275970045</v>
       </c>
       <c r="J271">
-        <v>0.32</v>
-[...2 lines deleted...]
-        <v>638.63</v>
+        <v>1.09</v>
+      </c>
+      <c r="K271" t="s">
+        <v>685</v>
       </c>
       <c r="L271" s="1">
-        <v>179180.0</v>
+        <v>1847651.52</v>
       </c>
       <c r="M271" s="1">
-        <v>179818.63</v>
+        <v>1868219.31</v>
       </c>
       <c r="N271" s="1">
-        <v>0.05</v>
+        <v>0.54</v>
       </c>
       <c r="O271">
         <v>1</v>
       </c>
       <c r="Z271" t="s">
-        <v>665</v>
+        <v>683</v>
       </c>
     </row>
     <row r="272" spans="1:26">
       <c r="A272" t="s">
-        <v>668</v>
+        <v>687</v>
       </c>
       <c r="B272" s="1">
-        <v>700000.0</v>
+        <v>562000.0</v>
       </c>
       <c r="C272" s="1">
-        <v>92.638</v>
+        <v>84.166</v>
       </c>
       <c r="D272" s="1">
-        <v>94.01785714</v>
+        <v>94.81596975</v>
       </c>
       <c r="E272" t="s">
         <v>8</v>
       </c>
       <c r="F272">
         <v>1.0</v>
       </c>
       <c r="G272" s="1">
-        <v>658125.0</v>
+        <v>532865.75</v>
       </c>
       <c r="H272" s="1">
-        <v>-9659.0</v>
+        <v>-59852.83</v>
       </c>
       <c r="I272" s="1">
-        <v>-1.4676543209877</v>
+        <v>-11.232253151943</v>
       </c>
       <c r="J272">
-        <v>1.24</v>
+        <v>1.25</v>
       </c>
       <c r="K272" t="s">
-        <v>669</v>
+        <v>688</v>
       </c>
       <c r="L272" s="1">
-        <v>648466.0</v>
+        <v>473012.92</v>
       </c>
       <c r="M272" s="1">
-        <v>657124.9</v>
+        <v>480060.83</v>
       </c>
       <c r="N272" s="1">
-        <v>0.18</v>
+        <v>0.14</v>
       </c>
       <c r="O272">
         <v>1</v>
       </c>
       <c r="Z272" t="s">
-        <v>667</v>
+        <v>686</v>
       </c>
     </row>
     <row r="273" spans="1:26">
       <c r="A273" t="s">
-        <v>671</v>
+        <v>690</v>
       </c>
       <c r="B273" s="1">
-        <v>500000.0</v>
+        <v>3367000.0</v>
       </c>
       <c r="C273" s="1">
-        <v>101.206</v>
+        <v>99.129</v>
       </c>
       <c r="D273" s="1">
-        <v>99.942</v>
+        <v>99.89530027</v>
       </c>
       <c r="E273" t="s">
         <v>8</v>
       </c>
       <c r="F273">
         <v>1.0</v>
       </c>
       <c r="G273" s="1">
-        <v>499710.0</v>
+        <v>3363474.76</v>
       </c>
       <c r="H273" s="1">
-        <v>6320.0</v>
+        <v>-25801.33</v>
       </c>
       <c r="I273" s="1">
-        <v>1.2647335454564</v>
+        <v>-0.76710342253319</v>
       </c>
       <c r="J273">
-        <v>0.81</v>
+        <v>0.21</v>
       </c>
       <c r="K273" t="s">
-        <v>672</v>
+        <v>691</v>
       </c>
       <c r="L273" s="1">
-        <v>506030.0</v>
+        <v>3337673.43</v>
       </c>
       <c r="M273" s="1">
-        <v>510101.92</v>
+        <v>3344627.02</v>
       </c>
       <c r="N273" s="1">
-        <v>0.14</v>
+        <v>0.96</v>
       </c>
       <c r="O273">
         <v>1</v>
       </c>
       <c r="Z273" t="s">
-        <v>670</v>
+        <v>689</v>
       </c>
     </row>
     <row r="274" spans="1:26">
       <c r="A274" t="s">
-        <v>674</v>
+        <v>693</v>
       </c>
       <c r="B274" s="1">
-        <v>400000.0</v>
+        <v>9885000.0</v>
       </c>
       <c r="C274" s="1">
-        <v>95.286</v>
+        <v>96.093</v>
       </c>
       <c r="D274" s="1">
-        <v>94.5700925</v>
+        <v>97.7178259</v>
       </c>
       <c r="E274" t="s">
         <v>8</v>
       </c>
       <c r="F274">
         <v>1.0</v>
       </c>
       <c r="G274" s="1">
-        <v>378280.37</v>
+        <v>9659407.09</v>
       </c>
       <c r="H274" s="1">
-        <v>2863.63</v>
+        <v>-160614.04</v>
       </c>
       <c r="I274" s="1">
-        <v>0.75701258302142</v>
+        <v>-1.6627732789757</v>
       </c>
       <c r="J274">
-        <v>0.48</v>
+        <v>1.17</v>
       </c>
       <c r="K274" t="s">
-        <v>675</v>
+        <v>694</v>
       </c>
       <c r="L274" s="1">
-        <v>381144.0</v>
+        <v>9498793.05</v>
       </c>
       <c r="M274" s="1">
-        <v>383061.81</v>
+        <v>9614212.58</v>
       </c>
       <c r="N274" s="1">
-        <v>0.11</v>
+        <v>2.77</v>
       </c>
       <c r="O274">
         <v>1</v>
       </c>
       <c r="Z274" t="s">
-        <v>673</v>
+        <v>692</v>
       </c>
     </row>
     <row r="275" spans="1:26">
       <c r="A275" t="s">
-        <v>677</v>
+        <v>696</v>
       </c>
       <c r="B275" s="1">
-        <v>500000.0</v>
+        <v>312000.0</v>
       </c>
       <c r="C275" s="1">
-        <v>101.414</v>
+        <v>96.135</v>
       </c>
       <c r="D275" s="1">
-        <v>99.858</v>
+        <v>99.406</v>
       </c>
       <c r="E275" t="s">
         <v>8</v>
       </c>
       <c r="F275">
         <v>1.0</v>
       </c>
       <c r="G275" s="1">
-        <v>499290.0</v>
+        <v>310146.72</v>
       </c>
       <c r="H275" s="1">
-        <v>7780.0</v>
+        <v>-10205.52</v>
       </c>
       <c r="I275" s="1">
-        <v>1.55821266198</v>
+        <v>-3.2905458423033</v>
       </c>
       <c r="J275">
-        <v>0.19</v>
-[...2 lines deleted...]
-        <v>955.48</v>
+        <v>1.9</v>
+      </c>
+      <c r="K275" t="s">
+        <v>697</v>
       </c>
       <c r="L275" s="1">
-        <v>507070.0</v>
+        <v>299941.2</v>
       </c>
       <c r="M275" s="1">
-        <v>508025.48</v>
+        <v>305871.34</v>
       </c>
       <c r="N275" s="1">
-        <v>0.14</v>
+        <v>0.09</v>
       </c>
       <c r="O275">
         <v>1</v>
       </c>
       <c r="Z275" t="s">
-        <v>676</v>
+        <v>695</v>
       </c>
     </row>
     <row r="276" spans="1:26">
       <c r="A276" t="s">
-        <v>679</v>
+        <v>699</v>
       </c>
       <c r="B276" s="1">
-        <v>800000.0</v>
+        <v>765000.0</v>
       </c>
       <c r="C276" s="1">
-        <v>98.102</v>
+        <v>97.9</v>
       </c>
       <c r="D276" s="1">
-        <v>98.625</v>
+        <v>100.0</v>
       </c>
       <c r="E276" t="s">
         <v>8</v>
       </c>
       <c r="F276">
         <v>1.0</v>
       </c>
       <c r="G276" s="1">
-        <v>789000.0</v>
+        <v>765000.0</v>
       </c>
       <c r="H276" s="1">
-        <v>-4184.0</v>
+        <v>-16065.0</v>
       </c>
       <c r="I276" s="1">
-        <v>-0.53029150823828</v>
+        <v>-2.1</v>
       </c>
       <c r="J276">
-        <v>2.36</v>
+        <v>1.31</v>
       </c>
       <c r="K276" t="s">
-        <v>680</v>
+        <v>700</v>
       </c>
       <c r="L276" s="1">
-        <v>784816.0</v>
+        <v>748935.0</v>
       </c>
       <c r="M276" s="1">
-        <v>803720.11</v>
+        <v>758991.25</v>
       </c>
       <c r="N276" s="1">
         <v>0.22</v>
       </c>
       <c r="O276">
         <v>1</v>
       </c>
       <c r="Z276" t="s">
-        <v>678</v>
+        <v>698</v>
       </c>
     </row>
     <row r="277" spans="1:26">
       <c r="A277" t="s">
-        <v>682</v>
+        <v>702</v>
       </c>
       <c r="B277" s="1">
-        <v>400000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="C277" s="1">
-        <v>97.838</v>
+        <v>102.883</v>
       </c>
       <c r="D277" s="1">
-        <v>95.396</v>
+        <v>100.77</v>
       </c>
       <c r="E277" t="s">
         <v>8</v>
       </c>
       <c r="F277">
         <v>1.0</v>
       </c>
       <c r="G277" s="1">
-        <v>381584.0</v>
+        <v>503850.0</v>
       </c>
       <c r="H277" s="1">
-        <v>9768.0</v>
+        <v>10565.0</v>
       </c>
       <c r="I277" s="1">
-        <v>2.5598557591513</v>
+        <v>2.0968542224869</v>
       </c>
       <c r="J277">
-        <v>0.38</v>
+        <v>1.24</v>
       </c>
       <c r="K277" t="s">
-        <v>683</v>
+        <v>703</v>
       </c>
       <c r="L277" s="1">
-        <v>391352.0</v>
+        <v>514415.0</v>
       </c>
       <c r="M277" s="1">
-        <v>392886.25</v>
+        <v>520596.51</v>
       </c>
       <c r="N277" s="1">
-        <v>0.11</v>
+        <v>0.15</v>
       </c>
       <c r="O277">
         <v>1</v>
       </c>
       <c r="Z277" t="s">
-        <v>681</v>
+        <v>701</v>
       </c>
     </row>
     <row r="278" spans="1:26">
       <c r="A278" t="s">
-        <v>682</v>
+        <v>705</v>
       </c>
       <c r="B278" s="1">
         <v>400000.0</v>
       </c>
       <c r="C278" s="1">
-        <v>97.886</v>
+        <v>99.534</v>
       </c>
       <c r="D278" s="1">
-        <v>98.642</v>
+        <v>99.076</v>
       </c>
       <c r="E278" t="s">
         <v>8</v>
       </c>
       <c r="F278">
         <v>1.0</v>
       </c>
       <c r="G278" s="1">
-        <v>394568.0</v>
+        <v>396304.0</v>
       </c>
       <c r="H278" s="1">
-        <v>-3024.0</v>
+        <v>1832.0</v>
       </c>
       <c r="I278" s="1">
-        <v>-0.76640781817076</v>
+        <v>0.46227138762162</v>
       </c>
       <c r="J278">
-        <v>0.38</v>
+        <v>0.47</v>
       </c>
       <c r="K278" t="s">
-        <v>683</v>
+        <v>706</v>
       </c>
       <c r="L278" s="1">
-        <v>391544.0</v>
+        <v>398136.0</v>
       </c>
       <c r="M278" s="1">
-        <v>393078.25</v>
+        <v>399999.01</v>
       </c>
       <c r="N278" s="1">
-        <v>0.11</v>
+        <v>0.12</v>
       </c>
       <c r="O278">
         <v>1</v>
       </c>
       <c r="Z278" t="s">
-        <v>684</v>
+        <v>704</v>
       </c>
     </row>
     <row r="279" spans="1:26">
       <c r="A279" t="s">
-        <v>686</v>
+        <v>708</v>
       </c>
       <c r="B279" s="1">
-        <v>355000.0</v>
+        <v>8000000.0</v>
       </c>
       <c r="C279" s="1">
-        <v>98.573</v>
+        <v>99.944</v>
       </c>
       <c r="D279" s="1">
-        <v>99.628</v>
+        <v>100.228</v>
       </c>
       <c r="E279" t="s">
         <v>8</v>
       </c>
       <c r="F279">
         <v>1.0</v>
       </c>
       <c r="G279" s="1">
-        <v>353679.4</v>
+        <v>8018240.0</v>
       </c>
       <c r="H279" s="1">
-        <v>-3745.25</v>
+        <v>-22720.0</v>
       </c>
       <c r="I279" s="1">
-        <v>-1.058939254025</v>
+        <v>-0.28335395298719</v>
       </c>
       <c r="J279">
+        <v>2.21</v>
+      </c>
+      <c r="K279" t="s">
+        <v>709</v>
+      </c>
+      <c r="L279" s="1">
+        <v>7995520.0</v>
+      </c>
+      <c r="M279" s="1">
+        <v>8172122.74</v>
+      </c>
+      <c r="N279" s="1">
         <v>2.36</v>
       </c>
-      <c r="K279" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="O279">
         <v>1</v>
       </c>
       <c r="Z279" t="s">
-        <v>685</v>
+        <v>707</v>
       </c>
     </row>
     <row r="280" spans="1:26">
       <c r="A280" t="s">
-        <v>689</v>
+        <v>711</v>
       </c>
       <c r="B280" s="1">
-        <v>300000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="C280" s="1">
-        <v>98.967</v>
+        <v>100.024</v>
       </c>
       <c r="D280" s="1">
-        <v>99.736</v>
+        <v>98.69</v>
       </c>
       <c r="E280" t="s">
         <v>8</v>
       </c>
       <c r="F280">
         <v>1.0</v>
       </c>
       <c r="G280" s="1">
-        <v>299208.0</v>
+        <v>394760.0</v>
       </c>
       <c r="H280" s="1">
-        <v>-2307.0</v>
+        <v>5336.0</v>
       </c>
       <c r="I280" s="1">
-        <v>-0.77103553380926</v>
+        <v>1.3517073665012</v>
       </c>
       <c r="J280">
-        <v>2.35</v>
+        <v>3.2</v>
       </c>
       <c r="K280" t="s">
-        <v>690</v>
+        <v>712</v>
       </c>
       <c r="L280" s="1">
-        <v>296901.0</v>
+        <v>400096.0</v>
       </c>
       <c r="M280" s="1">
-        <v>303936.62</v>
+        <v>412878.19</v>
       </c>
       <c r="N280" s="1">
-        <v>0.08</v>
+        <v>0.12</v>
       </c>
       <c r="O280">
         <v>1</v>
       </c>
       <c r="Z280" t="s">
-        <v>688</v>
+        <v>710</v>
       </c>
     </row>
     <row r="281" spans="1:26">
       <c r="A281" t="s">
-        <v>692</v>
+        <v>714</v>
       </c>
       <c r="B281" s="1">
-        <v>348000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="C281" s="1">
-        <v>99.519</v>
+        <v>84.218</v>
       </c>
       <c r="D281" s="1">
-        <v>99.394</v>
+        <v>85.4016</v>
       </c>
       <c r="E281" t="s">
         <v>8</v>
       </c>
       <c r="F281">
         <v>1.0</v>
       </c>
       <c r="G281" s="1">
-        <v>345891.12</v>
+        <v>427008.0</v>
       </c>
       <c r="H281" s="1">
-        <v>435.0</v>
+        <v>-5918.0</v>
       </c>
       <c r="I281" s="1">
-        <v>0.12576211843773</v>
+        <v>-1.3859225119904</v>
       </c>
       <c r="J281">
-        <v>0.57</v>
+        <v>0.53</v>
       </c>
       <c r="K281" t="s">
-        <v>693</v>
+        <v>715</v>
       </c>
       <c r="L281" s="1">
-        <v>346326.12</v>
+        <v>421090.0</v>
       </c>
       <c r="M281" s="1">
-        <v>348292.56</v>
+        <v>423715.0</v>
       </c>
       <c r="N281" s="1">
-        <v>0.1</v>
+        <v>0.12</v>
       </c>
       <c r="O281">
         <v>1</v>
       </c>
       <c r="Z281" t="s">
-        <v>691</v>
+        <v>713</v>
       </c>
     </row>
     <row r="282" spans="1:26">
       <c r="A282" t="s">
-        <v>695</v>
+        <v>717</v>
       </c>
       <c r="B282" s="1">
-        <v>400000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="C282" s="1">
-        <v>95.633</v>
+        <v>98.868</v>
       </c>
       <c r="D282" s="1">
-        <v>93.6</v>
+        <v>99.898</v>
       </c>
       <c r="E282" t="s">
         <v>8</v>
       </c>
       <c r="F282">
         <v>1.0</v>
       </c>
       <c r="G282" s="1">
-        <v>374400.0</v>
+        <v>899082.0</v>
       </c>
       <c r="H282" s="1">
-        <v>8132.0</v>
+        <v>-9270.0</v>
       </c>
       <c r="I282" s="1">
-        <v>2.1720085470085</v>
+        <v>-1.0310516727062</v>
       </c>
       <c r="J282">
-        <v>1.09</v>
+        <v>0.53</v>
       </c>
       <c r="K282" t="s">
-        <v>696</v>
+        <v>718</v>
       </c>
       <c r="L282" s="1">
-        <v>382532.0</v>
+        <v>889812.0</v>
       </c>
       <c r="M282" s="1">
-        <v>386895.01</v>
+        <v>894546.25</v>
       </c>
       <c r="N282" s="1">
-        <v>0.11</v>
+        <v>0.26</v>
       </c>
       <c r="O282">
         <v>1</v>
       </c>
       <c r="Z282" t="s">
-        <v>694</v>
+        <v>716</v>
       </c>
     </row>
     <row r="283" spans="1:26">
       <c r="A283" t="s">
-        <v>698</v>
+        <v>720</v>
       </c>
       <c r="B283" s="1">
-        <v>900000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="C283" s="1">
-        <v>98.774</v>
+        <v>81.078</v>
       </c>
       <c r="D283" s="1">
-        <v>100.0</v>
+        <v>82.0</v>
       </c>
       <c r="E283" t="s">
         <v>8</v>
       </c>
       <c r="F283">
         <v>1.0</v>
       </c>
       <c r="G283" s="1">
-        <v>900000.0</v>
+        <v>410000.0</v>
       </c>
       <c r="H283" s="1">
-        <v>-11034.0</v>
+        <v>-4610.0</v>
       </c>
       <c r="I283" s="1">
-        <v>-1.226</v>
+        <v>-1.1243902439024</v>
       </c>
       <c r="J283">
-        <v>3.26</v>
+        <v>0.27</v>
       </c>
       <c r="K283" t="s">
-        <v>699</v>
+        <v>721</v>
       </c>
       <c r="L283" s="1">
-        <v>888966.0</v>
+        <v>405390.0</v>
       </c>
       <c r="M283" s="1">
-        <v>918299.22</v>
+        <v>406744.45</v>
       </c>
       <c r="N283" s="1">
-        <v>0.25</v>
+        <v>0.12</v>
       </c>
       <c r="O283">
         <v>1</v>
       </c>
       <c r="Z283" t="s">
-        <v>697</v>
+        <v>719</v>
       </c>
     </row>
     <row r="284" spans="1:26">
       <c r="A284" t="s">
-        <v>701</v>
+        <v>723</v>
       </c>
       <c r="B284" s="1">
-        <v>400000.0</v>
+        <v>306000.0</v>
       </c>
       <c r="C284" s="1">
-        <v>101.381</v>
+        <v>100.315</v>
       </c>
       <c r="D284" s="1">
-        <v>103.012</v>
+        <v>99.609</v>
       </c>
       <c r="E284" t="s">
         <v>8</v>
       </c>
       <c r="F284">
         <v>1.0</v>
       </c>
       <c r="G284" s="1">
-        <v>412048.0</v>
+        <v>304803.54</v>
       </c>
       <c r="H284" s="1">
-        <v>-6524.0</v>
+        <v>2160.36</v>
       </c>
       <c r="I284" s="1">
-        <v>-1.5833106822506</v>
+        <v>0.70877129576645</v>
       </c>
       <c r="J284">
-        <v>3.5</v>
+        <v>0.8</v>
       </c>
       <c r="K284" t="s">
-        <v>702</v>
+        <v>724</v>
       </c>
       <c r="L284" s="1">
-        <v>405524.0</v>
+        <v>306963.9</v>
       </c>
       <c r="M284" s="1">
-        <v>419543.18</v>
+        <v>309411.9</v>
       </c>
       <c r="N284" s="1">
-        <v>0.12</v>
+        <v>0.09</v>
       </c>
       <c r="O284">
         <v>1</v>
       </c>
       <c r="Z284" t="s">
-        <v>700</v>
+        <v>722</v>
       </c>
     </row>
     <row r="285" spans="1:26">
       <c r="A285" t="s">
-        <v>704</v>
+        <v>726</v>
       </c>
       <c r="B285" s="1">
-        <v>85000.0</v>
+        <v>256000.0</v>
       </c>
       <c r="C285" s="1">
-        <v>100.917</v>
+        <v>100.835</v>
       </c>
       <c r="D285" s="1">
-        <v>99.849</v>
+        <v>99.813</v>
       </c>
       <c r="E285" t="s">
         <v>8</v>
       </c>
       <c r="F285">
         <v>1.0</v>
       </c>
       <c r="G285" s="1">
-        <v>84871.65</v>
+        <v>255521.28</v>
       </c>
       <c r="H285" s="1">
-        <v>907.8</v>
+        <v>2616.32</v>
       </c>
       <c r="I285" s="1">
-        <v>1.0696151188294</v>
+        <v>1.0239147205274</v>
       </c>
       <c r="J285">
-        <v>2.95</v>
+        <v>0.72</v>
       </c>
       <c r="K285" t="s">
-        <v>705</v>
+        <v>727</v>
       </c>
       <c r="L285" s="1">
-        <v>85779.45</v>
+        <v>258137.6</v>
       </c>
       <c r="M285" s="1">
-        <v>88289.86</v>
+        <v>259985.71</v>
       </c>
       <c r="N285" s="1">
-        <v>0.02</v>
+        <v>0.07</v>
       </c>
       <c r="O285">
         <v>1</v>
       </c>
       <c r="Z285" t="s">
-        <v>703</v>
+        <v>725</v>
       </c>
     </row>
     <row r="286" spans="1:26">
       <c r="A286" t="s">
-        <v>707</v>
+        <v>729</v>
       </c>
       <c r="B286" s="1">
-        <v>532000.0</v>
+        <v>383000.0</v>
       </c>
       <c r="C286" s="1">
-        <v>107.673</v>
+        <v>102.82</v>
       </c>
       <c r="D286" s="1">
-        <v>99.283</v>
+        <v>100.0</v>
       </c>
       <c r="E286" t="s">
         <v>8</v>
       </c>
       <c r="F286">
         <v>1.0</v>
       </c>
       <c r="G286" s="1">
-        <v>528185.56</v>
+        <v>383000.0</v>
       </c>
       <c r="H286" s="1">
-        <v>44634.8</v>
+        <v>10800.6</v>
       </c>
       <c r="I286" s="1">
-        <v>8.4505907355741</v>
+        <v>2.82</v>
       </c>
       <c r="J286">
-        <v>4.18</v>
+        <v>3.42</v>
       </c>
       <c r="K286" t="s">
-        <v>708</v>
+        <v>730</v>
       </c>
       <c r="L286" s="1">
-        <v>572820.36</v>
+        <v>393800.6</v>
       </c>
       <c r="M286" s="1">
-        <v>595080.55</v>
+        <v>406897.57</v>
       </c>
       <c r="N286" s="1">
-        <v>0.16</v>
+        <v>0.12</v>
       </c>
       <c r="O286">
         <v>1</v>
       </c>
       <c r="Z286" t="s">
-        <v>706</v>
+        <v>728</v>
       </c>
     </row>
     <row r="287" spans="1:26">
       <c r="A287" t="s">
-        <v>710</v>
+        <v>732</v>
       </c>
       <c r="B287" s="1">
-        <v>303000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="C287" s="1">
-        <v>99.623</v>
+        <v>97.769</v>
       </c>
       <c r="D287" s="1">
-        <v>99.115</v>
+        <v>99.423</v>
       </c>
       <c r="E287" t="s">
         <v>8</v>
       </c>
       <c r="F287">
         <v>1.0</v>
       </c>
       <c r="G287" s="1">
-        <v>300318.45</v>
+        <v>795384.0</v>
       </c>
       <c r="H287" s="1">
-        <v>1539.24</v>
+        <v>-13232.0</v>
       </c>
       <c r="I287" s="1">
-        <v>0.5125359430964</v>
+        <v>-1.663598966034</v>
       </c>
       <c r="J287">
-        <v>0.81</v>
+        <v>1.12</v>
       </c>
       <c r="K287" t="s">
-        <v>711</v>
+        <v>733</v>
       </c>
       <c r="L287" s="1">
-        <v>301857.69</v>
+        <v>782152.0</v>
       </c>
       <c r="M287" s="1">
-        <v>304298.29</v>
+        <v>791094.47</v>
       </c>
       <c r="N287" s="1">
-        <v>0.08</v>
+        <v>0.23</v>
       </c>
       <c r="O287">
         <v>1</v>
       </c>
       <c r="Z287" t="s">
-        <v>709</v>
+        <v>731</v>
       </c>
     </row>
     <row r="288" spans="1:26">
       <c r="A288" t="s">
-        <v>713</v>
+        <v>735</v>
       </c>
       <c r="B288" s="1">
-        <v>396543.39</v>
+        <v>200000.0</v>
       </c>
       <c r="C288" s="1">
-        <v>90.055</v>
+        <v>97.749</v>
       </c>
       <c r="D288" s="1">
-        <v>93.61489546</v>
+        <v>97.59</v>
       </c>
       <c r="E288" t="s">
         <v>8</v>
       </c>
       <c r="F288">
         <v>1.0</v>
       </c>
       <c r="G288" s="1">
-        <v>371223.68</v>
+        <v>195180.0</v>
       </c>
       <c r="H288" s="1">
-        <v>-14116.54</v>
+        <v>318.0</v>
       </c>
       <c r="I288" s="1">
-        <v>-3.8027046119472</v>
+        <v>0.16292652935752</v>
       </c>
       <c r="J288">
-        <v>0.14</v>
-[...2 lines deleted...]
-        <v>550.82</v>
+        <v>2.11</v>
+      </c>
+      <c r="K288" t="s">
+        <v>736</v>
       </c>
       <c r="L288" s="1">
-        <v>357107.14</v>
+        <v>195498.0</v>
       </c>
       <c r="M288" s="1">
-        <v>357657.96</v>
+        <v>199718.55</v>
       </c>
       <c r="N288" s="1">
-        <v>0.1</v>
+        <v>0.06</v>
       </c>
       <c r="O288">
         <v>1</v>
       </c>
       <c r="Z288" t="s">
-        <v>712</v>
+        <v>734</v>
       </c>
     </row>
     <row r="289" spans="1:26">
       <c r="A289" t="s">
-        <v>715</v>
+        <v>738</v>
       </c>
       <c r="B289" s="1">
-        <v>544273.0</v>
+        <v>362000.0</v>
       </c>
       <c r="C289" s="1">
-        <v>93.866</v>
+        <v>97.513</v>
       </c>
       <c r="D289" s="1">
-        <v>93.82524579</v>
+        <v>99.947</v>
       </c>
       <c r="E289" t="s">
         <v>8</v>
       </c>
       <c r="F289">
         <v>1.0</v>
       </c>
       <c r="G289" s="1">
-        <v>510665.48</v>
+        <v>361808.14</v>
       </c>
       <c r="H289" s="1">
-        <v>221.82</v>
+        <v>-8811.08</v>
       </c>
       <c r="I289" s="1">
-        <v>0.043437437752793</v>
+        <v>-2.4352907040732</v>
       </c>
       <c r="J289">
-        <v>0.36</v>
+        <v>2.43</v>
       </c>
       <c r="K289" t="s">
-        <v>716</v>
+        <v>739</v>
       </c>
       <c r="L289" s="1">
-        <v>510887.3</v>
+        <v>352997.06</v>
       </c>
       <c r="M289" s="1">
-        <v>512839.97</v>
+        <v>361811.51</v>
       </c>
       <c r="N289" s="1">
-        <v>0.14</v>
+        <v>0.1</v>
       </c>
       <c r="O289">
         <v>1</v>
       </c>
       <c r="Z289" t="s">
-        <v>714</v>
+        <v>737</v>
       </c>
     </row>
     <row r="290" spans="1:26">
       <c r="A290" t="s">
-        <v>718</v>
+        <v>741</v>
       </c>
       <c r="B290" s="1">
-        <v>348458.0</v>
+        <v>407000.0</v>
       </c>
       <c r="C290" s="1">
-        <v>66.423</v>
+        <v>101.707</v>
       </c>
       <c r="D290" s="1">
-        <v>65.20059806</v>
+        <v>100.0</v>
       </c>
       <c r="E290" t="s">
         <v>8</v>
       </c>
       <c r="F290">
         <v>1.0</v>
       </c>
       <c r="G290" s="1">
-        <v>227196.7</v>
+        <v>407000.0</v>
       </c>
       <c r="H290" s="1">
-        <v>4259.55</v>
+        <v>6947.49</v>
       </c>
       <c r="I290" s="1">
-        <v>1.8748291678532</v>
+        <v>1.707</v>
       </c>
       <c r="J290">
-        <v>0.16</v>
-[...2 lines deleted...]
-        <v>558.49</v>
+        <v>1.52</v>
+      </c>
+      <c r="K290" t="s">
+        <v>742</v>
       </c>
       <c r="L290" s="1">
-        <v>231456.25</v>
+        <v>413947.49</v>
       </c>
       <c r="M290" s="1">
-        <v>232014.74</v>
+        <v>420115.78</v>
       </c>
       <c r="N290" s="1">
-        <v>0.06</v>
+        <v>0.12</v>
       </c>
       <c r="O290">
         <v>1</v>
       </c>
       <c r="Z290" t="s">
-        <v>717</v>
+        <v>740</v>
       </c>
     </row>
     <row r="291" spans="1:26">
       <c r="A291" t="s">
-        <v>720</v>
+        <v>744</v>
       </c>
       <c r="B291" s="1">
-        <v>2925000.0</v>
+        <v>1100000.0</v>
       </c>
       <c r="C291" s="1">
-        <v>100.364</v>
+        <v>98.262</v>
       </c>
       <c r="D291" s="1">
-        <v>120.30693675</v>
+        <v>99.779</v>
       </c>
       <c r="E291" t="s">
         <v>8</v>
       </c>
       <c r="F291">
         <v>1.0</v>
       </c>
       <c r="G291" s="1">
-        <v>3518977.9</v>
+        <v>1097569.0</v>
       </c>
       <c r="H291" s="1">
-        <v>333148.74</v>
+        <v>-16687.0</v>
       </c>
       <c r="I291" s="1">
-        <v>9.4672018258484</v>
+        <v>-1.5203599955903</v>
       </c>
       <c r="J291">
-        <v>0.45</v>
+        <v>1.51</v>
       </c>
       <c r="K291" t="s">
-        <v>721</v>
+        <v>745</v>
       </c>
       <c r="L291" s="1">
-        <v>3852126.64</v>
+        <v>1080882.0</v>
       </c>
       <c r="M291" s="1">
-        <v>3865163.85</v>
+        <v>1097495.01</v>
       </c>
       <c r="N291" s="1">
-        <v>1.06</v>
+        <v>0.32</v>
       </c>
       <c r="O291">
         <v>1</v>
       </c>
       <c r="Z291" t="s">
-        <v>719</v>
+        <v>743</v>
       </c>
     </row>
     <row r="292" spans="1:26">
       <c r="A292" t="s">
-        <v>723</v>
+        <v>747</v>
       </c>
       <c r="B292" s="1">
-        <v>6826000.0</v>
+        <v>719000.0</v>
       </c>
       <c r="C292" s="1">
-        <v>99.965</v>
+        <v>97.824</v>
       </c>
       <c r="D292" s="1">
-        <v>100.81901113</v>
+        <v>100.0</v>
       </c>
       <c r="E292" t="s">
         <v>8</v>
       </c>
       <c r="F292">
         <v>1.0</v>
       </c>
       <c r="G292" s="1">
-        <v>6881905.7</v>
+        <v>719000.0</v>
       </c>
       <c r="H292" s="1">
-        <v>-58294.8</v>
+        <v>-15645.44</v>
       </c>
       <c r="I292" s="1">
-        <v>-0.84707350756056</v>
+        <v>-2.176</v>
       </c>
       <c r="J292">
-        <v>0.83</v>
+        <v>0.58</v>
       </c>
       <c r="K292" t="s">
-        <v>724</v>
+        <v>748</v>
       </c>
       <c r="L292" s="1">
-        <v>6823610.9</v>
+        <v>703354.56</v>
       </c>
       <c r="M292" s="1">
-        <v>6880349.67</v>
+        <v>707527.91</v>
       </c>
       <c r="N292" s="1">
-        <v>1.89</v>
+        <v>0.2</v>
       </c>
       <c r="O292">
         <v>1</v>
       </c>
       <c r="Z292" t="s">
-        <v>722</v>
+        <v>746</v>
       </c>
     </row>
     <row r="293" spans="1:26">
       <c r="A293" t="s">
-        <v>726</v>
+        <v>750</v>
       </c>
       <c r="B293" s="1">
-        <v>3049000.0</v>
+        <v>276000.0</v>
       </c>
       <c r="C293" s="1">
-        <v>98.822</v>
+        <v>97.542</v>
       </c>
       <c r="D293" s="1">
-        <v>97.93011578</v>
+        <v>99.215</v>
       </c>
       <c r="E293" t="s">
         <v>8</v>
       </c>
       <c r="F293">
         <v>1.0</v>
       </c>
       <c r="G293" s="1">
-        <v>2985889.23</v>
+        <v>273833.4</v>
       </c>
       <c r="H293" s="1">
-        <v>27193.55</v>
+        <v>-4617.48</v>
       </c>
       <c r="I293" s="1">
-        <v>0.91073539255172</v>
+        <v>-1.6862369601371</v>
       </c>
       <c r="J293">
-        <v>0.85</v>
+        <v>0.66</v>
       </c>
       <c r="K293" t="s">
-        <v>727</v>
+        <v>751</v>
       </c>
       <c r="L293" s="1">
-        <v>3013082.78</v>
+        <v>269215.92</v>
       </c>
       <c r="M293" s="1">
-        <v>3038920.57</v>
+        <v>271030.71</v>
       </c>
       <c r="N293" s="1">
-        <v>0.83</v>
+        <v>0.08</v>
       </c>
       <c r="O293">
         <v>1</v>
       </c>
       <c r="Z293" t="s">
-        <v>725</v>
+        <v>749</v>
       </c>
     </row>
     <row r="294" spans="1:26">
       <c r="A294" t="s">
-        <v>729</v>
+        <v>753</v>
       </c>
       <c r="B294" s="1">
-        <v>5893000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="C294" s="1">
-        <v>94.475</v>
+        <v>99.813</v>
       </c>
       <c r="D294" s="1">
-        <v>93.72839471</v>
+        <v>101.669</v>
       </c>
       <c r="E294" t="s">
         <v>8</v>
       </c>
       <c r="F294">
         <v>1.0</v>
       </c>
       <c r="G294" s="1">
-        <v>5523414.3</v>
+        <v>406676.0</v>
       </c>
       <c r="H294" s="1">
-        <v>43997.45</v>
+        <v>-7424.0</v>
       </c>
       <c r="I294" s="1">
-        <v>0.79656255370885</v>
+        <v>-1.825531873039</v>
       </c>
       <c r="J294">
-        <v>1.01</v>
+        <v>1.32</v>
       </c>
       <c r="K294" t="s">
-        <v>730</v>
+        <v>754</v>
       </c>
       <c r="L294" s="1">
-        <v>5567411.75</v>
+        <v>399252.0</v>
       </c>
       <c r="M294" s="1">
-        <v>5626742.09</v>
+        <v>404539.78</v>
       </c>
       <c r="N294" s="1">
-        <v>1.54</v>
+        <v>0.12</v>
       </c>
       <c r="O294">
         <v>1</v>
       </c>
       <c r="Z294" t="s">
-        <v>728</v>
+        <v>752</v>
       </c>
     </row>
     <row r="295" spans="1:26">
       <c r="A295" t="s">
-        <v>732</v>
+        <v>756</v>
       </c>
       <c r="B295" s="1">
-        <v>2264000.0</v>
+        <v>334000.0</v>
       </c>
       <c r="C295" s="1">
-        <v>86.212</v>
+        <v>99.587</v>
       </c>
       <c r="D295" s="1">
-        <v>94.94942977</v>
+        <v>100.0</v>
       </c>
       <c r="E295" t="s">
         <v>8</v>
       </c>
       <c r="F295">
         <v>1.0</v>
       </c>
       <c r="G295" s="1">
-        <v>2149655.09</v>
+        <v>334000.0</v>
       </c>
       <c r="H295" s="1">
-        <v>-197815.41</v>
+        <v>-1379.42</v>
       </c>
       <c r="I295" s="1">
-        <v>-9.2021929899461</v>
+        <v>-0.413</v>
       </c>
       <c r="J295">
-        <v>1.01</v>
+        <v>0.58</v>
       </c>
       <c r="K295" t="s">
-        <v>733</v>
+        <v>757</v>
       </c>
       <c r="L295" s="1">
-        <v>1951839.68</v>
+        <v>332620.58</v>
       </c>
       <c r="M295" s="1">
-        <v>1974633.48</v>
+        <v>334553.75</v>
       </c>
       <c r="N295" s="1">
-        <v>0.54</v>
+        <v>0.1</v>
       </c>
       <c r="O295">
         <v>1</v>
       </c>
       <c r="Z295" t="s">
-        <v>731</v>
+        <v>755</v>
       </c>
     </row>
     <row r="296" spans="1:26">
       <c r="A296" t="s">
-        <v>735</v>
+        <v>759</v>
       </c>
       <c r="B296" s="1">
-        <v>3337000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="C296" s="1">
-        <v>100.773</v>
+        <v>98.644</v>
       </c>
       <c r="D296" s="1">
-        <v>99.8790938</v>
+        <v>100.78</v>
       </c>
       <c r="E296" t="s">
         <v>8</v>
       </c>
       <c r="F296">
         <v>1.0</v>
       </c>
       <c r="G296" s="1">
-        <v>3332965.36</v>
+        <v>403120.0</v>
       </c>
       <c r="H296" s="1">
-        <v>29829.65</v>
+        <v>-8544.0</v>
       </c>
       <c r="I296" s="1">
-        <v>0.89498829954836</v>
+        <v>-2.1194681484422</v>
       </c>
       <c r="J296">
-        <v>0.65</v>
+        <v>0.41</v>
       </c>
       <c r="K296" t="s">
-        <v>736</v>
+        <v>760</v>
       </c>
       <c r="L296" s="1">
-        <v>3362795.01</v>
+        <v>394576.0</v>
       </c>
       <c r="M296" s="1">
-        <v>3384513.16</v>
+        <v>396232.99</v>
       </c>
       <c r="N296" s="1">
-        <v>0.93</v>
+        <v>0.11</v>
       </c>
       <c r="O296">
         <v>1</v>
       </c>
       <c r="Z296" t="s">
-        <v>734</v>
+        <v>758</v>
       </c>
     </row>
     <row r="297" spans="1:26">
       <c r="A297" t="s">
-        <v>738</v>
+        <v>762</v>
       </c>
       <c r="B297" s="1">
-        <v>4655000.0</v>
+        <v>429000.0</v>
       </c>
       <c r="C297" s="1">
-        <v>97.997</v>
+        <v>99.9</v>
       </c>
       <c r="D297" s="1">
-        <v>96.82826831</v>
+        <v>100.0</v>
       </c>
       <c r="E297" t="s">
         <v>8</v>
       </c>
       <c r="F297">
         <v>1.0</v>
       </c>
       <c r="G297" s="1">
-        <v>4507355.89</v>
+        <v>429000.0</v>
       </c>
       <c r="H297" s="1">
-        <v>54404.46</v>
+        <v>-429.0</v>
       </c>
       <c r="I297" s="1">
-        <v>1.2070149623796</v>
+        <v>-0.1</v>
       </c>
       <c r="J297">
-        <v>0.87</v>
+        <v>3.19</v>
       </c>
       <c r="K297" t="s">
-        <v>739</v>
+        <v>763</v>
       </c>
       <c r="L297" s="1">
-        <v>4561760.35</v>
+        <v>428571.0</v>
       </c>
       <c r="M297" s="1">
-        <v>4602402.57</v>
+        <v>442270.22</v>
       </c>
       <c r="N297" s="1">
-        <v>1.26</v>
+        <v>0.13</v>
       </c>
       <c r="O297">
         <v>1</v>
       </c>
       <c r="Z297" t="s">
-        <v>737</v>
+        <v>761</v>
       </c>
     </row>
     <row r="298" spans="1:26">
       <c r="A298" t="s">
-        <v>741</v>
+        <v>765</v>
       </c>
       <c r="B298" s="1">
-        <v>312000.0</v>
+        <v>576000.0</v>
       </c>
       <c r="C298" s="1">
-        <v>96.718</v>
+        <v>100.239</v>
       </c>
       <c r="D298" s="1">
-        <v>99.406</v>
+        <v>99.999</v>
       </c>
       <c r="E298" t="s">
         <v>8</v>
       </c>
       <c r="F298">
         <v>1.0</v>
       </c>
       <c r="G298" s="1">
-        <v>310146.72</v>
+        <v>575994.24</v>
       </c>
       <c r="H298" s="1">
-        <v>-8386.56</v>
+        <v>1382.4</v>
       </c>
       <c r="I298" s="1">
-        <v>-2.7040621290465</v>
+        <v>0.240002400024</v>
       </c>
       <c r="J298">
-        <v>1.66</v>
-[...2 lines deleted...]
-        <v>742</v>
+        <v>0.07</v>
+      </c>
+      <c r="K298">
+        <v>404.12</v>
       </c>
       <c r="L298" s="1">
-        <v>301760.16</v>
+        <v>577376.64</v>
       </c>
       <c r="M298" s="1">
-        <v>306942.35</v>
+        <v>577780.76</v>
       </c>
       <c r="N298" s="1">
-        <v>0.08</v>
+        <v>0.17</v>
       </c>
       <c r="O298">
         <v>1</v>
       </c>
       <c r="Z298" t="s">
-        <v>740</v>
+        <v>764</v>
       </c>
     </row>
     <row r="299" spans="1:26">
       <c r="A299" t="s">
-        <v>744</v>
+        <v>767</v>
       </c>
       <c r="B299" s="1">
-        <v>765000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="C299" s="1">
-        <v>98.417</v>
+        <v>94.356</v>
       </c>
       <c r="D299" s="1">
-        <v>100.0</v>
+        <v>93.323</v>
       </c>
       <c r="E299" t="s">
         <v>8</v>
       </c>
       <c r="F299">
         <v>1.0</v>
       </c>
       <c r="G299" s="1">
-        <v>765000.0</v>
+        <v>279969.0</v>
       </c>
       <c r="H299" s="1">
-        <v>-12109.95</v>
+        <v>3099.0</v>
       </c>
       <c r="I299" s="1">
-        <v>-1.583</v>
+        <v>1.1069082648436</v>
       </c>
       <c r="J299">
-        <v>1.07</v>
+        <v>0.42</v>
       </c>
       <c r="K299" t="s">
-        <v>745</v>
+        <v>768</v>
       </c>
       <c r="L299" s="1">
-        <v>752890.05</v>
+        <v>283068.0</v>
       </c>
       <c r="M299" s="1">
-        <v>761105.94</v>
+        <v>284313.21</v>
       </c>
       <c r="N299" s="1">
-        <v>0.21</v>
+        <v>0.08</v>
       </c>
       <c r="O299">
         <v>1</v>
       </c>
       <c r="Z299" t="s">
-        <v>743</v>
+        <v>766</v>
       </c>
     </row>
     <row r="300" spans="1:26">
       <c r="A300" t="s">
-        <v>747</v>
+        <v>770</v>
       </c>
       <c r="B300" s="1">
-        <v>500000.0</v>
+        <v>389000.0</v>
       </c>
       <c r="C300" s="1">
-        <v>103.223</v>
+        <v>100.093</v>
       </c>
       <c r="D300" s="1">
-        <v>100.77</v>
+        <v>100.15896401</v>
       </c>
       <c r="E300" t="s">
         <v>8</v>
       </c>
       <c r="F300">
         <v>1.0</v>
       </c>
       <c r="G300" s="1">
-        <v>503850.0</v>
+        <v>389618.37</v>
       </c>
       <c r="H300" s="1">
-        <v>12265.0</v>
+        <v>-256.6</v>
       </c>
       <c r="I300" s="1">
-        <v>2.4342562270517</v>
+        <v>-0.065859317670263</v>
       </c>
       <c r="J300">
-        <v>0.87</v>
+        <v>3.9</v>
       </c>
       <c r="K300" t="s">
-        <v>748</v>
+        <v>771</v>
       </c>
       <c r="L300" s="1">
-        <v>516115.0</v>
+        <v>389361.77</v>
       </c>
       <c r="M300" s="1">
-        <v>520474.59</v>
+        <v>404538.1</v>
       </c>
       <c r="N300" s="1">
-        <v>0.14</v>
+        <v>0.12</v>
       </c>
       <c r="O300">
         <v>1</v>
       </c>
       <c r="Z300" t="s">
-        <v>746</v>
+        <v>769</v>
       </c>
     </row>
     <row r="301" spans="1:26">
       <c r="A301" t="s">
-        <v>750</v>
+        <v>773</v>
       </c>
       <c r="B301" s="1">
-        <v>400000.0</v>
+        <v>661000.0</v>
       </c>
       <c r="C301" s="1">
-        <v>99.807</v>
+        <v>99.65</v>
       </c>
       <c r="D301" s="1">
-        <v>99.076</v>
+        <v>100.0</v>
       </c>
       <c r="E301" t="s">
         <v>8</v>
       </c>
       <c r="F301">
         <v>1.0</v>
       </c>
       <c r="G301" s="1">
-        <v>396304.0</v>
+        <v>661000.0</v>
       </c>
       <c r="H301" s="1">
-        <v>2924.0</v>
+        <v>-2313.5</v>
       </c>
       <c r="I301" s="1">
-        <v>0.73781743308167</v>
+        <v>-0.35</v>
       </c>
       <c r="J301">
-        <v>0.14</v>
-[...2 lines deleted...]
-        <v>558.9</v>
+        <v>3.06</v>
+      </c>
+      <c r="K301" t="s">
+        <v>774</v>
       </c>
       <c r="L301" s="1">
-        <v>399228.0</v>
+        <v>658686.5</v>
       </c>
       <c r="M301" s="1">
-        <v>399786.9</v>
+        <v>678885.94</v>
       </c>
       <c r="N301" s="1">
-        <v>0.11</v>
+        <v>0.2</v>
       </c>
       <c r="O301">
         <v>1</v>
       </c>
       <c r="Z301" t="s">
-        <v>749</v>
+        <v>772</v>
       </c>
     </row>
     <row r="302" spans="1:26">
       <c r="A302" t="s">
-        <v>752</v>
+        <v>776</v>
       </c>
       <c r="B302" s="1">
-        <v>400000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="C302" s="1">
-        <v>100.983</v>
+        <v>99.31</v>
       </c>
       <c r="D302" s="1">
-        <v>98.69</v>
+        <v>99.07</v>
       </c>
       <c r="E302" t="s">
         <v>8</v>
       </c>
       <c r="F302">
         <v>1.0</v>
       </c>
       <c r="G302" s="1">
-        <v>394760.0</v>
+        <v>495350.0</v>
       </c>
       <c r="H302" s="1">
-        <v>9172.0</v>
+        <v>1200.0</v>
       </c>
       <c r="I302" s="1">
-        <v>2.3234370250279</v>
+        <v>0.24225295245786</v>
       </c>
       <c r="J302">
-        <v>2.9</v>
+        <v>1.49</v>
       </c>
       <c r="K302" t="s">
-        <v>753</v>
+        <v>777</v>
       </c>
       <c r="L302" s="1">
-        <v>403932.0</v>
+        <v>496550.0</v>
       </c>
       <c r="M302" s="1">
-        <v>415525.15</v>
+        <v>503996.0</v>
       </c>
       <c r="N302" s="1">
-        <v>0.11</v>
+        <v>0.15</v>
       </c>
       <c r="O302">
         <v>1</v>
       </c>
       <c r="Z302" t="s">
-        <v>751</v>
+        <v>775</v>
       </c>
     </row>
     <row r="303" spans="1:26">
       <c r="A303" t="s">
-        <v>755</v>
+        <v>779</v>
       </c>
       <c r="B303" s="1">
-        <v>500000.0</v>
+        <v>546003.0</v>
       </c>
       <c r="C303" s="1">
-        <v>84.708</v>
+        <v>98.181</v>
       </c>
       <c r="D303" s="1">
-        <v>85.4016</v>
+        <v>97.85161437</v>
       </c>
       <c r="E303" t="s">
         <v>8</v>
       </c>
       <c r="F303">
         <v>1.0</v>
       </c>
       <c r="G303" s="1">
-        <v>427008.0</v>
+        <v>534272.75</v>
       </c>
       <c r="H303" s="1">
-        <v>-3468.0</v>
+        <v>1798.45</v>
       </c>
       <c r="I303" s="1">
-        <v>-0.81216276978417</v>
+        <v>0.33661645666937</v>
       </c>
       <c r="J303">
-        <v>0.46</v>
-[...2 lines deleted...]
-        <v>756</v>
+        <v>0.01</v>
+      </c>
+      <c r="K303">
+        <v>67.32</v>
       </c>
       <c r="L303" s="1">
-        <v>423540.0</v>
+        <v>536071.2</v>
       </c>
       <c r="M303" s="1">
-        <v>425829.38</v>
+        <v>536138.52</v>
       </c>
       <c r="N303" s="1">
-        <v>0.12</v>
+        <v>0.15</v>
       </c>
       <c r="O303">
         <v>1</v>
       </c>
       <c r="Z303" t="s">
-        <v>754</v>
+        <v>778</v>
       </c>
     </row>
     <row r="304" spans="1:26">
       <c r="A304" t="s">
-        <v>758</v>
+        <v>781</v>
       </c>
       <c r="B304" s="1">
-        <v>900000.0</v>
+        <v>2364997.0</v>
       </c>
       <c r="C304" s="1">
-        <v>99.643</v>
+        <v>96.993</v>
       </c>
       <c r="D304" s="1">
-        <v>99.898</v>
+        <v>100.97851329</v>
       </c>
       <c r="E304" t="s">
         <v>8</v>
       </c>
       <c r="F304">
         <v>1.0</v>
       </c>
       <c r="G304" s="1">
-        <v>899082.0</v>
+        <v>2388138.81</v>
       </c>
       <c r="H304" s="1">
-        <v>-2295.0</v>
+        <v>-94257.27</v>
       </c>
       <c r="I304" s="1">
-        <v>-0.25526036557288</v>
+        <v>-3.9468924337778</v>
       </c>
       <c r="J304">
-        <v>0.22</v>
+        <v>1.28</v>
       </c>
       <c r="K304" t="s">
-        <v>759</v>
+        <v>782</v>
       </c>
       <c r="L304" s="1">
-        <v>896787.0</v>
+        <v>2293881.54</v>
       </c>
       <c r="M304" s="1">
-        <v>898759.6</v>
+        <v>2324172.94</v>
       </c>
       <c r="N304" s="1">
-        <v>0.25</v>
+        <v>0.67</v>
       </c>
       <c r="O304">
         <v>1</v>
       </c>
       <c r="Z304" t="s">
-        <v>757</v>
+        <v>780</v>
       </c>
     </row>
     <row r="305" spans="1:26">
       <c r="A305" t="s">
-        <v>761</v>
+        <v>784</v>
       </c>
       <c r="B305" s="1">
-        <v>306000.0</v>
+        <v>1657863.0</v>
       </c>
       <c r="C305" s="1">
-        <v>100.644</v>
+        <v>102.889</v>
       </c>
       <c r="D305" s="1">
-        <v>99.609</v>
+        <v>117.21263337</v>
       </c>
       <c r="E305" t="s">
         <v>8</v>
       </c>
       <c r="F305">
         <v>1.0</v>
       </c>
       <c r="G305" s="1">
-        <v>304803.54</v>
+        <v>1943224.88</v>
       </c>
       <c r="H305" s="1">
-        <v>3167.1</v>
+        <v>-237466.22</v>
       </c>
       <c r="I305" s="1">
-        <v>1.039062735295</v>
+        <v>-12.220213030619</v>
       </c>
       <c r="J305">
-        <v>0.49</v>
+        <v>1.92</v>
       </c>
       <c r="K305" t="s">
-        <v>762</v>
+        <v>785</v>
       </c>
       <c r="L305" s="1">
-        <v>307970.64</v>
+        <v>1705758.66</v>
       </c>
       <c r="M305" s="1">
-        <v>309479.68</v>
+        <v>1737610.07</v>
       </c>
       <c r="N305" s="1">
-        <v>0.08</v>
+        <v>0.5</v>
       </c>
       <c r="O305">
         <v>1</v>
       </c>
       <c r="Z305" t="s">
-        <v>760</v>
+        <v>783</v>
       </c>
     </row>
     <row r="306" spans="1:26">
       <c r="A306" t="s">
-        <v>764</v>
+        <v>787</v>
       </c>
       <c r="B306" s="1">
-        <v>256000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="C306" s="1">
-        <v>101.667</v>
+        <v>97.693</v>
       </c>
       <c r="D306" s="1">
-        <v>99.813</v>
+        <v>99.794</v>
       </c>
       <c r="E306" t="s">
         <v>8</v>
       </c>
       <c r="F306">
         <v>1.0</v>
       </c>
       <c r="G306" s="1">
-        <v>255521.28</v>
+        <v>199588.0</v>
       </c>
       <c r="H306" s="1">
-        <v>4746.24</v>
+        <v>-4202.0</v>
       </c>
       <c r="I306" s="1">
-        <v>1.857473475399</v>
+        <v>-2.1053369942081</v>
       </c>
       <c r="J306">
-        <v>0.42</v>
+        <v>1.32</v>
       </c>
       <c r="K306" t="s">
-        <v>765</v>
+        <v>788</v>
       </c>
       <c r="L306" s="1">
-        <v>260267.52</v>
+        <v>195386.0</v>
       </c>
       <c r="M306" s="1">
-        <v>261354.64</v>
+        <v>198032.58</v>
       </c>
       <c r="N306" s="1">
-        <v>0.07</v>
+        <v>0.06</v>
       </c>
       <c r="O306">
         <v>1</v>
       </c>
       <c r="Z306" t="s">
-        <v>763</v>
+        <v>786</v>
       </c>
     </row>
     <row r="307" spans="1:26">
       <c r="A307" t="s">
-        <v>767</v>
+        <v>790</v>
       </c>
       <c r="B307" s="1">
-        <v>383000.0</v>
+        <v>442000.0</v>
       </c>
       <c r="C307" s="1">
-        <v>103.486</v>
+        <v>99.753</v>
       </c>
       <c r="D307" s="1">
-        <v>100.0</v>
+        <v>99.888</v>
       </c>
       <c r="E307" t="s">
         <v>8</v>
       </c>
       <c r="F307">
         <v>1.0</v>
       </c>
       <c r="G307" s="1">
-        <v>383000.0</v>
+        <v>441504.96</v>
       </c>
       <c r="H307" s="1">
-        <v>13351.38</v>
+        <v>-596.7</v>
       </c>
       <c r="I307" s="1">
-        <v>3.486</v>
+        <v>-0.13515136953388</v>
       </c>
       <c r="J307">
-        <v>3.1</v>
+        <v>0.37</v>
       </c>
       <c r="K307" t="s">
-        <v>768</v>
+        <v>791</v>
       </c>
       <c r="L307" s="1">
-        <v>396351.38</v>
+        <v>440908.26</v>
       </c>
       <c r="M307" s="1">
-        <v>408205.25</v>
+        <v>442550.62</v>
       </c>
       <c r="N307" s="1">
-        <v>0.11</v>
+        <v>0.13</v>
       </c>
       <c r="O307">
         <v>1</v>
       </c>
       <c r="Z307" t="s">
-        <v>766</v>
+        <v>789</v>
       </c>
     </row>
     <row r="308" spans="1:26">
       <c r="A308" t="s">
-        <v>770</v>
+        <v>793</v>
       </c>
       <c r="B308" s="1">
-        <v>800000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="C308" s="1">
-        <v>98.23</v>
+        <v>97.828</v>
       </c>
       <c r="D308" s="1">
-        <v>99.423</v>
+        <v>99.224</v>
       </c>
       <c r="E308" t="s">
         <v>8</v>
       </c>
       <c r="F308">
         <v>1.0</v>
       </c>
       <c r="G308" s="1">
-        <v>795384.0</v>
+        <v>496120.0</v>
       </c>
       <c r="H308" s="1">
-        <v>-9544.0</v>
+        <v>-6980.0</v>
       </c>
       <c r="I308" s="1">
-        <v>-1.1999235589351</v>
+        <v>-1.4069176812062</v>
       </c>
       <c r="J308">
-        <v>0.89</v>
+        <v>2.17</v>
       </c>
       <c r="K308" t="s">
-        <v>771</v>
+        <v>794</v>
       </c>
       <c r="L308" s="1">
-        <v>785840.0</v>
+        <v>489140.0</v>
       </c>
       <c r="M308" s="1">
-        <v>792941.37</v>
+        <v>500003.01</v>
       </c>
       <c r="N308" s="1">
-        <v>0.22</v>
+        <v>0.14</v>
       </c>
       <c r="O308">
         <v>1</v>
       </c>
       <c r="Z308" t="s">
-        <v>769</v>
+        <v>792</v>
       </c>
     </row>
     <row r="309" spans="1:26">
       <c r="A309" t="s">
-        <v>773</v>
+        <v>796</v>
       </c>
       <c r="B309" s="1">
-        <v>200000.0</v>
+        <v>288000.0</v>
       </c>
       <c r="C309" s="1">
-        <v>98.219</v>
+        <v>98.576</v>
       </c>
       <c r="D309" s="1">
-        <v>97.59</v>
+        <v>100.0</v>
       </c>
       <c r="E309" t="s">
         <v>8</v>
       </c>
       <c r="F309">
         <v>1.0</v>
       </c>
       <c r="G309" s="1">
-        <v>195180.0</v>
+        <v>288000.0</v>
       </c>
       <c r="H309" s="1">
-        <v>1258.0</v>
+        <v>-4101.12</v>
       </c>
       <c r="I309" s="1">
-        <v>0.64453325135772</v>
+        <v>-1.424</v>
       </c>
       <c r="J309">
-        <v>1.86</v>
-[...2 lines deleted...]
-        <v>774</v>
+        <v>0.05</v>
+      </c>
+      <c r="K309">
+        <v>145.1</v>
       </c>
       <c r="L309" s="1">
-        <v>196438.0</v>
+        <v>283898.88</v>
       </c>
       <c r="M309" s="1">
-        <v>200159.92</v>
+        <v>284043.98</v>
       </c>
       <c r="N309" s="1">
-        <v>0.05</v>
+        <v>0.08</v>
       </c>
       <c r="O309">
         <v>1</v>
       </c>
       <c r="Z309" t="s">
-        <v>772</v>
+        <v>795</v>
       </c>
     </row>
     <row r="310" spans="1:26">
       <c r="A310" t="s">
-        <v>776</v>
+        <v>798</v>
       </c>
       <c r="B310" s="1">
-        <v>362000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="C310" s="1">
-        <v>98.412</v>
+        <v>99.039</v>
       </c>
       <c r="D310" s="1">
-        <v>99.947</v>
+        <v>101.2</v>
       </c>
       <c r="E310" t="s">
         <v>8</v>
       </c>
       <c r="F310">
         <v>1.0</v>
       </c>
       <c r="G310" s="1">
-        <v>361808.14</v>
+        <v>404800.0</v>
       </c>
       <c r="H310" s="1">
-        <v>-5556.7</v>
+        <v>-8644.0</v>
       </c>
       <c r="I310" s="1">
-        <v>-1.5358139814101</v>
+        <v>-2.1353754940711</v>
       </c>
       <c r="J310">
-        <v>2.15</v>
+        <v>1.39</v>
       </c>
       <c r="K310" t="s">
-        <v>777</v>
+        <v>799</v>
       </c>
       <c r="L310" s="1">
-        <v>356251.44</v>
+        <v>396156.0</v>
       </c>
       <c r="M310" s="1">
-        <v>364024.52</v>
+        <v>401711.07</v>
       </c>
       <c r="N310" s="1">
-        <v>0.1</v>
+        <v>0.12</v>
       </c>
       <c r="O310">
         <v>1</v>
       </c>
       <c r="Z310" t="s">
-        <v>775</v>
+        <v>797</v>
       </c>
     </row>
     <row r="311" spans="1:26">
       <c r="A311" t="s">
-        <v>779</v>
+        <v>801</v>
       </c>
       <c r="B311" s="1">
-        <v>407000.0</v>
+        <v>956000.0</v>
       </c>
       <c r="C311" s="1">
-        <v>101.578</v>
+        <v>98.027</v>
       </c>
       <c r="D311" s="1">
-        <v>100.0</v>
+        <v>99.728</v>
       </c>
       <c r="E311" t="s">
         <v>8</v>
       </c>
       <c r="F311">
         <v>1.0</v>
       </c>
       <c r="G311" s="1">
-        <v>407000.0</v>
+        <v>953399.68</v>
       </c>
       <c r="H311" s="1">
-        <v>6422.46</v>
+        <v>-16261.56</v>
       </c>
       <c r="I311" s="1">
-        <v>1.578</v>
+        <v>-1.7056393390021</v>
       </c>
       <c r="J311">
-        <v>1.15</v>
+        <v>1.53</v>
       </c>
       <c r="K311" t="s">
-        <v>780</v>
+        <v>802</v>
       </c>
       <c r="L311" s="1">
-        <v>413422.46</v>
+        <v>937138.12</v>
       </c>
       <c r="M311" s="1">
-        <v>418114.58</v>
+        <v>951779.33</v>
       </c>
       <c r="N311" s="1">
-        <v>0.11</v>
+        <v>0.27</v>
       </c>
       <c r="O311">
         <v>1</v>
       </c>
       <c r="Z311" t="s">
-        <v>778</v>
+        <v>800</v>
       </c>
     </row>
     <row r="312" spans="1:26">
       <c r="A312" t="s">
-        <v>782</v>
+        <v>804</v>
       </c>
       <c r="B312" s="1">
-        <v>1100000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="C312" s="1">
-        <v>98.81</v>
+        <v>100.485</v>
       </c>
       <c r="D312" s="1">
-        <v>99.779</v>
+        <v>100.651</v>
       </c>
       <c r="E312" t="s">
         <v>8</v>
       </c>
       <c r="F312">
         <v>1.0</v>
       </c>
       <c r="G312" s="1">
-        <v>1097569.0</v>
+        <v>402604.0</v>
       </c>
       <c r="H312" s="1">
-        <v>-10659.0</v>
+        <v>-664.0</v>
       </c>
       <c r="I312" s="1">
-        <v>-0.97114623317532</v>
+        <v>-0.16492632959434</v>
       </c>
       <c r="J312">
-        <v>1.22</v>
+        <v>2.45</v>
       </c>
       <c r="K312" t="s">
-        <v>783</v>
+        <v>805</v>
       </c>
       <c r="L312" s="1">
-        <v>1086910.0</v>
+        <v>401940.0</v>
       </c>
       <c r="M312" s="1">
-        <v>1100358.63</v>
+        <v>411752.33</v>
       </c>
       <c r="N312" s="1">
-        <v>0.3</v>
+        <v>0.12</v>
       </c>
       <c r="O312">
         <v>1</v>
       </c>
       <c r="Z312" t="s">
-        <v>781</v>
+        <v>803</v>
       </c>
     </row>
     <row r="313" spans="1:26">
       <c r="A313" t="s">
-        <v>785</v>
+        <v>807</v>
       </c>
       <c r="B313" s="1">
-        <v>719000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="C313" s="1">
-        <v>98.451</v>
+        <v>104.376</v>
       </c>
       <c r="D313" s="1">
-        <v>100.0</v>
+        <v>99.29</v>
       </c>
       <c r="E313" t="s">
         <v>8</v>
       </c>
       <c r="F313">
         <v>1.0</v>
       </c>
       <c r="G313" s="1">
-        <v>719000.0</v>
+        <v>198580.0</v>
       </c>
       <c r="H313" s="1">
-        <v>-11137.31</v>
+        <v>10172.0</v>
       </c>
       <c r="I313" s="1">
-        <v>-1.549</v>
+        <v>5.1223688186121</v>
       </c>
       <c r="J313">
-        <v>0.33</v>
+        <v>1.38</v>
       </c>
       <c r="K313" t="s">
-        <v>786</v>
+        <v>808</v>
       </c>
       <c r="L313" s="1">
-        <v>707862.69</v>
+        <v>208752.0</v>
       </c>
       <c r="M313" s="1">
-        <v>710265.53</v>
+        <v>211520.49</v>
       </c>
       <c r="N313" s="1">
-        <v>0.19</v>
+        <v>0.06</v>
       </c>
       <c r="O313">
         <v>1</v>
       </c>
       <c r="Z313" t="s">
-        <v>784</v>
+        <v>806</v>
       </c>
     </row>
     <row r="314" spans="1:26">
       <c r="A314" t="s">
-        <v>788</v>
+        <v>810</v>
       </c>
       <c r="B314" s="1">
-        <v>276000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="C314" s="1">
-        <v>98.238</v>
+        <v>97.021</v>
       </c>
       <c r="D314" s="1">
-        <v>99.215</v>
+        <v>97.26</v>
       </c>
       <c r="E314" t="s">
         <v>8</v>
       </c>
       <c r="F314">
         <v>1.0</v>
       </c>
       <c r="G314" s="1">
-        <v>273833.4</v>
+        <v>194520.0</v>
       </c>
       <c r="H314" s="1">
-        <v>-2696.52</v>
+        <v>-478.0</v>
       </c>
       <c r="I314" s="1">
-        <v>-0.98473013153253</v>
+        <v>-0.24573308657207</v>
       </c>
       <c r="J314">
-        <v>0.37</v>
+        <v>1.13</v>
       </c>
       <c r="K314" t="s">
-        <v>789</v>
+        <v>811</v>
       </c>
       <c r="L314" s="1">
-        <v>271136.88</v>
+        <v>194042.0</v>
       </c>
       <c r="M314" s="1">
-        <v>272157.7</v>
+        <v>196302.27</v>
       </c>
       <c r="N314" s="1">
-        <v>0.07</v>
+        <v>0.06</v>
       </c>
       <c r="O314">
         <v>1</v>
       </c>
       <c r="Z314" t="s">
-        <v>787</v>
+        <v>809</v>
       </c>
     </row>
     <row r="315" spans="1:26">
       <c r="A315" t="s">
-        <v>791</v>
+        <v>813</v>
       </c>
       <c r="B315" s="1">
-        <v>400000.0</v>
+        <v>169000.0</v>
       </c>
       <c r="C315" s="1">
-        <v>100.582</v>
+        <v>99.688</v>
       </c>
       <c r="D315" s="1">
-        <v>101.669</v>
+        <v>102.47</v>
       </c>
       <c r="E315" t="s">
         <v>8</v>
       </c>
       <c r="F315">
         <v>1.0</v>
       </c>
       <c r="G315" s="1">
-        <v>406676.0</v>
+        <v>173174.3</v>
       </c>
       <c r="H315" s="1">
-        <v>-4348.0</v>
+        <v>-4701.58</v>
       </c>
       <c r="I315" s="1">
-        <v>-1.0691557898671</v>
+        <v>-2.7149409583293</v>
       </c>
       <c r="J315">
         <v>1.02</v>
       </c>
       <c r="K315" t="s">
-        <v>792</v>
+        <v>814</v>
       </c>
       <c r="L315" s="1">
-        <v>402328.0</v>
+        <v>168472.72</v>
       </c>
       <c r="M315" s="1">
-        <v>406402.19</v>
+        <v>170195.13</v>
       </c>
       <c r="N315" s="1">
-        <v>0.11</v>
+        <v>0.05</v>
       </c>
       <c r="O315">
         <v>1</v>
       </c>
       <c r="Z315" t="s">
-        <v>790</v>
+        <v>812</v>
       </c>
     </row>
     <row r="316" spans="1:26">
       <c r="A316" t="s">
-        <v>794</v>
+        <v>816</v>
       </c>
       <c r="B316" s="1">
-        <v>334000.0</v>
+        <v>856578.75</v>
       </c>
       <c r="C316" s="1">
-        <v>100.066</v>
+        <v>97.596</v>
       </c>
       <c r="D316" s="1">
-        <v>100.0</v>
+        <v>95.48985776</v>
       </c>
       <c r="E316" t="s">
         <v>8</v>
       </c>
       <c r="F316">
         <v>1.0</v>
       </c>
       <c r="G316" s="1">
-        <v>334000.0</v>
+        <v>817945.83</v>
       </c>
       <c r="H316" s="1">
-        <v>220.44</v>
+        <v>18040.77</v>
       </c>
       <c r="I316" s="1">
-        <v>0.066</v>
+        <v>2.2056191667363</v>
       </c>
       <c r="J316">
-        <v>0.31</v>
+        <v>0.54</v>
       </c>
       <c r="K316" t="s">
-        <v>795</v>
+        <v>817</v>
       </c>
       <c r="L316" s="1">
-        <v>334220.44</v>
+        <v>835986.6</v>
       </c>
       <c r="M316" s="1">
-        <v>335251.47</v>
+        <v>840569.88</v>
       </c>
       <c r="N316" s="1">
-        <v>0.09</v>
+        <v>0.24</v>
       </c>
       <c r="O316">
         <v>1</v>
       </c>
       <c r="Z316" t="s">
-        <v>793</v>
+        <v>815</v>
       </c>
     </row>
     <row r="317" spans="1:26">
       <c r="A317" t="s">
-        <v>797</v>
+        <v>819</v>
       </c>
       <c r="B317" s="1">
-        <v>400000.0</v>
+        <v>528623.13</v>
       </c>
       <c r="C317" s="1">
-        <v>99.113</v>
+        <v>80.373</v>
       </c>
       <c r="D317" s="1">
-        <v>100.78</v>
+        <v>82.77671467</v>
       </c>
       <c r="E317" t="s">
         <v>8</v>
       </c>
       <c r="F317">
         <v>1.0</v>
       </c>
       <c r="G317" s="1">
-        <v>403120.0</v>
+        <v>437576.86</v>
       </c>
       <c r="H317" s="1">
-        <v>-6668.0</v>
+        <v>-12706.59</v>
       </c>
       <c r="I317" s="1">
-        <v>-1.6540980353245</v>
+        <v>-2.9038532796273</v>
       </c>
       <c r="J317">
-        <v>0.17</v>
-[...2 lines deleted...]
-        <v>690.41</v>
+        <v>0.7</v>
+      </c>
+      <c r="K317" t="s">
+        <v>820</v>
       </c>
       <c r="L317" s="1">
-        <v>396452.0</v>
+        <v>424870.27</v>
       </c>
       <c r="M317" s="1">
-        <v>397142.41</v>
+        <v>428546.01</v>
       </c>
       <c r="N317" s="1">
-        <v>0.11</v>
+        <v>0.12</v>
       </c>
       <c r="O317">
         <v>1</v>
       </c>
       <c r="Z317" t="s">
-        <v>796</v>
+        <v>818</v>
       </c>
     </row>
     <row r="318" spans="1:26">
       <c r="A318" t="s">
-        <v>799</v>
+        <v>822</v>
       </c>
       <c r="B318" s="1">
-        <v>429000.0</v>
+        <v>653688.0</v>
       </c>
       <c r="C318" s="1">
-        <v>100.508</v>
+        <v>92.213</v>
       </c>
       <c r="D318" s="1">
-        <v>100.0</v>
+        <v>92.61400393</v>
       </c>
       <c r="E318" t="s">
         <v>8</v>
       </c>
       <c r="F318">
         <v>1.0</v>
       </c>
       <c r="G318" s="1">
-        <v>429000.0</v>
+        <v>605406.63</v>
       </c>
       <c r="H318" s="1">
-        <v>2179.32</v>
+        <v>-2621.31</v>
       </c>
       <c r="I318" s="1">
-        <v>0.508</v>
+        <v>-0.43298336524659</v>
       </c>
       <c r="J318">
-        <v>2.91</v>
-[...2 lines deleted...]
-        <v>800</v>
+        <v>0.02</v>
+      </c>
+      <c r="K318">
+        <v>147.75</v>
       </c>
       <c r="L318" s="1">
-        <v>431179.32</v>
+        <v>602785.32</v>
       </c>
       <c r="M318" s="1">
-        <v>443683.59</v>
+        <v>602933.07</v>
       </c>
       <c r="N318" s="1">
-        <v>0.12</v>
+        <v>0.17</v>
       </c>
       <c r="O318">
         <v>1</v>
       </c>
       <c r="Z318" t="s">
-        <v>798</v>
+        <v>821</v>
       </c>
     </row>
     <row r="319" spans="1:26">
       <c r="A319" t="s">
-        <v>802</v>
+        <v>824</v>
       </c>
       <c r="B319" s="1">
-        <v>300000.0</v>
+        <v>1216870.39</v>
       </c>
       <c r="C319" s="1">
-        <v>94.426</v>
+        <v>102.002</v>
       </c>
       <c r="D319" s="1">
-        <v>93.323</v>
+        <v>106.32680116</v>
       </c>
       <c r="E319" t="s">
         <v>8</v>
       </c>
       <c r="F319">
         <v>1.0</v>
       </c>
       <c r="G319" s="1">
-        <v>279969.0</v>
+        <v>1293859.36</v>
       </c>
       <c r="H319" s="1">
-        <v>3309.0</v>
+        <v>-52627.22</v>
       </c>
       <c r="I319" s="1">
-        <v>1.1819165693345</v>
+        <v>-4.0674606241593</v>
       </c>
       <c r="J319">
-        <v>0.38</v>
+        <v>1.75</v>
       </c>
       <c r="K319" t="s">
-        <v>803</v>
+        <v>825</v>
       </c>
       <c r="L319" s="1">
-        <v>283278.0</v>
+        <v>1241232.14</v>
       </c>
       <c r="M319" s="1">
-        <v>284408.14</v>
+        <v>1262555.71</v>
       </c>
       <c r="N319" s="1">
-        <v>0.08</v>
+        <v>0.36</v>
       </c>
       <c r="O319">
         <v>1</v>
       </c>
       <c r="Z319" t="s">
-        <v>801</v>
+        <v>823</v>
       </c>
     </row>
     <row r="320" spans="1:26">
       <c r="A320" t="s">
-        <v>805</v>
+        <v>827</v>
       </c>
       <c r="B320" s="1">
-        <v>389000.0</v>
+        <v>308000.0</v>
       </c>
       <c r="C320" s="1">
-        <v>100.494</v>
+        <v>100.019</v>
       </c>
       <c r="D320" s="1">
-        <v>100.15896401</v>
+        <v>99.958</v>
       </c>
       <c r="E320" t="s">
         <v>8</v>
       </c>
       <c r="F320">
         <v>1.0</v>
       </c>
       <c r="G320" s="1">
-        <v>389618.37</v>
+        <v>307870.64</v>
       </c>
       <c r="H320" s="1">
-        <v>1303.29</v>
+        <v>187.88</v>
       </c>
       <c r="I320" s="1">
-        <v>0.33450424834948</v>
+        <v>0.061025630764921</v>
       </c>
       <c r="J320">
-        <v>3.59</v>
+        <v>0.78</v>
       </c>
       <c r="K320" t="s">
-        <v>806</v>
+        <v>828</v>
       </c>
       <c r="L320" s="1">
-        <v>390921.66</v>
+        <v>308058.52</v>
       </c>
       <c r="M320" s="1">
-        <v>404904.34</v>
+        <v>310463.45</v>
       </c>
       <c r="N320" s="1">
-        <v>0.11</v>
+        <v>0.09</v>
       </c>
       <c r="O320">
         <v>1</v>
       </c>
       <c r="Z320" t="s">
-        <v>804</v>
+        <v>826</v>
       </c>
     </row>
     <row r="321" spans="1:26">
       <c r="A321" t="s">
-        <v>808</v>
+        <v>830</v>
       </c>
       <c r="B321" s="1">
-        <v>661000.0</v>
+        <v>394000.0</v>
       </c>
       <c r="C321" s="1">
-        <v>100.292</v>
+        <v>97.525</v>
       </c>
       <c r="D321" s="1">
-        <v>100.0</v>
+        <v>99.422</v>
       </c>
       <c r="E321" t="s">
         <v>8</v>
       </c>
       <c r="F321">
         <v>1.0</v>
       </c>
       <c r="G321" s="1">
-        <v>661000.0</v>
+        <v>391722.68</v>
       </c>
       <c r="H321" s="1">
-        <v>1930.12</v>
+        <v>-7474.18</v>
       </c>
       <c r="I321" s="1">
-        <v>0.292</v>
+        <v>-1.9080284041761</v>
       </c>
       <c r="J321">
-        <v>2.78</v>
+        <v>1.24</v>
       </c>
       <c r="K321" t="s">
-        <v>809</v>
+        <v>831</v>
       </c>
       <c r="L321" s="1">
-        <v>662930.12</v>
+        <v>384248.5</v>
       </c>
       <c r="M321" s="1">
-        <v>681316.79</v>
+        <v>389124.92</v>
       </c>
       <c r="N321" s="1">
-        <v>0.19</v>
+        <v>0.11</v>
       </c>
       <c r="O321">
         <v>1</v>
       </c>
       <c r="Z321" t="s">
-        <v>807</v>
+        <v>829</v>
       </c>
     </row>
     <row r="322" spans="1:26">
       <c r="A322" t="s">
-        <v>811</v>
+        <v>833</v>
       </c>
       <c r="B322" s="1">
-        <v>500000.0</v>
+        <v>495000.0</v>
       </c>
       <c r="C322" s="1">
-        <v>99.479</v>
+        <v>100.292</v>
       </c>
       <c r="D322" s="1">
-        <v>99.07</v>
+        <v>100.0</v>
       </c>
       <c r="E322" t="s">
         <v>8</v>
       </c>
       <c r="F322">
         <v>1.0</v>
       </c>
       <c r="G322" s="1">
-        <v>495350.0</v>
+        <v>495000.0</v>
       </c>
       <c r="H322" s="1">
-        <v>2045.0</v>
+        <v>1445.4</v>
       </c>
       <c r="I322" s="1">
-        <v>0.41283940648027</v>
+        <v>0.292</v>
       </c>
       <c r="J322">
-        <v>1.2</v>
+        <v>0.84</v>
       </c>
       <c r="K322" t="s">
-        <v>812</v>
+        <v>834</v>
       </c>
       <c r="L322" s="1">
-        <v>497395.0</v>
+        <v>496445.4</v>
       </c>
       <c r="M322" s="1">
-        <v>503413.0</v>
+        <v>500622.39</v>
       </c>
       <c r="N322" s="1">
         <v>0.14</v>
       </c>
       <c r="O322">
         <v>1</v>
       </c>
       <c r="Z322" t="s">
-        <v>810</v>
+        <v>832</v>
       </c>
     </row>
     <row r="323" spans="1:26">
       <c r="A323" t="s">
-        <v>814</v>
+        <v>836</v>
       </c>
       <c r="B323" s="1">
-        <v>536003.0</v>
+        <v>450000.0</v>
       </c>
       <c r="C323" s="1">
-        <v>98.108</v>
+        <v>88.788</v>
       </c>
       <c r="D323" s="1">
-        <v>97.84408856</v>
+        <v>88.621</v>
       </c>
       <c r="E323" t="s">
         <v>8</v>
       </c>
       <c r="F323">
         <v>1.0</v>
       </c>
       <c r="G323" s="1">
-        <v>524447.25</v>
+        <v>398794.5</v>
       </c>
       <c r="H323" s="1">
-        <v>1414.57</v>
+        <v>751.5</v>
       </c>
       <c r="I323" s="1">
-        <v>0.26972588758927</v>
+        <v>0.1884429198497</v>
       </c>
       <c r="J323">
-        <v>0.7</v>
-[...2 lines deleted...]
-        <v>815</v>
+        <v>0.15</v>
+      </c>
+      <c r="K323">
+        <v>681.16</v>
       </c>
       <c r="L323" s="1">
-        <v>525861.82</v>
+        <v>399546.0</v>
       </c>
       <c r="M323" s="1">
-        <v>529639.54</v>
+        <v>400227.16</v>
       </c>
       <c r="N323" s="1">
-        <v>0.15</v>
+        <v>0.12</v>
       </c>
       <c r="O323">
         <v>1</v>
       </c>
       <c r="Z323" t="s">
-        <v>813</v>
+        <v>835</v>
       </c>
     </row>
     <row r="324" spans="1:26">
       <c r="A324" t="s">
-        <v>817</v>
+        <v>838</v>
       </c>
       <c r="B324" s="1">
-        <v>2344997.0</v>
+        <v>500000.0</v>
       </c>
       <c r="C324" s="1">
-        <v>97.754</v>
+        <v>74.62</v>
       </c>
       <c r="D324" s="1">
-        <v>100.99992495</v>
+        <v>74.174</v>
       </c>
       <c r="E324" t="s">
         <v>8</v>
       </c>
       <c r="F324">
         <v>1.0</v>
       </c>
       <c r="G324" s="1">
-        <v>2368445.21</v>
+        <v>370870.0</v>
       </c>
       <c r="H324" s="1">
-        <v>-76116.84</v>
+        <v>2230.0</v>
       </c>
       <c r="I324" s="1">
-        <v>-3.2137893533961</v>
+        <v>0.60128886132607</v>
       </c>
       <c r="J324">
-        <v>1.09</v>
+        <v>0.51</v>
       </c>
       <c r="K324" t="s">
-        <v>818</v>
+        <v>839</v>
       </c>
       <c r="L324" s="1">
-        <v>2292328.37</v>
+        <v>373100.0</v>
       </c>
       <c r="M324" s="1">
-        <v>2317866.35</v>
+        <v>375627.4</v>
       </c>
       <c r="N324" s="1">
-        <v>0.64</v>
+        <v>0.11</v>
       </c>
       <c r="O324">
         <v>1</v>
       </c>
       <c r="Z324" t="s">
-        <v>816</v>
+        <v>837</v>
       </c>
     </row>
     <row r="325" spans="1:26">
       <c r="A325" t="s">
-        <v>820</v>
+        <v>841</v>
       </c>
       <c r="B325" s="1">
-        <v>1637863.0</v>
+        <v>400000.0</v>
       </c>
       <c r="C325" s="1">
-        <v>104.205</v>
+        <v>98.201</v>
       </c>
       <c r="D325" s="1">
-        <v>117.35435015</v>
+        <v>99.985</v>
       </c>
       <c r="E325" t="s">
         <v>8</v>
       </c>
       <c r="F325">
         <v>1.0</v>
       </c>
       <c r="G325" s="1">
-        <v>1922103.48</v>
+        <v>399940.0</v>
       </c>
       <c r="H325" s="1">
-        <v>-215368.34</v>
+        <v>-7136.0</v>
       </c>
       <c r="I325" s="1">
-        <v>-11.204825455079</v>
+        <v>-1.784267640146</v>
       </c>
       <c r="J325">
-        <v>1.63</v>
+        <v>0.36</v>
       </c>
       <c r="K325" t="s">
-        <v>821</v>
+        <v>842</v>
       </c>
       <c r="L325" s="1">
-        <v>1706735.14</v>
+        <v>392804.0</v>
       </c>
       <c r="M325" s="1">
-        <v>1733490.64</v>
+        <v>394246.47</v>
       </c>
       <c r="N325" s="1">
-        <v>0.48</v>
+        <v>0.11</v>
       </c>
       <c r="O325">
         <v>1</v>
       </c>
       <c r="Z325" t="s">
-        <v>819</v>
+        <v>840</v>
       </c>
     </row>
     <row r="326" spans="1:26">
       <c r="A326" t="s">
-        <v>823</v>
+        <v>844</v>
       </c>
       <c r="B326" s="1">
-        <v>200000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="C326" s="1">
-        <v>98.343</v>
+        <v>100.95</v>
       </c>
       <c r="D326" s="1">
-        <v>99.794</v>
+        <v>100.0</v>
       </c>
       <c r="E326" t="s">
         <v>8</v>
       </c>
       <c r="F326">
         <v>1.0</v>
       </c>
       <c r="G326" s="1">
-        <v>199588.0</v>
+        <v>400000.0</v>
       </c>
       <c r="H326" s="1">
-        <v>-2902.0</v>
+        <v>3800.0</v>
       </c>
       <c r="I326" s="1">
-        <v>-1.4539952301742</v>
+        <v>0.95</v>
       </c>
       <c r="J326">
-        <v>1.05</v>
+        <v>3.39</v>
       </c>
       <c r="K326" t="s">
-        <v>824</v>
+        <v>845</v>
       </c>
       <c r="L326" s="1">
-        <v>196686.0</v>
+        <v>403800.0</v>
       </c>
       <c r="M326" s="1">
-        <v>198795.59</v>
+        <v>417350.6</v>
       </c>
       <c r="N326" s="1">
-        <v>0.05</v>
+        <v>0.12</v>
       </c>
       <c r="O326">
         <v>1</v>
       </c>
       <c r="Z326" t="s">
-        <v>822</v>
+        <v>843</v>
       </c>
     </row>
     <row r="327" spans="1:26">
       <c r="A327" t="s">
-        <v>826</v>
+        <v>847</v>
       </c>
       <c r="B327" s="1">
-        <v>442000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="C327" s="1">
-        <v>100.253</v>
+        <v>99.689</v>
       </c>
       <c r="D327" s="1">
-        <v>99.888</v>
+        <v>99.915</v>
       </c>
       <c r="E327" t="s">
         <v>8</v>
       </c>
       <c r="F327">
         <v>1.0</v>
       </c>
       <c r="G327" s="1">
-        <v>441504.96</v>
+        <v>399660.0</v>
       </c>
       <c r="H327" s="1">
-        <v>1613.3</v>
+        <v>-904.0</v>
       </c>
       <c r="I327" s="1">
-        <v>0.36540925836937</v>
+        <v>-0.22619226342391</v>
       </c>
       <c r="J327">
-        <v>0.07</v>
-[...2 lines deleted...]
-        <v>328.47</v>
+        <v>0.35</v>
+      </c>
+      <c r="K327" t="s">
+        <v>848</v>
       </c>
       <c r="L327" s="1">
-        <v>443118.26</v>
+        <v>398756.0</v>
       </c>
       <c r="M327" s="1">
-        <v>443446.73</v>
+        <v>400158.74</v>
       </c>
       <c r="N327" s="1">
         <v>0.12</v>
       </c>
       <c r="O327">
         <v>1</v>
       </c>
       <c r="Z327" t="s">
-        <v>825</v>
+        <v>846</v>
       </c>
     </row>
     <row r="328" spans="1:26">
       <c r="A328" t="s">
-        <v>828</v>
+        <v>850</v>
       </c>
       <c r="B328" s="1">
-        <v>500000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="C328" s="1">
-        <v>98.159</v>
+        <v>98.124</v>
       </c>
       <c r="D328" s="1">
-        <v>99.224</v>
+        <v>100.66</v>
       </c>
       <c r="E328" t="s">
         <v>8</v>
       </c>
       <c r="F328">
         <v>1.0</v>
       </c>
       <c r="G328" s="1">
-        <v>496120.0</v>
+        <v>201320.0</v>
       </c>
       <c r="H328" s="1">
-        <v>-5325.0</v>
+        <v>-5072.0</v>
       </c>
       <c r="I328" s="1">
-        <v>-1.0733290332984</v>
+        <v>-2.5193721438506</v>
       </c>
       <c r="J328">
-        <v>1.92</v>
-[...2 lines deleted...]
-        <v>829</v>
+        <v>0.11</v>
+      </c>
+      <c r="K328">
+        <v>221.92</v>
       </c>
       <c r="L328" s="1">
-        <v>490795.0</v>
+        <v>196248.0</v>
       </c>
       <c r="M328" s="1">
-        <v>500411.44</v>
+        <v>196469.92</v>
       </c>
       <c r="N328" s="1">
-        <v>0.14</v>
+        <v>0.06</v>
       </c>
       <c r="O328">
         <v>1</v>
       </c>
       <c r="Z328" t="s">
-        <v>827</v>
+        <v>849</v>
       </c>
     </row>
     <row r="329" spans="1:26">
       <c r="A329" t="s">
-        <v>831</v>
+        <v>852</v>
       </c>
       <c r="B329" s="1">
-        <v>288000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="C329" s="1">
-        <v>99.726</v>
+        <v>99.765</v>
       </c>
       <c r="D329" s="1">
         <v>100.0</v>
       </c>
       <c r="E329" t="s">
         <v>8</v>
       </c>
       <c r="F329">
         <v>1.0</v>
       </c>
       <c r="G329" s="1">
-        <v>288000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="H329" s="1">
-        <v>-789.12</v>
+        <v>-705.0</v>
       </c>
       <c r="I329" s="1">
-        <v>-0.274</v>
+        <v>-0.235</v>
       </c>
       <c r="J329">
-        <v>3.45</v>
+        <v>1.02</v>
       </c>
       <c r="K329" t="s">
-        <v>832</v>
+        <v>853</v>
       </c>
       <c r="L329" s="1">
-        <v>287210.88</v>
+        <v>299295.0</v>
       </c>
       <c r="M329" s="1">
-        <v>297136.04</v>
+        <v>302351.51</v>
       </c>
       <c r="N329" s="1">
-        <v>0.08</v>
+        <v>0.09</v>
       </c>
       <c r="O329">
         <v>1</v>
       </c>
       <c r="Z329" t="s">
-        <v>830</v>
+        <v>851</v>
       </c>
     </row>
     <row r="330" spans="1:26">
       <c r="A330" t="s">
-        <v>834</v>
+        <v>855</v>
       </c>
       <c r="B330" s="1">
-        <v>400000.0</v>
+        <v>470000.0</v>
       </c>
       <c r="C330" s="1">
-        <v>99.588</v>
+        <v>97.612</v>
       </c>
       <c r="D330" s="1">
-        <v>101.2</v>
+        <v>99.81825532</v>
       </c>
       <c r="E330" t="s">
         <v>8</v>
       </c>
       <c r="F330">
         <v>1.0</v>
       </c>
       <c r="G330" s="1">
-        <v>404800.0</v>
+        <v>469145.8</v>
       </c>
       <c r="H330" s="1">
-        <v>-6448.0</v>
+        <v>-10369.4</v>
       </c>
       <c r="I330" s="1">
-        <v>-1.5928853754941</v>
+        <v>-2.2102723716167</v>
       </c>
       <c r="J330">
-        <v>1.1</v>
+        <v>1.14</v>
       </c>
       <c r="K330" t="s">
-        <v>835</v>
+        <v>856</v>
       </c>
       <c r="L330" s="1">
-        <v>398352.0</v>
+        <v>458776.4</v>
       </c>
       <c r="M330" s="1">
-        <v>402771.73</v>
+        <v>464121.85</v>
       </c>
       <c r="N330" s="1">
-        <v>0.11</v>
+        <v>0.13</v>
       </c>
       <c r="O330">
         <v>1</v>
       </c>
       <c r="Z330" t="s">
-        <v>833</v>
+        <v>854</v>
       </c>
     </row>
     <row r="331" spans="1:26">
       <c r="A331" t="s">
-        <v>837</v>
+        <v>858</v>
       </c>
       <c r="B331" s="1">
-        <v>956000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="C331" s="1">
-        <v>98.499</v>
+        <v>98.233</v>
       </c>
       <c r="D331" s="1">
-        <v>99.728</v>
+        <v>99.326</v>
       </c>
       <c r="E331" t="s">
         <v>8</v>
       </c>
       <c r="F331">
         <v>1.0</v>
       </c>
       <c r="G331" s="1">
-        <v>953399.68</v>
+        <v>297978.0</v>
       </c>
       <c r="H331" s="1">
-        <v>-11749.24</v>
+        <v>-3279.0</v>
       </c>
       <c r="I331" s="1">
-        <v>-1.232351997433</v>
+        <v>-1.1004168092946</v>
       </c>
       <c r="J331">
-        <v>1.28</v>
+        <v>1.22</v>
       </c>
       <c r="K331" t="s">
-        <v>838</v>
+        <v>859</v>
       </c>
       <c r="L331" s="1">
-        <v>941650.44</v>
+        <v>294699.0</v>
       </c>
       <c r="M331" s="1">
-        <v>953908.19</v>
+        <v>298363.73</v>
       </c>
       <c r="N331" s="1">
-        <v>0.26</v>
+        <v>0.09</v>
       </c>
       <c r="O331">
         <v>1</v>
       </c>
       <c r="Z331" t="s">
-        <v>836</v>
+        <v>857</v>
       </c>
     </row>
     <row r="332" spans="1:26">
       <c r="A332" t="s">
-        <v>840</v>
+        <v>861</v>
       </c>
       <c r="B332" s="1">
-        <v>400000.0</v>
+        <v>363000.0</v>
       </c>
       <c r="C332" s="1">
-        <v>101.14</v>
+        <v>98.159</v>
       </c>
       <c r="D332" s="1">
-        <v>100.651</v>
+        <v>100.0</v>
       </c>
       <c r="E332" t="s">
         <v>8</v>
       </c>
       <c r="F332">
         <v>1.0</v>
       </c>
       <c r="G332" s="1">
-        <v>402604.0</v>
+        <v>363000.0</v>
       </c>
       <c r="H332" s="1">
-        <v>1956.0</v>
+        <v>-6682.83</v>
       </c>
       <c r="I332" s="1">
-        <v>0.48583719982911</v>
+        <v>-1.841</v>
       </c>
       <c r="J332">
-        <v>2.18</v>
+        <v>1.53</v>
       </c>
       <c r="K332" t="s">
-        <v>841</v>
+        <v>862</v>
       </c>
       <c r="L332" s="1">
-        <v>404560.0</v>
+        <v>356317.17</v>
       </c>
       <c r="M332" s="1">
-        <v>413260.0</v>
+        <v>361865.26</v>
       </c>
       <c r="N332" s="1">
-        <v>0.11</v>
+        <v>0.1</v>
       </c>
       <c r="O332">
         <v>1</v>
       </c>
       <c r="Z332" t="s">
-        <v>839</v>
+        <v>860</v>
       </c>
     </row>
     <row r="333" spans="1:26">
       <c r="A333" t="s">
-        <v>843</v>
+        <v>864</v>
       </c>
       <c r="B333" s="1">
-        <v>200000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="C333" s="1">
-        <v>104.915</v>
+        <v>99.183</v>
       </c>
       <c r="D333" s="1">
-        <v>99.29</v>
+        <v>99.7</v>
       </c>
       <c r="E333" t="s">
         <v>8</v>
       </c>
       <c r="F333">
         <v>1.0</v>
       </c>
       <c r="G333" s="1">
-        <v>198580.0</v>
+        <v>498500.0</v>
       </c>
       <c r="H333" s="1">
-        <v>11250.0</v>
+        <v>-2585.0</v>
       </c>
       <c r="I333" s="1">
-        <v>5.6652230838957</v>
+        <v>-0.518555667001</v>
       </c>
       <c r="J333">
-        <v>0.97</v>
+        <v>0.43</v>
       </c>
       <c r="K333" t="s">
-        <v>844</v>
+        <v>865</v>
       </c>
       <c r="L333" s="1">
-        <v>209830.0</v>
+        <v>495915.0</v>
       </c>
       <c r="M333" s="1">
-        <v>211773.84</v>
+        <v>498051.99</v>
       </c>
       <c r="N333" s="1">
-        <v>0.06</v>
+        <v>0.14</v>
       </c>
       <c r="O333">
         <v>1</v>
       </c>
       <c r="Z333" t="s">
-        <v>842</v>
+        <v>863</v>
       </c>
     </row>
     <row r="334" spans="1:26">
       <c r="A334" t="s">
-        <v>846</v>
+        <v>867</v>
       </c>
       <c r="B334" s="1">
-        <v>200000.0</v>
+        <v>276000.0</v>
       </c>
       <c r="C334" s="1">
-        <v>97.505</v>
+        <v>98.099</v>
       </c>
       <c r="D334" s="1">
-        <v>97.26</v>
+        <v>99.23</v>
       </c>
       <c r="E334" t="s">
         <v>8</v>
       </c>
       <c r="F334">
         <v>1.0</v>
       </c>
       <c r="G334" s="1">
-        <v>194520.0</v>
+        <v>273874.8</v>
       </c>
       <c r="H334" s="1">
-        <v>490.0</v>
+        <v>-3121.56</v>
       </c>
       <c r="I334" s="1">
-        <v>0.25190211803414</v>
+        <v>-1.1397762773355</v>
       </c>
       <c r="J334">
-        <v>0.84</v>
+        <v>2.96</v>
       </c>
       <c r="K334" t="s">
-        <v>847</v>
+        <v>868</v>
       </c>
       <c r="L334" s="1">
-        <v>195010.0</v>
+        <v>270753.24</v>
       </c>
       <c r="M334" s="1">
-        <v>196694.93</v>
+        <v>278919.82</v>
       </c>
       <c r="N334" s="1">
-        <v>0.05</v>
+        <v>0.08</v>
       </c>
       <c r="O334">
         <v>1</v>
       </c>
       <c r="Z334" t="s">
-        <v>845</v>
+        <v>866</v>
       </c>
     </row>
     <row r="335" spans="1:26">
       <c r="A335" t="s">
-        <v>849</v>
+        <v>870</v>
       </c>
       <c r="B335" s="1">
-        <v>169000.0</v>
+        <v>171000.0</v>
       </c>
       <c r="C335" s="1">
-        <v>100.169</v>
+        <v>99.098</v>
       </c>
       <c r="D335" s="1">
-        <v>102.47</v>
+        <v>99.499</v>
       </c>
       <c r="E335" t="s">
         <v>8</v>
       </c>
       <c r="F335">
         <v>1.0</v>
       </c>
       <c r="G335" s="1">
-        <v>173174.3</v>
+        <v>170143.29</v>
       </c>
       <c r="H335" s="1">
-        <v>-3888.69</v>
+        <v>-685.71</v>
       </c>
       <c r="I335" s="1">
-        <v>-2.2455352786181</v>
+        <v>-0.40301912582036</v>
       </c>
       <c r="J335">
-        <v>0.71</v>
+        <v>1.91</v>
       </c>
       <c r="K335" t="s">
-        <v>850</v>
+        <v>871</v>
       </c>
       <c r="L335" s="1">
-        <v>169285.61</v>
+        <v>169457.58</v>
       </c>
       <c r="M335" s="1">
-        <v>170489.45</v>
+        <v>172725.32</v>
       </c>
       <c r="N335" s="1">
         <v>0.05</v>
       </c>
       <c r="O335">
         <v>1</v>
       </c>
       <c r="Z335" t="s">
-        <v>848</v>
+        <v>869</v>
       </c>
     </row>
     <row r="336" spans="1:26">
       <c r="A336" t="s">
-        <v>852</v>
+        <v>873</v>
       </c>
       <c r="B336" s="1">
-        <v>846578.75</v>
+        <v>200000.0</v>
       </c>
       <c r="C336" s="1">
-        <v>97.608</v>
+        <v>99.979</v>
       </c>
       <c r="D336" s="1">
-        <v>95.46332577</v>
+        <v>99.897</v>
       </c>
       <c r="E336" t="s">
         <v>8</v>
       </c>
       <c r="F336">
         <v>1.0</v>
       </c>
       <c r="G336" s="1">
-        <v>808172.23</v>
+        <v>199794.0</v>
       </c>
       <c r="H336" s="1">
-        <v>18156.36</v>
+        <v>164.0</v>
       </c>
       <c r="I336" s="1">
-        <v>2.2465953822739</v>
+        <v>0.082084547083496</v>
       </c>
       <c r="J336">
-        <v>0.48</v>
+        <v>0.97</v>
       </c>
       <c r="K336" t="s">
-        <v>853</v>
+        <v>874</v>
       </c>
       <c r="L336" s="1">
-        <v>826328.59</v>
+        <v>199958.0</v>
       </c>
       <c r="M336" s="1">
-        <v>830403.76</v>
+        <v>201890.19</v>
       </c>
       <c r="N336" s="1">
-        <v>0.23</v>
+        <v>0.06</v>
       </c>
       <c r="O336">
         <v>1</v>
       </c>
       <c r="Z336" t="s">
-        <v>851</v>
+        <v>872</v>
       </c>
     </row>
     <row r="337" spans="1:26">
       <c r="A337" t="s">
-        <v>855</v>
+        <v>876</v>
       </c>
       <c r="B337" s="1">
-        <v>518623.13</v>
+        <v>1374696.0</v>
       </c>
       <c r="C337" s="1">
-        <v>81.224</v>
+        <v>67.86</v>
       </c>
       <c r="D337" s="1">
-        <v>82.79115125</v>
+        <v>70.33236075</v>
       </c>
       <c r="E337" t="s">
         <v>8</v>
       </c>
       <c r="F337">
         <v>1.0</v>
       </c>
       <c r="G337" s="1">
-        <v>429374.06</v>
+        <v>966856.15</v>
       </c>
       <c r="H337" s="1">
-        <v>-8127.61</v>
+        <v>-33987.45</v>
       </c>
       <c r="I337" s="1">
-        <v>-1.8928973026456</v>
+        <v>-3.515254053046</v>
       </c>
       <c r="J337">
-        <v>0.63</v>
+        <v>1.52</v>
       </c>
       <c r="K337" t="s">
-        <v>856</v>
+        <v>877</v>
       </c>
       <c r="L337" s="1">
-        <v>421246.45</v>
+        <v>932868.7</v>
       </c>
       <c r="M337" s="1">
-        <v>424494.59</v>
+        <v>953733.95</v>
       </c>
       <c r="N337" s="1">
-        <v>0.12</v>
+        <v>0.27</v>
       </c>
       <c r="O337">
         <v>1</v>
       </c>
       <c r="Z337" t="s">
-        <v>854</v>
+        <v>875</v>
       </c>
     </row>
     <row r="338" spans="1:26">
       <c r="A338" t="s">
-        <v>858</v>
+        <v>879</v>
       </c>
       <c r="B338" s="1">
-        <v>643688.0</v>
+        <v>174000.0</v>
       </c>
       <c r="C338" s="1">
-        <v>92.923</v>
+        <v>98.796</v>
       </c>
       <c r="D338" s="1">
-        <v>92.60064348</v>
+        <v>100.0</v>
       </c>
       <c r="E338" t="s">
         <v>8</v>
       </c>
       <c r="F338">
         <v>1.0</v>
       </c>
       <c r="G338" s="1">
-        <v>596059.23</v>
+        <v>174000.0</v>
       </c>
       <c r="H338" s="1">
-        <v>2074.97</v>
+        <v>-2094.96</v>
       </c>
       <c r="I338" s="1">
-        <v>0.34811473349721</v>
+        <v>-1.204</v>
       </c>
       <c r="J338">
-        <v>1.55</v>
+        <v>2.28</v>
       </c>
       <c r="K338" t="s">
-        <v>859</v>
+        <v>880</v>
       </c>
       <c r="L338" s="1">
-        <v>598134.2</v>
+        <v>171905.04</v>
       </c>
       <c r="M338" s="1">
-        <v>608085.79</v>
+        <v>175880.21</v>
       </c>
       <c r="N338" s="1">
-        <v>0.17</v>
+        <v>0.05</v>
       </c>
       <c r="O338">
         <v>1</v>
       </c>
       <c r="Z338" t="s">
-        <v>857</v>
+        <v>878</v>
       </c>
     </row>
     <row r="339" spans="1:26">
       <c r="A339" t="s">
-        <v>861</v>
+        <v>882</v>
       </c>
       <c r="B339" s="1">
-        <v>1206870.39</v>
+        <v>600000.0</v>
       </c>
       <c r="C339" s="1">
-        <v>103.57</v>
+        <v>98.351</v>
       </c>
       <c r="D339" s="1">
-        <v>106.33752975</v>
+        <v>100.23</v>
       </c>
       <c r="E339" t="s">
         <v>8</v>
       </c>
       <c r="F339">
         <v>1.0</v>
       </c>
       <c r="G339" s="1">
-        <v>1283356.16</v>
+        <v>601380.0</v>
       </c>
       <c r="H339" s="1">
-        <v>-33400.5</v>
+        <v>-11274.0</v>
       </c>
       <c r="I339" s="1">
-        <v>-2.602590071333</v>
+        <v>-1.8746882171007</v>
       </c>
       <c r="J339">
-        <v>1.44</v>
+        <v>3.28</v>
       </c>
       <c r="K339" t="s">
-        <v>862</v>
+        <v>883</v>
       </c>
       <c r="L339" s="1">
-        <v>1249955.66</v>
+        <v>590106.0</v>
       </c>
       <c r="M339" s="1">
-        <v>1267308.14</v>
+        <v>609770.38</v>
       </c>
       <c r="N339" s="1">
-        <v>0.35</v>
+        <v>0.18</v>
       </c>
       <c r="O339">
         <v>1</v>
       </c>
       <c r="Z339" t="s">
-        <v>860</v>
+        <v>881</v>
       </c>
     </row>
     <row r="340" spans="1:26">
       <c r="A340" t="s">
-        <v>864</v>
+        <v>885</v>
       </c>
       <c r="B340" s="1">
-        <v>308000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="C340" s="1">
-        <v>100.476</v>
+        <v>98.706</v>
       </c>
       <c r="D340" s="1">
-        <v>99.958</v>
+        <v>99.871</v>
       </c>
       <c r="E340" t="s">
         <v>8</v>
       </c>
       <c r="F340">
         <v>1.0</v>
       </c>
       <c r="G340" s="1">
-        <v>307870.64</v>
+        <v>499355.0</v>
       </c>
       <c r="H340" s="1">
-        <v>1595.44</v>
+        <v>-5825.0</v>
       </c>
       <c r="I340" s="1">
-        <v>0.51821765141359</v>
+        <v>-1.1665047911806</v>
       </c>
       <c r="J340">
-        <v>0.49</v>
+        <v>2.58</v>
       </c>
       <c r="K340" t="s">
-        <v>865</v>
+        <v>886</v>
       </c>
       <c r="L340" s="1">
-        <v>309466.08</v>
+        <v>493530.0</v>
       </c>
       <c r="M340" s="1">
-        <v>310984.98</v>
+        <v>506428.97</v>
       </c>
       <c r="N340" s="1">
-        <v>0.09</v>
+        <v>0.15</v>
       </c>
       <c r="O340">
         <v>1</v>
       </c>
       <c r="Z340" t="s">
-        <v>863</v>
+        <v>884</v>
       </c>
     </row>
     <row r="341" spans="1:26">
       <c r="A341" t="s">
-        <v>867</v>
+        <v>888</v>
       </c>
       <c r="B341" s="1">
-        <v>394000.0</v>
+        <v>257000.0</v>
       </c>
       <c r="C341" s="1">
-        <v>98.127</v>
+        <v>99.817</v>
       </c>
       <c r="D341" s="1">
-        <v>99.422</v>
+        <v>100.0</v>
       </c>
       <c r="E341" t="s">
         <v>8</v>
       </c>
       <c r="F341">
         <v>1.0</v>
       </c>
       <c r="G341" s="1">
-        <v>391722.68</v>
+        <v>257000.0</v>
       </c>
       <c r="H341" s="1">
-        <v>-5102.3</v>
+        <v>-470.31</v>
       </c>
       <c r="I341" s="1">
-        <v>-1.302528615397</v>
+        <v>-0.183</v>
       </c>
       <c r="J341">
-        <v>0.99</v>
-[...2 lines deleted...]
-        <v>868</v>
+        <v>0.23</v>
+      </c>
+      <c r="K341">
+        <v>581.99</v>
       </c>
       <c r="L341" s="1">
-        <v>386620.38</v>
+        <v>256529.69</v>
       </c>
       <c r="M341" s="1">
-        <v>390514.5</v>
+        <v>257111.68</v>
       </c>
       <c r="N341" s="1">
-        <v>0.11</v>
+        <v>0.07</v>
       </c>
       <c r="O341">
         <v>1</v>
       </c>
       <c r="Z341" t="s">
-        <v>866</v>
+        <v>887</v>
       </c>
     </row>
     <row r="342" spans="1:26">
       <c r="A342" t="s">
-        <v>870</v>
+        <v>890</v>
       </c>
       <c r="B342" s="1">
-        <v>495000.0</v>
+        <v>10269000.0</v>
       </c>
       <c r="C342" s="1">
-        <v>101.063</v>
+        <v>87.287</v>
       </c>
       <c r="D342" s="1">
-        <v>100.0</v>
+        <v>87.44392034</v>
       </c>
       <c r="E342" t="s">
         <v>8</v>
       </c>
       <c r="F342">
         <v>1.0</v>
       </c>
       <c r="G342" s="1">
-        <v>495000.0</v>
+        <v>8979616.18</v>
       </c>
       <c r="H342" s="1">
-        <v>5261.85</v>
+        <v>-16114.15</v>
       </c>
       <c r="I342" s="1">
-        <v>1.063</v>
+        <v>-0.17945254760321</v>
       </c>
       <c r="J342">
-        <v>0.54</v>
+        <v>0.16</v>
       </c>
       <c r="K342" t="s">
-        <v>871</v>
+        <v>891</v>
       </c>
       <c r="L342" s="1">
-        <v>500261.85</v>
+        <v>8963502.03</v>
       </c>
       <c r="M342" s="1">
-        <v>502919.93</v>
+        <v>8979651.09</v>
       </c>
       <c r="N342" s="1">
-        <v>0.14</v>
+        <v>2.59</v>
       </c>
       <c r="O342">
         <v>1</v>
       </c>
       <c r="Z342" t="s">
-        <v>869</v>
+        <v>889</v>
       </c>
     </row>
     <row r="343" spans="1:26">
       <c r="A343" t="s">
-        <v>873</v>
+        <v>893</v>
       </c>
       <c r="B343" s="1">
-        <v>450000.0</v>
+        <v>4548000.0</v>
       </c>
       <c r="C343" s="1">
-        <v>89.279</v>
+        <v>65.329</v>
       </c>
       <c r="D343" s="1">
-        <v>88.621</v>
+        <v>65.67700748</v>
       </c>
       <c r="E343" t="s">
         <v>8</v>
       </c>
       <c r="F343">
         <v>1.0</v>
       </c>
       <c r="G343" s="1">
-        <v>398794.5</v>
+        <v>2986990.3</v>
       </c>
       <c r="H343" s="1">
-        <v>2961.0</v>
+        <v>-15827.38</v>
       </c>
       <c r="I343" s="1">
-        <v>0.74248767222216</v>
+        <v>-0.52987718105412</v>
       </c>
       <c r="J343">
-        <v>0.03</v>
-[...2 lines deleted...]
-        <v>120.21</v>
+        <v>0.98</v>
+      </c>
+      <c r="K343" t="s">
+        <v>894</v>
       </c>
       <c r="L343" s="1">
-        <v>401755.5</v>
+        <v>2971162.92</v>
       </c>
       <c r="M343" s="1">
-        <v>401875.71</v>
+        <v>3015521.5</v>
       </c>
       <c r="N343" s="1">
-        <v>0.11</v>
+        <v>0.87</v>
       </c>
       <c r="O343">
         <v>1</v>
       </c>
       <c r="Z343" t="s">
-        <v>872</v>
+        <v>892</v>
       </c>
     </row>
     <row r="344" spans="1:26">
       <c r="A344" t="s">
-        <v>875</v>
+        <v>896</v>
       </c>
       <c r="B344" s="1">
-        <v>500000.0</v>
+        <v>976000.0</v>
       </c>
       <c r="C344" s="1">
-        <v>75.371</v>
+        <v>84.058</v>
       </c>
       <c r="D344" s="1">
-        <v>74.174</v>
+        <v>84.86924283</v>
       </c>
       <c r="E344" t="s">
         <v>8</v>
       </c>
       <c r="F344">
         <v>1.0</v>
       </c>
       <c r="G344" s="1">
-        <v>370870.0</v>
+        <v>828323.81</v>
       </c>
       <c r="H344" s="1">
-        <v>5985.0</v>
+        <v>-7917.73</v>
       </c>
       <c r="I344" s="1">
-        <v>1.6137730201958</v>
+        <v>-0.95587376632334</v>
       </c>
       <c r="J344">
-        <v>0.45</v>
+        <v>2.09</v>
       </c>
       <c r="K344" t="s">
-        <v>876</v>
+        <v>897</v>
       </c>
       <c r="L344" s="1">
-        <v>376855.0</v>
+        <v>820406.08</v>
       </c>
       <c r="M344" s="1">
-        <v>379094.73</v>
+        <v>840800.47</v>
       </c>
       <c r="N344" s="1">
-        <v>0.1</v>
+        <v>0.24</v>
       </c>
       <c r="O344">
         <v>1</v>
       </c>
       <c r="Z344" t="s">
-        <v>874</v>
+        <v>895</v>
       </c>
     </row>
     <row r="345" spans="1:26">
       <c r="A345" t="s">
-        <v>878</v>
+        <v>899</v>
       </c>
       <c r="B345" s="1">
-        <v>400000.0</v>
+        <v>1730000.0</v>
       </c>
       <c r="C345" s="1">
-        <v>98.706</v>
+        <v>101.059</v>
       </c>
       <c r="D345" s="1">
-        <v>99.985</v>
+        <v>103.54869942</v>
       </c>
       <c r="E345" t="s">
         <v>8</v>
       </c>
       <c r="F345">
         <v>1.0</v>
       </c>
       <c r="G345" s="1">
-        <v>399940.0</v>
+        <v>1791392.5</v>
       </c>
       <c r="H345" s="1">
-        <v>-5116.0</v>
+        <v>-43071.8</v>
       </c>
       <c r="I345" s="1">
-        <v>-1.2791918787818</v>
+        <v>-2.4043753672074</v>
       </c>
       <c r="J345">
-        <v>0.1</v>
-[...2 lines deleted...]
-        <v>406.85</v>
+        <v>3.8</v>
+      </c>
+      <c r="K345" t="s">
+        <v>900</v>
       </c>
       <c r="L345" s="1">
-        <v>394824.0</v>
+        <v>1748320.7</v>
       </c>
       <c r="M345" s="1">
-        <v>395230.85</v>
+        <v>1814127.06</v>
       </c>
       <c r="N345" s="1">
-        <v>0.11</v>
+        <v>0.52</v>
       </c>
       <c r="O345">
         <v>1</v>
       </c>
       <c r="Z345" t="s">
-        <v>877</v>
+        <v>898</v>
       </c>
     </row>
     <row r="346" spans="1:26">
       <c r="A346" t="s">
-        <v>880</v>
+        <v>902</v>
       </c>
       <c r="B346" s="1">
-        <v>400000.0</v>
+        <v>302000.0</v>
       </c>
       <c r="C346" s="1">
-        <v>101.237</v>
+        <v>96.401</v>
       </c>
       <c r="D346" s="1">
-        <v>100.0</v>
+        <v>101.41113245</v>
       </c>
       <c r="E346" t="s">
         <v>8</v>
       </c>
       <c r="F346">
         <v>1.0</v>
       </c>
       <c r="G346" s="1">
-        <v>400000.0</v>
+        <v>306261.62</v>
       </c>
       <c r="H346" s="1">
-        <v>4948.0</v>
+        <v>-15130.6</v>
       </c>
       <c r="I346" s="1">
-        <v>1.237</v>
+        <v>-4.9404166281103</v>
       </c>
       <c r="J346">
-        <v>3.09</v>
+        <v>2.88</v>
       </c>
       <c r="K346" t="s">
-        <v>881</v>
+        <v>903</v>
       </c>
       <c r="L346" s="1">
-        <v>404948.0</v>
+        <v>291131.02</v>
       </c>
       <c r="M346" s="1">
-        <v>417316.61</v>
+        <v>299835.24</v>
       </c>
       <c r="N346" s="1">
-        <v>0.11</v>
+        <v>0.09</v>
       </c>
       <c r="O346">
         <v>1</v>
       </c>
       <c r="Z346" t="s">
-        <v>879</v>
+        <v>901</v>
       </c>
     </row>
     <row r="347" spans="1:26">
       <c r="A347" t="s">
-        <v>883</v>
+        <v>905</v>
       </c>
       <c r="B347" s="1">
-        <v>400000.0</v>
+        <v>626000.0</v>
       </c>
       <c r="C347" s="1">
-        <v>100.403</v>
+        <v>99.147</v>
       </c>
       <c r="D347" s="1">
-        <v>99.915</v>
+        <v>99.71197444</v>
       </c>
       <c r="E347" t="s">
         <v>8</v>
       </c>
       <c r="F347">
         <v>1.0</v>
       </c>
       <c r="G347" s="1">
-        <v>399660.0</v>
+        <v>624196.96</v>
       </c>
       <c r="H347" s="1">
-        <v>1952.0</v>
+        <v>-3536.74</v>
       </c>
       <c r="I347" s="1">
-        <v>0.48841515287995</v>
+        <v>-0.56660641218118</v>
       </c>
       <c r="J347">
-        <v>0.04</v>
-[...2 lines deleted...]
-        <v>175.34</v>
+        <v>1.2</v>
+      </c>
+      <c r="K347" t="s">
+        <v>906</v>
       </c>
       <c r="L347" s="1">
-        <v>401612.0</v>
+        <v>620660.22</v>
       </c>
       <c r="M347" s="1">
-        <v>401787.34</v>
+        <v>628163.64</v>
       </c>
       <c r="N347" s="1">
-        <v>0.11</v>
+        <v>0.18</v>
       </c>
       <c r="O347">
         <v>1</v>
       </c>
       <c r="Z347" t="s">
-        <v>882</v>
+        <v>904</v>
       </c>
     </row>
     <row r="348" spans="1:26">
       <c r="A348" t="s">
-        <v>885</v>
+        <v>908</v>
       </c>
       <c r="B348" s="1">
-        <v>200000.0</v>
+        <v>165000.0</v>
       </c>
       <c r="C348" s="1">
-        <v>98.688</v>
+        <v>100.197</v>
       </c>
       <c r="D348" s="1">
-        <v>100.66</v>
+        <v>99.674</v>
       </c>
       <c r="E348" t="s">
         <v>8</v>
       </c>
       <c r="F348">
         <v>1.0</v>
       </c>
       <c r="G348" s="1">
-        <v>201320.0</v>
+        <v>164462.1</v>
       </c>
       <c r="H348" s="1">
-        <v>-3944.0</v>
+        <v>862.95</v>
       </c>
       <c r="I348" s="1">
-        <v>-1.9590701370952</v>
+        <v>0.52471055641391</v>
       </c>
       <c r="J348">
-        <v>3.23</v>
-[...2 lines deleted...]
-        <v>886</v>
+        <v>0.55</v>
+      </c>
+      <c r="K348">
+        <v>914.38</v>
       </c>
       <c r="L348" s="1">
-        <v>197376.0</v>
+        <v>165325.05</v>
       </c>
       <c r="M348" s="1">
-        <v>203830.11</v>
+        <v>166239.43</v>
       </c>
       <c r="N348" s="1">
-        <v>0.06</v>
+        <v>0.05</v>
       </c>
       <c r="O348">
         <v>1</v>
       </c>
       <c r="Z348" t="s">
-        <v>884</v>
+        <v>907</v>
       </c>
     </row>
     <row r="349" spans="1:26">
       <c r="A349" t="s">
-        <v>888</v>
+        <v>908</v>
       </c>
       <c r="B349" s="1">
-        <v>300000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="C349" s="1">
-        <v>100.227</v>
+        <v>100.336</v>
       </c>
       <c r="D349" s="1">
-        <v>100.0</v>
+        <v>97.41</v>
       </c>
       <c r="E349" t="s">
         <v>8</v>
       </c>
       <c r="F349">
         <v>1.0</v>
       </c>
       <c r="G349" s="1">
-        <v>300000.0</v>
+        <v>389640.0</v>
       </c>
       <c r="H349" s="1">
-        <v>681.0</v>
+        <v>11704.0</v>
       </c>
       <c r="I349" s="1">
-        <v>0.227</v>
+        <v>3.0037983779899</v>
       </c>
       <c r="J349">
-        <v>0.68</v>
+        <v>1.0</v>
       </c>
       <c r="K349" t="s">
-        <v>889</v>
+        <v>910</v>
       </c>
       <c r="L349" s="1">
-        <v>300681.0</v>
+        <v>401344.0</v>
       </c>
       <c r="M349" s="1">
-        <v>302730.66</v>
+        <v>405333.04</v>
       </c>
       <c r="N349" s="1">
-        <v>0.08</v>
+        <v>0.12</v>
       </c>
       <c r="O349">
         <v>1</v>
       </c>
       <c r="Z349" t="s">
-        <v>887</v>
+        <v>909</v>
       </c>
     </row>
     <row r="350" spans="1:26">
       <c r="A350" t="s">
-        <v>891</v>
+        <v>912</v>
       </c>
       <c r="B350" s="1">
-        <v>470000.0</v>
+        <v>369000.0</v>
       </c>
       <c r="C350" s="1">
-        <v>98.205</v>
+        <v>100.318</v>
       </c>
       <c r="D350" s="1">
-        <v>99.81825532</v>
+        <v>100.0</v>
       </c>
       <c r="E350" t="s">
         <v>8</v>
       </c>
       <c r="F350">
         <v>1.0</v>
       </c>
       <c r="G350" s="1">
-        <v>469145.8</v>
+        <v>369000.0</v>
       </c>
       <c r="H350" s="1">
-        <v>-7582.3</v>
+        <v>1173.42</v>
       </c>
       <c r="I350" s="1">
-        <v>-1.6161926633469</v>
+        <v>0.318</v>
       </c>
       <c r="J350">
-        <v>0.88</v>
+        <v>1.08</v>
       </c>
       <c r="K350" t="s">
-        <v>892</v>
+        <v>913</v>
       </c>
       <c r="L350" s="1">
-        <v>461563.5</v>
+        <v>370173.42</v>
       </c>
       <c r="M350" s="1">
-        <v>465692.1</v>
+        <v>374175.91</v>
       </c>
       <c r="N350" s="1">
-        <v>0.13</v>
+        <v>0.11</v>
       </c>
       <c r="O350">
         <v>1</v>
       </c>
       <c r="Z350" t="s">
-        <v>890</v>
+        <v>911</v>
       </c>
     </row>
     <row r="351" spans="1:26">
       <c r="A351" t="s">
-        <v>894</v>
+        <v>915</v>
       </c>
       <c r="B351" s="1">
-        <v>400000.0</v>
+        <v>369000.0</v>
       </c>
       <c r="C351" s="1">
-        <v>99.349</v>
+        <v>99.478</v>
       </c>
       <c r="D351" s="1">
         <v>100.0</v>
       </c>
       <c r="E351" t="s">
         <v>8</v>
       </c>
       <c r="F351">
         <v>1.0</v>
       </c>
       <c r="G351" s="1">
-        <v>400000.0</v>
+        <v>369000.0</v>
       </c>
       <c r="H351" s="1">
-        <v>-2604.0</v>
+        <v>-1926.18</v>
       </c>
       <c r="I351" s="1">
-        <v>-0.651</v>
+        <v>-0.522</v>
       </c>
       <c r="J351">
-        <v>2.17</v>
+        <v>0.91</v>
       </c>
       <c r="K351" t="s">
-        <v>895</v>
+        <v>916</v>
       </c>
       <c r="L351" s="1">
-        <v>397396.0</v>
+        <v>367073.82</v>
       </c>
       <c r="M351" s="1">
-        <v>406081.37</v>
+        <v>370440.92</v>
       </c>
       <c r="N351" s="1">
         <v>0.11</v>
       </c>
       <c r="O351">
         <v>1</v>
       </c>
       <c r="Z351" t="s">
-        <v>893</v>
+        <v>914</v>
       </c>
     </row>
     <row r="352" spans="1:26">
       <c r="A352" t="s">
-        <v>897</v>
+        <v>918</v>
       </c>
       <c r="B352" s="1">
-        <v>300000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="C352" s="1">
-        <v>98.917</v>
+        <v>88.464</v>
       </c>
       <c r="D352" s="1">
-        <v>99.326</v>
+        <v>85.25</v>
       </c>
       <c r="E352" t="s">
         <v>8</v>
       </c>
       <c r="F352">
         <v>1.0</v>
       </c>
       <c r="G352" s="1">
-        <v>297978.0</v>
+        <v>511500.0</v>
       </c>
       <c r="H352" s="1">
-        <v>-1227.0</v>
+        <v>19284.0</v>
       </c>
       <c r="I352" s="1">
-        <v>-0.41177536596662</v>
+        <v>3.7700879765396</v>
       </c>
       <c r="J352">
-        <v>0.94</v>
+        <v>0.25</v>
       </c>
       <c r="K352" t="s">
-        <v>898</v>
+        <v>919</v>
       </c>
       <c r="L352" s="1">
-        <v>296751.0</v>
+        <v>530784.0</v>
       </c>
       <c r="M352" s="1">
-        <v>299581.48</v>
+        <v>532263.45</v>
       </c>
       <c r="N352" s="1">
-        <v>0.08</v>
+        <v>0.15</v>
       </c>
       <c r="O352">
         <v>1</v>
       </c>
       <c r="Z352" t="s">
-        <v>896</v>
+        <v>917</v>
       </c>
     </row>
     <row r="353" spans="1:26">
       <c r="A353" t="s">
-        <v>900</v>
+        <v>921</v>
       </c>
       <c r="B353" s="1">
-        <v>363000.0</v>
+        <v>351000.0</v>
       </c>
       <c r="C353" s="1">
-        <v>98.553</v>
+        <v>101.018</v>
       </c>
       <c r="D353" s="1">
-        <v>100.0</v>
+        <v>99.779</v>
       </c>
       <c r="E353" t="s">
         <v>8</v>
       </c>
       <c r="F353">
         <v>1.0</v>
       </c>
       <c r="G353" s="1">
-        <v>363000.0</v>
+        <v>350224.29</v>
       </c>
       <c r="H353" s="1">
-        <v>-5252.61</v>
+        <v>4348.89</v>
       </c>
       <c r="I353" s="1">
-        <v>-1.447</v>
+        <v>1.2417442548031</v>
       </c>
       <c r="J353">
-        <v>1.24</v>
+        <v>2.48</v>
       </c>
       <c r="K353" t="s">
-        <v>901</v>
+        <v>922</v>
       </c>
       <c r="L353" s="1">
-        <v>357747.39</v>
+        <v>354573.18</v>
       </c>
       <c r="M353" s="1">
-        <v>362231.46</v>
+        <v>363264.04</v>
       </c>
       <c r="N353" s="1">
         <v>0.1</v>
       </c>
       <c r="O353">
         <v>1</v>
       </c>
       <c r="Z353" t="s">
-        <v>899</v>
+        <v>920</v>
       </c>
     </row>
     <row r="354" spans="1:26">
       <c r="A354" t="s">
-        <v>903</v>
+        <v>924</v>
       </c>
       <c r="B354" s="1">
-        <v>500000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="C354" s="1">
-        <v>99.863</v>
+        <v>100.288</v>
       </c>
       <c r="D354" s="1">
-        <v>99.7</v>
+        <v>102.1775</v>
       </c>
       <c r="E354" t="s">
         <v>8</v>
       </c>
       <c r="F354">
         <v>1.0</v>
       </c>
       <c r="G354" s="1">
-        <v>498500.0</v>
+        <v>817420.0</v>
       </c>
       <c r="H354" s="1">
-        <v>815.0</v>
+        <v>-15116.0</v>
       </c>
       <c r="I354" s="1">
-        <v>0.16349047141424</v>
+        <v>-1.8492329524602</v>
       </c>
       <c r="J354">
-        <v>0.18</v>
-[...2 lines deleted...]
-        <v>890.41</v>
+        <v>1.48</v>
+      </c>
+      <c r="K354" t="s">
+        <v>925</v>
       </c>
       <c r="L354" s="1">
-        <v>499315.0</v>
+        <v>802304.0</v>
       </c>
       <c r="M354" s="1">
-        <v>500205.41</v>
+        <v>814142.36</v>
       </c>
       <c r="N354" s="1">
-        <v>0.14</v>
+        <v>0.23</v>
       </c>
       <c r="O354">
         <v>1</v>
       </c>
       <c r="Z354" t="s">
-        <v>902</v>
+        <v>923</v>
       </c>
     </row>
     <row r="355" spans="1:26">
       <c r="A355" t="s">
-        <v>905</v>
+        <v>927</v>
       </c>
       <c r="B355" s="1">
-        <v>276000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="C355" s="1">
-        <v>98.794</v>
+        <v>96.989</v>
       </c>
       <c r="D355" s="1">
-        <v>99.23</v>
+        <v>100.761</v>
       </c>
       <c r="E355" t="s">
         <v>8</v>
       </c>
       <c r="F355">
         <v>1.0</v>
       </c>
       <c r="G355" s="1">
-        <v>273874.8</v>
+        <v>705327.0</v>
       </c>
       <c r="H355" s="1">
-        <v>-1203.36</v>
+        <v>-26404.0</v>
       </c>
       <c r="I355" s="1">
-        <v>-0.43938325103295</v>
+        <v>-3.743511874634</v>
       </c>
       <c r="J355">
-        <v>2.7</v>
+        <v>1.3</v>
       </c>
       <c r="K355" t="s">
-        <v>906</v>
+        <v>928</v>
       </c>
       <c r="L355" s="1">
-        <v>272671.44</v>
+        <v>678923.0</v>
       </c>
       <c r="M355" s="1">
-        <v>280123.44</v>
+        <v>688049.37</v>
       </c>
       <c r="N355" s="1">
-        <v>0.08</v>
+        <v>0.2</v>
       </c>
       <c r="O355">
         <v>1</v>
       </c>
       <c r="Z355" t="s">
-        <v>904</v>
+        <v>926</v>
       </c>
     </row>
     <row r="356" spans="1:26">
       <c r="A356" t="s">
-        <v>908</v>
+        <v>930</v>
       </c>
       <c r="B356" s="1">
-        <v>171000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="C356" s="1">
-        <v>99.748</v>
+        <v>101.29</v>
       </c>
       <c r="D356" s="1">
-        <v>99.499</v>
+        <v>99.871</v>
       </c>
       <c r="E356" t="s">
         <v>8</v>
       </c>
       <c r="F356">
         <v>1.0</v>
       </c>
       <c r="G356" s="1">
-        <v>170143.29</v>
+        <v>199742.0</v>
       </c>
       <c r="H356" s="1">
-        <v>425.79</v>
+        <v>2838.0</v>
       </c>
       <c r="I356" s="1">
-        <v>0.25025377139469</v>
+        <v>1.420832874408</v>
       </c>
       <c r="J356">
-        <v>1.62</v>
+        <v>0.8</v>
       </c>
       <c r="K356" t="s">
-        <v>909</v>
+        <v>931</v>
       </c>
       <c r="L356" s="1">
-        <v>170569.08</v>
+        <v>202580.0</v>
       </c>
       <c r="M356" s="1">
-        <v>173344.9</v>
+        <v>204182.74</v>
       </c>
       <c r="N356" s="1">
-        <v>0.05</v>
+        <v>0.06</v>
       </c>
       <c r="O356">
         <v>1</v>
       </c>
       <c r="Z356" t="s">
-        <v>907</v>
+        <v>929</v>
       </c>
     </row>
     <row r="357" spans="1:26">
       <c r="A357" t="s">
-        <v>911</v>
+        <v>933</v>
       </c>
       <c r="B357" s="1">
-        <v>200000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="C357" s="1">
-        <v>100.351</v>
+        <v>97.65</v>
       </c>
       <c r="D357" s="1">
-        <v>99.897</v>
+        <v>99.589</v>
       </c>
       <c r="E357" t="s">
         <v>8</v>
       </c>
       <c r="F357">
         <v>1.0</v>
       </c>
       <c r="G357" s="1">
-        <v>199794.0</v>
+        <v>497945.0</v>
       </c>
       <c r="H357" s="1">
-        <v>908.0</v>
+        <v>-9695.0</v>
       </c>
       <c r="I357" s="1">
-        <v>0.45446810214521</v>
+        <v>-1.9470021789555</v>
       </c>
       <c r="J357">
-        <v>0.67</v>
+        <v>2.99</v>
       </c>
       <c r="K357" t="s">
-        <v>912</v>
+        <v>934</v>
       </c>
       <c r="L357" s="1">
-        <v>200702.0</v>
+        <v>488250.0</v>
       </c>
       <c r="M357" s="1">
-        <v>202039.67</v>
+        <v>503208.9</v>
       </c>
       <c r="N357" s="1">
-        <v>0.06</v>
+        <v>0.15</v>
       </c>
       <c r="O357">
         <v>1</v>
       </c>
       <c r="Z357" t="s">
-        <v>910</v>
+        <v>932</v>
       </c>
     </row>
     <row r="358" spans="1:26">
       <c r="A358" t="s">
-        <v>914</v>
+        <v>936</v>
       </c>
       <c r="B358" s="1">
-        <v>1364696.0</v>
+        <v>200000.0</v>
       </c>
       <c r="C358" s="1">
-        <v>68.83</v>
+        <v>97.66</v>
       </c>
       <c r="D358" s="1">
-        <v>70.33399013</v>
+        <v>99.908</v>
       </c>
       <c r="E358" t="s">
         <v>8</v>
       </c>
       <c r="F358">
         <v>1.0</v>
       </c>
       <c r="G358" s="1">
-        <v>959845.15</v>
+        <v>199816.0</v>
       </c>
       <c r="H358" s="1">
-        <v>-20524.9</v>
+        <v>-4496.0</v>
       </c>
       <c r="I358" s="1">
-        <v>-2.1383553378376</v>
+        <v>-2.2500700644593</v>
       </c>
       <c r="J358">
-        <v>1.36</v>
+        <v>1.82</v>
       </c>
       <c r="K358" t="s">
-        <v>915</v>
+        <v>937</v>
       </c>
       <c r="L358" s="1">
-        <v>939320.25</v>
+        <v>195320.0</v>
       </c>
       <c r="M358" s="1">
-        <v>957939.94</v>
+        <v>198958.19</v>
       </c>
       <c r="N358" s="1">
-        <v>0.26</v>
+        <v>0.06</v>
       </c>
       <c r="O358">
         <v>1</v>
       </c>
       <c r="Z358" t="s">
-        <v>913</v>
+        <v>935</v>
       </c>
     </row>
     <row r="359" spans="1:26">
       <c r="A359" t="s">
-        <v>917</v>
+        <v>936</v>
       </c>
       <c r="B359" s="1">
-        <v>174000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="C359" s="1">
-        <v>99.199</v>
+        <v>102.124</v>
       </c>
       <c r="D359" s="1">
-        <v>100.0</v>
+        <v>103.15</v>
       </c>
       <c r="E359" t="s">
         <v>8</v>
       </c>
       <c r="F359">
         <v>1.0</v>
       </c>
       <c r="G359" s="1">
-        <v>174000.0</v>
+        <v>206300.0</v>
       </c>
       <c r="H359" s="1">
-        <v>-1393.74</v>
+        <v>-2052.0</v>
       </c>
       <c r="I359" s="1">
-        <v>-0.801</v>
+        <v>-0.9946679592826</v>
       </c>
       <c r="J359">
-        <v>2.02</v>
+        <v>1.31</v>
       </c>
       <c r="K359" t="s">
-        <v>918</v>
+        <v>939</v>
       </c>
       <c r="L359" s="1">
-        <v>172606.26</v>
+        <v>204248.0</v>
       </c>
       <c r="M359" s="1">
-        <v>176115.72</v>
+        <v>206876.77</v>
       </c>
       <c r="N359" s="1">
-        <v>0.05</v>
+        <v>0.06</v>
       </c>
       <c r="O359">
         <v>1</v>
       </c>
       <c r="Z359" t="s">
-        <v>916</v>
+        <v>938</v>
       </c>
     </row>
     <row r="360" spans="1:26">
       <c r="A360" t="s">
-        <v>920</v>
+        <v>941</v>
       </c>
       <c r="B360" s="1">
-        <v>600000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="C360" s="1">
-        <v>99.119</v>
+        <v>97.506</v>
       </c>
       <c r="D360" s="1">
-        <v>100.23</v>
+        <v>97.93</v>
       </c>
       <c r="E360" t="s">
         <v>8</v>
       </c>
       <c r="F360">
         <v>1.0</v>
       </c>
       <c r="G360" s="1">
-        <v>601380.0</v>
+        <v>391720.0</v>
       </c>
       <c r="H360" s="1">
-        <v>-6666.0</v>
+        <v>-1696.0</v>
       </c>
       <c r="I360" s="1">
-        <v>-1.1084505637035</v>
+        <v>-0.43296232002451</v>
       </c>
       <c r="J360">
-        <v>2.99</v>
+        <v>1.33</v>
       </c>
       <c r="K360" t="s">
-        <v>921</v>
+        <v>942</v>
       </c>
       <c r="L360" s="1">
-        <v>594714.0</v>
+        <v>390024.0</v>
       </c>
       <c r="M360" s="1">
-        <v>612652.36</v>
+        <v>395354.41</v>
       </c>
       <c r="N360" s="1">
-        <v>0.17</v>
+        <v>0.11</v>
       </c>
       <c r="O360">
         <v>1</v>
       </c>
       <c r="Z360" t="s">
-        <v>919</v>
+        <v>940</v>
       </c>
     </row>
     <row r="361" spans="1:26">
       <c r="A361" t="s">
-        <v>923</v>
+        <v>944</v>
       </c>
       <c r="B361" s="1">
-        <v>500000.0</v>
+        <v>683000.0</v>
       </c>
       <c r="C361" s="1">
-        <v>99.123</v>
+        <v>97.506</v>
       </c>
       <c r="D361" s="1">
-        <v>99.871</v>
+        <v>99.902</v>
       </c>
       <c r="E361" t="s">
         <v>8</v>
       </c>
       <c r="F361">
         <v>1.0</v>
       </c>
       <c r="G361" s="1">
-        <v>499355.0</v>
+        <v>682330.66</v>
       </c>
       <c r="H361" s="1">
-        <v>-3740.0</v>
+        <v>-16364.68</v>
       </c>
       <c r="I361" s="1">
-        <v>-0.7489661663546</v>
+        <v>-2.3983503833757</v>
       </c>
       <c r="J361">
-        <v>2.28</v>
+        <v>1.51</v>
       </c>
       <c r="K361" t="s">
-        <v>924</v>
+        <v>945</v>
       </c>
       <c r="L361" s="1">
-        <v>495615.0</v>
+        <v>665965.98</v>
       </c>
       <c r="M361" s="1">
-        <v>507027.67</v>
+        <v>676276.47</v>
       </c>
       <c r="N361" s="1">
-        <v>0.14</v>
+        <v>0.19</v>
       </c>
       <c r="O361">
         <v>1</v>
       </c>
       <c r="Z361" t="s">
-        <v>922</v>
+        <v>943</v>
       </c>
     </row>
     <row r="362" spans="1:26">
       <c r="A362" t="s">
-        <v>926</v>
+        <v>947</v>
       </c>
       <c r="B362" s="1">
-        <v>257000.0</v>
+        <v>384000.0</v>
       </c>
       <c r="C362" s="1">
-        <v>100.525</v>
+        <v>100.061</v>
       </c>
       <c r="D362" s="1">
         <v>100.0</v>
       </c>
       <c r="E362" t="s">
         <v>8</v>
       </c>
       <c r="F362">
         <v>1.0</v>
       </c>
       <c r="G362" s="1">
-        <v>257000.0</v>
+        <v>384000.0</v>
       </c>
       <c r="H362" s="1">
-        <v>1349.25</v>
+        <v>234.24</v>
       </c>
       <c r="I362" s="1">
-        <v>0.525</v>
+        <v>0.061</v>
       </c>
       <c r="J362">
-        <v>0.72</v>
+        <v>1.98</v>
       </c>
       <c r="K362" t="s">
-        <v>927</v>
+        <v>948</v>
       </c>
       <c r="L362" s="1">
-        <v>258349.25</v>
+        <v>384234.24</v>
       </c>
       <c r="M362" s="1">
-        <v>260206.07</v>
+        <v>391823.45</v>
       </c>
       <c r="N362" s="1">
-        <v>0.07</v>
+        <v>0.11</v>
       </c>
       <c r="O362">
         <v>1</v>
       </c>
       <c r="Z362" t="s">
-        <v>925</v>
+        <v>946</v>
       </c>
     </row>
     <row r="363" spans="1:26">
       <c r="A363" t="s">
-        <v>929</v>
+        <v>950</v>
       </c>
       <c r="B363" s="1">
-        <v>10169000.0</v>
+        <v>138000.0</v>
       </c>
       <c r="C363" s="1">
-        <v>87.826</v>
+        <v>101.02</v>
       </c>
       <c r="D363" s="1">
-        <v>87.43399725</v>
+        <v>100.0</v>
       </c>
       <c r="E363" t="s">
         <v>8</v>
       </c>
       <c r="F363">
         <v>1.0</v>
       </c>
       <c r="G363" s="1">
-        <v>8891163.18</v>
+        <v>138000.0</v>
       </c>
       <c r="H363" s="1">
-        <v>39862.76</v>
+        <v>1407.6</v>
       </c>
       <c r="I363" s="1">
-        <v>0.44834133839393</v>
+        <v>1.02</v>
       </c>
       <c r="J363">
-        <v>0.1</v>
+        <v>1.08</v>
       </c>
       <c r="K363" t="s">
-        <v>930</v>
+        <v>951</v>
       </c>
       <c r="L363" s="1">
-        <v>8931025.94</v>
+        <v>139407.6</v>
       </c>
       <c r="M363" s="1">
-        <v>8941557.12</v>
+        <v>140895.67</v>
       </c>
       <c r="N363" s="1">
-        <v>2.45</v>
+        <v>0.04</v>
       </c>
       <c r="O363">
         <v>1</v>
       </c>
       <c r="Z363" t="s">
-        <v>928</v>
+        <v>949</v>
       </c>
     </row>
     <row r="364" spans="1:26">
       <c r="A364" t="s">
-        <v>932</v>
+        <v>953</v>
       </c>
       <c r="B364" s="1">
-        <v>1997000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="C364" s="1">
-        <v>75.58</v>
+        <v>101.723</v>
       </c>
       <c r="D364" s="1">
-        <v>74.52464797</v>
+        <v>99.65790667</v>
       </c>
       <c r="E364" t="s">
         <v>8</v>
       </c>
       <c r="F364">
         <v>1.0</v>
       </c>
       <c r="G364" s="1">
-        <v>1488257.22</v>
+        <v>298973.72</v>
       </c>
       <c r="H364" s="1">
-        <v>21075.38</v>
+        <v>6195.28</v>
       </c>
       <c r="I364" s="1">
-        <v>1.4161113896696</v>
+        <v>2.0721821302555</v>
       </c>
       <c r="J364">
-        <v>0.76</v>
+        <v>0.47</v>
       </c>
       <c r="K364" t="s">
-        <v>933</v>
+        <v>954</v>
       </c>
       <c r="L364" s="1">
-        <v>1509332.6</v>
+        <v>305169.0</v>
       </c>
       <c r="M364" s="1">
-        <v>1524586.4</v>
+        <v>306592.97</v>
       </c>
       <c r="N364" s="1">
-        <v>0.42</v>
+        <v>0.09</v>
       </c>
       <c r="O364">
         <v>1</v>
       </c>
       <c r="Z364" t="s">
-        <v>931</v>
+        <v>952</v>
       </c>
     </row>
     <row r="365" spans="1:26">
       <c r="A365" t="s">
-        <v>935</v>
+        <v>956</v>
       </c>
       <c r="B365" s="1">
-        <v>7423000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="C365" s="1">
-        <v>66.283</v>
+        <v>101.607</v>
       </c>
       <c r="D365" s="1">
-        <v>65.65815479</v>
+        <v>103.47225</v>
       </c>
       <c r="E365" t="s">
         <v>8</v>
       </c>
       <c r="F365">
         <v>1.0</v>
       </c>
       <c r="G365" s="1">
-        <v>4873804.83</v>
+        <v>310416.75</v>
       </c>
       <c r="H365" s="1">
-        <v>46382.26</v>
+        <v>-5595.75</v>
       </c>
       <c r="I365" s="1">
-        <v>0.95166428730385</v>
+        <v>-1.802657234186</v>
       </c>
       <c r="J365">
-        <v>0.9</v>
+        <v>1.43</v>
       </c>
       <c r="K365" t="s">
-        <v>936</v>
+        <v>957</v>
       </c>
       <c r="L365" s="1">
-        <v>4920187.09</v>
+        <v>304821.0</v>
       </c>
       <c r="M365" s="1">
-        <v>4986892.41</v>
+        <v>309117.58</v>
       </c>
       <c r="N365" s="1">
-        <v>1.37</v>
+        <v>0.09</v>
       </c>
       <c r="O365">
         <v>1</v>
       </c>
       <c r="Z365" t="s">
-        <v>934</v>
+        <v>955</v>
       </c>
     </row>
     <row r="366" spans="1:26">
       <c r="A366" t="s">
-        <v>938</v>
+        <v>959</v>
       </c>
       <c r="B366" s="1">
-        <v>966000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="C366" s="1">
-        <v>85.467</v>
+        <v>98.231</v>
       </c>
       <c r="D366" s="1">
-        <v>84.84893478</v>
+        <v>99.142</v>
       </c>
       <c r="E366" t="s">
         <v>8</v>
       </c>
       <c r="F366">
         <v>1.0</v>
       </c>
       <c r="G366" s="1">
-        <v>819640.71</v>
+        <v>495710.0</v>
       </c>
       <c r="H366" s="1">
-        <v>5970.51</v>
+        <v>-4555.0</v>
       </c>
       <c r="I366" s="1">
-        <v>0.72843014349543</v>
+        <v>-0.91888402493393</v>
       </c>
       <c r="J366">
-        <v>1.87</v>
+        <v>3.32</v>
       </c>
       <c r="K366" t="s">
-        <v>939</v>
+        <v>960</v>
       </c>
       <c r="L366" s="1">
-        <v>825611.22</v>
+        <v>491155.0</v>
       </c>
       <c r="M366" s="1">
-        <v>843647.63</v>
+        <v>507769.73</v>
       </c>
       <c r="N366" s="1">
-        <v>0.23</v>
+        <v>0.15</v>
       </c>
       <c r="O366">
         <v>1</v>
       </c>
       <c r="Z366" t="s">
-        <v>937</v>
+        <v>958</v>
       </c>
     </row>
     <row r="367" spans="1:26">
       <c r="A367" t="s">
-        <v>941</v>
+        <v>962</v>
       </c>
       <c r="B367" s="1">
-        <v>302000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="C367" s="1">
-        <v>98.219</v>
+        <v>100.088</v>
       </c>
       <c r="D367" s="1">
-        <v>101.41113245</v>
+        <v>100.413</v>
       </c>
       <c r="E367" t="s">
         <v>8</v>
       </c>
       <c r="F367">
         <v>1.0</v>
       </c>
       <c r="G367" s="1">
-        <v>306261.62</v>
+        <v>602478.0</v>
       </c>
       <c r="H367" s="1">
-        <v>-9640.24</v>
+        <v>-1950.0</v>
       </c>
       <c r="I367" s="1">
-        <v>-3.1477140361238</v>
+        <v>-0.32366327069204</v>
       </c>
       <c r="J367">
-        <v>2.58</v>
+        <v>0.73</v>
       </c>
       <c r="K367" t="s">
-        <v>942</v>
+        <v>963</v>
       </c>
       <c r="L367" s="1">
-        <v>296621.38</v>
+        <v>600528.0</v>
       </c>
       <c r="M367" s="1">
-        <v>304398.91</v>
+        <v>604909.69</v>
       </c>
       <c r="N367" s="1">
-        <v>0.08</v>
+        <v>0.17</v>
       </c>
       <c r="O367">
         <v>1</v>
       </c>
       <c r="Z367" t="s">
-        <v>940</v>
+        <v>961</v>
       </c>
     </row>
     <row r="368" spans="1:26">
       <c r="A368" t="s">
-        <v>944</v>
+        <v>965</v>
       </c>
       <c r="B368" s="1">
-        <v>526000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="C368" s="1">
-        <v>99.91</v>
+        <v>91.319</v>
       </c>
       <c r="D368" s="1">
-        <v>99.646</v>
+        <v>92.35</v>
       </c>
       <c r="E368" t="s">
         <v>8</v>
       </c>
       <c r="F368">
         <v>1.0</v>
       </c>
       <c r="G368" s="1">
-        <v>524137.96</v>
+        <v>369400.0</v>
       </c>
       <c r="H368" s="1">
-        <v>1388.64</v>
+        <v>-4124.0</v>
       </c>
       <c r="I368" s="1">
-        <v>0.26493788009554</v>
+        <v>-1.1164049810504</v>
       </c>
       <c r="J368">
-        <v>0.93</v>
+        <v>0.49</v>
       </c>
       <c r="K368" t="s">
-        <v>945</v>
+        <v>966</v>
       </c>
       <c r="L368" s="1">
-        <v>525526.6</v>
+        <v>365276.0</v>
       </c>
       <c r="M368" s="1">
-        <v>530419.12</v>
+        <v>367234.9</v>
       </c>
       <c r="N368" s="1">
-        <v>0.15</v>
+        <v>0.11</v>
       </c>
       <c r="O368">
         <v>1</v>
       </c>
       <c r="Z368" t="s">
-        <v>943</v>
+        <v>964</v>
       </c>
     </row>
     <row r="369" spans="1:26">
       <c r="A369" t="s">
-        <v>947</v>
+        <v>968</v>
       </c>
       <c r="B369" s="1">
-        <v>165000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="C369" s="1">
-        <v>100.554</v>
+        <v>89.219</v>
       </c>
       <c r="D369" s="1">
-        <v>99.674</v>
+        <v>90.199</v>
       </c>
       <c r="E369" t="s">
         <v>8</v>
       </c>
       <c r="F369">
         <v>1.0</v>
       </c>
       <c r="G369" s="1">
-        <v>164462.1</v>
+        <v>270597.0</v>
       </c>
       <c r="H369" s="1">
-        <v>1452.0</v>
+        <v>-2940.0</v>
       </c>
       <c r="I369" s="1">
-        <v>0.88287818287618</v>
+        <v>-1.086486546414</v>
       </c>
       <c r="J369">
-        <v>0.18</v>
-[...2 lines deleted...]
-        <v>304.79</v>
+        <v>0.71</v>
+      </c>
+      <c r="K369" t="s">
+        <v>969</v>
       </c>
       <c r="L369" s="1">
-        <v>165914.1</v>
+        <v>267657.0</v>
       </c>
       <c r="M369" s="1">
-        <v>166218.89</v>
+        <v>269780.63</v>
       </c>
       <c r="N369" s="1">
-        <v>0.05</v>
+        <v>0.08</v>
       </c>
       <c r="O369">
         <v>1</v>
       </c>
       <c r="Z369" t="s">
-        <v>946</v>
+        <v>967</v>
       </c>
     </row>
     <row r="370" spans="1:26">
       <c r="A370" t="s">
-        <v>947</v>
+        <v>971</v>
       </c>
       <c r="B370" s="1">
-        <v>400000.0</v>
+        <v>392000.0</v>
       </c>
       <c r="C370" s="1">
-        <v>100.453</v>
+        <v>99.893</v>
       </c>
       <c r="D370" s="1">
-        <v>97.41</v>
+        <v>102.83</v>
       </c>
       <c r="E370" t="s">
         <v>8</v>
       </c>
       <c r="F370">
         <v>1.0</v>
       </c>
       <c r="G370" s="1">
-        <v>389640.0</v>
+        <v>403093.6</v>
       </c>
       <c r="H370" s="1">
-        <v>12172.0</v>
+        <v>-11513.04</v>
       </c>
       <c r="I370" s="1">
-        <v>3.1239092495637</v>
+        <v>-2.8561703782943</v>
       </c>
       <c r="J370">
-        <v>0.69</v>
-[...2 lines deleted...]
-        <v>949</v>
+        <v>0.22</v>
+      </c>
+      <c r="K370">
+        <v>845.75</v>
       </c>
       <c r="L370" s="1">
-        <v>401812.0</v>
+        <v>391580.56</v>
       </c>
       <c r="M370" s="1">
-        <v>404573.64</v>
+        <v>392426.31</v>
       </c>
       <c r="N370" s="1">
         <v>0.11</v>
       </c>
       <c r="O370">
         <v>1</v>
       </c>
       <c r="Z370" t="s">
-        <v>948</v>
+        <v>970</v>
       </c>
     </row>
     <row r="371" spans="1:26">
       <c r="A371" t="s">
-        <v>951</v>
+        <v>973</v>
       </c>
       <c r="B371" s="1">
-        <v>369000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="C371" s="1">
-        <v>100.8</v>
+        <v>97.62</v>
       </c>
       <c r="D371" s="1">
         <v>100.0</v>
       </c>
       <c r="E371" t="s">
         <v>8</v>
       </c>
       <c r="F371">
         <v>1.0</v>
       </c>
       <c r="G371" s="1">
-        <v>369000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="H371" s="1">
-        <v>2952.0</v>
+        <v>-11900.0</v>
       </c>
       <c r="I371" s="1">
-        <v>0.8</v>
+        <v>-2.38</v>
       </c>
       <c r="J371">
-        <v>0.75</v>
+        <v>1.56</v>
       </c>
       <c r="K371" t="s">
-        <v>952</v>
+        <v>974</v>
       </c>
       <c r="L371" s="1">
-        <v>371952.0</v>
+        <v>488100.0</v>
       </c>
       <c r="M371" s="1">
-        <v>374709.27</v>
+        <v>495922.03</v>
       </c>
       <c r="N371" s="1">
-        <v>0.1</v>
+        <v>0.14</v>
       </c>
       <c r="O371">
         <v>1</v>
       </c>
       <c r="Z371" t="s">
-        <v>950</v>
+        <v>972</v>
       </c>
     </row>
     <row r="372" spans="1:26">
       <c r="A372" t="s">
-        <v>954</v>
+        <v>976</v>
       </c>
       <c r="B372" s="1">
-        <v>369000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="C372" s="1">
-        <v>100.217</v>
+        <v>100.334</v>
       </c>
       <c r="D372" s="1">
         <v>100.0</v>
       </c>
       <c r="E372" t="s">
         <v>8</v>
       </c>
       <c r="F372">
         <v>1.0</v>
       </c>
       <c r="G372" s="1">
-        <v>369000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="H372" s="1">
-        <v>800.73</v>
+        <v>668.0</v>
       </c>
       <c r="I372" s="1">
-        <v>0.217</v>
+        <v>0.334</v>
       </c>
       <c r="J372">
-        <v>0.61</v>
+        <v>1.03</v>
       </c>
       <c r="K372" t="s">
-        <v>955</v>
+        <v>977</v>
       </c>
       <c r="L372" s="1">
-        <v>369800.73</v>
+        <v>200668.0</v>
       </c>
       <c r="M372" s="1">
-        <v>372045.46</v>
+        <v>202730.36</v>
       </c>
       <c r="N372" s="1">
-        <v>0.1</v>
+        <v>0.06</v>
       </c>
       <c r="O372">
         <v>1</v>
       </c>
       <c r="Z372" t="s">
-        <v>953</v>
+        <v>975</v>
       </c>
     </row>
     <row r="373" spans="1:26">
       <c r="A373" t="s">
-        <v>957</v>
+        <v>979</v>
       </c>
       <c r="B373" s="1">
-        <v>600000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="C373" s="1">
-        <v>88.816</v>
+        <v>96.227</v>
       </c>
       <c r="D373" s="1">
-        <v>85.25</v>
+        <v>97.25</v>
       </c>
       <c r="E373" t="s">
         <v>8</v>
       </c>
       <c r="F373">
         <v>1.0</v>
       </c>
       <c r="G373" s="1">
-        <v>511500.0</v>
+        <v>389000.0</v>
       </c>
       <c r="H373" s="1">
-        <v>21396.0</v>
+        <v>-4092.0</v>
       </c>
       <c r="I373" s="1">
-        <v>4.182991202346</v>
+        <v>-1.0519280205656</v>
       </c>
       <c r="J373">
-        <v>0.19</v>
+        <v>0.63</v>
       </c>
       <c r="K373" t="s">
-        <v>958</v>
+        <v>980</v>
       </c>
       <c r="L373" s="1">
-        <v>532896.0</v>
+        <v>384908.0</v>
       </c>
       <c r="M373" s="1">
-        <v>534030.25</v>
+        <v>387428.55</v>
       </c>
       <c r="N373" s="1">
-        <v>0.15</v>
+        <v>0.11</v>
       </c>
       <c r="O373">
         <v>1</v>
       </c>
       <c r="Z373" t="s">
-        <v>956</v>
+        <v>978</v>
       </c>
     </row>
     <row r="374" spans="1:26">
       <c r="A374" t="s">
-        <v>960</v>
+        <v>982</v>
       </c>
       <c r="B374" s="1">
-        <v>351000.0</v>
+        <v>265000.0</v>
       </c>
       <c r="C374" s="1">
-        <v>101.494</v>
+        <v>98.783</v>
       </c>
       <c r="D374" s="1">
-        <v>99.779</v>
+        <v>99.695</v>
       </c>
       <c r="E374" t="s">
         <v>8</v>
       </c>
       <c r="F374">
         <v>1.0</v>
       </c>
       <c r="G374" s="1">
-        <v>350224.29</v>
+        <v>264191.75</v>
       </c>
       <c r="H374" s="1">
-        <v>6019.65</v>
+        <v>-2416.8</v>
       </c>
       <c r="I374" s="1">
-        <v>1.718798544784</v>
+        <v>-0.914790109835</v>
       </c>
       <c r="J374">
-        <v>2.19</v>
-[...2 lines deleted...]
-        <v>961</v>
+        <v>0.37</v>
+      </c>
+      <c r="K374">
+        <v>980.14</v>
       </c>
       <c r="L374" s="1">
-        <v>356243.94</v>
+        <v>261774.95</v>
       </c>
       <c r="M374" s="1">
-        <v>363925.07</v>
+        <v>262755.09</v>
       </c>
       <c r="N374" s="1">
-        <v>0.1</v>
+        <v>0.08</v>
       </c>
       <c r="O374">
         <v>1</v>
       </c>
       <c r="Z374" t="s">
-        <v>959</v>
+        <v>981</v>
       </c>
     </row>
     <row r="375" spans="1:26">
       <c r="A375" t="s">
-        <v>963</v>
+        <v>984</v>
       </c>
       <c r="B375" s="1">
         <v>400000.0</v>
       </c>
       <c r="C375" s="1">
-        <v>100.846</v>
+        <v>82.894</v>
       </c>
       <c r="D375" s="1">
-        <v>102.939</v>
+        <v>81.804</v>
       </c>
       <c r="E375" t="s">
         <v>8</v>
       </c>
       <c r="F375">
         <v>1.0</v>
       </c>
       <c r="G375" s="1">
-        <v>411756.0</v>
+        <v>327216.0</v>
       </c>
       <c r="H375" s="1">
-        <v>-8372.0</v>
+        <v>4360.0</v>
       </c>
       <c r="I375" s="1">
-        <v>-2.033242988566</v>
+        <v>1.3324531807736</v>
       </c>
       <c r="J375">
-        <v>1.2</v>
+        <v>0.66</v>
       </c>
       <c r="K375" t="s">
-        <v>964</v>
+        <v>985</v>
       </c>
       <c r="L375" s="1">
-        <v>403384.0</v>
+        <v>331576.0</v>
       </c>
       <c r="M375" s="1">
-        <v>408190.85</v>
+        <v>334230.79</v>
       </c>
       <c r="N375" s="1">
-        <v>0.11</v>
+        <v>0.1</v>
       </c>
       <c r="O375">
         <v>1</v>
       </c>
       <c r="Z375" t="s">
-        <v>962</v>
+        <v>983</v>
       </c>
     </row>
     <row r="376" spans="1:26">
       <c r="A376" t="s">
-        <v>966</v>
+        <v>987</v>
       </c>
       <c r="B376" s="1">
-        <v>700000.0</v>
+        <v>377000.0</v>
       </c>
       <c r="C376" s="1">
-        <v>97.931</v>
+        <v>100.857</v>
       </c>
       <c r="D376" s="1">
-        <v>100.761</v>
+        <v>99.417</v>
       </c>
       <c r="E376" t="s">
         <v>8</v>
       </c>
       <c r="F376">
         <v>1.0</v>
       </c>
       <c r="G376" s="1">
-        <v>705327.0</v>
+        <v>374802.09</v>
       </c>
       <c r="H376" s="1">
-        <v>-19810.0</v>
+        <v>5428.8</v>
       </c>
       <c r="I376" s="1">
-        <v>-2.8086263534502</v>
+        <v>1.4484444310329</v>
       </c>
       <c r="J376">
-        <v>1.04</v>
+        <v>1.12</v>
       </c>
       <c r="K376" t="s">
-        <v>967</v>
+        <v>988</v>
       </c>
       <c r="L376" s="1">
-        <v>685517.0</v>
+        <v>380230.89</v>
       </c>
       <c r="M376" s="1">
-        <v>692831.04</v>
+        <v>384452.77</v>
       </c>
       <c r="N376" s="1">
-        <v>0.19</v>
+        <v>0.11</v>
       </c>
       <c r="O376">
         <v>1</v>
       </c>
       <c r="Z376" t="s">
-        <v>965</v>
+        <v>986</v>
       </c>
     </row>
     <row r="377" spans="1:26">
       <c r="A377" t="s">
-        <v>969</v>
+        <v>990</v>
       </c>
       <c r="B377" s="1">
-        <v>200000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="C377" s="1">
-        <v>101.934</v>
+        <v>99.882</v>
       </c>
       <c r="D377" s="1">
-        <v>99.871</v>
+        <v>100.86</v>
       </c>
       <c r="E377" t="s">
         <v>8</v>
       </c>
       <c r="F377">
         <v>1.0</v>
       </c>
       <c r="G377" s="1">
-        <v>199742.0</v>
+        <v>403440.0</v>
       </c>
       <c r="H377" s="1">
-        <v>4126.0</v>
+        <v>-3912.0</v>
       </c>
       <c r="I377" s="1">
-        <v>2.0656647074726</v>
+        <v>-0.96966091612136</v>
       </c>
       <c r="J377">
-        <v>0.51</v>
+        <v>0.37</v>
       </c>
       <c r="K377" t="s">
-        <v>970</v>
+        <v>991</v>
       </c>
       <c r="L377" s="1">
-        <v>203868.0</v>
+        <v>399528.0</v>
       </c>
       <c r="M377" s="1">
-        <v>204895.4</v>
+        <v>400995.84</v>
       </c>
       <c r="N377" s="1">
-        <v>0.06</v>
+        <v>0.12</v>
       </c>
       <c r="O377">
         <v>1</v>
       </c>
       <c r="Z377" t="s">
-        <v>968</v>
+        <v>989</v>
       </c>
     </row>
     <row r="378" spans="1:26">
       <c r="A378" t="s">
-        <v>972</v>
+        <v>993</v>
       </c>
       <c r="B378" s="1">
-        <v>500000.0</v>
+        <v>2442.0</v>
       </c>
       <c r="C378" s="1">
-        <v>98.235</v>
+        <v>0.1075</v>
       </c>
       <c r="D378" s="1">
-        <v>99.589</v>
+        <v>0.2090151515</v>
       </c>
       <c r="E378" t="s">
         <v>8</v>
       </c>
       <c r="F378">
         <v>1.0</v>
       </c>
       <c r="G378" s="1">
-        <v>497945.0</v>
+        <v>0.0</v>
       </c>
       <c r="H378" s="1">
-        <v>-6770.0</v>
+        <v>-619750.0</v>
       </c>
       <c r="I378" s="1">
-        <v>-1.3595879062949</v>
+        <v>0</v>
       </c>
       <c r="J378">
-        <v>2.76</v>
-[...2 lines deleted...]
-        <v>973</v>
+        <v>0.0</v>
+      </c>
+      <c r="K378">
+        <v>0.0</v>
       </c>
       <c r="L378" s="1">
-        <v>491175.0</v>
+        <v>-619750.0</v>
       </c>
       <c r="M378" s="1">
-        <v>504983.22</v>
+        <v>-619750.0</v>
       </c>
       <c r="N378" s="1">
-        <v>0.14</v>
+        <v>-0.18</v>
       </c>
       <c r="O378">
         <v>1</v>
       </c>
       <c r="Z378" t="s">
-        <v>971</v>
+        <v>992</v>
       </c>
     </row>
     <row r="379" spans="1:26">
       <c r="A379" t="s">
-        <v>975</v>
+        <v>995</v>
       </c>
       <c r="B379" s="1">
-        <v>200000.0</v>
+        <v>2442.0</v>
       </c>
       <c r="C379" s="1">
-        <v>102.536</v>
+        <v>0.02</v>
       </c>
       <c r="D379" s="1">
-        <v>103.15</v>
+        <v>0.0910309173</v>
       </c>
       <c r="E379" t="s">
         <v>8</v>
       </c>
       <c r="F379">
         <v>1.0</v>
       </c>
       <c r="G379" s="1">
-        <v>206300.0</v>
+        <v>0.0</v>
       </c>
       <c r="H379" s="1">
-        <v>-1228.0</v>
+        <v>-433643.75</v>
       </c>
       <c r="I379" s="1">
-        <v>-0.59524963645177</v>
+        <v>0</v>
       </c>
       <c r="J379">
-        <v>0.95</v>
-[...2 lines deleted...]
-        <v>976</v>
+        <v>0.0</v>
+      </c>
+      <c r="K379">
+        <v>0.0</v>
       </c>
       <c r="L379" s="1">
-        <v>205072.0</v>
+        <v>-433643.75</v>
       </c>
       <c r="M379" s="1">
-        <v>206972.0</v>
+        <v>-433643.75</v>
       </c>
       <c r="N379" s="1">
-        <v>0.06</v>
+        <v>-0.12</v>
       </c>
       <c r="O379">
         <v>1</v>
       </c>
       <c r="Z379" t="s">
-        <v>974</v>
+        <v>994</v>
       </c>
     </row>
     <row r="380" spans="1:26">
       <c r="A380" t="s">
-        <v>975</v>
+        <v>997</v>
       </c>
       <c r="B380" s="1">
-        <v>200000.0</v>
+        <v>3750.0</v>
       </c>
       <c r="C380" s="1">
-        <v>98.124</v>
+        <v>108.8</v>
       </c>
       <c r="D380" s="1">
-        <v>99.908</v>
+        <v>85.218</v>
       </c>
       <c r="E380" t="s">
         <v>8</v>
       </c>
       <c r="F380">
         <v>1.0</v>
       </c>
       <c r="G380" s="1">
-        <v>199816.0</v>
+        <v>3195675.0</v>
       </c>
       <c r="H380" s="1">
-        <v>-3568.0</v>
+        <v>884325.0</v>
       </c>
       <c r="I380" s="1">
-        <v>-1.7856427913681</v>
+        <v>27.672557440916</v>
       </c>
       <c r="J380">
-        <v>1.52</v>
-[...2 lines deleted...]
-        <v>978</v>
+        <v>0.0</v>
+      </c>
+      <c r="K380">
+        <v>0.0</v>
       </c>
       <c r="L380" s="1">
-        <v>196248.0</v>
+        <v>4080000.0</v>
       </c>
       <c r="M380" s="1">
-        <v>199283.42</v>
+        <v>4080000.0</v>
       </c>
       <c r="N380" s="1">
-        <v>0.05</v>
+        <v>1.18</v>
       </c>
       <c r="O380">
         <v>1</v>
       </c>
       <c r="Z380" t="s">
-        <v>977</v>
+        <v>996</v>
       </c>
     </row>
     <row r="381" spans="1:26">
       <c r="A381" t="s">
-        <v>980</v>
+        <v>999</v>
       </c>
       <c r="B381" s="1">
-        <v>400000.0</v>
+        <v>-2442.0</v>
       </c>
       <c r="C381" s="1">
-        <v>104.204</v>
+        <v>0.07</v>
       </c>
       <c r="D381" s="1">
-        <v>106.6</v>
+        <v>0.1458097871</v>
       </c>
       <c r="E381" t="s">
         <v>8</v>
       </c>
       <c r="F381">
         <v>1.0</v>
       </c>
       <c r="G381" s="1">
-        <v>426400.0</v>
+        <v>0.0</v>
       </c>
       <c r="H381" s="1">
-        <v>-9584.0</v>
+        <v>462818.75</v>
       </c>
       <c r="I381" s="1">
-        <v>-2.2476547842402</v>
+        <v>0</v>
       </c>
       <c r="J381">
-        <v>2.89</v>
-[...2 lines deleted...]
-        <v>981</v>
+        <v>0.0</v>
+      </c>
+      <c r="K381">
+        <v>0.0</v>
       </c>
       <c r="L381" s="1">
-        <v>416816.0</v>
+        <v>462818.75</v>
       </c>
       <c r="M381" s="1">
-        <v>428366.68</v>
+        <v>462818.75</v>
       </c>
       <c r="N381" s="1">
-        <v>0.12</v>
+        <v>0.13</v>
       </c>
       <c r="O381">
         <v>1</v>
       </c>
       <c r="Z381" t="s">
-        <v>979</v>
+        <v>998</v>
       </c>
     </row>
     <row r="382" spans="1:26">
       <c r="A382" t="s">
-        <v>983</v>
+        <v>1001</v>
       </c>
       <c r="B382" s="1">
-        <v>683000.0</v>
+        <v>-2442.0</v>
       </c>
       <c r="C382" s="1">
-        <v>98.626</v>
+        <v>0.03</v>
       </c>
       <c r="D382" s="1">
-        <v>99.902</v>
+        <v>0.0649733825</v>
       </c>
       <c r="E382" t="s">
         <v>8</v>
       </c>
       <c r="F382">
         <v>1.0</v>
       </c>
       <c r="G382" s="1">
-        <v>682330.66</v>
+        <v>0.0</v>
       </c>
       <c r="H382" s="1">
-        <v>-8715.08</v>
+        <v>213512.5</v>
       </c>
       <c r="I382" s="1">
-        <v>-1.2772517066725</v>
+        <v>0</v>
       </c>
       <c r="J382">
-        <v>1.23</v>
-[...2 lines deleted...]
-        <v>984</v>
+        <v>0.0</v>
+      </c>
+      <c r="K382">
+        <v>0.0</v>
       </c>
       <c r="L382" s="1">
-        <v>673615.58</v>
+        <v>213512.5</v>
       </c>
       <c r="M382" s="1">
-        <v>682026.77</v>
+        <v>213512.5</v>
       </c>
       <c r="N382" s="1">
-        <v>0.19</v>
+        <v>0.06</v>
       </c>
       <c r="O382">
         <v>1</v>
       </c>
       <c r="Z382" t="s">
-        <v>982</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="383" spans="1:26">
       <c r="A383" t="s">
-        <v>986</v>
+        <v>1003</v>
       </c>
       <c r="B383" s="1">
-        <v>384000.0</v>
+        <v>-3750.0</v>
       </c>
       <c r="C383" s="1">
-        <v>100.266</v>
+        <v>101.8</v>
       </c>
       <c r="D383" s="1">
-        <v>100.0</v>
+        <v>80.024</v>
       </c>
       <c r="E383" t="s">
         <v>8</v>
       </c>
       <c r="F383">
         <v>1.0</v>
       </c>
       <c r="G383" s="1">
-        <v>384000.0</v>
+        <v>-3000900.0</v>
       </c>
       <c r="H383" s="1">
-        <v>1021.44</v>
+        <v>-816600.0</v>
       </c>
       <c r="I383" s="1">
-        <v>0.266</v>
+        <v>27.211836449065</v>
       </c>
       <c r="J383">
-        <v>1.67</v>
-[...2 lines deleted...]
-        <v>987</v>
+        <v>0.0</v>
+      </c>
+      <c r="K383">
+        <v>0.0</v>
       </c>
       <c r="L383" s="1">
-        <v>385021.44</v>
+        <v>-3817500.0</v>
       </c>
       <c r="M383" s="1">
-        <v>391423.51</v>
+        <v>-3817500.0</v>
       </c>
       <c r="N383" s="1">
-        <v>0.11</v>
+        <v>-1.1</v>
       </c>
       <c r="O383">
         <v>1</v>
       </c>
       <c r="Z383" t="s">
-        <v>985</v>
-[...298 lines deleted...]
-      <c r="Z389" t="s">
         <v>1002</v>
-      </c>
-[...648 lines deleted...]
-        <v>1034</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">