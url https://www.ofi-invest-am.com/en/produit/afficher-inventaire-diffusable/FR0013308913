--- v0 (2026-05-02)
+++ v1 (2026-05-29)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="881">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1029">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>C/D</t>
   </si>
   <si>
     <t>FR0000970105</t>
   </si>
   <si>
@@ -118,2577 +118,3021 @@
   <si>
     <t>PMV (EUR)</t>
   </si>
   <si>
     <t>Var.</t>
   </si>
   <si>
     <t>CC (EUR)</t>
   </si>
   <si>
     <t>Interets (EUR)</t>
   </si>
   <si>
     <t>VBCE (EUR)</t>
   </si>
   <si>
     <t>VBCI (EUR)</t>
   </si>
   <si>
     <t>Poids</t>
   </si>
   <si>
     <t>Nb.</t>
   </si>
   <si>
+    <t>NL0000852564</t>
+  </si>
+  <si>
+    <t>AALBERTS NV</t>
+  </si>
+  <si>
+    <t>NL0011540547</t>
+  </si>
+  <si>
+    <t>ABN AMRO BANK NV</t>
+  </si>
+  <si>
+    <t>ES0125220311</t>
+  </si>
+  <si>
+    <t>ACCIONA SA</t>
+  </si>
+  <si>
     <t>DE000A1EWWW0</t>
   </si>
   <si>
     <t>ADIDAS N AG</t>
   </si>
   <si>
     <t>NL0012969182</t>
   </si>
   <si>
     <t>ADYEN NV</t>
   </si>
   <si>
+    <t>ES0105046017</t>
+  </si>
+  <si>
+    <t>AENA SME SA</t>
+  </si>
+  <si>
+    <t>FR0010340141</t>
+  </si>
+  <si>
+    <t>AEROPORTS DE PARIS SA</t>
+  </si>
+  <si>
+    <t>BE0974264930</t>
+  </si>
+  <si>
+    <t>AGEAS SA</t>
+  </si>
+  <si>
     <t>NL0000235190</t>
   </si>
   <si>
     <t>AIRBUS</t>
   </si>
   <si>
-    <t>NL0013267909</t>
-[...4 lines deleted...]
-  <si>
     <t>DE0008404005</t>
   </si>
   <si>
     <t>ALLIANZ</t>
   </si>
   <si>
     <t>FR0010220475</t>
   </si>
   <si>
     <t>ALSTOM SA</t>
   </si>
   <si>
+    <t>FR0000071946</t>
+  </si>
+  <si>
+    <t>ALTEN SA</t>
+  </si>
+  <si>
     <t>ES0109067019</t>
   </si>
   <si>
     <t>AMADEUS IT GROUP SA</t>
   </si>
   <si>
+    <t>IT0004056880</t>
+  </si>
+  <si>
+    <t>AMPLIFON</t>
+  </si>
+  <si>
     <t>BE0974293251</t>
   </si>
   <si>
     <t>ANHEUSER-BUSCH INBEV SA</t>
   </si>
   <si>
+    <t>NL0006237562</t>
+  </si>
+  <si>
+    <t>ARCADIS NV</t>
+  </si>
+  <si>
     <t>NL0010273215</t>
   </si>
   <si>
     <t>ASML HOLDING NV</t>
   </si>
   <si>
+    <t>NL0011872643</t>
+  </si>
+  <si>
+    <t>ASR NEDERLAND NV</t>
+  </si>
+  <si>
     <t>FR0000120628</t>
   </si>
   <si>
     <t>AXA SA</t>
   </si>
   <si>
+    <t>BE0974400328</t>
+  </si>
+  <si>
+    <t>AZELIS GROUP NV</t>
+  </si>
+  <si>
+    <t>IT0001031084</t>
+  </si>
+  <si>
+    <t>BANCA GENERALI</t>
+  </si>
+  <si>
+    <t>IT0004776628</t>
+  </si>
+  <si>
+    <t>BANCA MEDIOLANUM</t>
+  </si>
+  <si>
     <t>ES0113211835</t>
   </si>
   <si>
     <t>BANCO BILBAO VIZCAYA ARGENTARIA SA</t>
   </si>
   <si>
+    <t>ES0113860A34</t>
+  </si>
+  <si>
+    <t>BANCO DE SABADELL SA</t>
+  </si>
+  <si>
     <t>ES0113900J37</t>
   </si>
   <si>
     <t>BANCO SANTANDER SA</t>
   </si>
   <si>
-    <t>FR0013280286</t>
-[...2 lines deleted...]
-    <t>BIOMERIEUX SA</t>
+    <t>ES0113679I37</t>
+  </si>
+  <si>
+    <t>BANKINTER SA</t>
+  </si>
+  <si>
+    <t>AT0000BAWAG2</t>
+  </si>
+  <si>
+    <t>BAWAG GROUP AG</t>
+  </si>
+  <si>
+    <t>NL0012866412</t>
+  </si>
+  <si>
+    <t>BE SEMICONDUCTOR INDUSTRIES NV</t>
+  </si>
+  <si>
+    <t>DE0005158703</t>
+  </si>
+  <si>
+    <t>BECHTLE AG</t>
   </si>
   <si>
     <t>DE0005190003</t>
   </si>
   <si>
     <t>BMW AG</t>
   </si>
   <si>
     <t>FR0000131104</t>
   </si>
   <si>
     <t>BNP PARIBAS SA</t>
   </si>
   <si>
     <t>LU2244386053</t>
   </si>
   <si>
     <t>BNPP EASY   HY SRI FOSSIL FREE UCI</t>
   </si>
   <si>
     <t>LU2533812991</t>
   </si>
   <si>
     <t>BNPP EASY AGG BD SRI FOSSIL FREE U</t>
   </si>
   <si>
+    <t>FR0000120503</t>
+  </si>
+  <si>
+    <t>BOUYGUES SA</t>
+  </si>
+  <si>
+    <t>IT0000066123</t>
+  </si>
+  <si>
+    <t>BPER BANCA</t>
+  </si>
+  <si>
     <t>FR0006174348</t>
   </si>
   <si>
     <t>BUREAU VERITAS SA</t>
   </si>
   <si>
-    <t>FR0000125338</t>
-[...2 lines deleted...]
-    <t>CAPGEMINI</t>
+    <t>ES0140609019</t>
+  </si>
+  <si>
+    <t>CAIXABANK SA</t>
+  </si>
+  <si>
+    <t>FR0000120172</t>
+  </si>
+  <si>
+    <t>CARREFOUR SA</t>
+  </si>
+  <si>
+    <t>BE0003593044</t>
+  </si>
+  <si>
+    <t>COFINIMMO REIT SA</t>
+  </si>
+  <si>
+    <t>DE000CBK1001</t>
+  </si>
+  <si>
+    <t>COMMERZBANK AG</t>
   </si>
   <si>
     <t>FR0000125007</t>
   </si>
   <si>
     <t>COMPAGNIE DE SAINT GOBAIN SA</t>
   </si>
   <si>
+    <t>FR0000064578</t>
+  </si>
+  <si>
+    <t>COVIVIO SA</t>
+  </si>
+  <si>
+    <t>FR0000045072</t>
+  </si>
+  <si>
+    <t>CREDIT AGRICOLE SA</t>
+  </si>
+  <si>
     <t>FR0000120644</t>
   </si>
   <si>
     <t>DANONE SA</t>
   </si>
   <si>
     <t>FR0014003TT8</t>
   </si>
   <si>
     <t>DASSAULT SYSTEMES</t>
   </si>
   <si>
+    <t>DE0005140008</t>
+  </si>
+  <si>
+    <t>DEUTSCHE BANK AG</t>
+  </si>
+  <si>
     <t>DE0005810055</t>
   </si>
   <si>
     <t>DEUTSCHE BOERSE AG</t>
   </si>
   <si>
+    <t>DE0005552004</t>
+  </si>
+  <si>
+    <t>DEUTSCHE POST AG</t>
+  </si>
+  <si>
     <t>DE0005557508</t>
   </si>
   <si>
     <t>DEUTSCHE TELEKOM N AG</t>
   </si>
   <si>
-    <t>CH1216478797</t>
-[...4 lines deleted...]
-  <si>
     <t>DE000ENAG999</t>
   </si>
   <si>
     <t>E.ON N</t>
   </si>
   <si>
+    <t>PTEDP0AM0009</t>
+  </si>
+  <si>
+    <t>EDP ENERGIAS DE PORTUGAL SA</t>
+  </si>
+  <si>
+    <t>FR0000130452</t>
+  </si>
+  <si>
+    <t>EIFFAGE SA</t>
+  </si>
+  <si>
+    <t>FI0009007884</t>
+  </si>
+  <si>
+    <t>ELISA</t>
+  </si>
+  <si>
     <t>IT0003128367</t>
   </si>
   <si>
     <t>ENEL</t>
   </si>
   <si>
     <t>FR0010208488</t>
   </si>
   <si>
     <t>ENGIE SA</t>
   </si>
   <si>
     <t>AT0000652011</t>
   </si>
   <si>
     <t>ERSTE GROUP BANK AG</t>
   </si>
   <si>
     <t>FR0000121667</t>
   </si>
   <si>
     <t>ESSILORLUXOTTICA SA</t>
   </si>
   <si>
-    <t>DE000EVNK013</t>
-[...2 lines deleted...]
-    <t>EVONIK INDUSTRIES AG</t>
+    <t>FR0013451333</t>
+  </si>
+  <si>
+    <t>FDJ UNITED</t>
+  </si>
+  <si>
+    <t>NL0011585146</t>
+  </si>
+  <si>
+    <t>FERRARI NV</t>
+  </si>
+  <si>
+    <t>NL0015001FS8</t>
+  </si>
+  <si>
+    <t>FERROVIAL</t>
+  </si>
+  <si>
+    <t>DE0005773303</t>
+  </si>
+  <si>
+    <t>FRAPORT FRANKFURT AIRPORT SERVICES</t>
+  </si>
+  <si>
+    <t>DE0005785802</t>
+  </si>
+  <si>
+    <t>FRESENIUS MEDICAL CARE AG</t>
+  </si>
+  <si>
+    <t>DE000A3E5D64</t>
+  </si>
+  <si>
+    <t>FUCHS PREF</t>
   </si>
   <si>
     <t>FR0011726835</t>
   </si>
   <si>
     <t>GAZTRANSPORT &amp; TECHNIGAZ SA</t>
   </si>
   <si>
+    <t>DE0006602006</t>
+  </si>
+  <si>
+    <t>GEA GROUP AG</t>
+  </si>
+  <si>
     <t>IT0000062072</t>
   </si>
   <si>
     <t>GENERALI</t>
   </si>
   <si>
+    <t>ES0171996087</t>
+  </si>
+  <si>
+    <t>GRIFOLS SA CLASS A</t>
+  </si>
+  <si>
+    <t>DE0008402215</t>
+  </si>
+  <si>
+    <t>HANNOVER RUECK</t>
+  </si>
+  <si>
+    <t>NL0000009165</t>
+  </si>
+  <si>
+    <t>HEINEKEN NV</t>
+  </si>
+  <si>
     <t>DE0006048432</t>
   </si>
   <si>
     <t>HENKEL &amp; KGAA PREF AG</t>
   </si>
   <si>
     <t>FR0000052292</t>
   </si>
   <si>
     <t>HERMES INTERNATIONAL</t>
   </si>
   <si>
+    <t>FI4000571013</t>
+  </si>
+  <si>
+    <t>HIAB CORPORATION CLASS B</t>
+  </si>
+  <si>
+    <t>FI0009000459</t>
+  </si>
+  <si>
+    <t>HUHTAMAKI</t>
+  </si>
+  <si>
     <t>ES0144580Y14</t>
   </si>
   <si>
     <t>IBERDROLA SA</t>
   </si>
   <si>
-    <t>ES0144583343</t>
-[...4 lines deleted...]
-  <si>
     <t>ES0148396007</t>
   </si>
   <si>
     <t>INDUSTRIA DE DISENO TEXTIL SA</t>
   </si>
   <si>
     <t>DE0006231004</t>
   </si>
   <si>
     <t>INFINEON TECHNOLOGIES AG</t>
   </si>
   <si>
     <t>NL0011821202</t>
   </si>
   <si>
     <t>ING GROEP NV</t>
   </si>
   <si>
+    <t>IT0001078911</t>
+  </si>
+  <si>
+    <t>INTERPUMP GROUP</t>
+  </si>
+  <si>
     <t>IT0000072618</t>
   </si>
   <si>
     <t>INTESA SANPAOLO</t>
   </si>
   <si>
+    <t>NL0015000LU4</t>
+  </si>
+  <si>
+    <t>IVECO GROUP NV</t>
+  </si>
+  <si>
+    <t>DE000KSAG888</t>
+  </si>
+  <si>
+    <t>K S N AG</t>
+  </si>
+  <si>
+    <t>BE0003565737</t>
+  </si>
+  <si>
+    <t>KBC GROEP NV</t>
+  </si>
+  <si>
     <t>FR0000121485</t>
   </si>
   <si>
     <t>KERING SA</t>
   </si>
   <si>
     <t>IE0004906560</t>
   </si>
   <si>
     <t>KERRY GROUP PLC</t>
   </si>
   <si>
-    <t>DE000KBX1006</t>
-[...2 lines deleted...]
-    <t>KNORR BREMSE AG</t>
+    <t>FR0000121964</t>
+  </si>
+  <si>
+    <t>KLEPIERRE REIT SA</t>
+  </si>
+  <si>
+    <t>FI0009013403</t>
+  </si>
+  <si>
+    <t>KONE CLASS B</t>
+  </si>
+  <si>
+    <t>FI0009005870</t>
+  </si>
+  <si>
+    <t>KONECRANES</t>
   </si>
   <si>
     <t>NL0000009082</t>
   </si>
   <si>
     <t>KONINKLIJKE KPN NV</t>
   </si>
   <si>
+    <t>NL0000009538</t>
+  </si>
+  <si>
+    <t>KONINKLIJKE PHILIPS NV</t>
+  </si>
+  <si>
     <t>FR0000120073</t>
   </si>
   <si>
     <t>LAIR LIQUIDE SOCIETE ANONYME POUR</t>
   </si>
   <si>
     <t>FR0010307819</t>
   </si>
   <si>
     <t>LEGRAND SA</t>
   </si>
   <si>
+    <t>IT0003856405</t>
+  </si>
+  <si>
+    <t>LEONARDO</t>
+  </si>
+  <si>
     <t>FR0000120321</t>
   </si>
   <si>
     <t>LOREAL SA</t>
   </si>
   <si>
+    <t>IT0005541336</t>
+  </si>
+  <si>
+    <t>LOTTOMATICA GROUP</t>
+  </si>
+  <si>
     <t>FR0000121014</t>
   </si>
   <si>
     <t>LVMH</t>
   </si>
   <si>
+    <t>DE0007100000</t>
+  </si>
+  <si>
+    <t>MERCEDES-BENZ GROUP N AG</t>
+  </si>
+  <si>
     <t>DE0006599905</t>
   </si>
   <si>
     <t>MERCK</t>
   </si>
   <si>
     <t>FI0009014575</t>
   </si>
   <si>
     <t>METSO CORPORATION</t>
   </si>
   <si>
     <t>IT0004965148</t>
   </si>
   <si>
     <t>MONCLER</t>
   </si>
   <si>
     <t>DE0008430026</t>
   </si>
   <si>
     <t>MUENCHENER RUECKVERSICHERUNGS-GESE</t>
   </si>
   <si>
+    <t>IT0005366767</t>
+  </si>
+  <si>
+    <t>NEXI</t>
+  </si>
+  <si>
+    <t>NL0010773842</t>
+  </si>
+  <si>
+    <t>NN GROUP NV</t>
+  </si>
+  <si>
     <t>FI0009000681</t>
   </si>
   <si>
     <t>NOKIA</t>
   </si>
   <si>
+    <t>FI4000297767</t>
+  </si>
+  <si>
+    <t>NORDEA BANK</t>
+  </si>
+  <si>
     <t>FR0000008997</t>
   </si>
   <si>
     <t>Ofi Invest ESG Liquidités PART C/D</t>
   </si>
   <si>
+    <t>FR0000133308</t>
+  </si>
+  <si>
+    <t>ORANGE SA</t>
+  </si>
+  <si>
+    <t>FI0009014377</t>
+  </si>
+  <si>
+    <t>ORION CLASS B</t>
+  </si>
+  <si>
+    <t>IT0003796171</t>
+  </si>
+  <si>
+    <t>POSTE ITALIANE</t>
+  </si>
+  <si>
     <t>NL0013654783</t>
   </si>
   <si>
     <t>PROSUS NV CLASS N</t>
   </si>
   <si>
-    <t>IT0004176001</t>
-[...2 lines deleted...]
-    <t>PRYSMIAN</t>
+    <t>ES0105777017</t>
+  </si>
+  <si>
+    <t>PUIG BRANDS SA CLASS B</t>
+  </si>
+  <si>
+    <t>DE0006969603</t>
+  </si>
+  <si>
+    <t>PUMA</t>
+  </si>
+  <si>
+    <t>NL0015002SN0</t>
+  </si>
+  <si>
+    <t>QIAGEN NV</t>
+  </si>
+  <si>
+    <t>NL0000379121</t>
+  </si>
+  <si>
+    <t>RANDSTAD NV</t>
+  </si>
+  <si>
+    <t>IT0005282865</t>
+  </si>
+  <si>
+    <t>REPLY</t>
+  </si>
+  <si>
+    <t>FR0010451203</t>
+  </si>
+  <si>
+    <t>REXEL SA</t>
   </si>
   <si>
     <t>FR0000073272</t>
   </si>
   <si>
     <t>SAFRAN SA</t>
   </si>
   <si>
     <t>IT0005495657</t>
   </si>
   <si>
     <t>SAIPEM</t>
   </si>
   <si>
+    <t>FI4000552500</t>
+  </si>
+  <si>
+    <t>SAMPO CLASS A</t>
+  </si>
+  <si>
     <t>FR0000120578</t>
   </si>
   <si>
     <t>SANOFI SA</t>
   </si>
   <si>
     <t>DE0007164600</t>
   </si>
   <si>
     <t>SAP</t>
   </si>
   <si>
     <t>FR0000121972</t>
   </si>
   <si>
     <t>SCHNEIDER ELECTRIC</t>
   </si>
   <si>
-    <t>FR0000121709</t>
-[...4 lines deleted...]
-  <si>
     <t>DE000ENER6Y0</t>
   </si>
   <si>
     <t>SIEMENS ENERGY N AG</t>
   </si>
   <si>
-    <t>DE000SHL1006</t>
-[...4 lines deleted...]
-  <si>
     <t>DE0007236101</t>
   </si>
   <si>
     <t>SIEMENS N AG</t>
   </si>
   <si>
+    <t>NL0011821392</t>
+  </si>
+  <si>
+    <t>SIGNIFY NV</t>
+  </si>
+  <si>
     <t>FR0000130809</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA</t>
   </si>
   <si>
-    <t>FR0000121220</t>
-[...2 lines deleted...]
-    <t>SODEXO SA</t>
+    <t>FR0000050809</t>
+  </si>
+  <si>
+    <t>SOPRA STERIA GROUP SA</t>
+  </si>
+  <si>
+    <t>FR0012757854</t>
+  </si>
+  <si>
+    <t>SPIE SA</t>
   </si>
   <si>
     <t>NL0000226223</t>
   </si>
   <si>
     <t>STMICROELECTRONICS NV</t>
   </si>
   <si>
+    <t>FI0009005961</t>
+  </si>
+  <si>
+    <t>STORA ENSO CLASS R</t>
+  </si>
+  <si>
     <t>NL0014559478</t>
   </si>
   <si>
     <t>TECHNIP ENERGIES NV</t>
   </si>
   <si>
+    <t>FR0000051807</t>
+  </si>
+  <si>
+    <t>TELEPERFORMANCE</t>
+  </si>
+  <si>
+    <t>IT0003242622</t>
+  </si>
+  <si>
+    <t>TERNA RETE ELETTRICA NAZIONALE</t>
+  </si>
+  <si>
+    <t>FR0000121329</t>
+  </si>
+  <si>
+    <t>THALES SA</t>
+  </si>
+  <si>
+    <t>BE0003739530</t>
+  </si>
+  <si>
+    <t>UCB SA</t>
+  </si>
+  <si>
+    <t>BE0974320526</t>
+  </si>
+  <si>
+    <t>UMICORE SA</t>
+  </si>
+  <si>
+    <t>FR0013326246</t>
+  </si>
+  <si>
+    <t>UNIBAIL RODAMCO WE STAPLED UNITS</t>
+  </si>
+  <si>
     <t>IT0005239360</t>
   </si>
   <si>
     <t>UNICREDIT</t>
   </si>
   <si>
-    <t>FR0000124141</t>
-[...2 lines deleted...]
-    <t>VEOLIA ENVIRON. SA</t>
+    <t>IT0004810054</t>
+  </si>
+  <si>
+    <t>UNIPOL ASSICURAZIONI SPA</t>
+  </si>
+  <si>
+    <t>NL0015000IY2</t>
+  </si>
+  <si>
+    <t>UNIVERSAL MUSIC GROUP NV</t>
+  </si>
+  <si>
+    <t>FI0009005987</t>
+  </si>
+  <si>
+    <t>UPM-KYMMENE</t>
+  </si>
+  <si>
+    <t>FR0013506730</t>
+  </si>
+  <si>
+    <t>VALLOUREC SA</t>
+  </si>
+  <si>
+    <t>AT0000746409</t>
+  </si>
+  <si>
+    <t>VERBUND AG</t>
+  </si>
+  <si>
+    <t>ES0183746314</t>
+  </si>
+  <si>
+    <t>VIDRALA SA</t>
   </si>
   <si>
     <t>FR0000125486</t>
   </si>
   <si>
     <t>VINCI SA</t>
   </si>
   <si>
+    <t>DE0007664039</t>
+  </si>
+  <si>
+    <t>VOLKSWAGEN NON-VOTING PREF AG</t>
+  </si>
+  <si>
     <t>DE000A1ML7J1</t>
   </si>
   <si>
     <t>VONOVIA</t>
   </si>
   <si>
+    <t>FI0009003727</t>
+  </si>
+  <si>
+    <t>WARTSILA</t>
+  </si>
+  <si>
     <t>AT0000831706</t>
   </si>
   <si>
     <t>WIENERBERGER AG</t>
   </si>
   <si>
     <t>NL0000395903</t>
   </si>
   <si>
     <t>WOLTERS KLUWER NV</t>
   </si>
   <si>
     <t>XSS200326</t>
   </si>
   <si>
     <t>EURO STOXX 50 ESG MAR 26</t>
   </si>
   <si>
+    <t>OE100626</t>
+  </si>
+  <si>
+    <t>EURO-BOBL JUN 26</t>
+  </si>
+  <si>
+    <t>RX100626</t>
+  </si>
+  <si>
+    <t>EURO-BUND JUN 26</t>
+  </si>
+  <si>
     <t>OE100326</t>
   </si>
   <si>
     <t>EURO-BOBL MAR 26</t>
   </si>
   <si>
+    <t>IK1100326</t>
+  </si>
+  <si>
+    <t>EURO-BTP (ITALY GOVT) MAR 26</t>
+  </si>
+  <si>
     <t>RX100326</t>
   </si>
   <si>
     <t>EURO-BUND MAR 26</t>
   </si>
   <si>
-    <t>IK1100326</t>
-[...2 lines deleted...]
-    <t>EURO-BTP (ITALY GOVT) MAR 26</t>
+    <t>OAT100626</t>
+  </si>
+  <si>
+    <t>EURO-OAT JUN 26</t>
   </si>
   <si>
     <t>OAT100326</t>
   </si>
   <si>
     <t>EURO-OAT MAR 26</t>
   </si>
   <si>
     <t>XS2986639701</t>
   </si>
   <si>
     <t>A2A SPA 3.625 30/01/2035</t>
   </si>
   <si>
+    <t>1 884.60</t>
+  </si>
+  <si>
     <t>XS2859413341</t>
   </si>
   <si>
     <t>ABN AMRO BANK NV 16/07/2036</t>
   </si>
   <si>
-    <t>7 299.66</t>
+    <t>8 270.55</t>
   </si>
   <si>
     <t>XS2747610751</t>
   </si>
   <si>
     <t>ABN AMRO BANK NV 3.875 15/01/2032</t>
   </si>
   <si>
-    <t>1 061.64</t>
+    <t>2 494.86</t>
   </si>
   <si>
     <t>XS2809859536</t>
   </si>
   <si>
     <t>ACHMEA BV 02/11/2044</t>
   </si>
   <si>
-    <t>2 158.46</t>
-[...8 lines deleted...]
-    <t>75 082.19</t>
+    <t>2 778.44</t>
   </si>
   <si>
     <t>BE6363767821</t>
   </si>
   <si>
     <t>AGEAS SA 02/05/2056</t>
   </si>
   <si>
-    <t>14 090.41</t>
+    <t>15 458.90</t>
   </si>
   <si>
     <t>XS3237229193</t>
   </si>
   <si>
     <t>AIB GROUP PLC 02/12/2036</t>
   </si>
   <si>
-    <t>2 682.74</t>
+    <t>3 814.52</t>
   </si>
   <si>
     <t>FR0014013VX5</t>
   </si>
   <si>
     <t>AIR LIQUIDE FINANCE SA 3 05/05/2033</t>
   </si>
   <si>
-    <t>2 991.78</t>
+    <t>3 879.45</t>
   </si>
   <si>
     <t>XS2829852842</t>
   </si>
   <si>
     <t>ALLIANDER NV PERP</t>
   </si>
   <si>
-    <t>8 210.96</t>
+    <t>9 209.59</t>
   </si>
   <si>
     <t>DE000A351U49</t>
   </si>
   <si>
     <t>ALLIANZ SE 25/07/2053</t>
   </si>
   <si>
-    <t>15 477.48</t>
+    <t>17 631.56</t>
   </si>
   <si>
     <t>XS2761146468</t>
   </si>
   <si>
     <t>ALPHA BANK SA 12/05/2030</t>
   </si>
   <si>
-    <t>7 342.47</t>
+    <t>8 082.19</t>
   </si>
   <si>
     <t>XS2640904319</t>
   </si>
   <si>
     <t>ALPHA BANK SA 27/06/2029</t>
   </si>
   <si>
-    <t>8 363.01</t>
+    <t>9 380.14</t>
   </si>
   <si>
     <t>XS3064423174</t>
   </si>
   <si>
     <t>ALPHABET INC 3 06/05/2033</t>
   </si>
   <si>
-    <t>6 756.16</t>
+    <t>7 421.92</t>
   </si>
   <si>
     <t>XS3224609456</t>
   </si>
   <si>
     <t>ALPHABET INC 3.5 06/11/2038</t>
   </si>
   <si>
-    <t>4 927.81</t>
+    <t>6 406.15</t>
   </si>
   <si>
     <t>XS3229091015</t>
   </si>
   <si>
     <t>AMCOR UK FINANCE PLC 3.75 20/02/2033</t>
   </si>
   <si>
-    <t>1 956.06</t>
-[...1 lines deleted...]
-  <si>
     <t>FR001400ZZD7</t>
   </si>
   <si>
     <t>ARKEMA SA PERP</t>
   </si>
   <si>
-    <t>11 783.56</t>
+    <t>13 041.10</t>
   </si>
   <si>
     <t>XS3070545234</t>
   </si>
   <si>
     <t>AROUNDTOWN SA 3.5 13/05/2030</t>
   </si>
   <si>
-    <t>20 482.19</t>
+    <t>22 553.42</t>
   </si>
   <si>
     <t>XS2919279633</t>
   </si>
   <si>
     <t>ASB BANK LTD 3.185 16/04/2029</t>
   </si>
   <si>
-    <t>12 827.26</t>
+    <t>14 005.27</t>
   </si>
   <si>
     <t>XS2872909770</t>
   </si>
   <si>
     <t>ASTRAZENECA FINANCE LLC 3.278 05/08/2033</t>
   </si>
   <si>
-    <t>5 933.00</t>
+    <t>6 808.36</t>
   </si>
   <si>
     <t>AT0000A2CQD2</t>
   </si>
   <si>
     <t>AUSTRIA (REPUBLIC OF) 0 20/02/2030</t>
   </si>
   <si>
     <t>AT0000A2KQ43</t>
   </si>
   <si>
     <t>AUSTRIA (REPUBLIC OF) 0 20/10/2040</t>
   </si>
   <si>
     <t>AT0000A3HU25</t>
   </si>
   <si>
     <t>AUSTRIA (REPUBLIC OF) 2.95 20/02/2035</t>
   </si>
   <si>
-    <t>13 521.18</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2314312179</t>
   </si>
   <si>
     <t>AXA SA 07/10/2041</t>
   </si>
   <si>
-    <t>2 260.27</t>
+    <t>2 768.84</t>
   </si>
   <si>
     <t>XS2431029441</t>
   </si>
   <si>
     <t>AXA SA 10/07/2042</t>
   </si>
   <si>
-    <t>2 855.86</t>
+    <t>3 224.79</t>
   </si>
   <si>
     <t>XS2573807778</t>
   </si>
   <si>
     <t>AXA SA 3.625 10/01/2033</t>
   </si>
   <si>
-    <t>1 986.30</t>
+    <t>4 131.51</t>
+  </si>
+  <si>
+    <t>XS2762369549</t>
+  </si>
+  <si>
+    <t>BANCO BILBAO VIZCAYA ARGENTARIA SA 08/02/2036</t>
+  </si>
+  <si>
+    <t>1 228.77</t>
   </si>
   <si>
     <t>IT0005675126</t>
   </si>
   <si>
     <t>BANCO BPM SPA 23/10/2031</t>
   </si>
   <si>
-    <t>4 273.97</t>
+    <t>5 383.56</t>
   </si>
   <si>
     <t>IT0005632267</t>
   </si>
   <si>
     <t>BANCO BPM SPA 3.375 21/01/2030</t>
   </si>
   <si>
+    <t>1 501.27</t>
+  </si>
+  <si>
     <t>XS3090080733</t>
   </si>
   <si>
     <t>BANCO DE CREDITO SOCIAL COOPERATIV 13/06/2031</t>
   </si>
   <si>
-    <t>6 789.04</t>
+    <t>7 565.75</t>
   </si>
   <si>
     <t>XS2038039074</t>
   </si>
   <si>
     <t>BANK OF AMERICA CORP 08/08/2029</t>
   </si>
   <si>
     <t>XS2345798271</t>
   </si>
   <si>
     <t>BANK OF AMERICA CORP 24/05/2032</t>
   </si>
   <si>
-    <t>9 607.27</t>
+    <t>10 620.53</t>
   </si>
   <si>
     <t>XS3112064947</t>
   </si>
   <si>
     <t>BANK OF MONTREAL 09/01/2032</t>
   </si>
   <si>
-    <t>1 671.48</t>
+    <t>3 407.25</t>
   </si>
   <si>
     <t>FR0014015J95</t>
   </si>
   <si>
     <t>BANQUE FEDERATIVE DU CREDIT MUTUEL 21/07/2033</t>
   </si>
   <si>
+    <t>2 358.90</t>
+  </si>
+  <si>
     <t>XS2831195644</t>
   </si>
   <si>
     <t>BARCLAYS PLC 31/05/2036</t>
   </si>
   <si>
-    <t>6 785.08</t>
+    <t>7 520.81</t>
   </si>
   <si>
     <t>XS3170898723</t>
   </si>
   <si>
     <t>BAWAG PSK BANK FUER ARBEIT UND WIR 02/09/2033</t>
   </si>
   <si>
-    <t>2 866.44</t>
+    <t>3 365.75</t>
   </si>
   <si>
     <t>BE0390167337</t>
   </si>
   <si>
     <t>BELFIUS BANQUE SA 3.375 20/02/2031</t>
   </si>
   <si>
-    <t>25 816.44</t>
-[...1 lines deleted...]
-  <si>
     <t>BE6365319829</t>
   </si>
   <si>
     <t>BELFIUS BANQUE SA 3.375 28/05/2030</t>
   </si>
   <si>
-    <t>6 990.41</t>
+    <t>7 739.38</t>
   </si>
   <si>
     <t>BE0000349580</t>
   </si>
   <si>
     <t>BELGIUM (KINGDOM OF) 0.1 22/06/2030</t>
   </si>
   <si>
-    <t>1 077.60</t>
+    <t>1 205.78</t>
   </si>
   <si>
     <t>BE0000345547</t>
   </si>
   <si>
     <t>BELGIUM KINGDOM OF (GOVERNMENT) 0.8 22/06/2028</t>
   </si>
   <si>
-    <t>1 630.71</t>
+    <t>1 824.68</t>
   </si>
   <si>
     <t>BE0000333428</t>
   </si>
   <si>
     <t>BELGIUM KINGDOM OF (GOVERNMENT) 3 22/06/2034</t>
   </si>
   <si>
-    <t>40 319.22</t>
+    <t>45 114.90</t>
   </si>
   <si>
     <t>BE0000320292</t>
   </si>
   <si>
     <t>BELGIUM KINGDOM OF (GOVERNMENT) 4.25 28/03/2041</t>
   </si>
   <si>
-    <t>92 758.04</t>
+    <t>100 759.54</t>
   </si>
   <si>
     <t>XS3215466338</t>
   </si>
   <si>
     <t>BMS IRELAND CAPITAL FUNDING DAC 3.363 10/11/2033</t>
   </si>
   <si>
-    <t>3 209.13</t>
-[...8 lines deleted...]
-    <t>11 853.15</t>
+    <t>4 216.65</t>
   </si>
   <si>
     <t>FR001400LZI6</t>
   </si>
   <si>
     <t>BNP PARIBAS SA 13/11/2032</t>
   </si>
   <si>
-    <t>4 320.55</t>
+    <t>5 726.03</t>
   </si>
   <si>
     <t>FR0014010KM7</t>
   </si>
   <si>
     <t>BNP PARIBAS SA 19/01/2036</t>
   </si>
   <si>
+    <t>2 226.34</t>
+  </si>
+  <si>
     <t>XS2555221246</t>
   </si>
   <si>
     <t>BOOKING HOLDINGS INC 4.75 15/11/2034</t>
   </si>
   <si>
-    <t>2 108.22</t>
+    <t>2 810.96</t>
   </si>
   <si>
     <t>FR001400G6Y4</t>
   </si>
   <si>
     <t>BPCE SA 02/03/2030</t>
   </si>
   <si>
-    <t>17 182.19</t>
-[...10 lines deleted...]
-  <si>
     <t>FR0014015DL3</t>
   </si>
   <si>
     <t>BPCE SA 16/01/2037</t>
   </si>
   <si>
     <t>XS3227880021</t>
   </si>
   <si>
     <t>BT FINANCE PLC 3.375 17/11/2032</t>
   </si>
   <si>
-    <t>2 987.66</t>
-[...14 lines deleted...]
-    <t>CAIXABANK SA 3.875 20/01/2037</t>
+    <t>4 008.76</t>
+  </si>
+  <si>
+    <t>FR0014013058</t>
+  </si>
+  <si>
+    <t>BUREAU VERITAS SA 3.375 01/10/2033</t>
+  </si>
+  <si>
+    <t>7 073.63</t>
+  </si>
+  <si>
+    <t>XS3226502485</t>
+  </si>
+  <si>
+    <t>CAIXABANK SA 14/05/2038</t>
+  </si>
+  <si>
+    <t>3 471.58</t>
   </si>
   <si>
     <t>FR0014012S89</t>
   </si>
   <si>
     <t>CAPGEMINI SE 3.5 25/09/2034</t>
   </si>
   <si>
-    <t>5 063.01</t>
+    <t>6 098.63</t>
   </si>
   <si>
     <t>XS2387052744</t>
   </si>
   <si>
     <t>CASTELLUM HELSINKI FINANCE HOLDING 0.875 17/09/2029</t>
   </si>
   <si>
-    <t>1 342.47</t>
+    <t>1 601.37</t>
   </si>
   <si>
     <t>XS2793256137</t>
   </si>
   <si>
     <t>CBRE GLOBAL INVESTORS OPEN-ENDED F 4.75 27/03/2034</t>
   </si>
   <si>
-    <t>18 102.32</t>
+    <t>19 658.88</t>
   </si>
   <si>
     <t>FR001400RIX8</t>
   </si>
   <si>
     <t>CNP ASSURANCES 16/07/2054</t>
   </si>
   <si>
-    <t>10 845.21</t>
+    <t>12 287.67</t>
   </si>
   <si>
     <t>XS2909746310</t>
   </si>
   <si>
     <t>COMCAST CORPORATION 3.25 26/09/2032</t>
   </si>
   <si>
-    <t>4 432.47</t>
+    <t>5 346.03</t>
   </si>
   <si>
     <t>XS2909746401</t>
   </si>
   <si>
     <t>COMCAST CORPORATION 3.55 26/09/2036</t>
   </si>
   <si>
-    <t>4 459.38</t>
+    <t>5 378.49</t>
   </si>
   <si>
     <t>DE000CZ45YV9</t>
   </si>
   <si>
     <t>COMMERZBANK AG 16/07/2032</t>
   </si>
   <si>
-    <t>6 673.97</t>
+    <t>7 561.64</t>
   </si>
   <si>
     <t>FR001400Q486</t>
   </si>
   <si>
     <t>COMPAGNIE GENERALE DES ETABLISSEME 3.125 16/05/2031</t>
   </si>
   <si>
-    <t>13 561.64</t>
-[...8 lines deleted...]
-    <t>3 299.08</t>
+    <t>14 948.63</t>
   </si>
   <si>
     <t>FR001400Q7X2</t>
   </si>
   <si>
     <t>COVIVIO HOTELS SCA 4.125 23/05/2033</t>
   </si>
   <si>
-    <t>11 617.81</t>
+    <t>12 838.36</t>
   </si>
   <si>
     <t>FR0014010IN9</t>
   </si>
   <si>
     <t>COVIVIO SA 3.625 17/06/2034</t>
   </si>
   <si>
-    <t>6 912.33</t>
+    <t>7 716.78</t>
   </si>
   <si>
     <t>FR001400MDV4</t>
   </si>
   <si>
     <t>COVIVIO SA 4.625 05/06/2032</t>
   </si>
   <si>
-    <t>12 367.12</t>
+    <t>13 735.62</t>
   </si>
   <si>
     <t>FR001400PGC0</t>
   </si>
   <si>
     <t>CREDIT AGRICOLE SA 15/04/2036</t>
   </si>
   <si>
-    <t>42 431.51</t>
+    <t>46 315.07</t>
   </si>
   <si>
     <t>FR001400PZV0</t>
   </si>
   <si>
     <t>CREDIT MUTUEL ARKEA 15/05/2035</t>
   </si>
   <si>
-    <t>13 968.77</t>
+    <t>15 392.00</t>
   </si>
   <si>
     <t>BE0002989706</t>
   </si>
   <si>
     <t>CRELAN SA 23/01/2032</t>
   </si>
   <si>
+    <t>2 243.84</t>
+  </si>
+  <si>
     <t>BE0390287564</t>
   </si>
   <si>
-    <t>CRELAN SA-BRUSSELS HEAD OFFICE 4 30/04/2037</t>
+    <t>CRELAN SA-BRUSSELS HEAD OFFICE 30/04/2037</t>
+  </si>
+  <si>
+    <t>1 402.74</t>
   </si>
   <si>
     <t>DE000A4DE9Y3</t>
   </si>
   <si>
     <t>DEUTSCHE BANK AG 13/02/2031</t>
   </si>
   <si>
-    <t>6 583.56</t>
-[...1 lines deleted...]
-  <si>
     <t>DE000A351ZT4</t>
   </si>
   <si>
     <t>DEUTSCHE BOERSE AG 3.875 28/09/2033</t>
   </si>
   <si>
-    <t>4 108.56</t>
+    <t>4 968.49</t>
   </si>
   <si>
     <t>XS3032045471</t>
   </si>
   <si>
     <t>DEUTSCHE POST AG 3 24/03/2030</t>
   </si>
   <si>
-    <t>8 050.93</t>
+    <t>8 736.66</t>
   </si>
   <si>
     <t>XS2280835260</t>
   </si>
   <si>
     <t>DIGITAL INTREPID HOLDING BV 0.625 15/07/2031</t>
   </si>
   <si>
-    <t>2 794.52</t>
+    <t>3 164.38</t>
   </si>
   <si>
     <t>XS2977974927</t>
   </si>
   <si>
     <t>DNB BANK ASA 15/01/2031</t>
   </si>
   <si>
+    <t>1 158.90</t>
+  </si>
+  <si>
+    <t>XS3074473474</t>
+  </si>
+  <si>
+    <t>DNB BANK ASA 20/05/2031</t>
+  </si>
+  <si>
+    <t>4 914.38</t>
+  </si>
+  <si>
     <t>XS2932834604</t>
   </si>
   <si>
     <t>DSV FINANCE BV 3.25 06/11/2030</t>
   </si>
   <si>
-    <t>1 546.64</t>
+    <t>2 010.64</t>
   </si>
   <si>
     <t>XS3204041266</t>
   </si>
   <si>
     <t>DZ BANK AG DEUTSCHE ZENTRAL GENOSS 15/10/2035</t>
   </si>
   <si>
-    <t>3 411.55</t>
+    <t>4 233.98</t>
   </si>
   <si>
     <t>XS3274805376</t>
   </si>
   <si>
     <t>E.ON SE 3.448 19/01/2034</t>
   </si>
   <si>
-    <t>1 325.54</t>
+    <t>3 562.40</t>
   </si>
   <si>
     <t>XS3166221948</t>
   </si>
   <si>
     <t>EAST JAPAN RAILWAY COMPANY 3.727 02/09/2037</t>
   </si>
   <si>
-    <t>9 132.17</t>
+    <t>10 722.94</t>
   </si>
   <si>
     <t>XS3071203056</t>
   </si>
   <si>
     <t>EATON CAPITAL UNLIMITED CO 3.625 09/05/2035</t>
   </si>
   <si>
-    <t>10 765.75</t>
+    <t>11 838.36</t>
   </si>
   <si>
     <t>XS2459544339</t>
   </si>
   <si>
     <t>EDP FINANCE BV 1.875 21/09/2029</t>
   </si>
   <si>
-    <t>1 397.26</t>
+    <t>1 674.66</t>
   </si>
   <si>
     <t>PTEDP6OM0007</t>
   </si>
   <si>
     <t>EDP SA 02/12/2055</t>
   </si>
   <si>
-    <t>3 068.49</t>
-[...1 lines deleted...]
-  <si>
     <t>XS3171675393</t>
   </si>
   <si>
     <t>EDP SERVICIOS FINANCIEROS ESPANA S 3.125 03/12/2031</t>
   </si>
   <si>
-    <t>1 542.64</t>
+    <t>2 203.77</t>
   </si>
   <si>
     <t>FR001400D6O8</t>
   </si>
   <si>
     <t>ELECTRICITE DE FRANCE SA 4.75 12/10/2034</t>
   </si>
   <si>
-    <t>5 986.30</t>
+    <t>7 391.78</t>
   </si>
   <si>
     <t>BE6352705782</t>
   </si>
   <si>
     <t>ELIA GROUP SA 3.875 11/06/2031</t>
   </si>
   <si>
-    <t>10 106.85</t>
+    <t>11 253.42</t>
   </si>
   <si>
     <t>XS3070067072</t>
   </si>
   <si>
     <t>ELISA OYJ 2.875 14/05/2030</t>
   </si>
   <si>
-    <t>14 561.68</t>
+    <t>16 039.74</t>
   </si>
   <si>
     <t>XS3086867440</t>
   </si>
   <si>
     <t>ELM BV 3.375 19/06/2030</t>
   </si>
   <si>
-    <t>8 506.85</t>
+    <t>9 505.48</t>
   </si>
   <si>
     <t>XS1750986744</t>
   </si>
   <si>
     <t>ENEL FINANCE INTERNATIONAL NV 1.125 16/09/2026</t>
   </si>
   <si>
-    <t>2 120.79</t>
+    <t>2 526.90</t>
   </si>
   <si>
     <t>XS2312746345</t>
   </si>
   <si>
     <t>ENEL SPA NC30 PERP</t>
   </si>
   <si>
-    <t>5 311.95</t>
+    <t>6 274.52</t>
   </si>
   <si>
     <t>FR001400KHG0</t>
   </si>
   <si>
     <t>ENGIE SA 3.875 06/01/2031</t>
   </si>
   <si>
-    <t>1 847.26</t>
+    <t>3 567.12</t>
+  </si>
+  <si>
+    <t>AT0000A3RNZ8</t>
+  </si>
+  <si>
+    <t>ERSTE GROUP BANK AG 21/04/2036</t>
+  </si>
+  <si>
+    <t>1 684.93</t>
   </si>
   <si>
     <t>XS2113167568</t>
   </si>
   <si>
     <t>ESSITY AB (PUBL) 0.5 03/02/2030</t>
   </si>
   <si>
     <t>XS2386877133</t>
   </si>
   <si>
     <t>ESSITY CAPITAL BV 0.25 15/09/2029</t>
   </si>
   <si>
-    <t>EU000A3L1DJ0</t>
-[...7 lines deleted...]
-  <si>
     <t>EU000A3K4ES4</t>
   </si>
   <si>
     <t>EUROPEAN UNION 3 04/12/2034</t>
   </si>
   <si>
-    <t>10 293.70</t>
+    <t>14 776.44</t>
   </si>
   <si>
     <t>EU000A3K4EY2</t>
   </si>
   <si>
     <t>EUROPEAN UNION 3.375 05/10/2054</t>
   </si>
   <si>
-    <t>22 448.84</t>
+    <t>27 417.02</t>
   </si>
   <si>
     <t>EU000A4D8KD2</t>
   </si>
   <si>
     <t>EUROPEAN UNION 3.375 12/12/2035</t>
   </si>
   <si>
-    <t>6 541.54</t>
+    <t>9 812.31</t>
   </si>
   <si>
     <t>DE000A4DFWV3</t>
   </si>
   <si>
     <t>EVONIK INDUSTRIES AG 09/09/2055</t>
   </si>
   <si>
-    <t>5 169.86</t>
+    <t>6 113.01</t>
   </si>
   <si>
     <t>XS2982065018</t>
   </si>
   <si>
     <t>EXPERIAN PLC 3.51 15/12/2033</t>
   </si>
   <si>
-    <t>1 701.82</t>
+    <t>2 602.79</t>
   </si>
   <si>
     <t>XS2950696869</t>
   </si>
   <si>
     <t>FINGRID OYJ 2.75 04/12/2029</t>
   </si>
   <si>
-    <t>1 555.52</t>
+    <t>2 232.92</t>
   </si>
   <si>
     <t>FI4000441878</t>
   </si>
   <si>
     <t>FINLAND (REPUBLIC OF) 0 15/09/2030</t>
   </si>
   <si>
     <t>FI4000440557</t>
   </si>
   <si>
     <t>FINLAND (REPUBLIC OF) 0.25 15/09/2040</t>
   </si>
   <si>
     <t>FI4000348727</t>
   </si>
   <si>
     <t>FINLAND (REPUBLIC OF) 0.5 15/09/2028</t>
   </si>
   <si>
-    <t>1 630.08</t>
+    <t>1 940.03</t>
   </si>
   <si>
     <t>FI4000306758</t>
   </si>
   <si>
     <t>FINLAND (REPUBLIC OF) 1.125 15/04/2034</t>
   </si>
   <si>
-    <t>4 137.07</t>
+    <t>4 515.72</t>
+  </si>
+  <si>
+    <t>XS3299544711</t>
+  </si>
+  <si>
+    <t>FORD MOTOR CREDIT COMPANY LLC 3.305 17/05/2029</t>
   </si>
   <si>
     <t>XS2764790833</t>
   </si>
   <si>
     <t>FORTIVE CORP 3.7 15/08/2029</t>
   </si>
   <si>
-    <t>5 261.10</t>
+    <t>6 082.19</t>
   </si>
   <si>
     <t>XS2606264005</t>
   </si>
   <si>
     <t>FORTUM OYJ 4 26/05/2028</t>
   </si>
   <si>
-    <t>16 701.37</t>
+    <t>18 476.71</t>
   </si>
   <si>
     <t>FR0013516549</t>
   </si>
   <si>
     <t>FRANCE (REPUBLIC OF) 0 25/11/2030</t>
   </si>
   <si>
     <t>FR0013238268</t>
   </si>
   <si>
     <t>FRANCE (REPUBLIC OF) 0.1 01/03/2028</t>
   </si>
   <si>
-    <t>6 704.43</t>
-[...1 lines deleted...]
-  <si>
     <t>FR0014001N38</t>
   </si>
   <si>
     <t>FRANCE (REPUBLIC OF) 0.1 25/07/2031</t>
   </si>
   <si>
+    <t>1 000.99</t>
+  </si>
+  <si>
     <t>FR0013515806</t>
   </si>
   <si>
     <t>FRANCE (REPUBLIC OF) 0.5 25/05/2040</t>
   </si>
   <si>
-    <t>39 251.73</t>
-[...8 lines deleted...]
-    <t>2 057.05</t>
+    <t>43 407.80</t>
   </si>
   <si>
     <t>FR0013313582</t>
   </si>
   <si>
     <t>FRANCE (REPUBLIC OF) 1.25 25/05/2034</t>
   </si>
   <si>
-    <t>15 091.69</t>
+    <t>16 689.63</t>
   </si>
   <si>
     <t>FR0013154044</t>
   </si>
   <si>
     <t>FRANCE (REPUBLIC OF) 1.25 25/05/2036</t>
   </si>
   <si>
-    <t>3 493.15</t>
+    <t>3 863.01</t>
   </si>
   <si>
     <t>FR0014009O62</t>
   </si>
   <si>
     <t>FRANCE (REPUBLIC OF) 1.25 25/05/2038</t>
   </si>
   <si>
-    <t>45 236.30</t>
+    <t>50 026.03</t>
+  </si>
+  <si>
+    <t>FR0014016G71</t>
+  </si>
+  <si>
+    <t>FRANCE (REPUBLIC OF) 2.4 24/09/2029</t>
+  </si>
+  <si>
+    <t>14 833.97</t>
   </si>
   <si>
     <t>FR001400FTH3</t>
   </si>
   <si>
     <t>FRANCE (REPUBLIC OF) 3 25/05/2054</t>
   </si>
   <si>
-    <t>39 612.33</t>
+    <t>43 806.58</t>
   </si>
   <si>
     <t>FR001400X8V5</t>
   </si>
   <si>
     <t>FRANCE (REPUBLIC OF) 3.2 25/05/2035</t>
   </si>
   <si>
-    <t>31 656.33</t>
+    <t>35 008.18</t>
   </si>
   <si>
     <t>FR0014012II5</t>
   </si>
   <si>
     <t>FRANCE (REPUBLIC OF) 3.5 25/11/2035</t>
   </si>
   <si>
-    <t>41 696.65</t>
+    <t>57 553.12</t>
   </si>
   <si>
     <t>FR0014015MU5</t>
   </si>
   <si>
     <t>FRANCE (REPUBLIC OF) 4.1 25/05/2046</t>
   </si>
   <si>
-    <t>27 864.72</t>
-[...8 lines deleted...]
-    <t>1 196.75</t>
+    <t>30 815.11</t>
   </si>
   <si>
     <t>FR0012602779</t>
   </si>
   <si>
     <t>GDF SUEZ 1.5 13/03/2035</t>
   </si>
   <si>
-    <t>2 695.89</t>
+    <t>2 917.81</t>
   </si>
   <si>
     <t>DE0001102515</t>
   </si>
   <si>
     <t>GERMANY (FEDERAL REPUBLIC OF) 0 15/05/2035</t>
   </si>
   <si>
     <t>DE0001135481</t>
   </si>
   <si>
     <t>GERMANY (FEDERAL REPUBLIC OF) 2.5 04/07/2044</t>
   </si>
   <si>
-    <t>124 899.31</t>
+    <t>140 584.33</t>
   </si>
   <si>
     <t>DE000BU2Z049</t>
   </si>
   <si>
     <t>GERMANY (FEDERAL REPUBLIC OF) 2.5 15/02/2035</t>
   </si>
   <si>
-    <t>219 022.09</t>
+    <t>7 342.61</t>
   </si>
   <si>
     <t>DE000BU2Z031</t>
   </si>
   <si>
     <t>GERMANY (FEDERAL REPUBLIC OF) 2.6 15/08/2034</t>
   </si>
   <si>
-    <t>54 281.64</t>
+    <t>62 753.34</t>
   </si>
   <si>
     <t>DE000BU2Z056</t>
   </si>
   <si>
     <t>GERMANY (FEDERAL REPUBLIC OF) 2.6 15/08/2035</t>
   </si>
   <si>
-    <t>51 764.93</t>
+    <t>58 265.64</t>
   </si>
   <si>
     <t>XS3148184156</t>
   </si>
   <si>
     <t>GIVAUDAN FINANCE EUROPE BV 2.875 09/09/2029</t>
   </si>
   <si>
-    <t>3 497.26</t>
+    <t>4 135.27</t>
   </si>
   <si>
     <t>XS2715302001</t>
   </si>
   <si>
     <t>GIVAUDAN FINANCE EUROPE BV 4.125 28/11/2033</t>
   </si>
   <si>
-    <t>2 605.19</t>
+    <t>3 639.61</t>
   </si>
   <si>
     <t>BE6371086297</t>
   </si>
   <si>
     <t>GROEP BRUSSEL LAMBERT NV 3.75 21/01/2036</t>
   </si>
   <si>
     <t>FR0014006144</t>
   </si>
   <si>
     <t>GROUPE DES ASSURANCES DU CREDIT MU 21/04/2042</t>
   </si>
   <si>
-    <t>2 929.59</t>
+    <t>3 203.29</t>
   </si>
   <si>
     <t>XS2198574209</t>
   </si>
   <si>
     <t>HANNOVER RUECK SE 08/10/2040</t>
   </si>
   <si>
-    <t>3 993.84</t>
+    <t>4 900.00</t>
   </si>
   <si>
     <t>DE000A383PT8</t>
   </si>
   <si>
     <t>HOWOGE WOHNUNGSBAU GMBH 3.875 05/06/2030</t>
   </si>
   <si>
-    <t>12 952.05</t>
+    <t>14 385.27</t>
+  </si>
+  <si>
+    <t>ES0244251056</t>
+  </si>
+  <si>
+    <t>IBERCAJA BANCO SA 10/08/2031</t>
   </si>
   <si>
     <t>XS3224600232</t>
   </si>
   <si>
     <t>IBERDROLA FINANZAS SAU PERP</t>
   </si>
   <si>
-    <t>2 804.79</t>
+    <t>3 636.99</t>
   </si>
   <si>
     <t>XS2295333988</t>
   </si>
   <si>
     <t>IBERDROLA INTERNATIONAL BV PERP</t>
   </si>
   <si>
-    <t>19 800.00</t>
+    <t>1 210.00</t>
   </si>
   <si>
     <t>FR001400ZRC6</t>
   </si>
   <si>
     <t>ICADE 4.375 22/05/2035</t>
   </si>
   <si>
-    <t>18 554.79</t>
+    <t>20 496.58</t>
   </si>
   <si>
     <t>XS3190744907</t>
   </si>
   <si>
     <t>IDS FINANCING PLC 3.25 01/01/2029</t>
   </si>
   <si>
-    <t>3 982.81</t>
+    <t>4 836.27</t>
   </si>
   <si>
     <t>FR00140141X5</t>
   </si>
   <si>
     <t>IMERYS S.A. 4 21/11/2032</t>
   </si>
   <si>
-    <t>2 465.75</t>
+    <t>3 353.42</t>
   </si>
   <si>
     <t>XS3074456891</t>
   </si>
   <si>
     <t>INFORMA PLC 3.375 09/06/2031</t>
   </si>
   <si>
-    <t>5 792.05</t>
+    <t>6 443.66</t>
   </si>
   <si>
     <t>XS3153087559</t>
   </si>
   <si>
     <t>ING GROEP NV 20/08/2037</t>
   </si>
   <si>
-    <t>16 052.05</t>
+    <t>18 631.85</t>
+  </si>
+  <si>
+    <t>XS2886191589</t>
+  </si>
+  <si>
+    <t>ING GROEP NV 26/08/2035</t>
+  </si>
+  <si>
+    <t>8 802.74</t>
   </si>
   <si>
     <t>IT0005611550</t>
   </si>
   <si>
     <t>INTESA SANPAOLO SPA 16/09/2032</t>
   </si>
   <si>
-    <t>11 674.99</t>
+    <t>13 910.63</t>
   </si>
   <si>
     <t>XS2673808726</t>
   </si>
   <si>
     <t>INTESA SANPAOLO SPA 5.125 29/08/2031</t>
   </si>
   <si>
-    <t>11 877.08</t>
+    <t>13 893.95</t>
   </si>
   <si>
     <t>XS3032046016</t>
   </si>
   <si>
     <t>INVESTOR AB 3.5 31/03/2034</t>
   </si>
   <si>
-    <t>9 006.99</t>
+    <t>9 791.47</t>
   </si>
   <si>
     <t>IE00BH3SQ895</t>
   </si>
   <si>
     <t>IRELAND (REPUBLIC OF) 1.1 15/05/2029</t>
   </si>
   <si>
-    <t>6 432.35</t>
+    <t>7 087.72</t>
   </si>
   <si>
     <t>IE00BFZRPZ02</t>
   </si>
   <si>
     <t>IRELAND (REPUBLIC OF) 1.3 15/05/2033</t>
   </si>
   <si>
-    <t>3 651.54</t>
+    <t>4 023.59</t>
   </si>
   <si>
     <t>IE00BV8C9186</t>
   </si>
   <si>
     <t>IRELAND (REPUBLIC OF) 2 18/02/2045</t>
   </si>
   <si>
-    <t>6 632.11</t>
-[...1 lines deleted...]
-  <si>
     <t>IT0005138828</t>
   </si>
   <si>
     <t>ITALY (REPUBLIC OF) 1.25 15/09/2032</t>
   </si>
   <si>
-    <t>17 931.31</t>
+    <t>21 363.74</t>
   </si>
   <si>
     <t>IT0005588881</t>
   </si>
   <si>
     <t>ITALY (REPUBLIC OF) 1.8 15/05/2036</t>
   </si>
   <si>
-    <t>12 179.94</t>
+    <t>16 257.27</t>
   </si>
   <si>
     <t>IT0005633794</t>
   </si>
   <si>
     <t>ITALY (REPUBLIC OF) 2.55 25/02/2027</t>
   </si>
   <si>
-    <t>75 110.67</t>
+    <t>2 810.64</t>
   </si>
   <si>
     <t>IT0005083057</t>
   </si>
   <si>
     <t>ITALY (REPUBLIC OF) 3.25 01/09/2046</t>
   </si>
   <si>
-    <t>30 896.19</t>
-[...1 lines deleted...]
-  <si>
     <t>IT0005358806</t>
   </si>
   <si>
     <t>ITALY (REPUBLIC OF) 3.35 01/03/2035</t>
   </si>
   <si>
-    <t>36 091.16</t>
-[...1 lines deleted...]
-  <si>
     <t>IT0005631590</t>
   </si>
   <si>
     <t>ITALY (REPUBLIC OF) 3.65 01/08/2035</t>
   </si>
   <si>
-    <t>1 908.69</t>
+    <t>19 086.88</t>
   </si>
   <si>
     <t>IT0005542797</t>
   </si>
   <si>
     <t>ITALY (REPUBLIC OF) 3.7 15/06/2030</t>
   </si>
   <si>
-    <t>23 535.66</t>
+    <t>35 995.71</t>
   </si>
   <si>
     <t>IT0003934657</t>
   </si>
   <si>
     <t>ITALY (REPUBLIC OF) 4 01/02/2037</t>
   </si>
   <si>
-    <t>1 037.24</t>
+    <t>19 322.65</t>
   </si>
   <si>
     <t>XS2957380228</t>
   </si>
   <si>
     <t>JOHNSON CONTROLS INTERNATIONAL PLC 3.125 11/12/2033</t>
   </si>
   <si>
-    <t>1 469.18</t>
-[...5 lines deleted...]
-    <t>JPMORGAN CHASE &amp; CO 23/01/2036</t>
+    <t>2 190.41</t>
+  </si>
+  <si>
+    <t>XS3300349639</t>
+  </si>
+  <si>
+    <t>JPMORGAN CHASE &amp; CO 18/02/2032</t>
   </si>
   <si>
     <t>BE0002990712</t>
   </si>
   <si>
     <t>KBC GROEP NV 17/04/2035</t>
   </si>
   <si>
-    <t>19 065.07</t>
-[...8 lines deleted...]
-    <t>11 968.15</t>
+    <t>20 821.92</t>
   </si>
   <si>
     <t>FR001400NDQ2</t>
   </si>
   <si>
     <t>KLEPIERRE SA 3.875 23/09/2033</t>
   </si>
   <si>
-    <t>5 690.41</t>
+    <t>6 836.99</t>
   </si>
   <si>
     <t>XS2229470146</t>
   </si>
   <si>
     <t>KONINKLIJKE KPN NV 0.875 14/12/2032</t>
   </si>
   <si>
-    <t>XS2638080452</t>
-[...7 lines deleted...]
-  <si>
     <t>XS3069338336</t>
   </si>
   <si>
     <t>LLOYDS BANKING GROUP PLC 09/05/2035</t>
   </si>
   <si>
-    <t>9 087.78</t>
+    <t>9 993.21</t>
   </si>
   <si>
     <t>XS2815980664</t>
   </si>
   <si>
     <t>LLOYDS BANKING GROUP PLC 14/05/2032</t>
   </si>
   <si>
-    <t>7 229.37</t>
+    <t>7 963.18</t>
   </si>
   <si>
     <t>XS2679904685</t>
   </si>
   <si>
     <t>LSEG NETHERLANDS BV 4.231 29/09/2030</t>
   </si>
   <si>
-    <t>5 682.75</t>
+    <t>6 881.46</t>
   </si>
   <si>
     <t>FR001400ZEB6</t>
   </si>
   <si>
     <t>LVMH MOET HENNESSY LOUIS VUITTON S 3 07/03/2032</t>
   </si>
   <si>
-    <t>17 950.68</t>
+    <t>19 726.03</t>
   </si>
   <si>
     <t>XS3070027522</t>
   </si>
   <si>
     <t>MAGNA INTERNATIONAL INC 3.625 21/05/2031</t>
   </si>
   <si>
-    <t>8 308.40</t>
+    <t>9 174.53</t>
   </si>
   <si>
     <t>XS3238212164</t>
   </si>
   <si>
     <t>MAGNUM ICC FINANCE BV 3.75 26/11/2034</t>
   </si>
   <si>
-    <t>4 041.78</t>
+    <t>5 600.75</t>
   </si>
   <si>
     <t>XS3223939466</t>
   </si>
   <si>
     <t>MERCK KGAA 24/11/2055</t>
   </si>
   <si>
-    <t>8 136.99</t>
+    <t>XS3293638568</t>
+  </si>
+  <si>
+    <t>MIZUHO FINANCIAL GROUP INC 3.21 16/05/2032</t>
   </si>
   <si>
     <t>XS3025943419</t>
   </si>
   <si>
     <t>MONDI FINANCE PLC 3.75 18/05/2033</t>
   </si>
   <si>
-    <t>9 159.04</t>
+    <t>9 924.66</t>
   </si>
   <si>
     <t>XS2790333889</t>
   </si>
   <si>
     <t>MORGAN STANLEY 21/03/2035</t>
   </si>
   <si>
-    <t>13 869.59</t>
+    <t>15 039.84</t>
   </si>
   <si>
     <t>XS3057365549</t>
   </si>
   <si>
     <t>MORGAN STANLEY 22/05/2031</t>
   </si>
   <si>
-    <t>15 779.10</t>
+    <t>17 430.40</t>
+  </si>
+  <si>
+    <t>XS3086253039</t>
+  </si>
+  <si>
+    <t>NATIONAL GRID NORTH AMERICA INC 3.15 03/06/2030</t>
+  </si>
+  <si>
+    <t>9 424.11</t>
   </si>
   <si>
     <t>XS2894910665</t>
   </si>
   <si>
     <t>NATIONAL GRID NORTH AMERICA INC 3.631 03/09/2031</t>
   </si>
   <si>
-    <t>6 572.21</t>
-[...8 lines deleted...]
-    <t>9 366.48</t>
+    <t>7 724.48</t>
   </si>
   <si>
     <t>XS2388449758</t>
   </si>
   <si>
     <t>NATIONALE NEDERLANDEN BANK N V 0.5 21/09/2028</t>
   </si>
   <si>
     <t>XS3059437460</t>
   </si>
   <si>
     <t>NATIONWIDE BUILDING SOCIETY 30/07/2035</t>
   </si>
   <si>
-    <t>3 914.63</t>
+    <t>4 473.86</t>
   </si>
   <si>
     <t>XS2898838516</t>
   </si>
   <si>
     <t>NATWEST GROUP PLC 12/09/2032</t>
   </si>
   <si>
-    <t>9 387.56</t>
+    <t>11 135.59</t>
   </si>
   <si>
     <t>XS3009472989</t>
   </si>
   <si>
     <t>NATWEST GROUP PLC 25/02/2035</t>
   </si>
   <si>
-    <t>17 544.00</t>
-[...1 lines deleted...]
-  <si>
     <t>NL0012171458</t>
   </si>
   <si>
     <t>NETHERLANDS (KINGDOM OF) 0.75 15/07/2027</t>
   </si>
   <si>
-    <t>2 187.12</t>
+    <t>2 476.60</t>
   </si>
   <si>
     <t>NL0010071189</t>
   </si>
   <si>
     <t>NETHERLANDS (KINGDOM OF) 2.5 15/01/2033</t>
   </si>
   <si>
-    <t>3 129.04</t>
+    <t>7 353.25</t>
   </si>
   <si>
     <t>NL0009446418</t>
   </si>
   <si>
     <t>NETHERLANDS (KINGDOM OF) 3.75 15/01/2042</t>
   </si>
   <si>
-    <t>3 277.44</t>
-[...8 lines deleted...]
-    <t>12 203.83</t>
+    <t>7 701.99</t>
+  </si>
+  <si>
+    <t>XS3303513066</t>
+  </si>
+  <si>
+    <t>NETWORK FINANCE COMPANY PTY LTD 3.5 05/09/2033</t>
   </si>
   <si>
     <t>XS3232967318</t>
   </si>
   <si>
     <t>NORDEA BANK ABP 19/11/2035</t>
   </si>
   <si>
-    <t>3 428.08</t>
+    <t>9 260.28</t>
   </si>
   <si>
     <t>XS3100081507</t>
   </si>
   <si>
     <t>NTT FINANCE CORP 3.678 16/07/2033</t>
   </si>
   <si>
-    <t>5 891.25</t>
+    <t>6 674.81</t>
+  </si>
+  <si>
+    <t>XS2776001377</t>
+  </si>
+  <si>
+    <t>OMNICOM FINANCE HOLDINGS PLC 3.7 06/03/2032</t>
+  </si>
+  <si>
+    <t>14 678.36</t>
   </si>
   <si>
     <t>XS3284416917</t>
   </si>
   <si>
     <t>OP CORPORATE BANK PLC 30/01/2032</t>
   </si>
   <si>
+    <t>2 723.95</t>
+  </si>
+  <si>
     <t>FR001400DY43</t>
   </si>
   <si>
     <t>ORANGE SA 3.625 16/11/2031</t>
   </si>
   <si>
-    <t>4 767.12</t>
+    <t>6 376.03</t>
   </si>
   <si>
     <t>FR001400GDJ1</t>
   </si>
   <si>
     <t>ORANGE SA PERP</t>
   </si>
   <si>
-    <t>34 400.00</t>
+    <t>37 580.82</t>
   </si>
   <si>
     <t>XS2901491261</t>
   </si>
   <si>
     <t>P3 GROUP SARL 4 19/04/2032</t>
   </si>
   <si>
-    <t>5 389.48</t>
+    <t>5 889.53</t>
   </si>
   <si>
     <t>PTOTELOE0028</t>
   </si>
   <si>
     <t>PORTUGAL (REPUBLIC OF) 0.475 18/10/2030</t>
   </si>
   <si>
-    <t>1 217.50</t>
+    <t>1 519.08</t>
   </si>
   <si>
     <t>PTOTEMOE0035</t>
   </si>
   <si>
     <t>PORTUGAL (REPUBLIC OF) 0.7 15/10/2027</t>
   </si>
   <si>
-    <t>1 772.14</t>
+    <t>2 199.35</t>
   </si>
   <si>
     <t>PTOTENOE0034</t>
   </si>
   <si>
     <t>PORTUGAL (REPUBLIC OF) 0.9 12/10/2035</t>
   </si>
   <si>
-    <t>1 433.28</t>
+    <t>1 769.79</t>
   </si>
   <si>
     <t>PTOTEBOE0020</t>
   </si>
   <si>
     <t>PORTUGAL (REPUBLIC OF) 4.1 15/02/2045</t>
   </si>
   <si>
-    <t>99 165.67</t>
+    <t>4 482.06</t>
   </si>
   <si>
     <t>XS3013011203</t>
   </si>
   <si>
     <t>PPG INDUSTRIES INC 3.25 04/03/2032</t>
   </si>
   <si>
-    <t>11 822.70</t>
+    <t>12 769.92</t>
   </si>
   <si>
     <t>XS2810794680</t>
   </si>
   <si>
     <t>PROLOGIS EURO FINANCE LLC 4 05/05/2034</t>
   </si>
   <si>
-    <t>14 917.81</t>
+    <t>16 382.47</t>
   </si>
   <si>
     <t>XS2187529180</t>
   </si>
   <si>
     <t>PROLOGIS INTERNATIONAL FUNDING II 1.625 17/06/2032</t>
   </si>
   <si>
-    <t>4 647.95</t>
+    <t>5 188.87</t>
   </si>
   <si>
     <t>BE0002830116</t>
   </si>
   <si>
     <t>PROXIMUS NV 0.75 17/11/2036</t>
   </si>
   <si>
+    <t>1 089.04</t>
+  </si>
+  <si>
+    <t>FR0014010CI2</t>
+  </si>
+  <si>
+    <t>PUBLICIS GROUPE SA 3.375 12/06/2032</t>
+  </si>
+  <si>
+    <t>9 764.38</t>
+  </si>
+  <si>
     <t>CH1353015048</t>
   </si>
   <si>
     <t>RAIFFEISEN SCHWEIZ GENOSSENSCHAFT 03/09/2032</t>
   </si>
   <si>
-    <t>6 500.91</t>
+    <t>7 640.68</t>
   </si>
   <si>
     <t>FR0014015EO5</t>
   </si>
   <si>
     <t>RCI BANQUE SA 3.75 16/02/2032</t>
   </si>
   <si>
     <t>XS2552369469</t>
   </si>
   <si>
     <t>RED ELECTRICA CORPORACION SA PERP</t>
   </si>
   <si>
-    <t>18 347.95</t>
+    <t>21 084.93</t>
+  </si>
+  <si>
+    <t>XS2838500218</t>
+  </si>
+  <si>
+    <t>REDEIA CORPORACION SA 3.375 09/07/2032</t>
+  </si>
+  <si>
+    <t>4 382.88</t>
   </si>
   <si>
     <t>XS2126161764</t>
   </si>
   <si>
     <t>RELX FINANCE BV 0.5 10/03/2028</t>
   </si>
   <si>
     <t>XS2779010300</t>
   </si>
   <si>
     <t>RELX FINANCE BV 3.375 20/03/2033</t>
   </si>
   <si>
-    <t>13 950.31</t>
+    <t>15 123.70</t>
   </si>
   <si>
     <t>FR001400U3P1</t>
   </si>
   <si>
     <t>ROQUETTE FRERES SA 3.774 25/11/2031</t>
   </si>
   <si>
-    <t>2 936.48</t>
-[...8 lines deleted...]
-    <t>10 373.65</t>
+    <t>4 053.17</t>
+  </si>
+  <si>
+    <t>XS3304304945</t>
+  </si>
+  <si>
+    <t>SAGE GROUP PLC 3.821 25/02/2033</t>
   </si>
   <si>
     <t>FR001400Y1I6</t>
   </si>
   <si>
     <t>SANOFI SA 2.75 11/03/2031</t>
   </si>
   <si>
-    <t>9 945.21</t>
-[...26 lines deleted...]
-    <t>1 952.05</t>
+    <t>10 758.90</t>
   </si>
   <si>
     <t>XS2894895684</t>
   </si>
   <si>
     <t>SCOTTISH HYDRO ELECTRIC TRANSMISSI 3.375 04/09/2032</t>
   </si>
   <si>
-    <t>3 904.64</t>
+    <t>4 593.70</t>
   </si>
   <si>
     <t>XS2974156031</t>
   </si>
   <si>
     <t>SELP FINANCE SARL 3.75 16/01/2032</t>
   </si>
   <si>
     <t>XS2616008970</t>
   </si>
   <si>
     <t>SIKA CAPITAL BV 3.75 03/05/2030</t>
   </si>
   <si>
-    <t>9 362.98</t>
+    <t>10 275.62</t>
   </si>
   <si>
     <t>SK4120013400</t>
   </si>
   <si>
     <t>SLOVAKIA GOVERNMENT BOND 2 17/10/2047</t>
   </si>
   <si>
-    <t>22 060.27</t>
+    <t>27 475.07</t>
   </si>
   <si>
     <t>XS3237109965</t>
   </si>
   <si>
     <t>SMURFIT KAPPA TREASURY UNLIMITED C 3.489 24/11/2031</t>
   </si>
   <si>
-    <t>1 197.54</t>
+    <t>1 646.62</t>
   </si>
   <si>
     <t>FR0014012ID6</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA 02/09/2033</t>
   </si>
   <si>
-    <t>9 369.86</t>
+    <t>11 034.25</t>
   </si>
   <si>
     <t>FR0014014A53</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA 20/11/2035</t>
   </si>
   <si>
-    <t>4 034.25</t>
+    <t>5 467.47</t>
   </si>
   <si>
     <t>ES0000012G42</t>
   </si>
   <si>
     <t>SPAIN (KINGDOM OF) 1.2 31/10/2040</t>
   </si>
   <si>
-    <t>21 032.68</t>
+    <t>26 948.12</t>
   </si>
   <si>
     <t>ES0000012E69</t>
   </si>
   <si>
     <t>SPAIN (KINGDOM OF) 1.85 30/07/2035</t>
   </si>
   <si>
-    <t>16 170.12</t>
+    <t>18 480.13</t>
+  </si>
+  <si>
+    <t>ES0000012O75</t>
+  </si>
+  <si>
+    <t>SPAIN (KINGDOM OF) 3.5 31/01/2041</t>
+  </si>
+  <si>
+    <t>5 618.22</t>
   </si>
   <si>
     <t>ES0000012M93</t>
   </si>
   <si>
     <t>SPAIN (KINGDOM OF) 4 31/10/2054</t>
   </si>
   <si>
-    <t>14 360.55</t>
+    <t>18 399.45</t>
   </si>
   <si>
     <t>ES00000127C8</t>
   </si>
   <si>
     <t>SPAIN I/L BOND 1 30/11/2030</t>
   </si>
   <si>
-    <t>11 815.50</t>
+    <t>16 667.02</t>
   </si>
   <si>
     <t>XS3027988263</t>
   </si>
   <si>
     <t>SSE PLC 3.5 18/03/2032</t>
   </si>
   <si>
-    <t>16 291.59</t>
+    <t>17 653.42</t>
   </si>
   <si>
     <t>XS2439704318</t>
   </si>
   <si>
     <t>SSE PLC PERP</t>
   </si>
   <si>
-    <t>12 668.49</t>
+    <t>13 852.05</t>
   </si>
   <si>
     <t>FR001400DQ92</t>
   </si>
   <si>
     <t>SUEZ SA (FR) 5 03/11/2032</t>
   </si>
   <si>
-    <t>5 095.89</t>
+    <t>6 575.34</t>
   </si>
   <si>
     <t>BE6365314770</t>
   </si>
   <si>
     <t>SYENSQO NV 3.375 28/05/2031</t>
   </si>
   <si>
-    <t>13 980.82</t>
+    <t>15 478.77</t>
+  </si>
+  <si>
+    <t>XS3298843924</t>
+  </si>
+  <si>
+    <t>T-MOBILE USA INC 3.625 19/02/2035</t>
   </si>
   <si>
     <t>XS2314267449</t>
   </si>
   <si>
     <t>TELE2 AB 0.75 23/03/2031</t>
   </si>
   <si>
-    <t>3 920.55</t>
+    <t>4 253.42</t>
   </si>
   <si>
     <t>XS2623868994</t>
   </si>
   <si>
     <t>TELE2 AB 3.75 22/11/2029</t>
   </si>
   <si>
-    <t>2 668.56</t>
+    <t>3 642.23</t>
+  </si>
+  <si>
+    <t>XS2589828941</t>
+  </si>
+  <si>
+    <t>TELIA COMPANY AB 3.625 22/02/2032</t>
   </si>
   <si>
     <t>XS3166363906</t>
   </si>
   <si>
     <t>TELSTRA GROUP LTD 3.375 02/03/2035</t>
   </si>
   <si>
-    <t>10 032.53</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2613162424</t>
   </si>
   <si>
     <t>TELSTRA GROUP LTD 3.75 04/05/2031</t>
   </si>
   <si>
-    <t>5 671.23</t>
+    <t>6 226.03</t>
   </si>
   <si>
     <t>XS3128477521</t>
   </si>
   <si>
     <t>TERNA RETE ELETTRICA NAZIONALE SPA 3 22/07/2031</t>
   </si>
   <si>
-    <t>8 095.89</t>
+    <t>9 205.48</t>
+  </si>
+  <si>
+    <t>XS3281650823</t>
+  </si>
+  <si>
+    <t>TERNA RETE ELETTRICA NAZIONALE SPA PERP</t>
   </si>
   <si>
     <t>XS2798269069</t>
   </si>
   <si>
-    <t>TERNA RETE ELETTRICA NAZIONALE SPA PERP</t>
-[...2 lines deleted...]
-    <t>7 782.19</t>
+    <t>8 484.93</t>
   </si>
   <si>
     <t>FR001400L263</t>
   </si>
   <si>
     <t>THALES SA 4.25 18/10/2031</t>
   </si>
   <si>
-    <t>5 076.71</t>
+    <t>6 334.25</t>
   </si>
   <si>
     <t>XS2980851351</t>
   </si>
   <si>
     <t>TORONTO-DOMINION BANK/THE 23/01/2036</t>
   </si>
   <si>
+    <t>1 653.51</t>
+  </si>
+  <si>
     <t>XS3047435659</t>
   </si>
   <si>
     <t>TRANSURBAN FINANCE COMPANY PTY LTD 4.143 17/04/2035</t>
   </si>
   <si>
-    <t>4 589.54</t>
+    <t>5 012.46</t>
   </si>
   <si>
     <t>CH1305916897</t>
   </si>
   <si>
     <t>UBS GROUP AG 09/06/2033</t>
   </si>
   <si>
+    <t>9 052.40</t>
+  </si>
+  <si>
     <t>BE0390119825</t>
   </si>
   <si>
     <t>UCB SA 4.25 20/03/2030</t>
   </si>
   <si>
-    <t>14 950.68</t>
+    <t>16 208.22</t>
   </si>
   <si>
     <t>FR001400SIL1</t>
   </si>
   <si>
     <t>UNIBAIL-RODAMCO-WESTFIELD SE 3.875 11/09/2034</t>
   </si>
   <si>
-    <t>7 750.00</t>
+    <t>9 183.22</t>
   </si>
   <si>
     <t>ES0280907041</t>
   </si>
   <si>
     <t>UNICAJA BANCO SA 22/06/2034</t>
   </si>
   <si>
-    <t>6 841.10</t>
+    <t>7 654.79</t>
   </si>
   <si>
     <t>XS2496289138</t>
   </si>
   <si>
     <t>UNIVERSAL MUSIC GROUP NV 3.75 30/06/2032</t>
   </si>
   <si>
-    <t>8 820.00</t>
+    <t>9 907.40</t>
   </si>
   <si>
     <t>FR001400UHP0</t>
   </si>
   <si>
     <t>VEOLIA ENVIRONNEMENT SA 2.974 10/01/2031</t>
   </si>
   <si>
-    <t>1 018.49</t>
+    <t>2 118.47</t>
   </si>
   <si>
     <t>FR00140007L3</t>
   </si>
   <si>
     <t>VEOLIA ENVIRONNEMENT SA NC8.5 PERP</t>
   </si>
   <si>
-    <t>7 945.21</t>
+    <t>8 684.93</t>
   </si>
   <si>
     <t>XS2821745374</t>
   </si>
   <si>
     <t>VERBUND AG 3.25 17/05/2031</t>
   </si>
   <si>
-    <t>11 708.90</t>
-[...17 lines deleted...]
-    <t>9 979.45</t>
+    <t>12 910.96</t>
+  </si>
+  <si>
+    <t>XS3305144001</t>
+  </si>
+  <si>
+    <t>VERIZON COMMUNICATIONS INC 15/08/2056</t>
   </si>
   <si>
     <t>DE000A3MP4V7</t>
   </si>
   <si>
     <t>VONOVIA SE 0.75 01/09/2032</t>
   </si>
   <si>
-    <t>1 282.19</t>
+    <t>1 504.11</t>
   </si>
   <si>
     <t>XS2592516210</t>
   </si>
   <si>
     <t>WOLTERS KLUWER NV 3.75 03/04/2031</t>
   </si>
   <si>
-    <t>11 890.99</t>
+    <t>12 936.78</t>
   </si>
   <si>
     <t>CH1471403852</t>
   </si>
   <si>
     <t>ZUERCHER KANTONALBANK 11/09/2031</t>
   </si>
   <si>
-    <t>5 044.80</t>
+    <t>5 977.74</t>
   </si>
   <si>
     <t>ER32612CK01</t>
   </si>
   <si>
     <t>DEC26 0RZ7 C @ 97.875</t>
   </si>
   <si>
     <t>ER32612CK02</t>
   </si>
   <si>
     <t>DEC26 0RZ7 C @ 98.0</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -3067,238 +3511,238 @@
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
         <v>76123.6032</v>
       </c>
       <c r="D2">
-        <v>208.28</v>
+        <v>212.25</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>15855118.26</v>
+        <v>16157958.8</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>15855118.26</v>
+        <v>16157958.8</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
-        <v>2548477.6369</v>
+        <v>2541463.5222</v>
       </c>
       <c r="D3">
-        <v>122.65</v>
+        <v>124.92</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>312576124.29</v>
+        <v>317495743.75</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>312576124.29</v>
+        <v>317495743.75</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="1">
-        <v>284836.74</v>
+        <v>284620.26</v>
       </c>
       <c r="D4">
-        <v>112.6</v>
+        <v>114.73</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>32075237.62</v>
+        <v>32655664.43</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>32075237.62</v>
+        <v>32655664.43</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
         <v>13</v>
       </c>
       <c r="B5" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="1">
-        <v>11153.2339</v>
+        <v>10979.5304</v>
       </c>
       <c r="D5">
-        <v>112.33</v>
+        <v>114.39</v>
       </c>
       <c r="E5" t="s">
         <v>8</v>
       </c>
       <c r="F5">
-        <v>1252860.61</v>
+        <v>1255958.65</v>
       </c>
       <c r="G5" t="s">
         <v>8</v>
       </c>
       <c r="H5">
-        <v>1252860.61</v>
+        <v>1255958.65</v>
       </c>
       <c r="I5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" t="s">
         <v>15</v>
       </c>
       <c r="B6" t="s">
         <v>16</v>
       </c>
       <c r="C6" s="1">
         <v>1.0</v>
       </c>
       <c r="D6">
-        <v>116.02</v>
+        <v>118.24</v>
       </c>
       <c r="E6" t="s">
         <v>8</v>
       </c>
       <c r="F6">
-        <v>116.02</v>
+        <v>118.24</v>
       </c>
       <c r="G6" t="s">
         <v>8</v>
       </c>
       <c r="H6">
-        <v>116.02</v>
+        <v>118.24</v>
       </c>
       <c r="I6" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="7" spans="1:14">
       <c r="A7" t="s">
         <v>17</v>
       </c>
       <c r="B7" t="s">
         <v>18</v>
       </c>
       <c r="C7" s="1">
         <v>13364.0</v>
       </c>
       <c r="D7">
-        <v>102.06</v>
+        <v>103.95</v>
       </c>
       <c r="E7" t="s">
         <v>8</v>
       </c>
       <c r="F7">
-        <v>1363930.93</v>
+        <v>1389221.23</v>
       </c>
       <c r="G7" t="s">
         <v>8</v>
       </c>
       <c r="H7">
-        <v>1363930.93</v>
+        <v>1389221.23</v>
       </c>
       <c r="I7" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P321"/>
+  <dimension ref="A1:P399"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O321" sqref="O321"/>
+      <selection activeCell="O399" sqref="O399"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>19</v>
       </c>
       <c r="B1" t="s">
         <v>20</v>
       </c>
       <c r="C1" t="s">
         <v>21</v>
       </c>
       <c r="D1" t="s">
         <v>22</v>
       </c>
       <c r="E1" t="s">
         <v>23</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>24</v>
@@ -3317,16039 +3761,19939 @@
       </c>
       <c r="L1" t="s">
         <v>29</v>
       </c>
       <c r="M1" t="s">
         <v>30</v>
       </c>
       <c r="N1" t="s">
         <v>31</v>
       </c>
       <c r="O1" t="s">
         <v>32</v>
       </c>
       <c r="P1" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>34</v>
       </c>
       <c r="B2" t="s">
         <v>35</v>
       </c>
       <c r="C2" s="1">
-        <v>5322.0</v>
+        <v>3003.0</v>
       </c>
       <c r="D2" s="1">
-        <v>150.15</v>
+        <v>35.22</v>
       </c>
       <c r="E2" s="1">
-        <v>203.9688199925</v>
+        <v>35.22</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
         <v>1.0</v>
       </c>
       <c r="H2" s="1">
-        <v>1085522.06</v>
+        <v>105765.66</v>
       </c>
       <c r="I2" s="1">
-        <v>-286423.76</v>
+        <v>0.0</v>
       </c>
       <c r="J2" s="1">
-        <v>-26.385807396673</v>
+        <v>0.0</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>799098.3</v>
+        <v>105765.66</v>
       </c>
       <c r="N2" s="1">
-        <v>799098.3</v>
+        <v>105765.66</v>
       </c>
       <c r="O2" s="1">
-        <v>0.22</v>
+        <v>0.03</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>36</v>
       </c>
       <c r="B3" t="s">
         <v>37</v>
       </c>
       <c r="C3" s="1">
-        <v>452.0</v>
+        <v>8620.0</v>
       </c>
       <c r="D3" s="1">
-        <v>1265.6</v>
+        <v>28.36</v>
       </c>
       <c r="E3" s="1">
-        <v>1245.7007964602</v>
+        <v>28.36</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
         <v>1.0</v>
       </c>
       <c r="H3" s="1">
-        <v>563056.76</v>
+        <v>244463.2</v>
       </c>
       <c r="I3" s="1">
-        <v>8994.44</v>
+        <v>0.0</v>
       </c>
       <c r="J3" s="1">
-        <v>1.5974304260196</v>
+        <v>0.0</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
       <c r="M3" s="1">
-        <v>572051.2</v>
+        <v>244463.2</v>
       </c>
       <c r="N3" s="1">
-        <v>572051.2</v>
+        <v>244463.2</v>
       </c>
       <c r="O3" s="1">
-        <v>0.16</v>
+        <v>0.07</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>38</v>
       </c>
       <c r="B4" t="s">
         <v>39</v>
       </c>
       <c r="C4" s="1">
-        <v>8042.0</v>
+        <v>2337.0</v>
       </c>
       <c r="D4" s="1">
-        <v>193.8</v>
+        <v>246.8</v>
       </c>
       <c r="E4" s="1">
-        <v>160.8789206665</v>
+        <v>246.8</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
         <v>1.0</v>
       </c>
       <c r="H4" s="1">
-        <v>1293788.28</v>
+        <v>576771.6</v>
       </c>
       <c r="I4" s="1">
-        <v>264751.32</v>
+        <v>0.0</v>
       </c>
       <c r="J4" s="1">
-        <v>20.463264669549</v>
+        <v>0.0</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4" s="1">
-        <v>1558539.6</v>
+        <v>576771.6</v>
       </c>
       <c r="N4" s="1">
-        <v>1558539.6</v>
+        <v>576771.6</v>
       </c>
       <c r="O4" s="1">
-        <v>0.43</v>
+        <v>0.16</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>40</v>
       </c>
       <c r="B5" t="s">
         <v>41</v>
       </c>
       <c r="C5" s="1">
-        <v>15790.0</v>
+        <v>3808.0</v>
       </c>
       <c r="D5" s="1">
-        <v>59.24</v>
+        <v>158.2</v>
       </c>
       <c r="E5" s="1">
-        <v>69.9064065864</v>
+        <v>203.9688209034</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
       <c r="G5">
         <v>1.0</v>
       </c>
       <c r="H5" s="1">
-        <v>1103822.16</v>
+        <v>776713.27</v>
       </c>
       <c r="I5" s="1">
-        <v>-168422.56</v>
+        <v>-174287.67</v>
       </c>
       <c r="J5" s="1">
-        <v>-15.258124551513</v>
+        <v>-22.439126088318</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5" s="1">
-        <v>935399.6</v>
+        <v>602425.6</v>
       </c>
       <c r="N5" s="1">
-        <v>935399.6</v>
+        <v>602425.6</v>
       </c>
       <c r="O5" s="1">
-        <v>0.26</v>
+        <v>0.16</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>42</v>
       </c>
       <c r="B6" t="s">
         <v>43</v>
       </c>
       <c r="C6" s="1">
-        <v>8498.0</v>
+        <v>362.0</v>
       </c>
       <c r="D6" s="1">
-        <v>379.2</v>
+        <v>994.8</v>
       </c>
       <c r="E6" s="1">
-        <v>229.5087773594</v>
+        <v>1245.700801105</v>
       </c>
       <c r="F6" t="s">
         <v>8</v>
       </c>
       <c r="G6">
         <v>1.0</v>
       </c>
       <c r="H6" s="1">
-        <v>1950365.59</v>
+        <v>450943.69</v>
       </c>
       <c r="I6" s="1">
-        <v>1272076.01</v>
+        <v>-90826.09</v>
       </c>
       <c r="J6" s="1">
-        <v>65.222439142807</v>
+        <v>-20.141337380727</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
         <v>0.0</v>
       </c>
       <c r="M6" s="1">
-        <v>3222441.6</v>
+        <v>360117.6</v>
       </c>
       <c r="N6" s="1">
-        <v>3222441.6</v>
+        <v>360117.6</v>
       </c>
       <c r="O6" s="1">
-        <v>0.89</v>
+        <v>0.1</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>44</v>
       </c>
       <c r="B7" t="s">
         <v>45</v>
       </c>
       <c r="C7" s="1">
-        <v>57361.0</v>
+        <v>46850.0</v>
       </c>
       <c r="D7" s="1">
-        <v>26.9</v>
+        <v>26.67</v>
       </c>
       <c r="E7" s="1">
-        <v>23.8304970276</v>
+        <v>27.1622973319</v>
       </c>
       <c r="F7" t="s">
         <v>8</v>
       </c>
       <c r="G7">
         <v>1.0</v>
       </c>
       <c r="H7" s="1">
-        <v>1366941.14</v>
+        <v>1272553.63</v>
       </c>
       <c r="I7" s="1">
-        <v>176069.76</v>
+        <v>-23064.13</v>
       </c>
       <c r="J7" s="1">
-        <v>12.880566313192</v>
+        <v>-1.8124289190075</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7">
         <v>0.0</v>
       </c>
       <c r="M7" s="1">
-        <v>1543010.9</v>
+        <v>1249489.5</v>
       </c>
       <c r="N7" s="1">
-        <v>1543010.9</v>
+        <v>1249489.5</v>
       </c>
       <c r="O7" s="1">
-        <v>0.42</v>
+        <v>0.34</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>46</v>
       </c>
       <c r="B8" t="s">
         <v>47</v>
       </c>
       <c r="C8" s="1">
-        <v>17872.0</v>
+        <v>823.0</v>
       </c>
       <c r="D8" s="1">
-        <v>57.56</v>
+        <v>118.4</v>
       </c>
       <c r="E8" s="1">
-        <v>61.2401784915</v>
+        <v>118.4</v>
       </c>
       <c r="F8" t="s">
         <v>8</v>
       </c>
       <c r="G8">
         <v>1.0</v>
       </c>
       <c r="H8" s="1">
-        <v>1094484.47</v>
+        <v>97443.2</v>
       </c>
       <c r="I8" s="1">
-        <v>-65772.15</v>
+        <v>0.0</v>
       </c>
       <c r="J8" s="1">
-        <v>-6.0094182971824</v>
+        <v>0.0</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
         <v>0.0</v>
       </c>
       <c r="M8" s="1">
-        <v>1028712.32</v>
+        <v>97443.2</v>
       </c>
       <c r="N8" s="1">
-        <v>1028712.32</v>
+        <v>97443.2</v>
       </c>
       <c r="O8" s="1">
-        <v>0.28</v>
+        <v>0.03</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>48</v>
       </c>
       <c r="B9" t="s">
         <v>49</v>
       </c>
       <c r="C9" s="1">
-        <v>15640.0</v>
+        <v>2420.0</v>
       </c>
       <c r="D9" s="1">
-        <v>61.12</v>
+        <v>62.9</v>
       </c>
       <c r="E9" s="1">
-        <v>52.3199015345</v>
+        <v>62.9</v>
       </c>
       <c r="F9" t="s">
         <v>8</v>
       </c>
       <c r="G9">
         <v>1.0</v>
       </c>
       <c r="H9" s="1">
-        <v>818283.26</v>
+        <v>152218.0</v>
       </c>
       <c r="I9" s="1">
-        <v>137633.54</v>
+        <v>0.0</v>
       </c>
       <c r="J9" s="1">
-        <v>16.819791718579</v>
+        <v>0.0</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9">
         <v>0.0</v>
       </c>
       <c r="M9" s="1">
-        <v>955916.8</v>
+        <v>152218.0</v>
       </c>
       <c r="N9" s="1">
-        <v>955916.8</v>
+        <v>152218.0</v>
       </c>
       <c r="O9" s="1">
-        <v>0.26</v>
+        <v>0.04</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
         <v>50</v>
       </c>
       <c r="B10" t="s">
         <v>51</v>
       </c>
       <c r="C10" s="1">
-        <v>6644.0</v>
+        <v>8674.0</v>
       </c>
       <c r="D10" s="1">
-        <v>1224.8</v>
+        <v>184.24</v>
       </c>
       <c r="E10" s="1">
-        <v>522.0584828417</v>
+        <v>162.5810421951</v>
       </c>
       <c r="F10" t="s">
         <v>8</v>
       </c>
       <c r="G10">
         <v>1.0</v>
       </c>
       <c r="H10" s="1">
-        <v>3468556.56</v>
+        <v>1410227.96</v>
       </c>
       <c r="I10" s="1">
-        <v>4669014.64</v>
+        <v>187869.8</v>
       </c>
       <c r="J10" s="1">
-        <v>134.60973056758</v>
+        <v>13.321945481779</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10">
         <v>0.0</v>
       </c>
       <c r="M10" s="1">
-        <v>8137571.2</v>
+        <v>1598097.76</v>
       </c>
       <c r="N10" s="1">
-        <v>8137571.2</v>
+        <v>1598097.76</v>
       </c>
       <c r="O10" s="1">
-        <v>2.24</v>
+        <v>0.43</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
         <v>52</v>
       </c>
       <c r="B11" t="s">
         <v>53</v>
       </c>
       <c r="C11" s="1">
-        <v>52636.0</v>
+        <v>5592.0</v>
       </c>
       <c r="D11" s="1">
-        <v>38.93</v>
+        <v>382.2</v>
       </c>
       <c r="E11" s="1">
-        <v>27.1717518428</v>
+        <v>229.508776824</v>
       </c>
       <c r="F11" t="s">
         <v>8</v>
       </c>
       <c r="G11">
         <v>1.0</v>
       </c>
       <c r="H11" s="1">
-        <v>1430212.33</v>
+        <v>1283413.08</v>
       </c>
       <c r="I11" s="1">
-        <v>618907.15</v>
+        <v>853849.32</v>
       </c>
       <c r="J11" s="1">
-        <v>43.273794877716</v>
+        <v>66.529579081429</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11">
         <v>0.0</v>
       </c>
       <c r="M11" s="1">
-        <v>2049119.48</v>
+        <v>2137262.4</v>
       </c>
       <c r="N11" s="1">
-        <v>2049119.48</v>
+        <v>2137262.4</v>
       </c>
       <c r="O11" s="1">
-        <v>0.56</v>
+        <v>0.58</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
         <v>54</v>
       </c>
       <c r="B12" t="s">
         <v>55</v>
       </c>
       <c r="C12" s="1">
-        <v>126690.0</v>
+        <v>13699.0</v>
       </c>
       <c r="D12" s="1">
-        <v>21.91</v>
+        <v>28.29</v>
       </c>
       <c r="E12" s="1">
-        <v>8.6723270976</v>
+        <v>23.8304971166</v>
       </c>
       <c r="F12" t="s">
         <v>8</v>
       </c>
       <c r="G12">
         <v>1.0</v>
       </c>
       <c r="H12" s="1">
-        <v>1098697.12</v>
+        <v>326453.98</v>
       </c>
       <c r="I12" s="1">
-        <v>1677080.78</v>
+        <v>61090.73</v>
       </c>
       <c r="J12" s="1">
-        <v>152.64268463724</v>
+        <v>18.713427846706</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12" s="1">
-        <v>2775777.9</v>
+        <v>387544.71</v>
       </c>
       <c r="N12" s="1">
-        <v>2775777.9</v>
+        <v>387544.71</v>
       </c>
       <c r="O12" s="1">
-        <v>0.76</v>
+        <v>0.11</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
         <v>56</v>
       </c>
       <c r="B13" t="s">
         <v>57</v>
       </c>
       <c r="C13" s="1">
-        <v>263541.0</v>
+        <v>1721.0</v>
       </c>
       <c r="D13" s="1">
-        <v>11.048</v>
+        <v>63.55</v>
       </c>
       <c r="E13" s="1">
-        <v>7.7070728274</v>
+        <v>63.55</v>
       </c>
       <c r="F13" t="s">
         <v>8</v>
       </c>
       <c r="G13">
         <v>1.0</v>
       </c>
       <c r="H13" s="1">
-        <v>2031129.68</v>
+        <v>109369.55</v>
       </c>
       <c r="I13" s="1">
-        <v>880471.29</v>
+        <v>0.0</v>
       </c>
       <c r="J13" s="1">
-        <v>43.348846637897</v>
+        <v>0.0</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
       <c r="L13">
         <v>0.0</v>
       </c>
       <c r="M13" s="1">
-        <v>2911600.97</v>
+        <v>109369.55</v>
       </c>
       <c r="N13" s="1">
-        <v>2911600.97</v>
+        <v>109369.55</v>
       </c>
       <c r="O13" s="1">
-        <v>0.8</v>
+        <v>0.03</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
         <v>58</v>
       </c>
       <c r="B14" t="s">
         <v>59</v>
       </c>
       <c r="C14" s="1">
-        <v>8417.0</v>
+        <v>16028.0</v>
       </c>
       <c r="D14" s="1">
-        <v>96.9</v>
+        <v>52.74</v>
       </c>
       <c r="E14" s="1">
-        <v>108.857185458</v>
+        <v>61.2401784377</v>
       </c>
       <c r="F14" t="s">
         <v>8</v>
       </c>
       <c r="G14">
         <v>1.0</v>
       </c>
       <c r="H14" s="1">
-        <v>916250.93</v>
+        <v>981557.58</v>
       </c>
       <c r="I14" s="1">
-        <v>-100643.63</v>
+        <v>-136240.86</v>
       </c>
       <c r="J14" s="1">
-        <v>-10.984286804489</v>
+        <v>-13.880068044505</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
       <c r="L14">
         <v>0.0</v>
       </c>
       <c r="M14" s="1">
-        <v>815607.3</v>
+        <v>845316.72</v>
       </c>
       <c r="N14" s="1">
-        <v>815607.3</v>
+        <v>845316.72</v>
       </c>
       <c r="O14" s="1">
-        <v>0.22</v>
+        <v>0.23</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
         <v>60</v>
       </c>
       <c r="B15" t="s">
         <v>61</v>
       </c>
       <c r="C15" s="1">
-        <v>18940.0</v>
+        <v>7874.0</v>
       </c>
       <c r="D15" s="1">
-        <v>88.0</v>
+        <v>13.175</v>
       </c>
       <c r="E15" s="1">
-        <v>78.0265913411</v>
+        <v>13.175</v>
       </c>
       <c r="F15" t="s">
         <v>8</v>
       </c>
       <c r="G15">
         <v>1.0</v>
       </c>
       <c r="H15" s="1">
-        <v>1477823.64</v>
+        <v>103739.95</v>
       </c>
       <c r="I15" s="1">
-        <v>188896.36</v>
+        <v>0.0</v>
       </c>
       <c r="J15" s="1">
-        <v>12.782063765065</v>
+        <v>0.0</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15">
         <v>0.0</v>
       </c>
       <c r="M15" s="1">
-        <v>1666720.0</v>
+        <v>103739.95</v>
       </c>
       <c r="N15" s="1">
-        <v>1666720.0</v>
+        <v>103739.95</v>
       </c>
       <c r="O15" s="1">
-        <v>0.46</v>
+        <v>0.03</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
         <v>62</v>
       </c>
       <c r="B16" t="s">
         <v>63</v>
       </c>
       <c r="C16" s="1">
-        <v>22259.0</v>
+        <v>18844.0</v>
       </c>
       <c r="D16" s="1">
-        <v>92.38</v>
+        <v>68.82</v>
       </c>
       <c r="E16" s="1">
-        <v>74.7821150995</v>
+        <v>55.1253735937</v>
       </c>
       <c r="F16" t="s">
         <v>8</v>
       </c>
       <c r="G16">
         <v>1.0</v>
       </c>
       <c r="H16" s="1">
-        <v>1664575.1</v>
+        <v>1038782.54</v>
       </c>
       <c r="I16" s="1">
-        <v>391711.32</v>
+        <v>258061.54</v>
       </c>
       <c r="J16" s="1">
-        <v>23.532210712512</v>
+        <v>24.842691329795</v>
       </c>
       <c r="K16">
         <v>0.0</v>
       </c>
       <c r="L16">
         <v>0.0</v>
       </c>
       <c r="M16" s="1">
-        <v>2056286.42</v>
+        <v>1296844.08</v>
       </c>
       <c r="N16" s="1">
-        <v>2056286.42</v>
+        <v>1296844.08</v>
       </c>
       <c r="O16" s="1">
-        <v>0.57</v>
+        <v>0.35</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
         <v>64</v>
       </c>
       <c r="B17" t="s">
         <v>65</v>
       </c>
       <c r="C17" s="1">
-        <v>635840.0</v>
+        <v>8847.0</v>
       </c>
       <c r="D17" s="1">
-        <v>11.274</v>
+        <v>29.92</v>
       </c>
       <c r="E17" s="1">
-        <v>11.0848801743</v>
+        <v>29.92</v>
       </c>
       <c r="F17" t="s">
         <v>8</v>
       </c>
       <c r="G17">
         <v>1.0</v>
       </c>
       <c r="H17" s="1">
-        <v>7048210.21</v>
+        <v>264702.24</v>
       </c>
       <c r="I17" s="1">
-        <v>120249.95</v>
+        <v>0.0</v>
       </c>
       <c r="J17" s="1">
-        <v>1.7061061803944</v>
+        <v>0.0</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17">
         <v>0.0</v>
       </c>
       <c r="M17" s="1">
-        <v>7168460.16</v>
+        <v>264702.24</v>
       </c>
       <c r="N17" s="1">
-        <v>7168460.16</v>
+        <v>264702.24</v>
       </c>
       <c r="O17" s="1">
-        <v>1.97</v>
+        <v>0.07</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
         <v>66</v>
       </c>
       <c r="B18" t="s">
         <v>67</v>
       </c>
       <c r="C18" s="1">
-        <v>1279926.0</v>
+        <v>6504.0</v>
       </c>
       <c r="D18" s="1">
-        <v>10.724</v>
+        <v>1233.4</v>
       </c>
       <c r="E18" s="1">
-        <v>10.6300005625</v>
+        <v>522.0584824723</v>
       </c>
       <c r="F18" t="s">
         <v>8</v>
       </c>
       <c r="G18">
         <v>1.0</v>
       </c>
       <c r="H18" s="1">
-        <v>13605614.1</v>
+        <v>3395468.37</v>
       </c>
       <c r="I18" s="1">
-        <v>120312.32</v>
+        <v>4626565.23</v>
       </c>
       <c r="J18" s="1">
-        <v>0.8842843778731</v>
+        <v>136.2570557534</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
       <c r="L18">
         <v>0.0</v>
       </c>
       <c r="M18" s="1">
-        <v>13725926.42</v>
+        <v>8022033.6</v>
       </c>
       <c r="N18" s="1">
-        <v>13725926.42</v>
+        <v>8022033.6</v>
       </c>
       <c r="O18" s="1">
-        <v>3.78</v>
+        <v>2.17</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
         <v>68</v>
       </c>
       <c r="B19" t="s">
         <v>69</v>
       </c>
       <c r="C19" s="1">
-        <v>42275.0</v>
+        <v>2162.0</v>
       </c>
       <c r="D19" s="1">
-        <v>27.48</v>
+        <v>61.44</v>
       </c>
       <c r="E19" s="1">
-        <v>25.2120208161</v>
+        <v>61.44</v>
       </c>
       <c r="F19" t="s">
         <v>8</v>
       </c>
       <c r="G19">
         <v>1.0</v>
       </c>
       <c r="H19" s="1">
-        <v>1065838.18</v>
+        <v>132833.28</v>
       </c>
       <c r="I19" s="1">
-        <v>95878.82</v>
+        <v>0.0</v>
       </c>
       <c r="J19" s="1">
-        <v>8.9956263341964</v>
+        <v>0.0</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
       <c r="L19">
         <v>0.0</v>
       </c>
       <c r="M19" s="1">
-        <v>1161717.0</v>
+        <v>132833.28</v>
       </c>
       <c r="N19" s="1">
-        <v>1161717.0</v>
+        <v>132833.28</v>
       </c>
       <c r="O19" s="1">
-        <v>0.32</v>
+        <v>0.04</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
         <v>70</v>
       </c>
       <c r="B20" t="s">
         <v>71</v>
       </c>
       <c r="C20" s="1">
-        <v>6145.0</v>
+        <v>52636.0</v>
       </c>
       <c r="D20" s="1">
-        <v>134.3</v>
+        <v>41.46</v>
       </c>
       <c r="E20" s="1">
-        <v>141.197549227</v>
+        <v>27.1717518428</v>
       </c>
       <c r="F20" t="s">
         <v>8</v>
       </c>
       <c r="G20">
         <v>1.0</v>
       </c>
       <c r="H20" s="1">
-        <v>867658.94</v>
+        <v>1430212.33</v>
       </c>
       <c r="I20" s="1">
-        <v>-42385.44</v>
+        <v>752076.23</v>
       </c>
       <c r="J20" s="1">
-        <v>-4.88503466581</v>
+        <v>52.584935413052</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20">
         <v>0.0</v>
       </c>
       <c r="M20" s="1">
-        <v>825273.5</v>
+        <v>2182288.56</v>
       </c>
       <c r="N20" s="1">
-        <v>825273.5</v>
+        <v>2182288.56</v>
       </c>
       <c r="O20" s="1">
-        <v>0.23</v>
+        <v>0.59</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
         <v>72</v>
       </c>
       <c r="B21" t="s">
         <v>73</v>
       </c>
       <c r="C21" s="1">
-        <v>17245.0</v>
+        <v>11745.0</v>
       </c>
       <c r="D21" s="1">
-        <v>84.42</v>
+        <v>8.395</v>
       </c>
       <c r="E21" s="1">
-        <v>67.5653830096</v>
+        <v>8.3950004257</v>
       </c>
       <c r="F21" t="s">
         <v>8</v>
       </c>
       <c r="G21">
         <v>1.0</v>
       </c>
       <c r="H21" s="1">
-        <v>1165165.03</v>
+        <v>98599.28</v>
       </c>
       <c r="I21" s="1">
-        <v>290657.87</v>
+        <v>0.0</v>
       </c>
       <c r="J21" s="1">
-        <v>24.945639674751</v>
+        <v>0.0</v>
       </c>
       <c r="K21">
         <v>0.0</v>
       </c>
       <c r="L21">
         <v>0.0</v>
       </c>
       <c r="M21" s="1">
-        <v>1455822.9</v>
+        <v>98599.28</v>
       </c>
       <c r="N21" s="1">
-        <v>1455822.9</v>
+        <v>98599.28</v>
       </c>
       <c r="O21" s="1">
-        <v>0.4</v>
+        <v>0.03</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
         <v>74</v>
       </c>
       <c r="B22" t="s">
         <v>75</v>
       </c>
       <c r="C22" s="1">
-        <v>9816.0</v>
+        <v>1877.0</v>
       </c>
       <c r="D22" s="1">
-        <v>68.96</v>
+        <v>54.85</v>
       </c>
       <c r="E22" s="1">
-        <v>57.2562846373</v>
+        <v>54.85</v>
       </c>
       <c r="F22" t="s">
         <v>8</v>
       </c>
       <c r="G22">
         <v>1.0</v>
       </c>
       <c r="H22" s="1">
-        <v>562027.69</v>
+        <v>102953.45</v>
       </c>
       <c r="I22" s="1">
-        <v>114883.67</v>
+        <v>0.0</v>
       </c>
       <c r="J22" s="1">
-        <v>20.44092702977</v>
+        <v>0.0</v>
       </c>
       <c r="K22">
         <v>0.0</v>
       </c>
       <c r="L22">
         <v>0.0</v>
       </c>
       <c r="M22" s="1">
-        <v>676911.36</v>
+        <v>102953.45</v>
       </c>
       <c r="N22" s="1">
-        <v>676911.36</v>
+        <v>102953.45</v>
       </c>
       <c r="O22" s="1">
-        <v>0.19</v>
+        <v>0.03</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
         <v>76</v>
       </c>
       <c r="B23" t="s">
         <v>77</v>
       </c>
       <c r="C23" s="1">
-        <v>13693.0</v>
+        <v>11180.0</v>
       </c>
       <c r="D23" s="1">
-        <v>23.17</v>
+        <v>18.24</v>
       </c>
       <c r="E23" s="1">
-        <v>34.997790842</v>
+        <v>18.24</v>
       </c>
       <c r="F23" t="s">
         <v>8</v>
       </c>
       <c r="G23">
         <v>1.0</v>
       </c>
       <c r="H23" s="1">
-        <v>479224.75</v>
+        <v>203923.2</v>
       </c>
       <c r="I23" s="1">
-        <v>-161957.94</v>
+        <v>0.0</v>
       </c>
       <c r="J23" s="1">
-        <v>-33.795821271752</v>
+        <v>0.0</v>
       </c>
       <c r="K23">
         <v>0.0</v>
       </c>
       <c r="L23">
         <v>0.0</v>
       </c>
       <c r="M23" s="1">
-        <v>317266.81</v>
+        <v>203923.2</v>
       </c>
       <c r="N23" s="1">
-        <v>317266.81</v>
+        <v>203923.2</v>
       </c>
       <c r="O23" s="1">
-        <v>0.09</v>
+        <v>0.06</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
         <v>78</v>
       </c>
       <c r="B24" t="s">
         <v>79</v>
       </c>
       <c r="C24" s="1">
-        <v>2716.0</v>
+        <v>93965.0</v>
       </c>
       <c r="D24" s="1">
-        <v>213.5</v>
+        <v>19.75</v>
       </c>
       <c r="E24" s="1">
-        <v>217.0630007364</v>
+        <v>8.6723271431</v>
       </c>
       <c r="F24" t="s">
         <v>8</v>
       </c>
       <c r="G24">
         <v>1.0</v>
       </c>
       <c r="H24" s="1">
-        <v>589543.11</v>
+        <v>814895.22</v>
       </c>
       <c r="I24" s="1">
-        <v>-9677.11</v>
+        <v>1040913.53</v>
       </c>
       <c r="J24" s="1">
-        <v>-1.6414592649552</v>
+        <v>127.73587382191</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
       <c r="L24">
         <v>0.0</v>
       </c>
       <c r="M24" s="1">
-        <v>579866.0</v>
+        <v>1855808.75</v>
       </c>
       <c r="N24" s="1">
-        <v>579866.0</v>
+        <v>1855808.75</v>
       </c>
       <c r="O24" s="1">
-        <v>0.16</v>
+        <v>0.5</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
         <v>80</v>
       </c>
       <c r="B25" t="s">
         <v>81</v>
       </c>
       <c r="C25" s="1">
-        <v>36757.0</v>
+        <v>75255.0</v>
       </c>
       <c r="D25" s="1">
-        <v>28.74</v>
+        <v>3.208</v>
       </c>
       <c r="E25" s="1">
-        <v>31.8001455505</v>
+        <v>3.2079997342</v>
       </c>
       <c r="F25" t="s">
         <v>8</v>
       </c>
       <c r="G25">
         <v>1.0</v>
       </c>
       <c r="H25" s="1">
-        <v>1168877.95</v>
+        <v>241418.02</v>
       </c>
       <c r="I25" s="1">
-        <v>-112481.77</v>
+        <v>0.02</v>
       </c>
       <c r="J25" s="1">
-        <v>-9.6230551701313</v>
+        <v>8.2843857306095E-6</v>
       </c>
       <c r="K25">
         <v>0.0</v>
       </c>
       <c r="L25">
         <v>0.0</v>
       </c>
       <c r="M25" s="1">
-        <v>1056396.18</v>
+        <v>241418.04</v>
       </c>
       <c r="N25" s="1">
-        <v>1056396.18</v>
+        <v>241418.04</v>
       </c>
       <c r="O25" s="1">
-        <v>0.29</v>
+        <v>0.07</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
         <v>82</v>
       </c>
       <c r="B26" t="s">
         <v>83</v>
       </c>
       <c r="C26" s="1">
-        <v>18754.0</v>
+        <v>209288.0</v>
       </c>
       <c r="D26" s="1">
-        <v>66.84</v>
+        <v>10.79</v>
       </c>
       <c r="E26" s="1">
-        <v>104.4029694998</v>
+        <v>7.7070728374</v>
       </c>
       <c r="F26" t="s">
         <v>8</v>
       </c>
       <c r="G26">
         <v>1.0</v>
       </c>
       <c r="H26" s="1">
-        <v>1957973.29</v>
+        <v>1612997.86</v>
       </c>
       <c r="I26" s="1">
-        <v>-704455.93</v>
+        <v>645219.66</v>
       </c>
       <c r="J26" s="1">
-        <v>-35.978832479375</v>
+        <v>40.001271917373</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26" s="1">
-        <v>1253517.36</v>
+        <v>2258217.52</v>
       </c>
       <c r="N26" s="1">
-        <v>1253517.36</v>
+        <v>2258217.52</v>
       </c>
       <c r="O26" s="1">
-        <v>0.35</v>
+        <v>0.61</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
         <v>84</v>
       </c>
       <c r="B27" t="s">
         <v>85</v>
       </c>
       <c r="C27" s="1">
-        <v>22856.0</v>
+        <v>9219.0</v>
       </c>
       <c r="D27" s="1">
-        <v>17.83</v>
+        <v>14.175</v>
       </c>
       <c r="E27" s="1">
-        <v>17.8276001925</v>
+        <v>14.1750005424</v>
       </c>
       <c r="F27" t="s">
         <v>8</v>
       </c>
       <c r="G27">
         <v>1.0</v>
       </c>
       <c r="H27" s="1">
-        <v>407467.63</v>
+        <v>130679.33</v>
       </c>
       <c r="I27" s="1">
-        <v>54.85</v>
+        <v>0.0</v>
       </c>
       <c r="J27" s="1">
-        <v>0.013461191997018</v>
+        <v>0.0</v>
       </c>
       <c r="K27">
         <v>0.0</v>
       </c>
       <c r="L27">
         <v>0.0</v>
       </c>
       <c r="M27" s="1">
-        <v>407522.48</v>
+        <v>130679.33</v>
       </c>
       <c r="N27" s="1">
-        <v>407522.48</v>
+        <v>130679.33</v>
       </c>
       <c r="O27" s="1">
-        <v>0.11</v>
+        <v>0.04</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
         <v>86</v>
       </c>
       <c r="B28" t="s">
         <v>87</v>
       </c>
       <c r="C28" s="1">
-        <v>305848.0</v>
+        <v>1912.0</v>
       </c>
       <c r="D28" s="1">
-        <v>9.318</v>
+        <v>132.0</v>
       </c>
       <c r="E28" s="1">
-        <v>6.0097492872</v>
+        <v>132.0</v>
       </c>
       <c r="F28" t="s">
         <v>8</v>
       </c>
       <c r="G28">
         <v>1.0</v>
       </c>
       <c r="H28" s="1">
-        <v>1838069.8</v>
+        <v>252384.0</v>
       </c>
       <c r="I28" s="1">
-        <v>1011821.86</v>
+        <v>0.0</v>
       </c>
       <c r="J28" s="1">
-        <v>55.048065095243</v>
+        <v>0.0</v>
       </c>
       <c r="K28">
         <v>0.0</v>
       </c>
       <c r="L28">
         <v>0.0</v>
       </c>
       <c r="M28" s="1">
-        <v>2849891.66</v>
+        <v>252384.0</v>
       </c>
       <c r="N28" s="1">
-        <v>2849891.66</v>
+        <v>252384.0</v>
       </c>
       <c r="O28" s="1">
-        <v>0.78</v>
+        <v>0.07</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
         <v>88</v>
       </c>
       <c r="B29" t="s">
         <v>89</v>
       </c>
       <c r="C29" s="1">
-        <v>50355.0</v>
+        <v>1091.0</v>
       </c>
       <c r="D29" s="1">
-        <v>25.06</v>
+        <v>189.4</v>
       </c>
       <c r="E29" s="1">
-        <v>14.122016483</v>
+        <v>189.4</v>
       </c>
       <c r="F29" t="s">
         <v>8</v>
       </c>
       <c r="G29">
         <v>1.0</v>
       </c>
       <c r="H29" s="1">
-        <v>711114.14</v>
+        <v>206635.4</v>
       </c>
       <c r="I29" s="1">
-        <v>550782.16</v>
+        <v>0.0</v>
       </c>
       <c r="J29" s="1">
-        <v>77.453411346876</v>
+        <v>0.0</v>
       </c>
       <c r="K29">
         <v>0.0</v>
       </c>
       <c r="L29">
         <v>0.0</v>
       </c>
       <c r="M29" s="1">
-        <v>1261896.3</v>
+        <v>206635.4</v>
       </c>
       <c r="N29" s="1">
-        <v>1261896.3</v>
+        <v>206635.4</v>
       </c>
       <c r="O29" s="1">
-        <v>0.35</v>
+        <v>0.06</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
         <v>90</v>
       </c>
       <c r="B30" t="s">
         <v>91</v>
       </c>
       <c r="C30" s="1">
-        <v>9689.0</v>
+        <v>3150.0</v>
       </c>
       <c r="D30" s="1">
-        <v>110.3</v>
+        <v>34.2</v>
       </c>
       <c r="E30" s="1">
-        <v>104.5896996594</v>
+        <v>34.2</v>
       </c>
       <c r="F30" t="s">
         <v>8</v>
       </c>
       <c r="G30">
         <v>1.0</v>
       </c>
       <c r="H30" s="1">
-        <v>1013369.6</v>
+        <v>107730.0</v>
       </c>
       <c r="I30" s="1">
-        <v>55327.1</v>
+        <v>0.0</v>
       </c>
       <c r="J30" s="1">
-        <v>5.4597157838562</v>
+        <v>0.0</v>
       </c>
       <c r="K30">
         <v>0.0</v>
       </c>
       <c r="L30">
         <v>0.0</v>
       </c>
       <c r="M30" s="1">
-        <v>1068696.7</v>
+        <v>107730.0</v>
       </c>
       <c r="N30" s="1">
-        <v>1068696.7</v>
+        <v>107730.0</v>
       </c>
       <c r="O30" s="1">
-        <v>0.29</v>
+        <v>0.03</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
         <v>92</v>
       </c>
       <c r="B31" t="s">
         <v>93</v>
       </c>
       <c r="C31" s="1">
-        <v>5253.0</v>
+        <v>15715.0</v>
       </c>
       <c r="D31" s="1">
-        <v>256.7</v>
+        <v>89.46</v>
       </c>
       <c r="E31" s="1">
-        <v>192.1312868837</v>
+        <v>78.0265911549</v>
       </c>
       <c r="F31" t="s">
         <v>8</v>
       </c>
       <c r="G31">
         <v>1.0</v>
       </c>
       <c r="H31" s="1">
-        <v>1009265.65</v>
+        <v>1226187.88</v>
       </c>
       <c r="I31" s="1">
-        <v>339179.45</v>
+        <v>179676.02</v>
       </c>
       <c r="J31" s="1">
-        <v>33.606558392233</v>
+        <v>14.653221005577</v>
       </c>
       <c r="K31">
         <v>0.0</v>
       </c>
       <c r="L31">
         <v>0.0</v>
       </c>
       <c r="M31" s="1">
-        <v>1348445.1</v>
+        <v>1405863.9</v>
       </c>
       <c r="N31" s="1">
-        <v>1348445.1</v>
+        <v>1405863.9</v>
       </c>
       <c r="O31" s="1">
-        <v>0.37</v>
+        <v>0.38</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
         <v>94</v>
       </c>
       <c r="B32" t="s">
         <v>95</v>
       </c>
       <c r="C32" s="1">
-        <v>35141.0</v>
+        <v>17629.0</v>
       </c>
       <c r="D32" s="1">
-        <v>13.25</v>
+        <v>95.5</v>
       </c>
       <c r="E32" s="1">
-        <v>22.3286483026</v>
+        <v>75.8245317375</v>
       </c>
       <c r="F32" t="s">
         <v>8</v>
       </c>
       <c r="G32">
         <v>1.0</v>
       </c>
       <c r="H32" s="1">
-        <v>784651.03</v>
+        <v>1336710.67</v>
       </c>
       <c r="I32" s="1">
-        <v>-319032.78</v>
+        <v>346858.83</v>
       </c>
       <c r="J32" s="1">
-        <v>-40.659193425133</v>
+        <v>25.94868416813</v>
       </c>
       <c r="K32">
         <v>0.0</v>
       </c>
       <c r="L32">
         <v>0.0</v>
       </c>
       <c r="M32" s="1">
-        <v>465618.25</v>
+        <v>1683569.5</v>
       </c>
       <c r="N32" s="1">
-        <v>465618.25</v>
+        <v>1683569.5</v>
       </c>
       <c r="O32" s="1">
-        <v>0.13</v>
+        <v>0.46</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
         <v>96</v>
       </c>
       <c r="B33" t="s">
         <v>97</v>
       </c>
       <c r="C33" s="1">
-        <v>5407.0</v>
+        <v>1451235.0</v>
       </c>
       <c r="D33" s="1">
-        <v>179.8</v>
+        <v>11.28</v>
       </c>
       <c r="E33" s="1">
-        <v>146.9038857037</v>
+        <v>11.2004103126</v>
       </c>
       <c r="F33" t="s">
         <v>8</v>
       </c>
       <c r="G33">
         <v>1.0</v>
       </c>
       <c r="H33" s="1">
-        <v>794309.31</v>
+        <v>16254427.46</v>
       </c>
       <c r="I33" s="1">
-        <v>177869.29</v>
+        <v>115503.34</v>
       </c>
       <c r="J33" s="1">
-        <v>22.392950423809</v>
+        <v>0.71059617623714</v>
       </c>
       <c r="K33">
         <v>0.0</v>
       </c>
       <c r="L33">
         <v>0.0</v>
       </c>
       <c r="M33" s="1">
-        <v>972178.6</v>
+        <v>16369930.8</v>
       </c>
       <c r="N33" s="1">
-        <v>972178.6</v>
+        <v>16369930.8</v>
       </c>
       <c r="O33" s="1">
-        <v>0.27</v>
+        <v>4.44</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
         <v>98</v>
       </c>
       <c r="B34" t="s">
         <v>99</v>
       </c>
       <c r="C34" s="1">
-        <v>14937.0</v>
+        <v>577498.0</v>
       </c>
       <c r="D34" s="1">
-        <v>34.98</v>
+        <v>10.872</v>
       </c>
       <c r="E34" s="1">
-        <v>34.39</v>
+        <v>10.6970180849</v>
       </c>
       <c r="F34" t="s">
         <v>8</v>
       </c>
       <c r="G34">
         <v>1.0</v>
       </c>
       <c r="H34" s="1">
-        <v>513683.43</v>
+        <v>6177506.55</v>
       </c>
       <c r="I34" s="1">
-        <v>8812.83</v>
+        <v>101051.71</v>
       </c>
       <c r="J34" s="1">
-        <v>1.7156150043617</v>
+        <v>1.6358009365445</v>
       </c>
       <c r="K34">
         <v>0.0</v>
       </c>
       <c r="L34">
         <v>0.0</v>
       </c>
       <c r="M34" s="1">
-        <v>522496.26</v>
+        <v>6278558.26</v>
       </c>
       <c r="N34" s="1">
-        <v>522496.26</v>
+        <v>6278558.26</v>
       </c>
       <c r="O34" s="1">
-        <v>0.14</v>
+        <v>1.7</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
         <v>100</v>
       </c>
       <c r="B35" t="s">
         <v>101</v>
       </c>
       <c r="C35" s="1">
-        <v>10927.0</v>
+        <v>3958.0</v>
       </c>
       <c r="D35" s="1">
-        <v>74.02</v>
+        <v>52.68</v>
       </c>
       <c r="E35" s="1">
-        <v>69.1710844697</v>
+        <v>52.68</v>
       </c>
       <c r="F35" t="s">
         <v>8</v>
       </c>
       <c r="G35">
         <v>1.0</v>
       </c>
       <c r="H35" s="1">
-        <v>755832.44</v>
+        <v>208507.44</v>
       </c>
       <c r="I35" s="1">
-        <v>52984.1</v>
+        <v>0.0</v>
       </c>
       <c r="J35" s="1">
-        <v>7.0100325410748</v>
+        <v>0.0</v>
       </c>
       <c r="K35">
         <v>0.0</v>
       </c>
       <c r="L35">
         <v>0.0</v>
       </c>
       <c r="M35" s="1">
-        <v>808816.54</v>
+        <v>208507.44</v>
       </c>
       <c r="N35" s="1">
-        <v>808816.54</v>
+        <v>208507.44</v>
       </c>
       <c r="O35" s="1">
-        <v>0.22</v>
+        <v>0.06</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
         <v>102</v>
       </c>
       <c r="B36" t="s">
         <v>103</v>
       </c>
       <c r="C36" s="1">
-        <v>463.0</v>
+        <v>21022.0</v>
       </c>
       <c r="D36" s="1">
-        <v>2032.0</v>
+        <v>12.01</v>
       </c>
       <c r="E36" s="1">
-        <v>1438.3088336933</v>
+        <v>12.01</v>
       </c>
       <c r="F36" t="s">
         <v>8</v>
       </c>
       <c r="G36">
         <v>1.0</v>
       </c>
       <c r="H36" s="1">
-        <v>665936.99</v>
+        <v>252474.22</v>
       </c>
       <c r="I36" s="1">
-        <v>274879.01</v>
+        <v>0.0</v>
       </c>
       <c r="J36" s="1">
-        <v>41.277029828303</v>
+        <v>0.0</v>
       </c>
       <c r="K36">
         <v>0.0</v>
       </c>
       <c r="L36">
         <v>0.0</v>
       </c>
       <c r="M36" s="1">
-        <v>940816.0</v>
+        <v>252474.22</v>
       </c>
       <c r="N36" s="1">
-        <v>940816.0</v>
+        <v>252474.22</v>
       </c>
       <c r="O36" s="1">
-        <v>0.26</v>
+        <v>0.07</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
         <v>104</v>
       </c>
       <c r="B37" t="s">
         <v>105</v>
       </c>
       <c r="C37" s="1">
-        <v>95990.0</v>
+        <v>23963.0</v>
       </c>
       <c r="D37" s="1">
-        <v>18.89</v>
+        <v>29.42</v>
       </c>
       <c r="E37" s="1">
-        <v>12.4802774247</v>
+        <v>25.2120206151</v>
       </c>
       <c r="F37" t="s">
         <v>8</v>
       </c>
       <c r="G37">
         <v>1.0</v>
       </c>
       <c r="H37" s="1">
-        <v>1197981.83</v>
+        <v>604155.65</v>
       </c>
       <c r="I37" s="1">
-        <v>615269.27</v>
+        <v>100835.81</v>
       </c>
       <c r="J37" s="1">
-        <v>51.358814849471</v>
+        <v>16.690369443702</v>
       </c>
       <c r="K37">
         <v>0.0</v>
       </c>
       <c r="L37">
         <v>0.0</v>
       </c>
       <c r="M37" s="1">
-        <v>1813251.1</v>
+        <v>704991.46</v>
       </c>
       <c r="N37" s="1">
-        <v>1813251.1</v>
+        <v>704991.46</v>
       </c>
       <c r="O37" s="1">
-        <v>0.5</v>
+        <v>0.19</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
         <v>106</v>
       </c>
       <c r="B38" t="s">
         <v>107</v>
       </c>
       <c r="C38" s="1">
-        <v>1314.0</v>
+        <v>82137.0</v>
       </c>
       <c r="D38" s="1">
-        <v>18.89</v>
+        <v>10.52</v>
       </c>
       <c r="E38" s="1">
-        <v>73.0411415525</v>
+        <v>10.5673277573</v>
       </c>
       <c r="F38" t="s">
         <v>8</v>
       </c>
       <c r="G38">
         <v>1.0</v>
       </c>
       <c r="H38" s="1">
-        <v>95976.06</v>
+        <v>867968.6</v>
       </c>
       <c r="I38" s="1">
-        <v>-71154.6</v>
+        <v>-3887.36</v>
       </c>
       <c r="J38" s="1">
-        <v>-74.137863129618</v>
+        <v>-0.44786873626534</v>
       </c>
       <c r="K38">
         <v>0.0</v>
       </c>
       <c r="L38">
         <v>0.0</v>
       </c>
       <c r="M38" s="1">
-        <v>24821.46</v>
+        <v>864081.24</v>
       </c>
       <c r="N38" s="1">
-        <v>24821.46</v>
+        <v>864081.24</v>
       </c>
       <c r="O38" s="1">
-        <v>0.01</v>
+        <v>0.23</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
         <v>108</v>
       </c>
       <c r="B39" t="s">
         <v>109</v>
       </c>
       <c r="C39" s="1">
-        <v>25969.0</v>
+        <v>9530.0</v>
       </c>
       <c r="D39" s="1">
-        <v>55.5</v>
+        <v>16.045</v>
       </c>
       <c r="E39" s="1">
-        <v>38.9226296738</v>
+        <v>16.045</v>
       </c>
       <c r="F39" t="s">
         <v>8</v>
       </c>
       <c r="G39">
         <v>1.0</v>
       </c>
       <c r="H39" s="1">
-        <v>1010781.77</v>
+        <v>152908.85</v>
       </c>
       <c r="I39" s="1">
-        <v>430497.73</v>
+        <v>0.0</v>
       </c>
       <c r="J39" s="1">
-        <v>42.590571256543</v>
+        <v>0.0</v>
       </c>
       <c r="K39">
         <v>0.0</v>
       </c>
       <c r="L39">
         <v>0.0</v>
       </c>
       <c r="M39" s="1">
-        <v>1441279.5</v>
+        <v>152908.85</v>
       </c>
       <c r="N39" s="1">
-        <v>1441279.5</v>
+        <v>152908.85</v>
       </c>
       <c r="O39" s="1">
-        <v>0.4</v>
+        <v>0.04</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
         <v>110</v>
       </c>
       <c r="B40" t="s">
         <v>111</v>
       </c>
       <c r="C40" s="1">
-        <v>46358.0</v>
+        <v>1124.0</v>
       </c>
       <c r="D40" s="1">
-        <v>41.88</v>
+        <v>92.7</v>
       </c>
       <c r="E40" s="1">
-        <v>34.7570736442</v>
+        <v>92.7</v>
       </c>
       <c r="F40" t="s">
         <v>8</v>
       </c>
       <c r="G40">
         <v>1.0</v>
       </c>
       <c r="H40" s="1">
-        <v>1611268.42</v>
+        <v>104194.8</v>
       </c>
       <c r="I40" s="1">
-        <v>330204.62</v>
+        <v>0.0</v>
       </c>
       <c r="J40" s="1">
-        <v>20.493458191156</v>
+        <v>0.0</v>
       </c>
       <c r="K40">
         <v>0.0</v>
       </c>
       <c r="L40">
         <v>0.0</v>
       </c>
       <c r="M40" s="1">
-        <v>1941473.04</v>
+        <v>104194.8</v>
       </c>
       <c r="N40" s="1">
-        <v>1941473.04</v>
+        <v>104194.8</v>
       </c>
       <c r="O40" s="1">
-        <v>0.53</v>
+        <v>0.03</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
         <v>112</v>
       </c>
       <c r="B41" t="s">
         <v>113</v>
       </c>
       <c r="C41" s="1">
-        <v>95424.0</v>
+        <v>7431.0</v>
       </c>
       <c r="D41" s="1">
-        <v>25.35</v>
+        <v>34.65</v>
       </c>
       <c r="E41" s="1">
-        <v>12.0848597837</v>
+        <v>34.65</v>
       </c>
       <c r="F41" t="s">
         <v>8</v>
       </c>
       <c r="G41">
         <v>1.0</v>
       </c>
       <c r="H41" s="1">
-        <v>1153185.66</v>
+        <v>257484.15</v>
       </c>
       <c r="I41" s="1">
-        <v>1265812.74</v>
+        <v>0.0</v>
       </c>
       <c r="J41" s="1">
-        <v>109.76660427775</v>
+        <v>0.0</v>
       </c>
       <c r="K41">
         <v>0.0</v>
       </c>
       <c r="L41">
         <v>0.0</v>
       </c>
       <c r="M41" s="1">
-        <v>2418998.4</v>
+        <v>257484.15</v>
       </c>
       <c r="N41" s="1">
-        <v>2418998.4</v>
+        <v>257484.15</v>
       </c>
       <c r="O41" s="1">
-        <v>0.67</v>
+        <v>0.07</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
         <v>114</v>
       </c>
       <c r="B42" t="s">
         <v>115</v>
       </c>
       <c r="C42" s="1">
-        <v>456546.0</v>
+        <v>8544.0</v>
       </c>
       <c r="D42" s="1">
-        <v>5.979</v>
+        <v>86.24</v>
       </c>
       <c r="E42" s="1">
-        <v>2.8473831114</v>
+        <v>67.5653827247</v>
       </c>
       <c r="F42" t="s">
         <v>8</v>
       </c>
       <c r="G42">
         <v>1.0</v>
       </c>
       <c r="H42" s="1">
-        <v>1299961.37</v>
+        <v>577278.63</v>
       </c>
       <c r="I42" s="1">
-        <v>1429727.16</v>
+        <v>159555.93</v>
       </c>
       <c r="J42" s="1">
-        <v>109.98228047346</v>
+        <v>27.639327303697</v>
       </c>
       <c r="K42">
         <v>0.0</v>
       </c>
       <c r="L42">
         <v>0.0</v>
       </c>
       <c r="M42" s="1">
-        <v>2729688.53</v>
+        <v>736834.56</v>
       </c>
       <c r="N42" s="1">
-        <v>2729688.53</v>
+        <v>736834.56</v>
       </c>
       <c r="O42" s="1">
-        <v>0.75</v>
+        <v>0.2</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
         <v>116</v>
       </c>
       <c r="B43" t="s">
         <v>117</v>
       </c>
       <c r="C43" s="1">
-        <v>1207.0</v>
+        <v>1670.0</v>
       </c>
       <c r="D43" s="1">
-        <v>258.55</v>
+        <v>62.15</v>
       </c>
       <c r="E43" s="1">
-        <v>530.7942336371</v>
+        <v>62.15</v>
       </c>
       <c r="F43" t="s">
         <v>8</v>
       </c>
       <c r="G43">
         <v>1.0</v>
       </c>
       <c r="H43" s="1">
-        <v>640668.64</v>
+        <v>103790.5</v>
       </c>
       <c r="I43" s="1">
-        <v>-328598.79</v>
+        <v>0.0</v>
       </c>
       <c r="J43" s="1">
-        <v>-51.28997573535</v>
+        <v>0.0</v>
       </c>
       <c r="K43">
         <v>0.0</v>
       </c>
       <c r="L43">
         <v>0.0</v>
       </c>
       <c r="M43" s="1">
-        <v>312069.85</v>
+        <v>103790.5</v>
       </c>
       <c r="N43" s="1">
-        <v>312069.85</v>
+        <v>103790.5</v>
       </c>
       <c r="O43" s="1">
-        <v>0.09</v>
+        <v>0.03</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
         <v>118</v>
       </c>
       <c r="B44" t="s">
         <v>119</v>
       </c>
       <c r="C44" s="1">
-        <v>9308.0</v>
+        <v>32440.0</v>
       </c>
       <c r="D44" s="1">
-        <v>74.25</v>
+        <v>18.785</v>
       </c>
       <c r="E44" s="1">
-        <v>93.1078899871</v>
+        <v>18.785</v>
       </c>
       <c r="F44" t="s">
         <v>8</v>
       </c>
       <c r="G44">
         <v>1.0</v>
       </c>
       <c r="H44" s="1">
-        <v>866648.24</v>
+        <v>609385.4</v>
       </c>
       <c r="I44" s="1">
-        <v>-175529.24</v>
+        <v>0.0</v>
       </c>
       <c r="J44" s="1">
-        <v>-20.253804473197</v>
+        <v>0.0</v>
       </c>
       <c r="K44">
         <v>0.0</v>
       </c>
       <c r="L44">
         <v>0.0</v>
       </c>
       <c r="M44" s="1">
-        <v>691119.0</v>
+        <v>609385.4</v>
       </c>
       <c r="N44" s="1">
-        <v>691119.0</v>
+        <v>609385.4</v>
       </c>
       <c r="O44" s="1">
-        <v>0.19</v>
+        <v>0.17</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
         <v>120</v>
       </c>
       <c r="B45" t="s">
         <v>121</v>
       </c>
       <c r="C45" s="1">
-        <v>6130.0</v>
+        <v>9816.0</v>
       </c>
       <c r="D45" s="1">
-        <v>100.1</v>
+        <v>72.64</v>
       </c>
       <c r="E45" s="1">
-        <v>98.8895595432</v>
+        <v>57.2562846373</v>
       </c>
       <c r="F45" t="s">
         <v>8</v>
       </c>
       <c r="G45">
         <v>1.0</v>
       </c>
       <c r="H45" s="1">
-        <v>606193.0</v>
+        <v>562027.69</v>
       </c>
       <c r="I45" s="1">
-        <v>7420.0</v>
+        <v>151006.55</v>
       </c>
       <c r="J45" s="1">
-        <v>1.2240326100763</v>
+        <v>26.868169075442</v>
       </c>
       <c r="K45">
         <v>0.0</v>
       </c>
       <c r="L45">
         <v>0.0</v>
       </c>
       <c r="M45" s="1">
-        <v>613613.0</v>
+        <v>713034.24</v>
       </c>
       <c r="N45" s="1">
-        <v>613613.0</v>
+        <v>713034.24</v>
       </c>
       <c r="O45" s="1">
-        <v>0.17</v>
+        <v>0.19</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
         <v>122</v>
       </c>
       <c r="B46" t="s">
         <v>123</v>
       </c>
       <c r="C46" s="1">
-        <v>311801.0</v>
+        <v>19348.0</v>
       </c>
       <c r="D46" s="1">
-        <v>4.188</v>
+        <v>18.55</v>
       </c>
       <c r="E46" s="1">
-        <v>3.4709370079</v>
+        <v>30.1904589622</v>
       </c>
       <c r="F46" t="s">
         <v>8</v>
       </c>
       <c r="G46">
         <v>1.0</v>
       </c>
       <c r="H46" s="1">
-        <v>1082241.63</v>
+        <v>584125.0</v>
       </c>
       <c r="I46" s="1">
-        <v>223580.96</v>
+        <v>-225219.6</v>
       </c>
       <c r="J46" s="1">
-        <v>20.659061137761</v>
+        <v>-38.55674727156</v>
       </c>
       <c r="K46">
         <v>0.0</v>
       </c>
       <c r="L46">
         <v>0.0</v>
       </c>
       <c r="M46" s="1">
-        <v>1305822.59</v>
+        <v>358905.4</v>
       </c>
       <c r="N46" s="1">
-        <v>1305822.59</v>
+        <v>358905.4</v>
       </c>
       <c r="O46" s="1">
-        <v>0.36</v>
+        <v>0.1</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
         <v>124</v>
       </c>
       <c r="B47" t="s">
         <v>125</v>
       </c>
       <c r="C47" s="1">
-        <v>11606.0</v>
+        <v>25359.0</v>
       </c>
       <c r="D47" s="1">
-        <v>159.44</v>
+        <v>30.295</v>
       </c>
       <c r="E47" s="1">
-        <v>149.7681440634</v>
+        <v>30.2950001972</v>
       </c>
       <c r="F47" t="s">
         <v>8</v>
       </c>
       <c r="G47">
         <v>1.0</v>
       </c>
       <c r="H47" s="1">
-        <v>1738209.08</v>
+        <v>768250.91</v>
       </c>
       <c r="I47" s="1">
-        <v>112251.56</v>
+        <v>0.0</v>
       </c>
       <c r="J47" s="1">
-        <v>6.457885952362</v>
+        <v>0.0</v>
       </c>
       <c r="K47">
         <v>0.0</v>
       </c>
       <c r="L47">
         <v>0.0</v>
       </c>
       <c r="M47" s="1">
-        <v>1850460.64</v>
+        <v>768250.91</v>
       </c>
       <c r="N47" s="1">
-        <v>1850460.64</v>
+        <v>768250.91</v>
       </c>
       <c r="O47" s="1">
-        <v>0.51</v>
+        <v>0.21</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
         <v>126</v>
       </c>
       <c r="B48" t="s">
         <v>127</v>
       </c>
       <c r="C48" s="1">
-        <v>5935.0</v>
+        <v>3944.0</v>
       </c>
       <c r="D48" s="1">
-        <v>135.55</v>
+        <v>232.4</v>
       </c>
       <c r="E48" s="1">
-        <v>72.0073091828</v>
+        <v>221.8383138945</v>
       </c>
       <c r="F48" t="s">
         <v>8</v>
       </c>
       <c r="G48">
         <v>1.0</v>
       </c>
       <c r="H48" s="1">
-        <v>427363.38</v>
+        <v>874930.31</v>
       </c>
       <c r="I48" s="1">
-        <v>377125.87</v>
+        <v>41655.29</v>
       </c>
       <c r="J48" s="1">
-        <v>88.244778951346</v>
+        <v>4.7609837633811</v>
       </c>
       <c r="K48">
         <v>0.0</v>
       </c>
       <c r="L48">
         <v>0.0</v>
       </c>
       <c r="M48" s="1">
-        <v>804489.25</v>
+        <v>916585.6</v>
       </c>
       <c r="N48" s="1">
-        <v>804489.25</v>
+        <v>916585.6</v>
       </c>
       <c r="O48" s="1">
-        <v>0.22</v>
+        <v>0.25</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
         <v>128</v>
       </c>
       <c r="B49" t="s">
         <v>129</v>
       </c>
       <c r="C49" s="1">
-        <v>3360.0</v>
+        <v>13455.0</v>
       </c>
       <c r="D49" s="1">
-        <v>388.7</v>
+        <v>50.1</v>
       </c>
       <c r="E49" s="1">
-        <v>395.9467291667</v>
+        <v>50.1</v>
       </c>
       <c r="F49" t="s">
         <v>8</v>
       </c>
       <c r="G49">
         <v>1.0</v>
       </c>
       <c r="H49" s="1">
-        <v>1330381.01</v>
+        <v>674095.5</v>
       </c>
       <c r="I49" s="1">
-        <v>-24349.01</v>
+        <v>0.0</v>
       </c>
       <c r="J49" s="1">
-        <v>-1.8302283193294</v>
+        <v>0.0</v>
       </c>
       <c r="K49">
         <v>0.0</v>
       </c>
       <c r="L49">
         <v>0.0</v>
       </c>
       <c r="M49" s="1">
-        <v>1306032.0</v>
+        <v>674095.5</v>
       </c>
       <c r="N49" s="1">
-        <v>1306032.0</v>
+        <v>674095.5</v>
       </c>
       <c r="O49" s="1">
-        <v>0.36</v>
+        <v>0.18</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
         <v>130</v>
       </c>
       <c r="B50" t="s">
         <v>131</v>
       </c>
       <c r="C50" s="1">
-        <v>4112.0</v>
+        <v>15542.0</v>
       </c>
       <c r="D50" s="1">
-        <v>538.3</v>
+        <v>34.09</v>
       </c>
       <c r="E50" s="1">
-        <v>630.0707149805</v>
+        <v>31.8001454124</v>
       </c>
       <c r="F50" t="s">
         <v>8</v>
       </c>
       <c r="G50">
         <v>1.0</v>
       </c>
       <c r="H50" s="1">
-        <v>2590850.78</v>
+        <v>494237.86</v>
       </c>
       <c r="I50" s="1">
-        <v>-377361.18</v>
+        <v>35588.92</v>
       </c>
       <c r="J50" s="1">
-        <v>-14.565145276333</v>
+        <v>7.2007676627606</v>
       </c>
       <c r="K50">
         <v>0.0</v>
       </c>
       <c r="L50">
         <v>0.0</v>
       </c>
       <c r="M50" s="1">
-        <v>2213489.6</v>
+        <v>529826.78</v>
       </c>
       <c r="N50" s="1">
-        <v>2213489.6</v>
+        <v>529826.78</v>
       </c>
       <c r="O50" s="1">
-        <v>0.61</v>
+        <v>0.14</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
         <v>132</v>
       </c>
       <c r="B51" t="s">
         <v>133</v>
       </c>
       <c r="C51" s="1">
-        <v>9362.0</v>
+        <v>78803.0</v>
       </c>
       <c r="D51" s="1">
-        <v>126.3</v>
+        <v>19.68</v>
       </c>
       <c r="E51" s="1">
-        <v>128.6372292245</v>
+        <v>19.1427304798</v>
       </c>
       <c r="F51" t="s">
         <v>8</v>
       </c>
       <c r="G51">
         <v>1.0</v>
       </c>
       <c r="H51" s="1">
-        <v>1204301.74</v>
+        <v>1508504.59</v>
       </c>
       <c r="I51" s="1">
-        <v>-21881.14</v>
+        <v>42338.45</v>
       </c>
       <c r="J51" s="1">
-        <v>-1.8169150864135</v>
+        <v>2.8066503927575</v>
       </c>
       <c r="K51">
         <v>0.0</v>
       </c>
       <c r="L51">
         <v>0.0</v>
       </c>
       <c r="M51" s="1">
-        <v>1182420.6</v>
+        <v>1550843.04</v>
       </c>
       <c r="N51" s="1">
-        <v>1182420.6</v>
+        <v>1550843.04</v>
       </c>
       <c r="O51" s="1">
-        <v>0.33</v>
+        <v>0.42</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
         <v>134</v>
       </c>
       <c r="B52" t="s">
         <v>135</v>
       </c>
       <c r="C52" s="1">
-        <v>77418.0</v>
+        <v>158522.0</v>
       </c>
       <c r="D52" s="1">
-        <v>16.5</v>
+        <v>4.516</v>
       </c>
       <c r="E52" s="1">
-        <v>11.7747651709</v>
+        <v>4.5159999874</v>
       </c>
       <c r="F52" t="s">
         <v>8</v>
       </c>
       <c r="G52">
         <v>1.0</v>
       </c>
       <c r="H52" s="1">
-        <v>911578.77</v>
+        <v>715885.35</v>
       </c>
       <c r="I52" s="1">
-        <v>365818.23</v>
+        <v>0.0</v>
       </c>
       <c r="J52" s="1">
-        <v>40.13018315466</v>
+        <v>0.0</v>
       </c>
       <c r="K52">
         <v>0.0</v>
       </c>
       <c r="L52">
         <v>0.0</v>
       </c>
       <c r="M52" s="1">
-        <v>1277397.0</v>
+        <v>715885.35</v>
       </c>
       <c r="N52" s="1">
-        <v>1277397.0</v>
+        <v>715885.35</v>
       </c>
       <c r="O52" s="1">
-        <v>0.35</v>
+        <v>0.19</v>
       </c>
       <c r="P52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
         <v>136</v>
       </c>
       <c r="B53" t="s">
         <v>137</v>
       </c>
       <c r="C53" s="1">
-        <v>9654.0</v>
+        <v>2156.0</v>
       </c>
       <c r="D53" s="1">
-        <v>48.82</v>
+        <v>146.2</v>
       </c>
       <c r="E53" s="1">
-        <v>52.2038004972</v>
+        <v>146.2</v>
       </c>
       <c r="F53" t="s">
         <v>8</v>
       </c>
       <c r="G53">
         <v>1.0</v>
       </c>
       <c r="H53" s="1">
-        <v>503975.49</v>
+        <v>315207.2</v>
       </c>
       <c r="I53" s="1">
-        <v>-32667.21</v>
+        <v>0.0</v>
       </c>
       <c r="J53" s="1">
-        <v>-6.4819045069037</v>
+        <v>0.0</v>
       </c>
       <c r="K53">
         <v>0.0</v>
       </c>
       <c r="L53">
         <v>0.0</v>
       </c>
       <c r="M53" s="1">
-        <v>471308.28</v>
+        <v>315207.2</v>
       </c>
       <c r="N53" s="1">
-        <v>471308.28</v>
+        <v>315207.2</v>
       </c>
       <c r="O53" s="1">
-        <v>0.13</v>
+        <v>0.09</v>
       </c>
       <c r="P53">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
         <v>138</v>
       </c>
       <c r="B54" t="s">
         <v>139</v>
       </c>
       <c r="C54" s="1">
-        <v>1558.0</v>
+        <v>16475.0</v>
       </c>
       <c r="D54" s="1">
-        <v>517.6</v>
+        <v>43.44</v>
       </c>
       <c r="E54" s="1">
-        <v>216.5733119384</v>
+        <v>43.44</v>
       </c>
       <c r="F54" t="s">
         <v>8</v>
       </c>
       <c r="G54">
         <v>1.0</v>
       </c>
       <c r="H54" s="1">
-        <v>337421.22</v>
+        <v>715674.0</v>
       </c>
       <c r="I54" s="1">
-        <v>468999.58</v>
+        <v>0.0</v>
       </c>
       <c r="J54" s="1">
-        <v>138.99528310638</v>
+        <v>0.0</v>
       </c>
       <c r="K54">
         <v>0.0</v>
       </c>
       <c r="L54">
         <v>0.0</v>
       </c>
       <c r="M54" s="1">
-        <v>806420.8</v>
+        <v>715674.0</v>
       </c>
       <c r="N54" s="1">
-        <v>806420.8</v>
+        <v>715674.0</v>
       </c>
       <c r="O54" s="1">
-        <v>0.22</v>
+        <v>0.19</v>
       </c>
       <c r="P54">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
         <v>140</v>
       </c>
       <c r="B55" t="s">
         <v>141</v>
       </c>
       <c r="C55" s="1">
-        <v>180231.0</v>
+        <v>212437.0</v>
       </c>
       <c r="D55" s="1">
-        <v>5.584</v>
+        <v>10.194</v>
       </c>
       <c r="E55" s="1">
-        <v>4.7685391525</v>
+        <v>6.0097492904</v>
       </c>
       <c r="F55" t="s">
         <v>8</v>
       </c>
       <c r="G55">
         <v>1.0</v>
       </c>
       <c r="H55" s="1">
-        <v>859438.58</v>
+        <v>1276693.11</v>
       </c>
       <c r="I55" s="1">
-        <v>146971.32</v>
+        <v>888889.67</v>
       </c>
       <c r="J55" s="1">
-        <v>17.100852046926</v>
+        <v>69.62438059997</v>
       </c>
       <c r="K55">
         <v>0.0</v>
       </c>
       <c r="L55">
         <v>0.0</v>
       </c>
       <c r="M55" s="1">
-        <v>1006409.9</v>
+        <v>2165582.78</v>
       </c>
       <c r="N55" s="1">
-        <v>1006409.9</v>
+        <v>2165582.78</v>
       </c>
       <c r="O55" s="1">
-        <v>0.28</v>
+        <v>0.59</v>
       </c>
       <c r="P55">
         <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="s">
         <v>142</v>
       </c>
       <c r="B56" t="s">
         <v>143</v>
       </c>
       <c r="C56" s="1">
-        <v>2319.0</v>
+        <v>54007.0</v>
       </c>
       <c r="D56" s="1">
-        <v>4772.39</v>
+        <v>28.93</v>
       </c>
       <c r="E56" s="1">
-        <v>4754.251250539</v>
+        <v>15.1233451219</v>
       </c>
       <c r="F56" t="s">
         <v>8</v>
       </c>
       <c r="G56">
         <v>1.0</v>
       </c>
       <c r="H56" s="1">
-        <v>11025108.65</v>
+        <v>816766.5</v>
       </c>
       <c r="I56" s="1">
-        <v>42063.76</v>
+        <v>745656.01</v>
       </c>
       <c r="J56" s="1">
-        <v>0.3815269430474</v>
+        <v>91.293657367191</v>
       </c>
       <c r="K56">
         <v>0.0</v>
       </c>
       <c r="L56">
         <v>0.0</v>
       </c>
       <c r="M56" s="1">
-        <v>11067172.41</v>
+        <v>1562422.51</v>
       </c>
       <c r="N56" s="1">
-        <v>11067172.41</v>
+        <v>1562422.51</v>
       </c>
       <c r="O56" s="1">
-        <v>3.05</v>
+        <v>0.42</v>
       </c>
       <c r="P56">
         <v>1</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" t="s">
         <v>144</v>
       </c>
       <c r="B57" t="s">
         <v>145</v>
       </c>
       <c r="C57" s="1">
-        <v>9266.0</v>
+        <v>4442.0</v>
       </c>
       <c r="D57" s="1">
-        <v>48.445</v>
+        <v>100.7</v>
       </c>
       <c r="E57" s="1">
-        <v>30.0970634578</v>
+        <v>104.5897005853</v>
       </c>
       <c r="F57" t="s">
         <v>8</v>
       </c>
       <c r="G57">
         <v>1.0</v>
       </c>
       <c r="H57" s="1">
-        <v>278879.39</v>
+        <v>464587.45</v>
       </c>
       <c r="I57" s="1">
-        <v>170011.98</v>
+        <v>-17278.05</v>
       </c>
       <c r="J57" s="1">
-        <v>60.962547286123</v>
+        <v>-3.7190091983759</v>
       </c>
       <c r="K57">
         <v>0.0</v>
       </c>
       <c r="L57">
         <v>0.0</v>
       </c>
       <c r="M57" s="1">
-        <v>448891.37</v>
+        <v>447309.4</v>
       </c>
       <c r="N57" s="1">
-        <v>448891.37</v>
+        <v>447309.4</v>
       </c>
       <c r="O57" s="1">
         <v>0.12</v>
       </c>
       <c r="P57">
         <v>1</v>
       </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58" t="s">
         <v>146</v>
       </c>
       <c r="B58" t="s">
         <v>147</v>
       </c>
       <c r="C58" s="1">
-        <v>9299.0</v>
+        <v>4167.0</v>
       </c>
       <c r="D58" s="1">
-        <v>100.7</v>
+        <v>225.2</v>
       </c>
       <c r="E58" s="1">
-        <v>42.7979309603</v>
+        <v>192.1312862971</v>
       </c>
       <c r="F58" t="s">
         <v>8</v>
       </c>
       <c r="G58">
         <v>1.0</v>
       </c>
       <c r="H58" s="1">
-        <v>397977.96</v>
+        <v>800611.07</v>
       </c>
       <c r="I58" s="1">
-        <v>538431.34</v>
+        <v>137797.33</v>
       </c>
       <c r="J58" s="1">
-        <v>135.29174831692</v>
+        <v>17.211519446015</v>
       </c>
       <c r="K58">
         <v>0.0</v>
       </c>
       <c r="L58">
         <v>0.0</v>
       </c>
       <c r="M58" s="1">
-        <v>936409.3</v>
+        <v>938408.4</v>
       </c>
       <c r="N58" s="1">
-        <v>936409.3</v>
+        <v>938408.4</v>
       </c>
       <c r="O58" s="1">
-        <v>0.26</v>
+        <v>0.25</v>
       </c>
       <c r="P58">
         <v>1</v>
       </c>
     </row>
     <row r="59" spans="1:16">
       <c r="A59" t="s">
         <v>148</v>
       </c>
       <c r="B59" t="s">
         <v>149</v>
       </c>
       <c r="C59" s="1">
-        <v>4181.0</v>
+        <v>4056.0</v>
       </c>
       <c r="D59" s="1">
-        <v>302.2</v>
+        <v>25.66</v>
       </c>
       <c r="E59" s="1">
-        <v>213.4879861277</v>
+        <v>25.66</v>
       </c>
       <c r="F59" t="s">
         <v>8</v>
       </c>
       <c r="G59">
         <v>1.0</v>
       </c>
       <c r="H59" s="1">
-        <v>892593.27</v>
+        <v>104076.96</v>
       </c>
       <c r="I59" s="1">
-        <v>370904.93</v>
+        <v>0.0</v>
       </c>
       <c r="J59" s="1">
-        <v>41.553632820915</v>
+        <v>0.0</v>
       </c>
       <c r="K59">
         <v>0.0</v>
       </c>
       <c r="L59">
         <v>0.0</v>
       </c>
       <c r="M59" s="1">
-        <v>1263498.2</v>
+        <v>104076.96</v>
       </c>
       <c r="N59" s="1">
-        <v>1263498.2</v>
+        <v>104076.96</v>
       </c>
       <c r="O59" s="1">
-        <v>0.35</v>
+        <v>0.03</v>
       </c>
       <c r="P59">
         <v>1</v>
       </c>
     </row>
     <row r="60" spans="1:16">
       <c r="A60" t="s">
         <v>150</v>
       </c>
       <c r="B60" t="s">
         <v>151</v>
       </c>
       <c r="C60" s="1">
-        <v>398287.0</v>
+        <v>642.0</v>
       </c>
       <c r="D60" s="1">
-        <v>3.168</v>
+        <v>321.4</v>
       </c>
       <c r="E60" s="1">
-        <v>2.573200004</v>
+        <v>321.4</v>
       </c>
       <c r="F60" t="s">
         <v>8</v>
       </c>
       <c r="G60">
         <v>1.0</v>
       </c>
       <c r="H60" s="1">
-        <v>1024872.11</v>
+        <v>206338.8</v>
       </c>
       <c r="I60" s="1">
-        <v>236901.11</v>
+        <v>0.0</v>
       </c>
       <c r="J60" s="1">
-        <v>23.115187513494</v>
+        <v>0.0</v>
       </c>
       <c r="K60">
         <v>0.0</v>
       </c>
       <c r="L60">
         <v>0.0</v>
       </c>
       <c r="M60" s="1">
-        <v>1261773.22</v>
+        <v>206338.8</v>
       </c>
       <c r="N60" s="1">
-        <v>1261773.22</v>
+        <v>206338.8</v>
       </c>
       <c r="O60" s="1">
-        <v>0.35</v>
+        <v>0.06</v>
       </c>
       <c r="P60">
         <v>1</v>
       </c>
     </row>
     <row r="61" spans="1:16">
       <c r="A61" t="s">
         <v>152</v>
       </c>
       <c r="B61" t="s">
         <v>153</v>
       </c>
       <c r="C61" s="1">
-        <v>21841.0</v>
+        <v>7244.0</v>
       </c>
       <c r="D61" s="1">
-        <v>80.45</v>
+        <v>63.16</v>
       </c>
       <c r="E61" s="1">
-        <v>92.4632040657</v>
+        <v>63.16</v>
       </c>
       <c r="F61" t="s">
         <v>8</v>
       </c>
       <c r="G61">
         <v>1.0</v>
       </c>
       <c r="H61" s="1">
-        <v>2019488.84</v>
+        <v>457531.04</v>
       </c>
       <c r="I61" s="1">
-        <v>-262380.39</v>
+        <v>0.0</v>
       </c>
       <c r="J61" s="1">
-        <v>-12.992415942244</v>
+        <v>0.0</v>
       </c>
       <c r="K61">
         <v>0.0</v>
       </c>
       <c r="L61">
         <v>0.0</v>
       </c>
       <c r="M61" s="1">
-        <v>1757108.45</v>
+        <v>457531.04</v>
       </c>
       <c r="N61" s="1">
-        <v>1757108.45</v>
+        <v>457531.04</v>
       </c>
       <c r="O61" s="1">
-        <v>0.48</v>
+        <v>0.12</v>
       </c>
       <c r="P61">
         <v>1</v>
       </c>
     </row>
     <row r="62" spans="1:16">
       <c r="A62" t="s">
         <v>154</v>
       </c>
       <c r="B62" t="s">
         <v>155</v>
       </c>
       <c r="C62" s="1">
-        <v>20080.0</v>
+        <v>1195.0</v>
       </c>
       <c r="D62" s="1">
-        <v>175.1</v>
+        <v>83.25</v>
       </c>
       <c r="E62" s="1">
-        <v>169.6464571713</v>
+        <v>83.25</v>
       </c>
       <c r="F62" t="s">
         <v>8</v>
       </c>
       <c r="G62">
         <v>1.0</v>
       </c>
       <c r="H62" s="1">
-        <v>3406500.86</v>
+        <v>99483.75</v>
       </c>
       <c r="I62" s="1">
-        <v>109507.14</v>
+        <v>0.0</v>
       </c>
       <c r="J62" s="1">
-        <v>3.2146517643915</v>
+        <v>0.0</v>
       </c>
       <c r="K62">
         <v>0.0</v>
       </c>
       <c r="L62">
         <v>0.0</v>
       </c>
       <c r="M62" s="1">
-        <v>3516008.0</v>
+        <v>99483.75</v>
       </c>
       <c r="N62" s="1">
-        <v>3516008.0</v>
+        <v>99483.75</v>
       </c>
       <c r="O62" s="1">
-        <v>0.97</v>
+        <v>0.03</v>
       </c>
       <c r="P62">
         <v>1</v>
       </c>
     </row>
     <row r="63" spans="1:16">
       <c r="A63" t="s">
         <v>156</v>
       </c>
       <c r="B63" t="s">
         <v>157</v>
       </c>
       <c r="C63" s="1">
-        <v>14182.0</v>
+        <v>3219.0</v>
       </c>
       <c r="D63" s="1">
-        <v>246.6</v>
+        <v>39.45</v>
       </c>
       <c r="E63" s="1">
-        <v>145.4557037089</v>
+        <v>39.45</v>
       </c>
       <c r="F63" t="s">
         <v>8</v>
       </c>
       <c r="G63">
         <v>1.0</v>
       </c>
       <c r="H63" s="1">
-        <v>2062852.79</v>
+        <v>126989.55</v>
       </c>
       <c r="I63" s="1">
-        <v>1434428.41</v>
+        <v>0.0</v>
       </c>
       <c r="J63" s="1">
-        <v>69.536149983829</v>
+        <v>0.0</v>
       </c>
       <c r="K63">
         <v>0.0</v>
       </c>
       <c r="L63">
         <v>0.0</v>
       </c>
       <c r="M63" s="1">
-        <v>3497281.2</v>
+        <v>126989.55</v>
       </c>
       <c r="N63" s="1">
-        <v>3497281.2</v>
+        <v>126989.55</v>
       </c>
       <c r="O63" s="1">
-        <v>0.96</v>
+        <v>0.03</v>
       </c>
       <c r="P63">
         <v>1</v>
       </c>
     </row>
     <row r="64" spans="1:16">
       <c r="A64" t="s">
         <v>158</v>
       </c>
       <c r="B64" t="s">
         <v>159</v>
       </c>
       <c r="C64" s="1">
-        <v>13045.0</v>
+        <v>2770.0</v>
       </c>
       <c r="D64" s="1">
-        <v>47.72</v>
+        <v>36.76</v>
       </c>
       <c r="E64" s="1">
-        <v>97.1511797624</v>
+        <v>36.76</v>
       </c>
       <c r="F64" t="s">
         <v>8</v>
       </c>
       <c r="G64">
         <v>1.0</v>
       </c>
       <c r="H64" s="1">
-        <v>1267337.14</v>
+        <v>101825.2</v>
       </c>
       <c r="I64" s="1">
-        <v>-644829.74</v>
+        <v>0.0</v>
       </c>
       <c r="J64" s="1">
-        <v>-50.88067883815</v>
+        <v>0.0</v>
       </c>
       <c r="K64">
         <v>0.0</v>
       </c>
       <c r="L64">
         <v>0.0</v>
       </c>
       <c r="M64" s="1">
-        <v>622507.4</v>
+        <v>101825.2</v>
       </c>
       <c r="N64" s="1">
-        <v>622507.4</v>
+        <v>101825.2</v>
       </c>
       <c r="O64" s="1">
-        <v>0.17</v>
+        <v>0.03</v>
       </c>
       <c r="P64">
         <v>1</v>
       </c>
     </row>
     <row r="65" spans="1:16">
       <c r="A65" t="s">
         <v>160</v>
       </c>
       <c r="B65" t="s">
         <v>161</v>
       </c>
       <c r="C65" s="1">
-        <v>8467.0</v>
+        <v>5407.0</v>
       </c>
       <c r="D65" s="1">
-        <v>147.95</v>
+        <v>192.6</v>
       </c>
       <c r="E65" s="1">
-        <v>108.8383370733</v>
+        <v>146.9038857037</v>
       </c>
       <c r="F65" t="s">
         <v>8</v>
       </c>
       <c r="G65">
         <v>1.0</v>
       </c>
       <c r="H65" s="1">
-        <v>921534.2</v>
+        <v>794309.31</v>
       </c>
       <c r="I65" s="1">
-        <v>331158.45</v>
+        <v>247078.89</v>
       </c>
       <c r="J65" s="1">
-        <v>35.935557247902</v>
+        <v>31.106130431733</v>
       </c>
       <c r="K65">
         <v>0.0</v>
       </c>
       <c r="L65">
         <v>0.0</v>
       </c>
       <c r="M65" s="1">
-        <v>1252692.65</v>
+        <v>1041388.2</v>
       </c>
       <c r="N65" s="1">
-        <v>1252692.65</v>
+        <v>1041388.2</v>
       </c>
       <c r="O65" s="1">
-        <v>0.34</v>
+        <v>0.28</v>
       </c>
       <c r="P65">
         <v>1</v>
       </c>
     </row>
     <row r="66" spans="1:16">
       <c r="A66" t="s">
         <v>162</v>
       </c>
       <c r="B66" t="s">
         <v>163</v>
       </c>
       <c r="C66" s="1">
-        <v>23445.0</v>
+        <v>2162.0</v>
       </c>
       <c r="D66" s="1">
-        <v>42.34</v>
+        <v>65.9</v>
       </c>
       <c r="E66" s="1">
-        <v>52.0183796119</v>
+        <v>65.9</v>
       </c>
       <c r="F66" t="s">
         <v>8</v>
       </c>
       <c r="G66">
         <v>1.0</v>
       </c>
       <c r="H66" s="1">
-        <v>1219570.91</v>
+        <v>142475.8</v>
       </c>
       <c r="I66" s="1">
-        <v>-226909.61</v>
+        <v>0.0</v>
       </c>
       <c r="J66" s="1">
-        <v>-18.605692226621</v>
+        <v>0.0</v>
       </c>
       <c r="K66">
         <v>0.0</v>
       </c>
       <c r="L66">
         <v>0.0</v>
       </c>
       <c r="M66" s="1">
-        <v>992661.3</v>
+        <v>142475.8</v>
       </c>
       <c r="N66" s="1">
-        <v>992661.3</v>
+        <v>142475.8</v>
       </c>
       <c r="O66" s="1">
-        <v>0.27</v>
+        <v>0.04</v>
       </c>
       <c r="P66">
         <v>1</v>
       </c>
     </row>
     <row r="67" spans="1:16">
       <c r="A67" t="s">
         <v>164</v>
       </c>
       <c r="B67" t="s">
         <v>165</v>
       </c>
       <c r="C67" s="1">
-        <v>11759.0</v>
+        <v>30619.0</v>
       </c>
       <c r="D67" s="1">
-        <v>260.35</v>
+        <v>36.16</v>
       </c>
       <c r="E67" s="1">
-        <v>185.432210222</v>
+        <v>35.2965331983</v>
       </c>
       <c r="F67" t="s">
         <v>8</v>
       </c>
       <c r="G67">
         <v>1.0</v>
       </c>
       <c r="H67" s="1">
-        <v>2180497.36</v>
+        <v>1080744.55</v>
       </c>
       <c r="I67" s="1">
-        <v>880958.29</v>
+        <v>26438.49</v>
       </c>
       <c r="J67" s="1">
-        <v>40.401713212806</v>
+        <v>2.4463218435846</v>
       </c>
       <c r="K67">
         <v>0.0</v>
       </c>
       <c r="L67">
         <v>0.0</v>
       </c>
       <c r="M67" s="1">
-        <v>3061455.65</v>
+        <v>1107183.04</v>
       </c>
       <c r="N67" s="1">
-        <v>3061455.65</v>
+        <v>1107183.04</v>
       </c>
       <c r="O67" s="1">
-        <v>0.84</v>
+        <v>0.3</v>
       </c>
       <c r="P67">
         <v>1</v>
       </c>
     </row>
     <row r="68" spans="1:16">
       <c r="A68" t="s">
         <v>166</v>
       </c>
       <c r="B68" t="s">
         <v>167</v>
       </c>
       <c r="C68" s="1">
-        <v>26157.0</v>
+        <v>9296.0</v>
       </c>
       <c r="D68" s="1">
-        <v>75.68</v>
+        <v>10.63</v>
       </c>
       <c r="E68" s="1">
-        <v>35.2769488091</v>
+        <v>10.63</v>
       </c>
       <c r="F68" t="s">
         <v>8</v>
       </c>
       <c r="G68">
         <v>1.0</v>
       </c>
       <c r="H68" s="1">
-        <v>922739.15</v>
+        <v>98816.48</v>
       </c>
       <c r="I68" s="1">
-        <v>1056822.61</v>
+        <v>0.0</v>
       </c>
       <c r="J68" s="1">
-        <v>114.53102537158</v>
+        <v>0.0</v>
       </c>
       <c r="K68">
         <v>0.0</v>
       </c>
       <c r="L68">
         <v>0.0</v>
       </c>
       <c r="M68" s="1">
-        <v>1979561.76</v>
+        <v>98816.48</v>
       </c>
       <c r="N68" s="1">
-        <v>1979561.76</v>
+        <v>98816.48</v>
       </c>
       <c r="O68" s="1">
-        <v>0.55</v>
+        <v>0.03</v>
       </c>
       <c r="P68">
         <v>1</v>
       </c>
     </row>
     <row r="69" spans="1:16">
       <c r="A69" t="s">
         <v>168</v>
       </c>
       <c r="B69" t="s">
         <v>169</v>
       </c>
       <c r="C69" s="1">
-        <v>11847.0</v>
+        <v>1451.0</v>
       </c>
       <c r="D69" s="1">
-        <v>43.6</v>
+        <v>257.8</v>
       </c>
       <c r="E69" s="1">
-        <v>72.3453068287</v>
+        <v>257.8</v>
       </c>
       <c r="F69" t="s">
         <v>8</v>
       </c>
       <c r="G69">
         <v>1.0</v>
       </c>
       <c r="H69" s="1">
-        <v>857074.85</v>
+        <v>374067.8</v>
       </c>
       <c r="I69" s="1">
-        <v>-340545.65</v>
+        <v>0.0</v>
       </c>
       <c r="J69" s="1">
-        <v>-39.733478353728</v>
+        <v>0.0</v>
       </c>
       <c r="K69">
         <v>0.0</v>
       </c>
       <c r="L69">
         <v>0.0</v>
       </c>
       <c r="M69" s="1">
-        <v>516529.2</v>
+        <v>374067.8</v>
       </c>
       <c r="N69" s="1">
-        <v>516529.2</v>
+        <v>374067.8</v>
       </c>
       <c r="O69" s="1">
-        <v>0.14</v>
+        <v>0.1</v>
       </c>
       <c r="P69">
         <v>1</v>
       </c>
     </row>
     <row r="70" spans="1:16">
       <c r="A70" t="s">
         <v>170</v>
       </c>
       <c r="B70" t="s">
         <v>171</v>
       </c>
       <c r="C70" s="1">
-        <v>46215.0</v>
+        <v>8876.0</v>
       </c>
       <c r="D70" s="1">
-        <v>24.105</v>
+        <v>78.56</v>
       </c>
       <c r="E70" s="1">
-        <v>24.9356879801</v>
+        <v>78.56</v>
       </c>
       <c r="F70" t="s">
         <v>8</v>
       </c>
       <c r="G70">
         <v>1.0</v>
       </c>
       <c r="H70" s="1">
-        <v>1152402.82</v>
+        <v>697298.56</v>
       </c>
       <c r="I70" s="1">
-        <v>-38390.24</v>
+        <v>0.0</v>
       </c>
       <c r="J70" s="1">
-        <v>-3.3313212475478</v>
+        <v>0.0</v>
       </c>
       <c r="K70">
         <v>0.0</v>
       </c>
       <c r="L70">
         <v>0.0</v>
       </c>
       <c r="M70" s="1">
-        <v>1114012.58</v>
+        <v>697298.56</v>
       </c>
       <c r="N70" s="1">
-        <v>1114012.58</v>
+        <v>697298.56</v>
       </c>
       <c r="O70" s="1">
-        <v>0.31</v>
+        <v>0.19</v>
       </c>
       <c r="P70">
         <v>1</v>
       </c>
     </row>
     <row r="71" spans="1:16">
       <c r="A71" t="s">
         <v>172</v>
       </c>
       <c r="B71" t="s">
         <v>173</v>
       </c>
       <c r="C71" s="1">
-        <v>29576.0</v>
+        <v>2835.0</v>
       </c>
       <c r="D71" s="1">
-        <v>32.74</v>
+        <v>83.18</v>
       </c>
       <c r="E71" s="1">
-        <v>29.7108780768</v>
+        <v>69.1710828924</v>
       </c>
       <c r="F71" t="s">
         <v>8</v>
       </c>
       <c r="G71">
         <v>1.0</v>
       </c>
       <c r="H71" s="1">
-        <v>878728.93</v>
+        <v>196100.02</v>
       </c>
       <c r="I71" s="1">
-        <v>89589.31</v>
+        <v>39715.28</v>
       </c>
       <c r="J71" s="1">
-        <v>10.195329519878</v>
+        <v>20.252562952314</v>
       </c>
       <c r="K71">
         <v>0.0</v>
       </c>
       <c r="L71">
         <v>0.0</v>
       </c>
       <c r="M71" s="1">
-        <v>968318.24</v>
+        <v>235815.3</v>
       </c>
       <c r="N71" s="1">
-        <v>968318.24</v>
+        <v>235815.3</v>
       </c>
       <c r="O71" s="1">
-        <v>0.27</v>
+        <v>0.06</v>
       </c>
       <c r="P71">
         <v>1</v>
       </c>
     </row>
     <row r="72" spans="1:16">
       <c r="A72" t="s">
         <v>174</v>
       </c>
       <c r="B72" t="s">
         <v>175</v>
       </c>
       <c r="C72" s="1">
-        <v>23744.0</v>
+        <v>518.0</v>
       </c>
       <c r="D72" s="1">
-        <v>75.09</v>
+        <v>2049.0</v>
       </c>
       <c r="E72" s="1">
-        <v>66.1817158019</v>
+        <v>1503.1505598456</v>
       </c>
       <c r="F72" t="s">
         <v>8</v>
       </c>
       <c r="G72">
         <v>1.0</v>
       </c>
       <c r="H72" s="1">
-        <v>1571418.66</v>
+        <v>778631.99</v>
       </c>
       <c r="I72" s="1">
-        <v>211518.3</v>
+        <v>282750.01</v>
       </c>
       <c r="J72" s="1">
-        <v>13.460340352583</v>
+        <v>36.313690373805</v>
       </c>
       <c r="K72">
         <v>0.0</v>
       </c>
       <c r="L72">
         <v>0.0</v>
       </c>
       <c r="M72" s="1">
-        <v>1782936.96</v>
+        <v>1061382.0</v>
       </c>
       <c r="N72" s="1">
-        <v>1782936.96</v>
+        <v>1061382.0</v>
       </c>
       <c r="O72" s="1">
-        <v>0.49</v>
+        <v>0.29</v>
       </c>
       <c r="P72">
         <v>1</v>
       </c>
     </row>
     <row r="73" spans="1:16">
       <c r="A73" t="s">
         <v>176</v>
       </c>
       <c r="B73" t="s">
         <v>177</v>
       </c>
       <c r="C73" s="1">
-        <v>33427.0</v>
+        <v>2071.0</v>
       </c>
       <c r="D73" s="1">
-        <v>31.53</v>
+        <v>48.74</v>
       </c>
       <c r="E73" s="1">
-        <v>28.1168740838</v>
+        <v>48.74</v>
       </c>
       <c r="F73" t="s">
         <v>8</v>
       </c>
       <c r="G73">
         <v>1.0</v>
       </c>
       <c r="H73" s="1">
-        <v>939862.75</v>
+        <v>100940.54</v>
       </c>
       <c r="I73" s="1">
-        <v>114090.56</v>
+        <v>0.0</v>
       </c>
       <c r="J73" s="1">
-        <v>12.139066049804</v>
+        <v>0.0</v>
       </c>
       <c r="K73">
         <v>0.0</v>
       </c>
       <c r="L73">
         <v>0.0</v>
       </c>
       <c r="M73" s="1">
-        <v>1053953.31</v>
+        <v>100940.54</v>
       </c>
       <c r="N73" s="1">
-        <v>1053953.31</v>
+        <v>100940.54</v>
       </c>
       <c r="O73" s="1">
-        <v>0.29</v>
+        <v>0.03</v>
       </c>
       <c r="P73">
         <v>1</v>
       </c>
     </row>
     <row r="74" spans="1:16">
       <c r="A74" t="s">
         <v>178</v>
       </c>
       <c r="B74" t="s">
         <v>179</v>
       </c>
       <c r="C74" s="1">
-        <v>9734.0</v>
+        <v>3186.0</v>
       </c>
       <c r="D74" s="1">
-        <v>121.75</v>
+        <v>31.64</v>
       </c>
       <c r="E74" s="1">
-        <v>100.3277665913</v>
+        <v>31.64</v>
       </c>
       <c r="F74" t="s">
         <v>8</v>
       </c>
       <c r="G74">
         <v>1.0</v>
       </c>
       <c r="H74" s="1">
-        <v>976590.48</v>
+        <v>100805.04</v>
       </c>
       <c r="I74" s="1">
-        <v>208524.02</v>
+        <v>0.0</v>
       </c>
       <c r="J74" s="1">
-        <v>21.352247873643</v>
+        <v>0.0</v>
       </c>
       <c r="K74">
         <v>0.0</v>
       </c>
       <c r="L74">
         <v>0.0</v>
       </c>
       <c r="M74" s="1">
-        <v>1185114.5</v>
+        <v>100805.04</v>
       </c>
       <c r="N74" s="1">
-        <v>1185114.5</v>
+        <v>100805.04</v>
       </c>
       <c r="O74" s="1">
-        <v>0.33</v>
+        <v>0.03</v>
       </c>
       <c r="P74">
         <v>1</v>
       </c>
     </row>
     <row r="75" spans="1:16">
       <c r="A75" t="s">
         <v>180</v>
       </c>
       <c r="B75" t="s">
         <v>181</v>
       </c>
       <c r="C75" s="1">
-        <v>19820.0</v>
+        <v>42340.0</v>
       </c>
       <c r="D75" s="1">
-        <v>24.37</v>
+        <v>20.05</v>
       </c>
       <c r="E75" s="1">
-        <v>38.477363774</v>
+        <v>13.2980956542</v>
       </c>
       <c r="F75" t="s">
         <v>8</v>
       </c>
       <c r="G75">
         <v>1.0</v>
       </c>
       <c r="H75" s="1">
-        <v>762621.35</v>
+        <v>563041.37</v>
       </c>
       <c r="I75" s="1">
-        <v>-279607.95</v>
+        <v>285875.63</v>
       </c>
       <c r="J75" s="1">
-        <v>-36.664060086962</v>
+        <v>50.77346803131</v>
       </c>
       <c r="K75">
         <v>0.0</v>
       </c>
       <c r="L75">
         <v>0.0</v>
       </c>
       <c r="M75" s="1">
-        <v>483013.4</v>
+        <v>848917.0</v>
       </c>
       <c r="N75" s="1">
-        <v>483013.4</v>
+        <v>848917.0</v>
       </c>
       <c r="O75" s="1">
-        <v>0.13</v>
+        <v>0.23</v>
       </c>
       <c r="P75">
         <v>1</v>
       </c>
     </row>
     <row r="76" spans="1:16">
       <c r="A76" t="s">
         <v>182</v>
       </c>
       <c r="B76" t="s">
         <v>183</v>
       </c>
       <c r="C76" s="1">
-        <v>20697.0</v>
+        <v>18700.0</v>
       </c>
       <c r="D76" s="1">
-        <v>28.54</v>
+        <v>56.82</v>
       </c>
       <c r="E76" s="1">
-        <v>31.0668739431</v>
+        <v>38.9226294118</v>
       </c>
       <c r="F76" t="s">
         <v>8</v>
       </c>
       <c r="G76">
         <v>1.0</v>
       </c>
       <c r="H76" s="1">
-        <v>642991.09</v>
+        <v>727853.17</v>
       </c>
       <c r="I76" s="1">
-        <v>-52298.71</v>
+        <v>334680.83</v>
       </c>
       <c r="J76" s="1">
-        <v>-8.133660141387</v>
+        <v>45.981915555853</v>
       </c>
       <c r="K76">
         <v>0.0</v>
       </c>
       <c r="L76">
         <v>0.0</v>
       </c>
       <c r="M76" s="1">
-        <v>590692.38</v>
+        <v>1062534.0</v>
       </c>
       <c r="N76" s="1">
-        <v>590692.38</v>
+        <v>1062534.0</v>
       </c>
       <c r="O76" s="1">
-        <v>0.16</v>
+        <v>0.29</v>
       </c>
       <c r="P76">
         <v>1</v>
       </c>
     </row>
     <row r="77" spans="1:16">
       <c r="A77" t="s">
         <v>184</v>
       </c>
       <c r="B77" t="s">
         <v>185</v>
       </c>
       <c r="C77" s="1">
-        <v>7701.0</v>
+        <v>19165.0</v>
       </c>
       <c r="D77" s="1">
-        <v>80.2</v>
+        <v>45.825</v>
       </c>
       <c r="E77" s="1">
-        <v>141.2572263342</v>
+        <v>34.7570738325</v>
       </c>
       <c r="F77" t="s">
         <v>8</v>
       </c>
       <c r="G77">
         <v>1.0</v>
       </c>
       <c r="H77" s="1">
-        <v>1087821.9</v>
+        <v>666119.32</v>
       </c>
       <c r="I77" s="1">
-        <v>-470201.7</v>
+        <v>212116.81</v>
       </c>
       <c r="J77" s="1">
-        <v>-43.224143584533</v>
+        <v>31.843665786484</v>
       </c>
       <c r="K77">
         <v>0.0</v>
       </c>
       <c r="L77">
         <v>0.0</v>
       </c>
       <c r="M77" s="1">
-        <v>617620.2</v>
+        <v>878236.13</v>
       </c>
       <c r="N77" s="1">
-        <v>617620.2</v>
+        <v>878236.13</v>
       </c>
       <c r="O77" s="1">
-        <v>0.17</v>
+        <v>0.24</v>
       </c>
       <c r="P77">
         <v>1</v>
       </c>
     </row>
     <row r="78" spans="1:16">
       <c r="A78" t="s">
         <v>186</v>
       </c>
       <c r="B78" t="s">
         <v>187</v>
       </c>
       <c r="C78" s="1">
-        <v>769.0</v>
+        <v>44512.0</v>
       </c>
       <c r="D78" s="1">
-        <v>263.2</v>
+        <v>24.63</v>
       </c>
       <c r="E78" s="1">
-        <v>252.438881664</v>
+        <v>12.0848598131</v>
       </c>
       <c r="F78" t="s">
         <v>8</v>
       </c>
       <c r="G78">
         <v>1.0</v>
       </c>
       <c r="H78" s="1">
-        <v>0.0</v>
+        <v>537921.28</v>
       </c>
       <c r="I78" s="1">
-        <v>827530.0</v>
+        <v>558409.28</v>
       </c>
       <c r="J78" s="1">
-        <v>0</v>
+        <v>103.80873573174</v>
       </c>
       <c r="K78">
         <v>0.0</v>
       </c>
       <c r="L78">
         <v>0.0</v>
       </c>
       <c r="M78" s="1">
-        <v>827530.0</v>
+        <v>1096330.56</v>
       </c>
       <c r="N78" s="1">
-        <v>827530.0</v>
+        <v>1096330.56</v>
       </c>
       <c r="O78" s="1">
-        <v>0.23</v>
+        <v>0.3</v>
       </c>
       <c r="P78">
         <v>1</v>
       </c>
     </row>
     <row r="79" spans="1:16">
       <c r="A79" t="s">
         <v>188</v>
       </c>
       <c r="B79" t="s">
         <v>189</v>
       </c>
       <c r="C79" s="1">
-        <v>4.0</v>
+        <v>2538.0</v>
       </c>
       <c r="D79" s="1">
-        <v>116.46</v>
+        <v>39.1</v>
       </c>
       <c r="E79" s="1">
-        <v>116.66</v>
+        <v>39.1</v>
       </c>
       <c r="F79" t="s">
         <v>8</v>
       </c>
       <c r="G79">
         <v>1.0</v>
       </c>
       <c r="H79" s="1">
-        <v>0.0</v>
+        <v>99235.8</v>
       </c>
       <c r="I79" s="1">
-        <v>-390.0</v>
+        <v>0.0</v>
       </c>
       <c r="J79" s="1">
-        <v>0</v>
+        <v>0.0</v>
       </c>
       <c r="K79">
         <v>0.0</v>
       </c>
       <c r="L79">
         <v>0.0</v>
       </c>
       <c r="M79" s="1">
-        <v>-390.0</v>
+        <v>99235.8</v>
       </c>
       <c r="N79" s="1">
-        <v>-390.0</v>
+        <v>99235.8</v>
       </c>
       <c r="O79" s="1">
-        <v>0.0</v>
+        <v>0.03</v>
       </c>
       <c r="P79">
         <v>1</v>
       </c>
     </row>
     <row r="80" spans="1:16">
       <c r="A80" t="s">
         <v>190</v>
       </c>
       <c r="B80" t="s">
         <v>191</v>
       </c>
       <c r="C80" s="1">
-        <v>97.0</v>
+        <v>346881.0</v>
       </c>
       <c r="D80" s="1">
-        <v>127.94</v>
+        <v>5.835</v>
       </c>
       <c r="E80" s="1">
-        <v>127.54</v>
+        <v>2.8473831083</v>
       </c>
       <c r="F80" t="s">
         <v>8</v>
       </c>
       <c r="G80">
         <v>1.0</v>
       </c>
       <c r="H80" s="1">
-        <v>0.0</v>
+        <v>987703.1</v>
       </c>
       <c r="I80" s="1">
-        <v>-55300.0</v>
+        <v>1036347.54</v>
       </c>
       <c r="J80" s="1">
-        <v>0</v>
+        <v>104.92500631009</v>
       </c>
       <c r="K80">
         <v>0.0</v>
       </c>
       <c r="L80">
         <v>0.0</v>
       </c>
       <c r="M80" s="1">
-        <v>-55300.0</v>
+        <v>2024050.64</v>
       </c>
       <c r="N80" s="1">
-        <v>-55300.0</v>
+        <v>2024050.64</v>
       </c>
       <c r="O80" s="1">
-        <v>-0.02</v>
+        <v>0.55</v>
       </c>
       <c r="P80">
         <v>1</v>
       </c>
     </row>
     <row r="81" spans="1:16">
       <c r="A81" t="s">
         <v>192</v>
       </c>
       <c r="B81" t="s">
         <v>193</v>
       </c>
       <c r="C81" s="1">
-        <v>-76.0</v>
+        <v>18241.0</v>
       </c>
       <c r="D81" s="1">
-        <v>120.95</v>
+        <v>19.15</v>
       </c>
       <c r="E81" s="1">
-        <v>120.485</v>
+        <v>19.15</v>
       </c>
       <c r="F81" t="s">
         <v>8</v>
       </c>
       <c r="G81">
         <v>1.0</v>
       </c>
       <c r="H81" s="1">
-        <v>0.0</v>
+        <v>349315.15</v>
       </c>
       <c r="I81" s="1">
-        <v>-35340.0</v>
+        <v>0.0</v>
       </c>
       <c r="J81" s="1">
-        <v>0</v>
+        <v>0.0</v>
       </c>
       <c r="K81">
         <v>0.0</v>
       </c>
       <c r="L81">
         <v>0.0</v>
       </c>
       <c r="M81" s="1">
-        <v>-35340.0</v>
+        <v>349315.15</v>
       </c>
       <c r="N81" s="1">
-        <v>-35340.0</v>
+        <v>349315.15</v>
       </c>
       <c r="O81" s="1">
-        <v>-0.01</v>
+        <v>0.09</v>
       </c>
       <c r="P81">
         <v>1</v>
       </c>
     </row>
     <row r="82" spans="1:16">
       <c r="A82" t="s">
         <v>194</v>
       </c>
       <c r="B82" t="s">
         <v>195</v>
       </c>
       <c r="C82" s="1">
-        <v>-79.0</v>
+        <v>6833.0</v>
       </c>
       <c r="D82" s="1">
-        <v>121.76</v>
+        <v>14.99</v>
       </c>
       <c r="E82" s="1">
-        <v>121.25</v>
+        <v>14.99</v>
       </c>
       <c r="F82" t="s">
         <v>8</v>
       </c>
       <c r="G82">
         <v>1.0</v>
       </c>
       <c r="H82" s="1">
-        <v>0.0</v>
+        <v>102426.67</v>
       </c>
       <c r="I82" s="1">
-        <v>-44430.0</v>
+        <v>0.0</v>
       </c>
       <c r="J82" s="1">
-        <v>0</v>
+        <v>0.0</v>
       </c>
       <c r="K82">
         <v>0.0</v>
       </c>
       <c r="L82">
         <v>0.0</v>
       </c>
       <c r="M82" s="1">
-        <v>-44430.0</v>
+        <v>102426.67</v>
       </c>
       <c r="N82" s="1">
-        <v>-44430.0</v>
+        <v>102426.67</v>
       </c>
       <c r="O82" s="1">
-        <v>-0.01</v>
+        <v>0.03</v>
       </c>
       <c r="P82">
         <v>1</v>
       </c>
     </row>
     <row r="83" spans="1:16">
       <c r="A83" t="s">
         <v>196</v>
       </c>
       <c r="B83" t="s">
         <v>197</v>
       </c>
       <c r="C83" s="1">
-        <v>593000.0</v>
+        <v>4117.0</v>
       </c>
       <c r="D83" s="1">
-        <v>99.438</v>
+        <v>114.8</v>
       </c>
       <c r="E83" s="1">
-        <v>99.52772344</v>
+        <v>114.8</v>
       </c>
       <c r="F83" t="s">
         <v>8</v>
       </c>
       <c r="G83">
         <v>1.0</v>
       </c>
       <c r="H83" s="1">
-        <v>590199.4</v>
+        <v>472631.6</v>
       </c>
       <c r="I83" s="1">
-        <v>-532.06</v>
+        <v>0.0</v>
       </c>
       <c r="J83" s="1">
-        <v>-0.090149193645402</v>
+        <v>0.0</v>
       </c>
       <c r="K83">
-        <v>0.05</v>
+        <v>0.0</v>
       </c>
       <c r="L83">
-        <v>294.47</v>
+        <v>0.0</v>
       </c>
       <c r="M83" s="1">
-        <v>589667.34</v>
+        <v>472631.6</v>
       </c>
       <c r="N83" s="1">
-        <v>589961.81</v>
+        <v>472631.6</v>
       </c>
       <c r="O83" s="1">
-        <v>0.16</v>
+        <v>0.13</v>
       </c>
       <c r="P83">
         <v>1</v>
       </c>
     </row>
     <row r="84" spans="1:16">
       <c r="A84" t="s">
         <v>198</v>
       </c>
       <c r="B84" t="s">
         <v>199</v>
       </c>
       <c r="C84" s="1">
-        <v>300000.0</v>
+        <v>1034.0</v>
       </c>
       <c r="D84" s="1">
-        <v>103.395</v>
+        <v>285.9</v>
       </c>
       <c r="E84" s="1">
-        <v>99.634</v>
+        <v>530.7942359768</v>
       </c>
       <c r="F84" t="s">
         <v>8</v>
       </c>
       <c r="G84">
         <v>1.0</v>
       </c>
       <c r="H84" s="1">
-        <v>298902.0</v>
+        <v>548841.24</v>
       </c>
       <c r="I84" s="1">
-        <v>11283.0</v>
+        <v>-253220.64</v>
       </c>
       <c r="J84" s="1">
-        <v>3.7748158259229</v>
+        <v>-46.137320147444</v>
       </c>
       <c r="K84">
-        <v>2.43</v>
-[...2 lines deleted...]
-        <v>200</v>
+        <v>0.0</v>
+      </c>
+      <c r="L84">
+        <v>0.0</v>
       </c>
       <c r="M84" s="1">
-        <v>310185.0</v>
+        <v>295620.6</v>
       </c>
       <c r="N84" s="1">
-        <v>317484.66</v>
+        <v>295620.6</v>
       </c>
       <c r="O84" s="1">
-        <v>0.09</v>
+        <v>0.08</v>
       </c>
       <c r="P84">
         <v>1</v>
       </c>
     </row>
     <row r="85" spans="1:16">
       <c r="A85" t="s">
+        <v>200</v>
+      </c>
+      <c r="B85" t="s">
         <v>201</v>
       </c>
-      <c r="B85" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C85" s="1">
-        <v>500000.0</v>
+        <v>9308.0</v>
       </c>
       <c r="D85" s="1">
-        <v>103.095</v>
+        <v>75.3</v>
       </c>
       <c r="E85" s="1">
-        <v>99.179</v>
+        <v>93.1078899871</v>
       </c>
       <c r="F85" t="s">
         <v>8</v>
       </c>
       <c r="G85">
         <v>1.0</v>
       </c>
       <c r="H85" s="1">
-        <v>495895.0</v>
+        <v>866648.24</v>
       </c>
       <c r="I85" s="1">
-        <v>19580.0</v>
+        <v>-165755.84</v>
       </c>
       <c r="J85" s="1">
-        <v>3.9484164994606</v>
+        <v>-19.12608049605</v>
       </c>
       <c r="K85">
-        <v>0.21</v>
-[...2 lines deleted...]
-        <v>203</v>
+        <v>0.0</v>
+      </c>
+      <c r="L85">
+        <v>0.0</v>
       </c>
       <c r="M85" s="1">
-        <v>515475.0</v>
+        <v>700892.4</v>
       </c>
       <c r="N85" s="1">
-        <v>516536.64</v>
+        <v>700892.4</v>
       </c>
       <c r="O85" s="1">
-        <v>0.14</v>
+        <v>0.19</v>
       </c>
       <c r="P85">
         <v>1</v>
       </c>
     </row>
     <row r="86" spans="1:16">
       <c r="A86" t="s">
-        <v>204</v>
+        <v>202</v>
       </c>
       <c r="B86" t="s">
-        <v>205</v>
+        <v>203</v>
       </c>
       <c r="C86" s="1">
-        <v>149000.0</v>
+        <v>3249.0</v>
       </c>
       <c r="D86" s="1">
-        <v>109.243</v>
+        <v>35.62</v>
       </c>
       <c r="E86" s="1">
-        <v>99.188</v>
+        <v>35.62</v>
       </c>
       <c r="F86" t="s">
         <v>8</v>
       </c>
       <c r="G86">
         <v>1.0</v>
       </c>
       <c r="H86" s="1">
-        <v>147790.12</v>
+        <v>115729.38</v>
       </c>
       <c r="I86" s="1">
-        <v>14981.95</v>
+        <v>0.0</v>
       </c>
       <c r="J86" s="1">
-        <v>10.137314997782</v>
+        <v>0.0</v>
       </c>
       <c r="K86">
-        <v>1.45</v>
-[...2 lines deleted...]
-        <v>206</v>
+        <v>0.0</v>
+      </c>
+      <c r="L86">
+        <v>0.0</v>
       </c>
       <c r="M86" s="1">
-        <v>162772.07</v>
+        <v>115729.38</v>
       </c>
       <c r="N86" s="1">
-        <v>164930.53</v>
+        <v>115729.38</v>
       </c>
       <c r="O86" s="1">
-        <v>0.05</v>
+        <v>0.03</v>
       </c>
       <c r="P86">
         <v>1</v>
       </c>
     </row>
     <row r="87" spans="1:16">
       <c r="A87" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
       <c r="B87" t="s">
-        <v>208</v>
+        <v>205</v>
       </c>
       <c r="C87" s="1">
-        <v>2700000.0</v>
+        <v>5897.0</v>
       </c>
       <c r="D87" s="1">
-        <v>100.83</v>
+        <v>64.02</v>
       </c>
       <c r="E87" s="1">
-        <v>99.743</v>
+        <v>64.02</v>
       </c>
       <c r="F87" t="s">
         <v>8</v>
       </c>
       <c r="G87">
         <v>1.0</v>
       </c>
       <c r="H87" s="1">
-        <v>2693061.0</v>
+        <v>377525.94</v>
       </c>
       <c r="I87" s="1">
-        <v>29349.0</v>
+        <v>0.0</v>
       </c>
       <c r="J87" s="1">
-        <v>1.0898007880252</v>
+        <v>0.0</v>
       </c>
       <c r="K87">
-        <v>2.78</v>
-[...2 lines deleted...]
-        <v>209</v>
+        <v>0.0</v>
+      </c>
+      <c r="L87">
+        <v>0.0</v>
       </c>
       <c r="M87" s="1">
-        <v>2722410.0</v>
+        <v>377525.94</v>
       </c>
       <c r="N87" s="1">
-        <v>2797492.19</v>
+        <v>377525.94</v>
       </c>
       <c r="O87" s="1">
-        <v>0.77</v>
+        <v>0.1</v>
       </c>
       <c r="P87">
         <v>1</v>
       </c>
     </row>
     <row r="88" spans="1:16">
       <c r="A88" t="s">
-        <v>210</v>
+        <v>206</v>
       </c>
       <c r="B88" t="s">
-        <v>211</v>
+        <v>207</v>
       </c>
       <c r="C88" s="1">
-        <v>400000.0</v>
+        <v>1008.0</v>
       </c>
       <c r="D88" s="1">
-        <v>103.023</v>
+        <v>100.3</v>
       </c>
       <c r="E88" s="1">
-        <v>99.89</v>
+        <v>100.3</v>
       </c>
       <c r="F88" t="s">
         <v>8</v>
       </c>
       <c r="G88">
         <v>1.0</v>
       </c>
       <c r="H88" s="1">
-        <v>399560.0</v>
+        <v>101102.4</v>
       </c>
       <c r="I88" s="1">
-        <v>12532.0</v>
+        <v>0.0</v>
       </c>
       <c r="J88" s="1">
-        <v>3.1364500951046</v>
+        <v>0.0</v>
       </c>
       <c r="K88">
-        <v>3.52</v>
-[...2 lines deleted...]
-        <v>212</v>
+        <v>0.0</v>
+      </c>
+      <c r="L88">
+        <v>0.0</v>
       </c>
       <c r="M88" s="1">
-        <v>412092.0</v>
+        <v>101102.4</v>
       </c>
       <c r="N88" s="1">
-        <v>426182.41</v>
+        <v>101102.4</v>
       </c>
       <c r="O88" s="1">
-        <v>0.12</v>
+        <v>0.03</v>
       </c>
       <c r="P88">
         <v>1</v>
       </c>
     </row>
     <row r="89" spans="1:16">
       <c r="A89" t="s">
-        <v>213</v>
+        <v>208</v>
       </c>
       <c r="B89" t="s">
-        <v>214</v>
+        <v>209</v>
       </c>
       <c r="C89" s="1">
-        <v>408000.0</v>
+        <v>271581.0</v>
       </c>
       <c r="D89" s="1">
-        <v>99.731</v>
+        <v>4.801</v>
       </c>
       <c r="E89" s="1">
-        <v>99.33</v>
+        <v>3.4709369949</v>
       </c>
       <c r="F89" t="s">
         <v>8</v>
       </c>
       <c r="G89">
         <v>1.0</v>
       </c>
       <c r="H89" s="1">
-        <v>405266.4</v>
+        <v>942640.54</v>
       </c>
       <c r="I89" s="1">
-        <v>1636.08</v>
+        <v>361219.84</v>
       </c>
       <c r="J89" s="1">
-        <v>0.40370482230947</v>
+        <v>38.319998416363</v>
       </c>
       <c r="K89">
-        <v>0.66</v>
-[...2 lines deleted...]
-        <v>215</v>
+        <v>0.0</v>
+      </c>
+      <c r="L89">
+        <v>0.0</v>
       </c>
       <c r="M89" s="1">
-        <v>406902.48</v>
+        <v>1303860.38</v>
       </c>
       <c r="N89" s="1">
-        <v>409585.22</v>
+        <v>1303860.38</v>
       </c>
       <c r="O89" s="1">
-        <v>0.11</v>
+        <v>0.35</v>
       </c>
       <c r="P89">
         <v>1</v>
       </c>
     </row>
     <row r="90" spans="1:16">
       <c r="A90" t="s">
-        <v>216</v>
+        <v>210</v>
       </c>
       <c r="B90" t="s">
-        <v>217</v>
+        <v>211</v>
       </c>
       <c r="C90" s="1">
-        <v>400000.0</v>
+        <v>11420.0</v>
       </c>
       <c r="D90" s="1">
-        <v>98.34</v>
+        <v>27.08</v>
       </c>
       <c r="E90" s="1">
-        <v>99.253</v>
+        <v>27.08</v>
       </c>
       <c r="F90" t="s">
         <v>8</v>
       </c>
       <c r="G90">
         <v>1.0</v>
       </c>
       <c r="H90" s="1">
-        <v>397012.0</v>
+        <v>309253.6</v>
       </c>
       <c r="I90" s="1">
-        <v>-3652.0</v>
+        <v>0.0</v>
       </c>
       <c r="J90" s="1">
-        <v>-0.91987143965422</v>
+        <v>0.0</v>
       </c>
       <c r="K90">
-        <v>0.75</v>
-[...2 lines deleted...]
-        <v>218</v>
+        <v>0.0</v>
+      </c>
+      <c r="L90">
+        <v>0.0</v>
       </c>
       <c r="M90" s="1">
-        <v>393360.0</v>
+        <v>309253.6</v>
       </c>
       <c r="N90" s="1">
-        <v>396351.78</v>
+        <v>309253.6</v>
       </c>
       <c r="O90" s="1">
-        <v>0.11</v>
+        <v>0.08</v>
       </c>
       <c r="P90">
         <v>1</v>
       </c>
     </row>
     <row r="91" spans="1:16">
       <c r="A91" t="s">
-        <v>219</v>
+        <v>212</v>
       </c>
       <c r="B91" t="s">
-        <v>220</v>
+        <v>213</v>
       </c>
       <c r="C91" s="1">
-        <v>300000.0</v>
+        <v>6037.0</v>
       </c>
       <c r="D91" s="1">
-        <v>103.624</v>
+        <v>178.24</v>
       </c>
       <c r="E91" s="1">
-        <v>100.69583</v>
+        <v>149.7681447739</v>
       </c>
       <c r="F91" t="s">
         <v>8</v>
       </c>
       <c r="G91">
         <v>1.0</v>
       </c>
       <c r="H91" s="1">
-        <v>302087.49</v>
+        <v>904150.29</v>
       </c>
       <c r="I91" s="1">
-        <v>8784.51</v>
+        <v>171884.59</v>
       </c>
       <c r="J91" s="1">
-        <v>2.9079357109425</v>
+        <v>19.010621563811</v>
       </c>
       <c r="K91">
-        <v>2.74</v>
-[...2 lines deleted...]
-        <v>221</v>
+        <v>0.0</v>
+      </c>
+      <c r="L91">
+        <v>0.0</v>
       </c>
       <c r="M91" s="1">
-        <v>310872.0</v>
+        <v>1076034.88</v>
       </c>
       <c r="N91" s="1">
-        <v>319082.96</v>
+        <v>1076034.88</v>
       </c>
       <c r="O91" s="1">
-        <v>0.09</v>
+        <v>0.29</v>
       </c>
       <c r="P91">
         <v>1</v>
       </c>
     </row>
     <row r="92" spans="1:16">
       <c r="A92" t="s">
-        <v>222</v>
+        <v>214</v>
       </c>
       <c r="B92" t="s">
-        <v>223</v>
+        <v>215</v>
       </c>
       <c r="C92" s="1">
-        <v>500000.0</v>
+        <v>5185.0</v>
       </c>
       <c r="D92" s="1">
-        <v>112.548</v>
+        <v>153.85</v>
       </c>
       <c r="E92" s="1">
-        <v>100.019</v>
+        <v>72.0073095468</v>
       </c>
       <c r="F92" t="s">
         <v>8</v>
       </c>
       <c r="G92">
         <v>1.0</v>
       </c>
       <c r="H92" s="1">
-        <v>500095.0</v>
+        <v>373357.9</v>
       </c>
       <c r="I92" s="1">
-        <v>62645.0</v>
+        <v>424354.35</v>
       </c>
       <c r="J92" s="1">
-        <v>12.526619942211</v>
+        <v>113.65886459079</v>
       </c>
       <c r="K92">
-        <v>3.1</v>
-[...2 lines deleted...]
-        <v>224</v>
+        <v>0.0</v>
+      </c>
+      <c r="L92">
+        <v>0.0</v>
       </c>
       <c r="M92" s="1">
-        <v>562740.0</v>
+        <v>797712.25</v>
       </c>
       <c r="N92" s="1">
-        <v>578217.48</v>
+        <v>797712.25</v>
       </c>
       <c r="O92" s="1">
-        <v>0.16</v>
+        <v>0.22</v>
       </c>
       <c r="P92">
         <v>1</v>
       </c>
     </row>
     <row r="93" spans="1:16">
       <c r="A93" t="s">
-        <v>225</v>
+        <v>216</v>
       </c>
       <c r="B93" t="s">
-        <v>226</v>
+        <v>217</v>
       </c>
       <c r="C93" s="1">
-        <v>200000.0</v>
+        <v>6013.0</v>
       </c>
       <c r="D93" s="1">
-        <v>106.042</v>
+        <v>56.8</v>
       </c>
       <c r="E93" s="1">
-        <v>106.65</v>
+        <v>56.7999966739</v>
       </c>
       <c r="F93" t="s">
         <v>8</v>
       </c>
       <c r="G93">
         <v>1.0</v>
       </c>
       <c r="H93" s="1">
-        <v>213300.0</v>
+        <v>341538.38</v>
       </c>
       <c r="I93" s="1">
-        <v>-1216.0</v>
+        <v>0.02</v>
       </c>
       <c r="J93" s="1">
-        <v>-0.57008907641819</v>
+        <v>5.8558572538758E-6</v>
       </c>
       <c r="K93">
-        <v>3.67</v>
-[...2 lines deleted...]
-        <v>227</v>
+        <v>0.0</v>
+      </c>
+      <c r="L93">
+        <v>0.0</v>
       </c>
       <c r="M93" s="1">
-        <v>212084.0</v>
+        <v>341538.4</v>
       </c>
       <c r="N93" s="1">
-        <v>219426.47</v>
+        <v>341538.4</v>
       </c>
       <c r="O93" s="1">
-        <v>0.06</v>
+        <v>0.09</v>
       </c>
       <c r="P93">
         <v>1</v>
       </c>
     </row>
     <row r="94" spans="1:16">
       <c r="A94" t="s">
-        <v>228</v>
+        <v>218</v>
       </c>
       <c r="B94" t="s">
-        <v>229</v>
+        <v>219</v>
       </c>
       <c r="C94" s="1">
-        <v>200000.0</v>
+        <v>3463.0</v>
       </c>
       <c r="D94" s="1">
-        <v>109.191</v>
+        <v>397.4</v>
       </c>
       <c r="E94" s="1">
-        <v>111.1275</v>
+        <v>395.9899537973</v>
       </c>
       <c r="F94" t="s">
         <v>8</v>
       </c>
       <c r="G94">
         <v>1.0</v>
       </c>
       <c r="H94" s="1">
-        <v>222255.0</v>
+        <v>1371313.21</v>
       </c>
       <c r="I94" s="1">
-        <v>-3873.0</v>
+        <v>4882.99</v>
       </c>
       <c r="J94" s="1">
-        <v>-1.7425929675373</v>
+        <v>0.35608130691018</v>
       </c>
       <c r="K94">
-        <v>4.18</v>
-[...2 lines deleted...]
-        <v>230</v>
+        <v>0.0</v>
+      </c>
+      <c r="L94">
+        <v>0.0</v>
       </c>
       <c r="M94" s="1">
-        <v>218382.0</v>
+        <v>1376196.2</v>
       </c>
       <c r="N94" s="1">
-        <v>226745.01</v>
+        <v>1376196.2</v>
       </c>
       <c r="O94" s="1">
-        <v>0.06</v>
+        <v>0.37</v>
       </c>
       <c r="P94">
         <v>1</v>
       </c>
     </row>
     <row r="95" spans="1:16">
       <c r="A95" t="s">
-        <v>231</v>
+        <v>220</v>
       </c>
       <c r="B95" t="s">
-        <v>232</v>
+        <v>221</v>
       </c>
       <c r="C95" s="1">
-        <v>300000.0</v>
+        <v>20055.0</v>
       </c>
       <c r="D95" s="1">
-        <v>98.594</v>
+        <v>20.54</v>
       </c>
       <c r="E95" s="1">
-        <v>99.433</v>
+        <v>20.54</v>
       </c>
       <c r="F95" t="s">
         <v>8</v>
       </c>
       <c r="G95">
         <v>1.0</v>
       </c>
       <c r="H95" s="1">
-        <v>298299.0</v>
+        <v>411929.7</v>
       </c>
       <c r="I95" s="1">
-        <v>-2517.0</v>
+        <v>0.0</v>
       </c>
       <c r="J95" s="1">
-        <v>-0.84378425673569</v>
+        <v>0.0</v>
       </c>
       <c r="K95">
-        <v>2.25</v>
-[...2 lines deleted...]
-        <v>233</v>
+        <v>0.0</v>
+      </c>
+      <c r="L95">
+        <v>0.0</v>
       </c>
       <c r="M95" s="1">
-        <v>295782.0</v>
+        <v>411929.7</v>
       </c>
       <c r="N95" s="1">
-        <v>302538.16</v>
+        <v>411929.7</v>
       </c>
       <c r="O95" s="1">
-        <v>0.08</v>
+        <v>0.11</v>
       </c>
       <c r="P95">
         <v>1</v>
       </c>
     </row>
     <row r="96" spans="1:16">
       <c r="A96" t="s">
-        <v>234</v>
+        <v>222</v>
       </c>
       <c r="B96" t="s">
-        <v>235</v>
+        <v>223</v>
       </c>
       <c r="C96" s="1">
-        <v>571000.0</v>
+        <v>3692.0</v>
       </c>
       <c r="D96" s="1">
-        <v>96.898</v>
+        <v>544.1</v>
       </c>
       <c r="E96" s="1">
-        <v>98.803</v>
+        <v>630.0707150596</v>
       </c>
       <c r="F96" t="s">
         <v>8</v>
       </c>
       <c r="G96">
         <v>1.0</v>
       </c>
       <c r="H96" s="1">
-        <v>564165.13</v>
+        <v>2326221.08</v>
       </c>
       <c r="I96" s="1">
-        <v>-10877.55</v>
+        <v>-317403.88</v>
       </c>
       <c r="J96" s="1">
-        <v>-1.9280791069097</v>
+        <v>-13.644613692521</v>
       </c>
       <c r="K96">
-        <v>0.86</v>
-[...2 lines deleted...]
-        <v>236</v>
+        <v>0.0</v>
+      </c>
+      <c r="L96">
+        <v>0.0</v>
       </c>
       <c r="M96" s="1">
-        <v>553287.58</v>
+        <v>2008817.2</v>
       </c>
       <c r="N96" s="1">
-        <v>558215.39</v>
+        <v>2008817.2</v>
       </c>
       <c r="O96" s="1">
-        <v>0.15</v>
+        <v>0.54</v>
       </c>
       <c r="P96">
         <v>1</v>
       </c>
     </row>
     <row r="97" spans="1:16">
       <c r="A97" t="s">
-        <v>237</v>
+        <v>224</v>
       </c>
       <c r="B97" t="s">
-        <v>238</v>
+        <v>225</v>
       </c>
       <c r="C97" s="1">
-        <v>241000.0</v>
+        <v>10523.0</v>
       </c>
       <c r="D97" s="1">
-        <v>99.91</v>
+        <v>59.0</v>
       </c>
       <c r="E97" s="1">
-        <v>99.726</v>
+        <v>59.0</v>
       </c>
       <c r="F97" t="s">
         <v>8</v>
       </c>
       <c r="G97">
         <v>1.0</v>
       </c>
       <c r="H97" s="1">
-        <v>240339.66</v>
+        <v>620857.0</v>
       </c>
       <c r="I97" s="1">
-        <v>443.44</v>
+        <v>0.0</v>
       </c>
       <c r="J97" s="1">
-        <v>0.18450554519383</v>
+        <v>0.0</v>
       </c>
       <c r="K97">
-        <v>0.81</v>
-[...2 lines deleted...]
-        <v>239</v>
+        <v>0.0</v>
+      </c>
+      <c r="L97">
+        <v>0.0</v>
       </c>
       <c r="M97" s="1">
-        <v>240783.1</v>
+        <v>620857.0</v>
       </c>
       <c r="N97" s="1">
-        <v>242739.16</v>
+        <v>620857.0</v>
       </c>
       <c r="O97" s="1">
-        <v>0.07</v>
+        <v>0.17</v>
       </c>
       <c r="P97">
         <v>1</v>
       </c>
     </row>
     <row r="98" spans="1:16">
       <c r="A98" t="s">
-        <v>240</v>
+        <v>226</v>
       </c>
       <c r="B98" t="s">
-        <v>241</v>
+        <v>227</v>
       </c>
       <c r="C98" s="1">
-        <v>400000.0</v>
+        <v>4974.0</v>
       </c>
       <c r="D98" s="1">
-        <v>100.677</v>
+        <v>128.3</v>
       </c>
       <c r="E98" s="1">
-        <v>100.0</v>
+        <v>128.6372295939</v>
       </c>
       <c r="F98" t="s">
         <v>8</v>
       </c>
       <c r="G98">
         <v>1.0</v>
       </c>
       <c r="H98" s="1">
-        <v>400000.0</v>
+        <v>639841.58</v>
       </c>
       <c r="I98" s="1">
-        <v>2708.0</v>
+        <v>-1677.38</v>
       </c>
       <c r="J98" s="1">
-        <v>0.677</v>
+        <v>-0.26215551668274</v>
       </c>
       <c r="K98">
-        <v>2.95</v>
-[...2 lines deleted...]
-        <v>242</v>
+        <v>0.0</v>
+      </c>
+      <c r="L98">
+        <v>0.0</v>
       </c>
       <c r="M98" s="1">
-        <v>402708.0</v>
+        <v>638164.2</v>
       </c>
       <c r="N98" s="1">
-        <v>414491.56</v>
+        <v>638164.2</v>
       </c>
       <c r="O98" s="1">
-        <v>0.11</v>
+        <v>0.17</v>
       </c>
       <c r="P98">
         <v>1</v>
       </c>
     </row>
     <row r="99" spans="1:16">
       <c r="A99" t="s">
-        <v>243</v>
+        <v>228</v>
       </c>
       <c r="B99" t="s">
-        <v>244</v>
+        <v>229</v>
       </c>
       <c r="C99" s="1">
-        <v>800000.0</v>
+        <v>9223.0</v>
       </c>
       <c r="D99" s="1">
-        <v>99.582</v>
+        <v>17.705</v>
       </c>
       <c r="E99" s="1">
-        <v>97.673</v>
+        <v>11.7747652608</v>
       </c>
       <c r="F99" t="s">
         <v>8</v>
       </c>
       <c r="G99">
         <v>1.0</v>
       </c>
       <c r="H99" s="1">
-        <v>781384.0</v>
+        <v>108598.66</v>
       </c>
       <c r="I99" s="1">
-        <v>15272.0</v>
+        <v>54694.56</v>
       </c>
       <c r="J99" s="1">
-        <v>1.9544807674588</v>
+        <v>50.363936350596</v>
       </c>
       <c r="K99">
-        <v>2.56</v>
-[...2 lines deleted...]
-        <v>245</v>
+        <v>0.0</v>
+      </c>
+      <c r="L99">
+        <v>0.0</v>
       </c>
       <c r="M99" s="1">
-        <v>796656.0</v>
+        <v>163293.22</v>
       </c>
       <c r="N99" s="1">
-        <v>817138.19</v>
+        <v>163293.22</v>
       </c>
       <c r="O99" s="1">
-        <v>0.23</v>
+        <v>0.04</v>
       </c>
       <c r="P99">
         <v>1</v>
       </c>
     </row>
     <row r="100" spans="1:16">
       <c r="A100" t="s">
-        <v>246</v>
+        <v>230</v>
       </c>
       <c r="B100" t="s">
-        <v>247</v>
+        <v>231</v>
       </c>
       <c r="C100" s="1">
-        <v>500000.0</v>
+        <v>9654.0</v>
       </c>
       <c r="D100" s="1">
-        <v>100.926</v>
+        <v>58.44</v>
       </c>
       <c r="E100" s="1">
-        <v>100.3796</v>
+        <v>52.2038004972</v>
       </c>
       <c r="F100" t="s">
         <v>8</v>
       </c>
       <c r="G100">
         <v>1.0</v>
       </c>
       <c r="H100" s="1">
-        <v>501898.0</v>
+        <v>503975.49</v>
       </c>
       <c r="I100" s="1">
-        <v>2732.0</v>
+        <v>60204.27</v>
       </c>
       <c r="J100" s="1">
-        <v>0.54433370923973</v>
+        <v>11.945872605829</v>
       </c>
       <c r="K100">
-        <v>2.57</v>
-[...2 lines deleted...]
-        <v>248</v>
+        <v>0.0</v>
+      </c>
+      <c r="L100">
+        <v>0.0</v>
       </c>
       <c r="M100" s="1">
-        <v>504630.0</v>
+        <v>564179.76</v>
       </c>
       <c r="N100" s="1">
-        <v>517457.26</v>
+        <v>564179.76</v>
       </c>
       <c r="O100" s="1">
-        <v>0.14</v>
+        <v>0.15</v>
       </c>
       <c r="P100">
         <v>1</v>
       </c>
     </row>
     <row r="101" spans="1:16">
       <c r="A101" t="s">
-        <v>249</v>
+        <v>232</v>
       </c>
       <c r="B101" t="s">
-        <v>250</v>
+        <v>233</v>
       </c>
       <c r="C101" s="1">
-        <v>361000.0</v>
+        <v>943.0</v>
       </c>
       <c r="D101" s="1">
-        <v>100.416</v>
+        <v>555.6</v>
       </c>
       <c r="E101" s="1">
-        <v>100.99096676</v>
+        <v>216.5733085896</v>
       </c>
       <c r="F101" t="s">
         <v>8</v>
       </c>
       <c r="G101">
         <v>1.0</v>
       </c>
       <c r="H101" s="1">
-        <v>364577.39</v>
+        <v>204228.63</v>
       </c>
       <c r="I101" s="1">
-        <v>-2075.63</v>
+        <v>319702.17</v>
       </c>
       <c r="J101" s="1">
-        <v>-0.56932493811533</v>
+        <v>156.54130863043</v>
       </c>
       <c r="K101">
-        <v>1.64</v>
-[...2 lines deleted...]
-        <v>251</v>
+        <v>0.0</v>
+      </c>
+      <c r="L101">
+        <v>0.0</v>
       </c>
       <c r="M101" s="1">
-        <v>362501.76</v>
+        <v>523930.8</v>
       </c>
       <c r="N101" s="1">
-        <v>368434.76</v>
+        <v>523930.8</v>
       </c>
       <c r="O101" s="1">
-        <v>0.1</v>
+        <v>0.14</v>
       </c>
       <c r="P101">
         <v>1</v>
       </c>
     </row>
     <row r="102" spans="1:16">
       <c r="A102" t="s">
-        <v>252</v>
+        <v>234</v>
       </c>
       <c r="B102" t="s">
-        <v>253</v>
+        <v>235</v>
       </c>
       <c r="C102" s="1">
-        <v>596000.0</v>
+        <v>100288.0</v>
       </c>
       <c r="D102" s="1">
-        <v>90.659</v>
+        <v>3.478</v>
       </c>
       <c r="E102" s="1">
-        <v>87.71275</v>
+        <v>3.4779999601</v>
       </c>
       <c r="F102" t="s">
         <v>8</v>
       </c>
       <c r="G102">
         <v>1.0</v>
       </c>
       <c r="H102" s="1">
-        <v>522767.99</v>
+        <v>348801.66</v>
       </c>
       <c r="I102" s="1">
-        <v>17559.65</v>
+        <v>0.0</v>
       </c>
       <c r="J102" s="1">
-        <v>3.3589757475396</v>
+        <v>0.0</v>
       </c>
       <c r="K102">
         <v>0.0</v>
       </c>
       <c r="L102">
         <v>0.0</v>
       </c>
       <c r="M102" s="1">
-        <v>540327.64</v>
+        <v>348801.66</v>
       </c>
       <c r="N102" s="1">
-        <v>540327.64</v>
+        <v>348801.66</v>
       </c>
       <c r="O102" s="1">
-        <v>0.15</v>
+        <v>0.09</v>
       </c>
       <c r="P102">
         <v>1</v>
       </c>
     </row>
     <row r="103" spans="1:16">
       <c r="A103" t="s">
-        <v>254</v>
+        <v>236</v>
       </c>
       <c r="B103" t="s">
-        <v>255</v>
+        <v>237</v>
       </c>
       <c r="C103" s="1">
-        <v>2880000.0</v>
+        <v>6581.0</v>
       </c>
       <c r="D103" s="1">
-        <v>60.085</v>
+        <v>69.3</v>
       </c>
       <c r="E103" s="1">
-        <v>69.08037222</v>
+        <v>69.3</v>
       </c>
       <c r="F103" t="s">
         <v>8</v>
       </c>
       <c r="G103">
         <v>1.0</v>
       </c>
       <c r="H103" s="1">
-        <v>1989514.72</v>
+        <v>456063.3</v>
       </c>
       <c r="I103" s="1">
-        <v>-259066.72</v>
+        <v>0.0</v>
       </c>
       <c r="J103" s="1">
-        <v>-13.021603579792</v>
+        <v>0.0</v>
       </c>
       <c r="K103">
         <v>0.0</v>
       </c>
       <c r="L103">
         <v>0.0</v>
       </c>
       <c r="M103" s="1">
-        <v>1730448.0</v>
+        <v>456063.3</v>
       </c>
       <c r="N103" s="1">
-        <v>1730448.0</v>
+        <v>456063.3</v>
       </c>
       <c r="O103" s="1">
-        <v>0.48</v>
+        <v>0.12</v>
       </c>
       <c r="P103">
         <v>1</v>
       </c>
     </row>
     <row r="104" spans="1:16">
       <c r="A104" t="s">
-        <v>256</v>
+        <v>238</v>
       </c>
       <c r="B104" t="s">
-        <v>257</v>
+        <v>239</v>
       </c>
       <c r="C104" s="1">
-        <v>458400.0</v>
+        <v>111405.0</v>
       </c>
       <c r="D104" s="1">
-        <v>99.227</v>
+        <v>6.484</v>
       </c>
       <c r="E104" s="1">
-        <v>99.59599913</v>
+        <v>4.768539114</v>
       </c>
       <c r="F104" t="s">
         <v>8</v>
       </c>
       <c r="G104">
         <v>1.0</v>
       </c>
       <c r="H104" s="1">
-        <v>456548.06</v>
+        <v>531239.1</v>
       </c>
       <c r="I104" s="1">
-        <v>-1691.49</v>
+        <v>191110.92</v>
       </c>
       <c r="J104" s="1">
-        <v>-0.37049549613681</v>
+        <v>35.974558348585</v>
       </c>
       <c r="K104">
-        <v>2.95</v>
-[...2 lines deleted...]
-        <v>258</v>
+        <v>0.0</v>
+      </c>
+      <c r="L104">
+        <v>0.0</v>
       </c>
       <c r="M104" s="1">
-        <v>454856.57</v>
+        <v>722350.02</v>
       </c>
       <c r="N104" s="1">
-        <v>468377.75</v>
+        <v>722350.02</v>
       </c>
       <c r="O104" s="1">
-        <v>0.13</v>
+        <v>0.2</v>
       </c>
       <c r="P104">
         <v>1</v>
       </c>
     </row>
     <row r="105" spans="1:16">
       <c r="A105" t="s">
-        <v>259</v>
+        <v>240</v>
       </c>
       <c r="B105" t="s">
-        <v>260</v>
+        <v>241</v>
       </c>
       <c r="C105" s="1">
-        <v>500000.0</v>
+        <v>47895.0</v>
       </c>
       <c r="D105" s="1">
-        <v>89.798</v>
+        <v>16.45</v>
       </c>
       <c r="E105" s="1">
-        <v>89.945602</v>
+        <v>16.45</v>
       </c>
       <c r="F105" t="s">
         <v>8</v>
       </c>
       <c r="G105">
         <v>1.0</v>
       </c>
       <c r="H105" s="1">
-        <v>449728.01</v>
+        <v>787872.75</v>
       </c>
       <c r="I105" s="1">
-        <v>-738.01</v>
+        <v>0.0</v>
       </c>
       <c r="J105" s="1">
-        <v>-0.16410140876037</v>
+        <v>0.0</v>
       </c>
       <c r="K105">
-        <v>0.45</v>
-[...2 lines deleted...]
-        <v>261</v>
+        <v>0.0</v>
+      </c>
+      <c r="L105">
+        <v>0.0</v>
       </c>
       <c r="M105" s="1">
-        <v>448990.0</v>
+        <v>787872.75</v>
       </c>
       <c r="N105" s="1">
-        <v>451250.27</v>
+        <v>787872.75</v>
       </c>
       <c r="O105" s="1">
-        <v>0.12</v>
+        <v>0.21</v>
       </c>
       <c r="P105">
         <v>1</v>
       </c>
     </row>
     <row r="106" spans="1:16">
       <c r="A106" t="s">
-        <v>262</v>
+        <v>242</v>
       </c>
       <c r="B106" t="s">
-        <v>263</v>
+        <v>243</v>
       </c>
       <c r="C106" s="1">
-        <v>266000.0</v>
+        <v>2478.0</v>
       </c>
       <c r="D106" s="1">
-        <v>90.256</v>
+        <v>4778.97</v>
       </c>
       <c r="E106" s="1">
-        <v>84.29</v>
+        <v>4761.8690274415</v>
       </c>
       <c r="F106" t="s">
         <v>8</v>
       </c>
       <c r="G106">
         <v>1.0</v>
       </c>
       <c r="H106" s="1">
-        <v>224211.4</v>
+        <v>11799911.45</v>
       </c>
       <c r="I106" s="1">
-        <v>15869.56</v>
+        <v>42376.21</v>
       </c>
       <c r="J106" s="1">
-        <v>7.0779451892277</v>
+        <v>0.35912311867391</v>
       </c>
       <c r="K106">
-        <v>1.07</v>
-[...2 lines deleted...]
-        <v>264</v>
+        <v>0.0</v>
+      </c>
+      <c r="L106">
+        <v>0.0</v>
       </c>
       <c r="M106" s="1">
-        <v>240080.96</v>
+        <v>11842287.66</v>
       </c>
       <c r="N106" s="1">
-        <v>242936.82</v>
+        <v>11842287.66</v>
       </c>
       <c r="O106" s="1">
-        <v>0.07</v>
+        <v>3.21</v>
       </c>
       <c r="P106">
         <v>1</v>
       </c>
     </row>
     <row r="107" spans="1:16">
       <c r="A107" t="s">
-        <v>265</v>
+        <v>244</v>
       </c>
       <c r="B107" t="s">
-        <v>266</v>
+        <v>245</v>
       </c>
       <c r="C107" s="1">
-        <v>800000.0</v>
+        <v>40596.0</v>
       </c>
       <c r="D107" s="1">
-        <v>102.641</v>
+        <v>18.19</v>
       </c>
       <c r="E107" s="1">
-        <v>99.104</v>
+        <v>18.19</v>
       </c>
       <c r="F107" t="s">
         <v>8</v>
       </c>
       <c r="G107">
         <v>1.0</v>
       </c>
       <c r="H107" s="1">
-        <v>792832.0</v>
+        <v>738441.24</v>
       </c>
       <c r="I107" s="1">
-        <v>28296.0</v>
+        <v>0.0</v>
       </c>
       <c r="J107" s="1">
-        <v>3.5689780432677</v>
+        <v>0.0</v>
       </c>
       <c r="K107">
-        <v>0.25</v>
-[...2 lines deleted...]
-        <v>267</v>
+        <v>0.0</v>
+      </c>
+      <c r="L107">
+        <v>0.0</v>
       </c>
       <c r="M107" s="1">
-        <v>821128.0</v>
+        <v>738441.24</v>
       </c>
       <c r="N107" s="1">
-        <v>823114.3</v>
+        <v>738441.24</v>
       </c>
       <c r="O107" s="1">
-        <v>0.23</v>
+        <v>0.2</v>
       </c>
       <c r="P107">
         <v>1</v>
       </c>
     </row>
     <row r="108" spans="1:16">
       <c r="A108" t="s">
-        <v>268</v>
+        <v>246</v>
       </c>
       <c r="B108" t="s">
-        <v>269</v>
+        <v>247</v>
       </c>
       <c r="C108" s="1">
-        <v>480000.0</v>
+        <v>3899.0</v>
       </c>
       <c r="D108" s="1">
-        <v>99.596</v>
+        <v>67.7</v>
       </c>
       <c r="E108" s="1">
-        <v>99.799</v>
+        <v>67.7</v>
       </c>
       <c r="F108" t="s">
         <v>8</v>
       </c>
       <c r="G108">
         <v>1.0</v>
       </c>
       <c r="H108" s="1">
-        <v>479035.2</v>
+        <v>263962.3</v>
       </c>
       <c r="I108" s="1">
-        <v>-974.4</v>
+        <v>0.0</v>
       </c>
       <c r="J108" s="1">
-        <v>-0.2034088517921</v>
+        <v>0.0</v>
       </c>
       <c r="K108">
-        <v>0.89</v>
-[...2 lines deleted...]
-        <v>270</v>
+        <v>0.0</v>
+      </c>
+      <c r="L108">
+        <v>0.0</v>
       </c>
       <c r="M108" s="1">
-        <v>478060.8</v>
+        <v>263962.3</v>
       </c>
       <c r="N108" s="1">
-        <v>482334.77</v>
+        <v>263962.3</v>
       </c>
       <c r="O108" s="1">
-        <v>0.13</v>
+        <v>0.07</v>
       </c>
       <c r="P108">
         <v>1</v>
       </c>
     </row>
     <row r="109" spans="1:16">
       <c r="A109" t="s">
-        <v>271</v>
+        <v>248</v>
       </c>
       <c r="B109" t="s">
-        <v>272</v>
+        <v>249</v>
       </c>
       <c r="C109" s="1">
-        <v>396000.0</v>
+        <v>13458.0</v>
       </c>
       <c r="D109" s="1">
-        <v>101.35</v>
+        <v>22.75</v>
       </c>
       <c r="E109" s="1">
-        <v>99.607</v>
+        <v>22.75</v>
       </c>
       <c r="F109" t="s">
         <v>8</v>
       </c>
       <c r="G109">
         <v>1.0</v>
       </c>
       <c r="H109" s="1">
-        <v>394443.72</v>
+        <v>306169.5</v>
       </c>
       <c r="I109" s="1">
-        <v>6902.28</v>
+        <v>0.0</v>
       </c>
       <c r="J109" s="1">
-        <v>1.7498770166755</v>
+        <v>0.0</v>
       </c>
       <c r="K109">
-        <v>0.13</v>
+        <v>0.0</v>
       </c>
       <c r="L109">
-        <v>512.63</v>
+        <v>0.0</v>
       </c>
       <c r="M109" s="1">
-        <v>401346.0</v>
+        <v>306169.5</v>
       </c>
       <c r="N109" s="1">
-        <v>401858.63</v>
+        <v>306169.5</v>
       </c>
       <c r="O109" s="1">
-        <v>0.11</v>
+        <v>0.08</v>
       </c>
       <c r="P109">
         <v>1</v>
       </c>
     </row>
     <row r="110" spans="1:16">
       <c r="A110" t="s">
-        <v>273</v>
+        <v>250</v>
       </c>
       <c r="B110" t="s">
-        <v>274</v>
+        <v>251</v>
       </c>
       <c r="C110" s="1">
-        <v>300000.0</v>
+        <v>8175.0</v>
       </c>
       <c r="D110" s="1">
-        <v>100.729</v>
+        <v>43.51</v>
       </c>
       <c r="E110" s="1">
-        <v>99.991</v>
+        <v>30.0970629969</v>
       </c>
       <c r="F110" t="s">
         <v>8</v>
       </c>
       <c r="G110">
         <v>1.0</v>
       </c>
       <c r="H110" s="1">
-        <v>299973.0</v>
+        <v>246043.49</v>
       </c>
       <c r="I110" s="1">
-        <v>2214.0</v>
+        <v>109650.76</v>
       </c>
       <c r="J110" s="1">
-        <v>0.73806642597834</v>
+        <v>44.565600983794</v>
       </c>
       <c r="K110">
-        <v>2.26</v>
-[...2 lines deleted...]
-        <v>275</v>
+        <v>0.0</v>
+      </c>
+      <c r="L110">
+        <v>0.0</v>
       </c>
       <c r="M110" s="1">
-        <v>302187.0</v>
+        <v>355694.25</v>
       </c>
       <c r="N110" s="1">
-        <v>308976.04</v>
+        <v>355694.25</v>
       </c>
       <c r="O110" s="1">
-        <v>0.09</v>
+        <v>0.1</v>
       </c>
       <c r="P110">
         <v>1</v>
       </c>
     </row>
     <row r="111" spans="1:16">
       <c r="A111" t="s">
-        <v>276</v>
+        <v>252</v>
       </c>
       <c r="B111" t="s">
-        <v>277</v>
+        <v>253</v>
       </c>
       <c r="C111" s="1">
-        <v>300000.0</v>
+        <v>6325.0</v>
       </c>
       <c r="D111" s="1">
-        <v>94.989</v>
+        <v>16.36</v>
       </c>
       <c r="E111" s="1">
-        <v>91.473</v>
+        <v>16.36</v>
       </c>
       <c r="F111" t="s">
         <v>8</v>
       </c>
       <c r="G111">
         <v>1.0</v>
       </c>
       <c r="H111" s="1">
-        <v>274419.0</v>
+        <v>103477.0</v>
       </c>
       <c r="I111" s="1">
-        <v>10548.0</v>
+        <v>0.0</v>
       </c>
       <c r="J111" s="1">
-        <v>3.8437571742481</v>
+        <v>0.0</v>
       </c>
       <c r="K111">
-        <v>0.29</v>
+        <v>0.0</v>
       </c>
       <c r="L111">
-        <v>858.08</v>
+        <v>0.0</v>
       </c>
       <c r="M111" s="1">
-        <v>284967.0</v>
+        <v>103477.0</v>
       </c>
       <c r="N111" s="1">
-        <v>285825.08</v>
+        <v>103477.0</v>
       </c>
       <c r="O111" s="1">
-        <v>0.08</v>
+        <v>0.03</v>
       </c>
       <c r="P111">
         <v>1</v>
       </c>
     </row>
     <row r="112" spans="1:16">
       <c r="A112" t="s">
-        <v>278</v>
+        <v>254</v>
       </c>
       <c r="B112" t="s">
-        <v>279</v>
+        <v>255</v>
       </c>
       <c r="C112" s="1">
-        <v>1243000.0</v>
+        <v>4377.0</v>
       </c>
       <c r="D112" s="1">
-        <v>89.693</v>
+        <v>23.76</v>
       </c>
       <c r="E112" s="1">
-        <v>87.9490531</v>
+        <v>23.76</v>
       </c>
       <c r="F112" t="s">
         <v>8</v>
       </c>
       <c r="G112">
         <v>1.0</v>
       </c>
       <c r="H112" s="1">
-        <v>1093206.73</v>
+        <v>103997.52</v>
       </c>
       <c r="I112" s="1">
-        <v>21677.26</v>
+        <v>0.0</v>
       </c>
       <c r="J112" s="1">
-        <v>1.9829058315439</v>
+        <v>0.0</v>
       </c>
       <c r="K112">
-        <v>0.77</v>
-[...2 lines deleted...]
-        <v>280</v>
+        <v>0.0</v>
+      </c>
+      <c r="L112">
+        <v>0.0</v>
       </c>
       <c r="M112" s="1">
-        <v>1114883.99</v>
+        <v>103997.52</v>
       </c>
       <c r="N112" s="1">
-        <v>1124491.26</v>
+        <v>103997.52</v>
       </c>
       <c r="O112" s="1">
-        <v>0.31</v>
+        <v>0.03</v>
       </c>
       <c r="P112">
         <v>1</v>
       </c>
     </row>
     <row r="113" spans="1:16">
       <c r="A113" t="s">
-        <v>281</v>
+        <v>256</v>
       </c>
       <c r="B113" t="s">
-        <v>282</v>
+        <v>257</v>
       </c>
       <c r="C113" s="1">
-        <v>722000.0</v>
+        <v>11458.0</v>
       </c>
       <c r="D113" s="1">
-        <v>100.014</v>
+        <v>41.96</v>
       </c>
       <c r="E113" s="1">
-        <v>99.459</v>
+        <v>41.96</v>
       </c>
       <c r="F113" t="s">
         <v>8</v>
       </c>
       <c r="G113">
         <v>1.0</v>
       </c>
       <c r="H113" s="1">
-        <v>718093.98</v>
+        <v>480777.68</v>
       </c>
       <c r="I113" s="1">
-        <v>4007.1</v>
+        <v>0.0</v>
       </c>
       <c r="J113" s="1">
-        <v>0.55801888215244</v>
+        <v>0.0</v>
       </c>
       <c r="K113">
-        <v>0.23</v>
-[...2 lines deleted...]
-        <v>283</v>
+        <v>0.0</v>
+      </c>
+      <c r="L113">
+        <v>0.0</v>
       </c>
       <c r="M113" s="1">
-        <v>722101.08</v>
+        <v>480777.68</v>
       </c>
       <c r="N113" s="1">
-        <v>723772.56</v>
+        <v>480777.68</v>
       </c>
       <c r="O113" s="1">
-        <v>0.2</v>
+        <v>0.13</v>
       </c>
       <c r="P113">
         <v>1</v>
       </c>
     </row>
     <row r="114" spans="1:16">
       <c r="A114" t="s">
-        <v>284</v>
+        <v>258</v>
       </c>
       <c r="B114" t="s">
-        <v>285</v>
+        <v>259</v>
       </c>
       <c r="C114" s="1">
-        <v>600000.0</v>
+        <v>3814.0</v>
       </c>
       <c r="D114" s="1">
-        <v>99.45</v>
+        <v>27.83</v>
       </c>
       <c r="E114" s="1">
-        <v>99.292</v>
+        <v>27.83</v>
       </c>
       <c r="F114" t="s">
         <v>8</v>
       </c>
       <c r="G114">
         <v>1.0</v>
       </c>
       <c r="H114" s="1">
-        <v>595752.0</v>
+        <v>106143.62</v>
       </c>
       <c r="I114" s="1">
-        <v>948.0</v>
+        <v>0.0</v>
       </c>
       <c r="J114" s="1">
-        <v>0.15912661644443</v>
+        <v>0.0</v>
       </c>
       <c r="K114">
-        <v>0.13</v>
+        <v>0.0</v>
       </c>
       <c r="L114">
-        <v>805.48</v>
+        <v>0.0</v>
       </c>
       <c r="M114" s="1">
-        <v>596700.0</v>
+        <v>106143.62</v>
       </c>
       <c r="N114" s="1">
-        <v>597505.48</v>
+        <v>106143.62</v>
       </c>
       <c r="O114" s="1">
-        <v>0.16</v>
+        <v>0.03</v>
       </c>
       <c r="P114">
         <v>1</v>
       </c>
     </row>
     <row r="115" spans="1:16">
       <c r="A115" t="s">
-        <v>286</v>
+        <v>260</v>
       </c>
       <c r="B115" t="s">
-        <v>287</v>
+        <v>261</v>
       </c>
       <c r="C115" s="1">
-        <v>200000.0</v>
+        <v>1154.0</v>
       </c>
       <c r="D115" s="1">
-        <v>105.382</v>
+        <v>90.7</v>
       </c>
       <c r="E115" s="1">
-        <v>105.478</v>
+        <v>90.699982669</v>
       </c>
       <c r="F115" t="s">
         <v>8</v>
       </c>
       <c r="G115">
         <v>1.0</v>
       </c>
       <c r="H115" s="1">
-        <v>210956.0</v>
+        <v>104667.78</v>
       </c>
       <c r="I115" s="1">
-        <v>-192.0</v>
+        <v>0.02</v>
       </c>
       <c r="J115" s="1">
-        <v>-0.09101423993629</v>
+        <v>1.9108077003257E-5</v>
       </c>
       <c r="K115">
-        <v>3.39</v>
-[...2 lines deleted...]
-        <v>288</v>
+        <v>0.0</v>
+      </c>
+      <c r="L115">
+        <v>0.0</v>
       </c>
       <c r="M115" s="1">
-        <v>210764.0</v>
+        <v>104667.8</v>
       </c>
       <c r="N115" s="1">
-        <v>217549.08</v>
+        <v>104667.8</v>
       </c>
       <c r="O115" s="1">
-        <v>0.06</v>
+        <v>0.03</v>
       </c>
       <c r="P115">
         <v>1</v>
       </c>
     </row>
     <row r="116" spans="1:16">
       <c r="A116" t="s">
-        <v>289</v>
+        <v>262</v>
       </c>
       <c r="B116" t="s">
-        <v>290</v>
+        <v>263</v>
       </c>
       <c r="C116" s="1">
-        <v>200000.0</v>
+        <v>3328.0</v>
       </c>
       <c r="D116" s="1">
-        <v>99.544</v>
+        <v>36.87</v>
       </c>
       <c r="E116" s="1">
-        <v>99.74</v>
+        <v>36.87</v>
       </c>
       <c r="F116" t="s">
         <v>8</v>
       </c>
       <c r="G116">
         <v>1.0</v>
       </c>
       <c r="H116" s="1">
-        <v>199480.0</v>
+        <v>122703.36</v>
       </c>
       <c r="I116" s="1">
-        <v>-392.0</v>
+        <v>0.0</v>
       </c>
       <c r="J116" s="1">
-        <v>-0.19651092841388</v>
+        <v>0.0</v>
       </c>
       <c r="K116">
-        <v>1.43</v>
-[...2 lines deleted...]
-        <v>291</v>
+        <v>0.0</v>
+      </c>
+      <c r="L116">
+        <v>0.0</v>
       </c>
       <c r="M116" s="1">
-        <v>199088.0</v>
+        <v>122703.36</v>
       </c>
       <c r="N116" s="1">
-        <v>201954.44</v>
+        <v>122703.36</v>
       </c>
       <c r="O116" s="1">
-        <v>0.06</v>
+        <v>0.03</v>
       </c>
       <c r="P116">
         <v>1</v>
       </c>
     </row>
     <row r="117" spans="1:16">
       <c r="A117" t="s">
-        <v>292</v>
+        <v>264</v>
       </c>
       <c r="B117" t="s">
-        <v>293</v>
+        <v>265</v>
       </c>
       <c r="C117" s="1">
-        <v>800000.0</v>
+        <v>5125.0</v>
       </c>
       <c r="D117" s="1">
-        <v>100.452</v>
+        <v>340.0</v>
       </c>
       <c r="E117" s="1">
-        <v>99.933</v>
+        <v>236.7908819512</v>
       </c>
       <c r="F117" t="s">
         <v>8</v>
       </c>
       <c r="G117">
         <v>1.0</v>
       </c>
       <c r="H117" s="1">
-        <v>799464.0</v>
+        <v>1213553.27</v>
       </c>
       <c r="I117" s="1">
-        <v>4152.0</v>
+        <v>528946.73</v>
       </c>
       <c r="J117" s="1">
-        <v>0.5193479631353</v>
+        <v>43.586609922777</v>
       </c>
       <c r="K117">
-        <v>3.23</v>
-[...2 lines deleted...]
-        <v>294</v>
+        <v>0.0</v>
+      </c>
+      <c r="L117">
+        <v>0.0</v>
       </c>
       <c r="M117" s="1">
-        <v>803616.0</v>
+        <v>1742500.0</v>
       </c>
       <c r="N117" s="1">
-        <v>829432.44</v>
+        <v>1742500.0</v>
       </c>
       <c r="O117" s="1">
-        <v>0.23</v>
+        <v>0.47</v>
       </c>
       <c r="P117">
         <v>1</v>
       </c>
     </row>
     <row r="118" spans="1:16">
       <c r="A118" t="s">
-        <v>295</v>
+        <v>266</v>
       </c>
       <c r="B118" t="s">
-        <v>296</v>
+        <v>267</v>
       </c>
       <c r="C118" s="1">
-        <v>300000.0</v>
+        <v>172124.0</v>
       </c>
       <c r="D118" s="1">
-        <v>101.142</v>
+        <v>3.571</v>
       </c>
       <c r="E118" s="1">
-        <v>100.91</v>
+        <v>2.5732000186</v>
       </c>
       <c r="F118" t="s">
         <v>8</v>
       </c>
       <c r="G118">
         <v>1.0</v>
       </c>
       <c r="H118" s="1">
-        <v>302730.0</v>
+        <v>442909.48</v>
       </c>
       <c r="I118" s="1">
-        <v>696.0</v>
+        <v>171745.32</v>
       </c>
       <c r="J118" s="1">
-        <v>0.22990783866812</v>
+        <v>38.776618644514</v>
       </c>
       <c r="K118">
-        <v>2.33</v>
-[...2 lines deleted...]
-        <v>297</v>
+        <v>0.0</v>
+      </c>
+      <c r="L118">
+        <v>0.0</v>
       </c>
       <c r="M118" s="1">
-        <v>303426.0</v>
+        <v>614654.8</v>
       </c>
       <c r="N118" s="1">
-        <v>310416.41</v>
+        <v>614654.8</v>
       </c>
       <c r="O118" s="1">
-        <v>0.09</v>
+        <v>0.17</v>
       </c>
       <c r="P118">
         <v>1</v>
       </c>
     </row>
     <row r="119" spans="1:16">
       <c r="A119" t="s">
-        <v>298</v>
+        <v>268</v>
       </c>
       <c r="B119" t="s">
-        <v>299</v>
+        <v>269</v>
       </c>
       <c r="C119" s="1">
-        <v>1732709.34</v>
+        <v>36697.0</v>
       </c>
       <c r="D119" s="1">
-        <v>89.981</v>
+        <v>9.388</v>
       </c>
       <c r="E119" s="1">
-        <v>88.85475102</v>
+        <v>9.388000109</v>
       </c>
       <c r="F119" t="s">
         <v>8</v>
       </c>
       <c r="G119">
         <v>1.0</v>
       </c>
       <c r="H119" s="1">
-        <v>1539594.57</v>
+        <v>344511.44</v>
       </c>
       <c r="I119" s="1">
-        <v>19514.62</v>
+        <v>0.0</v>
       </c>
       <c r="J119" s="1">
-        <v>1.2675168112603</v>
+        <v>0.0</v>
       </c>
       <c r="K119">
-        <v>0.06</v>
-[...2 lines deleted...]
-        <v>300</v>
+        <v>0.0</v>
+      </c>
+      <c r="L119">
+        <v>0.0</v>
       </c>
       <c r="M119" s="1">
-        <v>1559109.19</v>
+        <v>344511.44</v>
       </c>
       <c r="N119" s="1">
-        <v>1560186.79</v>
+        <v>344511.44</v>
       </c>
       <c r="O119" s="1">
-        <v>0.43</v>
+        <v>0.09</v>
       </c>
       <c r="P119">
         <v>1</v>
       </c>
     </row>
     <row r="120" spans="1:16">
       <c r="A120" t="s">
-        <v>301</v>
+        <v>270</v>
       </c>
       <c r="B120" t="s">
-        <v>302</v>
+        <v>271</v>
       </c>
       <c r="C120" s="1">
-        <v>327759.16</v>
+        <v>16759.0</v>
       </c>
       <c r="D120" s="1">
-        <v>96.725</v>
+        <v>82.2</v>
       </c>
       <c r="E120" s="1">
-        <v>96.69544247</v>
+        <v>92.4632042485</v>
       </c>
       <c r="F120" t="s">
         <v>8</v>
       </c>
       <c r="G120">
         <v>1.0</v>
       </c>
       <c r="H120" s="1">
-        <v>316928.17</v>
+        <v>1549590.84</v>
       </c>
       <c r="I120" s="1">
-        <v>96.88</v>
+        <v>-172001.04</v>
       </c>
       <c r="J120" s="1">
-        <v>0.03056844079212</v>
+        <v>-11.099771343512</v>
       </c>
       <c r="K120">
-        <v>0.5</v>
-[...2 lines deleted...]
-        <v>303</v>
+        <v>0.0</v>
+      </c>
+      <c r="L120">
+        <v>0.0</v>
       </c>
       <c r="M120" s="1">
-        <v>317025.05</v>
+        <v>1377589.8</v>
       </c>
       <c r="N120" s="1">
-        <v>318655.76</v>
+        <v>1377589.8</v>
       </c>
       <c r="O120" s="1">
-        <v>0.09</v>
+        <v>0.37</v>
       </c>
       <c r="P120">
         <v>1</v>
       </c>
     </row>
     <row r="121" spans="1:16">
       <c r="A121" t="s">
-        <v>304</v>
+        <v>272</v>
       </c>
       <c r="B121" t="s">
-        <v>305</v>
+        <v>273</v>
       </c>
       <c r="C121" s="1">
-        <v>2161015.52</v>
+        <v>15006.0</v>
       </c>
       <c r="D121" s="1">
-        <v>99.217</v>
+        <v>170.96</v>
       </c>
       <c r="E121" s="1">
-        <v>104.08772909</v>
+        <v>169.646457417</v>
       </c>
       <c r="F121" t="s">
         <v>8</v>
       </c>
       <c r="G121">
         <v>1.0</v>
       </c>
       <c r="H121" s="1">
-        <v>2249351.98</v>
+        <v>2545714.74</v>
       </c>
       <c r="I121" s="1">
-        <v>-105257.21</v>
+        <v>19711.02</v>
       </c>
       <c r="J121" s="1">
-        <v>-4.6794459442492</v>
+        <v>0.77428235341089</v>
       </c>
       <c r="K121">
-        <v>1.87</v>
-[...2 lines deleted...]
-        <v>306</v>
+        <v>0.0</v>
+      </c>
+      <c r="L121">
+        <v>0.0</v>
       </c>
       <c r="M121" s="1">
-        <v>2144094.77</v>
+        <v>2565425.76</v>
       </c>
       <c r="N121" s="1">
-        <v>2184413.99</v>
+        <v>2565425.76</v>
       </c>
       <c r="O121" s="1">
-        <v>0.6</v>
+        <v>0.7</v>
       </c>
       <c r="P121">
         <v>1</v>
       </c>
     </row>
     <row r="122" spans="1:16">
       <c r="A122" t="s">
-        <v>307</v>
+        <v>274</v>
       </c>
       <c r="B122" t="s">
-        <v>308</v>
+        <v>275</v>
       </c>
       <c r="C122" s="1">
-        <v>2545137.11</v>
+        <v>8880.0</v>
       </c>
       <c r="D122" s="1">
-        <v>105.386</v>
+        <v>276.7</v>
       </c>
       <c r="E122" s="1">
-        <v>122.46564744</v>
+        <v>145.4557038288</v>
       </c>
       <c r="F122" t="s">
         <v>8</v>
       </c>
       <c r="G122">
         <v>1.0</v>
       </c>
       <c r="H122" s="1">
-        <v>3116918.64</v>
+        <v>1291646.65</v>
       </c>
       <c r="I122" s="1">
-        <v>-434700.44</v>
+        <v>1165449.35</v>
       </c>
       <c r="J122" s="1">
-        <v>-13.946480168632</v>
+        <v>90.229735044023</v>
       </c>
       <c r="K122">
-        <v>3.64</v>
-[...2 lines deleted...]
-        <v>309</v>
+        <v>0.0</v>
+      </c>
+      <c r="L122">
+        <v>0.0</v>
       </c>
       <c r="M122" s="1">
-        <v>2682218.2</v>
+        <v>2457096.0</v>
       </c>
       <c r="N122" s="1">
-        <v>2774976.24</v>
+        <v>2457096.0</v>
       </c>
       <c r="O122" s="1">
-        <v>0.76</v>
+        <v>0.67</v>
       </c>
       <c r="P122">
         <v>1</v>
       </c>
     </row>
     <row r="123" spans="1:16">
       <c r="A123" t="s">
-        <v>310</v>
+        <v>276</v>
       </c>
       <c r="B123" t="s">
-        <v>311</v>
+        <v>277</v>
       </c>
       <c r="C123" s="1">
-        <v>405000.0</v>
+        <v>12141.0</v>
       </c>
       <c r="D123" s="1">
-        <v>99.724</v>
+        <v>166.45</v>
       </c>
       <c r="E123" s="1">
-        <v>100.0</v>
+        <v>126.2722592867</v>
       </c>
       <c r="F123" t="s">
         <v>8</v>
       </c>
       <c r="G123">
         <v>1.0</v>
       </c>
       <c r="H123" s="1">
-        <v>405000.0</v>
+        <v>1533071.5</v>
       </c>
       <c r="I123" s="1">
-        <v>-1117.8</v>
+        <v>487797.95</v>
       </c>
       <c r="J123" s="1">
-        <v>-0.276</v>
+        <v>31.818343110546</v>
       </c>
       <c r="K123">
-        <v>0.79</v>
-[...2 lines deleted...]
-        <v>312</v>
+        <v>0.0</v>
+      </c>
+      <c r="L123">
+        <v>0.0</v>
       </c>
       <c r="M123" s="1">
-        <v>403882.2</v>
+        <v>2020869.45</v>
       </c>
       <c r="N123" s="1">
-        <v>407091.33</v>
+        <v>2020869.45</v>
       </c>
       <c r="O123" s="1">
-        <v>0.11</v>
+        <v>0.55</v>
       </c>
       <c r="P123">
         <v>1</v>
       </c>
     </row>
     <row r="124" spans="1:16">
       <c r="A124" t="s">
-        <v>313</v>
+        <v>278</v>
       </c>
       <c r="B124" t="s">
-        <v>314</v>
+        <v>279</v>
       </c>
       <c r="C124" s="1">
-        <v>512000.0</v>
+        <v>10916.0</v>
       </c>
       <c r="D124" s="1">
-        <v>101.185</v>
+        <v>247.4</v>
       </c>
       <c r="E124" s="1">
-        <v>99.785</v>
+        <v>185.4322105167</v>
       </c>
       <c r="F124" t="s">
         <v>8</v>
       </c>
       <c r="G124">
         <v>1.0</v>
       </c>
       <c r="H124" s="1">
-        <v>510899.2</v>
+        <v>2024178.01</v>
       </c>
       <c r="I124" s="1">
-        <v>7168.0</v>
+        <v>676440.39</v>
       </c>
       <c r="J124" s="1">
-        <v>1.4030164854437</v>
+        <v>33.418028782953</v>
       </c>
       <c r="K124">
-        <v>2.32</v>
-[...2 lines deleted...]
-        <v>315</v>
+        <v>0.0</v>
+      </c>
+      <c r="L124">
+        <v>0.0</v>
       </c>
       <c r="M124" s="1">
-        <v>518067.2</v>
+        <v>2700618.4</v>
       </c>
       <c r="N124" s="1">
-        <v>529920.35</v>
+        <v>2700618.4</v>
       </c>
       <c r="O124" s="1">
-        <v>0.15</v>
+        <v>0.73</v>
       </c>
       <c r="P124">
         <v>1</v>
       </c>
     </row>
     <row r="125" spans="1:16">
       <c r="A125" t="s">
-        <v>316</v>
+        <v>280</v>
       </c>
       <c r="B125" t="s">
-        <v>317</v>
+        <v>281</v>
       </c>
       <c r="C125" s="1">
-        <v>400000.0</v>
+        <v>11997.0</v>
       </c>
       <c r="D125" s="1">
-        <v>107.018</v>
+        <v>19.72</v>
       </c>
       <c r="E125" s="1">
-        <v>99.922</v>
+        <v>19.72</v>
       </c>
       <c r="F125" t="s">
         <v>8</v>
       </c>
       <c r="G125">
         <v>1.0</v>
       </c>
       <c r="H125" s="1">
-        <v>399688.0</v>
+        <v>236580.84</v>
       </c>
       <c r="I125" s="1">
-        <v>28384.0</v>
+        <v>0.0</v>
       </c>
       <c r="J125" s="1">
-        <v>7.1015392005764</v>
+        <v>0.0</v>
       </c>
       <c r="K125">
-        <v>1.08</v>
-[...2 lines deleted...]
-        <v>318</v>
+        <v>0.0</v>
+      </c>
+      <c r="L125">
+        <v>0.0</v>
       </c>
       <c r="M125" s="1">
-        <v>428072.0</v>
+        <v>236580.84</v>
       </c>
       <c r="N125" s="1">
-        <v>432392.55</v>
+        <v>236580.84</v>
       </c>
       <c r="O125" s="1">
-        <v>0.12</v>
+        <v>0.06</v>
       </c>
       <c r="P125">
         <v>1</v>
       </c>
     </row>
     <row r="126" spans="1:16">
       <c r="A126" t="s">
-        <v>319</v>
+        <v>282</v>
       </c>
       <c r="B126" t="s">
-        <v>320</v>
+        <v>283</v>
       </c>
       <c r="C126" s="1">
-        <v>500000.0</v>
+        <v>11281.0</v>
       </c>
       <c r="D126" s="1">
-        <v>100.47</v>
+        <v>73.86</v>
       </c>
       <c r="E126" s="1">
-        <v>100.028</v>
+        <v>35.2769488521</v>
       </c>
       <c r="F126" t="s">
         <v>8</v>
       </c>
       <c r="G126">
         <v>1.0</v>
       </c>
       <c r="H126" s="1">
-        <v>500140.0</v>
+        <v>397959.26</v>
       </c>
       <c r="I126" s="1">
-        <v>2210.0</v>
+        <v>435255.4</v>
       </c>
       <c r="J126" s="1">
-        <v>0.4418762746431</v>
+        <v>109.37184876663</v>
       </c>
       <c r="K126">
-        <v>0.17</v>
+        <v>0.0</v>
       </c>
       <c r="L126">
-        <v>828.41</v>
+        <v>0.0</v>
       </c>
       <c r="M126" s="1">
-        <v>502350.0</v>
+        <v>833214.66</v>
       </c>
       <c r="N126" s="1">
-        <v>503178.41</v>
+        <v>833214.66</v>
       </c>
       <c r="O126" s="1">
-        <v>0.14</v>
+        <v>0.23</v>
       </c>
       <c r="P126">
         <v>1</v>
       </c>
     </row>
     <row r="127" spans="1:16">
       <c r="A127" t="s">
-        <v>321</v>
+        <v>284</v>
       </c>
       <c r="B127" t="s">
-        <v>322</v>
+        <v>285</v>
       </c>
       <c r="C127" s="1">
-        <v>200000.0</v>
+        <v>859.0</v>
       </c>
       <c r="D127" s="1">
-        <v>108.147</v>
+        <v>131.2</v>
       </c>
       <c r="E127" s="1">
-        <v>107.84</v>
+        <v>131.2</v>
       </c>
       <c r="F127" t="s">
         <v>8</v>
       </c>
       <c r="G127">
         <v>1.0</v>
       </c>
       <c r="H127" s="1">
-        <v>215680.0</v>
+        <v>112700.8</v>
       </c>
       <c r="I127" s="1">
-        <v>614.0</v>
+        <v>0.0</v>
       </c>
       <c r="J127" s="1">
-        <v>0.28468100890208</v>
+        <v>0.0</v>
       </c>
       <c r="K127">
-        <v>1.05</v>
-[...2 lines deleted...]
-        <v>323</v>
+        <v>0.0</v>
+      </c>
+      <c r="L127">
+        <v>0.0</v>
       </c>
       <c r="M127" s="1">
-        <v>216294.0</v>
+        <v>112700.8</v>
       </c>
       <c r="N127" s="1">
-        <v>218402.22</v>
+        <v>112700.8</v>
       </c>
       <c r="O127" s="1">
-        <v>0.06</v>
+        <v>0.03</v>
       </c>
       <c r="P127">
         <v>1</v>
       </c>
     </row>
     <row r="128" spans="1:16">
       <c r="A128" t="s">
-        <v>324</v>
+        <v>286</v>
       </c>
       <c r="B128" t="s">
-        <v>325</v>
+        <v>287</v>
       </c>
       <c r="C128" s="1">
-        <v>400000.0</v>
+        <v>2528.0</v>
       </c>
       <c r="D128" s="1">
-        <v>104.942</v>
+        <v>52.5</v>
       </c>
       <c r="E128" s="1">
-        <v>105.68</v>
+        <v>52.5</v>
       </c>
       <c r="F128" t="s">
         <v>8</v>
       </c>
       <c r="G128">
         <v>1.0</v>
       </c>
       <c r="H128" s="1">
-        <v>422720.0</v>
+        <v>132720.0</v>
       </c>
       <c r="I128" s="1">
-        <v>-2952.0</v>
+        <v>0.0</v>
       </c>
       <c r="J128" s="1">
-        <v>-0.69833459500379</v>
+        <v>0.0</v>
       </c>
       <c r="K128">
-        <v>4.3</v>
-[...2 lines deleted...]
-        <v>326</v>
+        <v>0.0</v>
+      </c>
+      <c r="L128">
+        <v>0.0</v>
       </c>
       <c r="M128" s="1">
-        <v>419768.0</v>
+        <v>132720.0</v>
       </c>
       <c r="N128" s="1">
-        <v>436950.19</v>
+        <v>132720.0</v>
       </c>
       <c r="O128" s="1">
-        <v>0.12</v>
+        <v>0.04</v>
       </c>
       <c r="P128">
         <v>1</v>
       </c>
     </row>
     <row r="129" spans="1:16">
       <c r="A129" t="s">
-        <v>327</v>
+        <v>288</v>
       </c>
       <c r="B129" t="s">
-        <v>328</v>
+        <v>289</v>
       </c>
       <c r="C129" s="1">
-        <v>700000.0</v>
+        <v>46215.0</v>
       </c>
       <c r="D129" s="1">
-        <v>98.894</v>
+        <v>28.405</v>
       </c>
       <c r="E129" s="1">
-        <v>94.713</v>
+        <v>24.9356879801</v>
       </c>
       <c r="F129" t="s">
         <v>8</v>
       </c>
       <c r="G129">
         <v>1.0</v>
       </c>
       <c r="H129" s="1">
-        <v>662991.0</v>
+        <v>1152402.82</v>
       </c>
       <c r="I129" s="1">
-        <v>29267.0</v>
+        <v>160334.26</v>
       </c>
       <c r="J129" s="1">
-        <v>4.4143887322754</v>
+        <v>13.913039539421</v>
       </c>
       <c r="K129">
-        <v>0.19</v>
-[...2 lines deleted...]
-        <v>329</v>
+        <v>0.0</v>
+      </c>
+      <c r="L129">
+        <v>0.0</v>
       </c>
       <c r="M129" s="1">
-        <v>692258.0</v>
+        <v>1312737.08</v>
       </c>
       <c r="N129" s="1">
-        <v>693619.64</v>
+        <v>1312737.08</v>
       </c>
       <c r="O129" s="1">
-        <v>0.19</v>
+        <v>0.36</v>
       </c>
       <c r="P129">
         <v>1</v>
       </c>
     </row>
     <row r="130" spans="1:16">
       <c r="A130" t="s">
-        <v>330</v>
+        <v>290</v>
       </c>
       <c r="B130" t="s">
-        <v>331</v>
+        <v>291</v>
       </c>
       <c r="C130" s="1">
-        <v>100000.0</v>
+        <v>8941.0</v>
       </c>
       <c r="D130" s="1">
-        <v>100.506</v>
+        <v>11.505</v>
       </c>
       <c r="E130" s="1">
-        <v>99.832</v>
+        <v>11.5050005592</v>
       </c>
       <c r="F130" t="s">
         <v>8</v>
       </c>
       <c r="G130">
         <v>1.0</v>
       </c>
       <c r="H130" s="1">
-        <v>99832.0</v>
+        <v>102866.21</v>
       </c>
       <c r="I130" s="1">
-        <v>674.0</v>
+        <v>0.0</v>
       </c>
       <c r="J130" s="1">
-        <v>0.67513422549884</v>
+        <v>0.0</v>
       </c>
       <c r="K130">
-        <v>0.21</v>
+        <v>0.0</v>
       </c>
       <c r="L130">
-        <v>208.22</v>
+        <v>0.0</v>
       </c>
       <c r="M130" s="1">
-        <v>100506.0</v>
+        <v>102866.21</v>
       </c>
       <c r="N130" s="1">
-        <v>100714.22</v>
+        <v>102866.21</v>
       </c>
       <c r="O130" s="1">
         <v>0.03</v>
       </c>
       <c r="P130">
         <v>1</v>
       </c>
     </row>
     <row r="131" spans="1:16">
       <c r="A131" t="s">
-        <v>332</v>
+        <v>292</v>
       </c>
       <c r="B131" t="s">
-        <v>333</v>
+        <v>293</v>
       </c>
       <c r="C131" s="1">
-        <v>409000.0</v>
+        <v>29576.0</v>
       </c>
       <c r="D131" s="1">
-        <v>99.452</v>
+        <v>36.62</v>
       </c>
       <c r="E131" s="1">
-        <v>99.528</v>
+        <v>29.7108780768</v>
       </c>
       <c r="F131" t="s">
         <v>8</v>
       </c>
       <c r="G131">
         <v>1.0</v>
       </c>
       <c r="H131" s="1">
-        <v>407069.52</v>
+        <v>878728.93</v>
       </c>
       <c r="I131" s="1">
-        <v>-310.84</v>
+        <v>204344.19</v>
       </c>
       <c r="J131" s="1">
-        <v>-0.076360421188007</v>
+        <v>23.254519456871</v>
       </c>
       <c r="K131">
-        <v>0.73</v>
-[...2 lines deleted...]
-        <v>334</v>
+        <v>0.0</v>
+      </c>
+      <c r="L131">
+        <v>0.0</v>
       </c>
       <c r="M131" s="1">
-        <v>406758.68</v>
+        <v>1083073.12</v>
       </c>
       <c r="N131" s="1">
-        <v>409746.34</v>
+        <v>1083073.12</v>
       </c>
       <c r="O131" s="1">
-        <v>0.11</v>
+        <v>0.29</v>
       </c>
       <c r="P131">
         <v>1</v>
       </c>
     </row>
     <row r="132" spans="1:16">
       <c r="A132" t="s">
-        <v>335</v>
+        <v>294</v>
       </c>
       <c r="B132" t="s">
-        <v>336</v>
+        <v>295</v>
       </c>
       <c r="C132" s="1">
-        <v>600000.0</v>
+        <v>1999.0</v>
       </c>
       <c r="D132" s="1">
-        <v>100.039</v>
+        <v>51.48</v>
       </c>
       <c r="E132" s="1">
-        <v>99.92</v>
+        <v>51.48</v>
       </c>
       <c r="F132" t="s">
         <v>8</v>
       </c>
       <c r="G132">
         <v>1.0</v>
       </c>
       <c r="H132" s="1">
-        <v>599520.0</v>
+        <v>102908.52</v>
       </c>
       <c r="I132" s="1">
-        <v>714.0</v>
+        <v>0.0</v>
       </c>
       <c r="J132" s="1">
-        <v>0.11909527622098</v>
+        <v>0.0</v>
       </c>
       <c r="K132">
-        <v>0.69</v>
-[...2 lines deleted...]
-        <v>337</v>
+        <v>0.0</v>
+      </c>
+      <c r="L132">
+        <v>0.0</v>
       </c>
       <c r="M132" s="1">
-        <v>600234.0</v>
+        <v>102908.52</v>
       </c>
       <c r="N132" s="1">
-        <v>604394.96</v>
+        <v>102908.52</v>
       </c>
       <c r="O132" s="1">
-        <v>0.17</v>
+        <v>0.03</v>
       </c>
       <c r="P132">
         <v>1</v>
       </c>
     </row>
     <row r="133" spans="1:16">
       <c r="A133" t="s">
-        <v>338</v>
+        <v>296</v>
       </c>
       <c r="B133" t="s">
-        <v>339</v>
+        <v>297</v>
       </c>
       <c r="C133" s="1">
-        <v>300000.0</v>
+        <v>20271.0</v>
       </c>
       <c r="D133" s="1">
-        <v>100.057</v>
+        <v>10.2</v>
       </c>
       <c r="E133" s="1">
-        <v>99.625</v>
+        <v>10.2</v>
       </c>
       <c r="F133" t="s">
         <v>8</v>
       </c>
       <c r="G133">
         <v>1.0</v>
       </c>
       <c r="H133" s="1">
-        <v>298875.0</v>
+        <v>206764.2</v>
       </c>
       <c r="I133" s="1">
-        <v>1296.0</v>
+        <v>0.0</v>
       </c>
       <c r="J133" s="1">
-        <v>0.433626097867</v>
+        <v>0.0</v>
       </c>
       <c r="K133">
-        <v>0.16</v>
+        <v>0.0</v>
       </c>
       <c r="L133">
-        <v>477.74</v>
+        <v>0.0</v>
       </c>
       <c r="M133" s="1">
-        <v>300171.0</v>
+        <v>206764.2</v>
       </c>
       <c r="N133" s="1">
-        <v>300648.74</v>
+        <v>206764.2</v>
       </c>
       <c r="O133" s="1">
-        <v>0.08</v>
+        <v>0.06</v>
       </c>
       <c r="P133">
         <v>1</v>
       </c>
     </row>
     <row r="134" spans="1:16">
       <c r="A134" t="s">
-        <v>340</v>
+        <v>298</v>
       </c>
       <c r="B134" t="s">
-        <v>341</v>
+        <v>299</v>
       </c>
       <c r="C134" s="1">
-        <v>400000.0</v>
+        <v>1416.0</v>
       </c>
       <c r="D134" s="1">
-        <v>97.919</v>
+        <v>254.9</v>
       </c>
       <c r="E134" s="1">
-        <v>99.077</v>
+        <v>254.9</v>
       </c>
       <c r="F134" t="s">
         <v>8</v>
       </c>
       <c r="G134">
         <v>1.0</v>
       </c>
       <c r="H134" s="1">
-        <v>396308.0</v>
+        <v>360938.4</v>
       </c>
       <c r="I134" s="1">
-        <v>-4632.0</v>
+        <v>0.0</v>
       </c>
       <c r="J134" s="1">
-        <v>-1.1687879124317</v>
+        <v>0.0</v>
       </c>
       <c r="K134">
-        <v>1.27</v>
-[...2 lines deleted...]
-        <v>342</v>
+        <v>0.0</v>
+      </c>
+      <c r="L134">
+        <v>0.0</v>
       </c>
       <c r="M134" s="1">
-        <v>391676.0</v>
+        <v>360938.4</v>
       </c>
       <c r="N134" s="1">
-        <v>396739.01</v>
+        <v>360938.4</v>
       </c>
       <c r="O134" s="1">
-        <v>0.11</v>
+        <v>0.1</v>
       </c>
       <c r="P134">
         <v>1</v>
       </c>
     </row>
     <row r="135" spans="1:16">
       <c r="A135" t="s">
-        <v>343</v>
+        <v>300</v>
       </c>
       <c r="B135" t="s">
-        <v>344</v>
+        <v>301</v>
       </c>
       <c r="C135" s="1">
-        <v>400000.0</v>
+        <v>1825.0</v>
       </c>
       <c r="D135" s="1">
-        <v>94.845</v>
+        <v>252.3</v>
       </c>
       <c r="E135" s="1">
-        <v>92.4576925</v>
+        <v>252.3</v>
       </c>
       <c r="F135" t="s">
         <v>8</v>
       </c>
       <c r="G135">
         <v>1.0</v>
       </c>
       <c r="H135" s="1">
-        <v>369830.77</v>
+        <v>460447.5</v>
       </c>
       <c r="I135" s="1">
-        <v>9549.23</v>
+        <v>0.0</v>
       </c>
       <c r="J135" s="1">
-        <v>2.5820539486209</v>
+        <v>0.0</v>
       </c>
       <c r="K135">
-        <v>0.34</v>
-[...2 lines deleted...]
-        <v>345</v>
+        <v>0.0</v>
+      </c>
+      <c r="L135">
+        <v>0.0</v>
       </c>
       <c r="M135" s="1">
-        <v>379380.0</v>
+        <v>460447.5</v>
       </c>
       <c r="N135" s="1">
-        <v>380722.47</v>
+        <v>460447.5</v>
       </c>
       <c r="O135" s="1">
-        <v>0.1</v>
+        <v>0.12</v>
       </c>
       <c r="P135">
         <v>1</v>
       </c>
     </row>
     <row r="136" spans="1:16">
       <c r="A136" t="s">
-        <v>346</v>
+        <v>302</v>
       </c>
       <c r="B136" t="s">
-        <v>347</v>
+        <v>303</v>
       </c>
       <c r="C136" s="1">
-        <v>443000.0</v>
+        <v>5681.0</v>
       </c>
       <c r="D136" s="1">
-        <v>104.783</v>
+        <v>18.02</v>
       </c>
       <c r="E136" s="1">
-        <v>99.953</v>
+        <v>18.02</v>
       </c>
       <c r="F136" t="s">
         <v>8</v>
       </c>
       <c r="G136">
         <v>1.0</v>
       </c>
       <c r="H136" s="1">
-        <v>442791.79</v>
+        <v>102371.62</v>
       </c>
       <c r="I136" s="1">
-        <v>21396.9</v>
+        <v>0.0</v>
       </c>
       <c r="J136" s="1">
-        <v>4.8322711674487</v>
+        <v>0.0</v>
       </c>
       <c r="K136">
-        <v>4.09</v>
-[...2 lines deleted...]
-        <v>348</v>
+        <v>0.0</v>
+      </c>
+      <c r="L136">
+        <v>0.0</v>
       </c>
       <c r="M136" s="1">
-        <v>464188.69</v>
+        <v>102371.62</v>
       </c>
       <c r="N136" s="1">
-        <v>482291.01</v>
+        <v>102371.62</v>
       </c>
       <c r="O136" s="1">
-        <v>0.13</v>
+        <v>0.03</v>
       </c>
       <c r="P136">
         <v>1</v>
       </c>
     </row>
     <row r="137" spans="1:16">
       <c r="A137" t="s">
-        <v>349</v>
+        <v>304</v>
       </c>
       <c r="B137" t="s">
-        <v>350</v>
+        <v>305</v>
       </c>
       <c r="C137" s="1">
-        <v>400000.0</v>
+        <v>7010.0</v>
       </c>
       <c r="D137" s="1">
-        <v>105.708</v>
+        <v>106.15</v>
       </c>
       <c r="E137" s="1">
-        <v>99.961</v>
+        <v>104.6706961484</v>
       </c>
       <c r="F137" t="s">
         <v>8</v>
       </c>
       <c r="G137">
         <v>1.0</v>
       </c>
       <c r="H137" s="1">
-        <v>399844.0</v>
+        <v>733741.58</v>
       </c>
       <c r="I137" s="1">
-        <v>22988.0</v>
+        <v>10369.92</v>
       </c>
       <c r="J137" s="1">
-        <v>5.7492422044597</v>
+        <v>1.4132932196646</v>
       </c>
       <c r="K137">
-        <v>2.71</v>
-[...2 lines deleted...]
-        <v>351</v>
+        <v>0.0</v>
+      </c>
+      <c r="L137">
+        <v>0.0</v>
       </c>
       <c r="M137" s="1">
-        <v>422832.0</v>
+        <v>744111.5</v>
       </c>
       <c r="N137" s="1">
-        <v>433677.21</v>
+        <v>744111.5</v>
       </c>
       <c r="O137" s="1">
-        <v>0.12</v>
+        <v>0.2</v>
       </c>
       <c r="P137">
         <v>1</v>
       </c>
     </row>
     <row r="138" spans="1:16">
       <c r="A138" t="s">
-        <v>352</v>
+        <v>306</v>
       </c>
       <c r="B138" t="s">
-        <v>353</v>
+        <v>307</v>
       </c>
       <c r="C138" s="1">
-        <v>380000.0</v>
+        <v>25852.0</v>
       </c>
       <c r="D138" s="1">
-        <v>99.468</v>
+        <v>72.41</v>
       </c>
       <c r="E138" s="1">
-        <v>99.702</v>
+        <v>66.6895768219</v>
       </c>
       <c r="F138" t="s">
         <v>8</v>
       </c>
       <c r="G138">
         <v>1.0</v>
       </c>
       <c r="H138" s="1">
-        <v>378867.6</v>
+        <v>1724058.94</v>
       </c>
       <c r="I138" s="1">
-        <v>-889.2</v>
+        <v>147884.38</v>
       </c>
       <c r="J138" s="1">
-        <v>-0.23469940422459</v>
+        <v>8.5776870250155</v>
       </c>
       <c r="K138">
-        <v>1.17</v>
-[...2 lines deleted...]
-        <v>354</v>
+        <v>0.0</v>
+      </c>
+      <c r="L138">
+        <v>0.0</v>
       </c>
       <c r="M138" s="1">
-        <v>377978.4</v>
+        <v>1871943.32</v>
       </c>
       <c r="N138" s="1">
-        <v>382410.87</v>
+        <v>1871943.32</v>
       </c>
       <c r="O138" s="1">
-        <v>0.11</v>
+        <v>0.51</v>
       </c>
       <c r="P138">
         <v>1</v>
       </c>
     </row>
     <row r="139" spans="1:16">
       <c r="A139" t="s">
-        <v>355</v>
+        <v>308</v>
       </c>
       <c r="B139" t="s">
-        <v>356</v>
+        <v>309</v>
       </c>
       <c r="C139" s="1">
-        <v>350000.0</v>
+        <v>5746.0</v>
       </c>
       <c r="D139" s="1">
-        <v>98.023</v>
+        <v>21.16</v>
       </c>
       <c r="E139" s="1">
-        <v>99.3</v>
+        <v>21.16</v>
       </c>
       <c r="F139" t="s">
         <v>8</v>
       </c>
       <c r="G139">
         <v>1.0</v>
       </c>
       <c r="H139" s="1">
-        <v>347550.0</v>
+        <v>121585.36</v>
       </c>
       <c r="I139" s="1">
-        <v>-4469.5</v>
+        <v>0.0</v>
       </c>
       <c r="J139" s="1">
-        <v>-1.2860020140987</v>
+        <v>0.0</v>
       </c>
       <c r="K139">
-        <v>1.27</v>
-[...2 lines deleted...]
-        <v>357</v>
+        <v>0.0</v>
+      </c>
+      <c r="L139">
+        <v>0.0</v>
       </c>
       <c r="M139" s="1">
-        <v>343080.5</v>
+        <v>121585.36</v>
       </c>
       <c r="N139" s="1">
-        <v>347539.88</v>
+        <v>121585.36</v>
       </c>
       <c r="O139" s="1">
-        <v>0.1</v>
+        <v>0.03</v>
       </c>
       <c r="P139">
         <v>1</v>
       </c>
     </row>
     <row r="140" spans="1:16">
       <c r="A140" t="s">
-        <v>358</v>
+        <v>310</v>
       </c>
       <c r="B140" t="s">
-        <v>359</v>
+        <v>311</v>
       </c>
       <c r="C140" s="1">
-        <v>300000.0</v>
+        <v>16062.0</v>
       </c>
       <c r="D140" s="1">
-        <v>102.965</v>
+        <v>19.11</v>
       </c>
       <c r="E140" s="1">
-        <v>99.611</v>
+        <v>19.11</v>
       </c>
       <c r="F140" t="s">
         <v>8</v>
       </c>
       <c r="G140">
         <v>1.0</v>
       </c>
       <c r="H140" s="1">
-        <v>298833.0</v>
+        <v>306944.82</v>
       </c>
       <c r="I140" s="1">
-        <v>10062.0</v>
+        <v>0.0</v>
       </c>
       <c r="J140" s="1">
-        <v>3.3670980112638</v>
+        <v>0.0</v>
       </c>
       <c r="K140">
-        <v>2.22</v>
-[...2 lines deleted...]
-        <v>360</v>
+        <v>0.0</v>
+      </c>
+      <c r="L140">
+        <v>0.0</v>
       </c>
       <c r="M140" s="1">
-        <v>308895.0</v>
+        <v>306944.82</v>
       </c>
       <c r="N140" s="1">
-        <v>315568.97</v>
+        <v>306944.82</v>
       </c>
       <c r="O140" s="1">
-        <v>0.09</v>
+        <v>0.08</v>
       </c>
       <c r="P140">
         <v>1</v>
       </c>
     </row>
     <row r="141" spans="1:16">
       <c r="A141" t="s">
-        <v>361</v>
+        <v>312</v>
       </c>
       <c r="B141" t="s">
-        <v>362</v>
+        <v>313</v>
       </c>
       <c r="C141" s="1">
-        <v>600000.0</v>
+        <v>7868.0</v>
       </c>
       <c r="D141" s="1">
-        <v>100.519</v>
+        <v>26.98</v>
       </c>
       <c r="E141" s="1">
-        <v>99.438</v>
+        <v>26.98</v>
       </c>
       <c r="F141" t="s">
         <v>8</v>
       </c>
       <c r="G141">
         <v>1.0</v>
       </c>
       <c r="H141" s="1">
-        <v>596628.0</v>
+        <v>212278.64</v>
       </c>
       <c r="I141" s="1">
-        <v>6486.0</v>
+        <v>0.0</v>
       </c>
       <c r="J141" s="1">
-        <v>1.0871095557031</v>
+        <v>0.0</v>
       </c>
       <c r="K141">
-        <v>2.26</v>
-[...2 lines deleted...]
-        <v>363</v>
+        <v>0.0</v>
+      </c>
+      <c r="L141">
+        <v>0.0</v>
       </c>
       <c r="M141" s="1">
-        <v>603114.0</v>
+        <v>212278.64</v>
       </c>
       <c r="N141" s="1">
-        <v>616675.64</v>
+        <v>212278.64</v>
       </c>
       <c r="O141" s="1">
-        <v>0.17</v>
+        <v>0.06</v>
       </c>
       <c r="P141">
         <v>1</v>
       </c>
     </row>
     <row r="142" spans="1:16">
       <c r="A142" t="s">
-        <v>364</v>
+        <v>314</v>
       </c>
       <c r="B142" t="s">
-        <v>365</v>
+        <v>315</v>
       </c>
       <c r="C142" s="1">
-        <v>283000.0</v>
+        <v>26074.0</v>
       </c>
       <c r="D142" s="1">
-        <v>99.857</v>
+        <v>19.76</v>
       </c>
       <c r="E142" s="1">
-        <v>99.494</v>
+        <v>19.76</v>
       </c>
       <c r="F142" t="s">
         <v>8</v>
       </c>
       <c r="G142">
         <v>1.0</v>
       </c>
       <c r="H142" s="1">
-        <v>281568.02</v>
+        <v>515222.24</v>
       </c>
       <c r="I142" s="1">
-        <v>1027.29</v>
+        <v>0.0</v>
       </c>
       <c r="J142" s="1">
-        <v>0.36484612137415</v>
+        <v>0.0</v>
       </c>
       <c r="K142">
-        <v>1.17</v>
-[...2 lines deleted...]
-        <v>366</v>
+        <v>0.0</v>
+      </c>
+      <c r="L142">
+        <v>0.0</v>
       </c>
       <c r="M142" s="1">
-        <v>282595.31</v>
+        <v>515222.24</v>
       </c>
       <c r="N142" s="1">
-        <v>285894.39</v>
+        <v>515222.24</v>
       </c>
       <c r="O142" s="1">
-        <v>0.08</v>
+        <v>0.14</v>
       </c>
       <c r="P142">
         <v>1</v>
       </c>
     </row>
     <row r="143" spans="1:16">
       <c r="A143" t="s">
-        <v>367</v>
+        <v>316</v>
       </c>
       <c r="B143" t="s">
-        <v>368</v>
+        <v>317</v>
       </c>
       <c r="C143" s="1">
-        <v>400000.0</v>
+        <v>11501.0</v>
       </c>
       <c r="D143" s="1">
-        <v>101.783</v>
+        <v>60.3</v>
       </c>
       <c r="E143" s="1">
-        <v>102.74725</v>
+        <v>60.3</v>
       </c>
       <c r="F143" t="s">
         <v>8</v>
       </c>
       <c r="G143">
         <v>1.0</v>
       </c>
       <c r="H143" s="1">
-        <v>410989.0</v>
+        <v>693510.3</v>
       </c>
       <c r="I143" s="1">
-        <v>-3857.0</v>
+        <v>0.0</v>
       </c>
       <c r="J143" s="1">
-        <v>-0.93846793953123</v>
+        <v>0.0</v>
       </c>
       <c r="K143">
-        <v>2.9</v>
-[...2 lines deleted...]
-        <v>369</v>
+        <v>0.0</v>
+      </c>
+      <c r="L143">
+        <v>0.0</v>
       </c>
       <c r="M143" s="1">
-        <v>407132.0</v>
+        <v>693510.3</v>
       </c>
       <c r="N143" s="1">
-        <v>418749.81</v>
+        <v>693510.3</v>
       </c>
       <c r="O143" s="1">
-        <v>0.12</v>
+        <v>0.19</v>
       </c>
       <c r="P143">
         <v>1</v>
       </c>
     </row>
     <row r="144" spans="1:16">
       <c r="A144" t="s">
-        <v>370</v>
+        <v>318</v>
       </c>
       <c r="B144" t="s">
-        <v>371</v>
+        <v>319</v>
       </c>
       <c r="C144" s="1">
-        <v>300000.0</v>
+        <v>1282.0</v>
       </c>
       <c r="D144" s="1">
-        <v>98.178</v>
+        <v>82.0</v>
       </c>
       <c r="E144" s="1">
-        <v>98.434</v>
+        <v>82.0</v>
       </c>
       <c r="F144" t="s">
         <v>8</v>
       </c>
       <c r="G144">
         <v>1.0</v>
       </c>
       <c r="H144" s="1">
-        <v>295302.0</v>
+        <v>105124.0</v>
       </c>
       <c r="I144" s="1">
-        <v>-768.0</v>
+        <v>0.0</v>
       </c>
       <c r="J144" s="1">
-        <v>-0.26007273909422</v>
+        <v>0.0</v>
       </c>
       <c r="K144">
-        <v>2.3</v>
-[...2 lines deleted...]
-        <v>372</v>
+        <v>0.0</v>
+      </c>
+      <c r="L144">
+        <v>0.0</v>
       </c>
       <c r="M144" s="1">
-        <v>294534.0</v>
+        <v>105124.0</v>
       </c>
       <c r="N144" s="1">
-        <v>301446.33</v>
+        <v>105124.0</v>
       </c>
       <c r="O144" s="1">
-        <v>0.08</v>
+        <v>0.03</v>
       </c>
       <c r="P144">
         <v>1</v>
       </c>
     </row>
     <row r="145" spans="1:16">
       <c r="A145" t="s">
-        <v>373</v>
+        <v>320</v>
       </c>
       <c r="B145" t="s">
-        <v>374</v>
+        <v>321</v>
       </c>
       <c r="C145" s="1">
-        <v>400000.0</v>
+        <v>4411.0</v>
       </c>
       <c r="D145" s="1">
-        <v>105.372</v>
+        <v>140.75</v>
       </c>
       <c r="E145" s="1">
-        <v>99.661</v>
+        <v>100.3277669463</v>
       </c>
       <c r="F145" t="s">
         <v>8</v>
       </c>
       <c r="G145">
         <v>1.0</v>
       </c>
       <c r="H145" s="1">
-        <v>398644.0</v>
+        <v>442545.78</v>
       </c>
       <c r="I145" s="1">
-        <v>22844.0</v>
+        <v>178302.47</v>
       </c>
       <c r="J145" s="1">
-        <v>5.7304261446303</v>
+        <v>40.290175176905</v>
       </c>
       <c r="K145">
-        <v>3.09</v>
-[...2 lines deleted...]
-        <v>375</v>
+        <v>0.0</v>
+      </c>
+      <c r="L145">
+        <v>0.0</v>
       </c>
       <c r="M145" s="1">
-        <v>421488.0</v>
+        <v>620848.25</v>
       </c>
       <c r="N145" s="1">
-        <v>433855.12</v>
+        <v>620848.25</v>
       </c>
       <c r="O145" s="1">
-        <v>0.12</v>
+        <v>0.17</v>
       </c>
       <c r="P145">
         <v>1</v>
       </c>
     </row>
     <row r="146" spans="1:16">
       <c r="A146" t="s">
-        <v>376</v>
+        <v>322</v>
       </c>
       <c r="B146" t="s">
-        <v>377</v>
+        <v>323</v>
       </c>
       <c r="C146" s="1">
-        <v>1200000.0</v>
+        <v>3080.0</v>
       </c>
       <c r="D146" s="1">
-        <v>103.281</v>
+        <v>101.2</v>
       </c>
       <c r="E146" s="1">
-        <v>98.6</v>
+        <v>101.2</v>
       </c>
       <c r="F146" t="s">
         <v>8</v>
       </c>
       <c r="G146">
         <v>1.0</v>
       </c>
       <c r="H146" s="1">
-        <v>1183200.0</v>
+        <v>311696.0</v>
       </c>
       <c r="I146" s="1">
-        <v>56172.0</v>
+        <v>0.0</v>
       </c>
       <c r="J146" s="1">
-        <v>4.7474645030426</v>
+        <v>0.0</v>
       </c>
       <c r="K146">
-        <v>3.54</v>
-[...2 lines deleted...]
-        <v>378</v>
+        <v>0.0</v>
+      </c>
+      <c r="L146">
+        <v>0.0</v>
       </c>
       <c r="M146" s="1">
-        <v>1239372.0</v>
+        <v>311696.0</v>
       </c>
       <c r="N146" s="1">
-        <v>1281803.51</v>
+        <v>311696.0</v>
       </c>
       <c r="O146" s="1">
-        <v>0.35</v>
+        <v>0.08</v>
       </c>
       <c r="P146">
         <v>1</v>
       </c>
     </row>
     <row r="147" spans="1:16">
       <c r="A147" t="s">
-        <v>379</v>
+        <v>324</v>
       </c>
       <c r="B147" t="s">
-        <v>380</v>
+        <v>325</v>
       </c>
       <c r="C147" s="1">
-        <v>400000.0</v>
+        <v>19820.0</v>
       </c>
       <c r="D147" s="1">
-        <v>104.747</v>
+        <v>28.69</v>
       </c>
       <c r="E147" s="1">
-        <v>100.0</v>
+        <v>38.477363774</v>
       </c>
       <c r="F147" t="s">
         <v>8</v>
       </c>
       <c r="G147">
         <v>1.0</v>
       </c>
       <c r="H147" s="1">
-        <v>400000.0</v>
+        <v>762621.35</v>
       </c>
       <c r="I147" s="1">
-        <v>18988.0</v>
+        <v>-193985.55</v>
       </c>
       <c r="J147" s="1">
-        <v>4.747</v>
+        <v>-25.43667968383</v>
       </c>
       <c r="K147">
-        <v>3.49</v>
-[...2 lines deleted...]
-        <v>381</v>
+        <v>0.0</v>
+      </c>
+      <c r="L147">
+        <v>0.0</v>
       </c>
       <c r="M147" s="1">
-        <v>418988.0</v>
+        <v>568635.8</v>
       </c>
       <c r="N147" s="1">
-        <v>432956.77</v>
+        <v>568635.8</v>
       </c>
       <c r="O147" s="1">
-        <v>0.12</v>
+        <v>0.15</v>
       </c>
       <c r="P147">
         <v>1</v>
       </c>
     </row>
     <row r="148" spans="1:16">
       <c r="A148" t="s">
-        <v>382</v>
+        <v>326</v>
       </c>
       <c r="B148" t="s">
-        <v>383</v>
+        <v>327</v>
       </c>
       <c r="C148" s="1">
-        <v>400000.0</v>
+        <v>23444.0</v>
       </c>
       <c r="D148" s="1">
-        <v>108.561</v>
+        <v>36.9</v>
       </c>
       <c r="E148" s="1">
-        <v>109.3</v>
+        <v>36.9</v>
       </c>
       <c r="F148" t="s">
         <v>8</v>
       </c>
       <c r="G148">
         <v>1.0</v>
       </c>
       <c r="H148" s="1">
-        <v>437200.0</v>
+        <v>865083.6</v>
       </c>
       <c r="I148" s="1">
-        <v>-2956.0</v>
+        <v>0.0</v>
       </c>
       <c r="J148" s="1">
-        <v>-0.67612076852699</v>
+        <v>0.0</v>
       </c>
       <c r="K148">
-        <v>0.17</v>
+        <v>0.0</v>
       </c>
       <c r="L148">
-        <v>690.41</v>
+        <v>0.0</v>
       </c>
       <c r="M148" s="1">
-        <v>434244.0</v>
+        <v>865083.6</v>
       </c>
       <c r="N148" s="1">
-        <v>434934.41</v>
+        <v>865083.6</v>
       </c>
       <c r="O148" s="1">
-        <v>0.12</v>
+        <v>0.23</v>
       </c>
       <c r="P148">
         <v>1</v>
       </c>
     </row>
     <row r="149" spans="1:16">
       <c r="A149" t="s">
-        <v>384</v>
+        <v>328</v>
       </c>
       <c r="B149" t="s">
-        <v>385</v>
+        <v>329</v>
       </c>
       <c r="C149" s="1">
-        <v>400000.0</v>
+        <v>17306.0</v>
       </c>
       <c r="D149" s="1">
-        <v>100.165</v>
+        <v>27.8</v>
       </c>
       <c r="E149" s="1">
-        <v>99.852</v>
+        <v>31.0668739166</v>
       </c>
       <c r="F149" t="s">
         <v>8</v>
       </c>
       <c r="G149">
         <v>1.0</v>
       </c>
       <c r="H149" s="1">
-        <v>399408.0</v>
+        <v>537643.32</v>
       </c>
       <c r="I149" s="1">
-        <v>1252.0</v>
+        <v>-56536.52</v>
       </c>
       <c r="J149" s="1">
-        <v>0.31346392661138</v>
+        <v>-10.515618421522</v>
       </c>
       <c r="K149">
-        <v>0.05</v>
+        <v>0.0</v>
       </c>
       <c r="L149">
-        <v>219.18</v>
+        <v>0.0</v>
       </c>
       <c r="M149" s="1">
-        <v>400660.0</v>
+        <v>481106.8</v>
       </c>
       <c r="N149" s="1">
-        <v>400879.18</v>
+        <v>481106.8</v>
       </c>
       <c r="O149" s="1">
-        <v>0.11</v>
+        <v>0.13</v>
       </c>
       <c r="P149">
         <v>1</v>
       </c>
     </row>
     <row r="150" spans="1:16">
       <c r="A150" t="s">
-        <v>386</v>
+        <v>330</v>
       </c>
       <c r="B150" t="s">
-        <v>387</v>
+        <v>331</v>
       </c>
       <c r="C150" s="1">
-        <v>200000.0</v>
+        <v>11468.0</v>
       </c>
       <c r="D150" s="1">
-        <v>100.586</v>
+        <v>68.1</v>
       </c>
       <c r="E150" s="1">
-        <v>99.589</v>
+        <v>117.2265957447</v>
       </c>
       <c r="F150" t="s">
         <v>8</v>
       </c>
       <c r="G150">
         <v>1.0</v>
       </c>
       <c r="H150" s="1">
-        <v>199178.0</v>
+        <v>1344354.6</v>
       </c>
       <c r="I150" s="1">
-        <v>1994.0</v>
+        <v>-563383.8</v>
       </c>
       <c r="J150" s="1">
-        <v>1.0011145809276</v>
+        <v>-41.907380686613</v>
       </c>
       <c r="K150">
-        <v>3.29</v>
-[...2 lines deleted...]
-        <v>388</v>
+        <v>0.0</v>
+      </c>
+      <c r="L150">
+        <v>0.0</v>
       </c>
       <c r="M150" s="1">
-        <v>201172.0</v>
+        <v>780970.8</v>
       </c>
       <c r="N150" s="1">
-        <v>207755.56</v>
+        <v>780970.8</v>
       </c>
       <c r="O150" s="1">
-        <v>0.06</v>
+        <v>0.21</v>
       </c>
       <c r="P150">
         <v>1</v>
       </c>
     </row>
     <row r="151" spans="1:16">
       <c r="A151" t="s">
-        <v>389</v>
+        <v>332</v>
       </c>
       <c r="B151" t="s">
-        <v>390</v>
+        <v>333</v>
       </c>
       <c r="C151" s="1">
-        <v>300000.0</v>
+        <v>769.0</v>
       </c>
       <c r="D151" s="1">
-        <v>103.896</v>
+        <v>268.9</v>
       </c>
       <c r="E151" s="1">
-        <v>98.769</v>
+        <v>252.438881664</v>
       </c>
       <c r="F151" t="s">
         <v>8</v>
       </c>
       <c r="G151">
         <v>1.0</v>
       </c>
       <c r="H151" s="1">
-        <v>296307.0</v>
+        <v>0.0</v>
       </c>
       <c r="I151" s="1">
-        <v>15381.0</v>
+        <v>1265860.0</v>
       </c>
       <c r="J151" s="1">
-        <v>5.1908999787383</v>
+        <v>0</v>
       </c>
       <c r="K151">
-        <v>1.37</v>
-[...2 lines deleted...]
-        <v>391</v>
+        <v>0.0</v>
+      </c>
+      <c r="L151">
+        <v>0.0</v>
       </c>
       <c r="M151" s="1">
-        <v>311688.0</v>
+        <v>1265860.0</v>
       </c>
       <c r="N151" s="1">
-        <v>315796.56</v>
+        <v>1265860.0</v>
       </c>
       <c r="O151" s="1">
-        <v>0.09</v>
+        <v>0.34</v>
       </c>
       <c r="P151">
         <v>1</v>
       </c>
     </row>
     <row r="152" spans="1:16">
       <c r="A152" t="s">
-        <v>392</v>
+        <v>334</v>
       </c>
       <c r="B152" t="s">
-        <v>393</v>
+        <v>335</v>
       </c>
       <c r="C152" s="1">
-        <v>309000.0</v>
+        <v>85.0</v>
       </c>
       <c r="D152" s="1">
-        <v>100.921</v>
+        <v>118.1</v>
       </c>
       <c r="E152" s="1">
-        <v>99.43</v>
+        <v>118.0</v>
       </c>
       <c r="F152" t="s">
         <v>8</v>
       </c>
       <c r="G152">
         <v>1.0</v>
       </c>
       <c r="H152" s="1">
-        <v>307238.7</v>
+        <v>0.0</v>
       </c>
       <c r="I152" s="1">
-        <v>4607.19</v>
+        <v>12700.0</v>
       </c>
       <c r="J152" s="1">
-        <v>1.4995474202957</v>
+        <v>0</v>
       </c>
       <c r="K152">
-        <v>2.61</v>
-[...2 lines deleted...]
-        <v>394</v>
+        <v>0.0</v>
+      </c>
+      <c r="L152">
+        <v>0.0</v>
       </c>
       <c r="M152" s="1">
-        <v>311845.89</v>
+        <v>12700.0</v>
       </c>
       <c r="N152" s="1">
-        <v>319896.82</v>
+        <v>12700.0</v>
       </c>
       <c r="O152" s="1">
-        <v>0.09</v>
+        <v>0.0</v>
       </c>
       <c r="P152">
         <v>1</v>
       </c>
     </row>
     <row r="153" spans="1:16">
       <c r="A153" t="s">
-        <v>395</v>
+        <v>336</v>
       </c>
       <c r="B153" t="s">
-        <v>396</v>
+        <v>337</v>
       </c>
       <c r="C153" s="1">
-        <v>800000.0</v>
+        <v>119.0</v>
       </c>
       <c r="D153" s="1">
-        <v>85.795</v>
+        <v>129.2</v>
       </c>
       <c r="E153" s="1">
-        <v>85.96</v>
+        <v>129.04</v>
       </c>
       <c r="F153" t="s">
         <v>8</v>
       </c>
       <c r="G153">
         <v>1.0</v>
       </c>
       <c r="H153" s="1">
-        <v>687680.0</v>
+        <v>0.0</v>
       </c>
       <c r="I153" s="1">
-        <v>-1320.0</v>
+        <v>31740.0</v>
       </c>
       <c r="J153" s="1">
-        <v>-0.19194974406701</v>
+        <v>0</v>
       </c>
       <c r="K153">
-        <v>0.35</v>
-[...2 lines deleted...]
-        <v>397</v>
+        <v>0.0</v>
+      </c>
+      <c r="L153">
+        <v>0.0</v>
       </c>
       <c r="M153" s="1">
-        <v>686360.0</v>
+        <v>31740.0</v>
       </c>
       <c r="N153" s="1">
-        <v>689154.52</v>
+        <v>31740.0</v>
       </c>
       <c r="O153" s="1">
-        <v>0.19</v>
+        <v>0.01</v>
       </c>
       <c r="P153">
         <v>1</v>
       </c>
     </row>
     <row r="154" spans="1:16">
       <c r="A154" t="s">
-        <v>398</v>
+        <v>338</v>
       </c>
       <c r="B154" t="s">
-        <v>399</v>
+        <v>339</v>
       </c>
       <c r="C154" s="1">
-        <v>300000.0</v>
+        <v>-56.0</v>
       </c>
       <c r="D154" s="1">
-        <v>100.429</v>
+        <v>117.46</v>
       </c>
       <c r="E154" s="1">
-        <v>100.65</v>
+        <v>116.66</v>
       </c>
       <c r="F154" t="s">
         <v>8</v>
       </c>
       <c r="G154">
         <v>1.0</v>
       </c>
       <c r="H154" s="1">
-        <v>301950.0</v>
+        <v>0.0</v>
       </c>
       <c r="I154" s="1">
-        <v>-663.0</v>
+        <v>-44800.0</v>
       </c>
       <c r="J154" s="1">
-        <v>-0.21957277694983</v>
+        <v>0</v>
       </c>
       <c r="K154">
-        <v>0.16</v>
+        <v>0.0</v>
       </c>
       <c r="L154">
-        <v>493.15</v>
+        <v>0.0</v>
       </c>
       <c r="M154" s="1">
-        <v>301287.0</v>
+        <v>-44800.0</v>
       </c>
       <c r="N154" s="1">
-        <v>301780.15</v>
+        <v>-44800.0</v>
       </c>
       <c r="O154" s="1">
-        <v>0.08</v>
+        <v>-0.01</v>
       </c>
       <c r="P154">
         <v>1</v>
       </c>
     </row>
     <row r="155" spans="1:16">
       <c r="A155" t="s">
-        <v>400</v>
+        <v>340</v>
       </c>
       <c r="B155" t="s">
-        <v>401</v>
+        <v>341</v>
       </c>
       <c r="C155" s="1">
-        <v>193000.0</v>
+        <v>-33.0</v>
       </c>
       <c r="D155" s="1">
-        <v>100.971</v>
+        <v>122.85</v>
       </c>
       <c r="E155" s="1">
-        <v>99.571</v>
+        <v>120.49</v>
       </c>
       <c r="F155" t="s">
         <v>8</v>
       </c>
       <c r="G155">
         <v>1.0</v>
       </c>
       <c r="H155" s="1">
-        <v>192172.03</v>
+        <v>0.0</v>
       </c>
       <c r="I155" s="1">
-        <v>2702.0</v>
+        <v>-77880.0</v>
       </c>
       <c r="J155" s="1">
-        <v>1.4060318767513</v>
+        <v>0</v>
       </c>
       <c r="K155">
-        <v>0.8</v>
-[...2 lines deleted...]
-        <v>402</v>
+        <v>0.0</v>
+      </c>
+      <c r="L155">
+        <v>0.0</v>
       </c>
       <c r="M155" s="1">
-        <v>194874.03</v>
+        <v>-77880.0</v>
       </c>
       <c r="N155" s="1">
-        <v>196420.67</v>
+        <v>-77880.0</v>
       </c>
       <c r="O155" s="1">
-        <v>0.05</v>
+        <v>-0.02</v>
       </c>
       <c r="P155">
         <v>1</v>
       </c>
     </row>
     <row r="156" spans="1:16">
       <c r="A156" t="s">
-        <v>403</v>
+        <v>342</v>
       </c>
       <c r="B156" t="s">
-        <v>404</v>
+        <v>343</v>
       </c>
       <c r="C156" s="1">
-        <v>300000.0</v>
+        <v>-45.0</v>
       </c>
       <c r="D156" s="1">
-        <v>100.063</v>
+        <v>130.23</v>
       </c>
       <c r="E156" s="1">
-        <v>100.0</v>
+        <v>129.24</v>
       </c>
       <c r="F156" t="s">
         <v>8</v>
       </c>
       <c r="G156">
         <v>1.0</v>
       </c>
       <c r="H156" s="1">
-        <v>300000.0</v>
+        <v>0.0</v>
       </c>
       <c r="I156" s="1">
-        <v>189.0</v>
+        <v>-44550.0</v>
       </c>
       <c r="J156" s="1">
-        <v>0.063</v>
+        <v>0</v>
       </c>
       <c r="K156">
-        <v>1.14</v>
-[...2 lines deleted...]
-        <v>405</v>
+        <v>0.0</v>
+      </c>
+      <c r="L156">
+        <v>0.0</v>
       </c>
       <c r="M156" s="1">
-        <v>300189.0</v>
+        <v>-44550.0</v>
       </c>
       <c r="N156" s="1">
-        <v>303600.55</v>
+        <v>-44550.0</v>
       </c>
       <c r="O156" s="1">
-        <v>0.08</v>
+        <v>-0.01</v>
       </c>
       <c r="P156">
         <v>1</v>
       </c>
     </row>
     <row r="157" spans="1:16">
       <c r="A157" t="s">
-        <v>406</v>
+        <v>344</v>
       </c>
       <c r="B157" t="s">
-        <v>407</v>
+        <v>345</v>
       </c>
       <c r="C157" s="1">
-        <v>877000.0</v>
+        <v>-32.0</v>
       </c>
       <c r="D157" s="1">
-        <v>99.719</v>
+        <v>123.44</v>
       </c>
       <c r="E157" s="1">
-        <v>100.0</v>
+        <v>123.27</v>
       </c>
       <c r="F157" t="s">
         <v>8</v>
       </c>
       <c r="G157">
         <v>1.0</v>
       </c>
       <c r="H157" s="1">
-        <v>877000.0</v>
+        <v>0.0</v>
       </c>
       <c r="I157" s="1">
-        <v>-2464.37</v>
+        <v>-5440.0</v>
       </c>
       <c r="J157" s="1">
-        <v>-0.281</v>
+        <v>0</v>
       </c>
       <c r="K157">
-        <v>0.15</v>
-[...2 lines deleted...]
-        <v>408</v>
+        <v>0.0</v>
+      </c>
+      <c r="L157">
+        <v>0.0</v>
       </c>
       <c r="M157" s="1">
-        <v>874535.63</v>
+        <v>-5440.0</v>
       </c>
       <c r="N157" s="1">
-        <v>875861.17</v>
+        <v>-5440.0</v>
       </c>
       <c r="O157" s="1">
-        <v>0.24</v>
+        <v>0.0</v>
       </c>
       <c r="P157">
         <v>1</v>
       </c>
     </row>
     <row r="158" spans="1:16">
       <c r="A158" t="s">
-        <v>409</v>
+        <v>346</v>
       </c>
       <c r="B158" t="s">
-        <v>410</v>
+        <v>347</v>
       </c>
       <c r="C158" s="1">
-        <v>577000.0</v>
+        <v>-46.0</v>
       </c>
       <c r="D158" s="1">
-        <v>99.424</v>
+        <v>123.92</v>
       </c>
       <c r="E158" s="1">
-        <v>100.0</v>
+        <v>121.16</v>
       </c>
       <c r="F158" t="s">
         <v>8</v>
       </c>
       <c r="G158">
         <v>1.0</v>
       </c>
       <c r="H158" s="1">
-        <v>577000.0</v>
+        <v>0.0</v>
       </c>
       <c r="I158" s="1">
-        <v>-3323.52</v>
+        <v>-126960.0</v>
       </c>
       <c r="J158" s="1">
-        <v>-0.576</v>
+        <v>0</v>
       </c>
       <c r="K158">
-        <v>1.58</v>
-[...2 lines deleted...]
-        <v>411</v>
+        <v>0.0</v>
+      </c>
+      <c r="L158">
+        <v>0.0</v>
       </c>
       <c r="M158" s="1">
-        <v>573676.48</v>
+        <v>-126960.0</v>
       </c>
       <c r="N158" s="1">
-        <v>582808.65</v>
+        <v>-126960.0</v>
       </c>
       <c r="O158" s="1">
-        <v>0.16</v>
+        <v>-0.03</v>
       </c>
       <c r="P158">
         <v>1</v>
       </c>
     </row>
     <row r="159" spans="1:16">
       <c r="A159" t="s">
-        <v>412</v>
+        <v>348</v>
       </c>
       <c r="B159" t="s">
-        <v>413</v>
+        <v>349</v>
       </c>
       <c r="C159" s="1">
-        <v>400000.0</v>
+        <v>593000.0</v>
       </c>
       <c r="D159" s="1">
-        <v>100.714</v>
+        <v>100.531</v>
       </c>
       <c r="E159" s="1">
-        <v>100.42</v>
+        <v>99.52772344</v>
       </c>
       <c r="F159" t="s">
         <v>8</v>
       </c>
       <c r="G159">
         <v>1.0</v>
       </c>
       <c r="H159" s="1">
-        <v>401680.0</v>
+        <v>590199.4</v>
       </c>
       <c r="I159" s="1">
-        <v>1176.0</v>
+        <v>5949.43</v>
       </c>
       <c r="J159" s="1">
-        <v>0.29277036446923</v>
+        <v>1.0080372836706</v>
       </c>
       <c r="K159">
-        <v>2.69</v>
+        <v>0.32</v>
       </c>
       <c r="L159" t="s">
-        <v>414</v>
+        <v>350</v>
       </c>
       <c r="M159" s="1">
-        <v>402856.0</v>
+        <v>596148.83</v>
       </c>
       <c r="N159" s="1">
-        <v>413621.75</v>
+        <v>598033.43</v>
       </c>
       <c r="O159" s="1">
-        <v>0.11</v>
+        <v>0.16</v>
       </c>
       <c r="P159">
         <v>1</v>
       </c>
     </row>
     <row r="160" spans="1:16">
       <c r="A160" t="s">
-        <v>415</v>
+        <v>351</v>
       </c>
       <c r="B160" t="s">
-        <v>416</v>
+        <v>352</v>
       </c>
       <c r="C160" s="1">
-        <v>200000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D160" s="1">
-        <v>96.694</v>
+        <v>103.557</v>
       </c>
       <c r="E160" s="1">
-        <v>97.286</v>
+        <v>99.634</v>
       </c>
       <c r="F160" t="s">
         <v>8</v>
       </c>
       <c r="G160">
         <v>1.0</v>
       </c>
       <c r="H160" s="1">
-        <v>194572.0</v>
+        <v>298902.0</v>
       </c>
       <c r="I160" s="1">
-        <v>-1184.0</v>
+        <v>11769.0</v>
       </c>
       <c r="J160" s="1">
-        <v>-0.60851509980881</v>
+        <v>3.9374109239818</v>
       </c>
       <c r="K160">
-        <v>0.7</v>
+        <v>2.76</v>
       </c>
       <c r="L160" t="s">
-        <v>417</v>
+        <v>353</v>
       </c>
       <c r="M160" s="1">
-        <v>193388.0</v>
+        <v>310671.0</v>
       </c>
       <c r="N160" s="1">
-        <v>194785.26</v>
+        <v>318941.55</v>
       </c>
       <c r="O160" s="1">
-        <v>0.05</v>
+        <v>0.09</v>
       </c>
       <c r="P160">
         <v>1</v>
       </c>
     </row>
     <row r="161" spans="1:16">
       <c r="A161" t="s">
-        <v>418</v>
+        <v>354</v>
       </c>
       <c r="B161" t="s">
-        <v>419</v>
+        <v>355</v>
       </c>
       <c r="C161" s="1">
-        <v>400000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D161" s="1">
-        <v>100.3</v>
+        <v>103.233</v>
       </c>
       <c r="E161" s="1">
-        <v>99.259</v>
+        <v>99.179</v>
       </c>
       <c r="F161" t="s">
         <v>8</v>
       </c>
       <c r="G161">
         <v>1.0</v>
       </c>
       <c r="H161" s="1">
-        <v>397036.0</v>
+        <v>495895.0</v>
       </c>
       <c r="I161" s="1">
-        <v>4164.0</v>
+        <v>20270.0</v>
       </c>
       <c r="J161" s="1">
-        <v>1.0487713960447</v>
+        <v>4.087558858226</v>
       </c>
       <c r="K161">
-        <v>0.77</v>
+        <v>0.5</v>
       </c>
       <c r="L161" t="s">
-        <v>420</v>
+        <v>356</v>
       </c>
       <c r="M161" s="1">
-        <v>401200.0</v>
+        <v>516165.0</v>
       </c>
       <c r="N161" s="1">
-        <v>404268.49</v>
+        <v>518659.86</v>
       </c>
       <c r="O161" s="1">
-        <v>0.11</v>
+        <v>0.14</v>
       </c>
       <c r="P161">
         <v>1</v>
       </c>
     </row>
     <row r="162" spans="1:16">
       <c r="A162" t="s">
-        <v>421</v>
+        <v>357</v>
       </c>
       <c r="B162" t="s">
-        <v>422</v>
+        <v>358</v>
       </c>
       <c r="C162" s="1">
-        <v>286000.0</v>
+        <v>149000.0</v>
       </c>
       <c r="D162" s="1">
-        <v>99.422</v>
+        <v>110.16</v>
       </c>
       <c r="E162" s="1">
-        <v>99.362</v>
+        <v>99.188</v>
       </c>
       <c r="F162" t="s">
         <v>8</v>
       </c>
       <c r="G162">
         <v>1.0</v>
       </c>
       <c r="H162" s="1">
-        <v>284175.32</v>
+        <v>147790.12</v>
       </c>
       <c r="I162" s="1">
-        <v>171.6</v>
+        <v>16348.28</v>
       </c>
       <c r="J162" s="1">
-        <v>0.060385257945694</v>
+        <v>11.061821994596</v>
       </c>
       <c r="K162">
-        <v>0.54</v>
+        <v>1.86</v>
       </c>
       <c r="L162" t="s">
-        <v>423</v>
+        <v>359</v>
       </c>
       <c r="M162" s="1">
-        <v>284346.92</v>
+        <v>164138.4</v>
       </c>
       <c r="N162" s="1">
-        <v>285889.56</v>
+        <v>166916.84</v>
       </c>
       <c r="O162" s="1">
-        <v>0.08</v>
+        <v>0.05</v>
       </c>
       <c r="P162">
         <v>1</v>
       </c>
     </row>
     <row r="163" spans="1:16">
       <c r="A163" t="s">
-        <v>424</v>
+        <v>360</v>
       </c>
       <c r="B163" t="s">
-        <v>425</v>
+        <v>361</v>
       </c>
       <c r="C163" s="1">
         <v>400000.0</v>
       </c>
       <c r="D163" s="1">
-        <v>107.73</v>
+        <v>104.759</v>
       </c>
       <c r="E163" s="1">
-        <v>108.1185</v>
+        <v>99.89</v>
       </c>
       <c r="F163" t="s">
         <v>8</v>
       </c>
       <c r="G163">
         <v>1.0</v>
       </c>
       <c r="H163" s="1">
-        <v>432474.0</v>
+        <v>399560.0</v>
       </c>
       <c r="I163" s="1">
-        <v>-1554.0</v>
+        <v>19476.0</v>
       </c>
       <c r="J163" s="1">
-        <v>-0.35932795959988</v>
+        <v>4.8743617979778</v>
       </c>
       <c r="K163">
-        <v>1.5</v>
+        <v>3.86</v>
       </c>
       <c r="L163" t="s">
-        <v>426</v>
+        <v>362</v>
       </c>
       <c r="M163" s="1">
-        <v>430920.0</v>
+        <v>419036.0</v>
       </c>
       <c r="N163" s="1">
-        <v>436906.3</v>
+        <v>434494.9</v>
       </c>
       <c r="O163" s="1">
         <v>0.12</v>
       </c>
       <c r="P163">
         <v>1</v>
       </c>
     </row>
     <row r="164" spans="1:16">
       <c r="A164" t="s">
-        <v>427</v>
+        <v>363</v>
       </c>
       <c r="B164" t="s">
-        <v>428</v>
+        <v>364</v>
       </c>
       <c r="C164" s="1">
-        <v>400000.0</v>
+        <v>408000.0</v>
       </c>
       <c r="D164" s="1">
-        <v>102.333</v>
+        <v>100.221</v>
       </c>
       <c r="E164" s="1">
-        <v>100.4</v>
+        <v>99.33</v>
       </c>
       <c r="F164" t="s">
         <v>8</v>
       </c>
       <c r="G164">
         <v>1.0</v>
       </c>
       <c r="H164" s="1">
-        <v>401600.0</v>
+        <v>405266.4</v>
       </c>
       <c r="I164" s="1">
-        <v>7732.0</v>
+        <v>3635.28</v>
       </c>
       <c r="J164" s="1">
-        <v>1.9252988047809</v>
+        <v>0.89700996677741</v>
       </c>
       <c r="K164">
-        <v>2.53</v>
+        <v>0.93</v>
       </c>
       <c r="L164" t="s">
-        <v>429</v>
+        <v>365</v>
       </c>
       <c r="M164" s="1">
-        <v>409332.0</v>
+        <v>408901.68</v>
       </c>
       <c r="N164" s="1">
-        <v>419438.85</v>
+        <v>412716.2</v>
       </c>
       <c r="O164" s="1">
-        <v>0.12</v>
+        <v>0.11</v>
       </c>
       <c r="P164">
         <v>1</v>
       </c>
     </row>
     <row r="165" spans="1:16">
       <c r="A165" t="s">
-        <v>430</v>
+        <v>366</v>
       </c>
       <c r="B165" t="s">
-        <v>431</v>
+        <v>367</v>
       </c>
       <c r="C165" s="1">
-        <v>695000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D165" s="1">
-        <v>99.474</v>
+        <v>99.079</v>
       </c>
       <c r="E165" s="1">
-        <v>99.228</v>
+        <v>99.253</v>
       </c>
       <c r="F165" t="s">
         <v>8</v>
       </c>
       <c r="G165">
         <v>1.0</v>
       </c>
       <c r="H165" s="1">
-        <v>689634.6</v>
+        <v>397012.0</v>
       </c>
       <c r="I165" s="1">
-        <v>1709.7</v>
+        <v>-696.0</v>
       </c>
       <c r="J165" s="1">
-        <v>0.2479138952715</v>
+        <v>-0.17530956243136</v>
       </c>
       <c r="K165">
-        <v>2.1</v>
+        <v>0.97</v>
       </c>
       <c r="L165" t="s">
-        <v>432</v>
+        <v>368</v>
       </c>
       <c r="M165" s="1">
-        <v>691344.3</v>
+        <v>396316.0</v>
       </c>
       <c r="N165" s="1">
-        <v>705905.98</v>
+        <v>400195.45</v>
       </c>
       <c r="O165" s="1">
-        <v>0.19</v>
+        <v>0.11</v>
       </c>
       <c r="P165">
         <v>1</v>
       </c>
     </row>
     <row r="166" spans="1:16">
       <c r="A166" t="s">
-        <v>433</v>
+        <v>369</v>
       </c>
       <c r="B166" t="s">
-        <v>434</v>
+        <v>370</v>
       </c>
       <c r="C166" s="1">
-        <v>400000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D166" s="1">
-        <v>100.551</v>
+        <v>103.692</v>
       </c>
       <c r="E166" s="1">
-        <v>99.517</v>
+        <v>100.69583</v>
       </c>
       <c r="F166" t="s">
         <v>8</v>
       </c>
       <c r="G166">
         <v>1.0</v>
       </c>
       <c r="H166" s="1">
-        <v>398068.0</v>
+        <v>302087.49</v>
       </c>
       <c r="I166" s="1">
-        <v>4136.0</v>
+        <v>8988.51</v>
       </c>
       <c r="J166" s="1">
-        <v>1.0390184591577</v>
+        <v>2.9754658162111</v>
       </c>
       <c r="K166">
-        <v>2.13</v>
+        <v>3.07</v>
       </c>
       <c r="L166" t="s">
-        <v>435</v>
+        <v>371</v>
       </c>
       <c r="M166" s="1">
-        <v>402204.0</v>
+        <v>311076.0</v>
       </c>
       <c r="N166" s="1">
-        <v>410710.85</v>
+        <v>320285.59</v>
       </c>
       <c r="O166" s="1">
-        <v>0.11</v>
+        <v>0.09</v>
       </c>
       <c r="P166">
         <v>1</v>
       </c>
     </row>
     <row r="167" spans="1:16">
       <c r="A167" t="s">
-        <v>436</v>
+        <v>372</v>
       </c>
       <c r="B167" t="s">
-        <v>437</v>
+        <v>373</v>
       </c>
       <c r="C167" s="1">
-        <v>488000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D167" s="1">
-        <v>99.326</v>
+        <v>112.963</v>
       </c>
       <c r="E167" s="1">
-        <v>98.16301844</v>
+        <v>100.019</v>
       </c>
       <c r="F167" t="s">
         <v>8</v>
       </c>
       <c r="G167">
         <v>1.0</v>
       </c>
       <c r="H167" s="1">
-        <v>479035.53</v>
+        <v>500095.0</v>
       </c>
       <c r="I167" s="1">
-        <v>5675.35</v>
+        <v>64720.0</v>
       </c>
       <c r="J167" s="1">
-        <v>1.1847451064851</v>
+        <v>12.94154110719</v>
       </c>
       <c r="K167">
-        <v>0.43</v>
+        <v>3.53</v>
       </c>
       <c r="L167" t="s">
-        <v>438</v>
+        <v>374</v>
       </c>
       <c r="M167" s="1">
-        <v>484710.88</v>
+        <v>564815.0</v>
       </c>
       <c r="N167" s="1">
-        <v>486831.67</v>
+        <v>582446.56</v>
       </c>
       <c r="O167" s="1">
-        <v>0.13</v>
+        <v>0.16</v>
       </c>
       <c r="P167">
         <v>1</v>
       </c>
     </row>
     <row r="168" spans="1:16">
       <c r="A168" t="s">
-        <v>439</v>
+        <v>375</v>
       </c>
       <c r="B168" t="s">
-        <v>440</v>
+        <v>376</v>
       </c>
       <c r="C168" s="1">
-        <v>694000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D168" s="1">
-        <v>92.113</v>
+        <v>106.041</v>
       </c>
       <c r="E168" s="1">
-        <v>83.26116715</v>
+        <v>106.65</v>
       </c>
       <c r="F168" t="s">
         <v>8</v>
       </c>
       <c r="G168">
         <v>1.0</v>
       </c>
       <c r="H168" s="1">
-        <v>577832.5</v>
+        <v>213300.0</v>
       </c>
       <c r="I168" s="1">
-        <v>61431.72</v>
+        <v>-1218.0</v>
       </c>
       <c r="J168" s="1">
-        <v>10.63140616009</v>
+        <v>-0.57102672292546</v>
       </c>
       <c r="K168">
-        <v>0.77</v>
+        <v>4.04</v>
       </c>
       <c r="L168" t="s">
-        <v>441</v>
+        <v>377</v>
       </c>
       <c r="M168" s="1">
-        <v>639264.22</v>
+        <v>212082.0</v>
       </c>
       <c r="N168" s="1">
-        <v>644576.17</v>
+        <v>220164.19</v>
       </c>
       <c r="O168" s="1">
-        <v>0.18</v>
+        <v>0.06</v>
       </c>
       <c r="P168">
         <v>1</v>
       </c>
     </row>
     <row r="169" spans="1:16">
       <c r="A169" t="s">
-        <v>442</v>
+        <v>378</v>
       </c>
       <c r="B169" t="s">
-        <v>443</v>
+        <v>379</v>
       </c>
       <c r="C169" s="1">
-        <v>600000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D169" s="1">
-        <v>103.606</v>
+        <v>109.19</v>
       </c>
       <c r="E169" s="1">
-        <v>99.329</v>
+        <v>111.1275</v>
       </c>
       <c r="F169" t="s">
         <v>8</v>
       </c>
       <c r="G169">
         <v>1.0</v>
       </c>
       <c r="H169" s="1">
-        <v>595974.0</v>
+        <v>222255.0</v>
       </c>
       <c r="I169" s="1">
-        <v>25662.0</v>
+        <v>-3875.0</v>
       </c>
       <c r="J169" s="1">
-        <v>4.3058925389363</v>
+        <v>-1.7434928348069</v>
       </c>
       <c r="K169">
-        <v>0.31</v>
+        <v>4.69</v>
       </c>
       <c r="L169" t="s">
-        <v>444</v>
+        <v>380</v>
       </c>
       <c r="M169" s="1">
-        <v>621636.0</v>
+        <v>218380.0</v>
       </c>
       <c r="N169" s="1">
-        <v>623483.26</v>
+        <v>227760.14</v>
       </c>
       <c r="O169" s="1">
-        <v>0.17</v>
+        <v>0.06</v>
       </c>
       <c r="P169">
         <v>1</v>
       </c>
     </row>
     <row r="170" spans="1:16">
       <c r="A170" t="s">
-        <v>445</v>
+        <v>381</v>
       </c>
       <c r="B170" t="s">
-        <v>446</v>
+        <v>382</v>
       </c>
       <c r="C170" s="1">
-        <v>100000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D170" s="1">
-        <v>90.938</v>
+        <v>99.582</v>
       </c>
       <c r="E170" s="1">
-        <v>89.875</v>
+        <v>99.433</v>
       </c>
       <c r="F170" t="s">
         <v>8</v>
       </c>
       <c r="G170">
         <v>1.0</v>
       </c>
       <c r="H170" s="1">
-        <v>89875.0</v>
+        <v>298299.0</v>
       </c>
       <c r="I170" s="1">
-        <v>1063.0</v>
+        <v>447.0</v>
       </c>
       <c r="J170" s="1">
-        <v>1.1827538247566</v>
+        <v>0.14984964750133</v>
       </c>
       <c r="K170">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>1.37</v>
+        <v>2.47</v>
+      </c>
+      <c r="L170" t="s">
+        <v>383</v>
       </c>
       <c r="M170" s="1">
-        <v>90938.0</v>
+        <v>298746.0</v>
       </c>
       <c r="N170" s="1">
-        <v>90939.37</v>
+        <v>306167.92</v>
       </c>
       <c r="O170" s="1">
-        <v>0.03</v>
+        <v>0.08</v>
       </c>
       <c r="P170">
         <v>1</v>
       </c>
     </row>
     <row r="171" spans="1:16">
       <c r="A171" t="s">
-        <v>447</v>
+        <v>384</v>
       </c>
       <c r="B171" t="s">
-        <v>448</v>
+        <v>385</v>
       </c>
       <c r="C171" s="1">
-        <v>100000.0</v>
+        <v>571000.0</v>
       </c>
       <c r="D171" s="1">
-        <v>91.185</v>
+        <v>98.004</v>
       </c>
       <c r="E171" s="1">
-        <v>89.875</v>
+        <v>98.803</v>
       </c>
       <c r="F171" t="s">
         <v>8</v>
       </c>
       <c r="G171">
         <v>1.0</v>
       </c>
       <c r="H171" s="1">
-        <v>89875.0</v>
+        <v>564165.13</v>
       </c>
       <c r="I171" s="1">
-        <v>1310.0</v>
+        <v>-4562.29</v>
       </c>
       <c r="J171" s="1">
-        <v>1.4575799721836</v>
+        <v>-0.80867989838365</v>
       </c>
       <c r="K171">
-        <v>0.1</v>
-[...2 lines deleted...]
-        <v>97.26</v>
+        <v>1.12</v>
+      </c>
+      <c r="L171" t="s">
+        <v>386</v>
       </c>
       <c r="M171" s="1">
-        <v>91185.0</v>
+        <v>559602.84</v>
       </c>
       <c r="N171" s="1">
-        <v>91282.26</v>
+        <v>566008.99</v>
       </c>
       <c r="O171" s="1">
-        <v>0.03</v>
+        <v>0.15</v>
       </c>
       <c r="P171">
         <v>1</v>
       </c>
     </row>
     <row r="172" spans="1:16">
       <c r="A172" t="s">
-        <v>449</v>
+        <v>387</v>
       </c>
       <c r="B172" t="s">
-        <v>450</v>
+        <v>388</v>
       </c>
       <c r="C172" s="1">
-        <v>1410000.0</v>
+        <v>241000.0</v>
       </c>
       <c r="D172" s="1">
-        <v>98.95</v>
+        <v>101.024</v>
       </c>
       <c r="E172" s="1">
-        <v>98.328</v>
+        <v>99.726</v>
       </c>
       <c r="F172" t="s">
         <v>8</v>
       </c>
       <c r="G172">
         <v>1.0</v>
       </c>
       <c r="H172" s="1">
-        <v>1386424.8</v>
+        <v>240339.66</v>
       </c>
       <c r="I172" s="1">
-        <v>8770.2</v>
+        <v>3128.18</v>
       </c>
       <c r="J172" s="1">
-        <v>0.63257668212513</v>
+        <v>1.3015662916391</v>
       </c>
       <c r="K172">
-        <v>0.42</v>
-[...2 lines deleted...]
-        <v>451</v>
+        <v>0.11</v>
+      </c>
+      <c r="L172">
+        <v>272.36</v>
       </c>
       <c r="M172" s="1">
-        <v>1395195.0</v>
+        <v>243467.84</v>
       </c>
       <c r="N172" s="1">
-        <v>1401182.67</v>
+        <v>243740.2</v>
       </c>
       <c r="O172" s="1">
-        <v>0.39</v>
+        <v>0.07</v>
       </c>
       <c r="P172">
         <v>1</v>
       </c>
     </row>
     <row r="173" spans="1:16">
       <c r="A173" t="s">
-        <v>452</v>
+        <v>389</v>
       </c>
       <c r="B173" t="s">
-        <v>453</v>
+        <v>390</v>
       </c>
       <c r="C173" s="1">
-        <v>2020000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D173" s="1">
-        <v>99.754</v>
+        <v>100.669</v>
       </c>
       <c r="E173" s="1">
-        <v>100.369</v>
+        <v>100.0</v>
       </c>
       <c r="F173" t="s">
         <v>8</v>
       </c>
       <c r="G173">
         <v>1.0</v>
       </c>
       <c r="H173" s="1">
-        <v>2027453.8</v>
+        <v>400000.0</v>
       </c>
       <c r="I173" s="1">
-        <v>-12423.0</v>
+        <v>2676.0</v>
       </c>
       <c r="J173" s="1">
-        <v>-0.6127389931154</v>
+        <v>0.669</v>
       </c>
       <c r="K173">
-        <v>0.51</v>
+        <v>3.26</v>
       </c>
       <c r="L173" t="s">
-        <v>454</v>
+        <v>391</v>
       </c>
       <c r="M173" s="1">
-        <v>2015030.8</v>
+        <v>402676.0</v>
       </c>
       <c r="N173" s="1">
-        <v>2025324.5</v>
+        <v>415717.1</v>
       </c>
       <c r="O173" s="1">
-        <v>0.56</v>
+        <v>0.11</v>
       </c>
       <c r="P173">
         <v>1</v>
       </c>
     </row>
     <row r="174" spans="1:16">
       <c r="A174" t="s">
-        <v>455</v>
+        <v>392</v>
       </c>
       <c r="B174" t="s">
-        <v>456</v>
+        <v>393</v>
       </c>
       <c r="C174" s="1">
-        <v>1990000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D174" s="1">
-        <v>88.814</v>
+        <v>99.954</v>
       </c>
       <c r="E174" s="1">
-        <v>90.9161809</v>
+        <v>97.673</v>
       </c>
       <c r="F174" t="s">
         <v>8</v>
       </c>
       <c r="G174">
         <v>1.0</v>
       </c>
       <c r="H174" s="1">
-        <v>1809232.0</v>
+        <v>781384.0</v>
       </c>
       <c r="I174" s="1">
-        <v>-41833.4</v>
+        <v>18248.0</v>
       </c>
       <c r="J174" s="1">
-        <v>-2.3122186651574</v>
+        <v>2.3353434418928</v>
       </c>
       <c r="K174">
-        <v>1.13</v>
+        <v>2.82</v>
       </c>
       <c r="L174" t="s">
-        <v>457</v>
+        <v>394</v>
       </c>
       <c r="M174" s="1">
-        <v>1767398.6</v>
+        <v>799632.0</v>
       </c>
       <c r="N174" s="1">
-        <v>1789847.44</v>
+        <v>822185.42</v>
       </c>
       <c r="O174" s="1">
-        <v>0.49</v>
+        <v>0.22</v>
       </c>
       <c r="P174">
         <v>1</v>
       </c>
     </row>
     <row r="175" spans="1:16">
       <c r="A175" t="s">
-        <v>458</v>
+        <v>395</v>
       </c>
       <c r="B175" t="s">
-        <v>459</v>
+        <v>396</v>
       </c>
       <c r="C175" s="1">
-        <v>1310103.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D175" s="1">
-        <v>101.849</v>
+        <v>101.324</v>
       </c>
       <c r="E175" s="1">
-        <v>99.67399968</v>
+        <v>100.3796</v>
       </c>
       <c r="F175" t="s">
         <v>8</v>
       </c>
       <c r="G175">
         <v>1.0</v>
       </c>
       <c r="H175" s="1">
-        <v>1305832.06</v>
+        <v>501898.0</v>
       </c>
       <c r="I175" s="1">
-        <v>28494.75</v>
+        <v>4722.0</v>
       </c>
       <c r="J175" s="1">
-        <v>2.1821144443337</v>
+        <v>0.94082861457906</v>
       </c>
       <c r="K175">
-        <v>0.5</v>
+        <v>2.8</v>
       </c>
       <c r="L175" t="s">
-        <v>460</v>
+        <v>397</v>
       </c>
       <c r="M175" s="1">
-        <v>1334326.81</v>
+        <v>506620.0</v>
       </c>
       <c r="N175" s="1">
-        <v>1340868.35</v>
+        <v>520625.27</v>
       </c>
       <c r="O175" s="1">
-        <v>0.37</v>
+        <v>0.14</v>
       </c>
       <c r="P175">
         <v>1</v>
       </c>
     </row>
     <row r="176" spans="1:16">
       <c r="A176" t="s">
-        <v>461</v>
+        <v>398</v>
       </c>
       <c r="B176" t="s">
-        <v>462</v>
+        <v>399</v>
       </c>
       <c r="C176" s="1">
-        <v>300000.0</v>
+        <v>361000.0</v>
       </c>
       <c r="D176" s="1">
-        <v>99.642</v>
+        <v>100.972</v>
       </c>
       <c r="E176" s="1">
-        <v>99.766</v>
+        <v>100.99096676</v>
       </c>
       <c r="F176" t="s">
         <v>8</v>
       </c>
       <c r="G176">
         <v>1.0</v>
       </c>
       <c r="H176" s="1">
-        <v>299298.0</v>
+        <v>364577.39</v>
       </c>
       <c r="I176" s="1">
-        <v>-372.0</v>
+        <v>-68.47</v>
       </c>
       <c r="J176" s="1">
-        <v>-0.12429084056693</v>
+        <v>-0.018780649013917</v>
       </c>
       <c r="K176">
-        <v>1.72</v>
+        <v>1.89</v>
       </c>
       <c r="L176" t="s">
-        <v>463</v>
+        <v>400</v>
       </c>
       <c r="M176" s="1">
-        <v>298926.0</v>
+        <v>364508.92</v>
       </c>
       <c r="N176" s="1">
-        <v>304095.86</v>
+        <v>371317.28</v>
       </c>
       <c r="O176" s="1">
-        <v>0.08</v>
+        <v>0.1</v>
       </c>
       <c r="P176">
         <v>1</v>
       </c>
     </row>
     <row r="177" spans="1:16">
       <c r="A177" t="s">
-        <v>464</v>
+        <v>401</v>
       </c>
       <c r="B177" t="s">
-        <v>465</v>
+        <v>402</v>
       </c>
       <c r="C177" s="1">
-        <v>347000.0</v>
+        <v>596000.0</v>
       </c>
       <c r="D177" s="1">
-        <v>100.024</v>
+        <v>91.476</v>
       </c>
       <c r="E177" s="1">
-        <v>99.945</v>
+        <v>87.71275</v>
       </c>
       <c r="F177" t="s">
         <v>8</v>
       </c>
       <c r="G177">
         <v>1.0</v>
       </c>
       <c r="H177" s="1">
-        <v>346809.15</v>
+        <v>522767.99</v>
       </c>
       <c r="I177" s="1">
-        <v>274.13</v>
+        <v>22428.97</v>
       </c>
       <c r="J177" s="1">
-        <v>0.079043473910651</v>
+        <v>4.2904252802472</v>
       </c>
       <c r="K177">
-        <v>0.49</v>
-[...2 lines deleted...]
-        <v>466</v>
+        <v>0.0</v>
+      </c>
+      <c r="L177">
+        <v>0.0</v>
       </c>
       <c r="M177" s="1">
-        <v>347083.28</v>
+        <v>545196.96</v>
       </c>
       <c r="N177" s="1">
-        <v>348785.1</v>
+        <v>545196.96</v>
       </c>
       <c r="O177" s="1">
-        <v>0.1</v>
+        <v>0.15</v>
       </c>
       <c r="P177">
         <v>1</v>
       </c>
     </row>
     <row r="178" spans="1:16">
       <c r="A178" t="s">
-        <v>467</v>
+        <v>403</v>
       </c>
       <c r="B178" t="s">
-        <v>468</v>
+        <v>404</v>
       </c>
       <c r="C178" s="1">
-        <v>333000.0</v>
+        <v>2880000.0</v>
       </c>
       <c r="D178" s="1">
-        <v>99.84</v>
+        <v>62.14</v>
       </c>
       <c r="E178" s="1">
-        <v>99.682</v>
+        <v>69.08037222</v>
       </c>
       <c r="F178" t="s">
         <v>8</v>
       </c>
       <c r="G178">
         <v>1.0</v>
       </c>
       <c r="H178" s="1">
-        <v>331941.06</v>
+        <v>1989514.72</v>
       </c>
       <c r="I178" s="1">
-        <v>526.14</v>
+        <v>-199882.72</v>
       </c>
       <c r="J178" s="1">
-        <v>0.15850404285628</v>
+        <v>-10.046807796426</v>
       </c>
       <c r="K178">
-        <v>0.47</v>
-[...2 lines deleted...]
-        <v>469</v>
+        <v>0.0</v>
+      </c>
+      <c r="L178">
+        <v>0.0</v>
       </c>
       <c r="M178" s="1">
-        <v>332467.2</v>
+        <v>1789632.0</v>
       </c>
       <c r="N178" s="1">
-        <v>334022.72</v>
+        <v>1789632.0</v>
       </c>
       <c r="O178" s="1">
-        <v>0.09</v>
+        <v>0.49</v>
       </c>
       <c r="P178">
         <v>1</v>
       </c>
     </row>
     <row r="179" spans="1:16">
       <c r="A179" t="s">
-        <v>470</v>
+        <v>405</v>
       </c>
       <c r="B179" t="s">
-        <v>471</v>
+        <v>406</v>
       </c>
       <c r="C179" s="1">
-        <v>2654000.0</v>
+        <v>458400.0</v>
       </c>
       <c r="D179" s="1">
-        <v>89.01</v>
+        <v>100.956</v>
       </c>
       <c r="E179" s="1">
-        <v>88.18168877</v>
+        <v>99.59599913</v>
       </c>
       <c r="F179" t="s">
         <v>8</v>
       </c>
       <c r="G179">
         <v>1.0</v>
       </c>
       <c r="H179" s="1">
-        <v>2340342.02</v>
+        <v>456548.06</v>
       </c>
       <c r="I179" s="1">
-        <v>21983.38</v>
+        <v>6234.24</v>
       </c>
       <c r="J179" s="1">
-        <v>0.93932339000605</v>
+        <v>1.365516699381</v>
       </c>
       <c r="K179">
-        <v>0.0</v>
+        <v>0.09</v>
       </c>
       <c r="L179">
-        <v>0.0</v>
+        <v>407.54</v>
       </c>
       <c r="M179" s="1">
-        <v>2362325.4</v>
+        <v>462782.3</v>
       </c>
       <c r="N179" s="1">
-        <v>2362325.4</v>
+        <v>463189.84</v>
       </c>
       <c r="O179" s="1">
-        <v>0.65</v>
+        <v>0.13</v>
       </c>
       <c r="P179">
         <v>1</v>
       </c>
     </row>
     <row r="180" spans="1:16">
       <c r="A180" t="s">
-        <v>472</v>
+        <v>407</v>
       </c>
       <c r="B180" t="s">
-        <v>473</v>
+        <v>408</v>
       </c>
       <c r="C180" s="1">
-        <v>455000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D180" s="1">
-        <v>62.804</v>
+        <v>90.419</v>
       </c>
       <c r="E180" s="1">
-        <v>73.7520967</v>
+        <v>89.945602</v>
       </c>
       <c r="F180" t="s">
         <v>8</v>
       </c>
       <c r="G180">
         <v>1.0</v>
       </c>
       <c r="H180" s="1">
-        <v>335572.04</v>
+        <v>449728.01</v>
       </c>
       <c r="I180" s="1">
-        <v>-49813.84</v>
+        <v>2366.99</v>
       </c>
       <c r="J180" s="1">
-        <v>-14.844454859827</v>
+        <v>0.5263158948005</v>
       </c>
       <c r="K180">
-        <v>0.1</v>
-[...2 lines deleted...]
-        <v>442.53</v>
+        <v>0.55</v>
+      </c>
+      <c r="L180" t="s">
+        <v>409</v>
       </c>
       <c r="M180" s="1">
-        <v>285758.2</v>
+        <v>452095.0</v>
       </c>
       <c r="N180" s="1">
-        <v>286200.73</v>
+        <v>454863.84</v>
       </c>
       <c r="O180" s="1">
-        <v>0.08</v>
+        <v>0.12</v>
       </c>
       <c r="P180">
         <v>1</v>
       </c>
     </row>
     <row r="181" spans="1:16">
       <c r="A181" t="s">
-        <v>474</v>
+        <v>410</v>
       </c>
       <c r="B181" t="s">
-        <v>475</v>
+        <v>411</v>
       </c>
       <c r="C181" s="1">
-        <v>838000.0</v>
+        <v>266000.0</v>
       </c>
       <c r="D181" s="1">
-        <v>95.601</v>
+        <v>90.384</v>
       </c>
       <c r="E181" s="1">
-        <v>93.98170644</v>
+        <v>84.29</v>
       </c>
       <c r="F181" t="s">
         <v>8</v>
       </c>
       <c r="G181">
         <v>1.0</v>
       </c>
       <c r="H181" s="1">
-        <v>787566.7</v>
+        <v>224211.4</v>
       </c>
       <c r="I181" s="1">
-        <v>13569.68</v>
+        <v>16210.04</v>
       </c>
       <c r="J181" s="1">
-        <v>1.7229880339024</v>
+        <v>7.229801874481</v>
       </c>
       <c r="K181">
-        <v>0.19</v>
+        <v>1.21</v>
       </c>
       <c r="L181" t="s">
-        <v>476</v>
+        <v>412</v>
       </c>
       <c r="M181" s="1">
-        <v>801136.38</v>
+        <v>240421.44</v>
       </c>
       <c r="N181" s="1">
-        <v>802766.46</v>
+        <v>243646.23</v>
       </c>
       <c r="O181" s="1">
-        <v>0.22</v>
+        <v>0.07</v>
       </c>
       <c r="P181">
         <v>1</v>
       </c>
     </row>
     <row r="182" spans="1:16">
       <c r="A182" t="s">
-        <v>477</v>
+        <v>413</v>
       </c>
       <c r="B182" t="s">
-        <v>478</v>
+        <v>414</v>
       </c>
       <c r="C182" s="1">
-        <v>455000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D182" s="1">
-        <v>86.662</v>
+        <v>103.021</v>
       </c>
       <c r="E182" s="1">
-        <v>92.08948352</v>
+        <v>99.104</v>
       </c>
       <c r="F182" t="s">
         <v>8</v>
       </c>
       <c r="G182">
         <v>1.0</v>
       </c>
       <c r="H182" s="1">
-        <v>419007.15</v>
+        <v>792832.0</v>
       </c>
       <c r="I182" s="1">
-        <v>-24695.05</v>
+        <v>31336.0</v>
       </c>
       <c r="J182" s="1">
-        <v>-5.8937061097883</v>
+        <v>3.9524136260898</v>
       </c>
       <c r="K182">
-        <v>0.91</v>
+        <v>0.52</v>
       </c>
       <c r="L182" t="s">
-        <v>479</v>
+        <v>415</v>
       </c>
       <c r="M182" s="1">
-        <v>394312.1</v>
+        <v>824168.0</v>
       </c>
       <c r="N182" s="1">
-        <v>398449.17</v>
+        <v>828299.51</v>
       </c>
       <c r="O182" s="1">
-        <v>0.11</v>
+        <v>0.22</v>
       </c>
       <c r="P182">
         <v>1</v>
       </c>
     </row>
     <row r="183" spans="1:16">
       <c r="A183" t="s">
-        <v>480</v>
+        <v>416</v>
       </c>
       <c r="B183" t="s">
-        <v>481</v>
+        <v>417</v>
       </c>
       <c r="C183" s="1">
-        <v>300000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D183" s="1">
-        <v>102.512</v>
+        <v>105.87</v>
       </c>
       <c r="E183" s="1">
-        <v>100.09619333</v>
+        <v>105.76</v>
       </c>
       <c r="F183" t="s">
         <v>8</v>
       </c>
       <c r="G183">
         <v>1.0</v>
       </c>
       <c r="H183" s="1">
-        <v>300288.58</v>
+        <v>423040.0</v>
       </c>
       <c r="I183" s="1">
-        <v>7247.42</v>
+        <v>440.0</v>
       </c>
       <c r="J183" s="1">
-        <v>2.4134850549428</v>
+        <v>0.10400907715582</v>
       </c>
       <c r="K183">
-        <v>1.75</v>
+        <v>0.31</v>
       </c>
       <c r="L183" t="s">
-        <v>482</v>
+        <v>418</v>
       </c>
       <c r="M183" s="1">
-        <v>307536.0</v>
+        <v>423480.0</v>
       </c>
       <c r="N183" s="1">
-        <v>312797.1</v>
+        <v>424708.77</v>
       </c>
       <c r="O183" s="1">
-        <v>0.09</v>
+        <v>0.12</v>
       </c>
       <c r="P183">
         <v>1</v>
       </c>
     </row>
     <row r="184" spans="1:16">
       <c r="A184" t="s">
-        <v>483</v>
+        <v>419</v>
       </c>
       <c r="B184" t="s">
-        <v>484</v>
+        <v>420</v>
       </c>
       <c r="C184" s="1">
-        <v>600000.0</v>
+        <v>480000.0</v>
       </c>
       <c r="D184" s="1">
-        <v>102.661</v>
+        <v>99.982</v>
       </c>
       <c r="E184" s="1">
-        <v>103.1</v>
+        <v>99.799</v>
       </c>
       <c r="F184" t="s">
         <v>8</v>
       </c>
       <c r="G184">
         <v>1.0</v>
       </c>
       <c r="H184" s="1">
-        <v>618600.0</v>
+        <v>479035.2</v>
       </c>
       <c r="I184" s="1">
-        <v>-2634.0</v>
+        <v>878.4</v>
       </c>
       <c r="J184" s="1">
-        <v>-0.42580019398642</v>
+        <v>0.18336857082736</v>
       </c>
       <c r="K184">
-        <v>2.78</v>
+        <v>1.12</v>
       </c>
       <c r="L184" t="s">
-        <v>485</v>
+        <v>421</v>
       </c>
       <c r="M184" s="1">
-        <v>615966.0</v>
+        <v>479913.6</v>
       </c>
       <c r="N184" s="1">
-        <v>632667.37</v>
+        <v>485297.16</v>
       </c>
       <c r="O184" s="1">
-        <v>0.17</v>
+        <v>0.13</v>
       </c>
       <c r="P184">
         <v>1</v>
       </c>
     </row>
     <row r="185" spans="1:16">
       <c r="A185" t="s">
-        <v>486</v>
+        <v>422</v>
       </c>
       <c r="B185" t="s">
-        <v>487</v>
+        <v>423</v>
       </c>
       <c r="C185" s="1">
-        <v>3533000.0</v>
+        <v>396000.0</v>
       </c>
       <c r="D185" s="1">
-        <v>88.0</v>
+        <v>101.788</v>
       </c>
       <c r="E185" s="1">
-        <v>88.7182287</v>
+        <v>99.607</v>
       </c>
       <c r="F185" t="s">
         <v>8</v>
       </c>
       <c r="G185">
         <v>1.0</v>
       </c>
       <c r="H185" s="1">
-        <v>3134415.02</v>
+        <v>394443.72</v>
       </c>
       <c r="I185" s="1">
-        <v>-25375.02</v>
+        <v>8636.76</v>
       </c>
       <c r="J185" s="1">
-        <v>-0.80956158766748</v>
+        <v>2.1896051482326</v>
       </c>
       <c r="K185">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.38</v>
+      </c>
+      <c r="L185" t="s">
+        <v>424</v>
       </c>
       <c r="M185" s="1">
-        <v>3109040.0</v>
+        <v>403080.48</v>
       </c>
       <c r="N185" s="1">
-        <v>3109040.0</v>
+        <v>404581.75</v>
       </c>
       <c r="O185" s="1">
-        <v>0.86</v>
+        <v>0.11</v>
       </c>
       <c r="P185">
         <v>1</v>
       </c>
     </row>
     <row r="186" spans="1:16">
       <c r="A186" t="s">
-        <v>488</v>
+        <v>425</v>
       </c>
       <c r="B186" t="s">
-        <v>489</v>
+        <v>426</v>
       </c>
       <c r="C186" s="1">
-        <v>6016289.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D186" s="1">
-        <v>98.271</v>
+        <v>101.337</v>
       </c>
       <c r="E186" s="1">
-        <v>114.38153736</v>
+        <v>99.991</v>
       </c>
       <c r="F186" t="s">
         <v>8</v>
       </c>
       <c r="G186">
         <v>1.0</v>
       </c>
       <c r="H186" s="1">
-        <v>6881523.85</v>
+        <v>299973.0</v>
       </c>
       <c r="I186" s="1">
-        <v>191439.85</v>
+        <v>4038.0</v>
       </c>
       <c r="J186" s="1">
-        <v>2.7819397879439</v>
+        <v>1.3461211509036</v>
       </c>
       <c r="K186">
-        <v>0.11</v>
+        <v>2.52</v>
       </c>
       <c r="L186" t="s">
-        <v>490</v>
+        <v>427</v>
       </c>
       <c r="M186" s="1">
-        <v>7072963.7</v>
+        <v>304011.0</v>
       </c>
       <c r="N186" s="1">
-        <v>7079668.13</v>
+        <v>311576.75</v>
       </c>
       <c r="O186" s="1">
-        <v>1.95</v>
+        <v>0.08</v>
       </c>
       <c r="P186">
         <v>1</v>
       </c>
     </row>
     <row r="187" spans="1:16">
       <c r="A187" t="s">
-        <v>491</v>
+        <v>428</v>
       </c>
       <c r="B187" t="s">
-        <v>492</v>
+        <v>429</v>
       </c>
       <c r="C187" s="1">
-        <v>1346889.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D187" s="1">
-        <v>96.145</v>
+        <v>95.075</v>
       </c>
       <c r="E187" s="1">
-        <v>112.6789186</v>
+        <v>91.473</v>
       </c>
       <c r="F187" t="s">
         <v>8</v>
       </c>
       <c r="G187">
         <v>1.0</v>
       </c>
       <c r="H187" s="1">
-        <v>1517659.96</v>
+        <v>274419.0</v>
       </c>
       <c r="I187" s="1">
-        <v>70124.27</v>
+        <v>10806.0</v>
       </c>
       <c r="J187" s="1">
-        <v>4.6205521558334</v>
+        <v>3.9377739879527</v>
       </c>
       <c r="K187">
-        <v>0.07</v>
+        <v>0.33</v>
       </c>
       <c r="L187">
-        <v>877.76</v>
+        <v>986.79</v>
       </c>
       <c r="M187" s="1">
-        <v>1587784.23</v>
+        <v>285225.0</v>
       </c>
       <c r="N187" s="1">
-        <v>1588661.99</v>
+        <v>286211.79</v>
       </c>
       <c r="O187" s="1">
-        <v>0.44</v>
+        <v>0.08</v>
       </c>
       <c r="P187">
         <v>1</v>
       </c>
     </row>
     <row r="188" spans="1:16">
       <c r="A188" t="s">
-        <v>493</v>
+        <v>430</v>
       </c>
       <c r="B188" t="s">
-        <v>494</v>
+        <v>431</v>
       </c>
       <c r="C188" s="1">
-        <v>11236770.0</v>
+        <v>1243000.0</v>
       </c>
       <c r="D188" s="1">
-        <v>63.322</v>
+        <v>90.076</v>
       </c>
       <c r="E188" s="1">
-        <v>73.12521855</v>
+        <v>87.9490531</v>
       </c>
       <c r="F188" t="s">
         <v>8</v>
       </c>
       <c r="G188">
         <v>1.0</v>
       </c>
       <c r="H188" s="1">
-        <v>8216912.62</v>
+        <v>1093206.73</v>
       </c>
       <c r="I188" s="1">
-        <v>-1101565.12</v>
+        <v>26437.95</v>
       </c>
       <c r="J188" s="1">
-        <v>-13.406070758484</v>
+        <v>2.4183852216131</v>
       </c>
       <c r="K188">
-        <v>0.35</v>
+        <v>0.85</v>
       </c>
       <c r="L188" t="s">
-        <v>495</v>
+        <v>432</v>
       </c>
       <c r="M188" s="1">
-        <v>7115347.5</v>
+        <v>1119644.68</v>
       </c>
       <c r="N188" s="1">
-        <v>7154599.23</v>
+        <v>1130265.21</v>
       </c>
       <c r="O188" s="1">
-        <v>1.97</v>
+        <v>0.31</v>
       </c>
       <c r="P188">
         <v>1</v>
       </c>
     </row>
     <row r="189" spans="1:16">
       <c r="A189" t="s">
-        <v>496</v>
+        <v>433</v>
       </c>
       <c r="B189" t="s">
-        <v>497</v>
+        <v>434</v>
       </c>
       <c r="C189" s="1">
-        <v>1410000.0</v>
+        <v>722000.0</v>
       </c>
       <c r="D189" s="1">
-        <v>95.676</v>
+        <v>100.518</v>
       </c>
       <c r="E189" s="1">
-        <v>94.925</v>
+        <v>99.459</v>
       </c>
       <c r="F189" t="s">
         <v>8</v>
       </c>
       <c r="G189">
         <v>1.0</v>
       </c>
       <c r="H189" s="1">
-        <v>1338442.5</v>
+        <v>718093.98</v>
       </c>
       <c r="I189" s="1">
-        <v>10589.1</v>
+        <v>7645.98</v>
       </c>
       <c r="J189" s="1">
-        <v>0.79115090861206</v>
+        <v>1.0647603535125</v>
       </c>
       <c r="K189">
-        <v>0.15</v>
+        <v>0.47</v>
       </c>
       <c r="L189" t="s">
-        <v>498</v>
+        <v>435</v>
       </c>
       <c r="M189" s="1">
-        <v>1349031.6</v>
+        <v>725739.96</v>
       </c>
       <c r="N189" s="1">
-        <v>1351088.65</v>
+        <v>729147.21</v>
       </c>
       <c r="O189" s="1">
-        <v>0.37</v>
+        <v>0.2</v>
       </c>
       <c r="P189">
         <v>1</v>
       </c>
     </row>
     <row r="190" spans="1:16">
       <c r="A190" t="s">
-        <v>499</v>
+        <v>436</v>
       </c>
       <c r="B190" t="s">
-        <v>500</v>
+        <v>437</v>
       </c>
       <c r="C190" s="1">
-        <v>1728146.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D190" s="1">
-        <v>85.522</v>
+        <v>100.184</v>
       </c>
       <c r="E190" s="1">
-        <v>88.17945822</v>
+        <v>99.292</v>
       </c>
       <c r="F190" t="s">
         <v>8</v>
       </c>
       <c r="G190">
         <v>1.0</v>
       </c>
       <c r="H190" s="1">
-        <v>1523869.78</v>
+        <v>595752.0</v>
       </c>
       <c r="I190" s="1">
-        <v>-45924.76</v>
+        <v>5352.0</v>
       </c>
       <c r="J190" s="1">
-        <v>-3.0136932041529</v>
+        <v>0.89836039157233</v>
       </c>
       <c r="K190">
-        <v>0.87</v>
+        <v>0.39</v>
       </c>
       <c r="L190" t="s">
-        <v>501</v>
+        <v>438</v>
       </c>
       <c r="M190" s="1">
-        <v>1477945.02</v>
+        <v>601104.0</v>
       </c>
       <c r="N190" s="1">
-        <v>1493036.71</v>
+        <v>603462.9</v>
       </c>
       <c r="O190" s="1">
-        <v>0.41</v>
+        <v>0.16</v>
       </c>
       <c r="P190">
         <v>1</v>
       </c>
     </row>
     <row r="191" spans="1:16">
       <c r="A191" t="s">
-        <v>502</v>
+        <v>439</v>
       </c>
       <c r="B191" t="s">
-        <v>503</v>
+        <v>440</v>
       </c>
       <c r="C191" s="1">
-        <v>400000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D191" s="1">
-        <v>80.58</v>
+        <v>105.562</v>
       </c>
       <c r="E191" s="1">
-        <v>80.24</v>
+        <v>105.478</v>
       </c>
       <c r="F191" t="s">
         <v>8</v>
       </c>
       <c r="G191">
         <v>1.0</v>
       </c>
       <c r="H191" s="1">
-        <v>320960.0</v>
+        <v>210956.0</v>
       </c>
       <c r="I191" s="1">
-        <v>1360.0</v>
+        <v>168.0</v>
       </c>
       <c r="J191" s="1">
-        <v>0.42372881355932</v>
+        <v>0.079637459944254</v>
       </c>
       <c r="K191">
-        <v>0.87</v>
+        <v>3.76</v>
       </c>
       <c r="L191" t="s">
-        <v>504</v>
+        <v>441</v>
       </c>
       <c r="M191" s="1">
-        <v>322320.0</v>
+        <v>211124.0</v>
       </c>
       <c r="N191" s="1">
-        <v>325813.15</v>
+        <v>218644.81</v>
       </c>
       <c r="O191" s="1">
-        <v>0.09</v>
+        <v>0.06</v>
       </c>
       <c r="P191">
         <v>1</v>
       </c>
     </row>
     <row r="192" spans="1:16">
       <c r="A192" t="s">
-        <v>505</v>
+        <v>442</v>
       </c>
       <c r="B192" t="s">
-        <v>506</v>
+        <v>443</v>
       </c>
       <c r="C192" s="1">
-        <v>5180000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D192" s="1">
-        <v>75.844</v>
+        <v>100.125</v>
       </c>
       <c r="E192" s="1">
-        <v>78.51779459</v>
+        <v>99.74</v>
       </c>
       <c r="F192" t="s">
         <v>8</v>
       </c>
       <c r="G192">
         <v>1.0</v>
       </c>
       <c r="H192" s="1">
-        <v>4067221.76</v>
+        <v>199480.0</v>
       </c>
       <c r="I192" s="1">
-        <v>-138502.56</v>
+        <v>770.0</v>
       </c>
       <c r="J192" s="1">
-        <v>-3.405335832979</v>
+        <v>0.3860036093844</v>
       </c>
       <c r="K192">
-        <v>0.87</v>
+        <v>1.68</v>
       </c>
       <c r="L192" t="s">
-        <v>507</v>
+        <v>444</v>
       </c>
       <c r="M192" s="1">
-        <v>3928719.2</v>
+        <v>200250.0</v>
       </c>
       <c r="N192" s="1">
-        <v>3973955.5</v>
+        <v>203615.75</v>
       </c>
       <c r="O192" s="1">
-        <v>1.09</v>
+        <v>0.06</v>
       </c>
       <c r="P192">
         <v>1</v>
       </c>
     </row>
     <row r="193" spans="1:16">
       <c r="A193" t="s">
-        <v>508</v>
+        <v>445</v>
       </c>
       <c r="B193" t="s">
-        <v>509</v>
+        <v>446</v>
       </c>
       <c r="C193" s="1">
-        <v>1890000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D193" s="1">
-        <v>77.932</v>
+        <v>100.866</v>
       </c>
       <c r="E193" s="1">
-        <v>82.87465608</v>
+        <v>99.933</v>
       </c>
       <c r="F193" t="s">
         <v>8</v>
       </c>
       <c r="G193">
         <v>1.0</v>
       </c>
       <c r="H193" s="1">
-        <v>1566331.0</v>
+        <v>799464.0</v>
       </c>
       <c r="I193" s="1">
-        <v>-93416.2</v>
+        <v>7464.0</v>
       </c>
       <c r="J193" s="1">
-        <v>-5.964013991934</v>
+        <v>0.9336255291045</v>
       </c>
       <c r="K193">
-        <v>2.1</v>
-[...2 lines deleted...]
-        <v>510</v>
+        <v>0.1</v>
+      </c>
+      <c r="L193">
+        <v>813.7</v>
       </c>
       <c r="M193" s="1">
-        <v>1472914.8</v>
+        <v>806928.0</v>
       </c>
       <c r="N193" s="1">
-        <v>1512527.13</v>
+        <v>807741.7</v>
       </c>
       <c r="O193" s="1">
-        <v>0.42</v>
+        <v>0.22</v>
       </c>
       <c r="P193">
         <v>1</v>
       </c>
     </row>
     <row r="194" spans="1:16">
       <c r="A194" t="s">
-        <v>511</v>
+        <v>447</v>
       </c>
       <c r="B194" t="s">
-        <v>512</v>
+        <v>448</v>
       </c>
       <c r="C194" s="1">
-        <v>1416000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D194" s="1">
-        <v>98.554</v>
+        <v>101.401</v>
       </c>
       <c r="E194" s="1">
-        <v>99.42846751</v>
+        <v>100.91</v>
       </c>
       <c r="F194" t="s">
         <v>8</v>
       </c>
       <c r="G194">
         <v>1.0</v>
       </c>
       <c r="H194" s="1">
-        <v>1407907.1</v>
+        <v>302730.0</v>
       </c>
       <c r="I194" s="1">
-        <v>-12382.46</v>
+        <v>1473.0</v>
       </c>
       <c r="J194" s="1">
-        <v>-0.87949410866669</v>
+        <v>0.48657219304331</v>
       </c>
       <c r="K194">
-        <v>2.24</v>
+        <v>2.58</v>
       </c>
       <c r="L194" t="s">
-        <v>513</v>
+        <v>449</v>
       </c>
       <c r="M194" s="1">
-        <v>1395524.64</v>
+        <v>304203.0</v>
       </c>
       <c r="N194" s="1">
-        <v>1427180.97</v>
+        <v>311942.38</v>
       </c>
       <c r="O194" s="1">
-        <v>0.39</v>
+        <v>0.08</v>
       </c>
       <c r="P194">
         <v>1</v>
       </c>
     </row>
     <row r="195" spans="1:16">
       <c r="A195" t="s">
-        <v>514</v>
+        <v>450</v>
       </c>
       <c r="B195" t="s">
-        <v>515</v>
+        <v>451</v>
       </c>
       <c r="C195" s="1">
-        <v>6124457.0</v>
+        <v>1732709.34</v>
       </c>
       <c r="D195" s="1">
-        <v>100.412</v>
+        <v>90.908</v>
       </c>
       <c r="E195" s="1">
-        <v>99.44213193</v>
+        <v>88.85475102</v>
       </c>
       <c r="F195" t="s">
         <v>8</v>
       </c>
       <c r="G195">
         <v>1.0</v>
       </c>
       <c r="H195" s="1">
-        <v>6090290.61</v>
+        <v>1539594.57</v>
       </c>
       <c r="I195" s="1">
-        <v>59399.15</v>
+        <v>35576.83</v>
       </c>
       <c r="J195" s="1">
-        <v>0.97530895984617</v>
+        <v>2.3107921197722</v>
       </c>
       <c r="K195">
-        <v>0.68</v>
+        <v>0.07</v>
       </c>
       <c r="L195" t="s">
-        <v>516</v>
+        <v>452</v>
       </c>
       <c r="M195" s="1">
-        <v>6149689.76</v>
+        <v>1575171.4</v>
       </c>
       <c r="N195" s="1">
-        <v>6191386.41</v>
+        <v>1576377.18</v>
       </c>
       <c r="O195" s="1">
-        <v>1.71</v>
+        <v>0.43</v>
       </c>
       <c r="P195">
         <v>1</v>
       </c>
     </row>
     <row r="196" spans="1:16">
       <c r="A196" t="s">
-        <v>517</v>
+        <v>453</v>
       </c>
       <c r="B196" t="s">
-        <v>518</v>
+        <v>454</v>
       </c>
       <c r="C196" s="1">
-        <v>972800.0</v>
+        <v>327759.16</v>
       </c>
       <c r="D196" s="1">
-        <v>99.402</v>
+        <v>97.138</v>
       </c>
       <c r="E196" s="1">
-        <v>98.725</v>
+        <v>96.69544247</v>
       </c>
       <c r="F196" t="s">
         <v>8</v>
       </c>
       <c r="G196">
         <v>1.0</v>
       </c>
       <c r="H196" s="1">
-        <v>960396.8</v>
+        <v>316928.17</v>
       </c>
       <c r="I196" s="1">
-        <v>6585.86</v>
+        <v>1450.52</v>
       </c>
       <c r="J196" s="1">
-        <v>0.68574364262771</v>
+        <v>0.45768099440324</v>
       </c>
       <c r="K196">
-        <v>2.86</v>
+        <v>0.56</v>
       </c>
       <c r="L196" t="s">
-        <v>519</v>
+        <v>455</v>
       </c>
       <c r="M196" s="1">
-        <v>966982.66</v>
+        <v>318378.69</v>
       </c>
       <c r="N196" s="1">
-        <v>994847.38</v>
+        <v>320203.37</v>
       </c>
       <c r="O196" s="1">
-        <v>0.27</v>
+        <v>0.09</v>
       </c>
       <c r="P196">
         <v>1</v>
       </c>
     </row>
     <row r="197" spans="1:16">
       <c r="A197" t="s">
-        <v>520</v>
+        <v>456</v>
       </c>
       <c r="B197" t="s">
-        <v>521</v>
+        <v>457</v>
       </c>
       <c r="C197" s="1">
-        <v>241000.0</v>
+        <v>2161015.52</v>
       </c>
       <c r="D197" s="1">
-        <v>100.958</v>
+        <v>100.881</v>
       </c>
       <c r="E197" s="1">
-        <v>99.558</v>
+        <v>104.08772909</v>
       </c>
       <c r="F197" t="s">
         <v>8</v>
       </c>
       <c r="G197">
         <v>1.0</v>
       </c>
       <c r="H197" s="1">
-        <v>239934.78</v>
+        <v>2249351.98</v>
       </c>
       <c r="I197" s="1">
-        <v>3374.0</v>
+        <v>-69297.91</v>
       </c>
       <c r="J197" s="1">
-        <v>1.406215472388</v>
+        <v>-3.0807944072852</v>
       </c>
       <c r="K197">
-        <v>0.5</v>
+        <v>2.09</v>
       </c>
       <c r="L197" t="s">
-        <v>522</v>
+        <v>458</v>
       </c>
       <c r="M197" s="1">
-        <v>243308.78</v>
+        <v>2180054.07</v>
       </c>
       <c r="N197" s="1">
-        <v>244505.53</v>
+        <v>2225168.97</v>
       </c>
       <c r="O197" s="1">
-        <v>0.07</v>
+        <v>0.6</v>
       </c>
       <c r="P197">
         <v>1</v>
       </c>
     </row>
     <row r="198" spans="1:16">
       <c r="A198" t="s">
-        <v>523</v>
+        <v>459</v>
       </c>
       <c r="B198" t="s">
-        <v>524</v>
+        <v>460</v>
       </c>
       <c r="C198" s="1">
-        <v>200000.0</v>
+        <v>2545137.11</v>
       </c>
       <c r="D198" s="1">
-        <v>83.607</v>
+        <v>108.089</v>
       </c>
       <c r="E198" s="1">
-        <v>81.75</v>
+        <v>122.46564744</v>
       </c>
       <c r="F198" t="s">
         <v>8</v>
       </c>
       <c r="G198">
         <v>1.0</v>
       </c>
       <c r="H198" s="1">
-        <v>163500.0</v>
+        <v>3116918.64</v>
       </c>
       <c r="I198" s="1">
-        <v>3714.0</v>
+        <v>-365905.39</v>
       </c>
       <c r="J198" s="1">
-        <v>2.2715596330275</v>
+        <v>-11.73933080268</v>
       </c>
       <c r="K198">
-        <v>1.35</v>
+        <v>3.96</v>
       </c>
       <c r="L198" t="s">
-        <v>525</v>
+        <v>461</v>
       </c>
       <c r="M198" s="1">
-        <v>167214.0</v>
+        <v>2751013.25</v>
       </c>
       <c r="N198" s="1">
-        <v>169909.89</v>
+        <v>2851772.79</v>
       </c>
       <c r="O198" s="1">
-        <v>0.05</v>
+        <v>0.77</v>
       </c>
       <c r="P198">
         <v>1</v>
       </c>
     </row>
     <row r="199" spans="1:16">
       <c r="A199" t="s">
-        <v>526</v>
+        <v>462</v>
       </c>
       <c r="B199" t="s">
-        <v>527</v>
+        <v>463</v>
       </c>
       <c r="C199" s="1">
-        <v>5800327.06</v>
+        <v>405000.0</v>
       </c>
       <c r="D199" s="1">
-        <v>77.119</v>
+        <v>100.709</v>
       </c>
       <c r="E199" s="1">
-        <v>77.80337132</v>
+        <v>100.0</v>
       </c>
       <c r="F199" t="s">
         <v>8</v>
       </c>
       <c r="G199">
         <v>1.0</v>
       </c>
       <c r="H199" s="1">
-        <v>4512850.0</v>
+        <v>405000.0</v>
       </c>
       <c r="I199" s="1">
-        <v>-39695.77</v>
+        <v>2871.45</v>
       </c>
       <c r="J199" s="1">
-        <v>-0.87961642864265</v>
+        <v>0.709</v>
       </c>
       <c r="K199">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>1.04</v>
+      </c>
+      <c r="L199" t="s">
+        <v>464</v>
       </c>
       <c r="M199" s="1">
-        <v>4473154.23</v>
+        <v>407871.45</v>
       </c>
       <c r="N199" s="1">
-        <v>4473154.23</v>
+        <v>412088.1</v>
       </c>
       <c r="O199" s="1">
-        <v>1.23</v>
+        <v>0.11</v>
       </c>
       <c r="P199">
         <v>1</v>
       </c>
     </row>
     <row r="200" spans="1:16">
       <c r="A200" t="s">
-        <v>528</v>
+        <v>465</v>
       </c>
       <c r="B200" t="s">
-        <v>529</v>
+        <v>466</v>
       </c>
       <c r="C200" s="1">
-        <v>8481534.2</v>
+        <v>400000.0</v>
       </c>
       <c r="D200" s="1">
-        <v>88.404</v>
+        <v>107.092</v>
       </c>
       <c r="E200" s="1">
-        <v>103.18811047</v>
+        <v>99.922</v>
       </c>
       <c r="F200" t="s">
         <v>8</v>
       </c>
       <c r="G200">
         <v>1.0</v>
       </c>
       <c r="H200" s="1">
-        <v>8751934.88</v>
+        <v>399688.0</v>
       </c>
       <c r="I200" s="1">
-        <v>-1253919.39</v>
+        <v>28680.0</v>
       </c>
       <c r="J200" s="1">
-        <v>-14.327339122066</v>
+        <v>7.1755969656332</v>
       </c>
       <c r="K200">
-        <v>1.47</v>
+        <v>1.43</v>
       </c>
       <c r="L200" t="s">
-        <v>530</v>
+        <v>467</v>
       </c>
       <c r="M200" s="1">
-        <v>7498015.49</v>
+        <v>428368.0</v>
       </c>
       <c r="N200" s="1">
-        <v>7622914.8</v>
+        <v>434094.03</v>
       </c>
       <c r="O200" s="1">
-        <v>2.1</v>
+        <v>0.12</v>
       </c>
       <c r="P200">
         <v>1</v>
       </c>
     </row>
     <row r="201" spans="1:16">
       <c r="A201" t="s">
-        <v>531</v>
+        <v>468</v>
       </c>
       <c r="B201" t="s">
-        <v>532</v>
+        <v>469</v>
       </c>
       <c r="C201" s="1">
-        <v>8201357.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D201" s="1">
-        <v>97.675</v>
+        <v>100.591</v>
       </c>
       <c r="E201" s="1">
-        <v>98.81259906</v>
+        <v>100.028</v>
       </c>
       <c r="F201" t="s">
         <v>8</v>
       </c>
       <c r="G201">
         <v>1.0</v>
       </c>
       <c r="H201" s="1">
-        <v>8103974.01</v>
+        <v>500140.0</v>
       </c>
       <c r="I201" s="1">
-        <v>-93298.56</v>
+        <v>2815.0</v>
       </c>
       <c r="J201" s="1">
-        <v>-1.1512692400651</v>
+        <v>0.56284240412684</v>
       </c>
       <c r="K201">
-        <v>2.67</v>
+        <v>0.45</v>
       </c>
       <c r="L201" t="s">
-        <v>533</v>
+        <v>470</v>
       </c>
       <c r="M201" s="1">
-        <v>8010675.45</v>
+        <v>502955.0</v>
       </c>
       <c r="N201" s="1">
-        <v>8229697.54</v>
+        <v>505181.34</v>
       </c>
       <c r="O201" s="1">
-        <v>2.27</v>
+        <v>0.14</v>
       </c>
       <c r="P201">
         <v>1</v>
       </c>
     </row>
     <row r="202" spans="1:16">
       <c r="A202" t="s">
-        <v>534</v>
+        <v>471</v>
       </c>
       <c r="B202" t="s">
-        <v>535</v>
+        <v>472</v>
       </c>
       <c r="C202" s="1">
-        <v>4404802.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D202" s="1">
-        <v>98.818</v>
+        <v>108.058</v>
       </c>
       <c r="E202" s="1">
-        <v>99.87601032</v>
+        <v>107.84</v>
       </c>
       <c r="F202" t="s">
         <v>8</v>
       </c>
       <c r="G202">
         <v>1.0</v>
       </c>
       <c r="H202" s="1">
-        <v>4399340.5</v>
+        <v>215680.0</v>
       </c>
       <c r="I202" s="1">
-        <v>-46603.26</v>
+        <v>436.0</v>
       </c>
       <c r="J202" s="1">
-        <v>-1.059323778189</v>
+        <v>0.20215133531157</v>
       </c>
       <c r="K202">
-        <v>1.23</v>
+        <v>1.41</v>
       </c>
       <c r="L202" t="s">
-        <v>536</v>
+        <v>473</v>
       </c>
       <c r="M202" s="1">
-        <v>4352737.24</v>
+        <v>216116.0</v>
       </c>
       <c r="N202" s="1">
-        <v>4407018.88</v>
+        <v>218926.96</v>
       </c>
       <c r="O202" s="1">
-        <v>1.21</v>
+        <v>0.06</v>
       </c>
       <c r="P202">
         <v>1</v>
       </c>
     </row>
     <row r="203" spans="1:16">
       <c r="A203" t="s">
-        <v>537</v>
+        <v>474</v>
       </c>
       <c r="B203" t="s">
-        <v>538</v>
+        <v>475</v>
       </c>
       <c r="C203" s="1">
-        <v>3380000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D203" s="1">
-        <v>98.09</v>
+        <v>104.905</v>
       </c>
       <c r="E203" s="1">
-        <v>99.374</v>
+        <v>105.68</v>
       </c>
       <c r="F203" t="s">
         <v>8</v>
       </c>
       <c r="G203">
         <v>1.0</v>
       </c>
       <c r="H203" s="1">
-        <v>3358841.2</v>
+        <v>422720.0</v>
       </c>
       <c r="I203" s="1">
-        <v>-43399.2</v>
+        <v>-3100.0</v>
       </c>
       <c r="J203" s="1">
-        <v>-1.2920884738463</v>
+        <v>-0.73334595003785</v>
       </c>
       <c r="K203">
-        <v>1.53</v>
-[...2 lines deleted...]
-        <v>539</v>
+        <v>0.01</v>
+      </c>
+      <c r="L203">
+        <v>50.68</v>
       </c>
       <c r="M203" s="1">
-        <v>3315442.0</v>
+        <v>419620.0</v>
       </c>
       <c r="N203" s="1">
-        <v>3367206.93</v>
+        <v>419670.68</v>
       </c>
       <c r="O203" s="1">
-        <v>0.93</v>
+        <v>0.11</v>
       </c>
       <c r="P203">
         <v>1</v>
       </c>
     </row>
     <row r="204" spans="1:16">
       <c r="A204" t="s">
-        <v>540</v>
+        <v>476</v>
       </c>
       <c r="B204" t="s">
-        <v>541</v>
+        <v>477</v>
       </c>
       <c r="C204" s="1">
-        <v>300000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D204" s="1">
-        <v>100.124</v>
+        <v>100.766</v>
       </c>
       <c r="E204" s="1">
-        <v>100.73</v>
+        <v>99.832</v>
       </c>
       <c r="F204" t="s">
         <v>8</v>
       </c>
       <c r="G204">
         <v>1.0</v>
       </c>
       <c r="H204" s="1">
-        <v>302190.0</v>
+        <v>99832.0</v>
       </c>
       <c r="I204" s="1">
-        <v>-1818.0</v>
+        <v>934.0</v>
       </c>
       <c r="J204" s="1">
-        <v>-0.60160825970416</v>
+        <v>0.93557176055774</v>
       </c>
       <c r="K204">
-        <v>1.17</v>
-[...2 lines deleted...]
-        <v>542</v>
+        <v>0.5</v>
+      </c>
+      <c r="L204">
+        <v>504.11</v>
       </c>
       <c r="M204" s="1">
-        <v>300372.0</v>
+        <v>100766.0</v>
       </c>
       <c r="N204" s="1">
-        <v>303869.26</v>
+        <v>101270.11</v>
       </c>
       <c r="O204" s="1">
-        <v>0.08</v>
+        <v>0.03</v>
       </c>
       <c r="P204">
         <v>1</v>
       </c>
     </row>
     <row r="205" spans="1:16">
       <c r="A205" t="s">
-        <v>543</v>
+        <v>478</v>
       </c>
       <c r="B205" t="s">
-        <v>544</v>
+        <v>479</v>
       </c>
       <c r="C205" s="1">
-        <v>339000.0</v>
+        <v>409000.0</v>
       </c>
       <c r="D205" s="1">
-        <v>104.39</v>
+        <v>100.217</v>
       </c>
       <c r="E205" s="1">
-        <v>99.775</v>
+        <v>99.528</v>
       </c>
       <c r="F205" t="s">
         <v>8</v>
       </c>
       <c r="G205">
         <v>1.0</v>
       </c>
       <c r="H205" s="1">
-        <v>338237.25</v>
+        <v>407069.52</v>
       </c>
       <c r="I205" s="1">
-        <v>15644.85</v>
+        <v>2818.01</v>
       </c>
       <c r="J205" s="1">
-        <v>4.6254071661238</v>
+        <v>0.69226750261233</v>
       </c>
       <c r="K205">
-        <v>0.77</v>
+        <v>0.98</v>
       </c>
       <c r="L205" t="s">
-        <v>545</v>
+        <v>480</v>
       </c>
       <c r="M205" s="1">
-        <v>353882.1</v>
+        <v>409887.53</v>
       </c>
       <c r="N205" s="1">
-        <v>356487.29</v>
+        <v>413896.29</v>
       </c>
       <c r="O205" s="1">
-        <v>0.1</v>
+        <v>0.11</v>
       </c>
       <c r="P205">
         <v>1</v>
       </c>
     </row>
     <row r="206" spans="1:16">
       <c r="A206" t="s">
-        <v>546</v>
+        <v>481</v>
       </c>
       <c r="B206" t="s">
-        <v>547</v>
+        <v>482</v>
       </c>
       <c r="C206" s="1">
-        <v>200000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D206" s="1">
-        <v>99.997</v>
+        <v>100.225</v>
       </c>
       <c r="E206" s="1">
-        <v>99.24</v>
+        <v>99.46</v>
       </c>
       <c r="F206" t="s">
         <v>8</v>
       </c>
       <c r="G206">
         <v>1.0</v>
       </c>
       <c r="H206" s="1">
-        <v>198480.0</v>
+        <v>497300.0</v>
       </c>
       <c r="I206" s="1">
-        <v>1514.0</v>
+        <v>3825.0</v>
       </c>
       <c r="J206" s="1">
-        <v>0.76279725916969</v>
+        <v>0.76915342851398</v>
       </c>
       <c r="K206">
+        <v>1.41</v>
+      </c>
+      <c r="L206" t="s">
+        <v>483</v>
+      </c>
+      <c r="M206" s="1">
+        <v>501125.0</v>
+      </c>
+      <c r="N206" s="1">
+        <v>508198.63</v>
+      </c>
+      <c r="O206" s="1">
         <v>0.14</v>
-      </c>
-[...10 lines deleted...]
-        <v>0.06</v>
       </c>
       <c r="P206">
         <v>1</v>
       </c>
     </row>
     <row r="207" spans="1:16">
       <c r="A207" t="s">
-        <v>548</v>
+        <v>484</v>
       </c>
       <c r="B207" t="s">
-        <v>549</v>
+        <v>485</v>
       </c>
       <c r="C207" s="1">
-        <v>200000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D207" s="1">
-        <v>89.998</v>
+        <v>100.375</v>
       </c>
       <c r="E207" s="1">
-        <v>85.48</v>
+        <v>100.45</v>
       </c>
       <c r="F207" t="s">
         <v>8</v>
       </c>
       <c r="G207">
         <v>1.0</v>
       </c>
       <c r="H207" s="1">
-        <v>170960.0</v>
+        <v>301350.0</v>
       </c>
       <c r="I207" s="1">
-        <v>9036.0</v>
+        <v>-225.0</v>
       </c>
       <c r="J207" s="1">
-        <v>5.285446888161</v>
+        <v>-0.074664011946242</v>
       </c>
       <c r="K207">
-        <v>1.46</v>
+        <v>1.16</v>
       </c>
       <c r="L207" t="s">
-        <v>550</v>
+        <v>486</v>
       </c>
       <c r="M207" s="1">
-        <v>179996.0</v>
+        <v>301125.0</v>
       </c>
       <c r="N207" s="1">
-        <v>182925.59</v>
+        <v>304596.58</v>
       </c>
       <c r="O207" s="1">
-        <v>0.05</v>
+        <v>0.08</v>
       </c>
       <c r="P207">
         <v>1</v>
       </c>
     </row>
     <row r="208" spans="1:16">
       <c r="A208" t="s">
-        <v>551</v>
+        <v>487</v>
       </c>
       <c r="B208" t="s">
-        <v>552</v>
+        <v>488</v>
       </c>
       <c r="C208" s="1">
-        <v>700000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D208" s="1">
-        <v>93.405</v>
+        <v>97.97</v>
       </c>
       <c r="E208" s="1">
-        <v>94.01785714</v>
+        <v>99.077</v>
       </c>
       <c r="F208" t="s">
         <v>8</v>
       </c>
       <c r="G208">
         <v>1.0</v>
       </c>
       <c r="H208" s="1">
-        <v>658125.0</v>
+        <v>396308.0</v>
       </c>
       <c r="I208" s="1">
-        <v>-4290.0</v>
+        <v>-4428.0</v>
       </c>
       <c r="J208" s="1">
-        <v>-0.65185185185185</v>
+        <v>-1.1173127971174</v>
       </c>
       <c r="K208">
-        <v>0.57</v>
+        <v>1.52</v>
       </c>
       <c r="L208" t="s">
-        <v>553</v>
+        <v>489</v>
       </c>
       <c r="M208" s="1">
-        <v>653835.0</v>
+        <v>391880.0</v>
       </c>
       <c r="N208" s="1">
-        <v>657828.84</v>
+        <v>397978.63</v>
       </c>
       <c r="O208" s="1">
-        <v>0.18</v>
+        <v>0.11</v>
       </c>
       <c r="P208">
         <v>1</v>
       </c>
     </row>
     <row r="209" spans="1:16">
       <c r="A209" t="s">
-        <v>554</v>
+        <v>490</v>
       </c>
       <c r="B209" t="s">
-        <v>555</v>
+        <v>491</v>
       </c>
       <c r="C209" s="1">
-        <v>500000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D209" s="1">
-        <v>102.855</v>
+        <v>95.239</v>
       </c>
       <c r="E209" s="1">
-        <v>99.858</v>
+        <v>92.4576925</v>
       </c>
       <c r="F209" t="s">
         <v>8</v>
       </c>
       <c r="G209">
         <v>1.0</v>
       </c>
       <c r="H209" s="1">
-        <v>499290.0</v>
+        <v>369830.77</v>
       </c>
       <c r="I209" s="1">
-        <v>14985.0</v>
+        <v>11125.23</v>
       </c>
       <c r="J209" s="1">
-        <v>3.0012617917443</v>
+        <v>3.0081948021794</v>
       </c>
       <c r="K209">
-        <v>2.59</v>
+        <v>0.4</v>
       </c>
       <c r="L209" t="s">
-        <v>556</v>
+        <v>492</v>
       </c>
       <c r="M209" s="1">
-        <v>514275.0</v>
+        <v>380956.0</v>
       </c>
       <c r="N209" s="1">
-        <v>527227.05</v>
+        <v>382557.37</v>
       </c>
       <c r="O209" s="1">
-        <v>0.15</v>
+        <v>0.1</v>
       </c>
       <c r="P209">
         <v>1</v>
       </c>
     </row>
     <row r="210" spans="1:16">
       <c r="A210" t="s">
-        <v>557</v>
+        <v>493</v>
       </c>
       <c r="B210" t="s">
-        <v>558</v>
+        <v>494</v>
       </c>
       <c r="C210" s="1">
-        <v>300000.0</v>
+        <v>443000.0</v>
       </c>
       <c r="D210" s="1">
-        <v>99.463</v>
+        <v>106.102</v>
       </c>
       <c r="E210" s="1">
-        <v>100.0</v>
+        <v>99.953</v>
       </c>
       <c r="F210" t="s">
         <v>8</v>
       </c>
       <c r="G210">
         <v>1.0</v>
       </c>
       <c r="H210" s="1">
-        <v>300000.0</v>
+        <v>442791.79</v>
       </c>
       <c r="I210" s="1">
-        <v>-1611.0</v>
+        <v>27240.07</v>
       </c>
       <c r="J210" s="1">
-        <v>-0.537</v>
+        <v>6.1518913889528</v>
       </c>
       <c r="K210">
-        <v>0.93</v>
+        <v>4.44</v>
       </c>
       <c r="L210" t="s">
-        <v>559</v>
+        <v>495</v>
       </c>
       <c r="M210" s="1">
-        <v>298389.0</v>
+        <v>470031.86</v>
       </c>
       <c r="N210" s="1">
-        <v>301193.79</v>
+        <v>489690.74</v>
       </c>
       <c r="O210" s="1">
-        <v>0.08</v>
+        <v>0.13</v>
       </c>
       <c r="P210">
         <v>1</v>
       </c>
     </row>
     <row r="211" spans="1:16">
       <c r="A211" t="s">
-        <v>560</v>
+        <v>496</v>
       </c>
       <c r="B211" t="s">
-        <v>561</v>
+        <v>497</v>
       </c>
       <c r="C211" s="1">
-        <v>1100000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D211" s="1">
-        <v>94.378</v>
+        <v>106.568</v>
       </c>
       <c r="E211" s="1">
-        <v>94.54545455</v>
+        <v>99.961</v>
       </c>
       <c r="F211" t="s">
         <v>8</v>
       </c>
       <c r="G211">
         <v>1.0</v>
       </c>
       <c r="H211" s="1">
-        <v>1040000.0</v>
+        <v>399844.0</v>
       </c>
       <c r="I211" s="1">
-        <v>-1842.0</v>
+        <v>26428.0</v>
       </c>
       <c r="J211" s="1">
-        <v>-0.17711538461538</v>
+        <v>6.6095777353168</v>
       </c>
       <c r="K211">
-        <v>1.8</v>
+        <v>3.07</v>
       </c>
       <c r="L211" t="s">
-        <v>562</v>
+        <v>498</v>
       </c>
       <c r="M211" s="1">
-        <v>1038158.0</v>
+        <v>426272.0</v>
       </c>
       <c r="N211" s="1">
-        <v>1057958.0</v>
+        <v>438559.67</v>
       </c>
       <c r="O211" s="1">
-        <v>0.29</v>
+        <v>0.12</v>
       </c>
       <c r="P211">
         <v>1</v>
       </c>
     </row>
     <row r="212" spans="1:16">
       <c r="A212" t="s">
-        <v>563</v>
+        <v>499</v>
       </c>
       <c r="B212" t="s">
-        <v>564</v>
+        <v>500</v>
       </c>
       <c r="C212" s="1">
-        <v>600000.0</v>
+        <v>380000.0</v>
       </c>
       <c r="D212" s="1">
-        <v>99.396</v>
+        <v>100.114</v>
       </c>
       <c r="E212" s="1">
-        <v>98.642</v>
+        <v>99.702</v>
       </c>
       <c r="F212" t="s">
         <v>8</v>
       </c>
       <c r="G212">
         <v>1.0</v>
       </c>
       <c r="H212" s="1">
-        <v>591852.0</v>
+        <v>378867.6</v>
       </c>
       <c r="I212" s="1">
-        <v>4524.0</v>
+        <v>1565.6</v>
       </c>
       <c r="J212" s="1">
-        <v>0.76438028426025</v>
+        <v>0.41323142966039</v>
       </c>
       <c r="K212">
-        <v>3.09</v>
+        <v>1.41</v>
       </c>
       <c r="L212" t="s">
-        <v>565</v>
+        <v>501</v>
       </c>
       <c r="M212" s="1">
-        <v>596376.0</v>
+        <v>380433.2</v>
       </c>
       <c r="N212" s="1">
-        <v>614930.79</v>
+        <v>385779.23</v>
       </c>
       <c r="O212" s="1">
-        <v>0.17</v>
+        <v>0.1</v>
       </c>
       <c r="P212">
         <v>1</v>
       </c>
     </row>
     <row r="213" spans="1:16">
       <c r="A213" t="s">
-        <v>566</v>
+        <v>502</v>
       </c>
       <c r="B213" t="s">
-        <v>567</v>
+        <v>503</v>
       </c>
       <c r="C213" s="1">
-        <v>355000.0</v>
+        <v>350000.0</v>
       </c>
       <c r="D213" s="1">
-        <v>99.681</v>
+        <v>99.211</v>
       </c>
       <c r="E213" s="1">
-        <v>99.628</v>
+        <v>99.3</v>
       </c>
       <c r="F213" t="s">
         <v>8</v>
       </c>
       <c r="G213">
         <v>1.0</v>
       </c>
       <c r="H213" s="1">
-        <v>353679.4</v>
+        <v>347550.0</v>
       </c>
       <c r="I213" s="1">
-        <v>188.15</v>
+        <v>-311.5</v>
       </c>
       <c r="J213" s="1">
-        <v>0.053197896173766</v>
+        <v>-0.089627391742195</v>
       </c>
       <c r="K213">
-        <v>1.12</v>
+        <v>1.54</v>
       </c>
       <c r="L213" t="s">
-        <v>568</v>
+        <v>504</v>
       </c>
       <c r="M213" s="1">
-        <v>353867.55</v>
+        <v>347238.5</v>
       </c>
       <c r="N213" s="1">
-        <v>357850.36</v>
+        <v>352616.99</v>
       </c>
       <c r="O213" s="1">
         <v>0.1</v>
       </c>
       <c r="P213">
         <v>1</v>
       </c>
     </row>
     <row r="214" spans="1:16">
       <c r="A214" t="s">
-        <v>569</v>
+        <v>505</v>
       </c>
       <c r="B214" t="s">
-        <v>570</v>
+        <v>506</v>
       </c>
       <c r="C214" s="1">
         <v>300000.0</v>
       </c>
       <c r="D214" s="1">
-        <v>100.396</v>
+        <v>103.39</v>
       </c>
       <c r="E214" s="1">
-        <v>99.736</v>
+        <v>99.611</v>
       </c>
       <c r="F214" t="s">
         <v>8</v>
       </c>
       <c r="G214">
         <v>1.0</v>
       </c>
       <c r="H214" s="1">
-        <v>299208.0</v>
+        <v>298833.0</v>
       </c>
       <c r="I214" s="1">
-        <v>1980.0</v>
+        <v>11337.0</v>
       </c>
       <c r="J214" s="1">
-        <v>0.66174701211198</v>
+        <v>3.7937577175212</v>
       </c>
       <c r="K214">
-        <v>0.82</v>
+        <v>2.52</v>
       </c>
       <c r="L214" t="s">
-        <v>571</v>
+        <v>507</v>
       </c>
       <c r="M214" s="1">
-        <v>301188.0</v>
+        <v>310170.0</v>
       </c>
       <c r="N214" s="1">
-        <v>303653.75</v>
+        <v>317731.64</v>
       </c>
       <c r="O214" s="1">
-        <v>0.08</v>
+        <v>0.09</v>
       </c>
       <c r="P214">
         <v>1</v>
       </c>
     </row>
     <row r="215" spans="1:16">
       <c r="A215" t="s">
-        <v>572</v>
+        <v>508</v>
       </c>
       <c r="B215" t="s">
-        <v>573</v>
+        <v>509</v>
       </c>
       <c r="C215" s="1">
-        <v>261000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D215" s="1">
-        <v>100.083</v>
+        <v>101.127</v>
       </c>
       <c r="E215" s="1">
-        <v>99.594</v>
+        <v>99.438</v>
       </c>
       <c r="F215" t="s">
         <v>8</v>
       </c>
       <c r="G215">
         <v>1.0</v>
       </c>
       <c r="H215" s="1">
-        <v>259940.34</v>
+        <v>596628.0</v>
       </c>
       <c r="I215" s="1">
-        <v>1276.29</v>
+        <v>10134.0</v>
       </c>
       <c r="J215" s="1">
-        <v>0.49099343333936</v>
+        <v>1.6985458275508</v>
       </c>
       <c r="K215">
-        <v>2.22</v>
+        <v>2.49</v>
       </c>
       <c r="L215" t="s">
-        <v>574</v>
+        <v>510</v>
       </c>
       <c r="M215" s="1">
-        <v>261216.63</v>
+        <v>606762.0</v>
       </c>
       <c r="N215" s="1">
-        <v>267008.68</v>
+        <v>621710.63</v>
       </c>
       <c r="O215" s="1">
-        <v>0.07</v>
+        <v>0.17</v>
       </c>
       <c r="P215">
         <v>1</v>
       </c>
     </row>
     <row r="216" spans="1:16">
       <c r="A216" t="s">
-        <v>575</v>
+        <v>511</v>
       </c>
       <c r="B216" t="s">
-        <v>576</v>
+        <v>512</v>
       </c>
       <c r="C216" s="1">
-        <v>900000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D216" s="1">
-        <v>99.969</v>
+        <v>102.796</v>
       </c>
       <c r="E216" s="1">
-        <v>100.0</v>
+        <v>102.74725</v>
       </c>
       <c r="F216" t="s">
         <v>8</v>
       </c>
       <c r="G216">
         <v>1.0</v>
       </c>
       <c r="H216" s="1">
-        <v>900000.0</v>
+        <v>410989.0</v>
       </c>
       <c r="I216" s="1">
-        <v>-279.0</v>
+        <v>195.0</v>
       </c>
       <c r="J216" s="1">
-        <v>-0.031</v>
+        <v>0.047446525332795</v>
       </c>
       <c r="K216">
-        <v>1.78</v>
+        <v>3.21</v>
       </c>
       <c r="L216" t="s">
-        <v>577</v>
+        <v>513</v>
       </c>
       <c r="M216" s="1">
-        <v>899721.0</v>
+        <v>411184.0</v>
       </c>
       <c r="N216" s="1">
-        <v>915773.05</v>
+        <v>424022.36</v>
       </c>
       <c r="O216" s="1">
-        <v>0.25</v>
+        <v>0.11</v>
       </c>
       <c r="P216">
         <v>1</v>
       </c>
     </row>
     <row r="217" spans="1:16">
       <c r="A217" t="s">
-        <v>578</v>
+        <v>514</v>
       </c>
       <c r="B217" t="s">
-        <v>579</v>
+        <v>515</v>
       </c>
       <c r="C217" s="1">
-        <v>785000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D217" s="1">
-        <v>102.548</v>
+        <v>99.596</v>
       </c>
       <c r="E217" s="1">
-        <v>99.849</v>
+        <v>98.434</v>
       </c>
       <c r="F217" t="s">
         <v>8</v>
       </c>
       <c r="G217">
         <v>1.0</v>
       </c>
       <c r="H217" s="1">
-        <v>783814.65</v>
+        <v>295302.0</v>
       </c>
       <c r="I217" s="1">
-        <v>21187.15</v>
+        <v>3486.0</v>
       </c>
       <c r="J217" s="1">
-        <v>2.7030816532965</v>
+        <v>1.1804864172948</v>
       </c>
       <c r="K217">
-        <v>1.49</v>
+        <v>2.57</v>
       </c>
       <c r="L217" t="s">
-        <v>580</v>
+        <v>516</v>
       </c>
       <c r="M217" s="1">
-        <v>805001.8</v>
+        <v>298788.0</v>
       </c>
       <c r="N217" s="1">
-        <v>816676.79</v>
+        <v>306504.78</v>
       </c>
       <c r="O217" s="1">
-        <v>0.22</v>
+        <v>0.08</v>
       </c>
       <c r="P217">
         <v>1</v>
       </c>
     </row>
     <row r="218" spans="1:16">
       <c r="A218" t="s">
-        <v>581</v>
+        <v>517</v>
       </c>
       <c r="B218" t="s">
-        <v>582</v>
+        <v>518</v>
       </c>
       <c r="C218" s="1">
-        <v>532000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D218" s="1">
-        <v>109.578</v>
+        <v>106.29</v>
       </c>
       <c r="E218" s="1">
-        <v>99.283</v>
+        <v>99.661</v>
       </c>
       <c r="F218" t="s">
         <v>8</v>
       </c>
       <c r="G218">
         <v>1.0</v>
       </c>
       <c r="H218" s="1">
-        <v>528185.56</v>
+        <v>398644.0</v>
       </c>
       <c r="I218" s="1">
-        <v>54769.4</v>
+        <v>26516.0</v>
       </c>
       <c r="J218" s="1">
-        <v>10.369348226786</v>
+        <v>6.6515487502634</v>
       </c>
       <c r="K218">
-        <v>2.23</v>
+        <v>3.43</v>
       </c>
       <c r="L218" t="s">
-        <v>583</v>
+        <v>519</v>
       </c>
       <c r="M218" s="1">
-        <v>582954.96</v>
+        <v>425160.0</v>
       </c>
       <c r="N218" s="1">
-        <v>594832.04</v>
+        <v>438895.62</v>
       </c>
       <c r="O218" s="1">
-        <v>0.16</v>
+        <v>0.12</v>
       </c>
       <c r="P218">
         <v>1</v>
       </c>
     </row>
     <row r="219" spans="1:16">
       <c r="A219" t="s">
-        <v>584</v>
+        <v>520</v>
       </c>
       <c r="B219" t="s">
-        <v>585</v>
+        <v>521</v>
       </c>
       <c r="C219" s="1">
-        <v>303000.0</v>
+        <v>1200000.0</v>
       </c>
       <c r="D219" s="1">
-        <v>100.802</v>
+        <v>103.204</v>
       </c>
       <c r="E219" s="1">
-        <v>99.115</v>
+        <v>98.6</v>
       </c>
       <c r="F219" t="s">
         <v>8</v>
       </c>
       <c r="G219">
         <v>1.0</v>
       </c>
       <c r="H219" s="1">
-        <v>300318.45</v>
+        <v>1183200.0</v>
       </c>
       <c r="I219" s="1">
-        <v>5111.61</v>
+        <v>55248.0</v>
       </c>
       <c r="J219" s="1">
-        <v>1.7020632598497</v>
+        <v>4.6693711967546</v>
       </c>
       <c r="K219">
-        <v>2.97</v>
+        <v>3.86</v>
       </c>
       <c r="L219" t="s">
-        <v>586</v>
+        <v>522</v>
       </c>
       <c r="M219" s="1">
-        <v>305430.06</v>
+        <v>1238448.0</v>
       </c>
       <c r="N219" s="1">
-        <v>314437.05</v>
+        <v>1284763.07</v>
       </c>
       <c r="O219" s="1">
-        <v>0.09</v>
+        <v>0.35</v>
       </c>
       <c r="P219">
         <v>1</v>
       </c>
     </row>
     <row r="220" spans="1:16">
       <c r="A220" t="s">
-        <v>587</v>
+        <v>523</v>
       </c>
       <c r="B220" t="s">
-        <v>588</v>
+        <v>524</v>
       </c>
       <c r="C220" s="1">
-        <v>805423.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D220" s="1">
-        <v>96.318</v>
+        <v>104.84</v>
       </c>
       <c r="E220" s="1">
-        <v>96.9285928</v>
+        <v>100.0</v>
       </c>
       <c r="F220" t="s">
         <v>8</v>
       </c>
       <c r="G220">
         <v>1.0</v>
       </c>
       <c r="H220" s="1">
-        <v>780685.18</v>
+        <v>400000.0</v>
       </c>
       <c r="I220" s="1">
-        <v>-4917.85</v>
+        <v>19360.0</v>
       </c>
       <c r="J220" s="1">
-        <v>-0.6299402276344</v>
+        <v>4.84</v>
       </c>
       <c r="K220">
-        <v>0.8</v>
+        <v>3.85</v>
       </c>
       <c r="L220" t="s">
-        <v>589</v>
+        <v>525</v>
       </c>
       <c r="M220" s="1">
-        <v>775767.33</v>
+        <v>419360.0</v>
       </c>
       <c r="N220" s="1">
-        <v>782199.68</v>
+        <v>434752.0</v>
       </c>
       <c r="O220" s="1">
-        <v>0.22</v>
+        <v>0.12</v>
       </c>
       <c r="P220">
         <v>1</v>
       </c>
     </row>
     <row r="221" spans="1:16">
       <c r="A221" t="s">
-        <v>590</v>
+        <v>526</v>
       </c>
       <c r="B221" t="s">
-        <v>591</v>
+        <v>527</v>
       </c>
       <c r="C221" s="1">
-        <v>386883.39</v>
+        <v>400000.0</v>
       </c>
       <c r="D221" s="1">
-        <v>90.493</v>
+        <v>108.788</v>
       </c>
       <c r="E221" s="1">
-        <v>93.69960029</v>
+        <v>109.3</v>
       </c>
       <c r="F221" t="s">
         <v>8</v>
       </c>
       <c r="G221">
         <v>1.0</v>
       </c>
       <c r="H221" s="1">
-        <v>362508.19</v>
+        <v>437200.0</v>
       </c>
       <c r="I221" s="1">
-        <v>-12405.8</v>
+        <v>-2048.0</v>
       </c>
       <c r="J221" s="1">
-        <v>-3.4222123367751</v>
+        <v>-0.46843549862763</v>
       </c>
       <c r="K221">
-        <v>0.94</v>
+        <v>0.56</v>
       </c>
       <c r="L221" t="s">
-        <v>592</v>
+        <v>528</v>
       </c>
       <c r="M221" s="1">
-        <v>350102.39</v>
+        <v>435152.0</v>
       </c>
       <c r="N221" s="1">
-        <v>353753.93</v>
+        <v>437395.84</v>
       </c>
       <c r="O221" s="1">
-        <v>0.1</v>
+        <v>0.12</v>
       </c>
       <c r="P221">
         <v>1</v>
       </c>
     </row>
     <row r="222" spans="1:16">
       <c r="A222" t="s">
-        <v>593</v>
+        <v>529</v>
       </c>
       <c r="B222" t="s">
-        <v>594</v>
+        <v>530</v>
       </c>
       <c r="C222" s="1">
-        <v>344831.75</v>
+        <v>400000.0</v>
       </c>
       <c r="D222" s="1">
-        <v>78.977</v>
+        <v>100.485</v>
       </c>
       <c r="E222" s="1">
-        <v>96.18009363</v>
+        <v>99.852</v>
       </c>
       <c r="F222" t="s">
         <v>8</v>
       </c>
       <c r="G222">
         <v>1.0</v>
       </c>
       <c r="H222" s="1">
-        <v>331659.5</v>
+        <v>399408.0</v>
       </c>
       <c r="I222" s="1">
-        <v>-59321.73</v>
+        <v>2532.0</v>
       </c>
       <c r="J222" s="1">
-        <v>-17.886335232369</v>
+        <v>0.6339382285783</v>
       </c>
       <c r="K222">
-        <v>1.92</v>
+        <v>0.35</v>
       </c>
       <c r="L222" t="s">
-        <v>595</v>
+        <v>531</v>
       </c>
       <c r="M222" s="1">
-        <v>272337.77</v>
+        <v>401940.0</v>
       </c>
       <c r="N222" s="1">
-        <v>278969.88</v>
+        <v>403342.74</v>
       </c>
       <c r="O222" s="1">
-        <v>0.08</v>
+        <v>0.11</v>
       </c>
       <c r="P222">
         <v>1</v>
       </c>
     </row>
     <row r="223" spans="1:16">
       <c r="A223" t="s">
-        <v>596</v>
+        <v>532</v>
       </c>
       <c r="B223" t="s">
-        <v>597</v>
+        <v>533</v>
       </c>
       <c r="C223" s="1">
-        <v>2850000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D223" s="1">
-        <v>101.401</v>
+        <v>100.652</v>
       </c>
       <c r="E223" s="1">
-        <v>119.99153825</v>
+        <v>99.589</v>
       </c>
       <c r="F223" t="s">
         <v>8</v>
       </c>
       <c r="G223">
         <v>1.0</v>
       </c>
       <c r="H223" s="1">
-        <v>3419758.84</v>
+        <v>199178.0</v>
       </c>
       <c r="I223" s="1">
-        <v>288452.92</v>
+        <v>2126.0</v>
       </c>
       <c r="J223" s="1">
-        <v>8.4348906895435</v>
+        <v>1.0673869604073</v>
       </c>
       <c r="K223">
-        <v>0.63</v>
-[...2 lines deleted...]
-        <v>598</v>
+        <v>0.17</v>
+      </c>
+      <c r="L223">
+        <v>332.88</v>
       </c>
       <c r="M223" s="1">
-        <v>3708211.76</v>
+        <v>201304.0</v>
       </c>
       <c r="N223" s="1">
-        <v>3726143.07</v>
+        <v>201636.88</v>
       </c>
       <c r="O223" s="1">
-        <v>1.03</v>
+        <v>0.05</v>
       </c>
       <c r="P223">
         <v>1</v>
       </c>
     </row>
     <row r="224" spans="1:16">
       <c r="A224" t="s">
-        <v>599</v>
+        <v>534</v>
       </c>
       <c r="B224" t="s">
-        <v>600</v>
+        <v>535</v>
       </c>
       <c r="C224" s="1">
-        <v>2910000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D224" s="1">
-        <v>101.596</v>
+        <v>104.472</v>
       </c>
       <c r="E224" s="1">
-        <v>101.61324845</v>
+        <v>98.769</v>
       </c>
       <c r="F224" t="s">
         <v>8</v>
       </c>
       <c r="G224">
         <v>1.0</v>
       </c>
       <c r="H224" s="1">
-        <v>2956945.53</v>
+        <v>296307.0</v>
       </c>
       <c r="I224" s="1">
-        <v>115420.23</v>
+        <v>17109.0</v>
       </c>
       <c r="J224" s="1">
-        <v>3.9033600324724</v>
+        <v>5.7740789113993</v>
       </c>
       <c r="K224">
-        <v>0.42</v>
+        <v>1.66</v>
       </c>
       <c r="L224" t="s">
-        <v>601</v>
+        <v>536</v>
       </c>
       <c r="M224" s="1">
-        <v>3072365.76</v>
+        <v>313416.0</v>
       </c>
       <c r="N224" s="1">
-        <v>3084545.7</v>
+        <v>318384.49</v>
       </c>
       <c r="O224" s="1">
-        <v>0.85</v>
+        <v>0.09</v>
       </c>
       <c r="P224">
         <v>1</v>
       </c>
     </row>
     <row r="225" spans="1:16">
       <c r="A225" t="s">
-        <v>602</v>
+        <v>537</v>
       </c>
       <c r="B225" t="s">
-        <v>603</v>
+        <v>538</v>
       </c>
       <c r="C225" s="1">
-        <v>6650000.0</v>
+        <v>309000.0</v>
       </c>
       <c r="D225" s="1">
-        <v>100.462</v>
+        <v>101.352</v>
       </c>
       <c r="E225" s="1">
-        <v>100.84036842</v>
+        <v>99.43</v>
       </c>
       <c r="F225" t="s">
         <v>8</v>
       </c>
       <c r="G225">
         <v>1.0</v>
       </c>
       <c r="H225" s="1">
-        <v>6705884.5</v>
+        <v>307238.7</v>
       </c>
       <c r="I225" s="1">
-        <v>-25161.5</v>
+        <v>5938.98</v>
       </c>
       <c r="J225" s="1">
-        <v>-0.37521523074249</v>
+        <v>1.9330182037614</v>
       </c>
       <c r="K225">
-        <v>1.13</v>
+        <v>2.83</v>
       </c>
       <c r="L225" t="s">
-        <v>604</v>
+        <v>539</v>
       </c>
       <c r="M225" s="1">
-        <v>6680723.0</v>
+        <v>313177.68</v>
       </c>
       <c r="N225" s="1">
-        <v>6755833.67</v>
+        <v>321914.34</v>
       </c>
       <c r="O225" s="1">
-        <v>1.86</v>
+        <v>0.09</v>
       </c>
       <c r="P225">
         <v>1</v>
       </c>
     </row>
     <row r="226" spans="1:16">
       <c r="A226" t="s">
-        <v>605</v>
+        <v>540</v>
       </c>
       <c r="B226" t="s">
-        <v>606</v>
+        <v>541</v>
       </c>
       <c r="C226" s="1">
-        <v>2206000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D226" s="1">
-        <v>88.265</v>
+        <v>86.815</v>
       </c>
       <c r="E226" s="1">
-        <v>95.17131958</v>
+        <v>85.96</v>
       </c>
       <c r="F226" t="s">
         <v>8</v>
       </c>
       <c r="G226">
         <v>1.0</v>
       </c>
       <c r="H226" s="1">
-        <v>2099479.31</v>
+        <v>687680.0</v>
       </c>
       <c r="I226" s="1">
-        <v>-152353.41</v>
+        <v>6840.0</v>
       </c>
       <c r="J226" s="1">
-        <v>-7.2567235730463</v>
+        <v>0.99464867380177</v>
       </c>
       <c r="K226">
-        <v>1.4</v>
+        <v>0.4</v>
       </c>
       <c r="L226" t="s">
-        <v>607</v>
+        <v>542</v>
       </c>
       <c r="M226" s="1">
-        <v>1947125.9</v>
+        <v>694520.0</v>
       </c>
       <c r="N226" s="1">
-        <v>1978022.09</v>
+        <v>697684.38</v>
       </c>
       <c r="O226" s="1">
-        <v>0.54</v>
+        <v>0.19</v>
       </c>
       <c r="P226">
         <v>1</v>
       </c>
     </row>
     <row r="227" spans="1:16">
       <c r="A227" t="s">
-        <v>608</v>
+        <v>543</v>
       </c>
       <c r="B227" t="s">
-        <v>609</v>
+        <v>544</v>
       </c>
       <c r="C227" s="1">
-        <v>2500000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D227" s="1">
-        <v>100.34</v>
+        <v>100.929</v>
       </c>
       <c r="E227" s="1">
-        <v>101.176</v>
+        <v>100.65</v>
       </c>
       <c r="F227" t="s">
         <v>8</v>
       </c>
       <c r="G227">
         <v>1.0</v>
       </c>
       <c r="H227" s="1">
-        <v>2529400.0</v>
+        <v>301950.0</v>
       </c>
       <c r="I227" s="1">
-        <v>-20900.0</v>
+        <v>837.0</v>
       </c>
       <c r="J227" s="1">
-        <v>-0.82628291294378</v>
+        <v>0.27719821162444</v>
       </c>
       <c r="K227">
-        <v>1.44</v>
+        <v>0.39</v>
       </c>
       <c r="L227" t="s">
-        <v>610</v>
+        <v>545</v>
       </c>
       <c r="M227" s="1">
-        <v>2508500.0</v>
+        <v>302787.0</v>
       </c>
       <c r="N227" s="1">
-        <v>2544591.16</v>
+        <v>303945.9</v>
       </c>
       <c r="O227" s="1">
-        <v>0.7</v>
+        <v>0.08</v>
       </c>
       <c r="P227">
         <v>1</v>
       </c>
     </row>
     <row r="228" spans="1:16">
       <c r="A228" t="s">
-        <v>611</v>
+        <v>546</v>
       </c>
       <c r="B228" t="s">
-        <v>612</v>
+        <v>547</v>
       </c>
       <c r="C228" s="1">
-        <v>6310000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D228" s="1">
-        <v>102.106</v>
+        <v>100.733</v>
       </c>
       <c r="E228" s="1">
-        <v>101.552</v>
+        <v>100.62</v>
       </c>
       <c r="F228" t="s">
         <v>8</v>
       </c>
       <c r="G228">
         <v>1.0</v>
       </c>
       <c r="H228" s="1">
-        <v>6407931.2</v>
+        <v>201240.0</v>
       </c>
       <c r="I228" s="1">
-        <v>34957.4</v>
+        <v>226.0</v>
       </c>
       <c r="J228" s="1">
-        <v>0.54553332282968</v>
+        <v>0.11230371695488</v>
       </c>
       <c r="K228">
-        <v>0.03</v>
+        <v>2.46</v>
       </c>
       <c r="L228" t="s">
-        <v>613</v>
+        <v>548</v>
       </c>
       <c r="M228" s="1">
-        <v>6442888.6</v>
+        <v>201466.0</v>
       </c>
       <c r="N228" s="1">
-        <v>6444797.29</v>
+        <v>206380.38</v>
       </c>
       <c r="O228" s="1">
-        <v>1.77</v>
+        <v>0.06</v>
       </c>
       <c r="P228">
         <v>1</v>
       </c>
     </row>
     <row r="229" spans="1:16">
       <c r="A229" t="s">
-        <v>614</v>
+        <v>549</v>
       </c>
       <c r="B229" t="s">
-        <v>615</v>
+        <v>550</v>
       </c>
       <c r="C229" s="1">
-        <v>4540000.0</v>
+        <v>193000.0</v>
       </c>
       <c r="D229" s="1">
-        <v>104.325</v>
+        <v>101.292</v>
       </c>
       <c r="E229" s="1">
-        <v>104.151</v>
+        <v>99.571</v>
       </c>
       <c r="F229" t="s">
         <v>8</v>
       </c>
       <c r="G229">
         <v>1.0</v>
       </c>
       <c r="H229" s="1">
-        <v>4728455.4</v>
+        <v>192172.03</v>
       </c>
       <c r="I229" s="1">
-        <v>7899.6</v>
+        <v>3321.53</v>
       </c>
       <c r="J229" s="1">
-        <v>0.16706512659504</v>
+        <v>1.7284148999207</v>
       </c>
       <c r="K229">
-        <v>0.52</v>
+        <v>1.04</v>
       </c>
       <c r="L229" t="s">
-        <v>616</v>
+        <v>551</v>
       </c>
       <c r="M229" s="1">
-        <v>4736355.0</v>
+        <v>195493.56</v>
       </c>
       <c r="N229" s="1">
-        <v>4759890.66</v>
+        <v>197504.2</v>
       </c>
       <c r="O229" s="1">
-        <v>1.31</v>
+        <v>0.05</v>
       </c>
       <c r="P229">
         <v>1</v>
       </c>
     </row>
     <row r="230" spans="1:16">
       <c r="A230" t="s">
-        <v>617</v>
+        <v>552</v>
       </c>
       <c r="B230" t="s">
-        <v>618</v>
+        <v>553</v>
       </c>
       <c r="C230" s="1">
-        <v>3129000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D230" s="1">
-        <v>104.483</v>
+        <v>100.673</v>
       </c>
       <c r="E230" s="1">
-        <v>109.15996484</v>
+        <v>100.0</v>
       </c>
       <c r="F230" t="s">
         <v>8</v>
       </c>
       <c r="G230">
         <v>1.0</v>
       </c>
       <c r="H230" s="1">
-        <v>3415615.3</v>
+        <v>300000.0</v>
       </c>
       <c r="I230" s="1">
-        <v>-146342.23</v>
+        <v>2019.0</v>
       </c>
       <c r="J230" s="1">
-        <v>-4.2845056350462</v>
+        <v>0.673</v>
       </c>
       <c r="K230">
-        <v>0.03</v>
+        <v>1.41</v>
       </c>
       <c r="L230" t="s">
-        <v>619</v>
+        <v>554</v>
       </c>
       <c r="M230" s="1">
-        <v>3269273.07</v>
+        <v>302019.0</v>
       </c>
       <c r="N230" s="1">
-        <v>3270310.31</v>
+        <v>306252.98</v>
       </c>
       <c r="O230" s="1">
-        <v>0.9</v>
+        <v>0.08</v>
       </c>
       <c r="P230">
         <v>1</v>
       </c>
     </row>
     <row r="231" spans="1:16">
       <c r="A231" t="s">
-        <v>620</v>
+        <v>555</v>
       </c>
       <c r="B231" t="s">
-        <v>621</v>
+        <v>556</v>
       </c>
       <c r="C231" s="1">
-        <v>312000.0</v>
+        <v>877000.0</v>
       </c>
       <c r="D231" s="1">
-        <v>97.989</v>
+        <v>100.715</v>
       </c>
       <c r="E231" s="1">
-        <v>99.406</v>
+        <v>100.0</v>
       </c>
       <c r="F231" t="s">
         <v>8</v>
       </c>
       <c r="G231">
         <v>1.0</v>
       </c>
       <c r="H231" s="1">
-        <v>310146.72</v>
+        <v>877000.0</v>
       </c>
       <c r="I231" s="1">
-        <v>-4421.04</v>
+        <v>6270.55</v>
       </c>
       <c r="J231" s="1">
-        <v>-1.4254672756172</v>
+        <v>0.715</v>
       </c>
       <c r="K231">
-        <v>0.47</v>
+        <v>0.41</v>
       </c>
       <c r="L231" t="s">
-        <v>622</v>
+        <v>557</v>
       </c>
       <c r="M231" s="1">
-        <v>305725.68</v>
+        <v>883270.55</v>
       </c>
       <c r="N231" s="1">
-        <v>307194.86</v>
+        <v>886832.95</v>
       </c>
       <c r="O231" s="1">
-        <v>0.08</v>
+        <v>0.24</v>
       </c>
       <c r="P231">
         <v>1</v>
       </c>
     </row>
     <row r="232" spans="1:16">
       <c r="A232" t="s">
-        <v>623</v>
+        <v>558</v>
       </c>
       <c r="B232" t="s">
-        <v>624</v>
+        <v>559</v>
       </c>
       <c r="C232" s="1">
-        <v>658000.0</v>
+        <v>577000.0</v>
       </c>
       <c r="D232" s="1">
-        <v>99.227</v>
+        <v>100.88</v>
       </c>
       <c r="E232" s="1">
         <v>100.0</v>
       </c>
       <c r="F232" t="s">
         <v>8</v>
       </c>
       <c r="G232">
         <v>1.0</v>
       </c>
       <c r="H232" s="1">
-        <v>658000.0</v>
+        <v>577000.0</v>
       </c>
       <c r="I232" s="1">
-        <v>-5086.34</v>
+        <v>5077.6</v>
       </c>
       <c r="J232" s="1">
-        <v>-0.773</v>
+        <v>0.88</v>
       </c>
       <c r="K232">
-        <v>0.12</v>
-[...2 lines deleted...]
-        <v>776.19</v>
+        <v>1.86</v>
+      </c>
+      <c r="L232" t="s">
+        <v>560</v>
       </c>
       <c r="M232" s="1">
-        <v>652913.66</v>
+        <v>582077.6</v>
       </c>
       <c r="N232" s="1">
-        <v>653689.85</v>
+        <v>592800.54</v>
       </c>
       <c r="O232" s="1">
-        <v>0.18</v>
+        <v>0.16</v>
       </c>
       <c r="P232">
         <v>1</v>
       </c>
     </row>
     <row r="233" spans="1:16">
       <c r="A233" t="s">
-        <v>625</v>
+        <v>561</v>
       </c>
       <c r="B233" t="s">
-        <v>626</v>
+        <v>562</v>
       </c>
       <c r="C233" s="1">
-        <v>500000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D233" s="1">
-        <v>104.895</v>
+        <v>100.635</v>
       </c>
       <c r="E233" s="1">
-        <v>100.77</v>
+        <v>100.42</v>
       </c>
       <c r="F233" t="s">
         <v>8</v>
       </c>
       <c r="G233">
         <v>1.0</v>
       </c>
       <c r="H233" s="1">
-        <v>503850.0</v>
+        <v>401680.0</v>
       </c>
       <c r="I233" s="1">
-        <v>20625.0</v>
+        <v>860.0</v>
       </c>
       <c r="J233" s="1">
-        <v>4.0934802024412</v>
+        <v>0.2141007767377</v>
       </c>
       <c r="K233">
-        <v>3.81</v>
+        <v>2.96</v>
       </c>
       <c r="L233" t="s">
-        <v>627</v>
+        <v>563</v>
       </c>
       <c r="M233" s="1">
-        <v>524475.0</v>
+        <v>402540.0</v>
       </c>
       <c r="N233" s="1">
-        <v>543540.07</v>
+        <v>414378.36</v>
       </c>
       <c r="O233" s="1">
-        <v>0.15</v>
+        <v>0.11</v>
       </c>
       <c r="P233">
         <v>1</v>
       </c>
     </row>
     <row r="234" spans="1:16">
       <c r="A234" t="s">
-        <v>628</v>
+        <v>564</v>
       </c>
       <c r="B234" t="s">
-        <v>629</v>
+        <v>565</v>
       </c>
       <c r="C234" s="1">
-        <v>900000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D234" s="1">
-        <v>99.032</v>
+        <v>97.214</v>
       </c>
       <c r="E234" s="1">
-        <v>91.91</v>
+        <v>97.286</v>
       </c>
       <c r="F234" t="s">
         <v>8</v>
       </c>
       <c r="G234">
         <v>1.0</v>
       </c>
       <c r="H234" s="1">
-        <v>827190.0</v>
+        <v>194572.0</v>
       </c>
       <c r="I234" s="1">
-        <v>64098.0</v>
+        <v>-144.0</v>
       </c>
       <c r="J234" s="1">
-        <v>7.7488847785877</v>
+        <v>-0.074008593219991</v>
       </c>
       <c r="K234">
-        <v>1.33</v>
+        <v>0.84</v>
       </c>
       <c r="L234" t="s">
-        <v>630</v>
+        <v>566</v>
       </c>
       <c r="M234" s="1">
-        <v>891288.0</v>
+        <v>194428.0</v>
       </c>
       <c r="N234" s="1">
-        <v>903256.15</v>
+        <v>196102.66</v>
       </c>
       <c r="O234" s="1">
-        <v>0.25</v>
+        <v>0.05</v>
       </c>
       <c r="P234">
         <v>1</v>
       </c>
     </row>
     <row r="235" spans="1:16">
       <c r="A235" t="s">
-        <v>631</v>
+        <v>567</v>
       </c>
       <c r="B235" t="s">
-        <v>632</v>
+        <v>568</v>
       </c>
       <c r="C235" s="1">
         <v>400000.0</v>
       </c>
       <c r="D235" s="1">
-        <v>102.087</v>
+        <v>100.697</v>
       </c>
       <c r="E235" s="1">
-        <v>98.69</v>
+        <v>99.259</v>
       </c>
       <c r="F235" t="s">
         <v>8</v>
       </c>
       <c r="G235">
         <v>1.0</v>
       </c>
       <c r="H235" s="1">
-        <v>394760.0</v>
+        <v>397036.0</v>
       </c>
       <c r="I235" s="1">
-        <v>13588.0</v>
+        <v>5752.0</v>
       </c>
       <c r="J235" s="1">
-        <v>3.4420913973047</v>
+        <v>1.4487351272932</v>
       </c>
       <c r="K235">
-        <v>1.42</v>
-[...2 lines deleted...]
-        <v>633</v>
+        <v>0.01</v>
+      </c>
+      <c r="L235">
+        <v>47.95</v>
       </c>
       <c r="M235" s="1">
-        <v>408348.0</v>
+        <v>402788.0</v>
       </c>
       <c r="N235" s="1">
-        <v>414038.41</v>
+        <v>402835.95</v>
       </c>
       <c r="O235" s="1">
         <v>0.11</v>
       </c>
       <c r="P235">
         <v>1</v>
       </c>
     </row>
     <row r="236" spans="1:16">
       <c r="A236" t="s">
-        <v>634</v>
+        <v>569</v>
       </c>
       <c r="B236" t="s">
-        <v>635</v>
+        <v>570</v>
       </c>
       <c r="C236" s="1">
-        <v>300000.0</v>
+        <v>286000.0</v>
       </c>
       <c r="D236" s="1">
-        <v>84.953</v>
+        <v>100.185</v>
       </c>
       <c r="E236" s="1">
-        <v>85.35266667</v>
+        <v>99.362</v>
       </c>
       <c r="F236" t="s">
         <v>8</v>
       </c>
       <c r="G236">
         <v>1.0</v>
       </c>
       <c r="H236" s="1">
-        <v>256058.0</v>
+        <v>284175.32</v>
       </c>
       <c r="I236" s="1">
-        <v>-1199.0</v>
+        <v>2353.78</v>
       </c>
       <c r="J236" s="1">
-        <v>-0.46825328636481</v>
+        <v>0.82828445482176</v>
       </c>
       <c r="K236">
-        <v>0.12</v>
-[...2 lines deleted...]
-        <v>373.97</v>
+        <v>0.77</v>
+      </c>
+      <c r="L236" t="s">
+        <v>571</v>
       </c>
       <c r="M236" s="1">
-        <v>254859.0</v>
+        <v>286529.1</v>
       </c>
       <c r="N236" s="1">
-        <v>255232.97</v>
+        <v>288732.87</v>
       </c>
       <c r="O236" s="1">
-        <v>0.07</v>
+        <v>0.08</v>
       </c>
       <c r="P236">
         <v>1</v>
       </c>
     </row>
     <row r="237" spans="1:16">
       <c r="A237" t="s">
-        <v>636</v>
+        <v>572</v>
       </c>
       <c r="B237" t="s">
-        <v>637</v>
+        <v>573</v>
       </c>
       <c r="C237" s="1">
-        <v>200000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D237" s="1">
-        <v>103.758</v>
+        <v>108.683</v>
       </c>
       <c r="E237" s="1">
-        <v>99.098</v>
+        <v>108.1185</v>
       </c>
       <c r="F237" t="s">
         <v>8</v>
       </c>
       <c r="G237">
         <v>1.0</v>
       </c>
       <c r="H237" s="1">
-        <v>198196.0</v>
+        <v>432474.0</v>
       </c>
       <c r="I237" s="1">
-        <v>9320.0</v>
+        <v>2258.0</v>
       </c>
       <c r="J237" s="1">
-        <v>4.7024157904297</v>
+        <v>0.52211231195401</v>
       </c>
       <c r="K237">
-        <v>2.29</v>
+        <v>1.85</v>
       </c>
       <c r="L237" t="s">
-        <v>638</v>
+        <v>574</v>
       </c>
       <c r="M237" s="1">
-        <v>207516.0</v>
+        <v>434732.0</v>
       </c>
       <c r="N237" s="1">
-        <v>212102.3</v>
+        <v>442123.78</v>
       </c>
       <c r="O237" s="1">
-        <v>0.06</v>
+        <v>0.12</v>
       </c>
       <c r="P237">
         <v>1</v>
       </c>
     </row>
     <row r="238" spans="1:16">
       <c r="A238" t="s">
-        <v>639</v>
+        <v>575</v>
       </c>
       <c r="B238" t="s">
-        <v>640</v>
+        <v>576</v>
       </c>
       <c r="C238" s="1">
-        <v>306000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D238" s="1">
-        <v>101.787</v>
+        <v>103.112</v>
       </c>
       <c r="E238" s="1">
-        <v>99.609</v>
+        <v>100.4</v>
       </c>
       <c r="F238" t="s">
         <v>8</v>
       </c>
       <c r="G238">
         <v>1.0</v>
       </c>
       <c r="H238" s="1">
-        <v>304803.54</v>
+        <v>401600.0</v>
       </c>
       <c r="I238" s="1">
-        <v>6664.68</v>
+        <v>10848.0</v>
       </c>
       <c r="J238" s="1">
-        <v>2.186549408186</v>
+        <v>2.7011952191235</v>
       </c>
       <c r="K238">
-        <v>2.97</v>
+        <v>2.81</v>
       </c>
       <c r="L238" t="s">
-        <v>641</v>
+        <v>577</v>
       </c>
       <c r="M238" s="1">
-        <v>311468.22</v>
+        <v>412448.0</v>
       </c>
       <c r="N238" s="1">
-        <v>320556.0</v>
+        <v>423701.42</v>
       </c>
       <c r="O238" s="1">
-        <v>0.09</v>
+        <v>0.11</v>
       </c>
       <c r="P238">
         <v>1</v>
       </c>
     </row>
     <row r="239" spans="1:16">
       <c r="A239" t="s">
-        <v>642</v>
+        <v>578</v>
       </c>
       <c r="B239" t="s">
-        <v>643</v>
+        <v>579</v>
       </c>
       <c r="C239" s="1">
-        <v>256000.0</v>
+        <v>695000.0</v>
       </c>
       <c r="D239" s="1">
-        <v>102.774</v>
+        <v>100.151</v>
       </c>
       <c r="E239" s="1">
-        <v>99.813</v>
+        <v>99.228</v>
       </c>
       <c r="F239" t="s">
         <v>8</v>
       </c>
       <c r="G239">
         <v>1.0</v>
       </c>
       <c r="H239" s="1">
-        <v>255521.28</v>
+        <v>689634.6</v>
       </c>
       <c r="I239" s="1">
-        <v>7580.16</v>
+        <v>6414.85</v>
       </c>
       <c r="J239" s="1">
-        <v>2.9665474437198</v>
+        <v>0.93018099729915</v>
       </c>
       <c r="K239">
-        <v>2.82</v>
+        <v>2.31</v>
       </c>
       <c r="L239" t="s">
-        <v>644</v>
+        <v>580</v>
       </c>
       <c r="M239" s="1">
-        <v>263101.44</v>
+        <v>696049.45</v>
       </c>
       <c r="N239" s="1">
-        <v>270330.81</v>
+        <v>712089.19</v>
       </c>
       <c r="O239" s="1">
-        <v>0.07</v>
+        <v>0.19</v>
       </c>
       <c r="P239">
         <v>1</v>
       </c>
     </row>
     <row r="240" spans="1:16">
       <c r="A240" t="s">
-        <v>645</v>
+        <v>581</v>
       </c>
       <c r="B240" t="s">
-        <v>646</v>
+        <v>582</v>
       </c>
       <c r="C240" s="1">
-        <v>383000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D240" s="1">
-        <v>105.047</v>
+        <v>100.638</v>
       </c>
       <c r="E240" s="1">
-        <v>100.0</v>
+        <v>99.517</v>
       </c>
       <c r="F240" t="s">
         <v>8</v>
       </c>
       <c r="G240">
         <v>1.0</v>
       </c>
       <c r="H240" s="1">
-        <v>383000.0</v>
+        <v>398068.0</v>
       </c>
       <c r="I240" s="1">
-        <v>19330.01</v>
+        <v>4484.0</v>
       </c>
       <c r="J240" s="1">
-        <v>5.047</v>
+        <v>1.1264407086226</v>
       </c>
       <c r="K240">
-        <v>1.48</v>
+        <v>2.38</v>
       </c>
       <c r="L240" t="s">
-        <v>647</v>
+        <v>583</v>
       </c>
       <c r="M240" s="1">
-        <v>402330.01</v>
+        <v>402552.0</v>
       </c>
       <c r="N240" s="1">
-        <v>408012.76</v>
+        <v>412057.48</v>
       </c>
       <c r="O240" s="1">
         <v>0.11</v>
       </c>
       <c r="P240">
         <v>1</v>
       </c>
     </row>
     <row r="241" spans="1:16">
       <c r="A241" t="s">
-        <v>648</v>
+        <v>584</v>
       </c>
       <c r="B241" t="s">
-        <v>649</v>
+        <v>585</v>
       </c>
       <c r="C241" s="1">
-        <v>800000.0</v>
+        <v>488000.0</v>
       </c>
       <c r="D241" s="1">
-        <v>99.874</v>
+        <v>99.395</v>
       </c>
       <c r="E241" s="1">
-        <v>99.423</v>
+        <v>98.16301844</v>
       </c>
       <c r="F241" t="s">
         <v>8</v>
       </c>
       <c r="G241">
         <v>1.0</v>
       </c>
       <c r="H241" s="1">
-        <v>795384.0</v>
+        <v>479035.53</v>
       </c>
       <c r="I241" s="1">
-        <v>3608.0</v>
+        <v>6012.07</v>
       </c>
       <c r="J241" s="1">
-        <v>0.45361737223781</v>
+        <v>1.2550363435464</v>
       </c>
       <c r="K241">
-        <v>2.24</v>
+        <v>0.52</v>
       </c>
       <c r="L241" t="s">
-        <v>650</v>
+        <v>586</v>
       </c>
       <c r="M241" s="1">
-        <v>798992.0</v>
+        <v>485047.6</v>
       </c>
       <c r="N241" s="1">
-        <v>816942.68</v>
+        <v>487574.5</v>
       </c>
       <c r="O241" s="1">
-        <v>0.22</v>
+        <v>0.13</v>
       </c>
       <c r="P241">
         <v>1</v>
       </c>
     </row>
     <row r="242" spans="1:16">
       <c r="A242" t="s">
-        <v>651</v>
+        <v>587</v>
       </c>
       <c r="B242" t="s">
-        <v>652</v>
+        <v>588</v>
       </c>
       <c r="C242" s="1">
-        <v>323000.0</v>
+        <v>694000.0</v>
       </c>
       <c r="D242" s="1">
-        <v>101.957</v>
+        <v>92.147</v>
       </c>
       <c r="E242" s="1">
-        <v>99.424</v>
+        <v>83.26116715</v>
       </c>
       <c r="F242" t="s">
         <v>8</v>
       </c>
       <c r="G242">
         <v>1.0</v>
       </c>
       <c r="H242" s="1">
-        <v>321139.52</v>
+        <v>577832.5</v>
       </c>
       <c r="I242" s="1">
-        <v>8181.59</v>
+        <v>61667.68</v>
       </c>
       <c r="J242" s="1">
-        <v>2.547674605729</v>
+        <v>10.672241523279</v>
       </c>
       <c r="K242">
-        <v>2.57</v>
+        <v>0.9</v>
       </c>
       <c r="L242" t="s">
-        <v>653</v>
+        <v>589</v>
       </c>
       <c r="M242" s="1">
-        <v>329321.11</v>
+        <v>639500.18</v>
       </c>
       <c r="N242" s="1">
-        <v>337629.51</v>
+        <v>645774.7</v>
       </c>
       <c r="O242" s="1">
-        <v>0.09</v>
+        <v>0.18</v>
       </c>
       <c r="P242">
         <v>1</v>
       </c>
     </row>
     <row r="243" spans="1:16">
       <c r="A243" t="s">
-        <v>654</v>
+        <v>590</v>
       </c>
       <c r="B243" t="s">
-        <v>655</v>
+        <v>591</v>
       </c>
       <c r="C243" s="1">
-        <v>562000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D243" s="1">
-        <v>99.821</v>
+        <v>104.155</v>
       </c>
       <c r="E243" s="1">
-        <v>99.947</v>
+        <v>99.329</v>
       </c>
       <c r="F243" t="s">
         <v>8</v>
       </c>
       <c r="G243">
         <v>1.0</v>
       </c>
       <c r="H243" s="1">
-        <v>561702.14</v>
+        <v>595974.0</v>
       </c>
       <c r="I243" s="1">
-        <v>-708.12</v>
+        <v>28956.0</v>
       </c>
       <c r="J243" s="1">
-        <v>-0.12606681541217</v>
+        <v>4.8586012141469</v>
       </c>
       <c r="K243">
-        <v>0.72</v>
+        <v>0.59</v>
       </c>
       <c r="L243" t="s">
-        <v>656</v>
+        <v>592</v>
       </c>
       <c r="M243" s="1">
-        <v>560994.02</v>
+        <v>624930.0</v>
       </c>
       <c r="N243" s="1">
-        <v>565035.8</v>
+        <v>628497.12</v>
       </c>
       <c r="O243" s="1">
-        <v>0.16</v>
+        <v>0.17</v>
       </c>
       <c r="P243">
         <v>1</v>
       </c>
     </row>
     <row r="244" spans="1:16">
       <c r="A244" t="s">
-        <v>657</v>
+        <v>593</v>
       </c>
       <c r="B244" t="s">
-        <v>658</v>
+        <v>594</v>
       </c>
       <c r="C244" s="1">
-        <v>1100000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D244" s="1">
-        <v>100.132</v>
+        <v>100.329</v>
       </c>
       <c r="E244" s="1">
-        <v>99.779</v>
+        <v>100.231</v>
       </c>
       <c r="F244" t="s">
         <v>8</v>
       </c>
       <c r="G244">
         <v>1.0</v>
       </c>
       <c r="H244" s="1">
-        <v>1097569.0</v>
+        <v>400924.0</v>
       </c>
       <c r="I244" s="1">
-        <v>3883.0</v>
+        <v>392.0</v>
       </c>
       <c r="J244" s="1">
-        <v>0.35378185790597</v>
+        <v>0.097774141732598</v>
       </c>
       <c r="K244">
-        <v>0.74</v>
+        <v>0.42</v>
       </c>
       <c r="L244" t="s">
-        <v>659</v>
+        <v>595</v>
       </c>
       <c r="M244" s="1">
-        <v>1101452.0</v>
+        <v>401316.0</v>
       </c>
       <c r="N244" s="1">
-        <v>1109588.99</v>
+        <v>403000.93</v>
       </c>
       <c r="O244" s="1">
-        <v>0.31</v>
+        <v>0.11</v>
       </c>
       <c r="P244">
         <v>1</v>
       </c>
     </row>
     <row r="245" spans="1:16">
       <c r="A245" t="s">
-        <v>660</v>
+        <v>596</v>
       </c>
       <c r="B245" t="s">
-        <v>661</v>
+        <v>597</v>
       </c>
       <c r="C245" s="1">
-        <v>276000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D245" s="1">
-        <v>99.553</v>
+        <v>91.393</v>
       </c>
       <c r="E245" s="1">
-        <v>99.215</v>
+        <v>89.875</v>
       </c>
       <c r="F245" t="s">
         <v>8</v>
       </c>
       <c r="G245">
         <v>1.0</v>
       </c>
       <c r="H245" s="1">
-        <v>273833.4</v>
+        <v>89875.0</v>
       </c>
       <c r="I245" s="1">
-        <v>932.88</v>
+        <v>1518.0</v>
       </c>
       <c r="J245" s="1">
-        <v>0.34067429320163</v>
+        <v>1.6890125173853</v>
       </c>
       <c r="K245">
-        <v>3.32</v>
-[...2 lines deleted...]
-        <v>662</v>
+        <v>0.04</v>
+      </c>
+      <c r="L245">
+        <v>38.36</v>
       </c>
       <c r="M245" s="1">
-        <v>274766.28</v>
+        <v>91393.0</v>
       </c>
       <c r="N245" s="1">
-        <v>283925.32</v>
+        <v>91431.36</v>
       </c>
       <c r="O245" s="1">
-        <v>0.08</v>
+        <v>0.02</v>
       </c>
       <c r="P245">
         <v>1</v>
       </c>
     </row>
     <row r="246" spans="1:16">
       <c r="A246" t="s">
-        <v>663</v>
+        <v>598</v>
       </c>
       <c r="B246" t="s">
-        <v>664</v>
+        <v>599</v>
       </c>
       <c r="C246" s="1">
-        <v>400000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D246" s="1">
-        <v>101.943</v>
+        <v>91.655</v>
       </c>
       <c r="E246" s="1">
-        <v>101.669</v>
+        <v>89.875</v>
       </c>
       <c r="F246" t="s">
         <v>8</v>
       </c>
       <c r="G246">
         <v>1.0</v>
       </c>
       <c r="H246" s="1">
-        <v>406676.0</v>
+        <v>89875.0</v>
       </c>
       <c r="I246" s="1">
-        <v>1096.0</v>
+        <v>1780.0</v>
       </c>
       <c r="J246" s="1">
-        <v>0.26950201142925</v>
+        <v>1.980528511822</v>
       </c>
       <c r="K246">
-        <v>3.47</v>
-[...2 lines deleted...]
-        <v>665</v>
+        <v>0.12</v>
+      </c>
+      <c r="L246">
+        <v>115.75</v>
       </c>
       <c r="M246" s="1">
-        <v>407772.0</v>
+        <v>91655.0</v>
       </c>
       <c r="N246" s="1">
-        <v>421641.59</v>
+        <v>91770.75</v>
       </c>
       <c r="O246" s="1">
-        <v>0.12</v>
+        <v>0.02</v>
       </c>
       <c r="P246">
         <v>1</v>
       </c>
     </row>
     <row r="247" spans="1:16">
       <c r="A247" t="s">
-        <v>666</v>
+        <v>600</v>
       </c>
       <c r="B247" t="s">
-        <v>667</v>
+        <v>601</v>
       </c>
       <c r="C247" s="1">
-        <v>634000.0</v>
+        <v>2020000.0</v>
       </c>
       <c r="D247" s="1">
-        <v>101.357</v>
+        <v>101.255</v>
       </c>
       <c r="E247" s="1">
-        <v>100.0</v>
+        <v>100.369</v>
       </c>
       <c r="F247" t="s">
         <v>8</v>
       </c>
       <c r="G247">
         <v>1.0</v>
       </c>
       <c r="H247" s="1">
-        <v>634000.0</v>
+        <v>2027453.8</v>
       </c>
       <c r="I247" s="1">
-        <v>8603.38</v>
+        <v>17897.2</v>
       </c>
       <c r="J247" s="1">
-        <v>1.357</v>
+        <v>0.8827426795126</v>
       </c>
       <c r="K247">
-        <v>2.49</v>
+        <v>0.73</v>
       </c>
       <c r="L247" t="s">
-        <v>668</v>
+        <v>602</v>
       </c>
       <c r="M247" s="1">
-        <v>642603.38</v>
+        <v>2045351.0</v>
       </c>
       <c r="N247" s="1">
-        <v>658382.48</v>
+        <v>2060127.44</v>
       </c>
       <c r="O247" s="1">
-        <v>0.18</v>
+        <v>0.56</v>
       </c>
       <c r="P247">
         <v>1</v>
       </c>
     </row>
     <row r="248" spans="1:16">
       <c r="A248" t="s">
-        <v>669</v>
+        <v>603</v>
       </c>
       <c r="B248" t="s">
-        <v>670</v>
+        <v>604</v>
       </c>
       <c r="C248" s="1">
-        <v>429000.0</v>
+        <v>1990000.0</v>
       </c>
       <c r="D248" s="1">
-        <v>101.92</v>
+        <v>91.749</v>
       </c>
       <c r="E248" s="1">
-        <v>100.0</v>
+        <v>90.9161809</v>
       </c>
       <c r="F248" t="s">
         <v>8</v>
       </c>
       <c r="G248">
         <v>1.0</v>
       </c>
       <c r="H248" s="1">
-        <v>429000.0</v>
+        <v>1809232.0</v>
       </c>
       <c r="I248" s="1">
-        <v>8236.8</v>
+        <v>16573.1</v>
       </c>
       <c r="J248" s="1">
-        <v>1.92</v>
+        <v>0.91602956392547</v>
       </c>
       <c r="K248">
-        <v>1.53</v>
+        <v>1.38</v>
       </c>
       <c r="L248" t="s">
-        <v>671</v>
+        <v>605</v>
       </c>
       <c r="M248" s="1">
-        <v>437236.8</v>
+        <v>1825805.1</v>
       </c>
       <c r="N248" s="1">
-        <v>443809.01</v>
+        <v>1853222.12</v>
       </c>
       <c r="O248" s="1">
-        <v>0.12</v>
+        <v>0.5</v>
       </c>
       <c r="P248">
         <v>1</v>
       </c>
     </row>
     <row r="249" spans="1:16">
       <c r="A249" t="s">
-        <v>672</v>
+        <v>606</v>
       </c>
       <c r="B249" t="s">
-        <v>673</v>
+        <v>607</v>
       </c>
       <c r="C249" s="1">
-        <v>568000.0</v>
+        <v>1310103.0</v>
       </c>
       <c r="D249" s="1">
-        <v>102.488</v>
+        <v>103.467</v>
       </c>
       <c r="E249" s="1">
-        <v>100.0</v>
+        <v>99.67399968</v>
       </c>
       <c r="F249" t="s">
         <v>8</v>
       </c>
       <c r="G249">
         <v>1.0</v>
       </c>
       <c r="H249" s="1">
-        <v>568000.0</v>
+        <v>1305832.06</v>
       </c>
       <c r="I249" s="1">
-        <v>14131.84</v>
+        <v>49692.21</v>
       </c>
       <c r="J249" s="1">
-        <v>2.488</v>
+        <v>3.8054058804468</v>
       </c>
       <c r="K249">
-        <v>1.65</v>
+        <v>0.75</v>
       </c>
       <c r="L249" t="s">
-        <v>674</v>
+        <v>608</v>
       </c>
       <c r="M249" s="1">
-        <v>582131.84</v>
+        <v>1355524.27</v>
       </c>
       <c r="N249" s="1">
-        <v>591498.32</v>
+        <v>1365336.58</v>
       </c>
       <c r="O249" s="1">
-        <v>0.16</v>
+        <v>0.37</v>
       </c>
       <c r="P249">
         <v>1</v>
       </c>
     </row>
     <row r="250" spans="1:16">
       <c r="A250" t="s">
-        <v>675</v>
+        <v>609</v>
       </c>
       <c r="B250" t="s">
-        <v>676</v>
+        <v>610</v>
       </c>
       <c r="C250" s="1">
         <v>300000.0</v>
       </c>
       <c r="D250" s="1">
-        <v>94.608</v>
+        <v>100.389</v>
       </c>
       <c r="E250" s="1">
-        <v>93.323</v>
+        <v>99.766</v>
       </c>
       <c r="F250" t="s">
         <v>8</v>
       </c>
       <c r="G250">
         <v>1.0</v>
       </c>
       <c r="H250" s="1">
-        <v>279969.0</v>
+        <v>299298.0</v>
       </c>
       <c r="I250" s="1">
-        <v>3855.0</v>
+        <v>1869.0</v>
       </c>
       <c r="J250" s="1">
-        <v>1.3769381610107</v>
+        <v>0.62446123929996</v>
       </c>
       <c r="K250">
-        <v>0.19</v>
-[...2 lines deleted...]
-        <v>558.9</v>
+        <v>2.04</v>
+      </c>
+      <c r="L250" t="s">
+        <v>611</v>
       </c>
       <c r="M250" s="1">
-        <v>283824.0</v>
+        <v>301167.0</v>
       </c>
       <c r="N250" s="1">
-        <v>284382.9</v>
+        <v>307280.01</v>
       </c>
       <c r="O250" s="1">
         <v>0.08</v>
       </c>
       <c r="P250">
         <v>1</v>
       </c>
     </row>
     <row r="251" spans="1:16">
       <c r="A251" t="s">
-        <v>677</v>
+        <v>612</v>
       </c>
       <c r="B251" t="s">
-        <v>678</v>
+        <v>613</v>
       </c>
       <c r="C251" s="1">
-        <v>189000.0</v>
+        <v>347000.0</v>
       </c>
       <c r="D251" s="1">
-        <v>101.921</v>
+        <v>100.616</v>
       </c>
       <c r="E251" s="1">
-        <v>99.833</v>
+        <v>99.945</v>
       </c>
       <c r="F251" t="s">
         <v>8</v>
       </c>
       <c r="G251">
         <v>1.0</v>
       </c>
       <c r="H251" s="1">
-        <v>188684.37</v>
+        <v>346809.15</v>
       </c>
       <c r="I251" s="1">
-        <v>3946.32</v>
+        <v>2328.37</v>
       </c>
       <c r="J251" s="1">
-        <v>2.0914927929643</v>
+        <v>0.6713692530892</v>
       </c>
       <c r="K251">
-        <v>2.07</v>
+        <v>0.75</v>
       </c>
       <c r="L251" t="s">
-        <v>679</v>
+        <v>614</v>
       </c>
       <c r="M251" s="1">
-        <v>192630.69</v>
+        <v>349137.52</v>
       </c>
       <c r="N251" s="1">
-        <v>196545.32</v>
+        <v>351740.31</v>
       </c>
       <c r="O251" s="1">
-        <v>0.05</v>
+        <v>0.1</v>
       </c>
       <c r="P251">
         <v>1</v>
       </c>
     </row>
     <row r="252" spans="1:16">
       <c r="A252" t="s">
-        <v>680</v>
+        <v>615</v>
       </c>
       <c r="B252" t="s">
-        <v>681</v>
+        <v>616</v>
       </c>
       <c r="C252" s="1">
-        <v>661000.0</v>
+        <v>333000.0</v>
       </c>
       <c r="D252" s="1">
-        <v>101.704</v>
+        <v>100.443</v>
       </c>
       <c r="E252" s="1">
-        <v>100.0</v>
+        <v>99.682</v>
       </c>
       <c r="F252" t="s">
         <v>8</v>
       </c>
       <c r="G252">
         <v>1.0</v>
       </c>
       <c r="H252" s="1">
-        <v>661000.0</v>
+        <v>331941.06</v>
       </c>
       <c r="I252" s="1">
-        <v>11263.44</v>
+        <v>2534.13</v>
       </c>
       <c r="J252" s="1">
-        <v>1.704</v>
+        <v>0.76342770008627</v>
       </c>
       <c r="K252">
-        <v>1.42</v>
+        <v>0.67</v>
       </c>
       <c r="L252" t="s">
-        <v>682</v>
+        <v>617</v>
       </c>
       <c r="M252" s="1">
-        <v>672263.44</v>
+        <v>334475.19</v>
       </c>
       <c r="N252" s="1">
-        <v>681651.0</v>
+        <v>336708.11</v>
       </c>
       <c r="O252" s="1">
-        <v>0.19</v>
+        <v>0.09</v>
       </c>
       <c r="P252">
         <v>1</v>
       </c>
     </row>
     <row r="253" spans="1:16">
       <c r="A253" t="s">
-        <v>683</v>
+        <v>618</v>
       </c>
       <c r="B253" t="s">
-        <v>684</v>
+        <v>619</v>
       </c>
       <c r="C253" s="1">
-        <v>500000.0</v>
+        <v>2654000.0</v>
       </c>
       <c r="D253" s="1">
-        <v>100.896</v>
+        <v>89.976</v>
       </c>
       <c r="E253" s="1">
-        <v>99.07</v>
+        <v>88.18168877</v>
       </c>
       <c r="F253" t="s">
         <v>8</v>
       </c>
       <c r="G253">
         <v>1.0</v>
       </c>
       <c r="H253" s="1">
-        <v>495350.0</v>
+        <v>2340342.02</v>
       </c>
       <c r="I253" s="1">
-        <v>9130.0</v>
+        <v>47621.02</v>
       </c>
       <c r="J253" s="1">
-        <v>1.8431412132835</v>
+        <v>2.0347889151689</v>
       </c>
       <c r="K253">
-        <v>3.51</v>
-[...2 lines deleted...]
-        <v>685</v>
+        <v>0.0</v>
+      </c>
+      <c r="L253">
+        <v>0.0</v>
       </c>
       <c r="M253" s="1">
-        <v>504480.0</v>
+        <v>2387963.04</v>
       </c>
       <c r="N253" s="1">
-        <v>522024.0</v>
+        <v>2387963.04</v>
       </c>
       <c r="O253" s="1">
-        <v>0.14</v>
+        <v>0.65</v>
       </c>
       <c r="P253">
         <v>1</v>
       </c>
     </row>
     <row r="254" spans="1:16">
       <c r="A254" t="s">
-        <v>686</v>
+        <v>620</v>
       </c>
       <c r="B254" t="s">
-        <v>687</v>
+        <v>621</v>
       </c>
       <c r="C254" s="1">
-        <v>521765.0</v>
+        <v>455000.0</v>
       </c>
       <c r="D254" s="1">
-        <v>98.182</v>
+        <v>64.92</v>
       </c>
       <c r="E254" s="1">
-        <v>97.83772196</v>
+        <v>73.7520967</v>
       </c>
       <c r="F254" t="s">
         <v>8</v>
       </c>
       <c r="G254">
         <v>1.0</v>
       </c>
       <c r="H254" s="1">
-        <v>510482.99</v>
+        <v>335572.04</v>
       </c>
       <c r="I254" s="1">
-        <v>1796.33</v>
+        <v>-40186.04</v>
       </c>
       <c r="J254" s="1">
-        <v>0.3518883165921</v>
+        <v>-11.975383884784</v>
       </c>
       <c r="K254">
-        <v>0.42</v>
-[...2 lines deleted...]
-        <v>688</v>
+        <v>0.12</v>
+      </c>
+      <c r="L254">
+        <v>526.68</v>
       </c>
       <c r="M254" s="1">
-        <v>512279.32</v>
+        <v>295386.0</v>
       </c>
       <c r="N254" s="1">
-        <v>514466.44</v>
+        <v>295912.68</v>
       </c>
       <c r="O254" s="1">
-        <v>0.14</v>
+        <v>0.08</v>
       </c>
       <c r="P254">
         <v>1</v>
       </c>
     </row>
     <row r="255" spans="1:16">
       <c r="A255" t="s">
-        <v>689</v>
+        <v>622</v>
       </c>
       <c r="B255" t="s">
-        <v>690</v>
+        <v>623</v>
       </c>
       <c r="C255" s="1">
-        <v>2284200.0</v>
+        <v>838000.0</v>
       </c>
       <c r="D255" s="1">
-        <v>98.757</v>
+        <v>96.059</v>
       </c>
       <c r="E255" s="1">
-        <v>101.07926451</v>
+        <v>93.98170644</v>
       </c>
       <c r="F255" t="s">
         <v>8</v>
       </c>
       <c r="G255">
         <v>1.0</v>
       </c>
       <c r="H255" s="1">
-        <v>2308852.56</v>
+        <v>787566.7</v>
       </c>
       <c r="I255" s="1">
-        <v>-53045.16</v>
+        <v>17407.72</v>
       </c>
       <c r="J255" s="1">
-        <v>-2.2974684879835</v>
+        <v>2.2103169166497</v>
       </c>
       <c r="K255">
-        <v>0.14</v>
+        <v>0.23</v>
       </c>
       <c r="L255" t="s">
-        <v>691</v>
+        <v>624</v>
       </c>
       <c r="M255" s="1">
-        <v>2255807.4</v>
+        <v>804974.42</v>
       </c>
       <c r="N255" s="1">
-        <v>2258936.44</v>
+        <v>806914.45</v>
       </c>
       <c r="O255" s="1">
-        <v>0.62</v>
+        <v>0.22</v>
       </c>
       <c r="P255">
         <v>1</v>
       </c>
     </row>
     <row r="256" spans="1:16">
       <c r="A256" t="s">
-        <v>692</v>
+        <v>625</v>
       </c>
       <c r="B256" t="s">
-        <v>693</v>
+        <v>626</v>
       </c>
       <c r="C256" s="1">
-        <v>1595023.0</v>
+        <v>455000.0</v>
       </c>
       <c r="D256" s="1">
-        <v>104.956</v>
+        <v>88.117</v>
       </c>
       <c r="E256" s="1">
-        <v>117.69169661</v>
+        <v>92.08948352</v>
       </c>
       <c r="F256" t="s">
         <v>8</v>
       </c>
       <c r="G256">
         <v>1.0</v>
       </c>
       <c r="H256" s="1">
-        <v>1877209.63</v>
+        <v>419007.15</v>
       </c>
       <c r="I256" s="1">
-        <v>-203137.29</v>
+        <v>-18074.8</v>
       </c>
       <c r="J256" s="1">
-        <v>-10.821236304866</v>
+        <v>-4.3137211381715</v>
       </c>
       <c r="K256">
-        <v>0.21</v>
+        <v>0.99</v>
       </c>
       <c r="L256" t="s">
-        <v>694</v>
+        <v>627</v>
       </c>
       <c r="M256" s="1">
-        <v>1674072.34</v>
+        <v>400932.35</v>
       </c>
       <c r="N256" s="1">
-        <v>1677349.78</v>
+        <v>405448.07</v>
       </c>
       <c r="O256" s="1">
-        <v>0.46</v>
+        <v>0.11</v>
       </c>
       <c r="P256">
         <v>1</v>
       </c>
     </row>
     <row r="257" spans="1:16">
       <c r="A257" t="s">
-        <v>695</v>
+        <v>628</v>
       </c>
       <c r="B257" t="s">
-        <v>696</v>
+        <v>629</v>
       </c>
       <c r="C257" s="1">
-        <v>509000.0</v>
+        <v>540000.0</v>
       </c>
       <c r="D257" s="1">
-        <v>101.413</v>
+        <v>100.285</v>
       </c>
       <c r="E257" s="1">
-        <v>100.0</v>
+        <v>99.998</v>
       </c>
       <c r="F257" t="s">
         <v>8</v>
       </c>
       <c r="G257">
         <v>1.0</v>
       </c>
       <c r="H257" s="1">
-        <v>509000.0</v>
+        <v>539989.2</v>
       </c>
       <c r="I257" s="1">
-        <v>7192.17</v>
+        <v>1549.8</v>
       </c>
       <c r="J257" s="1">
-        <v>1.413</v>
+        <v>0.2870057401148</v>
       </c>
       <c r="K257">
-        <v>2.4</v>
-[...2 lines deleted...]
-        <v>697</v>
+        <v>0.13</v>
+      </c>
+      <c r="L257">
+        <v>684.54</v>
       </c>
       <c r="M257" s="1">
-        <v>516192.17</v>
+        <v>541539.0</v>
       </c>
       <c r="N257" s="1">
-        <v>528396.0</v>
+        <v>542223.54</v>
       </c>
       <c r="O257" s="1">
         <v>0.15</v>
       </c>
       <c r="P257">
         <v>1</v>
       </c>
     </row>
     <row r="258" spans="1:16">
       <c r="A258" t="s">
-        <v>698</v>
+        <v>630</v>
       </c>
       <c r="B258" t="s">
-        <v>699</v>
+        <v>631</v>
       </c>
       <c r="C258" s="1">
-        <v>500000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D258" s="1">
-        <v>99.068</v>
+        <v>102.851</v>
       </c>
       <c r="E258" s="1">
-        <v>99.105</v>
+        <v>100.09619333</v>
       </c>
       <c r="F258" t="s">
         <v>8</v>
       </c>
       <c r="G258">
         <v>1.0</v>
       </c>
       <c r="H258" s="1">
-        <v>495525.0</v>
+        <v>300288.58</v>
       </c>
       <c r="I258" s="1">
-        <v>-185.0</v>
+        <v>8264.42</v>
       </c>
       <c r="J258" s="1">
-        <v>-0.037334140557994</v>
+        <v>2.7521592729234</v>
       </c>
       <c r="K258">
-        <v>0.69</v>
+        <v>2.03</v>
       </c>
       <c r="L258" t="s">
-        <v>700</v>
+        <v>632</v>
       </c>
       <c r="M258" s="1">
-        <v>495340.0</v>
+        <v>308553.0</v>
       </c>
       <c r="N258" s="1">
-        <v>498768.08</v>
+        <v>314635.19</v>
       </c>
       <c r="O258" s="1">
-        <v>0.14</v>
+        <v>0.09</v>
       </c>
       <c r="P258">
         <v>1</v>
       </c>
     </row>
     <row r="259" spans="1:16">
       <c r="A259" t="s">
-        <v>701</v>
+        <v>633</v>
       </c>
       <c r="B259" t="s">
-        <v>702</v>
+        <v>634</v>
       </c>
       <c r="C259" s="1">
-        <v>288000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D259" s="1">
-        <v>101.233</v>
+        <v>102.812</v>
       </c>
       <c r="E259" s="1">
-        <v>100.0</v>
+        <v>103.1</v>
       </c>
       <c r="F259" t="s">
         <v>8</v>
       </c>
       <c r="G259">
         <v>1.0</v>
       </c>
       <c r="H259" s="1">
-        <v>288000.0</v>
+        <v>618600.0</v>
       </c>
       <c r="I259" s="1">
-        <v>3551.04</v>
+        <v>-1728.0</v>
       </c>
       <c r="J259" s="1">
-        <v>1.233</v>
+        <v>-0.27934044616877</v>
       </c>
       <c r="K259">
-        <v>2.05</v>
+        <v>3.08</v>
       </c>
       <c r="L259" t="s">
-        <v>703</v>
+        <v>635</v>
       </c>
       <c r="M259" s="1">
-        <v>291551.04</v>
+        <v>616872.0</v>
       </c>
       <c r="N259" s="1">
-        <v>297442.29</v>
+        <v>635348.71</v>
       </c>
       <c r="O259" s="1">
-        <v>0.08</v>
+        <v>0.17</v>
       </c>
       <c r="P259">
         <v>1</v>
       </c>
     </row>
     <row r="260" spans="1:16">
       <c r="A260" t="s">
-        <v>704</v>
+        <v>636</v>
       </c>
       <c r="B260" t="s">
-        <v>705</v>
+        <v>637</v>
       </c>
       <c r="C260" s="1">
-        <v>956000.0</v>
+        <v>3533000.0</v>
       </c>
       <c r="D260" s="1">
-        <v>100.015</v>
+        <v>89.036</v>
       </c>
       <c r="E260" s="1">
-        <v>99.728</v>
+        <v>88.7182287</v>
       </c>
       <c r="F260" t="s">
         <v>8</v>
       </c>
       <c r="G260">
         <v>1.0</v>
       </c>
       <c r="H260" s="1">
-        <v>953399.68</v>
+        <v>3134415.02</v>
       </c>
       <c r="I260" s="1">
-        <v>2743.72</v>
+        <v>11226.86</v>
       </c>
       <c r="J260" s="1">
-        <v>0.28778276913204</v>
+        <v>0.35818039182316</v>
       </c>
       <c r="K260">
-        <v>0.04</v>
+        <v>0.0</v>
       </c>
       <c r="L260">
-        <v>425.62</v>
+        <v>0.0</v>
       </c>
       <c r="M260" s="1">
-        <v>956143.4</v>
+        <v>3145641.88</v>
       </c>
       <c r="N260" s="1">
-        <v>956569.02</v>
+        <v>3145641.88</v>
       </c>
       <c r="O260" s="1">
-        <v>0.26</v>
+        <v>0.85</v>
       </c>
       <c r="P260">
         <v>1</v>
       </c>
     </row>
     <row r="261" spans="1:16">
       <c r="A261" t="s">
-        <v>706</v>
+        <v>638</v>
       </c>
       <c r="B261" t="s">
-        <v>707</v>
+        <v>639</v>
       </c>
       <c r="C261" s="1">
-        <v>600000.0</v>
+        <v>6016289.0</v>
       </c>
       <c r="D261" s="1">
-        <v>102.777</v>
+        <v>98.387</v>
       </c>
       <c r="E261" s="1">
-        <v>100.651</v>
+        <v>114.38153736</v>
       </c>
       <c r="F261" t="s">
         <v>8</v>
       </c>
       <c r="G261">
         <v>1.0</v>
       </c>
       <c r="H261" s="1">
-        <v>603906.0</v>
+        <v>6881523.85</v>
       </c>
       <c r="I261" s="1">
-        <v>12756.0</v>
+        <v>202807.65</v>
       </c>
       <c r="J261" s="1">
-        <v>2.1122492573348</v>
+        <v>2.9471328505241</v>
       </c>
       <c r="K261">
-        <v>0.79</v>
-[...2 lines deleted...]
-        <v>708</v>
+        <v>0.0</v>
+      </c>
+      <c r="L261">
+        <v>39.45</v>
       </c>
       <c r="M261" s="1">
-        <v>616662.0</v>
+        <v>7084331.5</v>
       </c>
       <c r="N261" s="1">
-        <v>621429.12</v>
+        <v>7084370.95</v>
       </c>
       <c r="O261" s="1">
-        <v>0.17</v>
+        <v>1.92</v>
       </c>
       <c r="P261">
         <v>1</v>
       </c>
     </row>
     <row r="262" spans="1:16">
       <c r="A262" t="s">
-        <v>709</v>
+        <v>640</v>
       </c>
       <c r="B262" t="s">
-        <v>710</v>
+        <v>641</v>
       </c>
       <c r="C262" s="1">
-        <v>800000.0</v>
+        <v>1346889.0</v>
       </c>
       <c r="D262" s="1">
-        <v>106.309</v>
+        <v>96.913</v>
       </c>
       <c r="E262" s="1">
-        <v>99.29</v>
+        <v>112.6789186</v>
       </c>
       <c r="F262" t="s">
         <v>8</v>
       </c>
       <c r="G262">
         <v>1.0</v>
       </c>
       <c r="H262" s="1">
-        <v>794320.0</v>
+        <v>1517659.96</v>
       </c>
       <c r="I262" s="1">
-        <v>56152.0</v>
+        <v>84530.41</v>
       </c>
       <c r="J262" s="1">
-        <v>7.0691912579313</v>
+        <v>5.5697858695567</v>
       </c>
       <c r="K262">
-        <v>4.3</v>
+        <v>0.07</v>
       </c>
       <c r="L262" t="s">
-        <v>711</v>
+        <v>642</v>
       </c>
       <c r="M262" s="1">
-        <v>850472.0</v>
+        <v>1602190.37</v>
       </c>
       <c r="N262" s="1">
-        <v>884872.0</v>
+        <v>1603191.36</v>
       </c>
       <c r="O262" s="1">
-        <v>0.24</v>
+        <v>0.43</v>
       </c>
       <c r="P262">
         <v>1</v>
       </c>
     </row>
     <row r="263" spans="1:16">
       <c r="A263" t="s">
-        <v>712</v>
+        <v>643</v>
       </c>
       <c r="B263" t="s">
-        <v>713</v>
+        <v>644</v>
       </c>
       <c r="C263" s="1">
-        <v>169000.0</v>
+        <v>11236770.0</v>
       </c>
       <c r="D263" s="1">
-        <v>101.627</v>
+        <v>65.419</v>
       </c>
       <c r="E263" s="1">
-        <v>102.47</v>
+        <v>73.12521855</v>
       </c>
       <c r="F263" t="s">
         <v>8</v>
       </c>
       <c r="G263">
         <v>1.0</v>
       </c>
       <c r="H263" s="1">
-        <v>173174.3</v>
+        <v>8216912.62</v>
       </c>
       <c r="I263" s="1">
-        <v>-1424.67</v>
+        <v>-865930.06</v>
       </c>
       <c r="J263" s="1">
-        <v>-0.8226798087245</v>
+        <v>-10.538387105302</v>
       </c>
       <c r="K263">
-        <v>3.19</v>
+        <v>0.39</v>
       </c>
       <c r="L263" t="s">
-        <v>714</v>
+        <v>645</v>
       </c>
       <c r="M263" s="1">
-        <v>171749.63</v>
+        <v>7350982.56</v>
       </c>
       <c r="N263" s="1">
-        <v>177139.11</v>
+        <v>7394390.36</v>
       </c>
       <c r="O263" s="1">
-        <v>0.05</v>
+        <v>2.0</v>
       </c>
       <c r="P263">
         <v>1</v>
       </c>
     </row>
     <row r="264" spans="1:16">
       <c r="A264" t="s">
-        <v>715</v>
+        <v>646</v>
       </c>
       <c r="B264" t="s">
-        <v>716</v>
+        <v>647</v>
       </c>
       <c r="C264" s="1">
-        <v>858302.75</v>
+        <v>1728146.0</v>
       </c>
       <c r="D264" s="1">
-        <v>91.304</v>
+        <v>87.162</v>
       </c>
       <c r="E264" s="1">
-        <v>88.43019436</v>
+        <v>88.17945822</v>
       </c>
       <c r="F264" t="s">
         <v>8</v>
       </c>
       <c r="G264">
         <v>1.0</v>
       </c>
       <c r="H264" s="1">
-        <v>758998.79</v>
+        <v>1523869.78</v>
       </c>
       <c r="I264" s="1">
-        <v>24665.95</v>
+        <v>-17583.16</v>
       </c>
       <c r="J264" s="1">
-        <v>3.2498009647683</v>
+        <v>-1.1538492481949</v>
       </c>
       <c r="K264">
-        <v>0.14</v>
+        <v>0.97</v>
       </c>
       <c r="L264" t="s">
-        <v>717</v>
+        <v>648</v>
       </c>
       <c r="M264" s="1">
-        <v>783664.74</v>
+        <v>1506286.62</v>
       </c>
       <c r="N264" s="1">
-        <v>784882.24</v>
+        <v>1522976.25</v>
       </c>
       <c r="O264" s="1">
-        <v>0.22</v>
+        <v>0.41</v>
       </c>
       <c r="P264">
         <v>1</v>
       </c>
     </row>
     <row r="265" spans="1:16">
       <c r="A265" t="s">
-        <v>718</v>
+        <v>649</v>
       </c>
       <c r="B265" t="s">
-        <v>719</v>
+        <v>650</v>
       </c>
       <c r="C265" s="1">
-        <v>825039.75</v>
+        <v>400000.0</v>
       </c>
       <c r="D265" s="1">
-        <v>97.789</v>
+        <v>82.474</v>
       </c>
       <c r="E265" s="1">
-        <v>95.40856183</v>
+        <v>80.24</v>
       </c>
       <c r="F265" t="s">
         <v>8</v>
       </c>
       <c r="G265">
         <v>1.0</v>
       </c>
       <c r="H265" s="1">
-        <v>787158.56</v>
+        <v>320960.0</v>
       </c>
       <c r="I265" s="1">
-        <v>19639.56</v>
+        <v>8936.0</v>
       </c>
       <c r="J265" s="1">
-        <v>2.4949941470496</v>
+        <v>2.784147557328</v>
       </c>
       <c r="K265">
-        <v>0.21</v>
+        <v>0.97</v>
       </c>
       <c r="L265" t="s">
-        <v>720</v>
+        <v>651</v>
       </c>
       <c r="M265" s="1">
-        <v>806798.12</v>
+        <v>329896.0</v>
       </c>
       <c r="N265" s="1">
-        <v>808570.26</v>
+        <v>333759.01</v>
       </c>
       <c r="O265" s="1">
-        <v>0.22</v>
+        <v>0.09</v>
       </c>
       <c r="P265">
         <v>1</v>
       </c>
     </row>
     <row r="266" spans="1:16">
       <c r="A266" t="s">
-        <v>721</v>
+        <v>652</v>
       </c>
       <c r="B266" t="s">
-        <v>722</v>
+        <v>653</v>
       </c>
       <c r="C266" s="1">
-        <v>505455.13</v>
+        <v>5180000.0</v>
       </c>
       <c r="D266" s="1">
-        <v>81.617</v>
+        <v>77.923</v>
       </c>
       <c r="E266" s="1">
-        <v>82.82664576</v>
+        <v>78.51779459</v>
       </c>
       <c r="F266" t="s">
         <v>8</v>
       </c>
       <c r="G266">
         <v>1.0</v>
       </c>
       <c r="H266" s="1">
-        <v>418651.53</v>
+        <v>4067221.76</v>
       </c>
       <c r="I266" s="1">
-        <v>-6114.22</v>
+        <v>-30810.36</v>
       </c>
       <c r="J266" s="1">
-        <v>-1.460455668226</v>
+        <v>-0.75752840189368</v>
       </c>
       <c r="K266">
-        <v>0.28</v>
+        <v>0.97</v>
       </c>
       <c r="L266" t="s">
-        <v>723</v>
+        <v>654</v>
       </c>
       <c r="M266" s="1">
-        <v>412537.31</v>
+        <v>4036411.4</v>
       </c>
       <c r="N266" s="1">
-        <v>413970.59</v>
+        <v>4086437.43</v>
       </c>
       <c r="O266" s="1">
-        <v>0.11</v>
+        <v>1.11</v>
       </c>
       <c r="P266">
         <v>1</v>
       </c>
     </row>
     <row r="267" spans="1:16">
       <c r="A267" t="s">
-        <v>724</v>
+        <v>655</v>
       </c>
       <c r="B267" t="s">
-        <v>725</v>
+        <v>656</v>
       </c>
       <c r="C267" s="1">
-        <v>2493831.39</v>
+        <v>1410000.0</v>
       </c>
       <c r="D267" s="1">
-        <v>104.926</v>
+        <v>100.249</v>
       </c>
       <c r="E267" s="1">
-        <v>106.39664376</v>
+        <v>99.934</v>
       </c>
       <c r="F267" t="s">
         <v>8</v>
       </c>
       <c r="G267">
         <v>1.0</v>
       </c>
       <c r="H267" s="1">
-        <v>2653352.9</v>
+        <v>1409069.4</v>
       </c>
       <c r="I267" s="1">
-        <v>-36675.38</v>
+        <v>4441.5</v>
       </c>
       <c r="J267" s="1">
-        <v>-1.3822277466371</v>
+        <v>0.31520803730462</v>
       </c>
       <c r="K267">
-        <v>3.98</v>
+        <v>1.05</v>
       </c>
       <c r="L267" t="s">
-        <v>726</v>
+        <v>657</v>
       </c>
       <c r="M267" s="1">
-        <v>2616677.52</v>
+        <v>1413510.9</v>
       </c>
       <c r="N267" s="1">
-        <v>2715843.19</v>
+        <v>1428344.87</v>
       </c>
       <c r="O267" s="1">
-        <v>0.75</v>
+        <v>0.39</v>
       </c>
       <c r="P267">
         <v>1</v>
       </c>
     </row>
     <row r="268" spans="1:16">
       <c r="A268" t="s">
-        <v>727</v>
+        <v>658</v>
       </c>
       <c r="B268" t="s">
-        <v>728</v>
+        <v>659</v>
       </c>
       <c r="C268" s="1">
-        <v>394000.0</v>
+        <v>1890000.0</v>
       </c>
       <c r="D268" s="1">
-        <v>99.141</v>
+        <v>80.999</v>
       </c>
       <c r="E268" s="1">
-        <v>99.422</v>
+        <v>82.87465608</v>
       </c>
       <c r="F268" t="s">
         <v>8</v>
       </c>
       <c r="G268">
         <v>1.0</v>
       </c>
       <c r="H268" s="1">
-        <v>391722.68</v>
+        <v>1566331.0</v>
       </c>
       <c r="I268" s="1">
-        <v>-1107.14</v>
+        <v>-35449.9</v>
       </c>
       <c r="J268" s="1">
-        <v>-0.28263362233711</v>
+        <v>-2.2632444866379</v>
       </c>
       <c r="K268">
-        <v>3.0</v>
+        <v>2.32</v>
       </c>
       <c r="L268" t="s">
-        <v>729</v>
+        <v>660</v>
       </c>
       <c r="M268" s="1">
-        <v>390615.54</v>
+        <v>1530881.1</v>
       </c>
       <c r="N268" s="1">
-        <v>402438.24</v>
+        <v>1574687.68</v>
       </c>
       <c r="O268" s="1">
-        <v>0.11</v>
+        <v>0.43</v>
       </c>
       <c r="P268">
         <v>1</v>
       </c>
     </row>
     <row r="269" spans="1:16">
       <c r="A269" t="s">
-        <v>730</v>
+        <v>661</v>
       </c>
       <c r="B269" t="s">
-        <v>731</v>
+        <v>662</v>
       </c>
       <c r="C269" s="1">
-        <v>495000.0</v>
+        <v>1416000.0</v>
       </c>
       <c r="D269" s="1">
-        <v>102.233</v>
+        <v>100.367</v>
       </c>
       <c r="E269" s="1">
-        <v>100.0</v>
+        <v>99.42846751</v>
       </c>
       <c r="F269" t="s">
         <v>8</v>
       </c>
       <c r="G269">
         <v>1.0</v>
       </c>
       <c r="H269" s="1">
-        <v>495000.0</v>
+        <v>1407907.1</v>
       </c>
       <c r="I269" s="1">
-        <v>11053.35</v>
+        <v>13289.62</v>
       </c>
       <c r="J269" s="1">
-        <v>2.233</v>
+        <v>0.94392733725116</v>
       </c>
       <c r="K269">
-        <v>3.01</v>
+        <v>2.47</v>
       </c>
       <c r="L269" t="s">
-        <v>732</v>
+        <v>663</v>
       </c>
       <c r="M269" s="1">
-        <v>506053.35</v>
+        <v>1421196.72</v>
       </c>
       <c r="N269" s="1">
-        <v>520971.16</v>
+        <v>1456204.9</v>
       </c>
       <c r="O269" s="1">
-        <v>0.14</v>
+        <v>0.39</v>
       </c>
       <c r="P269">
         <v>1</v>
       </c>
     </row>
     <row r="270" spans="1:16">
       <c r="A270" t="s">
-        <v>733</v>
+        <v>664</v>
       </c>
       <c r="B270" t="s">
-        <v>734</v>
+        <v>665</v>
       </c>
       <c r="C270" s="1">
-        <v>450000.0</v>
+        <v>6124457.0</v>
       </c>
       <c r="D270" s="1">
-        <v>89.625</v>
+        <v>102.325</v>
       </c>
       <c r="E270" s="1">
-        <v>88.621</v>
+        <v>99.44213193</v>
       </c>
       <c r="F270" t="s">
         <v>8</v>
       </c>
       <c r="G270">
         <v>1.0</v>
       </c>
       <c r="H270" s="1">
-        <v>398794.5</v>
+        <v>6090290.61</v>
       </c>
       <c r="I270" s="1">
-        <v>4518.0</v>
+        <v>176560.01</v>
       </c>
       <c r="J270" s="1">
-        <v>1.1329143205335</v>
+        <v>2.8990408061989</v>
       </c>
       <c r="K270">
-        <v>1.03</v>
+        <v>0.94</v>
       </c>
       <c r="L270" t="s">
-        <v>735</v>
+        <v>666</v>
       </c>
       <c r="M270" s="1">
-        <v>403312.5</v>
+        <v>6266850.62</v>
       </c>
       <c r="N270" s="1">
-        <v>407960.45</v>
+        <v>6324403.74</v>
       </c>
       <c r="O270" s="1">
-        <v>0.11</v>
+        <v>1.71</v>
       </c>
       <c r="P270">
         <v>1</v>
       </c>
     </row>
     <row r="271" spans="1:16">
       <c r="A271" t="s">
-        <v>736</v>
+        <v>667</v>
       </c>
       <c r="B271" t="s">
-        <v>737</v>
+        <v>668</v>
       </c>
       <c r="C271" s="1">
-        <v>500000.0</v>
+        <v>972800.0</v>
       </c>
       <c r="D271" s="1">
-        <v>75.606</v>
+        <v>102.651</v>
       </c>
       <c r="E271" s="1">
-        <v>74.174</v>
+        <v>98.725</v>
       </c>
       <c r="F271" t="s">
         <v>8</v>
       </c>
       <c r="G271">
         <v>1.0</v>
       </c>
       <c r="H271" s="1">
-        <v>370870.0</v>
+        <v>960396.8</v>
       </c>
       <c r="I271" s="1">
-        <v>7160.0</v>
+        <v>38192.12</v>
       </c>
       <c r="J271" s="1">
-        <v>1.9305956264999</v>
+        <v>3.9767021297864</v>
       </c>
       <c r="K271">
-        <v>0.16</v>
-[...2 lines deleted...]
-        <v>811.64</v>
+        <v>3.17</v>
+      </c>
+      <c r="L271" t="s">
+        <v>669</v>
       </c>
       <c r="M271" s="1">
-        <v>378030.0</v>
+        <v>998588.92</v>
       </c>
       <c r="N271" s="1">
-        <v>378841.64</v>
+        <v>1029404.03</v>
       </c>
       <c r="O271" s="1">
-        <v>0.1</v>
+        <v>0.28</v>
       </c>
       <c r="P271">
         <v>1</v>
       </c>
     </row>
     <row r="272" spans="1:16">
       <c r="A272" t="s">
-        <v>738</v>
+        <v>670</v>
       </c>
       <c r="B272" t="s">
-        <v>739</v>
+        <v>671</v>
       </c>
       <c r="C272" s="1">
-        <v>400000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D272" s="1">
-        <v>102.274</v>
+        <v>84.845</v>
       </c>
       <c r="E272" s="1">
-        <v>100.0</v>
+        <v>81.75</v>
       </c>
       <c r="F272" t="s">
         <v>8</v>
       </c>
       <c r="G272">
         <v>1.0</v>
       </c>
       <c r="H272" s="1">
-        <v>400000.0</v>
+        <v>163500.0</v>
       </c>
       <c r="I272" s="1">
-        <v>9096.0</v>
+        <v>6190.0</v>
       </c>
       <c r="J272" s="1">
-        <v>2.274</v>
+        <v>3.7859327217125</v>
       </c>
       <c r="K272">
-        <v>1.63</v>
+        <v>1.46</v>
       </c>
       <c r="L272" t="s">
-        <v>740</v>
+        <v>672</v>
       </c>
       <c r="M272" s="1">
-        <v>409096.0</v>
+        <v>169690.0</v>
       </c>
       <c r="N272" s="1">
-        <v>415596.91</v>
+        <v>172607.81</v>
       </c>
       <c r="O272" s="1">
-        <v>0.11</v>
+        <v>0.05</v>
       </c>
       <c r="P272">
         <v>1</v>
       </c>
     </row>
     <row r="273" spans="1:16">
       <c r="A273" t="s">
-        <v>741</v>
+        <v>673</v>
       </c>
       <c r="B273" t="s">
-        <v>742</v>
+        <v>674</v>
       </c>
       <c r="C273" s="1">
-        <v>200000.0</v>
+        <v>5800327.06</v>
       </c>
       <c r="D273" s="1">
-        <v>100.672</v>
+        <v>78.878</v>
       </c>
       <c r="E273" s="1">
-        <v>99.711</v>
+        <v>77.80337132</v>
       </c>
       <c r="F273" t="s">
         <v>8</v>
       </c>
       <c r="G273">
         <v>1.0</v>
       </c>
       <c r="H273" s="1">
-        <v>199422.0</v>
+        <v>4512850.0</v>
       </c>
       <c r="I273" s="1">
-        <v>1922.0</v>
+        <v>62331.98</v>
       </c>
       <c r="J273" s="1">
-        <v>0.96378533963154</v>
+        <v>1.3812109864055</v>
       </c>
       <c r="K273">
-        <v>0.2</v>
+        <v>0.0</v>
       </c>
       <c r="L273">
-        <v>390.41</v>
+        <v>0.0</v>
       </c>
       <c r="M273" s="1">
-        <v>201344.0</v>
+        <v>4575181.98</v>
       </c>
       <c r="N273" s="1">
-        <v>201734.41</v>
+        <v>4575181.98</v>
       </c>
       <c r="O273" s="1">
-        <v>0.06</v>
+        <v>1.24</v>
       </c>
       <c r="P273">
         <v>1</v>
       </c>
     </row>
     <row r="274" spans="1:16">
       <c r="A274" t="s">
-        <v>743</v>
+        <v>675</v>
       </c>
       <c r="B274" t="s">
-        <v>744</v>
+        <v>676</v>
       </c>
       <c r="C274" s="1">
-        <v>800000.0</v>
+        <v>8481534.2</v>
       </c>
       <c r="D274" s="1">
-        <v>103.54</v>
+        <v>91.141</v>
       </c>
       <c r="E274" s="1">
-        <v>102.3175</v>
+        <v>103.18811047</v>
       </c>
       <c r="F274" t="s">
         <v>8</v>
       </c>
       <c r="G274">
         <v>1.0</v>
       </c>
       <c r="H274" s="1">
-        <v>818540.0</v>
+        <v>8751934.88</v>
       </c>
       <c r="I274" s="1">
-        <v>9780.0</v>
+        <v>-1021779.79</v>
       </c>
       <c r="J274" s="1">
-        <v>1.1948102719476</v>
+        <v>-11.67490165329</v>
       </c>
       <c r="K274">
-        <v>2.29</v>
+        <v>1.66</v>
       </c>
       <c r="L274" t="s">
-        <v>745</v>
+        <v>677</v>
       </c>
       <c r="M274" s="1">
-        <v>828320.0</v>
+        <v>7730155.09</v>
       </c>
       <c r="N274" s="1">
-        <v>846667.95</v>
+        <v>7870739.42</v>
       </c>
       <c r="O274" s="1">
-        <v>0.23</v>
+        <v>2.13</v>
       </c>
       <c r="P274">
         <v>1</v>
       </c>
     </row>
     <row r="275" spans="1:16">
       <c r="A275" t="s">
-        <v>746</v>
+        <v>678</v>
       </c>
       <c r="B275" t="s">
-        <v>747</v>
+        <v>679</v>
       </c>
       <c r="C275" s="1">
-        <v>129000.0</v>
+        <v>6700129.0</v>
       </c>
       <c r="D275" s="1">
-        <v>95.862</v>
+        <v>99.458</v>
       </c>
       <c r="E275" s="1">
-        <v>97.75713953</v>
+        <v>98.81259913</v>
       </c>
       <c r="F275" t="s">
         <v>8</v>
       </c>
       <c r="G275">
         <v>1.0</v>
       </c>
       <c r="H275" s="1">
-        <v>126106.71</v>
+        <v>6620571.61</v>
       </c>
       <c r="I275" s="1">
-        <v>-2444.73</v>
+        <v>43242.69</v>
       </c>
       <c r="J275" s="1">
-        <v>-1.9386200781862</v>
+        <v>0.65315644248428</v>
       </c>
       <c r="K275">
-        <v>0.45</v>
-[...2 lines deleted...]
-        <v>584.92</v>
+        <v>0.11</v>
+      </c>
+      <c r="L275" t="s">
+        <v>680</v>
       </c>
       <c r="M275" s="1">
-        <v>123661.98</v>
+        <v>6663814.3</v>
       </c>
       <c r="N275" s="1">
-        <v>124246.9</v>
+        <v>6671156.91</v>
       </c>
       <c r="O275" s="1">
-        <v>0.03</v>
+        <v>1.81</v>
       </c>
       <c r="P275">
         <v>1</v>
       </c>
     </row>
     <row r="276" spans="1:16">
       <c r="A276" t="s">
-        <v>748</v>
+        <v>681</v>
       </c>
       <c r="B276" t="s">
-        <v>749</v>
+        <v>682</v>
       </c>
       <c r="C276" s="1">
-        <v>470000.0</v>
+        <v>4404802.0</v>
       </c>
       <c r="D276" s="1">
-        <v>99.831</v>
+        <v>100.509</v>
       </c>
       <c r="E276" s="1">
-        <v>99.81825532</v>
+        <v>99.87601032</v>
       </c>
       <c r="F276" t="s">
         <v>8</v>
       </c>
       <c r="G276">
         <v>1.0</v>
       </c>
       <c r="H276" s="1">
-        <v>469145.8</v>
+        <v>4399340.5</v>
       </c>
       <c r="I276" s="1">
-        <v>59.9</v>
+        <v>27881.95</v>
       </c>
       <c r="J276" s="1">
-        <v>0.01276788580437</v>
+        <v>0.63377567614964</v>
       </c>
       <c r="K276">
-        <v>2.97</v>
+        <v>1.42</v>
       </c>
       <c r="L276" t="s">
-        <v>750</v>
+        <v>683</v>
       </c>
       <c r="M276" s="1">
-        <v>469205.7</v>
+        <v>4427222.45</v>
       </c>
       <c r="N276" s="1">
-        <v>483156.01</v>
+        <v>4489975.79</v>
       </c>
       <c r="O276" s="1">
-        <v>0.13</v>
+        <v>1.22</v>
       </c>
       <c r="P276">
         <v>1</v>
       </c>
     </row>
     <row r="277" spans="1:16">
       <c r="A277" t="s">
-        <v>751</v>
+        <v>684</v>
       </c>
       <c r="B277" t="s">
-        <v>752</v>
+        <v>685</v>
       </c>
       <c r="C277" s="1">
-        <v>400000.0</v>
+        <v>3380000.0</v>
       </c>
       <c r="D277" s="1">
-        <v>101.223</v>
+        <v>99.95</v>
       </c>
       <c r="E277" s="1">
-        <v>100.0</v>
+        <v>99.374</v>
       </c>
       <c r="F277" t="s">
         <v>8</v>
       </c>
       <c r="G277">
         <v>1.0</v>
       </c>
       <c r="H277" s="1">
-        <v>400000.0</v>
+        <v>3358841.2</v>
       </c>
       <c r="I277" s="1">
-        <v>4892.0</v>
+        <v>19468.8</v>
       </c>
       <c r="J277" s="1">
-        <v>1.223</v>
+        <v>0.5796284742488</v>
       </c>
       <c r="K277">
-        <v>0.73</v>
+        <v>1.72</v>
       </c>
       <c r="L277" t="s">
-        <v>753</v>
+        <v>686</v>
       </c>
       <c r="M277" s="1">
-        <v>404892.0</v>
+        <v>3378310.0</v>
       </c>
       <c r="N277" s="1">
-        <v>407828.48</v>
+        <v>3436575.64</v>
       </c>
       <c r="O277" s="1">
-        <v>0.11</v>
+        <v>0.93</v>
       </c>
       <c r="P277">
         <v>1</v>
       </c>
     </row>
     <row r="278" spans="1:16">
       <c r="A278" t="s">
-        <v>754</v>
+        <v>687</v>
       </c>
       <c r="B278" t="s">
-        <v>755</v>
+        <v>688</v>
       </c>
       <c r="C278" s="1">
-        <v>280000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D278" s="1">
-        <v>102.221</v>
+        <v>100.491</v>
       </c>
       <c r="E278" s="1">
-        <v>100.0</v>
+        <v>100.73</v>
       </c>
       <c r="F278" t="s">
         <v>8</v>
       </c>
       <c r="G278">
         <v>1.0</v>
       </c>
       <c r="H278" s="1">
-        <v>280000.0</v>
+        <v>302190.0</v>
       </c>
       <c r="I278" s="1">
-        <v>6218.8</v>
+        <v>-717.0</v>
       </c>
       <c r="J278" s="1">
-        <v>2.221</v>
+        <v>-0.23726794400874</v>
       </c>
       <c r="K278">
-        <v>3.7</v>
+        <v>1.38</v>
       </c>
       <c r="L278" t="s">
-        <v>756</v>
+        <v>689</v>
       </c>
       <c r="M278" s="1">
-        <v>286218.8</v>
+        <v>301473.0</v>
       </c>
       <c r="N278" s="1">
-        <v>296592.45</v>
+        <v>305608.27</v>
       </c>
       <c r="O278" s="1">
         <v>0.08</v>
       </c>
       <c r="P278">
         <v>1</v>
       </c>
     </row>
     <row r="279" spans="1:16">
       <c r="A279" t="s">
-        <v>757</v>
+        <v>690</v>
       </c>
       <c r="B279" t="s">
-        <v>758</v>
+        <v>691</v>
       </c>
       <c r="C279" s="1">
-        <v>400000.0</v>
+        <v>339000.0</v>
       </c>
       <c r="D279" s="1">
-        <v>99.575</v>
+        <v>105.541</v>
       </c>
       <c r="E279" s="1">
-        <v>99.3</v>
+        <v>99.775</v>
       </c>
       <c r="F279" t="s">
         <v>8</v>
       </c>
       <c r="G279">
         <v>1.0</v>
       </c>
       <c r="H279" s="1">
-        <v>397200.0</v>
+        <v>338237.25</v>
       </c>
       <c r="I279" s="1">
-        <v>1100.0</v>
+        <v>19546.74</v>
       </c>
       <c r="J279" s="1">
-        <v>0.27693856998993</v>
+        <v>5.7790027562015</v>
       </c>
       <c r="K279">
-        <v>2.49</v>
+        <v>1.07</v>
       </c>
       <c r="L279" t="s">
-        <v>759</v>
+        <v>692</v>
       </c>
       <c r="M279" s="1">
-        <v>398300.0</v>
+        <v>357783.99</v>
       </c>
       <c r="N279" s="1">
-        <v>408245.21</v>
+        <v>361423.6</v>
       </c>
       <c r="O279" s="1">
-        <v>0.11</v>
+        <v>0.1</v>
       </c>
       <c r="P279">
         <v>1</v>
       </c>
     </row>
     <row r="280" spans="1:16">
       <c r="A280" t="s">
-        <v>760</v>
+        <v>693</v>
       </c>
       <c r="B280" t="s">
-        <v>761</v>
+        <v>694</v>
       </c>
       <c r="C280" s="1">
-        <v>300000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D280" s="1">
-        <v>100.675</v>
+        <v>101.491</v>
       </c>
       <c r="E280" s="1">
-        <v>99.492</v>
+        <v>99.24</v>
       </c>
       <c r="F280" t="s">
         <v>8</v>
       </c>
       <c r="G280">
         <v>1.0</v>
       </c>
       <c r="H280" s="1">
-        <v>298476.0</v>
+        <v>198480.0</v>
       </c>
       <c r="I280" s="1">
-        <v>3549.0</v>
+        <v>4502.0</v>
       </c>
       <c r="J280" s="1">
-        <v>1.1890403248502</v>
+        <v>2.2682386134623</v>
       </c>
       <c r="K280">
-        <v>1.27</v>
-[...2 lines deleted...]
-        <v>762</v>
+        <v>0.42</v>
+      </c>
+      <c r="L280">
+        <v>842.47</v>
       </c>
       <c r="M280" s="1">
-        <v>302025.0</v>
+        <v>202982.0</v>
       </c>
       <c r="N280" s="1">
-        <v>305822.26</v>
+        <v>203824.47</v>
       </c>
       <c r="O280" s="1">
-        <v>0.08</v>
+        <v>0.06</v>
       </c>
       <c r="P280">
         <v>1</v>
       </c>
     </row>
     <row r="281" spans="1:16">
       <c r="A281" t="s">
-        <v>763</v>
+        <v>695</v>
       </c>
       <c r="B281" t="s">
-        <v>764</v>
+        <v>696</v>
       </c>
       <c r="C281" s="1">
-        <v>800000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D281" s="1">
-        <v>100.614</v>
+        <v>90.513</v>
       </c>
       <c r="E281" s="1">
-        <v>99.633</v>
+        <v>85.48</v>
       </c>
       <c r="F281" t="s">
         <v>8</v>
       </c>
       <c r="G281">
         <v>1.0</v>
       </c>
       <c r="H281" s="1">
-        <v>797064.0</v>
+        <v>170960.0</v>
       </c>
       <c r="I281" s="1">
-        <v>7848.0</v>
+        <v>10066.0</v>
       </c>
       <c r="J281" s="1">
-        <v>0.9846135316612</v>
+        <v>5.8879270004679</v>
       </c>
       <c r="K281">
-        <v>0.21</v>
+        <v>1.6</v>
       </c>
       <c r="L281" t="s">
-        <v>765</v>
+        <v>697</v>
       </c>
       <c r="M281" s="1">
-        <v>804912.0</v>
+        <v>181026.0</v>
       </c>
       <c r="N281" s="1">
-        <v>806555.84</v>
+        <v>184229.29</v>
       </c>
       <c r="O281" s="1">
-        <v>0.22</v>
+        <v>0.05</v>
       </c>
       <c r="P281">
         <v>1</v>
       </c>
     </row>
     <row r="282" spans="1:16">
       <c r="A282" t="s">
-        <v>766</v>
+        <v>698</v>
       </c>
       <c r="B282" t="s">
-        <v>767</v>
+        <v>699</v>
       </c>
       <c r="C282" s="1">
-        <v>200000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D282" s="1">
-        <v>101.527</v>
+        <v>93.852</v>
       </c>
       <c r="E282" s="1">
-        <v>99.197</v>
+        <v>94.01785714</v>
       </c>
       <c r="F282" t="s">
         <v>8</v>
       </c>
       <c r="G282">
         <v>1.0</v>
       </c>
       <c r="H282" s="1">
-        <v>198394.0</v>
+        <v>658125.0</v>
       </c>
       <c r="I282" s="1">
-        <v>4660.0</v>
+        <v>-1161.0</v>
       </c>
       <c r="J282" s="1">
-        <v>2.3488613566943</v>
+        <v>-0.17641025641026</v>
       </c>
       <c r="K282">
-        <v>0.98</v>
+        <v>0.7</v>
       </c>
       <c r="L282" t="s">
-        <v>768</v>
+        <v>700</v>
       </c>
       <c r="M282" s="1">
-        <v>203054.0</v>
+        <v>656964.0</v>
       </c>
       <c r="N282" s="1">
-        <v>205006.05</v>
+        <v>661864.0</v>
       </c>
       <c r="O282" s="1">
-        <v>0.06</v>
+        <v>0.18</v>
       </c>
       <c r="P282">
         <v>1</v>
       </c>
     </row>
     <row r="283" spans="1:16">
       <c r="A283" t="s">
-        <v>769</v>
+        <v>701</v>
       </c>
       <c r="B283" t="s">
-        <v>770</v>
+        <v>702</v>
       </c>
       <c r="C283" s="1">
-        <v>276000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D283" s="1">
-        <v>100.153</v>
+        <v>103.472</v>
       </c>
       <c r="E283" s="1">
-        <v>99.23</v>
+        <v>99.858</v>
       </c>
       <c r="F283" t="s">
         <v>8</v>
       </c>
       <c r="G283">
         <v>1.0</v>
       </c>
       <c r="H283" s="1">
-        <v>273874.8</v>
+        <v>499290.0</v>
       </c>
       <c r="I283" s="1">
-        <v>2547.48</v>
+        <v>18070.0</v>
       </c>
       <c r="J283" s="1">
-        <v>0.93016224931976</v>
+        <v>3.6191391776322</v>
       </c>
       <c r="K283">
-        <v>1.41</v>
+        <v>2.88</v>
       </c>
       <c r="L283" t="s">
-        <v>771</v>
+        <v>703</v>
       </c>
       <c r="M283" s="1">
-        <v>276422.28</v>
+        <v>517360.0</v>
       </c>
       <c r="N283" s="1">
-        <v>280326.92</v>
+        <v>531745.27</v>
       </c>
       <c r="O283" s="1">
-        <v>0.08</v>
+        <v>0.14</v>
       </c>
       <c r="P283">
         <v>1</v>
       </c>
     </row>
     <row r="284" spans="1:16">
       <c r="A284" t="s">
-        <v>772</v>
+        <v>704</v>
       </c>
       <c r="B284" t="s">
-        <v>773</v>
+        <v>705</v>
       </c>
       <c r="C284" s="1">
-        <v>171000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D284" s="1">
-        <v>100.955</v>
+        <v>100.352</v>
       </c>
       <c r="E284" s="1">
-        <v>99.499</v>
+        <v>99.67</v>
       </c>
       <c r="F284" t="s">
         <v>8</v>
       </c>
       <c r="G284">
         <v>1.0</v>
       </c>
       <c r="H284" s="1">
-        <v>170143.29</v>
+        <v>299010.0</v>
       </c>
       <c r="I284" s="1">
-        <v>2489.76</v>
+        <v>2046.0</v>
       </c>
       <c r="J284" s="1">
-        <v>1.4633312897617</v>
+        <v>0.68425805157018</v>
       </c>
       <c r="K284">
-        <v>0.2</v>
+        <v>0.18</v>
       </c>
       <c r="L284">
-        <v>333.8</v>
+        <v>539.38</v>
       </c>
       <c r="M284" s="1">
-        <v>172633.05</v>
+        <v>301056.0</v>
       </c>
       <c r="N284" s="1">
-        <v>172966.85</v>
+        <v>301595.38</v>
       </c>
       <c r="O284" s="1">
-        <v>0.05</v>
+        <v>0.08</v>
       </c>
       <c r="P284">
         <v>1</v>
       </c>
     </row>
     <row r="285" spans="1:16">
       <c r="A285" t="s">
-        <v>774</v>
+        <v>706</v>
       </c>
       <c r="B285" t="s">
-        <v>775</v>
+        <v>707</v>
       </c>
       <c r="C285" s="1">
-        <v>329000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D285" s="1">
-        <v>103.059</v>
+        <v>99.511</v>
       </c>
       <c r="E285" s="1">
-        <v>99.451</v>
+        <v>100.0</v>
       </c>
       <c r="F285" t="s">
         <v>8</v>
       </c>
       <c r="G285">
         <v>1.0</v>
       </c>
       <c r="H285" s="1">
-        <v>327193.79</v>
+        <v>300000.0</v>
       </c>
       <c r="I285" s="1">
-        <v>11870.32</v>
+        <v>-1467.0</v>
       </c>
       <c r="J285" s="1">
-        <v>3.6279172657892</v>
+        <v>-0.489</v>
       </c>
       <c r="K285">
-        <v>2.85</v>
+        <v>1.21</v>
       </c>
       <c r="L285" t="s">
-        <v>776</v>
+        <v>708</v>
       </c>
       <c r="M285" s="1">
-        <v>339064.11</v>
+        <v>298533.0</v>
       </c>
       <c r="N285" s="1">
-        <v>348427.09</v>
+        <v>302169.99</v>
       </c>
       <c r="O285" s="1">
-        <v>0.1</v>
+        <v>0.08</v>
       </c>
       <c r="P285">
         <v>1</v>
       </c>
     </row>
     <row r="286" spans="1:16">
       <c r="A286" t="s">
-        <v>777</v>
+        <v>709</v>
       </c>
       <c r="B286" t="s">
-        <v>778</v>
+        <v>710</v>
       </c>
       <c r="C286" s="1">
-        <v>3660000.0</v>
+        <v>1100000.0</v>
       </c>
       <c r="D286" s="1">
-        <v>68.167</v>
+        <v>94.323</v>
       </c>
       <c r="E286" s="1">
-        <v>70.36</v>
+        <v>94.54545455</v>
       </c>
       <c r="F286" t="s">
         <v>8</v>
       </c>
       <c r="G286">
         <v>1.0</v>
       </c>
       <c r="H286" s="1">
-        <v>2575176.0</v>
+        <v>1040000.0</v>
       </c>
       <c r="I286" s="1">
-        <v>-80263.8</v>
+        <v>-2447.0</v>
       </c>
       <c r="J286" s="1">
-        <v>-3.1168277430358</v>
+        <v>-0.23528846153846</v>
       </c>
       <c r="K286">
-        <v>0.6</v>
+        <v>0.11</v>
       </c>
       <c r="L286" t="s">
-        <v>779</v>
+        <v>711</v>
       </c>
       <c r="M286" s="1">
-        <v>2494912.2</v>
+        <v>1037553.0</v>
       </c>
       <c r="N286" s="1">
-        <v>2516972.47</v>
+        <v>1038763.0</v>
       </c>
       <c r="O286" s="1">
-        <v>0.69</v>
+        <v>0.28</v>
       </c>
       <c r="P286">
         <v>1</v>
       </c>
     </row>
     <row r="287" spans="1:16">
       <c r="A287" t="s">
-        <v>780</v>
+        <v>712</v>
       </c>
       <c r="B287" t="s">
-        <v>781</v>
+        <v>713</v>
       </c>
       <c r="C287" s="1">
-        <v>174000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D287" s="1">
-        <v>100.71</v>
+        <v>100.162</v>
       </c>
       <c r="E287" s="1">
-        <v>100.0</v>
+        <v>98.642</v>
       </c>
       <c r="F287" t="s">
         <v>8</v>
       </c>
       <c r="G287">
         <v>1.0</v>
       </c>
       <c r="H287" s="1">
-        <v>174000.0</v>
+        <v>591852.0</v>
       </c>
       <c r="I287" s="1">
-        <v>1235.4</v>
+        <v>9120.0</v>
       </c>
       <c r="J287" s="1">
-        <v>0.71</v>
+        <v>1.5409257719835</v>
       </c>
       <c r="K287">
-        <v>0.69</v>
+        <v>3.42</v>
       </c>
       <c r="L287" t="s">
-        <v>782</v>
+        <v>714</v>
       </c>
       <c r="M287" s="1">
-        <v>175235.4</v>
+        <v>600972.0</v>
       </c>
       <c r="N287" s="1">
-        <v>176432.94</v>
+        <v>621468.58</v>
       </c>
       <c r="O287" s="1">
-        <v>0.05</v>
+        <v>0.17</v>
       </c>
       <c r="P287">
         <v>1</v>
       </c>
     </row>
     <row r="288" spans="1:16">
       <c r="A288" t="s">
-        <v>783</v>
+        <v>715</v>
       </c>
       <c r="B288" t="s">
-        <v>784</v>
+        <v>716</v>
       </c>
       <c r="C288" s="1">
-        <v>600000.0</v>
+        <v>355000.0</v>
       </c>
       <c r="D288" s="1">
-        <v>100.574</v>
+        <v>100.11</v>
       </c>
       <c r="E288" s="1">
-        <v>100.23</v>
+        <v>99.628</v>
       </c>
       <c r="F288" t="s">
         <v>8</v>
       </c>
       <c r="G288">
         <v>1.0</v>
       </c>
       <c r="H288" s="1">
-        <v>601380.0</v>
+        <v>353679.4</v>
       </c>
       <c r="I288" s="1">
-        <v>2064.0</v>
+        <v>1711.1</v>
       </c>
       <c r="J288" s="1">
-        <v>0.34321061558416</v>
+        <v>0.48379973501425</v>
       </c>
       <c r="K288">
-        <v>1.56</v>
+        <v>1.36</v>
       </c>
       <c r="L288" t="s">
-        <v>785</v>
+        <v>717</v>
       </c>
       <c r="M288" s="1">
-        <v>603444.0</v>
+        <v>355390.5</v>
       </c>
       <c r="N288" s="1">
-        <v>612813.86</v>
+        <v>360226.77</v>
       </c>
       <c r="O288" s="1">
-        <v>0.17</v>
+        <v>0.1</v>
       </c>
       <c r="P288">
         <v>1</v>
       </c>
     </row>
     <row r="289" spans="1:16">
       <c r="A289" t="s">
-        <v>786</v>
+        <v>718</v>
       </c>
       <c r="B289" t="s">
-        <v>787</v>
+        <v>719</v>
       </c>
       <c r="C289" s="1">
-        <v>500000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D289" s="1">
-        <v>100.521</v>
+        <v>100.612</v>
       </c>
       <c r="E289" s="1">
-        <v>99.871</v>
+        <v>99.736</v>
       </c>
       <c r="F289" t="s">
         <v>8</v>
       </c>
       <c r="G289">
         <v>1.0</v>
       </c>
       <c r="H289" s="1">
-        <v>499355.0</v>
+        <v>299208.0</v>
       </c>
       <c r="I289" s="1">
-        <v>3250.0</v>
+        <v>2628.0</v>
       </c>
       <c r="J289" s="1">
-        <v>0.65083958306215</v>
+        <v>0.87831876153044</v>
       </c>
       <c r="K289">
-        <v>0.81</v>
+        <v>1.12</v>
       </c>
       <c r="L289" t="s">
-        <v>788</v>
+        <v>720</v>
       </c>
       <c r="M289" s="1">
-        <v>502605.0</v>
+        <v>301836.0</v>
       </c>
       <c r="N289" s="1">
-        <v>506639.25</v>
+        <v>305189.42</v>
       </c>
       <c r="O289" s="1">
-        <v>0.14</v>
+        <v>0.08</v>
       </c>
       <c r="P289">
         <v>1</v>
       </c>
     </row>
     <row r="290" spans="1:16">
       <c r="A290" t="s">
-        <v>789</v>
+        <v>721</v>
       </c>
       <c r="B290" t="s">
-        <v>790</v>
+        <v>722</v>
       </c>
       <c r="C290" s="1">
-        <v>6664000.0</v>
+        <v>261000.0</v>
       </c>
       <c r="D290" s="1">
-        <v>72.231</v>
+        <v>100.253</v>
       </c>
       <c r="E290" s="1">
-        <v>70.69438941</v>
+        <v>99.594</v>
       </c>
       <c r="F290" t="s">
         <v>8</v>
       </c>
       <c r="G290">
         <v>1.0</v>
       </c>
       <c r="H290" s="1">
-        <v>4711074.11</v>
+        <v>259940.34</v>
       </c>
       <c r="I290" s="1">
-        <v>102399.73</v>
+        <v>1719.99</v>
       </c>
       <c r="J290" s="1">
-        <v>2.1735962459737</v>
+        <v>0.66168644697472</v>
       </c>
       <c r="K290">
-        <v>0.32</v>
+        <v>2.47</v>
       </c>
       <c r="L290" t="s">
-        <v>791</v>
+        <v>723</v>
       </c>
       <c r="M290" s="1">
-        <v>4813473.84</v>
+        <v>261660.33</v>
       </c>
       <c r="N290" s="1">
-        <v>4834506.52</v>
+        <v>268103.99</v>
       </c>
       <c r="O290" s="1">
-        <v>1.33</v>
+        <v>0.07</v>
       </c>
       <c r="P290">
         <v>1</v>
       </c>
     </row>
     <row r="291" spans="1:16">
       <c r="A291" t="s">
-        <v>792</v>
+        <v>724</v>
       </c>
       <c r="B291" t="s">
-        <v>793</v>
+        <v>725</v>
       </c>
       <c r="C291" s="1">
-        <v>1688000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D291" s="1">
-        <v>89.158</v>
+        <v>100.42</v>
       </c>
       <c r="E291" s="1">
-        <v>88.3668519</v>
+        <v>100.0</v>
       </c>
       <c r="F291" t="s">
         <v>8</v>
       </c>
       <c r="G291">
         <v>1.0</v>
       </c>
       <c r="H291" s="1">
-        <v>1491632.46</v>
+        <v>900000.0</v>
       </c>
       <c r="I291" s="1">
-        <v>13354.58</v>
+        <v>3780.0</v>
       </c>
       <c r="J291" s="1">
-        <v>0.89529963701648</v>
+        <v>0.42</v>
       </c>
       <c r="K291">
-        <v>0.96</v>
+        <v>2.07</v>
       </c>
       <c r="L291" t="s">
-        <v>794</v>
+        <v>726</v>
       </c>
       <c r="M291" s="1">
-        <v>1504987.04</v>
+        <v>903780.0</v>
       </c>
       <c r="N291" s="1">
-        <v>1521157.16</v>
+        <v>922411.85</v>
       </c>
       <c r="O291" s="1">
-        <v>0.42</v>
+        <v>0.25</v>
       </c>
       <c r="P291">
         <v>1</v>
       </c>
     </row>
     <row r="292" spans="1:16">
       <c r="A292" t="s">
-        <v>795</v>
+        <v>727</v>
       </c>
       <c r="B292" t="s">
-        <v>796</v>
+        <v>728</v>
       </c>
       <c r="C292" s="1">
-        <v>1365000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D292" s="1">
-        <v>98.383</v>
+        <v>102.993</v>
       </c>
       <c r="E292" s="1">
-        <v>101.47184249</v>
+        <v>103.012</v>
       </c>
       <c r="F292" t="s">
         <v>8</v>
       </c>
       <c r="G292">
         <v>1.0</v>
       </c>
       <c r="H292" s="1">
-        <v>1385090.65</v>
+        <v>412048.0</v>
       </c>
       <c r="I292" s="1">
-        <v>-42162.7</v>
+        <v>-76.0</v>
       </c>
       <c r="J292" s="1">
-        <v>-3.0440390309472</v>
+        <v>-0.018444453073428</v>
       </c>
       <c r="K292">
-        <v>1.05</v>
+        <v>2.2</v>
       </c>
       <c r="L292" t="s">
-        <v>797</v>
+        <v>729</v>
       </c>
       <c r="M292" s="1">
-        <v>1342927.95</v>
+        <v>411972.0</v>
       </c>
       <c r="N292" s="1">
-        <v>1357288.5</v>
+        <v>420774.74</v>
       </c>
       <c r="O292" s="1">
-        <v>0.37</v>
+        <v>0.11</v>
       </c>
       <c r="P292">
         <v>1</v>
       </c>
     </row>
     <row r="293" spans="1:16">
       <c r="A293" t="s">
-        <v>798</v>
+        <v>730</v>
       </c>
       <c r="B293" t="s">
-        <v>799</v>
+        <v>731</v>
       </c>
       <c r="C293" s="1">
-        <v>5094000.0</v>
+        <v>785000.0</v>
       </c>
       <c r="D293" s="1">
-        <v>101.48</v>
+        <v>102.897</v>
       </c>
       <c r="E293" s="1">
-        <v>128.85467452</v>
+        <v>99.849</v>
       </c>
       <c r="F293" t="s">
         <v>8</v>
       </c>
       <c r="G293">
         <v>1.0</v>
       </c>
       <c r="H293" s="1">
-        <v>6563857.12</v>
+        <v>783814.65</v>
       </c>
       <c r="I293" s="1">
-        <v>67179.44</v>
+        <v>23926.8</v>
       </c>
       <c r="J293" s="1">
-        <v>1.0234750509012</v>
+        <v>3.0526094402548</v>
       </c>
       <c r="K293">
-        <v>0.23</v>
+        <v>1.77</v>
       </c>
       <c r="L293" t="s">
-        <v>800</v>
+        <v>732</v>
       </c>
       <c r="M293" s="1">
-        <v>6631036.56</v>
+        <v>807741.45</v>
       </c>
       <c r="N293" s="1">
-        <v>6642852.06</v>
+        <v>821652.08</v>
       </c>
       <c r="O293" s="1">
-        <v>1.83</v>
+        <v>0.22</v>
       </c>
       <c r="P293">
         <v>1</v>
       </c>
     </row>
     <row r="294" spans="1:16">
       <c r="A294" t="s">
-        <v>801</v>
+        <v>733</v>
       </c>
       <c r="B294" t="s">
-        <v>802</v>
+        <v>734</v>
       </c>
       <c r="C294" s="1">
-        <v>526000.0</v>
+        <v>532000.0</v>
       </c>
       <c r="D294" s="1">
-        <v>101.34</v>
+        <v>110.239</v>
       </c>
       <c r="E294" s="1">
-        <v>99.646</v>
+        <v>99.283</v>
       </c>
       <c r="F294" t="s">
         <v>8</v>
       </c>
       <c r="G294">
         <v>1.0</v>
       </c>
       <c r="H294" s="1">
-        <v>524137.96</v>
+        <v>528185.56</v>
       </c>
       <c r="I294" s="1">
-        <v>8910.44</v>
+        <v>58285.92</v>
       </c>
       <c r="J294" s="1">
-        <v>1.7000180639464</v>
+        <v>11.035121823474</v>
       </c>
       <c r="K294">
-        <v>3.1</v>
+        <v>2.61</v>
       </c>
       <c r="L294" t="s">
-        <v>803</v>
+        <v>735</v>
       </c>
       <c r="M294" s="1">
-        <v>533048.4</v>
+        <v>586471.48</v>
       </c>
       <c r="N294" s="1">
-        <v>549339.99</v>
+        <v>600365.43</v>
       </c>
       <c r="O294" s="1">
-        <v>0.15</v>
+        <v>0.16</v>
       </c>
       <c r="P294">
         <v>1</v>
       </c>
     </row>
     <row r="295" spans="1:16">
       <c r="A295" t="s">
-        <v>804</v>
+        <v>736</v>
       </c>
       <c r="B295" t="s">
-        <v>805</v>
+        <v>737</v>
       </c>
       <c r="C295" s="1">
-        <v>400000.0</v>
+        <v>303000.0</v>
       </c>
       <c r="D295" s="1">
-        <v>101.373</v>
+        <v>101.858</v>
       </c>
       <c r="E295" s="1">
-        <v>97.41</v>
+        <v>99.115</v>
       </c>
       <c r="F295" t="s">
         <v>8</v>
       </c>
       <c r="G295">
         <v>1.0</v>
       </c>
       <c r="H295" s="1">
-        <v>389640.0</v>
+        <v>300318.45</v>
       </c>
       <c r="I295" s="1">
-        <v>15852.0</v>
+        <v>8311.29</v>
       </c>
       <c r="J295" s="1">
-        <v>4.0683708038189</v>
+        <v>2.7674923069162</v>
       </c>
       <c r="K295">
-        <v>3.17</v>
+        <v>3.23</v>
       </c>
       <c r="L295" t="s">
-        <v>806</v>
+        <v>738</v>
       </c>
       <c r="M295" s="1">
-        <v>405492.0</v>
+        <v>308629.74</v>
       </c>
       <c r="N295" s="1">
-        <v>418160.49</v>
+        <v>318421.21</v>
       </c>
       <c r="O295" s="1">
-        <v>0.12</v>
+        <v>0.09</v>
       </c>
       <c r="P295">
         <v>1</v>
       </c>
     </row>
     <row r="296" spans="1:16">
       <c r="A296" t="s">
-        <v>807</v>
+        <v>739</v>
       </c>
       <c r="B296" t="s">
-        <v>808</v>
+        <v>740</v>
       </c>
       <c r="C296" s="1">
-        <v>400000.0</v>
+        <v>805423.0</v>
       </c>
       <c r="D296" s="1">
-        <v>108.08</v>
+        <v>96.795</v>
       </c>
       <c r="E296" s="1">
-        <v>108.24</v>
+        <v>96.9285928</v>
       </c>
       <c r="F296" t="s">
         <v>8</v>
       </c>
       <c r="G296">
         <v>1.0</v>
       </c>
       <c r="H296" s="1">
-        <v>432960.0</v>
+        <v>780685.18</v>
       </c>
       <c r="I296" s="1">
-        <v>-640.0</v>
+        <v>-1075.98</v>
       </c>
       <c r="J296" s="1">
-        <v>-0.14781966001478</v>
+        <v>-0.13782508334538</v>
       </c>
       <c r="K296">
-        <v>1.27</v>
+        <v>0.88</v>
       </c>
       <c r="L296" t="s">
-        <v>809</v>
+        <v>741</v>
       </c>
       <c r="M296" s="1">
-        <v>432320.0</v>
+        <v>779609.2</v>
       </c>
       <c r="N296" s="1">
-        <v>437415.89</v>
+        <v>786696.92</v>
       </c>
       <c r="O296" s="1">
-        <v>0.12</v>
+        <v>0.21</v>
       </c>
       <c r="P296">
         <v>1</v>
       </c>
     </row>
     <row r="297" spans="1:16">
       <c r="A297" t="s">
-        <v>810</v>
+        <v>742</v>
       </c>
       <c r="B297" t="s">
-        <v>811</v>
+        <v>743</v>
       </c>
       <c r="C297" s="1">
-        <v>600000.0</v>
+        <v>386883.39</v>
       </c>
       <c r="D297" s="1">
-        <v>100.659</v>
+        <v>91.774</v>
       </c>
       <c r="E297" s="1">
-        <v>100.507</v>
+        <v>93.69960029</v>
       </c>
       <c r="F297" t="s">
         <v>8</v>
       </c>
       <c r="G297">
         <v>1.0</v>
       </c>
       <c r="H297" s="1">
-        <v>603042.0</v>
+        <v>362508.19</v>
       </c>
       <c r="I297" s="1">
-        <v>912.0</v>
+        <v>-7449.83</v>
       </c>
       <c r="J297" s="1">
-        <v>0.1512332474355</v>
+        <v>-2.055079086627</v>
       </c>
       <c r="K297">
-        <v>2.33</v>
+        <v>1.04</v>
       </c>
       <c r="L297" t="s">
-        <v>812</v>
+        <v>744</v>
       </c>
       <c r="M297" s="1">
-        <v>603954.0</v>
+        <v>355058.36</v>
       </c>
       <c r="N297" s="1">
-        <v>617934.82</v>
+        <v>359081.95</v>
       </c>
       <c r="O297" s="1">
-        <v>0.17</v>
+        <v>0.1</v>
       </c>
       <c r="P297">
         <v>1</v>
       </c>
     </row>
     <row r="298" spans="1:16">
       <c r="A298" t="s">
-        <v>813</v>
+        <v>745</v>
       </c>
       <c r="B298" t="s">
-        <v>814</v>
+        <v>746</v>
       </c>
       <c r="C298" s="1">
-        <v>600000.0</v>
+        <v>344831.75</v>
       </c>
       <c r="D298" s="1">
-        <v>90.154</v>
+        <v>81.399</v>
       </c>
       <c r="E298" s="1">
-        <v>85.25</v>
+        <v>96.18009363</v>
       </c>
       <c r="F298" t="s">
         <v>8</v>
       </c>
       <c r="G298">
         <v>1.0</v>
       </c>
       <c r="H298" s="1">
-        <v>511500.0</v>
+        <v>331659.5</v>
       </c>
       <c r="I298" s="1">
-        <v>29424.0</v>
+        <v>-50969.9</v>
       </c>
       <c r="J298" s="1">
-        <v>5.7524926686217</v>
+        <v>-15.368141120637</v>
       </c>
       <c r="K298">
-        <v>0.65</v>
-[...2 lines deleted...]
-        <v>815</v>
+        <v>0.07</v>
+      </c>
+      <c r="L298">
+        <v>245.63</v>
       </c>
       <c r="M298" s="1">
-        <v>540924.0</v>
+        <v>280689.6</v>
       </c>
       <c r="N298" s="1">
-        <v>544844.55</v>
+        <v>280935.23</v>
       </c>
       <c r="O298" s="1">
-        <v>0.15</v>
+        <v>0.08</v>
       </c>
       <c r="P298">
         <v>1</v>
       </c>
     </row>
     <row r="299" spans="1:16">
       <c r="A299" t="s">
-        <v>816</v>
+        <v>747</v>
       </c>
       <c r="B299" t="s">
-        <v>817</v>
+        <v>748</v>
       </c>
       <c r="C299" s="1">
-        <v>351000.0</v>
+        <v>2850000.0</v>
       </c>
       <c r="D299" s="1">
-        <v>102.569</v>
+        <v>102.215</v>
       </c>
       <c r="E299" s="1">
-        <v>99.779</v>
+        <v>119.99153825</v>
       </c>
       <c r="F299" t="s">
         <v>8</v>
       </c>
       <c r="G299">
         <v>1.0</v>
       </c>
       <c r="H299" s="1">
-        <v>350224.29</v>
+        <v>3419758.84</v>
       </c>
       <c r="I299" s="1">
-        <v>9792.9</v>
+        <v>322240.83</v>
       </c>
       <c r="J299" s="1">
-        <v>2.7961795568206</v>
+        <v>9.4229109442115</v>
       </c>
       <c r="K299">
-        <v>0.76</v>
+        <v>0.75</v>
       </c>
       <c r="L299" t="s">
-        <v>818</v>
+        <v>749</v>
       </c>
       <c r="M299" s="1">
-        <v>360017.19</v>
+        <v>3741999.67</v>
       </c>
       <c r="N299" s="1">
-        <v>362685.75</v>
+        <v>3763363.41</v>
       </c>
       <c r="O299" s="1">
-        <v>0.1</v>
+        <v>1.02</v>
       </c>
       <c r="P299">
         <v>1</v>
       </c>
     </row>
     <row r="300" spans="1:16">
       <c r="A300" t="s">
-        <v>819</v>
+        <v>750</v>
       </c>
       <c r="B300" t="s">
-        <v>820</v>
+        <v>751</v>
       </c>
       <c r="C300" s="1">
-        <v>700000.0</v>
+        <v>2910000.0</v>
       </c>
       <c r="D300" s="1">
-        <v>99.015</v>
+        <v>103.059</v>
       </c>
       <c r="E300" s="1">
-        <v>100.761</v>
+        <v>101.61324845</v>
       </c>
       <c r="F300" t="s">
         <v>8</v>
       </c>
       <c r="G300">
         <v>1.0</v>
       </c>
       <c r="H300" s="1">
-        <v>705327.0</v>
+        <v>2956945.53</v>
       </c>
       <c r="I300" s="1">
-        <v>-12222.0</v>
+        <v>162991.73</v>
       </c>
       <c r="J300" s="1">
-        <v>-1.7328132908566</v>
+        <v>5.5121654540589</v>
       </c>
       <c r="K300">
-        <v>1.43</v>
+        <v>0.56</v>
       </c>
       <c r="L300" t="s">
-        <v>821</v>
+        <v>752</v>
       </c>
       <c r="M300" s="1">
-        <v>693105.0</v>
+        <v>3119937.26</v>
       </c>
       <c r="N300" s="1">
-        <v>703137.53</v>
+        <v>3136194.53</v>
       </c>
       <c r="O300" s="1">
-        <v>0.19</v>
+        <v>0.85</v>
       </c>
       <c r="P300">
         <v>1</v>
       </c>
     </row>
     <row r="301" spans="1:16">
       <c r="A301" t="s">
-        <v>822</v>
+        <v>753</v>
       </c>
       <c r="B301" t="s">
-        <v>823</v>
+        <v>754</v>
       </c>
       <c r="C301" s="1">
-        <v>200000.0</v>
+        <v>6650000.0</v>
       </c>
       <c r="D301" s="1">
-        <v>103.431</v>
+        <v>100.449</v>
       </c>
       <c r="E301" s="1">
-        <v>99.871</v>
+        <v>100.84036842</v>
       </c>
       <c r="F301" t="s">
         <v>8</v>
       </c>
       <c r="G301">
         <v>1.0</v>
       </c>
       <c r="H301" s="1">
-        <v>199742.0</v>
+        <v>6705884.5</v>
       </c>
       <c r="I301" s="1">
-        <v>7120.0</v>
+        <v>-26026.0</v>
       </c>
       <c r="J301" s="1">
-        <v>3.5645983318481</v>
+        <v>-0.38810689328156</v>
       </c>
       <c r="K301">
-        <v>2.84</v>
+        <v>0.04</v>
       </c>
       <c r="L301" t="s">
-        <v>824</v>
+        <v>755</v>
       </c>
       <c r="M301" s="1">
-        <v>206862.0</v>
+        <v>6679858.5</v>
       </c>
       <c r="N301" s="1">
-        <v>212533.23</v>
+        <v>6682669.14</v>
       </c>
       <c r="O301" s="1">
-        <v>0.06</v>
+        <v>1.81</v>
       </c>
       <c r="P301">
         <v>1</v>
       </c>
     </row>
     <row r="302" spans="1:16">
       <c r="A302" t="s">
-        <v>825</v>
+        <v>756</v>
       </c>
       <c r="B302" t="s">
-        <v>826</v>
+        <v>757</v>
       </c>
       <c r="C302" s="1">
-        <v>500000.0</v>
+        <v>2206000.0</v>
       </c>
       <c r="D302" s="1">
-        <v>99.261</v>
+        <v>90.647</v>
       </c>
       <c r="E302" s="1">
-        <v>99.589</v>
+        <v>95.17131958</v>
       </c>
       <c r="F302" t="s">
         <v>8</v>
       </c>
       <c r="G302">
         <v>1.0</v>
       </c>
       <c r="H302" s="1">
-        <v>497945.0</v>
+        <v>2099479.31</v>
       </c>
       <c r="I302" s="1">
-        <v>-1640.0</v>
+        <v>-99806.49</v>
       </c>
       <c r="J302" s="1">
-        <v>-0.32935364347468</v>
+        <v>-4.753868710428</v>
       </c>
       <c r="K302">
-        <v>1.62</v>
-[...2 lines deleted...]
-        <v>827</v>
+        <v>0.02</v>
+      </c>
+      <c r="L302">
+        <v>389.65</v>
       </c>
       <c r="M302" s="1">
-        <v>496305.0</v>
+        <v>1999672.82</v>
       </c>
       <c r="N302" s="1">
-        <v>504400.89</v>
+        <v>2000062.47</v>
       </c>
       <c r="O302" s="1">
-        <v>0.14</v>
+        <v>0.54</v>
       </c>
       <c r="P302">
         <v>1</v>
       </c>
     </row>
     <row r="303" spans="1:16">
       <c r="A303" t="s">
-        <v>828</v>
+        <v>758</v>
       </c>
       <c r="B303" t="s">
-        <v>829</v>
+        <v>759</v>
       </c>
       <c r="C303" s="1">
-        <v>200000.0</v>
+        <v>2500000.0</v>
       </c>
       <c r="D303" s="1">
-        <v>104.384</v>
+        <v>101.931</v>
       </c>
       <c r="E303" s="1">
-        <v>103.15</v>
+        <v>101.176</v>
       </c>
       <c r="F303" t="s">
         <v>8</v>
       </c>
       <c r="G303">
         <v>1.0</v>
       </c>
       <c r="H303" s="1">
-        <v>206300.0</v>
+        <v>2529400.0</v>
       </c>
       <c r="I303" s="1">
-        <v>2468.0</v>
+        <v>18875.0</v>
       </c>
       <c r="J303" s="1">
-        <v>1.1963160445952</v>
+        <v>0.74622440104373</v>
       </c>
       <c r="K303">
-        <v>3.89</v>
-[...2 lines deleted...]
-        <v>830</v>
+        <v>0.02</v>
+      </c>
+      <c r="L303">
+        <v>455.16</v>
       </c>
       <c r="M303" s="1">
-        <v>208768.0</v>
+        <v>2548275.0</v>
       </c>
       <c r="N303" s="1">
-        <v>216550.19</v>
+        <v>2548730.16</v>
       </c>
       <c r="O303" s="1">
-        <v>0.06</v>
+        <v>0.69</v>
       </c>
       <c r="P303">
         <v>1</v>
       </c>
     </row>
     <row r="304" spans="1:16">
       <c r="A304" t="s">
-        <v>831</v>
+        <v>760</v>
       </c>
       <c r="B304" t="s">
-        <v>832</v>
+        <v>761</v>
       </c>
       <c r="C304" s="1">
-        <v>400000.0</v>
+        <v>6310000.0</v>
       </c>
       <c r="D304" s="1">
-        <v>106.077</v>
+        <v>103.771</v>
       </c>
       <c r="E304" s="1">
-        <v>106.6</v>
+        <v>101.552</v>
       </c>
       <c r="F304" t="s">
         <v>8</v>
       </c>
       <c r="G304">
         <v>1.0</v>
       </c>
       <c r="H304" s="1">
-        <v>426400.0</v>
+        <v>6407931.2</v>
       </c>
       <c r="I304" s="1">
-        <v>-2092.0</v>
+        <v>140018.9</v>
       </c>
       <c r="J304" s="1">
-        <v>-0.4906191369606</v>
+        <v>2.1850874428864</v>
       </c>
       <c r="K304">
-        <v>1.27</v>
+        <v>0.3</v>
       </c>
       <c r="L304" t="s">
-        <v>833</v>
+        <v>762</v>
       </c>
       <c r="M304" s="1">
-        <v>424308.0</v>
+        <v>6547950.1</v>
       </c>
       <c r="N304" s="1">
-        <v>429384.71</v>
+        <v>6567036.98</v>
       </c>
       <c r="O304" s="1">
-        <v>0.12</v>
+        <v>1.78</v>
       </c>
       <c r="P304">
         <v>1</v>
       </c>
     </row>
     <row r="305" spans="1:16">
       <c r="A305" t="s">
-        <v>834</v>
+        <v>763</v>
       </c>
       <c r="B305" t="s">
-        <v>835</v>
+        <v>764</v>
       </c>
       <c r="C305" s="1">
-        <v>384000.0</v>
+        <v>4540000.0</v>
       </c>
       <c r="D305" s="1">
-        <v>101.714</v>
+        <v>105.01</v>
       </c>
       <c r="E305" s="1">
-        <v>100.0</v>
+        <v>104.151</v>
       </c>
       <c r="F305" t="s">
         <v>8</v>
       </c>
       <c r="G305">
         <v>1.0</v>
       </c>
       <c r="H305" s="1">
-        <v>384000.0</v>
+        <v>4728455.4</v>
       </c>
       <c r="I305" s="1">
-        <v>6581.76</v>
+        <v>38998.6</v>
       </c>
       <c r="J305" s="1">
-        <v>1.714</v>
+        <v>0.82476404451229</v>
       </c>
       <c r="K305">
-        <v>0.13</v>
-[...2 lines deleted...]
-        <v>508.77</v>
+        <v>0.79</v>
+      </c>
+      <c r="L305" t="s">
+        <v>765</v>
       </c>
       <c r="M305" s="1">
-        <v>390581.76</v>
+        <v>4767454.0</v>
       </c>
       <c r="N305" s="1">
-        <v>391090.53</v>
+        <v>4803449.71</v>
       </c>
       <c r="O305" s="1">
-        <v>0.11</v>
+        <v>1.3</v>
       </c>
       <c r="P305">
         <v>1</v>
       </c>
     </row>
     <row r="306" spans="1:16">
       <c r="A306" t="s">
-        <v>836</v>
+        <v>766</v>
       </c>
       <c r="B306" t="s">
-        <v>837</v>
+        <v>767</v>
       </c>
       <c r="C306" s="1">
-        <v>138000.0</v>
+        <v>5829000.0</v>
       </c>
       <c r="D306" s="1">
-        <v>103.006</v>
+        <v>106.414</v>
       </c>
       <c r="E306" s="1">
-        <v>100.0</v>
+        <v>107.54387202</v>
       </c>
       <c r="F306" t="s">
         <v>8</v>
       </c>
       <c r="G306">
         <v>1.0</v>
       </c>
       <c r="H306" s="1">
-        <v>138000.0</v>
+        <v>6268732.3</v>
       </c>
       <c r="I306" s="1">
-        <v>4148.28</v>
+        <v>-65860.24</v>
       </c>
       <c r="J306" s="1">
-        <v>3.006</v>
+        <v>-1.0506149704303</v>
       </c>
       <c r="K306">
-        <v>3.33</v>
+        <v>0.33</v>
       </c>
       <c r="L306" t="s">
-        <v>838</v>
+        <v>768</v>
       </c>
       <c r="M306" s="1">
-        <v>142148.28</v>
+        <v>6202872.06</v>
       </c>
       <c r="N306" s="1">
-        <v>146737.82</v>
+        <v>6222194.71</v>
       </c>
       <c r="O306" s="1">
-        <v>0.04</v>
+        <v>1.69</v>
       </c>
       <c r="P306">
         <v>1</v>
       </c>
     </row>
     <row r="307" spans="1:16">
       <c r="A307" t="s">
-        <v>839</v>
+        <v>769</v>
       </c>
       <c r="B307" t="s">
-        <v>840</v>
+        <v>770</v>
       </c>
       <c r="C307" s="1">
-        <v>300000.0</v>
+        <v>312000.0</v>
       </c>
       <c r="D307" s="1">
-        <v>104.028</v>
+        <v>98.746</v>
       </c>
       <c r="E307" s="1">
-        <v>99.65790667</v>
+        <v>99.406</v>
       </c>
       <c r="F307" t="s">
         <v>8</v>
       </c>
       <c r="G307">
         <v>1.0</v>
       </c>
       <c r="H307" s="1">
-        <v>298973.72</v>
+        <v>310146.72</v>
       </c>
       <c r="I307" s="1">
-        <v>13110.28</v>
+        <v>-2059.2</v>
       </c>
       <c r="J307" s="1">
-        <v>4.3850944491041</v>
+        <v>-0.66394382632839</v>
       </c>
       <c r="K307">
-        <v>2.71</v>
+        <v>0.7</v>
       </c>
       <c r="L307" t="s">
-        <v>659</v>
+        <v>771</v>
       </c>
       <c r="M307" s="1">
-        <v>312084.0</v>
+        <v>308087.52</v>
       </c>
       <c r="N307" s="1">
-        <v>320220.99</v>
+        <v>310277.93</v>
       </c>
       <c r="O307" s="1">
-        <v>0.09</v>
+        <v>0.08</v>
       </c>
       <c r="P307">
         <v>1</v>
       </c>
     </row>
     <row r="308" spans="1:16">
       <c r="A308" t="s">
-        <v>841</v>
+        <v>772</v>
       </c>
       <c r="B308" t="s">
-        <v>842</v>
+        <v>773</v>
       </c>
       <c r="C308" s="1">
-        <v>400000.0</v>
+        <v>765000.0</v>
       </c>
       <c r="D308" s="1">
-        <v>103.418</v>
+        <v>100.064</v>
       </c>
       <c r="E308" s="1">
-        <v>103.47225</v>
+        <v>100.0</v>
       </c>
       <c r="F308" t="s">
         <v>8</v>
       </c>
       <c r="G308">
         <v>1.0</v>
       </c>
       <c r="H308" s="1">
-        <v>413889.0</v>
+        <v>765000.0</v>
       </c>
       <c r="I308" s="1">
-        <v>-217.0</v>
+        <v>489.6</v>
       </c>
       <c r="J308" s="1">
-        <v>-0.052429516126304</v>
+        <v>0.064</v>
       </c>
       <c r="K308">
-        <v>3.74</v>
-[...2 lines deleted...]
-        <v>843</v>
+        <v>0.11</v>
+      </c>
+      <c r="L308">
+        <v>854.45</v>
       </c>
       <c r="M308" s="1">
-        <v>413672.0</v>
+        <v>765489.6</v>
       </c>
       <c r="N308" s="1">
-        <v>428622.68</v>
+        <v>766344.05</v>
       </c>
       <c r="O308" s="1">
-        <v>0.12</v>
+        <v>0.21</v>
       </c>
       <c r="P308">
         <v>1</v>
       </c>
     </row>
     <row r="309" spans="1:16">
       <c r="A309" t="s">
-        <v>844</v>
+        <v>774</v>
       </c>
       <c r="B309" t="s">
-        <v>845</v>
+        <v>775</v>
       </c>
       <c r="C309" s="1">
         <v>500000.0</v>
       </c>
       <c r="D309" s="1">
-        <v>100.181</v>
+        <v>104.911</v>
       </c>
       <c r="E309" s="1">
-        <v>99.142</v>
+        <v>100.77</v>
       </c>
       <c r="F309" t="s">
         <v>8</v>
       </c>
       <c r="G309">
         <v>1.0</v>
       </c>
       <c r="H309" s="1">
-        <v>495710.0</v>
+        <v>503850.0</v>
       </c>
       <c r="I309" s="1">
-        <v>5195.0</v>
+        <v>20705.0</v>
       </c>
       <c r="J309" s="1">
-        <v>1.0479917693813</v>
+        <v>4.1093579438325</v>
       </c>
       <c r="K309">
-        <v>1.55</v>
+        <v>4.16</v>
       </c>
       <c r="L309" t="s">
-        <v>846</v>
+        <v>776</v>
       </c>
       <c r="M309" s="1">
-        <v>500905.0</v>
+        <v>524555.0</v>
       </c>
       <c r="N309" s="1">
-        <v>508655.0</v>
+        <v>545376.92</v>
       </c>
       <c r="O309" s="1">
-        <v>0.14</v>
+        <v>0.15</v>
       </c>
       <c r="P309">
         <v>1</v>
       </c>
     </row>
     <row r="310" spans="1:16">
       <c r="A310" t="s">
-        <v>847</v>
+        <v>777</v>
       </c>
       <c r="B310" t="s">
-        <v>848</v>
+        <v>778</v>
       </c>
       <c r="C310" s="1">
-        <v>200000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D310" s="1">
-        <v>106.183</v>
+        <v>103.087</v>
       </c>
       <c r="E310" s="1">
-        <v>105.92</v>
+        <v>98.69</v>
       </c>
       <c r="F310" t="s">
         <v>8</v>
       </c>
       <c r="G310">
         <v>1.0</v>
       </c>
       <c r="H310" s="1">
-        <v>211840.0</v>
+        <v>394760.0</v>
       </c>
       <c r="I310" s="1">
-        <v>526.0</v>
+        <v>17588.0</v>
       </c>
       <c r="J310" s="1">
-        <v>0.24830060422961</v>
+        <v>4.4553652852366</v>
       </c>
       <c r="K310">
-        <v>3.42</v>
+        <v>1.71</v>
       </c>
       <c r="L310" t="s">
-        <v>849</v>
+        <v>779</v>
       </c>
       <c r="M310" s="1">
-        <v>212366.0</v>
+        <v>412348.0</v>
       </c>
       <c r="N310" s="1">
-        <v>219207.1</v>
+        <v>419184.99</v>
       </c>
       <c r="O310" s="1">
-        <v>0.06</v>
+        <v>0.11</v>
       </c>
       <c r="P310">
         <v>1</v>
       </c>
     </row>
     <row r="311" spans="1:16">
       <c r="A311" t="s">
-        <v>850</v>
+        <v>780</v>
       </c>
       <c r="B311" t="s">
-        <v>851</v>
+        <v>781</v>
       </c>
       <c r="C311" s="1">
-        <v>392000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D311" s="1">
-        <v>101.888</v>
+        <v>85.738</v>
       </c>
       <c r="E311" s="1">
-        <v>102.83</v>
+        <v>85.4016</v>
       </c>
       <c r="F311" t="s">
         <v>8</v>
       </c>
       <c r="G311">
         <v>1.0</v>
       </c>
       <c r="H311" s="1">
-        <v>403093.6</v>
+        <v>427008.0</v>
       </c>
       <c r="I311" s="1">
-        <v>-3692.64</v>
+        <v>1682.0</v>
       </c>
       <c r="J311" s="1">
-        <v>-0.91607507536711</v>
+        <v>0.39390362709832</v>
       </c>
       <c r="K311">
-        <v>2.25</v>
-[...2 lines deleted...]
-        <v>852</v>
+        <v>0.19</v>
+      </c>
+      <c r="L311">
+        <v>946.92</v>
       </c>
       <c r="M311" s="1">
-        <v>399400.96</v>
+        <v>428690.0</v>
       </c>
       <c r="N311" s="1">
-        <v>408220.96</v>
+        <v>429636.92</v>
       </c>
       <c r="O311" s="1">
-        <v>0.11</v>
+        <v>0.12</v>
       </c>
       <c r="P311">
         <v>1</v>
       </c>
     </row>
     <row r="312" spans="1:16">
       <c r="A312" t="s">
-        <v>853</v>
+        <v>782</v>
       </c>
       <c r="B312" t="s">
-        <v>854</v>
+        <v>783</v>
       </c>
       <c r="C312" s="1">
-        <v>500000.0</v>
+        <v>306000.0</v>
       </c>
       <c r="D312" s="1">
-        <v>99.489</v>
+        <v>102.143</v>
       </c>
       <c r="E312" s="1">
-        <v>100.0</v>
+        <v>99.609</v>
       </c>
       <c r="F312" t="s">
         <v>8</v>
       </c>
       <c r="G312">
         <v>1.0</v>
       </c>
       <c r="H312" s="1">
-        <v>500000.0</v>
+        <v>304803.54</v>
       </c>
       <c r="I312" s="1">
-        <v>-2555.0</v>
+        <v>7754.04</v>
       </c>
       <c r="J312" s="1">
-        <v>-0.511</v>
+        <v>2.5439468321136</v>
       </c>
       <c r="K312">
-        <v>0.2</v>
+        <v>3.27</v>
       </c>
       <c r="L312" t="s">
-        <v>855</v>
+        <v>784</v>
       </c>
       <c r="M312" s="1">
-        <v>497445.0</v>
+        <v>312557.58</v>
       </c>
       <c r="N312" s="1">
-        <v>498463.49</v>
+        <v>322550.79</v>
       </c>
       <c r="O312" s="1">
-        <v>0.14</v>
+        <v>0.09</v>
       </c>
       <c r="P312">
         <v>1</v>
       </c>
     </row>
     <row r="313" spans="1:16">
       <c r="A313" t="s">
-        <v>856</v>
+        <v>785</v>
       </c>
       <c r="B313" t="s">
-        <v>857</v>
+        <v>786</v>
       </c>
       <c r="C313" s="1">
-        <v>400000.0</v>
+        <v>256000.0</v>
       </c>
       <c r="D313" s="1">
-        <v>97.286</v>
+        <v>103.421</v>
       </c>
       <c r="E313" s="1">
-        <v>97.25</v>
+        <v>99.813</v>
       </c>
       <c r="F313" t="s">
         <v>8</v>
       </c>
       <c r="G313">
         <v>1.0</v>
       </c>
       <c r="H313" s="1">
-        <v>389000.0</v>
+        <v>255521.28</v>
       </c>
       <c r="I313" s="1">
-        <v>144.0</v>
+        <v>9236.48</v>
       </c>
       <c r="J313" s="1">
-        <v>0.037017994858612</v>
+        <v>3.6147596004528</v>
       </c>
       <c r="K313">
-        <v>1.99</v>
+        <v>3.11</v>
       </c>
       <c r="L313" t="s">
-        <v>858</v>
+        <v>787</v>
       </c>
       <c r="M313" s="1">
-        <v>389144.0</v>
+        <v>264757.76</v>
       </c>
       <c r="N313" s="1">
-        <v>397089.21</v>
+        <v>272720.94</v>
       </c>
       <c r="O313" s="1">
-        <v>0.11</v>
+        <v>0.07</v>
       </c>
       <c r="P313">
         <v>1</v>
       </c>
     </row>
     <row r="314" spans="1:16">
       <c r="A314" t="s">
-        <v>859</v>
+        <v>788</v>
       </c>
       <c r="B314" t="s">
-        <v>860</v>
+        <v>789</v>
       </c>
       <c r="C314" s="1">
-        <v>500000.0</v>
+        <v>383000.0</v>
       </c>
       <c r="D314" s="1">
-        <v>101.567</v>
+        <v>105.263</v>
       </c>
       <c r="E314" s="1">
-        <v>99.147</v>
+        <v>100.0</v>
       </c>
       <c r="F314" t="s">
         <v>8</v>
       </c>
       <c r="G314">
         <v>1.0</v>
       </c>
       <c r="H314" s="1">
-        <v>495735.0</v>
+        <v>383000.0</v>
       </c>
       <c r="I314" s="1">
-        <v>12100.0</v>
+        <v>20157.29</v>
       </c>
       <c r="J314" s="1">
-        <v>2.4408201962742</v>
+        <v>5.263</v>
       </c>
       <c r="K314">
-        <v>2.34</v>
+        <v>1.8</v>
       </c>
       <c r="L314" t="s">
-        <v>861</v>
+        <v>790</v>
       </c>
       <c r="M314" s="1">
-        <v>507835.0</v>
+        <v>403157.29</v>
       </c>
       <c r="N314" s="1">
-        <v>519543.9</v>
+        <v>410038.75</v>
       </c>
       <c r="O314" s="1">
-        <v>0.14</v>
+        <v>0.11</v>
       </c>
       <c r="P314">
         <v>1</v>
       </c>
     </row>
     <row r="315" spans="1:16">
       <c r="A315" t="s">
-        <v>862</v>
+        <v>791</v>
       </c>
       <c r="B315" t="s">
-        <v>863</v>
+        <v>792</v>
       </c>
       <c r="C315" s="1">
-        <v>828000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D315" s="1">
-        <v>100.134</v>
+        <v>100.546</v>
       </c>
       <c r="E315" s="1">
-        <v>100.0</v>
+        <v>99.423</v>
       </c>
       <c r="F315" t="s">
         <v>8</v>
       </c>
       <c r="G315">
         <v>1.0</v>
       </c>
       <c r="H315" s="1">
-        <v>828000.0</v>
+        <v>795384.0</v>
       </c>
       <c r="I315" s="1">
-        <v>1109.52</v>
+        <v>8984.0</v>
       </c>
       <c r="J315" s="1">
-        <v>0.134</v>
+        <v>1.129517314907</v>
       </c>
       <c r="K315">
-        <v>0.94</v>
+        <v>2.47</v>
       </c>
       <c r="L315" t="s">
-        <v>864</v>
+        <v>793</v>
       </c>
       <c r="M315" s="1">
-        <v>829109.52</v>
+        <v>804368.0</v>
       </c>
       <c r="N315" s="1">
-        <v>836913.14</v>
+        <v>824094.03</v>
       </c>
       <c r="O315" s="1">
-        <v>0.23</v>
+        <v>0.22</v>
       </c>
       <c r="P315">
         <v>1</v>
       </c>
     </row>
     <row r="316" spans="1:16">
       <c r="A316" t="s">
-        <v>865</v>
+        <v>794</v>
       </c>
       <c r="B316" t="s">
-        <v>866</v>
+        <v>795</v>
       </c>
       <c r="C316" s="1">
-        <v>400000.0</v>
+        <v>323000.0</v>
       </c>
       <c r="D316" s="1">
-        <v>100.553</v>
+        <v>102.371</v>
       </c>
       <c r="E316" s="1">
-        <v>99.17</v>
+        <v>99.424</v>
       </c>
       <c r="F316" t="s">
         <v>8</v>
       </c>
       <c r="G316">
         <v>1.0</v>
       </c>
       <c r="H316" s="1">
-        <v>396680.0</v>
+        <v>321139.52</v>
       </c>
       <c r="I316" s="1">
-        <v>5532.0</v>
+        <v>9518.81</v>
       </c>
       <c r="J316" s="1">
-        <v>1.3945749722698</v>
+        <v>2.9640730608304</v>
       </c>
       <c r="K316">
-        <v>2.49</v>
+        <v>2.84</v>
       </c>
       <c r="L316" t="s">
-        <v>867</v>
+        <v>796</v>
       </c>
       <c r="M316" s="1">
-        <v>402212.0</v>
+        <v>330658.33</v>
       </c>
       <c r="N316" s="1">
-        <v>412191.45</v>
+        <v>339832.86</v>
       </c>
       <c r="O316" s="1">
-        <v>0.11</v>
+        <v>0.09</v>
       </c>
       <c r="P316">
         <v>1</v>
       </c>
     </row>
     <row r="317" spans="1:16">
       <c r="A317" t="s">
-        <v>868</v>
+        <v>797</v>
       </c>
       <c r="B317" t="s">
-        <v>869</v>
+        <v>798</v>
       </c>
       <c r="C317" s="1">
-        <v>400000.0</v>
+        <v>562000.0</v>
       </c>
       <c r="D317" s="1">
-        <v>83.744</v>
+        <v>100.447</v>
       </c>
       <c r="E317" s="1">
-        <v>81.804</v>
+        <v>99.947</v>
       </c>
       <c r="F317" t="s">
         <v>8</v>
       </c>
       <c r="G317">
         <v>1.0</v>
       </c>
       <c r="H317" s="1">
-        <v>327216.0</v>
+        <v>561702.14</v>
       </c>
       <c r="I317" s="1">
-        <v>7760.0</v>
+        <v>2810.0</v>
       </c>
       <c r="J317" s="1">
-        <v>2.3715221749548</v>
+        <v>0.50026514052448</v>
       </c>
       <c r="K317">
-        <v>0.32</v>
+        <v>1.0</v>
       </c>
       <c r="L317" t="s">
-        <v>870</v>
+        <v>799</v>
       </c>
       <c r="M317" s="1">
-        <v>334976.0</v>
+        <v>564512.14</v>
       </c>
       <c r="N317" s="1">
-        <v>336258.19</v>
+        <v>570112.89</v>
       </c>
       <c r="O317" s="1">
-        <v>0.09</v>
+        <v>0.15</v>
       </c>
       <c r="P317">
         <v>1</v>
       </c>
     </row>
     <row r="318" spans="1:16">
       <c r="A318" t="s">
-        <v>871</v>
+        <v>800</v>
       </c>
       <c r="B318" t="s">
-        <v>872</v>
+        <v>801</v>
       </c>
       <c r="C318" s="1">
-        <v>377000.0</v>
+        <v>1100000.0</v>
       </c>
       <c r="D318" s="1">
-        <v>103.05</v>
+        <v>100.001</v>
       </c>
       <c r="E318" s="1">
-        <v>99.417</v>
+        <v>99.779</v>
       </c>
       <c r="F318" t="s">
         <v>8</v>
       </c>
       <c r="G318">
         <v>1.0</v>
       </c>
       <c r="H318" s="1">
-        <v>374802.09</v>
+        <v>1097569.0</v>
       </c>
       <c r="I318" s="1">
-        <v>13696.41</v>
+        <v>2442.0</v>
       </c>
       <c r="J318" s="1">
-        <v>3.6543045957935</v>
+        <v>0.22249170667174</v>
       </c>
       <c r="K318">
-        <v>3.15</v>
-[...2 lines deleted...]
-        <v>873</v>
+        <v>0.07</v>
+      </c>
+      <c r="L318">
+        <v>791.1</v>
       </c>
       <c r="M318" s="1">
-        <v>388498.5</v>
+        <v>1100011.0</v>
       </c>
       <c r="N318" s="1">
-        <v>400389.49</v>
+        <v>1100802.1</v>
       </c>
       <c r="O318" s="1">
-        <v>0.11</v>
+        <v>0.3</v>
       </c>
       <c r="P318">
         <v>1</v>
       </c>
     </row>
     <row r="319" spans="1:16">
       <c r="A319" t="s">
-        <v>874</v>
+        <v>802</v>
       </c>
       <c r="B319" t="s">
-        <v>875</v>
+        <v>803</v>
       </c>
       <c r="C319" s="1">
-        <v>400000.0</v>
+        <v>719000.0</v>
       </c>
       <c r="D319" s="1">
-        <v>100.219</v>
+        <v>100.294</v>
       </c>
       <c r="E319" s="1">
         <v>100.0</v>
       </c>
       <c r="F319" t="s">
         <v>8</v>
       </c>
       <c r="G319">
         <v>1.0</v>
       </c>
       <c r="H319" s="1">
-        <v>400000.0</v>
+        <v>719000.0</v>
       </c>
       <c r="I319" s="1">
-        <v>876.0</v>
+        <v>2113.86</v>
       </c>
       <c r="J319" s="1">
-        <v>0.219</v>
+        <v>0.294</v>
       </c>
       <c r="K319">
-        <v>1.26</v>
-[...2 lines deleted...]
-        <v>876</v>
+        <v>0.13</v>
+      </c>
+      <c r="L319">
+        <v>948.49</v>
       </c>
       <c r="M319" s="1">
-        <v>400876.0</v>
+        <v>721113.86</v>
       </c>
       <c r="N319" s="1">
-        <v>405920.8</v>
+        <v>722062.35</v>
       </c>
       <c r="O319" s="1">
-        <v>0.11</v>
+        <v>0.2</v>
       </c>
       <c r="P319">
         <v>1</v>
       </c>
     </row>
     <row r="320" spans="1:16">
       <c r="A320" t="s">
-        <v>877</v>
+        <v>804</v>
       </c>
       <c r="B320" t="s">
-        <v>878</v>
+        <v>805</v>
       </c>
       <c r="C320" s="1">
-        <v>1110.0</v>
+        <v>276000.0</v>
       </c>
       <c r="D320" s="1">
-        <v>0.1125</v>
+        <v>100.667</v>
       </c>
       <c r="E320" s="1">
-        <v>0.1073378378</v>
+        <v>99.215</v>
       </c>
       <c r="F320" t="s">
         <v>8</v>
       </c>
       <c r="G320">
         <v>1.0</v>
       </c>
       <c r="H320" s="1">
-        <v>0.0</v>
+        <v>273833.4</v>
       </c>
       <c r="I320" s="1">
-        <v>14325.0</v>
+        <v>4007.52</v>
       </c>
       <c r="J320" s="1">
-        <v>0</v>
+        <v>1.4634883838129</v>
       </c>
       <c r="K320">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>3.6</v>
+      </c>
+      <c r="L320" t="s">
+        <v>806</v>
       </c>
       <c r="M320" s="1">
-        <v>14325.0</v>
+        <v>277840.92</v>
       </c>
       <c r="N320" s="1">
-        <v>14325.0</v>
+        <v>287765.58</v>
       </c>
       <c r="O320" s="1">
-        <v>0.0</v>
+        <v>0.08</v>
       </c>
       <c r="P320">
         <v>1</v>
       </c>
     </row>
     <row r="321" spans="1:16">
       <c r="A321" t="s">
+        <v>807</v>
+      </c>
+      <c r="B321" t="s">
+        <v>808</v>
+      </c>
+      <c r="C321" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="D321" s="1">
+        <v>102.089</v>
+      </c>
+      <c r="E321" s="1">
+        <v>101.669</v>
+      </c>
+      <c r="F321" t="s">
+        <v>8</v>
+      </c>
+      <c r="G321">
+        <v>1.0</v>
+      </c>
+      <c r="H321" s="1">
+        <v>406676.0</v>
+      </c>
+      <c r="I321" s="1">
+        <v>1680.0</v>
+      </c>
+      <c r="J321" s="1">
+        <v>0.41310527299373</v>
+      </c>
+      <c r="K321">
+        <v>3.76</v>
+      </c>
+      <c r="L321" t="s">
+        <v>809</v>
+      </c>
+      <c r="M321" s="1">
+        <v>408356.0</v>
+      </c>
+      <c r="N321" s="1">
+        <v>423395.84</v>
+      </c>
+      <c r="O321" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="P321">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="322" spans="1:16">
+      <c r="A322" t="s">
+        <v>810</v>
+      </c>
+      <c r="B322" t="s">
+        <v>811</v>
+      </c>
+      <c r="C322" s="1">
+        <v>634000.0</v>
+      </c>
+      <c r="D322" s="1">
+        <v>101.653</v>
+      </c>
+      <c r="E322" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F322" t="s">
+        <v>8</v>
+      </c>
+      <c r="G322">
+        <v>1.0</v>
+      </c>
+      <c r="H322" s="1">
+        <v>634000.0</v>
+      </c>
+      <c r="I322" s="1">
+        <v>10480.02</v>
+      </c>
+      <c r="J322" s="1">
+        <v>1.653</v>
+      </c>
+      <c r="K322">
+        <v>2.75</v>
+      </c>
+      <c r="L322" t="s">
+        <v>812</v>
+      </c>
+      <c r="M322" s="1">
+        <v>644480.02</v>
+      </c>
+      <c r="N322" s="1">
+        <v>661910.42</v>
+      </c>
+      <c r="O322" s="1">
+        <v>0.18</v>
+      </c>
+      <c r="P322">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="323" spans="1:16">
+      <c r="A323" t="s">
+        <v>813</v>
+      </c>
+      <c r="B323" t="s">
+        <v>814</v>
+      </c>
+      <c r="C323" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="D323" s="1">
+        <v>100.799</v>
+      </c>
+      <c r="E323" s="1">
+        <v>100.78</v>
+      </c>
+      <c r="F323" t="s">
+        <v>8</v>
+      </c>
+      <c r="G323">
+        <v>1.0</v>
+      </c>
+      <c r="H323" s="1">
+        <v>403120.0</v>
+      </c>
+      <c r="I323" s="1">
+        <v>76.0</v>
+      </c>
+      <c r="J323" s="1">
+        <v>0.018852947013296</v>
+      </c>
+      <c r="K323">
+        <v>2.36</v>
+      </c>
+      <c r="L323" t="s">
+        <v>815</v>
+      </c>
+      <c r="M323" s="1">
+        <v>403196.0</v>
+      </c>
+      <c r="N323" s="1">
+        <v>412620.11</v>
+      </c>
+      <c r="O323" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="P323">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="324" spans="1:16">
+      <c r="A324" t="s">
+        <v>816</v>
+      </c>
+      <c r="B324" t="s">
+        <v>817</v>
+      </c>
+      <c r="C324" s="1">
+        <v>429000.0</v>
+      </c>
+      <c r="D324" s="1">
+        <v>102.548</v>
+      </c>
+      <c r="E324" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F324" t="s">
+        <v>8</v>
+      </c>
+      <c r="G324">
+        <v>1.0</v>
+      </c>
+      <c r="H324" s="1">
+        <v>429000.0</v>
+      </c>
+      <c r="I324" s="1">
+        <v>10930.92</v>
+      </c>
+      <c r="J324" s="1">
+        <v>2.548</v>
+      </c>
+      <c r="K324">
+        <v>1.8</v>
+      </c>
+      <c r="L324" t="s">
+        <v>818</v>
+      </c>
+      <c r="M324" s="1">
+        <v>439930.92</v>
+      </c>
+      <c r="N324" s="1">
+        <v>447655.4</v>
+      </c>
+      <c r="O324" s="1">
+        <v>0.12</v>
+      </c>
+      <c r="P324">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="325" spans="1:16">
+      <c r="A325" t="s">
+        <v>819</v>
+      </c>
+      <c r="B325" t="s">
+        <v>820</v>
+      </c>
+      <c r="C325" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="D325" s="1">
+        <v>94.874</v>
+      </c>
+      <c r="E325" s="1">
+        <v>93.323</v>
+      </c>
+      <c r="F325" t="s">
+        <v>8</v>
+      </c>
+      <c r="G325">
+        <v>1.0</v>
+      </c>
+      <c r="H325" s="1">
+        <v>279969.0</v>
+      </c>
+      <c r="I325" s="1">
+        <v>4653.0</v>
+      </c>
+      <c r="J325" s="1">
+        <v>1.6619697180759</v>
+      </c>
+      <c r="K325">
+        <v>0.22</v>
+      </c>
+      <c r="L325">
+        <v>669.86</v>
+      </c>
+      <c r="M325" s="1">
+        <v>284622.0</v>
+      </c>
+      <c r="N325" s="1">
+        <v>285291.86</v>
+      </c>
+      <c r="O325" s="1">
+        <v>0.08</v>
+      </c>
+      <c r="P325">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="326" spans="1:16">
+      <c r="A326" t="s">
+        <v>821</v>
+      </c>
+      <c r="B326" t="s">
+        <v>822</v>
+      </c>
+      <c r="C326" s="1">
+        <v>189000.0</v>
+      </c>
+      <c r="D326" s="1">
+        <v>102.169</v>
+      </c>
+      <c r="E326" s="1">
+        <v>99.833</v>
+      </c>
+      <c r="F326" t="s">
+        <v>8</v>
+      </c>
+      <c r="G326">
+        <v>1.0</v>
+      </c>
+      <c r="H326" s="1">
+        <v>188684.37</v>
+      </c>
+      <c r="I326" s="1">
+        <v>4415.04</v>
+      </c>
+      <c r="J326" s="1">
+        <v>2.3399076457684</v>
+      </c>
+      <c r="K326">
+        <v>2.37</v>
+      </c>
+      <c r="L326" t="s">
+        <v>823</v>
+      </c>
+      <c r="M326" s="1">
+        <v>193099.41</v>
+      </c>
+      <c r="N326" s="1">
+        <v>197573.27</v>
+      </c>
+      <c r="O326" s="1">
+        <v>0.05</v>
+      </c>
+      <c r="P326">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="327" spans="1:16">
+      <c r="A327" t="s">
+        <v>824</v>
+      </c>
+      <c r="B327" t="s">
+        <v>825</v>
+      </c>
+      <c r="C327" s="1">
+        <v>661000.0</v>
+      </c>
+      <c r="D327" s="1">
+        <v>101.802</v>
+      </c>
+      <c r="E327" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F327" t="s">
+        <v>8</v>
+      </c>
+      <c r="G327">
+        <v>1.0</v>
+      </c>
+      <c r="H327" s="1">
+        <v>661000.0</v>
+      </c>
+      <c r="I327" s="1">
+        <v>11911.22</v>
+      </c>
+      <c r="J327" s="1">
+        <v>1.802</v>
+      </c>
+      <c r="K327">
+        <v>1.68</v>
+      </c>
+      <c r="L327" t="s">
+        <v>826</v>
+      </c>
+      <c r="M327" s="1">
+        <v>672911.22</v>
+      </c>
+      <c r="N327" s="1">
+        <v>684046.81</v>
+      </c>
+      <c r="O327" s="1">
+        <v>0.19</v>
+      </c>
+      <c r="P327">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="328" spans="1:16">
+      <c r="A328" t="s">
+        <v>827</v>
+      </c>
+      <c r="B328" t="s">
+        <v>828</v>
+      </c>
+      <c r="C328" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="D328" s="1">
+        <v>101.21</v>
+      </c>
+      <c r="E328" s="1">
+        <v>99.07</v>
+      </c>
+      <c r="F328" t="s">
+        <v>8</v>
+      </c>
+      <c r="G328">
+        <v>1.0</v>
+      </c>
+      <c r="H328" s="1">
+        <v>495350.0</v>
+      </c>
+      <c r="I328" s="1">
+        <v>10700.0</v>
+      </c>
+      <c r="J328" s="1">
+        <v>2.1600888260826</v>
+      </c>
+      <c r="K328">
+        <v>0.06</v>
+      </c>
+      <c r="L328">
+        <v>306.0</v>
+      </c>
+      <c r="M328" s="1">
+        <v>506050.0</v>
+      </c>
+      <c r="N328" s="1">
+        <v>506356.0</v>
+      </c>
+      <c r="O328" s="1">
+        <v>0.14</v>
+      </c>
+      <c r="P328">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="329" spans="1:16">
+      <c r="A329" t="s">
+        <v>829</v>
+      </c>
+      <c r="B329" t="s">
+        <v>830</v>
+      </c>
+      <c r="C329" s="1">
+        <v>521765.0</v>
+      </c>
+      <c r="D329" s="1">
+        <v>98.364</v>
+      </c>
+      <c r="E329" s="1">
+        <v>97.83772196</v>
+      </c>
+      <c r="F329" t="s">
+        <v>8</v>
+      </c>
+      <c r="G329">
+        <v>1.0</v>
+      </c>
+      <c r="H329" s="1">
+        <v>510482.99</v>
+      </c>
+      <c r="I329" s="1">
+        <v>2745.93</v>
+      </c>
+      <c r="J329" s="1">
+        <v>0.53790822687353</v>
+      </c>
+      <c r="K329">
+        <v>0.47</v>
+      </c>
+      <c r="L329" t="s">
+        <v>831</v>
+      </c>
+      <c r="M329" s="1">
+        <v>513228.92</v>
+      </c>
+      <c r="N329" s="1">
+        <v>515705.52</v>
+      </c>
+      <c r="O329" s="1">
+        <v>0.14</v>
+      </c>
+      <c r="P329">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="330" spans="1:16">
+      <c r="A330" t="s">
+        <v>832</v>
+      </c>
+      <c r="B330" t="s">
+        <v>833</v>
+      </c>
+      <c r="C330" s="1">
+        <v>2284200.0</v>
+      </c>
+      <c r="D330" s="1">
+        <v>100.172</v>
+      </c>
+      <c r="E330" s="1">
+        <v>101.07926451</v>
+      </c>
+      <c r="F330" t="s">
+        <v>8</v>
+      </c>
+      <c r="G330">
+        <v>1.0</v>
+      </c>
+      <c r="H330" s="1">
+        <v>2308852.56</v>
+      </c>
+      <c r="I330" s="1">
+        <v>-20723.74</v>
+      </c>
+      <c r="J330" s="1">
+        <v>-0.89757745293186</v>
+      </c>
+      <c r="K330">
+        <v>0.32</v>
+      </c>
+      <c r="L330" t="s">
+        <v>834</v>
+      </c>
+      <c r="M330" s="1">
+        <v>2288128.82</v>
+      </c>
+      <c r="N330" s="1">
+        <v>2295482.07</v>
+      </c>
+      <c r="O330" s="1">
+        <v>0.62</v>
+      </c>
+      <c r="P330">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="331" spans="1:16">
+      <c r="A331" t="s">
+        <v>835</v>
+      </c>
+      <c r="B331" t="s">
+        <v>836</v>
+      </c>
+      <c r="C331" s="1">
+        <v>1595023.0</v>
+      </c>
+      <c r="D331" s="1">
+        <v>107.723</v>
+      </c>
+      <c r="E331" s="1">
+        <v>117.69169661</v>
+      </c>
+      <c r="F331" t="s">
+        <v>8</v>
+      </c>
+      <c r="G331">
+        <v>1.0</v>
+      </c>
+      <c r="H331" s="1">
+        <v>1877209.63</v>
+      </c>
+      <c r="I331" s="1">
+        <v>-159003.0</v>
+      </c>
+      <c r="J331" s="1">
+        <v>-8.4701781547967</v>
+      </c>
+      <c r="K331">
+        <v>0.48</v>
+      </c>
+      <c r="L331" t="s">
+        <v>837</v>
+      </c>
+      <c r="M331" s="1">
+        <v>1718206.63</v>
+      </c>
+      <c r="N331" s="1">
+        <v>1725908.62</v>
+      </c>
+      <c r="O331" s="1">
+        <v>0.47</v>
+      </c>
+      <c r="P331">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="332" spans="1:16">
+      <c r="A332" t="s">
+        <v>838</v>
+      </c>
+      <c r="B332" t="s">
+        <v>839</v>
+      </c>
+      <c r="C332" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="D332" s="1">
+        <v>100.253</v>
+      </c>
+      <c r="E332" s="1">
+        <v>99.794</v>
+      </c>
+      <c r="F332" t="s">
+        <v>8</v>
+      </c>
+      <c r="G332">
+        <v>1.0</v>
+      </c>
+      <c r="H332" s="1">
+        <v>199588.0</v>
+      </c>
+      <c r="I332" s="1">
+        <v>918.0</v>
+      </c>
+      <c r="J332" s="1">
+        <v>0.45994749183318</v>
+      </c>
+      <c r="K332">
+        <v>0.0</v>
+      </c>
+      <c r="L332">
+        <v>0.0</v>
+      </c>
+      <c r="M332" s="1">
+        <v>200506.0</v>
+      </c>
+      <c r="N332" s="1">
+        <v>200506.0</v>
+      </c>
+      <c r="O332" s="1">
+        <v>0.05</v>
+      </c>
+      <c r="P332">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="333" spans="1:16">
+      <c r="A333" t="s">
+        <v>840</v>
+      </c>
+      <c r="B333" t="s">
+        <v>841</v>
+      </c>
+      <c r="C333" s="1">
+        <v>1000000.0</v>
+      </c>
+      <c r="D333" s="1">
+        <v>99.342</v>
+      </c>
+      <c r="E333" s="1">
+        <v>99.224</v>
+      </c>
+      <c r="F333" t="s">
+        <v>8</v>
+      </c>
+      <c r="G333">
+        <v>1.0</v>
+      </c>
+      <c r="H333" s="1">
+        <v>992240.0</v>
+      </c>
+      <c r="I333" s="1">
+        <v>1180.0</v>
+      </c>
+      <c r="J333" s="1">
+        <v>0.11892284124809</v>
+      </c>
+      <c r="K333">
+        <v>0.93</v>
+      </c>
+      <c r="L333" t="s">
+        <v>842</v>
+      </c>
+      <c r="M333" s="1">
+        <v>993420.0</v>
+      </c>
+      <c r="N333" s="1">
+        <v>1002680.28</v>
+      </c>
+      <c r="O333" s="1">
+        <v>0.27</v>
+      </c>
+      <c r="P333">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="334" spans="1:16">
+      <c r="A334" t="s">
+        <v>843</v>
+      </c>
+      <c r="B334" t="s">
+        <v>844</v>
+      </c>
+      <c r="C334" s="1">
+        <v>288000.0</v>
+      </c>
+      <c r="D334" s="1">
+        <v>101.85</v>
+      </c>
+      <c r="E334" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F334" t="s">
+        <v>8</v>
+      </c>
+      <c r="G334">
+        <v>1.0</v>
+      </c>
+      <c r="H334" s="1">
+        <v>288000.0</v>
+      </c>
+      <c r="I334" s="1">
+        <v>5328.0</v>
+      </c>
+      <c r="J334" s="1">
+        <v>1.85</v>
+      </c>
+      <c r="K334">
+        <v>2.32</v>
+      </c>
+      <c r="L334" t="s">
+        <v>845</v>
+      </c>
+      <c r="M334" s="1">
+        <v>293328.0</v>
+      </c>
+      <c r="N334" s="1">
+        <v>300002.81</v>
+      </c>
+      <c r="O334" s="1">
+        <v>0.08</v>
+      </c>
+      <c r="P334">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="335" spans="1:16">
+      <c r="A335" t="s">
+        <v>846</v>
+      </c>
+      <c r="B335" t="s">
+        <v>847</v>
+      </c>
+      <c r="C335" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="D335" s="1">
+        <v>100.943</v>
+      </c>
+      <c r="E335" s="1">
+        <v>101.2</v>
+      </c>
+      <c r="F335" t="s">
+        <v>8</v>
+      </c>
+      <c r="G335">
+        <v>1.0</v>
+      </c>
+      <c r="H335" s="1">
+        <v>404800.0</v>
+      </c>
+      <c r="I335" s="1">
+        <v>-1028.0</v>
+      </c>
+      <c r="J335" s="1">
+        <v>-0.25395256916996</v>
+      </c>
+      <c r="K335">
+        <v>3.67</v>
+      </c>
+      <c r="L335" t="s">
+        <v>848</v>
+      </c>
+      <c r="M335" s="1">
+        <v>403772.0</v>
+      </c>
+      <c r="N335" s="1">
+        <v>418450.36</v>
+      </c>
+      <c r="O335" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="P335">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="336" spans="1:16">
+      <c r="A336" t="s">
+        <v>849</v>
+      </c>
+      <c r="B336" t="s">
+        <v>850</v>
+      </c>
+      <c r="C336" s="1">
+        <v>956000.0</v>
+      </c>
+      <c r="D336" s="1">
+        <v>100.65</v>
+      </c>
+      <c r="E336" s="1">
+        <v>99.728</v>
+      </c>
+      <c r="F336" t="s">
+        <v>8</v>
+      </c>
+      <c r="G336">
+        <v>1.0</v>
+      </c>
+      <c r="H336" s="1">
+        <v>953399.68</v>
+      </c>
+      <c r="I336" s="1">
+        <v>8814.32</v>
+      </c>
+      <c r="J336" s="1">
+        <v>0.92451467992941</v>
+      </c>
+      <c r="K336">
+        <v>0.28</v>
+      </c>
+      <c r="L336" t="s">
+        <v>851</v>
+      </c>
+      <c r="M336" s="1">
+        <v>962214.0</v>
+      </c>
+      <c r="N336" s="1">
+        <v>964937.95</v>
+      </c>
+      <c r="O336" s="1">
+        <v>0.26</v>
+      </c>
+      <c r="P336">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="337" spans="1:16">
+      <c r="A337" t="s">
+        <v>852</v>
+      </c>
+      <c r="B337" t="s">
+        <v>853</v>
+      </c>
+      <c r="C337" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="D337" s="1">
+        <v>103.181</v>
+      </c>
+      <c r="E337" s="1">
+        <v>100.651</v>
+      </c>
+      <c r="F337" t="s">
+        <v>8</v>
+      </c>
+      <c r="G337">
+        <v>1.0</v>
+      </c>
+      <c r="H337" s="1">
+        <v>603906.0</v>
+      </c>
+      <c r="I337" s="1">
+        <v>15180.0</v>
+      </c>
+      <c r="J337" s="1">
+        <v>2.5136362281547</v>
+      </c>
+      <c r="K337">
+        <v>1.06</v>
+      </c>
+      <c r="L337" t="s">
+        <v>854</v>
+      </c>
+      <c r="M337" s="1">
+        <v>619086.0</v>
+      </c>
+      <c r="N337" s="1">
+        <v>625462.03</v>
+      </c>
+      <c r="O337" s="1">
+        <v>0.17</v>
+      </c>
+      <c r="P337">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="338" spans="1:16">
+      <c r="A338" t="s">
+        <v>855</v>
+      </c>
+      <c r="B338" t="s">
+        <v>856</v>
+      </c>
+      <c r="C338" s="1">
+        <v>800000.0</v>
+      </c>
+      <c r="D338" s="1">
+        <v>106.324</v>
+      </c>
+      <c r="E338" s="1">
+        <v>99.29</v>
+      </c>
+      <c r="F338" t="s">
+        <v>8</v>
+      </c>
+      <c r="G338">
+        <v>1.0</v>
+      </c>
+      <c r="H338" s="1">
+        <v>794320.0</v>
+      </c>
+      <c r="I338" s="1">
+        <v>56272.0</v>
+      </c>
+      <c r="J338" s="1">
+        <v>7.0842985194884</v>
+      </c>
+      <c r="K338">
+        <v>4.7</v>
+      </c>
+      <c r="L338" t="s">
+        <v>857</v>
+      </c>
+      <c r="M338" s="1">
+        <v>850592.0</v>
+      </c>
+      <c r="N338" s="1">
+        <v>888172.82</v>
+      </c>
+      <c r="O338" s="1">
+        <v>0.24</v>
+      </c>
+      <c r="P338">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="339" spans="1:16">
+      <c r="A339" t="s">
+        <v>858</v>
+      </c>
+      <c r="B339" t="s">
+        <v>859</v>
+      </c>
+      <c r="C339" s="1">
+        <v>169000.0</v>
+      </c>
+      <c r="D339" s="1">
+        <v>102.624</v>
+      </c>
+      <c r="E339" s="1">
+        <v>102.47</v>
+      </c>
+      <c r="F339" t="s">
+        <v>8</v>
+      </c>
+      <c r="G339">
+        <v>1.0</v>
+      </c>
+      <c r="H339" s="1">
+        <v>173174.3</v>
+      </c>
+      <c r="I339" s="1">
+        <v>260.26</v>
+      </c>
+      <c r="J339" s="1">
+        <v>0.15028788913828</v>
+      </c>
+      <c r="K339">
+        <v>3.48</v>
+      </c>
+      <c r="L339" t="s">
+        <v>860</v>
+      </c>
+      <c r="M339" s="1">
+        <v>173434.56</v>
+      </c>
+      <c r="N339" s="1">
+        <v>179324.09</v>
+      </c>
+      <c r="O339" s="1">
+        <v>0.05</v>
+      </c>
+      <c r="P339">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="340" spans="1:16">
+      <c r="A340" t="s">
+        <v>861</v>
+      </c>
+      <c r="B340" t="s">
+        <v>862</v>
+      </c>
+      <c r="C340" s="1">
+        <v>858302.75</v>
+      </c>
+      <c r="D340" s="1">
+        <v>92.17</v>
+      </c>
+      <c r="E340" s="1">
+        <v>88.43019436</v>
+      </c>
+      <c r="F340" t="s">
+        <v>8</v>
+      </c>
+      <c r="G340">
+        <v>1.0</v>
+      </c>
+      <c r="H340" s="1">
+        <v>758998.79</v>
+      </c>
+      <c r="I340" s="1">
+        <v>32098.85</v>
+      </c>
+      <c r="J340" s="1">
+        <v>4.2291042387564</v>
+      </c>
+      <c r="K340">
+        <v>0.18</v>
+      </c>
+      <c r="L340" t="s">
+        <v>863</v>
+      </c>
+      <c r="M340" s="1">
+        <v>791097.64</v>
+      </c>
+      <c r="N340" s="1">
+        <v>792616.72</v>
+      </c>
+      <c r="O340" s="1">
+        <v>0.21</v>
+      </c>
+      <c r="P340">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="341" spans="1:16">
+      <c r="A341" t="s">
+        <v>864</v>
+      </c>
+      <c r="B341" t="s">
+        <v>865</v>
+      </c>
+      <c r="C341" s="1">
+        <v>825039.75</v>
+      </c>
+      <c r="D341" s="1">
+        <v>98.026</v>
+      </c>
+      <c r="E341" s="1">
+        <v>95.40856183</v>
+      </c>
+      <c r="F341" t="s">
+        <v>8</v>
+      </c>
+      <c r="G341">
+        <v>1.0</v>
+      </c>
+      <c r="H341" s="1">
+        <v>787158.56</v>
+      </c>
+      <c r="I341" s="1">
+        <v>21594.91</v>
+      </c>
+      <c r="J341" s="1">
+        <v>2.7434002623309</v>
+      </c>
+      <c r="K341">
+        <v>0.27</v>
+      </c>
+      <c r="L341" t="s">
+        <v>866</v>
+      </c>
+      <c r="M341" s="1">
+        <v>808753.47</v>
+      </c>
+      <c r="N341" s="1">
+        <v>810952.82</v>
+      </c>
+      <c r="O341" s="1">
+        <v>0.22</v>
+      </c>
+      <c r="P341">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="342" spans="1:16">
+      <c r="A342" t="s">
+        <v>867</v>
+      </c>
+      <c r="B342" t="s">
+        <v>868</v>
+      </c>
+      <c r="C342" s="1">
+        <v>505455.13</v>
+      </c>
+      <c r="D342" s="1">
+        <v>83.366</v>
+      </c>
+      <c r="E342" s="1">
+        <v>82.82664576</v>
+      </c>
+      <c r="F342" t="s">
+        <v>8</v>
+      </c>
+      <c r="G342">
+        <v>1.0</v>
+      </c>
+      <c r="H342" s="1">
+        <v>418651.53</v>
+      </c>
+      <c r="I342" s="1">
+        <v>2726.19</v>
+      </c>
+      <c r="J342" s="1">
+        <v>0.65118357503674</v>
+      </c>
+      <c r="K342">
+        <v>0.35</v>
+      </c>
+      <c r="L342" t="s">
+        <v>869</v>
+      </c>
+      <c r="M342" s="1">
+        <v>421377.72</v>
+      </c>
+      <c r="N342" s="1">
+        <v>423147.51</v>
+      </c>
+      <c r="O342" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="P342">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="343" spans="1:16">
+      <c r="A343" t="s">
+        <v>870</v>
+      </c>
+      <c r="B343" t="s">
+        <v>871</v>
+      </c>
+      <c r="C343" s="1">
+        <v>2493831.39</v>
+      </c>
+      <c r="D343" s="1">
+        <v>107.835</v>
+      </c>
+      <c r="E343" s="1">
+        <v>106.39664376</v>
+      </c>
+      <c r="F343" t="s">
+        <v>8</v>
+      </c>
+      <c r="G343">
+        <v>1.0</v>
+      </c>
+      <c r="H343" s="1">
+        <v>2653352.9</v>
+      </c>
+      <c r="I343" s="1">
+        <v>35870.18</v>
+      </c>
+      <c r="J343" s="1">
+        <v>1.3518812367552</v>
+      </c>
+      <c r="K343">
+        <v>0.18</v>
+      </c>
+      <c r="L343" t="s">
+        <v>872</v>
+      </c>
+      <c r="M343" s="1">
+        <v>2689223.08</v>
+      </c>
+      <c r="N343" s="1">
+        <v>2693705.14</v>
+      </c>
+      <c r="O343" s="1">
+        <v>0.73</v>
+      </c>
+      <c r="P343">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="344" spans="1:16">
+      <c r="A344" t="s">
+        <v>873</v>
+      </c>
+      <c r="B344" t="s">
+        <v>874</v>
+      </c>
+      <c r="C344" s="1">
+        <v>394000.0</v>
+      </c>
+      <c r="D344" s="1">
+        <v>99.784</v>
+      </c>
+      <c r="E344" s="1">
+        <v>99.422</v>
+      </c>
+      <c r="F344" t="s">
+        <v>8</v>
+      </c>
+      <c r="G344">
+        <v>1.0</v>
+      </c>
+      <c r="H344" s="1">
+        <v>391722.68</v>
+      </c>
+      <c r="I344" s="1">
+        <v>1426.28</v>
+      </c>
+      <c r="J344" s="1">
+        <v>0.36410452414958</v>
+      </c>
+      <c r="K344">
+        <v>3.24</v>
+      </c>
+      <c r="L344" t="s">
+        <v>875</v>
+      </c>
+      <c r="M344" s="1">
+        <v>393148.96</v>
+      </c>
+      <c r="N344" s="1">
+        <v>405918.88</v>
+      </c>
+      <c r="O344" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="P344">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="345" spans="1:16">
+      <c r="A345" t="s">
+        <v>876</v>
+      </c>
+      <c r="B345" t="s">
+        <v>877</v>
+      </c>
+      <c r="C345" s="1">
+        <v>495000.0</v>
+      </c>
+      <c r="D345" s="1">
+        <v>103.474</v>
+      </c>
+      <c r="E345" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F345" t="s">
+        <v>8</v>
+      </c>
+      <c r="G345">
+        <v>1.0</v>
+      </c>
+      <c r="H345" s="1">
+        <v>495000.0</v>
+      </c>
+      <c r="I345" s="1">
+        <v>17196.3</v>
+      </c>
+      <c r="J345" s="1">
+        <v>3.474</v>
+      </c>
+      <c r="K345">
+        <v>3.31</v>
+      </c>
+      <c r="L345" t="s">
+        <v>878</v>
+      </c>
+      <c r="M345" s="1">
+        <v>512196.3</v>
+      </c>
+      <c r="N345" s="1">
+        <v>528578.77</v>
+      </c>
+      <c r="O345" s="1">
+        <v>0.14</v>
+      </c>
+      <c r="P345">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="346" spans="1:16">
+      <c r="A346" t="s">
         <v>879</v>
       </c>
-      <c r="B321" t="s">
+      <c r="B346" t="s">
         <v>880</v>
       </c>
-      <c r="C321" s="1">
+      <c r="C346" s="1">
+        <v>450000.0</v>
+      </c>
+      <c r="D346" s="1">
+        <v>90.607</v>
+      </c>
+      <c r="E346" s="1">
+        <v>88.621</v>
+      </c>
+      <c r="F346" t="s">
+        <v>8</v>
+      </c>
+      <c r="G346">
+        <v>1.0</v>
+      </c>
+      <c r="H346" s="1">
+        <v>398794.5</v>
+      </c>
+      <c r="I346" s="1">
+        <v>8937.0</v>
+      </c>
+      <c r="J346" s="1">
+        <v>2.2410038252784</v>
+      </c>
+      <c r="K346">
+        <v>1.15</v>
+      </c>
+      <c r="L346" t="s">
+        <v>881</v>
+      </c>
+      <c r="M346" s="1">
+        <v>407731.5</v>
+      </c>
+      <c r="N346" s="1">
+        <v>412920.37</v>
+      </c>
+      <c r="O346" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="P346">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="347" spans="1:16">
+      <c r="A347" t="s">
+        <v>882</v>
+      </c>
+      <c r="B347" t="s">
+        <v>883</v>
+      </c>
+      <c r="C347" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="D347" s="1">
+        <v>76.856</v>
+      </c>
+      <c r="E347" s="1">
+        <v>74.174</v>
+      </c>
+      <c r="F347" t="s">
+        <v>8</v>
+      </c>
+      <c r="G347">
+        <v>1.0</v>
+      </c>
+      <c r="H347" s="1">
+        <v>370870.0</v>
+      </c>
+      <c r="I347" s="1">
+        <v>13410.0</v>
+      </c>
+      <c r="J347" s="1">
+        <v>3.615822255777</v>
+      </c>
+      <c r="K347">
+        <v>0.22</v>
+      </c>
+      <c r="L347" t="s">
+        <v>884</v>
+      </c>
+      <c r="M347" s="1">
+        <v>384280.0</v>
+      </c>
+      <c r="N347" s="1">
+        <v>385369.04</v>
+      </c>
+      <c r="O347" s="1">
+        <v>0.1</v>
+      </c>
+      <c r="P347">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="348" spans="1:16">
+      <c r="A348" t="s">
+        <v>885</v>
+      </c>
+      <c r="B348" t="s">
+        <v>886</v>
+      </c>
+      <c r="C348" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="D348" s="1">
+        <v>100.159</v>
+      </c>
+      <c r="E348" s="1">
+        <v>99.985</v>
+      </c>
+      <c r="F348" t="s">
+        <v>8</v>
+      </c>
+      <c r="G348">
+        <v>1.0</v>
+      </c>
+      <c r="H348" s="1">
+        <v>399940.0</v>
+      </c>
+      <c r="I348" s="1">
+        <v>696.0</v>
+      </c>
+      <c r="J348" s="1">
+        <v>0.17402610391559</v>
+      </c>
+      <c r="K348">
+        <v>2.44</v>
+      </c>
+      <c r="L348" t="s">
+        <v>887</v>
+      </c>
+      <c r="M348" s="1">
+        <v>400636.0</v>
+      </c>
+      <c r="N348" s="1">
+        <v>410400.38</v>
+      </c>
+      <c r="O348" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="P348">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="349" spans="1:16">
+      <c r="A349" t="s">
+        <v>888</v>
+      </c>
+      <c r="B349" t="s">
+        <v>889</v>
+      </c>
+      <c r="C349" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="D349" s="1">
+        <v>103.216</v>
+      </c>
+      <c r="E349" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F349" t="s">
+        <v>8</v>
+      </c>
+      <c r="G349">
+        <v>1.0</v>
+      </c>
+      <c r="H349" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="I349" s="1">
+        <v>12864.0</v>
+      </c>
+      <c r="J349" s="1">
+        <v>3.216</v>
+      </c>
+      <c r="K349">
+        <v>1.91</v>
+      </c>
+      <c r="L349" t="s">
+        <v>890</v>
+      </c>
+      <c r="M349" s="1">
+        <v>412864.0</v>
+      </c>
+      <c r="N349" s="1">
+        <v>420504.68</v>
+      </c>
+      <c r="O349" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="P349">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="350" spans="1:16">
+      <c r="A350" t="s">
+        <v>891</v>
+      </c>
+      <c r="B350" t="s">
+        <v>892</v>
+      </c>
+      <c r="C350" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="D350" s="1">
+        <v>101.028</v>
+      </c>
+      <c r="E350" s="1">
+        <v>99.711</v>
+      </c>
+      <c r="F350" t="s">
+        <v>8</v>
+      </c>
+      <c r="G350">
+        <v>1.0</v>
+      </c>
+      <c r="H350" s="1">
+        <v>199422.0</v>
+      </c>
+      <c r="I350" s="1">
+        <v>2634.0</v>
+      </c>
+      <c r="J350" s="1">
+        <v>1.320817161597</v>
+      </c>
+      <c r="K350">
+        <v>0.47</v>
+      </c>
+      <c r="L350">
+        <v>945.21</v>
+      </c>
+      <c r="M350" s="1">
+        <v>202056.0</v>
+      </c>
+      <c r="N350" s="1">
+        <v>203001.21</v>
+      </c>
+      <c r="O350" s="1">
+        <v>0.06</v>
+      </c>
+      <c r="P350">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="351" spans="1:16">
+      <c r="A351" t="s">
+        <v>893</v>
+      </c>
+      <c r="B351" t="s">
+        <v>894</v>
+      </c>
+      <c r="C351" s="1">
+        <v>800000.0</v>
+      </c>
+      <c r="D351" s="1">
+        <v>103.34</v>
+      </c>
+      <c r="E351" s="1">
+        <v>102.3175</v>
+      </c>
+      <c r="F351" t="s">
+        <v>8</v>
+      </c>
+      <c r="G351">
+        <v>1.0</v>
+      </c>
+      <c r="H351" s="1">
+        <v>818540.0</v>
+      </c>
+      <c r="I351" s="1">
+        <v>8180.0</v>
+      </c>
+      <c r="J351" s="1">
+        <v>0.9993402888069</v>
+      </c>
+      <c r="K351">
+        <v>2.64</v>
+      </c>
+      <c r="L351" t="s">
+        <v>895</v>
+      </c>
+      <c r="M351" s="1">
+        <v>826720.0</v>
+      </c>
+      <c r="N351" s="1">
+        <v>847804.93</v>
+      </c>
+      <c r="O351" s="1">
+        <v>0.23</v>
+      </c>
+      <c r="P351">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="352" spans="1:16">
+      <c r="A352" t="s">
+        <v>896</v>
+      </c>
+      <c r="B352" t="s">
+        <v>897</v>
+      </c>
+      <c r="C352" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="D352" s="1">
+        <v>101.021</v>
+      </c>
+      <c r="E352" s="1">
+        <v>100.66</v>
+      </c>
+      <c r="F352" t="s">
+        <v>8</v>
+      </c>
+      <c r="G352">
+        <v>1.0</v>
+      </c>
+      <c r="H352" s="1">
+        <v>201320.0</v>
+      </c>
+      <c r="I352" s="1">
+        <v>722.0</v>
+      </c>
+      <c r="J352" s="1">
+        <v>0.35863302205444</v>
+      </c>
+      <c r="K352">
+        <v>2.19</v>
+      </c>
+      <c r="L352" t="s">
+        <v>898</v>
+      </c>
+      <c r="M352" s="1">
+        <v>202042.0</v>
+      </c>
+      <c r="N352" s="1">
+        <v>206424.88</v>
+      </c>
+      <c r="O352" s="1">
+        <v>0.06</v>
+      </c>
+      <c r="P352">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="353" spans="1:16">
+      <c r="A353" t="s">
+        <v>899</v>
+      </c>
+      <c r="B353" t="s">
+        <v>900</v>
+      </c>
+      <c r="C353" s="1">
+        <v>129000.0</v>
+      </c>
+      <c r="D353" s="1">
+        <v>96.093</v>
+      </c>
+      <c r="E353" s="1">
+        <v>97.75713953</v>
+      </c>
+      <c r="F353" t="s">
+        <v>8</v>
+      </c>
+      <c r="G353">
+        <v>1.0</v>
+      </c>
+      <c r="H353" s="1">
+        <v>126106.71</v>
+      </c>
+      <c r="I353" s="1">
+        <v>-2146.74</v>
+      </c>
+      <c r="J353" s="1">
+        <v>-1.7023202016768</v>
+      </c>
+      <c r="K353">
+        <v>0.49</v>
+      </c>
+      <c r="L353">
+        <v>632.63</v>
+      </c>
+      <c r="M353" s="1">
+        <v>123959.97</v>
+      </c>
+      <c r="N353" s="1">
+        <v>124592.6</v>
+      </c>
+      <c r="O353" s="1">
+        <v>0.03</v>
+      </c>
+      <c r="P353">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="354" spans="1:16">
+      <c r="A354" t="s">
+        <v>901</v>
+      </c>
+      <c r="B354" t="s">
+        <v>902</v>
+      </c>
+      <c r="C354" s="1">
+        <v>470000.0</v>
+      </c>
+      <c r="D354" s="1">
+        <v>100.312</v>
+      </c>
+      <c r="E354" s="1">
+        <v>99.81825532</v>
+      </c>
+      <c r="F354" t="s">
+        <v>8</v>
+      </c>
+      <c r="G354">
+        <v>1.0</v>
+      </c>
+      <c r="H354" s="1">
+        <v>469145.8</v>
+      </c>
+      <c r="I354" s="1">
+        <v>2320.6</v>
+      </c>
+      <c r="J354" s="1">
+        <v>0.49464366940938</v>
+      </c>
+      <c r="K354">
+        <v>3.22</v>
+      </c>
+      <c r="L354" t="s">
+        <v>903</v>
+      </c>
+      <c r="M354" s="1">
+        <v>471466.4</v>
+      </c>
+      <c r="N354" s="1">
+        <v>486590.1</v>
+      </c>
+      <c r="O354" s="1">
+        <v>0.13</v>
+      </c>
+      <c r="P354">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="355" spans="1:16">
+      <c r="A355" t="s">
+        <v>904</v>
+      </c>
+      <c r="B355" t="s">
+        <v>905</v>
+      </c>
+      <c r="C355" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="D355" s="1">
+        <v>101.582</v>
+      </c>
+      <c r="E355" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F355" t="s">
+        <v>8</v>
+      </c>
+      <c r="G355">
+        <v>1.0</v>
+      </c>
+      <c r="H355" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="I355" s="1">
+        <v>6328.0</v>
+      </c>
+      <c r="J355" s="1">
+        <v>1.582</v>
+      </c>
+      <c r="K355">
+        <v>1.01</v>
+      </c>
+      <c r="L355" t="s">
+        <v>906</v>
+      </c>
+      <c r="M355" s="1">
+        <v>406328.0</v>
+      </c>
+      <c r="N355" s="1">
+        <v>410381.17</v>
+      </c>
+      <c r="O355" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="P355">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="356" spans="1:16">
+      <c r="A356" t="s">
+        <v>907</v>
+      </c>
+      <c r="B356" t="s">
+        <v>908</v>
+      </c>
+      <c r="C356" s="1">
+        <v>363000.0</v>
+      </c>
+      <c r="D356" s="1">
+        <v>99.943</v>
+      </c>
+      <c r="E356" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F356" t="s">
+        <v>8</v>
+      </c>
+      <c r="G356">
+        <v>1.0</v>
+      </c>
+      <c r="H356" s="1">
+        <v>363000.0</v>
+      </c>
+      <c r="I356" s="1">
+        <v>-206.91</v>
+      </c>
+      <c r="J356" s="1">
+        <v>-0.057</v>
+      </c>
+      <c r="K356">
+        <v>0.06</v>
+      </c>
+      <c r="L356">
+        <v>228.0</v>
+      </c>
+      <c r="M356" s="1">
+        <v>362793.09</v>
+      </c>
+      <c r="N356" s="1">
+        <v>363021.09</v>
+      </c>
+      <c r="O356" s="1">
+        <v>0.1</v>
+      </c>
+      <c r="P356">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="357" spans="1:16">
+      <c r="A357" t="s">
+        <v>909</v>
+      </c>
+      <c r="B357" t="s">
+        <v>910</v>
+      </c>
+      <c r="C357" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="D357" s="1">
+        <v>99.919</v>
+      </c>
+      <c r="E357" s="1">
+        <v>99.3</v>
+      </c>
+      <c r="F357" t="s">
+        <v>8</v>
+      </c>
+      <c r="G357">
+        <v>1.0</v>
+      </c>
+      <c r="H357" s="1">
+        <v>397200.0</v>
+      </c>
+      <c r="I357" s="1">
+        <v>2476.0</v>
+      </c>
+      <c r="J357" s="1">
+        <v>0.6233635448137</v>
+      </c>
+      <c r="K357">
+        <v>2.69</v>
+      </c>
+      <c r="L357" t="s">
+        <v>911</v>
+      </c>
+      <c r="M357" s="1">
+        <v>399676.0</v>
+      </c>
+      <c r="N357" s="1">
+        <v>410434.9</v>
+      </c>
+      <c r="O357" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="P357">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="358" spans="1:16">
+      <c r="A358" t="s">
+        <v>912</v>
+      </c>
+      <c r="B358" t="s">
+        <v>913</v>
+      </c>
+      <c r="C358" s="1">
+        <v>276000.0</v>
+      </c>
+      <c r="D358" s="1">
+        <v>101.188</v>
+      </c>
+      <c r="E358" s="1">
+        <v>99.23</v>
+      </c>
+      <c r="F358" t="s">
+        <v>8</v>
+      </c>
+      <c r="G358">
+        <v>1.0</v>
+      </c>
+      <c r="H358" s="1">
+        <v>273874.8</v>
+      </c>
+      <c r="I358" s="1">
+        <v>5404.08</v>
+      </c>
+      <c r="J358" s="1">
+        <v>1.973193590648</v>
+      </c>
+      <c r="K358">
+        <v>1.66</v>
+      </c>
+      <c r="L358" t="s">
+        <v>914</v>
+      </c>
+      <c r="M358" s="1">
+        <v>279278.88</v>
+      </c>
+      <c r="N358" s="1">
+        <v>283872.58</v>
+      </c>
+      <c r="O358" s="1">
+        <v>0.08</v>
+      </c>
+      <c r="P358">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="359" spans="1:16">
+      <c r="A359" t="s">
+        <v>915</v>
+      </c>
+      <c r="B359" t="s">
+        <v>916</v>
+      </c>
+      <c r="C359" s="1">
+        <v>171000.0</v>
+      </c>
+      <c r="D359" s="1">
+        <v>101.798</v>
+      </c>
+      <c r="E359" s="1">
+        <v>99.499</v>
+      </c>
+      <c r="F359" t="s">
+        <v>8</v>
+      </c>
+      <c r="G359">
+        <v>1.0</v>
+      </c>
+      <c r="H359" s="1">
+        <v>170143.29</v>
+      </c>
+      <c r="I359" s="1">
+        <v>3931.29</v>
+      </c>
+      <c r="J359" s="1">
+        <v>2.3105759856883</v>
+      </c>
+      <c r="K359">
+        <v>0.47</v>
+      </c>
+      <c r="L359">
+        <v>808.15</v>
+      </c>
+      <c r="M359" s="1">
+        <v>174074.58</v>
+      </c>
+      <c r="N359" s="1">
+        <v>174882.73</v>
+      </c>
+      <c r="O359" s="1">
+        <v>0.05</v>
+      </c>
+      <c r="P359">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="360" spans="1:16">
+      <c r="A360" t="s">
+        <v>917</v>
+      </c>
+      <c r="B360" t="s">
+        <v>918</v>
+      </c>
+      <c r="C360" s="1">
+        <v>329000.0</v>
+      </c>
+      <c r="D360" s="1">
+        <v>103.49</v>
+      </c>
+      <c r="E360" s="1">
+        <v>99.451</v>
+      </c>
+      <c r="F360" t="s">
+        <v>8</v>
+      </c>
+      <c r="G360">
+        <v>1.0</v>
+      </c>
+      <c r="H360" s="1">
+        <v>327193.79</v>
+      </c>
+      <c r="I360" s="1">
+        <v>13288.31</v>
+      </c>
+      <c r="J360" s="1">
+        <v>4.0612965178832</v>
+      </c>
+      <c r="K360">
+        <v>3.12</v>
+      </c>
+      <c r="L360" t="s">
+        <v>919</v>
+      </c>
+      <c r="M360" s="1">
+        <v>340482.1</v>
+      </c>
+      <c r="N360" s="1">
+        <v>350757.72</v>
+      </c>
+      <c r="O360" s="1">
+        <v>0.1</v>
+      </c>
+      <c r="P360">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="361" spans="1:16">
+      <c r="A361" t="s">
+        <v>920</v>
+      </c>
+      <c r="B361" t="s">
+        <v>921</v>
+      </c>
+      <c r="C361" s="1">
+        <v>3660000.0</v>
+      </c>
+      <c r="D361" s="1">
+        <v>71.079</v>
+      </c>
+      <c r="E361" s="1">
+        <v>70.36</v>
+      </c>
+      <c r="F361" t="s">
+        <v>8</v>
+      </c>
+      <c r="G361">
+        <v>1.0</v>
+      </c>
+      <c r="H361" s="1">
+        <v>2575176.0</v>
+      </c>
+      <c r="I361" s="1">
+        <v>26315.4</v>
+      </c>
+      <c r="J361" s="1">
+        <v>1.0218874360432</v>
+      </c>
+      <c r="K361">
+        <v>0.75</v>
+      </c>
+      <c r="L361" t="s">
+        <v>922</v>
+      </c>
+      <c r="M361" s="1">
+        <v>2601491.4</v>
+      </c>
+      <c r="N361" s="1">
+        <v>2628966.47</v>
+      </c>
+      <c r="O361" s="1">
+        <v>0.71</v>
+      </c>
+      <c r="P361">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="362" spans="1:16">
+      <c r="A362" t="s">
+        <v>923</v>
+      </c>
+      <c r="B362" t="s">
+        <v>924</v>
+      </c>
+      <c r="C362" s="1">
+        <v>174000.0</v>
+      </c>
+      <c r="D362" s="1">
+        <v>101.418</v>
+      </c>
+      <c r="E362" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F362" t="s">
+        <v>8</v>
+      </c>
+      <c r="G362">
+        <v>1.0</v>
+      </c>
+      <c r="H362" s="1">
+        <v>174000.0</v>
+      </c>
+      <c r="I362" s="1">
+        <v>2467.32</v>
+      </c>
+      <c r="J362" s="1">
+        <v>1.418</v>
+      </c>
+      <c r="K362">
+        <v>0.95</v>
+      </c>
+      <c r="L362" t="s">
+        <v>925</v>
+      </c>
+      <c r="M362" s="1">
+        <v>176467.32</v>
+      </c>
+      <c r="N362" s="1">
+        <v>178113.94</v>
+      </c>
+      <c r="O362" s="1">
+        <v>0.05</v>
+      </c>
+      <c r="P362">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="363" spans="1:16">
+      <c r="A363" t="s">
+        <v>926</v>
+      </c>
+      <c r="B363" t="s">
+        <v>927</v>
+      </c>
+      <c r="C363" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="D363" s="1">
+        <v>100.891</v>
+      </c>
+      <c r="E363" s="1">
+        <v>100.23</v>
+      </c>
+      <c r="F363" t="s">
+        <v>8</v>
+      </c>
+      <c r="G363">
+        <v>1.0</v>
+      </c>
+      <c r="H363" s="1">
+        <v>601380.0</v>
+      </c>
+      <c r="I363" s="1">
+        <v>3966.0</v>
+      </c>
+      <c r="J363" s="1">
+        <v>0.65948318866607</v>
+      </c>
+      <c r="K363">
+        <v>1.84</v>
+      </c>
+      <c r="L363" t="s">
+        <v>928</v>
+      </c>
+      <c r="M363" s="1">
+        <v>605346.0</v>
+      </c>
+      <c r="N363" s="1">
+        <v>616380.25</v>
+      </c>
+      <c r="O363" s="1">
+        <v>0.17</v>
+      </c>
+      <c r="P363">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="364" spans="1:16">
+      <c r="A364" t="s">
+        <v>929</v>
+      </c>
+      <c r="B364" t="s">
+        <v>930</v>
+      </c>
+      <c r="C364" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="D364" s="1">
+        <v>100.618</v>
+      </c>
+      <c r="E364" s="1">
+        <v>99.871</v>
+      </c>
+      <c r="F364" t="s">
+        <v>8</v>
+      </c>
+      <c r="G364">
+        <v>1.0</v>
+      </c>
+      <c r="H364" s="1">
+        <v>499355.0</v>
+      </c>
+      <c r="I364" s="1">
+        <v>3735.0</v>
+      </c>
+      <c r="J364" s="1">
+        <v>0.74796487468835</v>
+      </c>
+      <c r="K364">
+        <v>1.09</v>
+      </c>
+      <c r="L364" t="s">
+        <v>931</v>
+      </c>
+      <c r="M364" s="1">
+        <v>503090.0</v>
+      </c>
+      <c r="N364" s="1">
+        <v>508557.47</v>
+      </c>
+      <c r="O364" s="1">
+        <v>0.14</v>
+      </c>
+      <c r="P364">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="365" spans="1:16">
+      <c r="A365" t="s">
+        <v>932</v>
+      </c>
+      <c r="B365" t="s">
+        <v>933</v>
+      </c>
+      <c r="C365" s="1">
+        <v>6664000.0</v>
+      </c>
+      <c r="D365" s="1">
+        <v>74.53</v>
+      </c>
+      <c r="E365" s="1">
+        <v>70.69438941</v>
+      </c>
+      <c r="F365" t="s">
+        <v>8</v>
+      </c>
+      <c r="G365">
+        <v>1.0</v>
+      </c>
+      <c r="H365" s="1">
+        <v>4711074.11</v>
+      </c>
+      <c r="I365" s="1">
+        <v>255605.09</v>
+      </c>
+      <c r="J365" s="1">
+        <v>5.4256223534552</v>
+      </c>
+      <c r="K365">
+        <v>0.4</v>
+      </c>
+      <c r="L365" t="s">
+        <v>934</v>
+      </c>
+      <c r="M365" s="1">
+        <v>4966679.2</v>
+      </c>
+      <c r="N365" s="1">
+        <v>4993627.32</v>
+      </c>
+      <c r="O365" s="1">
+        <v>1.35</v>
+      </c>
+      <c r="P365">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="366" spans="1:16">
+      <c r="A366" t="s">
+        <v>935</v>
+      </c>
+      <c r="B366" t="s">
+        <v>936</v>
+      </c>
+      <c r="C366" s="1">
+        <v>1688000.0</v>
+      </c>
+      <c r="D366" s="1">
+        <v>90.927</v>
+      </c>
+      <c r="E366" s="1">
+        <v>88.3668519</v>
+      </c>
+      <c r="F366" t="s">
+        <v>8</v>
+      </c>
+      <c r="G366">
+        <v>1.0</v>
+      </c>
+      <c r="H366" s="1">
+        <v>1491632.46</v>
+      </c>
+      <c r="I366" s="1">
+        <v>43215.3</v>
+      </c>
+      <c r="J366" s="1">
+        <v>2.8971815215123</v>
+      </c>
+      <c r="K366">
+        <v>1.09</v>
+      </c>
+      <c r="L366" t="s">
+        <v>937</v>
+      </c>
+      <c r="M366" s="1">
+        <v>1534847.76</v>
+      </c>
+      <c r="N366" s="1">
+        <v>1553327.89</v>
+      </c>
+      <c r="O366" s="1">
+        <v>0.42</v>
+      </c>
+      <c r="P366">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="367" spans="1:16">
+      <c r="A367" t="s">
+        <v>938</v>
+      </c>
+      <c r="B367" t="s">
+        <v>939</v>
+      </c>
+      <c r="C367" s="1">
+        <v>1890000.0</v>
+      </c>
+      <c r="D367" s="1">
+        <v>100.375</v>
+      </c>
+      <c r="E367" s="1">
+        <v>97.669</v>
+      </c>
+      <c r="F367" t="s">
+        <v>8</v>
+      </c>
+      <c r="G367">
+        <v>1.0</v>
+      </c>
+      <c r="H367" s="1">
+        <v>1845944.1</v>
+      </c>
+      <c r="I367" s="1">
+        <v>51143.4</v>
+      </c>
+      <c r="J367" s="1">
+        <v>2.7705822727785</v>
+      </c>
+      <c r="K367">
+        <v>0.3</v>
+      </c>
+      <c r="L367" t="s">
+        <v>940</v>
+      </c>
+      <c r="M367" s="1">
+        <v>1897087.5</v>
+      </c>
+      <c r="N367" s="1">
+        <v>1902705.72</v>
+      </c>
+      <c r="O367" s="1">
+        <v>0.52</v>
+      </c>
+      <c r="P367">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="368" spans="1:16">
+      <c r="A368" t="s">
+        <v>941</v>
+      </c>
+      <c r="B368" t="s">
+        <v>942</v>
+      </c>
+      <c r="C368" s="1">
+        <v>1365000.0</v>
+      </c>
+      <c r="D368" s="1">
+        <v>102.301</v>
+      </c>
+      <c r="E368" s="1">
+        <v>101.47184249</v>
+      </c>
+      <c r="F368" t="s">
+        <v>8</v>
+      </c>
+      <c r="G368">
+        <v>1.0</v>
+      </c>
+      <c r="H368" s="1">
+        <v>1385090.65</v>
+      </c>
+      <c r="I368" s="1">
+        <v>11318.0</v>
+      </c>
+      <c r="J368" s="1">
+        <v>0.81713063329104</v>
+      </c>
+      <c r="K368">
+        <v>1.35</v>
+      </c>
+      <c r="L368" t="s">
+        <v>943</v>
+      </c>
+      <c r="M368" s="1">
+        <v>1396408.65</v>
+      </c>
+      <c r="N368" s="1">
+        <v>1414808.1</v>
+      </c>
+      <c r="O368" s="1">
+        <v>0.38</v>
+      </c>
+      <c r="P368">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="369" spans="1:16">
+      <c r="A369" t="s">
+        <v>944</v>
+      </c>
+      <c r="B369" t="s">
+        <v>945</v>
+      </c>
+      <c r="C369" s="1">
+        <v>5094000.0</v>
+      </c>
+      <c r="D369" s="1">
+        <v>102.092</v>
+      </c>
+      <c r="E369" s="1">
+        <v>128.85467452</v>
+      </c>
+      <c r="F369" t="s">
+        <v>8</v>
+      </c>
+      <c r="G369">
+        <v>1.0</v>
+      </c>
+      <c r="H369" s="1">
+        <v>6563857.12</v>
+      </c>
+      <c r="I369" s="1">
+        <v>114346.32</v>
+      </c>
+      <c r="J369" s="1">
+        <v>1.7420598576344</v>
+      </c>
+      <c r="K369">
+        <v>0.33</v>
+      </c>
+      <c r="L369" t="s">
+        <v>946</v>
+      </c>
+      <c r="M369" s="1">
+        <v>6678203.44</v>
+      </c>
+      <c r="N369" s="1">
+        <v>6694870.46</v>
+      </c>
+      <c r="O369" s="1">
+        <v>1.81</v>
+      </c>
+      <c r="P369">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="370" spans="1:16">
+      <c r="A370" t="s">
+        <v>947</v>
+      </c>
+      <c r="B370" t="s">
+        <v>948</v>
+      </c>
+      <c r="C370" s="1">
+        <v>526000.0</v>
+      </c>
+      <c r="D370" s="1">
+        <v>102.278</v>
+      </c>
+      <c r="E370" s="1">
+        <v>99.646</v>
+      </c>
+      <c r="F370" t="s">
+        <v>8</v>
+      </c>
+      <c r="G370">
+        <v>1.0</v>
+      </c>
+      <c r="H370" s="1">
+        <v>524137.96</v>
+      </c>
+      <c r="I370" s="1">
+        <v>13844.32</v>
+      </c>
+      <c r="J370" s="1">
+        <v>2.6413503803464</v>
+      </c>
+      <c r="K370">
+        <v>3.36</v>
+      </c>
+      <c r="L370" t="s">
+        <v>949</v>
+      </c>
+      <c r="M370" s="1">
+        <v>537982.28</v>
+      </c>
+      <c r="N370" s="1">
+        <v>555635.7</v>
+      </c>
+      <c r="O370" s="1">
+        <v>0.15</v>
+      </c>
+      <c r="P370">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="371" spans="1:16">
+      <c r="A371" t="s">
+        <v>950</v>
+      </c>
+      <c r="B371" t="s">
+        <v>951</v>
+      </c>
+      <c r="C371" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="D371" s="1">
+        <v>101.158</v>
+      </c>
+      <c r="E371" s="1">
+        <v>97.41</v>
+      </c>
+      <c r="F371" t="s">
+        <v>8</v>
+      </c>
+      <c r="G371">
+        <v>1.0</v>
+      </c>
+      <c r="H371" s="1">
+        <v>389640.0</v>
+      </c>
+      <c r="I371" s="1">
+        <v>14992.0</v>
+      </c>
+      <c r="J371" s="1">
+        <v>3.8476542449441</v>
+      </c>
+      <c r="K371">
+        <v>3.46</v>
+      </c>
+      <c r="L371" t="s">
+        <v>952</v>
+      </c>
+      <c r="M371" s="1">
+        <v>404632.0</v>
+      </c>
+      <c r="N371" s="1">
+        <v>418484.05</v>
+      </c>
+      <c r="O371" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="P371">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="372" spans="1:16">
+      <c r="A372" t="s">
+        <v>953</v>
+      </c>
+      <c r="B372" t="s">
+        <v>954</v>
+      </c>
+      <c r="C372" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="D372" s="1">
+        <v>108.932</v>
+      </c>
+      <c r="E372" s="1">
+        <v>108.24</v>
+      </c>
+      <c r="F372" t="s">
+        <v>8</v>
+      </c>
+      <c r="G372">
+        <v>1.0</v>
+      </c>
+      <c r="H372" s="1">
+        <v>432960.0</v>
+      </c>
+      <c r="I372" s="1">
+        <v>2768.0</v>
+      </c>
+      <c r="J372" s="1">
+        <v>0.63932002956393</v>
+      </c>
+      <c r="K372">
+        <v>1.64</v>
+      </c>
+      <c r="L372" t="s">
+        <v>955</v>
+      </c>
+      <c r="M372" s="1">
+        <v>435728.0</v>
+      </c>
+      <c r="N372" s="1">
+        <v>442303.34</v>
+      </c>
+      <c r="O372" s="1">
+        <v>0.12</v>
+      </c>
+      <c r="P372">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="373" spans="1:16">
+      <c r="A373" t="s">
+        <v>956</v>
+      </c>
+      <c r="B373" t="s">
+        <v>957</v>
+      </c>
+      <c r="C373" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="D373" s="1">
+        <v>100.767</v>
+      </c>
+      <c r="E373" s="1">
+        <v>100.507</v>
+      </c>
+      <c r="F373" t="s">
+        <v>8</v>
+      </c>
+      <c r="G373">
+        <v>1.0</v>
+      </c>
+      <c r="H373" s="1">
+        <v>603042.0</v>
+      </c>
+      <c r="I373" s="1">
+        <v>1560.0</v>
+      </c>
+      <c r="J373" s="1">
+        <v>0.25868844956073</v>
+      </c>
+      <c r="K373">
+        <v>2.58</v>
+      </c>
+      <c r="L373" t="s">
+        <v>958</v>
+      </c>
+      <c r="M373" s="1">
+        <v>604602.0</v>
+      </c>
+      <c r="N373" s="1">
+        <v>620080.77</v>
+      </c>
+      <c r="O373" s="1">
+        <v>0.17</v>
+      </c>
+      <c r="P373">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="374" spans="1:16">
+      <c r="A374" t="s">
+        <v>959</v>
+      </c>
+      <c r="B374" t="s">
+        <v>960</v>
+      </c>
+      <c r="C374" s="1">
+        <v>683000.0</v>
+      </c>
+      <c r="D374" s="1">
+        <v>100.464</v>
+      </c>
+      <c r="E374" s="1">
+        <v>99.902</v>
+      </c>
+      <c r="F374" t="s">
+        <v>8</v>
+      </c>
+      <c r="G374">
+        <v>1.0</v>
+      </c>
+      <c r="H374" s="1">
+        <v>682330.66</v>
+      </c>
+      <c r="I374" s="1">
+        <v>3838.46</v>
+      </c>
+      <c r="J374" s="1">
+        <v>0.56255130027427</v>
+      </c>
+      <c r="K374">
+        <v>0.12</v>
+      </c>
+      <c r="L374">
+        <v>813.99</v>
+      </c>
+      <c r="M374" s="1">
+        <v>686169.12</v>
+      </c>
+      <c r="N374" s="1">
+        <v>686983.11</v>
+      </c>
+      <c r="O374" s="1">
+        <v>0.19</v>
+      </c>
+      <c r="P374">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="375" spans="1:16">
+      <c r="A375" t="s">
+        <v>961</v>
+      </c>
+      <c r="B375" t="s">
+        <v>962</v>
+      </c>
+      <c r="C375" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="D375" s="1">
+        <v>90.849</v>
+      </c>
+      <c r="E375" s="1">
+        <v>85.25</v>
+      </c>
+      <c r="F375" t="s">
+        <v>8</v>
+      </c>
+      <c r="G375">
+        <v>1.0</v>
+      </c>
+      <c r="H375" s="1">
+        <v>511500.0</v>
+      </c>
+      <c r="I375" s="1">
+        <v>33594.0</v>
+      </c>
+      <c r="J375" s="1">
+        <v>6.5677419354839</v>
+      </c>
+      <c r="K375">
+        <v>0.71</v>
+      </c>
+      <c r="L375" t="s">
+        <v>963</v>
+      </c>
+      <c r="M375" s="1">
+        <v>545094.0</v>
+      </c>
+      <c r="N375" s="1">
+        <v>549347.42</v>
+      </c>
+      <c r="O375" s="1">
+        <v>0.15</v>
+      </c>
+      <c r="P375">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="376" spans="1:16">
+      <c r="A376" t="s">
+        <v>964</v>
+      </c>
+      <c r="B376" t="s">
+        <v>965</v>
+      </c>
+      <c r="C376" s="1">
+        <v>351000.0</v>
+      </c>
+      <c r="D376" s="1">
+        <v>103.058</v>
+      </c>
+      <c r="E376" s="1">
+        <v>99.779</v>
+      </c>
+      <c r="F376" t="s">
+        <v>8</v>
+      </c>
+      <c r="G376">
+        <v>1.0</v>
+      </c>
+      <c r="H376" s="1">
+        <v>350224.29</v>
+      </c>
+      <c r="I376" s="1">
+        <v>11509.29</v>
+      </c>
+      <c r="J376" s="1">
+        <v>3.2862626404354</v>
+      </c>
+      <c r="K376">
+        <v>1.04</v>
+      </c>
+      <c r="L376" t="s">
+        <v>966</v>
+      </c>
+      <c r="M376" s="1">
+        <v>361733.58</v>
+      </c>
+      <c r="N376" s="1">
+        <v>365375.81</v>
+      </c>
+      <c r="O376" s="1">
+        <v>0.1</v>
+      </c>
+      <c r="P376">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="377" spans="1:16">
+      <c r="A377" t="s">
+        <v>967</v>
+      </c>
+      <c r="B377" t="s">
+        <v>968</v>
+      </c>
+      <c r="C377" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="D377" s="1">
+        <v>103.032</v>
+      </c>
+      <c r="E377" s="1">
+        <v>102.939</v>
+      </c>
+      <c r="F377" t="s">
+        <v>8</v>
+      </c>
+      <c r="G377">
+        <v>1.0</v>
+      </c>
+      <c r="H377" s="1">
+        <v>411756.0</v>
+      </c>
+      <c r="I377" s="1">
+        <v>372.0</v>
+      </c>
+      <c r="J377" s="1">
+        <v>0.090344767289366</v>
+      </c>
+      <c r="K377">
+        <v>0.09</v>
+      </c>
+      <c r="L377">
+        <v>357.53</v>
+      </c>
+      <c r="M377" s="1">
+        <v>412128.0</v>
+      </c>
+      <c r="N377" s="1">
+        <v>412485.53</v>
+      </c>
+      <c r="O377" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="P377">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="378" spans="1:16">
+      <c r="A378" t="s">
+        <v>969</v>
+      </c>
+      <c r="B378" t="s">
+        <v>970</v>
+      </c>
+      <c r="C378" s="1">
+        <v>700000.0</v>
+      </c>
+      <c r="D378" s="1">
+        <v>100.157</v>
+      </c>
+      <c r="E378" s="1">
+        <v>100.761</v>
+      </c>
+      <c r="F378" t="s">
+        <v>8</v>
+      </c>
+      <c r="G378">
+        <v>1.0</v>
+      </c>
+      <c r="H378" s="1">
+        <v>705327.0</v>
+      </c>
+      <c r="I378" s="1">
+        <v>-4228.0</v>
+      </c>
+      <c r="J378" s="1">
+        <v>-0.59943827472931</v>
+      </c>
+      <c r="K378">
+        <v>0.01</v>
+      </c>
+      <c r="L378">
+        <v>64.73</v>
+      </c>
+      <c r="M378" s="1">
+        <v>701099.0</v>
+      </c>
+      <c r="N378" s="1">
+        <v>701163.73</v>
+      </c>
+      <c r="O378" s="1">
+        <v>0.19</v>
+      </c>
+      <c r="P378">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="379" spans="1:16">
+      <c r="A379" t="s">
+        <v>971</v>
+      </c>
+      <c r="B379" t="s">
+        <v>972</v>
+      </c>
+      <c r="C379" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="D379" s="1">
+        <v>104.003</v>
+      </c>
+      <c r="E379" s="1">
+        <v>99.871</v>
+      </c>
+      <c r="F379" t="s">
+        <v>8</v>
+      </c>
+      <c r="G379">
+        <v>1.0</v>
+      </c>
+      <c r="H379" s="1">
+        <v>199742.0</v>
+      </c>
+      <c r="I379" s="1">
+        <v>8264.0</v>
+      </c>
+      <c r="J379" s="1">
+        <v>4.1373371649428</v>
+      </c>
+      <c r="K379">
+        <v>3.11</v>
+      </c>
+      <c r="L379" t="s">
+        <v>973</v>
+      </c>
+      <c r="M379" s="1">
+        <v>208006.0</v>
+      </c>
+      <c r="N379" s="1">
+        <v>214232.03</v>
+      </c>
+      <c r="O379" s="1">
+        <v>0.06</v>
+      </c>
+      <c r="P379">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="380" spans="1:16">
+      <c r="A380" t="s">
+        <v>974</v>
+      </c>
+      <c r="B380" t="s">
+        <v>975</v>
+      </c>
+      <c r="C380" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="D380" s="1">
+        <v>100.132</v>
+      </c>
+      <c r="E380" s="1">
+        <v>99.589</v>
+      </c>
+      <c r="F380" t="s">
+        <v>8</v>
+      </c>
+      <c r="G380">
+        <v>1.0</v>
+      </c>
+      <c r="H380" s="1">
+        <v>497945.0</v>
+      </c>
+      <c r="I380" s="1">
+        <v>2715.0</v>
+      </c>
+      <c r="J380" s="1">
+        <v>0.54524094026449</v>
+      </c>
+      <c r="K380">
+        <v>1.84</v>
+      </c>
+      <c r="L380" t="s">
+        <v>976</v>
+      </c>
+      <c r="M380" s="1">
+        <v>500660.0</v>
+      </c>
+      <c r="N380" s="1">
+        <v>509865.48</v>
+      </c>
+      <c r="O380" s="1">
+        <v>0.14</v>
+      </c>
+      <c r="P380">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="381" spans="1:16">
+      <c r="A381" t="s">
+        <v>977</v>
+      </c>
+      <c r="B381" t="s">
+        <v>978</v>
+      </c>
+      <c r="C381" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="D381" s="1">
+        <v>99.762</v>
+      </c>
+      <c r="E381" s="1">
+        <v>99.908</v>
+      </c>
+      <c r="F381" t="s">
+        <v>8</v>
+      </c>
+      <c r="G381">
+        <v>1.0</v>
+      </c>
+      <c r="H381" s="1">
+        <v>199816.0</v>
+      </c>
+      <c r="I381" s="1">
+        <v>-292.0</v>
+      </c>
+      <c r="J381" s="1">
+        <v>-0.14613444368819</v>
+      </c>
+      <c r="K381">
+        <v>0.33</v>
+      </c>
+      <c r="L381">
+        <v>667.36</v>
+      </c>
+      <c r="M381" s="1">
+        <v>199524.0</v>
+      </c>
+      <c r="N381" s="1">
+        <v>200191.36</v>
+      </c>
+      <c r="O381" s="1">
+        <v>0.05</v>
+      </c>
+      <c r="P381">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="382" spans="1:16">
+      <c r="A382" t="s">
+        <v>979</v>
+      </c>
+      <c r="B382" t="s">
+        <v>978</v>
+      </c>
+      <c r="C382" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="D382" s="1">
+        <v>104.321</v>
+      </c>
+      <c r="E382" s="1">
+        <v>103.15</v>
+      </c>
+      <c r="F382" t="s">
+        <v>8</v>
+      </c>
+      <c r="G382">
+        <v>1.0</v>
+      </c>
+      <c r="H382" s="1">
+        <v>206300.0</v>
+      </c>
+      <c r="I382" s="1">
+        <v>2342.0</v>
+      </c>
+      <c r="J382" s="1">
+        <v>1.1352399418323</v>
+      </c>
+      <c r="K382">
+        <v>4.24</v>
+      </c>
+      <c r="L382" t="s">
+        <v>980</v>
+      </c>
+      <c r="M382" s="1">
+        <v>208642.0</v>
+      </c>
+      <c r="N382" s="1">
+        <v>217126.93</v>
+      </c>
+      <c r="O382" s="1">
+        <v>0.06</v>
+      </c>
+      <c r="P382">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="383" spans="1:16">
+      <c r="A383" t="s">
+        <v>981</v>
+      </c>
+      <c r="B383" t="s">
+        <v>982</v>
+      </c>
+      <c r="C383" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="D383" s="1">
+        <v>106.282</v>
+      </c>
+      <c r="E383" s="1">
+        <v>106.6</v>
+      </c>
+      <c r="F383" t="s">
+        <v>8</v>
+      </c>
+      <c r="G383">
+        <v>1.0</v>
+      </c>
+      <c r="H383" s="1">
+        <v>426400.0</v>
+      </c>
+      <c r="I383" s="1">
+        <v>-1272.0</v>
+      </c>
+      <c r="J383" s="1">
+        <v>-0.29831144465291</v>
+      </c>
+      <c r="K383">
+        <v>1.58</v>
+      </c>
+      <c r="L383" t="s">
+        <v>983</v>
+      </c>
+      <c r="M383" s="1">
+        <v>425128.0</v>
+      </c>
+      <c r="N383" s="1">
+        <v>431462.25</v>
+      </c>
+      <c r="O383" s="1">
+        <v>0.12</v>
+      </c>
+      <c r="P383">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="384" spans="1:16">
+      <c r="A384" t="s">
+        <v>984</v>
+      </c>
+      <c r="B384" t="s">
+        <v>985</v>
+      </c>
+      <c r="C384" s="1">
+        <v>384000.0</v>
+      </c>
+      <c r="D384" s="1">
+        <v>102.185</v>
+      </c>
+      <c r="E384" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F384" t="s">
+        <v>8</v>
+      </c>
+      <c r="G384">
+        <v>1.0</v>
+      </c>
+      <c r="H384" s="1">
+        <v>384000.0</v>
+      </c>
+      <c r="I384" s="1">
+        <v>8390.4</v>
+      </c>
+      <c r="J384" s="1">
+        <v>2.185</v>
+      </c>
+      <c r="K384">
+        <v>0.43</v>
+      </c>
+      <c r="L384" t="s">
+        <v>986</v>
+      </c>
+      <c r="M384" s="1">
+        <v>392390.4</v>
+      </c>
+      <c r="N384" s="1">
+        <v>394043.91</v>
+      </c>
+      <c r="O384" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="P384">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="385" spans="1:16">
+      <c r="A385" t="s">
+        <v>987</v>
+      </c>
+      <c r="B385" t="s">
+        <v>988</v>
+      </c>
+      <c r="C385" s="1">
+        <v>138000.0</v>
+      </c>
+      <c r="D385" s="1">
+        <v>104.11</v>
+      </c>
+      <c r="E385" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F385" t="s">
+        <v>8</v>
+      </c>
+      <c r="G385">
+        <v>1.0</v>
+      </c>
+      <c r="H385" s="1">
+        <v>138000.0</v>
+      </c>
+      <c r="I385" s="1">
+        <v>5671.8</v>
+      </c>
+      <c r="J385" s="1">
+        <v>4.11</v>
+      </c>
+      <c r="K385">
+        <v>3.63</v>
+      </c>
+      <c r="L385" t="s">
+        <v>989</v>
+      </c>
+      <c r="M385" s="1">
+        <v>143671.8</v>
+      </c>
+      <c r="N385" s="1">
+        <v>148684.26</v>
+      </c>
+      <c r="O385" s="1">
+        <v>0.04</v>
+      </c>
+      <c r="P385">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="386" spans="1:16">
+      <c r="A386" t="s">
+        <v>990</v>
+      </c>
+      <c r="B386" t="s">
+        <v>991</v>
+      </c>
+      <c r="C386" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="D386" s="1">
+        <v>104.251</v>
+      </c>
+      <c r="E386" s="1">
+        <v>99.65790667</v>
+      </c>
+      <c r="F386" t="s">
+        <v>8</v>
+      </c>
+      <c r="G386">
+        <v>1.0</v>
+      </c>
+      <c r="H386" s="1">
+        <v>298973.72</v>
+      </c>
+      <c r="I386" s="1">
+        <v>13779.28</v>
+      </c>
+      <c r="J386" s="1">
+        <v>4.6088599359168</v>
+      </c>
+      <c r="K386">
+        <v>3.02</v>
+      </c>
+      <c r="L386" t="s">
+        <v>992</v>
+      </c>
+      <c r="M386" s="1">
+        <v>312753.0</v>
+      </c>
+      <c r="N386" s="1">
+        <v>321805.4</v>
+      </c>
+      <c r="O386" s="1">
+        <v>0.09</v>
+      </c>
+      <c r="P386">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="387" spans="1:16">
+      <c r="A387" t="s">
+        <v>993</v>
+      </c>
+      <c r="B387" t="s">
+        <v>994</v>
+      </c>
+      <c r="C387" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="D387" s="1">
+        <v>103.886</v>
+      </c>
+      <c r="E387" s="1">
+        <v>103.47225</v>
+      </c>
+      <c r="F387" t="s">
+        <v>8</v>
+      </c>
+      <c r="G387">
+        <v>1.0</v>
+      </c>
+      <c r="H387" s="1">
+        <v>413889.0</v>
+      </c>
+      <c r="I387" s="1">
+        <v>1655.0</v>
+      </c>
+      <c r="J387" s="1">
+        <v>0.39986566446559</v>
+      </c>
+      <c r="K387">
+        <v>4.05</v>
+      </c>
+      <c r="L387" t="s">
+        <v>995</v>
+      </c>
+      <c r="M387" s="1">
+        <v>415544.0</v>
+      </c>
+      <c r="N387" s="1">
+        <v>431752.22</v>
+      </c>
+      <c r="O387" s="1">
+        <v>0.12</v>
+      </c>
+      <c r="P387">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="388" spans="1:16">
+      <c r="A388" t="s">
+        <v>996</v>
+      </c>
+      <c r="B388" t="s">
+        <v>997</v>
+      </c>
+      <c r="C388" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="D388" s="1">
+        <v>101.668</v>
+      </c>
+      <c r="E388" s="1">
+        <v>99.142</v>
+      </c>
+      <c r="F388" t="s">
+        <v>8</v>
+      </c>
+      <c r="G388">
+        <v>1.0</v>
+      </c>
+      <c r="H388" s="1">
+        <v>495710.0</v>
+      </c>
+      <c r="I388" s="1">
+        <v>12630.0</v>
+      </c>
+      <c r="J388" s="1">
+        <v>2.5478606443283</v>
+      </c>
+      <c r="K388">
+        <v>1.84</v>
+      </c>
+      <c r="L388" t="s">
+        <v>998</v>
+      </c>
+      <c r="M388" s="1">
+        <v>508340.0</v>
+      </c>
+      <c r="N388" s="1">
+        <v>517523.22</v>
+      </c>
+      <c r="O388" s="1">
+        <v>0.14</v>
+      </c>
+      <c r="P388">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="389" spans="1:16">
+      <c r="A389" t="s">
+        <v>999</v>
+      </c>
+      <c r="B389" t="s">
+        <v>1000</v>
+      </c>
+      <c r="C389" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="D389" s="1">
+        <v>105.892</v>
+      </c>
+      <c r="E389" s="1">
+        <v>105.92</v>
+      </c>
+      <c r="F389" t="s">
+        <v>8</v>
+      </c>
+      <c r="G389">
+        <v>1.0</v>
+      </c>
+      <c r="H389" s="1">
+        <v>211840.0</v>
+      </c>
+      <c r="I389" s="1">
+        <v>-56.0</v>
+      </c>
+      <c r="J389" s="1">
+        <v>-0.026435045317221</v>
+      </c>
+      <c r="K389">
+        <v>3.83</v>
+      </c>
+      <c r="L389" t="s">
+        <v>1001</v>
+      </c>
+      <c r="M389" s="1">
+        <v>211784.0</v>
+      </c>
+      <c r="N389" s="1">
+        <v>219438.79</v>
+      </c>
+      <c r="O389" s="1">
+        <v>0.06</v>
+      </c>
+      <c r="P389">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="390" spans="1:16">
+      <c r="A390" t="s">
+        <v>1002</v>
+      </c>
+      <c r="B390" t="s">
+        <v>1003</v>
+      </c>
+      <c r="C390" s="1">
+        <v>392000.0</v>
+      </c>
+      <c r="D390" s="1">
+        <v>102.409</v>
+      </c>
+      <c r="E390" s="1">
+        <v>102.83</v>
+      </c>
+      <c r="F390" t="s">
+        <v>8</v>
+      </c>
+      <c r="G390">
+        <v>1.0</v>
+      </c>
+      <c r="H390" s="1">
+        <v>403093.6</v>
+      </c>
+      <c r="I390" s="1">
+        <v>-1650.32</v>
+      </c>
+      <c r="J390" s="1">
+        <v>-0.4094135952543</v>
+      </c>
+      <c r="K390">
+        <v>2.53</v>
+      </c>
+      <c r="L390" t="s">
+        <v>1004</v>
+      </c>
+      <c r="M390" s="1">
+        <v>401443.28</v>
+      </c>
+      <c r="N390" s="1">
+        <v>411350.68</v>
+      </c>
+      <c r="O390" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="P390">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="391" spans="1:16">
+      <c r="A391" t="s">
+        <v>1005</v>
+      </c>
+      <c r="B391" t="s">
+        <v>1006</v>
+      </c>
+      <c r="C391" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="D391" s="1">
+        <v>100.061</v>
+      </c>
+      <c r="E391" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F391" t="s">
+        <v>8</v>
+      </c>
+      <c r="G391">
+        <v>1.0</v>
+      </c>
+      <c r="H391" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="I391" s="1">
+        <v>305.0</v>
+      </c>
+      <c r="J391" s="1">
+        <v>0.061</v>
+      </c>
+      <c r="K391">
+        <v>0.42</v>
+      </c>
+      <c r="L391" t="s">
+        <v>1007</v>
+      </c>
+      <c r="M391" s="1">
+        <v>500305.0</v>
+      </c>
+      <c r="N391" s="1">
+        <v>502423.47</v>
+      </c>
+      <c r="O391" s="1">
+        <v>0.14</v>
+      </c>
+      <c r="P391">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="392" spans="1:16">
+      <c r="A392" t="s">
+        <v>1008</v>
+      </c>
+      <c r="B392" t="s">
+        <v>1009</v>
+      </c>
+      <c r="C392" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="D392" s="1">
+        <v>97.101</v>
+      </c>
+      <c r="E392" s="1">
+        <v>97.25</v>
+      </c>
+      <c r="F392" t="s">
+        <v>8</v>
+      </c>
+      <c r="G392">
+        <v>1.0</v>
+      </c>
+      <c r="H392" s="1">
+        <v>389000.0</v>
+      </c>
+      <c r="I392" s="1">
+        <v>-596.0</v>
+      </c>
+      <c r="J392" s="1">
+        <v>-0.15321336760925</v>
+      </c>
+      <c r="K392">
+        <v>2.17</v>
+      </c>
+      <c r="L392" t="s">
+        <v>1010</v>
+      </c>
+      <c r="M392" s="1">
+        <v>388404.0</v>
+      </c>
+      <c r="N392" s="1">
+        <v>397088.93</v>
+      </c>
+      <c r="O392" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="P392">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="393" spans="1:16">
+      <c r="A393" t="s">
+        <v>1011</v>
+      </c>
+      <c r="B393" t="s">
+        <v>1012</v>
+      </c>
+      <c r="C393" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="D393" s="1">
+        <v>102.133</v>
+      </c>
+      <c r="E393" s="1">
+        <v>99.147</v>
+      </c>
+      <c r="F393" t="s">
+        <v>8</v>
+      </c>
+      <c r="G393">
+        <v>1.0</v>
+      </c>
+      <c r="H393" s="1">
+        <v>495735.0</v>
+      </c>
+      <c r="I393" s="1">
+        <v>14930.0</v>
+      </c>
+      <c r="J393" s="1">
+        <v>3.0116897132541</v>
+      </c>
+      <c r="K393">
+        <v>2.58</v>
+      </c>
+      <c r="L393" t="s">
+        <v>1013</v>
+      </c>
+      <c r="M393" s="1">
+        <v>510665.0</v>
+      </c>
+      <c r="N393" s="1">
+        <v>523575.96</v>
+      </c>
+      <c r="O393" s="1">
+        <v>0.14</v>
+      </c>
+      <c r="P393">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="394" spans="1:16">
+      <c r="A394" t="s">
+        <v>1014</v>
+      </c>
+      <c r="B394" t="s">
+        <v>1015</v>
+      </c>
+      <c r="C394" s="1">
+        <v>613000.0</v>
+      </c>
+      <c r="D394" s="1">
+        <v>100.173</v>
+      </c>
+      <c r="E394" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F394" t="s">
+        <v>8</v>
+      </c>
+      <c r="G394">
+        <v>1.0</v>
+      </c>
+      <c r="H394" s="1">
+        <v>613000.0</v>
+      </c>
+      <c r="I394" s="1">
+        <v>1060.49</v>
+      </c>
+      <c r="J394" s="1">
+        <v>0.173</v>
+      </c>
+      <c r="K394">
+        <v>0.09</v>
+      </c>
+      <c r="L394">
+        <v>570.5</v>
+      </c>
+      <c r="M394" s="1">
+        <v>614060.49</v>
+      </c>
+      <c r="N394" s="1">
+        <v>614630.99</v>
+      </c>
+      <c r="O394" s="1">
+        <v>0.17</v>
+      </c>
+      <c r="P394">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="395" spans="1:16">
+      <c r="A395" t="s">
+        <v>1016</v>
+      </c>
+      <c r="B395" t="s">
+        <v>1017</v>
+      </c>
+      <c r="C395" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="D395" s="1">
+        <v>84.852</v>
+      </c>
+      <c r="E395" s="1">
+        <v>81.804</v>
+      </c>
+      <c r="F395" t="s">
+        <v>8</v>
+      </c>
+      <c r="G395">
+        <v>1.0</v>
+      </c>
+      <c r="H395" s="1">
+        <v>327216.0</v>
+      </c>
+      <c r="I395" s="1">
+        <v>12192.0</v>
+      </c>
+      <c r="J395" s="1">
+        <v>3.7259791697228</v>
+      </c>
+      <c r="K395">
+        <v>0.38</v>
+      </c>
+      <c r="L395" t="s">
+        <v>1018</v>
+      </c>
+      <c r="M395" s="1">
+        <v>339408.0</v>
+      </c>
+      <c r="N395" s="1">
+        <v>340912.11</v>
+      </c>
+      <c r="O395" s="1">
+        <v>0.09</v>
+      </c>
+      <c r="P395">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="396" spans="1:16">
+      <c r="A396" t="s">
+        <v>1019</v>
+      </c>
+      <c r="B396" t="s">
+        <v>1020</v>
+      </c>
+      <c r="C396" s="1">
+        <v>377000.0</v>
+      </c>
+      <c r="D396" s="1">
+        <v>102.998</v>
+      </c>
+      <c r="E396" s="1">
+        <v>99.417</v>
+      </c>
+      <c r="F396" t="s">
+        <v>8</v>
+      </c>
+      <c r="G396">
+        <v>1.0</v>
+      </c>
+      <c r="H396" s="1">
+        <v>374802.09</v>
+      </c>
+      <c r="I396" s="1">
+        <v>13500.37</v>
+      </c>
+      <c r="J396" s="1">
+        <v>3.6019996580062</v>
+      </c>
+      <c r="K396">
+        <v>3.43</v>
+      </c>
+      <c r="L396" t="s">
+        <v>1021</v>
+      </c>
+      <c r="M396" s="1">
+        <v>388302.46</v>
+      </c>
+      <c r="N396" s="1">
+        <v>401239.24</v>
+      </c>
+      <c r="O396" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="P396">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="397" spans="1:16">
+      <c r="A397" t="s">
+        <v>1022</v>
+      </c>
+      <c r="B397" t="s">
+        <v>1023</v>
+      </c>
+      <c r="C397" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="D397" s="1">
+        <v>100.582</v>
+      </c>
+      <c r="E397" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F397" t="s">
+        <v>8</v>
+      </c>
+      <c r="G397">
+        <v>1.0</v>
+      </c>
+      <c r="H397" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="I397" s="1">
+        <v>2328.0</v>
+      </c>
+      <c r="J397" s="1">
+        <v>0.582</v>
+      </c>
+      <c r="K397">
+        <v>1.49</v>
+      </c>
+      <c r="L397" t="s">
+        <v>1024</v>
+      </c>
+      <c r="M397" s="1">
+        <v>402328.0</v>
+      </c>
+      <c r="N397" s="1">
+        <v>408305.74</v>
+      </c>
+      <c r="O397" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="P397">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="398" spans="1:16">
+      <c r="A398" t="s">
+        <v>1025</v>
+      </c>
+      <c r="B398" t="s">
+        <v>1026</v>
+      </c>
+      <c r="C398" s="1">
+        <v>1110.0</v>
+      </c>
+      <c r="D398" s="1">
+        <v>0.1875</v>
+      </c>
+      <c r="E398" s="1">
+        <v>0.1073378378</v>
+      </c>
+      <c r="F398" t="s">
+        <v>8</v>
+      </c>
+      <c r="G398">
+        <v>1.0</v>
+      </c>
+      <c r="H398" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I398" s="1">
+        <v>222450.0</v>
+      </c>
+      <c r="J398" s="1">
+        <v>0</v>
+      </c>
+      <c r="K398">
+        <v>0.0</v>
+      </c>
+      <c r="L398">
+        <v>0.0</v>
+      </c>
+      <c r="M398" s="1">
+        <v>222450.0</v>
+      </c>
+      <c r="N398" s="1">
+        <v>222450.0</v>
+      </c>
+      <c r="O398" s="1">
+        <v>0.06</v>
+      </c>
+      <c r="P398">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="399" spans="1:16">
+      <c r="A399" t="s">
+        <v>1027</v>
+      </c>
+      <c r="B399" t="s">
+        <v>1028</v>
+      </c>
+      <c r="C399" s="1">
         <v>-1110.0</v>
       </c>
-      <c r="D321" s="1">
-[...2 lines deleted...]
-      <c r="E321" s="1">
+      <c r="D399" s="1">
+        <v>0.13</v>
+      </c>
+      <c r="E399" s="1">
         <v>0.0698581081</v>
       </c>
-      <c r="F321" t="s">
-[...11 lines deleted...]
-      <c r="J321" s="1">
+      <c r="F399" t="s">
+        <v>8</v>
+      </c>
+      <c r="G399">
+        <v>1.0</v>
+      </c>
+      <c r="H399" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I399" s="1">
+        <v>-166893.75</v>
+      </c>
+      <c r="J399" s="1">
         <v>0</v>
       </c>
-      <c r="K321">
-[...14 lines deleted...]
-      <c r="P321">
+      <c r="K399">
+        <v>0.0</v>
+      </c>
+      <c r="L399">
+        <v>0.0</v>
+      </c>
+      <c r="M399" s="1">
+        <v>-166893.75</v>
+      </c>
+      <c r="N399" s="1">
+        <v>-166893.75</v>
+      </c>
+      <c r="O399" s="1">
+        <v>-0.05</v>
+      </c>
+      <c r="P399">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>