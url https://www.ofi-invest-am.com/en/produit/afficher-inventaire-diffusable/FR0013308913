--- v2 (2026-06-22)
+++ v3 (2026-09-01)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1038">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1024">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>C/D</t>
   </si>
   <si>
     <t>FR0000970105</t>
   </si>
   <si>
@@ -271,51 +271,51 @@
   <si>
     <t>BANCA GENERALI</t>
   </si>
   <si>
     <t>IT0004776628</t>
   </si>
   <si>
     <t>BANCA MEDIOLANUM</t>
   </si>
   <si>
     <t>ES0113211835</t>
   </si>
   <si>
     <t>BANCO BILBAO VIZCAYA ARGENTARIA SA</t>
   </si>
   <si>
     <t>ES0113860A34</t>
   </si>
   <si>
     <t>BANCO DE SABADELL SA</t>
   </si>
   <si>
     <t>ES0113900J37</t>
   </si>
   <si>
-    <t>BANCO SANTANDER SA</t>
+    <t>BANCO SANTANDER</t>
   </si>
   <si>
     <t>IE00BD1RP616</t>
   </si>
   <si>
     <t>BANK OF IRELAND GROUP PLC</t>
   </si>
   <si>
     <t>ES0113679I37</t>
   </si>
   <si>
     <t>BANKINTER SA</t>
   </si>
   <si>
     <t>AT0000BAWAG2</t>
   </si>
   <si>
     <t>BAWAG GROUP AG</t>
   </si>
   <si>
     <t>NL0012866412</t>
   </si>
   <si>
     <t>BE SEMICONDUCTOR INDUSTRIES NV</t>
   </si>
@@ -493,51 +493,51 @@
   <si>
     <t>ESSILORLUXOTTICA SA</t>
   </si>
   <si>
     <t>FR0014000MR3</t>
   </si>
   <si>
     <t>EUROFINS SCIENTIFIC</t>
   </si>
   <si>
     <t>FR0013451333</t>
   </si>
   <si>
     <t>FDJ UNITED</t>
   </si>
   <si>
     <t>NL0011585146</t>
   </si>
   <si>
     <t>FERRARI NV</t>
   </si>
   <si>
     <t>NL0015001FS8</t>
   </si>
   <si>
-    <t>FERROVIAL</t>
+    <t>FERROVIAL NV</t>
   </si>
   <si>
     <t>DE0005773303</t>
   </si>
   <si>
     <t>FRAPORT FRANKFURT AIRPORT SERVICES</t>
   </si>
   <si>
     <t>DE0005785802</t>
   </si>
   <si>
     <t>FRESENIUS MEDICAL CARE AG</t>
   </si>
   <si>
     <t>DE000A3E5D64</t>
   </si>
   <si>
     <t>FUCHS PREF</t>
   </si>
   <si>
     <t>FR0011726835</t>
   </si>
   <si>
     <t>GAZTRANSPORT &amp; TECHNIGAZ SA</t>
   </si>
@@ -643,51 +643,51 @@
   <si>
     <t>K+S N AG</t>
   </si>
   <si>
     <t>BE0003565737</t>
   </si>
   <si>
     <t>KBC GROEP NV</t>
   </si>
   <si>
     <t>FR0000121485</t>
   </si>
   <si>
     <t>KERING SA</t>
   </si>
   <si>
     <t>FR0000121964</t>
   </si>
   <si>
     <t>KLEPIERRE REIT SA</t>
   </si>
   <si>
     <t>FI0009013403</t>
   </si>
   <si>
-    <t>KONE CLASS B</t>
+    <t>KONE CORP CLASS B</t>
   </si>
   <si>
     <t>FI0009005870</t>
   </si>
   <si>
     <t>KONECRANES</t>
   </si>
   <si>
     <t>NL0000009082</t>
   </si>
   <si>
     <t>KONINKLIJKE KPN NV</t>
   </si>
   <si>
     <t>NL0000009538</t>
   </si>
   <si>
     <t>KONINKLIJKE PHILIPS NV</t>
   </si>
   <si>
     <t>FR0000120073</t>
   </si>
   <si>
     <t>LAIR LIQUIDE SOCIETE ANONYME POUR</t>
   </si>
@@ -1042,2136 +1042,2094 @@
   <si>
     <t>AT0000831706</t>
   </si>
   <si>
     <t>WIENERBERGER AG</t>
   </si>
   <si>
     <t>NL0000395903</t>
   </si>
   <si>
     <t>WOLTERS KLUWER NV</t>
   </si>
   <si>
     <t>XSS190626</t>
   </si>
   <si>
     <t>EURO STOXX 50 ESG JUN 26</t>
   </si>
   <si>
     <t>OE100626</t>
   </si>
   <si>
     <t>EURO-BOBL JUN 26</t>
   </si>
   <si>
+    <t>DU100626</t>
+  </si>
+  <si>
+    <t>EURO-SCHATZ JUN 26</t>
+  </si>
+  <si>
     <t>VG190626</t>
   </si>
   <si>
     <t>EURO STOXX 50 JUN 26</t>
   </si>
   <si>
     <t>IK1100626</t>
   </si>
   <si>
     <t>EURO-BTP (ITALY GOVT) JUN 26</t>
   </si>
   <si>
     <t>RX100626</t>
   </si>
   <si>
     <t>EURO-BUND JUN 26</t>
   </si>
   <si>
     <t>OAT100626</t>
   </si>
   <si>
     <t>EURO-OAT JUN 26</t>
   </si>
   <si>
     <t>XS2986639701</t>
   </si>
   <si>
     <t>A2A SPA 3.625 30/01/2035</t>
   </si>
   <si>
-    <t>3 121.37</t>
+    <t>7 302.84</t>
   </si>
   <si>
     <t>XS2859413341</t>
   </si>
   <si>
     <t>ABN AMRO BANK NV 16/07/2036</t>
   </si>
   <si>
-    <t>9 025.68</t>
+    <t>11 578.77</t>
   </si>
   <si>
     <t>XS2747610751</t>
   </si>
   <si>
     <t>ABN AMRO BANK NV 3.875 15/01/2032</t>
   </si>
   <si>
-    <t>3 609.59</t>
+    <t>7 378.42</t>
   </si>
   <si>
     <t>XS2809859536</t>
   </si>
   <si>
     <t>ACHMEA BV 02/11/2044</t>
   </si>
   <si>
-    <t>3 260.65</t>
+    <t>4 890.98</t>
+  </si>
+  <si>
+    <t>XS3388179676</t>
+  </si>
+  <si>
+    <t>ADIDAS AG 3.5 26/05/2031</t>
   </si>
   <si>
     <t>BE6363767821</t>
   </si>
   <si>
     <t>AGEAS SA 02/05/2056</t>
   </si>
   <si>
-    <t>16 523.29</t>
+    <t>1 621.92</t>
   </si>
   <si>
     <t>XS3237229193</t>
   </si>
   <si>
     <t>AIB GROUP PLC 02/12/2036</t>
   </si>
   <si>
-    <t>4 694.79</t>
+    <t>7 670.96</t>
   </si>
   <si>
     <t>FR0014013VX5</t>
   </si>
   <si>
     <t>AIR LIQUIDE FINANCE SA 3 05/05/2033</t>
   </si>
   <si>
-    <t>4 569.86</t>
+    <t>XS2251233651</t>
+  </si>
+  <si>
+    <t>AKELIUS RESIDENTIAL PROPERTY FINAN 1.125 11/01/2029</t>
+  </si>
+  <si>
+    <t>1 159.18</t>
   </si>
   <si>
     <t>XS3324546251</t>
   </si>
   <si>
     <t>AKZO NOBEL NV 4 25/03/2031</t>
   </si>
   <si>
+    <t>3 168.22</t>
+  </si>
+  <si>
+    <t>XS3359749481</t>
+  </si>
+  <si>
+    <t>ALLIANDER NV 3.25 30/04/2031</t>
+  </si>
+  <si>
     <t>XS2829852842</t>
   </si>
   <si>
     <t>ALLIANDER NV PERP</t>
   </si>
   <si>
-    <t>9 986.30</t>
+    <t>12 612.33</t>
   </si>
   <si>
     <t>DE000A351U49</t>
   </si>
   <si>
     <t>ALLIANZ SE 25/07/2053</t>
   </si>
   <si>
-    <t>19 306.96</t>
+    <t>24 971.40</t>
+  </si>
+  <si>
+    <t>XS3357187809</t>
+  </si>
+  <si>
+    <t>ALPHA BANK SA 06/05/2032</t>
+  </si>
+  <si>
+    <t>1 539.04</t>
   </si>
   <si>
     <t>XS2761146468</t>
   </si>
   <si>
     <t>ALPHA BANK SA 12/05/2030</t>
   </si>
   <si>
-    <t>8 657.53</t>
-[...17 lines deleted...]
-    <t>2 262.82</t>
+    <t>XS3372845746</t>
+  </si>
+  <si>
+    <t>ALPHABET INC 3.45 11/05/2032</t>
   </si>
   <si>
     <t>XS3229091015</t>
   </si>
   <si>
     <t>AMCOR UK FINANCE PLC 3.75 20/02/2033</t>
   </si>
   <si>
+    <t>2 550.31</t>
+  </si>
+  <si>
     <t>FR001400ZZD7</t>
   </si>
   <si>
     <t>ARKEMA SA PERP</t>
   </si>
   <si>
-    <t>14 019.18</t>
-[...1 lines deleted...]
-  <si>
     <t>XS3070545234</t>
   </si>
   <si>
     <t>AROUNDTOWN SA 3.5 13/05/2030</t>
   </si>
   <si>
-    <t>24 164.38</t>
-[...8 lines deleted...]
-    <t>14 921.51</t>
+    <t>1 610.96</t>
   </si>
   <si>
     <t>XS2872909770</t>
   </si>
   <si>
     <t>ASTRAZENECA FINANCE LLC 3.278 05/08/2033</t>
   </si>
   <si>
-    <t>7 489.20</t>
+    <t>7 078.86</t>
   </si>
   <si>
     <t>AT0000A2CQD2</t>
   </si>
   <si>
     <t>AUSTRIA (REPUBLIC OF) 0 20/02/2030</t>
   </si>
   <si>
     <t>AT0000A2KQ43</t>
   </si>
   <si>
     <t>AUSTRIA (REPUBLIC OF) 0 20/10/2040</t>
   </si>
   <si>
     <t>AT0000A3HU25</t>
   </si>
   <si>
     <t>AUSTRIA (REPUBLIC OF) 2.95 20/02/2035</t>
   </si>
   <si>
-    <t>1 185.56</t>
-[...26 lines deleted...]
-    <t>5 800.00</t>
+    <t>3 915.09</t>
+  </si>
+  <si>
+    <t>XS3393830651</t>
+  </si>
+  <si>
+    <t>AXA SA 29/05/2056</t>
+  </si>
+  <si>
+    <t>XS2432565187</t>
+  </si>
+  <si>
+    <t>BALDER FINLAND OYJ 2 18/01/2031</t>
+  </si>
+  <si>
+    <t>2 235.62</t>
   </si>
   <si>
     <t>XS2762369549</t>
   </si>
   <si>
     <t>BANCO BILBAO VIZCAYA ARGENTARIA SA 08/02/2036</t>
   </si>
   <si>
-    <t>2 350.68</t>
-[...8 lines deleted...]
-    <t>6 246.58</t>
+    <t>6 143.84</t>
   </si>
   <si>
     <t>IT0005632267</t>
   </si>
   <si>
     <t>BANCO BPM SPA 3.375 21/01/2030</t>
   </si>
   <si>
-    <t>2 270.22</t>
+    <t>4 869.99</t>
   </si>
   <si>
     <t>XS3090080733</t>
   </si>
   <si>
     <t>BANCO DE CREDITO SOCIAL COOPERATIV 13/06/2031</t>
   </si>
   <si>
-    <t>8 169.86</t>
+    <t>10 212.33</t>
+  </si>
+  <si>
+    <t>XS3352075058</t>
+  </si>
+  <si>
+    <t>BANCO SANTANDER SA 22/04/2038</t>
+  </si>
+  <si>
+    <t>2 934.25</t>
   </si>
   <si>
     <t>XS2038039074</t>
   </si>
   <si>
     <t>BANK OF AMERICA CORP 08/08/2029</t>
   </si>
   <si>
-    <t>1 086.90</t>
+    <t>1 425.37</t>
   </si>
   <si>
     <t>XS2345798271</t>
   </si>
   <si>
     <t>BANK OF AMERICA CORP 24/05/2032</t>
   </si>
   <si>
-    <t>11 408.63</t>
+    <t>XS3332496184</t>
+  </si>
+  <si>
+    <t>BANK OF IRELAND GROUP PLC 02/04/2034</t>
+  </si>
+  <si>
+    <t>3 277.93</t>
   </si>
   <si>
     <t>XS3112064947</t>
   </si>
   <si>
     <t>BANK OF MONTREAL 09/01/2032</t>
   </si>
   <si>
-    <t>4 757.29</t>
+    <t>8 030.62</t>
   </si>
   <si>
     <t>FR0014015J95</t>
   </si>
   <si>
     <t>BANQUE FEDERATIVE DU CREDIT MUTUEL 21/07/2033</t>
   </si>
   <si>
-    <t>3 567.12</t>
+    <t>7 652.05</t>
   </si>
   <si>
     <t>XS2831195644</t>
   </si>
   <si>
     <t>BARCLAYS PLC 31/05/2036</t>
   </si>
   <si>
-    <t>8 093.05</t>
-[...10 lines deleted...]
-  <si>
     <t>BE0390167337</t>
   </si>
   <si>
     <t>BELFIUS BANQUE SA 3.375 20/02/2031</t>
   </si>
   <si>
-    <t>2 367.12</t>
+    <t>7 619.18</t>
   </si>
   <si>
     <t>BE6365319829</t>
   </si>
   <si>
     <t>BELFIUS BANQUE SA 3.375 28/05/2030</t>
   </si>
   <si>
-    <t>8 321.92</t>
-[...10 lines deleted...]
-  <si>
     <t>BE0000345547</t>
   </si>
   <si>
     <t>BELGIUM KINGDOM OF (GOVERNMENT) 0.8 22/06/2028</t>
   </si>
   <si>
-    <t>1 975.53</t>
+    <t>2 538.67</t>
   </si>
   <si>
     <t>BE0000333428</t>
   </si>
   <si>
     <t>BELGIUM KINGDOM OF (GOVERNMENT) 3 22/06/2034</t>
   </si>
   <si>
-    <t>48 844.87</t>
+    <t>63 084.31</t>
+  </si>
+  <si>
+    <t>BE0000368770</t>
+  </si>
+  <si>
+    <t>BELGIUM KINGDOM OF (GOVERNMENT) 3.1 22/08/2031</t>
+  </si>
+  <si>
+    <t>1 963.26</t>
   </si>
   <si>
     <t>BE0000320292</t>
   </si>
   <si>
     <t>BELGIUM KINGDOM OF (GOVERNMENT) 4.25 28/03/2041</t>
   </si>
   <si>
-    <t>106 982.92</t>
+    <t>20 385.39</t>
   </si>
   <si>
     <t>XS3215466338</t>
   </si>
   <si>
     <t>BMS IRELAND CAPITAL FUNDING DAC 3.363 10/11/2033</t>
   </si>
   <si>
-    <t>5 000.27</t>
+    <t>7 649.67</t>
+  </si>
+  <si>
+    <t>FR0014018PQ0</t>
+  </si>
+  <si>
+    <t>BNP PARIBAS CARDIF SA 27/05/2041</t>
   </si>
   <si>
     <t>FR001400LZI6</t>
   </si>
   <si>
     <t>BNP PARIBAS SA 13/11/2032</t>
   </si>
   <si>
-    <t>6 819.18</t>
+    <t>5 257.53</t>
   </si>
   <si>
     <t>FR0014010KM7</t>
   </si>
   <si>
     <t>BNP PARIBAS SA 19/01/2036</t>
   </si>
   <si>
-    <t>3 313.62</t>
+    <t>6 989.67</t>
   </si>
   <si>
     <t>XS2555221246</t>
   </si>
   <si>
     <t>BOOKING HOLDINGS INC 4.75 15/11/2034</t>
   </si>
   <si>
-    <t>3 357.53</t>
-[...14 lines deleted...]
-    <t>BPCE SA 16/01/2037</t>
+    <t>5 205.48</t>
+  </si>
+  <si>
+    <t>FR0014005V67</t>
+  </si>
+  <si>
+    <t>BPCE SA 13/10/2046</t>
+  </si>
+  <si>
+    <t>2 713.01</t>
+  </si>
+  <si>
+    <t>FR001400WP90</t>
+  </si>
+  <si>
+    <t>BPCE SA 20/01/2034</t>
+  </si>
+  <si>
+    <t>5 873.97</t>
   </si>
   <si>
     <t>XS3227880021</t>
   </si>
   <si>
     <t>BT FINANCE PLC 3.375 17/11/2032</t>
   </si>
   <si>
-    <t>4 802.95</t>
+    <t>7 488.06</t>
   </si>
   <si>
     <t>FR0014013058</t>
   </si>
   <si>
     <t>BUREAU VERITAS SA 3.375 01/10/2033</t>
   </si>
   <si>
-    <t>8 044.52</t>
+    <t>9 061.64</t>
   </si>
   <si>
     <t>XS3226502485</t>
   </si>
   <si>
     <t>CAIXABANK SA 14/05/2038</t>
   </si>
   <si>
-    <t>4 140.41</t>
-[...1 lines deleted...]
-  <si>
     <t>FR0014012S89</t>
   </si>
   <si>
     <t>CAPGEMINI SE 3.5 25/09/2034</t>
   </si>
   <si>
-    <t>6 904.11</t>
+    <t>9 627.40</t>
   </si>
   <si>
     <t>XS2387052744</t>
   </si>
   <si>
     <t>CASTELLUM HELSINKI FINANCE HOLDING 0.875 17/09/2029</t>
   </si>
   <si>
-    <t>1 802.74</t>
+    <t>2 483.56</t>
   </si>
   <si>
     <t>XS2793256137</t>
   </si>
   <si>
     <t>CBRE GLOBAL INVESTORS OPEN-ENDED F 4.75 27/03/2034</t>
   </si>
   <si>
-    <t>20 869.55</t>
-[...8 lines deleted...]
-    <t>13 409.59</t>
+    <t>3 920.25</t>
+  </si>
+  <si>
+    <t>XS3326476523</t>
+  </si>
+  <si>
+    <t>COCA-COLA HBC FINANCE BV 4 01/10/2033</t>
+  </si>
+  <si>
+    <t>2 526.90</t>
   </si>
   <si>
     <t>XS2909746310</t>
   </si>
   <si>
     <t>COMCAST CORPORATION 3.25 26/09/2032</t>
   </si>
   <si>
-    <t>6 056.58</t>
-[...8 lines deleted...]
-    <t>6 093.36</t>
+    <t>8 458.90</t>
   </si>
   <si>
     <t>DE000CZ45YV9</t>
   </si>
   <si>
     <t>COMMERZBANK AG 16/07/2032</t>
   </si>
   <si>
-    <t>8 252.05</t>
+    <t>10 586.30</t>
   </si>
   <si>
     <t>FR001400Q486</t>
   </si>
   <si>
     <t>COMPAGNIE GENERALE DES ETABLISSEME 3.125 16/05/2031</t>
   </si>
   <si>
-    <t>16 027.40</t>
-[...1 lines deleted...]
-  <si>
     <t>FR001400Q7X2</t>
   </si>
   <si>
     <t>COVIVIO HOTELS SCA 4.125 23/05/2033</t>
   </si>
   <si>
-    <t>24 128.42</t>
-[...1 lines deleted...]
-  <si>
     <t>FR001400MDV4</t>
   </si>
   <si>
     <t>COVIVIO SA 4.625 05/06/2032</t>
   </si>
   <si>
-    <t>14 800.00</t>
+    <t>18 398.63</t>
   </si>
   <si>
     <t>FR001400PGC0</t>
   </si>
   <si>
     <t>CREDIT AGRICOLE SA 15/04/2036</t>
   </si>
   <si>
-    <t>49 335.62</t>
+    <t>5 873.29</t>
   </si>
   <si>
     <t>FR001400PZV0</t>
   </si>
   <si>
     <t>CREDIT MUTUEL ARKEA 15/05/2035</t>
   </si>
   <si>
-    <t>16 498.96</t>
+    <t>1 001.53</t>
   </si>
   <si>
     <t>BE0002989706</t>
   </si>
   <si>
     <t>CRELAN SA 23/01/2032</t>
   </si>
   <si>
-    <t>3 452.05</t>
+    <t>7 536.99</t>
   </si>
   <si>
     <t>BE0390287564</t>
   </si>
   <si>
     <t>CRELAN SA-BRUSSELS HEAD OFFICE 30/04/2037</t>
   </si>
   <si>
-    <t>2 323.29</t>
+    <t>1 490.41</t>
+  </si>
+  <si>
+    <t>XS3352082930</t>
+  </si>
+  <si>
+    <t>DANAHER CORPORATION 3.25 29/04/2030</t>
+  </si>
+  <si>
+    <t>FR0014017HO4</t>
+  </si>
+  <si>
+    <t>DANONE SA 3.785 01/04/2034</t>
+  </si>
+  <si>
+    <t>1 306.60</t>
   </si>
   <si>
     <t>DE000A4DE9Y3</t>
   </si>
   <si>
     <t>DEUTSCHE BANK AG 13/02/2031</t>
   </si>
   <si>
+    <t>2 034.25</t>
+  </si>
+  <si>
     <t>DE000A351ZT4</t>
   </si>
   <si>
     <t>DEUTSCHE BOERSE AG 3.875 28/09/2033</t>
   </si>
   <si>
-    <t>5 637.33</t>
-[...5 lines deleted...]
-    <t>DEUTSCHE POST AG 3 24/03/2030</t>
+    <t>5 265.75</t>
   </si>
   <si>
     <t>XS2280835260</t>
   </si>
   <si>
     <t>DIGITAL INTREPID HOLDING BV 0.625 15/07/2031</t>
   </si>
   <si>
+    <t>4 424.66</t>
+  </si>
+  <si>
     <t>XS2977974927</t>
   </si>
   <si>
     <t>DNB BANK ASA 15/01/2031</t>
   </si>
   <si>
-    <t>1 676.71</t>
+    <t>3 427.40</t>
   </si>
   <si>
     <t>XS3074473474</t>
   </si>
   <si>
     <t>DNB BANK ASA 20/05/2031</t>
   </si>
   <si>
-    <t>5 273.97</t>
+    <t>XS3351033785</t>
+  </si>
+  <si>
+    <t>DSB 3.625 22/04/2036</t>
   </si>
   <si>
     <t>XS2932834604</t>
   </si>
   <si>
     <t>DSV FINANCE BV 3.25 06/11/2030</t>
   </si>
   <si>
-    <t>2 371.52</t>
+    <t>3 591.65</t>
   </si>
   <si>
     <t>XS3204041266</t>
   </si>
   <si>
     <t>DZ BANK AG DEUTSCHE ZENTRAL GENOSS 15/10/2035</t>
   </si>
   <si>
-    <t>4 873.64</t>
+    <t>7 036.32</t>
   </si>
   <si>
     <t>XS3274805376</t>
   </si>
   <si>
     <t>E.ON SE 3.448 19/01/2034</t>
   </si>
   <si>
-    <t>5 302.17</t>
+    <t>11 184.27</t>
   </si>
   <si>
     <t>XS3166221948</t>
   </si>
   <si>
     <t>EAST JAPAN RAILWAY COMPANY 3.727 02/09/2037</t>
   </si>
   <si>
-    <t>11 960.20</t>
+    <t>16 143.32</t>
   </si>
   <si>
     <t>XS3071203056</t>
   </si>
   <si>
     <t>EATON CAPITAL UNLIMITED CO 3.625 09/05/2035</t>
   </si>
   <si>
-    <t>12 672.60</t>
-[...10 lines deleted...]
-  <si>
     <t>PTEDP6OM0007</t>
   </si>
   <si>
     <t>EDP SA 02/12/2055</t>
   </si>
   <si>
-    <t>1 054.79</t>
-[...32 lines deleted...]
-    <t>ELIS SA 3.875 23/03/2032</t>
+    <t>4 458.90</t>
+  </si>
+  <si>
+    <t>XS3391835629</t>
+  </si>
+  <si>
+    <t>EDP SERVICIOS FINANCIEROS ESPANA S 3.75 01/03/2033</t>
+  </si>
+  <si>
+    <t>BE6373697216</t>
+  </si>
+  <si>
+    <t>ELIA GROUP SA PERP</t>
+  </si>
+  <si>
+    <t>2 204.79</t>
   </si>
   <si>
     <t>XS3070067072</t>
   </si>
   <si>
     <t>ELISA OYJ 2.875 14/05/2030</t>
   </si>
   <si>
-    <t>17 189.35</t>
-[...8 lines deleted...]
-    <t>10 282.19</t>
+    <t>1 094.86</t>
   </si>
   <si>
     <t>XS2312746345</t>
   </si>
   <si>
     <t>ENEL SPA NC30 PERP</t>
   </si>
   <si>
-    <t>7 023.18</t>
+    <t>9 554.38</t>
   </si>
   <si>
     <t>FR001400KHG0</t>
   </si>
   <si>
     <t>ENGIE SA 3.875 06/01/2031</t>
   </si>
   <si>
-    <t>4 904.79</t>
+    <t>9 427.40</t>
+  </si>
+  <si>
+    <t>FR0014016Z94</t>
+  </si>
+  <si>
+    <t>ENGIE SA PERP</t>
+  </si>
+  <si>
+    <t>2 299.37</t>
   </si>
   <si>
     <t>AT0000A3RNZ8</t>
   </si>
   <si>
     <t>ERSTE GROUP BANK AG 21/04/2036</t>
   </si>
   <si>
-    <t>2 547.95</t>
-[...20 lines deleted...]
-    <t>18 263.01</t>
+    <t>1 767.12</t>
+  </si>
+  <si>
+    <t>FR0014017VR8</t>
+  </si>
+  <si>
+    <t>EURAZEO SE 4.625 17/04/2031</t>
+  </si>
+  <si>
+    <t>1 786.64</t>
+  </si>
+  <si>
+    <t>XS3386670270</t>
+  </si>
+  <si>
+    <t>EUROBANK SA 25/05/2032</t>
+  </si>
+  <si>
+    <t>EU000A4ERVC2</t>
+  </si>
+  <si>
+    <t>EUROPEAN UNION 3.25 12/12/2036</t>
+  </si>
+  <si>
+    <t>17 540.47</t>
   </si>
   <si>
     <t>EU000A3K4EY2</t>
   </si>
   <si>
     <t>EUROPEAN UNION 3.375 05/10/2054</t>
   </si>
   <si>
-    <t>31 281.16</t>
-[...8 lines deleted...]
-    <t>7 640.49</t>
+    <t>45 516.35</t>
   </si>
   <si>
     <t>DE000A4DFWV3</t>
   </si>
   <si>
     <t>EVONIK INDUSTRIES AG 09/09/2055</t>
   </si>
   <si>
-    <t>6 846.58</t>
+    <t>9 326.71</t>
   </si>
   <si>
     <t>XS2982065018</t>
   </si>
   <si>
     <t>EXPERIAN PLC 3.51 15/12/2033</t>
   </si>
   <si>
-    <t>3 303.54</t>
+    <t>2 403.15</t>
+  </si>
+  <si>
+    <t>XS3003232272</t>
+  </si>
+  <si>
+    <t>FASTIGHETS AB BALDER 4 19/02/2032</t>
+  </si>
+  <si>
+    <t>2 279.45</t>
   </si>
   <si>
     <t>XS2950696869</t>
   </si>
   <si>
     <t>FINGRID OYJ 2.75 04/12/2029</t>
   </si>
   <si>
-    <t>2 759.79</t>
-[...5 lines deleted...]
-    <t>FINLAND (REPUBLIC OF) 0 15/09/2030</t>
+    <t>4 541.12</t>
+  </si>
+  <si>
+    <t>FI4000415153</t>
+  </si>
+  <si>
+    <t>FINLAND (REPUBLIC OF) 0.125 15/04/2036</t>
+  </si>
+  <si>
+    <t>FI4000507231</t>
+  </si>
+  <si>
+    <t>FINLAND (REPUBLIC OF) 0.125 15/09/2031</t>
+  </si>
+  <si>
+    <t>2 049.57</t>
   </si>
   <si>
     <t>FI4000440557</t>
   </si>
   <si>
     <t>FINLAND (REPUBLIC OF) 0.25 15/09/2040</t>
   </si>
   <si>
     <t>FI4000348727</t>
   </si>
   <si>
     <t>FINLAND (REPUBLIC OF) 0.5 15/09/2028</t>
   </si>
   <si>
-    <t>2 181.10</t>
-[...8 lines deleted...]
-    <t>4 810.22</t>
+    <t>3 074.79</t>
   </si>
   <si>
     <t>XS3299544711</t>
   </si>
   <si>
     <t>FORD MOTOR CREDIT COMPANY LLC 3.305 17/05/2029</t>
   </si>
   <si>
-    <t>1 711.36</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2764790833</t>
   </si>
   <si>
     <t>FORTIVE CORP 3.7 15/08/2029</t>
   </si>
   <si>
-    <t>6 720.82</t>
+    <t>8 880.00</t>
   </si>
   <si>
     <t>XS2606264005</t>
   </si>
   <si>
     <t>FORTUM OYJ 4 26/05/2028</t>
   </si>
   <si>
-    <t>13 238.36</t>
-[...1 lines deleted...]
-  <si>
     <t>FR0013516549</t>
   </si>
   <si>
     <t>FRANCE (REPUBLIC OF) 0 25/11/2030</t>
   </si>
   <si>
     <t>FR0014002WK3</t>
   </si>
   <si>
     <t>FRANCE (REPUBLIC OF) 0 25/11/2031</t>
   </si>
   <si>
     <t>FR0013515806</t>
   </si>
   <si>
     <t>FRANCE (REPUBLIC OF) 0.5 25/05/2040</t>
   </si>
   <si>
-    <t>46 640.29</t>
-[...44 lines deleted...]
-    <t>37 615.17</t>
+    <t>2 070.86</t>
   </si>
   <si>
     <t>FR0014012II5</t>
   </si>
   <si>
     <t>FRANCE (REPUBLIC OF) 3.5 25/11/2035</t>
   </si>
   <si>
-    <t>56 192.78</t>
+    <t>142 805.58</t>
   </si>
   <si>
     <t>FR0014015MU5</t>
   </si>
   <si>
     <t>FRANCE (REPUBLIC OF) 4.1 25/05/2046</t>
   </si>
   <si>
-    <t>33 109.85</t>
-[...11 lines deleted...]
-    <t>GERMANY (FEDERAL REPUBLIC OF) 0 15/05/2035</t>
+    <t>2 086.48</t>
+  </si>
+  <si>
+    <t>FR0014016CV2</t>
+  </si>
+  <si>
+    <t>FRANCE (REPUBLIC OF) 4.4 25/05/2057</t>
+  </si>
+  <si>
+    <t>1 711.58</t>
+  </si>
+  <si>
+    <t>DE000BU22098</t>
+  </si>
+  <si>
+    <t>GERMANY (FEDERAL REPUBLIC OF) 1.7 10/06/2027</t>
+  </si>
+  <si>
+    <t>140 757.09</t>
   </si>
   <si>
     <t>DE0001135481</t>
   </si>
   <si>
     <t>GERMANY (FEDERAL REPUBLIC OF) 2.5 04/07/2044</t>
   </si>
   <si>
-    <t>152 783.80</t>
+    <t>199 162.53</t>
   </si>
   <si>
     <t>DE000BU2Z049</t>
   </si>
   <si>
     <t>GERMANY (FEDERAL REPUBLIC OF) 2.5 15/02/2035</t>
   </si>
   <si>
-    <t>7 372.82</t>
-[...35 lines deleted...]
-    <t>4 444.15</t>
+    <t>113 744.08</t>
+  </si>
+  <si>
+    <t>XS3350929454</t>
+  </si>
+  <si>
+    <t>GOLDMAN SACHS GROUP INC/THE 22/04/2036</t>
+  </si>
+  <si>
+    <t>1 301.15</t>
   </si>
   <si>
     <t>BE6371086297</t>
   </si>
   <si>
     <t>GROEP BRUSSEL LAMBERT NV 3.75 21/01/2036</t>
   </si>
   <si>
+    <t>2 732.88</t>
+  </si>
+  <si>
+    <t>FR0014006144</t>
+  </si>
+  <si>
+    <t>GROUPE DES ASSURANCES DU CREDIT MU 21/04/2042</t>
+  </si>
+  <si>
+    <t>XS2198574209</t>
+  </si>
+  <si>
+    <t>HANNOVER RUECK SE 08/10/2040</t>
+  </si>
+  <si>
+    <t>7 987.67</t>
+  </si>
+  <si>
+    <t>XS3319131119</t>
+  </si>
+  <si>
+    <t>HENKEL AG &amp; CO KGAA 3.625 02/04/2031</t>
+  </si>
+  <si>
+    <t>3 078.77</t>
+  </si>
+  <si>
+    <t>XS2385390724</t>
+  </si>
+  <si>
+    <t>HOLDING DINFRASTRUCTURES DES METIE 0.625 16/09/2028</t>
+  </si>
+  <si>
+    <t>1 780.82</t>
+  </si>
+  <si>
+    <t>DE000A383PT8</t>
+  </si>
+  <si>
+    <t>HOWOGE WOHNUNGSBAU GMBH 3.875 05/06/2030</t>
+  </si>
+  <si>
+    <t>19 268.84</t>
+  </si>
+  <si>
+    <t>XS3224600232</t>
+  </si>
+  <si>
+    <t>IBERDROLA FINANZAS SAU PERP</t>
+  </si>
+  <si>
+    <t>17 260.27</t>
+  </si>
+  <si>
+    <t>FR0014018J01</t>
+  </si>
+  <si>
+    <t>ICADE 4.375 22/05/2035</t>
+  </si>
+  <si>
+    <t>FR001400ZRC6</t>
+  </si>
+  <si>
+    <t>XS3190744907</t>
+  </si>
+  <si>
+    <t>IDS FINANCING PLC 3.25 01/01/2029</t>
+  </si>
+  <si>
+    <t>7 744.35</t>
+  </si>
+  <si>
+    <t>FR00140141X5</t>
+  </si>
+  <si>
+    <t>IMERYS S.A. 4 21/11/2032</t>
+  </si>
+  <si>
+    <t>6 378.08</t>
+  </si>
+  <si>
+    <t>XS3324619231</t>
+  </si>
+  <si>
+    <t>INFORMA PLC 3.75 29/04/2032</t>
+  </si>
+  <si>
+    <t>1 251.37</t>
+  </si>
+  <si>
+    <t>XS2244936659</t>
+  </si>
+  <si>
+    <t>INFRASTRUTTURE WIRELESS ITALIANE S 1.625 21/10/2028</t>
+  </si>
+  <si>
+    <t>4 006.85</t>
+  </si>
+  <si>
+    <t>XS3153087559</t>
+  </si>
+  <si>
+    <t>ING GROEP NV 20/08/2037</t>
+  </si>
+  <si>
+    <t>27 422.26</t>
+  </si>
+  <si>
+    <t>XS2886191589</t>
+  </si>
+  <si>
+    <t>ING GROEP NV 26/08/2035</t>
+  </si>
+  <si>
+    <t>13 087.67</t>
+  </si>
+  <si>
+    <t>IT0005611550</t>
+  </si>
+  <si>
+    <t>INTESA SANPAOLO SPA 16/09/2032</t>
+  </si>
+  <si>
+    <t>2 331.10</t>
+  </si>
+  <si>
+    <t>XS2673808726</t>
+  </si>
+  <si>
+    <t>INTESA SANPAOLO SPA 5.125 29/08/2031</t>
+  </si>
+  <si>
+    <t>20 766.22</t>
+  </si>
+  <si>
+    <t>XS3032046016</t>
+  </si>
+  <si>
+    <t>INVESTOR AB 3.5 31/03/2034</t>
+  </si>
+  <si>
+    <t>1 859.51</t>
+  </si>
+  <si>
+    <t>IE00BFZRPZ02</t>
+  </si>
+  <si>
+    <t>IRELAND (REPUBLIC OF) 1.3 15/05/2033</t>
+  </si>
+  <si>
+    <t>IE00BFZRQ242</t>
+  </si>
+  <si>
+    <t>IRELAND (REPUBLIC OF) 1.35 18/03/2031</t>
+  </si>
+  <si>
+    <t>1 550.06</t>
+  </si>
+  <si>
+    <t>IE00BH3SQB22</t>
+  </si>
+  <si>
+    <t>IRELAND (REPUBLIC OF) 1.5 15/05/2050</t>
+  </si>
+  <si>
+    <t>IT0005138828</t>
+  </si>
+  <si>
+    <t>ITALY (REPUBLIC OF) 1.25 15/09/2032</t>
+  </si>
+  <si>
+    <t>10 358.08</t>
+  </si>
+  <si>
+    <t>IT0005633794</t>
+  </si>
+  <si>
+    <t>ITALY (REPUBLIC OF) 2.55 25/02/2027</t>
+  </si>
+  <si>
+    <t>47 122.03</t>
+  </si>
+  <si>
+    <t>IT0005689994</t>
+  </si>
+  <si>
+    <t>ITALY (REPUBLIC OF) 3.15 15/03/2033</t>
+  </si>
+  <si>
+    <t>20 618.04</t>
+  </si>
+  <si>
+    <t>IT0005496770</t>
+  </si>
+  <si>
+    <t>ITALY (REPUBLIC OF) 3.25 01/03/2038</t>
+  </si>
+  <si>
+    <t>48 921.51</t>
+  </si>
+  <si>
+    <t>IT0005083057</t>
+  </si>
+  <si>
+    <t>ITALY (REPUBLIC OF) 3.25 01/09/2046</t>
+  </si>
+  <si>
+    <t>18 794.89</t>
+  </si>
+  <si>
+    <t>IT0005706285</t>
+  </si>
+  <si>
+    <t>ITALY (REPUBLIC OF) 3.8 01/07/2036</t>
+  </si>
+  <si>
+    <t>22 075.06</t>
+  </si>
+  <si>
+    <t>IT0005635583</t>
+  </si>
+  <si>
+    <t>ITALY (REPUBLIC OF) 3.85 01/10/2040</t>
+  </si>
+  <si>
+    <t>30 848.91</t>
+  </si>
+  <si>
+    <t>XS2957380228</t>
+  </si>
+  <si>
+    <t>JOHNSON CONTROLS INTERNATIONAL PLC 3.125 11/12/2033</t>
+  </si>
+  <si>
+    <t>4 647.95</t>
+  </si>
+  <si>
+    <t>XS3300349639</t>
+  </si>
+  <si>
+    <t>JPMORGAN CHASE &amp; CO 18/02/2032</t>
+  </si>
+  <si>
+    <t>6 901.35</t>
+  </si>
+  <si>
+    <t>BE0002990712</t>
+  </si>
+  <si>
+    <t>KBC GROEP NV 17/04/2035</t>
+  </si>
+  <si>
+    <t>3 058.22</t>
+  </si>
+  <si>
+    <t>FR001400NDQ2</t>
+  </si>
+  <si>
+    <t>KLEPIERRE SA 3.875 23/09/2033</t>
+  </si>
+  <si>
+    <t>10 743.84</t>
+  </si>
+  <si>
+    <t>XS2229470146</t>
+  </si>
+  <si>
+    <t>KONINKLIJKE KPN NV 0.875 14/12/2032</t>
+  </si>
+  <si>
+    <t>2 049.66</t>
+  </si>
+  <si>
+    <t>FR0014018T74</t>
+  </si>
+  <si>
+    <t>LA BANQUE POSTALE 03/06/2034</t>
+  </si>
+  <si>
+    <t>XS3069338336</t>
+  </si>
+  <si>
+    <t>LLOYDS BANKING GROUP PLC 09/05/2035</t>
+  </si>
+  <si>
+    <t>XS2815980664</t>
+  </si>
+  <si>
+    <t>LLOYDS BANKING GROUP PLC 14/05/2032</t>
+  </si>
+  <si>
+    <t>XS2679904685</t>
+  </si>
+  <si>
+    <t>LSEG NETHERLANDS BV 4.231 29/09/2030</t>
+  </si>
+  <si>
+    <t>10 965.94</t>
+  </si>
+  <si>
+    <t>FR001400ZEB6</t>
+  </si>
+  <si>
+    <t>LVMH MOET HENNESSY LOUIS VUITTON S 3 07/03/2032</t>
+  </si>
+  <si>
+    <t>5 786.30</t>
+  </si>
+  <si>
+    <t>XS3238400165</t>
+  </si>
+  <si>
+    <t>MAGNUM ICC FINANCE BV 3.25 26/11/2031</t>
+  </si>
+  <si>
+    <t>3 365.75</t>
+  </si>
+  <si>
+    <t>XS3238212164</t>
+  </si>
+  <si>
+    <t>MAGNUM ICC FINANCE BV 3.75 26/11/2034</t>
+  </si>
+  <si>
+    <t>7 029.25</t>
+  </si>
+  <si>
+    <t>XS3320665444</t>
+  </si>
+  <si>
+    <t>MAPLE PARENT HOLDINGS CORP 4.728 26/03/2035</t>
+  </si>
+  <si>
+    <t>3 637.71</t>
+  </si>
+  <si>
+    <t>XS3223939466</t>
+  </si>
+  <si>
+    <t>MERCK KGAA 24/11/2055</t>
+  </si>
+  <si>
+    <t>11 188.36</t>
+  </si>
+  <si>
+    <t>XS3293638568</t>
+  </si>
+  <si>
+    <t>MIZUHO FINANCIAL GROUP INC 16/05/2032</t>
+  </si>
+  <si>
+    <t>1 138.19</t>
+  </si>
+  <si>
+    <t>XS3025943419</t>
+  </si>
+  <si>
+    <t>MONDI FINANCE PLC 3.75 18/05/2033</t>
+  </si>
+  <si>
+    <t>XS2790333889</t>
+  </si>
+  <si>
+    <t>MORGAN STANLEY 21/03/2035</t>
+  </si>
+  <si>
+    <t>3 207.34</t>
+  </si>
+  <si>
+    <t>XS3057365549</t>
+  </si>
+  <si>
+    <t>MORGAN STANLEY 22/05/2031</t>
+  </si>
+  <si>
+    <t>XS3086253039</t>
+  </si>
+  <si>
+    <t>NATIONAL GRID NORTH AMERICA INC 3.15 03/06/2030</t>
+  </si>
+  <si>
+    <t>XS2894910665</t>
+  </si>
+  <si>
+    <t>NATIONAL GRID NORTH AMERICA INC 3.631 03/09/2031</t>
+  </si>
+  <si>
+    <t>11 650.73</t>
+  </si>
+  <si>
+    <t>XS2388449758</t>
+  </si>
+  <si>
+    <t>NATIONALE NEDERLANDEN BANK N V 0.5 21/09/2028</t>
+  </si>
+  <si>
+    <t>1 047.95</t>
+  </si>
+  <si>
+    <t>XS3059437460</t>
+  </si>
+  <si>
+    <t>NATIONWIDE BUILDING SOCIETY 30/07/2035</t>
+  </si>
+  <si>
+    <t>13 130.08</t>
+  </si>
+  <si>
+    <t>XS2898838516</t>
+  </si>
+  <si>
+    <t>NATWEST GROUP PLC 12/09/2032</t>
+  </si>
+  <si>
+    <t>17 091.83</t>
+  </si>
+  <si>
+    <t>XS3009472989</t>
+  </si>
+  <si>
+    <t>NATWEST GROUP PLC 25/02/2035</t>
+  </si>
+  <si>
+    <t>4 998.00</t>
+  </si>
+  <si>
+    <t>NL0012171458</t>
+  </si>
+  <si>
+    <t>NETHERLANDS (KINGDOM OF) 0.75 15/07/2027</t>
+  </si>
+  <si>
+    <t>3 557.44</t>
+  </si>
+  <si>
+    <t>NL0010071189</t>
+  </si>
+  <si>
+    <t>NETHERLANDS (KINGDOM OF) 2.5 15/01/2033</t>
+  </si>
+  <si>
+    <t>22 325.66</t>
+  </si>
+  <si>
+    <t>NL0009446418</t>
+  </si>
+  <si>
+    <t>NETHERLANDS (KINGDOM OF) 3.75 15/01/2042</t>
+  </si>
+  <si>
+    <t>23 390.03</t>
+  </si>
+  <si>
+    <t>XS3303513066</t>
+  </si>
+  <si>
+    <t>NETWORK FINANCE COMPANY PTY LTD 3.5 05/09/2033</t>
+  </si>
+  <si>
+    <t>1 726.03</t>
+  </si>
+  <si>
+    <t>XS3232967318</t>
+  </si>
+  <si>
+    <t>NORDEA BANK ABP 19/11/2035</t>
+  </si>
+  <si>
+    <t>17 452.05</t>
+  </si>
+  <si>
+    <t>XS3100081507</t>
+  </si>
+  <si>
+    <t>NTT FINANCE CORP 3.678 16/07/2033</t>
+  </si>
+  <si>
+    <t>9 344.74</t>
+  </si>
+  <si>
+    <t>XS2776001377</t>
+  </si>
+  <si>
+    <t>OMNICOM FINANCE HOLDINGS PLC 3.7 06/03/2032</t>
+  </si>
+  <si>
+    <t>3 608.77</t>
+  </si>
+  <si>
+    <t>XS3284416917</t>
+  </si>
+  <si>
+    <t>OP CORPORATE BANK PLC 30/01/2032</t>
+  </si>
+  <si>
+    <t>10 555.29</t>
+  </si>
+  <si>
+    <t>FR001400DY43</t>
+  </si>
+  <si>
+    <t>ORANGE SA 3.625 16/11/2031</t>
+  </si>
+  <si>
+    <t>7 905.48</t>
+  </si>
+  <si>
+    <t>FR001400GDJ1</t>
+  </si>
+  <si>
+    <t>ORANGE SA PERP</t>
+  </si>
+  <si>
+    <t>1 354.79</t>
+  </si>
+  <si>
+    <t>XS3195025054</t>
+  </si>
+  <si>
+    <t>P3 GROUP SARL 3.75 02/04/2033</t>
+  </si>
+  <si>
     <t>1 273.97</t>
   </si>
   <si>
-    <t>FR0014006144</t>
-[...493 lines deleted...]
-  <si>
     <t>XS2901491261</t>
   </si>
   <si>
     <t>P3 GROUP SARL 4 19/04/2032</t>
   </si>
   <si>
-    <t>6 278.47</t>
-[...10 lines deleted...]
-  <si>
     <t>PTOTEMOE0035</t>
   </si>
   <si>
     <t>PORTUGAL (REPUBLIC OF) 0.7 15/10/2027</t>
   </si>
   <si>
-    <t>2 531.63</t>
+    <t>3 750.46</t>
   </si>
   <si>
     <t>PTOTENOE0034</t>
   </si>
   <si>
     <t>PORTUGAL (REPUBLIC OF) 0.9 12/10/2035</t>
   </si>
   <si>
-    <t>2 031.51</t>
+    <t>2 992.38</t>
+  </si>
+  <si>
+    <t>PTOTEYOE0031</t>
+  </si>
+  <si>
+    <t>PORTUGAL (REPUBLIC OF) 1.65 16/07/2032</t>
+  </si>
+  <si>
+    <t>9 369.63</t>
   </si>
   <si>
     <t>PTOTEBOE0020</t>
   </si>
   <si>
     <t>PORTUGAL (REPUBLIC OF) 4.1 15/02/2045</t>
   </si>
   <si>
-    <t>9 076.36</t>
+    <t>14 641.16</t>
+  </si>
+  <si>
+    <t>XS3296830444</t>
+  </si>
+  <si>
+    <t>POWSZECHNA KASA OSZCZEDNOSCI BANK 06/05/2030</t>
   </si>
   <si>
     <t>XS3013011203</t>
   </si>
   <si>
     <t>PPG INDUSTRIES INC 3.25 04/03/2032</t>
   </si>
   <si>
+    <t>3 192.48</t>
+  </si>
+  <si>
     <t>XS2810794680</t>
   </si>
   <si>
     <t>PROLOGIS EURO FINANCE LLC 4 05/05/2034</t>
   </si>
   <si>
-    <t>17 521.64</t>
+    <t>1 573.15</t>
   </si>
   <si>
     <t>XS2187529180</t>
   </si>
   <si>
     <t>PROLOGIS INTERNATIONAL FUNDING II 1.625 17/06/2032</t>
   </si>
   <si>
-    <t>5 609.59</t>
+    <t>7 032.02</t>
   </si>
   <si>
     <t>BE0002830116</t>
   </si>
   <si>
     <t>PROXIMUS NV 0.75 17/11/2036</t>
   </si>
   <si>
-    <t>1 304.79</t>
-[...1 lines deleted...]
-  <si>
     <t>FR0014010CI2</t>
   </si>
   <si>
     <t>PUBLICIS GROUPE SA 3.375 12/06/2032</t>
   </si>
   <si>
-    <t>10 541.10</t>
+    <t>13 167.12</t>
   </si>
   <si>
     <t>CH1353015048</t>
   </si>
   <si>
     <t>RAIFFEISEN SCHWEIZ GENOSSENSCHAFT 03/09/2032</t>
   </si>
   <si>
-    <t>8 527.17</t>
+    <t>11 524.34</t>
   </si>
   <si>
     <t>FR0014015EO5</t>
   </si>
   <si>
     <t>RCI BANQUE SA 3.75 16/02/2032</t>
   </si>
   <si>
-    <t>1 376.71</t>
-[...8 lines deleted...]
-    <t>23 213.70</t>
+    <t>2 835.62</t>
   </si>
   <si>
     <t>XS2838500218</t>
   </si>
   <si>
     <t>REDEIA CORPORACION SA 3.375 09/07/2032</t>
   </si>
   <si>
-    <t>4 771.23</t>
-[...5 lines deleted...]
-    <t>RELX FINANCE BV 0.5 10/03/2028</t>
+    <t>6 084.25</t>
+  </si>
+  <si>
+    <t>XS3348120653</t>
+  </si>
+  <si>
+    <t>REDEIA CORPORACION SA PERP</t>
+  </si>
+  <si>
+    <t>1 330.48</t>
   </si>
   <si>
     <t>XS2779010300</t>
   </si>
   <si>
     <t>RELX FINANCE BV 3.375 20/03/2033</t>
   </si>
   <si>
+    <t>3 259.42</t>
+  </si>
+  <si>
     <t>FR001400U3P1</t>
   </si>
   <si>
     <t>ROQUETTE FRERES SA 3.774 25/11/2031</t>
   </si>
   <si>
-    <t>4 921.71</t>
+    <t>7 858.19</t>
   </si>
   <si>
     <t>XS3308054124</t>
   </si>
   <si>
     <t>ROYAL SCHIPHOL GROUP NV 3.625 20/11/2035</t>
   </si>
   <si>
+    <t>2 234.59</t>
+  </si>
+  <si>
     <t>XS3304304945</t>
   </si>
   <si>
     <t>SAGE GROUP PLC 3.821 25/02/2033</t>
   </si>
   <si>
-    <t>1 026.02</t>
-[...5 lines deleted...]
-    <t>SANOFI SA 2.75 11/03/2031</t>
+    <t>3 724.06</t>
+  </si>
+  <si>
+    <t>XS3393869279</t>
+  </si>
+  <si>
+    <t>SAP SE 3.25 03/06/2031</t>
   </si>
   <si>
     <t>XS2894895684</t>
   </si>
   <si>
     <t>SCOTTISH HYDRO ELECTRIC TRANSMISSI 3.375 04/09/2032</t>
   </si>
   <si>
-    <t>5 129.63</t>
+    <t>6 941.59</t>
   </si>
   <si>
     <t>XS2974156031</t>
   </si>
   <si>
     <t>SELP FINANCE SARL 3.75 16/01/2032</t>
   </si>
   <si>
-    <t>1 177.09</t>
+    <t>2 424.45</t>
+  </si>
+  <si>
+    <t>XS3310387256</t>
+  </si>
+  <si>
+    <t>SELP FINANCE SARL 3.875 21/04/2031</t>
   </si>
   <si>
     <t>XS2616008970</t>
   </si>
   <si>
     <t>SIKA CAPITAL BV 3.75 03/05/2030</t>
   </si>
   <si>
-    <t>10 985.45</t>
+    <t>1 047.84</t>
   </si>
   <si>
     <t>SK4120013400</t>
   </si>
   <si>
     <t>SLOVAKIA GOVERNMENT BOND 2 17/10/2047</t>
   </si>
   <si>
-    <t>31 686.58</t>
+    <t>17 124.13</t>
   </si>
   <si>
     <t>XS3237109965</t>
   </si>
   <si>
     <t>SMURFIT KAPPA TREASURY UNLIMITED C 3.489 24/11/2031</t>
   </si>
   <si>
-    <t>1 995.90</t>
+    <t>3 176.81</t>
   </si>
   <si>
     <t>FR0014012ID6</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA 02/09/2033</t>
   </si>
   <si>
-    <t>12 328.77</t>
+    <t>16 705.48</t>
   </si>
   <si>
     <t>FR0014014A53</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA 20/11/2035</t>
   </si>
   <si>
-    <t>6 582.19</t>
+    <t>10 351.03</t>
+  </si>
+  <si>
+    <t>XS3317460619</t>
+  </si>
+  <si>
+    <t>SOFTBANK CORP 3.936 30/06/2032</t>
+  </si>
+  <si>
+    <t>1 302.55</t>
   </si>
   <si>
     <t>ES0000012K20</t>
   </si>
   <si>
     <t>SPAIN (KINGDOM OF) 0.7 30/04/2032</t>
   </si>
   <si>
-    <t>26 734.25</t>
+    <t>6 630.75</t>
   </si>
   <si>
     <t>ES0000012I24</t>
   </si>
   <si>
     <t>SPAIN (KINGDOM OF) 0.85 30/07/2037</t>
   </si>
   <si>
-    <t>1 986.90</t>
-[...35 lines deleted...]
-    <t>9 424.11</t>
+    <t>14 323.69</t>
+  </si>
+  <si>
+    <t>ES0000012J07</t>
+  </si>
+  <si>
+    <t>SPAIN (KINGDOM OF) 1 30/07/2042</t>
+  </si>
+  <si>
+    <t>75 042.30</t>
+  </si>
+  <si>
+    <t>ES00000128C6</t>
+  </si>
+  <si>
+    <t>SPAIN (KINGDOM OF) 2.9 31/10/2046</t>
+  </si>
+  <si>
+    <t>16 501.40</t>
   </si>
   <si>
     <t>ES0000012M93</t>
   </si>
   <si>
     <t>SPAIN (KINGDOM OF) 4 31/10/2054</t>
   </si>
   <si>
-    <t>4 655.34</t>
+    <t>7 115.62</t>
   </si>
   <si>
     <t>XS3027988263</t>
   </si>
   <si>
     <t>SSE PLC 3.5 18/03/2032</t>
   </si>
   <si>
+    <t>3 883.75</t>
+  </si>
+  <si>
     <t>XS2439704318</t>
   </si>
   <si>
     <t>SSE PLC PERP</t>
   </si>
   <si>
-    <t>14 772.60</t>
-[...17 lines deleted...]
-    <t>16 643.84</t>
+    <t>1 884.93</t>
+  </si>
+  <si>
+    <t>XS3326547992</t>
+  </si>
+  <si>
+    <t>SWISS RE SUBORDINATED FINANCE PLC 22/04/2037</t>
+  </si>
+  <si>
+    <t>1 867.83</t>
+  </si>
+  <si>
+    <t>XS3324584260</t>
+  </si>
+  <si>
+    <t>SYDNEY AIRPORT FINANCE COMPANY PTY 3.965 28/04/2034</t>
+  </si>
+  <si>
+    <t>1 443.04</t>
   </si>
   <si>
     <t>XS2314267449</t>
   </si>
   <si>
     <t>TELE2 AB 0.75 23/03/2031</t>
   </si>
   <si>
     <t>XS2623868994</t>
   </si>
   <si>
     <t>TELE2 AB 3.75 22/11/2029</t>
   </si>
   <si>
-    <t>4 399.52</t>
+    <t>6 959.90</t>
   </si>
   <si>
     <t>XS2589828941</t>
   </si>
   <si>
     <t>TELIA COMPANY AB 3.625 22/02/2032</t>
   </si>
   <si>
-    <t>1 191.78</t>
+    <t>4 012.33</t>
   </si>
   <si>
     <t>XS3166363906</t>
   </si>
   <si>
     <t>TELSTRA GROUP LTD 3.375 02/03/2035</t>
   </si>
   <si>
-    <t>1 423.97</t>
+    <t>6 019.52</t>
   </si>
   <si>
     <t>XS2613162424</t>
   </si>
   <si>
     <t>TELSTRA GROUP LTD 3.75 04/05/2031</t>
   </si>
   <si>
-    <t>6 657.53</t>
-[...1 lines deleted...]
-  <si>
     <t>XS3128477521</t>
   </si>
   <si>
     <t>TERNA RETE ELETTRICA NAZIONALE SPA 3 22/07/2031</t>
   </si>
   <si>
-    <t>10 068.49</t>
+    <t>12 986.30</t>
+  </si>
+  <si>
+    <t>XS2798269069</t>
+  </si>
+  <si>
+    <t>TERNA RETE ELETTRICA NAZIONALE SPA PERP</t>
+  </si>
+  <si>
+    <t>1 379.45</t>
   </si>
   <si>
     <t>XS3281650823</t>
   </si>
   <si>
-    <t>TERNA RETE ELETTRICA NAZIONALE SPA PERP</t>
-[...8 lines deleted...]
-    <t>9 031.51</t>
+    <t>2 604.86</t>
   </si>
   <si>
     <t>FR001400L263</t>
   </si>
   <si>
     <t>THALES SA 4.25 18/10/2031</t>
   </si>
   <si>
-    <t>7 312.33</t>
+    <t>10 619.18</t>
   </si>
   <si>
     <t>XS3298843924</t>
   </si>
   <si>
     <t>T-MOBILE USA INC 3.625 19/02/2035</t>
   </si>
   <si>
-    <t>2 238.46</t>
+    <t>7 054.55</t>
   </si>
   <si>
     <t>XS2980851351</t>
   </si>
   <si>
     <t>TORONTO-DOMINION BANK/THE 23/01/2036</t>
   </si>
   <si>
-    <t>2 543.87</t>
+    <t>5 554.11</t>
   </si>
   <si>
     <t>XS3047435659</t>
   </si>
   <si>
     <t>TRANSURBAN FINANCE COMPANY PTY LTD 4.143 17/04/2035</t>
   </si>
   <si>
-    <t>5 341.41</t>
-[...1 lines deleted...]
-  <si>
     <t>CH1305916897</t>
   </si>
   <si>
     <t>UBS GROUP AG 09/06/2033</t>
   </si>
   <si>
-    <t>9 764.38</t>
+    <t>12 171.58</t>
   </si>
   <si>
     <t>BE0390119825</t>
   </si>
   <si>
     <t>UCB SA 4.25 20/03/2030</t>
   </si>
   <si>
+    <t>2 619.86</t>
+  </si>
+  <si>
     <t>FR001400SIL1</t>
   </si>
   <si>
     <t>UNIBAIL-RODAMCO-WESTFIELD SE 3.875 11/09/2034</t>
   </si>
   <si>
-    <t>10 297.95</t>
-[...8 lines deleted...]
-    <t>8 287.67</t>
+    <t>14 066.78</t>
+  </si>
+  <si>
+    <t>IT0005704900</t>
+  </si>
+  <si>
+    <t>UNICREDIT SPA 16/04/2032</t>
+  </si>
+  <si>
+    <t>1 792.62</t>
   </si>
   <si>
     <t>XS2496289138</t>
   </si>
   <si>
     <t>UNIVERSAL MUSIC GROUP NV 3.75 30/06/2032</t>
   </si>
   <si>
-    <t>10 753.15</t>
+    <t>13 612.60</t>
   </si>
   <si>
     <t>FR001400UHP0</t>
   </si>
   <si>
     <t>VEOLIA ENVIRONNEMENT SA 2.974 10/01/2031</t>
   </si>
   <si>
-    <t>2 974.00</t>
+    <t>5 866.52</t>
+  </si>
+  <si>
+    <t>FR0014017P12</t>
+  </si>
+  <si>
+    <t>VEOLIA ENVIRONNEMENT SA 3.69 10/04/2031</t>
+  </si>
+  <si>
+    <t>1 091.84</t>
   </si>
   <si>
     <t>FR00140007L3</t>
   </si>
   <si>
     <t>VEOLIA ENVIRONNEMENT SA NC8.5 PERP</t>
   </si>
   <si>
-    <t>9 260.27</t>
-[...8 lines deleted...]
-    <t>13 845.89</t>
+    <t>1 205.48</t>
   </si>
   <si>
     <t>XS3310548105</t>
   </si>
   <si>
     <t>VESTAS WIND SYSTEMS A/S 3.75 15/06/2033</t>
   </si>
   <si>
+    <t>2 096.40</t>
+  </si>
+  <si>
     <t>DE000A3MP4V7</t>
   </si>
   <si>
     <t>VONOVIA SE 0.75 01/09/2032</t>
   </si>
   <si>
+    <t>2 260.27</t>
+  </si>
+  <si>
     <t>XS2592516210</t>
   </si>
   <si>
     <t>WOLTERS KLUWER NV 3.75 03/04/2031</t>
   </si>
   <si>
-    <t>13 750.17</t>
+    <t>2 362.71</t>
   </si>
   <si>
     <t>CH1471403852</t>
   </si>
   <si>
     <t>ZUERCHER KANTONALBANK 11/09/2031</t>
   </si>
   <si>
-    <t>6 703.36</t>
+    <t>9 156.66</t>
   </si>
   <si>
     <t>ER32612CK01</t>
   </si>
   <si>
     <t>DEC26 0RZ7 C @ 97.875</t>
   </si>
   <si>
-    <t>SX5E2612CR08</t>
-[...8 lines deleted...]
-    <t>SEP26 SX5E C @ 6350.000000</t>
+    <t>ER32612CK03</t>
+  </si>
+  <si>
+    <t>ER3/202612/C/973750.</t>
+  </si>
+  <si>
+    <t>SX5E2606PS25</t>
+  </si>
+  <si>
+    <t>JUN26 SX5E P @ 5650.000000</t>
+  </si>
+  <si>
+    <t>SX5E2606PS48</t>
+  </si>
+  <si>
+    <t>JUN26 SX5E P @ 5950.000000</t>
   </si>
   <si>
     <t>ER32612CK02</t>
   </si>
   <si>
     <t>DEC26 0RZ7 C @ 98.0</t>
+  </si>
+  <si>
+    <t>ER32612CK04</t>
+  </si>
+  <si>
+    <t>ER3/202612/C/975000.</t>
+  </si>
+  <si>
+    <t>ER32612CK05</t>
+  </si>
+  <si>
+    <t>ER3/202612/C/977500.</t>
+  </si>
+  <si>
+    <t>SX5E2606PS26</t>
+  </si>
+  <si>
+    <t>JUN26 SX5E P @ 5800.000000</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -3538,238 +3496,238 @@
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
         <v>76123.6032</v>
       </c>
       <c r="D2">
-        <v>200.62</v>
+        <v>210.46</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>15272309.68</v>
+        <v>16021697.39</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>15272309.68</v>
+        <v>16021697.39</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
-        <v>2445466.8655</v>
+        <v>2470685.0648</v>
       </c>
       <c r="D3">
-        <v>118.02</v>
+        <v>123.61</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>288625755.51</v>
+        <v>305421335.01</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>288625755.51</v>
+        <v>305421335.01</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="1">
-        <v>283480.89</v>
+        <v>308536.09</v>
       </c>
       <c r="D4">
-        <v>108.42</v>
+        <v>112.04</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>30736353.73</v>
+        <v>34569873.79</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>30736353.73</v>
+        <v>34569873.79</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
         <v>13</v>
       </c>
       <c r="B5" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="1">
-        <v>11022.8832</v>
+        <v>9888.064</v>
       </c>
       <c r="D5">
-        <v>108.05</v>
+        <v>113.1</v>
       </c>
       <c r="E5" t="s">
         <v>8</v>
       </c>
       <c r="F5">
-        <v>1191050.2</v>
+        <v>1118396.38</v>
       </c>
       <c r="G5" t="s">
         <v>8</v>
       </c>
       <c r="H5">
-        <v>1191050.2</v>
+        <v>1118396.38</v>
       </c>
       <c r="I5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" t="s">
         <v>15</v>
       </c>
       <c r="B6" t="s">
         <v>16</v>
       </c>
       <c r="C6" s="1">
         <v>1.0</v>
       </c>
       <c r="D6">
-        <v>111.76</v>
+        <v>117.2</v>
       </c>
       <c r="E6" t="s">
         <v>8</v>
       </c>
       <c r="F6">
-        <v>111.76</v>
+        <v>117.2</v>
       </c>
       <c r="G6" t="s">
         <v>8</v>
       </c>
       <c r="H6">
-        <v>111.76</v>
+        <v>117.2</v>
       </c>
       <c r="I6" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="7" spans="1:14">
       <c r="A7" t="s">
         <v>17</v>
       </c>
       <c r="B7" t="s">
         <v>18</v>
       </c>
       <c r="C7" s="1">
         <v>13364.0</v>
       </c>
       <c r="D7">
-        <v>98.2</v>
+        <v>102.86</v>
       </c>
       <c r="E7" t="s">
         <v>8</v>
       </c>
       <c r="F7">
-        <v>1312471.06</v>
+        <v>1374670.55</v>
       </c>
       <c r="G7" t="s">
         <v>8</v>
       </c>
       <c r="H7">
-        <v>1312471.06</v>
+        <v>1374670.55</v>
       </c>
       <c r="I7" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P401"/>
+  <dimension ref="A1:P403"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O401" sqref="O401"/>
+      <selection activeCell="O403" sqref="O403"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>19</v>
       </c>
       <c r="B1" t="s">
         <v>20</v>
       </c>
       <c r="C1" t="s">
         <v>21</v>
       </c>
       <c r="D1" t="s">
         <v>22</v>
       </c>
       <c r="E1" t="s">
         <v>23</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>24</v>
@@ -3791,20036 +3749,20136 @@
       </c>
       <c r="M1" t="s">
         <v>30</v>
       </c>
       <c r="N1" t="s">
         <v>31</v>
       </c>
       <c r="O1" t="s">
         <v>32</v>
       </c>
       <c r="P1" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>34</v>
       </c>
       <c r="B2" t="s">
         <v>35</v>
       </c>
       <c r="C2" s="1">
         <v>3003.0</v>
       </c>
       <c r="D2" s="1">
-        <v>30.02</v>
+        <v>38.1</v>
       </c>
       <c r="E2" s="1">
         <v>35.22</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
         <v>1.0</v>
       </c>
       <c r="H2" s="1">
         <v>105765.66</v>
       </c>
       <c r="I2" s="1">
-        <v>-15615.6</v>
+        <v>8648.64</v>
       </c>
       <c r="J2" s="1">
-        <v>-14.764338444066</v>
+        <v>8.1771720613288</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>90150.06</v>
+        <v>114414.3</v>
       </c>
       <c r="N2" s="1">
-        <v>90150.06</v>
+        <v>114414.3</v>
       </c>
       <c r="O2" s="1">
         <v>0.03</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>36</v>
       </c>
       <c r="B3" t="s">
         <v>37</v>
       </c>
       <c r="C3" s="1">
-        <v>8368.0</v>
+        <v>8772.0</v>
       </c>
       <c r="D3" s="1">
-        <v>26.43</v>
+        <v>33.93</v>
       </c>
       <c r="E3" s="1">
-        <v>28.36</v>
+        <v>28.3024304606</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
         <v>1.0</v>
       </c>
       <c r="H3" s="1">
-        <v>237316.48</v>
+        <v>248268.92</v>
       </c>
       <c r="I3" s="1">
-        <v>-16150.24</v>
+        <v>49365.04</v>
       </c>
       <c r="J3" s="1">
-        <v>-6.8053596614951</v>
+        <v>19.883697081375</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
       <c r="M3" s="1">
-        <v>221166.24</v>
+        <v>297633.96</v>
       </c>
       <c r="N3" s="1">
-        <v>221166.24</v>
+        <v>297633.96</v>
       </c>
       <c r="O3" s="1">
-        <v>0.07</v>
+        <v>0.08</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>38</v>
       </c>
       <c r="B4" t="s">
         <v>39</v>
       </c>
       <c r="C4" s="1">
-        <v>2269.0</v>
+        <v>2279.0</v>
       </c>
       <c r="D4" s="1">
-        <v>208.0</v>
+        <v>244.2</v>
       </c>
       <c r="E4" s="1">
-        <v>246.8</v>
+        <v>245.6999166301</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
         <v>1.0</v>
       </c>
       <c r="H4" s="1">
-        <v>559989.2</v>
+        <v>559950.11</v>
       </c>
       <c r="I4" s="1">
-        <v>-88037.2</v>
+        <v>-3418.31</v>
       </c>
       <c r="J4" s="1">
-        <v>-15.721231766613</v>
+        <v>-0.61046688605883</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4" s="1">
-        <v>471952.0</v>
+        <v>556531.8</v>
       </c>
       <c r="N4" s="1">
-        <v>471952.0</v>
+        <v>556531.8</v>
       </c>
       <c r="O4" s="1">
-        <v>0.14</v>
+        <v>0.16</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>40</v>
       </c>
       <c r="B5" t="s">
         <v>41</v>
       </c>
       <c r="C5" s="1">
-        <v>3697.0</v>
+        <v>3713.0</v>
       </c>
       <c r="D5" s="1">
-        <v>133.5</v>
+        <v>165.0</v>
       </c>
       <c r="E5" s="1">
-        <v>203.9688206654</v>
+        <v>200.876498788</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
       <c r="G5">
         <v>1.0</v>
       </c>
       <c r="H5" s="1">
-        <v>754072.73</v>
+        <v>745854.44</v>
       </c>
       <c r="I5" s="1">
-        <v>-260523.23</v>
+        <v>-133209.44</v>
       </c>
       <c r="J5" s="1">
-        <v>-34.548819979208</v>
+        <v>-17.859978148015</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5" s="1">
-        <v>493549.5</v>
+        <v>612645.0</v>
       </c>
       <c r="N5" s="1">
-        <v>493549.5</v>
+        <v>612645.0</v>
       </c>
       <c r="O5" s="1">
-        <v>0.15</v>
+        <v>0.17</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>42</v>
       </c>
       <c r="B6" t="s">
         <v>43</v>
       </c>
       <c r="C6" s="1">
-        <v>351.0</v>
+        <v>353.0</v>
       </c>
       <c r="D6" s="1">
-        <v>863.5</v>
+        <v>911.8</v>
       </c>
       <c r="E6" s="1">
-        <v>1245.7007977208</v>
+        <v>1227.4488668555</v>
       </c>
       <c r="F6" t="s">
         <v>8</v>
       </c>
       <c r="G6">
         <v>1.0</v>
       </c>
       <c r="H6" s="1">
-        <v>437240.98</v>
+        <v>433289.45</v>
       </c>
       <c r="I6" s="1">
-        <v>-134152.48</v>
+        <v>-111424.05</v>
       </c>
       <c r="J6" s="1">
-        <v>-30.681588903218</v>
+        <v>-25.715846531689</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
         <v>0.0</v>
       </c>
       <c r="M6" s="1">
-        <v>303088.5</v>
+        <v>321865.4</v>
       </c>
       <c r="N6" s="1">
-        <v>303088.5</v>
+        <v>321865.4</v>
       </c>
       <c r="O6" s="1">
         <v>0.09</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>44</v>
       </c>
       <c r="B7" t="s">
         <v>45</v>
       </c>
       <c r="C7" s="1">
-        <v>45481.0</v>
+        <v>45683.0</v>
       </c>
       <c r="D7" s="1">
-        <v>25.28</v>
+        <v>24.14</v>
       </c>
       <c r="E7" s="1">
-        <v>27.162297223</v>
+        <v>27.0867517457</v>
       </c>
       <c r="F7" t="s">
         <v>8</v>
       </c>
       <c r="G7">
         <v>1.0</v>
       </c>
       <c r="H7" s="1">
-        <v>1235368.44</v>
+        <v>1237404.08</v>
       </c>
       <c r="I7" s="1">
-        <v>-85608.76</v>
+        <v>-134616.46</v>
       </c>
       <c r="J7" s="1">
-        <v>-6.9298160150505</v>
+        <v>-10.878941016584</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7">
         <v>0.0</v>
       </c>
       <c r="M7" s="1">
-        <v>1149759.68</v>
+        <v>1102787.62</v>
       </c>
       <c r="N7" s="1">
-        <v>1149759.68</v>
+        <v>1102787.62</v>
       </c>
       <c r="O7" s="1">
-        <v>0.34</v>
+        <v>0.31</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>46</v>
       </c>
       <c r="B8" t="s">
         <v>47</v>
       </c>
       <c r="C8" s="1">
         <v>823.0</v>
       </c>
       <c r="D8" s="1">
-        <v>103.1</v>
+        <v>113.3</v>
       </c>
       <c r="E8" s="1">
         <v>118.4</v>
       </c>
       <c r="F8" t="s">
         <v>8</v>
       </c>
       <c r="G8">
         <v>1.0</v>
       </c>
       <c r="H8" s="1">
         <v>97443.2</v>
       </c>
       <c r="I8" s="1">
-        <v>-12591.9</v>
+        <v>-4197.3</v>
       </c>
       <c r="J8" s="1">
-        <v>-12.922297297297</v>
+        <v>-4.3074324324324</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
         <v>0.0</v>
       </c>
       <c r="M8" s="1">
-        <v>84851.3</v>
+        <v>93245.9</v>
       </c>
       <c r="N8" s="1">
-        <v>84851.3</v>
+        <v>93245.9</v>
       </c>
       <c r="O8" s="1">
         <v>0.03</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>48</v>
       </c>
       <c r="B9" t="s">
         <v>49</v>
       </c>
       <c r="C9" s="1">
         <v>2420.0</v>
       </c>
       <c r="D9" s="1">
-        <v>59.05</v>
+        <v>66.1</v>
       </c>
       <c r="E9" s="1">
         <v>62.9</v>
       </c>
       <c r="F9" t="s">
         <v>8</v>
       </c>
       <c r="G9">
         <v>1.0</v>
       </c>
       <c r="H9" s="1">
         <v>152218.0</v>
       </c>
       <c r="I9" s="1">
-        <v>-9317.0</v>
+        <v>7744.0</v>
       </c>
       <c r="J9" s="1">
-        <v>-6.120826709062</v>
+        <v>5.087440381558</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9">
         <v>0.0</v>
       </c>
       <c r="M9" s="1">
-        <v>142901.0</v>
+        <v>159962.0</v>
       </c>
       <c r="N9" s="1">
-        <v>142901.0</v>
+        <v>159962.0</v>
       </c>
       <c r="O9" s="1">
         <v>0.04</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
         <v>50</v>
       </c>
       <c r="B10" t="s">
         <v>51</v>
       </c>
       <c r="C10" s="1">
-        <v>41600.0</v>
+        <v>41784.0</v>
       </c>
       <c r="D10" s="1">
-        <v>8.88</v>
+        <v>10.065</v>
       </c>
       <c r="E10" s="1">
-        <v>8.85</v>
+        <v>8.8575904652</v>
       </c>
       <c r="F10" t="s">
         <v>8</v>
       </c>
       <c r="G10">
         <v>1.0</v>
       </c>
       <c r="H10" s="1">
-        <v>368160.0</v>
+        <v>370105.56</v>
       </c>
       <c r="I10" s="1">
-        <v>1248.0</v>
+        <v>50450.4</v>
       </c>
       <c r="J10" s="1">
-        <v>0.33898305084746</v>
+        <v>13.631354254716</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10">
         <v>0.0</v>
       </c>
       <c r="M10" s="1">
-        <v>369408.0</v>
+        <v>420555.96</v>
       </c>
       <c r="N10" s="1">
-        <v>369408.0</v>
+        <v>420555.96</v>
       </c>
       <c r="O10" s="1">
-        <v>0.11</v>
+        <v>0.12</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
         <v>52</v>
       </c>
       <c r="B11" t="s">
         <v>53</v>
       </c>
       <c r="C11" s="1">
-        <v>8421.0</v>
+        <v>8458.0</v>
       </c>
       <c r="D11" s="1">
-        <v>160.92</v>
+        <v>173.18</v>
       </c>
       <c r="E11" s="1">
-        <v>162.5810426315</v>
+        <v>162.5000425633</v>
       </c>
       <c r="F11" t="s">
         <v>8</v>
       </c>
       <c r="G11">
         <v>1.0</v>
       </c>
       <c r="H11" s="1">
-        <v>1369094.96</v>
+        <v>1374425.36</v>
       </c>
       <c r="I11" s="1">
-        <v>-13987.64</v>
+        <v>90331.08</v>
       </c>
       <c r="J11" s="1">
-        <v>-1.0216705494263</v>
+        <v>6.5722797780739</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11">
         <v>0.0</v>
       </c>
       <c r="M11" s="1">
-        <v>1355107.32</v>
+        <v>1464756.44</v>
       </c>
       <c r="N11" s="1">
-        <v>1355107.32</v>
+        <v>1464756.44</v>
       </c>
       <c r="O11" s="1">
-        <v>0.4</v>
+        <v>0.41</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
         <v>54</v>
       </c>
       <c r="B12" t="s">
         <v>55</v>
       </c>
       <c r="C12" s="1">
-        <v>5429.0</v>
+        <v>5453.0</v>
       </c>
       <c r="D12" s="1">
-        <v>347.6</v>
+        <v>374.9</v>
       </c>
       <c r="E12" s="1">
-        <v>229.5087769387</v>
+        <v>235.4840546488</v>
       </c>
       <c r="F12" t="s">
         <v>8</v>
       </c>
       <c r="G12">
         <v>1.0</v>
       </c>
       <c r="H12" s="1">
-        <v>1246003.15</v>
+        <v>1284094.55</v>
       </c>
       <c r="I12" s="1">
-        <v>641117.25</v>
+        <v>760235.15</v>
       </c>
       <c r="J12" s="1">
-        <v>51.453902825206</v>
+        <v>59.203985407461</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12" s="1">
-        <v>1887120.4</v>
+        <v>2044329.7</v>
       </c>
       <c r="N12" s="1">
-        <v>1887120.4</v>
+        <v>2044329.7</v>
       </c>
       <c r="O12" s="1">
-        <v>0.56</v>
+        <v>0.57</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
         <v>56</v>
       </c>
       <c r="B13" t="s">
         <v>57</v>
       </c>
       <c r="C13" s="1">
-        <v>13299.0</v>
+        <v>13940.0</v>
       </c>
       <c r="D13" s="1">
-        <v>23.19</v>
+        <v>17.16</v>
       </c>
       <c r="E13" s="1">
-        <v>23.8304970299</v>
+        <v>23.8502467719</v>
       </c>
       <c r="F13" t="s">
         <v>8</v>
       </c>
       <c r="G13">
         <v>1.0</v>
       </c>
       <c r="H13" s="1">
-        <v>316921.78</v>
+        <v>332472.44</v>
       </c>
       <c r="I13" s="1">
-        <v>-8517.97</v>
+        <v>-93262.04</v>
       </c>
       <c r="J13" s="1">
-        <v>-2.6877199793589</v>
+        <v>-28.051058908823</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
       <c r="L13">
         <v>0.0</v>
       </c>
       <c r="M13" s="1">
-        <v>308403.81</v>
+        <v>239210.4</v>
       </c>
       <c r="N13" s="1">
-        <v>308403.81</v>
+        <v>239210.4</v>
       </c>
       <c r="O13" s="1">
-        <v>0.09</v>
+        <v>0.07</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
         <v>58</v>
       </c>
       <c r="B14" t="s">
         <v>59</v>
       </c>
       <c r="C14" s="1">
         <v>1721.0</v>
       </c>
       <c r="D14" s="1">
-        <v>53.45</v>
+        <v>66.8</v>
       </c>
       <c r="E14" s="1">
         <v>63.55</v>
       </c>
       <c r="F14" t="s">
         <v>8</v>
       </c>
       <c r="G14">
         <v>1.0</v>
       </c>
       <c r="H14" s="1">
         <v>109369.55</v>
       </c>
       <c r="I14" s="1">
-        <v>-17382.1</v>
+        <v>5593.25</v>
       </c>
       <c r="J14" s="1">
-        <v>-15.892997639654</v>
+        <v>5.1140833988985</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
       <c r="L14">
         <v>0.0</v>
       </c>
       <c r="M14" s="1">
-        <v>91987.45</v>
+        <v>114962.8</v>
       </c>
       <c r="N14" s="1">
-        <v>91987.45</v>
+        <v>114962.8</v>
       </c>
       <c r="O14" s="1">
         <v>0.03</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
         <v>60</v>
       </c>
       <c r="B15" t="s">
         <v>61</v>
       </c>
       <c r="C15" s="1">
-        <v>15560.0</v>
+        <v>15629.0</v>
       </c>
       <c r="D15" s="1">
-        <v>49.19</v>
+        <v>55.7</v>
       </c>
       <c r="E15" s="1">
-        <v>61.2401786632</v>
+        <v>60.6626105317</v>
       </c>
       <c r="F15" t="s">
         <v>8</v>
       </c>
       <c r="G15">
         <v>1.0</v>
       </c>
       <c r="H15" s="1">
-        <v>952897.18</v>
+        <v>948095.94</v>
       </c>
       <c r="I15" s="1">
-        <v>-187500.78</v>
+        <v>-77560.64</v>
       </c>
       <c r="J15" s="1">
-        <v>-19.676916243996</v>
+        <v>-8.1806742047646</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15">
         <v>0.0</v>
       </c>
       <c r="M15" s="1">
-        <v>765396.4</v>
+        <v>870535.3</v>
       </c>
       <c r="N15" s="1">
-        <v>765396.4</v>
+        <v>870535.3</v>
       </c>
       <c r="O15" s="1">
-        <v>0.23</v>
+        <v>0.24</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
         <v>62</v>
       </c>
       <c r="B16" t="s">
         <v>63</v>
       </c>
       <c r="C16" s="1">
         <v>7644.0</v>
       </c>
       <c r="D16" s="1">
-        <v>8.37</v>
+        <v>10.915</v>
       </c>
       <c r="E16" s="1">
         <v>13.175</v>
       </c>
       <c r="F16" t="s">
         <v>8</v>
       </c>
       <c r="G16">
         <v>1.0</v>
       </c>
       <c r="H16" s="1">
         <v>100709.7</v>
       </c>
       <c r="I16" s="1">
-        <v>-36729.42</v>
+        <v>-17275.44</v>
       </c>
       <c r="J16" s="1">
-        <v>-36.470588235294</v>
+        <v>-17.153700189753</v>
       </c>
       <c r="K16">
         <v>0.0</v>
       </c>
       <c r="L16">
         <v>0.0</v>
       </c>
       <c r="M16" s="1">
-        <v>63980.28</v>
+        <v>83434.26</v>
       </c>
       <c r="N16" s="1">
-        <v>63980.28</v>
+        <v>83434.26</v>
       </c>
       <c r="O16" s="1">
         <v>0.02</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
         <v>64</v>
       </c>
       <c r="B17" t="s">
         <v>65</v>
       </c>
       <c r="C17" s="1">
-        <v>18293.0</v>
+        <v>18374.0</v>
       </c>
       <c r="D17" s="1">
-        <v>59.16</v>
+        <v>69.24</v>
       </c>
       <c r="E17" s="1">
-        <v>55.1253736402</v>
+        <v>55.336714379</v>
       </c>
       <c r="F17" t="s">
         <v>8</v>
       </c>
       <c r="G17">
         <v>1.0</v>
       </c>
       <c r="H17" s="1">
-        <v>1008408.46</v>
+        <v>1016756.79</v>
       </c>
       <c r="I17" s="1">
-        <v>73805.42</v>
+        <v>255458.97</v>
       </c>
       <c r="J17" s="1">
-        <v>7.3190004772471</v>
+        <v>25.124884585231</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17">
         <v>0.0</v>
       </c>
       <c r="M17" s="1">
-        <v>1082213.88</v>
+        <v>1272215.76</v>
       </c>
       <c r="N17" s="1">
-        <v>1082213.88</v>
+        <v>1272215.76</v>
       </c>
       <c r="O17" s="1">
-        <v>0.32</v>
+        <v>0.35</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
         <v>66</v>
       </c>
       <c r="B18" t="s">
         <v>67</v>
       </c>
       <c r="C18" s="1">
-        <v>8588.0</v>
+        <v>9002.0</v>
       </c>
       <c r="D18" s="1">
-        <v>26.34</v>
+        <v>35.36</v>
       </c>
       <c r="E18" s="1">
-        <v>29.92</v>
+        <v>29.8050255499</v>
       </c>
       <c r="F18" t="s">
         <v>8</v>
       </c>
       <c r="G18">
         <v>1.0</v>
       </c>
       <c r="H18" s="1">
-        <v>256952.96</v>
+        <v>268304.84</v>
       </c>
       <c r="I18" s="1">
-        <v>-30745.04</v>
+        <v>50005.88</v>
       </c>
       <c r="J18" s="1">
-        <v>-11.965240641711</v>
+        <v>18.637710747223</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
       <c r="L18">
         <v>0.0</v>
       </c>
       <c r="M18" s="1">
-        <v>226207.92</v>
+        <v>318310.72</v>
       </c>
       <c r="N18" s="1">
-        <v>226207.92</v>
+        <v>318310.72</v>
       </c>
       <c r="O18" s="1">
-        <v>0.07</v>
+        <v>0.09</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
         <v>68</v>
       </c>
       <c r="B19" t="s">
         <v>69</v>
       </c>
       <c r="C19" s="1">
-        <v>6314.0</v>
+        <v>6342.0</v>
       </c>
       <c r="D19" s="1">
-        <v>1128.2</v>
+        <v>1394.0</v>
       </c>
       <c r="E19" s="1">
-        <v>522.0584827368</v>
+        <v>549.4883743299</v>
       </c>
       <c r="F19" t="s">
         <v>8</v>
       </c>
       <c r="G19">
         <v>1.0</v>
       </c>
       <c r="H19" s="1">
-        <v>3296277.26</v>
+        <v>3484855.27</v>
       </c>
       <c r="I19" s="1">
-        <v>3827177.54</v>
+        <v>5355892.73</v>
       </c>
       <c r="J19" s="1">
-        <v>116.10605656394</v>
+        <v>153.69053561871</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
       <c r="L19">
         <v>0.0</v>
       </c>
       <c r="M19" s="1">
-        <v>7123454.8</v>
+        <v>8840748.0</v>
       </c>
       <c r="N19" s="1">
-        <v>7123454.8</v>
+        <v>8840748.0</v>
       </c>
       <c r="O19" s="1">
-        <v>2.11</v>
+        <v>2.47</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
         <v>70</v>
       </c>
       <c r="B20" t="s">
         <v>71</v>
       </c>
       <c r="C20" s="1">
         <v>2162.0</v>
       </c>
       <c r="D20" s="1">
-        <v>57.48</v>
+        <v>63.44</v>
       </c>
       <c r="E20" s="1">
         <v>61.44</v>
       </c>
       <c r="F20" t="s">
         <v>8</v>
       </c>
       <c r="G20">
         <v>1.0</v>
       </c>
       <c r="H20" s="1">
         <v>132833.28</v>
       </c>
       <c r="I20" s="1">
-        <v>-8561.52</v>
+        <v>4324.0</v>
       </c>
       <c r="J20" s="1">
-        <v>-6.4453125</v>
+        <v>3.2552083333333</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20">
         <v>0.0</v>
       </c>
       <c r="M20" s="1">
-        <v>124271.76</v>
+        <v>137157.28</v>
       </c>
       <c r="N20" s="1">
-        <v>124271.76</v>
+        <v>137157.28</v>
       </c>
       <c r="O20" s="1">
         <v>0.04</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
         <v>72</v>
       </c>
       <c r="B21" t="s">
         <v>73</v>
       </c>
       <c r="C21" s="1">
-        <v>51098.0</v>
+        <v>51326.0</v>
       </c>
       <c r="D21" s="1">
-        <v>37.7</v>
+        <v>39.57</v>
       </c>
       <c r="E21" s="1">
-        <v>27.1717519277</v>
+        <v>27.7271396563</v>
       </c>
       <c r="F21" t="s">
         <v>8</v>
       </c>
       <c r="G21">
         <v>1.0</v>
       </c>
       <c r="H21" s="1">
-        <v>1388422.18</v>
+        <v>1423123.17</v>
       </c>
       <c r="I21" s="1">
-        <v>537972.42</v>
+        <v>607846.65</v>
       </c>
       <c r="J21" s="1">
-        <v>38.747034421475</v>
+        <v>42.712160325518</v>
       </c>
       <c r="K21">
         <v>0.0</v>
       </c>
       <c r="L21">
         <v>0.0</v>
       </c>
       <c r="M21" s="1">
-        <v>1926394.6</v>
+        <v>2030969.82</v>
       </c>
       <c r="N21" s="1">
-        <v>1926394.6</v>
+        <v>2030969.82</v>
       </c>
       <c r="O21" s="1">
         <v>0.57</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
         <v>74</v>
       </c>
       <c r="B22" t="s">
         <v>75</v>
       </c>
       <c r="C22" s="1">
         <v>11745.0</v>
       </c>
       <c r="D22" s="1">
-        <v>6.945</v>
+        <v>10.2</v>
       </c>
       <c r="E22" s="1">
         <v>8.3950004257</v>
       </c>
       <c r="F22" t="s">
         <v>8</v>
       </c>
       <c r="G22">
         <v>1.0</v>
       </c>
       <c r="H22" s="1">
         <v>98599.28</v>
       </c>
       <c r="I22" s="1">
-        <v>-17030.25</v>
+        <v>21199.72</v>
       </c>
       <c r="J22" s="1">
-        <v>-17.272184949018</v>
+        <v>21.500887227574</v>
       </c>
       <c r="K22">
         <v>0.0</v>
       </c>
       <c r="L22">
         <v>0.0</v>
       </c>
       <c r="M22" s="1">
-        <v>81569.03</v>
+        <v>119799.0</v>
       </c>
       <c r="N22" s="1">
-        <v>81569.03</v>
+        <v>119799.0</v>
       </c>
       <c r="O22" s="1">
-        <v>0.02</v>
+        <v>0.03</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
         <v>76</v>
       </c>
       <c r="B23" t="s">
         <v>77</v>
       </c>
       <c r="C23" s="1">
         <v>1822.0</v>
       </c>
       <c r="D23" s="1">
-        <v>50.35</v>
+        <v>54.9</v>
       </c>
       <c r="E23" s="1">
         <v>54.85</v>
       </c>
       <c r="F23" t="s">
         <v>8</v>
       </c>
       <c r="G23">
         <v>1.0</v>
       </c>
       <c r="H23" s="1">
         <v>99936.7</v>
       </c>
       <c r="I23" s="1">
-        <v>-8199.0</v>
+        <v>91.1</v>
       </c>
       <c r="J23" s="1">
-        <v>-8.20419325433</v>
+        <v>0.091157702825889</v>
       </c>
       <c r="K23">
         <v>0.0</v>
       </c>
       <c r="L23">
         <v>0.0</v>
       </c>
       <c r="M23" s="1">
-        <v>91737.7</v>
+        <v>100027.8</v>
       </c>
       <c r="N23" s="1">
-        <v>91737.7</v>
+        <v>100027.8</v>
       </c>
       <c r="O23" s="1">
         <v>0.03</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
         <v>78</v>
       </c>
       <c r="B24" t="s">
         <v>79</v>
       </c>
       <c r="C24" s="1">
-        <v>11180.0</v>
+        <v>11719.0</v>
       </c>
       <c r="D24" s="1">
-        <v>16.44</v>
+        <v>19.615</v>
       </c>
       <c r="E24" s="1">
-        <v>18.24</v>
+        <v>18.195846062</v>
       </c>
       <c r="F24" t="s">
         <v>8</v>
       </c>
       <c r="G24">
         <v>1.0</v>
       </c>
       <c r="H24" s="1">
-        <v>203923.2</v>
+        <v>213237.12</v>
       </c>
       <c r="I24" s="1">
-        <v>-20124.0</v>
+        <v>16631.07</v>
       </c>
       <c r="J24" s="1">
-        <v>-9.8684210526316</v>
+        <v>7.799331561034</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
       <c r="L24">
         <v>0.0</v>
       </c>
       <c r="M24" s="1">
-        <v>183799.2</v>
+        <v>229868.19</v>
       </c>
       <c r="N24" s="1">
-        <v>183799.2</v>
+        <v>229868.19</v>
       </c>
       <c r="O24" s="1">
-        <v>0.05</v>
+        <v>0.06</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
         <v>80</v>
       </c>
       <c r="B25" t="s">
         <v>81</v>
       </c>
       <c r="C25" s="1">
-        <v>91219.0</v>
+        <v>91625.0</v>
       </c>
       <c r="D25" s="1">
-        <v>17.925</v>
+        <v>19.825</v>
       </c>
       <c r="E25" s="1">
-        <v>8.6723271468</v>
+        <v>9.1132440928</v>
       </c>
       <c r="F25" t="s">
         <v>8</v>
       </c>
       <c r="G25">
         <v>1.0</v>
       </c>
       <c r="H25" s="1">
-        <v>791081.01</v>
+        <v>835000.99</v>
       </c>
       <c r="I25" s="1">
-        <v>844019.57</v>
+        <v>981464.64</v>
       </c>
       <c r="J25" s="1">
-        <v>106.69192653228</v>
+        <v>117.54053608966</v>
       </c>
       <c r="K25">
         <v>0.0</v>
       </c>
       <c r="L25">
         <v>0.0</v>
       </c>
       <c r="M25" s="1">
-        <v>1635100.58</v>
+        <v>1816465.63</v>
       </c>
       <c r="N25" s="1">
-        <v>1635100.58</v>
+        <v>1816465.63</v>
       </c>
       <c r="O25" s="1">
-        <v>0.48</v>
+        <v>0.51</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
         <v>82</v>
       </c>
       <c r="B26" t="s">
         <v>83</v>
       </c>
       <c r="C26" s="1">
-        <v>75255.0</v>
+        <v>78886.0</v>
       </c>
       <c r="D26" s="1">
-        <v>2.975</v>
+        <v>2.839</v>
       </c>
       <c r="E26" s="1">
-        <v>3.2079997342</v>
+        <v>3.2004050148</v>
       </c>
       <c r="F26" t="s">
         <v>8</v>
       </c>
       <c r="G26">
         <v>1.0</v>
       </c>
       <c r="H26" s="1">
-        <v>241418.02</v>
+        <v>252467.15</v>
       </c>
       <c r="I26" s="1">
-        <v>-17534.39</v>
+        <v>-28509.8</v>
       </c>
       <c r="J26" s="1">
-        <v>-7.2630825155471</v>
+        <v>-11.292479041333</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26" s="1">
-        <v>223883.63</v>
+        <v>223957.35</v>
       </c>
       <c r="N26" s="1">
-        <v>223883.63</v>
+        <v>223957.35</v>
       </c>
       <c r="O26" s="1">
-        <v>0.07</v>
+        <v>0.06</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
         <v>84</v>
       </c>
       <c r="B27" t="s">
         <v>85</v>
       </c>
       <c r="C27" s="1">
-        <v>203166.0</v>
+        <v>204069.0</v>
       </c>
       <c r="D27" s="1">
-        <v>9.245</v>
+        <v>10.656</v>
       </c>
       <c r="E27" s="1">
-        <v>7.707072837</v>
+        <v>7.7891812083</v>
       </c>
       <c r="F27" t="s">
         <v>8</v>
       </c>
       <c r="G27">
         <v>1.0</v>
       </c>
       <c r="H27" s="1">
-        <v>1565815.16</v>
+        <v>1589530.42</v>
       </c>
       <c r="I27" s="1">
-        <v>312454.51</v>
+        <v>585028.84</v>
       </c>
       <c r="J27" s="1">
-        <v>19.954750597765</v>
+        <v>36.805136450298</v>
       </c>
       <c r="K27">
         <v>0.0</v>
       </c>
       <c r="L27">
         <v>0.0</v>
       </c>
       <c r="M27" s="1">
-        <v>1878269.67</v>
+        <v>2174559.26</v>
       </c>
       <c r="N27" s="1">
-        <v>1878269.67</v>
+        <v>2174559.26</v>
       </c>
       <c r="O27" s="1">
-        <v>0.56</v>
+        <v>0.61</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
         <v>86</v>
       </c>
       <c r="B28" t="s">
         <v>87</v>
       </c>
       <c r="C28" s="1">
-        <v>13082.0</v>
+        <v>13713.0</v>
       </c>
       <c r="D28" s="1">
-        <v>15.15</v>
+        <v>17.4</v>
       </c>
       <c r="E28" s="1">
-        <v>16.535</v>
+        <v>16.484384161</v>
       </c>
       <c r="F28" t="s">
         <v>8</v>
       </c>
       <c r="G28">
         <v>1.0</v>
       </c>
       <c r="H28" s="1">
-        <v>216310.87</v>
+        <v>226050.36</v>
       </c>
       <c r="I28" s="1">
-        <v>-18118.57</v>
+        <v>12555.84</v>
       </c>
       <c r="J28" s="1">
-        <v>-8.3761717568793</v>
+        <v>5.5544437089151</v>
       </c>
       <c r="K28">
         <v>0.0</v>
       </c>
       <c r="L28">
         <v>0.0</v>
       </c>
       <c r="M28" s="1">
-        <v>198192.3</v>
+        <v>238606.2</v>
       </c>
       <c r="N28" s="1">
-        <v>198192.3</v>
+        <v>238606.2</v>
       </c>
       <c r="O28" s="1">
-        <v>0.06</v>
+        <v>0.07</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
         <v>88</v>
       </c>
       <c r="B29" t="s">
         <v>89</v>
       </c>
       <c r="C29" s="1">
         <v>9219.0</v>
       </c>
       <c r="D29" s="1">
-        <v>13.08</v>
+        <v>14.22</v>
       </c>
       <c r="E29" s="1">
         <v>14.1750005424</v>
       </c>
       <c r="F29" t="s">
         <v>8</v>
       </c>
       <c r="G29">
         <v>1.0</v>
       </c>
       <c r="H29" s="1">
         <v>130679.33</v>
       </c>
       <c r="I29" s="1">
-        <v>-10094.81</v>
+        <v>414.85</v>
       </c>
       <c r="J29" s="1">
-        <v>-7.7248712554617</v>
+        <v>0.31745647915397</v>
       </c>
       <c r="K29">
         <v>0.0</v>
       </c>
       <c r="L29">
         <v>0.0</v>
       </c>
       <c r="M29" s="1">
-        <v>120584.52</v>
+        <v>131094.18</v>
       </c>
       <c r="N29" s="1">
-        <v>120584.52</v>
+        <v>131094.18</v>
       </c>
       <c r="O29" s="1">
         <v>0.04</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
         <v>90</v>
       </c>
       <c r="B30" t="s">
         <v>91</v>
       </c>
       <c r="C30" s="1">
-        <v>1912.0</v>
+        <v>2004.0</v>
       </c>
       <c r="D30" s="1">
-        <v>124.9</v>
+        <v>151.2</v>
       </c>
       <c r="E30" s="1">
-        <v>132.0</v>
+        <v>127.8352295409</v>
       </c>
       <c r="F30" t="s">
         <v>8</v>
       </c>
       <c r="G30">
         <v>1.0</v>
       </c>
       <c r="H30" s="1">
-        <v>252384.0</v>
+        <v>256181.8</v>
       </c>
       <c r="I30" s="1">
-        <v>-13575.2</v>
+        <v>46823.0</v>
       </c>
       <c r="J30" s="1">
-        <v>-5.3787878787879</v>
+        <v>18.277254668364</v>
       </c>
       <c r="K30">
         <v>0.0</v>
       </c>
       <c r="L30">
         <v>0.0</v>
       </c>
       <c r="M30" s="1">
-        <v>238808.8</v>
+        <v>303004.8</v>
       </c>
       <c r="N30" s="1">
-        <v>238808.8</v>
+        <v>303004.8</v>
       </c>
       <c r="O30" s="1">
-        <v>0.07</v>
+        <v>0.08</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
         <v>92</v>
       </c>
       <c r="B31" t="s">
         <v>93</v>
       </c>
       <c r="C31" s="1">
-        <v>1091.0</v>
+        <v>1144.0</v>
       </c>
       <c r="D31" s="1">
-        <v>178.5</v>
+        <v>278.2</v>
       </c>
       <c r="E31" s="1">
-        <v>189.4</v>
+        <v>188.9158653846</v>
       </c>
       <c r="F31" t="s">
         <v>8</v>
       </c>
       <c r="G31">
         <v>1.0</v>
       </c>
       <c r="H31" s="1">
-        <v>206635.4</v>
+        <v>216119.75</v>
       </c>
       <c r="I31" s="1">
-        <v>-11891.9</v>
+        <v>102141.05</v>
       </c>
       <c r="J31" s="1">
-        <v>-5.7550158394931</v>
+        <v>47.261321558997</v>
       </c>
       <c r="K31">
         <v>0.0</v>
       </c>
       <c r="L31">
         <v>0.0</v>
       </c>
       <c r="M31" s="1">
-        <v>194743.5</v>
+        <v>318260.8</v>
       </c>
       <c r="N31" s="1">
-        <v>194743.5</v>
+        <v>318260.8</v>
       </c>
       <c r="O31" s="1">
-        <v>0.06</v>
+        <v>0.09</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
         <v>94</v>
       </c>
       <c r="B32" t="s">
         <v>95</v>
       </c>
       <c r="C32" s="1">
         <v>3150.0</v>
       </c>
       <c r="D32" s="1">
-        <v>25.76</v>
+        <v>33.96</v>
       </c>
       <c r="E32" s="1">
         <v>34.2</v>
       </c>
       <c r="F32" t="s">
         <v>8</v>
       </c>
       <c r="G32">
         <v>1.0</v>
       </c>
       <c r="H32" s="1">
         <v>107730.0</v>
       </c>
       <c r="I32" s="1">
-        <v>-26586.0</v>
+        <v>-756.0</v>
       </c>
       <c r="J32" s="1">
-        <v>-24.678362573099</v>
+        <v>-0.70175438596491</v>
       </c>
       <c r="K32">
         <v>0.0</v>
       </c>
       <c r="L32">
         <v>0.0</v>
       </c>
       <c r="M32" s="1">
-        <v>81144.0</v>
+        <v>106974.0</v>
       </c>
       <c r="N32" s="1">
-        <v>81144.0</v>
+        <v>106974.0</v>
       </c>
       <c r="O32" s="1">
-        <v>0.02</v>
+        <v>0.03</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
         <v>96</v>
       </c>
       <c r="B33" t="s">
         <v>97</v>
       </c>
       <c r="C33" s="1">
-        <v>15256.0</v>
+        <v>15324.0</v>
       </c>
       <c r="D33" s="1">
-        <v>75.76</v>
+        <v>73.72</v>
       </c>
       <c r="E33" s="1">
-        <v>78.0265908495</v>
+        <v>78.025366745</v>
       </c>
       <c r="F33" t="s">
         <v>8</v>
       </c>
       <c r="G33">
         <v>1.0</v>
       </c>
       <c r="H33" s="1">
-        <v>1190373.67</v>
+        <v>1195660.72</v>
       </c>
       <c r="I33" s="1">
-        <v>-34579.11</v>
+        <v>-65975.44</v>
       </c>
       <c r="J33" s="1">
-        <v>-2.9048954014583</v>
+        <v>-5.5179064509203</v>
       </c>
       <c r="K33">
         <v>0.0</v>
       </c>
       <c r="L33">
         <v>0.0</v>
       </c>
       <c r="M33" s="1">
-        <v>1155794.56</v>
+        <v>1129685.28</v>
       </c>
       <c r="N33" s="1">
-        <v>1155794.56</v>
+        <v>1129685.28</v>
       </c>
       <c r="O33" s="1">
-        <v>0.34</v>
+        <v>0.32</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
         <v>98</v>
       </c>
       <c r="B34" t="s">
         <v>99</v>
       </c>
       <c r="C34" s="1">
-        <v>17114.0</v>
+        <v>17190.0</v>
       </c>
       <c r="D34" s="1">
-        <v>82.13</v>
+        <v>92.58</v>
       </c>
       <c r="E34" s="1">
-        <v>75.8245319621</v>
+        <v>76.0620878418</v>
       </c>
       <c r="F34" t="s">
         <v>8</v>
       </c>
       <c r="G34">
         <v>1.0</v>
       </c>
       <c r="H34" s="1">
-        <v>1297661.04</v>
+        <v>1307507.29</v>
       </c>
       <c r="I34" s="1">
-        <v>107911.78</v>
+        <v>283942.91</v>
       </c>
       <c r="J34" s="1">
-        <v>8.3158680636663</v>
+        <v>21.716353872107</v>
       </c>
       <c r="K34">
         <v>0.0</v>
       </c>
       <c r="L34">
         <v>0.0</v>
       </c>
       <c r="M34" s="1">
-        <v>1405572.82</v>
+        <v>1591450.2</v>
       </c>
       <c r="N34" s="1">
-        <v>1405572.82</v>
+        <v>1591450.2</v>
       </c>
       <c r="O34" s="1">
-        <v>0.42</v>
+        <v>0.44</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
         <v>100</v>
       </c>
       <c r="B35" t="s">
         <v>101</v>
       </c>
       <c r="C35" s="1">
-        <v>637047.0</v>
+        <v>1568779.0</v>
       </c>
       <c r="D35" s="1">
-        <v>10.996</v>
+        <v>11.286</v>
       </c>
       <c r="E35" s="1">
-        <v>11.2004103151</v>
+        <v>11.2356237494</v>
       </c>
       <c r="F35" t="s">
         <v>8</v>
       </c>
       <c r="G35">
         <v>1.0</v>
       </c>
       <c r="H35" s="1">
-        <v>7135187.79</v>
+        <v>17626210.59</v>
       </c>
       <c r="I35" s="1">
-        <v>-130218.98</v>
+        <v>79029.2</v>
       </c>
       <c r="J35" s="1">
-        <v>-1.8250252667842</v>
+        <v>0.44836182795204</v>
       </c>
       <c r="K35">
         <v>0.0</v>
       </c>
       <c r="L35">
         <v>0.0</v>
       </c>
       <c r="M35" s="1">
-        <v>7004968.81</v>
+        <v>17705239.79</v>
       </c>
       <c r="N35" s="1">
-        <v>7004968.81</v>
+        <v>17705239.79</v>
       </c>
       <c r="O35" s="1">
-        <v>2.08</v>
+        <v>4.94</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
         <v>102</v>
       </c>
       <c r="B36" t="s">
         <v>103</v>
       </c>
       <c r="C36" s="1">
-        <v>1435391.0</v>
+        <v>969316.0</v>
       </c>
       <c r="D36" s="1">
-        <v>10.562</v>
+        <v>10.702</v>
       </c>
       <c r="E36" s="1">
-        <v>10.7477305487</v>
+        <v>10.7184435829</v>
       </c>
       <c r="F36" t="s">
         <v>8</v>
       </c>
       <c r="G36">
         <v>1.0</v>
       </c>
       <c r="H36" s="1">
-        <v>15427195.7</v>
+        <v>10389558.86</v>
       </c>
       <c r="I36" s="1">
-        <v>-266595.96</v>
+        <v>-15939.03</v>
       </c>
       <c r="J36" s="1">
-        <v>-1.7280908674802</v>
+        <v>-0.15341392464088</v>
       </c>
       <c r="K36">
         <v>0.0</v>
       </c>
       <c r="L36">
         <v>0.0</v>
       </c>
       <c r="M36" s="1">
-        <v>15160599.74</v>
+        <v>10373619.83</v>
       </c>
       <c r="N36" s="1">
-        <v>15160599.74</v>
+        <v>10373619.83</v>
       </c>
       <c r="O36" s="1">
-        <v>4.5</v>
+        <v>2.89</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
         <v>104</v>
       </c>
       <c r="B37" t="s">
         <v>105</v>
       </c>
       <c r="C37" s="1">
-        <v>3958.0</v>
+        <v>4149.0</v>
       </c>
       <c r="D37" s="1">
-        <v>48.78</v>
+        <v>49.69</v>
       </c>
       <c r="E37" s="1">
-        <v>52.68</v>
+        <v>52.5294649313</v>
       </c>
       <c r="F37" t="s">
         <v>8</v>
       </c>
       <c r="G37">
         <v>1.0</v>
       </c>
       <c r="H37" s="1">
-        <v>208507.44</v>
+        <v>217944.75</v>
       </c>
       <c r="I37" s="1">
-        <v>-15436.2</v>
+        <v>-11780.94</v>
       </c>
       <c r="J37" s="1">
-        <v>-7.4031890660592</v>
+        <v>-5.4054708819552</v>
       </c>
       <c r="K37">
         <v>0.0</v>
       </c>
       <c r="L37">
         <v>0.0</v>
       </c>
       <c r="M37" s="1">
-        <v>193071.24</v>
+        <v>206163.81</v>
       </c>
       <c r="N37" s="1">
-        <v>193071.24</v>
+        <v>206163.81</v>
       </c>
       <c r="O37" s="1">
         <v>0.06</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
         <v>106</v>
       </c>
       <c r="B38" t="s">
         <v>107</v>
       </c>
       <c r="C38" s="1">
-        <v>21022.0</v>
+        <v>22036.0</v>
       </c>
       <c r="D38" s="1">
-        <v>10.465</v>
+        <v>11.654</v>
       </c>
       <c r="E38" s="1">
-        <v>12.01</v>
+        <v>11.9697363405</v>
       </c>
       <c r="F38" t="s">
         <v>8</v>
       </c>
       <c r="G38">
         <v>1.0</v>
       </c>
       <c r="H38" s="1">
-        <v>252474.22</v>
+        <v>263765.11</v>
       </c>
       <c r="I38" s="1">
-        <v>-32478.99</v>
+        <v>-6957.57</v>
       </c>
       <c r="J38" s="1">
-        <v>-12.864279766861</v>
+        <v>-2.637790115607</v>
       </c>
       <c r="K38">
         <v>0.0</v>
       </c>
       <c r="L38">
         <v>0.0</v>
       </c>
       <c r="M38" s="1">
-        <v>219995.23</v>
+        <v>256807.54</v>
       </c>
       <c r="N38" s="1">
-        <v>219995.23</v>
+        <v>256807.54</v>
       </c>
       <c r="O38" s="1">
         <v>0.07</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
         <v>108</v>
       </c>
       <c r="B39" t="s">
         <v>109</v>
       </c>
       <c r="C39" s="1">
-        <v>23263.0</v>
+        <v>23366.0</v>
       </c>
       <c r="D39" s="1">
-        <v>26.46</v>
+        <v>25.99</v>
       </c>
       <c r="E39" s="1">
-        <v>25.2120208056</v>
+        <v>25.2344735941</v>
       </c>
       <c r="F39" t="s">
         <v>8</v>
       </c>
       <c r="G39">
         <v>1.0</v>
       </c>
       <c r="H39" s="1">
-        <v>586507.24</v>
+        <v>589628.71</v>
       </c>
       <c r="I39" s="1">
-        <v>29031.74</v>
+        <v>17653.63</v>
       </c>
       <c r="J39" s="1">
-        <v>4.9499371908862</v>
+        <v>2.9940248330174</v>
       </c>
       <c r="K39">
         <v>0.0</v>
       </c>
       <c r="L39">
         <v>0.0</v>
       </c>
       <c r="M39" s="1">
-        <v>615538.98</v>
+        <v>607282.34</v>
       </c>
       <c r="N39" s="1">
-        <v>615538.98</v>
+        <v>607282.34</v>
       </c>
       <c r="O39" s="1">
-        <v>0.18</v>
+        <v>0.17</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
         <v>110</v>
       </c>
       <c r="B40" t="s">
         <v>111</v>
       </c>
       <c r="C40" s="1">
-        <v>79737.0</v>
+        <v>80092.0</v>
       </c>
       <c r="D40" s="1">
-        <v>9.946</v>
+        <v>11.56</v>
       </c>
       <c r="E40" s="1">
-        <v>10.5673277149</v>
+        <v>10.5488103681</v>
       </c>
       <c r="F40" t="s">
         <v>8</v>
       </c>
       <c r="G40">
         <v>1.0</v>
       </c>
       <c r="H40" s="1">
-        <v>842607.01</v>
+        <v>844875.32</v>
       </c>
       <c r="I40" s="1">
-        <v>-49542.81</v>
+        <v>80988.2</v>
       </c>
       <c r="J40" s="1">
-        <v>-5.8797054156955</v>
+        <v>9.5858167569624</v>
       </c>
       <c r="K40">
         <v>0.0</v>
       </c>
       <c r="L40">
         <v>0.0</v>
       </c>
       <c r="M40" s="1">
-        <v>793064.2</v>
+        <v>925863.52</v>
       </c>
       <c r="N40" s="1">
-        <v>793064.2</v>
+        <v>925863.52</v>
       </c>
       <c r="O40" s="1">
-        <v>0.24</v>
+        <v>0.26</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
         <v>112</v>
       </c>
       <c r="B41" t="s">
         <v>113</v>
       </c>
       <c r="C41" s="1">
         <v>9530.0</v>
       </c>
       <c r="D41" s="1">
-        <v>15.245</v>
+        <v>16.155</v>
       </c>
       <c r="E41" s="1">
         <v>16.045</v>
       </c>
       <c r="F41" t="s">
         <v>8</v>
       </c>
       <c r="G41">
         <v>1.0</v>
       </c>
       <c r="H41" s="1">
         <v>152908.85</v>
       </c>
       <c r="I41" s="1">
-        <v>-7624.0</v>
+        <v>1048.3</v>
       </c>
       <c r="J41" s="1">
-        <v>-4.9859769398567</v>
+        <v>0.68557182923029</v>
       </c>
       <c r="K41">
         <v>0.0</v>
       </c>
       <c r="L41">
         <v>0.0</v>
       </c>
       <c r="M41" s="1">
-        <v>145284.85</v>
+        <v>153957.15</v>
       </c>
       <c r="N41" s="1">
-        <v>145284.85</v>
+        <v>153957.15</v>
       </c>
       <c r="O41" s="1">
         <v>0.04</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
         <v>114</v>
       </c>
       <c r="B42" t="s">
         <v>115</v>
       </c>
       <c r="C42" s="1">
         <v>1124.0</v>
       </c>
       <c r="D42" s="1">
-        <v>82.6</v>
+        <v>81.7</v>
       </c>
       <c r="E42" s="1">
         <v>92.7</v>
       </c>
       <c r="F42" t="s">
         <v>8</v>
       </c>
       <c r="G42">
         <v>1.0</v>
       </c>
       <c r="H42" s="1">
         <v>104194.8</v>
       </c>
       <c r="I42" s="1">
-        <v>-11352.4</v>
+        <v>-12364.0</v>
       </c>
       <c r="J42" s="1">
-        <v>-10.895361380798</v>
+        <v>-11.866235167206</v>
       </c>
       <c r="K42">
         <v>0.0</v>
       </c>
       <c r="L42">
         <v>0.0</v>
       </c>
       <c r="M42" s="1">
-        <v>92842.4</v>
+        <v>91830.8</v>
       </c>
       <c r="N42" s="1">
-        <v>92842.4</v>
+        <v>91830.8</v>
       </c>
       <c r="O42" s="1">
         <v>0.03</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
         <v>116</v>
       </c>
       <c r="B43" t="s">
         <v>117</v>
       </c>
       <c r="C43" s="1">
-        <v>7214.0</v>
+        <v>7562.0</v>
       </c>
       <c r="D43" s="1">
-        <v>30.33</v>
+        <v>36.98</v>
       </c>
       <c r="E43" s="1">
-        <v>34.65</v>
+        <v>34.4723644538</v>
       </c>
       <c r="F43" t="s">
         <v>8</v>
       </c>
       <c r="G43">
         <v>1.0</v>
       </c>
       <c r="H43" s="1">
-        <v>249965.1</v>
+        <v>260680.02</v>
       </c>
       <c r="I43" s="1">
-        <v>-31164.48</v>
+        <v>18962.74</v>
       </c>
       <c r="J43" s="1">
-        <v>-12.467532467532</v>
+        <v>7.2743357929772</v>
       </c>
       <c r="K43">
         <v>0.0</v>
       </c>
       <c r="L43">
         <v>0.0</v>
       </c>
       <c r="M43" s="1">
-        <v>218800.62</v>
+        <v>279642.76</v>
       </c>
       <c r="N43" s="1">
-        <v>218800.62</v>
+        <v>279642.76</v>
       </c>
       <c r="O43" s="1">
-        <v>0.06</v>
+        <v>0.08</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
         <v>118</v>
       </c>
       <c r="B44" t="s">
         <v>119</v>
       </c>
       <c r="C44" s="1">
-        <v>8294.0</v>
+        <v>8331.0</v>
       </c>
       <c r="D44" s="1">
-        <v>68.08</v>
+        <v>76.16</v>
       </c>
       <c r="E44" s="1">
-        <v>67.565382204</v>
+        <v>67.6801560437</v>
       </c>
       <c r="F44" t="s">
         <v>8</v>
       </c>
       <c r="G44">
         <v>1.0</v>
       </c>
       <c r="H44" s="1">
-        <v>560387.28</v>
+        <v>563843.38</v>
       </c>
       <c r="I44" s="1">
-        <v>4268.24</v>
+        <v>70645.58</v>
       </c>
       <c r="J44" s="1">
-        <v>0.76165897270188</v>
+        <v>12.529291378751</v>
       </c>
       <c r="K44">
         <v>0.0</v>
       </c>
       <c r="L44">
         <v>0.0</v>
       </c>
       <c r="M44" s="1">
-        <v>564655.52</v>
+        <v>634488.96</v>
       </c>
       <c r="N44" s="1">
-        <v>564655.52</v>
+        <v>634488.96</v>
       </c>
       <c r="O44" s="1">
-        <v>0.17</v>
+        <v>0.18</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
         <v>120</v>
       </c>
       <c r="B45" t="s">
         <v>121</v>
       </c>
       <c r="C45" s="1">
         <v>1670.0</v>
       </c>
       <c r="D45" s="1">
-        <v>53.7</v>
+        <v>55.2</v>
       </c>
       <c r="E45" s="1">
         <v>62.15</v>
       </c>
       <c r="F45" t="s">
         <v>8</v>
       </c>
       <c r="G45">
         <v>1.0</v>
       </c>
       <c r="H45" s="1">
         <v>103790.5</v>
       </c>
       <c r="I45" s="1">
-        <v>-14111.5</v>
+        <v>-11606.5</v>
       </c>
       <c r="J45" s="1">
-        <v>-13.596138374899</v>
+        <v>-11.182622687047</v>
       </c>
       <c r="K45">
         <v>0.0</v>
       </c>
       <c r="L45">
         <v>0.0</v>
       </c>
       <c r="M45" s="1">
-        <v>89679.0</v>
+        <v>92184.0</v>
       </c>
       <c r="N45" s="1">
-        <v>89679.0</v>
+        <v>92184.0</v>
       </c>
       <c r="O45" s="1">
         <v>0.03</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
         <v>122</v>
       </c>
       <c r="B46" t="s">
         <v>123</v>
       </c>
       <c r="C46" s="1">
-        <v>31492.0</v>
+        <v>31632.0</v>
       </c>
       <c r="D46" s="1">
-        <v>15.975</v>
+        <v>16.45</v>
       </c>
       <c r="E46" s="1">
-        <v>18.785</v>
+        <v>18.6536273394</v>
       </c>
       <c r="F46" t="s">
         <v>8</v>
       </c>
       <c r="G46">
         <v>1.0</v>
       </c>
       <c r="H46" s="1">
-        <v>591577.22</v>
+        <v>590051.54</v>
       </c>
       <c r="I46" s="1">
-        <v>-88492.52</v>
+        <v>-69705.14</v>
       </c>
       <c r="J46" s="1">
-        <v>-14.958743678467</v>
+        <v>-11.813398538033</v>
       </c>
       <c r="K46">
         <v>0.0</v>
       </c>
       <c r="L46">
         <v>0.0</v>
       </c>
       <c r="M46" s="1">
-        <v>503084.7</v>
+        <v>520346.4</v>
       </c>
       <c r="N46" s="1">
-        <v>503084.7</v>
+        <v>520346.4</v>
       </c>
       <c r="O46" s="1">
         <v>0.15</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
         <v>124</v>
       </c>
       <c r="B47" t="s">
         <v>125</v>
       </c>
       <c r="C47" s="1">
-        <v>9529.0</v>
+        <v>9572.0</v>
       </c>
       <c r="D47" s="1">
-        <v>68.5</v>
+        <v>61.36</v>
       </c>
       <c r="E47" s="1">
-        <v>57.2562850247</v>
+        <v>57.7989333473</v>
       </c>
       <c r="F47" t="s">
         <v>8</v>
       </c>
       <c r="G47">
         <v>1.0</v>
       </c>
       <c r="H47" s="1">
-        <v>545595.14</v>
+        <v>553251.39</v>
       </c>
       <c r="I47" s="1">
-        <v>107141.36</v>
+        <v>34086.53</v>
       </c>
       <c r="J47" s="1">
-        <v>19.637520964721</v>
+        <v>6.1611286688317</v>
       </c>
       <c r="K47">
         <v>0.0</v>
       </c>
       <c r="L47">
         <v>0.0</v>
       </c>
       <c r="M47" s="1">
-        <v>652736.5</v>
+        <v>587337.92</v>
       </c>
       <c r="N47" s="1">
-        <v>652736.5</v>
+        <v>587337.92</v>
       </c>
       <c r="O47" s="1">
-        <v>0.19</v>
+        <v>0.16</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
         <v>126</v>
       </c>
       <c r="B48" t="s">
         <v>127</v>
       </c>
       <c r="C48" s="1">
-        <v>18783.0</v>
+        <v>18867.0</v>
       </c>
       <c r="D48" s="1">
-        <v>17.2</v>
+        <v>20.26</v>
       </c>
       <c r="E48" s="1">
-        <v>30.1904589256</v>
+        <v>29.5959172099</v>
       </c>
       <c r="F48" t="s">
         <v>8</v>
       </c>
       <c r="G48">
         <v>1.0</v>
       </c>
       <c r="H48" s="1">
-        <v>567067.39</v>
+        <v>558386.17</v>
       </c>
       <c r="I48" s="1">
-        <v>-243999.79</v>
+        <v>-176140.75</v>
       </c>
       <c r="J48" s="1">
-        <v>-43.028358587151</v>
+        <v>-31.54461185885</v>
       </c>
       <c r="K48">
         <v>0.0</v>
       </c>
       <c r="L48">
         <v>0.0</v>
       </c>
       <c r="M48" s="1">
-        <v>323067.6</v>
+        <v>382245.42</v>
       </c>
       <c r="N48" s="1">
-        <v>323067.6</v>
+        <v>382245.42</v>
       </c>
       <c r="O48" s="1">
-        <v>0.1</v>
+        <v>0.11</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
         <v>128</v>
       </c>
       <c r="B49" t="s">
         <v>129</v>
       </c>
       <c r="C49" s="1">
-        <v>24618.0</v>
+        <v>24727.0</v>
       </c>
       <c r="D49" s="1">
-        <v>24.76</v>
+        <v>27.52</v>
       </c>
       <c r="E49" s="1">
-        <v>30.295</v>
+        <v>30.0567262507</v>
       </c>
       <c r="F49" t="s">
         <v>8</v>
       </c>
       <c r="G49">
         <v>1.0</v>
       </c>
       <c r="H49" s="1">
-        <v>745802.31</v>
+        <v>743212.67</v>
       </c>
       <c r="I49" s="1">
-        <v>-136260.63</v>
+        <v>-62725.63</v>
       </c>
       <c r="J49" s="1">
-        <v>-18.270341640535</v>
+        <v>-8.4397955702235</v>
       </c>
       <c r="K49">
         <v>0.0</v>
       </c>
       <c r="L49">
         <v>0.0</v>
       </c>
       <c r="M49" s="1">
-        <v>609541.68</v>
+        <v>680487.04</v>
       </c>
       <c r="N49" s="1">
-        <v>609541.68</v>
+        <v>680487.04</v>
       </c>
       <c r="O49" s="1">
-        <v>0.18</v>
+        <v>0.19</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
         <v>130</v>
       </c>
       <c r="B50" t="s">
         <v>131</v>
       </c>
       <c r="C50" s="1">
-        <v>3829.0</v>
+        <v>3846.0</v>
       </c>
       <c r="D50" s="1">
-        <v>243.3</v>
+        <v>248.0</v>
       </c>
       <c r="E50" s="1">
-        <v>221.8383128754</v>
+        <v>223.1869448778</v>
       </c>
       <c r="F50" t="s">
         <v>8</v>
       </c>
       <c r="G50">
         <v>1.0</v>
       </c>
       <c r="H50" s="1">
-        <v>849418.9</v>
+        <v>858376.99</v>
       </c>
       <c r="I50" s="1">
-        <v>82176.8</v>
+        <v>95431.01</v>
       </c>
       <c r="J50" s="1">
-        <v>9.6744727483695</v>
+        <v>11.117610456916</v>
       </c>
       <c r="K50">
         <v>0.0</v>
       </c>
       <c r="L50">
         <v>0.0</v>
       </c>
       <c r="M50" s="1">
-        <v>931595.7</v>
+        <v>953808.0</v>
       </c>
       <c r="N50" s="1">
-        <v>931595.7</v>
+        <v>953808.0</v>
       </c>
       <c r="O50" s="1">
-        <v>0.28</v>
+        <v>0.27</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
         <v>132</v>
       </c>
       <c r="B51" t="s">
         <v>133</v>
       </c>
       <c r="C51" s="1">
-        <v>13062.0</v>
+        <v>13120.0</v>
       </c>
       <c r="D51" s="1">
-        <v>43.99</v>
+        <v>51.4</v>
       </c>
       <c r="E51" s="1">
-        <v>50.1</v>
+        <v>49.8538346037</v>
       </c>
       <c r="F51" t="s">
         <v>8</v>
       </c>
       <c r="G51">
         <v>1.0</v>
       </c>
       <c r="H51" s="1">
-        <v>654406.2</v>
+        <v>654082.31</v>
       </c>
       <c r="I51" s="1">
-        <v>-79808.82</v>
+        <v>20285.69</v>
       </c>
       <c r="J51" s="1">
-        <v>-12.195608782435</v>
+        <v>3.1013971315017</v>
       </c>
       <c r="K51">
         <v>0.0</v>
       </c>
       <c r="L51">
         <v>0.0</v>
       </c>
       <c r="M51" s="1">
-        <v>574597.38</v>
+        <v>674368.0</v>
       </c>
       <c r="N51" s="1">
-        <v>574597.38</v>
+        <v>674368.0</v>
       </c>
       <c r="O51" s="1">
-        <v>0.17</v>
+        <v>0.19</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
         <v>134</v>
       </c>
       <c r="B52" t="s">
         <v>135</v>
       </c>
       <c r="C52" s="1">
-        <v>15088.0</v>
+        <v>15155.0</v>
       </c>
       <c r="D52" s="1">
-        <v>31.62</v>
+        <v>28.82</v>
       </c>
       <c r="E52" s="1">
-        <v>31.8001451485</v>
+        <v>30.8070425602</v>
       </c>
       <c r="F52" t="s">
         <v>8</v>
       </c>
       <c r="G52">
         <v>1.0</v>
       </c>
       <c r="H52" s="1">
-        <v>479800.59</v>
+        <v>466880.73</v>
       </c>
       <c r="I52" s="1">
-        <v>-2718.03</v>
+        <v>-30113.63</v>
       </c>
       <c r="J52" s="1">
-        <v>-0.56649159185069</v>
+        <v>-6.4499620706128</v>
       </c>
       <c r="K52">
         <v>0.0</v>
       </c>
       <c r="L52">
         <v>0.0</v>
       </c>
       <c r="M52" s="1">
-        <v>477082.56</v>
+        <v>436767.1</v>
       </c>
       <c r="N52" s="1">
-        <v>477082.56</v>
+        <v>436767.1</v>
       </c>
       <c r="O52" s="1">
-        <v>0.14</v>
+        <v>0.12</v>
       </c>
       <c r="P52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
         <v>136</v>
       </c>
       <c r="B53" t="s">
         <v>137</v>
       </c>
       <c r="C53" s="1">
-        <v>76500.0</v>
+        <v>76840.0</v>
       </c>
       <c r="D53" s="1">
-        <v>18.48</v>
+        <v>18.005</v>
       </c>
       <c r="E53" s="1">
-        <v>19.1427304575</v>
+        <v>19.1343197553</v>
       </c>
       <c r="F53" t="s">
         <v>8</v>
       </c>
       <c r="G53">
         <v>1.0</v>
       </c>
       <c r="H53" s="1">
-        <v>1464418.88</v>
+        <v>1470281.13</v>
       </c>
       <c r="I53" s="1">
-        <v>-50698.88</v>
+        <v>-86776.93</v>
       </c>
       <c r="J53" s="1">
-        <v>-3.4620476895245</v>
+        <v>-5.9020637774219</v>
       </c>
       <c r="K53">
         <v>0.0</v>
       </c>
       <c r="L53">
         <v>0.0</v>
       </c>
       <c r="M53" s="1">
-        <v>1413720.0</v>
+        <v>1383504.2</v>
       </c>
       <c r="N53" s="1">
-        <v>1413720.0</v>
+        <v>1383504.2</v>
       </c>
       <c r="O53" s="1">
-        <v>0.42</v>
+        <v>0.39</v>
       </c>
       <c r="P53">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
         <v>138</v>
       </c>
       <c r="B54" t="s">
         <v>139</v>
       </c>
       <c r="C54" s="1">
-        <v>153886.0</v>
+        <v>154571.0</v>
       </c>
       <c r="D54" s="1">
-        <v>4.272</v>
+        <v>4.334</v>
       </c>
       <c r="E54" s="1">
-        <v>4.515999961</v>
+        <v>4.5164144633</v>
       </c>
       <c r="F54" t="s">
         <v>8</v>
       </c>
       <c r="G54">
         <v>1.0</v>
       </c>
       <c r="H54" s="1">
-        <v>694949.17</v>
+        <v>698106.7</v>
       </c>
       <c r="I54" s="1">
-        <v>-37548.18</v>
+        <v>-28195.99</v>
       </c>
       <c r="J54" s="1">
-        <v>-5.4030109856812</v>
+        <v>-4.0389227033633</v>
       </c>
       <c r="K54">
         <v>0.0</v>
       </c>
       <c r="L54">
         <v>0.0</v>
       </c>
       <c r="M54" s="1">
-        <v>657400.99</v>
+        <v>669910.71</v>
       </c>
       <c r="N54" s="1">
-        <v>657400.99</v>
+        <v>669910.71</v>
       </c>
       <c r="O54" s="1">
         <v>0.19</v>
       </c>
       <c r="P54">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
         <v>140</v>
       </c>
       <c r="B55" t="s">
         <v>141</v>
       </c>
       <c r="C55" s="1">
-        <v>2093.0</v>
+        <v>2194.0</v>
       </c>
       <c r="D55" s="1">
-        <v>128.3</v>
+        <v>123.45</v>
       </c>
       <c r="E55" s="1">
-        <v>146.2</v>
+        <v>145.5071786691</v>
       </c>
       <c r="F55" t="s">
         <v>8</v>
       </c>
       <c r="G55">
         <v>1.0</v>
       </c>
       <c r="H55" s="1">
-        <v>305996.6</v>
+        <v>319242.75</v>
       </c>
       <c r="I55" s="1">
-        <v>-37464.7</v>
+        <v>-48393.45</v>
       </c>
       <c r="J55" s="1">
-        <v>-12.243502051984</v>
+        <v>-15.158825063373</v>
       </c>
       <c r="K55">
         <v>0.0</v>
       </c>
       <c r="L55">
         <v>0.0</v>
       </c>
       <c r="M55" s="1">
-        <v>268531.9</v>
+        <v>270849.3</v>
       </c>
       <c r="N55" s="1">
-        <v>268531.9</v>
+        <v>270849.3</v>
       </c>
       <c r="O55" s="1">
         <v>0.08</v>
       </c>
       <c r="P55">
         <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="s">
         <v>142</v>
       </c>
       <c r="B56" t="s">
         <v>143</v>
       </c>
       <c r="C56" s="1">
-        <v>15994.0</v>
+        <v>16065.0</v>
       </c>
       <c r="D56" s="1">
-        <v>42.74</v>
+        <v>40.66</v>
       </c>
       <c r="E56" s="1">
-        <v>43.44</v>
+        <v>43.3700971055</v>
       </c>
       <c r="F56" t="s">
         <v>8</v>
       </c>
       <c r="G56">
         <v>1.0</v>
       </c>
       <c r="H56" s="1">
-        <v>694779.36</v>
+        <v>696740.61</v>
       </c>
       <c r="I56" s="1">
-        <v>-11195.8</v>
+        <v>-43537.71</v>
       </c>
       <c r="J56" s="1">
-        <v>-1.6114180478821</v>
+        <v>-6.2487688208672</v>
       </c>
       <c r="K56">
         <v>0.0</v>
       </c>
       <c r="L56">
         <v>0.0</v>
       </c>
       <c r="M56" s="1">
-        <v>683583.56</v>
+        <v>653202.9</v>
       </c>
       <c r="N56" s="1">
-        <v>683583.56</v>
+        <v>653202.9</v>
       </c>
       <c r="O56" s="1">
-        <v>0.2</v>
+        <v>0.18</v>
       </c>
       <c r="P56">
         <v>1</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" t="s">
         <v>144</v>
       </c>
       <c r="B57" t="s">
         <v>145</v>
       </c>
       <c r="C57" s="1">
-        <v>206223.0</v>
+        <v>207138.0</v>
       </c>
       <c r="D57" s="1">
-        <v>9.135</v>
+        <v>9.56</v>
       </c>
       <c r="E57" s="1">
-        <v>6.0097493005</v>
+        <v>6.1647191727</v>
       </c>
       <c r="F57" t="s">
         <v>8</v>
       </c>
       <c r="G57">
         <v>1.0</v>
       </c>
       <c r="H57" s="1">
-        <v>1239348.53</v>
+        <v>1276947.6</v>
       </c>
       <c r="I57" s="1">
-        <v>644498.58</v>
+        <v>703291.68</v>
       </c>
       <c r="J57" s="1">
-        <v>52.003013228248</v>
+        <v>55.076001552452</v>
       </c>
       <c r="K57">
         <v>0.0</v>
       </c>
       <c r="L57">
         <v>0.0</v>
       </c>
       <c r="M57" s="1">
-        <v>1883847.11</v>
+        <v>1980239.28</v>
       </c>
       <c r="N57" s="1">
-        <v>1883847.11</v>
+        <v>1980239.28</v>
       </c>
       <c r="O57" s="1">
-        <v>0.56</v>
+        <v>0.55</v>
       </c>
       <c r="P57">
         <v>1</v>
       </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58" t="s">
         <v>146</v>
       </c>
       <c r="B58" t="s">
         <v>147</v>
       </c>
       <c r="C58" s="1">
-        <v>52429.0</v>
+        <v>52662.0</v>
       </c>
       <c r="D58" s="1">
-        <v>26.51</v>
+        <v>26.66</v>
       </c>
       <c r="E58" s="1">
-        <v>15.1233450953</v>
+        <v>15.3835446812</v>
       </c>
       <c r="F58" t="s">
         <v>8</v>
       </c>
       <c r="G58">
         <v>1.0</v>
       </c>
       <c r="H58" s="1">
-        <v>792901.86</v>
+        <v>810128.23</v>
       </c>
       <c r="I58" s="1">
-        <v>596990.93</v>
+        <v>593840.69</v>
       </c>
       <c r="J58" s="1">
-        <v>75.291906869786</v>
+        <v>73.302061082355</v>
       </c>
       <c r="K58">
         <v>0.0</v>
       </c>
       <c r="L58">
         <v>0.0</v>
       </c>
       <c r="M58" s="1">
-        <v>1389892.79</v>
+        <v>1403968.92</v>
       </c>
       <c r="N58" s="1">
-        <v>1389892.79</v>
+        <v>1403968.92</v>
       </c>
       <c r="O58" s="1">
-        <v>0.41</v>
+        <v>0.39</v>
       </c>
       <c r="P58">
         <v>1</v>
       </c>
     </row>
     <row r="59" spans="1:16">
       <c r="A59" t="s">
         <v>148</v>
       </c>
       <c r="B59" t="s">
         <v>149</v>
       </c>
       <c r="C59" s="1">
-        <v>4312.0</v>
+        <v>4331.0</v>
       </c>
       <c r="D59" s="1">
-        <v>89.35</v>
+        <v>101.8</v>
       </c>
       <c r="E59" s="1">
-        <v>104.5897008349</v>
+        <v>104.0333595013</v>
       </c>
       <c r="F59" t="s">
         <v>8</v>
       </c>
       <c r="G59">
         <v>1.0</v>
       </c>
       <c r="H59" s="1">
-        <v>450990.79</v>
+        <v>450568.48</v>
       </c>
       <c r="I59" s="1">
-        <v>-65713.59</v>
+        <v>-9672.68</v>
       </c>
       <c r="J59" s="1">
-        <v>-14.570938355526</v>
+        <v>-2.1467724506606</v>
       </c>
       <c r="K59">
         <v>0.0</v>
       </c>
       <c r="L59">
         <v>0.0</v>
       </c>
       <c r="M59" s="1">
-        <v>385277.2</v>
+        <v>440895.8</v>
       </c>
       <c r="N59" s="1">
-        <v>385277.2</v>
+        <v>440895.8</v>
       </c>
       <c r="O59" s="1">
-        <v>0.11</v>
+        <v>0.12</v>
       </c>
       <c r="P59">
         <v>1</v>
       </c>
     </row>
     <row r="60" spans="1:16">
       <c r="A60" t="s">
         <v>150</v>
       </c>
       <c r="B60" t="s">
         <v>151</v>
       </c>
       <c r="C60" s="1">
-        <v>4045.0</v>
+        <v>4063.0</v>
       </c>
       <c r="D60" s="1">
-        <v>194.75</v>
+        <v>172.8</v>
       </c>
       <c r="E60" s="1">
-        <v>192.1312855377</v>
+        <v>192.4195865124</v>
       </c>
       <c r="F60" t="s">
         <v>8</v>
       </c>
       <c r="G60">
         <v>1.0</v>
       </c>
       <c r="H60" s="1">
-        <v>777171.05</v>
+        <v>781800.78</v>
       </c>
       <c r="I60" s="1">
-        <v>10592.7</v>
+        <v>-79714.38</v>
       </c>
       <c r="J60" s="1">
-        <v>1.3629818043274</v>
+        <v>-10.196252298444</v>
       </c>
       <c r="K60">
         <v>0.0</v>
       </c>
       <c r="L60">
         <v>0.0</v>
       </c>
       <c r="M60" s="1">
-        <v>787763.75</v>
+        <v>702086.4</v>
       </c>
       <c r="N60" s="1">
-        <v>787763.75</v>
+        <v>702086.4</v>
       </c>
       <c r="O60" s="1">
-        <v>0.23</v>
+        <v>0.2</v>
       </c>
       <c r="P60">
         <v>1</v>
       </c>
     </row>
     <row r="61" spans="1:16">
       <c r="A61" t="s">
         <v>152</v>
       </c>
       <c r="B61" t="s">
         <v>153</v>
       </c>
       <c r="C61" s="1">
         <v>1674.0</v>
       </c>
       <c r="D61" s="1">
-        <v>61.08</v>
+        <v>61.86</v>
       </c>
       <c r="E61" s="1">
         <v>68.16</v>
       </c>
       <c r="F61" t="s">
         <v>8</v>
       </c>
       <c r="G61">
         <v>1.0</v>
       </c>
       <c r="H61" s="1">
         <v>114099.84</v>
       </c>
       <c r="I61" s="1">
-        <v>-11851.92</v>
+        <v>-10546.2</v>
       </c>
       <c r="J61" s="1">
-        <v>-10.387323943662</v>
+        <v>-9.2429577464789</v>
       </c>
       <c r="K61">
         <v>0.0</v>
       </c>
       <c r="L61">
         <v>0.0</v>
       </c>
       <c r="M61" s="1">
-        <v>102247.92</v>
+        <v>103553.64</v>
       </c>
       <c r="N61" s="1">
-        <v>102247.92</v>
+        <v>103553.64</v>
       </c>
       <c r="O61" s="1">
         <v>0.03</v>
       </c>
       <c r="P61">
         <v>1</v>
       </c>
     </row>
     <row r="62" spans="1:16">
       <c r="A62" t="s">
         <v>154</v>
       </c>
       <c r="B62" t="s">
         <v>155</v>
       </c>
       <c r="C62" s="1">
         <v>4056.0</v>
       </c>
       <c r="D62" s="1">
-        <v>24.96</v>
+        <v>22.86</v>
       </c>
       <c r="E62" s="1">
         <v>25.66</v>
       </c>
       <c r="F62" t="s">
         <v>8</v>
       </c>
       <c r="G62">
         <v>1.0</v>
       </c>
       <c r="H62" s="1">
         <v>104076.96</v>
       </c>
       <c r="I62" s="1">
-        <v>-2839.2</v>
+        <v>-11356.8</v>
       </c>
       <c r="J62" s="1">
-        <v>-2.7279812938426</v>
+        <v>-10.91192517537</v>
       </c>
       <c r="K62">
         <v>0.0</v>
       </c>
       <c r="L62">
         <v>0.0</v>
       </c>
       <c r="M62" s="1">
-        <v>101237.76</v>
+        <v>92720.16</v>
       </c>
       <c r="N62" s="1">
-        <v>101237.76</v>
+        <v>92720.16</v>
       </c>
       <c r="O62" s="1">
         <v>0.03</v>
       </c>
       <c r="P62">
         <v>1</v>
       </c>
     </row>
     <row r="63" spans="1:16">
       <c r="A63" t="s">
         <v>156</v>
       </c>
       <c r="B63" t="s">
         <v>157</v>
       </c>
       <c r="C63" s="1">
         <v>642.0</v>
       </c>
       <c r="D63" s="1">
-        <v>273.8</v>
+        <v>298.6</v>
       </c>
       <c r="E63" s="1">
         <v>321.4</v>
       </c>
       <c r="F63" t="s">
         <v>8</v>
       </c>
       <c r="G63">
         <v>1.0</v>
       </c>
       <c r="H63" s="1">
         <v>206338.8</v>
       </c>
       <c r="I63" s="1">
-        <v>-30559.2</v>
+        <v>-14637.6</v>
       </c>
       <c r="J63" s="1">
-        <v>-14.810205351587</v>
+        <v>-7.0939639079029</v>
       </c>
       <c r="K63">
         <v>0.0</v>
       </c>
       <c r="L63">
         <v>0.0</v>
       </c>
       <c r="M63" s="1">
-        <v>175779.6</v>
+        <v>191701.2</v>
       </c>
       <c r="N63" s="1">
-        <v>175779.6</v>
+        <v>191701.2</v>
       </c>
       <c r="O63" s="1">
         <v>0.05</v>
       </c>
       <c r="P63">
         <v>1</v>
       </c>
     </row>
     <row r="64" spans="1:16">
       <c r="A64" t="s">
         <v>158</v>
       </c>
       <c r="B64" t="s">
         <v>159</v>
       </c>
       <c r="C64" s="1">
-        <v>7032.0</v>
+        <v>7063.0</v>
       </c>
       <c r="D64" s="1">
-        <v>53.44</v>
+        <v>56.58</v>
       </c>
       <c r="E64" s="1">
-        <v>63.16</v>
+        <v>62.8040294492</v>
       </c>
       <c r="F64" t="s">
         <v>8</v>
       </c>
       <c r="G64">
         <v>1.0</v>
       </c>
       <c r="H64" s="1">
-        <v>444141.12</v>
+        <v>443584.86</v>
       </c>
       <c r="I64" s="1">
-        <v>-68351.04</v>
+        <v>-43960.32</v>
       </c>
       <c r="J64" s="1">
-        <v>-15.389487017099</v>
+        <v>-9.9102390464814</v>
       </c>
       <c r="K64">
         <v>0.0</v>
       </c>
       <c r="L64">
         <v>0.0</v>
       </c>
       <c r="M64" s="1">
-        <v>375790.08</v>
+        <v>399624.54</v>
       </c>
       <c r="N64" s="1">
-        <v>375790.08</v>
+        <v>399624.54</v>
       </c>
       <c r="O64" s="1">
         <v>0.11</v>
       </c>
       <c r="P64">
         <v>1</v>
       </c>
     </row>
     <row r="65" spans="1:16">
       <c r="A65" t="s">
         <v>160</v>
       </c>
       <c r="B65" t="s">
         <v>161</v>
       </c>
       <c r="C65" s="1">
         <v>1195.0</v>
       </c>
       <c r="D65" s="1">
-        <v>73.55</v>
+        <v>68.85</v>
       </c>
       <c r="E65" s="1">
         <v>83.25</v>
       </c>
       <c r="F65" t="s">
         <v>8</v>
       </c>
       <c r="G65">
         <v>1.0</v>
       </c>
       <c r="H65" s="1">
         <v>99483.75</v>
       </c>
       <c r="I65" s="1">
-        <v>-11591.5</v>
+        <v>-17208.0</v>
       </c>
       <c r="J65" s="1">
-        <v>-11.651651651652</v>
+        <v>-17.297297297297</v>
       </c>
       <c r="K65">
         <v>0.0</v>
       </c>
       <c r="L65">
         <v>0.0</v>
       </c>
       <c r="M65" s="1">
-        <v>87892.25</v>
+        <v>82275.75</v>
       </c>
       <c r="N65" s="1">
-        <v>87892.25</v>
+        <v>82275.75</v>
       </c>
       <c r="O65" s="1">
-        <v>0.03</v>
+        <v>0.02</v>
       </c>
       <c r="P65">
         <v>1</v>
       </c>
     </row>
     <row r="66" spans="1:16">
       <c r="A66" t="s">
         <v>162</v>
       </c>
       <c r="B66" t="s">
         <v>163</v>
       </c>
       <c r="C66" s="1">
         <v>3219.0</v>
       </c>
       <c r="D66" s="1">
-        <v>37.74</v>
+        <v>36.4</v>
       </c>
       <c r="E66" s="1">
         <v>39.45</v>
       </c>
       <c r="F66" t="s">
         <v>8</v>
       </c>
       <c r="G66">
         <v>1.0</v>
       </c>
       <c r="H66" s="1">
         <v>126989.55</v>
       </c>
       <c r="I66" s="1">
-        <v>-5504.49</v>
+        <v>-9817.95</v>
       </c>
       <c r="J66" s="1">
-        <v>-4.3346007604563</v>
+        <v>-7.7313054499366</v>
       </c>
       <c r="K66">
         <v>0.0</v>
       </c>
       <c r="L66">
         <v>0.0</v>
       </c>
       <c r="M66" s="1">
-        <v>121485.06</v>
+        <v>117171.6</v>
       </c>
       <c r="N66" s="1">
-        <v>121485.06</v>
+        <v>117171.6</v>
       </c>
       <c r="O66" s="1">
-        <v>0.04</v>
+        <v>0.03</v>
       </c>
       <c r="P66">
         <v>1</v>
       </c>
     </row>
     <row r="67" spans="1:16">
       <c r="A67" t="s">
         <v>164</v>
       </c>
       <c r="B67" t="s">
         <v>165</v>
       </c>
       <c r="C67" s="1">
         <v>2770.0</v>
       </c>
       <c r="D67" s="1">
-        <v>32.64</v>
+        <v>39.48</v>
       </c>
       <c r="E67" s="1">
         <v>36.76</v>
       </c>
       <c r="F67" t="s">
         <v>8</v>
       </c>
       <c r="G67">
         <v>1.0</v>
       </c>
       <c r="H67" s="1">
         <v>101825.2</v>
       </c>
       <c r="I67" s="1">
-        <v>-11412.4</v>
+        <v>7534.4</v>
       </c>
       <c r="J67" s="1">
-        <v>-11.207834602829</v>
+        <v>7.3993471164309</v>
       </c>
       <c r="K67">
         <v>0.0</v>
       </c>
       <c r="L67">
         <v>0.0</v>
       </c>
       <c r="M67" s="1">
-        <v>90412.8</v>
+        <v>109359.6</v>
       </c>
       <c r="N67" s="1">
-        <v>90412.8</v>
+        <v>109359.6</v>
       </c>
       <c r="O67" s="1">
         <v>0.03</v>
       </c>
       <c r="P67">
         <v>1</v>
       </c>
     </row>
     <row r="68" spans="1:16">
       <c r="A68" t="s">
         <v>166</v>
       </c>
       <c r="B68" t="s">
         <v>167</v>
       </c>
       <c r="C68" s="1">
-        <v>5249.0</v>
+        <v>5272.0</v>
       </c>
       <c r="D68" s="1">
-        <v>203.8</v>
+        <v>196.5</v>
       </c>
       <c r="E68" s="1">
-        <v>146.9038864546</v>
+        <v>149.4925663885</v>
       </c>
       <c r="F68" t="s">
         <v>8</v>
       </c>
       <c r="G68">
         <v>1.0</v>
       </c>
       <c r="H68" s="1">
-        <v>771098.5</v>
+        <v>788124.81</v>
       </c>
       <c r="I68" s="1">
-        <v>298647.7</v>
+        <v>247823.19</v>
       </c>
       <c r="J68" s="1">
-        <v>38.730162229598</v>
+        <v>31.444662933527</v>
       </c>
       <c r="K68">
         <v>0.0</v>
       </c>
       <c r="L68">
         <v>0.0</v>
       </c>
       <c r="M68" s="1">
-        <v>1069746.2</v>
+        <v>1035948.0</v>
       </c>
       <c r="N68" s="1">
-        <v>1069746.2</v>
+        <v>1035948.0</v>
       </c>
       <c r="O68" s="1">
-        <v>0.32</v>
+        <v>0.29</v>
       </c>
       <c r="P68">
         <v>1</v>
       </c>
     </row>
     <row r="69" spans="1:16">
       <c r="A69" t="s">
         <v>168</v>
       </c>
       <c r="B69" t="s">
         <v>169</v>
       </c>
       <c r="C69" s="1">
         <v>2162.0</v>
       </c>
       <c r="D69" s="1">
-        <v>59.6</v>
+        <v>54.7</v>
       </c>
       <c r="E69" s="1">
         <v>65.9</v>
       </c>
       <c r="F69" t="s">
         <v>8</v>
       </c>
       <c r="G69">
         <v>1.0</v>
       </c>
       <c r="H69" s="1">
         <v>142475.8</v>
       </c>
       <c r="I69" s="1">
-        <v>-13620.6</v>
+        <v>-24214.4</v>
       </c>
       <c r="J69" s="1">
-        <v>-9.5599393019727</v>
+        <v>-16.995447647951</v>
       </c>
       <c r="K69">
         <v>0.0</v>
       </c>
       <c r="L69">
         <v>0.0</v>
       </c>
       <c r="M69" s="1">
-        <v>128855.2</v>
+        <v>118261.4</v>
       </c>
       <c r="N69" s="1">
-        <v>128855.2</v>
+        <v>118261.4</v>
       </c>
       <c r="O69" s="1">
-        <v>0.04</v>
+        <v>0.03</v>
       </c>
       <c r="P69">
         <v>1</v>
       </c>
     </row>
     <row r="70" spans="1:16">
       <c r="A70" t="s">
         <v>170</v>
       </c>
       <c r="B70" t="s">
         <v>171</v>
       </c>
       <c r="C70" s="1">
-        <v>29724.0</v>
+        <v>29856.0</v>
       </c>
       <c r="D70" s="1">
-        <v>33.35</v>
+        <v>38.4</v>
       </c>
       <c r="E70" s="1">
-        <v>35.2965331046</v>
+        <v>35.260358052</v>
       </c>
       <c r="F70" t="s">
         <v>8</v>
       </c>
       <c r="G70">
         <v>1.0</v>
       </c>
       <c r="H70" s="1">
-        <v>1049154.15</v>
+        <v>1052733.25</v>
       </c>
       <c r="I70" s="1">
-        <v>-57858.75</v>
+        <v>93737.15</v>
       </c>
       <c r="J70" s="1">
-        <v>-5.5147997079362</v>
+        <v>8.9041692185556</v>
       </c>
       <c r="K70">
         <v>0.0</v>
       </c>
       <c r="L70">
         <v>0.0</v>
       </c>
       <c r="M70" s="1">
-        <v>991295.4</v>
+        <v>1146470.4</v>
       </c>
       <c r="N70" s="1">
-        <v>991295.4</v>
+        <v>1146470.4</v>
       </c>
       <c r="O70" s="1">
-        <v>0.29</v>
+        <v>0.32</v>
       </c>
       <c r="P70">
         <v>1</v>
       </c>
     </row>
     <row r="71" spans="1:16">
       <c r="A71" t="s">
         <v>172</v>
       </c>
       <c r="B71" t="s">
         <v>173</v>
       </c>
       <c r="C71" s="1">
         <v>9296.0</v>
       </c>
       <c r="D71" s="1">
-        <v>8.758</v>
+        <v>9.208</v>
       </c>
       <c r="E71" s="1">
         <v>10.63</v>
       </c>
       <c r="F71" t="s">
         <v>8</v>
       </c>
       <c r="G71">
         <v>1.0</v>
       </c>
       <c r="H71" s="1">
         <v>98816.48</v>
       </c>
       <c r="I71" s="1">
-        <v>-17402.11</v>
+        <v>-13218.91</v>
       </c>
       <c r="J71" s="1">
-        <v>-17.610534194296</v>
+        <v>-13.377232218755</v>
       </c>
       <c r="K71">
         <v>0.0</v>
       </c>
       <c r="L71">
         <v>0.0</v>
       </c>
       <c r="M71" s="1">
-        <v>81414.37</v>
+        <v>85597.57</v>
       </c>
       <c r="N71" s="1">
-        <v>81414.37</v>
+        <v>85597.57</v>
       </c>
       <c r="O71" s="1">
         <v>0.02</v>
       </c>
       <c r="P71">
         <v>1</v>
       </c>
     </row>
     <row r="72" spans="1:16">
       <c r="A72" t="s">
         <v>174</v>
       </c>
       <c r="B72" t="s">
         <v>175</v>
       </c>
       <c r="C72" s="1">
-        <v>1409.0</v>
+        <v>1415.0</v>
       </c>
       <c r="D72" s="1">
-        <v>260.0</v>
+        <v>227.4</v>
       </c>
       <c r="E72" s="1">
-        <v>257.8</v>
+        <v>258.2603957597</v>
       </c>
       <c r="F72" t="s">
         <v>8</v>
       </c>
       <c r="G72">
         <v>1.0</v>
       </c>
       <c r="H72" s="1">
-        <v>363240.2</v>
+        <v>365438.46</v>
       </c>
       <c r="I72" s="1">
-        <v>3099.8</v>
+        <v>-43667.46</v>
       </c>
       <c r="J72" s="1">
-        <v>0.8533747090768</v>
+        <v>-11.949333411705</v>
       </c>
       <c r="K72">
         <v>0.0</v>
       </c>
       <c r="L72">
         <v>0.0</v>
       </c>
       <c r="M72" s="1">
-        <v>366340.0</v>
+        <v>321771.0</v>
       </c>
       <c r="N72" s="1">
-        <v>366340.0</v>
+        <v>321771.0</v>
       </c>
       <c r="O72" s="1">
-        <v>0.11</v>
+        <v>0.09</v>
       </c>
       <c r="P72">
         <v>1</v>
       </c>
     </row>
     <row r="73" spans="1:16">
       <c r="A73" t="s">
         <v>176</v>
       </c>
       <c r="B73" t="s">
         <v>177</v>
       </c>
       <c r="C73" s="1">
-        <v>8617.0</v>
+        <v>8656.0</v>
       </c>
       <c r="D73" s="1">
-        <v>66.38</v>
+        <v>66.26</v>
       </c>
       <c r="E73" s="1">
-        <v>78.56</v>
+        <v>77.9953858595</v>
       </c>
       <c r="F73" t="s">
         <v>8</v>
       </c>
       <c r="G73">
         <v>1.0</v>
       </c>
       <c r="H73" s="1">
-        <v>676951.52</v>
+        <v>675128.06</v>
       </c>
       <c r="I73" s="1">
-        <v>-104955.06</v>
+        <v>-101581.5</v>
       </c>
       <c r="J73" s="1">
-        <v>-15.504073319756</v>
+        <v>-15.046256557608</v>
       </c>
       <c r="K73">
         <v>0.0</v>
       </c>
       <c r="L73">
         <v>0.0</v>
       </c>
       <c r="M73" s="1">
-        <v>571996.46</v>
+        <v>573546.56</v>
       </c>
       <c r="N73" s="1">
-        <v>571996.46</v>
+        <v>573546.56</v>
       </c>
       <c r="O73" s="1">
-        <v>0.17</v>
+        <v>0.16</v>
       </c>
       <c r="P73">
         <v>1</v>
       </c>
     </row>
     <row r="74" spans="1:16">
       <c r="A74" t="s">
         <v>178</v>
       </c>
       <c r="B74" t="s">
         <v>179</v>
       </c>
       <c r="C74" s="1">
-        <v>2835.0</v>
+        <v>2972.0</v>
       </c>
       <c r="D74" s="1">
-        <v>66.16</v>
+        <v>65.78</v>
       </c>
       <c r="E74" s="1">
-        <v>69.1710828924</v>
+        <v>69.0387348587</v>
       </c>
       <c r="F74" t="s">
         <v>8</v>
       </c>
       <c r="G74">
         <v>1.0</v>
       </c>
       <c r="H74" s="1">
-        <v>196100.02</v>
+        <v>205183.12</v>
       </c>
       <c r="I74" s="1">
-        <v>-8536.42</v>
+        <v>-9684.96</v>
       </c>
       <c r="J74" s="1">
-        <v>-4.3530949155436</v>
+        <v>-4.7201543674743</v>
       </c>
       <c r="K74">
         <v>0.0</v>
       </c>
       <c r="L74">
         <v>0.0</v>
       </c>
       <c r="M74" s="1">
-        <v>187563.6</v>
+        <v>195498.16</v>
       </c>
       <c r="N74" s="1">
-        <v>187563.6</v>
+        <v>195498.16</v>
       </c>
       <c r="O74" s="1">
-        <v>0.06</v>
+        <v>0.05</v>
       </c>
       <c r="P74">
         <v>1</v>
       </c>
     </row>
     <row r="75" spans="1:16">
       <c r="A75" t="s">
         <v>180</v>
       </c>
       <c r="B75" t="s">
         <v>181</v>
       </c>
       <c r="C75" s="1">
-        <v>503.0</v>
+        <v>505.0</v>
       </c>
       <c r="D75" s="1">
-        <v>1656.0</v>
+        <v>1609.5</v>
       </c>
       <c r="E75" s="1">
-        <v>1503.15055666</v>
+        <v>1507.971029703</v>
       </c>
       <c r="F75" t="s">
         <v>8</v>
       </c>
       <c r="G75">
         <v>1.0</v>
       </c>
       <c r="H75" s="1">
-        <v>756084.73</v>
+        <v>761525.37</v>
       </c>
       <c r="I75" s="1">
-        <v>76883.27</v>
+        <v>51272.13</v>
       </c>
       <c r="J75" s="1">
-        <v>10.168605045099</v>
+        <v>6.732819682685</v>
       </c>
       <c r="K75">
         <v>0.0</v>
       </c>
       <c r="L75">
         <v>0.0</v>
       </c>
       <c r="M75" s="1">
-        <v>832968.0</v>
+        <v>812797.5</v>
       </c>
       <c r="N75" s="1">
-        <v>832968.0</v>
+        <v>812797.5</v>
       </c>
       <c r="O75" s="1">
-        <v>0.25</v>
+        <v>0.23</v>
       </c>
       <c r="P75">
         <v>1</v>
       </c>
     </row>
     <row r="76" spans="1:16">
       <c r="A76" t="s">
         <v>182</v>
       </c>
       <c r="B76" t="s">
         <v>183</v>
       </c>
       <c r="C76" s="1">
         <v>2071.0</v>
       </c>
       <c r="D76" s="1">
-        <v>41.26</v>
+        <v>56.9</v>
       </c>
       <c r="E76" s="1">
         <v>48.74</v>
       </c>
       <c r="F76" t="s">
         <v>8</v>
       </c>
       <c r="G76">
         <v>1.0</v>
       </c>
       <c r="H76" s="1">
         <v>100940.54</v>
       </c>
       <c r="I76" s="1">
-        <v>-15491.08</v>
+        <v>16899.36</v>
       </c>
       <c r="J76" s="1">
-        <v>-15.346737792368</v>
+        <v>16.741895773492</v>
       </c>
       <c r="K76">
         <v>0.0</v>
       </c>
       <c r="L76">
         <v>0.0</v>
       </c>
       <c r="M76" s="1">
-        <v>85449.46</v>
+        <v>117839.9</v>
       </c>
       <c r="N76" s="1">
-        <v>85449.46</v>
+        <v>117839.9</v>
       </c>
       <c r="O76" s="1">
         <v>0.03</v>
       </c>
       <c r="P76">
         <v>1</v>
       </c>
     </row>
     <row r="77" spans="1:16">
       <c r="A77" t="s">
         <v>184</v>
       </c>
       <c r="B77" t="s">
         <v>185</v>
       </c>
       <c r="C77" s="1">
         <v>3186.0</v>
       </c>
       <c r="D77" s="1">
-        <v>27.36</v>
+        <v>26.72</v>
       </c>
       <c r="E77" s="1">
         <v>31.64</v>
       </c>
       <c r="F77" t="s">
         <v>8</v>
       </c>
       <c r="G77">
         <v>1.0</v>
       </c>
       <c r="H77" s="1">
         <v>100805.04</v>
       </c>
       <c r="I77" s="1">
-        <v>-13636.08</v>
+        <v>-15675.12</v>
       </c>
       <c r="J77" s="1">
-        <v>-13.527180783818</v>
+        <v>-15.549936788875</v>
       </c>
       <c r="K77">
         <v>0.0</v>
       </c>
       <c r="L77">
         <v>0.0</v>
       </c>
       <c r="M77" s="1">
-        <v>87168.96</v>
+        <v>85129.92</v>
       </c>
       <c r="N77" s="1">
-        <v>87168.96</v>
+        <v>85129.92</v>
       </c>
       <c r="O77" s="1">
-        <v>0.03</v>
+        <v>0.02</v>
       </c>
       <c r="P77">
         <v>1</v>
       </c>
     </row>
     <row r="78" spans="1:16">
       <c r="A78" t="s">
         <v>186</v>
       </c>
       <c r="B78" t="s">
         <v>187</v>
       </c>
       <c r="C78" s="1">
-        <v>41103.0</v>
+        <v>41285.0</v>
       </c>
       <c r="D78" s="1">
-        <v>19.175</v>
+        <v>19.365</v>
       </c>
       <c r="E78" s="1">
-        <v>13.2980957594</v>
+        <v>13.5946668281</v>
       </c>
       <c r="F78" t="s">
         <v>8</v>
       </c>
       <c r="G78">
         <v>1.0</v>
       </c>
       <c r="H78" s="1">
-        <v>546591.63</v>
+        <v>561255.82</v>
       </c>
       <c r="I78" s="1">
-        <v>241558.4</v>
+        <v>238228.21</v>
       </c>
       <c r="J78" s="1">
-        <v>44.19357830269</v>
+        <v>42.445566087849</v>
       </c>
       <c r="K78">
         <v>0.0</v>
       </c>
       <c r="L78">
         <v>0.0</v>
       </c>
       <c r="M78" s="1">
-        <v>788150.03</v>
+        <v>799484.03</v>
       </c>
       <c r="N78" s="1">
-        <v>788150.03</v>
+        <v>799484.03</v>
       </c>
       <c r="O78" s="1">
-        <v>0.23</v>
+        <v>0.22</v>
       </c>
       <c r="P78">
         <v>1</v>
       </c>
     </row>
     <row r="79" spans="1:16">
       <c r="A79" t="s">
         <v>188</v>
       </c>
       <c r="B79" t="s">
         <v>189</v>
       </c>
       <c r="C79" s="1">
-        <v>18154.0</v>
+        <v>18234.0</v>
       </c>
       <c r="D79" s="1">
-        <v>50.56</v>
+        <v>52.68</v>
       </c>
       <c r="E79" s="1">
-        <v>38.9226291726</v>
+        <v>39.3970472743</v>
       </c>
       <c r="F79" t="s">
         <v>8</v>
       </c>
       <c r="G79">
         <v>1.0</v>
       </c>
       <c r="H79" s="1">
-        <v>706601.41</v>
+        <v>718365.76</v>
       </c>
       <c r="I79" s="1">
-        <v>211264.83</v>
+        <v>242201.36</v>
       </c>
       <c r="J79" s="1">
-        <v>29.898727487679</v>
+        <v>33.715604708109</v>
       </c>
       <c r="K79">
         <v>0.0</v>
       </c>
       <c r="L79">
         <v>0.0</v>
       </c>
       <c r="M79" s="1">
-        <v>917866.24</v>
+        <v>960567.12</v>
       </c>
       <c r="N79" s="1">
-        <v>917866.24</v>
+        <v>960567.12</v>
       </c>
       <c r="O79" s="1">
         <v>0.27</v>
       </c>
       <c r="P79">
         <v>1</v>
       </c>
     </row>
     <row r="80" spans="1:16">
       <c r="A80" t="s">
         <v>190</v>
       </c>
       <c r="B80" t="s">
         <v>191</v>
       </c>
       <c r="C80" s="1">
-        <v>18605.0</v>
+        <v>18687.0</v>
       </c>
       <c r="D80" s="1">
-        <v>37.645</v>
+        <v>80.35</v>
       </c>
       <c r="E80" s="1">
-        <v>34.7570739049</v>
+        <v>34.9062332103</v>
       </c>
       <c r="F80" t="s">
         <v>8</v>
       </c>
       <c r="G80">
         <v>1.0</v>
       </c>
       <c r="H80" s="1">
-        <v>646655.36</v>
+        <v>652292.78</v>
       </c>
       <c r="I80" s="1">
-        <v>53729.87</v>
+        <v>849207.67</v>
       </c>
       <c r="J80" s="1">
-        <v>8.3088880605583</v>
+        <v>130.18811430045</v>
       </c>
       <c r="K80">
         <v>0.0</v>
       </c>
       <c r="L80">
         <v>0.0</v>
       </c>
       <c r="M80" s="1">
-        <v>700385.23</v>
+        <v>1501500.45</v>
       </c>
       <c r="N80" s="1">
-        <v>700385.23</v>
+        <v>1501500.45</v>
       </c>
       <c r="O80" s="1">
-        <v>0.21</v>
+        <v>0.42</v>
       </c>
       <c r="P80">
         <v>1</v>
       </c>
     </row>
     <row r="81" spans="1:16">
       <c r="A81" t="s">
         <v>192</v>
       </c>
       <c r="B81" t="s">
         <v>193</v>
       </c>
       <c r="C81" s="1">
-        <v>43211.0</v>
+        <v>43403.0</v>
       </c>
       <c r="D81" s="1">
-        <v>21.93</v>
+        <v>26.5</v>
       </c>
       <c r="E81" s="1">
-        <v>12.0848598736</v>
+        <v>12.5458813907</v>
       </c>
       <c r="F81" t="s">
         <v>8</v>
       </c>
       <c r="G81">
         <v>1.0</v>
       </c>
       <c r="H81" s="1">
-        <v>522198.88</v>
+        <v>544528.89</v>
       </c>
       <c r="I81" s="1">
-        <v>425418.35</v>
+        <v>605650.61</v>
       </c>
       <c r="J81" s="1">
-        <v>81.466729687356</v>
+        <v>111.22469737097</v>
       </c>
       <c r="K81">
         <v>0.0</v>
       </c>
       <c r="L81">
         <v>0.0</v>
       </c>
       <c r="M81" s="1">
-        <v>947617.23</v>
+        <v>1150179.5</v>
       </c>
       <c r="N81" s="1">
-        <v>947617.23</v>
+        <v>1150179.5</v>
       </c>
       <c r="O81" s="1">
-        <v>0.28</v>
+        <v>0.32</v>
       </c>
       <c r="P81">
         <v>1</v>
       </c>
     </row>
     <row r="82" spans="1:16">
       <c r="A82" t="s">
         <v>194</v>
       </c>
       <c r="B82" t="s">
         <v>195</v>
       </c>
       <c r="C82" s="1">
         <v>2538.0</v>
       </c>
       <c r="D82" s="1">
-        <v>30.98</v>
+        <v>34.5</v>
       </c>
       <c r="E82" s="1">
         <v>39.1</v>
       </c>
       <c r="F82" t="s">
         <v>8</v>
       </c>
       <c r="G82">
         <v>1.0</v>
       </c>
       <c r="H82" s="1">
         <v>99235.8</v>
       </c>
       <c r="I82" s="1">
-        <v>-20608.56</v>
+        <v>-11674.8</v>
       </c>
       <c r="J82" s="1">
-        <v>-20.76726342711</v>
+        <v>-11.764705882353</v>
       </c>
       <c r="K82">
         <v>0.0</v>
       </c>
       <c r="L82">
         <v>0.0</v>
       </c>
       <c r="M82" s="1">
-        <v>78627.24</v>
+        <v>87561.0</v>
       </c>
       <c r="N82" s="1">
-        <v>78627.24</v>
+        <v>87561.0</v>
       </c>
       <c r="O82" s="1">
         <v>0.02</v>
       </c>
       <c r="P82">
         <v>1</v>
       </c>
     </row>
     <row r="83" spans="1:16">
       <c r="A83" t="s">
         <v>196</v>
       </c>
       <c r="B83" t="s">
         <v>197</v>
       </c>
       <c r="C83" s="1">
-        <v>336734.0</v>
+        <v>338230.0</v>
       </c>
       <c r="D83" s="1">
-        <v>4.966</v>
+        <v>5.694</v>
       </c>
       <c r="E83" s="1">
-        <v>2.8473830976</v>
+        <v>2.9539179552</v>
       </c>
       <c r="F83" t="s">
         <v>8</v>
       </c>
       <c r="G83">
         <v>1.0</v>
       </c>
       <c r="H83" s="1">
-        <v>958810.7</v>
+        <v>999103.67</v>
       </c>
       <c r="I83" s="1">
-        <v>713410.34</v>
+        <v>926777.95</v>
       </c>
       <c r="J83" s="1">
-        <v>74.405754962893</v>
+        <v>92.760939412824</v>
       </c>
       <c r="K83">
         <v>0.0</v>
       </c>
       <c r="L83">
         <v>0.0</v>
       </c>
       <c r="M83" s="1">
-        <v>1672221.04</v>
+        <v>1925881.62</v>
       </c>
       <c r="N83" s="1">
-        <v>1672221.04</v>
+        <v>1925881.62</v>
       </c>
       <c r="O83" s="1">
-        <v>0.5</v>
+        <v>0.54</v>
       </c>
       <c r="P83">
         <v>1</v>
       </c>
     </row>
     <row r="84" spans="1:16">
       <c r="A84" t="s">
         <v>198</v>
       </c>
       <c r="B84" t="s">
         <v>199</v>
       </c>
       <c r="C84" s="1">
-        <v>17708.0</v>
+        <v>18562.0</v>
       </c>
       <c r="D84" s="1">
-        <v>19.155</v>
+        <v>13.94</v>
       </c>
       <c r="E84" s="1">
-        <v>19.15</v>
+        <v>19.1495399203</v>
       </c>
       <c r="F84" t="s">
         <v>8</v>
       </c>
       <c r="G84">
         <v>1.0</v>
       </c>
       <c r="H84" s="1">
-        <v>339108.2</v>
+        <v>355453.76</v>
       </c>
       <c r="I84" s="1">
-        <v>88.54</v>
+        <v>-96699.48</v>
       </c>
       <c r="J84" s="1">
-        <v>0.026109660574413</v>
+        <v>-27.204517403333</v>
       </c>
       <c r="K84">
         <v>0.0</v>
       </c>
       <c r="L84">
         <v>0.0</v>
       </c>
       <c r="M84" s="1">
-        <v>339196.74</v>
+        <v>258754.28</v>
       </c>
       <c r="N84" s="1">
-        <v>339196.74</v>
+        <v>258754.28</v>
       </c>
       <c r="O84" s="1">
-        <v>0.1</v>
+        <v>0.07</v>
       </c>
       <c r="P84">
         <v>1</v>
       </c>
     </row>
     <row r="85" spans="1:16">
       <c r="A85" t="s">
         <v>200</v>
       </c>
       <c r="B85" t="s">
         <v>201</v>
       </c>
       <c r="C85" s="1">
         <v>6833.0</v>
       </c>
       <c r="D85" s="1">
-        <v>15.11</v>
+        <v>14.76</v>
       </c>
       <c r="E85" s="1">
         <v>14.99</v>
       </c>
       <c r="F85" t="s">
         <v>8</v>
       </c>
       <c r="G85">
         <v>1.0</v>
       </c>
       <c r="H85" s="1">
         <v>102426.67</v>
       </c>
       <c r="I85" s="1">
-        <v>819.96</v>
+        <v>-1571.59</v>
       </c>
       <c r="J85" s="1">
-        <v>0.80053368912608</v>
+        <v>-1.5343562374917</v>
       </c>
       <c r="K85">
         <v>0.0</v>
       </c>
       <c r="L85">
         <v>0.0</v>
       </c>
       <c r="M85" s="1">
-        <v>103246.63</v>
+        <v>100855.08</v>
       </c>
       <c r="N85" s="1">
-        <v>103246.63</v>
+        <v>100855.08</v>
       </c>
       <c r="O85" s="1">
         <v>0.03</v>
       </c>
       <c r="P85">
         <v>1</v>
       </c>
     </row>
     <row r="86" spans="1:16">
       <c r="A86" t="s">
         <v>202</v>
       </c>
       <c r="B86" t="s">
         <v>203</v>
       </c>
       <c r="C86" s="1">
-        <v>3997.0</v>
+        <v>4015.0</v>
       </c>
       <c r="D86" s="1">
-        <v>103.45</v>
+        <v>113.65</v>
       </c>
       <c r="E86" s="1">
-        <v>114.8</v>
+        <v>114.3255616438</v>
       </c>
       <c r="F86" t="s">
         <v>8</v>
       </c>
       <c r="G86">
         <v>1.0</v>
       </c>
       <c r="H86" s="1">
-        <v>458855.6</v>
+        <v>459017.13</v>
       </c>
       <c r="I86" s="1">
-        <v>-45365.95</v>
+        <v>-2712.38</v>
       </c>
       <c r="J86" s="1">
-        <v>-9.8867595818815</v>
+        <v>-0.59091040894269</v>
       </c>
       <c r="K86">
         <v>0.0</v>
       </c>
       <c r="L86">
         <v>0.0</v>
       </c>
       <c r="M86" s="1">
-        <v>413489.65</v>
+        <v>456304.75</v>
       </c>
       <c r="N86" s="1">
-        <v>413489.65</v>
+        <v>456304.75</v>
       </c>
       <c r="O86" s="1">
-        <v>0.12</v>
+        <v>0.13</v>
       </c>
       <c r="P86">
         <v>1</v>
       </c>
     </row>
     <row r="87" spans="1:16">
       <c r="A87" t="s">
         <v>204</v>
       </c>
       <c r="B87" t="s">
         <v>205</v>
       </c>
       <c r="C87" s="1">
-        <v>1004.0</v>
+        <v>1052.0</v>
       </c>
       <c r="D87" s="1">
-        <v>234.15</v>
+        <v>247.75</v>
       </c>
       <c r="E87" s="1">
-        <v>530.7942330677</v>
+        <v>518.2834695817</v>
       </c>
       <c r="F87" t="s">
         <v>8</v>
       </c>
       <c r="G87">
         <v>1.0</v>
       </c>
       <c r="H87" s="1">
-        <v>532917.41</v>
+        <v>545234.21</v>
       </c>
       <c r="I87" s="1">
-        <v>-297830.81</v>
+        <v>-284601.21</v>
       </c>
       <c r="J87" s="1">
-        <v>-55.886860592526</v>
+        <v>-52.197973784514</v>
       </c>
       <c r="K87">
         <v>0.0</v>
       </c>
       <c r="L87">
         <v>0.0</v>
       </c>
       <c r="M87" s="1">
-        <v>235086.6</v>
+        <v>260633.0</v>
       </c>
       <c r="N87" s="1">
-        <v>235086.6</v>
+        <v>260633.0</v>
       </c>
       <c r="O87" s="1">
         <v>0.07</v>
       </c>
       <c r="P87">
         <v>1</v>
       </c>
     </row>
     <row r="88" spans="1:16">
       <c r="A88" t="s">
         <v>206</v>
       </c>
       <c r="B88" t="s">
         <v>207</v>
       </c>
       <c r="C88" s="1">
         <v>3249.0</v>
       </c>
       <c r="D88" s="1">
-        <v>32.22</v>
+        <v>34.76</v>
       </c>
       <c r="E88" s="1">
         <v>35.62</v>
       </c>
       <c r="F88" t="s">
         <v>8</v>
       </c>
       <c r="G88">
         <v>1.0</v>
       </c>
       <c r="H88" s="1">
         <v>115729.38</v>
       </c>
       <c r="I88" s="1">
-        <v>-11046.6</v>
+        <v>-2794.14</v>
       </c>
       <c r="J88" s="1">
-        <v>-9.5451993262212</v>
+        <v>-2.4143739472207</v>
       </c>
       <c r="K88">
         <v>0.0</v>
       </c>
       <c r="L88">
         <v>0.0</v>
       </c>
       <c r="M88" s="1">
-        <v>104682.78</v>
+        <v>112935.24</v>
       </c>
       <c r="N88" s="1">
-        <v>104682.78</v>
+        <v>112935.24</v>
       </c>
       <c r="O88" s="1">
         <v>0.03</v>
       </c>
       <c r="P88">
         <v>1</v>
       </c>
     </row>
     <row r="89" spans="1:16">
       <c r="A89" t="s">
         <v>208</v>
       </c>
       <c r="B89" t="s">
         <v>209</v>
       </c>
       <c r="C89" s="1">
-        <v>5725.0</v>
+        <v>5750.0</v>
       </c>
       <c r="D89" s="1">
-        <v>54.56</v>
+        <v>50.28</v>
       </c>
       <c r="E89" s="1">
-        <v>64.02</v>
+        <v>63.5950313043</v>
       </c>
       <c r="F89" t="s">
         <v>8</v>
       </c>
       <c r="G89">
         <v>1.0</v>
       </c>
       <c r="H89" s="1">
-        <v>366514.5</v>
+        <v>365671.43</v>
       </c>
       <c r="I89" s="1">
-        <v>-54158.5</v>
+        <v>-76561.43</v>
       </c>
       <c r="J89" s="1">
-        <v>-14.776632302405</v>
+        <v>-20.937219514251</v>
       </c>
       <c r="K89">
         <v>0.0</v>
       </c>
       <c r="L89">
         <v>0.0</v>
       </c>
       <c r="M89" s="1">
-        <v>312356.0</v>
+        <v>289110.0</v>
       </c>
       <c r="N89" s="1">
-        <v>312356.0</v>
+        <v>289110.0</v>
       </c>
       <c r="O89" s="1">
-        <v>0.09</v>
+        <v>0.08</v>
       </c>
       <c r="P89">
         <v>1</v>
       </c>
     </row>
     <row r="90" spans="1:16">
       <c r="A90" t="s">
         <v>210</v>
       </c>
       <c r="B90" t="s">
         <v>211</v>
       </c>
       <c r="C90" s="1">
-        <v>1008.0</v>
+        <v>3024.0</v>
       </c>
       <c r="D90" s="1">
-        <v>86.65</v>
+        <v>27.26</v>
       </c>
       <c r="E90" s="1">
-        <v>100.3</v>
+        <v>33.4333333333</v>
       </c>
       <c r="F90" t="s">
         <v>8</v>
       </c>
       <c r="G90">
         <v>1.0</v>
       </c>
       <c r="H90" s="1">
         <v>101102.4</v>
       </c>
       <c r="I90" s="1">
-        <v>-13759.2</v>
+        <v>-18668.16</v>
       </c>
       <c r="J90" s="1">
-        <v>-13.609172482552</v>
+        <v>-18.464606181456</v>
       </c>
       <c r="K90">
         <v>0.0</v>
       </c>
       <c r="L90">
         <v>0.0</v>
       </c>
       <c r="M90" s="1">
-        <v>87343.2</v>
+        <v>82434.24</v>
       </c>
       <c r="N90" s="1">
-        <v>87343.2</v>
+        <v>82434.24</v>
       </c>
       <c r="O90" s="1">
-        <v>0.03</v>
+        <v>0.02</v>
       </c>
       <c r="P90">
         <v>1</v>
       </c>
     </row>
     <row r="91" spans="1:16">
       <c r="A91" t="s">
         <v>212</v>
       </c>
       <c r="B91" t="s">
         <v>213</v>
       </c>
       <c r="C91" s="1">
-        <v>263636.0</v>
+        <v>264807.0</v>
       </c>
       <c r="D91" s="1">
-        <v>4.685</v>
+        <v>4.43</v>
       </c>
       <c r="E91" s="1">
-        <v>3.4709370116</v>
+        <v>3.5322762616</v>
       </c>
       <c r="F91" t="s">
         <v>8</v>
       </c>
       <c r="G91">
         <v>1.0</v>
       </c>
       <c r="H91" s="1">
-        <v>915063.95</v>
+        <v>935371.48</v>
       </c>
       <c r="I91" s="1">
-        <v>320070.71</v>
+        <v>237723.53</v>
       </c>
       <c r="J91" s="1">
-        <v>34.977960829951</v>
+        <v>25.414879016837</v>
       </c>
       <c r="K91">
         <v>0.0</v>
       </c>
       <c r="L91">
         <v>0.0</v>
       </c>
       <c r="M91" s="1">
-        <v>1235134.66</v>
+        <v>1173095.01</v>
       </c>
       <c r="N91" s="1">
-        <v>1235134.66</v>
+        <v>1173095.01</v>
       </c>
       <c r="O91" s="1">
-        <v>0.37</v>
+        <v>0.33</v>
       </c>
       <c r="P91">
         <v>1</v>
       </c>
     </row>
     <row r="92" spans="1:16">
       <c r="A92" t="s">
         <v>214</v>
       </c>
       <c r="B92" t="s">
         <v>215</v>
       </c>
       <c r="C92" s="1">
-        <v>11086.0</v>
+        <v>11621.0</v>
       </c>
       <c r="D92" s="1">
-        <v>22.83</v>
+        <v>22.39</v>
       </c>
       <c r="E92" s="1">
-        <v>27.08</v>
+        <v>26.9078203253</v>
       </c>
       <c r="F92" t="s">
         <v>8</v>
       </c>
       <c r="G92">
         <v>1.0</v>
       </c>
       <c r="H92" s="1">
-        <v>300208.88</v>
+        <v>312695.78</v>
       </c>
       <c r="I92" s="1">
-        <v>-47115.5</v>
+        <v>-52501.59</v>
       </c>
       <c r="J92" s="1">
-        <v>-15.69423929099</v>
+        <v>-16.789989938464</v>
       </c>
       <c r="K92">
         <v>0.0</v>
       </c>
       <c r="L92">
         <v>0.0</v>
       </c>
       <c r="M92" s="1">
-        <v>253093.38</v>
+        <v>260194.19</v>
       </c>
       <c r="N92" s="1">
-        <v>253093.38</v>
+        <v>260194.19</v>
       </c>
       <c r="O92" s="1">
-        <v>0.08</v>
+        <v>0.07</v>
       </c>
       <c r="P92">
         <v>1</v>
       </c>
     </row>
     <row r="93" spans="1:16">
       <c r="A93" t="s">
         <v>216</v>
       </c>
       <c r="B93" t="s">
         <v>217</v>
       </c>
       <c r="C93" s="1">
-        <v>5861.0</v>
+        <v>5887.0</v>
       </c>
       <c r="D93" s="1">
-        <v>167.24</v>
+        <v>177.42</v>
       </c>
       <c r="E93" s="1">
-        <v>149.7681453677</v>
+        <v>151.0648530661</v>
       </c>
       <c r="F93" t="s">
         <v>8</v>
       </c>
       <c r="G93">
         <v>1.0</v>
       </c>
       <c r="H93" s="1">
-        <v>877791.1</v>
+        <v>889318.79</v>
       </c>
       <c r="I93" s="1">
-        <v>102402.54</v>
+        <v>155152.75</v>
       </c>
       <c r="J93" s="1">
-        <v>11.665935095491</v>
+        <v>17.446246694057</v>
       </c>
       <c r="K93">
         <v>0.0</v>
       </c>
       <c r="L93">
         <v>0.0</v>
       </c>
       <c r="M93" s="1">
-        <v>980193.64</v>
+        <v>1044471.54</v>
       </c>
       <c r="N93" s="1">
-        <v>980193.64</v>
+        <v>1044471.54</v>
       </c>
       <c r="O93" s="1">
         <v>0.29</v>
       </c>
       <c r="P93">
         <v>1</v>
       </c>
     </row>
     <row r="94" spans="1:16">
       <c r="A94" t="s">
         <v>218</v>
       </c>
       <c r="B94" t="s">
         <v>219</v>
       </c>
       <c r="C94" s="1">
-        <v>5033.0</v>
+        <v>5056.0</v>
       </c>
       <c r="D94" s="1">
-        <v>131.65</v>
+        <v>146.95</v>
       </c>
       <c r="E94" s="1">
-        <v>72.0073097556</v>
+        <v>74.7566139241</v>
       </c>
       <c r="F94" t="s">
         <v>8</v>
       </c>
       <c r="G94">
         <v>1.0</v>
       </c>
       <c r="H94" s="1">
-        <v>362412.79</v>
+        <v>377969.44</v>
       </c>
       <c r="I94" s="1">
-        <v>300181.66</v>
+        <v>365009.76</v>
       </c>
       <c r="J94" s="1">
-        <v>82.828660655161</v>
+        <v>96.571236023738</v>
       </c>
       <c r="K94">
         <v>0.0</v>
       </c>
       <c r="L94">
         <v>0.0</v>
       </c>
       <c r="M94" s="1">
-        <v>662594.45</v>
+        <v>742979.2</v>
       </c>
       <c r="N94" s="1">
-        <v>662594.45</v>
+        <v>742979.2</v>
       </c>
       <c r="O94" s="1">
-        <v>0.2</v>
+        <v>0.21</v>
       </c>
       <c r="P94">
         <v>1</v>
       </c>
     </row>
     <row r="95" spans="1:16">
       <c r="A95" t="s">
         <v>220</v>
       </c>
       <c r="B95" t="s">
         <v>221</v>
       </c>
       <c r="C95" s="1">
-        <v>5837.0</v>
+        <v>5862.0</v>
       </c>
       <c r="D95" s="1">
-        <v>60.6</v>
+        <v>52.47</v>
       </c>
       <c r="E95" s="1">
-        <v>56.7999965736</v>
+        <v>56.8569498465</v>
       </c>
       <c r="F95" t="s">
         <v>8</v>
       </c>
       <c r="G95">
         <v>1.0</v>
       </c>
       <c r="H95" s="1">
-        <v>331541.58</v>
+        <v>333295.44</v>
       </c>
       <c r="I95" s="1">
-        <v>22180.62</v>
+        <v>-25716.3</v>
       </c>
       <c r="J95" s="1">
-        <v>6.6901472810741</v>
+        <v>-7.7157671284072</v>
       </c>
       <c r="K95">
         <v>0.0</v>
       </c>
       <c r="L95">
         <v>0.0</v>
       </c>
       <c r="M95" s="1">
-        <v>353722.2</v>
+        <v>307579.14</v>
       </c>
       <c r="N95" s="1">
-        <v>353722.2</v>
+        <v>307579.14</v>
       </c>
       <c r="O95" s="1">
-        <v>0.1</v>
+        <v>0.09</v>
       </c>
       <c r="P95">
         <v>1</v>
       </c>
     </row>
     <row r="96" spans="1:16">
       <c r="A96" t="s">
         <v>222</v>
       </c>
       <c r="B96" t="s">
         <v>223</v>
       </c>
       <c r="C96" s="1">
-        <v>3362.0</v>
+        <v>3377.0</v>
       </c>
       <c r="D96" s="1">
-        <v>347.7</v>
+        <v>379.4</v>
       </c>
       <c r="E96" s="1">
-        <v>395.9899524093</v>
+        <v>393.8458898431</v>
       </c>
       <c r="F96" t="s">
         <v>8</v>
       </c>
       <c r="G96">
         <v>1.0</v>
       </c>
       <c r="H96" s="1">
-        <v>1331318.22</v>
+        <v>1330017.57</v>
       </c>
       <c r="I96" s="1">
-        <v>-162350.82</v>
+        <v>-48783.77</v>
       </c>
       <c r="J96" s="1">
-        <v>-12.194741840159</v>
+        <v>-3.6679041766343</v>
       </c>
       <c r="K96">
         <v>0.0</v>
       </c>
       <c r="L96">
         <v>0.0</v>
       </c>
       <c r="M96" s="1">
-        <v>1168967.4</v>
+        <v>1281233.8</v>
       </c>
       <c r="N96" s="1">
-        <v>1168967.4</v>
+        <v>1281233.8</v>
       </c>
       <c r="O96" s="1">
-        <v>0.35</v>
+        <v>0.36</v>
       </c>
       <c r="P96">
         <v>1</v>
       </c>
     </row>
     <row r="97" spans="1:16">
       <c r="A97" t="s">
         <v>224</v>
       </c>
       <c r="B97" t="s">
         <v>225</v>
       </c>
       <c r="C97" s="1">
-        <v>19469.0</v>
+        <v>19556.0</v>
       </c>
       <c r="D97" s="1">
-        <v>24.62</v>
+        <v>25.33</v>
       </c>
       <c r="E97" s="1">
-        <v>20.54</v>
+        <v>20.7341680303</v>
       </c>
       <c r="F97" t="s">
         <v>8</v>
       </c>
       <c r="G97">
         <v>1.0</v>
       </c>
       <c r="H97" s="1">
-        <v>399893.26</v>
+        <v>405477.39</v>
       </c>
       <c r="I97" s="1">
-        <v>79433.52</v>
+        <v>89876.09</v>
       </c>
       <c r="J97" s="1">
-        <v>19.863680623174</v>
+        <v>22.165499782861</v>
       </c>
       <c r="K97">
         <v>0.0</v>
       </c>
       <c r="L97">
         <v>0.0</v>
       </c>
       <c r="M97" s="1">
-        <v>479326.78</v>
+        <v>495353.48</v>
       </c>
       <c r="N97" s="1">
-        <v>479326.78</v>
+        <v>495353.48</v>
       </c>
       <c r="O97" s="1">
         <v>0.14</v>
       </c>
       <c r="P97">
         <v>1</v>
       </c>
     </row>
     <row r="98" spans="1:16">
       <c r="A98" t="s">
         <v>226</v>
       </c>
       <c r="B98" t="s">
         <v>227</v>
       </c>
       <c r="C98" s="1">
-        <v>3584.0</v>
+        <v>3600.0</v>
       </c>
       <c r="D98" s="1">
-        <v>457.95</v>
+        <v>469.8</v>
       </c>
       <c r="E98" s="1">
-        <v>630.0707142857</v>
+        <v>622.38215</v>
       </c>
       <c r="F98" t="s">
         <v>8</v>
       </c>
       <c r="G98">
         <v>1.0</v>
       </c>
       <c r="H98" s="1">
-        <v>2258173.44</v>
+        <v>2240575.74</v>
       </c>
       <c r="I98" s="1">
-        <v>-616880.64</v>
+        <v>-549295.74</v>
       </c>
       <c r="J98" s="1">
-        <v>-27.317682028888</v>
+        <v>-24.51583002501</v>
       </c>
       <c r="K98">
         <v>0.0</v>
       </c>
       <c r="L98">
         <v>0.0</v>
       </c>
       <c r="M98" s="1">
-        <v>1641292.8</v>
+        <v>1691280.0</v>
       </c>
       <c r="N98" s="1">
-        <v>1641292.8</v>
+        <v>1691280.0</v>
       </c>
       <c r="O98" s="1">
-        <v>0.49</v>
+        <v>0.47</v>
       </c>
       <c r="P98">
         <v>1</v>
       </c>
     </row>
     <row r="99" spans="1:16">
       <c r="A99" t="s">
         <v>228</v>
       </c>
       <c r="B99" t="s">
         <v>229</v>
       </c>
       <c r="C99" s="1">
-        <v>10216.0</v>
+        <v>10262.0</v>
       </c>
       <c r="D99" s="1">
-        <v>50.86</v>
+        <v>51.44</v>
       </c>
       <c r="E99" s="1">
-        <v>59.0</v>
+        <v>58.6957016176</v>
       </c>
       <c r="F99" t="s">
         <v>8</v>
       </c>
       <c r="G99">
         <v>1.0</v>
       </c>
       <c r="H99" s="1">
-        <v>602744.0</v>
+        <v>602335.29</v>
       </c>
       <c r="I99" s="1">
-        <v>-83158.24</v>
+        <v>-74458.01</v>
       </c>
       <c r="J99" s="1">
-        <v>-13.796610169492</v>
+        <v>-12.36155530585</v>
       </c>
       <c r="K99">
         <v>0.0</v>
       </c>
       <c r="L99">
         <v>0.0</v>
       </c>
       <c r="M99" s="1">
-        <v>519585.76</v>
+        <v>527877.28</v>
       </c>
       <c r="N99" s="1">
-        <v>519585.76</v>
+        <v>527877.28</v>
       </c>
       <c r="O99" s="1">
         <v>0.15</v>
       </c>
       <c r="P99">
         <v>1</v>
       </c>
     </row>
     <row r="100" spans="1:16">
       <c r="A100" t="s">
         <v>230</v>
       </c>
       <c r="B100" t="s">
         <v>231</v>
       </c>
       <c r="C100" s="1">
-        <v>4829.0</v>
+        <v>4851.0</v>
       </c>
       <c r="D100" s="1">
-        <v>104.05</v>
+        <v>130.85</v>
       </c>
       <c r="E100" s="1">
-        <v>128.63722924</v>
+        <v>127.6689012575</v>
       </c>
       <c r="F100" t="s">
         <v>8</v>
       </c>
       <c r="G100">
         <v>1.0</v>
       </c>
       <c r="H100" s="1">
-        <v>621189.18</v>
+        <v>619321.84</v>
       </c>
       <c r="I100" s="1">
-        <v>-118731.73</v>
+        <v>15431.51</v>
       </c>
       <c r="J100" s="1">
-        <v>-19.113618495416</v>
+        <v>2.4916786399782</v>
       </c>
       <c r="K100">
         <v>0.0</v>
       </c>
       <c r="L100">
         <v>0.0</v>
       </c>
       <c r="M100" s="1">
-        <v>502457.45</v>
+        <v>634753.35</v>
       </c>
       <c r="N100" s="1">
-        <v>502457.45</v>
+        <v>634753.35</v>
       </c>
       <c r="O100" s="1">
-        <v>0.15</v>
+        <v>0.18</v>
       </c>
       <c r="P100">
         <v>1</v>
       </c>
     </row>
     <row r="101" spans="1:16">
       <c r="A101" t="s">
         <v>232</v>
       </c>
       <c r="B101" t="s">
         <v>233</v>
       </c>
       <c r="C101" s="1">
         <v>9223.0</v>
       </c>
       <c r="D101" s="1">
-        <v>14.035</v>
+        <v>15.68</v>
       </c>
       <c r="E101" s="1">
         <v>11.7747652608</v>
       </c>
       <c r="F101" t="s">
         <v>8</v>
       </c>
       <c r="G101">
         <v>1.0</v>
       </c>
       <c r="H101" s="1">
         <v>108598.66</v>
       </c>
       <c r="I101" s="1">
-        <v>20846.15</v>
+        <v>36017.98</v>
       </c>
       <c r="J101" s="1">
-        <v>19.195586759542</v>
+        <v>33.166136672405</v>
       </c>
       <c r="K101">
         <v>0.0</v>
       </c>
       <c r="L101">
         <v>0.0</v>
       </c>
       <c r="M101" s="1">
-        <v>129444.81</v>
+        <v>144616.64</v>
       </c>
       <c r="N101" s="1">
-        <v>129444.81</v>
+        <v>144616.64</v>
       </c>
       <c r="O101" s="1">
         <v>0.04</v>
       </c>
       <c r="P101">
         <v>1</v>
       </c>
     </row>
     <row r="102" spans="1:16">
       <c r="A102" t="s">
         <v>234</v>
       </c>
       <c r="B102" t="s">
         <v>235</v>
       </c>
       <c r="C102" s="1">
-        <v>9372.0</v>
+        <v>9414.0</v>
       </c>
       <c r="D102" s="1">
-        <v>52.1</v>
+        <v>54.82</v>
       </c>
       <c r="E102" s="1">
-        <v>52.2038006829</v>
+        <v>52.1668175058</v>
       </c>
       <c r="F102" t="s">
         <v>8</v>
       </c>
       <c r="G102">
         <v>1.0</v>
       </c>
       <c r="H102" s="1">
-        <v>489254.02</v>
+        <v>491098.42</v>
       </c>
       <c r="I102" s="1">
-        <v>-972.82</v>
+        <v>24977.06</v>
       </c>
       <c r="J102" s="1">
-        <v>-0.19883740556695</v>
+        <v>5.0859581262754</v>
       </c>
       <c r="K102">
         <v>0.0</v>
       </c>
       <c r="L102">
         <v>0.0</v>
       </c>
       <c r="M102" s="1">
-        <v>488281.2</v>
+        <v>516075.48</v>
       </c>
       <c r="N102" s="1">
-        <v>488281.2</v>
+        <v>516075.48</v>
       </c>
       <c r="O102" s="1">
         <v>0.14</v>
       </c>
       <c r="P102">
         <v>1</v>
       </c>
     </row>
     <row r="103" spans="1:16">
       <c r="A103" t="s">
         <v>236</v>
       </c>
       <c r="B103" t="s">
         <v>237</v>
       </c>
       <c r="C103" s="1">
-        <v>915.0</v>
+        <v>919.0</v>
       </c>
       <c r="D103" s="1">
-        <v>520.8</v>
+        <v>444.9</v>
       </c>
       <c r="E103" s="1">
-        <v>216.5733114754</v>
+        <v>231.3849619151</v>
       </c>
       <c r="F103" t="s">
         <v>8</v>
       </c>
       <c r="G103">
         <v>1.0</v>
       </c>
       <c r="H103" s="1">
-        <v>198164.58</v>
+        <v>212642.78</v>
       </c>
       <c r="I103" s="1">
-        <v>278367.42</v>
+        <v>196220.32</v>
       </c>
       <c r="J103" s="1">
-        <v>140.47284333053</v>
+        <v>92.2769726769</v>
       </c>
       <c r="K103">
         <v>0.0</v>
       </c>
       <c r="L103">
         <v>0.0</v>
       </c>
       <c r="M103" s="1">
-        <v>476532.0</v>
+        <v>408863.1</v>
       </c>
       <c r="N103" s="1">
-        <v>476532.0</v>
+        <v>408863.1</v>
       </c>
       <c r="O103" s="1">
-        <v>0.14</v>
+        <v>0.11</v>
       </c>
       <c r="P103">
         <v>1</v>
       </c>
     </row>
     <row r="104" spans="1:16">
       <c r="A104" t="s">
         <v>238</v>
       </c>
       <c r="B104" t="s">
         <v>239</v>
       </c>
       <c r="C104" s="1">
-        <v>97358.0</v>
+        <v>97791.0</v>
       </c>
       <c r="D104" s="1">
-        <v>2.844</v>
+        <v>3.494</v>
       </c>
       <c r="E104" s="1">
-        <v>3.4779999589</v>
+        <v>3.4642792281</v>
       </c>
       <c r="F104" t="s">
         <v>8</v>
       </c>
       <c r="G104">
         <v>1.0</v>
       </c>
       <c r="H104" s="1">
-        <v>338611.12</v>
+        <v>338775.33</v>
       </c>
       <c r="I104" s="1">
-        <v>-61724.97</v>
+        <v>2906.42</v>
       </c>
       <c r="J104" s="1">
-        <v>-18.228866789726</v>
+        <v>0.85791961297772</v>
       </c>
       <c r="K104">
         <v>0.0</v>
       </c>
       <c r="L104">
         <v>0.0</v>
       </c>
       <c r="M104" s="1">
-        <v>276886.15</v>
+        <v>341681.75</v>
       </c>
       <c r="N104" s="1">
-        <v>276886.15</v>
+        <v>341681.75</v>
       </c>
       <c r="O104" s="1">
-        <v>0.08</v>
+        <v>0.1</v>
       </c>
       <c r="P104">
         <v>1</v>
       </c>
     </row>
     <row r="105" spans="1:16">
       <c r="A105" t="s">
         <v>240</v>
       </c>
       <c r="B105" t="s">
         <v>241</v>
       </c>
       <c r="C105" s="1">
-        <v>6389.0</v>
+        <v>6417.0</v>
       </c>
       <c r="D105" s="1">
-        <v>65.7</v>
+        <v>71.68</v>
       </c>
       <c r="E105" s="1">
-        <v>69.3</v>
+        <v>69.1969814555</v>
       </c>
       <c r="F105" t="s">
         <v>8</v>
       </c>
       <c r="G105">
         <v>1.0</v>
       </c>
       <c r="H105" s="1">
-        <v>442757.7</v>
+        <v>444037.03</v>
       </c>
       <c r="I105" s="1">
-        <v>-23000.4</v>
+        <v>15933.53</v>
       </c>
       <c r="J105" s="1">
-        <v>-5.1948051948052</v>
+        <v>3.5883336126269</v>
       </c>
       <c r="K105">
         <v>0.0</v>
       </c>
       <c r="L105">
         <v>0.0</v>
       </c>
       <c r="M105" s="1">
-        <v>419757.3</v>
+        <v>459970.56</v>
       </c>
       <c r="N105" s="1">
-        <v>419757.3</v>
+        <v>459970.56</v>
       </c>
       <c r="O105" s="1">
-        <v>0.12</v>
+        <v>0.13</v>
       </c>
       <c r="P105">
         <v>1</v>
       </c>
     </row>
     <row r="106" spans="1:16">
       <c r="A106" t="s">
         <v>242</v>
       </c>
       <c r="B106" t="s">
         <v>243</v>
       </c>
       <c r="C106" s="1">
-        <v>108149.0</v>
+        <v>108630.0</v>
       </c>
       <c r="D106" s="1">
-        <v>6.916</v>
+        <v>13.545</v>
       </c>
       <c r="E106" s="1">
-        <v>4.7685391451</v>
+        <v>4.8618922029</v>
       </c>
       <c r="F106" t="s">
         <v>8</v>
       </c>
       <c r="G106">
         <v>1.0</v>
       </c>
       <c r="H106" s="1">
-        <v>515712.74</v>
+        <v>528147.35</v>
       </c>
       <c r="I106" s="1">
-        <v>232245.74</v>
+        <v>943246.0</v>
       </c>
       <c r="J106" s="1">
-        <v>45.033934977057</v>
+        <v>178.59523483361</v>
       </c>
       <c r="K106">
         <v>0.0</v>
       </c>
       <c r="L106">
         <v>0.0</v>
       </c>
       <c r="M106" s="1">
-        <v>747958.48</v>
+        <v>1471393.35</v>
       </c>
       <c r="N106" s="1">
-        <v>747958.48</v>
+        <v>1471393.35</v>
       </c>
       <c r="O106" s="1">
-        <v>0.22</v>
+        <v>0.41</v>
       </c>
       <c r="P106">
         <v>1</v>
       </c>
     </row>
     <row r="107" spans="1:16">
       <c r="A107" t="s">
         <v>244</v>
       </c>
       <c r="B107" t="s">
         <v>245</v>
       </c>
       <c r="C107" s="1">
-        <v>46496.0</v>
+        <v>46702.0</v>
       </c>
       <c r="D107" s="1">
-        <v>15.325</v>
+        <v>16.235</v>
       </c>
       <c r="E107" s="1">
-        <v>16.45</v>
+        <v>16.3683480365</v>
       </c>
       <c r="F107" t="s">
         <v>8</v>
       </c>
       <c r="G107">
         <v>1.0</v>
       </c>
       <c r="H107" s="1">
-        <v>764859.2</v>
+        <v>764434.59</v>
       </c>
       <c r="I107" s="1">
-        <v>-52308.0</v>
+        <v>-6227.62</v>
       </c>
       <c r="J107" s="1">
-        <v>-6.838905775076</v>
+        <v>-0.81467009492598</v>
       </c>
       <c r="K107">
         <v>0.0</v>
       </c>
       <c r="L107">
         <v>0.0</v>
       </c>
       <c r="M107" s="1">
-        <v>712551.2</v>
+        <v>758206.97</v>
       </c>
       <c r="N107" s="1">
-        <v>712551.2</v>
+        <v>758206.97</v>
       </c>
       <c r="O107" s="1">
         <v>0.21</v>
       </c>
       <c r="P107">
         <v>1</v>
       </c>
     </row>
     <row r="108" spans="1:16">
       <c r="A108" t="s">
         <v>246</v>
       </c>
       <c r="B108" t="s">
         <v>247</v>
       </c>
       <c r="C108" s="1">
-        <v>2924.0</v>
+        <v>3896.0</v>
       </c>
       <c r="D108" s="1">
-        <v>4784.78</v>
+        <v>4805.57</v>
       </c>
       <c r="E108" s="1">
-        <v>4772.0484575923</v>
+        <v>4793.7659137577</v>
       </c>
       <c r="F108" t="s">
         <v>8</v>
       </c>
       <c r="G108">
         <v>1.0</v>
       </c>
       <c r="H108" s="1">
-        <v>13953469.69</v>
+        <v>18676512.0</v>
       </c>
       <c r="I108" s="1">
-        <v>37227.03</v>
+        <v>45988.72</v>
       </c>
       <c r="J108" s="1">
-        <v>0.26679407220614</v>
+        <v>0.24623826975829</v>
       </c>
       <c r="K108">
         <v>0.0</v>
       </c>
       <c r="L108">
         <v>0.0</v>
       </c>
       <c r="M108" s="1">
-        <v>13990696.72</v>
+        <v>18722500.72</v>
       </c>
       <c r="N108" s="1">
-        <v>13990696.72</v>
+        <v>18722500.72</v>
       </c>
       <c r="O108" s="1">
-        <v>4.15</v>
+        <v>5.22</v>
       </c>
       <c r="P108">
         <v>1</v>
       </c>
     </row>
     <row r="109" spans="1:16">
       <c r="A109" t="s">
         <v>248</v>
       </c>
       <c r="B109" t="s">
         <v>249</v>
       </c>
       <c r="C109" s="1">
-        <v>39410.0</v>
+        <v>39584.0</v>
       </c>
       <c r="D109" s="1">
-        <v>17.115</v>
+        <v>17.905</v>
       </c>
       <c r="E109" s="1">
-        <v>18.19</v>
+        <v>18.1663131568</v>
       </c>
       <c r="F109" t="s">
         <v>8</v>
       </c>
       <c r="G109">
         <v>1.0</v>
       </c>
       <c r="H109" s="1">
-        <v>716867.9</v>
+        <v>719095.34</v>
       </c>
       <c r="I109" s="1">
-        <v>-42365.75</v>
+        <v>-10343.82</v>
       </c>
       <c r="J109" s="1">
-        <v>-5.9098405717427</v>
+        <v>-1.4384490379259</v>
       </c>
       <c r="K109">
         <v>0.0</v>
       </c>
       <c r="L109">
         <v>0.0</v>
       </c>
       <c r="M109" s="1">
-        <v>674502.15</v>
+        <v>708751.52</v>
       </c>
       <c r="N109" s="1">
-        <v>674502.15</v>
+        <v>708751.52</v>
       </c>
       <c r="O109" s="1">
         <v>0.2</v>
       </c>
       <c r="P109">
         <v>1</v>
       </c>
     </row>
     <row r="110" spans="1:16">
       <c r="A110" t="s">
         <v>250</v>
       </c>
       <c r="B110" t="s">
         <v>251</v>
       </c>
       <c r="C110" s="1">
-        <v>3785.0</v>
+        <v>3968.0</v>
       </c>
       <c r="D110" s="1">
-        <v>68.9</v>
+        <v>68.1</v>
       </c>
       <c r="E110" s="1">
-        <v>67.7</v>
+        <v>67.7922379032</v>
       </c>
       <c r="F110" t="s">
         <v>8</v>
       </c>
       <c r="G110">
         <v>1.0</v>
       </c>
       <c r="H110" s="1">
-        <v>256244.5</v>
+        <v>268999.6</v>
       </c>
       <c r="I110" s="1">
-        <v>4542.0</v>
+        <v>1221.2</v>
       </c>
       <c r="J110" s="1">
-        <v>1.7725258493353</v>
+        <v>0.45397837022806</v>
       </c>
       <c r="K110">
         <v>0.0</v>
       </c>
       <c r="L110">
         <v>0.0</v>
       </c>
       <c r="M110" s="1">
-        <v>260786.5</v>
+        <v>270220.8</v>
       </c>
       <c r="N110" s="1">
-        <v>260786.5</v>
+        <v>270220.8</v>
       </c>
       <c r="O110" s="1">
         <v>0.08</v>
       </c>
       <c r="P110">
         <v>1</v>
       </c>
     </row>
     <row r="111" spans="1:16">
       <c r="A111" t="s">
         <v>252</v>
       </c>
       <c r="B111" t="s">
         <v>253</v>
       </c>
       <c r="C111" s="1">
-        <v>13065.0</v>
+        <v>13695.0</v>
       </c>
       <c r="D111" s="1">
-        <v>21.45</v>
+        <v>25.58</v>
       </c>
       <c r="E111" s="1">
-        <v>22.75</v>
+        <v>22.6299342826</v>
       </c>
       <c r="F111" t="s">
         <v>8</v>
       </c>
       <c r="G111">
         <v>1.0</v>
       </c>
       <c r="H111" s="1">
-        <v>297228.75</v>
+        <v>309916.95</v>
       </c>
       <c r="I111" s="1">
-        <v>-16984.5</v>
+        <v>40401.15</v>
       </c>
       <c r="J111" s="1">
-        <v>-5.7142857142857</v>
+        <v>13.036121451247</v>
       </c>
       <c r="K111">
         <v>0.0</v>
       </c>
       <c r="L111">
         <v>0.0</v>
       </c>
       <c r="M111" s="1">
-        <v>280244.25</v>
+        <v>350318.1</v>
       </c>
       <c r="N111" s="1">
-        <v>280244.25</v>
+        <v>350318.1</v>
       </c>
       <c r="O111" s="1">
-        <v>0.08</v>
+        <v>0.1</v>
       </c>
       <c r="P111">
         <v>1</v>
       </c>
     </row>
     <row r="112" spans="1:16">
       <c r="A112" t="s">
         <v>254</v>
       </c>
       <c r="B112" t="s">
         <v>255</v>
       </c>
       <c r="C112" s="1">
-        <v>7936.0</v>
+        <v>7971.0</v>
       </c>
       <c r="D112" s="1">
-        <v>40.02</v>
+        <v>38.945</v>
       </c>
       <c r="E112" s="1">
-        <v>30.097062752</v>
+        <v>30.5060255928</v>
       </c>
       <c r="F112" t="s">
         <v>8</v>
       </c>
       <c r="G112">
         <v>1.0</v>
       </c>
       <c r="H112" s="1">
-        <v>238850.29</v>
+        <v>243163.53</v>
       </c>
       <c r="I112" s="1">
-        <v>78748.43</v>
+        <v>67267.07</v>
       </c>
       <c r="J112" s="1">
-        <v>32.969786220481</v>
+        <v>27.663305430712</v>
       </c>
       <c r="K112">
         <v>0.0</v>
       </c>
       <c r="L112">
         <v>0.0</v>
       </c>
       <c r="M112" s="1">
-        <v>317598.72</v>
+        <v>310430.6</v>
       </c>
       <c r="N112" s="1">
-        <v>317598.72</v>
+        <v>310430.6</v>
       </c>
       <c r="O112" s="1">
         <v>0.09</v>
       </c>
       <c r="P112">
         <v>1</v>
       </c>
     </row>
     <row r="113" spans="1:16">
       <c r="A113" t="s">
         <v>256</v>
       </c>
       <c r="B113" t="s">
         <v>257</v>
       </c>
       <c r="C113" s="1">
         <v>6325.0</v>
       </c>
       <c r="D113" s="1">
-        <v>15.03</v>
+        <v>15.86</v>
       </c>
       <c r="E113" s="1">
         <v>16.36</v>
       </c>
       <c r="F113" t="s">
         <v>8</v>
       </c>
       <c r="G113">
         <v>1.0</v>
       </c>
       <c r="H113" s="1">
         <v>103477.0</v>
       </c>
       <c r="I113" s="1">
-        <v>-8412.25</v>
+        <v>-3162.5</v>
       </c>
       <c r="J113" s="1">
-        <v>-8.1295843520782</v>
+        <v>-3.0562347188264</v>
       </c>
       <c r="K113">
         <v>0.0</v>
       </c>
       <c r="L113">
         <v>0.0</v>
       </c>
       <c r="M113" s="1">
-        <v>95064.75</v>
+        <v>100314.5</v>
       </c>
       <c r="N113" s="1">
-        <v>95064.75</v>
+        <v>100314.5</v>
       </c>
       <c r="O113" s="1">
         <v>0.03</v>
       </c>
       <c r="P113">
         <v>1</v>
       </c>
     </row>
     <row r="114" spans="1:16">
       <c r="A114" t="s">
         <v>258</v>
       </c>
       <c r="B114" t="s">
         <v>259</v>
       </c>
       <c r="C114" s="1">
         <v>4377.0</v>
       </c>
       <c r="D114" s="1">
-        <v>20.06</v>
+        <v>27.81</v>
       </c>
       <c r="E114" s="1">
         <v>23.76</v>
       </c>
       <c r="F114" t="s">
         <v>8</v>
       </c>
       <c r="G114">
         <v>1.0</v>
       </c>
       <c r="H114" s="1">
         <v>103997.52</v>
       </c>
       <c r="I114" s="1">
-        <v>-16194.9</v>
+        <v>17726.85</v>
       </c>
       <c r="J114" s="1">
-        <v>-15.572390572391</v>
+        <v>17.045454545455</v>
       </c>
       <c r="K114">
         <v>0.0</v>
       </c>
       <c r="L114">
         <v>0.0</v>
       </c>
       <c r="M114" s="1">
-        <v>87802.62</v>
+        <v>121724.37</v>
       </c>
       <c r="N114" s="1">
-        <v>87802.62</v>
+        <v>121724.37</v>
       </c>
       <c r="O114" s="1">
         <v>0.03</v>
       </c>
       <c r="P114">
         <v>1</v>
       </c>
     </row>
     <row r="115" spans="1:16">
       <c r="A115" t="s">
         <v>260</v>
       </c>
       <c r="B115" t="s">
         <v>261</v>
       </c>
       <c r="C115" s="1">
-        <v>11123.0</v>
+        <v>11172.0</v>
       </c>
       <c r="D115" s="1">
-        <v>34.805</v>
+        <v>31.37</v>
       </c>
       <c r="E115" s="1">
-        <v>41.96</v>
+        <v>41.6283046903</v>
       </c>
       <c r="F115" t="s">
         <v>8</v>
       </c>
       <c r="G115">
         <v>1.0</v>
       </c>
       <c r="H115" s="1">
-        <v>466721.08</v>
+        <v>465071.42</v>
       </c>
       <c r="I115" s="1">
-        <v>-79585.06</v>
+        <v>-114605.78</v>
       </c>
       <c r="J115" s="1">
-        <v>-17.051953170832</v>
+        <v>-24.642619406714</v>
       </c>
       <c r="K115">
         <v>0.0</v>
       </c>
       <c r="L115">
         <v>0.0</v>
       </c>
       <c r="M115" s="1">
-        <v>387136.02</v>
+        <v>350465.64</v>
       </c>
       <c r="N115" s="1">
-        <v>387136.02</v>
+        <v>350465.64</v>
       </c>
       <c r="O115" s="1">
-        <v>0.11</v>
+        <v>0.1</v>
       </c>
       <c r="P115">
         <v>1</v>
       </c>
     </row>
     <row r="116" spans="1:16">
       <c r="A116" t="s">
         <v>262</v>
       </c>
       <c r="B116" t="s">
         <v>263</v>
       </c>
       <c r="C116" s="1">
         <v>3814.0</v>
       </c>
       <c r="D116" s="1">
-        <v>23.19</v>
+        <v>27.58</v>
       </c>
       <c r="E116" s="1">
         <v>27.83</v>
       </c>
       <c r="F116" t="s">
         <v>8</v>
       </c>
       <c r="G116">
         <v>1.0</v>
       </c>
       <c r="H116" s="1">
         <v>106143.62</v>
       </c>
       <c r="I116" s="1">
-        <v>-17696.96</v>
+        <v>-953.5</v>
       </c>
       <c r="J116" s="1">
-        <v>-16.672655407833</v>
+        <v>-0.89831117499102</v>
       </c>
       <c r="K116">
         <v>0.0</v>
       </c>
       <c r="L116">
         <v>0.0</v>
       </c>
       <c r="M116" s="1">
-        <v>88446.66</v>
+        <v>105190.12</v>
       </c>
       <c r="N116" s="1">
-        <v>88446.66</v>
+        <v>105190.12</v>
       </c>
       <c r="O116" s="1">
         <v>0.03</v>
       </c>
       <c r="P116">
         <v>1</v>
       </c>
     </row>
     <row r="117" spans="1:16">
       <c r="A117" t="s">
         <v>264</v>
       </c>
       <c r="B117" t="s">
         <v>265</v>
       </c>
       <c r="C117" s="1">
         <v>1154.0</v>
       </c>
       <c r="D117" s="1">
-        <v>78.75</v>
+        <v>108.3</v>
       </c>
       <c r="E117" s="1">
         <v>90.699982669</v>
       </c>
       <c r="F117" t="s">
         <v>8</v>
       </c>
       <c r="G117">
         <v>1.0</v>
       </c>
       <c r="H117" s="1">
         <v>104667.78</v>
       </c>
       <c r="I117" s="1">
-        <v>-13790.28</v>
+        <v>20310.42</v>
       </c>
       <c r="J117" s="1">
-        <v>-13.175286606824</v>
+        <v>19.404653466425</v>
       </c>
       <c r="K117">
         <v>0.0</v>
       </c>
       <c r="L117">
         <v>0.0</v>
       </c>
       <c r="M117" s="1">
-        <v>90877.5</v>
+        <v>124978.2</v>
       </c>
       <c r="N117" s="1">
-        <v>90877.5</v>
+        <v>124978.2</v>
       </c>
       <c r="O117" s="1">
         <v>0.03</v>
       </c>
       <c r="P117">
         <v>1</v>
       </c>
     </row>
     <row r="118" spans="1:16">
       <c r="A118" t="s">
         <v>266</v>
       </c>
       <c r="B118" t="s">
         <v>267</v>
       </c>
       <c r="C118" s="1">
         <v>3328.0</v>
       </c>
       <c r="D118" s="1">
-        <v>31.35</v>
+        <v>36.3</v>
       </c>
       <c r="E118" s="1">
         <v>36.87</v>
       </c>
       <c r="F118" t="s">
         <v>8</v>
       </c>
       <c r="G118">
         <v>1.0</v>
       </c>
       <c r="H118" s="1">
         <v>122703.36</v>
       </c>
       <c r="I118" s="1">
-        <v>-18370.56</v>
+        <v>-1896.96</v>
       </c>
       <c r="J118" s="1">
-        <v>-14.971521562246</v>
+        <v>-1.5459723352319</v>
       </c>
       <c r="K118">
         <v>0.0</v>
       </c>
       <c r="L118">
         <v>0.0</v>
       </c>
       <c r="M118" s="1">
-        <v>104332.8</v>
+        <v>120806.4</v>
       </c>
       <c r="N118" s="1">
-        <v>104332.8</v>
+        <v>120806.4</v>
       </c>
       <c r="O118" s="1">
         <v>0.03</v>
       </c>
       <c r="P118">
         <v>1</v>
       </c>
     </row>
     <row r="119" spans="1:16">
       <c r="A119" t="s">
         <v>268</v>
       </c>
       <c r="B119" t="s">
         <v>269</v>
       </c>
       <c r="C119" s="1">
-        <v>4975.0</v>
+        <v>4997.0</v>
       </c>
       <c r="D119" s="1">
-        <v>281.6</v>
+        <v>297.0</v>
       </c>
       <c r="E119" s="1">
-        <v>236.7908824121</v>
+        <v>238.7518010806</v>
       </c>
       <c r="F119" t="s">
         <v>8</v>
       </c>
       <c r="G119">
         <v>1.0</v>
       </c>
       <c r="H119" s="1">
-        <v>1178034.64</v>
+        <v>1193042.75</v>
       </c>
       <c r="I119" s="1">
-        <v>222925.36</v>
+        <v>291066.25</v>
       </c>
       <c r="J119" s="1">
-        <v>18.923497869299</v>
+        <v>24.396967334155</v>
       </c>
       <c r="K119">
         <v>0.0</v>
       </c>
       <c r="L119">
         <v>0.0</v>
       </c>
       <c r="M119" s="1">
-        <v>1400960.0</v>
+        <v>1484109.0</v>
       </c>
       <c r="N119" s="1">
-        <v>1400960.0</v>
+        <v>1484109.0</v>
       </c>
       <c r="O119" s="1">
-        <v>0.42</v>
+        <v>0.41</v>
       </c>
       <c r="P119">
         <v>1</v>
       </c>
     </row>
     <row r="120" spans="1:16">
       <c r="A120" t="s">
         <v>270</v>
       </c>
       <c r="B120" t="s">
         <v>271</v>
       </c>
       <c r="C120" s="1">
-        <v>167090.0</v>
+        <v>167833.0</v>
       </c>
       <c r="D120" s="1">
-        <v>3.42</v>
+        <v>4.234</v>
       </c>
       <c r="E120" s="1">
-        <v>2.573200012</v>
+        <v>2.6349516484</v>
       </c>
       <c r="F120" t="s">
         <v>8</v>
       </c>
       <c r="G120">
         <v>1.0</v>
       </c>
       <c r="H120" s="1">
-        <v>429955.99</v>
+        <v>442231.84</v>
       </c>
       <c r="I120" s="1">
-        <v>141491.81</v>
+        <v>268373.08</v>
       </c>
       <c r="J120" s="1">
-        <v>32.908440233616</v>
+        <v>60.68606005393</v>
       </c>
       <c r="K120">
         <v>0.0</v>
       </c>
       <c r="L120">
         <v>0.0</v>
       </c>
       <c r="M120" s="1">
-        <v>571447.8</v>
+        <v>710604.92</v>
       </c>
       <c r="N120" s="1">
-        <v>571447.8</v>
+        <v>710604.92</v>
       </c>
       <c r="O120" s="1">
-        <v>0.17</v>
+        <v>0.2</v>
       </c>
       <c r="P120">
         <v>1</v>
       </c>
     </row>
     <row r="121" spans="1:16">
       <c r="A121" t="s">
         <v>272</v>
       </c>
       <c r="B121" t="s">
         <v>273</v>
       </c>
       <c r="C121" s="1">
-        <v>35625.0</v>
+        <v>35783.0</v>
       </c>
       <c r="D121" s="1">
-        <v>9.204</v>
+        <v>8.994</v>
       </c>
       <c r="E121" s="1">
-        <v>9.388</v>
+        <v>9.3794430316</v>
       </c>
       <c r="F121" t="s">
         <v>8</v>
       </c>
       <c r="G121">
         <v>1.0</v>
       </c>
       <c r="H121" s="1">
-        <v>334447.5</v>
+        <v>335624.61</v>
       </c>
       <c r="I121" s="1">
-        <v>-6555.0</v>
+        <v>-13792.31</v>
       </c>
       <c r="J121" s="1">
-        <v>-1.959948870899</v>
+        <v>-4.1094453711246</v>
       </c>
       <c r="K121">
         <v>0.0</v>
       </c>
       <c r="L121">
         <v>0.0</v>
       </c>
       <c r="M121" s="1">
-        <v>327892.5</v>
+        <v>321832.3</v>
       </c>
       <c r="N121" s="1">
-        <v>327892.5</v>
+        <v>321832.3</v>
       </c>
       <c r="O121" s="1">
-        <v>0.1</v>
+        <v>0.09</v>
       </c>
       <c r="P121">
         <v>1</v>
       </c>
     </row>
     <row r="122" spans="1:16">
       <c r="A122" t="s">
         <v>274</v>
       </c>
       <c r="B122" t="s">
         <v>275</v>
       </c>
       <c r="C122" s="1">
-        <v>16269.0</v>
+        <v>16342.0</v>
       </c>
       <c r="D122" s="1">
-        <v>77.79</v>
+        <v>74.16</v>
       </c>
       <c r="E122" s="1">
-        <v>92.4632042535</v>
+        <v>92.0147221882</v>
       </c>
       <c r="F122" t="s">
         <v>8</v>
       </c>
       <c r="G122">
         <v>1.0</v>
       </c>
       <c r="H122" s="1">
-        <v>1504283.87</v>
+        <v>1503704.59</v>
       </c>
       <c r="I122" s="1">
-        <v>-238718.36</v>
+        <v>-291781.87</v>
       </c>
       <c r="J122" s="1">
-        <v>-15.869236170165</v>
+        <v>-19.404201592548</v>
       </c>
       <c r="K122">
         <v>0.0</v>
       </c>
       <c r="L122">
         <v>0.0</v>
       </c>
       <c r="M122" s="1">
-        <v>1265565.51</v>
+        <v>1211922.72</v>
       </c>
       <c r="N122" s="1">
-        <v>1265565.51</v>
+        <v>1211922.72</v>
       </c>
       <c r="O122" s="1">
-        <v>0.38</v>
+        <v>0.34</v>
       </c>
       <c r="P122">
         <v>1</v>
       </c>
     </row>
     <row r="123" spans="1:16">
       <c r="A123" t="s">
         <v>276</v>
       </c>
       <c r="B123" t="s">
         <v>277</v>
       </c>
       <c r="C123" s="1">
-        <v>14568.0</v>
+        <v>14632.0</v>
       </c>
       <c r="D123" s="1">
-        <v>153.82</v>
+        <v>167.9</v>
       </c>
       <c r="E123" s="1">
-        <v>169.6464573037</v>
+        <v>168.600745626</v>
       </c>
       <c r="F123" t="s">
         <v>8</v>
       </c>
       <c r="G123">
         <v>1.0</v>
       </c>
       <c r="H123" s="1">
-        <v>2471409.59</v>
+        <v>2466966.11</v>
       </c>
       <c r="I123" s="1">
-        <v>-230559.83</v>
+        <v>-10253.31</v>
       </c>
       <c r="J123" s="1">
-        <v>-9.3290821130139</v>
+        <v>-0.41562427462775</v>
       </c>
       <c r="K123">
         <v>0.0</v>
       </c>
       <c r="L123">
         <v>0.0</v>
       </c>
       <c r="M123" s="1">
-        <v>2240849.76</v>
+        <v>2456712.8</v>
       </c>
       <c r="N123" s="1">
-        <v>2240849.76</v>
+        <v>2456712.8</v>
       </c>
       <c r="O123" s="1">
-        <v>0.66</v>
+        <v>0.69</v>
       </c>
       <c r="P123">
         <v>1</v>
       </c>
     </row>
     <row r="124" spans="1:16">
       <c r="A124" t="s">
         <v>278</v>
       </c>
       <c r="B124" t="s">
         <v>279</v>
       </c>
       <c r="C124" s="1">
-        <v>32903.0</v>
+        <v>33049.0</v>
       </c>
       <c r="D124" s="1">
-        <v>33.04</v>
+        <v>34.42</v>
       </c>
       <c r="E124" s="1">
-        <v>32.5458401969</v>
+        <v>32.6412793125</v>
       </c>
       <c r="F124" t="s">
         <v>8</v>
       </c>
       <c r="G124">
         <v>1.0</v>
       </c>
       <c r="H124" s="1">
-        <v>1070855.78</v>
+        <v>1078761.64</v>
       </c>
       <c r="I124" s="1">
-        <v>16259.34</v>
+        <v>58784.94</v>
       </c>
       <c r="J124" s="1">
-        <v>1.518350118071</v>
+        <v>5.4492983269223</v>
       </c>
       <c r="K124">
         <v>0.0</v>
       </c>
       <c r="L124">
         <v>0.0</v>
       </c>
       <c r="M124" s="1">
-        <v>1087115.12</v>
+        <v>1137546.58</v>
       </c>
       <c r="N124" s="1">
-        <v>1087115.12</v>
+        <v>1137546.58</v>
       </c>
       <c r="O124" s="1">
         <v>0.32</v>
       </c>
       <c r="P124">
         <v>1</v>
       </c>
     </row>
     <row r="125" spans="1:16">
       <c r="A125" t="s">
         <v>280</v>
       </c>
       <c r="B125" t="s">
         <v>281</v>
       </c>
       <c r="C125" s="1">
-        <v>8621.0</v>
+        <v>8660.0</v>
       </c>
       <c r="D125" s="1">
-        <v>237.15</v>
+        <v>276.2</v>
       </c>
       <c r="E125" s="1">
-        <v>145.4557035147</v>
+        <v>149.3060993072</v>
       </c>
       <c r="F125" t="s">
         <v>8</v>
       </c>
       <c r="G125">
         <v>1.0</v>
       </c>
       <c r="H125" s="1">
-        <v>1253973.62</v>
+        <v>1292990.82</v>
       </c>
       <c r="I125" s="1">
-        <v>790496.53</v>
+        <v>1098901.18</v>
       </c>
       <c r="J125" s="1">
-        <v>63.039326935761</v>
+        <v>84.989093735406</v>
       </c>
       <c r="K125">
         <v>0.0</v>
       </c>
       <c r="L125">
         <v>0.0</v>
       </c>
       <c r="M125" s="1">
-        <v>2044470.15</v>
+        <v>2391892.0</v>
       </c>
       <c r="N125" s="1">
-        <v>2044470.15</v>
+        <v>2391892.0</v>
       </c>
       <c r="O125" s="1">
-        <v>0.61</v>
+        <v>0.67</v>
       </c>
       <c r="P125">
         <v>1</v>
       </c>
     </row>
     <row r="126" spans="1:16">
       <c r="A126" t="s">
         <v>282</v>
       </c>
       <c r="B126" t="s">
         <v>283</v>
       </c>
       <c r="C126" s="1">
-        <v>11786.0</v>
+        <v>11838.0</v>
       </c>
       <c r="D126" s="1">
-        <v>140.75</v>
+        <v>160.0</v>
       </c>
       <c r="E126" s="1">
-        <v>126.2722594604</v>
+        <v>127.0068685589</v>
       </c>
       <c r="F126" t="s">
         <v>8</v>
       </c>
       <c r="G126">
         <v>1.0</v>
       </c>
       <c r="H126" s="1">
-        <v>1488244.85</v>
+        <v>1503507.31</v>
       </c>
       <c r="I126" s="1">
-        <v>170634.65</v>
+        <v>390572.69</v>
       </c>
       <c r="J126" s="1">
-        <v>11.46549574823</v>
+        <v>25.977438712952</v>
       </c>
       <c r="K126">
         <v>0.0</v>
       </c>
       <c r="L126">
         <v>0.0</v>
       </c>
       <c r="M126" s="1">
-        <v>1658879.5</v>
+        <v>1894080.0</v>
       </c>
       <c r="N126" s="1">
-        <v>1658879.5</v>
+        <v>1894080.0</v>
       </c>
       <c r="O126" s="1">
-        <v>0.49</v>
+        <v>0.53</v>
       </c>
       <c r="P126">
         <v>1</v>
       </c>
     </row>
     <row r="127" spans="1:16">
       <c r="A127" t="s">
         <v>284</v>
       </c>
       <c r="B127" t="s">
         <v>285</v>
       </c>
       <c r="C127" s="1">
-        <v>10597.0</v>
+        <v>10644.0</v>
       </c>
       <c r="D127" s="1">
-        <v>203.75</v>
+        <v>272.65</v>
       </c>
       <c r="E127" s="1">
-        <v>185.4322100595</v>
+        <v>186.3645866216</v>
       </c>
       <c r="F127" t="s">
         <v>8</v>
       </c>
       <c r="G127">
         <v>1.0</v>
       </c>
       <c r="H127" s="1">
-        <v>1965025.13</v>
+        <v>1983664.66</v>
       </c>
       <c r="I127" s="1">
-        <v>194113.62</v>
+        <v>918421.94</v>
       </c>
       <c r="J127" s="1">
-        <v>9.8784293918928</v>
+        <v>46.299254028148</v>
       </c>
       <c r="K127">
         <v>0.0</v>
       </c>
       <c r="L127">
         <v>0.0</v>
       </c>
       <c r="M127" s="1">
-        <v>2159138.75</v>
+        <v>2902086.6</v>
       </c>
       <c r="N127" s="1">
-        <v>2159138.75</v>
+        <v>2902086.6</v>
       </c>
       <c r="O127" s="1">
-        <v>0.64</v>
+        <v>0.81</v>
       </c>
       <c r="P127">
         <v>1</v>
       </c>
     </row>
     <row r="128" spans="1:16">
       <c r="A128" t="s">
         <v>286</v>
       </c>
       <c r="B128" t="s">
         <v>287</v>
       </c>
       <c r="C128" s="1">
-        <v>11997.0</v>
+        <v>12576.0</v>
       </c>
       <c r="D128" s="1">
-        <v>17.59</v>
+        <v>20.82</v>
       </c>
       <c r="E128" s="1">
-        <v>19.72</v>
+        <v>19.6435734733</v>
       </c>
       <c r="F128" t="s">
         <v>8</v>
       </c>
       <c r="G128">
         <v>1.0</v>
       </c>
       <c r="H128" s="1">
-        <v>236580.84</v>
+        <v>247037.58</v>
       </c>
       <c r="I128" s="1">
-        <v>-25553.61</v>
+        <v>14794.74</v>
       </c>
       <c r="J128" s="1">
-        <v>-10.80121703854</v>
+        <v>5.9888620994425</v>
       </c>
       <c r="K128">
         <v>0.0</v>
       </c>
       <c r="L128">
         <v>0.0</v>
       </c>
       <c r="M128" s="1">
-        <v>211027.23</v>
+        <v>261832.32</v>
       </c>
       <c r="N128" s="1">
-        <v>211027.23</v>
+        <v>261832.32</v>
       </c>
       <c r="O128" s="1">
-        <v>0.06</v>
+        <v>0.07</v>
       </c>
       <c r="P128">
         <v>1</v>
       </c>
     </row>
     <row r="129" spans="1:16">
       <c r="A129" t="s">
         <v>288</v>
       </c>
       <c r="B129" t="s">
         <v>289</v>
       </c>
       <c r="C129" s="1">
-        <v>10951.0</v>
+        <v>10999.0</v>
       </c>
       <c r="D129" s="1">
-        <v>60.98</v>
+        <v>70.82</v>
       </c>
       <c r="E129" s="1">
-        <v>35.2769491371</v>
+        <v>36.4950913719</v>
       </c>
       <c r="F129" t="s">
         <v>8</v>
       </c>
       <c r="G129">
         <v>1.0</v>
       </c>
       <c r="H129" s="1">
-        <v>386317.87</v>
+        <v>401409.51</v>
       </c>
       <c r="I129" s="1">
-        <v>281474.11</v>
+        <v>377539.67</v>
       </c>
       <c r="J129" s="1">
-        <v>72.860753244472</v>
+        <v>94.053494148656</v>
       </c>
       <c r="K129">
         <v>0.0</v>
       </c>
       <c r="L129">
         <v>0.0</v>
       </c>
       <c r="M129" s="1">
-        <v>667791.98</v>
+        <v>778949.18</v>
       </c>
       <c r="N129" s="1">
-        <v>667791.98</v>
+        <v>778949.18</v>
       </c>
       <c r="O129" s="1">
-        <v>0.2</v>
+        <v>0.22</v>
       </c>
       <c r="P129">
         <v>1</v>
       </c>
     </row>
     <row r="130" spans="1:16">
       <c r="A130" t="s">
         <v>290</v>
       </c>
       <c r="B130" t="s">
         <v>291</v>
       </c>
       <c r="C130" s="1">
         <v>859.0</v>
       </c>
       <c r="D130" s="1">
-        <v>116.8</v>
+        <v>155.7</v>
       </c>
       <c r="E130" s="1">
         <v>131.2</v>
       </c>
       <c r="F130" t="s">
         <v>8</v>
       </c>
       <c r="G130">
         <v>1.0</v>
       </c>
       <c r="H130" s="1">
         <v>112700.8</v>
       </c>
       <c r="I130" s="1">
-        <v>-12369.6</v>
+        <v>21045.5</v>
       </c>
       <c r="J130" s="1">
-        <v>-10.975609756098</v>
+        <v>18.673780487805</v>
       </c>
       <c r="K130">
         <v>0.0</v>
       </c>
       <c r="L130">
         <v>0.0</v>
       </c>
       <c r="M130" s="1">
-        <v>100331.2</v>
+        <v>133746.3</v>
       </c>
       <c r="N130" s="1">
-        <v>100331.2</v>
+        <v>133746.3</v>
       </c>
       <c r="O130" s="1">
-        <v>0.03</v>
+        <v>0.04</v>
       </c>
       <c r="P130">
         <v>1</v>
       </c>
     </row>
     <row r="131" spans="1:16">
       <c r="A131" t="s">
         <v>292</v>
       </c>
       <c r="B131" t="s">
         <v>293</v>
       </c>
       <c r="C131" s="1">
         <v>2528.0</v>
       </c>
       <c r="D131" s="1">
-        <v>43.34</v>
+        <v>49.32</v>
       </c>
       <c r="E131" s="1">
         <v>52.5</v>
       </c>
       <c r="F131" t="s">
         <v>8</v>
       </c>
       <c r="G131">
         <v>1.0</v>
       </c>
       <c r="H131" s="1">
         <v>132720.0</v>
       </c>
       <c r="I131" s="1">
-        <v>-23156.48</v>
+        <v>-8039.04</v>
       </c>
       <c r="J131" s="1">
-        <v>-17.447619047619</v>
+        <v>-6.0571428571429</v>
       </c>
       <c r="K131">
         <v>0.0</v>
       </c>
       <c r="L131">
         <v>0.0</v>
       </c>
       <c r="M131" s="1">
-        <v>109563.52</v>
+        <v>124680.96</v>
       </c>
       <c r="N131" s="1">
-        <v>109563.52</v>
+        <v>124680.96</v>
       </c>
       <c r="O131" s="1">
         <v>0.03</v>
       </c>
       <c r="P131">
         <v>1</v>
       </c>
     </row>
     <row r="132" spans="1:16">
       <c r="A132" t="s">
         <v>294</v>
       </c>
       <c r="B132" t="s">
         <v>295</v>
       </c>
       <c r="C132" s="1">
-        <v>9313.0</v>
+        <v>9354.0</v>
       </c>
       <c r="D132" s="1">
-        <v>26.815</v>
+        <v>59.3</v>
       </c>
       <c r="E132" s="1">
-        <v>24.9356877483</v>
+        <v>25.1042270686</v>
       </c>
       <c r="F132" t="s">
         <v>8</v>
       </c>
       <c r="G132">
         <v>1.0</v>
       </c>
       <c r="H132" s="1">
-        <v>232226.06</v>
+        <v>234824.94</v>
       </c>
       <c r="I132" s="1">
-        <v>17502.04</v>
+        <v>319867.26</v>
       </c>
       <c r="J132" s="1">
-        <v>7.5366390834862</v>
+        <v>136.21519928846</v>
       </c>
       <c r="K132">
         <v>0.0</v>
       </c>
       <c r="L132">
         <v>0.0</v>
       </c>
       <c r="M132" s="1">
-        <v>249728.1</v>
+        <v>554692.2</v>
       </c>
       <c r="N132" s="1">
-        <v>249728.1</v>
+        <v>554692.2</v>
       </c>
       <c r="O132" s="1">
-        <v>0.07</v>
+        <v>0.15</v>
       </c>
       <c r="P132">
         <v>1</v>
       </c>
     </row>
     <row r="133" spans="1:16">
       <c r="A133" t="s">
         <v>296</v>
       </c>
       <c r="B133" t="s">
         <v>297</v>
       </c>
       <c r="C133" s="1">
         <v>8941.0</v>
       </c>
       <c r="D133" s="1">
-        <v>9.576</v>
+        <v>9.98</v>
       </c>
       <c r="E133" s="1">
         <v>11.5050005592</v>
       </c>
       <c r="F133" t="s">
         <v>8</v>
       </c>
       <c r="G133">
         <v>1.0</v>
       </c>
       <c r="H133" s="1">
         <v>102866.21</v>
       </c>
       <c r="I133" s="1">
-        <v>-17247.19</v>
+        <v>-13635.03</v>
       </c>
       <c r="J133" s="1">
-        <v>-16.766623364465</v>
+        <v>-13.255110691839</v>
       </c>
       <c r="K133">
         <v>0.0</v>
       </c>
       <c r="L133">
         <v>0.0</v>
       </c>
       <c r="M133" s="1">
-        <v>85619.02</v>
+        <v>89231.18</v>
       </c>
       <c r="N133" s="1">
-        <v>85619.02</v>
+        <v>89231.18</v>
       </c>
       <c r="O133" s="1">
-        <v>0.03</v>
+        <v>0.02</v>
       </c>
       <c r="P133">
         <v>1</v>
       </c>
     </row>
     <row r="134" spans="1:16">
       <c r="A134" t="s">
         <v>298</v>
       </c>
       <c r="B134" t="s">
         <v>299</v>
       </c>
       <c r="C134" s="1">
-        <v>28712.0</v>
+        <v>28840.0</v>
       </c>
       <c r="D134" s="1">
-        <v>32.02</v>
+        <v>35.48</v>
       </c>
       <c r="E134" s="1">
-        <v>29.7108780301</v>
+        <v>30.0269805825</v>
       </c>
       <c r="F134" t="s">
         <v>8</v>
       </c>
       <c r="G134">
         <v>1.0</v>
       </c>
       <c r="H134" s="1">
-        <v>853058.73</v>
+        <v>865978.12</v>
       </c>
       <c r="I134" s="1">
-        <v>66299.51</v>
+        <v>157265.08</v>
       </c>
       <c r="J134" s="1">
-        <v>7.7719748557054</v>
+        <v>18.160398786981</v>
       </c>
       <c r="K134">
         <v>0.0</v>
       </c>
       <c r="L134">
         <v>0.0</v>
       </c>
       <c r="M134" s="1">
-        <v>919358.24</v>
+        <v>1023243.2</v>
       </c>
       <c r="N134" s="1">
-        <v>919358.24</v>
+        <v>1023243.2</v>
       </c>
       <c r="O134" s="1">
-        <v>0.27</v>
+        <v>0.29</v>
       </c>
       <c r="P134">
         <v>1</v>
       </c>
     </row>
     <row r="135" spans="1:16">
       <c r="A135" t="s">
         <v>300</v>
       </c>
       <c r="B135" t="s">
         <v>301</v>
       </c>
       <c r="C135" s="1">
         <v>1999.0</v>
       </c>
       <c r="D135" s="1">
-        <v>51.1</v>
+        <v>64.32</v>
       </c>
       <c r="E135" s="1">
         <v>51.48</v>
       </c>
       <c r="F135" t="s">
         <v>8</v>
       </c>
       <c r="G135">
         <v>1.0</v>
       </c>
       <c r="H135" s="1">
         <v>102908.52</v>
       </c>
       <c r="I135" s="1">
-        <v>-759.62</v>
+        <v>25667.16</v>
       </c>
       <c r="J135" s="1">
-        <v>-0.73815073815074</v>
+        <v>24.941724941725</v>
       </c>
       <c r="K135">
         <v>0.0</v>
       </c>
       <c r="L135">
         <v>0.0</v>
       </c>
       <c r="M135" s="1">
-        <v>102148.9</v>
+        <v>128575.68</v>
       </c>
       <c r="N135" s="1">
-        <v>102148.9</v>
+        <v>128575.68</v>
       </c>
       <c r="O135" s="1">
-        <v>0.03</v>
+        <v>0.04</v>
       </c>
       <c r="P135">
         <v>1</v>
       </c>
     </row>
     <row r="136" spans="1:16">
       <c r="A136" t="s">
         <v>302</v>
       </c>
       <c r="B136" t="s">
         <v>303</v>
       </c>
       <c r="C136" s="1">
-        <v>20271.0</v>
+        <v>21249.0</v>
       </c>
       <c r="D136" s="1">
-        <v>9.622</v>
+        <v>9.704</v>
       </c>
       <c r="E136" s="1">
-        <v>10.2</v>
+        <v>10.1845352722</v>
       </c>
       <c r="F136" t="s">
         <v>8</v>
       </c>
       <c r="G136">
         <v>1.0</v>
       </c>
       <c r="H136" s="1">
-        <v>206764.2</v>
+        <v>216411.19</v>
       </c>
       <c r="I136" s="1">
-        <v>-11716.64</v>
+        <v>-10210.89</v>
       </c>
       <c r="J136" s="1">
-        <v>-5.6666676339521</v>
+        <v>-4.7182818966062</v>
       </c>
       <c r="K136">
         <v>0.0</v>
       </c>
       <c r="L136">
         <v>0.0</v>
       </c>
       <c r="M136" s="1">
-        <v>195047.56</v>
+        <v>206200.3</v>
       </c>
       <c r="N136" s="1">
-        <v>195047.56</v>
+        <v>206200.3</v>
       </c>
       <c r="O136" s="1">
         <v>0.06</v>
       </c>
       <c r="P136">
         <v>1</v>
       </c>
     </row>
     <row r="137" spans="1:16">
       <c r="A137" t="s">
         <v>304</v>
       </c>
       <c r="B137" t="s">
         <v>305</v>
       </c>
       <c r="C137" s="1">
-        <v>1375.0</v>
+        <v>1381.0</v>
       </c>
       <c r="D137" s="1">
-        <v>242.3</v>
+        <v>230.0</v>
       </c>
       <c r="E137" s="1">
-        <v>254.9</v>
+        <v>254.7717523534</v>
       </c>
       <c r="F137" t="s">
         <v>8</v>
       </c>
       <c r="G137">
         <v>1.0</v>
       </c>
       <c r="H137" s="1">
-        <v>350487.5</v>
+        <v>351839.79</v>
       </c>
       <c r="I137" s="1">
-        <v>-17325.0</v>
+        <v>-34209.79</v>
       </c>
       <c r="J137" s="1">
-        <v>-4.9431149470381</v>
+        <v>-9.723115739695</v>
       </c>
       <c r="K137">
         <v>0.0</v>
       </c>
       <c r="L137">
         <v>0.0</v>
       </c>
       <c r="M137" s="1">
-        <v>333162.5</v>
+        <v>317630.0</v>
       </c>
       <c r="N137" s="1">
-        <v>333162.5</v>
+        <v>317630.0</v>
       </c>
       <c r="O137" s="1">
-        <v>0.1</v>
+        <v>0.09</v>
       </c>
       <c r="P137">
         <v>1</v>
       </c>
     </row>
     <row r="138" spans="1:16">
       <c r="A138" t="s">
         <v>306</v>
       </c>
       <c r="B138" t="s">
         <v>307</v>
       </c>
       <c r="C138" s="1">
-        <v>1772.0</v>
+        <v>1779.0</v>
       </c>
       <c r="D138" s="1">
-        <v>246.6</v>
+        <v>254.2</v>
       </c>
       <c r="E138" s="1">
-        <v>252.3</v>
+        <v>252.5837886453</v>
       </c>
       <c r="F138" t="s">
         <v>8</v>
       </c>
       <c r="G138">
         <v>1.0</v>
       </c>
       <c r="H138" s="1">
-        <v>447075.6</v>
+        <v>449346.56</v>
       </c>
       <c r="I138" s="1">
-        <v>-10100.4</v>
+        <v>2875.24</v>
       </c>
       <c r="J138" s="1">
-        <v>-2.2592152199762</v>
+        <v>0.6398713723323</v>
       </c>
       <c r="K138">
         <v>0.0</v>
       </c>
       <c r="L138">
         <v>0.0</v>
       </c>
       <c r="M138" s="1">
-        <v>436975.2</v>
+        <v>452221.8</v>
       </c>
       <c r="N138" s="1">
-        <v>436975.2</v>
+        <v>452221.8</v>
       </c>
       <c r="O138" s="1">
         <v>0.13</v>
       </c>
       <c r="P138">
         <v>1</v>
       </c>
     </row>
     <row r="139" spans="1:16">
       <c r="A139" t="s">
         <v>308</v>
       </c>
       <c r="B139" t="s">
         <v>309</v>
       </c>
       <c r="C139" s="1">
         <v>5681.0</v>
       </c>
       <c r="D139" s="1">
-        <v>15.4</v>
+        <v>25.34</v>
       </c>
       <c r="E139" s="1">
         <v>18.02</v>
       </c>
       <c r="F139" t="s">
         <v>8</v>
       </c>
       <c r="G139">
         <v>1.0</v>
       </c>
       <c r="H139" s="1">
         <v>102371.62</v>
       </c>
       <c r="I139" s="1">
-        <v>-14884.22</v>
+        <v>41584.92</v>
       </c>
       <c r="J139" s="1">
-        <v>-14.539400665927</v>
+        <v>40.621531631521</v>
       </c>
       <c r="K139">
         <v>0.0</v>
       </c>
       <c r="L139">
         <v>0.0</v>
       </c>
       <c r="M139" s="1">
-        <v>87487.4</v>
+        <v>143956.54</v>
       </c>
       <c r="N139" s="1">
-        <v>87487.4</v>
+        <v>143956.54</v>
       </c>
       <c r="O139" s="1">
-        <v>0.03</v>
+        <v>0.04</v>
       </c>
       <c r="P139">
         <v>1</v>
       </c>
     </row>
     <row r="140" spans="1:16">
       <c r="A140" t="s">
         <v>310</v>
       </c>
       <c r="B140" t="s">
         <v>311</v>
       </c>
       <c r="C140" s="1">
-        <v>6805.0</v>
+        <v>6835.0</v>
       </c>
       <c r="D140" s="1">
-        <v>93.98</v>
+        <v>98.38</v>
       </c>
       <c r="E140" s="1">
-        <v>104.6706965467</v>
+        <v>104.2214059985</v>
       </c>
       <c r="F140" t="s">
         <v>8</v>
       </c>
       <c r="G140">
         <v>1.0</v>
       </c>
       <c r="H140" s="1">
-        <v>712284.09</v>
+        <v>712353.31</v>
       </c>
       <c r="I140" s="1">
-        <v>-72750.19</v>
+        <v>-39926.01</v>
       </c>
       <c r="J140" s="1">
-        <v>-10.213648040349</v>
+        <v>-5.6048044473886</v>
       </c>
       <c r="K140">
         <v>0.0</v>
       </c>
       <c r="L140">
         <v>0.0</v>
       </c>
       <c r="M140" s="1">
-        <v>639533.9</v>
+        <v>672427.3</v>
       </c>
       <c r="N140" s="1">
-        <v>639533.9</v>
+        <v>672427.3</v>
       </c>
       <c r="O140" s="1">
         <v>0.19</v>
       </c>
       <c r="P140">
         <v>1</v>
       </c>
     </row>
     <row r="141" spans="1:16">
       <c r="A141" t="s">
         <v>312</v>
       </c>
       <c r="B141" t="s">
         <v>313</v>
       </c>
       <c r="C141" s="1">
-        <v>25097.0</v>
+        <v>25208.0</v>
       </c>
       <c r="D141" s="1">
-        <v>59.63</v>
+        <v>73.72</v>
       </c>
       <c r="E141" s="1">
-        <v>66.6895768419</v>
+        <v>66.4214431926</v>
       </c>
       <c r="F141" t="s">
         <v>8</v>
       </c>
       <c r="G141">
         <v>1.0</v>
       </c>
       <c r="H141" s="1">
-        <v>1673708.31</v>
+        <v>1674351.74</v>
       </c>
       <c r="I141" s="1">
-        <v>-177174.2</v>
+        <v>183982.02</v>
       </c>
       <c r="J141" s="1">
-        <v>-10.585727449725</v>
+        <v>10.988253877886</v>
       </c>
       <c r="K141">
         <v>0.0</v>
       </c>
       <c r="L141">
         <v>0.0</v>
       </c>
       <c r="M141" s="1">
-        <v>1496534.11</v>
+        <v>1858333.76</v>
       </c>
       <c r="N141" s="1">
-        <v>1496534.11</v>
+        <v>1858333.76</v>
       </c>
       <c r="O141" s="1">
-        <v>0.44</v>
+        <v>0.52</v>
       </c>
       <c r="P141">
         <v>1</v>
       </c>
     </row>
     <row r="142" spans="1:16">
       <c r="A142" t="s">
         <v>314</v>
       </c>
       <c r="B142" t="s">
         <v>315</v>
       </c>
       <c r="C142" s="1">
         <v>5746.0</v>
       </c>
       <c r="D142" s="1">
-        <v>19.035</v>
+        <v>21.13</v>
       </c>
       <c r="E142" s="1">
         <v>21.16</v>
       </c>
       <c r="F142" t="s">
         <v>8</v>
       </c>
       <c r="G142">
         <v>1.0</v>
       </c>
       <c r="H142" s="1">
         <v>121585.36</v>
       </c>
       <c r="I142" s="1">
-        <v>-12210.25</v>
+        <v>-172.38</v>
       </c>
       <c r="J142" s="1">
-        <v>-10.042533081285</v>
+        <v>-0.14177693761815</v>
       </c>
       <c r="K142">
         <v>0.0</v>
       </c>
       <c r="L142">
         <v>0.0</v>
       </c>
       <c r="M142" s="1">
-        <v>109375.11</v>
+        <v>121412.98</v>
       </c>
       <c r="N142" s="1">
-        <v>109375.11</v>
+        <v>121412.98</v>
       </c>
       <c r="O142" s="1">
         <v>0.03</v>
       </c>
       <c r="P142">
         <v>1</v>
       </c>
     </row>
     <row r="143" spans="1:16">
       <c r="A143" t="s">
         <v>316</v>
       </c>
       <c r="B143" t="s">
         <v>317</v>
       </c>
       <c r="C143" s="1">
-        <v>15593.0</v>
+        <v>15662.0</v>
       </c>
       <c r="D143" s="1">
-        <v>15.935</v>
+        <v>19.535</v>
       </c>
       <c r="E143" s="1">
-        <v>19.11</v>
+        <v>18.9961301239</v>
       </c>
       <c r="F143" t="s">
         <v>8</v>
       </c>
       <c r="G143">
         <v>1.0</v>
       </c>
       <c r="H143" s="1">
-        <v>297982.23</v>
+        <v>297517.39</v>
       </c>
       <c r="I143" s="1">
-        <v>-49507.77</v>
+        <v>8439.78</v>
       </c>
       <c r="J143" s="1">
-        <v>-16.614336364957</v>
+        <v>2.8367350224469</v>
       </c>
       <c r="K143">
         <v>0.0</v>
       </c>
       <c r="L143">
         <v>0.0</v>
       </c>
       <c r="M143" s="1">
-        <v>248474.46</v>
+        <v>305957.17</v>
       </c>
       <c r="N143" s="1">
-        <v>248474.46</v>
+        <v>305957.17</v>
       </c>
       <c r="O143" s="1">
-        <v>0.07</v>
+        <v>0.09</v>
       </c>
       <c r="P143">
         <v>1</v>
       </c>
     </row>
     <row r="144" spans="1:16">
       <c r="A144" t="s">
         <v>318</v>
       </c>
       <c r="B144" t="s">
         <v>319</v>
       </c>
       <c r="C144" s="1">
-        <v>7868.0</v>
+        <v>8247.0</v>
       </c>
       <c r="D144" s="1">
-        <v>25.17</v>
+        <v>25.04</v>
       </c>
       <c r="E144" s="1">
-        <v>26.98</v>
+        <v>26.9717279011</v>
       </c>
       <c r="F144" t="s">
         <v>8</v>
       </c>
       <c r="G144">
         <v>1.0</v>
       </c>
       <c r="H144" s="1">
-        <v>212278.64</v>
+        <v>222435.84</v>
       </c>
       <c r="I144" s="1">
-        <v>-14241.08</v>
+        <v>-15930.96</v>
       </c>
       <c r="J144" s="1">
-        <v>-6.7086730911787</v>
+        <v>-7.162047267203</v>
       </c>
       <c r="K144">
         <v>0.0</v>
       </c>
       <c r="L144">
         <v>0.0</v>
       </c>
       <c r="M144" s="1">
-        <v>198037.56</v>
+        <v>206504.88</v>
       </c>
       <c r="N144" s="1">
-        <v>198037.56</v>
+        <v>206504.88</v>
       </c>
       <c r="O144" s="1">
         <v>0.06</v>
       </c>
       <c r="P144">
         <v>1</v>
       </c>
     </row>
     <row r="145" spans="1:16">
       <c r="A145" t="s">
         <v>320</v>
       </c>
       <c r="B145" t="s">
         <v>321</v>
       </c>
       <c r="C145" s="1">
-        <v>25312.0</v>
+        <v>25425.0</v>
       </c>
       <c r="D145" s="1">
-        <v>20.05</v>
+        <v>24.08</v>
       </c>
       <c r="E145" s="1">
-        <v>19.76</v>
+        <v>19.8515760079</v>
       </c>
       <c r="F145" t="s">
         <v>8</v>
       </c>
       <c r="G145">
         <v>1.0</v>
       </c>
       <c r="H145" s="1">
-        <v>500165.12</v>
+        <v>504726.32</v>
       </c>
       <c r="I145" s="1">
-        <v>7340.48</v>
+        <v>107507.68</v>
       </c>
       <c r="J145" s="1">
-        <v>1.4676113360324</v>
+        <v>21.300192944168</v>
       </c>
       <c r="K145">
         <v>0.0</v>
       </c>
       <c r="L145">
         <v>0.0</v>
       </c>
       <c r="M145" s="1">
-        <v>507505.6</v>
+        <v>612234.0</v>
       </c>
       <c r="N145" s="1">
-        <v>507505.6</v>
+        <v>612234.0</v>
       </c>
       <c r="O145" s="1">
-        <v>0.15</v>
+        <v>0.17</v>
       </c>
       <c r="P145">
         <v>1</v>
       </c>
     </row>
     <row r="146" spans="1:16">
       <c r="A146" t="s">
         <v>322</v>
       </c>
       <c r="B146" t="s">
         <v>323</v>
       </c>
       <c r="C146" s="1">
-        <v>11165.0</v>
+        <v>11214.0</v>
       </c>
       <c r="D146" s="1">
-        <v>67.65</v>
+        <v>57.7</v>
       </c>
       <c r="E146" s="1">
-        <v>60.3</v>
+        <v>60.545945247</v>
       </c>
       <c r="F146" t="s">
         <v>8</v>
       </c>
       <c r="G146">
         <v>1.0</v>
       </c>
       <c r="H146" s="1">
-        <v>673249.5</v>
+        <v>678962.23</v>
       </c>
       <c r="I146" s="1">
-        <v>82062.75</v>
+        <v>-31914.43</v>
       </c>
       <c r="J146" s="1">
-        <v>12.189054726368</v>
+        <v>-4.7004720719148</v>
       </c>
       <c r="K146">
         <v>0.0</v>
       </c>
       <c r="L146">
         <v>0.0</v>
       </c>
       <c r="M146" s="1">
-        <v>755312.25</v>
+        <v>647047.8</v>
       </c>
       <c r="N146" s="1">
-        <v>755312.25</v>
+        <v>647047.8</v>
       </c>
       <c r="O146" s="1">
-        <v>0.22</v>
+        <v>0.18</v>
       </c>
       <c r="P146">
         <v>1</v>
       </c>
     </row>
     <row r="147" spans="1:16">
       <c r="A147" t="s">
         <v>324</v>
       </c>
       <c r="B147" t="s">
         <v>325</v>
       </c>
       <c r="C147" s="1">
         <v>1282.0</v>
       </c>
       <c r="D147" s="1">
-        <v>71.7</v>
+        <v>74.9</v>
       </c>
       <c r="E147" s="1">
         <v>82.0</v>
       </c>
       <c r="F147" t="s">
         <v>8</v>
       </c>
       <c r="G147">
         <v>1.0</v>
       </c>
       <c r="H147" s="1">
         <v>105124.0</v>
       </c>
       <c r="I147" s="1">
-        <v>-13204.6</v>
+        <v>-9102.2</v>
       </c>
       <c r="J147" s="1">
-        <v>-12.560975609756</v>
+        <v>-8.6585365853659</v>
       </c>
       <c r="K147">
         <v>0.0</v>
       </c>
       <c r="L147">
         <v>0.0</v>
       </c>
       <c r="M147" s="1">
-        <v>91919.4</v>
+        <v>96021.8</v>
       </c>
       <c r="N147" s="1">
-        <v>91919.4</v>
+        <v>96021.8</v>
       </c>
       <c r="O147" s="1">
         <v>0.03</v>
       </c>
       <c r="P147">
         <v>1</v>
       </c>
     </row>
     <row r="148" spans="1:16">
       <c r="A148" t="s">
         <v>326</v>
       </c>
       <c r="B148" t="s">
         <v>327</v>
       </c>
       <c r="C148" s="1">
-        <v>4282.0</v>
+        <v>4301.0</v>
       </c>
       <c r="D148" s="1">
-        <v>123.95</v>
+        <v>123.35</v>
       </c>
       <c r="E148" s="1">
-        <v>100.3277673984</v>
+        <v>101.6139920949</v>
       </c>
       <c r="F148" t="s">
         <v>8</v>
       </c>
       <c r="G148">
         <v>1.0</v>
       </c>
       <c r="H148" s="1">
-        <v>429603.5</v>
+        <v>437041.78</v>
       </c>
       <c r="I148" s="1">
-        <v>101150.4</v>
+        <v>93486.57</v>
       </c>
       <c r="J148" s="1">
-        <v>23.545059572373</v>
+        <v>21.39076268635</v>
       </c>
       <c r="K148">
         <v>0.0</v>
       </c>
       <c r="L148">
         <v>0.0</v>
       </c>
       <c r="M148" s="1">
-        <v>530753.9</v>
+        <v>530528.35</v>
       </c>
       <c r="N148" s="1">
-        <v>530753.9</v>
+        <v>530528.35</v>
       </c>
       <c r="O148" s="1">
-        <v>0.16</v>
+        <v>0.15</v>
       </c>
       <c r="P148">
         <v>1</v>
       </c>
     </row>
     <row r="149" spans="1:16">
       <c r="A149" t="s">
         <v>328</v>
       </c>
       <c r="B149" t="s">
         <v>329</v>
       </c>
       <c r="C149" s="1">
-        <v>2990.0</v>
+        <v>3134.0</v>
       </c>
       <c r="D149" s="1">
-        <v>85.38</v>
+        <v>90.56</v>
       </c>
       <c r="E149" s="1">
-        <v>101.2</v>
+        <v>100.5199744735</v>
       </c>
       <c r="F149" t="s">
         <v>8</v>
       </c>
       <c r="G149">
         <v>1.0</v>
       </c>
       <c r="H149" s="1">
-        <v>302588.0</v>
+        <v>315029.6</v>
       </c>
       <c r="I149" s="1">
-        <v>-47301.8</v>
+        <v>-31214.56</v>
       </c>
       <c r="J149" s="1">
-        <v>-15.632411067194</v>
+        <v>-9.9084530469518</v>
       </c>
       <c r="K149">
         <v>0.0</v>
       </c>
       <c r="L149">
         <v>0.0</v>
       </c>
       <c r="M149" s="1">
-        <v>255286.2</v>
+        <v>283815.04</v>
       </c>
       <c r="N149" s="1">
-        <v>255286.2</v>
+        <v>283815.04</v>
       </c>
       <c r="O149" s="1">
         <v>0.08</v>
       </c>
       <c r="P149">
         <v>1</v>
       </c>
     </row>
     <row r="150" spans="1:16">
       <c r="A150" t="s">
         <v>330</v>
       </c>
       <c r="B150" t="s">
         <v>331</v>
       </c>
       <c r="C150" s="1">
-        <v>19241.0</v>
+        <v>19326.0</v>
       </c>
       <c r="D150" s="1">
-        <v>21.44</v>
+        <v>21.01</v>
       </c>
       <c r="E150" s="1">
-        <v>38.4773639624</v>
+        <v>37.6989754735</v>
       </c>
       <c r="F150" t="s">
         <v>8</v>
       </c>
       <c r="G150">
         <v>1.0</v>
       </c>
       <c r="H150" s="1">
-        <v>740342.96</v>
+        <v>728570.4</v>
       </c>
       <c r="I150" s="1">
-        <v>-327815.92</v>
+        <v>-322531.14</v>
       </c>
       <c r="J150" s="1">
-        <v>-44.278927161001</v>
+        <v>-44.269042497472</v>
       </c>
       <c r="K150">
         <v>0.0</v>
       </c>
       <c r="L150">
         <v>0.0</v>
       </c>
       <c r="M150" s="1">
-        <v>412527.04</v>
+        <v>406039.26</v>
       </c>
       <c r="N150" s="1">
-        <v>412527.04</v>
+        <v>406039.26</v>
       </c>
       <c r="O150" s="1">
-        <v>0.12</v>
+        <v>0.11</v>
       </c>
       <c r="P150">
         <v>1</v>
       </c>
     </row>
     <row r="151" spans="1:16">
       <c r="A151" t="s">
         <v>332</v>
       </c>
       <c r="B151" t="s">
         <v>333</v>
       </c>
       <c r="C151" s="1">
-        <v>22759.0</v>
+        <v>22859.0</v>
       </c>
       <c r="D151" s="1">
-        <v>31.17</v>
+        <v>33.34</v>
       </c>
       <c r="E151" s="1">
-        <v>36.9</v>
+        <v>36.6613417035</v>
       </c>
       <c r="F151" t="s">
         <v>8</v>
       </c>
       <c r="G151">
         <v>1.0</v>
       </c>
       <c r="H151" s="1">
-        <v>839807.1</v>
+        <v>838041.61</v>
       </c>
       <c r="I151" s="1">
-        <v>-130409.07</v>
+        <v>-75922.55</v>
       </c>
       <c r="J151" s="1">
-        <v>-15.528455284553</v>
+        <v>-9.0595203262043</v>
       </c>
       <c r="K151">
         <v>0.0</v>
       </c>
       <c r="L151">
         <v>0.0</v>
       </c>
       <c r="M151" s="1">
-        <v>709398.03</v>
+        <v>762119.06</v>
       </c>
       <c r="N151" s="1">
-        <v>709398.03</v>
+        <v>762119.06</v>
       </c>
       <c r="O151" s="1">
         <v>0.21</v>
       </c>
       <c r="P151">
         <v>1</v>
       </c>
     </row>
     <row r="152" spans="1:16">
       <c r="A152" t="s">
         <v>334</v>
       </c>
       <c r="B152" t="s">
         <v>335</v>
       </c>
       <c r="C152" s="1">
-        <v>16800.0</v>
+        <v>16874.0</v>
       </c>
       <c r="D152" s="1">
-        <v>22.1</v>
+        <v>24.1</v>
       </c>
       <c r="E152" s="1">
-        <v>31.0668738095</v>
+        <v>30.6857058196</v>
       </c>
       <c r="F152" t="s">
         <v>8</v>
       </c>
       <c r="G152">
         <v>1.0</v>
       </c>
       <c r="H152" s="1">
-        <v>521923.48</v>
+        <v>517790.6</v>
       </c>
       <c r="I152" s="1">
-        <v>-150643.48</v>
+        <v>-111127.2</v>
       </c>
       <c r="J152" s="1">
-        <v>-28.863135262663</v>
+        <v>-21.461803284957</v>
       </c>
       <c r="K152">
         <v>0.0</v>
       </c>
       <c r="L152">
         <v>0.0</v>
       </c>
       <c r="M152" s="1">
-        <v>371280.0</v>
+        <v>406663.4</v>
       </c>
       <c r="N152" s="1">
-        <v>371280.0</v>
+        <v>406663.4</v>
       </c>
       <c r="O152" s="1">
         <v>0.11</v>
       </c>
       <c r="P152">
         <v>1</v>
       </c>
     </row>
     <row r="153" spans="1:16">
       <c r="A153" t="s">
         <v>336</v>
       </c>
       <c r="B153" t="s">
         <v>337</v>
       </c>
       <c r="C153" s="1">
-        <v>11133.0</v>
+        <v>11183.0</v>
       </c>
       <c r="D153" s="1">
-        <v>65.44</v>
+        <v>64.04</v>
       </c>
       <c r="E153" s="1">
-        <v>117.2265957065</v>
+        <v>114.8058812483</v>
       </c>
       <c r="F153" t="s">
         <v>8</v>
       </c>
       <c r="G153">
         <v>1.0</v>
       </c>
       <c r="H153" s="1">
-        <v>1305083.69</v>
+        <v>1283874.17</v>
       </c>
       <c r="I153" s="1">
-        <v>-576540.17</v>
+        <v>-567714.85</v>
       </c>
       <c r="J153" s="1">
-        <v>-44.176490321475</v>
+        <v>-44.218885562594</v>
       </c>
       <c r="K153">
         <v>0.0</v>
       </c>
       <c r="L153">
         <v>0.0</v>
       </c>
       <c r="M153" s="1">
-        <v>728543.52</v>
+        <v>716159.32</v>
       </c>
       <c r="N153" s="1">
-        <v>728543.52</v>
+        <v>716159.32</v>
       </c>
       <c r="O153" s="1">
-        <v>0.22</v>
+        <v>0.2</v>
       </c>
       <c r="P153">
         <v>1</v>
       </c>
     </row>
     <row r="154" spans="1:16">
       <c r="A154" t="s">
         <v>338</v>
       </c>
       <c r="B154" t="s">
         <v>339</v>
       </c>
       <c r="C154" s="1">
-        <v>737.0</v>
+        <v>727.0</v>
       </c>
       <c r="D154" s="1">
-        <v>235.9</v>
+        <v>264.8</v>
       </c>
       <c r="E154" s="1">
-        <v>247.646404342</v>
+        <v>250.244429161</v>
       </c>
       <c r="F154" t="s">
         <v>8</v>
       </c>
       <c r="G154">
         <v>1.0</v>
       </c>
       <c r="H154" s="1">
         <v>0.0</v>
       </c>
       <c r="I154" s="1">
-        <v>-865710.0</v>
+        <v>1058190.0</v>
       </c>
       <c r="J154" s="1">
         <v>0</v>
       </c>
       <c r="K154">
         <v>0.0</v>
       </c>
       <c r="L154">
         <v>0.0</v>
       </c>
       <c r="M154" s="1">
-        <v>-865710.0</v>
+        <v>1058190.0</v>
       </c>
       <c r="N154" s="1">
-        <v>-865710.0</v>
+        <v>1058190.0</v>
       </c>
       <c r="O154" s="1">
-        <v>-0.26</v>
+        <v>0.3</v>
       </c>
       <c r="P154">
         <v>1</v>
       </c>
     </row>
     <row r="155" spans="1:16">
       <c r="A155" t="s">
         <v>340</v>
       </c>
       <c r="B155" t="s">
         <v>341</v>
       </c>
       <c r="C155" s="1">
-        <v>73.0</v>
+        <v>58.0</v>
       </c>
       <c r="D155" s="1">
-        <v>115.32</v>
+        <v>115.64</v>
       </c>
       <c r="E155" s="1">
         <v>116.41</v>
       </c>
       <c r="F155" t="s">
         <v>8</v>
       </c>
       <c r="G155">
         <v>1.0</v>
       </c>
       <c r="H155" s="1">
         <v>0.0</v>
       </c>
       <c r="I155" s="1">
-        <v>-186670.0</v>
+        <v>-157160.0</v>
       </c>
       <c r="J155" s="1">
         <v>0</v>
       </c>
       <c r="K155">
         <v>0.0</v>
       </c>
       <c r="L155">
         <v>0.0</v>
       </c>
       <c r="M155" s="1">
-        <v>-186670.0</v>
+        <v>-157160.0</v>
       </c>
       <c r="N155" s="1">
-        <v>-186670.0</v>
+        <v>-157160.0</v>
       </c>
       <c r="O155" s="1">
-        <v>-0.06</v>
+        <v>-0.04</v>
       </c>
       <c r="P155">
         <v>1</v>
       </c>
     </row>
     <row r="156" spans="1:16">
       <c r="A156" t="s">
         <v>342</v>
       </c>
       <c r="B156" t="s">
         <v>343</v>
       </c>
       <c r="C156" s="1">
-        <v>-199.0</v>
+        <v>72.0</v>
       </c>
       <c r="D156" s="1">
-        <v>5436.0</v>
+        <v>105.82</v>
       </c>
       <c r="E156" s="1">
-        <v>5517.110552764</v>
+        <v>105.99</v>
       </c>
       <c r="F156" t="s">
         <v>8</v>
       </c>
       <c r="G156">
         <v>1.0</v>
       </c>
       <c r="H156" s="1">
         <v>0.0</v>
       </c>
       <c r="I156" s="1">
-        <v>161410.0</v>
+        <v>-10030.0</v>
       </c>
       <c r="J156" s="1">
         <v>0</v>
       </c>
       <c r="K156">
         <v>0.0</v>
       </c>
       <c r="L156">
         <v>0.0</v>
       </c>
       <c r="M156" s="1">
-        <v>161410.0</v>
+        <v>-10030.0</v>
       </c>
       <c r="N156" s="1">
-        <v>161410.0</v>
+        <v>-10030.0</v>
       </c>
       <c r="O156" s="1">
-        <v>0.05</v>
+        <v>0.0</v>
       </c>
       <c r="P156">
         <v>1</v>
       </c>
     </row>
     <row r="157" spans="1:16">
       <c r="A157" t="s">
         <v>344</v>
       </c>
       <c r="B157" t="s">
         <v>345</v>
       </c>
       <c r="C157" s="1">
-        <v>-8.0</v>
+        <v>-15.0</v>
       </c>
       <c r="D157" s="1">
-        <v>116.1</v>
+        <v>6027.0</v>
       </c>
       <c r="E157" s="1">
-        <v>119.97</v>
+        <v>5560.0</v>
       </c>
       <c r="F157" t="s">
         <v>8</v>
       </c>
       <c r="G157">
         <v>1.0</v>
       </c>
       <c r="H157" s="1">
         <v>0.0</v>
       </c>
       <c r="I157" s="1">
-        <v>30960.0</v>
+        <v>-70050.0</v>
       </c>
       <c r="J157" s="1">
         <v>0</v>
       </c>
       <c r="K157">
         <v>0.0</v>
       </c>
       <c r="L157">
         <v>0.0</v>
       </c>
       <c r="M157" s="1">
-        <v>30960.0</v>
+        <v>-70050.0</v>
       </c>
       <c r="N157" s="1">
-        <v>30960.0</v>
+        <v>-70050.0</v>
       </c>
       <c r="O157" s="1">
-        <v>0.01</v>
+        <v>-0.02</v>
       </c>
       <c r="P157">
         <v>1</v>
       </c>
     </row>
     <row r="158" spans="1:16">
       <c r="A158" t="s">
         <v>346</v>
       </c>
       <c r="B158" t="s">
         <v>347</v>
       </c>
       <c r="C158" s="1">
-        <v>-50.0</v>
+        <v>-8.0</v>
       </c>
       <c r="D158" s="1">
-        <v>125.26</v>
+        <v>118.06</v>
       </c>
       <c r="E158" s="1">
-        <v>127.014761905</v>
+        <v>119.97</v>
       </c>
       <c r="F158" t="s">
         <v>8</v>
       </c>
       <c r="G158">
         <v>1.0</v>
       </c>
       <c r="H158" s="1">
         <v>0.0</v>
       </c>
       <c r="I158" s="1">
-        <v>103940.0</v>
+        <v>15280.0</v>
       </c>
       <c r="J158" s="1">
         <v>0</v>
       </c>
       <c r="K158">
         <v>0.0</v>
       </c>
       <c r="L158">
         <v>0.0</v>
       </c>
       <c r="M158" s="1">
-        <v>103940.0</v>
+        <v>15280.0</v>
       </c>
       <c r="N158" s="1">
-        <v>103940.0</v>
+        <v>15280.0</v>
       </c>
       <c r="O158" s="1">
-        <v>0.03</v>
+        <v>0.0</v>
       </c>
       <c r="P158">
         <v>1</v>
       </c>
     </row>
     <row r="159" spans="1:16">
       <c r="A159" t="s">
         <v>348</v>
       </c>
       <c r="B159" t="s">
         <v>349</v>
       </c>
       <c r="C159" s="1">
-        <v>-44.0</v>
+        <v>-50.0</v>
       </c>
       <c r="D159" s="1">
-        <v>118.62</v>
+        <v>125.7</v>
       </c>
       <c r="E159" s="1">
-        <v>121.64</v>
+        <v>127.014761905</v>
       </c>
       <c r="F159" t="s">
         <v>8</v>
       </c>
       <c r="G159">
         <v>1.0</v>
       </c>
       <c r="H159" s="1">
         <v>0.0</v>
       </c>
       <c r="I159" s="1">
-        <v>132880.0</v>
+        <v>81940.0</v>
       </c>
       <c r="J159" s="1">
         <v>0</v>
       </c>
       <c r="K159">
         <v>0.0</v>
       </c>
       <c r="L159">
         <v>0.0</v>
       </c>
       <c r="M159" s="1">
-        <v>132880.0</v>
+        <v>81940.0</v>
       </c>
       <c r="N159" s="1">
-        <v>132880.0</v>
+        <v>81940.0</v>
       </c>
       <c r="O159" s="1">
-        <v>0.04</v>
+        <v>0.02</v>
       </c>
       <c r="P159">
         <v>1</v>
       </c>
     </row>
     <row r="160" spans="1:16">
       <c r="A160" t="s">
         <v>350</v>
       </c>
       <c r="B160" t="s">
         <v>351</v>
       </c>
       <c r="C160" s="1">
-        <v>593000.0</v>
+        <v>-44.0</v>
       </c>
       <c r="D160" s="1">
-        <v>96.783</v>
+        <v>119.89</v>
       </c>
       <c r="E160" s="1">
-        <v>99.52772344</v>
+        <v>121.64</v>
       </c>
       <c r="F160" t="s">
         <v>8</v>
       </c>
       <c r="G160">
         <v>1.0</v>
       </c>
       <c r="H160" s="1">
-        <v>590199.4</v>
+        <v>0.0</v>
       </c>
       <c r="I160" s="1">
-        <v>-16276.21</v>
+        <v>77000.0</v>
       </c>
       <c r="J160" s="1">
-        <v>-2.757747635799</v>
+        <v>0</v>
       </c>
       <c r="K160">
-        <v>0.53</v>
-[...2 lines deleted...]
-        <v>352</v>
+        <v>0.0</v>
+      </c>
+      <c r="L160">
+        <v>0.0</v>
       </c>
       <c r="M160" s="1">
-        <v>573923.19</v>
+        <v>77000.0</v>
       </c>
       <c r="N160" s="1">
-        <v>577044.56</v>
+        <v>77000.0</v>
       </c>
       <c r="O160" s="1">
-        <v>0.17</v>
+        <v>0.02</v>
       </c>
       <c r="P160">
         <v>1</v>
       </c>
     </row>
     <row r="161" spans="1:16">
       <c r="A161" t="s">
+        <v>352</v>
+      </c>
+      <c r="B161" t="s">
         <v>353</v>
       </c>
-      <c r="B161" t="s">
+      <c r="C161" s="1">
+        <v>593000.0</v>
+      </c>
+      <c r="D161" s="1">
+        <v>98.094</v>
+      </c>
+      <c r="E161" s="1">
+        <v>99.52772344</v>
+      </c>
+      <c r="F161" t="s">
+        <v>8</v>
+      </c>
+      <c r="G161">
+        <v>1.0</v>
+      </c>
+      <c r="H161" s="1">
+        <v>590199.4</v>
+      </c>
+      <c r="I161" s="1">
+        <v>-8501.98</v>
+      </c>
+      <c r="J161" s="1">
+        <v>-1.4405267101254</v>
+      </c>
+      <c r="K161">
+        <v>1.23</v>
+      </c>
+      <c r="L161" t="s">
         <v>354</v>
       </c>
-      <c r="C161" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M161" s="1">
-        <v>301485.0</v>
+        <v>581697.42</v>
       </c>
       <c r="N161" s="1">
-        <v>310510.68</v>
+        <v>589000.26</v>
       </c>
       <c r="O161" s="1">
-        <v>0.09</v>
+        <v>0.16</v>
       </c>
       <c r="P161">
         <v>1</v>
       </c>
     </row>
     <row r="162" spans="1:16">
       <c r="A162" t="s">
+        <v>355</v>
+      </c>
+      <c r="B162" t="s">
         <v>356</v>
       </c>
-      <c r="B162" t="s">
+      <c r="C162" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="D162" s="1">
+        <v>101.76</v>
+      </c>
+      <c r="E162" s="1">
+        <v>99.634</v>
+      </c>
+      <c r="F162" t="s">
+        <v>8</v>
+      </c>
+      <c r="G162">
+        <v>1.0</v>
+      </c>
+      <c r="H162" s="1">
+        <v>298902.0</v>
+      </c>
+      <c r="I162" s="1">
+        <v>6378.0</v>
+      </c>
+      <c r="J162" s="1">
+        <v>2.1338097436618</v>
+      </c>
+      <c r="K162">
+        <v>3.86</v>
+      </c>
+      <c r="L162" t="s">
         <v>357</v>
       </c>
-      <c r="C162" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M162" s="1">
-        <v>501650.0</v>
+        <v>305280.0</v>
       </c>
       <c r="N162" s="1">
-        <v>505259.59</v>
+        <v>316858.77</v>
       </c>
       <c r="O162" s="1">
-        <v>0.15</v>
+        <v>0.09</v>
       </c>
       <c r="P162">
         <v>1</v>
       </c>
     </row>
     <row r="163" spans="1:16">
       <c r="A163" t="s">
+        <v>358</v>
+      </c>
+      <c r="B163" t="s">
         <v>359</v>
       </c>
-      <c r="B163" t="s">
+      <c r="C163" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="D163" s="1">
+        <v>101.463</v>
+      </c>
+      <c r="E163" s="1">
+        <v>99.179</v>
+      </c>
+      <c r="F163" t="s">
+        <v>8</v>
+      </c>
+      <c r="G163">
+        <v>1.0</v>
+      </c>
+      <c r="H163" s="1">
+        <v>495895.0</v>
+      </c>
+      <c r="I163" s="1">
+        <v>11420.0</v>
+      </c>
+      <c r="J163" s="1">
+        <v>2.3029068653646</v>
+      </c>
+      <c r="K163">
+        <v>1.48</v>
+      </c>
+      <c r="L163" t="s">
         <v>360</v>
       </c>
-      <c r="C163" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M163" s="1">
-        <v>157701.6</v>
+        <v>507315.0</v>
       </c>
       <c r="N163" s="1">
-        <v>160962.25</v>
+        <v>514693.42</v>
       </c>
       <c r="O163" s="1">
-        <v>0.05</v>
+        <v>0.14</v>
       </c>
       <c r="P163">
         <v>1</v>
       </c>
     </row>
     <row r="164" spans="1:16">
       <c r="A164" t="s">
+        <v>361</v>
+      </c>
+      <c r="B164" t="s">
         <v>362</v>
       </c>
-      <c r="B164" t="s">
+      <c r="C164" s="1">
+        <v>149000.0</v>
+      </c>
+      <c r="D164" s="1">
+        <v>107.618</v>
+      </c>
+      <c r="E164" s="1">
+        <v>99.188</v>
+      </c>
+      <c r="F164" t="s">
+        <v>8</v>
+      </c>
+      <c r="G164">
+        <v>1.0</v>
+      </c>
+      <c r="H164" s="1">
+        <v>147790.12</v>
+      </c>
+      <c r="I164" s="1">
+        <v>12560.7</v>
+      </c>
+      <c r="J164" s="1">
+        <v>8.4990119772553</v>
+      </c>
+      <c r="K164">
+        <v>3.28</v>
+      </c>
+      <c r="L164" t="s">
         <v>363</v>
       </c>
-      <c r="C164" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M164" s="1">
-        <v>401836.0</v>
+        <v>160350.82</v>
       </c>
       <c r="N164" s="1">
-        <v>418359.29</v>
+        <v>165241.8</v>
       </c>
       <c r="O164" s="1">
-        <v>0.12</v>
+        <v>0.05</v>
       </c>
       <c r="P164">
         <v>1</v>
       </c>
     </row>
     <row r="165" spans="1:16">
       <c r="A165" t="s">
+        <v>364</v>
+      </c>
+      <c r="B165" t="s">
         <v>365</v>
       </c>
-      <c r="B165" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C165" s="1">
-        <v>408000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D165" s="1">
-        <v>96.906</v>
+        <v>100.753</v>
       </c>
       <c r="E165" s="1">
-        <v>99.33</v>
+        <v>99.847</v>
       </c>
       <c r="F165" t="s">
         <v>8</v>
       </c>
       <c r="G165">
         <v>1.0</v>
       </c>
       <c r="H165" s="1">
-        <v>405266.4</v>
+        <v>499235.0</v>
       </c>
       <c r="I165" s="1">
-        <v>-9889.92</v>
+        <v>4530.0</v>
       </c>
       <c r="J165" s="1">
-        <v>-2.4403503473271</v>
+        <v>0.90738830410528</v>
       </c>
       <c r="K165">
-        <v>1.15</v>
-[...2 lines deleted...]
-        <v>367</v>
+        <v>0.08</v>
+      </c>
+      <c r="L165">
+        <v>383.56</v>
       </c>
       <c r="M165" s="1">
-        <v>395376.48</v>
+        <v>503765.0</v>
       </c>
       <c r="N165" s="1">
-        <v>400071.27</v>
+        <v>504148.56</v>
       </c>
       <c r="O165" s="1">
-        <v>0.12</v>
+        <v>0.14</v>
       </c>
       <c r="P165">
         <v>1</v>
       </c>
     </row>
     <row r="166" spans="1:16">
       <c r="A166" t="s">
-        <v>368</v>
+        <v>366</v>
       </c>
       <c r="B166" t="s">
-        <v>369</v>
+        <v>367</v>
       </c>
       <c r="C166" s="1">
         <v>400000.0</v>
       </c>
       <c r="D166" s="1">
-        <v>95.948</v>
+        <v>101.44</v>
       </c>
       <c r="E166" s="1">
-        <v>99.253</v>
+        <v>99.89</v>
       </c>
       <c r="F166" t="s">
         <v>8</v>
       </c>
       <c r="G166">
         <v>1.0</v>
       </c>
       <c r="H166" s="1">
-        <v>397012.0</v>
+        <v>399560.0</v>
       </c>
       <c r="I166" s="1">
-        <v>-13220.0</v>
+        <v>6200.0</v>
       </c>
       <c r="J166" s="1">
-        <v>-3.329874159975</v>
+        <v>1.5517068775653</v>
       </c>
       <c r="K166">
-        <v>1.14</v>
+        <v>0.41</v>
       </c>
       <c r="L166" t="s">
-        <v>370</v>
+        <v>368</v>
       </c>
       <c r="M166" s="1">
-        <v>383792.0</v>
+        <v>405760.0</v>
       </c>
       <c r="N166" s="1">
-        <v>388361.86</v>
+        <v>407381.92</v>
       </c>
       <c r="O166" s="1">
-        <v>0.12</v>
+        <v>0.11</v>
       </c>
       <c r="P166">
         <v>1</v>
       </c>
     </row>
     <row r="167" spans="1:16">
       <c r="A167" t="s">
+        <v>369</v>
+      </c>
+      <c r="B167" t="s">
+        <v>370</v>
+      </c>
+      <c r="C167" s="1">
+        <v>408000.0</v>
+      </c>
+      <c r="D167" s="1">
+        <v>98.211</v>
+      </c>
+      <c r="E167" s="1">
+        <v>99.33</v>
+      </c>
+      <c r="F167" t="s">
+        <v>8</v>
+      </c>
+      <c r="G167">
+        <v>1.0</v>
+      </c>
+      <c r="H167" s="1">
+        <v>405266.4</v>
+      </c>
+      <c r="I167" s="1">
+        <v>-4565.52</v>
+      </c>
+      <c r="J167" s="1">
+        <v>-1.1265478707339</v>
+      </c>
+      <c r="K167">
+        <v>1.88</v>
+      </c>
+      <c r="L167" t="s">
         <v>371</v>
       </c>
-      <c r="B167" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M167" s="1">
-        <v>411794.04</v>
+        <v>400700.88</v>
       </c>
       <c r="N167" s="1">
-        <v>411794.04</v>
+        <v>408371.84</v>
       </c>
       <c r="O167" s="1">
-        <v>0.12</v>
+        <v>0.11</v>
       </c>
       <c r="P167">
         <v>1</v>
       </c>
     </row>
     <row r="168" spans="1:16">
       <c r="A168" t="s">
+        <v>372</v>
+      </c>
+      <c r="B168" t="s">
         <v>373</v>
       </c>
-      <c r="B168" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C168" s="1">
-        <v>300000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D168" s="1">
-        <v>100.642</v>
+        <v>96.988</v>
       </c>
       <c r="E168" s="1">
-        <v>100.69583</v>
+        <v>99.253</v>
       </c>
       <c r="F168" t="s">
         <v>8</v>
       </c>
       <c r="G168">
         <v>1.0</v>
       </c>
       <c r="H168" s="1">
-        <v>302087.49</v>
+        <v>397012.0</v>
       </c>
       <c r="I168" s="1">
-        <v>-161.49</v>
+        <v>-9060.0</v>
       </c>
       <c r="J168" s="1">
-        <v>-0.053458023038293</v>
+        <v>-2.2820468902703</v>
       </c>
       <c r="K168">
-        <v>3.33</v>
-[...2 lines deleted...]
-        <v>375</v>
+        <v>0.24</v>
+      </c>
+      <c r="L168">
+        <v>953.42</v>
       </c>
       <c r="M168" s="1">
-        <v>301926.0</v>
+        <v>387952.0</v>
       </c>
       <c r="N168" s="1">
-        <v>311912.3</v>
+        <v>388905.42</v>
       </c>
       <c r="O168" s="1">
-        <v>0.09</v>
+        <v>0.11</v>
       </c>
       <c r="P168">
         <v>1</v>
       </c>
     </row>
     <row r="169" spans="1:16">
       <c r="A169" t="s">
+        <v>374</v>
+      </c>
+      <c r="B169" t="s">
+        <v>375</v>
+      </c>
+      <c r="C169" s="1">
+        <v>263000.0</v>
+      </c>
+      <c r="D169" s="1">
+        <v>93.827</v>
+      </c>
+      <c r="E169" s="1">
+        <v>93.76040684</v>
+      </c>
+      <c r="F169" t="s">
+        <v>8</v>
+      </c>
+      <c r="G169">
+        <v>1.0</v>
+      </c>
+      <c r="H169" s="1">
+        <v>246589.87</v>
+      </c>
+      <c r="I169" s="1">
+        <v>175.14</v>
+      </c>
+      <c r="J169" s="1">
+        <v>0.071024815415167</v>
+      </c>
+      <c r="K169">
+        <v>0.44</v>
+      </c>
+      <c r="L169" t="s">
         <v>376</v>
       </c>
-      <c r="B169" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M169" s="1">
-        <v>544945.0</v>
+        <v>246765.01</v>
       </c>
       <c r="N169" s="1">
-        <v>564251.96</v>
+        <v>247924.19</v>
       </c>
       <c r="O169" s="1">
-        <v>0.17</v>
+        <v>0.07</v>
       </c>
       <c r="P169">
         <v>1</v>
       </c>
     </row>
     <row r="170" spans="1:16">
       <c r="A170" t="s">
+        <v>377</v>
+      </c>
+      <c r="B170" t="s">
+        <v>378</v>
+      </c>
+      <c r="C170" s="1">
+        <v>413000.0</v>
+      </c>
+      <c r="D170" s="1">
+        <v>100.723</v>
+      </c>
+      <c r="E170" s="1">
+        <v>99.955</v>
+      </c>
+      <c r="F170" t="s">
+        <v>8</v>
+      </c>
+      <c r="G170">
+        <v>1.0</v>
+      </c>
+      <c r="H170" s="1">
+        <v>412814.15</v>
+      </c>
+      <c r="I170" s="1">
+        <v>3171.84</v>
+      </c>
+      <c r="J170" s="1">
+        <v>0.76834575559002</v>
+      </c>
+      <c r="K170">
+        <v>0.77</v>
+      </c>
+      <c r="L170" t="s">
         <v>379</v>
       </c>
-      <c r="B170" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M170" s="1">
-        <v>208454.0</v>
+        <v>415985.99</v>
       </c>
       <c r="N170" s="1">
-        <v>217111.53</v>
+        <v>419154.21</v>
       </c>
       <c r="O170" s="1">
-        <v>0.06</v>
+        <v>0.12</v>
       </c>
       <c r="P170">
         <v>1</v>
       </c>
     </row>
     <row r="171" spans="1:16">
       <c r="A171" t="s">
-        <v>382</v>
+        <v>380</v>
       </c>
       <c r="B171" t="s">
-        <v>383</v>
+        <v>381</v>
       </c>
       <c r="C171" s="1">
-        <v>300000.0</v>
+        <v>216000.0</v>
       </c>
       <c r="D171" s="1">
-        <v>96.694</v>
+        <v>99.704</v>
       </c>
       <c r="E171" s="1">
-        <v>99.433</v>
+        <v>99.646</v>
       </c>
       <c r="F171" t="s">
         <v>8</v>
       </c>
       <c r="G171">
         <v>1.0</v>
       </c>
       <c r="H171" s="1">
-        <v>298299.0</v>
+        <v>215235.36</v>
       </c>
       <c r="I171" s="1">
-        <v>-8217.0</v>
+        <v>125.28</v>
       </c>
       <c r="J171" s="1">
-        <v>-2.7546186879607</v>
+        <v>0.058206049414929</v>
       </c>
       <c r="K171">
-        <v>2.65</v>
-[...2 lines deleted...]
-        <v>384</v>
+        <v>0.3</v>
+      </c>
+      <c r="L171">
+        <v>653.92</v>
       </c>
       <c r="M171" s="1">
-        <v>290082.0</v>
+        <v>215360.64</v>
       </c>
       <c r="N171" s="1">
-        <v>298021.73</v>
+        <v>216014.56</v>
       </c>
       <c r="O171" s="1">
-        <v>0.09</v>
+        <v>0.06</v>
       </c>
       <c r="P171">
         <v>1</v>
       </c>
     </row>
     <row r="172" spans="1:16">
       <c r="A172" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
       <c r="B172" t="s">
-        <v>386</v>
+        <v>383</v>
       </c>
       <c r="C172" s="1">
-        <v>171000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D172" s="1">
-        <v>94.995</v>
+        <v>101.402</v>
       </c>
       <c r="E172" s="1">
-        <v>98.803</v>
+        <v>100.69583</v>
       </c>
       <c r="F172" t="s">
         <v>8</v>
       </c>
       <c r="G172">
         <v>1.0</v>
       </c>
       <c r="H172" s="1">
-        <v>168953.13</v>
+        <v>302087.49</v>
       </c>
       <c r="I172" s="1">
-        <v>-6511.68</v>
+        <v>2118.51</v>
       </c>
       <c r="J172" s="1">
-        <v>-3.8541339837859</v>
+        <v>0.70129021231564</v>
       </c>
       <c r="K172">
-        <v>1.32</v>
+        <v>4.2</v>
       </c>
       <c r="L172" t="s">
-        <v>387</v>
+        <v>384</v>
       </c>
       <c r="M172" s="1">
-        <v>162441.45</v>
+        <v>304206.0</v>
       </c>
       <c r="N172" s="1">
-        <v>164704.27</v>
+        <v>316818.33</v>
       </c>
       <c r="O172" s="1">
-        <v>0.05</v>
+        <v>0.09</v>
       </c>
       <c r="P172">
         <v>1</v>
       </c>
     </row>
     <row r="173" spans="1:16">
       <c r="A173" t="s">
-        <v>388</v>
+        <v>385</v>
       </c>
       <c r="B173" t="s">
-        <v>389</v>
+        <v>386</v>
       </c>
       <c r="C173" s="1">
-        <v>241000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D173" s="1">
-        <v>97.053</v>
+        <v>110.149</v>
       </c>
       <c r="E173" s="1">
-        <v>99.726</v>
+        <v>100.019</v>
       </c>
       <c r="F173" t="s">
         <v>8</v>
       </c>
       <c r="G173">
         <v>1.0</v>
       </c>
       <c r="H173" s="1">
-        <v>240339.66</v>
+        <v>500095.0</v>
       </c>
       <c r="I173" s="1">
-        <v>-6441.93</v>
+        <v>50650.0</v>
       </c>
       <c r="J173" s="1">
-        <v>-2.6803441429517</v>
+        <v>10.128075665624</v>
       </c>
       <c r="K173">
-        <v>0.33</v>
-[...2 lines deleted...]
-        <v>792.33</v>
+        <v>4.99</v>
+      </c>
+      <c r="L173" t="s">
+        <v>387</v>
       </c>
       <c r="M173" s="1">
-        <v>233897.73</v>
+        <v>550745.0</v>
       </c>
       <c r="N173" s="1">
-        <v>234690.06</v>
+        <v>575716.4</v>
       </c>
       <c r="O173" s="1">
-        <v>0.07</v>
+        <v>0.16</v>
       </c>
       <c r="P173">
         <v>1</v>
       </c>
     </row>
     <row r="174" spans="1:16">
       <c r="A174" t="s">
+        <v>388</v>
+      </c>
+      <c r="B174" t="s">
+        <v>389</v>
+      </c>
+      <c r="C174" s="1">
+        <v>535000.0</v>
+      </c>
+      <c r="D174" s="1">
+        <v>99.986</v>
+      </c>
+      <c r="E174" s="1">
+        <v>99.58</v>
+      </c>
+      <c r="F174" t="s">
+        <v>8</v>
+      </c>
+      <c r="G174">
+        <v>1.0</v>
+      </c>
+      <c r="H174" s="1">
+        <v>532753.0</v>
+      </c>
+      <c r="I174" s="1">
+        <v>2172.1</v>
+      </c>
+      <c r="J174" s="1">
+        <v>0.4077123920466</v>
+      </c>
+      <c r="K174">
+        <v>0.29</v>
+      </c>
+      <c r="L174" t="s">
         <v>390</v>
       </c>
-      <c r="B174" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M174" s="1">
-        <v>391076.0</v>
+        <v>534925.1</v>
       </c>
       <c r="N174" s="1">
-        <v>405095.18</v>
+        <v>536464.14</v>
       </c>
       <c r="O174" s="1">
-        <v>0.12</v>
+        <v>0.15</v>
       </c>
       <c r="P174">
         <v>1</v>
       </c>
     </row>
     <row r="175" spans="1:16">
       <c r="A175" t="s">
-        <v>393</v>
+        <v>391</v>
       </c>
       <c r="B175" t="s">
-        <v>394</v>
+        <v>392</v>
       </c>
       <c r="C175" s="1">
-        <v>800000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D175" s="1">
-        <v>97.257</v>
+        <v>104.104</v>
       </c>
       <c r="E175" s="1">
-        <v>97.673</v>
+        <v>106.65</v>
       </c>
       <c r="F175" t="s">
         <v>8</v>
       </c>
       <c r="G175">
         <v>1.0</v>
       </c>
       <c r="H175" s="1">
-        <v>781384.0</v>
+        <v>213300.0</v>
       </c>
       <c r="I175" s="1">
-        <v>-3328.0</v>
+        <v>-5092.0</v>
       </c>
       <c r="J175" s="1">
-        <v>-0.42591094775424</v>
+        <v>-2.3872480075012</v>
       </c>
       <c r="K175">
-        <v>3.02</v>
-[...2 lines deleted...]
-        <v>395</v>
+        <v>0.3</v>
+      </c>
+      <c r="L175">
+        <v>602.74</v>
       </c>
       <c r="M175" s="1">
-        <v>778056.0</v>
+        <v>208208.0</v>
       </c>
       <c r="N175" s="1">
-        <v>802220.38</v>
+        <v>208810.74</v>
       </c>
       <c r="O175" s="1">
-        <v>0.24</v>
+        <v>0.06</v>
       </c>
       <c r="P175">
         <v>1</v>
       </c>
     </row>
     <row r="176" spans="1:16">
       <c r="A176" t="s">
-        <v>396</v>
+        <v>393</v>
       </c>
       <c r="B176" t="s">
-        <v>397</v>
+        <v>394</v>
       </c>
       <c r="C176" s="1">
-        <v>500000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D176" s="1">
-        <v>99.457</v>
+        <v>100.348</v>
       </c>
       <c r="E176" s="1">
-        <v>100.3796</v>
+        <v>100.61</v>
       </c>
       <c r="F176" t="s">
         <v>8</v>
       </c>
       <c r="G176">
         <v>1.0</v>
       </c>
       <c r="H176" s="1">
-        <v>501898.0</v>
+        <v>301830.0</v>
       </c>
       <c r="I176" s="1">
-        <v>-4613.0</v>
+        <v>-786.0</v>
       </c>
       <c r="J176" s="1">
-        <v>-0.91911105443736</v>
+        <v>-0.26041148991154</v>
       </c>
       <c r="K176">
-        <v>2.98</v>
-[...2 lines deleted...]
-        <v>398</v>
+        <v>0.22</v>
+      </c>
+      <c r="L176">
+        <v>652.19</v>
       </c>
       <c r="M176" s="1">
-        <v>497285.0</v>
+        <v>301044.0</v>
       </c>
       <c r="N176" s="1">
-        <v>512206.51</v>
+        <v>301696.19</v>
       </c>
       <c r="O176" s="1">
-        <v>0.15</v>
+        <v>0.08</v>
       </c>
       <c r="P176">
         <v>1</v>
       </c>
     </row>
     <row r="177" spans="1:16">
       <c r="A177" t="s">
-        <v>399</v>
+        <v>395</v>
       </c>
       <c r="B177" t="s">
-        <v>400</v>
+        <v>396</v>
       </c>
       <c r="C177" s="1">
-        <v>361000.0</v>
+        <v>241000.0</v>
       </c>
       <c r="D177" s="1">
-        <v>97.809</v>
+        <v>98.622</v>
       </c>
       <c r="E177" s="1">
-        <v>100.99096676</v>
+        <v>99.726</v>
       </c>
       <c r="F177" t="s">
         <v>8</v>
       </c>
       <c r="G177">
         <v>1.0</v>
       </c>
       <c r="H177" s="1">
-        <v>364577.39</v>
+        <v>240339.66</v>
       </c>
       <c r="I177" s="1">
-        <v>-11486.9</v>
+        <v>-2660.64</v>
       </c>
       <c r="J177" s="1">
-        <v>-3.150743933956</v>
+        <v>-1.107033271163</v>
       </c>
       <c r="K177">
-        <v>2.07</v>
+        <v>1.06</v>
       </c>
       <c r="L177" t="s">
-        <v>401</v>
+        <v>397</v>
       </c>
       <c r="M177" s="1">
-        <v>353090.49</v>
+        <v>237679.02</v>
       </c>
       <c r="N177" s="1">
-        <v>360579.69</v>
+        <v>240229.33</v>
       </c>
       <c r="O177" s="1">
-        <v>0.11</v>
+        <v>0.07</v>
       </c>
       <c r="P177">
         <v>1</v>
       </c>
     </row>
     <row r="178" spans="1:16">
       <c r="A178" t="s">
-        <v>402</v>
+        <v>398</v>
       </c>
       <c r="B178" t="s">
-        <v>403</v>
+        <v>399</v>
       </c>
       <c r="C178" s="1">
-        <v>596000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D178" s="1">
-        <v>89.476</v>
+        <v>99.296</v>
       </c>
       <c r="E178" s="1">
-        <v>87.71275</v>
+        <v>100.0</v>
       </c>
       <c r="F178" t="s">
         <v>8</v>
       </c>
       <c r="G178">
         <v>1.0</v>
       </c>
       <c r="H178" s="1">
-        <v>522767.99</v>
+        <v>400000.0</v>
       </c>
       <c r="I178" s="1">
-        <v>10508.97</v>
+        <v>-2816.0</v>
       </c>
       <c r="J178" s="1">
-        <v>2.0102550655406</v>
+        <v>-0.704</v>
       </c>
       <c r="K178">
-        <v>0.0</v>
+        <v>0.08</v>
       </c>
       <c r="L178">
-        <v>0.0</v>
+        <v>326.03</v>
       </c>
       <c r="M178" s="1">
-        <v>533276.96</v>
+        <v>397184.0</v>
       </c>
       <c r="N178" s="1">
-        <v>533276.96</v>
+        <v>397510.03</v>
       </c>
       <c r="O178" s="1">
-        <v>0.16</v>
+        <v>0.11</v>
       </c>
       <c r="P178">
         <v>1</v>
       </c>
     </row>
     <row r="179" spans="1:16">
       <c r="A179" t="s">
-        <v>404</v>
+        <v>400</v>
       </c>
       <c r="B179" t="s">
-        <v>405</v>
+        <v>401</v>
       </c>
       <c r="C179" s="1">
-        <v>2880000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D179" s="1">
-        <v>59.391</v>
+        <v>97.888</v>
       </c>
       <c r="E179" s="1">
-        <v>69.08037222</v>
+        <v>97.673</v>
       </c>
       <c r="F179" t="s">
         <v>8</v>
       </c>
       <c r="G179">
         <v>1.0</v>
       </c>
       <c r="H179" s="1">
-        <v>1989514.72</v>
+        <v>781384.0</v>
       </c>
       <c r="I179" s="1">
-        <v>-279053.92</v>
+        <v>1720.0</v>
       </c>
       <c r="J179" s="1">
-        <v>-14.026230476948</v>
+        <v>0.2201222446326</v>
       </c>
       <c r="K179">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.2</v>
+      </c>
+      <c r="L179" t="s">
+        <v>402</v>
       </c>
       <c r="M179" s="1">
-        <v>1710460.8</v>
+        <v>783104.0</v>
       </c>
       <c r="N179" s="1">
-        <v>1710460.8</v>
+        <v>784714.96</v>
       </c>
       <c r="O179" s="1">
-        <v>0.51</v>
+        <v>0.22</v>
       </c>
       <c r="P179">
         <v>1</v>
       </c>
     </row>
     <row r="180" spans="1:16">
       <c r="A180" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="B180" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
       <c r="C180" s="1">
-        <v>458400.0</v>
+        <v>261000.0</v>
       </c>
       <c r="D180" s="1">
-        <v>97.647</v>
+        <v>98.963</v>
       </c>
       <c r="E180" s="1">
-        <v>99.59599913</v>
+        <v>100.99096552</v>
       </c>
       <c r="F180" t="s">
         <v>8</v>
       </c>
       <c r="G180">
         <v>1.0</v>
       </c>
       <c r="H180" s="1">
-        <v>456548.06</v>
+        <v>263586.42</v>
       </c>
       <c r="I180" s="1">
-        <v>-8934.21</v>
+        <v>-5292.99</v>
       </c>
       <c r="J180" s="1">
-        <v>-1.9569046027706</v>
+        <v>-2.0080662729135</v>
       </c>
       <c r="K180">
-        <v>0.26</v>
+        <v>2.71</v>
       </c>
       <c r="L180" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
       <c r="M180" s="1">
-        <v>447613.85</v>
+        <v>258293.43</v>
       </c>
       <c r="N180" s="1">
-        <v>448799.41</v>
+        <v>265372.29</v>
       </c>
       <c r="O180" s="1">
-        <v>0.13</v>
+        <v>0.07</v>
       </c>
       <c r="P180">
         <v>1</v>
       </c>
     </row>
     <row r="181" spans="1:16">
       <c r="A181" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="B181" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="C181" s="1">
-        <v>500000.0</v>
+        <v>613000.0</v>
       </c>
       <c r="D181" s="1">
-        <v>87.705</v>
+        <v>90.417</v>
       </c>
       <c r="E181" s="1">
-        <v>89.945602</v>
+        <v>87.79130179</v>
       </c>
       <c r="F181" t="s">
         <v>8</v>
       </c>
       <c r="G181">
         <v>1.0</v>
       </c>
       <c r="H181" s="1">
-        <v>449728.01</v>
+        <v>538160.68</v>
       </c>
       <c r="I181" s="1">
-        <v>-11203.01</v>
+        <v>16095.53</v>
       </c>
       <c r="J181" s="1">
-        <v>-2.491063431873</v>
+        <v>2.9908409510706</v>
       </c>
       <c r="K181">
-        <v>0.63</v>
-[...2 lines deleted...]
-        <v>411</v>
+        <v>0.0</v>
+      </c>
+      <c r="L181">
+        <v>0.0</v>
       </c>
       <c r="M181" s="1">
-        <v>438525.0</v>
+        <v>554256.21</v>
       </c>
       <c r="N181" s="1">
-        <v>441689.38</v>
+        <v>554256.21</v>
       </c>
       <c r="O181" s="1">
-        <v>0.13</v>
+        <v>0.15</v>
       </c>
       <c r="P181">
         <v>1</v>
       </c>
     </row>
     <row r="182" spans="1:16">
       <c r="A182" t="s">
-        <v>412</v>
+        <v>408</v>
       </c>
       <c r="B182" t="s">
-        <v>413</v>
+        <v>409</v>
       </c>
       <c r="C182" s="1">
-        <v>266000.0</v>
+        <v>3109000.0</v>
       </c>
       <c r="D182" s="1">
-        <v>87.621</v>
+        <v>60.527</v>
       </c>
       <c r="E182" s="1">
-        <v>84.29</v>
+        <v>68.43469122</v>
       </c>
       <c r="F182" t="s">
         <v>8</v>
       </c>
       <c r="G182">
         <v>1.0</v>
       </c>
       <c r="H182" s="1">
-        <v>224211.4</v>
+        <v>2127634.55</v>
       </c>
       <c r="I182" s="1">
-        <v>8860.46</v>
+        <v>-245850.12</v>
       </c>
       <c r="J182" s="1">
-        <v>3.9518329576462</v>
+        <v>-11.555091545209</v>
       </c>
       <c r="K182">
-        <v>1.32</v>
-[...2 lines deleted...]
-        <v>414</v>
+        <v>0.0</v>
+      </c>
+      <c r="L182">
+        <v>0.0</v>
       </c>
       <c r="M182" s="1">
-        <v>233071.86</v>
+        <v>1881784.43</v>
       </c>
       <c r="N182" s="1">
-        <v>236583.61</v>
+        <v>1881784.43</v>
       </c>
       <c r="O182" s="1">
-        <v>0.07</v>
+        <v>0.52</v>
       </c>
       <c r="P182">
         <v>1</v>
       </c>
     </row>
     <row r="183" spans="1:16">
       <c r="A183" t="s">
-        <v>415</v>
+        <v>410</v>
       </c>
       <c r="B183" t="s">
-        <v>416</v>
+        <v>411</v>
       </c>
       <c r="C183" s="1">
-        <v>800000.0</v>
+        <v>470300.0</v>
       </c>
       <c r="D183" s="1">
-        <v>100.345</v>
+        <v>98.436</v>
       </c>
       <c r="E183" s="1">
-        <v>99.104</v>
+        <v>99.57695088</v>
       </c>
       <c r="F183" t="s">
         <v>8</v>
       </c>
       <c r="G183">
         <v>1.0</v>
       </c>
       <c r="H183" s="1">
-        <v>792832.0</v>
+        <v>468310.4</v>
       </c>
       <c r="I183" s="1">
-        <v>9928.0</v>
+        <v>-5365.9</v>
       </c>
       <c r="J183" s="1">
-        <v>1.2522198902163</v>
+        <v>-1.1457998797379</v>
       </c>
       <c r="K183">
-        <v>0.73</v>
+        <v>0.83</v>
       </c>
       <c r="L183" t="s">
-        <v>417</v>
+        <v>412</v>
       </c>
       <c r="M183" s="1">
-        <v>802760.0</v>
+        <v>462944.5</v>
       </c>
       <c r="N183" s="1">
-        <v>808560.0</v>
+        <v>466859.59</v>
       </c>
       <c r="O183" s="1">
-        <v>0.24</v>
+        <v>0.13</v>
       </c>
       <c r="P183">
         <v>1</v>
       </c>
     </row>
     <row r="184" spans="1:16">
       <c r="A184" t="s">
-        <v>418</v>
+        <v>413</v>
       </c>
       <c r="B184" t="s">
-        <v>419</v>
+        <v>414</v>
       </c>
       <c r="C184" s="1">
-        <v>400000.0</v>
+        <v>390000.0</v>
       </c>
       <c r="D184" s="1">
-        <v>102.818</v>
+        <v>99.649</v>
       </c>
       <c r="E184" s="1">
-        <v>105.76</v>
+        <v>99.658</v>
       </c>
       <c r="F184" t="s">
         <v>8</v>
       </c>
       <c r="G184">
         <v>1.0</v>
       </c>
       <c r="H184" s="1">
-        <v>423040.0</v>
+        <v>388666.2</v>
       </c>
       <c r="I184" s="1">
-        <v>-11768.0</v>
+        <v>-35.1</v>
       </c>
       <c r="J184" s="1">
-        <v>-2.7817700453858</v>
+        <v>-0.0090308856288507</v>
       </c>
       <c r="K184">
-        <v>0.59</v>
-[...2 lines deleted...]
-        <v>420</v>
+        <v>0.05</v>
+      </c>
+      <c r="L184">
+        <v>189.58</v>
       </c>
       <c r="M184" s="1">
-        <v>411272.0</v>
+        <v>388631.1</v>
       </c>
       <c r="N184" s="1">
-        <v>413622.68</v>
+        <v>388820.68</v>
       </c>
       <c r="O184" s="1">
-        <v>0.12</v>
+        <v>0.11</v>
       </c>
       <c r="P184">
         <v>1</v>
       </c>
     </row>
     <row r="185" spans="1:16">
       <c r="A185" t="s">
-        <v>421</v>
+        <v>415</v>
       </c>
       <c r="B185" t="s">
-        <v>422</v>
+        <v>416</v>
       </c>
       <c r="C185" s="1">
-        <v>480000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D185" s="1">
-        <v>97.353</v>
+        <v>91.838</v>
       </c>
       <c r="E185" s="1">
-        <v>99.799</v>
+        <v>91.61</v>
       </c>
       <c r="F185" t="s">
         <v>8</v>
       </c>
       <c r="G185">
         <v>1.0</v>
       </c>
       <c r="H185" s="1">
-        <v>479035.2</v>
+        <v>274830.0</v>
       </c>
       <c r="I185" s="1">
-        <v>-11740.8</v>
+        <v>684.0</v>
       </c>
       <c r="J185" s="1">
-        <v>-2.4509263619876</v>
+        <v>0.24888112651457</v>
       </c>
       <c r="K185">
-        <v>1.3</v>
+        <v>0.75</v>
       </c>
       <c r="L185" t="s">
-        <v>423</v>
+        <v>417</v>
       </c>
       <c r="M185" s="1">
-        <v>467294.4</v>
+        <v>275514.0</v>
       </c>
       <c r="N185" s="1">
-        <v>473540.98</v>
+        <v>277749.62</v>
       </c>
       <c r="O185" s="1">
-        <v>0.14</v>
+        <v>0.08</v>
       </c>
       <c r="P185">
         <v>1</v>
       </c>
     </row>
     <row r="186" spans="1:16">
       <c r="A186" t="s">
-        <v>424</v>
+        <v>418</v>
       </c>
       <c r="B186" t="s">
-        <v>425</v>
+        <v>419</v>
       </c>
       <c r="C186" s="1">
-        <v>396000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D186" s="1">
-        <v>99.493</v>
+        <v>103.952</v>
       </c>
       <c r="E186" s="1">
-        <v>99.607</v>
+        <v>105.76</v>
       </c>
       <c r="F186" t="s">
         <v>8</v>
       </c>
       <c r="G186">
         <v>1.0</v>
       </c>
       <c r="H186" s="1">
-        <v>394443.72</v>
+        <v>423040.0</v>
       </c>
       <c r="I186" s="1">
-        <v>-451.44</v>
+        <v>-7232.0</v>
       </c>
       <c r="J186" s="1">
-        <v>-0.11444978766553</v>
+        <v>-1.7095310136157</v>
       </c>
       <c r="K186">
-        <v>0.57</v>
+        <v>1.54</v>
       </c>
       <c r="L186" t="s">
-        <v>426</v>
+        <v>420</v>
       </c>
       <c r="M186" s="1">
-        <v>393992.28</v>
+        <v>415808.0</v>
       </c>
       <c r="N186" s="1">
-        <v>396262.5</v>
+        <v>421951.84</v>
       </c>
       <c r="O186" s="1">
         <v>0.12</v>
       </c>
       <c r="P186">
         <v>1</v>
       </c>
     </row>
     <row r="187" spans="1:16">
       <c r="A187" t="s">
-        <v>427</v>
+        <v>421</v>
       </c>
       <c r="B187" t="s">
-        <v>428</v>
+        <v>422</v>
       </c>
       <c r="C187" s="1">
-        <v>300000.0</v>
+        <v>396000.0</v>
       </c>
       <c r="D187" s="1">
-        <v>98.965</v>
+        <v>100.016</v>
       </c>
       <c r="E187" s="1">
-        <v>99.991</v>
+        <v>99.607</v>
       </c>
       <c r="F187" t="s">
         <v>8</v>
       </c>
       <c r="G187">
         <v>1.0</v>
       </c>
       <c r="H187" s="1">
-        <v>299973.0</v>
+        <v>394443.72</v>
       </c>
       <c r="I187" s="1">
-        <v>-3078.0</v>
+        <v>1619.64</v>
       </c>
       <c r="J187" s="1">
-        <v>-1.0260923483113</v>
+        <v>0.41061371188772</v>
       </c>
       <c r="K187">
-        <v>2.72</v>
+        <v>1.23</v>
       </c>
       <c r="L187" t="s">
-        <v>429</v>
+        <v>423</v>
       </c>
       <c r="M187" s="1">
-        <v>296895.0</v>
+        <v>396063.36</v>
       </c>
       <c r="N187" s="1">
-        <v>305064.86</v>
+        <v>400933.35</v>
       </c>
       <c r="O187" s="1">
-        <v>0.09</v>
+        <v>0.11</v>
       </c>
       <c r="P187">
         <v>1</v>
       </c>
     </row>
     <row r="188" spans="1:16">
       <c r="A188" t="s">
-        <v>430</v>
+        <v>424</v>
       </c>
       <c r="B188" t="s">
-        <v>431</v>
+        <v>425</v>
       </c>
       <c r="C188" s="1">
         <v>300000.0</v>
       </c>
       <c r="D188" s="1">
-        <v>93.632</v>
+        <v>99.184</v>
       </c>
       <c r="E188" s="1">
-        <v>91.473</v>
+        <v>99.991</v>
       </c>
       <c r="F188" t="s">
         <v>8</v>
       </c>
       <c r="G188">
         <v>1.0</v>
       </c>
       <c r="H188" s="1">
-        <v>274419.0</v>
+        <v>299973.0</v>
       </c>
       <c r="I188" s="1">
-        <v>6477.0</v>
+        <v>-2421.0</v>
       </c>
       <c r="J188" s="1">
-        <v>2.3602593114908</v>
+        <v>-0.80707263653729</v>
       </c>
       <c r="K188">
-        <v>0.36</v>
+        <v>3.4</v>
       </c>
       <c r="L188" t="s">
-        <v>432</v>
+        <v>426</v>
       </c>
       <c r="M188" s="1">
-        <v>280896.0</v>
+        <v>297552.0</v>
       </c>
       <c r="N188" s="1">
-        <v>281982.9</v>
+        <v>307764.33</v>
       </c>
       <c r="O188" s="1">
-        <v>0.08</v>
+        <v>0.09</v>
       </c>
       <c r="P188">
         <v>1</v>
       </c>
     </row>
     <row r="189" spans="1:16">
       <c r="A189" t="s">
-        <v>433</v>
+        <v>427</v>
       </c>
       <c r="B189" t="s">
-        <v>434</v>
+        <v>428</v>
       </c>
       <c r="C189" s="1">
-        <v>1243000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D189" s="1">
-        <v>87.979</v>
+        <v>100.339</v>
       </c>
       <c r="E189" s="1">
-        <v>87.9490531</v>
+        <v>99.834</v>
       </c>
       <c r="F189" t="s">
         <v>8</v>
       </c>
       <c r="G189">
         <v>1.0</v>
       </c>
       <c r="H189" s="1">
-        <v>1093206.73</v>
+        <v>599004.0</v>
       </c>
       <c r="I189" s="1">
-        <v>372.24</v>
+        <v>3030.0</v>
       </c>
       <c r="J189" s="1">
-        <v>0.034050284341005</v>
+        <v>0.50583969389186</v>
       </c>
       <c r="K189">
-        <v>0.92</v>
+        <v>0.49</v>
       </c>
       <c r="L189" t="s">
-        <v>435</v>
+        <v>429</v>
       </c>
       <c r="M189" s="1">
-        <v>1093578.97</v>
+        <v>602034.0</v>
       </c>
       <c r="N189" s="1">
-        <v>1104987.6</v>
+        <v>604968.25</v>
       </c>
       <c r="O189" s="1">
-        <v>0.33</v>
+        <v>0.17</v>
       </c>
       <c r="P189">
         <v>1</v>
       </c>
     </row>
     <row r="190" spans="1:16">
       <c r="A190" t="s">
-        <v>436</v>
+        <v>430</v>
       </c>
       <c r="B190" t="s">
-        <v>437</v>
+        <v>431</v>
       </c>
       <c r="C190" s="1">
-        <v>722000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D190" s="1">
-        <v>97.887</v>
+        <v>94.656</v>
       </c>
       <c r="E190" s="1">
-        <v>99.459</v>
+        <v>91.473</v>
       </c>
       <c r="F190" t="s">
         <v>8</v>
       </c>
       <c r="G190">
         <v>1.0</v>
       </c>
       <c r="H190" s="1">
-        <v>718093.98</v>
+        <v>274419.0</v>
       </c>
       <c r="I190" s="1">
-        <v>-11349.84</v>
+        <v>9549.0</v>
       </c>
       <c r="J190" s="1">
-        <v>-1.5805507797183</v>
+        <v>3.4797153258339</v>
       </c>
       <c r="K190">
-        <v>0.66</v>
+        <v>0.48</v>
       </c>
       <c r="L190" t="s">
-        <v>438</v>
+        <v>432</v>
       </c>
       <c r="M190" s="1">
-        <v>706744.14</v>
+        <v>283968.0</v>
       </c>
       <c r="N190" s="1">
-        <v>711501.43</v>
+        <v>285393.37</v>
       </c>
       <c r="O190" s="1">
-        <v>0.21</v>
+        <v>0.08</v>
       </c>
       <c r="P190">
         <v>1</v>
       </c>
     </row>
     <row r="191" spans="1:16">
       <c r="A191" t="s">
-        <v>439</v>
+        <v>433</v>
       </c>
       <c r="B191" t="s">
-        <v>440</v>
+        <v>434</v>
       </c>
       <c r="C191" s="1">
-        <v>600000.0</v>
+        <v>1243000.0</v>
       </c>
       <c r="D191" s="1">
-        <v>97.218</v>
+        <v>89.15</v>
       </c>
       <c r="E191" s="1">
-        <v>99.292</v>
+        <v>87.9490531</v>
       </c>
       <c r="F191" t="s">
         <v>8</v>
       </c>
       <c r="G191">
         <v>1.0</v>
       </c>
       <c r="H191" s="1">
-        <v>595752.0</v>
+        <v>1093206.73</v>
       </c>
       <c r="I191" s="1">
-        <v>-12444.0</v>
+        <v>14927.77</v>
       </c>
       <c r="J191" s="1">
-        <v>-2.0887886234541</v>
+        <v>1.3655029364848</v>
       </c>
       <c r="K191">
-        <v>0.59</v>
-[...2 lines deleted...]
-        <v>441</v>
+        <v>0.03</v>
+      </c>
+      <c r="L191">
+        <v>375.28</v>
       </c>
       <c r="M191" s="1">
-        <v>583308.0</v>
+        <v>1108134.5</v>
       </c>
       <c r="N191" s="1">
-        <v>586875.12</v>
+        <v>1108509.78</v>
       </c>
       <c r="O191" s="1">
-        <v>0.17</v>
+        <v>0.31</v>
       </c>
       <c r="P191">
         <v>1</v>
       </c>
     </row>
     <row r="192" spans="1:16">
       <c r="A192" t="s">
-        <v>442</v>
+        <v>435</v>
       </c>
       <c r="B192" t="s">
-        <v>443</v>
+        <v>436</v>
       </c>
       <c r="C192" s="1">
-        <v>200000.0</v>
+        <v>498000.0</v>
       </c>
       <c r="D192" s="1">
-        <v>102.551</v>
+        <v>100.602</v>
       </c>
       <c r="E192" s="1">
-        <v>105.478</v>
+        <v>99.298</v>
       </c>
       <c r="F192" t="s">
         <v>8</v>
       </c>
       <c r="G192">
         <v>1.0</v>
       </c>
       <c r="H192" s="1">
-        <v>210956.0</v>
+        <v>494504.04</v>
       </c>
       <c r="I192" s="1">
-        <v>-5854.0</v>
+        <v>6493.92</v>
       </c>
       <c r="J192" s="1">
-        <v>-2.7749862530575</v>
+        <v>1.3132187959476</v>
       </c>
       <c r="K192">
-        <v>4.05</v>
+        <v>0.66</v>
       </c>
       <c r="L192" t="s">
-        <v>444</v>
+        <v>437</v>
       </c>
       <c r="M192" s="1">
-        <v>205102.0</v>
+        <v>500997.96</v>
       </c>
       <c r="N192" s="1">
-        <v>213195.05</v>
+        <v>504275.89</v>
       </c>
       <c r="O192" s="1">
-        <v>0.06</v>
+        <v>0.14</v>
       </c>
       <c r="P192">
         <v>1</v>
       </c>
     </row>
     <row r="193" spans="1:16">
       <c r="A193" t="s">
-        <v>445</v>
+        <v>438</v>
       </c>
       <c r="B193" t="s">
-        <v>446</v>
+        <v>439</v>
       </c>
       <c r="C193" s="1">
-        <v>200000.0</v>
+        <v>622000.0</v>
       </c>
       <c r="D193" s="1">
-        <v>97.335</v>
+        <v>98.928</v>
       </c>
       <c r="E193" s="1">
-        <v>99.74</v>
+        <v>99.459</v>
       </c>
       <c r="F193" t="s">
         <v>8</v>
       </c>
       <c r="G193">
         <v>1.0</v>
       </c>
       <c r="H193" s="1">
-        <v>199480.0</v>
+        <v>618634.98</v>
       </c>
       <c r="I193" s="1">
-        <v>-4810.0</v>
+        <v>-3302.82</v>
       </c>
       <c r="J193" s="1">
-        <v>-2.4112693001805</v>
+        <v>-0.5338883358972</v>
       </c>
       <c r="K193">
-        <v>1.88</v>
+        <v>1.29</v>
       </c>
       <c r="L193" t="s">
-        <v>447</v>
+        <v>440</v>
       </c>
       <c r="M193" s="1">
-        <v>194670.0</v>
+        <v>615332.16</v>
       </c>
       <c r="N193" s="1">
-        <v>198424.11</v>
+        <v>623362.78</v>
       </c>
       <c r="O193" s="1">
-        <v>0.06</v>
+        <v>0.17</v>
       </c>
       <c r="P193">
         <v>1</v>
       </c>
     </row>
     <row r="194" spans="1:16">
       <c r="A194" t="s">
-        <v>448</v>
+        <v>441</v>
       </c>
       <c r="B194" t="s">
-        <v>449</v>
+        <v>442</v>
       </c>
       <c r="C194" s="1">
-        <v>800000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D194" s="1">
-        <v>98.116</v>
+        <v>98.469</v>
       </c>
       <c r="E194" s="1">
-        <v>99.933</v>
+        <v>99.292</v>
       </c>
       <c r="F194" t="s">
         <v>8</v>
       </c>
       <c r="G194">
         <v>1.0</v>
       </c>
       <c r="H194" s="1">
-        <v>799464.0</v>
+        <v>595752.0</v>
       </c>
       <c r="I194" s="1">
-        <v>-14536.0</v>
+        <v>-4938.0</v>
       </c>
       <c r="J194" s="1">
-        <v>-1.8182182061982</v>
+        <v>-0.82886838818837</v>
       </c>
       <c r="K194">
-        <v>0.3</v>
+        <v>1.28</v>
       </c>
       <c r="L194" t="s">
-        <v>450</v>
+        <v>443</v>
       </c>
       <c r="M194" s="1">
-        <v>784928.0</v>
+        <v>590814.0</v>
       </c>
       <c r="N194" s="1">
-        <v>787295.12</v>
+        <v>598466.05</v>
       </c>
       <c r="O194" s="1">
-        <v>0.23</v>
+        <v>0.17</v>
       </c>
       <c r="P194">
         <v>1</v>
       </c>
     </row>
     <row r="195" spans="1:16">
       <c r="A195" t="s">
-        <v>451</v>
+        <v>444</v>
       </c>
       <c r="B195" t="s">
-        <v>452</v>
+        <v>445</v>
       </c>
       <c r="C195" s="1">
-        <v>300000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D195" s="1">
-        <v>98.787</v>
+        <v>103.774</v>
       </c>
       <c r="E195" s="1">
-        <v>100.91</v>
+        <v>105.478</v>
       </c>
       <c r="F195" t="s">
         <v>8</v>
       </c>
       <c r="G195">
         <v>1.0</v>
       </c>
       <c r="H195" s="1">
-        <v>302730.0</v>
+        <v>210956.0</v>
       </c>
       <c r="I195" s="1">
-        <v>-6369.0</v>
+        <v>-3408.0</v>
       </c>
       <c r="J195" s="1">
-        <v>-2.1038549202259</v>
+        <v>-1.6155027588691</v>
       </c>
       <c r="K195">
-        <v>2.77</v>
-[...2 lines deleted...]
-        <v>453</v>
+        <v>0.04</v>
+      </c>
+      <c r="L195">
+        <v>81.75</v>
       </c>
       <c r="M195" s="1">
-        <v>296361.0</v>
+        <v>207548.0</v>
       </c>
       <c r="N195" s="1">
-        <v>304682.92</v>
+        <v>207629.75</v>
       </c>
       <c r="O195" s="1">
-        <v>0.09</v>
+        <v>0.06</v>
       </c>
       <c r="P195">
         <v>1</v>
       </c>
     </row>
     <row r="196" spans="1:16">
       <c r="A196" t="s">
-        <v>454</v>
+        <v>446</v>
       </c>
       <c r="B196" t="s">
-        <v>455</v>
+        <v>447</v>
       </c>
       <c r="C196" s="1">
-        <v>1732709.34</v>
+        <v>800000.0</v>
       </c>
       <c r="D196" s="1">
-        <v>88.641</v>
+        <v>98.991</v>
       </c>
       <c r="E196" s="1">
-        <v>88.85475102</v>
+        <v>99.933</v>
       </c>
       <c r="F196" t="s">
         <v>8</v>
       </c>
       <c r="G196">
         <v>1.0</v>
       </c>
       <c r="H196" s="1">
-        <v>1539594.57</v>
+        <v>799464.0</v>
       </c>
       <c r="I196" s="1">
-        <v>-3703.69</v>
+        <v>-7536.0</v>
       </c>
       <c r="J196" s="1">
-        <v>-0.2405626826808</v>
+        <v>-0.94263156314731</v>
       </c>
       <c r="K196">
-        <v>0.08</v>
+        <v>0.95</v>
       </c>
       <c r="L196" t="s">
-        <v>456</v>
+        <v>448</v>
       </c>
       <c r="M196" s="1">
-        <v>1535890.88</v>
+        <v>791928.0</v>
       </c>
       <c r="N196" s="1">
-        <v>1537196.35</v>
+        <v>799547.18</v>
       </c>
       <c r="O196" s="1">
-        <v>0.46</v>
+        <v>0.22</v>
       </c>
       <c r="P196">
         <v>1</v>
       </c>
     </row>
     <row r="197" spans="1:16">
       <c r="A197" t="s">
-        <v>457</v>
+        <v>449</v>
       </c>
       <c r="B197" t="s">
-        <v>458</v>
+        <v>450</v>
       </c>
       <c r="C197" s="1">
-        <v>327759.16</v>
+        <v>300000.0</v>
       </c>
       <c r="D197" s="1">
-        <v>95.725</v>
+        <v>99.566</v>
       </c>
       <c r="E197" s="1">
-        <v>96.69544247</v>
+        <v>100.91</v>
       </c>
       <c r="F197" t="s">
         <v>8</v>
       </c>
       <c r="G197">
         <v>1.0</v>
       </c>
       <c r="H197" s="1">
-        <v>316928.17</v>
+        <v>302730.0</v>
       </c>
       <c r="I197" s="1">
-        <v>-3180.71</v>
+        <v>-4032.0</v>
       </c>
       <c r="J197" s="1">
-        <v>-1.0036059590411</v>
+        <v>-1.3318798929739</v>
       </c>
       <c r="K197">
-        <v>0.6</v>
-[...2 lines deleted...]
-        <v>459</v>
+        <v>0.06</v>
+      </c>
+      <c r="L197">
+        <v>166.44</v>
       </c>
       <c r="M197" s="1">
-        <v>313747.46</v>
+        <v>298698.0</v>
       </c>
       <c r="N197" s="1">
-        <v>315722.99</v>
+        <v>298864.44</v>
       </c>
       <c r="O197" s="1">
-        <v>0.09</v>
+        <v>0.08</v>
       </c>
       <c r="P197">
         <v>1</v>
       </c>
     </row>
     <row r="198" spans="1:16">
       <c r="A198" t="s">
-        <v>460</v>
+        <v>451</v>
       </c>
       <c r="B198" t="s">
-        <v>461</v>
+        <v>452</v>
       </c>
       <c r="C198" s="1">
-        <v>2161015.52</v>
+        <v>334759.16</v>
       </c>
       <c r="D198" s="1">
-        <v>97.063</v>
+        <v>96.272</v>
       </c>
       <c r="E198" s="1">
-        <v>104.08772909</v>
+        <v>96.6906447</v>
       </c>
       <c r="F198" t="s">
         <v>8</v>
       </c>
       <c r="G198">
         <v>1.0</v>
       </c>
       <c r="H198" s="1">
-        <v>2249351.98</v>
+        <v>323680.79</v>
       </c>
       <c r="I198" s="1">
-        <v>-151805.48</v>
+        <v>-1401.45</v>
       </c>
       <c r="J198" s="1">
-        <v>-6.7488539521503</v>
+        <v>-0.43297286811491</v>
       </c>
       <c r="K198">
-        <v>2.26</v>
+        <v>0.76</v>
       </c>
       <c r="L198" t="s">
-        <v>462</v>
+        <v>453</v>
       </c>
       <c r="M198" s="1">
-        <v>2097546.5</v>
+        <v>322279.34</v>
       </c>
       <c r="N198" s="1">
-        <v>2146391.37</v>
+        <v>324818.01</v>
       </c>
       <c r="O198" s="1">
-        <v>0.64</v>
+        <v>0.09</v>
       </c>
       <c r="P198">
         <v>1</v>
       </c>
     </row>
     <row r="199" spans="1:16">
       <c r="A199" t="s">
-        <v>463</v>
+        <v>454</v>
       </c>
       <c r="B199" t="s">
-        <v>464</v>
+        <v>455</v>
       </c>
       <c r="C199" s="1">
-        <v>2545137.11</v>
+        <v>2218282.52</v>
       </c>
       <c r="D199" s="1">
-        <v>103.381</v>
+        <v>97.907</v>
       </c>
       <c r="E199" s="1">
-        <v>122.46564744</v>
+        <v>103.94137533</v>
       </c>
       <c r="F199" t="s">
         <v>8</v>
       </c>
       <c r="G199">
         <v>1.0</v>
       </c>
       <c r="H199" s="1">
-        <v>3116918.64</v>
+        <v>2305713.36</v>
       </c>
       <c r="I199" s="1">
-        <v>-485730.44</v>
+        <v>-133859.49</v>
       </c>
       <c r="J199" s="1">
-        <v>-15.583674009534</v>
+        <v>-5.8055564200747</v>
       </c>
       <c r="K199">
-        <v>4.2</v>
+        <v>2.84</v>
       </c>
       <c r="L199" t="s">
-        <v>465</v>
+        <v>456</v>
       </c>
       <c r="M199" s="1">
-        <v>2631188.2</v>
+        <v>2171853.87</v>
       </c>
       <c r="N199" s="1">
-        <v>2738171.12</v>
+        <v>2234938.18</v>
       </c>
       <c r="O199" s="1">
-        <v>0.81</v>
+        <v>0.62</v>
       </c>
       <c r="P199">
         <v>1</v>
       </c>
     </row>
     <row r="200" spans="1:16">
       <c r="A200" t="s">
-        <v>466</v>
+        <v>457</v>
       </c>
       <c r="B200" t="s">
-        <v>467</v>
+        <v>458</v>
       </c>
       <c r="C200" s="1">
-        <v>405000.0</v>
+        <v>1778139.0</v>
       </c>
       <c r="D200" s="1">
-        <v>97.37</v>
+        <v>100.428</v>
       </c>
       <c r="E200" s="1">
-        <v>100.0</v>
+        <v>99.92819515</v>
       </c>
       <c r="F200" t="s">
         <v>8</v>
       </c>
       <c r="G200">
         <v>1.0</v>
       </c>
       <c r="H200" s="1">
-        <v>405000.0</v>
+        <v>1776862.21</v>
       </c>
       <c r="I200" s="1">
-        <v>-10651.5</v>
+        <v>8887.23</v>
       </c>
       <c r="J200" s="1">
-        <v>-2.63</v>
+        <v>0.50016427554053</v>
       </c>
       <c r="K200">
-        <v>1.23</v>
+        <v>0.11</v>
       </c>
       <c r="L200" t="s">
-        <v>468</v>
+        <v>459</v>
       </c>
       <c r="M200" s="1">
-        <v>394348.5</v>
+        <v>1785749.44</v>
       </c>
       <c r="N200" s="1">
-        <v>399348.77</v>
+        <v>1787712.7</v>
       </c>
       <c r="O200" s="1">
-        <v>0.12</v>
+        <v>0.5</v>
       </c>
       <c r="P200">
         <v>1</v>
       </c>
     </row>
     <row r="201" spans="1:16">
       <c r="A201" t="s">
-        <v>469</v>
+        <v>460</v>
       </c>
       <c r="B201" t="s">
-        <v>470</v>
+        <v>461</v>
       </c>
       <c r="C201" s="1">
-        <v>400000.0</v>
+        <v>2613052.11</v>
       </c>
       <c r="D201" s="1">
-        <v>104.215</v>
+        <v>103.888</v>
       </c>
       <c r="E201" s="1">
-        <v>99.922</v>
+        <v>122.00077212</v>
       </c>
       <c r="F201" t="s">
         <v>8</v>
       </c>
       <c r="G201">
         <v>1.0</v>
       </c>
       <c r="H201" s="1">
-        <v>399688.0</v>
+        <v>3187943.75</v>
       </c>
       <c r="I201" s="1">
-        <v>17172.0</v>
+        <v>-473296.18</v>
       </c>
       <c r="J201" s="1">
-        <v>4.2963511539</v>
+        <v>-14.846440750405</v>
       </c>
       <c r="K201">
-        <v>1.7</v>
+        <v>0.78</v>
       </c>
       <c r="L201" t="s">
-        <v>471</v>
+        <v>462</v>
       </c>
       <c r="M201" s="1">
-        <v>416860.0</v>
+        <v>2714647.57</v>
       </c>
       <c r="N201" s="1">
-        <v>423679.18</v>
+        <v>2735032.96</v>
       </c>
       <c r="O201" s="1">
-        <v>0.13</v>
+        <v>0.76</v>
       </c>
       <c r="P201">
         <v>1</v>
       </c>
     </row>
     <row r="202" spans="1:16">
       <c r="A202" t="s">
-        <v>472</v>
+        <v>463</v>
       </c>
       <c r="B202" t="s">
-        <v>473</v>
+        <v>464</v>
       </c>
       <c r="C202" s="1">
-        <v>500000.0</v>
+        <v>405000.0</v>
       </c>
       <c r="D202" s="1">
-        <v>97.733</v>
+        <v>98.516</v>
       </c>
       <c r="E202" s="1">
-        <v>100.028</v>
+        <v>100.0</v>
       </c>
       <c r="F202" t="s">
         <v>8</v>
       </c>
       <c r="G202">
         <v>1.0</v>
       </c>
       <c r="H202" s="1">
-        <v>500140.0</v>
+        <v>405000.0</v>
       </c>
       <c r="I202" s="1">
-        <v>-11475.0</v>
+        <v>-6010.2</v>
       </c>
       <c r="J202" s="1">
-        <v>-2.2943575798776</v>
+        <v>-1.484</v>
       </c>
       <c r="K202">
-        <v>0.66</v>
+        <v>1.89</v>
       </c>
       <c r="L202" t="s">
-        <v>474</v>
+        <v>465</v>
       </c>
       <c r="M202" s="1">
-        <v>488665.0</v>
+        <v>398989.8</v>
       </c>
       <c r="N202" s="1">
-        <v>491978.62</v>
+        <v>406639.47</v>
       </c>
       <c r="O202" s="1">
-        <v>0.15</v>
+        <v>0.11</v>
       </c>
       <c r="P202">
         <v>1</v>
       </c>
     </row>
     <row r="203" spans="1:16">
       <c r="A203" t="s">
-        <v>475</v>
+        <v>466</v>
       </c>
       <c r="B203" t="s">
-        <v>476</v>
+        <v>467</v>
       </c>
       <c r="C203" s="1">
-        <v>200000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D203" s="1">
-        <v>105.087</v>
+        <v>101.044</v>
       </c>
       <c r="E203" s="1">
-        <v>107.84</v>
+        <v>100.0</v>
       </c>
       <c r="F203" t="s">
         <v>8</v>
       </c>
       <c r="G203">
         <v>1.0</v>
       </c>
       <c r="H203" s="1">
-        <v>215680.0</v>
+        <v>300000.0</v>
       </c>
       <c r="I203" s="1">
-        <v>-5506.0</v>
+        <v>3132.0</v>
       </c>
       <c r="J203" s="1">
-        <v>-2.5528560830861</v>
+        <v>1.044</v>
       </c>
       <c r="K203">
-        <v>1.68</v>
-[...2 lines deleted...]
-        <v>477</v>
+        <v>0.08</v>
+      </c>
+      <c r="L203">
+        <v>253.96</v>
       </c>
       <c r="M203" s="1">
-        <v>210174.0</v>
+        <v>303132.0</v>
       </c>
       <c r="N203" s="1">
-        <v>213531.53</v>
+        <v>303385.96</v>
       </c>
       <c r="O203" s="1">
-        <v>0.06</v>
+        <v>0.08</v>
       </c>
       <c r="P203">
         <v>1</v>
       </c>
     </row>
     <row r="204" spans="1:16">
       <c r="A204" t="s">
-        <v>478</v>
+        <v>468</v>
       </c>
       <c r="B204" t="s">
-        <v>479</v>
+        <v>469</v>
       </c>
       <c r="C204" s="1">
-        <v>400000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D204" s="1">
-        <v>102.721</v>
+        <v>105.19</v>
       </c>
       <c r="E204" s="1">
-        <v>105.68</v>
+        <v>99.922</v>
       </c>
       <c r="F204" t="s">
         <v>8</v>
       </c>
       <c r="G204">
         <v>1.0</v>
       </c>
       <c r="H204" s="1">
-        <v>422720.0</v>
+        <v>199844.0</v>
       </c>
       <c r="I204" s="1">
-        <v>-11836.0</v>
+        <v>10536.0</v>
       </c>
       <c r="J204" s="1">
-        <v>-2.7999621498864</v>
+        <v>5.2721122475531</v>
       </c>
       <c r="K204">
-        <v>0.28</v>
+        <v>2.63</v>
       </c>
       <c r="L204" t="s">
-        <v>480</v>
+        <v>470</v>
       </c>
       <c r="M204" s="1">
-        <v>410884.0</v>
+        <v>210380.0</v>
       </c>
       <c r="N204" s="1">
-        <v>411999.07</v>
+        <v>215637.53</v>
       </c>
       <c r="O204" s="1">
-        <v>0.12</v>
+        <v>0.06</v>
       </c>
       <c r="P204">
         <v>1</v>
       </c>
     </row>
     <row r="205" spans="1:16">
       <c r="A205" t="s">
-        <v>481</v>
+        <v>471</v>
       </c>
       <c r="B205" t="s">
-        <v>482</v>
+        <v>472</v>
       </c>
       <c r="C205" s="1">
-        <v>100000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D205" s="1">
-        <v>97.74</v>
+        <v>99.013</v>
       </c>
       <c r="E205" s="1">
-        <v>99.832</v>
+        <v>100.028</v>
       </c>
       <c r="F205" t="s">
         <v>8</v>
       </c>
       <c r="G205">
         <v>1.0</v>
       </c>
       <c r="H205" s="1">
-        <v>99832.0</v>
+        <v>500140.0</v>
       </c>
       <c r="I205" s="1">
-        <v>-2092.0</v>
+        <v>-5075.0</v>
       </c>
       <c r="J205" s="1">
-        <v>-2.095520474397</v>
+        <v>-1.0147158795537</v>
       </c>
       <c r="K205">
-        <v>0.73</v>
-[...2 lines deleted...]
-        <v>734.25</v>
+        <v>1.4</v>
+      </c>
+      <c r="L205" t="s">
+        <v>473</v>
       </c>
       <c r="M205" s="1">
-        <v>97740.0</v>
+        <v>495065.0</v>
       </c>
       <c r="N205" s="1">
-        <v>98474.25</v>
+        <v>502054.67</v>
       </c>
       <c r="O205" s="1">
-        <v>0.03</v>
+        <v>0.14</v>
       </c>
       <c r="P205">
         <v>1</v>
       </c>
     </row>
     <row r="206" spans="1:16">
       <c r="A206" t="s">
-        <v>483</v>
+        <v>474</v>
       </c>
       <c r="B206" t="s">
-        <v>484</v>
+        <v>475</v>
       </c>
       <c r="C206" s="1">
-        <v>409000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D206" s="1">
-        <v>97.31</v>
+        <v>105.727</v>
       </c>
       <c r="E206" s="1">
-        <v>99.528</v>
+        <v>107.84</v>
       </c>
       <c r="F206" t="s">
         <v>8</v>
       </c>
       <c r="G206">
         <v>1.0</v>
       </c>
       <c r="H206" s="1">
-        <v>407069.52</v>
+        <v>215680.0</v>
       </c>
       <c r="I206" s="1">
-        <v>-9071.62</v>
+        <v>-4226.0</v>
       </c>
       <c r="J206" s="1">
-        <v>-2.228518607829</v>
+        <v>-1.959384272997</v>
       </c>
       <c r="K206">
-        <v>1.17</v>
+        <v>2.6</v>
       </c>
       <c r="L206" t="s">
-        <v>485</v>
+        <v>476</v>
       </c>
       <c r="M206" s="1">
-        <v>397997.9</v>
+        <v>211454.0</v>
       </c>
       <c r="N206" s="1">
-        <v>402800.85</v>
+        <v>216659.48</v>
       </c>
       <c r="O206" s="1">
-        <v>0.12</v>
+        <v>0.06</v>
       </c>
       <c r="P206">
         <v>1</v>
       </c>
     </row>
     <row r="207" spans="1:16">
       <c r="A207" t="s">
-        <v>486</v>
+        <v>477</v>
       </c>
       <c r="B207" t="s">
-        <v>487</v>
+        <v>478</v>
       </c>
       <c r="C207" s="1">
-        <v>500000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D207" s="1">
-        <v>97.05</v>
+        <v>89.601</v>
       </c>
       <c r="E207" s="1">
-        <v>99.46</v>
+        <v>87.708</v>
       </c>
       <c r="F207" t="s">
         <v>8</v>
       </c>
       <c r="G207">
         <v>1.0</v>
       </c>
       <c r="H207" s="1">
-        <v>497300.0</v>
+        <v>175416.0</v>
       </c>
       <c r="I207" s="1">
-        <v>-12050.0</v>
+        <v>3786.0</v>
       </c>
       <c r="J207" s="1">
-        <v>-2.4230846571486</v>
+        <v>2.158297988781</v>
       </c>
       <c r="K207">
-        <v>1.61</v>
+        <v>1.36</v>
       </c>
       <c r="L207" t="s">
-        <v>488</v>
+        <v>479</v>
       </c>
       <c r="M207" s="1">
-        <v>485250.0</v>
+        <v>179202.0</v>
       </c>
       <c r="N207" s="1">
-        <v>493294.52</v>
+        <v>181915.01</v>
       </c>
       <c r="O207" s="1">
-        <v>0.15</v>
+        <v>0.05</v>
       </c>
       <c r="P207">
         <v>1</v>
       </c>
     </row>
     <row r="208" spans="1:16">
       <c r="A208" t="s">
-        <v>489</v>
+        <v>480</v>
       </c>
       <c r="B208" t="s">
-        <v>490</v>
+        <v>481</v>
       </c>
       <c r="C208" s="1">
-        <v>300000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D208" s="1">
-        <v>96.801</v>
+        <v>100.465</v>
       </c>
       <c r="E208" s="1">
-        <v>100.45</v>
+        <v>100.34</v>
       </c>
       <c r="F208" t="s">
         <v>8</v>
       </c>
       <c r="G208">
         <v>1.0</v>
       </c>
       <c r="H208" s="1">
-        <v>301350.0</v>
+        <v>401360.0</v>
       </c>
       <c r="I208" s="1">
-        <v>-10947.0</v>
+        <v>500.0</v>
       </c>
       <c r="J208" s="1">
-        <v>-3.6326530612245</v>
+        <v>0.12457644010365</v>
       </c>
       <c r="K208">
-        <v>1.38</v>
+        <v>1.47</v>
       </c>
       <c r="L208" t="s">
-        <v>491</v>
+        <v>482</v>
       </c>
       <c r="M208" s="1">
-        <v>290403.0</v>
+        <v>401860.0</v>
       </c>
       <c r="N208" s="1">
-        <v>294543.41</v>
+        <v>407733.97</v>
       </c>
       <c r="O208" s="1">
-        <v>0.09</v>
+        <v>0.11</v>
       </c>
       <c r="P208">
         <v>1</v>
       </c>
     </row>
     <row r="209" spans="1:16">
       <c r="A209" t="s">
-        <v>492</v>
+        <v>483</v>
       </c>
       <c r="B209" t="s">
-        <v>493</v>
+        <v>484</v>
       </c>
       <c r="C209" s="1">
-        <v>400000.0</v>
+        <v>409000.0</v>
       </c>
       <c r="D209" s="1">
-        <v>95.215</v>
+        <v>98.218</v>
       </c>
       <c r="E209" s="1">
-        <v>99.077</v>
+        <v>99.528</v>
       </c>
       <c r="F209" t="s">
         <v>8</v>
       </c>
       <c r="G209">
         <v>1.0</v>
       </c>
       <c r="H209" s="1">
-        <v>396308.0</v>
+        <v>407069.52</v>
       </c>
       <c r="I209" s="1">
-        <v>-15448.0</v>
+        <v>-5357.9</v>
       </c>
       <c r="J209" s="1">
-        <v>-3.8979783400789</v>
+        <v>-1.3162125231091</v>
       </c>
       <c r="K209">
-        <v>1.73</v>
+        <v>1.83</v>
       </c>
       <c r="L209" t="s">
-        <v>494</v>
+        <v>485</v>
       </c>
       <c r="M209" s="1">
-        <v>380860.0</v>
+        <v>401711.62</v>
       </c>
       <c r="N209" s="1">
-        <v>387764.11</v>
+        <v>409199.68</v>
       </c>
       <c r="O209" s="1">
-        <v>0.12</v>
+        <v>0.11</v>
       </c>
       <c r="P209">
         <v>1</v>
       </c>
     </row>
     <row r="210" spans="1:16">
       <c r="A210" t="s">
-        <v>495</v>
+        <v>486</v>
       </c>
       <c r="B210" t="s">
-        <v>496</v>
+        <v>487</v>
       </c>
       <c r="C210" s="1">
         <v>400000.0</v>
       </c>
       <c r="D210" s="1">
-        <v>93.98</v>
+        <v>97.739</v>
       </c>
       <c r="E210" s="1">
-        <v>92.4576925</v>
+        <v>99.46</v>
       </c>
       <c r="F210" t="s">
         <v>8</v>
       </c>
       <c r="G210">
         <v>1.0</v>
       </c>
       <c r="H210" s="1">
-        <v>369830.77</v>
+        <v>397840.0</v>
       </c>
       <c r="I210" s="1">
-        <v>6089.23</v>
+        <v>-6884.0</v>
       </c>
       <c r="J210" s="1">
-        <v>1.646490907179</v>
+        <v>-1.7303438568269</v>
       </c>
       <c r="K210">
-        <v>0.45</v>
+        <v>2.27</v>
       </c>
       <c r="L210" t="s">
-        <v>497</v>
+        <v>488</v>
       </c>
       <c r="M210" s="1">
-        <v>375920.0</v>
+        <v>390956.0</v>
       </c>
       <c r="N210" s="1">
-        <v>377722.74</v>
+        <v>400017.64</v>
       </c>
       <c r="O210" s="1">
         <v>0.11</v>
       </c>
       <c r="P210">
         <v>1</v>
       </c>
     </row>
     <row r="211" spans="1:16">
       <c r="A211" t="s">
-        <v>498</v>
+        <v>489</v>
       </c>
       <c r="B211" t="s">
-        <v>499</v>
+        <v>490</v>
       </c>
       <c r="C211" s="1">
-        <v>443000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D211" s="1">
-        <v>102.813</v>
+        <v>98.499</v>
       </c>
       <c r="E211" s="1">
-        <v>99.953</v>
+        <v>100.45</v>
       </c>
       <c r="F211" t="s">
         <v>8</v>
       </c>
       <c r="G211">
         <v>1.0</v>
       </c>
       <c r="H211" s="1">
-        <v>442791.79</v>
+        <v>301350.0</v>
       </c>
       <c r="I211" s="1">
-        <v>12669.8</v>
+        <v>-5853.0</v>
       </c>
       <c r="J211" s="1">
-        <v>2.8613448320711</v>
+        <v>-1.9422598307616</v>
       </c>
       <c r="K211">
-        <v>4.71</v>
-[...2 lines deleted...]
-        <v>500</v>
+        <v>0.21</v>
+      </c>
+      <c r="L211">
+        <v>636.99</v>
       </c>
       <c r="M211" s="1">
-        <v>455461.59</v>
+        <v>295497.0</v>
       </c>
       <c r="N211" s="1">
-        <v>476331.14</v>
+        <v>296133.99</v>
       </c>
       <c r="O211" s="1">
-        <v>0.14</v>
+        <v>0.08</v>
       </c>
       <c r="P211">
         <v>1</v>
       </c>
     </row>
     <row r="212" spans="1:16">
       <c r="A212" t="s">
-        <v>501</v>
+        <v>491</v>
       </c>
       <c r="B212" t="s">
-        <v>502</v>
+        <v>492</v>
       </c>
       <c r="C212" s="1">
         <v>400000.0</v>
       </c>
       <c r="D212" s="1">
-        <v>102.711</v>
+        <v>96.065</v>
       </c>
       <c r="E212" s="1">
-        <v>99.961</v>
+        <v>99.077</v>
       </c>
       <c r="F212" t="s">
         <v>8</v>
       </c>
       <c r="G212">
         <v>1.0</v>
       </c>
       <c r="H212" s="1">
-        <v>399844.0</v>
+        <v>396308.0</v>
       </c>
       <c r="I212" s="1">
-        <v>11000.0</v>
+        <v>-12048.0</v>
       </c>
       <c r="J212" s="1">
-        <v>2.7510729184382</v>
+        <v>-3.0400597515064</v>
       </c>
       <c r="K212">
-        <v>3.35</v>
+        <v>2.41</v>
       </c>
       <c r="L212" t="s">
-        <v>503</v>
+        <v>493</v>
       </c>
       <c r="M212" s="1">
-        <v>410844.0</v>
+        <v>384260.0</v>
       </c>
       <c r="N212" s="1">
-        <v>424253.59</v>
+        <v>393887.4</v>
       </c>
       <c r="O212" s="1">
-        <v>0.13</v>
+        <v>0.11</v>
       </c>
       <c r="P212">
         <v>1</v>
       </c>
     </row>
     <row r="213" spans="1:16">
       <c r="A213" t="s">
-        <v>504</v>
+        <v>494</v>
       </c>
       <c r="B213" t="s">
-        <v>505</v>
+        <v>495</v>
       </c>
       <c r="C213" s="1">
-        <v>380000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D213" s="1">
-        <v>97.157</v>
+        <v>93.621</v>
       </c>
       <c r="E213" s="1">
-        <v>99.702</v>
+        <v>92.4576925</v>
       </c>
       <c r="F213" t="s">
         <v>8</v>
       </c>
       <c r="G213">
         <v>1.0</v>
       </c>
       <c r="H213" s="1">
-        <v>378867.6</v>
+        <v>369830.77</v>
       </c>
       <c r="I213" s="1">
-        <v>-9671.0</v>
+        <v>4653.23</v>
       </c>
       <c r="J213" s="1">
-        <v>-2.5526067681691</v>
+        <v>1.2582052055863</v>
       </c>
       <c r="K213">
-        <v>1.59</v>
+        <v>0.62</v>
       </c>
       <c r="L213" t="s">
-        <v>506</v>
+        <v>496</v>
       </c>
       <c r="M213" s="1">
-        <v>369196.6</v>
+        <v>374484.0</v>
       </c>
       <c r="N213" s="1">
-        <v>375253.18</v>
+        <v>376967.56</v>
       </c>
       <c r="O213" s="1">
         <v>0.11</v>
       </c>
       <c r="P213">
         <v>1</v>
       </c>
     </row>
     <row r="214" spans="1:16">
       <c r="A214" t="s">
-        <v>507</v>
+        <v>497</v>
       </c>
       <c r="B214" t="s">
-        <v>508</v>
+        <v>498</v>
       </c>
       <c r="C214" s="1">
-        <v>350000.0</v>
+        <v>443000.0</v>
       </c>
       <c r="D214" s="1">
-        <v>95.541</v>
+        <v>103.339</v>
       </c>
       <c r="E214" s="1">
-        <v>99.3</v>
+        <v>99.953</v>
       </c>
       <c r="F214" t="s">
         <v>8</v>
       </c>
       <c r="G214">
         <v>1.0</v>
       </c>
       <c r="H214" s="1">
-        <v>347550.0</v>
+        <v>442791.79</v>
       </c>
       <c r="I214" s="1">
-        <v>-13156.5</v>
+        <v>14999.98</v>
       </c>
       <c r="J214" s="1">
-        <v>-3.785498489426</v>
+        <v>3.3875921683191</v>
       </c>
       <c r="K214">
-        <v>1.74</v>
+        <v>0.88</v>
       </c>
       <c r="L214" t="s">
-        <v>509</v>
+        <v>499</v>
       </c>
       <c r="M214" s="1">
-        <v>334393.5</v>
+        <v>457791.77</v>
       </c>
       <c r="N214" s="1">
-        <v>340486.86</v>
+        <v>461712.02</v>
       </c>
       <c r="O214" s="1">
-        <v>0.1</v>
+        <v>0.13</v>
       </c>
       <c r="P214">
         <v>1</v>
       </c>
     </row>
     <row r="215" spans="1:16">
       <c r="A215" t="s">
-        <v>510</v>
+        <v>500</v>
       </c>
       <c r="B215" t="s">
-        <v>511</v>
+        <v>501</v>
       </c>
       <c r="C215" s="1">
-        <v>300000.0</v>
+        <v>366000.0</v>
       </c>
       <c r="D215" s="1">
-        <v>100.46</v>
+        <v>101.833</v>
       </c>
       <c r="E215" s="1">
-        <v>99.611</v>
+        <v>99.943</v>
       </c>
       <c r="F215" t="s">
         <v>8</v>
       </c>
       <c r="G215">
         <v>1.0</v>
       </c>
       <c r="H215" s="1">
-        <v>298833.0</v>
+        <v>365791.38</v>
       </c>
       <c r="I215" s="1">
-        <v>2547.0</v>
+        <v>6917.4</v>
       </c>
       <c r="J215" s="1">
-        <v>0.85231550732349</v>
+        <v>1.8910779144112</v>
       </c>
       <c r="K215">
-        <v>2.75</v>
+        <v>0.69</v>
       </c>
       <c r="L215" t="s">
-        <v>512</v>
+        <v>502</v>
       </c>
       <c r="M215" s="1">
-        <v>301380.0</v>
+        <v>372708.78</v>
       </c>
       <c r="N215" s="1">
-        <v>309632.05</v>
+        <v>375235.68</v>
       </c>
       <c r="O215" s="1">
-        <v>0.09</v>
+        <v>0.1</v>
       </c>
       <c r="P215">
         <v>1</v>
       </c>
     </row>
     <row r="216" spans="1:16">
       <c r="A216" t="s">
-        <v>513</v>
+        <v>503</v>
       </c>
       <c r="B216" t="s">
-        <v>514</v>
+        <v>504</v>
       </c>
       <c r="C216" s="1">
-        <v>600000.0</v>
+        <v>380000.0</v>
       </c>
       <c r="D216" s="1">
-        <v>97.911</v>
+        <v>97.972</v>
       </c>
       <c r="E216" s="1">
-        <v>99.438</v>
+        <v>99.702</v>
       </c>
       <c r="F216" t="s">
         <v>8</v>
       </c>
       <c r="G216">
         <v>1.0</v>
       </c>
       <c r="H216" s="1">
-        <v>596628.0</v>
+        <v>378867.6</v>
       </c>
       <c r="I216" s="1">
-        <v>-9162.0</v>
+        <v>-6574.0</v>
       </c>
       <c r="J216" s="1">
-        <v>-1.5356302419598</v>
+        <v>-1.7351708090109</v>
       </c>
       <c r="K216">
-        <v>2.67</v>
+        <v>2.23</v>
       </c>
       <c r="L216" t="s">
-        <v>515</v>
+        <v>505</v>
       </c>
       <c r="M216" s="1">
-        <v>587466.0</v>
+        <v>372293.6</v>
       </c>
       <c r="N216" s="1">
-        <v>603493.4</v>
+        <v>380752.5</v>
       </c>
       <c r="O216" s="1">
-        <v>0.18</v>
+        <v>0.11</v>
       </c>
       <c r="P216">
         <v>1</v>
       </c>
     </row>
     <row r="217" spans="1:16">
       <c r="A217" t="s">
-        <v>516</v>
+        <v>506</v>
       </c>
       <c r="B217" t="s">
-        <v>517</v>
+        <v>507</v>
       </c>
       <c r="C217" s="1">
-        <v>700000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D217" s="1">
-        <v>98.702</v>
+        <v>101.532</v>
       </c>
       <c r="E217" s="1">
-        <v>101.24842857</v>
+        <v>99.611</v>
       </c>
       <c r="F217" t="s">
         <v>8</v>
       </c>
       <c r="G217">
         <v>1.0</v>
       </c>
       <c r="H217" s="1">
-        <v>708739.0</v>
+        <v>298833.0</v>
       </c>
       <c r="I217" s="1">
-        <v>-17825.0</v>
+        <v>5763.0</v>
       </c>
       <c r="J217" s="1">
-        <v>-2.5150302156365</v>
+        <v>1.9285018722832</v>
       </c>
       <c r="K217">
-        <v>3.45</v>
+        <v>3.53</v>
       </c>
       <c r="L217" t="s">
-        <v>518</v>
+        <v>508</v>
       </c>
       <c r="M217" s="1">
-        <v>690914.0</v>
+        <v>304596.0</v>
       </c>
       <c r="N217" s="1">
-        <v>715042.42</v>
+        <v>315182.3</v>
       </c>
       <c r="O217" s="1">
-        <v>0.21</v>
+        <v>0.09</v>
       </c>
       <c r="P217">
         <v>1</v>
       </c>
     </row>
     <row r="218" spans="1:16">
       <c r="A218" t="s">
-        <v>519</v>
+        <v>509</v>
       </c>
       <c r="B218" t="s">
-        <v>520</v>
+        <v>510</v>
       </c>
       <c r="C218" s="1">
-        <v>400000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D218" s="1">
-        <v>102.382</v>
+        <v>98.891</v>
       </c>
       <c r="E218" s="1">
-        <v>99.661</v>
+        <v>99.438</v>
       </c>
       <c r="F218" t="s">
         <v>8</v>
       </c>
       <c r="G218">
         <v>1.0</v>
       </c>
       <c r="H218" s="1">
-        <v>398644.0</v>
+        <v>596628.0</v>
       </c>
       <c r="I218" s="1">
-        <v>10884.0</v>
+        <v>-3282.0</v>
       </c>
       <c r="J218" s="1">
-        <v>2.73025556637</v>
+        <v>-0.55009151431042</v>
       </c>
       <c r="K218">
-        <v>3.7</v>
-[...2 lines deleted...]
-        <v>521</v>
+        <v>0.15</v>
+      </c>
+      <c r="L218">
+        <v>924.66</v>
       </c>
       <c r="M218" s="1">
-        <v>409528.0</v>
+        <v>593346.0</v>
       </c>
       <c r="N218" s="1">
-        <v>424328.0</v>
+        <v>594270.66</v>
       </c>
       <c r="O218" s="1">
-        <v>0.13</v>
+        <v>0.17</v>
       </c>
       <c r="P218">
         <v>1</v>
       </c>
     </row>
     <row r="219" spans="1:16">
       <c r="A219" t="s">
-        <v>522</v>
+        <v>511</v>
       </c>
       <c r="B219" t="s">
-        <v>523</v>
+        <v>512</v>
       </c>
       <c r="C219" s="1">
-        <v>1200000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D219" s="1">
-        <v>100.473</v>
+        <v>99.86</v>
       </c>
       <c r="E219" s="1">
-        <v>98.6</v>
+        <v>101.24842833</v>
       </c>
       <c r="F219" t="s">
         <v>8</v>
       </c>
       <c r="G219">
         <v>1.0</v>
       </c>
       <c r="H219" s="1">
-        <v>1183200.0</v>
+        <v>607490.57</v>
       </c>
       <c r="I219" s="1">
-        <v>22476.0</v>
+        <v>-8330.57</v>
       </c>
       <c r="J219" s="1">
-        <v>1.8995943204868</v>
+        <v>-1.3713085291184</v>
       </c>
       <c r="K219">
-        <v>4.11</v>
-[...2 lines deleted...]
-        <v>524</v>
+        <v>0.12</v>
+      </c>
+      <c r="L219">
+        <v>745.89</v>
       </c>
       <c r="M219" s="1">
-        <v>1205676.0</v>
+        <v>599160.0</v>
       </c>
       <c r="N219" s="1">
-        <v>1255011.62</v>
+        <v>599905.89</v>
       </c>
       <c r="O219" s="1">
-        <v>0.37</v>
+        <v>0.17</v>
       </c>
       <c r="P219">
         <v>1</v>
       </c>
     </row>
     <row r="220" spans="1:16">
       <c r="A220" t="s">
-        <v>525</v>
+        <v>513</v>
       </c>
       <c r="B220" t="s">
-        <v>526</v>
+        <v>514</v>
       </c>
       <c r="C220" s="1">
         <v>400000.0</v>
       </c>
       <c r="D220" s="1">
-        <v>102.319</v>
+        <v>103.97</v>
       </c>
       <c r="E220" s="1">
-        <v>100.0</v>
+        <v>99.661</v>
       </c>
       <c r="F220" t="s">
         <v>8</v>
       </c>
       <c r="G220">
         <v>1.0</v>
       </c>
       <c r="H220" s="1">
-        <v>400000.0</v>
+        <v>398644.0</v>
       </c>
       <c r="I220" s="1">
-        <v>9276.0</v>
+        <v>17236.0</v>
       </c>
       <c r="J220" s="1">
-        <v>2.319</v>
+        <v>4.3236571979009</v>
       </c>
       <c r="K220">
-        <v>4.12</v>
+        <v>4.6</v>
       </c>
       <c r="L220" t="s">
-        <v>527</v>
+        <v>515</v>
       </c>
       <c r="M220" s="1">
-        <v>409276.0</v>
+        <v>415880.0</v>
       </c>
       <c r="N220" s="1">
-        <v>425774.96</v>
+        <v>434278.63</v>
       </c>
       <c r="O220" s="1">
-        <v>0.13</v>
+        <v>0.12</v>
       </c>
       <c r="P220">
         <v>1</v>
       </c>
     </row>
     <row r="221" spans="1:16">
       <c r="A221" t="s">
-        <v>528</v>
+        <v>516</v>
       </c>
       <c r="B221" t="s">
-        <v>529</v>
+        <v>517</v>
       </c>
       <c r="C221" s="1">
-        <v>400000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="D221" s="1">
-        <v>105.963</v>
+        <v>101.438</v>
       </c>
       <c r="E221" s="1">
-        <v>109.3</v>
+        <v>98.6</v>
       </c>
       <c r="F221" t="s">
         <v>8</v>
       </c>
       <c r="G221">
         <v>1.0</v>
       </c>
       <c r="H221" s="1">
-        <v>437200.0</v>
+        <v>986000.0</v>
       </c>
       <c r="I221" s="1">
-        <v>-13348.0</v>
+        <v>28380.0</v>
       </c>
       <c r="J221" s="1">
-        <v>-3.0530649588289</v>
+        <v>2.8782961460446</v>
       </c>
       <c r="K221">
-        <v>0.86</v>
+        <v>0.59</v>
       </c>
       <c r="L221" t="s">
-        <v>530</v>
+        <v>518</v>
       </c>
       <c r="M221" s="1">
-        <v>423852.0</v>
+        <v>1014380.0</v>
       </c>
       <c r="N221" s="1">
-        <v>427304.05</v>
+        <v>1020253.29</v>
       </c>
       <c r="O221" s="1">
-        <v>0.13</v>
+        <v>0.28</v>
       </c>
       <c r="P221">
         <v>1</v>
       </c>
     </row>
     <row r="222" spans="1:16">
       <c r="A222" t="s">
-        <v>531</v>
+        <v>519</v>
       </c>
       <c r="B222" t="s">
-        <v>532</v>
+        <v>520</v>
       </c>
       <c r="C222" s="1">
         <v>400000.0</v>
       </c>
       <c r="D222" s="1">
-        <v>98.013</v>
+        <v>103.134</v>
       </c>
       <c r="E222" s="1">
-        <v>99.852</v>
+        <v>100.0</v>
       </c>
       <c r="F222" t="s">
         <v>8</v>
       </c>
       <c r="G222">
         <v>1.0</v>
       </c>
       <c r="H222" s="1">
-        <v>399408.0</v>
+        <v>400000.0</v>
       </c>
       <c r="I222" s="1">
-        <v>-7356.0</v>
+        <v>12536.0</v>
       </c>
       <c r="J222" s="1">
-        <v>-1.8417257541161</v>
+        <v>3.134</v>
       </c>
       <c r="K222">
-        <v>0.58</v>
+        <v>0.25</v>
       </c>
       <c r="L222" t="s">
-        <v>533</v>
+        <v>521</v>
       </c>
       <c r="M222" s="1">
-        <v>392052.0</v>
+        <v>412536.0</v>
       </c>
       <c r="N222" s="1">
-        <v>394375.29</v>
+        <v>413537.53</v>
       </c>
       <c r="O222" s="1">
         <v>0.12</v>
       </c>
       <c r="P222">
         <v>1</v>
       </c>
     </row>
     <row r="223" spans="1:16">
       <c r="A223" t="s">
-        <v>534</v>
+        <v>522</v>
       </c>
       <c r="B223" t="s">
-        <v>535</v>
+        <v>523</v>
       </c>
       <c r="C223" s="1">
-        <v>200000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D223" s="1">
-        <v>98.354</v>
+        <v>106.556</v>
       </c>
       <c r="E223" s="1">
-        <v>99.589</v>
+        <v>109.3</v>
       </c>
       <c r="F223" t="s">
         <v>8</v>
       </c>
       <c r="G223">
         <v>1.0</v>
       </c>
       <c r="H223" s="1">
-        <v>199178.0</v>
+        <v>437200.0</v>
       </c>
       <c r="I223" s="1">
-        <v>-2470.0</v>
+        <v>-10976.0</v>
       </c>
       <c r="J223" s="1">
-        <v>-1.2400967978391</v>
+        <v>-2.5105215004575</v>
       </c>
       <c r="K223">
-        <v>0.36</v>
-[...2 lines deleted...]
-        <v>721.23</v>
+        <v>1.88</v>
+      </c>
+      <c r="L223" t="s">
+        <v>524</v>
       </c>
       <c r="M223" s="1">
-        <v>196708.0</v>
+        <v>426224.0</v>
       </c>
       <c r="N223" s="1">
-        <v>197429.23</v>
+        <v>433760.99</v>
       </c>
       <c r="O223" s="1">
-        <v>0.06</v>
+        <v>0.12</v>
       </c>
       <c r="P223">
         <v>1</v>
       </c>
     </row>
     <row r="224" spans="1:16">
       <c r="A224" t="s">
-        <v>536</v>
+        <v>525</v>
       </c>
       <c r="B224" t="s">
-        <v>537</v>
+        <v>526</v>
       </c>
       <c r="C224" s="1">
-        <v>300000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D224" s="1">
-        <v>101.587</v>
+        <v>98.939</v>
       </c>
       <c r="E224" s="1">
-        <v>98.769</v>
+        <v>99.852</v>
       </c>
       <c r="F224" t="s">
         <v>8</v>
       </c>
       <c r="G224">
         <v>1.0</v>
       </c>
       <c r="H224" s="1">
-        <v>296307.0</v>
+        <v>399408.0</v>
       </c>
       <c r="I224" s="1">
-        <v>8454.0</v>
+        <v>-3652.0</v>
       </c>
       <c r="J224" s="1">
-        <v>2.8531219309702</v>
+        <v>-0.91435324279934</v>
       </c>
       <c r="K224">
-        <v>1.88</v>
+        <v>0.37</v>
       </c>
       <c r="L224" t="s">
-        <v>538</v>
+        <v>527</v>
       </c>
       <c r="M224" s="1">
-        <v>304761.0</v>
+        <v>395756.0</v>
       </c>
       <c r="N224" s="1">
-        <v>310398.33</v>
+        <v>397246.41</v>
       </c>
       <c r="O224" s="1">
-        <v>0.09</v>
+        <v>0.11</v>
       </c>
       <c r="P224">
         <v>1</v>
       </c>
     </row>
     <row r="225" spans="1:16">
       <c r="A225" t="s">
-        <v>539</v>
+        <v>528</v>
       </c>
       <c r="B225" t="s">
-        <v>540</v>
+        <v>529</v>
       </c>
       <c r="C225" s="1">
-        <v>309000.0</v>
+        <v>267000.0</v>
       </c>
       <c r="D225" s="1">
-        <v>99.096</v>
+        <v>100.045</v>
       </c>
       <c r="E225" s="1">
-        <v>99.43</v>
+        <v>99.934</v>
       </c>
       <c r="F225" t="s">
         <v>8</v>
       </c>
       <c r="G225">
         <v>1.0</v>
       </c>
       <c r="H225" s="1">
-        <v>307238.7</v>
+        <v>266823.78</v>
       </c>
       <c r="I225" s="1">
-        <v>-1032.06</v>
+        <v>296.37</v>
       </c>
       <c r="J225" s="1">
-        <v>-0.33591471386905</v>
+        <v>0.11107330838353</v>
       </c>
       <c r="K225">
-        <v>0.0</v>
+        <v>0.31</v>
       </c>
       <c r="L225">
-        <v>0.0</v>
+        <v>832.09</v>
       </c>
       <c r="M225" s="1">
-        <v>306206.64</v>
+        <v>267120.15</v>
       </c>
       <c r="N225" s="1">
-        <v>306206.64</v>
+        <v>267952.24</v>
       </c>
       <c r="O225" s="1">
-        <v>0.09</v>
+        <v>0.07</v>
       </c>
       <c r="P225">
         <v>1</v>
       </c>
     </row>
     <row r="226" spans="1:16">
       <c r="A226" t="s">
-        <v>541</v>
+        <v>530</v>
       </c>
       <c r="B226" t="s">
-        <v>542</v>
+        <v>531</v>
       </c>
       <c r="C226" s="1">
-        <v>800000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D226" s="1">
-        <v>83.643</v>
+        <v>100.834</v>
       </c>
       <c r="E226" s="1">
-        <v>85.96</v>
+        <v>100.0</v>
       </c>
       <c r="F226" t="s">
         <v>8</v>
       </c>
       <c r="G226">
         <v>1.0</v>
       </c>
       <c r="H226" s="1">
-        <v>687680.0</v>
+        <v>200000.0</v>
       </c>
       <c r="I226" s="1">
-        <v>-18536.0</v>
+        <v>1668.0</v>
       </c>
       <c r="J226" s="1">
-        <v>-2.6954397394137</v>
+        <v>0.834</v>
       </c>
       <c r="K226">
-        <v>0.43</v>
+        <v>0.65</v>
       </c>
       <c r="L226" t="s">
-        <v>530</v>
+        <v>532</v>
       </c>
       <c r="M226" s="1">
-        <v>669144.0</v>
+        <v>201668.0</v>
       </c>
       <c r="N226" s="1">
-        <v>672596.05</v>
+        <v>202974.6</v>
       </c>
       <c r="O226" s="1">
-        <v>0.2</v>
+        <v>0.06</v>
       </c>
       <c r="P226">
         <v>1</v>
       </c>
     </row>
     <row r="227" spans="1:16">
       <c r="A227" t="s">
-        <v>543</v>
+        <v>533</v>
       </c>
       <c r="B227" t="s">
-        <v>544</v>
+        <v>534</v>
       </c>
       <c r="C227" s="1">
-        <v>300000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D227" s="1">
-        <v>98.542</v>
+        <v>99.274</v>
       </c>
       <c r="E227" s="1">
-        <v>100.65</v>
+        <v>99.589</v>
       </c>
       <c r="F227" t="s">
         <v>8</v>
       </c>
       <c r="G227">
         <v>1.0</v>
       </c>
       <c r="H227" s="1">
-        <v>301950.0</v>
+        <v>199178.0</v>
       </c>
       <c r="I227" s="1">
-        <v>-6324.0</v>
+        <v>-630.0</v>
       </c>
       <c r="J227" s="1">
-        <v>-2.0943864878291</v>
+        <v>-0.31629999297111</v>
       </c>
       <c r="K227">
-        <v>0.56</v>
+        <v>1.02</v>
       </c>
       <c r="L227" t="s">
-        <v>545</v>
+        <v>535</v>
       </c>
       <c r="M227" s="1">
-        <v>295626.0</v>
+        <v>198548.0</v>
       </c>
       <c r="N227" s="1">
-        <v>297302.71</v>
+        <v>200582.25</v>
       </c>
       <c r="O227" s="1">
-        <v>0.09</v>
+        <v>0.06</v>
       </c>
       <c r="P227">
         <v>1</v>
       </c>
     </row>
     <row r="228" spans="1:16">
       <c r="A228" t="s">
-        <v>546</v>
+        <v>536</v>
       </c>
       <c r="B228" t="s">
-        <v>547</v>
+        <v>537</v>
       </c>
       <c r="C228" s="1">
         <v>200000.0</v>
       </c>
       <c r="D228" s="1">
-        <v>98.078</v>
+        <v>102.664</v>
       </c>
       <c r="E228" s="1">
-        <v>100.62</v>
+        <v>98.769</v>
       </c>
       <c r="F228" t="s">
         <v>8</v>
       </c>
       <c r="G228">
         <v>1.0</v>
       </c>
       <c r="H228" s="1">
-        <v>201240.0</v>
+        <v>197538.0</v>
       </c>
       <c r="I228" s="1">
-        <v>-5084.0</v>
+        <v>7790.0</v>
       </c>
       <c r="J228" s="1">
-        <v>-2.5263367123832</v>
+        <v>3.9435450394355</v>
       </c>
       <c r="K228">
-        <v>2.64</v>
+        <v>2.63</v>
       </c>
       <c r="L228" t="s">
-        <v>548</v>
+        <v>538</v>
       </c>
       <c r="M228" s="1">
-        <v>196156.0</v>
+        <v>205328.0</v>
       </c>
       <c r="N228" s="1">
-        <v>201429.97</v>
+        <v>210593.75</v>
       </c>
       <c r="O228" s="1">
         <v>0.06</v>
       </c>
       <c r="P228">
         <v>1</v>
       </c>
     </row>
     <row r="229" spans="1:16">
       <c r="A229" t="s">
-        <v>549</v>
+        <v>539</v>
       </c>
       <c r="B229" t="s">
-        <v>550</v>
+        <v>540</v>
       </c>
       <c r="C229" s="1">
-        <v>193000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D229" s="1">
-        <v>98.777</v>
+        <v>85.466</v>
       </c>
       <c r="E229" s="1">
-        <v>99.571</v>
+        <v>85.96</v>
       </c>
       <c r="F229" t="s">
         <v>8</v>
       </c>
       <c r="G229">
         <v>1.0</v>
       </c>
       <c r="H229" s="1">
-        <v>192172.03</v>
+        <v>687680.0</v>
       </c>
       <c r="I229" s="1">
-        <v>-1532.42</v>
+        <v>-3952.0</v>
       </c>
       <c r="J229" s="1">
-        <v>-0.79742093581464</v>
+        <v>-0.5746859004188</v>
       </c>
       <c r="K229">
-        <v>1.23</v>
+        <v>0.55</v>
       </c>
       <c r="L229" t="s">
-        <v>551</v>
+        <v>541</v>
       </c>
       <c r="M229" s="1">
-        <v>190639.61</v>
+        <v>683728.0</v>
       </c>
       <c r="N229" s="1">
-        <v>193011.13</v>
+        <v>688152.66</v>
       </c>
       <c r="O229" s="1">
-        <v>0.06</v>
+        <v>0.19</v>
       </c>
       <c r="P229">
         <v>1</v>
       </c>
     </row>
     <row r="230" spans="1:16">
       <c r="A230" t="s">
-        <v>552</v>
+        <v>542</v>
       </c>
       <c r="B230" t="s">
-        <v>553</v>
+        <v>543</v>
       </c>
       <c r="C230" s="1">
         <v>300000.0</v>
       </c>
       <c r="D230" s="1">
-        <v>98.092</v>
+        <v>99.19</v>
       </c>
       <c r="E230" s="1">
-        <v>100.0</v>
+        <v>100.65</v>
       </c>
       <c r="F230" t="s">
         <v>8</v>
       </c>
       <c r="G230">
         <v>1.0</v>
       </c>
       <c r="H230" s="1">
-        <v>300000.0</v>
+        <v>301950.0</v>
       </c>
       <c r="I230" s="1">
-        <v>-5724.0</v>
+        <v>-4380.0</v>
       </c>
       <c r="J230" s="1">
-        <v>-1.908</v>
+        <v>-1.4505712866369</v>
       </c>
       <c r="K230">
-        <v>1.62</v>
+        <v>1.14</v>
       </c>
       <c r="L230" t="s">
-        <v>554</v>
+        <v>544</v>
       </c>
       <c r="M230" s="1">
-        <v>294276.0</v>
+        <v>297570.0</v>
       </c>
       <c r="N230" s="1">
-        <v>299149.64</v>
+        <v>300997.4</v>
       </c>
       <c r="O230" s="1">
-        <v>0.09</v>
+        <v>0.08</v>
       </c>
       <c r="P230">
         <v>1</v>
       </c>
     </row>
     <row r="231" spans="1:16">
       <c r="A231" t="s">
-        <v>555</v>
+        <v>545</v>
       </c>
       <c r="B231" t="s">
-        <v>556</v>
+        <v>546</v>
       </c>
       <c r="C231" s="1">
-        <v>877000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D231" s="1">
-        <v>97.718</v>
+        <v>99.034</v>
       </c>
       <c r="E231" s="1">
-        <v>100.0</v>
+        <v>100.62</v>
       </c>
       <c r="F231" t="s">
         <v>8</v>
       </c>
       <c r="G231">
         <v>1.0</v>
       </c>
       <c r="H231" s="1">
-        <v>877000.0</v>
+        <v>201240.0</v>
       </c>
       <c r="I231" s="1">
-        <v>-20013.14</v>
+        <v>-3172.0</v>
       </c>
       <c r="J231" s="1">
-        <v>-2.282</v>
+        <v>-1.5762273901809</v>
       </c>
       <c r="K231">
-        <v>0.6</v>
-[...2 lines deleted...]
-        <v>557</v>
+        <v>0.12</v>
+      </c>
+      <c r="L231">
+        <v>239.73</v>
       </c>
       <c r="M231" s="1">
-        <v>856986.86</v>
+        <v>198068.0</v>
       </c>
       <c r="N231" s="1">
-        <v>862289.03</v>
+        <v>198307.73</v>
       </c>
       <c r="O231" s="1">
-        <v>0.26</v>
+        <v>0.06</v>
       </c>
       <c r="P231">
         <v>1</v>
       </c>
     </row>
     <row r="232" spans="1:16">
       <c r="A232" t="s">
-        <v>558</v>
+        <v>547</v>
       </c>
       <c r="B232" t="s">
-        <v>559</v>
+        <v>548</v>
       </c>
       <c r="C232" s="1">
-        <v>577000.0</v>
+        <v>235000.0</v>
       </c>
       <c r="D232" s="1">
-        <v>97.41</v>
+        <v>100.352</v>
       </c>
       <c r="E232" s="1">
-        <v>100.0</v>
+        <v>99.662</v>
       </c>
       <c r="F232" t="s">
         <v>8</v>
       </c>
       <c r="G232">
         <v>1.0</v>
       </c>
       <c r="H232" s="1">
-        <v>577000.0</v>
+        <v>234205.7</v>
       </c>
       <c r="I232" s="1">
-        <v>-14944.3</v>
+        <v>1621.5</v>
       </c>
       <c r="J232" s="1">
-        <v>-2.59</v>
+        <v>0.69234010957035</v>
       </c>
       <c r="K232">
-        <v>2.07</v>
-[...2 lines deleted...]
-        <v>560</v>
+        <v>0.42</v>
+      </c>
+      <c r="L232">
+        <v>980.24</v>
       </c>
       <c r="M232" s="1">
-        <v>562055.7</v>
+        <v>235827.2</v>
       </c>
       <c r="N232" s="1">
-        <v>574015.9</v>
+        <v>236807.44</v>
       </c>
       <c r="O232" s="1">
-        <v>0.17</v>
+        <v>0.07</v>
       </c>
       <c r="P232">
         <v>1</v>
       </c>
     </row>
     <row r="233" spans="1:16">
       <c r="A233" t="s">
-        <v>561</v>
+        <v>549</v>
       </c>
       <c r="B233" t="s">
-        <v>562</v>
+        <v>550</v>
       </c>
       <c r="C233" s="1">
-        <v>400000.0</v>
+        <v>193000.0</v>
       </c>
       <c r="D233" s="1">
-        <v>97.851</v>
+        <v>99.617</v>
       </c>
       <c r="E233" s="1">
-        <v>100.42</v>
+        <v>99.571</v>
       </c>
       <c r="F233" t="s">
         <v>8</v>
       </c>
       <c r="G233">
         <v>1.0</v>
       </c>
       <c r="H233" s="1">
-        <v>401680.0</v>
+        <v>192172.03</v>
       </c>
       <c r="I233" s="1">
-        <v>-10276.0</v>
+        <v>88.78</v>
       </c>
       <c r="J233" s="1">
-        <v>-2.558255327624</v>
+        <v>0.046198190236113</v>
       </c>
       <c r="K233">
-        <v>3.17</v>
+        <v>1.86</v>
       </c>
       <c r="L233" t="s">
-        <v>563</v>
+        <v>551</v>
       </c>
       <c r="M233" s="1">
-        <v>391404.0</v>
+        <v>192260.81</v>
       </c>
       <c r="N233" s="1">
-        <v>404076.6</v>
+        <v>195852.46</v>
       </c>
       <c r="O233" s="1">
-        <v>0.12</v>
+        <v>0.05</v>
       </c>
       <c r="P233">
         <v>1</v>
       </c>
     </row>
     <row r="234" spans="1:16">
       <c r="A234" t="s">
-        <v>564</v>
+        <v>552</v>
       </c>
       <c r="B234" t="s">
-        <v>565</v>
+        <v>553</v>
       </c>
       <c r="C234" s="1">
-        <v>200000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D234" s="1">
-        <v>95.221</v>
+        <v>98.905</v>
       </c>
       <c r="E234" s="1">
-        <v>97.286</v>
+        <v>100.0</v>
       </c>
       <c r="F234" t="s">
         <v>8</v>
       </c>
       <c r="G234">
         <v>1.0</v>
       </c>
       <c r="H234" s="1">
-        <v>194572.0</v>
+        <v>300000.0</v>
       </c>
       <c r="I234" s="1">
-        <v>-4130.0</v>
+        <v>-3285.0</v>
       </c>
       <c r="J234" s="1">
-        <v>-2.1226075694345</v>
+        <v>-1.095</v>
       </c>
       <c r="K234">
-        <v>0.95</v>
+        <v>2.35</v>
       </c>
       <c r="L234" t="s">
-        <v>566</v>
+        <v>554</v>
       </c>
       <c r="M234" s="1">
-        <v>190442.0</v>
+        <v>296715.0</v>
       </c>
       <c r="N234" s="1">
-        <v>192332.41</v>
+        <v>303751.32</v>
       </c>
       <c r="O234" s="1">
-        <v>0.06</v>
+        <v>0.08</v>
       </c>
       <c r="P234">
         <v>1</v>
       </c>
     </row>
     <row r="235" spans="1:16">
       <c r="A235" t="s">
-        <v>567</v>
+        <v>555</v>
       </c>
       <c r="B235" t="s">
-        <v>568</v>
+        <v>556</v>
       </c>
       <c r="C235" s="1">
-        <v>400000.0</v>
+        <v>877000.0</v>
       </c>
       <c r="D235" s="1">
-        <v>96.931</v>
+        <v>98.532</v>
       </c>
       <c r="E235" s="1">
-        <v>99.259</v>
+        <v>100.0</v>
       </c>
       <c r="F235" t="s">
         <v>8</v>
       </c>
       <c r="G235">
         <v>1.0</v>
       </c>
       <c r="H235" s="1">
-        <v>397036.0</v>
+        <v>877000.0</v>
       </c>
       <c r="I235" s="1">
-        <v>-9312.0</v>
+        <v>-12874.36</v>
       </c>
       <c r="J235" s="1">
-        <v>-2.345379260319</v>
+        <v>-1.468</v>
       </c>
       <c r="K235">
-        <v>0.26</v>
+        <v>1.28</v>
       </c>
       <c r="L235" t="s">
-        <v>569</v>
+        <v>557</v>
       </c>
       <c r="M235" s="1">
-        <v>387724.0</v>
+        <v>864125.64</v>
       </c>
       <c r="N235" s="1">
-        <v>388778.79</v>
+        <v>875309.91</v>
       </c>
       <c r="O235" s="1">
-        <v>0.12</v>
+        <v>0.24</v>
       </c>
       <c r="P235">
         <v>1</v>
       </c>
     </row>
     <row r="236" spans="1:16">
       <c r="A236" t="s">
-        <v>570</v>
+        <v>558</v>
       </c>
       <c r="B236" t="s">
-        <v>571</v>
+        <v>559</v>
       </c>
       <c r="C236" s="1">
-        <v>286000.0</v>
+        <v>577000.0</v>
       </c>
       <c r="D236" s="1">
-        <v>97.298</v>
+        <v>98.123</v>
       </c>
       <c r="E236" s="1">
-        <v>99.362</v>
+        <v>100.0</v>
       </c>
       <c r="F236" t="s">
         <v>8</v>
       </c>
       <c r="G236">
         <v>1.0</v>
       </c>
       <c r="H236" s="1">
-        <v>284175.32</v>
+        <v>577000.0</v>
       </c>
       <c r="I236" s="1">
-        <v>-5903.04</v>
+        <v>-10830.29</v>
       </c>
       <c r="J236" s="1">
-        <v>-2.0772528733319</v>
+        <v>-1.877</v>
       </c>
       <c r="K236">
-        <v>0.95</v>
+        <v>2.8</v>
       </c>
       <c r="L236" t="s">
-        <v>572</v>
+        <v>560</v>
       </c>
       <c r="M236" s="1">
-        <v>278272.28</v>
+        <v>566169.71</v>
       </c>
       <c r="N236" s="1">
-        <v>280990.26</v>
+        <v>582313.03</v>
       </c>
       <c r="O236" s="1">
-        <v>0.08</v>
+        <v>0.16</v>
       </c>
       <c r="P236">
         <v>1</v>
       </c>
     </row>
     <row r="237" spans="1:16">
       <c r="A237" t="s">
-        <v>573</v>
+        <v>561</v>
       </c>
       <c r="B237" t="s">
-        <v>574</v>
+        <v>562</v>
       </c>
       <c r="C237" s="1">
         <v>400000.0</v>
       </c>
       <c r="D237" s="1">
-        <v>105.303</v>
+        <v>99.123</v>
       </c>
       <c r="E237" s="1">
-        <v>108.1185</v>
+        <v>100.42</v>
       </c>
       <c r="F237" t="s">
         <v>8</v>
       </c>
       <c r="G237">
         <v>1.0</v>
       </c>
       <c r="H237" s="1">
-        <v>432474.0</v>
+        <v>401680.0</v>
       </c>
       <c r="I237" s="1">
-        <v>-11262.0</v>
+        <v>-5188.0</v>
       </c>
       <c r="J237" s="1">
-        <v>-2.6040871821196</v>
+        <v>-1.2915753833898</v>
       </c>
       <c r="K237">
-        <v>2.12</v>
-[...2 lines deleted...]
-        <v>575</v>
+        <v>0.25</v>
+      </c>
+      <c r="L237">
+        <v>993.15</v>
       </c>
       <c r="M237" s="1">
-        <v>421212.0</v>
+        <v>396492.0</v>
       </c>
       <c r="N237" s="1">
-        <v>429696.93</v>
+        <v>397485.15</v>
       </c>
       <c r="O237" s="1">
-        <v>0.13</v>
+        <v>0.11</v>
       </c>
       <c r="P237">
         <v>1</v>
       </c>
     </row>
     <row r="238" spans="1:16">
       <c r="A238" t="s">
-        <v>576</v>
+        <v>563</v>
       </c>
       <c r="B238" t="s">
-        <v>577</v>
+        <v>564</v>
       </c>
       <c r="C238" s="1">
         <v>400000.0</v>
       </c>
       <c r="D238" s="1">
-        <v>100.181</v>
+        <v>98.255</v>
       </c>
       <c r="E238" s="1">
-        <v>100.4</v>
+        <v>99.259</v>
       </c>
       <c r="F238" t="s">
         <v>8</v>
       </c>
       <c r="G238">
         <v>1.0</v>
       </c>
       <c r="H238" s="1">
-        <v>401600.0</v>
+        <v>397036.0</v>
       </c>
       <c r="I238" s="1">
-        <v>-876.0</v>
+        <v>-4016.0</v>
       </c>
       <c r="J238" s="1">
-        <v>-0.21812749003984</v>
+        <v>-1.0114951792785</v>
       </c>
       <c r="K238">
-        <v>3.04</v>
+        <v>1.11</v>
       </c>
       <c r="L238" t="s">
-        <v>578</v>
+        <v>565</v>
       </c>
       <c r="M238" s="1">
-        <v>400724.0</v>
+        <v>393020.0</v>
       </c>
       <c r="N238" s="1">
-        <v>412869.21</v>
+        <v>397478.9</v>
       </c>
       <c r="O238" s="1">
-        <v>0.12</v>
+        <v>0.11</v>
       </c>
       <c r="P238">
         <v>1</v>
       </c>
     </row>
     <row r="239" spans="1:16">
       <c r="A239" t="s">
-        <v>579</v>
+        <v>566</v>
       </c>
       <c r="B239" t="s">
-        <v>580</v>
+        <v>567</v>
       </c>
       <c r="C239" s="1">
-        <v>400000.0</v>
+        <v>619000.0</v>
       </c>
       <c r="D239" s="1">
-        <v>99.178</v>
+        <v>100.311</v>
       </c>
       <c r="E239" s="1">
-        <v>99.821</v>
+        <v>99.731</v>
       </c>
       <c r="F239" t="s">
         <v>8</v>
       </c>
       <c r="G239">
         <v>1.0</v>
       </c>
       <c r="H239" s="1">
-        <v>399284.0</v>
+        <v>617334.89</v>
       </c>
       <c r="I239" s="1">
-        <v>-2572.0</v>
+        <v>3590.2</v>
       </c>
       <c r="J239" s="1">
-        <v>-0.64415303393074</v>
+        <v>0.58156440825821</v>
       </c>
       <c r="K239">
-        <v>0.01</v>
+        <v>0.05</v>
       </c>
       <c r="L239">
-        <v>42.47</v>
+        <v>317.98</v>
       </c>
       <c r="M239" s="1">
-        <v>396712.0</v>
+        <v>620925.09</v>
       </c>
       <c r="N239" s="1">
-        <v>396754.47</v>
+        <v>621243.07</v>
       </c>
       <c r="O239" s="1">
-        <v>0.12</v>
+        <v>0.17</v>
       </c>
       <c r="P239">
         <v>1</v>
       </c>
     </row>
     <row r="240" spans="1:16">
       <c r="A240" t="s">
-        <v>581</v>
+        <v>568</v>
       </c>
       <c r="B240" t="s">
-        <v>582</v>
+        <v>569</v>
       </c>
       <c r="C240" s="1">
-        <v>695000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D240" s="1">
-        <v>97.63</v>
+        <v>100.101</v>
       </c>
       <c r="E240" s="1">
-        <v>99.228</v>
+        <v>99.451</v>
       </c>
       <c r="F240" t="s">
         <v>8</v>
       </c>
       <c r="G240">
         <v>1.0</v>
       </c>
       <c r="H240" s="1">
-        <v>689634.6</v>
+        <v>596706.0</v>
       </c>
       <c r="I240" s="1">
-        <v>-11106.1</v>
+        <v>3900.0</v>
       </c>
       <c r="J240" s="1">
-        <v>-1.6104325392026</v>
+        <v>0.65358819921368</v>
       </c>
       <c r="K240">
-        <v>2.47</v>
+        <v>0.37</v>
       </c>
       <c r="L240" t="s">
-        <v>583</v>
+        <v>570</v>
       </c>
       <c r="M240" s="1">
-        <v>678528.5</v>
+        <v>600606.0</v>
       </c>
       <c r="N240" s="1">
-        <v>695717.85</v>
+        <v>602810.79</v>
       </c>
       <c r="O240" s="1">
-        <v>0.21</v>
+        <v>0.17</v>
       </c>
       <c r="P240">
         <v>1</v>
       </c>
     </row>
     <row r="241" spans="1:16">
       <c r="A241" t="s">
-        <v>584</v>
+        <v>571</v>
       </c>
       <c r="B241" t="s">
-        <v>585</v>
+        <v>572</v>
       </c>
       <c r="C241" s="1">
-        <v>400000.0</v>
+        <v>695000.0</v>
       </c>
       <c r="D241" s="1">
-        <v>98.058</v>
+        <v>98.168</v>
       </c>
       <c r="E241" s="1">
-        <v>99.517</v>
+        <v>99.228</v>
       </c>
       <c r="F241" t="s">
         <v>8</v>
       </c>
       <c r="G241">
         <v>1.0</v>
       </c>
       <c r="H241" s="1">
-        <v>398068.0</v>
+        <v>689634.6</v>
       </c>
       <c r="I241" s="1">
-        <v>-5836.0</v>
+        <v>-7367.0</v>
       </c>
       <c r="J241" s="1">
-        <v>-1.4660811720611</v>
+        <v>-1.068246865804</v>
       </c>
       <c r="K241">
-        <v>2.57</v>
+        <v>0.16</v>
       </c>
       <c r="L241" t="s">
-        <v>586</v>
+        <v>573</v>
       </c>
       <c r="M241" s="1">
-        <v>392232.0</v>
+        <v>682267.6</v>
       </c>
       <c r="N241" s="1">
-        <v>402514.19</v>
+        <v>683362.46</v>
       </c>
       <c r="O241" s="1">
-        <v>0.12</v>
+        <v>0.19</v>
       </c>
       <c r="P241">
         <v>1</v>
       </c>
     </row>
     <row r="242" spans="1:16">
       <c r="A242" t="s">
-        <v>587</v>
+        <v>574</v>
       </c>
       <c r="B242" t="s">
-        <v>588</v>
+        <v>575</v>
       </c>
       <c r="C242" s="1">
         <v>694000.0</v>
       </c>
       <c r="D242" s="1">
-        <v>89.511</v>
+        <v>91.253</v>
       </c>
       <c r="E242" s="1">
         <v>83.26116715</v>
       </c>
       <c r="F242" t="s">
         <v>8</v>
       </c>
       <c r="G242">
         <v>1.0</v>
       </c>
       <c r="H242" s="1">
         <v>577832.5</v>
       </c>
       <c r="I242" s="1">
-        <v>43373.84</v>
+        <v>55463.32</v>
       </c>
       <c r="J242" s="1">
-        <v>7.5062998360251</v>
+        <v>9.5985116794227</v>
       </c>
       <c r="K242">
-        <v>1.01</v>
+        <v>1.38</v>
       </c>
       <c r="L242" t="s">
-        <v>589</v>
+        <v>576</v>
       </c>
       <c r="M242" s="1">
-        <v>621206.34</v>
+        <v>633295.82</v>
       </c>
       <c r="N242" s="1">
-        <v>628229.52</v>
+        <v>642850.2</v>
       </c>
       <c r="O242" s="1">
-        <v>0.19</v>
+        <v>0.18</v>
       </c>
       <c r="P242">
         <v>1</v>
       </c>
     </row>
     <row r="243" spans="1:16">
       <c r="A243" t="s">
-        <v>590</v>
+        <v>577</v>
       </c>
       <c r="B243" t="s">
-        <v>591</v>
+        <v>578</v>
       </c>
       <c r="C243" s="1">
         <v>600000.0</v>
       </c>
       <c r="D243" s="1">
-        <v>101.693</v>
+        <v>102.046</v>
       </c>
       <c r="E243" s="1">
         <v>99.329</v>
       </c>
       <c r="F243" t="s">
         <v>8</v>
       </c>
       <c r="G243">
         <v>1.0</v>
       </c>
       <c r="H243" s="1">
         <v>595974.0</v>
       </c>
       <c r="I243" s="1">
-        <v>14184.0</v>
+        <v>16302.0</v>
       </c>
       <c r="J243" s="1">
-        <v>2.3799695959891</v>
+        <v>2.7353542268622</v>
       </c>
       <c r="K243">
-        <v>0.82</v>
+        <v>1.57</v>
       </c>
       <c r="L243" t="s">
-        <v>592</v>
+        <v>579</v>
       </c>
       <c r="M243" s="1">
-        <v>610158.0</v>
+        <v>612276.0</v>
       </c>
       <c r="N243" s="1">
-        <v>615062.79</v>
+        <v>621703.4</v>
       </c>
       <c r="O243" s="1">
-        <v>0.18</v>
+        <v>0.17</v>
       </c>
       <c r="P243">
         <v>1</v>
       </c>
     </row>
     <row r="244" spans="1:16">
       <c r="A244" t="s">
-        <v>593</v>
+        <v>580</v>
       </c>
       <c r="B244" t="s">
-        <v>594</v>
+        <v>581</v>
       </c>
       <c r="C244" s="1">
         <v>400000.0</v>
       </c>
       <c r="D244" s="1">
-        <v>97.639</v>
+        <v>100.309</v>
       </c>
       <c r="E244" s="1">
-        <v>100.231</v>
+        <v>100.2875</v>
       </c>
       <c r="F244" t="s">
         <v>8</v>
       </c>
       <c r="G244">
         <v>1.0</v>
       </c>
       <c r="H244" s="1">
-        <v>400924.0</v>
+        <v>401150.0</v>
       </c>
       <c r="I244" s="1">
-        <v>-10368.0</v>
+        <v>86.0</v>
       </c>
       <c r="J244" s="1">
-        <v>-2.5860262792948</v>
+        <v>0.021438364701483</v>
       </c>
       <c r="K244">
-        <v>0.64</v>
+        <v>0.57</v>
       </c>
       <c r="L244" t="s">
-        <v>595</v>
+        <v>582</v>
       </c>
       <c r="M244" s="1">
-        <v>390556.0</v>
+        <v>401236.0</v>
       </c>
       <c r="N244" s="1">
-        <v>393103.95</v>
+        <v>403535.37</v>
       </c>
       <c r="O244" s="1">
-        <v>0.12</v>
+        <v>0.11</v>
       </c>
       <c r="P244">
         <v>1</v>
       </c>
     </row>
     <row r="245" spans="1:16">
       <c r="A245" t="s">
-        <v>596</v>
+        <v>583</v>
       </c>
       <c r="B245" t="s">
-        <v>597</v>
+        <v>584</v>
       </c>
       <c r="C245" s="1">
-        <v>100000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D245" s="1">
-        <v>89.574</v>
+        <v>98.679</v>
       </c>
       <c r="E245" s="1">
-        <v>89.875</v>
+        <v>100.231</v>
       </c>
       <c r="F245" t="s">
         <v>8</v>
       </c>
       <c r="G245">
         <v>1.0</v>
       </c>
       <c r="H245" s="1">
-        <v>89875.0</v>
+        <v>400924.0</v>
       </c>
       <c r="I245" s="1">
-        <v>-301.0</v>
+        <v>-6208.0</v>
       </c>
       <c r="J245" s="1">
-        <v>-0.33490959666203</v>
+        <v>-1.5484231425407</v>
       </c>
       <c r="K245">
-        <v>0.07</v>
-[...2 lines deleted...]
-        <v>67.12</v>
+        <v>0.44</v>
+      </c>
+      <c r="L245" t="s">
+        <v>585</v>
       </c>
       <c r="M245" s="1">
-        <v>89574.0</v>
+        <v>394716.0</v>
       </c>
       <c r="N245" s="1">
-        <v>89641.12</v>
+        <v>396483.12</v>
       </c>
       <c r="O245" s="1">
-        <v>0.03</v>
+        <v>0.11</v>
       </c>
       <c r="P245">
         <v>1</v>
       </c>
     </row>
     <row r="246" spans="1:16">
       <c r="A246" t="s">
-        <v>598</v>
+        <v>586</v>
       </c>
       <c r="B246" t="s">
-        <v>599</v>
+        <v>587</v>
       </c>
       <c r="C246" s="1">
-        <v>100000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D246" s="1">
-        <v>90.224</v>
+        <v>101.433</v>
       </c>
       <c r="E246" s="1">
-        <v>89.875</v>
+        <v>99.651</v>
       </c>
       <c r="F246" t="s">
         <v>8</v>
       </c>
       <c r="G246">
         <v>1.0</v>
       </c>
       <c r="H246" s="1">
-        <v>89875.0</v>
+        <v>298953.0</v>
       </c>
       <c r="I246" s="1">
-        <v>349.0</v>
+        <v>5346.0</v>
       </c>
       <c r="J246" s="1">
-        <v>0.38831710709318</v>
+        <v>1.7882409609537</v>
       </c>
       <c r="K246">
-        <v>0.13</v>
-[...2 lines deleted...]
-        <v>130.14</v>
+        <v>0.6</v>
+      </c>
+      <c r="L246" t="s">
+        <v>588</v>
       </c>
       <c r="M246" s="1">
-        <v>90224.0</v>
+        <v>304299.0</v>
       </c>
       <c r="N246" s="1">
-        <v>90354.14</v>
+        <v>306085.64</v>
       </c>
       <c r="O246" s="1">
-        <v>0.03</v>
+        <v>0.09</v>
       </c>
       <c r="P246">
         <v>1</v>
       </c>
     </row>
     <row r="247" spans="1:16">
       <c r="A247" t="s">
-        <v>600</v>
+        <v>589</v>
       </c>
       <c r="B247" t="s">
-        <v>601</v>
+        <v>590</v>
       </c>
       <c r="C247" s="1">
-        <v>2020000.0</v>
+        <v>499000.0</v>
       </c>
       <c r="D247" s="1">
-        <v>97.638</v>
+        <v>100.453</v>
       </c>
       <c r="E247" s="1">
-        <v>100.369</v>
+        <v>99.768</v>
       </c>
       <c r="F247" t="s">
         <v>8</v>
       </c>
       <c r="G247">
         <v>1.0</v>
       </c>
       <c r="H247" s="1">
-        <v>2027453.8</v>
+        <v>497842.32</v>
       </c>
       <c r="I247" s="1">
-        <v>-55166.2</v>
+        <v>3418.15</v>
       </c>
       <c r="J247" s="1">
-        <v>-2.7209596588588</v>
+        <v>0.6865928955176</v>
       </c>
       <c r="K247">
-        <v>0.9</v>
-[...2 lines deleted...]
-        <v>602</v>
+        <v>0.1</v>
+      </c>
+      <c r="L247">
+        <v>476.78</v>
       </c>
       <c r="M247" s="1">
-        <v>1972287.6</v>
+        <v>501260.47</v>
       </c>
       <c r="N247" s="1">
-        <v>1990550.61</v>
+        <v>501737.25</v>
       </c>
       <c r="O247" s="1">
-        <v>0.59</v>
+        <v>0.14</v>
       </c>
       <c r="P247">
         <v>1</v>
       </c>
     </row>
     <row r="248" spans="1:16">
       <c r="A248" t="s">
-        <v>603</v>
+        <v>591</v>
       </c>
       <c r="B248" t="s">
-        <v>604</v>
+        <v>592</v>
       </c>
       <c r="C248" s="1">
-        <v>1990000.0</v>
+        <v>2525551.0</v>
       </c>
       <c r="D248" s="1">
-        <v>87.494</v>
+        <v>98.39</v>
       </c>
       <c r="E248" s="1">
-        <v>90.9161809</v>
+        <v>98.08058756</v>
       </c>
       <c r="F248" t="s">
         <v>8</v>
       </c>
       <c r="G248">
         <v>1.0</v>
       </c>
       <c r="H248" s="1">
-        <v>1809232.0</v>
+        <v>2477075.26</v>
       </c>
       <c r="I248" s="1">
-        <v>-68101.4</v>
+        <v>7814.37</v>
       </c>
       <c r="J248" s="1">
-        <v>-3.7641054325813</v>
+        <v>0.31546760513041</v>
       </c>
       <c r="K248">
-        <v>1.57</v>
+        <v>0.69</v>
       </c>
       <c r="L248" t="s">
-        <v>605</v>
+        <v>593</v>
       </c>
       <c r="M248" s="1">
-        <v>1741130.6</v>
+        <v>2484889.63</v>
       </c>
       <c r="N248" s="1">
-        <v>1772411.76</v>
+        <v>2502430.1</v>
       </c>
       <c r="O248" s="1">
-        <v>0.53</v>
+        <v>0.7</v>
       </c>
       <c r="P248">
         <v>1</v>
       </c>
     </row>
     <row r="249" spans="1:16">
       <c r="A249" t="s">
-        <v>606</v>
+        <v>594</v>
       </c>
       <c r="B249" t="s">
-        <v>607</v>
+        <v>595</v>
       </c>
       <c r="C249" s="1">
-        <v>810103.0</v>
+        <v>2042535.0</v>
       </c>
       <c r="D249" s="1">
-        <v>99.635</v>
+        <v>87.911</v>
       </c>
       <c r="E249" s="1">
-        <v>99.67399948</v>
+        <v>90.85761321</v>
       </c>
       <c r="F249" t="s">
         <v>8</v>
       </c>
       <c r="G249">
         <v>1.0</v>
       </c>
       <c r="H249" s="1">
-        <v>807462.06</v>
+        <v>1855798.55</v>
       </c>
       <c r="I249" s="1">
-        <v>-315.93</v>
+        <v>-60185.6</v>
       </c>
       <c r="J249" s="1">
-        <v>-0.039126296534601</v>
+        <v>-3.2431106274978</v>
       </c>
       <c r="K249">
-        <v>0.94</v>
+        <v>2.23</v>
       </c>
       <c r="L249" t="s">
-        <v>608</v>
+        <v>596</v>
       </c>
       <c r="M249" s="1">
-        <v>807146.13</v>
+        <v>1795612.95</v>
       </c>
       <c r="N249" s="1">
-        <v>814786.62</v>
+        <v>1841129.3</v>
       </c>
       <c r="O249" s="1">
-        <v>0.24</v>
+        <v>0.51</v>
       </c>
       <c r="P249">
         <v>1</v>
       </c>
     </row>
     <row r="250" spans="1:16">
       <c r="A250" t="s">
-        <v>609</v>
+        <v>597</v>
       </c>
       <c r="B250" t="s">
-        <v>610</v>
+        <v>598</v>
       </c>
       <c r="C250" s="1">
         <v>300000.0</v>
       </c>
       <c r="D250" s="1">
-        <v>97.357</v>
+        <v>99.231</v>
       </c>
       <c r="E250" s="1">
         <v>99.766</v>
       </c>
       <c r="F250" t="s">
         <v>8</v>
       </c>
       <c r="G250">
         <v>1.0</v>
       </c>
       <c r="H250" s="1">
         <v>299298.0</v>
       </c>
       <c r="I250" s="1">
-        <v>-7227.0</v>
+        <v>-1605.0</v>
       </c>
       <c r="J250" s="1">
-        <v>-2.4146502816591</v>
+        <v>-0.53625483631698</v>
       </c>
       <c r="K250">
-        <v>2.28</v>
+        <v>3.11</v>
       </c>
       <c r="L250" t="s">
-        <v>611</v>
+        <v>599</v>
       </c>
       <c r="M250" s="1">
-        <v>292071.0</v>
+        <v>297693.0</v>
       </c>
       <c r="N250" s="1">
-        <v>298917.58</v>
+        <v>307019.71</v>
       </c>
       <c r="O250" s="1">
         <v>0.09</v>
       </c>
       <c r="P250">
         <v>1</v>
       </c>
     </row>
     <row r="251" spans="1:16">
       <c r="A251" t="s">
-        <v>612</v>
+        <v>600</v>
       </c>
       <c r="B251" t="s">
-        <v>613</v>
+        <v>601</v>
       </c>
       <c r="C251" s="1">
-        <v>347000.0</v>
+        <v>147000.0</v>
       </c>
       <c r="D251" s="1">
-        <v>97.56</v>
+        <v>98.464</v>
       </c>
       <c r="E251" s="1">
         <v>99.945</v>
       </c>
       <c r="F251" t="s">
         <v>8</v>
       </c>
       <c r="G251">
         <v>1.0</v>
       </c>
       <c r="H251" s="1">
-        <v>346809.15</v>
+        <v>146919.15</v>
       </c>
       <c r="I251" s="1">
-        <v>-8275.95</v>
+        <v>-2177.07</v>
       </c>
       <c r="J251" s="1">
-        <v>-2.3863124718595</v>
+        <v>-1.481814998249</v>
       </c>
       <c r="K251">
-        <v>0.95</v>
+        <v>1.63</v>
       </c>
       <c r="L251" t="s">
-        <v>614</v>
+        <v>602</v>
       </c>
       <c r="M251" s="1">
-        <v>338533.2</v>
+        <v>144742.08</v>
       </c>
       <c r="N251" s="1">
-        <v>341836.74</v>
+        <v>147145.23</v>
       </c>
       <c r="O251" s="1">
-        <v>0.1</v>
+        <v>0.04</v>
       </c>
       <c r="P251">
         <v>1</v>
       </c>
     </row>
     <row r="252" spans="1:16">
       <c r="A252" t="s">
-        <v>615</v>
+        <v>603</v>
       </c>
       <c r="B252" t="s">
-        <v>616</v>
+        <v>604</v>
       </c>
       <c r="C252" s="1">
-        <v>333000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D252" s="1">
-        <v>98.189</v>
+        <v>98.572</v>
       </c>
       <c r="E252" s="1">
-        <v>99.682</v>
+        <v>98.71</v>
       </c>
       <c r="F252" t="s">
         <v>8</v>
       </c>
       <c r="G252">
         <v>1.0</v>
       </c>
       <c r="H252" s="1">
-        <v>331941.06</v>
+        <v>197420.0</v>
       </c>
       <c r="I252" s="1">
-        <v>-4971.69</v>
+        <v>-276.0</v>
       </c>
       <c r="J252" s="1">
-        <v>-1.4977628859774</v>
+        <v>-0.13980346469456</v>
       </c>
       <c r="K252">
-        <v>0.83</v>
+        <v>1.14</v>
       </c>
       <c r="L252" t="s">
-        <v>617</v>
+        <v>605</v>
       </c>
       <c r="M252" s="1">
-        <v>326969.37</v>
+        <v>197144.0</v>
       </c>
       <c r="N252" s="1">
-        <v>329729.16</v>
+        <v>199423.45</v>
       </c>
       <c r="O252" s="1">
-        <v>0.1</v>
+        <v>0.06</v>
       </c>
       <c r="P252">
         <v>1</v>
       </c>
     </row>
     <row r="253" spans="1:16">
       <c r="A253" t="s">
-        <v>618</v>
+        <v>606</v>
       </c>
       <c r="B253" t="s">
-        <v>619</v>
+        <v>607</v>
       </c>
       <c r="C253" s="1">
-        <v>2654000.0</v>
+        <v>333000.0</v>
       </c>
       <c r="D253" s="1">
-        <v>87.821</v>
+        <v>98.678</v>
       </c>
       <c r="E253" s="1">
-        <v>88.18168877</v>
+        <v>99.682</v>
       </c>
       <c r="F253" t="s">
         <v>8</v>
       </c>
       <c r="G253">
         <v>1.0</v>
       </c>
       <c r="H253" s="1">
-        <v>2340342.02</v>
+        <v>331941.06</v>
       </c>
       <c r="I253" s="1">
-        <v>-9572.68</v>
+        <v>-3343.32</v>
       </c>
       <c r="J253" s="1">
-        <v>-0.40902910421614</v>
+        <v>-1.0072029052387</v>
       </c>
       <c r="K253">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>1.36</v>
+      </c>
+      <c r="L253" t="s">
+        <v>608</v>
       </c>
       <c r="M253" s="1">
-        <v>2330769.34</v>
+        <v>328597.74</v>
       </c>
       <c r="N253" s="1">
-        <v>2330769.34</v>
+        <v>333138.86</v>
       </c>
       <c r="O253" s="1">
-        <v>0.69</v>
+        <v>0.09</v>
       </c>
       <c r="P253">
         <v>1</v>
       </c>
     </row>
     <row r="254" spans="1:16">
       <c r="A254" t="s">
-        <v>620</v>
+        <v>609</v>
       </c>
       <c r="B254" t="s">
-        <v>621</v>
+        <v>610</v>
       </c>
       <c r="C254" s="1">
-        <v>455000.0</v>
+        <v>434000.0</v>
       </c>
       <c r="D254" s="1">
-        <v>62.023</v>
+        <v>73.384</v>
       </c>
       <c r="E254" s="1">
-        <v>73.7520967</v>
+        <v>72.73189862</v>
       </c>
       <c r="F254" t="s">
         <v>8</v>
       </c>
       <c r="G254">
         <v>1.0</v>
       </c>
       <c r="H254" s="1">
-        <v>335572.04</v>
+        <v>315656.44</v>
       </c>
       <c r="I254" s="1">
-        <v>-53367.39</v>
+        <v>2830.12</v>
       </c>
       <c r="J254" s="1">
-        <v>-15.903407804774</v>
+        <v>0.89658237291151</v>
       </c>
       <c r="K254">
-        <v>0.13</v>
+        <v>0.02</v>
       </c>
       <c r="L254">
-        <v>592.12</v>
+        <v>72.83</v>
       </c>
       <c r="M254" s="1">
-        <v>282204.65</v>
+        <v>318486.56</v>
       </c>
       <c r="N254" s="1">
-        <v>282796.77</v>
+        <v>318559.39</v>
       </c>
       <c r="O254" s="1">
-        <v>0.08</v>
+        <v>0.09</v>
       </c>
       <c r="P254">
         <v>1</v>
       </c>
     </row>
     <row r="255" spans="1:16">
       <c r="A255" t="s">
-        <v>622</v>
+        <v>611</v>
       </c>
       <c r="B255" t="s">
-        <v>623</v>
+        <v>612</v>
       </c>
       <c r="C255" s="1">
-        <v>838000.0</v>
+        <v>2293000.0</v>
       </c>
       <c r="D255" s="1">
-        <v>94.618</v>
+        <v>86.527</v>
       </c>
       <c r="E255" s="1">
-        <v>93.98170644</v>
+        <v>86.19194374</v>
       </c>
       <c r="F255" t="s">
         <v>8</v>
       </c>
       <c r="G255">
         <v>1.0</v>
       </c>
       <c r="H255" s="1">
-        <v>787566.7</v>
+        <v>1976381.27</v>
       </c>
       <c r="I255" s="1">
-        <v>5332.14</v>
+        <v>7682.84</v>
       </c>
       <c r="J255" s="1">
-        <v>0.67703979866086</v>
+        <v>0.38873268617851</v>
       </c>
       <c r="K255">
-        <v>0.26</v>
+        <v>0.09</v>
       </c>
       <c r="L255" t="s">
-        <v>624</v>
+        <v>613</v>
       </c>
       <c r="M255" s="1">
-        <v>792898.84</v>
+        <v>1984064.11</v>
       </c>
       <c r="N255" s="1">
-        <v>795079.94</v>
+        <v>1986113.68</v>
       </c>
       <c r="O255" s="1">
-        <v>0.24</v>
+        <v>0.55</v>
       </c>
       <c r="P255">
         <v>1</v>
       </c>
     </row>
     <row r="256" spans="1:16">
       <c r="A256" t="s">
-        <v>625</v>
+        <v>614</v>
       </c>
       <c r="B256" t="s">
-        <v>626</v>
+        <v>615</v>
       </c>
       <c r="C256" s="1">
-        <v>455000.0</v>
+        <v>467000.0</v>
       </c>
       <c r="D256" s="1">
-        <v>85.159</v>
+        <v>62.637</v>
       </c>
       <c r="E256" s="1">
-        <v>92.08948352</v>
+        <v>73.47787152</v>
       </c>
       <c r="F256" t="s">
         <v>8</v>
       </c>
       <c r="G256">
         <v>1.0</v>
       </c>
       <c r="H256" s="1">
-        <v>419007.15</v>
+        <v>343141.66</v>
       </c>
       <c r="I256" s="1">
-        <v>-31533.7</v>
+        <v>-50626.87</v>
       </c>
       <c r="J256" s="1">
-        <v>-7.5258142969637</v>
+        <v>-14.753926993301</v>
       </c>
       <c r="K256">
-        <v>1.06</v>
-[...2 lines deleted...]
-        <v>627</v>
+        <v>0.18</v>
+      </c>
+      <c r="L256">
+        <v>834.84</v>
       </c>
       <c r="M256" s="1">
-        <v>387473.45</v>
+        <v>292514.79</v>
       </c>
       <c r="N256" s="1">
-        <v>392283.67</v>
+        <v>293349.63</v>
       </c>
       <c r="O256" s="1">
-        <v>0.12</v>
+        <v>0.08</v>
       </c>
       <c r="P256">
         <v>1</v>
       </c>
     </row>
     <row r="257" spans="1:16">
       <c r="A257" t="s">
-        <v>628</v>
+        <v>616</v>
       </c>
       <c r="B257" t="s">
-        <v>629</v>
+        <v>617</v>
       </c>
       <c r="C257" s="1">
-        <v>540000.0</v>
+        <v>860000.0</v>
       </c>
       <c r="D257" s="1">
-        <v>97.683</v>
+        <v>95.247</v>
       </c>
       <c r="E257" s="1">
-        <v>99.998</v>
+        <v>94.01677442</v>
       </c>
       <c r="F257" t="s">
         <v>8</v>
       </c>
       <c r="G257">
         <v>1.0</v>
       </c>
       <c r="H257" s="1">
-        <v>539989.2</v>
+        <v>808544.26</v>
       </c>
       <c r="I257" s="1">
-        <v>-12501.0</v>
+        <v>10579.94</v>
       </c>
       <c r="J257" s="1">
-        <v>-2.315046300926</v>
+        <v>1.308517111976</v>
       </c>
       <c r="K257">
-        <v>0.32</v>
+        <v>0.36</v>
       </c>
       <c r="L257" t="s">
-        <v>630</v>
+        <v>618</v>
       </c>
       <c r="M257" s="1">
-        <v>527488.2</v>
+        <v>819124.2</v>
       </c>
       <c r="N257" s="1">
-        <v>529199.56</v>
+        <v>822198.99</v>
       </c>
       <c r="O257" s="1">
-        <v>0.16</v>
+        <v>0.23</v>
       </c>
       <c r="P257">
         <v>1</v>
       </c>
     </row>
     <row r="258" spans="1:16">
       <c r="A258" t="s">
-        <v>631</v>
+        <v>619</v>
       </c>
       <c r="B258" t="s">
-        <v>632</v>
+        <v>620</v>
       </c>
       <c r="C258" s="1">
-        <v>300000.0</v>
+        <v>540000.0</v>
       </c>
       <c r="D258" s="1">
-        <v>101.019</v>
+        <v>98.92</v>
       </c>
       <c r="E258" s="1">
-        <v>100.09619333</v>
+        <v>99.998</v>
       </c>
       <c r="F258" t="s">
         <v>8</v>
       </c>
       <c r="G258">
         <v>1.0</v>
       </c>
       <c r="H258" s="1">
-        <v>300288.58</v>
+        <v>539989.2</v>
       </c>
       <c r="I258" s="1">
-        <v>2768.42</v>
+        <v>-5821.2</v>
       </c>
       <c r="J258" s="1">
-        <v>0.92191984124072</v>
+        <v>-1.0780215604312</v>
       </c>
       <c r="K258">
-        <v>2.24</v>
-[...2 lines deleted...]
-        <v>633</v>
+        <v>0.15</v>
+      </c>
+      <c r="L258">
+        <v>831.23</v>
       </c>
       <c r="M258" s="1">
-        <v>303057.0</v>
+        <v>534168.0</v>
       </c>
       <c r="N258" s="1">
-        <v>309777.82</v>
+        <v>534999.23</v>
       </c>
       <c r="O258" s="1">
-        <v>0.09</v>
+        <v>0.15</v>
       </c>
       <c r="P258">
         <v>1</v>
       </c>
     </row>
     <row r="259" spans="1:16">
       <c r="A259" t="s">
-        <v>634</v>
+        <v>621</v>
       </c>
       <c r="B259" t="s">
-        <v>635</v>
+        <v>622</v>
       </c>
       <c r="C259" s="1">
-        <v>400000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D259" s="1">
-        <v>101.492</v>
+        <v>101.075</v>
       </c>
       <c r="E259" s="1">
-        <v>103.1</v>
+        <v>100.09619333</v>
       </c>
       <c r="F259" t="s">
         <v>8</v>
       </c>
       <c r="G259">
         <v>1.0</v>
       </c>
       <c r="H259" s="1">
-        <v>412400.0</v>
+        <v>300288.58</v>
       </c>
       <c r="I259" s="1">
-        <v>-6432.0</v>
+        <v>2936.42</v>
       </c>
       <c r="J259" s="1">
-        <v>-1.5596508244423</v>
+        <v>0.97786602474193</v>
       </c>
       <c r="K259">
-        <v>3.31</v>
+        <v>2.96</v>
       </c>
       <c r="L259" t="s">
-        <v>636</v>
+        <v>623</v>
       </c>
       <c r="M259" s="1">
-        <v>405968.0</v>
+        <v>303225.0</v>
       </c>
       <c r="N259" s="1">
-        <v>419206.36</v>
+        <v>312105.0</v>
       </c>
       <c r="O259" s="1">
-        <v>0.12</v>
+        <v>0.09</v>
       </c>
       <c r="P259">
         <v>1</v>
       </c>
     </row>
     <row r="260" spans="1:16">
       <c r="A260" t="s">
-        <v>637</v>
+        <v>624</v>
       </c>
       <c r="B260" t="s">
-        <v>638</v>
+        <v>625</v>
       </c>
       <c r="C260" s="1">
-        <v>3533000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D260" s="1">
-        <v>86.543</v>
+        <v>101.423</v>
       </c>
       <c r="E260" s="1">
-        <v>88.7182287</v>
+        <v>103.1</v>
       </c>
       <c r="F260" t="s">
         <v>8</v>
       </c>
       <c r="G260">
         <v>1.0</v>
       </c>
       <c r="H260" s="1">
-        <v>3134415.02</v>
+        <v>412400.0</v>
       </c>
       <c r="I260" s="1">
-        <v>-76850.83</v>
+        <v>-6708.0</v>
       </c>
       <c r="J260" s="1">
-        <v>-2.4518396418353</v>
+        <v>-1.6265761396702</v>
       </c>
       <c r="K260">
-        <v>0.0</v>
+        <v>0.09</v>
       </c>
       <c r="L260">
-        <v>0.0</v>
+        <v>350.68</v>
       </c>
       <c r="M260" s="1">
-        <v>3057564.19</v>
+        <v>405692.0</v>
       </c>
       <c r="N260" s="1">
-        <v>3057564.19</v>
+        <v>406042.68</v>
       </c>
       <c r="O260" s="1">
-        <v>0.91</v>
+        <v>0.11</v>
       </c>
       <c r="P260">
         <v>1</v>
       </c>
     </row>
     <row r="261" spans="1:16">
       <c r="A261" t="s">
-        <v>639</v>
+        <v>626</v>
       </c>
       <c r="B261" t="s">
-        <v>640</v>
+        <v>627</v>
       </c>
       <c r="C261" s="1">
-        <v>4660000.0</v>
+        <v>3627153.0</v>
       </c>
       <c r="D261" s="1">
-        <v>83.335</v>
+        <v>87.582</v>
       </c>
       <c r="E261" s="1">
-        <v>84.103</v>
+        <v>88.69559624</v>
       </c>
       <c r="F261" t="s">
         <v>8</v>
       </c>
       <c r="G261">
         <v>1.0</v>
       </c>
       <c r="H261" s="1">
-        <v>3919199.8</v>
+        <v>3217124.98</v>
       </c>
       <c r="I261" s="1">
-        <v>-35788.8</v>
+        <v>-40391.84</v>
       </c>
       <c r="J261" s="1">
-        <v>-0.91316599883476</v>
+        <v>-1.2555259820835</v>
       </c>
       <c r="K261">
         <v>0.0</v>
       </c>
       <c r="L261">
         <v>0.0</v>
       </c>
       <c r="M261" s="1">
-        <v>3883411.0</v>
+        <v>3176733.14</v>
       </c>
       <c r="N261" s="1">
-        <v>3883411.0</v>
+        <v>3176733.14</v>
       </c>
       <c r="O261" s="1">
-        <v>1.15</v>
+        <v>0.89</v>
       </c>
       <c r="P261">
         <v>1</v>
       </c>
     </row>
     <row r="262" spans="1:16">
       <c r="A262" t="s">
-        <v>641</v>
+        <v>628</v>
       </c>
       <c r="B262" t="s">
-        <v>642</v>
+        <v>629</v>
       </c>
       <c r="C262" s="1">
-        <v>11236770.0</v>
+        <v>5809877.0</v>
       </c>
       <c r="D262" s="1">
-        <v>61.751</v>
+        <v>84.463</v>
       </c>
       <c r="E262" s="1">
-        <v>73.12521855</v>
+        <v>84.13636812</v>
       </c>
       <c r="F262" t="s">
         <v>8</v>
       </c>
       <c r="G262">
         <v>1.0</v>
       </c>
       <c r="H262" s="1">
-        <v>8216912.62</v>
+        <v>4888219.5</v>
       </c>
       <c r="I262" s="1">
-        <v>-1278094.78</v>
+        <v>18976.91</v>
       </c>
       <c r="J262" s="1">
-        <v>-15.554440446271</v>
+        <v>0.38821722306046</v>
       </c>
       <c r="K262">
-        <v>0.42</v>
-[...2 lines deleted...]
-        <v>643</v>
+        <v>0.0</v>
+      </c>
+      <c r="L262">
+        <v>0.0</v>
       </c>
       <c r="M262" s="1">
-        <v>6938817.84</v>
+        <v>4907196.41</v>
       </c>
       <c r="N262" s="1">
-        <v>6985458.13</v>
+        <v>4907196.41</v>
       </c>
       <c r="O262" s="1">
-        <v>2.07</v>
+        <v>1.37</v>
       </c>
       <c r="P262">
         <v>1</v>
       </c>
     </row>
     <row r="263" spans="1:16">
       <c r="A263" t="s">
-        <v>644</v>
+        <v>630</v>
       </c>
       <c r="B263" t="s">
-        <v>645</v>
+        <v>631</v>
       </c>
       <c r="C263" s="1">
-        <v>1728146.0</v>
+        <v>16796941.0</v>
       </c>
       <c r="D263" s="1">
-        <v>83.604</v>
+        <v>62.77</v>
       </c>
       <c r="E263" s="1">
-        <v>88.17945822</v>
+        <v>69.56286445</v>
       </c>
       <c r="F263" t="s">
         <v>8</v>
       </c>
       <c r="G263">
         <v>1.0</v>
       </c>
       <c r="H263" s="1">
-        <v>1523869.78</v>
+        <v>11684433.3</v>
       </c>
       <c r="I263" s="1">
-        <v>-79070.59</v>
+        <v>-1140993.44</v>
       </c>
       <c r="J263" s="1">
-        <v>-5.1888022872926</v>
+        <v>-9.7650729881782</v>
       </c>
       <c r="K263">
-        <v>1.04</v>
+        <v>0.01</v>
       </c>
       <c r="L263" t="s">
-        <v>646</v>
+        <v>632</v>
       </c>
       <c r="M263" s="1">
-        <v>1444799.19</v>
+        <v>10543439.86</v>
       </c>
       <c r="N263" s="1">
-        <v>1462731.66</v>
+        <v>10545510.72</v>
       </c>
       <c r="O263" s="1">
-        <v>0.43</v>
+        <v>2.94</v>
       </c>
       <c r="P263">
         <v>1</v>
       </c>
     </row>
     <row r="264" spans="1:16">
       <c r="A264" t="s">
-        <v>647</v>
+        <v>633</v>
       </c>
       <c r="B264" t="s">
-        <v>648</v>
+        <v>634</v>
       </c>
       <c r="C264" s="1">
-        <v>5180000.0</v>
+        <v>7838201.0</v>
       </c>
       <c r="D264" s="1">
-        <v>74.0</v>
+        <v>98.965</v>
       </c>
       <c r="E264" s="1">
-        <v>78.51779459</v>
+        <v>99.19278186</v>
       </c>
       <c r="F264" t="s">
         <v>8</v>
       </c>
       <c r="G264">
         <v>1.0</v>
       </c>
       <c r="H264" s="1">
-        <v>4067221.76</v>
+        <v>7774929.62</v>
       </c>
       <c r="I264" s="1">
-        <v>-234021.76</v>
+        <v>-17854.0</v>
       </c>
       <c r="J264" s="1">
-        <v>-5.7538480517964</v>
+        <v>-0.22963551919586</v>
       </c>
       <c r="K264">
-        <v>1.04</v>
+        <v>1.82</v>
       </c>
       <c r="L264" t="s">
-        <v>649</v>
+        <v>635</v>
       </c>
       <c r="M264" s="1">
-        <v>3833200.0</v>
+        <v>7757075.62</v>
       </c>
       <c r="N264" s="1">
-        <v>3886951.37</v>
+        <v>7899881.2</v>
       </c>
       <c r="O264" s="1">
-        <v>1.15</v>
+        <v>2.2</v>
       </c>
       <c r="P264">
         <v>1</v>
       </c>
     </row>
     <row r="265" spans="1:16">
       <c r="A265" t="s">
-        <v>650</v>
+        <v>636</v>
       </c>
       <c r="B265" t="s">
-        <v>651</v>
+        <v>637</v>
       </c>
       <c r="C265" s="1">
-        <v>1410000.0</v>
+        <v>2063860.0</v>
       </c>
       <c r="D265" s="1">
-        <v>97.991</v>
+        <v>98.099</v>
       </c>
       <c r="E265" s="1">
-        <v>99.934</v>
+        <v>98.20526683</v>
       </c>
       <c r="F265" t="s">
         <v>8</v>
       </c>
       <c r="G265">
         <v>1.0</v>
       </c>
       <c r="H265" s="1">
-        <v>1409069.4</v>
+        <v>2026819.22</v>
       </c>
       <c r="I265" s="1">
-        <v>-27396.3</v>
+        <v>-2193.2</v>
       </c>
       <c r="J265" s="1">
-        <v>-1.9442832269298</v>
+        <v>-0.10820896004726</v>
       </c>
       <c r="K265">
-        <v>1.19</v>
+        <v>0.1</v>
       </c>
       <c r="L265" t="s">
-        <v>652</v>
+        <v>638</v>
       </c>
       <c r="M265" s="1">
-        <v>1381673.1</v>
+        <v>2024626.02</v>
       </c>
       <c r="N265" s="1">
-        <v>1398454.03</v>
+        <v>2026712.5</v>
       </c>
       <c r="O265" s="1">
-        <v>0.41</v>
+        <v>0.57</v>
       </c>
       <c r="P265">
         <v>1</v>
       </c>
     </row>
     <row r="266" spans="1:16">
       <c r="A266" t="s">
-        <v>653</v>
+        <v>639</v>
       </c>
       <c r="B266" t="s">
-        <v>654</v>
+        <v>640</v>
       </c>
       <c r="C266" s="1">
-        <v>1890000.0</v>
+        <v>1577591.0</v>
       </c>
       <c r="D266" s="1">
-        <v>76.477</v>
+        <v>98.305</v>
       </c>
       <c r="E266" s="1">
-        <v>82.87465608</v>
+        <v>98.49161601</v>
       </c>
       <c r="F266" t="s">
         <v>8</v>
       </c>
       <c r="G266">
         <v>1.0</v>
       </c>
       <c r="H266" s="1">
-        <v>1566331.0</v>
+        <v>1553794.87</v>
       </c>
       <c r="I266" s="1">
-        <v>-120915.7</v>
+        <v>-2944.04</v>
       </c>
       <c r="J266" s="1">
-        <v>-7.7196773861974</v>
+        <v>-0.18947417428402</v>
       </c>
       <c r="K266">
-        <v>2.49</v>
+        <v>0.11</v>
       </c>
       <c r="L266" t="s">
-        <v>655</v>
+        <v>641</v>
       </c>
       <c r="M266" s="1">
-        <v>1445415.3</v>
+        <v>1550850.83</v>
       </c>
       <c r="N266" s="1">
-        <v>1492484.07</v>
+        <v>1552562.41</v>
       </c>
       <c r="O266" s="1">
-        <v>0.44</v>
+        <v>0.43</v>
       </c>
       <c r="P266">
         <v>1</v>
       </c>
     </row>
     <row r="267" spans="1:16">
       <c r="A267" t="s">
-        <v>656</v>
+        <v>642</v>
       </c>
       <c r="B267" t="s">
-        <v>657</v>
+        <v>643</v>
       </c>
       <c r="C267" s="1">
-        <v>1416000.0</v>
+        <v>7462068.0</v>
       </c>
       <c r="D267" s="1">
-        <v>96.191</v>
+        <v>99.133</v>
       </c>
       <c r="E267" s="1">
-        <v>99.42846751</v>
+        <v>99.18220418</v>
       </c>
       <c r="F267" t="s">
         <v>8</v>
       </c>
       <c r="G267">
         <v>1.0</v>
       </c>
       <c r="H267" s="1">
-        <v>1407907.1</v>
+        <v>7401043.52</v>
       </c>
       <c r="I267" s="1">
-        <v>-45842.54</v>
+        <v>-3671.65</v>
       </c>
       <c r="J267" s="1">
-        <v>-3.256077052243</v>
+        <v>-0.049609896092058</v>
       </c>
       <c r="K267">
-        <v>2.66</v>
+        <v>1.89</v>
       </c>
       <c r="L267" t="s">
-        <v>658</v>
+        <v>644</v>
       </c>
       <c r="M267" s="1">
-        <v>1362064.56</v>
+        <v>7397371.87</v>
       </c>
       <c r="N267" s="1">
-        <v>1399679.73</v>
+        <v>7538128.96</v>
       </c>
       <c r="O267" s="1">
-        <v>0.42</v>
+        <v>2.1</v>
       </c>
       <c r="P267">
         <v>1</v>
       </c>
     </row>
     <row r="268" spans="1:16">
       <c r="A268" t="s">
-        <v>659</v>
+        <v>645</v>
       </c>
       <c r="B268" t="s">
-        <v>660</v>
+        <v>646</v>
       </c>
       <c r="C268" s="1">
-        <v>4924457.0</v>
+        <v>8705907.2</v>
       </c>
       <c r="D268" s="1">
-        <v>97.956</v>
+        <v>87.642</v>
       </c>
       <c r="E268" s="1">
-        <v>99.442132</v>
+        <v>102.80397797</v>
       </c>
       <c r="F268" t="s">
         <v>8</v>
       </c>
       <c r="G268">
         <v>1.0</v>
       </c>
       <c r="H268" s="1">
-        <v>4896985.03</v>
+        <v>8950018.92</v>
       </c>
       <c r="I268" s="1">
-        <v>-73183.93</v>
+        <v>-1319987.73</v>
       </c>
       <c r="J268" s="1">
-        <v>-1.4944691386978</v>
+        <v>-14.748435079286</v>
       </c>
       <c r="K268">
-        <v>1.14</v>
+        <v>2.29</v>
       </c>
       <c r="L268" t="s">
-        <v>661</v>
+        <v>647</v>
       </c>
       <c r="M268" s="1">
-        <v>4823801.1</v>
+        <v>7630031.19</v>
       </c>
       <c r="N268" s="1">
-        <v>4879993.88</v>
+        <v>7829193.72</v>
       </c>
       <c r="O268" s="1">
-        <v>1.45</v>
+        <v>2.18</v>
       </c>
       <c r="P268">
         <v>1</v>
       </c>
     </row>
     <row r="269" spans="1:16">
       <c r="A269" t="s">
-        <v>662</v>
+        <v>648</v>
       </c>
       <c r="B269" t="s">
-        <v>663</v>
+        <v>649</v>
       </c>
       <c r="C269" s="1">
-        <v>972800.0</v>
+        <v>15376515.0</v>
       </c>
       <c r="D269" s="1">
-        <v>97.49</v>
+        <v>96.619</v>
       </c>
       <c r="E269" s="1">
-        <v>98.725</v>
+        <v>96.91088663</v>
       </c>
       <c r="F269" t="s">
         <v>8</v>
       </c>
       <c r="G269">
         <v>1.0</v>
       </c>
       <c r="H269" s="1">
-        <v>960396.8</v>
+        <v>14901517.02</v>
       </c>
       <c r="I269" s="1">
-        <v>-12014.08</v>
+        <v>-44881.99</v>
       </c>
       <c r="J269" s="1">
-        <v>-1.2509496074956</v>
+        <v>-0.30119074413539</v>
       </c>
       <c r="K269">
-        <v>3.4</v>
+        <v>0.74</v>
       </c>
       <c r="L269" t="s">
-        <v>664</v>
+        <v>650</v>
       </c>
       <c r="M269" s="1">
-        <v>948382.72</v>
+        <v>14856635.03</v>
       </c>
       <c r="N269" s="1">
-        <v>981492.57</v>
+        <v>14970379.11</v>
       </c>
       <c r="O269" s="1">
-        <v>0.29</v>
+        <v>4.18</v>
       </c>
       <c r="P269">
         <v>1</v>
       </c>
     </row>
     <row r="270" spans="1:16">
       <c r="A270" t="s">
-        <v>665</v>
+        <v>651</v>
       </c>
       <c r="B270" t="s">
-        <v>666</v>
+        <v>652</v>
       </c>
       <c r="C270" s="1">
-        <v>200000.0</v>
+        <v>270000.0</v>
       </c>
       <c r="D270" s="1">
-        <v>81.902</v>
+        <v>100.273</v>
       </c>
       <c r="E270" s="1">
-        <v>81.75</v>
+        <v>100.0</v>
       </c>
       <c r="F270" t="s">
         <v>8</v>
       </c>
       <c r="G270">
         <v>1.0</v>
       </c>
       <c r="H270" s="1">
-        <v>163500.0</v>
+        <v>270000.0</v>
       </c>
       <c r="I270" s="1">
-        <v>304.0</v>
+        <v>737.1</v>
       </c>
       <c r="J270" s="1">
-        <v>0.18593272171254</v>
+        <v>0.273</v>
       </c>
       <c r="K270">
-        <v>0.05</v>
-[...2 lines deleted...]
-        <v>90.41</v>
+        <v>0.48</v>
+      </c>
+      <c r="L270" t="s">
+        <v>653</v>
       </c>
       <c r="M270" s="1">
-        <v>163804.0</v>
+        <v>270737.1</v>
       </c>
       <c r="N270" s="1">
-        <v>163894.41</v>
+        <v>272038.25</v>
       </c>
       <c r="O270" s="1">
-        <v>0.05</v>
+        <v>0.08</v>
       </c>
       <c r="P270">
         <v>1</v>
       </c>
     </row>
     <row r="271" spans="1:16">
       <c r="A271" t="s">
-        <v>667</v>
+        <v>654</v>
       </c>
       <c r="B271" t="s">
-        <v>668</v>
+        <v>655</v>
       </c>
       <c r="C271" s="1">
-        <v>4790327.06</v>
+        <v>200000.0</v>
       </c>
       <c r="D271" s="1">
-        <v>76.155</v>
+        <v>98.79</v>
       </c>
       <c r="E271" s="1">
-        <v>77.80337132</v>
+        <v>99.24</v>
       </c>
       <c r="F271" t="s">
         <v>8</v>
       </c>
       <c r="G271">
         <v>1.0</v>
       </c>
       <c r="H271" s="1">
-        <v>3727035.95</v>
+        <v>198480.0</v>
       </c>
       <c r="I271" s="1">
-        <v>-78962.38</v>
+        <v>-900.0</v>
       </c>
       <c r="J271" s="1">
-        <v>-2.1186374657856</v>
+        <v>-0.453446191052</v>
       </c>
       <c r="K271">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>1.37</v>
+      </c>
+      <c r="L271" t="s">
+        <v>656</v>
       </c>
       <c r="M271" s="1">
-        <v>3648073.57</v>
+        <v>197580.0</v>
       </c>
       <c r="N271" s="1">
-        <v>3648073.57</v>
+        <v>200312.88</v>
       </c>
       <c r="O271" s="1">
-        <v>1.08</v>
+        <v>0.06</v>
       </c>
       <c r="P271">
         <v>1</v>
       </c>
     </row>
     <row r="272" spans="1:16">
       <c r="A272" t="s">
-        <v>669</v>
+        <v>657</v>
       </c>
       <c r="B272" t="s">
-        <v>670</v>
+        <v>658</v>
       </c>
       <c r="C272" s="1">
-        <v>8481534.2</v>
+        <v>200000.0</v>
       </c>
       <c r="D272" s="1">
-        <v>87.481</v>
+        <v>89.242</v>
       </c>
       <c r="E272" s="1">
-        <v>103.18811047</v>
+        <v>85.48</v>
       </c>
       <c r="F272" t="s">
         <v>8</v>
       </c>
       <c r="G272">
         <v>1.0</v>
       </c>
       <c r="H272" s="1">
-        <v>8751934.88</v>
+        <v>170960.0</v>
       </c>
       <c r="I272" s="1">
-        <v>-1332203.95</v>
+        <v>7524.0</v>
       </c>
       <c r="J272" s="1">
-        <v>-15.221822011546</v>
+        <v>4.4010294805803</v>
       </c>
       <c r="K272">
-        <v>1.8</v>
-[...2 lines deleted...]
-        <v>671</v>
+        <v>0.22</v>
+      </c>
+      <c r="L272">
+        <v>435.89</v>
       </c>
       <c r="M272" s="1">
-        <v>7419730.93</v>
+        <v>178484.0</v>
       </c>
       <c r="N272" s="1">
-        <v>7572514.73</v>
+        <v>178919.89</v>
       </c>
       <c r="O272" s="1">
-        <v>2.25</v>
+        <v>0.05</v>
       </c>
       <c r="P272">
         <v>1</v>
       </c>
     </row>
     <row r="273" spans="1:16">
       <c r="A273" t="s">
-        <v>672</v>
+        <v>659</v>
       </c>
       <c r="B273" t="s">
-        <v>673</v>
+        <v>660</v>
       </c>
       <c r="C273" s="1">
-        <v>2909276.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D273" s="1">
-        <v>96.229</v>
+        <v>92.39</v>
       </c>
       <c r="E273" s="1">
-        <v>98.81259908</v>
+        <v>94.01785714</v>
       </c>
       <c r="F273" t="s">
         <v>8</v>
       </c>
       <c r="G273">
         <v>1.0</v>
       </c>
       <c r="H273" s="1">
-        <v>2874731.23</v>
+        <v>658125.0</v>
       </c>
       <c r="I273" s="1">
-        <v>-75164.03</v>
+        <v>-11395.0</v>
       </c>
       <c r="J273" s="1">
-        <v>-2.6146454741788</v>
+        <v>-1.7314339981007</v>
       </c>
       <c r="K273">
-        <v>0.25</v>
+        <v>1.14</v>
       </c>
       <c r="L273" t="s">
-        <v>674</v>
+        <v>661</v>
       </c>
       <c r="M273" s="1">
-        <v>2799567.2</v>
+        <v>646730.0</v>
       </c>
       <c r="N273" s="1">
-        <v>2806940.02</v>
+        <v>654717.67</v>
       </c>
       <c r="O273" s="1">
-        <v>0.83</v>
+        <v>0.18</v>
       </c>
       <c r="P273">
         <v>1</v>
       </c>
     </row>
     <row r="274" spans="1:16">
       <c r="A274" t="s">
-        <v>675</v>
+        <v>662</v>
       </c>
       <c r="B274" t="s">
-        <v>676</v>
+        <v>663</v>
       </c>
       <c r="C274" s="1">
-        <v>4404802.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D274" s="1">
-        <v>97.315</v>
+        <v>101.327</v>
       </c>
       <c r="E274" s="1">
-        <v>99.87601032</v>
+        <v>99.942</v>
       </c>
       <c r="F274" t="s">
         <v>8</v>
       </c>
       <c r="G274">
         <v>1.0</v>
       </c>
       <c r="H274" s="1">
-        <v>4399340.5</v>
+        <v>499710.0</v>
       </c>
       <c r="I274" s="1">
-        <v>-112807.43</v>
+        <v>6925.0</v>
       </c>
       <c r="J274" s="1">
-        <v>-2.5641895643222</v>
+        <v>1.3858037661844</v>
       </c>
       <c r="K274">
-        <v>1.57</v>
+        <v>0.62</v>
       </c>
       <c r="L274" t="s">
-        <v>677</v>
+        <v>664</v>
       </c>
       <c r="M274" s="1">
-        <v>4286533.07</v>
+        <v>506635.0</v>
       </c>
       <c r="N274" s="1">
-        <v>4355875.51</v>
+        <v>509713.77</v>
       </c>
       <c r="O274" s="1">
-        <v>1.29</v>
+        <v>0.14</v>
       </c>
       <c r="P274">
         <v>1</v>
       </c>
     </row>
     <row r="275" spans="1:16">
       <c r="A275" t="s">
-        <v>678</v>
+        <v>665</v>
       </c>
       <c r="B275" t="s">
-        <v>679</v>
+        <v>666</v>
       </c>
       <c r="C275" s="1">
-        <v>3380000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D275" s="1">
-        <v>96.639</v>
+        <v>94.132</v>
       </c>
       <c r="E275" s="1">
-        <v>99.374</v>
+        <v>94.5700925</v>
       </c>
       <c r="F275" t="s">
         <v>8</v>
       </c>
       <c r="G275">
         <v>1.0</v>
       </c>
       <c r="H275" s="1">
-        <v>3358841.2</v>
+        <v>378280.37</v>
       </c>
       <c r="I275" s="1">
-        <v>-92443.0</v>
+        <v>-1752.37</v>
       </c>
       <c r="J275" s="1">
-        <v>-2.7522289532473</v>
+        <v>-0.46324634820464</v>
       </c>
       <c r="K275">
-        <v>1.87</v>
+        <v>0.45</v>
       </c>
       <c r="L275" t="s">
-        <v>680</v>
+        <v>667</v>
       </c>
       <c r="M275" s="1">
-        <v>3266398.2</v>
+        <v>376528.0</v>
       </c>
       <c r="N275" s="1">
-        <v>3329719.95</v>
+        <v>378308.82</v>
       </c>
       <c r="O275" s="1">
-        <v>0.99</v>
+        <v>0.11</v>
       </c>
       <c r="P275">
         <v>1</v>
       </c>
     </row>
     <row r="276" spans="1:16">
       <c r="A276" t="s">
-        <v>681</v>
+        <v>668</v>
       </c>
       <c r="B276" t="s">
-        <v>682</v>
+        <v>669</v>
       </c>
       <c r="C276" s="1">
-        <v>300000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D276" s="1">
-        <v>98.127</v>
+        <v>101.341</v>
       </c>
       <c r="E276" s="1">
-        <v>100.73</v>
+        <v>99.858</v>
       </c>
       <c r="F276" t="s">
         <v>8</v>
       </c>
       <c r="G276">
         <v>1.0</v>
       </c>
       <c r="H276" s="1">
-        <v>302190.0</v>
+        <v>499290.0</v>
       </c>
       <c r="I276" s="1">
-        <v>-7809.0</v>
+        <v>7415.0</v>
       </c>
       <c r="J276" s="1">
-        <v>-2.5841358085972</v>
+        <v>1.4851088545735</v>
       </c>
       <c r="K276">
-        <v>1.54</v>
+        <v>3.85</v>
       </c>
       <c r="L276" t="s">
-        <v>683</v>
+        <v>670</v>
       </c>
       <c r="M276" s="1">
-        <v>294381.0</v>
+        <v>506705.0</v>
       </c>
       <c r="N276" s="1">
-        <v>299012.51</v>
+        <v>525973.84</v>
       </c>
       <c r="O276" s="1">
-        <v>0.09</v>
+        <v>0.15</v>
       </c>
       <c r="P276">
         <v>1</v>
       </c>
     </row>
     <row r="277" spans="1:16">
       <c r="A277" t="s">
-        <v>684</v>
+        <v>671</v>
       </c>
       <c r="B277" t="s">
-        <v>685</v>
+        <v>672</v>
       </c>
       <c r="C277" s="1">
-        <v>339000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D277" s="1">
-        <v>101.784</v>
+        <v>98.074</v>
       </c>
       <c r="E277" s="1">
-        <v>99.775</v>
+        <v>98.625</v>
       </c>
       <c r="F277" t="s">
         <v>8</v>
       </c>
       <c r="G277">
         <v>1.0</v>
       </c>
       <c r="H277" s="1">
-        <v>338237.25</v>
+        <v>789000.0</v>
       </c>
       <c r="I277" s="1">
-        <v>6810.51</v>
+        <v>-4408.0</v>
       </c>
       <c r="J277" s="1">
-        <v>2.0135304434979</v>
+        <v>-0.55868187579214</v>
       </c>
       <c r="K277">
-        <v>1.31</v>
+        <v>2.16</v>
       </c>
       <c r="L277" t="s">
-        <v>686</v>
+        <v>673</v>
       </c>
       <c r="M277" s="1">
-        <v>345047.76</v>
+        <v>784592.0</v>
       </c>
       <c r="N277" s="1">
-        <v>349491.91</v>
+        <v>801852.27</v>
       </c>
       <c r="O277" s="1">
-        <v>0.1</v>
+        <v>0.22</v>
       </c>
       <c r="P277">
         <v>1</v>
       </c>
     </row>
     <row r="278" spans="1:16">
       <c r="A278" t="s">
-        <v>687</v>
+        <v>674</v>
       </c>
       <c r="B278" t="s">
-        <v>688</v>
+        <v>675</v>
       </c>
       <c r="C278" s="1">
-        <v>200000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D278" s="1">
-        <v>97.904</v>
+        <v>96.679</v>
       </c>
       <c r="E278" s="1">
-        <v>99.24</v>
+        <v>95.396</v>
       </c>
       <c r="F278" t="s">
         <v>8</v>
       </c>
       <c r="G278">
         <v>1.0</v>
       </c>
       <c r="H278" s="1">
-        <v>198480.0</v>
+        <v>381584.0</v>
       </c>
       <c r="I278" s="1">
-        <v>-2672.0</v>
+        <v>5132.0</v>
       </c>
       <c r="J278" s="1">
-        <v>-1.3462313583233</v>
+        <v>1.344920122437</v>
       </c>
       <c r="K278">
-        <v>0.64</v>
-[...2 lines deleted...]
-        <v>689</v>
+        <v>0.14</v>
+      </c>
+      <c r="L278">
+        <v>575.34</v>
       </c>
       <c r="M278" s="1">
-        <v>195808.0</v>
+        <v>386716.0</v>
       </c>
       <c r="N278" s="1">
-        <v>197081.97</v>
+        <v>387291.34</v>
       </c>
       <c r="O278" s="1">
-        <v>0.06</v>
+        <v>0.11</v>
       </c>
       <c r="P278">
         <v>1</v>
       </c>
     </row>
     <row r="279" spans="1:16">
       <c r="A279" t="s">
-        <v>690</v>
+        <v>676</v>
       </c>
       <c r="B279" t="s">
-        <v>691</v>
+        <v>675</v>
       </c>
       <c r="C279" s="1">
-        <v>200000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D279" s="1">
-        <v>87.274</v>
+        <v>96.602</v>
       </c>
       <c r="E279" s="1">
-        <v>85.48</v>
+        <v>98.642</v>
       </c>
       <c r="F279" t="s">
         <v>8</v>
       </c>
       <c r="G279">
         <v>1.0</v>
       </c>
       <c r="H279" s="1">
-        <v>170960.0</v>
+        <v>394568.0</v>
       </c>
       <c r="I279" s="1">
-        <v>3588.0</v>
+        <v>-8160.0</v>
       </c>
       <c r="J279" s="1">
-        <v>2.0987365465606</v>
+        <v>-2.0680845887147</v>
       </c>
       <c r="K279">
-        <v>1.71</v>
-[...2 lines deleted...]
-        <v>692</v>
+        <v>0.14</v>
+      </c>
+      <c r="L279">
+        <v>575.34</v>
       </c>
       <c r="M279" s="1">
-        <v>174548.0</v>
+        <v>386408.0</v>
       </c>
       <c r="N279" s="1">
-        <v>177964.16</v>
+        <v>386983.34</v>
       </c>
       <c r="O279" s="1">
-        <v>0.05</v>
+        <v>0.11</v>
       </c>
       <c r="P279">
         <v>1</v>
       </c>
     </row>
     <row r="280" spans="1:16">
       <c r="A280" t="s">
-        <v>693</v>
+        <v>677</v>
       </c>
       <c r="B280" t="s">
-        <v>694</v>
+        <v>678</v>
       </c>
       <c r="C280" s="1">
-        <v>700000.0</v>
+        <v>355000.0</v>
       </c>
       <c r="D280" s="1">
-        <v>91.083</v>
+        <v>98.102</v>
       </c>
       <c r="E280" s="1">
-        <v>94.01785714</v>
+        <v>99.628</v>
       </c>
       <c r="F280" t="s">
         <v>8</v>
       </c>
       <c r="G280">
         <v>1.0</v>
       </c>
       <c r="H280" s="1">
-        <v>658125.0</v>
+        <v>353679.4</v>
       </c>
       <c r="I280" s="1">
-        <v>-20544.0</v>
+        <v>-5417.3</v>
       </c>
       <c r="J280" s="1">
-        <v>-3.1215954415954</v>
+        <v>-1.5316979162484</v>
       </c>
       <c r="K280">
-        <v>0.8</v>
+        <v>2.18</v>
       </c>
       <c r="L280" t="s">
-        <v>695</v>
+        <v>679</v>
       </c>
       <c r="M280" s="1">
-        <v>637581.0</v>
+        <v>348262.1</v>
       </c>
       <c r="N280" s="1">
-        <v>643185.79</v>
+        <v>356006.45</v>
       </c>
       <c r="O280" s="1">
-        <v>0.19</v>
+        <v>0.1</v>
       </c>
       <c r="P280">
         <v>1</v>
       </c>
     </row>
     <row r="281" spans="1:16">
       <c r="A281" t="s">
-        <v>696</v>
+        <v>680</v>
       </c>
       <c r="B281" t="s">
-        <v>697</v>
+        <v>681</v>
       </c>
       <c r="C281" s="1">
-        <v>500000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D281" s="1">
-        <v>100.313</v>
+        <v>98.864</v>
       </c>
       <c r="E281" s="1">
-        <v>99.858</v>
+        <v>99.736</v>
       </c>
       <c r="F281" t="s">
         <v>8</v>
       </c>
       <c r="G281">
         <v>1.0</v>
       </c>
       <c r="H281" s="1">
-        <v>499290.0</v>
+        <v>299208.0</v>
       </c>
       <c r="I281" s="1">
-        <v>2275.0</v>
+        <v>-2616.0</v>
       </c>
       <c r="J281" s="1">
-        <v>0.45564701876665</v>
+        <v>-0.87430817357825</v>
       </c>
       <c r="K281">
-        <v>3.1</v>
+        <v>2.13</v>
       </c>
       <c r="L281" t="s">
-        <v>698</v>
+        <v>682</v>
       </c>
       <c r="M281" s="1">
-        <v>501565.0</v>
+        <v>296592.0</v>
       </c>
       <c r="N281" s="1">
-        <v>517065.0</v>
+        <v>302970.08</v>
       </c>
       <c r="O281" s="1">
-        <v>0.15</v>
+        <v>0.08</v>
       </c>
       <c r="P281">
         <v>1</v>
       </c>
     </row>
     <row r="282" spans="1:16">
       <c r="A282" t="s">
-        <v>699</v>
+        <v>683</v>
       </c>
       <c r="B282" t="s">
-        <v>700</v>
+        <v>684</v>
       </c>
       <c r="C282" s="1">
-        <v>300000.0</v>
+        <v>348000.0</v>
       </c>
       <c r="D282" s="1">
-        <v>97.643</v>
+        <v>99.361</v>
       </c>
       <c r="E282" s="1">
-        <v>99.67</v>
+        <v>99.394</v>
       </c>
       <c r="F282" t="s">
         <v>8</v>
       </c>
       <c r="G282">
         <v>1.0</v>
       </c>
       <c r="H282" s="1">
-        <v>299010.0</v>
+        <v>345891.12</v>
       </c>
       <c r="I282" s="1">
-        <v>-6081.0</v>
+        <v>-114.84</v>
       </c>
       <c r="J282" s="1">
-        <v>-2.0337112471155</v>
+        <v>-0.033201199267561</v>
       </c>
       <c r="K282">
         <v>0.36</v>
       </c>
       <c r="L282" t="s">
-        <v>701</v>
+        <v>685</v>
       </c>
       <c r="M282" s="1">
-        <v>292929.0</v>
+        <v>345776.28</v>
       </c>
       <c r="N282" s="1">
-        <v>294007.77</v>
+        <v>347027.65</v>
       </c>
       <c r="O282" s="1">
-        <v>0.09</v>
+        <v>0.1</v>
       </c>
       <c r="P282">
         <v>1</v>
       </c>
     </row>
     <row r="283" spans="1:16">
       <c r="A283" t="s">
-        <v>702</v>
+        <v>686</v>
       </c>
       <c r="B283" t="s">
-        <v>703</v>
+        <v>687</v>
       </c>
       <c r="C283" s="1">
-        <v>300000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D283" s="1">
-        <v>96.733</v>
+        <v>95.334</v>
       </c>
       <c r="E283" s="1">
-        <v>100.0</v>
+        <v>93.6</v>
       </c>
       <c r="F283" t="s">
         <v>8</v>
       </c>
       <c r="G283">
         <v>1.0</v>
       </c>
       <c r="H283" s="1">
-        <v>300000.0</v>
+        <v>374400.0</v>
       </c>
       <c r="I283" s="1">
-        <v>-9801.0</v>
+        <v>6936.0</v>
       </c>
       <c r="J283" s="1">
-        <v>-3.267</v>
+        <v>1.8525641025641</v>
       </c>
       <c r="K283">
-        <v>1.43</v>
+        <v>1.0</v>
       </c>
       <c r="L283" t="s">
-        <v>704</v>
+        <v>688</v>
       </c>
       <c r="M283" s="1">
-        <v>290199.0</v>
+        <v>381336.0</v>
       </c>
       <c r="N283" s="1">
-        <v>294483.25</v>
+        <v>385342.85</v>
       </c>
       <c r="O283" s="1">
-        <v>0.09</v>
+        <v>0.11</v>
       </c>
       <c r="P283">
         <v>1</v>
       </c>
     </row>
     <row r="284" spans="1:16">
       <c r="A284" t="s">
-        <v>705</v>
+        <v>689</v>
       </c>
       <c r="B284" t="s">
-        <v>706</v>
+        <v>690</v>
       </c>
       <c r="C284" s="1">
-        <v>1100000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D284" s="1">
-        <v>92.417</v>
+        <v>98.639</v>
       </c>
       <c r="E284" s="1">
-        <v>94.54545455</v>
+        <v>100.0</v>
       </c>
       <c r="F284" t="s">
         <v>8</v>
       </c>
       <c r="G284">
         <v>1.0</v>
       </c>
       <c r="H284" s="1">
-        <v>1040000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="I284" s="1">
-        <v>-23413.0</v>
+        <v>-12249.0</v>
       </c>
       <c r="J284" s="1">
-        <v>-2.25125</v>
+        <v>-1.361</v>
       </c>
       <c r="K284">
-        <v>0.22</v>
+        <v>3.05</v>
       </c>
       <c r="L284" t="s">
-        <v>707</v>
+        <v>691</v>
       </c>
       <c r="M284" s="1">
-        <v>1016587.0</v>
+        <v>887751.0</v>
       </c>
       <c r="N284" s="1">
-        <v>1018952.0</v>
+        <v>915173.26</v>
       </c>
       <c r="O284" s="1">
-        <v>0.3</v>
+        <v>0.26</v>
       </c>
       <c r="P284">
         <v>1</v>
       </c>
     </row>
     <row r="285" spans="1:16">
       <c r="A285" t="s">
-        <v>708</v>
+        <v>692</v>
       </c>
       <c r="B285" t="s">
-        <v>709</v>
+        <v>693</v>
       </c>
       <c r="C285" s="1">
-        <v>600000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D285" s="1">
-        <v>95.089</v>
+        <v>101.39</v>
       </c>
       <c r="E285" s="1">
-        <v>98.642</v>
+        <v>103.012</v>
       </c>
       <c r="F285" t="s">
         <v>8</v>
       </c>
       <c r="G285">
         <v>1.0</v>
       </c>
       <c r="H285" s="1">
-        <v>591852.0</v>
+        <v>412048.0</v>
       </c>
       <c r="I285" s="1">
-        <v>-21318.0</v>
+        <v>-6488.0</v>
       </c>
       <c r="J285" s="1">
-        <v>-3.6019139920115</v>
+        <v>-1.5745738360579</v>
       </c>
       <c r="K285">
-        <v>3.67</v>
+        <v>3.27</v>
       </c>
       <c r="L285" t="s">
-        <v>710</v>
+        <v>694</v>
       </c>
       <c r="M285" s="1">
-        <v>570534.0</v>
+        <v>405560.0</v>
       </c>
       <c r="N285" s="1">
-        <v>592540.85</v>
+        <v>418647.67</v>
       </c>
       <c r="O285" s="1">
-        <v>0.18</v>
+        <v>0.12</v>
       </c>
       <c r="P285">
         <v>1</v>
       </c>
     </row>
     <row r="286" spans="1:16">
       <c r="A286" t="s">
-        <v>711</v>
+        <v>695</v>
       </c>
       <c r="B286" t="s">
-        <v>712</v>
+        <v>696</v>
       </c>
       <c r="C286" s="1">
-        <v>355000.0</v>
+        <v>85000.0</v>
       </c>
       <c r="D286" s="1">
-        <v>98.05</v>
+        <v>100.983</v>
       </c>
       <c r="E286" s="1">
-        <v>99.628</v>
+        <v>99.849</v>
       </c>
       <c r="F286" t="s">
         <v>8</v>
       </c>
       <c r="G286">
         <v>1.0</v>
       </c>
       <c r="H286" s="1">
-        <v>353679.4</v>
+        <v>84871.65</v>
       </c>
       <c r="I286" s="1">
-        <v>-5601.9</v>
+        <v>963.9</v>
       </c>
       <c r="J286" s="1">
-        <v>-1.5838920785321</v>
+        <v>1.1357149295436</v>
       </c>
       <c r="K286">
-        <v>1.55</v>
+        <v>2.74</v>
       </c>
       <c r="L286" t="s">
-        <v>713</v>
+        <v>697</v>
       </c>
       <c r="M286" s="1">
-        <v>348077.5</v>
+        <v>85835.55</v>
       </c>
       <c r="N286" s="1">
-        <v>353577.57</v>
+        <v>88166.65</v>
       </c>
       <c r="O286" s="1">
-        <v>0.1</v>
+        <v>0.02</v>
       </c>
       <c r="P286">
         <v>1</v>
       </c>
     </row>
     <row r="287" spans="1:16">
       <c r="A287" t="s">
-        <v>714</v>
+        <v>698</v>
       </c>
       <c r="B287" t="s">
-        <v>715</v>
+        <v>699</v>
       </c>
       <c r="C287" s="1">
-        <v>300000.0</v>
+        <v>532000.0</v>
       </c>
       <c r="D287" s="1">
-        <v>97.065</v>
+        <v>107.789</v>
       </c>
       <c r="E287" s="1">
-        <v>99.736</v>
+        <v>99.283</v>
       </c>
       <c r="F287" t="s">
         <v>8</v>
       </c>
       <c r="G287">
         <v>1.0</v>
       </c>
       <c r="H287" s="1">
-        <v>299208.0</v>
+        <v>528185.56</v>
       </c>
       <c r="I287" s="1">
-        <v>-8013.0</v>
+        <v>45251.92</v>
       </c>
       <c r="J287" s="1">
-        <v>-2.6780701050774</v>
+        <v>8.5674284620731</v>
       </c>
       <c r="K287">
-        <v>1.35</v>
+        <v>3.9</v>
       </c>
       <c r="L287" t="s">
-        <v>716</v>
+        <v>700</v>
       </c>
       <c r="M287" s="1">
-        <v>291195.0</v>
+        <v>573437.48</v>
       </c>
       <c r="N287" s="1">
-        <v>295238.84</v>
+        <v>594203.7</v>
       </c>
       <c r="O287" s="1">
-        <v>0.09</v>
+        <v>0.17</v>
       </c>
       <c r="P287">
         <v>1</v>
       </c>
     </row>
     <row r="288" spans="1:16">
       <c r="A288" t="s">
-        <v>717</v>
+        <v>701</v>
       </c>
       <c r="B288" t="s">
-        <v>718</v>
+        <v>702</v>
       </c>
       <c r="C288" s="1">
-        <v>261000.0</v>
+        <v>303000.0</v>
       </c>
       <c r="D288" s="1">
-        <v>97.072</v>
+        <v>99.692</v>
       </c>
       <c r="E288" s="1">
-        <v>99.594</v>
+        <v>99.115</v>
       </c>
       <c r="F288" t="s">
         <v>8</v>
       </c>
       <c r="G288">
         <v>1.0</v>
       </c>
       <c r="H288" s="1">
-        <v>259940.34</v>
+        <v>300318.45</v>
       </c>
       <c r="I288" s="1">
-        <v>-6582.42</v>
+        <v>1748.31</v>
       </c>
       <c r="J288" s="1">
-        <v>-2.5322810611081</v>
+        <v>0.58215204560359</v>
       </c>
       <c r="K288">
-        <v>2.66</v>
+        <v>0.61</v>
       </c>
       <c r="L288" t="s">
-        <v>719</v>
+        <v>703</v>
       </c>
       <c r="M288" s="1">
-        <v>253357.92</v>
+        <v>302066.76</v>
       </c>
       <c r="N288" s="1">
-        <v>260308.39</v>
+        <v>303926.27</v>
       </c>
       <c r="O288" s="1">
         <v>0.08</v>
       </c>
       <c r="P288">
         <v>1</v>
       </c>
     </row>
     <row r="289" spans="1:16">
       <c r="A289" t="s">
-        <v>720</v>
+        <v>704</v>
       </c>
       <c r="B289" t="s">
-        <v>721</v>
+        <v>705</v>
       </c>
       <c r="C289" s="1">
-        <v>900000.0</v>
+        <v>396543.39</v>
       </c>
       <c r="D289" s="1">
-        <v>97.697</v>
+        <v>90.059</v>
       </c>
       <c r="E289" s="1">
-        <v>100.0</v>
+        <v>93.61489546</v>
       </c>
       <c r="F289" t="s">
         <v>8</v>
       </c>
       <c r="G289">
         <v>1.0</v>
       </c>
       <c r="H289" s="1">
-        <v>900000.0</v>
+        <v>371223.68</v>
       </c>
       <c r="I289" s="1">
-        <v>-20727.0</v>
+        <v>-14100.67</v>
       </c>
       <c r="J289" s="1">
-        <v>-2.303</v>
+        <v>-3.79842956139</v>
       </c>
       <c r="K289">
-        <v>2.29</v>
-[...2 lines deleted...]
-        <v>722</v>
+        <v>0.07</v>
+      </c>
+      <c r="L289">
+        <v>268.35</v>
       </c>
       <c r="M289" s="1">
-        <v>879273.0</v>
+        <v>357123.01</v>
       </c>
       <c r="N289" s="1">
-        <v>899911.36</v>
+        <v>357391.36</v>
       </c>
       <c r="O289" s="1">
-        <v>0.27</v>
+        <v>0.1</v>
       </c>
       <c r="P289">
         <v>1</v>
       </c>
     </row>
     <row r="290" spans="1:16">
       <c r="A290" t="s">
-        <v>723</v>
+        <v>706</v>
       </c>
       <c r="B290" t="s">
-        <v>724</v>
+        <v>707</v>
       </c>
       <c r="C290" s="1">
-        <v>400000.0</v>
+        <v>544273.0</v>
       </c>
       <c r="D290" s="1">
-        <v>100.358</v>
+        <v>93.847</v>
       </c>
       <c r="E290" s="1">
-        <v>103.012</v>
+        <v>93.82524579</v>
       </c>
       <c r="F290" t="s">
         <v>8</v>
       </c>
       <c r="G290">
         <v>1.0</v>
       </c>
       <c r="H290" s="1">
-        <v>412048.0</v>
+        <v>510665.48</v>
       </c>
       <c r="I290" s="1">
-        <v>-10616.0</v>
+        <v>118.4</v>
       </c>
       <c r="J290" s="1">
-        <v>-2.5763988661515</v>
+        <v>0.023185432467454</v>
       </c>
       <c r="K290">
-        <v>2.45</v>
+        <v>0.28</v>
       </c>
       <c r="L290" t="s">
-        <v>725</v>
+        <v>708</v>
       </c>
       <c r="M290" s="1">
-        <v>401432.0</v>
+        <v>510783.88</v>
       </c>
       <c r="N290" s="1">
-        <v>411212.82</v>
+        <v>512333.94</v>
       </c>
       <c r="O290" s="1">
-        <v>0.12</v>
+        <v>0.14</v>
       </c>
       <c r="P290">
         <v>1</v>
       </c>
     </row>
     <row r="291" spans="1:16">
       <c r="A291" t="s">
-        <v>726</v>
+        <v>709</v>
       </c>
       <c r="B291" t="s">
-        <v>727</v>
+        <v>710</v>
       </c>
       <c r="C291" s="1">
-        <v>785000.0</v>
+        <v>348458.0</v>
       </c>
       <c r="D291" s="1">
-        <v>100.242</v>
+        <v>66.371</v>
       </c>
       <c r="E291" s="1">
-        <v>99.849</v>
+        <v>65.20059806</v>
       </c>
       <c r="F291" t="s">
         <v>8</v>
       </c>
       <c r="G291">
         <v>1.0</v>
       </c>
       <c r="H291" s="1">
-        <v>783814.65</v>
+        <v>227196.7</v>
       </c>
       <c r="I291" s="1">
-        <v>3085.05</v>
+        <v>4078.36</v>
       </c>
       <c r="J291" s="1">
-        <v>0.39359432743443</v>
+        <v>1.7950788897902</v>
       </c>
       <c r="K291">
-        <v>1.99</v>
-[...2 lines deleted...]
-        <v>728</v>
+        <v>0.08</v>
+      </c>
+      <c r="L291">
+        <v>272.08</v>
       </c>
       <c r="M291" s="1">
-        <v>786899.7</v>
+        <v>231275.06</v>
       </c>
       <c r="N291" s="1">
-        <v>802549.16</v>
+        <v>231547.14</v>
       </c>
       <c r="O291" s="1">
-        <v>0.24</v>
+        <v>0.06</v>
       </c>
       <c r="P291">
         <v>1</v>
       </c>
     </row>
     <row r="292" spans="1:16">
       <c r="A292" t="s">
-        <v>729</v>
+        <v>711</v>
       </c>
       <c r="B292" t="s">
-        <v>730</v>
+        <v>712</v>
       </c>
       <c r="C292" s="1">
-        <v>532000.0</v>
+        <v>2925000.0</v>
       </c>
       <c r="D292" s="1">
-        <v>107.462</v>
+        <v>101.461</v>
       </c>
       <c r="E292" s="1">
-        <v>99.283</v>
+        <v>120.30693675</v>
       </c>
       <c r="F292" t="s">
         <v>8</v>
       </c>
       <c r="G292">
         <v>1.0</v>
       </c>
       <c r="H292" s="1">
-        <v>528185.56</v>
+        <v>3518977.9</v>
       </c>
       <c r="I292" s="1">
-        <v>43512.28</v>
+        <v>348484.34</v>
       </c>
       <c r="J292" s="1">
-        <v>8.2380669399595</v>
+        <v>9.9029988224706</v>
       </c>
       <c r="K292">
-        <v>2.91</v>
+        <v>0.35</v>
       </c>
       <c r="L292" t="s">
-        <v>731</v>
+        <v>713</v>
       </c>
       <c r="M292" s="1">
-        <v>571697.84</v>
+        <v>3867462.24</v>
       </c>
       <c r="N292" s="1">
-        <v>587160.46</v>
+        <v>3877820.32</v>
       </c>
       <c r="O292" s="1">
-        <v>0.17</v>
+        <v>1.08</v>
       </c>
       <c r="P292">
         <v>1</v>
       </c>
     </row>
     <row r="293" spans="1:16">
       <c r="A293" t="s">
-        <v>732</v>
+        <v>714</v>
       </c>
       <c r="B293" t="s">
-        <v>733</v>
+        <v>715</v>
       </c>
       <c r="C293" s="1">
-        <v>303000.0</v>
+        <v>6826000.0</v>
       </c>
       <c r="D293" s="1">
-        <v>98.129</v>
+        <v>99.972</v>
       </c>
       <c r="E293" s="1">
-        <v>99.115</v>
+        <v>100.81901113</v>
       </c>
       <c r="F293" t="s">
         <v>8</v>
       </c>
       <c r="G293">
         <v>1.0</v>
       </c>
       <c r="H293" s="1">
-        <v>300318.45</v>
+        <v>6881905.7</v>
       </c>
       <c r="I293" s="1">
-        <v>-2987.58</v>
+        <v>-57816.98</v>
       </c>
       <c r="J293" s="1">
-        <v>-0.99480401553751</v>
+        <v>-0.84013037260885</v>
       </c>
       <c r="K293">
-        <v>3.43</v>
+        <v>0.69</v>
       </c>
       <c r="L293" t="s">
-        <v>734</v>
+        <v>716</v>
       </c>
       <c r="M293" s="1">
-        <v>297330.87</v>
+        <v>6824088.72</v>
       </c>
       <c r="N293" s="1">
-        <v>307732.49</v>
+        <v>6871210.75</v>
       </c>
       <c r="O293" s="1">
-        <v>0.09</v>
+        <v>1.92</v>
       </c>
       <c r="P293">
         <v>1</v>
       </c>
     </row>
     <row r="294" spans="1:16">
       <c r="A294" t="s">
-        <v>735</v>
+        <v>717</v>
       </c>
       <c r="B294" t="s">
-        <v>736</v>
+        <v>718</v>
       </c>
       <c r="C294" s="1">
-        <v>805423.0</v>
+        <v>3049000.0</v>
       </c>
       <c r="D294" s="1">
-        <v>94.988</v>
+        <v>98.625</v>
       </c>
       <c r="E294" s="1">
-        <v>96.9285928</v>
+        <v>97.93011578</v>
       </c>
       <c r="F294" t="s">
         <v>8</v>
       </c>
       <c r="G294">
         <v>1.0</v>
       </c>
       <c r="H294" s="1">
-        <v>780685.18</v>
+        <v>2985889.23</v>
       </c>
       <c r="I294" s="1">
-        <v>-15629.98</v>
+        <v>21187.02</v>
       </c>
       <c r="J294" s="1">
-        <v>-2.0020848865096</v>
+        <v>0.70957153356958</v>
       </c>
       <c r="K294">
-        <v>0.94</v>
+        <v>0.68</v>
       </c>
       <c r="L294" t="s">
-        <v>737</v>
+        <v>719</v>
       </c>
       <c r="M294" s="1">
-        <v>765055.2</v>
+        <v>3007076.25</v>
       </c>
       <c r="N294" s="1">
-        <v>772652.66</v>
+        <v>3027694.29</v>
       </c>
       <c r="O294" s="1">
-        <v>0.23</v>
+        <v>0.84</v>
       </c>
       <c r="P294">
         <v>1</v>
       </c>
     </row>
     <row r="295" spans="1:16">
       <c r="A295" t="s">
-        <v>738</v>
+        <v>720</v>
       </c>
       <c r="B295" t="s">
-        <v>739</v>
+        <v>721</v>
       </c>
       <c r="C295" s="1">
-        <v>386883.39</v>
+        <v>5893000.0</v>
       </c>
       <c r="D295" s="1">
-        <v>88.915</v>
+        <v>94.137</v>
       </c>
       <c r="E295" s="1">
-        <v>93.69960029</v>
+        <v>93.72839471</v>
       </c>
       <c r="F295" t="s">
         <v>8</v>
       </c>
       <c r="G295">
         <v>1.0</v>
       </c>
       <c r="H295" s="1">
-        <v>362508.19</v>
+        <v>5523414.3</v>
       </c>
       <c r="I295" s="1">
-        <v>-18510.82</v>
+        <v>24079.11</v>
       </c>
       <c r="J295" s="1">
-        <v>-5.1063177358834</v>
+        <v>0.43594611398243</v>
       </c>
       <c r="K295">
-        <v>1.11</v>
+        <v>0.83</v>
       </c>
       <c r="L295" t="s">
-        <v>740</v>
+        <v>722</v>
       </c>
       <c r="M295" s="1">
-        <v>343997.37</v>
+        <v>5547493.41</v>
       </c>
       <c r="N295" s="1">
-        <v>348310.32</v>
+        <v>5596414.92</v>
       </c>
       <c r="O295" s="1">
-        <v>0.1</v>
+        <v>1.56</v>
       </c>
       <c r="P295">
         <v>1</v>
       </c>
     </row>
     <row r="296" spans="1:16">
       <c r="A296" t="s">
-        <v>741</v>
+        <v>723</v>
       </c>
       <c r="B296" t="s">
-        <v>742</v>
+        <v>724</v>
       </c>
       <c r="C296" s="1">
-        <v>344831.75</v>
+        <v>2264000.0</v>
       </c>
       <c r="D296" s="1">
-        <v>77.644</v>
+        <v>85.819</v>
       </c>
       <c r="E296" s="1">
-        <v>96.18009363</v>
+        <v>94.94942977</v>
       </c>
       <c r="F296" t="s">
         <v>8</v>
       </c>
       <c r="G296">
         <v>1.0</v>
       </c>
       <c r="H296" s="1">
-        <v>331659.5</v>
+        <v>2149655.09</v>
       </c>
       <c r="I296" s="1">
-        <v>-63918.34</v>
+        <v>-206712.93</v>
       </c>
       <c r="J296" s="1">
-        <v>-19.272277742685</v>
+        <v>-9.6160975293948</v>
       </c>
       <c r="K296">
-        <v>0.19</v>
-[...2 lines deleted...]
-        <v>642.43</v>
+        <v>0.83</v>
+      </c>
+      <c r="L296" t="s">
+        <v>725</v>
       </c>
       <c r="M296" s="1">
-        <v>267741.16</v>
+        <v>1942942.16</v>
       </c>
       <c r="N296" s="1">
-        <v>268383.59</v>
+        <v>1961737.05</v>
       </c>
       <c r="O296" s="1">
-        <v>0.08</v>
+        <v>0.55</v>
       </c>
       <c r="P296">
         <v>1</v>
       </c>
     </row>
     <row r="297" spans="1:16">
       <c r="A297" t="s">
-        <v>743</v>
+        <v>726</v>
       </c>
       <c r="B297" t="s">
-        <v>744</v>
+        <v>727</v>
       </c>
       <c r="C297" s="1">
-        <v>2850000.0</v>
+        <v>5007000.0</v>
       </c>
       <c r="D297" s="1">
-        <v>101.052</v>
+        <v>100.441</v>
       </c>
       <c r="E297" s="1">
-        <v>119.99153825</v>
+        <v>99.87909367</v>
       </c>
       <c r="F297" t="s">
         <v>8</v>
       </c>
       <c r="G297">
         <v>1.0</v>
       </c>
       <c r="H297" s="1">
-        <v>3419758.84</v>
+        <v>5000946.22</v>
       </c>
       <c r="I297" s="1">
-        <v>264717.33</v>
+        <v>28134.65</v>
       </c>
       <c r="J297" s="1">
-        <v>7.7408186479021</v>
+        <v>0.56258653387398</v>
       </c>
       <c r="K297">
-        <v>0.04</v>
+        <v>0.44</v>
       </c>
       <c r="L297" t="s">
-        <v>745</v>
+        <v>728</v>
       </c>
       <c r="M297" s="1">
-        <v>3684476.17</v>
+        <v>5029080.87</v>
       </c>
       <c r="N297" s="1">
-        <v>3685590.81</v>
+        <v>5051155.93</v>
       </c>
       <c r="O297" s="1">
-        <v>1.09</v>
+        <v>1.41</v>
       </c>
       <c r="P297">
         <v>1</v>
       </c>
     </row>
     <row r="298" spans="1:16">
       <c r="A298" t="s">
-        <v>746</v>
+        <v>729</v>
       </c>
       <c r="B298" t="s">
-        <v>747</v>
+        <v>730</v>
       </c>
       <c r="C298" s="1">
-        <v>6650000.0</v>
+        <v>4655000.0</v>
       </c>
       <c r="D298" s="1">
-        <v>99.843</v>
+        <v>97.649</v>
       </c>
       <c r="E298" s="1">
-        <v>100.84036842</v>
+        <v>96.82826831</v>
       </c>
       <c r="F298" t="s">
         <v>8</v>
       </c>
       <c r="G298">
         <v>1.0</v>
       </c>
       <c r="H298" s="1">
-        <v>6705884.5</v>
+        <v>4507355.89</v>
       </c>
       <c r="I298" s="1">
-        <v>-66325.0</v>
+        <v>38205.06</v>
       </c>
       <c r="J298" s="1">
-        <v>-0.9890567008722</v>
+        <v>0.8476157847833</v>
       </c>
       <c r="K298">
-        <v>0.19</v>
+        <v>0.66</v>
       </c>
       <c r="L298" t="s">
-        <v>748</v>
+        <v>731</v>
       </c>
       <c r="M298" s="1">
-        <v>6639559.5</v>
+        <v>4545560.95</v>
       </c>
       <c r="N298" s="1">
-        <v>6652207.36</v>
+        <v>4576409.86</v>
       </c>
       <c r="O298" s="1">
-        <v>1.97</v>
+        <v>1.28</v>
       </c>
       <c r="P298">
         <v>1</v>
       </c>
     </row>
     <row r="299" spans="1:16">
       <c r="A299" t="s">
-        <v>749</v>
+        <v>732</v>
       </c>
       <c r="B299" t="s">
-        <v>750</v>
+        <v>733</v>
       </c>
       <c r="C299" s="1">
-        <v>2206000.0</v>
+        <v>312000.0</v>
       </c>
       <c r="D299" s="1">
-        <v>83.929</v>
+        <v>96.665</v>
       </c>
       <c r="E299" s="1">
-        <v>95.17131958</v>
+        <v>99.406</v>
       </c>
       <c r="F299" t="s">
         <v>8</v>
       </c>
       <c r="G299">
         <v>1.0</v>
       </c>
       <c r="H299" s="1">
-        <v>2099479.31</v>
+        <v>310146.72</v>
       </c>
       <c r="I299" s="1">
-        <v>-248005.57</v>
+        <v>-8551.92</v>
       </c>
       <c r="J299" s="1">
-        <v>-11.812717982917</v>
+        <v>-2.7573788302517</v>
       </c>
       <c r="K299">
-        <v>0.2</v>
+        <v>1.49</v>
       </c>
       <c r="L299" t="s">
-        <v>751</v>
+        <v>734</v>
       </c>
       <c r="M299" s="1">
-        <v>1851473.74</v>
+        <v>301594.8</v>
       </c>
       <c r="N299" s="1">
-        <v>1855954.68</v>
+        <v>306242.75</v>
       </c>
       <c r="O299" s="1">
-        <v>0.55</v>
+        <v>0.09</v>
       </c>
       <c r="P299">
         <v>1</v>
       </c>
     </row>
     <row r="300" spans="1:16">
       <c r="A300" t="s">
-        <v>752</v>
+        <v>735</v>
       </c>
       <c r="B300" t="s">
-        <v>753</v>
+        <v>736</v>
       </c>
       <c r="C300" s="1">
-        <v>1570000.0</v>
+        <v>765000.0</v>
       </c>
       <c r="D300" s="1">
-        <v>96.678</v>
+        <v>98.445</v>
       </c>
       <c r="E300" s="1">
-        <v>101.176</v>
+        <v>100.0</v>
       </c>
       <c r="F300" t="s">
         <v>8</v>
       </c>
       <c r="G300">
         <v>1.0</v>
       </c>
       <c r="H300" s="1">
-        <v>1588463.2</v>
+        <v>765000.0</v>
       </c>
       <c r="I300" s="1">
-        <v>-70618.6</v>
+        <v>-11895.75</v>
       </c>
       <c r="J300" s="1">
-        <v>-4.4457183521784</v>
+        <v>-1.555</v>
       </c>
       <c r="K300">
+        <v>0.9</v>
+      </c>
+      <c r="L300" t="s">
+        <v>737</v>
+      </c>
+      <c r="M300" s="1">
+        <v>753104.25</v>
+      </c>
+      <c r="N300" s="1">
+        <v>760005.6</v>
+      </c>
+      <c r="O300" s="1">
         <v>0.21</v>
-      </c>
-[...10 lines deleted...]
-        <v>0.45</v>
       </c>
       <c r="P300">
         <v>1</v>
       </c>
     </row>
     <row r="301" spans="1:16">
       <c r="A301" t="s">
-        <v>755</v>
+        <v>738</v>
       </c>
       <c r="B301" t="s">
-        <v>756</v>
+        <v>739</v>
       </c>
       <c r="C301" s="1">
-        <v>10020000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D301" s="1">
-        <v>98.277</v>
+        <v>103.245</v>
       </c>
       <c r="E301" s="1">
-        <v>100.94736627</v>
+        <v>100.77</v>
       </c>
       <c r="F301" t="s">
         <v>8</v>
       </c>
       <c r="G301">
         <v>1.0</v>
       </c>
       <c r="H301" s="1">
-        <v>10114926.1</v>
+        <v>503850.0</v>
       </c>
       <c r="I301" s="1">
-        <v>-267570.7</v>
+        <v>12375.0</v>
       </c>
       <c r="J301" s="1">
-        <v>-2.6453055351536</v>
+        <v>2.4560881214647</v>
       </c>
       <c r="K301">
-        <v>0.51</v>
+        <v>0.61</v>
       </c>
       <c r="L301" t="s">
-        <v>757</v>
+        <v>740</v>
       </c>
       <c r="M301" s="1">
-        <v>9847355.4</v>
+        <v>516225.0</v>
       </c>
       <c r="N301" s="1">
-        <v>9898880.9</v>
+        <v>519283.22</v>
       </c>
       <c r="O301" s="1">
-        <v>2.94</v>
+        <v>0.14</v>
       </c>
       <c r="P301">
         <v>1</v>
       </c>
     </row>
     <row r="302" spans="1:16">
       <c r="A302" t="s">
-        <v>758</v>
+        <v>741</v>
       </c>
       <c r="B302" t="s">
-        <v>759</v>
+        <v>742</v>
       </c>
       <c r="C302" s="1">
-        <v>4540000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D302" s="1">
-        <v>101.841</v>
+        <v>100.613</v>
       </c>
       <c r="E302" s="1">
-        <v>104.151</v>
+        <v>98.69</v>
       </c>
       <c r="F302" t="s">
         <v>8</v>
       </c>
       <c r="G302">
         <v>1.0</v>
       </c>
       <c r="H302" s="1">
-        <v>4728455.4</v>
+        <v>394760.0</v>
       </c>
       <c r="I302" s="1">
-        <v>-104874.0</v>
+        <v>7692.0</v>
       </c>
       <c r="J302" s="1">
-        <v>-2.21793357721</v>
+        <v>1.9485256864931</v>
       </c>
       <c r="K302">
-        <v>1.01</v>
+        <v>2.69</v>
       </c>
       <c r="L302" t="s">
-        <v>760</v>
+        <v>743</v>
       </c>
       <c r="M302" s="1">
-        <v>4623581.4</v>
+        <v>402452.0</v>
       </c>
       <c r="N302" s="1">
-        <v>4669268.27</v>
+        <v>413195.84</v>
       </c>
       <c r="O302" s="1">
-        <v>1.38</v>
+        <v>0.12</v>
       </c>
       <c r="P302">
         <v>1</v>
       </c>
     </row>
     <row r="303" spans="1:16">
       <c r="A303" t="s">
-        <v>761</v>
+        <v>744</v>
       </c>
       <c r="B303" t="s">
-        <v>762</v>
+        <v>745</v>
       </c>
       <c r="C303" s="1">
-        <v>5829000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D303" s="1">
-        <v>100.393</v>
+        <v>84.483</v>
       </c>
       <c r="E303" s="1">
-        <v>107.54387202</v>
+        <v>85.4016</v>
       </c>
       <c r="F303" t="s">
         <v>8</v>
       </c>
       <c r="G303">
         <v>1.0</v>
       </c>
       <c r="H303" s="1">
-        <v>6268732.3</v>
+        <v>427008.0</v>
       </c>
       <c r="I303" s="1">
-        <v>-416824.33</v>
+        <v>-4593.0</v>
       </c>
       <c r="J303" s="1">
-        <v>-6.6492603297161</v>
+        <v>-1.0756238758993</v>
       </c>
       <c r="K303">
-        <v>0.56</v>
+        <v>0.41</v>
       </c>
       <c r="L303" t="s">
-        <v>763</v>
+        <v>746</v>
       </c>
       <c r="M303" s="1">
-        <v>5851907.97</v>
+        <v>422415.0</v>
       </c>
       <c r="N303" s="1">
-        <v>5884756.48</v>
+        <v>424464.66</v>
       </c>
       <c r="O303" s="1">
-        <v>1.75</v>
+        <v>0.12</v>
       </c>
       <c r="P303">
         <v>1</v>
       </c>
     </row>
     <row r="304" spans="1:16">
       <c r="A304" t="s">
-        <v>764</v>
+        <v>747</v>
       </c>
       <c r="B304" t="s">
-        <v>765</v>
+        <v>748</v>
       </c>
       <c r="C304" s="1">
-        <v>312000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D304" s="1">
-        <v>94.92</v>
+        <v>99.754</v>
       </c>
       <c r="E304" s="1">
-        <v>99.406</v>
+        <v>99.898</v>
       </c>
       <c r="F304" t="s">
         <v>8</v>
       </c>
       <c r="G304">
         <v>1.0</v>
       </c>
       <c r="H304" s="1">
-        <v>310146.72</v>
+        <v>899082.0</v>
       </c>
       <c r="I304" s="1">
-        <v>-13996.32</v>
+        <v>-1296.0</v>
       </c>
       <c r="J304" s="1">
-        <v>-4.5128060680442</v>
+        <v>-0.14414702997057</v>
       </c>
       <c r="K304">
-        <v>0.88</v>
-[...2 lines deleted...]
-        <v>766</v>
+        <v>0.0</v>
+      </c>
+      <c r="L304">
+        <v>0.0</v>
       </c>
       <c r="M304" s="1">
-        <v>296150.4</v>
+        <v>897786.0</v>
       </c>
       <c r="N304" s="1">
-        <v>298901.77</v>
+        <v>897786.0</v>
       </c>
       <c r="O304" s="1">
-        <v>0.09</v>
+        <v>0.25</v>
       </c>
       <c r="P304">
         <v>1</v>
       </c>
     </row>
     <row r="305" spans="1:16">
       <c r="A305" t="s">
-        <v>767</v>
+        <v>749</v>
       </c>
       <c r="B305" t="s">
-        <v>768</v>
+        <v>750</v>
       </c>
       <c r="C305" s="1">
-        <v>765000.0</v>
+        <v>306000.0</v>
       </c>
       <c r="D305" s="1">
-        <v>97.56</v>
+        <v>100.581</v>
       </c>
       <c r="E305" s="1">
-        <v>100.0</v>
+        <v>99.609</v>
       </c>
       <c r="F305" t="s">
         <v>8</v>
       </c>
       <c r="G305">
         <v>1.0</v>
       </c>
       <c r="H305" s="1">
-        <v>765000.0</v>
+        <v>304803.54</v>
       </c>
       <c r="I305" s="1">
-        <v>-18666.0</v>
+        <v>2974.32</v>
       </c>
       <c r="J305" s="1">
-        <v>-2.44</v>
+        <v>0.975815438364</v>
       </c>
       <c r="K305">
-        <v>0.29</v>
-[...2 lines deleted...]
-        <v>769</v>
+        <v>0.27</v>
+      </c>
+      <c r="L305">
+        <v>838.36</v>
       </c>
       <c r="M305" s="1">
-        <v>746334.0</v>
+        <v>307777.86</v>
       </c>
       <c r="N305" s="1">
-        <v>748568.72</v>
+        <v>308616.22</v>
       </c>
       <c r="O305" s="1">
-        <v>0.22</v>
+        <v>0.09</v>
       </c>
       <c r="P305">
         <v>1</v>
       </c>
     </row>
     <row r="306" spans="1:16">
       <c r="A306" t="s">
-        <v>770</v>
+        <v>751</v>
       </c>
       <c r="B306" t="s">
-        <v>771</v>
+        <v>752</v>
       </c>
       <c r="C306" s="1">
-        <v>500000.0</v>
+        <v>256000.0</v>
       </c>
       <c r="D306" s="1">
-        <v>102.342</v>
+        <v>101.465</v>
       </c>
       <c r="E306" s="1">
-        <v>100.77</v>
+        <v>99.813</v>
       </c>
       <c r="F306" t="s">
         <v>8</v>
       </c>
       <c r="G306">
         <v>1.0</v>
       </c>
       <c r="H306" s="1">
-        <v>503850.0</v>
+        <v>255521.28</v>
       </c>
       <c r="I306" s="1">
-        <v>7860.0</v>
+        <v>4229.12</v>
       </c>
       <c r="J306" s="1">
-        <v>1.559988091694</v>
+        <v>1.6550950277018</v>
       </c>
       <c r="K306">
-        <v>4.44</v>
-[...2 lines deleted...]
-        <v>772</v>
+        <v>0.21</v>
+      </c>
+      <c r="L306">
+        <v>543.56</v>
       </c>
       <c r="M306" s="1">
-        <v>511710.0</v>
+        <v>259750.4</v>
       </c>
       <c r="N306" s="1">
-        <v>533898.36</v>
+        <v>260293.96</v>
       </c>
       <c r="O306" s="1">
-        <v>0.16</v>
+        <v>0.07</v>
       </c>
       <c r="P306">
         <v>1</v>
       </c>
     </row>
     <row r="307" spans="1:16">
       <c r="A307" t="s">
-        <v>773</v>
+        <v>753</v>
       </c>
       <c r="B307" t="s">
-        <v>774</v>
+        <v>754</v>
       </c>
       <c r="C307" s="1">
-        <v>400000.0</v>
+        <v>383000.0</v>
       </c>
       <c r="D307" s="1">
-        <v>99.525</v>
+        <v>103.399</v>
       </c>
       <c r="E307" s="1">
-        <v>98.69</v>
+        <v>100.0</v>
       </c>
       <c r="F307" t="s">
         <v>8</v>
       </c>
       <c r="G307">
         <v>1.0</v>
       </c>
       <c r="H307" s="1">
-        <v>394760.0</v>
+        <v>383000.0</v>
       </c>
       <c r="I307" s="1">
-        <v>3340.0</v>
+        <v>13018.17</v>
       </c>
       <c r="J307" s="1">
-        <v>0.84608369642314</v>
+        <v>3.399</v>
       </c>
       <c r="K307">
-        <v>1.93</v>
+        <v>2.86</v>
       </c>
       <c r="L307" t="s">
-        <v>775</v>
+        <v>755</v>
       </c>
       <c r="M307" s="1">
-        <v>398100.0</v>
+        <v>396018.17</v>
       </c>
       <c r="N307" s="1">
-        <v>405828.77</v>
+        <v>406984.11</v>
       </c>
       <c r="O307" s="1">
-        <v>0.12</v>
+        <v>0.11</v>
       </c>
       <c r="P307">
         <v>1</v>
       </c>
     </row>
     <row r="308" spans="1:16">
       <c r="A308" t="s">
-        <v>776</v>
+        <v>756</v>
       </c>
       <c r="B308" t="s">
-        <v>777</v>
+        <v>757</v>
       </c>
       <c r="C308" s="1">
-        <v>500000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D308" s="1">
-        <v>82.961</v>
+        <v>98.221</v>
       </c>
       <c r="E308" s="1">
-        <v>85.4016</v>
+        <v>99.423</v>
       </c>
       <c r="F308" t="s">
         <v>8</v>
       </c>
       <c r="G308">
         <v>1.0</v>
       </c>
       <c r="H308" s="1">
-        <v>427008.0</v>
+        <v>795384.0</v>
       </c>
       <c r="I308" s="1">
-        <v>-12203.0</v>
+        <v>-9616.0</v>
       </c>
       <c r="J308" s="1">
-        <v>-2.8577918914868</v>
+        <v>-1.2089757903101</v>
       </c>
       <c r="K308">
-        <v>0.24</v>
+        <v>0.72</v>
       </c>
       <c r="L308" t="s">
-        <v>778</v>
+        <v>758</v>
       </c>
       <c r="M308" s="1">
-        <v>414805.0</v>
+        <v>785768.0</v>
       </c>
       <c r="N308" s="1">
-        <v>416003.63</v>
+        <v>791554.3</v>
       </c>
       <c r="O308" s="1">
-        <v>0.12</v>
+        <v>0.22</v>
       </c>
       <c r="P308">
         <v>1</v>
       </c>
     </row>
     <row r="309" spans="1:16">
       <c r="A309" t="s">
-        <v>779</v>
+        <v>759</v>
       </c>
       <c r="B309" t="s">
-        <v>780</v>
+        <v>760</v>
       </c>
       <c r="C309" s="1">
-        <v>306000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D309" s="1">
-        <v>99.666</v>
+        <v>98.268</v>
       </c>
       <c r="E309" s="1">
-        <v>99.609</v>
+        <v>97.59</v>
       </c>
       <c r="F309" t="s">
         <v>8</v>
       </c>
       <c r="G309">
         <v>1.0</v>
       </c>
       <c r="H309" s="1">
-        <v>304803.54</v>
+        <v>195180.0</v>
       </c>
       <c r="I309" s="1">
-        <v>174.42</v>
+        <v>1356.0</v>
       </c>
       <c r="J309" s="1">
-        <v>0.057223744842334</v>
+        <v>0.69474331386413</v>
       </c>
       <c r="K309">
-        <v>3.5</v>
+        <v>1.68</v>
       </c>
       <c r="L309" t="s">
-        <v>781</v>
+        <v>761</v>
       </c>
       <c r="M309" s="1">
-        <v>304977.96</v>
+        <v>196536.0</v>
       </c>
       <c r="N309" s="1">
-        <v>315675.38</v>
+        <v>199901.75</v>
       </c>
       <c r="O309" s="1">
-        <v>0.09</v>
+        <v>0.06</v>
       </c>
       <c r="P309">
         <v>1</v>
       </c>
     </row>
     <row r="310" spans="1:16">
       <c r="A310" t="s">
-        <v>782</v>
+        <v>762</v>
       </c>
       <c r="B310" t="s">
-        <v>783</v>
+        <v>763</v>
       </c>
       <c r="C310" s="1">
-        <v>256000.0</v>
+        <v>362000.0</v>
       </c>
       <c r="D310" s="1">
-        <v>100.328</v>
+        <v>98.559</v>
       </c>
       <c r="E310" s="1">
-        <v>99.813</v>
+        <v>99.947</v>
       </c>
       <c r="F310" t="s">
         <v>8</v>
       </c>
       <c r="G310">
         <v>1.0</v>
       </c>
       <c r="H310" s="1">
-        <v>255521.28</v>
+        <v>361808.14</v>
       </c>
       <c r="I310" s="1">
-        <v>1318.4</v>
+        <v>-5024.56</v>
       </c>
       <c r="J310" s="1">
-        <v>0.5159648542775</v>
+        <v>-1.388736030096</v>
       </c>
       <c r="K310">
-        <v>3.33</v>
+        <v>1.94</v>
       </c>
       <c r="L310" t="s">
-        <v>784</v>
+        <v>764</v>
       </c>
       <c r="M310" s="1">
-        <v>256839.68</v>
+        <v>356783.58</v>
       </c>
       <c r="N310" s="1">
-        <v>265373.6</v>
+        <v>363812.83</v>
       </c>
       <c r="O310" s="1">
-        <v>0.08</v>
+        <v>0.1</v>
       </c>
       <c r="P310">
         <v>1</v>
       </c>
     </row>
     <row r="311" spans="1:16">
       <c r="A311" t="s">
-        <v>785</v>
+        <v>765</v>
       </c>
       <c r="B311" t="s">
-        <v>786</v>
+        <v>766</v>
       </c>
       <c r="C311" s="1">
-        <v>383000.0</v>
+        <v>407000.0</v>
       </c>
       <c r="D311" s="1">
-        <v>102.633</v>
+        <v>101.183</v>
       </c>
       <c r="E311" s="1">
         <v>100.0</v>
       </c>
       <c r="F311" t="s">
         <v>8</v>
       </c>
       <c r="G311">
         <v>1.0</v>
       </c>
       <c r="H311" s="1">
-        <v>383000.0</v>
+        <v>407000.0</v>
       </c>
       <c r="I311" s="1">
-        <v>10084.39</v>
+        <v>4814.81</v>
       </c>
       <c r="J311" s="1">
-        <v>2.633</v>
+        <v>1.183</v>
       </c>
       <c r="K311">
-        <v>2.04</v>
+        <v>0.89</v>
       </c>
       <c r="L311" t="s">
-        <v>787</v>
+        <v>767</v>
       </c>
       <c r="M311" s="1">
-        <v>393084.39</v>
+        <v>411814.81</v>
       </c>
       <c r="N311" s="1">
-        <v>400898.18</v>
+        <v>415452.52</v>
       </c>
       <c r="O311" s="1">
         <v>0.12</v>
       </c>
       <c r="P311">
         <v>1</v>
       </c>
     </row>
     <row r="312" spans="1:16">
       <c r="A312" t="s">
-        <v>788</v>
+        <v>768</v>
       </c>
       <c r="B312" t="s">
-        <v>789</v>
+        <v>769</v>
       </c>
       <c r="C312" s="1">
-        <v>800000.0</v>
+        <v>1100000.0</v>
       </c>
       <c r="D312" s="1">
-        <v>97.708</v>
+        <v>98.705</v>
       </c>
       <c r="E312" s="1">
-        <v>99.423</v>
+        <v>99.779</v>
       </c>
       <c r="F312" t="s">
         <v>8</v>
       </c>
       <c r="G312">
         <v>1.0</v>
       </c>
       <c r="H312" s="1">
-        <v>795384.0</v>
+        <v>1097569.0</v>
       </c>
       <c r="I312" s="1">
-        <v>-13720.0</v>
+        <v>-11814.0</v>
       </c>
       <c r="J312" s="1">
-        <v>-1.724952978687</v>
+        <v>-1.0763787971417</v>
       </c>
       <c r="K312">
-        <v>0.14</v>
+        <v>1.02</v>
       </c>
       <c r="L312" t="s">
-        <v>790</v>
+        <v>770</v>
       </c>
       <c r="M312" s="1">
-        <v>781664.0</v>
+        <v>1085755.0</v>
       </c>
       <c r="N312" s="1">
-        <v>782781.81</v>
+        <v>1096943.36</v>
       </c>
       <c r="O312" s="1">
-        <v>0.23</v>
+        <v>0.31</v>
       </c>
       <c r="P312">
         <v>1</v>
       </c>
     </row>
     <row r="313" spans="1:16">
       <c r="A313" t="s">
-        <v>791</v>
+        <v>771</v>
       </c>
       <c r="B313" t="s">
-        <v>792</v>
+        <v>772</v>
       </c>
       <c r="C313" s="1">
-        <v>323000.0</v>
+        <v>719000.0</v>
       </c>
       <c r="D313" s="1">
-        <v>99.368</v>
+        <v>98.492</v>
       </c>
       <c r="E313" s="1">
-        <v>99.424</v>
+        <v>100.0</v>
       </c>
       <c r="F313" t="s">
         <v>8</v>
       </c>
       <c r="G313">
         <v>1.0</v>
       </c>
       <c r="H313" s="1">
-        <v>321139.52</v>
+        <v>719000.0</v>
       </c>
       <c r="I313" s="1">
-        <v>-180.88</v>
+        <v>-10842.52</v>
       </c>
       <c r="J313" s="1">
-        <v>-0.056324428709366</v>
+        <v>-1.508</v>
       </c>
       <c r="K313">
-        <v>3.05</v>
+        <v>0.16</v>
       </c>
       <c r="L313" t="s">
-        <v>793</v>
+        <v>773</v>
       </c>
       <c r="M313" s="1">
-        <v>320958.64</v>
+        <v>708157.48</v>
       </c>
       <c r="N313" s="1">
-        <v>330806.82</v>
+        <v>709295.67</v>
       </c>
       <c r="O313" s="1">
-        <v>0.1</v>
+        <v>0.2</v>
       </c>
       <c r="P313">
         <v>1</v>
       </c>
     </row>
     <row r="314" spans="1:16">
       <c r="A314" t="s">
-        <v>794</v>
+        <v>774</v>
       </c>
       <c r="B314" t="s">
-        <v>795</v>
+        <v>775</v>
       </c>
       <c r="C314" s="1">
-        <v>562000.0</v>
+        <v>276000.0</v>
       </c>
       <c r="D314" s="1">
-        <v>97.438</v>
+        <v>98.159</v>
       </c>
       <c r="E314" s="1">
-        <v>99.947</v>
+        <v>99.215</v>
       </c>
       <c r="F314" t="s">
         <v>8</v>
       </c>
       <c r="G314">
         <v>1.0</v>
       </c>
       <c r="H314" s="1">
-        <v>561702.14</v>
+        <v>273833.4</v>
       </c>
       <c r="I314" s="1">
-        <v>-14100.58</v>
+        <v>-2914.56</v>
       </c>
       <c r="J314" s="1">
-        <v>-2.5103304751518</v>
+        <v>-1.0643551882276</v>
       </c>
       <c r="K314">
-        <v>1.21</v>
-[...2 lines deleted...]
-        <v>796</v>
+        <v>0.16</v>
+      </c>
+      <c r="L314">
+        <v>453.7</v>
       </c>
       <c r="M314" s="1">
-        <v>547601.56</v>
+        <v>270918.84</v>
       </c>
       <c r="N314" s="1">
-        <v>554414.85</v>
+        <v>271372.54</v>
       </c>
       <c r="O314" s="1">
-        <v>0.16</v>
+        <v>0.08</v>
       </c>
       <c r="P314">
         <v>1</v>
       </c>
     </row>
     <row r="315" spans="1:16">
       <c r="A315" t="s">
-        <v>797</v>
+        <v>776</v>
       </c>
       <c r="B315" t="s">
-        <v>798</v>
+        <v>777</v>
       </c>
       <c r="C315" s="1">
-        <v>1100000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D315" s="1">
-        <v>97.676</v>
+        <v>100.602</v>
       </c>
       <c r="E315" s="1">
-        <v>99.779</v>
+        <v>101.669</v>
       </c>
       <c r="F315" t="s">
         <v>8</v>
       </c>
       <c r="G315">
         <v>1.0</v>
       </c>
       <c r="H315" s="1">
-        <v>1097569.0</v>
+        <v>406676.0</v>
       </c>
       <c r="I315" s="1">
-        <v>-23133.0</v>
+        <v>-4268.0</v>
       </c>
       <c r="J315" s="1">
-        <v>-2.1076579240121</v>
+        <v>-1.0494841102007</v>
       </c>
       <c r="K315">
-        <v>0.29</v>
+        <v>0.8</v>
       </c>
       <c r="L315" t="s">
-        <v>411</v>
+        <v>778</v>
       </c>
       <c r="M315" s="1">
-        <v>1074436.0</v>
+        <v>402408.0</v>
       </c>
       <c r="N315" s="1">
-        <v>1077600.38</v>
+        <v>405615.34</v>
       </c>
       <c r="O315" s="1">
-        <v>0.32</v>
+        <v>0.11</v>
       </c>
       <c r="P315">
         <v>1</v>
       </c>
     </row>
     <row r="316" spans="1:16">
       <c r="A316" t="s">
-        <v>799</v>
+        <v>779</v>
       </c>
       <c r="B316" t="s">
-        <v>800</v>
+        <v>780</v>
       </c>
       <c r="C316" s="1">
-        <v>719000.0</v>
+        <v>334000.0</v>
       </c>
       <c r="D316" s="1">
-        <v>97.185</v>
+        <v>100.084</v>
       </c>
       <c r="E316" s="1">
         <v>100.0</v>
       </c>
       <c r="F316" t="s">
         <v>8</v>
       </c>
       <c r="G316">
         <v>1.0</v>
       </c>
       <c r="H316" s="1">
-        <v>719000.0</v>
+        <v>334000.0</v>
       </c>
       <c r="I316" s="1">
-        <v>-20239.85</v>
+        <v>280.56</v>
       </c>
       <c r="J316" s="1">
-        <v>-2.815</v>
+        <v>0.084</v>
       </c>
       <c r="K316">
-        <v>0.32</v>
-[...2 lines deleted...]
-        <v>801</v>
+        <v>0.12</v>
+      </c>
+      <c r="L316">
+        <v>386.63</v>
       </c>
       <c r="M316" s="1">
-        <v>698760.15</v>
+        <v>334280.56</v>
       </c>
       <c r="N316" s="1">
-        <v>701036.52</v>
+        <v>334667.19</v>
       </c>
       <c r="O316" s="1">
-        <v>0.21</v>
+        <v>0.09</v>
       </c>
       <c r="P316">
         <v>1</v>
       </c>
     </row>
     <row r="317" spans="1:16">
       <c r="A317" t="s">
-        <v>802</v>
+        <v>781</v>
       </c>
       <c r="B317" t="s">
-        <v>803</v>
+        <v>782</v>
       </c>
       <c r="C317" s="1">
-        <v>276000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D317" s="1">
-        <v>96.898</v>
+        <v>99.054</v>
       </c>
       <c r="E317" s="1">
-        <v>99.215</v>
+        <v>100.78</v>
       </c>
       <c r="F317" t="s">
         <v>8</v>
       </c>
       <c r="G317">
         <v>1.0</v>
       </c>
       <c r="H317" s="1">
-        <v>273833.4</v>
+        <v>403120.0</v>
       </c>
       <c r="I317" s="1">
-        <v>-6394.92</v>
+        <v>-6904.0</v>
       </c>
       <c r="J317" s="1">
-        <v>-2.3353323590183</v>
+        <v>-1.7126413971026</v>
       </c>
       <c r="K317">
-        <v>3.81</v>
-[...2 lines deleted...]
-        <v>804</v>
+        <v>0.0</v>
+      </c>
+      <c r="L317">
+        <v>0.0</v>
       </c>
       <c r="M317" s="1">
-        <v>267438.48</v>
+        <v>396216.0</v>
       </c>
       <c r="N317" s="1">
-        <v>277958.62</v>
+        <v>396216.0</v>
       </c>
       <c r="O317" s="1">
-        <v>0.08</v>
+        <v>0.11</v>
       </c>
       <c r="P317">
         <v>1</v>
       </c>
     </row>
     <row r="318" spans="1:16">
       <c r="A318" t="s">
-        <v>805</v>
+        <v>783</v>
       </c>
       <c r="B318" t="s">
-        <v>806</v>
+        <v>784</v>
       </c>
       <c r="C318" s="1">
-        <v>400000.0</v>
+        <v>429000.0</v>
       </c>
       <c r="D318" s="1">
-        <v>98.936</v>
+        <v>100.581</v>
       </c>
       <c r="E318" s="1">
-        <v>101.669</v>
+        <v>100.0</v>
       </c>
       <c r="F318" t="s">
         <v>8</v>
       </c>
       <c r="G318">
         <v>1.0</v>
       </c>
       <c r="H318" s="1">
-        <v>406676.0</v>
+        <v>429000.0</v>
       </c>
       <c r="I318" s="1">
-        <v>-10932.0</v>
+        <v>2492.49</v>
       </c>
       <c r="J318" s="1">
-        <v>-2.6881350264092</v>
+        <v>0.581</v>
       </c>
       <c r="K318">
-        <v>0.03</v>
-[...2 lines deleted...]
-        <v>130.03</v>
+        <v>2.72</v>
+      </c>
+      <c r="L318" t="s">
+        <v>785</v>
       </c>
       <c r="M318" s="1">
-        <v>395744.0</v>
+        <v>431492.49</v>
       </c>
       <c r="N318" s="1">
-        <v>395874.03</v>
+        <v>443143.22</v>
       </c>
       <c r="O318" s="1">
         <v>0.12</v>
       </c>
       <c r="P318">
         <v>1</v>
       </c>
     </row>
     <row r="319" spans="1:16">
       <c r="A319" t="s">
-        <v>807</v>
+        <v>786</v>
       </c>
       <c r="B319" t="s">
-        <v>808</v>
+        <v>787</v>
       </c>
       <c r="C319" s="1">
-        <v>634000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D319" s="1">
-        <v>99.154</v>
+        <v>94.215</v>
       </c>
       <c r="E319" s="1">
-        <v>100.0</v>
+        <v>93.323</v>
       </c>
       <c r="F319" t="s">
         <v>8</v>
       </c>
       <c r="G319">
         <v>1.0</v>
       </c>
       <c r="H319" s="1">
-        <v>634000.0</v>
+        <v>279969.0</v>
       </c>
       <c r="I319" s="1">
-        <v>-5363.64</v>
+        <v>2676.0</v>
       </c>
       <c r="J319" s="1">
-        <v>-0.846</v>
+        <v>0.95582010865489</v>
       </c>
       <c r="K319">
-        <v>2.95</v>
+        <v>0.35</v>
       </c>
       <c r="L319" t="s">
-        <v>809</v>
+        <v>788</v>
       </c>
       <c r="M319" s="1">
-        <v>628636.36</v>
+        <v>282645.0</v>
       </c>
       <c r="N319" s="1">
-        <v>647351.1</v>
+        <v>283692.95</v>
       </c>
       <c r="O319" s="1">
-        <v>0.19</v>
+        <v>0.08</v>
       </c>
       <c r="P319">
         <v>1</v>
       </c>
     </row>
     <row r="320" spans="1:16">
       <c r="A320" t="s">
-        <v>810</v>
+        <v>789</v>
       </c>
       <c r="B320" t="s">
-        <v>811</v>
+        <v>790</v>
       </c>
       <c r="C320" s="1">
-        <v>400000.0</v>
+        <v>389000.0</v>
       </c>
       <c r="D320" s="1">
-        <v>98.403</v>
+        <v>100.542</v>
       </c>
       <c r="E320" s="1">
-        <v>100.78</v>
+        <v>100.15896401</v>
       </c>
       <c r="F320" t="s">
         <v>8</v>
       </c>
       <c r="G320">
         <v>1.0</v>
       </c>
       <c r="H320" s="1">
-        <v>403120.0</v>
+        <v>389618.37</v>
       </c>
       <c r="I320" s="1">
-        <v>-9508.0</v>
+        <v>1490.01</v>
       </c>
       <c r="J320" s="1">
-        <v>-2.3586028974003</v>
+        <v>0.38242806672591</v>
       </c>
       <c r="K320">
-        <v>2.54</v>
+        <v>3.38</v>
       </c>
       <c r="L320" t="s">
-        <v>812</v>
+        <v>791</v>
       </c>
       <c r="M320" s="1">
-        <v>393612.0</v>
+        <v>391108.38</v>
       </c>
       <c r="N320" s="1">
-        <v>403761.04</v>
+        <v>404238.46</v>
       </c>
       <c r="O320" s="1">
-        <v>0.12</v>
+        <v>0.11</v>
       </c>
       <c r="P320">
         <v>1</v>
       </c>
     </row>
     <row r="321" spans="1:16">
       <c r="A321" t="s">
-        <v>813</v>
+        <v>792</v>
       </c>
       <c r="B321" t="s">
-        <v>814</v>
+        <v>793</v>
       </c>
       <c r="C321" s="1">
-        <v>429000.0</v>
+        <v>661000.0</v>
       </c>
       <c r="D321" s="1">
-        <v>99.849</v>
+        <v>100.188</v>
       </c>
       <c r="E321" s="1">
         <v>100.0</v>
       </c>
       <c r="F321" t="s">
         <v>8</v>
       </c>
       <c r="G321">
         <v>1.0</v>
       </c>
       <c r="H321" s="1">
-        <v>429000.0</v>
+        <v>661000.0</v>
       </c>
       <c r="I321" s="1">
-        <v>-647.79</v>
+        <v>1242.68</v>
       </c>
       <c r="J321" s="1">
-        <v>-0.151</v>
+        <v>0.188</v>
       </c>
       <c r="K321">
-        <v>2.01</v>
+        <v>2.59</v>
       </c>
       <c r="L321" t="s">
-        <v>815</v>
+        <v>794</v>
       </c>
       <c r="M321" s="1">
-        <v>428352.21</v>
+        <v>662242.68</v>
       </c>
       <c r="N321" s="1">
-        <v>436972.9</v>
+        <v>679334.51</v>
       </c>
       <c r="O321" s="1">
-        <v>0.13</v>
+        <v>0.19</v>
       </c>
       <c r="P321">
         <v>1</v>
       </c>
     </row>
     <row r="322" spans="1:16">
       <c r="A322" t="s">
-        <v>816</v>
+        <v>795</v>
       </c>
       <c r="B322" t="s">
-        <v>817</v>
+        <v>796</v>
       </c>
       <c r="C322" s="1">
-        <v>300000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D322" s="1">
-        <v>93.02</v>
+        <v>99.419</v>
       </c>
       <c r="E322" s="1">
-        <v>93.323</v>
+        <v>99.07</v>
       </c>
       <c r="F322" t="s">
         <v>8</v>
       </c>
       <c r="G322">
         <v>1.0</v>
       </c>
       <c r="H322" s="1">
-        <v>279969.0</v>
+        <v>495350.0</v>
       </c>
       <c r="I322" s="1">
-        <v>-909.0</v>
+        <v>1745.0</v>
       </c>
       <c r="J322" s="1">
-        <v>-0.3246788037247</v>
+        <v>0.3522761683658</v>
       </c>
       <c r="K322">
-        <v>0.25</v>
-[...2 lines deleted...]
-        <v>756.16</v>
+        <v>1.0</v>
+      </c>
+      <c r="L322" t="s">
+        <v>797</v>
       </c>
       <c r="M322" s="1">
-        <v>279060.0</v>
+        <v>497095.0</v>
       </c>
       <c r="N322" s="1">
-        <v>279816.16</v>
+        <v>502093.0</v>
       </c>
       <c r="O322" s="1">
-        <v>0.08</v>
+        <v>0.14</v>
       </c>
       <c r="P322">
         <v>1</v>
       </c>
     </row>
     <row r="323" spans="1:16">
       <c r="A323" t="s">
-        <v>818</v>
+        <v>798</v>
       </c>
       <c r="B323" t="s">
-        <v>819</v>
+        <v>799</v>
       </c>
       <c r="C323" s="1">
-        <v>189000.0</v>
+        <v>536003.0</v>
       </c>
       <c r="D323" s="1">
-        <v>99.158</v>
+        <v>98.03</v>
       </c>
       <c r="E323" s="1">
-        <v>99.833</v>
+        <v>97.84408856</v>
       </c>
       <c r="F323" t="s">
         <v>8</v>
       </c>
       <c r="G323">
         <v>1.0</v>
       </c>
       <c r="H323" s="1">
-        <v>188684.37</v>
+        <v>524447.25</v>
       </c>
       <c r="I323" s="1">
-        <v>-1275.75</v>
+        <v>996.5</v>
       </c>
       <c r="J323" s="1">
-        <v>-0.67612913565655</v>
+        <v>0.19000957674962</v>
       </c>
       <c r="K323">
-        <v>2.6</v>
+        <v>0.66</v>
       </c>
       <c r="L323" t="s">
-        <v>820</v>
+        <v>800</v>
       </c>
       <c r="M323" s="1">
-        <v>187408.62</v>
+        <v>525443.75</v>
       </c>
       <c r="N323" s="1">
-        <v>192317.44</v>
+        <v>529001.19</v>
       </c>
       <c r="O323" s="1">
-        <v>0.06</v>
+        <v>0.15</v>
       </c>
       <c r="P323">
         <v>1</v>
       </c>
     </row>
     <row r="324" spans="1:16">
       <c r="A324" t="s">
-        <v>821</v>
+        <v>801</v>
       </c>
       <c r="B324" t="s">
-        <v>822</v>
+        <v>802</v>
       </c>
       <c r="C324" s="1">
-        <v>661000.0</v>
+        <v>2344997.0</v>
       </c>
       <c r="D324" s="1">
-        <v>99.105</v>
+        <v>97.686</v>
       </c>
       <c r="E324" s="1">
-        <v>100.0</v>
+        <v>100.99992495</v>
       </c>
       <c r="F324" t="s">
         <v>8</v>
       </c>
       <c r="G324">
         <v>1.0</v>
       </c>
       <c r="H324" s="1">
-        <v>661000.0</v>
+        <v>2368445.21</v>
       </c>
       <c r="I324" s="1">
-        <v>-5915.95</v>
+        <v>-77711.44</v>
       </c>
       <c r="J324" s="1">
-        <v>-0.895</v>
+        <v>-3.2811162222326</v>
       </c>
       <c r="K324">
-        <v>1.89</v>
+        <v>0.95</v>
       </c>
       <c r="L324" t="s">
-        <v>823</v>
+        <v>803</v>
       </c>
       <c r="M324" s="1">
-        <v>655084.05</v>
+        <v>2290733.77</v>
       </c>
       <c r="N324" s="1">
-        <v>667579.21</v>
+        <v>2313059.43</v>
       </c>
       <c r="O324" s="1">
-        <v>0.2</v>
+        <v>0.65</v>
       </c>
       <c r="P324">
         <v>1</v>
       </c>
     </row>
     <row r="325" spans="1:16">
       <c r="A325" t="s">
-        <v>824</v>
+        <v>804</v>
       </c>
       <c r="B325" t="s">
-        <v>825</v>
+        <v>805</v>
       </c>
       <c r="C325" s="1">
-        <v>500000.0</v>
+        <v>1637863.0</v>
       </c>
       <c r="D325" s="1">
-        <v>98.501</v>
+        <v>104.075</v>
       </c>
       <c r="E325" s="1">
-        <v>99.07</v>
+        <v>117.35435015</v>
       </c>
       <c r="F325" t="s">
         <v>8</v>
       </c>
       <c r="G325">
         <v>1.0</v>
       </c>
       <c r="H325" s="1">
-        <v>495350.0</v>
+        <v>1922103.48</v>
       </c>
       <c r="I325" s="1">
-        <v>-2845.0</v>
+        <v>-217497.56</v>
       </c>
       <c r="J325" s="1">
-        <v>-0.57434137478551</v>
+        <v>-11.315600968581</v>
       </c>
       <c r="K325">
-        <v>0.28</v>
+        <v>1.43</v>
       </c>
       <c r="L325" t="s">
-        <v>826</v>
+        <v>806</v>
       </c>
       <c r="M325" s="1">
-        <v>492505.0</v>
+        <v>1704605.92</v>
       </c>
       <c r="N325" s="1">
-        <v>493882.0</v>
+        <v>1727995.95</v>
       </c>
       <c r="O325" s="1">
-        <v>0.15</v>
+        <v>0.48</v>
       </c>
       <c r="P325">
         <v>1</v>
       </c>
     </row>
     <row r="326" spans="1:16">
       <c r="A326" t="s">
-        <v>827</v>
+        <v>807</v>
       </c>
       <c r="B326" t="s">
-        <v>828</v>
+        <v>808</v>
       </c>
       <c r="C326" s="1">
-        <v>521765.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D326" s="1">
-        <v>97.621</v>
+        <v>98.11</v>
       </c>
       <c r="E326" s="1">
-        <v>97.83772196</v>
+        <v>99.794</v>
       </c>
       <c r="F326" t="s">
         <v>8</v>
       </c>
       <c r="G326">
         <v>1.0</v>
       </c>
       <c r="H326" s="1">
-        <v>510482.99</v>
+        <v>199588.0</v>
       </c>
       <c r="I326" s="1">
-        <v>-1130.78</v>
+        <v>-3368.0</v>
       </c>
       <c r="J326" s="1">
-        <v>-0.22151178827722</v>
+        <v>-1.687476200974</v>
       </c>
       <c r="K326">
-        <v>0.52</v>
+        <v>0.86</v>
       </c>
       <c r="L326" t="s">
-        <v>829</v>
+        <v>809</v>
       </c>
       <c r="M326" s="1">
-        <v>509352.21</v>
+        <v>196220.0</v>
       </c>
       <c r="N326" s="1">
-        <v>512053.95</v>
+        <v>197946.03</v>
       </c>
       <c r="O326" s="1">
-        <v>0.15</v>
+        <v>0.06</v>
       </c>
       <c r="P326">
         <v>1</v>
       </c>
     </row>
     <row r="327" spans="1:16">
       <c r="A327" t="s">
-        <v>830</v>
+        <v>810</v>
       </c>
       <c r="B327" t="s">
-        <v>831</v>
+        <v>811</v>
       </c>
       <c r="C327" s="1">
-        <v>2284200.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="D327" s="1">
-        <v>97.189</v>
+        <v>97.906</v>
       </c>
       <c r="E327" s="1">
-        <v>101.07926451</v>
+        <v>99.224</v>
       </c>
       <c r="F327" t="s">
         <v>8</v>
       </c>
       <c r="G327">
         <v>1.0</v>
       </c>
       <c r="H327" s="1">
-        <v>2308852.56</v>
+        <v>992240.0</v>
       </c>
       <c r="I327" s="1">
-        <v>-88861.42</v>
+        <v>-13180.0</v>
       </c>
       <c r="J327" s="1">
-        <v>-3.8487264860256</v>
+        <v>-1.3283076674998</v>
       </c>
       <c r="K327">
-        <v>0.47</v>
+        <v>1.75</v>
       </c>
       <c r="L327" t="s">
-        <v>832</v>
+        <v>812</v>
       </c>
       <c r="M327" s="1">
-        <v>2219991.14</v>
+        <v>979060.0</v>
       </c>
       <c r="N327" s="1">
-        <v>2230629.88</v>
+        <v>996512.05</v>
       </c>
       <c r="O327" s="1">
-        <v>0.66</v>
+        <v>0.28</v>
       </c>
       <c r="P327">
         <v>1</v>
       </c>
     </row>
     <row r="328" spans="1:16">
       <c r="A328" t="s">
-        <v>833</v>
+        <v>813</v>
       </c>
       <c r="B328" t="s">
-        <v>834</v>
+        <v>814</v>
       </c>
       <c r="C328" s="1">
-        <v>1595023.0</v>
+        <v>288000.0</v>
       </c>
       <c r="D328" s="1">
-        <v>103.817</v>
+        <v>99.679</v>
       </c>
       <c r="E328" s="1">
-        <v>117.69169661</v>
+        <v>100.0</v>
       </c>
       <c r="F328" t="s">
         <v>8</v>
       </c>
       <c r="G328">
         <v>1.0</v>
       </c>
       <c r="H328" s="1">
-        <v>1877209.63</v>
+        <v>288000.0</v>
       </c>
       <c r="I328" s="1">
-        <v>-221304.6</v>
+        <v>-924.48</v>
       </c>
       <c r="J328" s="1">
-        <v>-11.789019002635</v>
+        <v>-0.321</v>
       </c>
       <c r="K328">
-        <v>0.7</v>
+        <v>3.24</v>
       </c>
       <c r="L328" t="s">
-        <v>835</v>
+        <v>815</v>
       </c>
       <c r="M328" s="1">
-        <v>1655905.03</v>
+        <v>287075.52</v>
       </c>
       <c r="N328" s="1">
-        <v>1667048.34</v>
+        <v>296420.26</v>
       </c>
       <c r="O328" s="1">
-        <v>0.49</v>
+        <v>0.08</v>
       </c>
       <c r="P328">
         <v>1</v>
       </c>
     </row>
     <row r="329" spans="1:16">
       <c r="A329" t="s">
-        <v>836</v>
+        <v>816</v>
       </c>
       <c r="B329" t="s">
-        <v>837</v>
+        <v>817</v>
       </c>
       <c r="C329" s="1">
-        <v>200000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D329" s="1">
-        <v>97.33</v>
+        <v>99.597</v>
       </c>
       <c r="E329" s="1">
-        <v>99.794</v>
+        <v>101.2</v>
       </c>
       <c r="F329" t="s">
         <v>8</v>
       </c>
       <c r="G329">
         <v>1.0</v>
       </c>
       <c r="H329" s="1">
-        <v>199588.0</v>
+        <v>404800.0</v>
       </c>
       <c r="I329" s="1">
-        <v>-4928.0</v>
+        <v>-6412.0</v>
       </c>
       <c r="J329" s="1">
-        <v>-2.4690863178147</v>
+        <v>-1.5839920948617</v>
       </c>
       <c r="K329">
-        <v>0.18</v>
-[...2 lines deleted...]
-        <v>364.38</v>
+        <v>0.9</v>
+      </c>
+      <c r="L329" t="s">
+        <v>818</v>
       </c>
       <c r="M329" s="1">
-        <v>194660.0</v>
+        <v>398388.0</v>
       </c>
       <c r="N329" s="1">
-        <v>195024.38</v>
+        <v>401996.77</v>
       </c>
       <c r="O329" s="1">
-        <v>0.06</v>
+        <v>0.11</v>
       </c>
       <c r="P329">
         <v>1</v>
       </c>
     </row>
     <row r="330" spans="1:16">
       <c r="A330" t="s">
-        <v>838</v>
+        <v>819</v>
       </c>
       <c r="B330" t="s">
-        <v>839</v>
+        <v>820</v>
       </c>
       <c r="C330" s="1">
-        <v>1000000.0</v>
+        <v>956000.0</v>
       </c>
       <c r="D330" s="1">
-        <v>96.204</v>
+        <v>98.576</v>
       </c>
       <c r="E330" s="1">
-        <v>99.224</v>
+        <v>99.728</v>
       </c>
       <c r="F330" t="s">
         <v>8</v>
       </c>
       <c r="G330">
         <v>1.0</v>
       </c>
       <c r="H330" s="1">
-        <v>992240.0</v>
+        <v>953399.68</v>
       </c>
       <c r="I330" s="1">
-        <v>-30200.0</v>
+        <v>-11013.12</v>
       </c>
       <c r="J330" s="1">
-        <v>-3.0436184794001</v>
+        <v>-1.1551419862025</v>
       </c>
       <c r="K330">
-        <v>1.11</v>
+        <v>1.1</v>
       </c>
       <c r="L330" t="s">
-        <v>840</v>
+        <v>821</v>
       </c>
       <c r="M330" s="1">
-        <v>962040.0</v>
+        <v>942386.56</v>
       </c>
       <c r="N330" s="1">
-        <v>973170.14</v>
+        <v>952941.85</v>
       </c>
       <c r="O330" s="1">
-        <v>0.29</v>
+        <v>0.27</v>
       </c>
       <c r="P330">
         <v>1</v>
       </c>
     </row>
     <row r="331" spans="1:16">
       <c r="A331" t="s">
-        <v>841</v>
+        <v>822</v>
       </c>
       <c r="B331" t="s">
-        <v>842</v>
+        <v>823</v>
       </c>
       <c r="C331" s="1">
-        <v>288000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D331" s="1">
-        <v>98.938</v>
+        <v>101.102</v>
       </c>
       <c r="E331" s="1">
-        <v>100.0</v>
+        <v>100.651</v>
       </c>
       <c r="F331" t="s">
         <v>8</v>
       </c>
       <c r="G331">
         <v>1.0</v>
       </c>
       <c r="H331" s="1">
-        <v>288000.0</v>
+        <v>402604.0</v>
       </c>
       <c r="I331" s="1">
-        <v>-3058.56</v>
+        <v>1804.0</v>
       </c>
       <c r="J331" s="1">
-        <v>-1.062</v>
+        <v>0.44808297980149</v>
       </c>
       <c r="K331">
-        <v>2.53</v>
+        <v>1.98</v>
       </c>
       <c r="L331" t="s">
-        <v>843</v>
+        <v>824</v>
       </c>
       <c r="M331" s="1">
-        <v>284941.44</v>
+        <v>404408.0</v>
       </c>
       <c r="N331" s="1">
-        <v>292225.69</v>
+        <v>412313.48</v>
       </c>
       <c r="O331" s="1">
-        <v>0.09</v>
+        <v>0.12</v>
       </c>
       <c r="P331">
         <v>1</v>
       </c>
     </row>
     <row r="332" spans="1:16">
       <c r="A332" t="s">
-        <v>844</v>
+        <v>825</v>
       </c>
       <c r="B332" t="s">
-        <v>845</v>
+        <v>826</v>
       </c>
       <c r="C332" s="1">
-        <v>400000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D332" s="1">
-        <v>98.844</v>
+        <v>104.932</v>
       </c>
       <c r="E332" s="1">
-        <v>101.2</v>
+        <v>99.29</v>
       </c>
       <c r="F332" t="s">
         <v>8</v>
       </c>
       <c r="G332">
         <v>1.0</v>
       </c>
       <c r="H332" s="1">
-        <v>404800.0</v>
+        <v>198580.0</v>
       </c>
       <c r="I332" s="1">
-        <v>-9424.0</v>
+        <v>11284.0</v>
       </c>
       <c r="J332" s="1">
-        <v>-2.3280632411067</v>
+        <v>5.6823446469937</v>
       </c>
       <c r="K332">
-        <v>0.18</v>
-[...2 lines deleted...]
-        <v>729.86</v>
+        <v>0.68</v>
+      </c>
+      <c r="L332" t="s">
+        <v>827</v>
       </c>
       <c r="M332" s="1">
-        <v>395376.0</v>
+        <v>209864.0</v>
       </c>
       <c r="N332" s="1">
-        <v>396105.86</v>
+        <v>211218.79</v>
       </c>
       <c r="O332" s="1">
-        <v>0.12</v>
+        <v>0.06</v>
       </c>
       <c r="P332">
         <v>1</v>
       </c>
     </row>
     <row r="333" spans="1:16">
       <c r="A333" t="s">
-        <v>846</v>
+        <v>828</v>
       </c>
       <c r="B333" t="s">
-        <v>847</v>
+        <v>829</v>
       </c>
       <c r="C333" s="1">
-        <v>956000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D333" s="1">
-        <v>98.063</v>
+        <v>97.261</v>
       </c>
       <c r="E333" s="1">
-        <v>99.728</v>
+        <v>97.26</v>
       </c>
       <c r="F333" t="s">
         <v>8</v>
       </c>
       <c r="G333">
         <v>1.0</v>
       </c>
       <c r="H333" s="1">
-        <v>953399.68</v>
+        <v>194520.0</v>
       </c>
       <c r="I333" s="1">
-        <v>-15917.4</v>
+        <v>2.0</v>
       </c>
       <c r="J333" s="1">
-        <v>-1.6695411519333</v>
+        <v>0.0010281719103434</v>
       </c>
       <c r="K333">
-        <v>0.47</v>
+        <v>0.64</v>
       </c>
       <c r="L333" t="s">
-        <v>848</v>
+        <v>830</v>
       </c>
       <c r="M333" s="1">
-        <v>937482.28</v>
+        <v>194522.0</v>
       </c>
       <c r="N333" s="1">
-        <v>941993.81</v>
+        <v>195795.97</v>
       </c>
       <c r="O333" s="1">
-        <v>0.28</v>
+        <v>0.05</v>
       </c>
       <c r="P333">
         <v>1</v>
       </c>
     </row>
     <row r="334" spans="1:16">
       <c r="A334" t="s">
-        <v>849</v>
+        <v>831</v>
       </c>
       <c r="B334" t="s">
-        <v>850</v>
+        <v>832</v>
       </c>
       <c r="C334" s="1">
-        <v>600000.0</v>
+        <v>169000.0</v>
       </c>
       <c r="D334" s="1">
-        <v>100.473</v>
+        <v>99.71</v>
       </c>
       <c r="E334" s="1">
-        <v>100.651</v>
+        <v>102.47</v>
       </c>
       <c r="F334" t="s">
         <v>8</v>
       </c>
       <c r="G334">
         <v>1.0</v>
       </c>
       <c r="H334" s="1">
-        <v>603906.0</v>
+        <v>173174.3</v>
       </c>
       <c r="I334" s="1">
-        <v>-1068.0</v>
+        <v>-4664.4</v>
       </c>
       <c r="J334" s="1">
-        <v>-0.17684871486622</v>
+        <v>-2.6934712598809</v>
       </c>
       <c r="K334">
-        <v>1.27</v>
-[...2 lines deleted...]
-        <v>851</v>
+        <v>0.49</v>
+      </c>
+      <c r="L334">
+        <v>833.42</v>
       </c>
       <c r="M334" s="1">
-        <v>602838.0</v>
+        <v>168509.9</v>
       </c>
       <c r="N334" s="1">
-        <v>610465.4</v>
+        <v>169343.32</v>
       </c>
       <c r="O334" s="1">
-        <v>0.18</v>
+        <v>0.05</v>
       </c>
       <c r="P334">
         <v>1</v>
       </c>
     </row>
     <row r="335" spans="1:16">
       <c r="A335" t="s">
-        <v>852</v>
+        <v>833</v>
       </c>
       <c r="B335" t="s">
-        <v>853</v>
+        <v>834</v>
       </c>
       <c r="C335" s="1">
-        <v>800000.0</v>
+        <v>846578.75</v>
       </c>
       <c r="D335" s="1">
-        <v>103.813</v>
+        <v>97.509</v>
       </c>
       <c r="E335" s="1">
-        <v>99.29</v>
+        <v>95.46332577</v>
       </c>
       <c r="F335" t="s">
         <v>8</v>
       </c>
       <c r="G335">
         <v>1.0</v>
       </c>
       <c r="H335" s="1">
-        <v>794320.0</v>
+        <v>808172.23</v>
       </c>
       <c r="I335" s="1">
-        <v>36184.0</v>
+        <v>17318.24</v>
       </c>
       <c r="J335" s="1">
-        <v>4.5553429348373</v>
+        <v>2.14288976497</v>
       </c>
       <c r="K335">
-        <v>5.01</v>
+        <v>0.44</v>
       </c>
       <c r="L335" t="s">
-        <v>854</v>
+        <v>835</v>
       </c>
       <c r="M335" s="1">
-        <v>830504.0</v>
+        <v>825490.47</v>
       </c>
       <c r="N335" s="1">
-        <v>870558.79</v>
+        <v>829240.93</v>
       </c>
       <c r="O335" s="1">
-        <v>0.26</v>
+        <v>0.23</v>
       </c>
       <c r="P335">
         <v>1</v>
       </c>
     </row>
     <row r="336" spans="1:16">
       <c r="A336" t="s">
-        <v>855</v>
+        <v>836</v>
       </c>
       <c r="B336" t="s">
-        <v>856</v>
+        <v>837</v>
       </c>
       <c r="C336" s="1">
-        <v>169000.0</v>
+        <v>518623.13</v>
       </c>
       <c r="D336" s="1">
-        <v>98.876</v>
+        <v>81.035</v>
       </c>
       <c r="E336" s="1">
-        <v>102.47</v>
+        <v>82.79115125</v>
       </c>
       <c r="F336" t="s">
         <v>8</v>
       </c>
       <c r="G336">
         <v>1.0</v>
       </c>
       <c r="H336" s="1">
-        <v>173174.3</v>
+        <v>429374.06</v>
       </c>
       <c r="I336" s="1">
-        <v>-6073.86</v>
+        <v>-9107.8</v>
       </c>
       <c r="J336" s="1">
-        <v>-3.5073680101493</v>
+        <v>-2.1211807718426</v>
       </c>
       <c r="K336">
-        <v>3.72</v>
+        <v>0.58</v>
       </c>
       <c r="L336" t="s">
-        <v>857</v>
+        <v>838</v>
       </c>
       <c r="M336" s="1">
-        <v>167100.44</v>
+        <v>420266.26</v>
       </c>
       <c r="N336" s="1">
-        <v>173378.91</v>
+        <v>423258.64</v>
       </c>
       <c r="O336" s="1">
-        <v>0.05</v>
+        <v>0.12</v>
       </c>
       <c r="P336">
         <v>1</v>
       </c>
     </row>
     <row r="337" spans="1:16">
       <c r="A337" t="s">
-        <v>858</v>
+        <v>839</v>
       </c>
       <c r="B337" t="s">
-        <v>859</v>
+        <v>840</v>
       </c>
       <c r="C337" s="1">
-        <v>858302.75</v>
+        <v>643688.0</v>
       </c>
       <c r="D337" s="1">
-        <v>89.824</v>
+        <v>92.831</v>
       </c>
       <c r="E337" s="1">
-        <v>88.43019436</v>
+        <v>92.60064348</v>
       </c>
       <c r="F337" t="s">
         <v>8</v>
       </c>
       <c r="G337">
         <v>1.0</v>
       </c>
       <c r="H337" s="1">
-        <v>758998.79</v>
+        <v>596059.23</v>
       </c>
       <c r="I337" s="1">
-        <v>11963.07</v>
+        <v>1482.78</v>
       </c>
       <c r="J337" s="1">
-        <v>1.5761645680621</v>
+        <v>0.24876386865111</v>
       </c>
       <c r="K337">
-        <v>0.2</v>
+        <v>1.46</v>
       </c>
       <c r="L337" t="s">
-        <v>860</v>
+        <v>841</v>
       </c>
       <c r="M337" s="1">
-        <v>770961.86</v>
+        <v>597542.01</v>
       </c>
       <c r="N337" s="1">
-        <v>772715.5</v>
+        <v>606911.64</v>
       </c>
       <c r="O337" s="1">
-        <v>0.23</v>
+        <v>0.17</v>
       </c>
       <c r="P337">
         <v>1</v>
       </c>
     </row>
     <row r="338" spans="1:16">
       <c r="A338" t="s">
-        <v>861</v>
+        <v>842</v>
       </c>
       <c r="B338" t="s">
-        <v>862</v>
+        <v>843</v>
       </c>
       <c r="C338" s="1">
-        <v>825039.75</v>
+        <v>1206870.39</v>
       </c>
       <c r="D338" s="1">
-        <v>97.0</v>
+        <v>103.442</v>
       </c>
       <c r="E338" s="1">
-        <v>95.40856183</v>
+        <v>106.33752975</v>
       </c>
       <c r="F338" t="s">
         <v>8</v>
       </c>
       <c r="G338">
         <v>1.0</v>
       </c>
       <c r="H338" s="1">
-        <v>787158.56</v>
+        <v>1283356.16</v>
       </c>
       <c r="I338" s="1">
-        <v>13130.0</v>
+        <v>-34945.29</v>
       </c>
       <c r="J338" s="1">
-        <v>1.6680248004925</v>
+        <v>-2.7229611770438</v>
       </c>
       <c r="K338">
-        <v>0.31</v>
+        <v>1.21</v>
       </c>
       <c r="L338" t="s">
-        <v>863</v>
+        <v>844</v>
       </c>
       <c r="M338" s="1">
-        <v>800288.56</v>
+        <v>1248410.87</v>
       </c>
       <c r="N338" s="1">
-        <v>802820.19</v>
+        <v>1263052.03</v>
       </c>
       <c r="O338" s="1">
-        <v>0.24</v>
+        <v>0.35</v>
       </c>
       <c r="P338">
         <v>1</v>
       </c>
     </row>
     <row r="339" spans="1:16">
       <c r="A339" t="s">
-        <v>864</v>
+        <v>845</v>
       </c>
       <c r="B339" t="s">
-        <v>865</v>
+        <v>846</v>
       </c>
       <c r="C339" s="1">
-        <v>505455.13</v>
+        <v>308000.0</v>
       </c>
       <c r="D339" s="1">
-        <v>79.675</v>
+        <v>100.277</v>
       </c>
       <c r="E339" s="1">
-        <v>82.82664576</v>
+        <v>99.958</v>
       </c>
       <c r="F339" t="s">
         <v>8</v>
       </c>
       <c r="G339">
         <v>1.0</v>
       </c>
       <c r="H339" s="1">
-        <v>418651.53</v>
+        <v>307870.64</v>
       </c>
       <c r="I339" s="1">
-        <v>-15930.15</v>
+        <v>982.52</v>
       </c>
       <c r="J339" s="1">
-        <v>-3.8051097054393</v>
+        <v>0.31913403629524</v>
       </c>
       <c r="K339">
-        <v>0.4</v>
-[...2 lines deleted...]
-        <v>866</v>
+        <v>0.29</v>
+      </c>
+      <c r="L339">
+        <v>886.03</v>
       </c>
       <c r="M339" s="1">
-        <v>402721.38</v>
+        <v>308853.16</v>
       </c>
       <c r="N339" s="1">
-        <v>404752.89</v>
+        <v>309739.19</v>
       </c>
       <c r="O339" s="1">
-        <v>0.12</v>
+        <v>0.09</v>
       </c>
       <c r="P339">
         <v>1</v>
       </c>
     </row>
     <row r="340" spans="1:16">
       <c r="A340" t="s">
-        <v>867</v>
+        <v>847</v>
       </c>
       <c r="B340" t="s">
-        <v>868</v>
+        <v>848</v>
       </c>
       <c r="C340" s="1">
-        <v>2183831.39</v>
+        <v>394000.0</v>
       </c>
       <c r="D340" s="1">
-        <v>101.83</v>
+        <v>98.181</v>
       </c>
       <c r="E340" s="1">
-        <v>106.39664356</v>
+        <v>99.422</v>
       </c>
       <c r="F340" t="s">
         <v>8</v>
       </c>
       <c r="G340">
         <v>1.0</v>
       </c>
       <c r="H340" s="1">
-        <v>2323523.3</v>
+        <v>391722.68</v>
       </c>
       <c r="I340" s="1">
-        <v>-99727.79</v>
+        <v>-4889.54</v>
       </c>
       <c r="J340" s="1">
-        <v>-4.2920933911013</v>
+        <v>-1.2482146808553</v>
       </c>
       <c r="K340">
-        <v>0.42</v>
+        <v>0.81</v>
       </c>
       <c r="L340" t="s">
-        <v>869</v>
+        <v>849</v>
       </c>
       <c r="M340" s="1">
-        <v>2223795.51</v>
+        <v>386833.14</v>
       </c>
       <c r="N340" s="1">
-        <v>2232871.87</v>
+        <v>390025.62</v>
       </c>
       <c r="O340" s="1">
-        <v>0.66</v>
+        <v>0.11</v>
       </c>
       <c r="P340">
         <v>1</v>
       </c>
     </row>
     <row r="341" spans="1:16">
       <c r="A341" t="s">
-        <v>870</v>
+        <v>850</v>
       </c>
       <c r="B341" t="s">
-        <v>871</v>
+        <v>851</v>
       </c>
       <c r="C341" s="1">
-        <v>394000.0</v>
+        <v>495000.0</v>
       </c>
       <c r="D341" s="1">
-        <v>96.875</v>
+        <v>100.804</v>
       </c>
       <c r="E341" s="1">
-        <v>99.422</v>
+        <v>100.0</v>
       </c>
       <c r="F341" t="s">
         <v>8</v>
       </c>
       <c r="G341">
         <v>1.0</v>
       </c>
       <c r="H341" s="1">
-        <v>391722.68</v>
+        <v>495000.0</v>
       </c>
       <c r="I341" s="1">
-        <v>-10035.18</v>
+        <v>3979.8</v>
       </c>
       <c r="J341" s="1">
-        <v>-2.5618072458812</v>
+        <v>0.804</v>
       </c>
       <c r="K341">
-        <v>0.18</v>
-[...2 lines deleted...]
-        <v>701.64</v>
+        <v>0.32</v>
+      </c>
+      <c r="L341" t="s">
+        <v>852</v>
       </c>
       <c r="M341" s="1">
-        <v>381687.5</v>
+        <v>498979.8</v>
       </c>
       <c r="N341" s="1">
-        <v>382389.14</v>
+        <v>500552.95</v>
       </c>
       <c r="O341" s="1">
-        <v>0.11</v>
+        <v>0.14</v>
       </c>
       <c r="P341">
         <v>1</v>
       </c>
     </row>
     <row r="342" spans="1:16">
       <c r="A342" t="s">
-        <v>872</v>
+        <v>853</v>
       </c>
       <c r="B342" t="s">
-        <v>873</v>
+        <v>854</v>
       </c>
       <c r="C342" s="1">
-        <v>495000.0</v>
+        <v>450000.0</v>
       </c>
       <c r="D342" s="1">
-        <v>99.364</v>
+        <v>89.017</v>
       </c>
       <c r="E342" s="1">
-        <v>100.0</v>
+        <v>88.621</v>
       </c>
       <c r="F342" t="s">
         <v>8</v>
       </c>
       <c r="G342">
         <v>1.0</v>
       </c>
       <c r="H342" s="1">
-        <v>495000.0</v>
+        <v>398794.5</v>
       </c>
       <c r="I342" s="1">
-        <v>-3148.2</v>
+        <v>1782.0</v>
       </c>
       <c r="J342" s="1">
-        <v>-0.636</v>
+        <v>0.44684668419449</v>
       </c>
       <c r="K342">
-        <v>3.54</v>
+        <v>1.56</v>
       </c>
       <c r="L342" t="s">
-        <v>874</v>
+        <v>855</v>
       </c>
       <c r="M342" s="1">
-        <v>491851.8</v>
+        <v>400576.5</v>
       </c>
       <c r="N342" s="1">
-        <v>509373.44</v>
+        <v>407608.52</v>
       </c>
       <c r="O342" s="1">
-        <v>0.15</v>
+        <v>0.11</v>
       </c>
       <c r="P342">
         <v>1</v>
       </c>
     </row>
     <row r="343" spans="1:16">
       <c r="A343" t="s">
-        <v>875</v>
+        <v>856</v>
       </c>
       <c r="B343" t="s">
-        <v>876</v>
+        <v>857</v>
       </c>
       <c r="C343" s="1">
-        <v>450000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D343" s="1">
-        <v>87.392</v>
+        <v>75.13</v>
       </c>
       <c r="E343" s="1">
-        <v>88.621</v>
+        <v>74.174</v>
       </c>
       <c r="F343" t="s">
         <v>8</v>
       </c>
       <c r="G343">
         <v>1.0</v>
       </c>
       <c r="H343" s="1">
-        <v>398794.5</v>
+        <v>370870.0</v>
       </c>
       <c r="I343" s="1">
-        <v>-5530.5</v>
+        <v>4780.0</v>
       </c>
       <c r="J343" s="1">
-        <v>-1.3868044820077</v>
+        <v>1.2888613260711</v>
       </c>
       <c r="K343">
-        <v>1.25</v>
+        <v>0.41</v>
       </c>
       <c r="L343" t="s">
-        <v>877</v>
+        <v>535</v>
       </c>
       <c r="M343" s="1">
-        <v>393264.0</v>
+        <v>375650.0</v>
       </c>
       <c r="N343" s="1">
-        <v>398873.59</v>
+        <v>377684.25</v>
       </c>
       <c r="O343" s="1">
-        <v>0.12</v>
+        <v>0.11</v>
       </c>
       <c r="P343">
         <v>1</v>
       </c>
     </row>
     <row r="344" spans="1:16">
       <c r="A344" t="s">
-        <v>878</v>
+        <v>858</v>
       </c>
       <c r="B344" t="s">
-        <v>879</v>
+        <v>859</v>
       </c>
       <c r="C344" s="1">
-        <v>500000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D344" s="1">
-        <v>73.673</v>
+        <v>98.549</v>
       </c>
       <c r="E344" s="1">
-        <v>74.174</v>
+        <v>99.985</v>
       </c>
       <c r="F344" t="s">
         <v>8</v>
       </c>
       <c r="G344">
         <v>1.0</v>
       </c>
       <c r="H344" s="1">
-        <v>370870.0</v>
+        <v>399940.0</v>
       </c>
       <c r="I344" s="1">
-        <v>-2505.0</v>
+        <v>-5744.0</v>
       </c>
       <c r="J344" s="1">
-        <v>-0.67543883301426</v>
+        <v>-1.4362154323148</v>
       </c>
       <c r="K344">
-        <v>0.26</v>
+        <v>3.29</v>
       </c>
       <c r="L344" t="s">
-        <v>880</v>
+        <v>860</v>
       </c>
       <c r="M344" s="1">
-        <v>368365.0</v>
+        <v>394196.0</v>
       </c>
       <c r="N344" s="1">
-        <v>369669.79</v>
+        <v>407363.12</v>
       </c>
       <c r="O344" s="1">
         <v>0.11</v>
       </c>
       <c r="P344">
         <v>1</v>
       </c>
     </row>
     <row r="345" spans="1:16">
       <c r="A345" t="s">
-        <v>881</v>
+        <v>861</v>
       </c>
       <c r="B345" t="s">
-        <v>882</v>
+        <v>862</v>
       </c>
       <c r="C345" s="1">
         <v>400000.0</v>
       </c>
       <c r="D345" s="1">
-        <v>97.202</v>
+        <v>101.358</v>
       </c>
       <c r="E345" s="1">
-        <v>99.985</v>
+        <v>100.0</v>
       </c>
       <c r="F345" t="s">
         <v>8</v>
       </c>
       <c r="G345">
         <v>1.0</v>
       </c>
       <c r="H345" s="1">
-        <v>399940.0</v>
+        <v>400000.0</v>
       </c>
       <c r="I345" s="1">
-        <v>-11132.0</v>
+        <v>5432.0</v>
       </c>
       <c r="J345" s="1">
-        <v>-2.7834175126269</v>
+        <v>1.358</v>
       </c>
       <c r="K345">
-        <v>2.64</v>
+        <v>2.88</v>
       </c>
       <c r="L345" t="s">
-        <v>883</v>
+        <v>863</v>
       </c>
       <c r="M345" s="1">
-        <v>388808.0</v>
+        <v>405432.0</v>
       </c>
       <c r="N345" s="1">
-        <v>399349.1</v>
+        <v>416956.34</v>
       </c>
       <c r="O345" s="1">
         <v>0.12</v>
       </c>
       <c r="P345">
         <v>1</v>
       </c>
     </row>
     <row r="346" spans="1:16">
       <c r="A346" t="s">
-        <v>884</v>
+        <v>864</v>
       </c>
       <c r="B346" t="s">
-        <v>885</v>
+        <v>865</v>
       </c>
       <c r="C346" s="1">
-        <v>400000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D346" s="1">
-        <v>100.183</v>
+        <v>98.984</v>
       </c>
       <c r="E346" s="1">
-        <v>100.0</v>
+        <v>99.711</v>
       </c>
       <c r="F346" t="s">
         <v>8</v>
       </c>
       <c r="G346">
         <v>1.0</v>
       </c>
       <c r="H346" s="1">
-        <v>400000.0</v>
+        <v>199422.0</v>
       </c>
       <c r="I346" s="1">
-        <v>732.0</v>
+        <v>-1454.0</v>
       </c>
       <c r="J346" s="1">
-        <v>0.183</v>
+        <v>-0.72910711957557</v>
       </c>
       <c r="K346">
-        <v>2.13</v>
+        <v>1.42</v>
       </c>
       <c r="L346" t="s">
-        <v>886</v>
+        <v>866</v>
       </c>
       <c r="M346" s="1">
-        <v>400732.0</v>
+        <v>197968.0</v>
       </c>
       <c r="N346" s="1">
-        <v>409259.17</v>
+        <v>200803.62</v>
       </c>
       <c r="O346" s="1">
-        <v>0.12</v>
+        <v>0.06</v>
       </c>
       <c r="P346">
         <v>1</v>
       </c>
     </row>
     <row r="347" spans="1:16">
       <c r="A347" t="s">
-        <v>887</v>
+        <v>867</v>
       </c>
       <c r="B347" t="s">
-        <v>888</v>
+        <v>868</v>
       </c>
       <c r="C347" s="1">
         <v>200000.0</v>
       </c>
       <c r="D347" s="1">
-        <v>97.939</v>
+        <v>98.61</v>
       </c>
       <c r="E347" s="1">
-        <v>99.711</v>
+        <v>100.66</v>
       </c>
       <c r="F347" t="s">
         <v>8</v>
       </c>
       <c r="G347">
         <v>1.0</v>
       </c>
       <c r="H347" s="1">
-        <v>199422.0</v>
+        <v>201320.0</v>
       </c>
       <c r="I347" s="1">
-        <v>-3544.0</v>
+        <v>-4100.0</v>
       </c>
       <c r="J347" s="1">
-        <v>-1.7771359228169</v>
+        <v>-2.0365587124975</v>
       </c>
       <c r="K347">
-        <v>0.69</v>
+        <v>3.04</v>
       </c>
       <c r="L347" t="s">
-        <v>889</v>
+        <v>869</v>
       </c>
       <c r="M347" s="1">
-        <v>195878.0</v>
+        <v>197220.0</v>
       </c>
       <c r="N347" s="1">
-        <v>197254.71</v>
+        <v>203304.25</v>
       </c>
       <c r="O347" s="1">
         <v>0.06</v>
       </c>
       <c r="P347">
         <v>1</v>
       </c>
     </row>
     <row r="348" spans="1:16">
       <c r="A348" t="s">
-        <v>890</v>
+        <v>870</v>
       </c>
       <c r="B348" t="s">
-        <v>891</v>
+        <v>871</v>
       </c>
       <c r="C348" s="1">
-        <v>800000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D348" s="1">
-        <v>102.165</v>
+        <v>100.672</v>
       </c>
       <c r="E348" s="1">
-        <v>102.3175</v>
+        <v>100.0</v>
       </c>
       <c r="F348" t="s">
         <v>8</v>
       </c>
       <c r="G348">
         <v>1.0</v>
       </c>
       <c r="H348" s="1">
-        <v>818540.0</v>
+        <v>300000.0</v>
       </c>
       <c r="I348" s="1">
-        <v>-1220.0</v>
+        <v>2016.0</v>
       </c>
       <c r="J348" s="1">
-        <v>-0.14904586214479</v>
+        <v>0.672</v>
       </c>
       <c r="K348">
-        <v>2.9</v>
+        <v>0.44</v>
       </c>
       <c r="L348" t="s">
-        <v>892</v>
+        <v>872</v>
       </c>
       <c r="M348" s="1">
-        <v>817320.0</v>
+        <v>302016.0</v>
       </c>
       <c r="N348" s="1">
-        <v>840533.7</v>
+        <v>303346.48</v>
       </c>
       <c r="O348" s="1">
-        <v>0.25</v>
+        <v>0.08</v>
       </c>
       <c r="P348">
         <v>1</v>
       </c>
     </row>
     <row r="349" spans="1:16">
       <c r="A349" t="s">
-        <v>893</v>
+        <v>873</v>
       </c>
       <c r="B349" t="s">
-        <v>894</v>
+        <v>874</v>
       </c>
       <c r="C349" s="1">
-        <v>200000.0</v>
+        <v>470000.0</v>
       </c>
       <c r="D349" s="1">
-        <v>97.798</v>
+        <v>98.184</v>
       </c>
       <c r="E349" s="1">
-        <v>100.66</v>
+        <v>99.81825532</v>
       </c>
       <c r="F349" t="s">
         <v>8</v>
       </c>
       <c r="G349">
         <v>1.0</v>
       </c>
       <c r="H349" s="1">
-        <v>201320.0</v>
+        <v>469145.8</v>
       </c>
       <c r="I349" s="1">
-        <v>-5724.0</v>
+        <v>-7681.0</v>
       </c>
       <c r="J349" s="1">
-        <v>-2.8432346513014</v>
+        <v>-1.6372308992215</v>
       </c>
       <c r="K349">
-        <v>2.39</v>
+        <v>0.69</v>
       </c>
       <c r="L349" t="s">
-        <v>895</v>
+        <v>875</v>
       </c>
       <c r="M349" s="1">
-        <v>195596.0</v>
+        <v>461464.8</v>
       </c>
       <c r="N349" s="1">
-        <v>200367.23</v>
+        <v>464724.22</v>
       </c>
       <c r="O349" s="1">
-        <v>0.06</v>
+        <v>0.13</v>
       </c>
       <c r="P349">
         <v>1</v>
       </c>
     </row>
     <row r="350" spans="1:16">
       <c r="A350" t="s">
-        <v>896</v>
+        <v>876</v>
       </c>
       <c r="B350" t="s">
-        <v>897</v>
+        <v>877</v>
       </c>
       <c r="C350" s="1">
-        <v>129000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D350" s="1">
-        <v>95.01</v>
+        <v>99.179</v>
       </c>
       <c r="E350" s="1">
-        <v>97.75713953</v>
+        <v>100.0</v>
       </c>
       <c r="F350" t="s">
         <v>8</v>
       </c>
       <c r="G350">
         <v>1.0</v>
       </c>
       <c r="H350" s="1">
-        <v>126106.71</v>
+        <v>400000.0</v>
       </c>
       <c r="I350" s="1">
-        <v>-3543.81</v>
+        <v>-3284.0</v>
       </c>
       <c r="J350" s="1">
-        <v>-2.8101676746622</v>
+        <v>-0.821</v>
       </c>
       <c r="K350">
-        <v>0.02</v>
-[...2 lines deleted...]
-        <v>24.74</v>
+        <v>1.96</v>
+      </c>
+      <c r="L350" t="s">
+        <v>878</v>
       </c>
       <c r="M350" s="1">
-        <v>122562.9</v>
+        <v>396716.0</v>
       </c>
       <c r="N350" s="1">
-        <v>122587.64</v>
+        <v>404574.19</v>
       </c>
       <c r="O350" s="1">
-        <v>0.04</v>
+        <v>0.11</v>
       </c>
       <c r="P350">
         <v>1</v>
       </c>
     </row>
     <row r="351" spans="1:16">
       <c r="A351" t="s">
-        <v>898</v>
+        <v>879</v>
       </c>
       <c r="B351" t="s">
-        <v>899</v>
+        <v>880</v>
       </c>
       <c r="C351" s="1">
-        <v>470000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D351" s="1">
-        <v>97.467</v>
+        <v>98.778</v>
       </c>
       <c r="E351" s="1">
-        <v>99.81825532</v>
+        <v>99.326</v>
       </c>
       <c r="F351" t="s">
         <v>8</v>
       </c>
       <c r="G351">
         <v>1.0</v>
       </c>
       <c r="H351" s="1">
-        <v>469145.8</v>
+        <v>297978.0</v>
       </c>
       <c r="I351" s="1">
-        <v>-11050.9</v>
+        <v>-1644.0</v>
       </c>
       <c r="J351" s="1">
-        <v>-2.3555363812273</v>
+        <v>-0.55171858325111</v>
       </c>
       <c r="K351">
-        <v>0.04</v>
-[...2 lines deleted...]
-        <v>173.84</v>
+        <v>0.74</v>
+      </c>
+      <c r="L351" t="s">
+        <v>881</v>
       </c>
       <c r="M351" s="1">
-        <v>458094.9</v>
+        <v>296334.0</v>
       </c>
       <c r="N351" s="1">
-        <v>458268.74</v>
+        <v>298568.59</v>
       </c>
       <c r="O351" s="1">
-        <v>0.14</v>
+        <v>0.08</v>
       </c>
       <c r="P351">
         <v>1</v>
       </c>
     </row>
     <row r="352" spans="1:16">
       <c r="A352" t="s">
-        <v>900</v>
+        <v>882</v>
       </c>
       <c r="B352" t="s">
-        <v>901</v>
+        <v>883</v>
       </c>
       <c r="C352" s="1">
-        <v>400000.0</v>
+        <v>363000.0</v>
       </c>
       <c r="D352" s="1">
-        <v>97.893</v>
+        <v>98.539</v>
       </c>
       <c r="E352" s="1">
         <v>100.0</v>
       </c>
       <c r="F352" t="s">
         <v>8</v>
       </c>
       <c r="G352">
         <v>1.0</v>
       </c>
       <c r="H352" s="1">
-        <v>400000.0</v>
+        <v>363000.0</v>
       </c>
       <c r="I352" s="1">
-        <v>-8428.0</v>
+        <v>-5303.43</v>
       </c>
       <c r="J352" s="1">
-        <v>-2.107</v>
+        <v>-1.461</v>
       </c>
       <c r="K352">
-        <v>1.23</v>
+        <v>1.03</v>
       </c>
       <c r="L352" t="s">
-        <v>902</v>
+        <v>884</v>
       </c>
       <c r="M352" s="1">
-        <v>391572.0</v>
+        <v>357696.57</v>
       </c>
       <c r="N352" s="1">
-        <v>396493.71</v>
+        <v>361420.63</v>
       </c>
       <c r="O352" s="1">
-        <v>0.12</v>
+        <v>0.1</v>
       </c>
       <c r="P352">
         <v>1</v>
       </c>
     </row>
     <row r="353" spans="1:16">
       <c r="A353" t="s">
-        <v>903</v>
+        <v>885</v>
       </c>
       <c r="B353" t="s">
-        <v>904</v>
+        <v>886</v>
       </c>
       <c r="C353" s="1">
-        <v>300000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D353" s="1">
-        <v>98.123</v>
+        <v>99.801</v>
       </c>
       <c r="E353" s="1">
-        <v>99.326</v>
+        <v>99.7</v>
       </c>
       <c r="F353" t="s">
         <v>8</v>
       </c>
       <c r="G353">
         <v>1.0</v>
       </c>
       <c r="H353" s="1">
-        <v>297978.0</v>
+        <v>498500.0</v>
       </c>
       <c r="I353" s="1">
-        <v>-3609.0</v>
+        <v>505.0</v>
       </c>
       <c r="J353" s="1">
-        <v>-1.2111632402392</v>
+        <v>0.10130391173521</v>
       </c>
       <c r="K353">
-        <v>0.04</v>
+        <v>0.0</v>
       </c>
       <c r="L353">
-        <v>119.18</v>
+        <v>0.0</v>
       </c>
       <c r="M353" s="1">
-        <v>294369.0</v>
+        <v>499005.0</v>
       </c>
       <c r="N353" s="1">
-        <v>294488.18</v>
+        <v>499005.0</v>
       </c>
       <c r="O353" s="1">
-        <v>0.09</v>
+        <v>0.14</v>
       </c>
       <c r="P353">
         <v>1</v>
       </c>
     </row>
     <row r="354" spans="1:16">
       <c r="A354" t="s">
-        <v>905</v>
+        <v>887</v>
       </c>
       <c r="B354" t="s">
-        <v>906</v>
+        <v>888</v>
       </c>
       <c r="C354" s="1">
-        <v>363000.0</v>
+        <v>276000.0</v>
       </c>
       <c r="D354" s="1">
-        <v>96.958</v>
+        <v>98.75</v>
       </c>
       <c r="E354" s="1">
-        <v>100.0</v>
+        <v>99.23</v>
       </c>
       <c r="F354" t="s">
         <v>8</v>
       </c>
       <c r="G354">
         <v>1.0</v>
       </c>
       <c r="H354" s="1">
-        <v>363000.0</v>
+        <v>273874.8</v>
       </c>
       <c r="I354" s="1">
-        <v>-11042.46</v>
+        <v>-1324.8</v>
       </c>
       <c r="J354" s="1">
-        <v>-3.042</v>
+        <v>-0.48372468003628</v>
       </c>
       <c r="K354">
-        <v>0.28</v>
+        <v>2.52</v>
       </c>
       <c r="L354" t="s">
-        <v>907</v>
+        <v>889</v>
       </c>
       <c r="M354" s="1">
-        <v>351957.54</v>
+        <v>272550.0</v>
       </c>
       <c r="N354" s="1">
-        <v>352983.56</v>
+        <v>279491.59</v>
       </c>
       <c r="O354" s="1">
-        <v>0.1</v>
+        <v>0.08</v>
       </c>
       <c r="P354">
         <v>1</v>
       </c>
     </row>
     <row r="355" spans="1:16">
       <c r="A355" t="s">
-        <v>908</v>
+        <v>890</v>
       </c>
       <c r="B355" t="s">
-        <v>909</v>
+        <v>891</v>
       </c>
       <c r="C355" s="1">
-        <v>400000.0</v>
+        <v>171000.0</v>
       </c>
       <c r="D355" s="1">
-        <v>97.592</v>
+        <v>99.584</v>
       </c>
       <c r="E355" s="1">
-        <v>99.3</v>
+        <v>99.499</v>
       </c>
       <c r="F355" t="s">
         <v>8</v>
       </c>
       <c r="G355">
         <v>1.0</v>
       </c>
       <c r="H355" s="1">
-        <v>397200.0</v>
+        <v>170143.29</v>
       </c>
       <c r="I355" s="1">
-        <v>-6832.0</v>
+        <v>145.35</v>
       </c>
       <c r="J355" s="1">
-        <v>-1.7200402819738</v>
+        <v>0.085427994251198</v>
       </c>
       <c r="K355">
-        <v>0.1</v>
-[...2 lines deleted...]
-        <v>391.78</v>
+        <v>1.42</v>
+      </c>
+      <c r="L355" t="s">
+        <v>892</v>
       </c>
       <c r="M355" s="1">
-        <v>390368.0</v>
+        <v>170288.64</v>
       </c>
       <c r="N355" s="1">
-        <v>390759.78</v>
+        <v>172713.09</v>
       </c>
       <c r="O355" s="1">
-        <v>0.12</v>
+        <v>0.05</v>
       </c>
       <c r="P355">
         <v>1</v>
       </c>
     </row>
     <row r="356" spans="1:16">
       <c r="A356" t="s">
-        <v>910</v>
+        <v>893</v>
       </c>
       <c r="B356" t="s">
-        <v>911</v>
+        <v>894</v>
       </c>
       <c r="C356" s="1">
-        <v>276000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D356" s="1">
-        <v>97.965</v>
+        <v>100.341</v>
       </c>
       <c r="E356" s="1">
-        <v>99.23</v>
+        <v>99.897</v>
       </c>
       <c r="F356" t="s">
         <v>8</v>
       </c>
       <c r="G356">
         <v>1.0</v>
       </c>
       <c r="H356" s="1">
-        <v>273874.8</v>
+        <v>199794.0</v>
       </c>
       <c r="I356" s="1">
-        <v>-3491.4</v>
+        <v>888.0</v>
       </c>
       <c r="J356" s="1">
-        <v>-1.2748160838456</v>
+        <v>0.44445779152527</v>
       </c>
       <c r="K356">
-        <v>1.86</v>
-[...2 lines deleted...]
-        <v>912</v>
+        <v>0.46</v>
+      </c>
+      <c r="L356">
+        <v>913.01</v>
       </c>
       <c r="M356" s="1">
-        <v>270383.4</v>
+        <v>200682.0</v>
       </c>
       <c r="N356" s="1">
-        <v>275513.03</v>
+        <v>201595.01</v>
       </c>
       <c r="O356" s="1">
-        <v>0.08</v>
+        <v>0.06</v>
       </c>
       <c r="P356">
         <v>1</v>
       </c>
     </row>
     <row r="357" spans="1:16">
       <c r="A357" t="s">
-        <v>913</v>
+        <v>895</v>
       </c>
       <c r="B357" t="s">
-        <v>914</v>
+        <v>896</v>
       </c>
       <c r="C357" s="1">
-        <v>171000.0</v>
+        <v>329000.0</v>
       </c>
       <c r="D357" s="1">
-        <v>98.341</v>
+        <v>101.548</v>
       </c>
       <c r="E357" s="1">
-        <v>99.499</v>
+        <v>99.451</v>
       </c>
       <c r="F357" t="s">
         <v>8</v>
       </c>
       <c r="G357">
         <v>1.0</v>
       </c>
       <c r="H357" s="1">
-        <v>170143.29</v>
+        <v>327193.79</v>
       </c>
       <c r="I357" s="1">
-        <v>-1980.18</v>
+        <v>6899.13</v>
       </c>
       <c r="J357" s="1">
-        <v>-1.1638307922693</v>
+        <v>2.108576082694</v>
       </c>
       <c r="K357">
-        <v>0.69</v>
+        <v>0.32</v>
       </c>
       <c r="L357" t="s">
-        <v>915</v>
+        <v>897</v>
       </c>
       <c r="M357" s="1">
-        <v>168163.11</v>
+        <v>334092.92</v>
       </c>
       <c r="N357" s="1">
-        <v>169340.2</v>
+        <v>335140.76</v>
       </c>
       <c r="O357" s="1">
-        <v>0.05</v>
+        <v>0.09</v>
       </c>
       <c r="P357">
         <v>1</v>
       </c>
     </row>
     <row r="358" spans="1:16">
       <c r="A358" t="s">
-        <v>916</v>
+        <v>898</v>
       </c>
       <c r="B358" t="s">
-        <v>917</v>
+        <v>899</v>
       </c>
       <c r="C358" s="1">
-        <v>329000.0</v>
+        <v>1364696.0</v>
       </c>
       <c r="D358" s="1">
-        <v>100.952</v>
+        <v>68.741</v>
       </c>
       <c r="E358" s="1">
-        <v>99.451</v>
+        <v>70.33399013</v>
       </c>
       <c r="F358" t="s">
         <v>8</v>
       </c>
       <c r="G358">
         <v>1.0</v>
       </c>
       <c r="H358" s="1">
-        <v>327193.79</v>
+        <v>959845.15</v>
       </c>
       <c r="I358" s="1">
-        <v>4938.29</v>
+        <v>-21739.47</v>
       </c>
       <c r="J358" s="1">
-        <v>1.5092859800304</v>
+        <v>-2.2648934570331</v>
       </c>
       <c r="K358">
-        <v>3.34</v>
+        <v>1.25</v>
       </c>
       <c r="L358" t="s">
-        <v>918</v>
+        <v>900</v>
       </c>
       <c r="M358" s="1">
-        <v>332132.08</v>
+        <v>938105.68</v>
       </c>
       <c r="N358" s="1">
-        <v>343117.53</v>
+        <v>955229.81</v>
       </c>
       <c r="O358" s="1">
-        <v>0.1</v>
+        <v>0.27</v>
       </c>
       <c r="P358">
         <v>1</v>
       </c>
     </row>
     <row r="359" spans="1:16">
       <c r="A359" t="s">
-        <v>919</v>
+        <v>901</v>
       </c>
       <c r="B359" t="s">
-        <v>920</v>
+        <v>902</v>
       </c>
       <c r="C359" s="1">
-        <v>3660000.0</v>
+        <v>174000.0</v>
       </c>
       <c r="D359" s="1">
-        <v>66.177</v>
+        <v>99.275</v>
       </c>
       <c r="E359" s="1">
-        <v>70.36</v>
+        <v>100.0</v>
       </c>
       <c r="F359" t="s">
         <v>8</v>
       </c>
       <c r="G359">
         <v>1.0</v>
       </c>
       <c r="H359" s="1">
-        <v>2575176.0</v>
+        <v>174000.0</v>
       </c>
       <c r="I359" s="1">
-        <v>-153097.8</v>
+        <v>-1261.5</v>
       </c>
       <c r="J359" s="1">
-        <v>-5.9451392836839</v>
+        <v>-0.725</v>
       </c>
       <c r="K359">
-        <v>0.87</v>
+        <v>1.83</v>
       </c>
       <c r="L359" t="s">
-        <v>921</v>
+        <v>903</v>
       </c>
       <c r="M359" s="1">
-        <v>2422078.2</v>
+        <v>172738.5</v>
       </c>
       <c r="N359" s="1">
-        <v>2453764.78</v>
+        <v>175915.31</v>
       </c>
       <c r="O359" s="1">
-        <v>0.73</v>
+        <v>0.05</v>
       </c>
       <c r="P359">
         <v>1</v>
       </c>
     </row>
     <row r="360" spans="1:16">
       <c r="A360" t="s">
-        <v>922</v>
+        <v>904</v>
       </c>
       <c r="B360" t="s">
-        <v>923</v>
+        <v>905</v>
       </c>
       <c r="C360" s="1">
-        <v>174000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D360" s="1">
-        <v>98.643</v>
+        <v>99.075</v>
       </c>
       <c r="E360" s="1">
-        <v>100.0</v>
+        <v>100.23</v>
       </c>
       <c r="F360" t="s">
         <v>8</v>
       </c>
       <c r="G360">
         <v>1.0</v>
       </c>
       <c r="H360" s="1">
-        <v>174000.0</v>
+        <v>601380.0</v>
       </c>
       <c r="I360" s="1">
-        <v>-2361.18</v>
+        <v>-6930.0</v>
       </c>
       <c r="J360" s="1">
-        <v>-1.357</v>
+        <v>-1.1523495959294</v>
       </c>
       <c r="K360">
-        <v>1.15</v>
+        <v>2.78</v>
       </c>
       <c r="L360" t="s">
-        <v>924</v>
+        <v>906</v>
       </c>
       <c r="M360" s="1">
-        <v>171638.82</v>
+        <v>594450.0</v>
       </c>
       <c r="N360" s="1">
-        <v>173634.72</v>
+        <v>611155.48</v>
       </c>
       <c r="O360" s="1">
-        <v>0.05</v>
+        <v>0.17</v>
       </c>
       <c r="P360">
         <v>1</v>
       </c>
     </row>
     <row r="361" spans="1:16">
       <c r="A361" t="s">
-        <v>925</v>
+        <v>907</v>
       </c>
       <c r="B361" t="s">
-        <v>926</v>
+        <v>908</v>
       </c>
       <c r="C361" s="1">
-        <v>600000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D361" s="1">
-        <v>97.968</v>
+        <v>99.078</v>
       </c>
       <c r="E361" s="1">
-        <v>100.23</v>
+        <v>99.871</v>
       </c>
       <c r="F361" t="s">
         <v>8</v>
       </c>
       <c r="G361">
         <v>1.0</v>
       </c>
       <c r="H361" s="1">
-        <v>601380.0</v>
+        <v>499355.0</v>
       </c>
       <c r="I361" s="1">
-        <v>-13572.0</v>
+        <v>-3965.0</v>
       </c>
       <c r="J361" s="1">
-        <v>-2.2568093385214</v>
+        <v>-0.79402429133582</v>
       </c>
       <c r="K361">
-        <v>2.05</v>
+        <v>2.07</v>
       </c>
       <c r="L361" t="s">
-        <v>927</v>
+        <v>909</v>
       </c>
       <c r="M361" s="1">
-        <v>587808.0</v>
+        <v>495390.0</v>
       </c>
       <c r="N361" s="1">
-        <v>600136.77</v>
+        <v>505741.03</v>
       </c>
       <c r="O361" s="1">
-        <v>0.18</v>
+        <v>0.14</v>
       </c>
       <c r="P361">
         <v>1</v>
       </c>
     </row>
     <row r="362" spans="1:16">
       <c r="A362" t="s">
-        <v>928</v>
+        <v>910</v>
       </c>
       <c r="B362" t="s">
-        <v>929</v>
+        <v>911</v>
       </c>
       <c r="C362" s="1">
-        <v>500000.0</v>
+        <v>257000.0</v>
       </c>
       <c r="D362" s="1">
-        <v>98.085</v>
+        <v>100.5</v>
       </c>
       <c r="E362" s="1">
-        <v>99.871</v>
+        <v>100.0</v>
       </c>
       <c r="F362" t="s">
         <v>8</v>
       </c>
       <c r="G362">
         <v>1.0</v>
       </c>
       <c r="H362" s="1">
-        <v>499355.0</v>
+        <v>257000.0</v>
       </c>
       <c r="I362" s="1">
-        <v>-8930.0</v>
+        <v>1285.0</v>
       </c>
       <c r="J362" s="1">
-        <v>-1.7883069159215</v>
+        <v>0.5</v>
       </c>
       <c r="K362">
-        <v>1.32</v>
+        <v>0.51</v>
       </c>
       <c r="L362" t="s">
-        <v>930</v>
+        <v>912</v>
       </c>
       <c r="M362" s="1">
-        <v>490425.0</v>
+        <v>258285.0</v>
       </c>
       <c r="N362" s="1">
-        <v>497007.19</v>
+        <v>259587.55</v>
       </c>
       <c r="O362" s="1">
-        <v>0.15</v>
+        <v>0.07</v>
       </c>
       <c r="P362">
         <v>1</v>
       </c>
     </row>
     <row r="363" spans="1:16">
       <c r="A363" t="s">
-        <v>931</v>
+        <v>913</v>
       </c>
       <c r="B363" t="s">
-        <v>932</v>
+        <v>914</v>
       </c>
       <c r="C363" s="1">
-        <v>4250000.0</v>
+        <v>10169000.0</v>
       </c>
       <c r="D363" s="1">
-        <v>86.606</v>
+        <v>87.687</v>
       </c>
       <c r="E363" s="1">
-        <v>87.637</v>
+        <v>87.43399725</v>
       </c>
       <c r="F363" t="s">
         <v>8</v>
       </c>
       <c r="G363">
         <v>1.0</v>
       </c>
       <c r="H363" s="1">
-        <v>3724572.5</v>
+        <v>8891163.18</v>
       </c>
       <c r="I363" s="1">
-        <v>-43817.5</v>
+        <v>25727.85</v>
       </c>
       <c r="J363" s="1">
-        <v>-1.1764437395164</v>
+        <v>0.28936427640731</v>
       </c>
       <c r="K363">
-        <v>0.63</v>
+        <v>0.07</v>
       </c>
       <c r="L363" t="s">
-        <v>933</v>
+        <v>915</v>
       </c>
       <c r="M363" s="1">
-        <v>3680755.0</v>
+        <v>8916891.03</v>
       </c>
       <c r="N363" s="1">
-        <v>3707489.25</v>
+        <v>8923521.78</v>
       </c>
       <c r="O363" s="1">
-        <v>1.1</v>
+        <v>2.49</v>
       </c>
       <c r="P363">
         <v>1</v>
       </c>
     </row>
     <row r="364" spans="1:16">
       <c r="A364" t="s">
-        <v>934</v>
+        <v>916</v>
       </c>
       <c r="B364" t="s">
-        <v>935</v>
+        <v>917</v>
       </c>
       <c r="C364" s="1">
-        <v>360000.0</v>
+        <v>1997000.0</v>
       </c>
       <c r="D364" s="1">
-        <v>73.834</v>
+        <v>75.295</v>
       </c>
       <c r="E364" s="1">
-        <v>74.707</v>
+        <v>74.52464797</v>
       </c>
       <c r="F364" t="s">
         <v>8</v>
       </c>
       <c r="G364">
         <v>1.0</v>
       </c>
       <c r="H364" s="1">
-        <v>268945.2</v>
+        <v>1488257.22</v>
       </c>
       <c r="I364" s="1">
-        <v>-3142.8</v>
+        <v>15383.93</v>
       </c>
       <c r="J364" s="1">
-        <v>-1.1685651946939</v>
+        <v>1.0336875772052</v>
       </c>
       <c r="K364">
-        <v>0.55</v>
+        <v>0.72</v>
       </c>
       <c r="L364" t="s">
-        <v>936</v>
+        <v>918</v>
       </c>
       <c r="M364" s="1">
-        <v>265802.4</v>
+        <v>1503641.15</v>
       </c>
       <c r="N364" s="1">
-        <v>267789.3</v>
+        <v>1517964.84</v>
       </c>
       <c r="O364" s="1">
-        <v>0.08</v>
+        <v>0.42</v>
       </c>
       <c r="P364">
         <v>1</v>
       </c>
     </row>
     <row r="365" spans="1:16">
       <c r="A365" t="s">
-        <v>937</v>
+        <v>919</v>
       </c>
       <c r="B365" t="s">
-        <v>938</v>
+        <v>920</v>
       </c>
       <c r="C365" s="1">
-        <v>6664000.0</v>
+        <v>8893000.0</v>
       </c>
       <c r="D365" s="1">
-        <v>70.301</v>
+        <v>66.032</v>
       </c>
       <c r="E365" s="1">
-        <v>70.69438941</v>
+        <v>65.65815484</v>
       </c>
       <c r="F365" t="s">
         <v>8</v>
       </c>
       <c r="G365">
         <v>1.0</v>
       </c>
       <c r="H365" s="1">
-        <v>4711074.11</v>
+        <v>5838979.71</v>
       </c>
       <c r="I365" s="1">
-        <v>-26215.47</v>
+        <v>33246.05</v>
       </c>
       <c r="J365" s="1">
-        <v>-0.55646481859314</v>
+        <v>0.5693811530645</v>
       </c>
       <c r="K365">
-        <v>0.47</v>
+        <v>0.84</v>
       </c>
       <c r="L365" t="s">
-        <v>939</v>
+        <v>921</v>
       </c>
       <c r="M365" s="1">
-        <v>4684858.64</v>
+        <v>5872225.76</v>
       </c>
       <c r="N365" s="1">
-        <v>4716407.66</v>
+        <v>5947268.06</v>
       </c>
       <c r="O365" s="1">
-        <v>1.4</v>
+        <v>1.66</v>
       </c>
       <c r="P365">
         <v>1</v>
       </c>
     </row>
     <row r="366" spans="1:16">
       <c r="A366" t="s">
-        <v>940</v>
+        <v>922</v>
       </c>
       <c r="B366" t="s">
-        <v>941</v>
+        <v>923</v>
       </c>
       <c r="C366" s="1">
-        <v>1688000.0</v>
+        <v>966000.0</v>
       </c>
       <c r="D366" s="1">
-        <v>87.114</v>
+        <v>85.331</v>
       </c>
       <c r="E366" s="1">
-        <v>88.3668519</v>
+        <v>84.84893478</v>
       </c>
       <c r="F366" t="s">
         <v>8</v>
       </c>
       <c r="G366">
         <v>1.0</v>
       </c>
       <c r="H366" s="1">
-        <v>1491632.46</v>
+        <v>819640.71</v>
       </c>
       <c r="I366" s="1">
-        <v>-21148.14</v>
+        <v>4656.75</v>
       </c>
       <c r="J366" s="1">
-        <v>-1.4177849146565</v>
+        <v>0.5681452791675</v>
       </c>
       <c r="K366">
-        <v>1.2</v>
+        <v>1.71</v>
       </c>
       <c r="L366" t="s">
-        <v>942</v>
+        <v>924</v>
       </c>
       <c r="M366" s="1">
-        <v>1470484.32</v>
+        <v>824297.46</v>
       </c>
       <c r="N366" s="1">
-        <v>1490761.13</v>
+        <v>840798.86</v>
       </c>
       <c r="O366" s="1">
-        <v>0.44</v>
+        <v>0.23</v>
       </c>
       <c r="P366">
         <v>1</v>
       </c>
     </row>
     <row r="367" spans="1:16">
       <c r="A367" t="s">
-        <v>943</v>
+        <v>925</v>
       </c>
       <c r="B367" t="s">
-        <v>944</v>
+        <v>926</v>
       </c>
       <c r="C367" s="1">
-        <v>5850000.0</v>
+        <v>302000.0</v>
       </c>
       <c r="D367" s="1">
-        <v>100.118</v>
+        <v>97.972</v>
       </c>
       <c r="E367" s="1">
-        <v>100.961</v>
+        <v>101.41113245</v>
       </c>
       <c r="F367" t="s">
         <v>8</v>
       </c>
       <c r="G367">
         <v>1.0</v>
       </c>
       <c r="H367" s="1">
-        <v>5906218.5</v>
+        <v>306261.62</v>
       </c>
       <c r="I367" s="1">
-        <v>-49315.5</v>
+        <v>-10386.18</v>
       </c>
       <c r="J367" s="1">
-        <v>-0.83497588177613</v>
+        <v>-3.3912770395455</v>
       </c>
       <c r="K367">
-        <v>2.01</v>
+        <v>2.36</v>
       </c>
       <c r="L367" t="s">
-        <v>945</v>
+        <v>927</v>
       </c>
       <c r="M367" s="1">
-        <v>5856903.0</v>
+        <v>295875.44</v>
       </c>
       <c r="N367" s="1">
-        <v>5974656.29</v>
+        <v>302991.06</v>
       </c>
       <c r="O367" s="1">
-        <v>1.77</v>
+        <v>0.08</v>
       </c>
       <c r="P367">
         <v>1</v>
       </c>
     </row>
     <row r="368" spans="1:16">
       <c r="A368" t="s">
-        <v>946</v>
+        <v>928</v>
       </c>
       <c r="B368" t="s">
-        <v>947</v>
+        <v>929</v>
       </c>
       <c r="C368" s="1">
-        <v>1890000.0</v>
+        <v>526000.0</v>
       </c>
       <c r="D368" s="1">
-        <v>95.236</v>
+        <v>99.827</v>
       </c>
       <c r="E368" s="1">
-        <v>97.669</v>
+        <v>99.646</v>
       </c>
       <c r="F368" t="s">
         <v>8</v>
       </c>
       <c r="G368">
         <v>1.0</v>
       </c>
       <c r="H368" s="1">
-        <v>1845944.1</v>
+        <v>524137.96</v>
       </c>
       <c r="I368" s="1">
-        <v>-45983.7</v>
+        <v>952.06</v>
       </c>
       <c r="J368" s="1">
-        <v>-2.491066766323</v>
+        <v>0.18164301627762</v>
       </c>
       <c r="K368">
-        <v>0.5</v>
+        <v>0.74</v>
       </c>
       <c r="L368" t="s">
-        <v>948</v>
+        <v>930</v>
       </c>
       <c r="M368" s="1">
-        <v>1799960.4</v>
+        <v>525090.02</v>
       </c>
       <c r="N368" s="1">
-        <v>1809384.51</v>
+        <v>528973.77</v>
       </c>
       <c r="O368" s="1">
-        <v>0.54</v>
+        <v>0.15</v>
       </c>
       <c r="P368">
         <v>1</v>
       </c>
     </row>
     <row r="369" spans="1:16">
       <c r="A369" t="s">
-        <v>949</v>
+        <v>931</v>
       </c>
       <c r="B369" t="s">
-        <v>950</v>
+        <v>932</v>
       </c>
       <c r="C369" s="1">
-        <v>295000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D369" s="1">
-        <v>96.283</v>
+        <v>100.374</v>
       </c>
       <c r="E369" s="1">
-        <v>101.47184407</v>
+        <v>97.41</v>
       </c>
       <c r="F369" t="s">
         <v>8</v>
       </c>
       <c r="G369">
         <v>1.0</v>
       </c>
       <c r="H369" s="1">
-        <v>299341.94</v>
+        <v>389640.0</v>
       </c>
       <c r="I369" s="1">
-        <v>-15307.09</v>
+        <v>11856.0</v>
       </c>
       <c r="J369" s="1">
-        <v>-5.1135801418271</v>
+        <v>3.0428087465353</v>
       </c>
       <c r="K369">
-        <v>1.58</v>
+        <v>0.47</v>
       </c>
       <c r="L369" t="s">
-        <v>951</v>
+        <v>933</v>
       </c>
       <c r="M369" s="1">
-        <v>284034.85</v>
+        <v>401496.0</v>
       </c>
       <c r="N369" s="1">
-        <v>288690.19</v>
+        <v>403380.93</v>
       </c>
       <c r="O369" s="1">
-        <v>0.09</v>
+        <v>0.11</v>
       </c>
       <c r="P369">
         <v>1</v>
       </c>
     </row>
     <row r="370" spans="1:16">
       <c r="A370" t="s">
-        <v>952</v>
+        <v>934</v>
       </c>
       <c r="B370" t="s">
-        <v>953</v>
+        <v>935</v>
       </c>
       <c r="C370" s="1">
-        <v>526000.0</v>
+        <v>369000.0</v>
       </c>
       <c r="D370" s="1">
-        <v>99.562</v>
+        <v>100.613</v>
       </c>
       <c r="E370" s="1">
-        <v>99.646</v>
+        <v>100.0</v>
       </c>
       <c r="F370" t="s">
         <v>8</v>
       </c>
       <c r="G370">
         <v>1.0</v>
       </c>
       <c r="H370" s="1">
-        <v>524137.96</v>
+        <v>369000.0</v>
       </c>
       <c r="I370" s="1">
-        <v>-441.84</v>
+        <v>2261.97</v>
       </c>
       <c r="J370" s="1">
-        <v>-0.084298416394035</v>
+        <v>0.613</v>
       </c>
       <c r="K370">
-        <v>0.06</v>
-[...2 lines deleted...]
-        <v>302.63</v>
+        <v>0.51</v>
+      </c>
+      <c r="L370" t="s">
+        <v>936</v>
       </c>
       <c r="M370" s="1">
-        <v>523696.12</v>
+        <v>371261.97</v>
       </c>
       <c r="N370" s="1">
-        <v>523998.75</v>
+        <v>373129.8</v>
       </c>
       <c r="O370" s="1">
-        <v>0.16</v>
+        <v>0.1</v>
       </c>
       <c r="P370">
         <v>1</v>
       </c>
     </row>
     <row r="371" spans="1:16">
       <c r="A371" t="s">
-        <v>954</v>
+        <v>937</v>
       </c>
       <c r="B371" t="s">
-        <v>955</v>
+        <v>938</v>
       </c>
       <c r="C371" s="1">
-        <v>400000.0</v>
+        <v>369000.0</v>
       </c>
       <c r="D371" s="1">
-        <v>99.885</v>
+        <v>100.089</v>
       </c>
       <c r="E371" s="1">
-        <v>97.41</v>
+        <v>100.0</v>
       </c>
       <c r="F371" t="s">
         <v>8</v>
       </c>
       <c r="G371">
         <v>1.0</v>
       </c>
       <c r="H371" s="1">
-        <v>389640.0</v>
+        <v>369000.0</v>
       </c>
       <c r="I371" s="1">
-        <v>9900.0</v>
+        <v>328.41</v>
       </c>
       <c r="J371" s="1">
-        <v>2.5408068986757</v>
+        <v>0.089</v>
       </c>
       <c r="K371">
-        <v>3.69</v>
+        <v>0.39</v>
       </c>
       <c r="L371" t="s">
-        <v>956</v>
+        <v>939</v>
       </c>
       <c r="M371" s="1">
-        <v>399540.0</v>
+        <v>369328.41</v>
       </c>
       <c r="N371" s="1">
-        <v>414312.6</v>
+        <v>370771.45</v>
       </c>
       <c r="O371" s="1">
-        <v>0.12</v>
+        <v>0.1</v>
       </c>
       <c r="P371">
         <v>1</v>
       </c>
     </row>
     <row r="372" spans="1:16">
       <c r="A372" t="s">
-        <v>957</v>
+        <v>940</v>
       </c>
       <c r="B372" t="s">
-        <v>958</v>
+        <v>941</v>
       </c>
       <c r="C372" s="1">
-        <v>400000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D372" s="1">
-        <v>105.691</v>
+        <v>88.696</v>
       </c>
       <c r="E372" s="1">
-        <v>108.24</v>
+        <v>85.25</v>
       </c>
       <c r="F372" t="s">
         <v>8</v>
       </c>
       <c r="G372">
         <v>1.0</v>
       </c>
       <c r="H372" s="1">
-        <v>432960.0</v>
+        <v>511500.0</v>
       </c>
       <c r="I372" s="1">
-        <v>-10196.0</v>
+        <v>20676.0</v>
       </c>
       <c r="J372" s="1">
-        <v>-2.3549519586105</v>
+        <v>4.0422287390029</v>
       </c>
       <c r="K372">
-        <v>1.93</v>
-[...2 lines deleted...]
-        <v>959</v>
+        <v>0.15</v>
+      </c>
+      <c r="L372">
+        <v>887.67</v>
       </c>
       <c r="M372" s="1">
-        <v>422764.0</v>
+        <v>532176.0</v>
       </c>
       <c r="N372" s="1">
-        <v>430490.03</v>
+        <v>533063.67</v>
       </c>
       <c r="O372" s="1">
-        <v>0.13</v>
+        <v>0.15</v>
       </c>
       <c r="P372">
         <v>1</v>
       </c>
     </row>
     <row r="373" spans="1:16">
       <c r="A373" t="s">
-        <v>960</v>
+        <v>942</v>
       </c>
       <c r="B373" t="s">
-        <v>961</v>
+        <v>943</v>
       </c>
       <c r="C373" s="1">
-        <v>600000.0</v>
+        <v>351000.0</v>
       </c>
       <c r="D373" s="1">
-        <v>97.436</v>
+        <v>101.367</v>
       </c>
       <c r="E373" s="1">
-        <v>100.507</v>
+        <v>99.779</v>
       </c>
       <c r="F373" t="s">
         <v>8</v>
       </c>
       <c r="G373">
         <v>1.0</v>
       </c>
       <c r="H373" s="1">
-        <v>603042.0</v>
+        <v>350224.29</v>
       </c>
       <c r="I373" s="1">
-        <v>-18426.0</v>
+        <v>5573.88</v>
       </c>
       <c r="J373" s="1">
-        <v>-3.0555085715423</v>
+        <v>1.5915172531294</v>
       </c>
       <c r="K373">
-        <v>2.77</v>
+        <v>1.98</v>
       </c>
       <c r="L373" t="s">
-        <v>962</v>
+        <v>944</v>
       </c>
       <c r="M373" s="1">
-        <v>584616.0</v>
+        <v>355798.17</v>
       </c>
       <c r="N373" s="1">
-        <v>601259.84</v>
+        <v>362758.07</v>
       </c>
       <c r="O373" s="1">
-        <v>0.18</v>
+        <v>0.1</v>
       </c>
       <c r="P373">
         <v>1</v>
       </c>
     </row>
     <row r="374" spans="1:16">
       <c r="A374" t="s">
-        <v>963</v>
+        <v>945</v>
       </c>
       <c r="B374" t="s">
-        <v>964</v>
+        <v>946</v>
       </c>
       <c r="C374" s="1">
-        <v>600000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D374" s="1">
-        <v>88.421</v>
+        <v>100.728</v>
       </c>
       <c r="E374" s="1">
-        <v>85.25</v>
+        <v>102.939</v>
       </c>
       <c r="F374" t="s">
         <v>8</v>
       </c>
       <c r="G374">
         <v>1.0</v>
       </c>
       <c r="H374" s="1">
-        <v>511500.0</v>
+        <v>411756.0</v>
       </c>
       <c r="I374" s="1">
-        <v>19026.0</v>
+        <v>-8844.0</v>
       </c>
       <c r="J374" s="1">
-        <v>3.7196480938416</v>
+        <v>-2.1478739836214</v>
       </c>
       <c r="K374">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>12.33</v>
+        <v>1.0</v>
+      </c>
+      <c r="L374" t="s">
+        <v>947</v>
       </c>
       <c r="M374" s="1">
-        <v>530526.0</v>
+        <v>402912.0</v>
       </c>
       <c r="N374" s="1">
-        <v>530538.33</v>
+        <v>406924.33</v>
       </c>
       <c r="O374" s="1">
-        <v>0.16</v>
+        <v>0.11</v>
       </c>
       <c r="P374">
         <v>1</v>
       </c>
     </row>
     <row r="375" spans="1:16">
       <c r="A375" t="s">
-        <v>965</v>
+        <v>948</v>
       </c>
       <c r="B375" t="s">
-        <v>966</v>
+        <v>949</v>
       </c>
       <c r="C375" s="1">
-        <v>351000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D375" s="1">
-        <v>100.869</v>
+        <v>97.735</v>
       </c>
       <c r="E375" s="1">
-        <v>99.779</v>
+        <v>100.761</v>
       </c>
       <c r="F375" t="s">
         <v>8</v>
       </c>
       <c r="G375">
         <v>1.0</v>
       </c>
       <c r="H375" s="1">
-        <v>350224.29</v>
+        <v>705327.0</v>
       </c>
       <c r="I375" s="1">
-        <v>3825.9</v>
+        <v>-21182.0</v>
       </c>
       <c r="J375" s="1">
-        <v>1.0924142354604</v>
+        <v>-3.0031460584949</v>
       </c>
       <c r="K375">
-        <v>1.25</v>
+        <v>0.86</v>
       </c>
       <c r="L375" t="s">
-        <v>967</v>
+        <v>950</v>
       </c>
       <c r="M375" s="1">
-        <v>354050.19</v>
+        <v>684145.0</v>
       </c>
       <c r="N375" s="1">
-        <v>358449.71</v>
+        <v>690164.52</v>
       </c>
       <c r="O375" s="1">
-        <v>0.11</v>
+        <v>0.19</v>
       </c>
       <c r="P375">
         <v>1</v>
       </c>
     </row>
     <row r="376" spans="1:16">
       <c r="A376" t="s">
-        <v>968</v>
+        <v>951</v>
       </c>
       <c r="B376" t="s">
-        <v>969</v>
+        <v>952</v>
       </c>
       <c r="C376" s="1">
-        <v>400000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D376" s="1">
-        <v>100.425</v>
+        <v>101.86</v>
       </c>
       <c r="E376" s="1">
-        <v>102.939</v>
+        <v>99.871</v>
       </c>
       <c r="F376" t="s">
         <v>8</v>
       </c>
       <c r="G376">
         <v>1.0</v>
       </c>
       <c r="H376" s="1">
-        <v>411756.0</v>
+        <v>199742.0</v>
       </c>
       <c r="I376" s="1">
-        <v>-10056.0</v>
+        <v>3978.0</v>
       </c>
       <c r="J376" s="1">
-        <v>-2.4422230641448</v>
+        <v>1.9915691241702</v>
       </c>
       <c r="K376">
-        <v>0.3</v>
-[...2 lines deleted...]
-        <v>970</v>
+        <v>0.31</v>
+      </c>
+      <c r="L376">
+        <v>616.44</v>
       </c>
       <c r="M376" s="1">
-        <v>401700.0</v>
+        <v>203720.0</v>
       </c>
       <c r="N376" s="1">
-        <v>402891.78</v>
+        <v>204336.44</v>
       </c>
       <c r="O376" s="1">
-        <v>0.12</v>
+        <v>0.06</v>
       </c>
       <c r="P376">
         <v>1</v>
       </c>
     </row>
     <row r="377" spans="1:16">
       <c r="A377" t="s">
-        <v>971</v>
+        <v>953</v>
       </c>
       <c r="B377" t="s">
-        <v>972</v>
+        <v>954</v>
       </c>
       <c r="C377" s="1">
-        <v>700000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D377" s="1">
-        <v>96.733</v>
+        <v>98.258</v>
       </c>
       <c r="E377" s="1">
-        <v>100.761</v>
+        <v>99.589</v>
       </c>
       <c r="F377" t="s">
         <v>8</v>
       </c>
       <c r="G377">
         <v>1.0</v>
       </c>
       <c r="H377" s="1">
-        <v>705327.0</v>
+        <v>497945.0</v>
       </c>
       <c r="I377" s="1">
-        <v>-28196.0</v>
+        <v>-6655.0</v>
       </c>
       <c r="J377" s="1">
-        <v>-3.9975784281617</v>
+        <v>-1.3364929861732</v>
       </c>
       <c r="K377">
-        <v>0.2</v>
+        <v>2.6</v>
       </c>
       <c r="L377" t="s">
-        <v>973</v>
+        <v>955</v>
       </c>
       <c r="M377" s="1">
-        <v>677131.0</v>
+        <v>491290.0</v>
       </c>
       <c r="N377" s="1">
-        <v>678554.97</v>
+        <v>504276.3</v>
       </c>
       <c r="O377" s="1">
-        <v>0.2</v>
+        <v>0.14</v>
       </c>
       <c r="P377">
         <v>1</v>
       </c>
     </row>
     <row r="378" spans="1:16">
       <c r="A378" t="s">
-        <v>974</v>
+        <v>956</v>
       </c>
       <c r="B378" t="s">
-        <v>975</v>
+        <v>957</v>
       </c>
       <c r="C378" s="1">
         <v>200000.0</v>
       </c>
       <c r="D378" s="1">
-        <v>101.379</v>
+        <v>102.614</v>
       </c>
       <c r="E378" s="1">
-        <v>99.871</v>
+        <v>103.15</v>
       </c>
       <c r="F378" t="s">
         <v>8</v>
       </c>
       <c r="G378">
         <v>1.0</v>
       </c>
       <c r="H378" s="1">
-        <v>199742.0</v>
+        <v>206300.0</v>
       </c>
       <c r="I378" s="1">
-        <v>3016.0</v>
+        <v>-1072.0</v>
       </c>
       <c r="J378" s="1">
-        <v>1.5099478327042</v>
+        <v>-0.51963160445952</v>
       </c>
       <c r="K378">
-        <v>3.33</v>
+        <v>0.69</v>
       </c>
       <c r="L378" t="s">
-        <v>976</v>
+        <v>958</v>
       </c>
       <c r="M378" s="1">
-        <v>202758.0</v>
+        <v>205228.0</v>
       </c>
       <c r="N378" s="1">
-        <v>209415.53</v>
+        <v>206607.45</v>
       </c>
       <c r="O378" s="1">
         <v>0.06</v>
       </c>
       <c r="P378">
         <v>1</v>
       </c>
     </row>
     <row r="379" spans="1:16">
       <c r="A379" t="s">
-        <v>977</v>
+        <v>959</v>
       </c>
       <c r="B379" t="s">
-        <v>978</v>
+        <v>957</v>
       </c>
       <c r="C379" s="1">
-        <v>500000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D379" s="1">
-        <v>97.462</v>
+        <v>97.882</v>
       </c>
       <c r="E379" s="1">
-        <v>99.589</v>
+        <v>99.908</v>
       </c>
       <c r="F379" t="s">
         <v>8</v>
       </c>
       <c r="G379">
         <v>1.0</v>
       </c>
       <c r="H379" s="1">
-        <v>497945.0</v>
+        <v>199816.0</v>
       </c>
       <c r="I379" s="1">
-        <v>-10635.0</v>
+        <v>-4052.0</v>
       </c>
       <c r="J379" s="1">
-        <v>-2.1357780477764</v>
+        <v>-2.0278656363855</v>
       </c>
       <c r="K379">
-        <v>2.01</v>
+        <v>1.3</v>
       </c>
       <c r="L379" t="s">
-        <v>979</v>
+        <v>960</v>
       </c>
       <c r="M379" s="1">
-        <v>487310.0</v>
+        <v>195764.0</v>
       </c>
       <c r="N379" s="1">
-        <v>497378.49</v>
+        <v>198368.86</v>
       </c>
       <c r="O379" s="1">
-        <v>0.15</v>
+        <v>0.06</v>
       </c>
       <c r="P379">
         <v>1</v>
       </c>
     </row>
     <row r="380" spans="1:16">
       <c r="A380" t="s">
-        <v>980</v>
+        <v>961</v>
       </c>
       <c r="B380" t="s">
-        <v>981</v>
+        <v>962</v>
       </c>
       <c r="C380" s="1">
-        <v>200000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D380" s="1">
-        <v>97.248</v>
+        <v>104.16</v>
       </c>
       <c r="E380" s="1">
-        <v>99.908</v>
+        <v>106.6</v>
       </c>
       <c r="F380" t="s">
         <v>8</v>
       </c>
       <c r="G380">
         <v>1.0</v>
       </c>
       <c r="H380" s="1">
-        <v>199816.0</v>
+        <v>426400.0</v>
       </c>
       <c r="I380" s="1">
-        <v>-5320.0</v>
+        <v>-9760.0</v>
       </c>
       <c r="J380" s="1">
-        <v>-2.6624494534972</v>
+        <v>-2.2889305816135</v>
       </c>
       <c r="K380">
-        <v>0.56</v>
+        <v>2.65</v>
       </c>
       <c r="L380" t="s">
-        <v>982</v>
+        <v>963</v>
       </c>
       <c r="M380" s="1">
-        <v>194496.0</v>
+        <v>416640.0</v>
       </c>
       <c r="N380" s="1">
-        <v>195615.44</v>
+        <v>427259.18</v>
       </c>
       <c r="O380" s="1">
-        <v>0.06</v>
+        <v>0.12</v>
       </c>
       <c r="P380">
         <v>1</v>
       </c>
     </row>
     <row r="381" spans="1:16">
       <c r="A381" t="s">
-        <v>983</v>
+        <v>964</v>
       </c>
       <c r="B381" t="s">
-        <v>981</v>
+        <v>965</v>
       </c>
       <c r="C381" s="1">
-        <v>200000.0</v>
+        <v>683000.0</v>
       </c>
       <c r="D381" s="1">
-        <v>101.648</v>
+        <v>98.519</v>
       </c>
       <c r="E381" s="1">
-        <v>103.15</v>
+        <v>99.902</v>
       </c>
       <c r="F381" t="s">
         <v>8</v>
       </c>
       <c r="G381">
         <v>1.0</v>
       </c>
       <c r="H381" s="1">
-        <v>206300.0</v>
+        <v>682330.66</v>
       </c>
       <c r="I381" s="1">
-        <v>-3004.0</v>
+        <v>-9445.89</v>
       </c>
       <c r="J381" s="1">
-        <v>-1.456131846825</v>
+        <v>-1.3843566695361</v>
       </c>
       <c r="K381">
-        <v>4.52</v>
+        <v>1.03</v>
       </c>
       <c r="L381" t="s">
-        <v>984</v>
+        <v>966</v>
       </c>
       <c r="M381" s="1">
-        <v>203296.0</v>
+        <v>672884.77</v>
       </c>
       <c r="N381" s="1">
-        <v>212327.51</v>
+        <v>679939.32</v>
       </c>
       <c r="O381" s="1">
-        <v>0.06</v>
+        <v>0.19</v>
       </c>
       <c r="P381">
         <v>1</v>
       </c>
     </row>
     <row r="382" spans="1:16">
       <c r="A382" t="s">
-        <v>985</v>
+        <v>967</v>
       </c>
       <c r="B382" t="s">
-        <v>986</v>
+        <v>968</v>
       </c>
       <c r="C382" s="1">
-        <v>400000.0</v>
+        <v>384000.0</v>
       </c>
       <c r="D382" s="1">
-        <v>103.455</v>
+        <v>100.461</v>
       </c>
       <c r="E382" s="1">
-        <v>106.6</v>
+        <v>100.0</v>
       </c>
       <c r="F382" t="s">
         <v>8</v>
       </c>
       <c r="G382">
         <v>1.0</v>
       </c>
       <c r="H382" s="1">
-        <v>426400.0</v>
+        <v>384000.0</v>
       </c>
       <c r="I382" s="1">
-        <v>-12580.0</v>
+        <v>1770.24</v>
       </c>
       <c r="J382" s="1">
-        <v>-2.9502814258912</v>
+        <v>0.461</v>
       </c>
       <c r="K382">
-        <v>1.83</v>
+        <v>1.45</v>
       </c>
       <c r="L382" t="s">
-        <v>987</v>
+        <v>969</v>
       </c>
       <c r="M382" s="1">
-        <v>413820.0</v>
+        <v>385770.24</v>
       </c>
       <c r="N382" s="1">
-        <v>421132.33</v>
+        <v>391324.35</v>
       </c>
       <c r="O382" s="1">
-        <v>0.12</v>
+        <v>0.11</v>
       </c>
       <c r="P382">
         <v>1</v>
       </c>
     </row>
     <row r="383" spans="1:16">
       <c r="A383" t="s">
-        <v>988</v>
+        <v>970</v>
       </c>
       <c r="B383" t="s">
-        <v>989</v>
+        <v>971</v>
       </c>
       <c r="C383" s="1">
-        <v>683000.0</v>
+        <v>138000.0</v>
       </c>
       <c r="D383" s="1">
-        <v>97.253</v>
+        <v>101.399</v>
       </c>
       <c r="E383" s="1">
-        <v>99.902</v>
+        <v>100.0</v>
       </c>
       <c r="F383" t="s">
         <v>8</v>
       </c>
       <c r="G383">
         <v>1.0</v>
       </c>
       <c r="H383" s="1">
-        <v>682330.66</v>
+        <v>138000.0</v>
       </c>
       <c r="I383" s="1">
-        <v>-18092.67</v>
+        <v>1930.62</v>
       </c>
       <c r="J383" s="1">
-        <v>-2.6515985665953</v>
+        <v>1.399</v>
       </c>
       <c r="K383">
-        <v>0.33</v>
-[...2 lines deleted...]
-        <v>990</v>
+        <v>0.53</v>
+      </c>
+      <c r="L383">
+        <v>736.21</v>
       </c>
       <c r="M383" s="1">
-        <v>664237.99</v>
+        <v>139930.62</v>
       </c>
       <c r="N383" s="1">
-        <v>666476.45</v>
+        <v>140666.83</v>
       </c>
       <c r="O383" s="1">
-        <v>0.2</v>
+        <v>0.04</v>
       </c>
       <c r="P383">
         <v>1</v>
       </c>
     </row>
     <row r="384" spans="1:16">
       <c r="A384" t="s">
-        <v>991</v>
+        <v>972</v>
       </c>
       <c r="B384" t="s">
-        <v>992</v>
+        <v>973</v>
       </c>
       <c r="C384" s="1">
-        <v>384000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D384" s="1">
-        <v>99.08</v>
+        <v>102.574</v>
       </c>
       <c r="E384" s="1">
-        <v>100.0</v>
+        <v>99.65790667</v>
       </c>
       <c r="F384" t="s">
         <v>8</v>
       </c>
       <c r="G384">
         <v>1.0</v>
       </c>
       <c r="H384" s="1">
-        <v>384000.0</v>
+        <v>298973.72</v>
       </c>
       <c r="I384" s="1">
-        <v>-3532.8</v>
+        <v>8748.28</v>
       </c>
       <c r="J384" s="1">
-        <v>-0.92</v>
+        <v>2.9261033377783</v>
       </c>
       <c r="K384">
-        <v>0.66</v>
+        <v>4.06</v>
       </c>
       <c r="L384" t="s">
-        <v>993</v>
+        <v>974</v>
       </c>
       <c r="M384" s="1">
-        <v>380467.2</v>
+        <v>307722.0</v>
       </c>
       <c r="N384" s="1">
-        <v>383011.07</v>
+        <v>319893.58</v>
       </c>
       <c r="O384" s="1">
-        <v>0.11</v>
+        <v>0.09</v>
       </c>
       <c r="P384">
         <v>1</v>
       </c>
     </row>
     <row r="385" spans="1:16">
       <c r="A385" t="s">
-        <v>994</v>
+        <v>975</v>
       </c>
       <c r="B385" t="s">
-        <v>995</v>
+        <v>976</v>
       </c>
       <c r="C385" s="1">
-        <v>138000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D385" s="1">
-        <v>100.55</v>
+        <v>101.956</v>
       </c>
       <c r="E385" s="1">
-        <v>100.0</v>
+        <v>103.47225</v>
       </c>
       <c r="F385" t="s">
         <v>8</v>
       </c>
       <c r="G385">
         <v>1.0</v>
       </c>
       <c r="H385" s="1">
-        <v>138000.0</v>
+        <v>310416.75</v>
       </c>
       <c r="I385" s="1">
-        <v>759.0</v>
+        <v>-4548.75</v>
       </c>
       <c r="J385" s="1">
-        <v>0.55</v>
+        <v>-1.4653687341292</v>
       </c>
       <c r="K385">
-        <v>3.87</v>
+        <v>0.87</v>
       </c>
       <c r="L385" t="s">
-        <v>996</v>
+        <v>977</v>
       </c>
       <c r="M385" s="1">
-        <v>138759.0</v>
+        <v>305868.0</v>
       </c>
       <c r="N385" s="1">
-        <v>144100.41</v>
+        <v>308487.86</v>
       </c>
       <c r="O385" s="1">
-        <v>0.04</v>
+        <v>0.09</v>
       </c>
       <c r="P385">
         <v>1</v>
       </c>
     </row>
     <row r="386" spans="1:16">
       <c r="A386" t="s">
-        <v>997</v>
+        <v>978</v>
       </c>
       <c r="B386" t="s">
-        <v>998</v>
+        <v>979</v>
       </c>
       <c r="C386" s="1">
-        <v>300000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D386" s="1">
-        <v>101.132</v>
+        <v>99.092</v>
       </c>
       <c r="E386" s="1">
-        <v>99.65790667</v>
+        <v>99.142</v>
       </c>
       <c r="F386" t="s">
         <v>8</v>
       </c>
       <c r="G386">
         <v>1.0</v>
       </c>
       <c r="H386" s="1">
-        <v>298973.72</v>
+        <v>495710.0</v>
       </c>
       <c r="I386" s="1">
-        <v>4422.28</v>
+        <v>-250.0</v>
       </c>
       <c r="J386" s="1">
-        <v>1.479153418568</v>
+        <v>-0.050432712674749</v>
       </c>
       <c r="K386">
-        <v>3.25</v>
+        <v>2.81</v>
       </c>
       <c r="L386" t="s">
-        <v>999</v>
+        <v>980</v>
       </c>
       <c r="M386" s="1">
-        <v>303396.0</v>
+        <v>495460.0</v>
       </c>
       <c r="N386" s="1">
-        <v>313160.38</v>
+        <v>509526.78</v>
       </c>
       <c r="O386" s="1">
-        <v>0.09</v>
+        <v>0.14</v>
       </c>
       <c r="P386">
         <v>1</v>
       </c>
     </row>
     <row r="387" spans="1:16">
       <c r="A387" t="s">
-        <v>1000</v>
+        <v>981</v>
       </c>
       <c r="B387" t="s">
-        <v>1001</v>
+        <v>982</v>
       </c>
       <c r="C387" s="1">
-        <v>400000.0</v>
+        <v>361000.0</v>
       </c>
       <c r="D387" s="1">
-        <v>101.899</v>
+        <v>100.511</v>
       </c>
       <c r="E387" s="1">
-        <v>103.47225</v>
+        <v>100.0</v>
       </c>
       <c r="F387" t="s">
         <v>8</v>
       </c>
       <c r="G387">
         <v>1.0</v>
       </c>
       <c r="H387" s="1">
-        <v>413889.0</v>
+        <v>361000.0</v>
       </c>
       <c r="I387" s="1">
-        <v>-6293.0</v>
+        <v>1844.71</v>
       </c>
       <c r="J387" s="1">
-        <v>-1.5204559676628</v>
+        <v>0.511</v>
       </c>
       <c r="K387">
-        <v>0.05</v>
-[...2 lines deleted...]
-        <v>186.3</v>
+        <v>0.5</v>
+      </c>
+      <c r="L387" t="s">
+        <v>983</v>
       </c>
       <c r="M387" s="1">
-        <v>407596.0</v>
+        <v>362844.71</v>
       </c>
       <c r="N387" s="1">
-        <v>407782.3</v>
+        <v>364637.33</v>
       </c>
       <c r="O387" s="1">
-        <v>0.12</v>
+        <v>0.1</v>
       </c>
       <c r="P387">
         <v>1</v>
       </c>
     </row>
     <row r="388" spans="1:16">
       <c r="A388" t="s">
-        <v>1002</v>
+        <v>984</v>
       </c>
       <c r="B388" t="s">
-        <v>1003</v>
+        <v>985</v>
       </c>
       <c r="C388" s="1">
-        <v>500000.0</v>
+        <v>392000.0</v>
       </c>
       <c r="D388" s="1">
-        <v>97.435</v>
+        <v>100.068</v>
       </c>
       <c r="E388" s="1">
-        <v>99.142</v>
+        <v>102.83</v>
       </c>
       <c r="F388" t="s">
         <v>8</v>
       </c>
       <c r="G388">
         <v>1.0</v>
       </c>
       <c r="H388" s="1">
-        <v>495710.0</v>
+        <v>403093.6</v>
       </c>
       <c r="I388" s="1">
-        <v>-8535.0</v>
+        <v>-10827.04</v>
       </c>
       <c r="J388" s="1">
-        <v>-1.7217728107159</v>
+        <v>-2.6859865797919</v>
       </c>
       <c r="K388">
-        <v>2.06</v>
+        <v>3.47</v>
       </c>
       <c r="L388" t="s">
-        <v>1004</v>
+        <v>986</v>
       </c>
       <c r="M388" s="1">
-        <v>487175.0</v>
+        <v>392266.56</v>
       </c>
       <c r="N388" s="1">
-        <v>497472.95</v>
+        <v>405879.16</v>
       </c>
       <c r="O388" s="1">
-        <v>0.15</v>
+        <v>0.11</v>
       </c>
       <c r="P388">
         <v>1</v>
       </c>
     </row>
     <row r="389" spans="1:16">
       <c r="A389" t="s">
-        <v>1005</v>
+        <v>987</v>
       </c>
       <c r="B389" t="s">
-        <v>1006</v>
+        <v>988</v>
       </c>
       <c r="C389" s="1">
-        <v>200000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D389" s="1">
-        <v>103.952</v>
+        <v>98.143</v>
       </c>
       <c r="E389" s="1">
-        <v>105.92</v>
+        <v>100.0</v>
       </c>
       <c r="F389" t="s">
         <v>8</v>
       </c>
       <c r="G389">
         <v>1.0</v>
       </c>
       <c r="H389" s="1">
-        <v>211840.0</v>
+        <v>500000.0</v>
       </c>
       <c r="I389" s="1">
-        <v>-3936.0</v>
+        <v>-9285.0</v>
       </c>
       <c r="J389" s="1">
-        <v>-1.8580060422961</v>
+        <v>-1.857</v>
       </c>
       <c r="K389">
-        <v>4.14</v>
+        <v>1.17</v>
       </c>
       <c r="L389" t="s">
-        <v>1007</v>
+        <v>989</v>
       </c>
       <c r="M389" s="1">
-        <v>207904.0</v>
+        <v>490715.0</v>
       </c>
       <c r="N389" s="1">
-        <v>216191.67</v>
+        <v>496581.52</v>
       </c>
       <c r="O389" s="1">
-        <v>0.06</v>
+        <v>0.14</v>
       </c>
       <c r="P389">
         <v>1</v>
       </c>
     </row>
     <row r="390" spans="1:16">
       <c r="A390" t="s">
-        <v>1008</v>
+        <v>990</v>
       </c>
       <c r="B390" t="s">
-        <v>1009</v>
+        <v>991</v>
       </c>
       <c r="C390" s="1">
-        <v>392000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D390" s="1">
-        <v>99.267</v>
+        <v>100.881</v>
       </c>
       <c r="E390" s="1">
-        <v>102.83</v>
+        <v>100.0</v>
       </c>
       <c r="F390" t="s">
         <v>8</v>
       </c>
       <c r="G390">
         <v>1.0</v>
       </c>
       <c r="H390" s="1">
-        <v>403093.6</v>
+        <v>200000.0</v>
       </c>
       <c r="I390" s="1">
-        <v>-13966.96</v>
+        <v>1762.0</v>
       </c>
       <c r="J390" s="1">
-        <v>-3.4649421375085</v>
+        <v>0.881</v>
       </c>
       <c r="K390">
-        <v>2.74</v>
+        <v>0.55</v>
       </c>
       <c r="L390" t="s">
-        <v>1010</v>
+        <v>992</v>
       </c>
       <c r="M390" s="1">
-        <v>389126.64</v>
+        <v>201762.0</v>
       </c>
       <c r="N390" s="1">
-        <v>399879.79</v>
+        <v>202853.84</v>
       </c>
       <c r="O390" s="1">
-        <v>0.12</v>
+        <v>0.06</v>
       </c>
       <c r="P390">
         <v>1</v>
       </c>
     </row>
     <row r="391" spans="1:16">
       <c r="A391" t="s">
-        <v>1011</v>
+        <v>993</v>
       </c>
       <c r="B391" t="s">
-        <v>1012</v>
+        <v>994</v>
       </c>
       <c r="C391" s="1">
-        <v>500000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D391" s="1">
-        <v>97.433</v>
+        <v>96.247</v>
       </c>
       <c r="E391" s="1">
-        <v>100.0</v>
+        <v>97.25</v>
       </c>
       <c r="F391" t="s">
         <v>8</v>
       </c>
       <c r="G391">
         <v>1.0</v>
       </c>
       <c r="H391" s="1">
-        <v>500000.0</v>
+        <v>389000.0</v>
       </c>
       <c r="I391" s="1">
-        <v>-12835.0</v>
+        <v>-4012.0</v>
       </c>
       <c r="J391" s="1">
-        <v>-2.567</v>
+        <v>-1.0313624678663</v>
       </c>
       <c r="K391">
-        <v>0.59</v>
+        <v>0.3</v>
       </c>
       <c r="L391" t="s">
-        <v>1013</v>
+        <v>995</v>
       </c>
       <c r="M391" s="1">
-        <v>487165.0</v>
+        <v>384988.0</v>
       </c>
       <c r="N391" s="1">
-        <v>490139.0</v>
+        <v>386193.48</v>
       </c>
       <c r="O391" s="1">
-        <v>0.15</v>
+        <v>0.11</v>
       </c>
       <c r="P391">
         <v>1</v>
       </c>
     </row>
     <row r="392" spans="1:16">
       <c r="A392" t="s">
-        <v>1014</v>
+        <v>996</v>
       </c>
       <c r="B392" t="s">
-        <v>1015</v>
+        <v>997</v>
       </c>
       <c r="C392" s="1">
-        <v>400000.0</v>
+        <v>265000.0</v>
       </c>
       <c r="D392" s="1">
-        <v>94.769</v>
+        <v>99.714</v>
       </c>
       <c r="E392" s="1">
-        <v>97.25</v>
+        <v>99.695</v>
       </c>
       <c r="F392" t="s">
         <v>8</v>
       </c>
       <c r="G392">
         <v>1.0</v>
       </c>
       <c r="H392" s="1">
-        <v>389000.0</v>
+        <v>264191.75</v>
       </c>
       <c r="I392" s="1">
-        <v>-9924.0</v>
+        <v>50.35</v>
       </c>
       <c r="J392" s="1">
-        <v>-2.5511568123393</v>
+        <v>0.019058127288229</v>
       </c>
       <c r="K392">
-        <v>2.32</v>
+        <v>0.79</v>
       </c>
       <c r="L392" t="s">
-        <v>1016</v>
+        <v>998</v>
       </c>
       <c r="M392" s="1">
-        <v>379076.0</v>
+        <v>264242.1</v>
       </c>
       <c r="N392" s="1">
-        <v>388336.27</v>
+        <v>266338.5</v>
       </c>
       <c r="O392" s="1">
-        <v>0.12</v>
+        <v>0.07</v>
       </c>
       <c r="P392">
         <v>1</v>
       </c>
     </row>
     <row r="393" spans="1:16">
       <c r="A393" t="s">
-        <v>1017</v>
+        <v>999</v>
       </c>
       <c r="B393" t="s">
-        <v>1018</v>
+        <v>1000</v>
       </c>
       <c r="C393" s="1">
-        <v>500000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D393" s="1">
-        <v>99.342</v>
+        <v>83.11</v>
       </c>
       <c r="E393" s="1">
-        <v>99.147</v>
+        <v>81.804</v>
       </c>
       <c r="F393" t="s">
         <v>8</v>
       </c>
       <c r="G393">
         <v>1.0</v>
       </c>
       <c r="H393" s="1">
-        <v>495735.0</v>
+        <v>327216.0</v>
       </c>
       <c r="I393" s="1">
-        <v>975.0</v>
+        <v>5224.0</v>
       </c>
       <c r="J393" s="1">
-        <v>0.19667766044358</v>
+        <v>1.5964989487067</v>
       </c>
       <c r="K393">
-        <v>2.77</v>
+        <v>0.57</v>
       </c>
       <c r="L393" t="s">
-        <v>1019</v>
+        <v>1001</v>
       </c>
       <c r="M393" s="1">
-        <v>496710.0</v>
+        <v>332440.0</v>
       </c>
       <c r="N393" s="1">
-        <v>510555.89</v>
+        <v>334700.27</v>
       </c>
       <c r="O393" s="1">
-        <v>0.15</v>
+        <v>0.09</v>
       </c>
       <c r="P393">
         <v>1</v>
       </c>
     </row>
     <row r="394" spans="1:16">
       <c r="A394" t="s">
-        <v>1020</v>
+        <v>1002</v>
       </c>
       <c r="B394" t="s">
-        <v>1021</v>
+        <v>1003</v>
       </c>
       <c r="C394" s="1">
-        <v>265000.0</v>
+        <v>377000.0</v>
       </c>
       <c r="D394" s="1">
-        <v>98.808</v>
+        <v>101.153</v>
       </c>
       <c r="E394" s="1">
-        <v>99.695</v>
+        <v>99.417</v>
       </c>
       <c r="F394" t="s">
         <v>8</v>
       </c>
       <c r="G394">
         <v>1.0</v>
       </c>
       <c r="H394" s="1">
-        <v>264191.75</v>
+        <v>374802.09</v>
       </c>
       <c r="I394" s="1">
-        <v>-2350.55</v>
+        <v>6544.72</v>
       </c>
       <c r="J394" s="1">
-        <v>-0.88971362656101</v>
+        <v>1.7461802307452</v>
       </c>
       <c r="K394">
-        <v>0.06</v>
-[...2 lines deleted...]
-        <v>163.36</v>
+        <v>0.63</v>
+      </c>
+      <c r="L394" t="s">
+        <v>1004</v>
       </c>
       <c r="M394" s="1">
-        <v>261841.2</v>
+        <v>381346.81</v>
       </c>
       <c r="N394" s="1">
-        <v>262004.56</v>
+        <v>383709.52</v>
       </c>
       <c r="O394" s="1">
-        <v>0.08</v>
+        <v>0.11</v>
       </c>
       <c r="P394">
         <v>1</v>
       </c>
     </row>
     <row r="395" spans="1:16">
       <c r="A395" t="s">
-        <v>1022</v>
+        <v>1005</v>
       </c>
       <c r="B395" t="s">
-        <v>1023</v>
+        <v>1006</v>
       </c>
       <c r="C395" s="1">
         <v>400000.0</v>
       </c>
       <c r="D395" s="1">
-        <v>81.929</v>
+        <v>99.162</v>
       </c>
       <c r="E395" s="1">
-        <v>81.804</v>
+        <v>100.0</v>
       </c>
       <c r="F395" t="s">
         <v>8</v>
       </c>
       <c r="G395">
         <v>1.0</v>
       </c>
       <c r="H395" s="1">
-        <v>327216.0</v>
+        <v>400000.0</v>
       </c>
       <c r="I395" s="1">
-        <v>500.0</v>
+        <v>-3352.0</v>
       </c>
       <c r="J395" s="1">
-        <v>0.15280426385018</v>
+        <v>-0.838</v>
       </c>
       <c r="K395">
-        <v>0.42</v>
+        <v>2.29</v>
       </c>
       <c r="L395" t="s">
-        <v>545</v>
+        <v>1007</v>
       </c>
       <c r="M395" s="1">
-        <v>327716.0</v>
+        <v>396648.0</v>
       </c>
       <c r="N395" s="1">
-        <v>329392.71</v>
+        <v>405804.66</v>
       </c>
       <c r="O395" s="1">
-        <v>0.1</v>
+        <v>0.11</v>
       </c>
       <c r="P395">
         <v>1</v>
       </c>
     </row>
     <row r="396" spans="1:16">
       <c r="A396" t="s">
-        <v>1024</v>
+        <v>1008</v>
       </c>
       <c r="B396" t="s">
-        <v>1025</v>
+        <v>1009</v>
       </c>
       <c r="C396" s="1">
-        <v>377000.0</v>
+        <v>1832.0</v>
       </c>
       <c r="D396" s="1">
-        <v>100.113</v>
+        <v>0.05</v>
       </c>
       <c r="E396" s="1">
-        <v>99.417</v>
+        <v>0.1083870087</v>
       </c>
       <c r="F396" t="s">
         <v>8</v>
       </c>
       <c r="G396">
         <v>1.0</v>
       </c>
       <c r="H396" s="1">
-        <v>374802.09</v>
+        <v>0.0</v>
       </c>
       <c r="I396" s="1">
-        <v>2623.92</v>
+        <v>-267412.5</v>
       </c>
       <c r="J396" s="1">
-        <v>0.70008147499925</v>
+        <v>0</v>
       </c>
       <c r="K396">
-        <v>3.65</v>
-[...2 lines deleted...]
-        <v>1026</v>
+        <v>0.0</v>
+      </c>
+      <c r="L396">
+        <v>0.0</v>
       </c>
       <c r="M396" s="1">
-        <v>377426.01</v>
+        <v>-267412.5</v>
       </c>
       <c r="N396" s="1">
-        <v>391176.18</v>
+        <v>-267412.5</v>
       </c>
       <c r="O396" s="1">
-        <v>0.12</v>
+        <v>-0.07</v>
       </c>
       <c r="P396">
         <v>1</v>
       </c>
     </row>
     <row r="397" spans="1:16">
       <c r="A397" t="s">
-        <v>1027</v>
+        <v>1010</v>
       </c>
       <c r="B397" t="s">
-        <v>1028</v>
+        <v>1011</v>
       </c>
       <c r="C397" s="1">
-        <v>400000.0</v>
+        <v>57.0</v>
       </c>
       <c r="D397" s="1">
-        <v>97.757</v>
+        <v>0.2125</v>
       </c>
       <c r="E397" s="1">
-        <v>100.0</v>
+        <v>0.1975</v>
       </c>
       <c r="F397" t="s">
         <v>8</v>
       </c>
       <c r="G397">
         <v>1.0</v>
       </c>
       <c r="H397" s="1">
-        <v>400000.0</v>
+        <v>0.0</v>
       </c>
       <c r="I397" s="1">
-        <v>-8972.0</v>
+        <v>2137.5</v>
       </c>
       <c r="J397" s="1">
-        <v>-2.243</v>
+        <v>0</v>
       </c>
       <c r="K397">
-        <v>1.68</v>
-[...2 lines deleted...]
-        <v>1029</v>
+        <v>0.0</v>
+      </c>
+      <c r="L397">
+        <v>0.0</v>
       </c>
       <c r="M397" s="1">
-        <v>391028.0</v>
+        <v>2137.5</v>
       </c>
       <c r="N397" s="1">
-        <v>397731.36</v>
+        <v>2137.5</v>
       </c>
       <c r="O397" s="1">
-        <v>0.12</v>
+        <v>0.0</v>
       </c>
       <c r="P397">
         <v>1</v>
       </c>
     </row>
     <row r="398" spans="1:16">
       <c r="A398" t="s">
-        <v>1030</v>
+        <v>1012</v>
       </c>
       <c r="B398" t="s">
-        <v>1031</v>
+        <v>1013</v>
       </c>
       <c r="C398" s="1">
-        <v>1110.0</v>
+        <v>860.0</v>
       </c>
       <c r="D398" s="1">
-        <v>0.12</v>
+        <v>15.7</v>
       </c>
       <c r="E398" s="1">
-        <v>0.1073378378</v>
+        <v>18.0</v>
       </c>
       <c r="F398" t="s">
         <v>8</v>
       </c>
       <c r="G398">
         <v>1.0</v>
       </c>
       <c r="H398" s="1">
-        <v>0.0</v>
+        <v>154800.0</v>
       </c>
       <c r="I398" s="1">
-        <v>35137.5</v>
+        <v>-19780.0</v>
       </c>
       <c r="J398" s="1">
-        <v>0</v>
+        <v>-12.777777777778</v>
       </c>
       <c r="K398">
         <v>0.0</v>
       </c>
       <c r="L398">
         <v>0.0</v>
       </c>
       <c r="M398" s="1">
-        <v>35137.5</v>
+        <v>135020.0</v>
       </c>
       <c r="N398" s="1">
-        <v>35137.5</v>
+        <v>135020.0</v>
       </c>
       <c r="O398" s="1">
-        <v>0.01</v>
+        <v>0.04</v>
       </c>
       <c r="P398">
         <v>1</v>
       </c>
     </row>
     <row r="399" spans="1:16">
       <c r="A399" t="s">
-        <v>1032</v>
+        <v>1014</v>
       </c>
       <c r="B399" t="s">
-        <v>1033</v>
+        <v>1015</v>
       </c>
       <c r="C399" s="1">
-        <v>330.0</v>
+        <v>860.0</v>
       </c>
       <c r="D399" s="1">
-        <v>37.4</v>
+        <v>64.6</v>
       </c>
       <c r="E399" s="1">
-        <v>53.2</v>
+        <v>56.5</v>
       </c>
       <c r="F399" t="s">
         <v>8</v>
       </c>
       <c r="G399">
         <v>1.0</v>
       </c>
       <c r="H399" s="1">
-        <v>175560.0</v>
+        <v>485900.0</v>
       </c>
       <c r="I399" s="1">
-        <v>-52140.0</v>
+        <v>69660.0</v>
       </c>
       <c r="J399" s="1">
-        <v>-29.699248120301</v>
+        <v>14.336283185841</v>
       </c>
       <c r="K399">
         <v>0.0</v>
       </c>
       <c r="L399">
         <v>0.0</v>
       </c>
       <c r="M399" s="1">
-        <v>123420.0</v>
+        <v>555560.0</v>
       </c>
       <c r="N399" s="1">
-        <v>123420.0</v>
+        <v>555560.0</v>
       </c>
       <c r="O399" s="1">
-        <v>0.04</v>
+        <v>0.15</v>
       </c>
       <c r="P399">
         <v>1</v>
       </c>
     </row>
     <row r="400" spans="1:16">
       <c r="A400" t="s">
-        <v>1034</v>
+        <v>1016</v>
       </c>
       <c r="B400" t="s">
-        <v>1035</v>
+        <v>1017</v>
       </c>
       <c r="C400" s="1">
-        <v>460.0</v>
+        <v>-1832.0</v>
       </c>
       <c r="D400" s="1">
-        <v>36.5</v>
+        <v>0.035</v>
       </c>
       <c r="E400" s="1">
-        <v>75.3</v>
+        <v>0.0738550764</v>
       </c>
       <c r="F400" t="s">
         <v>8</v>
       </c>
       <c r="G400">
         <v>1.0</v>
       </c>
       <c r="H400" s="1">
-        <v>346380.0</v>
+        <v>0.0</v>
       </c>
       <c r="I400" s="1">
-        <v>-178480.0</v>
+        <v>177956.25</v>
       </c>
       <c r="J400" s="1">
-        <v>-51.527224435591</v>
+        <v>0</v>
       </c>
       <c r="K400">
         <v>0.0</v>
       </c>
       <c r="L400">
         <v>0.0</v>
       </c>
       <c r="M400" s="1">
-        <v>167900.0</v>
+        <v>177956.25</v>
       </c>
       <c r="N400" s="1">
-        <v>167900.0</v>
+        <v>177956.25</v>
       </c>
       <c r="O400" s="1">
         <v>0.05</v>
       </c>
       <c r="P400">
         <v>1</v>
       </c>
     </row>
     <row r="401" spans="1:16">
       <c r="A401" t="s">
-        <v>1036</v>
+        <v>1018</v>
       </c>
       <c r="B401" t="s">
-        <v>1037</v>
+        <v>1019</v>
       </c>
       <c r="C401" s="1">
-        <v>-1110.0</v>
+        <v>-57.0</v>
       </c>
       <c r="D401" s="1">
-        <v>0.09</v>
+        <v>0.1525</v>
       </c>
       <c r="E401" s="1">
-        <v>0.0698581081</v>
+        <v>0.14</v>
       </c>
       <c r="F401" t="s">
         <v>8</v>
       </c>
       <c r="G401">
         <v>1.0</v>
       </c>
       <c r="H401" s="1">
         <v>0.0</v>
       </c>
       <c r="I401" s="1">
-        <v>-55893.75</v>
+        <v>-1781.25</v>
       </c>
       <c r="J401" s="1">
         <v>0</v>
       </c>
       <c r="K401">
         <v>0.0</v>
       </c>
       <c r="L401">
         <v>0.0</v>
       </c>
       <c r="M401" s="1">
-        <v>-55893.75</v>
+        <v>-1781.25</v>
       </c>
       <c r="N401" s="1">
-        <v>-55893.75</v>
+        <v>-1781.25</v>
       </c>
       <c r="O401" s="1">
-        <v>-0.02</v>
+        <v>0.0</v>
       </c>
       <c r="P401">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="402" spans="1:16">
+      <c r="A402" t="s">
+        <v>1020</v>
+      </c>
+      <c r="B402" t="s">
+        <v>1021</v>
+      </c>
+      <c r="C402" s="1">
+        <v>-57.0</v>
+      </c>
+      <c r="D402" s="1">
+        <v>0.0725</v>
+      </c>
+      <c r="E402" s="1">
+        <v>0.0625</v>
+      </c>
+      <c r="F402" t="s">
+        <v>8</v>
+      </c>
+      <c r="G402">
+        <v>1.0</v>
+      </c>
+      <c r="H402" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I402" s="1">
+        <v>-1425.0</v>
+      </c>
+      <c r="J402" s="1">
+        <v>0</v>
+      </c>
+      <c r="K402">
+        <v>0.0</v>
+      </c>
+      <c r="L402">
+        <v>0.0</v>
+      </c>
+      <c r="M402" s="1">
+        <v>-1425.0</v>
+      </c>
+      <c r="N402" s="1">
+        <v>-1425.0</v>
+      </c>
+      <c r="O402" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P402">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="403" spans="1:16">
+      <c r="A403" t="s">
+        <v>1022</v>
+      </c>
+      <c r="B403" t="s">
+        <v>1023</v>
+      </c>
+      <c r="C403" s="1">
+        <v>-1720.0</v>
+      </c>
+      <c r="D403" s="1">
+        <v>31.1</v>
+      </c>
+      <c r="E403" s="1">
+        <v>30.4936627907</v>
+      </c>
+      <c r="F403" t="s">
+        <v>8</v>
+      </c>
+      <c r="G403">
+        <v>1.0</v>
+      </c>
+      <c r="H403" s="1">
+        <v>-524491.0</v>
+      </c>
+      <c r="I403" s="1">
+        <v>-10429.0</v>
+      </c>
+      <c r="J403" s="1">
+        <v>1.9884039954928</v>
+      </c>
+      <c r="K403">
+        <v>0.0</v>
+      </c>
+      <c r="L403">
+        <v>0.0</v>
+      </c>
+      <c r="M403" s="1">
+        <v>-534920.0</v>
+      </c>
+      <c r="N403" s="1">
+        <v>-534920.0</v>
+      </c>
+      <c r="O403" s="1">
+        <v>-0.15</v>
+      </c>
+      <c r="P403">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>