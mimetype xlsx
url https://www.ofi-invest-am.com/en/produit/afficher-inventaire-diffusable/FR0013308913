--- v3 (2026-09-01)
+++ v4 (2026-09-21)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1024">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1036">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>C/D</t>
   </si>
   <si>
     <t>FR0000970105</t>
   </si>
   <si>
@@ -265,51 +265,51 @@
   <si>
     <t>AZELIS GROUP NV</t>
   </si>
   <si>
     <t>IT0001031084</t>
   </si>
   <si>
     <t>BANCA GENERALI</t>
   </si>
   <si>
     <t>IT0004776628</t>
   </si>
   <si>
     <t>BANCA MEDIOLANUM</t>
   </si>
   <si>
     <t>ES0113211835</t>
   </si>
   <si>
     <t>BANCO BILBAO VIZCAYA ARGENTARIA SA</t>
   </si>
   <si>
     <t>ES0113860A34</t>
   </si>
   <si>
-    <t>BANCO DE SABADELL SA</t>
+    <t>BANCO DE SABADELL</t>
   </si>
   <si>
     <t>ES0113900J37</t>
   </si>
   <si>
     <t>BANCO SANTANDER</t>
   </si>
   <si>
     <t>IE00BD1RP616</t>
   </si>
   <si>
     <t>BANK OF IRELAND GROUP PLC</t>
   </si>
   <si>
     <t>ES0113679I37</t>
   </si>
   <si>
     <t>BANKINTER SA</t>
   </si>
   <si>
     <t>AT0000BAWAG2</t>
   </si>
   <si>
     <t>BAWAG GROUP AG</t>
   </si>
@@ -1030,2106 +1030,2142 @@
   <si>
     <t>DE000A1ML7J1</t>
   </si>
   <si>
     <t>VONOVIA</t>
   </si>
   <si>
     <t>FI0009003727</t>
   </si>
   <si>
     <t>WARTSILA</t>
   </si>
   <si>
     <t>AT0000831706</t>
   </si>
   <si>
     <t>WIENERBERGER AG</t>
   </si>
   <si>
     <t>NL0000395903</t>
   </si>
   <si>
     <t>WOLTERS KLUWER NV</t>
   </si>
   <si>
-    <t>XSS190626</t>
-[...38 lines deleted...]
-    <t>EURO-OAT JUN 26</t>
+    <t>XSS180926</t>
+  </si>
+  <si>
+    <t>EURO STOXX 50 ESG SEP 26</t>
+  </si>
+  <si>
+    <t>OE100926</t>
+  </si>
+  <si>
+    <t>EURO-BOBL SEP 26</t>
+  </si>
+  <si>
+    <t>DU100926</t>
+  </si>
+  <si>
+    <t>EURO-SCHATZ SEP 26</t>
+  </si>
+  <si>
+    <t>VG180926</t>
+  </si>
+  <si>
+    <t>EURO STOXX 50 SEP 26</t>
+  </si>
+  <si>
+    <t>IK1100926</t>
+  </si>
+  <si>
+    <t>EURO-BTP (ITALY GOVT) SEP 26</t>
+  </si>
+  <si>
+    <t>RX100926</t>
+  </si>
+  <si>
+    <t>EURO-BUND SEP 26</t>
+  </si>
+  <si>
+    <t>OAT100926</t>
+  </si>
+  <si>
+    <t>EURO-OAT SEP 26</t>
   </si>
   <si>
     <t>XS2986639701</t>
   </si>
   <si>
     <t>A2A SPA 3.625 30/01/2035</t>
   </si>
   <si>
-    <t>7 302.84</t>
+    <t>8 480.71</t>
+  </si>
+  <si>
+    <t>XS3399007288</t>
+  </si>
+  <si>
+    <t>ABERTIS INFRAESTRUCTURAS SA 3.625 08/03/2032</t>
   </si>
   <si>
     <t>XS2859413341</t>
   </si>
   <si>
     <t>ABN AMRO BANK NV 16/07/2036</t>
   </si>
   <si>
-    <t>11 578.77</t>
+    <t>12 297.95</t>
   </si>
   <si>
     <t>XS2747610751</t>
   </si>
   <si>
     <t>ABN AMRO BANK NV 3.875 15/01/2032</t>
   </si>
   <si>
-    <t>7 378.42</t>
+    <t>8 440.07</t>
   </si>
   <si>
     <t>XS2809859536</t>
   </si>
   <si>
     <t>ACHMEA BV 02/11/2044</t>
   </si>
   <si>
-    <t>4 890.98</t>
+    <t>5 350.22</t>
   </si>
   <si>
     <t>XS3388179676</t>
   </si>
   <si>
     <t>ADIDAS AG 3.5 26/05/2031</t>
   </si>
   <si>
+    <t>1 342.47</t>
+  </si>
+  <si>
     <t>BE6363767821</t>
   </si>
   <si>
     <t>AGEAS SA 02/05/2056</t>
   </si>
   <si>
-    <t>1 621.92</t>
+    <t>2 635.62</t>
   </si>
   <si>
     <t>XS3237229193</t>
   </si>
   <si>
     <t>AIB GROUP PLC 02/12/2036</t>
   </si>
   <si>
-    <t>7 670.96</t>
+    <t>8 509.32</t>
   </si>
   <si>
     <t>FR0014013VX5</t>
   </si>
   <si>
     <t>AIR LIQUIDE FINANCE SA 3 05/05/2033</t>
   </si>
   <si>
+    <t>1 610.96</t>
+  </si>
+  <si>
     <t>XS2251233651</t>
   </si>
   <si>
     <t>AKELIUS RESIDENTIAL PROPERTY FINAN 1.125 11/01/2029</t>
   </si>
   <si>
-    <t>1 159.18</t>
-[...8 lines deleted...]
-    <t>3 168.22</t>
+    <t>1 321.30</t>
   </si>
   <si>
     <t>XS3359749481</t>
   </si>
   <si>
     <t>ALLIANDER NV 3.25 30/04/2031</t>
   </si>
   <si>
+    <t>1 038.58</t>
+  </si>
+  <si>
     <t>XS2829852842</t>
   </si>
   <si>
     <t>ALLIANDER NV PERP</t>
   </si>
   <si>
-    <t>12 612.33</t>
+    <t>13 352.05</t>
   </si>
   <si>
     <t>DE000A351U49</t>
   </si>
   <si>
     <t>ALLIANZ SE 25/07/2053</t>
   </si>
   <si>
-    <t>24 971.40</t>
+    <t>26 567.01</t>
   </si>
   <si>
     <t>XS3357187809</t>
   </si>
   <si>
     <t>ALPHA BANK SA 06/05/2032</t>
   </si>
   <si>
-    <t>1 539.04</t>
+    <t>2 638.36</t>
   </si>
   <si>
     <t>XS2761146468</t>
   </si>
   <si>
     <t>ALPHA BANK SA 12/05/2030</t>
   </si>
   <si>
+    <t>1 150.68</t>
+  </si>
+  <si>
     <t>XS3372845746</t>
   </si>
   <si>
     <t>ALPHABET INC 3.45 11/05/2032</t>
   </si>
   <si>
-    <t>XS3229091015</t>
-[...11 lines deleted...]
-    <t>ARKEMA SA PERP</t>
+    <t>1 219.32</t>
   </si>
   <si>
     <t>XS3070545234</t>
   </si>
   <si>
     <t>AROUNDTOWN SA 3.5 13/05/2030</t>
   </si>
   <si>
-    <t>1 610.96</t>
+    <t>3 145.21</t>
   </si>
   <si>
     <t>XS2872909770</t>
   </si>
   <si>
     <t>ASTRAZENECA FINANCE LLC 3.278 05/08/2033</t>
   </si>
   <si>
-    <t>7 078.86</t>
+    <t>7 547.66</t>
   </si>
   <si>
     <t>AT0000A2CQD2</t>
   </si>
   <si>
     <t>AUSTRIA (REPUBLIC OF) 0 20/02/2030</t>
   </si>
   <si>
     <t>AT0000A2KQ43</t>
   </si>
   <si>
     <t>AUSTRIA (REPUBLIC OF) 0 20/10/2040</t>
   </si>
   <si>
     <t>AT0000A3HU25</t>
   </si>
   <si>
     <t>AUSTRIA (REPUBLIC OF) 2.95 20/02/2035</t>
   </si>
   <si>
-    <t>3 915.09</t>
+    <t>4 675.30</t>
   </si>
   <si>
     <t>XS3393830651</t>
   </si>
   <si>
     <t>AXA SA 29/05/2056</t>
   </si>
   <si>
+    <t>1 137.50</t>
+  </si>
+  <si>
     <t>XS2432565187</t>
   </si>
   <si>
     <t>BALDER FINLAND OYJ 2 18/01/2031</t>
   </si>
   <si>
-    <t>2 235.62</t>
+    <t>2 564.38</t>
   </si>
   <si>
     <t>XS2762369549</t>
   </si>
   <si>
     <t>BANCO BILBAO VIZCAYA ARGENTARIA SA 08/02/2036</t>
   </si>
   <si>
-    <t>6 143.84</t>
+    <t>7 212.33</t>
   </si>
   <si>
     <t>IT0005632267</t>
   </si>
   <si>
     <t>BANCO BPM SPA 3.375 21/01/2030</t>
   </si>
   <si>
-    <t>4 869.99</t>
+    <t>5 602.32</t>
   </si>
   <si>
     <t>XS3090080733</t>
   </si>
   <si>
     <t>BANCO DE CREDITO SOCIAL COOPERATIV 13/06/2031</t>
   </si>
   <si>
-    <t>10 212.33</t>
-[...1 lines deleted...]
-  <si>
     <t>XS3352075058</t>
   </si>
   <si>
     <t>BANCO SANTANDER SA 22/04/2038</t>
   </si>
   <si>
-    <t>2 934.25</t>
+    <t>4 331.51</t>
   </si>
   <si>
     <t>XS2038039074</t>
   </si>
   <si>
     <t>BANK OF AMERICA CORP 08/08/2029</t>
   </si>
   <si>
-    <t>1 425.37</t>
+    <t>1 520.71</t>
   </si>
   <si>
     <t>XS2345798271</t>
   </si>
   <si>
     <t>BANK OF AMERICA CORP 24/05/2032</t>
   </si>
   <si>
+    <t>1 125.85</t>
+  </si>
+  <si>
     <t>XS3332496184</t>
   </si>
   <si>
     <t>BANK OF IRELAND GROUP PLC 02/04/2034</t>
   </si>
   <si>
-    <t>3 277.93</t>
+    <t>4 335.33</t>
   </si>
   <si>
     <t>XS3112064947</t>
   </si>
   <si>
     <t>BANK OF MONTREAL 09/01/2032</t>
   </si>
   <si>
-    <t>8 030.62</t>
+    <t>9 138.29</t>
   </si>
   <si>
     <t>FR0014015J95</t>
   </si>
   <si>
     <t>BANQUE FEDERATIVE DU CREDIT MUTUEL 21/07/2033</t>
   </si>
   <si>
-    <t>7 652.05</t>
+    <t>8 802.74</t>
   </si>
   <si>
     <t>XS2831195644</t>
   </si>
   <si>
     <t>BARCLAYS PLC 31/05/2036</t>
   </si>
   <si>
     <t>BE0390167337</t>
   </si>
   <si>
     <t>BELFIUS BANQUE SA 3.375 20/02/2031</t>
   </si>
   <si>
-    <t>7 619.18</t>
+    <t>9 098.63</t>
   </si>
   <si>
     <t>BE6365319829</t>
   </si>
   <si>
     <t>BELFIUS BANQUE SA 3.375 28/05/2030</t>
   </si>
   <si>
     <t>BE0000345547</t>
   </si>
   <si>
     <t>BELGIUM KINGDOM OF (GOVERNMENT) 0.8 22/06/2028</t>
   </si>
   <si>
-    <t>2 538.67</t>
-[...1 lines deleted...]
-  <si>
     <t>BE0000333428</t>
   </si>
   <si>
     <t>BELGIUM KINGDOM OF (GOVERNMENT) 3 22/06/2034</t>
   </si>
   <si>
-    <t>63 084.31</t>
-[...1 lines deleted...]
-  <si>
     <t>BE0000368770</t>
   </si>
   <si>
     <t>BELGIUM KINGDOM OF (GOVERNMENT) 3.1 22/08/2031</t>
   </si>
   <si>
-    <t>1 963.26</t>
+    <t>4 983.66</t>
   </si>
   <si>
     <t>BE0000320292</t>
   </si>
   <si>
     <t>BELGIUM KINGDOM OF (GOVERNMENT) 4.25 28/03/2041</t>
   </si>
   <si>
-    <t>20 385.39</t>
+    <t>26 470.58</t>
   </si>
   <si>
     <t>XS3215466338</t>
   </si>
   <si>
     <t>BMS IRELAND CAPITAL FUNDING DAC 3.363 10/11/2033</t>
   </si>
   <si>
-    <t>7 649.67</t>
+    <t>8 395.98</t>
   </si>
   <si>
     <t>FR0014018PQ0</t>
   </si>
   <si>
     <t>BNP PARIBAS CARDIF SA 27/05/2041</t>
   </si>
   <si>
     <t>FR001400LZI6</t>
   </si>
   <si>
     <t>BNP PARIBAS SA 13/11/2032</t>
   </si>
   <si>
-    <t>5 257.53</t>
+    <t>5 778.08</t>
   </si>
   <si>
     <t>FR0014010KM7</t>
   </si>
   <si>
     <t>BNP PARIBAS SA 19/01/2036</t>
   </si>
   <si>
-    <t>6 989.67</t>
+    <t>8 025.18</t>
   </si>
   <si>
     <t>XS2555221246</t>
   </si>
   <si>
     <t>BOOKING HOLDINGS INC 4.75 15/11/2034</t>
   </si>
   <si>
-    <t>5 205.48</t>
+    <t>5 726.03</t>
   </si>
   <si>
     <t>FR0014005V67</t>
   </si>
   <si>
     <t>BPCE SA 13/10/2046</t>
   </si>
   <si>
-    <t>2 713.01</t>
+    <t>2 945.89</t>
   </si>
   <si>
     <t>FR001400WP90</t>
   </si>
   <si>
     <t>BPCE SA 20/01/2034</t>
   </si>
   <si>
-    <t>5 873.97</t>
+    <t>6 750.68</t>
   </si>
   <si>
     <t>XS3227880021</t>
   </si>
   <si>
     <t>BT FINANCE PLC 3.375 17/11/2032</t>
   </si>
   <si>
-    <t>7 488.06</t>
+    <t>8 244.43</t>
   </si>
   <si>
     <t>FR0014013058</t>
   </si>
   <si>
     <t>BUREAU VERITAS SA 3.375 01/10/2033</t>
   </si>
   <si>
-    <t>9 061.64</t>
+    <t>9 801.37</t>
   </si>
   <si>
     <t>XS3226502485</t>
   </si>
   <si>
     <t>CAIXABANK SA 14/05/2038</t>
   </si>
   <si>
+    <t>1 273.97</t>
+  </si>
+  <si>
     <t>FR0014012S89</t>
   </si>
   <si>
     <t>CAPGEMINI SE 3.5 25/09/2034</t>
   </si>
   <si>
-    <t>9 627.40</t>
-[...8 lines deleted...]
-    <t>2 483.56</t>
+    <t>10 394.52</t>
+  </si>
+  <si>
+    <t>XS2751689048</t>
+  </si>
+  <si>
+    <t>CARRIER GLOBAL CORP 4.5 29/11/2032</t>
+  </si>
+  <si>
+    <t>10 158.90</t>
   </si>
   <si>
     <t>XS2793256137</t>
   </si>
   <si>
     <t>CBRE GLOBAL INVESTORS OPEN-ENDED F 4.75 27/03/2034</t>
   </si>
   <si>
-    <t>3 920.25</t>
+    <t>5 073.26</t>
+  </si>
+  <si>
+    <t>XS3311989787</t>
+  </si>
+  <si>
+    <t>CLARIANT INTERNATIONAL FINANCIAL S 4.125 15/01/2032</t>
   </si>
   <si>
     <t>XS3326476523</t>
   </si>
   <si>
     <t>COCA-COLA HBC FINANCE BV 4 01/10/2033</t>
   </si>
   <si>
-    <t>2 526.90</t>
+    <t>3 329.10</t>
   </si>
   <si>
     <t>XS2909746310</t>
   </si>
   <si>
     <t>COMCAST CORPORATION 3.25 26/09/2032</t>
   </si>
   <si>
-    <t>8 458.90</t>
+    <t>9 135.62</t>
   </si>
   <si>
     <t>DE000CZ45YV9</t>
   </si>
   <si>
     <t>COMMERZBANK AG 16/07/2032</t>
   </si>
   <si>
-    <t>10 586.30</t>
+    <t>11 243.84</t>
   </si>
   <si>
     <t>FR001400Q486</t>
   </si>
   <si>
     <t>COMPAGNIE GENERALE DES ETABLISSEME 3.125 16/05/2031</t>
   </si>
   <si>
+    <t>1 952.05</t>
+  </si>
+  <si>
     <t>FR001400Q7X2</t>
   </si>
   <si>
     <t>COVIVIO HOTELS SCA 4.125 23/05/2033</t>
   </si>
   <si>
+    <t>2 102.05</t>
+  </si>
+  <si>
     <t>FR001400MDV4</t>
   </si>
   <si>
     <t>COVIVIO SA 4.625 05/06/2032</t>
   </si>
   <si>
-    <t>18 398.63</t>
-[...1 lines deleted...]
-  <si>
     <t>FR001400PGC0</t>
   </si>
   <si>
     <t>CREDIT AGRICOLE SA 15/04/2036</t>
   </si>
   <si>
-    <t>5 873.29</t>
+    <t>8 270.55</t>
   </si>
   <si>
     <t>FR001400PZV0</t>
   </si>
   <si>
     <t>CREDIT MUTUEL ARKEA 15/05/2035</t>
   </si>
   <si>
-    <t>1 001.53</t>
+    <t>2 055.78</t>
   </si>
   <si>
     <t>BE0002989706</t>
   </si>
   <si>
     <t>CRELAN SA 23/01/2032</t>
   </si>
   <si>
-    <t>7 536.99</t>
+    <t>8 687.67</t>
   </si>
   <si>
     <t>BE0390287564</t>
   </si>
   <si>
     <t>CRELAN SA-BRUSSELS HEAD OFFICE 30/04/2037</t>
   </si>
   <si>
-    <t>1 490.41</t>
+    <t>2 367.12</t>
   </si>
   <si>
     <t>XS3352082930</t>
   </si>
   <si>
     <t>DANAHER CORPORATION 3.25 29/04/2030</t>
   </si>
   <si>
+    <t>1 307.57</t>
+  </si>
+  <si>
     <t>FR0014017HO4</t>
   </si>
   <si>
     <t>DANONE SA 3.785 01/04/2034</t>
   </si>
   <si>
-    <t>1 306.60</t>
+    <t>1 721.40</t>
   </si>
   <si>
     <t>DE000A4DE9Y3</t>
   </si>
   <si>
     <t>DEUTSCHE BANK AG 13/02/2031</t>
   </si>
   <si>
-    <t>2 034.25</t>
+    <t>2 404.11</t>
   </si>
   <si>
     <t>DE000A351ZT4</t>
   </si>
   <si>
     <t>DEUTSCHE BOERSE AG 3.875 28/09/2033</t>
   </si>
   <si>
-    <t>5 265.75</t>
+    <t>5 690.41</t>
   </si>
   <si>
     <t>XS2280835260</t>
   </si>
   <si>
     <t>DIGITAL INTREPID HOLDING BV 0.625 15/07/2031</t>
   </si>
   <si>
-    <t>4 424.66</t>
+    <t>4 698.63</t>
   </si>
   <si>
     <t>XS2977974927</t>
   </si>
   <si>
     <t>DNB BANK ASA 15/01/2031</t>
   </si>
   <si>
-    <t>3 427.40</t>
+    <t>3 920.55</t>
   </si>
   <si>
     <t>XS3074473474</t>
   </si>
   <si>
     <t>DNB BANK ASA 20/05/2031</t>
   </si>
   <si>
     <t>XS3351033785</t>
   </si>
   <si>
     <t>DSB 3.625 22/04/2036</t>
   </si>
   <si>
+    <t>1 447.02</t>
+  </si>
+  <si>
     <t>XS2932834604</t>
   </si>
   <si>
     <t>DSV FINANCE BV 3.25 06/11/2030</t>
   </si>
   <si>
-    <t>3 591.65</t>
+    <t>3 935.35</t>
   </si>
   <si>
     <t>XS3204041266</t>
   </si>
   <si>
     <t>DZ BANK AG DEUTSCHE ZENTRAL GENOSS 15/10/2035</t>
   </si>
   <si>
-    <t>7 036.32</t>
+    <t>7 645.53</t>
   </si>
   <si>
     <t>XS3274805376</t>
   </si>
   <si>
     <t>E.ON SE 3.448 19/01/2034</t>
   </si>
   <si>
-    <t>11 184.27</t>
+    <t>12 841.20</t>
   </si>
   <si>
     <t>XS3166221948</t>
   </si>
   <si>
     <t>EAST JAPAN RAILWAY COMPANY 3.727 02/09/2037</t>
   </si>
   <si>
-    <t>16 143.32</t>
+    <t>17 321.67</t>
   </si>
   <si>
     <t>XS3071203056</t>
   </si>
   <si>
     <t>EATON CAPITAL UNLIMITED CO 3.625 09/05/2035</t>
   </si>
   <si>
+    <t>1 787.67</t>
+  </si>
+  <si>
     <t>PTEDP6OM0007</t>
   </si>
   <si>
     <t>EDP SA 02/12/2055</t>
   </si>
   <si>
-    <t>4 458.90</t>
+    <t>5 417.81</t>
   </si>
   <si>
     <t>XS3391835629</t>
   </si>
   <si>
     <t>EDP SERVICIOS FINANCIEROS ESPANA S 3.75 01/03/2033</t>
   </si>
   <si>
+    <t>1 589.90</t>
+  </si>
+  <si>
     <t>BE6373697216</t>
   </si>
   <si>
     <t>ELIA GROUP SA PERP</t>
   </si>
   <si>
-    <t>2 204.79</t>
+    <t>3 725.34</t>
   </si>
   <si>
     <t>XS3070067072</t>
   </si>
   <si>
     <t>ELISA OYJ 2.875 14/05/2030</t>
   </si>
   <si>
-    <t>1 094.86</t>
+    <t>2 189.73</t>
   </si>
   <si>
     <t>XS2312746345</t>
   </si>
   <si>
     <t>ENEL SPA NC30 PERP</t>
   </si>
   <si>
-    <t>9 554.38</t>
+    <t>10 267.40</t>
   </si>
   <si>
     <t>FR001400KHG0</t>
   </si>
   <si>
     <t>ENGIE SA 3.875 06/01/2031</t>
   </si>
   <si>
-    <t>9 427.40</t>
+    <t>10 701.37</t>
   </si>
   <si>
     <t>FR0014016Z94</t>
   </si>
   <si>
     <t>ENGIE SA PERP</t>
   </si>
   <si>
-    <t>2 299.37</t>
+    <t>3 257.44</t>
   </si>
   <si>
     <t>AT0000A3RNZ8</t>
   </si>
   <si>
     <t>ERSTE GROUP BANK AG 21/04/2036</t>
   </si>
   <si>
-    <t>1 767.12</t>
+    <t>3 883.56</t>
   </si>
   <si>
     <t>FR0014017VR8</t>
   </si>
   <si>
     <t>EURAZEO SE 4.625 17/04/2031</t>
   </si>
   <si>
-    <t>1 786.64</t>
+    <t>2 546.92</t>
   </si>
   <si>
     <t>XS3386670270</t>
   </si>
   <si>
     <t>EUROBANK SA 25/05/2032</t>
   </si>
   <si>
+    <t>1 536.30</t>
+  </si>
+  <si>
     <t>EU000A4ERVC2</t>
   </si>
   <si>
     <t>EUROPEAN UNION 3.25 12/12/2036</t>
   </si>
   <si>
-    <t>17 540.47</t>
+    <t>22 038.03</t>
   </si>
   <si>
     <t>EU000A3K4EY2</t>
   </si>
   <si>
     <t>EUROPEAN UNION 3.375 05/10/2054</t>
   </si>
   <si>
-    <t>45 516.35</t>
+    <t>49 293.64</t>
   </si>
   <si>
     <t>DE000A4DFWV3</t>
   </si>
   <si>
     <t>EVONIK INDUSTRIES AG 09/09/2055</t>
   </si>
   <si>
-    <t>9 326.71</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2982065018</t>
   </si>
   <si>
     <t>EXPERIAN PLC 3.51 15/12/2033</t>
   </si>
   <si>
-    <t>2 403.15</t>
+    <t>2 685.87</t>
   </si>
   <si>
     <t>XS3003232272</t>
   </si>
   <si>
     <t>FASTIGHETS AB BALDER 4 19/02/2032</t>
   </si>
   <si>
-    <t>2 279.45</t>
+    <t>2 717.81</t>
   </si>
   <si>
     <t>XS2950696869</t>
   </si>
   <si>
     <t>FINGRID OYJ 2.75 04/12/2029</t>
   </si>
   <si>
-    <t>4 541.12</t>
+    <t>5 042.90</t>
   </si>
   <si>
     <t>FI4000415153</t>
   </si>
   <si>
     <t>FINLAND (REPUBLIC OF) 0.125 15/04/2036</t>
   </si>
   <si>
     <t>FI4000507231</t>
   </si>
   <si>
     <t>FINLAND (REPUBLIC OF) 0.125 15/09/2031</t>
   </si>
   <si>
-    <t>2 049.57</t>
+    <t>2 206.62</t>
   </si>
   <si>
     <t>FI4000440557</t>
   </si>
   <si>
     <t>FINLAND (REPUBLIC OF) 0.25 15/09/2040</t>
   </si>
   <si>
     <t>FI4000348727</t>
   </si>
   <si>
     <t>FINLAND (REPUBLIC OF) 0.5 15/09/2028</t>
   </si>
   <si>
-    <t>3 074.79</t>
+    <t>3 310.41</t>
   </si>
   <si>
     <t>XS3299544711</t>
   </si>
   <si>
     <t>FORD MOTOR CREDIT COMPANY LLC 3.305 17/05/2029</t>
   </si>
   <si>
+    <t>1 809.15</t>
+  </si>
+  <si>
     <t>XS2764790833</t>
   </si>
   <si>
     <t>FORTIVE CORP 3.7 15/08/2029</t>
   </si>
   <si>
-    <t>8 880.00</t>
+    <t>9 488.22</t>
   </si>
   <si>
     <t>XS2606264005</t>
   </si>
   <si>
     <t>FORTUM OYJ 4 26/05/2028</t>
   </si>
   <si>
+    <t>1 227.40</t>
+  </si>
+  <si>
     <t>FR0013516549</t>
   </si>
   <si>
     <t>FRANCE (REPUBLIC OF) 0 25/11/2030</t>
   </si>
   <si>
     <t>FR0014002WK3</t>
   </si>
   <si>
     <t>FRANCE (REPUBLIC OF) 0 25/11/2031</t>
   </si>
   <si>
     <t>FR0013515806</t>
   </si>
   <si>
     <t>FRANCE (REPUBLIC OF) 0.5 25/05/2040</t>
   </si>
   <si>
-    <t>2 070.86</t>
+    <t>6 672.76</t>
   </si>
   <si>
     <t>FR0014012II5</t>
   </si>
   <si>
     <t>FRANCE (REPUBLIC OF) 3.5 25/11/2035</t>
   </si>
   <si>
-    <t>142 805.58</t>
+    <t>157 837.75</t>
   </si>
   <si>
     <t>FR0014015MU5</t>
   </si>
   <si>
     <t>FRANCE (REPUBLIC OF) 4.1 25/05/2046</t>
   </si>
   <si>
-    <t>2 086.48</t>
+    <t>6 723.09</t>
   </si>
   <si>
     <t>FR0014016CV2</t>
   </si>
   <si>
     <t>FRANCE (REPUBLIC OF) 4.4 25/05/2057</t>
   </si>
   <si>
-    <t>1 711.58</t>
+    <t>5 515.09</t>
   </si>
   <si>
     <t>DE000BU22098</t>
   </si>
   <si>
     <t>GERMANY (FEDERAL REPUBLIC OF) 1.7 10/06/2027</t>
   </si>
   <si>
-    <t>140 757.09</t>
+    <t>4 518.13</t>
   </si>
   <si>
     <t>DE0001135481</t>
   </si>
   <si>
     <t>GERMANY (FEDERAL REPUBLIC OF) 2.5 04/07/2044</t>
   </si>
   <si>
-    <t>199 162.53</t>
+    <t>211 088.43</t>
   </si>
   <si>
     <t>DE000BU2Z049</t>
   </si>
   <si>
     <t>GERMANY (FEDERAL REPUBLIC OF) 2.5 15/02/2035</t>
   </si>
   <si>
-    <t>113 744.08</t>
+    <t>134 807.80</t>
   </si>
   <si>
     <t>XS3350929454</t>
   </si>
   <si>
     <t>GOLDMAN SACHS GROUP INC/THE 22/04/2036</t>
   </si>
   <si>
-    <t>1 301.15</t>
+    <t>1 920.74</t>
   </si>
   <si>
     <t>BE6371086297</t>
   </si>
   <si>
     <t>GROEP BRUSSEL LAMBERT NV 3.75 21/01/2036</t>
   </si>
   <si>
-    <t>2 732.88</t>
+    <t>3 143.84</t>
   </si>
   <si>
     <t>FR0014006144</t>
   </si>
   <si>
     <t>GROUPE DES ASSURANCES DU CREDIT MU 21/04/2042</t>
   </si>
   <si>
     <t>XS2198574209</t>
   </si>
   <si>
     <t>HANNOVER RUECK SE 08/10/2040</t>
   </si>
   <si>
-    <t>7 987.67</t>
+    <t>8 658.90</t>
   </si>
   <si>
     <t>XS3319131119</t>
   </si>
   <si>
     <t>HENKEL AG &amp; CO KGAA 3.625 02/04/2031</t>
   </si>
   <si>
-    <t>3 078.77</t>
+    <t>4 071.92</t>
   </si>
   <si>
     <t>XS2385390724</t>
   </si>
   <si>
     <t>HOLDING DINFRASTRUCTURES DES METIE 0.625 16/09/2028</t>
   </si>
   <si>
-    <t>1 780.82</t>
+    <t>1 917.81</t>
   </si>
   <si>
     <t>DE000A383PT8</t>
   </si>
   <si>
     <t>HOWOGE WOHNUNGSBAU GMBH 3.875 05/06/2030</t>
   </si>
   <si>
-    <t>19 268.84</t>
-[...1 lines deleted...]
-  <si>
     <t>XS3224600232</t>
   </si>
   <si>
     <t>IBERDROLA FINANZAS SAU PERP</t>
   </si>
   <si>
-    <t>17 260.27</t>
+    <t>18 904.11</t>
   </si>
   <si>
     <t>FR0014018J01</t>
   </si>
   <si>
     <t>ICADE 4.375 22/05/2035</t>
   </si>
   <si>
+    <t>1 534.25</t>
+  </si>
+  <si>
     <t>FR001400ZRC6</t>
   </si>
   <si>
     <t>XS3190744907</t>
   </si>
   <si>
     <t>IDS FINANCING PLC 3.25 01/01/2029</t>
   </si>
   <si>
-    <t>7 744.35</t>
+    <t>8 376.54</t>
   </si>
   <si>
     <t>FR00140141X5</t>
   </si>
   <si>
     <t>IMERYS S.A. 4 21/11/2032</t>
   </si>
   <si>
-    <t>6 378.08</t>
+    <t>7 035.62</t>
   </si>
   <si>
     <t>XS3324619231</t>
   </si>
   <si>
     <t>INFORMA PLC 3.75 29/04/2032</t>
   </si>
   <si>
-    <t>1 251.37</t>
+    <t>1 966.44</t>
   </si>
   <si>
     <t>XS2244936659</t>
   </si>
   <si>
     <t>INFRASTRUTTURE WIRELESS ITALIANE S 1.625 21/10/2028</t>
   </si>
   <si>
-    <t>4 006.85</t>
+    <t>4 363.01</t>
   </si>
   <si>
     <t>XS3153087559</t>
   </si>
   <si>
     <t>ING GROEP NV 20/08/2037</t>
   </si>
   <si>
-    <t>27 422.26</t>
+    <t>29 333.22</t>
   </si>
   <si>
     <t>XS2886191589</t>
   </si>
   <si>
     <t>ING GROEP NV 26/08/2035</t>
   </si>
   <si>
-    <t>13 087.67</t>
+    <t>14 019.18</t>
   </si>
   <si>
     <t>IT0005611550</t>
   </si>
   <si>
     <t>INTESA SANPAOLO SPA 16/09/2032</t>
   </si>
   <si>
-    <t>2 331.10</t>
+    <t>2 510.41</t>
   </si>
   <si>
     <t>XS2673808726</t>
   </si>
   <si>
     <t>INTESA SANPAOLO SPA 5.125 29/08/2031</t>
   </si>
   <si>
-    <t>20 766.22</t>
+    <t>22 260.19</t>
   </si>
   <si>
     <t>XS3032046016</t>
   </si>
   <si>
     <t>INVESTOR AB 3.5 31/03/2034</t>
   </si>
   <si>
-    <t>1 859.51</t>
+    <t>2 440.60</t>
   </si>
   <si>
     <t>IE00BFZRPZ02</t>
   </si>
   <si>
     <t>IRELAND (REPUBLIC OF) 1.3 15/05/2033</t>
   </si>
   <si>
     <t>IE00BFZRQ242</t>
   </si>
   <si>
     <t>IRELAND (REPUBLIC OF) 1.35 18/03/2031</t>
   </si>
   <si>
-    <t>1 550.06</t>
+    <t>1 952.67</t>
   </si>
   <si>
     <t>IE00BH3SQB22</t>
   </si>
   <si>
     <t>IRELAND (REPUBLIC OF) 1.5 15/05/2050</t>
   </si>
   <si>
     <t>IT0005138828</t>
   </si>
   <si>
     <t>ITALY (REPUBLIC OF) 1.25 15/09/2032</t>
   </si>
   <si>
-    <t>10 358.08</t>
+    <t>13 037.21</t>
   </si>
   <si>
     <t>IT0005633794</t>
   </si>
   <si>
     <t>ITALY (REPUBLIC OF) 2.55 25/02/2027</t>
   </si>
   <si>
-    <t>47 122.03</t>
+    <t>56 738.77</t>
   </si>
   <si>
     <t>IT0005689994</t>
   </si>
   <si>
     <t>ITALY (REPUBLIC OF) 3.15 15/03/2033</t>
   </si>
   <si>
-    <t>20 618.04</t>
+    <t>25 837.79</t>
   </si>
   <si>
     <t>IT0005496770</t>
   </si>
   <si>
     <t>ITALY (REPUBLIC OF) 3.25 01/03/2038</t>
   </si>
   <si>
-    <t>48 921.51</t>
+    <t>59 330.34</t>
   </si>
   <si>
     <t>IT0005083057</t>
   </si>
   <si>
     <t>ITALY (REPUBLIC OF) 3.25 01/09/2046</t>
   </si>
   <si>
-    <t>18 794.89</t>
+    <t>22 793.80</t>
   </si>
   <si>
     <t>IT0005706285</t>
   </si>
   <si>
     <t>ITALY (REPUBLIC OF) 3.8 01/07/2036</t>
   </si>
   <si>
-    <t>22 075.06</t>
+    <t>21 718.15</t>
   </si>
   <si>
     <t>IT0005635583</t>
   </si>
   <si>
     <t>ITALY (REPUBLIC OF) 3.85 01/10/2040</t>
   </si>
   <si>
-    <t>30 848.91</t>
+    <t>40 642.22</t>
   </si>
   <si>
     <t>XS2957380228</t>
   </si>
   <si>
     <t>JOHNSON CONTROLS INTERNATIONAL PLC 3.125 11/12/2033</t>
   </si>
   <si>
-    <t>4 647.95</t>
+    <t>5 182.19</t>
   </si>
   <si>
     <t>XS3300349639</t>
   </si>
   <si>
     <t>JPMORGAN CHASE &amp; CO 18/02/2032</t>
   </si>
   <si>
-    <t>6 901.35</t>
+    <t>8 215.89</t>
   </si>
   <si>
     <t>BE0002990712</t>
   </si>
   <si>
     <t>KBC GROEP NV 17/04/2035</t>
   </si>
   <si>
-    <t>3 058.22</t>
+    <t>4 359.59</t>
+  </si>
+  <si>
+    <t>BE6374729836</t>
+  </si>
+  <si>
+    <t>KBC INSURANCE NV 4.25 11/06/2036</t>
   </si>
   <si>
     <t>FR001400NDQ2</t>
   </si>
   <si>
     <t>KLEPIERRE SA 3.875 23/09/2033</t>
   </si>
   <si>
-    <t>10 743.84</t>
+    <t>11 593.15</t>
   </si>
   <si>
     <t>XS2229470146</t>
   </si>
   <si>
     <t>KONINKLIJKE KPN NV 0.875 14/12/2032</t>
   </si>
   <si>
+    <t>2 289.38</t>
+  </si>
+  <si>
+    <t>FR0014018T74</t>
+  </si>
+  <si>
+    <t>LA BANQUE POSTALE 03/06/2034</t>
+  </si>
+  <si>
+    <t>1 972.60</t>
+  </si>
+  <si>
+    <t>XS3069338336</t>
+  </si>
+  <si>
+    <t>LLOYDS BANKING GROUP PLC 09/05/2035</t>
+  </si>
+  <si>
+    <t>1 509.04</t>
+  </si>
+  <si>
+    <t>XS2815980664</t>
+  </si>
+  <si>
+    <t>LLOYDS BANKING GROUP PLC 14/05/2032</t>
+  </si>
+  <si>
+    <t>1 087.12</t>
+  </si>
+  <si>
+    <t>XS2679904685</t>
+  </si>
+  <si>
+    <t>LSEG NETHERLANDS BV 4.231 29/09/2030</t>
+  </si>
+  <si>
+    <t>11 853.87</t>
+  </si>
+  <si>
+    <t>FR001400ZEB6</t>
+  </si>
+  <si>
+    <t>LVMH MOET HENNESSY LOUIS VUITTON S 3 07/03/2032</t>
+  </si>
+  <si>
+    <t>7 101.37</t>
+  </si>
+  <si>
+    <t>XS3238400165</t>
+  </si>
+  <si>
+    <t>MAGNUM ICC FINANCE BV 3.25 26/11/2031</t>
+  </si>
+  <si>
+    <t>3 721.92</t>
+  </si>
+  <si>
+    <t>XS3238212164</t>
+  </si>
+  <si>
+    <t>MAGNUM ICC FINANCE BV 3.75 26/11/2034</t>
+  </si>
+  <si>
+    <t>7 773.08</t>
+  </si>
+  <si>
+    <t>XS3320665444</t>
+  </si>
+  <si>
+    <t>MAPLE PARENT HOLDINGS CORP 4.728 26/03/2035</t>
+  </si>
+  <si>
+    <t>4 692.12</t>
+  </si>
+  <si>
+    <t>XS3223939466</t>
+  </si>
+  <si>
+    <t>MERCK KGAA 24/11/2055</t>
+  </si>
+  <si>
+    <t>13 448.63</t>
+  </si>
+  <si>
+    <t>XS3293638568</t>
+  </si>
+  <si>
+    <t>MIZUHO FINANCIAL GROUP INC 16/05/2032</t>
+  </si>
+  <si>
+    <t>2 402.84</t>
+  </si>
+  <si>
+    <t>XS3025943419</t>
+  </si>
+  <si>
+    <t>MONDI FINANCE PLC 3.75 18/05/2033</t>
+  </si>
+  <si>
+    <t>1 020.82</t>
+  </si>
+  <si>
+    <t>XS2790333889</t>
+  </si>
+  <si>
+    <t>MORGAN STANLEY 21/03/2035</t>
+  </si>
+  <si>
+    <t>4 074.19</t>
+  </si>
+  <si>
+    <t>XS3057365549</t>
+  </si>
+  <si>
+    <t>MORGAN STANLEY 22/05/2031</t>
+  </si>
+  <si>
+    <t>1 031.03</t>
+  </si>
+  <si>
+    <t>XS3086253039</t>
+  </si>
+  <si>
+    <t>NATIONAL GRID NORTH AMERICA INC 3.15 03/06/2030</t>
+  </si>
+  <si>
+    <t>XS2894910665</t>
+  </si>
+  <si>
+    <t>NATIONAL GRID NORTH AMERICA INC 3.631 03/09/2031</t>
+  </si>
+  <si>
+    <t>12 504.27</t>
+  </si>
+  <si>
+    <t>XS2388449758</t>
+  </si>
+  <si>
+    <t>NATIONALE NEDERLANDEN BANK N V 0.5 21/09/2028</t>
+  </si>
+  <si>
+    <t>1 130.14</t>
+  </si>
+  <si>
+    <t>XS3059437460</t>
+  </si>
+  <si>
+    <t>NATIONWIDE BUILDING SOCIETY 30/07/2035</t>
+  </si>
+  <si>
+    <t>13 982.68</t>
+  </si>
+  <si>
+    <t>XS2898838516</t>
+  </si>
+  <si>
+    <t>NATWEST GROUP PLC 12/09/2032</t>
+  </si>
+  <si>
+    <t>18 386.67</t>
+  </si>
+  <si>
+    <t>XS3009472989</t>
+  </si>
+  <si>
+    <t>NATWEST GROUP PLC 25/02/2035</t>
+  </si>
+  <si>
+    <t>6 018.00</t>
+  </si>
+  <si>
+    <t>NL0012171458</t>
+  </si>
+  <si>
+    <t>NETHERLANDS (KINGDOM OF) 0.75 15/07/2027</t>
+  </si>
+  <si>
+    <t>3 777.72</t>
+  </si>
+  <si>
+    <t>NL0010071189</t>
+  </si>
+  <si>
+    <t>NETHERLANDS (KINGDOM OF) 2.5 15/01/2033</t>
+  </si>
+  <si>
+    <t>25 537.98</t>
+  </si>
+  <si>
+    <t>NL0009446418</t>
+  </si>
+  <si>
+    <t>NETHERLANDS (KINGDOM OF) 3.75 15/01/2042</t>
+  </si>
+  <si>
+    <t>26 755.50</t>
+  </si>
+  <si>
+    <t>XS3303513066</t>
+  </si>
+  <si>
+    <t>NETWORK FINANCE COMPANY PTY LTD 3.5 05/09/2033</t>
+  </si>
+  <si>
+    <t>2 109.59</t>
+  </si>
+  <si>
+    <t>XS3406830052</t>
+  </si>
+  <si>
+    <t>NORDEA BANK ABP 16/06/2036</t>
+  </si>
+  <si>
+    <t>XS3232967318</t>
+  </si>
+  <si>
+    <t>NORDEA BANK ABP 19/11/2035</t>
+  </si>
+  <si>
+    <t>9 616.44</t>
+  </si>
+  <si>
+    <t>XS3100081507</t>
+  </si>
+  <si>
+    <t>NTT FINANCE CORP 3.678 16/07/2033</t>
+  </si>
+  <si>
+    <t>9 925.16</t>
+  </si>
+  <si>
+    <t>XS2776001377</t>
+  </si>
+  <si>
+    <t>OMNICOM FINANCE HOLDINGS PLC 3.7 06/03/2032</t>
+  </si>
+  <si>
+    <t>4 419.73</t>
+  </si>
+  <si>
+    <t>XS3284416917</t>
+  </si>
+  <si>
+    <t>OP CORPORATE BANK PLC 30/01/2032</t>
+  </si>
+  <si>
+    <t>12 257.75</t>
+  </si>
+  <si>
+    <t>FR001400DY43</t>
+  </si>
+  <si>
+    <t>ORANGE SA 3.625 16/11/2031</t>
+  </si>
+  <si>
+    <t>8 700.00</t>
+  </si>
+  <si>
+    <t>FR001400GDJ1</t>
+  </si>
+  <si>
+    <t>ORANGE SA PERP</t>
+  </si>
+  <si>
+    <t>1 943.84</t>
+  </si>
+  <si>
+    <t>XS3195025054</t>
+  </si>
+  <si>
+    <t>P3 GROUP SARL 3.75 02/04/2033</t>
+  </si>
+  <si>
+    <t>1 684.93</t>
+  </si>
+  <si>
+    <t>XS2901491261</t>
+  </si>
+  <si>
+    <t>P3 GROUP SARL 4 19/04/2032</t>
+  </si>
+  <si>
+    <t>1 203.84</t>
+  </si>
+  <si>
+    <t>PTOTEMOE0035</t>
+  </si>
+  <si>
+    <t>PORTUGAL (REPUBLIC OF) 0.7 15/10/2027</t>
+  </si>
+  <si>
+    <t>4 075.17</t>
+  </si>
+  <si>
+    <t>PTOTENOE0034</t>
+  </si>
+  <si>
+    <t>PORTUGAL (REPUBLIC OF) 0.9 12/10/2035</t>
+  </si>
+  <si>
+    <t>3 248.14</t>
+  </si>
+  <si>
+    <t>PTOTEYOE0031</t>
+  </si>
+  <si>
+    <t>PORTUGAL (REPUBLIC OF) 1.65 16/07/2032</t>
+  </si>
+  <si>
+    <t>9 951.59</t>
+  </si>
+  <si>
+    <t>PTOTEBOE0020</t>
+  </si>
+  <si>
+    <t>PORTUGAL (REPUBLIC OF) 4.1 15/02/2045</t>
+  </si>
+  <si>
+    <t>17 352.48</t>
+  </si>
+  <si>
+    <t>XS3296830444</t>
+  </si>
+  <si>
+    <t>POWSZECHNA KASA OSZCZEDNOSCI BANK 06/05/2030</t>
+  </si>
+  <si>
+    <t>1 518.90</t>
+  </si>
+  <si>
+    <t>XS3013011203</t>
+  </si>
+  <si>
+    <t>PPG INDUSTRIES INC 3.25 04/03/2032</t>
+  </si>
+  <si>
+    <t>3 894.12</t>
+  </si>
+  <si>
+    <t>XS2810794680</t>
+  </si>
+  <si>
+    <t>PROLOGIS EURO FINANCE LLC 4 05/05/2034</t>
+  </si>
+  <si>
+    <t>2 658.08</t>
+  </si>
+  <si>
+    <t>XS2187529180</t>
+  </si>
+  <si>
+    <t>PROLOGIS INTERNATIONAL FUNDING II 1.625 17/06/2032</t>
+  </si>
+  <si>
+    <t>BE0002830116</t>
+  </si>
+  <si>
+    <t>PROXIMUS NV 0.75 17/11/2036</t>
+  </si>
+  <si>
+    <t>2 239.73</t>
+  </si>
+  <si>
+    <t>FR0014010CI2</t>
+  </si>
+  <si>
+    <t>PUBLICIS GROUPE SA 3.375 12/06/2032</t>
+  </si>
+  <si>
+    <t>CH1353015048</t>
+  </si>
+  <si>
+    <t>RAIFFEISEN SCHWEIZ GENOSSENSCHAFT 03/09/2032</t>
+  </si>
+  <si>
+    <t>12 368.61</t>
+  </si>
+  <si>
+    <t>FR00140193X6</t>
+  </si>
+  <si>
+    <t>RCI BANQUE SA 4 19/08/2031</t>
+  </si>
+  <si>
+    <t>XS2838500218</t>
+  </si>
+  <si>
+    <t>REDEIA CORPORACION SA 3.375 09/07/2032</t>
+  </si>
+  <si>
+    <t>6 454.11</t>
+  </si>
+  <si>
+    <t>XS3348120653</t>
+  </si>
+  <si>
+    <t>REDEIA CORPORACION SA PERP</t>
+  </si>
+  <si>
     <t>2 049.66</t>
   </si>
   <si>
-    <t>FR0014018T74</t>
-[...376 lines deleted...]
-  <si>
     <t>XS2779010300</t>
   </si>
   <si>
     <t>RELX FINANCE BV 3.375 20/03/2033</t>
   </si>
   <si>
-    <t>3 259.42</t>
+    <t>4 128.60</t>
   </si>
   <si>
     <t>FR001400U3P1</t>
   </si>
   <si>
     <t>ROQUETTE FRERES SA 3.774 25/11/2031</t>
   </si>
   <si>
-    <t>7 858.19</t>
+    <t>8 685.37</t>
   </si>
   <si>
     <t>XS3308054124</t>
   </si>
   <si>
     <t>ROYAL SCHIPHOL GROUP NV 3.625 20/11/2035</t>
   </si>
   <si>
-    <t>2 234.59</t>
+    <t>2 830.48</t>
   </si>
   <si>
     <t>XS3304304945</t>
   </si>
   <si>
     <t>SAGE GROUP PLC 3.821 25/02/2033</t>
   </si>
   <si>
-    <t>3 724.06</t>
+    <t>4 484.07</t>
   </si>
   <si>
     <t>XS3393869279</t>
   </si>
   <si>
     <t>SAP SE 3.25 03/06/2031</t>
   </si>
   <si>
     <t>XS2894895684</t>
   </si>
   <si>
     <t>SCOTTISH HYDRO ELECTRIC TRANSMISSI 3.375 04/09/2032</t>
   </si>
   <si>
-    <t>6 941.59</t>
+    <t>7 452.00</t>
   </si>
   <si>
     <t>XS2974156031</t>
   </si>
   <si>
     <t>SELP FINANCE SARL 3.75 16/01/2032</t>
   </si>
   <si>
-    <t>2 424.45</t>
+    <t>2 775.82</t>
   </si>
   <si>
     <t>XS3310387256</t>
   </si>
   <si>
     <t>SELP FINANCE SARL 3.875 21/04/2031</t>
   </si>
   <si>
-    <t>XS2616008970</t>
-[...5 lines deleted...]
-    <t>1 047.84</t>
+    <t>1 337.67</t>
   </si>
   <si>
     <t>SK4120013400</t>
   </si>
   <si>
     <t>SLOVAKIA GOVERNMENT BOND 2 17/10/2047</t>
   </si>
   <si>
-    <t>17 124.13</t>
+    <t>18 619.69</t>
   </si>
   <si>
     <t>XS3237109965</t>
   </si>
   <si>
     <t>SMURFIT KAPPA TREASURY UNLIMITED C 3.489 24/11/2031</t>
   </si>
   <si>
-    <t>3 176.81</t>
+    <t>3 509.46</t>
   </si>
   <si>
     <t>FR0014012ID6</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA 02/09/2033</t>
   </si>
   <si>
-    <t>16 705.48</t>
+    <t>17 938.36</t>
   </si>
   <si>
     <t>FR0014014A53</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA 20/11/2035</t>
   </si>
   <si>
-    <t>10 351.03</t>
+    <t>11 412.67</t>
   </si>
   <si>
     <t>XS3317460619</t>
   </si>
   <si>
     <t>SOFTBANK CORP 3.936 30/06/2032</t>
   </si>
   <si>
-    <t>1 302.55</t>
+    <t>1 856.82</t>
   </si>
   <si>
     <t>ES0000012K20</t>
   </si>
   <si>
     <t>SPAIN (KINGDOM OF) 0.7 30/04/2032</t>
   </si>
   <si>
-    <t>6 630.75</t>
+    <t>10 531.18</t>
   </si>
   <si>
     <t>ES0000012I24</t>
   </si>
   <si>
     <t>SPAIN (KINGDOM OF) 0.85 30/07/2037</t>
   </si>
   <si>
-    <t>14 323.69</t>
+    <t>15 253.80</t>
   </si>
   <si>
     <t>ES0000012J07</t>
   </si>
   <si>
     <t>SPAIN (KINGDOM OF) 1 30/07/2042</t>
   </si>
   <si>
-    <t>75 042.30</t>
+    <t>66 705.32</t>
   </si>
   <si>
     <t>ES00000128C6</t>
   </si>
   <si>
     <t>SPAIN (KINGDOM OF) 2.9 31/10/2046</t>
   </si>
   <si>
-    <t>16 501.40</t>
+    <t>18 036.41</t>
   </si>
   <si>
     <t>ES0000012M93</t>
   </si>
   <si>
     <t>SPAIN (KINGDOM OF) 4 31/10/2054</t>
   </si>
   <si>
-    <t>7 115.62</t>
+    <t>7 777.53</t>
   </si>
   <si>
     <t>XS3027988263</t>
   </si>
   <si>
     <t>SSE PLC 3.5 18/03/2032</t>
   </si>
   <si>
-    <t>3 883.75</t>
+    <t>4 892.52</t>
+  </si>
+  <si>
+    <t>XS3310370955</t>
+  </si>
+  <si>
+    <t>SSE PLC PERP</t>
   </si>
   <si>
     <t>XS2439704318</t>
   </si>
   <si>
-    <t>SSE PLC PERP</t>
-[...2 lines deleted...]
-    <t>1 884.93</t>
+    <t>2 761.64</t>
   </si>
   <si>
     <t>XS3326547992</t>
   </si>
   <si>
     <t>SWISS RE SUBORDINATED FINANCE PLC 22/04/2037</t>
   </si>
   <si>
-    <t>1 867.83</t>
+    <t>2 757.27</t>
   </si>
   <si>
     <t>XS3324584260</t>
   </si>
   <si>
     <t>SYDNEY AIRPORT FINANCE COMPANY PTY 3.965 28/04/2034</t>
   </si>
   <si>
-    <t>1 443.04</t>
+    <t>2 244.73</t>
   </si>
   <si>
     <t>XS2314267449</t>
   </si>
   <si>
     <t>TELE2 AB 0.75 23/03/2031</t>
   </si>
   <si>
+    <t>1 134.25</t>
+  </si>
+  <si>
     <t>XS2623868994</t>
   </si>
   <si>
     <t>TELE2 AB 3.75 22/11/2029</t>
   </si>
   <si>
-    <t>6 959.90</t>
+    <t>7 681.13</t>
   </si>
   <si>
     <t>XS2589828941</t>
   </si>
   <si>
     <t>TELIA COMPANY AB 3.625 22/02/2032</t>
   </si>
   <si>
-    <t>4 012.33</t>
+    <t>4 806.85</t>
   </si>
   <si>
     <t>XS3166363906</t>
   </si>
   <si>
     <t>TELSTRA GROUP LTD 3.375 02/03/2035</t>
   </si>
   <si>
-    <t>6 019.52</t>
+    <t>7 314.04</t>
   </si>
   <si>
     <t>XS2613162424</t>
   </si>
   <si>
     <t>TELSTRA GROUP LTD 3.75 04/05/2031</t>
   </si>
   <si>
+    <t>1 027.40</t>
+  </si>
+  <si>
     <t>XS3128477521</t>
   </si>
   <si>
     <t>TERNA RETE ELETTRICA NAZIONALE SPA 3 22/07/2031</t>
   </si>
   <si>
-    <t>12 986.30</t>
+    <t>13 808.22</t>
   </si>
   <si>
     <t>XS2798269069</t>
   </si>
   <si>
     <t>TERNA RETE ELETTRICA NAZIONALE SPA PERP</t>
   </si>
   <si>
-    <t>1 379.45</t>
+    <t>1 900.00</t>
   </si>
   <si>
     <t>XS3281650823</t>
   </si>
   <si>
-    <t>2 604.86</t>
+    <t>3 035.42</t>
   </si>
   <si>
     <t>FR001400L263</t>
   </si>
   <si>
     <t>THALES SA 4.25 18/10/2031</t>
   </si>
   <si>
-    <t>10 619.18</t>
+    <t>11 550.68</t>
   </si>
   <si>
     <t>XS3298843924</t>
   </si>
   <si>
     <t>T-MOBILE USA INC 3.625 19/02/2035</t>
   </si>
   <si>
-    <t>7 054.55</t>
+    <t>8 411.19</t>
   </si>
   <si>
     <t>XS2980851351</t>
   </si>
   <si>
     <t>TORONTO-DOMINION BANK/THE 23/01/2036</t>
   </si>
   <si>
-    <t>5 554.11</t>
+    <t>6 402.07</t>
   </si>
   <si>
     <t>XS3047435659</t>
   </si>
   <si>
     <t>TRANSURBAN FINANCE COMPANY PTY LTD 4.143 17/04/2035</t>
   </si>
   <si>
+    <t>1 049.48</t>
+  </si>
+  <si>
     <t>CH1305916897</t>
   </si>
   <si>
     <t>UBS GROUP AG 09/06/2033</t>
   </si>
   <si>
-    <t>12 171.58</t>
-[...1 lines deleted...]
-  <si>
     <t>BE0390119825</t>
   </si>
   <si>
     <t>UCB SA 4.25 20/03/2030</t>
   </si>
   <si>
-    <t>2 619.86</t>
+    <t>3 318.49</t>
   </si>
   <si>
     <t>FR001400SIL1</t>
   </si>
   <si>
     <t>UNIBAIL-RODAMCO-WESTFIELD SE 3.875 11/09/2034</t>
   </si>
   <si>
-    <t>14 066.78</t>
-[...8 lines deleted...]
-    <t>1 792.62</t>
+    <t>15 128.42</t>
+  </si>
+  <si>
+    <t>IT0005710055</t>
+  </si>
+  <si>
+    <t>UNICREDIT SPA 19/05/2036</t>
+  </si>
+  <si>
+    <t>2 434.27</t>
   </si>
   <si>
     <t>XS2496289138</t>
   </si>
   <si>
     <t>UNIVERSAL MUSIC GROUP NV 3.75 30/06/2032</t>
   </si>
   <si>
-    <t>13 612.60</t>
+    <t>14 418.08</t>
   </si>
   <si>
     <t>FR001400UHP0</t>
   </si>
   <si>
     <t>VEOLIA ENVIRONNEMENT SA 2.974 10/01/2031</t>
   </si>
   <si>
-    <t>5 866.52</t>
+    <t>6 681.32</t>
   </si>
   <si>
     <t>FR0014017P12</t>
   </si>
   <si>
     <t>VEOLIA ENVIRONNEMENT SA 3.69 10/04/2031</t>
   </si>
   <si>
-    <t>1 091.84</t>
+    <t>1 496.22</t>
   </si>
   <si>
     <t>FR00140007L3</t>
   </si>
   <si>
     <t>VEOLIA ENVIRONNEMENT SA NC8.5 PERP</t>
   </si>
   <si>
-    <t>1 205.48</t>
+    <t>1 753.42</t>
   </si>
   <si>
     <t>XS3310548105</t>
   </si>
   <si>
     <t>VESTAS WIND SYSTEMS A/S 3.75 15/06/2033</t>
   </si>
   <si>
-    <t>2 096.40</t>
-[...1 lines deleted...]
-  <si>
     <t>DE000A3MP4V7</t>
   </si>
   <si>
     <t>VONOVIA SE 0.75 01/09/2032</t>
   </si>
   <si>
-    <t>2 260.27</t>
+    <t>2 424.66</t>
   </si>
   <si>
     <t>XS2592516210</t>
   </si>
   <si>
     <t>WOLTERS KLUWER NV 3.75 03/04/2031</t>
   </si>
   <si>
-    <t>2 362.71</t>
-[...11 lines deleted...]
-    <t>ER32612CK01</t>
+    <t>3 137.36</t>
+  </si>
+  <si>
+    <t>CH1515238637</t>
+  </si>
+  <si>
+    <t>ZUERCHER KANTONALBANK 17/06/2032</t>
+  </si>
+  <si>
+    <t>ER32612CK06</t>
+  </si>
+  <si>
+    <t>DEC26 0RZ7 C @ 97.375</t>
+  </si>
+  <si>
+    <t>ER32612CK09</t>
   </si>
   <si>
     <t>DEC26 0RZ7 C @ 97.875</t>
   </si>
   <si>
-    <t>ER32612CK03</t>
-[...38 lines deleted...]
-    <t>JUN26 SX5E P @ 5800.000000</t>
+    <t>SX5E2607PQ14</t>
+  </si>
+  <si>
+    <t>JUL26 SX5E P @ 5800.000000</t>
+  </si>
+  <si>
+    <t>ER32612CK07</t>
+  </si>
+  <si>
+    <t>DEC26 0RZ7 C @ 97.5</t>
+  </si>
+  <si>
+    <t>ER32612CK08</t>
+  </si>
+  <si>
+    <t>DEC26 0RZ7 C @ 97.75</t>
+  </si>
+  <si>
+    <t>SX5E2607PQ21</t>
+  </si>
+  <si>
+    <t>JUL26 SX5E P @ 5750.000000</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -3438,20448 +3474,20398 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:N7"/>
+  <dimension ref="A1:Z7"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="C7" sqref="C7"/>
+      <selection activeCell="B7" sqref="B7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="11.711" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="15.282" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="15.282" bestFit="true" customWidth="true" style="0"/>
-[...2 lines deleted...]
-    <col min="9" max="9" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="9.10" bestFit="true" style="0"/>
     <col min="13" max="13" width="9.10" bestFit="true" style="0"/>
     <col min="14" max="14" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:14">
+    <row r="1" spans="1:26">
       <c r="A1" t="s">
+        <v>1</v>
+      </c>
+      <c r="B1" t="s">
+        <v>2</v>
+      </c>
+      <c r="C1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D1" t="s">
+        <v>4</v>
+      </c>
+      <c r="E1" t="s">
+        <v>5</v>
+      </c>
+      <c r="F1" t="s">
+        <v>4</v>
+      </c>
+      <c r="G1" t="s">
+        <v>5</v>
+      </c>
+      <c r="H1" t="s">
+        <v>4</v>
+      </c>
+      <c r="Z1" t="s">
         <v>0</v>
       </c>
-      <c r="B1" t="s">
-[...24 lines deleted...]
-    <row r="2" spans="1:14">
+    </row>
+    <row r="2" spans="1:26">
       <c r="A2" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2" s="1">
+        <v>76123.6032</v>
+      </c>
+      <c r="C2">
+        <v>213.46</v>
+      </c>
+      <c r="D2" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2">
+        <v>16249704.12</v>
+      </c>
+      <c r="F2" t="s">
+        <v>8</v>
+      </c>
+      <c r="G2">
+        <v>16249704.12</v>
+      </c>
+      <c r="H2" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z2" t="s">
         <v>6</v>
       </c>
-      <c r="B2" t="s">
-[...24 lines deleted...]
-    <row r="3" spans="1:14">
+    </row>
+    <row r="3" spans="1:26">
       <c r="A3" t="s">
+        <v>10</v>
+      </c>
+      <c r="B3" s="1">
+        <v>2477713.4244</v>
+      </c>
+      <c r="C3">
+        <v>125.32</v>
+      </c>
+      <c r="D3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E3">
+        <v>310526453.3</v>
+      </c>
+      <c r="F3" t="s">
+        <v>8</v>
+      </c>
+      <c r="G3">
+        <v>310526453.3</v>
+      </c>
+      <c r="H3" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z3" t="s">
         <v>9</v>
       </c>
-      <c r="B3" t="s">
-[...24 lines deleted...]
-    <row r="4" spans="1:14">
+    </row>
+    <row r="4" spans="1:26">
       <c r="A4" t="s">
+        <v>12</v>
+      </c>
+      <c r="B4" s="1">
+        <v>310430.5</v>
+      </c>
+      <c r="C4">
+        <v>113.62</v>
+      </c>
+      <c r="D4" t="s">
+        <v>8</v>
+      </c>
+      <c r="E4">
+        <v>35271361.52</v>
+      </c>
+      <c r="F4" t="s">
+        <v>8</v>
+      </c>
+      <c r="G4">
+        <v>35271361.52</v>
+      </c>
+      <c r="H4" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z4" t="s">
         <v>11</v>
       </c>
-      <c r="B4" t="s">
-[...24 lines deleted...]
-    <row r="5" spans="1:14">
+    </row>
+    <row r="5" spans="1:26">
       <c r="A5" t="s">
+        <v>14</v>
+      </c>
+      <c r="B5" s="1">
+        <v>8922.5183</v>
+      </c>
+      <c r="C5">
+        <v>114.65</v>
+      </c>
+      <c r="D5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E5">
+        <v>1022996.23</v>
+      </c>
+      <c r="F5" t="s">
+        <v>8</v>
+      </c>
+      <c r="G5">
+        <v>1022996.23</v>
+      </c>
+      <c r="H5" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z5" t="s">
         <v>13</v>
       </c>
-      <c r="B5" t="s">
-[...24 lines deleted...]
-    <row r="6" spans="1:14">
+    </row>
+    <row r="6" spans="1:26">
       <c r="A6" t="s">
+        <v>16</v>
+      </c>
+      <c r="B6" s="1">
+        <v>1.0</v>
+      </c>
+      <c r="C6">
+        <v>118.88</v>
+      </c>
+      <c r="D6" t="s">
+        <v>8</v>
+      </c>
+      <c r="E6">
+        <v>118.88</v>
+      </c>
+      <c r="F6" t="s">
+        <v>8</v>
+      </c>
+      <c r="G6">
+        <v>118.88</v>
+      </c>
+      <c r="H6" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z6" t="s">
         <v>15</v>
       </c>
-      <c r="B6" t="s">
-[...24 lines deleted...]
-    <row r="7" spans="1:14">
+    </row>
+    <row r="7" spans="1:26">
       <c r="A7" t="s">
+        <v>18</v>
+      </c>
+      <c r="B7" s="1">
+        <v>13754.0</v>
+      </c>
+      <c r="C7">
+        <v>104.28</v>
+      </c>
+      <c r="D7" t="s">
+        <v>8</v>
+      </c>
+      <c r="E7">
+        <v>1434353.59</v>
+      </c>
+      <c r="F7" t="s">
+        <v>8</v>
+      </c>
+      <c r="G7">
+        <v>1434353.59</v>
+      </c>
+      <c r="H7" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z7" t="s">
         <v>17</v>
-      </c>
-[...22 lines deleted...]
-        <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P403"/>
+  <dimension ref="A1:Z402"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O403" sqref="O403"/>
+      <selection activeCell="N402" sqref="N402"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
-    <row r="1" spans="1:16">
+    <row r="1" spans="1:26">
       <c r="A1" t="s">
+        <v>20</v>
+      </c>
+      <c r="B1" t="s">
+        <v>21</v>
+      </c>
+      <c r="C1" t="s">
+        <v>22</v>
+      </c>
+      <c r="D1" t="s">
+        <v>23</v>
+      </c>
+      <c r="E1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" t="s">
+        <v>24</v>
+      </c>
+      <c r="G1" t="s">
+        <v>25</v>
+      </c>
+      <c r="H1" t="s">
+        <v>26</v>
+      </c>
+      <c r="I1" t="s">
+        <v>27</v>
+      </c>
+      <c r="J1" t="s">
+        <v>28</v>
+      </c>
+      <c r="K1" t="s">
+        <v>29</v>
+      </c>
+      <c r="L1" t="s">
+        <v>30</v>
+      </c>
+      <c r="M1" t="s">
+        <v>31</v>
+      </c>
+      <c r="N1" t="s">
+        <v>32</v>
+      </c>
+      <c r="O1" t="s">
+        <v>33</v>
+      </c>
+      <c r="Z1" t="s">
         <v>19</v>
       </c>
-      <c r="B1" t="s">
-[...45 lines deleted...]
-    <row r="2" spans="1:16">
+    </row>
+    <row r="2" spans="1:26">
       <c r="A2" t="s">
+        <v>35</v>
+      </c>
+      <c r="B2" s="1">
+        <v>3003.0</v>
+      </c>
+      <c r="C2" s="1">
+        <v>39.96</v>
+      </c>
+      <c r="D2" s="1">
+        <v>35.22</v>
+      </c>
+      <c r="E2" t="s">
+        <v>8</v>
+      </c>
+      <c r="F2">
+        <v>1.0</v>
+      </c>
+      <c r="G2" s="1">
+        <v>105765.66</v>
+      </c>
+      <c r="H2" s="1">
+        <v>14234.22</v>
+      </c>
+      <c r="I2" s="1">
+        <v>13.458262350937</v>
+      </c>
+      <c r="J2">
+        <v>0.0</v>
+      </c>
+      <c r="K2">
+        <v>0.0</v>
+      </c>
+      <c r="L2" s="1">
+        <v>119999.88</v>
+      </c>
+      <c r="M2" s="1">
+        <v>119999.88</v>
+      </c>
+      <c r="N2" s="1">
+        <v>0.03</v>
+      </c>
+      <c r="O2">
+        <v>1</v>
+      </c>
+      <c r="Z2" t="s">
         <v>34</v>
       </c>
-      <c r="B2" t="s">
-[...38 lines deleted...]
-      <c r="O2" s="1">
+    </row>
+    <row r="3" spans="1:26">
+      <c r="A3" t="s">
+        <v>37</v>
+      </c>
+      <c r="B3" s="1">
+        <v>8772.0</v>
+      </c>
+      <c r="C3" s="1">
+        <v>37.78</v>
+      </c>
+      <c r="D3" s="1">
+        <v>28.3024304606</v>
+      </c>
+      <c r="E3" t="s">
+        <v>8</v>
+      </c>
+      <c r="F3">
+        <v>1.0</v>
+      </c>
+      <c r="G3" s="1">
+        <v>248268.92</v>
+      </c>
+      <c r="H3" s="1">
+        <v>83137.24</v>
+      </c>
+      <c r="I3" s="1">
+        <v>33.486769105049</v>
+      </c>
+      <c r="J3">
+        <v>0.0</v>
+      </c>
+      <c r="K3">
+        <v>0.0</v>
+      </c>
+      <c r="L3" s="1">
+        <v>331406.16</v>
+      </c>
+      <c r="M3" s="1">
+        <v>331406.16</v>
+      </c>
+      <c r="N3" s="1">
+        <v>0.09</v>
+      </c>
+      <c r="O3">
+        <v>1</v>
+      </c>
+      <c r="Z3" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="4" spans="1:26">
+      <c r="A4" t="s">
+        <v>39</v>
+      </c>
+      <c r="B4" s="1">
+        <v>2279.0</v>
+      </c>
+      <c r="C4" s="1">
+        <v>281.2</v>
+      </c>
+      <c r="D4" s="1">
+        <v>245.6999166301</v>
+      </c>
+      <c r="E4" t="s">
+        <v>8</v>
+      </c>
+      <c r="F4">
+        <v>1.0</v>
+      </c>
+      <c r="G4" s="1">
+        <v>559950.11</v>
+      </c>
+      <c r="H4" s="1">
+        <v>80904.69</v>
+      </c>
+      <c r="I4" s="1">
+        <v>14.44855328272</v>
+      </c>
+      <c r="J4">
+        <v>0.0</v>
+      </c>
+      <c r="K4">
+        <v>0.0</v>
+      </c>
+      <c r="L4" s="1">
+        <v>640854.8</v>
+      </c>
+      <c r="M4" s="1">
+        <v>640854.8</v>
+      </c>
+      <c r="N4" s="1">
+        <v>0.18</v>
+      </c>
+      <c r="O4">
+        <v>1</v>
+      </c>
+      <c r="Z4" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="5" spans="1:26">
+      <c r="A5" t="s">
+        <v>41</v>
+      </c>
+      <c r="B5" s="1">
+        <v>3713.0</v>
+      </c>
+      <c r="C5" s="1">
+        <v>174.9</v>
+      </c>
+      <c r="D5" s="1">
+        <v>200.876498788</v>
+      </c>
+      <c r="E5" t="s">
+        <v>8</v>
+      </c>
+      <c r="F5">
+        <v>1.0</v>
+      </c>
+      <c r="G5" s="1">
+        <v>745854.44</v>
+      </c>
+      <c r="H5" s="1">
+        <v>-96450.74</v>
+      </c>
+      <c r="I5" s="1">
+        <v>-12.931576836896</v>
+      </c>
+      <c r="J5">
+        <v>0.0</v>
+      </c>
+      <c r="K5">
+        <v>0.0</v>
+      </c>
+      <c r="L5" s="1">
+        <v>649403.7</v>
+      </c>
+      <c r="M5" s="1">
+        <v>649403.7</v>
+      </c>
+      <c r="N5" s="1">
+        <v>0.18</v>
+      </c>
+      <c r="O5">
+        <v>1</v>
+      </c>
+      <c r="Z5" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="6" spans="1:26">
+      <c r="A6" t="s">
+        <v>43</v>
+      </c>
+      <c r="B6" s="1">
+        <v>353.0</v>
+      </c>
+      <c r="C6" s="1">
+        <v>875.8</v>
+      </c>
+      <c r="D6" s="1">
+        <v>1227.4488668555</v>
+      </c>
+      <c r="E6" t="s">
+        <v>8</v>
+      </c>
+      <c r="F6">
+        <v>1.0</v>
+      </c>
+      <c r="G6" s="1">
+        <v>433289.45</v>
+      </c>
+      <c r="H6" s="1">
+        <v>-124132.05</v>
+      </c>
+      <c r="I6" s="1">
+        <v>-28.648758930087</v>
+      </c>
+      <c r="J6">
+        <v>0.0</v>
+      </c>
+      <c r="K6">
+        <v>0.0</v>
+      </c>
+      <c r="L6" s="1">
+        <v>309157.4</v>
+      </c>
+      <c r="M6" s="1">
+        <v>309157.4</v>
+      </c>
+      <c r="N6" s="1">
+        <v>0.08</v>
+      </c>
+      <c r="O6">
+        <v>1</v>
+      </c>
+      <c r="Z6" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="7" spans="1:26">
+      <c r="A7" t="s">
+        <v>45</v>
+      </c>
+      <c r="B7" s="1">
+        <v>45683.0</v>
+      </c>
+      <c r="C7" s="1">
+        <v>26.7</v>
+      </c>
+      <c r="D7" s="1">
+        <v>27.0867517457</v>
+      </c>
+      <c r="E7" t="s">
+        <v>8</v>
+      </c>
+      <c r="F7">
+        <v>1.0</v>
+      </c>
+      <c r="G7" s="1">
+        <v>1237404.08</v>
+      </c>
+      <c r="H7" s="1">
+        <v>-17667.98</v>
+      </c>
+      <c r="I7" s="1">
+        <v>-1.427826227953</v>
+      </c>
+      <c r="J7">
+        <v>0.0</v>
+      </c>
+      <c r="K7">
+        <v>0.0</v>
+      </c>
+      <c r="L7" s="1">
+        <v>1219736.1</v>
+      </c>
+      <c r="M7" s="1">
+        <v>1219736.1</v>
+      </c>
+      <c r="N7" s="1">
+        <v>0.33</v>
+      </c>
+      <c r="O7">
+        <v>1</v>
+      </c>
+      <c r="Z7" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="8" spans="1:26">
+      <c r="A8" t="s">
+        <v>47</v>
+      </c>
+      <c r="B8" s="1">
+        <v>823.0</v>
+      </c>
+      <c r="C8" s="1">
+        <v>110.2</v>
+      </c>
+      <c r="D8" s="1">
+        <v>118.4</v>
+      </c>
+      <c r="E8" t="s">
+        <v>8</v>
+      </c>
+      <c r="F8">
+        <v>1.0</v>
+      </c>
+      <c r="G8" s="1">
+        <v>97443.2</v>
+      </c>
+      <c r="H8" s="1">
+        <v>-6748.6</v>
+      </c>
+      <c r="I8" s="1">
+        <v>-6.9256756756757</v>
+      </c>
+      <c r="J8">
+        <v>0.0</v>
+      </c>
+      <c r="K8">
+        <v>0.0</v>
+      </c>
+      <c r="L8" s="1">
+        <v>90694.6</v>
+      </c>
+      <c r="M8" s="1">
+        <v>90694.6</v>
+      </c>
+      <c r="N8" s="1">
+        <v>0.02</v>
+      </c>
+      <c r="O8">
+        <v>1</v>
+      </c>
+      <c r="Z8" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="9" spans="1:26">
+      <c r="A9" t="s">
+        <v>49</v>
+      </c>
+      <c r="B9" s="1">
+        <v>2420.0</v>
+      </c>
+      <c r="C9" s="1">
+        <v>67.45</v>
+      </c>
+      <c r="D9" s="1">
+        <v>62.9</v>
+      </c>
+      <c r="E9" t="s">
+        <v>8</v>
+      </c>
+      <c r="F9">
+        <v>1.0</v>
+      </c>
+      <c r="G9" s="1">
+        <v>152218.0</v>
+      </c>
+      <c r="H9" s="1">
+        <v>11011.0</v>
+      </c>
+      <c r="I9" s="1">
+        <v>7.2337042925278</v>
+      </c>
+      <c r="J9">
+        <v>0.0</v>
+      </c>
+      <c r="K9">
+        <v>0.0</v>
+      </c>
+      <c r="L9" s="1">
+        <v>163229.0</v>
+      </c>
+      <c r="M9" s="1">
+        <v>163229.0</v>
+      </c>
+      <c r="N9" s="1">
+        <v>0.04</v>
+      </c>
+      <c r="O9">
+        <v>1</v>
+      </c>
+      <c r="Z9" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="10" spans="1:26">
+      <c r="A10" t="s">
+        <v>51</v>
+      </c>
+      <c r="B10" s="1">
+        <v>41784.0</v>
+      </c>
+      <c r="C10" s="1">
+        <v>10.665</v>
+      </c>
+      <c r="D10" s="1">
+        <v>8.8575904652</v>
+      </c>
+      <c r="E10" t="s">
+        <v>8</v>
+      </c>
+      <c r="F10">
+        <v>1.0</v>
+      </c>
+      <c r="G10" s="1">
+        <v>370105.56</v>
+      </c>
+      <c r="H10" s="1">
+        <v>75520.8</v>
+      </c>
+      <c r="I10" s="1">
+        <v>20.405205477054</v>
+      </c>
+      <c r="J10">
+        <v>0.0</v>
+      </c>
+      <c r="K10">
+        <v>0.0</v>
+      </c>
+      <c r="L10" s="1">
+        <v>445626.36</v>
+      </c>
+      <c r="M10" s="1">
+        <v>445626.36</v>
+      </c>
+      <c r="N10" s="1">
+        <v>0.12</v>
+      </c>
+      <c r="O10">
+        <v>1</v>
+      </c>
+      <c r="Z10" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="11" spans="1:26">
+      <c r="A11" t="s">
+        <v>53</v>
+      </c>
+      <c r="B11" s="1">
+        <v>8458.0</v>
+      </c>
+      <c r="C11" s="1">
+        <v>189.42</v>
+      </c>
+      <c r="D11" s="1">
+        <v>162.5000425633</v>
+      </c>
+      <c r="E11" t="s">
+        <v>8</v>
+      </c>
+      <c r="F11">
+        <v>1.0</v>
+      </c>
+      <c r="G11" s="1">
+        <v>1374425.36</v>
+      </c>
+      <c r="H11" s="1">
+        <v>227689.0</v>
+      </c>
+      <c r="I11" s="1">
+        <v>16.566123314255</v>
+      </c>
+      <c r="J11">
+        <v>0.0</v>
+      </c>
+      <c r="K11">
+        <v>0.0</v>
+      </c>
+      <c r="L11" s="1">
+        <v>1602114.36</v>
+      </c>
+      <c r="M11" s="1">
+        <v>1602114.36</v>
+      </c>
+      <c r="N11" s="1">
+        <v>0.44</v>
+      </c>
+      <c r="O11">
+        <v>1</v>
+      </c>
+      <c r="Z11" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="12" spans="1:26">
+      <c r="A12" t="s">
+        <v>55</v>
+      </c>
+      <c r="B12" s="1">
+        <v>5453.0</v>
+      </c>
+      <c r="C12" s="1">
+        <v>400.4</v>
+      </c>
+      <c r="D12" s="1">
+        <v>235.4840546488</v>
+      </c>
+      <c r="E12" t="s">
+        <v>8</v>
+      </c>
+      <c r="F12">
+        <v>1.0</v>
+      </c>
+      <c r="G12" s="1">
+        <v>1284094.55</v>
+      </c>
+      <c r="H12" s="1">
+        <v>899286.65</v>
+      </c>
+      <c r="I12" s="1">
+        <v>70.032744084149</v>
+      </c>
+      <c r="J12">
+        <v>0.0</v>
+      </c>
+      <c r="K12">
+        <v>0.0</v>
+      </c>
+      <c r="L12" s="1">
+        <v>2183381.2</v>
+      </c>
+      <c r="M12" s="1">
+        <v>2183381.2</v>
+      </c>
+      <c r="N12" s="1">
+        <v>0.6</v>
+      </c>
+      <c r="O12">
+        <v>1</v>
+      </c>
+      <c r="Z12" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="13" spans="1:26">
+      <c r="A13" t="s">
+        <v>57</v>
+      </c>
+      <c r="B13" s="1">
+        <v>13940.0</v>
+      </c>
+      <c r="C13" s="1">
+        <v>16.235</v>
+      </c>
+      <c r="D13" s="1">
+        <v>23.8502467719</v>
+      </c>
+      <c r="E13" t="s">
+        <v>8</v>
+      </c>
+      <c r="F13">
+        <v>1.0</v>
+      </c>
+      <c r="G13" s="1">
+        <v>332472.44</v>
+      </c>
+      <c r="H13" s="1">
+        <v>-106156.54</v>
+      </c>
+      <c r="I13" s="1">
+        <v>-31.929425488621</v>
+      </c>
+      <c r="J13">
+        <v>0.0</v>
+      </c>
+      <c r="K13">
+        <v>0.0</v>
+      </c>
+      <c r="L13" s="1">
+        <v>226315.9</v>
+      </c>
+      <c r="M13" s="1">
+        <v>226315.9</v>
+      </c>
+      <c r="N13" s="1">
+        <v>0.06</v>
+      </c>
+      <c r="O13">
+        <v>1</v>
+      </c>
+      <c r="Z13" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="14" spans="1:26">
+      <c r="A14" t="s">
+        <v>59</v>
+      </c>
+      <c r="B14" s="1">
+        <v>1721.0</v>
+      </c>
+      <c r="C14" s="1">
+        <v>57.6</v>
+      </c>
+      <c r="D14" s="1">
+        <v>63.55</v>
+      </c>
+      <c r="E14" t="s">
+        <v>8</v>
+      </c>
+      <c r="F14">
+        <v>1.0</v>
+      </c>
+      <c r="G14" s="1">
+        <v>109369.55</v>
+      </c>
+      <c r="H14" s="1">
+        <v>-10239.95</v>
+      </c>
+      <c r="I14" s="1">
+        <v>-9.3627065302911</v>
+      </c>
+      <c r="J14">
+        <v>0.0</v>
+      </c>
+      <c r="K14">
+        <v>0.0</v>
+      </c>
+      <c r="L14" s="1">
+        <v>99129.6</v>
+      </c>
+      <c r="M14" s="1">
+        <v>99129.6</v>
+      </c>
+      <c r="N14" s="1">
         <v>0.03</v>
       </c>
-      <c r="P2">
-[...46 lines deleted...]
-      <c r="O3" s="1">
+      <c r="O14">
+        <v>1</v>
+      </c>
+      <c r="Z14" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="15" spans="1:26">
+      <c r="A15" t="s">
+        <v>61</v>
+      </c>
+      <c r="B15" s="1">
+        <v>15629.0</v>
+      </c>
+      <c r="C15" s="1">
+        <v>51.58</v>
+      </c>
+      <c r="D15" s="1">
+        <v>60.6626105317</v>
+      </c>
+      <c r="E15" t="s">
+        <v>8</v>
+      </c>
+      <c r="F15">
+        <v>1.0</v>
+      </c>
+      <c r="G15" s="1">
+        <v>948095.94</v>
+      </c>
+      <c r="H15" s="1">
+        <v>-141952.12</v>
+      </c>
+      <c r="I15" s="1">
+        <v>-14.972337082258</v>
+      </c>
+      <c r="J15">
+        <v>0.0</v>
+      </c>
+      <c r="K15">
+        <v>0.0</v>
+      </c>
+      <c r="L15" s="1">
+        <v>806143.82</v>
+      </c>
+      <c r="M15" s="1">
+        <v>806143.82</v>
+      </c>
+      <c r="N15" s="1">
+        <v>0.22</v>
+      </c>
+      <c r="O15">
+        <v>1</v>
+      </c>
+      <c r="Z15" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="16" spans="1:26">
+      <c r="A16" t="s">
+        <v>63</v>
+      </c>
+      <c r="B16" s="1">
+        <v>7644.0</v>
+      </c>
+      <c r="C16" s="1">
+        <v>10.22</v>
+      </c>
+      <c r="D16" s="1">
+        <v>13.175</v>
+      </c>
+      <c r="E16" t="s">
+        <v>8</v>
+      </c>
+      <c r="F16">
+        <v>1.0</v>
+      </c>
+      <c r="G16" s="1">
+        <v>100709.7</v>
+      </c>
+      <c r="H16" s="1">
+        <v>-22588.02</v>
+      </c>
+      <c r="I16" s="1">
+        <v>-22.428842504744</v>
+      </c>
+      <c r="J16">
+        <v>0.0</v>
+      </c>
+      <c r="K16">
+        <v>0.0</v>
+      </c>
+      <c r="L16" s="1">
+        <v>78121.68</v>
+      </c>
+      <c r="M16" s="1">
+        <v>78121.68</v>
+      </c>
+      <c r="N16" s="1">
+        <v>0.02</v>
+      </c>
+      <c r="O16">
+        <v>1</v>
+      </c>
+      <c r="Z16" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="17" spans="1:26">
+      <c r="A17" t="s">
+        <v>65</v>
+      </c>
+      <c r="B17" s="1">
+        <v>18374.0</v>
+      </c>
+      <c r="C17" s="1">
+        <v>69.98</v>
+      </c>
+      <c r="D17" s="1">
+        <v>55.336714379</v>
+      </c>
+      <c r="E17" t="s">
+        <v>8</v>
+      </c>
+      <c r="F17">
+        <v>1.0</v>
+      </c>
+      <c r="G17" s="1">
+        <v>1016756.79</v>
+      </c>
+      <c r="H17" s="1">
+        <v>269055.73</v>
+      </c>
+      <c r="I17" s="1">
+        <v>26.462152271439</v>
+      </c>
+      <c r="J17">
+        <v>0.0</v>
+      </c>
+      <c r="K17">
+        <v>0.0</v>
+      </c>
+      <c r="L17" s="1">
+        <v>1285812.52</v>
+      </c>
+      <c r="M17" s="1">
+        <v>1285812.52</v>
+      </c>
+      <c r="N17" s="1">
+        <v>0.35</v>
+      </c>
+      <c r="O17">
+        <v>1</v>
+      </c>
+      <c r="Z17" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="18" spans="1:26">
+      <c r="A18" t="s">
+        <v>67</v>
+      </c>
+      <c r="B18" s="1">
+        <v>9002.0</v>
+      </c>
+      <c r="C18" s="1">
+        <v>34.1</v>
+      </c>
+      <c r="D18" s="1">
+        <v>29.8050255499</v>
+      </c>
+      <c r="E18" t="s">
+        <v>8</v>
+      </c>
+      <c r="F18">
+        <v>1.0</v>
+      </c>
+      <c r="G18" s="1">
+        <v>268304.84</v>
+      </c>
+      <c r="H18" s="1">
+        <v>38663.36</v>
+      </c>
+      <c r="I18" s="1">
+        <v>14.41023576019</v>
+      </c>
+      <c r="J18">
+        <v>0.0</v>
+      </c>
+      <c r="K18">
+        <v>0.0</v>
+      </c>
+      <c r="L18" s="1">
+        <v>306968.2</v>
+      </c>
+      <c r="M18" s="1">
+        <v>306968.2</v>
+      </c>
+      <c r="N18" s="1">
         <v>0.08</v>
       </c>
-      <c r="P3">
-[...46 lines deleted...]
-      <c r="O4" s="1">
+      <c r="O18">
+        <v>1</v>
+      </c>
+      <c r="Z18" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="19" spans="1:26">
+      <c r="A19" t="s">
+        <v>69</v>
+      </c>
+      <c r="B19" s="1">
+        <v>6342.0</v>
+      </c>
+      <c r="C19" s="1">
+        <v>1657.8</v>
+      </c>
+      <c r="D19" s="1">
+        <v>549.4883743299</v>
+      </c>
+      <c r="E19" t="s">
+        <v>8</v>
+      </c>
+      <c r="F19">
+        <v>1.0</v>
+      </c>
+      <c r="G19" s="1">
+        <v>3484855.27</v>
+      </c>
+      <c r="H19" s="1">
+        <v>7028912.33</v>
+      </c>
+      <c r="I19" s="1">
+        <v>201.69883066622</v>
+      </c>
+      <c r="J19">
+        <v>0.0</v>
+      </c>
+      <c r="K19">
+        <v>0.0</v>
+      </c>
+      <c r="L19" s="1">
+        <v>10513767.6</v>
+      </c>
+      <c r="M19" s="1">
+        <v>10513767.6</v>
+      </c>
+      <c r="N19" s="1">
+        <v>2.88</v>
+      </c>
+      <c r="O19">
+        <v>1</v>
+      </c>
+      <c r="Z19" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="20" spans="1:26">
+      <c r="A20" t="s">
+        <v>71</v>
+      </c>
+      <c r="B20" s="1">
+        <v>2162.0</v>
+      </c>
+      <c r="C20" s="1">
+        <v>66.2</v>
+      </c>
+      <c r="D20" s="1">
+        <v>61.44</v>
+      </c>
+      <c r="E20" t="s">
+        <v>8</v>
+      </c>
+      <c r="F20">
+        <v>1.0</v>
+      </c>
+      <c r="G20" s="1">
+        <v>132833.28</v>
+      </c>
+      <c r="H20" s="1">
+        <v>10291.12</v>
+      </c>
+      <c r="I20" s="1">
+        <v>7.7473958333333</v>
+      </c>
+      <c r="J20">
+        <v>0.0</v>
+      </c>
+      <c r="K20">
+        <v>0.0</v>
+      </c>
+      <c r="L20" s="1">
+        <v>143124.4</v>
+      </c>
+      <c r="M20" s="1">
+        <v>143124.4</v>
+      </c>
+      <c r="N20" s="1">
+        <v>0.04</v>
+      </c>
+      <c r="O20">
+        <v>1</v>
+      </c>
+      <c r="Z20" t="s">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="21" spans="1:26">
+      <c r="A21" t="s">
+        <v>73</v>
+      </c>
+      <c r="B21" s="1">
+        <v>51326.0</v>
+      </c>
+      <c r="C21" s="1">
+        <v>42.5</v>
+      </c>
+      <c r="D21" s="1">
+        <v>27.7271396563</v>
+      </c>
+      <c r="E21" t="s">
+        <v>8</v>
+      </c>
+      <c r="F21">
+        <v>1.0</v>
+      </c>
+      <c r="G21" s="1">
+        <v>1423123.17</v>
+      </c>
+      <c r="H21" s="1">
+        <v>758231.83</v>
+      </c>
+      <c r="I21" s="1">
+        <v>53.279424155535</v>
+      </c>
+      <c r="J21">
+        <v>0.0</v>
+      </c>
+      <c r="K21">
+        <v>0.0</v>
+      </c>
+      <c r="L21" s="1">
+        <v>2181355.0</v>
+      </c>
+      <c r="M21" s="1">
+        <v>2181355.0</v>
+      </c>
+      <c r="N21" s="1">
+        <v>0.6</v>
+      </c>
+      <c r="O21">
+        <v>1</v>
+      </c>
+      <c r="Z21" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="22" spans="1:26">
+      <c r="A22" t="s">
+        <v>75</v>
+      </c>
+      <c r="B22" s="1">
+        <v>11745.0</v>
+      </c>
+      <c r="C22" s="1">
+        <v>9.88</v>
+      </c>
+      <c r="D22" s="1">
+        <v>8.3950004257</v>
+      </c>
+      <c r="E22" t="s">
+        <v>8</v>
+      </c>
+      <c r="F22">
+        <v>1.0</v>
+      </c>
+      <c r="G22" s="1">
+        <v>98599.28</v>
+      </c>
+      <c r="H22" s="1">
+        <v>17441.32</v>
+      </c>
+      <c r="I22" s="1">
+        <v>17.689094687101</v>
+      </c>
+      <c r="J22">
+        <v>0.0</v>
+      </c>
+      <c r="K22">
+        <v>0.0</v>
+      </c>
+      <c r="L22" s="1">
+        <v>116040.6</v>
+      </c>
+      <c r="M22" s="1">
+        <v>116040.6</v>
+      </c>
+      <c r="N22" s="1">
+        <v>0.03</v>
+      </c>
+      <c r="O22">
+        <v>1</v>
+      </c>
+      <c r="Z22" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="23" spans="1:26">
+      <c r="A23" t="s">
+        <v>77</v>
+      </c>
+      <c r="B23" s="1">
+        <v>1822.0</v>
+      </c>
+      <c r="C23" s="1">
+        <v>65.5</v>
+      </c>
+      <c r="D23" s="1">
+        <v>54.85</v>
+      </c>
+      <c r="E23" t="s">
+        <v>8</v>
+      </c>
+      <c r="F23">
+        <v>1.0</v>
+      </c>
+      <c r="G23" s="1">
+        <v>99936.7</v>
+      </c>
+      <c r="H23" s="1">
+        <v>19404.3</v>
+      </c>
+      <c r="I23" s="1">
+        <v>19.416590701914</v>
+      </c>
+      <c r="J23">
+        <v>0.0</v>
+      </c>
+      <c r="K23">
+        <v>0.0</v>
+      </c>
+      <c r="L23" s="1">
+        <v>119341.0</v>
+      </c>
+      <c r="M23" s="1">
+        <v>119341.0</v>
+      </c>
+      <c r="N23" s="1">
+        <v>0.03</v>
+      </c>
+      <c r="O23">
+        <v>1</v>
+      </c>
+      <c r="Z23" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="24" spans="1:26">
+      <c r="A24" t="s">
+        <v>79</v>
+      </c>
+      <c r="B24" s="1">
+        <v>11719.0</v>
+      </c>
+      <c r="C24" s="1">
+        <v>22.04</v>
+      </c>
+      <c r="D24" s="1">
+        <v>18.195846062</v>
+      </c>
+      <c r="E24" t="s">
+        <v>8</v>
+      </c>
+      <c r="F24">
+        <v>1.0</v>
+      </c>
+      <c r="G24" s="1">
+        <v>213237.12</v>
+      </c>
+      <c r="H24" s="1">
+        <v>45049.64</v>
+      </c>
+      <c r="I24" s="1">
+        <v>21.126546822617</v>
+      </c>
+      <c r="J24">
+        <v>0.0</v>
+      </c>
+      <c r="K24">
+        <v>0.0</v>
+      </c>
+      <c r="L24" s="1">
+        <v>258286.76</v>
+      </c>
+      <c r="M24" s="1">
+        <v>258286.76</v>
+      </c>
+      <c r="N24" s="1">
+        <v>0.07</v>
+      </c>
+      <c r="O24">
+        <v>1</v>
+      </c>
+      <c r="Z24" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="25" spans="1:26">
+      <c r="A25" t="s">
+        <v>81</v>
+      </c>
+      <c r="B25" s="1">
+        <v>91625.0</v>
+      </c>
+      <c r="C25" s="1">
+        <v>21.34</v>
+      </c>
+      <c r="D25" s="1">
+        <v>9.1132440928</v>
+      </c>
+      <c r="E25" t="s">
+        <v>8</v>
+      </c>
+      <c r="F25">
+        <v>1.0</v>
+      </c>
+      <c r="G25" s="1">
+        <v>835000.99</v>
+      </c>
+      <c r="H25" s="1">
+        <v>1120276.51</v>
+      </c>
+      <c r="I25" s="1">
+        <v>134.16469242749</v>
+      </c>
+      <c r="J25">
+        <v>0.0</v>
+      </c>
+      <c r="K25">
+        <v>0.0</v>
+      </c>
+      <c r="L25" s="1">
+        <v>1955277.5</v>
+      </c>
+      <c r="M25" s="1">
+        <v>1955277.5</v>
+      </c>
+      <c r="N25" s="1">
+        <v>0.54</v>
+      </c>
+      <c r="O25">
+        <v>1</v>
+      </c>
+      <c r="Z25" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="26" spans="1:26">
+      <c r="A26" t="s">
+        <v>83</v>
+      </c>
+      <c r="B26" s="1">
+        <v>78886.0</v>
+      </c>
+      <c r="C26" s="1">
+        <v>3.131</v>
+      </c>
+      <c r="D26" s="1">
+        <v>3.2004050148</v>
+      </c>
+      <c r="E26" t="s">
+        <v>8</v>
+      </c>
+      <c r="F26">
+        <v>1.0</v>
+      </c>
+      <c r="G26" s="1">
+        <v>252467.15</v>
+      </c>
+      <c r="H26" s="1">
+        <v>-5475.08</v>
+      </c>
+      <c r="I26" s="1">
+        <v>-2.1686306515521</v>
+      </c>
+      <c r="J26">
+        <v>0.0</v>
+      </c>
+      <c r="K26">
+        <v>0.0</v>
+      </c>
+      <c r="L26" s="1">
+        <v>246992.07</v>
+      </c>
+      <c r="M26" s="1">
+        <v>246992.07</v>
+      </c>
+      <c r="N26" s="1">
+        <v>0.07</v>
+      </c>
+      <c r="O26">
+        <v>1</v>
+      </c>
+      <c r="Z26" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="27" spans="1:26">
+      <c r="A27" t="s">
+        <v>85</v>
+      </c>
+      <c r="B27" s="1">
+        <v>204069.0</v>
+      </c>
+      <c r="C27" s="1">
+        <v>11.802</v>
+      </c>
+      <c r="D27" s="1">
+        <v>7.7891812083</v>
+      </c>
+      <c r="E27" t="s">
+        <v>8</v>
+      </c>
+      <c r="F27">
+        <v>1.0</v>
+      </c>
+      <c r="G27" s="1">
+        <v>1589530.42</v>
+      </c>
+      <c r="H27" s="1">
+        <v>818891.92</v>
+      </c>
+      <c r="I27" s="1">
+        <v>51.517851416773</v>
+      </c>
+      <c r="J27">
+        <v>0.0</v>
+      </c>
+      <c r="K27">
+        <v>0.0</v>
+      </c>
+      <c r="L27" s="1">
+        <v>2408422.34</v>
+      </c>
+      <c r="M27" s="1">
+        <v>2408422.34</v>
+      </c>
+      <c r="N27" s="1">
+        <v>0.66</v>
+      </c>
+      <c r="O27">
+        <v>1</v>
+      </c>
+      <c r="Z27" t="s">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="28" spans="1:26">
+      <c r="A28" t="s">
+        <v>87</v>
+      </c>
+      <c r="B28" s="1">
+        <v>13713.0</v>
+      </c>
+      <c r="C28" s="1">
+        <v>18.58</v>
+      </c>
+      <c r="D28" s="1">
+        <v>16.484384161</v>
+      </c>
+      <c r="E28" t="s">
+        <v>8</v>
+      </c>
+      <c r="F28">
+        <v>1.0</v>
+      </c>
+      <c r="G28" s="1">
+        <v>226050.36</v>
+      </c>
+      <c r="H28" s="1">
+        <v>28737.18</v>
+      </c>
+      <c r="I28" s="1">
+        <v>12.712733569635</v>
+      </c>
+      <c r="J28">
+        <v>0.0</v>
+      </c>
+      <c r="K28">
+        <v>0.0</v>
+      </c>
+      <c r="L28" s="1">
+        <v>254787.54</v>
+      </c>
+      <c r="M28" s="1">
+        <v>254787.54</v>
+      </c>
+      <c r="N28" s="1">
+        <v>0.07</v>
+      </c>
+      <c r="O28">
+        <v>1</v>
+      </c>
+      <c r="Z28" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="29" spans="1:26">
+      <c r="A29" t="s">
+        <v>89</v>
+      </c>
+      <c r="B29" s="1">
+        <v>9219.0</v>
+      </c>
+      <c r="C29" s="1">
+        <v>15.075</v>
+      </c>
+      <c r="D29" s="1">
+        <v>14.1750005424</v>
+      </c>
+      <c r="E29" t="s">
+        <v>8</v>
+      </c>
+      <c r="F29">
+        <v>1.0</v>
+      </c>
+      <c r="G29" s="1">
+        <v>130679.33</v>
+      </c>
+      <c r="H29" s="1">
+        <v>8297.1</v>
+      </c>
+      <c r="I29" s="1">
+        <v>6.3492061062756</v>
+      </c>
+      <c r="J29">
+        <v>0.0</v>
+      </c>
+      <c r="K29">
+        <v>0.0</v>
+      </c>
+      <c r="L29" s="1">
+        <v>138976.43</v>
+      </c>
+      <c r="M29" s="1">
+        <v>138976.43</v>
+      </c>
+      <c r="N29" s="1">
+        <v>0.04</v>
+      </c>
+      <c r="O29">
+        <v>1</v>
+      </c>
+      <c r="Z29" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="30" spans="1:26">
+      <c r="A30" t="s">
+        <v>91</v>
+      </c>
+      <c r="B30" s="1">
+        <v>2004.0</v>
+      </c>
+      <c r="C30" s="1">
+        <v>171.2</v>
+      </c>
+      <c r="D30" s="1">
+        <v>127.8352295409</v>
+      </c>
+      <c r="E30" t="s">
+        <v>8</v>
+      </c>
+      <c r="F30">
+        <v>1.0</v>
+      </c>
+      <c r="G30" s="1">
+        <v>256181.8</v>
+      </c>
+      <c r="H30" s="1">
+        <v>86903.0</v>
+      </c>
+      <c r="I30" s="1">
+        <v>33.922394174762</v>
+      </c>
+      <c r="J30">
+        <v>0.0</v>
+      </c>
+      <c r="K30">
+        <v>0.0</v>
+      </c>
+      <c r="L30" s="1">
+        <v>343084.8</v>
+      </c>
+      <c r="M30" s="1">
+        <v>343084.8</v>
+      </c>
+      <c r="N30" s="1">
+        <v>0.09</v>
+      </c>
+      <c r="O30">
+        <v>1</v>
+      </c>
+      <c r="Z30" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="31" spans="1:26">
+      <c r="A31" t="s">
+        <v>93</v>
+      </c>
+      <c r="B31" s="1">
+        <v>1144.0</v>
+      </c>
+      <c r="C31" s="1">
+        <v>309.8</v>
+      </c>
+      <c r="D31" s="1">
+        <v>188.9158653846</v>
+      </c>
+      <c r="E31" t="s">
+        <v>8</v>
+      </c>
+      <c r="F31">
+        <v>1.0</v>
+      </c>
+      <c r="G31" s="1">
+        <v>216119.75</v>
+      </c>
+      <c r="H31" s="1">
+        <v>138291.45</v>
+      </c>
+      <c r="I31" s="1">
+        <v>63.988344424792</v>
+      </c>
+      <c r="J31">
+        <v>0.0</v>
+      </c>
+      <c r="K31">
+        <v>0.0</v>
+      </c>
+      <c r="L31" s="1">
+        <v>354411.2</v>
+      </c>
+      <c r="M31" s="1">
+        <v>354411.2</v>
+      </c>
+      <c r="N31" s="1">
+        <v>0.1</v>
+      </c>
+      <c r="O31">
+        <v>1</v>
+      </c>
+      <c r="Z31" t="s">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="32" spans="1:26">
+      <c r="A32" t="s">
+        <v>95</v>
+      </c>
+      <c r="B32" s="1">
+        <v>3150.0</v>
+      </c>
+      <c r="C32" s="1">
+        <v>30.5</v>
+      </c>
+      <c r="D32" s="1">
+        <v>34.2</v>
+      </c>
+      <c r="E32" t="s">
+        <v>8</v>
+      </c>
+      <c r="F32">
+        <v>1.0</v>
+      </c>
+      <c r="G32" s="1">
+        <v>107730.0</v>
+      </c>
+      <c r="H32" s="1">
+        <v>-11655.0</v>
+      </c>
+      <c r="I32" s="1">
+        <v>-10.818713450292</v>
+      </c>
+      <c r="J32">
+        <v>0.0</v>
+      </c>
+      <c r="K32">
+        <v>0.0</v>
+      </c>
+      <c r="L32" s="1">
+        <v>96075.0</v>
+      </c>
+      <c r="M32" s="1">
+        <v>96075.0</v>
+      </c>
+      <c r="N32" s="1">
+        <v>0.03</v>
+      </c>
+      <c r="O32">
+        <v>1</v>
+      </c>
+      <c r="Z32" t="s">
+        <v>94</v>
+      </c>
+    </row>
+    <row r="33" spans="1:26">
+      <c r="A33" t="s">
+        <v>97</v>
+      </c>
+      <c r="B33" s="1">
+        <v>15324.0</v>
+      </c>
+      <c r="C33" s="1">
+        <v>59.98</v>
+      </c>
+      <c r="D33" s="1">
+        <v>78.025366745</v>
+      </c>
+      <c r="E33" t="s">
+        <v>8</v>
+      </c>
+      <c r="F33">
+        <v>1.0</v>
+      </c>
+      <c r="G33" s="1">
+        <v>1195660.72</v>
+      </c>
+      <c r="H33" s="1">
+        <v>-276527.2</v>
+      </c>
+      <c r="I33" s="1">
+        <v>-23.127564147127</v>
+      </c>
+      <c r="J33">
+        <v>0.0</v>
+      </c>
+      <c r="K33">
+        <v>0.0</v>
+      </c>
+      <c r="L33" s="1">
+        <v>919133.52</v>
+      </c>
+      <c r="M33" s="1">
+        <v>919133.52</v>
+      </c>
+      <c r="N33" s="1">
+        <v>0.25</v>
+      </c>
+      <c r="O33">
+        <v>1</v>
+      </c>
+      <c r="Z33" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="34" spans="1:26">
+      <c r="A34" t="s">
+        <v>99</v>
+      </c>
+      <c r="B34" s="1">
+        <v>17190.0</v>
+      </c>
+      <c r="C34" s="1">
+        <v>101.58</v>
+      </c>
+      <c r="D34" s="1">
+        <v>76.0620878418</v>
+      </c>
+      <c r="E34" t="s">
+        <v>8</v>
+      </c>
+      <c r="F34">
+        <v>1.0</v>
+      </c>
+      <c r="G34" s="1">
+        <v>1307507.29</v>
+      </c>
+      <c r="H34" s="1">
+        <v>438652.91</v>
+      </c>
+      <c r="I34" s="1">
+        <v>33.548792680154</v>
+      </c>
+      <c r="J34">
+        <v>0.0</v>
+      </c>
+      <c r="K34">
+        <v>0.0</v>
+      </c>
+      <c r="L34" s="1">
+        <v>1746160.2</v>
+      </c>
+      <c r="M34" s="1">
+        <v>1746160.2</v>
+      </c>
+      <c r="N34" s="1">
+        <v>0.48</v>
+      </c>
+      <c r="O34">
+        <v>1</v>
+      </c>
+      <c r="Z34" t="s">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="35" spans="1:26">
+      <c r="A35" t="s">
+        <v>101</v>
+      </c>
+      <c r="B35" s="1">
+        <v>1919324.0</v>
+      </c>
+      <c r="C35" s="1">
+        <v>11.3</v>
+      </c>
+      <c r="D35" s="1">
+        <v>11.2550340276</v>
+      </c>
+      <c r="E35" t="s">
+        <v>8</v>
+      </c>
+      <c r="F35">
+        <v>1.0</v>
+      </c>
+      <c r="G35" s="1">
+        <v>21602056.93</v>
+      </c>
+      <c r="H35" s="1">
+        <v>86304.27</v>
+      </c>
+      <c r="I35" s="1">
+        <v>0.39951876008689</v>
+      </c>
+      <c r="J35">
+        <v>0.0</v>
+      </c>
+      <c r="K35">
+        <v>0.0</v>
+      </c>
+      <c r="L35" s="1">
+        <v>21688361.2</v>
+      </c>
+      <c r="M35" s="1">
+        <v>21688361.2</v>
+      </c>
+      <c r="N35" s="1">
+        <v>5.95</v>
+      </c>
+      <c r="O35">
+        <v>1</v>
+      </c>
+      <c r="Z35" t="s">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="36" spans="1:26">
+      <c r="A36" t="s">
+        <v>103</v>
+      </c>
+      <c r="B36" s="1">
+        <v>594723.0</v>
+      </c>
+      <c r="C36" s="1">
+        <v>10.708</v>
+      </c>
+      <c r="D36" s="1">
+        <v>10.7184435779</v>
+      </c>
+      <c r="E36" t="s">
+        <v>8</v>
+      </c>
+      <c r="F36">
+        <v>1.0</v>
+      </c>
+      <c r="G36" s="1">
+        <v>6374504.92</v>
+      </c>
+      <c r="H36" s="1">
+        <v>-6211.04</v>
+      </c>
+      <c r="I36" s="1">
+        <v>-0.097435645245372</v>
+      </c>
+      <c r="J36">
+        <v>0.0</v>
+      </c>
+      <c r="K36">
+        <v>0.0</v>
+      </c>
+      <c r="L36" s="1">
+        <v>6368293.88</v>
+      </c>
+      <c r="M36" s="1">
+        <v>6368293.88</v>
+      </c>
+      <c r="N36" s="1">
+        <v>1.75</v>
+      </c>
+      <c r="O36">
+        <v>1</v>
+      </c>
+      <c r="Z36" t="s">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="37" spans="1:26">
+      <c r="A37" t="s">
+        <v>105</v>
+      </c>
+      <c r="B37" s="1">
+        <v>4149.0</v>
+      </c>
+      <c r="C37" s="1">
+        <v>50.32</v>
+      </c>
+      <c r="D37" s="1">
+        <v>52.5294649313</v>
+      </c>
+      <c r="E37" t="s">
+        <v>8</v>
+      </c>
+      <c r="F37">
+        <v>1.0</v>
+      </c>
+      <c r="G37" s="1">
+        <v>217944.75</v>
+      </c>
+      <c r="H37" s="1">
+        <v>-9167.07</v>
+      </c>
+      <c r="I37" s="1">
+        <v>-4.2061439883273</v>
+      </c>
+      <c r="J37">
+        <v>0.0</v>
+      </c>
+      <c r="K37">
+        <v>0.0</v>
+      </c>
+      <c r="L37" s="1">
+        <v>208777.68</v>
+      </c>
+      <c r="M37" s="1">
+        <v>208777.68</v>
+      </c>
+      <c r="N37" s="1">
+        <v>0.06</v>
+      </c>
+      <c r="O37">
+        <v>1</v>
+      </c>
+      <c r="Z37" t="s">
+        <v>104</v>
+      </c>
+    </row>
+    <row r="38" spans="1:26">
+      <c r="A38" t="s">
+        <v>107</v>
+      </c>
+      <c r="B38" s="1">
+        <v>22036.0</v>
+      </c>
+      <c r="C38" s="1">
+        <v>13.8</v>
+      </c>
+      <c r="D38" s="1">
+        <v>11.9697363405</v>
+      </c>
+      <c r="E38" t="s">
+        <v>8</v>
+      </c>
+      <c r="F38">
+        <v>1.0</v>
+      </c>
+      <c r="G38" s="1">
+        <v>263765.11</v>
+      </c>
+      <c r="H38" s="1">
+        <v>40331.69</v>
+      </c>
+      <c r="I38" s="1">
+        <v>15.290760025084</v>
+      </c>
+      <c r="J38">
+        <v>0.0</v>
+      </c>
+      <c r="K38">
+        <v>0.0</v>
+      </c>
+      <c r="L38" s="1">
+        <v>304096.8</v>
+      </c>
+      <c r="M38" s="1">
+        <v>304096.8</v>
+      </c>
+      <c r="N38" s="1">
+        <v>0.08</v>
+      </c>
+      <c r="O38">
+        <v>1</v>
+      </c>
+      <c r="Z38" t="s">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="39" spans="1:26">
+      <c r="A39" t="s">
+        <v>109</v>
+      </c>
+      <c r="B39" s="1">
+        <v>23366.0</v>
+      </c>
+      <c r="C39" s="1">
+        <v>26.01</v>
+      </c>
+      <c r="D39" s="1">
+        <v>25.2344735941</v>
+      </c>
+      <c r="E39" t="s">
+        <v>8</v>
+      </c>
+      <c r="F39">
+        <v>1.0</v>
+      </c>
+      <c r="G39" s="1">
+        <v>589628.71</v>
+      </c>
+      <c r="H39" s="1">
+        <v>18120.95</v>
+      </c>
+      <c r="I39" s="1">
+        <v>3.0732814892952</v>
+      </c>
+      <c r="J39">
+        <v>0.0</v>
+      </c>
+      <c r="K39">
+        <v>0.0</v>
+      </c>
+      <c r="L39" s="1">
+        <v>607749.66</v>
+      </c>
+      <c r="M39" s="1">
+        <v>607749.66</v>
+      </c>
+      <c r="N39" s="1">
+        <v>0.17</v>
+      </c>
+      <c r="O39">
+        <v>1</v>
+      </c>
+      <c r="Z39" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="40" spans="1:26">
+      <c r="A40" t="s">
+        <v>111</v>
+      </c>
+      <c r="B40" s="1">
+        <v>80092.0</v>
+      </c>
+      <c r="C40" s="1">
+        <v>12.645</v>
+      </c>
+      <c r="D40" s="1">
+        <v>10.5488103681</v>
+      </c>
+      <c r="E40" t="s">
+        <v>8</v>
+      </c>
+      <c r="F40">
+        <v>1.0</v>
+      </c>
+      <c r="G40" s="1">
+        <v>844875.32</v>
+      </c>
+      <c r="H40" s="1">
+        <v>167888.02</v>
+      </c>
+      <c r="I40" s="1">
+        <v>19.871336755345</v>
+      </c>
+      <c r="J40">
+        <v>0.0</v>
+      </c>
+      <c r="K40">
+        <v>0.0</v>
+      </c>
+      <c r="L40" s="1">
+        <v>1012763.34</v>
+      </c>
+      <c r="M40" s="1">
+        <v>1012763.34</v>
+      </c>
+      <c r="N40" s="1">
+        <v>0.28</v>
+      </c>
+      <c r="O40">
+        <v>1</v>
+      </c>
+      <c r="Z40" t="s">
+        <v>110</v>
+      </c>
+    </row>
+    <row r="41" spans="1:26">
+      <c r="A41" t="s">
+        <v>113</v>
+      </c>
+      <c r="B41" s="1">
+        <v>9530.0</v>
+      </c>
+      <c r="C41" s="1">
+        <v>15.55</v>
+      </c>
+      <c r="D41" s="1">
+        <v>16.045</v>
+      </c>
+      <c r="E41" t="s">
+        <v>8</v>
+      </c>
+      <c r="F41">
+        <v>1.0</v>
+      </c>
+      <c r="G41" s="1">
+        <v>152908.85</v>
+      </c>
+      <c r="H41" s="1">
+        <v>-4717.35</v>
+      </c>
+      <c r="I41" s="1">
+        <v>-3.0850732315363</v>
+      </c>
+      <c r="J41">
+        <v>0.0</v>
+      </c>
+      <c r="K41">
+        <v>0.0</v>
+      </c>
+      <c r="L41" s="1">
+        <v>148191.5</v>
+      </c>
+      <c r="M41" s="1">
+        <v>148191.5</v>
+      </c>
+      <c r="N41" s="1">
+        <v>0.04</v>
+      </c>
+      <c r="O41">
+        <v>1</v>
+      </c>
+      <c r="Z41" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="42" spans="1:26">
+      <c r="A42" t="s">
+        <v>115</v>
+      </c>
+      <c r="B42" s="1">
+        <v>1124.0</v>
+      </c>
+      <c r="C42" s="1">
+        <v>78.55</v>
+      </c>
+      <c r="D42" s="1">
+        <v>92.7</v>
+      </c>
+      <c r="E42" t="s">
+        <v>8</v>
+      </c>
+      <c r="F42">
+        <v>1.0</v>
+      </c>
+      <c r="G42" s="1">
+        <v>104194.8</v>
+      </c>
+      <c r="H42" s="1">
+        <v>-15904.6</v>
+      </c>
+      <c r="I42" s="1">
+        <v>-15.264293419633</v>
+      </c>
+      <c r="J42">
+        <v>0.0</v>
+      </c>
+      <c r="K42">
+        <v>0.0</v>
+      </c>
+      <c r="L42" s="1">
+        <v>88290.2</v>
+      </c>
+      <c r="M42" s="1">
+        <v>88290.2</v>
+      </c>
+      <c r="N42" s="1">
+        <v>0.02</v>
+      </c>
+      <c r="O42">
+        <v>1</v>
+      </c>
+      <c r="Z42" t="s">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="43" spans="1:26">
+      <c r="A43" t="s">
+        <v>117</v>
+      </c>
+      <c r="B43" s="1">
+        <v>7562.0</v>
+      </c>
+      <c r="C43" s="1">
+        <v>38.37</v>
+      </c>
+      <c r="D43" s="1">
+        <v>34.4723644538</v>
+      </c>
+      <c r="E43" t="s">
+        <v>8</v>
+      </c>
+      <c r="F43">
+        <v>1.0</v>
+      </c>
+      <c r="G43" s="1">
+        <v>260680.02</v>
+      </c>
+      <c r="H43" s="1">
+        <v>29473.92</v>
+      </c>
+      <c r="I43" s="1">
+        <v>11.306551227056</v>
+      </c>
+      <c r="J43">
+        <v>0.0</v>
+      </c>
+      <c r="K43">
+        <v>0.0</v>
+      </c>
+      <c r="L43" s="1">
+        <v>290153.94</v>
+      </c>
+      <c r="M43" s="1">
+        <v>290153.94</v>
+      </c>
+      <c r="N43" s="1">
+        <v>0.08</v>
+      </c>
+      <c r="O43">
+        <v>1</v>
+      </c>
+      <c r="Z43" t="s">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="44" spans="1:26">
+      <c r="A44" t="s">
+        <v>119</v>
+      </c>
+      <c r="B44" s="1">
+        <v>8331.0</v>
+      </c>
+      <c r="C44" s="1">
+        <v>78.26</v>
+      </c>
+      <c r="D44" s="1">
+        <v>67.6801560437</v>
+      </c>
+      <c r="E44" t="s">
+        <v>8</v>
+      </c>
+      <c r="F44">
+        <v>1.0</v>
+      </c>
+      <c r="G44" s="1">
+        <v>563843.38</v>
+      </c>
+      <c r="H44" s="1">
+        <v>88140.68</v>
+      </c>
+      <c r="I44" s="1">
+        <v>15.632121104268</v>
+      </c>
+      <c r="J44">
+        <v>0.0</v>
+      </c>
+      <c r="K44">
+        <v>0.0</v>
+      </c>
+      <c r="L44" s="1">
+        <v>651984.06</v>
+      </c>
+      <c r="M44" s="1">
+        <v>651984.06</v>
+      </c>
+      <c r="N44" s="1">
+        <v>0.18</v>
+      </c>
+      <c r="O44">
+        <v>1</v>
+      </c>
+      <c r="Z44" t="s">
+        <v>118</v>
+      </c>
+    </row>
+    <row r="45" spans="1:26">
+      <c r="A45" t="s">
+        <v>121</v>
+      </c>
+      <c r="B45" s="1">
+        <v>1670.0</v>
+      </c>
+      <c r="C45" s="1">
+        <v>53.1</v>
+      </c>
+      <c r="D45" s="1">
+        <v>62.15</v>
+      </c>
+      <c r="E45" t="s">
+        <v>8</v>
+      </c>
+      <c r="F45">
+        <v>1.0</v>
+      </c>
+      <c r="G45" s="1">
+        <v>103790.5</v>
+      </c>
+      <c r="H45" s="1">
+        <v>-15113.5</v>
+      </c>
+      <c r="I45" s="1">
+        <v>-14.56154465004</v>
+      </c>
+      <c r="J45">
+        <v>0.0</v>
+      </c>
+      <c r="K45">
+        <v>0.0</v>
+      </c>
+      <c r="L45" s="1">
+        <v>88677.0</v>
+      </c>
+      <c r="M45" s="1">
+        <v>88677.0</v>
+      </c>
+      <c r="N45" s="1">
+        <v>0.02</v>
+      </c>
+      <c r="O45">
+        <v>1</v>
+      </c>
+      <c r="Z45" t="s">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="46" spans="1:26">
+      <c r="A46" t="s">
+        <v>123</v>
+      </c>
+      <c r="B46" s="1">
+        <v>31632.0</v>
+      </c>
+      <c r="C46" s="1">
+        <v>17.695</v>
+      </c>
+      <c r="D46" s="1">
+        <v>18.6536273394</v>
+      </c>
+      <c r="E46" t="s">
+        <v>8</v>
+      </c>
+      <c r="F46">
+        <v>1.0</v>
+      </c>
+      <c r="G46" s="1">
+        <v>590051.54</v>
+      </c>
+      <c r="H46" s="1">
+        <v>-30323.3</v>
+      </c>
+      <c r="I46" s="1">
+        <v>-5.139093442583</v>
+      </c>
+      <c r="J46">
+        <v>0.0</v>
+      </c>
+      <c r="K46">
+        <v>0.0</v>
+      </c>
+      <c r="L46" s="1">
+        <v>559728.24</v>
+      </c>
+      <c r="M46" s="1">
+        <v>559728.24</v>
+      </c>
+      <c r="N46" s="1">
+        <v>0.15</v>
+      </c>
+      <c r="O46">
+        <v>1</v>
+      </c>
+      <c r="Z46" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="47" spans="1:26">
+      <c r="A47" t="s">
+        <v>125</v>
+      </c>
+      <c r="B47" s="1">
+        <v>9572.0</v>
+      </c>
+      <c r="C47" s="1">
+        <v>65.06</v>
+      </c>
+      <c r="D47" s="1">
+        <v>57.7989333473</v>
+      </c>
+      <c r="E47" t="s">
+        <v>8</v>
+      </c>
+      <c r="F47">
+        <v>1.0</v>
+      </c>
+      <c r="G47" s="1">
+        <v>553251.39</v>
+      </c>
+      <c r="H47" s="1">
+        <v>69502.93</v>
+      </c>
+      <c r="I47" s="1">
+        <v>12.562630886476</v>
+      </c>
+      <c r="J47">
+        <v>0.0</v>
+      </c>
+      <c r="K47">
+        <v>0.0</v>
+      </c>
+      <c r="L47" s="1">
+        <v>622754.32</v>
+      </c>
+      <c r="M47" s="1">
+        <v>622754.32</v>
+      </c>
+      <c r="N47" s="1">
+        <v>0.17</v>
+      </c>
+      <c r="O47">
+        <v>1</v>
+      </c>
+      <c r="Z47" t="s">
+        <v>124</v>
+      </c>
+    </row>
+    <row r="48" spans="1:26">
+      <c r="A48" t="s">
+        <v>127</v>
+      </c>
+      <c r="B48" s="1">
+        <v>18867.0</v>
+      </c>
+      <c r="C48" s="1">
+        <v>17.23</v>
+      </c>
+      <c r="D48" s="1">
+        <v>29.5959172099</v>
+      </c>
+      <c r="E48" t="s">
+        <v>8</v>
+      </c>
+      <c r="F48">
+        <v>1.0</v>
+      </c>
+      <c r="G48" s="1">
+        <v>558386.17</v>
+      </c>
+      <c r="H48" s="1">
+        <v>-233307.76</v>
+      </c>
+      <c r="I48" s="1">
+        <v>-41.782510480157</v>
+      </c>
+      <c r="J48">
+        <v>0.0</v>
+      </c>
+      <c r="K48">
+        <v>0.0</v>
+      </c>
+      <c r="L48" s="1">
+        <v>325078.41</v>
+      </c>
+      <c r="M48" s="1">
+        <v>325078.41</v>
+      </c>
+      <c r="N48" s="1">
+        <v>0.09</v>
+      </c>
+      <c r="O48">
+        <v>1</v>
+      </c>
+      <c r="Z48" t="s">
+        <v>126</v>
+      </c>
+    </row>
+    <row r="49" spans="1:26">
+      <c r="A49" t="s">
+        <v>129</v>
+      </c>
+      <c r="B49" s="1">
+        <v>24727.0</v>
+      </c>
+      <c r="C49" s="1">
+        <v>31.12</v>
+      </c>
+      <c r="D49" s="1">
+        <v>30.0567262507</v>
+      </c>
+      <c r="E49" t="s">
+        <v>8</v>
+      </c>
+      <c r="F49">
+        <v>1.0</v>
+      </c>
+      <c r="G49" s="1">
+        <v>743212.67</v>
+      </c>
+      <c r="H49" s="1">
+        <v>26291.57</v>
+      </c>
+      <c r="I49" s="1">
+        <v>3.5375567534391</v>
+      </c>
+      <c r="J49">
+        <v>0.0</v>
+      </c>
+      <c r="K49">
+        <v>0.0</v>
+      </c>
+      <c r="L49" s="1">
+        <v>769504.24</v>
+      </c>
+      <c r="M49" s="1">
+        <v>769504.24</v>
+      </c>
+      <c r="N49" s="1">
+        <v>0.21</v>
+      </c>
+      <c r="O49">
+        <v>1</v>
+      </c>
+      <c r="Z49" t="s">
+        <v>128</v>
+      </c>
+    </row>
+    <row r="50" spans="1:26">
+      <c r="A50" t="s">
+        <v>131</v>
+      </c>
+      <c r="B50" s="1">
+        <v>3846.0</v>
+      </c>
+      <c r="C50" s="1">
+        <v>244.0</v>
+      </c>
+      <c r="D50" s="1">
+        <v>223.1869448778</v>
+      </c>
+      <c r="E50" t="s">
+        <v>8</v>
+      </c>
+      <c r="F50">
+        <v>1.0</v>
+      </c>
+      <c r="G50" s="1">
+        <v>858376.99</v>
+      </c>
+      <c r="H50" s="1">
+        <v>80047.01</v>
+      </c>
+      <c r="I50" s="1">
+        <v>9.3253909334173</v>
+      </c>
+      <c r="J50">
+        <v>0.0</v>
+      </c>
+      <c r="K50">
+        <v>0.0</v>
+      </c>
+      <c r="L50" s="1">
+        <v>938424.0</v>
+      </c>
+      <c r="M50" s="1">
+        <v>938424.0</v>
+      </c>
+      <c r="N50" s="1">
+        <v>0.26</v>
+      </c>
+      <c r="O50">
+        <v>1</v>
+      </c>
+      <c r="Z50" t="s">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="51" spans="1:26">
+      <c r="A51" t="s">
+        <v>133</v>
+      </c>
+      <c r="B51" s="1">
+        <v>13120.0</v>
+      </c>
+      <c r="C51" s="1">
+        <v>51.3</v>
+      </c>
+      <c r="D51" s="1">
+        <v>49.8538346037</v>
+      </c>
+      <c r="E51" t="s">
+        <v>8</v>
+      </c>
+      <c r="F51">
+        <v>1.0</v>
+      </c>
+      <c r="G51" s="1">
+        <v>654082.31</v>
+      </c>
+      <c r="H51" s="1">
+        <v>18973.69</v>
+      </c>
+      <c r="I51" s="1">
+        <v>2.9008107557595</v>
+      </c>
+      <c r="J51">
+        <v>0.0</v>
+      </c>
+      <c r="K51">
+        <v>0.0</v>
+      </c>
+      <c r="L51" s="1">
+        <v>673056.0</v>
+      </c>
+      <c r="M51" s="1">
+        <v>673056.0</v>
+      </c>
+      <c r="N51" s="1">
+        <v>0.18</v>
+      </c>
+      <c r="O51">
+        <v>1</v>
+      </c>
+      <c r="Z51" t="s">
+        <v>132</v>
+      </c>
+    </row>
+    <row r="52" spans="1:26">
+      <c r="A52" t="s">
+        <v>135</v>
+      </c>
+      <c r="B52" s="1">
+        <v>15155.0</v>
+      </c>
+      <c r="C52" s="1">
+        <v>26.6</v>
+      </c>
+      <c r="D52" s="1">
+        <v>30.8070425602</v>
+      </c>
+      <c r="E52" t="s">
+        <v>8</v>
+      </c>
+      <c r="F52">
+        <v>1.0</v>
+      </c>
+      <c r="G52" s="1">
+        <v>466880.73</v>
+      </c>
+      <c r="H52" s="1">
+        <v>-63757.73</v>
+      </c>
+      <c r="I52" s="1">
+        <v>-13.656106560663</v>
+      </c>
+      <c r="J52">
+        <v>0.0</v>
+      </c>
+      <c r="K52">
+        <v>0.0</v>
+      </c>
+      <c r="L52" s="1">
+        <v>403123.0</v>
+      </c>
+      <c r="M52" s="1">
+        <v>403123.0</v>
+      </c>
+      <c r="N52" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="O52">
+        <v>1</v>
+      </c>
+      <c r="Z52" t="s">
+        <v>134</v>
+      </c>
+    </row>
+    <row r="53" spans="1:26">
+      <c r="A53" t="s">
+        <v>137</v>
+      </c>
+      <c r="B53" s="1">
+        <v>76840.0</v>
+      </c>
+      <c r="C53" s="1">
+        <v>18.025</v>
+      </c>
+      <c r="D53" s="1">
+        <v>19.1343197553</v>
+      </c>
+      <c r="E53" t="s">
+        <v>8</v>
+      </c>
+      <c r="F53">
+        <v>1.0</v>
+      </c>
+      <c r="G53" s="1">
+        <v>1470281.13</v>
+      </c>
+      <c r="H53" s="1">
+        <v>-85240.13</v>
+      </c>
+      <c r="I53" s="1">
+        <v>-5.7975395494602</v>
+      </c>
+      <c r="J53">
+        <v>0.0</v>
+      </c>
+      <c r="K53">
+        <v>0.0</v>
+      </c>
+      <c r="L53" s="1">
+        <v>1385041.0</v>
+      </c>
+      <c r="M53" s="1">
+        <v>1385041.0</v>
+      </c>
+      <c r="N53" s="1">
+        <v>0.38</v>
+      </c>
+      <c r="O53">
+        <v>1</v>
+      </c>
+      <c r="Z53" t="s">
+        <v>136</v>
+      </c>
+    </row>
+    <row r="54" spans="1:26">
+      <c r="A54" t="s">
+        <v>139</v>
+      </c>
+      <c r="B54" s="1">
+        <v>154571.0</v>
+      </c>
+      <c r="C54" s="1">
+        <v>4.407</v>
+      </c>
+      <c r="D54" s="1">
+        <v>4.5164144633</v>
+      </c>
+      <c r="E54" t="s">
+        <v>8</v>
+      </c>
+      <c r="F54">
+        <v>1.0</v>
+      </c>
+      <c r="G54" s="1">
+        <v>698106.7</v>
+      </c>
+      <c r="H54" s="1">
+        <v>-16912.3</v>
+      </c>
+      <c r="I54" s="1">
+        <v>-2.4225952852193</v>
+      </c>
+      <c r="J54">
+        <v>0.0</v>
+      </c>
+      <c r="K54">
+        <v>0.0</v>
+      </c>
+      <c r="L54" s="1">
+        <v>681194.4</v>
+      </c>
+      <c r="M54" s="1">
+        <v>681194.4</v>
+      </c>
+      <c r="N54" s="1">
+        <v>0.19</v>
+      </c>
+      <c r="O54">
+        <v>1</v>
+      </c>
+      <c r="Z54" t="s">
+        <v>138</v>
+      </c>
+    </row>
+    <row r="55" spans="1:26">
+      <c r="A55" t="s">
+        <v>141</v>
+      </c>
+      <c r="B55" s="1">
+        <v>2194.0</v>
+      </c>
+      <c r="C55" s="1">
+        <v>130.85</v>
+      </c>
+      <c r="D55" s="1">
+        <v>145.5071786691</v>
+      </c>
+      <c r="E55" t="s">
+        <v>8</v>
+      </c>
+      <c r="F55">
+        <v>1.0</v>
+      </c>
+      <c r="G55" s="1">
+        <v>319242.75</v>
+      </c>
+      <c r="H55" s="1">
+        <v>-32157.85</v>
+      </c>
+      <c r="I55" s="1">
+        <v>-10.073165326386</v>
+      </c>
+      <c r="J55">
+        <v>0.0</v>
+      </c>
+      <c r="K55">
+        <v>0.0</v>
+      </c>
+      <c r="L55" s="1">
+        <v>287084.9</v>
+      </c>
+      <c r="M55" s="1">
+        <v>287084.9</v>
+      </c>
+      <c r="N55" s="1">
+        <v>0.08</v>
+      </c>
+      <c r="O55">
+        <v>1</v>
+      </c>
+      <c r="Z55" t="s">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="56" spans="1:26">
+      <c r="A56" t="s">
+        <v>143</v>
+      </c>
+      <c r="B56" s="1">
+        <v>16065.0</v>
+      </c>
+      <c r="C56" s="1">
+        <v>38.0</v>
+      </c>
+      <c r="D56" s="1">
+        <v>43.3700971055</v>
+      </c>
+      <c r="E56" t="s">
+        <v>8</v>
+      </c>
+      <c r="F56">
+        <v>1.0</v>
+      </c>
+      <c r="G56" s="1">
+        <v>696740.61</v>
+      </c>
+      <c r="H56" s="1">
+        <v>-86270.61</v>
+      </c>
+      <c r="I56" s="1">
+        <v>-12.38202693539</v>
+      </c>
+      <c r="J56">
+        <v>0.0</v>
+      </c>
+      <c r="K56">
+        <v>0.0</v>
+      </c>
+      <c r="L56" s="1">
+        <v>610470.0</v>
+      </c>
+      <c r="M56" s="1">
+        <v>610470.0</v>
+      </c>
+      <c r="N56" s="1">
+        <v>0.17</v>
+      </c>
+      <c r="O56">
+        <v>1</v>
+      </c>
+      <c r="Z56" t="s">
+        <v>142</v>
+      </c>
+    </row>
+    <row r="57" spans="1:26">
+      <c r="A57" t="s">
+        <v>145</v>
+      </c>
+      <c r="B57" s="1">
+        <v>207138.0</v>
+      </c>
+      <c r="C57" s="1">
+        <v>9.939</v>
+      </c>
+      <c r="D57" s="1">
+        <v>6.1647191727</v>
+      </c>
+      <c r="E57" t="s">
+        <v>8</v>
+      </c>
+      <c r="F57">
+        <v>1.0</v>
+      </c>
+      <c r="G57" s="1">
+        <v>1276947.6</v>
+      </c>
+      <c r="H57" s="1">
+        <v>781796.98</v>
+      </c>
+      <c r="I57" s="1">
+        <v>61.223888905073</v>
+      </c>
+      <c r="J57">
+        <v>0.0</v>
+      </c>
+      <c r="K57">
+        <v>0.0</v>
+      </c>
+      <c r="L57" s="1">
+        <v>2058744.58</v>
+      </c>
+      <c r="M57" s="1">
+        <v>2058744.58</v>
+      </c>
+      <c r="N57" s="1">
+        <v>0.56</v>
+      </c>
+      <c r="O57">
+        <v>1</v>
+      </c>
+      <c r="Z57" t="s">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="58" spans="1:26">
+      <c r="A58" t="s">
+        <v>147</v>
+      </c>
+      <c r="B58" s="1">
+        <v>52662.0</v>
+      </c>
+      <c r="C58" s="1">
+        <v>26.83</v>
+      </c>
+      <c r="D58" s="1">
+        <v>15.3835446812</v>
+      </c>
+      <c r="E58" t="s">
+        <v>8</v>
+      </c>
+      <c r="F58">
+        <v>1.0</v>
+      </c>
+      <c r="G58" s="1">
+        <v>810128.23</v>
+      </c>
+      <c r="H58" s="1">
+        <v>602793.23</v>
+      </c>
+      <c r="I58" s="1">
+        <v>74.407137990982</v>
+      </c>
+      <c r="J58">
+        <v>0.0</v>
+      </c>
+      <c r="K58">
+        <v>0.0</v>
+      </c>
+      <c r="L58" s="1">
+        <v>1412921.46</v>
+      </c>
+      <c r="M58" s="1">
+        <v>1412921.46</v>
+      </c>
+      <c r="N58" s="1">
+        <v>0.39</v>
+      </c>
+      <c r="O58">
+        <v>1</v>
+      </c>
+      <c r="Z58" t="s">
+        <v>146</v>
+      </c>
+    </row>
+    <row r="59" spans="1:26">
+      <c r="A59" t="s">
+        <v>149</v>
+      </c>
+      <c r="B59" s="1">
+        <v>4331.0</v>
+      </c>
+      <c r="C59" s="1">
+        <v>116.9</v>
+      </c>
+      <c r="D59" s="1">
+        <v>104.0333595013</v>
+      </c>
+      <c r="E59" t="s">
+        <v>8</v>
+      </c>
+      <c r="F59">
+        <v>1.0</v>
+      </c>
+      <c r="G59" s="1">
+        <v>450568.48</v>
+      </c>
+      <c r="H59" s="1">
+        <v>55725.42</v>
+      </c>
+      <c r="I59" s="1">
+        <v>12.367802559114</v>
+      </c>
+      <c r="J59">
+        <v>0.0</v>
+      </c>
+      <c r="K59">
+        <v>0.0</v>
+      </c>
+      <c r="L59" s="1">
+        <v>506293.9</v>
+      </c>
+      <c r="M59" s="1">
+        <v>506293.9</v>
+      </c>
+      <c r="N59" s="1">
+        <v>0.14</v>
+      </c>
+      <c r="O59">
+        <v>1</v>
+      </c>
+      <c r="Z59" t="s">
+        <v>148</v>
+      </c>
+    </row>
+    <row r="60" spans="1:26">
+      <c r="A60" t="s">
+        <v>151</v>
+      </c>
+      <c r="B60" s="1">
+        <v>4063.0</v>
+      </c>
+      <c r="C60" s="1">
+        <v>173.55</v>
+      </c>
+      <c r="D60" s="1">
+        <v>192.4195865124</v>
+      </c>
+      <c r="E60" t="s">
+        <v>8</v>
+      </c>
+      <c r="F60">
+        <v>1.0</v>
+      </c>
+      <c r="G60" s="1">
+        <v>781800.78</v>
+      </c>
+      <c r="H60" s="1">
+        <v>-76667.13</v>
+      </c>
+      <c r="I60" s="1">
+        <v>-9.8064790879334</v>
+      </c>
+      <c r="J60">
+        <v>0.0</v>
+      </c>
+      <c r="K60">
+        <v>0.0</v>
+      </c>
+      <c r="L60" s="1">
+        <v>705133.65</v>
+      </c>
+      <c r="M60" s="1">
+        <v>705133.65</v>
+      </c>
+      <c r="N60" s="1">
+        <v>0.19</v>
+      </c>
+      <c r="O60">
+        <v>1</v>
+      </c>
+      <c r="Z60" t="s">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="61" spans="1:26">
+      <c r="A61" t="s">
+        <v>153</v>
+      </c>
+      <c r="B61" s="1">
+        <v>1674.0</v>
+      </c>
+      <c r="C61" s="1">
+        <v>62.52</v>
+      </c>
+      <c r="D61" s="1">
+        <v>68.16</v>
+      </c>
+      <c r="E61" t="s">
+        <v>8</v>
+      </c>
+      <c r="F61">
+        <v>1.0</v>
+      </c>
+      <c r="G61" s="1">
+        <v>114099.84</v>
+      </c>
+      <c r="H61" s="1">
+        <v>-9441.36</v>
+      </c>
+      <c r="I61" s="1">
+        <v>-8.2746478873239</v>
+      </c>
+      <c r="J61">
+        <v>0.0</v>
+      </c>
+      <c r="K61">
+        <v>0.0</v>
+      </c>
+      <c r="L61" s="1">
+        <v>104658.48</v>
+      </c>
+      <c r="M61" s="1">
+        <v>104658.48</v>
+      </c>
+      <c r="N61" s="1">
+        <v>0.03</v>
+      </c>
+      <c r="O61">
+        <v>1</v>
+      </c>
+      <c r="Z61" t="s">
+        <v>152</v>
+      </c>
+    </row>
+    <row r="62" spans="1:26">
+      <c r="A62" t="s">
+        <v>155</v>
+      </c>
+      <c r="B62" s="1">
+        <v>4056.0</v>
+      </c>
+      <c r="C62" s="1">
+        <v>22.33</v>
+      </c>
+      <c r="D62" s="1">
+        <v>25.66</v>
+      </c>
+      <c r="E62" t="s">
+        <v>8</v>
+      </c>
+      <c r="F62">
+        <v>1.0</v>
+      </c>
+      <c r="G62" s="1">
+        <v>104076.96</v>
+      </c>
+      <c r="H62" s="1">
+        <v>-13506.48</v>
+      </c>
+      <c r="I62" s="1">
+        <v>-12.977396726422</v>
+      </c>
+      <c r="J62">
+        <v>0.0</v>
+      </c>
+      <c r="K62">
+        <v>0.0</v>
+      </c>
+      <c r="L62" s="1">
+        <v>90570.48</v>
+      </c>
+      <c r="M62" s="1">
+        <v>90570.48</v>
+      </c>
+      <c r="N62" s="1">
+        <v>0.02</v>
+      </c>
+      <c r="O62">
+        <v>1</v>
+      </c>
+      <c r="Z62" t="s">
+        <v>154</v>
+      </c>
+    </row>
+    <row r="63" spans="1:26">
+      <c r="A63" t="s">
+        <v>157</v>
+      </c>
+      <c r="B63" s="1">
+        <v>642.0</v>
+      </c>
+      <c r="C63" s="1">
+        <v>307.5</v>
+      </c>
+      <c r="D63" s="1">
+        <v>321.4</v>
+      </c>
+      <c r="E63" t="s">
+        <v>8</v>
+      </c>
+      <c r="F63">
+        <v>1.0</v>
+      </c>
+      <c r="G63" s="1">
+        <v>206338.8</v>
+      </c>
+      <c r="H63" s="1">
+        <v>-8923.8</v>
+      </c>
+      <c r="I63" s="1">
+        <v>-4.3248288736777</v>
+      </c>
+      <c r="J63">
+        <v>0.0</v>
+      </c>
+      <c r="K63">
+        <v>0.0</v>
+      </c>
+      <c r="L63" s="1">
+        <v>197415.0</v>
+      </c>
+      <c r="M63" s="1">
+        <v>197415.0</v>
+      </c>
+      <c r="N63" s="1">
+        <v>0.05</v>
+      </c>
+      <c r="O63">
+        <v>1</v>
+      </c>
+      <c r="Z63" t="s">
+        <v>156</v>
+      </c>
+    </row>
+    <row r="64" spans="1:26">
+      <c r="A64" t="s">
+        <v>159</v>
+      </c>
+      <c r="B64" s="1">
+        <v>7063.0</v>
+      </c>
+      <c r="C64" s="1">
+        <v>60.32</v>
+      </c>
+      <c r="D64" s="1">
+        <v>62.8040294492</v>
+      </c>
+      <c r="E64" t="s">
+        <v>8</v>
+      </c>
+      <c r="F64">
+        <v>1.0</v>
+      </c>
+      <c r="G64" s="1">
+        <v>443584.86</v>
+      </c>
+      <c r="H64" s="1">
+        <v>-17544.7</v>
+      </c>
+      <c r="I64" s="1">
+        <v>-3.9552071276734</v>
+      </c>
+      <c r="J64">
+        <v>0.0</v>
+      </c>
+      <c r="K64">
+        <v>0.0</v>
+      </c>
+      <c r="L64" s="1">
+        <v>426040.16</v>
+      </c>
+      <c r="M64" s="1">
+        <v>426040.16</v>
+      </c>
+      <c r="N64" s="1">
+        <v>0.12</v>
+      </c>
+      <c r="O64">
+        <v>1</v>
+      </c>
+      <c r="Z64" t="s">
+        <v>158</v>
+      </c>
+    </row>
+    <row r="65" spans="1:26">
+      <c r="A65" t="s">
+        <v>161</v>
+      </c>
+      <c r="B65" s="1">
+        <v>1195.0</v>
+      </c>
+      <c r="C65" s="1">
+        <v>71.8</v>
+      </c>
+      <c r="D65" s="1">
+        <v>83.25</v>
+      </c>
+      <c r="E65" t="s">
+        <v>8</v>
+      </c>
+      <c r="F65">
+        <v>1.0</v>
+      </c>
+      <c r="G65" s="1">
+        <v>99483.75</v>
+      </c>
+      <c r="H65" s="1">
+        <v>-13682.75</v>
+      </c>
+      <c r="I65" s="1">
+        <v>-13.753753753754</v>
+      </c>
+      <c r="J65">
+        <v>0.0</v>
+      </c>
+      <c r="K65">
+        <v>0.0</v>
+      </c>
+      <c r="L65" s="1">
+        <v>85801.0</v>
+      </c>
+      <c r="M65" s="1">
+        <v>85801.0</v>
+      </c>
+      <c r="N65" s="1">
+        <v>0.02</v>
+      </c>
+      <c r="O65">
+        <v>1</v>
+      </c>
+      <c r="Z65" t="s">
+        <v>160</v>
+      </c>
+    </row>
+    <row r="66" spans="1:26">
+      <c r="A66" t="s">
+        <v>163</v>
+      </c>
+      <c r="B66" s="1">
+        <v>3219.0</v>
+      </c>
+      <c r="C66" s="1">
+        <v>40.7</v>
+      </c>
+      <c r="D66" s="1">
+        <v>39.45</v>
+      </c>
+      <c r="E66" t="s">
+        <v>8</v>
+      </c>
+      <c r="F66">
+        <v>1.0</v>
+      </c>
+      <c r="G66" s="1">
+        <v>126989.55</v>
+      </c>
+      <c r="H66" s="1">
+        <v>4023.75</v>
+      </c>
+      <c r="I66" s="1">
+        <v>3.1685678073511</v>
+      </c>
+      <c r="J66">
+        <v>0.0</v>
+      </c>
+      <c r="K66">
+        <v>0.0</v>
+      </c>
+      <c r="L66" s="1">
+        <v>131013.3</v>
+      </c>
+      <c r="M66" s="1">
+        <v>131013.3</v>
+      </c>
+      <c r="N66" s="1">
+        <v>0.04</v>
+      </c>
+      <c r="O66">
+        <v>1</v>
+      </c>
+      <c r="Z66" t="s">
+        <v>162</v>
+      </c>
+    </row>
+    <row r="67" spans="1:26">
+      <c r="A67" t="s">
+        <v>165</v>
+      </c>
+      <c r="B67" s="1">
+        <v>2770.0</v>
+      </c>
+      <c r="C67" s="1">
+        <v>39.7</v>
+      </c>
+      <c r="D67" s="1">
+        <v>36.76</v>
+      </c>
+      <c r="E67" t="s">
+        <v>8</v>
+      </c>
+      <c r="F67">
+        <v>1.0</v>
+      </c>
+      <c r="G67" s="1">
+        <v>101825.2</v>
+      </c>
+      <c r="H67" s="1">
+        <v>8143.8</v>
+      </c>
+      <c r="I67" s="1">
+        <v>7.9978237214363</v>
+      </c>
+      <c r="J67">
+        <v>0.0</v>
+      </c>
+      <c r="K67">
+        <v>0.0</v>
+      </c>
+      <c r="L67" s="1">
+        <v>109969.0</v>
+      </c>
+      <c r="M67" s="1">
+        <v>109969.0</v>
+      </c>
+      <c r="N67" s="1">
+        <v>0.03</v>
+      </c>
+      <c r="O67">
+        <v>1</v>
+      </c>
+      <c r="Z67" t="s">
+        <v>164</v>
+      </c>
+    </row>
+    <row r="68" spans="1:26">
+      <c r="A68" t="s">
+        <v>167</v>
+      </c>
+      <c r="B68" s="1">
+        <v>5272.0</v>
+      </c>
+      <c r="C68" s="1">
+        <v>194.2</v>
+      </c>
+      <c r="D68" s="1">
+        <v>149.4925663885</v>
+      </c>
+      <c r="E68" t="s">
+        <v>8</v>
+      </c>
+      <c r="F68">
+        <v>1.0</v>
+      </c>
+      <c r="G68" s="1">
+        <v>788124.81</v>
+      </c>
+      <c r="H68" s="1">
+        <v>235697.59</v>
+      </c>
+      <c r="I68" s="1">
+        <v>29.906124894101</v>
+      </c>
+      <c r="J68">
+        <v>0.0</v>
+      </c>
+      <c r="K68">
+        <v>0.0</v>
+      </c>
+      <c r="L68" s="1">
+        <v>1023822.4</v>
+      </c>
+      <c r="M68" s="1">
+        <v>1023822.4</v>
+      </c>
+      <c r="N68" s="1">
+        <v>0.28</v>
+      </c>
+      <c r="O68">
+        <v>1</v>
+      </c>
+      <c r="Z68" t="s">
+        <v>166</v>
+      </c>
+    </row>
+    <row r="69" spans="1:26">
+      <c r="A69" t="s">
+        <v>169</v>
+      </c>
+      <c r="B69" s="1">
+        <v>2162.0</v>
+      </c>
+      <c r="C69" s="1">
+        <v>59.55</v>
+      </c>
+      <c r="D69" s="1">
+        <v>65.9</v>
+      </c>
+      <c r="E69" t="s">
+        <v>8</v>
+      </c>
+      <c r="F69">
+        <v>1.0</v>
+      </c>
+      <c r="G69" s="1">
+        <v>142475.8</v>
+      </c>
+      <c r="H69" s="1">
+        <v>-13728.7</v>
+      </c>
+      <c r="I69" s="1">
+        <v>-9.6358118361153</v>
+      </c>
+      <c r="J69">
+        <v>0.0</v>
+      </c>
+      <c r="K69">
+        <v>0.0</v>
+      </c>
+      <c r="L69" s="1">
+        <v>128747.1</v>
+      </c>
+      <c r="M69" s="1">
+        <v>128747.1</v>
+      </c>
+      <c r="N69" s="1">
+        <v>0.04</v>
+      </c>
+      <c r="O69">
+        <v>1</v>
+      </c>
+      <c r="Z69" t="s">
+        <v>168</v>
+      </c>
+    </row>
+    <row r="70" spans="1:26">
+      <c r="A70" t="s">
+        <v>171</v>
+      </c>
+      <c r="B70" s="1">
+        <v>29856.0</v>
+      </c>
+      <c r="C70" s="1">
+        <v>42.54</v>
+      </c>
+      <c r="D70" s="1">
+        <v>35.260358052</v>
+      </c>
+      <c r="E70" t="s">
+        <v>8</v>
+      </c>
+      <c r="F70">
+        <v>1.0</v>
+      </c>
+      <c r="G70" s="1">
+        <v>1052733.25</v>
+      </c>
+      <c r="H70" s="1">
+        <v>217340.99</v>
+      </c>
+      <c r="I70" s="1">
+        <v>20.645399962431</v>
+      </c>
+      <c r="J70">
+        <v>0.0</v>
+      </c>
+      <c r="K70">
+        <v>0.0</v>
+      </c>
+      <c r="L70" s="1">
+        <v>1270074.24</v>
+      </c>
+      <c r="M70" s="1">
+        <v>1270074.24</v>
+      </c>
+      <c r="N70" s="1">
+        <v>0.35</v>
+      </c>
+      <c r="O70">
+        <v>1</v>
+      </c>
+      <c r="Z70" t="s">
+        <v>170</v>
+      </c>
+    </row>
+    <row r="71" spans="1:26">
+      <c r="A71" t="s">
+        <v>173</v>
+      </c>
+      <c r="B71" s="1">
+        <v>9296.0</v>
+      </c>
+      <c r="C71" s="1">
+        <v>9.102</v>
+      </c>
+      <c r="D71" s="1">
+        <v>10.63</v>
+      </c>
+      <c r="E71" t="s">
+        <v>8</v>
+      </c>
+      <c r="F71">
+        <v>1.0</v>
+      </c>
+      <c r="G71" s="1">
+        <v>98816.48</v>
+      </c>
+      <c r="H71" s="1">
+        <v>-14204.29</v>
+      </c>
+      <c r="I71" s="1">
+        <v>-14.374414065346</v>
+      </c>
+      <c r="J71">
+        <v>0.0</v>
+      </c>
+      <c r="K71">
+        <v>0.0</v>
+      </c>
+      <c r="L71" s="1">
+        <v>84612.19</v>
+      </c>
+      <c r="M71" s="1">
+        <v>84612.19</v>
+      </c>
+      <c r="N71" s="1">
+        <v>0.02</v>
+      </c>
+      <c r="O71">
+        <v>1</v>
+      </c>
+      <c r="Z71" t="s">
+        <v>172</v>
+      </c>
+    </row>
+    <row r="72" spans="1:26">
+      <c r="A72" t="s">
+        <v>175</v>
+      </c>
+      <c r="B72" s="1">
+        <v>1415.0</v>
+      </c>
+      <c r="C72" s="1">
+        <v>234.2</v>
+      </c>
+      <c r="D72" s="1">
+        <v>258.2603957597</v>
+      </c>
+      <c r="E72" t="s">
+        <v>8</v>
+      </c>
+      <c r="F72">
+        <v>1.0</v>
+      </c>
+      <c r="G72" s="1">
+        <v>365438.46</v>
+      </c>
+      <c r="H72" s="1">
+        <v>-34045.46</v>
+      </c>
+      <c r="I72" s="1">
+        <v>-9.3163319482027</v>
+      </c>
+      <c r="J72">
+        <v>0.0</v>
+      </c>
+      <c r="K72">
+        <v>0.0</v>
+      </c>
+      <c r="L72" s="1">
+        <v>331393.0</v>
+      </c>
+      <c r="M72" s="1">
+        <v>331393.0</v>
+      </c>
+      <c r="N72" s="1">
+        <v>0.09</v>
+      </c>
+      <c r="O72">
+        <v>1</v>
+      </c>
+      <c r="Z72" t="s">
+        <v>174</v>
+      </c>
+    </row>
+    <row r="73" spans="1:26">
+      <c r="A73" t="s">
+        <v>177</v>
+      </c>
+      <c r="B73" s="1">
+        <v>8656.0</v>
+      </c>
+      <c r="C73" s="1">
+        <v>69.94</v>
+      </c>
+      <c r="D73" s="1">
+        <v>77.9953858595</v>
+      </c>
+      <c r="E73" t="s">
+        <v>8</v>
+      </c>
+      <c r="F73">
+        <v>1.0</v>
+      </c>
+      <c r="G73" s="1">
+        <v>675128.06</v>
+      </c>
+      <c r="H73" s="1">
+        <v>-69727.42</v>
+      </c>
+      <c r="I73" s="1">
+        <v>-10.328028729838</v>
+      </c>
+      <c r="J73">
+        <v>0.0</v>
+      </c>
+      <c r="K73">
+        <v>0.0</v>
+      </c>
+      <c r="L73" s="1">
+        <v>605400.64</v>
+      </c>
+      <c r="M73" s="1">
+        <v>605400.64</v>
+      </c>
+      <c r="N73" s="1">
+        <v>0.17</v>
+      </c>
+      <c r="O73">
+        <v>1</v>
+      </c>
+      <c r="Z73" t="s">
+        <v>176</v>
+      </c>
+    </row>
+    <row r="74" spans="1:26">
+      <c r="A74" t="s">
+        <v>179</v>
+      </c>
+      <c r="B74" s="1">
+        <v>2972.0</v>
+      </c>
+      <c r="C74" s="1">
+        <v>70.28</v>
+      </c>
+      <c r="D74" s="1">
+        <v>69.0387348587</v>
+      </c>
+      <c r="E74" t="s">
+        <v>8</v>
+      </c>
+      <c r="F74">
+        <v>1.0</v>
+      </c>
+      <c r="G74" s="1">
+        <v>205183.12</v>
+      </c>
+      <c r="H74" s="1">
+        <v>3689.04</v>
+      </c>
+      <c r="I74" s="1">
+        <v>1.7979256773169</v>
+      </c>
+      <c r="J74">
+        <v>0.0</v>
+      </c>
+      <c r="K74">
+        <v>0.0</v>
+      </c>
+      <c r="L74" s="1">
+        <v>208872.16</v>
+      </c>
+      <c r="M74" s="1">
+        <v>208872.16</v>
+      </c>
+      <c r="N74" s="1">
+        <v>0.06</v>
+      </c>
+      <c r="O74">
+        <v>1</v>
+      </c>
+      <c r="Z74" t="s">
+        <v>178</v>
+      </c>
+    </row>
+    <row r="75" spans="1:26">
+      <c r="A75" t="s">
+        <v>181</v>
+      </c>
+      <c r="B75" s="1">
+        <v>505.0</v>
+      </c>
+      <c r="C75" s="1">
+        <v>1721.5</v>
+      </c>
+      <c r="D75" s="1">
+        <v>1507.971029703</v>
+      </c>
+      <c r="E75" t="s">
+        <v>8</v>
+      </c>
+      <c r="F75">
+        <v>1.0</v>
+      </c>
+      <c r="G75" s="1">
+        <v>761525.37</v>
+      </c>
+      <c r="H75" s="1">
+        <v>107832.13</v>
+      </c>
+      <c r="I75" s="1">
+        <v>14.160018070048</v>
+      </c>
+      <c r="J75">
+        <v>0.0</v>
+      </c>
+      <c r="K75">
+        <v>0.0</v>
+      </c>
+      <c r="L75" s="1">
+        <v>869357.5</v>
+      </c>
+      <c r="M75" s="1">
+        <v>869357.5</v>
+      </c>
+      <c r="N75" s="1">
+        <v>0.24</v>
+      </c>
+      <c r="O75">
+        <v>1</v>
+      </c>
+      <c r="Z75" t="s">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="76" spans="1:26">
+      <c r="A76" t="s">
+        <v>183</v>
+      </c>
+      <c r="B76" s="1">
+        <v>2071.0</v>
+      </c>
+      <c r="C76" s="1">
+        <v>55.6</v>
+      </c>
+      <c r="D76" s="1">
+        <v>48.74</v>
+      </c>
+      <c r="E76" t="s">
+        <v>8</v>
+      </c>
+      <c r="F76">
+        <v>1.0</v>
+      </c>
+      <c r="G76" s="1">
+        <v>100940.54</v>
+      </c>
+      <c r="H76" s="1">
+        <v>14207.06</v>
+      </c>
+      <c r="I76" s="1">
+        <v>14.074681986048</v>
+      </c>
+      <c r="J76">
+        <v>0.0</v>
+      </c>
+      <c r="K76">
+        <v>0.0</v>
+      </c>
+      <c r="L76" s="1">
+        <v>115147.6</v>
+      </c>
+      <c r="M76" s="1">
+        <v>115147.6</v>
+      </c>
+      <c r="N76" s="1">
+        <v>0.03</v>
+      </c>
+      <c r="O76">
+        <v>1</v>
+      </c>
+      <c r="Z76" t="s">
+        <v>182</v>
+      </c>
+    </row>
+    <row r="77" spans="1:26">
+      <c r="A77" t="s">
+        <v>185</v>
+      </c>
+      <c r="B77" s="1">
+        <v>3186.0</v>
+      </c>
+      <c r="C77" s="1">
+        <v>27.14</v>
+      </c>
+      <c r="D77" s="1">
+        <v>31.64</v>
+      </c>
+      <c r="E77" t="s">
+        <v>8</v>
+      </c>
+      <c r="F77">
+        <v>1.0</v>
+      </c>
+      <c r="G77" s="1">
+        <v>100805.04</v>
+      </c>
+      <c r="H77" s="1">
+        <v>-14337.0</v>
+      </c>
+      <c r="I77" s="1">
+        <v>-14.222503160556</v>
+      </c>
+      <c r="J77">
+        <v>0.0</v>
+      </c>
+      <c r="K77">
+        <v>0.0</v>
+      </c>
+      <c r="L77" s="1">
+        <v>86468.04</v>
+      </c>
+      <c r="M77" s="1">
+        <v>86468.04</v>
+      </c>
+      <c r="N77" s="1">
+        <v>0.02</v>
+      </c>
+      <c r="O77">
+        <v>1</v>
+      </c>
+      <c r="Z77" t="s">
+        <v>184</v>
+      </c>
+    </row>
+    <row r="78" spans="1:26">
+      <c r="A78" t="s">
+        <v>187</v>
+      </c>
+      <c r="B78" s="1">
+        <v>41285.0</v>
+      </c>
+      <c r="C78" s="1">
+        <v>20.83</v>
+      </c>
+      <c r="D78" s="1">
+        <v>13.5946668281</v>
+      </c>
+      <c r="E78" t="s">
+        <v>8</v>
+      </c>
+      <c r="F78">
+        <v>1.0</v>
+      </c>
+      <c r="G78" s="1">
+        <v>561255.82</v>
+      </c>
+      <c r="H78" s="1">
+        <v>298710.73</v>
+      </c>
+      <c r="I78" s="1">
+        <v>53.221849886563</v>
+      </c>
+      <c r="J78">
+        <v>0.0</v>
+      </c>
+      <c r="K78">
+        <v>0.0</v>
+      </c>
+      <c r="L78" s="1">
+        <v>859966.55</v>
+      </c>
+      <c r="M78" s="1">
+        <v>859966.55</v>
+      </c>
+      <c r="N78" s="1">
+        <v>0.24</v>
+      </c>
+      <c r="O78">
+        <v>1</v>
+      </c>
+      <c r="Z78" t="s">
+        <v>186</v>
+      </c>
+    </row>
+    <row r="79" spans="1:26">
+      <c r="A79" t="s">
+        <v>189</v>
+      </c>
+      <c r="B79" s="1">
+        <v>18234.0</v>
+      </c>
+      <c r="C79" s="1">
+        <v>55.74</v>
+      </c>
+      <c r="D79" s="1">
+        <v>39.3970472743</v>
+      </c>
+      <c r="E79" t="s">
+        <v>8</v>
+      </c>
+      <c r="F79">
+        <v>1.0</v>
+      </c>
+      <c r="G79" s="1">
+        <v>718365.76</v>
+      </c>
+      <c r="H79" s="1">
+        <v>297997.4</v>
+      </c>
+      <c r="I79" s="1">
+        <v>41.482684252657</v>
+      </c>
+      <c r="J79">
+        <v>0.0</v>
+      </c>
+      <c r="K79">
+        <v>0.0</v>
+      </c>
+      <c r="L79" s="1">
+        <v>1016363.16</v>
+      </c>
+      <c r="M79" s="1">
+        <v>1016363.16</v>
+      </c>
+      <c r="N79" s="1">
+        <v>0.28</v>
+      </c>
+      <c r="O79">
+        <v>1</v>
+      </c>
+      <c r="Z79" t="s">
+        <v>188</v>
+      </c>
+    </row>
+    <row r="80" spans="1:26">
+      <c r="A80" t="s">
+        <v>191</v>
+      </c>
+      <c r="B80" s="1">
+        <v>18687.0</v>
+      </c>
+      <c r="C80" s="1">
+        <v>81.97</v>
+      </c>
+      <c r="D80" s="1">
+        <v>34.9062332103</v>
+      </c>
+      <c r="E80" t="s">
+        <v>8</v>
+      </c>
+      <c r="F80">
+        <v>1.0</v>
+      </c>
+      <c r="G80" s="1">
+        <v>652292.78</v>
+      </c>
+      <c r="H80" s="1">
+        <v>879480.61</v>
+      </c>
+      <c r="I80" s="1">
+        <v>134.82911921852</v>
+      </c>
+      <c r="J80">
+        <v>0.0</v>
+      </c>
+      <c r="K80">
+        <v>0.0</v>
+      </c>
+      <c r="L80" s="1">
+        <v>1531773.39</v>
+      </c>
+      <c r="M80" s="1">
+        <v>1531773.39</v>
+      </c>
+      <c r="N80" s="1">
+        <v>0.42</v>
+      </c>
+      <c r="O80">
+        <v>1</v>
+      </c>
+      <c r="Z80" t="s">
+        <v>190</v>
+      </c>
+    </row>
+    <row r="81" spans="1:26">
+      <c r="A81" t="s">
+        <v>193</v>
+      </c>
+      <c r="B81" s="1">
+        <v>43403.0</v>
+      </c>
+      <c r="C81" s="1">
+        <v>27.96</v>
+      </c>
+      <c r="D81" s="1">
+        <v>12.5458813907</v>
+      </c>
+      <c r="E81" t="s">
+        <v>8</v>
+      </c>
+      <c r="F81">
+        <v>1.0</v>
+      </c>
+      <c r="G81" s="1">
+        <v>544528.89</v>
+      </c>
+      <c r="H81" s="1">
+        <v>669018.99</v>
+      </c>
+      <c r="I81" s="1">
+        <v>122.86198258462</v>
+      </c>
+      <c r="J81">
+        <v>0.0</v>
+      </c>
+      <c r="K81">
+        <v>0.0</v>
+      </c>
+      <c r="L81" s="1">
+        <v>1213547.88</v>
+      </c>
+      <c r="M81" s="1">
+        <v>1213547.88</v>
+      </c>
+      <c r="N81" s="1">
+        <v>0.33</v>
+      </c>
+      <c r="O81">
+        <v>1</v>
+      </c>
+      <c r="Z81" t="s">
+        <v>192</v>
+      </c>
+    </row>
+    <row r="82" spans="1:26">
+      <c r="A82" t="s">
+        <v>195</v>
+      </c>
+      <c r="B82" s="1">
+        <v>2538.0</v>
+      </c>
+      <c r="C82" s="1">
+        <v>35.46</v>
+      </c>
+      <c r="D82" s="1">
+        <v>39.1</v>
+      </c>
+      <c r="E82" t="s">
+        <v>8</v>
+      </c>
+      <c r="F82">
+        <v>1.0</v>
+      </c>
+      <c r="G82" s="1">
+        <v>99235.8</v>
+      </c>
+      <c r="H82" s="1">
+        <v>-9238.32</v>
+      </c>
+      <c r="I82" s="1">
+        <v>-9.309462915601</v>
+      </c>
+      <c r="J82">
+        <v>0.0</v>
+      </c>
+      <c r="K82">
+        <v>0.0</v>
+      </c>
+      <c r="L82" s="1">
+        <v>89997.48</v>
+      </c>
+      <c r="M82" s="1">
+        <v>89997.48</v>
+      </c>
+      <c r="N82" s="1">
+        <v>0.02</v>
+      </c>
+      <c r="O82">
+        <v>1</v>
+      </c>
+      <c r="Z82" t="s">
+        <v>194</v>
+      </c>
+    </row>
+    <row r="83" spans="1:26">
+      <c r="A83" t="s">
+        <v>197</v>
+      </c>
+      <c r="B83" s="1">
+        <v>338230.0</v>
+      </c>
+      <c r="C83" s="1">
+        <v>6.178</v>
+      </c>
+      <c r="D83" s="1">
+        <v>2.9539179552</v>
+      </c>
+      <c r="E83" t="s">
+        <v>8</v>
+      </c>
+      <c r="F83">
+        <v>1.0</v>
+      </c>
+      <c r="G83" s="1">
+        <v>999103.67</v>
+      </c>
+      <c r="H83" s="1">
+        <v>1090481.27</v>
+      </c>
+      <c r="I83" s="1">
+        <v>109.14595779635</v>
+      </c>
+      <c r="J83">
+        <v>0.0</v>
+      </c>
+      <c r="K83">
+        <v>0.0</v>
+      </c>
+      <c r="L83" s="1">
+        <v>2089584.94</v>
+      </c>
+      <c r="M83" s="1">
+        <v>2089584.94</v>
+      </c>
+      <c r="N83" s="1">
+        <v>0.57</v>
+      </c>
+      <c r="O83">
+        <v>1</v>
+      </c>
+      <c r="Z83" t="s">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="84" spans="1:26">
+      <c r="A84" t="s">
+        <v>199</v>
+      </c>
+      <c r="B84" s="1">
+        <v>18562.0</v>
+      </c>
+      <c r="C84" s="1">
+        <v>13.925</v>
+      </c>
+      <c r="D84" s="1">
+        <v>19.1495399203</v>
+      </c>
+      <c r="E84" t="s">
+        <v>8</v>
+      </c>
+      <c r="F84">
+        <v>1.0</v>
+      </c>
+      <c r="G84" s="1">
+        <v>355453.76</v>
+      </c>
+      <c r="H84" s="1">
+        <v>-96977.91</v>
+      </c>
+      <c r="I84" s="1">
+        <v>-27.282848266959</v>
+      </c>
+      <c r="J84">
+        <v>0.0</v>
+      </c>
+      <c r="K84">
+        <v>0.0</v>
+      </c>
+      <c r="L84" s="1">
+        <v>258475.85</v>
+      </c>
+      <c r="M84" s="1">
+        <v>258475.85</v>
+      </c>
+      <c r="N84" s="1">
+        <v>0.07</v>
+      </c>
+      <c r="O84">
+        <v>1</v>
+      </c>
+      <c r="Z84" t="s">
+        <v>198</v>
+      </c>
+    </row>
+    <row r="85" spans="1:26">
+      <c r="A85" t="s">
+        <v>201</v>
+      </c>
+      <c r="B85" s="1">
+        <v>6833.0</v>
+      </c>
+      <c r="C85" s="1">
+        <v>13.5</v>
+      </c>
+      <c r="D85" s="1">
+        <v>14.99</v>
+      </c>
+      <c r="E85" t="s">
+        <v>8</v>
+      </c>
+      <c r="F85">
+        <v>1.0</v>
+      </c>
+      <c r="G85" s="1">
+        <v>102426.67</v>
+      </c>
+      <c r="H85" s="1">
+        <v>-10181.17</v>
+      </c>
+      <c r="I85" s="1">
+        <v>-9.9399599733155</v>
+      </c>
+      <c r="J85">
+        <v>0.0</v>
+      </c>
+      <c r="K85">
+        <v>0.0</v>
+      </c>
+      <c r="L85" s="1">
+        <v>92245.5</v>
+      </c>
+      <c r="M85" s="1">
+        <v>92245.5</v>
+      </c>
+      <c r="N85" s="1">
+        <v>0.03</v>
+      </c>
+      <c r="O85">
+        <v>1</v>
+      </c>
+      <c r="Z85" t="s">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="86" spans="1:26">
+      <c r="A86" t="s">
+        <v>203</v>
+      </c>
+      <c r="B86" s="1">
+        <v>4015.0</v>
+      </c>
+      <c r="C86" s="1">
+        <v>119.65</v>
+      </c>
+      <c r="D86" s="1">
+        <v>114.3255616438</v>
+      </c>
+      <c r="E86" t="s">
+        <v>8</v>
+      </c>
+      <c r="F86">
+        <v>1.0</v>
+      </c>
+      <c r="G86" s="1">
+        <v>459017.13</v>
+      </c>
+      <c r="H86" s="1">
+        <v>21377.62</v>
+      </c>
+      <c r="I86" s="1">
+        <v>4.6572597410471</v>
+      </c>
+      <c r="J86">
+        <v>0.0</v>
+      </c>
+      <c r="K86">
+        <v>0.0</v>
+      </c>
+      <c r="L86" s="1">
+        <v>480394.75</v>
+      </c>
+      <c r="M86" s="1">
+        <v>480394.75</v>
+      </c>
+      <c r="N86" s="1">
+        <v>0.13</v>
+      </c>
+      <c r="O86">
+        <v>1</v>
+      </c>
+      <c r="Z86" t="s">
+        <v>202</v>
+      </c>
+    </row>
+    <row r="87" spans="1:26">
+      <c r="A87" t="s">
+        <v>205</v>
+      </c>
+      <c r="B87" s="1">
+        <v>1052.0</v>
+      </c>
+      <c r="C87" s="1">
+        <v>271.95</v>
+      </c>
+      <c r="D87" s="1">
+        <v>518.2834695817</v>
+      </c>
+      <c r="E87" t="s">
+        <v>8</v>
+      </c>
+      <c r="F87">
+        <v>1.0</v>
+      </c>
+      <c r="G87" s="1">
+        <v>545234.21</v>
+      </c>
+      <c r="H87" s="1">
+        <v>-259142.81</v>
+      </c>
+      <c r="I87" s="1">
+        <v>-47.528714311598</v>
+      </c>
+      <c r="J87">
+        <v>0.0</v>
+      </c>
+      <c r="K87">
+        <v>0.0</v>
+      </c>
+      <c r="L87" s="1">
+        <v>286091.4</v>
+      </c>
+      <c r="M87" s="1">
+        <v>286091.4</v>
+      </c>
+      <c r="N87" s="1">
+        <v>0.08</v>
+      </c>
+      <c r="O87">
+        <v>1</v>
+      </c>
+      <c r="Z87" t="s">
+        <v>204</v>
+      </c>
+    </row>
+    <row r="88" spans="1:26">
+      <c r="A88" t="s">
+        <v>207</v>
+      </c>
+      <c r="B88" s="1">
+        <v>3249.0</v>
+      </c>
+      <c r="C88" s="1">
+        <v>35.68</v>
+      </c>
+      <c r="D88" s="1">
+        <v>35.62</v>
+      </c>
+      <c r="E88" t="s">
+        <v>8</v>
+      </c>
+      <c r="F88">
+        <v>1.0</v>
+      </c>
+      <c r="G88" s="1">
+        <v>115729.38</v>
+      </c>
+      <c r="H88" s="1">
+        <v>194.94</v>
+      </c>
+      <c r="I88" s="1">
+        <v>0.16844469399214</v>
+      </c>
+      <c r="J88">
+        <v>0.0</v>
+      </c>
+      <c r="K88">
+        <v>0.0</v>
+      </c>
+      <c r="L88" s="1">
+        <v>115924.32</v>
+      </c>
+      <c r="M88" s="1">
+        <v>115924.32</v>
+      </c>
+      <c r="N88" s="1">
+        <v>0.03</v>
+      </c>
+      <c r="O88">
+        <v>1</v>
+      </c>
+      <c r="Z88" t="s">
+        <v>206</v>
+      </c>
+    </row>
+    <row r="89" spans="1:26">
+      <c r="A89" t="s">
+        <v>209</v>
+      </c>
+      <c r="B89" s="1">
+        <v>5750.0</v>
+      </c>
+      <c r="C89" s="1">
+        <v>49.03</v>
+      </c>
+      <c r="D89" s="1">
+        <v>63.5950313043</v>
+      </c>
+      <c r="E89" t="s">
+        <v>8</v>
+      </c>
+      <c r="F89">
+        <v>1.0</v>
+      </c>
+      <c r="G89" s="1">
+        <v>365671.43</v>
+      </c>
+      <c r="H89" s="1">
+        <v>-83748.93</v>
+      </c>
+      <c r="I89" s="1">
+        <v>-22.902781877162</v>
+      </c>
+      <c r="J89">
+        <v>0.0</v>
+      </c>
+      <c r="K89">
+        <v>0.0</v>
+      </c>
+      <c r="L89" s="1">
+        <v>281922.5</v>
+      </c>
+      <c r="M89" s="1">
+        <v>281922.5</v>
+      </c>
+      <c r="N89" s="1">
+        <v>0.08</v>
+      </c>
+      <c r="O89">
+        <v>1</v>
+      </c>
+      <c r="Z89" t="s">
+        <v>208</v>
+      </c>
+    </row>
+    <row r="90" spans="1:26">
+      <c r="A90" t="s">
+        <v>211</v>
+      </c>
+      <c r="B90" s="1">
+        <v>3024.0</v>
+      </c>
+      <c r="C90" s="1">
+        <v>27.48</v>
+      </c>
+      <c r="D90" s="1">
+        <v>33.4333333333</v>
+      </c>
+      <c r="E90" t="s">
+        <v>8</v>
+      </c>
+      <c r="F90">
+        <v>1.0</v>
+      </c>
+      <c r="G90" s="1">
+        <v>101102.4</v>
+      </c>
+      <c r="H90" s="1">
+        <v>-18002.88</v>
+      </c>
+      <c r="I90" s="1">
+        <v>-17.806580259222</v>
+      </c>
+      <c r="J90">
+        <v>0.0</v>
+      </c>
+      <c r="K90">
+        <v>0.0</v>
+      </c>
+      <c r="L90" s="1">
+        <v>83099.52</v>
+      </c>
+      <c r="M90" s="1">
+        <v>83099.52</v>
+      </c>
+      <c r="N90" s="1">
+        <v>0.02</v>
+      </c>
+      <c r="O90">
+        <v>1</v>
+      </c>
+      <c r="Z90" t="s">
+        <v>210</v>
+      </c>
+    </row>
+    <row r="91" spans="1:26">
+      <c r="A91" t="s">
+        <v>213</v>
+      </c>
+      <c r="B91" s="1">
+        <v>264807.0</v>
+      </c>
+      <c r="C91" s="1">
+        <v>4.354</v>
+      </c>
+      <c r="D91" s="1">
+        <v>3.5322762616</v>
+      </c>
+      <c r="E91" t="s">
+        <v>8</v>
+      </c>
+      <c r="F91">
+        <v>1.0</v>
+      </c>
+      <c r="G91" s="1">
+        <v>935371.48</v>
+      </c>
+      <c r="H91" s="1">
+        <v>217598.2</v>
+      </c>
+      <c r="I91" s="1">
+        <v>23.263292141428</v>
+      </c>
+      <c r="J91">
+        <v>0.0</v>
+      </c>
+      <c r="K91">
+        <v>0.0</v>
+      </c>
+      <c r="L91" s="1">
+        <v>1152969.68</v>
+      </c>
+      <c r="M91" s="1">
+        <v>1152969.68</v>
+      </c>
+      <c r="N91" s="1">
+        <v>0.32</v>
+      </c>
+      <c r="O91">
+        <v>1</v>
+      </c>
+      <c r="Z91" t="s">
+        <v>212</v>
+      </c>
+    </row>
+    <row r="92" spans="1:26">
+      <c r="A92" t="s">
+        <v>215</v>
+      </c>
+      <c r="B92" s="1">
+        <v>11621.0</v>
+      </c>
+      <c r="C92" s="1">
+        <v>23.5</v>
+      </c>
+      <c r="D92" s="1">
+        <v>26.9078203253</v>
+      </c>
+      <c r="E92" t="s">
+        <v>8</v>
+      </c>
+      <c r="F92">
+        <v>1.0</v>
+      </c>
+      <c r="G92" s="1">
+        <v>312695.78</v>
+      </c>
+      <c r="H92" s="1">
+        <v>-39602.28</v>
+      </c>
+      <c r="I92" s="1">
+        <v>-12.664795156494</v>
+      </c>
+      <c r="J92">
+        <v>0.0</v>
+      </c>
+      <c r="K92">
+        <v>0.0</v>
+      </c>
+      <c r="L92" s="1">
+        <v>273093.5</v>
+      </c>
+      <c r="M92" s="1">
+        <v>273093.5</v>
+      </c>
+      <c r="N92" s="1">
+        <v>0.07</v>
+      </c>
+      <c r="O92">
+        <v>1</v>
+      </c>
+      <c r="Z92" t="s">
+        <v>214</v>
+      </c>
+    </row>
+    <row r="93" spans="1:26">
+      <c r="A93" t="s">
+        <v>217</v>
+      </c>
+      <c r="B93" s="1">
+        <v>6475.0</v>
+      </c>
+      <c r="C93" s="1">
+        <v>164.16</v>
+      </c>
+      <c r="D93" s="1">
+        <v>137.3465312741</v>
+      </c>
+      <c r="E93" t="s">
+        <v>8</v>
+      </c>
+      <c r="F93">
+        <v>1.0</v>
+      </c>
+      <c r="G93" s="1">
+        <v>889318.79</v>
+      </c>
+      <c r="H93" s="1">
+        <v>173617.21</v>
+      </c>
+      <c r="I93" s="1">
+        <v>19.522494290265</v>
+      </c>
+      <c r="J93">
+        <v>0.0</v>
+      </c>
+      <c r="K93">
+        <v>0.0</v>
+      </c>
+      <c r="L93" s="1">
+        <v>1062936.0</v>
+      </c>
+      <c r="M93" s="1">
+        <v>1062936.0</v>
+      </c>
+      <c r="N93" s="1">
+        <v>0.29</v>
+      </c>
+      <c r="O93">
+        <v>1</v>
+      </c>
+      <c r="Z93" t="s">
+        <v>216</v>
+      </c>
+    </row>
+    <row r="94" spans="1:26">
+      <c r="A94" t="s">
+        <v>219</v>
+      </c>
+      <c r="B94" s="1">
+        <v>5056.0</v>
+      </c>
+      <c r="C94" s="1">
+        <v>151.5</v>
+      </c>
+      <c r="D94" s="1">
+        <v>74.7566139241</v>
+      </c>
+      <c r="E94" t="s">
+        <v>8</v>
+      </c>
+      <c r="F94">
+        <v>1.0</v>
+      </c>
+      <c r="G94" s="1">
+        <v>377969.44</v>
+      </c>
+      <c r="H94" s="1">
+        <v>388014.56</v>
+      </c>
+      <c r="I94" s="1">
+        <v>102.65765401563</v>
+      </c>
+      <c r="J94">
+        <v>0.0</v>
+      </c>
+      <c r="K94">
+        <v>0.0</v>
+      </c>
+      <c r="L94" s="1">
+        <v>765984.0</v>
+      </c>
+      <c r="M94" s="1">
+        <v>765984.0</v>
+      </c>
+      <c r="N94" s="1">
+        <v>0.21</v>
+      </c>
+      <c r="O94">
+        <v>1</v>
+      </c>
+      <c r="Z94" t="s">
+        <v>218</v>
+      </c>
+    </row>
+    <row r="95" spans="1:26">
+      <c r="A95" t="s">
+        <v>221</v>
+      </c>
+      <c r="B95" s="1">
+        <v>5862.0</v>
+      </c>
+      <c r="C95" s="1">
+        <v>52.66</v>
+      </c>
+      <c r="D95" s="1">
+        <v>56.8569498465</v>
+      </c>
+      <c r="E95" t="s">
+        <v>8</v>
+      </c>
+      <c r="F95">
+        <v>1.0</v>
+      </c>
+      <c r="G95" s="1">
+        <v>333295.44</v>
+      </c>
+      <c r="H95" s="1">
+        <v>-24602.52</v>
+      </c>
+      <c r="I95" s="1">
+        <v>-7.3815951397355</v>
+      </c>
+      <c r="J95">
+        <v>0.0</v>
+      </c>
+      <c r="K95">
+        <v>0.0</v>
+      </c>
+      <c r="L95" s="1">
+        <v>308692.92</v>
+      </c>
+      <c r="M95" s="1">
+        <v>308692.92</v>
+      </c>
+      <c r="N95" s="1">
+        <v>0.08</v>
+      </c>
+      <c r="O95">
+        <v>1</v>
+      </c>
+      <c r="Z95" t="s">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="96" spans="1:26">
+      <c r="A96" t="s">
+        <v>223</v>
+      </c>
+      <c r="B96" s="1">
+        <v>3377.0</v>
+      </c>
+      <c r="C96" s="1">
+        <v>380.1</v>
+      </c>
+      <c r="D96" s="1">
+        <v>393.8458898431</v>
+      </c>
+      <c r="E96" t="s">
+        <v>8</v>
+      </c>
+      <c r="F96">
+        <v>1.0</v>
+      </c>
+      <c r="G96" s="1">
+        <v>1330017.57</v>
+      </c>
+      <c r="H96" s="1">
+        <v>-46419.87</v>
+      </c>
+      <c r="I96" s="1">
+        <v>-3.4901696824952</v>
+      </c>
+      <c r="J96">
+        <v>0.0</v>
+      </c>
+      <c r="K96">
+        <v>0.0</v>
+      </c>
+      <c r="L96" s="1">
+        <v>1283597.7</v>
+      </c>
+      <c r="M96" s="1">
+        <v>1283597.7</v>
+      </c>
+      <c r="N96" s="1">
+        <v>0.35</v>
+      </c>
+      <c r="O96">
+        <v>1</v>
+      </c>
+      <c r="Z96" t="s">
+        <v>222</v>
+      </c>
+    </row>
+    <row r="97" spans="1:26">
+      <c r="A97" t="s">
+        <v>225</v>
+      </c>
+      <c r="B97" s="1">
+        <v>19556.0</v>
+      </c>
+      <c r="C97" s="1">
+        <v>26.43</v>
+      </c>
+      <c r="D97" s="1">
+        <v>20.7341680303</v>
+      </c>
+      <c r="E97" t="s">
+        <v>8</v>
+      </c>
+      <c r="F97">
+        <v>1.0</v>
+      </c>
+      <c r="G97" s="1">
+        <v>405477.39</v>
+      </c>
+      <c r="H97" s="1">
+        <v>111387.69</v>
+      </c>
+      <c r="I97" s="1">
+        <v>27.470752438256</v>
+      </c>
+      <c r="J97">
+        <v>0.0</v>
+      </c>
+      <c r="K97">
+        <v>0.0</v>
+      </c>
+      <c r="L97" s="1">
+        <v>516865.08</v>
+      </c>
+      <c r="M97" s="1">
+        <v>516865.08</v>
+      </c>
+      <c r="N97" s="1">
+        <v>0.14</v>
+      </c>
+      <c r="O97">
+        <v>1</v>
+      </c>
+      <c r="Z97" t="s">
+        <v>224</v>
+      </c>
+    </row>
+    <row r="98" spans="1:26">
+      <c r="A98" t="s">
+        <v>227</v>
+      </c>
+      <c r="B98" s="1">
+        <v>3600.0</v>
+      </c>
+      <c r="C98" s="1">
+        <v>499.25</v>
+      </c>
+      <c r="D98" s="1">
+        <v>622.38215</v>
+      </c>
+      <c r="E98" t="s">
+        <v>8</v>
+      </c>
+      <c r="F98">
+        <v>1.0</v>
+      </c>
+      <c r="G98" s="1">
+        <v>2240575.74</v>
+      </c>
+      <c r="H98" s="1">
+        <v>-443275.74</v>
+      </c>
+      <c r="I98" s="1">
+        <v>-19.784010515083</v>
+      </c>
+      <c r="J98">
+        <v>0.0</v>
+      </c>
+      <c r="K98">
+        <v>0.0</v>
+      </c>
+      <c r="L98" s="1">
+        <v>1797300.0</v>
+      </c>
+      <c r="M98" s="1">
+        <v>1797300.0</v>
+      </c>
+      <c r="N98" s="1">
+        <v>0.49</v>
+      </c>
+      <c r="O98">
+        <v>1</v>
+      </c>
+      <c r="Z98" t="s">
+        <v>226</v>
+      </c>
+    </row>
+    <row r="99" spans="1:26">
+      <c r="A99" t="s">
+        <v>229</v>
+      </c>
+      <c r="B99" s="1">
+        <v>10262.0</v>
+      </c>
+      <c r="C99" s="1">
+        <v>45.275</v>
+      </c>
+      <c r="D99" s="1">
+        <v>58.6957016176</v>
+      </c>
+      <c r="E99" t="s">
+        <v>8</v>
+      </c>
+      <c r="F99">
+        <v>1.0</v>
+      </c>
+      <c r="G99" s="1">
+        <v>602335.29</v>
+      </c>
+      <c r="H99" s="1">
+        <v>-137723.24</v>
+      </c>
+      <c r="I99" s="1">
+        <v>-22.864879791453</v>
+      </c>
+      <c r="J99">
+        <v>0.0</v>
+      </c>
+      <c r="K99">
+        <v>0.0</v>
+      </c>
+      <c r="L99" s="1">
+        <v>464612.05</v>
+      </c>
+      <c r="M99" s="1">
+        <v>464612.05</v>
+      </c>
+      <c r="N99" s="1">
+        <v>0.13</v>
+      </c>
+      <c r="O99">
+        <v>1</v>
+      </c>
+      <c r="Z99" t="s">
+        <v>228</v>
+      </c>
+    </row>
+    <row r="100" spans="1:26">
+      <c r="A100" t="s">
+        <v>231</v>
+      </c>
+      <c r="B100" s="1">
+        <v>4851.0</v>
+      </c>
+      <c r="C100" s="1">
+        <v>132.9</v>
+      </c>
+      <c r="D100" s="1">
+        <v>127.6689012575</v>
+      </c>
+      <c r="E100" t="s">
+        <v>8</v>
+      </c>
+      <c r="F100">
+        <v>1.0</v>
+      </c>
+      <c r="G100" s="1">
+        <v>619321.84</v>
+      </c>
+      <c r="H100" s="1">
+        <v>25376.06</v>
+      </c>
+      <c r="I100" s="1">
+        <v>4.0973946599397</v>
+      </c>
+      <c r="J100">
+        <v>0.0</v>
+      </c>
+      <c r="K100">
+        <v>0.0</v>
+      </c>
+      <c r="L100" s="1">
+        <v>644697.9</v>
+      </c>
+      <c r="M100" s="1">
+        <v>644697.9</v>
+      </c>
+      <c r="N100" s="1">
+        <v>0.18</v>
+      </c>
+      <c r="O100">
+        <v>1</v>
+      </c>
+      <c r="Z100" t="s">
+        <v>230</v>
+      </c>
+    </row>
+    <row r="101" spans="1:26">
+      <c r="A101" t="s">
+        <v>233</v>
+      </c>
+      <c r="B101" s="1">
+        <v>9223.0</v>
+      </c>
+      <c r="C101" s="1">
+        <v>15.6</v>
+      </c>
+      <c r="D101" s="1">
+        <v>11.7747652608</v>
+      </c>
+      <c r="E101" t="s">
+        <v>8</v>
+      </c>
+      <c r="F101">
+        <v>1.0</v>
+      </c>
+      <c r="G101" s="1">
+        <v>108598.66</v>
+      </c>
+      <c r="H101" s="1">
+        <v>35280.14</v>
+      </c>
+      <c r="I101" s="1">
+        <v>32.486717607749</v>
+      </c>
+      <c r="J101">
+        <v>0.0</v>
+      </c>
+      <c r="K101">
+        <v>0.0</v>
+      </c>
+      <c r="L101" s="1">
+        <v>143878.8</v>
+      </c>
+      <c r="M101" s="1">
+        <v>143878.8</v>
+      </c>
+      <c r="N101" s="1">
+        <v>0.04</v>
+      </c>
+      <c r="O101">
+        <v>1</v>
+      </c>
+      <c r="Z101" t="s">
+        <v>232</v>
+      </c>
+    </row>
+    <row r="102" spans="1:26">
+      <c r="A102" t="s">
+        <v>235</v>
+      </c>
+      <c r="B102" s="1">
+        <v>9414.0</v>
+      </c>
+      <c r="C102" s="1">
+        <v>52.84</v>
+      </c>
+      <c r="D102" s="1">
+        <v>52.1668175058</v>
+      </c>
+      <c r="E102" t="s">
+        <v>8</v>
+      </c>
+      <c r="F102">
+        <v>1.0</v>
+      </c>
+      <c r="G102" s="1">
+        <v>491098.42</v>
+      </c>
+      <c r="H102" s="1">
+        <v>6337.34</v>
+      </c>
+      <c r="I102" s="1">
+        <v>1.290441944407</v>
+      </c>
+      <c r="J102">
+        <v>0.0</v>
+      </c>
+      <c r="K102">
+        <v>0.0</v>
+      </c>
+      <c r="L102" s="1">
+        <v>497435.76</v>
+      </c>
+      <c r="M102" s="1">
+        <v>497435.76</v>
+      </c>
+      <c r="N102" s="1">
+        <v>0.14</v>
+      </c>
+      <c r="O102">
+        <v>1</v>
+      </c>
+      <c r="Z102" t="s">
+        <v>234</v>
+      </c>
+    </row>
+    <row r="103" spans="1:26">
+      <c r="A103" t="s">
+        <v>237</v>
+      </c>
+      <c r="B103" s="1">
+        <v>919.0</v>
+      </c>
+      <c r="C103" s="1">
+        <v>471.0</v>
+      </c>
+      <c r="D103" s="1">
+        <v>231.3849619151</v>
+      </c>
+      <c r="E103" t="s">
+        <v>8</v>
+      </c>
+      <c r="F103">
+        <v>1.0</v>
+      </c>
+      <c r="G103" s="1">
+        <v>212642.78</v>
+      </c>
+      <c r="H103" s="1">
+        <v>220206.22</v>
+      </c>
+      <c r="I103" s="1">
+        <v>103.55687599645</v>
+      </c>
+      <c r="J103">
+        <v>0.0</v>
+      </c>
+      <c r="K103">
+        <v>0.0</v>
+      </c>
+      <c r="L103" s="1">
+        <v>432849.0</v>
+      </c>
+      <c r="M103" s="1">
+        <v>432849.0</v>
+      </c>
+      <c r="N103" s="1">
+        <v>0.12</v>
+      </c>
+      <c r="O103">
+        <v>1</v>
+      </c>
+      <c r="Z103" t="s">
+        <v>236</v>
+      </c>
+    </row>
+    <row r="104" spans="1:26">
+      <c r="A104" t="s">
+        <v>239</v>
+      </c>
+      <c r="B104" s="1">
+        <v>97791.0</v>
+      </c>
+      <c r="C104" s="1">
+        <v>3.48</v>
+      </c>
+      <c r="D104" s="1">
+        <v>3.4642792281</v>
+      </c>
+      <c r="E104" t="s">
+        <v>8</v>
+      </c>
+      <c r="F104">
+        <v>1.0</v>
+      </c>
+      <c r="G104" s="1">
+        <v>338775.33</v>
+      </c>
+      <c r="H104" s="1">
+        <v>1537.35</v>
+      </c>
+      <c r="I104" s="1">
+        <v>0.45379632572419</v>
+      </c>
+      <c r="J104">
+        <v>0.0</v>
+      </c>
+      <c r="K104">
+        <v>0.0</v>
+      </c>
+      <c r="L104" s="1">
+        <v>340312.68</v>
+      </c>
+      <c r="M104" s="1">
+        <v>340312.68</v>
+      </c>
+      <c r="N104" s="1">
+        <v>0.09</v>
+      </c>
+      <c r="O104">
+        <v>1</v>
+      </c>
+      <c r="Z104" t="s">
+        <v>238</v>
+      </c>
+    </row>
+    <row r="105" spans="1:26">
+      <c r="A105" t="s">
+        <v>241</v>
+      </c>
+      <c r="B105" s="1">
+        <v>6417.0</v>
+      </c>
+      <c r="C105" s="1">
+        <v>74.88</v>
+      </c>
+      <c r="D105" s="1">
+        <v>69.1969814555</v>
+      </c>
+      <c r="E105" t="s">
+        <v>8</v>
+      </c>
+      <c r="F105">
+        <v>1.0</v>
+      </c>
+      <c r="G105" s="1">
+        <v>444037.03</v>
+      </c>
+      <c r="H105" s="1">
+        <v>36467.93</v>
+      </c>
+      <c r="I105" s="1">
+        <v>8.212812791762</v>
+      </c>
+      <c r="J105">
+        <v>0.0</v>
+      </c>
+      <c r="K105">
+        <v>0.0</v>
+      </c>
+      <c r="L105" s="1">
+        <v>480504.96</v>
+      </c>
+      <c r="M105" s="1">
+        <v>480504.96</v>
+      </c>
+      <c r="N105" s="1">
+        <v>0.13</v>
+      </c>
+      <c r="O105">
+        <v>1</v>
+      </c>
+      <c r="Z105" t="s">
+        <v>240</v>
+      </c>
+    </row>
+    <row r="106" spans="1:26">
+      <c r="A106" t="s">
+        <v>243</v>
+      </c>
+      <c r="B106" s="1">
+        <v>108630.0</v>
+      </c>
+      <c r="C106" s="1">
+        <v>11.785</v>
+      </c>
+      <c r="D106" s="1">
+        <v>4.8618922029</v>
+      </c>
+      <c r="E106" t="s">
+        <v>8</v>
+      </c>
+      <c r="F106">
+        <v>1.0</v>
+      </c>
+      <c r="G106" s="1">
+        <v>528147.35</v>
+      </c>
+      <c r="H106" s="1">
+        <v>752057.2</v>
+      </c>
+      <c r="I106" s="1">
+        <v>142.39533721034</v>
+      </c>
+      <c r="J106">
+        <v>0.0</v>
+      </c>
+      <c r="K106">
+        <v>0.0</v>
+      </c>
+      <c r="L106" s="1">
+        <v>1280204.55</v>
+      </c>
+      <c r="M106" s="1">
+        <v>1280204.55</v>
+      </c>
+      <c r="N106" s="1">
+        <v>0.35</v>
+      </c>
+      <c r="O106">
+        <v>1</v>
+      </c>
+      <c r="Z106" t="s">
+        <v>242</v>
+      </c>
+    </row>
+    <row r="107" spans="1:26">
+      <c r="A107" t="s">
+        <v>245</v>
+      </c>
+      <c r="B107" s="1">
+        <v>46702.0</v>
+      </c>
+      <c r="C107" s="1">
+        <v>16.505</v>
+      </c>
+      <c r="D107" s="1">
+        <v>16.3683480365</v>
+      </c>
+      <c r="E107" t="s">
+        <v>8</v>
+      </c>
+      <c r="F107">
+        <v>1.0</v>
+      </c>
+      <c r="G107" s="1">
+        <v>764434.59</v>
+      </c>
+      <c r="H107" s="1">
+        <v>6381.92</v>
+      </c>
+      <c r="I107" s="1">
+        <v>0.83485494815194</v>
+      </c>
+      <c r="J107">
+        <v>0.0</v>
+      </c>
+      <c r="K107">
+        <v>0.0</v>
+      </c>
+      <c r="L107" s="1">
+        <v>770816.51</v>
+      </c>
+      <c r="M107" s="1">
+        <v>770816.51</v>
+      </c>
+      <c r="N107" s="1">
+        <v>0.21</v>
+      </c>
+      <c r="O107">
+        <v>1</v>
+      </c>
+      <c r="Z107" t="s">
+        <v>244</v>
+      </c>
+    </row>
+    <row r="108" spans="1:26">
+      <c r="A108" t="s">
+        <v>247</v>
+      </c>
+      <c r="B108" s="1">
+        <v>3951.0</v>
+      </c>
+      <c r="C108" s="1">
+        <v>4810.41</v>
+      </c>
+      <c r="D108" s="1">
+        <v>4798.2064540623</v>
+      </c>
+      <c r="E108" t="s">
+        <v>8</v>
+      </c>
+      <c r="F108">
+        <v>1.0</v>
+      </c>
+      <c r="G108" s="1">
+        <v>18957713.7</v>
+      </c>
+      <c r="H108" s="1">
+        <v>48216.21</v>
+      </c>
+      <c r="I108" s="1">
+        <v>0.25433557423119</v>
+      </c>
+      <c r="J108">
+        <v>0.0</v>
+      </c>
+      <c r="K108">
+        <v>0.0</v>
+      </c>
+      <c r="L108" s="1">
+        <v>19005929.91</v>
+      </c>
+      <c r="M108" s="1">
+        <v>19005929.91</v>
+      </c>
+      <c r="N108" s="1">
+        <v>5.21</v>
+      </c>
+      <c r="O108">
+        <v>1</v>
+      </c>
+      <c r="Z108" t="s">
+        <v>246</v>
+      </c>
+    </row>
+    <row r="109" spans="1:26">
+      <c r="A109" t="s">
+        <v>249</v>
+      </c>
+      <c r="B109" s="1">
+        <v>39584.0</v>
+      </c>
+      <c r="C109" s="1">
+        <v>17.085</v>
+      </c>
+      <c r="D109" s="1">
+        <v>18.1663131568</v>
+      </c>
+      <c r="E109" t="s">
+        <v>8</v>
+      </c>
+      <c r="F109">
+        <v>1.0</v>
+      </c>
+      <c r="G109" s="1">
+        <v>719095.34</v>
+      </c>
+      <c r="H109" s="1">
+        <v>-42802.7</v>
+      </c>
+      <c r="I109" s="1">
+        <v>-5.9522983419695</v>
+      </c>
+      <c r="J109">
+        <v>0.0</v>
+      </c>
+      <c r="K109">
+        <v>0.0</v>
+      </c>
+      <c r="L109" s="1">
+        <v>676292.64</v>
+      </c>
+      <c r="M109" s="1">
+        <v>676292.64</v>
+      </c>
+      <c r="N109" s="1">
+        <v>0.19</v>
+      </c>
+      <c r="O109">
+        <v>1</v>
+      </c>
+      <c r="Z109" t="s">
+        <v>248</v>
+      </c>
+    </row>
+    <row r="110" spans="1:26">
+      <c r="A110" t="s">
+        <v>251</v>
+      </c>
+      <c r="B110" s="1">
+        <v>3968.0</v>
+      </c>
+      <c r="C110" s="1">
+        <v>67.35</v>
+      </c>
+      <c r="D110" s="1">
+        <v>67.7922379032</v>
+      </c>
+      <c r="E110" t="s">
+        <v>8</v>
+      </c>
+      <c r="F110">
+        <v>1.0</v>
+      </c>
+      <c r="G110" s="1">
+        <v>268999.6</v>
+      </c>
+      <c r="H110" s="1">
+        <v>-1754.8</v>
+      </c>
+      <c r="I110" s="1">
+        <v>-0.65234297746168</v>
+      </c>
+      <c r="J110">
+        <v>0.0</v>
+      </c>
+      <c r="K110">
+        <v>0.0</v>
+      </c>
+      <c r="L110" s="1">
+        <v>267244.8</v>
+      </c>
+      <c r="M110" s="1">
+        <v>267244.8</v>
+      </c>
+      <c r="N110" s="1">
+        <v>0.07</v>
+      </c>
+      <c r="O110">
+        <v>1</v>
+      </c>
+      <c r="Z110" t="s">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="111" spans="1:26">
+      <c r="A111" t="s">
+        <v>253</v>
+      </c>
+      <c r="B111" s="1">
+        <v>13695.0</v>
+      </c>
+      <c r="C111" s="1">
+        <v>28.98</v>
+      </c>
+      <c r="D111" s="1">
+        <v>22.6299342826</v>
+      </c>
+      <c r="E111" t="s">
+        <v>8</v>
+      </c>
+      <c r="F111">
+        <v>1.0</v>
+      </c>
+      <c r="G111" s="1">
+        <v>309916.95</v>
+      </c>
+      <c r="H111" s="1">
+        <v>86964.15</v>
+      </c>
+      <c r="I111" s="1">
+        <v>28.060469103094</v>
+      </c>
+      <c r="J111">
+        <v>0.0</v>
+      </c>
+      <c r="K111">
+        <v>0.0</v>
+      </c>
+      <c r="L111" s="1">
+        <v>396881.1</v>
+      </c>
+      <c r="M111" s="1">
+        <v>396881.1</v>
+      </c>
+      <c r="N111" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="O111">
+        <v>1</v>
+      </c>
+      <c r="Z111" t="s">
+        <v>252</v>
+      </c>
+    </row>
+    <row r="112" spans="1:26">
+      <c r="A112" t="s">
+        <v>255</v>
+      </c>
+      <c r="B112" s="1">
+        <v>7971.0</v>
+      </c>
+      <c r="C112" s="1">
+        <v>38.215</v>
+      </c>
+      <c r="D112" s="1">
+        <v>30.5060255928</v>
+      </c>
+      <c r="E112" t="s">
+        <v>8</v>
+      </c>
+      <c r="F112">
+        <v>1.0</v>
+      </c>
+      <c r="G112" s="1">
+        <v>243163.53</v>
+      </c>
+      <c r="H112" s="1">
+        <v>61448.24</v>
+      </c>
+      <c r="I112" s="1">
+        <v>25.27033556389</v>
+      </c>
+      <c r="J112">
+        <v>0.0</v>
+      </c>
+      <c r="K112">
+        <v>0.0</v>
+      </c>
+      <c r="L112" s="1">
+        <v>304611.77</v>
+      </c>
+      <c r="M112" s="1">
+        <v>304611.77</v>
+      </c>
+      <c r="N112" s="1">
+        <v>0.08</v>
+      </c>
+      <c r="O112">
+        <v>1</v>
+      </c>
+      <c r="Z112" t="s">
+        <v>254</v>
+      </c>
+    </row>
+    <row r="113" spans="1:26">
+      <c r="A113" t="s">
+        <v>257</v>
+      </c>
+      <c r="B113" s="1">
+        <v>6325.0</v>
+      </c>
+      <c r="C113" s="1">
+        <v>16.19</v>
+      </c>
+      <c r="D113" s="1">
+        <v>16.36</v>
+      </c>
+      <c r="E113" t="s">
+        <v>8</v>
+      </c>
+      <c r="F113">
+        <v>1.0</v>
+      </c>
+      <c r="G113" s="1">
+        <v>103477.0</v>
+      </c>
+      <c r="H113" s="1">
+        <v>-1075.25</v>
+      </c>
+      <c r="I113" s="1">
+        <v>-1.039119804401</v>
+      </c>
+      <c r="J113">
+        <v>0.0</v>
+      </c>
+      <c r="K113">
+        <v>0.0</v>
+      </c>
+      <c r="L113" s="1">
+        <v>102401.75</v>
+      </c>
+      <c r="M113" s="1">
+        <v>102401.75</v>
+      </c>
+      <c r="N113" s="1">
+        <v>0.03</v>
+      </c>
+      <c r="O113">
+        <v>1</v>
+      </c>
+      <c r="Z113" t="s">
+        <v>256</v>
+      </c>
+    </row>
+    <row r="114" spans="1:26">
+      <c r="A114" t="s">
+        <v>259</v>
+      </c>
+      <c r="B114" s="1">
+        <v>4377.0</v>
+      </c>
+      <c r="C114" s="1">
+        <v>28.23</v>
+      </c>
+      <c r="D114" s="1">
+        <v>23.76</v>
+      </c>
+      <c r="E114" t="s">
+        <v>8</v>
+      </c>
+      <c r="F114">
+        <v>1.0</v>
+      </c>
+      <c r="G114" s="1">
+        <v>103997.52</v>
+      </c>
+      <c r="H114" s="1">
+        <v>19565.19</v>
+      </c>
+      <c r="I114" s="1">
+        <v>18.813131313131</v>
+      </c>
+      <c r="J114">
+        <v>0.0</v>
+      </c>
+      <c r="K114">
+        <v>0.0</v>
+      </c>
+      <c r="L114" s="1">
+        <v>123562.71</v>
+      </c>
+      <c r="M114" s="1">
+        <v>123562.71</v>
+      </c>
+      <c r="N114" s="1">
+        <v>0.03</v>
+      </c>
+      <c r="O114">
+        <v>1</v>
+      </c>
+      <c r="Z114" t="s">
+        <v>258</v>
+      </c>
+    </row>
+    <row r="115" spans="1:26">
+      <c r="A115" t="s">
+        <v>261</v>
+      </c>
+      <c r="B115" s="1">
+        <v>11172.0</v>
+      </c>
+      <c r="C115" s="1">
+        <v>32.35</v>
+      </c>
+      <c r="D115" s="1">
+        <v>41.6283046903</v>
+      </c>
+      <c r="E115" t="s">
+        <v>8</v>
+      </c>
+      <c r="F115">
+        <v>1.0</v>
+      </c>
+      <c r="G115" s="1">
+        <v>465071.42</v>
+      </c>
+      <c r="H115" s="1">
+        <v>-103657.22</v>
+      </c>
+      <c r="I115" s="1">
+        <v>-22.288451954326</v>
+      </c>
+      <c r="J115">
+        <v>0.0</v>
+      </c>
+      <c r="K115">
+        <v>0.0</v>
+      </c>
+      <c r="L115" s="1">
+        <v>361414.2</v>
+      </c>
+      <c r="M115" s="1">
+        <v>361414.2</v>
+      </c>
+      <c r="N115" s="1">
+        <v>0.1</v>
+      </c>
+      <c r="O115">
+        <v>1</v>
+      </c>
+      <c r="Z115" t="s">
+        <v>260</v>
+      </c>
+    </row>
+    <row r="116" spans="1:26">
+      <c r="A116" t="s">
+        <v>263</v>
+      </c>
+      <c r="B116" s="1">
+        <v>3814.0</v>
+      </c>
+      <c r="C116" s="1">
+        <v>26.99</v>
+      </c>
+      <c r="D116" s="1">
+        <v>27.83</v>
+      </c>
+      <c r="E116" t="s">
+        <v>8</v>
+      </c>
+      <c r="F116">
+        <v>1.0</v>
+      </c>
+      <c r="G116" s="1">
+        <v>106143.62</v>
+      </c>
+      <c r="H116" s="1">
+        <v>-3203.76</v>
+      </c>
+      <c r="I116" s="1">
+        <v>-3.0183255479698</v>
+      </c>
+      <c r="J116">
+        <v>0.0</v>
+      </c>
+      <c r="K116">
+        <v>0.0</v>
+      </c>
+      <c r="L116" s="1">
+        <v>102939.86</v>
+      </c>
+      <c r="M116" s="1">
+        <v>102939.86</v>
+      </c>
+      <c r="N116" s="1">
+        <v>0.03</v>
+      </c>
+      <c r="O116">
+        <v>1</v>
+      </c>
+      <c r="Z116" t="s">
+        <v>262</v>
+      </c>
+    </row>
+    <row r="117" spans="1:26">
+      <c r="A117" t="s">
+        <v>265</v>
+      </c>
+      <c r="B117" s="1">
+        <v>1154.0</v>
+      </c>
+      <c r="C117" s="1">
+        <v>92.4</v>
+      </c>
+      <c r="D117" s="1">
+        <v>90.699982669</v>
+      </c>
+      <c r="E117" t="s">
+        <v>8</v>
+      </c>
+      <c r="F117">
+        <v>1.0</v>
+      </c>
+      <c r="G117" s="1">
+        <v>104667.78</v>
+      </c>
+      <c r="H117" s="1">
+        <v>1961.82</v>
+      </c>
+      <c r="I117" s="1">
+        <v>1.8743303813265</v>
+      </c>
+      <c r="J117">
+        <v>0.0</v>
+      </c>
+      <c r="K117">
+        <v>0.0</v>
+      </c>
+      <c r="L117" s="1">
+        <v>106629.6</v>
+      </c>
+      <c r="M117" s="1">
+        <v>106629.6</v>
+      </c>
+      <c r="N117" s="1">
+        <v>0.03</v>
+      </c>
+      <c r="O117">
+        <v>1</v>
+      </c>
+      <c r="Z117" t="s">
+        <v>264</v>
+      </c>
+    </row>
+    <row r="118" spans="1:26">
+      <c r="A118" t="s">
+        <v>267</v>
+      </c>
+      <c r="B118" s="1">
+        <v>3328.0</v>
+      </c>
+      <c r="C118" s="1">
+        <v>38.01</v>
+      </c>
+      <c r="D118" s="1">
+        <v>36.87</v>
+      </c>
+      <c r="E118" t="s">
+        <v>8</v>
+      </c>
+      <c r="F118">
+        <v>1.0</v>
+      </c>
+      <c r="G118" s="1">
+        <v>122703.36</v>
+      </c>
+      <c r="H118" s="1">
+        <v>3793.92</v>
+      </c>
+      <c r="I118" s="1">
+        <v>3.0919446704638</v>
+      </c>
+      <c r="J118">
+        <v>0.0</v>
+      </c>
+      <c r="K118">
+        <v>0.0</v>
+      </c>
+      <c r="L118" s="1">
+        <v>126497.28</v>
+      </c>
+      <c r="M118" s="1">
+        <v>126497.28</v>
+      </c>
+      <c r="N118" s="1">
+        <v>0.03</v>
+      </c>
+      <c r="O118">
+        <v>1</v>
+      </c>
+      <c r="Z118" t="s">
+        <v>266</v>
+      </c>
+    </row>
+    <row r="119" spans="1:26">
+      <c r="A119" t="s">
+        <v>269</v>
+      </c>
+      <c r="B119" s="1">
+        <v>4997.0</v>
+      </c>
+      <c r="C119" s="1">
+        <v>329.4</v>
+      </c>
+      <c r="D119" s="1">
+        <v>238.7518010806</v>
+      </c>
+      <c r="E119" t="s">
+        <v>8</v>
+      </c>
+      <c r="F119">
+        <v>1.0</v>
+      </c>
+      <c r="G119" s="1">
+        <v>1193042.75</v>
+      </c>
+      <c r="H119" s="1">
+        <v>452969.05</v>
+      </c>
+      <c r="I119" s="1">
+        <v>37.96754558879</v>
+      </c>
+      <c r="J119">
+        <v>0.0</v>
+      </c>
+      <c r="K119">
+        <v>0.0</v>
+      </c>
+      <c r="L119" s="1">
+        <v>1646011.8</v>
+      </c>
+      <c r="M119" s="1">
+        <v>1646011.8</v>
+      </c>
+      <c r="N119" s="1">
+        <v>0.45</v>
+      </c>
+      <c r="O119">
+        <v>1</v>
+      </c>
+      <c r="Z119" t="s">
+        <v>268</v>
+      </c>
+    </row>
+    <row r="120" spans="1:26">
+      <c r="A120" t="s">
+        <v>271</v>
+      </c>
+      <c r="B120" s="1">
+        <v>167833.0</v>
+      </c>
+      <c r="C120" s="1">
+        <v>4.487</v>
+      </c>
+      <c r="D120" s="1">
+        <v>2.6349516484</v>
+      </c>
+      <c r="E120" t="s">
+        <v>8</v>
+      </c>
+      <c r="F120">
+        <v>1.0</v>
+      </c>
+      <c r="G120" s="1">
+        <v>442231.84</v>
+      </c>
+      <c r="H120" s="1">
+        <v>310834.83</v>
+      </c>
+      <c r="I120" s="1">
+        <v>70.28775449547</v>
+      </c>
+      <c r="J120">
+        <v>0.0</v>
+      </c>
+      <c r="K120">
+        <v>0.0</v>
+      </c>
+      <c r="L120" s="1">
+        <v>753066.67</v>
+      </c>
+      <c r="M120" s="1">
+        <v>753066.67</v>
+      </c>
+      <c r="N120" s="1">
+        <v>0.21</v>
+      </c>
+      <c r="O120">
+        <v>1</v>
+      </c>
+      <c r="Z120" t="s">
+        <v>270</v>
+      </c>
+    </row>
+    <row r="121" spans="1:26">
+      <c r="A121" t="s">
+        <v>273</v>
+      </c>
+      <c r="B121" s="1">
+        <v>35783.0</v>
+      </c>
+      <c r="C121" s="1">
+        <v>9.012</v>
+      </c>
+      <c r="D121" s="1">
+        <v>9.3794430316</v>
+      </c>
+      <c r="E121" t="s">
+        <v>8</v>
+      </c>
+      <c r="F121">
+        <v>1.0</v>
+      </c>
+      <c r="G121" s="1">
+        <v>335624.61</v>
+      </c>
+      <c r="H121" s="1">
+        <v>-13148.21</v>
+      </c>
+      <c r="I121" s="1">
+        <v>-3.9175345335969</v>
+      </c>
+      <c r="J121">
+        <v>0.0</v>
+      </c>
+      <c r="K121">
+        <v>0.0</v>
+      </c>
+      <c r="L121" s="1">
+        <v>322476.4</v>
+      </c>
+      <c r="M121" s="1">
+        <v>322476.4</v>
+      </c>
+      <c r="N121" s="1">
+        <v>0.09</v>
+      </c>
+      <c r="O121">
+        <v>1</v>
+      </c>
+      <c r="Z121" t="s">
+        <v>272</v>
+      </c>
+    </row>
+    <row r="122" spans="1:26">
+      <c r="A122" t="s">
+        <v>275</v>
+      </c>
+      <c r="B122" s="1">
+        <v>16342.0</v>
+      </c>
+      <c r="C122" s="1">
+        <v>74.14</v>
+      </c>
+      <c r="D122" s="1">
+        <v>92.0147221882</v>
+      </c>
+      <c r="E122" t="s">
+        <v>8</v>
+      </c>
+      <c r="F122">
+        <v>1.0</v>
+      </c>
+      <c r="G122" s="1">
+        <v>1503704.59</v>
+      </c>
+      <c r="H122" s="1">
+        <v>-292108.71</v>
+      </c>
+      <c r="I122" s="1">
+        <v>-19.425937244762</v>
+      </c>
+      <c r="J122">
+        <v>0.0</v>
+      </c>
+      <c r="K122">
+        <v>0.0</v>
+      </c>
+      <c r="L122" s="1">
+        <v>1211595.88</v>
+      </c>
+      <c r="M122" s="1">
+        <v>1211595.88</v>
+      </c>
+      <c r="N122" s="1">
+        <v>0.33</v>
+      </c>
+      <c r="O122">
+        <v>1</v>
+      </c>
+      <c r="Z122" t="s">
+        <v>274</v>
+      </c>
+    </row>
+    <row r="123" spans="1:26">
+      <c r="A123" t="s">
+        <v>277</v>
+      </c>
+      <c r="B123" s="1">
+        <v>14632.0</v>
+      </c>
+      <c r="C123" s="1">
+        <v>134.14</v>
+      </c>
+      <c r="D123" s="1">
+        <v>168.600745626</v>
+      </c>
+      <c r="E123" t="s">
+        <v>8</v>
+      </c>
+      <c r="F123">
+        <v>1.0</v>
+      </c>
+      <c r="G123" s="1">
+        <v>2466966.11</v>
+      </c>
+      <c r="H123" s="1">
+        <v>-504229.63</v>
+      </c>
+      <c r="I123" s="1">
+        <v>-20.439260513392</v>
+      </c>
+      <c r="J123">
+        <v>0.0</v>
+      </c>
+      <c r="K123">
+        <v>0.0</v>
+      </c>
+      <c r="L123" s="1">
+        <v>1962736.48</v>
+      </c>
+      <c r="M123" s="1">
+        <v>1962736.48</v>
+      </c>
+      <c r="N123" s="1">
+        <v>0.54</v>
+      </c>
+      <c r="O123">
+        <v>1</v>
+      </c>
+      <c r="Z123" t="s">
+        <v>276</v>
+      </c>
+    </row>
+    <row r="124" spans="1:26">
+      <c r="A124" t="s">
+        <v>279</v>
+      </c>
+      <c r="B124" s="1">
+        <v>33049.0</v>
+      </c>
+      <c r="C124" s="1">
+        <v>32.8</v>
+      </c>
+      <c r="D124" s="1">
+        <v>32.6412793125</v>
+      </c>
+      <c r="E124" t="s">
+        <v>8</v>
+      </c>
+      <c r="F124">
+        <v>1.0</v>
+      </c>
+      <c r="G124" s="1">
+        <v>1078761.64</v>
+      </c>
+      <c r="H124" s="1">
+        <v>5245.56</v>
+      </c>
+      <c r="I124" s="1">
+        <v>0.48625755732286</v>
+      </c>
+      <c r="J124">
+        <v>0.0</v>
+      </c>
+      <c r="K124">
+        <v>0.0</v>
+      </c>
+      <c r="L124" s="1">
+        <v>1084007.2</v>
+      </c>
+      <c r="M124" s="1">
+        <v>1084007.2</v>
+      </c>
+      <c r="N124" s="1">
+        <v>0.3</v>
+      </c>
+      <c r="O124">
+        <v>1</v>
+      </c>
+      <c r="Z124" t="s">
+        <v>278</v>
+      </c>
+    </row>
+    <row r="125" spans="1:26">
+      <c r="A125" t="s">
+        <v>281</v>
+      </c>
+      <c r="B125" s="1">
+        <v>8660.0</v>
+      </c>
+      <c r="C125" s="1">
+        <v>289.25</v>
+      </c>
+      <c r="D125" s="1">
+        <v>149.3060993072</v>
+      </c>
+      <c r="E125" t="s">
+        <v>8</v>
+      </c>
+      <c r="F125">
+        <v>1.0</v>
+      </c>
+      <c r="G125" s="1">
+        <v>1292990.82</v>
+      </c>
+      <c r="H125" s="1">
+        <v>1211914.18</v>
+      </c>
+      <c r="I125" s="1">
+        <v>93.729527020153</v>
+      </c>
+      <c r="J125">
+        <v>0.0</v>
+      </c>
+      <c r="K125">
+        <v>0.0</v>
+      </c>
+      <c r="L125" s="1">
+        <v>2504905.0</v>
+      </c>
+      <c r="M125" s="1">
+        <v>2504905.0</v>
+      </c>
+      <c r="N125" s="1">
+        <v>0.69</v>
+      </c>
+      <c r="O125">
+        <v>1</v>
+      </c>
+      <c r="Z125" t="s">
+        <v>280</v>
+      </c>
+    </row>
+    <row r="126" spans="1:26">
+      <c r="A126" t="s">
+        <v>283</v>
+      </c>
+      <c r="B126" s="1">
+        <v>11838.0</v>
+      </c>
+      <c r="C126" s="1">
+        <v>168.92</v>
+      </c>
+      <c r="D126" s="1">
+        <v>127.0068685589</v>
+      </c>
+      <c r="E126" t="s">
+        <v>8</v>
+      </c>
+      <c r="F126">
+        <v>1.0</v>
+      </c>
+      <c r="G126" s="1">
+        <v>1503507.31</v>
+      </c>
+      <c r="H126" s="1">
+        <v>496167.65</v>
+      </c>
+      <c r="I126" s="1">
+        <v>33.000680921199</v>
+      </c>
+      <c r="J126">
+        <v>0.0</v>
+      </c>
+      <c r="K126">
+        <v>0.0</v>
+      </c>
+      <c r="L126" s="1">
+        <v>1999674.96</v>
+      </c>
+      <c r="M126" s="1">
+        <v>1999674.96</v>
+      </c>
+      <c r="N126" s="1">
+        <v>0.55</v>
+      </c>
+      <c r="O126">
+        <v>1</v>
+      </c>
+      <c r="Z126" t="s">
+        <v>282</v>
+      </c>
+    </row>
+    <row r="127" spans="1:26">
+      <c r="A127" t="s">
+        <v>285</v>
+      </c>
+      <c r="B127" s="1">
+        <v>10644.0</v>
+      </c>
+      <c r="C127" s="1">
+        <v>274.5</v>
+      </c>
+      <c r="D127" s="1">
+        <v>186.3645866216</v>
+      </c>
+      <c r="E127" t="s">
+        <v>8</v>
+      </c>
+      <c r="F127">
+        <v>1.0</v>
+      </c>
+      <c r="G127" s="1">
+        <v>1983664.66</v>
+      </c>
+      <c r="H127" s="1">
+        <v>938113.34</v>
+      </c>
+      <c r="I127" s="1">
+        <v>47.291931893367</v>
+      </c>
+      <c r="J127">
+        <v>0.0</v>
+      </c>
+      <c r="K127">
+        <v>0.0</v>
+      </c>
+      <c r="L127" s="1">
+        <v>2921778.0</v>
+      </c>
+      <c r="M127" s="1">
+        <v>2921778.0</v>
+      </c>
+      <c r="N127" s="1">
+        <v>0.8</v>
+      </c>
+      <c r="O127">
+        <v>1</v>
+      </c>
+      <c r="Z127" t="s">
+        <v>284</v>
+      </c>
+    </row>
+    <row r="128" spans="1:26">
+      <c r="A128" t="s">
+        <v>287</v>
+      </c>
+      <c r="B128" s="1">
+        <v>12576.0</v>
+      </c>
+      <c r="C128" s="1">
+        <v>20.78</v>
+      </c>
+      <c r="D128" s="1">
+        <v>19.6435734733</v>
+      </c>
+      <c r="E128" t="s">
+        <v>8</v>
+      </c>
+      <c r="F128">
+        <v>1.0</v>
+      </c>
+      <c r="G128" s="1">
+        <v>247037.58</v>
+      </c>
+      <c r="H128" s="1">
+        <v>14291.7</v>
+      </c>
+      <c r="I128" s="1">
+        <v>5.7852331616914</v>
+      </c>
+      <c r="J128">
+        <v>0.0</v>
+      </c>
+      <c r="K128">
+        <v>0.0</v>
+      </c>
+      <c r="L128" s="1">
+        <v>261329.28</v>
+      </c>
+      <c r="M128" s="1">
+        <v>261329.28</v>
+      </c>
+      <c r="N128" s="1">
+        <v>0.07</v>
+      </c>
+      <c r="O128">
+        <v>1</v>
+      </c>
+      <c r="Z128" t="s">
+        <v>286</v>
+      </c>
+    </row>
+    <row r="129" spans="1:26">
+      <c r="A129" t="s">
+        <v>289</v>
+      </c>
+      <c r="B129" s="1">
+        <v>10999.0</v>
+      </c>
+      <c r="C129" s="1">
+        <v>77.67</v>
+      </c>
+      <c r="D129" s="1">
+        <v>36.4950913719</v>
+      </c>
+      <c r="E129" t="s">
+        <v>8</v>
+      </c>
+      <c r="F129">
+        <v>1.0</v>
+      </c>
+      <c r="G129" s="1">
+        <v>401409.51</v>
+      </c>
+      <c r="H129" s="1">
+        <v>452882.82</v>
+      </c>
+      <c r="I129" s="1">
+        <v>112.82314163409</v>
+      </c>
+      <c r="J129">
+        <v>0.0</v>
+      </c>
+      <c r="K129">
+        <v>0.0</v>
+      </c>
+      <c r="L129" s="1">
+        <v>854292.33</v>
+      </c>
+      <c r="M129" s="1">
+        <v>854292.33</v>
+      </c>
+      <c r="N129" s="1">
+        <v>0.23</v>
+      </c>
+      <c r="O129">
+        <v>1</v>
+      </c>
+      <c r="Z129" t="s">
+        <v>288</v>
+      </c>
+    </row>
+    <row r="130" spans="1:26">
+      <c r="A130" t="s">
+        <v>291</v>
+      </c>
+      <c r="B130" s="1">
+        <v>859.0</v>
+      </c>
+      <c r="C130" s="1">
+        <v>142.7</v>
+      </c>
+      <c r="D130" s="1">
+        <v>131.2</v>
+      </c>
+      <c r="E130" t="s">
+        <v>8</v>
+      </c>
+      <c r="F130">
+        <v>1.0</v>
+      </c>
+      <c r="G130" s="1">
+        <v>112700.8</v>
+      </c>
+      <c r="H130" s="1">
+        <v>9878.5</v>
+      </c>
+      <c r="I130" s="1">
+        <v>8.765243902439</v>
+      </c>
+      <c r="J130">
+        <v>0.0</v>
+      </c>
+      <c r="K130">
+        <v>0.0</v>
+      </c>
+      <c r="L130" s="1">
+        <v>122579.3</v>
+      </c>
+      <c r="M130" s="1">
+        <v>122579.3</v>
+      </c>
+      <c r="N130" s="1">
+        <v>0.03</v>
+      </c>
+      <c r="O130">
+        <v>1</v>
+      </c>
+      <c r="Z130" t="s">
+        <v>290</v>
+      </c>
+    </row>
+    <row r="131" spans="1:26">
+      <c r="A131" t="s">
+        <v>293</v>
+      </c>
+      <c r="B131" s="1">
+        <v>2528.0</v>
+      </c>
+      <c r="C131" s="1">
+        <v>49.64</v>
+      </c>
+      <c r="D131" s="1">
+        <v>52.5</v>
+      </c>
+      <c r="E131" t="s">
+        <v>8</v>
+      </c>
+      <c r="F131">
+        <v>1.0</v>
+      </c>
+      <c r="G131" s="1">
+        <v>132720.0</v>
+      </c>
+      <c r="H131" s="1">
+        <v>-7230.08</v>
+      </c>
+      <c r="I131" s="1">
+        <v>-5.447619047619</v>
+      </c>
+      <c r="J131">
+        <v>0.0</v>
+      </c>
+      <c r="K131">
+        <v>0.0</v>
+      </c>
+      <c r="L131" s="1">
+        <v>125489.92</v>
+      </c>
+      <c r="M131" s="1">
+        <v>125489.92</v>
+      </c>
+      <c r="N131" s="1">
+        <v>0.03</v>
+      </c>
+      <c r="O131">
+        <v>1</v>
+      </c>
+      <c r="Z131" t="s">
+        <v>292</v>
+      </c>
+    </row>
+    <row r="132" spans="1:26">
+      <c r="A132" t="s">
+        <v>295</v>
+      </c>
+      <c r="B132" s="1">
+        <v>9354.0</v>
+      </c>
+      <c r="C132" s="1">
+        <v>68.03</v>
+      </c>
+      <c r="D132" s="1">
+        <v>25.1042270686</v>
+      </c>
+      <c r="E132" t="s">
+        <v>8</v>
+      </c>
+      <c r="F132">
+        <v>1.0</v>
+      </c>
+      <c r="G132" s="1">
+        <v>234824.94</v>
+      </c>
+      <c r="H132" s="1">
+        <v>401527.68</v>
+      </c>
+      <c r="I132" s="1">
+        <v>170.99021935234</v>
+      </c>
+      <c r="J132">
+        <v>0.0</v>
+      </c>
+      <c r="K132">
+        <v>0.0</v>
+      </c>
+      <c r="L132" s="1">
+        <v>636352.62</v>
+      </c>
+      <c r="M132" s="1">
+        <v>636352.62</v>
+      </c>
+      <c r="N132" s="1">
+        <v>0.17</v>
+      </c>
+      <c r="O132">
+        <v>1</v>
+      </c>
+      <c r="Z132" t="s">
+        <v>294</v>
+      </c>
+    </row>
+    <row r="133" spans="1:26">
+      <c r="A133" t="s">
+        <v>297</v>
+      </c>
+      <c r="B133" s="1">
+        <v>8941.0</v>
+      </c>
+      <c r="C133" s="1">
+        <v>9.666</v>
+      </c>
+      <c r="D133" s="1">
+        <v>11.5050005592</v>
+      </c>
+      <c r="E133" t="s">
+        <v>8</v>
+      </c>
+      <c r="F133">
+        <v>1.0</v>
+      </c>
+      <c r="G133" s="1">
+        <v>102866.21</v>
+      </c>
+      <c r="H133" s="1">
+        <v>-16442.5</v>
+      </c>
+      <c r="I133" s="1">
+        <v>-15.98435482361</v>
+      </c>
+      <c r="J133">
+        <v>0.0</v>
+      </c>
+      <c r="K133">
+        <v>0.0</v>
+      </c>
+      <c r="L133" s="1">
+        <v>86423.71</v>
+      </c>
+      <c r="M133" s="1">
+        <v>86423.71</v>
+      </c>
+      <c r="N133" s="1">
+        <v>0.02</v>
+      </c>
+      <c r="O133">
+        <v>1</v>
+      </c>
+      <c r="Z133" t="s">
+        <v>296</v>
+      </c>
+    </row>
+    <row r="134" spans="1:26">
+      <c r="A134" t="s">
+        <v>299</v>
+      </c>
+      <c r="B134" s="1">
+        <v>28840.0</v>
+      </c>
+      <c r="C134" s="1">
+        <v>35.66</v>
+      </c>
+      <c r="D134" s="1">
+        <v>30.0269805825</v>
+      </c>
+      <c r="E134" t="s">
+        <v>8</v>
+      </c>
+      <c r="F134">
+        <v>1.0</v>
+      </c>
+      <c r="G134" s="1">
+        <v>865978.12</v>
+      </c>
+      <c r="H134" s="1">
+        <v>162456.28</v>
+      </c>
+      <c r="I134" s="1">
+        <v>18.759859660196</v>
+      </c>
+      <c r="J134">
+        <v>0.0</v>
+      </c>
+      <c r="K134">
+        <v>0.0</v>
+      </c>
+      <c r="L134" s="1">
+        <v>1028434.4</v>
+      </c>
+      <c r="M134" s="1">
+        <v>1028434.4</v>
+      </c>
+      <c r="N134" s="1">
+        <v>0.28</v>
+      </c>
+      <c r="O134">
+        <v>1</v>
+      </c>
+      <c r="Z134" t="s">
+        <v>298</v>
+      </c>
+    </row>
+    <row r="135" spans="1:26">
+      <c r="A135" t="s">
+        <v>301</v>
+      </c>
+      <c r="B135" s="1">
+        <v>1999.0</v>
+      </c>
+      <c r="C135" s="1">
+        <v>55.12</v>
+      </c>
+      <c r="D135" s="1">
+        <v>51.48</v>
+      </c>
+      <c r="E135" t="s">
+        <v>8</v>
+      </c>
+      <c r="F135">
+        <v>1.0</v>
+      </c>
+      <c r="G135" s="1">
+        <v>102908.52</v>
+      </c>
+      <c r="H135" s="1">
+        <v>7276.36</v>
+      </c>
+      <c r="I135" s="1">
+        <v>7.0707070707071</v>
+      </c>
+      <c r="J135">
+        <v>0.0</v>
+      </c>
+      <c r="K135">
+        <v>0.0</v>
+      </c>
+      <c r="L135" s="1">
+        <v>110184.88</v>
+      </c>
+      <c r="M135" s="1">
+        <v>110184.88</v>
+      </c>
+      <c r="N135" s="1">
+        <v>0.03</v>
+      </c>
+      <c r="O135">
+        <v>1</v>
+      </c>
+      <c r="Z135" t="s">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="136" spans="1:26">
+      <c r="A136" t="s">
+        <v>303</v>
+      </c>
+      <c r="B136" s="1">
+        <v>21249.0</v>
+      </c>
+      <c r="C136" s="1">
+        <v>10.34</v>
+      </c>
+      <c r="D136" s="1">
+        <v>10.1845352722</v>
+      </c>
+      <c r="E136" t="s">
+        <v>8</v>
+      </c>
+      <c r="F136">
+        <v>1.0</v>
+      </c>
+      <c r="G136" s="1">
+        <v>216411.19</v>
+      </c>
+      <c r="H136" s="1">
+        <v>3303.47</v>
+      </c>
+      <c r="I136" s="1">
+        <v>1.5264783674079</v>
+      </c>
+      <c r="J136">
+        <v>0.0</v>
+      </c>
+      <c r="K136">
+        <v>0.0</v>
+      </c>
+      <c r="L136" s="1">
+        <v>219714.66</v>
+      </c>
+      <c r="M136" s="1">
+        <v>219714.66</v>
+      </c>
+      <c r="N136" s="1">
+        <v>0.06</v>
+      </c>
+      <c r="O136">
+        <v>1</v>
+      </c>
+      <c r="Z136" t="s">
+        <v>302</v>
+      </c>
+    </row>
+    <row r="137" spans="1:26">
+      <c r="A137" t="s">
+        <v>305</v>
+      </c>
+      <c r="B137" s="1">
+        <v>1381.0</v>
+      </c>
+      <c r="C137" s="1">
+        <v>232.4</v>
+      </c>
+      <c r="D137" s="1">
+        <v>254.7717523534</v>
+      </c>
+      <c r="E137" t="s">
+        <v>8</v>
+      </c>
+      <c r="F137">
+        <v>1.0</v>
+      </c>
+      <c r="G137" s="1">
+        <v>351839.79</v>
+      </c>
+      <c r="H137" s="1">
+        <v>-30895.39</v>
+      </c>
+      <c r="I137" s="1">
+        <v>-8.7810960778484</v>
+      </c>
+      <c r="J137">
+        <v>0.0</v>
+      </c>
+      <c r="K137">
+        <v>0.0</v>
+      </c>
+      <c r="L137" s="1">
+        <v>320944.4</v>
+      </c>
+      <c r="M137" s="1">
+        <v>320944.4</v>
+      </c>
+      <c r="N137" s="1">
+        <v>0.09</v>
+      </c>
+      <c r="O137">
+        <v>1</v>
+      </c>
+      <c r="Z137" t="s">
+        <v>304</v>
+      </c>
+    </row>
+    <row r="138" spans="1:26">
+      <c r="A138" t="s">
+        <v>307</v>
+      </c>
+      <c r="B138" s="1">
+        <v>1779.0</v>
+      </c>
+      <c r="C138" s="1">
+        <v>249.7</v>
+      </c>
+      <c r="D138" s="1">
+        <v>252.5837886453</v>
+      </c>
+      <c r="E138" t="s">
+        <v>8</v>
+      </c>
+      <c r="F138">
+        <v>1.0</v>
+      </c>
+      <c r="G138" s="1">
+        <v>449346.56</v>
+      </c>
+      <c r="H138" s="1">
+        <v>-5130.26</v>
+      </c>
+      <c r="I138" s="1">
+        <v>-1.141715650388</v>
+      </c>
+      <c r="J138">
+        <v>0.0</v>
+      </c>
+      <c r="K138">
+        <v>0.0</v>
+      </c>
+      <c r="L138" s="1">
+        <v>444216.3</v>
+      </c>
+      <c r="M138" s="1">
+        <v>444216.3</v>
+      </c>
+      <c r="N138" s="1">
+        <v>0.12</v>
+      </c>
+      <c r="O138">
+        <v>1</v>
+      </c>
+      <c r="Z138" t="s">
+        <v>306</v>
+      </c>
+    </row>
+    <row r="139" spans="1:26">
+      <c r="A139" t="s">
+        <v>309</v>
+      </c>
+      <c r="B139" s="1">
+        <v>5681.0</v>
+      </c>
+      <c r="C139" s="1">
+        <v>22.82</v>
+      </c>
+      <c r="D139" s="1">
+        <v>18.02</v>
+      </c>
+      <c r="E139" t="s">
+        <v>8</v>
+      </c>
+      <c r="F139">
+        <v>1.0</v>
+      </c>
+      <c r="G139" s="1">
+        <v>102371.62</v>
+      </c>
+      <c r="H139" s="1">
+        <v>27268.8</v>
+      </c>
+      <c r="I139" s="1">
+        <v>26.637069922309</v>
+      </c>
+      <c r="J139">
+        <v>0.0</v>
+      </c>
+      <c r="K139">
+        <v>0.0</v>
+      </c>
+      <c r="L139" s="1">
+        <v>129640.42</v>
+      </c>
+      <c r="M139" s="1">
+        <v>129640.42</v>
+      </c>
+      <c r="N139" s="1">
+        <v>0.04</v>
+      </c>
+      <c r="O139">
+        <v>1</v>
+      </c>
+      <c r="Z139" t="s">
+        <v>308</v>
+      </c>
+    </row>
+    <row r="140" spans="1:26">
+      <c r="A140" t="s">
+        <v>311</v>
+      </c>
+      <c r="B140" s="1">
+        <v>6835.0</v>
+      </c>
+      <c r="C140" s="1">
+        <v>98.7</v>
+      </c>
+      <c r="D140" s="1">
+        <v>104.2214059985</v>
+      </c>
+      <c r="E140" t="s">
+        <v>8</v>
+      </c>
+      <c r="F140">
+        <v>1.0</v>
+      </c>
+      <c r="G140" s="1">
+        <v>712353.31</v>
+      </c>
+      <c r="H140" s="1">
+        <v>-37738.81</v>
+      </c>
+      <c r="I140" s="1">
+        <v>-5.297765795459</v>
+      </c>
+      <c r="J140">
+        <v>0.0</v>
+      </c>
+      <c r="K140">
+        <v>0.0</v>
+      </c>
+      <c r="L140" s="1">
+        <v>674614.5</v>
+      </c>
+      <c r="M140" s="1">
+        <v>674614.5</v>
+      </c>
+      <c r="N140" s="1">
+        <v>0.19</v>
+      </c>
+      <c r="O140">
+        <v>1</v>
+      </c>
+      <c r="Z140" t="s">
+        <v>310</v>
+      </c>
+    </row>
+    <row r="141" spans="1:26">
+      <c r="A141" t="s">
+        <v>313</v>
+      </c>
+      <c r="B141" s="1">
+        <v>25208.0</v>
+      </c>
+      <c r="C141" s="1">
+        <v>79.52</v>
+      </c>
+      <c r="D141" s="1">
+        <v>66.4214431926</v>
+      </c>
+      <c r="E141" t="s">
+        <v>8</v>
+      </c>
+      <c r="F141">
+        <v>1.0</v>
+      </c>
+      <c r="G141" s="1">
+        <v>1674351.74</v>
+      </c>
+      <c r="H141" s="1">
+        <v>330188.42</v>
+      </c>
+      <c r="I141" s="1">
+        <v>19.720373689223</v>
+      </c>
+      <c r="J141">
+        <v>0.0</v>
+      </c>
+      <c r="K141">
+        <v>0.0</v>
+      </c>
+      <c r="L141" s="1">
+        <v>2004540.16</v>
+      </c>
+      <c r="M141" s="1">
+        <v>2004540.16</v>
+      </c>
+      <c r="N141" s="1">
+        <v>0.55</v>
+      </c>
+      <c r="O141">
+        <v>1</v>
+      </c>
+      <c r="Z141" t="s">
+        <v>312</v>
+      </c>
+    </row>
+    <row r="142" spans="1:26">
+      <c r="A142" t="s">
+        <v>315</v>
+      </c>
+      <c r="B142" s="1">
+        <v>5746.0</v>
+      </c>
+      <c r="C142" s="1">
+        <v>24.34</v>
+      </c>
+      <c r="D142" s="1">
+        <v>21.16</v>
+      </c>
+      <c r="E142" t="s">
+        <v>8</v>
+      </c>
+      <c r="F142">
+        <v>1.0</v>
+      </c>
+      <c r="G142" s="1">
+        <v>121585.36</v>
+      </c>
+      <c r="H142" s="1">
+        <v>18272.28</v>
+      </c>
+      <c r="I142" s="1">
+        <v>15.028355387524</v>
+      </c>
+      <c r="J142">
+        <v>0.0</v>
+      </c>
+      <c r="K142">
+        <v>0.0</v>
+      </c>
+      <c r="L142" s="1">
+        <v>139857.64</v>
+      </c>
+      <c r="M142" s="1">
+        <v>139857.64</v>
+      </c>
+      <c r="N142" s="1">
+        <v>0.04</v>
+      </c>
+      <c r="O142">
+        <v>1</v>
+      </c>
+      <c r="Z142" t="s">
+        <v>314</v>
+      </c>
+    </row>
+    <row r="143" spans="1:26">
+      <c r="A143" t="s">
+        <v>317</v>
+      </c>
+      <c r="B143" s="1">
+        <v>15662.0</v>
+      </c>
+      <c r="C143" s="1">
+        <v>18.775</v>
+      </c>
+      <c r="D143" s="1">
+        <v>18.9961301239</v>
+      </c>
+      <c r="E143" t="s">
+        <v>8</v>
+      </c>
+      <c r="F143">
+        <v>1.0</v>
+      </c>
+      <c r="G143" s="1">
+        <v>297517.39</v>
+      </c>
+      <c r="H143" s="1">
+        <v>-3463.34</v>
+      </c>
+      <c r="I143" s="1">
+        <v>-1.1640798542902</v>
+      </c>
+      <c r="J143">
+        <v>0.0</v>
+      </c>
+      <c r="K143">
+        <v>0.0</v>
+      </c>
+      <c r="L143" s="1">
+        <v>294054.05</v>
+      </c>
+      <c r="M143" s="1">
+        <v>294054.05</v>
+      </c>
+      <c r="N143" s="1">
+        <v>0.08</v>
+      </c>
+      <c r="O143">
+        <v>1</v>
+      </c>
+      <c r="Z143" t="s">
+        <v>316</v>
+      </c>
+    </row>
+    <row r="144" spans="1:26">
+      <c r="A144" t="s">
+        <v>319</v>
+      </c>
+      <c r="B144" s="1">
+        <v>8247.0</v>
+      </c>
+      <c r="C144" s="1">
+        <v>24.12</v>
+      </c>
+      <c r="D144" s="1">
+        <v>26.9717279011</v>
+      </c>
+      <c r="E144" t="s">
+        <v>8</v>
+      </c>
+      <c r="F144">
+        <v>1.0</v>
+      </c>
+      <c r="G144" s="1">
+        <v>222435.84</v>
+      </c>
+      <c r="H144" s="1">
+        <v>-23518.2</v>
+      </c>
+      <c r="I144" s="1">
+        <v>-10.573026361219</v>
+      </c>
+      <c r="J144">
+        <v>0.0</v>
+      </c>
+      <c r="K144">
+        <v>0.0</v>
+      </c>
+      <c r="L144" s="1">
+        <v>198917.64</v>
+      </c>
+      <c r="M144" s="1">
+        <v>198917.64</v>
+      </c>
+      <c r="N144" s="1">
+        <v>0.05</v>
+      </c>
+      <c r="O144">
+        <v>1</v>
+      </c>
+      <c r="Z144" t="s">
+        <v>318</v>
+      </c>
+    </row>
+    <row r="145" spans="1:26">
+      <c r="A145" t="s">
+        <v>321</v>
+      </c>
+      <c r="B145" s="1">
+        <v>25425.0</v>
+      </c>
+      <c r="C145" s="1">
+        <v>22.48</v>
+      </c>
+      <c r="D145" s="1">
+        <v>19.8515760079</v>
+      </c>
+      <c r="E145" t="s">
+        <v>8</v>
+      </c>
+      <c r="F145">
+        <v>1.0</v>
+      </c>
+      <c r="G145" s="1">
+        <v>504726.32</v>
+      </c>
+      <c r="H145" s="1">
+        <v>66827.68</v>
+      </c>
+      <c r="I145" s="1">
+        <v>13.240379459506</v>
+      </c>
+      <c r="J145">
+        <v>0.0</v>
+      </c>
+      <c r="K145">
+        <v>0.0</v>
+      </c>
+      <c r="L145" s="1">
+        <v>571554.0</v>
+      </c>
+      <c r="M145" s="1">
+        <v>571554.0</v>
+      </c>
+      <c r="N145" s="1">
         <v>0.16</v>
       </c>
-      <c r="P4">
-[...46 lines deleted...]
-      <c r="O5" s="1">
+      <c r="O145">
+        <v>1</v>
+      </c>
+      <c r="Z145" t="s">
+        <v>320</v>
+      </c>
+    </row>
+    <row r="146" spans="1:26">
+      <c r="A146" t="s">
+        <v>323</v>
+      </c>
+      <c r="B146" s="1">
+        <v>11214.0</v>
+      </c>
+      <c r="C146" s="1">
+        <v>55.6</v>
+      </c>
+      <c r="D146" s="1">
+        <v>60.545945247</v>
+      </c>
+      <c r="E146" t="s">
+        <v>8</v>
+      </c>
+      <c r="F146">
+        <v>1.0</v>
+      </c>
+      <c r="G146" s="1">
+        <v>678962.23</v>
+      </c>
+      <c r="H146" s="1">
+        <v>-55463.83</v>
+      </c>
+      <c r="I146" s="1">
+        <v>-8.1689124297827</v>
+      </c>
+      <c r="J146">
+        <v>0.0</v>
+      </c>
+      <c r="K146">
+        <v>0.0</v>
+      </c>
+      <c r="L146" s="1">
+        <v>623498.4</v>
+      </c>
+      <c r="M146" s="1">
+        <v>623498.4</v>
+      </c>
+      <c r="N146" s="1">
         <v>0.17</v>
       </c>
-      <c r="P5">
-[...146 lines deleted...]
-      <c r="O8" s="1">
+      <c r="O146">
+        <v>1</v>
+      </c>
+      <c r="Z146" t="s">
+        <v>322</v>
+      </c>
+    </row>
+    <row r="147" spans="1:26">
+      <c r="A147" t="s">
+        <v>325</v>
+      </c>
+      <c r="B147" s="1">
+        <v>1282.0</v>
+      </c>
+      <c r="C147" s="1">
+        <v>79.7</v>
+      </c>
+      <c r="D147" s="1">
+        <v>82.0</v>
+      </c>
+      <c r="E147" t="s">
+        <v>8</v>
+      </c>
+      <c r="F147">
+        <v>1.0</v>
+      </c>
+      <c r="G147" s="1">
+        <v>105124.0</v>
+      </c>
+      <c r="H147" s="1">
+        <v>-2948.6</v>
+      </c>
+      <c r="I147" s="1">
+        <v>-2.8048780487805</v>
+      </c>
+      <c r="J147">
+        <v>0.0</v>
+      </c>
+      <c r="K147">
+        <v>0.0</v>
+      </c>
+      <c r="L147" s="1">
+        <v>102175.4</v>
+      </c>
+      <c r="M147" s="1">
+        <v>102175.4</v>
+      </c>
+      <c r="N147" s="1">
         <v>0.03</v>
       </c>
-      <c r="P8">
-[...246 lines deleted...]
-      <c r="O13" s="1">
+      <c r="O147">
+        <v>1</v>
+      </c>
+      <c r="Z147" t="s">
+        <v>324</v>
+      </c>
+    </row>
+    <row r="148" spans="1:26">
+      <c r="A148" t="s">
+        <v>327</v>
+      </c>
+      <c r="B148" s="1">
+        <v>4301.0</v>
+      </c>
+      <c r="C148" s="1">
+        <v>129.65</v>
+      </c>
+      <c r="D148" s="1">
+        <v>101.6139920949</v>
+      </c>
+      <c r="E148" t="s">
+        <v>8</v>
+      </c>
+      <c r="F148">
+        <v>1.0</v>
+      </c>
+      <c r="G148" s="1">
+        <v>437041.78</v>
+      </c>
+      <c r="H148" s="1">
+        <v>120582.87</v>
+      </c>
+      <c r="I148" s="1">
+        <v>27.590696248766</v>
+      </c>
+      <c r="J148">
+        <v>0.0</v>
+      </c>
+      <c r="K148">
+        <v>0.0</v>
+      </c>
+      <c r="L148" s="1">
+        <v>557624.65</v>
+      </c>
+      <c r="M148" s="1">
+        <v>557624.65</v>
+      </c>
+      <c r="N148" s="1">
+        <v>0.15</v>
+      </c>
+      <c r="O148">
+        <v>1</v>
+      </c>
+      <c r="Z148" t="s">
+        <v>326</v>
+      </c>
+    </row>
+    <row r="149" spans="1:26">
+      <c r="A149" t="s">
+        <v>329</v>
+      </c>
+      <c r="B149" s="1">
+        <v>3134.0</v>
+      </c>
+      <c r="C149" s="1">
+        <v>80.44</v>
+      </c>
+      <c r="D149" s="1">
+        <v>100.5199744735</v>
+      </c>
+      <c r="E149" t="s">
+        <v>8</v>
+      </c>
+      <c r="F149">
+        <v>1.0</v>
+      </c>
+      <c r="G149" s="1">
+        <v>315029.6</v>
+      </c>
+      <c r="H149" s="1">
+        <v>-62930.64</v>
+      </c>
+      <c r="I149" s="1">
+        <v>-19.976103832783</v>
+      </c>
+      <c r="J149">
+        <v>0.0</v>
+      </c>
+      <c r="K149">
+        <v>0.0</v>
+      </c>
+      <c r="L149" s="1">
+        <v>252098.96</v>
+      </c>
+      <c r="M149" s="1">
+        <v>252098.96</v>
+      </c>
+      <c r="N149" s="1">
         <v>0.07</v>
       </c>
-      <c r="P13">
-[...846 lines deleted...]
-      <c r="O30" s="1">
+      <c r="O149">
+        <v>1</v>
+      </c>
+      <c r="Z149" t="s">
+        <v>328</v>
+      </c>
+    </row>
+    <row r="150" spans="1:26">
+      <c r="A150" t="s">
+        <v>331</v>
+      </c>
+      <c r="B150" s="1">
+        <v>19326.0</v>
+      </c>
+      <c r="C150" s="1">
+        <v>20.6</v>
+      </c>
+      <c r="D150" s="1">
+        <v>37.6989754735</v>
+      </c>
+      <c r="E150" t="s">
+        <v>8</v>
+      </c>
+      <c r="F150">
+        <v>1.0</v>
+      </c>
+      <c r="G150" s="1">
+        <v>728570.4</v>
+      </c>
+      <c r="H150" s="1">
+        <v>-330454.8</v>
+      </c>
+      <c r="I150" s="1">
+        <v>-45.356605209325</v>
+      </c>
+      <c r="J150">
+        <v>0.0</v>
+      </c>
+      <c r="K150">
+        <v>0.0</v>
+      </c>
+      <c r="L150" s="1">
+        <v>398115.6</v>
+      </c>
+      <c r="M150" s="1">
+        <v>398115.6</v>
+      </c>
+      <c r="N150" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="O150">
+        <v>1</v>
+      </c>
+      <c r="Z150" t="s">
+        <v>330</v>
+      </c>
+    </row>
+    <row r="151" spans="1:26">
+      <c r="A151" t="s">
+        <v>333</v>
+      </c>
+      <c r="B151" s="1">
+        <v>22859.0</v>
+      </c>
+      <c r="C151" s="1">
+        <v>33.68</v>
+      </c>
+      <c r="D151" s="1">
+        <v>36.6613417035</v>
+      </c>
+      <c r="E151" t="s">
+        <v>8</v>
+      </c>
+      <c r="F151">
+        <v>1.0</v>
+      </c>
+      <c r="G151" s="1">
+        <v>838041.61</v>
+      </c>
+      <c r="H151" s="1">
+        <v>-68150.49</v>
+      </c>
+      <c r="I151" s="1">
+        <v>-8.1321129150139</v>
+      </c>
+      <c r="J151">
+        <v>0.0</v>
+      </c>
+      <c r="K151">
+        <v>0.0</v>
+      </c>
+      <c r="L151" s="1">
+        <v>769891.12</v>
+      </c>
+      <c r="M151" s="1">
+        <v>769891.12</v>
+      </c>
+      <c r="N151" s="1">
+        <v>0.21</v>
+      </c>
+      <c r="O151">
+        <v>1</v>
+      </c>
+      <c r="Z151" t="s">
+        <v>332</v>
+      </c>
+    </row>
+    <row r="152" spans="1:26">
+      <c r="A152" t="s">
+        <v>335</v>
+      </c>
+      <c r="B152" s="1">
+        <v>16874.0</v>
+      </c>
+      <c r="C152" s="1">
+        <v>23.82</v>
+      </c>
+      <c r="D152" s="1">
+        <v>30.6857058196</v>
+      </c>
+      <c r="E152" t="s">
+        <v>8</v>
+      </c>
+      <c r="F152">
+        <v>1.0</v>
+      </c>
+      <c r="G152" s="1">
+        <v>517790.6</v>
+      </c>
+      <c r="H152" s="1">
+        <v>-115851.92</v>
+      </c>
+      <c r="I152" s="1">
+        <v>-22.37428025924</v>
+      </c>
+      <c r="J152">
+        <v>0.0</v>
+      </c>
+      <c r="K152">
+        <v>0.0</v>
+      </c>
+      <c r="L152" s="1">
+        <v>401938.68</v>
+      </c>
+      <c r="M152" s="1">
+        <v>401938.68</v>
+      </c>
+      <c r="N152" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="O152">
+        <v>1</v>
+      </c>
+      <c r="Z152" t="s">
+        <v>334</v>
+      </c>
+    </row>
+    <row r="153" spans="1:26">
+      <c r="A153" t="s">
+        <v>337</v>
+      </c>
+      <c r="B153" s="1">
+        <v>11183.0</v>
+      </c>
+      <c r="C153" s="1">
+        <v>58.86</v>
+      </c>
+      <c r="D153" s="1">
+        <v>114.8058812483</v>
+      </c>
+      <c r="E153" t="s">
+        <v>8</v>
+      </c>
+      <c r="F153">
+        <v>1.0</v>
+      </c>
+      <c r="G153" s="1">
+        <v>1283874.17</v>
+      </c>
+      <c r="H153" s="1">
+        <v>-625642.79</v>
+      </c>
+      <c r="I153" s="1">
+        <v>-48.730849534889</v>
+      </c>
+      <c r="J153">
+        <v>0.0</v>
+      </c>
+      <c r="K153">
+        <v>0.0</v>
+      </c>
+      <c r="L153" s="1">
+        <v>658231.38</v>
+      </c>
+      <c r="M153" s="1">
+        <v>658231.38</v>
+      </c>
+      <c r="N153" s="1">
+        <v>0.18</v>
+      </c>
+      <c r="O153">
+        <v>1</v>
+      </c>
+      <c r="Z153" t="s">
+        <v>336</v>
+      </c>
+    </row>
+    <row r="154" spans="1:26">
+      <c r="A154" t="s">
+        <v>339</v>
+      </c>
+      <c r="B154" s="1">
+        <v>785.0</v>
+      </c>
+      <c r="C154" s="1">
+        <v>278.2</v>
+      </c>
+      <c r="D154" s="1">
+        <v>276.049936306</v>
+      </c>
+      <c r="E154" t="s">
+        <v>8</v>
+      </c>
+      <c r="F154">
+        <v>1.0</v>
+      </c>
+      <c r="G154" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H154" s="1">
+        <v>168780.0</v>
+      </c>
+      <c r="I154" s="1">
+        <v>0</v>
+      </c>
+      <c r="J154">
+        <v>0.0</v>
+      </c>
+      <c r="K154">
+        <v>0.0</v>
+      </c>
+      <c r="L154" s="1">
+        <v>168780.0</v>
+      </c>
+      <c r="M154" s="1">
+        <v>168780.0</v>
+      </c>
+      <c r="N154" s="1">
+        <v>0.05</v>
+      </c>
+      <c r="O154">
+        <v>1</v>
+      </c>
+      <c r="Z154" t="s">
+        <v>338</v>
+      </c>
+    </row>
+    <row r="155" spans="1:26">
+      <c r="A155" t="s">
+        <v>341</v>
+      </c>
+      <c r="B155" s="1">
+        <v>146.0</v>
+      </c>
+      <c r="C155" s="1">
+        <v>114.75</v>
+      </c>
+      <c r="D155" s="1">
+        <v>114.62</v>
+      </c>
+      <c r="E155" t="s">
+        <v>8</v>
+      </c>
+      <c r="F155">
+        <v>1.0</v>
+      </c>
+      <c r="G155" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H155" s="1">
+        <v>-18740.0</v>
+      </c>
+      <c r="I155" s="1">
+        <v>0</v>
+      </c>
+      <c r="J155">
+        <v>0.0</v>
+      </c>
+      <c r="K155">
+        <v>0.0</v>
+      </c>
+      <c r="L155" s="1">
+        <v>-18740.0</v>
+      </c>
+      <c r="M155" s="1">
+        <v>-18740.0</v>
+      </c>
+      <c r="N155" s="1">
+        <v>-0.01</v>
+      </c>
+      <c r="O155">
+        <v>1</v>
+      </c>
+      <c r="Z155" t="s">
+        <v>340</v>
+      </c>
+    </row>
+    <row r="156" spans="1:26">
+      <c r="A156" t="s">
+        <v>343</v>
+      </c>
+      <c r="B156" s="1">
+        <v>17.0</v>
+      </c>
+      <c r="C156" s="1">
+        <v>105.735</v>
+      </c>
+      <c r="D156" s="1">
+        <v>105.69</v>
+      </c>
+      <c r="E156" t="s">
+        <v>8</v>
+      </c>
+      <c r="F156">
+        <v>1.0</v>
+      </c>
+      <c r="G156" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H156" s="1">
+        <v>765.0</v>
+      </c>
+      <c r="I156" s="1">
+        <v>0</v>
+      </c>
+      <c r="J156">
+        <v>0.0</v>
+      </c>
+      <c r="K156">
+        <v>0.0</v>
+      </c>
+      <c r="L156" s="1">
+        <v>765.0</v>
+      </c>
+      <c r="M156" s="1">
+        <v>765.0</v>
+      </c>
+      <c r="N156" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O156">
+        <v>1</v>
+      </c>
+      <c r="Z156" t="s">
+        <v>342</v>
+      </c>
+    </row>
+    <row r="157" spans="1:26">
+      <c r="A157" t="s">
+        <v>345</v>
+      </c>
+      <c r="B157" s="1">
+        <v>-15.0</v>
+      </c>
+      <c r="C157" s="1">
+        <v>6337.0</v>
+      </c>
+      <c r="D157" s="1">
+        <v>6288.0</v>
+      </c>
+      <c r="E157" t="s">
+        <v>8</v>
+      </c>
+      <c r="F157">
+        <v>1.0</v>
+      </c>
+      <c r="G157" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H157" s="1">
+        <v>-7350.0</v>
+      </c>
+      <c r="I157" s="1">
+        <v>0</v>
+      </c>
+      <c r="J157">
+        <v>0.0</v>
+      </c>
+      <c r="K157">
+        <v>0.0</v>
+      </c>
+      <c r="L157" s="1">
+        <v>-7350.0</v>
+      </c>
+      <c r="M157" s="1">
+        <v>-7350.0</v>
+      </c>
+      <c r="N157" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O157">
+        <v>1</v>
+      </c>
+      <c r="Z157" t="s">
+        <v>344</v>
+      </c>
+    </row>
+    <row r="158" spans="1:26">
+      <c r="A158" t="s">
+        <v>347</v>
+      </c>
+      <c r="B158" s="1">
+        <v>-8.0</v>
+      </c>
+      <c r="C158" s="1">
+        <v>118.38</v>
+      </c>
+      <c r="D158" s="1">
+        <v>117.835</v>
+      </c>
+      <c r="E158" t="s">
+        <v>8</v>
+      </c>
+      <c r="F158">
+        <v>1.0</v>
+      </c>
+      <c r="G158" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H158" s="1">
+        <v>-4360.0</v>
+      </c>
+      <c r="I158" s="1">
+        <v>0</v>
+      </c>
+      <c r="J158">
+        <v>0.0</v>
+      </c>
+      <c r="K158">
+        <v>0.0</v>
+      </c>
+      <c r="L158" s="1">
+        <v>-4360.0</v>
+      </c>
+      <c r="M158" s="1">
+        <v>-4360.0</v>
+      </c>
+      <c r="N158" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O158">
+        <v>1</v>
+      </c>
+      <c r="Z158" t="s">
+        <v>346</v>
+      </c>
+    </row>
+    <row r="159" spans="1:26">
+      <c r="A159" t="s">
+        <v>349</v>
+      </c>
+      <c r="B159" s="1">
+        <v>-48.0</v>
+      </c>
+      <c r="C159" s="1">
+        <v>126.09</v>
+      </c>
+      <c r="D159" s="1">
+        <v>125.77</v>
+      </c>
+      <c r="E159" t="s">
+        <v>8</v>
+      </c>
+      <c r="F159">
+        <v>1.0</v>
+      </c>
+      <c r="G159" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H159" s="1">
+        <v>-15360.0</v>
+      </c>
+      <c r="I159" s="1">
+        <v>0</v>
+      </c>
+      <c r="J159">
+        <v>0.0</v>
+      </c>
+      <c r="K159">
+        <v>0.0</v>
+      </c>
+      <c r="L159" s="1">
+        <v>-15360.0</v>
+      </c>
+      <c r="M159" s="1">
+        <v>-15360.0</v>
+      </c>
+      <c r="N159" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O159">
+        <v>1</v>
+      </c>
+      <c r="Z159" t="s">
+        <v>348</v>
+      </c>
+    </row>
+    <row r="160" spans="1:26">
+      <c r="A160" t="s">
+        <v>351</v>
+      </c>
+      <c r="B160" s="1">
+        <v>-44.0</v>
+      </c>
+      <c r="C160" s="1">
+        <v>119.17</v>
+      </c>
+      <c r="D160" s="1">
+        <v>118.9</v>
+      </c>
+      <c r="E160" t="s">
+        <v>8</v>
+      </c>
+      <c r="F160">
+        <v>1.0</v>
+      </c>
+      <c r="G160" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H160" s="1">
+        <v>-11880.0</v>
+      </c>
+      <c r="I160" s="1">
+        <v>0</v>
+      </c>
+      <c r="J160">
+        <v>0.0</v>
+      </c>
+      <c r="K160">
+        <v>0.0</v>
+      </c>
+      <c r="L160" s="1">
+        <v>-11880.0</v>
+      </c>
+      <c r="M160" s="1">
+        <v>-11880.0</v>
+      </c>
+      <c r="N160" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O160">
+        <v>1</v>
+      </c>
+      <c r="Z160" t="s">
+        <v>350</v>
+      </c>
+    </row>
+    <row r="161" spans="1:26">
+      <c r="A161" t="s">
+        <v>353</v>
+      </c>
+      <c r="B161" s="1">
+        <v>593000.0</v>
+      </c>
+      <c r="C161" s="1">
+        <v>98.469</v>
+      </c>
+      <c r="D161" s="1">
+        <v>99.52772344</v>
+      </c>
+      <c r="E161" t="s">
+        <v>8</v>
+      </c>
+      <c r="F161">
+        <v>1.0</v>
+      </c>
+      <c r="G161" s="1">
+        <v>590199.4</v>
+      </c>
+      <c r="H161" s="1">
+        <v>-6278.23</v>
+      </c>
+      <c r="I161" s="1">
+        <v>-1.0637472691433</v>
+      </c>
+      <c r="J161">
+        <v>1.43</v>
+      </c>
+      <c r="K161" t="s">
+        <v>354</v>
+      </c>
+      <c r="L161" s="1">
+        <v>583921.17</v>
+      </c>
+      <c r="M161" s="1">
+        <v>592401.88</v>
+      </c>
+      <c r="N161" s="1">
+        <v>0.16</v>
+      </c>
+      <c r="O161">
+        <v>1</v>
+      </c>
+      <c r="Z161" t="s">
+        <v>352</v>
+      </c>
+    </row>
+    <row r="162" spans="1:26">
+      <c r="A162" t="s">
+        <v>356</v>
+      </c>
+      <c r="B162" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="C162" s="1">
+        <v>99.567</v>
+      </c>
+      <c r="D162" s="1">
+        <v>99.331</v>
+      </c>
+      <c r="E162" t="s">
+        <v>8</v>
+      </c>
+      <c r="F162">
+        <v>1.0</v>
+      </c>
+      <c r="G162" s="1">
+        <v>297993.0</v>
+      </c>
+      <c r="H162" s="1">
+        <v>708.0</v>
+      </c>
+      <c r="I162" s="1">
+        <v>0.23758947357824</v>
+      </c>
+      <c r="J162">
+        <v>0.15</v>
+      </c>
+      <c r="K162">
+        <v>446.92</v>
+      </c>
+      <c r="L162" s="1">
+        <v>298701.0</v>
+      </c>
+      <c r="M162" s="1">
+        <v>299147.92</v>
+      </c>
+      <c r="N162" s="1">
         <v>0.08</v>
       </c>
-      <c r="P30">
-[...6554 lines deleted...]
-      <c r="A162" t="s">
+      <c r="O162">
+        <v>1</v>
+      </c>
+      <c r="Z162" t="s">
         <v>355</v>
       </c>
-      <c r="B162" t="s">
-[...45 lines deleted...]
-    <row r="163" spans="1:16">
+    </row>
+    <row r="163" spans="1:26">
       <c r="A163" t="s">
         <v>358</v>
       </c>
-      <c r="B163" t="s">
+      <c r="B163" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="C163" s="1">
+        <v>101.774</v>
+      </c>
+      <c r="D163" s="1">
+        <v>99.634</v>
+      </c>
+      <c r="E163" t="s">
+        <v>8</v>
+      </c>
+      <c r="F163">
+        <v>1.0</v>
+      </c>
+      <c r="G163" s="1">
+        <v>298902.0</v>
+      </c>
+      <c r="H163" s="1">
+        <v>6420.0</v>
+      </c>
+      <c r="I163" s="1">
+        <v>2.1478611718891</v>
+      </c>
+      <c r="J163">
+        <v>4.1</v>
+      </c>
+      <c r="K163" t="s">
         <v>359</v>
       </c>
-      <c r="C163" s="1">
-[...27 lines deleted...]
-        <v>360</v>
+      <c r="L163" s="1">
+        <v>305322.0</v>
       </c>
       <c r="M163" s="1">
-        <v>507315.0</v>
+        <v>317619.95</v>
       </c>
       <c r="N163" s="1">
-        <v>514693.42</v>
-[...8 lines deleted...]
-    <row r="164" spans="1:16">
+        <v>0.09</v>
+      </c>
+      <c r="O163">
+        <v>1</v>
+      </c>
+      <c r="Z163" t="s">
+        <v>357</v>
+      </c>
+    </row>
+    <row r="164" spans="1:26">
       <c r="A164" t="s">
         <v>361</v>
       </c>
-      <c r="B164" t="s">
+      <c r="B164" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="C164" s="1">
+        <v>101.412</v>
+      </c>
+      <c r="D164" s="1">
+        <v>99.179</v>
+      </c>
+      <c r="E164" t="s">
+        <v>8</v>
+      </c>
+      <c r="F164">
+        <v>1.0</v>
+      </c>
+      <c r="G164" s="1">
+        <v>495895.0</v>
+      </c>
+      <c r="H164" s="1">
+        <v>11165.0</v>
+      </c>
+      <c r="I164" s="1">
+        <v>2.2514846892991</v>
+      </c>
+      <c r="J164">
+        <v>1.69</v>
+      </c>
+      <c r="K164" t="s">
         <v>362</v>
       </c>
-      <c r="C164" s="1">
-[...27 lines deleted...]
-        <v>363</v>
+      <c r="L164" s="1">
+        <v>507060.0</v>
       </c>
       <c r="M164" s="1">
-        <v>160350.82</v>
+        <v>515500.07</v>
       </c>
       <c r="N164" s="1">
-        <v>165241.8</v>
-[...8 lines deleted...]
-    <row r="165" spans="1:16">
+        <v>0.14</v>
+      </c>
+      <c r="O164">
+        <v>1</v>
+      </c>
+      <c r="Z164" t="s">
+        <v>360</v>
+      </c>
+    </row>
+    <row r="165" spans="1:26">
       <c r="A165" t="s">
         <v>364</v>
       </c>
-      <c r="B165" t="s">
+      <c r="B165" s="1">
+        <v>149000.0</v>
+      </c>
+      <c r="C165" s="1">
+        <v>108.876</v>
+      </c>
+      <c r="D165" s="1">
+        <v>99.188</v>
+      </c>
+      <c r="E165" t="s">
+        <v>8</v>
+      </c>
+      <c r="F165">
+        <v>1.0</v>
+      </c>
+      <c r="G165" s="1">
+        <v>147790.12</v>
+      </c>
+      <c r="H165" s="1">
+        <v>14435.12</v>
+      </c>
+      <c r="I165" s="1">
+        <v>9.7673105617615</v>
+      </c>
+      <c r="J165">
+        <v>3.59</v>
+      </c>
+      <c r="K165" t="s">
         <v>365</v>
       </c>
-      <c r="C165" s="1">
+      <c r="L165" s="1">
+        <v>162225.24</v>
+      </c>
+      <c r="M165" s="1">
+        <v>167575.46</v>
+      </c>
+      <c r="N165" s="1">
+        <v>0.05</v>
+      </c>
+      <c r="O165">
+        <v>1</v>
+      </c>
+      <c r="Z165" t="s">
+        <v>363</v>
+      </c>
+    </row>
+    <row r="166" spans="1:26">
+      <c r="A166" t="s">
+        <v>367</v>
+      </c>
+      <c r="B166" s="1">
         <v>500000.0</v>
       </c>
-      <c r="D165" s="1">
-[...2 lines deleted...]
-      <c r="E165" s="1">
+      <c r="C166" s="1">
+        <v>100.705</v>
+      </c>
+      <c r="D166" s="1">
         <v>99.847</v>
       </c>
-      <c r="F165" t="s">
-[...5 lines deleted...]
-      <c r="H165" s="1">
+      <c r="E166" t="s">
+        <v>8</v>
+      </c>
+      <c r="F166">
+        <v>1.0</v>
+      </c>
+      <c r="G166" s="1">
         <v>499235.0</v>
       </c>
-      <c r="I165" s="1">
-[...5 lines deleted...]
-      <c r="K165">
+      <c r="H166" s="1">
+        <v>4290.0</v>
+      </c>
+      <c r="I166" s="1">
+        <v>0.8593147515699</v>
+      </c>
+      <c r="J166">
+        <v>0.27</v>
+      </c>
+      <c r="K166" t="s">
+        <v>368</v>
+      </c>
+      <c r="L166" s="1">
+        <v>503525.0</v>
+      </c>
+      <c r="M166" s="1">
+        <v>504867.47</v>
+      </c>
+      <c r="N166" s="1">
+        <v>0.14</v>
+      </c>
+      <c r="O166">
+        <v>1</v>
+      </c>
+      <c r="Z166" t="s">
+        <v>366</v>
+      </c>
+    </row>
+    <row r="167" spans="1:26">
+      <c r="A167" t="s">
+        <v>370</v>
+      </c>
+      <c r="B167" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="C167" s="1">
+        <v>101.486</v>
+      </c>
+      <c r="D167" s="1">
+        <v>99.89</v>
+      </c>
+      <c r="E167" t="s">
+        <v>8</v>
+      </c>
+      <c r="F167">
+        <v>1.0</v>
+      </c>
+      <c r="G167" s="1">
+        <v>399560.0</v>
+      </c>
+      <c r="H167" s="1">
+        <v>6384.0</v>
+      </c>
+      <c r="I167" s="1">
+        <v>1.5977575332866</v>
+      </c>
+      <c r="J167">
+        <v>0.66</v>
+      </c>
+      <c r="K167" t="s">
+        <v>371</v>
+      </c>
+      <c r="L167" s="1">
+        <v>405944.0</v>
+      </c>
+      <c r="M167" s="1">
+        <v>408579.62</v>
+      </c>
+      <c r="N167" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="O167">
+        <v>1</v>
+      </c>
+      <c r="Z167" t="s">
+        <v>369</v>
+      </c>
+    </row>
+    <row r="168" spans="1:26">
+      <c r="A168" t="s">
+        <v>373</v>
+      </c>
+      <c r="B168" s="1">
+        <v>408000.0</v>
+      </c>
+      <c r="C168" s="1">
+        <v>98.388</v>
+      </c>
+      <c r="D168" s="1">
+        <v>99.33</v>
+      </c>
+      <c r="E168" t="s">
+        <v>8</v>
+      </c>
+      <c r="F168">
+        <v>1.0</v>
+      </c>
+      <c r="G168" s="1">
+        <v>405266.4</v>
+      </c>
+      <c r="H168" s="1">
+        <v>-3843.36</v>
+      </c>
+      <c r="I168" s="1">
+        <v>-0.94835397160979</v>
+      </c>
+      <c r="J168">
+        <v>2.09</v>
+      </c>
+      <c r="K168" t="s">
+        <v>374</v>
+      </c>
+      <c r="L168" s="1">
+        <v>401423.04</v>
+      </c>
+      <c r="M168" s="1">
+        <v>409932.36</v>
+      </c>
+      <c r="N168" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="O168">
+        <v>1</v>
+      </c>
+      <c r="Z168" t="s">
+        <v>372</v>
+      </c>
+    </row>
+    <row r="169" spans="1:26">
+      <c r="A169" t="s">
+        <v>376</v>
+      </c>
+      <c r="B169" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="C169" s="1">
+        <v>96.999</v>
+      </c>
+      <c r="D169" s="1">
+        <v>99.253</v>
+      </c>
+      <c r="E169" t="s">
+        <v>8</v>
+      </c>
+      <c r="F169">
+        <v>1.0</v>
+      </c>
+      <c r="G169" s="1">
+        <v>397012.0</v>
+      </c>
+      <c r="H169" s="1">
+        <v>-9016.0</v>
+      </c>
+      <c r="I169" s="1">
+        <v>-2.2709641018408</v>
+      </c>
+      <c r="J169">
+        <v>0.4</v>
+      </c>
+      <c r="K169" t="s">
+        <v>377</v>
+      </c>
+      <c r="L169" s="1">
+        <v>387996.0</v>
+      </c>
+      <c r="M169" s="1">
+        <v>389606.96</v>
+      </c>
+      <c r="N169" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="O169">
+        <v>1</v>
+      </c>
+      <c r="Z169" t="s">
+        <v>375</v>
+      </c>
+    </row>
+    <row r="170" spans="1:26">
+      <c r="A170" t="s">
+        <v>379</v>
+      </c>
+      <c r="B170" s="1">
+        <v>263000.0</v>
+      </c>
+      <c r="C170" s="1">
+        <v>94.06</v>
+      </c>
+      <c r="D170" s="1">
+        <v>93.76040684</v>
+      </c>
+      <c r="E170" t="s">
+        <v>8</v>
+      </c>
+      <c r="F170">
+        <v>1.0</v>
+      </c>
+      <c r="G170" s="1">
+        <v>246589.87</v>
+      </c>
+      <c r="H170" s="1">
+        <v>787.93</v>
+      </c>
+      <c r="I170" s="1">
+        <v>0.3195305630357</v>
+      </c>
+      <c r="J170">
+        <v>0.5</v>
+      </c>
+      <c r="K170" t="s">
+        <v>380</v>
+      </c>
+      <c r="L170" s="1">
+        <v>247377.8</v>
+      </c>
+      <c r="M170" s="1">
+        <v>248699.1</v>
+      </c>
+      <c r="N170" s="1">
+        <v>0.07</v>
+      </c>
+      <c r="O170">
+        <v>1</v>
+      </c>
+      <c r="Z170" t="s">
+        <v>378</v>
+      </c>
+    </row>
+    <row r="171" spans="1:26">
+      <c r="A171" t="s">
+        <v>382</v>
+      </c>
+      <c r="B171" s="1">
+        <v>216000.0</v>
+      </c>
+      <c r="C171" s="1">
+        <v>99.792</v>
+      </c>
+      <c r="D171" s="1">
+        <v>99.646</v>
+      </c>
+      <c r="E171" t="s">
+        <v>8</v>
+      </c>
+      <c r="F171">
+        <v>1.0</v>
+      </c>
+      <c r="G171" s="1">
+        <v>215235.36</v>
+      </c>
+      <c r="H171" s="1">
+        <v>315.36</v>
+      </c>
+      <c r="I171" s="1">
+        <v>0.14651867611344</v>
+      </c>
+      <c r="J171">
+        <v>0.48</v>
+      </c>
+      <c r="K171" t="s">
+        <v>383</v>
+      </c>
+      <c r="L171" s="1">
+        <v>215550.72</v>
+      </c>
+      <c r="M171" s="1">
+        <v>216589.3</v>
+      </c>
+      <c r="N171" s="1">
+        <v>0.06</v>
+      </c>
+      <c r="O171">
+        <v>1</v>
+      </c>
+      <c r="Z171" t="s">
+        <v>381</v>
+      </c>
+    </row>
+    <row r="172" spans="1:26">
+      <c r="A172" t="s">
+        <v>385</v>
+      </c>
+      <c r="B172" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="C172" s="1">
+        <v>101.725</v>
+      </c>
+      <c r="D172" s="1">
+        <v>100.69583</v>
+      </c>
+      <c r="E172" t="s">
+        <v>8</v>
+      </c>
+      <c r="F172">
+        <v>1.0</v>
+      </c>
+      <c r="G172" s="1">
+        <v>302087.49</v>
+      </c>
+      <c r="H172" s="1">
+        <v>3087.51</v>
+      </c>
+      <c r="I172" s="1">
+        <v>1.0220582123411</v>
+      </c>
+      <c r="J172">
+        <v>4.45</v>
+      </c>
+      <c r="K172" t="s">
+        <v>386</v>
+      </c>
+      <c r="L172" s="1">
+        <v>305175.0</v>
+      </c>
+      <c r="M172" s="1">
+        <v>318527.05</v>
+      </c>
+      <c r="N172" s="1">
+        <v>0.09</v>
+      </c>
+      <c r="O172">
+        <v>1</v>
+      </c>
+      <c r="Z172" t="s">
+        <v>384</v>
+      </c>
+    </row>
+    <row r="173" spans="1:26">
+      <c r="A173" t="s">
+        <v>388</v>
+      </c>
+      <c r="B173" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="C173" s="1">
+        <v>110.209</v>
+      </c>
+      <c r="D173" s="1">
+        <v>100.019</v>
+      </c>
+      <c r="E173" t="s">
+        <v>8</v>
+      </c>
+      <c r="F173">
+        <v>1.0</v>
+      </c>
+      <c r="G173" s="1">
+        <v>500095.0</v>
+      </c>
+      <c r="H173" s="1">
+        <v>50950.0</v>
+      </c>
+      <c r="I173" s="1">
+        <v>10.188064267789</v>
+      </c>
+      <c r="J173">
+        <v>5.31</v>
+      </c>
+      <c r="K173" t="s">
+        <v>389</v>
+      </c>
+      <c r="L173" s="1">
+        <v>551045.0</v>
+      </c>
+      <c r="M173" s="1">
+        <v>577612.01</v>
+      </c>
+      <c r="N173" s="1">
+        <v>0.16</v>
+      </c>
+      <c r="O173">
+        <v>1</v>
+      </c>
+      <c r="Z173" t="s">
+        <v>387</v>
+      </c>
+    </row>
+    <row r="174" spans="1:26">
+      <c r="A174" t="s">
+        <v>391</v>
+      </c>
+      <c r="B174" s="1">
+        <v>535000.0</v>
+      </c>
+      <c r="C174" s="1">
+        <v>100.102</v>
+      </c>
+      <c r="D174" s="1">
+        <v>99.58</v>
+      </c>
+      <c r="E174" t="s">
+        <v>8</v>
+      </c>
+      <c r="F174">
+        <v>1.0</v>
+      </c>
+      <c r="G174" s="1">
+        <v>532753.0</v>
+      </c>
+      <c r="H174" s="1">
+        <v>2792.7</v>
+      </c>
+      <c r="I174" s="1">
+        <v>0.52420164691705</v>
+      </c>
+      <c r="J174">
+        <v>0.49</v>
+      </c>
+      <c r="K174" t="s">
+        <v>392</v>
+      </c>
+      <c r="L174" s="1">
+        <v>535545.7</v>
+      </c>
+      <c r="M174" s="1">
+        <v>538184.06</v>
+      </c>
+      <c r="N174" s="1">
+        <v>0.15</v>
+      </c>
+      <c r="O174">
+        <v>1</v>
+      </c>
+      <c r="Z174" t="s">
+        <v>390</v>
+      </c>
+    </row>
+    <row r="175" spans="1:26">
+      <c r="A175" t="s">
+        <v>394</v>
+      </c>
+      <c r="B175" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C175" s="1">
+        <v>104.338</v>
+      </c>
+      <c r="D175" s="1">
+        <v>106.65</v>
+      </c>
+      <c r="E175" t="s">
+        <v>8</v>
+      </c>
+      <c r="F175">
+        <v>1.0</v>
+      </c>
+      <c r="G175" s="1">
+        <v>213300.0</v>
+      </c>
+      <c r="H175" s="1">
+        <v>-4624.0</v>
+      </c>
+      <c r="I175" s="1">
+        <v>-2.1678387248008</v>
+      </c>
+      <c r="J175">
+        <v>0.58</v>
+      </c>
+      <c r="K175" t="s">
+        <v>395</v>
+      </c>
+      <c r="L175" s="1">
+        <v>208676.0</v>
+      </c>
+      <c r="M175" s="1">
+        <v>209826.68</v>
+      </c>
+      <c r="N175" s="1">
+        <v>0.06</v>
+      </c>
+      <c r="O175">
+        <v>1</v>
+      </c>
+      <c r="Z175" t="s">
+        <v>393</v>
+      </c>
+    </row>
+    <row r="176" spans="1:26">
+      <c r="A176" t="s">
+        <v>397</v>
+      </c>
+      <c r="B176" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="C176" s="1">
+        <v>100.373</v>
+      </c>
+      <c r="D176" s="1">
+        <v>100.61</v>
+      </c>
+      <c r="E176" t="s">
+        <v>8</v>
+      </c>
+      <c r="F176">
+        <v>1.0</v>
+      </c>
+      <c r="G176" s="1">
+        <v>301830.0</v>
+      </c>
+      <c r="H176" s="1">
+        <v>-711.0</v>
+      </c>
+      <c r="I176" s="1">
+        <v>-0.23556306530166</v>
+      </c>
+      <c r="J176">
+        <v>0.41</v>
+      </c>
+      <c r="K176" t="s">
+        <v>398</v>
+      </c>
+      <c r="L176" s="1">
+        <v>301119.0</v>
+      </c>
+      <c r="M176" s="1">
+        <v>302338.32</v>
+      </c>
+      <c r="N176" s="1">
         <v>0.08</v>
       </c>
-      <c r="L165">
-[...8 lines deleted...]
-      <c r="O165" s="1">
+      <c r="O176">
+        <v>1</v>
+      </c>
+      <c r="Z176" t="s">
+        <v>396</v>
+      </c>
+    </row>
+    <row r="177" spans="1:26">
+      <c r="A177" t="s">
+        <v>400</v>
+      </c>
+      <c r="B177" s="1">
+        <v>800000.0</v>
+      </c>
+      <c r="C177" s="1">
+        <v>98.108</v>
+      </c>
+      <c r="D177" s="1">
+        <v>97.673</v>
+      </c>
+      <c r="E177" t="s">
+        <v>8</v>
+      </c>
+      <c r="F177">
+        <v>1.0</v>
+      </c>
+      <c r="G177" s="1">
+        <v>781384.0</v>
+      </c>
+      <c r="H177" s="1">
+        <v>3480.0</v>
+      </c>
+      <c r="I177" s="1">
+        <v>0.4453636112334</v>
+      </c>
+      <c r="J177">
+        <v>0.39</v>
+      </c>
+      <c r="K177" t="s">
+        <v>401</v>
+      </c>
+      <c r="L177" s="1">
+        <v>784864.0</v>
+      </c>
+      <c r="M177" s="1">
+        <v>788009.21</v>
+      </c>
+      <c r="N177" s="1">
+        <v>0.22</v>
+      </c>
+      <c r="O177">
+        <v>1</v>
+      </c>
+      <c r="Z177" t="s">
+        <v>399</v>
+      </c>
+    </row>
+    <row r="178" spans="1:26">
+      <c r="A178" t="s">
+        <v>403</v>
+      </c>
+      <c r="B178" s="1">
+        <v>261000.0</v>
+      </c>
+      <c r="C178" s="1">
+        <v>99.016</v>
+      </c>
+      <c r="D178" s="1">
+        <v>100.99096552</v>
+      </c>
+      <c r="E178" t="s">
+        <v>8</v>
+      </c>
+      <c r="F178">
+        <v>1.0</v>
+      </c>
+      <c r="G178" s="1">
+        <v>263586.42</v>
+      </c>
+      <c r="H178" s="1">
+        <v>-5154.66</v>
+      </c>
+      <c r="I178" s="1">
+        <v>-1.9555863310409</v>
+      </c>
+      <c r="J178">
+        <v>2.89</v>
+      </c>
+      <c r="K178" t="s">
+        <v>404</v>
+      </c>
+      <c r="L178" s="1">
+        <v>258431.76</v>
+      </c>
+      <c r="M178" s="1">
+        <v>265979.42</v>
+      </c>
+      <c r="N178" s="1">
+        <v>0.07</v>
+      </c>
+      <c r="O178">
+        <v>1</v>
+      </c>
+      <c r="Z178" t="s">
+        <v>402</v>
+      </c>
+    </row>
+    <row r="179" spans="1:26">
+      <c r="A179" t="s">
+        <v>406</v>
+      </c>
+      <c r="B179" s="1">
+        <v>613000.0</v>
+      </c>
+      <c r="C179" s="1">
+        <v>90.474</v>
+      </c>
+      <c r="D179" s="1">
+        <v>87.79130179</v>
+      </c>
+      <c r="E179" t="s">
+        <v>8</v>
+      </c>
+      <c r="F179">
+        <v>1.0</v>
+      </c>
+      <c r="G179" s="1">
+        <v>538160.68</v>
+      </c>
+      <c r="H179" s="1">
+        <v>16444.94</v>
+      </c>
+      <c r="I179" s="1">
+        <v>3.055767656604</v>
+      </c>
+      <c r="J179">
+        <v>0.0</v>
+      </c>
+      <c r="K179">
+        <v>0.0</v>
+      </c>
+      <c r="L179" s="1">
+        <v>554605.62</v>
+      </c>
+      <c r="M179" s="1">
+        <v>554605.62</v>
+      </c>
+      <c r="N179" s="1">
+        <v>0.15</v>
+      </c>
+      <c r="O179">
+        <v>1</v>
+      </c>
+      <c r="Z179" t="s">
+        <v>405</v>
+      </c>
+    </row>
+    <row r="180" spans="1:26">
+      <c r="A180" t="s">
+        <v>408</v>
+      </c>
+      <c r="B180" s="1">
+        <v>3109000.0</v>
+      </c>
+      <c r="C180" s="1">
+        <v>60.689</v>
+      </c>
+      <c r="D180" s="1">
+        <v>68.43469122</v>
+      </c>
+      <c r="E180" t="s">
+        <v>8</v>
+      </c>
+      <c r="F180">
+        <v>1.0</v>
+      </c>
+      <c r="G180" s="1">
+        <v>2127634.55</v>
+      </c>
+      <c r="H180" s="1">
+        <v>-240813.54</v>
+      </c>
+      <c r="I180" s="1">
+        <v>-11.318369501003</v>
+      </c>
+      <c r="J180">
+        <v>0.0</v>
+      </c>
+      <c r="K180">
+        <v>0.0</v>
+      </c>
+      <c r="L180" s="1">
+        <v>1886821.01</v>
+      </c>
+      <c r="M180" s="1">
+        <v>1886821.01</v>
+      </c>
+      <c r="N180" s="1">
+        <v>0.52</v>
+      </c>
+      <c r="O180">
+        <v>1</v>
+      </c>
+      <c r="Z180" t="s">
+        <v>407</v>
+      </c>
+    </row>
+    <row r="181" spans="1:26">
+      <c r="A181" t="s">
+        <v>410</v>
+      </c>
+      <c r="B181" s="1">
+        <v>470300.0</v>
+      </c>
+      <c r="C181" s="1">
+        <v>98.465</v>
+      </c>
+      <c r="D181" s="1">
+        <v>99.57695088</v>
+      </c>
+      <c r="E181" t="s">
+        <v>8</v>
+      </c>
+      <c r="F181">
+        <v>1.0</v>
+      </c>
+      <c r="G181" s="1">
+        <v>468310.4</v>
+      </c>
+      <c r="H181" s="1">
+        <v>-5229.51</v>
+      </c>
+      <c r="I181" s="1">
+        <v>-1.1166760336734</v>
+      </c>
+      <c r="J181">
+        <v>0.99</v>
+      </c>
+      <c r="K181" t="s">
+        <v>411</v>
+      </c>
+      <c r="L181" s="1">
+        <v>463080.89</v>
+      </c>
+      <c r="M181" s="1">
+        <v>467756.19</v>
+      </c>
+      <c r="N181" s="1">
+        <v>0.13</v>
+      </c>
+      <c r="O181">
+        <v>1</v>
+      </c>
+      <c r="Z181" t="s">
+        <v>409</v>
+      </c>
+    </row>
+    <row r="182" spans="1:26">
+      <c r="A182" t="s">
+        <v>413</v>
+      </c>
+      <c r="B182" s="1">
+        <v>390000.0</v>
+      </c>
+      <c r="C182" s="1">
+        <v>99.942</v>
+      </c>
+      <c r="D182" s="1">
+        <v>99.658</v>
+      </c>
+      <c r="E182" t="s">
+        <v>8</v>
+      </c>
+      <c r="F182">
+        <v>1.0</v>
+      </c>
+      <c r="G182" s="1">
+        <v>388666.2</v>
+      </c>
+      <c r="H182" s="1">
+        <v>1107.6</v>
+      </c>
+      <c r="I182" s="1">
+        <v>0.28497461317707</v>
+      </c>
+      <c r="J182">
+        <v>0.29</v>
+      </c>
+      <c r="K182" t="s">
+        <v>414</v>
+      </c>
+      <c r="L182" s="1">
+        <v>389773.8</v>
+      </c>
+      <c r="M182" s="1">
+        <v>390911.3</v>
+      </c>
+      <c r="N182" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="O182">
+        <v>1</v>
+      </c>
+      <c r="Z182" t="s">
+        <v>412</v>
+      </c>
+    </row>
+    <row r="183" spans="1:26">
+      <c r="A183" t="s">
+        <v>416</v>
+      </c>
+      <c r="B183" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="C183" s="1">
+        <v>92.064</v>
+      </c>
+      <c r="D183" s="1">
+        <v>91.61</v>
+      </c>
+      <c r="E183" t="s">
+        <v>8</v>
+      </c>
+      <c r="F183">
+        <v>1.0</v>
+      </c>
+      <c r="G183" s="1">
+        <v>274830.0</v>
+      </c>
+      <c r="H183" s="1">
+        <v>1362.0</v>
+      </c>
+      <c r="I183" s="1">
+        <v>0.4955790852527</v>
+      </c>
+      <c r="J183">
+        <v>0.85</v>
+      </c>
+      <c r="K183" t="s">
+        <v>417</v>
+      </c>
+      <c r="L183" s="1">
+        <v>276192.0</v>
+      </c>
+      <c r="M183" s="1">
+        <v>278756.38</v>
+      </c>
+      <c r="N183" s="1">
+        <v>0.08</v>
+      </c>
+      <c r="O183">
+        <v>1</v>
+      </c>
+      <c r="Z183" t="s">
+        <v>415</v>
+      </c>
+    </row>
+    <row r="184" spans="1:26">
+      <c r="A184" t="s">
+        <v>419</v>
+      </c>
+      <c r="B184" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="C184" s="1">
+        <v>104.019</v>
+      </c>
+      <c r="D184" s="1">
+        <v>105.76</v>
+      </c>
+      <c r="E184" t="s">
+        <v>8</v>
+      </c>
+      <c r="F184">
+        <v>1.0</v>
+      </c>
+      <c r="G184" s="1">
+        <v>423040.0</v>
+      </c>
+      <c r="H184" s="1">
+        <v>-6964.0</v>
+      </c>
+      <c r="I184" s="1">
+        <v>-1.6461800302572</v>
+      </c>
+      <c r="J184">
+        <v>1.8</v>
+      </c>
+      <c r="K184" t="s">
+        <v>420</v>
+      </c>
+      <c r="L184" s="1">
+        <v>416076.0</v>
+      </c>
+      <c r="M184" s="1">
+        <v>423288.33</v>
+      </c>
+      <c r="N184" s="1">
+        <v>0.12</v>
+      </c>
+      <c r="O184">
+        <v>1</v>
+      </c>
+      <c r="Z184" t="s">
+        <v>418</v>
+      </c>
+    </row>
+    <row r="185" spans="1:26">
+      <c r="A185" t="s">
+        <v>422</v>
+      </c>
+      <c r="B185" s="1">
+        <v>396000.0</v>
+      </c>
+      <c r="C185" s="1">
+        <v>100.106</v>
+      </c>
+      <c r="D185" s="1">
+        <v>99.607</v>
+      </c>
+      <c r="E185" t="s">
+        <v>8</v>
+      </c>
+      <c r="F185">
+        <v>1.0</v>
+      </c>
+      <c r="G185" s="1">
+        <v>394443.72</v>
+      </c>
+      <c r="H185" s="1">
+        <v>1976.04</v>
+      </c>
+      <c r="I185" s="1">
+        <v>0.50096880741313</v>
+      </c>
+      <c r="J185">
+        <v>1.41</v>
+      </c>
+      <c r="K185" t="s">
+        <v>423</v>
+      </c>
+      <c r="L185" s="1">
+        <v>396419.76</v>
+      </c>
+      <c r="M185" s="1">
+        <v>402022.08</v>
+      </c>
+      <c r="N185" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="O185">
+        <v>1</v>
+      </c>
+      <c r="Z185" t="s">
+        <v>421</v>
+      </c>
+    </row>
+    <row r="186" spans="1:26">
+      <c r="A186" t="s">
+        <v>425</v>
+      </c>
+      <c r="B186" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="C186" s="1">
+        <v>99.449</v>
+      </c>
+      <c r="D186" s="1">
+        <v>99.991</v>
+      </c>
+      <c r="E186" t="s">
+        <v>8</v>
+      </c>
+      <c r="F186">
+        <v>1.0</v>
+      </c>
+      <c r="G186" s="1">
+        <v>299973.0</v>
+      </c>
+      <c r="H186" s="1">
+        <v>-1626.0</v>
+      </c>
+      <c r="I186" s="1">
+        <v>-0.5420487843906</v>
+      </c>
+      <c r="J186">
+        <v>0.1</v>
+      </c>
+      <c r="K186">
+        <v>287.67</v>
+      </c>
+      <c r="L186" s="1">
+        <v>298347.0</v>
+      </c>
+      <c r="M186" s="1">
+        <v>298634.67</v>
+      </c>
+      <c r="N186" s="1">
+        <v>0.08</v>
+      </c>
+      <c r="O186">
+        <v>1</v>
+      </c>
+      <c r="Z186" t="s">
+        <v>424</v>
+      </c>
+    </row>
+    <row r="187" spans="1:26">
+      <c r="A187" t="s">
+        <v>427</v>
+      </c>
+      <c r="B187" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="C187" s="1">
+        <v>100.614</v>
+      </c>
+      <c r="D187" s="1">
+        <v>99.834</v>
+      </c>
+      <c r="E187" t="s">
+        <v>8</v>
+      </c>
+      <c r="F187">
+        <v>1.0</v>
+      </c>
+      <c r="G187" s="1">
+        <v>599004.0</v>
+      </c>
+      <c r="H187" s="1">
+        <v>4680.0</v>
+      </c>
+      <c r="I187" s="1">
+        <v>0.78129695294188</v>
+      </c>
+      <c r="J187">
+        <v>0.72</v>
+      </c>
+      <c r="K187" t="s">
+        <v>428</v>
+      </c>
+      <c r="L187" s="1">
+        <v>603684.0</v>
+      </c>
+      <c r="M187" s="1">
+        <v>608015.51</v>
+      </c>
+      <c r="N187" s="1">
+        <v>0.17</v>
+      </c>
+      <c r="O187">
+        <v>1</v>
+      </c>
+      <c r="Z187" t="s">
+        <v>426</v>
+      </c>
+    </row>
+    <row r="188" spans="1:26">
+      <c r="A188" t="s">
+        <v>430</v>
+      </c>
+      <c r="B188" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="C188" s="1">
+        <v>94.801</v>
+      </c>
+      <c r="D188" s="1">
+        <v>91.473</v>
+      </c>
+      <c r="E188" t="s">
+        <v>8</v>
+      </c>
+      <c r="F188">
+        <v>1.0</v>
+      </c>
+      <c r="G188" s="1">
+        <v>274419.0</v>
+      </c>
+      <c r="H188" s="1">
+        <v>9984.0</v>
+      </c>
+      <c r="I188" s="1">
+        <v>3.6382320466148</v>
+      </c>
+      <c r="J188">
+        <v>0.51</v>
+      </c>
+      <c r="K188" t="s">
+        <v>431</v>
+      </c>
+      <c r="L188" s="1">
+        <v>284403.0</v>
+      </c>
+      <c r="M188" s="1">
+        <v>285923.71</v>
+      </c>
+      <c r="N188" s="1">
+        <v>0.08</v>
+      </c>
+      <c r="O188">
+        <v>1</v>
+      </c>
+      <c r="Z188" t="s">
+        <v>429</v>
+      </c>
+    </row>
+    <row r="189" spans="1:26">
+      <c r="A189" t="s">
+        <v>433</v>
+      </c>
+      <c r="B189" s="1">
+        <v>1243000.0</v>
+      </c>
+      <c r="C189" s="1">
+        <v>89.294</v>
+      </c>
+      <c r="D189" s="1">
+        <v>87.9490531</v>
+      </c>
+      <c r="E189" t="s">
+        <v>8</v>
+      </c>
+      <c r="F189">
+        <v>1.0</v>
+      </c>
+      <c r="G189" s="1">
+        <v>1093206.73</v>
+      </c>
+      <c r="H189" s="1">
+        <v>16717.69</v>
+      </c>
+      <c r="I189" s="1">
+        <v>1.5292340909756</v>
+      </c>
+      <c r="J189">
+        <v>0.09</v>
+      </c>
+      <c r="K189" t="s">
+        <v>434</v>
+      </c>
+      <c r="L189" s="1">
+        <v>1109924.42</v>
+      </c>
+      <c r="M189" s="1">
+        <v>1111050.27</v>
+      </c>
+      <c r="N189" s="1">
+        <v>0.3</v>
+      </c>
+      <c r="O189">
+        <v>1</v>
+      </c>
+      <c r="Z189" t="s">
+        <v>432</v>
+      </c>
+    </row>
+    <row r="190" spans="1:26">
+      <c r="A190" t="s">
+        <v>436</v>
+      </c>
+      <c r="B190" s="1">
+        <v>498000.0</v>
+      </c>
+      <c r="C190" s="1">
+        <v>100.639</v>
+      </c>
+      <c r="D190" s="1">
+        <v>99.298</v>
+      </c>
+      <c r="E190" t="s">
+        <v>8</v>
+      </c>
+      <c r="F190">
+        <v>1.0</v>
+      </c>
+      <c r="G190" s="1">
+        <v>494504.04</v>
+      </c>
+      <c r="H190" s="1">
+        <v>6678.18</v>
+      </c>
+      <c r="I190" s="1">
+        <v>1.3504803722129</v>
+      </c>
+      <c r="J190">
+        <v>0.87</v>
+      </c>
+      <c r="K190" t="s">
+        <v>437</v>
+      </c>
+      <c r="L190" s="1">
+        <v>501182.22</v>
+      </c>
+      <c r="M190" s="1">
+        <v>505517.55</v>
+      </c>
+      <c r="N190" s="1">
         <v>0.14</v>
       </c>
-      <c r="P165">
-[...10 lines deleted...]
-      <c r="C166" s="1">
+      <c r="O190">
+        <v>1</v>
+      </c>
+      <c r="Z190" t="s">
+        <v>435</v>
+      </c>
+    </row>
+    <row r="191" spans="1:26">
+      <c r="A191" t="s">
+        <v>439</v>
+      </c>
+      <c r="B191" s="1">
+        <v>622000.0</v>
+      </c>
+      <c r="C191" s="1">
+        <v>98.94</v>
+      </c>
+      <c r="D191" s="1">
+        <v>99.459</v>
+      </c>
+      <c r="E191" t="s">
+        <v>8</v>
+      </c>
+      <c r="F191">
+        <v>1.0</v>
+      </c>
+      <c r="G191" s="1">
+        <v>618634.98</v>
+      </c>
+      <c r="H191" s="1">
+        <v>-3228.18</v>
+      </c>
+      <c r="I191" s="1">
+        <v>-0.52182306276958</v>
+      </c>
+      <c r="J191">
+        <v>1.47</v>
+      </c>
+      <c r="K191" t="s">
+        <v>440</v>
+      </c>
+      <c r="L191" s="1">
+        <v>615406.8</v>
+      </c>
+      <c r="M191" s="1">
+        <v>624545.09</v>
+      </c>
+      <c r="N191" s="1">
+        <v>0.17</v>
+      </c>
+      <c r="O191">
+        <v>1</v>
+      </c>
+      <c r="Z191" t="s">
+        <v>438</v>
+      </c>
+    </row>
+    <row r="192" spans="1:26">
+      <c r="A192" t="s">
+        <v>442</v>
+      </c>
+      <c r="B192" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="C192" s="1">
+        <v>98.246</v>
+      </c>
+      <c r="D192" s="1">
+        <v>99.292</v>
+      </c>
+      <c r="E192" t="s">
+        <v>8</v>
+      </c>
+      <c r="F192">
+        <v>1.0</v>
+      </c>
+      <c r="G192" s="1">
+        <v>595752.0</v>
+      </c>
+      <c r="H192" s="1">
+        <v>-6276.0</v>
+      </c>
+      <c r="I192" s="1">
+        <v>-1.0534584860815</v>
+      </c>
+      <c r="J192">
+        <v>1.47</v>
+      </c>
+      <c r="K192" t="s">
+        <v>443</v>
+      </c>
+      <c r="L192" s="1">
+        <v>589476.0</v>
+      </c>
+      <c r="M192" s="1">
+        <v>598278.74</v>
+      </c>
+      <c r="N192" s="1">
+        <v>0.16</v>
+      </c>
+      <c r="O192">
+        <v>1</v>
+      </c>
+      <c r="Z192" t="s">
+        <v>441</v>
+      </c>
+    </row>
+    <row r="193" spans="1:26">
+      <c r="A193" t="s">
+        <v>445</v>
+      </c>
+      <c r="B193" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C193" s="1">
+        <v>103.649</v>
+      </c>
+      <c r="D193" s="1">
+        <v>105.478</v>
+      </c>
+      <c r="E193" t="s">
+        <v>8</v>
+      </c>
+      <c r="F193">
+        <v>1.0</v>
+      </c>
+      <c r="G193" s="1">
+        <v>210956.0</v>
+      </c>
+      <c r="H193" s="1">
+        <v>-3658.0</v>
+      </c>
+      <c r="I193" s="1">
+        <v>-1.7340108837862</v>
+      </c>
+      <c r="J193">
+        <v>0.31</v>
+      </c>
+      <c r="K193">
+        <v>626.73</v>
+      </c>
+      <c r="L193" s="1">
+        <v>207298.0</v>
+      </c>
+      <c r="M193" s="1">
+        <v>207924.73</v>
+      </c>
+      <c r="N193" s="1">
+        <v>0.06</v>
+      </c>
+      <c r="O193">
+        <v>1</v>
+      </c>
+      <c r="Z193" t="s">
+        <v>444</v>
+      </c>
+    </row>
+    <row r="194" spans="1:26">
+      <c r="A194" t="s">
+        <v>447</v>
+      </c>
+      <c r="B194" s="1">
+        <v>800000.0</v>
+      </c>
+      <c r="C194" s="1">
+        <v>99.141</v>
+      </c>
+      <c r="D194" s="1">
+        <v>99.933</v>
+      </c>
+      <c r="E194" t="s">
+        <v>8</v>
+      </c>
+      <c r="F194">
+        <v>1.0</v>
+      </c>
+      <c r="G194" s="1">
+        <v>799464.0</v>
+      </c>
+      <c r="H194" s="1">
+        <v>-6336.0</v>
+      </c>
+      <c r="I194" s="1">
+        <v>-0.79253099576716</v>
+      </c>
+      <c r="J194">
+        <v>1.14</v>
+      </c>
+      <c r="K194" t="s">
+        <v>448</v>
+      </c>
+      <c r="L194" s="1">
+        <v>793128.0</v>
+      </c>
+      <c r="M194" s="1">
+        <v>802226.63</v>
+      </c>
+      <c r="N194" s="1">
+        <v>0.22</v>
+      </c>
+      <c r="O194">
+        <v>1</v>
+      </c>
+      <c r="Z194" t="s">
+        <v>446</v>
+      </c>
+    </row>
+    <row r="195" spans="1:26">
+      <c r="A195" t="s">
+        <v>450</v>
+      </c>
+      <c r="B195" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="C195" s="1">
+        <v>99.724</v>
+      </c>
+      <c r="D195" s="1">
+        <v>100.91</v>
+      </c>
+      <c r="E195" t="s">
+        <v>8</v>
+      </c>
+      <c r="F195">
+        <v>1.0</v>
+      </c>
+      <c r="G195" s="1">
+        <v>302730.0</v>
+      </c>
+      <c r="H195" s="1">
+        <v>-3558.0</v>
+      </c>
+      <c r="I195" s="1">
+        <v>-1.1753047269844</v>
+      </c>
+      <c r="J195">
+        <v>0.24</v>
+      </c>
+      <c r="K195">
+        <v>721.23</v>
+      </c>
+      <c r="L195" s="1">
+        <v>299172.0</v>
+      </c>
+      <c r="M195" s="1">
+        <v>299893.23</v>
+      </c>
+      <c r="N195" s="1">
+        <v>0.08</v>
+      </c>
+      <c r="O195">
+        <v>1</v>
+      </c>
+      <c r="Z195" t="s">
+        <v>449</v>
+      </c>
+    </row>
+    <row r="196" spans="1:26">
+      <c r="A196" t="s">
+        <v>452</v>
+      </c>
+      <c r="B196" s="1">
+        <v>334759.16</v>
+      </c>
+      <c r="C196" s="1">
+        <v>96.363</v>
+      </c>
+      <c r="D196" s="1">
+        <v>96.6906447</v>
+      </c>
+      <c r="E196" t="s">
+        <v>8</v>
+      </c>
+      <c r="F196">
+        <v>1.0</v>
+      </c>
+      <c r="G196" s="1">
+        <v>323680.79</v>
+      </c>
+      <c r="H196" s="1">
+        <v>-1096.82</v>
+      </c>
+      <c r="I196" s="1">
+        <v>-0.33885854023033</v>
+      </c>
+      <c r="J196">
+        <v>0.0</v>
+      </c>
+      <c r="K196">
+        <v>7.34</v>
+      </c>
+      <c r="L196" s="1">
+        <v>322583.97</v>
+      </c>
+      <c r="M196" s="1">
+        <v>322591.31</v>
+      </c>
+      <c r="N196" s="1">
+        <v>0.09</v>
+      </c>
+      <c r="O196">
+        <v>1</v>
+      </c>
+      <c r="Z196" t="s">
+        <v>451</v>
+      </c>
+    </row>
+    <row r="197" spans="1:26">
+      <c r="A197" t="s">
+        <v>454</v>
+      </c>
+      <c r="B197" s="1">
+        <v>2218282.52</v>
+      </c>
+      <c r="C197" s="1">
+        <v>97.978</v>
+      </c>
+      <c r="D197" s="1">
+        <v>103.94137533</v>
+      </c>
+      <c r="E197" t="s">
+        <v>8</v>
+      </c>
+      <c r="F197">
+        <v>1.0</v>
+      </c>
+      <c r="G197" s="1">
+        <v>2305713.36</v>
+      </c>
+      <c r="H197" s="1">
+        <v>-132284.51</v>
+      </c>
+      <c r="I197" s="1">
+        <v>-5.7372487098743</v>
+      </c>
+      <c r="J197">
+        <v>0.01</v>
+      </c>
+      <c r="K197">
+        <v>182.32</v>
+      </c>
+      <c r="L197" s="1">
+        <v>2173428.85</v>
+      </c>
+      <c r="M197" s="1">
+        <v>2173611.17</v>
+      </c>
+      <c r="N197" s="1">
+        <v>0.6</v>
+      </c>
+      <c r="O197">
+        <v>1</v>
+      </c>
+      <c r="Z197" t="s">
+        <v>453</v>
+      </c>
+    </row>
+    <row r="198" spans="1:26">
+      <c r="A198" t="s">
+        <v>456</v>
+      </c>
+      <c r="B198" s="1">
+        <v>1778139.0</v>
+      </c>
+      <c r="C198" s="1">
+        <v>100.387</v>
+      </c>
+      <c r="D198" s="1">
+        <v>99.92819515</v>
+      </c>
+      <c r="E198" t="s">
+        <v>8</v>
+      </c>
+      <c r="F198">
+        <v>1.0</v>
+      </c>
+      <c r="G198" s="1">
+        <v>1776862.21</v>
+      </c>
+      <c r="H198" s="1">
+        <v>8158.19</v>
+      </c>
+      <c r="I198" s="1">
+        <v>0.45913464499873</v>
+      </c>
+      <c r="J198">
+        <v>0.28</v>
+      </c>
+      <c r="K198" t="s">
+        <v>457</v>
+      </c>
+      <c r="L198" s="1">
+        <v>1785020.4</v>
+      </c>
+      <c r="M198" s="1">
+        <v>1790004.06</v>
+      </c>
+      <c r="N198" s="1">
+        <v>0.49</v>
+      </c>
+      <c r="O198">
+        <v>1</v>
+      </c>
+      <c r="Z198" t="s">
+        <v>455</v>
+      </c>
+    </row>
+    <row r="199" spans="1:26">
+      <c r="A199" t="s">
+        <v>459</v>
+      </c>
+      <c r="B199" s="1">
+        <v>2613052.11</v>
+      </c>
+      <c r="C199" s="1">
+        <v>103.965</v>
+      </c>
+      <c r="D199" s="1">
+        <v>122.00077212</v>
+      </c>
+      <c r="E199" t="s">
+        <v>8</v>
+      </c>
+      <c r="F199">
+        <v>1.0</v>
+      </c>
+      <c r="G199" s="1">
+        <v>3187943.75</v>
+      </c>
+      <c r="H199" s="1">
+        <v>-471284.13</v>
+      </c>
+      <c r="I199" s="1">
+        <v>-14.783326399658</v>
+      </c>
+      <c r="J199">
+        <v>1.01</v>
+      </c>
+      <c r="K199" t="s">
+        <v>460</v>
+      </c>
+      <c r="L199" s="1">
+        <v>2716659.62</v>
+      </c>
+      <c r="M199" s="1">
+        <v>2743130.2</v>
+      </c>
+      <c r="N199" s="1">
+        <v>0.75</v>
+      </c>
+      <c r="O199">
+        <v>1</v>
+      </c>
+      <c r="Z199" t="s">
+        <v>458</v>
+      </c>
+    </row>
+    <row r="200" spans="1:26">
+      <c r="A200" t="s">
+        <v>462</v>
+      </c>
+      <c r="B200" s="1">
+        <v>405000.0</v>
+      </c>
+      <c r="C200" s="1">
+        <v>98.587</v>
+      </c>
+      <c r="D200" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E200" t="s">
+        <v>8</v>
+      </c>
+      <c r="F200">
+        <v>1.0</v>
+      </c>
+      <c r="G200" s="1">
+        <v>405000.0</v>
+      </c>
+      <c r="H200" s="1">
+        <v>-5722.65</v>
+      </c>
+      <c r="I200" s="1">
+        <v>-1.413</v>
+      </c>
+      <c r="J200">
+        <v>2.07</v>
+      </c>
+      <c r="K200" t="s">
+        <v>463</v>
+      </c>
+      <c r="L200" s="1">
+        <v>399277.35</v>
+      </c>
+      <c r="M200" s="1">
+        <v>407673.33</v>
+      </c>
+      <c r="N200" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="O200">
+        <v>1</v>
+      </c>
+      <c r="Z200" t="s">
+        <v>461</v>
+      </c>
+    </row>
+    <row r="201" spans="1:26">
+      <c r="A201" t="s">
+        <v>465</v>
+      </c>
+      <c r="B201" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="C201" s="1">
+        <v>101.032</v>
+      </c>
+      <c r="D201" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E201" t="s">
+        <v>8</v>
+      </c>
+      <c r="F201">
+        <v>1.0</v>
+      </c>
+      <c r="G201" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="H201" s="1">
+        <v>3096.0</v>
+      </c>
+      <c r="I201" s="1">
+        <v>1.032</v>
+      </c>
+      <c r="J201">
+        <v>0.33</v>
+      </c>
+      <c r="K201">
+        <v>979.55</v>
+      </c>
+      <c r="L201" s="1">
+        <v>303096.0</v>
+      </c>
+      <c r="M201" s="1">
+        <v>304075.55</v>
+      </c>
+      <c r="N201" s="1">
+        <v>0.08</v>
+      </c>
+      <c r="O201">
+        <v>1</v>
+      </c>
+      <c r="Z201" t="s">
+        <v>464</v>
+      </c>
+    </row>
+    <row r="202" spans="1:26">
+      <c r="A202" t="s">
+        <v>467</v>
+      </c>
+      <c r="B202" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C202" s="1">
+        <v>104.968</v>
+      </c>
+      <c r="D202" s="1">
+        <v>99.922</v>
+      </c>
+      <c r="E202" t="s">
+        <v>8</v>
+      </c>
+      <c r="F202">
+        <v>1.0</v>
+      </c>
+      <c r="G202" s="1">
+        <v>199844.0</v>
+      </c>
+      <c r="H202" s="1">
+        <v>10092.0</v>
+      </c>
+      <c r="I202" s="1">
+        <v>5.0499389523829</v>
+      </c>
+      <c r="J202">
+        <v>2.89</v>
+      </c>
+      <c r="K202" t="s">
+        <v>468</v>
+      </c>
+      <c r="L202" s="1">
+        <v>209936.0</v>
+      </c>
+      <c r="M202" s="1">
+        <v>215714.08</v>
+      </c>
+      <c r="N202" s="1">
+        <v>0.06</v>
+      </c>
+      <c r="O202">
+        <v>1</v>
+      </c>
+      <c r="Z202" t="s">
+        <v>466</v>
+      </c>
+    </row>
+    <row r="203" spans="1:26">
+      <c r="A203" t="s">
+        <v>470</v>
+      </c>
+      <c r="B203" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="C203" s="1">
+        <v>98.927</v>
+      </c>
+      <c r="D203" s="1">
+        <v>100.028</v>
+      </c>
+      <c r="E203" t="s">
+        <v>8</v>
+      </c>
+      <c r="F203">
+        <v>1.0</v>
+      </c>
+      <c r="G203" s="1">
+        <v>500140.0</v>
+      </c>
+      <c r="H203" s="1">
+        <v>-5505.0</v>
+      </c>
+      <c r="I203" s="1">
+        <v>-1.1006918062942</v>
+      </c>
+      <c r="J203">
+        <v>1.61</v>
+      </c>
+      <c r="K203" t="s">
+        <v>471</v>
+      </c>
+      <c r="L203" s="1">
+        <v>494635.0</v>
+      </c>
+      <c r="M203" s="1">
+        <v>502660.18</v>
+      </c>
+      <c r="N203" s="1">
+        <v>0.14</v>
+      </c>
+      <c r="O203">
+        <v>1</v>
+      </c>
+      <c r="Z203" t="s">
+        <v>469</v>
+      </c>
+    </row>
+    <row r="204" spans="1:26">
+      <c r="A204" t="s">
+        <v>473</v>
+      </c>
+      <c r="B204" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C204" s="1">
+        <v>105.886</v>
+      </c>
+      <c r="D204" s="1">
+        <v>107.84</v>
+      </c>
+      <c r="E204" t="s">
+        <v>8</v>
+      </c>
+      <c r="F204">
+        <v>1.0</v>
+      </c>
+      <c r="G204" s="1">
+        <v>215680.0</v>
+      </c>
+      <c r="H204" s="1">
+        <v>-3908.0</v>
+      </c>
+      <c r="I204" s="1">
+        <v>-1.811943620178</v>
+      </c>
+      <c r="J204">
+        <v>2.86</v>
+      </c>
+      <c r="K204" t="s">
+        <v>474</v>
+      </c>
+      <c r="L204" s="1">
+        <v>211772.0</v>
+      </c>
+      <c r="M204" s="1">
+        <v>217498.03</v>
+      </c>
+      <c r="N204" s="1">
+        <v>0.06</v>
+      </c>
+      <c r="O204">
+        <v>1</v>
+      </c>
+      <c r="Z204" t="s">
+        <v>472</v>
+      </c>
+    </row>
+    <row r="205" spans="1:26">
+      <c r="A205" t="s">
+        <v>476</v>
+      </c>
+      <c r="B205" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C205" s="1">
+        <v>89.602</v>
+      </c>
+      <c r="D205" s="1">
+        <v>87.708</v>
+      </c>
+      <c r="E205" t="s">
+        <v>8</v>
+      </c>
+      <c r="F205">
+        <v>1.0</v>
+      </c>
+      <c r="G205" s="1">
+        <v>175416.0</v>
+      </c>
+      <c r="H205" s="1">
+        <v>3788.0</v>
+      </c>
+      <c r="I205" s="1">
+        <v>2.1594381356319</v>
+      </c>
+      <c r="J205">
+        <v>1.47</v>
+      </c>
+      <c r="K205" t="s">
+        <v>477</v>
+      </c>
+      <c r="L205" s="1">
+        <v>179204.0</v>
+      </c>
+      <c r="M205" s="1">
+        <v>182149.89</v>
+      </c>
+      <c r="N205" s="1">
+        <v>0.05</v>
+      </c>
+      <c r="O205">
+        <v>1</v>
+      </c>
+      <c r="Z205" t="s">
+        <v>475</v>
+      </c>
+    </row>
+    <row r="206" spans="1:26">
+      <c r="A206" t="s">
+        <v>479</v>
+      </c>
+      <c r="B206" s="1">
         <v>400000.0</v>
       </c>
-      <c r="D166" s="1">
-[...20 lines deleted...]
-      <c r="K166">
+      <c r="C206" s="1">
+        <v>100.303</v>
+      </c>
+      <c r="D206" s="1">
+        <v>100.34</v>
+      </c>
+      <c r="E206" t="s">
+        <v>8</v>
+      </c>
+      <c r="F206">
+        <v>1.0</v>
+      </c>
+      <c r="G206" s="1">
+        <v>401360.0</v>
+      </c>
+      <c r="H206" s="1">
+        <v>-148.0</v>
+      </c>
+      <c r="I206" s="1">
+        <v>-0.03687462627068</v>
+      </c>
+      <c r="J206">
+        <v>1.69</v>
+      </c>
+      <c r="K206" t="s">
+        <v>480</v>
+      </c>
+      <c r="L206" s="1">
+        <v>401212.0</v>
+      </c>
+      <c r="M206" s="1">
+        <v>407962.68</v>
+      </c>
+      <c r="N206" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="O206">
+        <v>1</v>
+      </c>
+      <c r="Z206" t="s">
+        <v>478</v>
+      </c>
+    </row>
+    <row r="207" spans="1:26">
+      <c r="A207" t="s">
+        <v>482</v>
+      </c>
+      <c r="B207" s="1">
+        <v>409000.0</v>
+      </c>
+      <c r="C207" s="1">
+        <v>98.231</v>
+      </c>
+      <c r="D207" s="1">
+        <v>99.528</v>
+      </c>
+      <c r="E207" t="s">
+        <v>8</v>
+      </c>
+      <c r="F207">
+        <v>1.0</v>
+      </c>
+      <c r="G207" s="1">
+        <v>407069.52</v>
+      </c>
+      <c r="H207" s="1">
+        <v>-5304.73</v>
+      </c>
+      <c r="I207" s="1">
+        <v>-1.3031508721164</v>
+      </c>
+      <c r="J207">
+        <v>2.02</v>
+      </c>
+      <c r="K207" t="s">
+        <v>483</v>
+      </c>
+      <c r="L207" s="1">
+        <v>401764.79</v>
+      </c>
+      <c r="M207" s="1">
+        <v>410009.22</v>
+      </c>
+      <c r="N207" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="O207">
+        <v>1</v>
+      </c>
+      <c r="Z207" t="s">
+        <v>481</v>
+      </c>
+    </row>
+    <row r="208" spans="1:26">
+      <c r="A208" t="s">
+        <v>485</v>
+      </c>
+      <c r="B208" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="C208" s="1">
+        <v>97.995</v>
+      </c>
+      <c r="D208" s="1">
+        <v>99.46</v>
+      </c>
+      <c r="E208" t="s">
+        <v>8</v>
+      </c>
+      <c r="F208">
+        <v>1.0</v>
+      </c>
+      <c r="G208" s="1">
+        <v>397840.0</v>
+      </c>
+      <c r="H208" s="1">
+        <v>-5860.0</v>
+      </c>
+      <c r="I208" s="1">
+        <v>-1.4729539513372</v>
+      </c>
+      <c r="J208">
+        <v>2.45</v>
+      </c>
+      <c r="K208" t="s">
+        <v>486</v>
+      </c>
+      <c r="L208" s="1">
+        <v>391980.0</v>
+      </c>
+      <c r="M208" s="1">
+        <v>401781.37</v>
+      </c>
+      <c r="N208" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="O208">
+        <v>1</v>
+      </c>
+      <c r="Z208" t="s">
+        <v>484</v>
+      </c>
+    </row>
+    <row r="209" spans="1:26">
+      <c r="A209" t="s">
+        <v>488</v>
+      </c>
+      <c r="B209" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="C209" s="1">
+        <v>98.529</v>
+      </c>
+      <c r="D209" s="1">
+        <v>100.45</v>
+      </c>
+      <c r="E209" t="s">
+        <v>8</v>
+      </c>
+      <c r="F209">
+        <v>1.0</v>
+      </c>
+      <c r="G209" s="1">
+        <v>301350.0</v>
+      </c>
+      <c r="H209" s="1">
+        <v>-5763.0</v>
+      </c>
+      <c r="I209" s="1">
+        <v>-1.9123942259831</v>
+      </c>
+      <c r="J209">
+        <v>0.42</v>
+      </c>
+      <c r="K209" t="s">
+        <v>489</v>
+      </c>
+      <c r="L209" s="1">
+        <v>295587.0</v>
+      </c>
+      <c r="M209" s="1">
+        <v>296860.97</v>
+      </c>
+      <c r="N209" s="1">
+        <v>0.08</v>
+      </c>
+      <c r="O209">
+        <v>1</v>
+      </c>
+      <c r="Z209" t="s">
+        <v>487</v>
+      </c>
+    </row>
+    <row r="210" spans="1:26">
+      <c r="A210" t="s">
+        <v>491</v>
+      </c>
+      <c r="B210" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="C210" s="1">
+        <v>96.012</v>
+      </c>
+      <c r="D210" s="1">
+        <v>99.077</v>
+      </c>
+      <c r="E210" t="s">
+        <v>8</v>
+      </c>
+      <c r="F210">
+        <v>1.0</v>
+      </c>
+      <c r="G210" s="1">
+        <v>396308.0</v>
+      </c>
+      <c r="H210" s="1">
+        <v>-12260.0</v>
+      </c>
+      <c r="I210" s="1">
+        <v>-3.0935534987939</v>
+      </c>
+      <c r="J210">
+        <v>2.6</v>
+      </c>
+      <c r="K210" t="s">
+        <v>492</v>
+      </c>
+      <c r="L210" s="1">
+        <v>384048.0</v>
+      </c>
+      <c r="M210" s="1">
+        <v>394442.52</v>
+      </c>
+      <c r="N210" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="O210">
+        <v>1</v>
+      </c>
+      <c r="Z210" t="s">
+        <v>490</v>
+      </c>
+    </row>
+    <row r="211" spans="1:26">
+      <c r="A211" t="s">
+        <v>494</v>
+      </c>
+      <c r="B211" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="C211" s="1">
+        <v>104.944</v>
+      </c>
+      <c r="D211" s="1">
+        <v>104.92</v>
+      </c>
+      <c r="E211" t="s">
+        <v>8</v>
+      </c>
+      <c r="F211">
+        <v>1.0</v>
+      </c>
+      <c r="G211" s="1">
+        <v>419680.0</v>
+      </c>
+      <c r="H211" s="1">
+        <v>96.0</v>
+      </c>
+      <c r="I211" s="1">
+        <v>0.022874571101792</v>
+      </c>
+      <c r="J211">
+        <v>2.54</v>
+      </c>
+      <c r="K211" t="s">
+        <v>495</v>
+      </c>
+      <c r="L211" s="1">
+        <v>419776.0</v>
+      </c>
+      <c r="M211" s="1">
+        <v>429934.9</v>
+      </c>
+      <c r="N211" s="1">
+        <v>0.12</v>
+      </c>
+      <c r="O211">
+        <v>1</v>
+      </c>
+      <c r="Z211" t="s">
+        <v>493</v>
+      </c>
+    </row>
+    <row r="212" spans="1:26">
+      <c r="A212" t="s">
+        <v>497</v>
+      </c>
+      <c r="B212" s="1">
+        <v>443000.0</v>
+      </c>
+      <c r="C212" s="1">
+        <v>103.465</v>
+      </c>
+      <c r="D212" s="1">
+        <v>99.953</v>
+      </c>
+      <c r="E212" t="s">
+        <v>8</v>
+      </c>
+      <c r="F212">
+        <v>1.0</v>
+      </c>
+      <c r="G212" s="1">
+        <v>442791.79</v>
+      </c>
+      <c r="H212" s="1">
+        <v>15558.16</v>
+      </c>
+      <c r="I212" s="1">
+        <v>3.5136514161656</v>
+      </c>
+      <c r="J212">
+        <v>1.15</v>
+      </c>
+      <c r="K212" t="s">
+        <v>498</v>
+      </c>
+      <c r="L212" s="1">
+        <v>458349.95</v>
+      </c>
+      <c r="M212" s="1">
+        <v>463423.21</v>
+      </c>
+      <c r="N212" s="1">
+        <v>0.13</v>
+      </c>
+      <c r="O212">
+        <v>1</v>
+      </c>
+      <c r="Z212" t="s">
+        <v>496</v>
+      </c>
+    </row>
+    <row r="213" spans="1:26">
+      <c r="A213" t="s">
+        <v>500</v>
+      </c>
+      <c r="B213" s="1">
+        <v>227000.0</v>
+      </c>
+      <c r="C213" s="1">
+        <v>99.733</v>
+      </c>
+      <c r="D213" s="1">
+        <v>99.254</v>
+      </c>
+      <c r="E213" t="s">
+        <v>8</v>
+      </c>
+      <c r="F213">
+        <v>1.0</v>
+      </c>
+      <c r="G213" s="1">
+        <v>225306.58</v>
+      </c>
+      <c r="H213" s="1">
+        <v>1087.33</v>
+      </c>
+      <c r="I213" s="1">
+        <v>0.48260019747315</v>
+      </c>
+      <c r="J213">
+        <v>0.12</v>
+      </c>
+      <c r="K213">
+        <v>282.2</v>
+      </c>
+      <c r="L213" s="1">
+        <v>226393.91</v>
+      </c>
+      <c r="M213" s="1">
+        <v>226676.11</v>
+      </c>
+      <c r="N213" s="1">
+        <v>0.06</v>
+      </c>
+      <c r="O213">
+        <v>1</v>
+      </c>
+      <c r="Z213" t="s">
+        <v>499</v>
+      </c>
+    </row>
+    <row r="214" spans="1:26">
+      <c r="A214" t="s">
+        <v>502</v>
+      </c>
+      <c r="B214" s="1">
+        <v>366000.0</v>
+      </c>
+      <c r="C214" s="1">
+        <v>101.707</v>
+      </c>
+      <c r="D214" s="1">
+        <v>99.943</v>
+      </c>
+      <c r="E214" t="s">
+        <v>8</v>
+      </c>
+      <c r="F214">
+        <v>1.0</v>
+      </c>
+      <c r="G214" s="1">
+        <v>365791.38</v>
+      </c>
+      <c r="H214" s="1">
+        <v>6456.24</v>
+      </c>
+      <c r="I214" s="1">
+        <v>1.7650060534505</v>
+      </c>
+      <c r="J214">
+        <v>0.91</v>
+      </c>
+      <c r="K214" t="s">
+        <v>503</v>
+      </c>
+      <c r="L214" s="1">
+        <v>372247.62</v>
+      </c>
+      <c r="M214" s="1">
+        <v>375576.72</v>
+      </c>
+      <c r="N214" s="1">
+        <v>0.1</v>
+      </c>
+      <c r="O214">
+        <v>1</v>
+      </c>
+      <c r="Z214" t="s">
+        <v>501</v>
+      </c>
+    </row>
+    <row r="215" spans="1:26">
+      <c r="A215" t="s">
+        <v>505</v>
+      </c>
+      <c r="B215" s="1">
+        <v>380000.0</v>
+      </c>
+      <c r="C215" s="1">
+        <v>98.093</v>
+      </c>
+      <c r="D215" s="1">
+        <v>99.702</v>
+      </c>
+      <c r="E215" t="s">
+        <v>8</v>
+      </c>
+      <c r="F215">
+        <v>1.0</v>
+      </c>
+      <c r="G215" s="1">
+        <v>378867.6</v>
+      </c>
+      <c r="H215" s="1">
+        <v>-6114.2</v>
+      </c>
+      <c r="I215" s="1">
+        <v>-1.6138091512708</v>
+      </c>
+      <c r="J215">
+        <v>2.4</v>
+      </c>
+      <c r="K215" t="s">
+        <v>506</v>
+      </c>
+      <c r="L215" s="1">
+        <v>372753.4</v>
+      </c>
+      <c r="M215" s="1">
+        <v>381889.02</v>
+      </c>
+      <c r="N215" s="1">
+        <v>0.1</v>
+      </c>
+      <c r="O215">
+        <v>1</v>
+      </c>
+      <c r="Z215" t="s">
+        <v>504</v>
+      </c>
+    </row>
+    <row r="216" spans="1:26">
+      <c r="A216" t="s">
+        <v>508</v>
+      </c>
+      <c r="B216" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="C216" s="1">
+        <v>101.667</v>
+      </c>
+      <c r="D216" s="1">
+        <v>99.611</v>
+      </c>
+      <c r="E216" t="s">
+        <v>8</v>
+      </c>
+      <c r="F216">
+        <v>1.0</v>
+      </c>
+      <c r="G216" s="1">
+        <v>298833.0</v>
+      </c>
+      <c r="H216" s="1">
+        <v>6168.0</v>
+      </c>
+      <c r="I216" s="1">
+        <v>2.0640290730943</v>
+      </c>
+      <c r="J216">
+        <v>3.75</v>
+      </c>
+      <c r="K216" t="s">
+        <v>509</v>
+      </c>
+      <c r="L216" s="1">
+        <v>305001.0</v>
+      </c>
+      <c r="M216" s="1">
+        <v>316244.84</v>
+      </c>
+      <c r="N216" s="1">
+        <v>0.09</v>
+      </c>
+      <c r="O216">
+        <v>1</v>
+      </c>
+      <c r="Z216" t="s">
+        <v>507</v>
+      </c>
+    </row>
+    <row r="217" spans="1:26">
+      <c r="A217" t="s">
+        <v>511</v>
+      </c>
+      <c r="B217" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="C217" s="1">
+        <v>98.855</v>
+      </c>
+      <c r="D217" s="1">
+        <v>99.438</v>
+      </c>
+      <c r="E217" t="s">
+        <v>8</v>
+      </c>
+      <c r="F217">
+        <v>1.0</v>
+      </c>
+      <c r="G217" s="1">
+        <v>596628.0</v>
+      </c>
+      <c r="H217" s="1">
+        <v>-3498.0</v>
+      </c>
+      <c r="I217" s="1">
+        <v>-0.5862949777751</v>
+      </c>
+      <c r="J217">
+        <v>0.33</v>
+      </c>
+      <c r="K217" t="s">
+        <v>512</v>
+      </c>
+      <c r="L217" s="1">
+        <v>593130.0</v>
+      </c>
+      <c r="M217" s="1">
+        <v>595082.05</v>
+      </c>
+      <c r="N217" s="1">
+        <v>0.16</v>
+      </c>
+      <c r="O217">
+        <v>1</v>
+      </c>
+      <c r="Z217" t="s">
+        <v>510</v>
+      </c>
+    </row>
+    <row r="218" spans="1:26">
+      <c r="A218" t="s">
+        <v>514</v>
+      </c>
+      <c r="B218" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="C218" s="1">
+        <v>100.029</v>
+      </c>
+      <c r="D218" s="1">
+        <v>101.24842833</v>
+      </c>
+      <c r="E218" t="s">
+        <v>8</v>
+      </c>
+      <c r="F218">
+        <v>1.0</v>
+      </c>
+      <c r="G218" s="1">
+        <v>607490.57</v>
+      </c>
+      <c r="H218" s="1">
+        <v>-7316.57</v>
+      </c>
+      <c r="I218" s="1">
+        <v>-1.2043923578929</v>
+      </c>
+      <c r="J218">
+        <v>0.35</v>
+      </c>
+      <c r="K218" t="s">
+        <v>515</v>
+      </c>
+      <c r="L218" s="1">
+        <v>600174.0</v>
+      </c>
+      <c r="M218" s="1">
+        <v>602276.05</v>
+      </c>
+      <c r="N218" s="1">
+        <v>0.17</v>
+      </c>
+      <c r="O218">
+        <v>1</v>
+      </c>
+      <c r="Z218" t="s">
+        <v>513</v>
+      </c>
+    </row>
+    <row r="219" spans="1:26">
+      <c r="A219" t="s">
+        <v>517</v>
+      </c>
+      <c r="B219" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="C219" s="1">
+        <v>104.233</v>
+      </c>
+      <c r="D219" s="1">
+        <v>99.661</v>
+      </c>
+      <c r="E219" t="s">
+        <v>8</v>
+      </c>
+      <c r="F219">
+        <v>1.0</v>
+      </c>
+      <c r="G219" s="1">
+        <v>398644.0</v>
+      </c>
+      <c r="H219" s="1">
+        <v>18288.0</v>
+      </c>
+      <c r="I219" s="1">
+        <v>4.587551800604</v>
+      </c>
+      <c r="J219">
+        <v>0.23</v>
+      </c>
+      <c r="K219">
+        <v>912.33</v>
+      </c>
+      <c r="L219" s="1">
+        <v>416932.0</v>
+      </c>
+      <c r="M219" s="1">
+        <v>417844.33</v>
+      </c>
+      <c r="N219" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="O219">
+        <v>1</v>
+      </c>
+      <c r="Z219" t="s">
+        <v>516</v>
+      </c>
+    </row>
+    <row r="220" spans="1:26">
+      <c r="A220" t="s">
+        <v>519</v>
+      </c>
+      <c r="B220" s="1">
+        <v>1000000.0</v>
+      </c>
+      <c r="C220" s="1">
+        <v>101.465</v>
+      </c>
+      <c r="D220" s="1">
+        <v>98.6</v>
+      </c>
+      <c r="E220" t="s">
+        <v>8</v>
+      </c>
+      <c r="F220">
+        <v>1.0</v>
+      </c>
+      <c r="G220" s="1">
+        <v>986000.0</v>
+      </c>
+      <c r="H220" s="1">
+        <v>28650.0</v>
+      </c>
+      <c r="I220" s="1">
+        <v>2.9056795131846</v>
+      </c>
+      <c r="J220">
+        <v>0.83</v>
+      </c>
+      <c r="K220" t="s">
+        <v>520</v>
+      </c>
+      <c r="L220" s="1">
+        <v>1014650.0</v>
+      </c>
+      <c r="M220" s="1">
+        <v>1022920.55</v>
+      </c>
+      <c r="N220" s="1">
+        <v>0.28</v>
+      </c>
+      <c r="O220">
+        <v>1</v>
+      </c>
+      <c r="Z220" t="s">
+        <v>518</v>
+      </c>
+    </row>
+    <row r="221" spans="1:26">
+      <c r="A221" t="s">
+        <v>522</v>
+      </c>
+      <c r="B221" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="C221" s="1">
+        <v>103.019</v>
+      </c>
+      <c r="D221" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E221" t="s">
+        <v>8</v>
+      </c>
+      <c r="F221">
+        <v>1.0</v>
+      </c>
+      <c r="G221" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="H221" s="1">
+        <v>12076.0</v>
+      </c>
+      <c r="I221" s="1">
+        <v>3.019</v>
+      </c>
+      <c r="J221">
+        <v>0.51</v>
+      </c>
+      <c r="K221" t="s">
+        <v>523</v>
+      </c>
+      <c r="L221" s="1">
+        <v>412076.0</v>
+      </c>
+      <c r="M221" s="1">
+        <v>414131.78</v>
+      </c>
+      <c r="N221" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="O221">
+        <v>1</v>
+      </c>
+      <c r="Z221" t="s">
+        <v>521</v>
+      </c>
+    </row>
+    <row r="222" spans="1:26">
+      <c r="A222" t="s">
+        <v>525</v>
+      </c>
+      <c r="B222" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="C222" s="1">
+        <v>106.58</v>
+      </c>
+      <c r="D222" s="1">
+        <v>109.3</v>
+      </c>
+      <c r="E222" t="s">
+        <v>8</v>
+      </c>
+      <c r="F222">
+        <v>1.0</v>
+      </c>
+      <c r="G222" s="1">
+        <v>437200.0</v>
+      </c>
+      <c r="H222" s="1">
+        <v>-10880.0</v>
+      </c>
+      <c r="I222" s="1">
+        <v>-2.4885635864593</v>
+      </c>
+      <c r="J222">
+        <v>2.17</v>
+      </c>
+      <c r="K222" t="s">
+        <v>526</v>
+      </c>
+      <c r="L222" s="1">
+        <v>426320.0</v>
+      </c>
+      <c r="M222" s="1">
+        <v>435007.67</v>
+      </c>
+      <c r="N222" s="1">
+        <v>0.12</v>
+      </c>
+      <c r="O222">
+        <v>1</v>
+      </c>
+      <c r="Z222" t="s">
+        <v>524</v>
+      </c>
+    </row>
+    <row r="223" spans="1:26">
+      <c r="A223" t="s">
+        <v>528</v>
+      </c>
+      <c r="B223" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="C223" s="1">
+        <v>98.989</v>
+      </c>
+      <c r="D223" s="1">
+        <v>99.852</v>
+      </c>
+      <c r="E223" t="s">
+        <v>8</v>
+      </c>
+      <c r="F223">
+        <v>1.0</v>
+      </c>
+      <c r="G223" s="1">
+        <v>399408.0</v>
+      </c>
+      <c r="H223" s="1">
+        <v>-3452.0</v>
+      </c>
+      <c r="I223" s="1">
+        <v>-0.86427913311701</v>
+      </c>
+      <c r="J223">
+        <v>0.59</v>
+      </c>
+      <c r="K223" t="s">
+        <v>529</v>
+      </c>
+      <c r="L223" s="1">
+        <v>395956.0</v>
+      </c>
+      <c r="M223" s="1">
+        <v>398323.12</v>
+      </c>
+      <c r="N223" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="O223">
+        <v>1</v>
+      </c>
+      <c r="Z223" t="s">
+        <v>527</v>
+      </c>
+    </row>
+    <row r="224" spans="1:26">
+      <c r="A224" t="s">
+        <v>531</v>
+      </c>
+      <c r="B224" s="1">
+        <v>267000.0</v>
+      </c>
+      <c r="C224" s="1">
+        <v>100.035</v>
+      </c>
+      <c r="D224" s="1">
+        <v>99.934</v>
+      </c>
+      <c r="E224" t="s">
+        <v>8</v>
+      </c>
+      <c r="F224">
+        <v>1.0</v>
+      </c>
+      <c r="G224" s="1">
+        <v>266823.78</v>
+      </c>
+      <c r="H224" s="1">
+        <v>269.67</v>
+      </c>
+      <c r="I224" s="1">
+        <v>0.10106670402466</v>
+      </c>
+      <c r="J224">
+        <v>0.49</v>
+      </c>
+      <c r="K224" t="s">
+        <v>532</v>
+      </c>
+      <c r="L224" s="1">
+        <v>267093.45</v>
+      </c>
+      <c r="M224" s="1">
+        <v>268401.02</v>
+      </c>
+      <c r="N224" s="1">
+        <v>0.07</v>
+      </c>
+      <c r="O224">
+        <v>1</v>
+      </c>
+      <c r="Z224" t="s">
+        <v>530</v>
+      </c>
+    </row>
+    <row r="225" spans="1:26">
+      <c r="A225" t="s">
+        <v>534</v>
+      </c>
+      <c r="B225" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C225" s="1">
+        <v>100.938</v>
+      </c>
+      <c r="D225" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E225" t="s">
+        <v>8</v>
+      </c>
+      <c r="F225">
+        <v>1.0</v>
+      </c>
+      <c r="G225" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="H225" s="1">
+        <v>1876.0</v>
+      </c>
+      <c r="I225" s="1">
+        <v>0.938</v>
+      </c>
+      <c r="J225">
+        <v>0.86</v>
+      </c>
+      <c r="K225" t="s">
+        <v>535</v>
+      </c>
+      <c r="L225" s="1">
+        <v>201876.0</v>
+      </c>
+      <c r="M225" s="1">
+        <v>203597.4</v>
+      </c>
+      <c r="N225" s="1">
+        <v>0.06</v>
+      </c>
+      <c r="O225">
+        <v>1</v>
+      </c>
+      <c r="Z225" t="s">
+        <v>533</v>
+      </c>
+    </row>
+    <row r="226" spans="1:26">
+      <c r="A226" t="s">
+        <v>537</v>
+      </c>
+      <c r="B226" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C226" s="1">
+        <v>99.318</v>
+      </c>
+      <c r="D226" s="1">
+        <v>99.589</v>
+      </c>
+      <c r="E226" t="s">
+        <v>8</v>
+      </c>
+      <c r="F226">
+        <v>1.0</v>
+      </c>
+      <c r="G226" s="1">
+        <v>199178.0</v>
+      </c>
+      <c r="H226" s="1">
+        <v>-542.0</v>
+      </c>
+      <c r="I226" s="1">
+        <v>-0.27211840665134</v>
+      </c>
+      <c r="J226">
+        <v>1.2</v>
+      </c>
+      <c r="K226" t="s">
+        <v>538</v>
+      </c>
+      <c r="L226" s="1">
+        <v>198636.0</v>
+      </c>
+      <c r="M226" s="1">
+        <v>201040.11</v>
+      </c>
+      <c r="N226" s="1">
+        <v>0.06</v>
+      </c>
+      <c r="O226">
+        <v>1</v>
+      </c>
+      <c r="Z226" t="s">
+        <v>536</v>
+      </c>
+    </row>
+    <row r="227" spans="1:26">
+      <c r="A227" t="s">
+        <v>540</v>
+      </c>
+      <c r="B227" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C227" s="1">
+        <v>102.64</v>
+      </c>
+      <c r="D227" s="1">
+        <v>98.769</v>
+      </c>
+      <c r="E227" t="s">
+        <v>8</v>
+      </c>
+      <c r="F227">
+        <v>1.0</v>
+      </c>
+      <c r="G227" s="1">
+        <v>197538.0</v>
+      </c>
+      <c r="H227" s="1">
+        <v>7742.0</v>
+      </c>
+      <c r="I227" s="1">
+        <v>3.9192459172412</v>
+      </c>
+      <c r="J227">
+        <v>2.85</v>
+      </c>
+      <c r="K227" t="s">
+        <v>541</v>
+      </c>
+      <c r="L227" s="1">
+        <v>205280.0</v>
+      </c>
+      <c r="M227" s="1">
+        <v>210970.41</v>
+      </c>
+      <c r="N227" s="1">
+        <v>0.06</v>
+      </c>
+      <c r="O227">
+        <v>1</v>
+      </c>
+      <c r="Z227" t="s">
+        <v>539</v>
+      </c>
+    </row>
+    <row r="228" spans="1:26">
+      <c r="A228" t="s">
+        <v>543</v>
+      </c>
+      <c r="B228" s="1">
+        <v>800000.0</v>
+      </c>
+      <c r="C228" s="1">
+        <v>85.733</v>
+      </c>
+      <c r="D228" s="1">
+        <v>85.96</v>
+      </c>
+      <c r="E228" t="s">
+        <v>8</v>
+      </c>
+      <c r="F228">
+        <v>1.0</v>
+      </c>
+      <c r="G228" s="1">
+        <v>687680.0</v>
+      </c>
+      <c r="H228" s="1">
+        <v>-1816.0</v>
+      </c>
+      <c r="I228" s="1">
+        <v>-0.26407631456491</v>
+      </c>
+      <c r="J228">
+        <v>0.59</v>
+      </c>
+      <c r="K228" t="s">
+        <v>544</v>
+      </c>
+      <c r="L228" s="1">
+        <v>685864.0</v>
+      </c>
+      <c r="M228" s="1">
+        <v>690562.63</v>
+      </c>
+      <c r="N228" s="1">
+        <v>0.19</v>
+      </c>
+      <c r="O228">
+        <v>1</v>
+      </c>
+      <c r="Z228" t="s">
+        <v>542</v>
+      </c>
+    </row>
+    <row r="229" spans="1:26">
+      <c r="A229" t="s">
+        <v>546</v>
+      </c>
+      <c r="B229" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="C229" s="1">
+        <v>99.263</v>
+      </c>
+      <c r="D229" s="1">
+        <v>100.65</v>
+      </c>
+      <c r="E229" t="s">
+        <v>8</v>
+      </c>
+      <c r="F229">
+        <v>1.0</v>
+      </c>
+      <c r="G229" s="1">
+        <v>301950.0</v>
+      </c>
+      <c r="H229" s="1">
+        <v>-4161.0</v>
+      </c>
+      <c r="I229" s="1">
+        <v>-1.378042722305</v>
+      </c>
+      <c r="J229">
+        <v>1.31</v>
+      </c>
+      <c r="K229" t="s">
+        <v>547</v>
+      </c>
+      <c r="L229" s="1">
+        <v>297789.0</v>
+      </c>
+      <c r="M229" s="1">
+        <v>301709.55</v>
+      </c>
+      <c r="N229" s="1">
+        <v>0.08</v>
+      </c>
+      <c r="O229">
+        <v>1</v>
+      </c>
+      <c r="Z229" t="s">
+        <v>545</v>
+      </c>
+    </row>
+    <row r="230" spans="1:26">
+      <c r="A230" t="s">
+        <v>549</v>
+      </c>
+      <c r="B230" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C230" s="1">
+        <v>99.075</v>
+      </c>
+      <c r="D230" s="1">
+        <v>100.62</v>
+      </c>
+      <c r="E230" t="s">
+        <v>8</v>
+      </c>
+      <c r="F230">
+        <v>1.0</v>
+      </c>
+      <c r="G230" s="1">
+        <v>201240.0</v>
+      </c>
+      <c r="H230" s="1">
+        <v>-3090.0</v>
+      </c>
+      <c r="I230" s="1">
+        <v>-1.5354800238521</v>
+      </c>
+      <c r="J230">
+        <v>0.29</v>
+      </c>
+      <c r="K230">
+        <v>582.19</v>
+      </c>
+      <c r="L230" s="1">
+        <v>198150.0</v>
+      </c>
+      <c r="M230" s="1">
+        <v>198732.19</v>
+      </c>
+      <c r="N230" s="1">
+        <v>0.05</v>
+      </c>
+      <c r="O230">
+        <v>1</v>
+      </c>
+      <c r="Z230" t="s">
+        <v>548</v>
+      </c>
+    </row>
+    <row r="231" spans="1:26">
+      <c r="A231" t="s">
+        <v>551</v>
+      </c>
+      <c r="B231" s="1">
+        <v>235000.0</v>
+      </c>
+      <c r="C231" s="1">
+        <v>100.553</v>
+      </c>
+      <c r="D231" s="1">
+        <v>99.662</v>
+      </c>
+      <c r="E231" t="s">
+        <v>8</v>
+      </c>
+      <c r="F231">
+        <v>1.0</v>
+      </c>
+      <c r="G231" s="1">
+        <v>234205.7</v>
+      </c>
+      <c r="H231" s="1">
+        <v>2093.85</v>
+      </c>
+      <c r="I231" s="1">
+        <v>0.89402179366258</v>
+      </c>
+      <c r="J231">
+        <v>0.62</v>
+      </c>
+      <c r="K231" t="s">
+        <v>552</v>
+      </c>
+      <c r="L231" s="1">
+        <v>236299.55</v>
+      </c>
+      <c r="M231" s="1">
+        <v>237746.57</v>
+      </c>
+      <c r="N231" s="1">
+        <v>0.07</v>
+      </c>
+      <c r="O231">
+        <v>1</v>
+      </c>
+      <c r="Z231" t="s">
+        <v>550</v>
+      </c>
+    </row>
+    <row r="232" spans="1:26">
+      <c r="A232" t="s">
+        <v>554</v>
+      </c>
+      <c r="B232" s="1">
+        <v>193000.0</v>
+      </c>
+      <c r="C232" s="1">
+        <v>99.584</v>
+      </c>
+      <c r="D232" s="1">
+        <v>99.571</v>
+      </c>
+      <c r="E232" t="s">
+        <v>8</v>
+      </c>
+      <c r="F232">
+        <v>1.0</v>
+      </c>
+      <c r="G232" s="1">
+        <v>192172.03</v>
+      </c>
+      <c r="H232" s="1">
+        <v>25.09</v>
+      </c>
+      <c r="I232" s="1">
+        <v>0.013056010284119</v>
+      </c>
+      <c r="J232">
+        <v>2.04</v>
+      </c>
+      <c r="K232" t="s">
+        <v>555</v>
+      </c>
+      <c r="L232" s="1">
+        <v>192197.12</v>
+      </c>
+      <c r="M232" s="1">
+        <v>196132.47</v>
+      </c>
+      <c r="N232" s="1">
+        <v>0.05</v>
+      </c>
+      <c r="O232">
+        <v>1</v>
+      </c>
+      <c r="Z232" t="s">
+        <v>553</v>
+      </c>
+    </row>
+    <row r="233" spans="1:26">
+      <c r="A233" t="s">
+        <v>557</v>
+      </c>
+      <c r="B233" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="C233" s="1">
+        <v>98.987</v>
+      </c>
+      <c r="D233" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E233" t="s">
+        <v>8</v>
+      </c>
+      <c r="F233">
+        <v>1.0</v>
+      </c>
+      <c r="G233" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="H233" s="1">
+        <v>-3039.0</v>
+      </c>
+      <c r="I233" s="1">
+        <v>-1.013</v>
+      </c>
+      <c r="J233">
+        <v>2.55</v>
+      </c>
+      <c r="K233" t="s">
+        <v>558</v>
+      </c>
+      <c r="L233" s="1">
+        <v>296961.0</v>
+      </c>
+      <c r="M233" s="1">
+        <v>304606.53</v>
+      </c>
+      <c r="N233" s="1">
+        <v>0.08</v>
+      </c>
+      <c r="O233">
+        <v>1</v>
+      </c>
+      <c r="Z233" t="s">
+        <v>556</v>
+      </c>
+    </row>
+    <row r="234" spans="1:26">
+      <c r="A234" t="s">
+        <v>560</v>
+      </c>
+      <c r="B234" s="1">
+        <v>877000.0</v>
+      </c>
+      <c r="C234" s="1">
+        <v>98.607</v>
+      </c>
+      <c r="D234" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E234" t="s">
+        <v>8</v>
+      </c>
+      <c r="F234">
+        <v>1.0</v>
+      </c>
+      <c r="G234" s="1">
+        <v>877000.0</v>
+      </c>
+      <c r="H234" s="1">
+        <v>-12216.61</v>
+      </c>
+      <c r="I234" s="1">
+        <v>-1.393</v>
+      </c>
+      <c r="J234">
+        <v>1.46</v>
+      </c>
+      <c r="K234" t="s">
+        <v>561</v>
+      </c>
+      <c r="L234" s="1">
+        <v>864783.39</v>
+      </c>
+      <c r="M234" s="1">
+        <v>877624.59</v>
+      </c>
+      <c r="N234" s="1">
+        <v>0.24</v>
+      </c>
+      <c r="O234">
+        <v>1</v>
+      </c>
+      <c r="Z234" t="s">
+        <v>559</v>
+      </c>
+    </row>
+    <row r="235" spans="1:26">
+      <c r="A235" t="s">
+        <v>563</v>
+      </c>
+      <c r="B235" s="1">
+        <v>577000.0</v>
+      </c>
+      <c r="C235" s="1">
+        <v>98.183</v>
+      </c>
+      <c r="D235" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E235" t="s">
+        <v>8</v>
+      </c>
+      <c r="F235">
+        <v>1.0</v>
+      </c>
+      <c r="G235" s="1">
+        <v>577000.0</v>
+      </c>
+      <c r="H235" s="1">
+        <v>-10484.09</v>
+      </c>
+      <c r="I235" s="1">
+        <v>-1.817</v>
+      </c>
+      <c r="J235">
+        <v>3.0</v>
+      </c>
+      <c r="K235" t="s">
+        <v>564</v>
+      </c>
+      <c r="L235" s="1">
+        <v>566515.91</v>
+      </c>
+      <c r="M235" s="1">
+        <v>583837.58</v>
+      </c>
+      <c r="N235" s="1">
+        <v>0.16</v>
+      </c>
+      <c r="O235">
+        <v>1</v>
+      </c>
+      <c r="Z235" t="s">
+        <v>562</v>
+      </c>
+    </row>
+    <row r="236" spans="1:26">
+      <c r="A236" t="s">
+        <v>566</v>
+      </c>
+      <c r="B236" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="C236" s="1">
+        <v>99.231</v>
+      </c>
+      <c r="D236" s="1">
+        <v>100.42</v>
+      </c>
+      <c r="E236" t="s">
+        <v>8</v>
+      </c>
+      <c r="F236">
+        <v>1.0</v>
+      </c>
+      <c r="G236" s="1">
+        <v>401680.0</v>
+      </c>
+      <c r="H236" s="1">
+        <v>-4756.0</v>
+      </c>
+      <c r="I236" s="1">
+        <v>-1.1840270862378</v>
+      </c>
+      <c r="J236">
+        <v>0.45</v>
+      </c>
+      <c r="K236" t="s">
+        <v>567</v>
+      </c>
+      <c r="L236" s="1">
+        <v>396924.0</v>
+      </c>
+      <c r="M236" s="1">
+        <v>398711.67</v>
+      </c>
+      <c r="N236" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="O236">
+        <v>1</v>
+      </c>
+      <c r="Z236" t="s">
+        <v>565</v>
+      </c>
+    </row>
+    <row r="237" spans="1:26">
+      <c r="A237" t="s">
+        <v>569</v>
+      </c>
+      <c r="B237" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="C237" s="1">
+        <v>98.631</v>
+      </c>
+      <c r="D237" s="1">
+        <v>99.259</v>
+      </c>
+      <c r="E237" t="s">
+        <v>8</v>
+      </c>
+      <c r="F237">
+        <v>1.0</v>
+      </c>
+      <c r="G237" s="1">
+        <v>397036.0</v>
+      </c>
+      <c r="H237" s="1">
+        <v>-2512.0</v>
+      </c>
+      <c r="I237" s="1">
+        <v>-0.63268821970804</v>
+      </c>
+      <c r="J237">
+        <v>1.35</v>
+      </c>
+      <c r="K237" t="s">
+        <v>570</v>
+      </c>
+      <c r="L237" s="1">
+        <v>394524.0</v>
+      </c>
+      <c r="M237" s="1">
+        <v>399941.81</v>
+      </c>
+      <c r="N237" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="O237">
+        <v>1</v>
+      </c>
+      <c r="Z237" t="s">
+        <v>568</v>
+      </c>
+    </row>
+    <row r="238" spans="1:26">
+      <c r="A238" t="s">
+        <v>572</v>
+      </c>
+      <c r="B238" s="1">
+        <v>619000.0</v>
+      </c>
+      <c r="C238" s="1">
+        <v>100.313</v>
+      </c>
+      <c r="D238" s="1">
+        <v>99.731</v>
+      </c>
+      <c r="E238" t="s">
+        <v>8</v>
+      </c>
+      <c r="F238">
+        <v>1.0</v>
+      </c>
+      <c r="G238" s="1">
+        <v>617334.89</v>
+      </c>
+      <c r="H238" s="1">
+        <v>3602.58</v>
+      </c>
+      <c r="I238" s="1">
+        <v>0.58356980276945</v>
+      </c>
+      <c r="J238">
+        <v>0.26</v>
+      </c>
+      <c r="K238" t="s">
+        <v>573</v>
+      </c>
+      <c r="L238" s="1">
+        <v>620937.47</v>
+      </c>
+      <c r="M238" s="1">
+        <v>622527.37</v>
+      </c>
+      <c r="N238" s="1">
+        <v>0.17</v>
+      </c>
+      <c r="O238">
+        <v>1</v>
+      </c>
+      <c r="Z238" t="s">
+        <v>571</v>
+      </c>
+    </row>
+    <row r="239" spans="1:26">
+      <c r="A239" t="s">
+        <v>575</v>
+      </c>
+      <c r="B239" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="C239" s="1">
+        <v>100.372</v>
+      </c>
+      <c r="D239" s="1">
+        <v>99.451</v>
+      </c>
+      <c r="E239" t="s">
+        <v>8</v>
+      </c>
+      <c r="F239">
+        <v>1.0</v>
+      </c>
+      <c r="G239" s="1">
+        <v>596706.0</v>
+      </c>
+      <c r="H239" s="1">
+        <v>5526.0</v>
+      </c>
+      <c r="I239" s="1">
+        <v>0.92608420227046</v>
+      </c>
+      <c r="J239">
+        <v>0.62</v>
+      </c>
+      <c r="K239" t="s">
+        <v>576</v>
+      </c>
+      <c r="L239" s="1">
+        <v>602232.0</v>
+      </c>
+      <c r="M239" s="1">
+        <v>605957.34</v>
+      </c>
+      <c r="N239" s="1">
+        <v>0.17</v>
+      </c>
+      <c r="O239">
+        <v>1</v>
+      </c>
+      <c r="Z239" t="s">
+        <v>574</v>
+      </c>
+    </row>
+    <row r="240" spans="1:26">
+      <c r="A240" t="s">
+        <v>578</v>
+      </c>
+      <c r="B240" s="1">
+        <v>695000.0</v>
+      </c>
+      <c r="C240" s="1">
+        <v>98.268</v>
+      </c>
+      <c r="D240" s="1">
+        <v>99.228</v>
+      </c>
+      <c r="E240" t="s">
+        <v>8</v>
+      </c>
+      <c r="F240">
+        <v>1.0</v>
+      </c>
+      <c r="G240" s="1">
+        <v>689634.6</v>
+      </c>
+      <c r="H240" s="1">
+        <v>-6672.0</v>
+      </c>
+      <c r="I240" s="1">
+        <v>-0.96746885959608</v>
+      </c>
+      <c r="J240">
+        <v>0.32</v>
+      </c>
+      <c r="K240" t="s">
+        <v>579</v>
+      </c>
+      <c r="L240" s="1">
+        <v>682962.6</v>
+      </c>
+      <c r="M240" s="1">
+        <v>685152.33</v>
+      </c>
+      <c r="N240" s="1">
+        <v>0.19</v>
+      </c>
+      <c r="O240">
+        <v>1</v>
+      </c>
+      <c r="Z240" t="s">
+        <v>577</v>
+      </c>
+    </row>
+    <row r="241" spans="1:26">
+      <c r="A241" t="s">
+        <v>581</v>
+      </c>
+      <c r="B241" s="1">
+        <v>694000.0</v>
+      </c>
+      <c r="C241" s="1">
+        <v>91.316</v>
+      </c>
+      <c r="D241" s="1">
+        <v>83.26116715</v>
+      </c>
+      <c r="E241" t="s">
+        <v>8</v>
+      </c>
+      <c r="F241">
+        <v>1.0</v>
+      </c>
+      <c r="G241" s="1">
+        <v>577832.5</v>
+      </c>
+      <c r="H241" s="1">
+        <v>55900.54</v>
+      </c>
+      <c r="I241" s="1">
+        <v>9.674177205332</v>
+      </c>
+      <c r="J241">
+        <v>1.48</v>
+      </c>
+      <c r="K241" t="s">
+        <v>582</v>
+      </c>
+      <c r="L241" s="1">
+        <v>633733.04</v>
+      </c>
+      <c r="M241" s="1">
+        <v>644000.44</v>
+      </c>
+      <c r="N241" s="1">
+        <v>0.18</v>
+      </c>
+      <c r="O241">
+        <v>1</v>
+      </c>
+      <c r="Z241" t="s">
+        <v>580</v>
+      </c>
+    </row>
+    <row r="242" spans="1:26">
+      <c r="A242" t="s">
+        <v>584</v>
+      </c>
+      <c r="B242" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="C242" s="1">
+        <v>102.057</v>
+      </c>
+      <c r="D242" s="1">
+        <v>99.329</v>
+      </c>
+      <c r="E242" t="s">
+        <v>8</v>
+      </c>
+      <c r="F242">
+        <v>1.0</v>
+      </c>
+      <c r="G242" s="1">
+        <v>595974.0</v>
+      </c>
+      <c r="H242" s="1">
+        <v>16368.0</v>
+      </c>
+      <c r="I242" s="1">
+        <v>2.746428535473</v>
+      </c>
+      <c r="J242">
+        <v>1.78</v>
+      </c>
+      <c r="K242" t="s">
+        <v>585</v>
+      </c>
+      <c r="L242" s="1">
+        <v>612342.0</v>
+      </c>
+      <c r="M242" s="1">
+        <v>623043.37</v>
+      </c>
+      <c r="N242" s="1">
+        <v>0.17</v>
+      </c>
+      <c r="O242">
+        <v>1</v>
+      </c>
+      <c r="Z242" t="s">
+        <v>583</v>
+      </c>
+    </row>
+    <row r="243" spans="1:26">
+      <c r="A243" t="s">
+        <v>587</v>
+      </c>
+      <c r="B243" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="C243" s="1">
+        <v>100.376</v>
+      </c>
+      <c r="D243" s="1">
+        <v>100.2875</v>
+      </c>
+      <c r="E243" t="s">
+        <v>8</v>
+      </c>
+      <c r="F243">
+        <v>1.0</v>
+      </c>
+      <c r="G243" s="1">
+        <v>401150.0</v>
+      </c>
+      <c r="H243" s="1">
+        <v>354.0</v>
+      </c>
+      <c r="I243" s="1">
+        <v>0.088246291910757</v>
+      </c>
+      <c r="J243">
+        <v>0.81</v>
+      </c>
+      <c r="K243" t="s">
+        <v>588</v>
+      </c>
+      <c r="L243" s="1">
+        <v>401504.0</v>
+      </c>
+      <c r="M243" s="1">
+        <v>404761.44</v>
+      </c>
+      <c r="N243" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="O243">
+        <v>1</v>
+      </c>
+      <c r="Z243" t="s">
+        <v>586</v>
+      </c>
+    </row>
+    <row r="244" spans="1:26">
+      <c r="A244" t="s">
+        <v>590</v>
+      </c>
+      <c r="B244" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="C244" s="1">
+        <v>98.83</v>
+      </c>
+      <c r="D244" s="1">
+        <v>99.808</v>
+      </c>
+      <c r="E244" t="s">
+        <v>8</v>
+      </c>
+      <c r="F244">
+        <v>1.0</v>
+      </c>
+      <c r="G244" s="1">
+        <v>598848.0</v>
+      </c>
+      <c r="H244" s="1">
+        <v>-5868.0</v>
+      </c>
+      <c r="I244" s="1">
+        <v>-0.97988137223469</v>
+      </c>
+      <c r="J244">
+        <v>0.65</v>
+      </c>
+      <c r="K244" t="s">
+        <v>591</v>
+      </c>
+      <c r="L244" s="1">
+        <v>592980.0</v>
+      </c>
+      <c r="M244" s="1">
+        <v>596863.56</v>
+      </c>
+      <c r="N244" s="1">
+        <v>0.16</v>
+      </c>
+      <c r="O244">
+        <v>1</v>
+      </c>
+      <c r="Z244" t="s">
+        <v>589</v>
+      </c>
+    </row>
+    <row r="245" spans="1:26">
+      <c r="A245" t="s">
+        <v>593</v>
+      </c>
+      <c r="B245" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="C245" s="1">
+        <v>101.424</v>
+      </c>
+      <c r="D245" s="1">
+        <v>99.651</v>
+      </c>
+      <c r="E245" t="s">
+        <v>8</v>
+      </c>
+      <c r="F245">
+        <v>1.0</v>
+      </c>
+      <c r="G245" s="1">
+        <v>298953.0</v>
+      </c>
+      <c r="H245" s="1">
+        <v>5319.0</v>
+      </c>
+      <c r="I245" s="1">
+        <v>1.7792094409489</v>
+      </c>
+      <c r="J245">
+        <v>0.85</v>
+      </c>
+      <c r="K245" t="s">
+        <v>594</v>
+      </c>
+      <c r="L245" s="1">
+        <v>304272.0</v>
+      </c>
+      <c r="M245" s="1">
+        <v>306818.92</v>
+      </c>
+      <c r="N245" s="1">
+        <v>0.08</v>
+      </c>
+      <c r="O245">
+        <v>1</v>
+      </c>
+      <c r="Z245" t="s">
+        <v>592</v>
+      </c>
+    </row>
+    <row r="246" spans="1:26">
+      <c r="A246" t="s">
+        <v>596</v>
+      </c>
+      <c r="B246" s="1">
+        <v>499000.0</v>
+      </c>
+      <c r="C246" s="1">
+        <v>100.578</v>
+      </c>
+      <c r="D246" s="1">
+        <v>99.768</v>
+      </c>
+      <c r="E246" t="s">
+        <v>8</v>
+      </c>
+      <c r="F246">
+        <v>1.0</v>
+      </c>
+      <c r="G246" s="1">
+        <v>497842.32</v>
+      </c>
+      <c r="H246" s="1">
+        <v>4041.9</v>
+      </c>
+      <c r="I246" s="1">
+        <v>0.81188356988213</v>
+      </c>
+      <c r="J246">
+        <v>0.31</v>
+      </c>
+      <c r="K246" t="s">
+        <v>597</v>
+      </c>
+      <c r="L246" s="1">
+        <v>501884.22</v>
+      </c>
+      <c r="M246" s="1">
+        <v>503420.52</v>
+      </c>
+      <c r="N246" s="1">
+        <v>0.14</v>
+      </c>
+      <c r="O246">
+        <v>1</v>
+      </c>
+      <c r="Z246" t="s">
+        <v>595</v>
+      </c>
+    </row>
+    <row r="247" spans="1:26">
+      <c r="A247" t="s">
+        <v>599</v>
+      </c>
+      <c r="B247" s="1">
+        <v>2525551.0</v>
+      </c>
+      <c r="C247" s="1">
+        <v>98.577</v>
+      </c>
+      <c r="D247" s="1">
+        <v>98.08058756</v>
+      </c>
+      <c r="E247" t="s">
+        <v>8</v>
+      </c>
+      <c r="F247">
+        <v>1.0</v>
+      </c>
+      <c r="G247" s="1">
+        <v>2477075.26</v>
+      </c>
+      <c r="H247" s="1">
+        <v>12537.15</v>
+      </c>
+      <c r="I247" s="1">
+        <v>0.50612713317398</v>
+      </c>
+      <c r="J247">
+        <v>0.87</v>
+      </c>
+      <c r="K247" t="s">
+        <v>600</v>
+      </c>
+      <c r="L247" s="1">
+        <v>2489612.41</v>
+      </c>
+      <c r="M247" s="1">
+        <v>2511650.44</v>
+      </c>
+      <c r="N247" s="1">
+        <v>0.69</v>
+      </c>
+      <c r="O247">
+        <v>1</v>
+      </c>
+      <c r="Z247" t="s">
+        <v>598</v>
+      </c>
+    </row>
+    <row r="248" spans="1:26">
+      <c r="A248" t="s">
+        <v>602</v>
+      </c>
+      <c r="B248" s="1">
+        <v>2042535.0</v>
+      </c>
+      <c r="C248" s="1">
+        <v>88.093</v>
+      </c>
+      <c r="D248" s="1">
+        <v>90.85761321</v>
+      </c>
+      <c r="E248" t="s">
+        <v>8</v>
+      </c>
+      <c r="F248">
+        <v>1.0</v>
+      </c>
+      <c r="G248" s="1">
+        <v>1855798.55</v>
+      </c>
+      <c r="H248" s="1">
+        <v>-56468.19</v>
+      </c>
+      <c r="I248" s="1">
+        <v>-3.0427973984569</v>
+      </c>
+      <c r="J248">
+        <v>2.41</v>
+      </c>
+      <c r="K248" t="s">
+        <v>603</v>
+      </c>
+      <c r="L248" s="1">
+        <v>1799330.36</v>
+      </c>
+      <c r="M248" s="1">
+        <v>1848624.0</v>
+      </c>
+      <c r="N248" s="1">
+        <v>0.51</v>
+      </c>
+      <c r="O248">
+        <v>1</v>
+      </c>
+      <c r="Z248" t="s">
+        <v>601</v>
+      </c>
+    </row>
+    <row r="249" spans="1:26">
+      <c r="A249" t="s">
+        <v>605</v>
+      </c>
+      <c r="B249" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="C249" s="1">
+        <v>99.38</v>
+      </c>
+      <c r="D249" s="1">
+        <v>99.766</v>
+      </c>
+      <c r="E249" t="s">
+        <v>8</v>
+      </c>
+      <c r="F249">
+        <v>1.0</v>
+      </c>
+      <c r="G249" s="1">
+        <v>299298.0</v>
+      </c>
+      <c r="H249" s="1">
+        <v>-1158.0</v>
+      </c>
+      <c r="I249" s="1">
+        <v>-0.38690535853898</v>
+      </c>
+      <c r="J249">
+        <v>0.16</v>
+      </c>
+      <c r="K249">
+        <v>489.04</v>
+      </c>
+      <c r="L249" s="1">
+        <v>298140.0</v>
+      </c>
+      <c r="M249" s="1">
+        <v>298629.04</v>
+      </c>
+      <c r="N249" s="1">
+        <v>0.08</v>
+      </c>
+      <c r="O249">
+        <v>1</v>
+      </c>
+      <c r="Z249" t="s">
+        <v>604</v>
+      </c>
+    </row>
+    <row r="250" spans="1:26">
+      <c r="A250" t="s">
+        <v>607</v>
+      </c>
+      <c r="B250" s="1">
+        <v>147000.0</v>
+      </c>
+      <c r="C250" s="1">
+        <v>98.689</v>
+      </c>
+      <c r="D250" s="1">
+        <v>99.945</v>
+      </c>
+      <c r="E250" t="s">
+        <v>8</v>
+      </c>
+      <c r="F250">
+        <v>1.0</v>
+      </c>
+      <c r="G250" s="1">
+        <v>146919.15</v>
+      </c>
+      <c r="H250" s="1">
+        <v>-1846.32</v>
+      </c>
+      <c r="I250" s="1">
+        <v>-1.2566911801491</v>
+      </c>
+      <c r="J250">
+        <v>1.83</v>
+      </c>
+      <c r="K250" t="s">
+        <v>608</v>
+      </c>
+      <c r="L250" s="1">
+        <v>145072.83</v>
+      </c>
+      <c r="M250" s="1">
+        <v>147758.7</v>
+      </c>
+      <c r="N250" s="1">
+        <v>0.04</v>
+      </c>
+      <c r="O250">
+        <v>1</v>
+      </c>
+      <c r="Z250" t="s">
+        <v>606</v>
+      </c>
+    </row>
+    <row r="251" spans="1:26">
+      <c r="A251" t="s">
+        <v>610</v>
+      </c>
+      <c r="B251" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C251" s="1">
+        <v>98.716</v>
+      </c>
+      <c r="D251" s="1">
+        <v>98.71</v>
+      </c>
+      <c r="E251" t="s">
+        <v>8</v>
+      </c>
+      <c r="F251">
+        <v>1.0</v>
+      </c>
+      <c r="G251" s="1">
+        <v>197420.0</v>
+      </c>
+      <c r="H251" s="1">
+        <v>12.0</v>
+      </c>
+      <c r="I251" s="1">
+        <v>0.0060784115084591</v>
+      </c>
+      <c r="J251">
+        <v>1.36</v>
+      </c>
+      <c r="K251" t="s">
+        <v>611</v>
+      </c>
+      <c r="L251" s="1">
+        <v>197432.0</v>
+      </c>
+      <c r="M251" s="1">
+        <v>200149.81</v>
+      </c>
+      <c r="N251" s="1">
+        <v>0.05</v>
+      </c>
+      <c r="O251">
+        <v>1</v>
+      </c>
+      <c r="Z251" t="s">
+        <v>609</v>
+      </c>
+    </row>
+    <row r="252" spans="1:26">
+      <c r="A252" t="s">
+        <v>613</v>
+      </c>
+      <c r="B252" s="1">
+        <v>333000.0</v>
+      </c>
+      <c r="C252" s="1">
+        <v>98.725</v>
+      </c>
+      <c r="D252" s="1">
+        <v>99.682</v>
+      </c>
+      <c r="E252" t="s">
+        <v>8</v>
+      </c>
+      <c r="F252">
+        <v>1.0</v>
+      </c>
+      <c r="G252" s="1">
+        <v>331941.06</v>
+      </c>
+      <c r="H252" s="1">
+        <v>-3186.81</v>
+      </c>
+      <c r="I252" s="1">
+        <v>-0.96005296843964</v>
+      </c>
+      <c r="J252">
+        <v>1.51</v>
+      </c>
+      <c r="K252" t="s">
+        <v>614</v>
+      </c>
+      <c r="L252" s="1">
+        <v>328754.25</v>
+      </c>
+      <c r="M252" s="1">
+        <v>333797.15</v>
+      </c>
+      <c r="N252" s="1">
+        <v>0.09</v>
+      </c>
+      <c r="O252">
+        <v>1</v>
+      </c>
+      <c r="Z252" t="s">
+        <v>612</v>
+      </c>
+    </row>
+    <row r="253" spans="1:26">
+      <c r="A253" t="s">
+        <v>616</v>
+      </c>
+      <c r="B253" s="1">
+        <v>434000.0</v>
+      </c>
+      <c r="C253" s="1">
+        <v>73.549</v>
+      </c>
+      <c r="D253" s="1">
+        <v>72.73189862</v>
+      </c>
+      <c r="E253" t="s">
+        <v>8</v>
+      </c>
+      <c r="F253">
+        <v>1.0</v>
+      </c>
+      <c r="G253" s="1">
+        <v>315656.44</v>
+      </c>
+      <c r="H253" s="1">
+        <v>3546.22</v>
+      </c>
+      <c r="I253" s="1">
+        <v>1.1234429432202</v>
+      </c>
+      <c r="J253">
+        <v>0.02</v>
+      </c>
+      <c r="K253">
+        <v>102.55</v>
+      </c>
+      <c r="L253" s="1">
+        <v>319202.66</v>
+      </c>
+      <c r="M253" s="1">
+        <v>319305.21</v>
+      </c>
+      <c r="N253" s="1">
+        <v>0.09</v>
+      </c>
+      <c r="O253">
+        <v>1</v>
+      </c>
+      <c r="Z253" t="s">
+        <v>615</v>
+      </c>
+    </row>
+    <row r="254" spans="1:26">
+      <c r="A254" t="s">
+        <v>618</v>
+      </c>
+      <c r="B254" s="1">
+        <v>2293000.0</v>
+      </c>
+      <c r="C254" s="1">
+        <v>86.554</v>
+      </c>
+      <c r="D254" s="1">
+        <v>86.19194374</v>
+      </c>
+      <c r="E254" t="s">
+        <v>8</v>
+      </c>
+      <c r="F254">
+        <v>1.0</v>
+      </c>
+      <c r="G254" s="1">
+        <v>1976381.27</v>
+      </c>
+      <c r="H254" s="1">
+        <v>8301.95</v>
+      </c>
+      <c r="I254" s="1">
+        <v>0.42005811965623</v>
+      </c>
+      <c r="J254">
+        <v>0.1</v>
+      </c>
+      <c r="K254" t="s">
+        <v>619</v>
+      </c>
+      <c r="L254" s="1">
+        <v>1984683.22</v>
+      </c>
+      <c r="M254" s="1">
+        <v>1986889.84</v>
+      </c>
+      <c r="N254" s="1">
+        <v>0.55</v>
+      </c>
+      <c r="O254">
+        <v>1</v>
+      </c>
+      <c r="Z254" t="s">
+        <v>617</v>
+      </c>
+    </row>
+    <row r="255" spans="1:26">
+      <c r="A255" t="s">
+        <v>621</v>
+      </c>
+      <c r="B255" s="1">
+        <v>467000.0</v>
+      </c>
+      <c r="C255" s="1">
+        <v>62.788</v>
+      </c>
+      <c r="D255" s="1">
+        <v>73.47787152</v>
+      </c>
+      <c r="E255" t="s">
+        <v>8</v>
+      </c>
+      <c r="F255">
+        <v>1.0</v>
+      </c>
+      <c r="G255" s="1">
+        <v>343141.66</v>
+      </c>
+      <c r="H255" s="1">
+        <v>-49921.7</v>
+      </c>
+      <c r="I255" s="1">
+        <v>-14.548422945789</v>
+      </c>
+      <c r="J255">
+        <v>0.19</v>
+      </c>
+      <c r="K255">
+        <v>898.82</v>
+      </c>
+      <c r="L255" s="1">
+        <v>293219.96</v>
+      </c>
+      <c r="M255" s="1">
+        <v>294118.78</v>
+      </c>
+      <c r="N255" s="1">
+        <v>0.08</v>
+      </c>
+      <c r="O255">
+        <v>1</v>
+      </c>
+      <c r="Z255" t="s">
+        <v>620</v>
+      </c>
+    </row>
+    <row r="256" spans="1:26">
+      <c r="A256" t="s">
+        <v>623</v>
+      </c>
+      <c r="B256" s="1">
+        <v>860000.0</v>
+      </c>
+      <c r="C256" s="1">
+        <v>95.338</v>
+      </c>
+      <c r="D256" s="1">
+        <v>94.01677442</v>
+      </c>
+      <c r="E256" t="s">
+        <v>8</v>
+      </c>
+      <c r="F256">
+        <v>1.0</v>
+      </c>
+      <c r="G256" s="1">
+        <v>808544.26</v>
+      </c>
+      <c r="H256" s="1">
+        <v>11362.54</v>
+      </c>
+      <c r="I256" s="1">
+        <v>1.4053083500958</v>
+      </c>
+      <c r="J256">
+        <v>0.38</v>
+      </c>
+      <c r="K256" t="s">
+        <v>624</v>
+      </c>
+      <c r="L256" s="1">
+        <v>819906.8</v>
+      </c>
+      <c r="M256" s="1">
+        <v>823217.21</v>
+      </c>
+      <c r="N256" s="1">
+        <v>0.23</v>
+      </c>
+      <c r="O256">
+        <v>1</v>
+      </c>
+      <c r="Z256" t="s">
+        <v>622</v>
+      </c>
+    </row>
+    <row r="257" spans="1:26">
+      <c r="A257" t="s">
+        <v>626</v>
+      </c>
+      <c r="B257" s="1">
+        <v>540000.0</v>
+      </c>
+      <c r="C257" s="1">
+        <v>98.831</v>
+      </c>
+      <c r="D257" s="1">
+        <v>99.998</v>
+      </c>
+      <c r="E257" t="s">
+        <v>8</v>
+      </c>
+      <c r="F257">
+        <v>1.0</v>
+      </c>
+      <c r="G257" s="1">
+        <v>539989.2</v>
+      </c>
+      <c r="H257" s="1">
+        <v>-6301.8</v>
+      </c>
+      <c r="I257" s="1">
+        <v>-1.1670233404668</v>
+      </c>
+      <c r="J257">
+        <v>0.34</v>
+      </c>
+      <c r="K257" t="s">
+        <v>627</v>
+      </c>
+      <c r="L257" s="1">
+        <v>533687.4</v>
+      </c>
+      <c r="M257" s="1">
+        <v>535496.55</v>
+      </c>
+      <c r="N257" s="1">
+        <v>0.15</v>
+      </c>
+      <c r="O257">
+        <v>1</v>
+      </c>
+      <c r="Z257" t="s">
+        <v>625</v>
+      </c>
+    </row>
+    <row r="258" spans="1:26">
+      <c r="A258" t="s">
+        <v>629</v>
+      </c>
+      <c r="B258" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="C258" s="1">
+        <v>101.063</v>
+      </c>
+      <c r="D258" s="1">
+        <v>100.09619333</v>
+      </c>
+      <c r="E258" t="s">
+        <v>8</v>
+      </c>
+      <c r="F258">
+        <v>1.0</v>
+      </c>
+      <c r="G258" s="1">
+        <v>300288.58</v>
+      </c>
+      <c r="H258" s="1">
+        <v>2900.42</v>
+      </c>
+      <c r="I258" s="1">
+        <v>0.96587755684882</v>
+      </c>
+      <c r="J258">
+        <v>3.16</v>
+      </c>
+      <c r="K258" t="s">
+        <v>630</v>
+      </c>
+      <c r="L258" s="1">
+        <v>303189.0</v>
+      </c>
+      <c r="M258" s="1">
+        <v>312677.22</v>
+      </c>
+      <c r="N258" s="1">
+        <v>0.09</v>
+      </c>
+      <c r="O258">
+        <v>1</v>
+      </c>
+      <c r="Z258" t="s">
+        <v>628</v>
+      </c>
+    </row>
+    <row r="259" spans="1:26">
+      <c r="A259" t="s">
+        <v>632</v>
+      </c>
+      <c r="B259" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="C259" s="1">
+        <v>101.354</v>
+      </c>
+      <c r="D259" s="1">
+        <v>103.1</v>
+      </c>
+      <c r="E259" t="s">
+        <v>8</v>
+      </c>
+      <c r="F259">
+        <v>1.0</v>
+      </c>
+      <c r="G259" s="1">
+        <v>412400.0</v>
+      </c>
+      <c r="H259" s="1">
+        <v>-6984.0</v>
+      </c>
+      <c r="I259" s="1">
+        <v>-1.6935014548982</v>
+      </c>
+      <c r="J259">
+        <v>0.31</v>
+      </c>
+      <c r="K259" t="s">
+        <v>633</v>
+      </c>
+      <c r="L259" s="1">
+        <v>405416.0</v>
+      </c>
+      <c r="M259" s="1">
+        <v>406643.4</v>
+      </c>
+      <c r="N259" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="O259">
+        <v>1</v>
+      </c>
+      <c r="Z259" t="s">
+        <v>631</v>
+      </c>
+    </row>
+    <row r="260" spans="1:26">
+      <c r="A260" t="s">
+        <v>635</v>
+      </c>
+      <c r="B260" s="1">
+        <v>3627153.0</v>
+      </c>
+      <c r="C260" s="1">
+        <v>87.708</v>
+      </c>
+      <c r="D260" s="1">
+        <v>88.69559624</v>
+      </c>
+      <c r="E260" t="s">
+        <v>8</v>
+      </c>
+      <c r="F260">
+        <v>1.0</v>
+      </c>
+      <c r="G260" s="1">
+        <v>3217124.98</v>
+      </c>
+      <c r="H260" s="1">
+        <v>-35821.63</v>
+      </c>
+      <c r="I260" s="1">
+        <v>-1.1134671553854</v>
+      </c>
+      <c r="J260">
+        <v>0.0</v>
+      </c>
+      <c r="K260">
+        <v>0.0</v>
+      </c>
+      <c r="L260" s="1">
+        <v>3181303.35</v>
+      </c>
+      <c r="M260" s="1">
+        <v>3181303.35</v>
+      </c>
+      <c r="N260" s="1">
+        <v>0.87</v>
+      </c>
+      <c r="O260">
+        <v>1</v>
+      </c>
+      <c r="Z260" t="s">
+        <v>634</v>
+      </c>
+    </row>
+    <row r="261" spans="1:26">
+      <c r="A261" t="s">
+        <v>637</v>
+      </c>
+      <c r="B261" s="1">
+        <v>5809877.0</v>
+      </c>
+      <c r="C261" s="1">
+        <v>84.583</v>
+      </c>
+      <c r="D261" s="1">
+        <v>84.13636812</v>
+      </c>
+      <c r="E261" t="s">
+        <v>8</v>
+      </c>
+      <c r="F261">
+        <v>1.0</v>
+      </c>
+      <c r="G261" s="1">
+        <v>4888219.5</v>
+      </c>
+      <c r="H261" s="1">
+        <v>25948.76</v>
+      </c>
+      <c r="I261" s="1">
+        <v>0.53084277414302</v>
+      </c>
+      <c r="J261">
+        <v>0.0</v>
+      </c>
+      <c r="K261">
+        <v>0.0</v>
+      </c>
+      <c r="L261" s="1">
+        <v>4914168.26</v>
+      </c>
+      <c r="M261" s="1">
+        <v>4914168.26</v>
+      </c>
+      <c r="N261" s="1">
+        <v>1.35</v>
+      </c>
+      <c r="O261">
+        <v>1</v>
+      </c>
+      <c r="Z261" t="s">
+        <v>636</v>
+      </c>
+    </row>
+    <row r="262" spans="1:26">
+      <c r="A262" t="s">
+        <v>639</v>
+      </c>
+      <c r="B262" s="1">
+        <v>16796941.0</v>
+      </c>
+      <c r="C262" s="1">
+        <v>62.806</v>
+      </c>
+      <c r="D262" s="1">
+        <v>69.56286445</v>
+      </c>
+      <c r="E262" t="s">
+        <v>8</v>
+      </c>
+      <c r="F262">
+        <v>1.0</v>
+      </c>
+      <c r="G262" s="1">
+        <v>11684433.3</v>
+      </c>
+      <c r="H262" s="1">
+        <v>-1134946.54</v>
+      </c>
+      <c r="I262" s="1">
+        <v>-9.7133212271407</v>
+      </c>
+      <c r="J262">
+        <v>0.04</v>
+      </c>
+      <c r="K262" t="s">
+        <v>640</v>
+      </c>
+      <c r="L262" s="1">
+        <v>10549486.76</v>
+      </c>
+      <c r="M262" s="1">
+        <v>10556159.52</v>
+      </c>
+      <c r="N262" s="1">
+        <v>2.9</v>
+      </c>
+      <c r="O262">
+        <v>1</v>
+      </c>
+      <c r="Z262" t="s">
+        <v>638</v>
+      </c>
+    </row>
+    <row r="263" spans="1:26">
+      <c r="A263" t="s">
+        <v>642</v>
+      </c>
+      <c r="B263" s="1">
+        <v>7838201.0</v>
+      </c>
+      <c r="C263" s="1">
+        <v>98.951</v>
+      </c>
+      <c r="D263" s="1">
+        <v>99.19278186</v>
+      </c>
+      <c r="E263" t="s">
+        <v>8</v>
+      </c>
+      <c r="F263">
+        <v>1.0</v>
+      </c>
+      <c r="G263" s="1">
+        <v>7774929.62</v>
+      </c>
+      <c r="H263" s="1">
+        <v>-18951.35</v>
+      </c>
+      <c r="I263" s="1">
+        <v>-0.24374947332321</v>
+      </c>
+      <c r="J263">
+        <v>2.01</v>
+      </c>
+      <c r="K263" t="s">
+        <v>643</v>
+      </c>
+      <c r="L263" s="1">
+        <v>7755978.27</v>
+      </c>
+      <c r="M263" s="1">
+        <v>7913816.02</v>
+      </c>
+      <c r="N263" s="1">
+        <v>2.17</v>
+      </c>
+      <c r="O263">
+        <v>1</v>
+      </c>
+      <c r="Z263" t="s">
+        <v>641</v>
+      </c>
+    </row>
+    <row r="264" spans="1:26">
+      <c r="A264" t="s">
+        <v>645</v>
+      </c>
+      <c r="B264" s="1">
+        <v>2063860.0</v>
+      </c>
+      <c r="C264" s="1">
+        <v>97.866</v>
+      </c>
+      <c r="D264" s="1">
+        <v>98.20526683</v>
+      </c>
+      <c r="E264" t="s">
+        <v>8</v>
+      </c>
+      <c r="F264">
+        <v>1.0</v>
+      </c>
+      <c r="G264" s="1">
+        <v>2026819.22</v>
+      </c>
+      <c r="H264" s="1">
+        <v>-7001.99</v>
+      </c>
+      <c r="I264" s="1">
+        <v>-0.34546692329077</v>
+      </c>
+      <c r="J264">
+        <v>0.33</v>
+      </c>
+      <c r="K264" t="s">
+        <v>646</v>
+      </c>
+      <c r="L264" s="1">
+        <v>2019817.23</v>
+      </c>
+      <c r="M264" s="1">
+        <v>2026540.32</v>
+      </c>
+      <c r="N264" s="1">
+        <v>0.56</v>
+      </c>
+      <c r="O264">
+        <v>1</v>
+      </c>
+      <c r="Z264" t="s">
+        <v>644</v>
+      </c>
+    </row>
+    <row r="265" spans="1:26">
+      <c r="A265" t="s">
+        <v>648</v>
+      </c>
+      <c r="B265" s="1">
+        <v>1577591.0</v>
+      </c>
+      <c r="C265" s="1">
+        <v>97.969</v>
+      </c>
+      <c r="D265" s="1">
+        <v>98.49161601</v>
+      </c>
+      <c r="E265" t="s">
+        <v>8</v>
+      </c>
+      <c r="F265">
+        <v>1.0</v>
+      </c>
+      <c r="G265" s="1">
+        <v>1553794.87</v>
+      </c>
+      <c r="H265" s="1">
+        <v>-8244.75</v>
+      </c>
+      <c r="I265" s="1">
+        <v>-0.5306202356042</v>
+      </c>
+      <c r="J265">
+        <v>0.35</v>
+      </c>
+      <c r="K265" t="s">
+        <v>649</v>
+      </c>
+      <c r="L265" s="1">
+        <v>1545550.12</v>
+      </c>
+      <c r="M265" s="1">
+        <v>1551065.21</v>
+      </c>
+      <c r="N265" s="1">
+        <v>0.43</v>
+      </c>
+      <c r="O265">
+        <v>1</v>
+      </c>
+      <c r="Z265" t="s">
+        <v>647</v>
+      </c>
+    </row>
+    <row r="266" spans="1:26">
+      <c r="A266" t="s">
+        <v>651</v>
+      </c>
+      <c r="B266" s="1">
+        <v>7462068.0</v>
+      </c>
+      <c r="C266" s="1">
+        <v>99.188</v>
+      </c>
+      <c r="D266" s="1">
+        <v>99.18220418</v>
+      </c>
+      <c r="E266" t="s">
+        <v>8</v>
+      </c>
+      <c r="F266">
+        <v>1.0</v>
+      </c>
+      <c r="G266" s="1">
+        <v>7401043.52</v>
+      </c>
+      <c r="H266" s="1">
+        <v>432.49</v>
+      </c>
+      <c r="I266" s="1">
+        <v>0.0058436354121047</v>
+      </c>
+      <c r="J266">
+        <v>0.06</v>
+      </c>
+      <c r="K266" t="s">
+        <v>652</v>
+      </c>
+      <c r="L266" s="1">
+        <v>7401476.01</v>
+      </c>
+      <c r="M266" s="1">
+        <v>7405994.14</v>
+      </c>
+      <c r="N266" s="1">
+        <v>2.03</v>
+      </c>
+      <c r="O266">
+        <v>1</v>
+      </c>
+      <c r="Z266" t="s">
+        <v>650</v>
+      </c>
+    </row>
+    <row r="267" spans="1:26">
+      <c r="A267" t="s">
+        <v>654</v>
+      </c>
+      <c r="B267" s="1">
+        <v>8705907.2</v>
+      </c>
+      <c r="C267" s="1">
+        <v>87.783</v>
+      </c>
+      <c r="D267" s="1">
+        <v>102.80397797</v>
+      </c>
+      <c r="E267" t="s">
+        <v>8</v>
+      </c>
+      <c r="F267">
+        <v>1.0</v>
+      </c>
+      <c r="G267" s="1">
+        <v>8950018.92</v>
+      </c>
+      <c r="H267" s="1">
+        <v>-1307712.4</v>
+      </c>
+      <c r="I267" s="1">
+        <v>-14.611280844086</v>
+      </c>
+      <c r="J267">
+        <v>2.42</v>
+      </c>
+      <c r="K267" t="s">
+        <v>655</v>
+      </c>
+      <c r="L267" s="1">
+        <v>7642306.52</v>
+      </c>
+      <c r="M267" s="1">
+        <v>7853394.95</v>
+      </c>
+      <c r="N267" s="1">
+        <v>2.15</v>
+      </c>
+      <c r="O267">
+        <v>1</v>
+      </c>
+      <c r="Z267" t="s">
+        <v>653</v>
+      </c>
+    </row>
+    <row r="268" spans="1:26">
+      <c r="A268" t="s">
+        <v>657</v>
+      </c>
+      <c r="B268" s="1">
+        <v>15376515.0</v>
+      </c>
+      <c r="C268" s="1">
+        <v>96.757</v>
+      </c>
+      <c r="D268" s="1">
+        <v>96.91088663</v>
+      </c>
+      <c r="E268" t="s">
+        <v>8</v>
+      </c>
+      <c r="F268">
+        <v>1.0</v>
+      </c>
+      <c r="G268" s="1">
+        <v>14901517.02</v>
+      </c>
+      <c r="H268" s="1">
+        <v>-23662.4</v>
+      </c>
+      <c r="I268" s="1">
+        <v>-0.15879188654579</v>
+      </c>
+      <c r="J268">
+        <v>0.88</v>
+      </c>
+      <c r="K268" t="s">
+        <v>658</v>
+      </c>
+      <c r="L268" s="1">
+        <v>14877854.62</v>
+      </c>
+      <c r="M268" s="1">
+        <v>15012662.42</v>
+      </c>
+      <c r="N268" s="1">
+        <v>4.12</v>
+      </c>
+      <c r="O268">
+        <v>1</v>
+      </c>
+      <c r="Z268" t="s">
+        <v>656</v>
+      </c>
+    </row>
+    <row r="269" spans="1:26">
+      <c r="A269" t="s">
+        <v>660</v>
+      </c>
+      <c r="B269" s="1">
+        <v>270000.0</v>
+      </c>
+      <c r="C269" s="1">
+        <v>100.247</v>
+      </c>
+      <c r="D269" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E269" t="s">
+        <v>8</v>
+      </c>
+      <c r="F269">
+        <v>1.0</v>
+      </c>
+      <c r="G269" s="1">
+        <v>270000.0</v>
+      </c>
+      <c r="H269" s="1">
+        <v>666.9</v>
+      </c>
+      <c r="I269" s="1">
+        <v>0.247</v>
+      </c>
+      <c r="J269">
+        <v>0.71</v>
+      </c>
+      <c r="K269" t="s">
+        <v>661</v>
+      </c>
+      <c r="L269" s="1">
+        <v>270666.9</v>
+      </c>
+      <c r="M269" s="1">
+        <v>272587.64</v>
+      </c>
+      <c r="N269" s="1">
+        <v>0.07</v>
+      </c>
+      <c r="O269">
+        <v>1</v>
+      </c>
+      <c r="Z269" t="s">
+        <v>659</v>
+      </c>
+    </row>
+    <row r="270" spans="1:26">
+      <c r="A270" t="s">
+        <v>663</v>
+      </c>
+      <c r="B270" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C270" s="1">
+        <v>99.239</v>
+      </c>
+      <c r="D270" s="1">
+        <v>99.24</v>
+      </c>
+      <c r="E270" t="s">
+        <v>8</v>
+      </c>
+      <c r="F270">
+        <v>1.0</v>
+      </c>
+      <c r="G270" s="1">
+        <v>198480.0</v>
+      </c>
+      <c r="H270" s="1">
+        <v>-2.0</v>
+      </c>
+      <c r="I270" s="1">
+        <v>-0.0010076582023378</v>
+      </c>
+      <c r="J270">
+        <v>1.57</v>
+      </c>
+      <c r="K270" t="s">
+        <v>664</v>
+      </c>
+      <c r="L270" s="1">
+        <v>198478.0</v>
+      </c>
+      <c r="M270" s="1">
+        <v>201621.84</v>
+      </c>
+      <c r="N270" s="1">
+        <v>0.06</v>
+      </c>
+      <c r="O270">
+        <v>1</v>
+      </c>
+      <c r="Z270" t="s">
+        <v>662</v>
+      </c>
+    </row>
+    <row r="271" spans="1:26">
+      <c r="A271" t="s">
+        <v>666</v>
+      </c>
+      <c r="B271" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C271" s="1">
+        <v>89.59</v>
+      </c>
+      <c r="D271" s="1">
+        <v>85.48</v>
+      </c>
+      <c r="E271" t="s">
+        <v>8</v>
+      </c>
+      <c r="F271">
+        <v>1.0</v>
+      </c>
+      <c r="G271" s="1">
+        <v>170960.0</v>
+      </c>
+      <c r="H271" s="1">
+        <v>8220.0</v>
+      </c>
+      <c r="I271" s="1">
+        <v>4.8081422554984</v>
+      </c>
+      <c r="J271">
+        <v>0.32</v>
+      </c>
+      <c r="K271">
+        <v>638.63</v>
+      </c>
+      <c r="L271" s="1">
+        <v>179180.0</v>
+      </c>
+      <c r="M271" s="1">
+        <v>179818.63</v>
+      </c>
+      <c r="N271" s="1">
+        <v>0.05</v>
+      </c>
+      <c r="O271">
+        <v>1</v>
+      </c>
+      <c r="Z271" t="s">
+        <v>665</v>
+      </c>
+    </row>
+    <row r="272" spans="1:26">
+      <c r="A272" t="s">
+        <v>668</v>
+      </c>
+      <c r="B272" s="1">
+        <v>700000.0</v>
+      </c>
+      <c r="C272" s="1">
+        <v>92.638</v>
+      </c>
+      <c r="D272" s="1">
+        <v>94.01785714</v>
+      </c>
+      <c r="E272" t="s">
+        <v>8</v>
+      </c>
+      <c r="F272">
+        <v>1.0</v>
+      </c>
+      <c r="G272" s="1">
+        <v>658125.0</v>
+      </c>
+      <c r="H272" s="1">
+        <v>-9659.0</v>
+      </c>
+      <c r="I272" s="1">
+        <v>-1.4676543209877</v>
+      </c>
+      <c r="J272">
+        <v>1.24</v>
+      </c>
+      <c r="K272" t="s">
+        <v>669</v>
+      </c>
+      <c r="L272" s="1">
+        <v>648466.0</v>
+      </c>
+      <c r="M272" s="1">
+        <v>657124.9</v>
+      </c>
+      <c r="N272" s="1">
+        <v>0.18</v>
+      </c>
+      <c r="O272">
+        <v>1</v>
+      </c>
+      <c r="Z272" t="s">
+        <v>667</v>
+      </c>
+    </row>
+    <row r="273" spans="1:26">
+      <c r="A273" t="s">
+        <v>671</v>
+      </c>
+      <c r="B273" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="C273" s="1">
+        <v>101.206</v>
+      </c>
+      <c r="D273" s="1">
+        <v>99.942</v>
+      </c>
+      <c r="E273" t="s">
+        <v>8</v>
+      </c>
+      <c r="F273">
+        <v>1.0</v>
+      </c>
+      <c r="G273" s="1">
+        <v>499710.0</v>
+      </c>
+      <c r="H273" s="1">
+        <v>6320.0</v>
+      </c>
+      <c r="I273" s="1">
+        <v>1.2647335454564</v>
+      </c>
+      <c r="J273">
+        <v>0.81</v>
+      </c>
+      <c r="K273" t="s">
+        <v>672</v>
+      </c>
+      <c r="L273" s="1">
+        <v>506030.0</v>
+      </c>
+      <c r="M273" s="1">
+        <v>510101.92</v>
+      </c>
+      <c r="N273" s="1">
+        <v>0.14</v>
+      </c>
+      <c r="O273">
+        <v>1</v>
+      </c>
+      <c r="Z273" t="s">
+        <v>670</v>
+      </c>
+    </row>
+    <row r="274" spans="1:26">
+      <c r="A274" t="s">
+        <v>674</v>
+      </c>
+      <c r="B274" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="C274" s="1">
+        <v>95.286</v>
+      </c>
+      <c r="D274" s="1">
+        <v>94.5700925</v>
+      </c>
+      <c r="E274" t="s">
+        <v>8</v>
+      </c>
+      <c r="F274">
+        <v>1.0</v>
+      </c>
+      <c r="G274" s="1">
+        <v>378280.37</v>
+      </c>
+      <c r="H274" s="1">
+        <v>2863.63</v>
+      </c>
+      <c r="I274" s="1">
+        <v>0.75701258302142</v>
+      </c>
+      <c r="J274">
+        <v>0.48</v>
+      </c>
+      <c r="K274" t="s">
+        <v>675</v>
+      </c>
+      <c r="L274" s="1">
+        <v>381144.0</v>
+      </c>
+      <c r="M274" s="1">
+        <v>383061.81</v>
+      </c>
+      <c r="N274" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="O274">
+        <v>1</v>
+      </c>
+      <c r="Z274" t="s">
+        <v>673</v>
+      </c>
+    </row>
+    <row r="275" spans="1:26">
+      <c r="A275" t="s">
+        <v>677</v>
+      </c>
+      <c r="B275" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="C275" s="1">
+        <v>101.414</v>
+      </c>
+      <c r="D275" s="1">
+        <v>99.858</v>
+      </c>
+      <c r="E275" t="s">
+        <v>8</v>
+      </c>
+      <c r="F275">
+        <v>1.0</v>
+      </c>
+      <c r="G275" s="1">
+        <v>499290.0</v>
+      </c>
+      <c r="H275" s="1">
+        <v>7780.0</v>
+      </c>
+      <c r="I275" s="1">
+        <v>1.55821266198</v>
+      </c>
+      <c r="J275">
+        <v>0.19</v>
+      </c>
+      <c r="K275">
+        <v>955.48</v>
+      </c>
+      <c r="L275" s="1">
+        <v>507070.0</v>
+      </c>
+      <c r="M275" s="1">
+        <v>508025.48</v>
+      </c>
+      <c r="N275" s="1">
+        <v>0.14</v>
+      </c>
+      <c r="O275">
+        <v>1</v>
+      </c>
+      <c r="Z275" t="s">
+        <v>676</v>
+      </c>
+    </row>
+    <row r="276" spans="1:26">
+      <c r="A276" t="s">
+        <v>679</v>
+      </c>
+      <c r="B276" s="1">
+        <v>800000.0</v>
+      </c>
+      <c r="C276" s="1">
+        <v>98.102</v>
+      </c>
+      <c r="D276" s="1">
+        <v>98.625</v>
+      </c>
+      <c r="E276" t="s">
+        <v>8</v>
+      </c>
+      <c r="F276">
+        <v>1.0</v>
+      </c>
+      <c r="G276" s="1">
+        <v>789000.0</v>
+      </c>
+      <c r="H276" s="1">
+        <v>-4184.0</v>
+      </c>
+      <c r="I276" s="1">
+        <v>-0.53029150823828</v>
+      </c>
+      <c r="J276">
+        <v>2.36</v>
+      </c>
+      <c r="K276" t="s">
+        <v>680</v>
+      </c>
+      <c r="L276" s="1">
+        <v>784816.0</v>
+      </c>
+      <c r="M276" s="1">
+        <v>803720.11</v>
+      </c>
+      <c r="N276" s="1">
+        <v>0.22</v>
+      </c>
+      <c r="O276">
+        <v>1</v>
+      </c>
+      <c r="Z276" t="s">
+        <v>678</v>
+      </c>
+    </row>
+    <row r="277" spans="1:26">
+      <c r="A277" t="s">
+        <v>682</v>
+      </c>
+      <c r="B277" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="C277" s="1">
+        <v>97.838</v>
+      </c>
+      <c r="D277" s="1">
+        <v>95.396</v>
+      </c>
+      <c r="E277" t="s">
+        <v>8</v>
+      </c>
+      <c r="F277">
+        <v>1.0</v>
+      </c>
+      <c r="G277" s="1">
+        <v>381584.0</v>
+      </c>
+      <c r="H277" s="1">
+        <v>9768.0</v>
+      </c>
+      <c r="I277" s="1">
+        <v>2.5598557591513</v>
+      </c>
+      <c r="J277">
+        <v>0.38</v>
+      </c>
+      <c r="K277" t="s">
+        <v>683</v>
+      </c>
+      <c r="L277" s="1">
+        <v>391352.0</v>
+      </c>
+      <c r="M277" s="1">
+        <v>392886.25</v>
+      </c>
+      <c r="N277" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="O277">
+        <v>1</v>
+      </c>
+      <c r="Z277" t="s">
+        <v>681</v>
+      </c>
+    </row>
+    <row r="278" spans="1:26">
+      <c r="A278" t="s">
+        <v>682</v>
+      </c>
+      <c r="B278" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="C278" s="1">
+        <v>97.886</v>
+      </c>
+      <c r="D278" s="1">
+        <v>98.642</v>
+      </c>
+      <c r="E278" t="s">
+        <v>8</v>
+      </c>
+      <c r="F278">
+        <v>1.0</v>
+      </c>
+      <c r="G278" s="1">
+        <v>394568.0</v>
+      </c>
+      <c r="H278" s="1">
+        <v>-3024.0</v>
+      </c>
+      <c r="I278" s="1">
+        <v>-0.76640781817076</v>
+      </c>
+      <c r="J278">
+        <v>0.38</v>
+      </c>
+      <c r="K278" t="s">
+        <v>683</v>
+      </c>
+      <c r="L278" s="1">
+        <v>391544.0</v>
+      </c>
+      <c r="M278" s="1">
+        <v>393078.25</v>
+      </c>
+      <c r="N278" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="O278">
+        <v>1</v>
+      </c>
+      <c r="Z278" t="s">
+        <v>684</v>
+      </c>
+    </row>
+    <row r="279" spans="1:26">
+      <c r="A279" t="s">
+        <v>686</v>
+      </c>
+      <c r="B279" s="1">
+        <v>355000.0</v>
+      </c>
+      <c r="C279" s="1">
+        <v>98.573</v>
+      </c>
+      <c r="D279" s="1">
+        <v>99.628</v>
+      </c>
+      <c r="E279" t="s">
+        <v>8</v>
+      </c>
+      <c r="F279">
+        <v>1.0</v>
+      </c>
+      <c r="G279" s="1">
+        <v>353679.4</v>
+      </c>
+      <c r="H279" s="1">
+        <v>-3745.25</v>
+      </c>
+      <c r="I279" s="1">
+        <v>-1.058939254025</v>
+      </c>
+      <c r="J279">
+        <v>2.36</v>
+      </c>
+      <c r="K279" t="s">
+        <v>687</v>
+      </c>
+      <c r="L279" s="1">
+        <v>349934.15</v>
+      </c>
+      <c r="M279" s="1">
+        <v>358310.69</v>
+      </c>
+      <c r="N279" s="1">
+        <v>0.1</v>
+      </c>
+      <c r="O279">
+        <v>1</v>
+      </c>
+      <c r="Z279" t="s">
+        <v>685</v>
+      </c>
+    </row>
+    <row r="280" spans="1:26">
+      <c r="A280" t="s">
+        <v>689</v>
+      </c>
+      <c r="B280" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="C280" s="1">
+        <v>98.967</v>
+      </c>
+      <c r="D280" s="1">
+        <v>99.736</v>
+      </c>
+      <c r="E280" t="s">
+        <v>8</v>
+      </c>
+      <c r="F280">
+        <v>1.0</v>
+      </c>
+      <c r="G280" s="1">
+        <v>299208.0</v>
+      </c>
+      <c r="H280" s="1">
+        <v>-2307.0</v>
+      </c>
+      <c r="I280" s="1">
+        <v>-0.77103553380926</v>
+      </c>
+      <c r="J280">
+        <v>2.35</v>
+      </c>
+      <c r="K280" t="s">
+        <v>690</v>
+      </c>
+      <c r="L280" s="1">
+        <v>296901.0</v>
+      </c>
+      <c r="M280" s="1">
+        <v>303936.62</v>
+      </c>
+      <c r="N280" s="1">
+        <v>0.08</v>
+      </c>
+      <c r="O280">
+        <v>1</v>
+      </c>
+      <c r="Z280" t="s">
+        <v>688</v>
+      </c>
+    </row>
+    <row r="281" spans="1:26">
+      <c r="A281" t="s">
+        <v>692</v>
+      </c>
+      <c r="B281" s="1">
+        <v>348000.0</v>
+      </c>
+      <c r="C281" s="1">
+        <v>99.519</v>
+      </c>
+      <c r="D281" s="1">
+        <v>99.394</v>
+      </c>
+      <c r="E281" t="s">
+        <v>8</v>
+      </c>
+      <c r="F281">
+        <v>1.0</v>
+      </c>
+      <c r="G281" s="1">
+        <v>345891.12</v>
+      </c>
+      <c r="H281" s="1">
+        <v>435.0</v>
+      </c>
+      <c r="I281" s="1">
+        <v>0.12576211843773</v>
+      </c>
+      <c r="J281">
+        <v>0.57</v>
+      </c>
+      <c r="K281" t="s">
+        <v>693</v>
+      </c>
+      <c r="L281" s="1">
+        <v>346326.12</v>
+      </c>
+      <c r="M281" s="1">
+        <v>348292.56</v>
+      </c>
+      <c r="N281" s="1">
+        <v>0.1</v>
+      </c>
+      <c r="O281">
+        <v>1</v>
+      </c>
+      <c r="Z281" t="s">
+        <v>691</v>
+      </c>
+    </row>
+    <row r="282" spans="1:26">
+      <c r="A282" t="s">
+        <v>695</v>
+      </c>
+      <c r="B282" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="C282" s="1">
+        <v>95.633</v>
+      </c>
+      <c r="D282" s="1">
+        <v>93.6</v>
+      </c>
+      <c r="E282" t="s">
+        <v>8</v>
+      </c>
+      <c r="F282">
+        <v>1.0</v>
+      </c>
+      <c r="G282" s="1">
+        <v>374400.0</v>
+      </c>
+      <c r="H282" s="1">
+        <v>8132.0</v>
+      </c>
+      <c r="I282" s="1">
+        <v>2.1720085470085</v>
+      </c>
+      <c r="J282">
+        <v>1.09</v>
+      </c>
+      <c r="K282" t="s">
+        <v>696</v>
+      </c>
+      <c r="L282" s="1">
+        <v>382532.0</v>
+      </c>
+      <c r="M282" s="1">
+        <v>386895.01</v>
+      </c>
+      <c r="N282" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="O282">
+        <v>1</v>
+      </c>
+      <c r="Z282" t="s">
+        <v>694</v>
+      </c>
+    </row>
+    <row r="283" spans="1:26">
+      <c r="A283" t="s">
+        <v>698</v>
+      </c>
+      <c r="B283" s="1">
+        <v>900000.0</v>
+      </c>
+      <c r="C283" s="1">
+        <v>98.774</v>
+      </c>
+      <c r="D283" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E283" t="s">
+        <v>8</v>
+      </c>
+      <c r="F283">
+        <v>1.0</v>
+      </c>
+      <c r="G283" s="1">
+        <v>900000.0</v>
+      </c>
+      <c r="H283" s="1">
+        <v>-11034.0</v>
+      </c>
+      <c r="I283" s="1">
+        <v>-1.226</v>
+      </c>
+      <c r="J283">
+        <v>3.26</v>
+      </c>
+      <c r="K283" t="s">
+        <v>699</v>
+      </c>
+      <c r="L283" s="1">
+        <v>888966.0</v>
+      </c>
+      <c r="M283" s="1">
+        <v>918299.22</v>
+      </c>
+      <c r="N283" s="1">
+        <v>0.25</v>
+      </c>
+      <c r="O283">
+        <v>1</v>
+      </c>
+      <c r="Z283" t="s">
+        <v>697</v>
+      </c>
+    </row>
+    <row r="284" spans="1:26">
+      <c r="A284" t="s">
+        <v>701</v>
+      </c>
+      <c r="B284" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="C284" s="1">
+        <v>101.381</v>
+      </c>
+      <c r="D284" s="1">
+        <v>103.012</v>
+      </c>
+      <c r="E284" t="s">
+        <v>8</v>
+      </c>
+      <c r="F284">
+        <v>1.0</v>
+      </c>
+      <c r="G284" s="1">
+        <v>412048.0</v>
+      </c>
+      <c r="H284" s="1">
+        <v>-6524.0</v>
+      </c>
+      <c r="I284" s="1">
+        <v>-1.5833106822506</v>
+      </c>
+      <c r="J284">
+        <v>3.5</v>
+      </c>
+      <c r="K284" t="s">
+        <v>702</v>
+      </c>
+      <c r="L284" s="1">
+        <v>405524.0</v>
+      </c>
+      <c r="M284" s="1">
+        <v>419543.18</v>
+      </c>
+      <c r="N284" s="1">
+        <v>0.12</v>
+      </c>
+      <c r="O284">
+        <v>1</v>
+      </c>
+      <c r="Z284" t="s">
+        <v>700</v>
+      </c>
+    </row>
+    <row r="285" spans="1:26">
+      <c r="A285" t="s">
+        <v>704</v>
+      </c>
+      <c r="B285" s="1">
+        <v>85000.0</v>
+      </c>
+      <c r="C285" s="1">
+        <v>100.917</v>
+      </c>
+      <c r="D285" s="1">
+        <v>99.849</v>
+      </c>
+      <c r="E285" t="s">
+        <v>8</v>
+      </c>
+      <c r="F285">
+        <v>1.0</v>
+      </c>
+      <c r="G285" s="1">
+        <v>84871.65</v>
+      </c>
+      <c r="H285" s="1">
+        <v>907.8</v>
+      </c>
+      <c r="I285" s="1">
+        <v>1.0696151188294</v>
+      </c>
+      <c r="J285">
+        <v>2.95</v>
+      </c>
+      <c r="K285" t="s">
+        <v>705</v>
+      </c>
+      <c r="L285" s="1">
+        <v>85779.45</v>
+      </c>
+      <c r="M285" s="1">
+        <v>88289.86</v>
+      </c>
+      <c r="N285" s="1">
+        <v>0.02</v>
+      </c>
+      <c r="O285">
+        <v>1</v>
+      </c>
+      <c r="Z285" t="s">
+        <v>703</v>
+      </c>
+    </row>
+    <row r="286" spans="1:26">
+      <c r="A286" t="s">
+        <v>707</v>
+      </c>
+      <c r="B286" s="1">
+        <v>532000.0</v>
+      </c>
+      <c r="C286" s="1">
+        <v>107.673</v>
+      </c>
+      <c r="D286" s="1">
+        <v>99.283</v>
+      </c>
+      <c r="E286" t="s">
+        <v>8</v>
+      </c>
+      <c r="F286">
+        <v>1.0</v>
+      </c>
+      <c r="G286" s="1">
+        <v>528185.56</v>
+      </c>
+      <c r="H286" s="1">
+        <v>44634.8</v>
+      </c>
+      <c r="I286" s="1">
+        <v>8.4505907355741</v>
+      </c>
+      <c r="J286">
+        <v>4.18</v>
+      </c>
+      <c r="K286" t="s">
+        <v>708</v>
+      </c>
+      <c r="L286" s="1">
+        <v>572820.36</v>
+      </c>
+      <c r="M286" s="1">
+        <v>595080.55</v>
+      </c>
+      <c r="N286" s="1">
+        <v>0.16</v>
+      </c>
+      <c r="O286">
+        <v>1</v>
+      </c>
+      <c r="Z286" t="s">
+        <v>706</v>
+      </c>
+    </row>
+    <row r="287" spans="1:26">
+      <c r="A287" t="s">
+        <v>710</v>
+      </c>
+      <c r="B287" s="1">
+        <v>303000.0</v>
+      </c>
+      <c r="C287" s="1">
+        <v>99.623</v>
+      </c>
+      <c r="D287" s="1">
+        <v>99.115</v>
+      </c>
+      <c r="E287" t="s">
+        <v>8</v>
+      </c>
+      <c r="F287">
+        <v>1.0</v>
+      </c>
+      <c r="G287" s="1">
+        <v>300318.45</v>
+      </c>
+      <c r="H287" s="1">
+        <v>1539.24</v>
+      </c>
+      <c r="I287" s="1">
+        <v>0.5125359430964</v>
+      </c>
+      <c r="J287">
+        <v>0.81</v>
+      </c>
+      <c r="K287" t="s">
+        <v>711</v>
+      </c>
+      <c r="L287" s="1">
+        <v>301857.69</v>
+      </c>
+      <c r="M287" s="1">
+        <v>304298.29</v>
+      </c>
+      <c r="N287" s="1">
+        <v>0.08</v>
+      </c>
+      <c r="O287">
+        <v>1</v>
+      </c>
+      <c r="Z287" t="s">
+        <v>709</v>
+      </c>
+    </row>
+    <row r="288" spans="1:26">
+      <c r="A288" t="s">
+        <v>713</v>
+      </c>
+      <c r="B288" s="1">
+        <v>396543.39</v>
+      </c>
+      <c r="C288" s="1">
+        <v>90.055</v>
+      </c>
+      <c r="D288" s="1">
+        <v>93.61489546</v>
+      </c>
+      <c r="E288" t="s">
+        <v>8</v>
+      </c>
+      <c r="F288">
+        <v>1.0</v>
+      </c>
+      <c r="G288" s="1">
+        <v>371223.68</v>
+      </c>
+      <c r="H288" s="1">
+        <v>-14116.54</v>
+      </c>
+      <c r="I288" s="1">
+        <v>-3.8027046119472</v>
+      </c>
+      <c r="J288">
+        <v>0.14</v>
+      </c>
+      <c r="K288">
+        <v>550.82</v>
+      </c>
+      <c r="L288" s="1">
+        <v>357107.14</v>
+      </c>
+      <c r="M288" s="1">
+        <v>357657.96</v>
+      </c>
+      <c r="N288" s="1">
+        <v>0.1</v>
+      </c>
+      <c r="O288">
+        <v>1</v>
+      </c>
+      <c r="Z288" t="s">
+        <v>712</v>
+      </c>
+    </row>
+    <row r="289" spans="1:26">
+      <c r="A289" t="s">
+        <v>715</v>
+      </c>
+      <c r="B289" s="1">
+        <v>544273.0</v>
+      </c>
+      <c r="C289" s="1">
+        <v>93.866</v>
+      </c>
+      <c r="D289" s="1">
+        <v>93.82524579</v>
+      </c>
+      <c r="E289" t="s">
+        <v>8</v>
+      </c>
+      <c r="F289">
+        <v>1.0</v>
+      </c>
+      <c r="G289" s="1">
+        <v>510665.48</v>
+      </c>
+      <c r="H289" s="1">
+        <v>221.82</v>
+      </c>
+      <c r="I289" s="1">
+        <v>0.043437437752793</v>
+      </c>
+      <c r="J289">
+        <v>0.36</v>
+      </c>
+      <c r="K289" t="s">
+        <v>716</v>
+      </c>
+      <c r="L289" s="1">
+        <v>510887.3</v>
+      </c>
+      <c r="M289" s="1">
+        <v>512839.97</v>
+      </c>
+      <c r="N289" s="1">
+        <v>0.14</v>
+      </c>
+      <c r="O289">
+        <v>1</v>
+      </c>
+      <c r="Z289" t="s">
+        <v>714</v>
+      </c>
+    </row>
+    <row r="290" spans="1:26">
+      <c r="A290" t="s">
+        <v>718</v>
+      </c>
+      <c r="B290" s="1">
+        <v>348458.0</v>
+      </c>
+      <c r="C290" s="1">
+        <v>66.423</v>
+      </c>
+      <c r="D290" s="1">
+        <v>65.20059806</v>
+      </c>
+      <c r="E290" t="s">
+        <v>8</v>
+      </c>
+      <c r="F290">
+        <v>1.0</v>
+      </c>
+      <c r="G290" s="1">
+        <v>227196.7</v>
+      </c>
+      <c r="H290" s="1">
+        <v>4259.55</v>
+      </c>
+      <c r="I290" s="1">
+        <v>1.8748291678532</v>
+      </c>
+      <c r="J290">
+        <v>0.16</v>
+      </c>
+      <c r="K290">
+        <v>558.49</v>
+      </c>
+      <c r="L290" s="1">
+        <v>231456.25</v>
+      </c>
+      <c r="M290" s="1">
+        <v>232014.74</v>
+      </c>
+      <c r="N290" s="1">
+        <v>0.06</v>
+      </c>
+      <c r="O290">
+        <v>1</v>
+      </c>
+      <c r="Z290" t="s">
+        <v>717</v>
+      </c>
+    </row>
+    <row r="291" spans="1:26">
+      <c r="A291" t="s">
+        <v>720</v>
+      </c>
+      <c r="B291" s="1">
+        <v>2925000.0</v>
+      </c>
+      <c r="C291" s="1">
+        <v>100.364</v>
+      </c>
+      <c r="D291" s="1">
+        <v>120.30693675</v>
+      </c>
+      <c r="E291" t="s">
+        <v>8</v>
+      </c>
+      <c r="F291">
+        <v>1.0</v>
+      </c>
+      <c r="G291" s="1">
+        <v>3518977.9</v>
+      </c>
+      <c r="H291" s="1">
+        <v>333148.74</v>
+      </c>
+      <c r="I291" s="1">
+        <v>9.4672018258484</v>
+      </c>
+      <c r="J291">
+        <v>0.45</v>
+      </c>
+      <c r="K291" t="s">
+        <v>721</v>
+      </c>
+      <c r="L291" s="1">
+        <v>3852126.64</v>
+      </c>
+      <c r="M291" s="1">
+        <v>3865163.85</v>
+      </c>
+      <c r="N291" s="1">
+        <v>1.06</v>
+      </c>
+      <c r="O291">
+        <v>1</v>
+      </c>
+      <c r="Z291" t="s">
+        <v>719</v>
+      </c>
+    </row>
+    <row r="292" spans="1:26">
+      <c r="A292" t="s">
+        <v>723</v>
+      </c>
+      <c r="B292" s="1">
+        <v>6826000.0</v>
+      </c>
+      <c r="C292" s="1">
+        <v>99.965</v>
+      </c>
+      <c r="D292" s="1">
+        <v>100.81901113</v>
+      </c>
+      <c r="E292" t="s">
+        <v>8</v>
+      </c>
+      <c r="F292">
+        <v>1.0</v>
+      </c>
+      <c r="G292" s="1">
+        <v>6881905.7</v>
+      </c>
+      <c r="H292" s="1">
+        <v>-58294.8</v>
+      </c>
+      <c r="I292" s="1">
+        <v>-0.84707350756056</v>
+      </c>
+      <c r="J292">
+        <v>0.83</v>
+      </c>
+      <c r="K292" t="s">
+        <v>724</v>
+      </c>
+      <c r="L292" s="1">
+        <v>6823610.9</v>
+      </c>
+      <c r="M292" s="1">
+        <v>6880349.67</v>
+      </c>
+      <c r="N292" s="1">
+        <v>1.89</v>
+      </c>
+      <c r="O292">
+        <v>1</v>
+      </c>
+      <c r="Z292" t="s">
+        <v>722</v>
+      </c>
+    </row>
+    <row r="293" spans="1:26">
+      <c r="A293" t="s">
+        <v>726</v>
+      </c>
+      <c r="B293" s="1">
+        <v>3049000.0</v>
+      </c>
+      <c r="C293" s="1">
+        <v>98.822</v>
+      </c>
+      <c r="D293" s="1">
+        <v>97.93011578</v>
+      </c>
+      <c r="E293" t="s">
+        <v>8</v>
+      </c>
+      <c r="F293">
+        <v>1.0</v>
+      </c>
+      <c r="G293" s="1">
+        <v>2985889.23</v>
+      </c>
+      <c r="H293" s="1">
+        <v>27193.55</v>
+      </c>
+      <c r="I293" s="1">
+        <v>0.91073539255172</v>
+      </c>
+      <c r="J293">
+        <v>0.85</v>
+      </c>
+      <c r="K293" t="s">
+        <v>727</v>
+      </c>
+      <c r="L293" s="1">
+        <v>3013082.78</v>
+      </c>
+      <c r="M293" s="1">
+        <v>3038920.57</v>
+      </c>
+      <c r="N293" s="1">
+        <v>0.83</v>
+      </c>
+      <c r="O293">
+        <v>1</v>
+      </c>
+      <c r="Z293" t="s">
+        <v>725</v>
+      </c>
+    </row>
+    <row r="294" spans="1:26">
+      <c r="A294" t="s">
+        <v>729</v>
+      </c>
+      <c r="B294" s="1">
+        <v>5893000.0</v>
+      </c>
+      <c r="C294" s="1">
+        <v>94.475</v>
+      </c>
+      <c r="D294" s="1">
+        <v>93.72839471</v>
+      </c>
+      <c r="E294" t="s">
+        <v>8</v>
+      </c>
+      <c r="F294">
+        <v>1.0</v>
+      </c>
+      <c r="G294" s="1">
+        <v>5523414.3</v>
+      </c>
+      <c r="H294" s="1">
+        <v>43997.45</v>
+      </c>
+      <c r="I294" s="1">
+        <v>0.79656255370885</v>
+      </c>
+      <c r="J294">
+        <v>1.01</v>
+      </c>
+      <c r="K294" t="s">
+        <v>730</v>
+      </c>
+      <c r="L294" s="1">
+        <v>5567411.75</v>
+      </c>
+      <c r="M294" s="1">
+        <v>5626742.09</v>
+      </c>
+      <c r="N294" s="1">
+        <v>1.54</v>
+      </c>
+      <c r="O294">
+        <v>1</v>
+      </c>
+      <c r="Z294" t="s">
+        <v>728</v>
+      </c>
+    </row>
+    <row r="295" spans="1:26">
+      <c r="A295" t="s">
+        <v>732</v>
+      </c>
+      <c r="B295" s="1">
+        <v>2264000.0</v>
+      </c>
+      <c r="C295" s="1">
+        <v>86.212</v>
+      </c>
+      <c r="D295" s="1">
+        <v>94.94942977</v>
+      </c>
+      <c r="E295" t="s">
+        <v>8</v>
+      </c>
+      <c r="F295">
+        <v>1.0</v>
+      </c>
+      <c r="G295" s="1">
+        <v>2149655.09</v>
+      </c>
+      <c r="H295" s="1">
+        <v>-197815.41</v>
+      </c>
+      <c r="I295" s="1">
+        <v>-9.2021929899461</v>
+      </c>
+      <c r="J295">
+        <v>1.01</v>
+      </c>
+      <c r="K295" t="s">
+        <v>733</v>
+      </c>
+      <c r="L295" s="1">
+        <v>1951839.68</v>
+      </c>
+      <c r="M295" s="1">
+        <v>1974633.48</v>
+      </c>
+      <c r="N295" s="1">
+        <v>0.54</v>
+      </c>
+      <c r="O295">
+        <v>1</v>
+      </c>
+      <c r="Z295" t="s">
+        <v>731</v>
+      </c>
+    </row>
+    <row r="296" spans="1:26">
+      <c r="A296" t="s">
+        <v>735</v>
+      </c>
+      <c r="B296" s="1">
+        <v>3337000.0</v>
+      </c>
+      <c r="C296" s="1">
+        <v>100.773</v>
+      </c>
+      <c r="D296" s="1">
+        <v>99.8790938</v>
+      </c>
+      <c r="E296" t="s">
+        <v>8</v>
+      </c>
+      <c r="F296">
+        <v>1.0</v>
+      </c>
+      <c r="G296" s="1">
+        <v>3332965.36</v>
+      </c>
+      <c r="H296" s="1">
+        <v>29829.65</v>
+      </c>
+      <c r="I296" s="1">
+        <v>0.89498829954836</v>
+      </c>
+      <c r="J296">
+        <v>0.65</v>
+      </c>
+      <c r="K296" t="s">
+        <v>736</v>
+      </c>
+      <c r="L296" s="1">
+        <v>3362795.01</v>
+      </c>
+      <c r="M296" s="1">
+        <v>3384513.16</v>
+      </c>
+      <c r="N296" s="1">
+        <v>0.93</v>
+      </c>
+      <c r="O296">
+        <v>1</v>
+      </c>
+      <c r="Z296" t="s">
+        <v>734</v>
+      </c>
+    </row>
+    <row r="297" spans="1:26">
+      <c r="A297" t="s">
+        <v>738</v>
+      </c>
+      <c r="B297" s="1">
+        <v>4655000.0</v>
+      </c>
+      <c r="C297" s="1">
+        <v>97.997</v>
+      </c>
+      <c r="D297" s="1">
+        <v>96.82826831</v>
+      </c>
+      <c r="E297" t="s">
+        <v>8</v>
+      </c>
+      <c r="F297">
+        <v>1.0</v>
+      </c>
+      <c r="G297" s="1">
+        <v>4507355.89</v>
+      </c>
+      <c r="H297" s="1">
+        <v>54404.46</v>
+      </c>
+      <c r="I297" s="1">
+        <v>1.2070149623796</v>
+      </c>
+      <c r="J297">
+        <v>0.87</v>
+      </c>
+      <c r="K297" t="s">
+        <v>739</v>
+      </c>
+      <c r="L297" s="1">
+        <v>4561760.35</v>
+      </c>
+      <c r="M297" s="1">
+        <v>4602402.57</v>
+      </c>
+      <c r="N297" s="1">
+        <v>1.26</v>
+      </c>
+      <c r="O297">
+        <v>1</v>
+      </c>
+      <c r="Z297" t="s">
+        <v>737</v>
+      </c>
+    </row>
+    <row r="298" spans="1:26">
+      <c r="A298" t="s">
+        <v>741</v>
+      </c>
+      <c r="B298" s="1">
+        <v>312000.0</v>
+      </c>
+      <c r="C298" s="1">
+        <v>96.718</v>
+      </c>
+      <c r="D298" s="1">
+        <v>99.406</v>
+      </c>
+      <c r="E298" t="s">
+        <v>8</v>
+      </c>
+      <c r="F298">
+        <v>1.0</v>
+      </c>
+      <c r="G298" s="1">
+        <v>310146.72</v>
+      </c>
+      <c r="H298" s="1">
+        <v>-8386.56</v>
+      </c>
+      <c r="I298" s="1">
+        <v>-2.7040621290465</v>
+      </c>
+      <c r="J298">
+        <v>1.66</v>
+      </c>
+      <c r="K298" t="s">
+        <v>742</v>
+      </c>
+      <c r="L298" s="1">
+        <v>301760.16</v>
+      </c>
+      <c r="M298" s="1">
+        <v>306942.35</v>
+      </c>
+      <c r="N298" s="1">
+        <v>0.08</v>
+      </c>
+      <c r="O298">
+        <v>1</v>
+      </c>
+      <c r="Z298" t="s">
+        <v>740</v>
+      </c>
+    </row>
+    <row r="299" spans="1:26">
+      <c r="A299" t="s">
+        <v>744</v>
+      </c>
+      <c r="B299" s="1">
+        <v>765000.0</v>
+      </c>
+      <c r="C299" s="1">
+        <v>98.417</v>
+      </c>
+      <c r="D299" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E299" t="s">
+        <v>8</v>
+      </c>
+      <c r="F299">
+        <v>1.0</v>
+      </c>
+      <c r="G299" s="1">
+        <v>765000.0</v>
+      </c>
+      <c r="H299" s="1">
+        <v>-12109.95</v>
+      </c>
+      <c r="I299" s="1">
+        <v>-1.583</v>
+      </c>
+      <c r="J299">
+        <v>1.07</v>
+      </c>
+      <c r="K299" t="s">
+        <v>745</v>
+      </c>
+      <c r="L299" s="1">
+        <v>752890.05</v>
+      </c>
+      <c r="M299" s="1">
+        <v>761105.94</v>
+      </c>
+      <c r="N299" s="1">
+        <v>0.21</v>
+      </c>
+      <c r="O299">
+        <v>1</v>
+      </c>
+      <c r="Z299" t="s">
+        <v>743</v>
+      </c>
+    </row>
+    <row r="300" spans="1:26">
+      <c r="A300" t="s">
+        <v>747</v>
+      </c>
+      <c r="B300" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="C300" s="1">
+        <v>103.223</v>
+      </c>
+      <c r="D300" s="1">
+        <v>100.77</v>
+      </c>
+      <c r="E300" t="s">
+        <v>8</v>
+      </c>
+      <c r="F300">
+        <v>1.0</v>
+      </c>
+      <c r="G300" s="1">
+        <v>503850.0</v>
+      </c>
+      <c r="H300" s="1">
+        <v>12265.0</v>
+      </c>
+      <c r="I300" s="1">
+        <v>2.4342562270517</v>
+      </c>
+      <c r="J300">
+        <v>0.87</v>
+      </c>
+      <c r="K300" t="s">
+        <v>748</v>
+      </c>
+      <c r="L300" s="1">
+        <v>516115.0</v>
+      </c>
+      <c r="M300" s="1">
+        <v>520474.59</v>
+      </c>
+      <c r="N300" s="1">
+        <v>0.14</v>
+      </c>
+      <c r="O300">
+        <v>1</v>
+      </c>
+      <c r="Z300" t="s">
+        <v>746</v>
+      </c>
+    </row>
+    <row r="301" spans="1:26">
+      <c r="A301" t="s">
+        <v>750</v>
+      </c>
+      <c r="B301" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="C301" s="1">
+        <v>99.807</v>
+      </c>
+      <c r="D301" s="1">
+        <v>99.076</v>
+      </c>
+      <c r="E301" t="s">
+        <v>8</v>
+      </c>
+      <c r="F301">
+        <v>1.0</v>
+      </c>
+      <c r="G301" s="1">
+        <v>396304.0</v>
+      </c>
+      <c r="H301" s="1">
+        <v>2924.0</v>
+      </c>
+      <c r="I301" s="1">
+        <v>0.73781743308167</v>
+      </c>
+      <c r="J301">
+        <v>0.14</v>
+      </c>
+      <c r="K301">
+        <v>558.9</v>
+      </c>
+      <c r="L301" s="1">
+        <v>399228.0</v>
+      </c>
+      <c r="M301" s="1">
+        <v>399786.9</v>
+      </c>
+      <c r="N301" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="O301">
+        <v>1</v>
+      </c>
+      <c r="Z301" t="s">
+        <v>749</v>
+      </c>
+    </row>
+    <row r="302" spans="1:26">
+      <c r="A302" t="s">
+        <v>752</v>
+      </c>
+      <c r="B302" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="C302" s="1">
+        <v>100.983</v>
+      </c>
+      <c r="D302" s="1">
+        <v>98.69</v>
+      </c>
+      <c r="E302" t="s">
+        <v>8</v>
+      </c>
+      <c r="F302">
+        <v>1.0</v>
+      </c>
+      <c r="G302" s="1">
+        <v>394760.0</v>
+      </c>
+      <c r="H302" s="1">
+        <v>9172.0</v>
+      </c>
+      <c r="I302" s="1">
+        <v>2.3234370250279</v>
+      </c>
+      <c r="J302">
+        <v>2.9</v>
+      </c>
+      <c r="K302" t="s">
+        <v>753</v>
+      </c>
+      <c r="L302" s="1">
+        <v>403932.0</v>
+      </c>
+      <c r="M302" s="1">
+        <v>415525.15</v>
+      </c>
+      <c r="N302" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="O302">
+        <v>1</v>
+      </c>
+      <c r="Z302" t="s">
+        <v>751</v>
+      </c>
+    </row>
+    <row r="303" spans="1:26">
+      <c r="A303" t="s">
+        <v>755</v>
+      </c>
+      <c r="B303" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="C303" s="1">
+        <v>84.708</v>
+      </c>
+      <c r="D303" s="1">
+        <v>85.4016</v>
+      </c>
+      <c r="E303" t="s">
+        <v>8</v>
+      </c>
+      <c r="F303">
+        <v>1.0</v>
+      </c>
+      <c r="G303" s="1">
+        <v>427008.0</v>
+      </c>
+      <c r="H303" s="1">
+        <v>-3468.0</v>
+      </c>
+      <c r="I303" s="1">
+        <v>-0.81216276978417</v>
+      </c>
+      <c r="J303">
+        <v>0.46</v>
+      </c>
+      <c r="K303" t="s">
+        <v>756</v>
+      </c>
+      <c r="L303" s="1">
+        <v>423540.0</v>
+      </c>
+      <c r="M303" s="1">
+        <v>425829.38</v>
+      </c>
+      <c r="N303" s="1">
+        <v>0.12</v>
+      </c>
+      <c r="O303">
+        <v>1</v>
+      </c>
+      <c r="Z303" t="s">
+        <v>754</v>
+      </c>
+    </row>
+    <row r="304" spans="1:26">
+      <c r="A304" t="s">
+        <v>758</v>
+      </c>
+      <c r="B304" s="1">
+        <v>900000.0</v>
+      </c>
+      <c r="C304" s="1">
+        <v>99.643</v>
+      </c>
+      <c r="D304" s="1">
+        <v>99.898</v>
+      </c>
+      <c r="E304" t="s">
+        <v>8</v>
+      </c>
+      <c r="F304">
+        <v>1.0</v>
+      </c>
+      <c r="G304" s="1">
+        <v>899082.0</v>
+      </c>
+      <c r="H304" s="1">
+        <v>-2295.0</v>
+      </c>
+      <c r="I304" s="1">
+        <v>-0.25526036557288</v>
+      </c>
+      <c r="J304">
+        <v>0.22</v>
+      </c>
+      <c r="K304" t="s">
+        <v>759</v>
+      </c>
+      <c r="L304" s="1">
+        <v>896787.0</v>
+      </c>
+      <c r="M304" s="1">
+        <v>898759.6</v>
+      </c>
+      <c r="N304" s="1">
+        <v>0.25</v>
+      </c>
+      <c r="O304">
+        <v>1</v>
+      </c>
+      <c r="Z304" t="s">
+        <v>757</v>
+      </c>
+    </row>
+    <row r="305" spans="1:26">
+      <c r="A305" t="s">
+        <v>761</v>
+      </c>
+      <c r="B305" s="1">
+        <v>306000.0</v>
+      </c>
+      <c r="C305" s="1">
+        <v>100.644</v>
+      </c>
+      <c r="D305" s="1">
+        <v>99.609</v>
+      </c>
+      <c r="E305" t="s">
+        <v>8</v>
+      </c>
+      <c r="F305">
+        <v>1.0</v>
+      </c>
+      <c r="G305" s="1">
+        <v>304803.54</v>
+      </c>
+      <c r="H305" s="1">
+        <v>3167.1</v>
+      </c>
+      <c r="I305" s="1">
+        <v>1.039062735295</v>
+      </c>
+      <c r="J305">
+        <v>0.49</v>
+      </c>
+      <c r="K305" t="s">
+        <v>762</v>
+      </c>
+      <c r="L305" s="1">
+        <v>307970.64</v>
+      </c>
+      <c r="M305" s="1">
+        <v>309479.68</v>
+      </c>
+      <c r="N305" s="1">
+        <v>0.08</v>
+      </c>
+      <c r="O305">
+        <v>1</v>
+      </c>
+      <c r="Z305" t="s">
+        <v>760</v>
+      </c>
+    </row>
+    <row r="306" spans="1:26">
+      <c r="A306" t="s">
+        <v>764</v>
+      </c>
+      <c r="B306" s="1">
+        <v>256000.0</v>
+      </c>
+      <c r="C306" s="1">
+        <v>101.667</v>
+      </c>
+      <c r="D306" s="1">
+        <v>99.813</v>
+      </c>
+      <c r="E306" t="s">
+        <v>8</v>
+      </c>
+      <c r="F306">
+        <v>1.0</v>
+      </c>
+      <c r="G306" s="1">
+        <v>255521.28</v>
+      </c>
+      <c r="H306" s="1">
+        <v>4746.24</v>
+      </c>
+      <c r="I306" s="1">
+        <v>1.857473475399</v>
+      </c>
+      <c r="J306">
+        <v>0.42</v>
+      </c>
+      <c r="K306" t="s">
+        <v>765</v>
+      </c>
+      <c r="L306" s="1">
+        <v>260267.52</v>
+      </c>
+      <c r="M306" s="1">
+        <v>261354.64</v>
+      </c>
+      <c r="N306" s="1">
+        <v>0.07</v>
+      </c>
+      <c r="O306">
+        <v>1</v>
+      </c>
+      <c r="Z306" t="s">
+        <v>763</v>
+      </c>
+    </row>
+    <row r="307" spans="1:26">
+      <c r="A307" t="s">
+        <v>767</v>
+      </c>
+      <c r="B307" s="1">
+        <v>383000.0</v>
+      </c>
+      <c r="C307" s="1">
+        <v>103.486</v>
+      </c>
+      <c r="D307" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E307" t="s">
+        <v>8</v>
+      </c>
+      <c r="F307">
+        <v>1.0</v>
+      </c>
+      <c r="G307" s="1">
+        <v>383000.0</v>
+      </c>
+      <c r="H307" s="1">
+        <v>13351.38</v>
+      </c>
+      <c r="I307" s="1">
+        <v>3.486</v>
+      </c>
+      <c r="J307">
+        <v>3.1</v>
+      </c>
+      <c r="K307" t="s">
+        <v>768</v>
+      </c>
+      <c r="L307" s="1">
+        <v>396351.38</v>
+      </c>
+      <c r="M307" s="1">
+        <v>408205.25</v>
+      </c>
+      <c r="N307" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="O307">
+        <v>1</v>
+      </c>
+      <c r="Z307" t="s">
+        <v>766</v>
+      </c>
+    </row>
+    <row r="308" spans="1:26">
+      <c r="A308" t="s">
+        <v>770</v>
+      </c>
+      <c r="B308" s="1">
+        <v>800000.0</v>
+      </c>
+      <c r="C308" s="1">
+        <v>98.23</v>
+      </c>
+      <c r="D308" s="1">
+        <v>99.423</v>
+      </c>
+      <c r="E308" t="s">
+        <v>8</v>
+      </c>
+      <c r="F308">
+        <v>1.0</v>
+      </c>
+      <c r="G308" s="1">
+        <v>795384.0</v>
+      </c>
+      <c r="H308" s="1">
+        <v>-9544.0</v>
+      </c>
+      <c r="I308" s="1">
+        <v>-1.1999235589351</v>
+      </c>
+      <c r="J308">
+        <v>0.89</v>
+      </c>
+      <c r="K308" t="s">
+        <v>771</v>
+      </c>
+      <c r="L308" s="1">
+        <v>785840.0</v>
+      </c>
+      <c r="M308" s="1">
+        <v>792941.37</v>
+      </c>
+      <c r="N308" s="1">
+        <v>0.22</v>
+      </c>
+      <c r="O308">
+        <v>1</v>
+      </c>
+      <c r="Z308" t="s">
+        <v>769</v>
+      </c>
+    </row>
+    <row r="309" spans="1:26">
+      <c r="A309" t="s">
+        <v>773</v>
+      </c>
+      <c r="B309" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C309" s="1">
+        <v>98.219</v>
+      </c>
+      <c r="D309" s="1">
+        <v>97.59</v>
+      </c>
+      <c r="E309" t="s">
+        <v>8</v>
+      </c>
+      <c r="F309">
+        <v>1.0</v>
+      </c>
+      <c r="G309" s="1">
+        <v>195180.0</v>
+      </c>
+      <c r="H309" s="1">
+        <v>1258.0</v>
+      </c>
+      <c r="I309" s="1">
+        <v>0.64453325135772</v>
+      </c>
+      <c r="J309">
+        <v>1.86</v>
+      </c>
+      <c r="K309" t="s">
+        <v>774</v>
+      </c>
+      <c r="L309" s="1">
+        <v>196438.0</v>
+      </c>
+      <c r="M309" s="1">
+        <v>200159.92</v>
+      </c>
+      <c r="N309" s="1">
+        <v>0.05</v>
+      </c>
+      <c r="O309">
+        <v>1</v>
+      </c>
+      <c r="Z309" t="s">
+        <v>772</v>
+      </c>
+    </row>
+    <row r="310" spans="1:26">
+      <c r="A310" t="s">
+        <v>776</v>
+      </c>
+      <c r="B310" s="1">
+        <v>362000.0</v>
+      </c>
+      <c r="C310" s="1">
+        <v>98.412</v>
+      </c>
+      <c r="D310" s="1">
+        <v>99.947</v>
+      </c>
+      <c r="E310" t="s">
+        <v>8</v>
+      </c>
+      <c r="F310">
+        <v>1.0</v>
+      </c>
+      <c r="G310" s="1">
+        <v>361808.14</v>
+      </c>
+      <c r="H310" s="1">
+        <v>-5556.7</v>
+      </c>
+      <c r="I310" s="1">
+        <v>-1.5358139814101</v>
+      </c>
+      <c r="J310">
+        <v>2.15</v>
+      </c>
+      <c r="K310" t="s">
+        <v>777</v>
+      </c>
+      <c r="L310" s="1">
+        <v>356251.44</v>
+      </c>
+      <c r="M310" s="1">
+        <v>364024.52</v>
+      </c>
+      <c r="N310" s="1">
+        <v>0.1</v>
+      </c>
+      <c r="O310">
+        <v>1</v>
+      </c>
+      <c r="Z310" t="s">
+        <v>775</v>
+      </c>
+    </row>
+    <row r="311" spans="1:26">
+      <c r="A311" t="s">
+        <v>779</v>
+      </c>
+      <c r="B311" s="1">
+        <v>407000.0</v>
+      </c>
+      <c r="C311" s="1">
+        <v>101.578</v>
+      </c>
+      <c r="D311" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E311" t="s">
+        <v>8</v>
+      </c>
+      <c r="F311">
+        <v>1.0</v>
+      </c>
+      <c r="G311" s="1">
+        <v>407000.0</v>
+      </c>
+      <c r="H311" s="1">
+        <v>6422.46</v>
+      </c>
+      <c r="I311" s="1">
+        <v>1.578</v>
+      </c>
+      <c r="J311">
+        <v>1.15</v>
+      </c>
+      <c r="K311" t="s">
+        <v>780</v>
+      </c>
+      <c r="L311" s="1">
+        <v>413422.46</v>
+      </c>
+      <c r="M311" s="1">
+        <v>418114.58</v>
+      </c>
+      <c r="N311" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="O311">
+        <v>1</v>
+      </c>
+      <c r="Z311" t="s">
+        <v>778</v>
+      </c>
+    </row>
+    <row r="312" spans="1:26">
+      <c r="A312" t="s">
+        <v>782</v>
+      </c>
+      <c r="B312" s="1">
+        <v>1100000.0</v>
+      </c>
+      <c r="C312" s="1">
+        <v>98.81</v>
+      </c>
+      <c r="D312" s="1">
+        <v>99.779</v>
+      </c>
+      <c r="E312" t="s">
+        <v>8</v>
+      </c>
+      <c r="F312">
+        <v>1.0</v>
+      </c>
+      <c r="G312" s="1">
+        <v>1097569.0</v>
+      </c>
+      <c r="H312" s="1">
+        <v>-10659.0</v>
+      </c>
+      <c r="I312" s="1">
+        <v>-0.97114623317532</v>
+      </c>
+      <c r="J312">
+        <v>1.22</v>
+      </c>
+      <c r="K312" t="s">
+        <v>783</v>
+      </c>
+      <c r="L312" s="1">
+        <v>1086910.0</v>
+      </c>
+      <c r="M312" s="1">
+        <v>1100358.63</v>
+      </c>
+      <c r="N312" s="1">
+        <v>0.3</v>
+      </c>
+      <c r="O312">
+        <v>1</v>
+      </c>
+      <c r="Z312" t="s">
+        <v>781</v>
+      </c>
+    </row>
+    <row r="313" spans="1:26">
+      <c r="A313" t="s">
+        <v>785</v>
+      </c>
+      <c r="B313" s="1">
+        <v>719000.0</v>
+      </c>
+      <c r="C313" s="1">
+        <v>98.451</v>
+      </c>
+      <c r="D313" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E313" t="s">
+        <v>8</v>
+      </c>
+      <c r="F313">
+        <v>1.0</v>
+      </c>
+      <c r="G313" s="1">
+        <v>719000.0</v>
+      </c>
+      <c r="H313" s="1">
+        <v>-11137.31</v>
+      </c>
+      <c r="I313" s="1">
+        <v>-1.549</v>
+      </c>
+      <c r="J313">
+        <v>0.33</v>
+      </c>
+      <c r="K313" t="s">
+        <v>786</v>
+      </c>
+      <c r="L313" s="1">
+        <v>707862.69</v>
+      </c>
+      <c r="M313" s="1">
+        <v>710265.53</v>
+      </c>
+      <c r="N313" s="1">
+        <v>0.19</v>
+      </c>
+      <c r="O313">
+        <v>1</v>
+      </c>
+      <c r="Z313" t="s">
+        <v>784</v>
+      </c>
+    </row>
+    <row r="314" spans="1:26">
+      <c r="A314" t="s">
+        <v>788</v>
+      </c>
+      <c r="B314" s="1">
+        <v>276000.0</v>
+      </c>
+      <c r="C314" s="1">
+        <v>98.238</v>
+      </c>
+      <c r="D314" s="1">
+        <v>99.215</v>
+      </c>
+      <c r="E314" t="s">
+        <v>8</v>
+      </c>
+      <c r="F314">
+        <v>1.0</v>
+      </c>
+      <c r="G314" s="1">
+        <v>273833.4</v>
+      </c>
+      <c r="H314" s="1">
+        <v>-2696.52</v>
+      </c>
+      <c r="I314" s="1">
+        <v>-0.98473013153253</v>
+      </c>
+      <c r="J314">
+        <v>0.37</v>
+      </c>
+      <c r="K314" t="s">
+        <v>789</v>
+      </c>
+      <c r="L314" s="1">
+        <v>271136.88</v>
+      </c>
+      <c r="M314" s="1">
+        <v>272157.7</v>
+      </c>
+      <c r="N314" s="1">
+        <v>0.07</v>
+      </c>
+      <c r="O314">
+        <v>1</v>
+      </c>
+      <c r="Z314" t="s">
+        <v>787</v>
+      </c>
+    </row>
+    <row r="315" spans="1:26">
+      <c r="A315" t="s">
+        <v>791</v>
+      </c>
+      <c r="B315" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="C315" s="1">
+        <v>100.582</v>
+      </c>
+      <c r="D315" s="1">
+        <v>101.669</v>
+      </c>
+      <c r="E315" t="s">
+        <v>8</v>
+      </c>
+      <c r="F315">
+        <v>1.0</v>
+      </c>
+      <c r="G315" s="1">
+        <v>406676.0</v>
+      </c>
+      <c r="H315" s="1">
+        <v>-4348.0</v>
+      </c>
+      <c r="I315" s="1">
+        <v>-1.0691557898671</v>
+      </c>
+      <c r="J315">
+        <v>1.02</v>
+      </c>
+      <c r="K315" t="s">
+        <v>792</v>
+      </c>
+      <c r="L315" s="1">
+        <v>402328.0</v>
+      </c>
+      <c r="M315" s="1">
+        <v>406402.19</v>
+      </c>
+      <c r="N315" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="O315">
+        <v>1</v>
+      </c>
+      <c r="Z315" t="s">
+        <v>790</v>
+      </c>
+    </row>
+    <row r="316" spans="1:26">
+      <c r="A316" t="s">
+        <v>794</v>
+      </c>
+      <c r="B316" s="1">
+        <v>334000.0</v>
+      </c>
+      <c r="C316" s="1">
+        <v>100.066</v>
+      </c>
+      <c r="D316" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E316" t="s">
+        <v>8</v>
+      </c>
+      <c r="F316">
+        <v>1.0</v>
+      </c>
+      <c r="G316" s="1">
+        <v>334000.0</v>
+      </c>
+      <c r="H316" s="1">
+        <v>220.44</v>
+      </c>
+      <c r="I316" s="1">
+        <v>0.066</v>
+      </c>
+      <c r="J316">
+        <v>0.31</v>
+      </c>
+      <c r="K316" t="s">
+        <v>795</v>
+      </c>
+      <c r="L316" s="1">
+        <v>334220.44</v>
+      </c>
+      <c r="M316" s="1">
+        <v>335251.47</v>
+      </c>
+      <c r="N316" s="1">
+        <v>0.09</v>
+      </c>
+      <c r="O316">
+        <v>1</v>
+      </c>
+      <c r="Z316" t="s">
+        <v>793</v>
+      </c>
+    </row>
+    <row r="317" spans="1:26">
+      <c r="A317" t="s">
+        <v>797</v>
+      </c>
+      <c r="B317" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="C317" s="1">
+        <v>99.113</v>
+      </c>
+      <c r="D317" s="1">
+        <v>100.78</v>
+      </c>
+      <c r="E317" t="s">
+        <v>8</v>
+      </c>
+      <c r="F317">
+        <v>1.0</v>
+      </c>
+      <c r="G317" s="1">
+        <v>403120.0</v>
+      </c>
+      <c r="H317" s="1">
+        <v>-6668.0</v>
+      </c>
+      <c r="I317" s="1">
+        <v>-1.6540980353245</v>
+      </c>
+      <c r="J317">
+        <v>0.17</v>
+      </c>
+      <c r="K317">
+        <v>690.41</v>
+      </c>
+      <c r="L317" s="1">
+        <v>396452.0</v>
+      </c>
+      <c r="M317" s="1">
+        <v>397142.41</v>
+      </c>
+      <c r="N317" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="O317">
+        <v>1</v>
+      </c>
+      <c r="Z317" t="s">
+        <v>796</v>
+      </c>
+    </row>
+    <row r="318" spans="1:26">
+      <c r="A318" t="s">
+        <v>799</v>
+      </c>
+      <c r="B318" s="1">
+        <v>429000.0</v>
+      </c>
+      <c r="C318" s="1">
+        <v>100.508</v>
+      </c>
+      <c r="D318" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E318" t="s">
+        <v>8</v>
+      </c>
+      <c r="F318">
+        <v>1.0</v>
+      </c>
+      <c r="G318" s="1">
+        <v>429000.0</v>
+      </c>
+      <c r="H318" s="1">
+        <v>2179.32</v>
+      </c>
+      <c r="I318" s="1">
+        <v>0.508</v>
+      </c>
+      <c r="J318">
+        <v>2.91</v>
+      </c>
+      <c r="K318" t="s">
+        <v>800</v>
+      </c>
+      <c r="L318" s="1">
+        <v>431179.32</v>
+      </c>
+      <c r="M318" s="1">
+        <v>443683.59</v>
+      </c>
+      <c r="N318" s="1">
+        <v>0.12</v>
+      </c>
+      <c r="O318">
+        <v>1</v>
+      </c>
+      <c r="Z318" t="s">
+        <v>798</v>
+      </c>
+    </row>
+    <row r="319" spans="1:26">
+      <c r="A319" t="s">
+        <v>802</v>
+      </c>
+      <c r="B319" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="C319" s="1">
+        <v>94.426</v>
+      </c>
+      <c r="D319" s="1">
+        <v>93.323</v>
+      </c>
+      <c r="E319" t="s">
+        <v>8</v>
+      </c>
+      <c r="F319">
+        <v>1.0</v>
+      </c>
+      <c r="G319" s="1">
+        <v>279969.0</v>
+      </c>
+      <c r="H319" s="1">
+        <v>3309.0</v>
+      </c>
+      <c r="I319" s="1">
+        <v>1.1819165693345</v>
+      </c>
+      <c r="J319">
+        <v>0.38</v>
+      </c>
+      <c r="K319" t="s">
+        <v>803</v>
+      </c>
+      <c r="L319" s="1">
+        <v>283278.0</v>
+      </c>
+      <c r="M319" s="1">
+        <v>284408.14</v>
+      </c>
+      <c r="N319" s="1">
+        <v>0.08</v>
+      </c>
+      <c r="O319">
+        <v>1</v>
+      </c>
+      <c r="Z319" t="s">
+        <v>801</v>
+      </c>
+    </row>
+    <row r="320" spans="1:26">
+      <c r="A320" t="s">
+        <v>805</v>
+      </c>
+      <c r="B320" s="1">
+        <v>389000.0</v>
+      </c>
+      <c r="C320" s="1">
+        <v>100.494</v>
+      </c>
+      <c r="D320" s="1">
+        <v>100.15896401</v>
+      </c>
+      <c r="E320" t="s">
+        <v>8</v>
+      </c>
+      <c r="F320">
+        <v>1.0</v>
+      </c>
+      <c r="G320" s="1">
+        <v>389618.37</v>
+      </c>
+      <c r="H320" s="1">
+        <v>1303.29</v>
+      </c>
+      <c r="I320" s="1">
+        <v>0.33450424834948</v>
+      </c>
+      <c r="J320">
+        <v>3.59</v>
+      </c>
+      <c r="K320" t="s">
+        <v>806</v>
+      </c>
+      <c r="L320" s="1">
+        <v>390921.66</v>
+      </c>
+      <c r="M320" s="1">
+        <v>404904.34</v>
+      </c>
+      <c r="N320" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="O320">
+        <v>1</v>
+      </c>
+      <c r="Z320" t="s">
+        <v>804</v>
+      </c>
+    </row>
+    <row r="321" spans="1:26">
+      <c r="A321" t="s">
+        <v>808</v>
+      </c>
+      <c r="B321" s="1">
+        <v>661000.0</v>
+      </c>
+      <c r="C321" s="1">
+        <v>100.292</v>
+      </c>
+      <c r="D321" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E321" t="s">
+        <v>8</v>
+      </c>
+      <c r="F321">
+        <v>1.0</v>
+      </c>
+      <c r="G321" s="1">
+        <v>661000.0</v>
+      </c>
+      <c r="H321" s="1">
+        <v>1930.12</v>
+      </c>
+      <c r="I321" s="1">
+        <v>0.292</v>
+      </c>
+      <c r="J321">
+        <v>2.78</v>
+      </c>
+      <c r="K321" t="s">
+        <v>809</v>
+      </c>
+      <c r="L321" s="1">
+        <v>662930.12</v>
+      </c>
+      <c r="M321" s="1">
+        <v>681316.79</v>
+      </c>
+      <c r="N321" s="1">
+        <v>0.19</v>
+      </c>
+      <c r="O321">
+        <v>1</v>
+      </c>
+      <c r="Z321" t="s">
+        <v>807</v>
+      </c>
+    </row>
+    <row r="322" spans="1:26">
+      <c r="A322" t="s">
+        <v>811</v>
+      </c>
+      <c r="B322" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="C322" s="1">
+        <v>99.479</v>
+      </c>
+      <c r="D322" s="1">
+        <v>99.07</v>
+      </c>
+      <c r="E322" t="s">
+        <v>8</v>
+      </c>
+      <c r="F322">
+        <v>1.0</v>
+      </c>
+      <c r="G322" s="1">
+        <v>495350.0</v>
+      </c>
+      <c r="H322" s="1">
+        <v>2045.0</v>
+      </c>
+      <c r="I322" s="1">
+        <v>0.41283940648027</v>
+      </c>
+      <c r="J322">
+        <v>1.2</v>
+      </c>
+      <c r="K322" t="s">
+        <v>812</v>
+      </c>
+      <c r="L322" s="1">
+        <v>497395.0</v>
+      </c>
+      <c r="M322" s="1">
+        <v>503413.0</v>
+      </c>
+      <c r="N322" s="1">
+        <v>0.14</v>
+      </c>
+      <c r="O322">
+        <v>1</v>
+      </c>
+      <c r="Z322" t="s">
+        <v>810</v>
+      </c>
+    </row>
+    <row r="323" spans="1:26">
+      <c r="A323" t="s">
+        <v>814</v>
+      </c>
+      <c r="B323" s="1">
+        <v>536003.0</v>
+      </c>
+      <c r="C323" s="1">
+        <v>98.108</v>
+      </c>
+      <c r="D323" s="1">
+        <v>97.84408856</v>
+      </c>
+      <c r="E323" t="s">
+        <v>8</v>
+      </c>
+      <c r="F323">
+        <v>1.0</v>
+      </c>
+      <c r="G323" s="1">
+        <v>524447.25</v>
+      </c>
+      <c r="H323" s="1">
+        <v>1414.57</v>
+      </c>
+      <c r="I323" s="1">
+        <v>0.26972588758927</v>
+      </c>
+      <c r="J323">
+        <v>0.7</v>
+      </c>
+      <c r="K323" t="s">
+        <v>815</v>
+      </c>
+      <c r="L323" s="1">
+        <v>525861.82</v>
+      </c>
+      <c r="M323" s="1">
+        <v>529639.54</v>
+      </c>
+      <c r="N323" s="1">
+        <v>0.15</v>
+      </c>
+      <c r="O323">
+        <v>1</v>
+      </c>
+      <c r="Z323" t="s">
+        <v>813</v>
+      </c>
+    </row>
+    <row r="324" spans="1:26">
+      <c r="A324" t="s">
+        <v>817</v>
+      </c>
+      <c r="B324" s="1">
+        <v>2344997.0</v>
+      </c>
+      <c r="C324" s="1">
+        <v>97.754</v>
+      </c>
+      <c r="D324" s="1">
+        <v>100.99992495</v>
+      </c>
+      <c r="E324" t="s">
+        <v>8</v>
+      </c>
+      <c r="F324">
+        <v>1.0</v>
+      </c>
+      <c r="G324" s="1">
+        <v>2368445.21</v>
+      </c>
+      <c r="H324" s="1">
+        <v>-76116.84</v>
+      </c>
+      <c r="I324" s="1">
+        <v>-3.2137893533961</v>
+      </c>
+      <c r="J324">
+        <v>1.09</v>
+      </c>
+      <c r="K324" t="s">
+        <v>818</v>
+      </c>
+      <c r="L324" s="1">
+        <v>2292328.37</v>
+      </c>
+      <c r="M324" s="1">
+        <v>2317866.35</v>
+      </c>
+      <c r="N324" s="1">
+        <v>0.64</v>
+      </c>
+      <c r="O324">
+        <v>1</v>
+      </c>
+      <c r="Z324" t="s">
+        <v>816</v>
+      </c>
+    </row>
+    <row r="325" spans="1:26">
+      <c r="A325" t="s">
+        <v>820</v>
+      </c>
+      <c r="B325" s="1">
+        <v>1637863.0</v>
+      </c>
+      <c r="C325" s="1">
+        <v>104.205</v>
+      </c>
+      <c r="D325" s="1">
+        <v>117.35435015</v>
+      </c>
+      <c r="E325" t="s">
+        <v>8</v>
+      </c>
+      <c r="F325">
+        <v>1.0</v>
+      </c>
+      <c r="G325" s="1">
+        <v>1922103.48</v>
+      </c>
+      <c r="H325" s="1">
+        <v>-215368.34</v>
+      </c>
+      <c r="I325" s="1">
+        <v>-11.204825455079</v>
+      </c>
+      <c r="J325">
+        <v>1.63</v>
+      </c>
+      <c r="K325" t="s">
+        <v>821</v>
+      </c>
+      <c r="L325" s="1">
+        <v>1706735.14</v>
+      </c>
+      <c r="M325" s="1">
+        <v>1733490.64</v>
+      </c>
+      <c r="N325" s="1">
+        <v>0.48</v>
+      </c>
+      <c r="O325">
+        <v>1</v>
+      </c>
+      <c r="Z325" t="s">
+        <v>819</v>
+      </c>
+    </row>
+    <row r="326" spans="1:26">
+      <c r="A326" t="s">
+        <v>823</v>
+      </c>
+      <c r="B326" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C326" s="1">
+        <v>98.343</v>
+      </c>
+      <c r="D326" s="1">
+        <v>99.794</v>
+      </c>
+      <c r="E326" t="s">
+        <v>8</v>
+      </c>
+      <c r="F326">
+        <v>1.0</v>
+      </c>
+      <c r="G326" s="1">
+        <v>199588.0</v>
+      </c>
+      <c r="H326" s="1">
+        <v>-2902.0</v>
+      </c>
+      <c r="I326" s="1">
+        <v>-1.4539952301742</v>
+      </c>
+      <c r="J326">
+        <v>1.05</v>
+      </c>
+      <c r="K326" t="s">
+        <v>824</v>
+      </c>
+      <c r="L326" s="1">
+        <v>196686.0</v>
+      </c>
+      <c r="M326" s="1">
+        <v>198795.59</v>
+      </c>
+      <c r="N326" s="1">
+        <v>0.05</v>
+      </c>
+      <c r="O326">
+        <v>1</v>
+      </c>
+      <c r="Z326" t="s">
+        <v>822</v>
+      </c>
+    </row>
+    <row r="327" spans="1:26">
+      <c r="A327" t="s">
+        <v>826</v>
+      </c>
+      <c r="B327" s="1">
+        <v>442000.0</v>
+      </c>
+      <c r="C327" s="1">
+        <v>100.253</v>
+      </c>
+      <c r="D327" s="1">
+        <v>99.888</v>
+      </c>
+      <c r="E327" t="s">
+        <v>8</v>
+      </c>
+      <c r="F327">
+        <v>1.0</v>
+      </c>
+      <c r="G327" s="1">
+        <v>441504.96</v>
+      </c>
+      <c r="H327" s="1">
+        <v>1613.3</v>
+      </c>
+      <c r="I327" s="1">
+        <v>0.36540925836937</v>
+      </c>
+      <c r="J327">
+        <v>0.07</v>
+      </c>
+      <c r="K327">
+        <v>328.47</v>
+      </c>
+      <c r="L327" s="1">
+        <v>443118.26</v>
+      </c>
+      <c r="M327" s="1">
+        <v>443446.73</v>
+      </c>
+      <c r="N327" s="1">
+        <v>0.12</v>
+      </c>
+      <c r="O327">
+        <v>1</v>
+      </c>
+      <c r="Z327" t="s">
+        <v>825</v>
+      </c>
+    </row>
+    <row r="328" spans="1:26">
+      <c r="A328" t="s">
+        <v>828</v>
+      </c>
+      <c r="B328" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="C328" s="1">
+        <v>98.159</v>
+      </c>
+      <c r="D328" s="1">
+        <v>99.224</v>
+      </c>
+      <c r="E328" t="s">
+        <v>8</v>
+      </c>
+      <c r="F328">
+        <v>1.0</v>
+      </c>
+      <c r="G328" s="1">
+        <v>496120.0</v>
+      </c>
+      <c r="H328" s="1">
+        <v>-5325.0</v>
+      </c>
+      <c r="I328" s="1">
+        <v>-1.0733290332984</v>
+      </c>
+      <c r="J328">
+        <v>1.92</v>
+      </c>
+      <c r="K328" t="s">
+        <v>829</v>
+      </c>
+      <c r="L328" s="1">
+        <v>490795.0</v>
+      </c>
+      <c r="M328" s="1">
+        <v>500411.44</v>
+      </c>
+      <c r="N328" s="1">
+        <v>0.14</v>
+      </c>
+      <c r="O328">
+        <v>1</v>
+      </c>
+      <c r="Z328" t="s">
+        <v>827</v>
+      </c>
+    </row>
+    <row r="329" spans="1:26">
+      <c r="A329" t="s">
+        <v>831</v>
+      </c>
+      <c r="B329" s="1">
+        <v>288000.0</v>
+      </c>
+      <c r="C329" s="1">
+        <v>99.726</v>
+      </c>
+      <c r="D329" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E329" t="s">
+        <v>8</v>
+      </c>
+      <c r="F329">
+        <v>1.0</v>
+      </c>
+      <c r="G329" s="1">
+        <v>288000.0</v>
+      </c>
+      <c r="H329" s="1">
+        <v>-789.12</v>
+      </c>
+      <c r="I329" s="1">
+        <v>-0.274</v>
+      </c>
+      <c r="J329">
+        <v>3.45</v>
+      </c>
+      <c r="K329" t="s">
+        <v>832</v>
+      </c>
+      <c r="L329" s="1">
+        <v>287210.88</v>
+      </c>
+      <c r="M329" s="1">
+        <v>297136.04</v>
+      </c>
+      <c r="N329" s="1">
+        <v>0.08</v>
+      </c>
+      <c r="O329">
+        <v>1</v>
+      </c>
+      <c r="Z329" t="s">
+        <v>830</v>
+      </c>
+    </row>
+    <row r="330" spans="1:26">
+      <c r="A330" t="s">
+        <v>834</v>
+      </c>
+      <c r="B330" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="C330" s="1">
+        <v>99.588</v>
+      </c>
+      <c r="D330" s="1">
+        <v>101.2</v>
+      </c>
+      <c r="E330" t="s">
+        <v>8</v>
+      </c>
+      <c r="F330">
+        <v>1.0</v>
+      </c>
+      <c r="G330" s="1">
+        <v>404800.0</v>
+      </c>
+      <c r="H330" s="1">
+        <v>-6448.0</v>
+      </c>
+      <c r="I330" s="1">
+        <v>-1.5928853754941</v>
+      </c>
+      <c r="J330">
+        <v>1.1</v>
+      </c>
+      <c r="K330" t="s">
+        <v>835</v>
+      </c>
+      <c r="L330" s="1">
+        <v>398352.0</v>
+      </c>
+      <c r="M330" s="1">
+        <v>402771.73</v>
+      </c>
+      <c r="N330" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="O330">
+        <v>1</v>
+      </c>
+      <c r="Z330" t="s">
+        <v>833</v>
+      </c>
+    </row>
+    <row r="331" spans="1:26">
+      <c r="A331" t="s">
+        <v>837</v>
+      </c>
+      <c r="B331" s="1">
+        <v>956000.0</v>
+      </c>
+      <c r="C331" s="1">
+        <v>98.499</v>
+      </c>
+      <c r="D331" s="1">
+        <v>99.728</v>
+      </c>
+      <c r="E331" t="s">
+        <v>8</v>
+      </c>
+      <c r="F331">
+        <v>1.0</v>
+      </c>
+      <c r="G331" s="1">
+        <v>953399.68</v>
+      </c>
+      <c r="H331" s="1">
+        <v>-11749.24</v>
+      </c>
+      <c r="I331" s="1">
+        <v>-1.232351997433</v>
+      </c>
+      <c r="J331">
+        <v>1.28</v>
+      </c>
+      <c r="K331" t="s">
+        <v>838</v>
+      </c>
+      <c r="L331" s="1">
+        <v>941650.44</v>
+      </c>
+      <c r="M331" s="1">
+        <v>953908.19</v>
+      </c>
+      <c r="N331" s="1">
+        <v>0.26</v>
+      </c>
+      <c r="O331">
+        <v>1</v>
+      </c>
+      <c r="Z331" t="s">
+        <v>836</v>
+      </c>
+    </row>
+    <row r="332" spans="1:26">
+      <c r="A332" t="s">
+        <v>840</v>
+      </c>
+      <c r="B332" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="C332" s="1">
+        <v>101.14</v>
+      </c>
+      <c r="D332" s="1">
+        <v>100.651</v>
+      </c>
+      <c r="E332" t="s">
+        <v>8</v>
+      </c>
+      <c r="F332">
+        <v>1.0</v>
+      </c>
+      <c r="G332" s="1">
+        <v>402604.0</v>
+      </c>
+      <c r="H332" s="1">
+        <v>1956.0</v>
+      </c>
+      <c r="I332" s="1">
+        <v>0.48583719982911</v>
+      </c>
+      <c r="J332">
+        <v>2.18</v>
+      </c>
+      <c r="K332" t="s">
+        <v>841</v>
+      </c>
+      <c r="L332" s="1">
+        <v>404560.0</v>
+      </c>
+      <c r="M332" s="1">
+        <v>413260.0</v>
+      </c>
+      <c r="N332" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="O332">
+        <v>1</v>
+      </c>
+      <c r="Z332" t="s">
+        <v>839</v>
+      </c>
+    </row>
+    <row r="333" spans="1:26">
+      <c r="A333" t="s">
+        <v>843</v>
+      </c>
+      <c r="B333" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C333" s="1">
+        <v>104.915</v>
+      </c>
+      <c r="D333" s="1">
+        <v>99.29</v>
+      </c>
+      <c r="E333" t="s">
+        <v>8</v>
+      </c>
+      <c r="F333">
+        <v>1.0</v>
+      </c>
+      <c r="G333" s="1">
+        <v>198580.0</v>
+      </c>
+      <c r="H333" s="1">
+        <v>11250.0</v>
+      </c>
+      <c r="I333" s="1">
+        <v>5.6652230838957</v>
+      </c>
+      <c r="J333">
+        <v>0.97</v>
+      </c>
+      <c r="K333" t="s">
+        <v>844</v>
+      </c>
+      <c r="L333" s="1">
+        <v>209830.0</v>
+      </c>
+      <c r="M333" s="1">
+        <v>211773.84</v>
+      </c>
+      <c r="N333" s="1">
+        <v>0.06</v>
+      </c>
+      <c r="O333">
+        <v>1</v>
+      </c>
+      <c r="Z333" t="s">
+        <v>842</v>
+      </c>
+    </row>
+    <row r="334" spans="1:26">
+      <c r="A334" t="s">
+        <v>846</v>
+      </c>
+      <c r="B334" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C334" s="1">
+        <v>97.505</v>
+      </c>
+      <c r="D334" s="1">
+        <v>97.26</v>
+      </c>
+      <c r="E334" t="s">
+        <v>8</v>
+      </c>
+      <c r="F334">
+        <v>1.0</v>
+      </c>
+      <c r="G334" s="1">
+        <v>194520.0</v>
+      </c>
+      <c r="H334" s="1">
+        <v>490.0</v>
+      </c>
+      <c r="I334" s="1">
+        <v>0.25190211803414</v>
+      </c>
+      <c r="J334">
+        <v>0.84</v>
+      </c>
+      <c r="K334" t="s">
+        <v>847</v>
+      </c>
+      <c r="L334" s="1">
+        <v>195010.0</v>
+      </c>
+      <c r="M334" s="1">
+        <v>196694.93</v>
+      </c>
+      <c r="N334" s="1">
+        <v>0.05</v>
+      </c>
+      <c r="O334">
+        <v>1</v>
+      </c>
+      <c r="Z334" t="s">
+        <v>845</v>
+      </c>
+    </row>
+    <row r="335" spans="1:26">
+      <c r="A335" t="s">
+        <v>849</v>
+      </c>
+      <c r="B335" s="1">
+        <v>169000.0</v>
+      </c>
+      <c r="C335" s="1">
+        <v>100.169</v>
+      </c>
+      <c r="D335" s="1">
+        <v>102.47</v>
+      </c>
+      <c r="E335" t="s">
+        <v>8</v>
+      </c>
+      <c r="F335">
+        <v>1.0</v>
+      </c>
+      <c r="G335" s="1">
+        <v>173174.3</v>
+      </c>
+      <c r="H335" s="1">
+        <v>-3888.69</v>
+      </c>
+      <c r="I335" s="1">
+        <v>-2.2455352786181</v>
+      </c>
+      <c r="J335">
+        <v>0.71</v>
+      </c>
+      <c r="K335" t="s">
+        <v>850</v>
+      </c>
+      <c r="L335" s="1">
+        <v>169285.61</v>
+      </c>
+      <c r="M335" s="1">
+        <v>170489.45</v>
+      </c>
+      <c r="N335" s="1">
+        <v>0.05</v>
+      </c>
+      <c r="O335">
+        <v>1</v>
+      </c>
+      <c r="Z335" t="s">
+        <v>848</v>
+      </c>
+    </row>
+    <row r="336" spans="1:26">
+      <c r="A336" t="s">
+        <v>852</v>
+      </c>
+      <c r="B336" s="1">
+        <v>846578.75</v>
+      </c>
+      <c r="C336" s="1">
+        <v>97.608</v>
+      </c>
+      <c r="D336" s="1">
+        <v>95.46332577</v>
+      </c>
+      <c r="E336" t="s">
+        <v>8</v>
+      </c>
+      <c r="F336">
+        <v>1.0</v>
+      </c>
+      <c r="G336" s="1">
+        <v>808172.23</v>
+      </c>
+      <c r="H336" s="1">
+        <v>18156.36</v>
+      </c>
+      <c r="I336" s="1">
+        <v>2.2465953822739</v>
+      </c>
+      <c r="J336">
+        <v>0.48</v>
+      </c>
+      <c r="K336" t="s">
+        <v>853</v>
+      </c>
+      <c r="L336" s="1">
+        <v>826328.59</v>
+      </c>
+      <c r="M336" s="1">
+        <v>830403.76</v>
+      </c>
+      <c r="N336" s="1">
+        <v>0.23</v>
+      </c>
+      <c r="O336">
+        <v>1</v>
+      </c>
+      <c r="Z336" t="s">
+        <v>851</v>
+      </c>
+    </row>
+    <row r="337" spans="1:26">
+      <c r="A337" t="s">
+        <v>855</v>
+      </c>
+      <c r="B337" s="1">
+        <v>518623.13</v>
+      </c>
+      <c r="C337" s="1">
+        <v>81.224</v>
+      </c>
+      <c r="D337" s="1">
+        <v>82.79115125</v>
+      </c>
+      <c r="E337" t="s">
+        <v>8</v>
+      </c>
+      <c r="F337">
+        <v>1.0</v>
+      </c>
+      <c r="G337" s="1">
+        <v>429374.06</v>
+      </c>
+      <c r="H337" s="1">
+        <v>-8127.61</v>
+      </c>
+      <c r="I337" s="1">
+        <v>-1.8928973026456</v>
+      </c>
+      <c r="J337">
+        <v>0.63</v>
+      </c>
+      <c r="K337" t="s">
+        <v>856</v>
+      </c>
+      <c r="L337" s="1">
+        <v>421246.45</v>
+      </c>
+      <c r="M337" s="1">
+        <v>424494.59</v>
+      </c>
+      <c r="N337" s="1">
+        <v>0.12</v>
+      </c>
+      <c r="O337">
+        <v>1</v>
+      </c>
+      <c r="Z337" t="s">
+        <v>854</v>
+      </c>
+    </row>
+    <row r="338" spans="1:26">
+      <c r="A338" t="s">
+        <v>858</v>
+      </c>
+      <c r="B338" s="1">
+        <v>643688.0</v>
+      </c>
+      <c r="C338" s="1">
+        <v>92.923</v>
+      </c>
+      <c r="D338" s="1">
+        <v>92.60064348</v>
+      </c>
+      <c r="E338" t="s">
+        <v>8</v>
+      </c>
+      <c r="F338">
+        <v>1.0</v>
+      </c>
+      <c r="G338" s="1">
+        <v>596059.23</v>
+      </c>
+      <c r="H338" s="1">
+        <v>2074.97</v>
+      </c>
+      <c r="I338" s="1">
+        <v>0.34811473349721</v>
+      </c>
+      <c r="J338">
+        <v>1.55</v>
+      </c>
+      <c r="K338" t="s">
+        <v>859</v>
+      </c>
+      <c r="L338" s="1">
+        <v>598134.2</v>
+      </c>
+      <c r="M338" s="1">
+        <v>608085.79</v>
+      </c>
+      <c r="N338" s="1">
+        <v>0.17</v>
+      </c>
+      <c r="O338">
+        <v>1</v>
+      </c>
+      <c r="Z338" t="s">
+        <v>857</v>
+      </c>
+    </row>
+    <row r="339" spans="1:26">
+      <c r="A339" t="s">
+        <v>861</v>
+      </c>
+      <c r="B339" s="1">
+        <v>1206870.39</v>
+      </c>
+      <c r="C339" s="1">
+        <v>103.57</v>
+      </c>
+      <c r="D339" s="1">
+        <v>106.33752975</v>
+      </c>
+      <c r="E339" t="s">
+        <v>8</v>
+      </c>
+      <c r="F339">
+        <v>1.0</v>
+      </c>
+      <c r="G339" s="1">
+        <v>1283356.16</v>
+      </c>
+      <c r="H339" s="1">
+        <v>-33400.5</v>
+      </c>
+      <c r="I339" s="1">
+        <v>-2.602590071333</v>
+      </c>
+      <c r="J339">
+        <v>1.44</v>
+      </c>
+      <c r="K339" t="s">
+        <v>862</v>
+      </c>
+      <c r="L339" s="1">
+        <v>1249955.66</v>
+      </c>
+      <c r="M339" s="1">
+        <v>1267308.14</v>
+      </c>
+      <c r="N339" s="1">
+        <v>0.35</v>
+      </c>
+      <c r="O339">
+        <v>1</v>
+      </c>
+      <c r="Z339" t="s">
+        <v>860</v>
+      </c>
+    </row>
+    <row r="340" spans="1:26">
+      <c r="A340" t="s">
+        <v>864</v>
+      </c>
+      <c r="B340" s="1">
+        <v>308000.0</v>
+      </c>
+      <c r="C340" s="1">
+        <v>100.476</v>
+      </c>
+      <c r="D340" s="1">
+        <v>99.958</v>
+      </c>
+      <c r="E340" t="s">
+        <v>8</v>
+      </c>
+      <c r="F340">
+        <v>1.0</v>
+      </c>
+      <c r="G340" s="1">
+        <v>307870.64</v>
+      </c>
+      <c r="H340" s="1">
+        <v>1595.44</v>
+      </c>
+      <c r="I340" s="1">
+        <v>0.51821765141359</v>
+      </c>
+      <c r="J340">
+        <v>0.49</v>
+      </c>
+      <c r="K340" t="s">
+        <v>865</v>
+      </c>
+      <c r="L340" s="1">
+        <v>309466.08</v>
+      </c>
+      <c r="M340" s="1">
+        <v>310984.98</v>
+      </c>
+      <c r="N340" s="1">
+        <v>0.09</v>
+      </c>
+      <c r="O340">
+        <v>1</v>
+      </c>
+      <c r="Z340" t="s">
+        <v>863</v>
+      </c>
+    </row>
+    <row r="341" spans="1:26">
+      <c r="A341" t="s">
+        <v>867</v>
+      </c>
+      <c r="B341" s="1">
+        <v>394000.0</v>
+      </c>
+      <c r="C341" s="1">
+        <v>98.127</v>
+      </c>
+      <c r="D341" s="1">
+        <v>99.422</v>
+      </c>
+      <c r="E341" t="s">
+        <v>8</v>
+      </c>
+      <c r="F341">
+        <v>1.0</v>
+      </c>
+      <c r="G341" s="1">
+        <v>391722.68</v>
+      </c>
+      <c r="H341" s="1">
+        <v>-5102.3</v>
+      </c>
+      <c r="I341" s="1">
+        <v>-1.302528615397</v>
+      </c>
+      <c r="J341">
+        <v>0.99</v>
+      </c>
+      <c r="K341" t="s">
+        <v>868</v>
+      </c>
+      <c r="L341" s="1">
+        <v>386620.38</v>
+      </c>
+      <c r="M341" s="1">
+        <v>390514.5</v>
+      </c>
+      <c r="N341" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="O341">
+        <v>1</v>
+      </c>
+      <c r="Z341" t="s">
+        <v>866</v>
+      </c>
+    </row>
+    <row r="342" spans="1:26">
+      <c r="A342" t="s">
+        <v>870</v>
+      </c>
+      <c r="B342" s="1">
+        <v>495000.0</v>
+      </c>
+      <c r="C342" s="1">
+        <v>101.063</v>
+      </c>
+      <c r="D342" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E342" t="s">
+        <v>8</v>
+      </c>
+      <c r="F342">
+        <v>1.0</v>
+      </c>
+      <c r="G342" s="1">
+        <v>495000.0</v>
+      </c>
+      <c r="H342" s="1">
+        <v>5261.85</v>
+      </c>
+      <c r="I342" s="1">
+        <v>1.063</v>
+      </c>
+      <c r="J342">
+        <v>0.54</v>
+      </c>
+      <c r="K342" t="s">
+        <v>871</v>
+      </c>
+      <c r="L342" s="1">
+        <v>500261.85</v>
+      </c>
+      <c r="M342" s="1">
+        <v>502919.93</v>
+      </c>
+      <c r="N342" s="1">
+        <v>0.14</v>
+      </c>
+      <c r="O342">
+        <v>1</v>
+      </c>
+      <c r="Z342" t="s">
+        <v>869</v>
+      </c>
+    </row>
+    <row r="343" spans="1:26">
+      <c r="A343" t="s">
+        <v>873</v>
+      </c>
+      <c r="B343" s="1">
+        <v>450000.0</v>
+      </c>
+      <c r="C343" s="1">
+        <v>89.279</v>
+      </c>
+      <c r="D343" s="1">
+        <v>88.621</v>
+      </c>
+      <c r="E343" t="s">
+        <v>8</v>
+      </c>
+      <c r="F343">
+        <v>1.0</v>
+      </c>
+      <c r="G343" s="1">
+        <v>398794.5</v>
+      </c>
+      <c r="H343" s="1">
+        <v>2961.0</v>
+      </c>
+      <c r="I343" s="1">
+        <v>0.74248767222216</v>
+      </c>
+      <c r="J343">
+        <v>0.03</v>
+      </c>
+      <c r="K343">
+        <v>120.21</v>
+      </c>
+      <c r="L343" s="1">
+        <v>401755.5</v>
+      </c>
+      <c r="M343" s="1">
+        <v>401875.71</v>
+      </c>
+      <c r="N343" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="O343">
+        <v>1</v>
+      </c>
+      <c r="Z343" t="s">
+        <v>872</v>
+      </c>
+    </row>
+    <row r="344" spans="1:26">
+      <c r="A344" t="s">
+        <v>875</v>
+      </c>
+      <c r="B344" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="C344" s="1">
+        <v>75.371</v>
+      </c>
+      <c r="D344" s="1">
+        <v>74.174</v>
+      </c>
+      <c r="E344" t="s">
+        <v>8</v>
+      </c>
+      <c r="F344">
+        <v>1.0</v>
+      </c>
+      <c r="G344" s="1">
+        <v>370870.0</v>
+      </c>
+      <c r="H344" s="1">
+        <v>5985.0</v>
+      </c>
+      <c r="I344" s="1">
+        <v>1.6137730201958</v>
+      </c>
+      <c r="J344">
+        <v>0.45</v>
+      </c>
+      <c r="K344" t="s">
+        <v>876</v>
+      </c>
+      <c r="L344" s="1">
+        <v>376855.0</v>
+      </c>
+      <c r="M344" s="1">
+        <v>379094.73</v>
+      </c>
+      <c r="N344" s="1">
+        <v>0.1</v>
+      </c>
+      <c r="O344">
+        <v>1</v>
+      </c>
+      <c r="Z344" t="s">
+        <v>874</v>
+      </c>
+    </row>
+    <row r="345" spans="1:26">
+      <c r="A345" t="s">
+        <v>878</v>
+      </c>
+      <c r="B345" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="C345" s="1">
+        <v>98.706</v>
+      </c>
+      <c r="D345" s="1">
+        <v>99.985</v>
+      </c>
+      <c r="E345" t="s">
+        <v>8</v>
+      </c>
+      <c r="F345">
+        <v>1.0</v>
+      </c>
+      <c r="G345" s="1">
+        <v>399940.0</v>
+      </c>
+      <c r="H345" s="1">
+        <v>-5116.0</v>
+      </c>
+      <c r="I345" s="1">
+        <v>-1.2791918787818</v>
+      </c>
+      <c r="J345">
+        <v>0.1</v>
+      </c>
+      <c r="K345">
+        <v>406.85</v>
+      </c>
+      <c r="L345" s="1">
+        <v>394824.0</v>
+      </c>
+      <c r="M345" s="1">
+        <v>395230.85</v>
+      </c>
+      <c r="N345" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="O345">
+        <v>1</v>
+      </c>
+      <c r="Z345" t="s">
+        <v>877</v>
+      </c>
+    </row>
+    <row r="346" spans="1:26">
+      <c r="A346" t="s">
+        <v>880</v>
+      </c>
+      <c r="B346" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="C346" s="1">
+        <v>101.237</v>
+      </c>
+      <c r="D346" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E346" t="s">
+        <v>8</v>
+      </c>
+      <c r="F346">
+        <v>1.0</v>
+      </c>
+      <c r="G346" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="H346" s="1">
+        <v>4948.0</v>
+      </c>
+      <c r="I346" s="1">
+        <v>1.237</v>
+      </c>
+      <c r="J346">
+        <v>3.09</v>
+      </c>
+      <c r="K346" t="s">
+        <v>881</v>
+      </c>
+      <c r="L346" s="1">
+        <v>404948.0</v>
+      </c>
+      <c r="M346" s="1">
+        <v>417316.61</v>
+      </c>
+      <c r="N346" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="O346">
+        <v>1</v>
+      </c>
+      <c r="Z346" t="s">
+        <v>879</v>
+      </c>
+    </row>
+    <row r="347" spans="1:26">
+      <c r="A347" t="s">
+        <v>883</v>
+      </c>
+      <c r="B347" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="C347" s="1">
+        <v>100.403</v>
+      </c>
+      <c r="D347" s="1">
+        <v>99.915</v>
+      </c>
+      <c r="E347" t="s">
+        <v>8</v>
+      </c>
+      <c r="F347">
+        <v>1.0</v>
+      </c>
+      <c r="G347" s="1">
+        <v>399660.0</v>
+      </c>
+      <c r="H347" s="1">
+        <v>1952.0</v>
+      </c>
+      <c r="I347" s="1">
+        <v>0.48841515287995</v>
+      </c>
+      <c r="J347">
+        <v>0.04</v>
+      </c>
+      <c r="K347">
+        <v>175.34</v>
+      </c>
+      <c r="L347" s="1">
+        <v>401612.0</v>
+      </c>
+      <c r="M347" s="1">
+        <v>401787.34</v>
+      </c>
+      <c r="N347" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="O347">
+        <v>1</v>
+      </c>
+      <c r="Z347" t="s">
+        <v>882</v>
+      </c>
+    </row>
+    <row r="348" spans="1:26">
+      <c r="A348" t="s">
+        <v>885</v>
+      </c>
+      <c r="B348" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C348" s="1">
+        <v>98.688</v>
+      </c>
+      <c r="D348" s="1">
+        <v>100.66</v>
+      </c>
+      <c r="E348" t="s">
+        <v>8</v>
+      </c>
+      <c r="F348">
+        <v>1.0</v>
+      </c>
+      <c r="G348" s="1">
+        <v>201320.0</v>
+      </c>
+      <c r="H348" s="1">
+        <v>-3944.0</v>
+      </c>
+      <c r="I348" s="1">
+        <v>-1.9590701370952</v>
+      </c>
+      <c r="J348">
+        <v>3.23</v>
+      </c>
+      <c r="K348" t="s">
+        <v>886</v>
+      </c>
+      <c r="L348" s="1">
+        <v>197376.0</v>
+      </c>
+      <c r="M348" s="1">
+        <v>203830.11</v>
+      </c>
+      <c r="N348" s="1">
+        <v>0.06</v>
+      </c>
+      <c r="O348">
+        <v>1</v>
+      </c>
+      <c r="Z348" t="s">
+        <v>884</v>
+      </c>
+    </row>
+    <row r="349" spans="1:26">
+      <c r="A349" t="s">
+        <v>888</v>
+      </c>
+      <c r="B349" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="C349" s="1">
+        <v>100.227</v>
+      </c>
+      <c r="D349" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E349" t="s">
+        <v>8</v>
+      </c>
+      <c r="F349">
+        <v>1.0</v>
+      </c>
+      <c r="G349" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="H349" s="1">
+        <v>681.0</v>
+      </c>
+      <c r="I349" s="1">
+        <v>0.227</v>
+      </c>
+      <c r="J349">
+        <v>0.68</v>
+      </c>
+      <c r="K349" t="s">
+        <v>889</v>
+      </c>
+      <c r="L349" s="1">
+        <v>300681.0</v>
+      </c>
+      <c r="M349" s="1">
+        <v>302730.66</v>
+      </c>
+      <c r="N349" s="1">
+        <v>0.08</v>
+      </c>
+      <c r="O349">
+        <v>1</v>
+      </c>
+      <c r="Z349" t="s">
+        <v>887</v>
+      </c>
+    </row>
+    <row r="350" spans="1:26">
+      <c r="A350" t="s">
+        <v>891</v>
+      </c>
+      <c r="B350" s="1">
+        <v>470000.0</v>
+      </c>
+      <c r="C350" s="1">
+        <v>98.205</v>
+      </c>
+      <c r="D350" s="1">
+        <v>99.81825532</v>
+      </c>
+      <c r="E350" t="s">
+        <v>8</v>
+      </c>
+      <c r="F350">
+        <v>1.0</v>
+      </c>
+      <c r="G350" s="1">
+        <v>469145.8</v>
+      </c>
+      <c r="H350" s="1">
+        <v>-7582.3</v>
+      </c>
+      <c r="I350" s="1">
+        <v>-1.6161926633469</v>
+      </c>
+      <c r="J350">
+        <v>0.88</v>
+      </c>
+      <c r="K350" t="s">
+        <v>892</v>
+      </c>
+      <c r="L350" s="1">
+        <v>461563.5</v>
+      </c>
+      <c r="M350" s="1">
+        <v>465692.1</v>
+      </c>
+      <c r="N350" s="1">
+        <v>0.13</v>
+      </c>
+      <c r="O350">
+        <v>1</v>
+      </c>
+      <c r="Z350" t="s">
+        <v>890</v>
+      </c>
+    </row>
+    <row r="351" spans="1:26">
+      <c r="A351" t="s">
+        <v>894</v>
+      </c>
+      <c r="B351" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="C351" s="1">
+        <v>99.349</v>
+      </c>
+      <c r="D351" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E351" t="s">
+        <v>8</v>
+      </c>
+      <c r="F351">
+        <v>1.0</v>
+      </c>
+      <c r="G351" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="H351" s="1">
+        <v>-2604.0</v>
+      </c>
+      <c r="I351" s="1">
+        <v>-0.651</v>
+      </c>
+      <c r="J351">
+        <v>2.17</v>
+      </c>
+      <c r="K351" t="s">
+        <v>895</v>
+      </c>
+      <c r="L351" s="1">
+        <v>397396.0</v>
+      </c>
+      <c r="M351" s="1">
+        <v>406081.37</v>
+      </c>
+      <c r="N351" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="O351">
+        <v>1</v>
+      </c>
+      <c r="Z351" t="s">
+        <v>893</v>
+      </c>
+    </row>
+    <row r="352" spans="1:26">
+      <c r="A352" t="s">
+        <v>897</v>
+      </c>
+      <c r="B352" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="C352" s="1">
+        <v>98.917</v>
+      </c>
+      <c r="D352" s="1">
+        <v>99.326</v>
+      </c>
+      <c r="E352" t="s">
+        <v>8</v>
+      </c>
+      <c r="F352">
+        <v>1.0</v>
+      </c>
+      <c r="G352" s="1">
+        <v>297978.0</v>
+      </c>
+      <c r="H352" s="1">
+        <v>-1227.0</v>
+      </c>
+      <c r="I352" s="1">
+        <v>-0.41177536596662</v>
+      </c>
+      <c r="J352">
+        <v>0.94</v>
+      </c>
+      <c r="K352" t="s">
+        <v>898</v>
+      </c>
+      <c r="L352" s="1">
+        <v>296751.0</v>
+      </c>
+      <c r="M352" s="1">
+        <v>299581.48</v>
+      </c>
+      <c r="N352" s="1">
+        <v>0.08</v>
+      </c>
+      <c r="O352">
+        <v>1</v>
+      </c>
+      <c r="Z352" t="s">
+        <v>896</v>
+      </c>
+    </row>
+    <row r="353" spans="1:26">
+      <c r="A353" t="s">
+        <v>900</v>
+      </c>
+      <c r="B353" s="1">
+        <v>363000.0</v>
+      </c>
+      <c r="C353" s="1">
+        <v>98.553</v>
+      </c>
+      <c r="D353" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E353" t="s">
+        <v>8</v>
+      </c>
+      <c r="F353">
+        <v>1.0</v>
+      </c>
+      <c r="G353" s="1">
+        <v>363000.0</v>
+      </c>
+      <c r="H353" s="1">
+        <v>-5252.61</v>
+      </c>
+      <c r="I353" s="1">
+        <v>-1.447</v>
+      </c>
+      <c r="J353">
+        <v>1.24</v>
+      </c>
+      <c r="K353" t="s">
+        <v>901</v>
+      </c>
+      <c r="L353" s="1">
+        <v>357747.39</v>
+      </c>
+      <c r="M353" s="1">
+        <v>362231.46</v>
+      </c>
+      <c r="N353" s="1">
+        <v>0.1</v>
+      </c>
+      <c r="O353">
+        <v>1</v>
+      </c>
+      <c r="Z353" t="s">
+        <v>899</v>
+      </c>
+    </row>
+    <row r="354" spans="1:26">
+      <c r="A354" t="s">
+        <v>903</v>
+      </c>
+      <c r="B354" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="C354" s="1">
+        <v>99.863</v>
+      </c>
+      <c r="D354" s="1">
+        <v>99.7</v>
+      </c>
+      <c r="E354" t="s">
+        <v>8</v>
+      </c>
+      <c r="F354">
+        <v>1.0</v>
+      </c>
+      <c r="G354" s="1">
+        <v>498500.0</v>
+      </c>
+      <c r="H354" s="1">
+        <v>815.0</v>
+      </c>
+      <c r="I354" s="1">
+        <v>0.16349047141424</v>
+      </c>
+      <c r="J354">
+        <v>0.18</v>
+      </c>
+      <c r="K354">
+        <v>890.41</v>
+      </c>
+      <c r="L354" s="1">
+        <v>499315.0</v>
+      </c>
+      <c r="M354" s="1">
+        <v>500205.41</v>
+      </c>
+      <c r="N354" s="1">
+        <v>0.14</v>
+      </c>
+      <c r="O354">
+        <v>1</v>
+      </c>
+      <c r="Z354" t="s">
+        <v>902</v>
+      </c>
+    </row>
+    <row r="355" spans="1:26">
+      <c r="A355" t="s">
+        <v>905</v>
+      </c>
+      <c r="B355" s="1">
+        <v>276000.0</v>
+      </c>
+      <c r="C355" s="1">
+        <v>98.794</v>
+      </c>
+      <c r="D355" s="1">
+        <v>99.23</v>
+      </c>
+      <c r="E355" t="s">
+        <v>8</v>
+      </c>
+      <c r="F355">
+        <v>1.0</v>
+      </c>
+      <c r="G355" s="1">
+        <v>273874.8</v>
+      </c>
+      <c r="H355" s="1">
+        <v>-1203.36</v>
+      </c>
+      <c r="I355" s="1">
+        <v>-0.43938325103295</v>
+      </c>
+      <c r="J355">
+        <v>2.7</v>
+      </c>
+      <c r="K355" t="s">
+        <v>906</v>
+      </c>
+      <c r="L355" s="1">
+        <v>272671.44</v>
+      </c>
+      <c r="M355" s="1">
+        <v>280123.44</v>
+      </c>
+      <c r="N355" s="1">
+        <v>0.08</v>
+      </c>
+      <c r="O355">
+        <v>1</v>
+      </c>
+      <c r="Z355" t="s">
+        <v>904</v>
+      </c>
+    </row>
+    <row r="356" spans="1:26">
+      <c r="A356" t="s">
+        <v>908</v>
+      </c>
+      <c r="B356" s="1">
+        <v>171000.0</v>
+      </c>
+      <c r="C356" s="1">
+        <v>99.748</v>
+      </c>
+      <c r="D356" s="1">
+        <v>99.499</v>
+      </c>
+      <c r="E356" t="s">
+        <v>8</v>
+      </c>
+      <c r="F356">
+        <v>1.0</v>
+      </c>
+      <c r="G356" s="1">
+        <v>170143.29</v>
+      </c>
+      <c r="H356" s="1">
+        <v>425.79</v>
+      </c>
+      <c r="I356" s="1">
+        <v>0.25025377139469</v>
+      </c>
+      <c r="J356">
+        <v>1.62</v>
+      </c>
+      <c r="K356" t="s">
+        <v>909</v>
+      </c>
+      <c r="L356" s="1">
+        <v>170569.08</v>
+      </c>
+      <c r="M356" s="1">
+        <v>173344.9</v>
+      </c>
+      <c r="N356" s="1">
+        <v>0.05</v>
+      </c>
+      <c r="O356">
+        <v>1</v>
+      </c>
+      <c r="Z356" t="s">
+        <v>907</v>
+      </c>
+    </row>
+    <row r="357" spans="1:26">
+      <c r="A357" t="s">
+        <v>911</v>
+      </c>
+      <c r="B357" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C357" s="1">
+        <v>100.351</v>
+      </c>
+      <c r="D357" s="1">
+        <v>99.897</v>
+      </c>
+      <c r="E357" t="s">
+        <v>8</v>
+      </c>
+      <c r="F357">
+        <v>1.0</v>
+      </c>
+      <c r="G357" s="1">
+        <v>199794.0</v>
+      </c>
+      <c r="H357" s="1">
+        <v>908.0</v>
+      </c>
+      <c r="I357" s="1">
+        <v>0.45446810214521</v>
+      </c>
+      <c r="J357">
+        <v>0.67</v>
+      </c>
+      <c r="K357" t="s">
+        <v>912</v>
+      </c>
+      <c r="L357" s="1">
+        <v>200702.0</v>
+      </c>
+      <c r="M357" s="1">
+        <v>202039.67</v>
+      </c>
+      <c r="N357" s="1">
+        <v>0.06</v>
+      </c>
+      <c r="O357">
+        <v>1</v>
+      </c>
+      <c r="Z357" t="s">
+        <v>910</v>
+      </c>
+    </row>
+    <row r="358" spans="1:26">
+      <c r="A358" t="s">
+        <v>914</v>
+      </c>
+      <c r="B358" s="1">
+        <v>1364696.0</v>
+      </c>
+      <c r="C358" s="1">
+        <v>68.83</v>
+      </c>
+      <c r="D358" s="1">
+        <v>70.33399013</v>
+      </c>
+      <c r="E358" t="s">
+        <v>8</v>
+      </c>
+      <c r="F358">
+        <v>1.0</v>
+      </c>
+      <c r="G358" s="1">
+        <v>959845.15</v>
+      </c>
+      <c r="H358" s="1">
+        <v>-20524.9</v>
+      </c>
+      <c r="I358" s="1">
+        <v>-2.1383553378376</v>
+      </c>
+      <c r="J358">
+        <v>1.36</v>
+      </c>
+      <c r="K358" t="s">
+        <v>915</v>
+      </c>
+      <c r="L358" s="1">
+        <v>939320.25</v>
+      </c>
+      <c r="M358" s="1">
+        <v>957939.94</v>
+      </c>
+      <c r="N358" s="1">
+        <v>0.26</v>
+      </c>
+      <c r="O358">
+        <v>1</v>
+      </c>
+      <c r="Z358" t="s">
+        <v>913</v>
+      </c>
+    </row>
+    <row r="359" spans="1:26">
+      <c r="A359" t="s">
+        <v>917</v>
+      </c>
+      <c r="B359" s="1">
+        <v>174000.0</v>
+      </c>
+      <c r="C359" s="1">
+        <v>99.199</v>
+      </c>
+      <c r="D359" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E359" t="s">
+        <v>8</v>
+      </c>
+      <c r="F359">
+        <v>1.0</v>
+      </c>
+      <c r="G359" s="1">
+        <v>174000.0</v>
+      </c>
+      <c r="H359" s="1">
+        <v>-1393.74</v>
+      </c>
+      <c r="I359" s="1">
+        <v>-0.801</v>
+      </c>
+      <c r="J359">
+        <v>2.02</v>
+      </c>
+      <c r="K359" t="s">
+        <v>918</v>
+      </c>
+      <c r="L359" s="1">
+        <v>172606.26</v>
+      </c>
+      <c r="M359" s="1">
+        <v>176115.72</v>
+      </c>
+      <c r="N359" s="1">
+        <v>0.05</v>
+      </c>
+      <c r="O359">
+        <v>1</v>
+      </c>
+      <c r="Z359" t="s">
+        <v>916</v>
+      </c>
+    </row>
+    <row r="360" spans="1:26">
+      <c r="A360" t="s">
+        <v>920</v>
+      </c>
+      <c r="B360" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="C360" s="1">
+        <v>99.119</v>
+      </c>
+      <c r="D360" s="1">
+        <v>100.23</v>
+      </c>
+      <c r="E360" t="s">
+        <v>8</v>
+      </c>
+      <c r="F360">
+        <v>1.0</v>
+      </c>
+      <c r="G360" s="1">
+        <v>601380.0</v>
+      </c>
+      <c r="H360" s="1">
+        <v>-6666.0</v>
+      </c>
+      <c r="I360" s="1">
+        <v>-1.1084505637035</v>
+      </c>
+      <c r="J360">
+        <v>2.99</v>
+      </c>
+      <c r="K360" t="s">
+        <v>921</v>
+      </c>
+      <c r="L360" s="1">
+        <v>594714.0</v>
+      </c>
+      <c r="M360" s="1">
+        <v>612652.36</v>
+      </c>
+      <c r="N360" s="1">
+        <v>0.17</v>
+      </c>
+      <c r="O360">
+        <v>1</v>
+      </c>
+      <c r="Z360" t="s">
+        <v>919</v>
+      </c>
+    </row>
+    <row r="361" spans="1:26">
+      <c r="A361" t="s">
+        <v>923</v>
+      </c>
+      <c r="B361" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="C361" s="1">
+        <v>99.123</v>
+      </c>
+      <c r="D361" s="1">
+        <v>99.871</v>
+      </c>
+      <c r="E361" t="s">
+        <v>8</v>
+      </c>
+      <c r="F361">
+        <v>1.0</v>
+      </c>
+      <c r="G361" s="1">
+        <v>499355.0</v>
+      </c>
+      <c r="H361" s="1">
+        <v>-3740.0</v>
+      </c>
+      <c r="I361" s="1">
+        <v>-0.7489661663546</v>
+      </c>
+      <c r="J361">
+        <v>2.28</v>
+      </c>
+      <c r="K361" t="s">
+        <v>924</v>
+      </c>
+      <c r="L361" s="1">
+        <v>495615.0</v>
+      </c>
+      <c r="M361" s="1">
+        <v>507027.67</v>
+      </c>
+      <c r="N361" s="1">
+        <v>0.14</v>
+      </c>
+      <c r="O361">
+        <v>1</v>
+      </c>
+      <c r="Z361" t="s">
+        <v>922</v>
+      </c>
+    </row>
+    <row r="362" spans="1:26">
+      <c r="A362" t="s">
+        <v>926</v>
+      </c>
+      <c r="B362" s="1">
+        <v>257000.0</v>
+      </c>
+      <c r="C362" s="1">
+        <v>100.525</v>
+      </c>
+      <c r="D362" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E362" t="s">
+        <v>8</v>
+      </c>
+      <c r="F362">
+        <v>1.0</v>
+      </c>
+      <c r="G362" s="1">
+        <v>257000.0</v>
+      </c>
+      <c r="H362" s="1">
+        <v>1349.25</v>
+      </c>
+      <c r="I362" s="1">
+        <v>0.525</v>
+      </c>
+      <c r="J362">
+        <v>0.72</v>
+      </c>
+      <c r="K362" t="s">
+        <v>927</v>
+      </c>
+      <c r="L362" s="1">
+        <v>258349.25</v>
+      </c>
+      <c r="M362" s="1">
+        <v>260206.07</v>
+      </c>
+      <c r="N362" s="1">
+        <v>0.07</v>
+      </c>
+      <c r="O362">
+        <v>1</v>
+      </c>
+      <c r="Z362" t="s">
+        <v>925</v>
+      </c>
+    </row>
+    <row r="363" spans="1:26">
+      <c r="A363" t="s">
+        <v>929</v>
+      </c>
+      <c r="B363" s="1">
+        <v>10169000.0</v>
+      </c>
+      <c r="C363" s="1">
+        <v>87.826</v>
+      </c>
+      <c r="D363" s="1">
+        <v>87.43399725</v>
+      </c>
+      <c r="E363" t="s">
+        <v>8</v>
+      </c>
+      <c r="F363">
+        <v>1.0</v>
+      </c>
+      <c r="G363" s="1">
+        <v>8891163.18</v>
+      </c>
+      <c r="H363" s="1">
+        <v>39862.76</v>
+      </c>
+      <c r="I363" s="1">
+        <v>0.44834133839393</v>
+      </c>
+      <c r="J363">
+        <v>0.1</v>
+      </c>
+      <c r="K363" t="s">
+        <v>930</v>
+      </c>
+      <c r="L363" s="1">
+        <v>8931025.94</v>
+      </c>
+      <c r="M363" s="1">
+        <v>8941557.12</v>
+      </c>
+      <c r="N363" s="1">
+        <v>2.45</v>
+      </c>
+      <c r="O363">
+        <v>1</v>
+      </c>
+      <c r="Z363" t="s">
+        <v>928</v>
+      </c>
+    </row>
+    <row r="364" spans="1:26">
+      <c r="A364" t="s">
+        <v>932</v>
+      </c>
+      <c r="B364" s="1">
+        <v>1997000.0</v>
+      </c>
+      <c r="C364" s="1">
+        <v>75.58</v>
+      </c>
+      <c r="D364" s="1">
+        <v>74.52464797</v>
+      </c>
+      <c r="E364" t="s">
+        <v>8</v>
+      </c>
+      <c r="F364">
+        <v>1.0</v>
+      </c>
+      <c r="G364" s="1">
+        <v>1488257.22</v>
+      </c>
+      <c r="H364" s="1">
+        <v>21075.38</v>
+      </c>
+      <c r="I364" s="1">
+        <v>1.4161113896696</v>
+      </c>
+      <c r="J364">
+        <v>0.76</v>
+      </c>
+      <c r="K364" t="s">
+        <v>933</v>
+      </c>
+      <c r="L364" s="1">
+        <v>1509332.6</v>
+      </c>
+      <c r="M364" s="1">
+        <v>1524586.4</v>
+      </c>
+      <c r="N364" s="1">
+        <v>0.42</v>
+      </c>
+      <c r="O364">
+        <v>1</v>
+      </c>
+      <c r="Z364" t="s">
+        <v>931</v>
+      </c>
+    </row>
+    <row r="365" spans="1:26">
+      <c r="A365" t="s">
+        <v>935</v>
+      </c>
+      <c r="B365" s="1">
+        <v>7423000.0</v>
+      </c>
+      <c r="C365" s="1">
+        <v>66.283</v>
+      </c>
+      <c r="D365" s="1">
+        <v>65.65815479</v>
+      </c>
+      <c r="E365" t="s">
+        <v>8</v>
+      </c>
+      <c r="F365">
+        <v>1.0</v>
+      </c>
+      <c r="G365" s="1">
+        <v>4873804.83</v>
+      </c>
+      <c r="H365" s="1">
+        <v>46382.26</v>
+      </c>
+      <c r="I365" s="1">
+        <v>0.95166428730385</v>
+      </c>
+      <c r="J365">
+        <v>0.9</v>
+      </c>
+      <c r="K365" t="s">
+        <v>936</v>
+      </c>
+      <c r="L365" s="1">
+        <v>4920187.09</v>
+      </c>
+      <c r="M365" s="1">
+        <v>4986892.41</v>
+      </c>
+      <c r="N365" s="1">
+        <v>1.37</v>
+      </c>
+      <c r="O365">
+        <v>1</v>
+      </c>
+      <c r="Z365" t="s">
+        <v>934</v>
+      </c>
+    </row>
+    <row r="366" spans="1:26">
+      <c r="A366" t="s">
+        <v>938</v>
+      </c>
+      <c r="B366" s="1">
+        <v>966000.0</v>
+      </c>
+      <c r="C366" s="1">
+        <v>85.467</v>
+      </c>
+      <c r="D366" s="1">
+        <v>84.84893478</v>
+      </c>
+      <c r="E366" t="s">
+        <v>8</v>
+      </c>
+      <c r="F366">
+        <v>1.0</v>
+      </c>
+      <c r="G366" s="1">
+        <v>819640.71</v>
+      </c>
+      <c r="H366" s="1">
+        <v>5970.51</v>
+      </c>
+      <c r="I366" s="1">
+        <v>0.72843014349543</v>
+      </c>
+      <c r="J366">
+        <v>1.87</v>
+      </c>
+      <c r="K366" t="s">
+        <v>939</v>
+      </c>
+      <c r="L366" s="1">
+        <v>825611.22</v>
+      </c>
+      <c r="M366" s="1">
+        <v>843647.63</v>
+      </c>
+      <c r="N366" s="1">
+        <v>0.23</v>
+      </c>
+      <c r="O366">
+        <v>1</v>
+      </c>
+      <c r="Z366" t="s">
+        <v>937</v>
+      </c>
+    </row>
+    <row r="367" spans="1:26">
+      <c r="A367" t="s">
+        <v>941</v>
+      </c>
+      <c r="B367" s="1">
+        <v>302000.0</v>
+      </c>
+      <c r="C367" s="1">
+        <v>98.219</v>
+      </c>
+      <c r="D367" s="1">
+        <v>101.41113245</v>
+      </c>
+      <c r="E367" t="s">
+        <v>8</v>
+      </c>
+      <c r="F367">
+        <v>1.0</v>
+      </c>
+      <c r="G367" s="1">
+        <v>306261.62</v>
+      </c>
+      <c r="H367" s="1">
+        <v>-9640.24</v>
+      </c>
+      <c r="I367" s="1">
+        <v>-3.1477140361238</v>
+      </c>
+      <c r="J367">
+        <v>2.58</v>
+      </c>
+      <c r="K367" t="s">
+        <v>942</v>
+      </c>
+      <c r="L367" s="1">
+        <v>296621.38</v>
+      </c>
+      <c r="M367" s="1">
+        <v>304398.91</v>
+      </c>
+      <c r="N367" s="1">
+        <v>0.08</v>
+      </c>
+      <c r="O367">
+        <v>1</v>
+      </c>
+      <c r="Z367" t="s">
+        <v>940</v>
+      </c>
+    </row>
+    <row r="368" spans="1:26">
+      <c r="A368" t="s">
+        <v>944</v>
+      </c>
+      <c r="B368" s="1">
+        <v>526000.0</v>
+      </c>
+      <c r="C368" s="1">
+        <v>99.91</v>
+      </c>
+      <c r="D368" s="1">
+        <v>99.646</v>
+      </c>
+      <c r="E368" t="s">
+        <v>8</v>
+      </c>
+      <c r="F368">
+        <v>1.0</v>
+      </c>
+      <c r="G368" s="1">
+        <v>524137.96</v>
+      </c>
+      <c r="H368" s="1">
+        <v>1388.64</v>
+      </c>
+      <c r="I368" s="1">
+        <v>0.26493788009554</v>
+      </c>
+      <c r="J368">
+        <v>0.93</v>
+      </c>
+      <c r="K368" t="s">
+        <v>945</v>
+      </c>
+      <c r="L368" s="1">
+        <v>525526.6</v>
+      </c>
+      <c r="M368" s="1">
+        <v>530419.12</v>
+      </c>
+      <c r="N368" s="1">
+        <v>0.15</v>
+      </c>
+      <c r="O368">
+        <v>1</v>
+      </c>
+      <c r="Z368" t="s">
+        <v>943</v>
+      </c>
+    </row>
+    <row r="369" spans="1:26">
+      <c r="A369" t="s">
+        <v>947</v>
+      </c>
+      <c r="B369" s="1">
+        <v>165000.0</v>
+      </c>
+      <c r="C369" s="1">
+        <v>100.554</v>
+      </c>
+      <c r="D369" s="1">
+        <v>99.674</v>
+      </c>
+      <c r="E369" t="s">
+        <v>8</v>
+      </c>
+      <c r="F369">
+        <v>1.0</v>
+      </c>
+      <c r="G369" s="1">
+        <v>164462.1</v>
+      </c>
+      <c r="H369" s="1">
+        <v>1452.0</v>
+      </c>
+      <c r="I369" s="1">
+        <v>0.88287818287618</v>
+      </c>
+      <c r="J369">
+        <v>0.18</v>
+      </c>
+      <c r="K369">
+        <v>304.79</v>
+      </c>
+      <c r="L369" s="1">
+        <v>165914.1</v>
+      </c>
+      <c r="M369" s="1">
+        <v>166218.89</v>
+      </c>
+      <c r="N369" s="1">
+        <v>0.05</v>
+      </c>
+      <c r="O369">
+        <v>1</v>
+      </c>
+      <c r="Z369" t="s">
+        <v>946</v>
+      </c>
+    </row>
+    <row r="370" spans="1:26">
+      <c r="A370" t="s">
+        <v>947</v>
+      </c>
+      <c r="B370" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="C370" s="1">
+        <v>100.453</v>
+      </c>
+      <c r="D370" s="1">
+        <v>97.41</v>
+      </c>
+      <c r="E370" t="s">
+        <v>8</v>
+      </c>
+      <c r="F370">
+        <v>1.0</v>
+      </c>
+      <c r="G370" s="1">
+        <v>389640.0</v>
+      </c>
+      <c r="H370" s="1">
+        <v>12172.0</v>
+      </c>
+      <c r="I370" s="1">
+        <v>3.1239092495637</v>
+      </c>
+      <c r="J370">
+        <v>0.69</v>
+      </c>
+      <c r="K370" t="s">
+        <v>949</v>
+      </c>
+      <c r="L370" s="1">
+        <v>401812.0</v>
+      </c>
+      <c r="M370" s="1">
+        <v>404573.64</v>
+      </c>
+      <c r="N370" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="O370">
+        <v>1</v>
+      </c>
+      <c r="Z370" t="s">
+        <v>948</v>
+      </c>
+    </row>
+    <row r="371" spans="1:26">
+      <c r="A371" t="s">
+        <v>951</v>
+      </c>
+      <c r="B371" s="1">
+        <v>369000.0</v>
+      </c>
+      <c r="C371" s="1">
+        <v>100.8</v>
+      </c>
+      <c r="D371" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E371" t="s">
+        <v>8</v>
+      </c>
+      <c r="F371">
+        <v>1.0</v>
+      </c>
+      <c r="G371" s="1">
+        <v>369000.0</v>
+      </c>
+      <c r="H371" s="1">
+        <v>2952.0</v>
+      </c>
+      <c r="I371" s="1">
+        <v>0.8</v>
+      </c>
+      <c r="J371">
+        <v>0.75</v>
+      </c>
+      <c r="K371" t="s">
+        <v>952</v>
+      </c>
+      <c r="L371" s="1">
+        <v>371952.0</v>
+      </c>
+      <c r="M371" s="1">
+        <v>374709.27</v>
+      </c>
+      <c r="N371" s="1">
+        <v>0.1</v>
+      </c>
+      <c r="O371">
+        <v>1</v>
+      </c>
+      <c r="Z371" t="s">
+        <v>950</v>
+      </c>
+    </row>
+    <row r="372" spans="1:26">
+      <c r="A372" t="s">
+        <v>954</v>
+      </c>
+      <c r="B372" s="1">
+        <v>369000.0</v>
+      </c>
+      <c r="C372" s="1">
+        <v>100.217</v>
+      </c>
+      <c r="D372" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E372" t="s">
+        <v>8</v>
+      </c>
+      <c r="F372">
+        <v>1.0</v>
+      </c>
+      <c r="G372" s="1">
+        <v>369000.0</v>
+      </c>
+      <c r="H372" s="1">
+        <v>800.73</v>
+      </c>
+      <c r="I372" s="1">
+        <v>0.217</v>
+      </c>
+      <c r="J372">
+        <v>0.61</v>
+      </c>
+      <c r="K372" t="s">
+        <v>955</v>
+      </c>
+      <c r="L372" s="1">
+        <v>369800.73</v>
+      </c>
+      <c r="M372" s="1">
+        <v>372045.46</v>
+      </c>
+      <c r="N372" s="1">
+        <v>0.1</v>
+      </c>
+      <c r="O372">
+        <v>1</v>
+      </c>
+      <c r="Z372" t="s">
+        <v>953</v>
+      </c>
+    </row>
+    <row r="373" spans="1:26">
+      <c r="A373" t="s">
+        <v>957</v>
+      </c>
+      <c r="B373" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="C373" s="1">
+        <v>88.816</v>
+      </c>
+      <c r="D373" s="1">
+        <v>85.25</v>
+      </c>
+      <c r="E373" t="s">
+        <v>8</v>
+      </c>
+      <c r="F373">
+        <v>1.0</v>
+      </c>
+      <c r="G373" s="1">
+        <v>511500.0</v>
+      </c>
+      <c r="H373" s="1">
+        <v>21396.0</v>
+      </c>
+      <c r="I373" s="1">
+        <v>4.182991202346</v>
+      </c>
+      <c r="J373">
+        <v>0.19</v>
+      </c>
+      <c r="K373" t="s">
+        <v>958</v>
+      </c>
+      <c r="L373" s="1">
+        <v>532896.0</v>
+      </c>
+      <c r="M373" s="1">
+        <v>534030.25</v>
+      </c>
+      <c r="N373" s="1">
+        <v>0.15</v>
+      </c>
+      <c r="O373">
+        <v>1</v>
+      </c>
+      <c r="Z373" t="s">
+        <v>956</v>
+      </c>
+    </row>
+    <row r="374" spans="1:26">
+      <c r="A374" t="s">
+        <v>960</v>
+      </c>
+      <c r="B374" s="1">
+        <v>351000.0</v>
+      </c>
+      <c r="C374" s="1">
+        <v>101.494</v>
+      </c>
+      <c r="D374" s="1">
+        <v>99.779</v>
+      </c>
+      <c r="E374" t="s">
+        <v>8</v>
+      </c>
+      <c r="F374">
+        <v>1.0</v>
+      </c>
+      <c r="G374" s="1">
+        <v>350224.29</v>
+      </c>
+      <c r="H374" s="1">
+        <v>6019.65</v>
+      </c>
+      <c r="I374" s="1">
+        <v>1.718798544784</v>
+      </c>
+      <c r="J374">
+        <v>2.19</v>
+      </c>
+      <c r="K374" t="s">
+        <v>961</v>
+      </c>
+      <c r="L374" s="1">
+        <v>356243.94</v>
+      </c>
+      <c r="M374" s="1">
+        <v>363925.07</v>
+      </c>
+      <c r="N374" s="1">
+        <v>0.1</v>
+      </c>
+      <c r="O374">
+        <v>1</v>
+      </c>
+      <c r="Z374" t="s">
+        <v>959</v>
+      </c>
+    </row>
+    <row r="375" spans="1:26">
+      <c r="A375" t="s">
+        <v>963</v>
+      </c>
+      <c r="B375" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="C375" s="1">
+        <v>100.846</v>
+      </c>
+      <c r="D375" s="1">
+        <v>102.939</v>
+      </c>
+      <c r="E375" t="s">
+        <v>8</v>
+      </c>
+      <c r="F375">
+        <v>1.0</v>
+      </c>
+      <c r="G375" s="1">
+        <v>411756.0</v>
+      </c>
+      <c r="H375" s="1">
+        <v>-8372.0</v>
+      </c>
+      <c r="I375" s="1">
+        <v>-2.033242988566</v>
+      </c>
+      <c r="J375">
+        <v>1.2</v>
+      </c>
+      <c r="K375" t="s">
+        <v>964</v>
+      </c>
+      <c r="L375" s="1">
+        <v>403384.0</v>
+      </c>
+      <c r="M375" s="1">
+        <v>408190.85</v>
+      </c>
+      <c r="N375" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="O375">
+        <v>1</v>
+      </c>
+      <c r="Z375" t="s">
+        <v>962</v>
+      </c>
+    </row>
+    <row r="376" spans="1:26">
+      <c r="A376" t="s">
+        <v>966</v>
+      </c>
+      <c r="B376" s="1">
+        <v>700000.0</v>
+      </c>
+      <c r="C376" s="1">
+        <v>97.931</v>
+      </c>
+      <c r="D376" s="1">
+        <v>100.761</v>
+      </c>
+      <c r="E376" t="s">
+        <v>8</v>
+      </c>
+      <c r="F376">
+        <v>1.0</v>
+      </c>
+      <c r="G376" s="1">
+        <v>705327.0</v>
+      </c>
+      <c r="H376" s="1">
+        <v>-19810.0</v>
+      </c>
+      <c r="I376" s="1">
+        <v>-2.8086263534502</v>
+      </c>
+      <c r="J376">
+        <v>1.04</v>
+      </c>
+      <c r="K376" t="s">
+        <v>967</v>
+      </c>
+      <c r="L376" s="1">
+        <v>685517.0</v>
+      </c>
+      <c r="M376" s="1">
+        <v>692831.04</v>
+      </c>
+      <c r="N376" s="1">
+        <v>0.19</v>
+      </c>
+      <c r="O376">
+        <v>1</v>
+      </c>
+      <c r="Z376" t="s">
+        <v>965</v>
+      </c>
+    </row>
+    <row r="377" spans="1:26">
+      <c r="A377" t="s">
+        <v>969</v>
+      </c>
+      <c r="B377" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C377" s="1">
+        <v>101.934</v>
+      </c>
+      <c r="D377" s="1">
+        <v>99.871</v>
+      </c>
+      <c r="E377" t="s">
+        <v>8</v>
+      </c>
+      <c r="F377">
+        <v>1.0</v>
+      </c>
+      <c r="G377" s="1">
+        <v>199742.0</v>
+      </c>
+      <c r="H377" s="1">
+        <v>4126.0</v>
+      </c>
+      <c r="I377" s="1">
+        <v>2.0656647074726</v>
+      </c>
+      <c r="J377">
+        <v>0.51</v>
+      </c>
+      <c r="K377" t="s">
+        <v>970</v>
+      </c>
+      <c r="L377" s="1">
+        <v>203868.0</v>
+      </c>
+      <c r="M377" s="1">
+        <v>204895.4</v>
+      </c>
+      <c r="N377" s="1">
+        <v>0.06</v>
+      </c>
+      <c r="O377">
+        <v>1</v>
+      </c>
+      <c r="Z377" t="s">
+        <v>968</v>
+      </c>
+    </row>
+    <row r="378" spans="1:26">
+      <c r="A378" t="s">
+        <v>972</v>
+      </c>
+      <c r="B378" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="C378" s="1">
+        <v>98.235</v>
+      </c>
+      <c r="D378" s="1">
+        <v>99.589</v>
+      </c>
+      <c r="E378" t="s">
+        <v>8</v>
+      </c>
+      <c r="F378">
+        <v>1.0</v>
+      </c>
+      <c r="G378" s="1">
+        <v>497945.0</v>
+      </c>
+      <c r="H378" s="1">
+        <v>-6770.0</v>
+      </c>
+      <c r="I378" s="1">
+        <v>-1.3595879062949</v>
+      </c>
+      <c r="J378">
+        <v>2.76</v>
+      </c>
+      <c r="K378" t="s">
+        <v>973</v>
+      </c>
+      <c r="L378" s="1">
+        <v>491175.0</v>
+      </c>
+      <c r="M378" s="1">
+        <v>504983.22</v>
+      </c>
+      <c r="N378" s="1">
+        <v>0.14</v>
+      </c>
+      <c r="O378">
+        <v>1</v>
+      </c>
+      <c r="Z378" t="s">
+        <v>971</v>
+      </c>
+    </row>
+    <row r="379" spans="1:26">
+      <c r="A379" t="s">
+        <v>975</v>
+      </c>
+      <c r="B379" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C379" s="1">
+        <v>102.536</v>
+      </c>
+      <c r="D379" s="1">
+        <v>103.15</v>
+      </c>
+      <c r="E379" t="s">
+        <v>8</v>
+      </c>
+      <c r="F379">
+        <v>1.0</v>
+      </c>
+      <c r="G379" s="1">
+        <v>206300.0</v>
+      </c>
+      <c r="H379" s="1">
+        <v>-1228.0</v>
+      </c>
+      <c r="I379" s="1">
+        <v>-0.59524963645177</v>
+      </c>
+      <c r="J379">
+        <v>0.95</v>
+      </c>
+      <c r="K379" t="s">
+        <v>976</v>
+      </c>
+      <c r="L379" s="1">
+        <v>205072.0</v>
+      </c>
+      <c r="M379" s="1">
+        <v>206972.0</v>
+      </c>
+      <c r="N379" s="1">
+        <v>0.06</v>
+      </c>
+      <c r="O379">
+        <v>1</v>
+      </c>
+      <c r="Z379" t="s">
+        <v>974</v>
+      </c>
+    </row>
+    <row r="380" spans="1:26">
+      <c r="A380" t="s">
+        <v>975</v>
+      </c>
+      <c r="B380" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C380" s="1">
+        <v>98.124</v>
+      </c>
+      <c r="D380" s="1">
+        <v>99.908</v>
+      </c>
+      <c r="E380" t="s">
+        <v>8</v>
+      </c>
+      <c r="F380">
+        <v>1.0</v>
+      </c>
+      <c r="G380" s="1">
+        <v>199816.0</v>
+      </c>
+      <c r="H380" s="1">
+        <v>-3568.0</v>
+      </c>
+      <c r="I380" s="1">
+        <v>-1.7856427913681</v>
+      </c>
+      <c r="J380">
+        <v>1.52</v>
+      </c>
+      <c r="K380" t="s">
+        <v>978</v>
+      </c>
+      <c r="L380" s="1">
+        <v>196248.0</v>
+      </c>
+      <c r="M380" s="1">
+        <v>199283.42</v>
+      </c>
+      <c r="N380" s="1">
+        <v>0.05</v>
+      </c>
+      <c r="O380">
+        <v>1</v>
+      </c>
+      <c r="Z380" t="s">
+        <v>977</v>
+      </c>
+    </row>
+    <row r="381" spans="1:26">
+      <c r="A381" t="s">
+        <v>980</v>
+      </c>
+      <c r="B381" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="C381" s="1">
+        <v>104.204</v>
+      </c>
+      <c r="D381" s="1">
+        <v>106.6</v>
+      </c>
+      <c r="E381" t="s">
+        <v>8</v>
+      </c>
+      <c r="F381">
+        <v>1.0</v>
+      </c>
+      <c r="G381" s="1">
+        <v>426400.0</v>
+      </c>
+      <c r="H381" s="1">
+        <v>-9584.0</v>
+      </c>
+      <c r="I381" s="1">
+        <v>-2.2476547842402</v>
+      </c>
+      <c r="J381">
+        <v>2.89</v>
+      </c>
+      <c r="K381" t="s">
+        <v>981</v>
+      </c>
+      <c r="L381" s="1">
+        <v>416816.0</v>
+      </c>
+      <c r="M381" s="1">
+        <v>428366.68</v>
+      </c>
+      <c r="N381" s="1">
+        <v>0.12</v>
+      </c>
+      <c r="O381">
+        <v>1</v>
+      </c>
+      <c r="Z381" t="s">
+        <v>979</v>
+      </c>
+    </row>
+    <row r="382" spans="1:26">
+      <c r="A382" t="s">
+        <v>983</v>
+      </c>
+      <c r="B382" s="1">
+        <v>683000.0</v>
+      </c>
+      <c r="C382" s="1">
+        <v>98.626</v>
+      </c>
+      <c r="D382" s="1">
+        <v>99.902</v>
+      </c>
+      <c r="E382" t="s">
+        <v>8</v>
+      </c>
+      <c r="F382">
+        <v>1.0</v>
+      </c>
+      <c r="G382" s="1">
+        <v>682330.66</v>
+      </c>
+      <c r="H382" s="1">
+        <v>-8715.08</v>
+      </c>
+      <c r="I382" s="1">
+        <v>-1.2772517066725</v>
+      </c>
+      <c r="J382">
+        <v>1.23</v>
+      </c>
+      <c r="K382" t="s">
+        <v>984</v>
+      </c>
+      <c r="L382" s="1">
+        <v>673615.58</v>
+      </c>
+      <c r="M382" s="1">
+        <v>682026.77</v>
+      </c>
+      <c r="N382" s="1">
+        <v>0.19</v>
+      </c>
+      <c r="O382">
+        <v>1</v>
+      </c>
+      <c r="Z382" t="s">
+        <v>982</v>
+      </c>
+    </row>
+    <row r="383" spans="1:26">
+      <c r="A383" t="s">
+        <v>986</v>
+      </c>
+      <c r="B383" s="1">
+        <v>384000.0</v>
+      </c>
+      <c r="C383" s="1">
+        <v>100.266</v>
+      </c>
+      <c r="D383" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E383" t="s">
+        <v>8</v>
+      </c>
+      <c r="F383">
+        <v>1.0</v>
+      </c>
+      <c r="G383" s="1">
+        <v>384000.0</v>
+      </c>
+      <c r="H383" s="1">
+        <v>1021.44</v>
+      </c>
+      <c r="I383" s="1">
+        <v>0.266</v>
+      </c>
+      <c r="J383">
+        <v>1.67</v>
+      </c>
+      <c r="K383" t="s">
+        <v>987</v>
+      </c>
+      <c r="L383" s="1">
+        <v>385021.44</v>
+      </c>
+      <c r="M383" s="1">
+        <v>391423.51</v>
+      </c>
+      <c r="N383" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="O383">
+        <v>1</v>
+      </c>
+      <c r="Z383" t="s">
+        <v>985</v>
+      </c>
+    </row>
+    <row r="384" spans="1:26">
+      <c r="A384" t="s">
+        <v>989</v>
+      </c>
+      <c r="B384" s="1">
+        <v>138000.0</v>
+      </c>
+      <c r="C384" s="1">
+        <v>101.626</v>
+      </c>
+      <c r="D384" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E384" t="s">
+        <v>8</v>
+      </c>
+      <c r="F384">
+        <v>1.0</v>
+      </c>
+      <c r="G384" s="1">
+        <v>138000.0</v>
+      </c>
+      <c r="H384" s="1">
+        <v>2243.88</v>
+      </c>
+      <c r="I384" s="1">
+        <v>1.626</v>
+      </c>
+      <c r="J384">
+        <v>0.76</v>
+      </c>
+      <c r="K384" t="s">
+        <v>990</v>
+      </c>
+      <c r="L384" s="1">
+        <v>140243.88</v>
+      </c>
+      <c r="M384" s="1">
+        <v>141293.36</v>
+      </c>
+      <c r="N384" s="1">
+        <v>0.04</v>
+      </c>
+      <c r="O384">
+        <v>1</v>
+      </c>
+      <c r="Z384" t="s">
+        <v>988</v>
+      </c>
+    </row>
+    <row r="385" spans="1:26">
+      <c r="A385" t="s">
+        <v>992</v>
+      </c>
+      <c r="B385" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="C385" s="1">
+        <v>102.355</v>
+      </c>
+      <c r="D385" s="1">
+        <v>99.65790667</v>
+      </c>
+      <c r="E385" t="s">
+        <v>8</v>
+      </c>
+      <c r="F385">
+        <v>1.0</v>
+      </c>
+      <c r="G385" s="1">
+        <v>298973.72</v>
+      </c>
+      <c r="H385" s="1">
+        <v>8091.28</v>
+      </c>
+      <c r="I385" s="1">
+        <v>2.7063515816708</v>
+      </c>
+      <c r="J385">
+        <v>0.16</v>
+      </c>
+      <c r="K385">
+        <v>474.66</v>
+      </c>
+      <c r="L385" s="1">
+        <v>307065.0</v>
+      </c>
+      <c r="M385" s="1">
+        <v>307539.66</v>
+      </c>
+      <c r="N385" s="1">
+        <v>0.08</v>
+      </c>
+      <c r="O385">
+        <v>1</v>
+      </c>
+      <c r="Z385" t="s">
+        <v>991</v>
+      </c>
+    </row>
+    <row r="386" spans="1:26">
+      <c r="A386" t="s">
+        <v>994</v>
+      </c>
+      <c r="B386" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="C386" s="1">
+        <v>102.021</v>
+      </c>
+      <c r="D386" s="1">
+        <v>103.47225</v>
+      </c>
+      <c r="E386" t="s">
+        <v>8</v>
+      </c>
+      <c r="F386">
+        <v>1.0</v>
+      </c>
+      <c r="G386" s="1">
+        <v>310416.75</v>
+      </c>
+      <c r="H386" s="1">
+        <v>-4353.75</v>
+      </c>
+      <c r="I386" s="1">
+        <v>-1.402549959047</v>
+      </c>
+      <c r="J386">
+        <v>1.11</v>
+      </c>
+      <c r="K386" t="s">
+        <v>995</v>
+      </c>
+      <c r="L386" s="1">
+        <v>306063.0</v>
+      </c>
+      <c r="M386" s="1">
+        <v>309381.49</v>
+      </c>
+      <c r="N386" s="1">
+        <v>0.08</v>
+      </c>
+      <c r="O386">
+        <v>1</v>
+      </c>
+      <c r="Z386" t="s">
+        <v>993</v>
+      </c>
+    </row>
+    <row r="387" spans="1:26">
+      <c r="A387" t="s">
+        <v>997</v>
+      </c>
+      <c r="B387" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="C387" s="1">
+        <v>99.393</v>
+      </c>
+      <c r="D387" s="1">
+        <v>99.142</v>
+      </c>
+      <c r="E387" t="s">
+        <v>8</v>
+      </c>
+      <c r="F387">
+        <v>1.0</v>
+      </c>
+      <c r="G387" s="1">
+        <v>495710.0</v>
+      </c>
+      <c r="H387" s="1">
+        <v>1255.0</v>
+      </c>
+      <c r="I387" s="1">
+        <v>0.25317221762724</v>
+      </c>
+      <c r="J387">
+        <v>3.03</v>
+      </c>
+      <c r="K387" t="s">
+        <v>998</v>
+      </c>
+      <c r="L387" s="1">
+        <v>496965.0</v>
+      </c>
+      <c r="M387" s="1">
+        <v>512093.42</v>
+      </c>
+      <c r="N387" s="1">
+        <v>0.14</v>
+      </c>
+      <c r="O387">
+        <v>1</v>
+      </c>
+      <c r="Z387" t="s">
+        <v>996</v>
+      </c>
+    </row>
+    <row r="388" spans="1:26">
+      <c r="A388" t="s">
+        <v>1000</v>
+      </c>
+      <c r="B388" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="C388" s="1">
+        <v>100.565</v>
+      </c>
+      <c r="D388" s="1">
+        <v>100.413</v>
+      </c>
+      <c r="E388" t="s">
+        <v>8</v>
+      </c>
+      <c r="F388">
+        <v>1.0</v>
+      </c>
+      <c r="G388" s="1">
+        <v>602478.0</v>
+      </c>
+      <c r="H388" s="1">
+        <v>912.0</v>
+      </c>
+      <c r="I388" s="1">
+        <v>0.1513748219852</v>
+      </c>
+      <c r="J388">
         <v>0.41</v>
       </c>
-      <c r="L166" t="s">
-[...8 lines deleted...]
-      <c r="O166" s="1">
+      <c r="K388" t="s">
+        <v>1001</v>
+      </c>
+      <c r="L388" s="1">
+        <v>603390.0</v>
+      </c>
+      <c r="M388" s="1">
+        <v>605824.27</v>
+      </c>
+      <c r="N388" s="1">
+        <v>0.17</v>
+      </c>
+      <c r="O388">
+        <v>1</v>
+      </c>
+      <c r="Z388" t="s">
+        <v>999</v>
+      </c>
+    </row>
+    <row r="389" spans="1:26">
+      <c r="A389" t="s">
+        <v>1003</v>
+      </c>
+      <c r="B389" s="1">
+        <v>392000.0</v>
+      </c>
+      <c r="C389" s="1">
+        <v>100.711</v>
+      </c>
+      <c r="D389" s="1">
+        <v>102.83</v>
+      </c>
+      <c r="E389" t="s">
+        <v>8</v>
+      </c>
+      <c r="F389">
+        <v>1.0</v>
+      </c>
+      <c r="G389" s="1">
+        <v>403093.6</v>
+      </c>
+      <c r="H389" s="1">
+        <v>-8306.48</v>
+      </c>
+      <c r="I389" s="1">
+        <v>-2.0606826801517</v>
+      </c>
+      <c r="J389">
+        <v>3.68</v>
+      </c>
+      <c r="K389" t="s">
+        <v>1004</v>
+      </c>
+      <c r="L389" s="1">
+        <v>394787.12</v>
+      </c>
+      <c r="M389" s="1">
+        <v>409205.2</v>
+      </c>
+      <c r="N389" s="1">
         <v>0.11</v>
       </c>
-      <c r="P166">
-[...46 lines deleted...]
-      <c r="O167" s="1">
+      <c r="O389">
+        <v>1</v>
+      </c>
+      <c r="Z389" t="s">
+        <v>1002</v>
+      </c>
+    </row>
+    <row r="390" spans="1:26">
+      <c r="A390" t="s">
+        <v>1006</v>
+      </c>
+      <c r="B390" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="C390" s="1">
+        <v>98.243</v>
+      </c>
+      <c r="D390" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E390" t="s">
+        <v>8</v>
+      </c>
+      <c r="F390">
+        <v>1.0</v>
+      </c>
+      <c r="G390" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="H390" s="1">
+        <v>-8785.0</v>
+      </c>
+      <c r="I390" s="1">
+        <v>-1.757</v>
+      </c>
+      <c r="J390">
+        <v>1.34</v>
+      </c>
+      <c r="K390" t="s">
+        <v>1007</v>
+      </c>
+      <c r="L390" s="1">
+        <v>491215.0</v>
+      </c>
+      <c r="M390" s="1">
+        <v>497896.32</v>
+      </c>
+      <c r="N390" s="1">
+        <v>0.14</v>
+      </c>
+      <c r="O390">
+        <v>1</v>
+      </c>
+      <c r="Z390" t="s">
+        <v>1005</v>
+      </c>
+    </row>
+    <row r="391" spans="1:26">
+      <c r="A391" t="s">
+        <v>1009</v>
+      </c>
+      <c r="B391" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C391" s="1">
+        <v>100.885</v>
+      </c>
+      <c r="D391" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E391" t="s">
+        <v>8</v>
+      </c>
+      <c r="F391">
+        <v>1.0</v>
+      </c>
+      <c r="G391" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="H391" s="1">
+        <v>1770.0</v>
+      </c>
+      <c r="I391" s="1">
+        <v>0.885</v>
+      </c>
+      <c r="J391">
+        <v>0.75</v>
+      </c>
+      <c r="K391" t="s">
+        <v>1010</v>
+      </c>
+      <c r="L391" s="1">
+        <v>201770.0</v>
+      </c>
+      <c r="M391" s="1">
+        <v>203266.22</v>
+      </c>
+      <c r="N391" s="1">
+        <v>0.06</v>
+      </c>
+      <c r="O391">
+        <v>1</v>
+      </c>
+      <c r="Z391" t="s">
+        <v>1008</v>
+      </c>
+    </row>
+    <row r="392" spans="1:26">
+      <c r="A392" t="s">
+        <v>1012</v>
+      </c>
+      <c r="B392" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="C392" s="1">
+        <v>96.45</v>
+      </c>
+      <c r="D392" s="1">
+        <v>97.25</v>
+      </c>
+      <c r="E392" t="s">
+        <v>8</v>
+      </c>
+      <c r="F392">
+        <v>1.0</v>
+      </c>
+      <c r="G392" s="1">
+        <v>389000.0</v>
+      </c>
+      <c r="H392" s="1">
+        <v>-3200.0</v>
+      </c>
+      <c r="I392" s="1">
+        <v>-0.82262210796915</v>
+      </c>
+      <c r="J392">
+        <v>0.44</v>
+      </c>
+      <c r="K392" t="s">
+        <v>1013</v>
+      </c>
+      <c r="L392" s="1">
+        <v>385800.0</v>
+      </c>
+      <c r="M392" s="1">
+        <v>387553.42</v>
+      </c>
+      <c r="N392" s="1">
         <v>0.11</v>
       </c>
-      <c r="P167">
-[...10 lines deleted...]
-      <c r="C168" s="1">
+      <c r="O392">
+        <v>1</v>
+      </c>
+      <c r="Z392" t="s">
+        <v>1011</v>
+      </c>
+    </row>
+    <row r="393" spans="1:26">
+      <c r="A393" t="s">
+        <v>1015</v>
+      </c>
+      <c r="B393" s="1">
+        <v>265000.0</v>
+      </c>
+      <c r="C393" s="1">
+        <v>99.536</v>
+      </c>
+      <c r="D393" s="1">
+        <v>99.695</v>
+      </c>
+      <c r="E393" t="s">
+        <v>8</v>
+      </c>
+      <c r="F393">
+        <v>1.0</v>
+      </c>
+      <c r="G393" s="1">
+        <v>264191.75</v>
+      </c>
+      <c r="H393" s="1">
+        <v>-421.35</v>
+      </c>
+      <c r="I393" s="1">
+        <v>-0.15948643362255</v>
+      </c>
+      <c r="J393">
+        <v>0.08</v>
+      </c>
+      <c r="K393">
+        <v>217.81</v>
+      </c>
+      <c r="L393" s="1">
+        <v>263770.4</v>
+      </c>
+      <c r="M393" s="1">
+        <v>263988.21</v>
+      </c>
+      <c r="N393" s="1">
+        <v>0.07</v>
+      </c>
+      <c r="O393">
+        <v>1</v>
+      </c>
+      <c r="Z393" t="s">
+        <v>1014</v>
+      </c>
+    </row>
+    <row r="394" spans="1:26">
+      <c r="A394" t="s">
+        <v>1017</v>
+      </c>
+      <c r="B394" s="1">
         <v>400000.0</v>
       </c>
-      <c r="D168" s="1">
-[...32 lines deleted...]
-      <c r="O168" s="1">
+      <c r="C394" s="1">
+        <v>83.341</v>
+      </c>
+      <c r="D394" s="1">
+        <v>81.804</v>
+      </c>
+      <c r="E394" t="s">
+        <v>8</v>
+      </c>
+      <c r="F394">
+        <v>1.0</v>
+      </c>
+      <c r="G394" s="1">
+        <v>327216.0</v>
+      </c>
+      <c r="H394" s="1">
+        <v>6148.0</v>
+      </c>
+      <c r="I394" s="1">
+        <v>1.8788812283018</v>
+      </c>
+      <c r="J394">
+        <v>0.61</v>
+      </c>
+      <c r="K394" t="s">
+        <v>1018</v>
+      </c>
+      <c r="L394" s="1">
+        <v>333364.0</v>
+      </c>
+      <c r="M394" s="1">
+        <v>335788.66</v>
+      </c>
+      <c r="N394" s="1">
+        <v>0.09</v>
+      </c>
+      <c r="O394">
+        <v>1</v>
+      </c>
+      <c r="Z394" t="s">
+        <v>1016</v>
+      </c>
+    </row>
+    <row r="395" spans="1:26">
+      <c r="A395" t="s">
+        <v>1020</v>
+      </c>
+      <c r="B395" s="1">
+        <v>377000.0</v>
+      </c>
+      <c r="C395" s="1">
+        <v>101.499</v>
+      </c>
+      <c r="D395" s="1">
+        <v>99.417</v>
+      </c>
+      <c r="E395" t="s">
+        <v>8</v>
+      </c>
+      <c r="F395">
+        <v>1.0</v>
+      </c>
+      <c r="G395" s="1">
+        <v>374802.09</v>
+      </c>
+      <c r="H395" s="1">
+        <v>7849.14</v>
+      </c>
+      <c r="I395" s="1">
+        <v>2.0942092398684</v>
+      </c>
+      <c r="J395">
+        <v>0.83</v>
+      </c>
+      <c r="K395" t="s">
+        <v>1021</v>
+      </c>
+      <c r="L395" s="1">
+        <v>382651.23</v>
+      </c>
+      <c r="M395" s="1">
+        <v>385788.59</v>
+      </c>
+      <c r="N395" s="1">
         <v>0.11</v>
       </c>
-      <c r="P168">
-[...196 lines deleted...]
-      <c r="O172" s="1">
+      <c r="O395">
+        <v>1</v>
+      </c>
+      <c r="Z395" t="s">
+        <v>1019</v>
+      </c>
+    </row>
+    <row r="396" spans="1:26">
+      <c r="A396" t="s">
+        <v>1023</v>
+      </c>
+      <c r="B396" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="C396" s="1">
+        <v>100.343</v>
+      </c>
+      <c r="D396" s="1">
+        <v>100.86</v>
+      </c>
+      <c r="E396" t="s">
+        <v>8</v>
+      </c>
+      <c r="F396">
+        <v>1.0</v>
+      </c>
+      <c r="G396" s="1">
+        <v>403440.0</v>
+      </c>
+      <c r="H396" s="1">
+        <v>-2068.0</v>
+      </c>
+      <c r="I396" s="1">
+        <v>-0.51259171128297</v>
+      </c>
+      <c r="J396">
         <v>0.09</v>
       </c>
-      <c r="P172">
-[...46 lines deleted...]
-      <c r="O173" s="1">
+      <c r="K396">
+        <v>357.04</v>
+      </c>
+      <c r="L396" s="1">
+        <v>401372.0</v>
+      </c>
+      <c r="M396" s="1">
+        <v>401729.04</v>
+      </c>
+      <c r="N396" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="O396">
+        <v>1</v>
+      </c>
+      <c r="Z396" t="s">
+        <v>1022</v>
+      </c>
+    </row>
+    <row r="397" spans="1:26">
+      <c r="A397" t="s">
+        <v>1025</v>
+      </c>
+      <c r="B397" s="1">
+        <v>1832.0</v>
+      </c>
+      <c r="C397" s="1">
         <v>0.16</v>
       </c>
-      <c r="P173">
-[...534 lines deleted...]
-      <c r="K184">
+      <c r="D397" s="1">
+        <v>0.201456059</v>
+      </c>
+      <c r="E397" t="s">
+        <v>8</v>
+      </c>
+      <c r="F397">
+        <v>1.0</v>
+      </c>
+      <c r="G397" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H397" s="1">
+        <v>-189868.75</v>
+      </c>
+      <c r="I397" s="1">
+        <v>0</v>
+      </c>
+      <c r="J397">
+        <v>0.0</v>
+      </c>
+      <c r="K397">
+        <v>0.0</v>
+      </c>
+      <c r="L397" s="1">
+        <v>-189868.75</v>
+      </c>
+      <c r="M397" s="1">
+        <v>-189868.75</v>
+      </c>
+      <c r="N397" s="1">
+        <v>-0.05</v>
+      </c>
+      <c r="O397">
+        <v>1</v>
+      </c>
+      <c r="Z397" t="s">
+        <v>1024</v>
+      </c>
+    </row>
+    <row r="398" spans="1:26">
+      <c r="A398" t="s">
+        <v>1027</v>
+      </c>
+      <c r="B398" s="1">
+        <v>1832.0</v>
+      </c>
+      <c r="C398" s="1">
+        <v>0.0275</v>
+      </c>
+      <c r="D398" s="1">
+        <v>0.1083870087</v>
+      </c>
+      <c r="E398" t="s">
+        <v>8</v>
+      </c>
+      <c r="F398">
+        <v>1.0</v>
+      </c>
+      <c r="G398" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H398" s="1">
+        <v>-370462.5</v>
+      </c>
+      <c r="I398" s="1">
+        <v>0</v>
+      </c>
+      <c r="J398">
+        <v>0.0</v>
+      </c>
+      <c r="K398">
+        <v>0.0</v>
+      </c>
+      <c r="L398" s="1">
+        <v>-370462.5</v>
+      </c>
+      <c r="M398" s="1">
+        <v>-370462.5</v>
+      </c>
+      <c r="N398" s="1">
+        <v>-0.1</v>
+      </c>
+      <c r="O398">
+        <v>1</v>
+      </c>
+      <c r="Z398" t="s">
+        <v>1026</v>
+      </c>
+    </row>
+    <row r="399" spans="1:26">
+      <c r="A399" t="s">
+        <v>1029</v>
+      </c>
+      <c r="B399" s="1">
+        <v>1459.0</v>
+      </c>
+      <c r="C399" s="1">
+        <v>10.3</v>
+      </c>
+      <c r="D399" s="1">
+        <v>60.3524331734</v>
+      </c>
+      <c r="E399" t="s">
+        <v>8</v>
+      </c>
+      <c r="F399">
+        <v>1.0</v>
+      </c>
+      <c r="G399" s="1">
+        <v>880542.0</v>
+      </c>
+      <c r="H399" s="1">
+        <v>-730265.0</v>
+      </c>
+      <c r="I399" s="1">
+        <v>-82.933579545326</v>
+      </c>
+      <c r="J399">
+        <v>0.0</v>
+      </c>
+      <c r="K399">
+        <v>0.0</v>
+      </c>
+      <c r="L399" s="1">
+        <v>150277.0</v>
+      </c>
+      <c r="M399" s="1">
+        <v>150277.0</v>
+      </c>
+      <c r="N399" s="1">
+        <v>0.04</v>
+      </c>
+      <c r="O399">
+        <v>1</v>
+      </c>
+      <c r="Z399" t="s">
+        <v>1028</v>
+      </c>
+    </row>
+    <row r="400" spans="1:26">
+      <c r="A400" t="s">
+        <v>1031</v>
+      </c>
+      <c r="B400" s="1">
+        <v>-1832.0</v>
+      </c>
+      <c r="C400" s="1">
+        <v>0.105</v>
+      </c>
+      <c r="D400" s="1">
+        <v>0.1421779476</v>
+      </c>
+      <c r="E400" t="s">
+        <v>8</v>
+      </c>
+      <c r="F400">
+        <v>1.0</v>
+      </c>
+      <c r="G400" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H400" s="1">
+        <v>170275.0</v>
+      </c>
+      <c r="I400" s="1">
+        <v>0</v>
+      </c>
+      <c r="J400">
+        <v>0.0</v>
+      </c>
+      <c r="K400">
+        <v>0.0</v>
+      </c>
+      <c r="L400" s="1">
+        <v>170275.0</v>
+      </c>
+      <c r="M400" s="1">
+        <v>170275.0</v>
+      </c>
+      <c r="N400" s="1">
         <v>0.05</v>
       </c>
-      <c r="L184">
-[...346 lines deleted...]
-      <c r="K191">
+      <c r="O400">
+        <v>1</v>
+      </c>
+      <c r="Z400" t="s">
+        <v>1030</v>
+      </c>
+    </row>
+    <row r="401" spans="1:26">
+      <c r="A401" t="s">
+        <v>1033</v>
+      </c>
+      <c r="B401" s="1">
+        <v>-1832.0</v>
+      </c>
+      <c r="C401" s="1">
+        <v>0.0425</v>
+      </c>
+      <c r="D401" s="1">
+        <v>0.0661612991</v>
+      </c>
+      <c r="E401" t="s">
+        <v>8</v>
+      </c>
+      <c r="F401">
+        <v>1.0</v>
+      </c>
+      <c r="G401" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H401" s="1">
+        <v>108368.75</v>
+      </c>
+      <c r="I401" s="1">
+        <v>0</v>
+      </c>
+      <c r="J401">
+        <v>0.0</v>
+      </c>
+      <c r="K401">
+        <v>0.0</v>
+      </c>
+      <c r="L401" s="1">
+        <v>108368.75</v>
+      </c>
+      <c r="M401" s="1">
+        <v>108368.75</v>
+      </c>
+      <c r="N401" s="1">
         <v>0.03</v>
       </c>
-      <c r="L191">
-[...10515 lines deleted...]
-    <row r="402" spans="1:16">
+      <c r="O401">
+        <v>1</v>
+      </c>
+      <c r="Z401" t="s">
+        <v>1032</v>
+      </c>
+    </row>
+    <row r="402" spans="1:26">
       <c r="A402" t="s">
-        <v>1020</v>
-[...2 lines deleted...]
-        <v>1021</v>
+        <v>1035</v>
+      </c>
+      <c r="B402" s="1">
+        <v>-1459.0</v>
       </c>
       <c r="C402" s="1">
-        <v>-57.0</v>
+        <v>8.7</v>
       </c>
       <c r="D402" s="1">
-        <v>0.0725</v>
-[...8 lines deleted...]
-        <v>1.0</v>
+        <v>50.6</v>
+      </c>
+      <c r="E402" t="s">
+        <v>8</v>
+      </c>
+      <c r="F402">
+        <v>1.0</v>
+      </c>
+      <c r="G402" s="1">
+        <v>-738254.0</v>
       </c>
       <c r="H402" s="1">
-        <v>0.0</v>
+        <v>611321.0</v>
       </c>
       <c r="I402" s="1">
-        <v>-1425.0</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>-82.806324110672</v>
+      </c>
+      <c r="J402">
+        <v>0.0</v>
       </c>
       <c r="K402">
         <v>0.0</v>
       </c>
-      <c r="L402">
-        <v>0.0</v>
+      <c r="L402" s="1">
+        <v>-126933.0</v>
       </c>
       <c r="M402" s="1">
-        <v>-1425.0</v>
+        <v>-126933.0</v>
       </c>
       <c r="N402" s="1">
-        <v>-1425.0</v>
-[...55 lines deleted...]
-        <v>1</v>
+        <v>-0.03</v>
+      </c>
+      <c r="O402">
+        <v>1</v>
+      </c>
+      <c r="Z402" t="s">
+        <v>1034</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">