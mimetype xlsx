--- v1 (2026-06-20)
+++ v2 (2026-08-12)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="617">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="600">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>IC</t>
   </si>
   <si>
     <t>FR0010596783</t>
   </si>
   <si>
@@ -181,1734 +181,1683 @@
   <si>
     <t>FR0000008997</t>
   </si>
   <si>
     <t>Ofi Invest ESG Liquidités PART C/D</t>
   </si>
   <si>
     <t>OE100626</t>
   </si>
   <si>
     <t>EURO-BOBL JUN 26</t>
   </si>
   <si>
     <t>DU100626</t>
   </si>
   <si>
     <t>EURO-SCHATZ JUN 26</t>
   </si>
   <si>
     <t>XS2937255193</t>
   </si>
   <si>
     <t>ABERTIS INFRAESTRUCTURAS FINANCE B PERP</t>
   </si>
   <si>
-    <t>8 005.48</t>
+    <t>25 017.12</t>
   </si>
   <si>
     <t>XS2900445375</t>
   </si>
   <si>
     <t>ACCORINVEST GROUP SA 6.375 15/10/2029</t>
   </si>
   <si>
-    <t>67 011.88</t>
+    <t>12 222.29</t>
   </si>
   <si>
     <t>XS3213252540</t>
   </si>
   <si>
     <t>AEGIS LUX 1A SARL 5.625 29/10/2031</t>
   </si>
   <si>
-    <t>35 706.25</t>
-[...8 lines deleted...]
-    <t>94 993.15</t>
+    <t>48 018.75</t>
+  </si>
+  <si>
+    <t>FR0014015H97</t>
+  </si>
+  <si>
+    <t>AIR FRANCE-KLM 3.875 14/01/2031</t>
+  </si>
+  <si>
+    <t>58 602.74</t>
   </si>
   <si>
     <t>XS3066681704</t>
   </si>
   <si>
     <t>ALBION FINANCING 1 SARL 5.375 21/05/2030</t>
   </si>
   <si>
-    <t>3 454.78</t>
+    <t>22 648.01</t>
   </si>
   <si>
     <t>XS3104473312</t>
   </si>
   <si>
     <t>ALEXANDRITE LAKE LUX HOLDINGS SARL 6.75 30/07/2030</t>
   </si>
   <si>
-    <t>10 125.00</t>
+    <t>19 500.00</t>
   </si>
   <si>
     <t>XS2800001914</t>
   </si>
   <si>
     <t>ALEXANDRITE MONNET UK HOLDCO PLC 10.5 15/05/2029</t>
   </si>
   <si>
-    <t>23 593.50</t>
+    <t>14 651.00</t>
   </si>
   <si>
     <t>XS3134529562</t>
   </si>
   <si>
     <t>ALLWYN ENTERTAINMENT FINANCING (UK 4.125 15/02/2031</t>
   </si>
   <si>
-    <t>24 359.16</t>
+    <t>55 588.84</t>
   </si>
   <si>
     <t>XS2615937187</t>
   </si>
   <si>
     <t>ALLWYN ENTERTAINMENT FINANCING (UK 7.25 30/04/2030</t>
   </si>
   <si>
-    <t>24 237.11</t>
-[...8 lines deleted...]
-    <t>83 196.99</t>
+    <t>41 800.24</t>
   </si>
   <si>
     <t>XS3025437982</t>
   </si>
   <si>
     <t>ALSTRIA SARL 5.5 20/03/2031</t>
   </si>
   <si>
-    <t>1 989.04</t>
+    <t>27 349.32</t>
   </si>
   <si>
     <t>FR00140010J1</t>
   </si>
   <si>
     <t>ALTAREA SCA 1.75 16/01/2030</t>
   </si>
   <si>
-    <t>7 067.12</t>
+    <t>12 446.58</t>
   </si>
   <si>
     <t>XS3161792406</t>
   </si>
   <si>
     <t>ALTICE FRANCE SA (FRANCE) 4.75 15/10/2030</t>
   </si>
   <si>
-    <t>79 642.81</t>
+    <t>13 350.53</t>
   </si>
   <si>
     <t>XS3161793123</t>
   </si>
   <si>
     <t>ALTICE FRANCE SA (FRANCE) 5.265 15/07/2032</t>
   </si>
   <si>
-    <t>34 628.74</t>
+    <t>59 722.03</t>
   </si>
   <si>
     <t>XS2857868942</t>
   </si>
   <si>
     <t>AMBER FINCO PLC 6.625 15/07/2029</t>
   </si>
   <si>
-    <t>54 004.24</t>
+    <t>93 137.75</t>
   </si>
   <si>
     <t>XS2711801287</t>
   </si>
   <si>
     <t>APA INFRASTRUCTURE LTD 09/11/2083</t>
   </si>
   <si>
-    <t>17 828.51</t>
+    <t>38 973.95</t>
   </si>
   <si>
     <t>XS2911131253</t>
   </si>
   <si>
     <t>APCOA GROUP GMBH 6 15/04/2031</t>
   </si>
   <si>
-    <t>114 665.50</t>
+    <t>20 913.83</t>
   </si>
   <si>
     <t>XS3023482436</t>
   </si>
   <si>
     <t>ARAMARK INTERNATIONAL FINANCE SARL 4.375 15/04/2033</t>
   </si>
   <si>
-    <t>63 012.03</t>
+    <t>11 492.76</t>
   </si>
   <si>
     <t>XS3239172565</t>
   </si>
   <si>
     <t>ARDAGH METAL PACKAGING FINANCE PLC 5 30/01/2031</t>
   </si>
   <si>
-    <t>41 700.14</t>
+    <t>60 151.53</t>
   </si>
   <si>
     <t>XS2799493825</t>
   </si>
   <si>
     <t>AROUNDTOWN FINANCE SARL PERP</t>
   </si>
   <si>
-    <t>163 184.38</t>
+    <t>196 341.37</t>
   </si>
   <si>
     <t>XS3244710060</t>
   </si>
   <si>
     <t>ASMODEE GROUP AB 4.25 15/12/2031</t>
   </si>
   <si>
-    <t>16 376.67</t>
-[...26 lines deleted...]
-    <t>14 409.38</t>
+    <t>24 906.18</t>
   </si>
   <si>
     <t>XS2831749481</t>
   </si>
   <si>
     <t>BERTRAND FRANCHISE FINANCE SAS 18/07/2030</t>
   </si>
   <si>
-    <t>30 765.22</t>
+    <t>12 757.77</t>
   </si>
   <si>
     <t>XS3266494221</t>
   </si>
   <si>
     <t>BETCLIC EVEREST GROUP SAS 5.125 10/12/2031</t>
   </si>
   <si>
-    <t>12 437.09</t>
+    <t>24 630.32</t>
   </si>
   <si>
     <t>XS3246904414</t>
   </si>
   <si>
     <t>BIFFA GROUP HOLDINGS LTD 5.25 15/06/2031</t>
   </si>
   <si>
-    <t>32 441.06</t>
+    <t>48 825.44</t>
   </si>
   <si>
     <t>XS2806449190</t>
   </si>
   <si>
     <t>BOELS TOPHOLDING BV 5.75 15/05/2030</t>
   </si>
   <si>
-    <t>47 018.71</t>
+    <t>65 243.01</t>
   </si>
   <si>
     <t>XS3134602070</t>
   </si>
   <si>
     <t>BOOTS GROUP FINCO LP 5.375 31/08/2032</t>
   </si>
   <si>
-    <t>3 070.62</t>
+    <t>8 975.65</t>
   </si>
   <si>
     <t>XS2794589403</t>
   </si>
   <si>
     <t>BRITISH TELECOMMUNICATIONS PLC 03/10/2054</t>
   </si>
   <si>
-    <t>43 471.23</t>
+    <t>56 360.96</t>
   </si>
   <si>
     <t>XS2380124227</t>
   </si>
   <si>
     <t>CASTELLUM AB PERP</t>
   </si>
   <si>
-    <t>5 130.82</t>
+    <t>17 025.00</t>
   </si>
   <si>
     <t>XS3023780375</t>
   </si>
   <si>
     <t>CELANESE US HOLDINGS LLC 5 15/04/2031</t>
   </si>
   <si>
-    <t>59 625.00</t>
+    <t>10 875.00</t>
   </si>
   <si>
     <t>XS3237210334</t>
   </si>
   <si>
     <t>CELSA OPCO SAU 8.25 15/12/2030</t>
   </si>
   <si>
-    <t>100 886.50</t>
+    <t>149 389.63</t>
   </si>
   <si>
     <t>XS2904660755</t>
   </si>
   <si>
     <t>CESAR SPA 6.5 30/09/2031</t>
   </si>
   <si>
-    <t>74 281.25</t>
+    <t>18 883.94</t>
   </si>
   <si>
     <t>XS2618867159</t>
   </si>
   <si>
     <t>CHEPLAPHARM ARZNEIMITTEL GMBH 7.5 15/05/2030</t>
   </si>
   <si>
-    <t>137 680.63</t>
+    <t>191 045.21</t>
   </si>
   <si>
     <t>XS3046352319</t>
   </si>
   <si>
     <t>CIDRON AIDA FINCO SARL 7 27/10/2031</t>
   </si>
   <si>
-    <t>70 658.00</t>
+    <t>8 171.33</t>
   </si>
   <si>
     <t>XS3209437014</t>
   </si>
   <si>
     <t>CIRSA FINANCE INTERNATIONAL SARL 4.875 15/10/2031</t>
   </si>
   <si>
-    <t>66 192.75</t>
+    <t>88 861.50</t>
   </si>
   <si>
     <t>XS2760863329</t>
   </si>
   <si>
     <t>CIRSA FINANCE INTERNATIONAL SARL 6.5 15/03/2029</t>
   </si>
   <si>
-    <t>54 459.71</t>
+    <t>9 932.90</t>
+  </si>
+  <si>
+    <t>XS3314100986</t>
+  </si>
+  <si>
+    <t>CLARIANE SE 6.875 15/04/2031</t>
+  </si>
+  <si>
+    <t>5 197.50</t>
   </si>
   <si>
     <t>FR001400YRZ0</t>
   </si>
   <si>
     <t>CLARIANE SE 7.875 27/06/2030</t>
   </si>
   <si>
-    <t>145 633.56</t>
+    <t>173 142.12</t>
   </si>
   <si>
     <t>XS3091295801</t>
   </si>
   <si>
     <t>CLARIOS US FINANCE COMPANY INC 4.75 15/06/2031</t>
   </si>
   <si>
-    <t>25 289.00</t>
+    <t>38 061.22</t>
   </si>
   <si>
     <t>XS3193815977</t>
   </si>
   <si>
     <t>CMA CGM SA 4.875 15/01/2032</t>
   </si>
   <si>
-    <t>61 059.38</t>
+    <t>10 603.13</t>
   </si>
   <si>
     <t>XS2335148024</t>
   </si>
   <si>
     <t>CONSTELLIUM SE (FRANCE) 3.125 15/07/2029</t>
   </si>
   <si>
-    <t>12 997.40</t>
+    <t>22 415.80</t>
   </si>
   <si>
     <t>XS2904791774</t>
   </si>
   <si>
     <t>CPI PROPERTY GROUP SA 6 27/01/2032</t>
   </si>
   <si>
-    <t>37 401.86</t>
+    <t>71 464.27</t>
   </si>
   <si>
     <t>XS2290533020</t>
   </si>
   <si>
     <t>CPI PROPERTY GROUP SA PERP</t>
   </si>
   <si>
-    <t>44 383.56</t>
+    <t>53 815.07</t>
   </si>
   <si>
     <t>XS3188831658</t>
   </si>
   <si>
     <t>CROWN EUROPEAN HOLDINGS SA 3.75 30/09/2031</t>
   </si>
   <si>
-    <t>43 347.50</t>
+    <t>11 352.92</t>
   </si>
   <si>
     <t>XS2792575453</t>
   </si>
   <si>
     <t>CT INVESTMENT GMBH 6.375 15/04/2030</t>
   </si>
   <si>
-    <t>90 297.09</t>
+    <t>16 469.28</t>
   </si>
   <si>
     <t>XS3067385420</t>
   </si>
   <si>
     <t>CURRENTA GROUP HOLDINGS SARL 5.5 15/05/2030</t>
   </si>
   <si>
-    <t>37 899.13</t>
-[...8 lines deleted...]
-    <t>1 820.71</t>
+    <t>52 588.71</t>
   </si>
   <si>
     <t>XS2965681633</t>
   </si>
   <si>
     <t>DEUTSCHE LUFTHANSA AG 15/01/2055</t>
   </si>
   <si>
-    <t>15 649.32</t>
+    <t>27 386.30</t>
   </si>
   <si>
     <t>XS3106724241</t>
   </si>
   <si>
     <t>DOLCETTO HOLDCO SPA 5.625 14/07/2032</t>
   </si>
   <si>
-    <t>2 224.69</t>
+    <t>14 584.06</t>
   </si>
   <si>
     <t>XS2391403354</t>
   </si>
   <si>
     <t>DOMETIC GROUP AB (PUBL) 2 29/09/2028</t>
   </si>
   <si>
-    <t>41 468.49</t>
+    <t>53 484.93</t>
   </si>
   <si>
     <t>XS3229398766</t>
   </si>
   <si>
     <t>DUOMO BIDCO SPA 15/01/2032</t>
   </si>
   <si>
-    <t>25 480.56</t>
+    <t>6 703.64</t>
   </si>
   <si>
     <t>XS2910523716</t>
   </si>
   <si>
     <t>DYNAMO NEWCO II GMBH 6.25 15/10/2031</t>
   </si>
   <si>
-    <t>82 646.88</t>
-[...8 lines deleted...]
-    <t>25 062.38</t>
+    <t>15 073.96</t>
   </si>
   <si>
     <t>PTEDPXOM0021</t>
   </si>
   <si>
     <t>EDP -  ENERGIAS DE PORTUGAL SA 14/03/2082</t>
   </si>
   <si>
-    <t>1 808.22</t>
+    <t>11 030.14</t>
   </si>
   <si>
     <t>PTEDPSOM0002</t>
   </si>
   <si>
     <t>EDP SA 16/09/2054</t>
   </si>
   <si>
-    <t>3 142.47</t>
+    <t>23 175.68</t>
   </si>
   <si>
     <t>XS3091931058</t>
   </si>
   <si>
     <t>EDREAMS ODIGEO SA 4.875 30/12/2030</t>
   </si>
   <si>
-    <t>32 714.50</t>
+    <t>52 187.42</t>
   </si>
   <si>
     <t>XS2719998952</t>
   </si>
   <si>
     <t>EG GLOBAL FINANCE PLC 11 30/11/2028</t>
   </si>
   <si>
-    <t>125 088.23</t>
+    <t>181 048.76</t>
+  </si>
+  <si>
+    <t>XS3348854459</t>
+  </si>
+  <si>
+    <t>EGIS SA 5.125 15/05/2031</t>
   </si>
   <si>
     <t>XS3028067729</t>
   </si>
   <si>
     <t>EIRCOM FINANCE DAC 5 30/04/2031</t>
   </si>
   <si>
-    <t>83 440.00</t>
+    <t>8 112.22</t>
   </si>
   <si>
     <t>XS2621830681</t>
   </si>
   <si>
     <t>EMERALD DEBT MERGER SUB LLC 6.375 15/12/2030</t>
   </si>
   <si>
-    <t>33 309.38</t>
+    <t>50 132.29</t>
   </si>
   <si>
     <t>XS2576550243</t>
   </si>
   <si>
     <t>ENEL SPA NC8.5 PERP</t>
   </si>
   <si>
-    <t>77 448.97</t>
+    <t>93 185.62</t>
   </si>
   <si>
     <t>XS2770512064</t>
   </si>
   <si>
     <t>ENEL SPA PERP</t>
   </si>
   <si>
-    <t>61 968.89</t>
+    <t>72 468.60</t>
   </si>
   <si>
     <t>XS2353416386</t>
   </si>
   <si>
     <t>ENERGIZER GAMMA ACQUISITION BV 3.5 30/06/2029</t>
   </si>
   <si>
-    <t>23 879.33</t>
+    <t>38 093.22</t>
   </si>
   <si>
     <t>FR001400QOL3</t>
   </si>
   <si>
     <t>ENGIE SA NC9 PERP</t>
   </si>
   <si>
-    <t>79 472.60</t>
+    <t>93 794.52</t>
   </si>
   <si>
     <t>XS3229426138</t>
   </si>
   <si>
     <t>ENTAIN PLC 4.875 30/11/2031</t>
   </si>
   <si>
-    <t>46 036.25</t>
+    <t>65 218.02</t>
   </si>
   <si>
     <t>XS2734938249</t>
   </si>
   <si>
     <t>EPHIOS SUBCO 3 SARL 7.875 31/01/2031</t>
   </si>
   <si>
-    <t>76 728.09</t>
+    <t>115 479.66</t>
   </si>
   <si>
     <t>XS3224536121</t>
   </si>
   <si>
     <t>EUTELSAT COMMUNICATIONS 5.75 15/03/2031</t>
   </si>
   <si>
-    <t>2 998.31</t>
+    <t>10 888.58</t>
   </si>
   <si>
     <t>XS3104481414</t>
   </si>
   <si>
     <t>FIBERCOP SPA 5.125 30/06/2032</t>
   </si>
   <si>
-    <t>24 824.66</t>
+    <t>43 443.15</t>
+  </si>
+  <si>
+    <t>XS3338785937</t>
+  </si>
+  <si>
+    <t>FIBERCOP SPA 5.375 15/04/2031</t>
+  </si>
+  <si>
+    <t>11 600.87</t>
   </si>
   <si>
     <t>XS3049816013</t>
   </si>
   <si>
     <t>FLUTTER TREASURY DAC 4 04/06/2031</t>
   </si>
   <si>
-    <t>39 096.33</t>
+    <t>7 130.78</t>
   </si>
   <si>
     <t>XS3152574763</t>
   </si>
   <si>
     <t>FORVIA SE 5.375 15/03/2031</t>
   </si>
   <si>
-    <t>6 046.88</t>
+    <t>39 640.63</t>
   </si>
   <si>
     <t>XS2910536452</t>
   </si>
   <si>
     <t>FRESSNAPF HOLDING SE 5.25 31/10/2031</t>
   </si>
   <si>
-    <t>38 551.82</t>
+    <t>3 686.98</t>
   </si>
   <si>
     <t>XS3193932699</t>
   </si>
   <si>
     <t>GESTAMP AUTOMOCION SA 4.375 15/10/2030</t>
   </si>
   <si>
-    <t>40 445.42</t>
-[...8 lines deleted...]
-    <t>56 077.31</t>
+    <t>6 981.65</t>
+  </si>
+  <si>
+    <t>XS3349823941</t>
+  </si>
+  <si>
+    <t>GG12 SPA 6.25 28/04/2033</t>
+  </si>
+  <si>
+    <t>2 827.78</t>
   </si>
   <si>
     <t>XS2761223127</t>
   </si>
   <si>
     <t>GOLDSTORY SAS 6.75 01/02/2030</t>
   </si>
   <si>
-    <t>14 608.13</t>
+    <t>28 389.38</t>
+  </si>
+  <si>
+    <t>XS3362208079</t>
+  </si>
+  <si>
+    <t>GRAND CITY PROPERTIES FINANCE SARL PERP</t>
+  </si>
+  <si>
+    <t>6 990.41</t>
   </si>
   <si>
     <t>XS3246991981</t>
   </si>
   <si>
-    <t>GRAND CITY PROPERTIES FINANCE SARL PERP</t>
-[...11 lines deleted...]
-    <t>43 791.78</t>
+    <t>7 779.59</t>
   </si>
   <si>
     <t>XS2393001891</t>
   </si>
   <si>
     <t>GRIFOLS ESCROW ISSUER SAU 3.875 15/10/2028</t>
   </si>
   <si>
-    <t>68 458.33</t>
+    <t>12 486.11</t>
   </si>
   <si>
     <t>XS2961445090</t>
   </si>
   <si>
     <t>GRIFOLS SA 7.125 01/05/2030</t>
   </si>
   <si>
-    <t>87 453.44</t>
+    <t>7 950.31</t>
   </si>
   <si>
     <t>XS2337703537</t>
   </si>
   <si>
     <t>GRUENENTHAL GMBH 4.125 15/05/2028</t>
   </si>
   <si>
-    <t>35 075.91</t>
+    <t>24 325.35</t>
   </si>
   <si>
     <t>XS2615562274</t>
   </si>
   <si>
     <t>GRUENENTHAL GMBH 6.75 15/05/2030</t>
   </si>
   <si>
-    <t>8 925.19</t>
+    <t>12 384.56</t>
   </si>
   <si>
     <t>XS3212436813</t>
   </si>
   <si>
     <t>GRUPPO SAN DONATO SPA 6.5 31/10/2031</t>
   </si>
   <si>
-    <t>71 095.92</t>
+    <t>6 817.42</t>
   </si>
   <si>
     <t>XS2357812556</t>
   </si>
   <si>
     <t>GUALA CLOSURES SPA 3.25 15/06/2028</t>
   </si>
   <si>
-    <t>40 996.31</t>
+    <t>61 701.52</t>
   </si>
   <si>
     <t>XS3227944959</t>
   </si>
   <si>
     <t>HEIMSTADEN BOSTAD AB PERP</t>
   </si>
   <si>
-    <t>18 735.34</t>
+    <t>12 633.56</t>
   </si>
   <si>
     <t>XS3191437006</t>
   </si>
   <si>
     <t>HOLDING DINFRASTRUCTURES DES METIE 3.875 31/01/2031</t>
   </si>
   <si>
-    <t>11 692.52</t>
+    <t>23 160.18</t>
   </si>
   <si>
     <t>XS3189697793</t>
   </si>
   <si>
     <t>IDS FINANCING PLC 4 01/10/2032</t>
   </si>
   <si>
-    <t>27 687.45</t>
-[...8 lines deleted...]
-    <t>72 562.50</t>
+    <t>35 802.74</t>
+  </si>
+  <si>
+    <t>XS3309060146</t>
+  </si>
+  <si>
+    <t>IHO VERWALTUNGS GMBH 5.625 15/05/2031</t>
+  </si>
+  <si>
+    <t>3 844.07</t>
   </si>
   <si>
     <t>XS2810807094</t>
   </si>
   <si>
     <t>ILIAD HOLDING SAS 6.875 15/04/2031</t>
   </si>
   <si>
-    <t>124 039.32</t>
+    <t>22 623.52</t>
   </si>
   <si>
     <t>FR001400TL99</t>
   </si>
   <si>
     <t>ILIAD SA 4.25 15/12/2029</t>
   </si>
   <si>
-    <t>9 221.92</t>
+    <t>13 972.60</t>
   </si>
   <si>
     <t>FR001400FV85</t>
   </si>
   <si>
     <t>ILIAD SA 5.625 15/02/2030</t>
   </si>
   <si>
-    <t>13 114.73</t>
+    <t>31 191.78</t>
+  </si>
+  <si>
+    <t>XS3040316971</t>
+  </si>
+  <si>
+    <t>INFRASTRUTTURE WIRELESS ITALIANE S 3.75 01/04/2030</t>
+  </si>
+  <si>
+    <t>13 739.38</t>
   </si>
   <si>
     <t>XS3176794595</t>
   </si>
   <si>
     <t>INPOST SA 4 01/04/2031</t>
   </si>
   <si>
-    <t>75 919.44</t>
+    <t>18 036.11</t>
   </si>
   <si>
     <t>XS3192259516</t>
   </si>
   <si>
     <t>INTRALOT CAPITAL LUXEMBOURG SA 6.75 15/10/2031</t>
   </si>
   <si>
-    <t>70 143.75</t>
+    <t>11 690.63</t>
+  </si>
+  <si>
+    <t>XS3194941111</t>
+  </si>
+  <si>
+    <t>ION PLATFORM FINANCE SARL 6.875 30/09/2032</t>
+  </si>
+  <si>
+    <t>25 292.36</t>
+  </si>
+  <si>
+    <t>XS3067907140</t>
+  </si>
+  <si>
+    <t>IPD 3 BV 5.5 15/06/2031</t>
+  </si>
+  <si>
+    <t>50 080.56</t>
   </si>
   <si>
     <t>XS2305744059</t>
   </si>
   <si>
     <t>IQVIA INC 2.25 15/03/2029</t>
   </si>
   <si>
+    <t>3 705.94</t>
+  </si>
+  <si>
     <t>XS3282797383</t>
   </si>
   <si>
     <t>ITALMATCH CHEMICALS SPA 6.25 05/02/2031</t>
   </si>
   <si>
-    <t>7 494.62</t>
+    <t>15 142.19</t>
   </si>
   <si>
     <t>XS3041347637</t>
   </si>
   <si>
     <t>ITELYUM REGENERATION SPA 5.75 15/04/2030</t>
   </si>
   <si>
-    <t>80 174.65</t>
+    <t>14 623.05</t>
   </si>
   <si>
     <t>XS2397198487</t>
   </si>
   <si>
     <t>KAIXO BONDCO TELECOM SAU 5.125 30/09/2029</t>
   </si>
   <si>
-    <t>3 746.38</t>
-[...8 lines deleted...]
-    <t>1 196.39</t>
+    <t>24 559.57</t>
   </si>
   <si>
     <t>XS2971567560</t>
   </si>
   <si>
     <t>KAPLA HOLDING SAS 5 30/04/2031</t>
   </si>
   <si>
-    <t>28 010.96</t>
+    <t>5 147.50</t>
   </si>
   <si>
     <t>XS3233507287</t>
   </si>
   <si>
     <t>KING US BIDCO INC 01/12/2032</t>
   </si>
   <si>
-    <t>33 415.80</t>
+    <t>4 340.78</t>
   </si>
   <si>
     <t>XS2913056797</t>
   </si>
   <si>
     <t>KONINKLIJKE FRIESLANDCAMPINA NV PERP</t>
   </si>
   <si>
-    <t>16 742.47</t>
+    <t>30 973.56</t>
   </si>
   <si>
     <t>XS2824778075</t>
   </si>
   <si>
     <t>KONINKLIJKE KPN NV PERP</t>
   </si>
   <si>
-    <t>89 389.20</t>
+    <t>113 768.08</t>
   </si>
   <si>
     <t>XS3106543534</t>
   </si>
   <si>
     <t>LENZING AG PERP</t>
   </si>
   <si>
-    <t>44 154.70</t>
+    <t>74 585.64</t>
   </si>
   <si>
     <t>XS3049411971</t>
   </si>
   <si>
     <t>LHMC FINCO 2 SARL 8.625 15/05/2030</t>
   </si>
   <si>
-    <t>31 261.13</t>
+    <t>43 377.85</t>
   </si>
   <si>
     <t>XS3047452316</t>
   </si>
   <si>
     <t>LOTTOMATICA GROUP SPA 4.875 31/01/2031</t>
   </si>
   <si>
-    <t>42 021.15</t>
+    <t>3 820.10</t>
   </si>
   <si>
     <t>XS2824643220</t>
   </si>
   <si>
     <t>LOTTOMATICA SPA 5.375 01/06/2030</t>
   </si>
   <si>
-    <t>18 558.68</t>
+    <t>26 770.49</t>
   </si>
   <si>
     <t>XS2732357525</t>
   </si>
   <si>
     <t>LOXAM SAS 6.375 31/05/2029</t>
   </si>
   <si>
-    <t>84 428.75</t>
-[...8 lines deleted...]
-    <t>38 201.94</t>
+    <t>127 069.53</t>
+  </si>
+  <si>
+    <t>XS3368834159</t>
+  </si>
+  <si>
+    <t>LSF12 PILLAR INVESTMENTS (US) INC 5.75 15/05/2033</t>
   </si>
   <si>
     <t>XS3108519227</t>
   </si>
   <si>
     <t>MAHLE GMBH 7.125 15/07/2032</t>
   </si>
   <si>
-    <t>19 118.75</t>
+    <t>68 065.52</t>
   </si>
   <si>
     <t>BE6365823044</t>
   </si>
   <si>
     <t>MANUCHAR GROUP BV 07/07/2032</t>
   </si>
   <si>
-    <t>4 874.51</t>
+    <t>32 496.75</t>
   </si>
   <si>
     <t>XS3186949585</t>
   </si>
   <si>
     <t>MATTERHORN TELECOM SA 3.875 15/10/2030</t>
   </si>
   <si>
-    <t>41 424.40</t>
+    <t>62 559.29</t>
   </si>
   <si>
     <t>XS2623257503</t>
   </si>
   <si>
     <t>MOTION FINCO SARL 7.375 15/06/2030</t>
   </si>
   <si>
-    <t>48 675.00</t>
+    <t>73 258.33</t>
   </si>
   <si>
     <t>XS2933536034</t>
   </si>
   <si>
     <t>NEINOR HOMES SA 5.875 15/02/2030</t>
   </si>
   <si>
-    <t>35 093.82</t>
+    <t>48 696.08</t>
   </si>
   <si>
     <t>XS2797353401</t>
   </si>
   <si>
     <t>NEOPHARMED GENTILI SPA 7.125 08/04/2030</t>
   </si>
   <si>
-    <t>56 718.13</t>
+    <t>10 223.99</t>
   </si>
   <si>
     <t>XS2920589699</t>
   </si>
   <si>
     <t>NIDDA HEALTHCARE HOLDING GMBH 5.625 21/02/2030</t>
   </si>
   <si>
-    <t>5 200.00</t>
+    <t>15 200.00</t>
   </si>
   <si>
     <t>XS2999659704</t>
   </si>
   <si>
     <t>NISSAN MOTOR CO LTD 5.25 17/07/2029</t>
   </si>
   <si>
-    <t>87 020.55</t>
+    <t>104 772.74</t>
   </si>
   <si>
     <t>XS2355604880</t>
   </si>
   <si>
     <t>NOMAD FOODS BONDCO PLC 2.5 24/06/2028</t>
   </si>
   <si>
-    <t>10 177.50</t>
+    <t>17 552.50</t>
+  </si>
+  <si>
+    <t>XS3323687023</t>
+  </si>
+  <si>
+    <t>OAK EAGLE ACQUIRECO INC 6.25 01/07/2033</t>
+  </si>
+  <si>
+    <t>7 943.75</t>
   </si>
   <si>
     <t>XS2906227785</t>
   </si>
   <si>
     <t>OEG FINANCE PLC 7.25 27/09/2029</t>
   </si>
   <si>
-    <t>65 374.46</t>
+    <t>17 359.32</t>
   </si>
   <si>
     <t>XS2825597656</t>
   </si>
   <si>
     <t>OI EUROPEAN GROUP BV 5.25 01/06/2029</t>
   </si>
   <si>
-    <t>40 373.96</t>
+    <t>58 238.54</t>
   </si>
   <si>
     <t>XS2930112730</t>
   </si>
   <si>
     <t>OMNIA DELLA TOFFOLA SPA 05/11/2031</t>
   </si>
   <si>
-    <t>14 782.99</t>
+    <t>7 971.77</t>
   </si>
   <si>
     <t>XS3037643304</t>
   </si>
   <si>
     <t>OPAL BIDCO SAS 5.5 31/03/2032</t>
   </si>
   <si>
-    <t>103 010.42</t>
+    <t>26 048.61</t>
   </si>
   <si>
     <t>XS2804497506</t>
   </si>
   <si>
     <t>OPTICS BIDCO SPA 7.75 24/01/2033</t>
   </si>
   <si>
-    <t>23 802.05</t>
+    <t>44 376.71</t>
   </si>
   <si>
     <t>XS2804500812</t>
   </si>
   <si>
     <t>OPTICS BIDCO SPA 7.875 31/07/2028</t>
   </si>
   <si>
-    <t>14 434.31</t>
+    <t>14 654.03</t>
   </si>
   <si>
     <t>FR00140005L7</t>
   </si>
   <si>
     <t>ORANGE SA PERP</t>
   </si>
   <si>
-    <t>9 972.60</t>
+    <t>13 151.37</t>
   </si>
   <si>
     <t>XS2332250708</t>
   </si>
   <si>
     <t>ORGANON &amp; CO/ORG 2.875 30/04/2028</t>
   </si>
   <si>
-    <t>45 896.50</t>
+    <t>4 462.16</t>
   </si>
   <si>
     <t>XS3111831254</t>
   </si>
   <si>
     <t>PAPREC HOLDING SA 4.5 15/07/2032</t>
   </si>
   <si>
-    <t>32 990.63</t>
+    <t>56 896.88</t>
   </si>
   <si>
     <t>XS3200021502</t>
   </si>
   <si>
     <t>PCC GLOBAL PLC 8.25 15/11/2030</t>
   </si>
   <si>
-    <t>101 530.46</t>
+    <t>127 838.79</t>
   </si>
   <si>
     <t>US70558AAB26</t>
   </si>
   <si>
     <t>PEGASUS SATELLITE COMMUNICATIONS I 31/12/2222</t>
   </si>
   <si>
     <t>XS2903463987</t>
   </si>
   <si>
     <t>PERRIGO FINANCE UNLIMITED CO 5.375 30/09/2032</t>
   </si>
   <si>
-    <t>148 924.76</t>
+    <t>18 667.45</t>
   </si>
   <si>
     <t>XS2852970016</t>
   </si>
   <si>
     <t>PICARD GROUPE SAS 6.375 01/07/2029</t>
   </si>
   <si>
-    <t>15 476.91</t>
+    <t>24 800.34</t>
   </si>
   <si>
     <t>XS2696090286</t>
   </si>
   <si>
     <t>PINNACLE BIDCO PLC 8.25 11/10/2028</t>
   </si>
   <si>
-    <t>37 694.25</t>
+    <t>72 596.33</t>
   </si>
   <si>
     <t>XS2641928036</t>
   </si>
   <si>
     <t>PLAYTECH PLC 5.875 28/06/2028</t>
   </si>
   <si>
-    <t>34 978.85</t>
+    <t>55 722.12</t>
   </si>
   <si>
     <t>XS2834242435</t>
   </si>
   <si>
     <t>PLT VII FINANCE SARL 6 15/06/2031</t>
   </si>
   <si>
-    <t>47 959.40</t>
+    <t>73 183.83</t>
   </si>
   <si>
     <t>XS3004167642</t>
   </si>
   <si>
     <t>PRIMO WATER HOLDINGS INC 3.875 12/10/2028</t>
   </si>
   <si>
-    <t>31 790.50</t>
+    <t>3 090.74</t>
   </si>
   <si>
     <t>XS3076304602</t>
   </si>
   <si>
     <t>PRYSMIAN SPA PERP</t>
   </si>
   <si>
-    <t>42 057.53</t>
+    <t>52 033.97</t>
   </si>
   <si>
     <t>XS2854277626</t>
   </si>
   <si>
     <t>RAY FINANCING LLC 6.5 15/07/2031</t>
   </si>
   <si>
-    <t>26 361.27</t>
+    <t>46 132.22</t>
   </si>
   <si>
     <t>XS3005193183</t>
   </si>
   <si>
     <t>REKEEP SPA 9 15/09/2029</t>
   </si>
   <si>
-    <t>74 497.00</t>
+    <t>15 444.50</t>
   </si>
   <si>
     <t>XS3146987543</t>
   </si>
   <si>
     <t>REXEL SA 4 15/09/2030</t>
   </si>
   <si>
-    <t>1 907.00</t>
+    <t>12 501.44</t>
   </si>
   <si>
     <t>FR001400U3Q9</t>
   </si>
   <si>
     <t>ROQUETTE FRERES SA PERP</t>
   </si>
   <si>
-    <t>15 443.41</t>
+    <t>44 614.29</t>
   </si>
   <si>
     <t>XS2854303729</t>
   </si>
   <si>
     <t>ROSSINI SARL 6.75 31/12/2029</t>
   </si>
   <si>
-    <t>52 479.00</t>
-[...8 lines deleted...]
-    <t>19 781.28</t>
+    <t>83 716.50</t>
   </si>
   <si>
     <t>XS2962827072</t>
   </si>
   <si>
     <t>SAMHALLSBYGGNADSBOLAGET I NORDEN H 1.125 26/09/2029</t>
   </si>
   <si>
-    <t>36 385.43</t>
+    <t>46 752.23</t>
   </si>
   <si>
     <t>XS3017017990</t>
   </si>
   <si>
     <t>SAPPI PAPIER HOLDING GMBH 4.5 15/03/2032</t>
   </si>
   <si>
-    <t>2 112.75</t>
+    <t>22 700.25</t>
   </si>
   <si>
     <t>DE000A4DFLQ6</t>
   </si>
   <si>
     <t>SCHAEFFLER AG 5.375 01/04/2031</t>
   </si>
   <si>
-    <t>168 230.14</t>
+    <t>20 263.01</t>
   </si>
   <si>
     <t>XS2895496680</t>
   </si>
   <si>
     <t>SECHE ENVIRONNEMENT SA 4.5 25/03/2030</t>
   </si>
   <si>
-    <t>1 460.25</t>
+    <t>9 572.75</t>
   </si>
   <si>
     <t>FR00140136B1</t>
   </si>
   <si>
     <t>SECHE ENVIRONNEMENT SA PERP</t>
   </si>
   <si>
-    <t>24 132.22</t>
+    <t>11 288.46</t>
   </si>
   <si>
     <t>XS3100773996</t>
   </si>
   <si>
     <t>SES SA 4.875 24/06/2033</t>
   </si>
   <si>
-    <t>51 740.04</t>
+    <t>61 405.77</t>
   </si>
   <si>
     <t>XS2181577268</t>
   </si>
   <si>
     <t>SILGAN HOLDINGS INC 2.25 01/06/2028</t>
   </si>
   <si>
-    <t>11 397.94</t>
+    <t>19 657.31</t>
   </si>
   <si>
     <t>XS3176108747</t>
   </si>
   <si>
     <t>SILGAN HOLDINGS INC 4.25 15/02/2031</t>
   </si>
   <si>
-    <t>15 847.54</t>
+    <t>36 164.90</t>
   </si>
   <si>
     <t>XS3021201887</t>
   </si>
   <si>
     <t>SNF GROUP SA 4.5 15/03/2032</t>
   </si>
   <si>
-    <t>21 433.50</t>
+    <t>32 258.50</t>
+  </si>
+  <si>
+    <t>XS3344489326</t>
+  </si>
+  <si>
+    <t>SOFTBANK GROUP CORP 6.375 22/04/2030</t>
+  </si>
+  <si>
+    <t>7 791.67</t>
   </si>
   <si>
     <t>FR001400ZYD0</t>
   </si>
   <si>
     <t>SPIE SA 3.75 28/05/2030</t>
   </si>
   <si>
-    <t>123 287.67</t>
+    <t>137 034.25</t>
   </si>
   <si>
     <t>XS3307413842</t>
   </si>
   <si>
     <t>STELLANTIS NV PERP</t>
   </si>
   <si>
-    <t>6 997.26</t>
+    <t>62 111.64</t>
   </si>
   <si>
     <t>XS2998755040</t>
   </si>
   <si>
     <t>SUMMER BC HOLDCO B SARL 5.875 15/02/2030</t>
   </si>
   <si>
-    <t>15 688.70</t>
+    <t>35 802.41</t>
   </si>
   <si>
     <t>XS3277827625</t>
   </si>
   <si>
     <t>SUMMER BIDCO BV 8.875 31/01/2031</t>
   </si>
   <si>
-    <t>7 095.56</t>
+    <t>13 665.53</t>
+  </si>
+  <si>
+    <t>XS3338317327</t>
+  </si>
+  <si>
+    <t>SWORD PURCHASER LLC 7.25 15/04/2033</t>
+  </si>
+  <si>
+    <t>14 562.43</t>
   </si>
   <si>
     <t>XS2348767836</t>
   </si>
   <si>
     <t>SYNTHOS SA 2.5 07/06/2028</t>
   </si>
   <si>
-    <t>31 728.47</t>
+    <t>46 554.86</t>
+  </si>
+  <si>
+    <t>XS3358347634</t>
+  </si>
+  <si>
+    <t>TDC BRANDS A/S 8 30/04/2031</t>
+  </si>
+  <si>
+    <t>8 306.67</t>
   </si>
   <si>
     <t>XS3262496022</t>
   </si>
   <si>
     <t>TELEFONICA EMISIONES SAU PERP</t>
   </si>
   <si>
-    <t>22 277.08</t>
+    <t>26 225.99</t>
   </si>
   <si>
     <t>XS2293060658</t>
   </si>
   <si>
     <t>TELEFONICA EUROPE BV PERP</t>
   </si>
   <si>
-    <t>43 197.63</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2410367747</t>
   </si>
   <si>
-    <t>26 385.53</t>
-[...5 lines deleted...]
-    <t>TENNET HOLDING BV PERP</t>
+    <t>30 812.05</t>
   </si>
   <si>
     <t>XS2967912887</t>
   </si>
   <si>
     <t>TEREOS FINANCE GROUPE I SA 5.75 30/04/2031</t>
   </si>
   <si>
-    <t>27 140.00</t>
+    <t>2 638.61</t>
   </si>
   <si>
     <t>XS2532478430</t>
   </si>
   <si>
     <t>TEREOS FINANCE GROUPE I SA 7.25 15/04/2028</t>
   </si>
   <si>
-    <t>44 109.00</t>
+    <t>4 288.38</t>
   </si>
   <si>
     <t>XS3266484180</t>
   </si>
   <si>
     <t>TEREOS FINANCE GROUPE I SA 8.125 30/04/2032</t>
   </si>
   <si>
-    <t>21 328.13</t>
+    <t>4 739.58</t>
   </si>
   <si>
     <t>XS3081797964</t>
   </si>
   <si>
     <t>TEVA PHARMACEUTICAL FINANCE NETHER 4.125 01/06/2031</t>
   </si>
   <si>
-    <t>66 951.50</t>
+    <t>78 260.88</t>
   </si>
   <si>
     <t>XS2406607171</t>
   </si>
   <si>
     <t>TEVA PHARMACEUTICAL FINANCE NETHER 4.375 09/05/2030</t>
   </si>
   <si>
-    <t>49 218.75</t>
+    <t>1 822.92</t>
   </si>
   <si>
     <t>XS2592804434</t>
   </si>
   <si>
     <t>TEVA PHARMACEUTICAL FINANCE NETHER 7.375 15/09/2029</t>
   </si>
   <si>
-    <t>2 396.88</t>
+    <t>9 657.36</t>
   </si>
   <si>
     <t>XS2845183495</t>
   </si>
   <si>
     <t>TVL FINANCE PLC 30/06/2030</t>
   </si>
   <si>
-    <t>29 522.05</t>
+    <t>16 114.74</t>
   </si>
   <si>
     <t>FR001400Y8Z5</t>
   </si>
   <si>
     <t>UNIBAIL-RODAMCO-WESTFIELD SE PERP</t>
   </si>
   <si>
-    <t>66 233.22</t>
-[...5 lines deleted...]
-    <t>23 606.51</t>
+    <t>85 986.99</t>
   </si>
   <si>
     <t>XS3250465385</t>
   </si>
   <si>
     <t>UNITED GROUP BV 6.25 31/01/2032</t>
   </si>
   <si>
-    <t>72 882.81</t>
+    <t>111 242.19</t>
   </si>
   <si>
     <t>FR001400WJR8</t>
   </si>
   <si>
     <t>VALEO SE 5.125 20/05/2031</t>
   </si>
   <si>
-    <t>69 194.52</t>
+    <t>80 652.05</t>
   </si>
   <si>
     <t>FR00140007L3</t>
   </si>
   <si>
     <t>VEOLIA ENVIRONNEMENT SA NC8.5 PERP</t>
   </si>
   <si>
-    <t>94 917.81</t>
-[...17 lines deleted...]
-    <t>9 100.00</t>
+    <t>6 739.73</t>
   </si>
   <si>
     <t>XS2123970241</t>
   </si>
   <si>
     <t>VF CORPORATION 0.625 25/02/2032</t>
   </si>
   <si>
-    <t>1 340.75</t>
+    <t>3 873.29</t>
   </si>
   <si>
     <t>XS3192216540</t>
   </si>
   <si>
     <t>VIA CELERE DESARROLLOS INMOBILIARI 4.875 15/04/2031</t>
   </si>
   <si>
-    <t>29 176.88</t>
+    <t>4 948.13</t>
   </si>
   <si>
     <t>FR0014002KP7</t>
   </si>
   <si>
     <t>VILMORIN &amp; CIE SA 1.375 26/03/2028</t>
   </si>
   <si>
-    <t>31 451.71</t>
+    <t>4 245.55</t>
   </si>
   <si>
     <t>XS3280365175</t>
   </si>
   <si>
     <t>VIRGIN MEDIA O2 VENDOR FINANCING N 7.5 15/07/2033</t>
   </si>
   <si>
-    <t>37 743.75</t>
+    <t>72 691.67</t>
   </si>
   <si>
     <t>XS2796600307</t>
   </si>
   <si>
     <t>VMED O2 UK FINANCING I PLC 5.625 15/04/2032</t>
   </si>
   <si>
-    <t>38 324.18</t>
+    <t>6 908.30</t>
   </si>
   <si>
     <t>XS2225204010</t>
   </si>
   <si>
     <t>VODAFONE GROUP PLC 27/08/2080</t>
   </si>
   <si>
-    <t>93 878.22</t>
+    <t>116 786.30</t>
   </si>
   <si>
     <t>XS2342732646</t>
   </si>
   <si>
     <t>VOLKSWAGEN INTERNATIONAL FIN PNC9 PERP</t>
   </si>
   <si>
-    <t>276 931.51</t>
+    <t>36 054.79</t>
   </si>
   <si>
     <t>XS2811097075</t>
   </si>
   <si>
     <t>VOLVO CAR AB 4.75 08/05/2030</t>
   </si>
   <si>
-    <t>44 433.97</t>
-[...1 lines deleted...]
-  <si>
     <t>XS3181123129</t>
   </si>
   <si>
     <t>VZ SECURED FINANCING BV 5.25 15/01/2033</t>
   </si>
   <si>
-    <t>38 972.06</t>
+    <t>67 212.69</t>
   </si>
   <si>
     <t>XS2272845798</t>
   </si>
   <si>
     <t>VZ VENDOR FINANCING II BV 2.875 15/01/2029</t>
   </si>
   <si>
-    <t>21 586.46</t>
+    <t>3 937.15</t>
   </si>
   <si>
     <t>XS2922654418</t>
   </si>
   <si>
     <t>WEBUILD SPA 4.875 30/04/2030</t>
   </si>
   <si>
-    <t>4 380.82</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2830945452</t>
   </si>
   <si>
     <t>WEBUILD SPA 5.375 20/06/2029</t>
   </si>
   <si>
-    <t>98 428.91</t>
+    <t>116 551.21</t>
   </si>
   <si>
     <t>XS2417092132</t>
   </si>
   <si>
     <t>WP/AP TELECOM HOLDINGS 5.5 15/01/2030</t>
   </si>
   <si>
-    <t>35 188.08</t>
+    <t>60 686.69</t>
   </si>
   <si>
     <t>XS2417090789</t>
   </si>
   <si>
     <t>WP/AP TELECOM HOLDINGS IV BV 3.75 15/01/2029</t>
   </si>
   <si>
-    <t>7 044.20</t>
+    <t>12 395.83</t>
   </si>
   <si>
     <t>XS2859406139</t>
   </si>
   <si>
     <t>ZEGONA FINANCE PLC 6.75 15/07/2029</t>
   </si>
   <si>
-    <t>44 405.38</t>
+    <t>76 583.19</t>
   </si>
   <si>
     <t>XS3091660194</t>
   </si>
   <si>
     <t>ZF EUROPE FINANCE BV 7 12/06/2030</t>
   </si>
   <si>
-    <t>267 821.92</t>
-[...23 lines deleted...]
-    <t>CDS-00107981</t>
+    <t>315 747.95</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -2272,299 +2221,299 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
-        <v>2181794.3988</v>
+        <v>2031540.879</v>
       </c>
       <c r="D2">
-        <v>131.22</v>
+        <v>133.81</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>286306071.0</v>
+        <v>271860451.57</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>286306071.0</v>
+        <v>271860451.57</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
         <v>1027004.6728</v>
       </c>
       <c r="D3">
-        <v>53.02</v>
+        <v>54.07</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>54458190.56</v>
+        <v>55534788.06</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>54458190.56</v>
+        <v>55534788.06</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="1">
-        <v>462936.8238</v>
+        <v>457983.9947</v>
       </c>
       <c r="D4">
-        <v>121.89</v>
+        <v>124.22</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>56430408.82</v>
+        <v>56893158.57</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>56430408.82</v>
+        <v>56893158.57</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
         <v>13</v>
       </c>
       <c r="B5" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="1">
         <v>1.0</v>
       </c>
       <c r="D5">
-        <v>129.65</v>
+        <v>132.28</v>
       </c>
       <c r="E5" t="s">
         <v>8</v>
       </c>
       <c r="F5">
-        <v>129.65</v>
+        <v>132.28</v>
       </c>
       <c r="G5" t="s">
         <v>8</v>
       </c>
       <c r="H5">
-        <v>129.65</v>
+        <v>132.28</v>
       </c>
       <c r="I5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" t="s">
         <v>15</v>
       </c>
       <c r="B6" t="s">
         <v>16</v>
       </c>
       <c r="C6" s="1">
         <v>1.0</v>
       </c>
       <c r="D6">
-        <v>126.29</v>
+        <v>128.93</v>
       </c>
       <c r="E6" t="s">
         <v>8</v>
       </c>
       <c r="F6">
-        <v>126.29</v>
+        <v>128.93</v>
       </c>
       <c r="G6" t="s">
         <v>8</v>
       </c>
       <c r="H6">
-        <v>126.29</v>
+        <v>128.93</v>
       </c>
       <c r="I6" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="7" spans="1:14">
       <c r="A7" t="s">
         <v>17</v>
       </c>
       <c r="B7" t="s">
         <v>18</v>
       </c>
       <c r="C7" s="1">
         <v>11.0</v>
       </c>
       <c r="D7">
-        <v>125.82</v>
+        <v>128.28</v>
       </c>
       <c r="E7" t="s">
         <v>8</v>
       </c>
       <c r="F7">
-        <v>1384.03</v>
+        <v>1411.14</v>
       </c>
       <c r="G7" t="s">
         <v>8</v>
       </c>
       <c r="H7">
-        <v>1384.03</v>
+        <v>1411.14</v>
       </c>
       <c r="I7" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="8" spans="1:14">
       <c r="A8" t="s">
         <v>19</v>
       </c>
       <c r="B8" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="1">
-        <v>9354.3</v>
+        <v>8444.3</v>
       </c>
       <c r="D8">
-        <v>10781.32</v>
+        <v>10998.46</v>
       </c>
       <c r="E8" t="s">
         <v>8</v>
       </c>
       <c r="F8">
-        <v>100851785.93</v>
+        <v>92874300.37</v>
       </c>
       <c r="G8" t="s">
         <v>8</v>
       </c>
       <c r="H8">
-        <v>100851785.93</v>
+        <v>92874300.37</v>
       </c>
       <c r="I8" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="9" spans="1:14">
       <c r="A9" t="s">
         <v>21</v>
       </c>
       <c r="B9" t="s">
         <v>22</v>
       </c>
       <c r="C9" s="1">
-        <v>2691.0</v>
+        <v>2836.0</v>
       </c>
       <c r="D9">
-        <v>98.64</v>
+        <v>100.53</v>
       </c>
       <c r="E9" t="s">
         <v>8</v>
       </c>
       <c r="F9">
-        <v>265458.31</v>
+        <v>285105.78</v>
       </c>
       <c r="G9" t="s">
         <v>8</v>
       </c>
       <c r="H9">
-        <v>265458.31</v>
+        <v>285105.78</v>
       </c>
       <c r="I9" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P199"/>
+  <dimension ref="A1:P193"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O199" sqref="O199"/>
+      <selection activeCell="O193" sqref="O193"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>23</v>
       </c>
       <c r="B1" t="s">
         <v>24</v>
       </c>
       <c r="C1" t="s">
         <v>25</v>
       </c>
       <c r="D1" t="s">
         <v>26</v>
       </c>
       <c r="E1" t="s">
         <v>27</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>28</v>
@@ -2633,9889 +2582,9589 @@
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
         <v>58.2</v>
       </c>
       <c r="N2" s="1">
         <v>58.2</v>
       </c>
       <c r="O2" s="1">
         <v>0.0</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>40</v>
       </c>
       <c r="B3" t="s">
         <v>41</v>
       </c>
       <c r="C3" s="1">
-        <v>280000.0</v>
+        <v>48477.0</v>
       </c>
       <c r="D3" s="1">
-        <v>89.03</v>
+        <v>91.24</v>
       </c>
       <c r="E3" s="1">
-        <v>93.5512</v>
+        <v>92.0360616375</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
         <v>1.0</v>
       </c>
       <c r="H3" s="1">
-        <v>26194336.0</v>
+        <v>4461632.16</v>
       </c>
       <c r="I3" s="1">
-        <v>-1265936.0</v>
+        <v>-38590.68</v>
       </c>
       <c r="J3" s="1">
-        <v>-4.8328615774036</v>
+        <v>-0.86494535219596</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
       <c r="M3" s="1">
-        <v>24928400.0</v>
+        <v>4423041.48</v>
       </c>
       <c r="N3" s="1">
-        <v>24928400.0</v>
+        <v>4423041.48</v>
       </c>
       <c r="O3" s="1">
-        <v>5.0</v>
+        <v>0.93</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>42</v>
       </c>
       <c r="B4" t="s">
         <v>43</v>
       </c>
       <c r="C4" s="1">
         <v>4000.0</v>
       </c>
       <c r="D4" s="1">
         <v>0.001</v>
       </c>
       <c r="E4" s="1">
         <v>0.0001</v>
       </c>
       <c r="F4" t="s">
         <v>44</v>
       </c>
       <c r="G4">
-        <v>1.15</v>
+        <v>1.17</v>
       </c>
       <c r="H4" s="1">
         <v>0.33</v>
       </c>
       <c r="I4" s="1">
-        <v>3.13</v>
+        <v>3.08</v>
       </c>
       <c r="J4" s="1">
-        <v>948.48484848485</v>
+        <v>933.33333333333</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4" s="1">
-        <v>3.46</v>
+        <v>3.41</v>
       </c>
       <c r="N4" s="1">
-        <v>3.46</v>
+        <v>3.41</v>
       </c>
       <c r="O4" s="1">
         <v>0.0</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>45</v>
       </c>
       <c r="B5" t="s">
         <v>46</v>
       </c>
       <c r="C5" s="1">
         <v>125000.0</v>
       </c>
       <c r="D5" s="1">
         <v>0.001</v>
       </c>
       <c r="E5" s="1">
         <v>0.0</v>
       </c>
       <c r="F5" t="s">
         <v>44</v>
       </c>
       <c r="G5">
-        <v>1.15</v>
+        <v>1.17</v>
       </c>
       <c r="H5" s="1">
         <v>0.0</v>
       </c>
       <c r="I5" s="1">
-        <v>108.27</v>
+        <v>106.51</v>
       </c>
       <c r="J5" s="1">
         <v>0</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5" s="1">
-        <v>108.27</v>
+        <v>106.51</v>
       </c>
       <c r="N5" s="1">
-        <v>108.27</v>
+        <v>106.51</v>
       </c>
       <c r="O5" s="1">
         <v>0.0</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>47</v>
       </c>
       <c r="B6" t="s">
         <v>48</v>
       </c>
       <c r="C6" s="1">
-        <v>954.0</v>
+        <v>1135.0</v>
       </c>
       <c r="D6" s="1">
-        <v>4784.78</v>
+        <v>4799.78</v>
       </c>
       <c r="E6" s="1">
-        <v>4783.498951782</v>
+        <v>4798.7044405286</v>
       </c>
       <c r="F6" t="s">
         <v>8</v>
       </c>
       <c r="G6">
         <v>1.0</v>
       </c>
       <c r="H6" s="1">
-        <v>4563458.0</v>
+        <v>5446529.54</v>
       </c>
       <c r="I6" s="1">
-        <v>1222.12</v>
+        <v>1220.76</v>
       </c>
       <c r="J6" s="1">
-        <v>0.026780568595131</v>
+        <v>0.022413538585159</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
         <v>0.0</v>
       </c>
       <c r="M6" s="1">
-        <v>4564680.12</v>
+        <v>5447750.3</v>
       </c>
       <c r="N6" s="1">
-        <v>4564680.12</v>
+        <v>5447750.3</v>
       </c>
       <c r="O6" s="1">
-        <v>0.92</v>
+        <v>1.14</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>49</v>
       </c>
       <c r="B7" t="s">
         <v>50</v>
       </c>
       <c r="C7" s="1">
-        <v>676.0</v>
+        <v>451.0</v>
       </c>
       <c r="D7" s="1">
-        <v>115.32</v>
+        <v>115.12</v>
       </c>
       <c r="E7" s="1">
-        <v>116.823047337</v>
+        <v>116.664922395</v>
       </c>
       <c r="F7" t="s">
         <v>8</v>
       </c>
       <c r="G7">
         <v>1.0</v>
       </c>
       <c r="H7" s="1">
         <v>0.0</v>
       </c>
       <c r="I7" s="1">
-        <v>-1016060.0</v>
+        <v>-696760.0</v>
       </c>
       <c r="J7" s="1">
         <v>0</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7">
         <v>0.0</v>
       </c>
       <c r="M7" s="1">
-        <v>-1016060.0</v>
+        <v>-696760.0</v>
       </c>
       <c r="N7" s="1">
-        <v>-1016060.0</v>
+        <v>-696760.0</v>
       </c>
       <c r="O7" s="1">
-        <v>-0.2</v>
+        <v>-0.15</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>51</v>
       </c>
       <c r="B8" t="s">
         <v>52</v>
       </c>
       <c r="C8" s="1">
-        <v>483.0</v>
+        <v>748.0</v>
       </c>
       <c r="D8" s="1">
-        <v>105.68</v>
+        <v>105.65</v>
       </c>
       <c r="E8" s="1">
-        <v>105.815</v>
+        <v>105.9</v>
       </c>
       <c r="F8" t="s">
         <v>8</v>
       </c>
       <c r="G8">
         <v>1.0</v>
       </c>
       <c r="H8" s="1">
         <v>0.0</v>
       </c>
       <c r="I8" s="1">
-        <v>-65205.0</v>
+        <v>-187000.0</v>
       </c>
       <c r="J8" s="1">
         <v>0</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
         <v>0.0</v>
       </c>
       <c r="M8" s="1">
-        <v>-65205.0</v>
+        <v>-187000.0</v>
       </c>
       <c r="N8" s="1">
-        <v>-65205.0</v>
+        <v>-187000.0</v>
       </c>
       <c r="O8" s="1">
-        <v>-0.01</v>
+        <v>-0.04</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>53</v>
       </c>
       <c r="B9" t="s">
         <v>54</v>
       </c>
       <c r="C9" s="1">
         <v>2500000.0</v>
       </c>
       <c r="D9" s="1">
-        <v>100.955</v>
+        <v>100.994</v>
       </c>
       <c r="E9" s="1">
         <v>100.13</v>
       </c>
       <c r="F9" t="s">
         <v>8</v>
       </c>
       <c r="G9">
         <v>1.0</v>
       </c>
       <c r="H9" s="1">
         <v>2503250.0</v>
       </c>
       <c r="I9" s="1">
-        <v>20625.0</v>
+        <v>21600.0</v>
       </c>
       <c r="J9" s="1">
-        <v>0.82392889243983</v>
+        <v>0.86287825826426</v>
       </c>
       <c r="K9">
-        <v>0.32</v>
+        <v>1.0</v>
       </c>
       <c r="L9" t="s">
         <v>55</v>
       </c>
       <c r="M9" s="1">
-        <v>2523875.0</v>
+        <v>2524850.0</v>
       </c>
       <c r="N9" s="1">
-        <v>2531880.48</v>
+        <v>2549867.12</v>
       </c>
       <c r="O9" s="1">
-        <v>0.51</v>
+        <v>0.53</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
         <v>56</v>
       </c>
       <c r="B10" t="s">
         <v>57</v>
       </c>
       <c r="C10" s="1">
         <v>2380000.0</v>
       </c>
       <c r="D10" s="1">
-        <v>101.787</v>
+        <v>103.348</v>
       </c>
       <c r="E10" s="1">
         <v>101.7</v>
       </c>
       <c r="F10" t="s">
         <v>8</v>
       </c>
       <c r="G10">
         <v>1.0</v>
       </c>
       <c r="H10" s="1">
         <v>2420460.0</v>
       </c>
       <c r="I10" s="1">
-        <v>2070.6</v>
+        <v>39222.4</v>
       </c>
       <c r="J10" s="1">
-        <v>0.085545722713864</v>
+        <v>1.6204523107178</v>
       </c>
       <c r="K10">
-        <v>2.82</v>
+        <v>0.51</v>
       </c>
       <c r="L10" t="s">
         <v>58</v>
       </c>
       <c r="M10" s="1">
-        <v>2422530.6</v>
+        <v>2459682.4</v>
       </c>
       <c r="N10" s="1">
-        <v>2489542.48</v>
+        <v>2471904.69</v>
       </c>
       <c r="O10" s="1">
-        <v>0.5</v>
+        <v>0.52</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
         <v>59</v>
       </c>
       <c r="B11" t="s">
         <v>60</v>
       </c>
       <c r="C11" s="1">
         <v>1576000.0</v>
       </c>
       <c r="D11" s="1">
-        <v>98.649</v>
+        <v>101.22</v>
       </c>
       <c r="E11" s="1">
         <v>100.0</v>
       </c>
       <c r="F11" t="s">
         <v>8</v>
       </c>
       <c r="G11">
         <v>1.0</v>
       </c>
       <c r="H11" s="1">
         <v>1576000.0</v>
       </c>
       <c r="I11" s="1">
-        <v>-21291.76</v>
+        <v>19227.2</v>
       </c>
       <c r="J11" s="1">
-        <v>-1.351</v>
+        <v>1.22</v>
       </c>
       <c r="K11">
-        <v>2.27</v>
+        <v>3.05</v>
       </c>
       <c r="L11" t="s">
         <v>61</v>
       </c>
       <c r="M11" s="1">
-        <v>1554708.24</v>
+        <v>1595227.2</v>
       </c>
       <c r="N11" s="1">
-        <v>1590414.49</v>
+        <v>1643245.95</v>
       </c>
       <c r="O11" s="1">
-        <v>0.32</v>
+        <v>0.34</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
         <v>62</v>
       </c>
       <c r="B12" t="s">
         <v>63</v>
       </c>
       <c r="C12" s="1">
         <v>4600000.0</v>
       </c>
       <c r="D12" s="1">
-        <v>96.256</v>
+        <v>97.408</v>
       </c>
       <c r="E12" s="1">
-        <v>99.49072913</v>
+        <v>97.75</v>
       </c>
       <c r="F12" t="s">
         <v>8</v>
       </c>
       <c r="G12">
         <v>1.0</v>
       </c>
       <c r="H12" s="1">
-        <v>4576573.54</v>
+        <v>4496500.0</v>
       </c>
       <c r="I12" s="1">
-        <v>-148797.54</v>
+        <v>-15732.0</v>
       </c>
       <c r="J12" s="1">
-        <v>-3.2512869879504</v>
+        <v>-0.34987212276215</v>
       </c>
       <c r="K12">
-        <v>2.07</v>
+        <v>1.27</v>
       </c>
       <c r="L12" t="s">
         <v>64</v>
       </c>
       <c r="M12" s="1">
-        <v>4427776.0</v>
+        <v>4480768.0</v>
       </c>
       <c r="N12" s="1">
-        <v>4522769.15</v>
+        <v>4539370.74</v>
       </c>
       <c r="O12" s="1">
-        <v>0.91</v>
+        <v>0.95</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
         <v>65</v>
       </c>
       <c r="B13" t="s">
         <v>66</v>
       </c>
       <c r="C13" s="1">
         <v>2571000.0</v>
       </c>
       <c r="D13" s="1">
-        <v>100.889</v>
+        <v>102.513</v>
       </c>
       <c r="E13" s="1">
         <v>100.42060793</v>
       </c>
       <c r="F13" t="s">
         <v>8</v>
       </c>
       <c r="G13">
         <v>1.0</v>
       </c>
       <c r="H13" s="1">
         <v>2581813.83</v>
       </c>
       <c r="I13" s="1">
-        <v>12042.36</v>
+        <v>53795.4</v>
       </c>
       <c r="J13" s="1">
-        <v>0.46643022281742</v>
+        <v>2.0836281599746</v>
       </c>
       <c r="K13">
-        <v>0.13</v>
+        <v>0.88</v>
       </c>
       <c r="L13" t="s">
         <v>67</v>
       </c>
       <c r="M13" s="1">
-        <v>2593856.19</v>
+        <v>2635609.23</v>
       </c>
       <c r="N13" s="1">
-        <v>2597310.97</v>
+        <v>2658257.24</v>
       </c>
       <c r="O13" s="1">
-        <v>0.52</v>
+        <v>0.56</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
         <v>68</v>
       </c>
       <c r="B14" t="s">
         <v>69</v>
       </c>
       <c r="C14" s="1">
         <v>1000000.0</v>
       </c>
       <c r="D14" s="1">
-        <v>99.473</v>
+        <v>98.512</v>
       </c>
       <c r="E14" s="1">
         <v>100.2479</v>
       </c>
       <c r="F14" t="s">
         <v>8</v>
       </c>
       <c r="G14">
         <v>1.0</v>
       </c>
       <c r="H14" s="1">
         <v>1002479.0</v>
       </c>
       <c r="I14" s="1">
-        <v>-7749.0</v>
+        <v>-17359.0</v>
       </c>
       <c r="J14" s="1">
-        <v>-0.77298377322617</v>
+        <v>-1.7316073453908</v>
       </c>
       <c r="K14">
-        <v>1.01</v>
+        <v>1.95</v>
       </c>
       <c r="L14" t="s">
         <v>70</v>
       </c>
       <c r="M14" s="1">
-        <v>994730.0</v>
+        <v>985120.0</v>
       </c>
       <c r="N14" s="1">
-        <v>1004855.0</v>
+        <v>1004620.0</v>
       </c>
       <c r="O14" s="1">
-        <v>0.2</v>
+        <v>0.21</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
         <v>71</v>
       </c>
       <c r="B15" t="s">
         <v>72</v>
       </c>
       <c r="C15" s="1">
-        <v>1498000.0</v>
+        <v>483000.0</v>
       </c>
       <c r="D15" s="1">
-        <v>106.423</v>
+        <v>105.479</v>
       </c>
       <c r="E15" s="1">
-        <v>105.76043057</v>
+        <v>105.76043064</v>
       </c>
       <c r="F15" t="s">
         <v>8</v>
       </c>
       <c r="G15">
         <v>1.0</v>
       </c>
       <c r="H15" s="1">
-        <v>1584291.25</v>
+        <v>510822.88</v>
       </c>
       <c r="I15" s="1">
-        <v>9925.29</v>
+        <v>-1359.31</v>
       </c>
       <c r="J15" s="1">
-        <v>0.62648139980575</v>
+        <v>-0.26610201954932</v>
       </c>
       <c r="K15">
-        <v>1.58</v>
+        <v>3.03</v>
       </c>
       <c r="L15" t="s">
         <v>73</v>
       </c>
       <c r="M15" s="1">
-        <v>1594216.54</v>
+        <v>509463.57</v>
       </c>
       <c r="N15" s="1">
-        <v>1617810.04</v>
+        <v>524114.57</v>
       </c>
       <c r="O15" s="1">
-        <v>0.32</v>
+        <v>0.11</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
         <v>74</v>
       </c>
       <c r="B16" t="s">
         <v>75</v>
       </c>
       <c r="C16" s="1">
         <v>5451000.0</v>
       </c>
       <c r="D16" s="1">
-        <v>95.453</v>
+        <v>97.685</v>
       </c>
       <c r="E16" s="1">
         <v>99.95557916</v>
       </c>
       <c r="F16" t="s">
         <v>8</v>
       </c>
       <c r="G16">
         <v>1.0</v>
       </c>
       <c r="H16" s="1">
         <v>5448578.62</v>
       </c>
       <c r="I16" s="1">
-        <v>-245435.59</v>
+        <v>-123769.27</v>
       </c>
       <c r="J16" s="1">
-        <v>-4.5045801321299</v>
+        <v>-2.27158821836</v>
       </c>
       <c r="K16">
-        <v>0.45</v>
+        <v>1.02</v>
       </c>
       <c r="L16" t="s">
         <v>76</v>
       </c>
       <c r="M16" s="1">
-        <v>5203143.03</v>
+        <v>5324809.35</v>
       </c>
       <c r="N16" s="1">
-        <v>5227502.19</v>
+        <v>5380398.19</v>
       </c>
       <c r="O16" s="1">
-        <v>1.05</v>
+        <v>1.13</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
         <v>77</v>
       </c>
       <c r="B17" t="s">
         <v>78</v>
       </c>
       <c r="C17" s="1">
         <v>1938000.0</v>
       </c>
       <c r="D17" s="1">
-        <v>103.321</v>
+        <v>103.806</v>
       </c>
       <c r="E17" s="1">
         <v>94.23756966</v>
       </c>
       <c r="F17" t="s">
         <v>8</v>
       </c>
       <c r="G17">
         <v>1.0</v>
       </c>
       <c r="H17" s="1">
         <v>1826324.1</v>
       </c>
       <c r="I17" s="1">
-        <v>-24199.22</v>
+        <v>-15739.85</v>
       </c>
       <c r="J17" s="1">
-        <v>-1.325023307747</v>
+        <v>-0.86183224543771</v>
       </c>
       <c r="K17">
-        <v>1.25</v>
+        <v>2.16</v>
       </c>
       <c r="L17" t="s">
         <v>79</v>
       </c>
       <c r="M17" s="1">
-        <v>1802124.88</v>
+        <v>1810584.25</v>
       </c>
       <c r="N17" s="1">
-        <v>1826361.99</v>
+        <v>1852384.49</v>
       </c>
       <c r="O17" s="1">
-        <v>0.37</v>
+        <v>0.39</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
         <v>80</v>
       </c>
       <c r="B18" t="s">
         <v>81</v>
       </c>
       <c r="C18" s="1">
-        <v>2500000.0</v>
+        <v>3300000.0</v>
       </c>
       <c r="D18" s="1">
-        <v>103.013</v>
+        <v>99.703</v>
       </c>
       <c r="E18" s="1">
-        <v>103.3764868</v>
+        <v>98.92441182</v>
       </c>
       <c r="F18" t="s">
         <v>8</v>
       </c>
       <c r="G18">
         <v>1.0</v>
       </c>
       <c r="H18" s="1">
-        <v>2584412.17</v>
+        <v>3264505.59</v>
       </c>
       <c r="I18" s="1">
-        <v>-9087.17</v>
+        <v>25693.41</v>
       </c>
       <c r="J18" s="1">
-        <v>-0.35161458011552</v>
+        <v>0.78705363773018</v>
       </c>
       <c r="K18">
-        <v>3.33</v>
+        <v>0.83</v>
       </c>
       <c r="L18" t="s">
         <v>82</v>
       </c>
       <c r="M18" s="1">
-        <v>2575325.0</v>
+        <v>3290199.0</v>
       </c>
       <c r="N18" s="1">
-        <v>2658521.99</v>
+        <v>3317548.32</v>
       </c>
       <c r="O18" s="1">
-        <v>0.53</v>
+        <v>0.69</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
         <v>83</v>
       </c>
       <c r="B19" t="s">
         <v>84</v>
       </c>
       <c r="C19" s="1">
-        <v>3300000.0</v>
+        <v>2200000.0</v>
       </c>
       <c r="D19" s="1">
-        <v>100.387</v>
+        <v>92.007</v>
       </c>
       <c r="E19" s="1">
-        <v>98.92441182</v>
+        <v>81.90598182</v>
       </c>
       <c r="F19" t="s">
         <v>8</v>
       </c>
       <c r="G19">
         <v>1.0</v>
       </c>
       <c r="H19" s="1">
-        <v>3264505.59</v>
+        <v>1801931.6</v>
       </c>
       <c r="I19" s="1">
-        <v>48265.41</v>
+        <v>222222.4</v>
       </c>
       <c r="J19" s="1">
-        <v>1.4784906525463</v>
+        <v>12.332454794622</v>
       </c>
       <c r="K19">
-        <v>0.06</v>
+        <v>0.57</v>
       </c>
       <c r="L19" t="s">
         <v>85</v>
       </c>
       <c r="M19" s="1">
-        <v>3312771.0</v>
+        <v>2024154.0</v>
       </c>
       <c r="N19" s="1">
-        <v>3314760.04</v>
+        <v>2036600.58</v>
       </c>
       <c r="O19" s="1">
-        <v>0.67</v>
+        <v>0.43</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
         <v>86</v>
       </c>
       <c r="B20" t="s">
         <v>87</v>
       </c>
       <c r="C20" s="1">
-        <v>2200000.0</v>
+        <v>3525250.0</v>
       </c>
       <c r="D20" s="1">
-        <v>91.29</v>
+        <v>97.517</v>
       </c>
       <c r="E20" s="1">
-        <v>81.90598182</v>
+        <v>96.4088025</v>
       </c>
       <c r="F20" t="s">
         <v>8</v>
       </c>
       <c r="G20">
         <v>1.0</v>
       </c>
       <c r="H20" s="1">
-        <v>1801931.6</v>
+        <v>3398651.31</v>
       </c>
       <c r="I20" s="1">
-        <v>206448.4</v>
+        <v>3782.41</v>
       </c>
       <c r="J20" s="1">
-        <v>11.45706085625</v>
+        <v>0.11129149933301</v>
       </c>
       <c r="K20">
-        <v>0.32</v>
+        <v>0.38</v>
       </c>
       <c r="L20" t="s">
         <v>88</v>
       </c>
       <c r="M20" s="1">
-        <v>2008380.0</v>
+        <v>3402433.72</v>
       </c>
       <c r="N20" s="1">
-        <v>2015447.12</v>
+        <v>3415784.25</v>
       </c>
       <c r="O20" s="1">
-        <v>0.4</v>
+        <v>0.72</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
         <v>89</v>
       </c>
       <c r="B21" t="s">
         <v>90</v>
       </c>
       <c r="C21" s="1">
-        <v>3525250.0</v>
+        <v>3245250.0</v>
       </c>
       <c r="D21" s="1">
-        <v>94.914</v>
+        <v>98.193</v>
       </c>
       <c r="E21" s="1">
-        <v>96.4088025</v>
+        <v>97.78572159</v>
       </c>
       <c r="F21" t="s">
         <v>8</v>
       </c>
       <c r="G21">
         <v>1.0</v>
       </c>
       <c r="H21" s="1">
-        <v>3398651.31</v>
+        <v>3173391.13</v>
       </c>
       <c r="I21" s="1">
-        <v>-87038.02</v>
+        <v>-19489.76</v>
       </c>
       <c r="J21" s="1">
-        <v>-2.5609576288072</v>
+        <v>-0.61416192336808</v>
       </c>
       <c r="K21">
-        <v>2.26</v>
+        <v>1.84</v>
       </c>
       <c r="L21" t="s">
         <v>91</v>
       </c>
       <c r="M21" s="1">
-        <v>3311613.29</v>
+        <v>3153901.37</v>
       </c>
       <c r="N21" s="1">
-        <v>3391256.1</v>
+        <v>3213623.4</v>
       </c>
       <c r="O21" s="1">
-        <v>0.68</v>
+        <v>0.67</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
         <v>92</v>
       </c>
       <c r="B22" t="s">
         <v>93</v>
       </c>
       <c r="C22" s="1">
-        <v>3245250.0</v>
+        <v>4253000.0</v>
       </c>
       <c r="D22" s="1">
-        <v>95.389</v>
+        <v>103.753</v>
       </c>
       <c r="E22" s="1">
-        <v>97.78572159</v>
+        <v>103.54083188</v>
       </c>
       <c r="F22" t="s">
         <v>8</v>
       </c>
       <c r="G22">
         <v>1.0</v>
       </c>
       <c r="H22" s="1">
-        <v>3173391.13</v>
+        <v>4403591.58</v>
       </c>
       <c r="I22" s="1">
-        <v>-109552.59</v>
+        <v>9023.51</v>
       </c>
       <c r="J22" s="1">
-        <v>-3.4522246238206</v>
+        <v>0.20491250916598</v>
       </c>
       <c r="K22">
-        <v>1.07</v>
+        <v>2.19</v>
       </c>
       <c r="L22" t="s">
         <v>94</v>
       </c>
       <c r="M22" s="1">
-        <v>3063838.54</v>
+        <v>4412615.09</v>
       </c>
       <c r="N22" s="1">
-        <v>3098467.28</v>
+        <v>4505752.84</v>
       </c>
       <c r="O22" s="1">
-        <v>0.62</v>
+        <v>0.94</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
         <v>95</v>
       </c>
       <c r="B23" t="s">
         <v>96</v>
       </c>
       <c r="C23" s="1">
-        <v>4253000.0</v>
+        <v>2124000.0</v>
       </c>
       <c r="D23" s="1">
-        <v>102.957</v>
+        <v>107.023</v>
       </c>
       <c r="E23" s="1">
-        <v>103.54083188</v>
+        <v>108.54733851</v>
       </c>
       <c r="F23" t="s">
         <v>8</v>
       </c>
       <c r="G23">
         <v>1.0</v>
       </c>
       <c r="H23" s="1">
-        <v>4403591.58</v>
+        <v>2305545.47</v>
       </c>
       <c r="I23" s="1">
-        <v>-24830.37</v>
+        <v>-32376.95</v>
       </c>
       <c r="J23" s="1">
-        <v>-0.56386632476938</v>
+        <v>-1.4043075888675</v>
       </c>
       <c r="K23">
-        <v>1.27</v>
+        <v>1.83</v>
       </c>
       <c r="L23" t="s">
         <v>97</v>
       </c>
       <c r="M23" s="1">
-        <v>4378761.21</v>
+        <v>2273168.52</v>
       </c>
       <c r="N23" s="1">
-        <v>4432765.45</v>
+        <v>2312142.47</v>
       </c>
       <c r="O23" s="1">
-        <v>0.89</v>
+        <v>0.48</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
         <v>98</v>
       </c>
       <c r="B24" t="s">
         <v>99</v>
       </c>
       <c r="C24" s="1">
-        <v>2124000.0</v>
+        <v>4327000.0</v>
       </c>
       <c r="D24" s="1">
-        <v>107.24</v>
+        <v>100.995</v>
       </c>
       <c r="E24" s="1">
-        <v>108.54733851</v>
+        <v>99.95464109</v>
       </c>
       <c r="F24" t="s">
         <v>8</v>
       </c>
       <c r="G24">
         <v>1.0</v>
       </c>
       <c r="H24" s="1">
-        <v>2305545.47</v>
+        <v>4325037.32</v>
       </c>
       <c r="I24" s="1">
-        <v>-27767.87</v>
+        <v>45016.33</v>
       </c>
       <c r="J24" s="1">
-        <v>-1.204394810743</v>
+        <v>1.0408310187714</v>
       </c>
       <c r="K24">
-        <v>0.84</v>
+        <v>0.48</v>
       </c>
       <c r="L24" t="s">
         <v>100</v>
       </c>
       <c r="M24" s="1">
-        <v>2277777.6</v>
+        <v>4370053.65</v>
       </c>
       <c r="N24" s="1">
-        <v>2295606.11</v>
+        <v>4390967.48</v>
       </c>
       <c r="O24" s="1">
-        <v>0.46</v>
+        <v>0.92</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
         <v>101</v>
       </c>
       <c r="B25" t="s">
         <v>102</v>
       </c>
       <c r="C25" s="1">
-        <v>4327000.0</v>
+        <v>3261000.0</v>
       </c>
       <c r="D25" s="1">
-        <v>99.198</v>
+        <v>97.504</v>
       </c>
       <c r="E25" s="1">
-        <v>99.95464109</v>
+        <v>100.01062956</v>
       </c>
       <c r="F25" t="s">
         <v>8</v>
       </c>
       <c r="G25">
         <v>1.0</v>
       </c>
       <c r="H25" s="1">
-        <v>4325037.32</v>
+        <v>3261346.63</v>
       </c>
       <c r="I25" s="1">
-        <v>-32739.86</v>
+        <v>-81741.19</v>
       </c>
       <c r="J25" s="1">
-        <v>-0.75698445071452</v>
+        <v>-2.5063631460726</v>
       </c>
       <c r="K25">
-        <v>2.65</v>
+        <v>0.35</v>
       </c>
       <c r="L25" t="s">
         <v>103</v>
       </c>
       <c r="M25" s="1">
-        <v>4292297.46</v>
+        <v>3179605.44</v>
       </c>
       <c r="N25" s="1">
-        <v>4406962.96</v>
+        <v>3191098.2</v>
       </c>
       <c r="O25" s="1">
-        <v>0.88</v>
+        <v>0.67</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
         <v>104</v>
       </c>
       <c r="B26" t="s">
         <v>105</v>
       </c>
       <c r="C26" s="1">
-        <v>3261000.0</v>
+        <v>2657000.0</v>
       </c>
       <c r="D26" s="1">
-        <v>96.737</v>
+        <v>100.066</v>
       </c>
       <c r="E26" s="1">
-        <v>100.01062956</v>
+        <v>100.06368348</v>
       </c>
       <c r="F26" t="s">
         <v>8</v>
       </c>
       <c r="G26">
         <v>1.0</v>
       </c>
       <c r="H26" s="1">
-        <v>3261346.63</v>
+        <v>2658692.07</v>
       </c>
       <c r="I26" s="1">
-        <v>-106753.06</v>
+        <v>61.55</v>
       </c>
       <c r="J26" s="1">
-        <v>-3.2732816260012</v>
+        <v>0.0023150480905448</v>
       </c>
       <c r="K26">
-        <v>1.93</v>
+        <v>2.26</v>
       </c>
       <c r="L26" t="s">
         <v>106</v>
       </c>
       <c r="M26" s="1">
-        <v>3154593.57</v>
+        <v>2658753.62</v>
       </c>
       <c r="N26" s="1">
-        <v>3217605.6</v>
+        <v>2718905.15</v>
       </c>
       <c r="O26" s="1">
-        <v>0.65</v>
+        <v>0.57</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
         <v>107</v>
       </c>
       <c r="B27" t="s">
         <v>108</v>
       </c>
       <c r="C27" s="1">
-        <v>2657000.0</v>
+        <v>4746000.0</v>
       </c>
       <c r="D27" s="1">
-        <v>99.212</v>
+        <v>96.214</v>
       </c>
       <c r="E27" s="1">
-        <v>100.06368348</v>
+        <v>65.88463274</v>
       </c>
       <c r="F27" t="s">
         <v>8</v>
       </c>
       <c r="G27">
         <v>1.0</v>
       </c>
       <c r="H27" s="1">
-        <v>2658692.07</v>
+        <v>3126884.67</v>
       </c>
       <c r="I27" s="1">
-        <v>-22629.23</v>
+        <v>1439431.77</v>
       </c>
       <c r="J27" s="1">
-        <v>-0.85114144113726</v>
+        <v>46.034053759968</v>
       </c>
       <c r="K27">
-        <v>1.57</v>
+        <v>4.14</v>
       </c>
       <c r="L27" t="s">
         <v>109</v>
       </c>
       <c r="M27" s="1">
-        <v>2636062.84</v>
+        <v>4566316.44</v>
       </c>
       <c r="N27" s="1">
-        <v>2677762.98</v>
+        <v>4762657.81</v>
       </c>
       <c r="O27" s="1">
-        <v>0.54</v>
+        <v>1.0</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
         <v>110</v>
       </c>
       <c r="B28" t="s">
         <v>111</v>
       </c>
       <c r="C28" s="1">
-        <v>4746000.0</v>
+        <v>1445000.0</v>
       </c>
       <c r="D28" s="1">
-        <v>95.32</v>
+        <v>99.001</v>
       </c>
       <c r="E28" s="1">
-        <v>65.88463274</v>
+        <v>100.0</v>
       </c>
       <c r="F28" t="s">
         <v>8</v>
       </c>
       <c r="G28">
         <v>1.0</v>
       </c>
       <c r="H28" s="1">
-        <v>3126884.67</v>
+        <v>1445000.0</v>
       </c>
       <c r="I28" s="1">
-        <v>1397002.53</v>
+        <v>-14435.55</v>
       </c>
       <c r="J28" s="1">
-        <v>44.677136429212</v>
+        <v>-0.999</v>
       </c>
       <c r="K28">
-        <v>3.44</v>
+        <v>1.72</v>
       </c>
       <c r="L28" t="s">
         <v>112</v>
       </c>
       <c r="M28" s="1">
-        <v>4523887.2</v>
+        <v>1430564.45</v>
       </c>
       <c r="N28" s="1">
-        <v>4687071.58</v>
+        <v>1455470.63</v>
       </c>
       <c r="O28" s="1">
-        <v>0.94</v>
+        <v>0.3</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
         <v>113</v>
       </c>
       <c r="B29" t="s">
         <v>114</v>
       </c>
       <c r="C29" s="1">
-        <v>1445000.0</v>
+        <v>2950000.0</v>
       </c>
       <c r="D29" s="1">
-        <v>99.551</v>
+        <v>100.296</v>
       </c>
       <c r="E29" s="1">
-        <v>100.0</v>
+        <v>99.45524576</v>
       </c>
       <c r="F29" t="s">
         <v>8</v>
       </c>
       <c r="G29">
         <v>1.0</v>
       </c>
       <c r="H29" s="1">
-        <v>1445000.0</v>
+        <v>2933929.75</v>
       </c>
       <c r="I29" s="1">
-        <v>-6488.05</v>
+        <v>24802.25</v>
       </c>
       <c r="J29" s="1">
-        <v>-0.449</v>
+        <v>0.84535936826708</v>
       </c>
       <c r="K29">
-        <v>1.13</v>
+        <v>0.43</v>
       </c>
       <c r="L29" t="s">
         <v>115</v>
       </c>
       <c r="M29" s="1">
-        <v>1438511.95</v>
+        <v>2958732.0</v>
       </c>
       <c r="N29" s="1">
-        <v>1454888.62</v>
+        <v>2971489.77</v>
       </c>
       <c r="O29" s="1">
-        <v>0.29</v>
+        <v>0.62</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
         <v>116</v>
       </c>
       <c r="B30" t="s">
         <v>117</v>
       </c>
       <c r="C30" s="1">
-        <v>1268000.0</v>
+        <v>1713000.0</v>
       </c>
       <c r="D30" s="1">
-        <v>103.587</v>
+        <v>100.657</v>
       </c>
       <c r="E30" s="1">
-        <v>52.65093533</v>
+        <v>100.0</v>
       </c>
       <c r="F30" t="s">
         <v>8</v>
       </c>
       <c r="G30">
         <v>1.0</v>
       </c>
       <c r="H30" s="1">
-        <v>667613.86</v>
+        <v>1713000.0</v>
       </c>
       <c r="I30" s="1">
-        <v>32910.48</v>
+        <v>11254.41</v>
       </c>
       <c r="J30" s="1">
-        <v>4.9295681189123</v>
+        <v>0.657</v>
       </c>
       <c r="K30">
-        <v>0.84</v>
+        <v>1.44</v>
       </c>
       <c r="L30" t="s">
         <v>118</v>
       </c>
       <c r="M30" s="1">
-        <v>700524.34</v>
+        <v>1724254.41</v>
       </c>
       <c r="N30" s="1">
-        <v>711217.81</v>
+        <v>1748884.73</v>
       </c>
       <c r="O30" s="1">
-        <v>0.14</v>
+        <v>0.37</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
         <v>119</v>
       </c>
       <c r="B31" t="s">
         <v>120</v>
       </c>
       <c r="C31" s="1">
-        <v>1269000.0</v>
+        <v>2247000.0</v>
       </c>
       <c r="D31" s="1">
-        <v>97.729</v>
+        <v>98.927</v>
       </c>
       <c r="E31" s="1">
-        <v>99.92911899</v>
+        <v>100.0</v>
       </c>
       <c r="F31" t="s">
         <v>8</v>
       </c>
       <c r="G31">
         <v>1.0</v>
       </c>
       <c r="H31" s="1">
-        <v>1268100.52</v>
+        <v>2247000.0</v>
       </c>
       <c r="I31" s="1">
-        <v>-27919.51</v>
+        <v>-24110.31</v>
       </c>
       <c r="J31" s="1">
-        <v>-2.2016795640144</v>
+        <v>-1.073</v>
       </c>
       <c r="K31">
-        <v>0.51</v>
+        <v>2.17</v>
       </c>
       <c r="L31" t="s">
         <v>121</v>
       </c>
       <c r="M31" s="1">
-        <v>1240181.01</v>
+        <v>2222889.69</v>
       </c>
       <c r="N31" s="1">
-        <v>1246596.51</v>
+        <v>2271715.13</v>
       </c>
       <c r="O31" s="1">
-        <v>0.25</v>
+        <v>0.48</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
         <v>122</v>
       </c>
       <c r="B32" t="s">
         <v>123</v>
       </c>
       <c r="C32" s="1">
-        <v>1325000.0</v>
+        <v>2282000.0</v>
       </c>
       <c r="D32" s="1">
-        <v>96.409</v>
+        <v>101.981</v>
       </c>
       <c r="E32" s="1">
-        <v>102.98398264</v>
+        <v>103.51827695</v>
       </c>
       <c r="F32" t="s">
         <v>8</v>
       </c>
       <c r="G32">
         <v>1.0</v>
       </c>
       <c r="H32" s="1">
-        <v>1364537.77</v>
+        <v>2362287.08</v>
       </c>
       <c r="I32" s="1">
-        <v>-87118.52</v>
+        <v>-35080.66</v>
       </c>
       <c r="J32" s="1">
-        <v>-6.3844711312022</v>
+        <v>-1.4850294994629</v>
       </c>
       <c r="K32">
-        <v>1.09</v>
+        <v>2.86</v>
       </c>
       <c r="L32" t="s">
         <v>124</v>
       </c>
       <c r="M32" s="1">
-        <v>1277419.25</v>
+        <v>2327206.42</v>
       </c>
       <c r="N32" s="1">
-        <v>1291828.63</v>
+        <v>2392449.43</v>
       </c>
       <c r="O32" s="1">
-        <v>0.26</v>
+        <v>0.5</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
         <v>125</v>
       </c>
       <c r="B33" t="s">
         <v>126</v>
       </c>
       <c r="C33" s="1">
-        <v>2950000.0</v>
+        <v>791000.0</v>
       </c>
       <c r="D33" s="1">
-        <v>97.66</v>
+        <v>102.135</v>
       </c>
       <c r="E33" s="1">
-        <v>99.45524576</v>
+        <v>100.39127686</v>
       </c>
       <c r="F33" t="s">
         <v>8</v>
       </c>
       <c r="G33">
         <v>1.0</v>
       </c>
       <c r="H33" s="1">
-        <v>2933929.75</v>
+        <v>794095.0</v>
       </c>
       <c r="I33" s="1">
-        <v>-52959.75</v>
+        <v>13792.85</v>
       </c>
       <c r="J33" s="1">
-        <v>-1.8050790070894</v>
+        <v>1.7369269419906</v>
       </c>
       <c r="K33">
-        <v>1.04</v>
+        <v>1.13</v>
       </c>
       <c r="L33" t="s">
         <v>127</v>
       </c>
       <c r="M33" s="1">
-        <v>2880970.0</v>
+        <v>807887.85</v>
       </c>
       <c r="N33" s="1">
-        <v>2911735.22</v>
+        <v>816863.5</v>
       </c>
       <c r="O33" s="1">
-        <v>0.58</v>
+        <v>0.17</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
         <v>128</v>
       </c>
       <c r="B34" t="s">
         <v>129</v>
       </c>
       <c r="C34" s="1">
-        <v>1713000.0</v>
+        <v>1800000.0</v>
       </c>
       <c r="D34" s="1">
-        <v>99.181</v>
+        <v>102.801</v>
       </c>
       <c r="E34" s="1">
-        <v>100.0</v>
+        <v>103.60736833</v>
       </c>
       <c r="F34" t="s">
         <v>8</v>
       </c>
       <c r="G34">
         <v>1.0</v>
       </c>
       <c r="H34" s="1">
-        <v>1713000.0</v>
+        <v>1864932.63</v>
       </c>
       <c r="I34" s="1">
-        <v>-14029.47</v>
+        <v>-14514.63</v>
       </c>
       <c r="J34" s="1">
-        <v>-0.819</v>
+        <v>-0.77829245767446</v>
       </c>
       <c r="K34">
-        <v>0.73</v>
+        <v>3.13</v>
       </c>
       <c r="L34" t="s">
         <v>130</v>
       </c>
       <c r="M34" s="1">
-        <v>1698970.53</v>
+        <v>1850418.0</v>
       </c>
       <c r="N34" s="1">
-        <v>1711407.62</v>
+        <v>1906778.96</v>
       </c>
       <c r="O34" s="1">
-        <v>0.34</v>
+        <v>0.4</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
         <v>131</v>
       </c>
       <c r="B35" t="s">
         <v>132</v>
       </c>
       <c r="C35" s="1">
-        <v>2247000.0</v>
+        <v>2724000.0</v>
       </c>
       <c r="D35" s="1">
-        <v>97.117</v>
+        <v>98.741</v>
       </c>
       <c r="E35" s="1">
-        <v>100.0</v>
+        <v>93.54200514</v>
       </c>
       <c r="F35" t="s">
         <v>8</v>
       </c>
       <c r="G35">
         <v>1.0</v>
       </c>
       <c r="H35" s="1">
-        <v>2247000.0</v>
+        <v>2548084.22</v>
       </c>
       <c r="I35" s="1">
-        <v>-64781.01</v>
+        <v>141620.62</v>
       </c>
       <c r="J35" s="1">
-        <v>-2.883</v>
+        <v>5.5579253969871</v>
       </c>
       <c r="K35">
-        <v>1.44</v>
+        <v>0.63</v>
       </c>
       <c r="L35" t="s">
         <v>133</v>
       </c>
       <c r="M35" s="1">
-        <v>2182218.99</v>
+        <v>2689704.84</v>
       </c>
       <c r="N35" s="1">
-        <v>2214660.05</v>
+        <v>2706729.84</v>
       </c>
       <c r="O35" s="1">
-        <v>0.44</v>
+        <v>0.57</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
         <v>134</v>
       </c>
       <c r="B36" t="s">
         <v>135</v>
       </c>
       <c r="C36" s="1">
-        <v>2282000.0</v>
+        <v>2700000.0</v>
       </c>
       <c r="D36" s="1">
-        <v>101.129</v>
+        <v>100.544</v>
       </c>
       <c r="E36" s="1">
-        <v>103.51827695</v>
+        <v>97.99</v>
       </c>
       <c r="F36" t="s">
         <v>8</v>
       </c>
       <c r="G36">
         <v>1.0</v>
       </c>
       <c r="H36" s="1">
-        <v>2362287.08</v>
+        <v>2645730.0</v>
       </c>
       <c r="I36" s="1">
-        <v>-54523.3</v>
+        <v>68958.0</v>
       </c>
       <c r="J36" s="1">
-        <v>-2.3080725649992</v>
+        <v>2.6063884069803</v>
       </c>
       <c r="K36">
-        <v>2.06</v>
+        <v>0.4</v>
       </c>
       <c r="L36" t="s">
         <v>136</v>
       </c>
       <c r="M36" s="1">
-        <v>2307763.78</v>
+        <v>2714688.0</v>
       </c>
       <c r="N36" s="1">
-        <v>2354782.49</v>
+        <v>2725563.0</v>
       </c>
       <c r="O36" s="1">
-        <v>0.47</v>
+        <v>0.57</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
         <v>137</v>
       </c>
       <c r="B37" t="s">
         <v>138</v>
       </c>
       <c r="C37" s="1">
-        <v>791000.0</v>
+        <v>4233000.0</v>
       </c>
       <c r="D37" s="1">
-        <v>100.147</v>
+        <v>104.138</v>
       </c>
       <c r="E37" s="1">
-        <v>100.39127686</v>
+        <v>100.83408623</v>
       </c>
       <c r="F37" t="s">
         <v>8</v>
       </c>
       <c r="G37">
         <v>1.0</v>
       </c>
       <c r="H37" s="1">
-        <v>794095.0</v>
+        <v>4268306.87</v>
       </c>
       <c r="I37" s="1">
-        <v>-1932.23</v>
+        <v>139854.67</v>
       </c>
       <c r="J37" s="1">
-        <v>-0.24332479111441</v>
+        <v>3.27658423491</v>
       </c>
       <c r="K37">
-        <v>0.39</v>
+        <v>3.53</v>
       </c>
       <c r="L37" t="s">
         <v>139</v>
       </c>
       <c r="M37" s="1">
-        <v>792162.77</v>
+        <v>4408161.54</v>
       </c>
       <c r="N37" s="1">
-        <v>795233.39</v>
+        <v>4557551.17</v>
       </c>
       <c r="O37" s="1">
-        <v>0.16</v>
+        <v>0.95</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
         <v>140</v>
       </c>
       <c r="B38" t="s">
         <v>141</v>
       </c>
       <c r="C38" s="1">
-        <v>1800000.0</v>
+        <v>2377000.0</v>
       </c>
       <c r="D38" s="1">
-        <v>102.071</v>
+        <v>101.956</v>
       </c>
       <c r="E38" s="1">
-        <v>103.60736833</v>
+        <v>100.1633029</v>
       </c>
       <c r="F38" t="s">
         <v>8</v>
       </c>
       <c r="G38">
         <v>1.0</v>
       </c>
       <c r="H38" s="1">
-        <v>1864932.63</v>
+        <v>2380881.71</v>
       </c>
       <c r="I38" s="1">
-        <v>-27654.63</v>
+        <v>42612.41</v>
       </c>
       <c r="J38" s="1">
-        <v>-1.4828755503088</v>
+        <v>1.7897743437241</v>
       </c>
       <c r="K38">
-        <v>2.42</v>
+        <v>0.79</v>
       </c>
       <c r="L38" t="s">
         <v>142</v>
       </c>
       <c r="M38" s="1">
-        <v>1837278.0</v>
+        <v>2423494.12</v>
       </c>
       <c r="N38" s="1">
-        <v>1880749.23</v>
+        <v>2442378.06</v>
       </c>
       <c r="O38" s="1">
-        <v>0.38</v>
+        <v>0.51</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
         <v>143</v>
       </c>
       <c r="B39" t="s">
         <v>144</v>
       </c>
       <c r="C39" s="1">
-        <v>2724000.0</v>
+        <v>5123000.0</v>
       </c>
       <c r="D39" s="1">
-        <v>98.364</v>
+        <v>103.0</v>
       </c>
       <c r="E39" s="1">
-        <v>93.54200514</v>
+        <v>102.84970974</v>
       </c>
       <c r="F39" t="s">
         <v>8</v>
       </c>
       <c r="G39">
         <v>1.0</v>
       </c>
       <c r="H39" s="1">
-        <v>2548084.22</v>
+        <v>5268990.63</v>
       </c>
       <c r="I39" s="1">
-        <v>131351.14</v>
+        <v>7699.37</v>
       </c>
       <c r="J39" s="1">
-        <v>5.1548979020795</v>
+        <v>0.14612609018817</v>
       </c>
       <c r="K39">
-        <v>0.19</v>
+        <v>3.73</v>
       </c>
       <c r="L39" t="s">
         <v>145</v>
       </c>
       <c r="M39" s="1">
-        <v>2679435.36</v>
+        <v>5276690.0</v>
       </c>
       <c r="N39" s="1">
-        <v>2684566.18</v>
+        <v>5467735.21</v>
       </c>
       <c r="O39" s="1">
-        <v>0.54</v>
+        <v>1.15</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
         <v>146</v>
       </c>
       <c r="B40" t="s">
         <v>147</v>
       </c>
       <c r="C40" s="1">
-        <v>2700000.0</v>
+        <v>2472000.0</v>
       </c>
       <c r="D40" s="1">
-        <v>98.01</v>
+        <v>94.37</v>
       </c>
       <c r="E40" s="1">
-        <v>97.99</v>
+        <v>100.08024879</v>
       </c>
       <c r="F40" t="s">
         <v>8</v>
       </c>
       <c r="G40">
         <v>1.0</v>
       </c>
       <c r="H40" s="1">
-        <v>2645730.0</v>
+        <v>2473983.75</v>
       </c>
       <c r="I40" s="1">
-        <v>540.0</v>
+        <v>-141157.35</v>
       </c>
       <c r="J40" s="1">
-        <v>0.020410245943464</v>
+        <v>-5.7056700554319</v>
       </c>
       <c r="K40">
-        <v>2.21</v>
+        <v>0.33</v>
       </c>
       <c r="L40" t="s">
         <v>148</v>
       </c>
       <c r="M40" s="1">
-        <v>2646270.0</v>
+        <v>2332826.4</v>
       </c>
       <c r="N40" s="1">
-        <v>2705895.0</v>
+        <v>2340997.73</v>
       </c>
       <c r="O40" s="1">
-        <v>0.54</v>
+        <v>0.49</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
         <v>149</v>
       </c>
       <c r="B41" t="s">
         <v>150</v>
       </c>
       <c r="C41" s="1">
-        <v>4233000.0</v>
+        <v>3348000.0</v>
       </c>
       <c r="D41" s="1">
-        <v>101.057</v>
+        <v>100.022</v>
       </c>
       <c r="E41" s="1">
-        <v>100.83408623</v>
+        <v>100.0</v>
       </c>
       <c r="F41" t="s">
         <v>8</v>
       </c>
       <c r="G41">
         <v>1.0</v>
       </c>
       <c r="H41" s="1">
-        <v>4268306.87</v>
+        <v>3348000.0</v>
       </c>
       <c r="I41" s="1">
-        <v>9435.94</v>
+        <v>736.56</v>
       </c>
       <c r="J41" s="1">
-        <v>0.2210698594874</v>
+        <v>0.022</v>
       </c>
       <c r="K41">
-        <v>2.38</v>
+        <v>2.65</v>
       </c>
       <c r="L41" t="s">
         <v>151</v>
       </c>
       <c r="M41" s="1">
-        <v>4277742.81</v>
+        <v>3348736.56</v>
       </c>
       <c r="N41" s="1">
-        <v>4378629.31</v>
+        <v>3437598.06</v>
       </c>
       <c r="O41" s="1">
-        <v>0.88</v>
+        <v>0.72</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
         <v>152</v>
       </c>
       <c r="B42" t="s">
         <v>153</v>
       </c>
       <c r="C42" s="1">
-        <v>2377000.0</v>
+        <v>1897000.0</v>
       </c>
       <c r="D42" s="1">
-        <v>100.598</v>
+        <v>103.429</v>
       </c>
       <c r="E42" s="1">
-        <v>100.1633029</v>
+        <v>102.70391249</v>
       </c>
       <c r="F42" t="s">
         <v>8</v>
       </c>
       <c r="G42">
         <v>1.0</v>
       </c>
       <c r="H42" s="1">
-        <v>2380881.71</v>
+        <v>1948293.22</v>
       </c>
       <c r="I42" s="1">
-        <v>10332.75</v>
+        <v>13754.91</v>
       </c>
       <c r="J42" s="1">
-        <v>0.43398838155634</v>
+        <v>0.70599794008419</v>
       </c>
       <c r="K42">
-        <v>3.13</v>
+        <v>0.52</v>
       </c>
       <c r="L42" t="s">
         <v>154</v>
       </c>
       <c r="M42" s="1">
-        <v>2391214.46</v>
+        <v>1962048.13</v>
       </c>
       <c r="N42" s="1">
-        <v>2465495.71</v>
+        <v>1971981.03</v>
       </c>
       <c r="O42" s="1">
-        <v>0.49</v>
+        <v>0.41</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
         <v>155</v>
       </c>
       <c r="B43" t="s">
         <v>156</v>
       </c>
       <c r="C43" s="1">
-        <v>5123000.0</v>
+        <v>972000.0</v>
       </c>
       <c r="D43" s="1">
-        <v>101.836</v>
+        <v>102.076</v>
       </c>
       <c r="E43" s="1">
-        <v>102.84970974</v>
+        <v>100.0</v>
       </c>
       <c r="F43" t="s">
         <v>8</v>
       </c>
       <c r="G43">
         <v>1.0</v>
       </c>
       <c r="H43" s="1">
-        <v>5268990.63</v>
+        <v>972000.0</v>
       </c>
       <c r="I43" s="1">
-        <v>-51932.35</v>
+        <v>20178.72</v>
       </c>
       <c r="J43" s="1">
-        <v>-0.98562236387959</v>
+        <v>2.076</v>
       </c>
       <c r="K43">
-        <v>2.69</v>
+        <v>0.53</v>
       </c>
       <c r="L43" t="s">
         <v>157</v>
       </c>
       <c r="M43" s="1">
-        <v>5217058.28</v>
+        <v>992178.72</v>
       </c>
       <c r="N43" s="1">
-        <v>5354738.91</v>
+        <v>997376.22</v>
       </c>
       <c r="O43" s="1">
-        <v>1.07</v>
+        <v>0.21</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
         <v>158</v>
       </c>
       <c r="B44" t="s">
         <v>159</v>
       </c>
       <c r="C44" s="1">
-        <v>2472000.0</v>
+        <v>2500000.0</v>
       </c>
       <c r="D44" s="1">
-        <v>96.795</v>
+        <v>106.661</v>
       </c>
       <c r="E44" s="1">
-        <v>100.08024879</v>
+        <v>101.486</v>
       </c>
       <c r="F44" t="s">
         <v>8</v>
       </c>
       <c r="G44">
         <v>1.0</v>
       </c>
       <c r="H44" s="1">
-        <v>2473983.75</v>
+        <v>2537150.0</v>
       </c>
       <c r="I44" s="1">
-        <v>-81211.35</v>
+        <v>129375.0</v>
       </c>
       <c r="J44" s="1">
-        <v>-3.2826145280865</v>
+        <v>5.0992255089372</v>
       </c>
       <c r="K44">
-        <v>2.86</v>
+        <v>6.93</v>
       </c>
       <c r="L44" t="s">
         <v>160</v>
       </c>
       <c r="M44" s="1">
-        <v>2392772.4</v>
+        <v>2666525.0</v>
       </c>
       <c r="N44" s="1">
-        <v>2463430.4</v>
+        <v>2839667.12</v>
       </c>
       <c r="O44" s="1">
-        <v>0.49</v>
+        <v>0.59</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
         <v>161</v>
       </c>
       <c r="B45" t="s">
         <v>162</v>
       </c>
       <c r="C45" s="1">
-        <v>3348000.0</v>
+        <v>1936000.0</v>
       </c>
       <c r="D45" s="1">
-        <v>99.248</v>
+        <v>100.477</v>
       </c>
       <c r="E45" s="1">
-        <v>100.0</v>
+        <v>100.10319267</v>
       </c>
       <c r="F45" t="s">
         <v>8</v>
       </c>
       <c r="G45">
         <v>1.0</v>
       </c>
       <c r="H45" s="1">
-        <v>3348000.0</v>
+        <v>1937997.81</v>
       </c>
       <c r="I45" s="1">
-        <v>-25176.96</v>
+        <v>7236.91</v>
       </c>
       <c r="J45" s="1">
-        <v>-0.752</v>
+        <v>0.37342199060586</v>
       </c>
       <c r="K45">
-        <v>1.98</v>
+        <v>1.97</v>
       </c>
       <c r="L45" t="s">
         <v>163</v>
       </c>
       <c r="M45" s="1">
-        <v>3322823.04</v>
+        <v>1945234.72</v>
       </c>
       <c r="N45" s="1">
-        <v>3389015.79</v>
+        <v>1983295.94</v>
       </c>
       <c r="O45" s="1">
-        <v>0.68</v>
+        <v>0.42</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
         <v>164</v>
       </c>
       <c r="B46" t="s">
         <v>165</v>
       </c>
       <c r="C46" s="1">
-        <v>1897000.0</v>
+        <v>2700000.0</v>
       </c>
       <c r="D46" s="1">
-        <v>102.528</v>
+        <v>97.771</v>
       </c>
       <c r="E46" s="1">
-        <v>102.70391249</v>
+        <v>96.84</v>
       </c>
       <c r="F46" t="s">
         <v>8</v>
       </c>
       <c r="G46">
         <v>1.0</v>
       </c>
       <c r="H46" s="1">
-        <v>1948293.22</v>
+        <v>2614680.0</v>
       </c>
       <c r="I46" s="1">
-        <v>-3337.06</v>
+        <v>25136.99</v>
       </c>
       <c r="J46" s="1">
-        <v>-0.17128119965433</v>
+        <v>0.96137921275261</v>
       </c>
       <c r="K46">
-        <v>2.87</v>
+        <v>0.39</v>
       </c>
       <c r="L46" t="s">
         <v>166</v>
       </c>
       <c r="M46" s="1">
-        <v>1944956.16</v>
+        <v>2639816.99</v>
       </c>
       <c r="N46" s="1">
-        <v>1999415.87</v>
+        <v>2650420.12</v>
       </c>
       <c r="O46" s="1">
-        <v>0.4</v>
+        <v>0.56</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
         <v>167</v>
       </c>
       <c r="B47" t="s">
         <v>168</v>
       </c>
       <c r="C47" s="1">
-        <v>2500000.0</v>
+        <v>2170000.0</v>
       </c>
       <c r="D47" s="1">
-        <v>104.143</v>
+        <v>97.756</v>
       </c>
       <c r="E47" s="1">
-        <v>101.486</v>
+        <v>92.4965576</v>
       </c>
       <c r="F47" t="s">
         <v>8</v>
       </c>
       <c r="G47">
         <v>1.0</v>
       </c>
       <c r="H47" s="1">
-        <v>2537150.0</v>
+        <v>2007175.3</v>
       </c>
       <c r="I47" s="1">
-        <v>66425.0</v>
+        <v>114129.9</v>
       </c>
       <c r="J47" s="1">
-        <v>2.6180951067142</v>
+        <v>5.6860952802677</v>
       </c>
       <c r="K47">
-        <v>5.83</v>
+        <v>1.03</v>
       </c>
       <c r="L47" t="s">
         <v>169</v>
       </c>
       <c r="M47" s="1">
-        <v>2603575.0</v>
+        <v>2121305.2</v>
       </c>
       <c r="N47" s="1">
-        <v>2749208.56</v>
+        <v>2143721.0</v>
       </c>
       <c r="O47" s="1">
-        <v>0.55</v>
+        <v>0.45</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
         <v>170</v>
       </c>
       <c r="B48" t="s">
         <v>171</v>
       </c>
       <c r="C48" s="1">
-        <v>1936000.0</v>
+        <v>4063000.0</v>
       </c>
       <c r="D48" s="1">
-        <v>99.352</v>
+        <v>98.262</v>
       </c>
       <c r="E48" s="1">
-        <v>100.10319267</v>
+        <v>97.961492</v>
       </c>
       <c r="F48" t="s">
         <v>8</v>
       </c>
       <c r="G48">
         <v>1.0</v>
       </c>
       <c r="H48" s="1">
-        <v>1937997.81</v>
+        <v>3980175.42</v>
       </c>
       <c r="I48" s="1">
-        <v>-14543.09</v>
+        <v>12209.64</v>
       </c>
       <c r="J48" s="1">
-        <v>-0.75041828865637</v>
+        <v>0.30676135374958</v>
       </c>
       <c r="K48">
-        <v>1.31</v>
+        <v>1.76</v>
       </c>
       <c r="L48" t="s">
         <v>172</v>
       </c>
       <c r="M48" s="1">
-        <v>1923454.72</v>
+        <v>3992385.06</v>
       </c>
       <c r="N48" s="1">
-        <v>1948743.72</v>
+        <v>4063849.33</v>
       </c>
       <c r="O48" s="1">
-        <v>0.39</v>
+        <v>0.85</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
         <v>173</v>
       </c>
       <c r="B49" t="s">
         <v>174</v>
       </c>
       <c r="C49" s="1">
-        <v>2700000.0</v>
+        <v>1800000.0</v>
       </c>
       <c r="D49" s="1">
-        <v>96.55</v>
+        <v>90.312</v>
       </c>
       <c r="E49" s="1">
-        <v>96.84</v>
+        <v>89.54278944</v>
       </c>
       <c r="F49" t="s">
         <v>8</v>
       </c>
       <c r="G49">
         <v>1.0</v>
       </c>
       <c r="H49" s="1">
-        <v>2614680.0</v>
+        <v>1611770.21</v>
       </c>
       <c r="I49" s="1">
-        <v>-7830.01</v>
+        <v>13845.79</v>
       </c>
       <c r="J49" s="1">
-        <v>-0.29946341426102</v>
+        <v>0.85904243136495</v>
       </c>
       <c r="K49">
-        <v>2.26</v>
+        <v>2.99</v>
       </c>
       <c r="L49" t="s">
         <v>175</v>
       </c>
       <c r="M49" s="1">
-        <v>2606849.99</v>
+        <v>1625616.0</v>
       </c>
       <c r="N49" s="1">
-        <v>2667909.37</v>
+        <v>1679431.07</v>
       </c>
       <c r="O49" s="1">
-        <v>0.54</v>
+        <v>0.35</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
         <v>176</v>
       </c>
       <c r="B50" t="s">
         <v>177</v>
       </c>
       <c r="C50" s="1">
-        <v>2170000.0</v>
+        <v>2477000.0</v>
       </c>
       <c r="D50" s="1">
-        <v>97.296</v>
+        <v>98.849</v>
       </c>
       <c r="E50" s="1">
-        <v>92.4965576</v>
+        <v>100.00201776</v>
       </c>
       <c r="F50" t="s">
         <v>8</v>
       </c>
       <c r="G50">
         <v>1.0</v>
       </c>
       <c r="H50" s="1">
-        <v>2007175.3</v>
+        <v>2477049.98</v>
       </c>
       <c r="I50" s="1">
-        <v>104147.9</v>
+        <v>-28560.25</v>
       </c>
       <c r="J50" s="1">
-        <v>5.1887794753154</v>
+        <v>-1.1529944987222</v>
       </c>
       <c r="K50">
-        <v>0.6</v>
+        <v>0.46</v>
       </c>
       <c r="L50" t="s">
         <v>178</v>
       </c>
       <c r="M50" s="1">
-        <v>2111323.2</v>
+        <v>2448489.73</v>
       </c>
       <c r="N50" s="1">
-        <v>2124320.6</v>
+        <v>2459842.65</v>
       </c>
       <c r="O50" s="1">
-        <v>0.43</v>
+        <v>0.52</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
         <v>179</v>
       </c>
       <c r="B51" t="s">
         <v>180</v>
       </c>
       <c r="C51" s="1">
-        <v>4063000.0</v>
+        <v>3207000.0</v>
       </c>
       <c r="D51" s="1">
-        <v>97.296</v>
+        <v>102.63</v>
       </c>
       <c r="E51" s="1">
-        <v>97.961492</v>
+        <v>102.084372</v>
       </c>
       <c r="F51" t="s">
         <v>8</v>
       </c>
       <c r="G51">
         <v>1.0</v>
       </c>
       <c r="H51" s="1">
-        <v>3980175.42</v>
+        <v>3273845.81</v>
       </c>
       <c r="I51" s="1">
-        <v>-27038.94</v>
+        <v>17498.29</v>
       </c>
       <c r="J51" s="1">
-        <v>-0.67934040957421</v>
+        <v>0.53448729767759</v>
       </c>
       <c r="K51">
-        <v>0.92</v>
+        <v>0.51</v>
       </c>
       <c r="L51" t="s">
         <v>181</v>
       </c>
       <c r="M51" s="1">
-        <v>3953136.48</v>
+        <v>3291344.1</v>
       </c>
       <c r="N51" s="1">
-        <v>3990538.34</v>
+        <v>3307813.38</v>
       </c>
       <c r="O51" s="1">
-        <v>0.8</v>
+        <v>0.69</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
         <v>182</v>
       </c>
       <c r="B52" t="s">
         <v>183</v>
       </c>
       <c r="C52" s="1">
-        <v>1800000.0</v>
+        <v>1923000.0</v>
       </c>
       <c r="D52" s="1">
-        <v>86.762</v>
+        <v>101.772</v>
       </c>
       <c r="E52" s="1">
-        <v>89.54278944</v>
+        <v>100.24366355</v>
       </c>
       <c r="F52" t="s">
         <v>8</v>
       </c>
       <c r="G52">
         <v>1.0</v>
       </c>
       <c r="H52" s="1">
-        <v>1611770.21</v>
+        <v>1927685.65</v>
       </c>
       <c r="I52" s="1">
-        <v>-50054.21</v>
+        <v>29389.91</v>
       </c>
       <c r="J52" s="1">
-        <v>-3.1055425698679</v>
+        <v>1.5246215066238</v>
       </c>
       <c r="K52">
-        <v>2.47</v>
+        <v>2.73</v>
       </c>
       <c r="L52" t="s">
         <v>184</v>
       </c>
       <c r="M52" s="1">
-        <v>1561716.0</v>
+        <v>1957075.56</v>
       </c>
       <c r="N52" s="1">
-        <v>1606099.56</v>
+        <v>2009664.27</v>
       </c>
       <c r="O52" s="1">
-        <v>0.32</v>
+        <v>0.42</v>
       </c>
       <c r="P52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
         <v>185</v>
       </c>
       <c r="B53" t="s">
         <v>186</v>
       </c>
       <c r="C53" s="1">
-        <v>2477000.0</v>
+        <v>1600000.0</v>
       </c>
       <c r="D53" s="1">
-        <v>97.643</v>
+        <v>100.016</v>
       </c>
       <c r="E53" s="1">
-        <v>100.00201776</v>
+        <v>99.8308825</v>
       </c>
       <c r="F53" t="s">
         <v>8</v>
       </c>
       <c r="G53">
         <v>1.0</v>
       </c>
       <c r="H53" s="1">
-        <v>2477049.98</v>
+        <v>1597294.12</v>
       </c>
       <c r="I53" s="1">
-        <v>-58432.87</v>
+        <v>2961.88</v>
       </c>
       <c r="J53" s="1">
-        <v>-2.3589701649863</v>
+        <v>0.18543109643451</v>
       </c>
       <c r="K53">
-        <v>1.75</v>
+        <v>1.71</v>
       </c>
       <c r="L53" t="s">
         <v>187</v>
       </c>
       <c r="M53" s="1">
-        <v>2418617.11</v>
+        <v>1600256.0</v>
       </c>
       <c r="N53" s="1">
-        <v>2461964.61</v>
+        <v>1627642.3</v>
       </c>
       <c r="O53" s="1">
-        <v>0.49</v>
+        <v>0.34</v>
       </c>
       <c r="P53">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
         <v>188</v>
       </c>
       <c r="B54" t="s">
         <v>189</v>
       </c>
       <c r="C54" s="1">
-        <v>3207000.0</v>
+        <v>1582000.0</v>
       </c>
       <c r="D54" s="1">
-        <v>101.68</v>
+        <v>100.694</v>
       </c>
       <c r="E54" s="1">
-        <v>102.084372</v>
+        <v>100.16979772</v>
       </c>
       <c r="F54" t="s">
         <v>8</v>
       </c>
       <c r="G54">
         <v>1.0</v>
       </c>
       <c r="H54" s="1">
-        <v>3273845.81</v>
+        <v>1584686.2</v>
       </c>
       <c r="I54" s="1">
-        <v>-12968.21</v>
+        <v>8292.88</v>
       </c>
       <c r="J54" s="1">
-        <v>-0.39611547863337</v>
+        <v>0.523313700845</v>
       </c>
       <c r="K54">
-        <v>2.82</v>
+        <v>0.92</v>
       </c>
       <c r="L54" t="s">
         <v>190</v>
       </c>
       <c r="M54" s="1">
-        <v>3260877.6</v>
+        <v>1592979.08</v>
       </c>
       <c r="N54" s="1">
-        <v>3351174.69</v>
+        <v>1607563.14</v>
       </c>
       <c r="O54" s="1">
-        <v>0.67</v>
+        <v>0.34</v>
       </c>
       <c r="P54">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
         <v>191</v>
       </c>
       <c r="B55" t="s">
         <v>192</v>
       </c>
       <c r="C55" s="1">
-        <v>1923000.0</v>
+        <v>4300000.0</v>
       </c>
       <c r="D55" s="1">
-        <v>100.416</v>
+        <v>95.422</v>
       </c>
       <c r="E55" s="1">
-        <v>100.24366355</v>
+        <v>91.58588302</v>
       </c>
       <c r="F55" t="s">
         <v>8</v>
       </c>
       <c r="G55">
         <v>1.0</v>
       </c>
       <c r="H55" s="1">
-        <v>1927685.65</v>
+        <v>3938192.97</v>
       </c>
       <c r="I55" s="1">
-        <v>3314.02</v>
+        <v>164953.03</v>
       </c>
       <c r="J55" s="1">
-        <v>0.17191703429447</v>
+        <v>4.1885461493777</v>
       </c>
       <c r="K55">
-        <v>1.97</v>
+        <v>1.24</v>
       </c>
       <c r="L55" t="s">
         <v>193</v>
       </c>
       <c r="M55" s="1">
-        <v>1930999.67</v>
+        <v>4103146.0</v>
       </c>
       <c r="N55" s="1">
-        <v>1968898.8</v>
+        <v>4156630.93</v>
       </c>
       <c r="O55" s="1">
-        <v>0.4</v>
+        <v>0.87</v>
       </c>
       <c r="P55">
         <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="s">
         <v>194</v>
       </c>
       <c r="B56" t="s">
         <v>195</v>
       </c>
       <c r="C56" s="1">
-        <v>1289000.0</v>
+        <v>1547000.0</v>
       </c>
       <c r="D56" s="1">
-        <v>100.045</v>
+        <v>100.554</v>
       </c>
       <c r="E56" s="1">
         <v>100.0</v>
       </c>
       <c r="F56" t="s">
         <v>8</v>
       </c>
       <c r="G56">
         <v>1.0</v>
       </c>
       <c r="H56" s="1">
-        <v>1289000.0</v>
+        <v>1547000.0</v>
       </c>
       <c r="I56" s="1">
-        <v>580.05</v>
+        <v>8570.38</v>
       </c>
       <c r="J56" s="1">
-        <v>0.045</v>
+        <v>0.554</v>
       </c>
       <c r="K56">
-        <v>0.14</v>
+        <v>0.43</v>
       </c>
       <c r="L56" t="s">
         <v>196</v>
       </c>
       <c r="M56" s="1">
-        <v>1289580.05</v>
+        <v>1555570.38</v>
       </c>
       <c r="N56" s="1">
-        <v>1291400.76</v>
+        <v>1562274.02</v>
       </c>
       <c r="O56" s="1">
-        <v>0.26</v>
+        <v>0.33</v>
       </c>
       <c r="P56">
         <v>1</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" t="s">
         <v>197</v>
       </c>
       <c r="B57" t="s">
         <v>198</v>
       </c>
       <c r="C57" s="1">
-        <v>1600000.0</v>
+        <v>2994000.0</v>
       </c>
       <c r="D57" s="1">
-        <v>100.452</v>
+        <v>90.0</v>
       </c>
       <c r="E57" s="1">
-        <v>99.8308825</v>
+        <v>100.6600501</v>
       </c>
       <c r="F57" t="s">
         <v>8</v>
       </c>
       <c r="G57">
         <v>1.0</v>
       </c>
       <c r="H57" s="1">
-        <v>1597294.12</v>
+        <v>3013761.9</v>
       </c>
       <c r="I57" s="1">
-        <v>9937.88</v>
+        <v>-319161.9</v>
       </c>
       <c r="J57" s="1">
-        <v>0.62216969783874</v>
+        <v>-10.590149805796</v>
       </c>
       <c r="K57">
-        <v>0.98</v>
+        <v>0.5</v>
       </c>
       <c r="L57" t="s">
         <v>199</v>
       </c>
       <c r="M57" s="1">
-        <v>1607232.0</v>
+        <v>2694600.0</v>
       </c>
       <c r="N57" s="1">
-        <v>1622881.32</v>
+        <v>2709673.96</v>
       </c>
       <c r="O57" s="1">
-        <v>0.33</v>
+        <v>0.57</v>
       </c>
       <c r="P57">
         <v>1</v>
       </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58" t="s">
         <v>200</v>
       </c>
       <c r="B58" t="s">
         <v>201</v>
       </c>
       <c r="C58" s="1">
-        <v>1582000.0</v>
+        <v>4400000.0</v>
       </c>
       <c r="D58" s="1">
-        <v>99.947</v>
+        <v>98.419</v>
       </c>
       <c r="E58" s="1">
-        <v>100.16979772</v>
+        <v>91.49876455</v>
       </c>
       <c r="F58" t="s">
         <v>8</v>
       </c>
       <c r="G58">
         <v>1.0</v>
       </c>
       <c r="H58" s="1">
-        <v>1584686.2</v>
+        <v>4025945.64</v>
       </c>
       <c r="I58" s="1">
-        <v>-3524.66</v>
+        <v>304490.36</v>
       </c>
       <c r="J58" s="1">
-        <v>-0.22242006019867</v>
+        <v>7.5632009775472</v>
       </c>
       <c r="K58">
-        <v>0.14</v>
+        <v>0.25</v>
       </c>
       <c r="L58" t="s">
         <v>202</v>
       </c>
       <c r="M58" s="1">
-        <v>1581161.54</v>
+        <v>4330436.0</v>
       </c>
       <c r="N58" s="1">
-        <v>1583386.23</v>
+        <v>4341466.14</v>
       </c>
       <c r="O58" s="1">
-        <v>0.32</v>
+        <v>0.91</v>
       </c>
       <c r="P58">
         <v>1</v>
       </c>
     </row>
     <row r="59" spans="1:16">
       <c r="A59" t="s">
         <v>203</v>
       </c>
       <c r="B59" t="s">
         <v>204</v>
       </c>
       <c r="C59" s="1">
-        <v>4300000.0</v>
+        <v>3100000.0</v>
       </c>
       <c r="D59" s="1">
-        <v>94.393</v>
+        <v>100.333</v>
       </c>
       <c r="E59" s="1">
-        <v>91.58588302</v>
+        <v>101.46012484</v>
       </c>
       <c r="F59" t="s">
         <v>8</v>
       </c>
       <c r="G59">
         <v>1.0</v>
       </c>
       <c r="H59" s="1">
-        <v>3938192.97</v>
+        <v>3145263.87</v>
       </c>
       <c r="I59" s="1">
-        <v>120706.03</v>
+        <v>-34940.87</v>
       </c>
       <c r="J59" s="1">
-        <v>3.0650105497497</v>
+        <v>-1.1109042498237</v>
       </c>
       <c r="K59">
-        <v>0.96</v>
+        <v>0.75</v>
       </c>
       <c r="L59" t="s">
         <v>205</v>
       </c>
       <c r="M59" s="1">
-        <v>4058899.0</v>
+        <v>3110323.0</v>
       </c>
       <c r="N59" s="1">
-        <v>4100367.49</v>
+        <v>3133498.68</v>
       </c>
       <c r="O59" s="1">
-        <v>0.82</v>
+        <v>0.66</v>
       </c>
       <c r="P59">
         <v>1</v>
       </c>
     </row>
     <row r="60" spans="1:16">
       <c r="A60" t="s">
         <v>206</v>
       </c>
       <c r="B60" t="s">
         <v>207</v>
       </c>
       <c r="C60" s="1">
-        <v>1547000.0</v>
+        <v>2876000.0</v>
       </c>
       <c r="D60" s="1">
-        <v>99.119</v>
+        <v>87.226</v>
       </c>
       <c r="E60" s="1">
-        <v>100.0</v>
+        <v>98.46638108</v>
       </c>
       <c r="F60" t="s">
         <v>8</v>
       </c>
       <c r="G60">
         <v>1.0</v>
       </c>
       <c r="H60" s="1">
-        <v>1547000.0</v>
+        <v>2831893.12</v>
       </c>
       <c r="I60" s="1">
-        <v>-13629.07</v>
+        <v>-323273.36</v>
       </c>
       <c r="J60" s="1">
-        <v>-0.881</v>
+        <v>-11.415450594407</v>
       </c>
       <c r="K60">
-        <v>1.65</v>
+        <v>1.81</v>
       </c>
       <c r="L60" t="s">
         <v>208</v>
       </c>
       <c r="M60" s="1">
-        <v>1533370.93</v>
+        <v>2508619.76</v>
       </c>
       <c r="N60" s="1">
-        <v>1558851.49</v>
+        <v>2560807.18</v>
       </c>
       <c r="O60" s="1">
-        <v>0.31</v>
+        <v>0.54</v>
       </c>
       <c r="P60">
         <v>1</v>
       </c>
     </row>
     <row r="61" spans="1:16">
       <c r="A61" t="s">
         <v>209</v>
       </c>
       <c r="B61" t="s">
         <v>210</v>
       </c>
       <c r="C61" s="1">
-        <v>2994000.0</v>
+        <v>3611000.0</v>
       </c>
       <c r="D61" s="1">
-        <v>90.67</v>
+        <v>105.924</v>
       </c>
       <c r="E61" s="1">
-        <v>100.6600501</v>
+        <v>106.49917419</v>
       </c>
       <c r="F61" t="s">
         <v>8</v>
       </c>
       <c r="G61">
         <v>1.0</v>
       </c>
       <c r="H61" s="1">
-        <v>3013761.9</v>
+        <v>3845685.18</v>
       </c>
       <c r="I61" s="1">
-        <v>-299102.1</v>
+        <v>-20769.54</v>
       </c>
       <c r="J61" s="1">
-        <v>-9.924543143239</v>
+        <v>-0.54007384972683</v>
       </c>
       <c r="K61">
-        <v>2.76</v>
+        <v>5.01</v>
       </c>
       <c r="L61" t="s">
         <v>211</v>
       </c>
       <c r="M61" s="1">
-        <v>2714659.8</v>
+        <v>3824915.64</v>
       </c>
       <c r="N61" s="1">
-        <v>2797306.68</v>
+        <v>4005964.4</v>
       </c>
       <c r="O61" s="1">
-        <v>0.56</v>
+        <v>0.84</v>
       </c>
       <c r="P61">
         <v>1</v>
       </c>
     </row>
     <row r="62" spans="1:16">
       <c r="A62" t="s">
         <v>212</v>
       </c>
       <c r="B62" t="s">
         <v>213</v>
       </c>
       <c r="C62" s="1">
-        <v>1746000.0</v>
+        <v>690000.0</v>
       </c>
       <c r="D62" s="1">
-        <v>98.059</v>
+        <v>100.665</v>
       </c>
       <c r="E62" s="1">
-        <v>97.65969015</v>
+        <v>100.0</v>
       </c>
       <c r="F62" t="s">
         <v>8</v>
       </c>
       <c r="G62">
         <v>1.0</v>
       </c>
       <c r="H62" s="1">
-        <v>1705138.19</v>
+        <v>690000.0</v>
       </c>
       <c r="I62" s="1">
-        <v>6971.95</v>
+        <v>4588.5</v>
       </c>
       <c r="J62" s="1">
-        <v>0.40887888388682</v>
+        <v>0.665</v>
       </c>
       <c r="K62">
-        <v>1.44</v>
-[...2 lines deleted...]
-        <v>214</v>
+        <v>0.01</v>
+      </c>
+      <c r="L62">
+        <v>98.23</v>
       </c>
       <c r="M62" s="1">
-        <v>1712110.14</v>
+        <v>694588.5</v>
       </c>
       <c r="N62" s="1">
-        <v>1737172.52</v>
+        <v>694686.73</v>
       </c>
       <c r="O62" s="1">
-        <v>0.35</v>
+        <v>0.15</v>
       </c>
       <c r="P62">
         <v>1</v>
       </c>
     </row>
     <row r="63" spans="1:16">
       <c r="A63" t="s">
+        <v>214</v>
+      </c>
+      <c r="B63" t="s">
         <v>215</v>
       </c>
-      <c r="B63" t="s">
+      <c r="C63" s="1">
+        <v>4172000.0</v>
+      </c>
+      <c r="D63" s="1">
+        <v>101.05</v>
+      </c>
+      <c r="E63" s="1">
+        <v>100.76860067</v>
+      </c>
+      <c r="F63" t="s">
+        <v>8</v>
+      </c>
+      <c r="G63">
+        <v>1.0</v>
+      </c>
+      <c r="H63" s="1">
+        <v>4204066.02</v>
+      </c>
+      <c r="I63" s="1">
+        <v>11739.98</v>
+      </c>
+      <c r="J63" s="1">
+        <v>0.27925298851515</v>
+      </c>
+      <c r="K63">
+        <v>0.19</v>
+      </c>
+      <c r="L63" t="s">
         <v>216</v>
       </c>
-      <c r="C63" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M63" s="1">
-        <v>4326696.0</v>
+        <v>4215806.0</v>
       </c>
       <c r="N63" s="1">
-        <v>4328504.22</v>
+        <v>4223918.22</v>
       </c>
       <c r="O63" s="1">
-        <v>0.87</v>
+        <v>0.88</v>
       </c>
       <c r="P63">
         <v>1</v>
       </c>
     </row>
     <row r="64" spans="1:16">
       <c r="A64" t="s">
+        <v>217</v>
+      </c>
+      <c r="B64" t="s">
         <v>218</v>
       </c>
-      <c r="B64" t="s">
+      <c r="C64" s="1">
+        <v>1900000.0</v>
+      </c>
+      <c r="D64" s="1">
+        <v>103.297</v>
+      </c>
+      <c r="E64" s="1">
+        <v>104.15905</v>
+      </c>
+      <c r="F64" t="s">
+        <v>8</v>
+      </c>
+      <c r="G64">
+        <v>1.0</v>
+      </c>
+      <c r="H64" s="1">
+        <v>1979021.95</v>
+      </c>
+      <c r="I64" s="1">
+        <v>-16378.95</v>
+      </c>
+      <c r="J64" s="1">
+        <v>-0.8276285161971</v>
+      </c>
+      <c r="K64">
+        <v>2.64</v>
+      </c>
+      <c r="L64" t="s">
         <v>219</v>
       </c>
-      <c r="C64" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M64" s="1">
-        <v>3104557.0</v>
+        <v>1962643.0</v>
       </c>
       <c r="N64" s="1">
-        <v>3107699.47</v>
+        <v>2012775.29</v>
       </c>
       <c r="O64" s="1">
-        <v>0.62</v>
+        <v>0.42</v>
       </c>
       <c r="P64">
         <v>1</v>
       </c>
     </row>
     <row r="65" spans="1:16">
       <c r="A65" t="s">
+        <v>220</v>
+      </c>
+      <c r="B65" t="s">
         <v>221</v>
       </c>
-      <c r="B65" t="s">
+      <c r="C65" s="1">
+        <v>1700000.0</v>
+      </c>
+      <c r="D65" s="1">
+        <v>109.373</v>
+      </c>
+      <c r="E65" s="1">
+        <v>111.51583353</v>
+      </c>
+      <c r="F65" t="s">
+        <v>8</v>
+      </c>
+      <c r="G65">
+        <v>1.0</v>
+      </c>
+      <c r="H65" s="1">
+        <v>1895769.17</v>
+      </c>
+      <c r="I65" s="1">
+        <v>-36428.17</v>
+      </c>
+      <c r="J65" s="1">
+        <v>-1.9215509238395</v>
+      </c>
+      <c r="K65">
+        <v>5.48</v>
+      </c>
+      <c r="L65" t="s">
         <v>222</v>
       </c>
-      <c r="C65" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M65" s="1">
-        <v>2464962.08</v>
+        <v>1859341.0</v>
       </c>
       <c r="N65" s="1">
-        <v>2497676.58</v>
+        <v>1952526.62</v>
       </c>
       <c r="O65" s="1">
-        <v>0.5</v>
+        <v>0.41</v>
       </c>
       <c r="P65">
         <v>1</v>
       </c>
     </row>
     <row r="66" spans="1:16">
       <c r="A66" t="s">
+        <v>223</v>
+      </c>
+      <c r="B66" t="s">
         <v>224</v>
       </c>
-      <c r="B66" t="s">
+      <c r="C66" s="1">
+        <v>1582000.0</v>
+      </c>
+      <c r="D66" s="1">
+        <v>101.585</v>
+      </c>
+      <c r="E66" s="1">
+        <v>101.8174469</v>
+      </c>
+      <c r="F66" t="s">
+        <v>8</v>
+      </c>
+      <c r="G66">
+        <v>1.0</v>
+      </c>
+      <c r="H66" s="1">
+        <v>1610752.01</v>
+      </c>
+      <c r="I66" s="1">
+        <v>-3677.31</v>
+      </c>
+      <c r="J66" s="1">
+        <v>-0.22829771294217</v>
+      </c>
+      <c r="K66">
+        <v>4.58</v>
+      </c>
+      <c r="L66" t="s">
         <v>225</v>
       </c>
-      <c r="C66" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M66" s="1">
-        <v>3823976.78</v>
+        <v>1607074.7</v>
       </c>
       <c r="N66" s="1">
-        <v>3949065.01</v>
+        <v>1679543.3</v>
       </c>
       <c r="O66" s="1">
-        <v>0.79</v>
+        <v>0.35</v>
       </c>
       <c r="P66">
         <v>1</v>
       </c>
     </row>
     <row r="67" spans="1:16">
       <c r="A67" t="s">
+        <v>226</v>
+      </c>
+      <c r="B67" t="s">
         <v>227</v>
       </c>
-      <c r="B67" t="s">
+      <c r="C67" s="1">
+        <v>2924000.0</v>
+      </c>
+      <c r="D67" s="1">
+        <v>96.049</v>
+      </c>
+      <c r="E67" s="1">
+        <v>93.46821512</v>
+      </c>
+      <c r="F67" t="s">
+        <v>8</v>
+      </c>
+      <c r="G67">
+        <v>1.0</v>
+      </c>
+      <c r="H67" s="1">
+        <v>2733010.61</v>
+      </c>
+      <c r="I67" s="1">
+        <v>75462.15</v>
+      </c>
+      <c r="J67" s="1">
+        <v>2.7611363718782</v>
+      </c>
+      <c r="K67">
+        <v>1.3</v>
+      </c>
+      <c r="L67" t="s">
         <v>228</v>
       </c>
-      <c r="C67" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M67" s="1">
-        <v>4159400.56</v>
+        <v>2808472.76</v>
       </c>
       <c r="N67" s="1">
-        <v>4242840.56</v>
+        <v>2846565.98</v>
       </c>
       <c r="O67" s="1">
-        <v>0.85</v>
+        <v>0.6</v>
       </c>
       <c r="P67">
         <v>1</v>
       </c>
     </row>
     <row r="68" spans="1:16">
       <c r="A68" t="s">
+        <v>229</v>
+      </c>
+      <c r="B68" t="s">
         <v>230</v>
       </c>
-      <c r="B68" t="s">
+      <c r="C68" s="1">
+        <v>2000000.0</v>
+      </c>
+      <c r="D68" s="1">
+        <v>103.331</v>
+      </c>
+      <c r="E68" s="1">
+        <v>103.465095</v>
+      </c>
+      <c r="F68" t="s">
+        <v>8</v>
+      </c>
+      <c r="G68">
+        <v>1.0</v>
+      </c>
+      <c r="H68" s="1">
+        <v>2069301.9</v>
+      </c>
+      <c r="I68" s="1">
+        <v>-2681.9</v>
+      </c>
+      <c r="J68" s="1">
+        <v>-0.12960409498488</v>
+      </c>
+      <c r="K68">
+        <v>4.69</v>
+      </c>
+      <c r="L68" t="s">
         <v>231</v>
       </c>
-      <c r="C68" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M68" s="1">
-        <v>1948583.0</v>
+        <v>2066620.0</v>
       </c>
       <c r="N68" s="1">
-        <v>1981892.38</v>
+        <v>2160414.52</v>
       </c>
       <c r="O68" s="1">
-        <v>0.4</v>
+        <v>0.45</v>
       </c>
       <c r="P68">
         <v>1</v>
       </c>
     </row>
     <row r="69" spans="1:16">
       <c r="A69" t="s">
+        <v>232</v>
+      </c>
+      <c r="B69" t="s">
         <v>233</v>
       </c>
-      <c r="B69" t="s">
+      <c r="C69" s="1">
+        <v>2833000.0</v>
+      </c>
+      <c r="D69" s="1">
+        <v>100.511</v>
+      </c>
+      <c r="E69" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F69" t="s">
+        <v>8</v>
+      </c>
+      <c r="G69">
+        <v>1.0</v>
+      </c>
+      <c r="H69" s="1">
+        <v>2833000.0</v>
+      </c>
+      <c r="I69" s="1">
+        <v>14476.63</v>
+      </c>
+      <c r="J69" s="1">
+        <v>0.511</v>
+      </c>
+      <c r="K69">
+        <v>2.3</v>
+      </c>
+      <c r="L69" t="s">
         <v>234</v>
       </c>
-      <c r="C69" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M69" s="1">
-        <v>1842783.0</v>
+        <v>2847476.63</v>
       </c>
       <c r="N69" s="1">
-        <v>1920231.97</v>
+        <v>2912694.65</v>
       </c>
       <c r="O69" s="1">
-        <v>0.39</v>
+        <v>0.61</v>
       </c>
       <c r="P69">
         <v>1</v>
       </c>
     </row>
     <row r="70" spans="1:16">
       <c r="A70" t="s">
+        <v>235</v>
+      </c>
+      <c r="B70" t="s">
         <v>236</v>
       </c>
-      <c r="B70" t="s">
+      <c r="C70" s="1">
+        <v>3543000.0</v>
+      </c>
+      <c r="D70" s="1">
+        <v>105.511</v>
+      </c>
+      <c r="E70" s="1">
+        <v>105.91142309</v>
+      </c>
+      <c r="F70" t="s">
+        <v>8</v>
+      </c>
+      <c r="G70">
+        <v>1.0</v>
+      </c>
+      <c r="H70" s="1">
+        <v>3752441.72</v>
+      </c>
+      <c r="I70" s="1">
+        <v>-14186.99</v>
+      </c>
+      <c r="J70" s="1">
+        <v>-0.37807356006051</v>
+      </c>
+      <c r="K70">
+        <v>3.26</v>
+      </c>
+      <c r="L70" t="s">
         <v>237</v>
       </c>
-      <c r="C70" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M70" s="1">
-        <v>1591159.78</v>
+        <v>3738254.73</v>
       </c>
       <c r="N70" s="1">
-        <v>1653128.67</v>
+        <v>3853734.39</v>
       </c>
       <c r="O70" s="1">
-        <v>0.33</v>
+        <v>0.81</v>
       </c>
       <c r="P70">
         <v>1</v>
       </c>
     </row>
     <row r="71" spans="1:16">
       <c r="A71" t="s">
+        <v>238</v>
+      </c>
+      <c r="B71" t="s">
         <v>239</v>
       </c>
-      <c r="B71" t="s">
+      <c r="C71" s="1">
+        <v>988000.0</v>
+      </c>
+      <c r="D71" s="1">
+        <v>103.346</v>
+      </c>
+      <c r="E71" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F71" t="s">
+        <v>8</v>
+      </c>
+      <c r="G71">
+        <v>1.0</v>
+      </c>
+      <c r="H71" s="1">
+        <v>988000.0</v>
+      </c>
+      <c r="I71" s="1">
+        <v>33058.48</v>
+      </c>
+      <c r="J71" s="1">
+        <v>3.346</v>
+      </c>
+      <c r="K71">
+        <v>1.1</v>
+      </c>
+      <c r="L71" t="s">
         <v>240</v>
       </c>
-      <c r="C71" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M71" s="1">
-        <v>2775431.56</v>
+        <v>1021058.48</v>
       </c>
       <c r="N71" s="1">
-        <v>2799310.89</v>
+        <v>1031947.06</v>
       </c>
       <c r="O71" s="1">
-        <v>0.56</v>
+        <v>0.22</v>
       </c>
       <c r="P71">
         <v>1</v>
       </c>
     </row>
     <row r="72" spans="1:16">
       <c r="A72" t="s">
+        <v>241</v>
+      </c>
+      <c r="B72" t="s">
         <v>242</v>
       </c>
-      <c r="B72" t="s">
+      <c r="C72" s="1">
+        <v>2600000.0</v>
+      </c>
+      <c r="D72" s="1">
+        <v>101.326</v>
+      </c>
+      <c r="E72" s="1">
+        <v>101.33207423</v>
+      </c>
+      <c r="F72" t="s">
+        <v>8</v>
+      </c>
+      <c r="G72">
+        <v>1.0</v>
+      </c>
+      <c r="H72" s="1">
+        <v>2634633.93</v>
+      </c>
+      <c r="I72" s="1">
+        <v>-157.93</v>
+      </c>
+      <c r="J72" s="1">
+        <v>-0.0059943811624714</v>
+      </c>
+      <c r="K72">
+        <v>1.67</v>
+      </c>
+      <c r="L72" t="s">
         <v>243</v>
       </c>
-      <c r="C72" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M72" s="1">
-        <v>2046300.0</v>
+        <v>2634476.0</v>
       </c>
       <c r="N72" s="1">
-        <v>2125772.6</v>
+        <v>2677919.15</v>
       </c>
       <c r="O72" s="1">
-        <v>0.43</v>
+        <v>0.56</v>
       </c>
       <c r="P72">
         <v>1</v>
       </c>
     </row>
     <row r="73" spans="1:16">
       <c r="A73" t="s">
+        <v>244</v>
+      </c>
+      <c r="B73" t="s">
         <v>245</v>
       </c>
-      <c r="B73" t="s">
+      <c r="C73" s="1">
+        <v>2317000.0</v>
+      </c>
+      <c r="D73" s="1">
+        <v>102.268</v>
+      </c>
+      <c r="E73" s="1">
+        <v>101.0</v>
+      </c>
+      <c r="F73" t="s">
+        <v>8</v>
+      </c>
+      <c r="G73">
+        <v>1.0</v>
+      </c>
+      <c r="H73" s="1">
+        <v>2340170.0</v>
+      </c>
+      <c r="I73" s="1">
+        <v>29379.56</v>
+      </c>
+      <c r="J73" s="1">
+        <v>1.2554455445545</v>
+      </c>
+      <c r="K73">
+        <v>0.5</v>
+      </c>
+      <c r="L73" t="s">
         <v>246</v>
       </c>
-      <c r="C73" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M73" s="1">
-        <v>2778379.76</v>
+        <v>2369549.56</v>
       </c>
       <c r="N73" s="1">
-        <v>2824416.01</v>
+        <v>2381150.43</v>
       </c>
       <c r="O73" s="1">
-        <v>0.57</v>
+        <v>0.5</v>
       </c>
       <c r="P73">
         <v>1</v>
       </c>
     </row>
     <row r="74" spans="1:16">
       <c r="A74" t="s">
+        <v>247</v>
+      </c>
+      <c r="B74" t="s">
         <v>248</v>
       </c>
-      <c r="B74" t="s">
+      <c r="C74" s="1">
+        <v>2213000.0</v>
+      </c>
+      <c r="D74" s="1">
+        <v>97.735</v>
+      </c>
+      <c r="E74" s="1">
+        <v>100.0178554</v>
+      </c>
+      <c r="F74" t="s">
+        <v>8</v>
+      </c>
+      <c r="G74">
+        <v>1.0</v>
+      </c>
+      <c r="H74" s="1">
+        <v>2213395.14</v>
+      </c>
+      <c r="I74" s="1">
+        <v>-50519.59</v>
+      </c>
+      <c r="J74" s="1">
+        <v>-2.2824478597165</v>
+      </c>
+      <c r="K74">
+        <v>0.32</v>
+      </c>
+      <c r="L74" t="s">
         <v>249</v>
       </c>
-      <c r="C74" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M74" s="1">
-        <v>3714020.61</v>
+        <v>2162875.55</v>
       </c>
       <c r="N74" s="1">
-        <v>3790748.7</v>
+        <v>2170006.33</v>
       </c>
       <c r="O74" s="1">
-        <v>0.76</v>
+        <v>0.45</v>
       </c>
       <c r="P74">
         <v>1</v>
       </c>
     </row>
     <row r="75" spans="1:16">
       <c r="A75" t="s">
+        <v>250</v>
+      </c>
+      <c r="B75" t="s">
         <v>251</v>
       </c>
-      <c r="B75" t="s">
+      <c r="C75" s="1">
+        <v>4500000.0</v>
+      </c>
+      <c r="D75" s="1">
+        <v>101.987</v>
+      </c>
+      <c r="E75" s="1">
+        <v>101.20555556</v>
+      </c>
+      <c r="F75" t="s">
+        <v>8</v>
+      </c>
+      <c r="G75">
+        <v>1.0</v>
+      </c>
+      <c r="H75" s="1">
+        <v>4554250.0</v>
+      </c>
+      <c r="I75" s="1">
+        <v>35165.0</v>
+      </c>
+      <c r="J75" s="1">
+        <v>0.7721359170006</v>
+      </c>
+      <c r="K75">
+        <v>0.88</v>
+      </c>
+      <c r="L75" t="s">
         <v>252</v>
       </c>
-      <c r="C75" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M75" s="1">
-        <v>994224.4</v>
+        <v>4589415.0</v>
       </c>
       <c r="N75" s="1">
-        <v>997222.71</v>
+        <v>4629055.63</v>
       </c>
       <c r="O75" s="1">
-        <v>0.2</v>
+        <v>0.97</v>
       </c>
       <c r="P75">
         <v>1</v>
       </c>
     </row>
     <row r="76" spans="1:16">
       <c r="A76" t="s">
+        <v>253</v>
+      </c>
+      <c r="B76" t="s">
         <v>254</v>
       </c>
-      <c r="B76" t="s">
+      <c r="C76" s="1">
+        <v>1846000.0</v>
+      </c>
+      <c r="D76" s="1">
+        <v>100.506</v>
+      </c>
+      <c r="E76" s="1">
+        <v>100.43577248</v>
+      </c>
+      <c r="F76" t="s">
+        <v>8</v>
+      </c>
+      <c r="G76">
+        <v>1.0</v>
+      </c>
+      <c r="H76" s="1">
+        <v>1854044.36</v>
+      </c>
+      <c r="I76" s="1">
+        <v>1296.4</v>
+      </c>
+      <c r="J76" s="1">
+        <v>0.069922814576022</v>
+      </c>
+      <c r="K76">
+        <v>0.2</v>
+      </c>
+      <c r="L76" t="s">
         <v>255</v>
       </c>
-      <c r="C76" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M76" s="1">
-        <v>2609620.0</v>
+        <v>1855340.76</v>
       </c>
       <c r="N76" s="1">
-        <v>2634444.66</v>
+        <v>1859027.74</v>
       </c>
       <c r="O76" s="1">
-        <v>0.53</v>
+        <v>0.39</v>
       </c>
       <c r="P76">
         <v>1</v>
       </c>
     </row>
     <row r="77" spans="1:16">
       <c r="A77" t="s">
+        <v>256</v>
+      </c>
+      <c r="B77" t="s">
         <v>257</v>
       </c>
-      <c r="B77" t="s">
+      <c r="C77" s="1">
+        <v>1981000.0</v>
+      </c>
+      <c r="D77" s="1">
+        <v>99.644</v>
+      </c>
+      <c r="E77" s="1">
+        <v>100.0369051</v>
+      </c>
+      <c r="F77" t="s">
+        <v>8</v>
+      </c>
+      <c r="G77">
+        <v>1.0</v>
+      </c>
+      <c r="H77" s="1">
+        <v>1981731.09</v>
+      </c>
+      <c r="I77" s="1">
+        <v>-7783.45</v>
+      </c>
+      <c r="J77" s="1">
+        <v>-0.39276014991519</v>
+      </c>
+      <c r="K77">
+        <v>0.35</v>
+      </c>
+      <c r="L77" t="s">
         <v>258</v>
       </c>
-      <c r="C77" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M77" s="1">
-        <v>2151168.78</v>
+        <v>1973947.64</v>
       </c>
       <c r="N77" s="1">
-        <v>2190265.11</v>
+        <v>1980929.29</v>
       </c>
       <c r="O77" s="1">
-        <v>0.44</v>
+        <v>0.41</v>
       </c>
       <c r="P77">
         <v>1</v>
       </c>
     </row>
     <row r="78" spans="1:16">
       <c r="A78" t="s">
+        <v>259</v>
+      </c>
+      <c r="B78" t="s">
         <v>260</v>
       </c>
-      <c r="B78" t="s">
+      <c r="C78" s="1">
+        <v>1018000.0</v>
+      </c>
+      <c r="D78" s="1">
+        <v>100.793</v>
+      </c>
+      <c r="E78" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F78" t="s">
+        <v>8</v>
+      </c>
+      <c r="G78">
+        <v>1.0</v>
+      </c>
+      <c r="H78" s="1">
+        <v>1018000.0</v>
+      </c>
+      <c r="I78" s="1">
+        <v>8072.74</v>
+      </c>
+      <c r="J78" s="1">
+        <v>0.793</v>
+      </c>
+      <c r="K78">
+        <v>0.28</v>
+      </c>
+      <c r="L78" t="s">
         <v>261</v>
       </c>
-      <c r="C78" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M78" s="1">
-        <v>4483395.0</v>
+        <v>1026072.74</v>
       </c>
       <c r="N78" s="1">
-        <v>4489441.88</v>
+        <v>1028900.52</v>
       </c>
       <c r="O78" s="1">
-        <v>0.9</v>
+        <v>0.22</v>
       </c>
       <c r="P78">
         <v>1</v>
       </c>
     </row>
     <row r="79" spans="1:16">
       <c r="A79" t="s">
+        <v>262</v>
+      </c>
+      <c r="B79" t="s">
         <v>263</v>
       </c>
-      <c r="B79" t="s">
+      <c r="C79" s="1">
+        <v>1470000.0</v>
+      </c>
+      <c r="D79" s="1">
+        <v>100.257</v>
+      </c>
+      <c r="E79" s="1">
+        <v>99.57946939</v>
+      </c>
+      <c r="F79" t="s">
+        <v>8</v>
+      </c>
+      <c r="G79">
+        <v>1.0</v>
+      </c>
+      <c r="H79" s="1">
+        <v>1463818.2</v>
+      </c>
+      <c r="I79" s="1">
+        <v>9959.7</v>
+      </c>
+      <c r="J79" s="1">
+        <v>0.68039186833447</v>
+      </c>
+      <c r="K79">
+        <v>1.93</v>
+      </c>
+      <c r="L79" t="s">
         <v>264</v>
       </c>
-      <c r="C79" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M79" s="1">
-        <v>1831084.32</v>
+        <v>1473777.9</v>
       </c>
       <c r="N79" s="1">
-        <v>1869636.14</v>
+        <v>1502167.28</v>
       </c>
       <c r="O79" s="1">
-        <v>0.38</v>
+        <v>0.31</v>
       </c>
       <c r="P79">
         <v>1</v>
       </c>
     </row>
     <row r="80" spans="1:16">
       <c r="A80" t="s">
+        <v>265</v>
+      </c>
+      <c r="B80" t="s">
         <v>266</v>
       </c>
-      <c r="B80" t="s">
+      <c r="C80" s="1">
+        <v>5400000.0</v>
+      </c>
+      <c r="D80" s="1">
+        <v>97.363</v>
+      </c>
+      <c r="E80" s="1">
+        <v>97.597</v>
+      </c>
+      <c r="F80" t="s">
+        <v>8</v>
+      </c>
+      <c r="G80">
+        <v>1.0</v>
+      </c>
+      <c r="H80" s="1">
+        <v>5270238.0</v>
+      </c>
+      <c r="I80" s="1">
+        <v>-12636.0</v>
+      </c>
+      <c r="J80" s="1">
+        <v>-0.23976146807791</v>
+      </c>
+      <c r="K80">
+        <v>0.13</v>
+      </c>
+      <c r="L80" t="s">
         <v>267</v>
       </c>
-      <c r="C80" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M80" s="1">
-        <v>1974046.69</v>
+        <v>5257602.0</v>
       </c>
       <c r="N80" s="1">
-        <v>2014492.11</v>
+        <v>5264592.41</v>
       </c>
       <c r="O80" s="1">
-        <v>0.4</v>
+        <v>1.1</v>
       </c>
       <c r="P80">
         <v>1</v>
       </c>
     </row>
     <row r="81" spans="1:16">
       <c r="A81" t="s">
+        <v>268</v>
+      </c>
+      <c r="B81" t="s">
+        <v>266</v>
+      </c>
+      <c r="C81" s="1">
+        <v>1708000.0</v>
+      </c>
+      <c r="D81" s="1">
+        <v>95.773</v>
+      </c>
+      <c r="E81" s="1">
+        <v>97.976</v>
+      </c>
+      <c r="F81" t="s">
+        <v>8</v>
+      </c>
+      <c r="G81">
+        <v>1.0</v>
+      </c>
+      <c r="H81" s="1">
+        <v>1673430.08</v>
+      </c>
+      <c r="I81" s="1">
+        <v>-37627.24</v>
+      </c>
+      <c r="J81" s="1">
+        <v>-2.2485098391443</v>
+      </c>
+      <c r="K81">
+        <v>0.46</v>
+      </c>
+      <c r="L81" t="s">
         <v>269</v>
       </c>
-      <c r="B81" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M81" s="1">
-        <v>3085879.68</v>
+        <v>1635802.84</v>
       </c>
       <c r="N81" s="1">
-        <v>3141956.99</v>
+        <v>1643582.43</v>
       </c>
       <c r="O81" s="1">
-        <v>0.63</v>
+        <v>0.34</v>
       </c>
       <c r="P81">
         <v>1</v>
       </c>
     </row>
     <row r="82" spans="1:16">
       <c r="A82" t="s">
+        <v>270</v>
+      </c>
+      <c r="B82" t="s">
+        <v>271</v>
+      </c>
+      <c r="C82" s="1">
+        <v>4000000.0</v>
+      </c>
+      <c r="D82" s="1">
+        <v>98.87</v>
+      </c>
+      <c r="E82" s="1">
+        <v>94.94162525</v>
+      </c>
+      <c r="F82" t="s">
+        <v>8</v>
+      </c>
+      <c r="G82">
+        <v>1.0</v>
+      </c>
+      <c r="H82" s="1">
+        <v>3797665.01</v>
+      </c>
+      <c r="I82" s="1">
+        <v>157134.99</v>
+      </c>
+      <c r="J82" s="1">
+        <v>4.1376737965627</v>
+      </c>
+      <c r="K82">
+        <v>0.31</v>
+      </c>
+      <c r="L82" t="s">
         <v>272</v>
       </c>
-      <c r="B82" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M82" s="1">
-        <v>1436395.8</v>
+        <v>3954800.0</v>
       </c>
       <c r="N82" s="1">
-        <v>1451003.93</v>
+        <v>3967286.11</v>
       </c>
       <c r="O82" s="1">
-        <v>0.29</v>
+        <v>0.83</v>
       </c>
       <c r="P82">
         <v>1</v>
       </c>
     </row>
     <row r="83" spans="1:16">
       <c r="A83" t="s">
+        <v>273</v>
+      </c>
+      <c r="B83" t="s">
+        <v>274</v>
+      </c>
+      <c r="C83" s="1">
+        <v>3090000.0</v>
+      </c>
+      <c r="D83" s="1">
+        <v>104.167</v>
+      </c>
+      <c r="E83" s="1">
+        <v>104.36764887</v>
+      </c>
+      <c r="F83" t="s">
+        <v>8</v>
+      </c>
+      <c r="G83">
+        <v>1.0</v>
+      </c>
+      <c r="H83" s="1">
+        <v>3224960.35</v>
+      </c>
+      <c r="I83" s="1">
+        <v>-6200.05</v>
+      </c>
+      <c r="J83" s="1">
+        <v>-0.19225197605918</v>
+      </c>
+      <c r="K83">
+        <v>0.26</v>
+      </c>
+      <c r="L83" t="s">
         <v>275</v>
       </c>
-      <c r="B83" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M83" s="1">
-        <v>1605554.16</v>
+        <v>3218760.3</v>
       </c>
       <c r="N83" s="1">
-        <v>1629115.2</v>
+        <v>3226710.61</v>
       </c>
       <c r="O83" s="1">
-        <v>0.33</v>
+        <v>0.68</v>
       </c>
       <c r="P83">
         <v>1</v>
       </c>
     </row>
     <row r="84" spans="1:16">
       <c r="A84" t="s">
+        <v>276</v>
+      </c>
+      <c r="B84" t="s">
+        <v>277</v>
+      </c>
+      <c r="C84" s="1">
+        <v>1186000.0</v>
+      </c>
+      <c r="D84" s="1">
+        <v>100.004</v>
+      </c>
+      <c r="E84" s="1">
+        <v>97.79670152</v>
+      </c>
+      <c r="F84" t="s">
+        <v>8</v>
+      </c>
+      <c r="G84">
+        <v>1.0</v>
+      </c>
+      <c r="H84" s="1">
+        <v>1159868.88</v>
+      </c>
+      <c r="I84" s="1">
+        <v>26178.56</v>
+      </c>
+      <c r="J84" s="1">
+        <v>2.2570275357332</v>
+      </c>
+      <c r="K84">
+        <v>2.05</v>
+      </c>
+      <c r="L84" t="s">
         <v>278</v>
       </c>
-      <c r="B84" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M84" s="1">
-        <v>3655415.0</v>
+        <v>1186047.44</v>
       </c>
       <c r="N84" s="1">
-        <v>3699206.78</v>
+        <v>1210372.79</v>
       </c>
       <c r="O84" s="1">
-        <v>0.74</v>
+        <v>0.25</v>
       </c>
       <c r="P84">
         <v>1</v>
       </c>
     </row>
     <row r="85" spans="1:16">
       <c r="A85" t="s">
+        <v>279</v>
+      </c>
+      <c r="B85" t="s">
+        <v>280</v>
+      </c>
+      <c r="C85" s="1">
+        <v>369000.0</v>
+      </c>
+      <c r="D85" s="1">
+        <v>103.929</v>
+      </c>
+      <c r="E85" s="1">
+        <v>106.56094038</v>
+      </c>
+      <c r="F85" t="s">
+        <v>8</v>
+      </c>
+      <c r="G85">
+        <v>1.0</v>
+      </c>
+      <c r="H85" s="1">
+        <v>393209.87</v>
+      </c>
+      <c r="I85" s="1">
+        <v>-9711.86</v>
+      </c>
+      <c r="J85" s="1">
+        <v>-2.4698922232039</v>
+      </c>
+      <c r="K85">
+        <v>3.36</v>
+      </c>
+      <c r="L85" t="s">
         <v>281</v>
       </c>
-      <c r="B85" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M85" s="1">
-        <v>3914800.0</v>
+        <v>383498.01</v>
       </c>
       <c r="N85" s="1">
-        <v>3983258.33</v>
+        <v>395882.57</v>
       </c>
       <c r="O85" s="1">
-        <v>0.8</v>
+        <v>0.08</v>
       </c>
       <c r="P85">
         <v>1</v>
       </c>
     </row>
     <row r="86" spans="1:16">
       <c r="A86" t="s">
+        <v>282</v>
+      </c>
+      <c r="B86" t="s">
+        <v>283</v>
+      </c>
+      <c r="C86" s="1">
+        <v>2697000.0</v>
+      </c>
+      <c r="D86" s="1">
+        <v>97.763</v>
+      </c>
+      <c r="E86" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F86" t="s">
+        <v>8</v>
+      </c>
+      <c r="G86">
+        <v>1.0</v>
+      </c>
+      <c r="H86" s="1">
+        <v>2697000.0</v>
+      </c>
+      <c r="I86" s="1">
+        <v>-60331.89</v>
+      </c>
+      <c r="J86" s="1">
+        <v>-2.237</v>
+      </c>
+      <c r="K86">
+        <v>0.25</v>
+      </c>
+      <c r="L86" t="s">
         <v>284</v>
       </c>
-      <c r="B86" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M86" s="1">
-        <v>3205164.3</v>
+        <v>2636668.11</v>
       </c>
       <c r="N86" s="1">
-        <v>3292617.74</v>
+        <v>2643485.53</v>
       </c>
       <c r="O86" s="1">
-        <v>0.66</v>
+        <v>0.55</v>
       </c>
       <c r="P86">
         <v>1</v>
       </c>
     </row>
     <row r="87" spans="1:16">
       <c r="A87" t="s">
+        <v>285</v>
+      </c>
+      <c r="B87" t="s">
+        <v>286</v>
+      </c>
+      <c r="C87" s="1">
+        <v>4587000.0</v>
+      </c>
+      <c r="D87" s="1">
+        <v>96.749</v>
+      </c>
+      <c r="E87" s="1">
+        <v>93.34613647</v>
+      </c>
+      <c r="F87" t="s">
+        <v>8</v>
+      </c>
+      <c r="G87">
+        <v>1.0</v>
+      </c>
+      <c r="H87" s="1">
+        <v>4281787.28</v>
+      </c>
+      <c r="I87" s="1">
+        <v>156089.35</v>
+      </c>
+      <c r="J87" s="1">
+        <v>3.6454251412508</v>
+      </c>
+      <c r="K87">
+        <v>1.35</v>
+      </c>
+      <c r="L87" t="s">
         <v>287</v>
       </c>
-      <c r="B87" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M87" s="1">
-        <v>2365026.72</v>
+        <v>4437876.63</v>
       </c>
       <c r="N87" s="1">
-        <v>2400102.63</v>
+        <v>4499578.15</v>
       </c>
       <c r="O87" s="1">
-        <v>0.48</v>
+        <v>0.94</v>
       </c>
       <c r="P87">
         <v>1</v>
       </c>
     </row>
     <row r="88" spans="1:16">
       <c r="A88" t="s">
+        <v>288</v>
+      </c>
+      <c r="B88" t="s">
+        <v>289</v>
+      </c>
+      <c r="C88" s="1">
+        <v>3689000.0</v>
+      </c>
+      <c r="D88" s="1">
+        <v>97.022</v>
+      </c>
+      <c r="E88" s="1">
+        <v>97.36899024</v>
+      </c>
+      <c r="F88" t="s">
+        <v>8</v>
+      </c>
+      <c r="G88">
+        <v>1.0</v>
+      </c>
+      <c r="H88" s="1">
+        <v>3591942.05</v>
+      </c>
+      <c r="I88" s="1">
+        <v>-12800.47</v>
+      </c>
+      <c r="J88" s="1">
+        <v>-0.35636627266857</v>
+      </c>
+      <c r="K88">
+        <v>0.34</v>
+      </c>
+      <c r="L88" t="s">
         <v>290</v>
       </c>
-      <c r="B88" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M88" s="1">
-        <v>380918.7</v>
+        <v>3579141.58</v>
       </c>
       <c r="N88" s="1">
-        <v>389843.89</v>
+        <v>3591775.14</v>
       </c>
       <c r="O88" s="1">
-        <v>0.08</v>
+        <v>0.75</v>
       </c>
       <c r="P88">
         <v>1</v>
       </c>
     </row>
     <row r="89" spans="1:16">
       <c r="A89" t="s">
+        <v>291</v>
+      </c>
+      <c r="B89" t="s">
+        <v>292</v>
+      </c>
+      <c r="C89" s="1">
+        <v>2118000.0</v>
+      </c>
+      <c r="D89" s="1">
+        <v>98.13</v>
+      </c>
+      <c r="E89" s="1">
+        <v>99.43250047</v>
+      </c>
+      <c r="F89" t="s">
+        <v>8</v>
+      </c>
+      <c r="G89">
+        <v>1.0</v>
+      </c>
+      <c r="H89" s="1">
+        <v>2105980.36</v>
+      </c>
+      <c r="I89" s="1">
+        <v>-27586.96</v>
+      </c>
+      <c r="J89" s="1">
+        <v>-1.3099343433573</v>
+      </c>
+      <c r="K89">
+        <v>1.09</v>
+      </c>
+      <c r="L89" t="s">
         <v>293</v>
       </c>
-      <c r="B89" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M89" s="1">
-        <v>2650881.3</v>
+        <v>2078393.4</v>
       </c>
       <c r="N89" s="1">
-        <v>2721977.22</v>
+        <v>2101553.58</v>
       </c>
       <c r="O89" s="1">
-        <v>0.55</v>
+        <v>0.44</v>
       </c>
       <c r="P89">
         <v>1</v>
       </c>
     </row>
     <row r="90" spans="1:16">
       <c r="A90" t="s">
+        <v>294</v>
+      </c>
+      <c r="B90" t="s">
+        <v>295</v>
+      </c>
+      <c r="C90" s="1">
+        <v>1452000.0</v>
+      </c>
+      <c r="D90" s="1">
+        <v>96.564</v>
+      </c>
+      <c r="E90" s="1">
+        <v>99.91096625</v>
+      </c>
+      <c r="F90" t="s">
+        <v>8</v>
+      </c>
+      <c r="G90">
+        <v>1.0</v>
+      </c>
+      <c r="H90" s="1">
+        <v>1450707.23</v>
+      </c>
+      <c r="I90" s="1">
+        <v>-48597.95</v>
+      </c>
+      <c r="J90" s="1">
+        <v>-3.3499488384021</v>
+      </c>
+      <c r="K90">
+        <v>2.47</v>
+      </c>
+      <c r="L90" t="s">
         <v>296</v>
       </c>
-      <c r="B90" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M90" s="1">
-        <v>4429711.77</v>
+        <v>1402109.28</v>
       </c>
       <c r="N90" s="1">
-        <v>4470708.08</v>
+        <v>1437912.02</v>
       </c>
       <c r="O90" s="1">
-        <v>0.9</v>
+        <v>0.3</v>
       </c>
       <c r="P90">
         <v>1</v>
       </c>
     </row>
     <row r="91" spans="1:16">
       <c r="A91" t="s">
+        <v>297</v>
+      </c>
+      <c r="B91" t="s">
+        <v>298</v>
+      </c>
+      <c r="C91" s="1">
+        <v>1230103.0</v>
+      </c>
+      <c r="D91" s="1">
+        <v>102.326</v>
+      </c>
+      <c r="E91" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F91" t="s">
+        <v>8</v>
+      </c>
+      <c r="G91">
+        <v>1.0</v>
+      </c>
+      <c r="H91" s="1">
+        <v>1230103.0</v>
+      </c>
+      <c r="I91" s="1">
+        <v>28612.2</v>
+      </c>
+      <c r="J91" s="1">
+        <v>2.3260003430607</v>
+      </c>
+      <c r="K91">
+        <v>0.31</v>
+      </c>
+      <c r="L91" t="s">
         <v>299</v>
       </c>
-      <c r="B91" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M91" s="1">
-        <v>2029231.09</v>
+        <v>1258715.2</v>
       </c>
       <c r="N91" s="1">
-        <v>2047966.43</v>
+        <v>1262559.27</v>
       </c>
       <c r="O91" s="1">
-        <v>0.41</v>
+        <v>0.26</v>
       </c>
       <c r="P91">
         <v>1</v>
       </c>
     </row>
     <row r="92" spans="1:16">
       <c r="A92" t="s">
-        <v>302</v>
+        <v>300</v>
       </c>
       <c r="B92" t="s">
-        <v>303</v>
+        <v>301</v>
       </c>
       <c r="C92" s="1">
-        <v>2118000.0</v>
+        <v>4085000.0</v>
       </c>
       <c r="D92" s="1">
-        <v>97.835</v>
+        <v>105.334</v>
       </c>
       <c r="E92" s="1">
-        <v>99.43250047</v>
+        <v>107.00187687</v>
       </c>
       <c r="F92" t="s">
         <v>8</v>
       </c>
       <c r="G92">
         <v>1.0</v>
       </c>
       <c r="H92" s="1">
-        <v>2105980.36</v>
+        <v>4371026.67</v>
       </c>
       <c r="I92" s="1">
-        <v>-33835.06</v>
+        <v>-68132.77</v>
       </c>
       <c r="J92" s="1">
-        <v>-1.6066180218319</v>
+        <v>-1.5587360852227</v>
       </c>
       <c r="K92">
         <v>0.55</v>
       </c>
       <c r="L92" t="s">
-        <v>304</v>
+        <v>302</v>
       </c>
       <c r="M92" s="1">
-        <v>2072145.3</v>
+        <v>4302893.9</v>
       </c>
       <c r="N92" s="1">
-        <v>2083837.82</v>
+        <v>4325517.42</v>
       </c>
       <c r="O92" s="1">
-        <v>0.42</v>
+        <v>0.91</v>
       </c>
       <c r="P92">
         <v>1</v>
       </c>
     </row>
     <row r="93" spans="1:16">
       <c r="A93" t="s">
+        <v>303</v>
+      </c>
+      <c r="B93" t="s">
+        <v>304</v>
+      </c>
+      <c r="C93" s="1">
+        <v>800000.0</v>
+      </c>
+      <c r="D93" s="1">
+        <v>100.974</v>
+      </c>
+      <c r="E93" s="1">
+        <v>100.677</v>
+      </c>
+      <c r="F93" t="s">
+        <v>8</v>
+      </c>
+      <c r="G93">
+        <v>1.0</v>
+      </c>
+      <c r="H93" s="1">
+        <v>805416.0</v>
+      </c>
+      <c r="I93" s="1">
+        <v>2376.0</v>
+      </c>
+      <c r="J93" s="1">
+        <v>0.29500283083525</v>
+      </c>
+      <c r="K93">
+        <v>1.75</v>
+      </c>
+      <c r="L93" t="s">
         <v>305</v>
       </c>
-      <c r="B93" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M93" s="1">
-        <v>1409049.84</v>
+        <v>807792.0</v>
       </c>
       <c r="N93" s="1">
-        <v>1436737.29</v>
+        <v>821764.6</v>
       </c>
       <c r="O93" s="1">
-        <v>0.29</v>
+        <v>0.17</v>
       </c>
       <c r="P93">
         <v>1</v>
       </c>
     </row>
     <row r="94" spans="1:16">
       <c r="A94" t="s">
+        <v>306</v>
+      </c>
+      <c r="B94" t="s">
+        <v>307</v>
+      </c>
+      <c r="C94" s="1">
+        <v>2300000.0</v>
+      </c>
+      <c r="D94" s="1">
+        <v>105.733</v>
+      </c>
+      <c r="E94" s="1">
+        <v>106.27639</v>
+      </c>
+      <c r="F94" t="s">
+        <v>8</v>
+      </c>
+      <c r="G94">
+        <v>1.0</v>
+      </c>
+      <c r="H94" s="1">
+        <v>2444356.97</v>
+      </c>
+      <c r="I94" s="1">
+        <v>-12497.97</v>
+      </c>
+      <c r="J94" s="1">
+        <v>-0.51129888773979</v>
+      </c>
+      <c r="K94">
+        <v>1.36</v>
+      </c>
+      <c r="L94" t="s">
         <v>308</v>
       </c>
-      <c r="B94" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M94" s="1">
-        <v>3130740.0</v>
+        <v>2431859.0</v>
       </c>
       <c r="N94" s="1">
-        <v>3203302.5</v>
+        <v>2463050.78</v>
       </c>
       <c r="O94" s="1">
-        <v>0.64</v>
+        <v>0.52</v>
       </c>
       <c r="P94">
         <v>1</v>
       </c>
     </row>
     <row r="95" spans="1:16">
       <c r="A95" t="s">
+        <v>309</v>
+      </c>
+      <c r="B95" t="s">
+        <v>310</v>
+      </c>
+      <c r="C95" s="1">
+        <v>3110000.0</v>
+      </c>
+      <c r="D95" s="1">
+        <v>97.993</v>
+      </c>
+      <c r="E95" s="1">
+        <v>96.29170675</v>
+      </c>
+      <c r="F95" t="s">
+        <v>8</v>
+      </c>
+      <c r="G95">
+        <v>1.0</v>
+      </c>
+      <c r="H95" s="1">
+        <v>2994672.08</v>
+      </c>
+      <c r="I95" s="1">
+        <v>52910.22</v>
+      </c>
+      <c r="J95" s="1">
+        <v>1.7668118106608</v>
+      </c>
+      <c r="K95">
+        <v>0.44</v>
+      </c>
+      <c r="L95" t="s">
         <v>311</v>
       </c>
-      <c r="B95" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M95" s="1">
-        <v>4254241.55</v>
+        <v>3047582.3</v>
       </c>
       <c r="N95" s="1">
-        <v>4378280.87</v>
+        <v>3061321.68</v>
       </c>
       <c r="O95" s="1">
-        <v>0.88</v>
+        <v>0.64</v>
       </c>
       <c r="P95">
         <v>1</v>
       </c>
     </row>
     <row r="96" spans="1:16">
       <c r="A96" t="s">
+        <v>312</v>
+      </c>
+      <c r="B96" t="s">
+        <v>313</v>
+      </c>
+      <c r="C96" s="1">
+        <v>3775000.0</v>
+      </c>
+      <c r="D96" s="1">
+        <v>98.489</v>
+      </c>
+      <c r="E96" s="1">
+        <v>99.00852132</v>
+      </c>
+      <c r="F96" t="s">
+        <v>8</v>
+      </c>
+      <c r="G96">
+        <v>1.0</v>
+      </c>
+      <c r="H96" s="1">
+        <v>3737571.68</v>
+      </c>
+      <c r="I96" s="1">
+        <v>-19611.93</v>
+      </c>
+      <c r="J96" s="1">
+        <v>-0.52472384957711</v>
+      </c>
+      <c r="K96">
+        <v>0.48</v>
+      </c>
+      <c r="L96" t="s">
         <v>314</v>
       </c>
-      <c r="B96" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M96" s="1">
-        <v>805616.0</v>
+        <v>3717959.75</v>
       </c>
       <c r="N96" s="1">
-        <v>814837.92</v>
+        <v>3735995.86</v>
       </c>
       <c r="O96" s="1">
-        <v>0.16</v>
+        <v>0.78</v>
       </c>
       <c r="P96">
         <v>1</v>
       </c>
     </row>
     <row r="97" spans="1:16">
       <c r="A97" t="s">
+        <v>315</v>
+      </c>
+      <c r="B97" t="s">
+        <v>316</v>
+      </c>
+      <c r="C97" s="1">
+        <v>2150000.0</v>
+      </c>
+      <c r="D97" s="1">
+        <v>98.566</v>
+      </c>
+      <c r="E97" s="1">
+        <v>97.5</v>
+      </c>
+      <c r="F97" t="s">
+        <v>8</v>
+      </c>
+      <c r="G97">
+        <v>1.0</v>
+      </c>
+      <c r="H97" s="1">
+        <v>2096250.0</v>
+      </c>
+      <c r="I97" s="1">
+        <v>22919.0</v>
+      </c>
+      <c r="J97" s="1">
+        <v>1.0933333333333</v>
+      </c>
+      <c r="K97">
+        <v>0.54</v>
+      </c>
+      <c r="L97" t="s">
         <v>317</v>
       </c>
-      <c r="B97" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M97" s="1">
-        <v>2419117.0</v>
+        <v>2119169.0</v>
       </c>
       <c r="N97" s="1">
-        <v>2432231.73</v>
+        <v>2130859.63</v>
       </c>
       <c r="O97" s="1">
-        <v>0.49</v>
+        <v>0.45</v>
       </c>
       <c r="P97">
         <v>1</v>
       </c>
     </row>
     <row r="98" spans="1:16">
       <c r="A98" t="s">
+        <v>318</v>
+      </c>
+      <c r="B98" t="s">
+        <v>319</v>
+      </c>
+      <c r="C98" s="1">
+        <v>3010000.0</v>
+      </c>
+      <c r="D98" s="1">
+        <v>74.655</v>
+      </c>
+      <c r="E98" s="1">
+        <v>81.5</v>
+      </c>
+      <c r="F98" t="s">
+        <v>8</v>
+      </c>
+      <c r="G98">
+        <v>1.0</v>
+      </c>
+      <c r="H98" s="1">
+        <v>2453150.0</v>
+      </c>
+      <c r="I98" s="1">
+        <v>-206034.5</v>
+      </c>
+      <c r="J98" s="1">
+        <v>-8.398773006135</v>
+      </c>
+      <c r="K98">
+        <v>0.84</v>
+      </c>
+      <c r="L98" t="s">
         <v>320</v>
       </c>
-      <c r="B98" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M98" s="1">
-        <v>3644498.25</v>
+        <v>2247115.5</v>
       </c>
       <c r="N98" s="1">
-        <v>3720417.69</v>
+        <v>2272407.86</v>
       </c>
       <c r="O98" s="1">
-        <v>0.75</v>
+        <v>0.48</v>
       </c>
       <c r="P98">
         <v>1</v>
       </c>
     </row>
     <row r="99" spans="1:16">
       <c r="A99" t="s">
+        <v>321</v>
+      </c>
+      <c r="B99" t="s">
+        <v>322</v>
+      </c>
+      <c r="C99" s="1">
+        <v>2200000.0</v>
+      </c>
+      <c r="D99" s="1">
+        <v>96.775</v>
+      </c>
+      <c r="E99" s="1">
+        <v>94.97</v>
+      </c>
+      <c r="F99" t="s">
+        <v>8</v>
+      </c>
+      <c r="G99">
+        <v>1.0</v>
+      </c>
+      <c r="H99" s="1">
+        <v>2089340.0</v>
+      </c>
+      <c r="I99" s="1">
+        <v>39710.0</v>
+      </c>
+      <c r="J99" s="1">
+        <v>1.9006001895335</v>
+      </c>
+      <c r="K99">
+        <v>2.28</v>
+      </c>
+      <c r="L99" t="s">
         <v>323</v>
       </c>
-      <c r="B99" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M99" s="1">
-        <v>2063570.0</v>
+        <v>2129050.0</v>
       </c>
       <c r="N99" s="1">
-        <v>2133713.75</v>
+        <v>2179130.56</v>
       </c>
       <c r="O99" s="1">
-        <v>0.43</v>
+        <v>0.46</v>
       </c>
       <c r="P99">
         <v>1</v>
       </c>
     </row>
     <row r="100" spans="1:16">
       <c r="A100" t="s">
+        <v>324</v>
+      </c>
+      <c r="B100" t="s">
+        <v>325</v>
+      </c>
+      <c r="C100" s="1">
+        <v>1005000.0</v>
+      </c>
+      <c r="D100" s="1">
+        <v>96.231</v>
+      </c>
+      <c r="E100" s="1">
+        <v>92.60432438</v>
+      </c>
+      <c r="F100" t="s">
+        <v>8</v>
+      </c>
+      <c r="G100">
+        <v>1.0</v>
+      </c>
+      <c r="H100" s="1">
+        <v>930673.46</v>
+      </c>
+      <c r="I100" s="1">
+        <v>36448.09</v>
+      </c>
+      <c r="J100" s="1">
+        <v>3.9163134618666</v>
+      </c>
+      <c r="K100">
+        <v>0.37</v>
+      </c>
+      <c r="L100" t="s">
         <v>326</v>
       </c>
-      <c r="B100" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M100" s="1">
-        <v>1451168.04</v>
+        <v>967121.55</v>
       </c>
       <c r="N100" s="1">
-        <v>1452025.29</v>
+        <v>970827.49</v>
       </c>
       <c r="O100" s="1">
-        <v>0.29</v>
+        <v>0.2</v>
       </c>
       <c r="P100">
         <v>1</v>
       </c>
     </row>
     <row r="101" spans="1:16">
       <c r="A101" t="s">
+        <v>327</v>
+      </c>
+      <c r="B101" t="s">
         <v>328</v>
-      </c>
-[...1 lines deleted...]
-        <v>329</v>
       </c>
       <c r="C101" s="1">
         <v>881000.0</v>
       </c>
       <c r="D101" s="1">
-        <v>97.203</v>
+        <v>100.832</v>
       </c>
       <c r="E101" s="1">
         <v>100.0</v>
       </c>
       <c r="F101" t="s">
         <v>8</v>
       </c>
       <c r="G101">
         <v>1.0</v>
       </c>
       <c r="H101" s="1">
         <v>881000.0</v>
       </c>
       <c r="I101" s="1">
-        <v>-24641.57</v>
+        <v>7329.92</v>
       </c>
       <c r="J101" s="1">
-        <v>-2.797</v>
+        <v>0.832</v>
       </c>
       <c r="K101">
-        <v>0.85</v>
+        <v>1.72</v>
       </c>
       <c r="L101" t="s">
-        <v>330</v>
+        <v>329</v>
       </c>
       <c r="M101" s="1">
-        <v>856358.43</v>
+        <v>888329.92</v>
       </c>
       <c r="N101" s="1">
-        <v>863853.05</v>
+        <v>903472.11</v>
       </c>
       <c r="O101" s="1">
-        <v>0.17</v>
+        <v>0.19</v>
       </c>
       <c r="P101">
         <v>1</v>
       </c>
     </row>
     <row r="102" spans="1:16">
       <c r="A102" t="s">
+        <v>330</v>
+      </c>
+      <c r="B102" t="s">
         <v>331</v>
-      </c>
-[...1 lines deleted...]
-        <v>332</v>
       </c>
       <c r="C102" s="1">
         <v>3157000.0</v>
       </c>
       <c r="D102" s="1">
-        <v>98.706</v>
+        <v>101.212</v>
       </c>
       <c r="E102" s="1">
         <v>100.05914096</v>
       </c>
       <c r="F102" t="s">
         <v>8</v>
       </c>
       <c r="G102">
         <v>1.0</v>
       </c>
       <c r="H102" s="1">
         <v>3158867.08</v>
       </c>
       <c r="I102" s="1">
-        <v>-42718.66</v>
+        <v>36395.76</v>
       </c>
       <c r="J102" s="1">
-        <v>-1.3523411691004</v>
+        <v>1.1521776345208</v>
       </c>
       <c r="K102">
-        <v>2.54</v>
+        <v>0.46</v>
       </c>
       <c r="L102" t="s">
-        <v>333</v>
+        <v>332</v>
       </c>
       <c r="M102" s="1">
-        <v>3116148.42</v>
+        <v>3195262.84</v>
       </c>
       <c r="N102" s="1">
-        <v>3196323.07</v>
+        <v>3209885.89</v>
       </c>
       <c r="O102" s="1">
-        <v>0.64</v>
+        <v>0.67</v>
       </c>
       <c r="P102">
         <v>1</v>
       </c>
     </row>
     <row r="103" spans="1:16">
       <c r="A103" t="s">
+        <v>333</v>
+      </c>
+      <c r="B103" t="s">
         <v>334</v>
-      </c>
-[...1 lines deleted...]
-        <v>335</v>
       </c>
       <c r="C103" s="1">
         <v>2924000.0</v>
       </c>
       <c r="D103" s="1">
-        <v>100.649</v>
+        <v>100.569</v>
       </c>
       <c r="E103" s="1">
         <v>97.85640253</v>
       </c>
       <c r="F103" t="s">
         <v>8</v>
       </c>
       <c r="G103">
         <v>1.0</v>
       </c>
       <c r="H103" s="1">
         <v>2861321.21</v>
       </c>
       <c r="I103" s="1">
-        <v>81655.55</v>
+        <v>79316.35</v>
       </c>
       <c r="J103" s="1">
-        <v>2.8537708284768</v>
+        <v>2.7720183851711</v>
       </c>
       <c r="K103">
-        <v>0.13</v>
+        <v>0.84</v>
       </c>
       <c r="L103" t="s">
-        <v>336</v>
+        <v>335</v>
       </c>
       <c r="M103" s="1">
-        <v>2942976.76</v>
+        <v>2940637.56</v>
       </c>
       <c r="N103" s="1">
-        <v>2946723.14</v>
+        <v>2965197.13</v>
       </c>
       <c r="O103" s="1">
-        <v>0.59</v>
+        <v>0.62</v>
       </c>
       <c r="P103">
         <v>1</v>
       </c>
     </row>
     <row r="104" spans="1:16">
       <c r="A104" t="s">
+        <v>336</v>
+      </c>
+      <c r="B104" t="s">
         <v>337</v>
       </c>
-      <c r="B104" t="s">
+      <c r="C104" s="1">
+        <v>1278000.0</v>
+      </c>
+      <c r="D104" s="1">
+        <v>100.117</v>
+      </c>
+      <c r="E104" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F104" t="s">
+        <v>8</v>
+      </c>
+      <c r="G104">
+        <v>1.0</v>
+      </c>
+      <c r="H104" s="1">
+        <v>1278000.0</v>
+      </c>
+      <c r="I104" s="1">
+        <v>1495.26</v>
+      </c>
+      <c r="J104" s="1">
+        <v>0.117</v>
+      </c>
+      <c r="K104">
+        <v>0.4</v>
+      </c>
+      <c r="L104" t="s">
         <v>338</v>
       </c>
-      <c r="C104" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M104" s="1">
-        <v>845975.13</v>
+        <v>1279495.26</v>
       </c>
       <c r="N104" s="1">
-        <v>847171.52</v>
+        <v>1284642.76</v>
       </c>
       <c r="O104" s="1">
-        <v>0.17</v>
+        <v>0.27</v>
       </c>
       <c r="P104">
         <v>1</v>
       </c>
     </row>
     <row r="105" spans="1:16">
       <c r="A105" t="s">
+        <v>339</v>
+      </c>
+      <c r="B105" t="s">
         <v>340</v>
       </c>
-      <c r="B105" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C105" s="1">
-        <v>1278000.0</v>
+        <v>988000.0</v>
       </c>
       <c r="D105" s="1">
-        <v>98.941</v>
+        <v>100.874</v>
       </c>
       <c r="E105" s="1">
         <v>100.0</v>
       </c>
       <c r="F105" t="s">
         <v>8</v>
       </c>
       <c r="G105">
         <v>1.0</v>
       </c>
       <c r="H105" s="1">
-        <v>1278000.0</v>
+        <v>988000.0</v>
       </c>
       <c r="I105" s="1">
-        <v>-13534.02</v>
+        <v>8635.12</v>
       </c>
       <c r="J105" s="1">
-        <v>-1.059</v>
+        <v>0.874</v>
       </c>
       <c r="K105">
-        <v>2.19</v>
+        <v>0.44</v>
       </c>
       <c r="L105" t="s">
-        <v>342</v>
+        <v>341</v>
       </c>
       <c r="M105" s="1">
-        <v>1264465.98</v>
+        <v>996635.12</v>
       </c>
       <c r="N105" s="1">
-        <v>1292476.94</v>
+        <v>1000975.9</v>
       </c>
       <c r="O105" s="1">
-        <v>0.26</v>
+        <v>0.21</v>
       </c>
       <c r="P105">
         <v>1</v>
       </c>
     </row>
     <row r="106" spans="1:16">
       <c r="A106" t="s">
+        <v>342</v>
+      </c>
+      <c r="B106" t="s">
         <v>343</v>
       </c>
-      <c r="B106" t="s">
+      <c r="C106" s="1">
+        <v>2100000.0</v>
+      </c>
+      <c r="D106" s="1">
+        <v>99.782</v>
+      </c>
+      <c r="E106" s="1">
+        <v>100.83722714</v>
+      </c>
+      <c r="F106" t="s">
+        <v>8</v>
+      </c>
+      <c r="G106">
+        <v>1.0</v>
+      </c>
+      <c r="H106" s="1">
+        <v>2117581.77</v>
+      </c>
+      <c r="I106" s="1">
+        <v>-22159.77</v>
+      </c>
+      <c r="J106" s="1">
+        <v>-1.0464658467474</v>
+      </c>
+      <c r="K106">
+        <v>1.47</v>
+      </c>
+      <c r="L106" t="s">
         <v>344</v>
       </c>
-      <c r="C106" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M106" s="1">
-        <v>1985276.44</v>
+        <v>2095422.0</v>
       </c>
       <c r="N106" s="1">
-        <v>2018692.24</v>
+        <v>2126395.56</v>
       </c>
       <c r="O106" s="1">
-        <v>0.41</v>
+        <v>0.45</v>
       </c>
       <c r="P106">
         <v>1</v>
       </c>
     </row>
     <row r="107" spans="1:16">
       <c r="A107" t="s">
+        <v>345</v>
+      </c>
+      <c r="B107" t="s">
         <v>346</v>
       </c>
-      <c r="B107" t="s">
+      <c r="C107" s="1">
+        <v>3579000.0</v>
+      </c>
+      <c r="D107" s="1">
+        <v>102.058</v>
+      </c>
+      <c r="E107" s="1">
+        <v>101.7659905</v>
+      </c>
+      <c r="F107" t="s">
+        <v>8</v>
+      </c>
+      <c r="G107">
+        <v>1.0</v>
+      </c>
+      <c r="H107" s="1">
+        <v>3642204.8</v>
+      </c>
+      <c r="I107" s="1">
+        <v>10451.02</v>
+      </c>
+      <c r="J107" s="1">
+        <v>0.28694212911915</v>
+      </c>
+      <c r="K107">
+        <v>3.18</v>
+      </c>
+      <c r="L107" t="s">
         <v>347</v>
       </c>
-      <c r="C107" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M107" s="1">
-        <v>2083935.0</v>
+        <v>3652655.82</v>
       </c>
       <c r="N107" s="1">
-        <v>2100677.47</v>
+        <v>3766423.9</v>
       </c>
       <c r="O107" s="1">
-        <v>0.42</v>
+        <v>0.79</v>
       </c>
       <c r="P107">
         <v>1</v>
       </c>
     </row>
     <row r="108" spans="1:16">
       <c r="A108" t="s">
+        <v>348</v>
+      </c>
+      <c r="B108" t="s">
         <v>349</v>
       </c>
-      <c r="B108" t="s">
+      <c r="C108" s="1">
+        <v>2400000.0</v>
+      </c>
+      <c r="D108" s="1">
+        <v>100.311</v>
+      </c>
+      <c r="E108" s="1">
+        <v>99.8</v>
+      </c>
+      <c r="F108" t="s">
+        <v>8</v>
+      </c>
+      <c r="G108">
+        <v>1.0</v>
+      </c>
+      <c r="H108" s="1">
+        <v>2395200.0</v>
+      </c>
+      <c r="I108" s="1">
+        <v>12264.0</v>
+      </c>
+      <c r="J108" s="1">
+        <v>0.51202404809619</v>
+      </c>
+      <c r="K108">
+        <v>3.11</v>
+      </c>
+      <c r="L108" t="s">
         <v>350</v>
       </c>
-      <c r="C108" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M108" s="1">
-        <v>3632148.15</v>
+        <v>2407464.0</v>
       </c>
       <c r="N108" s="1">
-        <v>3721537.35</v>
+        <v>2482049.64</v>
       </c>
       <c r="O108" s="1">
-        <v>0.75</v>
+        <v>0.52</v>
       </c>
       <c r="P108">
         <v>1</v>
       </c>
     </row>
     <row r="109" spans="1:16">
       <c r="A109" t="s">
+        <v>351</v>
+      </c>
+      <c r="B109" t="s">
         <v>352</v>
       </c>
-      <c r="B109" t="s">
+      <c r="C109" s="1">
+        <v>930564.0</v>
+      </c>
+      <c r="D109" s="1">
+        <v>105.422</v>
+      </c>
+      <c r="E109" s="1">
+        <v>100.47036099</v>
+      </c>
+      <c r="F109" t="s">
+        <v>8</v>
+      </c>
+      <c r="G109">
+        <v>1.0</v>
+      </c>
+      <c r="H109" s="1">
+        <v>934941.01</v>
+      </c>
+      <c r="I109" s="1">
+        <v>46078.17</v>
+      </c>
+      <c r="J109" s="1">
+        <v>4.928457464926</v>
+      </c>
+      <c r="K109">
+        <v>4.66</v>
+      </c>
+      <c r="L109" t="s">
         <v>353</v>
       </c>
-      <c r="C109" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M109" s="1">
-        <v>2380488.0</v>
+        <v>981019.18</v>
       </c>
       <c r="N109" s="1">
-        <v>2424642.7</v>
+        <v>1024397.03</v>
       </c>
       <c r="O109" s="1">
-        <v>0.49</v>
+        <v>0.21</v>
       </c>
       <c r="P109">
         <v>1</v>
       </c>
     </row>
     <row r="110" spans="1:16">
       <c r="A110" t="s">
+        <v>354</v>
+      </c>
+      <c r="B110" t="s">
         <v>355</v>
       </c>
-      <c r="B110" t="s">
+      <c r="C110" s="1">
+        <v>2170000.0</v>
+      </c>
+      <c r="D110" s="1">
+        <v>101.653</v>
+      </c>
+      <c r="E110" s="1">
+        <v>100.14070507</v>
+      </c>
+      <c r="F110" t="s">
+        <v>8</v>
+      </c>
+      <c r="G110">
+        <v>1.0</v>
+      </c>
+      <c r="H110" s="1">
+        <v>2173053.3</v>
+      </c>
+      <c r="I110" s="1">
+        <v>32816.8</v>
+      </c>
+      <c r="J110" s="1">
+        <v>1.5101700450698</v>
+      </c>
+      <c r="K110">
+        <v>0.18</v>
+      </c>
+      <c r="L110" t="s">
         <v>356</v>
       </c>
-      <c r="C110" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M110" s="1">
-        <v>980609.74</v>
+        <v>2205870.1</v>
       </c>
       <c r="N110" s="1">
-        <v>1011870.87</v>
+        <v>2209690.2</v>
       </c>
       <c r="O110" s="1">
-        <v>0.2</v>
+        <v>0.46</v>
       </c>
       <c r="P110">
         <v>1</v>
       </c>
     </row>
     <row r="111" spans="1:16">
       <c r="A111" t="s">
+        <v>357</v>
+      </c>
+      <c r="B111" t="s">
         <v>358</v>
       </c>
-      <c r="B111" t="s">
+      <c r="C111" s="1">
+        <v>1100000.0</v>
+      </c>
+      <c r="D111" s="1">
+        <v>102.648</v>
+      </c>
+      <c r="E111" s="1">
+        <v>102.39609091</v>
+      </c>
+      <c r="F111" t="s">
+        <v>8</v>
+      </c>
+      <c r="G111">
+        <v>1.0</v>
+      </c>
+      <c r="H111" s="1">
+        <v>1126357.0</v>
+      </c>
+      <c r="I111" s="1">
+        <v>2771.0</v>
+      </c>
+      <c r="J111" s="1">
+        <v>0.24601436311933</v>
+      </c>
+      <c r="K111">
+        <v>2.43</v>
+      </c>
+      <c r="L111" t="s">
         <v>359</v>
       </c>
-      <c r="C111" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M111" s="1">
-        <v>2195540.9</v>
+        <v>1129128.0</v>
       </c>
       <c r="N111" s="1">
-        <v>2237562.05</v>
+        <v>1155898.49</v>
       </c>
       <c r="O111" s="1">
-        <v>0.45</v>
+        <v>0.24</v>
       </c>
       <c r="P111">
         <v>1</v>
       </c>
     </row>
     <row r="112" spans="1:16">
       <c r="A112" t="s">
+        <v>360</v>
+      </c>
+      <c r="B112" t="s">
         <v>361</v>
       </c>
-      <c r="B112" t="s">
+      <c r="C112" s="1">
+        <v>5351000.0</v>
+      </c>
+      <c r="D112" s="1">
+        <v>102.944</v>
+      </c>
+      <c r="E112" s="1">
+        <v>92.97841301</v>
+      </c>
+      <c r="F112" t="s">
+        <v>8</v>
+      </c>
+      <c r="G112">
+        <v>1.0</v>
+      </c>
+      <c r="H112" s="1">
+        <v>4975274.88</v>
+      </c>
+      <c r="I112" s="1">
+        <v>-17594.79</v>
+      </c>
+      <c r="J112" s="1">
+        <v>-0.35364458094022</v>
+      </c>
+      <c r="K112">
+        <v>2.37</v>
+      </c>
+      <c r="L112" t="s">
         <v>362</v>
       </c>
-      <c r="C112" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M112" s="1">
-        <v>1124651.0</v>
+        <v>4957680.09</v>
       </c>
       <c r="N112" s="1">
-        <v>1143209.68</v>
+        <v>5084749.62</v>
       </c>
       <c r="O112" s="1">
-        <v>0.23</v>
+        <v>1.06</v>
       </c>
       <c r="P112">
         <v>1</v>
       </c>
     </row>
     <row r="113" spans="1:16">
       <c r="A113" t="s">
+        <v>363</v>
+      </c>
+      <c r="B113" t="s">
         <v>364</v>
       </c>
-      <c r="B113" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C113" s="1">
-        <v>5351000.0</v>
+        <v>1727000.0</v>
       </c>
       <c r="D113" s="1">
-        <v>102.793</v>
+        <v>99.647</v>
       </c>
       <c r="E113" s="1">
-        <v>92.97841301</v>
+        <v>100.0</v>
       </c>
       <c r="F113" t="s">
         <v>8</v>
       </c>
       <c r="G113">
         <v>1.0</v>
       </c>
       <c r="H113" s="1">
-        <v>4975274.88</v>
+        <v>1727000.0</v>
       </c>
       <c r="I113" s="1">
-        <v>-24866.8</v>
+        <v>-6096.31</v>
       </c>
       <c r="J113" s="1">
-        <v>-0.49980756038147</v>
+        <v>-0.353</v>
       </c>
       <c r="K113">
-        <v>1.58</v>
-[...2 lines deleted...]
-        <v>366</v>
+        <v>0.0</v>
+      </c>
+      <c r="L113">
+        <v>0.0</v>
       </c>
       <c r="M113" s="1">
-        <v>4950408.08</v>
+        <v>1720903.69</v>
       </c>
       <c r="N113" s="1">
-        <v>5034836.83</v>
+        <v>1720903.69</v>
       </c>
       <c r="O113" s="1">
-        <v>1.01</v>
+        <v>0.36</v>
       </c>
       <c r="P113">
         <v>1</v>
       </c>
     </row>
     <row r="114" spans="1:16">
       <c r="A114" t="s">
+        <v>365</v>
+      </c>
+      <c r="B114" t="s">
+        <v>366</v>
+      </c>
+      <c r="C114" s="1">
+        <v>2890000.0</v>
+      </c>
+      <c r="D114" s="1">
+        <v>105.071</v>
+      </c>
+      <c r="E114" s="1">
+        <v>105.25607855</v>
+      </c>
+      <c r="F114" t="s">
+        <v>8</v>
+      </c>
+      <c r="G114">
+        <v>1.0</v>
+      </c>
+      <c r="H114" s="1">
+        <v>3041900.67</v>
+      </c>
+      <c r="I114" s="1">
+        <v>-5348.77</v>
+      </c>
+      <c r="J114" s="1">
+        <v>-0.17583644504737</v>
+      </c>
+      <c r="K114">
+        <v>2.36</v>
+      </c>
+      <c r="L114" t="s">
         <v>367</v>
       </c>
-      <c r="B114" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M114" s="1">
-        <v>1518339.8</v>
+        <v>3036551.9</v>
       </c>
       <c r="N114" s="1">
-        <v>1556541.74</v>
+        <v>3104617.42</v>
       </c>
       <c r="O114" s="1">
-        <v>0.31</v>
+        <v>0.65</v>
       </c>
       <c r="P114">
         <v>1</v>
       </c>
     </row>
     <row r="115" spans="1:16">
       <c r="A115" t="s">
+        <v>368</v>
+      </c>
+      <c r="B115" t="s">
+        <v>369</v>
+      </c>
+      <c r="C115" s="1">
+        <v>2727000.0</v>
+      </c>
+      <c r="D115" s="1">
+        <v>96.95</v>
+      </c>
+      <c r="E115" s="1">
+        <v>98.03544408</v>
+      </c>
+      <c r="F115" t="s">
+        <v>8</v>
+      </c>
+      <c r="G115">
+        <v>1.0</v>
+      </c>
+      <c r="H115" s="1">
+        <v>2673426.56</v>
+      </c>
+      <c r="I115" s="1">
+        <v>-29600.06</v>
+      </c>
+      <c r="J115" s="1">
+        <v>-1.1071955535595</v>
+      </c>
+      <c r="K115">
+        <v>1.19</v>
+      </c>
+      <c r="L115" t="s">
         <v>370</v>
       </c>
-      <c r="B115" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M115" s="1">
-        <v>1441916.0</v>
+        <v>2643826.5</v>
       </c>
       <c r="N115" s="1">
-        <v>1461034.75</v>
+        <v>2676323.25</v>
       </c>
       <c r="O115" s="1">
-        <v>0.29</v>
+        <v>0.56</v>
       </c>
       <c r="P115">
         <v>1</v>
       </c>
     </row>
     <row r="116" spans="1:16">
       <c r="A116" t="s">
+        <v>371</v>
+      </c>
+      <c r="B116" t="s">
+        <v>372</v>
+      </c>
+      <c r="C116" s="1">
+        <v>3927000.0</v>
+      </c>
+      <c r="D116" s="1">
+        <v>99.07</v>
+      </c>
+      <c r="E116" s="1">
+        <v>99.9978546</v>
+      </c>
+      <c r="F116" t="s">
+        <v>8</v>
+      </c>
+      <c r="G116">
+        <v>1.0</v>
+      </c>
+      <c r="H116" s="1">
+        <v>3926915.75</v>
+      </c>
+      <c r="I116" s="1">
+        <v>-36436.85</v>
+      </c>
+      <c r="J116" s="1">
+        <v>-0.92787450303715</v>
+      </c>
+      <c r="K116">
+        <v>1.59</v>
+      </c>
+      <c r="L116" t="s">
         <v>373</v>
       </c>
-      <c r="B116" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M116" s="1">
-        <v>2579742.0</v>
+        <v>3890478.9</v>
       </c>
       <c r="N116" s="1">
-        <v>2584616.51</v>
+        <v>3953038.19</v>
       </c>
       <c r="O116" s="1">
-        <v>0.52</v>
+        <v>0.83</v>
       </c>
       <c r="P116">
         <v>1</v>
       </c>
     </row>
     <row r="117" spans="1:16">
       <c r="A117" t="s">
+        <v>374</v>
+      </c>
+      <c r="B117" t="s">
+        <v>375</v>
+      </c>
+      <c r="C117" s="1">
+        <v>2400000.0</v>
+      </c>
+      <c r="D117" s="1">
+        <v>89.694</v>
+      </c>
+      <c r="E117" s="1">
+        <v>91.95776</v>
+      </c>
+      <c r="F117" t="s">
+        <v>8</v>
+      </c>
+      <c r="G117">
+        <v>1.0</v>
+      </c>
+      <c r="H117" s="1">
+        <v>2206986.24</v>
+      </c>
+      <c r="I117" s="1">
+        <v>-54330.24</v>
+      </c>
+      <c r="J117" s="1">
+        <v>-2.4617389549289</v>
+      </c>
+      <c r="K117">
+        <v>3.05</v>
+      </c>
+      <c r="L117" t="s">
         <v>376</v>
       </c>
-      <c r="B117" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M117" s="1">
-        <v>3814138.02</v>
+        <v>2152656.0</v>
       </c>
       <c r="N117" s="1">
-        <v>3855562.42</v>
+        <v>2225914.33</v>
       </c>
       <c r="O117" s="1">
-        <v>0.77</v>
+        <v>0.47</v>
       </c>
       <c r="P117">
         <v>1</v>
       </c>
     </row>
     <row r="118" spans="1:16">
       <c r="A118" t="s">
+        <v>377</v>
+      </c>
+      <c r="B118" t="s">
+        <v>378</v>
+      </c>
+      <c r="C118" s="1">
+        <v>1667000.0</v>
+      </c>
+      <c r="D118" s="1">
+        <v>102.661</v>
+      </c>
+      <c r="E118" s="1">
+        <v>101.22761608</v>
+      </c>
+      <c r="F118" t="s">
+        <v>8</v>
+      </c>
+      <c r="G118">
+        <v>1.0</v>
+      </c>
+      <c r="H118" s="1">
+        <v>1687464.36</v>
+      </c>
+      <c r="I118" s="1">
+        <v>23894.51</v>
+      </c>
+      <c r="J118" s="1">
+        <v>1.4160008689013</v>
+      </c>
+      <c r="K118">
+        <v>2.92</v>
+      </c>
+      <c r="L118" t="s">
         <v>379</v>
       </c>
-      <c r="B118" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M118" s="1">
-        <v>2070696.0</v>
+        <v>1711358.87</v>
       </c>
       <c r="N118" s="1">
-        <v>2119371.0</v>
+        <v>1760054.95</v>
       </c>
       <c r="O118" s="1">
-        <v>0.43</v>
+        <v>0.37</v>
       </c>
       <c r="P118">
         <v>1</v>
       </c>
     </row>
     <row r="119" spans="1:16">
       <c r="A119" t="s">
+        <v>380</v>
+      </c>
+      <c r="B119" t="s">
+        <v>381</v>
+      </c>
+      <c r="C119" s="1">
+        <v>1811000.0</v>
+      </c>
+      <c r="D119" s="1">
+        <v>103.472</v>
+      </c>
+      <c r="E119" s="1">
+        <v>103.54205743</v>
+      </c>
+      <c r="F119" t="s">
+        <v>8</v>
+      </c>
+      <c r="G119">
+        <v>1.0</v>
+      </c>
+      <c r="H119" s="1">
+        <v>1875146.66</v>
+      </c>
+      <c r="I119" s="1">
+        <v>-1268.74</v>
+      </c>
+      <c r="J119" s="1">
+        <v>-0.067660840992565</v>
+      </c>
+      <c r="K119">
+        <v>0.56</v>
+      </c>
+      <c r="L119" t="s">
         <v>382</v>
       </c>
-      <c r="B119" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M119" s="1">
-        <v>1680336.0</v>
+        <v>1873877.92</v>
       </c>
       <c r="N119" s="1">
-        <v>1715429.82</v>
+        <v>1884101.91</v>
       </c>
       <c r="O119" s="1">
-        <v>0.34</v>
+        <v>0.39</v>
       </c>
       <c r="P119">
         <v>1</v>
       </c>
     </row>
     <row r="120" spans="1:16">
       <c r="A120" t="s">
+        <v>383</v>
+      </c>
+      <c r="B120" t="s">
+        <v>384</v>
+      </c>
+      <c r="C120" s="1">
+        <v>1280000.0</v>
+      </c>
+      <c r="D120" s="1">
+        <v>101.284</v>
+      </c>
+      <c r="E120" s="1">
+        <v>101.78811563</v>
+      </c>
+      <c r="F120" t="s">
+        <v>8</v>
+      </c>
+      <c r="G120">
+        <v>1.0</v>
+      </c>
+      <c r="H120" s="1">
+        <v>1302887.88</v>
+      </c>
+      <c r="I120" s="1">
+        <v>-6452.68</v>
+      </c>
+      <c r="J120" s="1">
+        <v>-0.49525980700657</v>
+      </c>
+      <c r="K120">
+        <v>1.19</v>
+      </c>
+      <c r="L120" t="s">
         <v>385</v>
       </c>
-      <c r="B120" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M120" s="1">
-        <v>1858864.73</v>
+        <v>1296435.2</v>
       </c>
       <c r="N120" s="1">
-        <v>1915582.86</v>
+        <v>1311635.2</v>
       </c>
       <c r="O120" s="1">
-        <v>0.38</v>
+        <v>0.27</v>
       </c>
       <c r="P120">
         <v>1</v>
       </c>
     </row>
     <row r="121" spans="1:16">
       <c r="A121" t="s">
+        <v>386</v>
+      </c>
+      <c r="B121" t="s">
+        <v>387</v>
+      </c>
+      <c r="C121" s="1">
+        <v>2420000.0</v>
+      </c>
+      <c r="D121" s="1">
+        <v>101.187</v>
+      </c>
+      <c r="E121" s="1">
+        <v>101.103</v>
+      </c>
+      <c r="F121" t="s">
+        <v>8</v>
+      </c>
+      <c r="G121">
+        <v>1.0</v>
+      </c>
+      <c r="H121" s="1">
+        <v>2446692.6</v>
+      </c>
+      <c r="I121" s="1">
+        <v>2032.8</v>
+      </c>
+      <c r="J121" s="1">
+        <v>0.083083588024094</v>
+      </c>
+      <c r="K121">
+        <v>4.33</v>
+      </c>
+      <c r="L121" t="s">
         <v>388</v>
       </c>
-      <c r="B121" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M121" s="1">
-        <v>1294630.4</v>
+        <v>2448725.4</v>
       </c>
       <c r="N121" s="1">
-        <v>1299830.4</v>
+        <v>2553498.14</v>
       </c>
       <c r="O121" s="1">
-        <v>0.26</v>
+        <v>0.53</v>
       </c>
       <c r="P121">
         <v>1</v>
       </c>
     </row>
     <row r="122" spans="1:16">
       <c r="A122" t="s">
+        <v>389</v>
+      </c>
+      <c r="B122" t="s">
+        <v>390</v>
+      </c>
+      <c r="C122" s="1">
+        <v>2124000.0</v>
+      </c>
+      <c r="D122" s="1">
+        <v>97.01</v>
+      </c>
+      <c r="E122" s="1">
+        <v>94.44113136</v>
+      </c>
+      <c r="F122" t="s">
+        <v>8</v>
+      </c>
+      <c r="G122">
+        <v>1.0</v>
+      </c>
+      <c r="H122" s="1">
+        <v>2005929.63</v>
+      </c>
+      <c r="I122" s="1">
+        <v>54562.77</v>
+      </c>
+      <c r="J122" s="1">
+        <v>2.7200739838516</v>
+      </c>
+      <c r="K122">
+        <v>0.83</v>
+      </c>
+      <c r="L122" t="s">
         <v>391</v>
       </c>
-      <c r="B122" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M122" s="1">
-        <v>2419007.8</v>
+        <v>2060492.4</v>
       </c>
       <c r="N122" s="1">
-        <v>2506028.35</v>
+        <v>2078044.9</v>
       </c>
       <c r="O122" s="1">
-        <v>0.5</v>
+        <v>0.44</v>
       </c>
       <c r="P122">
         <v>1</v>
       </c>
     </row>
     <row r="123" spans="1:16">
       <c r="A123" t="s">
+        <v>392</v>
+      </c>
+      <c r="B123" t="s">
+        <v>393</v>
+      </c>
+      <c r="C123" s="1">
+        <v>1271000.0</v>
+      </c>
+      <c r="D123" s="1">
+        <v>104.25</v>
+      </c>
+      <c r="E123" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F123" t="s">
+        <v>8</v>
+      </c>
+      <c r="G123">
+        <v>1.0</v>
+      </c>
+      <c r="H123" s="1">
+        <v>1271000.0</v>
+      </c>
+      <c r="I123" s="1">
+        <v>54017.5</v>
+      </c>
+      <c r="J123" s="1">
+        <v>4.25</v>
+      </c>
+      <c r="K123">
+        <v>0.63</v>
+      </c>
+      <c r="L123" t="s">
         <v>394</v>
       </c>
-      <c r="B123" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M123" s="1">
-        <v>2033496.36</v>
+        <v>1325017.5</v>
       </c>
       <c r="N123" s="1">
-        <v>2043673.86</v>
+        <v>1332961.25</v>
       </c>
       <c r="O123" s="1">
-        <v>0.41</v>
+        <v>0.28</v>
       </c>
       <c r="P123">
         <v>1</v>
       </c>
     </row>
     <row r="124" spans="1:16">
       <c r="A124" t="s">
-        <v>397</v>
+        <v>395</v>
       </c>
       <c r="B124" t="s">
-        <v>398</v>
+        <v>396</v>
       </c>
       <c r="C124" s="1">
         <v>1834000.0</v>
       </c>
       <c r="D124" s="1">
-        <v>103.175</v>
+        <v>104.545</v>
       </c>
       <c r="E124" s="1">
         <v>101.19775245</v>
       </c>
       <c r="F124" t="s">
         <v>8</v>
       </c>
       <c r="G124">
         <v>1.0</v>
       </c>
       <c r="H124" s="1">
         <v>1855966.78</v>
       </c>
       <c r="I124" s="1">
-        <v>36262.72</v>
+        <v>61388.52</v>
       </c>
       <c r="J124" s="1">
-        <v>1.9538453161322</v>
+        <v>3.3076303229953</v>
       </c>
       <c r="K124">
-        <v>3.56</v>
+        <v>0.95</v>
       </c>
       <c r="L124" t="s">
-        <v>399</v>
+        <v>397</v>
       </c>
       <c r="M124" s="1">
-        <v>1892229.5</v>
+        <v>1917355.3</v>
       </c>
       <c r="N124" s="1">
-        <v>1957603.96</v>
+        <v>1934714.62</v>
       </c>
       <c r="O124" s="1">
-        <v>0.39</v>
+        <v>0.41</v>
       </c>
       <c r="P124">
         <v>1</v>
       </c>
     </row>
     <row r="125" spans="1:16">
       <c r="A125" t="s">
-        <v>400</v>
+        <v>398</v>
       </c>
       <c r="B125" t="s">
-        <v>401</v>
+        <v>399</v>
       </c>
       <c r="C125" s="1">
         <v>2450000.0</v>
       </c>
       <c r="D125" s="1">
-        <v>99.577</v>
+        <v>99.989</v>
       </c>
       <c r="E125" s="1">
         <v>101.43494653</v>
       </c>
       <c r="F125" t="s">
         <v>8</v>
       </c>
       <c r="G125">
         <v>1.0</v>
       </c>
       <c r="H125" s="1">
         <v>2485156.19</v>
       </c>
       <c r="I125" s="1">
-        <v>-45519.69</v>
+        <v>-35425.69</v>
       </c>
       <c r="J125" s="1">
-        <v>-1.8316631438767</v>
+        <v>-1.4254914899333</v>
       </c>
       <c r="K125">
-        <v>1.65</v>
+        <v>2.38</v>
       </c>
       <c r="L125" t="s">
-        <v>402</v>
+        <v>400</v>
       </c>
       <c r="M125" s="1">
-        <v>2439636.5</v>
+        <v>2449730.5</v>
       </c>
       <c r="N125" s="1">
-        <v>2480010.46</v>
+        <v>2507969.04</v>
       </c>
       <c r="O125" s="1">
-        <v>0.5</v>
+        <v>0.53</v>
       </c>
       <c r="P125">
         <v>1</v>
       </c>
     </row>
     <row r="126" spans="1:16">
       <c r="A126" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
       <c r="B126" t="s">
-        <v>404</v>
+        <v>402</v>
       </c>
       <c r="C126" s="1">
         <v>1037000.0</v>
       </c>
       <c r="D126" s="1">
-        <v>93.615</v>
+        <v>97.319</v>
       </c>
       <c r="E126" s="1">
         <v>98.76648216</v>
       </c>
       <c r="F126" t="s">
         <v>8</v>
       </c>
       <c r="G126">
         <v>1.0</v>
       </c>
       <c r="H126" s="1">
         <v>1024208.42</v>
       </c>
       <c r="I126" s="1">
-        <v>-53420.87</v>
+        <v>-15010.39</v>
       </c>
       <c r="J126" s="1">
-        <v>-5.2158202331514</v>
+        <v>-1.4655601054324</v>
       </c>
       <c r="K126">
-        <v>1.43</v>
+        <v>0.77</v>
       </c>
       <c r="L126" t="s">
-        <v>405</v>
+        <v>403</v>
       </c>
       <c r="M126" s="1">
-        <v>970787.55</v>
+        <v>1009198.03</v>
       </c>
       <c r="N126" s="1">
-        <v>985570.54</v>
+        <v>1017169.8</v>
       </c>
       <c r="O126" s="1">
-        <v>0.2</v>
+        <v>0.21</v>
       </c>
       <c r="P126">
         <v>1</v>
       </c>
     </row>
     <row r="127" spans="1:16">
       <c r="A127" t="s">
-        <v>406</v>
+        <v>404</v>
       </c>
       <c r="B127" t="s">
-        <v>407</v>
+        <v>405</v>
       </c>
       <c r="C127" s="1">
         <v>3875000.0</v>
       </c>
       <c r="D127" s="1">
-        <v>99.686</v>
+        <v>102.095</v>
       </c>
       <c r="E127" s="1">
         <v>100.0960031</v>
       </c>
       <c r="F127" t="s">
         <v>8</v>
       </c>
       <c r="G127">
         <v>1.0</v>
       </c>
       <c r="H127" s="1">
         <v>3878720.12</v>
       </c>
       <c r="I127" s="1">
-        <v>-15887.62</v>
+        <v>77461.13</v>
       </c>
       <c r="J127" s="1">
-        <v>-0.40960985862522</v>
+        <v>1.9970796449216</v>
       </c>
       <c r="K127">
-        <v>2.66</v>
+        <v>0.67</v>
       </c>
       <c r="L127" t="s">
-        <v>408</v>
+        <v>406</v>
       </c>
       <c r="M127" s="1">
-        <v>3862832.5</v>
+        <v>3956181.25</v>
       </c>
       <c r="N127" s="1">
-        <v>3965842.92</v>
+        <v>3982229.86</v>
       </c>
       <c r="O127" s="1">
-        <v>0.8</v>
+        <v>0.83</v>
       </c>
       <c r="P127">
         <v>1</v>
       </c>
     </row>
     <row r="128" spans="1:16">
       <c r="A128" t="s">
-        <v>409</v>
+        <v>407</v>
       </c>
       <c r="B128" t="s">
-        <v>410</v>
+        <v>408</v>
       </c>
       <c r="C128" s="1">
         <v>1900000.0</v>
       </c>
       <c r="D128" s="1">
-        <v>114.012</v>
+        <v>114.723</v>
       </c>
       <c r="E128" s="1">
         <v>123.47145</v>
       </c>
       <c r="F128" t="s">
         <v>8</v>
       </c>
       <c r="G128">
         <v>1.0</v>
       </c>
       <c r="H128" s="1">
         <v>2345957.55</v>
       </c>
       <c r="I128" s="1">
-        <v>-179729.55</v>
+        <v>-166220.55</v>
       </c>
       <c r="J128" s="1">
-        <v>-7.6612447654903</v>
+        <v>-7.0854031438037</v>
       </c>
       <c r="K128">
-        <v>1.25</v>
+        <v>2.34</v>
       </c>
       <c r="L128" t="s">
-        <v>411</v>
+        <v>409</v>
       </c>
       <c r="M128" s="1">
-        <v>2166228.0</v>
+        <v>2179737.0</v>
       </c>
       <c r="N128" s="1">
-        <v>2190030.05</v>
+        <v>2224113.71</v>
       </c>
       <c r="O128" s="1">
-        <v>0.44</v>
+        <v>0.47</v>
       </c>
       <c r="P128">
         <v>1</v>
       </c>
     </row>
     <row r="129" spans="1:16">
       <c r="A129" t="s">
-        <v>412</v>
+        <v>410</v>
       </c>
       <c r="B129" t="s">
-        <v>413</v>
+        <v>411</v>
       </c>
       <c r="C129" s="1">
-        <v>1276000.0</v>
+        <v>654000.0</v>
       </c>
       <c r="D129" s="1">
-        <v>108.064</v>
+        <v>107.803</v>
       </c>
       <c r="E129" s="1">
         <v>113.147</v>
       </c>
       <c r="F129" t="s">
         <v>8</v>
       </c>
       <c r="G129">
         <v>1.0</v>
       </c>
       <c r="H129" s="1">
-        <v>1443755.72</v>
+        <v>739981.38</v>
       </c>
       <c r="I129" s="1">
-        <v>-64859.08</v>
+        <v>-34949.76</v>
       </c>
       <c r="J129" s="1">
-        <v>-4.4923860111183</v>
+        <v>-4.7230593829266</v>
       </c>
       <c r="K129">
-        <v>1.13</v>
+        <v>2.24</v>
       </c>
       <c r="L129" t="s">
-        <v>414</v>
+        <v>412</v>
       </c>
       <c r="M129" s="1">
-        <v>1378896.64</v>
+        <v>705031.62</v>
       </c>
       <c r="N129" s="1">
-        <v>1393330.95</v>
+        <v>719685.65</v>
       </c>
       <c r="O129" s="1">
-        <v>0.28</v>
+        <v>0.15</v>
       </c>
       <c r="P129">
         <v>1</v>
       </c>
     </row>
     <row r="130" spans="1:16">
       <c r="A130" t="s">
-        <v>415</v>
+        <v>413</v>
       </c>
       <c r="B130" t="s">
-        <v>416</v>
+        <v>414</v>
       </c>
       <c r="C130" s="1">
         <v>1300000.0</v>
       </c>
       <c r="D130" s="1">
-        <v>95.434</v>
+        <v>95.603</v>
       </c>
       <c r="E130" s="1">
         <v>93.14264308</v>
       </c>
       <c r="F130" t="s">
         <v>8</v>
       </c>
       <c r="G130">
         <v>1.0</v>
       </c>
       <c r="H130" s="1">
         <v>1210854.36</v>
       </c>
       <c r="I130" s="1">
-        <v>29787.64</v>
+        <v>31984.64</v>
       </c>
       <c r="J130" s="1">
-        <v>2.4600514301324</v>
+        <v>2.6414935649239</v>
       </c>
       <c r="K130">
-        <v>0.77</v>
+        <v>1.01</v>
       </c>
       <c r="L130" t="s">
-        <v>417</v>
+        <v>415</v>
       </c>
       <c r="M130" s="1">
-        <v>1240642.0</v>
+        <v>1242839.0</v>
       </c>
       <c r="N130" s="1">
-        <v>1250614.6</v>
+        <v>1255990.37</v>
       </c>
       <c r="O130" s="1">
-        <v>0.25</v>
+        <v>0.26</v>
       </c>
       <c r="P130">
         <v>1</v>
       </c>
     </row>
     <row r="131" spans="1:16">
       <c r="A131" t="s">
-        <v>418</v>
+        <v>416</v>
       </c>
       <c r="B131" t="s">
-        <v>419</v>
+        <v>417</v>
       </c>
       <c r="C131" s="1">
         <v>3991000.0</v>
       </c>
       <c r="D131" s="1">
-        <v>96.879</v>
+        <v>99.0</v>
       </c>
       <c r="E131" s="1">
         <v>94.47603859</v>
       </c>
       <c r="F131" t="s">
         <v>8</v>
       </c>
       <c r="G131">
         <v>1.0</v>
       </c>
       <c r="H131" s="1">
         <v>3770538.7</v>
       </c>
       <c r="I131" s="1">
-        <v>95902.19</v>
+        <v>180551.3</v>
       </c>
       <c r="J131" s="1">
-        <v>2.543461230089</v>
+        <v>4.7884749200426</v>
       </c>
       <c r="K131">
-        <v>1.15</v>
+        <v>0.11</v>
       </c>
       <c r="L131" t="s">
-        <v>420</v>
+        <v>418</v>
       </c>
       <c r="M131" s="1">
-        <v>3866440.89</v>
+        <v>3951090.0</v>
       </c>
       <c r="N131" s="1">
-        <v>3912337.39</v>
+        <v>3955552.16</v>
       </c>
       <c r="O131" s="1">
-        <v>0.79</v>
+        <v>0.83</v>
       </c>
       <c r="P131">
         <v>1</v>
       </c>
     </row>
     <row r="132" spans="1:16">
       <c r="A132" t="s">
-        <v>421</v>
+        <v>419</v>
       </c>
       <c r="B132" t="s">
-        <v>422</v>
+        <v>420</v>
       </c>
       <c r="C132" s="1">
         <v>3825000.0</v>
       </c>
       <c r="D132" s="1">
-        <v>98.943</v>
+        <v>101.103</v>
       </c>
       <c r="E132" s="1">
         <v>100.05687163</v>
       </c>
       <c r="F132" t="s">
         <v>8</v>
       </c>
       <c r="G132">
         <v>1.0</v>
       </c>
       <c r="H132" s="1">
         <v>3827175.34</v>
       </c>
       <c r="I132" s="1">
-        <v>-42605.59</v>
+        <v>40014.41</v>
       </c>
       <c r="J132" s="1">
-        <v>-1.1132385170521</v>
+        <v>1.0455337538834</v>
       </c>
       <c r="K132">
-        <v>0.86</v>
+        <v>1.49</v>
       </c>
       <c r="L132" t="s">
-        <v>423</v>
+        <v>421</v>
       </c>
       <c r="M132" s="1">
-        <v>3784569.75</v>
+        <v>3867189.75</v>
       </c>
       <c r="N132" s="1">
-        <v>3817560.38</v>
+        <v>3924086.63</v>
       </c>
       <c r="O132" s="1">
-        <v>0.77</v>
+        <v>0.82</v>
       </c>
       <c r="P132">
         <v>1</v>
       </c>
     </row>
     <row r="133" spans="1:16">
       <c r="A133" t="s">
-        <v>424</v>
+        <v>422</v>
       </c>
       <c r="B133" t="s">
-        <v>425</v>
+        <v>423</v>
       </c>
       <c r="C133" s="1">
-        <v>3382000.0</v>
+        <v>3082000.0</v>
       </c>
       <c r="D133" s="1">
-        <v>84.483</v>
+        <v>86.732</v>
       </c>
       <c r="E133" s="1">
         <v>100.0</v>
       </c>
       <c r="F133" t="s">
         <v>8</v>
       </c>
       <c r="G133">
         <v>1.0</v>
       </c>
       <c r="H133" s="1">
-        <v>3382000.0</v>
+        <v>3082000.0</v>
       </c>
       <c r="I133" s="1">
-        <v>-524784.94</v>
+        <v>-408919.76</v>
       </c>
       <c r="J133" s="1">
-        <v>-15.517</v>
+        <v>-13.268</v>
       </c>
       <c r="K133">
-        <v>3.0</v>
+        <v>4.15</v>
       </c>
       <c r="L133" t="s">
-        <v>426</v>
+        <v>424</v>
       </c>
       <c r="M133" s="1">
-        <v>2857215.06</v>
+        <v>2673080.24</v>
       </c>
       <c r="N133" s="1">
-        <v>2958745.52</v>
+        <v>2800919.03</v>
       </c>
       <c r="O133" s="1">
         <v>0.59</v>
       </c>
       <c r="P133">
         <v>1</v>
       </c>
     </row>
     <row r="134" spans="1:16">
       <c r="A134" t="s">
-        <v>427</v>
+        <v>425</v>
       </c>
       <c r="B134" t="s">
-        <v>428</v>
+        <v>426</v>
       </c>
       <c r="C134" s="1">
         <v>1250000.0</v>
       </c>
       <c r="D134" s="1">
         <v>0.001</v>
       </c>
       <c r="E134" s="1">
         <v>0.0</v>
       </c>
       <c r="F134" t="s">
         <v>44</v>
       </c>
       <c r="G134">
-        <v>1.15</v>
+        <v>1.17</v>
       </c>
       <c r="H134" s="1">
         <v>0.0</v>
       </c>
       <c r="I134" s="1">
-        <v>10.83</v>
+        <v>10.65</v>
       </c>
       <c r="J134" s="1">
         <v>0</v>
       </c>
       <c r="K134">
         <v>0.0</v>
       </c>
       <c r="L134">
         <v>0.0</v>
       </c>
       <c r="M134" s="1">
-        <v>10.83</v>
+        <v>10.65</v>
       </c>
       <c r="N134" s="1">
-        <v>10.83</v>
+        <v>10.65</v>
       </c>
       <c r="O134" s="1">
         <v>0.0</v>
       </c>
       <c r="P134">
         <v>1</v>
       </c>
     </row>
     <row r="135" spans="1:16">
       <c r="A135" t="s">
-        <v>429</v>
+        <v>427</v>
       </c>
       <c r="B135" t="s">
-        <v>430</v>
+        <v>428</v>
       </c>
       <c r="C135" s="1">
         <v>2817000.0</v>
       </c>
       <c r="D135" s="1">
-        <v>95.611</v>
+        <v>97.415</v>
       </c>
       <c r="E135" s="1">
         <v>101.3779503</v>
       </c>
       <c r="F135" t="s">
         <v>8</v>
       </c>
       <c r="G135">
         <v>1.0</v>
       </c>
       <c r="H135" s="1">
         <v>2855816.86</v>
       </c>
       <c r="I135" s="1">
-        <v>-162454.99</v>
+        <v>-111636.31</v>
       </c>
       <c r="J135" s="1">
-        <v>-5.688564707192</v>
+        <v>-3.9090850524638</v>
       </c>
       <c r="K135">
-        <v>5.29</v>
+        <v>0.66</v>
       </c>
       <c r="L135" t="s">
-        <v>431</v>
+        <v>429</v>
       </c>
       <c r="M135" s="1">
-        <v>2693361.87</v>
+        <v>2744180.55</v>
       </c>
       <c r="N135" s="1">
-        <v>2842286.63</v>
+        <v>2762848.0</v>
       </c>
       <c r="O135" s="1">
-        <v>0.57</v>
+        <v>0.58</v>
       </c>
       <c r="P135">
         <v>1</v>
       </c>
     </row>
     <row r="136" spans="1:16">
       <c r="A136" t="s">
-        <v>432</v>
+        <v>430</v>
       </c>
       <c r="B136" t="s">
-        <v>433</v>
+        <v>431</v>
       </c>
       <c r="C136" s="1">
         <v>1053000.0</v>
       </c>
       <c r="D136" s="1">
-        <v>102.125</v>
+        <v>103.628</v>
       </c>
       <c r="E136" s="1">
         <v>103.32906363</v>
       </c>
       <c r="F136" t="s">
         <v>8</v>
       </c>
       <c r="G136">
         <v>1.0</v>
       </c>
       <c r="H136" s="1">
         <v>1088055.04</v>
       </c>
       <c r="I136" s="1">
-        <v>-12678.79</v>
+        <v>3147.8</v>
       </c>
       <c r="J136" s="1">
-        <v>-1.165271014231</v>
+        <v>0.28930521750076</v>
       </c>
       <c r="K136">
-        <v>1.47</v>
+        <v>2.36</v>
       </c>
       <c r="L136" t="s">
-        <v>434</v>
+        <v>432</v>
       </c>
       <c r="M136" s="1">
-        <v>1075376.25</v>
+        <v>1091202.84</v>
       </c>
       <c r="N136" s="1">
-        <v>1090853.16</v>
+        <v>1116003.18</v>
       </c>
       <c r="O136" s="1">
-        <v>0.22</v>
+        <v>0.23</v>
       </c>
       <c r="P136">
         <v>1</v>
       </c>
     </row>
     <row r="137" spans="1:16">
       <c r="A137" t="s">
-        <v>435</v>
+        <v>433</v>
       </c>
       <c r="B137" t="s">
-        <v>436</v>
+        <v>434</v>
       </c>
       <c r="C137" s="1">
         <v>3046000.0</v>
       </c>
       <c r="D137" s="1">
-        <v>103.771</v>
+        <v>104.052</v>
       </c>
       <c r="E137" s="1">
         <v>104.47316382</v>
       </c>
       <c r="F137" t="s">
         <v>8</v>
       </c>
       <c r="G137">
         <v>1.0</v>
       </c>
       <c r="H137" s="1">
         <v>3182252.57</v>
       </c>
       <c r="I137" s="1">
-        <v>-21387.91</v>
+        <v>-12828.65</v>
       </c>
       <c r="J137" s="1">
-        <v>-0.67209970074751</v>
+        <v>-0.40313110659221</v>
       </c>
       <c r="K137">
-        <v>1.24</v>
+        <v>2.38</v>
       </c>
       <c r="L137" t="s">
-        <v>437</v>
+        <v>435</v>
       </c>
       <c r="M137" s="1">
-        <v>3160864.66</v>
+        <v>3169423.92</v>
       </c>
       <c r="N137" s="1">
-        <v>3198558.91</v>
+        <v>3242020.25</v>
       </c>
       <c r="O137" s="1">
-        <v>0.64</v>
+        <v>0.68</v>
       </c>
       <c r="P137">
         <v>1</v>
       </c>
     </row>
     <row r="138" spans="1:16">
       <c r="A138" t="s">
-        <v>438</v>
+        <v>436</v>
       </c>
       <c r="B138" t="s">
-        <v>439</v>
+        <v>437</v>
       </c>
       <c r="C138" s="1">
         <v>2520000.0</v>
       </c>
       <c r="D138" s="1">
-        <v>99.63</v>
+        <v>101.435</v>
       </c>
       <c r="E138" s="1">
         <v>101.57528214</v>
       </c>
       <c r="F138" t="s">
         <v>8</v>
       </c>
       <c r="G138">
         <v>1.0</v>
       </c>
       <c r="H138" s="1">
         <v>2559697.11</v>
       </c>
       <c r="I138" s="1">
-        <v>-49021.11</v>
+        <v>-3535.11</v>
       </c>
       <c r="J138" s="1">
-        <v>-1.9151136987454</v>
+        <v>-0.13810657464859</v>
       </c>
       <c r="K138">
-        <v>1.39</v>
+        <v>2.21</v>
       </c>
       <c r="L138" t="s">
-        <v>440</v>
+        <v>438</v>
       </c>
       <c r="M138" s="1">
-        <v>2510676.0</v>
+        <v>2556162.0</v>
       </c>
       <c r="N138" s="1">
-        <v>2545654.85</v>
+        <v>2611884.12</v>
       </c>
       <c r="O138" s="1">
-        <v>0.51</v>
+        <v>0.55</v>
       </c>
       <c r="P138">
         <v>1</v>
       </c>
     </row>
     <row r="139" spans="1:16">
       <c r="A139" t="s">
-        <v>441</v>
+        <v>439</v>
       </c>
       <c r="B139" t="s">
-        <v>442</v>
+        <v>440</v>
       </c>
       <c r="C139" s="1">
         <v>2947000.0</v>
       </c>
       <c r="D139" s="1">
-        <v>101.784</v>
+        <v>103.021</v>
       </c>
       <c r="E139" s="1">
         <v>101.56042721</v>
       </c>
       <c r="F139" t="s">
         <v>8</v>
       </c>
       <c r="G139">
         <v>1.0</v>
       </c>
       <c r="H139" s="1">
         <v>2992985.79</v>
       </c>
       <c r="I139" s="1">
-        <v>6588.69</v>
+        <v>43043.08</v>
       </c>
       <c r="J139" s="1">
-        <v>0.22013769734603</v>
+        <v>1.4381317861185</v>
       </c>
       <c r="K139">
-        <v>1.63</v>
+        <v>2.48</v>
       </c>
       <c r="L139" t="s">
-        <v>443</v>
+        <v>441</v>
       </c>
       <c r="M139" s="1">
-        <v>2999574.48</v>
+        <v>3036028.87</v>
       </c>
       <c r="N139" s="1">
-        <v>3047533.88</v>
+        <v>3109212.7</v>
       </c>
       <c r="O139" s="1">
-        <v>0.61</v>
+        <v>0.65</v>
       </c>
       <c r="P139">
         <v>1</v>
       </c>
     </row>
     <row r="140" spans="1:16">
       <c r="A140" t="s">
-        <v>444</v>
+        <v>442</v>
       </c>
       <c r="B140" t="s">
-        <v>445</v>
+        <v>443</v>
       </c>
       <c r="C140" s="1">
         <v>2051000.0</v>
       </c>
       <c r="D140" s="1">
-        <v>99.046</v>
+        <v>99.774</v>
       </c>
       <c r="E140" s="1">
         <v>97.59067821</v>
       </c>
       <c r="F140" t="s">
         <v>8</v>
       </c>
       <c r="G140">
         <v>1.0</v>
       </c>
       <c r="H140" s="1">
         <v>2001584.81</v>
       </c>
       <c r="I140" s="1">
-        <v>29848.65</v>
+        <v>44779.93</v>
       </c>
       <c r="J140" s="1">
-        <v>1.4912508253897</v>
+        <v>2.2372237127439</v>
       </c>
       <c r="K140">
-        <v>1.55</v>
+        <v>0.15</v>
       </c>
       <c r="L140" t="s">
-        <v>446</v>
+        <v>444</v>
       </c>
       <c r="M140" s="1">
-        <v>2031433.46</v>
+        <v>2046364.74</v>
       </c>
       <c r="N140" s="1">
-        <v>2063223.96</v>
+        <v>2049455.48</v>
       </c>
       <c r="O140" s="1">
-        <v>0.41</v>
+        <v>0.43</v>
       </c>
       <c r="P140">
         <v>1</v>
       </c>
     </row>
     <row r="141" spans="1:16">
       <c r="A141" t="s">
-        <v>447</v>
+        <v>445</v>
       </c>
       <c r="B141" t="s">
-        <v>448</v>
+        <v>446</v>
       </c>
       <c r="C141" s="1">
         <v>1360000.0</v>
       </c>
       <c r="D141" s="1">
-        <v>102.125</v>
+        <v>102.376</v>
       </c>
       <c r="E141" s="1">
         <v>99.81182206</v>
       </c>
       <c r="F141" t="s">
         <v>8</v>
       </c>
       <c r="G141">
         <v>1.0</v>
       </c>
       <c r="H141" s="1">
         <v>1357440.78</v>
       </c>
       <c r="I141" s="1">
-        <v>31459.22</v>
+        <v>34872.82</v>
       </c>
       <c r="J141" s="1">
-        <v>2.3175390384249</v>
+        <v>2.5690122555475</v>
       </c>
       <c r="K141">
-        <v>3.09</v>
+        <v>3.83</v>
       </c>
       <c r="L141" t="s">
-        <v>449</v>
+        <v>447</v>
       </c>
       <c r="M141" s="1">
-        <v>1388900.0</v>
+        <v>1392313.6</v>
       </c>
       <c r="N141" s="1">
-        <v>1430957.53</v>
+        <v>1444347.57</v>
       </c>
       <c r="O141" s="1">
-        <v>0.29</v>
+        <v>0.3</v>
       </c>
       <c r="P141">
         <v>1</v>
       </c>
     </row>
     <row r="142" spans="1:16">
       <c r="A142" t="s">
-        <v>450</v>
+        <v>448</v>
       </c>
       <c r="B142" t="s">
-        <v>451</v>
+        <v>449</v>
       </c>
       <c r="C142" s="1">
         <v>2159000.0</v>
       </c>
       <c r="D142" s="1">
-        <v>100.618</v>
+        <v>101.846</v>
       </c>
       <c r="E142" s="1">
         <v>102.17381658</v>
       </c>
       <c r="F142" t="s">
         <v>8</v>
       </c>
       <c r="G142">
         <v>1.0</v>
       </c>
       <c r="H142" s="1">
         <v>2205932.7</v>
       </c>
       <c r="I142" s="1">
-        <v>-33590.08</v>
+        <v>-7077.56</v>
       </c>
       <c r="J142" s="1">
-        <v>-1.5227155388739</v>
+        <v>-0.3208420637674</v>
       </c>
       <c r="K142">
-        <v>1.22</v>
+        <v>2.14</v>
       </c>
       <c r="L142" t="s">
-        <v>452</v>
+        <v>450</v>
       </c>
       <c r="M142" s="1">
-        <v>2172342.62</v>
+        <v>2198855.14</v>
       </c>
       <c r="N142" s="1">
-        <v>2198703.89</v>
+        <v>2244987.36</v>
       </c>
       <c r="O142" s="1">
-        <v>0.44</v>
+        <v>0.47</v>
       </c>
       <c r="P142">
         <v>1</v>
       </c>
     </row>
     <row r="143" spans="1:16">
       <c r="A143" t="s">
-        <v>453</v>
+        <v>451</v>
       </c>
       <c r="B143" t="s">
-        <v>454</v>
+        <v>452</v>
       </c>
       <c r="C143" s="1">
         <v>1817000.0</v>
       </c>
       <c r="D143" s="1">
-        <v>84.822</v>
+        <v>77.376</v>
       </c>
       <c r="E143" s="1">
         <v>97.56207595</v>
       </c>
       <c r="F143" t="s">
         <v>8</v>
       </c>
       <c r="G143">
         <v>1.0</v>
       </c>
       <c r="H143" s="1">
         <v>1772702.92</v>
       </c>
       <c r="I143" s="1">
-        <v>-231487.18</v>
+        <v>-366781.0</v>
       </c>
       <c r="J143" s="1">
-        <v>-13.05843056884</v>
+        <v>-20.690494490752</v>
       </c>
       <c r="K143">
-        <v>4.1</v>
+        <v>0.85</v>
       </c>
       <c r="L143" t="s">
-        <v>455</v>
+        <v>453</v>
       </c>
       <c r="M143" s="1">
-        <v>1541215.74</v>
+        <v>1405921.92</v>
       </c>
       <c r="N143" s="1">
-        <v>1615712.74</v>
+        <v>1421366.42</v>
       </c>
       <c r="O143" s="1">
-        <v>0.32</v>
+        <v>0.3</v>
       </c>
       <c r="P143">
         <v>1</v>
       </c>
     </row>
     <row r="144" spans="1:16">
       <c r="A144" t="s">
-        <v>456</v>
+        <v>454</v>
       </c>
       <c r="B144" t="s">
-        <v>457</v>
+        <v>455</v>
       </c>
       <c r="C144" s="1">
         <v>1907000.0</v>
       </c>
       <c r="D144" s="1">
-        <v>99.687</v>
+        <v>100.751</v>
       </c>
       <c r="E144" s="1">
         <v>100.07713005</v>
       </c>
       <c r="F144" t="s">
         <v>8</v>
       </c>
       <c r="G144">
         <v>1.0</v>
       </c>
       <c r="H144" s="1">
         <v>1908470.87</v>
       </c>
       <c r="I144" s="1">
-        <v>-7439.78</v>
+        <v>12850.7</v>
       </c>
       <c r="J144" s="1">
-        <v>-0.38982937161624</v>
+        <v>0.67335059717207</v>
       </c>
       <c r="K144">
-        <v>0.1</v>
+        <v>0.66</v>
       </c>
       <c r="L144" t="s">
-        <v>458</v>
+        <v>456</v>
       </c>
       <c r="M144" s="1">
-        <v>1901031.09</v>
+        <v>1921321.57</v>
       </c>
       <c r="N144" s="1">
-        <v>1902938.09</v>
+        <v>1933823.01</v>
       </c>
       <c r="O144" s="1">
-        <v>0.38</v>
+        <v>0.41</v>
       </c>
       <c r="P144">
         <v>1</v>
       </c>
     </row>
     <row r="145" spans="1:16">
       <c r="A145" t="s">
-        <v>459</v>
+        <v>457</v>
       </c>
       <c r="B145" t="s">
-        <v>460</v>
+        <v>458</v>
       </c>
       <c r="C145" s="1">
         <v>3800000.0</v>
       </c>
       <c r="D145" s="1">
-        <v>100.514</v>
+        <v>99.765</v>
       </c>
       <c r="E145" s="1">
         <v>100.0646</v>
       </c>
       <c r="F145" t="s">
         <v>8</v>
       </c>
       <c r="G145">
         <v>1.0</v>
       </c>
       <c r="H145" s="1">
         <v>3802454.8</v>
       </c>
       <c r="I145" s="1">
-        <v>17077.2</v>
+        <v>-11384.8</v>
       </c>
       <c r="J145" s="1">
-        <v>0.44910987502074</v>
+        <v>-0.29940658334716</v>
       </c>
       <c r="K145">
-        <v>0.41</v>
+        <v>1.17</v>
       </c>
       <c r="L145" t="s">
-        <v>461</v>
+        <v>459</v>
       </c>
       <c r="M145" s="1">
-        <v>3819532.0</v>
+        <v>3791070.0</v>
       </c>
       <c r="N145" s="1">
-        <v>3834975.41</v>
+        <v>3835684.29</v>
       </c>
       <c r="O145" s="1">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="P145">
         <v>1</v>
       </c>
     </row>
     <row r="146" spans="1:16">
       <c r="A146" t="s">
-        <v>462</v>
+        <v>460</v>
       </c>
       <c r="B146" t="s">
-        <v>463</v>
+        <v>461</v>
       </c>
       <c r="C146" s="1">
         <v>3332000.0</v>
       </c>
       <c r="D146" s="1">
-        <v>103.309</v>
+        <v>103.839</v>
       </c>
       <c r="E146" s="1">
         <v>102.94102671</v>
       </c>
       <c r="F146" t="s">
         <v>8</v>
       </c>
       <c r="G146">
         <v>1.0</v>
       </c>
       <c r="H146" s="1">
         <v>3429995.01</v>
       </c>
       <c r="I146" s="1">
-        <v>12260.87</v>
+        <v>29920.47</v>
       </c>
       <c r="J146" s="1">
-        <v>0.35746028680083</v>
+        <v>0.87231817867863</v>
       </c>
       <c r="K146">
-        <v>1.58</v>
+        <v>2.51</v>
       </c>
       <c r="L146" t="s">
-        <v>464</v>
+        <v>462</v>
       </c>
       <c r="M146" s="1">
-        <v>3442255.88</v>
+        <v>3459915.48</v>
       </c>
       <c r="N146" s="1">
-        <v>3494734.88</v>
+        <v>3543631.98</v>
       </c>
       <c r="O146" s="1">
-        <v>0.7</v>
+        <v>0.74</v>
       </c>
       <c r="P146">
         <v>1</v>
       </c>
     </row>
     <row r="147" spans="1:16">
       <c r="A147" t="s">
+        <v>463</v>
+      </c>
+      <c r="B147" t="s">
+        <v>464</v>
+      </c>
+      <c r="C147" s="1">
+        <v>6595000.0</v>
+      </c>
+      <c r="D147" s="1">
+        <v>82.858</v>
+      </c>
+      <c r="E147" s="1">
+        <v>77.42602805</v>
+      </c>
+      <c r="F147" t="s">
+        <v>8</v>
+      </c>
+      <c r="G147">
+        <v>1.0</v>
+      </c>
+      <c r="H147" s="1">
+        <v>5106246.55</v>
+      </c>
+      <c r="I147" s="1">
+        <v>358238.55</v>
+      </c>
+      <c r="J147" s="1">
+        <v>7.0156923777995</v>
+      </c>
+      <c r="K147">
+        <v>0.71</v>
+      </c>
+      <c r="L147" t="s">
         <v>465</v>
       </c>
-      <c r="B147" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M147" s="1">
-        <v>516845.21</v>
+        <v>5464485.1</v>
       </c>
       <c r="N147" s="1">
-        <v>536626.49</v>
+        <v>5511237.33</v>
       </c>
       <c r="O147" s="1">
-        <v>0.11</v>
+        <v>1.15</v>
       </c>
       <c r="P147">
         <v>1</v>
       </c>
     </row>
     <row r="148" spans="1:16">
       <c r="A148" t="s">
+        <v>466</v>
+      </c>
+      <c r="B148" t="s">
+        <v>467</v>
+      </c>
+      <c r="C148" s="1">
+        <v>3078000.0</v>
+      </c>
+      <c r="D148" s="1">
+        <v>87.643</v>
+      </c>
+      <c r="E148" s="1">
+        <v>96.25274529</v>
+      </c>
+      <c r="F148" t="s">
+        <v>8</v>
+      </c>
+      <c r="G148">
+        <v>1.0</v>
+      </c>
+      <c r="H148" s="1">
+        <v>2962659.5</v>
+      </c>
+      <c r="I148" s="1">
+        <v>-265007.96</v>
+      </c>
+      <c r="J148" s="1">
+        <v>-8.9449347790389</v>
+      </c>
+      <c r="K148">
+        <v>0.74</v>
+      </c>
+      <c r="L148" t="s">
         <v>468</v>
       </c>
-      <c r="B148" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M148" s="1">
-        <v>5238738.25</v>
+        <v>2697651.54</v>
       </c>
       <c r="N148" s="1">
-        <v>5275123.68</v>
+        <v>2720351.79</v>
       </c>
       <c r="O148" s="1">
-        <v>1.06</v>
+        <v>0.57</v>
       </c>
       <c r="P148">
         <v>1</v>
       </c>
     </row>
     <row r="149" spans="1:16">
       <c r="A149" t="s">
+        <v>469</v>
+      </c>
+      <c r="B149" t="s">
+        <v>470</v>
+      </c>
+      <c r="C149" s="1">
+        <v>3200000.0</v>
+      </c>
+      <c r="D149" s="1">
+        <v>103.612</v>
+      </c>
+      <c r="E149" s="1">
+        <v>100.14981813</v>
+      </c>
+      <c r="F149" t="s">
+        <v>8</v>
+      </c>
+      <c r="G149">
+        <v>1.0</v>
+      </c>
+      <c r="H149" s="1">
+        <v>3204794.18</v>
+      </c>
+      <c r="I149" s="1">
+        <v>110789.82</v>
+      </c>
+      <c r="J149" s="1">
+        <v>3.4570026584359</v>
+      </c>
+      <c r="K149">
+        <v>0.63</v>
+      </c>
+      <c r="L149" t="s">
         <v>471</v>
       </c>
-      <c r="B149" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M149" s="1">
-        <v>1713787.68</v>
+        <v>3315584.0</v>
       </c>
       <c r="N149" s="1">
-        <v>1715900.43</v>
+        <v>3335847.01</v>
       </c>
       <c r="O149" s="1">
-        <v>0.34</v>
+        <v>0.7</v>
       </c>
       <c r="P149">
         <v>1</v>
       </c>
     </row>
     <row r="150" spans="1:16">
       <c r="A150" t="s">
+        <v>472</v>
+      </c>
+      <c r="B150" t="s">
+        <v>473</v>
+      </c>
+      <c r="C150" s="1">
+        <v>1298000.0</v>
+      </c>
+      <c r="D150" s="1">
+        <v>100.969</v>
+      </c>
+      <c r="E150" s="1">
+        <v>100.15715331</v>
+      </c>
+      <c r="F150" t="s">
+        <v>8</v>
+      </c>
+      <c r="G150">
+        <v>1.0</v>
+      </c>
+      <c r="H150" s="1">
+        <v>1300039.85</v>
+      </c>
+      <c r="I150" s="1">
+        <v>10537.77</v>
+      </c>
+      <c r="J150" s="1">
+        <v>0.8105728451324</v>
+      </c>
+      <c r="K150">
+        <v>0.74</v>
+      </c>
+      <c r="L150" t="s">
         <v>474</v>
       </c>
-      <c r="B150" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M150" s="1">
-        <v>3291776.0</v>
+        <v>1310577.62</v>
       </c>
       <c r="N150" s="1">
-        <v>3460006.14</v>
+        <v>1320150.37</v>
       </c>
       <c r="O150" s="1">
-        <v>0.69</v>
+        <v>0.28</v>
       </c>
       <c r="P150">
         <v>1</v>
       </c>
     </row>
     <row r="151" spans="1:16">
       <c r="A151" t="s">
+        <v>475</v>
+      </c>
+      <c r="B151" t="s">
+        <v>476</v>
+      </c>
+      <c r="C151" s="1">
+        <v>2000000.0</v>
+      </c>
+      <c r="D151" s="1">
+        <v>99.437</v>
+      </c>
+      <c r="E151" s="1">
+        <v>100.445238</v>
+      </c>
+      <c r="F151" t="s">
+        <v>8</v>
+      </c>
+      <c r="G151">
+        <v>1.0</v>
+      </c>
+      <c r="H151" s="1">
+        <v>2008904.76</v>
+      </c>
+      <c r="I151" s="1">
+        <v>-20164.76</v>
+      </c>
+      <c r="J151" s="1">
+        <v>-1.0037688396935</v>
+      </c>
+      <c r="K151">
+        <v>0.56</v>
+      </c>
+      <c r="L151" t="s">
         <v>477</v>
       </c>
-      <c r="B151" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M151" s="1">
-        <v>1296338.56</v>
+        <v>1988740.0</v>
       </c>
       <c r="N151" s="1">
-        <v>1297798.81</v>
+        <v>2000028.46</v>
       </c>
       <c r="O151" s="1">
-        <v>0.26</v>
+        <v>0.42</v>
       </c>
       <c r="P151">
         <v>1</v>
       </c>
     </row>
     <row r="152" spans="1:16">
       <c r="A152" t="s">
+        <v>478</v>
+      </c>
+      <c r="B152" t="s">
+        <v>479</v>
+      </c>
+      <c r="C152" s="1">
+        <v>1419000.0</v>
+      </c>
+      <c r="D152" s="1">
+        <v>99.149</v>
+      </c>
+      <c r="E152" s="1">
+        <v>99.95674066</v>
+      </c>
+      <c r="F152" t="s">
+        <v>8</v>
+      </c>
+      <c r="G152">
+        <v>1.0</v>
+      </c>
+      <c r="H152" s="1">
+        <v>1418386.15</v>
+      </c>
+      <c r="I152" s="1">
+        <v>-11461.84</v>
+      </c>
+      <c r="J152" s="1">
+        <v>-0.80809023692173</v>
+      </c>
+      <c r="K152">
+        <v>4.33</v>
+      </c>
+      <c r="L152" t="s">
         <v>480</v>
       </c>
-      <c r="B152" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M152" s="1">
-        <v>1954640.0</v>
+        <v>1406924.31</v>
       </c>
       <c r="N152" s="1">
-        <v>1978772.22</v>
+        <v>1468330.08</v>
       </c>
       <c r="O152" s="1">
-        <v>0.4</v>
+        <v>0.31</v>
       </c>
       <c r="P152">
         <v>1</v>
       </c>
     </row>
     <row r="153" spans="1:16">
       <c r="A153" t="s">
+        <v>481</v>
+      </c>
+      <c r="B153" t="s">
+        <v>482</v>
+      </c>
+      <c r="C153" s="1">
+        <v>2643000.0</v>
+      </c>
+      <c r="D153" s="1">
+        <v>97.197</v>
+      </c>
+      <c r="E153" s="1">
+        <v>91.98892622</v>
+      </c>
+      <c r="F153" t="s">
+        <v>8</v>
+      </c>
+      <c r="G153">
+        <v>1.0</v>
+      </c>
+      <c r="H153" s="1">
+        <v>2431267.32</v>
+      </c>
+      <c r="I153" s="1">
+        <v>137649.39</v>
+      </c>
+      <c r="J153" s="1">
+        <v>5.6616312351864</v>
+      </c>
+      <c r="K153">
+        <v>0.74</v>
+      </c>
+      <c r="L153" t="s">
         <v>483</v>
       </c>
-      <c r="B153" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M153" s="1">
-        <v>1395331.08</v>
+        <v>2568916.71</v>
       </c>
       <c r="N153" s="1">
-        <v>1447071.12</v>
+        <v>2588574.02</v>
       </c>
       <c r="O153" s="1">
-        <v>0.29</v>
+        <v>0.54</v>
       </c>
       <c r="P153">
         <v>1</v>
       </c>
     </row>
     <row r="154" spans="1:16">
       <c r="A154" t="s">
+        <v>484</v>
+      </c>
+      <c r="B154" t="s">
+        <v>485</v>
+      </c>
+      <c r="C154" s="1">
+        <v>3442000.0</v>
+      </c>
+      <c r="D154" s="1">
+        <v>99.226</v>
+      </c>
+      <c r="E154" s="1">
+        <v>100.02073707</v>
+      </c>
+      <c r="F154" t="s">
+        <v>8</v>
+      </c>
+      <c r="G154">
+        <v>1.0</v>
+      </c>
+      <c r="H154" s="1">
+        <v>3442713.77</v>
+      </c>
+      <c r="I154" s="1">
+        <v>-27354.85</v>
+      </c>
+      <c r="J154" s="1">
+        <v>-0.79457230044425</v>
+      </c>
+      <c r="K154">
+        <v>1.05</v>
+      </c>
+      <c r="L154" t="s">
         <v>486</v>
       </c>
-      <c r="B154" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M154" s="1">
-        <v>2553745.89</v>
+        <v>3415358.92</v>
       </c>
       <c r="N154" s="1">
-        <v>2565143.83</v>
+        <v>3451523.82</v>
       </c>
       <c r="O154" s="1">
-        <v>0.51</v>
+        <v>0.72</v>
       </c>
       <c r="P154">
         <v>1</v>
       </c>
     </row>
     <row r="155" spans="1:16">
       <c r="A155" t="s">
+        <v>487</v>
+      </c>
+      <c r="B155" t="s">
+        <v>488</v>
+      </c>
+      <c r="C155" s="1">
+        <v>1732000.0</v>
+      </c>
+      <c r="D155" s="1">
+        <v>101.374</v>
+      </c>
+      <c r="E155" s="1">
+        <v>100.16080774</v>
+      </c>
+      <c r="F155" t="s">
+        <v>8</v>
+      </c>
+      <c r="G155">
+        <v>1.0</v>
+      </c>
+      <c r="H155" s="1">
+        <v>1734785.19</v>
+      </c>
+      <c r="I155" s="1">
+        <v>21012.49</v>
+      </c>
+      <c r="J155" s="1">
+        <v>1.2112444884314</v>
+      </c>
+      <c r="K155">
+        <v>1.86</v>
+      </c>
+      <c r="L155" t="s">
         <v>489</v>
       </c>
-      <c r="B155" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M155" s="1">
-        <v>3395292.06</v>
+        <v>1755797.68</v>
       </c>
       <c r="N155" s="1">
-        <v>3411139.6</v>
+        <v>1788056.18</v>
       </c>
       <c r="O155" s="1">
-        <v>0.68</v>
+        <v>0.37</v>
       </c>
       <c r="P155">
         <v>1</v>
       </c>
     </row>
     <row r="156" spans="1:16">
       <c r="A156" t="s">
+        <v>490</v>
+      </c>
+      <c r="B156" t="s">
+        <v>491</v>
+      </c>
+      <c r="C156" s="1">
+        <v>2000000.0</v>
+      </c>
+      <c r="D156" s="1">
+        <v>102.16</v>
+      </c>
+      <c r="E156" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F156" t="s">
+        <v>8</v>
+      </c>
+      <c r="G156">
+        <v>1.0</v>
+      </c>
+      <c r="H156" s="1">
+        <v>2000000.0</v>
+      </c>
+      <c r="I156" s="1">
+        <v>43200.0</v>
+      </c>
+      <c r="J156" s="1">
+        <v>2.16</v>
+      </c>
+      <c r="K156">
+        <v>0.39</v>
+      </c>
+      <c r="L156" t="s">
         <v>492</v>
       </c>
-      <c r="B156" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M156" s="1">
-        <v>1758516.92</v>
+        <v>2043200.0</v>
       </c>
       <c r="N156" s="1">
-        <v>1779950.42</v>
+        <v>2050991.67</v>
       </c>
       <c r="O156" s="1">
-        <v>0.36</v>
+        <v>0.43</v>
       </c>
       <c r="P156">
         <v>1</v>
       </c>
     </row>
     <row r="157" spans="1:16">
       <c r="A157" t="s">
+        <v>493</v>
+      </c>
+      <c r="B157" t="s">
+        <v>494</v>
+      </c>
+      <c r="C157" s="1">
+        <v>3800000.0</v>
+      </c>
+      <c r="D157" s="1">
+        <v>99.836</v>
+      </c>
+      <c r="E157" s="1">
+        <v>100.05580737</v>
+      </c>
+      <c r="F157" t="s">
+        <v>8</v>
+      </c>
+      <c r="G157">
+        <v>1.0</v>
+      </c>
+      <c r="H157" s="1">
+        <v>3802120.68</v>
+      </c>
+      <c r="I157" s="1">
+        <v>-8352.68</v>
+      </c>
+      <c r="J157" s="1">
+        <v>-0.21968476813314</v>
+      </c>
+      <c r="K157">
+        <v>3.61</v>
+      </c>
+      <c r="L157" t="s">
         <v>495</v>
       </c>
-      <c r="B157" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M157" s="1">
-        <v>3974520.0</v>
+        <v>3793768.0</v>
       </c>
       <c r="N157" s="1">
-        <v>4097807.67</v>
+        <v>3930802.25</v>
       </c>
       <c r="O157" s="1">
         <v>0.82</v>
       </c>
       <c r="P157">
         <v>1</v>
       </c>
     </row>
     <row r="158" spans="1:16">
       <c r="A158" t="s">
+        <v>496</v>
+      </c>
+      <c r="B158" t="s">
+        <v>497</v>
+      </c>
+      <c r="C158" s="1">
+        <v>6148000.0</v>
+      </c>
+      <c r="D158" s="1">
+        <v>98.378</v>
+      </c>
+      <c r="E158" s="1">
+        <v>98.72295901</v>
+      </c>
+      <c r="F158" t="s">
+        <v>8</v>
+      </c>
+      <c r="G158">
+        <v>1.0</v>
+      </c>
+      <c r="H158" s="1">
+        <v>6069487.52</v>
+      </c>
+      <c r="I158" s="1">
+        <v>-21208.08</v>
+      </c>
+      <c r="J158" s="1">
+        <v>-0.34942126382361</v>
+      </c>
+      <c r="K158">
+        <v>1.01</v>
+      </c>
+      <c r="L158" t="s">
         <v>498</v>
       </c>
-      <c r="B158" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M158" s="1">
-        <v>5015443.04</v>
+        <v>6048279.44</v>
       </c>
       <c r="N158" s="1">
-        <v>5022440.3</v>
+        <v>6110391.08</v>
       </c>
       <c r="O158" s="1">
-        <v>1.01</v>
+        <v>1.28</v>
       </c>
       <c r="P158">
         <v>1</v>
       </c>
     </row>
     <row r="159" spans="1:16">
       <c r="A159" t="s">
-        <v>501</v>
+        <v>499</v>
       </c>
       <c r="B159" t="s">
-        <v>502</v>
+        <v>500</v>
       </c>
       <c r="C159" s="1">
         <v>2465000.0</v>
       </c>
       <c r="D159" s="1">
-        <v>84.002</v>
+        <v>87.619</v>
       </c>
       <c r="E159" s="1">
         <v>100.27475375</v>
       </c>
       <c r="F159" t="s">
         <v>8</v>
       </c>
       <c r="G159">
         <v>1.0</v>
       </c>
       <c r="H159" s="1">
         <v>2471772.68</v>
       </c>
       <c r="I159" s="1">
-        <v>-401123.38</v>
+        <v>-311964.33</v>
       </c>
       <c r="J159" s="1">
-        <v>-16.228166256777</v>
+        <v>-12.621076870224</v>
       </c>
       <c r="K159">
-        <v>0.64</v>
+        <v>1.45</v>
       </c>
       <c r="L159" t="s">
-        <v>503</v>
+        <v>501</v>
       </c>
       <c r="M159" s="1">
-        <v>2070649.3</v>
+        <v>2159808.35</v>
       </c>
       <c r="N159" s="1">
-        <v>2086338.0</v>
+        <v>2195610.76</v>
       </c>
       <c r="O159" s="1">
-        <v>0.42</v>
+        <v>0.46</v>
       </c>
       <c r="P159">
         <v>1</v>
       </c>
     </row>
     <row r="160" spans="1:16">
       <c r="A160" t="s">
-        <v>504</v>
+        <v>502</v>
       </c>
       <c r="B160" t="s">
-        <v>505</v>
+        <v>503</v>
       </c>
       <c r="C160" s="1">
         <v>533000.0</v>
       </c>
       <c r="D160" s="1">
-        <v>98.784</v>
+        <v>101.716</v>
       </c>
       <c r="E160" s="1">
         <v>100.0</v>
       </c>
       <c r="F160" t="s">
         <v>8</v>
       </c>
       <c r="G160">
         <v>1.0</v>
       </c>
       <c r="H160" s="1">
         <v>533000.0</v>
       </c>
       <c r="I160" s="1">
-        <v>-6481.28</v>
+        <v>9146.28</v>
       </c>
       <c r="J160" s="1">
-        <v>-1.216</v>
+        <v>1.716</v>
       </c>
       <c r="K160">
-        <v>1.33</v>
+        <v>2.56</v>
       </c>
       <c r="L160" t="s">
-        <v>506</v>
+        <v>504</v>
       </c>
       <c r="M160" s="1">
-        <v>526518.72</v>
+        <v>542146.28</v>
       </c>
       <c r="N160" s="1">
-        <v>533614.28</v>
+        <v>555811.81</v>
       </c>
       <c r="O160" s="1">
-        <v>0.11</v>
+        <v>0.12</v>
       </c>
       <c r="P160">
         <v>1</v>
       </c>
     </row>
     <row r="161" spans="1:16">
       <c r="A161" t="s">
+        <v>505</v>
+      </c>
+      <c r="B161" t="s">
+        <v>506</v>
+      </c>
+      <c r="C161" s="1">
+        <v>2066000.0</v>
+      </c>
+      <c r="D161" s="1">
+        <v>102.259</v>
+      </c>
+      <c r="E161" s="1">
+        <v>98.653</v>
+      </c>
+      <c r="F161" t="s">
+        <v>8</v>
+      </c>
+      <c r="G161">
+        <v>1.0</v>
+      </c>
+      <c r="H161" s="1">
+        <v>2038170.98</v>
+      </c>
+      <c r="I161" s="1">
+        <v>74499.96</v>
+      </c>
+      <c r="J161" s="1">
+        <v>3.6552360293149</v>
+      </c>
+      <c r="K161">
+        <v>0.7</v>
+      </c>
+      <c r="L161" t="s">
         <v>507</v>
       </c>
-      <c r="B161" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M161" s="1">
-        <v>3964438.8</v>
+        <v>2112670.94</v>
       </c>
       <c r="N161" s="1">
-        <v>3996167.27</v>
+        <v>2127233.37</v>
       </c>
       <c r="O161" s="1">
-        <v>0.8</v>
+        <v>0.45</v>
       </c>
       <c r="P161">
         <v>1</v>
       </c>
     </row>
     <row r="162" spans="1:16">
       <c r="A162" t="s">
+        <v>508</v>
+      </c>
+      <c r="B162" t="s">
+        <v>509</v>
+      </c>
+      <c r="C162" s="1">
+        <v>4270000.0</v>
+      </c>
+      <c r="D162" s="1">
+        <v>96.069</v>
+      </c>
+      <c r="E162" s="1">
+        <v>94.5</v>
+      </c>
+      <c r="F162" t="s">
+        <v>8</v>
+      </c>
+      <c r="G162">
+        <v>1.0</v>
+      </c>
+      <c r="H162" s="1">
+        <v>4035150.0</v>
+      </c>
+      <c r="I162" s="1">
+        <v>66996.3</v>
+      </c>
+      <c r="J162" s="1">
+        <v>1.6603174603175</v>
+      </c>
+      <c r="K162">
+        <v>1.09</v>
+      </c>
+      <c r="L162" t="s">
         <v>510</v>
       </c>
-      <c r="B162" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M162" s="1">
-        <v>2813928.0</v>
+        <v>4102146.3</v>
       </c>
       <c r="N162" s="1">
-        <v>2836205.08</v>
+        <v>4148701.16</v>
       </c>
       <c r="O162" s="1">
-        <v>0.57</v>
+        <v>0.87</v>
       </c>
       <c r="P162">
         <v>1</v>
       </c>
     </row>
     <row r="163" spans="1:16">
       <c r="A163" t="s">
+        <v>511</v>
+      </c>
+      <c r="B163" t="s">
+        <v>512</v>
+      </c>
+      <c r="C163" s="1">
+        <v>2670000.0</v>
+      </c>
+      <c r="D163" s="1">
+        <v>99.925</v>
+      </c>
+      <c r="E163" s="1">
+        <v>100.49614232</v>
+      </c>
+      <c r="F163" t="s">
+        <v>8</v>
+      </c>
+      <c r="G163">
+        <v>1.0</v>
+      </c>
+      <c r="H163" s="1">
+        <v>2683247.0</v>
+      </c>
+      <c r="I163" s="1">
+        <v>-15249.5</v>
+      </c>
+      <c r="J163" s="1">
+        <v>-0.56832263298906</v>
+      </c>
+      <c r="K163">
+        <v>0.31</v>
+      </c>
+      <c r="L163" t="s">
         <v>513</v>
       </c>
-      <c r="B163" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M163" s="1">
-        <v>1965180.0</v>
+        <v>2667997.5</v>
       </c>
       <c r="N163" s="1">
-        <v>2008377.63</v>
+        <v>2676304.17</v>
       </c>
       <c r="O163" s="1">
-        <v>0.4</v>
+        <v>0.56</v>
       </c>
       <c r="P163">
         <v>1</v>
       </c>
     </row>
     <row r="164" spans="1:16">
       <c r="A164" t="s">
+        <v>514</v>
+      </c>
+      <c r="B164" t="s">
+        <v>515</v>
+      </c>
+      <c r="C164" s="1">
+        <v>1900000.0</v>
+      </c>
+      <c r="D164" s="1">
+        <v>98.07</v>
+      </c>
+      <c r="E164" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F164" t="s">
+        <v>8</v>
+      </c>
+      <c r="G164">
+        <v>1.0</v>
+      </c>
+      <c r="H164" s="1">
+        <v>1900000.0</v>
+      </c>
+      <c r="I164" s="1">
+        <v>-36670.0</v>
+      </c>
+      <c r="J164" s="1">
+        <v>-1.93</v>
+      </c>
+      <c r="K164">
+        <v>1.38</v>
+      </c>
+      <c r="L164" t="s">
         <v>516</v>
       </c>
-      <c r="B164" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M164" s="1">
-        <v>1073116.0</v>
+        <v>1863330.0</v>
       </c>
       <c r="N164" s="1">
-        <v>1099501.53</v>
+        <v>1889555.99</v>
       </c>
       <c r="O164" s="1">
-        <v>0.22</v>
+        <v>0.4</v>
       </c>
       <c r="P164">
         <v>1</v>
       </c>
     </row>
     <row r="165" spans="1:16">
       <c r="A165" t="s">
+        <v>517</v>
+      </c>
+      <c r="B165" t="s">
         <v>518</v>
       </c>
-      <c r="B165" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C165" s="1">
-        <v>2010000.0</v>
+        <v>2100000.0</v>
       </c>
       <c r="D165" s="1">
-        <v>102.99</v>
+        <v>94.748</v>
       </c>
       <c r="E165" s="1">
-        <v>102.4847393</v>
+        <v>94.06809095</v>
       </c>
       <c r="F165" t="s">
         <v>8</v>
       </c>
       <c r="G165">
         <v>1.0</v>
       </c>
       <c r="H165" s="1">
-        <v>2059943.26</v>
+        <v>1975429.91</v>
       </c>
       <c r="I165" s="1">
-        <v>10155.74</v>
+        <v>14278.09</v>
       </c>
       <c r="J165" s="1">
-        <v>0.49301066671128</v>
+        <v>0.72278393314395</v>
       </c>
       <c r="K165">
-        <v>0.04</v>
+        <v>0.01</v>
       </c>
       <c r="L165">
-        <v>805.38</v>
+        <v>273.4</v>
       </c>
       <c r="M165" s="1">
-        <v>2070099.0</v>
+        <v>1989708.0</v>
       </c>
       <c r="N165" s="1">
-        <v>2070904.38</v>
+        <v>1989981.4</v>
       </c>
       <c r="O165" s="1">
         <v>0.42</v>
       </c>
       <c r="P165">
         <v>1</v>
       </c>
     </row>
     <row r="166" spans="1:16">
       <c r="A166" t="s">
+        <v>519</v>
+      </c>
+      <c r="B166" t="s">
+        <v>518</v>
+      </c>
+      <c r="C166" s="1">
+        <v>1100000.0</v>
+      </c>
+      <c r="D166" s="1">
+        <v>97.749</v>
+      </c>
+      <c r="E166" s="1">
+        <v>87.394</v>
+      </c>
+      <c r="F166" t="s">
+        <v>8</v>
+      </c>
+      <c r="G166">
+        <v>1.0</v>
+      </c>
+      <c r="H166" s="1">
+        <v>961334.0</v>
+      </c>
+      <c r="I166" s="1">
+        <v>113905.0</v>
+      </c>
+      <c r="J166" s="1">
+        <v>11.848639494702</v>
+      </c>
+      <c r="K166">
+        <v>2.8</v>
+      </c>
+      <c r="L166" t="s">
         <v>520</v>
       </c>
-      <c r="B166" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M166" s="1">
-        <v>1075534.6</v>
+        <v>1075239.0</v>
       </c>
       <c r="N166" s="1">
-        <v>1102674.6</v>
+        <v>1106051.05</v>
       </c>
       <c r="O166" s="1">
-        <v>0.22</v>
+        <v>0.23</v>
       </c>
       <c r="P166">
         <v>1</v>
       </c>
     </row>
     <row r="167" spans="1:16">
       <c r="A167" t="s">
+        <v>521</v>
+      </c>
+      <c r="B167" t="s">
+        <v>522</v>
+      </c>
+      <c r="C167" s="1">
+        <v>1180000.0</v>
+      </c>
+      <c r="D167" s="1">
+        <v>95.113</v>
+      </c>
+      <c r="E167" s="1">
+        <v>93.0</v>
+      </c>
+      <c r="F167" t="s">
+        <v>8</v>
+      </c>
+      <c r="G167">
+        <v>1.0</v>
+      </c>
+      <c r="H167" s="1">
+        <v>1097400.0</v>
+      </c>
+      <c r="I167" s="1">
+        <v>24933.4</v>
+      </c>
+      <c r="J167" s="1">
+        <v>2.2720430107527</v>
+      </c>
+      <c r="K167">
+        <v>0.22</v>
+      </c>
+      <c r="L167" t="s">
         <v>523</v>
       </c>
-      <c r="B167" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M167" s="1">
-        <v>1524908.97</v>
+        <v>1122333.4</v>
       </c>
       <c r="N167" s="1">
-        <v>1569017.97</v>
+        <v>1124972.01</v>
       </c>
       <c r="O167" s="1">
-        <v>0.31</v>
+        <v>0.24</v>
       </c>
       <c r="P167">
         <v>1</v>
       </c>
     </row>
     <row r="168" spans="1:16">
       <c r="A168" t="s">
+        <v>524</v>
+      </c>
+      <c r="B168" t="s">
+        <v>525</v>
+      </c>
+      <c r="C168" s="1">
+        <v>1521000.0</v>
+      </c>
+      <c r="D168" s="1">
+        <v>101.312</v>
+      </c>
+      <c r="E168" s="1">
+        <v>104.28968508</v>
+      </c>
+      <c r="F168" t="s">
+        <v>8</v>
+      </c>
+      <c r="G168">
+        <v>1.0</v>
+      </c>
+      <c r="H168" s="1">
+        <v>1586246.11</v>
+      </c>
+      <c r="I168" s="1">
+        <v>-45290.6</v>
+      </c>
+      <c r="J168" s="1">
+        <v>-2.8552063714754</v>
+      </c>
+      <c r="K168">
+        <v>0.28</v>
+      </c>
+      <c r="L168" t="s">
         <v>526</v>
       </c>
-      <c r="B168" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M168" s="1">
-        <v>1455750.0</v>
+        <v>1540955.51</v>
       </c>
       <c r="N168" s="1">
-        <v>1477078.13</v>
+        <v>1545243.89</v>
       </c>
       <c r="O168" s="1">
-        <v>0.3</v>
+        <v>0.32</v>
       </c>
       <c r="P168">
         <v>1</v>
       </c>
     </row>
     <row r="169" spans="1:16">
       <c r="A169" t="s">
+        <v>527</v>
+      </c>
+      <c r="B169" t="s">
+        <v>528</v>
+      </c>
+      <c r="C169" s="1">
+        <v>1500000.0</v>
+      </c>
+      <c r="D169" s="1">
+        <v>100.802</v>
+      </c>
+      <c r="E169" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F169" t="s">
+        <v>8</v>
+      </c>
+      <c r="G169">
+        <v>1.0</v>
+      </c>
+      <c r="H169" s="1">
+        <v>1500000.0</v>
+      </c>
+      <c r="I169" s="1">
+        <v>12030.0</v>
+      </c>
+      <c r="J169" s="1">
+        <v>0.802</v>
+      </c>
+      <c r="K169">
+        <v>0.32</v>
+      </c>
+      <c r="L169" t="s">
         <v>529</v>
       </c>
-      <c r="B169" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M169" s="1">
-        <v>1963675.98</v>
+        <v>1512030.0</v>
       </c>
       <c r="N169" s="1">
-        <v>2030627.48</v>
+        <v>1516769.58</v>
       </c>
       <c r="O169" s="1">
-        <v>0.41</v>
+        <v>0.32</v>
       </c>
       <c r="P169">
         <v>1</v>
       </c>
     </row>
     <row r="170" spans="1:16">
       <c r="A170" t="s">
+        <v>530</v>
+      </c>
+      <c r="B170" t="s">
+        <v>531</v>
+      </c>
+      <c r="C170" s="1">
+        <v>1974000.0</v>
+      </c>
+      <c r="D170" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E170" s="1">
+        <v>99.44707143</v>
+      </c>
+      <c r="F170" t="s">
+        <v>8</v>
+      </c>
+      <c r="G170">
+        <v>1.0</v>
+      </c>
+      <c r="H170" s="1">
+        <v>1963085.19</v>
+      </c>
+      <c r="I170" s="1">
+        <v>10914.8</v>
+      </c>
+      <c r="J170" s="1">
+        <v>0.55600236075338</v>
+      </c>
+      <c r="K170">
+        <v>3.96</v>
+      </c>
+      <c r="L170" t="s">
         <v>532</v>
       </c>
-      <c r="B170" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M170" s="1">
-        <v>3025260.0</v>
+        <v>1973999.99</v>
       </c>
       <c r="N170" s="1">
-        <v>3074478.75</v>
+        <v>2052260.87</v>
       </c>
       <c r="O170" s="1">
-        <v>0.62</v>
+        <v>0.43</v>
       </c>
       <c r="P170">
         <v>1</v>
       </c>
     </row>
     <row r="171" spans="1:16">
       <c r="A171" t="s">
+        <v>533</v>
+      </c>
+      <c r="B171" t="s">
+        <v>534</v>
+      </c>
+      <c r="C171" s="1">
+        <v>3000000.0</v>
+      </c>
+      <c r="D171" s="1">
+        <v>101.29</v>
+      </c>
+      <c r="E171" s="1">
+        <v>100.82032267</v>
+      </c>
+      <c r="F171" t="s">
+        <v>8</v>
+      </c>
+      <c r="G171">
+        <v>1.0</v>
+      </c>
+      <c r="H171" s="1">
+        <v>3024609.68</v>
+      </c>
+      <c r="I171" s="1">
+        <v>14090.32</v>
+      </c>
+      <c r="J171" s="1">
+        <v>0.46585581250934</v>
+      </c>
+      <c r="K171">
+        <v>0.06</v>
+      </c>
+      <c r="L171" t="s">
         <v>535</v>
       </c>
-      <c r="B171" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M171" s="1">
-        <v>1430468.0</v>
+        <v>3038700.0</v>
       </c>
       <c r="N171" s="1">
-        <v>1432864.88</v>
+        <v>3040522.92</v>
       </c>
       <c r="O171" s="1">
-        <v>0.29</v>
+        <v>0.64</v>
       </c>
       <c r="P171">
         <v>1</v>
       </c>
     </row>
     <row r="172" spans="1:16">
       <c r="A172" t="s">
+        <v>536</v>
+      </c>
+      <c r="B172" t="s">
+        <v>537</v>
+      </c>
+      <c r="C172" s="1">
+        <v>799000.0</v>
+      </c>
+      <c r="D172" s="1">
+        <v>110.326</v>
+      </c>
+      <c r="E172" s="1">
+        <v>113.539</v>
+      </c>
+      <c r="F172" t="s">
+        <v>8</v>
+      </c>
+      <c r="G172">
+        <v>1.0</v>
+      </c>
+      <c r="H172" s="1">
+        <v>907176.61</v>
+      </c>
+      <c r="I172" s="1">
+        <v>-25671.87</v>
+      </c>
+      <c r="J172" s="1">
+        <v>-2.8298646280133</v>
+      </c>
+      <c r="K172">
+        <v>1.21</v>
+      </c>
+      <c r="L172" t="s">
         <v>538</v>
       </c>
-      <c r="B172" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M172" s="1">
-        <v>2019347.52</v>
+        <v>881504.74</v>
       </c>
       <c r="N172" s="1">
-        <v>2048869.57</v>
+        <v>891162.1</v>
       </c>
       <c r="O172" s="1">
-        <v>0.41</v>
+        <v>0.19</v>
       </c>
       <c r="P172">
         <v>1</v>
       </c>
     </row>
     <row r="173" spans="1:16">
       <c r="A173" t="s">
+        <v>539</v>
+      </c>
+      <c r="B173" t="s">
+        <v>540</v>
+      </c>
+      <c r="C173" s="1">
+        <v>2224000.0</v>
+      </c>
+      <c r="D173" s="1">
+        <v>85.926</v>
+      </c>
+      <c r="E173" s="1">
+        <v>99.83244604</v>
+      </c>
+      <c r="F173" t="s">
+        <v>8</v>
+      </c>
+      <c r="G173">
+        <v>1.0</v>
+      </c>
+      <c r="H173" s="1">
+        <v>2220273.6</v>
+      </c>
+      <c r="I173" s="1">
+        <v>-309279.36</v>
+      </c>
+      <c r="J173" s="1">
+        <v>-13.929785950704</v>
+      </c>
+      <c r="K173">
+        <v>0.72</v>
+      </c>
+      <c r="L173" t="s">
         <v>541</v>
       </c>
-      <c r="B173" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M173" s="1">
-        <v>2923867.0</v>
+        <v>1910994.24</v>
       </c>
       <c r="N173" s="1">
-        <v>2990100.22</v>
+        <v>1927108.98</v>
       </c>
       <c r="O173" s="1">
-        <v>0.6</v>
+        <v>0.4</v>
       </c>
       <c r="P173">
         <v>1</v>
       </c>
     </row>
     <row r="174" spans="1:16">
       <c r="A174" t="s">
+        <v>542</v>
+      </c>
+      <c r="B174" t="s">
+        <v>543</v>
+      </c>
+      <c r="C174" s="1">
+        <v>2900000.0</v>
+      </c>
+      <c r="D174" s="1">
+        <v>101.019</v>
+      </c>
+      <c r="E174" s="1">
+        <v>99.55343345</v>
+      </c>
+      <c r="F174" t="s">
+        <v>8</v>
+      </c>
+      <c r="G174">
+        <v>1.0</v>
+      </c>
+      <c r="H174" s="1">
+        <v>2887049.57</v>
+      </c>
+      <c r="I174" s="1">
+        <v>42501.43</v>
+      </c>
+      <c r="J174" s="1">
+        <v>1.4721406394141</v>
+      </c>
+      <c r="K174">
+        <v>2.97</v>
+      </c>
+      <c r="L174" t="s">
         <v>544</v>
       </c>
-      <c r="B174" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M174" s="1">
-        <v>898452.0</v>
+        <v>2929551.0</v>
       </c>
       <c r="N174" s="1">
-        <v>922058.51</v>
+        <v>3015537.99</v>
       </c>
       <c r="O174" s="1">
-        <v>0.19</v>
+        <v>0.63</v>
       </c>
       <c r="P174">
         <v>1</v>
       </c>
     </row>
     <row r="175" spans="1:16">
       <c r="A175" t="s">
+        <v>545</v>
+      </c>
+      <c r="B175" t="s">
         <v>546</v>
-      </c>
-[...1 lines deleted...]
-        <v>547</v>
       </c>
       <c r="C175" s="1">
         <v>4419000.0</v>
       </c>
       <c r="D175" s="1">
-        <v>98.282</v>
+        <v>101.077</v>
       </c>
       <c r="E175" s="1">
         <v>100.25273885</v>
       </c>
       <c r="F175" t="s">
         <v>8</v>
       </c>
       <c r="G175">
         <v>1.0</v>
       </c>
       <c r="H175" s="1">
         <v>4430168.53</v>
       </c>
       <c r="I175" s="1">
-        <v>-87086.95</v>
+        <v>36424.1</v>
       </c>
       <c r="J175" s="1">
-        <v>-1.9657705888674</v>
+        <v>0.82218316872925</v>
       </c>
       <c r="K175">
-        <v>1.65</v>
+        <v>2.52</v>
       </c>
       <c r="L175" t="s">
-        <v>548</v>
+        <v>547</v>
       </c>
       <c r="M175" s="1">
-        <v>4343081.58</v>
+        <v>4466592.63</v>
       </c>
       <c r="N175" s="1">
-        <v>4415964.39</v>
+        <v>4577834.82</v>
       </c>
       <c r="O175" s="1">
-        <v>0.89</v>
+        <v>0.96</v>
       </c>
       <c r="P175">
         <v>1</v>
       </c>
     </row>
     <row r="176" spans="1:16">
       <c r="A176" t="s">
+        <v>548</v>
+      </c>
+      <c r="B176" t="s">
         <v>549</v>
-      </c>
-[...1 lines deleted...]
-        <v>550</v>
       </c>
       <c r="C176" s="1">
         <v>1600000.0</v>
       </c>
       <c r="D176" s="1">
-        <v>101.427</v>
+        <v>102.473</v>
       </c>
       <c r="E176" s="1">
         <v>99.58935313</v>
       </c>
       <c r="F176" t="s">
         <v>8</v>
       </c>
       <c r="G176">
         <v>1.0</v>
       </c>
       <c r="H176" s="1">
         <v>1593429.65</v>
       </c>
       <c r="I176" s="1">
-        <v>29402.35</v>
+        <v>46138.35</v>
       </c>
       <c r="J176" s="1">
-        <v>1.8452242306399</v>
+        <v>2.8955373084717</v>
       </c>
       <c r="K176">
-        <v>4.32</v>
+        <v>5.04</v>
       </c>
       <c r="L176" t="s">
-        <v>551</v>
+        <v>550</v>
       </c>
       <c r="M176" s="1">
-        <v>1622832.0</v>
+        <v>1639568.0</v>
       </c>
       <c r="N176" s="1">
-        <v>1692026.52</v>
+        <v>1720220.05</v>
       </c>
       <c r="O176" s="1">
-        <v>0.34</v>
+        <v>0.36</v>
       </c>
       <c r="P176">
         <v>1</v>
       </c>
     </row>
     <row r="177" spans="1:16">
       <c r="A177" t="s">
+        <v>551</v>
+      </c>
+      <c r="B177" t="s">
         <v>552</v>
-      </c>
-[...1 lines deleted...]
-        <v>553</v>
       </c>
       <c r="C177" s="1">
         <v>4100000.0</v>
       </c>
       <c r="D177" s="1">
-        <v>94.769</v>
+        <v>95.697</v>
       </c>
       <c r="E177" s="1">
         <v>89.63713976</v>
       </c>
       <c r="F177" t="s">
         <v>8</v>
       </c>
       <c r="G177">
         <v>1.0</v>
       </c>
       <c r="H177" s="1">
         <v>3675122.73</v>
       </c>
       <c r="I177" s="1">
-        <v>210406.27</v>
+        <v>248454.27</v>
       </c>
       <c r="J177" s="1">
-        <v>5.7251494836473</v>
+        <v>6.76043463724</v>
       </c>
       <c r="K177">
-        <v>2.32</v>
+        <v>0.16</v>
       </c>
       <c r="L177" t="s">
-        <v>554</v>
+        <v>553</v>
       </c>
       <c r="M177" s="1">
-        <v>3885529.0</v>
+        <v>3923577.0</v>
       </c>
       <c r="N177" s="1">
-        <v>3980446.81</v>
+        <v>3930316.73</v>
       </c>
       <c r="O177" s="1">
-        <v>0.8</v>
+        <v>0.82</v>
       </c>
       <c r="P177">
         <v>1</v>
       </c>
     </row>
     <row r="178" spans="1:16">
       <c r="A178" t="s">
+        <v>554</v>
+      </c>
+      <c r="B178" t="s">
         <v>555</v>
       </c>
-      <c r="B178" t="s">
+      <c r="C178" s="1">
+        <v>2900000.0</v>
+      </c>
+      <c r="D178" s="1">
+        <v>80.685</v>
+      </c>
+      <c r="E178" s="1">
+        <v>73.81842241</v>
+      </c>
+      <c r="F178" t="s">
+        <v>8</v>
+      </c>
+      <c r="G178">
+        <v>1.0</v>
+      </c>
+      <c r="H178" s="1">
+        <v>2140734.25</v>
+      </c>
+      <c r="I178" s="1">
+        <v>199130.75</v>
+      </c>
+      <c r="J178" s="1">
+        <v>9.3019836535058</v>
+      </c>
+      <c r="K178">
+        <v>0.13</v>
+      </c>
+      <c r="L178" t="s">
         <v>556</v>
       </c>
-      <c r="C178" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M178" s="1">
-        <v>4492765.84</v>
+        <v>2339865.0</v>
       </c>
       <c r="N178" s="1">
-        <v>4526790.09</v>
+        <v>2343738.29</v>
       </c>
       <c r="O178" s="1">
-        <v>0.91</v>
+        <v>0.49</v>
       </c>
       <c r="P178">
         <v>1</v>
       </c>
     </row>
     <row r="179" spans="1:16">
       <c r="A179" t="s">
+        <v>557</v>
+      </c>
+      <c r="B179" t="s">
         <v>558</v>
       </c>
-      <c r="B179" t="s">
+      <c r="C179" s="1">
+        <v>1260000.0</v>
+      </c>
+      <c r="D179" s="1">
+        <v>97.535</v>
+      </c>
+      <c r="E179" s="1">
+        <v>96.71</v>
+      </c>
+      <c r="F179" t="s">
+        <v>8</v>
+      </c>
+      <c r="G179">
+        <v>1.0</v>
+      </c>
+      <c r="H179" s="1">
+        <v>1218546.0</v>
+      </c>
+      <c r="I179" s="1">
+        <v>10395.0</v>
+      </c>
+      <c r="J179" s="1">
+        <v>0.85306586702513</v>
+      </c>
+      <c r="K179">
+        <v>0.39</v>
+      </c>
+      <c r="L179" t="s">
         <v>559</v>
       </c>
-      <c r="C179" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M179" s="1">
-        <v>1598560.0</v>
+        <v>1228941.0</v>
       </c>
       <c r="N179" s="1">
-        <v>1607660.0</v>
+        <v>1233889.13</v>
       </c>
       <c r="O179" s="1">
-        <v>0.32</v>
+        <v>0.26</v>
       </c>
       <c r="P179">
         <v>1</v>
       </c>
     </row>
     <row r="180" spans="1:16">
       <c r="A180" t="s">
+        <v>560</v>
+      </c>
+      <c r="B180" t="s">
         <v>561</v>
       </c>
-      <c r="B180" t="s">
+      <c r="C180" s="1">
+        <v>2300000.0</v>
+      </c>
+      <c r="D180" s="1">
+        <v>94.629</v>
+      </c>
+      <c r="E180" s="1">
+        <v>93.7</v>
+      </c>
+      <c r="F180" t="s">
+        <v>8</v>
+      </c>
+      <c r="G180">
+        <v>1.0</v>
+      </c>
+      <c r="H180" s="1">
+        <v>2155100.0</v>
+      </c>
+      <c r="I180" s="1">
+        <v>21367.0</v>
+      </c>
+      <c r="J180" s="1">
+        <v>0.991462113127</v>
+      </c>
+      <c r="K180">
+        <v>0.18</v>
+      </c>
+      <c r="L180" t="s">
         <v>562</v>
       </c>
-      <c r="C180" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M180" s="1">
-        <v>2294625.0</v>
+        <v>2176467.0</v>
       </c>
       <c r="N180" s="1">
-        <v>2295965.75</v>
+        <v>2180712.55</v>
       </c>
       <c r="O180" s="1">
         <v>0.46</v>
       </c>
       <c r="P180">
         <v>1</v>
       </c>
     </row>
     <row r="181" spans="1:16">
       <c r="A181" t="s">
+        <v>563</v>
+      </c>
+      <c r="B181" t="s">
         <v>564</v>
       </c>
-      <c r="B181" t="s">
+      <c r="C181" s="1">
+        <v>3355000.0</v>
+      </c>
+      <c r="D181" s="1">
+        <v>90.044</v>
+      </c>
+      <c r="E181" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F181" t="s">
+        <v>8</v>
+      </c>
+      <c r="G181">
+        <v>1.0</v>
+      </c>
+      <c r="H181" s="1">
+        <v>3355000.0</v>
+      </c>
+      <c r="I181" s="1">
+        <v>-334023.8</v>
+      </c>
+      <c r="J181" s="1">
+        <v>-9.956</v>
+      </c>
+      <c r="K181">
+        <v>2.17</v>
+      </c>
+      <c r="L181" t="s">
         <v>565</v>
       </c>
-      <c r="C181" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M181" s="1">
-        <v>1204849.8</v>
+        <v>3020976.2</v>
       </c>
       <c r="N181" s="1">
-        <v>1234026.68</v>
+        <v>3093667.87</v>
       </c>
       <c r="O181" s="1">
-        <v>0.25</v>
+        <v>0.65</v>
       </c>
       <c r="P181">
         <v>1</v>
       </c>
     </row>
     <row r="182" spans="1:16">
       <c r="A182" t="s">
+        <v>566</v>
+      </c>
+      <c r="B182" t="s">
         <v>567</v>
       </c>
-      <c r="B182" t="s">
+      <c r="C182" s="1">
+        <v>1550000.0</v>
+      </c>
+      <c r="D182" s="1">
+        <v>94.487</v>
+      </c>
+      <c r="E182" s="1">
+        <v>101.28018323</v>
+      </c>
+      <c r="F182" t="s">
+        <v>8</v>
+      </c>
+      <c r="G182">
+        <v>1.0</v>
+      </c>
+      <c r="H182" s="1">
+        <v>1569842.84</v>
+      </c>
+      <c r="I182" s="1">
+        <v>-105294.34</v>
+      </c>
+      <c r="J182" s="1">
+        <v>-6.7073172751484</v>
+      </c>
+      <c r="K182">
+        <v>0.45</v>
+      </c>
+      <c r="L182" t="s">
         <v>568</v>
       </c>
-      <c r="C182" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M182" s="1">
-        <v>2206551.0</v>
+        <v>1464548.5</v>
       </c>
       <c r="N182" s="1">
-        <v>2238002.71</v>
+        <v>1471456.8</v>
       </c>
       <c r="O182" s="1">
-        <v>0.45</v>
+        <v>0.31</v>
       </c>
       <c r="P182">
         <v>1</v>
       </c>
     </row>
     <row r="183" spans="1:16">
       <c r="A183" t="s">
+        <v>569</v>
+      </c>
+      <c r="B183" t="s">
         <v>570</v>
       </c>
-      <c r="B183" t="s">
+      <c r="C183" s="1">
+        <v>5465000.0</v>
+      </c>
+      <c r="D183" s="1">
+        <v>95.066</v>
+      </c>
+      <c r="E183" s="1">
+        <v>93.03169973</v>
+      </c>
+      <c r="F183" t="s">
+        <v>8</v>
+      </c>
+      <c r="G183">
+        <v>1.0</v>
+      </c>
+      <c r="H183" s="1">
+        <v>5084182.39</v>
+      </c>
+      <c r="I183" s="1">
+        <v>111174.51</v>
+      </c>
+      <c r="J183" s="1">
+        <v>2.1866743061513</v>
+      </c>
+      <c r="K183">
+        <v>2.14</v>
+      </c>
+      <c r="L183" t="s">
         <v>571</v>
       </c>
-      <c r="C183" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M183" s="1">
-        <v>3028927.55</v>
+        <v>5195356.9</v>
       </c>
       <c r="N183" s="1">
-        <v>3066671.3</v>
+        <v>5312143.2</v>
       </c>
       <c r="O183" s="1">
-        <v>0.62</v>
+        <v>1.11</v>
       </c>
       <c r="P183">
         <v>1</v>
       </c>
     </row>
     <row r="184" spans="1:16">
       <c r="A184" t="s">
+        <v>572</v>
+      </c>
+      <c r="B184" t="s">
         <v>573</v>
       </c>
-      <c r="B184" t="s">
+      <c r="C184" s="1">
+        <v>6400000.0</v>
+      </c>
+      <c r="D184" s="1">
+        <v>96.025</v>
+      </c>
+      <c r="E184" s="1">
+        <v>93.70721516</v>
+      </c>
+      <c r="F184" t="s">
+        <v>8</v>
+      </c>
+      <c r="G184">
+        <v>1.0</v>
+      </c>
+      <c r="H184" s="1">
+        <v>5997261.77</v>
+      </c>
+      <c r="I184" s="1">
+        <v>148338.23</v>
+      </c>
+      <c r="J184" s="1">
+        <v>2.4734326379087</v>
+      </c>
+      <c r="K184">
+        <v>0.56</v>
+      </c>
+      <c r="L184" t="s">
         <v>574</v>
       </c>
-      <c r="C184" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M184" s="1">
-        <v>1444662.0</v>
+        <v>6145600.0</v>
       </c>
       <c r="N184" s="1">
-        <v>1482986.18</v>
+        <v>6181654.79</v>
       </c>
       <c r="O184" s="1">
-        <v>0.3</v>
+        <v>1.29</v>
       </c>
       <c r="P184">
         <v>1</v>
       </c>
     </row>
     <row r="185" spans="1:16">
       <c r="A185" t="s">
+        <v>575</v>
+      </c>
+      <c r="B185" t="s">
         <v>576</v>
       </c>
-      <c r="B185" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C185" s="1">
-        <v>5465000.0</v>
+        <v>1067000.0</v>
       </c>
       <c r="D185" s="1">
-        <v>94.376</v>
+        <v>102.253</v>
       </c>
       <c r="E185" s="1">
-        <v>93.03169973</v>
+        <v>102.21806092</v>
       </c>
       <c r="F185" t="s">
         <v>8</v>
       </c>
       <c r="G185">
         <v>1.0</v>
       </c>
       <c r="H185" s="1">
-        <v>5084182.39</v>
+        <v>1090666.71</v>
       </c>
       <c r="I185" s="1">
-        <v>73466.01</v>
+        <v>372.8</v>
       </c>
       <c r="J185" s="1">
-        <v>1.4449916302078</v>
+        <v>0.03418092773731</v>
       </c>
       <c r="K185">
-        <v>1.72</v>
-[...2 lines deleted...]
-        <v>578</v>
+        <v>0.08</v>
+      </c>
+      <c r="L185">
+        <v>833.14</v>
       </c>
       <c r="M185" s="1">
-        <v>5157648.4</v>
+        <v>1091039.51</v>
       </c>
       <c r="N185" s="1">
-        <v>5251526.62</v>
+        <v>1091872.65</v>
       </c>
       <c r="O185" s="1">
-        <v>1.05</v>
+        <v>0.23</v>
       </c>
       <c r="P185">
         <v>1</v>
       </c>
     </row>
     <row r="186" spans="1:16">
       <c r="A186" t="s">
+        <v>577</v>
+      </c>
+      <c r="B186" t="s">
+        <v>578</v>
+      </c>
+      <c r="C186" s="1">
+        <v>3873000.0</v>
+      </c>
+      <c r="D186" s="1">
+        <v>95.428</v>
+      </c>
+      <c r="E186" s="1">
+        <v>100.06415001</v>
+      </c>
+      <c r="F186" t="s">
+        <v>8</v>
+      </c>
+      <c r="G186">
+        <v>1.0</v>
+      </c>
+      <c r="H186" s="1">
+        <v>3875484.53</v>
+      </c>
+      <c r="I186" s="1">
+        <v>-179558.09</v>
+      </c>
+      <c r="J186" s="1">
+        <v>-4.6331778287346</v>
+      </c>
+      <c r="K186">
+        <v>1.74</v>
+      </c>
+      <c r="L186" t="s">
         <v>579</v>
       </c>
-      <c r="B186" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M186" s="1">
-        <v>6117568.0</v>
+        <v>3695926.44</v>
       </c>
       <c r="N186" s="1">
-        <v>6394499.51</v>
+        <v>3763139.13</v>
       </c>
       <c r="O186" s="1">
-        <v>1.28</v>
+        <v>0.79</v>
       </c>
       <c r="P186">
         <v>1</v>
       </c>
     </row>
     <row r="187" spans="1:16">
       <c r="A187" t="s">
+        <v>580</v>
+      </c>
+      <c r="B187" t="s">
+        <v>581</v>
+      </c>
+      <c r="C187" s="1">
+        <v>1700000.0</v>
+      </c>
+      <c r="D187" s="1">
+        <v>94.61</v>
+      </c>
+      <c r="E187" s="1">
+        <v>91.5185</v>
+      </c>
+      <c r="F187" t="s">
+        <v>8</v>
+      </c>
+      <c r="G187">
+        <v>1.0</v>
+      </c>
+      <c r="H187" s="1">
+        <v>1555814.5</v>
+      </c>
+      <c r="I187" s="1">
+        <v>52555.5</v>
+      </c>
+      <c r="J187" s="1">
+        <v>3.3780055398635</v>
+      </c>
+      <c r="K187">
+        <v>0.23</v>
+      </c>
+      <c r="L187" t="s">
         <v>582</v>
       </c>
-      <c r="B187" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M187" s="1">
-        <v>1083943.96</v>
+        <v>1608370.0</v>
       </c>
       <c r="N187" s="1">
-        <v>1128377.93</v>
+        <v>1612307.15</v>
       </c>
       <c r="O187" s="1">
-        <v>0.23</v>
+        <v>0.34</v>
       </c>
       <c r="P187">
         <v>1</v>
       </c>
     </row>
     <row r="188" spans="1:16">
       <c r="A188" t="s">
-        <v>585</v>
+        <v>583</v>
       </c>
       <c r="B188" t="s">
-        <v>586</v>
+        <v>584</v>
       </c>
       <c r="C188" s="1">
-        <v>3873000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D188" s="1">
-        <v>93.974</v>
+        <v>102.338</v>
       </c>
       <c r="E188" s="1">
-        <v>100.06415001</v>
+        <v>101.2434</v>
       </c>
       <c r="F188" t="s">
         <v>8</v>
       </c>
       <c r="G188">
         <v>1.0</v>
       </c>
       <c r="H188" s="1">
-        <v>3875484.53</v>
+        <v>101243.4</v>
       </c>
       <c r="I188" s="1">
-        <v>-235871.51</v>
+        <v>1094.6</v>
       </c>
       <c r="J188" s="1">
-        <v>-6.0862456855169</v>
+        <v>1.0811568951655</v>
       </c>
       <c r="K188">
-        <v>1.01</v>
-[...2 lines deleted...]
-        <v>587</v>
+        <v>0.19</v>
+      </c>
+      <c r="L188">
+        <v>186.99</v>
       </c>
       <c r="M188" s="1">
-        <v>3639613.02</v>
+        <v>102338.0</v>
       </c>
       <c r="N188" s="1">
-        <v>3678585.08</v>
+        <v>102524.99</v>
       </c>
       <c r="O188" s="1">
-        <v>0.74</v>
+        <v>0.02</v>
       </c>
       <c r="P188">
         <v>1</v>
       </c>
     </row>
     <row r="189" spans="1:16">
       <c r="A189" t="s">
-        <v>588</v>
+        <v>585</v>
       </c>
       <c r="B189" t="s">
-        <v>589</v>
+        <v>586</v>
       </c>
       <c r="C189" s="1">
-        <v>1700000.0</v>
+        <v>2413000.0</v>
       </c>
       <c r="D189" s="1">
-        <v>92.579</v>
+        <v>103.578</v>
       </c>
       <c r="E189" s="1">
-        <v>91.5185</v>
+        <v>102.38671778</v>
       </c>
       <c r="F189" t="s">
         <v>8</v>
       </c>
       <c r="G189">
         <v>1.0</v>
       </c>
       <c r="H189" s="1">
-        <v>1555814.5</v>
+        <v>2470591.5</v>
       </c>
       <c r="I189" s="1">
-        <v>18028.5</v>
+        <v>28745.64</v>
       </c>
       <c r="J189" s="1">
-        <v>1.1587821041647</v>
+        <v>1.1635124625014</v>
       </c>
       <c r="K189">
-        <v>1.27</v>
+        <v>4.83</v>
       </c>
       <c r="L189" t="s">
-        <v>590</v>
+        <v>587</v>
       </c>
       <c r="M189" s="1">
-        <v>1573843.0</v>
+        <v>2499337.14</v>
       </c>
       <c r="N189" s="1">
-        <v>1595429.46</v>
+        <v>2615888.35</v>
       </c>
       <c r="O189" s="1">
-        <v>0.32</v>
+        <v>0.55</v>
       </c>
       <c r="P189">
         <v>1</v>
       </c>
     </row>
     <row r="190" spans="1:16">
       <c r="A190" t="s">
-        <v>591</v>
+        <v>588</v>
       </c>
       <c r="B190" t="s">
-        <v>592</v>
+        <v>589</v>
       </c>
       <c r="C190" s="1">
-        <v>100000.0</v>
+        <v>3338000.0</v>
       </c>
       <c r="D190" s="1">
-        <v>101.203</v>
+        <v>99.988</v>
       </c>
       <c r="E190" s="1">
-        <v>101.2434</v>
+        <v>90.92355123</v>
       </c>
       <c r="F190" t="s">
         <v>8</v>
       </c>
       <c r="G190">
         <v>1.0</v>
       </c>
       <c r="H190" s="1">
-        <v>101243.4</v>
+        <v>3035028.14</v>
       </c>
       <c r="I190" s="1">
-        <v>-40.4</v>
+        <v>302571.3</v>
       </c>
       <c r="J190" s="1">
-        <v>-0.039903835706821</v>
+        <v>9.9693078957746</v>
       </c>
       <c r="K190">
-        <v>4.38</v>
+        <v>1.82</v>
       </c>
       <c r="L190" t="s">
-        <v>593</v>
+        <v>590</v>
       </c>
       <c r="M190" s="1">
-        <v>101203.0</v>
+        <v>3337599.44</v>
       </c>
       <c r="N190" s="1">
-        <v>105583.82</v>
+        <v>3398286.13</v>
       </c>
       <c r="O190" s="1">
-        <v>0.02</v>
+        <v>0.71</v>
       </c>
       <c r="P190">
         <v>1</v>
       </c>
     </row>
     <row r="191" spans="1:16">
       <c r="A191" t="s">
-        <v>594</v>
+        <v>591</v>
       </c>
       <c r="B191" t="s">
-        <v>595</v>
+        <v>592</v>
       </c>
       <c r="C191" s="1">
-        <v>2413000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="D191" s="1">
-        <v>102.566</v>
+        <v>99.805</v>
       </c>
       <c r="E191" s="1">
-        <v>102.38671778</v>
+        <v>97.7673</v>
       </c>
       <c r="F191" t="s">
         <v>8</v>
       </c>
       <c r="G191">
         <v>1.0</v>
       </c>
       <c r="H191" s="1">
-        <v>2470591.5</v>
+        <v>977673.0</v>
       </c>
       <c r="I191" s="1">
-        <v>4326.08</v>
+        <v>20377.0</v>
       </c>
       <c r="J191" s="1">
-        <v>0.17510300670912</v>
+        <v>2.0842347083329</v>
       </c>
       <c r="K191">
-        <v>4.08</v>
+        <v>1.24</v>
       </c>
       <c r="L191" t="s">
-        <v>596</v>
+        <v>593</v>
       </c>
       <c r="M191" s="1">
-        <v>2474917.58</v>
+        <v>998050.0</v>
       </c>
       <c r="N191" s="1">
-        <v>2573346.49</v>
+        <v>1010445.83</v>
       </c>
       <c r="O191" s="1">
-        <v>0.52</v>
+        <v>0.21</v>
       </c>
       <c r="P191">
         <v>1</v>
       </c>
     </row>
     <row r="192" spans="1:16">
       <c r="A192" t="s">
-        <v>597</v>
+        <v>594</v>
       </c>
       <c r="B192" t="s">
-        <v>598</v>
+        <v>595</v>
       </c>
       <c r="C192" s="1">
-        <v>3338000.0</v>
+        <v>3432300.0</v>
       </c>
       <c r="D192" s="1">
-        <v>97.721</v>
+        <v>103.938</v>
       </c>
       <c r="E192" s="1">
-        <v>90.92355123</v>
+        <v>103.09125717</v>
       </c>
       <c r="F192" t="s">
         <v>8</v>
       </c>
       <c r="G192">
         <v>1.0</v>
       </c>
       <c r="H192" s="1">
-        <v>3035028.14</v>
+        <v>3538401.22</v>
       </c>
       <c r="I192" s="1">
-        <v>226898.84</v>
+        <v>29062.76</v>
       </c>
       <c r="J192" s="1">
-        <v>7.4760044893686</v>
+        <v>0.82135287077478</v>
       </c>
       <c r="K192">
-        <v>1.05</v>
+        <v>2.23</v>
       </c>
       <c r="L192" t="s">
-        <v>599</v>
+        <v>596</v>
       </c>
       <c r="M192" s="1">
-        <v>3261926.98</v>
+        <v>3567463.98</v>
       </c>
       <c r="N192" s="1">
-        <v>3297115.06</v>
+        <v>3644047.17</v>
       </c>
       <c r="O192" s="1">
-        <v>0.66</v>
+        <v>0.76</v>
       </c>
       <c r="P192">
         <v>1</v>
       </c>
     </row>
     <row r="193" spans="1:16">
       <c r="A193" t="s">
-        <v>600</v>
+        <v>597</v>
       </c>
       <c r="B193" t="s">
-        <v>601</v>
+        <v>598</v>
       </c>
       <c r="C193" s="1">
-        <v>1000000.0</v>
+        <v>4900000.0</v>
       </c>
       <c r="D193" s="1">
-        <v>98.576</v>
+        <v>105.729</v>
       </c>
       <c r="E193" s="1">
-        <v>97.7673</v>
+        <v>100.27195449</v>
       </c>
       <c r="F193" t="s">
         <v>8</v>
       </c>
       <c r="G193">
         <v>1.0</v>
       </c>
       <c r="H193" s="1">
-        <v>977673.0</v>
+        <v>4913325.77</v>
       </c>
       <c r="I193" s="1">
-        <v>8087.0</v>
+        <v>267395.23</v>
       </c>
       <c r="J193" s="1">
-        <v>0.82716818404518</v>
+        <v>5.4422450803623</v>
       </c>
       <c r="K193">
-        <v>0.7</v>
+        <v>6.44</v>
       </c>
       <c r="L193" t="s">
-        <v>602</v>
+        <v>599</v>
       </c>
       <c r="M193" s="1">
-        <v>985760.0</v>
+        <v>5180721.0</v>
       </c>
       <c r="N193" s="1">
-        <v>992804.2</v>
+        <v>5496468.95</v>
       </c>
       <c r="O193" s="1">
-        <v>0.2</v>
+        <v>1.15</v>
       </c>
       <c r="P193">
-        <v>1</v>
-[...298 lines deleted...]
-      <c r="P199">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>