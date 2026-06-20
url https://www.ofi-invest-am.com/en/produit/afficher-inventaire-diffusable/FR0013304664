--- v0 (2026-05-29)
+++ v1 (2026-06-20)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="109">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="96">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>I</t>
   </si>
   <si>
     <t>FR0010564351</t>
   </si>
   <si>
@@ -175,204 +175,165 @@
   <si>
     <t>LU1859444769</t>
   </si>
   <si>
     <t>BNP PARIBAS EASY CORP BOND SRI P</t>
   </si>
   <si>
     <t>IE000YARBD10</t>
   </si>
   <si>
     <t>BNP PARIBAS EASY SUST JAPAN UCITS</t>
   </si>
   <si>
     <t>IE0000LVTJ08</t>
   </si>
   <si>
     <t>BNP PARIBAS EASY SUST US UCITS ETF</t>
   </si>
   <si>
     <t>LU2697596745</t>
   </si>
   <si>
     <t>BNP PARIBAS EASY SUSTAINABLE EUR C</t>
   </si>
   <si>
-    <t>LU2244386053</t>
-[...10 lines deleted...]
-  <si>
     <t>LU1953137681</t>
   </si>
   <si>
     <t>BNPPE MSCI EMU SRI S-SRS PAB % CAP</t>
   </si>
   <si>
     <t>IE00BH4G7D40</t>
   </si>
   <si>
     <t>ISHARES USD CORP ESG-EURHD</t>
   </si>
   <si>
-    <t>IE00BMDFDY08</t>
-[...4 lines deleted...]
-  <si>
     <t>FR0000008997</t>
   </si>
   <si>
     <t>Ofi Invest ESG Liquidités PART C/D</t>
   </si>
   <si>
     <t>OACT01968678</t>
   </si>
   <si>
     <t>EUR/JPY 15/04/26</t>
   </si>
   <si>
     <t>JPY</t>
   </si>
   <si>
-    <t>11 700.00</t>
+    <t>16 851.00</t>
   </si>
   <si>
     <t>OACT01964440</t>
   </si>
   <si>
     <t>EUR/NOK 15/04/26</t>
   </si>
   <si>
     <t>NOK</t>
   </si>
   <si>
-    <t>5 523.34</t>
+    <t>6 941.05</t>
   </si>
   <si>
     <t>OACT01964444</t>
   </si>
   <si>
     <t>EUR/USD 15/04/26</t>
   </si>
   <si>
-    <t>-73 473.72</t>
-[...32 lines deleted...]
-    <t>RUSSELL 2000 EMINI CME MAR 26</t>
+    <t>-104 382.66</t>
+  </si>
+  <si>
+    <t>SLB1180626</t>
+  </si>
+  <si>
+    <t>EMINI S&amp;P500 ESG INDEX JUN 26</t>
+  </si>
+  <si>
+    <t>XSS190626</t>
+  </si>
+  <si>
+    <t>EURO STOXX 50 ESG JUN 26</t>
   </si>
   <si>
     <t>ASD171227</t>
   </si>
   <si>
     <t>S&amp;P 500 ANNUAL DIV XCME DEC 27</t>
   </si>
   <si>
     <t>TY300626</t>
   </si>
   <si>
     <t>US 10YR NOTE JUN 26</t>
   </si>
   <si>
-    <t>UXY300626</t>
-[...8 lines deleted...]
-    <t>E-MINI S&amp;P 500 EWF MAR 26</t>
+    <t>VG190626</t>
+  </si>
+  <si>
+    <t>EURO STOXX 50 JUN 26</t>
   </si>
   <si>
     <t>OE100626</t>
   </si>
   <si>
     <t>EURO-BOBL JUN 26</t>
   </si>
   <si>
-    <t>WN300626</t>
-[...4 lines deleted...]
-  <si>
     <t>ER32612CK01</t>
   </si>
   <si>
     <t>DEC26 0RZ7 C @ 97.875</t>
   </si>
   <si>
+    <t>SX5E2612CR08</t>
+  </si>
+  <si>
+    <t>DEC26 SX5E C @ 6600.000000</t>
+  </si>
+  <si>
     <t>SFR2609PK02</t>
   </si>
   <si>
     <t>SEP26 SFRU6 P @ 96.25</t>
   </si>
   <si>
     <t>SFR2609PK04</t>
   </si>
   <si>
     <t>SEP26 SFRU6 P @ 96.75</t>
+  </si>
+  <si>
+    <t>SX5E2609CR01</t>
+  </si>
+  <si>
+    <t>SEP26 SX5E C @ 6350.000000</t>
   </si>
   <si>
     <t>ER32612CK02</t>
   </si>
   <si>
     <t>DEC26 0RZ7 C @ 98.0</t>
   </si>
   <si>
     <t>SFR2609PK03</t>
   </si>
   <si>
     <t>SEP26 SFRU6 P @ 96.5</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -748,212 +709,212 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
-        <v>721825.7164</v>
+        <v>672507.3705</v>
       </c>
       <c r="D2">
-        <v>199.43</v>
+        <v>189.4</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>143959931.34</v>
+        <v>127377308.12</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>143959931.34</v>
+        <v>127377308.12</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
-        <v>237642.0483</v>
+        <v>236040.8276</v>
       </c>
       <c r="D3">
-        <v>147.42</v>
+        <v>140.09</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>35034367.45</v>
+        <v>33068765.74</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>35034367.45</v>
+        <v>33068765.74</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="1">
         <v>1511.1355</v>
       </c>
       <c r="D4">
-        <v>144.14</v>
+        <v>136.93</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>217825.84</v>
+        <v>206924.42</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>217825.84</v>
+        <v>206924.42</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
         <v>13</v>
       </c>
       <c r="B5" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="1">
         <v>932.8604</v>
       </c>
       <c r="D5">
-        <v>137.06</v>
+        <v>127.28</v>
       </c>
       <c r="E5" t="s">
         <v>15</v>
       </c>
       <c r="F5">
-        <v>127866.63</v>
+        <v>118736.45</v>
       </c>
       <c r="G5" t="s">
         <v>15</v>
       </c>
       <c r="H5">
-        <v>108297.30668248</v>
+        <v>102846.64356864</v>
       </c>
       <c r="I5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" t="s">
         <v>16</v>
       </c>
       <c r="B6" t="s">
         <v>17</v>
       </c>
       <c r="C6" s="1">
         <v>10.0</v>
       </c>
       <c r="D6">
-        <v>120.02</v>
+        <v>114.02</v>
       </c>
       <c r="E6" t="s">
         <v>8</v>
       </c>
       <c r="F6">
-        <v>1200.21</v>
+        <v>1140.23</v>
       </c>
       <c r="G6" t="s">
         <v>8</v>
       </c>
       <c r="H6">
-        <v>1200.21</v>
+        <v>1140.23</v>
       </c>
       <c r="I6" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P36"/>
+  <dimension ref="A1:P30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O36" sqref="O36"/>
+      <selection activeCell="O30" sqref="O30"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>18</v>
       </c>
       <c r="B1" t="s">
         <v>19</v>
       </c>
       <c r="C1" t="s">
         <v>20</v>
       </c>
       <c r="D1" t="s">
         <v>21</v>
       </c>
       <c r="E1" t="s">
         <v>22</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>23</v>
@@ -975,1786 +936,1486 @@
       </c>
       <c r="M1" t="s">
         <v>29</v>
       </c>
       <c r="N1" t="s">
         <v>30</v>
       </c>
       <c r="O1" t="s">
         <v>31</v>
       </c>
       <c r="P1" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>33</v>
       </c>
       <c r="B2" t="s">
         <v>34</v>
       </c>
       <c r="C2" s="1">
         <v>292406.0</v>
       </c>
       <c r="D2" s="1">
-        <v>39.401</v>
+        <v>38.294</v>
       </c>
       <c r="E2" s="1">
         <v>39.7016732899</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
         <v>1.0</v>
       </c>
       <c r="H2" s="1">
         <v>11609007.48</v>
       </c>
       <c r="I2" s="1">
-        <v>-87918.67</v>
+        <v>-411612.12</v>
       </c>
       <c r="J2" s="1">
-        <v>-0.75733149583602</v>
+        <v>-3.5456271409001</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>11521088.81</v>
+        <v>11197395.36</v>
       </c>
       <c r="N2" s="1">
-        <v>11521088.81</v>
+        <v>11197395.36</v>
       </c>
       <c r="O2" s="1">
-        <v>6.42</v>
+        <v>6.97</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>35</v>
       </c>
       <c r="B3" t="s">
         <v>36</v>
       </c>
       <c r="C3" s="1">
-        <v>803069.0</v>
+        <v>694257.0</v>
       </c>
       <c r="D3" s="1">
-        <v>12.646</v>
+        <v>11.33</v>
       </c>
       <c r="E3" s="1">
-        <v>10.9191964327</v>
+        <v>10.9191964359</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
         <v>1.0</v>
       </c>
       <c r="H3" s="1">
-        <v>8768868.16</v>
+        <v>7580728.56</v>
       </c>
       <c r="I3" s="1">
-        <v>1386742.41</v>
+        <v>285203.25</v>
       </c>
       <c r="J3" s="1">
-        <v>15.81438316436</v>
+        <v>3.7622142481778</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
       <c r="M3" s="1">
-        <v>10155610.57</v>
+        <v>7865931.81</v>
       </c>
       <c r="N3" s="1">
-        <v>10155610.57</v>
+        <v>7865931.81</v>
       </c>
       <c r="O3" s="1">
-        <v>5.66</v>
+        <v>4.89</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>37</v>
       </c>
       <c r="B4" t="s">
         <v>38</v>
       </c>
       <c r="C4" s="1">
-        <v>3077335.0</v>
+        <v>2884352.0</v>
       </c>
       <c r="D4" s="1">
-        <v>11.318</v>
+        <v>10.776</v>
       </c>
       <c r="E4" s="1">
-        <v>10.4037806251</v>
+        <v>10.4196865535</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
         <v>1.0</v>
       </c>
       <c r="H4" s="1">
-        <v>32015918.25</v>
+        <v>30054043.75</v>
       </c>
       <c r="I4" s="1">
-        <v>2813359.28</v>
+        <v>1027733.4</v>
       </c>
       <c r="J4" s="1">
-        <v>8.7873765107456</v>
+        <v>3.4196177011954</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4" s="1">
-        <v>34829277.53</v>
+        <v>31081777.15</v>
       </c>
       <c r="N4" s="1">
-        <v>34829277.53</v>
+        <v>31081777.15</v>
       </c>
       <c r="O4" s="1">
-        <v>19.42</v>
+        <v>19.33</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>39</v>
       </c>
       <c r="B5" t="s">
         <v>40</v>
       </c>
       <c r="C5" s="1">
-        <v>812231.0</v>
+        <v>725987.0</v>
       </c>
       <c r="D5" s="1">
-        <v>10.424</v>
+        <v>10.162</v>
       </c>
       <c r="E5" s="1">
-        <v>10.1162987254</v>
+        <v>10.1162987216</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
       <c r="G5">
         <v>1.0</v>
       </c>
       <c r="H5" s="1">
-        <v>8216771.43</v>
+        <v>7344301.36</v>
       </c>
       <c r="I5" s="1">
-        <v>249924.51</v>
+        <v>33178.53</v>
       </c>
       <c r="J5" s="1">
-        <v>3.0416388252874</v>
+        <v>0.45175883142137</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5" s="1">
-        <v>8466695.94</v>
+        <v>7377479.89</v>
       </c>
       <c r="N5" s="1">
-        <v>8466695.94</v>
+        <v>7377479.89</v>
       </c>
       <c r="O5" s="1">
-        <v>4.72</v>
+        <v>4.59</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>41</v>
       </c>
       <c r="B6" t="s">
         <v>42</v>
       </c>
       <c r="C6" s="1">
-        <v>579934.0</v>
+        <v>569355.0</v>
       </c>
       <c r="D6" s="1">
-        <v>10.468</v>
+        <v>10.191</v>
       </c>
       <c r="E6" s="1">
-        <v>9.9168618498</v>
+        <v>9.9168618524</v>
       </c>
       <c r="F6" t="s">
         <v>8</v>
       </c>
       <c r="G6">
         <v>1.0</v>
       </c>
       <c r="H6" s="1">
-        <v>5751125.36</v>
+        <v>5646214.88</v>
       </c>
       <c r="I6" s="1">
-        <v>319623.75</v>
+        <v>156081.93</v>
       </c>
       <c r="J6" s="1">
-        <v>5.5575862112663</v>
+        <v>2.7643639733385</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
         <v>0.0</v>
       </c>
       <c r="M6" s="1">
-        <v>6070749.11</v>
+        <v>5802296.81</v>
       </c>
       <c r="N6" s="1">
-        <v>6070749.11</v>
+        <v>5802296.81</v>
       </c>
       <c r="O6" s="1">
-        <v>3.39</v>
+        <v>3.61</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>43</v>
       </c>
       <c r="B7" t="s">
         <v>44</v>
       </c>
       <c r="C7" s="1">
-        <v>213217.0</v>
+        <v>356017.0</v>
       </c>
       <c r="D7" s="1">
-        <v>6.622</v>
+        <v>6.043</v>
       </c>
       <c r="E7" s="1">
-        <v>5.918647106</v>
+        <v>6.0832414744</v>
       </c>
       <c r="F7" t="s">
         <v>8</v>
       </c>
       <c r="G7">
         <v>1.0</v>
       </c>
       <c r="H7" s="1">
-        <v>1261956.18</v>
+        <v>2165737.38</v>
       </c>
       <c r="I7" s="1">
-        <v>149966.79</v>
+        <v>-14326.65</v>
       </c>
       <c r="J7" s="1">
-        <v>11.883676499766</v>
+        <v>-0.66151372425405</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7">
         <v>0.0</v>
       </c>
       <c r="M7" s="1">
-        <v>1411922.97</v>
+        <v>2151410.73</v>
       </c>
       <c r="N7" s="1">
-        <v>1411922.97</v>
+        <v>2151410.73</v>
       </c>
       <c r="O7" s="1">
-        <v>0.79</v>
+        <v>1.34</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>45</v>
       </c>
       <c r="B8" t="s">
         <v>46</v>
       </c>
       <c r="C8" s="1">
-        <v>2602396.0</v>
+        <v>2835623.0</v>
       </c>
       <c r="D8" s="1">
-        <v>10.7509</v>
+        <v>10.4673</v>
       </c>
       <c r="E8" s="1">
-        <v>10.4251765143</v>
+        <v>10.4542698024</v>
       </c>
       <c r="F8" t="s">
         <v>8</v>
       </c>
       <c r="G8">
         <v>1.0</v>
       </c>
       <c r="H8" s="1">
-        <v>27130437.66</v>
+        <v>29644367.9</v>
       </c>
       <c r="I8" s="1">
-        <v>847661.5</v>
+        <v>36948.73</v>
       </c>
       <c r="J8" s="1">
-        <v>3.1243930179931</v>
+        <v>0.12463996575889</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
         <v>0.0</v>
       </c>
       <c r="M8" s="1">
-        <v>27978099.16</v>
+        <v>29681316.63</v>
       </c>
       <c r="N8" s="1">
-        <v>27978099.16</v>
+        <v>29681316.63</v>
       </c>
       <c r="O8" s="1">
-        <v>15.6</v>
+        <v>18.46</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>47</v>
       </c>
       <c r="B9" t="s">
         <v>48</v>
       </c>
       <c r="C9" s="1">
-        <v>507567.0</v>
+        <v>451454.0</v>
       </c>
       <c r="D9" s="1">
-        <v>12.8552</v>
+        <v>11.5018</v>
       </c>
       <c r="E9" s="1">
-        <v>10.5624157402</v>
+        <v>10.56241575</v>
       </c>
       <c r="F9" t="s">
         <v>8</v>
       </c>
       <c r="G9">
         <v>1.0</v>
       </c>
       <c r="H9" s="1">
-        <v>5361133.67</v>
+        <v>4768444.84</v>
       </c>
       <c r="I9" s="1">
-        <v>1163741.63</v>
+        <v>424088.78</v>
       </c>
       <c r="J9" s="1">
-        <v>21.707006421274</v>
+        <v>8.8936496956521</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9">
         <v>0.0</v>
       </c>
       <c r="M9" s="1">
-        <v>6524875.3</v>
+        <v>5192533.62</v>
       </c>
       <c r="N9" s="1">
-        <v>6524875.3</v>
+        <v>5192533.62</v>
       </c>
       <c r="O9" s="1">
-        <v>3.64</v>
+        <v>3.23</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
         <v>49</v>
       </c>
       <c r="B10" t="s">
         <v>50</v>
       </c>
       <c r="C10" s="1">
-        <v>2559291.0</v>
+        <v>2462652.0</v>
       </c>
       <c r="D10" s="1">
-        <v>12.1679</v>
+        <v>11.8438</v>
       </c>
       <c r="E10" s="1">
-        <v>11.9726431109</v>
+        <v>11.9726431099</v>
       </c>
       <c r="F10" t="s">
         <v>8</v>
       </c>
       <c r="G10">
         <v>1.0</v>
       </c>
       <c r="H10" s="1">
-        <v>30641477.76</v>
+        <v>29484453.5</v>
       </c>
       <c r="I10" s="1">
-        <v>499719.2</v>
+        <v>-317295.74</v>
       </c>
       <c r="J10" s="1">
-        <v>1.6308586808837</v>
+        <v>-1.0761459085548</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10">
         <v>0.0</v>
       </c>
       <c r="M10" s="1">
-        <v>31141196.96</v>
+        <v>29167157.76</v>
       </c>
       <c r="N10" s="1">
-        <v>31141196.96</v>
+        <v>29167157.76</v>
       </c>
       <c r="O10" s="1">
-        <v>17.37</v>
+        <v>18.14</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
         <v>51</v>
       </c>
       <c r="B11" t="s">
         <v>52</v>
       </c>
       <c r="C11" s="1">
         <v>1825118.0</v>
       </c>
       <c r="D11" s="1">
-        <v>10.97</v>
+        <v>10.71</v>
       </c>
       <c r="E11" s="1">
         <v>10.6312654086</v>
       </c>
       <c r="F11" t="s">
         <v>8</v>
       </c>
       <c r="G11">
         <v>1.0</v>
       </c>
       <c r="H11" s="1">
         <v>19403313.86</v>
       </c>
       <c r="I11" s="1">
-        <v>618230.6</v>
+        <v>143699.92</v>
       </c>
       <c r="J11" s="1">
-        <v>3.1862114093536</v>
+        <v>0.74059473055393</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11">
         <v>0.0</v>
       </c>
       <c r="M11" s="1">
-        <v>20021544.46</v>
+        <v>19547013.78</v>
       </c>
       <c r="N11" s="1">
-        <v>20021544.46</v>
+        <v>19547013.78</v>
       </c>
       <c r="O11" s="1">
-        <v>11.17</v>
+        <v>12.16</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
         <v>53</v>
       </c>
       <c r="B12" t="s">
         <v>54</v>
       </c>
       <c r="C12" s="1">
-        <v>74546.0</v>
+        <v>123834.0</v>
       </c>
       <c r="D12" s="1">
-        <v>11.28</v>
+        <v>16.1373</v>
       </c>
       <c r="E12" s="1">
-        <v>10.7776981998</v>
+        <v>14.8390584169</v>
       </c>
       <c r="F12" t="s">
         <v>8</v>
       </c>
       <c r="G12">
         <v>1.0</v>
       </c>
       <c r="H12" s="1">
-        <v>803434.29</v>
+        <v>1837579.96</v>
       </c>
       <c r="I12" s="1">
-        <v>37444.59</v>
+        <v>160766.45</v>
       </c>
       <c r="J12" s="1">
-        <v>4.6605665785064</v>
+        <v>8.7488138475346</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12" s="1">
-        <v>840878.88</v>
+        <v>1998346.41</v>
       </c>
       <c r="N12" s="1">
-        <v>840878.88</v>
+        <v>1998346.41</v>
       </c>
       <c r="O12" s="1">
-        <v>0.47</v>
+        <v>1.24</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
         <v>55</v>
       </c>
       <c r="B13" t="s">
         <v>56</v>
       </c>
       <c r="C13" s="1">
-        <v>702228.0</v>
+        <v>797356.0</v>
       </c>
       <c r="D13" s="1">
-        <v>9.8234</v>
+        <v>3.9208</v>
       </c>
       <c r="E13" s="1">
-        <v>8.9173199445</v>
+        <v>4.0088053642</v>
       </c>
       <c r="F13" t="s">
         <v>8</v>
       </c>
       <c r="G13">
         <v>1.0</v>
       </c>
       <c r="H13" s="1">
-        <v>6261991.75</v>
+        <v>3196445.01</v>
       </c>
       <c r="I13" s="1">
-        <v>636274.79</v>
+        <v>-70171.61</v>
       </c>
       <c r="J13" s="1">
-        <v>10.160901122235</v>
+        <v>-2.1953016485649</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
       <c r="L13">
         <v>0.0</v>
       </c>
       <c r="M13" s="1">
-        <v>6898266.54</v>
+        <v>3126273.4</v>
       </c>
       <c r="N13" s="1">
-        <v>6898266.54</v>
+        <v>3126273.4</v>
       </c>
       <c r="O13" s="1">
-        <v>3.85</v>
+        <v>1.94</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
         <v>57</v>
       </c>
       <c r="B14" t="s">
         <v>58</v>
       </c>
       <c r="C14" s="1">
-        <v>123834.0</v>
+        <v>1444.0</v>
       </c>
       <c r="D14" s="1">
-        <v>18.1204</v>
+        <v>4784.78</v>
       </c>
       <c r="E14" s="1">
-        <v>14.8390584169</v>
+        <v>4779.962465374</v>
       </c>
       <c r="F14" t="s">
         <v>8</v>
       </c>
       <c r="G14">
         <v>1.0</v>
       </c>
       <c r="H14" s="1">
-        <v>1837579.96</v>
+        <v>6902265.8</v>
       </c>
       <c r="I14" s="1">
-        <v>406341.65</v>
+        <v>6956.52</v>
       </c>
       <c r="J14" s="1">
-        <v>22.11286903673</v>
+        <v>0.10078603463807</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
       <c r="L14">
         <v>0.0</v>
       </c>
       <c r="M14" s="1">
-        <v>2243921.61</v>
+        <v>6909222.32</v>
       </c>
       <c r="N14" s="1">
-        <v>2243921.61</v>
+        <v>6909222.32</v>
       </c>
       <c r="O14" s="1">
-        <v>1.25</v>
+        <v>4.3</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
         <v>59</v>
       </c>
       <c r="B15" t="s">
         <v>60</v>
       </c>
       <c r="C15" s="1">
-        <v>1500244.0</v>
+        <v>5843411.29</v>
       </c>
       <c r="D15" s="1">
-        <v>4.0278</v>
+        <v>0.0054441</v>
       </c>
       <c r="E15" s="1">
-        <v>4.0090853554</v>
+        <v>0.0054155105</v>
       </c>
       <c r="F15" t="s">
-        <v>8</v>
+        <v>61</v>
       </c>
       <c r="G15">
-        <v>1.0</v>
+        <v>183.86</v>
       </c>
       <c r="H15" s="1">
-        <v>6014606.25</v>
+        <v>0.0</v>
       </c>
       <c r="I15" s="1">
-        <v>28076.53</v>
+        <v>-44676.67</v>
       </c>
       <c r="J15" s="1">
-        <v>0.46680578633057</v>
+        <v>0</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
-      <c r="L15">
-        <v>0.0</v>
+      <c r="L15" t="s">
+        <v>62</v>
       </c>
       <c r="M15" s="1">
-        <v>6042682.78</v>
+        <v>-61527.67</v>
       </c>
       <c r="N15" s="1">
-        <v>6042682.78</v>
+        <v>-44676.67</v>
       </c>
       <c r="O15" s="1">
-        <v>3.37</v>
+        <v>-0.02</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="B16" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="C16" s="1">
-        <v>277402.0</v>
+        <v>127639.46</v>
       </c>
       <c r="D16" s="1">
-        <v>5.7612</v>
+        <v>0.09032882</v>
       </c>
       <c r="E16" s="1">
-        <v>5.2229403537</v>
+        <v>0.0893398416</v>
       </c>
       <c r="F16" t="s">
-        <v>8</v>
+        <v>65</v>
       </c>
       <c r="G16">
-        <v>1.0</v>
+        <v>11.06</v>
       </c>
       <c r="H16" s="1">
-        <v>1448854.1</v>
+        <v>0.0</v>
       </c>
       <c r="I16" s="1">
-        <v>149314.3</v>
+        <v>127613.22</v>
       </c>
       <c r="J16" s="1">
-        <v>10.305682262969</v>
+        <v>0</v>
       </c>
       <c r="K16">
         <v>0.0</v>
       </c>
-      <c r="L16">
-        <v>0.0</v>
+      <c r="L16" t="s">
+        <v>66</v>
       </c>
       <c r="M16" s="1">
-        <v>1598168.4</v>
+        <v>120672.17</v>
       </c>
       <c r="N16" s="1">
-        <v>1598168.4</v>
+        <v>127613.22</v>
       </c>
       <c r="O16" s="1">
-        <v>0.89</v>
+        <v>0.08</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
-        <v>63</v>
+        <v>67</v>
       </c>
       <c r="B17" t="s">
-        <v>64</v>
+        <v>68</v>
       </c>
       <c r="C17" s="1">
-        <v>716.0</v>
+        <v>26941177.93</v>
       </c>
       <c r="D17" s="1">
-        <v>4778.97</v>
+        <v>0.86524752</v>
       </c>
       <c r="E17" s="1">
-        <v>4768.4758379888</v>
+        <v>0.8455279612</v>
       </c>
       <c r="F17" t="s">
-        <v>8</v>
+        <v>15</v>
       </c>
       <c r="G17">
-        <v>1.0</v>
+        <v>1.15</v>
       </c>
       <c r="H17" s="1">
-        <v>3414228.7</v>
+        <v>0.0</v>
       </c>
       <c r="I17" s="1">
-        <v>7513.82</v>
+        <v>-543048.32</v>
       </c>
       <c r="J17" s="1">
-        <v>0.22007371679583</v>
+        <v>0</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
-      <c r="L17">
-        <v>0.0</v>
+      <c r="L17" t="s">
+        <v>69</v>
       </c>
       <c r="M17" s="1">
-        <v>3421742.52</v>
+        <v>-438665.66</v>
       </c>
       <c r="N17" s="1">
-        <v>3421742.52</v>
+        <v>-543048.32</v>
       </c>
       <c r="O17" s="1">
-        <v>1.91</v>
+        <v>-0.32</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
-        <v>65</v>
+        <v>70</v>
       </c>
       <c r="B18" t="s">
-        <v>66</v>
+        <v>71</v>
       </c>
       <c r="C18" s="1">
-        <v>6512769.74</v>
+        <v>12.0</v>
       </c>
       <c r="D18" s="1">
-        <v>0.00543437</v>
+        <v>580.54</v>
       </c>
       <c r="E18" s="1">
-        <v>0.0054155105</v>
+        <v>591.08</v>
       </c>
       <c r="F18" t="s">
-        <v>67</v>
+        <v>15</v>
       </c>
       <c r="G18">
-        <v>184.34</v>
+        <v>1.15</v>
       </c>
       <c r="H18" s="1">
         <v>0.0</v>
       </c>
       <c r="I18" s="1">
-        <v>-30822.52</v>
+        <v>-54776.96</v>
       </c>
       <c r="J18" s="1">
         <v>0</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
-      <c r="L18" t="s">
-        <v>68</v>
+      <c r="L18">
+        <v>0.0</v>
       </c>
       <c r="M18" s="1">
-        <v>-42522.52</v>
+        <v>-54776.96</v>
       </c>
       <c r="N18" s="1">
-        <v>-30822.52</v>
+        <v>-54776.96</v>
       </c>
       <c r="O18" s="1">
-        <v>-0.01</v>
+        <v>-0.03</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
-        <v>69</v>
+        <v>72</v>
       </c>
       <c r="B19" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="C19" s="1">
-        <v>-2314465.11</v>
+        <v>131.0</v>
       </c>
       <c r="D19" s="1">
-        <v>0.08882961</v>
+        <v>235.9</v>
       </c>
       <c r="E19" s="1">
-        <v>0.0846705758</v>
+        <v>247.65</v>
       </c>
       <c r="F19" t="s">
-        <v>71</v>
+        <v>8</v>
       </c>
       <c r="G19">
-        <v>11.23</v>
+        <v>1.0</v>
       </c>
       <c r="H19" s="1">
         <v>0.0</v>
       </c>
       <c r="I19" s="1">
-        <v>113687.04</v>
+        <v>-153925.0</v>
       </c>
       <c r="J19" s="1">
         <v>0</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
-      <c r="L19" t="s">
-        <v>72</v>
+      <c r="L19">
+        <v>0.0</v>
       </c>
       <c r="M19" s="1">
-        <v>108163.7</v>
+        <v>-153925.0</v>
       </c>
       <c r="N19" s="1">
-        <v>113687.04</v>
+        <v>-153925.0</v>
       </c>
       <c r="O19" s="1">
-        <v>0.06</v>
+        <v>-0.1</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="B20" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="C20" s="1">
-        <v>34871159.74</v>
+        <v>146.0</v>
       </c>
       <c r="D20" s="1">
-        <v>0.8452471</v>
+        <v>79.45</v>
       </c>
       <c r="E20" s="1">
-        <v>0.8455279612</v>
+        <v>81.839041096</v>
       </c>
       <c r="F20" t="s">
         <v>15</v>
       </c>
       <c r="G20">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H20" s="1">
         <v>0.0</v>
       </c>
       <c r="I20" s="1">
-        <v>290941.1</v>
+        <v>-75530.53</v>
       </c>
       <c r="J20" s="1">
         <v>0</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
-      <c r="L20" t="s">
-        <v>75</v>
+      <c r="L20">
+        <v>0.0</v>
       </c>
       <c r="M20" s="1">
-        <v>364414.82</v>
+        <v>-75530.53</v>
       </c>
       <c r="N20" s="1">
-        <v>290941.1</v>
+        <v>-75530.53</v>
       </c>
       <c r="O20" s="1">
-        <v>0.15</v>
+        <v>-0.05</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
         <v>76</v>
       </c>
       <c r="B21" t="s">
         <v>77</v>
       </c>
       <c r="C21" s="1">
-        <v>16.0</v>
+        <v>201.0</v>
       </c>
       <c r="D21" s="1">
-        <v>610.74</v>
+        <v>110.5</v>
       </c>
       <c r="E21" s="1">
-        <v>607.0057575</v>
+        <v>113.0546875</v>
       </c>
       <c r="F21" t="s">
         <v>15</v>
       </c>
       <c r="G21">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H21" s="1">
         <v>0.0</v>
       </c>
       <c r="I21" s="1">
-        <v>25301.89</v>
+        <v>-444774.53</v>
       </c>
       <c r="J21" s="1">
         <v>0</v>
       </c>
       <c r="K21">
         <v>0.0</v>
       </c>
       <c r="L21">
         <v>0.0</v>
       </c>
       <c r="M21" s="1">
-        <v>25301.89</v>
+        <v>-444774.53</v>
       </c>
       <c r="N21" s="1">
-        <v>25301.89</v>
+        <v>-444774.53</v>
       </c>
       <c r="O21" s="1">
-        <v>0.01</v>
+        <v>-0.28</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
         <v>78</v>
       </c>
       <c r="B22" t="s">
         <v>79</v>
       </c>
       <c r="C22" s="1">
-        <v>231.0</v>
+        <v>-58.0</v>
       </c>
       <c r="D22" s="1">
-        <v>268.9</v>
+        <v>5436.0</v>
       </c>
       <c r="E22" s="1">
-        <v>251.1</v>
+        <v>5552.034482759</v>
       </c>
       <c r="F22" t="s">
         <v>8</v>
       </c>
       <c r="G22">
         <v>1.0</v>
       </c>
       <c r="H22" s="1">
         <v>0.0</v>
       </c>
       <c r="I22" s="1">
-        <v>411180.0</v>
+        <v>67300.0</v>
       </c>
       <c r="J22" s="1">
         <v>0</v>
       </c>
       <c r="K22">
         <v>0.0</v>
       </c>
       <c r="L22">
         <v>0.0</v>
       </c>
       <c r="M22" s="1">
-        <v>411180.0</v>
+        <v>67300.0</v>
       </c>
       <c r="N22" s="1">
-        <v>411180.0</v>
+        <v>67300.0</v>
       </c>
       <c r="O22" s="1">
-        <v>0.23</v>
+        <v>0.04</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
         <v>80</v>
       </c>
       <c r="B23" t="s">
         <v>81</v>
       </c>
       <c r="C23" s="1">
-        <v>41.0</v>
+        <v>-150.0</v>
       </c>
       <c r="D23" s="1">
-        <v>129.2</v>
+        <v>115.32</v>
       </c>
       <c r="E23" s="1">
-        <v>128.94</v>
+        <v>117.579266667</v>
       </c>
       <c r="F23" t="s">
         <v>8</v>
       </c>
       <c r="G23">
         <v>1.0</v>
       </c>
       <c r="H23" s="1">
         <v>0.0</v>
       </c>
       <c r="I23" s="1">
-        <v>10660.0</v>
+        <v>338890.0</v>
       </c>
       <c r="J23" s="1">
         <v>0</v>
       </c>
       <c r="K23">
         <v>0.0</v>
       </c>
       <c r="L23">
         <v>0.0</v>
       </c>
       <c r="M23" s="1">
-        <v>10660.0</v>
+        <v>338890.0</v>
       </c>
       <c r="N23" s="1">
-        <v>10660.0</v>
+        <v>338890.0</v>
       </c>
       <c r="O23" s="1">
-        <v>0.01</v>
+        <v>0.21</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
         <v>82</v>
       </c>
       <c r="B24" t="s">
         <v>83</v>
       </c>
       <c r="C24" s="1">
-        <v>34.0</v>
+        <v>510.0</v>
       </c>
       <c r="D24" s="1">
-        <v>93.68</v>
+        <v>0.12</v>
       </c>
       <c r="E24" s="1">
-        <v>92.454705882</v>
+        <v>0.1073431373</v>
       </c>
       <c r="F24" t="s">
-        <v>84</v>
+        <v>8</v>
       </c>
       <c r="G24">
-        <v>0.88</v>
+        <v>1.0</v>
       </c>
       <c r="H24" s="1">
         <v>0.0</v>
       </c>
       <c r="I24" s="1">
-        <v>47437.94</v>
+        <v>16137.5</v>
       </c>
       <c r="J24" s="1">
         <v>0</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
       <c r="L24">
         <v>0.0</v>
       </c>
       <c r="M24" s="1">
-        <v>47437.94</v>
+        <v>16137.5</v>
       </c>
       <c r="N24" s="1">
-        <v>47437.94</v>
+        <v>16137.5</v>
       </c>
       <c r="O24" s="1">
-        <v>0.03</v>
+        <v>0.01</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
+        <v>84</v>
+      </c>
+      <c r="B25" t="s">
         <v>85</v>
       </c>
-      <c r="B25" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C25" s="1">
-        <v>7.0</v>
+        <v>160.0</v>
       </c>
       <c r="D25" s="1">
-        <v>2634.7</v>
+        <v>37.4</v>
       </c>
       <c r="E25" s="1">
-        <v>2641.6216748</v>
+        <v>53.2</v>
       </c>
       <c r="F25" t="s">
-        <v>15</v>
+        <v>8</v>
       </c>
       <c r="G25">
-        <v>1.18</v>
+        <v>1.0</v>
       </c>
       <c r="H25" s="1">
-        <v>0.0</v>
+        <v>85120.0</v>
       </c>
       <c r="I25" s="1">
-        <v>-2051.83</v>
+        <v>-25280.0</v>
       </c>
       <c r="J25" s="1">
-        <v>0</v>
+        <v>-29.699248120301</v>
       </c>
       <c r="K25">
         <v>0.0</v>
       </c>
       <c r="L25">
         <v>0.0</v>
       </c>
       <c r="M25" s="1">
-        <v>-2051.83</v>
+        <v>59840.0</v>
       </c>
       <c r="N25" s="1">
-        <v>-2051.83</v>
+        <v>59840.0</v>
       </c>
       <c r="O25" s="1">
-        <v>0.0</v>
+        <v>0.04</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
+        <v>86</v>
+      </c>
+      <c r="B26" t="s">
         <v>87</v>
       </c>
-      <c r="B26" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C26" s="1">
-        <v>146.0</v>
+        <v>453.0</v>
       </c>
       <c r="D26" s="1">
-        <v>81.35</v>
+        <v>0.2975</v>
       </c>
       <c r="E26" s="1">
-        <v>81.839041096</v>
+        <v>0.05</v>
       </c>
       <c r="F26" t="s">
         <v>15</v>
       </c>
       <c r="G26">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H26" s="1">
-        <v>0.0</v>
+        <v>48532.25</v>
       </c>
       <c r="I26" s="1">
-        <v>-15118.15</v>
+        <v>243298.63</v>
       </c>
       <c r="J26" s="1">
-        <v>0</v>
+        <v>501.31331228204</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26" s="1">
-        <v>-15118.15</v>
+        <v>291830.88</v>
       </c>
       <c r="N26" s="1">
-        <v>-15118.15</v>
+        <v>291830.88</v>
       </c>
       <c r="O26" s="1">
-        <v>-0.01</v>
+        <v>0.18</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
+        <v>88</v>
+      </c>
+      <c r="B27" t="s">
         <v>89</v>
       </c>
-      <c r="B27" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C27" s="1">
-        <v>201.0</v>
+        <v>453.0</v>
       </c>
       <c r="D27" s="1">
-        <v>113.8125</v>
+        <v>0.6475</v>
       </c>
       <c r="E27" s="1">
-        <v>113.0546875</v>
+        <v>0.175</v>
       </c>
       <c r="F27" t="s">
         <v>15</v>
       </c>
       <c r="G27">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H27" s="1">
-        <v>0.0</v>
+        <v>169845.79</v>
       </c>
       <c r="I27" s="1">
-        <v>129008.48</v>
+        <v>465315.54</v>
       </c>
       <c r="J27" s="1">
-        <v>0</v>
+        <v>273.96354069182</v>
       </c>
       <c r="K27">
         <v>0.0</v>
       </c>
       <c r="L27">
         <v>0.0</v>
       </c>
       <c r="M27" s="1">
-        <v>129008.48</v>
+        <v>635161.33</v>
       </c>
       <c r="N27" s="1">
-        <v>129008.48</v>
+        <v>635161.33</v>
       </c>
       <c r="O27" s="1">
-        <v>0.07</v>
+        <v>0.4</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
+        <v>90</v>
+      </c>
+      <c r="B28" t="s">
         <v>91</v>
       </c>
-      <c r="B28" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C28" s="1">
-        <v>98.0</v>
+        <v>230.0</v>
       </c>
       <c r="D28" s="1">
-        <v>116.73438</v>
+        <v>36.5</v>
       </c>
       <c r="E28" s="1">
-        <v>115.8125</v>
+        <v>75.3</v>
       </c>
       <c r="F28" t="s">
-        <v>15</v>
+        <v>8</v>
       </c>
       <c r="G28">
-        <v>1.18</v>
+        <v>1.0</v>
       </c>
       <c r="H28" s="1">
-        <v>0.0</v>
+        <v>173190.0</v>
       </c>
       <c r="I28" s="1">
-        <v>76517.52</v>
+        <v>-89240.0</v>
       </c>
       <c r="J28" s="1">
-        <v>0</v>
+        <v>-51.527224435591</v>
       </c>
       <c r="K28">
         <v>0.0</v>
       </c>
       <c r="L28">
         <v>0.0</v>
       </c>
       <c r="M28" s="1">
-        <v>76517.52</v>
+        <v>83950.0</v>
       </c>
       <c r="N28" s="1">
-        <v>76517.52</v>
+        <v>83950.0</v>
       </c>
       <c r="O28" s="1">
-        <v>0.04</v>
+        <v>0.05</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
+        <v>92</v>
+      </c>
+      <c r="B29" t="s">
         <v>93</v>
       </c>
-      <c r="B29" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C29" s="1">
-        <v>-6.0</v>
+        <v>-510.0</v>
       </c>
       <c r="D29" s="1">
-        <v>8294.0</v>
+        <v>0.09</v>
       </c>
       <c r="E29" s="1">
-        <v>8032.9850299</v>
+        <v>0.0698627451</v>
       </c>
       <c r="F29" t="s">
-        <v>15</v>
+        <v>8</v>
       </c>
       <c r="G29">
-        <v>1.18</v>
+        <v>1.0</v>
       </c>
       <c r="H29" s="1">
         <v>0.0</v>
       </c>
       <c r="I29" s="1">
-        <v>-26528.16</v>
+        <v>-25675.0</v>
       </c>
       <c r="J29" s="1">
         <v>0</v>
       </c>
       <c r="K29">
         <v>0.0</v>
       </c>
       <c r="L29">
         <v>0.0</v>
       </c>
       <c r="M29" s="1">
-        <v>-26528.16</v>
+        <v>-25675.0</v>
       </c>
       <c r="N29" s="1">
-        <v>-26528.16</v>
+        <v>-25675.0</v>
       </c>
       <c r="O29" s="1">
-        <v>-0.01</v>
+        <v>-0.02</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
+        <v>94</v>
+      </c>
+      <c r="B30" t="s">
         <v>95</v>
       </c>
-      <c r="B30" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C30" s="1">
-        <v>-111.0</v>
+        <v>-906.0</v>
       </c>
       <c r="D30" s="1">
-        <v>118.1</v>
+        <v>0.4575</v>
       </c>
       <c r="E30" s="1">
-        <v>117.94</v>
+        <v>0.09</v>
       </c>
       <c r="F30" t="s">
-        <v>8</v>
+        <v>15</v>
       </c>
       <c r="G30">
-        <v>1.0</v>
+        <v>1.15</v>
       </c>
       <c r="H30" s="1">
-        <v>0.0</v>
+        <v>-174716.1</v>
       </c>
       <c r="I30" s="1">
-        <v>-17760.0</v>
+        <v>-722847.78</v>
       </c>
       <c r="J30" s="1">
-        <v>0</v>
+        <v>413.72705778117</v>
       </c>
       <c r="K30">
         <v>0.0</v>
       </c>
       <c r="L30">
         <v>0.0</v>
       </c>
       <c r="M30" s="1">
-        <v>-17760.0</v>
+        <v>-897563.88</v>
       </c>
       <c r="N30" s="1">
-        <v>-17760.0</v>
+        <v>-897563.88</v>
       </c>
       <c r="O30" s="1">
-        <v>-0.01</v>
+        <v>-0.56</v>
       </c>
       <c r="P30">
-        <v>1</v>
-[...298 lines deleted...]
-      <c r="P36">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>