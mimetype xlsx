--- v1 (2026-06-20)
+++ v2 (2026-07-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="96">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="104">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>I</t>
   </si>
   <si>
     <t>FR0010564351</t>
   </si>
   <si>
@@ -202,138 +202,162 @@
   <si>
     <t>BNPPE MSCI EMU SRI S-SRS PAB % CAP</t>
   </si>
   <si>
     <t>IE00BH4G7D40</t>
   </si>
   <si>
     <t>ISHARES USD CORP ESG-EURHD</t>
   </si>
   <si>
     <t>FR0000008997</t>
   </si>
   <si>
     <t>Ofi Invest ESG Liquidités PART C/D</t>
   </si>
   <si>
     <t>OACT01968678</t>
   </si>
   <si>
     <t>EUR/JPY 15/04/26</t>
   </si>
   <si>
     <t>JPY</t>
   </si>
   <si>
-    <t>16 851.00</t>
+    <t>21 796.00</t>
   </si>
   <si>
     <t>OACT01964440</t>
   </si>
   <si>
     <t>EUR/NOK 15/04/26</t>
   </si>
   <si>
     <t>NOK</t>
   </si>
   <si>
-    <t>6 941.05</t>
+    <t>6 958.53</t>
   </si>
   <si>
     <t>OACT01964444</t>
   </si>
   <si>
     <t>EUR/USD 15/04/26</t>
   </si>
   <si>
-    <t>-104 382.66</t>
+    <t>-130 992.69</t>
   </si>
   <si>
     <t>SLB1180626</t>
   </si>
   <si>
     <t>EMINI S&amp;P500 ESG INDEX JUN 26</t>
   </si>
   <si>
     <t>XSS190626</t>
   </si>
   <si>
     <t>EURO STOXX 50 ESG JUN 26</t>
   </si>
   <si>
+    <t>RX100626</t>
+  </si>
+  <si>
+    <t>EURO-BUND JUN 26</t>
+  </si>
+  <si>
     <t>ASD171227</t>
   </si>
   <si>
     <t>S&amp;P 500 ANNUAL DIV XCME DEC 27</t>
   </si>
   <si>
     <t>TY300626</t>
   </si>
   <si>
     <t>US 10YR NOTE JUN 26</t>
   </si>
   <si>
     <t>VG190626</t>
   </si>
   <si>
     <t>EURO STOXX 50 JUN 26</t>
   </si>
   <si>
     <t>OE100626</t>
   </si>
   <si>
     <t>EURO-BOBL JUN 26</t>
   </si>
   <si>
+    <t>SX5E2604CQ08</t>
+  </si>
+  <si>
+    <t>APR26 SX5E C @ 5800.000000</t>
+  </si>
+  <si>
+    <t>SX5E2604CQ23</t>
+  </si>
+  <si>
+    <t>APR26 SX5E C @ 6100.000000</t>
+  </si>
+  <si>
     <t>ER32612CK01</t>
   </si>
   <si>
     <t>DEC26 0RZ7 C @ 97.875</t>
   </si>
   <si>
     <t>SX5E2612CR08</t>
   </si>
   <si>
     <t>DEC26 SX5E C @ 6600.000000</t>
   </si>
   <si>
     <t>SFR2609PK02</t>
   </si>
   <si>
     <t>SEP26 SFRU6 P @ 96.25</t>
   </si>
   <si>
     <t>SFR2609PK04</t>
   </si>
   <si>
     <t>SEP26 SFRU6 P @ 96.75</t>
   </si>
   <si>
     <t>SX5E2609CR01</t>
   </si>
   <si>
     <t>SEP26 SX5E C @ 6350.000000</t>
+  </si>
+  <si>
+    <t>SX5E2604CQ21</t>
+  </si>
+  <si>
+    <t>APR26 SX5E C @ 5950.000000</t>
   </si>
   <si>
     <t>ER32612CK02</t>
   </si>
   <si>
     <t>DEC26 0RZ7 C @ 98.0</t>
   </si>
   <si>
     <t>SFR2609PK03</t>
   </si>
   <si>
     <t>SEP26 SFRU6 P @ 96.5</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -709,212 +733,212 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
-        <v>672507.3705</v>
+        <v>683411.8507</v>
       </c>
       <c r="D2">
-        <v>189.4</v>
+        <v>195.38</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>127377308.12</v>
+        <v>133530086.04</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>127377308.12</v>
+        <v>133530086.04</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
-        <v>236040.8276</v>
+        <v>235187.8347</v>
       </c>
       <c r="D3">
-        <v>140.09</v>
+        <v>144.61</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>33068765.74</v>
+        <v>34011238.1</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>33068765.74</v>
+        <v>34011238.1</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="1">
         <v>1511.1355</v>
       </c>
       <c r="D4">
-        <v>136.93</v>
+        <v>141.29</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>206924.42</v>
+        <v>213516.28</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>206924.42</v>
+        <v>213516.28</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
         <v>13</v>
       </c>
       <c r="B5" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="1">
         <v>932.8604</v>
       </c>
       <c r="D5">
-        <v>127.28</v>
+        <v>133.38</v>
       </c>
       <c r="E5" t="s">
         <v>15</v>
       </c>
       <c r="F5">
-        <v>118736.45</v>
+        <v>124429.08</v>
       </c>
       <c r="G5" t="s">
         <v>15</v>
       </c>
       <c r="H5">
-        <v>102846.64356864</v>
+        <v>106091.21371019</v>
       </c>
       <c r="I5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" t="s">
         <v>16</v>
       </c>
       <c r="B6" t="s">
         <v>17</v>
       </c>
       <c r="C6" s="1">
         <v>10.0</v>
       </c>
       <c r="D6">
-        <v>114.02</v>
+        <v>117.66</v>
       </c>
       <c r="E6" t="s">
         <v>8</v>
       </c>
       <c r="F6">
-        <v>1140.23</v>
+        <v>1176.68</v>
       </c>
       <c r="G6" t="s">
         <v>8</v>
       </c>
       <c r="H6">
-        <v>1140.23</v>
+        <v>1176.68</v>
       </c>
       <c r="I6" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P30"/>
+  <dimension ref="A1:P34"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O30" sqref="O30"/>
+      <selection activeCell="O34" sqref="O34"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>18</v>
       </c>
       <c r="B1" t="s">
         <v>19</v>
       </c>
       <c r="C1" t="s">
         <v>20</v>
       </c>
       <c r="D1" t="s">
         <v>21</v>
       </c>
       <c r="E1" t="s">
         <v>22</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>23</v>
@@ -933,1489 +957,1689 @@
       </c>
       <c r="L1" t="s">
         <v>28</v>
       </c>
       <c r="M1" t="s">
         <v>29</v>
       </c>
       <c r="N1" t="s">
         <v>30</v>
       </c>
       <c r="O1" t="s">
         <v>31</v>
       </c>
       <c r="P1" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>33</v>
       </c>
       <c r="B2" t="s">
         <v>34</v>
       </c>
       <c r="C2" s="1">
-        <v>292406.0</v>
+        <v>279034.0</v>
       </c>
       <c r="D2" s="1">
-        <v>38.294</v>
+        <v>38.827</v>
       </c>
       <c r="E2" s="1">
-        <v>39.7016732899</v>
+        <v>39.6293497567</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
         <v>1.0</v>
       </c>
       <c r="H2" s="1">
-        <v>11609007.48</v>
+        <v>11057935.98</v>
       </c>
       <c r="I2" s="1">
-        <v>-411612.12</v>
+        <v>-223882.86</v>
       </c>
       <c r="J2" s="1">
-        <v>-3.5456271409001</v>
+        <v>-2.0246351616154</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>11197395.36</v>
+        <v>10834053.12</v>
       </c>
       <c r="N2" s="1">
-        <v>11197395.36</v>
+        <v>10834053.12</v>
       </c>
       <c r="O2" s="1">
-        <v>6.97</v>
+        <v>6.45</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>35</v>
       </c>
       <c r="B3" t="s">
         <v>36</v>
       </c>
       <c r="C3" s="1">
-        <v>694257.0</v>
+        <v>762874.0</v>
       </c>
       <c r="D3" s="1">
-        <v>11.33</v>
+        <v>12.204</v>
       </c>
       <c r="E3" s="1">
-        <v>10.9191964359</v>
+        <v>10.9696381316</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
         <v>1.0</v>
       </c>
       <c r="H3" s="1">
-        <v>7580728.56</v>
+        <v>8368451.72</v>
       </c>
       <c r="I3" s="1">
-        <v>285203.25</v>
+        <v>941662.58</v>
       </c>
       <c r="J3" s="1">
-        <v>3.7622142481778</v>
+        <v>11.25253047406</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
       <c r="M3" s="1">
-        <v>7865931.81</v>
+        <v>9310114.3</v>
       </c>
       <c r="N3" s="1">
-        <v>7865931.81</v>
+        <v>9310114.3</v>
       </c>
       <c r="O3" s="1">
-        <v>4.89</v>
+        <v>5.55</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>37</v>
       </c>
       <c r="B4" t="s">
         <v>38</v>
       </c>
       <c r="C4" s="1">
-        <v>2884352.0</v>
+        <v>2944505.0</v>
       </c>
       <c r="D4" s="1">
-        <v>10.776</v>
+        <v>11.207</v>
       </c>
       <c r="E4" s="1">
-        <v>10.4196865535</v>
+        <v>10.4217154191</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
         <v>1.0</v>
       </c>
       <c r="H4" s="1">
-        <v>30054043.75</v>
+        <v>30686793.16</v>
       </c>
       <c r="I4" s="1">
-        <v>1027733.4</v>
+        <v>2312274.38</v>
       </c>
       <c r="J4" s="1">
-        <v>3.4196177011954</v>
+        <v>7.5350798890711</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4" s="1">
-        <v>31081777.15</v>
+        <v>32999067.54</v>
       </c>
       <c r="N4" s="1">
-        <v>31081777.15</v>
+        <v>32999067.54</v>
       </c>
       <c r="O4" s="1">
-        <v>19.33</v>
+        <v>19.66</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>39</v>
       </c>
       <c r="B5" t="s">
         <v>40</v>
       </c>
       <c r="C5" s="1">
         <v>725987.0</v>
       </c>
       <c r="D5" s="1">
-        <v>10.162</v>
+        <v>10.232</v>
       </c>
       <c r="E5" s="1">
         <v>10.1162987216</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
       <c r="G5">
         <v>1.0</v>
       </c>
       <c r="H5" s="1">
         <v>7344301.36</v>
       </c>
       <c r="I5" s="1">
-        <v>33178.53</v>
+        <v>83997.62</v>
       </c>
       <c r="J5" s="1">
-        <v>0.45175883142137</v>
+        <v>1.1437115102259</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5" s="1">
-        <v>7377479.89</v>
+        <v>7428298.98</v>
       </c>
       <c r="N5" s="1">
-        <v>7377479.89</v>
+        <v>7428298.98</v>
       </c>
       <c r="O5" s="1">
-        <v>4.59</v>
+        <v>4.43</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>41</v>
       </c>
       <c r="B6" t="s">
         <v>42</v>
       </c>
       <c r="C6" s="1">
         <v>569355.0</v>
       </c>
       <c r="D6" s="1">
-        <v>10.191</v>
+        <v>10.32</v>
       </c>
       <c r="E6" s="1">
         <v>9.9168618524</v>
       </c>
       <c r="F6" t="s">
         <v>8</v>
       </c>
       <c r="G6">
         <v>1.0</v>
       </c>
       <c r="H6" s="1">
         <v>5646214.88</v>
       </c>
       <c r="I6" s="1">
-        <v>156081.93</v>
+        <v>229528.72</v>
       </c>
       <c r="J6" s="1">
-        <v>2.7643639733385</v>
+        <v>4.0651786175024</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
         <v>0.0</v>
       </c>
       <c r="M6" s="1">
-        <v>5802296.81</v>
+        <v>5875743.6</v>
       </c>
       <c r="N6" s="1">
-        <v>5802296.81</v>
+        <v>5875743.6</v>
       </c>
       <c r="O6" s="1">
-        <v>3.61</v>
+        <v>3.5</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>43</v>
       </c>
       <c r="B7" t="s">
         <v>44</v>
       </c>
       <c r="C7" s="1">
         <v>356017.0</v>
       </c>
       <c r="D7" s="1">
-        <v>6.043</v>
+        <v>6.461</v>
       </c>
       <c r="E7" s="1">
         <v>6.0832414744</v>
       </c>
       <c r="F7" t="s">
         <v>8</v>
       </c>
       <c r="G7">
         <v>1.0</v>
       </c>
       <c r="H7" s="1">
         <v>2165737.38</v>
       </c>
       <c r="I7" s="1">
-        <v>-14326.65</v>
+        <v>134488.46</v>
       </c>
       <c r="J7" s="1">
-        <v>-0.66151372425405</v>
+        <v>6.2098230949867</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7">
         <v>0.0</v>
       </c>
       <c r="M7" s="1">
-        <v>2151410.73</v>
+        <v>2300225.84</v>
       </c>
       <c r="N7" s="1">
-        <v>2151410.73</v>
+        <v>2300225.84</v>
       </c>
       <c r="O7" s="1">
-        <v>1.34</v>
+        <v>1.37</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>45</v>
       </c>
       <c r="B8" t="s">
         <v>46</v>
       </c>
       <c r="C8" s="1">
         <v>2835623.0</v>
       </c>
       <c r="D8" s="1">
-        <v>10.4673</v>
+        <v>10.5736</v>
       </c>
       <c r="E8" s="1">
         <v>10.4542698024</v>
       </c>
       <c r="F8" t="s">
         <v>8</v>
       </c>
       <c r="G8">
         <v>1.0</v>
       </c>
       <c r="H8" s="1">
         <v>29644367.9</v>
       </c>
       <c r="I8" s="1">
-        <v>36948.73</v>
+        <v>338375.45</v>
       </c>
       <c r="J8" s="1">
-        <v>0.12463996575889</v>
+        <v>1.1414493678578</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
         <v>0.0</v>
       </c>
       <c r="M8" s="1">
-        <v>29681316.63</v>
+        <v>29982743.35</v>
       </c>
       <c r="N8" s="1">
-        <v>29681316.63</v>
+        <v>29982743.35</v>
       </c>
       <c r="O8" s="1">
-        <v>18.46</v>
+        <v>17.86</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>47</v>
       </c>
       <c r="B9" t="s">
         <v>48</v>
       </c>
       <c r="C9" s="1">
-        <v>451454.0</v>
+        <v>500906.0</v>
       </c>
       <c r="D9" s="1">
-        <v>11.5018</v>
+        <v>12.2341</v>
       </c>
       <c r="E9" s="1">
-        <v>10.56241575</v>
+        <v>10.6631137978</v>
       </c>
       <c r="F9" t="s">
         <v>8</v>
       </c>
       <c r="G9">
         <v>1.0</v>
       </c>
       <c r="H9" s="1">
-        <v>4768444.84</v>
+        <v>5341217.68</v>
       </c>
       <c r="I9" s="1">
-        <v>424088.78</v>
+        <v>786916.41</v>
       </c>
       <c r="J9" s="1">
-        <v>8.8936496956521</v>
+        <v>14.732902816273</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9">
         <v>0.0</v>
       </c>
       <c r="M9" s="1">
-        <v>5192533.62</v>
+        <v>6128134.09</v>
       </c>
       <c r="N9" s="1">
-        <v>5192533.62</v>
+        <v>6128134.09</v>
       </c>
       <c r="O9" s="1">
-        <v>3.23</v>
+        <v>3.65</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
         <v>49</v>
       </c>
       <c r="B10" t="s">
         <v>50</v>
       </c>
       <c r="C10" s="1">
         <v>2462652.0</v>
       </c>
       <c r="D10" s="1">
-        <v>11.8438</v>
+        <v>12.2075</v>
       </c>
       <c r="E10" s="1">
         <v>11.9726431099</v>
       </c>
       <c r="F10" t="s">
         <v>8</v>
       </c>
       <c r="G10">
         <v>1.0</v>
       </c>
       <c r="H10" s="1">
         <v>29484453.5</v>
       </c>
       <c r="I10" s="1">
-        <v>-317295.74</v>
+        <v>578370.79</v>
       </c>
       <c r="J10" s="1">
-        <v>-1.0761459085548</v>
+        <v>1.9616127190555</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10">
         <v>0.0</v>
       </c>
       <c r="M10" s="1">
-        <v>29167157.76</v>
+        <v>30062824.29</v>
       </c>
       <c r="N10" s="1">
-        <v>29167157.76</v>
+        <v>30062824.29</v>
       </c>
       <c r="O10" s="1">
-        <v>18.14</v>
+        <v>17.91</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
         <v>51</v>
       </c>
       <c r="B11" t="s">
         <v>52</v>
       </c>
       <c r="C11" s="1">
         <v>1825118.0</v>
       </c>
       <c r="D11" s="1">
-        <v>10.71</v>
+        <v>10.82</v>
       </c>
       <c r="E11" s="1">
         <v>10.6312654086</v>
       </c>
       <c r="F11" t="s">
         <v>8</v>
       </c>
       <c r="G11">
         <v>1.0</v>
       </c>
       <c r="H11" s="1">
         <v>19403313.86</v>
       </c>
       <c r="I11" s="1">
-        <v>143699.92</v>
+        <v>344462.9</v>
       </c>
       <c r="J11" s="1">
-        <v>0.74059473055393</v>
+        <v>1.7752787100461</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11">
         <v>0.0</v>
       </c>
       <c r="M11" s="1">
-        <v>19547013.78</v>
+        <v>19747776.76</v>
       </c>
       <c r="N11" s="1">
-        <v>19547013.78</v>
+        <v>19747776.76</v>
       </c>
       <c r="O11" s="1">
-        <v>12.16</v>
+        <v>11.76</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
         <v>53</v>
       </c>
       <c r="B12" t="s">
         <v>54</v>
       </c>
       <c r="C12" s="1">
         <v>123834.0</v>
       </c>
       <c r="D12" s="1">
-        <v>16.1373</v>
+        <v>17.4434</v>
       </c>
       <c r="E12" s="1">
         <v>14.8390584169</v>
       </c>
       <c r="F12" t="s">
         <v>8</v>
       </c>
       <c r="G12">
         <v>1.0</v>
       </c>
       <c r="H12" s="1">
         <v>1837579.96</v>
       </c>
       <c r="I12" s="1">
-        <v>160766.45</v>
+        <v>322506.04</v>
       </c>
       <c r="J12" s="1">
-        <v>8.7488138475346</v>
+        <v>17.550585390581</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12" s="1">
-        <v>1998346.41</v>
+        <v>2160086.0</v>
       </c>
       <c r="N12" s="1">
-        <v>1998346.41</v>
+        <v>2160086.0</v>
       </c>
       <c r="O12" s="1">
-        <v>1.24</v>
+        <v>1.29</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
         <v>55</v>
       </c>
       <c r="B13" t="s">
         <v>56</v>
       </c>
       <c r="C13" s="1">
         <v>797356.0</v>
       </c>
       <c r="D13" s="1">
-        <v>3.9208</v>
+        <v>3.9695</v>
       </c>
       <c r="E13" s="1">
         <v>4.0088053642</v>
       </c>
       <c r="F13" t="s">
         <v>8</v>
       </c>
       <c r="G13">
         <v>1.0</v>
       </c>
       <c r="H13" s="1">
         <v>3196445.01</v>
       </c>
       <c r="I13" s="1">
-        <v>-70171.61</v>
+        <v>-31340.37</v>
       </c>
       <c r="J13" s="1">
-        <v>-2.1953016485649</v>
+        <v>-0.98047580677761</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
       <c r="L13">
         <v>0.0</v>
       </c>
       <c r="M13" s="1">
-        <v>3126273.4</v>
+        <v>3165104.64</v>
       </c>
       <c r="N13" s="1">
-        <v>3126273.4</v>
+        <v>3165104.64</v>
       </c>
       <c r="O13" s="1">
-        <v>1.94</v>
+        <v>1.89</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
         <v>57</v>
       </c>
       <c r="B14" t="s">
         <v>58</v>
       </c>
       <c r="C14" s="1">
-        <v>1444.0</v>
+        <v>1544.0</v>
       </c>
       <c r="D14" s="1">
-        <v>4784.78</v>
+        <v>4790.39</v>
       </c>
       <c r="E14" s="1">
-        <v>4779.962465374</v>
+        <v>4782.0481994819</v>
       </c>
       <c r="F14" t="s">
         <v>8</v>
       </c>
       <c r="G14">
         <v>1.0</v>
       </c>
       <c r="H14" s="1">
-        <v>6902265.8</v>
+        <v>7383482.42</v>
       </c>
       <c r="I14" s="1">
-        <v>6956.52</v>
+        <v>12879.74</v>
       </c>
       <c r="J14" s="1">
-        <v>0.10078603463807</v>
+        <v>0.1744399088039</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
       <c r="L14">
         <v>0.0</v>
       </c>
       <c r="M14" s="1">
-        <v>6909222.32</v>
+        <v>7396362.16</v>
       </c>
       <c r="N14" s="1">
-        <v>6909222.32</v>
+        <v>7396362.16</v>
       </c>
       <c r="O14" s="1">
-        <v>4.3</v>
+        <v>4.41</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
         <v>59</v>
       </c>
       <c r="B15" t="s">
         <v>60</v>
       </c>
       <c r="C15" s="1">
-        <v>5843411.29</v>
+        <v>6414827.98</v>
       </c>
       <c r="D15" s="1">
-        <v>0.0054441</v>
+        <v>0.00535909</v>
       </c>
       <c r="E15" s="1">
-        <v>0.0054155105</v>
+        <v>0.0054580741</v>
       </c>
       <c r="F15" t="s">
         <v>61</v>
       </c>
       <c r="G15">
-        <v>183.86</v>
+        <v>186.62</v>
       </c>
       <c r="H15" s="1">
         <v>0.0</v>
       </c>
       <c r="I15" s="1">
-        <v>-44676.67</v>
+        <v>57547.69</v>
       </c>
       <c r="J15" s="1">
         <v>0</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15" t="s">
         <v>62</v>
       </c>
       <c r="M15" s="1">
-        <v>-61527.67</v>
+        <v>35751.689999999</v>
       </c>
       <c r="N15" s="1">
-        <v>-44676.67</v>
+        <v>57547.689999999</v>
       </c>
       <c r="O15" s="1">
-        <v>-0.02</v>
+        <v>0.03</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
         <v>63</v>
       </c>
       <c r="B16" t="s">
         <v>64</v>
       </c>
       <c r="C16" s="1">
         <v>127639.46</v>
       </c>
       <c r="D16" s="1">
-        <v>0.09032882</v>
+        <v>0.08975759</v>
       </c>
       <c r="E16" s="1">
         <v>0.0893398416</v>
       </c>
       <c r="F16" t="s">
         <v>65</v>
       </c>
       <c r="G16">
-        <v>11.06</v>
+        <v>11.14</v>
       </c>
       <c r="H16" s="1">
         <v>0.0</v>
       </c>
       <c r="I16" s="1">
-        <v>127613.22</v>
+        <v>127630.75</v>
       </c>
       <c r="J16" s="1">
         <v>0</v>
       </c>
       <c r="K16">
         <v>0.0</v>
       </c>
       <c r="L16" t="s">
         <v>66</v>
       </c>
       <c r="M16" s="1">
-        <v>120672.17</v>
+        <v>120672.22</v>
       </c>
       <c r="N16" s="1">
-        <v>127613.22</v>
+        <v>127630.75</v>
       </c>
       <c r="O16" s="1">
-        <v>0.08</v>
+        <v>0.07</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
         <v>67</v>
       </c>
       <c r="B17" t="s">
         <v>68</v>
       </c>
       <c r="C17" s="1">
-        <v>26941177.93</v>
+        <v>29548363.34</v>
       </c>
       <c r="D17" s="1">
-        <v>0.86524752</v>
+        <v>0.85257037</v>
       </c>
       <c r="E17" s="1">
-        <v>0.8455279612</v>
+        <v>0.8559374294</v>
       </c>
       <c r="F17" t="s">
         <v>15</v>
       </c>
       <c r="G17">
-        <v>1.15</v>
+        <v>1.17</v>
       </c>
       <c r="H17" s="1">
         <v>0.0</v>
       </c>
       <c r="I17" s="1">
-        <v>-543048.32</v>
+        <v>-128817.99</v>
       </c>
       <c r="J17" s="1">
         <v>0</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17" t="s">
         <v>69</v>
       </c>
       <c r="M17" s="1">
-        <v>-438665.66</v>
+        <v>2174.699999996</v>
       </c>
       <c r="N17" s="1">
-        <v>-543048.32</v>
+        <v>-128817.99</v>
       </c>
       <c r="O17" s="1">
-        <v>-0.32</v>
+        <v>-0.09</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
         <v>70</v>
       </c>
       <c r="B18" t="s">
         <v>71</v>
       </c>
       <c r="C18" s="1">
         <v>12.0</v>
       </c>
       <c r="D18" s="1">
-        <v>580.54</v>
+        <v>605.7</v>
       </c>
       <c r="E18" s="1">
         <v>591.08</v>
       </c>
       <c r="F18" t="s">
         <v>15</v>
       </c>
       <c r="G18">
-        <v>1.15</v>
+        <v>1.17</v>
       </c>
       <c r="H18" s="1">
         <v>0.0</v>
       </c>
       <c r="I18" s="1">
-        <v>-54776.96</v>
+        <v>74792.17</v>
       </c>
       <c r="J18" s="1">
         <v>0</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
       <c r="L18">
         <v>0.0</v>
       </c>
       <c r="M18" s="1">
-        <v>-54776.96</v>
+        <v>74792.17</v>
       </c>
       <c r="N18" s="1">
-        <v>-54776.96</v>
+        <v>74792.17</v>
       </c>
       <c r="O18" s="1">
-        <v>-0.03</v>
+        <v>0.04</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
         <v>72</v>
       </c>
       <c r="B19" t="s">
         <v>73</v>
       </c>
       <c r="C19" s="1">
         <v>131.0</v>
       </c>
       <c r="D19" s="1">
-        <v>235.9</v>
+        <v>256.7</v>
       </c>
       <c r="E19" s="1">
         <v>247.65</v>
       </c>
       <c r="F19" t="s">
         <v>8</v>
       </c>
       <c r="G19">
         <v>1.0</v>
       </c>
       <c r="H19" s="1">
         <v>0.0</v>
       </c>
       <c r="I19" s="1">
-        <v>-153925.0</v>
+        <v>118555.0</v>
       </c>
       <c r="J19" s="1">
         <v>0</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
       <c r="L19">
         <v>0.0</v>
       </c>
       <c r="M19" s="1">
-        <v>-153925.0</v>
+        <v>118555.0</v>
       </c>
       <c r="N19" s="1">
-        <v>-153925.0</v>
+        <v>118555.0</v>
       </c>
       <c r="O19" s="1">
-        <v>-0.1</v>
+        <v>0.07</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
         <v>74</v>
       </c>
       <c r="B20" t="s">
         <v>75</v>
       </c>
       <c r="C20" s="1">
-        <v>146.0</v>
+        <v>53.0</v>
       </c>
       <c r="D20" s="1">
-        <v>79.45</v>
+        <v>125.2</v>
       </c>
       <c r="E20" s="1">
-        <v>81.839041096</v>
+        <v>126.3943319</v>
       </c>
       <c r="F20" t="s">
-        <v>15</v>
+        <v>8</v>
       </c>
       <c r="G20">
-        <v>1.15</v>
+        <v>1.0</v>
       </c>
       <c r="H20" s="1">
         <v>0.0</v>
       </c>
       <c r="I20" s="1">
-        <v>-75530.53</v>
+        <v>-63299.59</v>
       </c>
       <c r="J20" s="1">
         <v>0</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20">
         <v>0.0</v>
       </c>
       <c r="M20" s="1">
-        <v>-75530.53</v>
+        <v>-63299.59</v>
       </c>
       <c r="N20" s="1">
-        <v>-75530.53</v>
+        <v>-63299.59</v>
       </c>
       <c r="O20" s="1">
-        <v>-0.05</v>
+        <v>-0.04</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
         <v>76</v>
       </c>
       <c r="B21" t="s">
         <v>77</v>
       </c>
       <c r="C21" s="1">
-        <v>201.0</v>
+        <v>146.0</v>
       </c>
       <c r="D21" s="1">
-        <v>110.5</v>
+        <v>81.25</v>
       </c>
       <c r="E21" s="1">
-        <v>113.0546875</v>
+        <v>81.839041096</v>
       </c>
       <c r="F21" t="s">
         <v>15</v>
       </c>
       <c r="G21">
-        <v>1.15</v>
+        <v>1.17</v>
       </c>
       <c r="H21" s="1">
         <v>0.0</v>
       </c>
       <c r="I21" s="1">
-        <v>-444774.53</v>
+        <v>-18331.41</v>
       </c>
       <c r="J21" s="1">
         <v>0</v>
       </c>
       <c r="K21">
         <v>0.0</v>
       </c>
       <c r="L21">
         <v>0.0</v>
       </c>
       <c r="M21" s="1">
-        <v>-444774.53</v>
+        <v>-18331.41</v>
       </c>
       <c r="N21" s="1">
-        <v>-444774.53</v>
+        <v>-18331.41</v>
       </c>
       <c r="O21" s="1">
-        <v>-0.28</v>
+        <v>-0.01</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
         <v>78</v>
       </c>
       <c r="B22" t="s">
         <v>79</v>
       </c>
       <c r="C22" s="1">
-        <v>-58.0</v>
+        <v>201.0</v>
       </c>
       <c r="D22" s="1">
-        <v>5436.0</v>
+        <v>111.09375</v>
       </c>
       <c r="E22" s="1">
-        <v>5552.034482759</v>
+        <v>113.0546875</v>
       </c>
       <c r="F22" t="s">
-        <v>8</v>
+        <v>15</v>
       </c>
       <c r="G22">
-        <v>1.0</v>
+        <v>1.17</v>
       </c>
       <c r="H22" s="1">
         <v>0.0</v>
       </c>
       <c r="I22" s="1">
-        <v>67300.0</v>
+        <v>-336060.4</v>
       </c>
       <c r="J22" s="1">
         <v>0</v>
       </c>
       <c r="K22">
         <v>0.0</v>
       </c>
       <c r="L22">
         <v>0.0</v>
       </c>
       <c r="M22" s="1">
-        <v>67300.0</v>
+        <v>-336060.4</v>
       </c>
       <c r="N22" s="1">
-        <v>67300.0</v>
+        <v>-336060.4</v>
       </c>
       <c r="O22" s="1">
-        <v>0.04</v>
+        <v>-0.2</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
         <v>80</v>
       </c>
       <c r="B23" t="s">
         <v>81</v>
       </c>
       <c r="C23" s="1">
-        <v>-150.0</v>
+        <v>-101.0</v>
       </c>
       <c r="D23" s="1">
-        <v>115.32</v>
+        <v>5876.0</v>
       </c>
       <c r="E23" s="1">
-        <v>117.579266667</v>
+        <v>5557.265685087</v>
       </c>
       <c r="F23" t="s">
         <v>8</v>
       </c>
       <c r="G23">
         <v>1.0</v>
       </c>
       <c r="H23" s="1">
         <v>0.0</v>
       </c>
       <c r="I23" s="1">
-        <v>338890.0</v>
+        <v>-321921.66</v>
       </c>
       <c r="J23" s="1">
         <v>0</v>
       </c>
       <c r="K23">
         <v>0.0</v>
       </c>
       <c r="L23">
         <v>0.0</v>
       </c>
       <c r="M23" s="1">
-        <v>338890.0</v>
+        <v>-321921.66</v>
       </c>
       <c r="N23" s="1">
-        <v>338890.0</v>
+        <v>-321921.66</v>
       </c>
       <c r="O23" s="1">
-        <v>0.21</v>
+        <v>-0.19</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
         <v>82</v>
       </c>
       <c r="B24" t="s">
         <v>83</v>
       </c>
       <c r="C24" s="1">
-        <v>510.0</v>
+        <v>-150.0</v>
       </c>
       <c r="D24" s="1">
-        <v>0.12</v>
+        <v>115.5</v>
       </c>
       <c r="E24" s="1">
-        <v>0.1073431373</v>
+        <v>117.579266667</v>
       </c>
       <c r="F24" t="s">
         <v>8</v>
       </c>
       <c r="G24">
         <v>1.0</v>
       </c>
       <c r="H24" s="1">
         <v>0.0</v>
       </c>
       <c r="I24" s="1">
-        <v>16137.5</v>
+        <v>311890.0</v>
       </c>
       <c r="J24" s="1">
         <v>0</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
       <c r="L24">
         <v>0.0</v>
       </c>
       <c r="M24" s="1">
-        <v>16137.5</v>
+        <v>311890.0</v>
       </c>
       <c r="N24" s="1">
-        <v>16137.5</v>
+        <v>311890.0</v>
       </c>
       <c r="O24" s="1">
-        <v>0.01</v>
+        <v>0.19</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
         <v>84</v>
       </c>
       <c r="B25" t="s">
         <v>85</v>
       </c>
       <c r="C25" s="1">
-        <v>160.0</v>
+        <v>632.0</v>
       </c>
       <c r="D25" s="1">
-        <v>37.4</v>
+        <v>153.1</v>
       </c>
       <c r="E25" s="1">
-        <v>53.2</v>
+        <v>44.375</v>
       </c>
       <c r="F25" t="s">
         <v>8</v>
       </c>
       <c r="G25">
         <v>1.0</v>
       </c>
       <c r="H25" s="1">
-        <v>85120.0</v>
+        <v>280450.0</v>
       </c>
       <c r="I25" s="1">
-        <v>-25280.0</v>
+        <v>687142.0</v>
       </c>
       <c r="J25" s="1">
-        <v>-29.699248120301</v>
+        <v>245.01408450704</v>
       </c>
       <c r="K25">
         <v>0.0</v>
       </c>
       <c r="L25">
         <v>0.0</v>
       </c>
       <c r="M25" s="1">
-        <v>59840.0</v>
+        <v>967592.0</v>
       </c>
       <c r="N25" s="1">
-        <v>59840.0</v>
+        <v>967592.0</v>
       </c>
       <c r="O25" s="1">
-        <v>0.04</v>
+        <v>0.58</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
         <v>86</v>
       </c>
       <c r="B26" t="s">
         <v>87</v>
       </c>
       <c r="C26" s="1">
-        <v>453.0</v>
+        <v>632.0</v>
       </c>
       <c r="D26" s="1">
-        <v>0.2975</v>
+        <v>8.4</v>
       </c>
       <c r="E26" s="1">
-        <v>0.05</v>
+        <v>2.7375</v>
       </c>
       <c r="F26" t="s">
-        <v>15</v>
+        <v>8</v>
       </c>
       <c r="G26">
-        <v>1.15</v>
+        <v>1.0</v>
       </c>
       <c r="H26" s="1">
-        <v>48532.25</v>
+        <v>17301.0</v>
       </c>
       <c r="I26" s="1">
-        <v>243298.63</v>
+        <v>35787.0</v>
       </c>
       <c r="J26" s="1">
-        <v>501.31331228204</v>
+        <v>206.84931506849</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26" s="1">
-        <v>291830.88</v>
+        <v>53088.0</v>
       </c>
       <c r="N26" s="1">
-        <v>291830.88</v>
+        <v>53088.0</v>
       </c>
       <c r="O26" s="1">
-        <v>0.18</v>
+        <v>0.03</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
         <v>88</v>
       </c>
       <c r="B27" t="s">
         <v>89</v>
       </c>
       <c r="C27" s="1">
-        <v>453.0</v>
+        <v>842.0</v>
       </c>
       <c r="D27" s="1">
-        <v>0.6475</v>
+        <v>0.0925</v>
       </c>
       <c r="E27" s="1">
-        <v>0.175</v>
+        <v>0.1083907363</v>
       </c>
       <c r="F27" t="s">
-        <v>15</v>
+        <v>8</v>
       </c>
       <c r="G27">
-        <v>1.15</v>
+        <v>1.0</v>
       </c>
       <c r="H27" s="1">
-        <v>169845.79</v>
+        <v>0.0</v>
       </c>
       <c r="I27" s="1">
-        <v>465315.54</v>
+        <v>-33450.0</v>
       </c>
       <c r="J27" s="1">
-        <v>273.96354069182</v>
+        <v>0</v>
       </c>
       <c r="K27">
         <v>0.0</v>
       </c>
       <c r="L27">
         <v>0.0</v>
       </c>
       <c r="M27" s="1">
-        <v>635161.33</v>
+        <v>-33450.0</v>
       </c>
       <c r="N27" s="1">
-        <v>635161.33</v>
+        <v>-33450.0</v>
       </c>
       <c r="O27" s="1">
-        <v>0.4</v>
+        <v>-0.02</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
         <v>90</v>
       </c>
       <c r="B28" t="s">
         <v>91</v>
       </c>
       <c r="C28" s="1">
-        <v>230.0</v>
+        <v>160.0</v>
       </c>
       <c r="D28" s="1">
-        <v>36.5</v>
+        <v>86.7</v>
       </c>
       <c r="E28" s="1">
-        <v>75.3</v>
+        <v>53.2</v>
       </c>
       <c r="F28" t="s">
         <v>8</v>
       </c>
       <c r="G28">
         <v>1.0</v>
       </c>
       <c r="H28" s="1">
-        <v>173190.0</v>
+        <v>85120.0</v>
       </c>
       <c r="I28" s="1">
-        <v>-89240.0</v>
+        <v>53600.0</v>
       </c>
       <c r="J28" s="1">
-        <v>-51.527224435591</v>
+        <v>62.96992481203</v>
       </c>
       <c r="K28">
         <v>0.0</v>
       </c>
       <c r="L28">
         <v>0.0</v>
       </c>
       <c r="M28" s="1">
-        <v>83950.0</v>
+        <v>138720.0</v>
       </c>
       <c r="N28" s="1">
-        <v>83950.0</v>
+        <v>138720.0</v>
       </c>
       <c r="O28" s="1">
-        <v>0.05</v>
+        <v>0.08</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
         <v>92</v>
       </c>
       <c r="B29" t="s">
         <v>93</v>
       </c>
       <c r="C29" s="1">
-        <v>-510.0</v>
+        <v>453.0</v>
       </c>
       <c r="D29" s="1">
-        <v>0.09</v>
+        <v>0.1125</v>
       </c>
       <c r="E29" s="1">
-        <v>0.0698627451</v>
+        <v>0.05</v>
       </c>
       <c r="F29" t="s">
-        <v>8</v>
+        <v>15</v>
       </c>
       <c r="G29">
-        <v>1.0</v>
+        <v>1.17</v>
       </c>
       <c r="H29" s="1">
-        <v>0.0</v>
+        <v>48532.25</v>
       </c>
       <c r="I29" s="1">
-        <v>-25675.0</v>
+        <v>60097.37</v>
       </c>
       <c r="J29" s="1">
-        <v>0</v>
+        <v>123.82976268358</v>
       </c>
       <c r="K29">
         <v>0.0</v>
       </c>
       <c r="L29">
         <v>0.0</v>
       </c>
       <c r="M29" s="1">
-        <v>-25675.0</v>
+        <v>108629.62</v>
       </c>
       <c r="N29" s="1">
-        <v>-25675.0</v>
+        <v>108629.62</v>
       </c>
       <c r="O29" s="1">
-        <v>-0.02</v>
+        <v>0.06</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
         <v>94</v>
       </c>
       <c r="B30" t="s">
         <v>95</v>
       </c>
       <c r="C30" s="1">
-        <v>-906.0</v>
+        <v>453.0</v>
       </c>
       <c r="D30" s="1">
-        <v>0.4575</v>
+        <v>0.4725</v>
       </c>
       <c r="E30" s="1">
-        <v>0.09</v>
+        <v>0.175</v>
       </c>
       <c r="F30" t="s">
         <v>15</v>
       </c>
       <c r="G30">
-        <v>1.15</v>
+        <v>1.17</v>
       </c>
       <c r="H30" s="1">
+        <v>169845.79</v>
+      </c>
+      <c r="I30" s="1">
+        <v>286398.61</v>
+      </c>
+      <c r="J30" s="1">
+        <v>168.62273124344</v>
+      </c>
+      <c r="K30">
+        <v>0.0</v>
+      </c>
+      <c r="L30">
+        <v>0.0</v>
+      </c>
+      <c r="M30" s="1">
+        <v>456244.4</v>
+      </c>
+      <c r="N30" s="1">
+        <v>456244.4</v>
+      </c>
+      <c r="O30" s="1">
+        <v>0.27</v>
+      </c>
+      <c r="P30">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="31" spans="1:16">
+      <c r="A31" t="s">
+        <v>96</v>
+      </c>
+      <c r="B31" t="s">
+        <v>97</v>
+      </c>
+      <c r="C31" s="1">
+        <v>230.0</v>
+      </c>
+      <c r="D31" s="1">
+        <v>93.6</v>
+      </c>
+      <c r="E31" s="1">
+        <v>75.3</v>
+      </c>
+      <c r="F31" t="s">
+        <v>8</v>
+      </c>
+      <c r="G31">
+        <v>1.0</v>
+      </c>
+      <c r="H31" s="1">
+        <v>173190.0</v>
+      </c>
+      <c r="I31" s="1">
+        <v>42090.0</v>
+      </c>
+      <c r="J31" s="1">
+        <v>24.302788844622</v>
+      </c>
+      <c r="K31">
+        <v>0.0</v>
+      </c>
+      <c r="L31">
+        <v>0.0</v>
+      </c>
+      <c r="M31" s="1">
+        <v>215280.0</v>
+      </c>
+      <c r="N31" s="1">
+        <v>215280.0</v>
+      </c>
+      <c r="O31" s="1">
+        <v>0.13</v>
+      </c>
+      <c r="P31">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="32" spans="1:16">
+      <c r="A32" t="s">
+        <v>98</v>
+      </c>
+      <c r="B32" t="s">
+        <v>99</v>
+      </c>
+      <c r="C32" s="1">
+        <v>-1264.0</v>
+      </c>
+      <c r="D32" s="1">
+        <v>50.9</v>
+      </c>
+      <c r="E32" s="1">
+        <v>13.2581487342</v>
+      </c>
+      <c r="F32" t="s">
+        <v>8</v>
+      </c>
+      <c r="G32">
+        <v>1.0</v>
+      </c>
+      <c r="H32" s="1">
+        <v>-167583.0</v>
+      </c>
+      <c r="I32" s="1">
+        <v>-475793.0</v>
+      </c>
+      <c r="J32" s="1">
+        <v>283.91483623041</v>
+      </c>
+      <c r="K32">
+        <v>0.0</v>
+      </c>
+      <c r="L32">
+        <v>0.0</v>
+      </c>
+      <c r="M32" s="1">
+        <v>-643376.0</v>
+      </c>
+      <c r="N32" s="1">
+        <v>-643376.0</v>
+      </c>
+      <c r="O32" s="1">
+        <v>-0.38</v>
+      </c>
+      <c r="P32">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="33" spans="1:16">
+      <c r="A33" t="s">
+        <v>100</v>
+      </c>
+      <c r="B33" t="s">
+        <v>101</v>
+      </c>
+      <c r="C33" s="1">
+        <v>-842.0</v>
+      </c>
+      <c r="D33" s="1">
+        <v>0.065</v>
+      </c>
+      <c r="E33" s="1">
+        <v>0.0738598575</v>
+      </c>
+      <c r="F33" t="s">
+        <v>8</v>
+      </c>
+      <c r="G33">
+        <v>1.0</v>
+      </c>
+      <c r="H33" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I33" s="1">
+        <v>18650.0</v>
+      </c>
+      <c r="J33" s="1">
+        <v>0</v>
+      </c>
+      <c r="K33">
+        <v>0.0</v>
+      </c>
+      <c r="L33">
+        <v>0.0</v>
+      </c>
+      <c r="M33" s="1">
+        <v>18650.0</v>
+      </c>
+      <c r="N33" s="1">
+        <v>18650.0</v>
+      </c>
+      <c r="O33" s="1">
+        <v>0.01</v>
+      </c>
+      <c r="P33">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="34" spans="1:16">
+      <c r="A34" t="s">
+        <v>102</v>
+      </c>
+      <c r="B34" t="s">
+        <v>103</v>
+      </c>
+      <c r="C34" s="1">
+        <v>-906.0</v>
+      </c>
+      <c r="D34" s="1">
+        <v>0.26</v>
+      </c>
+      <c r="E34" s="1">
+        <v>0.09</v>
+      </c>
+      <c r="F34" t="s">
+        <v>15</v>
+      </c>
+      <c r="G34">
+        <v>1.17</v>
+      </c>
+      <c r="H34" s="1">
         <v>-174716.1</v>
       </c>
-      <c r="I30" s="1">
-[...20 lines deleted...]
-      <c r="P30">
+      <c r="I34" s="1">
+        <v>-327394.14</v>
+      </c>
+      <c r="J34" s="1">
+        <v>187.38635992905</v>
+      </c>
+      <c r="K34">
+        <v>0.0</v>
+      </c>
+      <c r="L34">
+        <v>0.0</v>
+      </c>
+      <c r="M34" s="1">
+        <v>-502110.24</v>
+      </c>
+      <c r="N34" s="1">
+        <v>-502110.24</v>
+      </c>
+      <c r="O34" s="1">
+        <v>-0.3</v>
+      </c>
+      <c r="P34">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>