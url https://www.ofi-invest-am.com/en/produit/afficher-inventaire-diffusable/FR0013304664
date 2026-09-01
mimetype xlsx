--- v2 (2026-07-10)
+++ v3 (2026-09-01)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="104">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="94">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>I</t>
   </si>
   <si>
     <t>FR0010564351</t>
   </si>
   <si>
@@ -175,195 +175,165 @@
   <si>
     <t>LU1859444769</t>
   </si>
   <si>
     <t>BNP PARIBAS EASY CORP BOND SRI P</t>
   </si>
   <si>
     <t>IE000YARBD10</t>
   </si>
   <si>
     <t>BNP PARIBAS EASY SUST JAPAN UCITS</t>
   </si>
   <si>
     <t>IE0000LVTJ08</t>
   </si>
   <si>
     <t>BNP PARIBAS EASY SUST US UCITS ETF</t>
   </si>
   <si>
     <t>LU2697596745</t>
   </si>
   <si>
     <t>BNP PARIBAS EASY SUSTAINABLE EUR C</t>
   </si>
   <si>
+    <t>LU2244386053</t>
+  </si>
+  <si>
+    <t>BNPP EASY   HY SRI FOSSIL FREE UCI</t>
+  </si>
+  <si>
     <t>LU1953137681</t>
   </si>
   <si>
     <t>BNPPE MSCI EMU SRI S-SRS PAB % CAP</t>
   </si>
   <si>
     <t>IE00BH4G7D40</t>
   </si>
   <si>
     <t>ISHARES USD CORP ESG-EURHD</t>
   </si>
   <si>
     <t>FR0000008997</t>
   </si>
   <si>
     <t>Ofi Invest ESG Liquidités PART C/D</t>
   </si>
   <si>
-    <t>OACT01968678</t>
-[...2 lines deleted...]
-    <t>EUR/JPY 15/04/26</t>
+    <t>OVCT01743756</t>
+  </si>
+  <si>
+    <t>EUR/JPY 15/07/26</t>
   </si>
   <si>
     <t>JPY</t>
   </si>
   <si>
-    <t>21 796.00</t>
-[...20 lines deleted...]
-    <t>-130 992.69</t>
+    <t>12 364.00</t>
+  </si>
+  <si>
+    <t>OACT01993485</t>
+  </si>
+  <si>
+    <t>EUR/USD 15/07/26</t>
+  </si>
+  <si>
+    <t>-67 515.12</t>
   </si>
   <si>
     <t>SLB1180626</t>
   </si>
   <si>
     <t>EMINI S&amp;P500 ESG INDEX JUN 26</t>
   </si>
   <si>
     <t>XSS190626</t>
   </si>
   <si>
     <t>EURO STOXX 50 ESG JUN 26</t>
   </si>
   <si>
-    <t>RX100626</t>
-[...20 lines deleted...]
-    <t>EURO STOXX 50 JUN 26</t>
+    <t>TY300926</t>
+  </si>
+  <si>
+    <t>US 10YR NOTE SEP 26</t>
+  </si>
+  <si>
+    <t>EC170626</t>
+  </si>
+  <si>
+    <t>EUR/USD FUTURE (CME) JUN 26</t>
   </si>
   <si>
     <t>OE100626</t>
   </si>
   <si>
     <t>EURO-BOBL JUN 26</t>
   </si>
   <si>
-    <t>SX5E2604CQ08</t>
-[...10 lines deleted...]
-  <si>
     <t>ER32612CK01</t>
   </si>
   <si>
     <t>DEC26 0RZ7 C @ 97.875</t>
   </si>
   <si>
-    <t>SX5E2612CR08</t>
-[...2 lines deleted...]
-    <t>DEC26 SX5E C @ 6600.000000</t>
+    <t>SX5E2606PS25</t>
+  </si>
+  <si>
+    <t>JUN26 SX5E P @ 5650.000000</t>
+  </si>
+  <si>
+    <t>SX5E2606PS48</t>
+  </si>
+  <si>
+    <t>JUN26 SX5E P @ 5950.000000</t>
   </si>
   <si>
     <t>SFR2609PK02</t>
   </si>
   <si>
     <t>SEP26 SFRU6 P @ 96.25</t>
   </si>
   <si>
     <t>SFR2609PK04</t>
   </si>
   <si>
     <t>SEP26 SFRU6 P @ 96.75</t>
   </si>
   <si>
-    <t>SX5E2609CR01</t>
-[...10 lines deleted...]
-  <si>
     <t>ER32612CK02</t>
   </si>
   <si>
     <t>DEC26 0RZ7 C @ 98.0</t>
+  </si>
+  <si>
+    <t>SX5E2606PS26</t>
+  </si>
+  <si>
+    <t>JUN26 SX5E P @ 5800.000000</t>
   </si>
   <si>
     <t>SFR2609PK03</t>
   </si>
   <si>
     <t>SEP26 SFRU6 P @ 96.5</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
@@ -733,212 +703,212 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
-        <v>683411.8507</v>
+        <v>701385.0798</v>
       </c>
       <c r="D2">
-        <v>195.38</v>
+        <v>205.67</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>133530086.04</v>
+        <v>144256932.52</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>133530086.04</v>
+        <v>144256932.52</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
-        <v>235187.8347</v>
+        <v>262475.715</v>
       </c>
       <c r="D3">
-        <v>144.61</v>
+        <v>152.46</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>34011238.1</v>
+        <v>40018437.24</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>34011238.1</v>
+        <v>40018437.24</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="1">
         <v>1511.1355</v>
       </c>
       <c r="D4">
-        <v>141.29</v>
+        <v>148.83</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>213516.28</v>
+        <v>224908.37</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>213516.28</v>
+        <v>224908.37</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
         <v>13</v>
       </c>
       <c r="B5" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="1">
         <v>932.8604</v>
       </c>
       <c r="D5">
-        <v>133.38</v>
+        <v>139.06</v>
       </c>
       <c r="E5" t="s">
         <v>15</v>
       </c>
       <c r="F5">
-        <v>124429.08</v>
+        <v>129725.78</v>
       </c>
       <c r="G5" t="s">
         <v>15</v>
       </c>
       <c r="H5">
-        <v>106091.21371019</v>
+        <v>111668.91624344</v>
       </c>
       <c r="I5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" t="s">
         <v>16</v>
       </c>
       <c r="B6" t="s">
         <v>17</v>
       </c>
       <c r="C6" s="1">
         <v>10.0</v>
       </c>
       <c r="D6">
-        <v>117.66</v>
+        <v>123.97</v>
       </c>
       <c r="E6" t="s">
         <v>8</v>
       </c>
       <c r="F6">
-        <v>1176.68</v>
+        <v>1239.78</v>
       </c>
       <c r="G6" t="s">
         <v>8</v>
       </c>
       <c r="H6">
-        <v>1176.68</v>
+        <v>1239.78</v>
       </c>
       <c r="I6" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P34"/>
+  <dimension ref="A1:P30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O34" sqref="O34"/>
+      <selection activeCell="O30" sqref="O30"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>18</v>
       </c>
       <c r="B1" t="s">
         <v>19</v>
       </c>
       <c r="C1" t="s">
         <v>20</v>
       </c>
       <c r="D1" t="s">
         <v>21</v>
       </c>
       <c r="E1" t="s">
         <v>22</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>23</v>
@@ -957,1689 +927,1489 @@
       </c>
       <c r="L1" t="s">
         <v>28</v>
       </c>
       <c r="M1" t="s">
         <v>29</v>
       </c>
       <c r="N1" t="s">
         <v>30</v>
       </c>
       <c r="O1" t="s">
         <v>31</v>
       </c>
       <c r="P1" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>33</v>
       </c>
       <c r="B2" t="s">
         <v>34</v>
       </c>
       <c r="C2" s="1">
-        <v>279034.0</v>
+        <v>325901.0</v>
       </c>
       <c r="D2" s="1">
-        <v>38.827</v>
+        <v>38.813</v>
       </c>
       <c r="E2" s="1">
-        <v>39.6293497567</v>
+        <v>39.5131682014</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
         <v>1.0</v>
       </c>
       <c r="H2" s="1">
-        <v>11057935.98</v>
+        <v>12877381.03</v>
       </c>
       <c r="I2" s="1">
-        <v>-223882.86</v>
+        <v>-228185.52</v>
       </c>
       <c r="J2" s="1">
-        <v>-2.0246351616154</v>
+        <v>-1.7719870171458</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>10834053.12</v>
+        <v>12649195.51</v>
       </c>
       <c r="N2" s="1">
-        <v>10834053.12</v>
+        <v>12649195.51</v>
       </c>
       <c r="O2" s="1">
-        <v>6.45</v>
+        <v>6.85</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>35</v>
       </c>
       <c r="B3" t="s">
         <v>36</v>
       </c>
       <c r="C3" s="1">
-        <v>762874.0</v>
+        <v>809682.0</v>
       </c>
       <c r="D3" s="1">
-        <v>12.204</v>
+        <v>12.414</v>
       </c>
       <c r="E3" s="1">
-        <v>10.9696381316</v>
+        <v>11.0615775082</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
         <v>1.0</v>
       </c>
       <c r="H3" s="1">
-        <v>8368451.72</v>
+        <v>8956360.2</v>
       </c>
       <c r="I3" s="1">
-        <v>941662.58</v>
+        <v>1095032.15</v>
       </c>
       <c r="J3" s="1">
-        <v>11.25253047406</v>
+        <v>12.226307624385</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
       <c r="M3" s="1">
-        <v>9310114.3</v>
+        <v>10051392.35</v>
       </c>
       <c r="N3" s="1">
-        <v>9310114.3</v>
+        <v>10051392.35</v>
       </c>
       <c r="O3" s="1">
-        <v>5.55</v>
+        <v>5.44</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>37</v>
       </c>
       <c r="B4" t="s">
         <v>38</v>
       </c>
       <c r="C4" s="1">
-        <v>2944505.0</v>
+        <v>2871432.0</v>
       </c>
       <c r="D4" s="1">
-        <v>11.207</v>
+        <v>12.526</v>
       </c>
       <c r="E4" s="1">
-        <v>10.4217154191</v>
+        <v>10.4217154193</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
         <v>1.0</v>
       </c>
       <c r="H4" s="1">
-        <v>30686793.16</v>
+        <v>29925247.15</v>
       </c>
       <c r="I4" s="1">
-        <v>2312274.38</v>
+        <v>6042310.08</v>
       </c>
       <c r="J4" s="1">
-        <v>7.5350798890711</v>
+        <v>20.191345621017</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4" s="1">
-        <v>32999067.54</v>
+        <v>35967557.23</v>
       </c>
       <c r="N4" s="1">
-        <v>32999067.54</v>
+        <v>35967557.23</v>
       </c>
       <c r="O4" s="1">
-        <v>19.66</v>
+        <v>19.48</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>39</v>
       </c>
       <c r="B5" t="s">
         <v>40</v>
       </c>
       <c r="C5" s="1">
-        <v>725987.0</v>
+        <v>572578.0</v>
       </c>
       <c r="D5" s="1">
-        <v>10.232</v>
+        <v>10.312</v>
       </c>
       <c r="E5" s="1">
-        <v>10.1162987216</v>
+        <v>10.1590980268</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
       <c r="G5">
         <v>1.0</v>
       </c>
       <c r="H5" s="1">
-        <v>7344301.36</v>
+        <v>5816876.03</v>
       </c>
       <c r="I5" s="1">
-        <v>83997.62</v>
+        <v>87548.31</v>
       </c>
       <c r="J5" s="1">
-        <v>1.1437115102259</v>
+        <v>1.5050743654924</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5" s="1">
-        <v>7428298.98</v>
+        <v>5904424.34</v>
       </c>
       <c r="N5" s="1">
-        <v>7428298.98</v>
+        <v>5904424.34</v>
       </c>
       <c r="O5" s="1">
-        <v>4.43</v>
+        <v>3.2</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>41</v>
       </c>
       <c r="B6" t="s">
         <v>42</v>
       </c>
       <c r="C6" s="1">
-        <v>569355.0</v>
+        <v>474215.0</v>
       </c>
       <c r="D6" s="1">
-        <v>10.32</v>
+        <v>10.279</v>
       </c>
       <c r="E6" s="1">
-        <v>9.9168618524</v>
+        <v>9.9168618454</v>
       </c>
       <c r="F6" t="s">
         <v>8</v>
       </c>
       <c r="G6">
         <v>1.0</v>
       </c>
       <c r="H6" s="1">
-        <v>5646214.88</v>
+        <v>4702724.64</v>
       </c>
       <c r="I6" s="1">
-        <v>229528.72</v>
+        <v>171731.35</v>
       </c>
       <c r="J6" s="1">
-        <v>4.0651786175024</v>
+        <v>3.6517415572093</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
         <v>0.0</v>
       </c>
       <c r="M6" s="1">
-        <v>5875743.6</v>
+        <v>4874455.99</v>
       </c>
       <c r="N6" s="1">
-        <v>5875743.6</v>
+        <v>4874455.99</v>
       </c>
       <c r="O6" s="1">
-        <v>3.5</v>
+        <v>2.64</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>43</v>
       </c>
       <c r="B7" t="s">
         <v>44</v>
       </c>
       <c r="C7" s="1">
-        <v>356017.0</v>
+        <v>458149.0</v>
       </c>
       <c r="D7" s="1">
-        <v>6.461</v>
+        <v>7.632</v>
       </c>
       <c r="E7" s="1">
-        <v>6.0832414744</v>
+        <v>6.3388804516</v>
       </c>
       <c r="F7" t="s">
         <v>8</v>
       </c>
       <c r="G7">
         <v>1.0</v>
       </c>
       <c r="H7" s="1">
-        <v>2165737.38</v>
+        <v>2904151.74</v>
       </c>
       <c r="I7" s="1">
-        <v>134488.46</v>
+        <v>592441.43</v>
       </c>
       <c r="J7" s="1">
-        <v>6.2098230949867</v>
+        <v>20.399809756497</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7">
         <v>0.0</v>
       </c>
       <c r="M7" s="1">
-        <v>2300225.84</v>
+        <v>3496593.17</v>
       </c>
       <c r="N7" s="1">
-        <v>2300225.84</v>
+        <v>3496593.17</v>
       </c>
       <c r="O7" s="1">
-        <v>1.37</v>
+        <v>1.89</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>45</v>
       </c>
       <c r="B8" t="s">
         <v>46</v>
       </c>
       <c r="C8" s="1">
-        <v>2835623.0</v>
+        <v>3142751.0</v>
       </c>
       <c r="D8" s="1">
-        <v>10.5736</v>
+        <v>10.6709</v>
       </c>
       <c r="E8" s="1">
-        <v>10.4542698024</v>
+        <v>10.4720407503</v>
       </c>
       <c r="F8" t="s">
         <v>8</v>
       </c>
       <c r="G8">
         <v>1.0</v>
       </c>
       <c r="H8" s="1">
-        <v>29644367.9</v>
+        <v>32911016.54</v>
       </c>
       <c r="I8" s="1">
-        <v>338375.45</v>
+        <v>624965.11</v>
       </c>
       <c r="J8" s="1">
-        <v>1.1414493678578</v>
+        <v>1.8989541366503</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
         <v>0.0</v>
       </c>
       <c r="M8" s="1">
-        <v>29982743.35</v>
+        <v>33535981.65</v>
       </c>
       <c r="N8" s="1">
-        <v>29982743.35</v>
+        <v>33535981.65</v>
       </c>
       <c r="O8" s="1">
-        <v>17.86</v>
+        <v>18.17</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>47</v>
       </c>
       <c r="B9" t="s">
         <v>48</v>
       </c>
       <c r="C9" s="1">
         <v>500906.0</v>
       </c>
       <c r="D9" s="1">
-        <v>12.2341</v>
+        <v>13.2136</v>
       </c>
       <c r="E9" s="1">
         <v>10.6631137978</v>
       </c>
       <c r="F9" t="s">
         <v>8</v>
       </c>
       <c r="G9">
         <v>1.0</v>
       </c>
       <c r="H9" s="1">
         <v>5341217.68</v>
       </c>
       <c r="I9" s="1">
-        <v>786916.41</v>
+        <v>1277553.84</v>
       </c>
       <c r="J9" s="1">
-        <v>14.732902816273</v>
+        <v>23.918775016112</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9">
         <v>0.0</v>
       </c>
       <c r="M9" s="1">
-        <v>6128134.09</v>
+        <v>6618771.52</v>
       </c>
       <c r="N9" s="1">
-        <v>6128134.09</v>
+        <v>6618771.52</v>
       </c>
       <c r="O9" s="1">
-        <v>3.65</v>
+        <v>3.59</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
         <v>49</v>
       </c>
       <c r="B10" t="s">
         <v>50</v>
       </c>
       <c r="C10" s="1">
-        <v>2462652.0</v>
+        <v>2376359.0</v>
       </c>
       <c r="D10" s="1">
-        <v>12.2075</v>
+        <v>13.8807</v>
       </c>
       <c r="E10" s="1">
-        <v>11.9726431099</v>
+        <v>12.0952315244</v>
       </c>
       <c r="F10" t="s">
         <v>8</v>
       </c>
       <c r="G10">
         <v>1.0</v>
       </c>
       <c r="H10" s="1">
-        <v>29484453.5</v>
+        <v>28742612.29</v>
       </c>
       <c r="I10" s="1">
-        <v>578370.79</v>
+        <v>4242914.08</v>
       </c>
       <c r="J10" s="1">
-        <v>1.9616127190555</v>
+        <v>14.761755254501</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10">
         <v>0.0</v>
       </c>
       <c r="M10" s="1">
-        <v>30062824.29</v>
+        <v>32985526.37</v>
       </c>
       <c r="N10" s="1">
-        <v>30062824.29</v>
+        <v>32985526.37</v>
       </c>
       <c r="O10" s="1">
-        <v>17.91</v>
+        <v>17.87</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
         <v>51</v>
       </c>
       <c r="B11" t="s">
         <v>52</v>
       </c>
       <c r="C11" s="1">
         <v>1825118.0</v>
       </c>
       <c r="D11" s="1">
-        <v>10.82</v>
+        <v>10.89</v>
       </c>
       <c r="E11" s="1">
         <v>10.6312654086</v>
       </c>
       <c r="F11" t="s">
         <v>8</v>
       </c>
       <c r="G11">
         <v>1.0</v>
       </c>
       <c r="H11" s="1">
         <v>19403313.86</v>
       </c>
       <c r="I11" s="1">
-        <v>344462.9</v>
+        <v>472221.16</v>
       </c>
       <c r="J11" s="1">
-        <v>1.7752787100461</v>
+        <v>2.4337139697229</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11">
         <v>0.0</v>
       </c>
       <c r="M11" s="1">
-        <v>19747776.76</v>
+        <v>19875535.02</v>
       </c>
       <c r="N11" s="1">
-        <v>19747776.76</v>
+        <v>19875535.02</v>
       </c>
       <c r="O11" s="1">
-        <v>11.76</v>
+        <v>10.77</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
         <v>53</v>
       </c>
       <c r="B12" t="s">
         <v>54</v>
       </c>
       <c r="C12" s="1">
-        <v>123834.0</v>
+        <v>230977.0</v>
       </c>
       <c r="D12" s="1">
-        <v>17.4434</v>
+        <v>11.286</v>
       </c>
       <c r="E12" s="1">
-        <v>14.8390584169</v>
+        <v>11.1977999974</v>
       </c>
       <c r="F12" t="s">
         <v>8</v>
       </c>
       <c r="G12">
         <v>1.0</v>
       </c>
       <c r="H12" s="1">
-        <v>1837579.96</v>
+        <v>2586434.25</v>
       </c>
       <c r="I12" s="1">
-        <v>322506.04</v>
+        <v>20372.17</v>
       </c>
       <c r="J12" s="1">
-        <v>17.550585390581</v>
+        <v>0.78765466394516</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12" s="1">
-        <v>2160086.0</v>
+        <v>2606806.42</v>
       </c>
       <c r="N12" s="1">
-        <v>2160086.0</v>
+        <v>2606806.42</v>
       </c>
       <c r="O12" s="1">
-        <v>1.29</v>
+        <v>1.41</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
         <v>55</v>
       </c>
       <c r="B13" t="s">
         <v>56</v>
       </c>
       <c r="C13" s="1">
-        <v>797356.0</v>
+        <v>123834.0</v>
       </c>
       <c r="D13" s="1">
-        <v>3.9695</v>
+        <v>17.9666</v>
       </c>
       <c r="E13" s="1">
-        <v>4.0088053642</v>
+        <v>14.8390584169</v>
       </c>
       <c r="F13" t="s">
         <v>8</v>
       </c>
       <c r="G13">
         <v>1.0</v>
       </c>
       <c r="H13" s="1">
-        <v>3196445.01</v>
+        <v>1837579.96</v>
       </c>
       <c r="I13" s="1">
-        <v>-31340.37</v>
+        <v>387295.98</v>
       </c>
       <c r="J13" s="1">
-        <v>-0.98047580677761</v>
+        <v>21.076415091074</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
       <c r="L13">
         <v>0.0</v>
       </c>
       <c r="M13" s="1">
-        <v>3165104.64</v>
+        <v>2224875.94</v>
       </c>
       <c r="N13" s="1">
-        <v>3165104.64</v>
+        <v>2224875.94</v>
       </c>
       <c r="O13" s="1">
-        <v>1.89</v>
+        <v>1.21</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
         <v>57</v>
       </c>
       <c r="B14" t="s">
         <v>58</v>
       </c>
       <c r="C14" s="1">
-        <v>1544.0</v>
+        <v>3124124.0</v>
       </c>
       <c r="D14" s="1">
-        <v>4790.39</v>
+        <v>3.8722</v>
       </c>
       <c r="E14" s="1">
-        <v>4782.0481994819</v>
+        <v>3.9535777389</v>
       </c>
       <c r="F14" t="s">
         <v>8</v>
       </c>
       <c r="G14">
         <v>1.0</v>
       </c>
       <c r="H14" s="1">
-        <v>7383482.42</v>
+        <v>12351467.1</v>
       </c>
       <c r="I14" s="1">
-        <v>12879.74</v>
+        <v>-254234.15</v>
       </c>
       <c r="J14" s="1">
-        <v>0.1744399088039</v>
+        <v>-2.0583315968999</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
       <c r="L14">
         <v>0.0</v>
       </c>
       <c r="M14" s="1">
-        <v>7396362.16</v>
+        <v>12097232.95</v>
       </c>
       <c r="N14" s="1">
-        <v>7396362.16</v>
+        <v>12097232.95</v>
       </c>
       <c r="O14" s="1">
-        <v>4.41</v>
+        <v>6.55</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
         <v>59</v>
       </c>
       <c r="B15" t="s">
         <v>60</v>
       </c>
       <c r="C15" s="1">
-        <v>6414827.98</v>
+        <v>374.0</v>
       </c>
       <c r="D15" s="1">
-        <v>0.00535909</v>
+        <v>4805.57</v>
       </c>
       <c r="E15" s="1">
-        <v>0.0054580741</v>
+        <v>4796.8164438503</v>
       </c>
       <c r="F15" t="s">
-        <v>61</v>
+        <v>8</v>
       </c>
       <c r="G15">
-        <v>186.62</v>
+        <v>1.0</v>
       </c>
       <c r="H15" s="1">
-        <v>0.0</v>
+        <v>1794009.35</v>
       </c>
       <c r="I15" s="1">
-        <v>57547.69</v>
+        <v>3273.83</v>
       </c>
       <c r="J15" s="1">
-        <v>0</v>
+        <v>0.18248678581302</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
-      <c r="L15" t="s">
-        <v>62</v>
+      <c r="L15">
+        <v>0.0</v>
       </c>
       <c r="M15" s="1">
-        <v>35751.689999999</v>
+        <v>1797283.18</v>
       </c>
       <c r="N15" s="1">
-        <v>57547.689999999</v>
+        <v>1797283.18</v>
       </c>
       <c r="O15" s="1">
-        <v>0.03</v>
+        <v>0.97</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
+        <v>61</v>
+      </c>
+      <c r="B16" t="s">
+        <v>62</v>
+      </c>
+      <c r="C16" s="1">
+        <v>6374463.84</v>
+      </c>
+      <c r="D16" s="1">
+        <v>0.00539793</v>
+      </c>
+      <c r="E16" s="1">
+        <v>0.0053736804</v>
+      </c>
+      <c r="F16" t="s">
         <v>63</v>
       </c>
-      <c r="B16" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="G16">
-        <v>11.14</v>
+        <v>185.56</v>
       </c>
       <c r="H16" s="1">
         <v>0.0</v>
       </c>
       <c r="I16" s="1">
-        <v>127630.75</v>
+        <v>-28770.95</v>
       </c>
       <c r="J16" s="1">
         <v>0</v>
       </c>
       <c r="K16">
         <v>0.0</v>
       </c>
       <c r="L16" t="s">
-        <v>66</v>
+        <v>64</v>
       </c>
       <c r="M16" s="1">
-        <v>120672.22</v>
+        <v>-41134.95</v>
       </c>
       <c r="N16" s="1">
-        <v>127630.75</v>
+        <v>-28770.95</v>
       </c>
       <c r="O16" s="1">
-        <v>0.07</v>
+        <v>-0.02</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
-        <v>67</v>
+        <v>65</v>
       </c>
       <c r="B17" t="s">
-        <v>68</v>
+        <v>66</v>
       </c>
       <c r="C17" s="1">
-        <v>29548363.34</v>
+        <v>33262195.26</v>
       </c>
       <c r="D17" s="1">
-        <v>0.85257037</v>
+        <v>0.85935171</v>
       </c>
       <c r="E17" s="1">
-        <v>0.8559374294</v>
+        <v>0.8570094343</v>
       </c>
       <c r="F17" t="s">
         <v>15</v>
       </c>
       <c r="G17">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H17" s="1">
         <v>0.0</v>
       </c>
       <c r="I17" s="1">
-        <v>-128817.99</v>
+        <v>-349990.6</v>
       </c>
       <c r="J17" s="1">
         <v>0</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17" t="s">
-        <v>69</v>
+        <v>67</v>
       </c>
       <c r="M17" s="1">
-        <v>2174.699999996</v>
+        <v>-282475.47999999</v>
       </c>
       <c r="N17" s="1">
-        <v>-128817.99</v>
+        <v>-349990.6</v>
       </c>
       <c r="O17" s="1">
-        <v>-0.09</v>
+        <v>-0.2</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
-        <v>70</v>
+        <v>68</v>
       </c>
       <c r="B18" t="s">
-        <v>71</v>
+        <v>69</v>
       </c>
       <c r="C18" s="1">
-        <v>12.0</v>
+        <v>13.0</v>
       </c>
       <c r="D18" s="1">
-        <v>605.7</v>
+        <v>670.4</v>
       </c>
       <c r="E18" s="1">
-        <v>591.08</v>
+        <v>637.918461538</v>
       </c>
       <c r="F18" t="s">
         <v>15</v>
       </c>
       <c r="G18">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H18" s="1">
         <v>0.0</v>
       </c>
       <c r="I18" s="1">
-        <v>74792.17</v>
+        <v>181742.27</v>
       </c>
       <c r="J18" s="1">
         <v>0</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
       <c r="L18">
         <v>0.0</v>
       </c>
       <c r="M18" s="1">
-        <v>74792.17</v>
+        <v>181742.27</v>
       </c>
       <c r="N18" s="1">
-        <v>74792.17</v>
+        <v>181742.27</v>
       </c>
       <c r="O18" s="1">
-        <v>0.04</v>
+        <v>0.1</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="B19" t="s">
-        <v>73</v>
+        <v>71</v>
       </c>
       <c r="C19" s="1">
         <v>131.0</v>
       </c>
       <c r="D19" s="1">
-        <v>256.7</v>
+        <v>264.8</v>
       </c>
       <c r="E19" s="1">
         <v>247.65</v>
       </c>
       <c r="F19" t="s">
         <v>8</v>
       </c>
       <c r="G19">
         <v>1.0</v>
       </c>
       <c r="H19" s="1">
         <v>0.0</v>
       </c>
       <c r="I19" s="1">
-        <v>118555.0</v>
+        <v>224665.0</v>
       </c>
       <c r="J19" s="1">
         <v>0</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
       <c r="L19">
         <v>0.0</v>
       </c>
       <c r="M19" s="1">
-        <v>118555.0</v>
+        <v>224665.0</v>
       </c>
       <c r="N19" s="1">
-        <v>118555.0</v>
+        <v>224665.0</v>
       </c>
       <c r="O19" s="1">
-        <v>0.07</v>
+        <v>0.12</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
-        <v>74</v>
+        <v>72</v>
       </c>
       <c r="B20" t="s">
-        <v>75</v>
+        <v>73</v>
       </c>
       <c r="C20" s="1">
-        <v>53.0</v>
+        <v>201.0</v>
       </c>
       <c r="D20" s="1">
-        <v>125.2</v>
+        <v>109.60938</v>
       </c>
       <c r="E20" s="1">
-        <v>126.3943319</v>
+        <v>109.1640625</v>
       </c>
       <c r="F20" t="s">
-        <v>8</v>
+        <v>15</v>
       </c>
       <c r="G20">
-        <v>1.0</v>
+        <v>1.16</v>
       </c>
       <c r="H20" s="1">
         <v>0.0</v>
       </c>
       <c r="I20" s="1">
-        <v>-63299.59</v>
+        <v>77049.86</v>
       </c>
       <c r="J20" s="1">
         <v>0</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20">
         <v>0.0</v>
       </c>
       <c r="M20" s="1">
-        <v>-63299.59</v>
+        <v>77049.86</v>
       </c>
       <c r="N20" s="1">
-        <v>-63299.59</v>
+        <v>77049.86</v>
       </c>
       <c r="O20" s="1">
-        <v>-0.04</v>
+        <v>0.04</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
-        <v>76</v>
+        <v>74</v>
       </c>
       <c r="B21" t="s">
-        <v>77</v>
+        <v>75</v>
       </c>
       <c r="C21" s="1">
-        <v>146.0</v>
+        <v>-14.0</v>
       </c>
       <c r="D21" s="1">
-        <v>81.25</v>
+        <v>1.16385</v>
       </c>
       <c r="E21" s="1">
-        <v>81.839041096</v>
+        <v>1.1751</v>
       </c>
       <c r="F21" t="s">
         <v>15</v>
       </c>
       <c r="G21">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H21" s="1">
         <v>0.0</v>
       </c>
       <c r="I21" s="1">
-        <v>-18331.41</v>
+        <v>16947.15</v>
       </c>
       <c r="J21" s="1">
         <v>0</v>
       </c>
       <c r="K21">
         <v>0.0</v>
       </c>
       <c r="L21">
         <v>0.0</v>
       </c>
       <c r="M21" s="1">
-        <v>-18331.41</v>
+        <v>16947.15</v>
       </c>
       <c r="N21" s="1">
-        <v>-18331.41</v>
+        <v>16947.15</v>
       </c>
       <c r="O21" s="1">
-        <v>-0.01</v>
+        <v>0.01</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
-        <v>78</v>
+        <v>76</v>
       </c>
       <c r="B22" t="s">
-        <v>79</v>
+        <v>77</v>
       </c>
       <c r="C22" s="1">
-        <v>201.0</v>
+        <v>-150.0</v>
       </c>
       <c r="D22" s="1">
-        <v>111.09375</v>
+        <v>115.64</v>
       </c>
       <c r="E22" s="1">
-        <v>113.0546875</v>
+        <v>117.579266667</v>
       </c>
       <c r="F22" t="s">
-        <v>15</v>
+        <v>8</v>
       </c>
       <c r="G22">
-        <v>1.17</v>
+        <v>1.0</v>
       </c>
       <c r="H22" s="1">
         <v>0.0</v>
       </c>
       <c r="I22" s="1">
-        <v>-336060.4</v>
+        <v>290890.0</v>
       </c>
       <c r="J22" s="1">
         <v>0</v>
       </c>
       <c r="K22">
         <v>0.0</v>
       </c>
       <c r="L22">
         <v>0.0</v>
       </c>
       <c r="M22" s="1">
-        <v>-336060.4</v>
+        <v>290890.0</v>
       </c>
       <c r="N22" s="1">
-        <v>-336060.4</v>
+        <v>290890.0</v>
       </c>
       <c r="O22" s="1">
-        <v>-0.2</v>
+        <v>0.16</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
-        <v>80</v>
+        <v>78</v>
       </c>
       <c r="B23" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="C23" s="1">
-        <v>-101.0</v>
+        <v>842.0</v>
       </c>
       <c r="D23" s="1">
-        <v>5876.0</v>
+        <v>0.05</v>
       </c>
       <c r="E23" s="1">
-        <v>5557.265685087</v>
+        <v>0.1083907363</v>
       </c>
       <c r="F23" t="s">
         <v>8</v>
       </c>
       <c r="G23">
         <v>1.0</v>
       </c>
       <c r="H23" s="1">
         <v>0.0</v>
       </c>
       <c r="I23" s="1">
-        <v>-321921.66</v>
+        <v>-122912.5</v>
       </c>
       <c r="J23" s="1">
         <v>0</v>
       </c>
       <c r="K23">
         <v>0.0</v>
       </c>
       <c r="L23">
         <v>0.0</v>
       </c>
       <c r="M23" s="1">
-        <v>-321921.66</v>
+        <v>-122912.5</v>
       </c>
       <c r="N23" s="1">
-        <v>-321921.66</v>
+        <v>-122912.5</v>
       </c>
       <c r="O23" s="1">
-        <v>-0.19</v>
+        <v>-0.07</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
-        <v>82</v>
+        <v>80</v>
       </c>
       <c r="B24" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="C24" s="1">
-        <v>-150.0</v>
+        <v>440.0</v>
       </c>
       <c r="D24" s="1">
-        <v>115.5</v>
+        <v>15.7</v>
       </c>
       <c r="E24" s="1">
-        <v>117.579266667</v>
+        <v>18.0</v>
       </c>
       <c r="F24" t="s">
         <v>8</v>
       </c>
       <c r="G24">
         <v>1.0</v>
       </c>
       <c r="H24" s="1">
-        <v>0.0</v>
+        <v>79200.0</v>
       </c>
       <c r="I24" s="1">
-        <v>311890.0</v>
+        <v>-10120.0</v>
       </c>
       <c r="J24" s="1">
-        <v>0</v>
+        <v>-12.777777777778</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
       <c r="L24">
         <v>0.0</v>
       </c>
       <c r="M24" s="1">
-        <v>311890.0</v>
+        <v>69080.0</v>
       </c>
       <c r="N24" s="1">
-        <v>311890.0</v>
+        <v>69080.0</v>
       </c>
       <c r="O24" s="1">
-        <v>0.19</v>
+        <v>0.04</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
-        <v>84</v>
+        <v>82</v>
       </c>
       <c r="B25" t="s">
-        <v>85</v>
+        <v>83</v>
       </c>
       <c r="C25" s="1">
-        <v>632.0</v>
+        <v>440.0</v>
       </c>
       <c r="D25" s="1">
-        <v>153.1</v>
+        <v>64.6</v>
       </c>
       <c r="E25" s="1">
-        <v>44.375</v>
+        <v>56.5</v>
       </c>
       <c r="F25" t="s">
         <v>8</v>
       </c>
       <c r="G25">
         <v>1.0</v>
       </c>
       <c r="H25" s="1">
-        <v>280450.0</v>
+        <v>248600.0</v>
       </c>
       <c r="I25" s="1">
-        <v>687142.0</v>
+        <v>35640.0</v>
       </c>
       <c r="J25" s="1">
-        <v>245.01408450704</v>
+        <v>14.336283185841</v>
       </c>
       <c r="K25">
         <v>0.0</v>
       </c>
       <c r="L25">
         <v>0.0</v>
       </c>
       <c r="M25" s="1">
-        <v>967592.0</v>
+        <v>284240.0</v>
       </c>
       <c r="N25" s="1">
-        <v>967592.0</v>
+        <v>284240.0</v>
       </c>
       <c r="O25" s="1">
-        <v>0.58</v>
+        <v>0.15</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
-        <v>86</v>
+        <v>84</v>
       </c>
       <c r="B26" t="s">
-        <v>87</v>
+        <v>85</v>
       </c>
       <c r="C26" s="1">
-        <v>632.0</v>
+        <v>453.0</v>
       </c>
       <c r="D26" s="1">
-        <v>8.4</v>
+        <v>0.0975</v>
       </c>
       <c r="E26" s="1">
-        <v>2.7375</v>
+        <v>0.05</v>
       </c>
       <c r="F26" t="s">
-        <v>8</v>
+        <v>15</v>
       </c>
       <c r="G26">
-        <v>1.0</v>
+        <v>1.16</v>
       </c>
       <c r="H26" s="1">
-        <v>17301.0</v>
+        <v>48532.25</v>
       </c>
       <c r="I26" s="1">
-        <v>35787.0</v>
+        <v>46517.03</v>
       </c>
       <c r="J26" s="1">
-        <v>206.84931506849</v>
+        <v>95.847668303036</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26" s="1">
-        <v>53088.0</v>
+        <v>95049.28</v>
       </c>
       <c r="N26" s="1">
-        <v>53088.0</v>
+        <v>95049.28</v>
       </c>
       <c r="O26" s="1">
-        <v>0.03</v>
+        <v>0.05</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
-        <v>88</v>
+        <v>86</v>
       </c>
       <c r="B27" t="s">
-        <v>89</v>
+        <v>87</v>
       </c>
       <c r="C27" s="1">
-        <v>842.0</v>
+        <v>453.0</v>
       </c>
       <c r="D27" s="1">
-        <v>0.0925</v>
+        <v>0.52</v>
       </c>
       <c r="E27" s="1">
-        <v>0.1083907363</v>
+        <v>0.175</v>
       </c>
       <c r="F27" t="s">
-        <v>8</v>
+        <v>15</v>
       </c>
       <c r="G27">
-        <v>1.0</v>
+        <v>1.16</v>
       </c>
       <c r="H27" s="1">
-        <v>0.0</v>
+        <v>169845.79</v>
       </c>
       <c r="I27" s="1">
-        <v>-33450.0</v>
+        <v>337083.71</v>
       </c>
       <c r="J27" s="1">
-        <v>0</v>
+        <v>198.46456600426</v>
       </c>
       <c r="K27">
         <v>0.0</v>
       </c>
       <c r="L27">
         <v>0.0</v>
       </c>
       <c r="M27" s="1">
-        <v>-33450.0</v>
+        <v>506929.5</v>
       </c>
       <c r="N27" s="1">
-        <v>-33450.0</v>
+        <v>506929.5</v>
       </c>
       <c r="O27" s="1">
-        <v>-0.02</v>
+        <v>0.27</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
-        <v>90</v>
+        <v>88</v>
       </c>
       <c r="B28" t="s">
-        <v>91</v>
+        <v>89</v>
       </c>
       <c r="C28" s="1">
-        <v>160.0</v>
+        <v>-842.0</v>
       </c>
       <c r="D28" s="1">
-        <v>86.7</v>
+        <v>0.035</v>
       </c>
       <c r="E28" s="1">
-        <v>53.2</v>
+        <v>0.0738598575</v>
       </c>
       <c r="F28" t="s">
         <v>8</v>
       </c>
       <c r="G28">
         <v>1.0</v>
       </c>
       <c r="H28" s="1">
-        <v>85120.0</v>
+        <v>0.0</v>
       </c>
       <c r="I28" s="1">
-        <v>53600.0</v>
+        <v>81800.0</v>
       </c>
       <c r="J28" s="1">
-        <v>62.96992481203</v>
+        <v>0</v>
       </c>
       <c r="K28">
         <v>0.0</v>
       </c>
       <c r="L28">
         <v>0.0</v>
       </c>
       <c r="M28" s="1">
-        <v>138720.0</v>
+        <v>81800.0</v>
       </c>
       <c r="N28" s="1">
-        <v>138720.0</v>
+        <v>81800.0</v>
       </c>
       <c r="O28" s="1">
-        <v>0.08</v>
+        <v>0.04</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
-        <v>92</v>
+        <v>90</v>
       </c>
       <c r="B29" t="s">
-        <v>93</v>
+        <v>91</v>
       </c>
       <c r="C29" s="1">
-        <v>453.0</v>
+        <v>-880.0</v>
       </c>
       <c r="D29" s="1">
-        <v>0.1125</v>
+        <v>31.1</v>
       </c>
       <c r="E29" s="1">
-        <v>0.05</v>
+        <v>30.4936363636</v>
       </c>
       <c r="F29" t="s">
-        <v>15</v>
+        <v>8</v>
       </c>
       <c r="G29">
-        <v>1.17</v>
+        <v>1.0</v>
       </c>
       <c r="H29" s="1">
-        <v>48532.25</v>
+        <v>-268344.0</v>
       </c>
       <c r="I29" s="1">
-        <v>60097.37</v>
+        <v>-5336.0</v>
       </c>
       <c r="J29" s="1">
-        <v>123.82976268358</v>
+        <v>1.9884923829115</v>
       </c>
       <c r="K29">
         <v>0.0</v>
       </c>
       <c r="L29">
         <v>0.0</v>
       </c>
       <c r="M29" s="1">
-        <v>108629.62</v>
+        <v>-273680.0</v>
       </c>
       <c r="N29" s="1">
-        <v>108629.62</v>
+        <v>-273680.0</v>
       </c>
       <c r="O29" s="1">
-        <v>0.06</v>
+        <v>-0.15</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
-        <v>94</v>
+        <v>92</v>
       </c>
       <c r="B30" t="s">
-        <v>95</v>
+        <v>93</v>
       </c>
       <c r="C30" s="1">
-        <v>453.0</v>
+        <v>-906.0</v>
       </c>
       <c r="D30" s="1">
-        <v>0.4725</v>
+        <v>0.28</v>
       </c>
       <c r="E30" s="1">
-        <v>0.175</v>
+        <v>0.09</v>
       </c>
       <c r="F30" t="s">
         <v>15</v>
       </c>
       <c r="G30">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H30" s="1">
-        <v>169845.79</v>
+        <v>-174716.1</v>
       </c>
       <c r="I30" s="1">
-        <v>286398.61</v>
+        <v>-371207.98</v>
       </c>
       <c r="J30" s="1">
-        <v>168.62273124344</v>
+        <v>212.46352225124</v>
       </c>
       <c r="K30">
         <v>0.0</v>
       </c>
       <c r="L30">
         <v>0.0</v>
       </c>
       <c r="M30" s="1">
-        <v>456244.4</v>
+        <v>-545924.08</v>
       </c>
       <c r="N30" s="1">
-        <v>456244.4</v>
+        <v>-545924.08</v>
       </c>
       <c r="O30" s="1">
-        <v>0.27</v>
+        <v>-0.3</v>
       </c>
       <c r="P30">
-        <v>1</v>
-[...198 lines deleted...]
-      <c r="P34">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>