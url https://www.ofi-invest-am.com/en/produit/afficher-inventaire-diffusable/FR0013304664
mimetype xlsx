--- v4 (2026-09-22)
+++ v5 (2026-10-18)
@@ -199,129 +199,129 @@
   <si>
     <t>LU2244386053</t>
   </si>
   <si>
     <t>BNPP EASY   HY SRI FOSSIL FREE UCI</t>
   </si>
   <si>
     <t>LU1953137681</t>
   </si>
   <si>
     <t>BNPPE MSCI EMU SRI S-SRS PAB % CAP</t>
   </si>
   <si>
     <t>IE00BH4G7D40</t>
   </si>
   <si>
     <t>ISHARES USD CORP ESG-EURHD</t>
   </si>
   <si>
     <t>FR0000008997</t>
   </si>
   <si>
     <t>Ofi Invest ESG Liquidités PART C/D</t>
   </si>
   <si>
-    <t>OVCT01743756</t>
-[...2 lines deleted...]
-    <t>EUR/JPY 15/07/26</t>
+    <t>OVCT01763750</t>
+  </si>
+  <si>
+    <t>EUR/JPY 14/10/26</t>
   </si>
   <si>
     <t>JPY</t>
   </si>
   <si>
-    <t>17 557.00</t>
-[...8 lines deleted...]
-    <t>-98 087.76</t>
+    <t>2 236.00</t>
+  </si>
+  <si>
+    <t>OACT02022172</t>
+  </si>
+  <si>
+    <t>EUR/USD 14/10/26</t>
+  </si>
+  <si>
+    <t>-11 860.82</t>
   </si>
   <si>
     <t>SLB1180926</t>
   </si>
   <si>
     <t>EMINI S&amp;P500 ESG INDEX SEP 26</t>
   </si>
   <si>
     <t>XSS180926</t>
   </si>
   <si>
     <t>EURO STOXX 50 ESG SEP 26</t>
   </si>
   <si>
+    <t>RTY180926</t>
+  </si>
+  <si>
+    <t>RUSSELL 2000 EMINI CME SEP 26</t>
+  </si>
+  <si>
     <t>TY300926</t>
   </si>
   <si>
     <t>US 10YR NOTE SEP 26</t>
   </si>
   <si>
+    <t>TU1051026</t>
+  </si>
+  <si>
+    <t>US 2YR NOTE SEP 26</t>
+  </si>
+  <si>
+    <t>LWE180926</t>
+  </si>
+  <si>
+    <t>E-MINI S&amp;P 500 EWF SEP 26</t>
+  </si>
+  <si>
     <t>EC160926</t>
   </si>
   <si>
     <t>EUR/USD FUTURE (CME) SEP 26</t>
   </si>
   <si>
     <t>OE100926</t>
   </si>
   <si>
     <t>EURO-BOBL SEP 26</t>
   </si>
   <si>
-    <t>SPX2607PQ15</t>
-[...26 lines deleted...]
-    <t>SEP26 SFRU6 P @ 96.375</t>
+    <t>SPX2609PR29</t>
+  </si>
+  <si>
+    <t>SEP26 SPX P @ 7225.000000</t>
+  </si>
+  <si>
+    <t>SPX2609PR23</t>
+  </si>
+  <si>
+    <t>SEP26 SPX P @ 7200.000000</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -682,182 +682,182 @@
       </c>
       <c r="D1" t="s">
         <v>4</v>
       </c>
       <c r="E1" t="s">
         <v>5</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>5</v>
       </c>
       <c r="H1" t="s">
         <v>4</v>
       </c>
       <c r="Z1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" t="s">
         <v>7</v>
       </c>
       <c r="B2" s="1">
-        <v>706455.6061</v>
+        <v>712986.3709</v>
       </c>
       <c r="C2">
-        <v>206.53</v>
+        <v>204.13</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2">
-        <v>145908633.64</v>
+        <v>145544283.59</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
-        <v>145908633.64</v>
+        <v>145544283.59</v>
       </c>
       <c r="H2" t="s">
         <v>8</v>
       </c>
       <c r="Z2" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="3" spans="1:26">
       <c r="A3" t="s">
         <v>10</v>
       </c>
       <c r="B3" s="1">
-        <v>271770.8945</v>
+        <v>270568.992</v>
       </c>
       <c r="C3">
-        <v>153.2</v>
+        <v>151.53</v>
       </c>
       <c r="D3" t="s">
         <v>8</v>
       </c>
       <c r="E3">
-        <v>41635573.16</v>
+        <v>41000087.54</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
-        <v>41635573.16</v>
+        <v>41000087.54</v>
       </c>
       <c r="H3" t="s">
         <v>8</v>
       </c>
       <c r="Z3" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="4" spans="1:26">
       <c r="A4" t="s">
         <v>12</v>
       </c>
       <c r="B4" s="1">
         <v>1511.1355</v>
       </c>
       <c r="C4">
-        <v>149.49</v>
+        <v>147.8</v>
       </c>
       <c r="D4" t="s">
         <v>8</v>
       </c>
       <c r="E4">
-        <v>225911.89</v>
+        <v>223355.56</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
-        <v>225911.89</v>
+        <v>223355.56</v>
       </c>
       <c r="H4" t="s">
         <v>8</v>
       </c>
       <c r="Z4" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="5" spans="1:26">
       <c r="A5" t="s">
         <v>14</v>
       </c>
       <c r="B5" s="1">
         <v>932.8604</v>
       </c>
       <c r="C5">
-        <v>137.57</v>
+        <v>135.9</v>
       </c>
       <c r="D5" t="s">
         <v>15</v>
       </c>
       <c r="E5">
-        <v>128342.57</v>
+        <v>126784.15</v>
       </c>
       <c r="F5" t="s">
         <v>15</v>
       </c>
       <c r="G5">
-        <v>112133.65077978</v>
+        <v>110825.30594406</v>
       </c>
       <c r="H5" t="s">
         <v>8</v>
       </c>
       <c r="Z5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="6" spans="1:26">
       <c r="A6" t="s">
         <v>17</v>
       </c>
       <c r="B6" s="1">
         <v>10.0</v>
       </c>
       <c r="C6">
-        <v>124.54</v>
+        <v>123.15</v>
       </c>
       <c r="D6" t="s">
         <v>8</v>
       </c>
       <c r="E6">
-        <v>1245.47</v>
+        <v>1231.57</v>
       </c>
       <c r="F6" t="s">
         <v>8</v>
       </c>
       <c r="G6">
-        <v>1245.47</v>
+        <v>1231.57</v>
       </c>
       <c r="H6" t="s">
         <v>8</v>
       </c>
       <c r="Z6" t="s">
         <v>16</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
@@ -909,1334 +909,1334 @@
       </c>
       <c r="L1" t="s">
         <v>29</v>
       </c>
       <c r="M1" t="s">
         <v>30</v>
       </c>
       <c r="N1" t="s">
         <v>31</v>
       </c>
       <c r="O1" t="s">
         <v>32</v>
       </c>
       <c r="Z1" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" t="s">
         <v>34</v>
       </c>
       <c r="B2" s="1">
         <v>325901.0</v>
       </c>
       <c r="C2" s="1">
-        <v>38.777</v>
+        <v>38.648</v>
       </c>
       <c r="D2" s="1">
         <v>39.5131682014</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
         <v>1.0</v>
       </c>
       <c r="G2" s="1">
         <v>12877381.03</v>
       </c>
       <c r="H2" s="1">
-        <v>-239917.95</v>
+        <v>-281959.18</v>
       </c>
       <c r="I2" s="1">
-        <v>-1.8630958378965</v>
+        <v>-2.1895692869779</v>
       </c>
       <c r="J2">
         <v>0.0</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2" s="1">
-        <v>12637463.08</v>
+        <v>12595421.85</v>
       </c>
       <c r="M2" s="1">
-        <v>12637463.08</v>
+        <v>12595421.85</v>
       </c>
       <c r="N2" s="1">
-        <v>6.73</v>
+        <v>6.74</v>
       </c>
       <c r="O2">
         <v>1</v>
       </c>
       <c r="Z2" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="3" spans="1:26">
       <c r="A3" t="s">
         <v>36</v>
       </c>
       <c r="B3" s="1">
         <v>809682.0</v>
       </c>
       <c r="C3" s="1">
-        <v>12.942</v>
+        <v>12.912</v>
       </c>
       <c r="D3" s="1">
         <v>11.0615775082</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
         <v>1.0</v>
       </c>
       <c r="G3" s="1">
         <v>8956360.2</v>
       </c>
       <c r="H3" s="1">
-        <v>1522544.24</v>
+        <v>1498253.78</v>
       </c>
       <c r="I3" s="1">
-        <v>16.999586952744</v>
+        <v>16.72837789619</v>
       </c>
       <c r="J3">
         <v>0.0</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3" s="1">
-        <v>10478904.44</v>
+        <v>10454613.98</v>
       </c>
       <c r="M3" s="1">
-        <v>10478904.44</v>
+        <v>10454613.98</v>
       </c>
       <c r="N3" s="1">
-        <v>5.58</v>
+        <v>5.59</v>
       </c>
       <c r="O3">
         <v>1</v>
       </c>
       <c r="Z3" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="4" spans="1:26">
       <c r="A4" t="s">
         <v>38</v>
       </c>
       <c r="B4" s="1">
         <v>2871432.0</v>
       </c>
       <c r="C4" s="1">
-        <v>12.522</v>
+        <v>12.302</v>
       </c>
       <c r="D4" s="1">
         <v>10.4217154193</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
         <v>1.0</v>
       </c>
       <c r="G4" s="1">
         <v>29925247.15</v>
       </c>
       <c r="H4" s="1">
-        <v>6030824.35</v>
+        <v>5399109.31</v>
       </c>
       <c r="I4" s="1">
-        <v>20.152964217039</v>
+        <v>18.041987365842</v>
       </c>
       <c r="J4">
         <v>0.0</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4" s="1">
-        <v>35956071.5</v>
+        <v>35324356.46</v>
       </c>
       <c r="M4" s="1">
-        <v>35956071.5</v>
+        <v>35324356.46</v>
       </c>
       <c r="N4" s="1">
-        <v>19.14</v>
+        <v>18.9</v>
       </c>
       <c r="O4">
         <v>1</v>
       </c>
       <c r="Z4" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="5" spans="1:26">
       <c r="A5" t="s">
         <v>40</v>
       </c>
       <c r="B5" s="1">
         <v>572578.0</v>
       </c>
       <c r="C5" s="1">
-        <v>10.38</v>
+        <v>10.314</v>
       </c>
       <c r="D5" s="1">
         <v>10.1590980268</v>
       </c>
       <c r="E5" t="s">
         <v>8</v>
       </c>
       <c r="F5">
         <v>1.0</v>
       </c>
       <c r="G5" s="1">
         <v>5816876.03</v>
       </c>
       <c r="H5" s="1">
-        <v>126483.61</v>
+        <v>88693.46</v>
       </c>
       <c r="I5" s="1">
-        <v>2.1744250581871</v>
+        <v>1.524761049446</v>
       </c>
       <c r="J5">
         <v>0.0</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5" s="1">
-        <v>5943359.64</v>
+        <v>5905569.49</v>
       </c>
       <c r="M5" s="1">
-        <v>5943359.64</v>
+        <v>5905569.49</v>
       </c>
       <c r="N5" s="1">
         <v>3.16</v>
       </c>
       <c r="O5">
         <v>1</v>
       </c>
       <c r="Z5" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="6" spans="1:26">
       <c r="A6" t="s">
         <v>42</v>
       </c>
       <c r="B6" s="1">
         <v>474215.0</v>
       </c>
       <c r="C6" s="1">
-        <v>10.298</v>
+        <v>10.257</v>
       </c>
       <c r="D6" s="1">
         <v>9.9168618454</v>
       </c>
       <c r="E6" t="s">
         <v>8</v>
       </c>
       <c r="F6">
         <v>1.0</v>
       </c>
       <c r="G6" s="1">
         <v>4702724.64</v>
       </c>
       <c r="H6" s="1">
-        <v>180741.43</v>
+        <v>161298.62</v>
       </c>
       <c r="I6" s="1">
-        <v>3.8433343186345</v>
+        <v>3.429897184029</v>
       </c>
       <c r="J6">
         <v>0.0</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6" s="1">
-        <v>4883466.07</v>
+        <v>4864023.26</v>
       </c>
       <c r="M6" s="1">
-        <v>4883466.07</v>
+        <v>4864023.26</v>
       </c>
       <c r="N6" s="1">
         <v>2.6</v>
       </c>
       <c r="O6">
         <v>1</v>
       </c>
       <c r="Z6" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="7" spans="1:26">
       <c r="A7" t="s">
         <v>44</v>
       </c>
       <c r="B7" s="1">
         <v>458149.0</v>
       </c>
       <c r="C7" s="1">
-        <v>7.958</v>
+        <v>7.021</v>
       </c>
       <c r="D7" s="1">
         <v>6.3388804516</v>
       </c>
       <c r="E7" t="s">
         <v>8</v>
       </c>
       <c r="F7">
         <v>1.0</v>
       </c>
       <c r="G7" s="1">
         <v>2904151.74</v>
       </c>
       <c r="H7" s="1">
-        <v>741798.0</v>
+        <v>312512.39</v>
       </c>
       <c r="I7" s="1">
-        <v>25.542673606993</v>
+        <v>10.760883658235</v>
       </c>
       <c r="J7">
         <v>0.0</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7" s="1">
-        <v>3645949.74</v>
+        <v>3216664.13</v>
       </c>
       <c r="M7" s="1">
-        <v>3645949.74</v>
+        <v>3216664.13</v>
       </c>
       <c r="N7" s="1">
-        <v>1.94</v>
+        <v>1.72</v>
       </c>
       <c r="O7">
         <v>1</v>
       </c>
       <c r="Z7" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="8" spans="1:26">
       <c r="A8" t="s">
         <v>46</v>
       </c>
       <c r="B8" s="1">
         <v>3142751.0</v>
       </c>
       <c r="C8" s="1">
-        <v>10.696</v>
+        <v>10.6428</v>
       </c>
       <c r="D8" s="1">
         <v>10.4720407503</v>
       </c>
       <c r="E8" t="s">
         <v>8</v>
       </c>
       <c r="F8">
         <v>1.0</v>
       </c>
       <c r="G8" s="1">
         <v>32911016.54</v>
       </c>
       <c r="H8" s="1">
-        <v>703848.16</v>
+        <v>536653.8</v>
       </c>
       <c r="I8" s="1">
-        <v>2.1386399874478</v>
+        <v>1.6306205532963</v>
       </c>
       <c r="J8">
         <v>0.0</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8" s="1">
-        <v>33614864.7</v>
+        <v>33447670.34</v>
       </c>
       <c r="M8" s="1">
-        <v>33614864.7</v>
+        <v>33447670.34</v>
       </c>
       <c r="N8" s="1">
-        <v>17.89</v>
+        <v>17.9</v>
       </c>
       <c r="O8">
         <v>1</v>
       </c>
       <c r="Z8" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="9" spans="1:26">
       <c r="A9" t="s">
         <v>48</v>
       </c>
       <c r="B9" s="1">
         <v>500906.0</v>
       </c>
       <c r="C9" s="1">
-        <v>14.1293</v>
+        <v>13.3224</v>
       </c>
       <c r="D9" s="1">
         <v>10.6631137978</v>
       </c>
       <c r="E9" t="s">
         <v>8</v>
       </c>
       <c r="F9">
         <v>1.0</v>
       </c>
       <c r="G9" s="1">
         <v>5341217.68</v>
       </c>
       <c r="H9" s="1">
-        <v>1736233.47</v>
+        <v>1332052.41</v>
       </c>
       <c r="I9" s="1">
-        <v>32.506322977647</v>
+        <v>24.939114819975</v>
       </c>
       <c r="J9">
         <v>0.0</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9" s="1">
-        <v>7077451.15</v>
+        <v>6673270.09</v>
       </c>
       <c r="M9" s="1">
-        <v>7077451.15</v>
+        <v>6673270.09</v>
       </c>
       <c r="N9" s="1">
-        <v>3.77</v>
+        <v>3.57</v>
       </c>
       <c r="O9">
         <v>1</v>
       </c>
       <c r="Z9" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="10" spans="1:26">
       <c r="A10" t="s">
         <v>50</v>
       </c>
       <c r="B10" s="1">
-        <v>2376359.0</v>
+        <v>2437535.0</v>
       </c>
       <c r="C10" s="1">
-        <v>13.9662</v>
+        <v>13.973</v>
       </c>
       <c r="D10" s="1">
-        <v>12.0952315244</v>
+        <v>12.1430991678</v>
       </c>
       <c r="E10" t="s">
         <v>8</v>
       </c>
       <c r="F10">
         <v>1.0</v>
       </c>
       <c r="G10" s="1">
-        <v>28742612.29</v>
+        <v>29599229.23</v>
       </c>
       <c r="H10" s="1">
-        <v>4446092.78</v>
+        <v>4460447.33</v>
       </c>
       <c r="I10" s="1">
-        <v>15.468645421442</v>
+        <v>15.069471219471</v>
       </c>
       <c r="J10">
         <v>0.0</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10" s="1">
-        <v>33188705.07</v>
+        <v>34059676.56</v>
       </c>
       <c r="M10" s="1">
-        <v>33188705.07</v>
+        <v>34059676.56</v>
       </c>
       <c r="N10" s="1">
-        <v>17.66</v>
+        <v>18.23</v>
       </c>
       <c r="O10">
         <v>1</v>
       </c>
       <c r="Z10" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="11" spans="1:26">
       <c r="A11" t="s">
         <v>52</v>
       </c>
       <c r="B11" s="1">
-        <v>1887658.0</v>
+        <v>2146817.0</v>
       </c>
       <c r="C11" s="1">
-        <v>10.932</v>
+        <v>10.878</v>
       </c>
       <c r="D11" s="1">
-        <v>10.6397712827</v>
+        <v>10.6801186361</v>
       </c>
       <c r="E11" t="s">
         <v>8</v>
       </c>
       <c r="F11">
         <v>1.0</v>
       </c>
       <c r="G11" s="1">
-        <v>20084249.38</v>
+        <v>22928260.25</v>
       </c>
       <c r="H11" s="1">
-        <v>551627.88</v>
+        <v>424815.08</v>
       </c>
       <c r="I11" s="1">
-        <v>2.7465695608685</v>
+        <v>1.8528011954156</v>
       </c>
       <c r="J11">
         <v>0.0</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11" s="1">
-        <v>20635877.26</v>
+        <v>23353075.33</v>
       </c>
       <c r="M11" s="1">
-        <v>20635877.26</v>
+        <v>23353075.33</v>
       </c>
       <c r="N11" s="1">
-        <v>10.98</v>
+        <v>12.5</v>
       </c>
       <c r="O11">
         <v>1</v>
       </c>
       <c r="Z11" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="12" spans="1:26">
       <c r="A12" t="s">
         <v>54</v>
       </c>
       <c r="B12" s="1">
         <v>230977.0</v>
       </c>
       <c r="C12" s="1">
-        <v>11.314</v>
+        <v>11.292</v>
       </c>
       <c r="D12" s="1">
         <v>11.1977999974</v>
       </c>
       <c r="E12" t="s">
         <v>8</v>
       </c>
       <c r="F12">
         <v>1.0</v>
       </c>
       <c r="G12" s="1">
         <v>2586434.25</v>
       </c>
       <c r="H12" s="1">
-        <v>26839.53</v>
+        <v>21758.03</v>
       </c>
       <c r="I12" s="1">
-        <v>1.037703935447</v>
+        <v>0.84123654022908</v>
       </c>
       <c r="J12">
         <v>0.0</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12" s="1">
-        <v>2613273.78</v>
+        <v>2608192.28</v>
       </c>
       <c r="M12" s="1">
-        <v>2613273.78</v>
+        <v>2608192.28</v>
       </c>
       <c r="N12" s="1">
-        <v>1.39</v>
+        <v>1.4</v>
       </c>
       <c r="O12">
         <v>1</v>
       </c>
       <c r="Z12" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="13" spans="1:26">
       <c r="A13" t="s">
         <v>56</v>
       </c>
       <c r="B13" s="1">
         <v>123834.0</v>
       </c>
       <c r="C13" s="1">
-        <v>18.9485</v>
+        <v>18.8709</v>
       </c>
       <c r="D13" s="1">
         <v>14.8390584169</v>
       </c>
       <c r="E13" t="s">
         <v>8</v>
       </c>
       <c r="F13">
         <v>1.0</v>
       </c>
       <c r="G13" s="1">
         <v>1837579.96</v>
       </c>
       <c r="H13" s="1">
-        <v>508888.59</v>
+        <v>499279.07</v>
       </c>
       <c r="I13" s="1">
-        <v>27.693412046135</v>
+        <v>27.170467727565</v>
       </c>
       <c r="J13">
         <v>0.0</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
       <c r="L13" s="1">
-        <v>2346468.55</v>
+        <v>2336859.03</v>
       </c>
       <c r="M13" s="1">
-        <v>2346468.55</v>
+        <v>2336859.03</v>
       </c>
       <c r="N13" s="1">
         <v>1.25</v>
       </c>
       <c r="O13">
         <v>1</v>
       </c>
       <c r="Z13" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="14" spans="1:26">
       <c r="A14" t="s">
         <v>58</v>
       </c>
       <c r="B14" s="1">
-        <v>3417808.0</v>
+        <v>2572380.0</v>
       </c>
       <c r="C14" s="1">
-        <v>3.8652</v>
+        <v>3.8464</v>
       </c>
       <c r="D14" s="1">
         <v>3.945665722</v>
       </c>
       <c r="E14" t="s">
         <v>8</v>
       </c>
       <c r="F14">
         <v>1.0</v>
       </c>
       <c r="G14" s="1">
-        <v>13485527.87</v>
+        <v>10149751.59</v>
       </c>
       <c r="H14" s="1">
-        <v>-275016.39</v>
+        <v>-255349.16</v>
       </c>
       <c r="I14" s="1">
-        <v>-2.0393446415383</v>
+        <v>-2.5158168427647</v>
       </c>
       <c r="J14">
         <v>0.0</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
       <c r="L14" s="1">
-        <v>13210511.48</v>
+        <v>9894402.43</v>
       </c>
       <c r="M14" s="1">
-        <v>13210511.48</v>
+        <v>9894402.43</v>
       </c>
       <c r="N14" s="1">
-        <v>7.03</v>
+        <v>5.29</v>
       </c>
       <c r="O14">
         <v>1</v>
       </c>
       <c r="Z14" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="15" spans="1:26">
       <c r="A15" t="s">
         <v>60</v>
       </c>
       <c r="B15" s="1">
-        <v>238.0</v>
+        <v>309.0</v>
       </c>
       <c r="C15" s="1">
-        <v>4811.69</v>
+        <v>4819.08</v>
       </c>
       <c r="D15" s="1">
-        <v>4802.4681512605</v>
+        <v>4819.0489320388</v>
       </c>
       <c r="E15" t="s">
         <v>8</v>
       </c>
       <c r="F15">
         <v>1.0</v>
       </c>
       <c r="G15" s="1">
-        <v>1142987.42</v>
+        <v>1489086.12</v>
       </c>
       <c r="H15" s="1">
-        <v>2194.8</v>
+        <v>9.6</v>
       </c>
       <c r="I15" s="1">
-        <v>0.19202311080554</v>
+        <v>0.00064469071808956</v>
       </c>
       <c r="J15">
         <v>0.0</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15" s="1">
-        <v>1145182.22</v>
+        <v>1489095.72</v>
       </c>
       <c r="M15" s="1">
-        <v>1145182.22</v>
+        <v>1489095.72</v>
       </c>
       <c r="N15" s="1">
-        <v>0.61</v>
+        <v>0.8</v>
       </c>
       <c r="O15">
         <v>1</v>
       </c>
       <c r="Z15" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="16" spans="1:26">
       <c r="A16" t="s">
         <v>62</v>
       </c>
       <c r="B16" s="1">
-        <v>6374463.84</v>
+        <v>6410719.51</v>
       </c>
       <c r="C16" s="1">
-        <v>0.00542073</v>
+        <v>0.00540048</v>
       </c>
       <c r="D16" s="1">
-        <v>0.0053736804</v>
+        <v>0.0054042439</v>
       </c>
       <c r="E16" t="s">
         <v>63</v>
       </c>
       <c r="F16">
-        <v>184.63</v>
+        <v>185.8</v>
       </c>
       <c r="G16" s="1">
         <v>0.0</v>
       </c>
       <c r="H16" s="1">
-        <v>-55815.63</v>
+        <v>4463.49</v>
       </c>
       <c r="I16" s="1">
         <v>0</v>
       </c>
       <c r="J16">
         <v>0.0</v>
       </c>
       <c r="K16" t="s">
         <v>64</v>
       </c>
       <c r="L16" s="1">
-        <v>-73372.63</v>
+        <v>2227.4900000002</v>
       </c>
       <c r="M16" s="1">
-        <v>-55815.63</v>
+        <v>4463.4900000002</v>
       </c>
       <c r="N16" s="1">
-        <v>-0.03</v>
+        <v>0.0</v>
       </c>
       <c r="O16">
         <v>1</v>
       </c>
       <c r="Z16" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="17" spans="1:26">
       <c r="A17" t="s">
         <v>66</v>
       </c>
       <c r="B17" s="1">
-        <v>33262195.26</v>
+        <v>34086695.94</v>
       </c>
       <c r="C17" s="1">
-        <v>0.87296103</v>
+        <v>0.87116271</v>
       </c>
       <c r="D17" s="1">
-        <v>0.8570094343</v>
+        <v>0.8709360708</v>
       </c>
       <c r="E17" t="s">
         <v>15</v>
       </c>
       <c r="F17">
         <v>1.14</v>
       </c>
       <c r="G17" s="1">
         <v>0.0</v>
       </c>
       <c r="H17" s="1">
-        <v>-885148.06</v>
+        <v>-8870.03</v>
       </c>
       <c r="I17" s="1">
         <v>0</v>
       </c>
       <c r="J17">
         <v>0.0</v>
       </c>
       <c r="K17" t="s">
         <v>67</v>
       </c>
       <c r="L17" s="1">
-        <v>-787060.3</v>
+        <v>2990.7899999991</v>
       </c>
       <c r="M17" s="1">
-        <v>-885148.06</v>
+        <v>-8870.0300000012</v>
       </c>
       <c r="N17" s="1">
-        <v>-0.47</v>
+        <v>-0.01</v>
       </c>
       <c r="O17">
         <v>1</v>
       </c>
       <c r="Z17" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="18" spans="1:26">
       <c r="A18" t="s">
         <v>69</v>
       </c>
       <c r="B18" s="1">
         <v>13.0</v>
       </c>
       <c r="C18" s="1">
-        <v>671.54</v>
+        <v>658.44</v>
       </c>
       <c r="D18" s="1">
         <v>666.31</v>
       </c>
       <c r="E18" t="s">
         <v>15</v>
       </c>
       <c r="F18">
         <v>1.14</v>
       </c>
       <c r="G18" s="1">
         <v>0.0</v>
       </c>
       <c r="H18" s="1">
-        <v>29701.63</v>
+        <v>-44715.91</v>
       </c>
       <c r="I18" s="1">
         <v>0</v>
       </c>
       <c r="J18">
         <v>0.0</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
       <c r="L18" s="1">
-        <v>29701.63</v>
+        <v>-44715.91</v>
       </c>
       <c r="M18" s="1">
-        <v>29701.63</v>
+        <v>-44715.91</v>
       </c>
       <c r="N18" s="1">
-        <v>0.02</v>
+        <v>-0.02</v>
       </c>
       <c r="O18">
         <v>1</v>
       </c>
       <c r="Z18" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="19" spans="1:26">
       <c r="A19" t="s">
         <v>71</v>
       </c>
       <c r="B19" s="1">
         <v>131.0</v>
       </c>
       <c r="C19" s="1">
-        <v>279.95</v>
+        <v>273.15</v>
       </c>
       <c r="D19" s="1">
         <v>276.050381679</v>
       </c>
       <c r="E19" t="s">
         <v>8</v>
       </c>
       <c r="F19">
         <v>1.0</v>
       </c>
       <c r="G19" s="1">
         <v>0.0</v>
       </c>
       <c r="H19" s="1">
-        <v>51085.0</v>
+        <v>-37995.0</v>
       </c>
       <c r="I19" s="1">
         <v>0</v>
       </c>
       <c r="J19">
         <v>0.0</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
       <c r="L19" s="1">
-        <v>51085.0</v>
+        <v>-37995.0</v>
       </c>
       <c r="M19" s="1">
-        <v>51085.0</v>
+        <v>-37995.0</v>
       </c>
       <c r="N19" s="1">
-        <v>0.03</v>
+        <v>-0.02</v>
       </c>
       <c r="O19">
         <v>1</v>
       </c>
       <c r="Z19" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="20" spans="1:26">
       <c r="A20" t="s">
         <v>73</v>
       </c>
       <c r="B20" s="1">
-        <v>201.0</v>
+        <v>7.0</v>
       </c>
       <c r="C20" s="1">
-        <v>109.23438</v>
+        <v>2973.5</v>
       </c>
       <c r="D20" s="1">
-        <v>109.1640625</v>
+        <v>3031.7857142</v>
       </c>
       <c r="E20" t="s">
         <v>15</v>
       </c>
       <c r="F20">
         <v>1.14</v>
       </c>
       <c r="G20" s="1">
         <v>0.0</v>
       </c>
       <c r="H20" s="1">
-        <v>12348.8</v>
+        <v>-17832.17</v>
       </c>
       <c r="I20" s="1">
         <v>0</v>
       </c>
       <c r="J20">
         <v>0.0</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20" s="1">
-        <v>12348.8</v>
+        <v>-17832.17</v>
       </c>
       <c r="M20" s="1">
-        <v>12348.8</v>
+        <v>-17832.17</v>
       </c>
       <c r="N20" s="1">
-        <v>0.01</v>
+        <v>-0.01</v>
       </c>
       <c r="O20">
         <v>1</v>
       </c>
       <c r="Z20" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="21" spans="1:26">
       <c r="A21" t="s">
         <v>75</v>
       </c>
       <c r="B21" s="1">
-        <v>-14.0</v>
+        <v>228.0</v>
       </c>
       <c r="C21" s="1">
-        <v>1.1463</v>
+        <v>109.26563</v>
       </c>
       <c r="D21" s="1">
-        <v>1.15835</v>
+        <v>109.251953125</v>
       </c>
       <c r="E21" t="s">
         <v>15</v>
       </c>
       <c r="F21">
         <v>1.14</v>
       </c>
       <c r="G21" s="1">
         <v>0.0</v>
       </c>
       <c r="H21" s="1">
-        <v>18424.27</v>
+        <v>2725.81</v>
       </c>
       <c r="I21" s="1">
         <v>0</v>
       </c>
       <c r="J21">
         <v>0.0</v>
       </c>
       <c r="K21">
         <v>0.0</v>
       </c>
       <c r="L21" s="1">
-        <v>18424.27</v>
+        <v>2725.81</v>
       </c>
       <c r="M21" s="1">
-        <v>18424.27</v>
+        <v>2725.81</v>
       </c>
       <c r="N21" s="1">
-        <v>0.01</v>
+        <v>0.0</v>
       </c>
       <c r="O21">
         <v>1</v>
       </c>
       <c r="Z21" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="22" spans="1:26">
       <c r="A22" t="s">
         <v>77</v>
       </c>
       <c r="B22" s="1">
-        <v>-151.0</v>
+        <v>116.0</v>
       </c>
       <c r="C22" s="1">
-        <v>114.97</v>
+        <v>103.01172</v>
       </c>
       <c r="D22" s="1">
-        <v>114.57</v>
+        <v>103.081307059</v>
       </c>
       <c r="E22" t="s">
-        <v>8</v>
+        <v>15</v>
       </c>
       <c r="F22">
-        <v>1.0</v>
+        <v>1.14</v>
       </c>
       <c r="G22" s="1">
         <v>0.0</v>
       </c>
       <c r="H22" s="1">
-        <v>-60400.0</v>
+        <v>-14112.06</v>
       </c>
       <c r="I22" s="1">
         <v>0</v>
       </c>
       <c r="J22">
         <v>0.0</v>
       </c>
       <c r="K22">
         <v>0.0</v>
       </c>
       <c r="L22" s="1">
-        <v>-60400.0</v>
+        <v>-14112.06</v>
       </c>
       <c r="M22" s="1">
-        <v>-60400.0</v>
+        <v>-14112.06</v>
       </c>
       <c r="N22" s="1">
-        <v>-0.03</v>
+        <v>-0.01</v>
       </c>
       <c r="O22">
         <v>1</v>
       </c>
       <c r="Z22" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:26">
       <c r="A23" t="s">
         <v>79</v>
       </c>
       <c r="B23" s="1">
-        <v>180.0</v>
+        <v>-6.0</v>
       </c>
       <c r="C23" s="1">
-        <v>27.7</v>
+        <v>8683.0</v>
       </c>
       <c r="D23" s="1">
-        <v>82.2</v>
+        <v>8736.1019108</v>
       </c>
       <c r="E23" t="s">
         <v>15</v>
       </c>
       <c r="F23">
         <v>1.14</v>
       </c>
       <c r="G23" s="1">
-        <v>1279709.39</v>
+        <v>0.0</v>
       </c>
       <c r="H23" s="1">
-        <v>-844079.67</v>
+        <v>5570.13</v>
       </c>
       <c r="I23" s="1">
-        <v>-65.95869942003</v>
+        <v>0</v>
       </c>
       <c r="J23">
         <v>0.0</v>
       </c>
       <c r="K23">
         <v>0.0</v>
       </c>
       <c r="L23" s="1">
-        <v>435629.72</v>
+        <v>5570.13</v>
       </c>
       <c r="M23" s="1">
-        <v>435629.72</v>
+        <v>5570.13</v>
       </c>
       <c r="N23" s="1">
-        <v>0.23</v>
+        <v>0.0</v>
       </c>
       <c r="O23">
         <v>1</v>
       </c>
       <c r="Z23" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="24" spans="1:26">
       <c r="A24" t="s">
         <v>81</v>
       </c>
       <c r="B24" s="1">
-        <v>453.0</v>
+        <v>-14.0</v>
       </c>
       <c r="C24" s="1">
-        <v>0.2525</v>
+        <v>1.1462</v>
       </c>
       <c r="D24" s="1">
-        <v>0.05</v>
+        <v>1.15835</v>
       </c>
       <c r="E24" t="s">
         <v>15</v>
       </c>
       <c r="F24">
         <v>1.14</v>
       </c>
       <c r="G24" s="1">
-        <v>48532.25</v>
+        <v>0.0</v>
       </c>
       <c r="H24" s="1">
-        <v>201309.39</v>
+        <v>18586.1</v>
       </c>
       <c r="I24" s="1">
-        <v>414.79508986293</v>
+        <v>0</v>
       </c>
       <c r="J24">
         <v>0.0</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
       <c r="L24" s="1">
-        <v>249841.64</v>
+        <v>18586.1</v>
       </c>
       <c r="M24" s="1">
-        <v>249841.64</v>
+        <v>18586.1</v>
       </c>
       <c r="N24" s="1">
-        <v>0.13</v>
+        <v>0.01</v>
       </c>
       <c r="O24">
         <v>1</v>
       </c>
       <c r="Z24" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="25" spans="1:26">
       <c r="A25" t="s">
         <v>83</v>
       </c>
       <c r="B25" s="1">
-        <v>453.0</v>
+        <v>-176.0</v>
       </c>
       <c r="C25" s="1">
-        <v>0.4775</v>
+        <v>114.1</v>
       </c>
       <c r="D25" s="1">
-        <v>0.2847406181</v>
+        <v>114.685056818</v>
       </c>
       <c r="E25" t="s">
-        <v>15</v>
+        <v>8</v>
       </c>
       <c r="F25">
-        <v>1.14</v>
+        <v>1.0</v>
       </c>
       <c r="G25" s="1">
-        <v>278241.64</v>
+        <v>0.0</v>
       </c>
       <c r="H25" s="1">
-        <v>194231.17</v>
+        <v>102970.0</v>
       </c>
       <c r="I25" s="1">
-        <v>69.806650794611</v>
+        <v>0</v>
       </c>
       <c r="J25">
         <v>0.0</v>
       </c>
       <c r="K25">
         <v>0.0</v>
       </c>
       <c r="L25" s="1">
-        <v>472472.81</v>
+        <v>102970.0</v>
       </c>
       <c r="M25" s="1">
-        <v>472472.81</v>
+        <v>102970.0</v>
       </c>
       <c r="N25" s="1">
-        <v>0.25</v>
+        <v>0.06</v>
       </c>
       <c r="O25">
         <v>1</v>
       </c>
       <c r="Z25" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="26" spans="1:26">
       <c r="A26" t="s">
         <v>85</v>
       </c>
       <c r="B26" s="1">
-        <v>-180.0</v>
+        <v>250.0</v>
       </c>
       <c r="C26" s="1">
-        <v>24.6</v>
+        <v>106.8</v>
       </c>
       <c r="D26" s="1">
-        <v>77.45</v>
+        <v>94.85</v>
       </c>
       <c r="E26" t="s">
         <v>15</v>
       </c>
       <c r="F26">
         <v>1.14</v>
       </c>
       <c r="G26" s="1">
-        <v>-1205760.25</v>
+        <v>2073949.36</v>
       </c>
       <c r="H26" s="1">
-        <v>818883.31</v>
+        <v>259966.72</v>
       </c>
       <c r="I26" s="1">
-        <v>-67.914273173295</v>
+        <v>12.534863435624</v>
       </c>
       <c r="J26">
         <v>0.0</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26" s="1">
-        <v>-386876.94</v>
+        <v>2333916.08</v>
       </c>
       <c r="M26" s="1">
-        <v>-386876.94</v>
+        <v>2333916.08</v>
       </c>
       <c r="N26" s="1">
-        <v>-0.21</v>
+        <v>1.25</v>
       </c>
       <c r="O26">
         <v>1</v>
       </c>
       <c r="Z26" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="27" spans="1:26">
       <c r="A27" t="s">
         <v>87</v>
       </c>
       <c r="B27" s="1">
-        <v>-906.0</v>
+        <v>-250.0</v>
       </c>
       <c r="C27" s="1">
-        <v>0.355</v>
+        <v>103.3</v>
       </c>
       <c r="D27" s="1">
-        <v>0.1649862031</v>
+        <v>90.35</v>
       </c>
       <c r="E27" t="s">
         <v>15</v>
       </c>
       <c r="F27">
         <v>1.14</v>
       </c>
       <c r="G27" s="1">
-        <v>-321373.58</v>
+        <v>-1975554.29</v>
       </c>
       <c r="H27" s="1">
-        <v>-381151.43</v>
+        <v>-281875.78</v>
       </c>
       <c r="I27" s="1">
-        <v>118.60073562985</v>
+        <v>14.268186980576</v>
       </c>
       <c r="J27">
         <v>0.0</v>
       </c>
       <c r="K27">
         <v>0.0</v>
       </c>
       <c r="L27" s="1">
-        <v>-702525.01</v>
+        <v>-2257430.07</v>
       </c>
       <c r="M27" s="1">
-        <v>-702525.01</v>
+        <v>-2257430.07</v>
       </c>
       <c r="N27" s="1">
-        <v>-0.37</v>
+        <v>-1.21</v>
       </c>
       <c r="O27">
         <v>1</v>
       </c>
       <c r="Z27" t="s">
         <v>86</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>