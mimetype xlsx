--- v3 (2026-07-10)
+++ v4 (2026-07-31)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="142">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="144">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>C</t>
   </si>
   <si>
     <t>FR0011093707</t>
   </si>
   <si>
@@ -440,50 +440,56 @@
     <t>VINCI SA</t>
   </si>
   <si>
     <t>FR0010282822</t>
   </si>
   <si>
     <t>VUSIONGROUP SA</t>
   </si>
   <si>
     <t>FR0014014SF6</t>
   </si>
   <si>
     <t>WAGA ENERGY BSA 25 ADJUSTMENT</t>
   </si>
   <si>
     <t>FR0014014SG4</t>
   </si>
   <si>
     <t>WAGA ENERGY COMPLE.PRIX SUPPL</t>
   </si>
   <si>
     <t>FR0011981968</t>
   </si>
   <si>
     <t>WORLDLINE SA</t>
+  </si>
+  <si>
+    <t>CF150526</t>
+  </si>
+  <si>
+    <t>CAC40 10 EURO MAY 26</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -847,183 +853,183 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
-        <v>7453.5</v>
+        <v>7465.39</v>
       </c>
       <c r="D2">
-        <v>287.23</v>
+        <v>290.91</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>2140883.22</v>
+        <v>2171821.53</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>2140883.22</v>
+        <v>2171821.53</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
-        <v>1040318.22</v>
+        <v>1040259.12</v>
       </c>
       <c r="D3">
-        <v>154.15</v>
+        <v>156.28</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>160367846.06</v>
+        <v>162572845.62</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>160367846.06</v>
+        <v>162572845.62</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="1">
         <v>156.0</v>
       </c>
       <c r="D4">
-        <v>149.08</v>
+        <v>150.78</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>23257.69</v>
+        <v>23521.88</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>23257.69</v>
+        <v>23521.88</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
         <v>13</v>
       </c>
       <c r="B5" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="1">
-        <v>421.0</v>
+        <v>426.0</v>
       </c>
       <c r="D5">
-        <v>104.17</v>
+        <v>105.53</v>
       </c>
       <c r="E5" t="s">
         <v>8</v>
       </c>
       <c r="F5">
-        <v>43858.43</v>
+        <v>44958.75</v>
       </c>
       <c r="G5" t="s">
         <v>8</v>
       </c>
       <c r="H5">
-        <v>43858.43</v>
+        <v>44958.75</v>
       </c>
       <c r="I5" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P57"/>
+  <dimension ref="A1:P58"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O57" sqref="O57"/>
+      <selection activeCell="O58" sqref="O58"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>15</v>
       </c>
       <c r="B1" t="s">
         <v>16</v>
       </c>
       <c r="C1" t="s">
         <v>17</v>
       </c>
       <c r="D1" t="s">
         <v>18</v>
       </c>
       <c r="E1" t="s">
         <v>19</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>20</v>
@@ -1045,81 +1051,81 @@
       </c>
       <c r="M1" t="s">
         <v>26</v>
       </c>
       <c r="N1" t="s">
         <v>27</v>
       </c>
       <c r="O1" t="s">
         <v>28</v>
       </c>
       <c r="P1" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>30</v>
       </c>
       <c r="B2" t="s">
         <v>31</v>
       </c>
       <c r="C2" s="1">
         <v>10000.0</v>
       </c>
       <c r="D2" s="1">
-        <v>36.0</v>
+        <v>36.3</v>
       </c>
       <c r="E2" s="1">
         <v>3.68</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
         <v>1.0</v>
       </c>
       <c r="H2" s="1">
         <v>36800.0</v>
       </c>
       <c r="I2" s="1">
-        <v>323200.0</v>
+        <v>326200.0</v>
       </c>
       <c r="J2" s="1">
-        <v>878.26086956522</v>
+        <v>886.41304347826</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>360000.0</v>
+        <v>363000.0</v>
       </c>
       <c r="N2" s="1">
-        <v>360000.0</v>
+        <v>363000.0</v>
       </c>
       <c r="O2" s="1">
         <v>0.22</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>32</v>
       </c>
       <c r="B3" t="s">
         <v>33</v>
       </c>
       <c r="C3" s="1">
         <v>30000.0</v>
       </c>
       <c r="D3" s="1">
         <v>105.28</v>
       </c>
       <c r="E3" s="1">
         <v>103.86</v>
       </c>
       <c r="F3" t="s">
@@ -1128,2601 +1134,2601 @@
       <c r="G3">
         <v>1.0</v>
       </c>
       <c r="H3" s="1">
         <v>3115800.0</v>
       </c>
       <c r="I3" s="1">
         <v>42600.0</v>
       </c>
       <c r="J3" s="1">
         <v>1.367225110726</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
       <c r="M3" s="1">
         <v>3158400.0</v>
       </c>
       <c r="N3" s="1">
         <v>3158400.0</v>
       </c>
       <c r="O3" s="1">
-        <v>1.94</v>
+        <v>1.92</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>34</v>
       </c>
       <c r="B4" t="s">
         <v>35</v>
       </c>
       <c r="C4" s="1">
         <v>250000.0</v>
       </c>
       <c r="D4" s="1">
-        <v>2.55</v>
+        <v>2.48</v>
       </c>
       <c r="E4" s="1">
         <v>8.04318604</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
         <v>1.0</v>
       </c>
       <c r="H4" s="1">
         <v>2010796.51</v>
       </c>
       <c r="I4" s="1">
-        <v>-1373296.51</v>
+        <v>-1390796.51</v>
       </c>
       <c r="J4" s="1">
-        <v>-68.296145491122</v>
+        <v>-69.166447379601</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4" s="1">
-        <v>637500.0</v>
+        <v>620000.0</v>
       </c>
       <c r="N4" s="1">
-        <v>637500.0</v>
+        <v>620000.0</v>
       </c>
       <c r="O4" s="1">
-        <v>0.39</v>
+        <v>0.38</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>36</v>
       </c>
       <c r="B5" t="s">
         <v>37</v>
       </c>
       <c r="C5" s="1">
         <v>52000.0</v>
       </c>
       <c r="D5" s="1">
-        <v>169.5</v>
+        <v>174.88</v>
       </c>
       <c r="E5" s="1">
         <v>125.5742582692</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
       <c r="G5">
         <v>1.0</v>
       </c>
       <c r="H5" s="1">
         <v>6529861.43</v>
       </c>
       <c r="I5" s="1">
-        <v>2284138.57</v>
+        <v>2563898.57</v>
       </c>
       <c r="J5" s="1">
-        <v>34.979893440097</v>
+        <v>39.264211001795</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5" s="1">
-        <v>8814000.0</v>
+        <v>9093760.0</v>
       </c>
       <c r="N5" s="1">
-        <v>8814000.0</v>
+        <v>9093760.0</v>
       </c>
       <c r="O5" s="1">
-        <v>5.42</v>
+        <v>5.52</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>38</v>
       </c>
       <c r="B6" t="s">
         <v>39</v>
       </c>
       <c r="C6" s="1">
         <v>70000.0</v>
       </c>
       <c r="D6" s="1">
-        <v>40.08</v>
+        <v>45.38</v>
       </c>
       <c r="E6" s="1">
         <v>36.9984684286</v>
       </c>
       <c r="F6" t="s">
         <v>8</v>
       </c>
       <c r="G6">
         <v>1.0</v>
       </c>
       <c r="H6" s="1">
         <v>2589892.79</v>
       </c>
       <c r="I6" s="1">
-        <v>215707.21</v>
+        <v>586707.21</v>
       </c>
       <c r="J6" s="1">
-        <v>8.3288084677822</v>
+        <v>22.653725755188</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
         <v>0.0</v>
       </c>
       <c r="M6" s="1">
-        <v>2805600.0</v>
+        <v>3176600.0</v>
       </c>
       <c r="N6" s="1">
-        <v>2805600.0</v>
+        <v>3176600.0</v>
       </c>
       <c r="O6" s="1">
-        <v>1.73</v>
+        <v>1.93</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>40</v>
       </c>
       <c r="B7" t="s">
         <v>41</v>
       </c>
       <c r="C7" s="1">
         <v>86000.0</v>
       </c>
       <c r="D7" s="1">
-        <v>41.11</v>
+        <v>40.94</v>
       </c>
       <c r="E7" s="1">
         <v>26.3515298837</v>
       </c>
       <c r="F7" t="s">
         <v>8</v>
       </c>
       <c r="G7">
         <v>1.0</v>
       </c>
       <c r="H7" s="1">
         <v>2266231.57</v>
       </c>
       <c r="I7" s="1">
-        <v>1269228.43</v>
+        <v>1254608.43</v>
       </c>
       <c r="J7" s="1">
-        <v>56.006122534071</v>
+        <v>55.360998699705</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7">
         <v>0.0</v>
       </c>
       <c r="M7" s="1">
-        <v>3535460.0</v>
+        <v>3520840.0</v>
       </c>
       <c r="N7" s="1">
-        <v>3535460.0</v>
+        <v>3520840.0</v>
       </c>
       <c r="O7" s="1">
-        <v>2.17</v>
+        <v>2.14</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>42</v>
       </c>
       <c r="B8" t="s">
         <v>43</v>
       </c>
       <c r="C8" s="1">
         <v>220000.0</v>
       </c>
       <c r="D8" s="1">
-        <v>10.8</v>
+        <v>11.48</v>
       </c>
       <c r="E8" s="1">
         <v>8.6304381364</v>
       </c>
       <c r="F8" t="s">
         <v>8</v>
       </c>
       <c r="G8">
         <v>1.0</v>
       </c>
       <c r="H8" s="1">
         <v>1898696.39</v>
       </c>
       <c r="I8" s="1">
-        <v>477303.61</v>
+        <v>626903.61</v>
       </c>
       <c r="J8" s="1">
-        <v>25.138490414468</v>
+        <v>33.017580551675</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
         <v>0.0</v>
       </c>
       <c r="M8" s="1">
-        <v>2376000.0</v>
+        <v>2525600.0</v>
       </c>
       <c r="N8" s="1">
-        <v>2376000.0</v>
+        <v>2525600.0</v>
       </c>
       <c r="O8" s="1">
-        <v>1.46</v>
+        <v>1.53</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>44</v>
       </c>
       <c r="B9" t="s">
         <v>45</v>
       </c>
       <c r="C9" s="1">
-        <v>15000.0</v>
+        <v>30000.0</v>
       </c>
       <c r="D9" s="1">
-        <v>90.2</v>
+        <v>71.7</v>
       </c>
       <c r="E9" s="1">
-        <v>106.9485626667</v>
+        <v>89.9300146667</v>
       </c>
       <c r="F9" t="s">
         <v>8</v>
       </c>
       <c r="G9">
         <v>1.0</v>
       </c>
       <c r="H9" s="1">
-        <v>1604228.44</v>
+        <v>2697900.44</v>
       </c>
       <c r="I9" s="1">
-        <v>-251228.44</v>
+        <v>-546900.44</v>
       </c>
       <c r="J9" s="1">
-        <v>-15.660390611202</v>
+        <v>-20.271335142375</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9">
         <v>0.0</v>
       </c>
       <c r="M9" s="1">
-        <v>1353000.0</v>
+        <v>2151000.0</v>
       </c>
       <c r="N9" s="1">
-        <v>1353000.0</v>
+        <v>2151000.0</v>
       </c>
       <c r="O9" s="1">
-        <v>0.83</v>
+        <v>1.31</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
         <v>46</v>
       </c>
       <c r="B10" t="s">
         <v>47</v>
       </c>
       <c r="C10" s="1">
         <v>105000.0</v>
       </c>
       <c r="D10" s="1">
-        <v>90.33</v>
+        <v>89.23</v>
       </c>
       <c r="E10" s="1">
         <v>66.2457164762</v>
       </c>
       <c r="F10" t="s">
         <v>8</v>
       </c>
       <c r="G10">
         <v>1.0</v>
       </c>
       <c r="H10" s="1">
         <v>6955800.23</v>
       </c>
       <c r="I10" s="1">
-        <v>2528849.77</v>
+        <v>2413349.77</v>
       </c>
       <c r="J10" s="1">
-        <v>36.355986175296</v>
+        <v>34.695501454906</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10">
         <v>0.0</v>
       </c>
       <c r="M10" s="1">
-        <v>9484650.0</v>
+        <v>9369150.0</v>
       </c>
       <c r="N10" s="1">
-        <v>9484650.0</v>
+        <v>9369150.0</v>
       </c>
       <c r="O10" s="1">
-        <v>5.83</v>
+        <v>5.68</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
         <v>48</v>
       </c>
       <c r="B11" t="s">
         <v>49</v>
       </c>
       <c r="C11" s="1">
         <v>40000.0</v>
       </c>
       <c r="D11" s="1">
-        <v>76.0</v>
+        <v>77.64</v>
       </c>
       <c r="E11" s="1">
         <v>45.10074</v>
       </c>
       <c r="F11" t="s">
         <v>8</v>
       </c>
       <c r="G11">
         <v>1.0</v>
       </c>
       <c r="H11" s="1">
         <v>1804029.6</v>
       </c>
       <c r="I11" s="1">
-        <v>1235970.4</v>
+        <v>1301570.4</v>
       </c>
       <c r="J11" s="1">
-        <v>68.511647480729</v>
+        <v>72.147951452681</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11">
         <v>0.0</v>
       </c>
       <c r="M11" s="1">
-        <v>3040000.0</v>
+        <v>3105600.0</v>
       </c>
       <c r="N11" s="1">
-        <v>3040000.0</v>
+        <v>3105600.0</v>
       </c>
       <c r="O11" s="1">
-        <v>1.87</v>
+        <v>1.88</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
         <v>50</v>
       </c>
       <c r="B12" t="s">
         <v>51</v>
       </c>
       <c r="C12" s="1">
         <v>125000.0</v>
       </c>
       <c r="D12" s="1">
-        <v>17.175</v>
+        <v>16.595</v>
       </c>
       <c r="E12" s="1">
         <v>17.27142</v>
       </c>
       <c r="F12" t="s">
         <v>8</v>
       </c>
       <c r="G12">
         <v>1.0</v>
       </c>
       <c r="H12" s="1">
         <v>2158927.5</v>
       </c>
       <c r="I12" s="1">
-        <v>-12052.5</v>
+        <v>-84552.5</v>
       </c>
       <c r="J12" s="1">
-        <v>-0.55826330434903</v>
+        <v>-3.9164122000391</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12" s="1">
-        <v>2146875.0</v>
+        <v>2074375.0</v>
       </c>
       <c r="N12" s="1">
-        <v>2146875.0</v>
+        <v>2074375.0</v>
       </c>
       <c r="O12" s="1">
-        <v>1.32</v>
+        <v>1.26</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
         <v>52</v>
       </c>
       <c r="B13" t="s">
         <v>53</v>
       </c>
       <c r="C13" s="1">
-        <v>30000.0</v>
+        <v>55000.0</v>
       </c>
       <c r="D13" s="1">
-        <v>69.18</v>
+        <v>66.74</v>
       </c>
       <c r="E13" s="1">
-        <v>62.232573</v>
+        <v>64.7658125455</v>
       </c>
       <c r="F13" t="s">
         <v>8</v>
       </c>
       <c r="G13">
         <v>1.0</v>
       </c>
       <c r="H13" s="1">
-        <v>1866977.19</v>
+        <v>3562119.69</v>
       </c>
       <c r="I13" s="1">
-        <v>208422.81</v>
+        <v>108580.31</v>
       </c>
       <c r="J13" s="1">
-        <v>11.163650585361</v>
+        <v>3.0481937567909</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
       <c r="L13">
         <v>0.0</v>
       </c>
       <c r="M13" s="1">
-        <v>2075400.0</v>
+        <v>3670700.0</v>
       </c>
       <c r="N13" s="1">
-        <v>2075400.0</v>
+        <v>3670700.0</v>
       </c>
       <c r="O13" s="1">
-        <v>1.28</v>
+        <v>2.23</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
         <v>54</v>
       </c>
       <c r="B14" t="s">
         <v>55</v>
       </c>
       <c r="C14" s="1">
         <v>92500.0</v>
       </c>
       <c r="D14" s="1">
         <v>20.0</v>
       </c>
       <c r="E14" s="1">
         <v>20.0</v>
       </c>
       <c r="F14" t="s">
         <v>8</v>
       </c>
       <c r="G14">
         <v>1.0</v>
       </c>
       <c r="H14" s="1">
         <v>1850000.0</v>
       </c>
       <c r="I14" s="1">
         <v>0.0</v>
       </c>
       <c r="J14" s="1">
         <v>0.0</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
       <c r="L14">
         <v>0.0</v>
       </c>
       <c r="M14" s="1">
         <v>1850000.0</v>
       </c>
       <c r="N14" s="1">
         <v>1850000.0</v>
       </c>
       <c r="O14" s="1">
-        <v>1.14</v>
+        <v>1.12</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
         <v>56</v>
       </c>
       <c r="B15" t="s">
         <v>57</v>
       </c>
       <c r="C15" s="1">
         <v>199839.0</v>
       </c>
       <c r="D15" s="1">
-        <v>29.13</v>
+        <v>28.07</v>
       </c>
       <c r="E15" s="1">
-        <v>13.5681583675</v>
+        <v>13.2491583725</v>
       </c>
       <c r="F15" t="s">
         <v>8</v>
       </c>
       <c r="G15">
         <v>1.0</v>
       </c>
       <c r="H15" s="1">
-        <v>2711447.2</v>
+        <v>2647698.56</v>
       </c>
       <c r="I15" s="1">
-        <v>3109862.87</v>
+        <v>2961782.17</v>
       </c>
       <c r="J15" s="1">
-        <v>114.69383840482</v>
+        <v>111.86251391095</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15">
         <v>0.0</v>
       </c>
       <c r="M15" s="1">
-        <v>5821310.07</v>
+        <v>5609480.73</v>
       </c>
       <c r="N15" s="1">
-        <v>5821310.07</v>
+        <v>5609480.73</v>
       </c>
       <c r="O15" s="1">
-        <v>3.58</v>
+        <v>3.4</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
         <v>58</v>
       </c>
       <c r="B16" t="s">
         <v>59</v>
       </c>
       <c r="C16" s="1">
         <v>12000.0</v>
       </c>
       <c r="D16" s="1">
-        <v>199.25</v>
+        <v>181.25</v>
       </c>
       <c r="E16" s="1">
         <v>191.0573533333</v>
       </c>
       <c r="F16" t="s">
         <v>8</v>
       </c>
       <c r="G16">
         <v>1.0</v>
       </c>
       <c r="H16" s="1">
         <v>2292688.24</v>
       </c>
       <c r="I16" s="1">
-        <v>98311.76</v>
+        <v>-117688.24</v>
       </c>
       <c r="J16" s="1">
-        <v>4.2880561903174</v>
+        <v>-5.1331985721705</v>
       </c>
       <c r="K16">
         <v>0.0</v>
       </c>
       <c r="L16">
         <v>0.0</v>
       </c>
       <c r="M16" s="1">
-        <v>2391000.0</v>
+        <v>2175000.0</v>
       </c>
       <c r="N16" s="1">
-        <v>2391000.0</v>
+        <v>2175000.0</v>
       </c>
       <c r="O16" s="1">
-        <v>1.47</v>
+        <v>1.32</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
         <v>60</v>
       </c>
       <c r="B17" t="s">
         <v>61</v>
       </c>
       <c r="C17" s="1">
         <v>10000.0</v>
       </c>
       <c r="D17" s="1">
-        <v>60.9</v>
+        <v>64.85</v>
       </c>
       <c r="E17" s="1">
         <v>20.0</v>
       </c>
       <c r="F17" t="s">
         <v>8</v>
       </c>
       <c r="G17">
         <v>1.0</v>
       </c>
       <c r="H17" s="1">
         <v>200000.0</v>
       </c>
       <c r="I17" s="1">
-        <v>409000.0</v>
+        <v>448500.0</v>
       </c>
       <c r="J17" s="1">
-        <v>204.5</v>
+        <v>224.25</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17">
         <v>0.0</v>
       </c>
       <c r="M17" s="1">
-        <v>609000.0</v>
+        <v>648500.0</v>
       </c>
       <c r="N17" s="1">
-        <v>609000.0</v>
+        <v>648500.0</v>
       </c>
       <c r="O17" s="1">
-        <v>0.37</v>
+        <v>0.39</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
         <v>62</v>
       </c>
       <c r="B18" t="s">
         <v>63</v>
       </c>
       <c r="C18" s="1">
         <v>23485.0</v>
       </c>
       <c r="D18" s="1">
         <v>150.0</v>
       </c>
       <c r="E18" s="1">
         <v>149.0</v>
       </c>
       <c r="F18" t="s">
         <v>8</v>
       </c>
       <c r="G18">
         <v>1.0</v>
       </c>
       <c r="H18" s="1">
         <v>3499265.0</v>
       </c>
       <c r="I18" s="1">
         <v>23485.0</v>
       </c>
       <c r="J18" s="1">
         <v>0.67114093959732</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
       <c r="L18">
         <v>0.0</v>
       </c>
       <c r="M18" s="1">
         <v>3522750.0</v>
       </c>
       <c r="N18" s="1">
         <v>3522750.0</v>
       </c>
       <c r="O18" s="1">
-        <v>2.17</v>
+        <v>2.14</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
         <v>64</v>
       </c>
       <c r="B19" t="s">
         <v>65</v>
       </c>
       <c r="C19" s="1">
         <v>10000.0</v>
       </c>
       <c r="D19" s="1">
         <v>106.0</v>
       </c>
       <c r="E19" s="1">
         <v>104.0</v>
       </c>
       <c r="F19" t="s">
         <v>8</v>
       </c>
       <c r="G19">
         <v>1.0</v>
       </c>
       <c r="H19" s="1">
         <v>1040000.0</v>
       </c>
       <c r="I19" s="1">
         <v>20000.0</v>
       </c>
       <c r="J19" s="1">
         <v>1.9230769230769</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
       <c r="L19">
         <v>0.0</v>
       </c>
       <c r="M19" s="1">
         <v>1060000.0</v>
       </c>
       <c r="N19" s="1">
         <v>1060000.0</v>
       </c>
       <c r="O19" s="1">
-        <v>0.65</v>
+        <v>0.64</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
         <v>66</v>
       </c>
       <c r="B20" t="s">
         <v>67</v>
       </c>
       <c r="C20" s="1">
         <v>278255.0</v>
       </c>
       <c r="D20" s="1">
-        <v>0.0521</v>
+        <v>0.0984</v>
       </c>
       <c r="E20" s="1">
         <v>5.4441911915</v>
       </c>
       <c r="F20" t="s">
         <v>8</v>
       </c>
       <c r="G20">
         <v>1.0</v>
       </c>
       <c r="H20" s="1">
         <v>1514873.42</v>
       </c>
       <c r="I20" s="1">
-        <v>-1500376.33</v>
+        <v>-1487493.13</v>
       </c>
       <c r="J20" s="1">
-        <v>-99.043016412553</v>
+        <v>-98.192569119075</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20">
         <v>0.0</v>
       </c>
       <c r="M20" s="1">
-        <v>14497.09</v>
+        <v>27380.29</v>
       </c>
       <c r="N20" s="1">
-        <v>14497.09</v>
+        <v>27380.29</v>
       </c>
       <c r="O20" s="1">
-        <v>0.01</v>
+        <v>0.02</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
         <v>68</v>
       </c>
       <c r="B21" t="s">
         <v>69</v>
       </c>
       <c r="C21" s="1">
         <v>2800.0</v>
       </c>
       <c r="D21" s="1">
-        <v>1757.5</v>
+        <v>1623.5</v>
       </c>
       <c r="E21" s="1">
         <v>1940.2523642857</v>
       </c>
       <c r="F21" t="s">
         <v>8</v>
       </c>
       <c r="G21">
         <v>1.0</v>
       </c>
       <c r="H21" s="1">
         <v>5432706.62</v>
       </c>
       <c r="I21" s="1">
-        <v>-511706.62</v>
+        <v>-886906.62</v>
       </c>
       <c r="J21" s="1">
-        <v>-9.4189996955882</v>
+        <v>-16.325317784232</v>
       </c>
       <c r="K21">
         <v>0.0</v>
       </c>
       <c r="L21">
         <v>0.0</v>
       </c>
       <c r="M21" s="1">
-        <v>4921000.0</v>
+        <v>4545800.0</v>
       </c>
       <c r="N21" s="1">
-        <v>4921000.0</v>
+        <v>4545800.0</v>
       </c>
       <c r="O21" s="1">
-        <v>3.03</v>
+        <v>2.76</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
         <v>70</v>
       </c>
       <c r="B22" t="s">
         <v>71</v>
       </c>
       <c r="C22" s="1">
         <v>85000.0</v>
       </c>
       <c r="D22" s="1">
-        <v>21.56</v>
+        <v>22.24</v>
       </c>
       <c r="E22" s="1">
         <v>27.3893784706</v>
       </c>
       <c r="F22" t="s">
         <v>8</v>
       </c>
       <c r="G22">
         <v>1.0</v>
       </c>
       <c r="H22" s="1">
         <v>2328097.17</v>
       </c>
       <c r="I22" s="1">
-        <v>-495497.17</v>
+        <v>-437697.17</v>
       </c>
       <c r="J22" s="1">
-        <v>-21.283354336967</v>
+        <v>-18.800640095276</v>
       </c>
       <c r="K22">
         <v>0.0</v>
       </c>
       <c r="L22">
         <v>0.0</v>
       </c>
       <c r="M22" s="1">
-        <v>1832600.0</v>
+        <v>1890400.0</v>
       </c>
       <c r="N22" s="1">
-        <v>1832600.0</v>
+        <v>1890400.0</v>
       </c>
       <c r="O22" s="1">
-        <v>1.13</v>
+        <v>1.15</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
         <v>72</v>
       </c>
       <c r="B23" t="s">
         <v>73</v>
       </c>
       <c r="C23" s="1">
         <v>4000.0</v>
       </c>
       <c r="D23" s="1">
-        <v>170.8</v>
+        <v>167.0</v>
       </c>
       <c r="E23" s="1">
         <v>107.7144625</v>
       </c>
       <c r="F23" t="s">
         <v>8</v>
       </c>
       <c r="G23">
         <v>1.0</v>
       </c>
       <c r="H23" s="1">
         <v>430857.85</v>
       </c>
       <c r="I23" s="1">
-        <v>252342.15</v>
+        <v>237142.15</v>
       </c>
       <c r="J23" s="1">
-        <v>58.567379009109</v>
+        <v>55.039533340288</v>
       </c>
       <c r="K23">
         <v>0.0</v>
       </c>
       <c r="L23">
         <v>0.0</v>
       </c>
       <c r="M23" s="1">
-        <v>683200.0</v>
+        <v>668000.0</v>
       </c>
       <c r="N23" s="1">
-        <v>683200.0</v>
+        <v>668000.0</v>
       </c>
       <c r="O23" s="1">
-        <v>0.42</v>
+        <v>0.41</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
         <v>74</v>
       </c>
       <c r="B24" t="s">
         <v>75</v>
       </c>
       <c r="C24" s="1">
         <v>40000.0</v>
       </c>
       <c r="D24" s="1">
-        <v>19.57</v>
+        <v>18.9</v>
       </c>
       <c r="E24" s="1">
         <v>18.216797</v>
       </c>
       <c r="F24" t="s">
         <v>8</v>
       </c>
       <c r="G24">
         <v>1.0</v>
       </c>
       <c r="H24" s="1">
         <v>728671.88</v>
       </c>
       <c r="I24" s="1">
-        <v>54128.12</v>
+        <v>27328.12</v>
       </c>
       <c r="J24" s="1">
-        <v>7.4283256271671</v>
+        <v>3.7504013466253</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
       <c r="L24">
         <v>0.0</v>
       </c>
       <c r="M24" s="1">
-        <v>782800.0</v>
+        <v>756000.0</v>
       </c>
       <c r="N24" s="1">
-        <v>782800.0</v>
+        <v>756000.0</v>
       </c>
       <c r="O24" s="1">
-        <v>0.48</v>
+        <v>0.46</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
         <v>76</v>
       </c>
       <c r="B25" t="s">
         <v>77</v>
       </c>
       <c r="C25" s="1">
         <v>55000.0</v>
       </c>
       <c r="D25" s="1">
-        <v>29.4</v>
+        <v>27.65</v>
       </c>
       <c r="E25" s="1">
         <v>32.0843294545</v>
       </c>
       <c r="F25" t="s">
         <v>8</v>
       </c>
       <c r="G25">
         <v>1.0</v>
       </c>
       <c r="H25" s="1">
         <v>1764638.12</v>
       </c>
       <c r="I25" s="1">
-        <v>-147638.12</v>
+        <v>-243888.12</v>
       </c>
       <c r="J25" s="1">
-        <v>-8.3664813950636</v>
+        <v>-13.8208575025</v>
       </c>
       <c r="K25">
         <v>0.0</v>
       </c>
       <c r="L25">
         <v>0.0</v>
       </c>
       <c r="M25" s="1">
-        <v>1617000.0</v>
+        <v>1520750.0</v>
       </c>
       <c r="N25" s="1">
-        <v>1617000.0</v>
+        <v>1520750.0</v>
       </c>
       <c r="O25" s="1">
-        <v>0.99</v>
+        <v>0.92</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
         <v>78</v>
       </c>
       <c r="B26" t="s">
         <v>79</v>
       </c>
       <c r="C26" s="1">
         <v>25000.0</v>
       </c>
       <c r="D26" s="1">
-        <v>188.54</v>
+        <v>183.08</v>
       </c>
       <c r="E26" s="1">
         <v>105.7503412</v>
       </c>
       <c r="F26" t="s">
         <v>8</v>
       </c>
       <c r="G26">
         <v>1.0</v>
       </c>
       <c r="H26" s="1">
         <v>2643758.53</v>
       </c>
       <c r="I26" s="1">
-        <v>2069741.47</v>
+        <v>1933241.47</v>
       </c>
       <c r="J26" s="1">
-        <v>78.287840833936</v>
+        <v>73.124736925199</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26" s="1">
-        <v>4713500.0</v>
+        <v>4577000.0</v>
       </c>
       <c r="N26" s="1">
-        <v>4713500.0</v>
+        <v>4577000.0</v>
       </c>
       <c r="O26" s="1">
-        <v>2.9</v>
+        <v>2.78</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
         <v>80</v>
       </c>
       <c r="B27" t="s">
         <v>81</v>
       </c>
       <c r="C27" s="1">
         <v>137750.0</v>
       </c>
       <c r="D27" s="1">
-        <v>2.365</v>
+        <v>2.285</v>
       </c>
       <c r="E27" s="1">
         <v>8.75</v>
       </c>
       <c r="F27" t="s">
         <v>8</v>
       </c>
       <c r="G27">
         <v>1.0</v>
       </c>
       <c r="H27" s="1">
         <v>1205312.5</v>
       </c>
       <c r="I27" s="1">
-        <v>-879533.75</v>
+        <v>-890553.75</v>
       </c>
       <c r="J27" s="1">
-        <v>-72.971428571429</v>
+        <v>-73.885714285714</v>
       </c>
       <c r="K27">
         <v>0.0</v>
       </c>
       <c r="L27">
         <v>0.0</v>
       </c>
       <c r="M27" s="1">
-        <v>325778.75</v>
+        <v>314758.75</v>
       </c>
       <c r="N27" s="1">
-        <v>325778.75</v>
+        <v>314758.75</v>
       </c>
       <c r="O27" s="1">
-        <v>0.2</v>
+        <v>0.19</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
         <v>82</v>
       </c>
       <c r="B28" t="s">
         <v>83</v>
       </c>
       <c r="C28" s="1">
         <v>38726.0</v>
       </c>
       <c r="D28" s="1">
-        <v>4.8</v>
+        <v>4.515</v>
       </c>
       <c r="E28" s="1">
         <v>10.35</v>
       </c>
       <c r="F28" t="s">
         <v>8</v>
       </c>
       <c r="G28">
         <v>1.0</v>
       </c>
       <c r="H28" s="1">
         <v>400814.1</v>
       </c>
       <c r="I28" s="1">
-        <v>-214929.3</v>
+        <v>-225966.21</v>
       </c>
       <c r="J28" s="1">
-        <v>-53.623188405797</v>
+        <v>-56.376811594203</v>
       </c>
       <c r="K28">
         <v>0.0</v>
       </c>
       <c r="L28">
         <v>0.0</v>
       </c>
       <c r="M28" s="1">
-        <v>185884.8</v>
+        <v>174847.89</v>
       </c>
       <c r="N28" s="1">
-        <v>185884.8</v>
+        <v>174847.89</v>
       </c>
       <c r="O28" s="1">
         <v>0.11</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
         <v>84</v>
       </c>
       <c r="B29" t="s">
         <v>85</v>
       </c>
       <c r="C29" s="1">
         <v>13000.0</v>
       </c>
       <c r="D29" s="1">
-        <v>358.9</v>
+        <v>366.05</v>
       </c>
       <c r="E29" s="1">
         <v>382.6681676923</v>
       </c>
       <c r="F29" t="s">
         <v>8</v>
       </c>
       <c r="G29">
         <v>1.0</v>
       </c>
       <c r="H29" s="1">
         <v>4974686.18</v>
       </c>
       <c r="I29" s="1">
-        <v>-308986.18</v>
+        <v>-216036.18</v>
       </c>
       <c r="J29" s="1">
-        <v>-6.2111692842502</v>
+        <v>-4.3427097144045</v>
       </c>
       <c r="K29">
         <v>0.0</v>
       </c>
       <c r="L29">
         <v>0.0</v>
       </c>
       <c r="M29" s="1">
-        <v>4665700.0</v>
+        <v>4758650.0</v>
       </c>
       <c r="N29" s="1">
-        <v>4665700.0</v>
+        <v>4758650.0</v>
       </c>
       <c r="O29" s="1">
-        <v>2.87</v>
+        <v>2.89</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
         <v>86</v>
       </c>
       <c r="B30" t="s">
         <v>87</v>
       </c>
       <c r="C30" s="1">
         <v>17000.0</v>
       </c>
       <c r="D30" s="1">
-        <v>483.3</v>
+        <v>451.4</v>
       </c>
       <c r="E30" s="1">
         <v>428.6897088235</v>
       </c>
       <c r="F30" t="s">
         <v>8</v>
       </c>
       <c r="G30">
         <v>1.0</v>
       </c>
       <c r="H30" s="1">
         <v>7287725.05</v>
       </c>
       <c r="I30" s="1">
-        <v>928374.95</v>
+        <v>386074.95</v>
       </c>
       <c r="J30" s="1">
-        <v>12.738885504469</v>
+        <v>5.297605869475</v>
       </c>
       <c r="K30">
         <v>0.0</v>
       </c>
       <c r="L30">
         <v>0.0</v>
       </c>
       <c r="M30" s="1">
-        <v>8216100.0</v>
+        <v>7673800.0</v>
       </c>
       <c r="N30" s="1">
-        <v>8216100.0</v>
+        <v>7673800.0</v>
       </c>
       <c r="O30" s="1">
-        <v>5.05</v>
+        <v>4.66</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
         <v>88</v>
       </c>
       <c r="B31" t="s">
         <v>89</v>
       </c>
       <c r="C31" s="1">
         <v>35000.0</v>
       </c>
       <c r="D31" s="1">
-        <v>12.26</v>
+        <v>12.98</v>
       </c>
       <c r="E31" s="1">
         <v>13.2913</v>
       </c>
       <c r="F31" t="s">
         <v>8</v>
       </c>
       <c r="G31">
         <v>1.0</v>
       </c>
       <c r="H31" s="1">
         <v>465195.5</v>
       </c>
       <c r="I31" s="1">
-        <v>-36095.5</v>
+        <v>-10895.5</v>
       </c>
       <c r="J31" s="1">
-        <v>-7.7592109124013</v>
+        <v>-2.3421335760987</v>
       </c>
       <c r="K31">
         <v>0.0</v>
       </c>
       <c r="L31">
         <v>0.0</v>
       </c>
       <c r="M31" s="1">
-        <v>429100.0</v>
+        <v>454300.0</v>
       </c>
       <c r="N31" s="1">
-        <v>429100.0</v>
+        <v>454300.0</v>
       </c>
       <c r="O31" s="1">
-        <v>0.26</v>
+        <v>0.28</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
         <v>90</v>
       </c>
       <c r="B32" t="s">
         <v>91</v>
       </c>
       <c r="C32" s="1">
         <v>35000.0</v>
       </c>
       <c r="D32" s="1">
-        <v>25.58</v>
+        <v>28.72</v>
       </c>
       <c r="E32" s="1">
         <v>5.07</v>
       </c>
       <c r="F32" t="s">
         <v>8</v>
       </c>
       <c r="G32">
         <v>1.0</v>
       </c>
       <c r="H32" s="1">
         <v>177450.0</v>
       </c>
       <c r="I32" s="1">
-        <v>717850.0</v>
+        <v>827750.0</v>
       </c>
       <c r="J32" s="1">
-        <v>404.53648915187</v>
+        <v>466.46942800789</v>
       </c>
       <c r="K32">
         <v>0.0</v>
       </c>
       <c r="L32">
         <v>0.0</v>
       </c>
       <c r="M32" s="1">
-        <v>895300.0</v>
+        <v>1005200.0</v>
       </c>
       <c r="N32" s="1">
-        <v>895300.0</v>
+        <v>1005200.0</v>
       </c>
       <c r="O32" s="1">
-        <v>0.55</v>
+        <v>0.61</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
         <v>92</v>
       </c>
       <c r="B33" t="s">
         <v>93</v>
       </c>
       <c r="C33" s="1">
-        <v>15000.0</v>
+        <v>20000.0</v>
       </c>
       <c r="D33" s="1">
-        <v>131.1</v>
+        <v>158.1</v>
       </c>
       <c r="E33" s="1">
-        <v>125.4736866667</v>
+        <v>128.402215</v>
       </c>
       <c r="F33" t="s">
         <v>8</v>
       </c>
       <c r="G33">
         <v>1.0</v>
       </c>
       <c r="H33" s="1">
-        <v>1882105.3</v>
+        <v>2568044.3</v>
       </c>
       <c r="I33" s="1">
-        <v>84394.7</v>
+        <v>593955.7</v>
       </c>
       <c r="J33" s="1">
-        <v>4.484058357415</v>
+        <v>23.128717055231</v>
       </c>
       <c r="K33">
         <v>0.0</v>
       </c>
       <c r="L33">
         <v>0.0</v>
       </c>
       <c r="M33" s="1">
-        <v>1966500.0</v>
+        <v>3162000.0</v>
       </c>
       <c r="N33" s="1">
-        <v>1966500.0</v>
+        <v>3162000.0</v>
       </c>
       <c r="O33" s="1">
-        <v>1.21</v>
+        <v>1.92</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
         <v>94</v>
       </c>
       <c r="B34" t="s">
         <v>95</v>
       </c>
       <c r="C34" s="1">
-        <v>200000.0</v>
+        <v>150000.0</v>
       </c>
       <c r="D34" s="1">
-        <v>17.945</v>
+        <v>17.77</v>
       </c>
       <c r="E34" s="1">
-        <v>13.2063545</v>
+        <v>13.2063544667</v>
       </c>
       <c r="F34" t="s">
         <v>8</v>
       </c>
       <c r="G34">
         <v>1.0</v>
       </c>
       <c r="H34" s="1">
-        <v>2641270.9</v>
+        <v>1980953.17</v>
       </c>
       <c r="I34" s="1">
-        <v>947729.1</v>
+        <v>684546.83</v>
       </c>
       <c r="J34" s="1">
-        <v>35.881556109977</v>
+        <v>34.556436788458</v>
       </c>
       <c r="K34">
         <v>0.0</v>
       </c>
       <c r="L34">
         <v>0.0</v>
       </c>
       <c r="M34" s="1">
-        <v>3589000.0</v>
+        <v>2665500.0</v>
       </c>
       <c r="N34" s="1">
-        <v>3589000.0</v>
+        <v>2665500.0</v>
       </c>
       <c r="O34" s="1">
-        <v>2.21</v>
+        <v>1.62</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
         <v>96</v>
       </c>
       <c r="B35" t="s">
         <v>97</v>
       </c>
       <c r="C35" s="1">
         <v>20000.0</v>
       </c>
       <c r="D35" s="1">
-        <v>11.07</v>
+        <v>12.07</v>
       </c>
       <c r="E35" s="1">
         <v>21.013614</v>
       </c>
       <c r="F35" t="s">
         <v>8</v>
       </c>
       <c r="G35">
         <v>1.0</v>
       </c>
       <c r="H35" s="1">
         <v>420272.28</v>
       </c>
       <c r="I35" s="1">
-        <v>-198872.28</v>
+        <v>-178872.28</v>
       </c>
       <c r="J35" s="1">
-        <v>-47.319866063972</v>
+        <v>-42.561046376887</v>
       </c>
       <c r="K35">
         <v>0.0</v>
       </c>
       <c r="L35">
         <v>0.0</v>
       </c>
       <c r="M35" s="1">
-        <v>221400.0</v>
+        <v>241400.0</v>
       </c>
       <c r="N35" s="1">
-        <v>221400.0</v>
+        <v>241400.0</v>
       </c>
       <c r="O35" s="1">
-        <v>0.14</v>
+        <v>0.15</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
         <v>98</v>
       </c>
       <c r="B36" t="s">
         <v>99</v>
       </c>
       <c r="C36" s="1">
         <v>60000.0</v>
       </c>
       <c r="D36" s="1">
-        <v>73.52</v>
+        <v>79.38</v>
       </c>
       <c r="E36" s="1">
         <v>63.1479731667</v>
       </c>
       <c r="F36" t="s">
         <v>8</v>
       </c>
       <c r="G36">
         <v>1.0</v>
       </c>
       <c r="H36" s="1">
         <v>3788878.39</v>
       </c>
       <c r="I36" s="1">
-        <v>622321.61</v>
+        <v>973921.61</v>
       </c>
       <c r="J36" s="1">
-        <v>16.424956040883</v>
+        <v>25.704747150779</v>
       </c>
       <c r="K36">
         <v>0.0</v>
       </c>
       <c r="L36">
         <v>0.0</v>
       </c>
       <c r="M36" s="1">
-        <v>4411200.0</v>
+        <v>4762800.0</v>
       </c>
       <c r="N36" s="1">
-        <v>4411200.0</v>
+        <v>4762800.0</v>
       </c>
       <c r="O36" s="1">
-        <v>2.71</v>
+        <v>2.89</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
         <v>100</v>
       </c>
       <c r="B37" t="s">
         <v>101</v>
       </c>
       <c r="C37" s="1">
         <v>45000.0</v>
       </c>
       <c r="D37" s="1">
-        <v>30.98</v>
+        <v>29.77</v>
       </c>
       <c r="E37" s="1">
         <v>41.2242637778</v>
       </c>
       <c r="F37" t="s">
         <v>8</v>
       </c>
       <c r="G37">
         <v>1.0</v>
       </c>
       <c r="H37" s="1">
         <v>1855091.87</v>
       </c>
       <c r="I37" s="1">
-        <v>-460991.87</v>
+        <v>-515441.87</v>
       </c>
       <c r="J37" s="1">
-        <v>-24.850083031198</v>
+        <v>-27.785247638436</v>
       </c>
       <c r="K37">
         <v>0.0</v>
       </c>
       <c r="L37">
         <v>0.0</v>
       </c>
       <c r="M37" s="1">
-        <v>1394100.0</v>
+        <v>1339650.0</v>
       </c>
       <c r="N37" s="1">
-        <v>1394100.0</v>
+        <v>1339650.0</v>
       </c>
       <c r="O37" s="1">
-        <v>0.86</v>
+        <v>0.81</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
         <v>102</v>
       </c>
       <c r="B38" t="s">
         <v>103</v>
       </c>
       <c r="C38" s="1">
         <v>30000.0</v>
       </c>
       <c r="D38" s="1">
-        <v>38.05</v>
+        <v>35.76</v>
       </c>
       <c r="E38" s="1">
         <v>26.496119</v>
       </c>
       <c r="F38" t="s">
         <v>8</v>
       </c>
       <c r="G38">
         <v>1.0</v>
       </c>
       <c r="H38" s="1">
         <v>794883.57</v>
       </c>
       <c r="I38" s="1">
-        <v>346616.43</v>
+        <v>277916.43</v>
       </c>
       <c r="J38" s="1">
-        <v>43.605937156306</v>
+        <v>34.963161963456</v>
       </c>
       <c r="K38">
         <v>0.0</v>
       </c>
       <c r="L38">
         <v>0.0</v>
       </c>
       <c r="M38" s="1">
-        <v>1141500.0</v>
+        <v>1072800.0</v>
       </c>
       <c r="N38" s="1">
-        <v>1141500.0</v>
+        <v>1072800.0</v>
       </c>
       <c r="O38" s="1">
-        <v>0.7</v>
+        <v>0.65</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
         <v>104</v>
       </c>
       <c r="B39" t="s">
         <v>105</v>
       </c>
       <c r="C39" s="1">
         <v>27000.0</v>
       </c>
       <c r="D39" s="1">
-        <v>313.3</v>
+        <v>273.0</v>
       </c>
       <c r="E39" s="1">
         <v>140.1883425926</v>
       </c>
       <c r="F39" t="s">
         <v>8</v>
       </c>
       <c r="G39">
         <v>1.0</v>
       </c>
       <c r="H39" s="1">
         <v>3785085.25</v>
       </c>
       <c r="I39" s="1">
-        <v>4674014.75</v>
+        <v>3585914.75</v>
       </c>
       <c r="J39" s="1">
-        <v>123.48505889002</v>
+        <v>94.738018119935</v>
       </c>
       <c r="K39">
         <v>0.0</v>
       </c>
       <c r="L39">
         <v>0.0</v>
       </c>
       <c r="M39" s="1">
-        <v>8459100.0</v>
+        <v>7371000.0</v>
       </c>
       <c r="N39" s="1">
-        <v>8459100.0</v>
+        <v>7371000.0</v>
       </c>
       <c r="O39" s="1">
-        <v>5.2</v>
+        <v>4.47</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
         <v>106</v>
       </c>
       <c r="B40" t="s">
         <v>107</v>
       </c>
       <c r="C40" s="1">
         <v>90000.0</v>
       </c>
       <c r="D40" s="1">
-        <v>80.19</v>
+        <v>79.82</v>
       </c>
       <c r="E40" s="1">
         <v>90.9802184444</v>
       </c>
       <c r="F40" t="s">
         <v>8</v>
       </c>
       <c r="G40">
         <v>1.0</v>
       </c>
       <c r="H40" s="1">
         <v>8188219.66</v>
       </c>
       <c r="I40" s="1">
-        <v>-971119.66</v>
+        <v>-1004419.66</v>
       </c>
       <c r="J40" s="1">
-        <v>-11.859961021124</v>
+        <v>-12.2666428321</v>
       </c>
       <c r="K40">
         <v>0.0</v>
       </c>
       <c r="L40">
         <v>0.0</v>
       </c>
       <c r="M40" s="1">
-        <v>7217100.0</v>
+        <v>7183800.0</v>
       </c>
       <c r="N40" s="1">
-        <v>7217100.0</v>
+        <v>7183800.0</v>
       </c>
       <c r="O40" s="1">
-        <v>4.44</v>
+        <v>4.36</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
         <v>108</v>
       </c>
       <c r="B41" t="s">
         <v>109</v>
       </c>
       <c r="C41" s="1">
         <v>50000.0</v>
       </c>
       <c r="D41" s="1">
-        <v>260.2</v>
+        <v>268.6</v>
       </c>
       <c r="E41" s="1">
         <v>109.7979152</v>
       </c>
       <c r="F41" t="s">
         <v>8</v>
       </c>
       <c r="G41">
         <v>1.0</v>
       </c>
       <c r="H41" s="1">
         <v>5489895.76</v>
       </c>
       <c r="I41" s="1">
-        <v>7520104.24</v>
+        <v>7940104.24</v>
       </c>
       <c r="J41" s="1">
-        <v>136.98082019685</v>
+        <v>144.6312386813</v>
       </c>
       <c r="K41">
         <v>0.0</v>
       </c>
       <c r="L41">
         <v>0.0</v>
       </c>
       <c r="M41" s="1">
-        <v>13010000.0</v>
+        <v>13430000.0</v>
       </c>
       <c r="N41" s="1">
-        <v>13010000.0</v>
+        <v>13430000.0</v>
       </c>
       <c r="O41" s="1">
-        <v>8.0</v>
+        <v>8.15</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
         <v>110</v>
       </c>
       <c r="B42" t="s">
         <v>111</v>
       </c>
       <c r="C42" s="1">
         <v>23000.0</v>
       </c>
       <c r="D42" s="1">
-        <v>47.62</v>
+        <v>52.1</v>
       </c>
       <c r="E42" s="1">
         <v>98.4921743478</v>
       </c>
       <c r="F42" t="s">
         <v>8</v>
       </c>
       <c r="G42">
         <v>1.0</v>
       </c>
       <c r="H42" s="1">
         <v>2265320.01</v>
       </c>
       <c r="I42" s="1">
-        <v>-1170060.01</v>
+        <v>-1067020.01</v>
       </c>
       <c r="J42" s="1">
-        <v>-51.650981090305</v>
+        <v>-47.102396362976</v>
       </c>
       <c r="K42">
         <v>0.0</v>
       </c>
       <c r="L42">
         <v>0.0</v>
       </c>
       <c r="M42" s="1">
-        <v>1095260.0</v>
+        <v>1198300.0</v>
       </c>
       <c r="N42" s="1">
-        <v>1095260.0</v>
+        <v>1198300.0</v>
       </c>
       <c r="O42" s="1">
-        <v>0.67</v>
+        <v>0.73</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
         <v>112</v>
       </c>
       <c r="B43" t="s">
         <v>113</v>
       </c>
       <c r="C43" s="1">
         <v>1802.0</v>
       </c>
       <c r="D43" s="1">
-        <v>38.5</v>
+        <v>46.95</v>
       </c>
       <c r="E43" s="1">
         <v>15.0</v>
       </c>
       <c r="F43" t="s">
         <v>8</v>
       </c>
       <c r="G43">
         <v>1.0</v>
       </c>
       <c r="H43" s="1">
         <v>27030.0</v>
       </c>
       <c r="I43" s="1">
-        <v>42347.0</v>
+        <v>57573.9</v>
       </c>
       <c r="J43" s="1">
-        <v>156.66666666667</v>
+        <v>213.0</v>
       </c>
       <c r="K43">
         <v>0.0</v>
       </c>
       <c r="L43">
         <v>0.0</v>
       </c>
       <c r="M43" s="1">
-        <v>69377.0</v>
+        <v>84603.9</v>
       </c>
       <c r="N43" s="1">
-        <v>69377.0</v>
+        <v>84603.9</v>
       </c>
       <c r="O43" s="1">
-        <v>0.04</v>
+        <v>0.05</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
         <v>114</v>
       </c>
       <c r="B44" t="s">
         <v>115</v>
       </c>
       <c r="C44" s="1">
         <v>105000.0</v>
       </c>
       <c r="D44" s="1">
-        <v>71.4</v>
+        <v>68.44</v>
       </c>
       <c r="E44" s="1">
         <v>28.643883619</v>
       </c>
       <c r="F44" t="s">
         <v>8</v>
       </c>
       <c r="G44">
         <v>1.0</v>
       </c>
       <c r="H44" s="1">
         <v>3007607.78</v>
       </c>
       <c r="I44" s="1">
-        <v>4489392.22</v>
+        <v>4178592.22</v>
       </c>
       <c r="J44" s="1">
-        <v>149.26787494877</v>
+        <v>138.93408069319</v>
       </c>
       <c r="K44">
         <v>0.0</v>
       </c>
       <c r="L44">
         <v>0.0</v>
       </c>
       <c r="M44" s="1">
-        <v>7497000.0</v>
+        <v>7186200.0</v>
       </c>
       <c r="N44" s="1">
-        <v>7497000.0</v>
+        <v>7186200.0</v>
       </c>
       <c r="O44" s="1">
-        <v>4.61</v>
+        <v>4.36</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
         <v>116</v>
       </c>
       <c r="B45" t="s">
         <v>117</v>
       </c>
       <c r="C45" s="1">
         <v>15000.0</v>
       </c>
       <c r="D45" s="1">
-        <v>39.64</v>
+        <v>43.32</v>
       </c>
       <c r="E45" s="1">
         <v>59.4699473333</v>
       </c>
       <c r="F45" t="s">
         <v>8</v>
       </c>
       <c r="G45">
         <v>1.0</v>
       </c>
       <c r="H45" s="1">
         <v>892049.21</v>
       </c>
       <c r="I45" s="1">
-        <v>-297449.21</v>
+        <v>-242249.21</v>
       </c>
       <c r="J45" s="1">
-        <v>-33.344484437131</v>
+        <v>-27.156485010507</v>
       </c>
       <c r="K45">
         <v>0.0</v>
       </c>
       <c r="L45">
         <v>0.0</v>
       </c>
       <c r="M45" s="1">
-        <v>594600.0</v>
+        <v>649800.0</v>
       </c>
       <c r="N45" s="1">
-        <v>594600.0</v>
+        <v>649800.0</v>
       </c>
       <c r="O45" s="1">
-        <v>0.37</v>
+        <v>0.39</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
         <v>118</v>
       </c>
       <c r="B46" t="s">
         <v>119</v>
       </c>
       <c r="C46" s="1">
         <v>9000.0</v>
       </c>
       <c r="D46" s="1">
-        <v>63.74</v>
+        <v>126.95</v>
       </c>
       <c r="E46" s="1">
         <v>111.6129077778</v>
       </c>
       <c r="F46" t="s">
         <v>8</v>
       </c>
       <c r="G46">
         <v>1.0</v>
       </c>
       <c r="H46" s="1">
         <v>1004516.17</v>
       </c>
       <c r="I46" s="1">
-        <v>-430856.17</v>
+        <v>138033.83</v>
       </c>
       <c r="J46" s="1">
-        <v>-42.891909843522</v>
+        <v>13.741324840993</v>
       </c>
       <c r="K46">
         <v>0.0</v>
       </c>
       <c r="L46">
         <v>0.0</v>
       </c>
       <c r="M46" s="1">
-        <v>573660.0</v>
+        <v>1142550.0</v>
       </c>
       <c r="N46" s="1">
-        <v>573660.0</v>
+        <v>1142550.0</v>
       </c>
       <c r="O46" s="1">
-        <v>0.35</v>
+        <v>0.69</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
         <v>120</v>
       </c>
       <c r="B47" t="s">
         <v>121</v>
       </c>
       <c r="C47" s="1">
         <v>160000.0</v>
       </c>
       <c r="D47" s="1">
-        <v>33.895</v>
+        <v>46.015</v>
       </c>
       <c r="E47" s="1">
         <v>28.0368719375</v>
       </c>
       <c r="F47" t="s">
         <v>8</v>
       </c>
       <c r="G47">
         <v>1.0</v>
       </c>
       <c r="H47" s="1">
         <v>4485899.51</v>
       </c>
       <c r="I47" s="1">
-        <v>937300.49</v>
+        <v>2876500.49</v>
       </c>
       <c r="J47" s="1">
-        <v>20.894371082334</v>
+        <v>64.123159325965</v>
       </c>
       <c r="K47">
         <v>0.0</v>
       </c>
       <c r="L47">
         <v>0.0</v>
       </c>
       <c r="M47" s="1">
-        <v>5423200.0</v>
+        <v>7362400.0</v>
       </c>
       <c r="N47" s="1">
-        <v>5423200.0</v>
+        <v>7362400.0</v>
       </c>
       <c r="O47" s="1">
-        <v>3.34</v>
+        <v>4.47</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
         <v>122</v>
       </c>
       <c r="B48" t="s">
         <v>123</v>
       </c>
       <c r="C48" s="1">
         <v>20000.0</v>
       </c>
       <c r="D48" s="1">
-        <v>39.12</v>
+        <v>40.3</v>
       </c>
       <c r="E48" s="1">
         <v>21.361331</v>
       </c>
       <c r="F48" t="s">
         <v>8</v>
       </c>
       <c r="G48">
         <v>1.0</v>
       </c>
       <c r="H48" s="1">
         <v>427226.62</v>
       </c>
       <c r="I48" s="1">
-        <v>355173.38</v>
+        <v>378773.38</v>
       </c>
       <c r="J48" s="1">
-        <v>83.134655794623</v>
+        <v>88.658656148346</v>
       </c>
       <c r="K48">
         <v>0.0</v>
       </c>
       <c r="L48">
         <v>0.0</v>
       </c>
       <c r="M48" s="1">
-        <v>782400.0</v>
+        <v>806000.0</v>
       </c>
       <c r="N48" s="1">
-        <v>782400.0</v>
+        <v>806000.0</v>
       </c>
       <c r="O48" s="1">
-        <v>0.48</v>
+        <v>0.49</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
         <v>124</v>
       </c>
       <c r="B49" t="s">
         <v>125</v>
       </c>
       <c r="C49" s="1">
         <v>10000.0</v>
       </c>
       <c r="D49" s="1">
-        <v>49.57</v>
+        <v>57.54</v>
       </c>
       <c r="E49" s="1">
         <v>108.672405</v>
       </c>
       <c r="F49" t="s">
         <v>8</v>
       </c>
       <c r="G49">
         <v>1.0</v>
       </c>
       <c r="H49" s="1">
         <v>1086724.05</v>
       </c>
       <c r="I49" s="1">
-        <v>-591024.05</v>
+        <v>-511324.05</v>
       </c>
       <c r="J49" s="1">
-        <v>-54.385844318068</v>
+        <v>-47.051875772879</v>
       </c>
       <c r="K49">
         <v>0.0</v>
       </c>
       <c r="L49">
         <v>0.0</v>
       </c>
       <c r="M49" s="1">
-        <v>495700.0</v>
+        <v>575400.0</v>
       </c>
       <c r="N49" s="1">
-        <v>495700.0</v>
+        <v>575400.0</v>
       </c>
       <c r="O49" s="1">
-        <v>0.3</v>
+        <v>0.35</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
         <v>126</v>
       </c>
       <c r="B50" t="s">
         <v>127</v>
       </c>
       <c r="C50" s="1">
         <v>165000.0</v>
       </c>
       <c r="D50" s="1">
-        <v>78.61</v>
+        <v>79.29</v>
       </c>
       <c r="E50" s="1">
         <v>48.3668532121</v>
       </c>
       <c r="F50" t="s">
         <v>8</v>
       </c>
       <c r="G50">
         <v>1.0</v>
       </c>
       <c r="H50" s="1">
         <v>7980530.78</v>
       </c>
       <c r="I50" s="1">
-        <v>4990119.22</v>
+        <v>5102319.22</v>
       </c>
       <c r="J50" s="1">
-        <v>62.528663287732</v>
+        <v>63.934584812165</v>
       </c>
       <c r="K50">
         <v>0.0</v>
       </c>
       <c r="L50">
         <v>0.0</v>
       </c>
       <c r="M50" s="1">
-        <v>12970650.0</v>
+        <v>13082850.0</v>
       </c>
       <c r="N50" s="1">
-        <v>12970650.0</v>
+        <v>13082850.0</v>
       </c>
       <c r="O50" s="1">
-        <v>7.98</v>
+        <v>7.94</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
         <v>128</v>
       </c>
       <c r="B51" t="s">
         <v>129</v>
       </c>
       <c r="C51" s="1">
         <v>12500.0</v>
       </c>
       <c r="D51" s="1">
-        <v>102.45</v>
+        <v>103.1</v>
       </c>
       <c r="E51" s="1">
         <v>76.0901648</v>
       </c>
       <c r="F51" t="s">
         <v>8</v>
       </c>
       <c r="G51">
         <v>1.0</v>
       </c>
       <c r="H51" s="1">
         <v>951127.06</v>
       </c>
       <c r="I51" s="1">
-        <v>329497.94</v>
+        <v>337622.94</v>
       </c>
       <c r="J51" s="1">
-        <v>34.642894083993</v>
+        <v>35.497143778035</v>
       </c>
       <c r="K51">
         <v>0.0</v>
       </c>
       <c r="L51">
         <v>0.0</v>
       </c>
       <c r="M51" s="1">
-        <v>1280625.0</v>
+        <v>1288750.0</v>
       </c>
       <c r="N51" s="1">
-        <v>1280625.0</v>
+        <v>1288750.0</v>
       </c>
       <c r="O51" s="1">
-        <v>0.79</v>
+        <v>0.78</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
         <v>130</v>
       </c>
       <c r="B52" t="s">
         <v>131</v>
       </c>
       <c r="C52" s="1">
         <v>60000.0</v>
       </c>
       <c r="D52" s="1">
-        <v>35.1</v>
+        <v>35.94</v>
       </c>
       <c r="E52" s="1">
         <v>28.6797525</v>
       </c>
       <c r="F52" t="s">
         <v>8</v>
       </c>
       <c r="G52">
         <v>1.0</v>
       </c>
       <c r="H52" s="1">
         <v>1720785.15</v>
       </c>
       <c r="I52" s="1">
-        <v>385214.85</v>
+        <v>435614.85</v>
       </c>
       <c r="J52" s="1">
-        <v>22.385993393771</v>
+        <v>25.314888962169</v>
       </c>
       <c r="K52">
         <v>0.0</v>
       </c>
       <c r="L52">
         <v>0.0</v>
       </c>
       <c r="M52" s="1">
-        <v>2106000.0</v>
+        <v>2156400.0</v>
       </c>
       <c r="N52" s="1">
-        <v>2106000.0</v>
+        <v>2156400.0</v>
       </c>
       <c r="O52" s="1">
-        <v>1.3</v>
+        <v>1.31</v>
       </c>
       <c r="P52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
         <v>132</v>
       </c>
       <c r="B53" t="s">
         <v>133</v>
       </c>
       <c r="C53" s="1">
-        <v>33000.0</v>
+        <v>30000.0</v>
       </c>
       <c r="D53" s="1">
-        <v>135.65</v>
+        <v>128.5</v>
       </c>
       <c r="E53" s="1">
         <v>104.83113</v>
       </c>
       <c r="F53" t="s">
         <v>8</v>
       </c>
       <c r="G53">
         <v>1.0</v>
       </c>
       <c r="H53" s="1">
-        <v>3459427.29</v>
+        <v>3144933.9</v>
       </c>
       <c r="I53" s="1">
-        <v>1017022.71</v>
+        <v>710066.1</v>
       </c>
       <c r="J53" s="1">
-        <v>29.39858608793</v>
+        <v>22.578092976771</v>
       </c>
       <c r="K53">
         <v>0.0</v>
       </c>
       <c r="L53">
         <v>0.0</v>
       </c>
       <c r="M53" s="1">
-        <v>4476450.0</v>
+        <v>3855000.0</v>
       </c>
       <c r="N53" s="1">
-        <v>4476450.0</v>
+        <v>3855000.0</v>
       </c>
       <c r="O53" s="1">
-        <v>2.75</v>
+        <v>2.34</v>
       </c>
       <c r="P53">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
         <v>134</v>
       </c>
       <c r="B54" t="s">
         <v>135</v>
       </c>
       <c r="C54" s="1">
         <v>15000.0</v>
       </c>
       <c r="D54" s="1">
-        <v>107.4</v>
+        <v>121.0</v>
       </c>
       <c r="E54" s="1">
         <v>147.5522153333</v>
       </c>
       <c r="F54" t="s">
         <v>8</v>
       </c>
       <c r="G54">
         <v>1.0</v>
       </c>
       <c r="H54" s="1">
         <v>2213283.23</v>
       </c>
       <c r="I54" s="1">
-        <v>-602283.23</v>
+        <v>-398283.23</v>
       </c>
       <c r="J54" s="1">
-        <v>-27.212207720925</v>
+        <v>-17.995131603649</v>
       </c>
       <c r="K54">
         <v>0.0</v>
       </c>
       <c r="L54">
         <v>0.0</v>
       </c>
       <c r="M54" s="1">
-        <v>1611000.0</v>
+        <v>1815000.0</v>
       </c>
       <c r="N54" s="1">
-        <v>1611000.0</v>
+        <v>1815000.0</v>
       </c>
       <c r="O54" s="1">
-        <v>0.99</v>
+        <v>1.1</v>
       </c>
       <c r="P54">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
         <v>136</v>
       </c>
       <c r="B55" t="s">
         <v>137</v>
       </c>
       <c r="C55" s="1">
         <v>48000.0</v>
       </c>
       <c r="D55" s="1">
         <v>0.001</v>
       </c>
       <c r="E55" s="1">
         <v>0.0</v>
       </c>
       <c r="F55" t="s">
         <v>8</v>
       </c>
       <c r="G55">
@@ -3795,86 +3801,136 @@
       </c>
       <c r="M56" s="1">
         <v>48.0</v>
       </c>
       <c r="N56" s="1">
         <v>48.0</v>
       </c>
       <c r="O56" s="1">
         <v>0.0</v>
       </c>
       <c r="P56">
         <v>1</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" t="s">
         <v>140</v>
       </c>
       <c r="B57" t="s">
         <v>141</v>
       </c>
       <c r="C57" s="1">
         <v>835758.0</v>
       </c>
       <c r="D57" s="1">
-        <v>0.2471</v>
+        <v>0.25</v>
       </c>
       <c r="E57" s="1">
         <v>4.5415471345</v>
       </c>
       <c r="F57" t="s">
         <v>8</v>
       </c>
       <c r="G57">
         <v>1.0</v>
       </c>
       <c r="H57" s="1">
         <v>3795634.35</v>
       </c>
       <c r="I57" s="1">
-        <v>-3589118.55</v>
+        <v>-3586694.85</v>
       </c>
       <c r="J57" s="1">
-        <v>-94.559122903922</v>
+        <v>-94.495267964892</v>
       </c>
       <c r="K57">
         <v>0.0</v>
       </c>
       <c r="L57">
         <v>0.0</v>
       </c>
       <c r="M57" s="1">
-        <v>206515.8</v>
+        <v>208939.5</v>
       </c>
       <c r="N57" s="1">
-        <v>206515.8</v>
+        <v>208939.5</v>
       </c>
       <c r="O57" s="1">
         <v>0.13</v>
       </c>
       <c r="P57">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="58" spans="1:16">
+      <c r="A58" t="s">
+        <v>142</v>
+      </c>
+      <c r="B58" t="s">
+        <v>143</v>
+      </c>
+      <c r="C58" s="1">
+        <v>60.0</v>
+      </c>
+      <c r="D58" s="1">
+        <v>8055.5</v>
+      </c>
+      <c r="E58" s="1">
+        <v>8238.775</v>
+      </c>
+      <c r="F58" t="s">
+        <v>8</v>
+      </c>
+      <c r="G58">
+        <v>1.0</v>
+      </c>
+      <c r="H58" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I58" s="1">
+        <v>-109965.0</v>
+      </c>
+      <c r="J58" s="1">
+        <v>0</v>
+      </c>
+      <c r="K58">
+        <v>0.0</v>
+      </c>
+      <c r="L58">
+        <v>0.0</v>
+      </c>
+      <c r="M58" s="1">
+        <v>-109965.0</v>
+      </c>
+      <c r="N58" s="1">
+        <v>-109965.0</v>
+      </c>
+      <c r="O58" s="1">
+        <v>-0.07</v>
+      </c>
+      <c r="P58">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>