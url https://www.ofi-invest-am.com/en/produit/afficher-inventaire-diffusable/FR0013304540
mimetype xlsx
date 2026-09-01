--- v4 (2026-07-31)
+++ v5 (2026-09-01)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="144">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="146">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>C</t>
   </si>
   <si>
     <t>FR0011093707</t>
   </si>
   <si>
@@ -298,50 +298,56 @@
   <si>
     <t>FR0000121014</t>
   </si>
   <si>
     <t>LVMH</t>
   </si>
   <si>
     <t>FR0000053225</t>
   </si>
   <si>
     <t>METROPOLE TELEVISION SA</t>
   </si>
   <si>
     <t>FR0011341205</t>
   </si>
   <si>
     <t>NANOBIOTIX SA</t>
   </si>
   <si>
     <t>FR0000044448</t>
   </si>
   <si>
     <t>NEXANS SA</t>
   </si>
   <si>
+    <t>FR0000008997</t>
+  </si>
+  <si>
+    <t>Ofi Invest ESG Liquidités PART C/D</t>
+  </si>
+  <si>
     <t>FR0000133308</t>
   </si>
   <si>
     <t>ORANGE SA</t>
   </si>
   <si>
     <t>NL0015001W49</t>
   </si>
   <si>
     <t>PLUXEE NV</t>
   </si>
   <si>
     <t>FR0000130577</t>
   </si>
   <si>
     <t>PUBLICIS GROUPE SA</t>
   </si>
   <si>
     <t>FR0000131906</t>
   </si>
   <si>
     <t>RENAULT SA</t>
   </si>
   <si>
     <t>FR0010451203</t>
@@ -442,54 +448,54 @@
   <si>
     <t>FR0010282822</t>
   </si>
   <si>
     <t>VUSIONGROUP SA</t>
   </si>
   <si>
     <t>FR0014014SF6</t>
   </si>
   <si>
     <t>WAGA ENERGY BSA 25 ADJUSTMENT</t>
   </si>
   <si>
     <t>FR0014014SG4</t>
   </si>
   <si>
     <t>WAGA ENERGY COMPLE.PRIX SUPPL</t>
   </si>
   <si>
     <t>FR0011981968</t>
   </si>
   <si>
     <t>WORLDLINE SA</t>
   </si>
   <si>
-    <t>CF150526</t>
-[...2 lines deleted...]
-    <t>CAC40 10 EURO MAY 26</t>
+    <t>CF190626</t>
+  </si>
+  <si>
+    <t>CAC40 10 EURO JUN 26</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -853,183 +859,183 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
-        <v>7465.39</v>
+        <v>7464.23</v>
       </c>
       <c r="D2">
-        <v>290.91</v>
+        <v>300.31</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>2171821.53</v>
+        <v>2241597.79</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>2171821.53</v>
+        <v>2241597.79</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
-        <v>1040259.12</v>
+        <v>1104803.75</v>
       </c>
       <c r="D3">
-        <v>156.28</v>
+        <v>156.9</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>162572845.62</v>
+        <v>173350688.68</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>162572845.62</v>
+        <v>173350688.68</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="1">
         <v>156.0</v>
       </c>
       <c r="D4">
-        <v>150.78</v>
+        <v>155.35</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>23521.88</v>
+        <v>24235.49</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>23521.88</v>
+        <v>24235.49</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
         <v>13</v>
       </c>
       <c r="B5" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="1">
-        <v>426.0</v>
+        <v>586.0</v>
       </c>
       <c r="D5">
-        <v>105.53</v>
+        <v>109.02</v>
       </c>
       <c r="E5" t="s">
         <v>8</v>
       </c>
       <c r="F5">
-        <v>44958.75</v>
+        <v>63888.47</v>
       </c>
       <c r="G5" t="s">
         <v>8</v>
       </c>
       <c r="H5">
-        <v>44958.75</v>
+        <v>63888.47</v>
       </c>
       <c r="I5" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P58"/>
+  <dimension ref="A1:P59"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O58" sqref="O58"/>
+      <selection activeCell="O59" sqref="O59"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>15</v>
       </c>
       <c r="B1" t="s">
         <v>16</v>
       </c>
       <c r="C1" t="s">
         <v>17</v>
       </c>
       <c r="D1" t="s">
         <v>18</v>
       </c>
       <c r="E1" t="s">
         <v>19</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>20</v>
@@ -1051,2734 +1057,2734 @@
       </c>
       <c r="M1" t="s">
         <v>26</v>
       </c>
       <c r="N1" t="s">
         <v>27</v>
       </c>
       <c r="O1" t="s">
         <v>28</v>
       </c>
       <c r="P1" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>30</v>
       </c>
       <c r="B2" t="s">
         <v>31</v>
       </c>
       <c r="C2" s="1">
         <v>10000.0</v>
       </c>
       <c r="D2" s="1">
-        <v>36.3</v>
+        <v>57.4</v>
       </c>
       <c r="E2" s="1">
         <v>3.68</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
         <v>1.0</v>
       </c>
       <c r="H2" s="1">
         <v>36800.0</v>
       </c>
       <c r="I2" s="1">
-        <v>326200.0</v>
+        <v>537200.0</v>
       </c>
       <c r="J2" s="1">
-        <v>886.41304347826</v>
+        <v>1459.7826086957</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>363000.0</v>
+        <v>574000.0</v>
       </c>
       <c r="N2" s="1">
-        <v>363000.0</v>
+        <v>574000.0</v>
       </c>
       <c r="O2" s="1">
-        <v>0.22</v>
+        <v>0.33</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>32</v>
       </c>
       <c r="B3" t="s">
         <v>33</v>
       </c>
       <c r="C3" s="1">
         <v>30000.0</v>
       </c>
       <c r="D3" s="1">
-        <v>105.28</v>
+        <v>105.86</v>
       </c>
       <c r="E3" s="1">
         <v>103.86</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
         <v>1.0</v>
       </c>
       <c r="H3" s="1">
         <v>3115800.0</v>
       </c>
       <c r="I3" s="1">
-        <v>42600.0</v>
+        <v>60000.0</v>
       </c>
       <c r="J3" s="1">
-        <v>1.367225110726</v>
+        <v>1.9256691700366</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
       <c r="M3" s="1">
-        <v>3158400.0</v>
+        <v>3175800.0</v>
       </c>
       <c r="N3" s="1">
-        <v>3158400.0</v>
+        <v>3175800.0</v>
       </c>
       <c r="O3" s="1">
-        <v>1.92</v>
+        <v>1.81</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>34</v>
       </c>
       <c r="B4" t="s">
         <v>35</v>
       </c>
       <c r="C4" s="1">
         <v>250000.0</v>
       </c>
       <c r="D4" s="1">
-        <v>2.48</v>
+        <v>2.625</v>
       </c>
       <c r="E4" s="1">
         <v>8.04318604</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
         <v>1.0</v>
       </c>
       <c r="H4" s="1">
         <v>2010796.51</v>
       </c>
       <c r="I4" s="1">
-        <v>-1390796.51</v>
+        <v>-1354546.51</v>
       </c>
       <c r="J4" s="1">
-        <v>-69.166447379601</v>
+        <v>-67.363679182037</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4" s="1">
-        <v>620000.0</v>
+        <v>656250.0</v>
       </c>
       <c r="N4" s="1">
-        <v>620000.0</v>
+        <v>656250.0</v>
       </c>
       <c r="O4" s="1">
-        <v>0.38</v>
+        <v>0.37</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>36</v>
       </c>
       <c r="B5" t="s">
         <v>37</v>
       </c>
       <c r="C5" s="1">
-        <v>52000.0</v>
+        <v>60000.0</v>
       </c>
       <c r="D5" s="1">
-        <v>174.88</v>
+        <v>173.18</v>
       </c>
       <c r="E5" s="1">
-        <v>125.5742582692</v>
+        <v>131.9253071667</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
       <c r="G5">
         <v>1.0</v>
       </c>
       <c r="H5" s="1">
-        <v>6529861.43</v>
+        <v>7915518.43</v>
       </c>
       <c r="I5" s="1">
-        <v>2563898.57</v>
+        <v>2475281.57</v>
       </c>
       <c r="J5" s="1">
-        <v>39.264211001795</v>
+        <v>31.271250163712</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5" s="1">
-        <v>9093760.0</v>
+        <v>10390800.0</v>
       </c>
       <c r="N5" s="1">
-        <v>9093760.0</v>
+        <v>10390800.0</v>
       </c>
       <c r="O5" s="1">
-        <v>5.52</v>
+        <v>5.91</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>38</v>
       </c>
       <c r="B6" t="s">
         <v>39</v>
       </c>
       <c r="C6" s="1">
         <v>70000.0</v>
       </c>
       <c r="D6" s="1">
-        <v>45.38</v>
+        <v>51.05</v>
       </c>
       <c r="E6" s="1">
         <v>36.9984684286</v>
       </c>
       <c r="F6" t="s">
         <v>8</v>
       </c>
       <c r="G6">
         <v>1.0</v>
       </c>
       <c r="H6" s="1">
         <v>2589892.79</v>
       </c>
       <c r="I6" s="1">
-        <v>586707.21</v>
+        <v>983607.21</v>
       </c>
       <c r="J6" s="1">
-        <v>22.653725755188</v>
+        <v>37.978684438131</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
         <v>0.0</v>
       </c>
       <c r="M6" s="1">
-        <v>3176600.0</v>
+        <v>3573500.0</v>
       </c>
       <c r="N6" s="1">
-        <v>3176600.0</v>
+        <v>3573500.0</v>
       </c>
       <c r="O6" s="1">
-        <v>1.93</v>
+        <v>2.03</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>40</v>
       </c>
       <c r="B7" t="s">
         <v>41</v>
       </c>
       <c r="C7" s="1">
         <v>86000.0</v>
       </c>
       <c r="D7" s="1">
-        <v>40.94</v>
+        <v>39.57</v>
       </c>
       <c r="E7" s="1">
         <v>26.3515298837</v>
       </c>
       <c r="F7" t="s">
         <v>8</v>
       </c>
       <c r="G7">
         <v>1.0</v>
       </c>
       <c r="H7" s="1">
         <v>2266231.57</v>
       </c>
       <c r="I7" s="1">
-        <v>1254608.43</v>
+        <v>1136788.43</v>
       </c>
       <c r="J7" s="1">
-        <v>55.360998699705</v>
+        <v>50.162059563931</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7">
         <v>0.0</v>
       </c>
       <c r="M7" s="1">
-        <v>3520840.0</v>
+        <v>3403020.0</v>
       </c>
       <c r="N7" s="1">
-        <v>3520840.0</v>
+        <v>3403020.0</v>
       </c>
       <c r="O7" s="1">
-        <v>2.14</v>
+        <v>1.94</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>42</v>
       </c>
       <c r="B8" t="s">
         <v>43</v>
       </c>
       <c r="C8" s="1">
         <v>220000.0</v>
       </c>
       <c r="D8" s="1">
-        <v>11.48</v>
+        <v>11.39</v>
       </c>
       <c r="E8" s="1">
         <v>8.6304381364</v>
       </c>
       <c r="F8" t="s">
         <v>8</v>
       </c>
       <c r="G8">
         <v>1.0</v>
       </c>
       <c r="H8" s="1">
         <v>1898696.39</v>
       </c>
       <c r="I8" s="1">
-        <v>626903.61</v>
+        <v>607103.61</v>
       </c>
       <c r="J8" s="1">
-        <v>33.017580551675</v>
+        <v>31.974759798221</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
         <v>0.0</v>
       </c>
       <c r="M8" s="1">
-        <v>2525600.0</v>
+        <v>2505800.0</v>
       </c>
       <c r="N8" s="1">
-        <v>2525600.0</v>
+        <v>2505800.0</v>
       </c>
       <c r="O8" s="1">
-        <v>1.53</v>
+        <v>1.43</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>44</v>
       </c>
       <c r="B9" t="s">
         <v>45</v>
       </c>
       <c r="C9" s="1">
         <v>30000.0</v>
       </c>
       <c r="D9" s="1">
-        <v>71.7</v>
+        <v>71.5</v>
       </c>
       <c r="E9" s="1">
         <v>89.9300146667</v>
       </c>
       <c r="F9" t="s">
         <v>8</v>
       </c>
       <c r="G9">
         <v>1.0</v>
       </c>
       <c r="H9" s="1">
         <v>2697900.44</v>
       </c>
       <c r="I9" s="1">
-        <v>-546900.44</v>
+        <v>-552900.44</v>
       </c>
       <c r="J9" s="1">
-        <v>-20.271335142375</v>
+        <v>-20.493730302368</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9">
         <v>0.0</v>
       </c>
       <c r="M9" s="1">
-        <v>2151000.0</v>
+        <v>2145000.0</v>
       </c>
       <c r="N9" s="1">
-        <v>2151000.0</v>
+        <v>2145000.0</v>
       </c>
       <c r="O9" s="1">
-        <v>1.31</v>
+        <v>1.22</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
         <v>46</v>
       </c>
       <c r="B10" t="s">
         <v>47</v>
       </c>
       <c r="C10" s="1">
         <v>105000.0</v>
       </c>
       <c r="D10" s="1">
-        <v>89.23</v>
+        <v>92.58</v>
       </c>
       <c r="E10" s="1">
         <v>66.2457164762</v>
       </c>
       <c r="F10" t="s">
         <v>8</v>
       </c>
       <c r="G10">
         <v>1.0</v>
       </c>
       <c r="H10" s="1">
         <v>6955800.23</v>
       </c>
       <c r="I10" s="1">
-        <v>2413349.77</v>
+        <v>2765099.77</v>
       </c>
       <c r="J10" s="1">
-        <v>34.695501454906</v>
+        <v>39.752432194275</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10">
         <v>0.0</v>
       </c>
       <c r="M10" s="1">
-        <v>9369150.0</v>
+        <v>9720900.0</v>
       </c>
       <c r="N10" s="1">
-        <v>9369150.0</v>
+        <v>9720900.0</v>
       </c>
       <c r="O10" s="1">
-        <v>5.68</v>
+        <v>5.53</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
         <v>48</v>
       </c>
       <c r="B11" t="s">
         <v>49</v>
       </c>
       <c r="C11" s="1">
         <v>40000.0</v>
       </c>
       <c r="D11" s="1">
-        <v>77.64</v>
+        <v>76.16</v>
       </c>
       <c r="E11" s="1">
         <v>45.10074</v>
       </c>
       <c r="F11" t="s">
         <v>8</v>
       </c>
       <c r="G11">
         <v>1.0</v>
       </c>
       <c r="H11" s="1">
         <v>1804029.6</v>
       </c>
       <c r="I11" s="1">
-        <v>1301570.4</v>
+        <v>1242370.4</v>
       </c>
       <c r="J11" s="1">
-        <v>72.147951452681</v>
+        <v>68.866408843846</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11">
         <v>0.0</v>
       </c>
       <c r="M11" s="1">
-        <v>3105600.0</v>
+        <v>3046400.0</v>
       </c>
       <c r="N11" s="1">
-        <v>3105600.0</v>
+        <v>3046400.0</v>
       </c>
       <c r="O11" s="1">
-        <v>1.88</v>
+        <v>1.73</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
         <v>50</v>
       </c>
       <c r="B12" t="s">
         <v>51</v>
       </c>
       <c r="C12" s="1">
         <v>125000.0</v>
       </c>
       <c r="D12" s="1">
-        <v>16.595</v>
+        <v>16.45</v>
       </c>
       <c r="E12" s="1">
         <v>17.27142</v>
       </c>
       <c r="F12" t="s">
         <v>8</v>
       </c>
       <c r="G12">
         <v>1.0</v>
       </c>
       <c r="H12" s="1">
         <v>2158927.5</v>
       </c>
       <c r="I12" s="1">
-        <v>-84552.5</v>
+        <v>-102677.5</v>
       </c>
       <c r="J12" s="1">
-        <v>-3.9164122000391</v>
+        <v>-4.7559494239617</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12" s="1">
-        <v>2074375.0</v>
+        <v>2056250.0</v>
       </c>
       <c r="N12" s="1">
-        <v>2074375.0</v>
+        <v>2056250.0</v>
       </c>
       <c r="O12" s="1">
-        <v>1.26</v>
+        <v>1.17</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
         <v>52</v>
       </c>
       <c r="B13" t="s">
         <v>53</v>
       </c>
       <c r="C13" s="1">
         <v>55000.0</v>
       </c>
       <c r="D13" s="1">
-        <v>66.74</v>
+        <v>61.36</v>
       </c>
       <c r="E13" s="1">
         <v>64.7658125455</v>
       </c>
       <c r="F13" t="s">
         <v>8</v>
       </c>
       <c r="G13">
         <v>1.0</v>
       </c>
       <c r="H13" s="1">
         <v>3562119.69</v>
       </c>
       <c r="I13" s="1">
-        <v>108580.31</v>
+        <v>-187319.69</v>
       </c>
       <c r="J13" s="1">
-        <v>3.0481937567909</v>
+        <v>-5.2586579425129</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
       <c r="L13">
         <v>0.0</v>
       </c>
       <c r="M13" s="1">
-        <v>3670700.0</v>
+        <v>3374800.0</v>
       </c>
       <c r="N13" s="1">
-        <v>3670700.0</v>
+        <v>3374800.0</v>
       </c>
       <c r="O13" s="1">
-        <v>2.23</v>
+        <v>1.92</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
         <v>54</v>
       </c>
       <c r="B14" t="s">
         <v>55</v>
       </c>
       <c r="C14" s="1">
         <v>92500.0</v>
       </c>
       <c r="D14" s="1">
         <v>20.0</v>
       </c>
       <c r="E14" s="1">
         <v>20.0</v>
       </c>
       <c r="F14" t="s">
         <v>8</v>
       </c>
       <c r="G14">
         <v>1.0</v>
       </c>
       <c r="H14" s="1">
         <v>1850000.0</v>
       </c>
       <c r="I14" s="1">
         <v>0.0</v>
       </c>
       <c r="J14" s="1">
         <v>0.0</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
       <c r="L14">
         <v>0.0</v>
       </c>
       <c r="M14" s="1">
         <v>1850000.0</v>
       </c>
       <c r="N14" s="1">
         <v>1850000.0</v>
       </c>
       <c r="O14" s="1">
-        <v>1.12</v>
+        <v>1.05</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
         <v>56</v>
       </c>
       <c r="B15" t="s">
         <v>57</v>
       </c>
       <c r="C15" s="1">
         <v>199839.0</v>
       </c>
       <c r="D15" s="1">
-        <v>28.07</v>
+        <v>26.66</v>
       </c>
       <c r="E15" s="1">
         <v>13.2491583725</v>
       </c>
       <c r="F15" t="s">
         <v>8</v>
       </c>
       <c r="G15">
         <v>1.0</v>
       </c>
       <c r="H15" s="1">
         <v>2647698.56</v>
       </c>
       <c r="I15" s="1">
-        <v>2961782.17</v>
+        <v>2680009.18</v>
       </c>
       <c r="J15" s="1">
-        <v>111.86251391095</v>
+        <v>101.2203284954</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15">
         <v>0.0</v>
       </c>
       <c r="M15" s="1">
-        <v>5609480.73</v>
+        <v>5327707.74</v>
       </c>
       <c r="N15" s="1">
-        <v>5609480.73</v>
+        <v>5327707.74</v>
       </c>
       <c r="O15" s="1">
-        <v>3.4</v>
+        <v>3.03</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
         <v>58</v>
       </c>
       <c r="B16" t="s">
         <v>59</v>
       </c>
       <c r="C16" s="1">
         <v>12000.0</v>
       </c>
       <c r="D16" s="1">
-        <v>181.25</v>
+        <v>172.8</v>
       </c>
       <c r="E16" s="1">
         <v>191.0573533333</v>
       </c>
       <c r="F16" t="s">
         <v>8</v>
       </c>
       <c r="G16">
         <v>1.0</v>
       </c>
       <c r="H16" s="1">
         <v>2292688.24</v>
       </c>
       <c r="I16" s="1">
-        <v>-117688.24</v>
+        <v>-219088.24</v>
       </c>
       <c r="J16" s="1">
-        <v>-5.1331985721705</v>
+        <v>-9.5559542801162</v>
       </c>
       <c r="K16">
         <v>0.0</v>
       </c>
       <c r="L16">
         <v>0.0</v>
       </c>
       <c r="M16" s="1">
-        <v>2175000.0</v>
+        <v>2073600.0</v>
       </c>
       <c r="N16" s="1">
-        <v>2175000.0</v>
+        <v>2073600.0</v>
       </c>
       <c r="O16" s="1">
-        <v>1.32</v>
+        <v>1.18</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
         <v>60</v>
       </c>
       <c r="B17" t="s">
         <v>61</v>
       </c>
       <c r="C17" s="1">
         <v>10000.0</v>
       </c>
       <c r="D17" s="1">
-        <v>64.85</v>
+        <v>66.55</v>
       </c>
       <c r="E17" s="1">
         <v>20.0</v>
       </c>
       <c r="F17" t="s">
         <v>8</v>
       </c>
       <c r="G17">
         <v>1.0</v>
       </c>
       <c r="H17" s="1">
         <v>200000.0</v>
       </c>
       <c r="I17" s="1">
-        <v>448500.0</v>
+        <v>465500.0</v>
       </c>
       <c r="J17" s="1">
-        <v>224.25</v>
+        <v>232.75</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17">
         <v>0.0</v>
       </c>
       <c r="M17" s="1">
-        <v>648500.0</v>
+        <v>665500.0</v>
       </c>
       <c r="N17" s="1">
-        <v>648500.0</v>
+        <v>665500.0</v>
       </c>
       <c r="O17" s="1">
-        <v>0.39</v>
+        <v>0.38</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
         <v>62</v>
       </c>
       <c r="B18" t="s">
         <v>63</v>
       </c>
       <c r="C18" s="1">
         <v>23485.0</v>
       </c>
       <c r="D18" s="1">
         <v>150.0</v>
       </c>
       <c r="E18" s="1">
         <v>149.0</v>
       </c>
       <c r="F18" t="s">
         <v>8</v>
       </c>
       <c r="G18">
         <v>1.0</v>
       </c>
       <c r="H18" s="1">
         <v>3499265.0</v>
       </c>
       <c r="I18" s="1">
         <v>23485.0</v>
       </c>
       <c r="J18" s="1">
         <v>0.67114093959732</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
       <c r="L18">
         <v>0.0</v>
       </c>
       <c r="M18" s="1">
         <v>3522750.0</v>
       </c>
       <c r="N18" s="1">
         <v>3522750.0</v>
       </c>
       <c r="O18" s="1">
-        <v>2.14</v>
+        <v>2.01</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
         <v>64</v>
       </c>
       <c r="B19" t="s">
         <v>65</v>
       </c>
       <c r="C19" s="1">
         <v>10000.0</v>
       </c>
       <c r="D19" s="1">
         <v>106.0</v>
       </c>
       <c r="E19" s="1">
         <v>104.0</v>
       </c>
       <c r="F19" t="s">
         <v>8</v>
       </c>
       <c r="G19">
         <v>1.0</v>
       </c>
       <c r="H19" s="1">
         <v>1040000.0</v>
       </c>
       <c r="I19" s="1">
         <v>20000.0</v>
       </c>
       <c r="J19" s="1">
         <v>1.9230769230769</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
       <c r="L19">
         <v>0.0</v>
       </c>
       <c r="M19" s="1">
         <v>1060000.0</v>
       </c>
       <c r="N19" s="1">
         <v>1060000.0</v>
       </c>
       <c r="O19" s="1">
-        <v>0.64</v>
+        <v>0.6</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
         <v>66</v>
       </c>
       <c r="B20" t="s">
         <v>67</v>
       </c>
       <c r="C20" s="1">
         <v>278255.0</v>
       </c>
       <c r="D20" s="1">
-        <v>0.0984</v>
+        <v>0.327</v>
       </c>
       <c r="E20" s="1">
         <v>5.4441911915</v>
       </c>
       <c r="F20" t="s">
         <v>8</v>
       </c>
       <c r="G20">
         <v>1.0</v>
       </c>
       <c r="H20" s="1">
         <v>1514873.42</v>
       </c>
       <c r="I20" s="1">
-        <v>-1487493.13</v>
+        <v>-1423884.03</v>
       </c>
       <c r="J20" s="1">
-        <v>-98.192569119075</v>
+        <v>-93.993597828127</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20">
         <v>0.0</v>
       </c>
       <c r="M20" s="1">
-        <v>27380.29</v>
+        <v>90989.39</v>
       </c>
       <c r="N20" s="1">
-        <v>27380.29</v>
+        <v>90989.39</v>
       </c>
       <c r="O20" s="1">
-        <v>0.02</v>
+        <v>0.05</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
         <v>68</v>
       </c>
       <c r="B21" t="s">
         <v>69</v>
       </c>
       <c r="C21" s="1">
         <v>2800.0</v>
       </c>
       <c r="D21" s="1">
-        <v>1623.5</v>
+        <v>1609.5</v>
       </c>
       <c r="E21" s="1">
         <v>1940.2523642857</v>
       </c>
       <c r="F21" t="s">
         <v>8</v>
       </c>
       <c r="G21">
         <v>1.0</v>
       </c>
       <c r="H21" s="1">
         <v>5432706.62</v>
       </c>
       <c r="I21" s="1">
-        <v>-886906.62</v>
+        <v>-926106.62</v>
       </c>
       <c r="J21" s="1">
-        <v>-16.325317784232</v>
+        <v>-17.046873405433</v>
       </c>
       <c r="K21">
         <v>0.0</v>
       </c>
       <c r="L21">
         <v>0.0</v>
       </c>
       <c r="M21" s="1">
-        <v>4545800.0</v>
+        <v>4506600.0</v>
       </c>
       <c r="N21" s="1">
-        <v>4545800.0</v>
+        <v>4506600.0</v>
       </c>
       <c r="O21" s="1">
-        <v>2.76</v>
+        <v>2.57</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
         <v>70</v>
       </c>
       <c r="B22" t="s">
         <v>71</v>
       </c>
       <c r="C22" s="1">
         <v>85000.0</v>
       </c>
       <c r="D22" s="1">
-        <v>22.24</v>
+        <v>22.4</v>
       </c>
       <c r="E22" s="1">
         <v>27.3893784706</v>
       </c>
       <c r="F22" t="s">
         <v>8</v>
       </c>
       <c r="G22">
         <v>1.0</v>
       </c>
       <c r="H22" s="1">
         <v>2328097.17</v>
       </c>
       <c r="I22" s="1">
-        <v>-437697.17</v>
+        <v>-424097.17</v>
       </c>
       <c r="J22" s="1">
-        <v>-18.800640095276</v>
+        <v>-18.216472038407</v>
       </c>
       <c r="K22">
         <v>0.0</v>
       </c>
       <c r="L22">
         <v>0.0</v>
       </c>
       <c r="M22" s="1">
-        <v>1890400.0</v>
+        <v>1904000.0</v>
       </c>
       <c r="N22" s="1">
-        <v>1890400.0</v>
+        <v>1904000.0</v>
       </c>
       <c r="O22" s="1">
-        <v>1.15</v>
+        <v>1.08</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
         <v>72</v>
       </c>
       <c r="B23" t="s">
         <v>73</v>
       </c>
       <c r="C23" s="1">
         <v>4000.0</v>
       </c>
       <c r="D23" s="1">
-        <v>167.0</v>
+        <v>151.8</v>
       </c>
       <c r="E23" s="1">
         <v>107.7144625</v>
       </c>
       <c r="F23" t="s">
         <v>8</v>
       </c>
       <c r="G23">
         <v>1.0</v>
       </c>
       <c r="H23" s="1">
         <v>430857.85</v>
       </c>
       <c r="I23" s="1">
-        <v>237142.15</v>
+        <v>176342.15</v>
       </c>
       <c r="J23" s="1">
-        <v>55.039533340288</v>
+        <v>40.928150665005</v>
       </c>
       <c r="K23">
         <v>0.0</v>
       </c>
       <c r="L23">
         <v>0.0</v>
       </c>
       <c r="M23" s="1">
-        <v>668000.0</v>
+        <v>607200.0</v>
       </c>
       <c r="N23" s="1">
-        <v>668000.0</v>
+        <v>607200.0</v>
       </c>
       <c r="O23" s="1">
-        <v>0.41</v>
+        <v>0.35</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
         <v>74</v>
       </c>
       <c r="B24" t="s">
         <v>75</v>
       </c>
       <c r="C24" s="1">
         <v>40000.0</v>
       </c>
       <c r="D24" s="1">
-        <v>18.9</v>
+        <v>18.64</v>
       </c>
       <c r="E24" s="1">
         <v>18.216797</v>
       </c>
       <c r="F24" t="s">
         <v>8</v>
       </c>
       <c r="G24">
         <v>1.0</v>
       </c>
       <c r="H24" s="1">
         <v>728671.88</v>
       </c>
       <c r="I24" s="1">
-        <v>27328.12</v>
+        <v>16928.12</v>
       </c>
       <c r="J24" s="1">
-        <v>3.7504013466253</v>
+        <v>2.3231471482061</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
       <c r="L24">
         <v>0.0</v>
       </c>
       <c r="M24" s="1">
-        <v>756000.0</v>
+        <v>745600.0</v>
       </c>
       <c r="N24" s="1">
-        <v>756000.0</v>
+        <v>745600.0</v>
       </c>
       <c r="O24" s="1">
-        <v>0.46</v>
+        <v>0.42</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
         <v>76</v>
       </c>
       <c r="B25" t="s">
         <v>77</v>
       </c>
       <c r="C25" s="1">
         <v>55000.0</v>
       </c>
       <c r="D25" s="1">
-        <v>27.65</v>
+        <v>24.65</v>
       </c>
       <c r="E25" s="1">
         <v>32.0843294545</v>
       </c>
       <c r="F25" t="s">
         <v>8</v>
       </c>
       <c r="G25">
         <v>1.0</v>
       </c>
       <c r="H25" s="1">
         <v>1764638.12</v>
       </c>
       <c r="I25" s="1">
-        <v>-243888.12</v>
+        <v>-408888.12</v>
       </c>
       <c r="J25" s="1">
-        <v>-13.8208575025</v>
+        <v>-23.17121654382</v>
       </c>
       <c r="K25">
         <v>0.0</v>
       </c>
       <c r="L25">
         <v>0.0</v>
       </c>
       <c r="M25" s="1">
-        <v>1520750.0</v>
+        <v>1355750.0</v>
       </c>
       <c r="N25" s="1">
-        <v>1520750.0</v>
+        <v>1355750.0</v>
       </c>
       <c r="O25" s="1">
-        <v>0.92</v>
+        <v>0.77</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
         <v>78</v>
       </c>
       <c r="B26" t="s">
         <v>79</v>
       </c>
       <c r="C26" s="1">
         <v>25000.0</v>
       </c>
       <c r="D26" s="1">
-        <v>183.08</v>
+        <v>177.42</v>
       </c>
       <c r="E26" s="1">
         <v>105.7503412</v>
       </c>
       <c r="F26" t="s">
         <v>8</v>
       </c>
       <c r="G26">
         <v>1.0</v>
       </c>
       <c r="H26" s="1">
         <v>2643758.53</v>
       </c>
       <c r="I26" s="1">
-        <v>1933241.47</v>
+        <v>1791741.47</v>
       </c>
       <c r="J26" s="1">
-        <v>73.124736925199</v>
+        <v>67.77250833116</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26" s="1">
-        <v>4577000.0</v>
+        <v>4435500.0</v>
       </c>
       <c r="N26" s="1">
-        <v>4577000.0</v>
+        <v>4435500.0</v>
       </c>
       <c r="O26" s="1">
-        <v>2.78</v>
+        <v>2.52</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
         <v>80</v>
       </c>
       <c r="B27" t="s">
         <v>81</v>
       </c>
       <c r="C27" s="1">
         <v>137750.0</v>
       </c>
       <c r="D27" s="1">
-        <v>2.285</v>
+        <v>2.3</v>
       </c>
       <c r="E27" s="1">
         <v>8.75</v>
       </c>
       <c r="F27" t="s">
         <v>8</v>
       </c>
       <c r="G27">
         <v>1.0</v>
       </c>
       <c r="H27" s="1">
         <v>1205312.5</v>
       </c>
       <c r="I27" s="1">
-        <v>-890553.75</v>
+        <v>-888487.5</v>
       </c>
       <c r="J27" s="1">
-        <v>-73.885714285714</v>
+        <v>-73.714285714286</v>
       </c>
       <c r="K27">
         <v>0.0</v>
       </c>
       <c r="L27">
         <v>0.0</v>
       </c>
       <c r="M27" s="1">
-        <v>314758.75</v>
+        <v>316825.0</v>
       </c>
       <c r="N27" s="1">
-        <v>314758.75</v>
+        <v>316825.0</v>
       </c>
       <c r="O27" s="1">
-        <v>0.19</v>
+        <v>0.18</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
         <v>82</v>
       </c>
       <c r="B28" t="s">
         <v>83</v>
       </c>
       <c r="C28" s="1">
         <v>38726.0</v>
       </c>
       <c r="D28" s="1">
-        <v>4.515</v>
+        <v>4.055</v>
       </c>
       <c r="E28" s="1">
         <v>10.35</v>
       </c>
       <c r="F28" t="s">
         <v>8</v>
       </c>
       <c r="G28">
         <v>1.0</v>
       </c>
       <c r="H28" s="1">
         <v>400814.1</v>
       </c>
       <c r="I28" s="1">
-        <v>-225966.21</v>
+        <v>-243780.17</v>
       </c>
       <c r="J28" s="1">
-        <v>-56.376811594203</v>
+        <v>-60.821256038647</v>
       </c>
       <c r="K28">
         <v>0.0</v>
       </c>
       <c r="L28">
         <v>0.0</v>
       </c>
       <c r="M28" s="1">
-        <v>174847.89</v>
+        <v>157033.93</v>
       </c>
       <c r="N28" s="1">
-        <v>174847.89</v>
+        <v>157033.93</v>
       </c>
       <c r="O28" s="1">
-        <v>0.11</v>
+        <v>0.09</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
         <v>84</v>
       </c>
       <c r="B29" t="s">
         <v>85</v>
       </c>
       <c r="C29" s="1">
         <v>13000.0</v>
       </c>
       <c r="D29" s="1">
-        <v>366.05</v>
+        <v>379.4</v>
       </c>
       <c r="E29" s="1">
         <v>382.6681676923</v>
       </c>
       <c r="F29" t="s">
         <v>8</v>
       </c>
       <c r="G29">
         <v>1.0</v>
       </c>
       <c r="H29" s="1">
         <v>4974686.18</v>
       </c>
       <c r="I29" s="1">
-        <v>-216036.18</v>
+        <v>-42486.18</v>
       </c>
       <c r="J29" s="1">
-        <v>-4.3427097144045</v>
+        <v>-0.85404744063675</v>
       </c>
       <c r="K29">
         <v>0.0</v>
       </c>
       <c r="L29">
         <v>0.0</v>
       </c>
       <c r="M29" s="1">
-        <v>4758650.0</v>
+        <v>4932200.0</v>
       </c>
       <c r="N29" s="1">
-        <v>4758650.0</v>
+        <v>4932200.0</v>
       </c>
       <c r="O29" s="1">
-        <v>2.89</v>
+        <v>2.81</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
         <v>86</v>
       </c>
       <c r="B30" t="s">
         <v>87</v>
       </c>
       <c r="C30" s="1">
         <v>17000.0</v>
       </c>
       <c r="D30" s="1">
-        <v>451.4</v>
+        <v>469.8</v>
       </c>
       <c r="E30" s="1">
         <v>428.6897088235</v>
       </c>
       <c r="F30" t="s">
         <v>8</v>
       </c>
       <c r="G30">
         <v>1.0</v>
       </c>
       <c r="H30" s="1">
         <v>7287725.05</v>
       </c>
       <c r="I30" s="1">
-        <v>386074.95</v>
+        <v>698874.95</v>
       </c>
       <c r="J30" s="1">
-        <v>5.297605869475</v>
+        <v>9.5897546244558</v>
       </c>
       <c r="K30">
         <v>0.0</v>
       </c>
       <c r="L30">
         <v>0.0</v>
       </c>
       <c r="M30" s="1">
-        <v>7673800.0</v>
+        <v>7986600.0</v>
       </c>
       <c r="N30" s="1">
-        <v>7673800.0</v>
+        <v>7986600.0</v>
       </c>
       <c r="O30" s="1">
-        <v>4.66</v>
+        <v>4.55</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
         <v>88</v>
       </c>
       <c r="B31" t="s">
         <v>89</v>
       </c>
       <c r="C31" s="1">
         <v>35000.0</v>
       </c>
       <c r="D31" s="1">
-        <v>12.98</v>
+        <v>11.54</v>
       </c>
       <c r="E31" s="1">
         <v>13.2913</v>
       </c>
       <c r="F31" t="s">
         <v>8</v>
       </c>
       <c r="G31">
         <v>1.0</v>
       </c>
       <c r="H31" s="1">
         <v>465195.5</v>
       </c>
       <c r="I31" s="1">
-        <v>-10895.5</v>
+        <v>-61295.5</v>
       </c>
       <c r="J31" s="1">
-        <v>-2.3421335760987</v>
+        <v>-13.176288248704</v>
       </c>
       <c r="K31">
         <v>0.0</v>
       </c>
       <c r="L31">
         <v>0.0</v>
       </c>
       <c r="M31" s="1">
-        <v>454300.0</v>
+        <v>403900.0</v>
       </c>
       <c r="N31" s="1">
-        <v>454300.0</v>
+        <v>403900.0</v>
       </c>
       <c r="O31" s="1">
-        <v>0.28</v>
+        <v>0.23</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
         <v>90</v>
       </c>
       <c r="B32" t="s">
         <v>91</v>
       </c>
       <c r="C32" s="1">
         <v>35000.0</v>
       </c>
       <c r="D32" s="1">
-        <v>28.72</v>
+        <v>32.96</v>
       </c>
       <c r="E32" s="1">
         <v>5.07</v>
       </c>
       <c r="F32" t="s">
         <v>8</v>
       </c>
       <c r="G32">
         <v>1.0</v>
       </c>
       <c r="H32" s="1">
         <v>177450.0</v>
       </c>
       <c r="I32" s="1">
-        <v>827750.0</v>
+        <v>976150.0</v>
       </c>
       <c r="J32" s="1">
-        <v>466.46942800789</v>
+        <v>550.09861932939</v>
       </c>
       <c r="K32">
         <v>0.0</v>
       </c>
       <c r="L32">
         <v>0.0</v>
       </c>
       <c r="M32" s="1">
-        <v>1005200.0</v>
+        <v>1153600.0</v>
       </c>
       <c r="N32" s="1">
-        <v>1005200.0</v>
+        <v>1153600.0</v>
       </c>
       <c r="O32" s="1">
-        <v>0.61</v>
+        <v>0.66</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
         <v>92</v>
       </c>
       <c r="B33" t="s">
         <v>93</v>
       </c>
       <c r="C33" s="1">
-        <v>20000.0</v>
+        <v>10000.0</v>
       </c>
       <c r="D33" s="1">
-        <v>158.1</v>
+        <v>156.8</v>
       </c>
       <c r="E33" s="1">
         <v>128.402215</v>
       </c>
       <c r="F33" t="s">
         <v>8</v>
       </c>
       <c r="G33">
         <v>1.0</v>
       </c>
       <c r="H33" s="1">
-        <v>2568044.3</v>
+        <v>1284022.15</v>
       </c>
       <c r="I33" s="1">
-        <v>593955.7</v>
+        <v>283977.85</v>
       </c>
       <c r="J33" s="1">
-        <v>23.128717055231</v>
+        <v>22.116273461482</v>
       </c>
       <c r="K33">
         <v>0.0</v>
       </c>
       <c r="L33">
         <v>0.0</v>
       </c>
       <c r="M33" s="1">
-        <v>3162000.0</v>
+        <v>1568000.0</v>
       </c>
       <c r="N33" s="1">
-        <v>3162000.0</v>
+        <v>1568000.0</v>
       </c>
       <c r="O33" s="1">
-        <v>1.92</v>
+        <v>0.89</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
         <v>94</v>
       </c>
       <c r="B34" t="s">
         <v>95</v>
       </c>
       <c r="C34" s="1">
-        <v>150000.0</v>
+        <v>942.0</v>
       </c>
       <c r="D34" s="1">
-        <v>17.77</v>
+        <v>4805.57</v>
       </c>
       <c r="E34" s="1">
-        <v>13.2063544667</v>
+        <v>4804.08</v>
       </c>
       <c r="F34" t="s">
         <v>8</v>
       </c>
       <c r="G34">
         <v>1.0</v>
       </c>
       <c r="H34" s="1">
-        <v>1980953.17</v>
+        <v>4525443.36</v>
       </c>
       <c r="I34" s="1">
-        <v>684546.83</v>
+        <v>1403.58</v>
       </c>
       <c r="J34" s="1">
-        <v>34.556436788458</v>
+        <v>0.031015303658557</v>
       </c>
       <c r="K34">
         <v>0.0</v>
       </c>
       <c r="L34">
         <v>0.0</v>
       </c>
       <c r="M34" s="1">
-        <v>2665500.0</v>
+        <v>4526846.94</v>
       </c>
       <c r="N34" s="1">
-        <v>2665500.0</v>
+        <v>4526846.94</v>
       </c>
       <c r="O34" s="1">
-        <v>1.62</v>
+        <v>2.58</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
         <v>96</v>
       </c>
       <c r="B35" t="s">
         <v>97</v>
       </c>
       <c r="C35" s="1">
-        <v>20000.0</v>
+        <v>150000.0</v>
       </c>
       <c r="D35" s="1">
-        <v>12.07</v>
+        <v>17.905</v>
       </c>
       <c r="E35" s="1">
-        <v>21.013614</v>
+        <v>13.2063544667</v>
       </c>
       <c r="F35" t="s">
         <v>8</v>
       </c>
       <c r="G35">
         <v>1.0</v>
       </c>
       <c r="H35" s="1">
-        <v>420272.28</v>
+        <v>1980953.17</v>
       </c>
       <c r="I35" s="1">
-        <v>-178872.28</v>
+        <v>704796.83</v>
       </c>
       <c r="J35" s="1">
-        <v>-42.561046376887</v>
+        <v>35.578671958207</v>
       </c>
       <c r="K35">
         <v>0.0</v>
       </c>
       <c r="L35">
         <v>0.0</v>
       </c>
       <c r="M35" s="1">
-        <v>241400.0</v>
+        <v>2685750.0</v>
       </c>
       <c r="N35" s="1">
-        <v>241400.0</v>
+        <v>2685750.0</v>
       </c>
       <c r="O35" s="1">
-        <v>0.15</v>
+        <v>1.53</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
         <v>98</v>
       </c>
       <c r="B36" t="s">
         <v>99</v>
       </c>
       <c r="C36" s="1">
-        <v>60000.0</v>
+        <v>20000.0</v>
       </c>
       <c r="D36" s="1">
-        <v>79.38</v>
+        <v>11.7</v>
       </c>
       <c r="E36" s="1">
-        <v>63.1479731667</v>
+        <v>21.013614</v>
       </c>
       <c r="F36" t="s">
         <v>8</v>
       </c>
       <c r="G36">
         <v>1.0</v>
       </c>
       <c r="H36" s="1">
-        <v>3788878.39</v>
+        <v>420272.28</v>
       </c>
       <c r="I36" s="1">
-        <v>973921.61</v>
+        <v>-186272.28</v>
       </c>
       <c r="J36" s="1">
-        <v>25.704747150779</v>
+        <v>-44.321809661108</v>
       </c>
       <c r="K36">
         <v>0.0</v>
       </c>
       <c r="L36">
         <v>0.0</v>
       </c>
       <c r="M36" s="1">
-        <v>4762800.0</v>
+        <v>234000.0</v>
       </c>
       <c r="N36" s="1">
-        <v>4762800.0</v>
+        <v>234000.0</v>
       </c>
       <c r="O36" s="1">
-        <v>2.89</v>
+        <v>0.13</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
         <v>100</v>
       </c>
       <c r="B37" t="s">
         <v>101</v>
       </c>
       <c r="C37" s="1">
-        <v>45000.0</v>
+        <v>60000.0</v>
       </c>
       <c r="D37" s="1">
-        <v>29.77</v>
+        <v>85.88</v>
       </c>
       <c r="E37" s="1">
-        <v>41.2242637778</v>
+        <v>63.1479731667</v>
       </c>
       <c r="F37" t="s">
         <v>8</v>
       </c>
       <c r="G37">
         <v>1.0</v>
       </c>
       <c r="H37" s="1">
-        <v>1855091.87</v>
+        <v>3788878.39</v>
       </c>
       <c r="I37" s="1">
-        <v>-515441.87</v>
+        <v>1363921.61</v>
       </c>
       <c r="J37" s="1">
-        <v>-27.785247638436</v>
+        <v>35.998030805101</v>
       </c>
       <c r="K37">
         <v>0.0</v>
       </c>
       <c r="L37">
         <v>0.0</v>
       </c>
       <c r="M37" s="1">
-        <v>1339650.0</v>
+        <v>5152800.0</v>
       </c>
       <c r="N37" s="1">
-        <v>1339650.0</v>
+        <v>5152800.0</v>
       </c>
       <c r="O37" s="1">
-        <v>0.81</v>
+        <v>2.93</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
         <v>102</v>
       </c>
       <c r="B38" t="s">
         <v>103</v>
       </c>
       <c r="C38" s="1">
-        <v>30000.0</v>
+        <v>45000.0</v>
       </c>
       <c r="D38" s="1">
-        <v>35.76</v>
+        <v>28.44</v>
       </c>
       <c r="E38" s="1">
-        <v>26.496119</v>
+        <v>41.2242637778</v>
       </c>
       <c r="F38" t="s">
         <v>8</v>
       </c>
       <c r="G38">
         <v>1.0</v>
       </c>
       <c r="H38" s="1">
-        <v>794883.57</v>
+        <v>1855091.87</v>
       </c>
       <c r="I38" s="1">
-        <v>277916.43</v>
+        <v>-575291.87</v>
       </c>
       <c r="J38" s="1">
-        <v>34.963161963456</v>
+        <v>-31.011502950525</v>
       </c>
       <c r="K38">
         <v>0.0</v>
       </c>
       <c r="L38">
         <v>0.0</v>
       </c>
       <c r="M38" s="1">
-        <v>1072800.0</v>
+        <v>1279800.0</v>
       </c>
       <c r="N38" s="1">
-        <v>1072800.0</v>
+        <v>1279800.0</v>
       </c>
       <c r="O38" s="1">
-        <v>0.65</v>
+        <v>0.73</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
         <v>104</v>
       </c>
       <c r="B39" t="s">
         <v>105</v>
       </c>
       <c r="C39" s="1">
-        <v>27000.0</v>
+        <v>30000.0</v>
       </c>
       <c r="D39" s="1">
-        <v>273.0</v>
+        <v>36.3</v>
       </c>
       <c r="E39" s="1">
-        <v>140.1883425926</v>
+        <v>26.496119</v>
       </c>
       <c r="F39" t="s">
         <v>8</v>
       </c>
       <c r="G39">
         <v>1.0</v>
       </c>
       <c r="H39" s="1">
-        <v>3785085.25</v>
+        <v>794883.57</v>
       </c>
       <c r="I39" s="1">
-        <v>3585914.75</v>
+        <v>294116.43</v>
       </c>
       <c r="J39" s="1">
-        <v>94.738018119935</v>
+        <v>37.001196288407</v>
       </c>
       <c r="K39">
         <v>0.0</v>
       </c>
       <c r="L39">
         <v>0.0</v>
       </c>
       <c r="M39" s="1">
-        <v>7371000.0</v>
+        <v>1089000.0</v>
       </c>
       <c r="N39" s="1">
-        <v>7371000.0</v>
+        <v>1089000.0</v>
       </c>
       <c r="O39" s="1">
-        <v>4.47</v>
+        <v>0.62</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
         <v>106</v>
       </c>
       <c r="B40" t="s">
         <v>107</v>
       </c>
       <c r="C40" s="1">
-        <v>90000.0</v>
+        <v>27000.0</v>
       </c>
       <c r="D40" s="1">
-        <v>79.82</v>
+        <v>297.0</v>
       </c>
       <c r="E40" s="1">
-        <v>90.9802184444</v>
+        <v>140.1883425926</v>
       </c>
       <c r="F40" t="s">
         <v>8</v>
       </c>
       <c r="G40">
         <v>1.0</v>
       </c>
       <c r="H40" s="1">
-        <v>8188219.66</v>
+        <v>3785085.25</v>
       </c>
       <c r="I40" s="1">
-        <v>-1004419.66</v>
+        <v>4233914.75</v>
       </c>
       <c r="J40" s="1">
-        <v>-12.2666428321</v>
+        <v>111.85784388872</v>
       </c>
       <c r="K40">
         <v>0.0</v>
       </c>
       <c r="L40">
         <v>0.0</v>
       </c>
       <c r="M40" s="1">
-        <v>7183800.0</v>
+        <v>8019000.0</v>
       </c>
       <c r="N40" s="1">
-        <v>7183800.0</v>
+        <v>8019000.0</v>
       </c>
       <c r="O40" s="1">
-        <v>4.36</v>
+        <v>4.56</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
         <v>108</v>
       </c>
       <c r="B41" t="s">
         <v>109</v>
       </c>
       <c r="C41" s="1">
-        <v>50000.0</v>
+        <v>85000.0</v>
       </c>
       <c r="D41" s="1">
-        <v>268.6</v>
+        <v>74.16</v>
       </c>
       <c r="E41" s="1">
-        <v>109.7979152</v>
+        <v>90.9802184706</v>
       </c>
       <c r="F41" t="s">
         <v>8</v>
       </c>
       <c r="G41">
         <v>1.0</v>
       </c>
       <c r="H41" s="1">
-        <v>5489895.76</v>
+        <v>7733318.57</v>
       </c>
       <c r="I41" s="1">
-        <v>7940104.24</v>
+        <v>-1429718.57</v>
       </c>
       <c r="J41" s="1">
-        <v>144.6312386813</v>
+        <v>-18.48777542343</v>
       </c>
       <c r="K41">
         <v>0.0</v>
       </c>
       <c r="L41">
         <v>0.0</v>
       </c>
       <c r="M41" s="1">
-        <v>13430000.0</v>
+        <v>6303600.0</v>
       </c>
       <c r="N41" s="1">
-        <v>13430000.0</v>
+        <v>6303600.0</v>
       </c>
       <c r="O41" s="1">
-        <v>8.15</v>
+        <v>3.59</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
         <v>110</v>
       </c>
       <c r="B42" t="s">
         <v>111</v>
       </c>
       <c r="C42" s="1">
-        <v>23000.0</v>
+        <v>50000.0</v>
       </c>
       <c r="D42" s="1">
-        <v>52.1</v>
+        <v>276.2</v>
       </c>
       <c r="E42" s="1">
-        <v>98.4921743478</v>
+        <v>109.7979152</v>
       </c>
       <c r="F42" t="s">
         <v>8</v>
       </c>
       <c r="G42">
         <v>1.0</v>
       </c>
       <c r="H42" s="1">
-        <v>2265320.01</v>
+        <v>5489895.76</v>
       </c>
       <c r="I42" s="1">
-        <v>-1067020.01</v>
+        <v>8320104.24</v>
       </c>
       <c r="J42" s="1">
-        <v>-47.102396362976</v>
+        <v>151.55304588151</v>
       </c>
       <c r="K42">
         <v>0.0</v>
       </c>
       <c r="L42">
         <v>0.0</v>
       </c>
       <c r="M42" s="1">
-        <v>1198300.0</v>
+        <v>13810000.0</v>
       </c>
       <c r="N42" s="1">
-        <v>1198300.0</v>
+        <v>13810000.0</v>
       </c>
       <c r="O42" s="1">
-        <v>0.73</v>
+        <v>7.86</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
         <v>112</v>
       </c>
       <c r="B43" t="s">
         <v>113</v>
       </c>
       <c r="C43" s="1">
-        <v>1802.0</v>
+        <v>23000.0</v>
       </c>
       <c r="D43" s="1">
-        <v>46.95</v>
+        <v>49.12</v>
       </c>
       <c r="E43" s="1">
-        <v>15.0</v>
+        <v>98.4921743478</v>
       </c>
       <c r="F43" t="s">
         <v>8</v>
       </c>
       <c r="G43">
         <v>1.0</v>
       </c>
       <c r="H43" s="1">
-        <v>27030.0</v>
+        <v>2265320.01</v>
       </c>
       <c r="I43" s="1">
-        <v>57573.9</v>
+        <v>-1135560.01</v>
       </c>
       <c r="J43" s="1">
-        <v>213.0</v>
+        <v>-50.128017453923</v>
       </c>
       <c r="K43">
         <v>0.0</v>
       </c>
       <c r="L43">
         <v>0.0</v>
       </c>
       <c r="M43" s="1">
-        <v>84603.9</v>
+        <v>1129760.0</v>
       </c>
       <c r="N43" s="1">
-        <v>84603.9</v>
+        <v>1129760.0</v>
       </c>
       <c r="O43" s="1">
-        <v>0.05</v>
+        <v>0.64</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
         <v>114</v>
       </c>
       <c r="B44" t="s">
         <v>115</v>
       </c>
       <c r="C44" s="1">
-        <v>105000.0</v>
+        <v>1802.0</v>
       </c>
       <c r="D44" s="1">
-        <v>68.44</v>
+        <v>52.8</v>
       </c>
       <c r="E44" s="1">
-        <v>28.643883619</v>
+        <v>15.0</v>
       </c>
       <c r="F44" t="s">
         <v>8</v>
       </c>
       <c r="G44">
         <v>1.0</v>
       </c>
       <c r="H44" s="1">
-        <v>3007607.78</v>
+        <v>27030.0</v>
       </c>
       <c r="I44" s="1">
-        <v>4178592.22</v>
+        <v>68115.6</v>
       </c>
       <c r="J44" s="1">
-        <v>138.93408069319</v>
+        <v>252.0</v>
       </c>
       <c r="K44">
         <v>0.0</v>
       </c>
       <c r="L44">
         <v>0.0</v>
       </c>
       <c r="M44" s="1">
-        <v>7186200.0</v>
+        <v>95145.6</v>
       </c>
       <c r="N44" s="1">
-        <v>7186200.0</v>
+        <v>95145.6</v>
       </c>
       <c r="O44" s="1">
-        <v>4.36</v>
+        <v>0.05</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
         <v>116</v>
       </c>
       <c r="B45" t="s">
         <v>117</v>
       </c>
       <c r="C45" s="1">
-        <v>15000.0</v>
+        <v>105000.0</v>
       </c>
       <c r="D45" s="1">
-        <v>43.32</v>
+        <v>70.82</v>
       </c>
       <c r="E45" s="1">
-        <v>59.4699473333</v>
+        <v>28.643883619</v>
       </c>
       <c r="F45" t="s">
         <v>8</v>
       </c>
       <c r="G45">
         <v>1.0</v>
       </c>
       <c r="H45" s="1">
-        <v>892049.21</v>
+        <v>3007607.78</v>
       </c>
       <c r="I45" s="1">
-        <v>-242249.21</v>
+        <v>4428492.22</v>
       </c>
       <c r="J45" s="1">
-        <v>-27.156485010507</v>
+        <v>147.24300985815</v>
       </c>
       <c r="K45">
         <v>0.0</v>
       </c>
       <c r="L45">
         <v>0.0</v>
       </c>
       <c r="M45" s="1">
-        <v>649800.0</v>
+        <v>7436100.0</v>
       </c>
       <c r="N45" s="1">
-        <v>649800.0</v>
+        <v>7436100.0</v>
       </c>
       <c r="O45" s="1">
-        <v>0.39</v>
+        <v>4.23</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
         <v>118</v>
       </c>
       <c r="B46" t="s">
         <v>119</v>
       </c>
       <c r="C46" s="1">
-        <v>9000.0</v>
+        <v>15000.0</v>
       </c>
       <c r="D46" s="1">
-        <v>126.95</v>
+        <v>47.44</v>
       </c>
       <c r="E46" s="1">
-        <v>111.6129077778</v>
+        <v>59.4699473333</v>
       </c>
       <c r="F46" t="s">
         <v>8</v>
       </c>
       <c r="G46">
         <v>1.0</v>
       </c>
       <c r="H46" s="1">
-        <v>1004516.17</v>
+        <v>892049.21</v>
       </c>
       <c r="I46" s="1">
-        <v>138033.83</v>
+        <v>-180449.21</v>
       </c>
       <c r="J46" s="1">
-        <v>13.741324840993</v>
+        <v>-20.228616087222</v>
       </c>
       <c r="K46">
         <v>0.0</v>
       </c>
       <c r="L46">
         <v>0.0</v>
       </c>
       <c r="M46" s="1">
-        <v>1142550.0</v>
+        <v>711600.0</v>
       </c>
       <c r="N46" s="1">
-        <v>1142550.0</v>
+        <v>711600.0</v>
       </c>
       <c r="O46" s="1">
-        <v>0.69</v>
+        <v>0.41</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
         <v>120</v>
       </c>
       <c r="B47" t="s">
         <v>121</v>
       </c>
       <c r="C47" s="1">
-        <v>160000.0</v>
+        <v>2500.0</v>
       </c>
       <c r="D47" s="1">
-        <v>46.015</v>
+        <v>147.2</v>
       </c>
       <c r="E47" s="1">
-        <v>28.0368719375</v>
+        <v>111.612908</v>
       </c>
       <c r="F47" t="s">
         <v>8</v>
       </c>
       <c r="G47">
         <v>1.0</v>
       </c>
       <c r="H47" s="1">
-        <v>4485899.51</v>
+        <v>279032.27</v>
       </c>
       <c r="I47" s="1">
-        <v>2876500.49</v>
+        <v>88967.73</v>
       </c>
       <c r="J47" s="1">
-        <v>64.123159325965</v>
+        <v>31.884387422286</v>
       </c>
       <c r="K47">
         <v>0.0</v>
       </c>
       <c r="L47">
         <v>0.0</v>
       </c>
       <c r="M47" s="1">
-        <v>7362400.0</v>
+        <v>368000.0</v>
       </c>
       <c r="N47" s="1">
-        <v>7362400.0</v>
+        <v>368000.0</v>
       </c>
       <c r="O47" s="1">
-        <v>4.47</v>
+        <v>0.21</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
         <v>122</v>
       </c>
       <c r="B48" t="s">
         <v>123</v>
       </c>
       <c r="C48" s="1">
-        <v>20000.0</v>
+        <v>147500.0</v>
       </c>
       <c r="D48" s="1">
-        <v>40.3</v>
+        <v>59.3</v>
       </c>
       <c r="E48" s="1">
-        <v>21.361331</v>
+        <v>28.0368719322</v>
       </c>
       <c r="F48" t="s">
         <v>8</v>
       </c>
       <c r="G48">
         <v>1.0</v>
       </c>
       <c r="H48" s="1">
-        <v>427226.62</v>
+        <v>4135438.61</v>
       </c>
       <c r="I48" s="1">
-        <v>378773.38</v>
+        <v>4611311.39</v>
       </c>
       <c r="J48" s="1">
-        <v>88.658656148346</v>
+        <v>111.50719004386</v>
       </c>
       <c r="K48">
         <v>0.0</v>
       </c>
       <c r="L48">
         <v>0.0</v>
       </c>
       <c r="M48" s="1">
-        <v>806000.0</v>
+        <v>8746750.0</v>
       </c>
       <c r="N48" s="1">
-        <v>806000.0</v>
+        <v>8746750.0</v>
       </c>
       <c r="O48" s="1">
-        <v>0.49</v>
+        <v>4.98</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
         <v>124</v>
       </c>
       <c r="B49" t="s">
         <v>125</v>
       </c>
       <c r="C49" s="1">
-        <v>10000.0</v>
+        <v>20000.0</v>
       </c>
       <c r="D49" s="1">
-        <v>57.54</v>
+        <v>35.48</v>
       </c>
       <c r="E49" s="1">
-        <v>108.672405</v>
+        <v>21.361331</v>
       </c>
       <c r="F49" t="s">
         <v>8</v>
       </c>
       <c r="G49">
         <v>1.0</v>
       </c>
       <c r="H49" s="1">
-        <v>1086724.05</v>
+        <v>427226.62</v>
       </c>
       <c r="I49" s="1">
-        <v>-511324.05</v>
+        <v>282373.38</v>
       </c>
       <c r="J49" s="1">
-        <v>-47.051875772879</v>
+        <v>66.094519110256</v>
       </c>
       <c r="K49">
         <v>0.0</v>
       </c>
       <c r="L49">
         <v>0.0</v>
       </c>
       <c r="M49" s="1">
-        <v>575400.0</v>
+        <v>709600.0</v>
       </c>
       <c r="N49" s="1">
-        <v>575400.0</v>
+        <v>709600.0</v>
       </c>
       <c r="O49" s="1">
-        <v>0.35</v>
+        <v>0.4</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
         <v>126</v>
       </c>
       <c r="B50" t="s">
         <v>127</v>
       </c>
       <c r="C50" s="1">
-        <v>165000.0</v>
+        <v>10000.0</v>
       </c>
       <c r="D50" s="1">
-        <v>79.29</v>
+        <v>64.32</v>
       </c>
       <c r="E50" s="1">
-        <v>48.3668532121</v>
+        <v>108.672405</v>
       </c>
       <c r="F50" t="s">
         <v>8</v>
       </c>
       <c r="G50">
         <v>1.0</v>
       </c>
       <c r="H50" s="1">
-        <v>7980530.78</v>
+        <v>1086724.05</v>
       </c>
       <c r="I50" s="1">
-        <v>5102319.22</v>
+        <v>-443524.05</v>
       </c>
       <c r="J50" s="1">
-        <v>63.934584812165</v>
+        <v>-40.812941427035</v>
       </c>
       <c r="K50">
         <v>0.0</v>
       </c>
       <c r="L50">
         <v>0.0</v>
       </c>
       <c r="M50" s="1">
-        <v>13082850.0</v>
+        <v>643200.0</v>
       </c>
       <c r="N50" s="1">
-        <v>13082850.0</v>
+        <v>643200.0</v>
       </c>
       <c r="O50" s="1">
-        <v>7.94</v>
+        <v>0.37</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
         <v>128</v>
       </c>
       <c r="B51" t="s">
         <v>129</v>
       </c>
       <c r="C51" s="1">
-        <v>12500.0</v>
+        <v>165000.0</v>
       </c>
       <c r="D51" s="1">
-        <v>103.1</v>
+        <v>76.38</v>
       </c>
       <c r="E51" s="1">
-        <v>76.0901648</v>
+        <v>48.3668532121</v>
       </c>
       <c r="F51" t="s">
         <v>8</v>
       </c>
       <c r="G51">
         <v>1.0</v>
       </c>
       <c r="H51" s="1">
-        <v>951127.06</v>
+        <v>7980530.78</v>
       </c>
       <c r="I51" s="1">
-        <v>337622.94</v>
+        <v>4622169.22</v>
       </c>
       <c r="J51" s="1">
-        <v>35.497143778035</v>
+        <v>57.918067700254</v>
       </c>
       <c r="K51">
         <v>0.0</v>
       </c>
       <c r="L51">
         <v>0.0</v>
       </c>
       <c r="M51" s="1">
-        <v>1288750.0</v>
+        <v>12602700.0</v>
       </c>
       <c r="N51" s="1">
-        <v>1288750.0</v>
+        <v>12602700.0</v>
       </c>
       <c r="O51" s="1">
-        <v>0.78</v>
+        <v>7.17</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
         <v>130</v>
       </c>
       <c r="B52" t="s">
         <v>131</v>
       </c>
       <c r="C52" s="1">
-        <v>60000.0</v>
+        <v>12500.0</v>
       </c>
       <c r="D52" s="1">
-        <v>35.94</v>
+        <v>98.38</v>
       </c>
       <c r="E52" s="1">
-        <v>28.6797525</v>
+        <v>76.0901648</v>
       </c>
       <c r="F52" t="s">
         <v>8</v>
       </c>
       <c r="G52">
         <v>1.0</v>
       </c>
       <c r="H52" s="1">
-        <v>1720785.15</v>
+        <v>951127.06</v>
       </c>
       <c r="I52" s="1">
-        <v>435614.85</v>
+        <v>278622.94</v>
       </c>
       <c r="J52" s="1">
-        <v>25.314888962169</v>
+        <v>29.293976768992</v>
       </c>
       <c r="K52">
         <v>0.0</v>
       </c>
       <c r="L52">
         <v>0.0</v>
       </c>
       <c r="M52" s="1">
-        <v>2156400.0</v>
+        <v>1229750.0</v>
       </c>
       <c r="N52" s="1">
-        <v>2156400.0</v>
+        <v>1229750.0</v>
       </c>
       <c r="O52" s="1">
-        <v>1.31</v>
+        <v>0.7</v>
       </c>
       <c r="P52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
         <v>132</v>
       </c>
       <c r="B53" t="s">
         <v>133</v>
       </c>
       <c r="C53" s="1">
-        <v>30000.0</v>
+        <v>60000.0</v>
       </c>
       <c r="D53" s="1">
-        <v>128.5</v>
+        <v>34.13</v>
       </c>
       <c r="E53" s="1">
-        <v>104.83113</v>
+        <v>28.6797525</v>
       </c>
       <c r="F53" t="s">
         <v>8</v>
       </c>
       <c r="G53">
         <v>1.0</v>
       </c>
       <c r="H53" s="1">
-        <v>3144933.9</v>
+        <v>1720785.15</v>
       </c>
       <c r="I53" s="1">
-        <v>710066.1</v>
+        <v>327014.85</v>
       </c>
       <c r="J53" s="1">
-        <v>22.578092976771</v>
+        <v>19.00381636836</v>
       </c>
       <c r="K53">
         <v>0.0</v>
       </c>
       <c r="L53">
         <v>0.0</v>
       </c>
       <c r="M53" s="1">
-        <v>3855000.0</v>
+        <v>2047800.0</v>
       </c>
       <c r="N53" s="1">
-        <v>3855000.0</v>
+        <v>2047800.0</v>
       </c>
       <c r="O53" s="1">
-        <v>2.34</v>
+        <v>1.17</v>
       </c>
       <c r="P53">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
         <v>134</v>
       </c>
       <c r="B54" t="s">
         <v>135</v>
       </c>
       <c r="C54" s="1">
-        <v>15000.0</v>
+        <v>30000.0</v>
       </c>
       <c r="D54" s="1">
-        <v>121.0</v>
+        <v>123.35</v>
       </c>
       <c r="E54" s="1">
-        <v>147.5522153333</v>
+        <v>104.83113</v>
       </c>
       <c r="F54" t="s">
         <v>8</v>
       </c>
       <c r="G54">
         <v>1.0</v>
       </c>
       <c r="H54" s="1">
-        <v>2213283.23</v>
+        <v>3144933.9</v>
       </c>
       <c r="I54" s="1">
-        <v>-398283.23</v>
+        <v>555566.1</v>
       </c>
       <c r="J54" s="1">
-        <v>-17.995131603649</v>
+        <v>17.665430106496</v>
       </c>
       <c r="K54">
         <v>0.0</v>
       </c>
       <c r="L54">
         <v>0.0</v>
       </c>
       <c r="M54" s="1">
-        <v>1815000.0</v>
+        <v>3700500.0</v>
       </c>
       <c r="N54" s="1">
-        <v>1815000.0</v>
+        <v>3700500.0</v>
       </c>
       <c r="O54" s="1">
-        <v>1.1</v>
+        <v>2.11</v>
       </c>
       <c r="P54">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
         <v>136</v>
       </c>
       <c r="B55" t="s">
         <v>137</v>
       </c>
       <c r="C55" s="1">
-        <v>48000.0</v>
+        <v>15000.0</v>
       </c>
       <c r="D55" s="1">
-        <v>0.001</v>
+        <v>147.0</v>
       </c>
       <c r="E55" s="1">
-        <v>0.0</v>
+        <v>147.5522153333</v>
       </c>
       <c r="F55" t="s">
         <v>8</v>
       </c>
       <c r="G55">
         <v>1.0</v>
       </c>
       <c r="H55" s="1">
-        <v>0.0</v>
+        <v>2213283.23</v>
       </c>
       <c r="I55" s="1">
-        <v>48.0</v>
+        <v>-8283.23</v>
       </c>
       <c r="J55" s="1">
-        <v>0</v>
+        <v>-0.37425079121031</v>
       </c>
       <c r="K55">
         <v>0.0</v>
       </c>
       <c r="L55">
         <v>0.0</v>
       </c>
       <c r="M55" s="1">
-        <v>48.0</v>
+        <v>2205000.0</v>
       </c>
       <c r="N55" s="1">
-        <v>48.0</v>
+        <v>2205000.0</v>
       </c>
       <c r="O55" s="1">
-        <v>0.0</v>
+        <v>1.26</v>
       </c>
       <c r="P55">
         <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="s">
         <v>138</v>
       </c>
       <c r="B56" t="s">
         <v>139</v>
       </c>
       <c r="C56" s="1">
         <v>48000.0</v>
       </c>
       <c r="D56" s="1">
         <v>0.001</v>
       </c>
       <c r="E56" s="1">
         <v>0.0</v>
       </c>
       <c r="F56" t="s">
         <v>8</v>
       </c>
       <c r="G56">
@@ -3798,139 +3804,189 @@
       </c>
       <c r="L56">
         <v>0.0</v>
       </c>
       <c r="M56" s="1">
         <v>48.0</v>
       </c>
       <c r="N56" s="1">
         <v>48.0</v>
       </c>
       <c r="O56" s="1">
         <v>0.0</v>
       </c>
       <c r="P56">
         <v>1</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" t="s">
         <v>140</v>
       </c>
       <c r="B57" t="s">
         <v>141</v>
       </c>
       <c r="C57" s="1">
-        <v>835758.0</v>
+        <v>48000.0</v>
       </c>
       <c r="D57" s="1">
-        <v>0.25</v>
+        <v>0.001</v>
       </c>
       <c r="E57" s="1">
-        <v>4.5415471345</v>
+        <v>0.0</v>
       </c>
       <c r="F57" t="s">
         <v>8</v>
       </c>
       <c r="G57">
         <v>1.0</v>
       </c>
       <c r="H57" s="1">
-        <v>3795634.35</v>
+        <v>0.0</v>
       </c>
       <c r="I57" s="1">
-        <v>-3586694.85</v>
+        <v>48.0</v>
       </c>
       <c r="J57" s="1">
-        <v>-94.495267964892</v>
+        <v>0</v>
       </c>
       <c r="K57">
         <v>0.0</v>
       </c>
       <c r="L57">
         <v>0.0</v>
       </c>
       <c r="M57" s="1">
-        <v>208939.5</v>
+        <v>48.0</v>
       </c>
       <c r="N57" s="1">
-        <v>208939.5</v>
+        <v>48.0</v>
       </c>
       <c r="O57" s="1">
-        <v>0.13</v>
+        <v>0.0</v>
       </c>
       <c r="P57">
         <v>1</v>
       </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58" t="s">
         <v>142</v>
       </c>
       <c r="B58" t="s">
         <v>143</v>
       </c>
       <c r="C58" s="1">
-        <v>60.0</v>
+        <v>835758.0</v>
       </c>
       <c r="D58" s="1">
-        <v>8055.5</v>
+        <v>0.3241</v>
       </c>
       <c r="E58" s="1">
-        <v>8238.775</v>
+        <v>4.5415471345</v>
       </c>
       <c r="F58" t="s">
         <v>8</v>
       </c>
       <c r="G58">
         <v>1.0</v>
       </c>
       <c r="H58" s="1">
-        <v>0.0</v>
+        <v>3795634.35</v>
       </c>
       <c r="I58" s="1">
-        <v>-109965.0</v>
+        <v>-3524765.18</v>
       </c>
       <c r="J58" s="1">
+        <v>-92.863665331725</v>
+      </c>
+      <c r="K58">
+        <v>0.0</v>
+      </c>
+      <c r="L58">
+        <v>0.0</v>
+      </c>
+      <c r="M58" s="1">
+        <v>270869.17</v>
+      </c>
+      <c r="N58" s="1">
+        <v>270869.17</v>
+      </c>
+      <c r="O58" s="1">
+        <v>0.15</v>
+      </c>
+      <c r="P58">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="59" spans="1:16">
+      <c r="A59" t="s">
+        <v>144</v>
+      </c>
+      <c r="B59" t="s">
+        <v>145</v>
+      </c>
+      <c r="C59" s="1">
+        <v>64.0</v>
+      </c>
+      <c r="D59" s="1">
+        <v>8147.0</v>
+      </c>
+      <c r="E59" s="1">
+        <v>8170.484375</v>
+      </c>
+      <c r="F59" t="s">
+        <v>8</v>
+      </c>
+      <c r="G59">
+        <v>1.0</v>
+      </c>
+      <c r="H59" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I59" s="1">
+        <v>-15030.0</v>
+      </c>
+      <c r="J59" s="1">
         <v>0</v>
       </c>
-      <c r="K58">
-[...14 lines deleted...]
-      <c r="P58">
+      <c r="K59">
+        <v>0.0</v>
+      </c>
+      <c r="L59">
+        <v>0.0</v>
+      </c>
+      <c r="M59" s="1">
+        <v>-15030.0</v>
+      </c>
+      <c r="N59" s="1">
+        <v>-15030.0</v>
+      </c>
+      <c r="O59" s="1">
+        <v>-0.01</v>
+      </c>
+      <c r="P59">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>