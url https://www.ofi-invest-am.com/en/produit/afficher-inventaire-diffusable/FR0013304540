--- v5 (2026-09-01)
+++ v6 (2026-09-22)
@@ -442,60 +442,60 @@
   <si>
     <t>FR0000125486</t>
   </si>
   <si>
     <t>VINCI SA</t>
   </si>
   <si>
     <t>FR0010282822</t>
   </si>
   <si>
     <t>VUSIONGROUP SA</t>
   </si>
   <si>
     <t>FR0014014SF6</t>
   </si>
   <si>
     <t>WAGA ENERGY BSA 25 ADJUSTMENT</t>
   </si>
   <si>
     <t>FR0014014SG4</t>
   </si>
   <si>
     <t>WAGA ENERGY COMPLE.PRIX SUPPL</t>
   </si>
   <si>
-    <t>FR0011981968</t>
+    <t>FR00140182K6</t>
   </si>
   <si>
     <t>WORLDLINE SA</t>
   </si>
   <si>
-    <t>CF190626</t>
-[...2 lines deleted...]
-    <t>CAC40 10 EURO JUN 26</t>
+    <t>CF170726</t>
+  </si>
+  <si>
+    <t>CAC40 10 EURO JUL 26</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -804,3190 +804,3190 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:N5"/>
+  <dimension ref="A1:Z5"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="C5" sqref="C5"/>
+      <selection activeCell="B5" sqref="B5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="11.711" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="15.282" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="15.282" bestFit="true" customWidth="true" style="0"/>
-[...2 lines deleted...]
-    <col min="9" max="9" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="9.10" bestFit="true" style="0"/>
     <col min="13" max="13" width="9.10" bestFit="true" style="0"/>
     <col min="14" max="14" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:14">
+    <row r="1" spans="1:26">
       <c r="A1" t="s">
+        <v>1</v>
+      </c>
+      <c r="B1" t="s">
+        <v>2</v>
+      </c>
+      <c r="C1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D1" t="s">
+        <v>4</v>
+      </c>
+      <c r="E1" t="s">
+        <v>5</v>
+      </c>
+      <c r="F1" t="s">
+        <v>4</v>
+      </c>
+      <c r="G1" t="s">
+        <v>5</v>
+      </c>
+      <c r="H1" t="s">
+        <v>4</v>
+      </c>
+      <c r="Z1" t="s">
         <v>0</v>
       </c>
-      <c r="B1" t="s">
-[...24 lines deleted...]
-    <row r="2" spans="1:14">
+    </row>
+    <row r="2" spans="1:26">
       <c r="A2" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2" s="1">
+        <v>7467.27</v>
+      </c>
+      <c r="C2">
+        <v>309.62</v>
+      </c>
+      <c r="D2" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2">
+        <v>2312051.26</v>
+      </c>
+      <c r="F2" t="s">
+        <v>8</v>
+      </c>
+      <c r="G2">
+        <v>2312051.26</v>
+      </c>
+      <c r="H2" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z2" t="s">
         <v>6</v>
       </c>
-      <c r="B2" t="s">
-[...24 lines deleted...]
-    <row r="3" spans="1:14">
+    </row>
+    <row r="3" spans="1:26">
       <c r="A3" t="s">
+        <v>10</v>
+      </c>
+      <c r="B3" s="1">
+        <v>1067392.26</v>
+      </c>
+      <c r="C3">
+        <v>162.15</v>
+      </c>
+      <c r="D3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E3">
+        <v>173081913.27</v>
+      </c>
+      <c r="F3" t="s">
+        <v>8</v>
+      </c>
+      <c r="G3">
+        <v>173081913.27</v>
+      </c>
+      <c r="H3" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z3" t="s">
         <v>9</v>
       </c>
-      <c r="B3" t="s">
-[...24 lines deleted...]
-    <row r="4" spans="1:14">
+    </row>
+    <row r="4" spans="1:26">
       <c r="A4" t="s">
+        <v>12</v>
+      </c>
+      <c r="B4" s="1">
+        <v>156.0</v>
+      </c>
+      <c r="C4">
+        <v>160.25</v>
+      </c>
+      <c r="D4" t="s">
+        <v>8</v>
+      </c>
+      <c r="E4">
+        <v>24999.02</v>
+      </c>
+      <c r="F4" t="s">
+        <v>8</v>
+      </c>
+      <c r="G4">
+        <v>24999.02</v>
+      </c>
+      <c r="H4" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z4" t="s">
         <v>11</v>
       </c>
-      <c r="B4" t="s">
-[...24 lines deleted...]
-    <row r="5" spans="1:14">
+    </row>
+    <row r="5" spans="1:26">
       <c r="A5" t="s">
+        <v>14</v>
+      </c>
+      <c r="B5" s="1">
+        <v>966.0</v>
+      </c>
+      <c r="C5">
+        <v>112.58</v>
+      </c>
+      <c r="D5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E5">
+        <v>108754.42</v>
+      </c>
+      <c r="F5" t="s">
+        <v>8</v>
+      </c>
+      <c r="G5">
+        <v>108754.42</v>
+      </c>
+      <c r="H5" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z5" t="s">
         <v>13</v>
-      </c>
-[...22 lines deleted...]
-        <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P59"/>
+  <dimension ref="A1:Z59"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O59" sqref="O59"/>
+      <selection activeCell="N59" sqref="N59"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
-    <row r="1" spans="1:16">
+    <row r="1" spans="1:26">
       <c r="A1" t="s">
+        <v>16</v>
+      </c>
+      <c r="B1" t="s">
+        <v>17</v>
+      </c>
+      <c r="C1" t="s">
+        <v>18</v>
+      </c>
+      <c r="D1" t="s">
+        <v>19</v>
+      </c>
+      <c r="E1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" t="s">
+        <v>20</v>
+      </c>
+      <c r="G1" t="s">
+        <v>21</v>
+      </c>
+      <c r="H1" t="s">
+        <v>22</v>
+      </c>
+      <c r="I1" t="s">
+        <v>23</v>
+      </c>
+      <c r="J1" t="s">
+        <v>24</v>
+      </c>
+      <c r="K1" t="s">
+        <v>25</v>
+      </c>
+      <c r="L1" t="s">
+        <v>26</v>
+      </c>
+      <c r="M1" t="s">
+        <v>27</v>
+      </c>
+      <c r="N1" t="s">
+        <v>28</v>
+      </c>
+      <c r="O1" t="s">
+        <v>29</v>
+      </c>
+      <c r="Z1" t="s">
         <v>15</v>
       </c>
-      <c r="B1" t="s">
-[...45 lines deleted...]
-    <row r="2" spans="1:16">
+    </row>
+    <row r="2" spans="1:26">
       <c r="A2" t="s">
+        <v>31</v>
+      </c>
+      <c r="B2" s="1">
+        <v>10000.0</v>
+      </c>
+      <c r="C2" s="1">
+        <v>22.0</v>
+      </c>
+      <c r="D2" s="1">
+        <v>3.68</v>
+      </c>
+      <c r="E2" t="s">
+        <v>8</v>
+      </c>
+      <c r="F2">
+        <v>1.0</v>
+      </c>
+      <c r="G2" s="1">
+        <v>36800.0</v>
+      </c>
+      <c r="H2" s="1">
+        <v>183200.0</v>
+      </c>
+      <c r="I2" s="1">
+        <v>497.82608695652</v>
+      </c>
+      <c r="J2">
+        <v>0.0</v>
+      </c>
+      <c r="K2">
+        <v>0.0</v>
+      </c>
+      <c r="L2" s="1">
+        <v>220000.0</v>
+      </c>
+      <c r="M2" s="1">
+        <v>220000.0</v>
+      </c>
+      <c r="N2" s="1">
+        <v>0.13</v>
+      </c>
+      <c r="O2">
+        <v>1</v>
+      </c>
+      <c r="Z2" t="s">
         <v>30</v>
       </c>
-      <c r="B2" t="s">
-[...45 lines deleted...]
-    <row r="3" spans="1:16">
+    </row>
+    <row r="3" spans="1:26">
       <c r="A3" t="s">
-        <v>32</v>
-[...1 lines deleted...]
-      <c r="B3" t="s">
         <v>33</v>
       </c>
+      <c r="B3" s="1">
+        <v>30000.0</v>
+      </c>
       <c r="C3" s="1">
-        <v>30000.0</v>
+        <v>105.86</v>
       </c>
       <c r="D3" s="1">
-        <v>105.86</v>
-[...1 lines deleted...]
-      <c r="E3" s="1">
         <v>103.86</v>
       </c>
-      <c r="F3" t="s">
-[...3 lines deleted...]
-        <v>1.0</v>
+      <c r="E3" t="s">
+        <v>8</v>
+      </c>
+      <c r="F3">
+        <v>1.0</v>
+      </c>
+      <c r="G3" s="1">
+        <v>3115800.0</v>
       </c>
       <c r="H3" s="1">
-        <v>3115800.0</v>
+        <v>60000.0</v>
       </c>
       <c r="I3" s="1">
-        <v>60000.0</v>
-[...1 lines deleted...]
-      <c r="J3" s="1">
         <v>1.9256691700366</v>
       </c>
+      <c r="J3">
+        <v>0.0</v>
+      </c>
       <c r="K3">
         <v>0.0</v>
       </c>
-      <c r="L3">
-        <v>0.0</v>
+      <c r="L3" s="1">
+        <v>3175800.0</v>
       </c>
       <c r="M3" s="1">
         <v>3175800.0</v>
       </c>
       <c r="N3" s="1">
-        <v>3175800.0</v>
-[...1 lines deleted...]
-      <c r="O3" s="1">
         <v>1.81</v>
       </c>
-      <c r="P3">
-[...3 lines deleted...]
-    <row r="4" spans="1:16">
+      <c r="O3">
+        <v>1</v>
+      </c>
+      <c r="Z3" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="4" spans="1:26">
       <c r="A4" t="s">
+        <v>35</v>
+      </c>
+      <c r="B4" s="1">
+        <v>250000.0</v>
+      </c>
+      <c r="C4" s="1">
+        <v>2.875</v>
+      </c>
+      <c r="D4" s="1">
+        <v>8.04318604</v>
+      </c>
+      <c r="E4" t="s">
+        <v>8</v>
+      </c>
+      <c r="F4">
+        <v>1.0</v>
+      </c>
+      <c r="G4" s="1">
+        <v>2010796.51</v>
+      </c>
+      <c r="H4" s="1">
+        <v>-1292046.51</v>
+      </c>
+      <c r="I4" s="1">
+        <v>-64.255458151755</v>
+      </c>
+      <c r="J4">
+        <v>0.0</v>
+      </c>
+      <c r="K4">
+        <v>0.0</v>
+      </c>
+      <c r="L4" s="1">
+        <v>718750.0</v>
+      </c>
+      <c r="M4" s="1">
+        <v>718750.0</v>
+      </c>
+      <c r="N4" s="1">
+        <v>0.41</v>
+      </c>
+      <c r="O4">
+        <v>1</v>
+      </c>
+      <c r="Z4" t="s">
         <v>34</v>
       </c>
-      <c r="B4" t="s">
-[...45 lines deleted...]
-    <row r="5" spans="1:16">
+    </row>
+    <row r="5" spans="1:26">
       <c r="A5" t="s">
+        <v>37</v>
+      </c>
+      <c r="B5" s="1">
+        <v>60000.0</v>
+      </c>
+      <c r="C5" s="1">
+        <v>189.52</v>
+      </c>
+      <c r="D5" s="1">
+        <v>131.9253071667</v>
+      </c>
+      <c r="E5" t="s">
+        <v>8</v>
+      </c>
+      <c r="F5">
+        <v>1.0</v>
+      </c>
+      <c r="G5" s="1">
+        <v>7915518.43</v>
+      </c>
+      <c r="H5" s="1">
+        <v>3455681.57</v>
+      </c>
+      <c r="I5" s="1">
+        <v>43.657046604843</v>
+      </c>
+      <c r="J5">
+        <v>0.0</v>
+      </c>
+      <c r="K5">
+        <v>0.0</v>
+      </c>
+      <c r="L5" s="1">
+        <v>11371200.0</v>
+      </c>
+      <c r="M5" s="1">
+        <v>11371200.0</v>
+      </c>
+      <c r="N5" s="1">
+        <v>6.48</v>
+      </c>
+      <c r="O5">
+        <v>1</v>
+      </c>
+      <c r="Z5" t="s">
         <v>36</v>
       </c>
-      <c r="B5" t="s">
-[...2 lines deleted...]
-      <c r="C5" s="1">
+    </row>
+    <row r="6" spans="1:26">
+      <c r="A6" t="s">
+        <v>39</v>
+      </c>
+      <c r="B6" s="1">
         <v>60000.0</v>
       </c>
-      <c r="D5" s="1">
-[...40 lines deleted...]
-      <c r="A6" t="s">
+      <c r="C6" s="1">
+        <v>46.82</v>
+      </c>
+      <c r="D6" s="1">
+        <v>36.9984685</v>
+      </c>
+      <c r="E6" t="s">
+        <v>8</v>
+      </c>
+      <c r="F6">
+        <v>1.0</v>
+      </c>
+      <c r="G6" s="1">
+        <v>2219908.11</v>
+      </c>
+      <c r="H6" s="1">
+        <v>589291.89</v>
+      </c>
+      <c r="I6" s="1">
+        <v>26.545778509724</v>
+      </c>
+      <c r="J6">
+        <v>0.0</v>
+      </c>
+      <c r="K6">
+        <v>0.0</v>
+      </c>
+      <c r="L6" s="1">
+        <v>2809200.0</v>
+      </c>
+      <c r="M6" s="1">
+        <v>2809200.0</v>
+      </c>
+      <c r="N6" s="1">
+        <v>1.6</v>
+      </c>
+      <c r="O6">
+        <v>1</v>
+      </c>
+      <c r="Z6" t="s">
         <v>38</v>
       </c>
-      <c r="B6" t="s">
-[...45 lines deleted...]
-    <row r="7" spans="1:16">
+    </row>
+    <row r="7" spans="1:26">
       <c r="A7" t="s">
+        <v>41</v>
+      </c>
+      <c r="B7" s="1">
+        <v>86000.0</v>
+      </c>
+      <c r="C7" s="1">
+        <v>42.81</v>
+      </c>
+      <c r="D7" s="1">
+        <v>26.3515298837</v>
+      </c>
+      <c r="E7" t="s">
+        <v>8</v>
+      </c>
+      <c r="F7">
+        <v>1.0</v>
+      </c>
+      <c r="G7" s="1">
+        <v>2266231.57</v>
+      </c>
+      <c r="H7" s="1">
+        <v>1415428.43</v>
+      </c>
+      <c r="I7" s="1">
+        <v>62.457360877732</v>
+      </c>
+      <c r="J7">
+        <v>0.0</v>
+      </c>
+      <c r="K7">
+        <v>0.0</v>
+      </c>
+      <c r="L7" s="1">
+        <v>3681660.0</v>
+      </c>
+      <c r="M7" s="1">
+        <v>3681660.0</v>
+      </c>
+      <c r="N7" s="1">
+        <v>2.1</v>
+      </c>
+      <c r="O7">
+        <v>1</v>
+      </c>
+      <c r="Z7" t="s">
         <v>40</v>
       </c>
-      <c r="B7" t="s">
-[...45 lines deleted...]
-    <row r="8" spans="1:16">
+    </row>
+    <row r="8" spans="1:26">
       <c r="A8" t="s">
+        <v>43</v>
+      </c>
+      <c r="B8" s="1">
+        <v>220000.0</v>
+      </c>
+      <c r="C8" s="1">
+        <v>11.92</v>
+      </c>
+      <c r="D8" s="1">
+        <v>8.6304381364</v>
+      </c>
+      <c r="E8" t="s">
+        <v>8</v>
+      </c>
+      <c r="F8">
+        <v>1.0</v>
+      </c>
+      <c r="G8" s="1">
+        <v>1898696.39</v>
+      </c>
+      <c r="H8" s="1">
+        <v>723703.61</v>
+      </c>
+      <c r="I8" s="1">
+        <v>38.115815346339</v>
+      </c>
+      <c r="J8">
+        <v>0.0</v>
+      </c>
+      <c r="K8">
+        <v>0.0</v>
+      </c>
+      <c r="L8" s="1">
+        <v>2622400.0</v>
+      </c>
+      <c r="M8" s="1">
+        <v>2622400.0</v>
+      </c>
+      <c r="N8" s="1">
+        <v>1.49</v>
+      </c>
+      <c r="O8">
+        <v>1</v>
+      </c>
+      <c r="Z8" t="s">
         <v>42</v>
       </c>
-      <c r="B8" t="s">
-[...45 lines deleted...]
-    <row r="9" spans="1:16">
+    </row>
+    <row r="9" spans="1:26">
       <c r="A9" t="s">
+        <v>45</v>
+      </c>
+      <c r="B9" s="1">
+        <v>30000.0</v>
+      </c>
+      <c r="C9" s="1">
+        <v>67.3</v>
+      </c>
+      <c r="D9" s="1">
+        <v>89.9300146667</v>
+      </c>
+      <c r="E9" t="s">
+        <v>8</v>
+      </c>
+      <c r="F9">
+        <v>1.0</v>
+      </c>
+      <c r="G9" s="1">
+        <v>2697900.44</v>
+      </c>
+      <c r="H9" s="1">
+        <v>-678900.44</v>
+      </c>
+      <c r="I9" s="1">
+        <v>-25.164028662229</v>
+      </c>
+      <c r="J9">
+        <v>0.0</v>
+      </c>
+      <c r="K9">
+        <v>0.0</v>
+      </c>
+      <c r="L9" s="1">
+        <v>2019000.0</v>
+      </c>
+      <c r="M9" s="1">
+        <v>2019000.0</v>
+      </c>
+      <c r="N9" s="1">
+        <v>1.15</v>
+      </c>
+      <c r="O9">
+        <v>1</v>
+      </c>
+      <c r="Z9" t="s">
         <v>44</v>
       </c>
-      <c r="B9" t="s">
-[...45 lines deleted...]
-    <row r="10" spans="1:16">
+    </row>
+    <row r="10" spans="1:26">
       <c r="A10" t="s">
+        <v>47</v>
+      </c>
+      <c r="B10" s="1">
+        <v>105000.0</v>
+      </c>
+      <c r="C10" s="1">
+        <v>101.84</v>
+      </c>
+      <c r="D10" s="1">
+        <v>66.2457164762</v>
+      </c>
+      <c r="E10" t="s">
+        <v>8</v>
+      </c>
+      <c r="F10">
+        <v>1.0</v>
+      </c>
+      <c r="G10" s="1">
+        <v>6955800.23</v>
+      </c>
+      <c r="H10" s="1">
+        <v>3737399.77</v>
+      </c>
+      <c r="I10" s="1">
+        <v>53.730694476831</v>
+      </c>
+      <c r="J10">
+        <v>0.0</v>
+      </c>
+      <c r="K10">
+        <v>0.0</v>
+      </c>
+      <c r="L10" s="1">
+        <v>10693200.0</v>
+      </c>
+      <c r="M10" s="1">
+        <v>10693200.0</v>
+      </c>
+      <c r="N10" s="1">
+        <v>6.09</v>
+      </c>
+      <c r="O10">
+        <v>1</v>
+      </c>
+      <c r="Z10" t="s">
         <v>46</v>
       </c>
-      <c r="B10" t="s">
-[...45 lines deleted...]
-    <row r="11" spans="1:16">
+    </row>
+    <row r="11" spans="1:26">
       <c r="A11" t="s">
+        <v>49</v>
+      </c>
+      <c r="B11" s="1">
+        <v>40000.0</v>
+      </c>
+      <c r="C11" s="1">
+        <v>78.1</v>
+      </c>
+      <c r="D11" s="1">
+        <v>45.10074</v>
+      </c>
+      <c r="E11" t="s">
+        <v>8</v>
+      </c>
+      <c r="F11">
+        <v>1.0</v>
+      </c>
+      <c r="G11" s="1">
+        <v>1804029.6</v>
+      </c>
+      <c r="H11" s="1">
+        <v>1319970.4</v>
+      </c>
+      <c r="I11" s="1">
+        <v>73.167890371644</v>
+      </c>
+      <c r="J11">
+        <v>0.0</v>
+      </c>
+      <c r="K11">
+        <v>0.0</v>
+      </c>
+      <c r="L11" s="1">
+        <v>3124000.0</v>
+      </c>
+      <c r="M11" s="1">
+        <v>3124000.0</v>
+      </c>
+      <c r="N11" s="1">
+        <v>1.78</v>
+      </c>
+      <c r="O11">
+        <v>1</v>
+      </c>
+      <c r="Z11" t="s">
         <v>48</v>
       </c>
-      <c r="B11" t="s">
-[...45 lines deleted...]
-    <row r="12" spans="1:16">
+    </row>
+    <row r="12" spans="1:26">
       <c r="A12" t="s">
+        <v>51</v>
+      </c>
+      <c r="B12" s="1">
+        <v>125000.0</v>
+      </c>
+      <c r="C12" s="1">
+        <v>17.685</v>
+      </c>
+      <c r="D12" s="1">
+        <v>17.27142</v>
+      </c>
+      <c r="E12" t="s">
+        <v>8</v>
+      </c>
+      <c r="F12">
+        <v>1.0</v>
+      </c>
+      <c r="G12" s="1">
+        <v>2158927.5</v>
+      </c>
+      <c r="H12" s="1">
+        <v>51697.5</v>
+      </c>
+      <c r="I12" s="1">
+        <v>2.3945917591026</v>
+      </c>
+      <c r="J12">
+        <v>0.0</v>
+      </c>
+      <c r="K12">
+        <v>0.0</v>
+      </c>
+      <c r="L12" s="1">
+        <v>2210625.0</v>
+      </c>
+      <c r="M12" s="1">
+        <v>2210625.0</v>
+      </c>
+      <c r="N12" s="1">
+        <v>1.26</v>
+      </c>
+      <c r="O12">
+        <v>1</v>
+      </c>
+      <c r="Z12" t="s">
         <v>50</v>
       </c>
-      <c r="B12" t="s">
-[...45 lines deleted...]
-    <row r="13" spans="1:16">
+    </row>
+    <row r="13" spans="1:26">
       <c r="A13" t="s">
+        <v>53</v>
+      </c>
+      <c r="B13" s="1">
+        <v>55000.0</v>
+      </c>
+      <c r="C13" s="1">
+        <v>66.64</v>
+      </c>
+      <c r="D13" s="1">
+        <v>64.7658125455</v>
+      </c>
+      <c r="E13" t="s">
+        <v>8</v>
+      </c>
+      <c r="F13">
+        <v>1.0</v>
+      </c>
+      <c r="G13" s="1">
+        <v>3562119.69</v>
+      </c>
+      <c r="H13" s="1">
+        <v>103080.31</v>
+      </c>
+      <c r="I13" s="1">
+        <v>2.8937913088485</v>
+      </c>
+      <c r="J13">
+        <v>0.0</v>
+      </c>
+      <c r="K13">
+        <v>0.0</v>
+      </c>
+      <c r="L13" s="1">
+        <v>3665200.0</v>
+      </c>
+      <c r="M13" s="1">
+        <v>3665200.0</v>
+      </c>
+      <c r="N13" s="1">
+        <v>2.09</v>
+      </c>
+      <c r="O13">
+        <v>1</v>
+      </c>
+      <c r="Z13" t="s">
         <v>52</v>
       </c>
-      <c r="B13" t="s">
-[...45 lines deleted...]
-    <row r="14" spans="1:16">
+    </row>
+    <row r="14" spans="1:26">
       <c r="A14" t="s">
-        <v>54</v>
-[...1 lines deleted...]
-      <c r="B14" t="s">
         <v>55</v>
       </c>
+      <c r="B14" s="1">
+        <v>92500.0</v>
+      </c>
       <c r="C14" s="1">
-        <v>92500.0</v>
+        <v>20.0</v>
       </c>
       <c r="D14" s="1">
         <v>20.0</v>
       </c>
-      <c r="E14" s="1">
-[...6 lines deleted...]
-        <v>1.0</v>
+      <c r="E14" t="s">
+        <v>8</v>
+      </c>
+      <c r="F14">
+        <v>1.0</v>
+      </c>
+      <c r="G14" s="1">
+        <v>1850000.0</v>
       </c>
       <c r="H14" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I14" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="J14">
+        <v>0.0</v>
+      </c>
+      <c r="K14">
+        <v>0.0</v>
+      </c>
+      <c r="L14" s="1">
         <v>1850000.0</v>
-      </c>
-[...10 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="M14" s="1">
         <v>1850000.0</v>
       </c>
       <c r="N14" s="1">
-        <v>1850000.0</v>
-[...1 lines deleted...]
-      <c r="O14" s="1">
         <v>1.05</v>
       </c>
-      <c r="P14">
-[...3 lines deleted...]
-    <row r="15" spans="1:16">
+      <c r="O14">
+        <v>1</v>
+      </c>
+      <c r="Z14" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="15" spans="1:26">
       <c r="A15" t="s">
+        <v>57</v>
+      </c>
+      <c r="B15" s="1">
+        <v>199839.0</v>
+      </c>
+      <c r="C15" s="1">
+        <v>27.18</v>
+      </c>
+      <c r="D15" s="1">
+        <v>13.2491583725</v>
+      </c>
+      <c r="E15" t="s">
+        <v>8</v>
+      </c>
+      <c r="F15">
+        <v>1.0</v>
+      </c>
+      <c r="G15" s="1">
+        <v>2647698.56</v>
+      </c>
+      <c r="H15" s="1">
+        <v>2783925.46</v>
+      </c>
+      <c r="I15" s="1">
+        <v>105.14510609546</v>
+      </c>
+      <c r="J15">
+        <v>0.0</v>
+      </c>
+      <c r="K15">
+        <v>0.0</v>
+      </c>
+      <c r="L15" s="1">
+        <v>5431624.02</v>
+      </c>
+      <c r="M15" s="1">
+        <v>5431624.02</v>
+      </c>
+      <c r="N15" s="1">
+        <v>3.09</v>
+      </c>
+      <c r="O15">
+        <v>1</v>
+      </c>
+      <c r="Z15" t="s">
         <v>56</v>
       </c>
-      <c r="B15" t="s">
-[...45 lines deleted...]
-    <row r="16" spans="1:16">
+    </row>
+    <row r="16" spans="1:26">
       <c r="A16" t="s">
+        <v>59</v>
+      </c>
+      <c r="B16" s="1">
+        <v>12274.0</v>
+      </c>
+      <c r="C16" s="1">
+        <v>168.5</v>
+      </c>
+      <c r="D16" s="1">
+        <v>190.7002346423</v>
+      </c>
+      <c r="E16" t="s">
+        <v>8</v>
+      </c>
+      <c r="F16">
+        <v>1.0</v>
+      </c>
+      <c r="G16" s="1">
+        <v>2340654.68</v>
+      </c>
+      <c r="H16" s="1">
+        <v>-272485.68</v>
+      </c>
+      <c r="I16" s="1">
+        <v>-11.641430166025</v>
+      </c>
+      <c r="J16">
+        <v>0.0</v>
+      </c>
+      <c r="K16">
+        <v>0.0</v>
+      </c>
+      <c r="L16" s="1">
+        <v>2068169.0</v>
+      </c>
+      <c r="M16" s="1">
+        <v>2068169.0</v>
+      </c>
+      <c r="N16" s="1">
+        <v>1.18</v>
+      </c>
+      <c r="O16">
+        <v>1</v>
+      </c>
+      <c r="Z16" t="s">
         <v>58</v>
       </c>
-      <c r="B16" t="s">
-[...45 lines deleted...]
-    <row r="17" spans="1:16">
+    </row>
+    <row r="17" spans="1:26">
       <c r="A17" t="s">
+        <v>61</v>
+      </c>
+      <c r="B17" s="1">
+        <v>10000.0</v>
+      </c>
+      <c r="C17" s="1">
+        <v>59.15</v>
+      </c>
+      <c r="D17" s="1">
+        <v>20.0</v>
+      </c>
+      <c r="E17" t="s">
+        <v>8</v>
+      </c>
+      <c r="F17">
+        <v>1.0</v>
+      </c>
+      <c r="G17" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="H17" s="1">
+        <v>391500.0</v>
+      </c>
+      <c r="I17" s="1">
+        <v>195.75</v>
+      </c>
+      <c r="J17">
+        <v>0.0</v>
+      </c>
+      <c r="K17">
+        <v>0.0</v>
+      </c>
+      <c r="L17" s="1">
+        <v>591500.0</v>
+      </c>
+      <c r="M17" s="1">
+        <v>591500.0</v>
+      </c>
+      <c r="N17" s="1">
+        <v>0.34</v>
+      </c>
+      <c r="O17">
+        <v>1</v>
+      </c>
+      <c r="Z17" t="s">
         <v>60</v>
       </c>
-      <c r="B17" t="s">
-[...45 lines deleted...]
-    <row r="18" spans="1:16">
+    </row>
+    <row r="18" spans="1:26">
       <c r="A18" t="s">
-        <v>62</v>
-[...1 lines deleted...]
-      <c r="B18" t="s">
         <v>63</v>
       </c>
+      <c r="B18" s="1">
+        <v>23485.0</v>
+      </c>
       <c r="C18" s="1">
+        <v>150.0</v>
+      </c>
+      <c r="D18" s="1">
+        <v>149.0</v>
+      </c>
+      <c r="E18" t="s">
+        <v>8</v>
+      </c>
+      <c r="F18">
+        <v>1.0</v>
+      </c>
+      <c r="G18" s="1">
+        <v>3499265.0</v>
+      </c>
+      <c r="H18" s="1">
         <v>23485.0</v>
       </c>
-      <c r="D18" s="1">
-[...13 lines deleted...]
-      </c>
       <c r="I18" s="1">
-        <v>23485.0</v>
-[...1 lines deleted...]
-      <c r="J18" s="1">
         <v>0.67114093959732</v>
       </c>
+      <c r="J18">
+        <v>0.0</v>
+      </c>
       <c r="K18">
         <v>0.0</v>
       </c>
-      <c r="L18">
-        <v>0.0</v>
+      <c r="L18" s="1">
+        <v>3522750.0</v>
       </c>
       <c r="M18" s="1">
         <v>3522750.0</v>
       </c>
       <c r="N18" s="1">
-        <v>3522750.0</v>
-[...1 lines deleted...]
-      <c r="O18" s="1">
         <v>2.01</v>
       </c>
-      <c r="P18">
-[...3 lines deleted...]
-    <row r="19" spans="1:16">
+      <c r="O18">
+        <v>1</v>
+      </c>
+      <c r="Z18" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="19" spans="1:26">
       <c r="A19" t="s">
-        <v>64</v>
-[...1 lines deleted...]
-      <c r="B19" t="s">
         <v>65</v>
       </c>
+      <c r="B19" s="1">
+        <v>10000.0</v>
+      </c>
       <c r="C19" s="1">
-        <v>10000.0</v>
+        <v>106.0</v>
       </c>
       <c r="D19" s="1">
-        <v>106.0</v>
-[...1 lines deleted...]
-      <c r="E19" s="1">
         <v>104.0</v>
       </c>
-      <c r="F19" t="s">
-[...3 lines deleted...]
-        <v>1.0</v>
+      <c r="E19" t="s">
+        <v>8</v>
+      </c>
+      <c r="F19">
+        <v>1.0</v>
+      </c>
+      <c r="G19" s="1">
+        <v>1040000.0</v>
       </c>
       <c r="H19" s="1">
-        <v>1040000.0</v>
+        <v>20000.0</v>
       </c>
       <c r="I19" s="1">
-        <v>20000.0</v>
-[...1 lines deleted...]
-      <c r="J19" s="1">
         <v>1.9230769230769</v>
       </c>
+      <c r="J19">
+        <v>0.0</v>
+      </c>
       <c r="K19">
         <v>0.0</v>
       </c>
-      <c r="L19">
-        <v>0.0</v>
+      <c r="L19" s="1">
+        <v>1060000.0</v>
       </c>
       <c r="M19" s="1">
         <v>1060000.0</v>
       </c>
       <c r="N19" s="1">
-        <v>1060000.0</v>
-[...1 lines deleted...]
-      <c r="O19" s="1">
         <v>0.6</v>
       </c>
-      <c r="P19">
-[...3 lines deleted...]
-    <row r="20" spans="1:16">
+      <c r="O19">
+        <v>1</v>
+      </c>
+      <c r="Z19" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="20" spans="1:26">
       <c r="A20" t="s">
+        <v>67</v>
+      </c>
+      <c r="B20" s="1">
+        <v>278255.0</v>
+      </c>
+      <c r="C20" s="1">
+        <v>0.253</v>
+      </c>
+      <c r="D20" s="1">
+        <v>5.4441911915</v>
+      </c>
+      <c r="E20" t="s">
+        <v>8</v>
+      </c>
+      <c r="F20">
+        <v>1.0</v>
+      </c>
+      <c r="G20" s="1">
+        <v>1514873.42</v>
+      </c>
+      <c r="H20" s="1">
+        <v>-1444474.9</v>
+      </c>
+      <c r="I20" s="1">
+        <v>-95.352844728109</v>
+      </c>
+      <c r="J20">
+        <v>0.0</v>
+      </c>
+      <c r="K20">
+        <v>0.0</v>
+      </c>
+      <c r="L20" s="1">
+        <v>70398.52</v>
+      </c>
+      <c r="M20" s="1">
+        <v>70398.52</v>
+      </c>
+      <c r="N20" s="1">
+        <v>0.04</v>
+      </c>
+      <c r="O20">
+        <v>1</v>
+      </c>
+      <c r="Z20" t="s">
         <v>66</v>
       </c>
-      <c r="B20" t="s">
-[...45 lines deleted...]
-    <row r="21" spans="1:16">
+    </row>
+    <row r="21" spans="1:26">
       <c r="A21" t="s">
+        <v>69</v>
+      </c>
+      <c r="B21" s="1">
+        <v>2800.0</v>
+      </c>
+      <c r="C21" s="1">
+        <v>1620.0</v>
+      </c>
+      <c r="D21" s="1">
+        <v>1940.2523642857</v>
+      </c>
+      <c r="E21" t="s">
+        <v>8</v>
+      </c>
+      <c r="F21">
+        <v>1.0</v>
+      </c>
+      <c r="G21" s="1">
+        <v>5432706.62</v>
+      </c>
+      <c r="H21" s="1">
+        <v>-896706.62</v>
+      </c>
+      <c r="I21" s="1">
+        <v>-16.505706689532</v>
+      </c>
+      <c r="J21">
+        <v>0.0</v>
+      </c>
+      <c r="K21">
+        <v>0.0</v>
+      </c>
+      <c r="L21" s="1">
+        <v>4536000.0</v>
+      </c>
+      <c r="M21" s="1">
+        <v>4536000.0</v>
+      </c>
+      <c r="N21" s="1">
+        <v>2.58</v>
+      </c>
+      <c r="O21">
+        <v>1</v>
+      </c>
+      <c r="Z21" t="s">
         <v>68</v>
       </c>
-      <c r="B21" t="s">
-[...45 lines deleted...]
-    <row r="22" spans="1:16">
+    </row>
+    <row r="22" spans="1:26">
       <c r="A22" t="s">
+        <v>71</v>
+      </c>
+      <c r="B22" s="1">
+        <v>85000.0</v>
+      </c>
+      <c r="C22" s="1">
+        <v>22.2</v>
+      </c>
+      <c r="D22" s="1">
+        <v>27.3893784706</v>
+      </c>
+      <c r="E22" t="s">
+        <v>8</v>
+      </c>
+      <c r="F22">
+        <v>1.0</v>
+      </c>
+      <c r="G22" s="1">
+        <v>2328097.17</v>
+      </c>
+      <c r="H22" s="1">
+        <v>-441097.17</v>
+      </c>
+      <c r="I22" s="1">
+        <v>-18.946682109493</v>
+      </c>
+      <c r="J22">
+        <v>0.0</v>
+      </c>
+      <c r="K22">
+        <v>0.0</v>
+      </c>
+      <c r="L22" s="1">
+        <v>1887000.0</v>
+      </c>
+      <c r="M22" s="1">
+        <v>1887000.0</v>
+      </c>
+      <c r="N22" s="1">
+        <v>1.08</v>
+      </c>
+      <c r="O22">
+        <v>1</v>
+      </c>
+      <c r="Z22" t="s">
         <v>70</v>
       </c>
-      <c r="B22" t="s">
-[...2 lines deleted...]
-      <c r="C22" s="1">
+    </row>
+    <row r="23" spans="1:26">
+      <c r="A23" t="s">
+        <v>73</v>
+      </c>
+      <c r="B23" s="1">
+        <v>4000.0</v>
+      </c>
+      <c r="C23" s="1">
+        <v>157.2</v>
+      </c>
+      <c r="D23" s="1">
+        <v>107.7144625</v>
+      </c>
+      <c r="E23" t="s">
+        <v>8</v>
+      </c>
+      <c r="F23">
+        <v>1.0</v>
+      </c>
+      <c r="G23" s="1">
+        <v>430857.85</v>
+      </c>
+      <c r="H23" s="1">
+        <v>197942.15</v>
+      </c>
+      <c r="I23" s="1">
+        <v>45.941405036487</v>
+      </c>
+      <c r="J23">
+        <v>0.0</v>
+      </c>
+      <c r="K23">
+        <v>0.0</v>
+      </c>
+      <c r="L23" s="1">
+        <v>628800.0</v>
+      </c>
+      <c r="M23" s="1">
+        <v>628800.0</v>
+      </c>
+      <c r="N23" s="1">
+        <v>0.36</v>
+      </c>
+      <c r="O23">
+        <v>1</v>
+      </c>
+      <c r="Z23" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="24" spans="1:26">
+      <c r="A24" t="s">
+        <v>75</v>
+      </c>
+      <c r="B24" s="1">
+        <v>40000.0</v>
+      </c>
+      <c r="C24" s="1">
+        <v>19.48</v>
+      </c>
+      <c r="D24" s="1">
+        <v>18.216797</v>
+      </c>
+      <c r="E24" t="s">
+        <v>8</v>
+      </c>
+      <c r="F24">
+        <v>1.0</v>
+      </c>
+      <c r="G24" s="1">
+        <v>728671.88</v>
+      </c>
+      <c r="H24" s="1">
+        <v>50528.12</v>
+      </c>
+      <c r="I24" s="1">
+        <v>6.934276096945</v>
+      </c>
+      <c r="J24">
+        <v>0.0</v>
+      </c>
+      <c r="K24">
+        <v>0.0</v>
+      </c>
+      <c r="L24" s="1">
+        <v>779200.0</v>
+      </c>
+      <c r="M24" s="1">
+        <v>779200.0</v>
+      </c>
+      <c r="N24" s="1">
+        <v>0.44</v>
+      </c>
+      <c r="O24">
+        <v>1</v>
+      </c>
+      <c r="Z24" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="25" spans="1:26">
+      <c r="A25" t="s">
+        <v>77</v>
+      </c>
+      <c r="B25" s="1">
+        <v>55000.0</v>
+      </c>
+      <c r="C25" s="1">
+        <v>24.2</v>
+      </c>
+      <c r="D25" s="1">
+        <v>32.0843294545</v>
+      </c>
+      <c r="E25" t="s">
+        <v>8</v>
+      </c>
+      <c r="F25">
+        <v>1.0</v>
+      </c>
+      <c r="G25" s="1">
+        <v>1764638.12</v>
+      </c>
+      <c r="H25" s="1">
+        <v>-433638.12</v>
+      </c>
+      <c r="I25" s="1">
+        <v>-24.573770400018</v>
+      </c>
+      <c r="J25">
+        <v>0.0</v>
+      </c>
+      <c r="K25">
+        <v>0.0</v>
+      </c>
+      <c r="L25" s="1">
+        <v>1331000.0</v>
+      </c>
+      <c r="M25" s="1">
+        <v>1331000.0</v>
+      </c>
+      <c r="N25" s="1">
+        <v>0.76</v>
+      </c>
+      <c r="O25">
+        <v>1</v>
+      </c>
+      <c r="Z25" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="26" spans="1:26">
+      <c r="A26" t="s">
+        <v>79</v>
+      </c>
+      <c r="B26" s="1">
+        <v>27500.0</v>
+      </c>
+      <c r="C26" s="1">
+        <v>165.7</v>
+      </c>
+      <c r="D26" s="1">
+        <v>96.1366738182</v>
+      </c>
+      <c r="E26" t="s">
+        <v>8</v>
+      </c>
+      <c r="F26">
+        <v>1.0</v>
+      </c>
+      <c r="G26" s="1">
+        <v>2643758.53</v>
+      </c>
+      <c r="H26" s="1">
+        <v>1912991.47</v>
+      </c>
+      <c r="I26" s="1">
+        <v>72.358781949727</v>
+      </c>
+      <c r="J26">
+        <v>0.0</v>
+      </c>
+      <c r="K26">
+        <v>0.0</v>
+      </c>
+      <c r="L26" s="1">
+        <v>4556750.0</v>
+      </c>
+      <c r="M26" s="1">
+        <v>4556750.0</v>
+      </c>
+      <c r="N26" s="1">
+        <v>2.6</v>
+      </c>
+      <c r="O26">
+        <v>1</v>
+      </c>
+      <c r="Z26" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="27" spans="1:26">
+      <c r="A27" t="s">
+        <v>81</v>
+      </c>
+      <c r="B27" s="1">
+        <v>137750.0</v>
+      </c>
+      <c r="C27" s="1">
+        <v>2.015</v>
+      </c>
+      <c r="D27" s="1">
+        <v>8.75</v>
+      </c>
+      <c r="E27" t="s">
+        <v>8</v>
+      </c>
+      <c r="F27">
+        <v>1.0</v>
+      </c>
+      <c r="G27" s="1">
+        <v>1205312.5</v>
+      </c>
+      <c r="H27" s="1">
+        <v>-927746.25</v>
+      </c>
+      <c r="I27" s="1">
+        <v>-76.971428571429</v>
+      </c>
+      <c r="J27">
+        <v>0.0</v>
+      </c>
+      <c r="K27">
+        <v>0.0</v>
+      </c>
+      <c r="L27" s="1">
+        <v>277566.25</v>
+      </c>
+      <c r="M27" s="1">
+        <v>277566.25</v>
+      </c>
+      <c r="N27" s="1">
+        <v>0.16</v>
+      </c>
+      <c r="O27">
+        <v>1</v>
+      </c>
+      <c r="Z27" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="28" spans="1:26">
+      <c r="A28" t="s">
+        <v>83</v>
+      </c>
+      <c r="B28" s="1">
+        <v>38726.0</v>
+      </c>
+      <c r="C28" s="1">
+        <v>9.35</v>
+      </c>
+      <c r="D28" s="1">
+        <v>10.35</v>
+      </c>
+      <c r="E28" t="s">
+        <v>8</v>
+      </c>
+      <c r="F28">
+        <v>1.0</v>
+      </c>
+      <c r="G28" s="1">
+        <v>400814.1</v>
+      </c>
+      <c r="H28" s="1">
+        <v>-38726.0</v>
+      </c>
+      <c r="I28" s="1">
+        <v>-9.6618357487923</v>
+      </c>
+      <c r="J28">
+        <v>0.0</v>
+      </c>
+      <c r="K28">
+        <v>0.0</v>
+      </c>
+      <c r="L28" s="1">
+        <v>362088.1</v>
+      </c>
+      <c r="M28" s="1">
+        <v>362088.1</v>
+      </c>
+      <c r="N28" s="1">
+        <v>0.21</v>
+      </c>
+      <c r="O28">
+        <v>1</v>
+      </c>
+      <c r="Z28" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="29" spans="1:26">
+      <c r="A29" t="s">
+        <v>85</v>
+      </c>
+      <c r="B29" s="1">
+        <v>13000.0</v>
+      </c>
+      <c r="C29" s="1">
+        <v>378.1</v>
+      </c>
+      <c r="D29" s="1">
+        <v>382.6681676923</v>
+      </c>
+      <c r="E29" t="s">
+        <v>8</v>
+      </c>
+      <c r="F29">
+        <v>1.0</v>
+      </c>
+      <c r="G29" s="1">
+        <v>4974686.18</v>
+      </c>
+      <c r="H29" s="1">
+        <v>-59386.18</v>
+      </c>
+      <c r="I29" s="1">
+        <v>-1.1937673624269</v>
+      </c>
+      <c r="J29">
+        <v>0.0</v>
+      </c>
+      <c r="K29">
+        <v>0.0</v>
+      </c>
+      <c r="L29" s="1">
+        <v>4915300.0</v>
+      </c>
+      <c r="M29" s="1">
+        <v>4915300.0</v>
+      </c>
+      <c r="N29" s="1">
+        <v>2.8</v>
+      </c>
+      <c r="O29">
+        <v>1</v>
+      </c>
+      <c r="Z29" t="s">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="30" spans="1:26">
+      <c r="A30" t="s">
+        <v>87</v>
+      </c>
+      <c r="B30" s="1">
+        <v>17000.0</v>
+      </c>
+      <c r="C30" s="1">
+        <v>481.35</v>
+      </c>
+      <c r="D30" s="1">
+        <v>428.6897088235</v>
+      </c>
+      <c r="E30" t="s">
+        <v>8</v>
+      </c>
+      <c r="F30">
+        <v>1.0</v>
+      </c>
+      <c r="G30" s="1">
+        <v>7287725.05</v>
+      </c>
+      <c r="H30" s="1">
+        <v>895224.95</v>
+      </c>
+      <c r="I30" s="1">
+        <v>12.284011044023</v>
+      </c>
+      <c r="J30">
+        <v>0.0</v>
+      </c>
+      <c r="K30">
+        <v>0.0</v>
+      </c>
+      <c r="L30" s="1">
+        <v>8182950.0</v>
+      </c>
+      <c r="M30" s="1">
+        <v>8182950.0</v>
+      </c>
+      <c r="N30" s="1">
+        <v>4.66</v>
+      </c>
+      <c r="O30">
+        <v>1</v>
+      </c>
+      <c r="Z30" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="31" spans="1:26">
+      <c r="A31" t="s">
+        <v>89</v>
+      </c>
+      <c r="B31" s="1">
+        <v>35000.0</v>
+      </c>
+      <c r="C31" s="1">
+        <v>12.3</v>
+      </c>
+      <c r="D31" s="1">
+        <v>13.2913</v>
+      </c>
+      <c r="E31" t="s">
+        <v>8</v>
+      </c>
+      <c r="F31">
+        <v>1.0</v>
+      </c>
+      <c r="G31" s="1">
+        <v>465195.5</v>
+      </c>
+      <c r="H31" s="1">
+        <v>-34695.5</v>
+      </c>
+      <c r="I31" s="1">
+        <v>-7.4582621714956</v>
+      </c>
+      <c r="J31">
+        <v>0.0</v>
+      </c>
+      <c r="K31">
+        <v>0.0</v>
+      </c>
+      <c r="L31" s="1">
+        <v>430500.0</v>
+      </c>
+      <c r="M31" s="1">
+        <v>430500.0</v>
+      </c>
+      <c r="N31" s="1">
+        <v>0.25</v>
+      </c>
+      <c r="O31">
+        <v>1</v>
+      </c>
+      <c r="Z31" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="32" spans="1:26">
+      <c r="A32" t="s">
+        <v>91</v>
+      </c>
+      <c r="B32" s="1">
+        <v>35000.0</v>
+      </c>
+      <c r="C32" s="1">
+        <v>30.38</v>
+      </c>
+      <c r="D32" s="1">
+        <v>5.07</v>
+      </c>
+      <c r="E32" t="s">
+        <v>8</v>
+      </c>
+      <c r="F32">
+        <v>1.0</v>
+      </c>
+      <c r="G32" s="1">
+        <v>177450.0</v>
+      </c>
+      <c r="H32" s="1">
+        <v>885850.0</v>
+      </c>
+      <c r="I32" s="1">
+        <v>499.21104536489</v>
+      </c>
+      <c r="J32">
+        <v>0.0</v>
+      </c>
+      <c r="K32">
+        <v>0.0</v>
+      </c>
+      <c r="L32" s="1">
+        <v>1063300.0</v>
+      </c>
+      <c r="M32" s="1">
+        <v>1063300.0</v>
+      </c>
+      <c r="N32" s="1">
+        <v>0.61</v>
+      </c>
+      <c r="O32">
+        <v>1</v>
+      </c>
+      <c r="Z32" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="33" spans="1:26">
+      <c r="A33" t="s">
+        <v>93</v>
+      </c>
+      <c r="B33" s="1">
+        <v>10000.0</v>
+      </c>
+      <c r="C33" s="1">
+        <v>159.0</v>
+      </c>
+      <c r="D33" s="1">
+        <v>128.402215</v>
+      </c>
+      <c r="E33" t="s">
+        <v>8</v>
+      </c>
+      <c r="F33">
+        <v>1.0</v>
+      </c>
+      <c r="G33" s="1">
+        <v>1284022.15</v>
+      </c>
+      <c r="H33" s="1">
+        <v>305977.85</v>
+      </c>
+      <c r="I33" s="1">
+        <v>23.829639543212</v>
+      </c>
+      <c r="J33">
+        <v>0.0</v>
+      </c>
+      <c r="K33">
+        <v>0.0</v>
+      </c>
+      <c r="L33" s="1">
+        <v>1590000.0</v>
+      </c>
+      <c r="M33" s="1">
+        <v>1590000.0</v>
+      </c>
+      <c r="N33" s="1">
+        <v>0.91</v>
+      </c>
+      <c r="O33">
+        <v>1</v>
+      </c>
+      <c r="Z33" t="s">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="34" spans="1:26">
+      <c r="A34" t="s">
+        <v>95</v>
+      </c>
+      <c r="B34" s="1">
+        <v>201.0</v>
+      </c>
+      <c r="C34" s="1">
+        <v>4811.69</v>
+      </c>
+      <c r="D34" s="1">
+        <v>4805.4000995025</v>
+      </c>
+      <c r="E34" t="s">
+        <v>8</v>
+      </c>
+      <c r="F34">
+        <v>1.0</v>
+      </c>
+      <c r="G34" s="1">
+        <v>965885.42</v>
+      </c>
+      <c r="H34" s="1">
+        <v>1264.27</v>
+      </c>
+      <c r="I34" s="1">
+        <v>0.13089233710558</v>
+      </c>
+      <c r="J34">
+        <v>0.0</v>
+      </c>
+      <c r="K34">
+        <v>0.0</v>
+      </c>
+      <c r="L34" s="1">
+        <v>967149.69</v>
+      </c>
+      <c r="M34" s="1">
+        <v>967149.69</v>
+      </c>
+      <c r="N34" s="1">
+        <v>0.55</v>
+      </c>
+      <c r="O34">
+        <v>1</v>
+      </c>
+      <c r="Z34" t="s">
+        <v>94</v>
+      </c>
+    </row>
+    <row r="35" spans="1:26">
+      <c r="A35" t="s">
+        <v>97</v>
+      </c>
+      <c r="B35" s="1">
+        <v>150000.0</v>
+      </c>
+      <c r="C35" s="1">
+        <v>16.865</v>
+      </c>
+      <c r="D35" s="1">
+        <v>13.2063544667</v>
+      </c>
+      <c r="E35" t="s">
+        <v>8</v>
+      </c>
+      <c r="F35">
+        <v>1.0</v>
+      </c>
+      <c r="G35" s="1">
+        <v>1980953.17</v>
+      </c>
+      <c r="H35" s="1">
+        <v>548796.83</v>
+      </c>
+      <c r="I35" s="1">
+        <v>27.703675094954</v>
+      </c>
+      <c r="J35">
+        <v>0.0</v>
+      </c>
+      <c r="K35">
+        <v>0.0</v>
+      </c>
+      <c r="L35" s="1">
+        <v>2529750.0</v>
+      </c>
+      <c r="M35" s="1">
+        <v>2529750.0</v>
+      </c>
+      <c r="N35" s="1">
+        <v>1.44</v>
+      </c>
+      <c r="O35">
+        <v>1</v>
+      </c>
+      <c r="Z35" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="36" spans="1:26">
+      <c r="A36" t="s">
+        <v>99</v>
+      </c>
+      <c r="B36" s="1">
+        <v>20000.0</v>
+      </c>
+      <c r="C36" s="1">
+        <v>11.1</v>
+      </c>
+      <c r="D36" s="1">
+        <v>21.013614</v>
+      </c>
+      <c r="E36" t="s">
+        <v>8</v>
+      </c>
+      <c r="F36">
+        <v>1.0</v>
+      </c>
+      <c r="G36" s="1">
+        <v>420272.28</v>
+      </c>
+      <c r="H36" s="1">
+        <v>-198272.28</v>
+      </c>
+      <c r="I36" s="1">
+        <v>-47.177101473359</v>
+      </c>
+      <c r="J36">
+        <v>0.0</v>
+      </c>
+      <c r="K36">
+        <v>0.0</v>
+      </c>
+      <c r="L36" s="1">
+        <v>222000.0</v>
+      </c>
+      <c r="M36" s="1">
+        <v>222000.0</v>
+      </c>
+      <c r="N36" s="1">
+        <v>0.13</v>
+      </c>
+      <c r="O36">
+        <v>1</v>
+      </c>
+      <c r="Z36" t="s">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="37" spans="1:26">
+      <c r="A37" t="s">
+        <v>101</v>
+      </c>
+      <c r="B37" s="1">
+        <v>60000.0</v>
+      </c>
+      <c r="C37" s="1">
+        <v>87.72</v>
+      </c>
+      <c r="D37" s="1">
+        <v>63.1479731667</v>
+      </c>
+      <c r="E37" t="s">
+        <v>8</v>
+      </c>
+      <c r="F37">
+        <v>1.0</v>
+      </c>
+      <c r="G37" s="1">
+        <v>3788878.39</v>
+      </c>
+      <c r="H37" s="1">
+        <v>1474321.61</v>
+      </c>
+      <c r="I37" s="1">
+        <v>38.911821870324</v>
+      </c>
+      <c r="J37">
+        <v>0.0</v>
+      </c>
+      <c r="K37">
+        <v>0.0</v>
+      </c>
+      <c r="L37" s="1">
+        <v>5263200.0</v>
+      </c>
+      <c r="M37" s="1">
+        <v>5263200.0</v>
+      </c>
+      <c r="N37" s="1">
+        <v>3.0</v>
+      </c>
+      <c r="O37">
+        <v>1</v>
+      </c>
+      <c r="Z37" t="s">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="38" spans="1:26">
+      <c r="A38" t="s">
+        <v>103</v>
+      </c>
+      <c r="B38" s="1">
+        <v>45000.0</v>
+      </c>
+      <c r="C38" s="1">
+        <v>27.82</v>
+      </c>
+      <c r="D38" s="1">
+        <v>41.2242637778</v>
+      </c>
+      <c r="E38" t="s">
+        <v>8</v>
+      </c>
+      <c r="F38">
+        <v>1.0</v>
+      </c>
+      <c r="G38" s="1">
+        <v>1855091.87</v>
+      </c>
+      <c r="H38" s="1">
+        <v>-603191.87</v>
+      </c>
+      <c r="I38" s="1">
+        <v>-32.515471592251</v>
+      </c>
+      <c r="J38">
+        <v>0.0</v>
+      </c>
+      <c r="K38">
+        <v>0.0</v>
+      </c>
+      <c r="L38" s="1">
+        <v>1251900.0</v>
+      </c>
+      <c r="M38" s="1">
+        <v>1251900.0</v>
+      </c>
+      <c r="N38" s="1">
+        <v>0.71</v>
+      </c>
+      <c r="O38">
+        <v>1</v>
+      </c>
+      <c r="Z38" t="s">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="39" spans="1:26">
+      <c r="A39" t="s">
+        <v>105</v>
+      </c>
+      <c r="B39" s="1">
+        <v>30000.0</v>
+      </c>
+      <c r="C39" s="1">
+        <v>38.38</v>
+      </c>
+      <c r="D39" s="1">
+        <v>26.496119</v>
+      </c>
+      <c r="E39" t="s">
+        <v>8</v>
+      </c>
+      <c r="F39">
+        <v>1.0</v>
+      </c>
+      <c r="G39" s="1">
+        <v>794883.57</v>
+      </c>
+      <c r="H39" s="1">
+        <v>356516.43</v>
+      </c>
+      <c r="I39" s="1">
+        <v>44.85140257711</v>
+      </c>
+      <c r="J39">
+        <v>0.0</v>
+      </c>
+      <c r="K39">
+        <v>0.0</v>
+      </c>
+      <c r="L39" s="1">
+        <v>1151400.0</v>
+      </c>
+      <c r="M39" s="1">
+        <v>1151400.0</v>
+      </c>
+      <c r="N39" s="1">
+        <v>0.66</v>
+      </c>
+      <c r="O39">
+        <v>1</v>
+      </c>
+      <c r="Z39" t="s">
+        <v>104</v>
+      </c>
+    </row>
+    <row r="40" spans="1:26">
+      <c r="A40" t="s">
+        <v>107</v>
+      </c>
+      <c r="B40" s="1">
+        <v>27000.0</v>
+      </c>
+      <c r="C40" s="1">
+        <v>331.2</v>
+      </c>
+      <c r="D40" s="1">
+        <v>140.1883425926</v>
+      </c>
+      <c r="E40" t="s">
+        <v>8</v>
+      </c>
+      <c r="F40">
+        <v>1.0</v>
+      </c>
+      <c r="G40" s="1">
+        <v>3785085.25</v>
+      </c>
+      <c r="H40" s="1">
+        <v>5157314.75</v>
+      </c>
+      <c r="I40" s="1">
+        <v>136.25359560924</v>
+      </c>
+      <c r="J40">
+        <v>0.0</v>
+      </c>
+      <c r="K40">
+        <v>0.0</v>
+      </c>
+      <c r="L40" s="1">
+        <v>8942400.0</v>
+      </c>
+      <c r="M40" s="1">
+        <v>8942400.0</v>
+      </c>
+      <c r="N40" s="1">
+        <v>5.09</v>
+      </c>
+      <c r="O40">
+        <v>1</v>
+      </c>
+      <c r="Z40" t="s">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="41" spans="1:26">
+      <c r="A41" t="s">
+        <v>109</v>
+      </c>
+      <c r="B41" s="1">
         <v>85000.0</v>
       </c>
-      <c r="D22" s="1">
-[...282 lines deleted...]
-      <c r="O27" s="1">
+      <c r="C41" s="1">
+        <v>72.49</v>
+      </c>
+      <c r="D41" s="1">
+        <v>90.9802184706</v>
+      </c>
+      <c r="E41" t="s">
+        <v>8</v>
+      </c>
+      <c r="F41">
+        <v>1.0</v>
+      </c>
+      <c r="G41" s="1">
+        <v>7733318.57</v>
+      </c>
+      <c r="H41" s="1">
+        <v>-1571668.57</v>
+      </c>
+      <c r="I41" s="1">
+        <v>-20.323339272444</v>
+      </c>
+      <c r="J41">
+        <v>0.0</v>
+      </c>
+      <c r="K41">
+        <v>0.0</v>
+      </c>
+      <c r="L41" s="1">
+        <v>6161650.0</v>
+      </c>
+      <c r="M41" s="1">
+        <v>6161650.0</v>
+      </c>
+      <c r="N41" s="1">
+        <v>3.51</v>
+      </c>
+      <c r="O41">
+        <v>1</v>
+      </c>
+      <c r="Z41" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="42" spans="1:26">
+      <c r="A42" t="s">
+        <v>111</v>
+      </c>
+      <c r="B42" s="1">
+        <v>50000.0</v>
+      </c>
+      <c r="C42" s="1">
+        <v>292.75</v>
+      </c>
+      <c r="D42" s="1">
+        <v>109.7979152</v>
+      </c>
+      <c r="E42" t="s">
+        <v>8</v>
+      </c>
+      <c r="F42">
+        <v>1.0</v>
+      </c>
+      <c r="G42" s="1">
+        <v>5489895.76</v>
+      </c>
+      <c r="H42" s="1">
+        <v>9147604.24</v>
+      </c>
+      <c r="I42" s="1">
+        <v>166.62619182409</v>
+      </c>
+      <c r="J42">
+        <v>0.0</v>
+      </c>
+      <c r="K42">
+        <v>0.0</v>
+      </c>
+      <c r="L42" s="1">
+        <v>14637500.0</v>
+      </c>
+      <c r="M42" s="1">
+        <v>14637500.0</v>
+      </c>
+      <c r="N42" s="1">
+        <v>8.34</v>
+      </c>
+      <c r="O42">
+        <v>1</v>
+      </c>
+      <c r="Z42" t="s">
+        <v>110</v>
+      </c>
+    </row>
+    <row r="43" spans="1:26">
+      <c r="A43" t="s">
+        <v>113</v>
+      </c>
+      <c r="B43" s="1">
+        <v>23000.0</v>
+      </c>
+      <c r="C43" s="1">
+        <v>49.44</v>
+      </c>
+      <c r="D43" s="1">
+        <v>98.4921743478</v>
+      </c>
+      <c r="E43" t="s">
+        <v>8</v>
+      </c>
+      <c r="F43">
+        <v>1.0</v>
+      </c>
+      <c r="G43" s="1">
+        <v>2265320.01</v>
+      </c>
+      <c r="H43" s="1">
+        <v>-1128200.01</v>
+      </c>
+      <c r="I43" s="1">
+        <v>-49.803118544828</v>
+      </c>
+      <c r="J43">
+        <v>0.0</v>
+      </c>
+      <c r="K43">
+        <v>0.0</v>
+      </c>
+      <c r="L43" s="1">
+        <v>1137120.0</v>
+      </c>
+      <c r="M43" s="1">
+        <v>1137120.0</v>
+      </c>
+      <c r="N43" s="1">
+        <v>0.65</v>
+      </c>
+      <c r="O43">
+        <v>1</v>
+      </c>
+      <c r="Z43" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="44" spans="1:26">
+      <c r="A44" t="s">
+        <v>115</v>
+      </c>
+      <c r="B44" s="1">
+        <v>1802.0</v>
+      </c>
+      <c r="C44" s="1">
+        <v>53.6</v>
+      </c>
+      <c r="D44" s="1">
+        <v>15.0</v>
+      </c>
+      <c r="E44" t="s">
+        <v>8</v>
+      </c>
+      <c r="F44">
+        <v>1.0</v>
+      </c>
+      <c r="G44" s="1">
+        <v>27030.0</v>
+      </c>
+      <c r="H44" s="1">
+        <v>69557.2</v>
+      </c>
+      <c r="I44" s="1">
+        <v>257.33333333333</v>
+      </c>
+      <c r="J44">
+        <v>0.0</v>
+      </c>
+      <c r="K44">
+        <v>0.0</v>
+      </c>
+      <c r="L44" s="1">
+        <v>96587.2</v>
+      </c>
+      <c r="M44" s="1">
+        <v>96587.2</v>
+      </c>
+      <c r="N44" s="1">
+        <v>0.06</v>
+      </c>
+      <c r="O44">
+        <v>1</v>
+      </c>
+      <c r="Z44" t="s">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="45" spans="1:26">
+      <c r="A45" t="s">
+        <v>117</v>
+      </c>
+      <c r="B45" s="1">
+        <v>105000.0</v>
+      </c>
+      <c r="C45" s="1">
+        <v>78.92</v>
+      </c>
+      <c r="D45" s="1">
+        <v>28.643883619</v>
+      </c>
+      <c r="E45" t="s">
+        <v>8</v>
+      </c>
+      <c r="F45">
+        <v>1.0</v>
+      </c>
+      <c r="G45" s="1">
+        <v>3007607.78</v>
+      </c>
+      <c r="H45" s="1">
+        <v>5278992.22</v>
+      </c>
+      <c r="I45" s="1">
+        <v>175.52129819268</v>
+      </c>
+      <c r="J45">
+        <v>0.0</v>
+      </c>
+      <c r="K45">
+        <v>0.0</v>
+      </c>
+      <c r="L45" s="1">
+        <v>8286600.0</v>
+      </c>
+      <c r="M45" s="1">
+        <v>8286600.0</v>
+      </c>
+      <c r="N45" s="1">
+        <v>4.72</v>
+      </c>
+      <c r="O45">
+        <v>1</v>
+      </c>
+      <c r="Z45" t="s">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="46" spans="1:26">
+      <c r="A46" t="s">
+        <v>119</v>
+      </c>
+      <c r="B46" s="1">
+        <v>15000.0</v>
+      </c>
+      <c r="C46" s="1">
+        <v>49.96</v>
+      </c>
+      <c r="D46" s="1">
+        <v>59.4699473333</v>
+      </c>
+      <c r="E46" t="s">
+        <v>8</v>
+      </c>
+      <c r="F46">
+        <v>1.0</v>
+      </c>
+      <c r="G46" s="1">
+        <v>892049.21</v>
+      </c>
+      <c r="H46" s="1">
+        <v>-142649.21</v>
+      </c>
+      <c r="I46" s="1">
+        <v>-15.991181697252</v>
+      </c>
+      <c r="J46">
+        <v>0.0</v>
+      </c>
+      <c r="K46">
+        <v>0.0</v>
+      </c>
+      <c r="L46" s="1">
+        <v>749400.0</v>
+      </c>
+      <c r="M46" s="1">
+        <v>749400.0</v>
+      </c>
+      <c r="N46" s="1">
+        <v>0.43</v>
+      </c>
+      <c r="O46">
+        <v>1</v>
+      </c>
+      <c r="Z46" t="s">
+        <v>118</v>
+      </c>
+    </row>
+    <row r="47" spans="1:26">
+      <c r="A47" t="s">
+        <v>121</v>
+      </c>
+      <c r="B47" s="1">
+        <v>2500.0</v>
+      </c>
+      <c r="C47" s="1">
+        <v>129.45</v>
+      </c>
+      <c r="D47" s="1">
+        <v>111.612908</v>
+      </c>
+      <c r="E47" t="s">
+        <v>8</v>
+      </c>
+      <c r="F47">
+        <v>1.0</v>
+      </c>
+      <c r="G47" s="1">
+        <v>279032.27</v>
+      </c>
+      <c r="H47" s="1">
+        <v>44592.73</v>
+      </c>
+      <c r="I47" s="1">
+        <v>15.981208911786</v>
+      </c>
+      <c r="J47">
+        <v>0.0</v>
+      </c>
+      <c r="K47">
+        <v>0.0</v>
+      </c>
+      <c r="L47" s="1">
+        <v>323625.0</v>
+      </c>
+      <c r="M47" s="1">
+        <v>323625.0</v>
+      </c>
+      <c r="N47" s="1">
         <v>0.18</v>
       </c>
-      <c r="P27">
-[...260 lines deleted...]
-      <c r="C33" s="1">
+      <c r="O47">
+        <v>1</v>
+      </c>
+      <c r="Z47" t="s">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="48" spans="1:26">
+      <c r="A48" t="s">
+        <v>123</v>
+      </c>
+      <c r="B48" s="1">
+        <v>140000.0</v>
+      </c>
+      <c r="C48" s="1">
+        <v>69.39</v>
+      </c>
+      <c r="D48" s="1">
+        <v>28.0368719286</v>
+      </c>
+      <c r="E48" t="s">
+        <v>8</v>
+      </c>
+      <c r="F48">
+        <v>1.0</v>
+      </c>
+      <c r="G48" s="1">
+        <v>3925162.07</v>
+      </c>
+      <c r="H48" s="1">
+        <v>5789437.93</v>
+      </c>
+      <c r="I48" s="1">
+        <v>147.49551296872</v>
+      </c>
+      <c r="J48">
+        <v>0.0</v>
+      </c>
+      <c r="K48">
+        <v>0.0</v>
+      </c>
+      <c r="L48" s="1">
+        <v>9714600.0</v>
+      </c>
+      <c r="M48" s="1">
+        <v>9714600.0</v>
+      </c>
+      <c r="N48" s="1">
+        <v>5.53</v>
+      </c>
+      <c r="O48">
+        <v>1</v>
+      </c>
+      <c r="Z48" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="49" spans="1:26">
+      <c r="A49" t="s">
+        <v>125</v>
+      </c>
+      <c r="B49" s="1">
+        <v>20000.0</v>
+      </c>
+      <c r="C49" s="1">
+        <v>35.1</v>
+      </c>
+      <c r="D49" s="1">
+        <v>21.361331</v>
+      </c>
+      <c r="E49" t="s">
+        <v>8</v>
+      </c>
+      <c r="F49">
+        <v>1.0</v>
+      </c>
+      <c r="G49" s="1">
+        <v>427226.62</v>
+      </c>
+      <c r="H49" s="1">
+        <v>274773.38</v>
+      </c>
+      <c r="I49" s="1">
+        <v>64.315603742108</v>
+      </c>
+      <c r="J49">
+        <v>0.0</v>
+      </c>
+      <c r="K49">
+        <v>0.0</v>
+      </c>
+      <c r="L49" s="1">
+        <v>702000.0</v>
+      </c>
+      <c r="M49" s="1">
+        <v>702000.0</v>
+      </c>
+      <c r="N49" s="1">
+        <v>0.4</v>
+      </c>
+      <c r="O49">
+        <v>1</v>
+      </c>
+      <c r="Z49" t="s">
+        <v>124</v>
+      </c>
+    </row>
+    <row r="50" spans="1:26">
+      <c r="A50" t="s">
+        <v>127</v>
+      </c>
+      <c r="B50" s="1">
         <v>10000.0</v>
       </c>
-      <c r="D33" s="1">
-[...196 lines deleted...]
-      <c r="C37" s="1">
+      <c r="C50" s="1">
+        <v>53.06</v>
+      </c>
+      <c r="D50" s="1">
+        <v>108.672405</v>
+      </c>
+      <c r="E50" t="s">
+        <v>8</v>
+      </c>
+      <c r="F50">
+        <v>1.0</v>
+      </c>
+      <c r="G50" s="1">
+        <v>1086724.05</v>
+      </c>
+      <c r="H50" s="1">
+        <v>-556124.05</v>
+      </c>
+      <c r="I50" s="1">
+        <v>-51.174357464528</v>
+      </c>
+      <c r="J50">
+        <v>0.0</v>
+      </c>
+      <c r="K50">
+        <v>0.0</v>
+      </c>
+      <c r="L50" s="1">
+        <v>530600.0</v>
+      </c>
+      <c r="M50" s="1">
+        <v>530600.0</v>
+      </c>
+      <c r="N50" s="1">
+        <v>0.3</v>
+      </c>
+      <c r="O50">
+        <v>1</v>
+      </c>
+      <c r="Z50" t="s">
+        <v>126</v>
+      </c>
+    </row>
+    <row r="51" spans="1:26">
+      <c r="A51" t="s">
+        <v>129</v>
+      </c>
+      <c r="B51" s="1">
+        <v>165000.0</v>
+      </c>
+      <c r="C51" s="1">
+        <v>70.92</v>
+      </c>
+      <c r="D51" s="1">
+        <v>48.3668532121</v>
+      </c>
+      <c r="E51" t="s">
+        <v>8</v>
+      </c>
+      <c r="F51">
+        <v>1.0</v>
+      </c>
+      <c r="G51" s="1">
+        <v>7980530.78</v>
+      </c>
+      <c r="H51" s="1">
+        <v>3721269.22</v>
+      </c>
+      <c r="I51" s="1">
+        <v>46.62934487172</v>
+      </c>
+      <c r="J51">
+        <v>0.0</v>
+      </c>
+      <c r="K51">
+        <v>0.0</v>
+      </c>
+      <c r="L51" s="1">
+        <v>11701800.0</v>
+      </c>
+      <c r="M51" s="1">
+        <v>11701800.0</v>
+      </c>
+      <c r="N51" s="1">
+        <v>6.67</v>
+      </c>
+      <c r="O51">
+        <v>1</v>
+      </c>
+      <c r="Z51" t="s">
+        <v>128</v>
+      </c>
+    </row>
+    <row r="52" spans="1:26">
+      <c r="A52" t="s">
+        <v>131</v>
+      </c>
+      <c r="B52" s="1">
+        <v>12500.0</v>
+      </c>
+      <c r="C52" s="1">
+        <v>100.3</v>
+      </c>
+      <c r="D52" s="1">
+        <v>76.0901648</v>
+      </c>
+      <c r="E52" t="s">
+        <v>8</v>
+      </c>
+      <c r="F52">
+        <v>1.0</v>
+      </c>
+      <c r="G52" s="1">
+        <v>951127.06</v>
+      </c>
+      <c r="H52" s="1">
+        <v>302622.94</v>
+      </c>
+      <c r="I52" s="1">
+        <v>31.817298942162</v>
+      </c>
+      <c r="J52">
+        <v>0.0</v>
+      </c>
+      <c r="K52">
+        <v>0.0</v>
+      </c>
+      <c r="L52" s="1">
+        <v>1253750.0</v>
+      </c>
+      <c r="M52" s="1">
+        <v>1253750.0</v>
+      </c>
+      <c r="N52" s="1">
+        <v>0.71</v>
+      </c>
+      <c r="O52">
+        <v>1</v>
+      </c>
+      <c r="Z52" t="s">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="53" spans="1:26">
+      <c r="A53" t="s">
+        <v>133</v>
+      </c>
+      <c r="B53" s="1">
         <v>60000.0</v>
       </c>
-      <c r="D37" s="1">
-[...96 lines deleted...]
-      <c r="C39" s="1">
+      <c r="C53" s="1">
+        <v>36.02</v>
+      </c>
+      <c r="D53" s="1">
+        <v>28.6797525</v>
+      </c>
+      <c r="E53" t="s">
+        <v>8</v>
+      </c>
+      <c r="F53">
+        <v>1.0</v>
+      </c>
+      <c r="G53" s="1">
+        <v>1720785.15</v>
+      </c>
+      <c r="H53" s="1">
+        <v>440414.85</v>
+      </c>
+      <c r="I53" s="1">
+        <v>25.593831397255</v>
+      </c>
+      <c r="J53">
+        <v>0.0</v>
+      </c>
+      <c r="K53">
+        <v>0.0</v>
+      </c>
+      <c r="L53" s="1">
+        <v>2161200.0</v>
+      </c>
+      <c r="M53" s="1">
+        <v>2161200.0</v>
+      </c>
+      <c r="N53" s="1">
+        <v>1.23</v>
+      </c>
+      <c r="O53">
+        <v>1</v>
+      </c>
+      <c r="Z53" t="s">
+        <v>132</v>
+      </c>
+    </row>
+    <row r="54" spans="1:26">
+      <c r="A54" t="s">
+        <v>135</v>
+      </c>
+      <c r="B54" s="1">
         <v>30000.0</v>
       </c>
-      <c r="D39" s="1">
-[...346 lines deleted...]
-      <c r="C46" s="1">
+      <c r="C54" s="1">
+        <v>130.65</v>
+      </c>
+      <c r="D54" s="1">
+        <v>104.83113</v>
+      </c>
+      <c r="E54" t="s">
+        <v>8</v>
+      </c>
+      <c r="F54">
+        <v>1.0</v>
+      </c>
+      <c r="G54" s="1">
+        <v>3144933.9</v>
+      </c>
+      <c r="H54" s="1">
+        <v>774566.1</v>
+      </c>
+      <c r="I54" s="1">
+        <v>24.629010485721</v>
+      </c>
+      <c r="J54">
+        <v>0.0</v>
+      </c>
+      <c r="K54">
+        <v>0.0</v>
+      </c>
+      <c r="L54" s="1">
+        <v>3919500.0</v>
+      </c>
+      <c r="M54" s="1">
+        <v>3919500.0</v>
+      </c>
+      <c r="N54" s="1">
+        <v>2.23</v>
+      </c>
+      <c r="O54">
+        <v>1</v>
+      </c>
+      <c r="Z54" t="s">
+        <v>134</v>
+      </c>
+    </row>
+    <row r="55" spans="1:26">
+      <c r="A55" t="s">
+        <v>137</v>
+      </c>
+      <c r="B55" s="1">
         <v>15000.0</v>
       </c>
-      <c r="D46" s="1">
-[...440 lines deleted...]
-      <c r="A55" t="s">
+      <c r="C55" s="1">
+        <v>117.4</v>
+      </c>
+      <c r="D55" s="1">
+        <v>147.5522153333</v>
+      </c>
+      <c r="E55" t="s">
+        <v>8</v>
+      </c>
+      <c r="F55">
+        <v>1.0</v>
+      </c>
+      <c r="G55" s="1">
+        <v>2213283.23</v>
+      </c>
+      <c r="H55" s="1">
+        <v>-452283.23</v>
+      </c>
+      <c r="I55" s="1">
+        <v>-20.434945869987</v>
+      </c>
+      <c r="J55">
+        <v>0.0</v>
+      </c>
+      <c r="K55">
+        <v>0.0</v>
+      </c>
+      <c r="L55" s="1">
+        <v>1761000.0</v>
+      </c>
+      <c r="M55" s="1">
+        <v>1761000.0</v>
+      </c>
+      <c r="N55" s="1">
+        <v>1.0</v>
+      </c>
+      <c r="O55">
+        <v>1</v>
+      </c>
+      <c r="Z55" t="s">
         <v>136</v>
       </c>
-      <c r="B55" t="s">
-[...45 lines deleted...]
-    <row r="56" spans="1:16">
+    </row>
+    <row r="56" spans="1:26">
       <c r="A56" t="s">
-        <v>138</v>
-[...1 lines deleted...]
-      <c r="B56" t="s">
         <v>139</v>
       </c>
+      <c r="B56" s="1">
+        <v>48000.0</v>
+      </c>
       <c r="C56" s="1">
-        <v>48000.0</v>
+        <v>0.001</v>
       </c>
       <c r="D56" s="1">
-        <v>0.001</v>
-[...8 lines deleted...]
-        <v>1.0</v>
+        <v>0.0</v>
+      </c>
+      <c r="E56" t="s">
+        <v>8</v>
+      </c>
+      <c r="F56">
+        <v>1.0</v>
+      </c>
+      <c r="G56" s="1">
+        <v>0.0</v>
       </c>
       <c r="H56" s="1">
-        <v>0.0</v>
+        <v>48.0</v>
       </c>
       <c r="I56" s="1">
+        <v>0</v>
+      </c>
+      <c r="J56">
+        <v>0.0</v>
+      </c>
+      <c r="K56">
+        <v>0.0</v>
+      </c>
+      <c r="L56" s="1">
         <v>48.0</v>
-      </c>
-[...7 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="M56" s="1">
         <v>48.0</v>
       </c>
       <c r="N56" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O56">
+        <v>1</v>
+      </c>
+      <c r="Z56" t="s">
+        <v>138</v>
+      </c>
+    </row>
+    <row r="57" spans="1:26">
+      <c r="A57" t="s">
+        <v>141</v>
+      </c>
+      <c r="B57" s="1">
+        <v>48000.0</v>
+      </c>
+      <c r="C57" s="1">
+        <v>0.001</v>
+      </c>
+      <c r="D57" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E57" t="s">
+        <v>8</v>
+      </c>
+      <c r="F57">
+        <v>1.0</v>
+      </c>
+      <c r="G57" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H57" s="1">
         <v>48.0</v>
       </c>
-      <c r="O56" s="1">
-[...30 lines deleted...]
-      </c>
       <c r="I57" s="1">
+        <v>0</v>
+      </c>
+      <c r="J57">
+        <v>0.0</v>
+      </c>
+      <c r="K57">
+        <v>0.0</v>
+      </c>
+      <c r="L57" s="1">
         <v>48.0</v>
-      </c>
-[...7 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="M57" s="1">
         <v>48.0</v>
       </c>
       <c r="N57" s="1">
-        <v>48.0</v>
-[...8 lines deleted...]
-    <row r="58" spans="1:16">
+        <v>0.0</v>
+      </c>
+      <c r="O57">
+        <v>1</v>
+      </c>
+      <c r="Z57" t="s">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="58" spans="1:26">
       <c r="A58" t="s">
+        <v>143</v>
+      </c>
+      <c r="B58" s="1">
+        <v>20893.0</v>
+      </c>
+      <c r="C58" s="1">
+        <v>10.4</v>
+      </c>
+      <c r="D58" s="1">
+        <v>181.6701455033</v>
+      </c>
+      <c r="E58" t="s">
+        <v>8</v>
+      </c>
+      <c r="F58">
+        <v>1.0</v>
+      </c>
+      <c r="G58" s="1">
+        <v>3795634.35</v>
+      </c>
+      <c r="H58" s="1">
+        <v>-3578347.15</v>
+      </c>
+      <c r="I58" s="1">
+        <v>-94.275338982534</v>
+      </c>
+      <c r="J58">
+        <v>0.0</v>
+      </c>
+      <c r="K58">
+        <v>0.0</v>
+      </c>
+      <c r="L58" s="1">
+        <v>217287.2</v>
+      </c>
+      <c r="M58" s="1">
+        <v>217287.2</v>
+      </c>
+      <c r="N58" s="1">
+        <v>0.12</v>
+      </c>
+      <c r="O58">
+        <v>1</v>
+      </c>
+      <c r="Z58" t="s">
         <v>142</v>
       </c>
-      <c r="B58" t="s">
-[...45 lines deleted...]
-    <row r="59" spans="1:16">
+    </row>
+    <row r="59" spans="1:26">
       <c r="A59" t="s">
+        <v>145</v>
+      </c>
+      <c r="B59" s="1">
+        <v>64.0</v>
+      </c>
+      <c r="C59" s="1">
+        <v>8408.0</v>
+      </c>
+      <c r="D59" s="1">
+        <v>8473.0</v>
+      </c>
+      <c r="E59" t="s">
+        <v>8</v>
+      </c>
+      <c r="F59">
+        <v>1.0</v>
+      </c>
+      <c r="G59" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H59" s="1">
+        <v>-41600.0</v>
+      </c>
+      <c r="I59" s="1">
+        <v>0</v>
+      </c>
+      <c r="J59">
+        <v>0.0</v>
+      </c>
+      <c r="K59">
+        <v>0.0</v>
+      </c>
+      <c r="L59" s="1">
+        <v>-41600.0</v>
+      </c>
+      <c r="M59" s="1">
+        <v>-41600.0</v>
+      </c>
+      <c r="N59" s="1">
+        <v>-0.02</v>
+      </c>
+      <c r="O59">
+        <v>1</v>
+      </c>
+      <c r="Z59" t="s">
         <v>144</v>
-      </c>
-[...43 lines deleted...]
-        <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">