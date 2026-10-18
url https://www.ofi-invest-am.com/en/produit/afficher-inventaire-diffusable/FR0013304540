--- v6 (2026-09-22)
+++ v7 (2026-10-18)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="146">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="148">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>C</t>
   </si>
   <si>
     <t>FR0011093707</t>
   </si>
   <si>
@@ -178,86 +178,98 @@
   <si>
     <t>FR0000131104</t>
   </si>
   <si>
     <t>BNP PARIBAS SA</t>
   </si>
   <si>
     <t>FR0000125007</t>
   </si>
   <si>
     <t>COMPAGNIE DE SAINT GOBAIN SA</t>
   </si>
   <si>
     <t>FR0000045072</t>
   </si>
   <si>
     <t>CREDIT AGRICOLE SA</t>
   </si>
   <si>
     <t>FR0000120644</t>
   </si>
   <si>
     <t>DANONE SA</t>
   </si>
   <si>
+    <t>FR0010908533</t>
+  </si>
+  <si>
+    <t>EDENRED</t>
+  </si>
+  <si>
     <t>QS0003710959</t>
   </si>
   <si>
     <t>EHD</t>
   </si>
   <si>
     <t>FR0010208488</t>
   </si>
   <si>
     <t>ENGIE SA</t>
   </si>
   <si>
     <t>FR0000121667</t>
   </si>
   <si>
     <t>ESSILORLUXOTTICA SA</t>
   </si>
   <si>
     <t>FR001400Q9V2</t>
   </si>
   <si>
     <t>EXOSENS SA</t>
   </si>
   <si>
     <t>FR0004150118</t>
   </si>
   <si>
     <t>FHH</t>
   </si>
   <si>
     <t>FR0010892935</t>
   </si>
   <si>
     <t>FONCIERE TERRE DE LIENS</t>
   </si>
   <si>
+    <t>FR0011726835</t>
+  </si>
+  <si>
+    <t>GAZTRANSPORT &amp; TECHNIGAZ SA</t>
+  </si>
+  <si>
     <t>FR0014007ND6</t>
   </si>
   <si>
     <t>HAFFNER ENERGY SA</t>
   </si>
   <si>
     <t>FR0000052292</t>
   </si>
   <si>
     <t>HERMES INTERNATIONAL</t>
   </si>
   <si>
     <t>FR0000120859</t>
   </si>
   <si>
     <t>IMERYS SA</t>
   </si>
   <si>
     <t>FR0010259150</t>
   </si>
   <si>
     <t>IPSEN SA</t>
   </si>
   <si>
     <t>FR0000077919</t>
@@ -298,56 +310,50 @@
   <si>
     <t>FR0000121014</t>
   </si>
   <si>
     <t>LVMH</t>
   </si>
   <si>
     <t>FR0000053225</t>
   </si>
   <si>
     <t>METROPOLE TELEVISION SA</t>
   </si>
   <si>
     <t>FR0011341205</t>
   </si>
   <si>
     <t>NANOBIOTIX SA</t>
   </si>
   <si>
     <t>FR0000044448</t>
   </si>
   <si>
     <t>NEXANS SA</t>
   </si>
   <si>
-    <t>FR0000008997</t>
-[...4 lines deleted...]
-  <si>
     <t>FR0000133308</t>
   </si>
   <si>
     <t>ORANGE SA</t>
   </si>
   <si>
     <t>NL0015001W49</t>
   </si>
   <si>
     <t>PLUXEE NV</t>
   </si>
   <si>
     <t>FR0000130577</t>
   </si>
   <si>
     <t>PUBLICIS GROUPE SA</t>
   </si>
   <si>
     <t>FR0000131906</t>
   </si>
   <si>
     <t>RENAULT SA</t>
   </si>
   <si>
     <t>FR0010451203</t>
@@ -448,54 +454,54 @@
   <si>
     <t>FR0010282822</t>
   </si>
   <si>
     <t>VUSIONGROUP SA</t>
   </si>
   <si>
     <t>FR0014014SF6</t>
   </si>
   <si>
     <t>WAGA ENERGY BSA 25 ADJUSTMENT</t>
   </si>
   <si>
     <t>FR0014014SG4</t>
   </si>
   <si>
     <t>WAGA ENERGY COMPLE.PRIX SUPPL</t>
   </si>
   <si>
     <t>FR00140182K6</t>
   </si>
   <si>
     <t>WORLDLINE SA</t>
   </si>
   <si>
-    <t>CF170726</t>
-[...2 lines deleted...]
-    <t>CAC40 10 EURO JUL 26</t>
+    <t>CF210826</t>
+  </si>
+  <si>
+    <t>CAC40 10 EURO AUG 26</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -856,186 +862,186 @@
       </c>
       <c r="D1" t="s">
         <v>4</v>
       </c>
       <c r="E1" t="s">
         <v>5</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>5</v>
       </c>
       <c r="H1" t="s">
         <v>4</v>
       </c>
       <c r="Z1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" t="s">
         <v>7</v>
       </c>
       <c r="B2" s="1">
-        <v>7467.27</v>
+        <v>7435.65</v>
       </c>
       <c r="C2">
-        <v>309.62</v>
+        <v>305.1</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2">
-        <v>2312051.26</v>
+        <v>2268663.78</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
-        <v>2312051.26</v>
+        <v>2268663.78</v>
       </c>
       <c r="H2" t="s">
         <v>8</v>
       </c>
       <c r="Z2" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="3" spans="1:26">
       <c r="A3" t="s">
         <v>10</v>
       </c>
       <c r="B3" s="1">
-        <v>1067392.26</v>
+        <v>1061283.95</v>
       </c>
       <c r="C3">
-        <v>162.15</v>
+        <v>159.78</v>
       </c>
       <c r="D3" t="s">
         <v>8</v>
       </c>
       <c r="E3">
-        <v>173081913.27</v>
+        <v>169575720.34</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
-        <v>173081913.27</v>
+        <v>169575720.34</v>
       </c>
       <c r="H3" t="s">
         <v>8</v>
       </c>
       <c r="Z3" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="4" spans="1:26">
       <c r="A4" t="s">
         <v>12</v>
       </c>
       <c r="B4" s="1">
         <v>156.0</v>
       </c>
       <c r="C4">
-        <v>160.25</v>
+        <v>157.99</v>
       </c>
       <c r="D4" t="s">
         <v>8</v>
       </c>
       <c r="E4">
-        <v>24999.02</v>
+        <v>24646.9</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
-        <v>24999.02</v>
+        <v>24646.9</v>
       </c>
       <c r="H4" t="s">
         <v>8</v>
       </c>
       <c r="Z4" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="5" spans="1:26">
       <c r="A5" t="s">
         <v>14</v>
       </c>
       <c r="B5" s="1">
-        <v>966.0</v>
+        <v>11038.86</v>
       </c>
       <c r="C5">
-        <v>112.58</v>
+        <v>110.82</v>
       </c>
       <c r="D5" t="s">
         <v>8</v>
       </c>
       <c r="E5">
-        <v>108754.42</v>
+        <v>1223380.84</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
       <c r="G5">
-        <v>108754.42</v>
+        <v>1223380.84</v>
       </c>
       <c r="H5" t="s">
         <v>8</v>
       </c>
       <c r="Z5" t="s">
         <v>13</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z59"/>
+  <dimension ref="A1:Z60"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="N59" sqref="N59"/>
+      <selection activeCell="N60" sqref="N60"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" t="s">
         <v>16</v>
       </c>
       <c r="B1" t="s">
         <v>17</v>
       </c>
       <c r="C1" t="s">
         <v>18</v>
       </c>
       <c r="D1" t="s">
         <v>19</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>20</v>
       </c>
       <c r="G1" t="s">
         <v>21</v>
@@ -1054,2784 +1060,2784 @@
       </c>
       <c r="L1" t="s">
         <v>26</v>
       </c>
       <c r="M1" t="s">
         <v>27</v>
       </c>
       <c r="N1" t="s">
         <v>28</v>
       </c>
       <c r="O1" t="s">
         <v>29</v>
       </c>
       <c r="Z1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" t="s">
         <v>31</v>
       </c>
       <c r="B2" s="1">
         <v>10000.0</v>
       </c>
       <c r="C2" s="1">
-        <v>22.0</v>
+        <v>25.96</v>
       </c>
       <c r="D2" s="1">
         <v>3.68</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
         <v>1.0</v>
       </c>
       <c r="G2" s="1">
         <v>36800.0</v>
       </c>
       <c r="H2" s="1">
-        <v>183200.0</v>
+        <v>222800.0</v>
       </c>
       <c r="I2" s="1">
-        <v>497.82608695652</v>
+        <v>605.4347826087</v>
       </c>
       <c r="J2">
         <v>0.0</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2" s="1">
-        <v>220000.0</v>
+        <v>259600.0</v>
       </c>
       <c r="M2" s="1">
-        <v>220000.0</v>
+        <v>259600.0</v>
       </c>
       <c r="N2" s="1">
-        <v>0.13</v>
+        <v>0.15</v>
       </c>
       <c r="O2">
         <v>1</v>
       </c>
       <c r="Z2" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="3" spans="1:26">
       <c r="A3" t="s">
         <v>33</v>
       </c>
       <c r="B3" s="1">
         <v>30000.0</v>
       </c>
       <c r="C3" s="1">
         <v>105.86</v>
       </c>
       <c r="D3" s="1">
         <v>103.86</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
         <v>1.0</v>
       </c>
       <c r="G3" s="1">
         <v>3115800.0</v>
       </c>
       <c r="H3" s="1">
         <v>60000.0</v>
       </c>
       <c r="I3" s="1">
         <v>1.9256691700366</v>
       </c>
       <c r="J3">
         <v>0.0</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3" s="1">
         <v>3175800.0</v>
       </c>
       <c r="M3" s="1">
         <v>3175800.0</v>
       </c>
       <c r="N3" s="1">
-        <v>1.81</v>
+        <v>1.83</v>
       </c>
       <c r="O3">
         <v>1</v>
       </c>
       <c r="Z3" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="4" spans="1:26">
       <c r="A4" t="s">
         <v>35</v>
       </c>
       <c r="B4" s="1">
         <v>250000.0</v>
       </c>
       <c r="C4" s="1">
-        <v>2.875</v>
+        <v>2.78</v>
       </c>
       <c r="D4" s="1">
         <v>8.04318604</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
         <v>1.0</v>
       </c>
       <c r="G4" s="1">
         <v>2010796.51</v>
       </c>
       <c r="H4" s="1">
-        <v>-1292046.51</v>
+        <v>-1315796.51</v>
       </c>
       <c r="I4" s="1">
-        <v>-64.255458151755</v>
+        <v>-65.436582143262</v>
       </c>
       <c r="J4">
         <v>0.0</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4" s="1">
-        <v>718750.0</v>
+        <v>695000.0</v>
       </c>
       <c r="M4" s="1">
-        <v>718750.0</v>
+        <v>695000.0</v>
       </c>
       <c r="N4" s="1">
-        <v>0.41</v>
+        <v>0.4</v>
       </c>
       <c r="O4">
         <v>1</v>
       </c>
       <c r="Z4" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="5" spans="1:26">
       <c r="A5" t="s">
         <v>37</v>
       </c>
       <c r="B5" s="1">
         <v>60000.0</v>
       </c>
       <c r="C5" s="1">
-        <v>189.52</v>
+        <v>194.32</v>
       </c>
       <c r="D5" s="1">
         <v>131.9253071667</v>
       </c>
       <c r="E5" t="s">
         <v>8</v>
       </c>
       <c r="F5">
         <v>1.0</v>
       </c>
       <c r="G5" s="1">
         <v>7915518.43</v>
       </c>
       <c r="H5" s="1">
-        <v>3455681.57</v>
+        <v>3743681.57</v>
       </c>
       <c r="I5" s="1">
-        <v>43.657046604843</v>
+        <v>47.29546906001</v>
       </c>
       <c r="J5">
         <v>0.0</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5" s="1">
-        <v>11371200.0</v>
+        <v>11659200.0</v>
       </c>
       <c r="M5" s="1">
-        <v>11371200.0</v>
+        <v>11659200.0</v>
       </c>
       <c r="N5" s="1">
-        <v>6.48</v>
+        <v>6.74</v>
       </c>
       <c r="O5">
         <v>1</v>
       </c>
       <c r="Z5" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="6" spans="1:26">
       <c r="A6" t="s">
         <v>39</v>
       </c>
       <c r="B6" s="1">
         <v>60000.0</v>
       </c>
       <c r="C6" s="1">
-        <v>46.82</v>
+        <v>46.64</v>
       </c>
       <c r="D6" s="1">
         <v>36.9984685</v>
       </c>
       <c r="E6" t="s">
         <v>8</v>
       </c>
       <c r="F6">
         <v>1.0</v>
       </c>
       <c r="G6" s="1">
         <v>2219908.11</v>
       </c>
       <c r="H6" s="1">
-        <v>589291.89</v>
+        <v>578491.89</v>
       </c>
       <c r="I6" s="1">
-        <v>26.545778509724</v>
+        <v>26.059271885808</v>
       </c>
       <c r="J6">
         <v>0.0</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6" s="1">
-        <v>2809200.0</v>
+        <v>2798400.0</v>
       </c>
       <c r="M6" s="1">
-        <v>2809200.0</v>
+        <v>2798400.0</v>
       </c>
       <c r="N6" s="1">
-        <v>1.6</v>
+        <v>1.62</v>
       </c>
       <c r="O6">
         <v>1</v>
       </c>
       <c r="Z6" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="7" spans="1:26">
       <c r="A7" t="s">
         <v>41</v>
       </c>
       <c r="B7" s="1">
-        <v>86000.0</v>
+        <v>126000.0</v>
       </c>
       <c r="C7" s="1">
-        <v>42.81</v>
+        <v>44.8</v>
       </c>
       <c r="D7" s="1">
-        <v>26.3515298837</v>
+        <v>31.9454886508</v>
       </c>
       <c r="E7" t="s">
         <v>8</v>
       </c>
       <c r="F7">
         <v>1.0</v>
       </c>
       <c r="G7" s="1">
-        <v>2266231.57</v>
+        <v>4025131.57</v>
       </c>
       <c r="H7" s="1">
-        <v>1415428.43</v>
+        <v>1619668.43</v>
       </c>
       <c r="I7" s="1">
-        <v>62.457360877732</v>
+        <v>40.238894104026</v>
       </c>
       <c r="J7">
         <v>0.0</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7" s="1">
-        <v>3681660.0</v>
+        <v>5644800.0</v>
       </c>
       <c r="M7" s="1">
-        <v>3681660.0</v>
+        <v>5644800.0</v>
       </c>
       <c r="N7" s="1">
-        <v>2.1</v>
+        <v>3.26</v>
       </c>
       <c r="O7">
         <v>1</v>
       </c>
       <c r="Z7" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="8" spans="1:26">
       <c r="A8" t="s">
         <v>43</v>
       </c>
       <c r="B8" s="1">
         <v>220000.0</v>
       </c>
       <c r="C8" s="1">
-        <v>11.92</v>
+        <v>11.57</v>
       </c>
       <c r="D8" s="1">
         <v>8.6304381364</v>
       </c>
       <c r="E8" t="s">
         <v>8</v>
       </c>
       <c r="F8">
         <v>1.0</v>
       </c>
       <c r="G8" s="1">
         <v>1898696.39</v>
       </c>
       <c r="H8" s="1">
-        <v>723703.61</v>
+        <v>646703.61</v>
       </c>
       <c r="I8" s="1">
-        <v>38.115815346339</v>
+        <v>34.060401305129</v>
       </c>
       <c r="J8">
         <v>0.0</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8" s="1">
-        <v>2622400.0</v>
+        <v>2545400.0</v>
       </c>
       <c r="M8" s="1">
-        <v>2622400.0</v>
+        <v>2545400.0</v>
       </c>
       <c r="N8" s="1">
-        <v>1.49</v>
+        <v>1.47</v>
       </c>
       <c r="O8">
         <v>1</v>
       </c>
       <c r="Z8" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="9" spans="1:26">
       <c r="A9" t="s">
         <v>45</v>
       </c>
       <c r="B9" s="1">
         <v>30000.0</v>
       </c>
       <c r="C9" s="1">
-        <v>67.3</v>
+        <v>73.0</v>
       </c>
       <c r="D9" s="1">
         <v>89.9300146667</v>
       </c>
       <c r="E9" t="s">
         <v>8</v>
       </c>
       <c r="F9">
         <v>1.0</v>
       </c>
       <c r="G9" s="1">
         <v>2697900.44</v>
       </c>
       <c r="H9" s="1">
-        <v>-678900.44</v>
+        <v>-507900.44</v>
       </c>
       <c r="I9" s="1">
-        <v>-25.164028662229</v>
+        <v>-18.825766602418</v>
       </c>
       <c r="J9">
         <v>0.0</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9" s="1">
-        <v>2019000.0</v>
+        <v>2190000.0</v>
       </c>
       <c r="M9" s="1">
-        <v>2019000.0</v>
+        <v>2190000.0</v>
       </c>
       <c r="N9" s="1">
-        <v>1.15</v>
+        <v>1.27</v>
       </c>
       <c r="O9">
         <v>1</v>
       </c>
       <c r="Z9" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="10" spans="1:26">
       <c r="A10" t="s">
         <v>47</v>
       </c>
       <c r="B10" s="1">
         <v>105000.0</v>
       </c>
       <c r="C10" s="1">
-        <v>101.84</v>
+        <v>101.94</v>
       </c>
       <c r="D10" s="1">
         <v>66.2457164762</v>
       </c>
       <c r="E10" t="s">
         <v>8</v>
       </c>
       <c r="F10">
         <v>1.0</v>
       </c>
       <c r="G10" s="1">
         <v>6955800.23</v>
       </c>
       <c r="H10" s="1">
-        <v>3737399.77</v>
+        <v>3747899.77</v>
       </c>
       <c r="I10" s="1">
-        <v>53.730694476831</v>
+        <v>53.88164763323</v>
       </c>
       <c r="J10">
         <v>0.0</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10" s="1">
-        <v>10693200.0</v>
+        <v>10703700.0</v>
       </c>
       <c r="M10" s="1">
-        <v>10693200.0</v>
+        <v>10703700.0</v>
       </c>
       <c r="N10" s="1">
-        <v>6.09</v>
+        <v>6.18</v>
       </c>
       <c r="O10">
         <v>1</v>
       </c>
       <c r="Z10" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="11" spans="1:26">
       <c r="A11" t="s">
         <v>49</v>
       </c>
       <c r="B11" s="1">
         <v>40000.0</v>
       </c>
       <c r="C11" s="1">
-        <v>78.1</v>
+        <v>75.98</v>
       </c>
       <c r="D11" s="1">
         <v>45.10074</v>
       </c>
       <c r="E11" t="s">
         <v>8</v>
       </c>
       <c r="F11">
         <v>1.0</v>
       </c>
       <c r="G11" s="1">
         <v>1804029.6</v>
       </c>
       <c r="H11" s="1">
-        <v>1319970.4</v>
+        <v>1235170.4</v>
       </c>
       <c r="I11" s="1">
-        <v>73.167890371644</v>
+        <v>68.467302310339</v>
       </c>
       <c r="J11">
         <v>0.0</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11" s="1">
-        <v>3124000.0</v>
+        <v>3039200.0</v>
       </c>
       <c r="M11" s="1">
-        <v>3124000.0</v>
+        <v>3039200.0</v>
       </c>
       <c r="N11" s="1">
-        <v>1.78</v>
+        <v>1.76</v>
       </c>
       <c r="O11">
         <v>1</v>
       </c>
       <c r="Z11" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="12" spans="1:26">
       <c r="A12" t="s">
         <v>51</v>
       </c>
       <c r="B12" s="1">
         <v>125000.0</v>
       </c>
       <c r="C12" s="1">
-        <v>17.685</v>
+        <v>17.785</v>
       </c>
       <c r="D12" s="1">
         <v>17.27142</v>
       </c>
       <c r="E12" t="s">
         <v>8</v>
       </c>
       <c r="F12">
         <v>1.0</v>
       </c>
       <c r="G12" s="1">
         <v>2158927.5</v>
       </c>
       <c r="H12" s="1">
-        <v>51697.5</v>
+        <v>64197.5</v>
       </c>
       <c r="I12" s="1">
-        <v>2.3945917591026</v>
+        <v>2.9735829480147</v>
       </c>
       <c r="J12">
         <v>0.0</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12" s="1">
-        <v>2210625.0</v>
+        <v>2223125.0</v>
       </c>
       <c r="M12" s="1">
-        <v>2210625.0</v>
+        <v>2223125.0</v>
       </c>
       <c r="N12" s="1">
-        <v>1.26</v>
+        <v>1.28</v>
       </c>
       <c r="O12">
         <v>1</v>
       </c>
       <c r="Z12" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="13" spans="1:26">
       <c r="A13" t="s">
         <v>53</v>
       </c>
       <c r="B13" s="1">
         <v>55000.0</v>
       </c>
       <c r="C13" s="1">
-        <v>66.64</v>
+        <v>72.98</v>
       </c>
       <c r="D13" s="1">
         <v>64.7658125455</v>
       </c>
       <c r="E13" t="s">
         <v>8</v>
       </c>
       <c r="F13">
         <v>1.0</v>
       </c>
       <c r="G13" s="1">
         <v>3562119.69</v>
       </c>
       <c r="H13" s="1">
-        <v>103080.31</v>
+        <v>451780.31</v>
       </c>
       <c r="I13" s="1">
-        <v>2.8937913088485</v>
+        <v>12.6829065084</v>
       </c>
       <c r="J13">
         <v>0.0</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
       <c r="L13" s="1">
-        <v>3665200.0</v>
+        <v>4013900.0</v>
       </c>
       <c r="M13" s="1">
-        <v>3665200.0</v>
+        <v>4013900.0</v>
       </c>
       <c r="N13" s="1">
-        <v>2.09</v>
+        <v>2.32</v>
       </c>
       <c r="O13">
         <v>1</v>
       </c>
       <c r="Z13" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="14" spans="1:26">
       <c r="A14" t="s">
         <v>55</v>
       </c>
       <c r="B14" s="1">
-        <v>92500.0</v>
+        <v>25000.0</v>
       </c>
       <c r="C14" s="1">
-        <v>20.0</v>
+        <v>26.55</v>
       </c>
       <c r="D14" s="1">
-        <v>20.0</v>
+        <v>22.2587</v>
       </c>
       <c r="E14" t="s">
         <v>8</v>
       </c>
       <c r="F14">
         <v>1.0</v>
       </c>
       <c r="G14" s="1">
-        <v>1850000.0</v>
+        <v>556467.5</v>
       </c>
       <c r="H14" s="1">
-        <v>0.0</v>
+        <v>107282.5</v>
       </c>
       <c r="I14" s="1">
-        <v>0.0</v>
+        <v>19.279203187967</v>
       </c>
       <c r="J14">
         <v>0.0</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
       <c r="L14" s="1">
-        <v>1850000.0</v>
+        <v>663750.0</v>
       </c>
       <c r="M14" s="1">
-        <v>1850000.0</v>
+        <v>663750.0</v>
       </c>
       <c r="N14" s="1">
-        <v>1.05</v>
+        <v>0.38</v>
       </c>
       <c r="O14">
         <v>1</v>
       </c>
       <c r="Z14" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="15" spans="1:26">
       <c r="A15" t="s">
         <v>57</v>
       </c>
       <c r="B15" s="1">
-        <v>199839.0</v>
+        <v>92500.0</v>
       </c>
       <c r="C15" s="1">
-        <v>27.18</v>
+        <v>20.0</v>
       </c>
       <c r="D15" s="1">
-        <v>13.2491583725</v>
+        <v>20.0</v>
       </c>
       <c r="E15" t="s">
         <v>8</v>
       </c>
       <c r="F15">
         <v>1.0</v>
       </c>
       <c r="G15" s="1">
-        <v>2647698.56</v>
+        <v>1850000.0</v>
       </c>
       <c r="H15" s="1">
-        <v>2783925.46</v>
+        <v>0.0</v>
       </c>
       <c r="I15" s="1">
-        <v>105.14510609546</v>
+        <v>0.0</v>
       </c>
       <c r="J15">
         <v>0.0</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15" s="1">
-        <v>5431624.02</v>
+        <v>1850000.0</v>
       </c>
       <c r="M15" s="1">
-        <v>5431624.02</v>
+        <v>1850000.0</v>
       </c>
       <c r="N15" s="1">
-        <v>3.09</v>
+        <v>1.07</v>
       </c>
       <c r="O15">
         <v>1</v>
       </c>
       <c r="Z15" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:26">
       <c r="A16" t="s">
         <v>59</v>
       </c>
       <c r="B16" s="1">
-        <v>12274.0</v>
+        <v>199839.0</v>
       </c>
       <c r="C16" s="1">
-        <v>168.5</v>
+        <v>26.86</v>
       </c>
       <c r="D16" s="1">
-        <v>190.7002346423</v>
+        <v>13.2491583725</v>
       </c>
       <c r="E16" t="s">
         <v>8</v>
       </c>
       <c r="F16">
         <v>1.0</v>
       </c>
       <c r="G16" s="1">
-        <v>2340654.68</v>
+        <v>2647698.56</v>
       </c>
       <c r="H16" s="1">
-        <v>-272485.68</v>
+        <v>2719976.98</v>
       </c>
       <c r="I16" s="1">
-        <v>-11.641430166025</v>
+        <v>102.72985834158</v>
       </c>
       <c r="J16">
         <v>0.0</v>
       </c>
       <c r="K16">
         <v>0.0</v>
       </c>
       <c r="L16" s="1">
-        <v>2068169.0</v>
+        <v>5367675.54</v>
       </c>
       <c r="M16" s="1">
-        <v>2068169.0</v>
+        <v>5367675.54</v>
       </c>
       <c r="N16" s="1">
-        <v>1.18</v>
+        <v>3.1</v>
       </c>
       <c r="O16">
         <v>1</v>
       </c>
       <c r="Z16" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="17" spans="1:26">
       <c r="A17" t="s">
         <v>61</v>
       </c>
       <c r="B17" s="1">
-        <v>10000.0</v>
+        <v>18050.0</v>
       </c>
       <c r="C17" s="1">
-        <v>59.15</v>
+        <v>166.7</v>
       </c>
       <c r="D17" s="1">
-        <v>20.0</v>
+        <v>185.2445113573</v>
       </c>
       <c r="E17" t="s">
         <v>8</v>
       </c>
       <c r="F17">
         <v>1.0</v>
       </c>
       <c r="G17" s="1">
-        <v>200000.0</v>
+        <v>3343663.43</v>
       </c>
       <c r="H17" s="1">
-        <v>391500.0</v>
+        <v>-334728.43</v>
       </c>
       <c r="I17" s="1">
-        <v>195.75</v>
+        <v>-10.010829050459</v>
       </c>
       <c r="J17">
         <v>0.0</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17" s="1">
-        <v>591500.0</v>
+        <v>3008935.0</v>
       </c>
       <c r="M17" s="1">
-        <v>591500.0</v>
+        <v>3008935.0</v>
       </c>
       <c r="N17" s="1">
-        <v>0.34</v>
+        <v>1.74</v>
       </c>
       <c r="O17">
         <v>1</v>
       </c>
       <c r="Z17" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="18" spans="1:26">
       <c r="A18" t="s">
         <v>63</v>
       </c>
       <c r="B18" s="1">
-        <v>23485.0</v>
+        <v>10000.0</v>
       </c>
       <c r="C18" s="1">
-        <v>150.0</v>
+        <v>56.35</v>
       </c>
       <c r="D18" s="1">
-        <v>149.0</v>
+        <v>20.0</v>
       </c>
       <c r="E18" t="s">
         <v>8</v>
       </c>
       <c r="F18">
         <v>1.0</v>
       </c>
       <c r="G18" s="1">
-        <v>3499265.0</v>
+        <v>200000.0</v>
       </c>
       <c r="H18" s="1">
-        <v>23485.0</v>
+        <v>363500.0</v>
       </c>
       <c r="I18" s="1">
-        <v>0.67114093959732</v>
+        <v>181.75</v>
       </c>
       <c r="J18">
         <v>0.0</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
       <c r="L18" s="1">
-        <v>3522750.0</v>
+        <v>563500.0</v>
       </c>
       <c r="M18" s="1">
-        <v>3522750.0</v>
+        <v>563500.0</v>
       </c>
       <c r="N18" s="1">
-        <v>2.01</v>
+        <v>0.33</v>
       </c>
       <c r="O18">
         <v>1</v>
       </c>
       <c r="Z18" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="19" spans="1:26">
       <c r="A19" t="s">
         <v>65</v>
       </c>
       <c r="B19" s="1">
-        <v>10000.0</v>
+        <v>23485.0</v>
       </c>
       <c r="C19" s="1">
-        <v>106.0</v>
+        <v>150.0</v>
       </c>
       <c r="D19" s="1">
-        <v>104.0</v>
+        <v>149.0</v>
       </c>
       <c r="E19" t="s">
         <v>8</v>
       </c>
       <c r="F19">
         <v>1.0</v>
       </c>
       <c r="G19" s="1">
-        <v>1040000.0</v>
+        <v>3499265.0</v>
       </c>
       <c r="H19" s="1">
-        <v>20000.0</v>
+        <v>23485.0</v>
       </c>
       <c r="I19" s="1">
-        <v>1.9230769230769</v>
+        <v>0.67114093959732</v>
       </c>
       <c r="J19">
         <v>0.0</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
       <c r="L19" s="1">
-        <v>1060000.0</v>
+        <v>3522750.0</v>
       </c>
       <c r="M19" s="1">
-        <v>1060000.0</v>
+        <v>3522750.0</v>
       </c>
       <c r="N19" s="1">
-        <v>0.6</v>
+        <v>2.04</v>
       </c>
       <c r="O19">
         <v>1</v>
       </c>
       <c r="Z19" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="20" spans="1:26">
       <c r="A20" t="s">
         <v>67</v>
       </c>
       <c r="B20" s="1">
-        <v>278255.0</v>
+        <v>10000.0</v>
       </c>
       <c r="C20" s="1">
-        <v>0.253</v>
+        <v>106.0</v>
       </c>
       <c r="D20" s="1">
-        <v>5.4441911915</v>
+        <v>104.0</v>
       </c>
       <c r="E20" t="s">
         <v>8</v>
       </c>
       <c r="F20">
         <v>1.0</v>
       </c>
       <c r="G20" s="1">
-        <v>1514873.42</v>
+        <v>1040000.0</v>
       </c>
       <c r="H20" s="1">
-        <v>-1444474.9</v>
+        <v>20000.0</v>
       </c>
       <c r="I20" s="1">
-        <v>-95.352844728109</v>
+        <v>1.9230769230769</v>
       </c>
       <c r="J20">
         <v>0.0</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20" s="1">
-        <v>70398.52</v>
+        <v>1060000.0</v>
       </c>
       <c r="M20" s="1">
-        <v>70398.52</v>
+        <v>1060000.0</v>
       </c>
       <c r="N20" s="1">
-        <v>0.04</v>
+        <v>0.61</v>
       </c>
       <c r="O20">
         <v>1</v>
       </c>
       <c r="Z20" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="21" spans="1:26">
       <c r="A21" t="s">
         <v>69</v>
       </c>
       <c r="B21" s="1">
-        <v>2800.0</v>
+        <v>5000.0</v>
       </c>
       <c r="C21" s="1">
-        <v>1620.0</v>
+        <v>186.3</v>
       </c>
       <c r="D21" s="1">
-        <v>1940.2523642857</v>
+        <v>188.0605</v>
       </c>
       <c r="E21" t="s">
         <v>8</v>
       </c>
       <c r="F21">
         <v>1.0</v>
       </c>
       <c r="G21" s="1">
-        <v>5432706.62</v>
+        <v>940302.5</v>
       </c>
       <c r="H21" s="1">
-        <v>-896706.62</v>
+        <v>-8802.5</v>
       </c>
       <c r="I21" s="1">
-        <v>-16.505706689532</v>
+        <v>-0.93613491403033</v>
       </c>
       <c r="J21">
         <v>0.0</v>
       </c>
       <c r="K21">
         <v>0.0</v>
       </c>
       <c r="L21" s="1">
-        <v>4536000.0</v>
+        <v>931500.0</v>
       </c>
       <c r="M21" s="1">
-        <v>4536000.0</v>
+        <v>931500.0</v>
       </c>
       <c r="N21" s="1">
-        <v>2.58</v>
+        <v>0.54</v>
       </c>
       <c r="O21">
         <v>1</v>
       </c>
       <c r="Z21" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="22" spans="1:26">
       <c r="A22" t="s">
         <v>71</v>
       </c>
       <c r="B22" s="1">
-        <v>85000.0</v>
+        <v>278255.0</v>
       </c>
       <c r="C22" s="1">
-        <v>22.2</v>
+        <v>0.22</v>
       </c>
       <c r="D22" s="1">
-        <v>27.3893784706</v>
+        <v>5.4441911915</v>
       </c>
       <c r="E22" t="s">
         <v>8</v>
       </c>
       <c r="F22">
         <v>1.0</v>
       </c>
       <c r="G22" s="1">
-        <v>2328097.17</v>
+        <v>1514873.42</v>
       </c>
       <c r="H22" s="1">
-        <v>-441097.17</v>
+        <v>-1453657.32</v>
       </c>
       <c r="I22" s="1">
-        <v>-18.946682109493</v>
+        <v>-95.958995702756</v>
       </c>
       <c r="J22">
         <v>0.0</v>
       </c>
       <c r="K22">
         <v>0.0</v>
       </c>
       <c r="L22" s="1">
-        <v>1887000.0</v>
+        <v>61216.1</v>
       </c>
       <c r="M22" s="1">
-        <v>1887000.0</v>
+        <v>61216.1</v>
       </c>
       <c r="N22" s="1">
-        <v>1.08</v>
+        <v>0.04</v>
       </c>
       <c r="O22">
         <v>1</v>
       </c>
       <c r="Z22" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="23" spans="1:26">
       <c r="A23" t="s">
         <v>73</v>
       </c>
       <c r="B23" s="1">
-        <v>4000.0</v>
+        <v>2800.0</v>
       </c>
       <c r="C23" s="1">
-        <v>157.2</v>
+        <v>1681.0</v>
       </c>
       <c r="D23" s="1">
-        <v>107.7144625</v>
+        <v>1940.2523642857</v>
       </c>
       <c r="E23" t="s">
         <v>8</v>
       </c>
       <c r="F23">
         <v>1.0</v>
       </c>
       <c r="G23" s="1">
-        <v>430857.85</v>
+        <v>5432706.62</v>
       </c>
       <c r="H23" s="1">
-        <v>197942.15</v>
+        <v>-725906.62</v>
       </c>
       <c r="I23" s="1">
-        <v>45.941405036487</v>
+        <v>-13.361785768583</v>
       </c>
       <c r="J23">
         <v>0.0</v>
       </c>
       <c r="K23">
         <v>0.0</v>
       </c>
       <c r="L23" s="1">
-        <v>628800.0</v>
+        <v>4706800.0</v>
       </c>
       <c r="M23" s="1">
-        <v>628800.0</v>
+        <v>4706800.0</v>
       </c>
       <c r="N23" s="1">
-        <v>0.36</v>
+        <v>2.72</v>
       </c>
       <c r="O23">
         <v>1</v>
       </c>
       <c r="Z23" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="24" spans="1:26">
       <c r="A24" t="s">
         <v>75</v>
       </c>
       <c r="B24" s="1">
-        <v>40000.0</v>
+        <v>85000.0</v>
       </c>
       <c r="C24" s="1">
-        <v>19.48</v>
+        <v>22.12</v>
       </c>
       <c r="D24" s="1">
-        <v>18.216797</v>
+        <v>27.3893784706</v>
       </c>
       <c r="E24" t="s">
         <v>8</v>
       </c>
       <c r="F24">
         <v>1.0</v>
       </c>
       <c r="G24" s="1">
-        <v>728671.88</v>
+        <v>2328097.17</v>
       </c>
       <c r="H24" s="1">
-        <v>50528.12</v>
+        <v>-447897.17</v>
       </c>
       <c r="I24" s="1">
-        <v>6.934276096945</v>
+        <v>-19.238766137927</v>
       </c>
       <c r="J24">
         <v>0.0</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
       <c r="L24" s="1">
-        <v>779200.0</v>
+        <v>1880200.0</v>
       </c>
       <c r="M24" s="1">
-        <v>779200.0</v>
+        <v>1880200.0</v>
       </c>
       <c r="N24" s="1">
-        <v>0.44</v>
+        <v>1.09</v>
       </c>
       <c r="O24">
         <v>1</v>
       </c>
       <c r="Z24" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="25" spans="1:26">
       <c r="A25" t="s">
         <v>77</v>
       </c>
       <c r="B25" s="1">
-        <v>55000.0</v>
+        <v>4000.0</v>
       </c>
       <c r="C25" s="1">
-        <v>24.2</v>
+        <v>161.4</v>
       </c>
       <c r="D25" s="1">
-        <v>32.0843294545</v>
+        <v>107.7144625</v>
       </c>
       <c r="E25" t="s">
         <v>8</v>
       </c>
       <c r="F25">
         <v>1.0</v>
       </c>
       <c r="G25" s="1">
-        <v>1764638.12</v>
+        <v>430857.85</v>
       </c>
       <c r="H25" s="1">
-        <v>-433638.12</v>
+        <v>214742.15</v>
       </c>
       <c r="I25" s="1">
-        <v>-24.573770400018</v>
+        <v>49.840602880973</v>
       </c>
       <c r="J25">
         <v>0.0</v>
       </c>
       <c r="K25">
         <v>0.0</v>
       </c>
       <c r="L25" s="1">
-        <v>1331000.0</v>
+        <v>645600.0</v>
       </c>
       <c r="M25" s="1">
-        <v>1331000.0</v>
+        <v>645600.0</v>
       </c>
       <c r="N25" s="1">
-        <v>0.76</v>
+        <v>0.37</v>
       </c>
       <c r="O25">
         <v>1</v>
       </c>
       <c r="Z25" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="26" spans="1:26">
       <c r="A26" t="s">
         <v>79</v>
       </c>
       <c r="B26" s="1">
-        <v>27500.0</v>
+        <v>40000.0</v>
       </c>
       <c r="C26" s="1">
-        <v>165.7</v>
+        <v>21.94</v>
       </c>
       <c r="D26" s="1">
-        <v>96.1366738182</v>
+        <v>18.216797</v>
       </c>
       <c r="E26" t="s">
         <v>8</v>
       </c>
       <c r="F26">
         <v>1.0</v>
       </c>
       <c r="G26" s="1">
-        <v>2643758.53</v>
+        <v>728671.88</v>
       </c>
       <c r="H26" s="1">
-        <v>1912991.47</v>
+        <v>148928.12</v>
       </c>
       <c r="I26" s="1">
-        <v>72.358781949727</v>
+        <v>20.43829658968</v>
       </c>
       <c r="J26">
         <v>0.0</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26" s="1">
-        <v>4556750.0</v>
+        <v>877600.0</v>
       </c>
       <c r="M26" s="1">
-        <v>4556750.0</v>
+        <v>877600.0</v>
       </c>
       <c r="N26" s="1">
-        <v>2.6</v>
+        <v>0.51</v>
       </c>
       <c r="O26">
         <v>1</v>
       </c>
       <c r="Z26" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="27" spans="1:26">
       <c r="A27" t="s">
         <v>81</v>
       </c>
       <c r="B27" s="1">
-        <v>137750.0</v>
+        <v>55000.0</v>
       </c>
       <c r="C27" s="1">
-        <v>2.015</v>
+        <v>25.8</v>
       </c>
       <c r="D27" s="1">
-        <v>8.75</v>
+        <v>32.0843294545</v>
       </c>
       <c r="E27" t="s">
         <v>8</v>
       </c>
       <c r="F27">
         <v>1.0</v>
       </c>
       <c r="G27" s="1">
-        <v>1205312.5</v>
+        <v>1764638.12</v>
       </c>
       <c r="H27" s="1">
-        <v>-927746.25</v>
+        <v>-345638.12</v>
       </c>
       <c r="I27" s="1">
-        <v>-76.971428571429</v>
+        <v>-19.586912244648</v>
       </c>
       <c r="J27">
         <v>0.0</v>
       </c>
       <c r="K27">
         <v>0.0</v>
       </c>
       <c r="L27" s="1">
-        <v>277566.25</v>
+        <v>1419000.0</v>
       </c>
       <c r="M27" s="1">
-        <v>277566.25</v>
+        <v>1419000.0</v>
       </c>
       <c r="N27" s="1">
-        <v>0.16</v>
+        <v>0.82</v>
       </c>
       <c r="O27">
         <v>1</v>
       </c>
       <c r="Z27" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="28" spans="1:26">
       <c r="A28" t="s">
         <v>83</v>
       </c>
       <c r="B28" s="1">
-        <v>38726.0</v>
+        <v>27500.0</v>
       </c>
       <c r="C28" s="1">
-        <v>9.35</v>
+        <v>176.46</v>
       </c>
       <c r="D28" s="1">
-        <v>10.35</v>
+        <v>96.1366738182</v>
       </c>
       <c r="E28" t="s">
         <v>8</v>
       </c>
       <c r="F28">
         <v>1.0</v>
       </c>
       <c r="G28" s="1">
-        <v>400814.1</v>
+        <v>2643758.53</v>
       </c>
       <c r="H28" s="1">
-        <v>-38726.0</v>
+        <v>2208891.47</v>
       </c>
       <c r="I28" s="1">
-        <v>-9.6618357487923</v>
+        <v>83.551180825883</v>
       </c>
       <c r="J28">
         <v>0.0</v>
       </c>
       <c r="K28">
         <v>0.0</v>
       </c>
       <c r="L28" s="1">
-        <v>362088.1</v>
+        <v>4852650.0</v>
       </c>
       <c r="M28" s="1">
-        <v>362088.1</v>
+        <v>4852650.0</v>
       </c>
       <c r="N28" s="1">
-        <v>0.21</v>
+        <v>2.8</v>
       </c>
       <c r="O28">
         <v>1</v>
       </c>
       <c r="Z28" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="29" spans="1:26">
       <c r="A29" t="s">
         <v>85</v>
       </c>
       <c r="B29" s="1">
-        <v>13000.0</v>
+        <v>137750.0</v>
       </c>
       <c r="C29" s="1">
-        <v>378.1</v>
+        <v>2.0</v>
       </c>
       <c r="D29" s="1">
-        <v>382.6681676923</v>
+        <v>8.75</v>
       </c>
       <c r="E29" t="s">
         <v>8</v>
       </c>
       <c r="F29">
         <v>1.0</v>
       </c>
       <c r="G29" s="1">
-        <v>4974686.18</v>
+        <v>1205312.5</v>
       </c>
       <c r="H29" s="1">
-        <v>-59386.18</v>
+        <v>-929812.5</v>
       </c>
       <c r="I29" s="1">
-        <v>-1.1937673624269</v>
+        <v>-77.142857142857</v>
       </c>
       <c r="J29">
         <v>0.0</v>
       </c>
       <c r="K29">
         <v>0.0</v>
       </c>
       <c r="L29" s="1">
-        <v>4915300.0</v>
+        <v>275500.0</v>
       </c>
       <c r="M29" s="1">
-        <v>4915300.0</v>
+        <v>275500.0</v>
       </c>
       <c r="N29" s="1">
-        <v>2.8</v>
+        <v>0.16</v>
       </c>
       <c r="O29">
         <v>1</v>
       </c>
       <c r="Z29" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="30" spans="1:26">
       <c r="A30" t="s">
         <v>87</v>
       </c>
       <c r="B30" s="1">
-        <v>17000.0</v>
+        <v>38726.0</v>
       </c>
       <c r="C30" s="1">
-        <v>481.35</v>
+        <v>4.685</v>
       </c>
       <c r="D30" s="1">
-        <v>428.6897088235</v>
+        <v>10.35</v>
       </c>
       <c r="E30" t="s">
         <v>8</v>
       </c>
       <c r="F30">
         <v>1.0</v>
       </c>
       <c r="G30" s="1">
-        <v>7287725.05</v>
+        <v>400814.1</v>
       </c>
       <c r="H30" s="1">
-        <v>895224.95</v>
+        <v>-219382.79</v>
       </c>
       <c r="I30" s="1">
-        <v>12.284011044023</v>
+        <v>-54.734299516908</v>
       </c>
       <c r="J30">
         <v>0.0</v>
       </c>
       <c r="K30">
         <v>0.0</v>
       </c>
       <c r="L30" s="1">
-        <v>8182950.0</v>
+        <v>181431.31</v>
       </c>
       <c r="M30" s="1">
-        <v>8182950.0</v>
+        <v>181431.31</v>
       </c>
       <c r="N30" s="1">
-        <v>4.66</v>
+        <v>0.1</v>
       </c>
       <c r="O30">
         <v>1</v>
       </c>
       <c r="Z30" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="31" spans="1:26">
       <c r="A31" t="s">
         <v>89</v>
       </c>
       <c r="B31" s="1">
-        <v>35000.0</v>
+        <v>13000.0</v>
       </c>
       <c r="C31" s="1">
-        <v>12.3</v>
+        <v>381.75</v>
       </c>
       <c r="D31" s="1">
-        <v>13.2913</v>
+        <v>382.6681676923</v>
       </c>
       <c r="E31" t="s">
         <v>8</v>
       </c>
       <c r="F31">
         <v>1.0</v>
       </c>
       <c r="G31" s="1">
-        <v>465195.5</v>
+        <v>4974686.18</v>
       </c>
       <c r="H31" s="1">
-        <v>-34695.5</v>
+        <v>-11936.18</v>
       </c>
       <c r="I31" s="1">
-        <v>-7.4582621714956</v>
+        <v>-0.23993835124691</v>
       </c>
       <c r="J31">
         <v>0.0</v>
       </c>
       <c r="K31">
         <v>0.0</v>
       </c>
       <c r="L31" s="1">
-        <v>430500.0</v>
+        <v>4962750.0</v>
       </c>
       <c r="M31" s="1">
-        <v>430500.0</v>
+        <v>4962750.0</v>
       </c>
       <c r="N31" s="1">
-        <v>0.25</v>
+        <v>2.87</v>
       </c>
       <c r="O31">
         <v>1</v>
       </c>
       <c r="Z31" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="32" spans="1:26">
       <c r="A32" t="s">
         <v>91</v>
       </c>
       <c r="B32" s="1">
-        <v>35000.0</v>
+        <v>17000.0</v>
       </c>
       <c r="C32" s="1">
-        <v>30.38</v>
+        <v>495.1</v>
       </c>
       <c r="D32" s="1">
-        <v>5.07</v>
+        <v>428.6897088235</v>
       </c>
       <c r="E32" t="s">
         <v>8</v>
       </c>
       <c r="F32">
         <v>1.0</v>
       </c>
       <c r="G32" s="1">
-        <v>177450.0</v>
+        <v>7287725.05</v>
       </c>
       <c r="H32" s="1">
-        <v>885850.0</v>
+        <v>1128974.95</v>
       </c>
       <c r="I32" s="1">
-        <v>499.21104536489</v>
+        <v>15.491459162554</v>
       </c>
       <c r="J32">
         <v>0.0</v>
       </c>
       <c r="K32">
         <v>0.0</v>
       </c>
       <c r="L32" s="1">
-        <v>1063300.0</v>
+        <v>8416700.0</v>
       </c>
       <c r="M32" s="1">
-        <v>1063300.0</v>
+        <v>8416700.0</v>
       </c>
       <c r="N32" s="1">
-        <v>0.61</v>
+        <v>4.86</v>
       </c>
       <c r="O32">
         <v>1</v>
       </c>
       <c r="Z32" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="33" spans="1:26">
       <c r="A33" t="s">
         <v>93</v>
       </c>
       <c r="B33" s="1">
-        <v>10000.0</v>
+        <v>35000.0</v>
       </c>
       <c r="C33" s="1">
-        <v>159.0</v>
+        <v>11.9</v>
       </c>
       <c r="D33" s="1">
-        <v>128.402215</v>
+        <v>13.2913</v>
       </c>
       <c r="E33" t="s">
         <v>8</v>
       </c>
       <c r="F33">
         <v>1.0</v>
       </c>
       <c r="G33" s="1">
-        <v>1284022.15</v>
+        <v>465195.5</v>
       </c>
       <c r="H33" s="1">
-        <v>305977.85</v>
+        <v>-48695.5</v>
       </c>
       <c r="I33" s="1">
-        <v>23.829639543212</v>
+        <v>-10.467749580553</v>
       </c>
       <c r="J33">
         <v>0.0</v>
       </c>
       <c r="K33">
         <v>0.0</v>
       </c>
       <c r="L33" s="1">
-        <v>1590000.0</v>
+        <v>416500.0</v>
       </c>
       <c r="M33" s="1">
-        <v>1590000.0</v>
+        <v>416500.0</v>
       </c>
       <c r="N33" s="1">
-        <v>0.91</v>
+        <v>0.24</v>
       </c>
       <c r="O33">
         <v>1</v>
       </c>
       <c r="Z33" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="34" spans="1:26">
       <c r="A34" t="s">
         <v>95</v>
       </c>
       <c r="B34" s="1">
-        <v>201.0</v>
+        <v>35000.0</v>
       </c>
       <c r="C34" s="1">
-        <v>4811.69</v>
+        <v>32.96</v>
       </c>
       <c r="D34" s="1">
-        <v>4805.4000995025</v>
+        <v>5.07</v>
       </c>
       <c r="E34" t="s">
         <v>8</v>
       </c>
       <c r="F34">
         <v>1.0</v>
       </c>
       <c r="G34" s="1">
-        <v>965885.42</v>
+        <v>177450.0</v>
       </c>
       <c r="H34" s="1">
-        <v>1264.27</v>
+        <v>976150.0</v>
       </c>
       <c r="I34" s="1">
-        <v>0.13089233710558</v>
+        <v>550.09861932939</v>
       </c>
       <c r="J34">
         <v>0.0</v>
       </c>
       <c r="K34">
         <v>0.0</v>
       </c>
       <c r="L34" s="1">
-        <v>967149.69</v>
+        <v>1153600.0</v>
       </c>
       <c r="M34" s="1">
-        <v>967149.69</v>
+        <v>1153600.0</v>
       </c>
       <c r="N34" s="1">
-        <v>0.55</v>
+        <v>0.67</v>
       </c>
       <c r="O34">
         <v>1</v>
       </c>
       <c r="Z34" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="35" spans="1:26">
       <c r="A35" t="s">
         <v>97</v>
       </c>
       <c r="B35" s="1">
-        <v>150000.0</v>
+        <v>10000.0</v>
       </c>
       <c r="C35" s="1">
-        <v>16.865</v>
+        <v>135.3</v>
       </c>
       <c r="D35" s="1">
-        <v>13.2063544667</v>
+        <v>128.402215</v>
       </c>
       <c r="E35" t="s">
         <v>8</v>
       </c>
       <c r="F35">
         <v>1.0</v>
       </c>
       <c r="G35" s="1">
-        <v>1980953.17</v>
+        <v>1284022.15</v>
       </c>
       <c r="H35" s="1">
-        <v>548796.83</v>
+        <v>68977.85</v>
       </c>
       <c r="I35" s="1">
-        <v>27.703675094954</v>
+        <v>5.3720140263935</v>
       </c>
       <c r="J35">
         <v>0.0</v>
       </c>
       <c r="K35">
         <v>0.0</v>
       </c>
       <c r="L35" s="1">
-        <v>2529750.0</v>
+        <v>1353000.0</v>
       </c>
       <c r="M35" s="1">
-        <v>2529750.0</v>
+        <v>1353000.0</v>
       </c>
       <c r="N35" s="1">
-        <v>1.44</v>
+        <v>0.78</v>
       </c>
       <c r="O35">
         <v>1</v>
       </c>
       <c r="Z35" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="36" spans="1:26">
       <c r="A36" t="s">
         <v>99</v>
       </c>
       <c r="B36" s="1">
-        <v>20000.0</v>
+        <v>150000.0</v>
       </c>
       <c r="C36" s="1">
-        <v>11.1</v>
+        <v>16.465</v>
       </c>
       <c r="D36" s="1">
-        <v>21.013614</v>
+        <v>13.2063544667</v>
       </c>
       <c r="E36" t="s">
         <v>8</v>
       </c>
       <c r="F36">
         <v>1.0</v>
       </c>
       <c r="G36" s="1">
-        <v>420272.28</v>
+        <v>1980953.17</v>
       </c>
       <c r="H36" s="1">
-        <v>-198272.28</v>
+        <v>488796.83</v>
       </c>
       <c r="I36" s="1">
-        <v>-47.177101473359</v>
+        <v>24.67483014755</v>
       </c>
       <c r="J36">
         <v>0.0</v>
       </c>
       <c r="K36">
         <v>0.0</v>
       </c>
       <c r="L36" s="1">
-        <v>222000.0</v>
+        <v>2469750.0</v>
       </c>
       <c r="M36" s="1">
-        <v>222000.0</v>
+        <v>2469750.0</v>
       </c>
       <c r="N36" s="1">
-        <v>0.13</v>
+        <v>1.43</v>
       </c>
       <c r="O36">
         <v>1</v>
       </c>
       <c r="Z36" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="37" spans="1:26">
       <c r="A37" t="s">
         <v>101</v>
       </c>
       <c r="B37" s="1">
-        <v>60000.0</v>
+        <v>20000.0</v>
       </c>
       <c r="C37" s="1">
-        <v>87.72</v>
+        <v>13.49</v>
       </c>
       <c r="D37" s="1">
-        <v>63.1479731667</v>
+        <v>21.013614</v>
       </c>
       <c r="E37" t="s">
         <v>8</v>
       </c>
       <c r="F37">
         <v>1.0</v>
       </c>
       <c r="G37" s="1">
-        <v>3788878.39</v>
+        <v>420272.28</v>
       </c>
       <c r="H37" s="1">
-        <v>1474321.61</v>
+        <v>-150472.28</v>
       </c>
       <c r="I37" s="1">
-        <v>38.911821870324</v>
+        <v>-35.803522421227</v>
       </c>
       <c r="J37">
         <v>0.0</v>
       </c>
       <c r="K37">
         <v>0.0</v>
       </c>
       <c r="L37" s="1">
-        <v>5263200.0</v>
+        <v>269800.0</v>
       </c>
       <c r="M37" s="1">
-        <v>5263200.0</v>
+        <v>269800.0</v>
       </c>
       <c r="N37" s="1">
-        <v>3.0</v>
+        <v>0.16</v>
       </c>
       <c r="O37">
         <v>1</v>
       </c>
       <c r="Z37" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="38" spans="1:26">
       <c r="A38" t="s">
         <v>103</v>
       </c>
       <c r="B38" s="1">
-        <v>45000.0</v>
+        <v>60000.0</v>
       </c>
       <c r="C38" s="1">
-        <v>27.82</v>
+        <v>87.7</v>
       </c>
       <c r="D38" s="1">
-        <v>41.2242637778</v>
+        <v>63.1479731667</v>
       </c>
       <c r="E38" t="s">
         <v>8</v>
       </c>
       <c r="F38">
         <v>1.0</v>
       </c>
       <c r="G38" s="1">
-        <v>1855091.87</v>
+        <v>3788878.39</v>
       </c>
       <c r="H38" s="1">
-        <v>-603191.87</v>
+        <v>1473121.61</v>
       </c>
       <c r="I38" s="1">
-        <v>-32.515471592251</v>
+        <v>38.880150228311</v>
       </c>
       <c r="J38">
         <v>0.0</v>
       </c>
       <c r="K38">
         <v>0.0</v>
       </c>
       <c r="L38" s="1">
-        <v>1251900.0</v>
+        <v>5262000.0</v>
       </c>
       <c r="M38" s="1">
-        <v>1251900.0</v>
+        <v>5262000.0</v>
       </c>
       <c r="N38" s="1">
-        <v>0.71</v>
+        <v>3.04</v>
       </c>
       <c r="O38">
         <v>1</v>
       </c>
       <c r="Z38" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="39" spans="1:26">
       <c r="A39" t="s">
         <v>105</v>
       </c>
       <c r="B39" s="1">
-        <v>30000.0</v>
+        <v>45000.0</v>
       </c>
       <c r="C39" s="1">
-        <v>38.38</v>
+        <v>26.14</v>
       </c>
       <c r="D39" s="1">
-        <v>26.496119</v>
+        <v>41.2242637778</v>
       </c>
       <c r="E39" t="s">
         <v>8</v>
       </c>
       <c r="F39">
         <v>1.0</v>
       </c>
       <c r="G39" s="1">
-        <v>794883.57</v>
+        <v>1855091.87</v>
       </c>
       <c r="H39" s="1">
-        <v>356516.43</v>
+        <v>-678791.87</v>
       </c>
       <c r="I39" s="1">
-        <v>44.85140257711</v>
+        <v>-36.590741460152</v>
       </c>
       <c r="J39">
         <v>0.0</v>
       </c>
       <c r="K39">
         <v>0.0</v>
       </c>
       <c r="L39" s="1">
-        <v>1151400.0</v>
+        <v>1176300.0</v>
       </c>
       <c r="M39" s="1">
-        <v>1151400.0</v>
+        <v>1176300.0</v>
       </c>
       <c r="N39" s="1">
-        <v>0.66</v>
+        <v>0.68</v>
       </c>
       <c r="O39">
         <v>1</v>
       </c>
       <c r="Z39" t="s">
         <v>104</v>
       </c>
     </row>
     <row r="40" spans="1:26">
       <c r="A40" t="s">
         <v>107</v>
       </c>
       <c r="B40" s="1">
-        <v>27000.0</v>
+        <v>30000.0</v>
       </c>
       <c r="C40" s="1">
-        <v>331.2</v>
+        <v>38.59</v>
       </c>
       <c r="D40" s="1">
-        <v>140.1883425926</v>
+        <v>26.496119</v>
       </c>
       <c r="E40" t="s">
         <v>8</v>
       </c>
       <c r="F40">
         <v>1.0</v>
       </c>
       <c r="G40" s="1">
-        <v>3785085.25</v>
+        <v>794883.57</v>
       </c>
       <c r="H40" s="1">
-        <v>5157314.75</v>
+        <v>362816.43</v>
       </c>
       <c r="I40" s="1">
-        <v>136.25359560924</v>
+        <v>45.643971481257</v>
       </c>
       <c r="J40">
         <v>0.0</v>
       </c>
       <c r="K40">
         <v>0.0</v>
       </c>
       <c r="L40" s="1">
-        <v>8942400.0</v>
+        <v>1157700.0</v>
       </c>
       <c r="M40" s="1">
-        <v>8942400.0</v>
+        <v>1157700.0</v>
       </c>
       <c r="N40" s="1">
-        <v>5.09</v>
+        <v>0.67</v>
       </c>
       <c r="O40">
         <v>1</v>
       </c>
       <c r="Z40" t="s">
         <v>106</v>
       </c>
     </row>
     <row r="41" spans="1:26">
       <c r="A41" t="s">
         <v>109</v>
       </c>
       <c r="B41" s="1">
-        <v>85000.0</v>
+        <v>27000.0</v>
       </c>
       <c r="C41" s="1">
-        <v>72.49</v>
+        <v>329.5</v>
       </c>
       <c r="D41" s="1">
-        <v>90.9802184706</v>
+        <v>140.1883425926</v>
       </c>
       <c r="E41" t="s">
         <v>8</v>
       </c>
       <c r="F41">
         <v>1.0</v>
       </c>
       <c r="G41" s="1">
-        <v>7733318.57</v>
+        <v>3785085.25</v>
       </c>
       <c r="H41" s="1">
-        <v>-1571668.57</v>
+        <v>5111414.75</v>
       </c>
       <c r="I41" s="1">
-        <v>-20.323339272444</v>
+        <v>135.04094128395</v>
       </c>
       <c r="J41">
         <v>0.0</v>
       </c>
       <c r="K41">
         <v>0.0</v>
       </c>
       <c r="L41" s="1">
-        <v>6161650.0</v>
+        <v>8896500.0</v>
       </c>
       <c r="M41" s="1">
-        <v>6161650.0</v>
+        <v>8896500.0</v>
       </c>
       <c r="N41" s="1">
-        <v>3.51</v>
+        <v>5.14</v>
       </c>
       <c r="O41">
         <v>1</v>
       </c>
       <c r="Z41" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="42" spans="1:26">
       <c r="A42" t="s">
         <v>111</v>
       </c>
       <c r="B42" s="1">
-        <v>50000.0</v>
+        <v>85000.0</v>
       </c>
       <c r="C42" s="1">
-        <v>292.75</v>
+        <v>77.34</v>
       </c>
       <c r="D42" s="1">
-        <v>109.7979152</v>
+        <v>90.9802184706</v>
       </c>
       <c r="E42" t="s">
         <v>8</v>
       </c>
       <c r="F42">
         <v>1.0</v>
       </c>
       <c r="G42" s="1">
-        <v>5489895.76</v>
+        <v>7733318.57</v>
       </c>
       <c r="H42" s="1">
-        <v>9147604.24</v>
+        <v>-1159418.57</v>
       </c>
       <c r="I42" s="1">
-        <v>166.62619182409</v>
+        <v>-14.992510130098</v>
       </c>
       <c r="J42">
         <v>0.0</v>
       </c>
       <c r="K42">
         <v>0.0</v>
       </c>
       <c r="L42" s="1">
-        <v>14637500.0</v>
+        <v>6573900.0</v>
       </c>
       <c r="M42" s="1">
-        <v>14637500.0</v>
+        <v>6573900.0</v>
       </c>
       <c r="N42" s="1">
-        <v>8.34</v>
+        <v>3.8</v>
       </c>
       <c r="O42">
         <v>1</v>
       </c>
       <c r="Z42" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="43" spans="1:26">
       <c r="A43" t="s">
         <v>113</v>
       </c>
       <c r="B43" s="1">
-        <v>23000.0</v>
+        <v>50000.0</v>
       </c>
       <c r="C43" s="1">
-        <v>49.44</v>
+        <v>262.45</v>
       </c>
       <c r="D43" s="1">
-        <v>98.4921743478</v>
+        <v>109.7979152</v>
       </c>
       <c r="E43" t="s">
         <v>8</v>
       </c>
       <c r="F43">
         <v>1.0</v>
       </c>
       <c r="G43" s="1">
-        <v>2265320.01</v>
+        <v>5489895.76</v>
       </c>
       <c r="H43" s="1">
-        <v>-1128200.01</v>
+        <v>7632604.24</v>
       </c>
       <c r="I43" s="1">
-        <v>-49.803118544828</v>
+        <v>139.03003943375</v>
       </c>
       <c r="J43">
         <v>0.0</v>
       </c>
       <c r="K43">
         <v>0.0</v>
       </c>
       <c r="L43" s="1">
-        <v>1137120.0</v>
+        <v>13122500.0</v>
       </c>
       <c r="M43" s="1">
-        <v>1137120.0</v>
+        <v>13122500.0</v>
       </c>
       <c r="N43" s="1">
-        <v>0.65</v>
+        <v>7.58</v>
       </c>
       <c r="O43">
         <v>1</v>
       </c>
       <c r="Z43" t="s">
         <v>112</v>
       </c>
     </row>
     <row r="44" spans="1:26">
       <c r="A44" t="s">
         <v>115</v>
       </c>
       <c r="B44" s="1">
-        <v>1802.0</v>
+        <v>23000.0</v>
       </c>
       <c r="C44" s="1">
-        <v>53.6</v>
+        <v>49.94</v>
       </c>
       <c r="D44" s="1">
-        <v>15.0</v>
+        <v>98.4921743478</v>
       </c>
       <c r="E44" t="s">
         <v>8</v>
       </c>
       <c r="F44">
         <v>1.0</v>
       </c>
       <c r="G44" s="1">
-        <v>27030.0</v>
+        <v>2265320.01</v>
       </c>
       <c r="H44" s="1">
-        <v>69557.2</v>
+        <v>-1116700.01</v>
       </c>
       <c r="I44" s="1">
-        <v>257.33333333333</v>
+        <v>-49.295463999367</v>
       </c>
       <c r="J44">
         <v>0.0</v>
       </c>
       <c r="K44">
         <v>0.0</v>
       </c>
       <c r="L44" s="1">
-        <v>96587.2</v>
+        <v>1148620.0</v>
       </c>
       <c r="M44" s="1">
-        <v>96587.2</v>
+        <v>1148620.0</v>
       </c>
       <c r="N44" s="1">
-        <v>0.06</v>
+        <v>0.66</v>
       </c>
       <c r="O44">
         <v>1</v>
       </c>
       <c r="Z44" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="45" spans="1:26">
       <c r="A45" t="s">
         <v>117</v>
       </c>
       <c r="B45" s="1">
-        <v>105000.0</v>
+        <v>1802.0</v>
       </c>
       <c r="C45" s="1">
-        <v>78.92</v>
+        <v>41.45</v>
       </c>
       <c r="D45" s="1">
-        <v>28.643883619</v>
+        <v>15.0</v>
       </c>
       <c r="E45" t="s">
         <v>8</v>
       </c>
       <c r="F45">
         <v>1.0</v>
       </c>
       <c r="G45" s="1">
-        <v>3007607.78</v>
+        <v>27030.0</v>
       </c>
       <c r="H45" s="1">
-        <v>5278992.22</v>
+        <v>47662.9</v>
       </c>
       <c r="I45" s="1">
-        <v>175.52129819268</v>
+        <v>176.33333333333</v>
       </c>
       <c r="J45">
         <v>0.0</v>
       </c>
       <c r="K45">
         <v>0.0</v>
       </c>
       <c r="L45" s="1">
-        <v>8286600.0</v>
+        <v>74692.9</v>
       </c>
       <c r="M45" s="1">
-        <v>8286600.0</v>
+        <v>74692.9</v>
       </c>
       <c r="N45" s="1">
-        <v>4.72</v>
+        <v>0.04</v>
       </c>
       <c r="O45">
         <v>1</v>
       </c>
       <c r="Z45" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="46" spans="1:26">
       <c r="A46" t="s">
         <v>119</v>
       </c>
       <c r="B46" s="1">
-        <v>15000.0</v>
+        <v>105000.0</v>
       </c>
       <c r="C46" s="1">
-        <v>49.96</v>
+        <v>74.55</v>
       </c>
       <c r="D46" s="1">
-        <v>59.4699473333</v>
+        <v>28.643883619</v>
       </c>
       <c r="E46" t="s">
         <v>8</v>
       </c>
       <c r="F46">
         <v>1.0</v>
       </c>
       <c r="G46" s="1">
-        <v>892049.21</v>
+        <v>3007607.78</v>
       </c>
       <c r="H46" s="1">
-        <v>-142649.21</v>
+        <v>4820142.22</v>
       </c>
       <c r="I46" s="1">
-        <v>-15.991181697252</v>
+        <v>160.26498707887</v>
       </c>
       <c r="J46">
         <v>0.0</v>
       </c>
       <c r="K46">
         <v>0.0</v>
       </c>
       <c r="L46" s="1">
-        <v>749400.0</v>
+        <v>7827750.0</v>
       </c>
       <c r="M46" s="1">
-        <v>749400.0</v>
+        <v>7827750.0</v>
       </c>
       <c r="N46" s="1">
-        <v>0.43</v>
+        <v>4.52</v>
       </c>
       <c r="O46">
         <v>1</v>
       </c>
       <c r="Z46" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="47" spans="1:26">
       <c r="A47" t="s">
         <v>121</v>
       </c>
       <c r="B47" s="1">
-        <v>2500.0</v>
+        <v>15000.0</v>
       </c>
       <c r="C47" s="1">
-        <v>129.45</v>
+        <v>54.45</v>
       </c>
       <c r="D47" s="1">
-        <v>111.612908</v>
+        <v>59.4699473333</v>
       </c>
       <c r="E47" t="s">
         <v>8</v>
       </c>
       <c r="F47">
         <v>1.0</v>
       </c>
       <c r="G47" s="1">
-        <v>279032.27</v>
+        <v>892049.21</v>
       </c>
       <c r="H47" s="1">
-        <v>44592.73</v>
+        <v>-75299.21</v>
       </c>
       <c r="I47" s="1">
-        <v>15.981208911786</v>
+        <v>-8.4411497881378</v>
       </c>
       <c r="J47">
         <v>0.0</v>
       </c>
       <c r="K47">
         <v>0.0</v>
       </c>
       <c r="L47" s="1">
-        <v>323625.0</v>
+        <v>816750.0</v>
       </c>
       <c r="M47" s="1">
-        <v>323625.0</v>
+        <v>816750.0</v>
       </c>
       <c r="N47" s="1">
-        <v>0.18</v>
+        <v>0.47</v>
       </c>
       <c r="O47">
         <v>1</v>
       </c>
       <c r="Z47" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="48" spans="1:26">
       <c r="A48" t="s">
         <v>123</v>
       </c>
       <c r="B48" s="1">
-        <v>140000.0</v>
+        <v>2500.0</v>
       </c>
       <c r="C48" s="1">
-        <v>69.39</v>
+        <v>87.34</v>
       </c>
       <c r="D48" s="1">
-        <v>28.0368719286</v>
+        <v>111.612908</v>
       </c>
       <c r="E48" t="s">
         <v>8</v>
       </c>
       <c r="F48">
         <v>1.0</v>
       </c>
       <c r="G48" s="1">
-        <v>3925162.07</v>
+        <v>279032.27</v>
       </c>
       <c r="H48" s="1">
-        <v>5789437.93</v>
+        <v>-60682.27</v>
       </c>
       <c r="I48" s="1">
-        <v>147.49551296872</v>
+        <v>-21.747402191152</v>
       </c>
       <c r="J48">
         <v>0.0</v>
       </c>
       <c r="K48">
         <v>0.0</v>
       </c>
       <c r="L48" s="1">
-        <v>9714600.0</v>
+        <v>218350.0</v>
       </c>
       <c r="M48" s="1">
-        <v>9714600.0</v>
+        <v>218350.0</v>
       </c>
       <c r="N48" s="1">
-        <v>5.53</v>
+        <v>0.13</v>
       </c>
       <c r="O48">
         <v>1</v>
       </c>
       <c r="Z48" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="49" spans="1:26">
       <c r="A49" t="s">
         <v>125</v>
       </c>
       <c r="B49" s="1">
-        <v>20000.0</v>
+        <v>140000.0</v>
       </c>
       <c r="C49" s="1">
-        <v>35.1</v>
+        <v>53.8</v>
       </c>
       <c r="D49" s="1">
-        <v>21.361331</v>
+        <v>28.0368719286</v>
       </c>
       <c r="E49" t="s">
         <v>8</v>
       </c>
       <c r="F49">
         <v>1.0</v>
       </c>
       <c r="G49" s="1">
-        <v>427226.62</v>
+        <v>3925162.07</v>
       </c>
       <c r="H49" s="1">
-        <v>274773.38</v>
+        <v>3606837.93</v>
       </c>
       <c r="I49" s="1">
-        <v>64.315603742108</v>
+        <v>91.890165697031</v>
       </c>
       <c r="J49">
         <v>0.0</v>
       </c>
       <c r="K49">
         <v>0.0</v>
       </c>
       <c r="L49" s="1">
-        <v>702000.0</v>
+        <v>7532000.0</v>
       </c>
       <c r="M49" s="1">
-        <v>702000.0</v>
+        <v>7532000.0</v>
       </c>
       <c r="N49" s="1">
-        <v>0.4</v>
+        <v>4.35</v>
       </c>
       <c r="O49">
         <v>1</v>
       </c>
       <c r="Z49" t="s">
         <v>124</v>
       </c>
     </row>
     <row r="50" spans="1:26">
       <c r="A50" t="s">
         <v>127</v>
       </c>
       <c r="B50" s="1">
         <v>10000.0</v>
       </c>
       <c r="C50" s="1">
-        <v>53.06</v>
+        <v>33.08</v>
       </c>
       <c r="D50" s="1">
-        <v>108.672405</v>
+        <v>21.361331</v>
       </c>
       <c r="E50" t="s">
         <v>8</v>
       </c>
       <c r="F50">
         <v>1.0</v>
       </c>
       <c r="G50" s="1">
-        <v>1086724.05</v>
+        <v>213613.31</v>
       </c>
       <c r="H50" s="1">
-        <v>-556124.05</v>
+        <v>117186.69</v>
       </c>
       <c r="I50" s="1">
-        <v>-51.174357464528</v>
+        <v>54.859264153531</v>
       </c>
       <c r="J50">
         <v>0.0</v>
       </c>
       <c r="K50">
         <v>0.0</v>
       </c>
       <c r="L50" s="1">
-        <v>530600.0</v>
+        <v>330800.0</v>
       </c>
       <c r="M50" s="1">
-        <v>530600.0</v>
+        <v>330800.0</v>
       </c>
       <c r="N50" s="1">
-        <v>0.3</v>
+        <v>0.19</v>
       </c>
       <c r="O50">
         <v>1</v>
       </c>
       <c r="Z50" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="51" spans="1:26">
       <c r="A51" t="s">
         <v>129</v>
       </c>
       <c r="B51" s="1">
-        <v>165000.0</v>
+        <v>10000.0</v>
       </c>
       <c r="C51" s="1">
-        <v>70.92</v>
+        <v>54.86</v>
       </c>
       <c r="D51" s="1">
-        <v>48.3668532121</v>
+        <v>108.672405</v>
       </c>
       <c r="E51" t="s">
         <v>8</v>
       </c>
       <c r="F51">
         <v>1.0</v>
       </c>
       <c r="G51" s="1">
-        <v>7980530.78</v>
+        <v>1086724.05</v>
       </c>
       <c r="H51" s="1">
-        <v>3721269.22</v>
+        <v>-538124.05</v>
       </c>
       <c r="I51" s="1">
-        <v>46.62934487172</v>
+        <v>-49.518003213419</v>
       </c>
       <c r="J51">
         <v>0.0</v>
       </c>
       <c r="K51">
         <v>0.0</v>
       </c>
       <c r="L51" s="1">
-        <v>11701800.0</v>
+        <v>548600.0</v>
       </c>
       <c r="M51" s="1">
-        <v>11701800.0</v>
+        <v>548600.0</v>
       </c>
       <c r="N51" s="1">
-        <v>6.67</v>
+        <v>0.32</v>
       </c>
       <c r="O51">
         <v>1</v>
       </c>
       <c r="Z51" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="52" spans="1:26">
       <c r="A52" t="s">
         <v>131</v>
       </c>
       <c r="B52" s="1">
-        <v>12500.0</v>
+        <v>165000.0</v>
       </c>
       <c r="C52" s="1">
-        <v>100.3</v>
+        <v>70.51</v>
       </c>
       <c r="D52" s="1">
-        <v>76.0901648</v>
+        <v>48.3668532121</v>
       </c>
       <c r="E52" t="s">
         <v>8</v>
       </c>
       <c r="F52">
         <v>1.0</v>
       </c>
       <c r="G52" s="1">
-        <v>951127.06</v>
+        <v>7980530.78</v>
       </c>
       <c r="H52" s="1">
-        <v>302622.94</v>
+        <v>3653619.22</v>
       </c>
       <c r="I52" s="1">
-        <v>31.817298942162</v>
+        <v>45.781656893754</v>
       </c>
       <c r="J52">
         <v>0.0</v>
       </c>
       <c r="K52">
         <v>0.0</v>
       </c>
       <c r="L52" s="1">
-        <v>1253750.0</v>
+        <v>11634150.0</v>
       </c>
       <c r="M52" s="1">
-        <v>1253750.0</v>
+        <v>11634150.0</v>
       </c>
       <c r="N52" s="1">
-        <v>0.71</v>
+        <v>6.72</v>
       </c>
       <c r="O52">
         <v>1</v>
       </c>
       <c r="Z52" t="s">
         <v>130</v>
       </c>
     </row>
     <row r="53" spans="1:26">
       <c r="A53" t="s">
         <v>133</v>
       </c>
       <c r="B53" s="1">
-        <v>60000.0</v>
+        <v>12500.0</v>
       </c>
       <c r="C53" s="1">
-        <v>36.02</v>
+        <v>103.65</v>
       </c>
       <c r="D53" s="1">
-        <v>28.6797525</v>
+        <v>76.0901648</v>
       </c>
       <c r="E53" t="s">
         <v>8</v>
       </c>
       <c r="F53">
         <v>1.0</v>
       </c>
       <c r="G53" s="1">
-        <v>1720785.15</v>
+        <v>951127.06</v>
       </c>
       <c r="H53" s="1">
-        <v>440414.85</v>
+        <v>344497.94</v>
       </c>
       <c r="I53" s="1">
-        <v>25.593831397255</v>
+        <v>36.219970442225</v>
       </c>
       <c r="J53">
         <v>0.0</v>
       </c>
       <c r="K53">
         <v>0.0</v>
       </c>
       <c r="L53" s="1">
-        <v>2161200.0</v>
+        <v>1295625.0</v>
       </c>
       <c r="M53" s="1">
-        <v>2161200.0</v>
+        <v>1295625.0</v>
       </c>
       <c r="N53" s="1">
-        <v>1.23</v>
+        <v>0.75</v>
       </c>
       <c r="O53">
         <v>1</v>
       </c>
       <c r="Z53" t="s">
         <v>132</v>
       </c>
     </row>
     <row r="54" spans="1:26">
       <c r="A54" t="s">
         <v>135</v>
       </c>
       <c r="B54" s="1">
-        <v>30000.0</v>
+        <v>60000.0</v>
       </c>
       <c r="C54" s="1">
-        <v>130.65</v>
+        <v>37.51</v>
       </c>
       <c r="D54" s="1">
-        <v>104.83113</v>
+        <v>28.6797525</v>
       </c>
       <c r="E54" t="s">
         <v>8</v>
       </c>
       <c r="F54">
         <v>1.0</v>
       </c>
       <c r="G54" s="1">
-        <v>3144933.9</v>
+        <v>1720785.15</v>
       </c>
       <c r="H54" s="1">
-        <v>774566.1</v>
+        <v>529814.85</v>
       </c>
       <c r="I54" s="1">
-        <v>24.629010485721</v>
+        <v>30.789134250723</v>
       </c>
       <c r="J54">
         <v>0.0</v>
       </c>
       <c r="K54">
         <v>0.0</v>
       </c>
       <c r="L54" s="1">
-        <v>3919500.0</v>
+        <v>2250600.0</v>
       </c>
       <c r="M54" s="1">
-        <v>3919500.0</v>
+        <v>2250600.0</v>
       </c>
       <c r="N54" s="1">
-        <v>2.23</v>
+        <v>1.3</v>
       </c>
       <c r="O54">
         <v>1</v>
       </c>
       <c r="Z54" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="55" spans="1:26">
       <c r="A55" t="s">
         <v>137</v>
       </c>
       <c r="B55" s="1">
-        <v>15000.0</v>
+        <v>30000.0</v>
       </c>
       <c r="C55" s="1">
-        <v>117.4</v>
+        <v>117.95</v>
       </c>
       <c r="D55" s="1">
-        <v>147.5522153333</v>
+        <v>104.83113</v>
       </c>
       <c r="E55" t="s">
         <v>8</v>
       </c>
       <c r="F55">
         <v>1.0</v>
       </c>
       <c r="G55" s="1">
-        <v>2213283.23</v>
+        <v>3144933.9</v>
       </c>
       <c r="H55" s="1">
-        <v>-452283.23</v>
+        <v>393566.1</v>
       </c>
       <c r="I55" s="1">
-        <v>-20.434945869987</v>
+        <v>12.51428845611</v>
       </c>
       <c r="J55">
         <v>0.0</v>
       </c>
       <c r="K55">
         <v>0.0</v>
       </c>
       <c r="L55" s="1">
-        <v>1761000.0</v>
+        <v>3538500.0</v>
       </c>
       <c r="M55" s="1">
-        <v>1761000.0</v>
+        <v>3538500.0</v>
       </c>
       <c r="N55" s="1">
-        <v>1.0</v>
+        <v>2.04</v>
       </c>
       <c r="O55">
         <v>1</v>
       </c>
       <c r="Z55" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="56" spans="1:26">
       <c r="A56" t="s">
         <v>139</v>
       </c>
       <c r="B56" s="1">
-        <v>48000.0</v>
+        <v>15000.0</v>
       </c>
       <c r="C56" s="1">
-        <v>0.001</v>
+        <v>115.9</v>
       </c>
       <c r="D56" s="1">
-        <v>0.0</v>
+        <v>147.5522153333</v>
       </c>
       <c r="E56" t="s">
         <v>8</v>
       </c>
       <c r="F56">
         <v>1.0</v>
       </c>
       <c r="G56" s="1">
-        <v>0.0</v>
+        <v>2213283.23</v>
       </c>
       <c r="H56" s="1">
-        <v>48.0</v>
+        <v>-474783.23</v>
       </c>
       <c r="I56" s="1">
-        <v>0</v>
+        <v>-21.451535147628</v>
       </c>
       <c r="J56">
         <v>0.0</v>
       </c>
       <c r="K56">
         <v>0.0</v>
       </c>
       <c r="L56" s="1">
-        <v>48.0</v>
+        <v>1738500.0</v>
       </c>
       <c r="M56" s="1">
-        <v>48.0</v>
+        <v>1738500.0</v>
       </c>
       <c r="N56" s="1">
-        <v>0.0</v>
+        <v>1.0</v>
       </c>
       <c r="O56">
         <v>1</v>
       </c>
       <c r="Z56" t="s">
         <v>138</v>
       </c>
     </row>
     <row r="57" spans="1:26">
       <c r="A57" t="s">
         <v>141</v>
       </c>
       <c r="B57" s="1">
         <v>48000.0</v>
       </c>
       <c r="C57" s="1">
         <v>0.001</v>
       </c>
       <c r="D57" s="1">
         <v>0.0</v>
       </c>
       <c r="E57" t="s">
         <v>8</v>
       </c>
       <c r="F57">
@@ -3851,143 +3857,193 @@
       </c>
       <c r="K57">
         <v>0.0</v>
       </c>
       <c r="L57" s="1">
         <v>48.0</v>
       </c>
       <c r="M57" s="1">
         <v>48.0</v>
       </c>
       <c r="N57" s="1">
         <v>0.0</v>
       </c>
       <c r="O57">
         <v>1</v>
       </c>
       <c r="Z57" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="58" spans="1:26">
       <c r="A58" t="s">
         <v>143</v>
       </c>
       <c r="B58" s="1">
-        <v>20893.0</v>
+        <v>48000.0</v>
       </c>
       <c r="C58" s="1">
-        <v>10.4</v>
+        <v>0.001</v>
       </c>
       <c r="D58" s="1">
-        <v>181.6701455033</v>
+        <v>0.0</v>
       </c>
       <c r="E58" t="s">
         <v>8</v>
       </c>
       <c r="F58">
         <v>1.0</v>
       </c>
       <c r="G58" s="1">
-        <v>3795634.35</v>
+        <v>0.0</v>
       </c>
       <c r="H58" s="1">
-        <v>-3578347.15</v>
+        <v>48.0</v>
       </c>
       <c r="I58" s="1">
-        <v>-94.275338982534</v>
+        <v>0</v>
       </c>
       <c r="J58">
         <v>0.0</v>
       </c>
       <c r="K58">
         <v>0.0</v>
       </c>
       <c r="L58" s="1">
-        <v>217287.2</v>
+        <v>48.0</v>
       </c>
       <c r="M58" s="1">
-        <v>217287.2</v>
+        <v>48.0</v>
       </c>
       <c r="N58" s="1">
-        <v>0.12</v>
+        <v>0.0</v>
       </c>
       <c r="O58">
         <v>1</v>
       </c>
       <c r="Z58" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="59" spans="1:26">
       <c r="A59" t="s">
         <v>145</v>
       </c>
       <c r="B59" s="1">
-        <v>64.0</v>
+        <v>20893.0</v>
       </c>
       <c r="C59" s="1">
-        <v>8408.0</v>
+        <v>10.198</v>
       </c>
       <c r="D59" s="1">
-        <v>8473.0</v>
+        <v>181.6701455033</v>
       </c>
       <c r="E59" t="s">
         <v>8</v>
       </c>
       <c r="F59">
         <v>1.0</v>
       </c>
       <c r="G59" s="1">
-        <v>0.0</v>
+        <v>3795634.35</v>
       </c>
       <c r="H59" s="1">
-        <v>-41600.0</v>
+        <v>-3582567.54</v>
       </c>
       <c r="I59" s="1">
-        <v>0</v>
+        <v>-94.386529619219</v>
       </c>
       <c r="J59">
         <v>0.0</v>
       </c>
       <c r="K59">
         <v>0.0</v>
       </c>
       <c r="L59" s="1">
-        <v>-41600.0</v>
+        <v>213066.81</v>
       </c>
       <c r="M59" s="1">
-        <v>-41600.0</v>
+        <v>213066.81</v>
       </c>
       <c r="N59" s="1">
-        <v>-0.02</v>
+        <v>0.12</v>
       </c>
       <c r="O59">
         <v>1</v>
       </c>
       <c r="Z59" t="s">
         <v>144</v>
+      </c>
+    </row>
+    <row r="60" spans="1:26">
+      <c r="A60" t="s">
+        <v>147</v>
+      </c>
+      <c r="B60" s="1">
+        <v>64.0</v>
+      </c>
+      <c r="C60" s="1">
+        <v>8358.0</v>
+      </c>
+      <c r="D60" s="1">
+        <v>8378.5</v>
+      </c>
+      <c r="E60" t="s">
+        <v>8</v>
+      </c>
+      <c r="F60">
+        <v>1.0</v>
+      </c>
+      <c r="G60" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H60" s="1">
+        <v>-13120.0</v>
+      </c>
+      <c r="I60" s="1">
+        <v>0</v>
+      </c>
+      <c r="J60">
+        <v>0.0</v>
+      </c>
+      <c r="K60">
+        <v>0.0</v>
+      </c>
+      <c r="L60" s="1">
+        <v>-13120.0</v>
+      </c>
+      <c r="M60" s="1">
+        <v>-13120.0</v>
+      </c>
+      <c r="N60" s="1">
+        <v>-0.01</v>
+      </c>
+      <c r="O60">
+        <v>1</v>
+      </c>
+      <c r="Z60" t="s">
+        <v>146</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">