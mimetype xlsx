--- v0 (2026-05-02)
+++ v1 (2026-05-29)
@@ -139,111 +139,111 @@
   <si>
     <t>VBCE (EUR)</t>
   </si>
   <si>
     <t>VBCI (EUR)</t>
   </si>
   <si>
     <t>Poids</t>
   </si>
   <si>
     <t>Nb.</t>
   </si>
   <si>
     <t>FR0000008997</t>
   </si>
   <si>
     <t>Ofi Invest ESG Liquidités PART C/D</t>
   </si>
   <si>
     <t>OACT01968927</t>
   </si>
   <si>
     <t>EUR/USD 31/03/26</t>
   </si>
   <si>
-    <t>3 065.37</t>
-[...5 lines deleted...]
-    <t>EUROPEAN UNION 06/02/2026</t>
+    <t>14 916.96</t>
   </si>
   <si>
     <t>EU000A4D7LB6</t>
   </si>
   <si>
     <t>EUROPEAN UNION 06/03/2026</t>
   </si>
   <si>
     <t>EU000A4D85N4</t>
   </si>
   <si>
     <t>EUROPEAN UNION 10/04/2026</t>
   </si>
   <si>
     <t>BE0312811830</t>
   </si>
   <si>
     <t>GOVT BELGIUM KINGDOM OF (GOVERNMENT) 09/04/2026</t>
   </si>
   <si>
     <t>BE0312810824</t>
   </si>
   <si>
     <t>GOVT BELGIUM KINGDOM OF (GOVERNMENT) 12/03/2026</t>
   </si>
   <si>
-    <t>FR0129287233</t>
-[...2 lines deleted...]
-    <t>GOVT FRANCE (REPUBLIC OF) 04/02/2026</t>
+    <t>BE0312812846</t>
+  </si>
+  <si>
+    <t>GOVT BELGIUM KINGDOM OF (GOVERNMENT) 14/05/2026</t>
   </si>
   <si>
     <t>FR0129287258</t>
   </si>
   <si>
     <t>GOVT FRANCE (REPUBLIC OF) 04/03/2026</t>
   </si>
   <si>
     <t>FR0129132702</t>
   </si>
   <si>
     <t>GOVT FRANCE (REPUBLIC OF) 11/03/2026</t>
   </si>
   <si>
+    <t>FR0129437499</t>
+  </si>
+  <si>
+    <t>GOVT FRANCE (REPUBLIC OF) 13/05/2026</t>
+  </si>
+  <si>
     <t>FR0129437473</t>
   </si>
   <si>
     <t>GOVT FRANCE (REPUBLIC OF) 15/04/2026</t>
   </si>
   <si>
-    <t>FR0129287241</t>
-[...2 lines deleted...]
-    <t>GOVT FRANCE (REPUBLIC OF) 18/02/2026</t>
+    <t>FR0129437507</t>
+  </si>
+  <si>
+    <t>GOVT FRANCE (REPUBLIC OF) 27/05/2026</t>
   </si>
   <si>
     <t>FR0129437481</t>
   </si>
   <si>
     <t>GOVT FRANCE (REPUBLIC OF) 29/04/2026</t>
   </si>
   <si>
     <t>EQS-00000203</t>
   </si>
   <si>
     <t>EQS GOLDMAN</t>
   </si>
   <si>
     <t>EQS-00000193</t>
   </si>
   <si>
     <t>EQSBNP</t>
   </si>
   <si>
     <t>EQS-00000206</t>
   </si>
   <si>
     <t>EQSBOF</t>
   </si>
@@ -649,240 +649,240 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
-        <v>661311.1928</v>
+        <v>644854.1704</v>
       </c>
       <c r="D2">
-        <v>1542.37</v>
+        <v>1763.76</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>1019990261.26</v>
+        <v>1137373988.67</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>1019990261.26</v>
+        <v>1137373988.67</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
-        <v>2741.8002</v>
+        <v>2739.3692</v>
       </c>
       <c r="D3">
-        <v>85588.05</v>
+        <v>97923.7</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>234665341.07</v>
+        <v>268249168.65</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>234665341.07</v>
+        <v>268249168.65</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="1">
-        <v>3358.0419</v>
+        <v>3107.8591</v>
       </c>
       <c r="D4">
-        <v>141342.08</v>
+        <v>161752.22</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>474632632.9</v>
+        <v>502703133.23</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>474632632.9</v>
+        <v>502703133.23</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
         <v>13</v>
       </c>
       <c r="B5" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="1">
-        <v>108487.712</v>
+        <v>123367.5616</v>
       </c>
       <c r="D5">
-        <v>2506.52</v>
+        <v>2867.58</v>
       </c>
       <c r="E5" t="s">
         <v>8</v>
       </c>
       <c r="F5">
-        <v>271927262.78</v>
+        <v>353767503.36</v>
       </c>
       <c r="G5" t="s">
         <v>8</v>
       </c>
       <c r="H5">
-        <v>271927262.78</v>
+        <v>353767503.36</v>
       </c>
       <c r="I5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" t="s">
         <v>15</v>
       </c>
       <c r="B6" t="s">
         <v>16</v>
       </c>
       <c r="C6" s="1">
-        <v>5086.6738</v>
+        <v>5105.5796</v>
       </c>
       <c r="D6">
-        <v>2313.89</v>
+        <v>2651.68</v>
       </c>
       <c r="E6" t="s">
         <v>17</v>
       </c>
       <c r="F6">
-        <v>11770021.3</v>
+        <v>13538397.18</v>
       </c>
       <c r="G6" t="s">
         <v>17</v>
       </c>
       <c r="H6">
-        <v>9981361.3466757</v>
+        <v>11466415.838062</v>
       </c>
       <c r="I6" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="7" spans="1:14">
       <c r="A7" t="s">
         <v>18</v>
       </c>
       <c r="B7" t="s">
         <v>19</v>
       </c>
       <c r="C7" s="1">
         <v>1871.0</v>
       </c>
       <c r="D7">
-        <v>119.18</v>
+        <v>136.28</v>
       </c>
       <c r="E7" t="s">
         <v>8</v>
       </c>
       <c r="F7">
-        <v>222985.81</v>
+        <v>254993.28</v>
       </c>
       <c r="G7" t="s">
         <v>8</v>
       </c>
       <c r="H7">
-        <v>222985.81</v>
+        <v>254993.28</v>
       </c>
       <c r="I7" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="8" spans="1:14">
       <c r="A8" t="s">
         <v>20</v>
       </c>
       <c r="B8" t="s">
         <v>21</v>
       </c>
       <c r="C8" s="1">
-        <v>1405.0381</v>
+        <v>4910.5483</v>
       </c>
       <c r="D8">
-        <v>1293.74</v>
+        <v>1478.93</v>
       </c>
       <c r="E8" t="s">
         <v>8</v>
       </c>
       <c r="F8">
-        <v>1817756.15</v>
+        <v>7262370.25</v>
       </c>
       <c r="G8" t="s">
         <v>8</v>
       </c>
       <c r="H8">
-        <v>1817756.15</v>
+        <v>7262370.25</v>
       </c>
       <c r="I8" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
@@ -931,987 +931,987 @@
       </c>
       <c r="L1" t="s">
         <v>32</v>
       </c>
       <c r="M1" t="s">
         <v>33</v>
       </c>
       <c r="N1" t="s">
         <v>34</v>
       </c>
       <c r="O1" t="s">
         <v>35</v>
       </c>
       <c r="P1" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>37</v>
       </c>
       <c r="B2" t="s">
         <v>38</v>
       </c>
       <c r="C2" s="1">
-        <v>38702.0</v>
+        <v>42498.0</v>
       </c>
       <c r="D2" s="1">
-        <v>4772.39</v>
+        <v>4778.97</v>
       </c>
       <c r="E2" s="1">
-        <v>4744.7815740789</v>
+        <v>4767.8185171067</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
         <v>1.0</v>
       </c>
       <c r="H2" s="1">
-        <v>183632536.48</v>
+        <v>202622751.34</v>
       </c>
       <c r="I2" s="1">
-        <v>1068501.3</v>
+        <v>473915.72</v>
       </c>
       <c r="J2" s="1">
-        <v>0.58186927027301</v>
+        <v>0.23389067459891</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>184701037.78</v>
+        <v>203096667.06</v>
       </c>
       <c r="N2" s="1">
-        <v>184701037.78</v>
+        <v>203096667.06</v>
       </c>
       <c r="O2" s="1">
-        <v>9.17</v>
+        <v>8.9</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>39</v>
       </c>
       <c r="B3" t="s">
         <v>40</v>
       </c>
       <c r="C3" s="1">
-        <v>-9915631.88</v>
+        <v>-10788162.21</v>
       </c>
       <c r="D3" s="1">
-        <v>0.84587717</v>
+        <v>0.84583151</v>
       </c>
       <c r="E3" s="1">
-        <v>0.845830048</v>
+        <v>0.8422415106</v>
       </c>
       <c r="F3" t="s">
         <v>17</v>
       </c>
       <c r="G3">
         <v>1.18</v>
       </c>
       <c r="H3" s="1">
         <v>0.0</v>
       </c>
       <c r="I3" s="1">
-        <v>158923.91</v>
+        <v>160265.09</v>
       </c>
       <c r="J3" s="1">
         <v>0</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3" t="s">
         <v>41</v>
       </c>
       <c r="M3" s="1">
-        <v>155858.54</v>
+        <v>145348.13</v>
       </c>
       <c r="N3" s="1">
-        <v>158923.91</v>
+        <v>160265.09</v>
       </c>
       <c r="O3" s="1">
-        <v>0.01</v>
+        <v>0.0</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>42</v>
       </c>
       <c r="B4" t="s">
         <v>43</v>
       </c>
       <c r="C4" s="1">
-        <v>135000000.0</v>
+        <v>11603000.0</v>
       </c>
       <c r="D4" s="1">
-        <v>99.989</v>
+        <v>99.983</v>
       </c>
       <c r="E4" s="1">
-        <v>99.57184499</v>
+        <v>99.45985004</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
         <v>1.0</v>
       </c>
       <c r="H4" s="1">
-        <v>134421990.74</v>
+        <v>11540326.4</v>
       </c>
       <c r="I4" s="1">
-        <v>563159.26</v>
+        <v>60701.09</v>
       </c>
       <c r="J4" s="1">
-        <v>0.41894875749108</v>
+        <v>0.52599110195011</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4" s="1">
-        <v>134985150.0</v>
+        <v>11601027.49</v>
       </c>
       <c r="N4" s="1">
-        <v>134985150.0</v>
+        <v>11601027.49</v>
       </c>
       <c r="O4" s="1">
-        <v>6.7</v>
+        <v>0.51</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>44</v>
       </c>
       <c r="B5" t="s">
         <v>45</v>
       </c>
       <c r="C5" s="1">
-        <v>11603000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D5" s="1">
-        <v>99.834</v>
+        <v>99.789</v>
       </c>
       <c r="E5" s="1">
-        <v>99.45985004</v>
+        <v>99.4967372</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
       <c r="G5">
         <v>1.0</v>
       </c>
       <c r="H5" s="1">
-        <v>11540326.4</v>
+        <v>9949673.72</v>
       </c>
       <c r="I5" s="1">
-        <v>43412.62</v>
+        <v>29226.28</v>
       </c>
       <c r="J5" s="1">
-        <v>0.37618190764518</v>
+        <v>0.29374108963243</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5" s="1">
-        <v>11583739.02</v>
+        <v>9978900.0</v>
       </c>
       <c r="N5" s="1">
-        <v>11583739.02</v>
+        <v>9978900.0</v>
       </c>
       <c r="O5" s="1">
-        <v>0.58</v>
+        <v>0.44</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>46</v>
       </c>
       <c r="B6" t="s">
         <v>47</v>
       </c>
       <c r="C6" s="1">
-        <v>10000000.0</v>
+        <v>50000000.0</v>
       </c>
       <c r="D6" s="1">
-        <v>99.639</v>
+        <v>99.797</v>
       </c>
       <c r="E6" s="1">
-        <v>99.4967372</v>
+        <v>99.50273508</v>
       </c>
       <c r="F6" t="s">
         <v>8</v>
       </c>
       <c r="G6">
         <v>1.0</v>
       </c>
       <c r="H6" s="1">
-        <v>9949673.72</v>
+        <v>49751367.54</v>
       </c>
       <c r="I6" s="1">
-        <v>14226.28</v>
+        <v>147132.46</v>
       </c>
       <c r="J6" s="1">
-        <v>0.14298237711457</v>
+        <v>0.29573550894195</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
         <v>0.0</v>
       </c>
       <c r="M6" s="1">
-        <v>9963900.0</v>
+        <v>49898500.0</v>
       </c>
       <c r="N6" s="1">
-        <v>9963900.0</v>
+        <v>49898500.0</v>
       </c>
       <c r="O6" s="1">
-        <v>0.49</v>
+        <v>2.19</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>48</v>
       </c>
       <c r="B7" t="s">
         <v>49</v>
       </c>
       <c r="C7" s="1">
-        <v>50000000.0</v>
+        <v>228000000.0</v>
       </c>
       <c r="D7" s="1">
-        <v>99.649</v>
+        <v>99.95</v>
       </c>
       <c r="E7" s="1">
-        <v>99.50273508</v>
+        <v>99.55398436</v>
       </c>
       <c r="F7" t="s">
         <v>8</v>
       </c>
       <c r="G7">
         <v>1.0</v>
       </c>
       <c r="H7" s="1">
-        <v>49751367.54</v>
+        <v>226983084.34</v>
       </c>
       <c r="I7" s="1">
-        <v>73132.46</v>
+        <v>902915.66</v>
       </c>
       <c r="J7" s="1">
-        <v>0.14699587893981</v>
+        <v>0.39778984527654</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7">
         <v>0.0</v>
       </c>
       <c r="M7" s="1">
-        <v>49824500.0</v>
+        <v>227886000.0</v>
       </c>
       <c r="N7" s="1">
-        <v>49824500.0</v>
+        <v>227886000.0</v>
       </c>
       <c r="O7" s="1">
-        <v>2.47</v>
+        <v>9.99</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>50</v>
       </c>
       <c r="B8" t="s">
         <v>51</v>
       </c>
       <c r="C8" s="1">
-        <v>228000000.0</v>
+        <v>111000000.0</v>
       </c>
       <c r="D8" s="1">
-        <v>99.803</v>
+        <v>99.603</v>
       </c>
       <c r="E8" s="1">
-        <v>99.55398436</v>
+        <v>99.46934392</v>
       </c>
       <c r="F8" t="s">
         <v>8</v>
       </c>
       <c r="G8">
         <v>1.0</v>
       </c>
       <c r="H8" s="1">
-        <v>226983084.34</v>
+        <v>110410971.75</v>
       </c>
       <c r="I8" s="1">
-        <v>567755.66</v>
+        <v>148358.25</v>
       </c>
       <c r="J8" s="1">
-        <v>0.2501312649138</v>
+        <v>0.13436911898205</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
         <v>0.0</v>
       </c>
       <c r="M8" s="1">
-        <v>227550840.0</v>
+        <v>110559330.0</v>
       </c>
       <c r="N8" s="1">
-        <v>227550840.0</v>
+        <v>110559330.0</v>
       </c>
       <c r="O8" s="1">
-        <v>11.3</v>
+        <v>4.85</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>52</v>
       </c>
       <c r="B9" t="s">
         <v>53</v>
       </c>
       <c r="C9" s="1">
-        <v>212000000.0</v>
+        <v>257000000.0</v>
       </c>
       <c r="D9" s="1">
         <v>99.995</v>
       </c>
       <c r="E9" s="1">
-        <v>99.49119415</v>
+        <v>99.47867789</v>
       </c>
       <c r="F9" t="s">
         <v>8</v>
       </c>
       <c r="G9">
         <v>1.0</v>
       </c>
       <c r="H9" s="1">
-        <v>210921331.6</v>
+        <v>255660202.18</v>
       </c>
       <c r="I9" s="1">
-        <v>1068068.4</v>
+        <v>1326947.82</v>
       </c>
       <c r="J9" s="1">
-        <v>0.50638235208259</v>
+        <v>0.51902791622833</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9">
         <v>0.0</v>
       </c>
       <c r="M9" s="1">
-        <v>211989400.0</v>
+        <v>256987150.0</v>
       </c>
       <c r="N9" s="1">
-        <v>211989400.0</v>
+        <v>256987150.0</v>
       </c>
       <c r="O9" s="1">
-        <v>10.53</v>
+        <v>11.27</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
         <v>54</v>
       </c>
       <c r="B10" t="s">
         <v>55</v>
       </c>
       <c r="C10" s="1">
-        <v>257000000.0</v>
+        <v>72000000.0</v>
       </c>
       <c r="D10" s="1">
-        <v>99.846</v>
+        <v>99.957</v>
       </c>
       <c r="E10" s="1">
-        <v>99.47867789</v>
+        <v>99.6154016</v>
       </c>
       <c r="F10" t="s">
         <v>8</v>
       </c>
       <c r="G10">
         <v>1.0</v>
       </c>
       <c r="H10" s="1">
-        <v>255660202.18</v>
+        <v>71723089.15</v>
       </c>
       <c r="I10" s="1">
-        <v>944017.82</v>
+        <v>245950.85</v>
       </c>
       <c r="J10" s="1">
-        <v>0.36924707559112</v>
+        <v>0.34291725707132</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10">
         <v>0.0</v>
       </c>
       <c r="M10" s="1">
-        <v>256604220.0</v>
+        <v>71969040.0</v>
       </c>
       <c r="N10" s="1">
-        <v>256604220.0</v>
+        <v>71969040.0</v>
       </c>
       <c r="O10" s="1">
-        <v>12.75</v>
+        <v>3.16</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
         <v>56</v>
       </c>
       <c r="B11" t="s">
         <v>57</v>
       </c>
       <c r="C11" s="1">
-        <v>72000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D11" s="1">
-        <v>99.807</v>
+        <v>99.608</v>
       </c>
       <c r="E11" s="1">
-        <v>99.6154016</v>
+        <v>99.465011</v>
       </c>
       <c r="F11" t="s">
         <v>8</v>
       </c>
       <c r="G11">
         <v>1.0</v>
       </c>
       <c r="H11" s="1">
-        <v>71723089.15</v>
+        <v>9946501.1</v>
       </c>
       <c r="I11" s="1">
-        <v>137950.85</v>
+        <v>14298.9</v>
       </c>
       <c r="J11" s="1">
-        <v>0.19233813216201</v>
+        <v>0.14375808996794</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11">
         <v>0.0</v>
       </c>
       <c r="M11" s="1">
-        <v>71861040.0</v>
+        <v>9960800.0</v>
       </c>
       <c r="N11" s="1">
-        <v>71861040.0</v>
+        <v>9960800.0</v>
       </c>
       <c r="O11" s="1">
-        <v>3.57</v>
+        <v>0.44</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
         <v>58</v>
       </c>
       <c r="B12" t="s">
         <v>59</v>
       </c>
       <c r="C12" s="1">
         <v>333000000.0</v>
       </c>
       <c r="D12" s="1">
-        <v>99.616</v>
+        <v>99.765</v>
       </c>
       <c r="E12" s="1">
         <v>99.45282855</v>
       </c>
       <c r="F12" t="s">
         <v>8</v>
       </c>
       <c r="G12">
         <v>1.0</v>
       </c>
       <c r="H12" s="1">
         <v>331177919.08</v>
       </c>
       <c r="I12" s="1">
-        <v>543360.92</v>
+        <v>1039530.92</v>
       </c>
       <c r="J12" s="1">
-        <v>0.16406918719383</v>
+        <v>0.31388895820343</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12" s="1">
-        <v>331721280.0</v>
+        <v>332217450.0</v>
       </c>
       <c r="N12" s="1">
-        <v>331721280.0</v>
+        <v>332217450.0</v>
       </c>
       <c r="O12" s="1">
-        <v>16.48</v>
+        <v>14.56</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
         <v>60</v>
       </c>
       <c r="B13" t="s">
         <v>61</v>
       </c>
       <c r="C13" s="1">
-        <v>98000000.0</v>
+        <v>110000000.0</v>
       </c>
       <c r="D13" s="1">
-        <v>99.923</v>
+        <v>99.526</v>
       </c>
       <c r="E13" s="1">
-        <v>99.46250859</v>
+        <v>99.45742658</v>
       </c>
       <c r="F13" t="s">
         <v>8</v>
       </c>
       <c r="G13">
         <v>1.0</v>
       </c>
       <c r="H13" s="1">
-        <v>97473258.42</v>
+        <v>109403169.24</v>
       </c>
       <c r="I13" s="1">
-        <v>451281.58</v>
+        <v>75430.76</v>
       </c>
       <c r="J13" s="1">
-        <v>0.46297988526811</v>
+        <v>0.068947509038359</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
       <c r="L13">
         <v>0.0</v>
       </c>
       <c r="M13" s="1">
-        <v>97924540.0</v>
+        <v>109478600.0</v>
       </c>
       <c r="N13" s="1">
-        <v>97924540.0</v>
+        <v>109478600.0</v>
       </c>
       <c r="O13" s="1">
-        <v>4.86</v>
+        <v>4.8</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
         <v>62</v>
       </c>
       <c r="B14" t="s">
         <v>63</v>
       </c>
       <c r="C14" s="1">
-        <v>212000000.0</v>
+        <v>537000000.0</v>
       </c>
       <c r="D14" s="1">
-        <v>99.534</v>
+        <v>99.684</v>
       </c>
       <c r="E14" s="1">
-        <v>99.4630528</v>
+        <v>99.5007375</v>
       </c>
       <c r="F14" t="s">
         <v>8</v>
       </c>
       <c r="G14">
         <v>1.0</v>
       </c>
       <c r="H14" s="1">
-        <v>210861671.93</v>
+        <v>534318960.36</v>
       </c>
       <c r="I14" s="1">
-        <v>150408.07</v>
+        <v>984119.64</v>
       </c>
       <c r="J14" s="1">
-        <v>0.071330208388906</v>
+        <v>0.18418205472943</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
       <c r="L14">
         <v>0.0</v>
       </c>
       <c r="M14" s="1">
-        <v>211012080.0</v>
+        <v>535303080.0</v>
       </c>
       <c r="N14" s="1">
-        <v>211012080.0</v>
+        <v>535303080.0</v>
       </c>
       <c r="O14" s="1">
-        <v>10.48</v>
+        <v>23.47</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
         <v>64</v>
       </c>
       <c r="B15" t="s">
         <v>65</v>
       </c>
       <c r="C15" s="1">
-        <v>-526144705.32</v>
+        <v>-644544705.32</v>
       </c>
       <c r="D15" s="1">
-        <v>1.26213764</v>
+        <v>-10.09266861</v>
       </c>
       <c r="E15" s="1">
         <v>0.0</v>
       </c>
       <c r="F15" t="s">
         <v>8</v>
       </c>
       <c r="G15">
         <v>1.0</v>
       </c>
       <c r="H15" s="1">
         <v>0.0</v>
       </c>
       <c r="I15" s="1">
-        <v>-6640670.37</v>
+        <v>65051761.15</v>
       </c>
       <c r="J15" s="1">
         <v>0</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15">
         <v>0.0</v>
       </c>
       <c r="M15" s="1">
-        <v>-6640670.37</v>
+        <v>65051761.15</v>
       </c>
       <c r="N15" s="1">
-        <v>-6640670.37</v>
+        <v>65051761.15</v>
       </c>
       <c r="O15" s="1">
-        <v>-0.33</v>
+        <v>2.85</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
         <v>66</v>
       </c>
       <c r="B16" t="s">
         <v>67</v>
       </c>
       <c r="C16" s="1">
-        <v>-545747565.96</v>
+        <v>-597247565.96</v>
       </c>
       <c r="D16" s="1">
-        <v>1.2621639</v>
+        <v>-10.09242356</v>
       </c>
       <c r="E16" s="1">
         <v>0.0</v>
       </c>
       <c r="F16" t="s">
         <v>8</v>
       </c>
       <c r="G16">
         <v>1.0</v>
       </c>
       <c r="H16" s="1">
         <v>0.0</v>
       </c>
       <c r="I16" s="1">
-        <v>-6888228.76</v>
+        <v>60276754.06</v>
       </c>
       <c r="J16" s="1">
         <v>0</v>
       </c>
       <c r="K16">
         <v>0.0</v>
       </c>
       <c r="L16">
         <v>0.0</v>
       </c>
       <c r="M16" s="1">
-        <v>-6888228.76</v>
+        <v>60276754.06</v>
       </c>
       <c r="N16" s="1">
-        <v>-6888228.76</v>
+        <v>60276754.06</v>
       </c>
       <c r="O16" s="1">
-        <v>-0.34</v>
+        <v>2.64</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
         <v>68</v>
       </c>
       <c r="B17" t="s">
         <v>69</v>
       </c>
       <c r="C17" s="1">
-        <v>-50129100.92</v>
+        <v>-65129100.92</v>
       </c>
       <c r="D17" s="1">
-        <v>1.26019258</v>
+        <v>-10.09052405</v>
       </c>
       <c r="E17" s="1">
         <v>0.0</v>
       </c>
       <c r="F17" t="s">
         <v>8</v>
       </c>
       <c r="G17">
         <v>1.0</v>
       </c>
       <c r="H17" s="1">
         <v>0.0</v>
       </c>
       <c r="I17" s="1">
-        <v>-631723.21</v>
+        <v>6571867.59</v>
       </c>
       <c r="J17" s="1">
         <v>0</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17">
         <v>0.0</v>
       </c>
       <c r="M17" s="1">
-        <v>-631723.21</v>
+        <v>6571867.59</v>
       </c>
       <c r="N17" s="1">
-        <v>-631723.21</v>
+        <v>6571867.59</v>
       </c>
       <c r="O17" s="1">
-        <v>-0.03</v>
+        <v>0.29</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
         <v>70</v>
       </c>
       <c r="B18" t="s">
         <v>71</v>
       </c>
       <c r="C18" s="1">
-        <v>-623182684.52</v>
+        <v>-337182684.52</v>
       </c>
       <c r="D18" s="1">
-        <v>1.26213765</v>
+        <v>-10.06658642</v>
       </c>
       <c r="E18" s="1">
         <v>0.0</v>
       </c>
       <c r="F18" t="s">
         <v>8</v>
       </c>
       <c r="G18">
         <v>1.0</v>
       </c>
       <c r="H18" s="1">
         <v>0.0</v>
       </c>
       <c r="I18" s="1">
-        <v>-7865423.29</v>
+        <v>33942786.33</v>
       </c>
       <c r="J18" s="1">
         <v>0</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
       <c r="L18">
         <v>0.0</v>
       </c>
       <c r="M18" s="1">
-        <v>-7865423.29</v>
+        <v>33942786.33</v>
       </c>
       <c r="N18" s="1">
-        <v>-7865423.29</v>
+        <v>33942786.33</v>
       </c>
       <c r="O18" s="1">
-        <v>-0.39</v>
+        <v>1.49</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
         <v>72</v>
       </c>
       <c r="B19" t="s">
         <v>73</v>
       </c>
       <c r="C19" s="1">
         <v>-327420762.02</v>
       </c>
       <c r="D19" s="1">
-        <v>1.2621639</v>
+        <v>-10.09242355</v>
       </c>
       <c r="E19" s="1">
         <v>0.0</v>
       </c>
       <c r="F19" t="s">
         <v>8</v>
       </c>
       <c r="G19">
         <v>1.0</v>
       </c>
       <c r="H19" s="1">
         <v>0.0</v>
       </c>
       <c r="I19" s="1">
-        <v>-4132586.66</v>
+        <v>33044690.09</v>
       </c>
       <c r="J19" s="1">
         <v>0</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
       <c r="L19">
         <v>0.0</v>
       </c>
       <c r="M19" s="1">
-        <v>-4132586.66</v>
+        <v>33044690.09</v>
       </c>
       <c r="N19" s="1">
-        <v>-4132586.66</v>
+        <v>33044690.09</v>
       </c>
       <c r="O19" s="1">
-        <v>-0.21</v>
+        <v>1.45</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
         <v>74</v>
       </c>
       <c r="B20" t="s">
         <v>75</v>
       </c>
       <c r="C20" s="1">
-        <v>-544930240.84</v>
+        <v>-598430240.84</v>
       </c>
       <c r="D20" s="1">
-        <v>1.2621639</v>
+        <v>-10.09242356</v>
       </c>
       <c r="E20" s="1">
         <v>0.0</v>
       </c>
       <c r="F20" t="s">
         <v>8</v>
       </c>
       <c r="G20">
         <v>1.0</v>
       </c>
       <c r="H20" s="1">
         <v>0.0</v>
       </c>
       <c r="I20" s="1">
-        <v>-6877912.78</v>
+        <v>60396114.62</v>
       </c>
       <c r="J20" s="1">
         <v>0</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20">
         <v>0.0</v>
       </c>
       <c r="M20" s="1">
-        <v>-6877912.78</v>
+        <v>60396114.62</v>
       </c>
       <c r="N20" s="1">
-        <v>-6877912.78</v>
+        <v>60396114.62</v>
       </c>
       <c r="O20" s="1">
-        <v>-0.34</v>
+        <v>2.65</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>