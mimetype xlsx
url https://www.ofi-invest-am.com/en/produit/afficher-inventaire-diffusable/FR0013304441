--- v1 (2026-05-29)
+++ v2 (2026-06-20)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="76">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="74">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>R</t>
   </si>
   <si>
     <t>FR0011170182</t>
   </si>
   <si>
@@ -82,207 +82,201 @@
   <si>
     <t>FR0013304441</t>
   </si>
   <si>
     <t>RFCUS</t>
   </si>
   <si>
     <t>FR0014002U38</t>
   </si>
   <si>
     <t>USD</t>
   </si>
   <si>
     <t>VYV</t>
   </si>
   <si>
     <t>FR0014010X01</t>
   </si>
   <si>
     <t>UFFA</t>
   </si>
   <si>
     <t>FR0014013XJ0</t>
   </si>
   <si>
+    <t>UFFCT</t>
+  </si>
+  <si>
+    <t>FR0014016MW9</t>
+  </si>
+  <si>
     <t>CodeTitre</t>
   </si>
   <si>
     <t>LibTitre</t>
   </si>
   <si>
     <t>Quantite</t>
   </si>
   <si>
     <t>Cours</t>
   </si>
   <si>
     <t>Prix de revient unitaire</t>
   </si>
   <si>
     <t>Cours Dev</t>
   </si>
   <si>
     <t>Prix de revient total (EUR)</t>
   </si>
   <si>
     <t>PMV (EUR)</t>
   </si>
   <si>
     <t>Var.</t>
   </si>
   <si>
     <t>CC (EUR)</t>
   </si>
   <si>
     <t>Interets (EUR)</t>
   </si>
   <si>
     <t>VBCE (EUR)</t>
   </si>
   <si>
     <t>VBCI (EUR)</t>
   </si>
   <si>
     <t>Poids</t>
   </si>
   <si>
     <t>Nb.</t>
   </si>
   <si>
-    <t>FR0000008997</t>
-[...4 lines deleted...]
-  <si>
     <t>OACT01968927</t>
   </si>
   <si>
     <t>EUR/USD 31/03/26</t>
   </si>
   <si>
-    <t>14 916.96</t>
-[...5 lines deleted...]
-    <t>EUROPEAN UNION 06/03/2026</t>
+    <t>24 927.62</t>
+  </si>
+  <si>
+    <t>EU000A4EAKP3</t>
+  </si>
+  <si>
+    <t>EUROPEAN UNION 08/05/2026</t>
   </si>
   <si>
     <t>EU000A4D85N4</t>
   </si>
   <si>
     <t>EUROPEAN UNION 10/04/2026</t>
   </si>
   <si>
-    <t>BE0312811830</t>
-[...8 lines deleted...]
-    <t>GOVT BELGIUM KINGDOM OF (GOVERNMENT) 12/03/2026</t>
+    <t>BE0312813851</t>
+  </si>
+  <si>
+    <t>GOVT BELGIUM KINGDOM OF (GOVERNMENT) 11/06/2026</t>
   </si>
   <si>
     <t>BE0312812846</t>
   </si>
   <si>
     <t>GOVT BELGIUM KINGDOM OF (GOVERNMENT) 14/05/2026</t>
   </si>
   <si>
-    <t>FR0129287258</t>
-[...8 lines deleted...]
-    <t>GOVT FRANCE (REPUBLIC OF) 11/03/2026</t>
+    <t>FR0129287290</t>
+  </si>
+  <si>
+    <t>GOVT FRANCE (REPUBLIC OF) 03/06/2026</t>
+  </si>
+  <si>
+    <t>FR0129437515</t>
+  </si>
+  <si>
+    <t>GOVT FRANCE (REPUBLIC OF) 10/06/2026</t>
   </si>
   <si>
     <t>FR0129437499</t>
   </si>
   <si>
     <t>GOVT FRANCE (REPUBLIC OF) 13/05/2026</t>
   </si>
   <si>
     <t>FR0129437473</t>
   </si>
   <si>
     <t>GOVT FRANCE (REPUBLIC OF) 15/04/2026</t>
   </si>
   <si>
     <t>FR0129437507</t>
   </si>
   <si>
     <t>GOVT FRANCE (REPUBLIC OF) 27/05/2026</t>
   </si>
   <si>
     <t>FR0129437481</t>
   </si>
   <si>
     <t>GOVT FRANCE (REPUBLIC OF) 29/04/2026</t>
   </si>
   <si>
-    <t>EQS-00000203</t>
-[...5 lines deleted...]
-    <t>EQS-00000193</t>
+    <t>EQS-00000221</t>
   </si>
   <si>
     <t>EQSBNP</t>
   </si>
   <si>
-    <t>EQS-00000206</t>
+    <t>EQS-00000220</t>
   </si>
   <si>
     <t>EQSBOF</t>
   </si>
   <si>
-    <t>EQS-00000189</t>
+    <t>EQS-00000217</t>
+  </si>
+  <si>
+    <t>EQSGOL</t>
+  </si>
+  <si>
+    <t>EQS-00000218</t>
   </si>
   <si>
     <t>EQSJPM</t>
   </si>
   <si>
-    <t>EQS-00000192</t>
+    <t>EQS-00000219</t>
   </si>
   <si>
     <t>EQSSGP</t>
   </si>
   <si>
-    <t>EQS-00000194</t>
+    <t>EQS-00000222</t>
   </si>
   <si>
     <t>EQSUBS</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
@@ -594,1326 +588,1255 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:N8"/>
+  <dimension ref="A1:N9"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="C8" sqref="C8"/>
+      <selection activeCell="C9" sqref="C9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="9.10" bestFit="true" style="0"/>
     <col min="14" max="14" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
-        <v>644854.1704</v>
+        <v>657127.7681</v>
       </c>
       <c r="D2">
-        <v>1763.76</v>
+        <v>1451.93</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>1137373988.67</v>
+        <v>954105277.27</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>1137373988.67</v>
+        <v>954105277.27</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
-        <v>2739.3692</v>
+        <v>3006.6413</v>
       </c>
       <c r="D3">
-        <v>97923.7</v>
+        <v>80645.46</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>268249168.65</v>
+        <v>242471974.44</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>268249168.65</v>
+        <v>242471974.44</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="1">
-        <v>3107.8591</v>
+        <v>3114.1919</v>
       </c>
       <c r="D4">
-        <v>161752.22</v>
+        <v>133238.54</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>502703133.23</v>
+        <v>414930387.62</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>502703133.23</v>
+        <v>414930387.62</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
         <v>13</v>
       </c>
       <c r="B5" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="1">
-        <v>123367.5616</v>
+        <v>125490.9626</v>
       </c>
       <c r="D5">
-        <v>2867.58</v>
+        <v>2361.47</v>
       </c>
       <c r="E5" t="s">
         <v>8</v>
       </c>
       <c r="F5">
-        <v>353767503.36</v>
+        <v>296344273.95</v>
       </c>
       <c r="G5" t="s">
         <v>8</v>
       </c>
       <c r="H5">
-        <v>353767503.36</v>
+        <v>296344273.95</v>
       </c>
       <c r="I5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" t="s">
         <v>15</v>
       </c>
       <c r="B6" t="s">
         <v>16</v>
       </c>
       <c r="C6" s="1">
         <v>5105.5796</v>
       </c>
       <c r="D6">
-        <v>2651.68</v>
+        <v>2188.18</v>
       </c>
       <c r="E6" t="s">
         <v>17</v>
       </c>
       <c r="F6">
-        <v>13538397.18</v>
+        <v>11171976.86</v>
       </c>
       <c r="G6" t="s">
         <v>17</v>
       </c>
       <c r="H6">
-        <v>11466415.838062</v>
+        <v>9676896.3707233</v>
       </c>
       <c r="I6" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="7" spans="1:14">
       <c r="A7" t="s">
         <v>18</v>
       </c>
       <c r="B7" t="s">
         <v>19</v>
       </c>
       <c r="C7" s="1">
-        <v>1871.0</v>
+        <v>2078.0</v>
       </c>
       <c r="D7">
-        <v>136.28</v>
+        <v>112.19</v>
       </c>
       <c r="E7" t="s">
         <v>8</v>
       </c>
       <c r="F7">
-        <v>254993.28</v>
+        <v>233132.07</v>
       </c>
       <c r="G7" t="s">
         <v>8</v>
       </c>
       <c r="H7">
-        <v>254993.28</v>
+        <v>233132.07</v>
       </c>
       <c r="I7" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="8" spans="1:14">
       <c r="A8" t="s">
         <v>20</v>
       </c>
       <c r="B8" t="s">
         <v>21</v>
       </c>
       <c r="C8" s="1">
-        <v>4910.5483</v>
+        <v>6530.9528</v>
       </c>
       <c r="D8">
-        <v>1478.93</v>
+        <v>1217.1</v>
       </c>
       <c r="E8" t="s">
         <v>8</v>
       </c>
       <c r="F8">
-        <v>7262370.25</v>
+        <v>7948847.16</v>
       </c>
       <c r="G8" t="s">
         <v>8</v>
       </c>
       <c r="H8">
-        <v>7262370.25</v>
+        <v>7948847.16</v>
       </c>
       <c r="I8" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="9" spans="1:14">
+      <c r="A9" t="s">
+        <v>22</v>
+      </c>
+      <c r="B9" t="s">
+        <v>23</v>
+      </c>
+      <c r="C9" s="1">
+        <v>10.0</v>
+      </c>
+      <c r="D9">
+        <v>99.45</v>
+      </c>
+      <c r="E9" t="s">
+        <v>8</v>
+      </c>
+      <c r="F9">
+        <v>994.54</v>
+      </c>
+      <c r="G9" t="s">
+        <v>8</v>
+      </c>
+      <c r="H9">
+        <v>994.54</v>
+      </c>
+      <c r="I9" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P20"/>
+  <dimension ref="A1:P18"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O20" sqref="O20"/>
+      <selection activeCell="O18" sqref="O18"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="B1" t="s">
-        <v>23</v>
+        <v>25</v>
       </c>
       <c r="C1" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="D1" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="E1" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="H1" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="I1" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="J1" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="K1" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="L1" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="M1" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="N1" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="O1" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="P1" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="B2" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="C2" s="1">
-        <v>42498.0</v>
+        <v>-9206871.57</v>
       </c>
       <c r="D2" s="1">
-        <v>4778.97</v>
+        <v>0.8658957</v>
       </c>
       <c r="E2" s="1">
-        <v>4767.8185171067</v>
+        <v>0.8682004034</v>
       </c>
       <c r="F2" t="s">
-        <v>8</v>
+        <v>17</v>
       </c>
       <c r="G2">
-        <v>1.0</v>
+        <v>1.15</v>
       </c>
       <c r="H2" s="1">
-        <v>202622751.34</v>
+        <v>0.0</v>
       </c>
       <c r="I2" s="1">
-        <v>473915.72</v>
+        <v>432879.57</v>
       </c>
       <c r="J2" s="1">
-        <v>0.23389067459891</v>
+        <v>0</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
-      <c r="L2">
-        <v>0.0</v>
+      <c r="L2" t="s">
+        <v>41</v>
       </c>
       <c r="M2" s="1">
-        <v>203096667.06</v>
+        <v>407951.95</v>
       </c>
       <c r="N2" s="1">
-        <v>203096667.06</v>
+        <v>432879.57</v>
       </c>
       <c r="O2" s="1">
-        <v>8.9</v>
+        <v>0.01</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="B3" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="C3" s="1">
-        <v>-10788162.21</v>
+        <v>60000000.0</v>
       </c>
       <c r="D3" s="1">
-        <v>0.84583151</v>
+        <v>99.745</v>
       </c>
       <c r="E3" s="1">
-        <v>0.8422415106</v>
+        <v>99.636311</v>
       </c>
       <c r="F3" t="s">
-        <v>17</v>
+        <v>8</v>
       </c>
       <c r="G3">
-        <v>1.18</v>
+        <v>1.0</v>
       </c>
       <c r="H3" s="1">
-        <v>0.0</v>
+        <v>59781786.6</v>
       </c>
       <c r="I3" s="1">
-        <v>160265.09</v>
+        <v>65213.4</v>
       </c>
       <c r="J3" s="1">
-        <v>0</v>
+        <v>0.1090857328108</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
-      <c r="L3" t="s">
-        <v>41</v>
+      <c r="L3">
+        <v>0.0</v>
       </c>
       <c r="M3" s="1">
-        <v>145348.13</v>
+        <v>59847000.0</v>
       </c>
       <c r="N3" s="1">
-        <v>160265.09</v>
+        <v>59847000.0</v>
       </c>
       <c r="O3" s="1">
-        <v>0.0</v>
+        <v>3.11</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="B4" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="C4" s="1">
-        <v>11603000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D4" s="1">
-        <v>99.983</v>
+        <v>99.905</v>
       </c>
       <c r="E4" s="1">
-        <v>99.45985004</v>
+        <v>99.4967372</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
         <v>1.0</v>
       </c>
       <c r="H4" s="1">
-        <v>11540326.4</v>
+        <v>9949673.72</v>
       </c>
       <c r="I4" s="1">
-        <v>60701.09</v>
+        <v>40826.28</v>
       </c>
       <c r="J4" s="1">
-        <v>0.52599110195011</v>
+        <v>0.41032782731291</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4" s="1">
-        <v>11601027.49</v>
+        <v>9990500.0</v>
       </c>
       <c r="N4" s="1">
-        <v>11601027.49</v>
+        <v>9990500.0</v>
       </c>
       <c r="O4" s="1">
-        <v>0.51</v>
+        <v>0.52</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B5" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="C5" s="1">
-        <v>10000000.0</v>
+        <v>268000000.0</v>
       </c>
       <c r="D5" s="1">
-        <v>99.789</v>
+        <v>99.533</v>
       </c>
       <c r="E5" s="1">
-        <v>99.4967372</v>
+        <v>99.47801591</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
       <c r="G5">
         <v>1.0</v>
       </c>
       <c r="H5" s="1">
-        <v>9949673.72</v>
+        <v>266601082.63</v>
       </c>
       <c r="I5" s="1">
-        <v>29226.28</v>
+        <v>147357.37</v>
       </c>
       <c r="J5" s="1">
-        <v>0.29374108963243</v>
+        <v>0.055272607502689</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5" s="1">
-        <v>9978900.0</v>
+        <v>266748440.0</v>
       </c>
       <c r="N5" s="1">
-        <v>9978900.0</v>
+        <v>266748440.0</v>
       </c>
       <c r="O5" s="1">
-        <v>0.44</v>
+        <v>13.85</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="B6" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="C6" s="1">
-        <v>50000000.0</v>
+        <v>203000000.0</v>
       </c>
       <c r="D6" s="1">
-        <v>99.797</v>
+        <v>99.711</v>
       </c>
       <c r="E6" s="1">
-        <v>99.50273508</v>
+        <v>99.52875594</v>
       </c>
       <c r="F6" t="s">
         <v>8</v>
       </c>
       <c r="G6">
         <v>1.0</v>
       </c>
       <c r="H6" s="1">
-        <v>49751367.54</v>
+        <v>202043374.55</v>
       </c>
       <c r="I6" s="1">
-        <v>147132.46</v>
+        <v>369955.45</v>
       </c>
       <c r="J6" s="1">
-        <v>0.29573550894195</v>
+        <v>0.1831069446469</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
         <v>0.0</v>
       </c>
       <c r="M6" s="1">
-        <v>49898500.0</v>
+        <v>202413330.0</v>
       </c>
       <c r="N6" s="1">
-        <v>49898500.0</v>
+        <v>202413330.0</v>
       </c>
       <c r="O6" s="1">
-        <v>2.19</v>
+        <v>10.51</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="B7" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="C7" s="1">
-        <v>228000000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="D7" s="1">
-        <v>99.95</v>
+        <v>99.582</v>
       </c>
       <c r="E7" s="1">
-        <v>99.55398436</v>
+        <v>99.512664</v>
       </c>
       <c r="F7" t="s">
         <v>8</v>
       </c>
       <c r="G7">
         <v>1.0</v>
       </c>
       <c r="H7" s="1">
-        <v>226983084.34</v>
+        <v>995126.64</v>
       </c>
       <c r="I7" s="1">
-        <v>902915.66</v>
+        <v>693.36</v>
       </c>
       <c r="J7" s="1">
-        <v>0.39778984527654</v>
+        <v>0.069675554058125</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7">
         <v>0.0</v>
       </c>
       <c r="M7" s="1">
-        <v>227886000.0</v>
+        <v>995820.0</v>
       </c>
       <c r="N7" s="1">
-        <v>227886000.0</v>
+        <v>995820.0</v>
       </c>
       <c r="O7" s="1">
-        <v>9.99</v>
+        <v>0.05</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="B8" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="C8" s="1">
-        <v>111000000.0</v>
+        <v>436000000.0</v>
       </c>
       <c r="D8" s="1">
-        <v>99.603</v>
+        <v>99.536</v>
       </c>
       <c r="E8" s="1">
-        <v>99.46934392</v>
+        <v>99.45326188</v>
       </c>
       <c r="F8" t="s">
         <v>8</v>
       </c>
       <c r="G8">
         <v>1.0</v>
       </c>
       <c r="H8" s="1">
-        <v>110410971.75</v>
+        <v>433616221.8</v>
       </c>
       <c r="I8" s="1">
-        <v>148358.25</v>
+        <v>360738.2</v>
       </c>
       <c r="J8" s="1">
-        <v>0.13436911898205</v>
+        <v>0.083192966928803</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
         <v>0.0</v>
       </c>
       <c r="M8" s="1">
-        <v>110559330.0</v>
+        <v>433976960.0</v>
       </c>
       <c r="N8" s="1">
-        <v>110559330.0</v>
+        <v>433976960.0</v>
       </c>
       <c r="O8" s="1">
-        <v>4.85</v>
+        <v>22.54</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="B9" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="C9" s="1">
-        <v>257000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D9" s="1">
-        <v>99.995</v>
+        <v>99.718</v>
       </c>
       <c r="E9" s="1">
-        <v>99.47867789</v>
+        <v>99.465011</v>
       </c>
       <c r="F9" t="s">
         <v>8</v>
       </c>
       <c r="G9">
         <v>1.0</v>
       </c>
       <c r="H9" s="1">
-        <v>255660202.18</v>
+        <v>9946501.1</v>
       </c>
       <c r="I9" s="1">
-        <v>1326947.82</v>
+        <v>25298.9</v>
       </c>
       <c r="J9" s="1">
-        <v>0.51902791622833</v>
+        <v>0.25434974314737</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9">
         <v>0.0</v>
       </c>
       <c r="M9" s="1">
-        <v>256987150.0</v>
+        <v>9971800.0</v>
       </c>
       <c r="N9" s="1">
-        <v>256987150.0</v>
+        <v>9971800.0</v>
       </c>
       <c r="O9" s="1">
-        <v>11.27</v>
+        <v>0.52</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="B10" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="C10" s="1">
-        <v>72000000.0</v>
+        <v>333000000.0</v>
       </c>
       <c r="D10" s="1">
-        <v>99.957</v>
+        <v>99.878</v>
       </c>
       <c r="E10" s="1">
-        <v>99.6154016</v>
+        <v>99.45282855</v>
       </c>
       <c r="F10" t="s">
         <v>8</v>
       </c>
       <c r="G10">
         <v>1.0</v>
       </c>
       <c r="H10" s="1">
-        <v>71723089.15</v>
+        <v>331177919.08</v>
       </c>
       <c r="I10" s="1">
-        <v>245950.85</v>
+        <v>1415820.92</v>
       </c>
       <c r="J10" s="1">
-        <v>0.34291725707132</v>
+        <v>0.42751066373419</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10">
         <v>0.0</v>
       </c>
       <c r="M10" s="1">
-        <v>71969040.0</v>
+        <v>332593740.0</v>
       </c>
       <c r="N10" s="1">
-        <v>71969040.0</v>
+        <v>332593740.0</v>
       </c>
       <c r="O10" s="1">
-        <v>3.16</v>
+        <v>17.27</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="B11" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="C11" s="1">
-        <v>10000000.0</v>
+        <v>110000000.0</v>
       </c>
       <c r="D11" s="1">
-        <v>99.608</v>
+        <v>99.625</v>
       </c>
       <c r="E11" s="1">
-        <v>99.465011</v>
+        <v>99.45742658</v>
       </c>
       <c r="F11" t="s">
         <v>8</v>
       </c>
       <c r="G11">
         <v>1.0</v>
       </c>
       <c r="H11" s="1">
-        <v>9946501.1</v>
+        <v>109403169.24</v>
       </c>
       <c r="I11" s="1">
-        <v>14298.9</v>
+        <v>184330.76</v>
       </c>
       <c r="J11" s="1">
-        <v>0.14375808996794</v>
+        <v>0.16848758704204</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11">
         <v>0.0</v>
       </c>
       <c r="M11" s="1">
-        <v>9960800.0</v>
+        <v>109587500.0</v>
       </c>
       <c r="N11" s="1">
-        <v>9960800.0</v>
+        <v>109587500.0</v>
       </c>
       <c r="O11" s="1">
-        <v>0.44</v>
+        <v>5.69</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="B12" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="C12" s="1">
-        <v>333000000.0</v>
+        <v>537000000.0</v>
       </c>
       <c r="D12" s="1">
-        <v>99.765</v>
+        <v>99.799</v>
       </c>
       <c r="E12" s="1">
-        <v>99.45282855</v>
+        <v>99.5007375</v>
       </c>
       <c r="F12" t="s">
         <v>8</v>
       </c>
       <c r="G12">
         <v>1.0</v>
       </c>
       <c r="H12" s="1">
-        <v>331177919.08</v>
+        <v>534318960.36</v>
       </c>
       <c r="I12" s="1">
-        <v>1039530.92</v>
+        <v>1601669.64</v>
       </c>
       <c r="J12" s="1">
-        <v>0.31388895820343</v>
+        <v>0.29975908751598</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12" s="1">
-        <v>332217450.0</v>
+        <v>535920630.0</v>
       </c>
       <c r="N12" s="1">
-        <v>332217450.0</v>
+        <v>535920630.0</v>
       </c>
       <c r="O12" s="1">
-        <v>14.56</v>
+        <v>27.83</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="B13" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="C13" s="1">
-        <v>110000000.0</v>
+        <v>-629623076.29</v>
       </c>
       <c r="D13" s="1">
-        <v>99.526</v>
+        <v>7.44266512</v>
       </c>
       <c r="E13" s="1">
-        <v>99.45742658</v>
+        <v>0.0</v>
       </c>
       <c r="F13" t="s">
         <v>8</v>
       </c>
       <c r="G13">
         <v>1.0</v>
       </c>
       <c r="H13" s="1">
-        <v>109403169.24</v>
+        <v>0.0</v>
       </c>
       <c r="I13" s="1">
-        <v>75430.76</v>
+        <v>-46860737.09</v>
       </c>
       <c r="J13" s="1">
-        <v>0.068947509038359</v>
+        <v>0</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
       <c r="L13">
         <v>0.0</v>
       </c>
       <c r="M13" s="1">
-        <v>109478600.0</v>
+        <v>-46860737.09</v>
       </c>
       <c r="N13" s="1">
-        <v>109478600.0</v>
+        <v>-46860737.09</v>
       </c>
       <c r="O13" s="1">
-        <v>4.8</v>
+        <v>-2.43</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="B14" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="C14" s="1">
-        <v>537000000.0</v>
+        <v>-66366889.45</v>
       </c>
       <c r="D14" s="1">
-        <v>99.684</v>
+        <v>7.43745743</v>
       </c>
       <c r="E14" s="1">
-        <v>99.5007375</v>
+        <v>0.0</v>
       </c>
       <c r="F14" t="s">
         <v>8</v>
       </c>
       <c r="G14">
         <v>1.0</v>
       </c>
       <c r="H14" s="1">
-        <v>534318960.36</v>
+        <v>0.0</v>
       </c>
       <c r="I14" s="1">
-        <v>984119.64</v>
+        <v>-4936009.15</v>
       </c>
       <c r="J14" s="1">
-        <v>0.18418205472943</v>
+        <v>0</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
       <c r="L14">
         <v>0.0</v>
       </c>
       <c r="M14" s="1">
-        <v>535303080.0</v>
+        <v>-4936009.15</v>
       </c>
       <c r="N14" s="1">
-        <v>535303080.0</v>
+        <v>-4936009.15</v>
       </c>
       <c r="O14" s="1">
-        <v>23.47</v>
+        <v>-0.26</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="B15" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="C15" s="1">
-        <v>-644544705.32</v>
+        <v>-627420266.19</v>
       </c>
       <c r="D15" s="1">
-        <v>-10.09266861</v>
+        <v>7.44260386</v>
       </c>
       <c r="E15" s="1">
         <v>0.0</v>
       </c>
       <c r="F15" t="s">
         <v>8</v>
       </c>
       <c r="G15">
         <v>1.0</v>
       </c>
       <c r="H15" s="1">
         <v>0.0</v>
       </c>
       <c r="I15" s="1">
-        <v>65051761.15</v>
+        <v>-46696404.95</v>
       </c>
       <c r="J15" s="1">
         <v>0</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15">
         <v>0.0</v>
       </c>
       <c r="M15" s="1">
-        <v>65051761.15</v>
+        <v>-46696404.95</v>
       </c>
       <c r="N15" s="1">
-        <v>65051761.15</v>
+        <v>-46696404.95</v>
       </c>
       <c r="O15" s="1">
-        <v>2.85</v>
+        <v>-2.42</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="B16" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="C16" s="1">
-        <v>-597247565.96</v>
+        <v>-334336490.61</v>
       </c>
       <c r="D16" s="1">
-        <v>-10.09242356</v>
+        <v>7.44969975</v>
       </c>
       <c r="E16" s="1">
         <v>0.0</v>
       </c>
       <c r="F16" t="s">
         <v>8</v>
       </c>
       <c r="G16">
         <v>1.0</v>
       </c>
       <c r="H16" s="1">
         <v>0.0</v>
       </c>
       <c r="I16" s="1">
-        <v>60276754.06</v>
+        <v>-24907064.71</v>
       </c>
       <c r="J16" s="1">
         <v>0</v>
       </c>
       <c r="K16">
         <v>0.0</v>
       </c>
       <c r="L16">
         <v>0.0</v>
       </c>
       <c r="M16" s="1">
-        <v>60276754.06</v>
+        <v>-24907064.71</v>
       </c>
       <c r="N16" s="1">
-        <v>60276754.06</v>
+        <v>-24907064.71</v>
       </c>
       <c r="O16" s="1">
-        <v>2.64</v>
+        <v>-1.29</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="B17" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="C17" s="1">
-        <v>-65129100.92</v>
+        <v>-338352248.35</v>
       </c>
       <c r="D17" s="1">
-        <v>-10.09052405</v>
+        <v>7.44266512</v>
       </c>
       <c r="E17" s="1">
         <v>0.0</v>
       </c>
       <c r="F17" t="s">
         <v>8</v>
       </c>
       <c r="G17">
         <v>1.0</v>
       </c>
       <c r="H17" s="1">
         <v>0.0</v>
       </c>
       <c r="I17" s="1">
-        <v>6571867.59</v>
+        <v>-25182424.77</v>
       </c>
       <c r="J17" s="1">
         <v>0</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17">
         <v>0.0</v>
       </c>
       <c r="M17" s="1">
-        <v>6571867.59</v>
+        <v>-25182424.77</v>
       </c>
       <c r="N17" s="1">
-        <v>6571867.59</v>
+        <v>-25182424.77</v>
       </c>
       <c r="O17" s="1">
-        <v>0.29</v>
+        <v>-1.31</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="B18" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="C18" s="1">
-        <v>-337182684.52</v>
+        <v>-602862697.32</v>
       </c>
       <c r="D18" s="1">
-        <v>-10.06658642</v>
+        <v>7.44266512</v>
       </c>
       <c r="E18" s="1">
         <v>0.0</v>
       </c>
       <c r="F18" t="s">
         <v>8</v>
       </c>
       <c r="G18">
         <v>1.0</v>
       </c>
       <c r="H18" s="1">
         <v>0.0</v>
       </c>
       <c r="I18" s="1">
-        <v>33942786.33</v>
+        <v>-44869051.69</v>
       </c>
       <c r="J18" s="1">
         <v>0</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
       <c r="L18">
         <v>0.0</v>
       </c>
       <c r="M18" s="1">
-        <v>33942786.33</v>
+        <v>-44869051.69</v>
       </c>
       <c r="N18" s="1">
-        <v>33942786.33</v>
+        <v>-44869051.69</v>
       </c>
       <c r="O18" s="1">
-        <v>1.49</v>
+        <v>-2.33</v>
       </c>
       <c r="P18">
-        <v>1</v>
-[...98 lines deleted...]
-      <c r="P20">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>