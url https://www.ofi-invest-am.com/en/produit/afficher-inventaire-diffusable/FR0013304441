--- v2 (2026-06-20)
+++ v3 (2026-07-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="74">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="76">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>R</t>
   </si>
   <si>
     <t>FR0011170182</t>
   </si>
   <si>
@@ -133,105 +133,111 @@
   <si>
     <t>PMV (EUR)</t>
   </si>
   <si>
     <t>Var.</t>
   </si>
   <si>
     <t>CC (EUR)</t>
   </si>
   <si>
     <t>Interets (EUR)</t>
   </si>
   <si>
     <t>VBCE (EUR)</t>
   </si>
   <si>
     <t>VBCI (EUR)</t>
   </si>
   <si>
     <t>Poids</t>
   </si>
   <si>
     <t>Nb.</t>
   </si>
   <si>
-    <t>OACT01968927</t>
-[...5 lines deleted...]
-    <t>24 927.62</t>
+    <t>FR0000008997</t>
+  </si>
+  <si>
+    <t>Ofi Invest ESG Liquidités PART C/D</t>
+  </si>
+  <si>
+    <t>OACT01988107</t>
+  </si>
+  <si>
+    <t>EUR/USD 29/05/26</t>
+  </si>
+  <si>
+    <t>6 678.29</t>
   </si>
   <si>
     <t>EU000A4EAKP3</t>
   </si>
   <si>
     <t>EUROPEAN UNION 08/05/2026</t>
   </si>
   <si>
-    <t>EU000A4D85N4</t>
-[...4 lines deleted...]
-  <si>
     <t>BE0312813851</t>
   </si>
   <si>
     <t>GOVT BELGIUM KINGDOM OF (GOVERNMENT) 11/06/2026</t>
   </si>
   <si>
     <t>BE0312812846</t>
   </si>
   <si>
     <t>GOVT BELGIUM KINGDOM OF (GOVERNMENT) 14/05/2026</t>
   </si>
   <si>
     <t>FR0129287290</t>
   </si>
   <si>
     <t>GOVT FRANCE (REPUBLIC OF) 03/06/2026</t>
   </si>
   <si>
     <t>FR0129437515</t>
   </si>
   <si>
     <t>GOVT FRANCE (REPUBLIC OF) 10/06/2026</t>
   </si>
   <si>
     <t>FR0129437499</t>
   </si>
   <si>
     <t>GOVT FRANCE (REPUBLIC OF) 13/05/2026</t>
   </si>
   <si>
     <t>FR0129437473</t>
   </si>
   <si>
     <t>GOVT FRANCE (REPUBLIC OF) 15/04/2026</t>
+  </si>
+  <si>
+    <t>FR0128984012</t>
+  </si>
+  <si>
+    <t>GOVT FRANCE (REPUBLIC OF) 17/06/2026</t>
   </si>
   <si>
     <t>FR0129437507</t>
   </si>
   <si>
     <t>GOVT FRANCE (REPUBLIC OF) 27/05/2026</t>
   </si>
   <si>
     <t>FR0129437481</t>
   </si>
   <si>
     <t>GOVT FRANCE (REPUBLIC OF) 29/04/2026</t>
   </si>
   <si>
     <t>EQS-00000221</t>
   </si>
   <si>
     <t>EQSBNP</t>
   </si>
   <si>
     <t>EQS-00000220</t>
   </si>
   <si>
     <t>EQSBOF</t>
   </si>
@@ -599,343 +605,343 @@
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:N9"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="C9" sqref="C9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="9.10" bestFit="true" style="0"/>
     <col min="14" max="14" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
-        <v>657127.7681</v>
+        <v>664249.4143</v>
       </c>
       <c r="D2">
-        <v>1451.93</v>
+        <v>1531.44</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>954105277.27</v>
+        <v>1017261018.53</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>954105277.27</v>
+        <v>1017261018.53</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
-        <v>3006.6413</v>
+        <v>3069.109</v>
       </c>
       <c r="D3">
-        <v>80645.46</v>
+        <v>85098.53</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>242471974.44</v>
+        <v>261176685.17</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>242471974.44</v>
+        <v>261176685.17</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="1">
-        <v>3114.1919</v>
+        <v>3221.1202</v>
       </c>
       <c r="D4">
-        <v>133238.54</v>
+        <v>140624.02</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>414930387.62</v>
+        <v>452966874.23</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>414930387.62</v>
+        <v>452966874.23</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
         <v>13</v>
       </c>
       <c r="B5" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="1">
-        <v>125490.9626</v>
+        <v>131195.0026</v>
       </c>
       <c r="D5">
-        <v>2361.47</v>
+        <v>2491.73</v>
       </c>
       <c r="E5" t="s">
         <v>8</v>
       </c>
       <c r="F5">
-        <v>296344273.95</v>
+        <v>326902717.8</v>
       </c>
       <c r="G5" t="s">
         <v>8</v>
       </c>
       <c r="H5">
-        <v>296344273.95</v>
+        <v>326902717.8</v>
       </c>
       <c r="I5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" t="s">
         <v>15</v>
       </c>
       <c r="B6" t="s">
         <v>16</v>
       </c>
       <c r="C6" s="1">
-        <v>5105.5796</v>
+        <v>5336.7627</v>
       </c>
       <c r="D6">
-        <v>2188.18</v>
+        <v>2313.89</v>
       </c>
       <c r="E6" t="s">
         <v>17</v>
       </c>
       <c r="F6">
-        <v>11171976.86</v>
+        <v>12348698.99</v>
       </c>
       <c r="G6" t="s">
         <v>17</v>
       </c>
       <c r="H6">
-        <v>9676896.3707233</v>
+        <v>10528796.512768</v>
       </c>
       <c r="I6" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="7" spans="1:14">
       <c r="A7" t="s">
         <v>18</v>
       </c>
       <c r="B7" t="s">
         <v>19</v>
       </c>
       <c r="C7" s="1">
-        <v>2078.0</v>
+        <v>2093.0</v>
       </c>
       <c r="D7">
-        <v>112.19</v>
+        <v>118.33</v>
       </c>
       <c r="E7" t="s">
         <v>8</v>
       </c>
       <c r="F7">
-        <v>233132.07</v>
+        <v>247673.94</v>
       </c>
       <c r="G7" t="s">
         <v>8</v>
       </c>
       <c r="H7">
-        <v>233132.07</v>
+        <v>247673.94</v>
       </c>
       <c r="I7" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="8" spans="1:14">
       <c r="A8" t="s">
         <v>20</v>
       </c>
       <c r="B8" t="s">
         <v>21</v>
       </c>
       <c r="C8" s="1">
-        <v>6530.9528</v>
+        <v>8531.9281</v>
       </c>
       <c r="D8">
-        <v>1217.1</v>
+        <v>1283.38</v>
       </c>
       <c r="E8" t="s">
         <v>8</v>
       </c>
       <c r="F8">
-        <v>7948847.16</v>
+        <v>10949749.13</v>
       </c>
       <c r="G8" t="s">
         <v>8</v>
       </c>
       <c r="H8">
-        <v>7948847.16</v>
+        <v>10949749.13</v>
       </c>
       <c r="I8" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="9" spans="1:14">
       <c r="A9" t="s">
         <v>22</v>
       </c>
       <c r="B9" t="s">
         <v>23</v>
       </c>
       <c r="C9" s="1">
         <v>10.0</v>
       </c>
       <c r="D9">
-        <v>99.45</v>
+        <v>104.87</v>
       </c>
       <c r="E9" t="s">
         <v>8</v>
       </c>
       <c r="F9">
-        <v>994.54</v>
+        <v>1048.7</v>
       </c>
       <c r="G9" t="s">
         <v>8</v>
       </c>
       <c r="H9">
-        <v>994.54</v>
+        <v>1048.7</v>
       </c>
       <c r="I9" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P18"/>
+  <dimension ref="A1:P19"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O18" sqref="O18"/>
+      <selection activeCell="O19" sqref="O19"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>24</v>
       </c>
       <c r="B1" t="s">
         <v>25</v>
       </c>
       <c r="C1" t="s">
         <v>26</v>
       </c>
       <c r="D1" t="s">
         <v>27</v>
       </c>
       <c r="E1" t="s">
         <v>28</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>29</v>
@@ -954,889 +960,939 @@
       </c>
       <c r="L1" t="s">
         <v>34</v>
       </c>
       <c r="M1" t="s">
         <v>35</v>
       </c>
       <c r="N1" t="s">
         <v>36</v>
       </c>
       <c r="O1" t="s">
         <v>37</v>
       </c>
       <c r="P1" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>39</v>
       </c>
       <c r="B2" t="s">
         <v>40</v>
       </c>
       <c r="C2" s="1">
-        <v>-9206871.57</v>
+        <v>38825.0</v>
       </c>
       <c r="D2" s="1">
-        <v>0.8658957</v>
+        <v>4790.39</v>
       </c>
       <c r="E2" s="1">
-        <v>0.8682004034</v>
+        <v>4789.1257705087</v>
       </c>
       <c r="F2" t="s">
-        <v>17</v>
+        <v>8</v>
       </c>
       <c r="G2">
-        <v>1.15</v>
+        <v>1.0</v>
       </c>
       <c r="H2" s="1">
-        <v>0.0</v>
+        <v>185937808.04</v>
       </c>
       <c r="I2" s="1">
-        <v>432879.57</v>
+        <v>49083.71</v>
       </c>
       <c r="J2" s="1">
-        <v>0</v>
+        <v>0.026397917947619</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
-      <c r="L2" t="s">
-        <v>41</v>
+      <c r="L2">
+        <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>407951.95</v>
+        <v>185986891.75</v>
       </c>
       <c r="N2" s="1">
-        <v>432879.57</v>
+        <v>185986891.75</v>
       </c>
       <c r="O2" s="1">
-        <v>0.01</v>
+        <v>8.94</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
+        <v>41</v>
+      </c>
+      <c r="B3" t="s">
         <v>42</v>
       </c>
-      <c r="B3" t="s">
+      <c r="C3" s="1">
+        <v>-10629351.76</v>
+      </c>
+      <c r="D3" s="1">
+        <v>0.85086683</v>
+      </c>
+      <c r="E3" s="1">
+        <v>0.8539823438</v>
+      </c>
+      <c r="F3" t="s">
+        <v>17</v>
+      </c>
+      <c r="G3">
+        <v>1.17</v>
+      </c>
+      <c r="H3" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I3" s="1">
+        <v>-181006.83</v>
+      </c>
+      <c r="J3" s="1">
+        <v>0</v>
+      </c>
+      <c r="K3">
+        <v>0.0</v>
+      </c>
+      <c r="L3" t="s">
         <v>43</v>
       </c>
-      <c r="C3" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M3" s="1">
-        <v>59847000.0</v>
+        <v>-187685.12</v>
       </c>
       <c r="N3" s="1">
-        <v>59847000.0</v>
+        <v>-181006.83</v>
       </c>
       <c r="O3" s="1">
-        <v>3.11</v>
+        <v>-0.01</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>44</v>
       </c>
       <c r="B4" t="s">
         <v>45</v>
       </c>
       <c r="C4" s="1">
-        <v>10000000.0</v>
+        <v>60000000.0</v>
       </c>
       <c r="D4" s="1">
-        <v>99.905</v>
+        <v>99.866</v>
       </c>
       <c r="E4" s="1">
-        <v>99.4967372</v>
+        <v>99.636311</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
         <v>1.0</v>
       </c>
       <c r="H4" s="1">
-        <v>9949673.72</v>
+        <v>59781786.6</v>
       </c>
       <c r="I4" s="1">
-        <v>40826.28</v>
+        <v>137813.4</v>
       </c>
       <c r="J4" s="1">
-        <v>0.41032782731291</v>
+        <v>0.23052740280599</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4" s="1">
-        <v>9990500.0</v>
+        <v>59919600.0</v>
       </c>
       <c r="N4" s="1">
-        <v>9990500.0</v>
+        <v>59919600.0</v>
       </c>
       <c r="O4" s="1">
-        <v>0.52</v>
+        <v>2.88</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>46</v>
       </c>
       <c r="B5" t="s">
         <v>47</v>
       </c>
       <c r="C5" s="1">
         <v>268000000.0</v>
       </c>
       <c r="D5" s="1">
-        <v>99.533</v>
+        <v>99.674</v>
       </c>
       <c r="E5" s="1">
         <v>99.47801591</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
       <c r="G5">
         <v>1.0</v>
       </c>
       <c r="H5" s="1">
         <v>266601082.63</v>
       </c>
       <c r="I5" s="1">
-        <v>147357.37</v>
+        <v>525237.37</v>
       </c>
       <c r="J5" s="1">
-        <v>0.055272607502689</v>
+        <v>0.19701246702323</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5" s="1">
-        <v>266748440.0</v>
+        <v>267126320.0</v>
       </c>
       <c r="N5" s="1">
-        <v>266748440.0</v>
+        <v>267126320.0</v>
       </c>
       <c r="O5" s="1">
-        <v>13.85</v>
+        <v>12.84</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>48</v>
       </c>
       <c r="B6" t="s">
         <v>49</v>
       </c>
       <c r="C6" s="1">
         <v>203000000.0</v>
       </c>
       <c r="D6" s="1">
-        <v>99.711</v>
+        <v>99.841</v>
       </c>
       <c r="E6" s="1">
         <v>99.52875594</v>
       </c>
       <c r="F6" t="s">
         <v>8</v>
       </c>
       <c r="G6">
         <v>1.0</v>
       </c>
       <c r="H6" s="1">
         <v>202043374.55</v>
       </c>
       <c r="I6" s="1">
-        <v>369955.45</v>
+        <v>633855.45</v>
       </c>
       <c r="J6" s="1">
-        <v>0.1831069446469</v>
+        <v>0.3137224625216</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
         <v>0.0</v>
       </c>
       <c r="M6" s="1">
-        <v>202413330.0</v>
+        <v>202677230.0</v>
       </c>
       <c r="N6" s="1">
-        <v>202413330.0</v>
+        <v>202677230.0</v>
       </c>
       <c r="O6" s="1">
-        <v>10.51</v>
+        <v>9.74</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>50</v>
       </c>
       <c r="B7" t="s">
         <v>51</v>
       </c>
       <c r="C7" s="1">
         <v>1000000.0</v>
       </c>
       <c r="D7" s="1">
-        <v>99.582</v>
+        <v>99.713</v>
       </c>
       <c r="E7" s="1">
         <v>99.512664</v>
       </c>
       <c r="F7" t="s">
         <v>8</v>
       </c>
       <c r="G7">
         <v>1.0</v>
       </c>
       <c r="H7" s="1">
         <v>995126.64</v>
       </c>
       <c r="I7" s="1">
-        <v>693.36</v>
+        <v>2003.36</v>
       </c>
       <c r="J7" s="1">
-        <v>0.069675554058125</v>
+        <v>0.20131709065692</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7">
         <v>0.0</v>
       </c>
       <c r="M7" s="1">
-        <v>995820.0</v>
+        <v>997130.0</v>
       </c>
       <c r="N7" s="1">
-        <v>995820.0</v>
+        <v>997130.0</v>
       </c>
       <c r="O7" s="1">
         <v>0.05</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>52</v>
       </c>
       <c r="B8" t="s">
         <v>53</v>
       </c>
       <c r="C8" s="1">
         <v>436000000.0</v>
       </c>
       <c r="D8" s="1">
-        <v>99.536</v>
+        <v>99.667</v>
       </c>
       <c r="E8" s="1">
         <v>99.45326188</v>
       </c>
       <c r="F8" t="s">
         <v>8</v>
       </c>
       <c r="G8">
         <v>1.0</v>
       </c>
       <c r="H8" s="1">
         <v>433616221.8</v>
       </c>
       <c r="I8" s="1">
-        <v>360738.2</v>
+        <v>931898.2</v>
       </c>
       <c r="J8" s="1">
-        <v>0.083192966928803</v>
+        <v>0.21491313127806</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
         <v>0.0</v>
       </c>
       <c r="M8" s="1">
-        <v>433976960.0</v>
+        <v>434548120.0</v>
       </c>
       <c r="N8" s="1">
-        <v>433976960.0</v>
+        <v>434548120.0</v>
       </c>
       <c r="O8" s="1">
-        <v>22.54</v>
+        <v>20.89</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>54</v>
       </c>
       <c r="B9" t="s">
         <v>55</v>
       </c>
       <c r="C9" s="1">
         <v>10000000.0</v>
       </c>
       <c r="D9" s="1">
-        <v>99.718</v>
+        <v>99.837</v>
       </c>
       <c r="E9" s="1">
         <v>99.465011</v>
       </c>
       <c r="F9" t="s">
         <v>8</v>
       </c>
       <c r="G9">
         <v>1.0</v>
       </c>
       <c r="H9" s="1">
         <v>9946501.1</v>
       </c>
       <c r="I9" s="1">
-        <v>25298.9</v>
+        <v>37198.9</v>
       </c>
       <c r="J9" s="1">
-        <v>0.25434974314737</v>
+        <v>0.3739898043142</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9">
         <v>0.0</v>
       </c>
       <c r="M9" s="1">
-        <v>9971800.0</v>
+        <v>9983700.0</v>
       </c>
       <c r="N9" s="1">
-        <v>9971800.0</v>
+        <v>9983700.0</v>
       </c>
       <c r="O9" s="1">
-        <v>0.52</v>
+        <v>0.48</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
         <v>56</v>
       </c>
       <c r="B10" t="s">
         <v>57</v>
       </c>
       <c r="C10" s="1">
-        <v>333000000.0</v>
+        <v>213000000.0</v>
       </c>
       <c r="D10" s="1">
-        <v>99.878</v>
+        <v>99.995</v>
       </c>
       <c r="E10" s="1">
         <v>99.45282855</v>
       </c>
       <c r="F10" t="s">
         <v>8</v>
       </c>
       <c r="G10">
         <v>1.0</v>
       </c>
       <c r="H10" s="1">
-        <v>331177919.08</v>
+        <v>211834524.81</v>
       </c>
       <c r="I10" s="1">
-        <v>1415820.92</v>
+        <v>1154825.19</v>
       </c>
       <c r="J10" s="1">
-        <v>0.42751066373419</v>
+        <v>0.54515437983293</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10">
         <v>0.0</v>
       </c>
       <c r="M10" s="1">
-        <v>332593740.0</v>
+        <v>212989350.0</v>
       </c>
       <c r="N10" s="1">
-        <v>332593740.0</v>
+        <v>212989350.0</v>
       </c>
       <c r="O10" s="1">
-        <v>17.27</v>
+        <v>10.24</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
         <v>58</v>
       </c>
       <c r="B11" t="s">
         <v>59</v>
       </c>
       <c r="C11" s="1">
-        <v>110000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D11" s="1">
-        <v>99.625</v>
+        <v>99.622</v>
       </c>
       <c r="E11" s="1">
-        <v>99.45742658</v>
+        <v>99.602839</v>
       </c>
       <c r="F11" t="s">
         <v>8</v>
       </c>
       <c r="G11">
         <v>1.0</v>
       </c>
       <c r="H11" s="1">
-        <v>109403169.24</v>
+        <v>19920567.8</v>
       </c>
       <c r="I11" s="1">
-        <v>184330.76</v>
+        <v>3832.2</v>
       </c>
       <c r="J11" s="1">
-        <v>0.16848758704204</v>
+        <v>0.019237403463972</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11">
         <v>0.0</v>
       </c>
       <c r="M11" s="1">
-        <v>109587500.0</v>
+        <v>19924400.0</v>
       </c>
       <c r="N11" s="1">
-        <v>109587500.0</v>
+        <v>19924400.0</v>
       </c>
       <c r="O11" s="1">
-        <v>5.69</v>
+        <v>0.96</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
         <v>60</v>
       </c>
       <c r="B12" t="s">
         <v>61</v>
       </c>
       <c r="C12" s="1">
-        <v>537000000.0</v>
+        <v>110000000.0</v>
       </c>
       <c r="D12" s="1">
-        <v>99.799</v>
+        <v>99.755</v>
       </c>
       <c r="E12" s="1">
-        <v>99.5007375</v>
+        <v>99.45742658</v>
       </c>
       <c r="F12" t="s">
         <v>8</v>
       </c>
       <c r="G12">
         <v>1.0</v>
       </c>
       <c r="H12" s="1">
-        <v>534318960.36</v>
+        <v>109403169.24</v>
       </c>
       <c r="I12" s="1">
-        <v>1601669.64</v>
+        <v>327330.76</v>
       </c>
       <c r="J12" s="1">
-        <v>0.29975908751598</v>
+        <v>0.29919678038022</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12" s="1">
-        <v>535920630.0</v>
+        <v>109730500.0</v>
       </c>
       <c r="N12" s="1">
-        <v>535920630.0</v>
+        <v>109730500.0</v>
       </c>
       <c r="O12" s="1">
-        <v>27.83</v>
+        <v>5.28</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
         <v>62</v>
       </c>
       <c r="B13" t="s">
         <v>63</v>
       </c>
       <c r="C13" s="1">
-        <v>-629623076.29</v>
+        <v>437000000.0</v>
       </c>
       <c r="D13" s="1">
-        <v>7.44266512</v>
+        <v>99.918</v>
       </c>
       <c r="E13" s="1">
-        <v>0.0</v>
+        <v>99.5007375</v>
       </c>
       <c r="F13" t="s">
         <v>8</v>
       </c>
       <c r="G13">
         <v>1.0</v>
       </c>
       <c r="H13" s="1">
-        <v>0.0</v>
+        <v>434818222.86</v>
       </c>
       <c r="I13" s="1">
-        <v>-46860737.09</v>
+        <v>1823437.14</v>
       </c>
       <c r="J13" s="1">
-        <v>0</v>
+        <v>0.41935619165324</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
       <c r="L13">
         <v>0.0</v>
       </c>
       <c r="M13" s="1">
-        <v>-46860737.09</v>
+        <v>436641660.0</v>
       </c>
       <c r="N13" s="1">
-        <v>-46860737.09</v>
+        <v>436641660.0</v>
       </c>
       <c r="O13" s="1">
-        <v>-2.43</v>
+        <v>20.99</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
         <v>64</v>
       </c>
       <c r="B14" t="s">
         <v>65</v>
       </c>
       <c r="C14" s="1">
-        <v>-66366889.45</v>
+        <v>-620770885.37</v>
       </c>
       <c r="D14" s="1">
-        <v>7.43745743</v>
+        <v>-2.36154145</v>
       </c>
       <c r="E14" s="1">
         <v>0.0</v>
       </c>
       <c r="F14" t="s">
         <v>8</v>
       </c>
       <c r="G14">
         <v>1.0</v>
       </c>
       <c r="H14" s="1">
         <v>0.0</v>
       </c>
       <c r="I14" s="1">
-        <v>-4936009.15</v>
+        <v>14659761.77</v>
       </c>
       <c r="J14" s="1">
         <v>0</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
       <c r="L14">
         <v>0.0</v>
       </c>
       <c r="M14" s="1">
-        <v>-4936009.15</v>
+        <v>14659761.77</v>
       </c>
       <c r="N14" s="1">
-        <v>-4936009.15</v>
+        <v>14659761.77</v>
       </c>
       <c r="O14" s="1">
-        <v>-0.26</v>
+        <v>0.7</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
         <v>66</v>
       </c>
       <c r="B15" t="s">
         <v>67</v>
       </c>
       <c r="C15" s="1">
-        <v>-627420266.19</v>
+        <v>-62657700.66</v>
       </c>
       <c r="D15" s="1">
-        <v>7.44260386</v>
+        <v>-2.35861966</v>
       </c>
       <c r="E15" s="1">
         <v>0.0</v>
       </c>
       <c r="F15" t="s">
         <v>8</v>
       </c>
       <c r="G15">
         <v>1.0</v>
       </c>
       <c r="H15" s="1">
         <v>0.0</v>
       </c>
       <c r="I15" s="1">
-        <v>-46696404.95</v>
+        <v>1477856.85</v>
       </c>
       <c r="J15" s="1">
         <v>0</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15">
         <v>0.0</v>
       </c>
       <c r="M15" s="1">
-        <v>-46696404.95</v>
+        <v>1477856.85</v>
       </c>
       <c r="N15" s="1">
-        <v>-46696404.95</v>
+        <v>1477856.85</v>
       </c>
       <c r="O15" s="1">
-        <v>-2.42</v>
+        <v>0.07</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
         <v>68</v>
       </c>
       <c r="B16" t="s">
         <v>69</v>
       </c>
       <c r="C16" s="1">
-        <v>-334336490.61</v>
+        <v>-657203567.2</v>
       </c>
       <c r="D16" s="1">
-        <v>7.44969975</v>
+        <v>-2.36162897</v>
       </c>
       <c r="E16" s="1">
         <v>0.0</v>
       </c>
       <c r="F16" t="s">
         <v>8</v>
       </c>
       <c r="G16">
         <v>1.0</v>
       </c>
       <c r="H16" s="1">
         <v>0.0</v>
       </c>
       <c r="I16" s="1">
-        <v>-24907064.71</v>
+        <v>15520709.83</v>
       </c>
       <c r="J16" s="1">
         <v>0</v>
       </c>
       <c r="K16">
         <v>0.0</v>
       </c>
       <c r="L16">
         <v>0.0</v>
       </c>
       <c r="M16" s="1">
-        <v>-24907064.71</v>
+        <v>15520709.83</v>
       </c>
       <c r="N16" s="1">
-        <v>-24907064.71</v>
+        <v>15520709.83</v>
       </c>
       <c r="O16" s="1">
-        <v>-1.29</v>
+        <v>0.75</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
         <v>70</v>
       </c>
       <c r="B17" t="s">
         <v>71</v>
       </c>
       <c r="C17" s="1">
-        <v>-338352248.35</v>
+        <v>-306209601.04</v>
       </c>
       <c r="D17" s="1">
-        <v>7.44266512</v>
+        <v>-2.35203993</v>
       </c>
       <c r="E17" s="1">
         <v>0.0</v>
       </c>
       <c r="F17" t="s">
         <v>8</v>
       </c>
       <c r="G17">
         <v>1.0</v>
       </c>
       <c r="H17" s="1">
         <v>0.0</v>
       </c>
       <c r="I17" s="1">
-        <v>-25182424.77</v>
+        <v>7202172.09</v>
       </c>
       <c r="J17" s="1">
         <v>0</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17">
         <v>0.0</v>
       </c>
       <c r="M17" s="1">
-        <v>-25182424.77</v>
+        <v>7202172.09</v>
       </c>
       <c r="N17" s="1">
-        <v>-25182424.77</v>
+        <v>7202172.09</v>
       </c>
       <c r="O17" s="1">
-        <v>-1.31</v>
+        <v>0.35</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
         <v>72</v>
       </c>
       <c r="B18" t="s">
         <v>73</v>
       </c>
       <c r="C18" s="1">
-        <v>-602862697.32</v>
+        <v>-319442030.04</v>
       </c>
       <c r="D18" s="1">
-        <v>7.44266512</v>
+        <v>-2.36154145</v>
       </c>
       <c r="E18" s="1">
         <v>0.0</v>
       </c>
       <c r="F18" t="s">
         <v>8</v>
       </c>
       <c r="G18">
         <v>1.0</v>
       </c>
       <c r="H18" s="1">
         <v>0.0</v>
       </c>
       <c r="I18" s="1">
-        <v>-44869051.69</v>
+        <v>7543755.95</v>
       </c>
       <c r="J18" s="1">
         <v>0</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
       <c r="L18">
         <v>0.0</v>
       </c>
       <c r="M18" s="1">
-        <v>-44869051.69</v>
+        <v>7543755.95</v>
       </c>
       <c r="N18" s="1">
-        <v>-44869051.69</v>
+        <v>7543755.95</v>
       </c>
       <c r="O18" s="1">
-        <v>-2.33</v>
+        <v>0.36</v>
       </c>
       <c r="P18">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="19" spans="1:16">
+      <c r="A19" t="s">
+        <v>74</v>
+      </c>
+      <c r="B19" t="s">
+        <v>75</v>
+      </c>
+      <c r="C19" s="1">
+        <v>-569169215.84</v>
+      </c>
+      <c r="D19" s="1">
+        <v>-2.36154145</v>
+      </c>
+      <c r="E19" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F19" t="s">
+        <v>8</v>
+      </c>
+      <c r="G19">
+        <v>1.0</v>
+      </c>
+      <c r="H19" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I19" s="1">
+        <v>13441166.95</v>
+      </c>
+      <c r="J19" s="1">
+        <v>0</v>
+      </c>
+      <c r="K19">
+        <v>0.0</v>
+      </c>
+      <c r="L19">
+        <v>0.0</v>
+      </c>
+      <c r="M19" s="1">
+        <v>13441166.95</v>
+      </c>
+      <c r="N19" s="1">
+        <v>13441166.95</v>
+      </c>
+      <c r="O19" s="1">
+        <v>0.65</v>
+      </c>
+      <c r="P19">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>