--- v3 (2026-07-10)
+++ v4 (2026-09-01)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="76">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="80">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>R</t>
   </si>
   <si>
     <t>FR0011170182</t>
   </si>
   <si>
@@ -139,141 +139,153 @@
   <si>
     <t>CC (EUR)</t>
   </si>
   <si>
     <t>Interets (EUR)</t>
   </si>
   <si>
     <t>VBCE (EUR)</t>
   </si>
   <si>
     <t>VBCI (EUR)</t>
   </si>
   <si>
     <t>Poids</t>
   </si>
   <si>
     <t>Nb.</t>
   </si>
   <si>
     <t>FR0000008997</t>
   </si>
   <si>
     <t>Ofi Invest ESG Liquidités PART C/D</t>
   </si>
   <si>
-    <t>OACT01988107</t>
-[...11 lines deleted...]
-    <t>EUROPEAN UNION 08/05/2026</t>
+    <t>OACT02006724</t>
+  </si>
+  <si>
+    <t>EUR/USD 31/07/26</t>
+  </si>
+  <si>
+    <t>2 824.68</t>
+  </si>
+  <si>
+    <t>EU000A4EEWF1</t>
+  </si>
+  <si>
+    <t>EUROPEAN UNION 07/08/2026</t>
   </si>
   <si>
     <t>BE0312813851</t>
   </si>
   <si>
     <t>GOVT BELGIUM KINGDOM OF (GOVERNMENT) 11/06/2026</t>
   </si>
   <si>
-    <t>BE0312812846</t>
-[...2 lines deleted...]
-    <t>GOVT BELGIUM KINGDOM OF (GOVERNMENT) 14/05/2026</t>
+    <t>FI4000592183</t>
+  </si>
+  <si>
+    <t>GOVT FINLAND (REPUBLIC OF) 13/08/2026</t>
   </si>
   <si>
     <t>FR0129287290</t>
   </si>
   <si>
     <t>GOVT FRANCE (REPUBLIC OF) 03/06/2026</t>
   </si>
   <si>
+    <t>FR0129570539</t>
+  </si>
+  <si>
+    <t>GOVT FRANCE (REPUBLIC OF) 05/08/2026</t>
+  </si>
+  <si>
     <t>FR0129437515</t>
   </si>
   <si>
     <t>GOVT FRANCE (REPUBLIC OF) 10/06/2026</t>
   </si>
   <si>
-    <t>FR0129437499</t>
-[...8 lines deleted...]
-    <t>GOVT FRANCE (REPUBLIC OF) 15/04/2026</t>
+    <t>FR0129132728</t>
+  </si>
+  <si>
+    <t>GOVT FRANCE (REPUBLIC OF) 15/07/2026</t>
   </si>
   <si>
     <t>FR0128984012</t>
   </si>
   <si>
     <t>GOVT FRANCE (REPUBLIC OF) 17/06/2026</t>
   </si>
   <si>
-    <t>FR0129437507</t>
-[...8 lines deleted...]
-    <t>GOVT FRANCE (REPUBLIC OF) 29/04/2026</t>
+    <t>FR0129570547</t>
+  </si>
+  <si>
+    <t>GOVT FRANCE (REPUBLIC OF) 19/08/2026</t>
+  </si>
+  <si>
+    <t>FR0129570521</t>
+  </si>
+  <si>
+    <t>GOVT FRANCE (REPUBLIC OF) 22/07/2026</t>
+  </si>
+  <si>
+    <t>FR0129437556</t>
+  </si>
+  <si>
+    <t>GOVT FRANCE (REPUBLIC OF) 26/08/2026</t>
   </si>
   <si>
     <t>EQS-00000221</t>
   </si>
   <si>
     <t>EQSBNP</t>
   </si>
   <si>
     <t>EQS-00000220</t>
   </si>
   <si>
     <t>EQSBOF</t>
   </si>
   <si>
     <t>EQS-00000217</t>
   </si>
   <si>
     <t>EQSGOL</t>
   </si>
   <si>
     <t>EQS-00000218</t>
   </si>
   <si>
     <t>EQSJPM</t>
+  </si>
+  <si>
+    <t>EQS-00000228</t>
+  </si>
+  <si>
+    <t>EQSMAC</t>
   </si>
   <si>
     <t>EQS-00000219</t>
   </si>
   <si>
     <t>EQSSGP</t>
   </si>
   <si>
     <t>EQS-00000222</t>
   </si>
   <si>
     <t>EQSUBS</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -605,343 +617,343 @@
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:N9"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="C9" sqref="C9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="9.10" bestFit="true" style="0"/>
     <col min="14" max="14" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
-        <v>664249.4143</v>
+        <v>663171.2226</v>
       </c>
       <c r="D2">
-        <v>1531.44</v>
+        <v>1443.57</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>1017261018.53</v>
+        <v>957335289.31</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>1017261018.53</v>
+        <v>957335289.31</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
-        <v>3069.109</v>
+        <v>3305.3581</v>
       </c>
       <c r="D3">
-        <v>85098.53</v>
+        <v>80301.44</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>261176685.17</v>
+        <v>265425026.15</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>261176685.17</v>
+        <v>265425026.15</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="1">
-        <v>3221.1202</v>
+        <v>3216.5046</v>
       </c>
       <c r="D4">
-        <v>140624.02</v>
+        <v>132763.05</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>452966874.23</v>
+        <v>427032990.03</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>452966874.23</v>
+        <v>427032990.03</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
         <v>13</v>
       </c>
       <c r="B5" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="1">
-        <v>131195.0026</v>
+        <v>135014.153</v>
       </c>
       <c r="D5">
-        <v>2491.73</v>
+        <v>2350.93</v>
       </c>
       <c r="E5" t="s">
         <v>8</v>
       </c>
       <c r="F5">
-        <v>326902717.8</v>
+        <v>317409467.9</v>
       </c>
       <c r="G5" t="s">
         <v>8</v>
       </c>
       <c r="H5">
-        <v>326902717.8</v>
+        <v>317409467.9</v>
       </c>
       <c r="I5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" t="s">
         <v>15</v>
       </c>
       <c r="B6" t="s">
         <v>16</v>
       </c>
       <c r="C6" s="1">
-        <v>5336.7627</v>
+        <v>5921.2013</v>
       </c>
       <c r="D6">
-        <v>2313.89</v>
+        <v>2190.26</v>
       </c>
       <c r="E6" t="s">
         <v>17</v>
       </c>
       <c r="F6">
-        <v>12348698.99</v>
+        <v>12968998.02</v>
       </c>
       <c r="G6" t="s">
         <v>17</v>
       </c>
       <c r="H6">
-        <v>10528796.512768</v>
+        <v>11163809.950934</v>
       </c>
       <c r="I6" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="7" spans="1:14">
       <c r="A7" t="s">
         <v>18</v>
       </c>
       <c r="B7" t="s">
         <v>19</v>
       </c>
       <c r="C7" s="1">
-        <v>2093.0</v>
+        <v>2463.0</v>
       </c>
       <c r="D7">
-        <v>118.33</v>
+        <v>111.54</v>
       </c>
       <c r="E7" t="s">
         <v>8</v>
       </c>
       <c r="F7">
-        <v>247673.94</v>
+        <v>274732.43</v>
       </c>
       <c r="G7" t="s">
         <v>8</v>
       </c>
       <c r="H7">
-        <v>247673.94</v>
+        <v>274732.43</v>
       </c>
       <c r="I7" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="8" spans="1:14">
       <c r="A8" t="s">
         <v>20</v>
       </c>
       <c r="B8" t="s">
         <v>21</v>
       </c>
       <c r="C8" s="1">
-        <v>8531.9281</v>
+        <v>11369.8271</v>
       </c>
       <c r="D8">
-        <v>1283.38</v>
+        <v>1208.88</v>
       </c>
       <c r="E8" t="s">
         <v>8</v>
       </c>
       <c r="F8">
-        <v>10949749.13</v>
+        <v>13744789.12</v>
       </c>
       <c r="G8" t="s">
         <v>8</v>
       </c>
       <c r="H8">
-        <v>10949749.13</v>
+        <v>13744789.12</v>
       </c>
       <c r="I8" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="9" spans="1:14">
       <c r="A9" t="s">
         <v>22</v>
       </c>
       <c r="B9" t="s">
         <v>23</v>
       </c>
       <c r="C9" s="1">
-        <v>10.0</v>
+        <v>2714.353</v>
       </c>
       <c r="D9">
-        <v>104.87</v>
+        <v>98.76</v>
       </c>
       <c r="E9" t="s">
         <v>8</v>
       </c>
       <c r="F9">
-        <v>1048.7</v>
+        <v>268088.43</v>
       </c>
       <c r="G9" t="s">
         <v>8</v>
       </c>
       <c r="H9">
-        <v>1048.7</v>
+        <v>268088.43</v>
       </c>
       <c r="I9" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P19"/>
+  <dimension ref="A1:P21"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O19" sqref="O19"/>
+      <selection activeCell="O21" sqref="O21"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>24</v>
       </c>
       <c r="B1" t="s">
         <v>25</v>
       </c>
       <c r="C1" t="s">
         <v>26</v>
       </c>
       <c r="D1" t="s">
         <v>27</v>
       </c>
       <c r="E1" t="s">
         <v>28</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>29</v>
@@ -960,939 +972,1039 @@
       </c>
       <c r="L1" t="s">
         <v>34</v>
       </c>
       <c r="M1" t="s">
         <v>35</v>
       </c>
       <c r="N1" t="s">
         <v>36</v>
       </c>
       <c r="O1" t="s">
         <v>37</v>
       </c>
       <c r="P1" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>39</v>
       </c>
       <c r="B2" t="s">
         <v>40</v>
       </c>
       <c r="C2" s="1">
-        <v>38825.0</v>
+        <v>37395.0</v>
       </c>
       <c r="D2" s="1">
-        <v>4790.39</v>
+        <v>4805.57</v>
       </c>
       <c r="E2" s="1">
-        <v>4789.1257705087</v>
+        <v>4791.4864931141</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
         <v>1.0</v>
       </c>
       <c r="H2" s="1">
-        <v>185937808.04</v>
+        <v>179177637.41</v>
       </c>
       <c r="I2" s="1">
-        <v>49083.71</v>
+        <v>526652.74</v>
       </c>
       <c r="J2" s="1">
-        <v>0.026397917947619</v>
+        <v>0.29392771755043</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>185986891.75</v>
+        <v>179704290.15</v>
       </c>
       <c r="N2" s="1">
-        <v>185986891.75</v>
+        <v>179704290.15</v>
       </c>
       <c r="O2" s="1">
-        <v>8.94</v>
+        <v>9.02</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>41</v>
       </c>
       <c r="B3" t="s">
         <v>42</v>
       </c>
       <c r="C3" s="1">
-        <v>-10629351.76</v>
+        <v>-11324598.22</v>
       </c>
       <c r="D3" s="1">
-        <v>0.85086683</v>
+        <v>0.85870337</v>
       </c>
       <c r="E3" s="1">
-        <v>0.8539823438</v>
+        <v>0.8578526199</v>
       </c>
       <c r="F3" t="s">
         <v>17</v>
       </c>
       <c r="G3">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H3" s="1">
         <v>0.0</v>
       </c>
       <c r="I3" s="1">
-        <v>-181006.83</v>
+        <v>11230.87</v>
       </c>
       <c r="J3" s="1">
         <v>0</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3" t="s">
         <v>43</v>
       </c>
       <c r="M3" s="1">
-        <v>-187685.12</v>
+        <v>8406.1899999995</v>
       </c>
       <c r="N3" s="1">
-        <v>-181006.83</v>
+        <v>11230.869999999</v>
       </c>
       <c r="O3" s="1">
-        <v>-0.01</v>
+        <v>0.0</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>44</v>
       </c>
       <c r="B4" t="s">
         <v>45</v>
       </c>
       <c r="C4" s="1">
-        <v>60000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D4" s="1">
-        <v>99.866</v>
+        <v>99.598</v>
       </c>
       <c r="E4" s="1">
-        <v>99.636311</v>
+        <v>99.44946435</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
         <v>1.0</v>
       </c>
       <c r="H4" s="1">
-        <v>59781786.6</v>
+        <v>19889892.87</v>
       </c>
       <c r="I4" s="1">
-        <v>137813.4</v>
+        <v>29707.13</v>
       </c>
       <c r="J4" s="1">
-        <v>0.23052740280599</v>
+        <v>0.14935791858792</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4" s="1">
-        <v>59919600.0</v>
+        <v>19919600.0</v>
       </c>
       <c r="N4" s="1">
-        <v>59919600.0</v>
+        <v>19919600.0</v>
       </c>
       <c r="O4" s="1">
-        <v>2.88</v>
+        <v>1.0</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>46</v>
       </c>
       <c r="B5" t="s">
         <v>47</v>
       </c>
       <c r="C5" s="1">
         <v>268000000.0</v>
       </c>
       <c r="D5" s="1">
-        <v>99.674</v>
+        <v>99.956</v>
       </c>
       <c r="E5" s="1">
         <v>99.47801591</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
       <c r="G5">
         <v>1.0</v>
       </c>
       <c r="H5" s="1">
         <v>266601082.63</v>
       </c>
       <c r="I5" s="1">
-        <v>525237.37</v>
+        <v>1280997.37</v>
       </c>
       <c r="J5" s="1">
-        <v>0.19701246702323</v>
+        <v>0.48049218606431</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5" s="1">
-        <v>267126320.0</v>
+        <v>267882080.0</v>
       </c>
       <c r="N5" s="1">
-        <v>267126320.0</v>
+        <v>267882080.0</v>
       </c>
       <c r="O5" s="1">
-        <v>12.84</v>
+        <v>13.44</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>48</v>
       </c>
       <c r="B6" t="s">
         <v>49</v>
       </c>
       <c r="C6" s="1">
-        <v>203000000.0</v>
+        <v>142000000.0</v>
       </c>
       <c r="D6" s="1">
-        <v>99.841</v>
+        <v>99.564</v>
       </c>
       <c r="E6" s="1">
-        <v>99.52875594</v>
+        <v>99.45360893</v>
       </c>
       <c r="F6" t="s">
         <v>8</v>
       </c>
       <c r="G6">
         <v>1.0</v>
       </c>
       <c r="H6" s="1">
-        <v>202043374.55</v>
+        <v>141224124.68</v>
       </c>
       <c r="I6" s="1">
-        <v>633855.45</v>
+        <v>156755.32</v>
       </c>
       <c r="J6" s="1">
-        <v>0.3137224625216</v>
+        <v>0.1109975511303</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
         <v>0.0</v>
       </c>
       <c r="M6" s="1">
-        <v>202677230.0</v>
+        <v>141380880.0</v>
       </c>
       <c r="N6" s="1">
-        <v>202677230.0</v>
+        <v>141380880.0</v>
       </c>
       <c r="O6" s="1">
-        <v>9.74</v>
+        <v>7.1</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>50</v>
       </c>
       <c r="B7" t="s">
         <v>51</v>
       </c>
       <c r="C7" s="1">
         <v>1000000.0</v>
       </c>
       <c r="D7" s="1">
-        <v>99.713</v>
+        <v>99.995</v>
       </c>
       <c r="E7" s="1">
         <v>99.512664</v>
       </c>
       <c r="F7" t="s">
         <v>8</v>
       </c>
       <c r="G7">
         <v>1.0</v>
       </c>
       <c r="H7" s="1">
         <v>995126.64</v>
       </c>
       <c r="I7" s="1">
-        <v>2003.36</v>
+        <v>4823.36</v>
       </c>
       <c r="J7" s="1">
-        <v>0.20131709065692</v>
+        <v>0.48469810837342</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7">
         <v>0.0</v>
       </c>
       <c r="M7" s="1">
-        <v>997130.0</v>
+        <v>999950.0</v>
       </c>
       <c r="N7" s="1">
-        <v>997130.0</v>
+        <v>999950.0</v>
       </c>
       <c r="O7" s="1">
         <v>0.05</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>52</v>
       </c>
       <c r="B8" t="s">
         <v>53</v>
       </c>
       <c r="C8" s="1">
-        <v>436000000.0</v>
+        <v>437000000.0</v>
       </c>
       <c r="D8" s="1">
-        <v>99.667</v>
+        <v>99.61</v>
       </c>
       <c r="E8" s="1">
-        <v>99.45326188</v>
+        <v>99.40682841</v>
       </c>
       <c r="F8" t="s">
         <v>8</v>
       </c>
       <c r="G8">
         <v>1.0</v>
       </c>
       <c r="H8" s="1">
-        <v>433616221.8</v>
+        <v>434407840.15</v>
       </c>
       <c r="I8" s="1">
-        <v>931898.2</v>
+        <v>887859.85</v>
       </c>
       <c r="J8" s="1">
-        <v>0.21491313127806</v>
+        <v>0.20438393784362</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
         <v>0.0</v>
       </c>
       <c r="M8" s="1">
-        <v>434548120.0</v>
+        <v>435295700.0</v>
       </c>
       <c r="N8" s="1">
-        <v>434548120.0</v>
+        <v>435295700.0</v>
       </c>
       <c r="O8" s="1">
-        <v>20.89</v>
+        <v>21.85</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>54</v>
       </c>
       <c r="B9" t="s">
         <v>55</v>
       </c>
       <c r="C9" s="1">
-        <v>10000000.0</v>
+        <v>436000000.0</v>
       </c>
       <c r="D9" s="1">
-        <v>99.837</v>
+        <v>99.962</v>
       </c>
       <c r="E9" s="1">
-        <v>99.465011</v>
+        <v>99.45326188</v>
       </c>
       <c r="F9" t="s">
         <v>8</v>
       </c>
       <c r="G9">
         <v>1.0</v>
       </c>
       <c r="H9" s="1">
-        <v>9946501.1</v>
+        <v>433616221.8</v>
       </c>
       <c r="I9" s="1">
-        <v>37198.9</v>
+        <v>2218098.2</v>
       </c>
       <c r="J9" s="1">
-        <v>0.3739898043142</v>
+        <v>0.51153487542333</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9">
         <v>0.0</v>
       </c>
       <c r="M9" s="1">
-        <v>9983700.0</v>
+        <v>435834320.0</v>
       </c>
       <c r="N9" s="1">
-        <v>9983700.0</v>
+        <v>435834320.0</v>
       </c>
       <c r="O9" s="1">
-        <v>0.48</v>
+        <v>21.87</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
         <v>56</v>
       </c>
       <c r="B10" t="s">
         <v>57</v>
       </c>
       <c r="C10" s="1">
-        <v>213000000.0</v>
+        <v>5000000.0</v>
       </c>
       <c r="D10" s="1">
-        <v>99.995</v>
+        <v>99.749</v>
       </c>
       <c r="E10" s="1">
-        <v>99.45282855</v>
+        <v>99.438216</v>
       </c>
       <c r="F10" t="s">
         <v>8</v>
       </c>
       <c r="G10">
         <v>1.0</v>
       </c>
       <c r="H10" s="1">
-        <v>211834524.81</v>
+        <v>4971910.8</v>
       </c>
       <c r="I10" s="1">
-        <v>1154825.19</v>
+        <v>15539.2</v>
       </c>
       <c r="J10" s="1">
-        <v>0.54515437983293</v>
+        <v>0.31253979858207</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10">
         <v>0.0</v>
       </c>
       <c r="M10" s="1">
-        <v>212989350.0</v>
+        <v>4987450.0</v>
       </c>
       <c r="N10" s="1">
-        <v>212989350.0</v>
+        <v>4987450.0</v>
       </c>
       <c r="O10" s="1">
-        <v>10.24</v>
+        <v>0.25</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
         <v>58</v>
       </c>
       <c r="B11" t="s">
         <v>59</v>
       </c>
       <c r="C11" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D11" s="1">
-        <v>99.622</v>
+        <v>99.925</v>
       </c>
       <c r="E11" s="1">
-        <v>99.602839</v>
+        <v>99.6028392</v>
       </c>
       <c r="F11" t="s">
         <v>8</v>
       </c>
       <c r="G11">
         <v>1.0</v>
       </c>
       <c r="H11" s="1">
-        <v>19920567.8</v>
+        <v>19920567.84</v>
       </c>
       <c r="I11" s="1">
-        <v>3832.2</v>
+        <v>64432.16</v>
       </c>
       <c r="J11" s="1">
-        <v>0.019237403463972</v>
+        <v>0.32344539833158</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11">
         <v>0.0</v>
       </c>
       <c r="M11" s="1">
-        <v>19924400.0</v>
+        <v>19985000.0</v>
       </c>
       <c r="N11" s="1">
-        <v>19924400.0</v>
+        <v>19985000.0</v>
       </c>
       <c r="O11" s="1">
-        <v>0.96</v>
+        <v>1.0</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
         <v>60</v>
       </c>
       <c r="B12" t="s">
         <v>61</v>
       </c>
       <c r="C12" s="1">
-        <v>110000000.0</v>
+        <v>180000000.0</v>
       </c>
       <c r="D12" s="1">
-        <v>99.755</v>
+        <v>99.519</v>
       </c>
       <c r="E12" s="1">
-        <v>99.45742658</v>
+        <v>99.43075821</v>
       </c>
       <c r="F12" t="s">
         <v>8</v>
       </c>
       <c r="G12">
         <v>1.0</v>
       </c>
       <c r="H12" s="1">
-        <v>109403169.24</v>
+        <v>178975364.77</v>
       </c>
       <c r="I12" s="1">
-        <v>327330.76</v>
+        <v>158835.23</v>
       </c>
       <c r="J12" s="1">
-        <v>0.29919678038022</v>
+        <v>0.088746979342167</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12" s="1">
-        <v>109730500.0</v>
+        <v>179134200.0</v>
       </c>
       <c r="N12" s="1">
-        <v>109730500.0</v>
+        <v>179134200.0</v>
       </c>
       <c r="O12" s="1">
-        <v>5.28</v>
+        <v>8.99</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
         <v>62</v>
       </c>
       <c r="B13" t="s">
         <v>63</v>
       </c>
       <c r="C13" s="1">
-        <v>437000000.0</v>
+        <v>164000000.0</v>
       </c>
       <c r="D13" s="1">
-        <v>99.918</v>
+        <v>99.705</v>
       </c>
       <c r="E13" s="1">
-        <v>99.5007375</v>
+        <v>99.39176656</v>
       </c>
       <c r="F13" t="s">
         <v>8</v>
       </c>
       <c r="G13">
         <v>1.0</v>
       </c>
       <c r="H13" s="1">
-        <v>434818222.86</v>
+        <v>163002497.16</v>
       </c>
       <c r="I13" s="1">
-        <v>1823437.14</v>
+        <v>513702.84</v>
       </c>
       <c r="J13" s="1">
-        <v>0.41935619165324</v>
+        <v>0.315150288462</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
       <c r="L13">
         <v>0.0</v>
       </c>
       <c r="M13" s="1">
-        <v>436641660.0</v>
+        <v>163516200.0</v>
       </c>
       <c r="N13" s="1">
-        <v>436641660.0</v>
+        <v>163516200.0</v>
       </c>
       <c r="O13" s="1">
-        <v>20.99</v>
+        <v>8.21</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
         <v>64</v>
       </c>
       <c r="B14" t="s">
         <v>65</v>
       </c>
       <c r="C14" s="1">
-        <v>-620770885.37</v>
+        <v>28000000.0</v>
       </c>
       <c r="D14" s="1">
-        <v>-2.36154145</v>
+        <v>99.474</v>
       </c>
       <c r="E14" s="1">
-        <v>0.0</v>
+        <v>99.43221718</v>
       </c>
       <c r="F14" t="s">
         <v>8</v>
       </c>
       <c r="G14">
         <v>1.0</v>
       </c>
       <c r="H14" s="1">
-        <v>0.0</v>
+        <v>27841020.81</v>
       </c>
       <c r="I14" s="1">
-        <v>14659761.77</v>
+        <v>11699.19</v>
       </c>
       <c r="J14" s="1">
-        <v>0</v>
+        <v>0.042021411786014</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
       <c r="L14">
         <v>0.0</v>
       </c>
       <c r="M14" s="1">
-        <v>14659761.77</v>
+        <v>27852720.0</v>
       </c>
       <c r="N14" s="1">
-        <v>14659761.77</v>
+        <v>27852720.0</v>
       </c>
       <c r="O14" s="1">
-        <v>0.7</v>
+        <v>1.4</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
         <v>66</v>
       </c>
       <c r="B15" t="s">
         <v>67</v>
       </c>
       <c r="C15" s="1">
-        <v>-62657700.66</v>
+        <v>-547074482.58</v>
       </c>
       <c r="D15" s="1">
-        <v>-2.35861966</v>
+        <v>0.84442272</v>
       </c>
       <c r="E15" s="1">
         <v>0.0</v>
       </c>
       <c r="F15" t="s">
         <v>8</v>
       </c>
       <c r="G15">
         <v>1.0</v>
       </c>
       <c r="H15" s="1">
         <v>0.0</v>
       </c>
       <c r="I15" s="1">
-        <v>1477856.85</v>
+        <v>-4619621.23</v>
       </c>
       <c r="J15" s="1">
         <v>0</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15">
         <v>0.0</v>
       </c>
       <c r="M15" s="1">
-        <v>1477856.85</v>
+        <v>-4619621.23</v>
       </c>
       <c r="N15" s="1">
-        <v>1477856.85</v>
+        <v>-4619621.23</v>
       </c>
       <c r="O15" s="1">
-        <v>0.07</v>
+        <v>-0.23</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
         <v>68</v>
       </c>
       <c r="B16" t="s">
         <v>69</v>
       </c>
       <c r="C16" s="1">
-        <v>-657203567.2</v>
+        <v>-76554511.12</v>
       </c>
       <c r="D16" s="1">
-        <v>-2.36162897</v>
+        <v>0.84300763</v>
       </c>
       <c r="E16" s="1">
         <v>0.0</v>
       </c>
       <c r="F16" t="s">
         <v>8</v>
       </c>
       <c r="G16">
         <v>1.0</v>
       </c>
       <c r="H16" s="1">
         <v>0.0</v>
       </c>
       <c r="I16" s="1">
-        <v>15520709.83</v>
+        <v>-645360.37</v>
       </c>
       <c r="J16" s="1">
         <v>0</v>
       </c>
       <c r="K16">
         <v>0.0</v>
       </c>
       <c r="L16">
         <v>0.0</v>
       </c>
       <c r="M16" s="1">
-        <v>15520709.83</v>
+        <v>-645360.37</v>
       </c>
       <c r="N16" s="1">
-        <v>15520709.83</v>
+        <v>-645360.37</v>
       </c>
       <c r="O16" s="1">
-        <v>0.75</v>
+        <v>-0.03</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
         <v>70</v>
       </c>
       <c r="B17" t="s">
         <v>71</v>
       </c>
       <c r="C17" s="1">
-        <v>-306209601.04</v>
+        <v>-577077429.72</v>
       </c>
       <c r="D17" s="1">
-        <v>-2.35203993</v>
+        <v>0.84439646</v>
       </c>
       <c r="E17" s="1">
         <v>0.0</v>
       </c>
       <c r="F17" t="s">
         <v>8</v>
       </c>
       <c r="G17">
         <v>1.0</v>
       </c>
       <c r="H17" s="1">
         <v>0.0</v>
       </c>
       <c r="I17" s="1">
-        <v>7202172.09</v>
+        <v>-4872821.39</v>
       </c>
       <c r="J17" s="1">
         <v>0</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17">
         <v>0.0</v>
       </c>
       <c r="M17" s="1">
-        <v>7202172.09</v>
+        <v>-4872821.39</v>
       </c>
       <c r="N17" s="1">
-        <v>7202172.09</v>
+        <v>-4872821.39</v>
       </c>
       <c r="O17" s="1">
-        <v>0.35</v>
+        <v>-0.24</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
         <v>72</v>
       </c>
       <c r="B18" t="s">
         <v>73</v>
       </c>
       <c r="C18" s="1">
-        <v>-319442030.04</v>
+        <v>-460318468.09</v>
       </c>
       <c r="D18" s="1">
-        <v>-2.36154145</v>
+        <v>0.84530057</v>
       </c>
       <c r="E18" s="1">
         <v>0.0</v>
       </c>
       <c r="F18" t="s">
         <v>8</v>
       </c>
       <c r="G18">
         <v>1.0</v>
       </c>
       <c r="H18" s="1">
         <v>0.0</v>
       </c>
       <c r="I18" s="1">
-        <v>7543755.95</v>
+        <v>-3891074.63</v>
       </c>
       <c r="J18" s="1">
         <v>0</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
       <c r="L18">
         <v>0.0</v>
       </c>
       <c r="M18" s="1">
-        <v>7543755.95</v>
+        <v>-3891074.63</v>
       </c>
       <c r="N18" s="1">
-        <v>7543755.95</v>
+        <v>-3891074.63</v>
       </c>
       <c r="O18" s="1">
-        <v>0.36</v>
+        <v>-0.2</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
         <v>74</v>
       </c>
       <c r="B19" t="s">
         <v>75</v>
       </c>
       <c r="C19" s="1">
-        <v>-569169215.84</v>
+        <v>-19893310.59</v>
       </c>
       <c r="D19" s="1">
-        <v>-2.36154145</v>
+        <v>0.84439646</v>
       </c>
       <c r="E19" s="1">
         <v>0.0</v>
       </c>
       <c r="F19" t="s">
         <v>8</v>
       </c>
       <c r="G19">
         <v>1.0</v>
       </c>
       <c r="H19" s="1">
         <v>0.0</v>
       </c>
       <c r="I19" s="1">
-        <v>13441166.95</v>
+        <v>-167978.41</v>
       </c>
       <c r="J19" s="1">
         <v>0</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
       <c r="L19">
         <v>0.0</v>
       </c>
       <c r="M19" s="1">
-        <v>13441166.95</v>
+        <v>-167978.41</v>
       </c>
       <c r="N19" s="1">
-        <v>13441166.95</v>
+        <v>-167978.41</v>
       </c>
       <c r="O19" s="1">
-        <v>0.65</v>
+        <v>-0.01</v>
       </c>
       <c r="P19">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="20" spans="1:16">
+      <c r="A20" t="s">
+        <v>76</v>
+      </c>
+      <c r="B20" t="s">
+        <v>77</v>
+      </c>
+      <c r="C20" s="1">
+        <v>-314720863.79</v>
+      </c>
+      <c r="D20" s="1">
+        <v>0.84442272</v>
+      </c>
+      <c r="E20" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F20" t="s">
+        <v>8</v>
+      </c>
+      <c r="G20">
+        <v>1.0</v>
+      </c>
+      <c r="H20" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I20" s="1">
+        <v>-2657574.48</v>
+      </c>
+      <c r="J20" s="1">
+        <v>0</v>
+      </c>
+      <c r="K20">
+        <v>0.0</v>
+      </c>
+      <c r="L20">
+        <v>0.0</v>
+      </c>
+      <c r="M20" s="1">
+        <v>-2657574.48</v>
+      </c>
+      <c r="N20" s="1">
+        <v>-2657574.48</v>
+      </c>
+      <c r="O20" s="1">
+        <v>-0.13</v>
+      </c>
+      <c r="P20">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="21" spans="1:16">
+      <c r="A21" t="s">
+        <v>78</v>
+      </c>
+      <c r="B21" t="s">
+        <v>79</v>
+      </c>
+      <c r="C21" s="1">
+        <v>-518606120.35</v>
+      </c>
+      <c r="D21" s="1">
+        <v>0.84442272</v>
+      </c>
+      <c r="E21" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F21" t="s">
+        <v>8</v>
+      </c>
+      <c r="G21">
+        <v>1.0</v>
+      </c>
+      <c r="H21" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I21" s="1">
+        <v>-4379227.91</v>
+      </c>
+      <c r="J21" s="1">
+        <v>0</v>
+      </c>
+      <c r="K21">
+        <v>0.0</v>
+      </c>
+      <c r="L21">
+        <v>0.0</v>
+      </c>
+      <c r="M21" s="1">
+        <v>-4379227.91</v>
+      </c>
+      <c r="N21" s="1">
+        <v>-4379227.91</v>
+      </c>
+      <c r="O21" s="1">
+        <v>-0.22</v>
+      </c>
+      <c r="P21">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>