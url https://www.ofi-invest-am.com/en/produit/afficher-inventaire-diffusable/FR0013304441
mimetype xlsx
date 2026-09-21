--- v4 (2026-09-01)
+++ v5 (2026-09-21)
@@ -139,105 +139,105 @@
   <si>
     <t>CC (EUR)</t>
   </si>
   <si>
     <t>Interets (EUR)</t>
   </si>
   <si>
     <t>VBCE (EUR)</t>
   </si>
   <si>
     <t>VBCI (EUR)</t>
   </si>
   <si>
     <t>Poids</t>
   </si>
   <si>
     <t>Nb.</t>
   </si>
   <si>
     <t>FR0000008997</t>
   </si>
   <si>
     <t>Ofi Invest ESG Liquidités PART C/D</t>
   </si>
   <si>
+    <t>OACT02015432</t>
+  </si>
+  <si>
+    <t>EUR/USD 22/06/26</t>
+  </si>
+  <si>
     <t>OACT02006724</t>
   </si>
   <si>
     <t>EUR/USD 31/07/26</t>
   </si>
   <si>
-    <t>2 824.68</t>
+    <t>12 186.02</t>
+  </si>
+  <si>
+    <t>EU000A4EF4A1</t>
+  </si>
+  <si>
+    <t>EUROPEAN UNION 04/09/2026</t>
   </si>
   <si>
     <t>EU000A4EEWF1</t>
   </si>
   <si>
     <t>EUROPEAN UNION 07/08/2026</t>
   </si>
   <si>
-    <t>BE0312813851</t>
-[...2 lines deleted...]
-    <t>GOVT BELGIUM KINGDOM OF (GOVERNMENT) 11/06/2026</t>
+    <t>BE0312816888</t>
+  </si>
+  <si>
+    <t>GOVT BELGIUM KINGDOM OF (GOVERNMENT) 10/09/2026</t>
   </si>
   <si>
     <t>FI4000592183</t>
   </si>
   <si>
     <t>GOVT FINLAND (REPUBLIC OF) 13/08/2026</t>
   </si>
   <si>
-    <t>FR0129287290</t>
-[...4 lines deleted...]
-  <si>
     <t>FR0129570539</t>
   </si>
   <si>
     <t>GOVT FRANCE (REPUBLIC OF) 05/08/2026</t>
   </si>
   <si>
-    <t>FR0129437515</t>
-[...4 lines deleted...]
-  <si>
     <t>FR0129132728</t>
   </si>
   <si>
     <t>GOVT FRANCE (REPUBLIC OF) 15/07/2026</t>
   </si>
   <si>
-    <t>FR0128984012</t>
-[...2 lines deleted...]
-    <t>GOVT FRANCE (REPUBLIC OF) 17/06/2026</t>
+    <t>FR0129570562</t>
+  </si>
+  <si>
+    <t>GOVT FRANCE (REPUBLIC OF) 16/09/2026</t>
   </si>
   <si>
     <t>FR0129570547</t>
   </si>
   <si>
     <t>GOVT FRANCE (REPUBLIC OF) 19/08/2026</t>
   </si>
   <si>
     <t>FR0129570521</t>
   </si>
   <si>
     <t>GOVT FRANCE (REPUBLIC OF) 22/07/2026</t>
   </si>
   <si>
     <t>FR0129437556</t>
   </si>
   <si>
     <t>GOVT FRANCE (REPUBLIC OF) 26/08/2026</t>
   </si>
   <si>
     <t>EQS-00000221</t>
   </si>
   <si>
     <t>EQSBNP</t>
   </si>
@@ -606,1406 +606,1406 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:N9"/>
+  <dimension ref="A1:Z9"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="C9" sqref="C9"/>
+      <selection activeCell="B9" sqref="B9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="11.711" bestFit="true" customWidth="true" style="0"/>
-[...4 lines deleted...]
-    <col min="9" max="9" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="11.711" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="9.10" bestFit="true" style="0"/>
     <col min="13" max="13" width="9.10" bestFit="true" style="0"/>
     <col min="14" max="14" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:14">
+    <row r="1" spans="1:26">
       <c r="A1" t="s">
+        <v>1</v>
+      </c>
+      <c r="B1" t="s">
+        <v>2</v>
+      </c>
+      <c r="C1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D1" t="s">
+        <v>4</v>
+      </c>
+      <c r="E1" t="s">
+        <v>5</v>
+      </c>
+      <c r="F1" t="s">
+        <v>4</v>
+      </c>
+      <c r="G1" t="s">
+        <v>5</v>
+      </c>
+      <c r="H1" t="s">
+        <v>4</v>
+      </c>
+      <c r="Z1" t="s">
         <v>0</v>
       </c>
-      <c r="B1" t="s">
-[...24 lines deleted...]
-    <row r="2" spans="1:14">
+    </row>
+    <row r="2" spans="1:26">
       <c r="A2" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2" s="1">
+        <v>660081.1487</v>
+      </c>
+      <c r="C2">
+        <v>1315.0</v>
+      </c>
+      <c r="D2" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2">
+        <v>868007732.05</v>
+      </c>
+      <c r="F2" t="s">
+        <v>8</v>
+      </c>
+      <c r="G2">
+        <v>868007732.05</v>
+      </c>
+      <c r="H2" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z2" t="s">
         <v>6</v>
       </c>
-      <c r="B2" t="s">
-[...24 lines deleted...]
-    <row r="3" spans="1:14">
+    </row>
+    <row r="3" spans="1:26">
       <c r="A3" t="s">
+        <v>10</v>
+      </c>
+      <c r="B3" s="1">
+        <v>3255.473</v>
+      </c>
+      <c r="C3">
+        <v>73175.03</v>
+      </c>
+      <c r="D3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E3">
+        <v>238219344.55</v>
+      </c>
+      <c r="F3" t="s">
+        <v>8</v>
+      </c>
+      <c r="G3">
+        <v>238219344.55</v>
+      </c>
+      <c r="H3" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z3" t="s">
         <v>9</v>
       </c>
-      <c r="B3" t="s">
-[...24 lines deleted...]
-    <row r="4" spans="1:14">
+    </row>
+    <row r="4" spans="1:26">
       <c r="A4" t="s">
+        <v>12</v>
+      </c>
+      <c r="B4" s="1">
+        <v>3469.332</v>
+      </c>
+      <c r="C4">
+        <v>121000.63</v>
+      </c>
+      <c r="D4" t="s">
+        <v>8</v>
+      </c>
+      <c r="E4">
+        <v>419791370.49</v>
+      </c>
+      <c r="F4" t="s">
+        <v>8</v>
+      </c>
+      <c r="G4">
+        <v>419791370.49</v>
+      </c>
+      <c r="H4" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z4" t="s">
         <v>11</v>
       </c>
-      <c r="B4" t="s">
-[...24 lines deleted...]
-    <row r="5" spans="1:14">
+    </row>
+    <row r="5" spans="1:26">
       <c r="A5" t="s">
+        <v>14</v>
+      </c>
+      <c r="B5" s="1">
+        <v>140210.2195</v>
+      </c>
+      <c r="C5">
+        <v>2142.19</v>
+      </c>
+      <c r="D5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E5">
+        <v>300358240.95</v>
+      </c>
+      <c r="F5" t="s">
+        <v>8</v>
+      </c>
+      <c r="G5">
+        <v>300358240.95</v>
+      </c>
+      <c r="H5" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z5" t="s">
         <v>13</v>
       </c>
-      <c r="B5" t="s">
-[...24 lines deleted...]
-    <row r="6" spans="1:14">
+    </row>
+    <row r="6" spans="1:26">
       <c r="A6" t="s">
+        <v>16</v>
+      </c>
+      <c r="B6" s="1">
+        <v>8384.8099</v>
+      </c>
+      <c r="C6">
+        <v>1999.86</v>
+      </c>
+      <c r="D6" t="s">
+        <v>17</v>
+      </c>
+      <c r="E6">
+        <v>16768514.25</v>
+      </c>
+      <c r="F6" t="s">
+        <v>17</v>
+      </c>
+      <c r="G6">
+        <v>14599089.543792</v>
+      </c>
+      <c r="H6" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z6" t="s">
         <v>15</v>
       </c>
-      <c r="B6" t="s">
-[...24 lines deleted...]
-    <row r="7" spans="1:14">
+    </row>
+    <row r="7" spans="1:26">
       <c r="A7" t="s">
+        <v>19</v>
+      </c>
+      <c r="B7" s="1">
+        <v>2463.0</v>
+      </c>
+      <c r="C7">
+        <v>101.6</v>
+      </c>
+      <c r="D7" t="s">
+        <v>8</v>
+      </c>
+      <c r="E7">
+        <v>250263.64</v>
+      </c>
+      <c r="F7" t="s">
+        <v>8</v>
+      </c>
+      <c r="G7">
+        <v>250263.64</v>
+      </c>
+      <c r="H7" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z7" t="s">
         <v>18</v>
       </c>
-      <c r="B7" t="s">
-[...24 lines deleted...]
-    <row r="8" spans="1:14">
+    </row>
+    <row r="8" spans="1:26">
       <c r="A8" t="s">
+        <v>21</v>
+      </c>
+      <c r="B8" s="1">
+        <v>12679.7416</v>
+      </c>
+      <c r="C8">
+        <v>1100.95</v>
+      </c>
+      <c r="D8" t="s">
+        <v>8</v>
+      </c>
+      <c r="E8">
+        <v>13959863.8</v>
+      </c>
+      <c r="F8" t="s">
+        <v>8</v>
+      </c>
+      <c r="G8">
+        <v>13959863.8</v>
+      </c>
+      <c r="H8" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z8" t="s">
         <v>20</v>
       </c>
-      <c r="B8" t="s">
-[...24 lines deleted...]
-    <row r="9" spans="1:14">
+    </row>
+    <row r="9" spans="1:26">
       <c r="A9" t="s">
+        <v>23</v>
+      </c>
+      <c r="B9" s="1">
+        <v>3450.8784</v>
+      </c>
+      <c r="C9">
+        <v>89.94</v>
+      </c>
+      <c r="D9" t="s">
+        <v>8</v>
+      </c>
+      <c r="E9">
+        <v>310402.68</v>
+      </c>
+      <c r="F9" t="s">
+        <v>8</v>
+      </c>
+      <c r="G9">
+        <v>310402.68</v>
+      </c>
+      <c r="H9" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z9" t="s">
         <v>22</v>
-      </c>
-[...22 lines deleted...]
-        <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P21"/>
+  <dimension ref="A1:Z21"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O21" sqref="O21"/>
+      <selection activeCell="N21" sqref="N21"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
-    <row r="1" spans="1:16">
+    <row r="1" spans="1:26">
       <c r="A1" t="s">
+        <v>25</v>
+      </c>
+      <c r="B1" t="s">
+        <v>26</v>
+      </c>
+      <c r="C1" t="s">
+        <v>27</v>
+      </c>
+      <c r="D1" t="s">
+        <v>28</v>
+      </c>
+      <c r="E1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" t="s">
+        <v>29</v>
+      </c>
+      <c r="G1" t="s">
+        <v>30</v>
+      </c>
+      <c r="H1" t="s">
+        <v>31</v>
+      </c>
+      <c r="I1" t="s">
+        <v>32</v>
+      </c>
+      <c r="J1" t="s">
+        <v>33</v>
+      </c>
+      <c r="K1" t="s">
+        <v>34</v>
+      </c>
+      <c r="L1" t="s">
+        <v>35</v>
+      </c>
+      <c r="M1" t="s">
+        <v>36</v>
+      </c>
+      <c r="N1" t="s">
+        <v>37</v>
+      </c>
+      <c r="O1" t="s">
+        <v>38</v>
+      </c>
+      <c r="Z1" t="s">
         <v>24</v>
       </c>
-      <c r="B1" t="s">
-[...45 lines deleted...]
-    <row r="2" spans="1:16">
+    </row>
+    <row r="2" spans="1:26">
       <c r="A2" t="s">
+        <v>40</v>
+      </c>
+      <c r="B2" s="1">
+        <v>36165.0</v>
+      </c>
+      <c r="C2" s="1">
+        <v>4810.41</v>
+      </c>
+      <c r="D2" s="1">
+        <v>4798.2264930181</v>
+      </c>
+      <c r="E2" t="s">
+        <v>8</v>
+      </c>
+      <c r="F2">
+        <v>1.0</v>
+      </c>
+      <c r="G2" s="1">
+        <v>173527861.12</v>
+      </c>
+      <c r="H2" s="1">
+        <v>440616.53</v>
+      </c>
+      <c r="I2" s="1">
+        <v>0.25391687948905</v>
+      </c>
+      <c r="J2">
+        <v>0.0</v>
+      </c>
+      <c r="K2">
+        <v>0.0</v>
+      </c>
+      <c r="L2" s="1">
+        <v>173968477.65</v>
+      </c>
+      <c r="M2" s="1">
+        <v>173968477.65</v>
+      </c>
+      <c r="N2" s="1">
+        <v>9.38</v>
+      </c>
+      <c r="O2">
+        <v>1</v>
+      </c>
+      <c r="Z2" t="s">
         <v>39</v>
       </c>
-      <c r="B2" t="s">
-[...41 lines deleted...]
-      <c r="P2">
+    </row>
+    <row r="3" spans="1:26">
+      <c r="A3" t="s">
+        <v>42</v>
+      </c>
+      <c r="B3" s="1">
+        <v>-4569.79</v>
+      </c>
+      <c r="C3" s="1">
+        <v>0.87062479</v>
+      </c>
+      <c r="D3" s="1">
+        <v>0.8622245283</v>
+      </c>
+      <c r="E3" t="s">
+        <v>17</v>
+      </c>
+      <c r="F3">
+        <v>1.15</v>
+      </c>
+      <c r="G3" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H3" s="1">
+        <v>44.52</v>
+      </c>
+      <c r="I3" s="1">
+        <v>0</v>
+      </c>
+      <c r="J3">
+        <v>0.0</v>
+      </c>
+      <c r="K3">
+        <v>0.0</v>
+      </c>
+      <c r="L3" s="1">
+        <v>44.52</v>
+      </c>
+      <c r="M3" s="1">
+        <v>44.52</v>
+      </c>
+      <c r="N3" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O3">
         <v>1</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A3" t="s">
+      <c r="Z3" t="s">
         <v>41</v>
       </c>
-      <c r="B3" t="s">
-[...45 lines deleted...]
-    <row r="4" spans="1:16">
+    </row>
+    <row r="4" spans="1:26">
       <c r="A4" t="s">
         <v>44</v>
       </c>
-      <c r="B4" t="s">
+      <c r="B4" s="1">
+        <v>-15114262.53</v>
+      </c>
+      <c r="C4" s="1">
+        <v>0.86933507</v>
+      </c>
+      <c r="D4" s="1">
+        <v>0.8608735849</v>
+      </c>
+      <c r="E4" t="s">
+        <v>17</v>
+      </c>
+      <c r="F4">
+        <v>1.15</v>
+      </c>
+      <c r="G4" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H4" s="1">
+        <v>173293.46</v>
+      </c>
+      <c r="I4" s="1">
+        <v>0</v>
+      </c>
+      <c r="J4">
+        <v>0.0</v>
+      </c>
+      <c r="K4" t="s">
         <v>45</v>
       </c>
-      <c r="C4" s="1">
-[...11 lines deleted...]
-      <c r="G4">
+      <c r="L4" s="1">
+        <v>161107.44</v>
+      </c>
+      <c r="M4" s="1">
+        <v>173293.46</v>
+      </c>
+      <c r="N4" s="1">
+        <v>0.01</v>
+      </c>
+      <c r="O4">
+        <v>1</v>
+      </c>
+      <c r="Z4" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="5" spans="1:26">
+      <c r="A5" t="s">
+        <v>47</v>
+      </c>
+      <c r="B5" s="1">
+        <v>58333333.0</v>
+      </c>
+      <c r="C5" s="1">
+        <v>99.53</v>
+      </c>
+      <c r="D5" s="1">
+        <v>99.46057835</v>
+      </c>
+      <c r="E5" t="s">
+        <v>8</v>
+      </c>
+      <c r="F5">
         <v>1.0</v>
       </c>
-      <c r="H4" s="1">
-[...20 lines deleted...]
-      <c r="O4" s="1">
+      <c r="G5" s="1">
+        <v>58018670.37</v>
+      </c>
+      <c r="H5" s="1">
+        <v>40495.96</v>
+      </c>
+      <c r="I5" s="1">
+        <v>0.069798152459798</v>
+      </c>
+      <c r="J5">
+        <v>0.0</v>
+      </c>
+      <c r="K5">
+        <v>0.0</v>
+      </c>
+      <c r="L5" s="1">
+        <v>58059166.33</v>
+      </c>
+      <c r="M5" s="1">
+        <v>58059166.33</v>
+      </c>
+      <c r="N5" s="1">
+        <v>3.13</v>
+      </c>
+      <c r="O5">
+        <v>1</v>
+      </c>
+      <c r="Z5" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="6" spans="1:26">
+      <c r="A6" t="s">
+        <v>49</v>
+      </c>
+      <c r="B6" s="1">
+        <v>70000000.0</v>
+      </c>
+      <c r="C6" s="1">
+        <v>99.709</v>
+      </c>
+      <c r="D6" s="1">
+        <v>99.5861113</v>
+      </c>
+      <c r="E6" t="s">
+        <v>8</v>
+      </c>
+      <c r="F6">
         <v>1.0</v>
       </c>
-      <c r="P4">
+      <c r="G6" s="1">
+        <v>69710277.91</v>
+      </c>
+      <c r="H6" s="1">
+        <v>86022.09</v>
+      </c>
+      <c r="I6" s="1">
+        <v>0.1233994363228</v>
+      </c>
+      <c r="J6">
+        <v>0.0</v>
+      </c>
+      <c r="K6">
+        <v>0.0</v>
+      </c>
+      <c r="L6" s="1">
+        <v>69796300.0</v>
+      </c>
+      <c r="M6" s="1">
+        <v>69796300.0</v>
+      </c>
+      <c r="N6" s="1">
+        <v>3.76</v>
+      </c>
+      <c r="O6">
         <v>1</v>
       </c>
-    </row>
-[...19 lines deleted...]
-      <c r="G5">
+      <c r="Z6" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="7" spans="1:26">
+      <c r="A7" t="s">
+        <v>51</v>
+      </c>
+      <c r="B7" s="1">
+        <v>170000000.0</v>
+      </c>
+      <c r="C7" s="1">
+        <v>99.479</v>
+      </c>
+      <c r="D7" s="1">
+        <v>99.41247778</v>
+      </c>
+      <c r="E7" t="s">
+        <v>8</v>
+      </c>
+      <c r="F7">
         <v>1.0</v>
       </c>
-      <c r="H5" s="1">
-[...23 lines deleted...]
-      <c r="P5">
+      <c r="G7" s="1">
+        <v>169001212.22</v>
+      </c>
+      <c r="H7" s="1">
+        <v>113087.78</v>
+      </c>
+      <c r="I7" s="1">
+        <v>0.066915366176656</v>
+      </c>
+      <c r="J7">
+        <v>0.0</v>
+      </c>
+      <c r="K7">
+        <v>0.0</v>
+      </c>
+      <c r="L7" s="1">
+        <v>169114300.0</v>
+      </c>
+      <c r="M7" s="1">
+        <v>169114300.0</v>
+      </c>
+      <c r="N7" s="1">
+        <v>9.11</v>
+      </c>
+      <c r="O7">
         <v>1</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="C6" s="1">
+      <c r="Z7" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="8" spans="1:26">
+      <c r="A8" t="s">
+        <v>53</v>
+      </c>
+      <c r="B8" s="1">
         <v>142000000.0</v>
       </c>
-      <c r="D6" s="1">
-[...2 lines deleted...]
-      <c r="E6" s="1">
+      <c r="C8" s="1">
+        <v>99.67</v>
+      </c>
+      <c r="D8" s="1">
         <v>99.45360893</v>
       </c>
-      <c r="F6" t="s">
-[...2 lines deleted...]
-      <c r="G6">
+      <c r="E8" t="s">
+        <v>8</v>
+      </c>
+      <c r="F8">
         <v>1.0</v>
       </c>
-      <c r="H6" s="1">
+      <c r="G8" s="1">
         <v>141224124.68</v>
       </c>
-      <c r="I6" s="1">
-[...20 lines deleted...]
-      <c r="P6">
+      <c r="H8" s="1">
+        <v>307275.32</v>
+      </c>
+      <c r="I8" s="1">
+        <v>0.21757990760874</v>
+      </c>
+      <c r="J8">
+        <v>0.0</v>
+      </c>
+      <c r="K8">
+        <v>0.0</v>
+      </c>
+      <c r="L8" s="1">
+        <v>141531400.0</v>
+      </c>
+      <c r="M8" s="1">
+        <v>141531400.0</v>
+      </c>
+      <c r="N8" s="1">
+        <v>7.63</v>
+      </c>
+      <c r="O8">
         <v>1</v>
       </c>
-    </row>
-[...19 lines deleted...]
-      <c r="G7">
+      <c r="Z8" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="9" spans="1:26">
+      <c r="A9" t="s">
+        <v>55</v>
+      </c>
+      <c r="B9" s="1">
+        <v>437000000.0</v>
+      </c>
+      <c r="C9" s="1">
+        <v>99.72</v>
+      </c>
+      <c r="D9" s="1">
+        <v>99.40682841</v>
+      </c>
+      <c r="E9" t="s">
+        <v>8</v>
+      </c>
+      <c r="F9">
         <v>1.0</v>
       </c>
-      <c r="H7" s="1">
-[...23 lines deleted...]
-      <c r="P7">
+      <c r="G9" s="1">
+        <v>434407840.15</v>
+      </c>
+      <c r="H9" s="1">
+        <v>1368559.85</v>
+      </c>
+      <c r="I9" s="1">
+        <v>0.31504032006592</v>
+      </c>
+      <c r="J9">
+        <v>0.0</v>
+      </c>
+      <c r="K9">
+        <v>0.0</v>
+      </c>
+      <c r="L9" s="1">
+        <v>435776400.0</v>
+      </c>
+      <c r="M9" s="1">
+        <v>435776400.0</v>
+      </c>
+      <c r="N9" s="1">
+        <v>23.49</v>
+      </c>
+      <c r="O9">
         <v>1</v>
       </c>
-    </row>
-[...19 lines deleted...]
-      <c r="G8">
+      <c r="Z9" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="10" spans="1:26">
+      <c r="A10" t="s">
+        <v>57</v>
+      </c>
+      <c r="B10" s="1">
+        <v>5000000.0</v>
+      </c>
+      <c r="C10" s="1">
+        <v>99.858</v>
+      </c>
+      <c r="D10" s="1">
+        <v>99.438216</v>
+      </c>
+      <c r="E10" t="s">
+        <v>8</v>
+      </c>
+      <c r="F10">
         <v>1.0</v>
       </c>
-      <c r="H8" s="1">
-[...23 lines deleted...]
-      <c r="P8">
+      <c r="G10" s="1">
+        <v>4971910.8</v>
+      </c>
+      <c r="H10" s="1">
+        <v>20989.2</v>
+      </c>
+      <c r="I10" s="1">
+        <v>0.42215560263068</v>
+      </c>
+      <c r="J10">
+        <v>0.0</v>
+      </c>
+      <c r="K10">
+        <v>0.0</v>
+      </c>
+      <c r="L10" s="1">
+        <v>4992900.0</v>
+      </c>
+      <c r="M10" s="1">
+        <v>4992900.0</v>
+      </c>
+      <c r="N10" s="1">
+        <v>0.27</v>
+      </c>
+      <c r="O10">
         <v>1</v>
       </c>
-    </row>
-[...19 lines deleted...]
-      <c r="G9">
+      <c r="Z10" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="11" spans="1:26">
+      <c r="A11" t="s">
+        <v>59</v>
+      </c>
+      <c r="B11" s="1">
+        <v>387000000.0</v>
+      </c>
+      <c r="C11" s="1">
+        <v>99.441</v>
+      </c>
+      <c r="D11" s="1">
+        <v>99.3675612</v>
+      </c>
+      <c r="E11" t="s">
+        <v>8</v>
+      </c>
+      <c r="F11">
         <v>1.0</v>
       </c>
-      <c r="H9" s="1">
-[...23 lines deleted...]
-      <c r="P9">
+      <c r="G11" s="1">
+        <v>384552461.84</v>
+      </c>
+      <c r="H11" s="1">
+        <v>284208.16</v>
+      </c>
+      <c r="I11" s="1">
+        <v>0.073906212598439</v>
+      </c>
+      <c r="J11">
+        <v>0.0</v>
+      </c>
+      <c r="K11">
+        <v>0.0</v>
+      </c>
+      <c r="L11" s="1">
+        <v>384836670.0</v>
+      </c>
+      <c r="M11" s="1">
+        <v>384836670.0</v>
+      </c>
+      <c r="N11" s="1">
+        <v>20.74</v>
+      </c>
+      <c r="O11">
         <v>1</v>
       </c>
-    </row>
-[...19 lines deleted...]
-      <c r="G10">
+      <c r="Z11" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="12" spans="1:26">
+      <c r="A12" t="s">
+        <v>61</v>
+      </c>
+      <c r="B12" s="1">
+        <v>180000000.0</v>
+      </c>
+      <c r="C12" s="1">
+        <v>99.627</v>
+      </c>
+      <c r="D12" s="1">
+        <v>99.43075821</v>
+      </c>
+      <c r="E12" t="s">
+        <v>8</v>
+      </c>
+      <c r="F12">
         <v>1.0</v>
       </c>
-      <c r="H10" s="1">
-[...23 lines deleted...]
-      <c r="P10">
+      <c r="G12" s="1">
+        <v>178975364.77</v>
+      </c>
+      <c r="H12" s="1">
+        <v>353235.23</v>
+      </c>
+      <c r="I12" s="1">
+        <v>0.19736528010653</v>
+      </c>
+      <c r="J12">
+        <v>0.0</v>
+      </c>
+      <c r="K12">
+        <v>0.0</v>
+      </c>
+      <c r="L12" s="1">
+        <v>179328600.0</v>
+      </c>
+      <c r="M12" s="1">
+        <v>179328600.0</v>
+      </c>
+      <c r="N12" s="1">
+        <v>9.66</v>
+      </c>
+      <c r="O12">
         <v>1</v>
       </c>
-    </row>
-[...19 lines deleted...]
-      <c r="G11">
+      <c r="Z12" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="13" spans="1:26">
+      <c r="A13" t="s">
+        <v>63</v>
+      </c>
+      <c r="B13" s="1">
+        <v>164000000.0</v>
+      </c>
+      <c r="C13" s="1">
+        <v>99.813</v>
+      </c>
+      <c r="D13" s="1">
+        <v>99.39176656</v>
+      </c>
+      <c r="E13" t="s">
+        <v>8</v>
+      </c>
+      <c r="F13">
         <v>1.0</v>
       </c>
-      <c r="H11" s="1">
-[...20 lines deleted...]
-      <c r="O11" s="1">
+      <c r="G13" s="1">
+        <v>163002497.16</v>
+      </c>
+      <c r="H13" s="1">
+        <v>690822.84</v>
+      </c>
+      <c r="I13" s="1">
+        <v>0.42381120046394</v>
+      </c>
+      <c r="J13">
+        <v>0.0</v>
+      </c>
+      <c r="K13">
+        <v>0.0</v>
+      </c>
+      <c r="L13" s="1">
+        <v>163693320.0</v>
+      </c>
+      <c r="M13" s="1">
+        <v>163693320.0</v>
+      </c>
+      <c r="N13" s="1">
+        <v>8.82</v>
+      </c>
+      <c r="O13">
+        <v>1</v>
+      </c>
+      <c r="Z13" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="14" spans="1:26">
+      <c r="A14" t="s">
+        <v>65</v>
+      </c>
+      <c r="B14" s="1">
+        <v>28000000.0</v>
+      </c>
+      <c r="C14" s="1">
+        <v>99.583</v>
+      </c>
+      <c r="D14" s="1">
+        <v>99.43221718</v>
+      </c>
+      <c r="E14" t="s">
+        <v>8</v>
+      </c>
+      <c r="F14">
         <v>1.0</v>
       </c>
-      <c r="P11">
+      <c r="G14" s="1">
+        <v>27841020.81</v>
+      </c>
+      <c r="H14" s="1">
+        <v>42219.19</v>
+      </c>
+      <c r="I14" s="1">
+        <v>0.15164382903961</v>
+      </c>
+      <c r="J14">
+        <v>0.0</v>
+      </c>
+      <c r="K14">
+        <v>0.0</v>
+      </c>
+      <c r="L14" s="1">
+        <v>27883240.0</v>
+      </c>
+      <c r="M14" s="1">
+        <v>27883240.0</v>
+      </c>
+      <c r="N14" s="1">
+        <v>1.5</v>
+      </c>
+      <c r="O14">
         <v>1</v>
       </c>
-    </row>
-[...19 lines deleted...]
-      <c r="G12">
+      <c r="Z14" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="15" spans="1:26">
+      <c r="A15" t="s">
+        <v>67</v>
+      </c>
+      <c r="B15" s="1">
+        <v>-532274482.58</v>
+      </c>
+      <c r="C15" s="1">
+        <v>7.92053699</v>
+      </c>
+      <c r="D15" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E15" t="s">
+        <v>8</v>
+      </c>
+      <c r="F15">
         <v>1.0</v>
       </c>
-      <c r="H12" s="1">
-[...23 lines deleted...]
-      <c r="P12">
+      <c r="G15" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H15" s="1">
+        <v>-42158997.28</v>
+      </c>
+      <c r="I15" s="1">
+        <v>0</v>
+      </c>
+      <c r="J15">
+        <v>0.0</v>
+      </c>
+      <c r="K15">
+        <v>0.0</v>
+      </c>
+      <c r="L15" s="1">
+        <v>-42158997.28</v>
+      </c>
+      <c r="M15" s="1">
+        <v>-42158997.28</v>
+      </c>
+      <c r="N15" s="1">
+        <v>-2.27</v>
+      </c>
+      <c r="O15">
         <v>1</v>
       </c>
-    </row>
-[...19 lines deleted...]
-      <c r="G13">
+      <c r="Z15" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="16" spans="1:26">
+      <c r="A16" t="s">
+        <v>69</v>
+      </c>
+      <c r="B16" s="1">
+        <v>-91554511.12</v>
+      </c>
+      <c r="C16" s="1">
+        <v>7.91446704</v>
+      </c>
+      <c r="D16" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E16" t="s">
+        <v>8</v>
+      </c>
+      <c r="F16">
         <v>1.0</v>
       </c>
-      <c r="H13" s="1">
-[...23 lines deleted...]
-      <c r="P13">
+      <c r="G16" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H16" s="1">
+        <v>-7246051.61</v>
+      </c>
+      <c r="I16" s="1">
+        <v>0</v>
+      </c>
+      <c r="J16">
+        <v>0.0</v>
+      </c>
+      <c r="K16">
+        <v>0.0</v>
+      </c>
+      <c r="L16" s="1">
+        <v>-7246051.61</v>
+      </c>
+      <c r="M16" s="1">
+        <v>-7246051.61</v>
+      </c>
+      <c r="N16" s="1">
+        <v>-0.39</v>
+      </c>
+      <c r="O16">
         <v>1</v>
       </c>
-    </row>
-[...19 lines deleted...]
-      <c r="G14">
+      <c r="Z16" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="17" spans="1:26">
+      <c r="A17" t="s">
+        <v>71</v>
+      </c>
+      <c r="B17" s="1">
+        <v>-529277429.72</v>
+      </c>
+      <c r="C17" s="1">
+        <v>7.92036195</v>
+      </c>
+      <c r="D17" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E17" t="s">
+        <v>8</v>
+      </c>
+      <c r="F17">
         <v>1.0</v>
       </c>
-      <c r="H14" s="1">
-[...23 lines deleted...]
-      <c r="P14">
+      <c r="G17" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H17" s="1">
+        <v>-41920688.15</v>
+      </c>
+      <c r="I17" s="1">
+        <v>0</v>
+      </c>
+      <c r="J17">
+        <v>0.0</v>
+      </c>
+      <c r="K17">
+        <v>0.0</v>
+      </c>
+      <c r="L17" s="1">
+        <v>-41920688.15</v>
+      </c>
+      <c r="M17" s="1">
+        <v>-41920688.15</v>
+      </c>
+      <c r="N17" s="1">
+        <v>-2.26</v>
+      </c>
+      <c r="O17">
         <v>1</v>
       </c>
-    </row>
-[...19 lines deleted...]
-      <c r="G15">
+      <c r="Z17" t="s">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="18" spans="1:26">
+      <c r="A18" t="s">
+        <v>73</v>
+      </c>
+      <c r="B18" s="1">
+        <v>-460318468.09</v>
+      </c>
+      <c r="C18" s="1">
+        <v>7.92638934</v>
+      </c>
+      <c r="D18" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E18" t="s">
+        <v>8</v>
+      </c>
+      <c r="F18">
         <v>1.0</v>
       </c>
-      <c r="H15" s="1">
-[...5 lines deleted...]
-      <c r="J15" s="1">
+      <c r="G18" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H18" s="1">
+        <v>-36486633.98</v>
+      </c>
+      <c r="I18" s="1">
         <v>0</v>
       </c>
-      <c r="K15">
-[...14 lines deleted...]
-      <c r="P15">
+      <c r="J18">
+        <v>0.0</v>
+      </c>
+      <c r="K18">
+        <v>0.0</v>
+      </c>
+      <c r="L18" s="1">
+        <v>-36486633.98</v>
+      </c>
+      <c r="M18" s="1">
+        <v>-36486633.98</v>
+      </c>
+      <c r="N18" s="1">
+        <v>-1.97</v>
+      </c>
+      <c r="O18">
         <v>1</v>
       </c>
-    </row>
-[...19 lines deleted...]
-      <c r="G16">
+      <c r="Z18" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="19" spans="1:26">
+      <c r="A19" t="s">
+        <v>75</v>
+      </c>
+      <c r="B19" s="1">
+        <v>-115893310.59</v>
+      </c>
+      <c r="C19" s="1">
+        <v>7.92036195</v>
+      </c>
+      <c r="D19" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E19" t="s">
+        <v>8</v>
+      </c>
+      <c r="F19">
         <v>1.0</v>
       </c>
-      <c r="H16" s="1">
-[...5 lines deleted...]
-      <c r="J16" s="1">
+      <c r="G19" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H19" s="1">
+        <v>-9179169.67</v>
+      </c>
+      <c r="I19" s="1">
         <v>0</v>
       </c>
-      <c r="K16">
-[...14 lines deleted...]
-      <c r="P16">
+      <c r="J19">
+        <v>0.0</v>
+      </c>
+      <c r="K19">
+        <v>0.0</v>
+      </c>
+      <c r="L19" s="1">
+        <v>-9179169.67</v>
+      </c>
+      <c r="M19" s="1">
+        <v>-9179169.67</v>
+      </c>
+      <c r="N19" s="1">
+        <v>-0.49</v>
+      </c>
+      <c r="O19">
         <v>1</v>
       </c>
-    </row>
-[...19 lines deleted...]
-      <c r="G17">
+      <c r="Z19" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="20" spans="1:26">
+      <c r="A20" t="s">
+        <v>77</v>
+      </c>
+      <c r="B20" s="1">
+        <v>-314720863.79</v>
+      </c>
+      <c r="C20" s="1">
+        <v>7.92053698</v>
+      </c>
+      <c r="D20" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E20" t="s">
+        <v>8</v>
+      </c>
+      <c r="F20">
         <v>1.0</v>
       </c>
-      <c r="H17" s="1">
-[...5 lines deleted...]
-      <c r="J17" s="1">
+      <c r="G20" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H20" s="1">
+        <v>-24927582.4</v>
+      </c>
+      <c r="I20" s="1">
         <v>0</v>
       </c>
-      <c r="K17">
-[...14 lines deleted...]
-      <c r="P17">
+      <c r="J20">
+        <v>0.0</v>
+      </c>
+      <c r="K20">
+        <v>0.0</v>
+      </c>
+      <c r="L20" s="1">
+        <v>-24927582.4</v>
+      </c>
+      <c r="M20" s="1">
+        <v>-24927582.4</v>
+      </c>
+      <c r="N20" s="1">
+        <v>-1.34</v>
+      </c>
+      <c r="O20">
         <v>1</v>
       </c>
-    </row>
-[...19 lines deleted...]
-      <c r="G18">
+      <c r="Z20" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="21" spans="1:26">
+      <c r="A21" t="s">
+        <v>79</v>
+      </c>
+      <c r="B21" s="1">
+        <v>-493006120.35</v>
+      </c>
+      <c r="C21" s="1">
+        <v>7.92053698</v>
+      </c>
+      <c r="D21" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E21" t="s">
+        <v>8</v>
+      </c>
+      <c r="F21">
         <v>1.0</v>
       </c>
-      <c r="H18" s="1">
-[...5 lines deleted...]
-      <c r="J18" s="1">
+      <c r="G21" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H21" s="1">
+        <v>-39048732.08</v>
+      </c>
+      <c r="I21" s="1">
         <v>0</v>
       </c>
-      <c r="K18">
-[...14 lines deleted...]
-      <c r="P18">
+      <c r="J21">
+        <v>0.0</v>
+      </c>
+      <c r="K21">
+        <v>0.0</v>
+      </c>
+      <c r="L21" s="1">
+        <v>-39048732.08</v>
+      </c>
+      <c r="M21" s="1">
+        <v>-39048732.08</v>
+      </c>
+      <c r="N21" s="1">
+        <v>-2.1</v>
+      </c>
+      <c r="O21">
         <v>1</v>
       </c>
-    </row>
-[...101 lines deleted...]
-      <c r="A21" t="s">
+      <c r="Z21" t="s">
         <v>78</v>
-      </c>
-[...43 lines deleted...]
-        <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">