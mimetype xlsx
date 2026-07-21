--- v0 (2026-05-29)
+++ v1 (2026-07-21)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="178">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="180">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>C</t>
   </si>
   <si>
     <t>FR0000011074</t>
   </si>
   <si>
@@ -151,447 +151,453 @@
   <si>
     <t>Ofi Invest ESG Liquidités PART C/D</t>
   </si>
   <si>
     <t>IT0004176001</t>
   </si>
   <si>
     <t>PRYSMIAN</t>
   </si>
   <si>
     <t>FR0000073272</t>
   </si>
   <si>
     <t>SAFRAN SA</t>
   </si>
   <si>
     <t>SE0000115446</t>
   </si>
   <si>
     <t>VOLVO CLASS B</t>
   </si>
   <si>
     <t>SEK</t>
   </si>
   <si>
-    <t>OVCT01723124</t>
-[...2 lines deleted...]
-    <t>EUR/GBP 19/03/26</t>
+    <t>OVCT01737424</t>
+  </si>
+  <si>
+    <t>EUR/GBP 21/05/26</t>
   </si>
   <si>
     <t>GBP</t>
   </si>
   <si>
-    <t>-6 089.33</t>
-[...11 lines deleted...]
-    <t>EUR/USD 19/03/26</t>
+    <t>-5 654.61</t>
+  </si>
+  <si>
+    <t>OVCT01737421</t>
+  </si>
+  <si>
+    <t>EUR/SEK 21/05/26</t>
+  </si>
+  <si>
+    <t>OVCT01737419</t>
+  </si>
+  <si>
+    <t>EUR/USD 21/05/26</t>
   </si>
   <si>
     <t>USD</t>
   </si>
   <si>
-    <t>-36 885.51</t>
+    <t>-36 547.95</t>
   </si>
   <si>
     <t>FR0013521085</t>
   </si>
   <si>
     <t>ACCOR SA 0.7 07/12/2027</t>
   </si>
   <si>
-    <t>4 540.42</t>
+    <t>7 475.08</t>
   </si>
   <si>
     <t>XS2982266343</t>
   </si>
   <si>
     <t>AIRBUS / CITIGROUP 0.8 05/02/2030</t>
   </si>
   <si>
-    <t>2 849.32</t>
+    <t>8 438.36</t>
   </si>
   <si>
     <t>XS3239565701</t>
   </si>
   <si>
     <t>BARCLAYS BANK PLC Z 20/01/2031</t>
   </si>
   <si>
     <t>XS2465773070</t>
   </si>
   <si>
     <t>BE SEMICONDUCTOR IND. 1.875 06/04/2029</t>
   </si>
   <si>
-    <t>19 059.07</t>
+    <t>2 177.25</t>
   </si>
   <si>
     <t>FR0014010U53</t>
   </si>
   <si>
     <t>CARA OBLIGATIONS SAS 1.5 01/12/2030</t>
   </si>
   <si>
-    <t>13 610.96</t>
+    <t>21 156.16</t>
   </si>
   <si>
     <t>XS2257580857</t>
   </si>
   <si>
     <t>CELLNEX TELECOM SA 0.75 20/11/2031</t>
   </si>
   <si>
-    <t>4 656.16</t>
+    <t>6 961.64</t>
   </si>
   <si>
     <t>XS2630795404</t>
   </si>
   <si>
     <t>DAVIDE CAMPARI / LAGFIN 3.5 08/06/2028</t>
   </si>
   <si>
-    <t>12 259.62</t>
+    <t>19 615.38</t>
   </si>
   <si>
     <t>XS2740429589</t>
   </si>
   <si>
     <t>DAVIDE CAMPARI MILANO NV 2.375 17/01/2029</t>
   </si>
   <si>
-    <t>4 428.52</t>
+    <t>9 447.51</t>
   </si>
   <si>
     <t>DE000A30V5R1</t>
   </si>
   <si>
     <t>DELIVERY HERO SE 3.25 21/02/2030</t>
   </si>
   <si>
-    <t>2 693.37</t>
+    <t>16 429.56</t>
   </si>
   <si>
     <t>DE000A4DFHZ5</t>
   </si>
   <si>
     <t>DEUTSCHE LUFTHANSA AG Z 10/09/2032</t>
   </si>
   <si>
     <t>XS2339426004</t>
   </si>
   <si>
     <t>DIASORIN SPA Z 05/05/2028</t>
   </si>
   <si>
     <t>FR001400AFJ9</t>
   </si>
   <si>
     <t>ELIS SA 2.25 22/09/2029</t>
   </si>
   <si>
-    <t>12 982.19</t>
+    <t>17 069.18</t>
   </si>
   <si>
     <t>XS2637952610</t>
   </si>
   <si>
     <t>ENI SPA 2.95 14/09/2030</t>
   </si>
   <si>
-    <t>43 967.12</t>
+    <t>57 157.26</t>
   </si>
   <si>
     <t>IT0006769316</t>
   </si>
   <si>
     <t>EURONEXT NV 1.5 30/05/2032</t>
   </si>
   <si>
-    <t>9 554.79</t>
+    <t>14 794.52</t>
   </si>
   <si>
     <t>DE000A352B25</t>
   </si>
   <si>
     <t>EVONIK / RAG-STIFTUNG 2.25 28/11/2030</t>
   </si>
   <si>
-    <t>29 523.48</t>
+    <t>45 372.93</t>
   </si>
   <si>
     <t>FR00140112G1</t>
   </si>
   <si>
     <t>EXAIL TECHNOLOGIES PERP</t>
   </si>
   <si>
-    <t>60 527.47</t>
+    <t>8 655.74</t>
   </si>
   <si>
     <t>XS3168182692</t>
   </si>
   <si>
     <t>FERROVIAL SE 0.75 20/05/2031</t>
   </si>
   <si>
-    <t>6 222.92</t>
+    <t>9 243.75</t>
   </si>
   <si>
     <t>XS2557565830</t>
   </si>
   <si>
     <t>IBERDROLA FINANZAS SAU 0.8 07/12/2027</t>
   </si>
   <si>
-    <t>7 182.42</t>
+    <t>11 441.76</t>
   </si>
   <si>
     <t>XS3034368806</t>
   </si>
   <si>
     <t>IBERDROLA FINANZAS SAU 1.5 27/03/2030</t>
   </si>
   <si>
-    <t>18 710.96</t>
+    <t>3 217.81</t>
   </si>
   <si>
     <t>XS3041309207</t>
   </si>
   <si>
     <t>JPMORGAN CHASE FINANCIAL COMPANY L 0.5 27/03/2030</t>
   </si>
   <si>
-    <t>15 536.11</t>
+    <t>1 227.78</t>
   </si>
   <si>
     <t>DE000A3L21D1</t>
   </si>
   <si>
     <t>LEG PROPERTIES BV 1 04/09/2030</t>
   </si>
   <si>
-    <t>28 602.74</t>
+    <t>7 945.21</t>
   </si>
   <si>
     <t>FR0014010NZ3</t>
   </si>
   <si>
     <t>LEGRAND SA 1.5 23/06/2033</t>
   </si>
   <si>
-    <t>12 980.77</t>
+    <t>22 438.19</t>
   </si>
   <si>
     <t>XS2782912518</t>
   </si>
   <si>
     <t>LVMH / CITIGROUP 1 09/04/2029</t>
   </si>
   <si>
-    <t>21 830.14</t>
+    <t>1 183.56</t>
   </si>
   <si>
     <t>DE000A46Z7S3</t>
   </si>
   <si>
     <t>MTU AERO ENGINES AG Z 15/07/2033</t>
   </si>
   <si>
     <t>XS2305842903</t>
   </si>
   <si>
     <t>NEXI SPA Z 24/02/2028</t>
   </si>
   <si>
     <t>XS2763018889</t>
   </si>
   <si>
     <t>PHARMING GROUP NV 4.5 25/04/2029</t>
   </si>
   <si>
-    <t>38 169.86</t>
+    <t>53 260.27</t>
   </si>
   <si>
     <t>DE000A4EF8U1</t>
   </si>
   <si>
     <t>QIAGEN NV 2 04/09/2032</t>
   </si>
   <si>
-    <t>67 756.42</t>
+    <t>18 531.13</t>
   </si>
   <si>
     <t>DE000A3L06J9</t>
   </si>
   <si>
     <t>QIAGEN NV 2.5 10/09/2031</t>
   </si>
   <si>
-    <t>30 281.54</t>
+    <t>7 693.24</t>
   </si>
   <si>
     <t>DE000A4D9G75</t>
   </si>
   <si>
     <t>REDCARE PHARMACY NV 1.75 16/04/2032</t>
   </si>
   <si>
-    <t>19 849.32</t>
+    <t>1 006.85</t>
   </si>
   <si>
     <t>FR001400NF10</t>
   </si>
   <si>
     <t>REMY COINTREAU / ORPAR 2 07/02/2031</t>
   </si>
   <si>
-    <t>4 208.22</t>
+    <t>13 150.68</t>
   </si>
   <si>
     <t>XS2677538493</t>
   </si>
   <si>
     <t>SAIPEM SPA 2.875 11/09/2029</t>
   </si>
   <si>
-    <t>16 487.57</t>
+    <t>4 031.25</t>
   </si>
   <si>
     <t>DE000A460P02</t>
   </si>
   <si>
     <t>SALZGITTER AG 2.875 22/10/2032</t>
   </si>
   <si>
-    <t>39 057.53</t>
-[...1 lines deleted...]
-  <si>
     <t>FR0014012R72</t>
   </si>
   <si>
     <t>SCHNEIDER ELECTRIC SE 1.25 23/09/2033</t>
   </si>
   <si>
-    <t>22 237.57</t>
+    <t>4 211.96</t>
   </si>
   <si>
     <t>FR001400R1R6</t>
   </si>
   <si>
     <t>SCHNEIDER ELECTRIC SE 1.625 28/06/2031</t>
   </si>
   <si>
-    <t>14 469.18</t>
+    <t>25 821.92</t>
   </si>
   <si>
     <t>FR001400M9F9</t>
   </si>
   <si>
     <t>SCHNEIDER ELECTRIC SE 1.97 27/11/2030</t>
   </si>
   <si>
-    <t>20 897.24</t>
+    <t>31 998.90</t>
   </si>
   <si>
     <t>XS3266589525</t>
   </si>
   <si>
     <t>SNAM SPA 1.75 14/01/2031</t>
   </si>
   <si>
-    <t>8 353.59</t>
+    <t>17 229.28</t>
   </si>
   <si>
     <t>FR001400F2K3</t>
   </si>
   <si>
     <t>SPIE SA 2 17/01/2028</t>
   </si>
   <si>
-    <t>4 972.38</t>
+    <t>10 607.73</t>
   </si>
   <si>
     <t>XS2725834043</t>
   </si>
   <si>
     <t>STILLWATER MINING COMPANY 4.25 28/11/2028</t>
   </si>
   <si>
-    <t>20 611.18</t>
+    <t>31 824.37</t>
   </si>
   <si>
     <t>XS2211997239</t>
   </si>
   <si>
     <t>STMICROELECTRONICS NV Z 04/08/2027</t>
   </si>
   <si>
     <t>FR001400XE50</t>
   </si>
   <si>
     <t>VINCI SA 0.7 18/02/2030</t>
   </si>
   <si>
-    <t>1 256.91</t>
+    <t>6 187.85</t>
+  </si>
+  <si>
+    <t>FR0014016PI1</t>
+  </si>
+  <si>
+    <t>VINCI SA 0.75 04/03/2031</t>
+  </si>
+  <si>
+    <t>2 445.65</t>
   </si>
   <si>
     <t>AT0000A33R11</t>
   </si>
   <si>
     <t>VOESTALPINE AG 2.75 28/04/2028</t>
   </si>
   <si>
-    <t>23 798.08</t>
+    <t>33 430.63</t>
   </si>
   <si>
     <t>DE000A4DFHL5</t>
   </si>
   <si>
     <t>VONOVIA SE 0.875 20/05/2032</t>
   </si>
   <si>
-    <t>8 962.71</t>
+    <t>13 400.55</t>
   </si>
   <si>
     <t>XS2339232147</t>
   </si>
   <si>
     <t>WH SMITH PLC 1.625 07/05/2026</t>
   </si>
   <si>
-    <t>17 195.21</t>
+    <t>24 989.93</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -955,241 +961,241 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
-        <v>880323.9137</v>
+        <v>878741.5845</v>
       </c>
       <c r="D2">
-        <v>96.92</v>
+        <v>96.19</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>85320999.5</v>
+        <v>84531316.28</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>85320999.5</v>
+        <v>84531316.28</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
         <v>1162695.0</v>
       </c>
       <c r="D3">
-        <v>91.3</v>
+        <v>90.62</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>106165113.61</v>
+        <v>105372656.69</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>106165113.61</v>
+        <v>105372656.69</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="1">
         <v>1.0</v>
       </c>
       <c r="D4">
-        <v>127.78</v>
+        <v>126.9</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>127.78</v>
+        <v>126.9</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>127.78</v>
+        <v>126.9</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
         <v>13</v>
       </c>
       <c r="B5" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="1">
-        <v>2353.6246</v>
+        <v>3066.8304</v>
       </c>
       <c r="D5">
-        <v>115.54</v>
+        <v>114.59</v>
       </c>
       <c r="E5" t="s">
         <v>8</v>
       </c>
       <c r="F5">
-        <v>271939.92</v>
+        <v>351453.15</v>
       </c>
       <c r="G5" t="s">
         <v>8</v>
       </c>
       <c r="H5">
-        <v>271939.92</v>
+        <v>351453.15</v>
       </c>
       <c r="I5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" t="s">
         <v>15</v>
       </c>
       <c r="B6" t="s">
         <v>16</v>
       </c>
       <c r="C6" s="1">
         <v>1.0</v>
       </c>
       <c r="D6">
-        <v>123.72</v>
+        <v>122.87</v>
       </c>
       <c r="E6" t="s">
         <v>8</v>
       </c>
       <c r="F6">
-        <v>123.72</v>
+        <v>122.87</v>
       </c>
       <c r="G6" t="s">
         <v>8</v>
       </c>
       <c r="H6">
-        <v>123.72</v>
+        <v>122.87</v>
       </c>
       <c r="I6" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="7" spans="1:14">
       <c r="A7" t="s">
         <v>17</v>
       </c>
       <c r="B7" t="s">
         <v>18</v>
       </c>
       <c r="C7" s="1">
         <v>211.0</v>
       </c>
       <c r="D7">
-        <v>108.07</v>
+        <v>107.22</v>
       </c>
       <c r="E7" t="s">
         <v>8</v>
       </c>
       <c r="F7">
-        <v>22803.82</v>
+        <v>22625.47</v>
       </c>
       <c r="G7" t="s">
         <v>8</v>
       </c>
       <c r="H7">
-        <v>22803.82</v>
+        <v>22625.47</v>
       </c>
       <c r="I7" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P52"/>
+  <dimension ref="A1:P53"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O52" sqref="O52"/>
+      <selection activeCell="O53" sqref="O53"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>19</v>
       </c>
       <c r="B1" t="s">
         <v>20</v>
       </c>
       <c r="C1" t="s">
         <v>21</v>
       </c>
       <c r="D1" t="s">
         <v>22</v>
       </c>
       <c r="E1" t="s">
         <v>23</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>24</v>
@@ -1211,2586 +1217,2636 @@
       </c>
       <c r="M1" t="s">
         <v>30</v>
       </c>
       <c r="N1" t="s">
         <v>31</v>
       </c>
       <c r="O1" t="s">
         <v>32</v>
       </c>
       <c r="P1" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>34</v>
       </c>
       <c r="B2" t="s">
         <v>35</v>
       </c>
       <c r="C2" s="1">
         <v>21000.0</v>
       </c>
       <c r="D2" s="1">
-        <v>192.6</v>
+        <v>196.7</v>
       </c>
       <c r="E2" s="1">
         <v>101.4651857143</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
         <v>1.0</v>
       </c>
       <c r="H2" s="1">
         <v>2130768.9</v>
       </c>
       <c r="I2" s="1">
-        <v>1913831.1</v>
+        <v>1999931.1</v>
       </c>
       <c r="J2" s="1">
-        <v>89.818802029634</v>
+        <v>93.859596880732</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>4044600.0</v>
+        <v>4130700.0</v>
       </c>
       <c r="N2" s="1">
-        <v>4044600.0</v>
+        <v>4130700.0</v>
       </c>
       <c r="O2" s="1">
-        <v>2.11</v>
+        <v>2.17</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>36</v>
       </c>
       <c r="B3" t="s">
         <v>37</v>
       </c>
       <c r="C3" s="1">
-        <v>2024.0</v>
+        <v>1441.0</v>
       </c>
       <c r="D3" s="1">
-        <v>4778.97</v>
+        <v>4793.7</v>
       </c>
       <c r="E3" s="1">
-        <v>4771.8263586957</v>
+        <v>4774.4775850104</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
         <v>1.0</v>
       </c>
       <c r="H3" s="1">
-        <v>9658176.55</v>
+        <v>6880022.2</v>
       </c>
       <c r="I3" s="1">
-        <v>14458.73</v>
+        <v>27699.5</v>
       </c>
       <c r="J3" s="1">
-        <v>0.14970455266735</v>
+        <v>0.40260771251581</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
       <c r="M3" s="1">
-        <v>9672635.28</v>
+        <v>6907721.7</v>
       </c>
       <c r="N3" s="1">
-        <v>9672635.28</v>
+        <v>6907721.7</v>
       </c>
       <c r="O3" s="1">
-        <v>5.04</v>
+        <v>3.63</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>38</v>
       </c>
       <c r="B4" t="s">
         <v>39</v>
       </c>
       <c r="C4" s="1">
         <v>40000.0</v>
       </c>
       <c r="D4" s="1">
-        <v>102.5</v>
+        <v>119.3</v>
       </c>
       <c r="E4" s="1">
         <v>40.2355</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
         <v>1.0</v>
       </c>
       <c r="H4" s="1">
         <v>1609420.0</v>
       </c>
       <c r="I4" s="1">
-        <v>2490580.0</v>
+        <v>3162580.0</v>
       </c>
       <c r="J4" s="1">
-        <v>154.75015844217</v>
+        <v>196.50433075269</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4" s="1">
-        <v>4100000.0</v>
+        <v>4772000.0</v>
       </c>
       <c r="N4" s="1">
-        <v>4100000.0</v>
+        <v>4772000.0</v>
       </c>
       <c r="O4" s="1">
-        <v>2.14</v>
+        <v>2.51</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>40</v>
       </c>
       <c r="B5" t="s">
         <v>41</v>
       </c>
       <c r="C5" s="1">
         <v>5000.0</v>
       </c>
       <c r="D5" s="1">
-        <v>340.0</v>
+        <v>282.4</v>
       </c>
       <c r="E5" s="1">
         <v>251.537302</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
       <c r="G5">
         <v>1.0</v>
       </c>
       <c r="H5" s="1">
         <v>1257686.51</v>
       </c>
       <c r="I5" s="1">
-        <v>442313.49</v>
+        <v>154313.49</v>
       </c>
       <c r="J5" s="1">
-        <v>35.168818817974</v>
+        <v>12.269630688811</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5" s="1">
-        <v>1700000.0</v>
+        <v>1412000.0</v>
       </c>
       <c r="N5" s="1">
-        <v>1700000.0</v>
+        <v>1412000.0</v>
       </c>
       <c r="O5" s="1">
-        <v>0.89</v>
+        <v>0.74</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>42</v>
       </c>
       <c r="B6" t="s">
         <v>43</v>
       </c>
       <c r="C6" s="1">
         <v>50000.0</v>
       </c>
       <c r="D6" s="1">
-        <v>351.8</v>
+        <v>320.1</v>
       </c>
       <c r="E6" s="1">
         <v>253.272567</v>
       </c>
       <c r="F6" t="s">
         <v>44</v>
       </c>
       <c r="G6">
-        <v>10.65</v>
+        <v>10.76</v>
       </c>
       <c r="H6" s="1">
         <v>1121568.36</v>
       </c>
       <c r="I6" s="1">
-        <v>529609.71</v>
+        <v>365677.84</v>
       </c>
       <c r="J6" s="1">
-        <v>47.220457431592</v>
+        <v>32.604150851759</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
         <v>0.0</v>
       </c>
       <c r="M6" s="1">
-        <v>1651178.07</v>
+        <v>1487246.2</v>
       </c>
       <c r="N6" s="1">
-        <v>1651178.07</v>
+        <v>1487246.2</v>
       </c>
       <c r="O6" s="1">
-        <v>0.86</v>
+        <v>0.78</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>45</v>
       </c>
       <c r="B7" t="s">
         <v>46</v>
       </c>
       <c r="C7" s="1">
-        <v>3292729.24</v>
+        <v>3343922.8</v>
       </c>
       <c r="D7" s="1">
-        <v>1.13766101</v>
+        <v>1.14791894</v>
       </c>
       <c r="E7" s="1">
-        <v>1.1451933386</v>
+        <v>1.1543118736</v>
       </c>
       <c r="F7" t="s">
         <v>47</v>
       </c>
       <c r="G7">
-        <v>0.88</v>
+        <v>0.87</v>
       </c>
       <c r="H7" s="1">
         <v>0.0</v>
       </c>
       <c r="I7" s="1">
-        <v>21657.39</v>
+        <v>18519.66</v>
       </c>
       <c r="J7" s="1">
         <v>0</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7" t="s">
         <v>48</v>
       </c>
       <c r="M7" s="1">
-        <v>27746.72</v>
+        <v>24174.27</v>
       </c>
       <c r="N7" s="1">
-        <v>21657.39</v>
+        <v>18519.66</v>
       </c>
       <c r="O7" s="1">
         <v>0.01</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>49</v>
       </c>
       <c r="B8" t="s">
         <v>50</v>
       </c>
       <c r="C8" s="1">
-        <v>1430726.57</v>
+        <v>1498867.42</v>
       </c>
       <c r="D8" s="1">
-        <v>0.09387448</v>
+        <v>0.09293633</v>
       </c>
       <c r="E8" s="1">
-        <v>0.0933430028</v>
+        <v>0.0935768557</v>
       </c>
       <c r="F8" t="s">
         <v>44</v>
       </c>
       <c r="G8">
-        <v>10.65</v>
+        <v>10.76</v>
       </c>
       <c r="H8" s="1">
         <v>0.0</v>
       </c>
       <c r="I8" s="1">
-        <v>-8146.26</v>
+        <v>10259.54</v>
       </c>
       <c r="J8" s="1">
         <v>0</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
-        <v>132.36</v>
+        <v>248.27</v>
       </c>
       <c r="M8" s="1">
-        <v>-8278.6199999999</v>
+        <v>10011.27</v>
       </c>
       <c r="N8" s="1">
-        <v>-8146.26</v>
+        <v>10259.54</v>
       </c>
       <c r="O8" s="1">
-        <v>0.0</v>
+        <v>0.01</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>51</v>
       </c>
       <c r="B9" t="s">
         <v>52</v>
       </c>
       <c r="C9" s="1">
-        <v>23417077.32</v>
+        <v>21814537.7</v>
       </c>
       <c r="D9" s="1">
-        <v>0.84622908</v>
+        <v>0.84975137</v>
       </c>
       <c r="E9" s="1">
-        <v>0.8463007055</v>
+        <v>0.8651447041</v>
       </c>
       <c r="F9" t="s">
         <v>53</v>
       </c>
       <c r="G9">
         <v>1.18</v>
       </c>
       <c r="H9" s="1">
         <v>0.0</v>
       </c>
       <c r="I9" s="1">
-        <v>88125.44</v>
+        <v>388141.31</v>
       </c>
       <c r="J9" s="1">
         <v>0</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9" t="s">
         <v>54</v>
       </c>
       <c r="M9" s="1">
-        <v>125010.95</v>
+        <v>424689.26</v>
       </c>
       <c r="N9" s="1">
-        <v>88125.44</v>
+        <v>388141.31</v>
       </c>
       <c r="O9" s="1">
-        <v>0.05</v>
+        <v>0.2</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
         <v>55</v>
       </c>
       <c r="B10" t="s">
         <v>56</v>
       </c>
       <c r="C10" s="1">
         <v>60000.0</v>
       </c>
       <c r="D10" s="1">
-        <v>57.895</v>
+        <v>55.202</v>
       </c>
       <c r="E10" s="1">
         <v>53.6332695</v>
       </c>
       <c r="F10" t="s">
         <v>8</v>
       </c>
       <c r="G10">
         <v>1.0</v>
       </c>
       <c r="H10" s="1">
         <v>3217996.17</v>
       </c>
       <c r="I10" s="1">
-        <v>251163.41</v>
+        <v>86648.75</v>
       </c>
       <c r="J10" s="1">
-        <v>7.8049629872617</v>
+        <v>2.6926306130439</v>
       </c>
       <c r="K10">
-        <v>0.16</v>
+        <v>0.26</v>
       </c>
       <c r="L10" t="s">
         <v>57</v>
       </c>
       <c r="M10" s="1">
-        <v>3469159.58</v>
+        <v>3304644.92</v>
       </c>
       <c r="N10" s="1">
-        <v>3473700.0</v>
+        <v>3312120.0</v>
       </c>
       <c r="O10" s="1">
-        <v>1.81</v>
+        <v>1.74</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
         <v>58</v>
       </c>
       <c r="B11" t="s">
         <v>59</v>
       </c>
       <c r="C11" s="1">
         <v>5000000.0</v>
       </c>
       <c r="D11" s="1">
-        <v>106.125</v>
+        <v>104.0</v>
       </c>
       <c r="E11" s="1">
         <v>100.0</v>
       </c>
       <c r="F11" t="s">
         <v>8</v>
       </c>
       <c r="G11">
         <v>1.0</v>
       </c>
       <c r="H11" s="1">
         <v>5000000.0</v>
       </c>
       <c r="I11" s="1">
-        <v>306250.0</v>
+        <v>200000.0</v>
       </c>
       <c r="J11" s="1">
-        <v>6.125</v>
+        <v>4.0</v>
       </c>
       <c r="K11">
-        <v>0.06</v>
+        <v>0.17</v>
       </c>
       <c r="L11" t="s">
         <v>60</v>
       </c>
       <c r="M11" s="1">
-        <v>5306250.0</v>
+        <v>5200000.0</v>
       </c>
       <c r="N11" s="1">
-        <v>5309099.32</v>
+        <v>5208438.36</v>
       </c>
       <c r="O11" s="1">
-        <v>2.77</v>
+        <v>2.74</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
         <v>61</v>
       </c>
       <c r="B12" t="s">
         <v>62</v>
       </c>
       <c r="C12" s="1">
         <v>5400000.0</v>
       </c>
       <c r="D12" s="1">
-        <v>106.267</v>
+        <v>121.749</v>
       </c>
       <c r="E12" s="1">
         <v>100.5</v>
       </c>
       <c r="F12" t="s">
         <v>8</v>
       </c>
       <c r="G12">
         <v>1.0</v>
       </c>
       <c r="H12" s="1">
         <v>5427000.0</v>
       </c>
       <c r="I12" s="1">
-        <v>311418.0</v>
+        <v>1147446.0</v>
       </c>
       <c r="J12" s="1">
-        <v>5.7383084577114</v>
+        <v>21.14328358209</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12" s="1">
-        <v>5738418.0</v>
+        <v>6574446.0</v>
       </c>
       <c r="N12" s="1">
-        <v>5738418.0</v>
+        <v>6574446.0</v>
       </c>
       <c r="O12" s="1">
-        <v>2.99</v>
+        <v>3.46</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
         <v>63</v>
       </c>
       <c r="B13" t="s">
         <v>64</v>
       </c>
       <c r="C13" s="1">
         <v>2500000.0</v>
       </c>
       <c r="D13" s="1">
-        <v>166.5</v>
+        <v>199.759</v>
       </c>
       <c r="E13" s="1">
         <v>110.2</v>
       </c>
       <c r="F13" t="s">
         <v>8</v>
       </c>
       <c r="G13">
         <v>1.0</v>
       </c>
       <c r="H13" s="1">
         <v>2755000.0</v>
       </c>
       <c r="I13" s="1">
-        <v>1407500.0</v>
+        <v>2238975.0</v>
       </c>
       <c r="J13" s="1">
-        <v>51.088929219601</v>
+        <v>81.269509981851</v>
       </c>
       <c r="K13">
-        <v>0.76</v>
+        <v>0.09</v>
       </c>
       <c r="L13" t="s">
         <v>65</v>
       </c>
       <c r="M13" s="1">
-        <v>4162500.0</v>
+        <v>4993975.0</v>
       </c>
       <c r="N13" s="1">
-        <v>4181559.07</v>
+        <v>4996152.25</v>
       </c>
       <c r="O13" s="1">
-        <v>2.18</v>
+        <v>2.63</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
         <v>66</v>
       </c>
       <c r="B14" t="s">
         <v>67</v>
       </c>
       <c r="C14" s="1">
         <v>3600000.0</v>
       </c>
       <c r="D14" s="1">
-        <v>124.534</v>
+        <v>112.943</v>
       </c>
       <c r="E14" s="1">
         <v>100.0</v>
       </c>
       <c r="F14" t="s">
         <v>8</v>
       </c>
       <c r="G14">
         <v>1.0</v>
       </c>
       <c r="H14" s="1">
         <v>3600000.0</v>
       </c>
       <c r="I14" s="1">
-        <v>883224.0</v>
+        <v>465948.0</v>
       </c>
       <c r="J14" s="1">
-        <v>24.534</v>
+        <v>12.943</v>
       </c>
       <c r="K14">
-        <v>0.38</v>
+        <v>0.59</v>
       </c>
       <c r="L14" t="s">
         <v>68</v>
       </c>
       <c r="M14" s="1">
-        <v>4483224.0</v>
+        <v>4065948.0</v>
       </c>
       <c r="N14" s="1">
-        <v>4496834.96</v>
+        <v>4087104.16</v>
       </c>
       <c r="O14" s="1">
-        <v>2.34</v>
+        <v>2.15</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
         <v>69</v>
       </c>
       <c r="B15" t="s">
         <v>70</v>
       </c>
       <c r="C15" s="1">
         <v>2200000.0</v>
       </c>
       <c r="D15" s="1">
-        <v>91.896</v>
+        <v>90.199</v>
       </c>
       <c r="E15" s="1">
         <v>100.0</v>
       </c>
       <c r="F15" t="s">
         <v>8</v>
       </c>
       <c r="G15">
         <v>1.0</v>
       </c>
       <c r="H15" s="1">
         <v>2200000.0</v>
       </c>
       <c r="I15" s="1">
-        <v>-178288.0</v>
+        <v>-215622.0</v>
       </c>
       <c r="J15" s="1">
-        <v>-8.104</v>
+        <v>-9.801</v>
       </c>
       <c r="K15">
-        <v>0.21</v>
+        <v>0.32</v>
       </c>
       <c r="L15" t="s">
         <v>71</v>
       </c>
       <c r="M15" s="1">
-        <v>2021712.0</v>
+        <v>1984378.0</v>
       </c>
       <c r="N15" s="1">
-        <v>2026368.16</v>
+        <v>1991339.64</v>
       </c>
       <c r="O15" s="1">
-        <v>1.06</v>
+        <v>1.05</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
         <v>72</v>
       </c>
       <c r="B16" t="s">
         <v>73</v>
       </c>
       <c r="C16" s="1">
         <v>1500000.0</v>
       </c>
       <c r="D16" s="1">
-        <v>98.75</v>
+        <v>98.649</v>
       </c>
       <c r="E16" s="1">
         <v>100.0</v>
       </c>
       <c r="F16" t="s">
         <v>8</v>
       </c>
       <c r="G16">
         <v>1.0</v>
       </c>
       <c r="H16" s="1">
         <v>1500000.0</v>
       </c>
       <c r="I16" s="1">
-        <v>-18750.0</v>
+        <v>-20265.0</v>
       </c>
       <c r="J16" s="1">
-        <v>-1.25</v>
+        <v>-1.351</v>
       </c>
       <c r="K16">
-        <v>0.82</v>
+        <v>1.31</v>
       </c>
       <c r="L16" t="s">
         <v>74</v>
       </c>
       <c r="M16" s="1">
-        <v>1481250.0</v>
+        <v>1479735.0</v>
       </c>
       <c r="N16" s="1">
-        <v>1493509.62</v>
+        <v>1499350.38</v>
       </c>
       <c r="O16" s="1">
-        <v>0.78</v>
+        <v>0.79</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
         <v>75</v>
       </c>
       <c r="B17" t="s">
         <v>76</v>
       </c>
       <c r="C17" s="1">
         <v>1500000.0</v>
       </c>
       <c r="D17" s="1">
-        <v>98.978</v>
+        <v>97.965</v>
       </c>
       <c r="E17" s="1">
         <v>100.0</v>
       </c>
       <c r="F17" t="s">
         <v>8</v>
       </c>
       <c r="G17">
         <v>1.0</v>
       </c>
       <c r="H17" s="1">
         <v>1500000.0</v>
       </c>
       <c r="I17" s="1">
-        <v>-15330.0</v>
+        <v>-30525.0</v>
       </c>
       <c r="J17" s="1">
-        <v>-1.022</v>
+        <v>-2.035</v>
       </c>
       <c r="K17">
-        <v>0.3</v>
+        <v>0.63</v>
       </c>
       <c r="L17" t="s">
         <v>77</v>
       </c>
       <c r="M17" s="1">
-        <v>1484670.0</v>
+        <v>1469475.0</v>
       </c>
       <c r="N17" s="1">
-        <v>1489098.52</v>
+        <v>1478922.51</v>
       </c>
       <c r="O17" s="1">
         <v>0.78</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
         <v>78</v>
       </c>
       <c r="B18" t="s">
         <v>79</v>
       </c>
       <c r="C18" s="1">
         <v>3000000.0</v>
       </c>
       <c r="D18" s="1">
-        <v>95.907</v>
+        <v>96.16</v>
       </c>
       <c r="E18" s="1">
         <v>96.65</v>
       </c>
       <c r="F18" t="s">
         <v>8</v>
       </c>
       <c r="G18">
         <v>1.0</v>
       </c>
       <c r="H18" s="1">
         <v>2899500.0</v>
       </c>
       <c r="I18" s="1">
-        <v>-22290.0</v>
+        <v>-14700.0</v>
       </c>
       <c r="J18" s="1">
-        <v>-0.76875323331609</v>
+        <v>-0.5069839627522</v>
       </c>
       <c r="K18">
-        <v>0.09</v>
+        <v>0.55</v>
       </c>
       <c r="L18" t="s">
         <v>80</v>
       </c>
       <c r="M18" s="1">
-        <v>2877210.0</v>
+        <v>2884800.0</v>
       </c>
       <c r="N18" s="1">
-        <v>2879903.37</v>
+        <v>2901229.56</v>
       </c>
       <c r="O18" s="1">
-        <v>1.5</v>
+        <v>1.52</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
         <v>81</v>
       </c>
       <c r="B19" t="s">
         <v>82</v>
       </c>
       <c r="C19" s="1">
         <v>4000000.0</v>
       </c>
       <c r="D19" s="1">
-        <v>108.939</v>
+        <v>102.899</v>
       </c>
       <c r="E19" s="1">
         <v>100.0</v>
       </c>
       <c r="F19" t="s">
         <v>8</v>
       </c>
       <c r="G19">
         <v>1.0</v>
       </c>
       <c r="H19" s="1">
         <v>4000000.0</v>
       </c>
       <c r="I19" s="1">
-        <v>357560.0</v>
+        <v>115960.0</v>
       </c>
       <c r="J19" s="1">
-        <v>8.939</v>
+        <v>2.899</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
       <c r="L19">
         <v>0.0</v>
       </c>
       <c r="M19" s="1">
-        <v>4357560.0</v>
+        <v>4115960.0</v>
       </c>
       <c r="N19" s="1">
-        <v>4357560.0</v>
+        <v>4115960.0</v>
       </c>
       <c r="O19" s="1">
-        <v>2.27</v>
+        <v>2.16</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
         <v>83</v>
       </c>
       <c r="B20" t="s">
         <v>84</v>
       </c>
       <c r="C20" s="1">
         <v>3500000.0</v>
       </c>
       <c r="D20" s="1">
-        <v>93.622</v>
+        <v>92.51</v>
       </c>
       <c r="E20" s="1">
         <v>100.0</v>
       </c>
       <c r="F20" t="s">
         <v>8</v>
       </c>
       <c r="G20">
         <v>1.0</v>
       </c>
       <c r="H20" s="1">
         <v>3500000.0</v>
       </c>
       <c r="I20" s="1">
-        <v>-223230.0</v>
+        <v>-262150.0</v>
       </c>
       <c r="J20" s="1">
-        <v>-6.378</v>
+        <v>-7.49</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20">
         <v>0.0</v>
       </c>
       <c r="M20" s="1">
-        <v>3276770.0</v>
+        <v>3237850.0</v>
       </c>
       <c r="N20" s="1">
-        <v>3276770.0</v>
+        <v>3237850.0</v>
       </c>
       <c r="O20" s="1">
-        <v>1.71</v>
+        <v>1.7</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
         <v>85</v>
       </c>
       <c r="B21" t="s">
         <v>86</v>
       </c>
       <c r="C21" s="1">
         <v>1300000.0</v>
       </c>
       <c r="D21" s="1">
-        <v>168.325</v>
+        <v>164.815</v>
       </c>
       <c r="E21" s="1">
         <v>100.0</v>
       </c>
       <c r="F21" t="s">
         <v>8</v>
       </c>
       <c r="G21">
         <v>1.0</v>
       </c>
       <c r="H21" s="1">
         <v>1300000.0</v>
       </c>
       <c r="I21" s="1">
-        <v>888225.0</v>
+        <v>842595.0</v>
       </c>
       <c r="J21" s="1">
-        <v>68.325</v>
+        <v>64.815</v>
       </c>
       <c r="K21">
-        <v>1.0</v>
+        <v>1.31</v>
       </c>
       <c r="L21" t="s">
         <v>87</v>
       </c>
       <c r="M21" s="1">
-        <v>2188225.0</v>
+        <v>2142595.0</v>
       </c>
       <c r="N21" s="1">
-        <v>2201207.19</v>
+        <v>2159664.18</v>
       </c>
       <c r="O21" s="1">
-        <v>1.15</v>
+        <v>1.14</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
         <v>88</v>
       </c>
       <c r="B22" t="s">
         <v>89</v>
       </c>
       <c r="C22" s="1">
         <v>3200000.0</v>
       </c>
       <c r="D22" s="1">
-        <v>119.642</v>
+        <v>132.286</v>
       </c>
       <c r="E22" s="1">
         <v>100.0</v>
       </c>
       <c r="F22" t="s">
         <v>8</v>
       </c>
       <c r="G22">
         <v>1.0</v>
       </c>
       <c r="H22" s="1">
         <v>3200000.0</v>
       </c>
       <c r="I22" s="1">
-        <v>628544.0</v>
+        <v>1033152.0</v>
       </c>
       <c r="J22" s="1">
-        <v>19.642</v>
+        <v>32.286</v>
       </c>
       <c r="K22">
-        <v>1.37</v>
+        <v>1.79</v>
       </c>
       <c r="L22" t="s">
         <v>90</v>
       </c>
       <c r="M22" s="1">
-        <v>3828544.0</v>
+        <v>4233152.0</v>
       </c>
       <c r="N22" s="1">
-        <v>3872511.12</v>
+        <v>4290309.26</v>
       </c>
       <c r="O22" s="1">
-        <v>2.02</v>
+        <v>2.25</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
         <v>91</v>
       </c>
       <c r="B23" t="s">
         <v>92</v>
       </c>
       <c r="C23" s="1">
         <v>2500000.0</v>
       </c>
       <c r="D23" s="1">
-        <v>102.86</v>
+        <v>102.732</v>
       </c>
       <c r="E23" s="1">
         <v>101.94116</v>
       </c>
       <c r="F23" t="s">
         <v>8</v>
       </c>
       <c r="G23">
         <v>1.0</v>
       </c>
       <c r="H23" s="1">
         <v>2548529.0</v>
       </c>
       <c r="I23" s="1">
-        <v>22971.0</v>
+        <v>19771.0</v>
       </c>
       <c r="J23" s="1">
-        <v>0.90134348088643</v>
+        <v>0.77578085240545</v>
       </c>
       <c r="K23">
-        <v>0.38</v>
+        <v>0.59</v>
       </c>
       <c r="L23" t="s">
         <v>93</v>
       </c>
       <c r="M23" s="1">
-        <v>2571500.0</v>
+        <v>2568300.0</v>
       </c>
       <c r="N23" s="1">
-        <v>2581054.79</v>
+        <v>2583094.52</v>
       </c>
       <c r="O23" s="1">
-        <v>1.35</v>
+        <v>1.36</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
         <v>94</v>
       </c>
       <c r="B24" t="s">
         <v>95</v>
       </c>
       <c r="C24" s="1">
         <v>5000000.0</v>
       </c>
       <c r="D24" s="1">
-        <v>104.657</v>
+        <v>110.555</v>
       </c>
       <c r="E24" s="1">
         <v>107.6</v>
       </c>
       <c r="F24" t="s">
         <v>8</v>
       </c>
       <c r="G24">
         <v>1.0</v>
       </c>
       <c r="H24" s="1">
         <v>5380000.0</v>
       </c>
       <c r="I24" s="1">
-        <v>-147150.0</v>
+        <v>147750.0</v>
       </c>
       <c r="J24" s="1">
-        <v>-2.7351301115242</v>
+        <v>2.746282527881</v>
       </c>
       <c r="K24">
-        <v>0.59</v>
+        <v>0.91</v>
       </c>
       <c r="L24" t="s">
         <v>96</v>
       </c>
       <c r="M24" s="1">
-        <v>5232850.0</v>
+        <v>5527750.0</v>
       </c>
       <c r="N24" s="1">
-        <v>5262373.48</v>
+        <v>5573122.93</v>
       </c>
       <c r="O24" s="1">
-        <v>2.74</v>
+        <v>2.93</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
         <v>97</v>
       </c>
       <c r="B25" t="s">
         <v>98</v>
       </c>
       <c r="C25" s="1">
         <v>3600000.0</v>
       </c>
       <c r="D25" s="1">
-        <v>138.507</v>
+        <v>136.487</v>
       </c>
       <c r="E25" s="1">
         <v>104.99305556</v>
       </c>
       <c r="F25" t="s">
         <v>8</v>
       </c>
       <c r="G25">
         <v>1.0</v>
       </c>
       <c r="H25" s="1">
         <v>3779750.0</v>
       </c>
       <c r="I25" s="1">
-        <v>1206502.0</v>
+        <v>1133782.0</v>
       </c>
       <c r="J25" s="1">
-        <v>31.920153449302</v>
+        <v>29.996216680997</v>
       </c>
       <c r="K25">
-        <v>1.68</v>
+        <v>0.24</v>
       </c>
       <c r="L25" t="s">
         <v>99</v>
       </c>
       <c r="M25" s="1">
-        <v>4986252.0</v>
+        <v>4913532.0</v>
       </c>
       <c r="N25" s="1">
-        <v>5046779.47</v>
+        <v>4922187.74</v>
       </c>
       <c r="O25" s="1">
-        <v>2.63</v>
+        <v>2.59</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
         <v>100</v>
       </c>
       <c r="B26" t="s">
         <v>101</v>
       </c>
       <c r="C26" s="1">
         <v>2900000.0</v>
       </c>
       <c r="D26" s="1">
-        <v>106.669</v>
+        <v>105.103</v>
       </c>
       <c r="E26" s="1">
         <v>100.0</v>
       </c>
       <c r="F26" t="s">
         <v>8</v>
       </c>
       <c r="G26">
         <v>1.0</v>
       </c>
       <c r="H26" s="1">
         <v>2900000.0</v>
       </c>
       <c r="I26" s="1">
-        <v>193401.0</v>
+        <v>147987.0</v>
       </c>
       <c r="J26" s="1">
-        <v>6.669</v>
+        <v>5.103</v>
       </c>
       <c r="K26">
-        <v>0.21</v>
+        <v>0.32</v>
       </c>
       <c r="L26" t="s">
         <v>102</v>
       </c>
       <c r="M26" s="1">
-        <v>3093401.0</v>
+        <v>3047987.0</v>
       </c>
       <c r="N26" s="1">
-        <v>3099623.92</v>
+        <v>3057230.75</v>
       </c>
       <c r="O26" s="1">
-        <v>1.62</v>
+        <v>1.61</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
         <v>103</v>
       </c>
       <c r="B27" t="s">
         <v>104</v>
       </c>
       <c r="C27" s="1">
         <v>3800000.0</v>
       </c>
       <c r="D27" s="1">
-        <v>153.577</v>
+        <v>151.484</v>
       </c>
       <c r="E27" s="1">
         <v>100.0</v>
       </c>
       <c r="F27" t="s">
         <v>8</v>
       </c>
       <c r="G27">
         <v>1.0</v>
       </c>
       <c r="H27" s="1">
         <v>3800000.0</v>
       </c>
       <c r="I27" s="1">
-        <v>2035926.0</v>
+        <v>1956392.0</v>
       </c>
       <c r="J27" s="1">
-        <v>53.577</v>
+        <v>51.484</v>
       </c>
       <c r="K27">
-        <v>0.19</v>
+        <v>0.3</v>
       </c>
       <c r="L27" t="s">
         <v>105</v>
       </c>
       <c r="M27" s="1">
-        <v>5835926.0</v>
+        <v>5756392.0</v>
       </c>
       <c r="N27" s="1">
-        <v>5843108.42</v>
+        <v>5767833.76</v>
       </c>
       <c r="O27" s="1">
-        <v>3.05</v>
+        <v>3.03</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
         <v>106</v>
       </c>
       <c r="B28" t="s">
         <v>107</v>
       </c>
       <c r="C28" s="1">
         <v>2900000.0</v>
       </c>
       <c r="D28" s="1">
-        <v>118.065</v>
+        <v>116.546</v>
       </c>
       <c r="E28" s="1">
         <v>100.0</v>
       </c>
       <c r="F28" t="s">
         <v>8</v>
       </c>
       <c r="G28">
         <v>1.0</v>
       </c>
       <c r="H28" s="1">
         <v>2900000.0</v>
       </c>
       <c r="I28" s="1">
-        <v>523885.0</v>
+        <v>479834.0</v>
       </c>
       <c r="J28" s="1">
-        <v>18.065</v>
+        <v>16.546</v>
       </c>
       <c r="K28">
-        <v>0.65</v>
+        <v>0.11</v>
       </c>
       <c r="L28" t="s">
         <v>108</v>
       </c>
       <c r="M28" s="1">
-        <v>3423885.0</v>
+        <v>3379834.0</v>
       </c>
       <c r="N28" s="1">
-        <v>3442595.96</v>
+        <v>3383051.81</v>
       </c>
       <c r="O28" s="1">
-        <v>1.8</v>
+        <v>1.78</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
         <v>109</v>
       </c>
       <c r="B29" t="s">
         <v>110</v>
       </c>
       <c r="C29" s="1">
         <v>3400000.0</v>
       </c>
       <c r="D29" s="1">
-        <v>110.666</v>
+        <v>109.805</v>
       </c>
       <c r="E29" s="1">
         <v>100.0</v>
       </c>
       <c r="F29" t="s">
         <v>8</v>
       </c>
       <c r="G29">
         <v>1.0</v>
       </c>
       <c r="H29" s="1">
         <v>3400000.0</v>
       </c>
       <c r="I29" s="1">
-        <v>362644.0</v>
+        <v>333370.0</v>
       </c>
       <c r="J29" s="1">
-        <v>10.666</v>
+        <v>9.805</v>
       </c>
       <c r="K29">
-        <v>0.46</v>
+        <v>0.04</v>
       </c>
       <c r="L29" t="s">
         <v>111</v>
       </c>
       <c r="M29" s="1">
-        <v>3762644.0</v>
+        <v>3733370.0</v>
       </c>
       <c r="N29" s="1">
-        <v>3778180.11</v>
+        <v>3734597.78</v>
       </c>
       <c r="O29" s="1">
-        <v>1.97</v>
+        <v>1.96</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
         <v>112</v>
       </c>
       <c r="B30" t="s">
         <v>113</v>
       </c>
       <c r="C30" s="1">
         <v>5800000.0</v>
       </c>
       <c r="D30" s="1">
-        <v>100.638</v>
+        <v>98.425</v>
       </c>
       <c r="E30" s="1">
         <v>101.90332</v>
       </c>
       <c r="F30" t="s">
         <v>8</v>
       </c>
       <c r="G30">
         <v>1.0</v>
       </c>
       <c r="H30" s="1">
         <v>5910392.56</v>
       </c>
       <c r="I30" s="1">
-        <v>-73388.56</v>
+        <v>-201742.56</v>
       </c>
       <c r="J30" s="1">
-        <v>-1.2416867281655</v>
+        <v>-3.4133529702467</v>
       </c>
       <c r="K30">
-        <v>0.49</v>
+        <v>0.14</v>
       </c>
       <c r="L30" t="s">
         <v>114</v>
       </c>
       <c r="M30" s="1">
-        <v>5837004.0</v>
+        <v>5708650.0</v>
       </c>
       <c r="N30" s="1">
-        <v>5865606.74</v>
+        <v>5716595.21</v>
       </c>
       <c r="O30" s="1">
-        <v>3.06</v>
+        <v>3.0</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
         <v>115</v>
       </c>
       <c r="B31" t="s">
         <v>116</v>
       </c>
       <c r="C31" s="1">
         <v>4500000.0</v>
       </c>
       <c r="D31" s="1">
-        <v>118.941</v>
+        <v>115.029</v>
       </c>
       <c r="E31" s="1">
         <v>100.0</v>
       </c>
       <c r="F31" t="s">
         <v>8</v>
       </c>
       <c r="G31">
         <v>1.0</v>
       </c>
       <c r="H31" s="1">
         <v>4500000.0</v>
       </c>
       <c r="I31" s="1">
-        <v>852345.0</v>
+        <v>676305.0</v>
       </c>
       <c r="J31" s="1">
-        <v>18.941</v>
+        <v>15.029</v>
       </c>
       <c r="K31">
-        <v>0.29</v>
+        <v>0.5</v>
       </c>
       <c r="L31" t="s">
         <v>117</v>
       </c>
       <c r="M31" s="1">
-        <v>5352345.0</v>
+        <v>5176305.0</v>
       </c>
       <c r="N31" s="1">
-        <v>5365325.77</v>
+        <v>5198743.19</v>
       </c>
       <c r="O31" s="1">
-        <v>2.8</v>
+        <v>2.73</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
         <v>118</v>
       </c>
       <c r="B32" t="s">
         <v>119</v>
       </c>
       <c r="C32" s="1">
         <v>2400000.0</v>
       </c>
       <c r="D32" s="1">
-        <v>97.665</v>
+        <v>95.901</v>
       </c>
       <c r="E32" s="1">
         <v>102.7</v>
       </c>
       <c r="F32" t="s">
         <v>8</v>
       </c>
       <c r="G32">
         <v>1.0</v>
       </c>
       <c r="H32" s="1">
         <v>2464800.0</v>
       </c>
       <c r="I32" s="1">
-        <v>-120840.0</v>
+        <v>-163176.0</v>
       </c>
       <c r="J32" s="1">
-        <v>-4.9026290165531</v>
+        <v>-6.620253164557</v>
       </c>
       <c r="K32">
-        <v>0.91</v>
+        <v>0.05</v>
       </c>
       <c r="L32" t="s">
         <v>120</v>
       </c>
       <c r="M32" s="1">
-        <v>2343960.0</v>
+        <v>2301624.0</v>
       </c>
       <c r="N32" s="1">
-        <v>2365790.14</v>
+        <v>2302807.56</v>
       </c>
       <c r="O32" s="1">
-        <v>1.23</v>
+        <v>1.21</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
         <v>121</v>
       </c>
       <c r="B33" t="s">
         <v>122</v>
       </c>
       <c r="C33" s="1">
         <v>1700000.0</v>
       </c>
       <c r="D33" s="1">
-        <v>99.572</v>
+        <v>94.014</v>
       </c>
       <c r="E33" s="1">
         <v>100.0</v>
       </c>
       <c r="F33" t="s">
         <v>8</v>
       </c>
       <c r="G33">
         <v>1.0</v>
       </c>
       <c r="H33" s="1">
         <v>1700000.0</v>
       </c>
       <c r="I33" s="1">
-        <v>-7276.0</v>
+        <v>-101762.0</v>
       </c>
       <c r="J33" s="1">
-        <v>-0.428</v>
+        <v>-5.986</v>
       </c>
       <c r="K33">
         <v>0.0</v>
       </c>
       <c r="L33">
         <v>0.0</v>
       </c>
       <c r="M33" s="1">
-        <v>1692724.0</v>
+        <v>1598238.0</v>
       </c>
       <c r="N33" s="1">
-        <v>1692724.0</v>
+        <v>1598238.0</v>
       </c>
       <c r="O33" s="1">
-        <v>0.88</v>
+        <v>0.84</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
         <v>123</v>
       </c>
       <c r="B34" t="s">
         <v>124</v>
       </c>
       <c r="C34" s="1">
         <v>4500000.0</v>
       </c>
       <c r="D34" s="1">
-        <v>92.887</v>
+        <v>92.753</v>
       </c>
       <c r="E34" s="1">
         <v>96.551</v>
       </c>
       <c r="F34" t="s">
         <v>8</v>
       </c>
       <c r="G34">
         <v>1.0</v>
       </c>
       <c r="H34" s="1">
         <v>4344795.0</v>
       </c>
       <c r="I34" s="1">
-        <v>-164880.0</v>
+        <v>-170910.0</v>
       </c>
       <c r="J34" s="1">
-        <v>-3.7948856044992</v>
+        <v>-3.9336723596856</v>
       </c>
       <c r="K34">
         <v>0.0</v>
       </c>
       <c r="L34">
         <v>0.0</v>
       </c>
       <c r="M34" s="1">
-        <v>4179915.0</v>
+        <v>4173885.0</v>
       </c>
       <c r="N34" s="1">
-        <v>4179915.0</v>
+        <v>4173885.0</v>
       </c>
       <c r="O34" s="1">
-        <v>2.18</v>
+        <v>2.19</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
         <v>125</v>
       </c>
       <c r="B35" t="s">
         <v>126</v>
       </c>
       <c r="C35" s="1">
         <v>2400000.0</v>
       </c>
       <c r="D35" s="1">
-        <v>140.538</v>
+        <v>143.427</v>
       </c>
       <c r="E35" s="1">
         <v>100.0</v>
       </c>
       <c r="F35" t="s">
         <v>8</v>
       </c>
       <c r="G35">
         <v>1.0</v>
       </c>
       <c r="H35" s="1">
         <v>2400000.0</v>
       </c>
       <c r="I35" s="1">
-        <v>972912.0</v>
+        <v>1042248.0</v>
       </c>
       <c r="J35" s="1">
-        <v>40.538</v>
+        <v>43.427</v>
       </c>
       <c r="K35">
-        <v>1.59</v>
+        <v>2.22</v>
       </c>
       <c r="L35" t="s">
         <v>127</v>
       </c>
       <c r="M35" s="1">
-        <v>3372912.0</v>
+        <v>3442248.0</v>
       </c>
       <c r="N35" s="1">
-        <v>3411081.86</v>
+        <v>3495508.27</v>
       </c>
       <c r="O35" s="1">
-        <v>1.78</v>
+        <v>1.84</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
         <v>128</v>
       </c>
       <c r="B36" t="s">
         <v>129</v>
       </c>
       <c r="C36" s="1">
         <v>8000000.0</v>
       </c>
       <c r="D36" s="1">
-        <v>110.871</v>
+        <v>101.874</v>
       </c>
       <c r="E36" s="1">
         <v>113.5</v>
       </c>
       <c r="F36" t="s">
         <v>53</v>
       </c>
       <c r="G36">
         <v>1.18</v>
       </c>
       <c r="H36" s="1">
         <v>7759357.37</v>
       </c>
       <c r="I36" s="1">
-        <v>-247135.81</v>
+        <v>-824435.66</v>
       </c>
       <c r="J36" s="1">
-        <v>-3.1850035797488</v>
+        <v>-10.625050770152</v>
       </c>
       <c r="K36">
-        <v>0.85</v>
+        <v>0.23</v>
       </c>
       <c r="L36" t="s">
         <v>130</v>
       </c>
       <c r="M36" s="1">
-        <v>7512221.56</v>
+        <v>6934921.71</v>
       </c>
       <c r="N36" s="1">
-        <v>7579977.98</v>
+        <v>6953452.84</v>
       </c>
       <c r="O36" s="1">
-        <v>3.95</v>
+        <v>3.65</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
         <v>131</v>
       </c>
       <c r="B37" t="s">
         <v>132</v>
       </c>
       <c r="C37" s="1">
         <v>3000000.0</v>
       </c>
       <c r="D37" s="1">
-        <v>112.254</v>
+        <v>103.032</v>
       </c>
       <c r="E37" s="1">
         <v>101.35</v>
       </c>
       <c r="F37" t="s">
         <v>53</v>
       </c>
       <c r="G37">
         <v>1.18</v>
       </c>
       <c r="H37" s="1">
         <v>2855465.82</v>
       </c>
       <c r="I37" s="1">
-        <v>-3242.56</v>
+        <v>-225309.25</v>
       </c>
       <c r="J37" s="1">
-        <v>-0.11355625331912</v>
+        <v>-7.8904551552293</v>
       </c>
       <c r="K37">
-        <v>1.01</v>
+        <v>0.26</v>
       </c>
       <c r="L37" t="s">
         <v>133</v>
       </c>
       <c r="M37" s="1">
-        <v>2852223.26</v>
+        <v>2630156.57</v>
       </c>
       <c r="N37" s="1">
-        <v>2882504.8</v>
+        <v>2637849.81</v>
       </c>
       <c r="O37" s="1">
-        <v>1.5</v>
+        <v>1.39</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
         <v>134</v>
       </c>
       <c r="B38" t="s">
         <v>135</v>
       </c>
       <c r="C38" s="1">
         <v>3000000.0</v>
       </c>
       <c r="D38" s="1">
-        <v>94.118</v>
+        <v>92.019</v>
       </c>
       <c r="E38" s="1">
         <v>99.1777</v>
       </c>
       <c r="F38" t="s">
         <v>8</v>
       </c>
       <c r="G38">
         <v>1.0</v>
       </c>
       <c r="H38" s="1">
         <v>2975331.0</v>
       </c>
       <c r="I38" s="1">
-        <v>-151791.0</v>
+        <v>-214761.0</v>
       </c>
       <c r="J38" s="1">
-        <v>-5.1016508751463</v>
+        <v>-7.2180540585232</v>
       </c>
       <c r="K38">
-        <v>0.66</v>
+        <v>0.03</v>
       </c>
       <c r="L38" t="s">
         <v>136</v>
       </c>
       <c r="M38" s="1">
-        <v>2823540.0</v>
+        <v>2760570.0</v>
       </c>
       <c r="N38" s="1">
-        <v>2843389.32</v>
+        <v>2761576.85</v>
       </c>
       <c r="O38" s="1">
-        <v>1.48</v>
+        <v>1.45</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
         <v>137</v>
       </c>
       <c r="B39" t="s">
         <v>138</v>
       </c>
       <c r="C39" s="1">
         <v>3200000.0</v>
       </c>
       <c r="D39" s="1">
-        <v>95.846</v>
+        <v>95.832</v>
       </c>
       <c r="E39" s="1">
         <v>101.540625</v>
       </c>
       <c r="F39" t="s">
         <v>8</v>
       </c>
       <c r="G39">
         <v>1.0</v>
       </c>
       <c r="H39" s="1">
         <v>3249300.0</v>
       </c>
       <c r="I39" s="1">
-        <v>-182228.0</v>
+        <v>-182676.0</v>
       </c>
       <c r="J39" s="1">
-        <v>-5.6082233096359</v>
+        <v>-5.6220108946542</v>
       </c>
       <c r="K39">
-        <v>0.13</v>
+        <v>0.41</v>
       </c>
       <c r="L39" t="s">
         <v>139</v>
       </c>
       <c r="M39" s="1">
-        <v>3067072.0</v>
+        <v>3066624.0</v>
       </c>
       <c r="N39" s="1">
-        <v>3071280.22</v>
+        <v>3079774.68</v>
       </c>
       <c r="O39" s="1">
-        <v>1.6</v>
+        <v>1.62</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
         <v>140</v>
       </c>
       <c r="B40" t="s">
         <v>141</v>
       </c>
       <c r="C40" s="1">
         <v>1200000.0</v>
       </c>
       <c r="D40" s="1">
-        <v>212.891</v>
+        <v>234.961</v>
       </c>
       <c r="E40" s="1">
         <v>100.0</v>
       </c>
       <c r="F40" t="s">
         <v>8</v>
       </c>
       <c r="G40">
         <v>1.0</v>
       </c>
       <c r="H40" s="1">
         <v>1200000.0</v>
       </c>
       <c r="I40" s="1">
-        <v>1354692.0</v>
+        <v>1619532.0</v>
       </c>
       <c r="J40" s="1">
-        <v>112.891</v>
+        <v>134.961</v>
       </c>
       <c r="K40">
-        <v>1.37</v>
+        <v>0.34</v>
       </c>
       <c r="L40" t="s">
         <v>142</v>
       </c>
       <c r="M40" s="1">
-        <v>2554692.0</v>
+        <v>2819532.0</v>
       </c>
       <c r="N40" s="1">
-        <v>2571179.57</v>
+        <v>2823563.25</v>
       </c>
       <c r="O40" s="1">
-        <v>1.34</v>
+        <v>1.48</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
         <v>143</v>
       </c>
       <c r="B41" t="s">
         <v>144</v>
       </c>
       <c r="C41" s="1">
         <v>3200000.0</v>
       </c>
       <c r="D41" s="1">
-        <v>135.725</v>
+        <v>144.387</v>
       </c>
       <c r="E41" s="1">
         <v>100.0</v>
       </c>
       <c r="F41" t="s">
         <v>8</v>
       </c>
       <c r="G41">
         <v>1.0</v>
       </c>
       <c r="H41" s="1">
         <v>3200000.0</v>
       </c>
       <c r="I41" s="1">
-        <v>1143200.0</v>
+        <v>1420384.0</v>
       </c>
       <c r="J41" s="1">
-        <v>35.725</v>
+        <v>44.387</v>
       </c>
       <c r="K41">
-        <v>1.22</v>
-[...2 lines deleted...]
-        <v>145</v>
+        <v>0.01</v>
+      </c>
+      <c r="L41">
+        <v>295.89</v>
       </c>
       <c r="M41" s="1">
-        <v>4343200.0</v>
+        <v>4620384.0</v>
       </c>
       <c r="N41" s="1">
-        <v>4382257.53</v>
+        <v>4620679.89</v>
       </c>
       <c r="O41" s="1">
-        <v>2.29</v>
+        <v>2.43</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
+        <v>145</v>
+      </c>
+      <c r="B42" t="s">
         <v>146</v>
-      </c>
-[...1 lines deleted...]
-        <v>147</v>
       </c>
       <c r="C42" s="1">
         <v>4000000.0</v>
       </c>
       <c r="D42" s="1">
-        <v>110.723</v>
+        <v>108.157</v>
       </c>
       <c r="E42" s="1">
         <v>100.81</v>
       </c>
       <c r="F42" t="s">
         <v>8</v>
       </c>
       <c r="G42">
         <v>1.0</v>
       </c>
       <c r="H42" s="1">
         <v>4032400.0</v>
       </c>
       <c r="I42" s="1">
-        <v>396520.0</v>
+        <v>293880.0</v>
       </c>
       <c r="J42" s="1">
-        <v>9.8333498660847</v>
+        <v>7.2879674635453</v>
       </c>
       <c r="K42">
-        <v>0.56</v>
+        <v>0.11</v>
       </c>
       <c r="L42" t="s">
-        <v>148</v>
+        <v>147</v>
       </c>
       <c r="M42" s="1">
-        <v>4428920.0</v>
+        <v>4326280.0</v>
       </c>
       <c r="N42" s="1">
-        <v>4451157.57</v>
+        <v>4330491.96</v>
       </c>
       <c r="O42" s="1">
-        <v>2.32</v>
+        <v>2.28</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
+        <v>148</v>
+      </c>
+      <c r="B43" t="s">
         <v>149</v>
-      </c>
-[...1 lines deleted...]
-        <v>150</v>
       </c>
       <c r="C43" s="1">
         <v>5000000.0</v>
       </c>
       <c r="D43" s="1">
-        <v>114.201</v>
+        <v>112.364</v>
       </c>
       <c r="E43" s="1">
         <v>108.06</v>
       </c>
       <c r="F43" t="s">
         <v>8</v>
       </c>
       <c r="G43">
         <v>1.0</v>
       </c>
       <c r="H43" s="1">
         <v>5403000.0</v>
       </c>
       <c r="I43" s="1">
-        <v>307050.0</v>
+        <v>215200.0</v>
       </c>
       <c r="J43" s="1">
-        <v>5.6829539144919</v>
+        <v>3.9829724227281</v>
       </c>
       <c r="K43">
-        <v>0.29</v>
+        <v>0.52</v>
       </c>
       <c r="L43" t="s">
-        <v>151</v>
+        <v>150</v>
       </c>
       <c r="M43" s="1">
-        <v>5710050.0</v>
+        <v>5618200.0</v>
       </c>
       <c r="N43" s="1">
-        <v>5724519.18</v>
+        <v>5644021.92</v>
       </c>
       <c r="O43" s="1">
-        <v>2.98</v>
+        <v>2.97</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
+        <v>151</v>
+      </c>
+      <c r="B44" t="s">
         <v>152</v>
-      </c>
-[...1 lines deleted...]
-        <v>153</v>
       </c>
       <c r="C44" s="1">
         <v>4000000.0</v>
       </c>
       <c r="D44" s="1">
-        <v>140.392</v>
+        <v>138.028</v>
       </c>
       <c r="E44" s="1">
         <v>124.766</v>
       </c>
       <c r="F44" t="s">
         <v>8</v>
       </c>
       <c r="G44">
         <v>1.0</v>
       </c>
       <c r="H44" s="1">
         <v>4990640.0</v>
       </c>
       <c r="I44" s="1">
-        <v>625040.0</v>
+        <v>530480.0</v>
       </c>
       <c r="J44" s="1">
-        <v>12.524245387365</v>
+        <v>10.629498421044</v>
       </c>
       <c r="K44">
-        <v>0.52</v>
+        <v>0.8</v>
       </c>
       <c r="L44" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
       <c r="M44" s="1">
-        <v>5615680.0</v>
+        <v>5521120.0</v>
       </c>
       <c r="N44" s="1">
-        <v>5636577.24</v>
+        <v>5553118.9</v>
       </c>
       <c r="O44" s="1">
-        <v>2.94</v>
+        <v>2.92</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
+        <v>154</v>
+      </c>
+      <c r="B45" t="s">
         <v>155</v>
-      </c>
-[...1 lines deleted...]
-        <v>156</v>
       </c>
       <c r="C45" s="1">
         <v>3600000.0</v>
       </c>
       <c r="D45" s="1">
-        <v>104.882</v>
+        <v>101.744</v>
       </c>
       <c r="E45" s="1">
         <v>100.0</v>
       </c>
       <c r="F45" t="s">
         <v>8</v>
       </c>
       <c r="G45">
         <v>1.0</v>
       </c>
       <c r="H45" s="1">
         <v>3600000.0</v>
       </c>
       <c r="I45" s="1">
-        <v>175752.0</v>
+        <v>62784.0</v>
       </c>
       <c r="J45" s="1">
-        <v>4.882</v>
+        <v>1.744</v>
       </c>
       <c r="K45">
-        <v>0.23</v>
+        <v>0.48</v>
       </c>
       <c r="L45" t="s">
-        <v>157</v>
+        <v>156</v>
       </c>
       <c r="M45" s="1">
-        <v>3775752.0</v>
+        <v>3662784.0</v>
       </c>
       <c r="N45" s="1">
-        <v>3784105.59</v>
+        <v>3680013.28</v>
       </c>
       <c r="O45" s="1">
-        <v>1.97</v>
+        <v>1.93</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
+        <v>157</v>
+      </c>
+      <c r="B46" t="s">
         <v>158</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="C46" s="1">
         <v>2000000.0</v>
       </c>
       <c r="D46" s="1">
-        <v>163.529</v>
+        <v>143.689</v>
       </c>
       <c r="E46" s="1">
         <v>100.0</v>
       </c>
       <c r="F46" t="s">
         <v>8</v>
       </c>
       <c r="G46">
         <v>1.0</v>
       </c>
       <c r="H46" s="1">
         <v>2000000.0</v>
       </c>
       <c r="I46" s="1">
-        <v>1270580.0</v>
+        <v>873780.0</v>
       </c>
       <c r="J46" s="1">
-        <v>63.529</v>
+        <v>43.689</v>
       </c>
       <c r="K46">
-        <v>0.25</v>
+        <v>0.53</v>
       </c>
       <c r="L46" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
       <c r="M46" s="1">
-        <v>3270580.0</v>
+        <v>2873780.0</v>
       </c>
       <c r="N46" s="1">
-        <v>3275552.38</v>
+        <v>2884387.73</v>
       </c>
       <c r="O46" s="1">
-        <v>1.71</v>
+        <v>1.52</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
+        <v>160</v>
+      </c>
+      <c r="B47" t="s">
         <v>161</v>
-      </c>
-[...1 lines deleted...]
-        <v>162</v>
       </c>
       <c r="C47" s="1">
         <v>2200000.0</v>
       </c>
       <c r="D47" s="1">
-        <v>330.277</v>
+        <v>249.335</v>
       </c>
       <c r="E47" s="1">
         <v>99.21818182</v>
       </c>
       <c r="F47" t="s">
         <v>53</v>
       </c>
       <c r="G47">
         <v>1.18</v>
       </c>
       <c r="H47" s="1">
         <v>2040675.31</v>
       </c>
       <c r="I47" s="1">
-        <v>4113380.76</v>
+        <v>2626930.2</v>
       </c>
       <c r="J47" s="1">
-        <v>201.56958531536</v>
+        <v>128.72847469302</v>
       </c>
       <c r="K47">
-        <v>0.94</v>
+        <v>1.45</v>
       </c>
       <c r="L47" t="s">
-        <v>163</v>
+        <v>162</v>
       </c>
       <c r="M47" s="1">
-        <v>6154056.07</v>
+        <v>4667605.51</v>
       </c>
       <c r="N47" s="1">
-        <v>6174667.25</v>
+        <v>4699429.88</v>
       </c>
       <c r="O47" s="1">
-        <v>3.22</v>
+        <v>2.47</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
+        <v>163</v>
+      </c>
+      <c r="B48" t="s">
         <v>164</v>
-      </c>
-[...1 lines deleted...]
-        <v>165</v>
       </c>
       <c r="C48" s="1">
         <v>8000000.0</v>
       </c>
       <c r="D48" s="1">
-        <v>102.265</v>
+        <v>113.298</v>
       </c>
       <c r="E48" s="1">
         <v>105.4625</v>
       </c>
       <c r="F48" t="s">
         <v>53</v>
       </c>
       <c r="G48">
         <v>1.18</v>
       </c>
       <c r="H48" s="1">
         <v>7575147.43</v>
       </c>
       <c r="I48" s="1">
-        <v>-646037.58</v>
+        <v>137446.17</v>
       </c>
       <c r="J48" s="1">
-        <v>-8.5283829254792</v>
+        <v>1.8144355772624</v>
       </c>
       <c r="K48">
         <v>0.0</v>
       </c>
       <c r="L48">
         <v>0.0</v>
       </c>
       <c r="M48" s="1">
-        <v>6929109.85</v>
+        <v>7712593.6</v>
       </c>
       <c r="N48" s="1">
-        <v>6929109.85</v>
+        <v>7712593.6</v>
       </c>
       <c r="O48" s="1">
-        <v>3.61</v>
+        <v>4.05</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
+        <v>165</v>
+      </c>
+      <c r="B49" t="s">
         <v>166</v>
-      </c>
-[...1 lines deleted...]
-        <v>167</v>
       </c>
       <c r="C49" s="1">
         <v>5000000.0</v>
       </c>
       <c r="D49" s="1">
-        <v>112.926</v>
+        <v>111.373</v>
       </c>
       <c r="E49" s="1">
         <v>100.0</v>
       </c>
       <c r="F49" t="s">
         <v>8</v>
       </c>
       <c r="G49">
         <v>1.0</v>
       </c>
       <c r="H49" s="1">
         <v>5000000.0</v>
       </c>
       <c r="I49" s="1">
-        <v>646300.0</v>
+        <v>568650.0</v>
       </c>
       <c r="J49" s="1">
-        <v>12.926</v>
+        <v>11.373</v>
       </c>
       <c r="K49">
-        <v>0.03</v>
+        <v>0.12</v>
       </c>
       <c r="L49" t="s">
-        <v>168</v>
+        <v>167</v>
       </c>
       <c r="M49" s="1">
-        <v>5646300.0</v>
+        <v>5568650.0</v>
       </c>
       <c r="N49" s="1">
-        <v>5647556.91</v>
+        <v>5574837.85</v>
       </c>
       <c r="O49" s="1">
-        <v>2.94</v>
+        <v>2.93</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
+        <v>168</v>
+      </c>
+      <c r="B50" t="s">
         <v>169</v>
       </c>
-      <c r="B50" t="s">
+      <c r="C50" s="1">
+        <v>2400000.0</v>
+      </c>
+      <c r="D50" s="1">
+        <v>97.356</v>
+      </c>
+      <c r="E50" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F50" t="s">
+        <v>8</v>
+      </c>
+      <c r="G50">
+        <v>1.0</v>
+      </c>
+      <c r="H50" s="1">
+        <v>2400000.0</v>
+      </c>
+      <c r="I50" s="1">
+        <v>-63456.0</v>
+      </c>
+      <c r="J50" s="1">
+        <v>-2.644</v>
+      </c>
+      <c r="K50">
+        <v>0.1</v>
+      </c>
+      <c r="L50" t="s">
         <v>170</v>
       </c>
-      <c r="C50" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M50" s="1">
-        <v>3197600.0</v>
+        <v>2336544.0</v>
       </c>
       <c r="N50" s="1">
-        <v>3221398.08</v>
+        <v>2338989.65</v>
       </c>
       <c r="O50" s="1">
-        <v>1.68</v>
+        <v>1.23</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
+        <v>171</v>
+      </c>
+      <c r="B51" t="s">
         <v>172</v>
       </c>
-      <c r="B51" t="s">
+      <c r="C51" s="1">
+        <v>2500000.0</v>
+      </c>
+      <c r="D51" s="1">
+        <v>118.786</v>
+      </c>
+      <c r="E51" s="1">
+        <v>106.8</v>
+      </c>
+      <c r="F51" t="s">
+        <v>8</v>
+      </c>
+      <c r="G51">
+        <v>1.0</v>
+      </c>
+      <c r="H51" s="1">
+        <v>2670000.0</v>
+      </c>
+      <c r="I51" s="1">
+        <v>299650.0</v>
+      </c>
+      <c r="J51" s="1">
+        <v>11.222846441948</v>
+      </c>
+      <c r="K51">
+        <v>1.34</v>
+      </c>
+      <c r="L51" t="s">
         <v>173</v>
       </c>
-      <c r="C51" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M51" s="1">
-        <v>3710232.0</v>
+        <v>2969650.0</v>
       </c>
       <c r="N51" s="1">
-        <v>3719194.71</v>
+        <v>3003080.63</v>
       </c>
       <c r="O51" s="1">
-        <v>1.94</v>
+        <v>1.58</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
+        <v>174</v>
+      </c>
+      <c r="B52" t="s">
         <v>175</v>
       </c>
-      <c r="B52" t="s">
+      <c r="C52" s="1">
+        <v>3600000.0</v>
+      </c>
+      <c r="D52" s="1">
+        <v>97.888</v>
+      </c>
+      <c r="E52" s="1">
+        <v>101.7</v>
+      </c>
+      <c r="F52" t="s">
+        <v>8</v>
+      </c>
+      <c r="G52">
+        <v>1.0</v>
+      </c>
+      <c r="H52" s="1">
+        <v>3661200.0</v>
+      </c>
+      <c r="I52" s="1">
+        <v>-137232.0</v>
+      </c>
+      <c r="J52" s="1">
+        <v>-3.748279252704</v>
+      </c>
+      <c r="K52">
+        <v>0.37</v>
+      </c>
+      <c r="L52" t="s">
         <v>176</v>
       </c>
-      <c r="C52" s="1">
+      <c r="M52" s="1">
+        <v>3523968.0</v>
+      </c>
+      <c r="N52" s="1">
+        <v>3537368.55</v>
+      </c>
+      <c r="O52" s="1">
+        <v>1.86</v>
+      </c>
+      <c r="P52">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="53" spans="1:16">
+      <c r="A53" t="s">
+        <v>177</v>
+      </c>
+      <c r="B53" t="s">
+        <v>178</v>
+      </c>
+      <c r="C53" s="1">
         <v>2900000.0</v>
       </c>
-      <c r="D52" s="1">
-[...2 lines deleted...]
-      <c r="E52" s="1">
+      <c r="D53" s="1">
+        <v>99.79</v>
+      </c>
+      <c r="E53" s="1">
         <v>99.85793103</v>
       </c>
-      <c r="F52" t="s">
+      <c r="F53" t="s">
         <v>47</v>
       </c>
-      <c r="G52">
-[...2 lines deleted...]
-      <c r="H52" s="1">
+      <c r="G53">
+        <v>0.87</v>
+      </c>
+      <c r="H53" s="1">
         <v>3362514.58</v>
       </c>
-      <c r="I52" s="1">
-[...20 lines deleted...]
-      <c r="P52">
+      <c r="I53" s="1">
+        <v>-35990.07</v>
+      </c>
+      <c r="J53" s="1">
+        <v>-1.0703320132518</v>
+      </c>
+      <c r="K53">
+        <v>0.86</v>
+      </c>
+      <c r="L53" t="s">
+        <v>179</v>
+      </c>
+      <c r="M53" s="1">
+        <v>3326524.51</v>
+      </c>
+      <c r="N53" s="1">
+        <v>3351514.44</v>
+      </c>
+      <c r="O53" s="1">
+        <v>1.76</v>
+      </c>
+      <c r="P53">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>