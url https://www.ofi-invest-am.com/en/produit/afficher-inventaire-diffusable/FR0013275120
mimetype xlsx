--- v1 (2026-05-29)
+++ v2 (2026-06-23)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="640">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="637">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>C</t>
   </si>
   <si>
     <t>FR0000945180</t>
   </si>
   <si>
@@ -124,1860 +124,1851 @@
   <si>
     <t>VBCE (EUR)</t>
   </si>
   <si>
     <t>VBCI (EUR)</t>
   </si>
   <si>
     <t>Poids</t>
   </si>
   <si>
     <t>Nb.</t>
   </si>
   <si>
     <t>FR0000008997</t>
   </si>
   <si>
     <t>Ofi Invest ESG Liquidités PART C/D</t>
   </si>
   <si>
     <t>OE100626</t>
   </si>
   <si>
     <t>EURO-BOBL JUN 26</t>
   </si>
   <si>
+    <t>DU100626</t>
+  </si>
+  <si>
+    <t>EURO-SCHATZ JUN 26</t>
+  </si>
+  <si>
     <t>RX100626</t>
   </si>
   <si>
     <t>EURO-BUND JUN 26</t>
   </si>
   <si>
-    <t>OAT100626</t>
-[...4 lines deleted...]
-  <si>
     <t>XS2859413341</t>
   </si>
   <si>
     <t>ABN AMRO BANK NV 16/07/2036</t>
   </si>
   <si>
-    <t>13 784.25</t>
+    <t>15 102.74</t>
   </si>
   <si>
     <t>XS2747610751</t>
   </si>
   <si>
     <t>ABN AMRO BANK NV 3.875 15/01/2032</t>
   </si>
   <si>
-    <t>1 496.92</t>
+    <t>2 197.60</t>
   </si>
   <si>
     <t>XS2809859536</t>
   </si>
   <si>
     <t>ACHMEA BV 02/11/2044</t>
   </si>
   <si>
-    <t>9 193.10</t>
+    <t>10 864.57</t>
   </si>
   <si>
     <t>BE6363767821</t>
   </si>
   <si>
     <t>AGEAS SA 02/05/2056</t>
   </si>
   <si>
-    <t>30 917.81</t>
+    <t>33 147.95</t>
   </si>
   <si>
     <t>BE6369832363</t>
   </si>
   <si>
     <t>AGEAS SA PERP</t>
   </si>
   <si>
-    <t>14 872.60</t>
+    <t>19 121.92</t>
   </si>
   <si>
     <t>XS3237229193</t>
   </si>
   <si>
     <t>AIB GROUP PLC 02/12/2036</t>
   </si>
   <si>
-    <t>11 686.64</t>
+    <t>14 511.99</t>
   </si>
   <si>
     <t>FR0014013VX5</t>
   </si>
   <si>
     <t>AIR LIQUIDE FINANCE SA 3 05/05/2033</t>
   </si>
   <si>
-    <t>7 758.90</t>
+    <t>9 205.48</t>
+  </si>
+  <si>
+    <t>XS3324546251</t>
+  </si>
+  <si>
+    <t>AKZO NOBEL NV 4 25/03/2031</t>
   </si>
   <si>
     <t>XS2829852842</t>
   </si>
   <si>
     <t>ALLIANDER NV PERP</t>
   </si>
   <si>
-    <t>27 628.77</t>
+    <t>30 069.86</t>
   </si>
   <si>
     <t>DE000A351U49</t>
   </si>
   <si>
     <t>ALLIANZ SE 25/07/2053</t>
   </si>
   <si>
-    <t>7 052.62</t>
+    <t>7 754.70</t>
   </si>
   <si>
     <t>DE000A4DFLN3</t>
   </si>
   <si>
     <t>ALLIANZ SE 25/07/2055</t>
   </si>
   <si>
-    <t>24 145.92</t>
+    <t>26 549.58</t>
   </si>
   <si>
     <t>DE000A3E5TR0</t>
   </si>
   <si>
     <t>ALLIANZ SE PERP</t>
   </si>
   <si>
-    <t>17 494.79</t>
+    <t>18 748.49</t>
   </si>
   <si>
     <t>XS2761146468</t>
   </si>
   <si>
     <t>ALPHA BANK SA 12/05/2030</t>
   </si>
   <si>
-    <t>16 164.38</t>
+    <t>17 369.86</t>
   </si>
   <si>
     <t>XS2640904319</t>
   </si>
   <si>
     <t>ALPHA BANK SA 27/06/2029</t>
   </si>
   <si>
-    <t>14 070.21</t>
+    <t>15 313.36</t>
   </si>
   <si>
     <t>XS3064423174</t>
   </si>
   <si>
     <t>ALPHABET INC 3 06/05/2033</t>
   </si>
   <si>
-    <t>14 843.84</t>
+    <t>15 928.77</t>
   </si>
   <si>
     <t>XS3224609456</t>
   </si>
   <si>
     <t>ALPHABET INC 3.5 06/11/2038</t>
   </si>
   <si>
-    <t>13 463.01</t>
+    <t>5 331.51</t>
   </si>
   <si>
     <t>XS3229091015</t>
   </si>
   <si>
     <t>AMCOR UK FINANCE PLC 3.75 20/02/2033</t>
   </si>
   <si>
+    <t>1 769.79</t>
+  </si>
+  <si>
     <t>FR001400P728</t>
   </si>
   <si>
     <t>APRR SA 3.125 06/01/2034</t>
   </si>
   <si>
-    <t>1 917.81</t>
-[...8 lines deleted...]
-    <t>9 895.89</t>
+    <t>2 671.23</t>
   </si>
   <si>
     <t>FR001400ZZD7</t>
   </si>
   <si>
     <t>ARKEMA SA PERP</t>
   </si>
   <si>
-    <t>19 561.64</t>
+    <t>21 098.63</t>
   </si>
   <si>
     <t>XS3070545234</t>
   </si>
   <si>
     <t>AROUNDTOWN SA 3.5 13/05/2030</t>
   </si>
   <si>
-    <t>47 926.03</t>
+    <t>51 512.33</t>
   </si>
   <si>
     <t>XS2919279633</t>
   </si>
   <si>
     <t>ASB BANK LTD 3.185 16/04/2029</t>
   </si>
   <si>
-    <t>30 811.60</t>
+    <t>32 923.30</t>
   </si>
   <si>
     <t>XS2790191303</t>
   </si>
   <si>
     <t>ASR NEDERLAND NV PERP</t>
   </si>
   <si>
-    <t>8 385.62</t>
+    <t>11 180.82</t>
   </si>
   <si>
     <t>XS1311440082</t>
   </si>
   <si>
     <t>ASSICURAZIONI GENERALI SPA PERP</t>
   </si>
   <si>
-    <t>24 878.08</t>
+    <t>29 187.67</t>
   </si>
   <si>
     <t>XS2872909770</t>
   </si>
   <si>
     <t>ASTRAZENECA FINANCE LLC 3.278 05/08/2033</t>
   </si>
   <si>
-    <t>26 026.42</t>
+    <t>28 753.00</t>
   </si>
   <si>
     <t>XS2314312179</t>
   </si>
   <si>
     <t>AXA SA 07/10/2041</t>
   </si>
   <si>
-    <t>3 948.36</t>
+    <t>4 539.27</t>
   </si>
   <si>
     <t>XS2431029441</t>
   </si>
   <si>
     <t>AXA SA 10/07/2042</t>
   </si>
   <si>
-    <t>3 406.64</t>
+    <t>3 724.21</t>
   </si>
   <si>
     <t>XS2573807778</t>
   </si>
   <si>
     <t>AXA SA 3.625 10/01/2033</t>
   </si>
   <si>
-    <t>3 098.63</t>
+    <t>4 409.59</t>
   </si>
   <si>
     <t>XS2737652474</t>
   </si>
   <si>
     <t>AXA SA PERP</t>
   </si>
   <si>
-    <t>2 324.94</t>
+    <t>3 436.86</t>
   </si>
   <si>
     <t>XS2762369549</t>
   </si>
   <si>
     <t>BANCO BILBAO VIZCAYA ARGENTARIA SA 08/02/2036</t>
   </si>
   <si>
+    <t>5 409.25</t>
+  </si>
+  <si>
+    <t>IT0005675126</t>
+  </si>
+  <si>
+    <t>BANCO BPM SPA 23/10/2031</t>
+  </si>
+  <si>
+    <t>14 147.26</t>
+  </si>
+  <si>
+    <t>IT0005632267</t>
+  </si>
+  <si>
+    <t>BANCO BPM SPA 3.375 21/01/2030</t>
+  </si>
+  <si>
+    <t>1 701.00</t>
+  </si>
+  <si>
+    <t>XS3090080733</t>
+  </si>
+  <si>
+    <t>BANCO DE CREDITO SOCIAL COOPERATIV 13/06/2031</t>
+  </si>
+  <si>
+    <t>24 595.89</t>
+  </si>
+  <si>
+    <t>XS2743029840</t>
+  </si>
+  <si>
+    <t>BANCO SANTANDER SA 3.75 09/01/2034</t>
+  </si>
+  <si>
+    <t>3 852.74</t>
+  </si>
+  <si>
+    <t>XS2817323749</t>
+  </si>
+  <si>
+    <t>BANCO SANTANDER SA PERP</t>
+  </si>
+  <si>
+    <t>5 191.01</t>
+  </si>
+  <si>
+    <t>XS2345798271</t>
+  </si>
+  <si>
+    <t>BANK OF AMERICA CORP 24/05/2032</t>
+  </si>
+  <si>
+    <t>12 891.89</t>
+  </si>
+  <si>
+    <t>XS3112064947</t>
+  </si>
+  <si>
+    <t>BANK OF MONTREAL 09/01/2032</t>
+  </si>
+  <si>
+    <t>11 252.57</t>
+  </si>
+  <si>
+    <t>FR0014015J95</t>
+  </si>
+  <si>
+    <t>BANQUE FEDERATIVE DU CREDIT MUTUEL 21/07/2033</t>
+  </si>
+  <si>
+    <t>7 853.42</t>
+  </si>
+  <si>
+    <t>XS2831195644</t>
+  </si>
+  <si>
+    <t>BARCLAYS PLC 31/05/2036</t>
+  </si>
+  <si>
+    <t>12 180.44</t>
+  </si>
+  <si>
+    <t>XS3170898723</t>
+  </si>
+  <si>
+    <t>BAWAG PSK BANK FUER ARBEIT UND WIR 02/09/2033</t>
+  </si>
+  <si>
+    <t>11 317.81</t>
+  </si>
+  <si>
+    <t>BE0390167337</t>
+  </si>
+  <si>
+    <t>BELFIUS BANQUE SA 3.375 20/02/2031</t>
+  </si>
+  <si>
+    <t>4 577.05</t>
+  </si>
+  <si>
+    <t>BE6365319829</t>
+  </si>
+  <si>
+    <t>BELFIUS BANQUE SA 3.375 28/05/2030</t>
+  </si>
+  <si>
+    <t>38 965.07</t>
+  </si>
+  <si>
+    <t>XS3215466338</t>
+  </si>
+  <si>
+    <t>BMS IRELAND CAPITAL FUNDING DAC 3.363 10/11/2033</t>
+  </si>
+  <si>
+    <t>10 572.72</t>
+  </si>
+  <si>
+    <t>XS3075490188</t>
+  </si>
+  <si>
+    <t>BMW FINANCE NV 3.25 20/05/2031</t>
+  </si>
+  <si>
+    <t>25 367.63</t>
+  </si>
+  <si>
+    <t>FR001400LZI6</t>
+  </si>
+  <si>
+    <t>BNP PARIBAS SA 13/11/2032</t>
+  </si>
+  <si>
+    <t>15 460.27</t>
+  </si>
+  <si>
+    <t>FR001400F2H9</t>
+  </si>
+  <si>
+    <t>BNP PARIBAS SA PERP</t>
+  </si>
+  <si>
+    <t>16 857.14</t>
+  </si>
+  <si>
+    <t>XS2555221246</t>
+  </si>
+  <si>
+    <t>BOOKING HOLDINGS INC 4.75 15/11/2034</t>
+  </si>
+  <si>
+    <t>16 917.81</t>
+  </si>
+  <si>
+    <t>FR001400G6Y4</t>
+  </si>
+  <si>
+    <t>BPCE SA 02/03/2030</t>
+  </si>
+  <si>
+    <t>2 040.07</t>
+  </si>
+  <si>
+    <t>FR0014005V67</t>
+  </si>
+  <si>
+    <t>BPCE SA 13/10/2046</t>
+  </si>
+  <si>
+    <t>5 693.84</t>
+  </si>
+  <si>
+    <t>FR0014015DL3</t>
+  </si>
+  <si>
+    <t>BPCE SA 16/01/2037</t>
+  </si>
+  <si>
+    <t>1 490.41</t>
+  </si>
+  <si>
+    <t>FR001400WP90</t>
+  </si>
+  <si>
+    <t>BPCE SA 20/01/2034</t>
+  </si>
+  <si>
+    <t>10 520.55</t>
+  </si>
+  <si>
+    <t>XS3227880021</t>
+  </si>
+  <si>
+    <t>BT FINANCE PLC 3.375 17/11/2032</t>
+  </si>
+  <si>
+    <t>10 900.60</t>
+  </si>
+  <si>
+    <t>FR0014013058</t>
+  </si>
+  <si>
+    <t>BUREAU VERITAS SA 3.375 01/10/2033</t>
+  </si>
+  <si>
+    <t>17 799.66</t>
+  </si>
+  <si>
+    <t>XS3226502485</t>
+  </si>
+  <si>
+    <t>CAIXABANK SA 14/05/2038</t>
+  </si>
+  <si>
+    <t>9 735.27</t>
+  </si>
+  <si>
+    <t>FR0014012S89</t>
+  </si>
+  <si>
+    <t>CAPGEMINI SE 3.5 25/09/2034</t>
+  </si>
+  <si>
+    <t>13 884.93</t>
+  </si>
+  <si>
+    <t>XS2387052744</t>
+  </si>
+  <si>
+    <t>CASTELLUM HELSINKI FINANCE HOLDING 0.875 17/09/2029</t>
+  </si>
+  <si>
+    <t>4 077.74</t>
+  </si>
+  <si>
+    <t>XS2793256137</t>
+  </si>
+  <si>
+    <t>CBRE GLOBAL INVESTORS OPEN-ENDED F 4.75 27/03/2034</t>
+  </si>
+  <si>
+    <t>59 049.66</t>
+  </si>
+  <si>
+    <t>FR001400RIX8</t>
+  </si>
+  <si>
+    <t>CNP ASSURANCES 16/07/2054</t>
+  </si>
+  <si>
+    <t>23 560.27</t>
+  </si>
+  <si>
+    <t>XS2909746310</t>
+  </si>
+  <si>
+    <t>COMCAST CORPORATION 3.25 26/09/2032</t>
+  </si>
+  <si>
+    <t>8 286.16</t>
+  </si>
+  <si>
+    <t>XS2909746401</t>
+  </si>
+  <si>
+    <t>COMCAST CORPORATION 3.55 26/09/2036</t>
+  </si>
+  <si>
+    <t>8 753.42</t>
+  </si>
+  <si>
+    <t>DE000CZ45YV9</t>
+  </si>
+  <si>
+    <t>COMMERZBANK AG 16/07/2032</t>
+  </si>
+  <si>
+    <t>38 663.01</t>
+  </si>
+  <si>
+    <t>XS2796609787</t>
+  </si>
+  <si>
+    <t>COMPAGNIE DE SAINT GOBAIN SA 3.375 08/04/2030</t>
+  </si>
+  <si>
+    <t>29 209.93</t>
+  </si>
+  <si>
+    <t>FR001400Q486</t>
+  </si>
+  <si>
+    <t>COMPAGNIE GENERALE DES ETABLISSEME 3.125 16/05/2031</t>
+  </si>
+  <si>
+    <t>26 797.95</t>
+  </si>
+  <si>
+    <t>FR001400Q7X2</t>
+  </si>
+  <si>
+    <t>COVIVIO HOTELS SCA 4.125 23/05/2033</t>
+  </si>
+  <si>
+    <t>69 164.38</t>
+  </si>
+  <si>
+    <t>FR001400MDV4</t>
+  </si>
+  <si>
+    <t>COVIVIO SA 4.625 05/06/2032</t>
+  </si>
+  <si>
+    <t>14 850.68</t>
+  </si>
+  <si>
+    <t>FR001400F067</t>
+  </si>
+  <si>
+    <t>CREDIT AGRICOLE SA PERP</t>
+  </si>
+  <si>
+    <t>FR001400PZV0</t>
+  </si>
+  <si>
+    <t>CREDIT MUTUEL ARKEA 15/05/2035</t>
+  </si>
+  <si>
+    <t>24 827.51</t>
+  </si>
+  <si>
+    <t>FR0013236544</t>
+  </si>
+  <si>
+    <t>CREDIT MUTUEL ARKEA 3.5 09/02/2029</t>
+  </si>
+  <si>
+    <t>2 953.42</t>
+  </si>
+  <si>
+    <t>BE0002989706</t>
+  </si>
+  <si>
+    <t>CRELAN SA 23/01/2032</t>
+  </si>
+  <si>
+    <t>5 264.38</t>
+  </si>
+  <si>
+    <t>BE0390287564</t>
+  </si>
+  <si>
+    <t>CRELAN SA-BRUSSELS HEAD OFFICE 30/04/2037</t>
+  </si>
+  <si>
+    <t>5 326.03</t>
+  </si>
+  <si>
+    <t>XS2900380812</t>
+  </si>
+  <si>
+    <t>DAIMLER TRUCK INTERNATIONAL FINANC 3.375 23/09/2030</t>
+  </si>
+  <si>
+    <t>11 844.86</t>
+  </si>
+  <si>
+    <t>FR001400YP56</t>
+  </si>
+  <si>
+    <t>DANONE SA 3.438 07/04/2033</t>
+  </si>
+  <si>
+    <t>26 524.41</t>
+  </si>
+  <si>
+    <t>DE000A30VT06</t>
+  </si>
+  <si>
+    <t>DEUTSCHE BANK AG (PARIS BRANCH) 05/09/2030</t>
+  </si>
+  <si>
+    <t>52 315.07</t>
+  </si>
+  <si>
+    <t>DE000A4DE9Y3</t>
+  </si>
+  <si>
+    <t>DEUTSCHE BANK AG 13/02/2031</t>
+  </si>
+  <si>
+    <t>1 479.45</t>
+  </si>
+  <si>
+    <t>XS2280835260</t>
+  </si>
+  <si>
+    <t>DIGITAL INTREPID HOLDING BV 0.625 15/07/2031</t>
+  </si>
+  <si>
+    <t>3 032.53</t>
+  </si>
+  <si>
+    <t>XS2977974927</t>
+  </si>
+  <si>
+    <t>DNB BANK ASA 15/01/2031</t>
+  </si>
+  <si>
+    <t>3 969.86</t>
+  </si>
+  <si>
+    <t>XS3074473474</t>
+  </si>
+  <si>
+    <t>DNB BANK ASA 20/05/2031</t>
+  </si>
+  <si>
+    <t>10 582.19</t>
+  </si>
+  <si>
+    <t>XS2852136063</t>
+  </si>
+  <si>
+    <t>DSM BV 3.625 02/07/2034</t>
+  </si>
+  <si>
+    <t>18 492.47</t>
+  </si>
+  <si>
+    <t>XS2932834604</t>
+  </si>
+  <si>
+    <t>DSV FINANCE BV 3.25 06/11/2030</t>
+  </si>
+  <si>
+    <t>3 539.74</t>
+  </si>
+  <si>
+    <t>XS3204041266</t>
+  </si>
+  <si>
+    <t>DZ BANK AG DEUTSCHE ZENTRAL GENOSS 15/10/2035</t>
+  </si>
+  <si>
+    <t>9 808.21</t>
+  </si>
+  <si>
+    <t>XS3274805376</t>
+  </si>
+  <si>
+    <t>E.ON SE 3.448 19/01/2034</t>
+  </si>
+  <si>
+    <t>11 850.73</t>
+  </si>
+  <si>
+    <t>XS3166221948</t>
+  </si>
+  <si>
+    <t>EAST JAPAN RAILWAY COMPANY 3.727 02/09/2037</t>
+  </si>
+  <si>
+    <t>25 517.19</t>
+  </si>
+  <si>
+    <t>XS3071203056</t>
+  </si>
+  <si>
+    <t>EATON CAPITAL UNLIMITED CO 3.625 09/05/2035</t>
+  </si>
+  <si>
+    <t>25 424.66</t>
+  </si>
+  <si>
+    <t>PTEDP6OM0007</t>
+  </si>
+  <si>
+    <t>EDP SA 02/12/2055</t>
+  </si>
+  <si>
+    <t>2 756.85</t>
+  </si>
+  <si>
+    <t>XS3171675393</t>
+  </si>
+  <si>
+    <t>EDP SERVICIOS FINANCIEROS ESPANA S 3.125 03/12/2031</t>
+  </si>
+  <si>
+    <t>8 227.40</t>
+  </si>
+  <si>
+    <t>FR001400D6O8</t>
+  </si>
+  <si>
+    <t>ELECTRICITE DE FRANCE SA 4.75 12/10/2034</t>
+  </si>
+  <si>
+    <t>23 476.71</t>
+  </si>
+  <si>
+    <t>BE6352705782</t>
+  </si>
+  <si>
+    <t>ELIA GROUP SA 3.875 11/06/2031</t>
+  </si>
+  <si>
+    <t>18 281.51</t>
+  </si>
+  <si>
+    <t>FR0014016ZV3</t>
+  </si>
+  <si>
+    <t>ELIS SA 3.875 23/03/2032</t>
+  </si>
+  <si>
+    <t>XS3070067072</t>
+  </si>
+  <si>
+    <t>ELISA OYJ 2.875 14/05/2030</t>
+  </si>
+  <si>
+    <t>38 780.60</t>
+  </si>
+  <si>
+    <t>XS3086867440</t>
+  </si>
+  <si>
+    <t>ELM BV 3.375 19/06/2030</t>
+  </si>
+  <si>
+    <t>18 058.56</t>
+  </si>
+  <si>
+    <t>XS2312746345</t>
+  </si>
+  <si>
+    <t>ENEL SPA NC30 PERP</t>
+  </si>
+  <si>
+    <t>10 333.97</t>
+  </si>
+  <si>
+    <t>XS1713463559</t>
+  </si>
+  <si>
+    <t>ENEL SPA PERP</t>
+  </si>
+  <si>
+    <t>6 713.01</t>
+  </si>
+  <si>
+    <t>FR0013504677</t>
+  </si>
+  <si>
+    <t>ENGIE SA 1.75 27/03/2028</t>
+  </si>
+  <si>
+    <t>13 923.29</t>
+  </si>
+  <si>
+    <t>FR001400KHG0</t>
+  </si>
+  <si>
+    <t>ENGIE SA 3.875 06/01/2031</t>
+  </si>
+  <si>
+    <t>4 968.49</t>
+  </si>
+  <si>
+    <t>AT0000A3RNZ8</t>
+  </si>
+  <si>
+    <t>ERSTE GROUP BANK AG 21/04/2036</t>
+  </si>
+  <si>
+    <t>5 825.34</t>
+  </si>
+  <si>
+    <t>FR001400RX89</t>
+  </si>
+  <si>
+    <t>ESSILORLUXOTTICA SA 3 05/03/2032</t>
+  </si>
+  <si>
+    <t>1 972.60</t>
+  </si>
+  <si>
+    <t>XS2113167568</t>
+  </si>
+  <si>
+    <t>ESSITY AB (PUBL) 0.5 03/02/2030</t>
+  </si>
+  <si>
+    <t>XS2386877133</t>
+  </si>
+  <si>
+    <t>ESSITY CAPITAL BV 0.25 15/09/2029</t>
+  </si>
+  <si>
+    <t>DE000A4DFWV3</t>
+  </si>
+  <si>
+    <t>EVONIK INDUSTRIES AG 09/09/2055</t>
+  </si>
+  <si>
+    <t>13 763.01</t>
+  </si>
+  <si>
+    <t>XS2982065018</t>
+  </si>
+  <si>
+    <t>EXPERIAN PLC 3.51 15/12/2033</t>
+  </si>
+  <si>
+    <t>5 702.55</t>
+  </si>
+  <si>
+    <t>XS2950696869</t>
+  </si>
+  <si>
+    <t>FINGRID OYJ 2.75 04/12/2029</t>
+  </si>
+  <si>
+    <t>7 652.16</t>
+  </si>
+  <si>
+    <t>FR0012602779</t>
+  </si>
+  <si>
+    <t>GDF SUEZ 1.5 13/03/2035</t>
+  </si>
+  <si>
+    <t>XS3148184156</t>
+  </si>
+  <si>
+    <t>GIVAUDAN FINANCE EUROPE BV 2.875 09/09/2029</t>
+  </si>
+  <si>
+    <t>7 758.56</t>
+  </si>
+  <si>
+    <t>XS2715302001</t>
+  </si>
+  <si>
+    <t>GIVAUDAN FINANCE EUROPE BV 4.125 28/11/2033</t>
+  </si>
+  <si>
+    <t>5 408.04</t>
+  </si>
+  <si>
+    <t>XS2198574209</t>
+  </si>
+  <si>
+    <t>HANNOVER RUECK SE 08/10/2040</t>
+  </si>
+  <si>
+    <t>3 221.92</t>
+  </si>
+  <si>
+    <t>XS2385390724</t>
+  </si>
+  <si>
+    <t>HOLDING DINFRASTRUCTURES DES METIE 0.625 16/09/2028</t>
+  </si>
+  <si>
+    <t>DE000A383PT8</t>
+  </si>
+  <si>
+    <t>HOWOGE WOHNUNGSBAU GMBH 3.875 05/06/2030</t>
+  </si>
+  <si>
+    <t>46 659.25</t>
+  </si>
+  <si>
+    <t>ES0244251056</t>
+  </si>
+  <si>
+    <t>IBERCAJA BANCO SA 10/08/2031</t>
+  </si>
+  <si>
+    <t>2 208.90</t>
+  </si>
+  <si>
+    <t>XS3224600232</t>
+  </si>
+  <si>
+    <t>IBERDROLA FINANZAS SAU PERP</t>
+  </si>
+  <si>
+    <t>12 945.21</t>
+  </si>
+  <si>
+    <t>XS2295333988</t>
+  </si>
+  <si>
+    <t>IBERDROLA INTERNATIONAL BV PERP</t>
+  </si>
+  <si>
+    <t>6 380.00</t>
+  </si>
+  <si>
+    <t>FR001400ZRC6</t>
+  </si>
+  <si>
+    <t>ICADE 4.375 22/05/2035</t>
+  </si>
+  <si>
+    <t>40 477.74</t>
+  </si>
+  <si>
+    <t>XS3190744907</t>
+  </si>
+  <si>
+    <t>IDS FINANCING PLC 3.25 01/01/2029</t>
+  </si>
+  <si>
+    <t>11 967.12</t>
+  </si>
+  <si>
+    <t>FR00140141X5</t>
+  </si>
+  <si>
+    <t>IMERYS S.A. 4 21/11/2032</t>
+  </si>
+  <si>
+    <t>8 153.42</t>
+  </si>
+  <si>
+    <t>XS3074456891</t>
+  </si>
+  <si>
+    <t>INFORMA PLC 3.375 09/06/2031</t>
+  </si>
+  <si>
+    <t>12 532.90</t>
+  </si>
+  <si>
+    <t>XS3153087559</t>
+  </si>
+  <si>
+    <t>ING GROEP NV 20/08/2037</t>
+  </si>
+  <si>
+    <t>39 164.04</t>
+  </si>
+  <si>
+    <t>XS2886191589</t>
+  </si>
+  <si>
+    <t>ING GROEP NV 26/08/2035</t>
+  </si>
+  <si>
+    <t>22 111.64</t>
+  </si>
+  <si>
+    <t>IT0005611550</t>
+  </si>
+  <si>
+    <t>INTESA SANPAOLO SPA 16/09/2032</t>
+  </si>
+  <si>
+    <t>24 229.68</t>
+  </si>
+  <si>
+    <t>XS3032046016</t>
+  </si>
+  <si>
+    <t>INVESTOR AB 3.5 31/03/2034</t>
+  </si>
+  <si>
+    <t>16 868.08</t>
+  </si>
+  <si>
+    <t>XS2977890313</t>
+  </si>
+  <si>
+    <t>IREN SPA PERP</t>
+  </si>
+  <si>
+    <t>28 997.26</t>
+  </si>
+  <si>
+    <t>XS2957380228</t>
+  </si>
+  <si>
+    <t>JOHNSON CONTROLS INTERNATIONAL PLC 3.125 11/12/2033</t>
+  </si>
+  <si>
+    <t>4 229.45</t>
+  </si>
+  <si>
+    <t>XS3300349639</t>
+  </si>
+  <si>
+    <t>JPMORGAN CHASE &amp; CO 18/02/2032</t>
+  </si>
+  <si>
+    <t>4 985.81</t>
+  </si>
+  <si>
+    <t>BE0002990712</t>
+  </si>
+  <si>
+    <t>KBC GROEP NV 17/04/2035</t>
+  </si>
+  <si>
+    <t>44 506.85</t>
+  </si>
+  <si>
+    <t>BE0390152180</t>
+  </si>
+  <si>
+    <t>KBC GROEP NV PERP</t>
+  </si>
+  <si>
+    <t>1 095.89</t>
+  </si>
+  <si>
+    <t>FR001400NDQ2</t>
+  </si>
+  <si>
+    <t>KLEPIERRE SA 3.875 23/09/2033</t>
+  </si>
+  <si>
+    <t>23 313.70</t>
+  </si>
+  <si>
+    <t>XS2229470146</t>
+  </si>
+  <si>
+    <t>KONINKLIJKE KPN NV 0.875 14/12/2032</t>
+  </si>
+  <si>
+    <t>1 936.99</t>
+  </si>
+  <si>
+    <t>FR0014001R34</t>
+  </si>
+  <si>
+    <t>LA BANQUE POSTALE 02/08/2032</t>
+  </si>
+  <si>
+    <t>2 414.38</t>
+  </si>
+  <si>
+    <t>XS3069338336</t>
+  </si>
+  <si>
+    <t>LLOYDS BANKING GROUP PLC 09/05/2035</t>
+  </si>
+  <si>
+    <t>15 991.23</t>
+  </si>
+  <si>
+    <t>XS2815980664</t>
+  </si>
+  <si>
+    <t>LLOYDS BANKING GROUP PLC 14/05/2032</t>
+  </si>
+  <si>
+    <t>23 409.25</t>
+  </si>
+  <si>
+    <t>XS2679904685</t>
+  </si>
+  <si>
+    <t>LSEG NETHERLANDS BV 4.231 29/09/2030</t>
+  </si>
+  <si>
+    <t>24 169.56</t>
+  </si>
+  <si>
+    <t>FR001400ZEB6</t>
+  </si>
+  <si>
+    <t>LVMH MOET HENNESSY LOUIS VUITTON S 3 07/03/2032</t>
+  </si>
+  <si>
+    <t>2 219.18</t>
+  </si>
+  <si>
+    <t>XS3238212164</t>
+  </si>
+  <si>
+    <t>MAGNUM ICC FINANCE BV 3.75 26/11/2034</t>
+  </si>
+  <si>
+    <t>15 038.01</t>
+  </si>
+  <si>
+    <t>XS3223939466</t>
+  </si>
+  <si>
+    <t>MERCK KGAA 24/11/2055</t>
+  </si>
+  <si>
+    <t>7 150.68</t>
+  </si>
+  <si>
+    <t>XS3293638568</t>
+  </si>
+  <si>
+    <t>MIZUHO FINANCIAL GROUP INC 3.21 16/05/2032</t>
+  </si>
+  <si>
+    <t>5 072.94</t>
+  </si>
+  <si>
+    <t>XS2790333889</t>
+  </si>
+  <si>
+    <t>MORGAN STANLEY 21/03/2035</t>
+  </si>
+  <si>
+    <t>1 083.56</t>
+  </si>
+  <si>
+    <t>XS2434710872</t>
+  </si>
+  <si>
+    <t>NATIONAL GRID NORTH AMERICA INC 1.054 20/01/2031</t>
+  </si>
+  <si>
+    <t>2 271.33</t>
+  </si>
+  <si>
+    <t>XS2894910665</t>
+  </si>
+  <si>
+    <t>NATIONAL GRID NORTH AMERICA INC 3.631 03/09/2031</t>
+  </si>
+  <si>
+    <t>9 107.64</t>
+  </si>
+  <si>
+    <t>XS2388449758</t>
+  </si>
+  <si>
+    <t>NATIONALE NEDERLANDEN BANK N V 0.5 21/09/2028</t>
+  </si>
+  <si>
+    <t>5 068.49</t>
+  </si>
+  <si>
+    <t>XS2898838516</t>
+  </si>
+  <si>
+    <t>NATWEST GROUP PLC 12/09/2032</t>
+  </si>
+  <si>
+    <t>27 209.96</t>
+  </si>
+  <si>
+    <t>XS3009472989</t>
+  </si>
+  <si>
+    <t>NATWEST GROUP PLC 25/02/2035</t>
+  </si>
+  <si>
+    <t>3 141.60</t>
+  </si>
+  <si>
+    <t>XS3303513066</t>
+  </si>
+  <si>
+    <t>NETWORK FINANCE COMPANY PTY LTD 3.5 05/09/2033</t>
+  </si>
+  <si>
+    <t>XS2602037629</t>
+  </si>
+  <si>
+    <t>NN GROUP NV PERP</t>
+  </si>
+  <si>
+    <t>2 143.94</t>
+  </si>
+  <si>
+    <t>XS3232967318</t>
+  </si>
+  <si>
+    <t>NORDEA BANK ABP 19/11/2035</t>
+  </si>
+  <si>
+    <t>24 682.19</t>
+  </si>
+  <si>
+    <t>XS3100081507</t>
+  </si>
+  <si>
+    <t>NTT FINANCE CORP 3.678 16/07/2033</t>
+  </si>
+  <si>
+    <t>13 890.14</t>
+  </si>
+  <si>
+    <t>XS2776001377</t>
+  </si>
+  <si>
+    <t>OMNICOM FINANCE HOLDINGS PLC 3.7 06/03/2032</t>
+  </si>
+  <si>
+    <t>1 733.42</t>
+  </si>
+  <si>
+    <t>XS3284416917</t>
+  </si>
+  <si>
+    <t>OP CORPORATE BANK PLC 30/01/2032</t>
+  </si>
+  <si>
+    <t>10 347.29</t>
+  </si>
+  <si>
+    <t>FR001400DY43</t>
+  </si>
+  <si>
+    <t>ORANGE SA 3.625 16/11/2031</t>
+  </si>
+  <si>
+    <t>6 405.82</t>
+  </si>
+  <si>
+    <t>FR001400OXS4</t>
+  </si>
+  <si>
+    <t>ORANGE SA PERP</t>
+  </si>
+  <si>
+    <t>FR001400GDJ1</t>
+  </si>
+  <si>
+    <t>75 323.63</t>
+  </si>
+  <si>
+    <t>XS2901491261</t>
+  </si>
+  <si>
+    <t>P3 GROUP SARL 4 19/04/2032</t>
+  </si>
+  <si>
+    <t>14 196.16</t>
+  </si>
+  <si>
+    <t>XS3013011203</t>
+  </si>
+  <si>
+    <t>PPG INDUSTRIES INC 3.25 04/03/2032</t>
+  </si>
+  <si>
+    <t>1 179.88</t>
+  </si>
+  <si>
+    <t>XS2439004412</t>
+  </si>
+  <si>
+    <t>PROLOGIS EURO FINANCE LLC 1 08/02/2029</t>
+  </si>
+  <si>
+    <t>XS2810794680</t>
+  </si>
+  <si>
+    <t>PROLOGIS EURO FINANCE LLC 4 05/05/2034</t>
+  </si>
+  <si>
+    <t>22 653.37</t>
+  </si>
+  <si>
+    <t>XS2187529180</t>
+  </si>
+  <si>
+    <t>PROLOGIS INTERNATIONAL FUNDING II 1.625 17/06/2032</t>
+  </si>
+  <si>
+    <t>7 506.16</t>
+  </si>
+  <si>
+    <t>BE0002830116</t>
+  </si>
+  <si>
+    <t>PROXIMUS NV 0.75 17/11/2036</t>
+  </si>
+  <si>
+    <t>2 367.12</t>
+  </si>
+  <si>
+    <t>FR0014010CI2</t>
+  </si>
+  <si>
+    <t>PUBLICIS GROUPE SA 3.375 12/06/2032</t>
+  </si>
+  <si>
+    <t>23 800.68</t>
+  </si>
+  <si>
+    <t>CH1353015048</t>
+  </si>
+  <si>
+    <t>RAIFFEISEN SCHWEIZ GENOSSENSCHAFT 03/09/2032</t>
+  </si>
+  <si>
+    <t>14 996.42</t>
+  </si>
+  <si>
+    <t>FR0014015EO5</t>
+  </si>
+  <si>
+    <t>RCI BANQUE SA 3.75 16/02/2032</t>
+  </si>
+  <si>
+    <t>2 794.52</t>
+  </si>
+  <si>
+    <t>XS2552369469</t>
+  </si>
+  <si>
+    <t>RED ELECTRICA CORPORACION SA PERP</t>
+  </si>
+  <si>
+    <t>55 373.29</t>
+  </si>
+  <si>
+    <t>XS2744299335</t>
+  </si>
+  <si>
+    <t>RED ELECTRICA FINANCIACIONES SAU 3 17/01/2034</t>
+  </si>
+  <si>
+    <t>3 304.11</t>
+  </si>
+  <si>
+    <t>XS2838500218</t>
+  </si>
+  <si>
+    <t>REDEIA CORPORACION SA 3.375 09/07/2032</t>
+  </si>
+  <si>
+    <t>9 579.45</t>
+  </si>
+  <si>
+    <t>XS2126161764</t>
+  </si>
+  <si>
+    <t>RELX FINANCE BV 0.5 10/03/2028</t>
+  </si>
+  <si>
+    <t>XS2779010300</t>
+  </si>
+  <si>
+    <t>RELX FINANCE BV 3.375 20/03/2033</t>
+  </si>
+  <si>
+    <t>FR001400U3P1</t>
+  </si>
+  <si>
+    <t>ROQUETTE FRERES SA 3.774 25/11/2031</t>
+  </si>
+  <si>
+    <t>8 685.37</t>
+  </si>
+  <si>
+    <t>FR001400J150</t>
+  </si>
+  <si>
+    <t>RTE RESEAU DE TRANSPORT D ELECTRIC 3.75 04/07/2035</t>
+  </si>
+  <si>
+    <t>16 273.97</t>
+  </si>
+  <si>
+    <t>XS3304304945</t>
+  </si>
+  <si>
+    <t>SAGE GROUP PLC 3.821 25/02/2033</t>
+  </si>
+  <si>
+    <t>2 391.84</t>
+  </si>
+  <si>
+    <t>FR001400Y1I6</t>
+  </si>
+  <si>
+    <t>SANOFI SA 2.75 11/03/2031</t>
+  </si>
+  <si>
+    <t>XS2894895684</t>
+  </si>
+  <si>
+    <t>SCOTTISH HYDRO ELECTRIC TRANSMISSI 3.375 04/09/2032</t>
+  </si>
+  <si>
+    <t>22 824.62</t>
+  </si>
+  <si>
+    <t>XS2616008970</t>
+  </si>
+  <si>
+    <t>SIKA CAPITAL BV 3.75 03/05/2030</t>
+  </si>
+  <si>
+    <t>22 909.32</t>
+  </si>
+  <si>
+    <t>FR0014012ID6</t>
+  </si>
+  <si>
+    <t>SOCIETE GENERALE SA 02/09/2033</t>
+  </si>
+  <si>
+    <t>4 130.14</t>
+  </si>
+  <si>
+    <t>FR0014014A53</t>
+  </si>
+  <si>
+    <t>SOCIETE GENERALE SA 20/11/2035</t>
+  </si>
+  <si>
+    <t>14 597.60</t>
+  </si>
+  <si>
+    <t>XS3027988263</t>
+  </si>
+  <si>
+    <t>SSE PLC 3.5 18/03/2032</t>
+  </si>
+  <si>
+    <t>XS2439704318</t>
+  </si>
+  <si>
+    <t>SSE PLC PERP</t>
+  </si>
+  <si>
+    <t>29 632.88</t>
+  </si>
+  <si>
+    <t>XS2631822868</t>
+  </si>
+  <si>
+    <t>STATKRAFT AS 3.5 09/06/2033</t>
+  </si>
+  <si>
+    <t>20 534.84</t>
+  </si>
+  <si>
+    <t>XS2768793676</t>
+  </si>
+  <si>
+    <t>STATNETT SF 3.375 26/02/2036</t>
+  </si>
+  <si>
+    <t>2 246.92</t>
+  </si>
+  <si>
+    <t>XS3307413842</t>
+  </si>
+  <si>
+    <t>STELLANTIS NV PERP</t>
+  </si>
+  <si>
+    <t>1 414.73</t>
+  </si>
+  <si>
+    <t>FR001400DQ92</t>
+  </si>
+  <si>
+    <t>SUEZ SA (FR) 5 03/11/2032</t>
+  </si>
+  <si>
+    <t>15 561.64</t>
+  </si>
+  <si>
+    <t>BE6365314770</t>
+  </si>
+  <si>
+    <t>SYENSQO NV 3.375 28/05/2031</t>
+  </si>
+  <si>
+    <t>36 181.85</t>
+  </si>
+  <si>
+    <t>XS2314267449</t>
+  </si>
+  <si>
+    <t>TELE2 AB 0.75 23/03/2031</t>
+  </si>
+  <si>
+    <t>XS2623868994</t>
+  </si>
+  <si>
+    <t>TELE2 AB 3.75 22/11/2029</t>
+  </si>
+  <si>
+    <t>7 708.56</t>
+  </si>
+  <si>
+    <t>XS2589828941</t>
+  </si>
+  <si>
+    <t>TELIA COMPANY AB 3.625 22/02/2032</t>
+  </si>
+  <si>
+    <t>2 463.01</t>
+  </si>
+  <si>
+    <t>XS3166363906</t>
+  </si>
+  <si>
+    <t>TELSTRA GROUP LTD 3.375 02/03/2035</t>
+  </si>
+  <si>
     <t>2 764.73</t>
   </si>
   <si>
-    <t>IT0005675126</t>
-[...584 lines deleted...]
-    <t>ERSTE GROUP BANK AG 21/04/2036</t>
+    <t>XS2613162424</t>
+  </si>
+  <si>
+    <t>TELSTRA GROUP LTD 3.75 04/05/2031</t>
+  </si>
+  <si>
+    <t>6 678.08</t>
+  </si>
+  <si>
+    <t>XS2549543143</t>
+  </si>
+  <si>
+    <t>TENNET NETHERLANDS BV 3.875 28/10/2028</t>
+  </si>
+  <si>
+    <t>4 713.70</t>
+  </si>
+  <si>
+    <t>XS2549543226</t>
+  </si>
+  <si>
+    <t>TENNET NETHERLANDS BV 4.25 28/04/2032</t>
+  </si>
+  <si>
+    <t>7 708.22</t>
+  </si>
+  <si>
+    <t>XS3128477521</t>
+  </si>
+  <si>
+    <t>TERNA RETE ELETTRICA NAZIONALE SPA 3 22/07/2031</t>
+  </si>
+  <si>
+    <t>19 208.22</t>
+  </si>
+  <si>
+    <t>XS3281650823</t>
+  </si>
+  <si>
+    <t>TERNA RETE ELETTRICA NAZIONALE SPA PERP</t>
+  </si>
+  <si>
+    <t>2 852.43</t>
+  </si>
+  <si>
+    <t>XS2798269069</t>
+  </si>
+  <si>
+    <t>31 701.37</t>
+  </si>
+  <si>
+    <t>FR001400L263</t>
+  </si>
+  <si>
+    <t>THALES SA 4.25 18/10/2031</t>
+  </si>
+  <si>
+    <t>12 878.08</t>
+  </si>
+  <si>
+    <t>XS3298843924</t>
+  </si>
+  <si>
+    <t>T-MOBILE USA INC 3.625 19/02/2035</t>
+  </si>
+  <si>
+    <t>4 997.53</t>
+  </si>
+  <si>
+    <t>XS2980851351</t>
+  </si>
+  <si>
+    <t>TORONTO-DOMINION BANK/THE 23/01/2036</t>
+  </si>
+  <si>
+    <t>4 492.29</t>
+  </si>
+  <si>
+    <t>XS2778764006</t>
+  </si>
+  <si>
+    <t>TRANSURBAN FINANCE COMPANY PTY LTD 3.713 12/03/2032</t>
+  </si>
+  <si>
+    <t>XS3047435659</t>
+  </si>
+  <si>
+    <t>TRANSURBAN FINANCE COMPANY PTY LTD 4.143 17/04/2035</t>
+  </si>
+  <si>
+    <t>9 627.20</t>
+  </si>
+  <si>
+    <t>CH1305916897</t>
+  </si>
+  <si>
+    <t>UBS GROUP AG 09/06/2033</t>
+  </si>
+  <si>
+    <t>16 330.48</t>
+  </si>
+  <si>
+    <t>CH1474856957</t>
+  </si>
+  <si>
+    <t>UBS GROUP AG 11/08/2031</t>
+  </si>
+  <si>
+    <t>10 944.33</t>
+  </si>
+  <si>
+    <t>BE0390119825</t>
+  </si>
+  <si>
+    <t>UCB SA 4.25 20/03/2030</t>
+  </si>
+  <si>
+    <t>FR001400SIL1</t>
+  </si>
+  <si>
+    <t>UNIBAIL-RODAMCO-WESTFIELD SE 3.875 11/09/2034</t>
+  </si>
+  <si>
+    <t>16 561.64</t>
+  </si>
+  <si>
+    <t>ES0280907041</t>
+  </si>
+  <si>
+    <t>UNICAJA BANCO SA 22/06/2034</t>
+  </si>
+  <si>
+    <t>12 476.71</t>
+  </si>
+  <si>
+    <t>XS2496289138</t>
+  </si>
+  <si>
+    <t>UNIVERSAL MUSIC GROUP NV 3.75 30/06/2032</t>
+  </si>
+  <si>
+    <t>29 847.12</t>
+  </si>
+  <si>
+    <t>XS2545248242</t>
+  </si>
+  <si>
+    <t>VATTENFALL AB 3.75 18/10/2026</t>
+  </si>
+  <si>
+    <t>FR001400UHP0</t>
+  </si>
+  <si>
+    <t>VEOLIA ENVIRONNEMENT SA 2.974 10/01/2031</t>
+  </si>
+  <si>
+    <t>4 823.58</t>
+  </si>
+  <si>
+    <t>FR00140007L3</t>
+  </si>
+  <si>
+    <t>VEOLIA ENVIRONNEMENT SA NC8.5 PERP</t>
+  </si>
+  <si>
+    <t>20 897.26</t>
+  </si>
+  <si>
+    <t>XS2821745374</t>
+  </si>
+  <si>
+    <t>VERBUND AG 3.25 17/05/2031</t>
+  </si>
+  <si>
+    <t>25 002.74</t>
+  </si>
+  <si>
+    <t>XS3310548105</t>
+  </si>
+  <si>
+    <t>VESTAS WIND SYSTEMS A/S 3.75 15/06/2033</t>
+  </si>
+  <si>
+    <t>DE000A3MP4V7</t>
+  </si>
+  <si>
+    <t>VONOVIA SE 0.75 01/09/2032</t>
   </si>
   <si>
     <t>3 791.10</t>
   </si>
   <si>
-    <t>FR001400RX89</t>
-[...913 lines deleted...]
-  <si>
     <t>XS2592516210</t>
   </si>
   <si>
     <t>WOLTERS KLUWER NV 3.75 03/04/2031</t>
   </si>
   <si>
-    <t>20 589.04</t>
+    <t>21 945.21</t>
   </si>
   <si>
     <t>CH1471403852</t>
   </si>
   <si>
     <t>ZUERCHER KANTONALBANK 11/09/2031</t>
   </si>
   <si>
-    <t>11 955.48</t>
-[...2 lines deleted...]
-    <t>CDS-00107800</t>
+    <t>13 475.84</t>
+  </si>
+  <si>
+    <t>CDS-00108247</t>
   </si>
   <si>
     <t>724500D4BFEWKWVC1G62</t>
   </si>
   <si>
-    <t>75 930.56</t>
-[...8 lines deleted...]
-    <t>-236 666.60</t>
+    <t>-3 402.78</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -2341,182 +2332,182 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
-        <v>311.7083</v>
+        <v>311.7014</v>
       </c>
       <c r="D2">
-        <v>6512.74</v>
+        <v>6361.45</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>2030076.64</v>
+        <v>1982873.4</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>2030076.64</v>
+        <v>1982873.4</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
-        <v>3850.0</v>
+        <v>3657.0</v>
       </c>
       <c r="D3">
-        <v>11608.62</v>
+        <v>11338.94</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>44693192.99</v>
+        <v>41466539.54</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>44693192.99</v>
+        <v>41466539.54</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="1">
-        <v>1104796.4635</v>
+        <v>1104652.6508</v>
       </c>
       <c r="D4">
-        <v>114.19</v>
+        <v>111.56</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>126158614.86</v>
+        <v>123238616.13</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>126158614.86</v>
+        <v>123238616.13</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
         <v>13</v>
       </c>
       <c r="B5" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="1">
-        <v>84412.558</v>
+        <v>89858.0674</v>
       </c>
       <c r="D5">
-        <v>104.07</v>
+        <v>101.62</v>
       </c>
       <c r="E5" t="s">
         <v>8</v>
       </c>
       <c r="F5">
-        <v>8785058.93</v>
+        <v>9132169.15</v>
       </c>
       <c r="G5" t="s">
         <v>8</v>
       </c>
       <c r="H5">
-        <v>8785058.93</v>
+        <v>9132169.15</v>
       </c>
       <c r="I5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" t="s">
         <v>15</v>
       </c>
       <c r="B6" t="s">
         <v>16</v>
       </c>
       <c r="C6" s="1">
         <v>1901.0</v>
       </c>
       <c r="D6">
-        <v>101.04</v>
+        <v>98.67</v>
       </c>
       <c r="E6" t="s">
         <v>8</v>
       </c>
       <c r="F6">
-        <v>192090.58</v>
+        <v>187580.12</v>
       </c>
       <c r="G6" t="s">
         <v>8</v>
       </c>
       <c r="H6">
-        <v>192090.58</v>
+        <v>187580.12</v>
       </c>
       <c r="I6" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
@@ -2565,10537 +2556,10537 @@
       </c>
       <c r="L1" t="s">
         <v>27</v>
       </c>
       <c r="M1" t="s">
         <v>28</v>
       </c>
       <c r="N1" t="s">
         <v>29</v>
       </c>
       <c r="O1" t="s">
         <v>30</v>
       </c>
       <c r="P1" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>32</v>
       </c>
       <c r="B2" t="s">
         <v>33</v>
       </c>
       <c r="C2" s="1">
-        <v>1429.0</v>
+        <v>715.0</v>
       </c>
       <c r="D2" s="1">
-        <v>4778.97</v>
+        <v>4786.28</v>
       </c>
       <c r="E2" s="1">
-        <v>4776.8076976907</v>
+        <v>4782.1113146853</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
         <v>1.0</v>
       </c>
       <c r="H2" s="1">
-        <v>6826058.2</v>
+        <v>3419209.59</v>
       </c>
       <c r="I2" s="1">
-        <v>3089.93</v>
+        <v>2980.61</v>
       </c>
       <c r="J2" s="1">
-        <v>0.045266681142566</v>
+        <v>0.087172485966267</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>6829148.13</v>
+        <v>3422190.2</v>
       </c>
       <c r="N2" s="1">
-        <v>6829148.13</v>
+        <v>3422190.2</v>
       </c>
       <c r="O2" s="1">
-        <v>3.76</v>
+        <v>1.94</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>34</v>
       </c>
       <c r="B3" t="s">
         <v>35</v>
       </c>
       <c r="C3" s="1">
-        <v>11.0</v>
+        <v>90.0</v>
       </c>
       <c r="D3" s="1">
-        <v>118.1</v>
+        <v>115.49</v>
       </c>
       <c r="E3" s="1">
-        <v>118.0</v>
+        <v>116.478</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
         <v>1.0</v>
       </c>
       <c r="H3" s="1">
         <v>0.0</v>
       </c>
       <c r="I3" s="1">
-        <v>1100.0</v>
+        <v>-88920.0</v>
       </c>
       <c r="J3" s="1">
         <v>0</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
       <c r="M3" s="1">
-        <v>1100.0</v>
+        <v>-88920.0</v>
       </c>
       <c r="N3" s="1">
-        <v>1100.0</v>
+        <v>-88920.0</v>
       </c>
       <c r="O3" s="1">
-        <v>0.0</v>
+        <v>-0.05</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>36</v>
       </c>
       <c r="B4" t="s">
         <v>37</v>
       </c>
       <c r="C4" s="1">
-        <v>-19.0</v>
+        <v>153.0</v>
       </c>
       <c r="D4" s="1">
-        <v>129.2</v>
+        <v>105.8</v>
       </c>
       <c r="E4" s="1">
-        <v>129.04</v>
+        <v>105.725</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
         <v>1.0</v>
       </c>
       <c r="H4" s="1">
         <v>0.0</v>
       </c>
       <c r="I4" s="1">
-        <v>-3040.0</v>
+        <v>11475.0</v>
       </c>
       <c r="J4" s="1">
         <v>0</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4" s="1">
-        <v>-3040.0</v>
+        <v>11475.0</v>
       </c>
       <c r="N4" s="1">
-        <v>-3040.0</v>
+        <v>11475.0</v>
       </c>
       <c r="O4" s="1">
-        <v>0.0</v>
+        <v>0.01</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>38</v>
       </c>
       <c r="B5" t="s">
         <v>39</v>
       </c>
       <c r="C5" s="1">
-        <v>-61.0</v>
+        <v>-19.0</v>
       </c>
       <c r="D5" s="1">
-        <v>123.44</v>
+        <v>125.45</v>
       </c>
       <c r="E5" s="1">
-        <v>123.27</v>
+        <v>129.04</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
       <c r="G5">
         <v>1.0</v>
       </c>
       <c r="H5" s="1">
         <v>0.0</v>
       </c>
       <c r="I5" s="1">
-        <v>-10370.0</v>
+        <v>68210.0</v>
       </c>
       <c r="J5" s="1">
         <v>0</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5" s="1">
-        <v>-10370.0</v>
+        <v>68210.0</v>
       </c>
       <c r="N5" s="1">
-        <v>-10370.0</v>
+        <v>68210.0</v>
       </c>
       <c r="O5" s="1">
-        <v>-0.01</v>
+        <v>0.04</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>40</v>
       </c>
       <c r="B6" t="s">
         <v>41</v>
       </c>
       <c r="C6" s="1">
         <v>500000.0</v>
       </c>
       <c r="D6" s="1">
-        <v>103.557</v>
+        <v>100.454</v>
       </c>
       <c r="E6" s="1">
         <v>99.634</v>
       </c>
       <c r="F6" t="s">
         <v>8</v>
       </c>
       <c r="G6">
         <v>1.0</v>
       </c>
       <c r="H6" s="1">
         <v>498170.0</v>
       </c>
       <c r="I6" s="1">
-        <v>19615.0</v>
+        <v>4100.0</v>
       </c>
       <c r="J6" s="1">
-        <v>3.9374109239818</v>
+        <v>0.82301222474256</v>
       </c>
       <c r="K6">
-        <v>2.76</v>
+        <v>3.02</v>
       </c>
       <c r="L6" t="s">
         <v>42</v>
       </c>
       <c r="M6" s="1">
-        <v>517785.0</v>
+        <v>502270.0</v>
       </c>
       <c r="N6" s="1">
-        <v>531569.25</v>
+        <v>517372.74</v>
       </c>
       <c r="O6" s="1">
         <v>0.29</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>43</v>
       </c>
       <c r="B7" t="s">
         <v>44</v>
       </c>
       <c r="C7" s="1">
         <v>300000.0</v>
       </c>
       <c r="D7" s="1">
-        <v>103.233</v>
+        <v>100.397</v>
       </c>
       <c r="E7" s="1">
         <v>99.179</v>
       </c>
       <c r="F7" t="s">
         <v>8</v>
       </c>
       <c r="G7">
         <v>1.0</v>
       </c>
       <c r="H7" s="1">
         <v>297537.0</v>
       </c>
       <c r="I7" s="1">
-        <v>12162.0</v>
+        <v>3654.0</v>
       </c>
       <c r="J7" s="1">
-        <v>4.087558858226</v>
+        <v>1.2280825577995</v>
       </c>
       <c r="K7">
-        <v>0.5</v>
+        <v>0.73</v>
       </c>
       <c r="L7" t="s">
         <v>45</v>
       </c>
       <c r="M7" s="1">
-        <v>309699.0</v>
+        <v>301191.0</v>
       </c>
       <c r="N7" s="1">
-        <v>311195.92</v>
+        <v>303388.6</v>
       </c>
       <c r="O7" s="1">
         <v>0.17</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>46</v>
       </c>
       <c r="B8" t="s">
         <v>47</v>
       </c>
       <c r="C8" s="1">
         <v>493000.0</v>
       </c>
       <c r="D8" s="1">
-        <v>110.16</v>
+        <v>105.852</v>
       </c>
       <c r="E8" s="1">
         <v>100.24670385</v>
       </c>
       <c r="F8" t="s">
         <v>8</v>
       </c>
       <c r="G8">
         <v>1.0</v>
       </c>
       <c r="H8" s="1">
         <v>494216.25</v>
       </c>
       <c r="I8" s="1">
-        <v>48872.55</v>
+        <v>27634.11</v>
       </c>
       <c r="J8" s="1">
-        <v>9.8888998490033</v>
+        <v>5.5915016958669</v>
       </c>
       <c r="K8">
-        <v>1.86</v>
+        <v>2.2</v>
       </c>
       <c r="L8" t="s">
         <v>48</v>
       </c>
       <c r="M8" s="1">
-        <v>543088.8</v>
+        <v>521850.36</v>
       </c>
       <c r="N8" s="1">
-        <v>552281.9</v>
+        <v>532714.93</v>
       </c>
       <c r="O8" s="1">
         <v>0.3</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>49</v>
       </c>
       <c r="B9" t="s">
         <v>50</v>
       </c>
       <c r="C9" s="1">
         <v>800000.0</v>
       </c>
       <c r="D9" s="1">
-        <v>104.759</v>
+        <v>100.511</v>
       </c>
       <c r="E9" s="1">
         <v>99.9080525</v>
       </c>
       <c r="F9" t="s">
         <v>8</v>
       </c>
       <c r="G9">
         <v>1.0</v>
       </c>
       <c r="H9" s="1">
         <v>799264.42</v>
       </c>
       <c r="I9" s="1">
-        <v>38807.58</v>
+        <v>4823.58</v>
       </c>
       <c r="J9" s="1">
-        <v>4.8554119298842</v>
+        <v>0.60350240537418</v>
       </c>
       <c r="K9">
-        <v>3.86</v>
+        <v>4.14</v>
       </c>
       <c r="L9" t="s">
         <v>51</v>
       </c>
       <c r="M9" s="1">
-        <v>838072.0</v>
+        <v>804088.0</v>
       </c>
       <c r="N9" s="1">
-        <v>868989.81</v>
+        <v>837235.95</v>
       </c>
       <c r="O9" s="1">
         <v>0.48</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
         <v>52</v>
       </c>
       <c r="B10" t="s">
         <v>53</v>
       </c>
       <c r="C10" s="1">
         <v>1200000.0</v>
       </c>
       <c r="D10" s="1">
-        <v>101.665</v>
+        <v>97.385</v>
       </c>
       <c r="E10" s="1">
         <v>100.0</v>
       </c>
       <c r="F10" t="s">
         <v>8</v>
       </c>
       <c r="G10">
         <v>1.0</v>
       </c>
       <c r="H10" s="1">
         <v>1200000.0</v>
       </c>
       <c r="I10" s="1">
-        <v>19980.0</v>
+        <v>-31380.0</v>
       </c>
       <c r="J10" s="1">
-        <v>1.665</v>
+        <v>-2.615</v>
       </c>
       <c r="K10">
-        <v>1.24</v>
+        <v>1.59</v>
       </c>
       <c r="L10" t="s">
         <v>54</v>
       </c>
       <c r="M10" s="1">
-        <v>1219980.0</v>
+        <v>1168620.0</v>
       </c>
       <c r="N10" s="1">
-        <v>1234852.6</v>
+        <v>1187741.92</v>
       </c>
       <c r="O10" s="1">
-        <v>0.68</v>
+        <v>0.67</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
         <v>55</v>
       </c>
       <c r="B11" t="s">
         <v>56</v>
       </c>
       <c r="C11" s="1">
         <v>1250000.0</v>
       </c>
       <c r="D11" s="1">
-        <v>100.221</v>
+        <v>97.054</v>
       </c>
       <c r="E11" s="1">
         <v>99.33</v>
       </c>
       <c r="F11" t="s">
         <v>8</v>
       </c>
       <c r="G11">
         <v>1.0</v>
       </c>
       <c r="H11" s="1">
         <v>1241625.0</v>
       </c>
       <c r="I11" s="1">
-        <v>11137.5</v>
+        <v>-28450.0</v>
       </c>
       <c r="J11" s="1">
-        <v>0.89700996677741</v>
+        <v>-2.2913520587939</v>
       </c>
       <c r="K11">
-        <v>0.93</v>
+        <v>1.16</v>
       </c>
       <c r="L11" t="s">
         <v>57</v>
       </c>
       <c r="M11" s="1">
-        <v>1252762.5</v>
+        <v>1213175.0</v>
       </c>
       <c r="N11" s="1">
-        <v>1264449.14</v>
+        <v>1227686.99</v>
       </c>
       <c r="O11" s="1">
         <v>0.7</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
         <v>58</v>
       </c>
       <c r="B12" t="s">
         <v>59</v>
       </c>
       <c r="C12" s="1">
         <v>800000.0</v>
       </c>
       <c r="D12" s="1">
-        <v>99.079</v>
+        <v>96.0</v>
       </c>
       <c r="E12" s="1">
         <v>99.253</v>
       </c>
       <c r="F12" t="s">
         <v>8</v>
       </c>
       <c r="G12">
         <v>1.0</v>
       </c>
       <c r="H12" s="1">
         <v>794024.0</v>
       </c>
       <c r="I12" s="1">
-        <v>-1392.0</v>
+        <v>-26024.0</v>
       </c>
       <c r="J12" s="1">
-        <v>-0.17530956243136</v>
+        <v>-3.2774827964898</v>
       </c>
       <c r="K12">
-        <v>0.97</v>
+        <v>1.15</v>
       </c>
       <c r="L12" t="s">
         <v>60</v>
       </c>
       <c r="M12" s="1">
-        <v>792632.0</v>
+        <v>768000.0</v>
       </c>
       <c r="N12" s="1">
-        <v>800390.9</v>
+        <v>777205.48</v>
       </c>
       <c r="O12" s="1">
         <v>0.44</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
         <v>61</v>
       </c>
       <c r="B13" t="s">
         <v>62</v>
       </c>
       <c r="C13" s="1">
-        <v>900000.0</v>
+        <v>867000.0</v>
       </c>
       <c r="D13" s="1">
-        <v>103.692</v>
+        <v>99.792</v>
       </c>
       <c r="E13" s="1">
-        <v>100.85737</v>
+        <v>99.955</v>
       </c>
       <c r="F13" t="s">
         <v>8</v>
       </c>
       <c r="G13">
         <v>1.0</v>
       </c>
       <c r="H13" s="1">
-        <v>907716.33</v>
+        <v>866609.85</v>
       </c>
       <c r="I13" s="1">
-        <v>25511.67</v>
+        <v>-1413.21</v>
       </c>
       <c r="J13" s="1">
-        <v>2.8105333303853</v>
+        <v>-0.16307338302236</v>
       </c>
       <c r="K13">
-        <v>3.07</v>
-[...2 lines deleted...]
-        <v>63</v>
+        <v>0.0</v>
+      </c>
+      <c r="L13">
+        <v>0.0</v>
       </c>
       <c r="M13" s="1">
-        <v>933228.0</v>
+        <v>865196.64</v>
       </c>
       <c r="N13" s="1">
-        <v>960856.77</v>
+        <v>865196.64</v>
       </c>
       <c r="O13" s="1">
-        <v>0.53</v>
+        <v>0.49</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
+        <v>63</v>
+      </c>
+      <c r="B14" t="s">
         <v>64</v>
       </c>
-      <c r="B14" t="s">
+      <c r="C14" s="1">
+        <v>900000.0</v>
+      </c>
+      <c r="D14" s="1">
+        <v>100.406</v>
+      </c>
+      <c r="E14" s="1">
+        <v>100.85737</v>
+      </c>
+      <c r="F14" t="s">
+        <v>8</v>
+      </c>
+      <c r="G14">
+        <v>1.0</v>
+      </c>
+      <c r="H14" s="1">
+        <v>907716.33</v>
+      </c>
+      <c r="I14" s="1">
+        <v>-4062.33</v>
+      </c>
+      <c r="J14" s="1">
+        <v>-0.44753298643421</v>
+      </c>
+      <c r="K14">
+        <v>3.34</v>
+      </c>
+      <c r="L14" t="s">
         <v>65</v>
       </c>
-      <c r="C14" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M14" s="1">
-        <v>225926.0</v>
+        <v>903654.0</v>
       </c>
       <c r="N14" s="1">
-        <v>232978.62</v>
+        <v>933723.86</v>
       </c>
       <c r="O14" s="1">
-        <v>0.13</v>
+        <v>0.53</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
+        <v>66</v>
+      </c>
+      <c r="B15" t="s">
         <v>67</v>
       </c>
-      <c r="B15" t="s">
+      <c r="C15" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="D15" s="1">
+        <v>109.003</v>
+      </c>
+      <c r="E15" s="1">
+        <v>100.412855</v>
+      </c>
+      <c r="F15" t="s">
+        <v>8</v>
+      </c>
+      <c r="G15">
+        <v>1.0</v>
+      </c>
+      <c r="H15" s="1">
+        <v>200825.71</v>
+      </c>
+      <c r="I15" s="1">
+        <v>17180.29</v>
+      </c>
+      <c r="J15" s="1">
+        <v>8.5548259732282</v>
+      </c>
+      <c r="K15">
+        <v>3.88</v>
+      </c>
+      <c r="L15" t="s">
         <v>68</v>
       </c>
-      <c r="C15" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M15" s="1">
-        <v>938862.0</v>
+        <v>218006.0</v>
       </c>
       <c r="N15" s="1">
-        <v>963007.92</v>
+        <v>225760.7</v>
       </c>
       <c r="O15" s="1">
-        <v>0.53</v>
+        <v>0.13</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
+        <v>69</v>
+      </c>
+      <c r="B16" t="s">
         <v>70</v>
       </c>
-      <c r="B16" t="s">
+      <c r="C16" s="1">
+        <v>900000.0</v>
+      </c>
+      <c r="D16" s="1">
+        <v>100.138</v>
+      </c>
+      <c r="E16" s="1">
+        <v>100.021</v>
+      </c>
+      <c r="F16" t="s">
+        <v>8</v>
+      </c>
+      <c r="G16">
+        <v>1.0</v>
+      </c>
+      <c r="H16" s="1">
+        <v>900189.0</v>
+      </c>
+      <c r="I16" s="1">
+        <v>1053.0</v>
+      </c>
+      <c r="J16" s="1">
+        <v>0.11697543515862</v>
+      </c>
+      <c r="K16">
+        <v>2.95</v>
+      </c>
+      <c r="L16" t="s">
         <v>71</v>
       </c>
-      <c r="C16" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M16" s="1">
-        <v>714920.0</v>
+        <v>901242.0</v>
       </c>
       <c r="N16" s="1">
-        <v>732414.79</v>
+        <v>927791.58</v>
       </c>
       <c r="O16" s="1">
-        <v>0.4</v>
+        <v>0.53</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
+        <v>72</v>
+      </c>
+      <c r="B17" t="s">
         <v>73</v>
       </c>
-      <c r="B17" t="s">
+      <c r="C17" s="1">
+        <v>800000.0</v>
+      </c>
+      <c r="D17" s="1">
+        <v>85.57</v>
+      </c>
+      <c r="E17" s="1">
+        <v>77.49666625</v>
+      </c>
+      <c r="F17" t="s">
+        <v>8</v>
+      </c>
+      <c r="G17">
+        <v>1.0</v>
+      </c>
+      <c r="H17" s="1">
+        <v>619973.33</v>
+      </c>
+      <c r="I17" s="1">
+        <v>64586.67</v>
+      </c>
+      <c r="J17" s="1">
+        <v>10.417652965814</v>
+      </c>
+      <c r="K17">
+        <v>2.34</v>
+      </c>
+      <c r="L17" t="s">
         <v>74</v>
       </c>
-      <c r="C17" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M17" s="1">
-        <v>424164.0</v>
+        <v>684560.0</v>
       </c>
       <c r="N17" s="1">
-        <v>440328.38</v>
+        <v>703308.49</v>
       </c>
       <c r="O17" s="1">
-        <v>0.24</v>
+        <v>0.4</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
+        <v>75</v>
+      </c>
+      <c r="B18" t="s">
         <v>76</v>
       </c>
-      <c r="B18" t="s">
+      <c r="C18" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="D18" s="1">
+        <v>104.26</v>
+      </c>
+      <c r="E18" s="1">
+        <v>106.6386</v>
+      </c>
+      <c r="F18" t="s">
+        <v>8</v>
+      </c>
+      <c r="G18">
+        <v>1.0</v>
+      </c>
+      <c r="H18" s="1">
+        <v>426554.4</v>
+      </c>
+      <c r="I18" s="1">
+        <v>-9514.4</v>
+      </c>
+      <c r="J18" s="1">
+        <v>-2.2305244067345</v>
+      </c>
+      <c r="K18">
+        <v>4.34</v>
+      </c>
+      <c r="L18" t="s">
         <v>77</v>
       </c>
-      <c r="C18" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M18" s="1">
-        <v>327570.0</v>
+        <v>417040.0</v>
       </c>
       <c r="N18" s="1">
-        <v>341640.21</v>
+        <v>434409.86</v>
       </c>
       <c r="O18" s="1">
-        <v>0.19</v>
+        <v>0.25</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
+        <v>78</v>
+      </c>
+      <c r="B19" t="s">
         <v>79</v>
       </c>
-      <c r="B19" t="s">
+      <c r="C19" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="D19" s="1">
+        <v>107.62</v>
+      </c>
+      <c r="E19" s="1">
+        <v>111.15333333</v>
+      </c>
+      <c r="F19" t="s">
+        <v>8</v>
+      </c>
+      <c r="G19">
+        <v>1.0</v>
+      </c>
+      <c r="H19" s="1">
+        <v>333460.0</v>
+      </c>
+      <c r="I19" s="1">
+        <v>-10600.0</v>
+      </c>
+      <c r="J19" s="1">
+        <v>-3.1787920590176</v>
+      </c>
+      <c r="K19">
+        <v>5.1</v>
+      </c>
+      <c r="L19" t="s">
         <v>80</v>
       </c>
-      <c r="C19" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M19" s="1">
-        <v>597492.0</v>
+        <v>322860.0</v>
       </c>
       <c r="N19" s="1">
-        <v>612335.84</v>
+        <v>338173.36</v>
       </c>
       <c r="O19" s="1">
-        <v>0.34</v>
+        <v>0.19</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
+        <v>81</v>
+      </c>
+      <c r="B20" t="s">
         <v>82</v>
       </c>
-      <c r="B20" t="s">
+      <c r="C20" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="D20" s="1">
+        <v>96.658</v>
+      </c>
+      <c r="E20" s="1">
+        <v>99.433</v>
+      </c>
+      <c r="F20" t="s">
+        <v>8</v>
+      </c>
+      <c r="G20">
+        <v>1.0</v>
+      </c>
+      <c r="H20" s="1">
+        <v>596598.0</v>
+      </c>
+      <c r="I20" s="1">
+        <v>-16650.0</v>
+      </c>
+      <c r="J20" s="1">
+        <v>-2.7908239719208</v>
+      </c>
+      <c r="K20">
+        <v>2.65</v>
+      </c>
+      <c r="L20" t="s">
         <v>83</v>
       </c>
-      <c r="C20" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M20" s="1">
-        <v>1176048.0</v>
+        <v>579948.0</v>
       </c>
       <c r="N20" s="1">
-        <v>1189511.01</v>
+        <v>595876.77</v>
       </c>
       <c r="O20" s="1">
-        <v>0.65</v>
+        <v>0.34</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
+        <v>84</v>
+      </c>
+      <c r="B21" t="s">
         <v>85</v>
       </c>
-      <c r="B21" t="s">
+      <c r="C21" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="D21" s="1">
+        <v>94.904</v>
+      </c>
+      <c r="E21" s="1">
+        <v>98.803</v>
+      </c>
+      <c r="F21" t="s">
+        <v>8</v>
+      </c>
+      <c r="G21">
+        <v>1.0</v>
+      </c>
+      <c r="H21" s="1">
+        <v>395212.0</v>
+      </c>
+      <c r="I21" s="1">
+        <v>-15596.0</v>
+      </c>
+      <c r="J21" s="1">
+        <v>-3.9462364503102</v>
+      </c>
+      <c r="K21">
+        <v>1.33</v>
+      </c>
+      <c r="L21" t="s">
         <v>86</v>
       </c>
-      <c r="C21" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M21" s="1">
-        <v>527345.28</v>
+        <v>379616.0</v>
       </c>
       <c r="N21" s="1">
-        <v>527935.21</v>
+        <v>384947.51</v>
       </c>
       <c r="O21" s="1">
-        <v>0.29</v>
+        <v>0.22</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
         <v>87</v>
       </c>
       <c r="B22" t="s">
         <v>88</v>
       </c>
       <c r="C22" s="1">
-        <v>400000.0</v>
+        <v>522000.0</v>
       </c>
       <c r="D22" s="1">
-        <v>98.885</v>
+        <v>97.045</v>
       </c>
       <c r="E22" s="1">
-        <v>98.646</v>
+        <v>99.726</v>
       </c>
       <c r="F22" t="s">
         <v>8</v>
       </c>
       <c r="G22">
         <v>1.0</v>
       </c>
       <c r="H22" s="1">
-        <v>394584.0</v>
+        <v>520569.72</v>
       </c>
       <c r="I22" s="1">
-        <v>956.0</v>
+        <v>-13994.82</v>
       </c>
       <c r="J22" s="1">
-        <v>0.24228047766762</v>
+        <v>-2.6883661231775</v>
       </c>
       <c r="K22">
-        <v>0.48</v>
+        <v>0.34</v>
       </c>
       <c r="L22" t="s">
         <v>89</v>
       </c>
       <c r="M22" s="1">
-        <v>395540.0</v>
+        <v>506574.9</v>
       </c>
       <c r="N22" s="1">
-        <v>397457.81</v>
+        <v>508344.69</v>
       </c>
       <c r="O22" s="1">
-        <v>0.22</v>
+        <v>0.29</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
         <v>90</v>
       </c>
       <c r="B23" t="s">
         <v>91</v>
       </c>
       <c r="C23" s="1">
-        <v>600000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D23" s="1">
-        <v>99.113</v>
+        <v>95.681</v>
       </c>
       <c r="E23" s="1">
-        <v>98.166</v>
+        <v>98.646</v>
       </c>
       <c r="F23" t="s">
         <v>8</v>
       </c>
       <c r="G23">
         <v>1.0</v>
       </c>
       <c r="H23" s="1">
-        <v>588996.0</v>
+        <v>394584.0</v>
       </c>
       <c r="I23" s="1">
-        <v>5682.0</v>
+        <v>-11860.0</v>
       </c>
       <c r="J23" s="1">
-        <v>0.9646924597111</v>
+        <v>-3.0056971392657</v>
       </c>
       <c r="K23">
-        <v>1.65</v>
+        <v>0.67</v>
       </c>
       <c r="L23" t="s">
         <v>92</v>
       </c>
       <c r="M23" s="1">
-        <v>594678.0</v>
+        <v>382724.0</v>
       </c>
       <c r="N23" s="1">
-        <v>604573.89</v>
+        <v>385395.23</v>
       </c>
       <c r="O23" s="1">
-        <v>0.33</v>
+        <v>0.22</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
         <v>93</v>
       </c>
       <c r="B24" t="s">
         <v>94</v>
       </c>
       <c r="C24" s="1">
         <v>600000.0</v>
       </c>
       <c r="D24" s="1">
-        <v>100.669</v>
+        <v>97.665</v>
       </c>
       <c r="E24" s="1">
         <v>100.0</v>
       </c>
       <c r="F24" t="s">
         <v>8</v>
       </c>
       <c r="G24">
         <v>1.0</v>
       </c>
       <c r="H24" s="1">
         <v>600000.0</v>
       </c>
       <c r="I24" s="1">
-        <v>4014.0</v>
+        <v>-14010.0</v>
       </c>
       <c r="J24" s="1">
-        <v>0.669</v>
+        <v>-2.335</v>
       </c>
       <c r="K24">
-        <v>3.26</v>
+        <v>3.52</v>
       </c>
       <c r="L24" t="s">
         <v>95</v>
       </c>
       <c r="M24" s="1">
-        <v>604014.0</v>
+        <v>585990.0</v>
       </c>
       <c r="N24" s="1">
-        <v>623575.64</v>
+        <v>607088.63</v>
       </c>
       <c r="O24" s="1">
         <v>0.34</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
         <v>96</v>
       </c>
       <c r="B25" t="s">
         <v>97</v>
       </c>
       <c r="C25" s="1">
         <v>1700000.0</v>
       </c>
       <c r="D25" s="1">
-        <v>99.954</v>
+        <v>97.375</v>
       </c>
       <c r="E25" s="1">
         <v>97.87029412</v>
       </c>
       <c r="F25" t="s">
         <v>8</v>
       </c>
       <c r="G25">
         <v>1.0</v>
       </c>
       <c r="H25" s="1">
         <v>1663795.0</v>
       </c>
       <c r="I25" s="1">
-        <v>35423.0</v>
+        <v>-8420.0</v>
       </c>
       <c r="J25" s="1">
-        <v>2.1290483503076</v>
+        <v>-0.50607196199051</v>
       </c>
       <c r="K25">
-        <v>2.82</v>
+        <v>3.03</v>
       </c>
       <c r="L25" t="s">
         <v>98</v>
       </c>
       <c r="M25" s="1">
-        <v>1699218.0</v>
+        <v>1655375.0</v>
       </c>
       <c r="N25" s="1">
-        <v>1747144.03</v>
+        <v>1706887.33</v>
       </c>
       <c r="O25" s="1">
-        <v>0.96</v>
+        <v>0.97</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
         <v>99</v>
       </c>
       <c r="B26" t="s">
         <v>100</v>
       </c>
       <c r="C26" s="1">
         <v>1100000.0</v>
       </c>
       <c r="D26" s="1">
-        <v>101.324</v>
+        <v>99.62</v>
       </c>
       <c r="E26" s="1">
         <v>100.51763636</v>
       </c>
       <c r="F26" t="s">
         <v>8</v>
       </c>
       <c r="G26">
         <v>1.0</v>
       </c>
       <c r="H26" s="1">
         <v>1105694.0</v>
       </c>
       <c r="I26" s="1">
-        <v>8870.0</v>
+        <v>-9874.0</v>
       </c>
       <c r="J26" s="1">
-        <v>0.80221109999693</v>
+        <v>-0.89301379947797</v>
       </c>
       <c r="K26">
-        <v>2.8</v>
+        <v>2.99</v>
       </c>
       <c r="L26" t="s">
         <v>101</v>
       </c>
       <c r="M26" s="1">
-        <v>1114564.0</v>
+        <v>1095820.0</v>
       </c>
       <c r="N26" s="1">
-        <v>1145375.6</v>
+        <v>1128743.3</v>
       </c>
       <c r="O26" s="1">
-        <v>0.63</v>
+        <v>0.64</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
         <v>102</v>
       </c>
       <c r="B27" t="s">
         <v>103</v>
       </c>
       <c r="C27" s="1">
         <v>700000.0</v>
       </c>
       <c r="D27" s="1">
-        <v>108.774</v>
+        <v>105.232</v>
       </c>
       <c r="E27" s="1">
         <v>103.75</v>
       </c>
       <c r="F27" t="s">
         <v>8</v>
       </c>
       <c r="G27">
         <v>1.0</v>
       </c>
       <c r="H27" s="1">
         <v>726250.0</v>
       </c>
       <c r="I27" s="1">
-        <v>35168.0</v>
+        <v>10374.0</v>
       </c>
       <c r="J27" s="1">
-        <v>4.8424096385542</v>
+        <v>1.4284337349398</v>
       </c>
       <c r="K27">
-        <v>1.2</v>
+        <v>1.6</v>
       </c>
       <c r="L27" t="s">
         <v>104</v>
       </c>
       <c r="M27" s="1">
-        <v>761418.0</v>
+        <v>736624.0</v>
       </c>
       <c r="N27" s="1">
-        <v>769803.62</v>
+        <v>747804.82</v>
       </c>
       <c r="O27" s="1">
         <v>0.42</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
         <v>105</v>
       </c>
       <c r="B28" t="s">
         <v>106</v>
       </c>
       <c r="C28" s="1">
         <v>1300000.0</v>
       </c>
       <c r="D28" s="1">
-        <v>104.074</v>
+        <v>102.631</v>
       </c>
       <c r="E28" s="1">
         <v>105.43894615</v>
       </c>
       <c r="F28" t="s">
         <v>8</v>
       </c>
       <c r="G28">
         <v>1.0</v>
       </c>
       <c r="H28" s="1">
         <v>1370706.3</v>
       </c>
       <c r="I28" s="1">
-        <v>-17744.3</v>
+        <v>-36503.3</v>
       </c>
       <c r="J28" s="1">
-        <v>-1.294536984327</v>
+        <v>-2.6631014973813</v>
       </c>
       <c r="K28">
-        <v>1.91</v>
+        <v>2.25</v>
       </c>
       <c r="L28" t="s">
         <v>107</v>
       </c>
       <c r="M28" s="1">
-        <v>1352962.0</v>
+        <v>1334203.0</v>
       </c>
       <c r="N28" s="1">
-        <v>1377840.08</v>
+        <v>1363390.67</v>
       </c>
       <c r="O28" s="1">
-        <v>0.76</v>
+        <v>0.77</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
         <v>108</v>
       </c>
       <c r="B29" t="s">
         <v>109</v>
       </c>
       <c r="C29" s="1">
         <v>1380000.0</v>
       </c>
       <c r="D29" s="1">
-        <v>100.972</v>
+        <v>97.952</v>
       </c>
       <c r="E29" s="1">
         <v>100.93461304</v>
       </c>
       <c r="F29" t="s">
         <v>8</v>
       </c>
       <c r="G29">
         <v>1.0</v>
       </c>
       <c r="H29" s="1">
         <v>1392897.66</v>
       </c>
       <c r="I29" s="1">
-        <v>515.94</v>
+        <v>-41160.06</v>
       </c>
       <c r="J29" s="1">
-        <v>0.037040768666379</v>
+        <v>-2.9549952722298</v>
       </c>
       <c r="K29">
-        <v>1.89</v>
+        <v>2.08</v>
       </c>
       <c r="L29" t="s">
         <v>110</v>
       </c>
       <c r="M29" s="1">
-        <v>1393413.6</v>
+        <v>1351737.6</v>
       </c>
       <c r="N29" s="1">
-        <v>1419440.02</v>
+        <v>1380490.6</v>
       </c>
       <c r="O29" s="1">
         <v>0.78</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
         <v>111</v>
       </c>
       <c r="B30" t="s">
         <v>112</v>
       </c>
       <c r="C30" s="1">
         <v>713000.0</v>
       </c>
       <c r="D30" s="1">
-        <v>90.419</v>
+        <v>87.881</v>
       </c>
       <c r="E30" s="1">
         <v>98.844</v>
       </c>
       <c r="F30" t="s">
         <v>8</v>
       </c>
       <c r="G30">
         <v>1.0</v>
       </c>
       <c r="H30" s="1">
         <v>704757.72</v>
       </c>
       <c r="I30" s="1">
-        <v>-60070.25</v>
+        <v>-78166.19</v>
       </c>
       <c r="J30" s="1">
-        <v>-8.5235320302699</v>
+        <v>-11.091214438914</v>
       </c>
       <c r="K30">
-        <v>0.55</v>
+        <v>0.64</v>
       </c>
       <c r="L30" t="s">
         <v>113</v>
       </c>
       <c r="M30" s="1">
-        <v>644687.47</v>
+        <v>626591.53</v>
       </c>
       <c r="N30" s="1">
-        <v>648635.83</v>
+        <v>631130.8</v>
       </c>
       <c r="O30" s="1">
         <v>0.36</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
         <v>114</v>
       </c>
       <c r="B31" t="s">
         <v>115</v>
       </c>
       <c r="C31" s="1">
         <v>281000.0</v>
       </c>
       <c r="D31" s="1">
-        <v>90.384</v>
+        <v>87.816</v>
       </c>
       <c r="E31" s="1">
         <v>84.29</v>
       </c>
       <c r="F31" t="s">
         <v>8</v>
       </c>
       <c r="G31">
         <v>1.0</v>
       </c>
       <c r="H31" s="1">
         <v>236854.9</v>
       </c>
       <c r="I31" s="1">
-        <v>17124.14</v>
+        <v>9908.06</v>
       </c>
       <c r="J31" s="1">
-        <v>7.229801874481</v>
+        <v>4.1831771265868</v>
       </c>
       <c r="K31">
-        <v>1.21</v>
+        <v>1.33</v>
       </c>
       <c r="L31" t="s">
         <v>116</v>
       </c>
       <c r="M31" s="1">
-        <v>253979.04</v>
+        <v>246762.96</v>
       </c>
       <c r="N31" s="1">
-        <v>257385.68</v>
+        <v>250487.17</v>
       </c>
       <c r="O31" s="1">
         <v>0.14</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
         <v>117</v>
       </c>
       <c r="B32" t="s">
         <v>118</v>
       </c>
       <c r="C32" s="1">
         <v>600000.0</v>
       </c>
       <c r="D32" s="1">
-        <v>103.021</v>
+        <v>100.387</v>
       </c>
       <c r="E32" s="1">
         <v>99.359085</v>
       </c>
       <c r="F32" t="s">
         <v>8</v>
       </c>
       <c r="G32">
         <v>1.0</v>
       </c>
       <c r="H32" s="1">
         <v>596154.51</v>
       </c>
       <c r="I32" s="1">
-        <v>21971.49</v>
+        <v>6167.49</v>
       </c>
       <c r="J32" s="1">
-        <v>3.6855361540417</v>
+        <v>1.0345455576609</v>
       </c>
       <c r="K32">
-        <v>0.52</v>
+        <v>0.73</v>
       </c>
       <c r="L32" t="s">
         <v>119</v>
       </c>
       <c r="M32" s="1">
-        <v>618126.0</v>
+        <v>602322.0</v>
       </c>
       <c r="N32" s="1">
-        <v>621224.63</v>
+        <v>606731.59</v>
       </c>
       <c r="O32" s="1">
         <v>0.34</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
         <v>120</v>
       </c>
       <c r="B33" t="s">
         <v>121</v>
       </c>
       <c r="C33" s="1">
         <v>287000.0</v>
       </c>
       <c r="D33" s="1">
-        <v>108.922</v>
+        <v>104.697</v>
       </c>
       <c r="E33" s="1">
         <v>100.0</v>
       </c>
       <c r="F33" t="s">
         <v>8</v>
       </c>
       <c r="G33">
         <v>1.0</v>
       </c>
       <c r="H33" s="1">
         <v>287000.0</v>
       </c>
       <c r="I33" s="1">
-        <v>25606.14</v>
+        <v>13480.39</v>
       </c>
       <c r="J33" s="1">
-        <v>8.922</v>
+        <v>4.697</v>
       </c>
       <c r="K33">
-        <v>0.81</v>
+        <v>1.2</v>
       </c>
       <c r="L33" t="s">
         <v>122</v>
       </c>
       <c r="M33" s="1">
-        <v>312606.14</v>
+        <v>300480.39</v>
       </c>
       <c r="N33" s="1">
-        <v>314931.08</v>
+        <v>303917.25</v>
       </c>
       <c r="O33" s="1">
         <v>0.17</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
         <v>123</v>
       </c>
       <c r="B34" t="s">
         <v>124</v>
       </c>
       <c r="C34" s="1">
         <v>900000.0</v>
       </c>
       <c r="D34" s="1">
-        <v>105.87</v>
+        <v>102.905</v>
       </c>
       <c r="E34" s="1">
         <v>105.76</v>
       </c>
       <c r="F34" t="s">
         <v>8</v>
       </c>
       <c r="G34">
         <v>1.0</v>
       </c>
       <c r="H34" s="1">
         <v>951840.0</v>
       </c>
       <c r="I34" s="1">
-        <v>990.0</v>
+        <v>-25695.0</v>
       </c>
       <c r="J34" s="1">
-        <v>0.10400907715582</v>
+        <v>-2.6995083207262</v>
       </c>
       <c r="K34">
-        <v>0.31</v>
+        <v>0.6</v>
       </c>
       <c r="L34" t="s">
         <v>125</v>
       </c>
       <c r="M34" s="1">
-        <v>952830.0</v>
+        <v>926145.0</v>
       </c>
       <c r="N34" s="1">
-        <v>955594.73</v>
+        <v>931554.25</v>
       </c>
       <c r="O34" s="1">
         <v>0.53</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
         <v>126</v>
       </c>
       <c r="B35" t="s">
         <v>127</v>
       </c>
       <c r="C35" s="1">
         <v>1080000.0</v>
       </c>
       <c r="D35" s="1">
-        <v>99.982</v>
+        <v>97.373</v>
       </c>
       <c r="E35" s="1">
         <v>99.799</v>
       </c>
       <c r="F35" t="s">
         <v>8</v>
       </c>
       <c r="G35">
         <v>1.0</v>
       </c>
       <c r="H35" s="1">
         <v>1077829.2</v>
       </c>
       <c r="I35" s="1">
-        <v>1976.4</v>
+        <v>-26200.8</v>
       </c>
       <c r="J35" s="1">
-        <v>0.18336857082736</v>
+        <v>-2.4308860810229</v>
       </c>
       <c r="K35">
-        <v>1.12</v>
+        <v>1.31</v>
       </c>
       <c r="L35" t="s">
         <v>128</v>
       </c>
       <c r="M35" s="1">
-        <v>1079805.6</v>
+        <v>1051628.4</v>
       </c>
       <c r="N35" s="1">
-        <v>1091918.61</v>
+        <v>1065775.66</v>
       </c>
       <c r="O35" s="1">
-        <v>0.6</v>
+        <v>0.61</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
         <v>129</v>
       </c>
       <c r="B36" t="s">
         <v>130</v>
       </c>
       <c r="C36" s="1">
         <v>292000.0</v>
       </c>
       <c r="D36" s="1">
-        <v>101.788</v>
+        <v>99.531</v>
       </c>
       <c r="E36" s="1">
         <v>99.607</v>
       </c>
       <c r="F36" t="s">
         <v>8</v>
       </c>
       <c r="G36">
         <v>1.0</v>
       </c>
       <c r="H36" s="1">
         <v>290852.44</v>
       </c>
       <c r="I36" s="1">
-        <v>6368.52</v>
+        <v>-221.92</v>
       </c>
       <c r="J36" s="1">
-        <v>2.1896051482326</v>
+        <v>-0.076299858443684</v>
       </c>
       <c r="K36">
-        <v>0.38</v>
+        <v>0.58</v>
       </c>
       <c r="L36" t="s">
         <v>131</v>
       </c>
       <c r="M36" s="1">
-        <v>297220.96</v>
+        <v>290630.52</v>
       </c>
       <c r="N36" s="1">
-        <v>298327.96</v>
+        <v>292331.52</v>
       </c>
       <c r="O36" s="1">
-        <v>0.16</v>
+        <v>0.17</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
         <v>132</v>
       </c>
       <c r="B37" t="s">
         <v>133</v>
       </c>
       <c r="C37" s="1">
         <v>900000.0</v>
       </c>
       <c r="D37" s="1">
-        <v>101.337</v>
+        <v>99.152</v>
       </c>
       <c r="E37" s="1">
         <v>100.23766667</v>
       </c>
       <c r="F37" t="s">
         <v>8</v>
       </c>
       <c r="G37">
         <v>1.0</v>
       </c>
       <c r="H37" s="1">
         <v>902139.0</v>
       </c>
       <c r="I37" s="1">
-        <v>9894.0</v>
+        <v>-9771.0</v>
       </c>
       <c r="J37" s="1">
-        <v>1.0967267793544</v>
+        <v>-1.0830925167851</v>
       </c>
       <c r="K37">
-        <v>2.52</v>
+        <v>2.73</v>
       </c>
       <c r="L37" t="s">
         <v>134</v>
       </c>
       <c r="M37" s="1">
-        <v>912033.0</v>
+        <v>892368.0</v>
       </c>
       <c r="N37" s="1">
-        <v>934730.26</v>
+        <v>916963.89</v>
       </c>
       <c r="O37" s="1">
-        <v>0.51</v>
+        <v>0.52</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
         <v>135</v>
       </c>
       <c r="B38" t="s">
         <v>136</v>
       </c>
       <c r="C38" s="1">
         <v>500000.0</v>
       </c>
       <c r="D38" s="1">
-        <v>103.101</v>
+        <v>100.09</v>
       </c>
       <c r="E38" s="1">
         <v>102.64</v>
       </c>
       <c r="F38" t="s">
         <v>8</v>
       </c>
       <c r="G38">
         <v>1.0</v>
       </c>
       <c r="H38" s="1">
         <v>513200.0</v>
       </c>
       <c r="I38" s="1">
-        <v>2305.0</v>
+        <v>-12750.0</v>
       </c>
       <c r="J38" s="1">
-        <v>0.44914263445051</v>
+        <v>-2.4844115354638</v>
       </c>
       <c r="K38">
-        <v>0.54</v>
+        <v>0.77</v>
       </c>
       <c r="L38" t="s">
         <v>137</v>
       </c>
       <c r="M38" s="1">
-        <v>515505.0</v>
+        <v>500450.0</v>
       </c>
       <c r="N38" s="1">
-        <v>518227.6</v>
+        <v>504302.74</v>
       </c>
       <c r="O38" s="1">
-        <v>0.28</v>
+        <v>0.29</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
         <v>138</v>
       </c>
       <c r="B39" t="s">
         <v>139</v>
       </c>
       <c r="C39" s="1">
         <v>800000.0</v>
       </c>
       <c r="D39" s="1">
-        <v>108.361</v>
+        <v>104.525</v>
       </c>
       <c r="E39" s="1">
-        <v>99.379</v>
+        <v>107.962</v>
       </c>
       <c r="F39" t="s">
         <v>8</v>
       </c>
       <c r="G39">
         <v>1.0</v>
       </c>
       <c r="H39" s="1">
-        <v>795032.0</v>
+        <v>863696.0</v>
       </c>
       <c r="I39" s="1">
-        <v>71856.0</v>
+        <v>-27496.0</v>
       </c>
       <c r="J39" s="1">
-        <v>9.0381267672245</v>
+        <v>-3.1835275374669</v>
       </c>
       <c r="K39">
-        <v>1.82</v>
+        <v>0.65</v>
       </c>
       <c r="L39" t="s">
         <v>140</v>
       </c>
       <c r="M39" s="1">
-        <v>866888.0</v>
+        <v>836200.0</v>
       </c>
       <c r="N39" s="1">
-        <v>881419.51</v>
+        <v>841391.01</v>
       </c>
       <c r="O39" s="1">
         <v>0.48</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
         <v>141</v>
       </c>
       <c r="B40" t="s">
         <v>142</v>
       </c>
       <c r="C40" s="1">
         <v>1400000.0</v>
       </c>
       <c r="D40" s="1">
-        <v>90.076</v>
+        <v>88.041</v>
       </c>
       <c r="E40" s="1">
         <v>86.95369714</v>
       </c>
       <c r="F40" t="s">
         <v>8</v>
       </c>
       <c r="G40">
         <v>1.0</v>
       </c>
       <c r="H40" s="1">
         <v>1217351.76</v>
       </c>
       <c r="I40" s="1">
-        <v>43712.24</v>
+        <v>15222.24</v>
       </c>
       <c r="J40" s="1">
-        <v>3.5907649240183</v>
+        <v>1.2504389035426</v>
       </c>
       <c r="K40">
-        <v>0.85</v>
+        <v>0.92</v>
       </c>
       <c r="L40" t="s">
         <v>143</v>
       </c>
       <c r="M40" s="1">
-        <v>1261064.0</v>
+        <v>1232574.0</v>
       </c>
       <c r="N40" s="1">
-        <v>1273025.98</v>
+        <v>1245465.89</v>
       </c>
       <c r="O40" s="1">
-        <v>0.7</v>
+        <v>0.71</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
         <v>144</v>
       </c>
       <c r="B41" t="s">
         <v>145</v>
       </c>
       <c r="C41" s="1">
         <v>1685000.0</v>
       </c>
       <c r="D41" s="1">
-        <v>100.518</v>
+        <v>98.123</v>
       </c>
       <c r="E41" s="1">
         <v>99.459</v>
       </c>
       <c r="F41" t="s">
         <v>8</v>
       </c>
       <c r="G41">
         <v>1.0</v>
       </c>
       <c r="H41" s="1">
         <v>1675884.15</v>
       </c>
       <c r="I41" s="1">
-        <v>17844.15</v>
+        <v>-22511.6</v>
       </c>
       <c r="J41" s="1">
-        <v>1.0647603535125</v>
+        <v>-1.3432670748751</v>
       </c>
       <c r="K41">
-        <v>0.47</v>
+        <v>0.67</v>
       </c>
       <c r="L41" t="s">
         <v>146</v>
       </c>
       <c r="M41" s="1">
-        <v>1693728.3</v>
+        <v>1653372.55</v>
       </c>
       <c r="N41" s="1">
-        <v>1701680.12</v>
+        <v>1664625.12</v>
       </c>
       <c r="O41" s="1">
-        <v>0.94</v>
+        <v>0.95</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
         <v>147</v>
       </c>
       <c r="B42" t="s">
         <v>148</v>
       </c>
       <c r="C42" s="1">
         <v>1300000.0</v>
       </c>
       <c r="D42" s="1">
-        <v>100.184</v>
+        <v>97.234</v>
       </c>
       <c r="E42" s="1">
         <v>99.292</v>
       </c>
       <c r="F42" t="s">
         <v>8</v>
       </c>
       <c r="G42">
         <v>1.0</v>
       </c>
       <c r="H42" s="1">
         <v>1290796.0</v>
       </c>
       <c r="I42" s="1">
-        <v>11596.0</v>
+        <v>-26754.0</v>
       </c>
       <c r="J42" s="1">
-        <v>0.89836039157233</v>
+        <v>-2.0726745357128</v>
       </c>
       <c r="K42">
-        <v>0.39</v>
+        <v>0.6</v>
       </c>
       <c r="L42" t="s">
         <v>149</v>
       </c>
       <c r="M42" s="1">
-        <v>1302392.0</v>
+        <v>1264042.0</v>
       </c>
       <c r="N42" s="1">
-        <v>1307502.96</v>
+        <v>1271895.42</v>
       </c>
       <c r="O42" s="1">
         <v>0.72</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
         <v>150</v>
       </c>
       <c r="B43" t="s">
         <v>151</v>
       </c>
       <c r="C43" s="1">
         <v>300000.0</v>
       </c>
       <c r="D43" s="1">
-        <v>105.562</v>
+        <v>102.619</v>
       </c>
       <c r="E43" s="1">
         <v>105.478</v>
       </c>
       <c r="F43" t="s">
         <v>8</v>
       </c>
       <c r="G43">
         <v>1.0</v>
       </c>
       <c r="H43" s="1">
         <v>316434.0</v>
       </c>
       <c r="I43" s="1">
-        <v>252.0</v>
+        <v>-8577.0</v>
       </c>
       <c r="J43" s="1">
-        <v>0.079637459944254</v>
+        <v>-2.7105178331026</v>
       </c>
       <c r="K43">
-        <v>3.76</v>
+        <v>4.06</v>
       </c>
       <c r="L43" t="s">
         <v>152</v>
       </c>
       <c r="M43" s="1">
-        <v>316686.0</v>
+        <v>307857.0</v>
       </c>
       <c r="N43" s="1">
-        <v>327967.22</v>
+        <v>320037.44</v>
       </c>
       <c r="O43" s="1">
         <v>0.18</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
         <v>153</v>
       </c>
       <c r="B44" t="s">
         <v>154</v>
       </c>
       <c r="C44" s="1">
         <v>600000.0</v>
       </c>
       <c r="D44" s="1">
-        <v>100.125</v>
+        <v>97.289</v>
       </c>
       <c r="E44" s="1">
         <v>99.74</v>
       </c>
       <c r="F44" t="s">
         <v>8</v>
       </c>
       <c r="G44">
         <v>1.0</v>
       </c>
       <c r="H44" s="1">
         <v>598440.0</v>
       </c>
       <c r="I44" s="1">
-        <v>2310.0</v>
+        <v>-14706.0</v>
       </c>
       <c r="J44" s="1">
-        <v>0.3860036093844</v>
+        <v>-2.4573892119511</v>
       </c>
       <c r="K44">
-        <v>1.68</v>
+        <v>1.89</v>
       </c>
       <c r="L44" t="s">
         <v>155</v>
       </c>
       <c r="M44" s="1">
-        <v>600750.0</v>
+        <v>583734.0</v>
       </c>
       <c r="N44" s="1">
-        <v>610847.26</v>
+        <v>595051.81</v>
       </c>
       <c r="O44" s="1">
         <v>0.34</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
         <v>156</v>
       </c>
       <c r="B45" t="s">
         <v>157</v>
       </c>
       <c r="C45" s="1">
         <v>1500000.0</v>
       </c>
       <c r="D45" s="1">
-        <v>100.866</v>
+        <v>98.258</v>
       </c>
       <c r="E45" s="1">
         <v>99.933</v>
       </c>
       <c r="F45" t="s">
         <v>8</v>
       </c>
       <c r="G45">
         <v>1.0</v>
       </c>
       <c r="H45" s="1">
         <v>1498995.0</v>
       </c>
       <c r="I45" s="1">
-        <v>13995.0</v>
+        <v>-25125.0</v>
       </c>
       <c r="J45" s="1">
-        <v>0.9336255291045</v>
+        <v>-1.6761230024116</v>
       </c>
       <c r="K45">
-        <v>0.1</v>
+        <v>0.31</v>
       </c>
       <c r="L45" t="s">
         <v>158</v>
       </c>
       <c r="M45" s="1">
-        <v>1512990.0</v>
+        <v>1473870.0</v>
       </c>
       <c r="N45" s="1">
-        <v>1514515.68</v>
+        <v>1478447.05</v>
       </c>
       <c r="O45" s="1">
-        <v>0.83</v>
+        <v>0.84</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
         <v>159</v>
       </c>
       <c r="B46" t="s">
         <v>160</v>
       </c>
       <c r="C46" s="1">
         <v>1400000.0</v>
       </c>
       <c r="D46" s="1">
-        <v>101.401</v>
+        <v>98.931</v>
       </c>
       <c r="E46" s="1">
         <v>100.91</v>
       </c>
       <c r="F46" t="s">
         <v>8</v>
       </c>
       <c r="G46">
         <v>1.0</v>
       </c>
       <c r="H46" s="1">
         <v>1412740.0</v>
       </c>
       <c r="I46" s="1">
-        <v>6874.0</v>
+        <v>-27706.0</v>
       </c>
       <c r="J46" s="1">
-        <v>0.48657219304331</v>
+        <v>-1.9611535031216</v>
       </c>
       <c r="K46">
-        <v>2.58</v>
+        <v>2.78</v>
       </c>
       <c r="L46" t="s">
         <v>161</v>
       </c>
       <c r="M46" s="1">
-        <v>1419614.0</v>
+        <v>1385034.0</v>
       </c>
       <c r="N46" s="1">
-        <v>1455731.12</v>
+        <v>1423999.07</v>
       </c>
       <c r="O46" s="1">
-        <v>0.8</v>
+        <v>0.81</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
         <v>162</v>
       </c>
       <c r="B47" t="s">
         <v>163</v>
       </c>
       <c r="C47" s="1">
         <v>850000.0</v>
       </c>
       <c r="D47" s="1">
-        <v>100.709</v>
+        <v>97.375</v>
       </c>
       <c r="E47" s="1">
         <v>100.0</v>
       </c>
       <c r="F47" t="s">
         <v>8</v>
       </c>
       <c r="G47">
         <v>1.0</v>
       </c>
       <c r="H47" s="1">
         <v>850000.0</v>
       </c>
       <c r="I47" s="1">
-        <v>6026.5</v>
+        <v>-22312.5</v>
       </c>
       <c r="J47" s="1">
-        <v>0.709</v>
+        <v>-2.625</v>
       </c>
       <c r="K47">
-        <v>1.04</v>
+        <v>1.24</v>
       </c>
       <c r="L47" t="s">
         <v>164</v>
       </c>
       <c r="M47" s="1">
-        <v>856026.5</v>
+        <v>827687.5</v>
       </c>
       <c r="N47" s="1">
-        <v>864876.26</v>
+        <v>838260.22</v>
       </c>
       <c r="O47" s="1">
         <v>0.48</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
         <v>165</v>
       </c>
       <c r="B48" t="s">
         <v>166</v>
       </c>
       <c r="C48" s="1">
         <v>922000.0</v>
       </c>
       <c r="D48" s="1">
-        <v>101.344</v>
+        <v>98.753</v>
       </c>
       <c r="E48" s="1">
         <v>99.785</v>
       </c>
       <c r="F48" t="s">
         <v>8</v>
       </c>
       <c r="G48">
         <v>1.0</v>
       </c>
       <c r="H48" s="1">
         <v>920017.7</v>
       </c>
       <c r="I48" s="1">
-        <v>14373.98</v>
+        <v>-9515.04</v>
       </c>
       <c r="J48" s="1">
-        <v>1.5623590720048</v>
+        <v>-1.0342235806985</v>
       </c>
       <c r="K48">
-        <v>2.56</v>
+        <v>2.75</v>
       </c>
       <c r="L48" t="s">
         <v>167</v>
       </c>
       <c r="M48" s="1">
-        <v>934391.68</v>
+        <v>910502.66</v>
       </c>
       <c r="N48" s="1">
-        <v>957953.2</v>
+        <v>935870.29</v>
       </c>
       <c r="O48" s="1">
         <v>0.53</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
         <v>168</v>
       </c>
       <c r="B49" t="s">
         <v>169</v>
       </c>
       <c r="C49" s="1">
-        <v>1200000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D49" s="1">
-        <v>107.092</v>
+        <v>104.289</v>
       </c>
       <c r="E49" s="1">
         <v>99.922</v>
       </c>
       <c r="F49" t="s">
         <v>8</v>
       </c>
       <c r="G49">
         <v>1.0</v>
       </c>
       <c r="H49" s="1">
-        <v>1199064.0</v>
+        <v>899298.0</v>
       </c>
       <c r="I49" s="1">
-        <v>86040.0</v>
+        <v>39303.0</v>
       </c>
       <c r="J49" s="1">
-        <v>7.1755969656332</v>
+        <v>4.3704089189568</v>
       </c>
       <c r="K49">
-        <v>1.43</v>
+        <v>1.72</v>
       </c>
       <c r="L49" t="s">
         <v>170</v>
       </c>
       <c r="M49" s="1">
-        <v>1285104.0</v>
+        <v>938601.0</v>
       </c>
       <c r="N49" s="1">
-        <v>1302282.08</v>
+        <v>954061.27</v>
       </c>
       <c r="O49" s="1">
-        <v>0.72</v>
+        <v>0.54</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
         <v>171</v>
       </c>
       <c r="B50" t="s">
         <v>172</v>
       </c>
       <c r="C50" s="1">
         <v>800000.0</v>
       </c>
       <c r="D50" s="1">
-        <v>100.591</v>
+        <v>106.108</v>
       </c>
       <c r="E50" s="1">
-        <v>100.028</v>
+        <v>109.825</v>
       </c>
       <c r="F50" t="s">
         <v>8</v>
       </c>
       <c r="G50">
         <v>1.0</v>
       </c>
       <c r="H50" s="1">
-        <v>800224.0</v>
+        <v>878600.0</v>
       </c>
       <c r="I50" s="1">
-        <v>4504.0</v>
+        <v>-29736.0</v>
       </c>
       <c r="J50" s="1">
-        <v>0.56284240412684</v>
+        <v>-3.3844753016162</v>
       </c>
       <c r="K50">
-        <v>0.45</v>
+        <v>2.11</v>
       </c>
       <c r="L50" t="s">
         <v>173</v>
       </c>
       <c r="M50" s="1">
-        <v>804728.0</v>
+        <v>848864.0</v>
       </c>
       <c r="N50" s="1">
-        <v>808290.14</v>
+        <v>865721.14</v>
       </c>
       <c r="O50" s="1">
-        <v>0.44</v>
+        <v>0.49</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
         <v>174</v>
       </c>
       <c r="B51" t="s">
         <v>175</v>
       </c>
       <c r="C51" s="1">
         <v>1000000.0</v>
       </c>
       <c r="D51" s="1">
-        <v>108.058</v>
+        <v>104.979</v>
       </c>
       <c r="E51" s="1">
         <v>107.84</v>
       </c>
       <c r="F51" t="s">
         <v>8</v>
       </c>
       <c r="G51">
         <v>1.0</v>
       </c>
       <c r="H51" s="1">
         <v>1078400.0</v>
       </c>
       <c r="I51" s="1">
-        <v>2180.0</v>
+        <v>-28610.0</v>
       </c>
       <c r="J51" s="1">
-        <v>0.20215133531157</v>
+        <v>-2.6530044510386</v>
       </c>
       <c r="K51">
-        <v>1.41</v>
+        <v>1.69</v>
       </c>
       <c r="L51" t="s">
         <v>176</v>
       </c>
       <c r="M51" s="1">
-        <v>1080580.0</v>
+        <v>1049790.0</v>
       </c>
       <c r="N51" s="1">
-        <v>1094634.79</v>
+        <v>1066707.81</v>
       </c>
       <c r="O51" s="1">
-        <v>0.6</v>
+        <v>0.61</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
         <v>177</v>
       </c>
       <c r="B52" t="s">
         <v>178</v>
       </c>
       <c r="C52" s="1">
         <v>700000.0</v>
       </c>
       <c r="D52" s="1">
-        <v>104.905</v>
+        <v>102.826</v>
       </c>
       <c r="E52" s="1">
         <v>105.696</v>
       </c>
       <c r="F52" t="s">
         <v>8</v>
       </c>
       <c r="G52">
         <v>1.0</v>
       </c>
       <c r="H52" s="1">
         <v>739872.0</v>
       </c>
       <c r="I52" s="1">
-        <v>-5537.0</v>
+        <v>-20090.0</v>
       </c>
       <c r="J52" s="1">
-        <v>-0.74837269149258</v>
+        <v>-2.7153345443536</v>
       </c>
       <c r="K52">
-        <v>0.01</v>
-[...2 lines deleted...]
-        <v>88.7</v>
+        <v>0.29</v>
+      </c>
+      <c r="L52" t="s">
+        <v>179</v>
       </c>
       <c r="M52" s="1">
-        <v>734335.0</v>
+        <v>719782.0</v>
       </c>
       <c r="N52" s="1">
-        <v>734423.7</v>
+        <v>721822.07</v>
       </c>
       <c r="O52" s="1">
-        <v>0.4</v>
+        <v>0.41</v>
       </c>
       <c r="P52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B53" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="C53" s="1">
         <v>600000.0</v>
       </c>
       <c r="D53" s="1">
-        <v>90.135</v>
+        <v>87.626</v>
       </c>
       <c r="E53" s="1">
         <v>89.15</v>
       </c>
       <c r="F53" t="s">
         <v>8</v>
       </c>
       <c r="G53">
         <v>1.0</v>
       </c>
       <c r="H53" s="1">
         <v>534900.0</v>
       </c>
       <c r="I53" s="1">
-        <v>5910.0</v>
+        <v>-9144.0</v>
       </c>
       <c r="J53" s="1">
-        <v>1.1048794167134</v>
+        <v>-1.7094784071789</v>
       </c>
       <c r="K53">
-        <v>0.82</v>
+        <v>0.95</v>
       </c>
       <c r="L53" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="M53" s="1">
-        <v>540810.0</v>
+        <v>525756.0</v>
       </c>
       <c r="N53" s="1">
-        <v>545735.34</v>
+        <v>531449.84</v>
       </c>
       <c r="O53" s="1">
         <v>0.3</v>
       </c>
       <c r="P53">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B54" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="C54" s="1">
         <v>200000.0</v>
       </c>
       <c r="D54" s="1">
-        <v>100.766</v>
+        <v>98.191</v>
       </c>
       <c r="E54" s="1">
         <v>99.832</v>
       </c>
       <c r="F54" t="s">
         <v>8</v>
       </c>
       <c r="G54">
         <v>1.0</v>
       </c>
       <c r="H54" s="1">
         <v>199664.0</v>
       </c>
       <c r="I54" s="1">
-        <v>1868.0</v>
+        <v>-3282.0</v>
       </c>
       <c r="J54" s="1">
-        <v>0.93557176055774</v>
+        <v>-1.6437615193525</v>
       </c>
       <c r="K54">
-        <v>0.5</v>
+        <v>0.75</v>
       </c>
       <c r="L54" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="M54" s="1">
-        <v>201532.0</v>
+        <v>196382.0</v>
       </c>
       <c r="N54" s="1">
-        <v>202540.22</v>
+        <v>197872.41</v>
       </c>
       <c r="O54" s="1">
         <v>0.11</v>
       </c>
       <c r="P54">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B55" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="C55" s="1">
         <v>1500000.0</v>
       </c>
       <c r="D55" s="1">
-        <v>102.275</v>
+        <v>99.272</v>
       </c>
       <c r="E55" s="1">
         <v>102.47372</v>
       </c>
       <c r="F55" t="s">
         <v>8</v>
       </c>
       <c r="G55">
         <v>1.0</v>
       </c>
       <c r="H55" s="1">
         <v>1537105.8</v>
       </c>
       <c r="I55" s="1">
-        <v>-2980.8</v>
+        <v>-48025.8</v>
       </c>
       <c r="J55" s="1">
-        <v>-0.19392289066894</v>
+        <v>-3.1244303417501</v>
       </c>
       <c r="K55">
-        <v>0.46</v>
+        <v>0.7</v>
       </c>
       <c r="L55" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="M55" s="1">
-        <v>1534125.0</v>
+        <v>1489080.0</v>
       </c>
       <c r="N55" s="1">
-        <v>1541029.11</v>
+        <v>1499600.55</v>
       </c>
       <c r="O55" s="1">
         <v>0.85</v>
       </c>
       <c r="P55">
         <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B56" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="C56" s="1">
         <v>921000.0</v>
       </c>
       <c r="D56" s="1">
-        <v>100.217</v>
+        <v>97.358</v>
       </c>
       <c r="E56" s="1">
         <v>99.528</v>
       </c>
       <c r="F56" t="s">
         <v>8</v>
       </c>
       <c r="G56">
         <v>1.0</v>
       </c>
       <c r="H56" s="1">
         <v>916652.88</v>
       </c>
       <c r="I56" s="1">
-        <v>6345.69</v>
+        <v>-19985.7</v>
       </c>
       <c r="J56" s="1">
-        <v>0.69226750261233</v>
+        <v>-2.1802909733944</v>
       </c>
       <c r="K56">
-        <v>0.98</v>
+        <v>1.18</v>
       </c>
       <c r="L56" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="M56" s="1">
-        <v>922998.57</v>
+        <v>896667.18</v>
       </c>
       <c r="N56" s="1">
-        <v>932025.63</v>
+        <v>907567.78</v>
       </c>
       <c r="O56" s="1">
-        <v>0.51</v>
+        <v>0.52</v>
       </c>
       <c r="P56">
         <v>1</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="B57" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="C57" s="1">
         <v>1100000.0</v>
       </c>
       <c r="D57" s="1">
-        <v>100.225</v>
+        <v>97.19</v>
       </c>
       <c r="E57" s="1">
         <v>99.46</v>
       </c>
       <c r="F57" t="s">
         <v>8</v>
       </c>
       <c r="G57">
         <v>1.0</v>
       </c>
       <c r="H57" s="1">
         <v>1094060.0</v>
       </c>
       <c r="I57" s="1">
-        <v>8415.0</v>
+        <v>-24970.0</v>
       </c>
       <c r="J57" s="1">
-        <v>0.76915342851398</v>
+        <v>-2.282324552584</v>
       </c>
       <c r="K57">
-        <v>1.41</v>
+        <v>1.62</v>
       </c>
       <c r="L57" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="M57" s="1">
-        <v>1102475.0</v>
+        <v>1069090.0</v>
       </c>
       <c r="N57" s="1">
-        <v>1118036.99</v>
+        <v>1086889.66</v>
       </c>
       <c r="O57" s="1">
-        <v>0.61</v>
+        <v>0.62</v>
       </c>
       <c r="P57">
         <v>1</v>
       </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="B58" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="C58" s="1">
         <v>700000.0</v>
       </c>
       <c r="D58" s="1">
-        <v>100.375</v>
+        <v>96.902</v>
       </c>
       <c r="E58" s="1">
         <v>100.45</v>
       </c>
       <c r="F58" t="s">
         <v>8</v>
       </c>
       <c r="G58">
         <v>1.0</v>
       </c>
       <c r="H58" s="1">
         <v>703150.0</v>
       </c>
       <c r="I58" s="1">
-        <v>-525.0</v>
+        <v>-24836.0</v>
       </c>
       <c r="J58" s="1">
-        <v>-0.074664011946242</v>
+        <v>-3.5321055251369</v>
       </c>
       <c r="K58">
-        <v>1.16</v>
+        <v>1.39</v>
       </c>
       <c r="L58" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="M58" s="1">
-        <v>702625.0</v>
+        <v>678314.0</v>
       </c>
       <c r="N58" s="1">
-        <v>710725.34</v>
+        <v>688049.27</v>
       </c>
       <c r="O58" s="1">
         <v>0.39</v>
       </c>
       <c r="P58">
         <v>1</v>
       </c>
     </row>
     <row r="59" spans="1:16">
       <c r="A59" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="B59" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="C59" s="1">
         <v>800000.0</v>
       </c>
       <c r="D59" s="1">
-        <v>97.97</v>
+        <v>95.345</v>
       </c>
       <c r="E59" s="1">
         <v>99.077</v>
       </c>
       <c r="F59" t="s">
         <v>8</v>
       </c>
       <c r="G59">
         <v>1.0</v>
       </c>
       <c r="H59" s="1">
         <v>792616.0</v>
       </c>
       <c r="I59" s="1">
-        <v>-8856.0</v>
+        <v>-29856.0</v>
       </c>
       <c r="J59" s="1">
-        <v>-1.1173127971174</v>
+        <v>-3.7667672618267</v>
       </c>
       <c r="K59">
-        <v>1.52</v>
+        <v>1.74</v>
       </c>
       <c r="L59" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="M59" s="1">
-        <v>783760.0</v>
+        <v>762760.0</v>
       </c>
       <c r="N59" s="1">
-        <v>795957.26</v>
+        <v>776644.93</v>
       </c>
       <c r="O59" s="1">
         <v>0.44</v>
       </c>
       <c r="P59">
         <v>1</v>
       </c>
     </row>
     <row r="60" spans="1:16">
       <c r="A60" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B60" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="C60" s="1">
         <v>900000.0</v>
       </c>
       <c r="D60" s="1">
-        <v>95.239</v>
+        <v>93.935</v>
       </c>
       <c r="E60" s="1">
         <v>92.47746</v>
       </c>
       <c r="F60" t="s">
         <v>8</v>
       </c>
       <c r="G60">
         <v>1.0</v>
       </c>
       <c r="H60" s="1">
         <v>832297.14</v>
       </c>
       <c r="I60" s="1">
-        <v>24853.86</v>
+        <v>13117.86</v>
       </c>
       <c r="J60" s="1">
-        <v>2.986176307178</v>
+        <v>1.5761029768767</v>
       </c>
       <c r="K60">
-        <v>0.4</v>
+        <v>0.45</v>
       </c>
       <c r="L60" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="M60" s="1">
-        <v>857151.0</v>
+        <v>845415.0</v>
       </c>
       <c r="N60" s="1">
-        <v>860754.08</v>
+        <v>849492.74</v>
       </c>
       <c r="O60" s="1">
-        <v>0.47</v>
+        <v>0.48</v>
       </c>
       <c r="P60">
         <v>1</v>
       </c>
     </row>
     <row r="61" spans="1:16">
       <c r="A61" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="B61" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="C61" s="1">
         <v>1250000.0</v>
       </c>
       <c r="D61" s="1">
-        <v>106.102</v>
+        <v>102.638</v>
       </c>
       <c r="E61" s="1">
         <v>100.8613224</v>
       </c>
       <c r="F61" t="s">
         <v>8</v>
       </c>
       <c r="G61">
         <v>1.0</v>
       </c>
       <c r="H61" s="1">
         <v>1260766.53</v>
       </c>
       <c r="I61" s="1">
-        <v>65508.47</v>
+        <v>22208.47</v>
       </c>
       <c r="J61" s="1">
-        <v>5.1959239431903</v>
+        <v>1.7615053597592</v>
       </c>
       <c r="K61">
-        <v>4.44</v>
+        <v>4.72</v>
       </c>
       <c r="L61" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="M61" s="1">
-        <v>1326275.0</v>
+        <v>1282975.0</v>
       </c>
       <c r="N61" s="1">
-        <v>1381745.89</v>
+        <v>1342024.66</v>
       </c>
       <c r="O61" s="1">
         <v>0.76</v>
       </c>
       <c r="P61">
         <v>1</v>
       </c>
     </row>
     <row r="62" spans="1:16">
       <c r="A62" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="B62" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="C62" s="1">
         <v>700000.0</v>
       </c>
       <c r="D62" s="1">
-        <v>106.568</v>
+        <v>102.803</v>
       </c>
       <c r="E62" s="1">
         <v>99.961</v>
       </c>
       <c r="F62" t="s">
         <v>8</v>
       </c>
       <c r="G62">
         <v>1.0</v>
       </c>
       <c r="H62" s="1">
         <v>699727.0</v>
       </c>
       <c r="I62" s="1">
-        <v>46249.0</v>
+        <v>19894.0</v>
       </c>
       <c r="J62" s="1">
-        <v>6.6095777353168</v>
+        <v>2.8431088124369</v>
       </c>
       <c r="K62">
-        <v>3.07</v>
+        <v>3.37</v>
       </c>
       <c r="L62" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="M62" s="1">
-        <v>745976.0</v>
+        <v>719621.0</v>
       </c>
       <c r="N62" s="1">
-        <v>767479.42</v>
+        <v>743181.27</v>
       </c>
       <c r="O62" s="1">
         <v>0.42</v>
       </c>
       <c r="P62">
         <v>1</v>
       </c>
     </row>
     <row r="63" spans="1:16">
       <c r="A63" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="B63" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="C63" s="1">
         <v>517000.0</v>
       </c>
       <c r="D63" s="1">
-        <v>100.114</v>
+        <v>96.96</v>
       </c>
       <c r="E63" s="1">
         <v>99.702</v>
       </c>
       <c r="F63" t="s">
         <v>8</v>
       </c>
       <c r="G63">
         <v>1.0</v>
       </c>
       <c r="H63" s="1">
         <v>515459.34</v>
       </c>
       <c r="I63" s="1">
-        <v>2130.04</v>
+        <v>-14176.14</v>
       </c>
       <c r="J63" s="1">
-        <v>0.41323142966039</v>
+        <v>-2.7501955828369</v>
       </c>
       <c r="K63">
-        <v>1.41</v>
+        <v>1.6</v>
       </c>
       <c r="L63" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="M63" s="1">
-        <v>517589.38</v>
+        <v>501283.2</v>
       </c>
       <c r="N63" s="1">
-        <v>524862.79</v>
+        <v>509569.36</v>
       </c>
       <c r="O63" s="1">
         <v>0.29</v>
       </c>
       <c r="P63">
         <v>1</v>
       </c>
     </row>
     <row r="64" spans="1:16">
       <c r="A64" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="B64" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="C64" s="1">
         <v>500000.0</v>
       </c>
       <c r="D64" s="1">
-        <v>99.211</v>
+        <v>95.273</v>
       </c>
       <c r="E64" s="1">
         <v>99.3</v>
       </c>
       <c r="F64" t="s">
         <v>8</v>
       </c>
       <c r="G64">
         <v>1.0</v>
       </c>
       <c r="H64" s="1">
         <v>496500.0</v>
       </c>
       <c r="I64" s="1">
-        <v>-445.0</v>
+        <v>-20135.0</v>
       </c>
       <c r="J64" s="1">
-        <v>-0.089627391742195</v>
+        <v>-4.055387713998</v>
       </c>
       <c r="K64">
-        <v>1.54</v>
+        <v>1.75</v>
       </c>
       <c r="L64" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="M64" s="1">
-        <v>496055.0</v>
+        <v>476365.0</v>
       </c>
       <c r="N64" s="1">
-        <v>503738.56</v>
+        <v>485118.42</v>
       </c>
       <c r="O64" s="1">
         <v>0.28</v>
       </c>
       <c r="P64">
         <v>1</v>
       </c>
     </row>
     <row r="65" spans="1:16">
       <c r="A65" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="B65" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="C65" s="1">
         <v>1400000.0</v>
       </c>
       <c r="D65" s="1">
-        <v>103.39</v>
+        <v>100.487</v>
       </c>
       <c r="E65" s="1">
         <v>101.58528571</v>
       </c>
       <c r="F65" t="s">
         <v>8</v>
       </c>
       <c r="G65">
         <v>1.0</v>
       </c>
       <c r="H65" s="1">
         <v>1422194.0</v>
       </c>
       <c r="I65" s="1">
-        <v>25266.0</v>
+        <v>-15376.0</v>
       </c>
       <c r="J65" s="1">
-        <v>1.7765508784315</v>
+        <v>-1.0811464539999</v>
       </c>
       <c r="K65">
-        <v>2.52</v>
+        <v>2.76</v>
       </c>
       <c r="L65" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="M65" s="1">
-        <v>1447460.0</v>
+        <v>1406818.0</v>
       </c>
       <c r="N65" s="1">
-        <v>1482747.67</v>
+        <v>1445481.01</v>
       </c>
       <c r="O65" s="1">
         <v>0.82</v>
       </c>
       <c r="P65">
         <v>1</v>
       </c>
     </row>
     <row r="66" spans="1:16">
       <c r="A66" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="B66" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="C66" s="1">
         <v>900000.0</v>
       </c>
       <c r="D66" s="1">
-        <v>101.987</v>
+        <v>99.525</v>
       </c>
       <c r="E66" s="1">
         <v>99.05583333</v>
       </c>
       <c r="F66" t="s">
         <v>8</v>
       </c>
       <c r="G66">
         <v>1.0</v>
       </c>
       <c r="H66" s="1">
         <v>891502.5</v>
       </c>
       <c r="I66" s="1">
-        <v>26380.5</v>
+        <v>4222.5</v>
       </c>
       <c r="J66" s="1">
-        <v>2.959105554948</v>
+        <v>0.47363860449073</v>
       </c>
       <c r="K66">
-        <v>3.04</v>
+        <v>3.25</v>
       </c>
       <c r="L66" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="M66" s="1">
-        <v>917883.0</v>
+        <v>895725.0</v>
       </c>
       <c r="N66" s="1">
-        <v>945262.11</v>
+        <v>924934.93</v>
       </c>
       <c r="O66" s="1">
-        <v>0.52</v>
+        <v>0.53</v>
       </c>
       <c r="P66">
         <v>1</v>
       </c>
     </row>
     <row r="67" spans="1:16">
       <c r="A67" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="B67" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="C67" s="1">
         <v>1000000.0</v>
       </c>
       <c r="D67" s="1">
-        <v>101.127</v>
+        <v>97.911</v>
       </c>
       <c r="E67" s="1">
         <v>99.071125</v>
       </c>
       <c r="F67" t="s">
         <v>8</v>
       </c>
       <c r="G67">
         <v>1.0</v>
       </c>
       <c r="H67" s="1">
         <v>990711.25</v>
       </c>
       <c r="I67" s="1">
-        <v>20558.75</v>
+        <v>-11601.25</v>
       </c>
       <c r="J67" s="1">
-        <v>2.0751505547151</v>
+        <v>-1.1710021461854</v>
       </c>
       <c r="K67">
-        <v>2.49</v>
+        <v>2.68</v>
       </c>
       <c r="L67" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="M67" s="1">
-        <v>1011270.0</v>
+        <v>979110.0</v>
       </c>
       <c r="N67" s="1">
-        <v>1036184.38</v>
+        <v>1005907.95</v>
       </c>
       <c r="O67" s="1">
         <v>0.57</v>
       </c>
       <c r="P67">
         <v>1</v>
       </c>
     </row>
     <row r="68" spans="1:16">
       <c r="A68" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="B68" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="C68" s="1">
-        <v>600000.0</v>
+        <v>2000000.0</v>
       </c>
       <c r="D68" s="1">
-        <v>102.796</v>
+        <v>98.473</v>
       </c>
       <c r="E68" s="1">
-        <v>102.78966667</v>
+        <v>100.3119</v>
       </c>
       <c r="F68" t="s">
         <v>8</v>
       </c>
       <c r="G68">
         <v>1.0</v>
       </c>
       <c r="H68" s="1">
-        <v>616738.0</v>
+        <v>2006238.0</v>
       </c>
       <c r="I68" s="1">
-        <v>38.0</v>
+        <v>-36778.0</v>
       </c>
       <c r="J68" s="1">
-        <v>0.0061614494323359</v>
+        <v>-1.8331823043926</v>
       </c>
       <c r="K68">
-        <v>3.21</v>
+        <v>3.46</v>
       </c>
       <c r="L68" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="M68" s="1">
-        <v>616776.0</v>
+        <v>1969460.0</v>
       </c>
       <c r="N68" s="1">
-        <v>636033.53</v>
+        <v>2038624.38</v>
       </c>
       <c r="O68" s="1">
-        <v>0.35</v>
+        <v>1.16</v>
       </c>
       <c r="P68">
         <v>1</v>
       </c>
     </row>
     <row r="69" spans="1:16">
       <c r="A69" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="B69" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="C69" s="1">
-        <v>1400000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D69" s="1">
-        <v>99.596</v>
+        <v>102.285</v>
       </c>
       <c r="E69" s="1">
-        <v>98.58714286</v>
+        <v>99.661</v>
       </c>
       <c r="F69" t="s">
         <v>8</v>
       </c>
       <c r="G69">
         <v>1.0</v>
       </c>
       <c r="H69" s="1">
-        <v>1380220.0</v>
+        <v>398644.0</v>
       </c>
       <c r="I69" s="1">
-        <v>14124.0</v>
+        <v>10496.0</v>
       </c>
       <c r="J69" s="1">
-        <v>1.0233151236759</v>
+        <v>2.6329256178445</v>
       </c>
       <c r="K69">
-        <v>2.57</v>
+        <v>3.71</v>
       </c>
       <c r="L69" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="M69" s="1">
-        <v>1394344.0</v>
+        <v>409140.0</v>
       </c>
       <c r="N69" s="1">
-        <v>1430355.64</v>
+        <v>423990.68</v>
       </c>
       <c r="O69" s="1">
-        <v>0.79</v>
+        <v>0.24</v>
       </c>
       <c r="P69">
         <v>1</v>
       </c>
     </row>
     <row r="70" spans="1:16">
       <c r="A70" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="B70" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="C70" s="1">
-        <v>400000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D70" s="1">
-        <v>106.29</v>
+        <v>105.349</v>
       </c>
       <c r="E70" s="1">
-        <v>99.661</v>
+        <v>107.34</v>
       </c>
       <c r="F70" t="s">
         <v>8</v>
       </c>
       <c r="G70">
         <v>1.0</v>
       </c>
       <c r="H70" s="1">
-        <v>398644.0</v>
+        <v>858720.0</v>
       </c>
       <c r="I70" s="1">
-        <v>26516.0</v>
+        <v>-15928.0</v>
       </c>
       <c r="J70" s="1">
-        <v>6.6515487502634</v>
+        <v>-1.8548537357928</v>
       </c>
       <c r="K70">
-        <v>3.43</v>
-[...2 lines deleted...]
-        <v>232</v>
+        <v>0.04</v>
+      </c>
+      <c r="L70">
+        <v>315.22</v>
       </c>
       <c r="M70" s="1">
-        <v>425160.0</v>
+        <v>842792.0</v>
       </c>
       <c r="N70" s="1">
-        <v>438895.62</v>
+        <v>843107.22</v>
       </c>
       <c r="O70" s="1">
-        <v>0.24</v>
+        <v>0.48</v>
       </c>
       <c r="P70">
         <v>1</v>
       </c>
     </row>
     <row r="71" spans="1:16">
       <c r="A71" t="s">
         <v>233</v>
       </c>
       <c r="B71" t="s">
         <v>234</v>
       </c>
       <c r="C71" s="1">
-        <v>206000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D71" s="1">
-        <v>100.148</v>
+        <v>102.363</v>
       </c>
       <c r="E71" s="1">
-        <v>109.95</v>
+        <v>100.0</v>
       </c>
       <c r="F71" t="s">
         <v>8</v>
       </c>
       <c r="G71">
         <v>1.0</v>
       </c>
       <c r="H71" s="1">
-        <v>226497.0</v>
+        <v>600000.0</v>
       </c>
       <c r="I71" s="1">
-        <v>-20192.12</v>
+        <v>14178.0</v>
       </c>
       <c r="J71" s="1">
-        <v>-8.9149613460664</v>
+        <v>2.363</v>
       </c>
       <c r="K71">
-        <v>0.32</v>
-[...2 lines deleted...]
-        <v>656.91</v>
+        <v>4.14</v>
+      </c>
+      <c r="L71" t="s">
+        <v>235</v>
       </c>
       <c r="M71" s="1">
-        <v>206304.88</v>
+        <v>614178.0</v>
       </c>
       <c r="N71" s="1">
-        <v>206961.79</v>
+        <v>639005.51</v>
       </c>
       <c r="O71" s="1">
-        <v>0.11</v>
+        <v>0.36</v>
       </c>
       <c r="P71">
         <v>1</v>
       </c>
     </row>
     <row r="72" spans="1:16">
       <c r="A72" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="B72" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="C72" s="1">
-        <v>400000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D72" s="1">
-        <v>105.642</v>
+        <v>99.482</v>
       </c>
       <c r="E72" s="1">
-        <v>104.71</v>
+        <v>102.0</v>
       </c>
       <c r="F72" t="s">
         <v>8</v>
       </c>
       <c r="G72">
         <v>1.0</v>
       </c>
       <c r="H72" s="1">
-        <v>418840.0</v>
+        <v>714000.0</v>
       </c>
       <c r="I72" s="1">
-        <v>3728.0</v>
+        <v>-17626.0</v>
       </c>
       <c r="J72" s="1">
-        <v>0.89007735650845</v>
+        <v>-2.4686274509804</v>
       </c>
       <c r="K72">
-        <v>2.82</v>
+        <v>0.42</v>
       </c>
       <c r="L72" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="M72" s="1">
-        <v>422568.0</v>
+        <v>696374.0</v>
       </c>
       <c r="N72" s="1">
-        <v>433839.23</v>
+        <v>699327.42</v>
       </c>
       <c r="O72" s="1">
-        <v>0.24</v>
+        <v>0.4</v>
       </c>
       <c r="P72">
         <v>1</v>
       </c>
     </row>
     <row r="73" spans="1:16">
       <c r="A73" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="B73" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="C73" s="1">
         <v>600000.0</v>
       </c>
       <c r="D73" s="1">
-        <v>104.84</v>
+        <v>106.16</v>
       </c>
       <c r="E73" s="1">
-        <v>100.0</v>
+        <v>109.3</v>
       </c>
       <c r="F73" t="s">
         <v>8</v>
       </c>
       <c r="G73">
         <v>1.0</v>
       </c>
       <c r="H73" s="1">
-        <v>600000.0</v>
+        <v>655800.0</v>
       </c>
       <c r="I73" s="1">
-        <v>29040.0</v>
+        <v>-18840.0</v>
       </c>
       <c r="J73" s="1">
-        <v>4.84</v>
+        <v>-2.8728270814273</v>
       </c>
       <c r="K73">
-        <v>3.85</v>
+        <v>0.88</v>
       </c>
       <c r="L73" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="M73" s="1">
-        <v>629040.0</v>
+        <v>636960.0</v>
       </c>
       <c r="N73" s="1">
-        <v>652128.0</v>
+        <v>642224.38</v>
       </c>
       <c r="O73" s="1">
         <v>0.36</v>
       </c>
       <c r="P73">
         <v>1</v>
       </c>
     </row>
     <row r="74" spans="1:16">
       <c r="A74" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="B74" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="C74" s="1">
-        <v>700000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D74" s="1">
-        <v>101.141</v>
+        <v>98.288</v>
       </c>
       <c r="E74" s="1">
-        <v>102.0</v>
+        <v>99.852</v>
       </c>
       <c r="F74" t="s">
         <v>8</v>
       </c>
       <c r="G74">
         <v>1.0</v>
       </c>
       <c r="H74" s="1">
-        <v>714000.0</v>
+        <v>898668.0</v>
       </c>
       <c r="I74" s="1">
-        <v>-6013.0</v>
+        <v>-14076.0</v>
       </c>
       <c r="J74" s="1">
-        <v>-0.8421568627451</v>
+        <v>-1.5663181508633</v>
       </c>
       <c r="K74">
-        <v>0.21</v>
+        <v>0.59</v>
       </c>
       <c r="L74" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="M74" s="1">
-        <v>707987.0</v>
+        <v>884592.0</v>
       </c>
       <c r="N74" s="1">
-        <v>709463.71</v>
+        <v>889918.03</v>
       </c>
       <c r="O74" s="1">
-        <v>0.39</v>
+        <v>0.51</v>
       </c>
       <c r="P74">
         <v>1</v>
       </c>
     </row>
     <row r="75" spans="1:16">
       <c r="A75" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
       <c r="B75" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="C75" s="1">
-        <v>600000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D75" s="1">
-        <v>108.788</v>
+        <v>98.915</v>
       </c>
       <c r="E75" s="1">
-        <v>109.3</v>
+        <v>99.653</v>
       </c>
       <c r="F75" t="s">
         <v>8</v>
       </c>
       <c r="G75">
         <v>1.0</v>
       </c>
       <c r="H75" s="1">
-        <v>655800.0</v>
+        <v>697571.0</v>
       </c>
       <c r="I75" s="1">
-        <v>-3072.0</v>
+        <v>-5166.0</v>
       </c>
       <c r="J75" s="1">
-        <v>-0.46843549862763</v>
+        <v>-0.74056977712663</v>
       </c>
       <c r="K75">
-        <v>0.56</v>
+        <v>1.69</v>
       </c>
       <c r="L75" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
       <c r="M75" s="1">
-        <v>652728.0</v>
+        <v>692405.0</v>
       </c>
       <c r="N75" s="1">
-        <v>656093.75</v>
+        <v>704249.86</v>
       </c>
       <c r="O75" s="1">
-        <v>0.36</v>
+        <v>0.4</v>
       </c>
       <c r="P75">
         <v>1</v>
       </c>
     </row>
     <row r="76" spans="1:16">
       <c r="A76" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="B76" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="C76" s="1">
-        <v>900000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D76" s="1">
-        <v>100.485</v>
+        <v>98.413</v>
       </c>
       <c r="E76" s="1">
-        <v>99.852</v>
+        <v>101.72</v>
       </c>
       <c r="F76" t="s">
         <v>8</v>
       </c>
       <c r="G76">
         <v>1.0</v>
       </c>
       <c r="H76" s="1">
-        <v>898668.0</v>
+        <v>813760.0</v>
       </c>
       <c r="I76" s="1">
-        <v>5697.0</v>
+        <v>-26456.0</v>
       </c>
       <c r="J76" s="1">
-        <v>0.6339382285783</v>
+        <v>-3.2510813999214</v>
       </c>
       <c r="K76">
-        <v>0.35</v>
+        <v>3.32</v>
       </c>
       <c r="L76" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="M76" s="1">
-        <v>904365.0</v>
+        <v>787304.0</v>
       </c>
       <c r="N76" s="1">
-        <v>907521.16</v>
+        <v>813828.41</v>
       </c>
       <c r="O76" s="1">
-        <v>0.5</v>
+        <v>0.46</v>
       </c>
       <c r="P76">
         <v>1</v>
       </c>
     </row>
     <row r="77" spans="1:16">
       <c r="A77" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
       <c r="B77" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="C77" s="1">
-        <v>700000.0</v>
+        <v>1900000.0</v>
       </c>
       <c r="D77" s="1">
-        <v>101.882</v>
+        <v>103.898</v>
       </c>
       <c r="E77" s="1">
-        <v>99.653</v>
+        <v>106.52073684</v>
       </c>
       <c r="F77" t="s">
         <v>8</v>
       </c>
       <c r="G77">
         <v>1.0</v>
       </c>
       <c r="H77" s="1">
-        <v>697571.0</v>
+        <v>2023894.0</v>
       </c>
       <c r="I77" s="1">
-        <v>15603.0</v>
+        <v>-49832.0</v>
       </c>
       <c r="J77" s="1">
-        <v>2.2367615626223</v>
+        <v>-2.4621842843548</v>
       </c>
       <c r="K77">
-        <v>1.49</v>
+        <v>2.75</v>
       </c>
       <c r="L77" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="M77" s="1">
-        <v>713174.0</v>
+        <v>1974062.0</v>
       </c>
       <c r="N77" s="1">
-        <v>723594.89</v>
+        <v>2026377.07</v>
       </c>
       <c r="O77" s="1">
-        <v>0.4</v>
+        <v>1.15</v>
       </c>
       <c r="P77">
         <v>1</v>
       </c>
     </row>
     <row r="78" spans="1:16">
       <c r="A78" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="B78" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="C78" s="1">
-        <v>800000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D78" s="1">
-        <v>101.471</v>
+        <v>98.525</v>
       </c>
       <c r="E78" s="1">
-        <v>101.72</v>
+        <v>99.589</v>
       </c>
       <c r="F78" t="s">
         <v>8</v>
       </c>
       <c r="G78">
         <v>1.0</v>
       </c>
       <c r="H78" s="1">
-        <v>813760.0</v>
+        <v>398356.0</v>
       </c>
       <c r="I78" s="1">
-        <v>-1992.0</v>
+        <v>-4256.0</v>
       </c>
       <c r="J78" s="1">
-        <v>-0.24478961856076</v>
+        <v>-1.0683910873691</v>
       </c>
       <c r="K78">
-        <v>3.11</v>
+        <v>0.37</v>
       </c>
       <c r="L78" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="M78" s="1">
-        <v>811768.0</v>
+        <v>394100.0</v>
       </c>
       <c r="N78" s="1">
-        <v>836634.63</v>
+        <v>395579.45</v>
       </c>
       <c r="O78" s="1">
-        <v>0.46</v>
+        <v>0.22</v>
       </c>
       <c r="P78">
         <v>1</v>
       </c>
     </row>
     <row r="79" spans="1:16">
       <c r="A79" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
       <c r="B79" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="C79" s="1">
-        <v>1900000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D79" s="1">
-        <v>106.201</v>
+        <v>83.589</v>
       </c>
       <c r="E79" s="1">
-        <v>106.52073684</v>
+        <v>85.96</v>
       </c>
       <c r="F79" t="s">
         <v>8</v>
       </c>
       <c r="G79">
         <v>1.0</v>
       </c>
       <c r="H79" s="1">
-        <v>2023894.0</v>
+        <v>601720.0</v>
       </c>
       <c r="I79" s="1">
-        <v>-6075.0</v>
+        <v>-16597.0</v>
       </c>
       <c r="J79" s="1">
-        <v>-0.30016394139219</v>
+        <v>-2.7582596556538</v>
       </c>
       <c r="K79">
-        <v>2.45</v>
+        <v>0.43</v>
       </c>
       <c r="L79" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="M79" s="1">
-        <v>2017819.0</v>
+        <v>585123.0</v>
       </c>
       <c r="N79" s="1">
-        <v>2064408.04</v>
+        <v>588155.53</v>
       </c>
       <c r="O79" s="1">
-        <v>1.14</v>
+        <v>0.33</v>
       </c>
       <c r="P79">
         <v>1</v>
       </c>
     </row>
     <row r="80" spans="1:16">
       <c r="A80" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
       <c r="B80" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="C80" s="1">
-        <v>400000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D80" s="1">
-        <v>100.652</v>
+        <v>98.683</v>
       </c>
       <c r="E80" s="1">
-        <v>99.589</v>
+        <v>100.65</v>
       </c>
       <c r="F80" t="s">
         <v>8</v>
       </c>
       <c r="G80">
         <v>1.0</v>
       </c>
       <c r="H80" s="1">
-        <v>398356.0</v>
+        <v>704550.0</v>
       </c>
       <c r="I80" s="1">
-        <v>4252.0</v>
+        <v>-13769.0</v>
       </c>
       <c r="J80" s="1">
-        <v>1.0673869604073</v>
+        <v>-1.9542970690512</v>
       </c>
       <c r="K80">
-        <v>0.17</v>
-[...2 lines deleted...]
-        <v>665.75</v>
+        <v>0.57</v>
+      </c>
+      <c r="L80" t="s">
+        <v>262</v>
       </c>
       <c r="M80" s="1">
-        <v>402608.0</v>
+        <v>690781.0</v>
       </c>
       <c r="N80" s="1">
-        <v>403273.75</v>
+        <v>694750.86</v>
       </c>
       <c r="O80" s="1">
-        <v>0.22</v>
+        <v>0.39</v>
       </c>
       <c r="P80">
         <v>1</v>
       </c>
     </row>
     <row r="81" spans="1:16">
       <c r="A81" t="s">
-        <v>261</v>
+        <v>263</v>
       </c>
       <c r="B81" t="s">
-        <v>262</v>
+        <v>264</v>
       </c>
       <c r="C81" s="1">
-        <v>540000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D81" s="1">
-        <v>101.352</v>
+        <v>98.191</v>
       </c>
       <c r="E81" s="1">
-        <v>99.43</v>
+        <v>100.62</v>
       </c>
       <c r="F81" t="s">
         <v>8</v>
       </c>
       <c r="G81">
         <v>1.0</v>
       </c>
       <c r="H81" s="1">
-        <v>536922.0</v>
+        <v>402480.0</v>
       </c>
       <c r="I81" s="1">
-        <v>10378.8</v>
+        <v>-9716.0</v>
       </c>
       <c r="J81" s="1">
-        <v>1.9330182037614</v>
+        <v>-2.4140329954283</v>
       </c>
       <c r="K81">
-        <v>2.83</v>
+        <v>2.65</v>
       </c>
       <c r="L81" t="s">
-        <v>263</v>
+        <v>265</v>
       </c>
       <c r="M81" s="1">
-        <v>547300.8</v>
+        <v>392764.0</v>
       </c>
       <c r="N81" s="1">
-        <v>562568.75</v>
+        <v>403346.19</v>
       </c>
       <c r="O81" s="1">
-        <v>0.31</v>
+        <v>0.23</v>
       </c>
       <c r="P81">
         <v>1</v>
       </c>
     </row>
     <row r="82" spans="1:16">
       <c r="A82" t="s">
-        <v>264</v>
+        <v>266</v>
       </c>
       <c r="B82" t="s">
-        <v>265</v>
+        <v>267</v>
       </c>
       <c r="C82" s="1">
         <v>700000.0</v>
       </c>
       <c r="D82" s="1">
-        <v>86.815</v>
+        <v>97.37</v>
       </c>
       <c r="E82" s="1">
-        <v>85.96</v>
+        <v>99.64619429</v>
       </c>
       <c r="F82" t="s">
         <v>8</v>
       </c>
       <c r="G82">
         <v>1.0</v>
       </c>
       <c r="H82" s="1">
-        <v>601720.0</v>
+        <v>697523.36</v>
       </c>
       <c r="I82" s="1">
-        <v>5985.0</v>
+        <v>-15933.36</v>
       </c>
       <c r="J82" s="1">
-        <v>0.99464867380177</v>
+        <v>-2.2842761853883</v>
       </c>
       <c r="K82">
+        <v>2.64</v>
+      </c>
+      <c r="L82" t="s">
+        <v>268</v>
+      </c>
+      <c r="M82" s="1">
+        <v>681590.0</v>
+      </c>
+      <c r="N82" s="1">
+        <v>700082.47</v>
+      </c>
+      <c r="O82" s="1">
         <v>0.4</v>
-      </c>
-[...10 lines deleted...]
-        <v>0.34</v>
       </c>
       <c r="P82">
         <v>1</v>
       </c>
     </row>
     <row r="83" spans="1:16">
       <c r="A83" t="s">
-        <v>267</v>
+        <v>269</v>
       </c>
       <c r="B83" t="s">
-        <v>268</v>
+        <v>270</v>
       </c>
       <c r="C83" s="1">
-        <v>700000.0</v>
+        <v>286000.0</v>
       </c>
       <c r="D83" s="1">
-        <v>100.929</v>
+        <v>98.91</v>
       </c>
       <c r="E83" s="1">
-        <v>100.65</v>
+        <v>99.571</v>
       </c>
       <c r="F83" t="s">
         <v>8</v>
       </c>
       <c r="G83">
         <v>1.0</v>
       </c>
       <c r="H83" s="1">
-        <v>704550.0</v>
+        <v>284773.06</v>
       </c>
       <c r="I83" s="1">
-        <v>1953.0</v>
+        <v>-1890.46</v>
       </c>
       <c r="J83" s="1">
-        <v>0.27719821162444</v>
+        <v>-0.66384790752327</v>
       </c>
       <c r="K83">
-        <v>0.39</v>
+        <v>1.24</v>
       </c>
       <c r="L83" t="s">
-        <v>269</v>
+        <v>271</v>
       </c>
       <c r="M83" s="1">
-        <v>706503.0</v>
+        <v>282882.6</v>
       </c>
       <c r="N83" s="1">
-        <v>709207.11</v>
+        <v>286422.34</v>
       </c>
       <c r="O83" s="1">
-        <v>0.39</v>
+        <v>0.16</v>
       </c>
       <c r="P83">
         <v>1</v>
       </c>
     </row>
     <row r="84" spans="1:16">
       <c r="A84" t="s">
-        <v>270</v>
+        <v>272</v>
       </c>
       <c r="B84" t="s">
-        <v>271</v>
+        <v>273</v>
       </c>
       <c r="C84" s="1">
-        <v>400000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D84" s="1">
-        <v>100.733</v>
+        <v>98.281</v>
       </c>
       <c r="E84" s="1">
-        <v>100.62</v>
+        <v>100.0</v>
       </c>
       <c r="F84" t="s">
         <v>8</v>
       </c>
       <c r="G84">
         <v>1.0</v>
       </c>
       <c r="H84" s="1">
-        <v>402480.0</v>
+        <v>600000.0</v>
       </c>
       <c r="I84" s="1">
-        <v>452.0</v>
+        <v>-10314.0</v>
       </c>
       <c r="J84" s="1">
-        <v>0.11230371695488</v>
+        <v>-1.719</v>
       </c>
       <c r="K84">
-        <v>2.46</v>
+        <v>1.63</v>
       </c>
       <c r="L84" t="s">
-        <v>272</v>
+        <v>274</v>
       </c>
       <c r="M84" s="1">
-        <v>402932.0</v>
+        <v>589686.0</v>
       </c>
       <c r="N84" s="1">
-        <v>412760.77</v>
+        <v>599494.21</v>
       </c>
       <c r="O84" s="1">
-        <v>0.23</v>
+        <v>0.34</v>
       </c>
       <c r="P84">
         <v>1</v>
       </c>
     </row>
     <row r="85" spans="1:16">
       <c r="A85" t="s">
-        <v>273</v>
+        <v>275</v>
       </c>
       <c r="B85" t="s">
-        <v>274</v>
+        <v>276</v>
       </c>
       <c r="C85" s="1">
-        <v>700000.0</v>
+        <v>1930000.0</v>
       </c>
       <c r="D85" s="1">
-        <v>101.512</v>
+        <v>97.862</v>
       </c>
       <c r="E85" s="1">
-        <v>99.64619429</v>
+        <v>100.0</v>
       </c>
       <c r="F85" t="s">
         <v>8</v>
       </c>
       <c r="G85">
         <v>1.0</v>
       </c>
       <c r="H85" s="1">
-        <v>697523.36</v>
+        <v>1930000.0</v>
       </c>
       <c r="I85" s="1">
-        <v>13060.64</v>
+        <v>-41263.4</v>
       </c>
       <c r="J85" s="1">
-        <v>1.8724304803211</v>
+        <v>-2.138</v>
       </c>
       <c r="K85">
-        <v>2.42</v>
+        <v>0.61</v>
       </c>
       <c r="L85" t="s">
-        <v>275</v>
+        <v>277</v>
       </c>
       <c r="M85" s="1">
-        <v>710584.0</v>
+        <v>1888736.6</v>
       </c>
       <c r="N85" s="1">
-        <v>727547.01</v>
+        <v>1900587.33</v>
       </c>
       <c r="O85" s="1">
-        <v>0.4</v>
+        <v>1.08</v>
       </c>
       <c r="P85">
         <v>1</v>
       </c>
     </row>
     <row r="86" spans="1:16">
       <c r="A86" t="s">
-        <v>276</v>
+        <v>278</v>
       </c>
       <c r="B86" t="s">
-        <v>277</v>
+        <v>279</v>
       </c>
       <c r="C86" s="1">
-        <v>286000.0</v>
+        <v>1225000.0</v>
       </c>
       <c r="D86" s="1">
-        <v>101.292</v>
+        <v>97.495</v>
       </c>
       <c r="E86" s="1">
-        <v>99.571</v>
+        <v>100.0</v>
       </c>
       <c r="F86" t="s">
         <v>8</v>
       </c>
       <c r="G86">
         <v>1.0</v>
       </c>
       <c r="H86" s="1">
-        <v>284773.06</v>
+        <v>1225000.0</v>
       </c>
       <c r="I86" s="1">
-        <v>4922.06</v>
+        <v>-30686.25</v>
       </c>
       <c r="J86" s="1">
-        <v>1.7284148999207</v>
+        <v>-2.505</v>
       </c>
       <c r="K86">
-        <v>1.04</v>
+        <v>2.08</v>
       </c>
       <c r="L86" t="s">
-        <v>278</v>
+        <v>280</v>
       </c>
       <c r="M86" s="1">
-        <v>289695.12</v>
+        <v>1194313.75</v>
       </c>
       <c r="N86" s="1">
-        <v>292674.61</v>
+        <v>1219830.94</v>
       </c>
       <c r="O86" s="1">
-        <v>0.16</v>
+        <v>0.69</v>
       </c>
       <c r="P86">
         <v>1</v>
       </c>
     </row>
     <row r="87" spans="1:16">
       <c r="A87" t="s">
-        <v>279</v>
+        <v>281</v>
       </c>
       <c r="B87" t="s">
-        <v>280</v>
+        <v>282</v>
       </c>
       <c r="C87" s="1">
-        <v>600000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D87" s="1">
-        <v>100.673</v>
+        <v>97.679</v>
       </c>
       <c r="E87" s="1">
-        <v>100.0</v>
+        <v>100.42</v>
       </c>
       <c r="F87" t="s">
         <v>8</v>
       </c>
       <c r="G87">
         <v>1.0</v>
       </c>
       <c r="H87" s="1">
-        <v>600000.0</v>
+        <v>803360.0</v>
       </c>
       <c r="I87" s="1">
-        <v>4038.0</v>
+        <v>-21928.0</v>
       </c>
       <c r="J87" s="1">
-        <v>0.673</v>
+        <v>-2.7295359490141</v>
       </c>
       <c r="K87">
-        <v>1.41</v>
+        <v>3.18</v>
       </c>
       <c r="L87" t="s">
-        <v>281</v>
+        <v>283</v>
       </c>
       <c r="M87" s="1">
-        <v>604038.0</v>
+        <v>781432.0</v>
       </c>
       <c r="N87" s="1">
-        <v>612505.96</v>
+        <v>806856.66</v>
       </c>
       <c r="O87" s="1">
-        <v>0.34</v>
+        <v>0.46</v>
       </c>
       <c r="P87">
         <v>1</v>
       </c>
     </row>
     <row r="88" spans="1:16">
       <c r="A88" t="s">
-        <v>282</v>
+        <v>284</v>
       </c>
       <c r="B88" t="s">
-        <v>283</v>
+        <v>285</v>
       </c>
       <c r="C88" s="1">
-        <v>1930000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="D88" s="1">
-        <v>100.715</v>
+        <v>96.772</v>
       </c>
       <c r="E88" s="1">
-        <v>100.0</v>
+        <v>99.259</v>
       </c>
       <c r="F88" t="s">
         <v>8</v>
       </c>
       <c r="G88">
         <v>1.0</v>
       </c>
       <c r="H88" s="1">
-        <v>1930000.0</v>
+        <v>992590.0</v>
       </c>
       <c r="I88" s="1">
-        <v>13799.5</v>
+        <v>-24870.0</v>
       </c>
       <c r="J88" s="1">
-        <v>0.715</v>
+        <v>-2.505566245882</v>
       </c>
       <c r="K88">
-        <v>0.41</v>
+        <v>0.28</v>
       </c>
       <c r="L88" t="s">
-        <v>284</v>
+        <v>286</v>
       </c>
       <c r="M88" s="1">
-        <v>1943799.5</v>
+        <v>967720.0</v>
       </c>
       <c r="N88" s="1">
-        <v>1951639.21</v>
+        <v>970476.85</v>
       </c>
       <c r="O88" s="1">
-        <v>1.07</v>
+        <v>0.55</v>
       </c>
       <c r="P88">
         <v>1</v>
       </c>
     </row>
     <row r="89" spans="1:16">
       <c r="A89" t="s">
-        <v>285</v>
+        <v>287</v>
       </c>
       <c r="B89" t="s">
-        <v>286</v>
+        <v>288</v>
       </c>
       <c r="C89" s="1">
-        <v>1225000.0</v>
+        <v>858000.0</v>
       </c>
       <c r="D89" s="1">
-        <v>100.88</v>
+        <v>97.339</v>
       </c>
       <c r="E89" s="1">
-        <v>100.0</v>
+        <v>99.362</v>
       </c>
       <c r="F89" t="s">
         <v>8</v>
       </c>
       <c r="G89">
         <v>1.0</v>
       </c>
       <c r="H89" s="1">
-        <v>1225000.0</v>
+        <v>852525.96</v>
       </c>
       <c r="I89" s="1">
-        <v>10780.0</v>
+        <v>-17357.34</v>
       </c>
       <c r="J89" s="1">
-        <v>0.88</v>
+        <v>-2.0359896137356</v>
       </c>
       <c r="K89">
-        <v>1.86</v>
+        <v>0.96</v>
       </c>
       <c r="L89" t="s">
-        <v>287</v>
+        <v>289</v>
       </c>
       <c r="M89" s="1">
-        <v>1235780.0</v>
+        <v>835168.62</v>
       </c>
       <c r="N89" s="1">
-        <v>1258545.33</v>
+        <v>843396.02</v>
       </c>
       <c r="O89" s="1">
-        <v>0.69</v>
+        <v>0.48</v>
       </c>
       <c r="P89">
         <v>1</v>
       </c>
     </row>
     <row r="90" spans="1:16">
       <c r="A90" t="s">
-        <v>288</v>
+        <v>290</v>
       </c>
       <c r="B90" t="s">
-        <v>289</v>
+        <v>291</v>
       </c>
       <c r="C90" s="1">
-        <v>800000.0</v>
+        <v>1100000.0</v>
       </c>
       <c r="D90" s="1">
-        <v>100.635</v>
+        <v>105.375</v>
       </c>
       <c r="E90" s="1">
-        <v>100.42</v>
+        <v>108.31690909</v>
       </c>
       <c r="F90" t="s">
         <v>8</v>
       </c>
       <c r="G90">
         <v>1.0</v>
       </c>
       <c r="H90" s="1">
-        <v>803360.0</v>
+        <v>1191486.0</v>
       </c>
       <c r="I90" s="1">
-        <v>1720.0</v>
+        <v>-32361.0</v>
       </c>
       <c r="J90" s="1">
-        <v>0.2141007767377</v>
+        <v>-2.7160201630569</v>
       </c>
       <c r="K90">
-        <v>2.96</v>
+        <v>2.13</v>
       </c>
       <c r="L90" t="s">
-        <v>290</v>
+        <v>292</v>
       </c>
       <c r="M90" s="1">
-        <v>805080.0</v>
+        <v>1159125.0</v>
       </c>
       <c r="N90" s="1">
-        <v>828756.71</v>
+        <v>1182601.71</v>
       </c>
       <c r="O90" s="1">
-        <v>0.46</v>
+        <v>0.67</v>
       </c>
       <c r="P90">
         <v>1</v>
       </c>
     </row>
     <row r="91" spans="1:16">
       <c r="A91" t="s">
-        <v>291</v>
+        <v>293</v>
       </c>
       <c r="B91" t="s">
-        <v>292</v>
+        <v>294</v>
       </c>
       <c r="C91" s="1">
-        <v>1000000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D91" s="1">
-        <v>100.697</v>
+        <v>100.186</v>
       </c>
       <c r="E91" s="1">
-        <v>99.259</v>
+        <v>100.4</v>
       </c>
       <c r="F91" t="s">
         <v>8</v>
       </c>
       <c r="G91">
         <v>1.0</v>
       </c>
       <c r="H91" s="1">
-        <v>992590.0</v>
+        <v>602400.0</v>
       </c>
       <c r="I91" s="1">
-        <v>14380.0</v>
+        <v>-1284.0</v>
       </c>
       <c r="J91" s="1">
-        <v>1.4487351272932</v>
+        <v>-0.21314741035857</v>
       </c>
       <c r="K91">
-        <v>0.01</v>
-[...2 lines deleted...]
-        <v>119.86</v>
+        <v>3.05</v>
+      </c>
+      <c r="L91" t="s">
+        <v>295</v>
       </c>
       <c r="M91" s="1">
-        <v>1006970.0</v>
+        <v>601116.0</v>
       </c>
       <c r="N91" s="1">
-        <v>1007089.86</v>
+        <v>619397.51</v>
       </c>
       <c r="O91" s="1">
-        <v>0.55</v>
+        <v>0.35</v>
       </c>
       <c r="P91">
         <v>1</v>
       </c>
     </row>
     <row r="92" spans="1:16">
       <c r="A92" t="s">
-        <v>293</v>
+        <v>296</v>
       </c>
       <c r="B92" t="s">
-        <v>294</v>
+        <v>297</v>
       </c>
       <c r="C92" s="1">
-        <v>858000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D92" s="1">
-        <v>100.185</v>
+        <v>99.265</v>
       </c>
       <c r="E92" s="1">
-        <v>99.362</v>
+        <v>99.821</v>
       </c>
       <c r="F92" t="s">
         <v>8</v>
       </c>
       <c r="G92">
         <v>1.0</v>
       </c>
       <c r="H92" s="1">
-        <v>852525.96</v>
+        <v>798568.0</v>
       </c>
       <c r="I92" s="1">
-        <v>7061.34</v>
+        <v>-4448.0</v>
       </c>
       <c r="J92" s="1">
-        <v>0.82828445482176</v>
+        <v>-0.55699702467417</v>
       </c>
       <c r="K92">
-        <v>0.77</v>
-[...2 lines deleted...]
-        <v>295</v>
+        <v>0.02</v>
+      </c>
+      <c r="L92">
+        <v>169.86</v>
       </c>
       <c r="M92" s="1">
-        <v>859587.3</v>
+        <v>794120.0</v>
       </c>
       <c r="N92" s="1">
-        <v>866198.6</v>
+        <v>794289.86</v>
       </c>
       <c r="O92" s="1">
-        <v>0.48</v>
+        <v>0.45</v>
       </c>
       <c r="P92">
         <v>1</v>
       </c>
     </row>
     <row r="93" spans="1:16">
       <c r="A93" t="s">
-        <v>296</v>
+        <v>298</v>
       </c>
       <c r="B93" t="s">
-        <v>297</v>
+        <v>299</v>
       </c>
       <c r="C93" s="1">
-        <v>1100000.0</v>
+        <v>1563000.0</v>
       </c>
       <c r="D93" s="1">
-        <v>108.683</v>
+        <v>97.701</v>
       </c>
       <c r="E93" s="1">
-        <v>108.31690909</v>
+        <v>99.228</v>
       </c>
       <c r="F93" t="s">
         <v>8</v>
       </c>
       <c r="G93">
         <v>1.0</v>
       </c>
       <c r="H93" s="1">
-        <v>1191486.0</v>
+        <v>1550933.64</v>
       </c>
       <c r="I93" s="1">
-        <v>4027.0</v>
+        <v>-23867.01</v>
       </c>
       <c r="J93" s="1">
-        <v>0.33798131073298</v>
+        <v>-1.538880154795</v>
       </c>
       <c r="K93">
-        <v>1.85</v>
+        <v>2.48</v>
       </c>
       <c r="L93" t="s">
-        <v>298</v>
+        <v>300</v>
       </c>
       <c r="M93" s="1">
-        <v>1195513.0</v>
+        <v>1527066.63</v>
       </c>
       <c r="N93" s="1">
-        <v>1215840.4</v>
+        <v>1565847.23</v>
       </c>
       <c r="O93" s="1">
-        <v>0.67</v>
+        <v>0.89</v>
       </c>
       <c r="P93">
         <v>1</v>
       </c>
     </row>
     <row r="94" spans="1:16">
       <c r="A94" t="s">
-        <v>299</v>
+        <v>301</v>
       </c>
       <c r="B94" t="s">
-        <v>300</v>
+        <v>302</v>
       </c>
       <c r="C94" s="1">
-        <v>600000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D94" s="1">
-        <v>103.112</v>
+        <v>98.173</v>
       </c>
       <c r="E94" s="1">
-        <v>100.4</v>
+        <v>99.517</v>
       </c>
       <c r="F94" t="s">
         <v>8</v>
       </c>
       <c r="G94">
         <v>1.0</v>
       </c>
       <c r="H94" s="1">
-        <v>602400.0</v>
+        <v>696619.0</v>
       </c>
       <c r="I94" s="1">
-        <v>16272.0</v>
+        <v>-9408.0</v>
       </c>
       <c r="J94" s="1">
-        <v>2.7011952191235</v>
+        <v>-1.3505230262166</v>
       </c>
       <c r="K94">
-        <v>2.81</v>
+        <v>2.58</v>
       </c>
       <c r="L94" t="s">
-        <v>301</v>
+        <v>303</v>
       </c>
       <c r="M94" s="1">
-        <v>618672.0</v>
+        <v>687211.0</v>
       </c>
       <c r="N94" s="1">
-        <v>635552.14</v>
+        <v>705269.56</v>
       </c>
       <c r="O94" s="1">
-        <v>0.35</v>
+        <v>0.4</v>
       </c>
       <c r="P94">
         <v>1</v>
       </c>
     </row>
     <row r="95" spans="1:16">
       <c r="A95" t="s">
-        <v>302</v>
+        <v>304</v>
       </c>
       <c r="B95" t="s">
-        <v>303</v>
+        <v>305</v>
       </c>
       <c r="C95" s="1">
-        <v>1563000.0</v>
+        <v>1016000.0</v>
       </c>
       <c r="D95" s="1">
-        <v>100.151</v>
+        <v>89.322</v>
       </c>
       <c r="E95" s="1">
-        <v>99.228</v>
+        <v>83.44605217</v>
       </c>
       <c r="F95" t="s">
         <v>8</v>
       </c>
       <c r="G95">
         <v>1.0</v>
       </c>
       <c r="H95" s="1">
-        <v>1550933.64</v>
+        <v>847811.89</v>
       </c>
       <c r="I95" s="1">
-        <v>14426.49</v>
+        <v>59699.63</v>
       </c>
       <c r="J95" s="1">
-        <v>0.93018099729915</v>
+        <v>7.0416127332208</v>
       </c>
       <c r="K95">
-        <v>2.31</v>
+        <v>1.02</v>
       </c>
       <c r="L95" t="s">
-        <v>304</v>
+        <v>306</v>
       </c>
       <c r="M95" s="1">
-        <v>1565360.13</v>
+        <v>907511.52</v>
       </c>
       <c r="N95" s="1">
-        <v>1601432.24</v>
+        <v>917845.49</v>
       </c>
       <c r="O95" s="1">
-        <v>0.88</v>
+        <v>0.52</v>
       </c>
       <c r="P95">
         <v>1</v>
       </c>
     </row>
     <row r="96" spans="1:16">
       <c r="A96" t="s">
-        <v>305</v>
+        <v>307</v>
       </c>
       <c r="B96" t="s">
-        <v>306</v>
+        <v>308</v>
       </c>
       <c r="C96" s="1">
-        <v>700000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D96" s="1">
-        <v>100.638</v>
+        <v>100.124</v>
       </c>
       <c r="E96" s="1">
-        <v>99.517</v>
+        <v>100.375</v>
       </c>
       <c r="F96" t="s">
         <v>8</v>
       </c>
       <c r="G96">
         <v>1.0</v>
       </c>
       <c r="H96" s="1">
-        <v>696619.0</v>
+        <v>602250.0</v>
       </c>
       <c r="I96" s="1">
-        <v>7847.0</v>
+        <v>-1506.0</v>
       </c>
       <c r="J96" s="1">
-        <v>1.1264407086226</v>
+        <v>-0.25006226650062</v>
       </c>
       <c r="K96">
-        <v>2.38</v>
+        <v>1.12</v>
       </c>
       <c r="L96" t="s">
-        <v>307</v>
+        <v>309</v>
       </c>
       <c r="M96" s="1">
-        <v>704466.0</v>
+        <v>600744.0</v>
       </c>
       <c r="N96" s="1">
-        <v>721100.59</v>
+        <v>607457.01</v>
       </c>
       <c r="O96" s="1">
-        <v>0.4</v>
+        <v>0.35</v>
       </c>
       <c r="P96">
         <v>1</v>
       </c>
     </row>
     <row r="97" spans="1:16">
       <c r="A97" t="s">
-        <v>308</v>
+        <v>310</v>
       </c>
       <c r="B97" t="s">
-        <v>309</v>
+        <v>311</v>
       </c>
       <c r="C97" s="1">
-        <v>1016000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D97" s="1">
-        <v>92.147</v>
+        <v>97.404</v>
       </c>
       <c r="E97" s="1">
-        <v>83.44605217</v>
+        <v>92.081555</v>
       </c>
       <c r="F97" t="s">
         <v>8</v>
       </c>
       <c r="G97">
         <v>1.0</v>
       </c>
       <c r="H97" s="1">
-        <v>847811.89</v>
+        <v>736652.44</v>
       </c>
       <c r="I97" s="1">
-        <v>88401.63</v>
+        <v>42579.56</v>
       </c>
       <c r="J97" s="1">
-        <v>10.42703352509</v>
+        <v>5.7801423965961</v>
       </c>
       <c r="K97">
-        <v>0.9</v>
+        <v>1.74</v>
       </c>
       <c r="L97" t="s">
-        <v>310</v>
+        <v>312</v>
       </c>
       <c r="M97" s="1">
-        <v>936213.52</v>
+        <v>779232.0</v>
       </c>
       <c r="N97" s="1">
-        <v>945399.27</v>
+        <v>793155.29</v>
       </c>
       <c r="O97" s="1">
-        <v>0.52</v>
+        <v>0.45</v>
       </c>
       <c r="P97">
         <v>1</v>
       </c>
     </row>
     <row r="98" spans="1:16">
       <c r="A98" t="s">
-        <v>311</v>
+        <v>313</v>
       </c>
       <c r="B98" t="s">
-        <v>312</v>
+        <v>314</v>
       </c>
       <c r="C98" s="1">
         <v>600000.0</v>
       </c>
       <c r="D98" s="1">
-        <v>100.237</v>
+        <v>101.789</v>
       </c>
       <c r="E98" s="1">
-        <v>100.375</v>
+        <v>99.329</v>
       </c>
       <c r="F98" t="s">
         <v>8</v>
       </c>
       <c r="G98">
         <v>1.0</v>
       </c>
       <c r="H98" s="1">
-        <v>602250.0</v>
+        <v>595974.0</v>
       </c>
       <c r="I98" s="1">
-        <v>-828.0</v>
+        <v>14760.0</v>
       </c>
       <c r="J98" s="1">
-        <v>-0.13748443337484</v>
+        <v>2.4766181075013</v>
       </c>
       <c r="K98">
-        <v>0.92</v>
+        <v>0.83</v>
       </c>
       <c r="L98" t="s">
-        <v>313</v>
+        <v>315</v>
       </c>
       <c r="M98" s="1">
-        <v>601422.0</v>
+        <v>610734.0</v>
       </c>
       <c r="N98" s="1">
-        <v>606914.47</v>
+        <v>615702.49</v>
       </c>
       <c r="O98" s="1">
-        <v>0.33</v>
+        <v>0.35</v>
       </c>
       <c r="P98">
         <v>1</v>
       </c>
     </row>
     <row r="99" spans="1:16">
       <c r="A99" t="s">
-        <v>314</v>
+        <v>316</v>
       </c>
       <c r="B99" t="s">
-        <v>315</v>
+        <v>317</v>
       </c>
       <c r="C99" s="1">
-        <v>800000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D99" s="1">
-        <v>98.587</v>
+        <v>97.929</v>
       </c>
       <c r="E99" s="1">
-        <v>92.081555</v>
+        <v>100.231</v>
       </c>
       <c r="F99" t="s">
         <v>8</v>
       </c>
       <c r="G99">
         <v>1.0</v>
       </c>
       <c r="H99" s="1">
-        <v>736652.44</v>
+        <v>902079.0</v>
       </c>
       <c r="I99" s="1">
-        <v>52043.56</v>
+        <v>-20718.0</v>
       </c>
       <c r="J99" s="1">
-        <v>7.0648730899473</v>
+        <v>-2.2966946353922</v>
       </c>
       <c r="K99">
-        <v>1.63</v>
+        <v>0.65</v>
       </c>
       <c r="L99" t="s">
-        <v>316</v>
+        <v>318</v>
       </c>
       <c r="M99" s="1">
-        <v>788696.0</v>
+        <v>881361.0</v>
       </c>
       <c r="N99" s="1">
-        <v>801775.45</v>
+        <v>887186.34</v>
       </c>
       <c r="O99" s="1">
-        <v>0.44</v>
+        <v>0.5</v>
       </c>
       <c r="P99">
         <v>1</v>
       </c>
     </row>
     <row r="100" spans="1:16">
       <c r="A100" t="s">
-        <v>317</v>
+        <v>319</v>
       </c>
       <c r="B100" t="s">
-        <v>318</v>
+        <v>320</v>
       </c>
       <c r="C100" s="1">
-        <v>600000.0</v>
+        <v>1200000.0</v>
       </c>
       <c r="D100" s="1">
-        <v>104.155</v>
+        <v>97.75</v>
       </c>
       <c r="E100" s="1">
-        <v>99.329</v>
+        <v>100.33</v>
       </c>
       <c r="F100" t="s">
         <v>8</v>
       </c>
       <c r="G100">
         <v>1.0</v>
       </c>
       <c r="H100" s="1">
-        <v>595974.0</v>
+        <v>1203960.0</v>
       </c>
       <c r="I100" s="1">
-        <v>28956.0</v>
+        <v>-30960.0</v>
       </c>
       <c r="J100" s="1">
-        <v>4.8586012141469</v>
+        <v>-2.5715140037875</v>
       </c>
       <c r="K100">
-        <v>0.59</v>
+        <v>0.16</v>
       </c>
       <c r="L100" t="s">
-        <v>319</v>
+        <v>321</v>
       </c>
       <c r="M100" s="1">
-        <v>624930.0</v>
+        <v>1173000.0</v>
       </c>
       <c r="N100" s="1">
-        <v>628497.12</v>
+        <v>1174972.6</v>
       </c>
       <c r="O100" s="1">
-        <v>0.35</v>
+        <v>0.67</v>
       </c>
       <c r="P100">
         <v>1</v>
       </c>
     </row>
     <row r="101" spans="1:16">
       <c r="A101" t="s">
-        <v>320</v>
+        <v>322</v>
       </c>
       <c r="B101" t="s">
-        <v>321</v>
+        <v>323</v>
       </c>
       <c r="C101" s="1">
-        <v>900000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D101" s="1">
-        <v>100.329</v>
+        <v>89.748</v>
       </c>
       <c r="E101" s="1">
-        <v>100.231</v>
+        <v>89.875</v>
       </c>
       <c r="F101" t="s">
         <v>8</v>
       </c>
       <c r="G101">
         <v>1.0</v>
       </c>
       <c r="H101" s="1">
-        <v>902079.0</v>
+        <v>179750.0</v>
       </c>
       <c r="I101" s="1">
-        <v>882.0</v>
+        <v>-254.0</v>
       </c>
       <c r="J101" s="1">
-        <v>0.097774141732598</v>
+        <v>-0.1413073713491</v>
       </c>
       <c r="K101">
-        <v>0.42</v>
-[...2 lines deleted...]
-        <v>322</v>
+        <v>0.07</v>
+      </c>
+      <c r="L101">
+        <v>136.99</v>
       </c>
       <c r="M101" s="1">
-        <v>902961.0</v>
+        <v>179496.0</v>
       </c>
       <c r="N101" s="1">
-        <v>906752.1</v>
+        <v>179632.99</v>
       </c>
       <c r="O101" s="1">
-        <v>0.5</v>
+        <v>0.1</v>
       </c>
       <c r="P101">
         <v>1</v>
       </c>
     </row>
     <row r="102" spans="1:16">
       <c r="A102" t="s">
-        <v>323</v>
+        <v>324</v>
       </c>
       <c r="B102" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="C102" s="1">
-        <v>1200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D102" s="1">
-        <v>100.331</v>
+        <v>90.392</v>
       </c>
       <c r="E102" s="1">
-        <v>100.33</v>
+        <v>89.875</v>
       </c>
       <c r="F102" t="s">
         <v>8</v>
       </c>
       <c r="G102">
         <v>1.0</v>
       </c>
       <c r="H102" s="1">
-        <v>1203960.0</v>
+        <v>89875.0</v>
       </c>
       <c r="I102" s="1">
-        <v>12.0</v>
+        <v>517.0</v>
       </c>
       <c r="J102" s="1">
-        <v>0.0009967108541812</v>
+        <v>0.57524339360223</v>
       </c>
       <c r="K102">
-        <v>2.98</v>
-[...2 lines deleted...]
-        <v>325</v>
+        <v>0.13</v>
+      </c>
+      <c r="L102">
+        <v>130.82</v>
       </c>
       <c r="M102" s="1">
-        <v>1203972.0</v>
+        <v>90392.0</v>
       </c>
       <c r="N102" s="1">
-        <v>1239774.74</v>
+        <v>90522.82</v>
       </c>
       <c r="O102" s="1">
-        <v>0.68</v>
+        <v>0.05</v>
       </c>
       <c r="P102">
         <v>1</v>
       </c>
     </row>
     <row r="103" spans="1:16">
       <c r="A103" t="s">
         <v>326</v>
       </c>
       <c r="B103" t="s">
         <v>327</v>
       </c>
       <c r="C103" s="1">
-        <v>200000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D103" s="1">
-        <v>91.393</v>
+        <v>96.798</v>
       </c>
       <c r="E103" s="1">
-        <v>89.875</v>
+        <v>99.766</v>
       </c>
       <c r="F103" t="s">
         <v>8</v>
       </c>
       <c r="G103">
         <v>1.0</v>
       </c>
       <c r="H103" s="1">
-        <v>179750.0</v>
+        <v>598596.0</v>
       </c>
       <c r="I103" s="1">
-        <v>3036.0</v>
+        <v>-17808.0</v>
       </c>
       <c r="J103" s="1">
-        <v>1.6890125173853</v>
+        <v>-2.9749614096987</v>
       </c>
       <c r="K103">
-        <v>0.04</v>
-[...2 lines deleted...]
-        <v>76.71</v>
+        <v>2.29</v>
+      </c>
+      <c r="L103" t="s">
+        <v>328</v>
       </c>
       <c r="M103" s="1">
-        <v>182786.0</v>
+        <v>580788.0</v>
       </c>
       <c r="N103" s="1">
-        <v>182862.71</v>
+        <v>594551.01</v>
       </c>
       <c r="O103" s="1">
-        <v>0.1</v>
+        <v>0.34</v>
       </c>
       <c r="P103">
         <v>1</v>
       </c>
     </row>
     <row r="104" spans="1:16">
       <c r="A104" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="B104" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
       <c r="C104" s="1">
-        <v>100000.0</v>
+        <v>593000.0</v>
       </c>
       <c r="D104" s="1">
-        <v>91.655</v>
+        <v>97.613</v>
       </c>
       <c r="E104" s="1">
-        <v>89.875</v>
+        <v>99.945</v>
       </c>
       <c r="F104" t="s">
         <v>8</v>
       </c>
       <c r="G104">
         <v>1.0</v>
       </c>
       <c r="H104" s="1">
-        <v>89875.0</v>
+        <v>592673.85</v>
       </c>
       <c r="I104" s="1">
-        <v>1780.0</v>
+        <v>-13828.76</v>
       </c>
       <c r="J104" s="1">
-        <v>1.980528511822</v>
+        <v>-2.3332833058182</v>
       </c>
       <c r="K104">
-        <v>0.12</v>
-[...2 lines deleted...]
-        <v>115.75</v>
+        <v>0.96</v>
+      </c>
+      <c r="L104" t="s">
+        <v>331</v>
       </c>
       <c r="M104" s="1">
-        <v>91655.0</v>
+        <v>578845.09</v>
       </c>
       <c r="N104" s="1">
-        <v>91770.75</v>
+        <v>584547.64</v>
       </c>
       <c r="O104" s="1">
-        <v>0.05</v>
+        <v>0.33</v>
       </c>
       <c r="P104">
         <v>1</v>
       </c>
     </row>
     <row r="105" spans="1:16">
       <c r="A105" t="s">
-        <v>330</v>
+        <v>332</v>
       </c>
       <c r="B105" t="s">
-        <v>331</v>
+        <v>333</v>
       </c>
       <c r="C105" s="1">
-        <v>600000.0</v>
+        <v>915000.0</v>
       </c>
       <c r="D105" s="1">
-        <v>100.389</v>
+        <v>98.238</v>
       </c>
       <c r="E105" s="1">
-        <v>99.766</v>
+        <v>99.90538798</v>
       </c>
       <c r="F105" t="s">
         <v>8</v>
       </c>
       <c r="G105">
         <v>1.0</v>
       </c>
       <c r="H105" s="1">
-        <v>598596.0</v>
+        <v>914134.3</v>
       </c>
       <c r="I105" s="1">
-        <v>3738.0</v>
+        <v>-15256.6</v>
       </c>
       <c r="J105" s="1">
-        <v>0.62446123929996</v>
+        <v>-1.6689670215853</v>
       </c>
       <c r="K105">
-        <v>2.04</v>
+        <v>0.84</v>
       </c>
       <c r="L105" t="s">
-        <v>332</v>
+        <v>334</v>
       </c>
       <c r="M105" s="1">
-        <v>602334.0</v>
+        <v>898877.7</v>
       </c>
       <c r="N105" s="1">
-        <v>614560.03</v>
+        <v>906529.86</v>
       </c>
       <c r="O105" s="1">
-        <v>0.34</v>
+        <v>0.52</v>
       </c>
       <c r="P105">
         <v>1</v>
       </c>
     </row>
     <row r="106" spans="1:16">
       <c r="A106" t="s">
-        <v>333</v>
+        <v>335</v>
       </c>
       <c r="B106" t="s">
-        <v>334</v>
+        <v>336</v>
       </c>
       <c r="C106" s="1">
-        <v>593000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D106" s="1">
-        <v>100.616</v>
+        <v>81.891</v>
       </c>
       <c r="E106" s="1">
-        <v>99.945</v>
+        <v>81.75</v>
       </c>
       <c r="F106" t="s">
         <v>8</v>
       </c>
       <c r="G106">
         <v>1.0</v>
       </c>
       <c r="H106" s="1">
-        <v>592673.85</v>
+        <v>163500.0</v>
       </c>
       <c r="I106" s="1">
-        <v>3979.03</v>
+        <v>282.0</v>
       </c>
       <c r="J106" s="1">
-        <v>0.6713692530892</v>
+        <v>0.17247706422018</v>
       </c>
       <c r="K106">
-        <v>0.75</v>
-[...2 lines deleted...]
-        <v>335</v>
+        <v>0.05</v>
+      </c>
+      <c r="L106">
+        <v>98.63</v>
       </c>
       <c r="M106" s="1">
-        <v>596652.88</v>
+        <v>163782.0</v>
       </c>
       <c r="N106" s="1">
-        <v>601100.87</v>
+        <v>163880.63</v>
       </c>
       <c r="O106" s="1">
-        <v>0.33</v>
+        <v>0.09</v>
       </c>
       <c r="P106">
         <v>1</v>
       </c>
     </row>
     <row r="107" spans="1:16">
       <c r="A107" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="B107" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="C107" s="1">
-        <v>915000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D107" s="1">
-        <v>100.443</v>
+        <v>98.298</v>
       </c>
       <c r="E107" s="1">
-        <v>99.90538798</v>
+        <v>100.73</v>
       </c>
       <c r="F107" t="s">
         <v>8</v>
       </c>
       <c r="G107">
         <v>1.0</v>
       </c>
       <c r="H107" s="1">
-        <v>914134.3</v>
+        <v>503650.0</v>
       </c>
       <c r="I107" s="1">
-        <v>4919.15</v>
+        <v>-12160.0</v>
       </c>
       <c r="J107" s="1">
-        <v>0.53812114915719</v>
+        <v>-2.4143750620471</v>
       </c>
       <c r="K107">
-        <v>0.67</v>
+        <v>1.55</v>
       </c>
       <c r="L107" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
       <c r="M107" s="1">
-        <v>919053.45</v>
+        <v>491490.0</v>
       </c>
       <c r="N107" s="1">
-        <v>925188.96</v>
+        <v>499248.56</v>
       </c>
       <c r="O107" s="1">
-        <v>0.51</v>
+        <v>0.28</v>
       </c>
       <c r="P107">
         <v>1</v>
       </c>
     </row>
     <row r="108" spans="1:16">
       <c r="A108" t="s">
-        <v>339</v>
+        <v>340</v>
       </c>
       <c r="B108" t="s">
-        <v>340</v>
+        <v>341</v>
       </c>
       <c r="C108" s="1">
-        <v>200000.0</v>
+        <v>409000.0</v>
       </c>
       <c r="D108" s="1">
-        <v>84.845</v>
+        <v>101.775</v>
       </c>
       <c r="E108" s="1">
-        <v>81.75</v>
+        <v>99.775</v>
       </c>
       <c r="F108" t="s">
         <v>8</v>
       </c>
       <c r="G108">
         <v>1.0</v>
       </c>
       <c r="H108" s="1">
-        <v>163500.0</v>
+        <v>408079.75</v>
       </c>
       <c r="I108" s="1">
-        <v>6190.0</v>
+        <v>8180.0</v>
       </c>
       <c r="J108" s="1">
-        <v>3.7859327217125</v>
+        <v>2.0045101478326</v>
       </c>
       <c r="K108">
-        <v>1.46</v>
+        <v>1.32</v>
       </c>
       <c r="L108" t="s">
-        <v>341</v>
+        <v>342</v>
       </c>
       <c r="M108" s="1">
-        <v>169690.0</v>
+        <v>416259.75</v>
       </c>
       <c r="N108" s="1">
-        <v>172607.81</v>
+        <v>421667.79</v>
       </c>
       <c r="O108" s="1">
-        <v>0.09</v>
+        <v>0.24</v>
       </c>
       <c r="P108">
         <v>1</v>
       </c>
     </row>
     <row r="109" spans="1:16">
       <c r="A109" t="s">
-        <v>342</v>
+        <v>343</v>
       </c>
       <c r="B109" t="s">
-        <v>343</v>
+        <v>344</v>
       </c>
       <c r="C109" s="1">
-        <v>500000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D109" s="1">
-        <v>100.491</v>
+        <v>91.22</v>
       </c>
       <c r="E109" s="1">
-        <v>100.73</v>
+        <v>99.271</v>
       </c>
       <c r="F109" t="s">
         <v>8</v>
       </c>
       <c r="G109">
         <v>1.0</v>
       </c>
       <c r="H109" s="1">
-        <v>503650.0</v>
+        <v>397084.0</v>
       </c>
       <c r="I109" s="1">
-        <v>-1195.0</v>
+        <v>-32204.0</v>
       </c>
       <c r="J109" s="1">
-        <v>-0.23726794400874</v>
+        <v>-8.1101227951768</v>
       </c>
       <c r="K109">
-        <v>1.38</v>
+        <v>0.81</v>
       </c>
       <c r="L109" t="s">
-        <v>344</v>
+        <v>345</v>
       </c>
       <c r="M109" s="1">
-        <v>502455.0</v>
+        <v>364880.0</v>
       </c>
       <c r="N109" s="1">
-        <v>509347.12</v>
+        <v>368101.92</v>
       </c>
       <c r="O109" s="1">
-        <v>0.28</v>
+        <v>0.21</v>
       </c>
       <c r="P109">
         <v>1</v>
       </c>
     </row>
     <row r="110" spans="1:16">
       <c r="A110" t="s">
-        <v>345</v>
+        <v>346</v>
       </c>
       <c r="B110" t="s">
-        <v>346</v>
+        <v>347</v>
       </c>
       <c r="C110" s="1">
-        <v>409000.0</v>
+        <v>103000.0</v>
       </c>
       <c r="D110" s="1">
-        <v>105.541</v>
+        <v>94.213</v>
       </c>
       <c r="E110" s="1">
-        <v>99.775</v>
+        <v>94.262</v>
       </c>
       <c r="F110" t="s">
         <v>8</v>
       </c>
       <c r="G110">
         <v>1.0</v>
       </c>
       <c r="H110" s="1">
-        <v>408079.75</v>
+        <v>97089.86</v>
       </c>
       <c r="I110" s="1">
-        <v>23582.94</v>
+        <v>-50.47</v>
       </c>
       <c r="J110" s="1">
-        <v>5.7790027562015</v>
+        <v>-0.051982771424328</v>
       </c>
       <c r="K110">
-        <v>1.07</v>
-[...2 lines deleted...]
-        <v>347</v>
+        <v>0.33</v>
+      </c>
+      <c r="L110">
+        <v>335.1</v>
       </c>
       <c r="M110" s="1">
-        <v>431662.69</v>
+        <v>97039.39</v>
       </c>
       <c r="N110" s="1">
-        <v>436053.84</v>
+        <v>97374.49</v>
       </c>
       <c r="O110" s="1">
-        <v>0.24</v>
+        <v>0.06</v>
       </c>
       <c r="P110">
         <v>1</v>
       </c>
     </row>
     <row r="111" spans="1:16">
       <c r="A111" t="s">
         <v>348</v>
       </c>
       <c r="B111" t="s">
         <v>349</v>
       </c>
       <c r="C111" s="1">
-        <v>400000.0</v>
+        <v>1500000.0</v>
       </c>
       <c r="D111" s="1">
-        <v>93.852</v>
+        <v>100.441</v>
       </c>
       <c r="E111" s="1">
-        <v>99.271</v>
+        <v>101.3728</v>
       </c>
       <c r="F111" t="s">
         <v>8</v>
       </c>
       <c r="G111">
         <v>1.0</v>
       </c>
       <c r="H111" s="1">
-        <v>397084.0</v>
+        <v>1520592.0</v>
       </c>
       <c r="I111" s="1">
-        <v>-21676.0</v>
+        <v>-13977.0</v>
       </c>
       <c r="J111" s="1">
-        <v>-5.4587946127268</v>
+        <v>-0.91918147668803</v>
       </c>
       <c r="K111">
-        <v>0.7</v>
+        <v>3.11</v>
       </c>
       <c r="L111" t="s">
         <v>350</v>
       </c>
       <c r="M111" s="1">
-        <v>375408.0</v>
+        <v>1506615.0</v>
       </c>
       <c r="N111" s="1">
-        <v>378208.0</v>
+        <v>1553274.25</v>
       </c>
       <c r="O111" s="1">
-        <v>0.21</v>
+        <v>0.88</v>
       </c>
       <c r="P111">
         <v>1</v>
       </c>
     </row>
     <row r="112" spans="1:16">
       <c r="A112" t="s">
         <v>351</v>
       </c>
       <c r="B112" t="s">
         <v>352</v>
       </c>
       <c r="C112" s="1">
-        <v>1500000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D112" s="1">
-        <v>103.472</v>
+        <v>97.746</v>
       </c>
       <c r="E112" s="1">
-        <v>101.3728</v>
+        <v>99.67</v>
       </c>
       <c r="F112" t="s">
         <v>8</v>
       </c>
       <c r="G112">
         <v>1.0</v>
       </c>
       <c r="H112" s="1">
-        <v>1520592.0</v>
+        <v>598020.0</v>
       </c>
       <c r="I112" s="1">
-        <v>31488.0</v>
+        <v>-11544.0</v>
       </c>
       <c r="J112" s="1">
-        <v>2.0707724359986</v>
+        <v>-1.9303702217317</v>
       </c>
       <c r="K112">
-        <v>2.88</v>
+        <v>0.37</v>
       </c>
       <c r="L112" t="s">
         <v>353</v>
       </c>
       <c r="M112" s="1">
-        <v>1552080.0</v>
+        <v>586476.0</v>
       </c>
       <c r="N112" s="1">
-        <v>1595235.82</v>
+        <v>588684.9</v>
       </c>
       <c r="O112" s="1">
-        <v>0.88</v>
+        <v>0.33</v>
       </c>
       <c r="P112">
         <v>1</v>
       </c>
     </row>
     <row r="113" spans="1:16">
       <c r="A113" t="s">
         <v>354</v>
       </c>
       <c r="B113" t="s">
         <v>355</v>
       </c>
       <c r="C113" s="1">
-        <v>600000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D113" s="1">
-        <v>100.352</v>
+        <v>96.685</v>
       </c>
       <c r="E113" s="1">
-        <v>99.67</v>
+        <v>99.81333333</v>
       </c>
       <c r="F113" t="s">
         <v>8</v>
       </c>
       <c r="G113">
         <v>1.0</v>
       </c>
       <c r="H113" s="1">
-        <v>598020.0</v>
+        <v>898320.0</v>
       </c>
       <c r="I113" s="1">
-        <v>4092.0</v>
+        <v>-28155.0</v>
       </c>
       <c r="J113" s="1">
-        <v>0.68425805157018</v>
+        <v>-3.1341838097783</v>
       </c>
       <c r="K113">
-        <v>0.18</v>
+        <v>1.44</v>
       </c>
       <c r="L113" t="s">
         <v>356</v>
       </c>
       <c r="M113" s="1">
-        <v>602112.0</v>
+        <v>870165.0</v>
       </c>
       <c r="N113" s="1">
-        <v>603190.77</v>
+        <v>883110.21</v>
       </c>
       <c r="O113" s="1">
-        <v>0.33</v>
+        <v>0.5</v>
       </c>
       <c r="P113">
         <v>1</v>
       </c>
     </row>
     <row r="114" spans="1:16">
       <c r="A114" t="s">
         <v>357</v>
       </c>
       <c r="B114" t="s">
         <v>358</v>
       </c>
       <c r="C114" s="1">
-        <v>900000.0</v>
+        <v>2900000.0</v>
       </c>
       <c r="D114" s="1">
-        <v>99.511</v>
+        <v>92.199</v>
       </c>
       <c r="E114" s="1">
-        <v>99.81333333</v>
+        <v>93.09788345</v>
       </c>
       <c r="F114" t="s">
         <v>8</v>
       </c>
       <c r="G114">
         <v>1.0</v>
       </c>
       <c r="H114" s="1">
-        <v>898320.0</v>
+        <v>2699838.62</v>
       </c>
       <c r="I114" s="1">
-        <v>-2721.0</v>
+        <v>-26067.62</v>
       </c>
       <c r="J114" s="1">
-        <v>-0.30289874432274</v>
+        <v>-0.96552511720126</v>
       </c>
       <c r="K114">
-        <v>1.21</v>
+        <v>0.22</v>
       </c>
       <c r="L114" t="s">
         <v>359</v>
       </c>
       <c r="M114" s="1">
-        <v>895599.0</v>
+        <v>2673771.0</v>
       </c>
       <c r="N114" s="1">
-        <v>906509.96</v>
+        <v>2680151.0</v>
       </c>
       <c r="O114" s="1">
-        <v>0.5</v>
+        <v>1.52</v>
       </c>
       <c r="P114">
         <v>1</v>
       </c>
     </row>
     <row r="115" spans="1:16">
       <c r="A115" t="s">
         <v>360</v>
       </c>
       <c r="B115" t="s">
         <v>361</v>
       </c>
       <c r="C115" s="1">
-        <v>2900000.0</v>
+        <v>1100000.0</v>
       </c>
       <c r="D115" s="1">
-        <v>94.323</v>
+        <v>94.804</v>
       </c>
       <c r="E115" s="1">
-        <v>93.09788345</v>
+        <v>98.642</v>
       </c>
       <c r="F115" t="s">
         <v>8</v>
       </c>
       <c r="G115">
         <v>1.0</v>
       </c>
       <c r="H115" s="1">
-        <v>2699838.62</v>
+        <v>1085062.0</v>
       </c>
       <c r="I115" s="1">
-        <v>35528.38</v>
+        <v>-42218.0</v>
       </c>
       <c r="J115" s="1">
-        <v>1.3159445804209</v>
+        <v>-3.8908375742584</v>
       </c>
       <c r="K115">
-        <v>0.11</v>
+        <v>3.68</v>
       </c>
       <c r="L115" t="s">
         <v>362</v>
       </c>
       <c r="M115" s="1">
-        <v>2735367.0</v>
+        <v>1042844.0</v>
       </c>
       <c r="N115" s="1">
-        <v>2738557.0</v>
+        <v>1083321.74</v>
       </c>
       <c r="O115" s="1">
-        <v>1.51</v>
+        <v>0.62</v>
       </c>
       <c r="P115">
         <v>1</v>
       </c>
     </row>
     <row r="116" spans="1:16">
       <c r="A116" t="s">
         <v>363</v>
       </c>
       <c r="B116" t="s">
         <v>364</v>
       </c>
       <c r="C116" s="1">
-        <v>1100000.0</v>
+        <v>768000.0</v>
       </c>
       <c r="D116" s="1">
-        <v>100.162</v>
+        <v>98.13</v>
       </c>
       <c r="E116" s="1">
-        <v>98.642</v>
+        <v>99.628</v>
       </c>
       <c r="F116" t="s">
         <v>8</v>
       </c>
       <c r="G116">
         <v>1.0</v>
       </c>
       <c r="H116" s="1">
-        <v>1085062.0</v>
+        <v>765143.04</v>
       </c>
       <c r="I116" s="1">
-        <v>16720.0</v>
+        <v>-11504.64</v>
       </c>
       <c r="J116" s="1">
-        <v>1.5409257719835</v>
+        <v>-1.5035933673265</v>
       </c>
       <c r="K116">
-        <v>3.42</v>
+        <v>1.56</v>
       </c>
       <c r="L116" t="s">
         <v>365</v>
       </c>
       <c r="M116" s="1">
-        <v>1101782.0</v>
+        <v>753638.4</v>
       </c>
       <c r="N116" s="1">
-        <v>1139359.05</v>
+        <v>765605.52</v>
       </c>
       <c r="O116" s="1">
-        <v>0.63</v>
+        <v>0.43</v>
       </c>
       <c r="P116">
         <v>1</v>
       </c>
     </row>
     <row r="117" spans="1:16">
       <c r="A117" t="s">
         <v>366</v>
       </c>
       <c r="B117" t="s">
         <v>367</v>
       </c>
       <c r="C117" s="1">
-        <v>768000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D117" s="1">
-        <v>100.11</v>
+        <v>96.997</v>
       </c>
       <c r="E117" s="1">
-        <v>99.628</v>
+        <v>99.736</v>
       </c>
       <c r="F117" t="s">
         <v>8</v>
       </c>
       <c r="G117">
         <v>1.0</v>
       </c>
       <c r="H117" s="1">
-        <v>765143.04</v>
+        <v>598416.0</v>
       </c>
       <c r="I117" s="1">
-        <v>3701.76</v>
+        <v>-16434.0</v>
       </c>
       <c r="J117" s="1">
-        <v>0.48379973501425</v>
+        <v>-2.7462501002647</v>
       </c>
       <c r="K117">
         <v>1.36</v>
       </c>
       <c r="L117" t="s">
         <v>368</v>
       </c>
       <c r="M117" s="1">
-        <v>768844.8</v>
+        <v>581982.0</v>
       </c>
       <c r="N117" s="1">
-        <v>779307.48</v>
+        <v>590135.42</v>
       </c>
       <c r="O117" s="1">
-        <v>0.43</v>
+        <v>0.34</v>
       </c>
       <c r="P117">
         <v>1</v>
       </c>
     </row>
     <row r="118" spans="1:16">
       <c r="A118" t="s">
         <v>369</v>
       </c>
       <c r="B118" t="s">
         <v>370</v>
       </c>
       <c r="C118" s="1">
-        <v>600000.0</v>
+        <v>469000.0</v>
       </c>
       <c r="D118" s="1">
-        <v>100.612</v>
+        <v>97.091</v>
       </c>
       <c r="E118" s="1">
-        <v>99.736</v>
+        <v>99.594</v>
       </c>
       <c r="F118" t="s">
         <v>8</v>
       </c>
       <c r="G118">
         <v>1.0</v>
       </c>
       <c r="H118" s="1">
-        <v>598416.0</v>
+        <v>467095.86</v>
       </c>
       <c r="I118" s="1">
-        <v>5256.0</v>
+        <v>-11739.07</v>
       </c>
       <c r="J118" s="1">
-        <v>0.87831876153044</v>
+        <v>-2.513203606643</v>
       </c>
       <c r="K118">
-        <v>1.12</v>
+        <v>2.67</v>
       </c>
       <c r="L118" t="s">
         <v>371</v>
       </c>
       <c r="M118" s="1">
-        <v>603672.0</v>
+        <v>455356.79</v>
       </c>
       <c r="N118" s="1">
-        <v>610378.85</v>
+        <v>467889.69</v>
       </c>
       <c r="O118" s="1">
-        <v>0.34</v>
+        <v>0.27</v>
       </c>
       <c r="P118">
         <v>1</v>
       </c>
     </row>
     <row r="119" spans="1:16">
       <c r="A119" t="s">
         <v>372</v>
       </c>
       <c r="B119" t="s">
         <v>373</v>
       </c>
       <c r="C119" s="1">
-        <v>469000.0</v>
+        <v>1700000.0</v>
       </c>
       <c r="D119" s="1">
-        <v>100.253</v>
+        <v>97.687</v>
       </c>
       <c r="E119" s="1">
-        <v>99.594</v>
+        <v>100.0</v>
       </c>
       <c r="F119" t="s">
         <v>8</v>
       </c>
       <c r="G119">
         <v>1.0</v>
       </c>
       <c r="H119" s="1">
-        <v>467095.86</v>
+        <v>1700000.0</v>
       </c>
       <c r="I119" s="1">
-        <v>3090.71</v>
+        <v>-39321.0</v>
       </c>
       <c r="J119" s="1">
-        <v>0.66168644697472</v>
+        <v>-2.313</v>
       </c>
       <c r="K119">
-        <v>2.47</v>
+        <v>2.3</v>
       </c>
       <c r="L119" t="s">
         <v>374</v>
       </c>
       <c r="M119" s="1">
-        <v>470186.57</v>
+        <v>1660679.0</v>
       </c>
       <c r="N119" s="1">
-        <v>481765.41</v>
+        <v>1699843.04</v>
       </c>
       <c r="O119" s="1">
-        <v>0.26</v>
+        <v>0.97</v>
       </c>
       <c r="P119">
         <v>1</v>
       </c>
     </row>
     <row r="120" spans="1:16">
       <c r="A120" t="s">
         <v>375</v>
       </c>
       <c r="B120" t="s">
         <v>376</v>
       </c>
       <c r="C120" s="1">
-        <v>1700000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D120" s="1">
-        <v>100.42</v>
+        <v>100.428</v>
       </c>
       <c r="E120" s="1">
-        <v>100.0</v>
+        <v>103.012</v>
       </c>
       <c r="F120" t="s">
         <v>8</v>
       </c>
       <c r="G120">
         <v>1.0</v>
       </c>
       <c r="H120" s="1">
-        <v>1700000.0</v>
+        <v>927108.0</v>
       </c>
       <c r="I120" s="1">
-        <v>7140.0</v>
+        <v>-23256.0</v>
       </c>
       <c r="J120" s="1">
-        <v>0.42</v>
+        <v>-2.5084456179863</v>
       </c>
       <c r="K120">
-        <v>2.07</v>
+        <v>2.46</v>
       </c>
       <c r="L120" t="s">
         <v>377</v>
       </c>
       <c r="M120" s="1">
-        <v>1707140.0</v>
+        <v>903852.0</v>
       </c>
       <c r="N120" s="1">
-        <v>1742333.49</v>
+        <v>925963.64</v>
       </c>
       <c r="O120" s="1">
-        <v>0.96</v>
+        <v>0.53</v>
       </c>
       <c r="P120">
         <v>1</v>
       </c>
     </row>
     <row r="121" spans="1:16">
       <c r="A121" t="s">
         <v>378</v>
       </c>
       <c r="B121" t="s">
         <v>379</v>
       </c>
       <c r="C121" s="1">
-        <v>900000.0</v>
+        <v>1209000.0</v>
       </c>
       <c r="D121" s="1">
-        <v>102.993</v>
+        <v>100.242</v>
       </c>
       <c r="E121" s="1">
-        <v>103.012</v>
+        <v>99.849</v>
       </c>
       <c r="F121" t="s">
         <v>8</v>
       </c>
       <c r="G121">
         <v>1.0</v>
       </c>
       <c r="H121" s="1">
-        <v>927108.0</v>
+        <v>1207174.41</v>
       </c>
       <c r="I121" s="1">
-        <v>-171.0</v>
+        <v>4751.37</v>
       </c>
       <c r="J121" s="1">
-        <v>-0.018444453073428</v>
+        <v>0.39359432743443</v>
       </c>
       <c r="K121">
-        <v>2.2</v>
+        <v>2.0</v>
       </c>
       <c r="L121" t="s">
         <v>380</v>
       </c>
       <c r="M121" s="1">
-        <v>926937.0</v>
+        <v>1211925.78</v>
       </c>
       <c r="N121" s="1">
-        <v>946743.17</v>
+        <v>1236155.46</v>
       </c>
       <c r="O121" s="1">
-        <v>0.52</v>
+        <v>0.7</v>
       </c>
       <c r="P121">
         <v>1</v>
       </c>
     </row>
     <row r="122" spans="1:16">
       <c r="A122" t="s">
         <v>381</v>
       </c>
       <c r="B122" t="s">
         <v>382</v>
       </c>
       <c r="C122" s="1">
-        <v>1209000.0</v>
+        <v>490000.0</v>
       </c>
       <c r="D122" s="1">
-        <v>102.897</v>
+        <v>98.238</v>
       </c>
       <c r="E122" s="1">
-        <v>99.849</v>
+        <v>99.115</v>
       </c>
       <c r="F122" t="s">
         <v>8</v>
       </c>
       <c r="G122">
         <v>1.0</v>
       </c>
       <c r="H122" s="1">
-        <v>1207174.41</v>
+        <v>485663.5</v>
       </c>
       <c r="I122" s="1">
-        <v>36850.32</v>
+        <v>-4297.3</v>
       </c>
       <c r="J122" s="1">
-        <v>3.0526094402548</v>
+        <v>-0.88483075215659</v>
       </c>
       <c r="K122">
-        <v>1.77</v>
+        <v>3.44</v>
       </c>
       <c r="L122" t="s">
         <v>383</v>
       </c>
       <c r="M122" s="1">
-        <v>1244024.73</v>
+        <v>481366.2</v>
       </c>
       <c r="N122" s="1">
-        <v>1265448.87</v>
+        <v>498234.28</v>
       </c>
       <c r="O122" s="1">
-        <v>0.7</v>
+        <v>0.28</v>
       </c>
       <c r="P122">
         <v>1</v>
       </c>
     </row>
     <row r="123" spans="1:16">
       <c r="A123" t="s">
         <v>384</v>
       </c>
       <c r="B123" t="s">
         <v>385</v>
       </c>
       <c r="C123" s="1">
-        <v>490000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D123" s="1">
-        <v>101.858</v>
+        <v>99.059</v>
       </c>
       <c r="E123" s="1">
-        <v>99.115</v>
+        <v>100.242</v>
       </c>
       <c r="F123" t="s">
         <v>8</v>
       </c>
       <c r="G123">
         <v>1.0</v>
       </c>
       <c r="H123" s="1">
-        <v>485663.5</v>
+        <v>701694.0</v>
       </c>
       <c r="I123" s="1">
-        <v>13440.7</v>
+        <v>-8281.0</v>
       </c>
       <c r="J123" s="1">
-        <v>2.7674923069162</v>
+        <v>-1.1801440513956</v>
       </c>
       <c r="K123">
-        <v>3.23</v>
+        <v>4.14</v>
       </c>
       <c r="L123" t="s">
         <v>386</v>
       </c>
       <c r="M123" s="1">
-        <v>499104.2</v>
+        <v>693413.0</v>
       </c>
       <c r="N123" s="1">
-        <v>514938.58</v>
+        <v>722410.26</v>
       </c>
       <c r="O123" s="1">
-        <v>0.28</v>
+        <v>0.41</v>
       </c>
       <c r="P123">
         <v>1</v>
       </c>
     </row>
     <row r="124" spans="1:16">
       <c r="A124" t="s">
         <v>387</v>
       </c>
       <c r="B124" t="s">
         <v>388</v>
       </c>
       <c r="C124" s="1">
-        <v>700000.0</v>
+        <v>475000.0</v>
       </c>
       <c r="D124" s="1">
-        <v>102.064</v>
+        <v>94.667</v>
       </c>
       <c r="E124" s="1">
-        <v>100.242</v>
+        <v>99.406</v>
       </c>
       <c r="F124" t="s">
         <v>8</v>
       </c>
       <c r="G124">
         <v>1.0</v>
       </c>
       <c r="H124" s="1">
-        <v>701694.0</v>
+        <v>472178.5</v>
       </c>
       <c r="I124" s="1">
-        <v>12754.0</v>
+        <v>-22510.25</v>
       </c>
       <c r="J124" s="1">
-        <v>1.8176014046009</v>
+        <v>-4.7673178681367</v>
       </c>
       <c r="K124">
-        <v>3.87</v>
+        <v>0.89</v>
       </c>
       <c r="L124" t="s">
         <v>389</v>
       </c>
       <c r="M124" s="1">
-        <v>714448.0</v>
+        <v>449668.25</v>
       </c>
       <c r="N124" s="1">
-        <v>741546.63</v>
+        <v>453897.7</v>
       </c>
       <c r="O124" s="1">
-        <v>0.41</v>
+        <v>0.26</v>
       </c>
       <c r="P124">
         <v>1</v>
       </c>
     </row>
     <row r="125" spans="1:16">
       <c r="A125" t="s">
         <v>390</v>
       </c>
       <c r="B125" t="s">
         <v>391</v>
       </c>
       <c r="C125" s="1">
-        <v>475000.0</v>
+        <v>1658000.0</v>
       </c>
       <c r="D125" s="1">
-        <v>98.746</v>
+        <v>97.702</v>
       </c>
       <c r="E125" s="1">
-        <v>99.406</v>
+        <v>100.0</v>
       </c>
       <c r="F125" t="s">
         <v>8</v>
       </c>
       <c r="G125">
         <v>1.0</v>
       </c>
       <c r="H125" s="1">
-        <v>472178.5</v>
+        <v>1658000.0</v>
       </c>
       <c r="I125" s="1">
-        <v>-3135.0</v>
+        <v>-38100.84</v>
       </c>
       <c r="J125" s="1">
-        <v>-0.66394382632839</v>
+        <v>-2.298</v>
       </c>
       <c r="K125">
-        <v>0.7</v>
+        <v>0.3</v>
       </c>
       <c r="L125" t="s">
         <v>392</v>
       </c>
       <c r="M125" s="1">
-        <v>469043.5</v>
+        <v>1619899.16</v>
       </c>
       <c r="N125" s="1">
-        <v>472378.26</v>
+        <v>1624884.97</v>
       </c>
       <c r="O125" s="1">
-        <v>0.26</v>
+        <v>0.92</v>
       </c>
       <c r="P125">
         <v>1</v>
       </c>
     </row>
     <row r="126" spans="1:16">
       <c r="A126" t="s">
         <v>393</v>
       </c>
       <c r="B126" t="s">
         <v>394</v>
       </c>
       <c r="C126" s="1">
-        <v>1658000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="D126" s="1">
-        <v>100.064</v>
+        <v>102.416</v>
       </c>
       <c r="E126" s="1">
-        <v>100.0</v>
+        <v>102.806722</v>
       </c>
       <c r="F126" t="s">
         <v>8</v>
       </c>
       <c r="G126">
         <v>1.0</v>
       </c>
       <c r="H126" s="1">
-        <v>1658000.0</v>
+        <v>1028067.22</v>
       </c>
       <c r="I126" s="1">
-        <v>1061.12</v>
+        <v>-3907.22</v>
       </c>
       <c r="J126" s="1">
-        <v>0.064</v>
+        <v>-0.38005491508619</v>
       </c>
       <c r="K126">
-        <v>0.11</v>
+        <v>4.45</v>
       </c>
       <c r="L126" t="s">
         <v>395</v>
       </c>
       <c r="M126" s="1">
-        <v>1659061.12</v>
+        <v>1024160.0</v>
       </c>
       <c r="N126" s="1">
-        <v>1660912.99</v>
+        <v>1068666.85</v>
       </c>
       <c r="O126" s="1">
-        <v>0.91</v>
+        <v>0.61</v>
       </c>
       <c r="P126">
         <v>1</v>
       </c>
     </row>
     <row r="127" spans="1:16">
       <c r="A127" t="s">
         <v>396</v>
       </c>
       <c r="B127" t="s">
         <v>397</v>
       </c>
       <c r="C127" s="1">
-        <v>1800000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D127" s="1">
-        <v>104.911</v>
+        <v>102.276</v>
       </c>
       <c r="E127" s="1">
-        <v>102.80672222</v>
+        <v>105.93</v>
       </c>
       <c r="F127" t="s">
         <v>8</v>
       </c>
       <c r="G127">
         <v>1.0</v>
       </c>
       <c r="H127" s="1">
-        <v>1850521.0</v>
+        <v>847440.0</v>
       </c>
       <c r="I127" s="1">
-        <v>37877.0</v>
+        <v>-29232.0</v>
       </c>
       <c r="J127" s="1">
-        <v>2.0468289741105</v>
+        <v>-3.4494477485132</v>
       </c>
       <c r="K127">
-        <v>4.16</v>
+        <v>0.14</v>
       </c>
       <c r="L127" t="s">
         <v>398</v>
       </c>
       <c r="M127" s="1">
-        <v>1888398.0</v>
+        <v>818208.0</v>
       </c>
       <c r="N127" s="1">
-        <v>1963356.9</v>
+        <v>819303.89</v>
       </c>
       <c r="O127" s="1">
-        <v>1.08</v>
+        <v>0.47</v>
       </c>
       <c r="P127">
         <v>1</v>
       </c>
     </row>
     <row r="128" spans="1:16">
       <c r="A128" t="s">
         <v>399</v>
       </c>
       <c r="B128" t="s">
         <v>400</v>
       </c>
       <c r="C128" s="1">
         <v>1200000.0</v>
       </c>
       <c r="D128" s="1">
-        <v>103.087</v>
+        <v>99.332</v>
       </c>
       <c r="E128" s="1">
         <v>99.07293333</v>
       </c>
       <c r="F128" t="s">
         <v>8</v>
       </c>
       <c r="G128">
         <v>1.0</v>
       </c>
       <c r="H128" s="1">
         <v>1188875.2</v>
       </c>
       <c r="I128" s="1">
-        <v>48168.8</v>
+        <v>3108.8</v>
       </c>
       <c r="J128" s="1">
-        <v>4.0516279589313</v>
+        <v>0.26149086127795</v>
       </c>
       <c r="K128">
-        <v>1.71</v>
+        <v>1.94</v>
       </c>
       <c r="L128" t="s">
         <v>401</v>
       </c>
       <c r="M128" s="1">
-        <v>1237044.0</v>
+        <v>1191984.0</v>
       </c>
       <c r="N128" s="1">
-        <v>1257554.96</v>
+        <v>1215297.7</v>
       </c>
       <c r="O128" s="1">
         <v>0.69</v>
       </c>
       <c r="P128">
         <v>1</v>
       </c>
     </row>
     <row r="129" spans="1:16">
       <c r="A129" t="s">
         <v>402</v>
       </c>
       <c r="B129" t="s">
         <v>403</v>
       </c>
       <c r="C129" s="1">
         <v>800000.0</v>
       </c>
       <c r="D129" s="1">
-        <v>85.738</v>
+        <v>82.985</v>
       </c>
       <c r="E129" s="1">
         <v>85.38325</v>
       </c>
       <c r="F129" t="s">
         <v>8</v>
       </c>
       <c r="G129">
         <v>1.0</v>
       </c>
       <c r="H129" s="1">
         <v>683066.0</v>
       </c>
       <c r="I129" s="1">
-        <v>2838.0</v>
+        <v>-19186.0</v>
       </c>
       <c r="J129" s="1">
-        <v>0.41547961690378</v>
+        <v>-2.8088061768555</v>
       </c>
       <c r="K129">
-        <v>0.19</v>
+        <v>0.24</v>
       </c>
       <c r="L129" t="s">
         <v>404</v>
       </c>
       <c r="M129" s="1">
-        <v>685904.0</v>
+        <v>663880.0</v>
       </c>
       <c r="N129" s="1">
-        <v>687419.07</v>
+        <v>665816.99</v>
       </c>
       <c r="O129" s="1">
         <v>0.38</v>
       </c>
       <c r="P129">
         <v>1</v>
       </c>
     </row>
     <row r="130" spans="1:16">
       <c r="A130" t="s">
         <v>405</v>
       </c>
       <c r="B130" t="s">
         <v>406</v>
       </c>
       <c r="C130" s="1">
         <v>500000.0</v>
       </c>
       <c r="D130" s="1">
-        <v>97.529</v>
+        <v>96.628</v>
       </c>
       <c r="E130" s="1">
         <v>95.972</v>
       </c>
       <c r="F130" t="s">
         <v>8</v>
       </c>
       <c r="G130">
         <v>1.0</v>
       </c>
       <c r="H130" s="1">
         <v>479860.0</v>
       </c>
       <c r="I130" s="1">
-        <v>7785.0</v>
+        <v>3280.0</v>
       </c>
       <c r="J130" s="1">
-        <v>1.6223481848873</v>
+        <v>0.68353269703664</v>
       </c>
       <c r="K130">
-        <v>0.44</v>
+        <v>0.48</v>
       </c>
       <c r="L130" t="s">
         <v>407</v>
       </c>
       <c r="M130" s="1">
-        <v>487645.0</v>
+        <v>483140.0</v>
       </c>
       <c r="N130" s="1">
-        <v>489833.36</v>
+        <v>485554.38</v>
       </c>
       <c r="O130" s="1">
-        <v>0.27</v>
+        <v>0.28</v>
       </c>
       <c r="P130">
         <v>1</v>
       </c>
     </row>
     <row r="131" spans="1:16">
       <c r="A131" t="s">
         <v>408</v>
       </c>
       <c r="B131" t="s">
         <v>409</v>
       </c>
       <c r="C131" s="1">
         <v>456000.0</v>
       </c>
       <c r="D131" s="1">
-        <v>102.143</v>
+        <v>99.738</v>
       </c>
       <c r="E131" s="1">
         <v>99.609</v>
       </c>
       <c r="F131" t="s">
         <v>8</v>
       </c>
       <c r="G131">
         <v>1.0</v>
       </c>
       <c r="H131" s="1">
         <v>454217.04</v>
       </c>
       <c r="I131" s="1">
-        <v>11555.04</v>
+        <v>588.24</v>
       </c>
       <c r="J131" s="1">
-        <v>2.5439468321136</v>
+        <v>0.12950636990633</v>
       </c>
       <c r="K131">
-        <v>3.27</v>
+        <v>3.51</v>
       </c>
       <c r="L131" t="s">
         <v>410</v>
       </c>
       <c r="M131" s="1">
-        <v>465772.08</v>
+        <v>454805.28</v>
       </c>
       <c r="N131" s="1">
-        <v>480663.92</v>
+        <v>470796.51</v>
       </c>
       <c r="O131" s="1">
-        <v>0.26</v>
+        <v>0.27</v>
       </c>
       <c r="P131">
         <v>1</v>
       </c>
     </row>
     <row r="132" spans="1:16">
       <c r="A132" t="s">
         <v>411</v>
       </c>
       <c r="B132" t="s">
         <v>412</v>
       </c>
       <c r="C132" s="1">
         <v>700000.0</v>
       </c>
       <c r="D132" s="1">
-        <v>103.421</v>
+        <v>100.652</v>
       </c>
       <c r="E132" s="1">
         <v>102.847</v>
       </c>
       <c r="F132" t="s">
         <v>8</v>
       </c>
       <c r="G132">
         <v>1.0</v>
       </c>
       <c r="H132" s="1">
         <v>719929.0</v>
       </c>
       <c r="I132" s="1">
-        <v>4018.0</v>
+        <v>-15365.0</v>
       </c>
       <c r="J132" s="1">
-        <v>0.5581105914611</v>
+        <v>-2.1342382373817</v>
       </c>
       <c r="K132">
-        <v>3.11</v>
+        <v>3.34</v>
       </c>
       <c r="L132" t="s">
         <v>413</v>
       </c>
       <c r="M132" s="1">
-        <v>723947.0</v>
+        <v>704564.0</v>
       </c>
       <c r="N132" s="1">
-        <v>745721.32</v>
+        <v>727973.25</v>
       </c>
       <c r="O132" s="1">
         <v>0.41</v>
       </c>
       <c r="P132">
         <v>1</v>
       </c>
     </row>
     <row r="133" spans="1:16">
       <c r="A133" t="s">
         <v>414</v>
       </c>
       <c r="B133" t="s">
         <v>415</v>
       </c>
       <c r="C133" s="1">
         <v>1178000.0</v>
       </c>
       <c r="D133" s="1">
-        <v>105.263</v>
+        <v>102.685</v>
       </c>
       <c r="E133" s="1">
         <v>101.91549321</v>
       </c>
       <c r="F133" t="s">
         <v>8</v>
       </c>
       <c r="G133">
         <v>1.0</v>
       </c>
       <c r="H133" s="1">
         <v>1200564.51</v>
       </c>
       <c r="I133" s="1">
-        <v>39433.63</v>
+        <v>9064.79</v>
       </c>
       <c r="J133" s="1">
-        <v>3.2845906797628</v>
+        <v>0.75504397510468</v>
       </c>
       <c r="K133">
-        <v>1.8</v>
+        <v>2.05</v>
       </c>
       <c r="L133" t="s">
         <v>416</v>
       </c>
       <c r="M133" s="1">
-        <v>1239998.14</v>
+        <v>1209629.3</v>
       </c>
       <c r="N133" s="1">
-        <v>1261163.57</v>
+        <v>1233798.86</v>
       </c>
       <c r="O133" s="1">
-        <v>0.69</v>
+        <v>0.7</v>
       </c>
       <c r="P133">
         <v>1</v>
       </c>
     </row>
     <row r="134" spans="1:16">
       <c r="A134" t="s">
         <v>417</v>
       </c>
       <c r="B134" t="s">
         <v>418</v>
       </c>
       <c r="C134" s="1">
         <v>1500000.0</v>
       </c>
       <c r="D134" s="1">
-        <v>100.546</v>
+        <v>97.675</v>
       </c>
       <c r="E134" s="1">
         <v>99.423</v>
       </c>
       <c r="F134" t="s">
         <v>8</v>
       </c>
       <c r="G134">
         <v>1.0</v>
       </c>
       <c r="H134" s="1">
         <v>1491345.0</v>
       </c>
       <c r="I134" s="1">
-        <v>16845.0</v>
+        <v>-26220.0</v>
       </c>
       <c r="J134" s="1">
-        <v>1.129517314907</v>
+        <v>-1.7581444937288</v>
       </c>
       <c r="K134">
-        <v>2.47</v>
+        <v>0.15</v>
       </c>
       <c r="L134" t="s">
         <v>419</v>
       </c>
       <c r="M134" s="1">
-        <v>1508190.0</v>
+        <v>1465125.0</v>
       </c>
       <c r="N134" s="1">
-        <v>1545176.3</v>
+        <v>1467344.18</v>
       </c>
       <c r="O134" s="1">
-        <v>0.85</v>
+        <v>0.83</v>
       </c>
       <c r="P134">
         <v>1</v>
       </c>
     </row>
     <row r="135" spans="1:16">
       <c r="A135" t="s">
         <v>420</v>
       </c>
       <c r="B135" t="s">
         <v>421</v>
       </c>
       <c r="C135" s="1">
         <v>1230000.0</v>
       </c>
       <c r="D135" s="1">
-        <v>100.447</v>
+        <v>97.555</v>
       </c>
       <c r="E135" s="1">
         <v>99.947</v>
       </c>
       <c r="F135" t="s">
         <v>8</v>
       </c>
       <c r="G135">
         <v>1.0</v>
       </c>
       <c r="H135" s="1">
         <v>1229348.1</v>
       </c>
       <c r="I135" s="1">
-        <v>6150.0</v>
+        <v>-29421.6</v>
       </c>
       <c r="J135" s="1">
-        <v>0.50026514052448</v>
+        <v>-2.3932684322691</v>
       </c>
       <c r="K135">
-        <v>1.0</v>
+        <v>1.22</v>
       </c>
       <c r="L135" t="s">
         <v>422</v>
       </c>
       <c r="M135" s="1">
-        <v>1235498.1</v>
+        <v>1199926.5</v>
       </c>
       <c r="N135" s="1">
-        <v>1247755.98</v>
+        <v>1214964.51</v>
       </c>
       <c r="O135" s="1">
         <v>0.69</v>
       </c>
       <c r="P135">
         <v>1</v>
       </c>
     </row>
     <row r="136" spans="1:16">
       <c r="A136" t="s">
         <v>423</v>
       </c>
       <c r="B136" t="s">
         <v>424</v>
       </c>
       <c r="C136" s="1">
         <v>2400000.0</v>
       </c>
       <c r="D136" s="1">
-        <v>100.001</v>
+        <v>97.407</v>
       </c>
       <c r="E136" s="1">
         <v>99.779</v>
       </c>
       <c r="F136" t="s">
         <v>8</v>
       </c>
       <c r="G136">
         <v>1.0</v>
       </c>
       <c r="H136" s="1">
         <v>2394696.0</v>
       </c>
       <c r="I136" s="1">
-        <v>5328.0</v>
+        <v>-56928.0</v>
       </c>
       <c r="J136" s="1">
-        <v>0.22249170667174</v>
+        <v>-2.3772537307449</v>
       </c>
       <c r="K136">
-        <v>0.07</v>
+        <v>0.3</v>
       </c>
       <c r="L136" t="s">
         <v>425</v>
       </c>
       <c r="M136" s="1">
-        <v>2400024.0</v>
+        <v>2337768.0</v>
       </c>
       <c r="N136" s="1">
-        <v>2401750.03</v>
+        <v>2344918.68</v>
       </c>
       <c r="O136" s="1">
-        <v>1.32</v>
+        <v>1.33</v>
       </c>
       <c r="P136">
         <v>1</v>
       </c>
     </row>
     <row r="137" spans="1:16">
       <c r="A137" t="s">
         <v>426</v>
       </c>
       <c r="B137" t="s">
         <v>427</v>
       </c>
       <c r="C137" s="1">
         <v>1559000.0</v>
       </c>
       <c r="D137" s="1">
-        <v>100.294</v>
+        <v>97.439</v>
       </c>
       <c r="E137" s="1">
         <v>100.0</v>
       </c>
       <c r="F137" t="s">
         <v>8</v>
       </c>
       <c r="G137">
         <v>1.0</v>
       </c>
       <c r="H137" s="1">
         <v>1559000.0</v>
       </c>
       <c r="I137" s="1">
-        <v>4583.46</v>
+        <v>-39925.99</v>
       </c>
       <c r="J137" s="1">
-        <v>0.294</v>
+        <v>-2.561</v>
       </c>
       <c r="K137">
-        <v>0.13</v>
+        <v>0.33</v>
       </c>
       <c r="L137" t="s">
         <v>428</v>
       </c>
       <c r="M137" s="1">
-        <v>1563583.46</v>
+        <v>1519074.01</v>
       </c>
       <c r="N137" s="1">
-        <v>1565640.06</v>
+        <v>1524146.95</v>
       </c>
       <c r="O137" s="1">
-        <v>0.86</v>
+        <v>0.87</v>
       </c>
       <c r="P137">
         <v>1</v>
       </c>
     </row>
     <row r="138" spans="1:16">
       <c r="A138" t="s">
         <v>429</v>
       </c>
       <c r="B138" t="s">
         <v>430</v>
       </c>
       <c r="C138" s="1">
         <v>2500000.0</v>
       </c>
       <c r="D138" s="1">
-        <v>102.089</v>
+        <v>99.21</v>
       </c>
       <c r="E138" s="1">
         <v>102.33536</v>
       </c>
       <c r="F138" t="s">
         <v>8</v>
       </c>
       <c r="G138">
         <v>1.0</v>
       </c>
       <c r="H138" s="1">
         <v>2558384.0</v>
       </c>
       <c r="I138" s="1">
-        <v>-6159.0</v>
+        <v>-78134.0</v>
       </c>
       <c r="J138" s="1">
-        <v>-0.24073790330146</v>
+        <v>-3.0540372360052</v>
       </c>
       <c r="K138">
-        <v>3.76</v>
+        <v>0.04</v>
       </c>
       <c r="L138" t="s">
         <v>431</v>
       </c>
       <c r="M138" s="1">
-        <v>2552225.0</v>
+        <v>2480250.0</v>
       </c>
       <c r="N138" s="1">
-        <v>2646223.97</v>
+        <v>2481333.56</v>
       </c>
       <c r="O138" s="1">
-        <v>1.46</v>
+        <v>1.41</v>
       </c>
       <c r="P138">
         <v>1</v>
       </c>
     </row>
     <row r="139" spans="1:16">
       <c r="A139" t="s">
         <v>432</v>
       </c>
       <c r="B139" t="s">
         <v>433</v>
       </c>
       <c r="C139" s="1">
         <v>1229000.0</v>
       </c>
       <c r="D139" s="1">
-        <v>91.007</v>
+        <v>88.772</v>
       </c>
       <c r="E139" s="1">
         <v>85.4301904</v>
       </c>
       <c r="F139" t="s">
         <v>8</v>
       </c>
       <c r="G139">
         <v>1.0</v>
       </c>
       <c r="H139" s="1">
         <v>1049937.04</v>
       </c>
       <c r="I139" s="1">
-        <v>68538.99</v>
+        <v>41070.84</v>
       </c>
       <c r="J139" s="1">
-        <v>6.5279142833174</v>
+        <v>3.9117431269974</v>
       </c>
       <c r="K139">
-        <v>0.12</v>
+        <v>0.18</v>
       </c>
       <c r="L139" t="s">
         <v>434</v>
       </c>
       <c r="M139" s="1">
-        <v>1118476.03</v>
+        <v>1091007.88</v>
       </c>
       <c r="N139" s="1">
-        <v>1119966.59</v>
+        <v>1093279.21</v>
       </c>
       <c r="O139" s="1">
         <v>0.62</v>
       </c>
       <c r="P139">
         <v>1</v>
       </c>
     </row>
     <row r="140" spans="1:16">
       <c r="A140" t="s">
         <v>435</v>
       </c>
       <c r="B140" t="s">
         <v>436</v>
       </c>
       <c r="C140" s="1">
         <v>451000.0</v>
       </c>
       <c r="D140" s="1">
-        <v>102.548</v>
+        <v>99.785</v>
       </c>
       <c r="E140" s="1">
         <v>100.0</v>
       </c>
       <c r="F140" t="s">
         <v>8</v>
       </c>
       <c r="G140">
         <v>1.0</v>
       </c>
       <c r="H140" s="1">
         <v>451000.0</v>
       </c>
       <c r="I140" s="1">
-        <v>11491.48</v>
+        <v>-969.65</v>
       </c>
       <c r="J140" s="1">
-        <v>2.548</v>
+        <v>-0.215</v>
       </c>
       <c r="K140">
-        <v>1.8</v>
+        <v>2.02</v>
       </c>
       <c r="L140" t="s">
         <v>437</v>
       </c>
       <c r="M140" s="1">
-        <v>462491.48</v>
+        <v>450030.35</v>
       </c>
       <c r="N140" s="1">
-        <v>470612.09</v>
+        <v>459137.99</v>
       </c>
       <c r="O140" s="1">
         <v>0.26</v>
       </c>
       <c r="P140">
         <v>1</v>
       </c>
     </row>
     <row r="141" spans="1:16">
       <c r="A141" t="s">
         <v>438</v>
       </c>
       <c r="B141" t="s">
         <v>439</v>
       </c>
       <c r="C141" s="1">
         <v>2000000.0</v>
       </c>
       <c r="D141" s="1">
-        <v>94.874</v>
+        <v>93.13</v>
       </c>
       <c r="E141" s="1">
         <v>91.6578065</v>
       </c>
       <c r="F141" t="s">
         <v>8</v>
       </c>
       <c r="G141">
         <v>1.0</v>
       </c>
       <c r="H141" s="1">
         <v>1833156.13</v>
       </c>
       <c r="I141" s="1">
-        <v>64323.87</v>
+        <v>29443.87</v>
       </c>
       <c r="J141" s="1">
-        <v>3.5089138861293</v>
+        <v>1.6061845206824</v>
       </c>
       <c r="K141">
-        <v>0.22</v>
+        <v>0.25</v>
       </c>
       <c r="L141" t="s">
         <v>440</v>
       </c>
       <c r="M141" s="1">
-        <v>1897480.0</v>
+        <v>1862600.0</v>
       </c>
       <c r="N141" s="1">
-        <v>1901945.75</v>
+        <v>1867668.49</v>
       </c>
       <c r="O141" s="1">
-        <v>1.05</v>
+        <v>1.06</v>
       </c>
       <c r="P141">
         <v>1</v>
       </c>
     </row>
     <row r="142" spans="1:16">
       <c r="A142" t="s">
         <v>441</v>
       </c>
       <c r="B142" t="s">
         <v>442</v>
       </c>
       <c r="C142" s="1">
         <v>1432000.0</v>
       </c>
       <c r="D142" s="1">
-        <v>101.802</v>
+        <v>99.171</v>
       </c>
       <c r="E142" s="1">
         <v>100.45530726</v>
       </c>
       <c r="F142" t="s">
         <v>8</v>
       </c>
       <c r="G142">
         <v>1.0</v>
       </c>
       <c r="H142" s="1">
         <v>1438520.0</v>
       </c>
       <c r="I142" s="1">
-        <v>19284.64</v>
+        <v>-18391.28</v>
       </c>
       <c r="J142" s="1">
-        <v>1.3405889386314</v>
+        <v>-1.2784862219503</v>
       </c>
       <c r="K142">
-        <v>1.68</v>
+        <v>1.9</v>
       </c>
       <c r="L142" t="s">
         <v>443</v>
       </c>
       <c r="M142" s="1">
-        <v>1457804.64</v>
+        <v>1420128.72</v>
       </c>
       <c r="N142" s="1">
-        <v>1481928.94</v>
+        <v>1447338.68</v>
       </c>
       <c r="O142" s="1">
-        <v>0.81</v>
+        <v>0.82</v>
       </c>
       <c r="P142">
         <v>1</v>
       </c>
     </row>
     <row r="143" spans="1:16">
       <c r="A143" t="s">
         <v>444</v>
       </c>
       <c r="B143" t="s">
         <v>445</v>
       </c>
       <c r="C143" s="1">
         <v>1100000.0</v>
       </c>
       <c r="D143" s="1">
-        <v>101.21</v>
+        <v>98.531</v>
       </c>
       <c r="E143" s="1">
         <v>99.40027273</v>
       </c>
       <c r="F143" t="s">
         <v>8</v>
       </c>
       <c r="G143">
         <v>1.0</v>
       </c>
       <c r="H143" s="1">
         <v>1093403.0</v>
       </c>
       <c r="I143" s="1">
-        <v>19907.0</v>
+        <v>-9562.0</v>
       </c>
       <c r="J143" s="1">
-        <v>1.8206461844352</v>
+        <v>-0.87451744690658</v>
       </c>
       <c r="K143">
-        <v>0.06</v>
-[...2 lines deleted...]
-        <v>673.2</v>
+        <v>0.29</v>
+      </c>
+      <c r="L143" t="s">
+        <v>446</v>
       </c>
       <c r="M143" s="1">
-        <v>1113310.0</v>
+        <v>1083841.0</v>
       </c>
       <c r="N143" s="1">
-        <v>1113983.2</v>
+        <v>1086982.6</v>
       </c>
       <c r="O143" s="1">
-        <v>0.61</v>
+        <v>0.62</v>
       </c>
       <c r="P143">
         <v>1</v>
       </c>
     </row>
     <row r="144" spans="1:16">
       <c r="A144" t="s">
-        <v>446</v>
+        <v>447</v>
       </c>
       <c r="B144" t="s">
-        <v>447</v>
+        <v>448</v>
       </c>
       <c r="C144" s="1">
         <v>500000.0</v>
       </c>
       <c r="D144" s="1">
-        <v>100.253</v>
+        <v>97.355</v>
       </c>
       <c r="E144" s="1">
         <v>99.794</v>
       </c>
       <c r="F144" t="s">
         <v>8</v>
       </c>
       <c r="G144">
         <v>1.0</v>
       </c>
       <c r="H144" s="1">
         <v>498970.0</v>
       </c>
       <c r="I144" s="1">
-        <v>2295.0</v>
+        <v>-12195.0</v>
       </c>
       <c r="J144" s="1">
-        <v>0.45994749183318</v>
+        <v>-2.4440347115057</v>
       </c>
       <c r="K144">
-        <v>0.0</v>
+        <v>0.19</v>
       </c>
       <c r="L144">
-        <v>0.0</v>
+        <v>958.9</v>
       </c>
       <c r="M144" s="1">
-        <v>501265.0</v>
+        <v>486775.0</v>
       </c>
       <c r="N144" s="1">
-        <v>501265.0</v>
+        <v>487733.9</v>
       </c>
       <c r="O144" s="1">
         <v>0.28</v>
       </c>
       <c r="P144">
         <v>1</v>
       </c>
     </row>
     <row r="145" spans="1:16">
       <c r="A145" t="s">
-        <v>448</v>
+        <v>449</v>
       </c>
       <c r="B145" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="C145" s="1">
         <v>952000.0</v>
       </c>
       <c r="D145" s="1">
-        <v>106.653</v>
+        <v>103.286</v>
       </c>
       <c r="E145" s="1">
         <v>100.27343697</v>
       </c>
       <c r="F145" t="s">
         <v>8</v>
       </c>
       <c r="G145">
         <v>1.0</v>
       </c>
       <c r="H145" s="1">
         <v>954603.12</v>
       </c>
       <c r="I145" s="1">
-        <v>60733.44</v>
+        <v>28679.6</v>
       </c>
       <c r="J145" s="1">
-        <v>6.3621665095752</v>
+        <v>3.0043480268533</v>
       </c>
       <c r="K145">
-        <v>3.03</v>
+        <v>0.23</v>
       </c>
       <c r="L145" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="M145" s="1">
-        <v>1015336.56</v>
+        <v>983282.72</v>
       </c>
       <c r="N145" s="1">
-        <v>1044172.69</v>
+        <v>985426.66</v>
       </c>
       <c r="O145" s="1">
-        <v>0.57</v>
+        <v>0.56</v>
       </c>
       <c r="P145">
         <v>1</v>
       </c>
     </row>
     <row r="146" spans="1:16">
       <c r="A146" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
       <c r="B146" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="C146" s="1">
         <v>2200000.0</v>
       </c>
       <c r="D146" s="1">
-        <v>99.342</v>
+        <v>96.135</v>
       </c>
       <c r="E146" s="1">
         <v>99.24563636</v>
       </c>
       <c r="F146" t="s">
         <v>8</v>
       </c>
       <c r="G146">
         <v>1.0</v>
       </c>
       <c r="H146" s="1">
         <v>2183404.0</v>
       </c>
       <c r="I146" s="1">
-        <v>2120.0</v>
+        <v>-68434.0</v>
       </c>
       <c r="J146" s="1">
-        <v>0.097096093989019</v>
+        <v>-3.1342802339833</v>
       </c>
       <c r="K146">
-        <v>0.93</v>
+        <v>1.12</v>
       </c>
       <c r="L146" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="M146" s="1">
-        <v>2185524.0</v>
+        <v>2114970.0</v>
       </c>
       <c r="N146" s="1">
-        <v>2205896.61</v>
+        <v>2139652.19</v>
       </c>
       <c r="O146" s="1">
-        <v>1.21</v>
+        <v>1.22</v>
       </c>
       <c r="P146">
         <v>1</v>
       </c>
     </row>
     <row r="147" spans="1:16">
       <c r="A147" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="B147" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="C147" s="1">
         <v>547000.0</v>
       </c>
       <c r="D147" s="1">
-        <v>101.85</v>
+        <v>98.983</v>
       </c>
       <c r="E147" s="1">
         <v>100.0</v>
       </c>
       <c r="F147" t="s">
         <v>8</v>
       </c>
       <c r="G147">
         <v>1.0</v>
       </c>
       <c r="H147" s="1">
         <v>547000.0</v>
       </c>
       <c r="I147" s="1">
-        <v>10119.5</v>
+        <v>-5562.99</v>
       </c>
       <c r="J147" s="1">
-        <v>1.85</v>
+        <v>-1.017</v>
       </c>
       <c r="K147">
-        <v>2.32</v>
+        <v>2.54</v>
       </c>
       <c r="L147" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="M147" s="1">
-        <v>557119.5</v>
+        <v>541437.01</v>
       </c>
       <c r="N147" s="1">
-        <v>569797.01</v>
+        <v>555327.15</v>
       </c>
       <c r="O147" s="1">
-        <v>0.31</v>
+        <v>0.32</v>
       </c>
       <c r="P147">
         <v>1</v>
       </c>
     </row>
     <row r="148" spans="1:16">
       <c r="A148" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="B148" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="C148" s="1">
         <v>900000.0</v>
       </c>
       <c r="D148" s="1">
-        <v>100.943</v>
+        <v>98.864</v>
       </c>
       <c r="E148" s="1">
         <v>101.2</v>
       </c>
       <c r="F148" t="s">
         <v>8</v>
       </c>
       <c r="G148">
         <v>1.0</v>
       </c>
       <c r="H148" s="1">
         <v>910800.0</v>
       </c>
       <c r="I148" s="1">
-        <v>-2313.0</v>
+        <v>-21024.0</v>
       </c>
       <c r="J148" s="1">
-        <v>-0.25395256916996</v>
+        <v>-2.3083003952569</v>
       </c>
       <c r="K148">
-        <v>3.67</v>
+        <v>0.19</v>
       </c>
       <c r="L148" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="M148" s="1">
-        <v>908487.0</v>
+        <v>889776.0</v>
       </c>
       <c r="N148" s="1">
-        <v>941513.3</v>
+        <v>891509.42</v>
       </c>
       <c r="O148" s="1">
-        <v>0.52</v>
+        <v>0.51</v>
       </c>
       <c r="P148">
         <v>1</v>
       </c>
     </row>
     <row r="149" spans="1:16">
       <c r="A149" t="s">
-        <v>460</v>
+        <v>461</v>
       </c>
       <c r="B149" t="s">
-        <v>461</v>
+        <v>462</v>
       </c>
       <c r="C149" s="1">
         <v>2152000.0</v>
       </c>
       <c r="D149" s="1">
-        <v>100.65</v>
+        <v>98.291</v>
       </c>
       <c r="E149" s="1">
         <v>99.728</v>
       </c>
       <c r="F149" t="s">
         <v>8</v>
       </c>
       <c r="G149">
         <v>1.0</v>
       </c>
       <c r="H149" s="1">
         <v>2146146.56</v>
       </c>
       <c r="I149" s="1">
-        <v>19841.44</v>
+        <v>-30924.24</v>
       </c>
       <c r="J149" s="1">
-        <v>0.92451467992941</v>
+        <v>-1.4409193004974</v>
       </c>
       <c r="K149">
-        <v>0.28</v>
+        <v>0.48</v>
       </c>
       <c r="L149" t="s">
-        <v>462</v>
+        <v>463</v>
       </c>
       <c r="M149" s="1">
-        <v>2165988.0</v>
+        <v>2115222.32</v>
       </c>
       <c r="N149" s="1">
-        <v>2172119.73</v>
+        <v>2125569.61</v>
       </c>
       <c r="O149" s="1">
-        <v>1.19</v>
+        <v>1.21</v>
       </c>
       <c r="P149">
         <v>1</v>
       </c>
     </row>
     <row r="150" spans="1:16">
       <c r="A150" t="s">
-        <v>463</v>
+        <v>464</v>
       </c>
       <c r="B150" t="s">
-        <v>464</v>
+        <v>465</v>
       </c>
       <c r="C150" s="1">
         <v>500000.0</v>
       </c>
       <c r="D150" s="1">
-        <v>103.181</v>
+        <v>100.544</v>
       </c>
       <c r="E150" s="1">
         <v>102.5055</v>
       </c>
       <c r="F150" t="s">
         <v>8</v>
       </c>
       <c r="G150">
         <v>1.0</v>
       </c>
       <c r="H150" s="1">
         <v>512527.5</v>
       </c>
       <c r="I150" s="1">
-        <v>3377.5</v>
+        <v>-9807.5</v>
       </c>
       <c r="J150" s="1">
-        <v>0.65898902985693</v>
+        <v>-1.9135558579784</v>
       </c>
       <c r="K150">
-        <v>1.06</v>
+        <v>1.28</v>
       </c>
       <c r="L150" t="s">
-        <v>465</v>
+        <v>466</v>
       </c>
       <c r="M150" s="1">
-        <v>515905.0</v>
+        <v>502720.0</v>
       </c>
       <c r="N150" s="1">
-        <v>521218.36</v>
+        <v>509125.82</v>
       </c>
       <c r="O150" s="1">
         <v>0.29</v>
       </c>
       <c r="P150">
         <v>1</v>
       </c>
     </row>
     <row r="151" spans="1:16">
       <c r="A151" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
       <c r="B151" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
       <c r="C151" s="1">
-        <v>1500000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D151" s="1">
-        <v>106.324</v>
+        <v>100.617</v>
       </c>
       <c r="E151" s="1">
-        <v>103.12185667</v>
+        <v>103.479</v>
       </c>
       <c r="F151" t="s">
         <v>8</v>
       </c>
       <c r="G151">
         <v>1.0</v>
       </c>
       <c r="H151" s="1">
-        <v>1546827.85</v>
+        <v>413916.0</v>
       </c>
       <c r="I151" s="1">
-        <v>48032.15</v>
+        <v>-11448.0</v>
       </c>
       <c r="J151" s="1">
-        <v>3.1052033359756</v>
+        <v>-2.7657785637666</v>
       </c>
       <c r="K151">
-        <v>4.7</v>
-[...2 lines deleted...]
-        <v>468</v>
+        <v>0.12</v>
+      </c>
+      <c r="L151">
+        <v>493.15</v>
       </c>
       <c r="M151" s="1">
-        <v>1594860.0</v>
+        <v>402468.0</v>
       </c>
       <c r="N151" s="1">
-        <v>1665324.04</v>
+        <v>402961.15</v>
       </c>
       <c r="O151" s="1">
-        <v>0.92</v>
+        <v>0.23</v>
       </c>
       <c r="P151">
         <v>1</v>
       </c>
     </row>
     <row r="152" spans="1:16">
       <c r="A152" t="s">
         <v>469</v>
       </c>
       <c r="B152" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
       <c r="C152" s="1">
-        <v>400000.0</v>
+        <v>1500000.0</v>
       </c>
       <c r="D152" s="1">
-        <v>103.183</v>
+        <v>103.541</v>
       </c>
       <c r="E152" s="1">
-        <v>103.479</v>
+        <v>103.12185667</v>
       </c>
       <c r="F152" t="s">
         <v>8</v>
       </c>
       <c r="G152">
         <v>1.0</v>
       </c>
       <c r="H152" s="1">
-        <v>413916.0</v>
+        <v>1546827.85</v>
       </c>
       <c r="I152" s="1">
-        <v>-1184.0</v>
+        <v>6287.15</v>
       </c>
       <c r="J152" s="1">
-        <v>-0.28604837696537</v>
+        <v>0.40645440926086</v>
       </c>
       <c r="K152">
-        <v>4.35</v>
+        <v>5.02</v>
       </c>
       <c r="L152" t="s">
         <v>470</v>
       </c>
       <c r="M152" s="1">
-        <v>412732.0</v>
+        <v>1553115.0</v>
       </c>
       <c r="N152" s="1">
-        <v>430140.22</v>
+        <v>1628438.63</v>
       </c>
       <c r="O152" s="1">
-        <v>0.24</v>
+        <v>0.93</v>
       </c>
       <c r="P152">
         <v>1</v>
       </c>
     </row>
     <row r="153" spans="1:16">
       <c r="A153" t="s">
         <v>471</v>
       </c>
       <c r="B153" t="s">
         <v>472</v>
       </c>
       <c r="C153" s="1">
         <v>381000.0</v>
       </c>
       <c r="D153" s="1">
-        <v>102.624</v>
+        <v>98.938</v>
       </c>
       <c r="E153" s="1">
         <v>102.47</v>
       </c>
       <c r="F153" t="s">
         <v>8</v>
       </c>
       <c r="G153">
         <v>1.0</v>
       </c>
       <c r="H153" s="1">
         <v>390410.7</v>
       </c>
       <c r="I153" s="1">
-        <v>586.74</v>
+        <v>-13456.92</v>
       </c>
       <c r="J153" s="1">
-        <v>0.15028788913828</v>
+        <v>-3.4468624963404</v>
       </c>
       <c r="K153">
-        <v>3.48</v>
+        <v>3.73</v>
       </c>
       <c r="L153" t="s">
         <v>473</v>
       </c>
       <c r="M153" s="1">
-        <v>390997.44</v>
+        <v>376953.78</v>
       </c>
       <c r="N153" s="1">
-        <v>404275.03</v>
+        <v>391149.94</v>
       </c>
       <c r="O153" s="1">
         <v>0.22</v>
       </c>
       <c r="P153">
         <v>1</v>
       </c>
     </row>
     <row r="154" spans="1:16">
       <c r="A154" t="s">
         <v>474</v>
       </c>
       <c r="B154" t="s">
         <v>475</v>
       </c>
       <c r="C154" s="1">
         <v>631000.0</v>
       </c>
       <c r="D154" s="1">
-        <v>99.784</v>
+        <v>97.002</v>
       </c>
       <c r="E154" s="1">
         <v>99.422</v>
       </c>
       <c r="F154" t="s">
         <v>8</v>
       </c>
       <c r="G154">
         <v>1.0</v>
       </c>
       <c r="H154" s="1">
         <v>627352.82</v>
       </c>
       <c r="I154" s="1">
-        <v>2284.22</v>
+        <v>-15270.2</v>
       </c>
       <c r="J154" s="1">
-        <v>0.36410452414958</v>
+        <v>-2.4340689183481</v>
       </c>
       <c r="K154">
-        <v>3.24</v>
+        <v>0.19</v>
       </c>
       <c r="L154" t="s">
         <v>476</v>
       </c>
       <c r="M154" s="1">
-        <v>629637.04</v>
+        <v>612082.62</v>
       </c>
       <c r="N154" s="1">
-        <v>650088.36</v>
+        <v>613262.5</v>
       </c>
       <c r="O154" s="1">
-        <v>0.36</v>
+        <v>0.35</v>
       </c>
       <c r="P154">
         <v>1</v>
       </c>
     </row>
     <row r="155" spans="1:16">
       <c r="A155" t="s">
         <v>477</v>
       </c>
       <c r="B155" t="s">
         <v>478</v>
       </c>
       <c r="C155" s="1">
         <v>200000.0</v>
       </c>
       <c r="D155" s="1">
-        <v>95.497</v>
+        <v>93.866</v>
       </c>
       <c r="E155" s="1">
         <v>99.383</v>
       </c>
       <c r="F155" t="s">
         <v>8</v>
       </c>
       <c r="G155">
         <v>1.0</v>
       </c>
       <c r="H155" s="1">
         <v>198766.0</v>
       </c>
       <c r="I155" s="1">
-        <v>-7772.0</v>
+        <v>-11034.0</v>
       </c>
       <c r="J155" s="1">
-        <v>-3.9101254741757</v>
+        <v>-5.5512512200276</v>
       </c>
       <c r="K155">
-        <v>0.06</v>
+        <v>0.12</v>
       </c>
       <c r="L155">
-        <v>126.03</v>
+        <v>246.58</v>
       </c>
       <c r="M155" s="1">
-        <v>190994.0</v>
+        <v>187732.0</v>
       </c>
       <c r="N155" s="1">
-        <v>191120.03</v>
+        <v>187978.58</v>
       </c>
       <c r="O155" s="1">
         <v>0.11</v>
       </c>
       <c r="P155">
         <v>1</v>
       </c>
     </row>
     <row r="156" spans="1:16">
       <c r="A156" t="s">
         <v>479</v>
       </c>
       <c r="B156" t="s">
         <v>480</v>
       </c>
       <c r="C156" s="1">
         <v>638000.0</v>
       </c>
       <c r="D156" s="1">
-        <v>103.474</v>
+        <v>99.271</v>
       </c>
       <c r="E156" s="1">
         <v>100.0</v>
       </c>
       <c r="F156" t="s">
         <v>8</v>
       </c>
       <c r="G156">
         <v>1.0</v>
       </c>
       <c r="H156" s="1">
         <v>638000.0</v>
       </c>
       <c r="I156" s="1">
-        <v>22164.12</v>
+        <v>-4651.02</v>
       </c>
       <c r="J156" s="1">
-        <v>3.474</v>
+        <v>-0.729</v>
       </c>
       <c r="K156">
-        <v>3.31</v>
+        <v>3.55</v>
       </c>
       <c r="L156" t="s">
         <v>481</v>
       </c>
       <c r="M156" s="1">
-        <v>660164.12</v>
+        <v>633348.98</v>
       </c>
       <c r="N156" s="1">
-        <v>681279.3</v>
+        <v>656002.35</v>
       </c>
       <c r="O156" s="1">
         <v>0.37</v>
       </c>
       <c r="P156">
         <v>1</v>
       </c>
     </row>
     <row r="157" spans="1:16">
       <c r="A157" t="s">
         <v>482</v>
       </c>
       <c r="B157" t="s">
         <v>483</v>
       </c>
       <c r="C157" s="1">
         <v>600000.0</v>
       </c>
       <c r="D157" s="1">
-        <v>90.607</v>
+        <v>87.51</v>
       </c>
       <c r="E157" s="1">
         <v>88.621</v>
       </c>
       <c r="F157" t="s">
         <v>8</v>
       </c>
       <c r="G157">
         <v>1.0</v>
       </c>
       <c r="H157" s="1">
         <v>531726.0</v>
       </c>
       <c r="I157" s="1">
-        <v>11916.0</v>
+        <v>-6666.0</v>
       </c>
       <c r="J157" s="1">
-        <v>2.2410038252784</v>
+        <v>-1.2536531973234</v>
       </c>
       <c r="K157">
-        <v>1.15</v>
+        <v>1.25</v>
       </c>
       <c r="L157" t="s">
         <v>484</v>
       </c>
       <c r="M157" s="1">
-        <v>543642.0</v>
+        <v>525060.0</v>
       </c>
       <c r="N157" s="1">
-        <v>550560.49</v>
+        <v>532566.16</v>
       </c>
       <c r="O157" s="1">
         <v>0.3</v>
       </c>
       <c r="P157">
         <v>1</v>
       </c>
     </row>
     <row r="158" spans="1:16">
       <c r="A158" t="s">
         <v>485</v>
       </c>
       <c r="B158" t="s">
         <v>486</v>
       </c>
       <c r="C158" s="1">
         <v>900000.0</v>
       </c>
       <c r="D158" s="1">
-        <v>76.856</v>
+        <v>74.069</v>
       </c>
       <c r="E158" s="1">
         <v>74.33222222</v>
       </c>
       <c r="F158" t="s">
         <v>8</v>
       </c>
       <c r="G158">
         <v>1.0</v>
       </c>
       <c r="H158" s="1">
         <v>668990.0</v>
       </c>
       <c r="I158" s="1">
-        <v>22714.0</v>
+        <v>-2369.0</v>
       </c>
       <c r="J158" s="1">
-        <v>3.3952674927876</v>
+        <v>-0.35411590606736</v>
       </c>
       <c r="K158">
-        <v>0.22</v>
+        <v>0.26</v>
       </c>
       <c r="L158" t="s">
         <v>487</v>
       </c>
       <c r="M158" s="1">
-        <v>691704.0</v>
+        <v>666621.0</v>
       </c>
       <c r="N158" s="1">
-        <v>693664.27</v>
+        <v>668988.12</v>
       </c>
       <c r="O158" s="1">
         <v>0.38</v>
       </c>
       <c r="P158">
         <v>1</v>
       </c>
     </row>
     <row r="159" spans="1:16">
       <c r="A159" t="s">
         <v>488</v>
       </c>
       <c r="B159" t="s">
         <v>489</v>
       </c>
       <c r="C159" s="1">
         <v>900000.0</v>
       </c>
       <c r="D159" s="1">
-        <v>100.159</v>
+        <v>97.325</v>
       </c>
       <c r="E159" s="1">
         <v>99.985</v>
       </c>
       <c r="F159" t="s">
         <v>8</v>
       </c>
       <c r="G159">
         <v>1.0</v>
       </c>
       <c r="H159" s="1">
         <v>899865.0</v>
       </c>
       <c r="I159" s="1">
-        <v>1566.0</v>
+        <v>-23940.0</v>
       </c>
       <c r="J159" s="1">
-        <v>0.17402610391559</v>
+        <v>-2.660399059859</v>
       </c>
       <c r="K159">
-        <v>2.44</v>
+        <v>2.64</v>
       </c>
       <c r="L159" t="s">
         <v>490</v>
       </c>
       <c r="M159" s="1">
-        <v>901431.0</v>
+        <v>875925.0</v>
       </c>
       <c r="N159" s="1">
-        <v>923400.86</v>
+        <v>899725.68</v>
       </c>
       <c r="O159" s="1">
         <v>0.51</v>
       </c>
       <c r="P159">
         <v>1</v>
       </c>
     </row>
     <row r="160" spans="1:16">
       <c r="A160" t="s">
         <v>491</v>
       </c>
       <c r="B160" t="s">
         <v>492</v>
       </c>
       <c r="C160" s="1">
         <v>700000.0</v>
       </c>
       <c r="D160" s="1">
-        <v>103.216</v>
+        <v>100.324</v>
       </c>
       <c r="E160" s="1">
         <v>100.0</v>
       </c>
       <c r="F160" t="s">
         <v>8</v>
       </c>
       <c r="G160">
         <v>1.0</v>
       </c>
       <c r="H160" s="1">
         <v>700000.0</v>
       </c>
       <c r="I160" s="1">
-        <v>22512.0</v>
+        <v>2268.0</v>
       </c>
       <c r="J160" s="1">
-        <v>3.216</v>
+        <v>0.324</v>
       </c>
       <c r="K160">
-        <v>1.91</v>
+        <v>2.14</v>
       </c>
       <c r="L160" t="s">
         <v>493</v>
       </c>
       <c r="M160" s="1">
-        <v>722512.0</v>
+        <v>702268.0</v>
       </c>
       <c r="N160" s="1">
-        <v>735883.19</v>
+        <v>717264.42</v>
       </c>
       <c r="O160" s="1">
-        <v>0.4</v>
+        <v>0.41</v>
       </c>
       <c r="P160">
         <v>1</v>
       </c>
     </row>
     <row r="161" spans="1:16">
       <c r="A161" t="s">
         <v>494</v>
       </c>
       <c r="B161" t="s">
         <v>495</v>
       </c>
       <c r="C161" s="1">
         <v>400000.0</v>
       </c>
       <c r="D161" s="1">
-        <v>101.028</v>
+        <v>97.98</v>
       </c>
       <c r="E161" s="1">
         <v>99.711</v>
       </c>
       <c r="F161" t="s">
         <v>8</v>
       </c>
       <c r="G161">
         <v>1.0</v>
       </c>
       <c r="H161" s="1">
         <v>398844.0</v>
       </c>
       <c r="I161" s="1">
-        <v>5268.0</v>
+        <v>-6924.0</v>
       </c>
       <c r="J161" s="1">
-        <v>1.320817161597</v>
+        <v>-1.7360170893883</v>
       </c>
       <c r="K161">
-        <v>0.47</v>
+        <v>0.7</v>
       </c>
       <c r="L161" t="s">
         <v>496</v>
       </c>
       <c r="M161" s="1">
-        <v>404112.0</v>
+        <v>391920.0</v>
       </c>
       <c r="N161" s="1">
-        <v>406002.41</v>
+        <v>394714.52</v>
       </c>
       <c r="O161" s="1">
         <v>0.22</v>
       </c>
       <c r="P161">
         <v>1</v>
       </c>
     </row>
     <row r="162" spans="1:16">
       <c r="A162" t="s">
         <v>497</v>
       </c>
       <c r="B162" t="s">
         <v>498</v>
       </c>
       <c r="C162" s="1">
         <v>1900000.0</v>
       </c>
       <c r="D162" s="1">
-        <v>103.34</v>
+        <v>102.161</v>
       </c>
       <c r="E162" s="1">
         <v>102.18216842</v>
       </c>
       <c r="F162" t="s">
         <v>8</v>
       </c>
       <c r="G162">
         <v>1.0</v>
       </c>
       <c r="H162" s="1">
         <v>1941461.2</v>
       </c>
       <c r="I162" s="1">
-        <v>21998.8</v>
+        <v>-402.2</v>
       </c>
       <c r="J162" s="1">
-        <v>1.1331053126377</v>
+        <v>-0.020716355289511</v>
       </c>
       <c r="K162">
-        <v>2.64</v>
+        <v>2.91</v>
       </c>
       <c r="L162" t="s">
         <v>499</v>
       </c>
       <c r="M162" s="1">
-        <v>1963460.0</v>
+        <v>1941059.0</v>
       </c>
       <c r="N162" s="1">
-        <v>2013536.71</v>
+        <v>1996432.29</v>
       </c>
       <c r="O162" s="1">
-        <v>1.11</v>
+        <v>1.13</v>
       </c>
       <c r="P162">
         <v>1</v>
       </c>
     </row>
     <row r="163" spans="1:16">
       <c r="A163" t="s">
         <v>500</v>
       </c>
       <c r="B163" t="s">
         <v>501</v>
       </c>
       <c r="C163" s="1">
         <v>600000.0</v>
       </c>
       <c r="D163" s="1">
-        <v>98.591</v>
+        <v>95.041</v>
       </c>
       <c r="E163" s="1">
         <v>99.405</v>
       </c>
       <c r="F163" t="s">
         <v>8</v>
       </c>
       <c r="G163">
         <v>1.0</v>
       </c>
       <c r="H163" s="1">
         <v>596430.0</v>
       </c>
       <c r="I163" s="1">
-        <v>-4884.0</v>
+        <v>-26184.0</v>
       </c>
       <c r="J163" s="1">
-        <v>-0.81887229012625</v>
+        <v>-4.3901212212665</v>
       </c>
       <c r="K163">
-        <v>0.37</v>
+        <v>0.55</v>
       </c>
       <c r="L163" t="s">
         <v>502</v>
       </c>
       <c r="M163" s="1">
-        <v>591546.0</v>
+        <v>570246.0</v>
       </c>
       <c r="N163" s="1">
-        <v>593765.18</v>
+        <v>573550.11</v>
       </c>
       <c r="O163" s="1">
         <v>0.33</v>
       </c>
       <c r="P163">
         <v>1</v>
       </c>
     </row>
     <row r="164" spans="1:16">
       <c r="A164" t="s">
         <v>503</v>
       </c>
       <c r="B164" t="s">
         <v>504</v>
       </c>
       <c r="C164" s="1">
         <v>400000.0</v>
       </c>
       <c r="D164" s="1">
-        <v>101.021</v>
+        <v>97.794</v>
       </c>
       <c r="E164" s="1">
         <v>100.66</v>
       </c>
       <c r="F164" t="s">
         <v>8</v>
       </c>
       <c r="G164">
         <v>1.0</v>
       </c>
       <c r="H164" s="1">
         <v>402640.0</v>
       </c>
       <c r="I164" s="1">
-        <v>1444.0</v>
+        <v>-11464.0</v>
       </c>
       <c r="J164" s="1">
-        <v>0.35863302205444</v>
+        <v>-2.847208424399</v>
       </c>
       <c r="K164">
-        <v>2.19</v>
+        <v>2.39</v>
       </c>
       <c r="L164" t="s">
         <v>505</v>
       </c>
       <c r="M164" s="1">
-        <v>404084.0</v>
+        <v>391176.0</v>
       </c>
       <c r="N164" s="1">
-        <v>412849.75</v>
+        <v>400755.45</v>
       </c>
       <c r="O164" s="1">
         <v>0.23</v>
       </c>
       <c r="P164">
         <v>1</v>
       </c>
     </row>
     <row r="165" spans="1:16">
       <c r="A165" t="s">
         <v>506</v>
       </c>
       <c r="B165" t="s">
         <v>507</v>
       </c>
       <c r="C165" s="1">
         <v>150000.0</v>
       </c>
       <c r="D165" s="1">
-        <v>96.093</v>
+        <v>95.089</v>
       </c>
       <c r="E165" s="1">
         <v>99.237</v>
       </c>
       <c r="F165" t="s">
         <v>8</v>
       </c>
       <c r="G165">
         <v>1.0</v>
       </c>
       <c r="H165" s="1">
         <v>148855.5</v>
       </c>
       <c r="I165" s="1">
-        <v>-4716.0</v>
+        <v>-6222.0</v>
       </c>
       <c r="J165" s="1">
-        <v>-3.1681731612201</v>
+        <v>-4.1798925803884</v>
       </c>
       <c r="K165">
-        <v>0.49</v>
+        <v>0.02</v>
       </c>
       <c r="L165">
-        <v>735.62</v>
+        <v>30.82</v>
       </c>
       <c r="M165" s="1">
-        <v>144139.5</v>
+        <v>142633.5</v>
       </c>
       <c r="N165" s="1">
-        <v>144875.12</v>
+        <v>142664.32</v>
       </c>
       <c r="O165" s="1">
         <v>0.08</v>
       </c>
       <c r="P165">
         <v>1</v>
       </c>
     </row>
     <row r="166" spans="1:16">
       <c r="A166" t="s">
         <v>508</v>
       </c>
       <c r="B166" t="s">
         <v>509</v>
       </c>
       <c r="C166" s="1">
         <v>620000.0</v>
       </c>
       <c r="D166" s="1">
-        <v>100.312</v>
+        <v>97.447</v>
       </c>
       <c r="E166" s="1">
         <v>99.8956129</v>
       </c>
       <c r="F166" t="s">
         <v>8</v>
       </c>
       <c r="G166">
         <v>1.0</v>
       </c>
       <c r="H166" s="1">
         <v>619352.8</v>
       </c>
       <c r="I166" s="1">
-        <v>2581.6</v>
+        <v>-15181.4</v>
       </c>
       <c r="J166" s="1">
-        <v>0.41682220537309</v>
+        <v>-2.4511716101065</v>
       </c>
       <c r="K166">
-        <v>3.22</v>
-[...2 lines deleted...]
-        <v>510</v>
+        <v>0.05</v>
+      </c>
+      <c r="L166">
+        <v>286.64</v>
       </c>
       <c r="M166" s="1">
-        <v>621934.4</v>
+        <v>604171.4</v>
       </c>
       <c r="N166" s="1">
-        <v>641884.81</v>
+        <v>604458.04</v>
       </c>
       <c r="O166" s="1">
-        <v>0.35</v>
+        <v>0.34</v>
       </c>
       <c r="P166">
         <v>1</v>
       </c>
     </row>
     <row r="167" spans="1:16">
       <c r="A167" t="s">
+        <v>510</v>
+      </c>
+      <c r="B167" t="s">
         <v>511</v>
-      </c>
-[...1 lines deleted...]
-        <v>512</v>
       </c>
       <c r="C167" s="1">
         <v>700000.0</v>
       </c>
       <c r="D167" s="1">
-        <v>101.582</v>
+        <v>97.733</v>
       </c>
       <c r="E167" s="1">
         <v>100.0</v>
       </c>
       <c r="F167" t="s">
         <v>8</v>
       </c>
       <c r="G167">
         <v>1.0</v>
       </c>
       <c r="H167" s="1">
         <v>700000.0</v>
       </c>
       <c r="I167" s="1">
-        <v>11074.0</v>
+        <v>-15869.0</v>
       </c>
       <c r="J167" s="1">
-        <v>1.582</v>
+        <v>-2.267</v>
       </c>
       <c r="K167">
-        <v>1.01</v>
+        <v>1.24</v>
       </c>
       <c r="L167" t="s">
-        <v>513</v>
+        <v>512</v>
       </c>
       <c r="M167" s="1">
-        <v>711074.0</v>
+        <v>684131.0</v>
       </c>
       <c r="N167" s="1">
-        <v>718167.05</v>
+        <v>692816.37</v>
       </c>
       <c r="O167" s="1">
         <v>0.39</v>
       </c>
       <c r="P167">
         <v>1</v>
       </c>
     </row>
     <row r="168" spans="1:16">
       <c r="A168" t="s">
+        <v>513</v>
+      </c>
+      <c r="B168" t="s">
         <v>514</v>
-      </c>
-[...1 lines deleted...]
-        <v>515</v>
       </c>
       <c r="C168" s="1">
         <v>600000.0</v>
       </c>
       <c r="D168" s="1">
-        <v>102.363</v>
+        <v>98.626</v>
       </c>
       <c r="E168" s="1">
         <v>99.001</v>
       </c>
       <c r="F168" t="s">
         <v>8</v>
       </c>
       <c r="G168">
         <v>1.0</v>
       </c>
       <c r="H168" s="1">
         <v>594006.0</v>
       </c>
       <c r="I168" s="1">
-        <v>20172.0</v>
+        <v>-2250.0</v>
       </c>
       <c r="J168" s="1">
-        <v>3.3959252936839</v>
+        <v>-0.37878405268634</v>
       </c>
       <c r="K168">
-        <v>2.49</v>
+        <v>2.71</v>
       </c>
       <c r="L168" t="s">
-        <v>516</v>
+        <v>515</v>
       </c>
       <c r="M168" s="1">
-        <v>614178.0</v>
+        <v>591756.0</v>
       </c>
       <c r="N168" s="1">
-        <v>629095.81</v>
+        <v>608029.97</v>
       </c>
       <c r="O168" s="1">
         <v>0.35</v>
       </c>
       <c r="P168">
         <v>1</v>
       </c>
     </row>
     <row r="169" spans="1:16">
       <c r="A169" t="s">
+        <v>516</v>
+      </c>
+      <c r="B169" t="s">
         <v>517</v>
-      </c>
-[...1 lines deleted...]
-        <v>518</v>
       </c>
       <c r="C169" s="1">
         <v>816000.0</v>
       </c>
       <c r="D169" s="1">
-        <v>99.943</v>
+        <v>97.196</v>
       </c>
       <c r="E169" s="1">
         <v>100.0</v>
       </c>
       <c r="F169" t="s">
         <v>8</v>
       </c>
       <c r="G169">
         <v>1.0</v>
       </c>
       <c r="H169" s="1">
         <v>816000.0</v>
       </c>
       <c r="I169" s="1">
-        <v>-465.12</v>
+        <v>-22880.64</v>
       </c>
       <c r="J169" s="1">
-        <v>-0.057</v>
+        <v>-2.804</v>
       </c>
       <c r="K169">
-        <v>0.06</v>
-[...2 lines deleted...]
-        <v>512.54</v>
+        <v>0.29</v>
+      </c>
+      <c r="L169" t="s">
+        <v>518</v>
       </c>
       <c r="M169" s="1">
-        <v>815534.88</v>
+        <v>793119.36</v>
       </c>
       <c r="N169" s="1">
-        <v>816047.42</v>
+        <v>795511.2</v>
       </c>
       <c r="O169" s="1">
         <v>0.45</v>
       </c>
       <c r="P169">
         <v>1</v>
       </c>
     </row>
     <row r="170" spans="1:16">
       <c r="A170" t="s">
         <v>519</v>
       </c>
       <c r="B170" t="s">
         <v>520</v>
       </c>
       <c r="C170" s="1">
         <v>900000.0</v>
       </c>
       <c r="D170" s="1">
-        <v>99.919</v>
+        <v>97.679</v>
       </c>
       <c r="E170" s="1">
         <v>99.3</v>
       </c>
       <c r="F170" t="s">
         <v>8</v>
       </c>
       <c r="G170">
         <v>1.0</v>
       </c>
       <c r="H170" s="1">
         <v>893700.0</v>
       </c>
       <c r="I170" s="1">
-        <v>5571.0</v>
+        <v>-14589.0</v>
       </c>
       <c r="J170" s="1">
-        <v>0.6233635448137</v>
+        <v>-1.6324269889225</v>
       </c>
       <c r="K170">
-        <v>2.69</v>
-[...2 lines deleted...]
-        <v>521</v>
+        <v>0.11</v>
+      </c>
+      <c r="L170">
+        <v>949.32</v>
       </c>
       <c r="M170" s="1">
-        <v>899271.0</v>
+        <v>879111.0</v>
       </c>
       <c r="N170" s="1">
-        <v>923478.53</v>
+        <v>880060.32</v>
       </c>
       <c r="O170" s="1">
-        <v>0.51</v>
+        <v>0.5</v>
       </c>
       <c r="P170">
         <v>1</v>
       </c>
     </row>
     <row r="171" spans="1:16">
       <c r="A171" t="s">
+        <v>521</v>
+      </c>
+      <c r="B171" t="s">
         <v>522</v>
-      </c>
-[...1 lines deleted...]
-        <v>523</v>
       </c>
       <c r="C171" s="1">
         <v>1222000.0</v>
       </c>
       <c r="D171" s="1">
-        <v>101.188</v>
+        <v>97.998</v>
       </c>
       <c r="E171" s="1">
         <v>99.24314075</v>
       </c>
       <c r="F171" t="s">
         <v>8</v>
       </c>
       <c r="G171">
         <v>1.0</v>
       </c>
       <c r="H171" s="1">
         <v>1212751.18</v>
       </c>
       <c r="I171" s="1">
-        <v>23766.18</v>
+        <v>-15215.62</v>
       </c>
       <c r="J171" s="1">
-        <v>1.9596913523514</v>
+        <v>-1.2546365858824</v>
       </c>
       <c r="K171">
-        <v>1.66</v>
+        <v>1.87</v>
       </c>
       <c r="L171" t="s">
-        <v>524</v>
+        <v>523</v>
       </c>
       <c r="M171" s="1">
-        <v>1236517.36</v>
+        <v>1197535.56</v>
       </c>
       <c r="N171" s="1">
-        <v>1256856.13</v>
+        <v>1220360.18</v>
       </c>
       <c r="O171" s="1">
         <v>0.69</v>
       </c>
       <c r="P171">
         <v>1</v>
       </c>
     </row>
     <row r="172" spans="1:16">
       <c r="A172" t="s">
+        <v>524</v>
+      </c>
+      <c r="B172" t="s">
         <v>525</v>
-      </c>
-[...1 lines deleted...]
-        <v>526</v>
       </c>
       <c r="C172" s="1">
         <v>684000.0</v>
       </c>
       <c r="D172" s="1">
-        <v>103.49</v>
+        <v>101.082</v>
       </c>
       <c r="E172" s="1">
         <v>99.79670175</v>
       </c>
       <c r="F172" t="s">
         <v>8</v>
       </c>
       <c r="G172">
         <v>1.0</v>
       </c>
       <c r="H172" s="1">
         <v>682609.44</v>
       </c>
       <c r="I172" s="1">
-        <v>25262.16</v>
+        <v>8791.44</v>
       </c>
       <c r="J172" s="1">
-        <v>3.7008219517152</v>
+        <v>1.2879165573802</v>
       </c>
       <c r="K172">
-        <v>3.12</v>
+        <v>3.35</v>
       </c>
       <c r="L172" t="s">
-        <v>527</v>
+        <v>526</v>
       </c>
       <c r="M172" s="1">
-        <v>707871.6</v>
+        <v>691400.88</v>
       </c>
       <c r="N172" s="1">
-        <v>729234.89</v>
+        <v>714310.2</v>
       </c>
       <c r="O172" s="1">
-        <v>0.4</v>
+        <v>0.41</v>
       </c>
       <c r="P172">
         <v>1</v>
       </c>
     </row>
     <row r="173" spans="1:16">
       <c r="A173" t="s">
+        <v>527</v>
+      </c>
+      <c r="B173" t="s">
         <v>528</v>
-      </c>
-[...1 lines deleted...]
-        <v>529</v>
       </c>
       <c r="C173" s="1">
         <v>200000.0</v>
       </c>
       <c r="D173" s="1">
-        <v>100.891</v>
+        <v>98.035</v>
       </c>
       <c r="E173" s="1">
         <v>100.23</v>
       </c>
       <c r="F173" t="s">
         <v>8</v>
       </c>
       <c r="G173">
         <v>1.0</v>
       </c>
       <c r="H173" s="1">
         <v>200460.0</v>
       </c>
       <c r="I173" s="1">
-        <v>1322.0</v>
+        <v>-4390.0</v>
       </c>
       <c r="J173" s="1">
-        <v>0.65948318866607</v>
+        <v>-2.1899630849047</v>
       </c>
       <c r="K173">
-        <v>1.84</v>
+        <v>2.07</v>
       </c>
       <c r="L173" t="s">
-        <v>530</v>
+        <v>529</v>
       </c>
       <c r="M173" s="1">
-        <v>201782.0</v>
+        <v>196070.0</v>
       </c>
       <c r="N173" s="1">
-        <v>205460.08</v>
+        <v>200200.14</v>
       </c>
       <c r="O173" s="1">
         <v>0.11</v>
       </c>
       <c r="P173">
         <v>1</v>
       </c>
     </row>
     <row r="174" spans="1:16">
       <c r="A174" t="s">
+        <v>530</v>
+      </c>
+      <c r="B174" t="s">
         <v>531</v>
-      </c>
-[...1 lines deleted...]
-        <v>532</v>
       </c>
       <c r="C174" s="1">
         <v>1100000.0</v>
       </c>
       <c r="D174" s="1">
-        <v>100.618</v>
+        <v>98.179</v>
       </c>
       <c r="E174" s="1">
         <v>99.871</v>
       </c>
       <c r="F174" t="s">
         <v>8</v>
       </c>
       <c r="G174">
         <v>1.0</v>
       </c>
       <c r="H174" s="1">
         <v>1098581.0</v>
       </c>
       <c r="I174" s="1">
-        <v>8217.0</v>
+        <v>-18612.0</v>
       </c>
       <c r="J174" s="1">
-        <v>0.74796487468835</v>
+        <v>-1.6941854992941</v>
       </c>
       <c r="K174">
-        <v>1.09</v>
+        <v>1.33</v>
       </c>
       <c r="L174" t="s">
-        <v>533</v>
+        <v>532</v>
       </c>
       <c r="M174" s="1">
-        <v>1106798.0</v>
+        <v>1079969.0</v>
       </c>
       <c r="N174" s="1">
-        <v>1118826.42</v>
+        <v>1094566.6</v>
       </c>
       <c r="O174" s="1">
         <v>0.62</v>
       </c>
       <c r="P174">
         <v>1</v>
       </c>
     </row>
     <row r="175" spans="1:16">
       <c r="A175" t="s">
+        <v>533</v>
+      </c>
+      <c r="B175" t="s">
         <v>534</v>
-      </c>
-[...1 lines deleted...]
-        <v>535</v>
       </c>
       <c r="C175" s="1">
         <v>809000.0</v>
       </c>
       <c r="D175" s="1">
-        <v>102.278</v>
+        <v>99.541</v>
       </c>
       <c r="E175" s="1">
         <v>99.646</v>
       </c>
       <c r="F175" t="s">
         <v>8</v>
       </c>
       <c r="G175">
         <v>1.0</v>
       </c>
       <c r="H175" s="1">
         <v>806136.14</v>
       </c>
       <c r="I175" s="1">
-        <v>21292.88</v>
+        <v>-849.45</v>
       </c>
       <c r="J175" s="1">
-        <v>2.6413503803464</v>
+        <v>-0.10537302049254</v>
       </c>
       <c r="K175">
-        <v>3.36</v>
-[...2 lines deleted...]
-        <v>536</v>
+        <v>0.07</v>
+      </c>
+      <c r="L175">
+        <v>543.03</v>
       </c>
       <c r="M175" s="1">
-        <v>827429.02</v>
+        <v>805286.69</v>
       </c>
       <c r="N175" s="1">
-        <v>854580.39</v>
+        <v>805829.72</v>
       </c>
       <c r="O175" s="1">
-        <v>0.47</v>
+        <v>0.46</v>
       </c>
       <c r="P175">
         <v>1</v>
       </c>
     </row>
     <row r="176" spans="1:16">
       <c r="A176" t="s">
-        <v>537</v>
+        <v>535</v>
       </c>
       <c r="B176" t="s">
-        <v>538</v>
+        <v>536</v>
       </c>
       <c r="C176" s="1">
         <v>800000.0</v>
       </c>
       <c r="D176" s="1">
-        <v>101.158</v>
+        <v>99.745</v>
       </c>
       <c r="E176" s="1">
         <v>99.471</v>
       </c>
       <c r="F176" t="s">
         <v>8</v>
       </c>
       <c r="G176">
         <v>1.0</v>
       </c>
       <c r="H176" s="1">
         <v>795768.0</v>
       </c>
       <c r="I176" s="1">
-        <v>13496.0</v>
+        <v>2192.0</v>
       </c>
       <c r="J176" s="1">
-        <v>1.6959716902414</v>
+        <v>0.27545716842095</v>
       </c>
       <c r="K176">
-        <v>3.46</v>
+        <v>3.7</v>
       </c>
       <c r="L176" t="s">
-        <v>539</v>
+        <v>537</v>
       </c>
       <c r="M176" s="1">
-        <v>809264.0</v>
+        <v>797960.0</v>
       </c>
       <c r="N176" s="1">
-        <v>836968.11</v>
+        <v>827592.88</v>
       </c>
       <c r="O176" s="1">
-        <v>0.46</v>
+        <v>0.47</v>
       </c>
       <c r="P176">
         <v>1</v>
       </c>
     </row>
     <row r="177" spans="1:16">
       <c r="A177" t="s">
-        <v>540</v>
+        <v>538</v>
       </c>
       <c r="B177" t="s">
-        <v>541</v>
+        <v>539</v>
       </c>
       <c r="C177" s="1">
         <v>741000.0</v>
       </c>
       <c r="D177" s="1">
-        <v>101.856</v>
+        <v>98.686</v>
       </c>
       <c r="E177" s="1">
         <v>98.46009582</v>
       </c>
       <c r="F177" t="s">
         <v>8</v>
       </c>
       <c r="G177">
         <v>1.0</v>
       </c>
       <c r="H177" s="1">
         <v>729589.31</v>
       </c>
       <c r="I177" s="1">
-        <v>25163.65</v>
+        <v>1673.95</v>
       </c>
       <c r="J177" s="1">
-        <v>3.4490157209129</v>
+        <v>0.2294372980876</v>
       </c>
       <c r="K177">
-        <v>2.56</v>
+        <v>2.77</v>
       </c>
       <c r="L177" t="s">
-        <v>542</v>
+        <v>540</v>
       </c>
       <c r="M177" s="1">
-        <v>754752.96</v>
+        <v>731263.26</v>
       </c>
       <c r="N177" s="1">
-        <v>773724.59</v>
+        <v>751798.1</v>
       </c>
       <c r="O177" s="1">
         <v>0.43</v>
       </c>
       <c r="P177">
         <v>1</v>
       </c>
     </row>
     <row r="178" spans="1:16">
       <c r="A178" t="s">
-        <v>543</v>
+        <v>541</v>
       </c>
       <c r="B178" t="s">
-        <v>544</v>
+        <v>542</v>
       </c>
       <c r="C178" s="1">
         <v>900000.0</v>
       </c>
       <c r="D178" s="1">
-        <v>99.893</v>
+        <v>96.268</v>
       </c>
       <c r="E178" s="1">
         <v>98.41</v>
       </c>
       <c r="F178" t="s">
         <v>8</v>
       </c>
       <c r="G178">
         <v>1.0</v>
       </c>
       <c r="H178" s="1">
         <v>885690.0</v>
       </c>
       <c r="I178" s="1">
-        <v>13347.0</v>
+        <v>-19278.0</v>
       </c>
       <c r="J178" s="1">
-        <v>1.5069606747282</v>
+        <v>-2.1766080682857</v>
       </c>
       <c r="K178">
-        <v>0.05</v>
-[...2 lines deleted...]
-        <v>416.1</v>
+        <v>0.25</v>
+      </c>
+      <c r="L178" t="s">
+        <v>543</v>
       </c>
       <c r="M178" s="1">
-        <v>899037.0</v>
+        <v>866412.0</v>
       </c>
       <c r="N178" s="1">
-        <v>899453.1</v>
+        <v>868658.92</v>
       </c>
       <c r="O178" s="1">
         <v>0.49</v>
       </c>
       <c r="P178">
         <v>1</v>
       </c>
     </row>
     <row r="179" spans="1:16">
       <c r="A179" t="s">
+        <v>544</v>
+      </c>
+      <c r="B179" t="s">
         <v>545</v>
       </c>
-      <c r="B179" t="s">
+      <c r="C179" s="1">
+        <v>918000.0</v>
+      </c>
+      <c r="D179" s="1">
+        <v>97.866</v>
+      </c>
+      <c r="E179" s="1">
+        <v>99.492</v>
+      </c>
+      <c r="F179" t="s">
+        <v>8</v>
+      </c>
+      <c r="G179">
+        <v>1.0</v>
+      </c>
+      <c r="H179" s="1">
+        <v>913336.56</v>
+      </c>
+      <c r="I179" s="1">
+        <v>-14926.68</v>
+      </c>
+      <c r="J179" s="1">
+        <v>-1.6343022554577</v>
+      </c>
+      <c r="K179">
+        <v>0.15</v>
+      </c>
+      <c r="L179" t="s">
         <v>546</v>
       </c>
-      <c r="C179" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M179" s="1">
-        <v>871456.0</v>
+        <v>898409.88</v>
       </c>
       <c r="N179" s="1">
-        <v>884606.68</v>
+        <v>899824.61</v>
       </c>
       <c r="O179" s="1">
-        <v>0.49</v>
+        <v>0.51</v>
       </c>
       <c r="P179">
         <v>1</v>
       </c>
     </row>
     <row r="180" spans="1:16">
       <c r="A180" t="s">
+        <v>547</v>
+      </c>
+      <c r="B180" t="s">
         <v>548</v>
       </c>
-      <c r="B180" t="s">
+      <c r="C180" s="1">
+        <v>800000.0</v>
+      </c>
+      <c r="D180" s="1">
+        <v>105.733</v>
+      </c>
+      <c r="E180" s="1">
+        <v>108.24</v>
+      </c>
+      <c r="F180" t="s">
+        <v>8</v>
+      </c>
+      <c r="G180">
+        <v>1.0</v>
+      </c>
+      <c r="H180" s="1">
+        <v>865920.0</v>
+      </c>
+      <c r="I180" s="1">
+        <v>-20056.0</v>
+      </c>
+      <c r="J180" s="1">
+        <v>-2.3161492978566</v>
+      </c>
+      <c r="K180">
+        <v>1.95</v>
+      </c>
+      <c r="L180" t="s">
         <v>549</v>
       </c>
-      <c r="C180" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M180" s="1">
-        <v>1309971.0</v>
+        <v>845864.0</v>
       </c>
       <c r="N180" s="1">
-        <v>1343508.33</v>
+        <v>861425.64</v>
       </c>
       <c r="O180" s="1">
-        <v>0.74</v>
+        <v>0.49</v>
       </c>
       <c r="P180">
         <v>1</v>
       </c>
     </row>
     <row r="181" spans="1:16">
       <c r="A181" t="s">
+        <v>550</v>
+      </c>
+      <c r="B181" t="s">
         <v>551</v>
       </c>
-      <c r="B181" t="s">
+      <c r="C181" s="1">
+        <v>1300000.0</v>
+      </c>
+      <c r="D181" s="1">
+        <v>97.381</v>
+      </c>
+      <c r="E181" s="1">
+        <v>100.51323077</v>
+      </c>
+      <c r="F181" t="s">
+        <v>8</v>
+      </c>
+      <c r="G181">
+        <v>1.0</v>
+      </c>
+      <c r="H181" s="1">
+        <v>1306672.0</v>
+      </c>
+      <c r="I181" s="1">
+        <v>-40719.0</v>
+      </c>
+      <c r="J181" s="1">
+        <v>-3.1162372806642</v>
+      </c>
+      <c r="K181">
+        <v>2.78</v>
+      </c>
+      <c r="L181" t="s">
         <v>552</v>
       </c>
-      <c r="C181" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M181" s="1">
-        <v>1486867.2</v>
+        <v>1265953.0</v>
       </c>
       <c r="N181" s="1">
-        <v>1488631.04</v>
+        <v>1302134.85</v>
       </c>
       <c r="O181" s="1">
-        <v>0.82</v>
+        <v>0.74</v>
       </c>
       <c r="P181">
         <v>1</v>
       </c>
     </row>
     <row r="182" spans="1:16">
       <c r="A182" t="s">
+        <v>553</v>
+      </c>
+      <c r="B182" t="s">
         <v>554</v>
-      </c>
-[...1 lines deleted...]
-        <v>555</v>
       </c>
       <c r="C182" s="1">
         <v>500000.0</v>
       </c>
       <c r="D182" s="1">
-        <v>90.849</v>
+        <v>88.471</v>
       </c>
       <c r="E182" s="1">
         <v>85.25</v>
       </c>
       <c r="F182" t="s">
         <v>8</v>
       </c>
       <c r="G182">
         <v>1.0</v>
       </c>
       <c r="H182" s="1">
         <v>426250.0</v>
       </c>
       <c r="I182" s="1">
-        <v>27995.0</v>
+        <v>16105.0</v>
       </c>
       <c r="J182" s="1">
-        <v>6.5677419354839</v>
+        <v>3.7782991202346</v>
       </c>
       <c r="K182">
-        <v>0.71</v>
-[...2 lines deleted...]
-        <v>556</v>
+        <v>0.0</v>
+      </c>
+      <c r="L182">
+        <v>20.55</v>
       </c>
       <c r="M182" s="1">
-        <v>454245.0</v>
+        <v>442355.0</v>
       </c>
       <c r="N182" s="1">
-        <v>457789.52</v>
+        <v>442375.55</v>
       </c>
       <c r="O182" s="1">
         <v>0.25</v>
       </c>
       <c r="P182">
         <v>1</v>
       </c>
     </row>
     <row r="183" spans="1:16">
       <c r="A183" t="s">
-        <v>557</v>
+        <v>555</v>
       </c>
       <c r="B183" t="s">
-        <v>558</v>
+        <v>556</v>
       </c>
       <c r="C183" s="1">
         <v>610000.0</v>
       </c>
       <c r="D183" s="1">
-        <v>103.058</v>
+        <v>100.82</v>
       </c>
       <c r="E183" s="1">
         <v>99.18943934</v>
       </c>
       <c r="F183" t="s">
         <v>8</v>
       </c>
       <c r="G183">
         <v>1.0</v>
       </c>
       <c r="H183" s="1">
         <v>605055.58</v>
       </c>
       <c r="I183" s="1">
-        <v>23598.22</v>
+        <v>9946.42</v>
       </c>
       <c r="J183" s="1">
-        <v>3.9001739311288</v>
+        <v>1.643885343558</v>
       </c>
       <c r="K183">
-        <v>1.04</v>
+        <v>1.26</v>
       </c>
       <c r="L183" t="s">
-        <v>559</v>
+        <v>557</v>
       </c>
       <c r="M183" s="1">
-        <v>628653.8</v>
+        <v>615002.0</v>
       </c>
       <c r="N183" s="1">
-        <v>634983.59</v>
+        <v>622710.56</v>
       </c>
       <c r="O183" s="1">
         <v>0.35</v>
       </c>
       <c r="P183">
         <v>1</v>
       </c>
     </row>
     <row r="184" spans="1:16">
       <c r="A184" t="s">
-        <v>560</v>
+        <v>558</v>
       </c>
       <c r="B184" t="s">
-        <v>561</v>
+        <v>559</v>
       </c>
       <c r="C184" s="1">
         <v>800000.0</v>
       </c>
       <c r="D184" s="1">
-        <v>103.032</v>
+        <v>100.521</v>
       </c>
       <c r="E184" s="1">
         <v>102.939</v>
       </c>
       <c r="F184" t="s">
         <v>8</v>
       </c>
       <c r="G184">
         <v>1.0</v>
       </c>
       <c r="H184" s="1">
         <v>823512.0</v>
       </c>
       <c r="I184" s="1">
-        <v>744.0</v>
+        <v>-19344.0</v>
       </c>
       <c r="J184" s="1">
-        <v>0.090344767289366</v>
+        <v>-2.3489639495235</v>
       </c>
       <c r="K184">
-        <v>0.09</v>
-[...2 lines deleted...]
-        <v>715.07</v>
+        <v>0.31</v>
+      </c>
+      <c r="L184" t="s">
+        <v>560</v>
       </c>
       <c r="M184" s="1">
-        <v>824256.0</v>
+        <v>804168.0</v>
       </c>
       <c r="N184" s="1">
-        <v>824971.07</v>
+        <v>806631.01</v>
       </c>
       <c r="O184" s="1">
-        <v>0.45</v>
+        <v>0.46</v>
       </c>
       <c r="P184">
         <v>1</v>
       </c>
     </row>
     <row r="185" spans="1:16">
       <c r="A185" t="s">
+        <v>561</v>
+      </c>
+      <c r="B185" t="s">
         <v>562</v>
-      </c>
-[...1 lines deleted...]
-        <v>563</v>
       </c>
       <c r="C185" s="1">
         <v>1300000.0</v>
       </c>
       <c r="D185" s="1">
-        <v>100.157</v>
+        <v>96.757</v>
       </c>
       <c r="E185" s="1">
         <v>100.761</v>
       </c>
       <c r="F185" t="s">
         <v>8</v>
       </c>
       <c r="G185">
         <v>1.0</v>
       </c>
       <c r="H185" s="1">
         <v>1309893.0</v>
       </c>
       <c r="I185" s="1">
-        <v>-7852.0</v>
+        <v>-52052.0</v>
       </c>
       <c r="J185" s="1">
-        <v>-0.59943827472931</v>
+        <v>-3.9737596887685</v>
       </c>
       <c r="K185">
-        <v>0.01</v>
-[...2 lines deleted...]
-        <v>120.21</v>
+        <v>0.21</v>
+      </c>
+      <c r="L185" t="s">
+        <v>563</v>
       </c>
       <c r="M185" s="1">
-        <v>1302041.0</v>
+        <v>1257841.0</v>
       </c>
       <c r="N185" s="1">
-        <v>1302161.21</v>
+        <v>1260605.73</v>
       </c>
       <c r="O185" s="1">
         <v>0.72</v>
       </c>
       <c r="P185">
         <v>1</v>
       </c>
     </row>
     <row r="186" spans="1:16">
       <c r="A186" t="s">
         <v>564</v>
       </c>
       <c r="B186" t="s">
         <v>565</v>
       </c>
       <c r="C186" s="1">
         <v>200000.0</v>
       </c>
       <c r="D186" s="1">
-        <v>104.003</v>
+        <v>101.467</v>
       </c>
       <c r="E186" s="1">
         <v>100.350185</v>
       </c>
       <c r="F186" t="s">
         <v>8</v>
       </c>
       <c r="G186">
         <v>1.0</v>
       </c>
       <c r="H186" s="1">
         <v>200700.37</v>
       </c>
       <c r="I186" s="1">
-        <v>7305.63</v>
+        <v>2233.63</v>
       </c>
       <c r="J186" s="1">
-        <v>3.6400680277769</v>
+        <v>1.1129177290505</v>
       </c>
       <c r="K186">
-        <v>3.11</v>
+        <v>3.34</v>
       </c>
       <c r="L186" t="s">
         <v>566</v>
       </c>
       <c r="M186" s="1">
-        <v>208006.0</v>
+        <v>202934.0</v>
       </c>
       <c r="N186" s="1">
-        <v>214232.03</v>
+        <v>209612.08</v>
       </c>
       <c r="O186" s="1">
         <v>0.12</v>
       </c>
       <c r="P186">
         <v>1</v>
       </c>
     </row>
     <row r="187" spans="1:16">
       <c r="A187" t="s">
         <v>567</v>
       </c>
       <c r="B187" t="s">
         <v>568</v>
       </c>
       <c r="C187" s="1">
         <v>300000.0</v>
       </c>
       <c r="D187" s="1">
-        <v>103.487</v>
+        <v>101.944</v>
       </c>
       <c r="E187" s="1">
         <v>99.96825</v>
       </c>
       <c r="F187" t="s">
         <v>8</v>
       </c>
       <c r="G187">
         <v>1.0</v>
       </c>
       <c r="H187" s="1">
         <v>299904.75</v>
       </c>
       <c r="I187" s="1">
-        <v>10556.25</v>
+        <v>5927.25</v>
       </c>
       <c r="J187" s="1">
-        <v>3.5198675579496</v>
+        <v>1.9763774998562</v>
       </c>
       <c r="K187">
-        <v>1.34</v>
+        <v>1.57</v>
       </c>
       <c r="L187" t="s">
         <v>569</v>
       </c>
       <c r="M187" s="1">
-        <v>310461.0</v>
+        <v>305832.0</v>
       </c>
       <c r="N187" s="1">
-        <v>314474.01</v>
+        <v>310545.7</v>
       </c>
       <c r="O187" s="1">
-        <v>0.17</v>
+        <v>0.18</v>
       </c>
       <c r="P187">
         <v>1</v>
       </c>
     </row>
     <row r="188" spans="1:16">
       <c r="A188" t="s">
         <v>570</v>
       </c>
       <c r="B188" t="s">
         <v>571</v>
       </c>
       <c r="C188" s="1">
         <v>200000.0</v>
       </c>
       <c r="D188" s="1">
-        <v>107.053</v>
+        <v>104.329</v>
       </c>
       <c r="E188" s="1">
         <v>104.45</v>
       </c>
       <c r="F188" t="s">
         <v>8</v>
       </c>
       <c r="G188">
         <v>1.0</v>
       </c>
       <c r="H188" s="1">
         <v>208900.0</v>
       </c>
       <c r="I188" s="1">
-        <v>5206.0</v>
+        <v>-242.0</v>
       </c>
       <c r="J188" s="1">
-        <v>2.4921014839636</v>
+        <v>-0.11584490186692</v>
       </c>
       <c r="K188">
-        <v>3.6</v>
+        <v>3.85</v>
       </c>
       <c r="L188" t="s">
         <v>572</v>
       </c>
       <c r="M188" s="1">
-        <v>214106.0</v>
+        <v>208658.0</v>
       </c>
       <c r="N188" s="1">
-        <v>221301.89</v>
+        <v>216366.22</v>
       </c>
       <c r="O188" s="1">
         <v>0.12</v>
       </c>
       <c r="P188">
         <v>1</v>
       </c>
     </row>
     <row r="189" spans="1:16">
       <c r="A189" t="s">
         <v>573</v>
       </c>
       <c r="B189" t="s">
         <v>574</v>
       </c>
       <c r="C189" s="1">
         <v>950000.0</v>
       </c>
       <c r="D189" s="1">
-        <v>100.132</v>
+        <v>97.485</v>
       </c>
       <c r="E189" s="1">
         <v>99.589</v>
       </c>
       <c r="F189" t="s">
         <v>8</v>
       </c>
       <c r="G189">
         <v>1.0</v>
       </c>
       <c r="H189" s="1">
         <v>946095.5</v>
       </c>
       <c r="I189" s="1">
-        <v>5158.5</v>
+        <v>-19988.0</v>
       </c>
       <c r="J189" s="1">
-        <v>0.54524094026449</v>
+        <v>-2.1126831276547</v>
       </c>
       <c r="K189">
-        <v>1.84</v>
+        <v>2.02</v>
       </c>
       <c r="L189" t="s">
         <v>575</v>
       </c>
       <c r="M189" s="1">
-        <v>951254.0</v>
+        <v>926107.5</v>
       </c>
       <c r="N189" s="1">
-        <v>968744.41</v>
+        <v>945315.72</v>
       </c>
       <c r="O189" s="1">
-        <v>0.53</v>
+        <v>0.54</v>
       </c>
       <c r="P189">
         <v>1</v>
       </c>
     </row>
     <row r="190" spans="1:16">
       <c r="A190" t="s">
         <v>576</v>
       </c>
       <c r="B190" t="s">
         <v>577</v>
       </c>
       <c r="C190" s="1">
-        <v>700000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D190" s="1">
-        <v>104.321</v>
+        <v>96.86</v>
       </c>
       <c r="E190" s="1">
-        <v>103.012</v>
+        <v>99.908</v>
       </c>
       <c r="F190" t="s">
         <v>8</v>
       </c>
       <c r="G190">
         <v>1.0</v>
       </c>
       <c r="H190" s="1">
-        <v>721084.0</v>
+        <v>499540.0</v>
       </c>
       <c r="I190" s="1">
-        <v>9163.0</v>
+        <v>-15240.0</v>
       </c>
       <c r="J190" s="1">
-        <v>1.2707257406904</v>
+        <v>-3.0508067422028</v>
       </c>
       <c r="K190">
-        <v>4.24</v>
+        <v>0.57</v>
       </c>
       <c r="L190" t="s">
         <v>578</v>
       </c>
       <c r="M190" s="1">
-        <v>730247.0</v>
+        <v>484300.0</v>
       </c>
       <c r="N190" s="1">
-        <v>759944.26</v>
+        <v>487152.43</v>
       </c>
       <c r="O190" s="1">
-        <v>0.42</v>
+        <v>0.28</v>
       </c>
       <c r="P190">
         <v>1</v>
       </c>
     </row>
     <row r="191" spans="1:16">
       <c r="A191" t="s">
         <v>579</v>
       </c>
       <c r="B191" t="s">
         <v>577</v>
       </c>
       <c r="C191" s="1">
-        <v>500000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D191" s="1">
-        <v>99.762</v>
+        <v>101.269</v>
       </c>
       <c r="E191" s="1">
-        <v>99.908</v>
+        <v>103.012</v>
       </c>
       <c r="F191" t="s">
         <v>8</v>
       </c>
       <c r="G191">
         <v>1.0</v>
       </c>
       <c r="H191" s="1">
-        <v>499540.0</v>
+        <v>721084.0</v>
       </c>
       <c r="I191" s="1">
-        <v>-730.0</v>
+        <v>-12201.0</v>
       </c>
       <c r="J191" s="1">
-        <v>-0.14613444368819</v>
+        <v>-1.692035879315</v>
       </c>
       <c r="K191">
-        <v>0.33</v>
+        <v>4.53</v>
       </c>
       <c r="L191" t="s">
         <v>580</v>
       </c>
       <c r="M191" s="1">
-        <v>498810.0</v>
+        <v>708883.0</v>
       </c>
       <c r="N191" s="1">
-        <v>500478.4</v>
+        <v>740584.37</v>
       </c>
       <c r="O191" s="1">
-        <v>0.28</v>
+        <v>0.42</v>
       </c>
       <c r="P191">
         <v>1</v>
       </c>
     </row>
     <row r="192" spans="1:16">
       <c r="A192" t="s">
         <v>581</v>
       </c>
       <c r="B192" t="s">
         <v>582</v>
       </c>
       <c r="C192" s="1">
         <v>700000.0</v>
       </c>
       <c r="D192" s="1">
-        <v>106.282</v>
+        <v>103.37</v>
       </c>
       <c r="E192" s="1">
         <v>106.6</v>
       </c>
       <c r="F192" t="s">
         <v>8</v>
       </c>
       <c r="G192">
         <v>1.0</v>
       </c>
       <c r="H192" s="1">
         <v>746200.0</v>
       </c>
       <c r="I192" s="1">
-        <v>-2226.0</v>
+        <v>-22610.0</v>
       </c>
       <c r="J192" s="1">
-        <v>-0.29831144465291</v>
+        <v>-3.0300187617261</v>
       </c>
       <c r="K192">
-        <v>1.58</v>
+        <v>1.84</v>
       </c>
       <c r="L192" t="s">
         <v>583</v>
       </c>
       <c r="M192" s="1">
-        <v>743974.0</v>
+        <v>723590.0</v>
       </c>
       <c r="N192" s="1">
-        <v>755058.93</v>
+        <v>736468.08</v>
       </c>
       <c r="O192" s="1">
         <v>0.42</v>
       </c>
       <c r="P192">
         <v>1</v>
       </c>
     </row>
     <row r="193" spans="1:16">
       <c r="A193" t="s">
         <v>584</v>
       </c>
       <c r="B193" t="s">
         <v>585</v>
       </c>
       <c r="C193" s="1">
-        <v>667000.0</v>
+        <v>1480000.0</v>
       </c>
       <c r="D193" s="1">
-        <v>102.185</v>
+        <v>97.194</v>
       </c>
       <c r="E193" s="1">
-        <v>100.0</v>
+        <v>99.902</v>
       </c>
       <c r="F193" t="s">
         <v>8</v>
       </c>
       <c r="G193">
         <v>1.0</v>
       </c>
       <c r="H193" s="1">
-        <v>667000.0</v>
+        <v>1478549.6</v>
       </c>
       <c r="I193" s="1">
-        <v>14573.95</v>
+        <v>-40078.4</v>
       </c>
       <c r="J193" s="1">
-        <v>2.185</v>
+        <v>-2.7106564433144</v>
       </c>
       <c r="K193">
-        <v>0.43</v>
+        <v>0.34</v>
       </c>
       <c r="L193" t="s">
         <v>586</v>
       </c>
       <c r="M193" s="1">
-        <v>681573.95</v>
+        <v>1438471.2</v>
       </c>
       <c r="N193" s="1">
-        <v>684446.07</v>
+        <v>1443468.73</v>
       </c>
       <c r="O193" s="1">
-        <v>0.38</v>
+        <v>0.82</v>
       </c>
       <c r="P193">
         <v>1</v>
       </c>
     </row>
     <row r="194" spans="1:16">
       <c r="A194" t="s">
         <v>587</v>
       </c>
       <c r="B194" t="s">
         <v>588</v>
       </c>
       <c r="C194" s="1">
-        <v>727000.0</v>
+        <v>667000.0</v>
       </c>
       <c r="D194" s="1">
-        <v>102.804</v>
+        <v>99.048</v>
       </c>
       <c r="E194" s="1">
-        <v>99.79727373</v>
+        <v>100.0</v>
       </c>
       <c r="F194" t="s">
         <v>8</v>
       </c>
       <c r="G194">
         <v>1.0</v>
       </c>
       <c r="H194" s="1">
-        <v>725526.18</v>
+        <v>667000.0</v>
       </c>
       <c r="I194" s="1">
-        <v>21858.9</v>
+        <v>-6349.84</v>
       </c>
       <c r="J194" s="1">
-        <v>3.0128340785718</v>
+        <v>-0.952</v>
       </c>
       <c r="K194">
-        <v>3.62</v>
+        <v>0.67</v>
       </c>
       <c r="L194" t="s">
         <v>589</v>
       </c>
       <c r="M194" s="1">
-        <v>747385.08</v>
+        <v>660650.16</v>
       </c>
       <c r="N194" s="1">
-        <v>773713.0</v>
+        <v>665142.45</v>
       </c>
       <c r="O194" s="1">
-        <v>0.43</v>
+        <v>0.38</v>
       </c>
       <c r="P194">
         <v>1</v>
       </c>
     </row>
     <row r="195" spans="1:16">
       <c r="A195" t="s">
         <v>590</v>
       </c>
       <c r="B195" t="s">
         <v>591</v>
       </c>
       <c r="C195" s="1">
-        <v>248000.0</v>
+        <v>727000.0</v>
       </c>
       <c r="D195" s="1">
-        <v>104.11</v>
+        <v>100.209</v>
       </c>
       <c r="E195" s="1">
-        <v>100.0</v>
+        <v>99.79727373</v>
       </c>
       <c r="F195" t="s">
         <v>8</v>
       </c>
       <c r="G195">
         <v>1.0</v>
       </c>
       <c r="H195" s="1">
-        <v>248000.0</v>
+        <v>725526.18</v>
       </c>
       <c r="I195" s="1">
-        <v>10192.8</v>
+        <v>2993.25</v>
       </c>
       <c r="J195" s="1">
-        <v>4.11</v>
+        <v>0.41256264522391</v>
       </c>
       <c r="K195">
-        <v>3.63</v>
-[...2 lines deleted...]
-        <v>592</v>
+        <v>0.13</v>
+      </c>
+      <c r="L195">
+        <v>961.41</v>
       </c>
       <c r="M195" s="1">
-        <v>258192.8</v>
+        <v>728519.43</v>
       </c>
       <c r="N195" s="1">
-        <v>267200.7</v>
+        <v>729480.84</v>
       </c>
       <c r="O195" s="1">
-        <v>0.15</v>
+        <v>0.41</v>
       </c>
       <c r="P195">
         <v>1</v>
       </c>
     </row>
     <row r="196" spans="1:16">
       <c r="A196" t="s">
+        <v>592</v>
+      </c>
+      <c r="B196" t="s">
         <v>593</v>
       </c>
-      <c r="B196" t="s">
+      <c r="C196" s="1">
+        <v>248000.0</v>
+      </c>
+      <c r="D196" s="1">
+        <v>100.568</v>
+      </c>
+      <c r="E196" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F196" t="s">
+        <v>8</v>
+      </c>
+      <c r="G196">
+        <v>1.0</v>
+      </c>
+      <c r="H196" s="1">
+        <v>248000.0</v>
+      </c>
+      <c r="I196" s="1">
+        <v>1408.64</v>
+      </c>
+      <c r="J196" s="1">
+        <v>0.568</v>
+      </c>
+      <c r="K196">
+        <v>3.88</v>
+      </c>
+      <c r="L196" t="s">
         <v>594</v>
       </c>
-      <c r="C196" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M196" s="1">
-        <v>521255.0</v>
+        <v>249408.64</v>
       </c>
       <c r="N196" s="1">
-        <v>536342.33</v>
+        <v>259035.84</v>
       </c>
       <c r="O196" s="1">
-        <v>0.29</v>
+        <v>0.15</v>
       </c>
       <c r="P196">
         <v>1</v>
       </c>
     </row>
     <row r="197" spans="1:16">
       <c r="A197" t="s">
+        <v>595</v>
+      </c>
+      <c r="B197" t="s">
         <v>596</v>
       </c>
-      <c r="B197" t="s">
+      <c r="C197" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="D197" s="1">
+        <v>101.259</v>
+      </c>
+      <c r="E197" s="1">
+        <v>99.660226</v>
+      </c>
+      <c r="F197" t="s">
+        <v>8</v>
+      </c>
+      <c r="G197">
+        <v>1.0</v>
+      </c>
+      <c r="H197" s="1">
+        <v>498301.13</v>
+      </c>
+      <c r="I197" s="1">
+        <v>7993.87</v>
+      </c>
+      <c r="J197" s="1">
+        <v>1.6042247385632</v>
+      </c>
+      <c r="K197">
+        <v>3.27</v>
+      </c>
+      <c r="L197" t="s">
         <v>597</v>
       </c>
-      <c r="C197" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M197" s="1">
-        <v>560626.69</v>
+        <v>506295.0</v>
       </c>
       <c r="N197" s="1">
-        <v>570505.64</v>
+        <v>522625.48</v>
       </c>
       <c r="O197" s="1">
-        <v>0.31</v>
+        <v>0.3</v>
       </c>
       <c r="P197">
         <v>1</v>
       </c>
     </row>
     <row r="198" spans="1:16">
       <c r="A198" t="s">
+        <v>598</v>
+      </c>
+      <c r="B198" t="s">
         <v>599</v>
       </c>
-      <c r="B198" t="s">
+      <c r="C198" s="1">
+        <v>559000.0</v>
+      </c>
+      <c r="D198" s="1">
+        <v>98.12</v>
+      </c>
+      <c r="E198" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F198" t="s">
+        <v>8</v>
+      </c>
+      <c r="G198">
+        <v>1.0</v>
+      </c>
+      <c r="H198" s="1">
+        <v>559000.0</v>
+      </c>
+      <c r="I198" s="1">
+        <v>-10509.2</v>
+      </c>
+      <c r="J198" s="1">
+        <v>-1.88</v>
+      </c>
+      <c r="K198">
+        <v>1.96</v>
+      </c>
+      <c r="L198" t="s">
         <v>600</v>
       </c>
-      <c r="C198" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M198" s="1">
-        <v>831088.0</v>
+        <v>548490.8</v>
       </c>
       <c r="N198" s="1">
-        <v>863504.44</v>
+        <v>559435.13</v>
       </c>
       <c r="O198" s="1">
-        <v>0.47</v>
+        <v>0.32</v>
       </c>
       <c r="P198">
         <v>1</v>
       </c>
     </row>
     <row r="199" spans="1:16">
       <c r="A199" t="s">
+        <v>601</v>
+      </c>
+      <c r="B199" t="s">
         <v>602</v>
-      </c>
-[...1 lines deleted...]
-        <v>603</v>
       </c>
       <c r="C199" s="1">
         <v>800000.0</v>
       </c>
       <c r="D199" s="1">
-        <v>101.668</v>
+        <v>101.967</v>
       </c>
       <c r="E199" s="1">
-        <v>99.495</v>
+        <v>103.47225</v>
       </c>
       <c r="F199" t="s">
         <v>8</v>
       </c>
       <c r="G199">
         <v>1.0</v>
       </c>
       <c r="H199" s="1">
-        <v>795960.0</v>
+        <v>827778.0</v>
       </c>
       <c r="I199" s="1">
-        <v>17384.0</v>
+        <v>-12042.0</v>
       </c>
       <c r="J199" s="1">
-        <v>2.1840293482085</v>
+        <v>-1.4547378644999</v>
       </c>
       <c r="K199">
-        <v>1.84</v>
-[...2 lines deleted...]
-        <v>604</v>
+        <v>0.06</v>
+      </c>
+      <c r="L199">
+        <v>465.75</v>
       </c>
       <c r="M199" s="1">
-        <v>813344.0</v>
+        <v>815736.0</v>
       </c>
       <c r="N199" s="1">
-        <v>828037.15</v>
+        <v>816201.75</v>
       </c>
       <c r="O199" s="1">
         <v>0.46</v>
       </c>
       <c r="P199">
         <v>1</v>
       </c>
     </row>
     <row r="200" spans="1:16">
       <c r="A200" t="s">
+        <v>603</v>
+      </c>
+      <c r="B200" t="s">
+        <v>604</v>
+      </c>
+      <c r="C200" s="1">
+        <v>800000.0</v>
+      </c>
+      <c r="D200" s="1">
+        <v>96.898</v>
+      </c>
+      <c r="E200" s="1">
+        <v>99.495</v>
+      </c>
+      <c r="F200" t="s">
+        <v>8</v>
+      </c>
+      <c r="G200">
+        <v>1.0</v>
+      </c>
+      <c r="H200" s="1">
+        <v>795960.0</v>
+      </c>
+      <c r="I200" s="1">
+        <v>-20776.0</v>
+      </c>
+      <c r="J200" s="1">
+        <v>-2.6101814161516</v>
+      </c>
+      <c r="K200">
+        <v>2.07</v>
+      </c>
+      <c r="L200" t="s">
         <v>605</v>
       </c>
-      <c r="B200" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M200" s="1">
-        <v>317676.0</v>
+        <v>775184.0</v>
       </c>
       <c r="N200" s="1">
-        <v>329158.19</v>
+        <v>791745.64</v>
       </c>
       <c r="O200" s="1">
-        <v>0.18</v>
+        <v>0.45</v>
       </c>
       <c r="P200">
         <v>1</v>
       </c>
     </row>
     <row r="201" spans="1:16">
       <c r="A201" t="s">
+        <v>606</v>
+      </c>
+      <c r="B201" t="s">
+        <v>607</v>
+      </c>
+      <c r="C201" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="D201" s="1">
+        <v>104.028</v>
+      </c>
+      <c r="E201" s="1">
+        <v>105.92</v>
+      </c>
+      <c r="F201" t="s">
+        <v>8</v>
+      </c>
+      <c r="G201">
+        <v>1.0</v>
+      </c>
+      <c r="H201" s="1">
+        <v>317760.0</v>
+      </c>
+      <c r="I201" s="1">
+        <v>-5676.0</v>
+      </c>
+      <c r="J201" s="1">
+        <v>-1.786253776435</v>
+      </c>
+      <c r="K201">
+        <v>4.16</v>
+      </c>
+      <c r="L201" t="s">
         <v>608</v>
       </c>
-      <c r="B201" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M201" s="1">
-        <v>1110113.56</v>
+        <v>312084.0</v>
       </c>
       <c r="N201" s="1">
-        <v>1137510.55</v>
+        <v>324560.71</v>
       </c>
       <c r="O201" s="1">
-        <v>0.63</v>
+        <v>0.18</v>
       </c>
       <c r="P201">
         <v>1</v>
       </c>
     </row>
     <row r="202" spans="1:16">
       <c r="A202" t="s">
+        <v>609</v>
+      </c>
+      <c r="B202" t="s">
+        <v>610</v>
+      </c>
+      <c r="C202" s="1">
+        <v>1084000.0</v>
+      </c>
+      <c r="D202" s="1">
+        <v>99.443</v>
+      </c>
+      <c r="E202" s="1">
+        <v>101.11874539</v>
+      </c>
+      <c r="F202" t="s">
+        <v>8</v>
+      </c>
+      <c r="G202">
+        <v>1.0</v>
+      </c>
+      <c r="H202" s="1">
+        <v>1096127.2</v>
+      </c>
+      <c r="I202" s="1">
+        <v>-18165.08</v>
+      </c>
+      <c r="J202" s="1">
+        <v>-1.6572054776125</v>
+      </c>
+      <c r="K202">
+        <v>2.75</v>
+      </c>
+      <c r="L202" t="s">
         <v>611</v>
       </c>
-      <c r="B202" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M202" s="1">
-        <v>7054.6</v>
+        <v>1077962.12</v>
       </c>
       <c r="N202" s="1">
-        <v>7152.41</v>
+        <v>1107809.24</v>
       </c>
       <c r="O202" s="1">
-        <v>0.0</v>
+        <v>0.63</v>
       </c>
       <c r="P202">
         <v>1</v>
       </c>
     </row>
     <row r="203" spans="1:16">
       <c r="A203" t="s">
+        <v>612</v>
+      </c>
+      <c r="B203" t="s">
         <v>613</v>
       </c>
-      <c r="B203" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C203" s="1">
-        <v>800000.0</v>
+        <v>7000.0</v>
       </c>
       <c r="D203" s="1">
-        <v>100.061</v>
+        <v>100.477</v>
       </c>
       <c r="E203" s="1">
-        <v>100.0</v>
+        <v>100.19914286</v>
       </c>
       <c r="F203" t="s">
         <v>8</v>
       </c>
       <c r="G203">
         <v>1.0</v>
       </c>
       <c r="H203" s="1">
-        <v>800000.0</v>
+        <v>7013.94</v>
       </c>
       <c r="I203" s="1">
-        <v>488.0</v>
+        <v>19.45</v>
       </c>
       <c r="J203" s="1">
-        <v>0.061</v>
+        <v>0.2773049099365</v>
       </c>
       <c r="K203">
-        <v>0.42</v>
-[...2 lines deleted...]
-        <v>615</v>
+        <v>1.62</v>
+      </c>
+      <c r="L203">
+        <v>113.63</v>
       </c>
       <c r="M203" s="1">
-        <v>800488.0</v>
+        <v>7033.39</v>
       </c>
       <c r="N203" s="1">
-        <v>803877.55</v>
+        <v>7147.02</v>
       </c>
       <c r="O203" s="1">
-        <v>0.44</v>
+        <v>0.0</v>
       </c>
       <c r="P203">
         <v>1</v>
       </c>
     </row>
     <row r="204" spans="1:16">
       <c r="A204" t="s">
+        <v>614</v>
+      </c>
+      <c r="B204" t="s">
+        <v>615</v>
+      </c>
+      <c r="C204" s="1">
+        <v>800000.0</v>
+      </c>
+      <c r="D204" s="1">
+        <v>97.445</v>
+      </c>
+      <c r="E204" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F204" t="s">
+        <v>8</v>
+      </c>
+      <c r="G204">
+        <v>1.0</v>
+      </c>
+      <c r="H204" s="1">
+        <v>800000.0</v>
+      </c>
+      <c r="I204" s="1">
+        <v>-20440.0</v>
+      </c>
+      <c r="J204" s="1">
+        <v>-2.555</v>
+      </c>
+      <c r="K204">
+        <v>0.6</v>
+      </c>
+      <c r="L204" t="s">
         <v>616</v>
       </c>
-      <c r="B204" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M204" s="1">
-        <v>873909.0</v>
+        <v>779560.0</v>
       </c>
       <c r="N204" s="1">
-        <v>893450.1</v>
+        <v>784383.58</v>
       </c>
       <c r="O204" s="1">
-        <v>0.49</v>
+        <v>0.45</v>
       </c>
       <c r="P204">
         <v>1</v>
       </c>
     </row>
     <row r="205" spans="1:16">
       <c r="A205" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
       <c r="B205" t="s">
-        <v>620</v>
+        <v>618</v>
       </c>
       <c r="C205" s="1">
         <v>900000.0</v>
       </c>
       <c r="D205" s="1">
-        <v>102.133</v>
+        <v>94.548</v>
       </c>
       <c r="E205" s="1">
-        <v>99.33133333</v>
+        <v>97.25</v>
       </c>
       <c r="F205" t="s">
         <v>8</v>
       </c>
       <c r="G205">
         <v>1.0</v>
       </c>
       <c r="H205" s="1">
-        <v>893982.0</v>
+        <v>875250.0</v>
       </c>
       <c r="I205" s="1">
-        <v>25215.0</v>
+        <v>-24318.0</v>
       </c>
       <c r="J205" s="1">
-        <v>2.8205265877836</v>
+        <v>-2.7784061696658</v>
       </c>
       <c r="K205">
-        <v>2.58</v>
+        <v>2.32</v>
       </c>
       <c r="L205" t="s">
-        <v>621</v>
+        <v>619</v>
       </c>
       <c r="M205" s="1">
-        <v>919197.0</v>
+        <v>850932.0</v>
       </c>
       <c r="N205" s="1">
-        <v>942436.73</v>
+        <v>871829.26</v>
       </c>
       <c r="O205" s="1">
-        <v>0.52</v>
+        <v>0.5</v>
       </c>
       <c r="P205">
         <v>1</v>
       </c>
     </row>
     <row r="206" spans="1:16">
       <c r="A206" t="s">
+        <v>620</v>
+      </c>
+      <c r="B206" t="s">
+        <v>621</v>
+      </c>
+      <c r="C206" s="1">
+        <v>900000.0</v>
+      </c>
+      <c r="D206" s="1">
+        <v>99.531</v>
+      </c>
+      <c r="E206" s="1">
+        <v>99.33133333</v>
+      </c>
+      <c r="F206" t="s">
+        <v>8</v>
+      </c>
+      <c r="G206">
+        <v>1.0</v>
+      </c>
+      <c r="H206" s="1">
+        <v>893982.0</v>
+      </c>
+      <c r="I206" s="1">
+        <v>1797.0</v>
+      </c>
+      <c r="J206" s="1">
+        <v>0.20101075860588</v>
+      </c>
+      <c r="K206">
+        <v>2.78</v>
+      </c>
+      <c r="L206" t="s">
         <v>622</v>
       </c>
-      <c r="B206" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M206" s="1">
-        <v>1289226.51</v>
+        <v>895779.0</v>
       </c>
       <c r="N206" s="1">
-        <v>1290424.29</v>
+        <v>920781.74</v>
       </c>
       <c r="O206" s="1">
-        <v>0.71</v>
+        <v>0.52</v>
       </c>
       <c r="P206">
         <v>1</v>
       </c>
     </row>
     <row r="207" spans="1:16">
       <c r="A207" t="s">
-        <v>625</v>
+        <v>623</v>
       </c>
       <c r="B207" t="s">
-        <v>626</v>
+        <v>624</v>
       </c>
       <c r="C207" s="1">
-        <v>900000.0</v>
+        <v>558000.0</v>
       </c>
       <c r="D207" s="1">
-        <v>84.852</v>
+        <v>98.923</v>
       </c>
       <c r="E207" s="1">
-        <v>81.04033333</v>
+        <v>99.695</v>
       </c>
       <c r="F207" t="s">
         <v>8</v>
       </c>
       <c r="G207">
         <v>1.0</v>
       </c>
       <c r="H207" s="1">
-        <v>729363.0</v>
+        <v>556298.1</v>
       </c>
       <c r="I207" s="1">
-        <v>34305.0</v>
+        <v>-4307.76</v>
       </c>
       <c r="J207" s="1">
-        <v>4.7034192850474</v>
+        <v>-0.77436180350068</v>
       </c>
       <c r="K207">
-        <v>0.38</v>
-[...2 lines deleted...]
-        <v>627</v>
+        <v>0.07</v>
+      </c>
+      <c r="L207">
+        <v>401.3</v>
       </c>
       <c r="M207" s="1">
-        <v>763668.0</v>
+        <v>551990.34</v>
       </c>
       <c r="N207" s="1">
-        <v>767052.25</v>
+        <v>552391.64</v>
       </c>
       <c r="O207" s="1">
-        <v>0.42</v>
+        <v>0.31</v>
       </c>
       <c r="P207">
         <v>1</v>
       </c>
     </row>
     <row r="208" spans="1:16">
       <c r="A208" t="s">
-        <v>628</v>
+        <v>625</v>
       </c>
       <c r="B208" t="s">
-        <v>629</v>
+        <v>626</v>
       </c>
       <c r="C208" s="1">
-        <v>600000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D208" s="1">
-        <v>102.998</v>
+        <v>82.058</v>
       </c>
       <c r="E208" s="1">
-        <v>99.774775</v>
+        <v>81.04033333</v>
       </c>
       <c r="F208" t="s">
         <v>8</v>
       </c>
       <c r="G208">
         <v>1.0</v>
       </c>
       <c r="H208" s="1">
-        <v>598648.65</v>
+        <v>729363.0</v>
       </c>
       <c r="I208" s="1">
-        <v>19339.35</v>
+        <v>9159.0</v>
       </c>
       <c r="J208" s="1">
-        <v>3.2305008956422</v>
+        <v>1.2557533080236</v>
       </c>
       <c r="K208">
-        <v>3.43</v>
+        <v>0.42</v>
       </c>
       <c r="L208" t="s">
-        <v>630</v>
+        <v>627</v>
       </c>
       <c r="M208" s="1">
-        <v>617988.0</v>
+        <v>738522.0</v>
       </c>
       <c r="N208" s="1">
-        <v>638577.04</v>
+        <v>742313.1</v>
       </c>
       <c r="O208" s="1">
-        <v>0.35</v>
+        <v>0.42</v>
       </c>
       <c r="P208">
         <v>1</v>
       </c>
     </row>
     <row r="209" spans="1:16">
       <c r="A209" t="s">
-        <v>631</v>
+        <v>628</v>
       </c>
       <c r="B209" t="s">
-        <v>632</v>
+        <v>629</v>
       </c>
       <c r="C209" s="1">
-        <v>800000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D209" s="1">
-        <v>100.582</v>
+        <v>100.138</v>
       </c>
       <c r="E209" s="1">
-        <v>100.0</v>
+        <v>99.774775</v>
       </c>
       <c r="F209" t="s">
         <v>8</v>
       </c>
       <c r="G209">
         <v>1.0</v>
       </c>
       <c r="H209" s="1">
-        <v>800000.0</v>
+        <v>598648.65</v>
       </c>
       <c r="I209" s="1">
-        <v>4656.0</v>
+        <v>2179.35</v>
       </c>
       <c r="J209" s="1">
-        <v>0.582</v>
+        <v>0.36404492017146</v>
       </c>
       <c r="K209">
-        <v>1.49</v>
+        <v>3.66</v>
       </c>
       <c r="L209" t="s">
-        <v>633</v>
+        <v>630</v>
       </c>
       <c r="M209" s="1">
-        <v>804656.0</v>
+        <v>600828.0</v>
       </c>
       <c r="N209" s="1">
-        <v>816611.48</v>
+        <v>622773.21</v>
       </c>
       <c r="O209" s="1">
-        <v>0.45</v>
+        <v>0.35</v>
       </c>
       <c r="P209">
         <v>1</v>
       </c>
     </row>
     <row r="210" spans="1:16">
       <c r="A210" t="s">
-        <v>634</v>
+        <v>631</v>
       </c>
       <c r="B210" t="s">
-        <v>635</v>
+        <v>632</v>
       </c>
       <c r="C210" s="1">
-        <v>7700000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D210" s="1">
-        <v>11.07641117</v>
+        <v>97.962</v>
       </c>
       <c r="E210" s="1">
-        <v>0.110853726</v>
+        <v>100.0</v>
       </c>
       <c r="F210" t="s">
         <v>8</v>
       </c>
       <c r="G210">
         <v>1.0</v>
       </c>
       <c r="H210" s="1">
-        <v>853573.69</v>
+        <v>800000.0</v>
       </c>
       <c r="I210" s="1">
-        <v>-76620.59</v>
+        <v>-16304.0</v>
       </c>
       <c r="J210" s="1">
-        <v>-8.9764470130282</v>
+        <v>-2.038</v>
       </c>
       <c r="K210">
-        <v>0.0</v>
+        <v>1.68</v>
       </c>
       <c r="L210" t="s">
-        <v>636</v>
+        <v>633</v>
       </c>
       <c r="M210" s="1">
-        <v>776953.1</v>
+        <v>783696.0</v>
       </c>
       <c r="N210" s="1">
-        <v>852883.66</v>
+        <v>797171.84</v>
       </c>
       <c r="O210" s="1">
-        <v>0.47</v>
+        <v>0.45</v>
       </c>
       <c r="P210">
         <v>1</v>
       </c>
     </row>
     <row r="211" spans="1:16">
       <c r="A211" t="s">
-        <v>637</v>
+        <v>634</v>
       </c>
       <c r="B211" t="s">
-        <v>638</v>
+        <v>635</v>
       </c>
       <c r="C211" s="1">
-        <v>-24000000.0</v>
+        <v>-4900000.0</v>
       </c>
       <c r="D211" s="1">
-        <v>11.07641113</v>
+        <v>6.76364449</v>
       </c>
       <c r="E211" s="1">
-        <v>0.0</v>
+        <v>0.0676068939</v>
       </c>
       <c r="F211" t="s">
         <v>8</v>
       </c>
       <c r="G211">
         <v>1.0</v>
       </c>
       <c r="H211" s="1">
-        <v>0.0</v>
+        <v>-331273.78</v>
       </c>
       <c r="I211" s="1">
-        <v>-2421672.07</v>
+        <v>3257.98</v>
       </c>
       <c r="J211" s="1">
-        <v>0</v>
+        <v>-0.98347053002504</v>
       </c>
       <c r="K211">
         <v>0.0</v>
       </c>
       <c r="L211" t="s">
-        <v>639</v>
+        <v>636</v>
       </c>
       <c r="M211" s="1">
-        <v>-2421672.07</v>
+        <v>-328015.8</v>
       </c>
       <c r="N211" s="1">
-        <v>-2658338.67</v>
+        <v>-331418.58</v>
       </c>
       <c r="O211" s="1">
-        <v>-1.46</v>
+        <v>-0.19</v>
       </c>
       <c r="P211">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>