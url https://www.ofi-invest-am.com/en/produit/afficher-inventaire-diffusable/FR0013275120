--- v2 (2026-06-23)
+++ v3 (2026-07-21)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="637">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="627">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>C</t>
   </si>
   <si>
     <t>FR0000945180</t>
   </si>
   <si>
@@ -130,1845 +130,1815 @@
   <si>
     <t>Poids</t>
   </si>
   <si>
     <t>Nb.</t>
   </si>
   <si>
     <t>FR0000008997</t>
   </si>
   <si>
     <t>Ofi Invest ESG Liquidités PART C/D</t>
   </si>
   <si>
     <t>OE100626</t>
   </si>
   <si>
     <t>EURO-BOBL JUN 26</t>
   </si>
   <si>
     <t>DU100626</t>
   </si>
   <si>
     <t>EURO-SCHATZ JUN 26</t>
   </si>
   <si>
-    <t>RX100626</t>
-[...4 lines deleted...]
-  <si>
     <t>XS2859413341</t>
   </si>
   <si>
     <t>ABN AMRO BANK NV 16/07/2036</t>
   </si>
   <si>
-    <t>15 102.74</t>
+    <t>16 840.75</t>
   </si>
   <si>
     <t>XS2747610751</t>
   </si>
   <si>
     <t>ABN AMRO BANK NV 3.875 15/01/2032</t>
   </si>
   <si>
-    <t>2 197.60</t>
+    <t>3 121.23</t>
   </si>
   <si>
     <t>XS2809859536</t>
   </si>
   <si>
     <t>ACHMEA BV 02/11/2044</t>
   </si>
   <si>
-    <t>10 864.57</t>
+    <t>13 067.88</t>
   </si>
   <si>
     <t>BE6363767821</t>
   </si>
   <si>
     <t>AGEAS SA 02/05/2056</t>
   </si>
   <si>
-    <t>33 147.95</t>
+    <t>36 087.67</t>
   </si>
   <si>
     <t>BE6369832363</t>
   </si>
   <si>
     <t>AGEAS SA PERP</t>
   </si>
   <si>
-    <t>19 121.92</t>
+    <t>24 723.29</t>
   </si>
   <si>
     <t>XS3237229193</t>
   </si>
   <si>
     <t>AIB GROUP PLC 02/12/2036</t>
   </si>
   <si>
-    <t>14 511.99</t>
+    <t>18 236.30</t>
   </si>
   <si>
     <t>FR0014013VX5</t>
   </si>
   <si>
     <t>AIR LIQUIDE FINANCE SA 3 05/05/2033</t>
   </si>
   <si>
-    <t>9 205.48</t>
+    <t>11 112.33</t>
   </si>
   <si>
     <t>XS3324546251</t>
   </si>
   <si>
     <t>AKZO NOBEL NV 4 25/03/2031</t>
   </si>
   <si>
+    <t>2 755.40</t>
+  </si>
+  <si>
     <t>XS2829852842</t>
   </si>
   <si>
     <t>ALLIANDER NV PERP</t>
   </si>
   <si>
-    <t>30 069.86</t>
+    <t>33 287.67</t>
   </si>
   <si>
     <t>DE000A351U49</t>
   </si>
   <si>
     <t>ALLIANZ SE 25/07/2053</t>
   </si>
   <si>
-    <t>7 754.70</t>
-[...17 lines deleted...]
-    <t>18 748.49</t>
+    <t>8 680.15</t>
   </si>
   <si>
     <t>XS2761146468</t>
   </si>
   <si>
     <t>ALPHA BANK SA 12/05/2030</t>
   </si>
   <si>
-    <t>17 369.86</t>
+    <t>18 958.90</t>
   </si>
   <si>
     <t>XS2640904319</t>
   </si>
   <si>
     <t>ALPHA BANK SA 27/06/2029</t>
   </si>
   <si>
-    <t>15 313.36</t>
+    <t>16 952.05</t>
   </si>
   <si>
     <t>XS3064423174</t>
   </si>
   <si>
     <t>ALPHABET INC 3 06/05/2033</t>
   </si>
   <si>
-    <t>15 928.77</t>
+    <t>17 358.90</t>
   </si>
   <si>
     <t>XS3224609456</t>
   </si>
   <si>
     <t>ALPHABET INC 3.5 06/11/2038</t>
   </si>
   <si>
-    <t>5 331.51</t>
+    <t>6 443.84</t>
   </si>
   <si>
     <t>XS3229091015</t>
   </si>
   <si>
     <t>AMCOR UK FINANCE PLC 3.75 20/02/2033</t>
   </si>
   <si>
-    <t>1 769.79</t>
+    <t>6 369.86</t>
   </si>
   <si>
     <t>FR001400P728</t>
   </si>
   <si>
     <t>APRR SA 3.125 06/01/2034</t>
   </si>
   <si>
-    <t>2 671.23</t>
+    <t>3 664.38</t>
   </si>
   <si>
     <t>FR001400ZZD7</t>
   </si>
   <si>
     <t>ARKEMA SA PERP</t>
   </si>
   <si>
-    <t>21 098.63</t>
+    <t>30 832.88</t>
   </si>
   <si>
     <t>XS3070545234</t>
   </si>
   <si>
     <t>AROUNDTOWN SA 3.5 13/05/2030</t>
   </si>
   <si>
-    <t>51 512.33</t>
+    <t>56 239.73</t>
   </si>
   <si>
     <t>XS2919279633</t>
   </si>
   <si>
     <t>ASB BANK LTD 3.185 16/04/2029</t>
   </si>
   <si>
-    <t>32 923.30</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2790191303</t>
   </si>
   <si>
     <t>ASR NEDERLAND NV PERP</t>
   </si>
   <si>
-    <t>11 180.82</t>
+    <t>14 865.41</t>
   </si>
   <si>
     <t>XS1311440082</t>
   </si>
   <si>
     <t>ASSICURAZIONI GENERALI SPA PERP</t>
   </si>
   <si>
-    <t>29 187.67</t>
+    <t>34 868.49</t>
   </si>
   <si>
     <t>XS2872909770</t>
   </si>
   <si>
     <t>ASTRAZENECA FINANCE LLC 3.278 05/08/2033</t>
   </si>
   <si>
-    <t>28 753.00</t>
+    <t>32 347.12</t>
   </si>
   <si>
     <t>XS2314312179</t>
   </si>
   <si>
     <t>AXA SA 07/10/2041</t>
   </si>
   <si>
-    <t>4 539.27</t>
+    <t>5 318.20</t>
   </si>
   <si>
     <t>XS2431029441</t>
   </si>
   <si>
     <t>AXA SA 10/07/2042</t>
   </si>
   <si>
-    <t>3 724.21</t>
+    <t>4 142.83</t>
   </si>
   <si>
     <t>XS2573807778</t>
   </si>
   <si>
     <t>AXA SA 3.625 10/01/2033</t>
   </si>
   <si>
-    <t>4 409.59</t>
+    <t>6 137.67</t>
   </si>
   <si>
     <t>XS2737652474</t>
   </si>
   <si>
     <t>AXA SA PERP</t>
   </si>
   <si>
-    <t>3 436.86</t>
+    <t>4 902.59</t>
   </si>
   <si>
     <t>XS2762369549</t>
   </si>
   <si>
     <t>BANCO BILBAO VIZCAYA ARGENTARIA SA 08/02/2036</t>
   </si>
   <si>
-    <t>5 409.25</t>
-[...8 lines deleted...]
-    <t>14 147.26</t>
+    <t>8 895.21</t>
   </si>
   <si>
     <t>IT0005632267</t>
   </si>
   <si>
     <t>BANCO BPM SPA 3.375 21/01/2030</t>
   </si>
   <si>
-    <t>1 701.00</t>
+    <t>2 484.00</t>
   </si>
   <si>
     <t>XS3090080733</t>
   </si>
   <si>
     <t>BANCO DE CREDITO SOCIAL COOPERATIV 13/06/2031</t>
   </si>
   <si>
-    <t>24 595.89</t>
-[...8 lines deleted...]
-    <t>3 852.74</t>
+    <t>27 098.63</t>
   </si>
   <si>
     <t>XS2817323749</t>
   </si>
   <si>
     <t>BANCO SANTANDER SA PERP</t>
   </si>
   <si>
-    <t>5 191.01</t>
+    <t>9 752.81</t>
   </si>
   <si>
     <t>XS2345798271</t>
   </si>
   <si>
     <t>BANK OF AMERICA CORP 24/05/2032</t>
   </si>
   <si>
-    <t>12 891.89</t>
+    <t>14 117.68</t>
+  </si>
+  <si>
+    <t>XS3332496184</t>
+  </si>
+  <si>
+    <t>BANK OF IRELAND GROUP PLC 02/04/2034</t>
+  </si>
+  <si>
+    <t>2 329.78</t>
   </si>
   <si>
     <t>XS3112064947</t>
   </si>
   <si>
     <t>BANK OF MONTREAL 09/01/2032</t>
   </si>
   <si>
-    <t>11 252.57</t>
+    <t>15 603.56</t>
   </si>
   <si>
     <t>FR0014015J95</t>
   </si>
   <si>
     <t>BANQUE FEDERATIVE DU CREDIT MUTUEL 21/07/2033</t>
   </si>
   <si>
-    <t>7 853.42</t>
+    <t>11 468.49</t>
   </si>
   <si>
     <t>XS2831195644</t>
   </si>
   <si>
     <t>BARCLAYS PLC 31/05/2036</t>
   </si>
   <si>
-    <t>12 180.44</t>
+    <t>40 097.37</t>
   </si>
   <si>
     <t>XS3170898723</t>
   </si>
   <si>
     <t>BAWAG PSK BANK FUER ARBEIT UND WIR 02/09/2033</t>
   </si>
   <si>
-    <t>11 317.81</t>
+    <t>12 926.71</t>
   </si>
   <si>
     <t>BE0390167337</t>
   </si>
   <si>
     <t>BELFIUS BANQUE SA 3.375 20/02/2031</t>
   </si>
   <si>
-    <t>4 577.05</t>
+    <t>8 599.32</t>
   </si>
   <si>
     <t>BE6365319829</t>
   </si>
   <si>
     <t>BELFIUS BANQUE SA 3.375 28/05/2030</t>
   </si>
   <si>
-    <t>38 965.07</t>
+    <t>42 719.18</t>
   </si>
   <si>
     <t>XS3215466338</t>
   </si>
   <si>
     <t>BMS IRELAND CAPITAL FUNDING DAC 3.363 10/11/2033</t>
   </si>
   <si>
-    <t>10 572.72</t>
+    <t>15 110.47</t>
   </si>
   <si>
     <t>XS3075490188</t>
   </si>
   <si>
     <t>BMW FINANCE NV 3.25 20/05/2031</t>
   </si>
   <si>
-    <t>25 367.63</t>
+    <t>27 748.41</t>
   </si>
   <si>
     <t>FR001400LZI6</t>
   </si>
   <si>
     <t>BNP PARIBAS SA 13/11/2032</t>
   </si>
   <si>
-    <t>15 460.27</t>
+    <t>18 856.85</t>
   </si>
   <si>
     <t>FR001400F2H9</t>
   </si>
   <si>
     <t>BNP PARIBAS SA PERP</t>
   </si>
   <si>
-    <t>16 857.14</t>
+    <t>21 557.69</t>
   </si>
   <si>
     <t>XS2555221246</t>
   </si>
   <si>
     <t>BOOKING HOLDINGS INC 4.75 15/11/2034</t>
   </si>
   <si>
-    <t>16 917.81</t>
+    <t>20 691.78</t>
   </si>
   <si>
     <t>FR001400G6Y4</t>
   </si>
   <si>
     <t>BPCE SA 02/03/2030</t>
   </si>
   <si>
-    <t>2 040.07</t>
+    <t>4 612.33</t>
   </si>
   <si>
     <t>FR0014005V67</t>
   </si>
   <si>
     <t>BPCE SA 13/10/2046</t>
   </si>
   <si>
-    <t>5 693.84</t>
-[...8 lines deleted...]
-    <t>1 490.41</t>
+    <t>8 942.47</t>
   </si>
   <si>
     <t>FR001400WP90</t>
   </si>
   <si>
     <t>BPCE SA 20/01/2034</t>
   </si>
   <si>
-    <t>10 520.55</t>
+    <t>15 287.67</t>
   </si>
   <si>
     <t>XS3227880021</t>
   </si>
   <si>
     <t>BT FINANCE PLC 3.375 17/11/2032</t>
   </si>
   <si>
-    <t>10 900.60</t>
+    <t>13 370.27</t>
   </si>
   <si>
     <t>FR0014013058</t>
   </si>
   <si>
     <t>BUREAU VERITAS SA 3.375 01/10/2033</t>
   </si>
   <si>
-    <t>17 799.66</t>
+    <t>16 976.71</t>
   </si>
   <si>
     <t>XS3226502485</t>
   </si>
   <si>
     <t>CAIXABANK SA 14/05/2038</t>
   </si>
   <si>
-    <t>9 735.27</t>
+    <t>11 890.41</t>
   </si>
   <si>
     <t>FR0014012S89</t>
   </si>
   <si>
     <t>CAPGEMINI SE 3.5 25/09/2034</t>
   </si>
   <si>
-    <t>13 884.93</t>
+    <t>16 109.59</t>
   </si>
   <si>
     <t>XS2387052744</t>
   </si>
   <si>
     <t>CASTELLUM HELSINKI FINANCE HOLDING 0.875 17/09/2029</t>
   </si>
   <si>
-    <t>4 077.74</t>
+    <t>4 703.42</t>
   </si>
   <si>
     <t>XS2793256137</t>
   </si>
   <si>
     <t>CBRE GLOBAL INVESTORS OPEN-ENDED F 4.75 27/03/2034</t>
   </si>
   <si>
-    <t>59 049.66</t>
+    <t>4 392.12</t>
   </si>
   <si>
     <t>FR001400RIX8</t>
   </si>
   <si>
     <t>CNP ASSURANCES 16/07/2054</t>
   </si>
   <si>
-    <t>23 560.27</t>
+    <t>26 271.58</t>
+  </si>
+  <si>
+    <t>XS3326476523</t>
+  </si>
+  <si>
+    <t>COCA-COLA HBC FINANCE BV 4 01/10/2033</t>
+  </si>
+  <si>
+    <t>1 914.30</t>
   </si>
   <si>
     <t>XS2909746310</t>
   </si>
   <si>
     <t>COMCAST CORPORATION 3.25 26/09/2032</t>
   </si>
   <si>
-    <t>8 286.16</t>
+    <t>9 621.16</t>
   </si>
   <si>
     <t>XS2909746401</t>
   </si>
   <si>
     <t>COMCAST CORPORATION 3.55 26/09/2036</t>
   </si>
   <si>
-    <t>8 753.42</t>
+    <t>10 163.70</t>
   </si>
   <si>
     <t>DE000CZ45YV9</t>
   </si>
   <si>
     <t>COMMERZBANK AG 16/07/2032</t>
   </si>
   <si>
-    <t>38 663.01</t>
+    <t>43 112.33</t>
   </si>
   <si>
     <t>XS2796609787</t>
   </si>
   <si>
     <t>COMPAGNIE DE SAINT GOBAIN SA 3.375 08/04/2030</t>
   </si>
   <si>
-    <t>29 209.93</t>
+    <t>1 248.29</t>
   </si>
   <si>
     <t>FR001400Q486</t>
   </si>
   <si>
     <t>COMPAGNIE GENERALE DES ETABLISSEME 3.125 16/05/2031</t>
   </si>
   <si>
-    <t>26 797.95</t>
+    <t>32 208.90</t>
   </si>
   <si>
     <t>FR001400Q7X2</t>
   </si>
   <si>
     <t>COVIVIO HOTELS SCA 4.125 23/05/2033</t>
   </si>
   <si>
-    <t>69 164.38</t>
+    <t>75 719.18</t>
   </si>
   <si>
     <t>FR001400MDV4</t>
   </si>
   <si>
     <t>COVIVIO SA 4.625 05/06/2032</t>
   </si>
   <si>
-    <t>14 850.68</t>
+    <t>16 320.55</t>
   </si>
   <si>
     <t>FR001400F067</t>
   </si>
   <si>
     <t>CREDIT AGRICOLE SA PERP</t>
   </si>
   <si>
+    <t>4 885.87</t>
+  </si>
+  <si>
     <t>FR001400PZV0</t>
   </si>
   <si>
     <t>CREDIT MUTUEL ARKEA 15/05/2035</t>
   </si>
   <si>
-    <t>24 827.51</t>
-[...8 lines deleted...]
-    <t>2 953.42</t>
+    <t>27 120.49</t>
   </si>
   <si>
     <t>BE0002989706</t>
   </si>
   <si>
     <t>CRELAN SA 23/01/2032</t>
   </si>
   <si>
-    <t>5 264.38</t>
+    <t>7 767.12</t>
   </si>
   <si>
     <t>BE0390287564</t>
   </si>
   <si>
     <t>CRELAN SA-BRUSSELS HEAD OFFICE 30/04/2037</t>
   </si>
   <si>
-    <t>5 326.03</t>
+    <t>8 186.30</t>
   </si>
   <si>
     <t>XS2900380812</t>
   </si>
   <si>
     <t>DAIMLER TRUCK INTERNATIONAL FINANC 3.375 23/09/2030</t>
   </si>
   <si>
-    <t>11 844.86</t>
-[...8 lines deleted...]
-    <t>26 524.41</t>
+    <t>13 721.92</t>
+  </si>
+  <si>
+    <t>FR0014017HO4</t>
+  </si>
+  <si>
+    <t>DANONE SA 3.785 01/04/2034</t>
+  </si>
+  <si>
+    <t>1 596.96</t>
   </si>
   <si>
     <t>DE000A30VT06</t>
   </si>
   <si>
     <t>DEUTSCHE BANK AG (PARIS BRANCH) 05/09/2030</t>
   </si>
   <si>
-    <t>52 315.07</t>
+    <t>59 863.01</t>
   </si>
   <si>
     <t>DE000A4DE9Y3</t>
   </si>
   <si>
     <t>DEUTSCHE BANK AG 13/02/2031</t>
   </si>
   <si>
-    <t>1 479.45</t>
+    <t>2 552.05</t>
   </si>
   <si>
     <t>XS2280835260</t>
   </si>
   <si>
     <t>DIGITAL INTREPID HOLDING BV 0.625 15/07/2031</t>
   </si>
   <si>
-    <t>3 032.53</t>
+    <t>3 380.14</t>
   </si>
   <si>
     <t>XS2977974927</t>
   </si>
   <si>
     <t>DNB BANK ASA 15/01/2031</t>
   </si>
   <si>
-    <t>3 969.86</t>
+    <t>5 638.36</t>
   </si>
   <si>
     <t>XS3074473474</t>
   </si>
   <si>
     <t>DNB BANK ASA 20/05/2031</t>
   </si>
   <si>
-    <t>10 582.19</t>
+    <t>11 575.34</t>
+  </si>
+  <si>
+    <t>XS3351033785</t>
+  </si>
+  <si>
+    <t>DSB 3.625 22/04/2036</t>
   </si>
   <si>
     <t>XS2852136063</t>
   </si>
   <si>
     <t>DSM BV 3.625 02/07/2034</t>
   </si>
   <si>
-    <t>18 492.47</t>
+    <t>20 508.56</t>
   </si>
   <si>
     <t>XS2932834604</t>
   </si>
   <si>
     <t>DSV FINANCE BV 3.25 06/11/2030</t>
   </si>
   <si>
-    <t>3 539.74</t>
+    <t>11 219.18</t>
   </si>
   <si>
     <t>XS3204041266</t>
   </si>
   <si>
     <t>DZ BANK AG DEUTSCHE ZENTRAL GENOSS 15/10/2035</t>
   </si>
   <si>
-    <t>9 808.21</t>
+    <t>11 574.90</t>
   </si>
   <si>
     <t>XS3274805376</t>
   </si>
   <si>
     <t>E.ON SE 3.448 19/01/2034</t>
   </si>
   <si>
-    <t>11 850.73</t>
+    <t>17 137.98</t>
   </si>
   <si>
     <t>XS3166221948</t>
   </si>
   <si>
     <t>EAST JAPAN RAILWAY COMPANY 3.727 02/09/2037</t>
   </si>
   <si>
-    <t>25 517.19</t>
+    <t>29 144.63</t>
   </si>
   <si>
     <t>XS3071203056</t>
   </si>
   <si>
     <t>EATON CAPITAL UNLIMITED CO 3.625 09/05/2035</t>
   </si>
   <si>
-    <t>25 424.66</t>
+    <t>27 728.77</t>
   </si>
   <si>
     <t>PTEDP6OM0007</t>
   </si>
   <si>
     <t>EDP SA 02/12/2055</t>
   </si>
   <si>
-    <t>2 756.85</t>
+    <t>6 232.88</t>
   </si>
   <si>
     <t>XS3171675393</t>
   </si>
   <si>
     <t>EDP SERVICIOS FINANCIEROS ESPANA S 3.125 03/12/2031</t>
   </si>
   <si>
-    <t>8 227.40</t>
-[...8 lines deleted...]
-    <t>23 476.71</t>
+    <t>10 357.71</t>
   </si>
   <si>
     <t>BE6352705782</t>
   </si>
   <si>
     <t>ELIA GROUP SA 3.875 11/06/2031</t>
   </si>
   <si>
-    <t>18 281.51</t>
+    <t>20 128.77</t>
   </si>
   <si>
     <t>FR0014016ZV3</t>
   </si>
   <si>
     <t>ELIS SA 3.875 23/03/2032</t>
   </si>
   <si>
+    <t>3 291.10</t>
+  </si>
+  <si>
     <t>XS3070067072</t>
   </si>
   <si>
     <t>ELISA OYJ 2.875 14/05/2030</t>
   </si>
   <si>
-    <t>38 780.60</t>
+    <t>42 350.88</t>
   </si>
   <si>
     <t>XS3086867440</t>
   </si>
   <si>
     <t>ELM BV 3.375 19/06/2030</t>
   </si>
   <si>
-    <t>18 058.56</t>
+    <t>19 935.62</t>
   </si>
   <si>
     <t>XS2312746345</t>
   </si>
   <si>
     <t>ENEL SPA NC30 PERP</t>
   </si>
   <si>
-    <t>10 333.97</t>
+    <t>11 847.53</t>
   </si>
   <si>
     <t>XS1713463559</t>
   </si>
   <si>
     <t>ENEL SPA PERP</t>
   </si>
   <si>
-    <t>6 713.01</t>
+    <t>8 321.92</t>
   </si>
   <si>
     <t>FR0013504677</t>
   </si>
   <si>
     <t>ENGIE SA 1.75 27/03/2028</t>
   </si>
   <si>
-    <t>13 923.29</t>
+    <t>1 035.62</t>
   </si>
   <si>
     <t>FR001400KHG0</t>
   </si>
   <si>
     <t>ENGIE SA 3.875 06/01/2031</t>
   </si>
   <si>
-    <t>4 968.49</t>
+    <t>6 815.75</t>
   </si>
   <si>
     <t>AT0000A3RNZ8</t>
   </si>
   <si>
     <t>ERSTE GROUP BANK AG 21/04/2036</t>
   </si>
   <si>
-    <t>5 825.34</t>
-[...1 lines deleted...]
-  <si>
     <t>FR001400RX89</t>
   </si>
   <si>
     <t>ESSILORLUXOTTICA SA 3 05/03/2032</t>
   </si>
   <si>
-    <t>1 972.60</t>
-[...11 lines deleted...]
-    <t>ESSITY CAPITAL BV 0.25 15/09/2029</t>
+    <t>4 832.88</t>
+  </si>
+  <si>
+    <t>FR0014017VR8</t>
+  </si>
+  <si>
+    <t>EURAZEO SE 4.625 17/04/2031</t>
+  </si>
+  <si>
+    <t>XS2904504979</t>
+  </si>
+  <si>
+    <t>EUROBANK SA (ATHINA) 24/09/2030</t>
+  </si>
+  <si>
+    <t>13 873.97</t>
   </si>
   <si>
     <t>DE000A4DFWV3</t>
   </si>
   <si>
     <t>EVONIK INDUSTRIES AG 09/09/2055</t>
   </si>
   <si>
-    <t>13 763.01</t>
+    <t>15 789.04</t>
   </si>
   <si>
     <t>XS2982065018</t>
   </si>
   <si>
     <t>EXPERIAN PLC 3.51 15/12/2033</t>
   </si>
   <si>
-    <t>5 702.55</t>
+    <t>7 356.29</t>
   </si>
   <si>
     <t>XS2950696869</t>
   </si>
   <si>
     <t>FINGRID OYJ 2.75 04/12/2029</t>
   </si>
   <si>
-    <t>7 652.16</t>
+    <t>9 651.37</t>
   </si>
   <si>
     <t>FR0012602779</t>
   </si>
   <si>
     <t>GDF SUEZ 1.5 13/03/2035</t>
   </si>
   <si>
     <t>XS3148184156</t>
   </si>
   <si>
     <t>GIVAUDAN FINANCE EUROPE BV 2.875 09/09/2029</t>
   </si>
   <si>
-    <t>7 758.56</t>
-[...8 lines deleted...]
-    <t>5 408.04</t>
+    <t>16 021.23</t>
+  </si>
+  <si>
+    <t>XS3350929454</t>
+  </si>
+  <si>
+    <t>GOLDMAN SACHS GROUP INC/THE 22/04/2036</t>
   </si>
   <si>
     <t>XS2198574209</t>
   </si>
   <si>
     <t>HANNOVER RUECK SE 08/10/2040</t>
   </si>
   <si>
-    <t>3 221.92</t>
+    <t>3 778.08</t>
+  </si>
+  <si>
+    <t>XS3319131119</t>
+  </si>
+  <si>
+    <t>HENKEL AG &amp; CO KGAA 3.625 02/04/2031</t>
+  </si>
+  <si>
+    <t>2 294.18</t>
   </si>
   <si>
     <t>XS2385390724</t>
   </si>
   <si>
     <t>HOLDING DINFRASTRUCTURES DES METIE 0.625 16/09/2028</t>
   </si>
   <si>
+    <t>3 375.00</t>
+  </si>
+  <si>
     <t>DE000A383PT8</t>
   </si>
   <si>
     <t>HOWOGE WOHNUNGSBAU GMBH 3.875 05/06/2030</t>
   </si>
   <si>
-    <t>46 659.25</t>
-[...8 lines deleted...]
-    <t>2 208.90</t>
+    <t>51 277.40</t>
   </si>
   <si>
     <t>XS3224600232</t>
   </si>
   <si>
     <t>IBERDROLA FINANZAS SAU PERP</t>
   </si>
   <si>
-    <t>12 945.21</t>
+    <t>15 626.71</t>
   </si>
   <si>
     <t>XS2295333988</t>
   </si>
   <si>
     <t>IBERDROLA INTERNATIONAL BV PERP</t>
   </si>
   <si>
-    <t>6 380.00</t>
+    <t>10 585.00</t>
   </si>
   <si>
     <t>FR001400ZRC6</t>
   </si>
   <si>
     <t>ICADE 4.375 22/05/2035</t>
   </si>
   <si>
-    <t>40 477.74</t>
+    <t>44 301.37</t>
   </si>
   <si>
     <t>XS3190744907</t>
   </si>
   <si>
     <t>IDS FINANCING PLC 3.25 01/01/2029</t>
   </si>
   <si>
-    <t>11 967.12</t>
+    <t>13 950.25</t>
   </si>
   <si>
     <t>FR00140141X5</t>
   </si>
   <si>
     <t>IMERYS S.A. 4 21/11/2032</t>
   </si>
   <si>
-    <t>8 153.42</t>
+    <t>10 060.27</t>
   </si>
   <si>
     <t>XS3074456891</t>
   </si>
   <si>
     <t>INFORMA PLC 3.375 09/06/2031</t>
   </si>
   <si>
-    <t>12 532.90</t>
+    <t>13 790.53</t>
+  </si>
+  <si>
+    <t>XS2244936659</t>
+  </si>
+  <si>
+    <t>INFRASTRUTTURE WIRELESS ITALIANE S 1.625 21/10/2028</t>
+  </si>
+  <si>
+    <t>8 191.78</t>
   </si>
   <si>
     <t>XS3153087559</t>
   </si>
   <si>
     <t>ING GROEP NV 20/08/2037</t>
   </si>
   <si>
-    <t>39 164.04</t>
+    <t>44 397.95</t>
   </si>
   <si>
     <t>XS2886191589</t>
   </si>
   <si>
     <t>ING GROEP NV 26/08/2035</t>
   </si>
   <si>
-    <t>22 111.64</t>
+    <t>25 150.68</t>
   </si>
   <si>
     <t>IT0005611550</t>
   </si>
   <si>
     <t>INTESA SANPAOLO SPA 16/09/2032</t>
   </si>
   <si>
-    <t>24 229.68</t>
+    <t>27 927.90</t>
   </si>
   <si>
     <t>XS3032046016</t>
   </si>
   <si>
     <t>INVESTOR AB 3.5 31/03/2034</t>
   </si>
   <si>
-    <t>16 868.08</t>
+    <t>1 984.93</t>
   </si>
   <si>
     <t>XS2977890313</t>
   </si>
   <si>
     <t>IREN SPA PERP</t>
   </si>
   <si>
-    <t>28 997.26</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2957380228</t>
   </si>
   <si>
     <t>JOHNSON CONTROLS INTERNATIONAL PLC 3.125 11/12/2033</t>
   </si>
   <si>
-    <t>4 229.45</t>
+    <t>8 824.91</t>
   </si>
   <si>
     <t>XS3300349639</t>
   </si>
   <si>
     <t>JPMORGAN CHASE &amp; CO 18/02/2032</t>
   </si>
   <si>
-    <t>4 985.81</t>
+    <t>9 116.91</t>
   </si>
   <si>
     <t>BE0002990712</t>
   </si>
   <si>
     <t>KBC GROEP NV 17/04/2035</t>
   </si>
   <si>
-    <t>44 506.85</t>
-[...1 lines deleted...]
-  <si>
     <t>BE0390152180</t>
   </si>
   <si>
     <t>KBC GROEP NV PERP</t>
   </si>
   <si>
-    <t>1 095.89</t>
+    <t>5 068.49</t>
   </si>
   <si>
     <t>FR001400NDQ2</t>
   </si>
   <si>
     <t>KLEPIERRE SA 3.875 23/09/2033</t>
   </si>
   <si>
-    <t>23 313.70</t>
+    <t>27 008.22</t>
   </si>
   <si>
     <t>XS2229470146</t>
   </si>
   <si>
     <t>KONINKLIJKE KPN NV 0.875 14/12/2032</t>
   </si>
   <si>
-    <t>1 936.99</t>
+    <t>2 493.15</t>
   </si>
   <si>
     <t>FR0014001R34</t>
   </si>
   <si>
     <t>LA BANQUE POSTALE 02/08/2032</t>
   </si>
   <si>
-    <t>2 414.38</t>
+    <t>2 712.33</t>
   </si>
   <si>
     <t>XS3069338336</t>
   </si>
   <si>
     <t>LLOYDS BANKING GROUP PLC 09/05/2035</t>
   </si>
   <si>
-    <t>15 991.23</t>
+    <t>17 440.44</t>
   </si>
   <si>
     <t>XS2815980664</t>
   </si>
   <si>
     <t>LLOYDS BANKING GROUP PLC 14/05/2032</t>
   </si>
   <si>
-    <t>23 409.25</t>
+    <t>25 564.38</t>
   </si>
   <si>
     <t>XS2679904685</t>
   </si>
   <si>
     <t>LSEG NETHERLANDS BV 4.231 29/09/2030</t>
   </si>
   <si>
-    <t>24 169.56</t>
+    <t>28 129.54</t>
   </si>
   <si>
     <t>FR001400ZEB6</t>
   </si>
   <si>
     <t>LVMH MOET HENNESSY LOUIS VUITTON S 3 07/03/2032</t>
   </si>
   <si>
-    <t>2 219.18</t>
+    <t>5 794.52</t>
   </si>
   <si>
     <t>XS3238212164</t>
   </si>
   <si>
     <t>MAGNUM ICC FINANCE BV 3.75 26/11/2034</t>
   </si>
   <si>
-    <t>15 038.01</t>
+    <t>15 205.48</t>
+  </si>
+  <si>
+    <t>XS3320665444</t>
+  </si>
+  <si>
+    <t>MAPLE PARENT HOLDINGS CORP 4.728 26/03/2035</t>
+  </si>
+  <si>
+    <t>3 322.29</t>
   </si>
   <si>
     <t>XS3223939466</t>
   </si>
   <si>
     <t>MERCK KGAA 24/11/2055</t>
   </si>
   <si>
-    <t>7 150.68</t>
+    <t>14 301.37</t>
   </si>
   <si>
     <t>XS3293638568</t>
   </si>
   <si>
     <t>MIZUHO FINANCIAL GROUP INC 3.21 16/05/2032</t>
   </si>
   <si>
-    <t>5 072.94</t>
+    <t>9 049.03</t>
   </si>
   <si>
     <t>XS2790333889</t>
   </si>
   <si>
     <t>MORGAN STANLEY 21/03/2035</t>
   </si>
   <si>
-    <t>1 083.56</t>
+    <t>8 939.38</t>
   </si>
   <si>
     <t>XS2434710872</t>
   </si>
   <si>
     <t>NATIONAL GRID NORTH AMERICA INC 1.054 20/01/2031</t>
   </si>
   <si>
-    <t>2 271.33</t>
+    <t>3 300.52</t>
   </si>
   <si>
     <t>XS2894910665</t>
   </si>
   <si>
     <t>NATIONAL GRID NORTH AMERICA INC 3.631 03/09/2031</t>
   </si>
   <si>
-    <t>9 107.64</t>
+    <t>10 408.73</t>
   </si>
   <si>
     <t>XS2388449758</t>
   </si>
   <si>
     <t>NATIONALE NEDERLANDEN BANK N V 0.5 21/09/2028</t>
   </si>
   <si>
-    <t>5 068.49</t>
+    <t>5 863.01</t>
   </si>
   <si>
     <t>XS2898838516</t>
   </si>
   <si>
     <t>NATWEST GROUP PLC 12/09/2032</t>
   </si>
   <si>
-    <t>27 209.96</t>
+    <t>31 277.43</t>
   </si>
   <si>
     <t>XS3009472989</t>
   </si>
   <si>
     <t>NATWEST GROUP PLC 25/02/2035</t>
   </si>
   <si>
-    <t>3 141.60</t>
+    <t>6 395.40</t>
   </si>
   <si>
     <t>XS3303513066</t>
   </si>
   <si>
     <t>NETWORK FINANCE COMPANY PTY LTD 3.5 05/09/2033</t>
   </si>
   <si>
+    <t>2 349.32</t>
+  </si>
+  <si>
     <t>XS2602037629</t>
   </si>
   <si>
     <t>NN GROUP NV PERP</t>
   </si>
   <si>
-    <t>2 143.94</t>
+    <t>6 926.58</t>
   </si>
   <si>
     <t>XS3232967318</t>
   </si>
   <si>
     <t>NORDEA BANK ABP 19/11/2035</t>
   </si>
   <si>
-    <t>24 682.19</t>
+    <t>30 363.01</t>
   </si>
   <si>
     <t>XS3100081507</t>
   </si>
   <si>
     <t>NTT FINANCE CORP 3.678 16/07/2033</t>
   </si>
   <si>
-    <t>13 890.14</t>
+    <t>15 488.61</t>
   </si>
   <si>
     <t>XS2776001377</t>
   </si>
   <si>
     <t>OMNICOM FINANCE HOLDINGS PLC 3.7 06/03/2032</t>
   </si>
   <si>
-    <t>1 733.42</t>
+    <t>4 379.18</t>
   </si>
   <si>
     <t>XS3284416917</t>
   </si>
   <si>
     <t>OP CORPORATE BANK PLC 30/01/2032</t>
   </si>
   <si>
-    <t>10 347.29</t>
+    <t>15 904.16</t>
   </si>
   <si>
     <t>FR001400DY43</t>
   </si>
   <si>
     <t>ORANGE SA 3.625 16/11/2031</t>
   </si>
   <si>
-    <t>6 405.82</t>
+    <t>7 845.89</t>
   </si>
   <si>
     <t>FR001400OXS4</t>
   </si>
   <si>
     <t>ORANGE SA PERP</t>
   </si>
   <si>
+    <t>1 923.29</t>
+  </si>
+  <si>
     <t>FR001400GDJ1</t>
   </si>
   <si>
-    <t>75 323.63</t>
+    <t>1 104.45</t>
   </si>
   <si>
     <t>XS2901491261</t>
   </si>
   <si>
     <t>P3 GROUP SARL 4 19/04/2032</t>
   </si>
   <si>
-    <t>14 196.16</t>
-[...1 lines deleted...]
-  <si>
     <t>XS3013011203</t>
   </si>
   <si>
     <t>PPG INDUSTRIES INC 3.25 04/03/2032</t>
   </si>
   <si>
-    <t>1 179.88</t>
+    <t>2 809.25</t>
   </si>
   <si>
     <t>XS2439004412</t>
   </si>
   <si>
     <t>PROLOGIS EURO FINANCE LLC 1 08/02/2029</t>
   </si>
   <si>
     <t>XS2810794680</t>
   </si>
   <si>
     <t>PROLOGIS EURO FINANCE LLC 4 05/05/2034</t>
   </si>
   <si>
-    <t>22 653.37</t>
+    <t>24 680.99</t>
   </si>
   <si>
     <t>XS2187529180</t>
   </si>
   <si>
     <t>PROLOGIS INTERNATIONAL FUNDING II 1.625 17/06/2032</t>
   </si>
   <si>
-    <t>7 506.16</t>
+    <t>8 280.82</t>
   </si>
   <si>
     <t>BE0002830116</t>
   </si>
   <si>
     <t>PROXIMUS NV 0.75 17/11/2036</t>
   </si>
   <si>
-    <t>2 367.12</t>
+    <t>2 903.42</t>
   </si>
   <si>
     <t>FR0014010CI2</t>
   </si>
   <si>
     <t>PUBLICIS GROUPE SA 3.375 12/06/2032</t>
   </si>
   <si>
-    <t>23 800.68</t>
+    <t>26 214.04</t>
   </si>
   <si>
     <t>CH1353015048</t>
   </si>
   <si>
     <t>RAIFFEISEN SCHWEIZ GENOSSENSCHAFT 03/09/2032</t>
   </si>
   <si>
-    <t>14 996.42</t>
+    <t>17 138.76</t>
   </si>
   <si>
     <t>FR0014015EO5</t>
   </si>
   <si>
     <t>RCI BANQUE SA 3.75 16/02/2032</t>
   </si>
   <si>
-    <t>2 794.52</t>
-[...8 lines deleted...]
-    <t>55 373.29</t>
+    <t>7 972.60</t>
   </si>
   <si>
     <t>XS2744299335</t>
   </si>
   <si>
     <t>RED ELECTRICA FINANCIACIONES SAU 3 17/01/2034</t>
   </si>
   <si>
-    <t>3 304.11</t>
+    <t>4 734.25</t>
   </si>
   <si>
     <t>XS2838500218</t>
   </si>
   <si>
     <t>REDEIA CORPORACION SA 3.375 09/07/2032</t>
   </si>
   <si>
-    <t>9 579.45</t>
+    <t>10 652.05</t>
+  </si>
+  <si>
+    <t>XS3348120653</t>
+  </si>
+  <si>
+    <t>REDEIA CORPORACION SA PERP</t>
   </si>
   <si>
     <t>XS2126161764</t>
   </si>
   <si>
     <t>RELX FINANCE BV 0.5 10/03/2028</t>
   </si>
   <si>
     <t>XS2779010300</t>
   </si>
   <si>
     <t>RELX FINANCE BV 3.375 20/03/2033</t>
   </si>
   <si>
+    <t>3 143.84</t>
+  </si>
+  <si>
     <t>FR001400U3P1</t>
   </si>
   <si>
     <t>ROQUETTE FRERES SA 3.774 25/11/2031</t>
   </si>
   <si>
-    <t>8 685.37</t>
+    <t>10 784.33</t>
   </si>
   <si>
     <t>FR001400J150</t>
   </si>
   <si>
     <t>RTE RESEAU DE TRANSPORT D ELECTRIC 3.75 04/07/2035</t>
   </si>
   <si>
-    <t>16 273.97</t>
+    <t>45 154.11</t>
   </si>
   <si>
     <t>XS3304304945</t>
   </si>
   <si>
     <t>SAGE GROUP PLC 3.821 25/02/2033</t>
   </si>
   <si>
-    <t>2 391.84</t>
+    <t>4 869.11</t>
   </si>
   <si>
     <t>FR001400Y1I6</t>
   </si>
   <si>
     <t>SANOFI SA 2.75 11/03/2031</t>
   </si>
   <si>
+    <t>2 915.75</t>
+  </si>
+  <si>
     <t>XS2894895684</t>
   </si>
   <si>
     <t>SCOTTISH HYDRO ELECTRIC TRANSMISSI 3.375 04/09/2032</t>
   </si>
   <si>
-    <t>22 824.62</t>
+    <t>26 101.42</t>
+  </si>
+  <si>
+    <t>XS3310387256</t>
+  </si>
+  <si>
+    <t>SELP FINANCE SARL 3.875 21/04/2031</t>
   </si>
   <si>
     <t>XS2616008970</t>
   </si>
   <si>
     <t>SIKA CAPITAL BV 3.75 03/05/2030</t>
   </si>
   <si>
-    <t>22 909.32</t>
+    <t>50 478.08</t>
   </si>
   <si>
     <t>FR0014012ID6</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA 02/09/2033</t>
   </si>
   <si>
-    <t>4 130.14</t>
+    <t>4 726.03</t>
   </si>
   <si>
     <t>FR0014014A53</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA 20/11/2035</t>
   </si>
   <si>
-    <t>14 597.60</t>
+    <t>17 984.25</t>
+  </si>
+  <si>
+    <t>XS3317460619</t>
+  </si>
+  <si>
+    <t>SOFTBANK CORP 3.936 30/06/2032</t>
   </si>
   <si>
     <t>XS3027988263</t>
   </si>
   <si>
     <t>SSE PLC 3.5 18/03/2032</t>
   </si>
   <si>
+    <t>2 792.71</t>
+  </si>
+  <si>
     <t>XS2439704318</t>
   </si>
   <si>
     <t>SSE PLC PERP</t>
   </si>
   <si>
-    <t>29 632.88</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2631822868</t>
   </si>
   <si>
     <t>STATKRAFT AS 3.5 09/06/2033</t>
   </si>
   <si>
-    <t>20 534.84</t>
+    <t>22 595.42</t>
   </si>
   <si>
     <t>XS2768793676</t>
   </si>
   <si>
     <t>STATNETT SF 3.375 26/02/2036</t>
   </si>
   <si>
-    <t>2 246.92</t>
-[...26 lines deleted...]
-    <t>36 181.85</t>
+    <t>4 660.27</t>
+  </si>
+  <si>
+    <t>XS3326547992</t>
+  </si>
+  <si>
+    <t>SWISS RE SUBORDINATED FINANCE PLC 22/04/2037</t>
   </si>
   <si>
     <t>XS2314267449</t>
   </si>
   <si>
     <t>TELE2 AB 0.75 23/03/2031</t>
   </si>
   <si>
     <t>XS2623868994</t>
   </si>
   <si>
     <t>TELE2 AB 3.75 22/11/2029</t>
   </si>
   <si>
-    <t>7 708.56</t>
+    <t>9 526.03</t>
   </si>
   <si>
     <t>XS2589828941</t>
   </si>
   <si>
     <t>TELIA COMPANY AB 3.625 22/02/2032</t>
   </si>
   <si>
-    <t>2 463.01</t>
+    <t>4 767.12</t>
   </si>
   <si>
     <t>XS3166363906</t>
   </si>
   <si>
     <t>TELSTRA GROUP LTD 3.375 02/03/2035</t>
   </si>
   <si>
-    <t>2 764.73</t>
+    <t>6 250.68</t>
   </si>
   <si>
     <t>XS2613162424</t>
   </si>
   <si>
     <t>TELSTRA GROUP LTD 3.75 04/05/2031</t>
   </si>
   <si>
-    <t>6 678.08</t>
+    <t>21 821.92</t>
   </si>
   <si>
     <t>XS2549543143</t>
   </si>
   <si>
     <t>TENNET NETHERLANDS BV 3.875 28/10/2028</t>
   </si>
   <si>
-    <t>4 713.70</t>
+    <t>5 637.33</t>
   </si>
   <si>
     <t>XS2549543226</t>
   </si>
   <si>
     <t>TENNET NETHERLANDS BV 4.25 28/04/2032</t>
   </si>
   <si>
-    <t>7 708.22</t>
+    <t>8 383.56</t>
   </si>
   <si>
     <t>XS3128477521</t>
   </si>
   <si>
     <t>TERNA RETE ELETTRICA NAZIONALE SPA 3 22/07/2031</t>
   </si>
   <si>
-    <t>19 208.22</t>
+    <t>21 472.60</t>
+  </si>
+  <si>
+    <t>XS2798269069</t>
+  </si>
+  <si>
+    <t>TERNA RETE ELETTRICA NAZIONALE SPA PERP</t>
+  </si>
+  <si>
+    <t>1 093.15</t>
   </si>
   <si>
     <t>XS3281650823</t>
   </si>
   <si>
-    <t>TERNA RETE ELETTRICA NAZIONALE SPA PERP</t>
-[...8 lines deleted...]
-    <t>31 701.37</t>
+    <t>4 359.38</t>
   </si>
   <si>
     <t>FR001400L263</t>
   </si>
   <si>
     <t>THALES SA 4.25 18/10/2031</t>
   </si>
   <si>
-    <t>12 878.08</t>
+    <t>15 241.78</t>
   </si>
   <si>
     <t>XS3298843924</t>
   </si>
   <si>
     <t>T-MOBILE USA INC 3.625 19/02/2035</t>
   </si>
   <si>
-    <t>4 997.53</t>
+    <t>9 260.14</t>
   </si>
   <si>
     <t>XS2980851351</t>
   </si>
   <si>
     <t>TORONTO-DOMINION BANK/THE 23/01/2036</t>
   </si>
   <si>
-    <t>4 492.29</t>
+    <t>6 627.97</t>
   </si>
   <si>
     <t>XS2778764006</t>
   </si>
   <si>
     <t>TRANSURBAN FINANCE COMPANY PTY LTD 3.713 12/03/2032</t>
   </si>
   <si>
+    <t>3 106.10</t>
+  </si>
+  <si>
     <t>XS3047435659</t>
   </si>
   <si>
     <t>TRANSURBAN FINANCE COMPANY PTY LTD 4.143 17/04/2035</t>
   </si>
   <si>
-    <t>9 627.20</t>
-[...1 lines deleted...]
-  <si>
     <t>CH1305916897</t>
   </si>
   <si>
     <t>UBS GROUP AG 09/06/2033</t>
   </si>
   <si>
-    <t>16 330.48</t>
-[...8 lines deleted...]
-    <t>10 944.33</t>
+    <t>17 969.18</t>
   </si>
   <si>
     <t>BE0390119825</t>
   </si>
   <si>
     <t>UCB SA 4.25 20/03/2030</t>
   </si>
   <si>
+    <t>3 167.12</t>
+  </si>
+  <si>
     <t>FR001400SIL1</t>
   </si>
   <si>
     <t>UNIBAIL-RODAMCO-WESTFIELD SE 3.875 11/09/2034</t>
   </si>
   <si>
-    <t>16 561.64</t>
-[...8 lines deleted...]
-    <t>12 476.71</t>
+    <t>19 024.66</t>
+  </si>
+  <si>
+    <t>IT0005704900</t>
+  </si>
+  <si>
+    <t>UNICREDIT SPA 16/04/2032</t>
   </si>
   <si>
     <t>XS2496289138</t>
   </si>
   <si>
     <t>UNIVERSAL MUSIC GROUP NV 3.75 30/06/2032</t>
   </si>
   <si>
-    <t>29 847.12</t>
-[...5 lines deleted...]
-    <t>VATTENFALL AB 3.75 18/10/2026</t>
+    <t>33 076.85</t>
   </si>
   <si>
     <t>FR001400UHP0</t>
   </si>
   <si>
     <t>VEOLIA ENVIRONNEMENT SA 2.974 10/01/2031</t>
   </si>
   <si>
-    <t>4 823.58</t>
+    <t>6 713.91</t>
+  </si>
+  <si>
+    <t>FR0014017P12</t>
+  </si>
+  <si>
+    <t>VEOLIA ENVIRONNEMENT SA 3.69 10/04/2031</t>
   </si>
   <si>
     <t>FR00140007L3</t>
   </si>
   <si>
     <t>VEOLIA ENVIRONNEMENT SA NC8.5 PERP</t>
   </si>
   <si>
-    <t>20 897.26</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2821745374</t>
   </si>
   <si>
     <t>VERBUND AG 3.25 17/05/2031</t>
   </si>
   <si>
-    <t>25 002.74</t>
+    <t>27 326.71</t>
   </si>
   <si>
     <t>XS3310548105</t>
   </si>
   <si>
     <t>VESTAS WIND SYSTEMS A/S 3.75 15/06/2033</t>
   </si>
   <si>
+    <t>3 328.77</t>
+  </si>
+  <si>
     <t>DE000A3MP4V7</t>
   </si>
   <si>
     <t>VONOVIA SE 0.75 01/09/2032</t>
   </si>
   <si>
-    <t>3 791.10</t>
+    <t>4 327.40</t>
+  </si>
+  <si>
+    <t>XS2198580271</t>
+  </si>
+  <si>
+    <t>WOLTERS KLUWER NV 0.75 03/07/2030</t>
+  </si>
+  <si>
+    <t>6 645.21</t>
   </si>
   <si>
     <t>XS2592516210</t>
   </si>
   <si>
     <t>WOLTERS KLUWER NV 3.75 03/04/2031</t>
   </si>
   <si>
-    <t>21 945.21</t>
+    <t>1 232.88</t>
   </si>
   <si>
     <t>CH1471403852</t>
   </si>
   <si>
     <t>ZUERCHER KANTONALBANK 11/09/2031</t>
   </si>
   <si>
-    <t>13 475.84</t>
-[...8 lines deleted...]
-    <t>-3 402.78</t>
+    <t>15 479.93</t>
+  </si>
+  <si>
+    <t>CDS-00108784</t>
+  </si>
+  <si>
+    <t>PAR20260409050236053</t>
+  </si>
+  <si>
+    <t>-20 305.56</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -2332,212 +2302,212 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
-        <v>311.7014</v>
+        <v>326.4981</v>
       </c>
       <c r="D2">
-        <v>6361.45</v>
+        <v>6435.32</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>1982873.4</v>
+        <v>2101121.61</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>1982873.4</v>
+        <v>2101121.61</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
-        <v>3657.0</v>
+        <v>3484.0</v>
       </c>
       <c r="D3">
-        <v>11338.94</v>
+        <v>11470.62</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>41466539.54</v>
+        <v>39963669.22</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>41466539.54</v>
+        <v>39963669.22</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="1">
-        <v>1104652.6508</v>
+        <v>1179962.862</v>
       </c>
       <c r="D4">
-        <v>111.56</v>
+        <v>112.88</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>123238616.13</v>
+        <v>133203779.39</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>123238616.13</v>
+        <v>133203779.39</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
         <v>13</v>
       </c>
       <c r="B5" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="1">
-        <v>89858.0674</v>
+        <v>168444.4168</v>
       </c>
       <c r="D5">
-        <v>101.62</v>
+        <v>102.77</v>
       </c>
       <c r="E5" t="s">
         <v>8</v>
       </c>
       <c r="F5">
-        <v>9132169.15</v>
+        <v>17311888.75</v>
       </c>
       <c r="G5" t="s">
         <v>8</v>
       </c>
       <c r="H5">
-        <v>9132169.15</v>
+        <v>17311888.75</v>
       </c>
       <c r="I5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" t="s">
         <v>15</v>
       </c>
       <c r="B6" t="s">
         <v>16</v>
       </c>
       <c r="C6" s="1">
         <v>1901.0</v>
       </c>
       <c r="D6">
-        <v>98.67</v>
+        <v>99.78</v>
       </c>
       <c r="E6" t="s">
         <v>8</v>
       </c>
       <c r="F6">
-        <v>187580.12</v>
+        <v>189699.71</v>
       </c>
       <c r="G6" t="s">
         <v>8</v>
       </c>
       <c r="H6">
-        <v>187580.12</v>
+        <v>189699.71</v>
       </c>
       <c r="I6" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P211"/>
+  <dimension ref="A1:P208"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O211" sqref="O211"/>
+      <selection activeCell="O208" sqref="O208"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>17</v>
       </c>
       <c r="B1" t="s">
         <v>18</v>
       </c>
       <c r="C1" t="s">
         <v>19</v>
       </c>
       <c r="D1" t="s">
         <v>20</v>
       </c>
       <c r="E1" t="s">
         <v>21</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>22</v>
@@ -2556,10539 +2526,10389 @@
       </c>
       <c r="L1" t="s">
         <v>27</v>
       </c>
       <c r="M1" t="s">
         <v>28</v>
       </c>
       <c r="N1" t="s">
         <v>29</v>
       </c>
       <c r="O1" t="s">
         <v>30</v>
       </c>
       <c r="P1" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>32</v>
       </c>
       <c r="B2" t="s">
         <v>33</v>
       </c>
       <c r="C2" s="1">
-        <v>715.0</v>
+        <v>2872.0</v>
       </c>
       <c r="D2" s="1">
-        <v>4786.28</v>
+        <v>4793.7</v>
       </c>
       <c r="E2" s="1">
-        <v>4782.1113146853</v>
+        <v>4789.4846169916</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
         <v>1.0</v>
       </c>
       <c r="H2" s="1">
-        <v>3419209.59</v>
+        <v>13755399.82</v>
       </c>
       <c r="I2" s="1">
-        <v>2980.61</v>
+        <v>12106.58</v>
       </c>
       <c r="J2" s="1">
-        <v>0.087172485966267</v>
+        <v>0.088013290478095</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>3422190.2</v>
+        <v>13767506.4</v>
       </c>
       <c r="N2" s="1">
-        <v>3422190.2</v>
+        <v>13767506.4</v>
       </c>
       <c r="O2" s="1">
-        <v>1.94</v>
+        <v>7.14</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>34</v>
       </c>
       <c r="B3" t="s">
         <v>35</v>
       </c>
       <c r="C3" s="1">
-        <v>90.0</v>
+        <v>56.0</v>
       </c>
       <c r="D3" s="1">
-        <v>115.49</v>
+        <v>115.79</v>
       </c>
       <c r="E3" s="1">
-        <v>116.478</v>
+        <v>115.83375</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
         <v>1.0</v>
       </c>
       <c r="H3" s="1">
         <v>0.0</v>
       </c>
       <c r="I3" s="1">
-        <v>-88920.0</v>
+        <v>-2450.0</v>
       </c>
       <c r="J3" s="1">
         <v>0</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
       <c r="M3" s="1">
-        <v>-88920.0</v>
+        <v>-2450.0</v>
       </c>
       <c r="N3" s="1">
-        <v>-88920.0</v>
+        <v>-2450.0</v>
       </c>
       <c r="O3" s="1">
-        <v>-0.05</v>
+        <v>0.0</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>36</v>
       </c>
       <c r="B4" t="s">
         <v>37</v>
       </c>
       <c r="C4" s="1">
         <v>153.0</v>
       </c>
       <c r="D4" s="1">
-        <v>105.8</v>
+        <v>105.995</v>
       </c>
       <c r="E4" s="1">
         <v>105.725</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
         <v>1.0</v>
       </c>
       <c r="H4" s="1">
         <v>0.0</v>
       </c>
       <c r="I4" s="1">
-        <v>11475.0</v>
+        <v>41310.0</v>
       </c>
       <c r="J4" s="1">
         <v>0</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4" s="1">
-        <v>11475.0</v>
+        <v>41310.0</v>
       </c>
       <c r="N4" s="1">
-        <v>11475.0</v>
+        <v>41310.0</v>
       </c>
       <c r="O4" s="1">
-        <v>0.01</v>
+        <v>0.02</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>38</v>
       </c>
       <c r="B5" t="s">
         <v>39</v>
       </c>
       <c r="C5" s="1">
-        <v>-19.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D5" s="1">
-        <v>125.45</v>
+        <v>101.969</v>
       </c>
       <c r="E5" s="1">
-        <v>129.04</v>
+        <v>99.634</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
       <c r="G5">
         <v>1.0</v>
       </c>
       <c r="H5" s="1">
-        <v>0.0</v>
+        <v>498170.0</v>
       </c>
       <c r="I5" s="1">
-        <v>68210.0</v>
+        <v>11675.0</v>
       </c>
       <c r="J5" s="1">
-        <v>0</v>
+        <v>2.3435774936267</v>
       </c>
       <c r="K5">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>3.37</v>
+      </c>
+      <c r="L5" t="s">
+        <v>40</v>
       </c>
       <c r="M5" s="1">
-        <v>68210.0</v>
+        <v>509845.0</v>
       </c>
       <c r="N5" s="1">
-        <v>68210.0</v>
+        <v>526685.75</v>
       </c>
       <c r="O5" s="1">
-        <v>0.04</v>
+        <v>0.27</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B6" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="C6" s="1">
-        <v>500000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D6" s="1">
-        <v>100.454</v>
+        <v>101.65</v>
       </c>
       <c r="E6" s="1">
-        <v>99.634</v>
+        <v>99.179</v>
       </c>
       <c r="F6" t="s">
         <v>8</v>
       </c>
       <c r="G6">
         <v>1.0</v>
       </c>
       <c r="H6" s="1">
-        <v>498170.0</v>
+        <v>297537.0</v>
       </c>
       <c r="I6" s="1">
-        <v>4100.0</v>
+        <v>7413.0</v>
       </c>
       <c r="J6" s="1">
-        <v>0.82301222474256</v>
+        <v>2.4914548442715</v>
       </c>
       <c r="K6">
-        <v>3.02</v>
+        <v>1.04</v>
       </c>
       <c r="L6" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="M6" s="1">
-        <v>502270.0</v>
+        <v>304950.0</v>
       </c>
       <c r="N6" s="1">
-        <v>517372.74</v>
+        <v>308071.23</v>
       </c>
       <c r="O6" s="1">
-        <v>0.29</v>
+        <v>0.16</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B7" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="C7" s="1">
-        <v>300000.0</v>
+        <v>493000.0</v>
       </c>
       <c r="D7" s="1">
-        <v>100.397</v>
+        <v>107.42</v>
       </c>
       <c r="E7" s="1">
-        <v>99.179</v>
+        <v>100.24670385</v>
       </c>
       <c r="F7" t="s">
         <v>8</v>
       </c>
       <c r="G7">
         <v>1.0</v>
       </c>
       <c r="H7" s="1">
-        <v>297537.0</v>
+        <v>494216.25</v>
       </c>
       <c r="I7" s="1">
-        <v>3654.0</v>
+        <v>35364.35</v>
       </c>
       <c r="J7" s="1">
-        <v>1.2280825577995</v>
+        <v>7.1556428992369</v>
       </c>
       <c r="K7">
-        <v>0.73</v>
+        <v>2.65</v>
       </c>
       <c r="L7" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="M7" s="1">
-        <v>301191.0</v>
+        <v>529580.6</v>
       </c>
       <c r="N7" s="1">
-        <v>303388.6</v>
+        <v>542648.48</v>
       </c>
       <c r="O7" s="1">
-        <v>0.17</v>
+        <v>0.28</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B8" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="C8" s="1">
-        <v>493000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D8" s="1">
-        <v>105.852</v>
+        <v>102.097</v>
       </c>
       <c r="E8" s="1">
-        <v>100.24670385</v>
+        <v>99.9080525</v>
       </c>
       <c r="F8" t="s">
         <v>8</v>
       </c>
       <c r="G8">
         <v>1.0</v>
       </c>
       <c r="H8" s="1">
-        <v>494216.25</v>
+        <v>799264.42</v>
       </c>
       <c r="I8" s="1">
-        <v>27634.11</v>
+        <v>17511.58</v>
       </c>
       <c r="J8" s="1">
-        <v>5.5915016958669</v>
+        <v>2.190962034817</v>
       </c>
       <c r="K8">
-        <v>2.2</v>
+        <v>4.51</v>
       </c>
       <c r="L8" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="M8" s="1">
-        <v>521850.36</v>
+        <v>816776.0</v>
       </c>
       <c r="N8" s="1">
-        <v>532714.93</v>
+        <v>852863.67</v>
       </c>
       <c r="O8" s="1">
-        <v>0.3</v>
+        <v>0.44</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B9" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="C9" s="1">
-        <v>800000.0</v>
+        <v>1200000.0</v>
       </c>
       <c r="D9" s="1">
-        <v>100.511</v>
+        <v>100.532</v>
       </c>
       <c r="E9" s="1">
-        <v>99.9080525</v>
+        <v>100.0</v>
       </c>
       <c r="F9" t="s">
         <v>8</v>
       </c>
       <c r="G9">
         <v>1.0</v>
       </c>
       <c r="H9" s="1">
-        <v>799264.42</v>
+        <v>1200000.0</v>
       </c>
       <c r="I9" s="1">
-        <v>4823.58</v>
+        <v>6384.0</v>
       </c>
       <c r="J9" s="1">
-        <v>0.60350240537418</v>
+        <v>0.532</v>
       </c>
       <c r="K9">
-        <v>4.14</v>
+        <v>2.06</v>
       </c>
       <c r="L9" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="M9" s="1">
-        <v>804088.0</v>
+        <v>1206384.0</v>
       </c>
       <c r="N9" s="1">
-        <v>837235.95</v>
+        <v>1231107.29</v>
       </c>
       <c r="O9" s="1">
-        <v>0.48</v>
+        <v>0.64</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B10" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="C10" s="1">
-        <v>1200000.0</v>
+        <v>1250000.0</v>
       </c>
       <c r="D10" s="1">
-        <v>97.385</v>
+        <v>98.437</v>
       </c>
       <c r="E10" s="1">
-        <v>100.0</v>
+        <v>99.33</v>
       </c>
       <c r="F10" t="s">
         <v>8</v>
       </c>
       <c r="G10">
         <v>1.0</v>
       </c>
       <c r="H10" s="1">
-        <v>1200000.0</v>
+        <v>1241625.0</v>
       </c>
       <c r="I10" s="1">
-        <v>-31380.0</v>
+        <v>-11162.5</v>
       </c>
       <c r="J10" s="1">
-        <v>-2.615</v>
+        <v>-0.89902345716299</v>
       </c>
       <c r="K10">
-        <v>1.59</v>
+        <v>1.46</v>
       </c>
       <c r="L10" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="M10" s="1">
-        <v>1168620.0</v>
+        <v>1230462.5</v>
       </c>
       <c r="N10" s="1">
-        <v>1187741.92</v>
+        <v>1248698.8</v>
       </c>
       <c r="O10" s="1">
-        <v>0.67</v>
+        <v>0.65</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B11" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="C11" s="1">
-        <v>1250000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D11" s="1">
-        <v>97.054</v>
+        <v>97.218</v>
       </c>
       <c r="E11" s="1">
-        <v>99.33</v>
+        <v>99.253</v>
       </c>
       <c r="F11" t="s">
         <v>8</v>
       </c>
       <c r="G11">
         <v>1.0</v>
       </c>
       <c r="H11" s="1">
-        <v>1241625.0</v>
+        <v>794024.0</v>
       </c>
       <c r="I11" s="1">
-        <v>-28450.0</v>
+        <v>-16280.0</v>
       </c>
       <c r="J11" s="1">
-        <v>-2.2913520587939</v>
+        <v>-2.0503158594702</v>
       </c>
       <c r="K11">
-        <v>1.16</v>
+        <v>1.39</v>
       </c>
       <c r="L11" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="M11" s="1">
-        <v>1213175.0</v>
+        <v>777744.0</v>
       </c>
       <c r="N11" s="1">
-        <v>1227686.99</v>
+        <v>788856.33</v>
       </c>
       <c r="O11" s="1">
-        <v>0.7</v>
+        <v>0.41</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B12" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="C12" s="1">
-        <v>800000.0</v>
+        <v>867000.0</v>
       </c>
       <c r="D12" s="1">
-        <v>96.0</v>
+        <v>100.621</v>
       </c>
       <c r="E12" s="1">
-        <v>99.253</v>
+        <v>99.955</v>
       </c>
       <c r="F12" t="s">
         <v>8</v>
       </c>
       <c r="G12">
         <v>1.0</v>
       </c>
       <c r="H12" s="1">
-        <v>794024.0</v>
+        <v>866609.85</v>
       </c>
       <c r="I12" s="1">
-        <v>-26024.0</v>
+        <v>5774.22</v>
       </c>
       <c r="J12" s="1">
-        <v>-3.2774827964898</v>
+        <v>0.66629983492572</v>
       </c>
       <c r="K12">
-        <v>1.15</v>
+        <v>0.32</v>
       </c>
       <c r="L12" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="M12" s="1">
-        <v>768000.0</v>
+        <v>872384.07</v>
       </c>
       <c r="N12" s="1">
-        <v>777205.48</v>
+        <v>875139.47</v>
       </c>
       <c r="O12" s="1">
-        <v>0.44</v>
+        <v>0.45</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B13" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="C13" s="1">
-        <v>867000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D13" s="1">
-        <v>99.792</v>
+        <v>101.737</v>
       </c>
       <c r="E13" s="1">
-        <v>99.955</v>
+        <v>100.85737</v>
       </c>
       <c r="F13" t="s">
         <v>8</v>
       </c>
       <c r="G13">
         <v>1.0</v>
       </c>
       <c r="H13" s="1">
-        <v>866609.85</v>
+        <v>907716.33</v>
       </c>
       <c r="I13" s="1">
-        <v>-1413.21</v>
+        <v>7916.67</v>
       </c>
       <c r="J13" s="1">
-        <v>-0.16307338302236</v>
+        <v>0.87215242673887</v>
       </c>
       <c r="K13">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>3.7</v>
+      </c>
+      <c r="L13" t="s">
+        <v>64</v>
       </c>
       <c r="M13" s="1">
-        <v>865196.64</v>
+        <v>915633.0</v>
       </c>
       <c r="N13" s="1">
-        <v>865196.64</v>
+        <v>948920.67</v>
       </c>
       <c r="O13" s="1">
         <v>0.49</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="B14" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="C14" s="1">
-        <v>900000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D14" s="1">
-        <v>100.406</v>
+        <v>110.254</v>
       </c>
       <c r="E14" s="1">
-        <v>100.85737</v>
+        <v>100.412855</v>
       </c>
       <c r="F14" t="s">
         <v>8</v>
       </c>
       <c r="G14">
         <v>1.0</v>
       </c>
       <c r="H14" s="1">
-        <v>907716.33</v>
+        <v>200825.71</v>
       </c>
       <c r="I14" s="1">
-        <v>-4062.33</v>
+        <v>19682.29</v>
       </c>
       <c r="J14" s="1">
-        <v>-0.44753298643421</v>
+        <v>9.8006823927076</v>
       </c>
       <c r="K14">
-        <v>3.34</v>
+        <v>4.34</v>
       </c>
       <c r="L14" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="M14" s="1">
-        <v>903654.0</v>
+        <v>220508.0</v>
       </c>
       <c r="N14" s="1">
-        <v>933723.86</v>
+        <v>229188.15</v>
       </c>
       <c r="O14" s="1">
-        <v>0.53</v>
+        <v>0.12</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="B15" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="C15" s="1">
-        <v>200000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D15" s="1">
-        <v>109.003</v>
+        <v>104.009</v>
       </c>
       <c r="E15" s="1">
-        <v>100.412855</v>
+        <v>106.6386</v>
       </c>
       <c r="F15" t="s">
         <v>8</v>
       </c>
       <c r="G15">
         <v>1.0</v>
       </c>
       <c r="H15" s="1">
-        <v>200825.71</v>
+        <v>426554.4</v>
       </c>
       <c r="I15" s="1">
-        <v>17180.29</v>
+        <v>-10518.4</v>
       </c>
       <c r="J15" s="1">
-        <v>8.5548259732282</v>
+        <v>-2.4658988396322</v>
       </c>
       <c r="K15">
-        <v>3.88</v>
+        <v>4.74</v>
       </c>
       <c r="L15" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="M15" s="1">
-        <v>218006.0</v>
+        <v>416036.0</v>
       </c>
       <c r="N15" s="1">
-        <v>225760.7</v>
+        <v>434994.9</v>
       </c>
       <c r="O15" s="1">
-        <v>0.13</v>
+        <v>0.23</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="B16" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="C16" s="1">
-        <v>900000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D16" s="1">
-        <v>100.138</v>
+        <v>107.308</v>
       </c>
       <c r="E16" s="1">
-        <v>100.021</v>
+        <v>111.15333333</v>
       </c>
       <c r="F16" t="s">
         <v>8</v>
       </c>
       <c r="G16">
         <v>1.0</v>
       </c>
       <c r="H16" s="1">
-        <v>900189.0</v>
+        <v>333460.0</v>
       </c>
       <c r="I16" s="1">
-        <v>1053.0</v>
+        <v>-11536.0</v>
       </c>
       <c r="J16" s="1">
-        <v>0.11697543515862</v>
+        <v>-3.4594853955497</v>
       </c>
       <c r="K16">
-        <v>2.95</v>
+        <v>5.65</v>
       </c>
       <c r="L16" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="M16" s="1">
-        <v>901242.0</v>
+        <v>321924.0</v>
       </c>
       <c r="N16" s="1">
-        <v>927791.58</v>
+        <v>338876.05</v>
       </c>
       <c r="O16" s="1">
-        <v>0.53</v>
+        <v>0.18</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="B17" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="C17" s="1">
-        <v>800000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D17" s="1">
-        <v>85.57</v>
+        <v>97.961</v>
       </c>
       <c r="E17" s="1">
-        <v>77.49666625</v>
+        <v>99.433</v>
       </c>
       <c r="F17" t="s">
         <v>8</v>
       </c>
       <c r="G17">
         <v>1.0</v>
       </c>
       <c r="H17" s="1">
-        <v>619973.33</v>
+        <v>596598.0</v>
       </c>
       <c r="I17" s="1">
-        <v>64586.67</v>
+        <v>-8832.0</v>
       </c>
       <c r="J17" s="1">
-        <v>10.417652965814</v>
+        <v>-1.4803938330333</v>
       </c>
       <c r="K17">
-        <v>2.34</v>
+        <v>2.89</v>
       </c>
       <c r="L17" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="M17" s="1">
-        <v>684560.0</v>
+        <v>587766.0</v>
       </c>
       <c r="N17" s="1">
-        <v>703308.49</v>
+        <v>605124.9</v>
       </c>
       <c r="O17" s="1">
-        <v>0.4</v>
+        <v>0.31</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="B18" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="C18" s="1">
         <v>400000.0</v>
       </c>
       <c r="D18" s="1">
-        <v>104.26</v>
+        <v>96.203</v>
       </c>
       <c r="E18" s="1">
-        <v>106.6386</v>
+        <v>98.803</v>
       </c>
       <c r="F18" t="s">
         <v>8</v>
       </c>
       <c r="G18">
         <v>1.0</v>
       </c>
       <c r="H18" s="1">
-        <v>426554.4</v>
+        <v>395212.0</v>
       </c>
       <c r="I18" s="1">
-        <v>-9514.4</v>
+        <v>-10400.0</v>
       </c>
       <c r="J18" s="1">
-        <v>-2.2305244067345</v>
+        <v>-2.6314990435513</v>
       </c>
       <c r="K18">
-        <v>4.34</v>
+        <v>1.61</v>
       </c>
       <c r="L18" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="M18" s="1">
-        <v>417040.0</v>
+        <v>384812.0</v>
       </c>
       <c r="N18" s="1">
-        <v>434409.86</v>
+        <v>391255.84</v>
       </c>
       <c r="O18" s="1">
-        <v>0.25</v>
+        <v>0.2</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="B19" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="C19" s="1">
-        <v>300000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="D19" s="1">
-        <v>107.62</v>
+        <v>98.521</v>
       </c>
       <c r="E19" s="1">
-        <v>111.15333333</v>
+        <v>99.462144</v>
       </c>
       <c r="F19" t="s">
         <v>8</v>
       </c>
       <c r="G19">
         <v>1.0</v>
       </c>
       <c r="H19" s="1">
-        <v>333460.0</v>
+        <v>994621.44</v>
       </c>
       <c r="I19" s="1">
-        <v>-10600.0</v>
+        <v>-9411.44</v>
       </c>
       <c r="J19" s="1">
-        <v>-3.1787920590176</v>
+        <v>-0.94623337297052</v>
       </c>
       <c r="K19">
-        <v>5.1</v>
+        <v>0.64</v>
       </c>
       <c r="L19" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="M19" s="1">
-        <v>322860.0</v>
+        <v>985210.0</v>
       </c>
       <c r="N19" s="1">
-        <v>338173.36</v>
+        <v>991579.86</v>
       </c>
       <c r="O19" s="1">
-        <v>0.19</v>
+        <v>0.51</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="B20" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="C20" s="1">
-        <v>600000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D20" s="1">
-        <v>96.658</v>
+        <v>96.926</v>
       </c>
       <c r="E20" s="1">
-        <v>99.433</v>
+        <v>98.646</v>
       </c>
       <c r="F20" t="s">
         <v>8</v>
       </c>
       <c r="G20">
         <v>1.0</v>
       </c>
       <c r="H20" s="1">
-        <v>596598.0</v>
+        <v>394584.0</v>
       </c>
       <c r="I20" s="1">
-        <v>-16650.0</v>
+        <v>-6880.0</v>
       </c>
       <c r="J20" s="1">
-        <v>-2.7908239719208</v>
+        <v>-1.7436084585285</v>
       </c>
       <c r="K20">
-        <v>2.65</v>
+        <v>0.92</v>
       </c>
       <c r="L20" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="M20" s="1">
-        <v>579948.0</v>
+        <v>387704.0</v>
       </c>
       <c r="N20" s="1">
-        <v>595876.77</v>
+        <v>391368.38</v>
       </c>
       <c r="O20" s="1">
-        <v>0.34</v>
+        <v>0.2</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="B21" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="C21" s="1">
-        <v>400000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D21" s="1">
-        <v>94.904</v>
+        <v>99.153</v>
       </c>
       <c r="E21" s="1">
-        <v>98.803</v>
+        <v>99.912</v>
       </c>
       <c r="F21" t="s">
         <v>8</v>
       </c>
       <c r="G21">
         <v>1.0</v>
       </c>
       <c r="H21" s="1">
-        <v>395212.0</v>
+        <v>799296.0</v>
       </c>
       <c r="I21" s="1">
-        <v>-15596.0</v>
+        <v>-6072.0</v>
       </c>
       <c r="J21" s="1">
-        <v>-3.9462364503102</v>
+        <v>-0.75966850828729</v>
       </c>
       <c r="K21">
-        <v>1.33</v>
+        <v>3.85</v>
       </c>
       <c r="L21" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="M21" s="1">
-        <v>379616.0</v>
+        <v>793224.0</v>
       </c>
       <c r="N21" s="1">
-        <v>384947.51</v>
+        <v>824056.88</v>
       </c>
       <c r="O21" s="1">
-        <v>0.22</v>
+        <v>0.43</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="B22" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="C22" s="1">
-        <v>522000.0</v>
+        <v>1700000.0</v>
       </c>
       <c r="D22" s="1">
-        <v>97.045</v>
+        <v>98.219</v>
       </c>
       <c r="E22" s="1">
-        <v>99.726</v>
+        <v>97.87029412</v>
       </c>
       <c r="F22" t="s">
         <v>8</v>
       </c>
       <c r="G22">
         <v>1.0</v>
       </c>
       <c r="H22" s="1">
-        <v>520569.72</v>
+        <v>1663795.0</v>
       </c>
       <c r="I22" s="1">
-        <v>-13994.82</v>
+        <v>5928.0</v>
       </c>
       <c r="J22" s="1">
-        <v>-2.6883661231775</v>
+        <v>0.35629389438002</v>
       </c>
       <c r="K22">
-        <v>0.34</v>
+        <v>3.31</v>
       </c>
       <c r="L22" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="M22" s="1">
-        <v>506574.9</v>
+        <v>1669723.0</v>
       </c>
       <c r="N22" s="1">
-        <v>508344.69</v>
+        <v>1725962.73</v>
       </c>
       <c r="O22" s="1">
-        <v>0.29</v>
+        <v>0.9</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="B23" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="C23" s="1">
-        <v>400000.0</v>
+        <v>1100000.0</v>
       </c>
       <c r="D23" s="1">
-        <v>95.681</v>
+        <v>100.204</v>
       </c>
       <c r="E23" s="1">
-        <v>98.646</v>
+        <v>100.51763636</v>
       </c>
       <c r="F23" t="s">
         <v>8</v>
       </c>
       <c r="G23">
         <v>1.0</v>
       </c>
       <c r="H23" s="1">
-        <v>394584.0</v>
+        <v>1105694.0</v>
       </c>
       <c r="I23" s="1">
-        <v>-11860.0</v>
+        <v>-3450.0</v>
       </c>
       <c r="J23" s="1">
-        <v>-3.0056971392657</v>
+        <v>-0.31202122829644</v>
       </c>
       <c r="K23">
-        <v>0.67</v>
-[...2 lines deleted...]
-        <v>92</v>
+        <v>0.06</v>
+      </c>
+      <c r="L23">
+        <v>671.9</v>
       </c>
       <c r="M23" s="1">
-        <v>382724.0</v>
+        <v>1102244.0</v>
       </c>
       <c r="N23" s="1">
-        <v>385395.23</v>
+        <v>1102915.9</v>
       </c>
       <c r="O23" s="1">
-        <v>0.22</v>
+        <v>0.57</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="B24" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="C24" s="1">
-        <v>600000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D24" s="1">
-        <v>97.665</v>
+        <v>106.587</v>
       </c>
       <c r="E24" s="1">
-        <v>100.0</v>
+        <v>103.75</v>
       </c>
       <c r="F24" t="s">
         <v>8</v>
       </c>
       <c r="G24">
         <v>1.0</v>
       </c>
       <c r="H24" s="1">
-        <v>600000.0</v>
+        <v>726250.0</v>
       </c>
       <c r="I24" s="1">
-        <v>-14010.0</v>
+        <v>19859.0</v>
       </c>
       <c r="J24" s="1">
-        <v>-2.335</v>
+        <v>2.7344578313253</v>
       </c>
       <c r="K24">
-        <v>3.52</v>
+        <v>2.12</v>
       </c>
       <c r="L24" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="M24" s="1">
-        <v>585990.0</v>
+        <v>746109.0</v>
       </c>
       <c r="N24" s="1">
-        <v>607088.63</v>
+        <v>760974.41</v>
       </c>
       <c r="O24" s="1">
-        <v>0.34</v>
+        <v>0.39</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="B25" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="C25" s="1">
-        <v>1700000.0</v>
+        <v>1300000.0</v>
       </c>
       <c r="D25" s="1">
-        <v>97.375</v>
+        <v>102.892</v>
       </c>
       <c r="E25" s="1">
-        <v>97.87029412</v>
+        <v>105.43894615</v>
       </c>
       <c r="F25" t="s">
         <v>8</v>
       </c>
       <c r="G25">
         <v>1.0</v>
       </c>
       <c r="H25" s="1">
-        <v>1663795.0</v>
+        <v>1370706.3</v>
       </c>
       <c r="I25" s="1">
-        <v>-8420.0</v>
+        <v>-33110.3</v>
       </c>
       <c r="J25" s="1">
-        <v>-0.50607196199051</v>
+        <v>-2.415564880675</v>
       </c>
       <c r="K25">
-        <v>3.03</v>
+        <v>2.68</v>
       </c>
       <c r="L25" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="M25" s="1">
-        <v>1655375.0</v>
+        <v>1337596.0</v>
       </c>
       <c r="N25" s="1">
-        <v>1706887.33</v>
+        <v>1372464.49</v>
       </c>
       <c r="O25" s="1">
-        <v>0.97</v>
+        <v>0.71</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B26" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="C26" s="1">
-        <v>1100000.0</v>
+        <v>1380000.0</v>
       </c>
       <c r="D26" s="1">
-        <v>99.62</v>
+        <v>99.31</v>
       </c>
       <c r="E26" s="1">
-        <v>100.51763636</v>
+        <v>100.93461304</v>
       </c>
       <c r="F26" t="s">
         <v>8</v>
       </c>
       <c r="G26">
         <v>1.0</v>
       </c>
       <c r="H26" s="1">
-        <v>1105694.0</v>
+        <v>1392897.66</v>
       </c>
       <c r="I26" s="1">
-        <v>-9874.0</v>
+        <v>-22419.66</v>
       </c>
       <c r="J26" s="1">
-        <v>-0.89301379947797</v>
+        <v>-1.6095697942374</v>
       </c>
       <c r="K26">
-        <v>2.99</v>
+        <v>2.34</v>
       </c>
       <c r="L26" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="M26" s="1">
-        <v>1095820.0</v>
+        <v>1370478.0</v>
       </c>
       <c r="N26" s="1">
-        <v>1128743.3</v>
+        <v>1402825.12</v>
       </c>
       <c r="O26" s="1">
-        <v>0.64</v>
+        <v>0.73</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B27" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="C27" s="1">
-        <v>700000.0</v>
+        <v>713000.0</v>
       </c>
       <c r="D27" s="1">
-        <v>105.232</v>
+        <v>89.101</v>
       </c>
       <c r="E27" s="1">
-        <v>103.75</v>
+        <v>98.844</v>
       </c>
       <c r="F27" t="s">
         <v>8</v>
       </c>
       <c r="G27">
         <v>1.0</v>
       </c>
       <c r="H27" s="1">
-        <v>726250.0</v>
+        <v>704757.72</v>
       </c>
       <c r="I27" s="1">
-        <v>10374.0</v>
+        <v>-69467.59</v>
       </c>
       <c r="J27" s="1">
-        <v>1.4284337349398</v>
+        <v>-9.856946299219</v>
       </c>
       <c r="K27">
-        <v>1.6</v>
+        <v>0.75</v>
       </c>
       <c r="L27" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="M27" s="1">
-        <v>736624.0</v>
+        <v>635290.13</v>
       </c>
       <c r="N27" s="1">
-        <v>747804.82</v>
+        <v>640608.33</v>
       </c>
       <c r="O27" s="1">
-        <v>0.42</v>
+        <v>0.33</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B28" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="C28" s="1">
-        <v>1300000.0</v>
+        <v>281000.0</v>
       </c>
       <c r="D28" s="1">
-        <v>102.631</v>
+        <v>89.381</v>
       </c>
       <c r="E28" s="1">
-        <v>105.43894615</v>
+        <v>84.29</v>
       </c>
       <c r="F28" t="s">
         <v>8</v>
       </c>
       <c r="G28">
         <v>1.0</v>
       </c>
       <c r="H28" s="1">
-        <v>1370706.3</v>
+        <v>236854.9</v>
       </c>
       <c r="I28" s="1">
-        <v>-36503.3</v>
+        <v>14305.71</v>
       </c>
       <c r="J28" s="1">
-        <v>-2.6631014973813</v>
+        <v>6.039862379879</v>
       </c>
       <c r="K28">
-        <v>2.25</v>
+        <v>1.47</v>
       </c>
       <c r="L28" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="M28" s="1">
-        <v>1334203.0</v>
+        <v>251160.61</v>
       </c>
       <c r="N28" s="1">
-        <v>1363390.67</v>
+        <v>255303.44</v>
       </c>
       <c r="O28" s="1">
-        <v>0.77</v>
+        <v>0.13</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B29" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="C29" s="1">
-        <v>1380000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D29" s="1">
-        <v>97.952</v>
+        <v>101.744</v>
       </c>
       <c r="E29" s="1">
-        <v>100.93461304</v>
+        <v>99.359085</v>
       </c>
       <c r="F29" t="s">
         <v>8</v>
       </c>
       <c r="G29">
         <v>1.0</v>
       </c>
       <c r="H29" s="1">
-        <v>1392897.66</v>
+        <v>596154.51</v>
       </c>
       <c r="I29" s="1">
-        <v>-41160.06</v>
+        <v>14309.49</v>
       </c>
       <c r="J29" s="1">
-        <v>-2.9549952722298</v>
+        <v>2.4002988755382</v>
       </c>
       <c r="K29">
-        <v>2.08</v>
+        <v>1.02</v>
       </c>
       <c r="L29" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="M29" s="1">
-        <v>1351737.6</v>
+        <v>610464.0</v>
       </c>
       <c r="N29" s="1">
-        <v>1380490.6</v>
+        <v>616601.67</v>
       </c>
       <c r="O29" s="1">
-        <v>0.78</v>
+        <v>0.32</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B30" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="C30" s="1">
-        <v>713000.0</v>
+        <v>287000.0</v>
       </c>
       <c r="D30" s="1">
-        <v>87.881</v>
+        <v>107.182</v>
       </c>
       <c r="E30" s="1">
-        <v>98.844</v>
+        <v>100.0</v>
       </c>
       <c r="F30" t="s">
         <v>8</v>
       </c>
       <c r="G30">
         <v>1.0</v>
       </c>
       <c r="H30" s="1">
-        <v>704757.72</v>
+        <v>287000.0</v>
       </c>
       <c r="I30" s="1">
-        <v>-78166.19</v>
+        <v>20612.34</v>
       </c>
       <c r="J30" s="1">
-        <v>-11.091214438914</v>
+        <v>7.182</v>
       </c>
       <c r="K30">
-        <v>0.64</v>
+        <v>1.71</v>
       </c>
       <c r="L30" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="M30" s="1">
-        <v>626591.53</v>
+        <v>307612.34</v>
       </c>
       <c r="N30" s="1">
-        <v>631130.8</v>
+        <v>312514.93</v>
       </c>
       <c r="O30" s="1">
-        <v>0.36</v>
+        <v>0.16</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B31" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="C31" s="1">
-        <v>281000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D31" s="1">
-        <v>87.816</v>
+        <v>104.007</v>
       </c>
       <c r="E31" s="1">
-        <v>84.29</v>
+        <v>105.76</v>
       </c>
       <c r="F31" t="s">
         <v>8</v>
       </c>
       <c r="G31">
         <v>1.0</v>
       </c>
       <c r="H31" s="1">
-        <v>236854.9</v>
+        <v>951840.0</v>
       </c>
       <c r="I31" s="1">
-        <v>9908.06</v>
+        <v>-15777.0</v>
       </c>
       <c r="J31" s="1">
-        <v>4.1831771265868</v>
+        <v>-1.6575264750378</v>
       </c>
       <c r="K31">
-        <v>1.33</v>
+        <v>0.99</v>
       </c>
       <c r="L31" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="M31" s="1">
-        <v>246762.96</v>
+        <v>936063.0</v>
       </c>
       <c r="N31" s="1">
-        <v>250487.17</v>
+        <v>944958.21</v>
       </c>
       <c r="O31" s="1">
-        <v>0.14</v>
+        <v>0.49</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B32" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="C32" s="1">
-        <v>600000.0</v>
+        <v>292000.0</v>
       </c>
       <c r="D32" s="1">
-        <v>100.387</v>
+        <v>100.196</v>
       </c>
       <c r="E32" s="1">
-        <v>99.359085</v>
+        <v>99.607</v>
       </c>
       <c r="F32" t="s">
         <v>8</v>
       </c>
       <c r="G32">
         <v>1.0</v>
       </c>
       <c r="H32" s="1">
-        <v>596154.51</v>
+        <v>290852.44</v>
       </c>
       <c r="I32" s="1">
-        <v>6167.49</v>
+        <v>1719.88</v>
       </c>
       <c r="J32" s="1">
-        <v>1.0345455576609</v>
+        <v>0.59132390293855</v>
       </c>
       <c r="K32">
-        <v>0.73</v>
+        <v>0.85</v>
       </c>
       <c r="L32" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="M32" s="1">
-        <v>602322.0</v>
+        <v>292572.32</v>
       </c>
       <c r="N32" s="1">
-        <v>606731.59</v>
+        <v>295056.32</v>
       </c>
       <c r="O32" s="1">
-        <v>0.34</v>
+        <v>0.15</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B33" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="C33" s="1">
-        <v>287000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D33" s="1">
-        <v>104.697</v>
+        <v>99.352</v>
       </c>
       <c r="E33" s="1">
-        <v>100.0</v>
+        <v>100.23766667</v>
       </c>
       <c r="F33" t="s">
         <v>8</v>
       </c>
       <c r="G33">
         <v>1.0</v>
       </c>
       <c r="H33" s="1">
-        <v>287000.0</v>
+        <v>902139.0</v>
       </c>
       <c r="I33" s="1">
-        <v>13480.39</v>
+        <v>-7971.0</v>
       </c>
       <c r="J33" s="1">
-        <v>4.697</v>
+        <v>-0.88356672308813</v>
       </c>
       <c r="K33">
-        <v>1.2</v>
+        <v>3.01</v>
       </c>
       <c r="L33" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="M33" s="1">
-        <v>300480.39</v>
+        <v>894168.0</v>
       </c>
       <c r="N33" s="1">
-        <v>303917.25</v>
+        <v>921266.63</v>
       </c>
       <c r="O33" s="1">
-        <v>0.17</v>
+        <v>0.48</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B34" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="C34" s="1">
-        <v>900000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D34" s="1">
-        <v>102.905</v>
+        <v>106.522</v>
       </c>
       <c r="E34" s="1">
-        <v>105.76</v>
+        <v>107.962</v>
       </c>
       <c r="F34" t="s">
         <v>8</v>
       </c>
       <c r="G34">
         <v>1.0</v>
       </c>
       <c r="H34" s="1">
-        <v>951840.0</v>
+        <v>863696.0</v>
       </c>
       <c r="I34" s="1">
-        <v>-25695.0</v>
+        <v>-11520.0</v>
       </c>
       <c r="J34" s="1">
-        <v>-2.6995083207262</v>
+        <v>-1.3338026342602</v>
       </c>
       <c r="K34">
-        <v>0.6</v>
+        <v>1.22</v>
       </c>
       <c r="L34" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="M34" s="1">
-        <v>926145.0</v>
+        <v>852176.0</v>
       </c>
       <c r="N34" s="1">
-        <v>931554.25</v>
+        <v>861928.81</v>
       </c>
       <c r="O34" s="1">
-        <v>0.53</v>
+        <v>0.45</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B35" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="C35" s="1">
-        <v>1080000.0</v>
+        <v>1400000.0</v>
       </c>
       <c r="D35" s="1">
-        <v>97.373</v>
+        <v>89.104</v>
       </c>
       <c r="E35" s="1">
-        <v>99.799</v>
+        <v>86.95369714</v>
       </c>
       <c r="F35" t="s">
         <v>8</v>
       </c>
       <c r="G35">
         <v>1.0</v>
       </c>
       <c r="H35" s="1">
-        <v>1077829.2</v>
+        <v>1217351.76</v>
       </c>
       <c r="I35" s="1">
-        <v>-26200.8</v>
+        <v>30104.24</v>
       </c>
       <c r="J35" s="1">
-        <v>-2.4308860810229</v>
+        <v>2.4729286135012</v>
       </c>
       <c r="K35">
-        <v>1.31</v>
+        <v>1.01</v>
       </c>
       <c r="L35" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="M35" s="1">
-        <v>1051628.4</v>
+        <v>1247456.0</v>
       </c>
       <c r="N35" s="1">
-        <v>1065775.66</v>
+        <v>1261573.68</v>
       </c>
       <c r="O35" s="1">
-        <v>0.61</v>
+        <v>0.65</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B36" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="C36" s="1">
-        <v>292000.0</v>
+        <v>1045000.0</v>
       </c>
       <c r="D36" s="1">
-        <v>99.531</v>
+        <v>100.36</v>
       </c>
       <c r="E36" s="1">
-        <v>99.607</v>
+        <v>99.298</v>
       </c>
       <c r="F36" t="s">
         <v>8</v>
       </c>
       <c r="G36">
         <v>1.0</v>
       </c>
       <c r="H36" s="1">
-        <v>290852.44</v>
+        <v>1037664.1</v>
       </c>
       <c r="I36" s="1">
-        <v>-221.92</v>
+        <v>11097.9</v>
       </c>
       <c r="J36" s="1">
-        <v>-0.076299858443684</v>
+        <v>1.0695079457794</v>
       </c>
       <c r="K36">
-        <v>0.58</v>
+        <v>0.22</v>
       </c>
       <c r="L36" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="M36" s="1">
-        <v>290630.52</v>
+        <v>1048762.0</v>
       </c>
       <c r="N36" s="1">
-        <v>292331.52</v>
+        <v>1051091.78</v>
       </c>
       <c r="O36" s="1">
-        <v>0.17</v>
+        <v>0.55</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B37" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="C37" s="1">
-        <v>900000.0</v>
+        <v>1685000.0</v>
       </c>
       <c r="D37" s="1">
-        <v>99.152</v>
+        <v>99.023</v>
       </c>
       <c r="E37" s="1">
-        <v>100.23766667</v>
+        <v>99.459</v>
       </c>
       <c r="F37" t="s">
         <v>8</v>
       </c>
       <c r="G37">
         <v>1.0</v>
       </c>
       <c r="H37" s="1">
-        <v>902139.0</v>
+        <v>1675884.15</v>
       </c>
       <c r="I37" s="1">
-        <v>-9771.0</v>
+        <v>-7346.6</v>
       </c>
       <c r="J37" s="1">
-        <v>-1.0830925167851</v>
+        <v>-0.43837159030354</v>
       </c>
       <c r="K37">
-        <v>2.73</v>
+        <v>0.93</v>
       </c>
       <c r="L37" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="M37" s="1">
-        <v>892368.0</v>
+        <v>1668537.55</v>
       </c>
       <c r="N37" s="1">
-        <v>916963.89</v>
+        <v>1684141.11</v>
       </c>
       <c r="O37" s="1">
-        <v>0.52</v>
+        <v>0.87</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B38" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="C38" s="1">
-        <v>500000.0</v>
+        <v>1300000.0</v>
       </c>
       <c r="D38" s="1">
-        <v>100.09</v>
+        <v>98.532</v>
       </c>
       <c r="E38" s="1">
-        <v>102.64</v>
+        <v>99.292</v>
       </c>
       <c r="F38" t="s">
         <v>8</v>
       </c>
       <c r="G38">
         <v>1.0</v>
       </c>
       <c r="H38" s="1">
-        <v>513200.0</v>
+        <v>1290796.0</v>
       </c>
       <c r="I38" s="1">
-        <v>-12750.0</v>
+        <v>-9880.0</v>
       </c>
       <c r="J38" s="1">
-        <v>-2.4844115354638</v>
+        <v>-0.76541916770737</v>
       </c>
       <c r="K38">
-        <v>0.77</v>
+        <v>0.88</v>
       </c>
       <c r="L38" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="M38" s="1">
-        <v>500450.0</v>
+        <v>1280916.0</v>
       </c>
       <c r="N38" s="1">
-        <v>504302.74</v>
+        <v>1292384.49</v>
       </c>
       <c r="O38" s="1">
-        <v>0.29</v>
+        <v>0.67</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B39" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="C39" s="1">
-        <v>800000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D39" s="1">
-        <v>104.525</v>
+        <v>103.967</v>
       </c>
       <c r="E39" s="1">
-        <v>107.962</v>
+        <v>104.31933333</v>
       </c>
       <c r="F39" t="s">
         <v>8</v>
       </c>
       <c r="G39">
         <v>1.0</v>
       </c>
       <c r="H39" s="1">
-        <v>863696.0</v>
+        <v>938874.0</v>
       </c>
       <c r="I39" s="1">
-        <v>-27496.0</v>
+        <v>-3171.0</v>
       </c>
       <c r="J39" s="1">
-        <v>-3.1835275374669</v>
+        <v>-0.33774500092664</v>
       </c>
       <c r="K39">
-        <v>0.65</v>
+        <v>4.46</v>
       </c>
       <c r="L39" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="M39" s="1">
-        <v>836200.0</v>
+        <v>935703.0</v>
       </c>
       <c r="N39" s="1">
-        <v>841391.01</v>
+        <v>975800.37</v>
       </c>
       <c r="O39" s="1">
-        <v>0.48</v>
+        <v>0.51</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B40" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="C40" s="1">
-        <v>1400000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D40" s="1">
-        <v>88.041</v>
+        <v>98.373</v>
       </c>
       <c r="E40" s="1">
-        <v>86.95369714</v>
+        <v>99.74</v>
       </c>
       <c r="F40" t="s">
         <v>8</v>
       </c>
       <c r="G40">
         <v>1.0</v>
       </c>
       <c r="H40" s="1">
-        <v>1217351.76</v>
+        <v>598440.0</v>
       </c>
       <c r="I40" s="1">
-        <v>15222.24</v>
+        <v>-8202.0</v>
       </c>
       <c r="J40" s="1">
-        <v>1.2504389035426</v>
+        <v>-1.370563465009</v>
       </c>
       <c r="K40">
-        <v>0.92</v>
+        <v>2.15</v>
       </c>
       <c r="L40" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="M40" s="1">
-        <v>1232574.0</v>
+        <v>590238.0</v>
       </c>
       <c r="N40" s="1">
-        <v>1245465.89</v>
+        <v>603164.71</v>
       </c>
       <c r="O40" s="1">
-        <v>0.71</v>
+        <v>0.31</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B41" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="C41" s="1">
-        <v>1685000.0</v>
+        <v>1500000.0</v>
       </c>
       <c r="D41" s="1">
-        <v>98.123</v>
+        <v>99.187</v>
       </c>
       <c r="E41" s="1">
-        <v>99.459</v>
+        <v>99.933</v>
       </c>
       <c r="F41" t="s">
         <v>8</v>
       </c>
       <c r="G41">
         <v>1.0</v>
       </c>
       <c r="H41" s="1">
-        <v>1675884.15</v>
+        <v>1498995.0</v>
       </c>
       <c r="I41" s="1">
-        <v>-22511.6</v>
+        <v>-11190.0</v>
       </c>
       <c r="J41" s="1">
-        <v>-1.3432670748751</v>
+        <v>-0.74650015510392</v>
       </c>
       <c r="K41">
-        <v>0.67</v>
+        <v>0.57</v>
       </c>
       <c r="L41" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="M41" s="1">
-        <v>1653372.55</v>
+        <v>1487805.0</v>
       </c>
       <c r="N41" s="1">
-        <v>1664625.12</v>
+        <v>1496404.32</v>
       </c>
       <c r="O41" s="1">
-        <v>0.95</v>
+        <v>0.78</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B42" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="C42" s="1">
-        <v>1300000.0</v>
+        <v>1400000.0</v>
       </c>
       <c r="D42" s="1">
-        <v>97.234</v>
+        <v>99.831</v>
       </c>
       <c r="E42" s="1">
-        <v>99.292</v>
+        <v>100.91</v>
       </c>
       <c r="F42" t="s">
         <v>8</v>
       </c>
       <c r="G42">
         <v>1.0</v>
       </c>
       <c r="H42" s="1">
-        <v>1290796.0</v>
+        <v>1412740.0</v>
       </c>
       <c r="I42" s="1">
-        <v>-26754.0</v>
+        <v>-15106.0</v>
       </c>
       <c r="J42" s="1">
-        <v>-2.0726745357128</v>
+        <v>-1.0692696462194</v>
       </c>
       <c r="K42">
-        <v>0.6</v>
+        <v>3.05</v>
       </c>
       <c r="L42" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="M42" s="1">
-        <v>1264042.0</v>
+        <v>1397634.0</v>
       </c>
       <c r="N42" s="1">
-        <v>1271895.42</v>
+        <v>1440353.18</v>
       </c>
       <c r="O42" s="1">
-        <v>0.72</v>
+        <v>0.75</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B43" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="C43" s="1">
-        <v>300000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="D43" s="1">
-        <v>102.619</v>
+        <v>98.565</v>
       </c>
       <c r="E43" s="1">
-        <v>105.478</v>
+        <v>99.8407</v>
       </c>
       <c r="F43" t="s">
         <v>8</v>
       </c>
       <c r="G43">
         <v>1.0</v>
       </c>
       <c r="H43" s="1">
-        <v>316434.0</v>
+        <v>998407.0</v>
       </c>
       <c r="I43" s="1">
-        <v>-8577.0</v>
+        <v>-12757.0</v>
       </c>
       <c r="J43" s="1">
-        <v>-2.7105178331026</v>
+        <v>-1.277735432544</v>
       </c>
       <c r="K43">
-        <v>4.06</v>
+        <v>1.51</v>
       </c>
       <c r="L43" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="M43" s="1">
-        <v>307857.0</v>
+        <v>985650.0</v>
       </c>
       <c r="N43" s="1">
-        <v>320037.44</v>
+        <v>1000760.47</v>
       </c>
       <c r="O43" s="1">
-        <v>0.18</v>
+        <v>0.52</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B44" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="C44" s="1">
-        <v>600000.0</v>
+        <v>922000.0</v>
       </c>
       <c r="D44" s="1">
-        <v>97.289</v>
+        <v>99.822</v>
       </c>
       <c r="E44" s="1">
-        <v>99.74</v>
+        <v>99.785</v>
       </c>
       <c r="F44" t="s">
         <v>8</v>
       </c>
       <c r="G44">
         <v>1.0</v>
       </c>
       <c r="H44" s="1">
-        <v>598440.0</v>
+        <v>920017.7</v>
       </c>
       <c r="I44" s="1">
-        <v>-14706.0</v>
+        <v>341.14</v>
       </c>
       <c r="J44" s="1">
-        <v>-2.4573892119511</v>
+        <v>0.037079721401012</v>
       </c>
       <c r="K44">
-        <v>1.89</v>
+        <v>3.01</v>
       </c>
       <c r="L44" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="M44" s="1">
-        <v>583734.0</v>
+        <v>920358.84</v>
       </c>
       <c r="N44" s="1">
-        <v>595051.81</v>
+        <v>948107.25</v>
       </c>
       <c r="O44" s="1">
-        <v>0.34</v>
+        <v>0.49</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B45" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="C45" s="1">
-        <v>1500000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D45" s="1">
-        <v>98.258</v>
+        <v>105.5</v>
       </c>
       <c r="E45" s="1">
-        <v>99.933</v>
+        <v>99.922</v>
       </c>
       <c r="F45" t="s">
         <v>8</v>
       </c>
       <c r="G45">
         <v>1.0</v>
       </c>
       <c r="H45" s="1">
-        <v>1498995.0</v>
+        <v>899298.0</v>
       </c>
       <c r="I45" s="1">
-        <v>-25125.0</v>
+        <v>50202.0</v>
       </c>
       <c r="J45" s="1">
-        <v>-1.6761230024116</v>
+        <v>5.5823542363043</v>
       </c>
       <c r="K45">
-        <v>0.31</v>
+        <v>2.1</v>
       </c>
       <c r="L45" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="M45" s="1">
-        <v>1473870.0</v>
+        <v>949500.0</v>
       </c>
       <c r="N45" s="1">
-        <v>1478447.05</v>
+        <v>968356.85</v>
       </c>
       <c r="O45" s="1">
-        <v>0.84</v>
+        <v>0.5</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B46" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="C46" s="1">
-        <v>1400000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D46" s="1">
-        <v>98.931</v>
+        <v>109.223</v>
       </c>
       <c r="E46" s="1">
-        <v>100.91</v>
+        <v>109.825</v>
       </c>
       <c r="F46" t="s">
         <v>8</v>
       </c>
       <c r="G46">
         <v>1.0</v>
       </c>
       <c r="H46" s="1">
-        <v>1412740.0</v>
+        <v>878600.0</v>
       </c>
       <c r="I46" s="1">
-        <v>-27706.0</v>
+        <v>-4816.0</v>
       </c>
       <c r="J46" s="1">
-        <v>-1.9611535031216</v>
+        <v>-0.54814477577965</v>
       </c>
       <c r="K46">
-        <v>2.78</v>
+        <v>2.69</v>
       </c>
       <c r="L46" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="M46" s="1">
-        <v>1385034.0</v>
+        <v>873784.0</v>
       </c>
       <c r="N46" s="1">
-        <v>1423999.07</v>
+        <v>895341.69</v>
       </c>
       <c r="O46" s="1">
-        <v>0.81</v>
+        <v>0.46</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B47" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="C47" s="1">
-        <v>850000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="D47" s="1">
-        <v>97.375</v>
+        <v>106.304</v>
       </c>
       <c r="E47" s="1">
-        <v>100.0</v>
+        <v>107.84</v>
       </c>
       <c r="F47" t="s">
         <v>8</v>
       </c>
       <c r="G47">
         <v>1.0</v>
       </c>
       <c r="H47" s="1">
-        <v>850000.0</v>
+        <v>1078400.0</v>
       </c>
       <c r="I47" s="1">
-        <v>-22312.5</v>
+        <v>-15360.0</v>
       </c>
       <c r="J47" s="1">
-        <v>-2.625</v>
+        <v>-1.4243323442136</v>
       </c>
       <c r="K47">
-        <v>1.24</v>
+        <v>2.07</v>
       </c>
       <c r="L47" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="M47" s="1">
-        <v>827687.5</v>
+        <v>1063040.0</v>
       </c>
       <c r="N47" s="1">
-        <v>838260.22</v>
+        <v>1083731.78</v>
       </c>
       <c r="O47" s="1">
-        <v>0.48</v>
+        <v>0.56</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B48" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="C48" s="1">
-        <v>922000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D48" s="1">
-        <v>98.753</v>
+        <v>103.575</v>
       </c>
       <c r="E48" s="1">
-        <v>99.785</v>
+        <v>105.696</v>
       </c>
       <c r="F48" t="s">
         <v>8</v>
       </c>
       <c r="G48">
         <v>1.0</v>
       </c>
       <c r="H48" s="1">
-        <v>920017.7</v>
+        <v>739872.0</v>
       </c>
       <c r="I48" s="1">
-        <v>-9515.04</v>
+        <v>-14847.0</v>
       </c>
       <c r="J48" s="1">
-        <v>-1.0342235806985</v>
+        <v>-2.0066984559491</v>
       </c>
       <c r="K48">
-        <v>2.75</v>
+        <v>0.66</v>
       </c>
       <c r="L48" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="M48" s="1">
-        <v>910502.66</v>
+        <v>725025.0</v>
       </c>
       <c r="N48" s="1">
-        <v>935870.29</v>
+        <v>729637.33</v>
       </c>
       <c r="O48" s="1">
-        <v>0.53</v>
+        <v>0.38</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B49" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="C49" s="1">
-        <v>900000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D49" s="1">
-        <v>104.289</v>
+        <v>89.774</v>
       </c>
       <c r="E49" s="1">
-        <v>99.922</v>
+        <v>88.7895</v>
       </c>
       <c r="F49" t="s">
         <v>8</v>
       </c>
       <c r="G49">
         <v>1.0</v>
       </c>
       <c r="H49" s="1">
-        <v>899298.0</v>
+        <v>710316.0</v>
       </c>
       <c r="I49" s="1">
-        <v>39303.0</v>
+        <v>7876.0</v>
       </c>
       <c r="J49" s="1">
-        <v>4.3704089189568</v>
+        <v>1.1088022795488</v>
       </c>
       <c r="K49">
-        <v>1.72</v>
+        <v>1.12</v>
       </c>
       <c r="L49" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="M49" s="1">
-        <v>938601.0</v>
+        <v>718192.0</v>
       </c>
       <c r="N49" s="1">
-        <v>954061.27</v>
+        <v>727134.47</v>
       </c>
       <c r="O49" s="1">
-        <v>0.54</v>
+        <v>0.38</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B50" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="C50" s="1">
-        <v>800000.0</v>
+        <v>1500000.0</v>
       </c>
       <c r="D50" s="1">
-        <v>106.108</v>
+        <v>100.772</v>
       </c>
       <c r="E50" s="1">
-        <v>109.825</v>
+        <v>102.47372</v>
       </c>
       <c r="F50" t="s">
         <v>8</v>
       </c>
       <c r="G50">
         <v>1.0</v>
       </c>
       <c r="H50" s="1">
-        <v>878600.0</v>
+        <v>1537105.8</v>
       </c>
       <c r="I50" s="1">
-        <v>-29736.0</v>
+        <v>-25525.8</v>
       </c>
       <c r="J50" s="1">
-        <v>-3.3844753016162</v>
+        <v>-1.6606404061451</v>
       </c>
       <c r="K50">
-        <v>2.11</v>
+        <v>1.02</v>
       </c>
       <c r="L50" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="M50" s="1">
-        <v>848864.0</v>
+        <v>1511580.0</v>
       </c>
       <c r="N50" s="1">
-        <v>865721.14</v>
+        <v>1526867.67</v>
       </c>
       <c r="O50" s="1">
-        <v>0.49</v>
+        <v>0.79</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B51" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="C51" s="1">
-        <v>1000000.0</v>
+        <v>921000.0</v>
       </c>
       <c r="D51" s="1">
-        <v>104.979</v>
+        <v>98.392</v>
       </c>
       <c r="E51" s="1">
-        <v>107.84</v>
+        <v>99.528</v>
       </c>
       <c r="F51" t="s">
         <v>8</v>
       </c>
       <c r="G51">
         <v>1.0</v>
       </c>
       <c r="H51" s="1">
-        <v>1078400.0</v>
+        <v>916652.88</v>
       </c>
       <c r="I51" s="1">
-        <v>-28610.0</v>
+        <v>-10462.56</v>
       </c>
       <c r="J51" s="1">
-        <v>-2.6530044510386</v>
+        <v>-1.1413873482839</v>
       </c>
       <c r="K51">
-        <v>1.69</v>
+        <v>1.45</v>
       </c>
       <c r="L51" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="M51" s="1">
-        <v>1049790.0</v>
+        <v>906190.32</v>
       </c>
       <c r="N51" s="1">
-        <v>1066707.81</v>
+        <v>919560.59</v>
       </c>
       <c r="O51" s="1">
-        <v>0.61</v>
+        <v>0.48</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B52" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="C52" s="1">
-        <v>700000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D52" s="1">
-        <v>102.826</v>
+        <v>97.831</v>
       </c>
       <c r="E52" s="1">
-        <v>105.696</v>
+        <v>99.46</v>
       </c>
       <c r="F52" t="s">
         <v>8</v>
       </c>
       <c r="G52">
         <v>1.0</v>
       </c>
       <c r="H52" s="1">
-        <v>739872.0</v>
+        <v>895140.0</v>
       </c>
       <c r="I52" s="1">
-        <v>-20090.0</v>
+        <v>-14661.0</v>
       </c>
       <c r="J52" s="1">
-        <v>-2.7153345443536</v>
+        <v>-1.6378443595415</v>
       </c>
       <c r="K52">
-        <v>0.29</v>
+        <v>1.89</v>
       </c>
       <c r="L52" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="M52" s="1">
-        <v>719782.0</v>
+        <v>880479.0</v>
       </c>
       <c r="N52" s="1">
-        <v>721822.07</v>
+        <v>897455.71</v>
       </c>
       <c r="O52" s="1">
-        <v>0.41</v>
+        <v>0.47</v>
       </c>
       <c r="P52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B53" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="C53" s="1">
-        <v>600000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D53" s="1">
-        <v>87.626</v>
+        <v>98.294</v>
       </c>
       <c r="E53" s="1">
-        <v>89.15</v>
+        <v>100.45</v>
       </c>
       <c r="F53" t="s">
         <v>8</v>
       </c>
       <c r="G53">
         <v>1.0</v>
       </c>
       <c r="H53" s="1">
-        <v>534900.0</v>
+        <v>703150.0</v>
       </c>
       <c r="I53" s="1">
-        <v>-9144.0</v>
+        <v>-15092.0</v>
       </c>
       <c r="J53" s="1">
-        <v>-1.7094784071789</v>
+        <v>-2.1463414634146</v>
       </c>
       <c r="K53">
-        <v>0.95</v>
+        <v>1.7</v>
       </c>
       <c r="L53" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="M53" s="1">
-        <v>525756.0</v>
+        <v>688058.0</v>
       </c>
       <c r="N53" s="1">
-        <v>531449.84</v>
+        <v>699948.41</v>
       </c>
       <c r="O53" s="1">
-        <v>0.3</v>
+        <v>0.36</v>
       </c>
       <c r="P53">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B54" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="C54" s="1">
-        <v>200000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D54" s="1">
-        <v>98.191</v>
+        <v>96.249</v>
       </c>
       <c r="E54" s="1">
-        <v>99.832</v>
+        <v>99.077</v>
       </c>
       <c r="F54" t="s">
         <v>8</v>
       </c>
       <c r="G54">
         <v>1.0</v>
       </c>
       <c r="H54" s="1">
-        <v>199664.0</v>
+        <v>792616.0</v>
       </c>
       <c r="I54" s="1">
-        <v>-3282.0</v>
+        <v>-22624.0</v>
       </c>
       <c r="J54" s="1">
-        <v>-1.6437615193525</v>
+        <v>-2.8543456099801</v>
       </c>
       <c r="K54">
-        <v>0.75</v>
+        <v>2.01</v>
       </c>
       <c r="L54" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="M54" s="1">
-        <v>196382.0</v>
+        <v>769992.0</v>
       </c>
       <c r="N54" s="1">
-        <v>197872.41</v>
+        <v>786101.59</v>
       </c>
       <c r="O54" s="1">
-        <v>0.11</v>
+        <v>0.41</v>
       </c>
       <c r="P54">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="B55" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="C55" s="1">
-        <v>1500000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D55" s="1">
-        <v>99.272</v>
+        <v>93.739</v>
       </c>
       <c r="E55" s="1">
-        <v>102.47372</v>
+        <v>92.47746</v>
       </c>
       <c r="F55" t="s">
         <v>8</v>
       </c>
       <c r="G55">
         <v>1.0</v>
       </c>
       <c r="H55" s="1">
-        <v>1537105.8</v>
+        <v>832297.14</v>
       </c>
       <c r="I55" s="1">
-        <v>-48025.8</v>
+        <v>11353.86</v>
       </c>
       <c r="J55" s="1">
-        <v>-3.1244303417501</v>
+        <v>1.3641594395002</v>
       </c>
       <c r="K55">
-        <v>0.7</v>
+        <v>0.52</v>
       </c>
       <c r="L55" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="M55" s="1">
-        <v>1489080.0</v>
+        <v>843651.0</v>
       </c>
       <c r="N55" s="1">
-        <v>1499600.55</v>
+        <v>848354.42</v>
       </c>
       <c r="O55" s="1">
-        <v>0.85</v>
+        <v>0.44</v>
       </c>
       <c r="P55">
         <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B56" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="C56" s="1">
-        <v>921000.0</v>
+        <v>1250000.0</v>
       </c>
       <c r="D56" s="1">
-        <v>97.358</v>
+        <v>103.474</v>
       </c>
       <c r="E56" s="1">
-        <v>99.528</v>
+        <v>100.8613224</v>
       </c>
       <c r="F56" t="s">
         <v>8</v>
       </c>
       <c r="G56">
         <v>1.0</v>
       </c>
       <c r="H56" s="1">
-        <v>916652.88</v>
+        <v>1260766.53</v>
       </c>
       <c r="I56" s="1">
-        <v>-19985.7</v>
+        <v>32658.47</v>
       </c>
       <c r="J56" s="1">
-        <v>-2.1802909733944</v>
+        <v>2.5903661957143</v>
       </c>
       <c r="K56">
-        <v>1.18</v>
+        <v>0.35</v>
       </c>
       <c r="L56" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="M56" s="1">
-        <v>896667.18</v>
+        <v>1293425.0</v>
       </c>
       <c r="N56" s="1">
-        <v>907567.78</v>
+        <v>1297817.12</v>
       </c>
       <c r="O56" s="1">
-        <v>0.52</v>
+        <v>0.67</v>
       </c>
       <c r="P56">
         <v>1</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="B57" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="C57" s="1">
-        <v>1100000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D57" s="1">
-        <v>97.19</v>
+        <v>104.332</v>
       </c>
       <c r="E57" s="1">
-        <v>99.46</v>
+        <v>99.961</v>
       </c>
       <c r="F57" t="s">
         <v>8</v>
       </c>
       <c r="G57">
         <v>1.0</v>
       </c>
       <c r="H57" s="1">
-        <v>1094060.0</v>
+        <v>699727.0</v>
       </c>
       <c r="I57" s="1">
-        <v>-24970.0</v>
+        <v>30597.0</v>
       </c>
       <c r="J57" s="1">
-        <v>-2.282324552584</v>
+        <v>4.3727053550885</v>
       </c>
       <c r="K57">
-        <v>1.62</v>
+        <v>3.75</v>
       </c>
       <c r="L57" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="M57" s="1">
-        <v>1069090.0</v>
+        <v>730324.0</v>
       </c>
       <c r="N57" s="1">
-        <v>1086889.66</v>
+        <v>756595.58</v>
       </c>
       <c r="O57" s="1">
-        <v>0.62</v>
+        <v>0.39</v>
       </c>
       <c r="P57">
         <v>1</v>
       </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B58" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="C58" s="1">
-        <v>700000.0</v>
+        <v>794000.0</v>
       </c>
       <c r="D58" s="1">
-        <v>96.902</v>
+        <v>101.877</v>
       </c>
       <c r="E58" s="1">
-        <v>100.45</v>
+        <v>99.943</v>
       </c>
       <c r="F58" t="s">
         <v>8</v>
       </c>
       <c r="G58">
         <v>1.0</v>
       </c>
       <c r="H58" s="1">
-        <v>703150.0</v>
+        <v>793547.42</v>
       </c>
       <c r="I58" s="1">
-        <v>-24836.0</v>
+        <v>15355.96</v>
       </c>
       <c r="J58" s="1">
-        <v>-3.5321055251369</v>
+        <v>1.935103008715</v>
       </c>
       <c r="K58">
-        <v>1.39</v>
+        <v>0.24</v>
       </c>
       <c r="L58" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="M58" s="1">
-        <v>678314.0</v>
+        <v>808903.38</v>
       </c>
       <c r="N58" s="1">
-        <v>688049.27</v>
+        <v>810817.68</v>
       </c>
       <c r="O58" s="1">
-        <v>0.39</v>
+        <v>0.42</v>
       </c>
       <c r="P58">
         <v>1</v>
       </c>
     </row>
     <row r="59" spans="1:16">
       <c r="A59" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="B59" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="C59" s="1">
-        <v>800000.0</v>
+        <v>517000.0</v>
       </c>
       <c r="D59" s="1">
-        <v>95.345</v>
+        <v>98.09</v>
       </c>
       <c r="E59" s="1">
-        <v>99.077</v>
+        <v>99.702</v>
       </c>
       <c r="F59" t="s">
         <v>8</v>
       </c>
       <c r="G59">
         <v>1.0</v>
       </c>
       <c r="H59" s="1">
-        <v>792616.0</v>
+        <v>515459.34</v>
       </c>
       <c r="I59" s="1">
-        <v>-29856.0</v>
+        <v>-8334.04</v>
       </c>
       <c r="J59" s="1">
-        <v>-3.7667672618267</v>
+        <v>-1.6168181179916</v>
       </c>
       <c r="K59">
-        <v>1.74</v>
+        <v>1.86</v>
       </c>
       <c r="L59" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="M59" s="1">
-        <v>762760.0</v>
+        <v>507125.3</v>
       </c>
       <c r="N59" s="1">
-        <v>776644.93</v>
+        <v>516746.46</v>
       </c>
       <c r="O59" s="1">
-        <v>0.44</v>
+        <v>0.27</v>
       </c>
       <c r="P59">
         <v>1</v>
       </c>
     </row>
     <row r="60" spans="1:16">
       <c r="A60" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B60" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="C60" s="1">
-        <v>900000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D60" s="1">
-        <v>93.935</v>
+        <v>97.095</v>
       </c>
       <c r="E60" s="1">
-        <v>92.47746</v>
+        <v>99.3</v>
       </c>
       <c r="F60" t="s">
         <v>8</v>
       </c>
       <c r="G60">
         <v>1.0</v>
       </c>
       <c r="H60" s="1">
-        <v>832297.14</v>
+        <v>496500.0</v>
       </c>
       <c r="I60" s="1">
-        <v>13117.86</v>
+        <v>-11025.0</v>
       </c>
       <c r="J60" s="1">
-        <v>1.5761029768767</v>
+        <v>-2.2205438066465</v>
       </c>
       <c r="K60">
-        <v>0.45</v>
+        <v>2.03</v>
       </c>
       <c r="L60" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="M60" s="1">
-        <v>845415.0</v>
+        <v>485475.0</v>
       </c>
       <c r="N60" s="1">
-        <v>849492.74</v>
+        <v>495638.7</v>
       </c>
       <c r="O60" s="1">
-        <v>0.48</v>
+        <v>0.26</v>
       </c>
       <c r="P60">
         <v>1</v>
       </c>
     </row>
     <row r="61" spans="1:16">
       <c r="A61" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="B61" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="C61" s="1">
-        <v>1250000.0</v>
+        <v>1400000.0</v>
       </c>
       <c r="D61" s="1">
-        <v>102.638</v>
+        <v>101.693</v>
       </c>
       <c r="E61" s="1">
-        <v>100.8613224</v>
+        <v>101.58528571</v>
       </c>
       <c r="F61" t="s">
         <v>8</v>
       </c>
       <c r="G61">
         <v>1.0</v>
       </c>
       <c r="H61" s="1">
-        <v>1260766.53</v>
+        <v>1422194.0</v>
       </c>
       <c r="I61" s="1">
-        <v>22208.47</v>
+        <v>1508.0</v>
       </c>
       <c r="J61" s="1">
-        <v>1.7615053597592</v>
+        <v>0.10603335409937</v>
       </c>
       <c r="K61">
-        <v>4.72</v>
+        <v>3.08</v>
       </c>
       <c r="L61" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="M61" s="1">
-        <v>1282975.0</v>
+        <v>1423702.0</v>
       </c>
       <c r="N61" s="1">
-        <v>1342024.66</v>
+        <v>1466814.33</v>
       </c>
       <c r="O61" s="1">
         <v>0.76</v>
       </c>
       <c r="P61">
         <v>1</v>
       </c>
     </row>
     <row r="62" spans="1:16">
       <c r="A62" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="B62" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="C62" s="1">
-        <v>700000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D62" s="1">
-        <v>102.803</v>
+        <v>100.45</v>
       </c>
       <c r="E62" s="1">
-        <v>99.961</v>
+        <v>99.05583333</v>
       </c>
       <c r="F62" t="s">
         <v>8</v>
       </c>
       <c r="G62">
         <v>1.0</v>
       </c>
       <c r="H62" s="1">
-        <v>699727.0</v>
+        <v>891502.5</v>
       </c>
       <c r="I62" s="1">
-        <v>19894.0</v>
+        <v>12547.5</v>
       </c>
       <c r="J62" s="1">
-        <v>2.8431088124369</v>
+        <v>1.4074553913197</v>
       </c>
       <c r="K62">
-        <v>3.37</v>
+        <v>0.14</v>
       </c>
       <c r="L62" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="M62" s="1">
-        <v>719621.0</v>
+        <v>904050.0</v>
       </c>
       <c r="N62" s="1">
-        <v>743181.27</v>
+        <v>905298.29</v>
       </c>
       <c r="O62" s="1">
-        <v>0.42</v>
+        <v>0.47</v>
       </c>
       <c r="P62">
         <v>1</v>
       </c>
     </row>
     <row r="63" spans="1:16">
       <c r="A63" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B63" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="C63" s="1">
-        <v>517000.0</v>
+        <v>1100000.0</v>
       </c>
       <c r="D63" s="1">
-        <v>96.96</v>
+        <v>99.338</v>
       </c>
       <c r="E63" s="1">
-        <v>99.702</v>
+        <v>99.12791364</v>
       </c>
       <c r="F63" t="s">
         <v>8</v>
       </c>
       <c r="G63">
         <v>1.0</v>
       </c>
       <c r="H63" s="1">
-        <v>515459.34</v>
+        <v>1090407.05</v>
       </c>
       <c r="I63" s="1">
-        <v>-14176.14</v>
+        <v>2310.95</v>
       </c>
       <c r="J63" s="1">
-        <v>-2.7501955828369</v>
+        <v>0.21193461652692</v>
       </c>
       <c r="K63">
-        <v>1.6</v>
+        <v>2.93</v>
       </c>
       <c r="L63" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="M63" s="1">
-        <v>501283.2</v>
+        <v>1092718.0</v>
       </c>
       <c r="N63" s="1">
-        <v>509569.36</v>
+        <v>1124926.9</v>
       </c>
       <c r="O63" s="1">
-        <v>0.29</v>
+        <v>0.58</v>
       </c>
       <c r="P63">
         <v>1</v>
       </c>
     </row>
     <row r="64" spans="1:16">
       <c r="A64" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="B64" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="C64" s="1">
-        <v>500000.0</v>
+        <v>2000000.0</v>
       </c>
       <c r="D64" s="1">
-        <v>95.273</v>
+        <v>100.314</v>
       </c>
       <c r="E64" s="1">
-        <v>99.3</v>
+        <v>100.3119</v>
       </c>
       <c r="F64" t="s">
         <v>8</v>
       </c>
       <c r="G64">
         <v>1.0</v>
       </c>
       <c r="H64" s="1">
-        <v>496500.0</v>
+        <v>2006238.0</v>
       </c>
       <c r="I64" s="1">
-        <v>-20135.0</v>
+        <v>42.0</v>
       </c>
       <c r="J64" s="1">
-        <v>-4.055387713998</v>
+        <v>0.0020934704656177</v>
       </c>
       <c r="K64">
-        <v>1.75</v>
+        <v>3.79</v>
       </c>
       <c r="L64" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="M64" s="1">
-        <v>476365.0</v>
+        <v>2006280.0</v>
       </c>
       <c r="N64" s="1">
-        <v>485118.42</v>
+        <v>2081999.18</v>
       </c>
       <c r="O64" s="1">
-        <v>0.28</v>
+        <v>1.08</v>
       </c>
       <c r="P64">
         <v>1</v>
       </c>
     </row>
     <row r="65" spans="1:16">
       <c r="A65" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="B65" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="C65" s="1">
-        <v>1400000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D65" s="1">
-        <v>100.487</v>
+        <v>104.147</v>
       </c>
       <c r="E65" s="1">
-        <v>101.58528571</v>
+        <v>99.661</v>
       </c>
       <c r="F65" t="s">
         <v>8</v>
       </c>
       <c r="G65">
         <v>1.0</v>
       </c>
       <c r="H65" s="1">
-        <v>1422194.0</v>
+        <v>398644.0</v>
       </c>
       <c r="I65" s="1">
-        <v>-15376.0</v>
+        <v>17944.0</v>
       </c>
       <c r="J65" s="1">
-        <v>-1.0811464539999</v>
+        <v>4.5012592689216</v>
       </c>
       <c r="K65">
-        <v>2.76</v>
+        <v>4.08</v>
       </c>
       <c r="L65" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="M65" s="1">
-        <v>1406818.0</v>
+        <v>416588.0</v>
       </c>
       <c r="N65" s="1">
-        <v>1445481.01</v>
+        <v>432908.55</v>
       </c>
       <c r="O65" s="1">
-        <v>0.82</v>
+        <v>0.22</v>
       </c>
       <c r="P65">
         <v>1</v>
       </c>
     </row>
     <row r="66" spans="1:16">
       <c r="A66" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="B66" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="C66" s="1">
-        <v>900000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D66" s="1">
-        <v>99.525</v>
+        <v>106.507</v>
       </c>
       <c r="E66" s="1">
-        <v>99.05583333</v>
+        <v>107.34</v>
       </c>
       <c r="F66" t="s">
         <v>8</v>
       </c>
       <c r="G66">
         <v>1.0</v>
       </c>
       <c r="H66" s="1">
-        <v>891502.5</v>
+        <v>858720.0</v>
       </c>
       <c r="I66" s="1">
-        <v>4222.5</v>
+        <v>-6664.0</v>
       </c>
       <c r="J66" s="1">
-        <v>0.47363860449073</v>
+        <v>-0.77603875535681</v>
       </c>
       <c r="K66">
-        <v>3.25</v>
+        <v>0.61</v>
       </c>
       <c r="L66" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="M66" s="1">
-        <v>895725.0</v>
+        <v>852056.0</v>
       </c>
       <c r="N66" s="1">
-        <v>924934.93</v>
+        <v>856941.87</v>
       </c>
       <c r="O66" s="1">
-        <v>0.53</v>
+        <v>0.44</v>
       </c>
       <c r="P66">
         <v>1</v>
       </c>
     </row>
     <row r="67" spans="1:16">
       <c r="A67" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="B67" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="C67" s="1">
-        <v>1000000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D67" s="1">
-        <v>97.911</v>
+        <v>103.223</v>
       </c>
       <c r="E67" s="1">
-        <v>99.071125</v>
+        <v>100.0</v>
       </c>
       <c r="F67" t="s">
         <v>8</v>
       </c>
       <c r="G67">
         <v>1.0</v>
       </c>
       <c r="H67" s="1">
-        <v>990711.25</v>
+        <v>600000.0</v>
       </c>
       <c r="I67" s="1">
-        <v>-11601.25</v>
+        <v>19338.0</v>
       </c>
       <c r="J67" s="1">
-        <v>-1.1710021461854</v>
+        <v>3.223</v>
       </c>
       <c r="K67">
-        <v>2.68</v>
+        <v>4.52</v>
       </c>
       <c r="L67" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="M67" s="1">
-        <v>979110.0</v>
+        <v>619338.0</v>
       </c>
       <c r="N67" s="1">
-        <v>1005907.95</v>
+        <v>646458.49</v>
       </c>
       <c r="O67" s="1">
-        <v>0.57</v>
+        <v>0.34</v>
       </c>
       <c r="P67">
         <v>1</v>
       </c>
     </row>
     <row r="68" spans="1:16">
       <c r="A68" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="B68" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="C68" s="1">
-        <v>2000000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D68" s="1">
-        <v>98.473</v>
+        <v>107.066</v>
       </c>
       <c r="E68" s="1">
-        <v>100.3119</v>
+        <v>109.3</v>
       </c>
       <c r="F68" t="s">
         <v>8</v>
       </c>
       <c r="G68">
         <v>1.0</v>
       </c>
       <c r="H68" s="1">
-        <v>2006238.0</v>
+        <v>655800.0</v>
       </c>
       <c r="I68" s="1">
-        <v>-36778.0</v>
+        <v>-13404.0</v>
       </c>
       <c r="J68" s="1">
-        <v>-1.8331823043926</v>
+        <v>-2.0439158279963</v>
       </c>
       <c r="K68">
-        <v>3.46</v>
+        <v>1.29</v>
       </c>
       <c r="L68" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="M68" s="1">
-        <v>1969460.0</v>
+        <v>642396.0</v>
       </c>
       <c r="N68" s="1">
-        <v>2038624.38</v>
+        <v>650163.12</v>
       </c>
       <c r="O68" s="1">
-        <v>1.16</v>
+        <v>0.34</v>
       </c>
       <c r="P68">
         <v>1</v>
       </c>
     </row>
     <row r="69" spans="1:16">
       <c r="A69" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="B69" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="C69" s="1">
-        <v>400000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D69" s="1">
-        <v>102.285</v>
+        <v>99.557</v>
       </c>
       <c r="E69" s="1">
-        <v>99.661</v>
+        <v>99.852</v>
       </c>
       <c r="F69" t="s">
         <v>8</v>
       </c>
       <c r="G69">
         <v>1.0</v>
       </c>
       <c r="H69" s="1">
-        <v>398644.0</v>
+        <v>898668.0</v>
       </c>
       <c r="I69" s="1">
-        <v>10496.0</v>
+        <v>-2655.0</v>
       </c>
       <c r="J69" s="1">
-        <v>2.6329256178445</v>
+        <v>-0.29543724712575</v>
       </c>
       <c r="K69">
-        <v>3.71</v>
+        <v>0.91</v>
       </c>
       <c r="L69" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="M69" s="1">
-        <v>409140.0</v>
+        <v>896013.0</v>
       </c>
       <c r="N69" s="1">
-        <v>423990.68</v>
+        <v>904199.3</v>
       </c>
       <c r="O69" s="1">
-        <v>0.24</v>
+        <v>0.47</v>
       </c>
       <c r="P69">
         <v>1</v>
       </c>
     </row>
     <row r="70" spans="1:16">
       <c r="A70" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="B70" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="C70" s="1">
-        <v>800000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D70" s="1">
-        <v>105.349</v>
+        <v>100.177</v>
       </c>
       <c r="E70" s="1">
-        <v>107.34</v>
+        <v>99.653</v>
       </c>
       <c r="F70" t="s">
         <v>8</v>
       </c>
       <c r="G70">
         <v>1.0</v>
       </c>
       <c r="H70" s="1">
-        <v>858720.0</v>
+        <v>697571.0</v>
       </c>
       <c r="I70" s="1">
-        <v>-15928.0</v>
+        <v>3668.0</v>
       </c>
       <c r="J70" s="1">
-        <v>-1.8548537357928</v>
+        <v>0.52582461140156</v>
       </c>
       <c r="K70">
-        <v>0.04</v>
-[...2 lines deleted...]
-        <v>315.22</v>
+        <v>1.96</v>
+      </c>
+      <c r="L70" t="s">
+        <v>234</v>
       </c>
       <c r="M70" s="1">
-        <v>842792.0</v>
+        <v>701239.0</v>
       </c>
       <c r="N70" s="1">
-        <v>843107.22</v>
+        <v>714960.92</v>
       </c>
       <c r="O70" s="1">
-        <v>0.48</v>
+        <v>0.37</v>
       </c>
       <c r="P70">
         <v>1</v>
       </c>
     </row>
     <row r="71" spans="1:16">
       <c r="A71" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
       <c r="B71" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="C71" s="1">
-        <v>600000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D71" s="1">
-        <v>102.363</v>
+        <v>101.191</v>
       </c>
       <c r="E71" s="1">
-        <v>100.0</v>
+        <v>100.582</v>
       </c>
       <c r="F71" t="s">
         <v>8</v>
       </c>
       <c r="G71">
         <v>1.0</v>
       </c>
       <c r="H71" s="1">
-        <v>600000.0</v>
+        <v>704074.0</v>
       </c>
       <c r="I71" s="1">
-        <v>14178.0</v>
+        <v>4263.0</v>
       </c>
       <c r="J71" s="1">
-        <v>2.363</v>
+        <v>0.60547612892963</v>
       </c>
       <c r="K71">
-        <v>4.14</v>
+        <v>0.23</v>
       </c>
       <c r="L71" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="M71" s="1">
-        <v>614178.0</v>
+        <v>708337.0</v>
       </c>
       <c r="N71" s="1">
-        <v>639005.51</v>
+        <v>709933.96</v>
       </c>
       <c r="O71" s="1">
-        <v>0.36</v>
+        <v>0.37</v>
       </c>
       <c r="P71">
         <v>1</v>
       </c>
     </row>
     <row r="72" spans="1:16">
       <c r="A72" t="s">
-        <v>236</v>
+        <v>238</v>
       </c>
       <c r="B72" t="s">
-        <v>237</v>
+        <v>239</v>
       </c>
       <c r="C72" s="1">
-        <v>700000.0</v>
+        <v>1900000.0</v>
       </c>
       <c r="D72" s="1">
-        <v>99.482</v>
+        <v>104.687</v>
       </c>
       <c r="E72" s="1">
-        <v>102.0</v>
+        <v>106.52073684</v>
       </c>
       <c r="F72" t="s">
         <v>8</v>
       </c>
       <c r="G72">
         <v>1.0</v>
       </c>
       <c r="H72" s="1">
-        <v>714000.0</v>
+        <v>2023894.0</v>
       </c>
       <c r="I72" s="1">
-        <v>-17626.0</v>
+        <v>-34841.0</v>
       </c>
       <c r="J72" s="1">
-        <v>-2.4686274509804</v>
+        <v>-1.7214834373737</v>
       </c>
       <c r="K72">
-        <v>0.42</v>
+        <v>3.15</v>
       </c>
       <c r="L72" t="s">
-        <v>238</v>
+        <v>240</v>
       </c>
       <c r="M72" s="1">
-        <v>696374.0</v>
+        <v>1989053.0</v>
       </c>
       <c r="N72" s="1">
-        <v>699327.42</v>
+        <v>2048916.01</v>
       </c>
       <c r="O72" s="1">
-        <v>0.4</v>
+        <v>1.06</v>
       </c>
       <c r="P72">
         <v>1</v>
       </c>
     </row>
     <row r="73" spans="1:16">
       <c r="A73" t="s">
-        <v>239</v>
+        <v>241</v>
       </c>
       <c r="B73" t="s">
-        <v>240</v>
+        <v>242</v>
       </c>
       <c r="C73" s="1">
-        <v>600000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D73" s="1">
-        <v>106.16</v>
+        <v>99.354</v>
       </c>
       <c r="E73" s="1">
-        <v>109.3</v>
+        <v>99.589</v>
       </c>
       <c r="F73" t="s">
         <v>8</v>
       </c>
       <c r="G73">
         <v>1.0</v>
       </c>
       <c r="H73" s="1">
-        <v>655800.0</v>
+        <v>398356.0</v>
       </c>
       <c r="I73" s="1">
-        <v>-18840.0</v>
+        <v>-940.0</v>
       </c>
       <c r="J73" s="1">
-        <v>-2.8728270814273</v>
+        <v>-0.23596983602607</v>
       </c>
       <c r="K73">
-        <v>0.88</v>
+        <v>0.64</v>
       </c>
       <c r="L73" t="s">
-        <v>241</v>
+        <v>243</v>
       </c>
       <c r="M73" s="1">
-        <v>636960.0</v>
+        <v>397416.0</v>
       </c>
       <c r="N73" s="1">
-        <v>642224.38</v>
+        <v>399968.05</v>
       </c>
       <c r="O73" s="1">
-        <v>0.36</v>
+        <v>0.21</v>
       </c>
       <c r="P73">
         <v>1</v>
       </c>
     </row>
     <row r="74" spans="1:16">
       <c r="A74" t="s">
-        <v>242</v>
+        <v>244</v>
       </c>
       <c r="B74" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
       <c r="C74" s="1">
-        <v>900000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D74" s="1">
-        <v>98.288</v>
+        <v>85.289</v>
       </c>
       <c r="E74" s="1">
-        <v>99.852</v>
+        <v>85.96</v>
       </c>
       <c r="F74" t="s">
         <v>8</v>
       </c>
       <c r="G74">
         <v>1.0</v>
       </c>
       <c r="H74" s="1">
-        <v>898668.0</v>
+        <v>601720.0</v>
       </c>
       <c r="I74" s="1">
-        <v>-14076.0</v>
+        <v>-4697.0</v>
       </c>
       <c r="J74" s="1">
-        <v>-1.5663181508633</v>
+        <v>-0.7805956258725</v>
       </c>
       <c r="K74">
-        <v>0.59</v>
+        <v>0.48</v>
       </c>
       <c r="L74" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="M74" s="1">
-        <v>884592.0</v>
+        <v>597023.0</v>
       </c>
       <c r="N74" s="1">
-        <v>889918.03</v>
+        <v>600403.14</v>
       </c>
       <c r="O74" s="1">
-        <v>0.51</v>
+        <v>0.31</v>
       </c>
       <c r="P74">
         <v>1</v>
       </c>
     </row>
     <row r="75" spans="1:16">
       <c r="A75" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="B75" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
       <c r="C75" s="1">
         <v>700000.0</v>
       </c>
       <c r="D75" s="1">
-        <v>98.915</v>
+        <v>99.337</v>
       </c>
       <c r="E75" s="1">
-        <v>99.653</v>
+        <v>100.65</v>
       </c>
       <c r="F75" t="s">
         <v>8</v>
       </c>
       <c r="G75">
         <v>1.0</v>
       </c>
       <c r="H75" s="1">
-        <v>697571.0</v>
+        <v>704550.0</v>
       </c>
       <c r="I75" s="1">
-        <v>-5166.0</v>
+        <v>-9191.0</v>
       </c>
       <c r="J75" s="1">
-        <v>-0.74056977712663</v>
+        <v>-1.304520615996</v>
       </c>
       <c r="K75">
-        <v>1.69</v>
+        <v>0.81</v>
       </c>
       <c r="L75" t="s">
-        <v>247</v>
+        <v>249</v>
       </c>
       <c r="M75" s="1">
-        <v>692405.0</v>
+        <v>695359.0</v>
       </c>
       <c r="N75" s="1">
-        <v>704249.86</v>
+        <v>700997.36</v>
       </c>
       <c r="O75" s="1">
-        <v>0.4</v>
+        <v>0.36</v>
       </c>
       <c r="P75">
         <v>1</v>
       </c>
     </row>
     <row r="76" spans="1:16">
       <c r="A76" t="s">
-        <v>248</v>
+        <v>250</v>
       </c>
       <c r="B76" t="s">
-        <v>249</v>
+        <v>251</v>
       </c>
       <c r="C76" s="1">
-        <v>800000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D76" s="1">
-        <v>98.413</v>
+        <v>99.091</v>
       </c>
       <c r="E76" s="1">
-        <v>101.72</v>
+        <v>100.62</v>
       </c>
       <c r="F76" t="s">
         <v>8</v>
       </c>
       <c r="G76">
         <v>1.0</v>
       </c>
       <c r="H76" s="1">
-        <v>813760.0</v>
+        <v>402480.0</v>
       </c>
       <c r="I76" s="1">
-        <v>-26456.0</v>
+        <v>-6116.0</v>
       </c>
       <c r="J76" s="1">
-        <v>-3.2510813999214</v>
+        <v>-1.5195786126019</v>
       </c>
       <c r="K76">
-        <v>3.32</v>
+        <v>2.89</v>
       </c>
       <c r="L76" t="s">
-        <v>250</v>
+        <v>252</v>
       </c>
       <c r="M76" s="1">
-        <v>787304.0</v>
+        <v>396364.0</v>
       </c>
       <c r="N76" s="1">
-        <v>813828.41</v>
+        <v>407939.34</v>
       </c>
       <c r="O76" s="1">
-        <v>0.46</v>
+        <v>0.21</v>
       </c>
       <c r="P76">
         <v>1</v>
       </c>
     </row>
     <row r="77" spans="1:16">
       <c r="A77" t="s">
-        <v>251</v>
+        <v>253</v>
       </c>
       <c r="B77" t="s">
-        <v>252</v>
+        <v>254</v>
       </c>
       <c r="C77" s="1">
-        <v>1900000.0</v>
+        <v>577000.0</v>
       </c>
       <c r="D77" s="1">
-        <v>103.898</v>
+        <v>100.473</v>
       </c>
       <c r="E77" s="1">
-        <v>106.52073684</v>
+        <v>99.662</v>
       </c>
       <c r="F77" t="s">
         <v>8</v>
       </c>
       <c r="G77">
         <v>1.0</v>
       </c>
       <c r="H77" s="1">
-        <v>2023894.0</v>
+        <v>575049.74</v>
       </c>
       <c r="I77" s="1">
-        <v>-49832.0</v>
+        <v>4679.47</v>
       </c>
       <c r="J77" s="1">
-        <v>-2.4621842843548</v>
+        <v>0.81375047661095</v>
       </c>
       <c r="K77">
-        <v>2.75</v>
-[...2 lines deleted...]
-        <v>253</v>
+        <v>0.01</v>
+      </c>
+      <c r="L77">
+        <v>57.3</v>
       </c>
       <c r="M77" s="1">
-        <v>1974062.0</v>
+        <v>579729.21</v>
       </c>
       <c r="N77" s="1">
-        <v>2026377.07</v>
+        <v>579786.51</v>
       </c>
       <c r="O77" s="1">
-        <v>1.15</v>
+        <v>0.3</v>
       </c>
       <c r="P77">
         <v>1</v>
       </c>
     </row>
     <row r="78" spans="1:16">
       <c r="A78" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="B78" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="C78" s="1">
-        <v>400000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D78" s="1">
-        <v>98.525</v>
+        <v>99.197</v>
       </c>
       <c r="E78" s="1">
-        <v>99.589</v>
+        <v>99.64619429</v>
       </c>
       <c r="F78" t="s">
         <v>8</v>
       </c>
       <c r="G78">
         <v>1.0</v>
       </c>
       <c r="H78" s="1">
-        <v>398356.0</v>
+        <v>697523.36</v>
       </c>
       <c r="I78" s="1">
-        <v>-4256.0</v>
+        <v>-3144.36</v>
       </c>
       <c r="J78" s="1">
-        <v>-1.0683910873691</v>
+        <v>-0.45078920367628</v>
       </c>
       <c r="K78">
+        <v>2.93</v>
+      </c>
+      <c r="L78" t="s">
+        <v>257</v>
+      </c>
+      <c r="M78" s="1">
+        <v>694379.0</v>
+      </c>
+      <c r="N78" s="1">
+        <v>714887.56</v>
+      </c>
+      <c r="O78" s="1">
         <v>0.37</v>
-      </c>
-[...10 lines deleted...]
-        <v>0.22</v>
       </c>
       <c r="P78">
         <v>1</v>
       </c>
     </row>
     <row r="79" spans="1:16">
       <c r="A79" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="B79" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="C79" s="1">
-        <v>700000.0</v>
+        <v>750000.0</v>
       </c>
       <c r="D79" s="1">
-        <v>83.589</v>
+        <v>99.954</v>
       </c>
       <c r="E79" s="1">
-        <v>85.96</v>
+        <v>99.96570933</v>
       </c>
       <c r="F79" t="s">
         <v>8</v>
       </c>
       <c r="G79">
         <v>1.0</v>
       </c>
       <c r="H79" s="1">
-        <v>601720.0</v>
+        <v>749742.82</v>
       </c>
       <c r="I79" s="1">
-        <v>-16597.0</v>
+        <v>-87.82</v>
       </c>
       <c r="J79" s="1">
-        <v>-2.7582596556538</v>
+        <v>-0.01171334991911</v>
       </c>
       <c r="K79">
-        <v>0.43</v>
+        <v>1.5</v>
       </c>
       <c r="L79" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
       <c r="M79" s="1">
-        <v>585123.0</v>
+        <v>749655.0</v>
       </c>
       <c r="N79" s="1">
-        <v>588155.53</v>
+        <v>760874.18</v>
       </c>
       <c r="O79" s="1">
-        <v>0.33</v>
+        <v>0.39</v>
       </c>
       <c r="P79">
         <v>1</v>
       </c>
     </row>
     <row r="80" spans="1:16">
       <c r="A80" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="B80" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="C80" s="1">
-        <v>700000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D80" s="1">
-        <v>98.683</v>
+        <v>99.031</v>
       </c>
       <c r="E80" s="1">
-        <v>100.65</v>
+        <v>100.0</v>
       </c>
       <c r="F80" t="s">
         <v>8</v>
       </c>
       <c r="G80">
         <v>1.0</v>
       </c>
       <c r="H80" s="1">
-        <v>704550.0</v>
+        <v>600000.0</v>
       </c>
       <c r="I80" s="1">
-        <v>-13769.0</v>
+        <v>-5814.0</v>
       </c>
       <c r="J80" s="1">
-        <v>-1.9542970690512</v>
+        <v>-0.969</v>
       </c>
       <c r="K80">
-        <v>0.57</v>
+        <v>1.93</v>
       </c>
       <c r="L80" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="M80" s="1">
-        <v>690781.0</v>
+        <v>594186.0</v>
       </c>
       <c r="N80" s="1">
-        <v>694750.86</v>
+        <v>605760.9</v>
       </c>
       <c r="O80" s="1">
-        <v>0.39</v>
+        <v>0.31</v>
       </c>
       <c r="P80">
         <v>1</v>
       </c>
     </row>
     <row r="81" spans="1:16">
       <c r="A81" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="B81" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="C81" s="1">
-        <v>400000.0</v>
+        <v>1930000.0</v>
       </c>
       <c r="D81" s="1">
-        <v>98.191</v>
+        <v>98.718</v>
       </c>
       <c r="E81" s="1">
-        <v>100.62</v>
+        <v>100.0</v>
       </c>
       <c r="F81" t="s">
         <v>8</v>
       </c>
       <c r="G81">
         <v>1.0</v>
       </c>
       <c r="H81" s="1">
-        <v>402480.0</v>
+        <v>1930000.0</v>
       </c>
       <c r="I81" s="1">
-        <v>-9716.0</v>
+        <v>-24742.6</v>
       </c>
       <c r="J81" s="1">
-        <v>-2.4140329954283</v>
+        <v>-1.282</v>
       </c>
       <c r="K81">
-        <v>2.65</v>
+        <v>0.89</v>
       </c>
       <c r="L81" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
       <c r="M81" s="1">
-        <v>392764.0</v>
+        <v>1905257.4</v>
       </c>
       <c r="N81" s="1">
-        <v>403346.19</v>
+        <v>1922395.38</v>
       </c>
       <c r="O81" s="1">
-        <v>0.23</v>
+        <v>1.0</v>
       </c>
       <c r="P81">
         <v>1</v>
       </c>
     </row>
     <row r="82" spans="1:16">
       <c r="A82" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="B82" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="C82" s="1">
-        <v>700000.0</v>
+        <v>1225000.0</v>
       </c>
       <c r="D82" s="1">
-        <v>97.37</v>
+        <v>98.205</v>
       </c>
       <c r="E82" s="1">
-        <v>99.64619429</v>
+        <v>100.0</v>
       </c>
       <c r="F82" t="s">
         <v>8</v>
       </c>
       <c r="G82">
         <v>1.0</v>
       </c>
       <c r="H82" s="1">
-        <v>697523.36</v>
+        <v>1225000.0</v>
       </c>
       <c r="I82" s="1">
-        <v>-15933.36</v>
+        <v>-21988.75</v>
       </c>
       <c r="J82" s="1">
-        <v>-2.2842761853883</v>
+        <v>-1.795</v>
       </c>
       <c r="K82">
-        <v>2.64</v>
+        <v>2.38</v>
       </c>
       <c r="L82" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
       <c r="M82" s="1">
-        <v>681590.0</v>
+        <v>1203011.25</v>
       </c>
       <c r="N82" s="1">
-        <v>700082.47</v>
+        <v>1232155.88</v>
       </c>
       <c r="O82" s="1">
-        <v>0.4</v>
+        <v>0.64</v>
       </c>
       <c r="P82">
         <v>1</v>
       </c>
     </row>
     <row r="83" spans="1:16">
       <c r="A83" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="B83" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="C83" s="1">
-        <v>286000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D83" s="1">
-        <v>98.91</v>
+        <v>99.274</v>
       </c>
       <c r="E83" s="1">
-        <v>99.571</v>
+        <v>100.42</v>
       </c>
       <c r="F83" t="s">
         <v>8</v>
       </c>
       <c r="G83">
         <v>1.0</v>
       </c>
       <c r="H83" s="1">
-        <v>284773.06</v>
+        <v>803360.0</v>
       </c>
       <c r="I83" s="1">
-        <v>-1890.46</v>
+        <v>-9168.0</v>
       </c>
       <c r="J83" s="1">
-        <v>-0.66384790752327</v>
+        <v>-1.1412069308903</v>
       </c>
       <c r="K83">
-        <v>1.24</v>
+        <v>3.47</v>
       </c>
       <c r="L83" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
       <c r="M83" s="1">
-        <v>282882.6</v>
+        <v>794192.0</v>
       </c>
       <c r="N83" s="1">
-        <v>286422.34</v>
+        <v>821920.77</v>
       </c>
       <c r="O83" s="1">
-        <v>0.16</v>
+        <v>0.43</v>
       </c>
       <c r="P83">
         <v>1</v>
       </c>
     </row>
     <row r="84" spans="1:16">
       <c r="A84" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="B84" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="C84" s="1">
-        <v>600000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="D84" s="1">
-        <v>98.281</v>
+        <v>97.726</v>
       </c>
       <c r="E84" s="1">
-        <v>100.0</v>
+        <v>99.259</v>
       </c>
       <c r="F84" t="s">
         <v>8</v>
       </c>
       <c r="G84">
         <v>1.0</v>
       </c>
       <c r="H84" s="1">
-        <v>600000.0</v>
+        <v>992590.0</v>
       </c>
       <c r="I84" s="1">
-        <v>-10314.0</v>
+        <v>-15330.0</v>
       </c>
       <c r="J84" s="1">
-        <v>-1.719</v>
+        <v>-1.5444443325039</v>
       </c>
       <c r="K84">
-        <v>1.63</v>
+        <v>0.62</v>
       </c>
       <c r="L84" t="s">
-        <v>274</v>
+        <v>275</v>
       </c>
       <c r="M84" s="1">
-        <v>589686.0</v>
+        <v>977260.0</v>
       </c>
       <c r="N84" s="1">
-        <v>599494.21</v>
+        <v>983492.88</v>
       </c>
       <c r="O84" s="1">
-        <v>0.34</v>
+        <v>0.51</v>
       </c>
       <c r="P84">
         <v>1</v>
       </c>
     </row>
     <row r="85" spans="1:16">
       <c r="A85" t="s">
-        <v>275</v>
+        <v>276</v>
       </c>
       <c r="B85" t="s">
-        <v>276</v>
+        <v>277</v>
       </c>
       <c r="C85" s="1">
-        <v>1930000.0</v>
+        <v>858000.0</v>
       </c>
       <c r="D85" s="1">
-        <v>97.862</v>
+        <v>98.219</v>
       </c>
       <c r="E85" s="1">
-        <v>100.0</v>
+        <v>99.362</v>
       </c>
       <c r="F85" t="s">
         <v>8</v>
       </c>
       <c r="G85">
         <v>1.0</v>
       </c>
       <c r="H85" s="1">
-        <v>1930000.0</v>
+        <v>852525.96</v>
       </c>
       <c r="I85" s="1">
-        <v>-41263.4</v>
+        <v>-9806.94</v>
       </c>
       <c r="J85" s="1">
-        <v>-2.138</v>
+        <v>-1.1503391638655</v>
       </c>
       <c r="K85">
-        <v>0.61</v>
+        <v>1.21</v>
       </c>
       <c r="L85" t="s">
-        <v>277</v>
+        <v>278</v>
       </c>
       <c r="M85" s="1">
-        <v>1888736.6</v>
+        <v>842719.02</v>
       </c>
       <c r="N85" s="1">
-        <v>1900587.33</v>
+        <v>853076.73</v>
       </c>
       <c r="O85" s="1">
-        <v>1.08</v>
+        <v>0.44</v>
       </c>
       <c r="P85">
         <v>1</v>
       </c>
     </row>
     <row r="86" spans="1:16">
       <c r="A86" t="s">
-        <v>278</v>
+        <v>279</v>
       </c>
       <c r="B86" t="s">
-        <v>279</v>
+        <v>280</v>
       </c>
       <c r="C86" s="1">
-        <v>1225000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D86" s="1">
-        <v>97.495</v>
+        <v>100.698</v>
       </c>
       <c r="E86" s="1">
-        <v>100.0</v>
+        <v>100.4</v>
       </c>
       <c r="F86" t="s">
         <v>8</v>
       </c>
       <c r="G86">
         <v>1.0</v>
       </c>
       <c r="H86" s="1">
-        <v>1225000.0</v>
+        <v>602400.0</v>
       </c>
       <c r="I86" s="1">
-        <v>-30686.25</v>
+        <v>1788.0</v>
       </c>
       <c r="J86" s="1">
-        <v>-2.505</v>
+        <v>0.29681274900398</v>
       </c>
       <c r="K86">
-        <v>2.08</v>
+        <v>3.35</v>
       </c>
       <c r="L86" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
       <c r="M86" s="1">
-        <v>1194313.75</v>
+        <v>604188.0</v>
       </c>
       <c r="N86" s="1">
-        <v>1219830.94</v>
+        <v>624316.77</v>
       </c>
       <c r="O86" s="1">
-        <v>0.69</v>
+        <v>0.32</v>
       </c>
       <c r="P86">
         <v>1</v>
       </c>
     </row>
     <row r="87" spans="1:16">
       <c r="A87" t="s">
-        <v>281</v>
+        <v>282</v>
       </c>
       <c r="B87" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
       <c r="C87" s="1">
-        <v>800000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="D87" s="1">
-        <v>97.679</v>
+        <v>100.136</v>
       </c>
       <c r="E87" s="1">
-        <v>100.42</v>
+        <v>99.9464</v>
       </c>
       <c r="F87" t="s">
         <v>8</v>
       </c>
       <c r="G87">
         <v>1.0</v>
       </c>
       <c r="H87" s="1">
-        <v>803360.0</v>
+        <v>999464.0</v>
       </c>
       <c r="I87" s="1">
-        <v>-21928.0</v>
+        <v>1896.0</v>
       </c>
       <c r="J87" s="1">
-        <v>-2.7295359490141</v>
+        <v>0.18970168010053</v>
       </c>
       <c r="K87">
-        <v>3.18</v>
+        <v>0.33</v>
       </c>
       <c r="L87" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="M87" s="1">
-        <v>781432.0</v>
+        <v>1001360.0</v>
       </c>
       <c r="N87" s="1">
-        <v>806856.66</v>
+        <v>1004651.1</v>
       </c>
       <c r="O87" s="1">
-        <v>0.46</v>
+        <v>0.52</v>
       </c>
       <c r="P87">
         <v>1</v>
       </c>
     </row>
     <row r="88" spans="1:16">
       <c r="A88" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="B88" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="C88" s="1">
-        <v>1000000.0</v>
+        <v>1563000.0</v>
       </c>
       <c r="D88" s="1">
-        <v>96.772</v>
+        <v>98.295</v>
       </c>
       <c r="E88" s="1">
-        <v>99.259</v>
+        <v>99.228</v>
       </c>
       <c r="F88" t="s">
         <v>8</v>
       </c>
       <c r="G88">
         <v>1.0</v>
       </c>
       <c r="H88" s="1">
-        <v>992590.0</v>
+        <v>1550933.64</v>
       </c>
       <c r="I88" s="1">
-        <v>-24870.0</v>
+        <v>-14582.79</v>
       </c>
       <c r="J88" s="1">
-        <v>-2.505566245882</v>
+        <v>-0.94025879791994</v>
       </c>
       <c r="K88">
-        <v>0.28</v>
+        <v>2.71</v>
       </c>
       <c r="L88" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="M88" s="1">
-        <v>967720.0</v>
+        <v>1536350.85</v>
       </c>
       <c r="N88" s="1">
-        <v>970476.85</v>
+        <v>1578701.73</v>
       </c>
       <c r="O88" s="1">
-        <v>0.55</v>
+        <v>0.82</v>
       </c>
       <c r="P88">
         <v>1</v>
       </c>
     </row>
     <row r="89" spans="1:16">
       <c r="A89" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
       <c r="B89" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
       <c r="C89" s="1">
-        <v>858000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D89" s="1">
-        <v>97.339</v>
+        <v>99.052</v>
       </c>
       <c r="E89" s="1">
-        <v>99.362</v>
+        <v>99.517</v>
       </c>
       <c r="F89" t="s">
         <v>8</v>
       </c>
       <c r="G89">
         <v>1.0</v>
       </c>
       <c r="H89" s="1">
-        <v>852525.96</v>
+        <v>696619.0</v>
       </c>
       <c r="I89" s="1">
-        <v>-17357.34</v>
+        <v>-3255.0</v>
       </c>
       <c r="J89" s="1">
-        <v>-2.0359896137356</v>
+        <v>-0.46725685058834</v>
       </c>
       <c r="K89">
-        <v>0.96</v>
+        <v>2.85</v>
       </c>
       <c r="L89" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="M89" s="1">
-        <v>835168.62</v>
+        <v>693364.0</v>
       </c>
       <c r="N89" s="1">
-        <v>843396.02</v>
+        <v>713299.62</v>
       </c>
       <c r="O89" s="1">
-        <v>0.48</v>
+        <v>0.37</v>
       </c>
       <c r="P89">
         <v>1</v>
       </c>
     </row>
     <row r="90" spans="1:16">
       <c r="A90" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
       <c r="B90" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
       <c r="C90" s="1">
-        <v>1100000.0</v>
+        <v>1016000.0</v>
       </c>
       <c r="D90" s="1">
-        <v>105.375</v>
+        <v>91.056</v>
       </c>
       <c r="E90" s="1">
-        <v>108.31690909</v>
+        <v>83.44605217</v>
       </c>
       <c r="F90" t="s">
         <v>8</v>
       </c>
       <c r="G90">
         <v>1.0</v>
       </c>
       <c r="H90" s="1">
-        <v>1191486.0</v>
+        <v>847811.89</v>
       </c>
       <c r="I90" s="1">
-        <v>-32361.0</v>
+        <v>77317.07</v>
       </c>
       <c r="J90" s="1">
-        <v>-2.7160201630569</v>
+        <v>9.1196019909558</v>
       </c>
       <c r="K90">
-        <v>2.13</v>
+        <v>1.17</v>
       </c>
       <c r="L90" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="M90" s="1">
-        <v>1159125.0</v>
+        <v>925128.96</v>
       </c>
       <c r="N90" s="1">
-        <v>1182601.71</v>
+        <v>936976.49</v>
       </c>
       <c r="O90" s="1">
-        <v>0.67</v>
+        <v>0.49</v>
       </c>
       <c r="P90">
         <v>1</v>
       </c>
     </row>
     <row r="91" spans="1:16">
       <c r="A91" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
       <c r="B91" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
       <c r="C91" s="1">
         <v>600000.0</v>
       </c>
       <c r="D91" s="1">
-        <v>100.186</v>
+        <v>100.053</v>
       </c>
       <c r="E91" s="1">
-        <v>100.4</v>
+        <v>100.375</v>
       </c>
       <c r="F91" t="s">
         <v>8</v>
       </c>
       <c r="G91">
         <v>1.0</v>
       </c>
       <c r="H91" s="1">
-        <v>602400.0</v>
+        <v>602250.0</v>
       </c>
       <c r="I91" s="1">
-        <v>-1284.0</v>
+        <v>-1932.0</v>
       </c>
       <c r="J91" s="1">
-        <v>-0.21314741035857</v>
+        <v>-0.32079701120797</v>
       </c>
       <c r="K91">
-        <v>3.05</v>
+        <v>1.39</v>
       </c>
       <c r="L91" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
       <c r="M91" s="1">
-        <v>601116.0</v>
+        <v>600318.0</v>
       </c>
       <c r="N91" s="1">
-        <v>619397.51</v>
+        <v>608639.92</v>
       </c>
       <c r="O91" s="1">
-        <v>0.35</v>
+        <v>0.32</v>
       </c>
       <c r="P91">
         <v>1</v>
       </c>
     </row>
     <row r="92" spans="1:16">
       <c r="A92" t="s">
-        <v>296</v>
+        <v>297</v>
       </c>
       <c r="B92" t="s">
-        <v>297</v>
+        <v>298</v>
       </c>
       <c r="C92" s="1">
         <v>800000.0</v>
       </c>
       <c r="D92" s="1">
-        <v>99.265</v>
+        <v>97.805</v>
       </c>
       <c r="E92" s="1">
-        <v>99.821</v>
+        <v>92.081555</v>
       </c>
       <c r="F92" t="s">
         <v>8</v>
       </c>
       <c r="G92">
         <v>1.0</v>
       </c>
       <c r="H92" s="1">
-        <v>798568.0</v>
+        <v>736652.44</v>
       </c>
       <c r="I92" s="1">
-        <v>-4448.0</v>
+        <v>45787.56</v>
       </c>
       <c r="J92" s="1">
-        <v>-0.55699702467417</v>
+        <v>6.2156259198707</v>
       </c>
       <c r="K92">
-        <v>0.02</v>
-[...2 lines deleted...]
-        <v>169.86</v>
+        <v>0.13</v>
+      </c>
+      <c r="L92" t="s">
+        <v>299</v>
       </c>
       <c r="M92" s="1">
-        <v>794120.0</v>
+        <v>782440.0</v>
       </c>
       <c r="N92" s="1">
-        <v>794289.86</v>
+        <v>783475.62</v>
       </c>
       <c r="O92" s="1">
-        <v>0.45</v>
+        <v>0.41</v>
       </c>
       <c r="P92">
         <v>1</v>
       </c>
     </row>
     <row r="93" spans="1:16">
       <c r="A93" t="s">
-        <v>298</v>
+        <v>300</v>
       </c>
       <c r="B93" t="s">
-        <v>299</v>
+        <v>301</v>
       </c>
       <c r="C93" s="1">
-        <v>1563000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D93" s="1">
-        <v>97.701</v>
+        <v>102.209</v>
       </c>
       <c r="E93" s="1">
-        <v>99.228</v>
+        <v>99.329</v>
       </c>
       <c r="F93" t="s">
         <v>8</v>
       </c>
       <c r="G93">
         <v>1.0</v>
       </c>
       <c r="H93" s="1">
-        <v>1550933.64</v>
+        <v>595974.0</v>
       </c>
       <c r="I93" s="1">
-        <v>-23867.01</v>
+        <v>17280.0</v>
       </c>
       <c r="J93" s="1">
-        <v>-1.538880154795</v>
+        <v>2.8994553453674</v>
       </c>
       <c r="K93">
-        <v>2.48</v>
+        <v>1.14</v>
       </c>
       <c r="L93" t="s">
-        <v>300</v>
+        <v>302</v>
       </c>
       <c r="M93" s="1">
-        <v>1527066.63</v>
+        <v>613254.0</v>
       </c>
       <c r="N93" s="1">
-        <v>1565847.23</v>
+        <v>620069.75</v>
       </c>
       <c r="O93" s="1">
-        <v>0.89</v>
+        <v>0.32</v>
       </c>
       <c r="P93">
         <v>1</v>
       </c>
     </row>
     <row r="94" spans="1:16">
       <c r="A94" t="s">
-        <v>301</v>
+        <v>303</v>
       </c>
       <c r="B94" t="s">
-        <v>302</v>
+        <v>304</v>
       </c>
       <c r="C94" s="1">
-        <v>700000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D94" s="1">
-        <v>98.173</v>
+        <v>98.773</v>
       </c>
       <c r="E94" s="1">
-        <v>99.517</v>
+        <v>100.231</v>
       </c>
       <c r="F94" t="s">
         <v>8</v>
       </c>
       <c r="G94">
         <v>1.0</v>
       </c>
       <c r="H94" s="1">
-        <v>696619.0</v>
+        <v>902079.0</v>
       </c>
       <c r="I94" s="1">
-        <v>-9408.0</v>
+        <v>-13122.0</v>
       </c>
       <c r="J94" s="1">
-        <v>-1.3505230262166</v>
+        <v>-1.4546397821033</v>
       </c>
       <c r="K94">
-        <v>2.58</v>
-[...2 lines deleted...]
-        <v>303</v>
+        <v>0.02</v>
+      </c>
+      <c r="L94">
+        <v>184.93</v>
       </c>
       <c r="M94" s="1">
-        <v>687211.0</v>
+        <v>888957.0</v>
       </c>
       <c r="N94" s="1">
-        <v>705269.56</v>
+        <v>889141.93</v>
       </c>
       <c r="O94" s="1">
-        <v>0.4</v>
+        <v>0.46</v>
       </c>
       <c r="P94">
         <v>1</v>
       </c>
     </row>
     <row r="95" spans="1:16">
       <c r="A95" t="s">
-        <v>304</v>
+        <v>305</v>
       </c>
       <c r="B95" t="s">
-        <v>305</v>
+        <v>306</v>
       </c>
       <c r="C95" s="1">
-        <v>1016000.0</v>
+        <v>1200000.0</v>
       </c>
       <c r="D95" s="1">
-        <v>89.322</v>
+        <v>98.519</v>
       </c>
       <c r="E95" s="1">
-        <v>83.44605217</v>
+        <v>100.33</v>
       </c>
       <c r="F95" t="s">
         <v>8</v>
       </c>
       <c r="G95">
         <v>1.0</v>
       </c>
       <c r="H95" s="1">
-        <v>847811.89</v>
+        <v>1203960.0</v>
       </c>
       <c r="I95" s="1">
-        <v>59699.63</v>
+        <v>-21732.0</v>
       </c>
       <c r="J95" s="1">
-        <v>7.0416127332208</v>
+        <v>-1.8050433569222</v>
       </c>
       <c r="K95">
-        <v>1.02</v>
+        <v>0.4</v>
       </c>
       <c r="L95" t="s">
-        <v>306</v>
+        <v>307</v>
       </c>
       <c r="M95" s="1">
-        <v>907511.52</v>
+        <v>1182228.0</v>
       </c>
       <c r="N95" s="1">
-        <v>917845.49</v>
+        <v>1187060.88</v>
       </c>
       <c r="O95" s="1">
-        <v>0.52</v>
+        <v>0.62</v>
       </c>
       <c r="P95">
         <v>1</v>
       </c>
     </row>
     <row r="96" spans="1:16">
       <c r="A96" t="s">
-        <v>307</v>
+        <v>308</v>
       </c>
       <c r="B96" t="s">
-        <v>308</v>
+        <v>309</v>
       </c>
       <c r="C96" s="1">
-        <v>600000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D96" s="1">
-        <v>100.124</v>
+        <v>100.936</v>
       </c>
       <c r="E96" s="1">
-        <v>100.375</v>
+        <v>99.651</v>
       </c>
       <c r="F96" t="s">
         <v>8</v>
       </c>
       <c r="G96">
         <v>1.0</v>
       </c>
       <c r="H96" s="1">
-        <v>602250.0</v>
+        <v>797208.0</v>
       </c>
       <c r="I96" s="1">
-        <v>-1506.0</v>
+        <v>10280.0</v>
       </c>
       <c r="J96" s="1">
-        <v>-0.25006226650062</v>
+        <v>1.2895003562433</v>
       </c>
       <c r="K96">
-        <v>1.12</v>
-[...2 lines deleted...]
-        <v>309</v>
+        <v>0.08</v>
+      </c>
+      <c r="L96">
+        <v>608.22</v>
       </c>
       <c r="M96" s="1">
-        <v>600744.0</v>
+        <v>807488.0</v>
       </c>
       <c r="N96" s="1">
-        <v>607457.01</v>
+        <v>808096.22</v>
       </c>
       <c r="O96" s="1">
-        <v>0.35</v>
+        <v>0.42</v>
       </c>
       <c r="P96">
         <v>1</v>
       </c>
     </row>
     <row r="97" spans="1:16">
       <c r="A97" t="s">
         <v>310</v>
       </c>
       <c r="B97" t="s">
         <v>311</v>
       </c>
       <c r="C97" s="1">
-        <v>800000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D97" s="1">
-        <v>97.404</v>
+        <v>101.08</v>
       </c>
       <c r="E97" s="1">
-        <v>92.081555</v>
+        <v>100.539</v>
       </c>
       <c r="F97" t="s">
         <v>8</v>
       </c>
       <c r="G97">
         <v>1.0</v>
       </c>
       <c r="H97" s="1">
-        <v>736652.44</v>
+        <v>603234.0</v>
       </c>
       <c r="I97" s="1">
-        <v>42579.56</v>
+        <v>3246.0</v>
       </c>
       <c r="J97" s="1">
-        <v>5.7801423965961</v>
+        <v>0.53809964292464</v>
       </c>
       <c r="K97">
-        <v>1.74</v>
+        <v>2.31</v>
       </c>
       <c r="L97" t="s">
         <v>312</v>
       </c>
       <c r="M97" s="1">
-        <v>779232.0</v>
+        <v>606480.0</v>
       </c>
       <c r="N97" s="1">
-        <v>793155.29</v>
+        <v>620353.97</v>
       </c>
       <c r="O97" s="1">
-        <v>0.45</v>
+        <v>0.32</v>
       </c>
       <c r="P97">
         <v>1</v>
       </c>
     </row>
     <row r="98" spans="1:16">
       <c r="A98" t="s">
         <v>313</v>
       </c>
       <c r="B98" t="s">
         <v>314</v>
       </c>
       <c r="C98" s="1">
         <v>600000.0</v>
       </c>
       <c r="D98" s="1">
-        <v>101.789</v>
+        <v>98.266</v>
       </c>
       <c r="E98" s="1">
-        <v>99.329</v>
+        <v>99.766</v>
       </c>
       <c r="F98" t="s">
         <v>8</v>
       </c>
       <c r="G98">
         <v>1.0</v>
       </c>
       <c r="H98" s="1">
-        <v>595974.0</v>
+        <v>598596.0</v>
       </c>
       <c r="I98" s="1">
-        <v>14760.0</v>
+        <v>-9000.0</v>
       </c>
       <c r="J98" s="1">
-        <v>2.4766181075013</v>
+        <v>-1.5035182326644</v>
       </c>
       <c r="K98">
-        <v>0.83</v>
+        <v>2.63</v>
       </c>
       <c r="L98" t="s">
         <v>315</v>
       </c>
       <c r="M98" s="1">
-        <v>610734.0</v>
+        <v>589596.0</v>
       </c>
       <c r="N98" s="1">
-        <v>615702.49</v>
+        <v>605385.04</v>
       </c>
       <c r="O98" s="1">
-        <v>0.35</v>
+        <v>0.31</v>
       </c>
       <c r="P98">
         <v>1</v>
       </c>
     </row>
     <row r="99" spans="1:16">
       <c r="A99" t="s">
         <v>316</v>
       </c>
       <c r="B99" t="s">
         <v>317</v>
       </c>
       <c r="C99" s="1">
-        <v>900000.0</v>
+        <v>593000.0</v>
       </c>
       <c r="D99" s="1">
-        <v>97.929</v>
+        <v>98.58</v>
       </c>
       <c r="E99" s="1">
-        <v>100.231</v>
+        <v>99.945</v>
       </c>
       <c r="F99" t="s">
         <v>8</v>
       </c>
       <c r="G99">
         <v>1.0</v>
       </c>
       <c r="H99" s="1">
-        <v>902079.0</v>
+        <v>592673.85</v>
       </c>
       <c r="I99" s="1">
-        <v>-20718.0</v>
+        <v>-8094.45</v>
       </c>
       <c r="J99" s="1">
-        <v>-2.2966946353922</v>
+        <v>-1.3657511631397</v>
       </c>
       <c r="K99">
-        <v>0.65</v>
+        <v>1.24</v>
       </c>
       <c r="L99" t="s">
         <v>318</v>
       </c>
       <c r="M99" s="1">
-        <v>881361.0</v>
+        <v>584579.4</v>
       </c>
       <c r="N99" s="1">
-        <v>887186.34</v>
+        <v>591935.69</v>
       </c>
       <c r="O99" s="1">
-        <v>0.5</v>
+        <v>0.31</v>
       </c>
       <c r="P99">
         <v>1</v>
       </c>
     </row>
     <row r="100" spans="1:16">
       <c r="A100" t="s">
         <v>319</v>
       </c>
       <c r="B100" t="s">
         <v>320</v>
       </c>
       <c r="C100" s="1">
-        <v>1200000.0</v>
+        <v>915000.0</v>
       </c>
       <c r="D100" s="1">
-        <v>97.75</v>
+        <v>98.934</v>
       </c>
       <c r="E100" s="1">
-        <v>100.33</v>
+        <v>99.90538798</v>
       </c>
       <c r="F100" t="s">
         <v>8</v>
       </c>
       <c r="G100">
         <v>1.0</v>
       </c>
       <c r="H100" s="1">
-        <v>1203960.0</v>
+        <v>914134.3</v>
       </c>
       <c r="I100" s="1">
-        <v>-30960.0</v>
+        <v>-8888.2</v>
       </c>
       <c r="J100" s="1">
-        <v>-2.5715140037875</v>
+        <v>-0.97230789830335</v>
       </c>
       <c r="K100">
-        <v>0.16</v>
+        <v>1.05</v>
       </c>
       <c r="L100" t="s">
         <v>321</v>
       </c>
       <c r="M100" s="1">
-        <v>1173000.0</v>
+        <v>905246.1</v>
       </c>
       <c r="N100" s="1">
-        <v>1174972.6</v>
+        <v>914897.47</v>
       </c>
       <c r="O100" s="1">
-        <v>0.67</v>
+        <v>0.47</v>
       </c>
       <c r="P100">
         <v>1</v>
       </c>
     </row>
     <row r="101" spans="1:16">
       <c r="A101" t="s">
         <v>322</v>
       </c>
       <c r="B101" t="s">
         <v>323</v>
       </c>
       <c r="C101" s="1">
         <v>200000.0</v>
       </c>
       <c r="D101" s="1">
-        <v>89.748</v>
+        <v>82.559</v>
       </c>
       <c r="E101" s="1">
-        <v>89.875</v>
+        <v>81.75</v>
       </c>
       <c r="F101" t="s">
         <v>8</v>
       </c>
       <c r="G101">
         <v>1.0</v>
       </c>
       <c r="H101" s="1">
-        <v>179750.0</v>
+        <v>163500.0</v>
       </c>
       <c r="I101" s="1">
-        <v>-254.0</v>
+        <v>1618.0</v>
       </c>
       <c r="J101" s="1">
-        <v>-0.1413073713491</v>
+        <v>0.98960244648318</v>
       </c>
       <c r="K101">
-        <v>0.07</v>
+        <v>0.17</v>
       </c>
       <c r="L101">
-        <v>136.99</v>
+        <v>336.99</v>
       </c>
       <c r="M101" s="1">
-        <v>179496.0</v>
+        <v>165118.0</v>
       </c>
       <c r="N101" s="1">
-        <v>179632.99</v>
+        <v>165454.99</v>
       </c>
       <c r="O101" s="1">
-        <v>0.1</v>
+        <v>0.09</v>
       </c>
       <c r="P101">
         <v>1</v>
       </c>
     </row>
     <row r="102" spans="1:16">
       <c r="A102" t="s">
         <v>324</v>
       </c>
       <c r="B102" t="s">
         <v>325</v>
       </c>
       <c r="C102" s="1">
-        <v>100000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D102" s="1">
-        <v>90.392</v>
+        <v>99.122</v>
       </c>
       <c r="E102" s="1">
-        <v>89.875</v>
+        <v>100.118</v>
       </c>
       <c r="F102" t="s">
         <v>8</v>
       </c>
       <c r="G102">
         <v>1.0</v>
       </c>
       <c r="H102" s="1">
-        <v>89875.0</v>
+        <v>901062.0</v>
       </c>
       <c r="I102" s="1">
-        <v>517.0</v>
+        <v>-8964.0</v>
       </c>
       <c r="J102" s="1">
-        <v>0.57524339360223</v>
+        <v>-0.99482610519587</v>
       </c>
       <c r="K102">
-        <v>0.13</v>
-[...2 lines deleted...]
-        <v>130.82</v>
+        <v>1.78</v>
+      </c>
+      <c r="L102" t="s">
+        <v>326</v>
       </c>
       <c r="M102" s="1">
-        <v>90392.0</v>
+        <v>892098.0</v>
       </c>
       <c r="N102" s="1">
-        <v>90522.82</v>
+        <v>908119.23</v>
       </c>
       <c r="O102" s="1">
-        <v>0.05</v>
+        <v>0.47</v>
       </c>
       <c r="P102">
         <v>1</v>
       </c>
     </row>
     <row r="103" spans="1:16">
       <c r="A103" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
       <c r="B103" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="C103" s="1">
-        <v>600000.0</v>
+        <v>677000.0</v>
       </c>
       <c r="D103" s="1">
-        <v>96.798</v>
+        <v>100.356</v>
       </c>
       <c r="E103" s="1">
-        <v>99.766</v>
+        <v>100.0</v>
       </c>
       <c r="F103" t="s">
         <v>8</v>
       </c>
       <c r="G103">
         <v>1.0</v>
       </c>
       <c r="H103" s="1">
-        <v>598596.0</v>
+        <v>677000.0</v>
       </c>
       <c r="I103" s="1">
-        <v>-17808.0</v>
+        <v>2410.12</v>
       </c>
       <c r="J103" s="1">
-        <v>-2.9749614096987</v>
+        <v>0.356</v>
       </c>
       <c r="K103">
-        <v>2.29</v>
-[...2 lines deleted...]
-        <v>328</v>
+        <v>0.01</v>
+      </c>
+      <c r="L103">
+        <v>77.68</v>
       </c>
       <c r="M103" s="1">
-        <v>580788.0</v>
+        <v>679410.12</v>
       </c>
       <c r="N103" s="1">
-        <v>594551.01</v>
+        <v>679487.8</v>
       </c>
       <c r="O103" s="1">
-        <v>0.34</v>
+        <v>0.35</v>
       </c>
       <c r="P103">
         <v>1</v>
       </c>
     </row>
     <row r="104" spans="1:16">
       <c r="A104" t="s">
         <v>329</v>
       </c>
       <c r="B104" t="s">
         <v>330</v>
       </c>
       <c r="C104" s="1">
-        <v>593000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D104" s="1">
-        <v>97.613</v>
+        <v>92.438</v>
       </c>
       <c r="E104" s="1">
-        <v>99.945</v>
+        <v>99.271</v>
       </c>
       <c r="F104" t="s">
         <v>8</v>
       </c>
       <c r="G104">
         <v>1.0</v>
       </c>
       <c r="H104" s="1">
-        <v>592673.85</v>
+        <v>397084.0</v>
       </c>
       <c r="I104" s="1">
-        <v>-13828.76</v>
+        <v>-27332.0</v>
       </c>
       <c r="J104" s="1">
-        <v>-2.3332833058182</v>
+        <v>-6.8831783703196</v>
       </c>
       <c r="K104">
-        <v>0.96</v>
+        <v>0.94</v>
       </c>
       <c r="L104" t="s">
         <v>331</v>
       </c>
       <c r="M104" s="1">
-        <v>578845.09</v>
+        <v>369752.0</v>
       </c>
       <c r="N104" s="1">
-        <v>584547.64</v>
+        <v>373530.08</v>
       </c>
       <c r="O104" s="1">
-        <v>0.33</v>
+        <v>0.19</v>
       </c>
       <c r="P104">
         <v>1</v>
       </c>
     </row>
     <row r="105" spans="1:16">
       <c r="A105" t="s">
         <v>332</v>
       </c>
       <c r="B105" t="s">
         <v>333</v>
       </c>
       <c r="C105" s="1">
-        <v>915000.0</v>
+        <v>1100000.0</v>
       </c>
       <c r="D105" s="1">
-        <v>98.238</v>
+        <v>101.487</v>
       </c>
       <c r="E105" s="1">
-        <v>99.90538798</v>
+        <v>99.942</v>
       </c>
       <c r="F105" t="s">
         <v>8</v>
       </c>
       <c r="G105">
         <v>1.0</v>
       </c>
       <c r="H105" s="1">
-        <v>914134.3</v>
+        <v>1099362.0</v>
       </c>
       <c r="I105" s="1">
-        <v>-15256.6</v>
+        <v>16995.0</v>
       </c>
       <c r="J105" s="1">
-        <v>-1.6689670215853</v>
+        <v>1.5458966200396</v>
       </c>
       <c r="K105">
-        <v>0.84</v>
+        <v>0.21</v>
       </c>
       <c r="L105" t="s">
         <v>334</v>
       </c>
       <c r="M105" s="1">
-        <v>898877.7</v>
+        <v>1116357.0</v>
       </c>
       <c r="N105" s="1">
-        <v>906529.86</v>
+        <v>1118651.18</v>
       </c>
       <c r="O105" s="1">
-        <v>0.52</v>
+        <v>0.58</v>
       </c>
       <c r="P105">
         <v>1</v>
       </c>
     </row>
     <row r="106" spans="1:16">
       <c r="A106" t="s">
         <v>335</v>
       </c>
       <c r="B106" t="s">
         <v>336</v>
       </c>
       <c r="C106" s="1">
-        <v>200000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D106" s="1">
-        <v>81.891</v>
+        <v>94.194</v>
       </c>
       <c r="E106" s="1">
-        <v>81.75</v>
+        <v>94.62629</v>
       </c>
       <c r="F106" t="s">
         <v>8</v>
       </c>
       <c r="G106">
         <v>1.0</v>
       </c>
       <c r="H106" s="1">
-        <v>163500.0</v>
+        <v>851636.61</v>
       </c>
       <c r="I106" s="1">
-        <v>282.0</v>
+        <v>-3890.61</v>
       </c>
       <c r="J106" s="1">
-        <v>0.17247706422018</v>
+        <v>-0.45683921455655</v>
       </c>
       <c r="K106">
-        <v>0.05</v>
-[...2 lines deleted...]
-        <v>98.63</v>
+        <v>0.38</v>
+      </c>
+      <c r="L106" t="s">
+        <v>337</v>
       </c>
       <c r="M106" s="1">
-        <v>163782.0</v>
+        <v>847746.0</v>
       </c>
       <c r="N106" s="1">
-        <v>163880.63</v>
+        <v>851121.0</v>
       </c>
       <c r="O106" s="1">
-        <v>0.09</v>
+        <v>0.44</v>
       </c>
       <c r="P106">
         <v>1</v>
       </c>
     </row>
     <row r="107" spans="1:16">
       <c r="A107" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="B107" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
       <c r="C107" s="1">
-        <v>500000.0</v>
+        <v>1500000.0</v>
       </c>
       <c r="D107" s="1">
-        <v>98.298</v>
+        <v>101.385</v>
       </c>
       <c r="E107" s="1">
-        <v>100.73</v>
+        <v>101.3728</v>
       </c>
       <c r="F107" t="s">
         <v>8</v>
       </c>
       <c r="G107">
         <v>1.0</v>
       </c>
       <c r="H107" s="1">
-        <v>503650.0</v>
+        <v>1520592.0</v>
       </c>
       <c r="I107" s="1">
-        <v>-12160.0</v>
+        <v>183.0</v>
       </c>
       <c r="J107" s="1">
-        <v>-2.4143750620471</v>
+        <v>0.012034786451593</v>
       </c>
       <c r="K107">
-        <v>1.55</v>
+        <v>3.42</v>
       </c>
       <c r="L107" t="s">
-        <v>339</v>
+        <v>340</v>
       </c>
       <c r="M107" s="1">
-        <v>491490.0</v>
+        <v>1520775.0</v>
       </c>
       <c r="N107" s="1">
-        <v>499248.56</v>
+        <v>1572052.4</v>
       </c>
       <c r="O107" s="1">
-        <v>0.28</v>
+        <v>0.82</v>
       </c>
       <c r="P107">
         <v>1</v>
       </c>
     </row>
     <row r="108" spans="1:16">
       <c r="A108" t="s">
-        <v>340</v>
+        <v>341</v>
       </c>
       <c r="B108" t="s">
-        <v>341</v>
+        <v>342</v>
       </c>
       <c r="C108" s="1">
-        <v>409000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D108" s="1">
-        <v>101.775</v>
+        <v>98.414</v>
       </c>
       <c r="E108" s="1">
-        <v>99.775</v>
+        <v>99.81333333</v>
       </c>
       <c r="F108" t="s">
         <v>8</v>
       </c>
       <c r="G108">
         <v>1.0</v>
       </c>
       <c r="H108" s="1">
-        <v>408079.75</v>
+        <v>898320.0</v>
       </c>
       <c r="I108" s="1">
-        <v>8180.0</v>
+        <v>-12594.0</v>
       </c>
       <c r="J108" s="1">
-        <v>2.0045101478326</v>
+        <v>-1.4019503072402</v>
       </c>
       <c r="K108">
-        <v>1.32</v>
+        <v>1.74</v>
       </c>
       <c r="L108" t="s">
-        <v>342</v>
+        <v>343</v>
       </c>
       <c r="M108" s="1">
-        <v>416259.75</v>
+        <v>885726.0</v>
       </c>
       <c r="N108" s="1">
-        <v>421667.79</v>
+        <v>901352.71</v>
       </c>
       <c r="O108" s="1">
-        <v>0.24</v>
+        <v>0.47</v>
       </c>
       <c r="P108">
         <v>1</v>
       </c>
     </row>
     <row r="109" spans="1:16">
       <c r="A109" t="s">
-        <v>343</v>
+        <v>344</v>
       </c>
       <c r="B109" t="s">
-        <v>344</v>
+        <v>345</v>
       </c>
       <c r="C109" s="1">
-        <v>400000.0</v>
+        <v>2900000.0</v>
       </c>
       <c r="D109" s="1">
-        <v>91.22</v>
+        <v>93.48</v>
       </c>
       <c r="E109" s="1">
-        <v>99.271</v>
+        <v>93.09788345</v>
       </c>
       <c r="F109" t="s">
         <v>8</v>
       </c>
       <c r="G109">
         <v>1.0</v>
       </c>
       <c r="H109" s="1">
-        <v>397084.0</v>
+        <v>2699838.62</v>
       </c>
       <c r="I109" s="1">
-        <v>-32204.0</v>
+        <v>11081.38</v>
       </c>
       <c r="J109" s="1">
-        <v>-8.1101227951768</v>
+        <v>0.41044601399175</v>
       </c>
       <c r="K109">
-        <v>0.81</v>
+        <v>0.37</v>
       </c>
       <c r="L109" t="s">
-        <v>345</v>
+        <v>346</v>
       </c>
       <c r="M109" s="1">
-        <v>364880.0</v>
+        <v>2710920.0</v>
       </c>
       <c r="N109" s="1">
-        <v>368101.92</v>
+        <v>2721505.0</v>
       </c>
       <c r="O109" s="1">
-        <v>0.21</v>
+        <v>1.41</v>
       </c>
       <c r="P109">
         <v>1</v>
       </c>
     </row>
     <row r="110" spans="1:16">
       <c r="A110" t="s">
-        <v>346</v>
+        <v>347</v>
       </c>
       <c r="B110" t="s">
-        <v>347</v>
+        <v>348</v>
       </c>
       <c r="C110" s="1">
-        <v>103000.0</v>
+        <v>1100000.0</v>
       </c>
       <c r="D110" s="1">
-        <v>94.213</v>
+        <v>97.411</v>
       </c>
       <c r="E110" s="1">
-        <v>94.262</v>
+        <v>98.642</v>
       </c>
       <c r="F110" t="s">
         <v>8</v>
       </c>
       <c r="G110">
         <v>1.0</v>
       </c>
       <c r="H110" s="1">
-        <v>97089.86</v>
+        <v>1085062.0</v>
       </c>
       <c r="I110" s="1">
-        <v>-50.47</v>
+        <v>-13541.0</v>
       </c>
       <c r="J110" s="1">
-        <v>-0.051982771424328</v>
+        <v>-1.2479471219156</v>
       </c>
       <c r="K110">
-        <v>0.33</v>
-[...2 lines deleted...]
-        <v>335.1</v>
+        <v>4.03</v>
+      </c>
+      <c r="L110" t="s">
+        <v>349</v>
       </c>
       <c r="M110" s="1">
-        <v>97039.39</v>
+        <v>1071521.0</v>
       </c>
       <c r="N110" s="1">
-        <v>97374.49</v>
+        <v>1115822.37</v>
       </c>
       <c r="O110" s="1">
-        <v>0.06</v>
+        <v>0.58</v>
       </c>
       <c r="P110">
         <v>1</v>
       </c>
     </row>
     <row r="111" spans="1:16">
       <c r="A111" t="s">
-        <v>348</v>
+        <v>350</v>
       </c>
       <c r="B111" t="s">
-        <v>349</v>
+        <v>351</v>
       </c>
       <c r="C111" s="1">
-        <v>1500000.0</v>
+        <v>768000.0</v>
       </c>
       <c r="D111" s="1">
-        <v>100.441</v>
+        <v>98.192</v>
       </c>
       <c r="E111" s="1">
-        <v>101.3728</v>
+        <v>99.628</v>
       </c>
       <c r="F111" t="s">
         <v>8</v>
       </c>
       <c r="G111">
         <v>1.0</v>
       </c>
       <c r="H111" s="1">
-        <v>1520592.0</v>
+        <v>765143.04</v>
       </c>
       <c r="I111" s="1">
-        <v>-13977.0</v>
+        <v>-11028.48</v>
       </c>
       <c r="J111" s="1">
-        <v>-0.91918147668803</v>
+        <v>-1.441361866142</v>
       </c>
       <c r="K111">
-        <v>3.11</v>
+        <v>1.82</v>
       </c>
       <c r="L111" t="s">
-        <v>350</v>
+        <v>352</v>
       </c>
       <c r="M111" s="1">
-        <v>1506615.0</v>
+        <v>754114.56</v>
       </c>
       <c r="N111" s="1">
-        <v>1553274.25</v>
+        <v>768064.81</v>
       </c>
       <c r="O111" s="1">
-        <v>0.88</v>
+        <v>0.4</v>
       </c>
       <c r="P111">
         <v>1</v>
       </c>
     </row>
     <row r="112" spans="1:16">
       <c r="A112" t="s">
-        <v>351</v>
+        <v>353</v>
       </c>
       <c r="B112" t="s">
-        <v>352</v>
+        <v>354</v>
       </c>
       <c r="C112" s="1">
         <v>600000.0</v>
       </c>
       <c r="D112" s="1">
-        <v>97.746</v>
+        <v>98.764</v>
       </c>
       <c r="E112" s="1">
-        <v>99.67</v>
+        <v>99.736</v>
       </c>
       <c r="F112" t="s">
         <v>8</v>
       </c>
       <c r="G112">
         <v>1.0</v>
       </c>
       <c r="H112" s="1">
-        <v>598020.0</v>
+        <v>598416.0</v>
       </c>
       <c r="I112" s="1">
-        <v>-11544.0</v>
+        <v>-5832.0</v>
       </c>
       <c r="J112" s="1">
-        <v>-1.9303702217317</v>
+        <v>-0.97457287238309</v>
       </c>
       <c r="K112">
-        <v>0.37</v>
+        <v>1.68</v>
       </c>
       <c r="L112" t="s">
-        <v>353</v>
+        <v>355</v>
       </c>
       <c r="M112" s="1">
-        <v>586476.0</v>
+        <v>592584.0</v>
       </c>
       <c r="N112" s="1">
-        <v>588684.9</v>
+        <v>602644.27</v>
       </c>
       <c r="O112" s="1">
-        <v>0.33</v>
+        <v>0.31</v>
       </c>
       <c r="P112">
         <v>1</v>
       </c>
     </row>
     <row r="113" spans="1:16">
       <c r="A113" t="s">
-        <v>354</v>
+        <v>356</v>
       </c>
       <c r="B113" t="s">
-        <v>355</v>
+        <v>357</v>
       </c>
       <c r="C113" s="1">
-        <v>900000.0</v>
+        <v>469000.0</v>
       </c>
       <c r="D113" s="1">
-        <v>96.685</v>
+        <v>98.638</v>
       </c>
       <c r="E113" s="1">
-        <v>99.81333333</v>
+        <v>99.594</v>
       </c>
       <c r="F113" t="s">
         <v>8</v>
       </c>
       <c r="G113">
         <v>1.0</v>
       </c>
       <c r="H113" s="1">
-        <v>898320.0</v>
+        <v>467095.86</v>
       </c>
       <c r="I113" s="1">
-        <v>-28155.0</v>
+        <v>-4483.64</v>
       </c>
       <c r="J113" s="1">
-        <v>-3.1341838097783</v>
+        <v>-0.9598971825612</v>
       </c>
       <c r="K113">
-        <v>1.44</v>
+        <v>2.94</v>
       </c>
       <c r="L113" t="s">
-        <v>356</v>
+        <v>358</v>
       </c>
       <c r="M113" s="1">
-        <v>870165.0</v>
+        <v>462612.22</v>
       </c>
       <c r="N113" s="1">
-        <v>883110.21</v>
+        <v>476402.75</v>
       </c>
       <c r="O113" s="1">
-        <v>0.5</v>
+        <v>0.25</v>
       </c>
       <c r="P113">
         <v>1</v>
       </c>
     </row>
     <row r="114" spans="1:16">
       <c r="A114" t="s">
-        <v>357</v>
+        <v>359</v>
       </c>
       <c r="B114" t="s">
-        <v>358</v>
+        <v>360</v>
       </c>
       <c r="C114" s="1">
-        <v>2900000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="D114" s="1">
-        <v>92.199</v>
+        <v>95.26</v>
       </c>
       <c r="E114" s="1">
-        <v>93.09788345</v>
+        <v>93.6</v>
       </c>
       <c r="F114" t="s">
         <v>8</v>
       </c>
       <c r="G114">
         <v>1.0</v>
       </c>
       <c r="H114" s="1">
-        <v>2699838.62</v>
+        <v>936000.0</v>
       </c>
       <c r="I114" s="1">
-        <v>-26067.62</v>
+        <v>16600.0</v>
       </c>
       <c r="J114" s="1">
-        <v>-0.96552511720126</v>
+        <v>1.7735042735043</v>
       </c>
       <c r="K114">
-        <v>0.22</v>
+        <v>0.82</v>
       </c>
       <c r="L114" t="s">
-        <v>359</v>
+        <v>361</v>
       </c>
       <c r="M114" s="1">
-        <v>2673771.0</v>
+        <v>952600.0</v>
       </c>
       <c r="N114" s="1">
-        <v>2680151.0</v>
+        <v>960791.78</v>
       </c>
       <c r="O114" s="1">
-        <v>1.52</v>
+        <v>0.5</v>
       </c>
       <c r="P114">
         <v>1</v>
       </c>
     </row>
     <row r="115" spans="1:16">
       <c r="A115" t="s">
-        <v>360</v>
+        <v>362</v>
       </c>
       <c r="B115" t="s">
-        <v>361</v>
+        <v>363</v>
       </c>
       <c r="C115" s="1">
-        <v>1100000.0</v>
+        <v>1700000.0</v>
       </c>
       <c r="D115" s="1">
-        <v>94.804</v>
+        <v>98.645</v>
       </c>
       <c r="E115" s="1">
-        <v>98.642</v>
+        <v>100.0</v>
       </c>
       <c r="F115" t="s">
         <v>8</v>
       </c>
       <c r="G115">
         <v>1.0</v>
       </c>
       <c r="H115" s="1">
-        <v>1085062.0</v>
+        <v>1700000.0</v>
       </c>
       <c r="I115" s="1">
-        <v>-42218.0</v>
+        <v>-23035.0</v>
       </c>
       <c r="J115" s="1">
-        <v>-3.8908375742584</v>
+        <v>-1.355</v>
       </c>
       <c r="K115">
-        <v>3.68</v>
+        <v>2.61</v>
       </c>
       <c r="L115" t="s">
-        <v>362</v>
+        <v>364</v>
       </c>
       <c r="M115" s="1">
-        <v>1042844.0</v>
+        <v>1676965.0</v>
       </c>
       <c r="N115" s="1">
-        <v>1083321.74</v>
+        <v>1721362.95</v>
       </c>
       <c r="O115" s="1">
-        <v>0.62</v>
+        <v>0.89</v>
       </c>
       <c r="P115">
         <v>1</v>
       </c>
     </row>
     <row r="116" spans="1:16">
       <c r="A116" t="s">
-        <v>363</v>
+        <v>365</v>
       </c>
       <c r="B116" t="s">
-        <v>364</v>
+        <v>366</v>
       </c>
       <c r="C116" s="1">
-        <v>768000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D116" s="1">
-        <v>98.13</v>
+        <v>101.652</v>
       </c>
       <c r="E116" s="1">
-        <v>99.628</v>
+        <v>103.012</v>
       </c>
       <c r="F116" t="s">
         <v>8</v>
       </c>
       <c r="G116">
         <v>1.0</v>
       </c>
       <c r="H116" s="1">
-        <v>765143.04</v>
+        <v>927108.0</v>
       </c>
       <c r="I116" s="1">
-        <v>-11504.64</v>
+        <v>-12240.0</v>
       </c>
       <c r="J116" s="1">
-        <v>-1.5035933673265</v>
+        <v>-1.3202345357822</v>
       </c>
       <c r="K116">
-        <v>1.56</v>
+        <v>2.79</v>
       </c>
       <c r="L116" t="s">
-        <v>365</v>
+        <v>367</v>
       </c>
       <c r="M116" s="1">
-        <v>753638.4</v>
+        <v>914868.0</v>
       </c>
       <c r="N116" s="1">
-        <v>765605.52</v>
+        <v>940018.68</v>
       </c>
       <c r="O116" s="1">
-        <v>0.43</v>
+        <v>0.49</v>
       </c>
       <c r="P116">
         <v>1</v>
       </c>
     </row>
     <row r="117" spans="1:16">
       <c r="A117" t="s">
-        <v>366</v>
+        <v>368</v>
       </c>
       <c r="B117" t="s">
-        <v>367</v>
+        <v>369</v>
       </c>
       <c r="C117" s="1">
-        <v>600000.0</v>
+        <v>1209000.0</v>
       </c>
       <c r="D117" s="1">
-        <v>96.997</v>
+        <v>101.238</v>
       </c>
       <c r="E117" s="1">
-        <v>99.736</v>
+        <v>99.849</v>
       </c>
       <c r="F117" t="s">
         <v>8</v>
       </c>
       <c r="G117">
         <v>1.0</v>
       </c>
       <c r="H117" s="1">
-        <v>598416.0</v>
+        <v>1207174.41</v>
       </c>
       <c r="I117" s="1">
-        <v>-16434.0</v>
+        <v>16793.01</v>
       </c>
       <c r="J117" s="1">
-        <v>-2.7462501002647</v>
+        <v>1.3911005618484</v>
       </c>
       <c r="K117">
-        <v>1.36</v>
+        <v>2.31</v>
       </c>
       <c r="L117" t="s">
-        <v>368</v>
+        <v>370</v>
       </c>
       <c r="M117" s="1">
-        <v>581982.0</v>
+        <v>1223967.42</v>
       </c>
       <c r="N117" s="1">
-        <v>590135.42</v>
+        <v>1251895.32</v>
       </c>
       <c r="O117" s="1">
-        <v>0.34</v>
+        <v>0.65</v>
       </c>
       <c r="P117">
         <v>1</v>
       </c>
     </row>
     <row r="118" spans="1:16">
       <c r="A118" t="s">
-        <v>369</v>
+        <v>371</v>
       </c>
       <c r="B118" t="s">
-        <v>370</v>
+        <v>372</v>
       </c>
       <c r="C118" s="1">
-        <v>469000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D118" s="1">
-        <v>97.091</v>
+        <v>100.06</v>
       </c>
       <c r="E118" s="1">
-        <v>99.594</v>
+        <v>99.58877778</v>
       </c>
       <c r="F118" t="s">
         <v>8</v>
       </c>
       <c r="G118">
         <v>1.0</v>
       </c>
       <c r="H118" s="1">
-        <v>467095.86</v>
+        <v>896299.0</v>
       </c>
       <c r="I118" s="1">
-        <v>-11739.07</v>
+        <v>4241.0</v>
       </c>
       <c r="J118" s="1">
-        <v>-2.513203606643</v>
+        <v>0.47316799416266</v>
       </c>
       <c r="K118">
-        <v>2.67</v>
+        <v>0.22</v>
       </c>
       <c r="L118" t="s">
-        <v>371</v>
+        <v>373</v>
       </c>
       <c r="M118" s="1">
-        <v>455356.79</v>
+        <v>900540.0</v>
       </c>
       <c r="N118" s="1">
-        <v>467889.69</v>
+        <v>902524.93</v>
       </c>
       <c r="O118" s="1">
-        <v>0.27</v>
+        <v>0.47</v>
       </c>
       <c r="P118">
         <v>1</v>
       </c>
     </row>
     <row r="119" spans="1:16">
       <c r="A119" t="s">
-        <v>372</v>
+        <v>374</v>
       </c>
       <c r="B119" t="s">
-        <v>373</v>
+        <v>375</v>
       </c>
       <c r="C119" s="1">
-        <v>1700000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D119" s="1">
-        <v>97.687</v>
+        <v>100.302</v>
       </c>
       <c r="E119" s="1">
-        <v>100.0</v>
+        <v>100.242</v>
       </c>
       <c r="F119" t="s">
         <v>8</v>
       </c>
       <c r="G119">
         <v>1.0</v>
       </c>
       <c r="H119" s="1">
-        <v>1700000.0</v>
+        <v>701694.0</v>
       </c>
       <c r="I119" s="1">
-        <v>-39321.0</v>
+        <v>420.0</v>
       </c>
       <c r="J119" s="1">
-        <v>-2.313</v>
+        <v>0.059855150535704</v>
       </c>
       <c r="K119">
-        <v>2.3</v>
-[...2 lines deleted...]
-        <v>374</v>
+        <v>0.0</v>
+      </c>
+      <c r="L119">
+        <v>0.0</v>
       </c>
       <c r="M119" s="1">
-        <v>1660679.0</v>
+        <v>702114.0</v>
       </c>
       <c r="N119" s="1">
-        <v>1699843.04</v>
+        <v>702114.0</v>
       </c>
       <c r="O119" s="1">
-        <v>0.97</v>
+        <v>0.36</v>
       </c>
       <c r="P119">
         <v>1</v>
       </c>
     </row>
     <row r="120" spans="1:16">
       <c r="A120" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
       <c r="B120" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="C120" s="1">
-        <v>900000.0</v>
+        <v>775000.0</v>
       </c>
       <c r="D120" s="1">
-        <v>100.428</v>
+        <v>96.562</v>
       </c>
       <c r="E120" s="1">
-        <v>103.012</v>
+        <v>98.42664516</v>
       </c>
       <c r="F120" t="s">
         <v>8</v>
       </c>
       <c r="G120">
         <v>1.0</v>
       </c>
       <c r="H120" s="1">
-        <v>927108.0</v>
+        <v>762806.5</v>
       </c>
       <c r="I120" s="1">
-        <v>-23256.0</v>
+        <v>-14451.0</v>
       </c>
       <c r="J120" s="1">
-        <v>-2.5084456179863</v>
+        <v>-1.8944516073211</v>
       </c>
       <c r="K120">
-        <v>2.46</v>
+        <v>1.14</v>
       </c>
       <c r="L120" t="s">
-        <v>377</v>
+        <v>378</v>
       </c>
       <c r="M120" s="1">
-        <v>903852.0</v>
+        <v>748355.5</v>
       </c>
       <c r="N120" s="1">
-        <v>925963.64</v>
+        <v>757180.41</v>
       </c>
       <c r="O120" s="1">
-        <v>0.53</v>
+        <v>0.39</v>
       </c>
       <c r="P120">
         <v>1</v>
       </c>
     </row>
     <row r="121" spans="1:16">
       <c r="A121" t="s">
-        <v>378</v>
+        <v>379</v>
       </c>
       <c r="B121" t="s">
-        <v>379</v>
+        <v>380</v>
       </c>
       <c r="C121" s="1">
-        <v>1209000.0</v>
+        <v>1658000.0</v>
       </c>
       <c r="D121" s="1">
-        <v>100.242</v>
+        <v>98.541</v>
       </c>
       <c r="E121" s="1">
-        <v>99.849</v>
+        <v>100.0</v>
       </c>
       <c r="F121" t="s">
         <v>8</v>
       </c>
       <c r="G121">
         <v>1.0</v>
       </c>
       <c r="H121" s="1">
-        <v>1207174.41</v>
+        <v>1658000.0</v>
       </c>
       <c r="I121" s="1">
-        <v>4751.37</v>
+        <v>-24190.22</v>
       </c>
       <c r="J121" s="1">
-        <v>0.39359432743443</v>
+        <v>-1.459</v>
       </c>
       <c r="K121">
-        <v>2.0</v>
+        <v>0.55</v>
       </c>
       <c r="L121" t="s">
-        <v>380</v>
+        <v>381</v>
       </c>
       <c r="M121" s="1">
-        <v>1211925.78</v>
+        <v>1633809.78</v>
       </c>
       <c r="N121" s="1">
-        <v>1236155.46</v>
+        <v>1642926.69</v>
       </c>
       <c r="O121" s="1">
-        <v>0.7</v>
+        <v>0.85</v>
       </c>
       <c r="P121">
         <v>1</v>
       </c>
     </row>
     <row r="122" spans="1:16">
       <c r="A122" t="s">
-        <v>381</v>
+        <v>382</v>
       </c>
       <c r="B122" t="s">
-        <v>382</v>
+        <v>383</v>
       </c>
       <c r="C122" s="1">
-        <v>490000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="D122" s="1">
-        <v>98.238</v>
+        <v>103.695</v>
       </c>
       <c r="E122" s="1">
-        <v>99.115</v>
+        <v>102.806722</v>
       </c>
       <c r="F122" t="s">
         <v>8</v>
       </c>
       <c r="G122">
         <v>1.0</v>
       </c>
       <c r="H122" s="1">
-        <v>485663.5</v>
+        <v>1028067.22</v>
       </c>
       <c r="I122" s="1">
-        <v>-4297.3</v>
+        <v>8882.78</v>
       </c>
       <c r="J122" s="1">
-        <v>-0.88483075215659</v>
+        <v>0.86402715962483</v>
       </c>
       <c r="K122">
-        <v>3.44</v>
-[...2 lines deleted...]
-        <v>383</v>
+        <v>0.08</v>
+      </c>
+      <c r="L122">
+        <v>780.82</v>
       </c>
       <c r="M122" s="1">
-        <v>481366.2</v>
+        <v>1036950.0</v>
       </c>
       <c r="N122" s="1">
-        <v>498234.28</v>
+        <v>1037730.82</v>
       </c>
       <c r="O122" s="1">
-        <v>0.28</v>
+        <v>0.54</v>
       </c>
       <c r="P122">
         <v>1</v>
       </c>
     </row>
     <row r="123" spans="1:16">
       <c r="A123" t="s">
         <v>384</v>
       </c>
       <c r="B123" t="s">
         <v>385</v>
       </c>
       <c r="C123" s="1">
-        <v>700000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D123" s="1">
-        <v>99.059</v>
+        <v>104.736</v>
       </c>
       <c r="E123" s="1">
-        <v>100.242</v>
+        <v>105.93</v>
       </c>
       <c r="F123" t="s">
         <v>8</v>
       </c>
       <c r="G123">
         <v>1.0</v>
       </c>
       <c r="H123" s="1">
-        <v>701694.0</v>
+        <v>847440.0</v>
       </c>
       <c r="I123" s="1">
-        <v>-8281.0</v>
+        <v>-9552.0</v>
       </c>
       <c r="J123" s="1">
-        <v>-1.1801440513956</v>
+        <v>-1.1271594449165</v>
       </c>
       <c r="K123">
-        <v>4.14</v>
+        <v>0.63</v>
       </c>
       <c r="L123" t="s">
         <v>386</v>
       </c>
       <c r="M123" s="1">
-        <v>693413.0</v>
+        <v>837888.0</v>
       </c>
       <c r="N123" s="1">
-        <v>722410.26</v>
+        <v>842956.49</v>
       </c>
       <c r="O123" s="1">
-        <v>0.41</v>
+        <v>0.44</v>
       </c>
       <c r="P123">
         <v>1</v>
       </c>
     </row>
     <row r="124" spans="1:16">
       <c r="A124" t="s">
         <v>387</v>
       </c>
       <c r="B124" t="s">
         <v>388</v>
       </c>
       <c r="C124" s="1">
-        <v>475000.0</v>
+        <v>1200000.0</v>
       </c>
       <c r="D124" s="1">
-        <v>94.667</v>
+        <v>100.037</v>
       </c>
       <c r="E124" s="1">
-        <v>99.406</v>
+        <v>99.07293333</v>
       </c>
       <c r="F124" t="s">
         <v>8</v>
       </c>
       <c r="G124">
         <v>1.0</v>
       </c>
       <c r="H124" s="1">
-        <v>472178.5</v>
+        <v>1188875.2</v>
       </c>
       <c r="I124" s="1">
-        <v>-22510.25</v>
+        <v>11568.8</v>
       </c>
       <c r="J124" s="1">
-        <v>-4.7673178681367</v>
+        <v>0.97308783966559</v>
       </c>
       <c r="K124">
-        <v>0.89</v>
+        <v>2.25</v>
       </c>
       <c r="L124" t="s">
         <v>389</v>
       </c>
       <c r="M124" s="1">
-        <v>449668.25</v>
+        <v>1200444.0</v>
       </c>
       <c r="N124" s="1">
-        <v>453897.7</v>
+        <v>1227452.22</v>
       </c>
       <c r="O124" s="1">
-        <v>0.26</v>
+        <v>0.64</v>
       </c>
       <c r="P124">
         <v>1</v>
       </c>
     </row>
     <row r="125" spans="1:16">
       <c r="A125" t="s">
         <v>390</v>
       </c>
       <c r="B125" t="s">
         <v>391</v>
       </c>
       <c r="C125" s="1">
-        <v>1658000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D125" s="1">
-        <v>97.702</v>
+        <v>84.417</v>
       </c>
       <c r="E125" s="1">
-        <v>100.0</v>
+        <v>85.38325</v>
       </c>
       <c r="F125" t="s">
         <v>8</v>
       </c>
       <c r="G125">
         <v>1.0</v>
       </c>
       <c r="H125" s="1">
-        <v>1658000.0</v>
+        <v>683066.0</v>
       </c>
       <c r="I125" s="1">
-        <v>-38100.84</v>
+        <v>-7730.0</v>
       </c>
       <c r="J125" s="1">
-        <v>-2.298</v>
+        <v>-1.1316622405448</v>
       </c>
       <c r="K125">
-        <v>0.3</v>
+        <v>0.31</v>
       </c>
       <c r="L125" t="s">
         <v>392</v>
       </c>
       <c r="M125" s="1">
-        <v>1619899.16</v>
+        <v>675336.0</v>
       </c>
       <c r="N125" s="1">
-        <v>1624884.97</v>
+        <v>677829.15</v>
       </c>
       <c r="O125" s="1">
-        <v>0.92</v>
+        <v>0.35</v>
       </c>
       <c r="P125">
         <v>1</v>
       </c>
     </row>
     <row r="126" spans="1:16">
       <c r="A126" t="s">
         <v>393</v>
       </c>
       <c r="B126" t="s">
         <v>394</v>
       </c>
       <c r="C126" s="1">
-        <v>1000000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D126" s="1">
-        <v>102.416</v>
+        <v>97.275</v>
       </c>
       <c r="E126" s="1">
-        <v>102.806722</v>
+        <v>95.972</v>
       </c>
       <c r="F126" t="s">
         <v>8</v>
       </c>
       <c r="G126">
         <v>1.0</v>
       </c>
       <c r="H126" s="1">
-        <v>1028067.22</v>
+        <v>479860.0</v>
       </c>
       <c r="I126" s="1">
-        <v>-3907.22</v>
+        <v>6515.0</v>
       </c>
       <c r="J126" s="1">
-        <v>-0.38005491508619</v>
+        <v>1.3576876589005</v>
       </c>
       <c r="K126">
-        <v>4.45</v>
+        <v>0.54</v>
       </c>
       <c r="L126" t="s">
         <v>395</v>
       </c>
       <c r="M126" s="1">
-        <v>1024160.0</v>
+        <v>486375.0</v>
       </c>
       <c r="N126" s="1">
-        <v>1068666.85</v>
+        <v>489087.33</v>
       </c>
       <c r="O126" s="1">
-        <v>0.61</v>
+        <v>0.25</v>
       </c>
       <c r="P126">
         <v>1</v>
       </c>
     </row>
     <row r="127" spans="1:16">
       <c r="A127" t="s">
         <v>396</v>
       </c>
       <c r="B127" t="s">
         <v>397</v>
       </c>
       <c r="C127" s="1">
-        <v>800000.0</v>
+        <v>456000.0</v>
       </c>
       <c r="D127" s="1">
-        <v>102.276</v>
+        <v>100.819</v>
       </c>
       <c r="E127" s="1">
-        <v>105.93</v>
+        <v>99.609</v>
       </c>
       <c r="F127" t="s">
         <v>8</v>
       </c>
       <c r="G127">
         <v>1.0</v>
       </c>
       <c r="H127" s="1">
-        <v>847440.0</v>
+        <v>454217.04</v>
       </c>
       <c r="I127" s="1">
-        <v>-29232.0</v>
+        <v>5517.6</v>
       </c>
       <c r="J127" s="1">
-        <v>-3.4494477485132</v>
+        <v>1.2147496712144</v>
       </c>
       <c r="K127">
-        <v>0.14</v>
+        <v>3.82</v>
       </c>
       <c r="L127" t="s">
         <v>398</v>
       </c>
       <c r="M127" s="1">
-        <v>818208.0</v>
+        <v>459734.64</v>
       </c>
       <c r="N127" s="1">
-        <v>819303.89</v>
+        <v>477175.08</v>
       </c>
       <c r="O127" s="1">
-        <v>0.47</v>
+        <v>0.25</v>
       </c>
       <c r="P127">
         <v>1</v>
       </c>
     </row>
     <row r="128" spans="1:16">
       <c r="A128" t="s">
         <v>399</v>
       </c>
       <c r="B128" t="s">
         <v>400</v>
       </c>
       <c r="C128" s="1">
-        <v>1200000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D128" s="1">
-        <v>99.332</v>
+        <v>101.8</v>
       </c>
       <c r="E128" s="1">
-        <v>99.07293333</v>
+        <v>102.847</v>
       </c>
       <c r="F128" t="s">
         <v>8</v>
       </c>
       <c r="G128">
         <v>1.0</v>
       </c>
       <c r="H128" s="1">
-        <v>1188875.2</v>
+        <v>719929.0</v>
       </c>
       <c r="I128" s="1">
-        <v>3108.8</v>
+        <v>-7329.0</v>
       </c>
       <c r="J128" s="1">
-        <v>0.26149086127795</v>
+        <v>-1.0180170544595</v>
       </c>
       <c r="K128">
-        <v>1.94</v>
+        <v>3.65</v>
       </c>
       <c r="L128" t="s">
         <v>401</v>
       </c>
       <c r="M128" s="1">
-        <v>1191984.0</v>
+        <v>712600.0</v>
       </c>
       <c r="N128" s="1">
-        <v>1215297.7</v>
+        <v>738164.38</v>
       </c>
       <c r="O128" s="1">
-        <v>0.69</v>
+        <v>0.38</v>
       </c>
       <c r="P128">
         <v>1</v>
       </c>
     </row>
     <row r="129" spans="1:16">
       <c r="A129" t="s">
         <v>402</v>
       </c>
       <c r="B129" t="s">
         <v>403</v>
       </c>
       <c r="C129" s="1">
-        <v>800000.0</v>
+        <v>1178000.0</v>
       </c>
       <c r="D129" s="1">
-        <v>82.985</v>
+        <v>103.891</v>
       </c>
       <c r="E129" s="1">
-        <v>85.38325</v>
+        <v>101.91549321</v>
       </c>
       <c r="F129" t="s">
         <v>8</v>
       </c>
       <c r="G129">
         <v>1.0</v>
       </c>
       <c r="H129" s="1">
-        <v>683066.0</v>
+        <v>1200564.51</v>
       </c>
       <c r="I129" s="1">
-        <v>-19186.0</v>
+        <v>23271.47</v>
       </c>
       <c r="J129" s="1">
-        <v>-2.8088061768555</v>
+        <v>1.9383773055227</v>
       </c>
       <c r="K129">
-        <v>0.24</v>
+        <v>2.39</v>
       </c>
       <c r="L129" t="s">
         <v>404</v>
       </c>
       <c r="M129" s="1">
-        <v>663880.0</v>
+        <v>1223835.98</v>
       </c>
       <c r="N129" s="1">
-        <v>665816.99</v>
+        <v>1251965.52</v>
       </c>
       <c r="O129" s="1">
-        <v>0.38</v>
+        <v>0.65</v>
       </c>
       <c r="P129">
         <v>1</v>
       </c>
     </row>
     <row r="130" spans="1:16">
       <c r="A130" t="s">
         <v>405</v>
       </c>
       <c r="B130" t="s">
         <v>406</v>
       </c>
       <c r="C130" s="1">
-        <v>500000.0</v>
+        <v>1500000.0</v>
       </c>
       <c r="D130" s="1">
-        <v>96.628</v>
+        <v>98.513</v>
       </c>
       <c r="E130" s="1">
-        <v>95.972</v>
+        <v>99.423</v>
       </c>
       <c r="F130" t="s">
         <v>8</v>
       </c>
       <c r="G130">
         <v>1.0</v>
       </c>
       <c r="H130" s="1">
-        <v>479860.0</v>
+        <v>1491345.0</v>
       </c>
       <c r="I130" s="1">
-        <v>3280.0</v>
+        <v>-13650.0</v>
       </c>
       <c r="J130" s="1">
-        <v>0.68353269703664</v>
+        <v>-0.91528117236454</v>
       </c>
       <c r="K130">
-        <v>0.48</v>
+        <v>0.39</v>
       </c>
       <c r="L130" t="s">
         <v>407</v>
       </c>
       <c r="M130" s="1">
-        <v>483140.0</v>
+        <v>1477695.0</v>
       </c>
       <c r="N130" s="1">
-        <v>485554.38</v>
+        <v>1483489.52</v>
       </c>
       <c r="O130" s="1">
-        <v>0.28</v>
+        <v>0.77</v>
       </c>
       <c r="P130">
         <v>1</v>
       </c>
     </row>
     <row r="131" spans="1:16">
       <c r="A131" t="s">
         <v>408</v>
       </c>
       <c r="B131" t="s">
         <v>409</v>
       </c>
       <c r="C131" s="1">
-        <v>456000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="D131" s="1">
-        <v>99.738</v>
+        <v>98.32</v>
       </c>
       <c r="E131" s="1">
-        <v>99.609</v>
+        <v>99.68483</v>
       </c>
       <c r="F131" t="s">
         <v>8</v>
       </c>
       <c r="G131">
         <v>1.0</v>
       </c>
       <c r="H131" s="1">
-        <v>454217.04</v>
+        <v>996848.3</v>
       </c>
       <c r="I131" s="1">
-        <v>588.24</v>
+        <v>-13648.3</v>
       </c>
       <c r="J131" s="1">
-        <v>0.12950636990633</v>
+        <v>-1.3691451347211</v>
       </c>
       <c r="K131">
-        <v>3.51</v>
+        <v>1.52</v>
       </c>
       <c r="L131" t="s">
         <v>410</v>
       </c>
       <c r="M131" s="1">
-        <v>454805.28</v>
+        <v>983200.0</v>
       </c>
       <c r="N131" s="1">
-        <v>470796.51</v>
+        <v>998405.48</v>
       </c>
       <c r="O131" s="1">
-        <v>0.27</v>
+        <v>0.52</v>
       </c>
       <c r="P131">
         <v>1</v>
       </c>
     </row>
     <row r="132" spans="1:16">
       <c r="A132" t="s">
         <v>411</v>
       </c>
       <c r="B132" t="s">
         <v>412</v>
       </c>
       <c r="C132" s="1">
-        <v>700000.0</v>
+        <v>916000.0</v>
       </c>
       <c r="D132" s="1">
-        <v>100.652</v>
+        <v>101.221</v>
       </c>
       <c r="E132" s="1">
-        <v>102.847</v>
+        <v>100.0</v>
       </c>
       <c r="F132" t="s">
         <v>8</v>
       </c>
       <c r="G132">
         <v>1.0</v>
       </c>
       <c r="H132" s="1">
-        <v>719929.0</v>
+        <v>916000.0</v>
       </c>
       <c r="I132" s="1">
-        <v>-15365.0</v>
+        <v>11184.36</v>
       </c>
       <c r="J132" s="1">
-        <v>-2.1342382373817</v>
+        <v>1.221</v>
       </c>
       <c r="K132">
-        <v>3.34</v>
+        <v>0.36</v>
       </c>
       <c r="L132" t="s">
         <v>413</v>
       </c>
       <c r="M132" s="1">
-        <v>704564.0</v>
+        <v>927184.36</v>
       </c>
       <c r="N132" s="1">
-        <v>727973.25</v>
+        <v>930506.65</v>
       </c>
       <c r="O132" s="1">
-        <v>0.41</v>
+        <v>0.48</v>
       </c>
       <c r="P132">
         <v>1</v>
       </c>
     </row>
     <row r="133" spans="1:16">
       <c r="A133" t="s">
         <v>414</v>
       </c>
       <c r="B133" t="s">
         <v>415</v>
       </c>
       <c r="C133" s="1">
-        <v>1178000.0</v>
+        <v>2400000.0</v>
       </c>
       <c r="D133" s="1">
-        <v>102.685</v>
+        <v>98.334</v>
       </c>
       <c r="E133" s="1">
-        <v>101.91549321</v>
+        <v>99.779</v>
       </c>
       <c r="F133" t="s">
         <v>8</v>
       </c>
       <c r="G133">
         <v>1.0</v>
       </c>
       <c r="H133" s="1">
-        <v>1200564.51</v>
+        <v>2394696.0</v>
       </c>
       <c r="I133" s="1">
-        <v>9064.79</v>
+        <v>-34680.0</v>
       </c>
       <c r="J133" s="1">
-        <v>0.75504397510468</v>
+        <v>-1.4482005231562</v>
       </c>
       <c r="K133">
-        <v>2.05</v>
+        <v>0.6</v>
       </c>
       <c r="L133" t="s">
         <v>416</v>
       </c>
       <c r="M133" s="1">
-        <v>1209629.3</v>
+        <v>2360016.0</v>
       </c>
       <c r="N133" s="1">
-        <v>1233798.86</v>
+        <v>2374317.37</v>
       </c>
       <c r="O133" s="1">
-        <v>0.7</v>
+        <v>1.23</v>
       </c>
       <c r="P133">
         <v>1</v>
       </c>
     </row>
     <row r="134" spans="1:16">
       <c r="A134" t="s">
         <v>417</v>
       </c>
       <c r="B134" t="s">
         <v>418</v>
       </c>
       <c r="C134" s="1">
-        <v>1500000.0</v>
+        <v>1559000.0</v>
       </c>
       <c r="D134" s="1">
-        <v>97.675</v>
+        <v>98.267</v>
       </c>
       <c r="E134" s="1">
-        <v>99.423</v>
+        <v>100.0</v>
       </c>
       <c r="F134" t="s">
         <v>8</v>
       </c>
       <c r="G134">
         <v>1.0</v>
       </c>
       <c r="H134" s="1">
-        <v>1491345.0</v>
+        <v>1559000.0</v>
       </c>
       <c r="I134" s="1">
-        <v>-26220.0</v>
+        <v>-27017.47</v>
       </c>
       <c r="J134" s="1">
-        <v>-1.7581444937288</v>
+        <v>-1.733</v>
       </c>
       <c r="K134">
-        <v>0.15</v>
+        <v>0.58</v>
       </c>
       <c r="L134" t="s">
         <v>419</v>
       </c>
       <c r="M134" s="1">
-        <v>1465125.0</v>
+        <v>1531982.53</v>
       </c>
       <c r="N134" s="1">
-        <v>1467344.18</v>
+        <v>1541031.56</v>
       </c>
       <c r="O134" s="1">
-        <v>0.83</v>
+        <v>0.8</v>
       </c>
       <c r="P134">
         <v>1</v>
       </c>
     </row>
     <row r="135" spans="1:16">
       <c r="A135" t="s">
         <v>420</v>
       </c>
       <c r="B135" t="s">
         <v>421</v>
       </c>
       <c r="C135" s="1">
-        <v>1230000.0</v>
+        <v>2500000.0</v>
       </c>
       <c r="D135" s="1">
-        <v>97.555</v>
+        <v>100.662</v>
       </c>
       <c r="E135" s="1">
-        <v>99.947</v>
+        <v>102.33536</v>
       </c>
       <c r="F135" t="s">
         <v>8</v>
       </c>
       <c r="G135">
         <v>1.0</v>
       </c>
       <c r="H135" s="1">
-        <v>1229348.1</v>
+        <v>2558384.0</v>
       </c>
       <c r="I135" s="1">
-        <v>-29421.6</v>
+        <v>-41834.0</v>
       </c>
       <c r="J135" s="1">
-        <v>-2.3932684322691</v>
+        <v>-1.6351728278476</v>
       </c>
       <c r="K135">
-        <v>1.22</v>
+        <v>0.36</v>
       </c>
       <c r="L135" t="s">
         <v>422</v>
       </c>
       <c r="M135" s="1">
-        <v>1199926.5</v>
+        <v>2516550.0</v>
       </c>
       <c r="N135" s="1">
-        <v>1214964.51</v>
+        <v>2525489.38</v>
       </c>
       <c r="O135" s="1">
-        <v>0.69</v>
+        <v>1.31</v>
       </c>
       <c r="P135">
         <v>1</v>
       </c>
     </row>
     <row r="136" spans="1:16">
       <c r="A136" t="s">
         <v>423</v>
       </c>
       <c r="B136" t="s">
         <v>424</v>
       </c>
       <c r="C136" s="1">
-        <v>2400000.0</v>
+        <v>1229000.0</v>
       </c>
       <c r="D136" s="1">
-        <v>97.407</v>
+        <v>89.619</v>
       </c>
       <c r="E136" s="1">
-        <v>99.779</v>
+        <v>85.4301904</v>
       </c>
       <c r="F136" t="s">
         <v>8</v>
       </c>
       <c r="G136">
         <v>1.0</v>
       </c>
       <c r="H136" s="1">
-        <v>2394696.0</v>
+        <v>1049937.04</v>
       </c>
       <c r="I136" s="1">
-        <v>-56928.0</v>
+        <v>51480.47</v>
       </c>
       <c r="J136" s="1">
-        <v>-2.3772537307449</v>
+        <v>4.9031959097281</v>
       </c>
       <c r="K136">
-        <v>0.3</v>
+        <v>0.27</v>
       </c>
       <c r="L136" t="s">
         <v>425</v>
       </c>
       <c r="M136" s="1">
-        <v>2337768.0</v>
+        <v>1101417.51</v>
       </c>
       <c r="N136" s="1">
-        <v>2344918.68</v>
+        <v>1104718.03</v>
       </c>
       <c r="O136" s="1">
-        <v>1.33</v>
+        <v>0.57</v>
       </c>
       <c r="P136">
         <v>1</v>
       </c>
     </row>
     <row r="137" spans="1:16">
       <c r="A137" t="s">
         <v>426</v>
       </c>
       <c r="B137" t="s">
         <v>427</v>
       </c>
       <c r="C137" s="1">
-        <v>1559000.0</v>
+        <v>451000.0</v>
       </c>
       <c r="D137" s="1">
-        <v>97.439</v>
+        <v>100.558</v>
       </c>
       <c r="E137" s="1">
         <v>100.0</v>
       </c>
       <c r="F137" t="s">
         <v>8</v>
       </c>
       <c r="G137">
         <v>1.0</v>
       </c>
       <c r="H137" s="1">
-        <v>1559000.0</v>
+        <v>451000.0</v>
       </c>
       <c r="I137" s="1">
-        <v>-39925.99</v>
+        <v>2516.58</v>
       </c>
       <c r="J137" s="1">
-        <v>-2.561</v>
+        <v>0.558</v>
       </c>
       <c r="K137">
-        <v>0.33</v>
+        <v>2.31</v>
       </c>
       <c r="L137" t="s">
         <v>428</v>
       </c>
       <c r="M137" s="1">
-        <v>1519074.01</v>
+        <v>453516.58</v>
       </c>
       <c r="N137" s="1">
-        <v>1524146.95</v>
+        <v>463925.31</v>
       </c>
       <c r="O137" s="1">
-        <v>0.87</v>
+        <v>0.24</v>
       </c>
       <c r="P137">
         <v>1</v>
       </c>
     </row>
     <row r="138" spans="1:16">
       <c r="A138" t="s">
         <v>429</v>
       </c>
       <c r="B138" t="s">
         <v>430</v>
       </c>
       <c r="C138" s="1">
-        <v>2500000.0</v>
+        <v>2000000.0</v>
       </c>
       <c r="D138" s="1">
-        <v>99.21</v>
+        <v>93.905</v>
       </c>
       <c r="E138" s="1">
-        <v>102.33536</v>
+        <v>91.6578065</v>
       </c>
       <c r="F138" t="s">
         <v>8</v>
       </c>
       <c r="G138">
         <v>1.0</v>
       </c>
       <c r="H138" s="1">
-        <v>2558384.0</v>
+        <v>1833156.13</v>
       </c>
       <c r="I138" s="1">
-        <v>-78134.0</v>
+        <v>44943.87</v>
       </c>
       <c r="J138" s="1">
-        <v>-3.0540372360052</v>
+        <v>2.4517207925983</v>
       </c>
       <c r="K138">
-        <v>0.04</v>
+        <v>0.29</v>
       </c>
       <c r="L138" t="s">
         <v>431</v>
       </c>
       <c r="M138" s="1">
-        <v>2480250.0</v>
+        <v>1878100.0</v>
       </c>
       <c r="N138" s="1">
-        <v>2481333.56</v>
+        <v>1883963.01</v>
       </c>
       <c r="O138" s="1">
-        <v>1.41</v>
+        <v>0.98</v>
       </c>
       <c r="P138">
         <v>1</v>
       </c>
     </row>
     <row r="139" spans="1:16">
       <c r="A139" t="s">
         <v>432</v>
       </c>
       <c r="B139" t="s">
         <v>433</v>
       </c>
       <c r="C139" s="1">
-        <v>1229000.0</v>
+        <v>1432000.0</v>
       </c>
       <c r="D139" s="1">
-        <v>88.772</v>
+        <v>100.331</v>
       </c>
       <c r="E139" s="1">
-        <v>85.4301904</v>
+        <v>100.45530726</v>
       </c>
       <c r="F139" t="s">
         <v>8</v>
       </c>
       <c r="G139">
         <v>1.0</v>
       </c>
       <c r="H139" s="1">
-        <v>1049937.04</v>
+        <v>1438520.0</v>
       </c>
       <c r="I139" s="1">
-        <v>41070.84</v>
+        <v>-1780.08</v>
       </c>
       <c r="J139" s="1">
-        <v>3.9117431269974</v>
+        <v>-0.12374384784362</v>
       </c>
       <c r="K139">
-        <v>0.18</v>
+        <v>2.18</v>
       </c>
       <c r="L139" t="s">
         <v>434</v>
       </c>
       <c r="M139" s="1">
-        <v>1091007.88</v>
+        <v>1436739.92</v>
       </c>
       <c r="N139" s="1">
-        <v>1093279.21</v>
+        <v>1468017.35</v>
       </c>
       <c r="O139" s="1">
-        <v>0.62</v>
+        <v>0.76</v>
       </c>
       <c r="P139">
         <v>1</v>
       </c>
     </row>
     <row r="140" spans="1:16">
       <c r="A140" t="s">
         <v>435</v>
       </c>
       <c r="B140" t="s">
         <v>436</v>
       </c>
       <c r="C140" s="1">
-        <v>451000.0</v>
+        <v>1100000.0</v>
       </c>
       <c r="D140" s="1">
-        <v>99.785</v>
+        <v>99.678</v>
       </c>
       <c r="E140" s="1">
-        <v>100.0</v>
+        <v>99.40027273</v>
       </c>
       <c r="F140" t="s">
         <v>8</v>
       </c>
       <c r="G140">
         <v>1.0</v>
       </c>
       <c r="H140" s="1">
-        <v>451000.0</v>
+        <v>1093403.0</v>
       </c>
       <c r="I140" s="1">
-        <v>-969.65</v>
+        <v>3055.0</v>
       </c>
       <c r="J140" s="1">
-        <v>-0.215</v>
+        <v>0.27940292828902</v>
       </c>
       <c r="K140">
-        <v>2.02</v>
+        <v>0.58</v>
       </c>
       <c r="L140" t="s">
         <v>437</v>
       </c>
       <c r="M140" s="1">
-        <v>450030.35</v>
+        <v>1096458.0</v>
       </c>
       <c r="N140" s="1">
-        <v>459137.99</v>
+        <v>1102853.4</v>
       </c>
       <c r="O140" s="1">
-        <v>0.26</v>
+        <v>0.57</v>
       </c>
       <c r="P140">
         <v>1</v>
       </c>
     </row>
     <row r="141" spans="1:16">
       <c r="A141" t="s">
         <v>438</v>
       </c>
       <c r="B141" t="s">
         <v>439</v>
       </c>
       <c r="C141" s="1">
-        <v>2000000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D141" s="1">
-        <v>93.13</v>
+        <v>98.269</v>
       </c>
       <c r="E141" s="1">
-        <v>91.6578065</v>
+        <v>99.794</v>
       </c>
       <c r="F141" t="s">
         <v>8</v>
       </c>
       <c r="G141">
         <v>1.0</v>
       </c>
       <c r="H141" s="1">
-        <v>1833156.13</v>
+        <v>498970.0</v>
       </c>
       <c r="I141" s="1">
-        <v>29443.87</v>
+        <v>-7625.0</v>
       </c>
       <c r="J141" s="1">
-        <v>1.6061845206824</v>
+        <v>-1.5281479848488</v>
       </c>
       <c r="K141">
-        <v>0.25</v>
+        <v>0.47</v>
       </c>
       <c r="L141" t="s">
         <v>440</v>
       </c>
       <c r="M141" s="1">
-        <v>1862600.0</v>
+        <v>491345.0</v>
       </c>
       <c r="N141" s="1">
-        <v>1867668.49</v>
+        <v>493694.32</v>
       </c>
       <c r="O141" s="1">
-        <v>1.06</v>
+        <v>0.26</v>
       </c>
       <c r="P141">
         <v>1</v>
       </c>
     </row>
     <row r="142" spans="1:16">
       <c r="A142" t="s">
         <v>441</v>
       </c>
       <c r="B142" t="s">
         <v>442</v>
       </c>
       <c r="C142" s="1">
-        <v>1432000.0</v>
+        <v>952000.0</v>
       </c>
       <c r="D142" s="1">
-        <v>99.171</v>
+        <v>105.687</v>
       </c>
       <c r="E142" s="1">
-        <v>100.45530726</v>
+        <v>100.27343697</v>
       </c>
       <c r="F142" t="s">
         <v>8</v>
       </c>
       <c r="G142">
         <v>1.0</v>
       </c>
       <c r="H142" s="1">
-        <v>1438520.0</v>
+        <v>954603.12</v>
       </c>
       <c r="I142" s="1">
-        <v>-18391.28</v>
+        <v>51537.12</v>
       </c>
       <c r="J142" s="1">
-        <v>-1.2784862219503</v>
+        <v>5.3988007078795</v>
       </c>
       <c r="K142">
-        <v>1.9</v>
+        <v>0.73</v>
       </c>
       <c r="L142" t="s">
         <v>443</v>
       </c>
       <c r="M142" s="1">
-        <v>1420128.72</v>
+        <v>1006140.24</v>
       </c>
       <c r="N142" s="1">
-        <v>1447338.68</v>
+        <v>1013066.82</v>
       </c>
       <c r="O142" s="1">
-        <v>0.82</v>
+        <v>0.53</v>
       </c>
       <c r="P142">
         <v>1</v>
       </c>
     </row>
     <row r="143" spans="1:16">
       <c r="A143" t="s">
         <v>444</v>
       </c>
       <c r="B143" t="s">
         <v>445</v>
       </c>
       <c r="C143" s="1">
-        <v>1100000.0</v>
+        <v>2200000.0</v>
       </c>
       <c r="D143" s="1">
-        <v>98.531</v>
+        <v>97.368</v>
       </c>
       <c r="E143" s="1">
-        <v>99.40027273</v>
+        <v>99.24563636</v>
       </c>
       <c r="F143" t="s">
         <v>8</v>
       </c>
       <c r="G143">
         <v>1.0</v>
       </c>
       <c r="H143" s="1">
-        <v>1093403.0</v>
+        <v>2183404.0</v>
       </c>
       <c r="I143" s="1">
-        <v>-9562.0</v>
+        <v>-41308.0</v>
       </c>
       <c r="J143" s="1">
-        <v>-0.87451744690658</v>
+        <v>-1.8919082313672</v>
       </c>
       <c r="K143">
-        <v>0.29</v>
+        <v>1.38</v>
       </c>
       <c r="L143" t="s">
         <v>446</v>
       </c>
       <c r="M143" s="1">
-        <v>1083841.0</v>
+        <v>2142096.0</v>
       </c>
       <c r="N143" s="1">
-        <v>1086982.6</v>
+        <v>2172459.01</v>
       </c>
       <c r="O143" s="1">
-        <v>0.62</v>
+        <v>1.13</v>
       </c>
       <c r="P143">
         <v>1</v>
       </c>
     </row>
     <row r="144" spans="1:16">
       <c r="A144" t="s">
         <v>447</v>
       </c>
       <c r="B144" t="s">
         <v>448</v>
       </c>
       <c r="C144" s="1">
-        <v>500000.0</v>
+        <v>547000.0</v>
       </c>
       <c r="D144" s="1">
-        <v>97.355</v>
+        <v>99.909</v>
       </c>
       <c r="E144" s="1">
-        <v>99.794</v>
+        <v>100.0</v>
       </c>
       <c r="F144" t="s">
         <v>8</v>
       </c>
       <c r="G144">
         <v>1.0</v>
       </c>
       <c r="H144" s="1">
-        <v>498970.0</v>
+        <v>547000.0</v>
       </c>
       <c r="I144" s="1">
-        <v>-12195.0</v>
+        <v>-497.77</v>
       </c>
       <c r="J144" s="1">
-        <v>-2.4440347115057</v>
+        <v>-0.091</v>
       </c>
       <c r="K144">
-        <v>0.19</v>
-[...2 lines deleted...]
-        <v>958.9</v>
+        <v>2.83</v>
+      </c>
+      <c r="L144" t="s">
+        <v>449</v>
       </c>
       <c r="M144" s="1">
-        <v>486775.0</v>
+        <v>546502.23</v>
       </c>
       <c r="N144" s="1">
-        <v>487733.9</v>
+        <v>561990.84</v>
       </c>
       <c r="O144" s="1">
-        <v>0.28</v>
+        <v>0.29</v>
       </c>
       <c r="P144">
         <v>1</v>
       </c>
     </row>
     <row r="145" spans="1:16">
       <c r="A145" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="B145" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="C145" s="1">
-        <v>952000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D145" s="1">
-        <v>103.286</v>
+        <v>99.455</v>
       </c>
       <c r="E145" s="1">
-        <v>100.27343697</v>
+        <v>101.2</v>
       </c>
       <c r="F145" t="s">
         <v>8</v>
       </c>
       <c r="G145">
         <v>1.0</v>
       </c>
       <c r="H145" s="1">
-        <v>954603.12</v>
+        <v>910800.0</v>
       </c>
       <c r="I145" s="1">
-        <v>28679.6</v>
+        <v>-15705.0</v>
       </c>
       <c r="J145" s="1">
-        <v>3.0043480268533</v>
+        <v>-1.7243083003953</v>
       </c>
       <c r="K145">
-        <v>0.23</v>
+        <v>0.49</v>
       </c>
       <c r="L145" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
       <c r="M145" s="1">
-        <v>983282.72</v>
+        <v>895095.0</v>
       </c>
       <c r="N145" s="1">
-        <v>985426.66</v>
+        <v>899474.18</v>
       </c>
       <c r="O145" s="1">
-        <v>0.56</v>
+        <v>0.47</v>
       </c>
       <c r="P145">
         <v>1</v>
       </c>
     </row>
     <row r="146" spans="1:16">
       <c r="A146" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="B146" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="C146" s="1">
-        <v>2200000.0</v>
+        <v>2152000.0</v>
       </c>
       <c r="D146" s="1">
-        <v>96.135</v>
+        <v>98.831</v>
       </c>
       <c r="E146" s="1">
-        <v>99.24563636</v>
+        <v>99.728</v>
       </c>
       <c r="F146" t="s">
         <v>8</v>
       </c>
       <c r="G146">
         <v>1.0</v>
       </c>
       <c r="H146" s="1">
-        <v>2183404.0</v>
+        <v>2146146.56</v>
       </c>
       <c r="I146" s="1">
-        <v>-68434.0</v>
+        <v>-19303.44</v>
       </c>
       <c r="J146" s="1">
-        <v>-3.1342802339833</v>
+        <v>-0.89944649446494</v>
       </c>
       <c r="K146">
-        <v>1.12</v>
+        <v>0.74</v>
       </c>
       <c r="L146" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="M146" s="1">
-        <v>2114970.0</v>
+        <v>2126843.12</v>
       </c>
       <c r="N146" s="1">
-        <v>2139652.19</v>
+        <v>2142747.28</v>
       </c>
       <c r="O146" s="1">
-        <v>1.22</v>
+        <v>1.11</v>
       </c>
       <c r="P146">
         <v>1</v>
       </c>
     </row>
     <row r="147" spans="1:16">
       <c r="A147" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="B147" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="C147" s="1">
-        <v>547000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D147" s="1">
-        <v>98.983</v>
+        <v>101.282</v>
       </c>
       <c r="E147" s="1">
-        <v>100.0</v>
+        <v>102.5055</v>
       </c>
       <c r="F147" t="s">
         <v>8</v>
       </c>
       <c r="G147">
         <v>1.0</v>
       </c>
       <c r="H147" s="1">
-        <v>547000.0</v>
+        <v>512527.5</v>
       </c>
       <c r="I147" s="1">
-        <v>-5562.99</v>
+        <v>-6117.5</v>
       </c>
       <c r="J147" s="1">
-        <v>-1.017</v>
+        <v>-1.1935944900518</v>
       </c>
       <c r="K147">
-        <v>2.54</v>
+        <v>1.57</v>
       </c>
       <c r="L147" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="M147" s="1">
-        <v>541437.01</v>
+        <v>506410.0</v>
       </c>
       <c r="N147" s="1">
-        <v>555327.15</v>
+        <v>514255.89</v>
       </c>
       <c r="O147" s="1">
-        <v>0.32</v>
+        <v>0.27</v>
       </c>
       <c r="P147">
         <v>1</v>
       </c>
     </row>
     <row r="148" spans="1:16">
       <c r="A148" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="B148" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="C148" s="1">
-        <v>900000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D148" s="1">
-        <v>98.864</v>
+        <v>101.761</v>
       </c>
       <c r="E148" s="1">
-        <v>101.2</v>
+        <v>103.479</v>
       </c>
       <c r="F148" t="s">
         <v>8</v>
       </c>
       <c r="G148">
         <v>1.0</v>
       </c>
       <c r="H148" s="1">
-        <v>910800.0</v>
+        <v>413916.0</v>
       </c>
       <c r="I148" s="1">
-        <v>-21024.0</v>
+        <v>-6872.0</v>
       </c>
       <c r="J148" s="1">
-        <v>-2.3083003952569</v>
+        <v>-1.6602402419815</v>
       </c>
       <c r="K148">
-        <v>0.19</v>
+        <v>0.48</v>
       </c>
       <c r="L148" t="s">
-        <v>460</v>
+        <v>461</v>
       </c>
       <c r="M148" s="1">
-        <v>889776.0</v>
+        <v>407044.0</v>
       </c>
       <c r="N148" s="1">
-        <v>891509.42</v>
+        <v>408967.29</v>
       </c>
       <c r="O148" s="1">
-        <v>0.51</v>
+        <v>0.21</v>
       </c>
       <c r="P148">
         <v>1</v>
       </c>
     </row>
     <row r="149" spans="1:16">
       <c r="A149" t="s">
-        <v>461</v>
+        <v>462</v>
       </c>
       <c r="B149" t="s">
-        <v>462</v>
+        <v>460</v>
       </c>
       <c r="C149" s="1">
-        <v>2152000.0</v>
+        <v>1500000.0</v>
       </c>
       <c r="D149" s="1">
-        <v>98.291</v>
+        <v>104.642</v>
       </c>
       <c r="E149" s="1">
-        <v>99.728</v>
+        <v>103.12185667</v>
       </c>
       <c r="F149" t="s">
         <v>8</v>
       </c>
       <c r="G149">
         <v>1.0</v>
       </c>
       <c r="H149" s="1">
-        <v>2146146.56</v>
+        <v>1546827.85</v>
       </c>
       <c r="I149" s="1">
-        <v>-30924.24</v>
+        <v>22802.15</v>
       </c>
       <c r="J149" s="1">
-        <v>-1.4409193004974</v>
+        <v>1.4741233163083</v>
       </c>
       <c r="K149">
-        <v>0.48</v>
+        <v>0.07</v>
       </c>
       <c r="L149" t="s">
         <v>463</v>
       </c>
       <c r="M149" s="1">
-        <v>2115222.32</v>
+        <v>1569630.0</v>
       </c>
       <c r="N149" s="1">
-        <v>2125569.61</v>
+        <v>1570734.45</v>
       </c>
       <c r="O149" s="1">
-        <v>1.21</v>
+        <v>0.81</v>
       </c>
       <c r="P149">
         <v>1</v>
       </c>
     </row>
     <row r="150" spans="1:16">
       <c r="A150" t="s">
         <v>464</v>
       </c>
       <c r="B150" t="s">
         <v>465</v>
       </c>
       <c r="C150" s="1">
-        <v>500000.0</v>
+        <v>381000.0</v>
       </c>
       <c r="D150" s="1">
-        <v>100.544</v>
+        <v>100.126</v>
       </c>
       <c r="E150" s="1">
-        <v>102.5055</v>
+        <v>102.47</v>
       </c>
       <c r="F150" t="s">
         <v>8</v>
       </c>
       <c r="G150">
         <v>1.0</v>
       </c>
       <c r="H150" s="1">
-        <v>512527.5</v>
+        <v>390410.7</v>
       </c>
       <c r="I150" s="1">
-        <v>-9807.5</v>
+        <v>-8930.64</v>
       </c>
       <c r="J150" s="1">
-        <v>-1.9135558579784</v>
+        <v>-2.2874987801308</v>
       </c>
       <c r="K150">
-        <v>1.28</v>
-[...2 lines deleted...]
-        <v>466</v>
+        <v>0.04</v>
+      </c>
+      <c r="L150">
+        <v>167.01</v>
       </c>
       <c r="M150" s="1">
-        <v>502720.0</v>
+        <v>381480.06</v>
       </c>
       <c r="N150" s="1">
-        <v>509125.82</v>
+        <v>381647.07</v>
       </c>
       <c r="O150" s="1">
-        <v>0.29</v>
+        <v>0.2</v>
       </c>
       <c r="P150">
         <v>1</v>
       </c>
     </row>
     <row r="151" spans="1:16">
       <c r="A151" t="s">
+        <v>466</v>
+      </c>
+      <c r="B151" t="s">
         <v>467</v>
       </c>
-      <c r="B151" t="s">
+      <c r="C151" s="1">
+        <v>631000.0</v>
+      </c>
+      <c r="D151" s="1">
+        <v>98.182</v>
+      </c>
+      <c r="E151" s="1">
+        <v>99.422</v>
+      </c>
+      <c r="F151" t="s">
+        <v>8</v>
+      </c>
+      <c r="G151">
+        <v>1.0</v>
+      </c>
+      <c r="H151" s="1">
+        <v>627352.82</v>
+      </c>
+      <c r="I151" s="1">
+        <v>-7824.4</v>
+      </c>
+      <c r="J151" s="1">
+        <v>-1.2472088672527</v>
+      </c>
+      <c r="K151">
+        <v>0.45</v>
+      </c>
+      <c r="L151" t="s">
         <v>468</v>
       </c>
-      <c r="C151" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M151" s="1">
-        <v>402468.0</v>
+        <v>619528.42</v>
       </c>
       <c r="N151" s="1">
-        <v>402961.15</v>
+        <v>622337.67</v>
       </c>
       <c r="O151" s="1">
-        <v>0.23</v>
+        <v>0.32</v>
       </c>
       <c r="P151">
         <v>1</v>
       </c>
     </row>
     <row r="152" spans="1:16">
       <c r="A152" t="s">
         <v>469</v>
       </c>
       <c r="B152" t="s">
-        <v>468</v>
+        <v>470</v>
       </c>
       <c r="C152" s="1">
-        <v>1500000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D152" s="1">
-        <v>103.541</v>
+        <v>94.456</v>
       </c>
       <c r="E152" s="1">
-        <v>103.12185667</v>
+        <v>99.383</v>
       </c>
       <c r="F152" t="s">
         <v>8</v>
       </c>
       <c r="G152">
         <v>1.0</v>
       </c>
       <c r="H152" s="1">
-        <v>1546827.85</v>
+        <v>198766.0</v>
       </c>
       <c r="I152" s="1">
-        <v>6287.15</v>
+        <v>-9854.0</v>
       </c>
       <c r="J152" s="1">
-        <v>0.40645440926086</v>
+        <v>-4.957588319934</v>
       </c>
       <c r="K152">
-        <v>5.02</v>
-[...2 lines deleted...]
-        <v>470</v>
+        <v>0.2</v>
+      </c>
+      <c r="L152">
+        <v>405.48</v>
       </c>
       <c r="M152" s="1">
-        <v>1553115.0</v>
+        <v>188912.0</v>
       </c>
       <c r="N152" s="1">
-        <v>1628438.63</v>
+        <v>189317.48</v>
       </c>
       <c r="O152" s="1">
-        <v>0.93</v>
+        <v>0.1</v>
       </c>
       <c r="P152">
         <v>1</v>
       </c>
     </row>
     <row r="153" spans="1:16">
       <c r="A153" t="s">
         <v>471</v>
       </c>
       <c r="B153" t="s">
         <v>472</v>
       </c>
       <c r="C153" s="1">
-        <v>381000.0</v>
+        <v>638000.0</v>
       </c>
       <c r="D153" s="1">
-        <v>98.938</v>
+        <v>100.618</v>
       </c>
       <c r="E153" s="1">
-        <v>102.47</v>
+        <v>100.0</v>
       </c>
       <c r="F153" t="s">
         <v>8</v>
       </c>
       <c r="G153">
         <v>1.0</v>
       </c>
       <c r="H153" s="1">
-        <v>390410.7</v>
+        <v>638000.0</v>
       </c>
       <c r="I153" s="1">
-        <v>-13456.92</v>
+        <v>3942.84</v>
       </c>
       <c r="J153" s="1">
-        <v>-3.4468624963404</v>
+        <v>0.618</v>
       </c>
       <c r="K153">
-        <v>3.73</v>
+        <v>3.87</v>
       </c>
       <c r="L153" t="s">
         <v>473</v>
       </c>
       <c r="M153" s="1">
-        <v>376953.78</v>
+        <v>641942.84</v>
       </c>
       <c r="N153" s="1">
-        <v>391149.94</v>
+        <v>666623.83</v>
       </c>
       <c r="O153" s="1">
-        <v>0.22</v>
+        <v>0.35</v>
       </c>
       <c r="P153">
         <v>1</v>
       </c>
     </row>
     <row r="154" spans="1:16">
       <c r="A154" t="s">
         <v>474</v>
       </c>
       <c r="B154" t="s">
         <v>475</v>
       </c>
       <c r="C154" s="1">
-        <v>631000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D154" s="1">
-        <v>97.002</v>
+        <v>88.863</v>
       </c>
       <c r="E154" s="1">
-        <v>99.422</v>
+        <v>88.621</v>
       </c>
       <c r="F154" t="s">
         <v>8</v>
       </c>
       <c r="G154">
         <v>1.0</v>
       </c>
       <c r="H154" s="1">
-        <v>627352.82</v>
+        <v>531726.0</v>
       </c>
       <c r="I154" s="1">
-        <v>-15270.2</v>
+        <v>1452.0</v>
       </c>
       <c r="J154" s="1">
-        <v>-2.4340689183481</v>
+        <v>0.27307297367441</v>
       </c>
       <c r="K154">
-        <v>0.19</v>
+        <v>1.38</v>
       </c>
       <c r="L154" t="s">
         <v>476</v>
       </c>
       <c r="M154" s="1">
-        <v>612082.62</v>
+        <v>533178.0</v>
       </c>
       <c r="N154" s="1">
-        <v>613262.5</v>
+        <v>541458.82</v>
       </c>
       <c r="O154" s="1">
-        <v>0.35</v>
+        <v>0.28</v>
       </c>
       <c r="P154">
         <v>1</v>
       </c>
     </row>
     <row r="155" spans="1:16">
       <c r="A155" t="s">
         <v>477</v>
       </c>
       <c r="B155" t="s">
         <v>478</v>
       </c>
       <c r="C155" s="1">
-        <v>200000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D155" s="1">
-        <v>93.866</v>
+        <v>74.594</v>
       </c>
       <c r="E155" s="1">
-        <v>99.383</v>
+        <v>74.33222222</v>
       </c>
       <c r="F155" t="s">
         <v>8</v>
       </c>
       <c r="G155">
         <v>1.0</v>
       </c>
       <c r="H155" s="1">
-        <v>198766.0</v>
+        <v>668990.0</v>
       </c>
       <c r="I155" s="1">
-        <v>-11034.0</v>
+        <v>2356.0</v>
       </c>
       <c r="J155" s="1">
-        <v>-5.5512512200276</v>
+        <v>0.35217267821642</v>
       </c>
       <c r="K155">
-        <v>0.12</v>
-[...2 lines deleted...]
-        <v>246.58</v>
+        <v>0.32</v>
+      </c>
+      <c r="L155" t="s">
+        <v>479</v>
       </c>
       <c r="M155" s="1">
-        <v>187732.0</v>
+        <v>671346.0</v>
       </c>
       <c r="N155" s="1">
-        <v>187978.58</v>
+        <v>674249.42</v>
       </c>
       <c r="O155" s="1">
-        <v>0.11</v>
+        <v>0.35</v>
       </c>
       <c r="P155">
         <v>1</v>
       </c>
     </row>
     <row r="156" spans="1:16">
       <c r="A156" t="s">
-        <v>479</v>
+        <v>480</v>
       </c>
       <c r="B156" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
       <c r="C156" s="1">
-        <v>638000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D156" s="1">
-        <v>99.271</v>
+        <v>98.322</v>
       </c>
       <c r="E156" s="1">
-        <v>100.0</v>
+        <v>99.985</v>
       </c>
       <c r="F156" t="s">
         <v>8</v>
       </c>
       <c r="G156">
         <v>1.0</v>
       </c>
       <c r="H156" s="1">
-        <v>638000.0</v>
+        <v>899865.0</v>
       </c>
       <c r="I156" s="1">
-        <v>-4651.02</v>
+        <v>-14967.0</v>
       </c>
       <c r="J156" s="1">
-        <v>-0.729</v>
+        <v>-1.6632494874231</v>
       </c>
       <c r="K156">
-        <v>3.55</v>
+        <v>2.91</v>
       </c>
       <c r="L156" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="M156" s="1">
-        <v>633348.98</v>
+        <v>884898.0</v>
       </c>
       <c r="N156" s="1">
-        <v>656002.35</v>
+        <v>911112.04</v>
       </c>
       <c r="O156" s="1">
-        <v>0.37</v>
+        <v>0.47</v>
       </c>
       <c r="P156">
         <v>1</v>
       </c>
     </row>
     <row r="157" spans="1:16">
       <c r="A157" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="B157" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
       <c r="C157" s="1">
-        <v>600000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D157" s="1">
-        <v>87.51</v>
+        <v>101.044</v>
       </c>
       <c r="E157" s="1">
-        <v>88.621</v>
+        <v>100.0</v>
       </c>
       <c r="F157" t="s">
         <v>8</v>
       </c>
       <c r="G157">
         <v>1.0</v>
       </c>
       <c r="H157" s="1">
-        <v>531726.0</v>
+        <v>700000.0</v>
       </c>
       <c r="I157" s="1">
-        <v>-6666.0</v>
+        <v>7308.0</v>
       </c>
       <c r="J157" s="1">
-        <v>-1.2536531973234</v>
+        <v>1.044</v>
       </c>
       <c r="K157">
-        <v>1.25</v>
+        <v>2.45</v>
       </c>
       <c r="L157" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="M157" s="1">
-        <v>525060.0</v>
+        <v>707308.0</v>
       </c>
       <c r="N157" s="1">
-        <v>532566.16</v>
+        <v>724446.76</v>
       </c>
       <c r="O157" s="1">
-        <v>0.3</v>
+        <v>0.38</v>
       </c>
       <c r="P157">
         <v>1</v>
       </c>
     </row>
     <row r="158" spans="1:16">
       <c r="A158" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="B158" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="C158" s="1">
-        <v>900000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D158" s="1">
-        <v>74.069</v>
+        <v>98.967</v>
       </c>
       <c r="E158" s="1">
-        <v>74.33222222</v>
+        <v>99.6055</v>
       </c>
       <c r="F158" t="s">
         <v>8</v>
       </c>
       <c r="G158">
         <v>1.0</v>
       </c>
       <c r="H158" s="1">
-        <v>668990.0</v>
+        <v>796844.0</v>
       </c>
       <c r="I158" s="1">
-        <v>-2369.0</v>
+        <v>-5108.0</v>
       </c>
       <c r="J158" s="1">
-        <v>-0.35411590606736</v>
+        <v>-0.64102885884816</v>
       </c>
       <c r="K158">
-        <v>0.26</v>
+        <v>1.0</v>
       </c>
       <c r="L158" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
       <c r="M158" s="1">
-        <v>666621.0</v>
+        <v>791736.0</v>
       </c>
       <c r="N158" s="1">
-        <v>668988.12</v>
+        <v>799708.6</v>
       </c>
       <c r="O158" s="1">
-        <v>0.38</v>
+        <v>0.41</v>
       </c>
       <c r="P158">
         <v>1</v>
       </c>
     </row>
     <row r="159" spans="1:16">
       <c r="A159" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="B159" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="C159" s="1">
-        <v>900000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D159" s="1">
-        <v>97.325</v>
+        <v>95.626</v>
       </c>
       <c r="E159" s="1">
-        <v>99.985</v>
+        <v>99.405</v>
       </c>
       <c r="F159" t="s">
         <v>8</v>
       </c>
       <c r="G159">
         <v>1.0</v>
       </c>
       <c r="H159" s="1">
-        <v>899865.0</v>
+        <v>596430.0</v>
       </c>
       <c r="I159" s="1">
-        <v>-23940.0</v>
+        <v>-22674.0</v>
       </c>
       <c r="J159" s="1">
-        <v>-2.660399059859</v>
+        <v>-3.8016196368392</v>
       </c>
       <c r="K159">
-        <v>2.64</v>
+        <v>0.79</v>
       </c>
       <c r="L159" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
       <c r="M159" s="1">
-        <v>875925.0</v>
+        <v>573756.0</v>
       </c>
       <c r="N159" s="1">
-        <v>899725.68</v>
+        <v>578490.25</v>
       </c>
       <c r="O159" s="1">
-        <v>0.51</v>
+        <v>0.3</v>
       </c>
       <c r="P159">
         <v>1</v>
       </c>
     </row>
     <row r="160" spans="1:16">
       <c r="A160" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="B160" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="C160" s="1">
-        <v>700000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D160" s="1">
-        <v>100.324</v>
+        <v>98.766</v>
       </c>
       <c r="E160" s="1">
-        <v>100.0</v>
+        <v>100.66</v>
       </c>
       <c r="F160" t="s">
         <v>8</v>
       </c>
       <c r="G160">
         <v>1.0</v>
       </c>
       <c r="H160" s="1">
-        <v>700000.0</v>
+        <v>402640.0</v>
       </c>
       <c r="I160" s="1">
-        <v>2268.0</v>
+        <v>-7576.0</v>
       </c>
       <c r="J160" s="1">
-        <v>0.324</v>
+        <v>-1.8815815616928</v>
       </c>
       <c r="K160">
-        <v>2.14</v>
+        <v>2.66</v>
       </c>
       <c r="L160" t="s">
-        <v>493</v>
+        <v>494</v>
       </c>
       <c r="M160" s="1">
-        <v>702268.0</v>
+        <v>395064.0</v>
       </c>
       <c r="N160" s="1">
-        <v>717264.42</v>
+        <v>405716.05</v>
       </c>
       <c r="O160" s="1">
-        <v>0.41</v>
+        <v>0.21</v>
       </c>
       <c r="P160">
         <v>1</v>
       </c>
     </row>
     <row r="161" spans="1:16">
       <c r="A161" t="s">
-        <v>494</v>
+        <v>495</v>
       </c>
       <c r="B161" t="s">
-        <v>495</v>
+        <v>496</v>
       </c>
       <c r="C161" s="1">
-        <v>400000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D161" s="1">
-        <v>97.98</v>
+        <v>100.641</v>
       </c>
       <c r="E161" s="1">
-        <v>99.711</v>
+        <v>100.0</v>
       </c>
       <c r="F161" t="s">
         <v>8</v>
       </c>
       <c r="G161">
         <v>1.0</v>
       </c>
       <c r="H161" s="1">
-        <v>398844.0</v>
+        <v>700000.0</v>
       </c>
       <c r="I161" s="1">
-        <v>-6924.0</v>
+        <v>4487.0</v>
       </c>
       <c r="J161" s="1">
-        <v>-1.7360170893883</v>
+        <v>0.641</v>
       </c>
       <c r="K161">
-        <v>0.7</v>
-[...2 lines deleted...]
-        <v>496</v>
+        <v>0.0</v>
+      </c>
+      <c r="L161">
+        <v>0.0</v>
       </c>
       <c r="M161" s="1">
-        <v>391920.0</v>
+        <v>704487.0</v>
       </c>
       <c r="N161" s="1">
-        <v>394714.52</v>
+        <v>704487.0</v>
       </c>
       <c r="O161" s="1">
-        <v>0.22</v>
+        <v>0.37</v>
       </c>
       <c r="P161">
         <v>1</v>
       </c>
     </row>
     <row r="162" spans="1:16">
       <c r="A162" t="s">
         <v>497</v>
       </c>
       <c r="B162" t="s">
         <v>498</v>
       </c>
       <c r="C162" s="1">
-        <v>1900000.0</v>
+        <v>150000.0</v>
       </c>
       <c r="D162" s="1">
-        <v>102.161</v>
+        <v>95.53</v>
       </c>
       <c r="E162" s="1">
-        <v>102.18216842</v>
+        <v>99.237</v>
       </c>
       <c r="F162" t="s">
         <v>8</v>
       </c>
       <c r="G162">
         <v>1.0</v>
       </c>
       <c r="H162" s="1">
-        <v>1941461.2</v>
+        <v>148855.5</v>
       </c>
       <c r="I162" s="1">
-        <v>-402.2</v>
+        <v>-5560.5</v>
       </c>
       <c r="J162" s="1">
-        <v>-0.020716355289511</v>
+        <v>-3.7355018793394</v>
       </c>
       <c r="K162">
-        <v>2.91</v>
-[...2 lines deleted...]
-        <v>499</v>
+        <v>0.06</v>
+      </c>
+      <c r="L162">
+        <v>90.41</v>
       </c>
       <c r="M162" s="1">
-        <v>1941059.0</v>
+        <v>143295.0</v>
       </c>
       <c r="N162" s="1">
-        <v>1996432.29</v>
+        <v>143385.41</v>
       </c>
       <c r="O162" s="1">
-        <v>1.13</v>
+        <v>0.07</v>
       </c>
       <c r="P162">
         <v>1</v>
       </c>
     </row>
     <row r="163" spans="1:16">
       <c r="A163" t="s">
+        <v>499</v>
+      </c>
+      <c r="B163" t="s">
         <v>500</v>
       </c>
-      <c r="B163" t="s">
+      <c r="C163" s="1">
+        <v>1000000.0</v>
+      </c>
+      <c r="D163" s="1">
+        <v>98.199</v>
+      </c>
+      <c r="E163" s="1">
+        <v>99.42228</v>
+      </c>
+      <c r="F163" t="s">
+        <v>8</v>
+      </c>
+      <c r="G163">
+        <v>1.0</v>
+      </c>
+      <c r="H163" s="1">
+        <v>994222.8</v>
+      </c>
+      <c r="I163" s="1">
+        <v>-12232.8</v>
+      </c>
+      <c r="J163" s="1">
+        <v>-1.2303881987015</v>
+      </c>
+      <c r="K163">
+        <v>0.31</v>
+      </c>
+      <c r="L163" t="s">
         <v>501</v>
       </c>
-      <c r="C163" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M163" s="1">
-        <v>570246.0</v>
+        <v>981990.0</v>
       </c>
       <c r="N163" s="1">
-        <v>573550.11</v>
+        <v>985133.84</v>
       </c>
       <c r="O163" s="1">
-        <v>0.33</v>
+        <v>0.51</v>
       </c>
       <c r="P163">
         <v>1</v>
       </c>
     </row>
     <row r="164" spans="1:16">
       <c r="A164" t="s">
+        <v>502</v>
+      </c>
+      <c r="B164" t="s">
         <v>503</v>
       </c>
-      <c r="B164" t="s">
+      <c r="C164" s="1">
+        <v>700000.0</v>
+      </c>
+      <c r="D164" s="1">
+        <v>99.234</v>
+      </c>
+      <c r="E164" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F164" t="s">
+        <v>8</v>
+      </c>
+      <c r="G164">
+        <v>1.0</v>
+      </c>
+      <c r="H164" s="1">
+        <v>700000.0</v>
+      </c>
+      <c r="I164" s="1">
+        <v>-5362.0</v>
+      </c>
+      <c r="J164" s="1">
+        <v>-0.766</v>
+      </c>
+      <c r="K164">
+        <v>1.54</v>
+      </c>
+      <c r="L164" t="s">
         <v>504</v>
       </c>
-      <c r="C164" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M164" s="1">
-        <v>391176.0</v>
+        <v>694638.0</v>
       </c>
       <c r="N164" s="1">
-        <v>400755.45</v>
+        <v>705422.33</v>
       </c>
       <c r="O164" s="1">
-        <v>0.23</v>
+        <v>0.37</v>
       </c>
       <c r="P164">
         <v>1</v>
       </c>
     </row>
     <row r="165" spans="1:16">
       <c r="A165" t="s">
+        <v>505</v>
+      </c>
+      <c r="B165" t="s">
         <v>506</v>
       </c>
-      <c r="B165" t="s">
+      <c r="C165" s="1">
+        <v>1500000.0</v>
+      </c>
+      <c r="D165" s="1">
+        <v>99.451</v>
+      </c>
+      <c r="E165" s="1">
+        <v>99.1624</v>
+      </c>
+      <c r="F165" t="s">
+        <v>8</v>
+      </c>
+      <c r="G165">
+        <v>1.0</v>
+      </c>
+      <c r="H165" s="1">
+        <v>1487436.0</v>
+      </c>
+      <c r="I165" s="1">
+        <v>4329.0</v>
+      </c>
+      <c r="J165" s="1">
+        <v>0.2910377320436</v>
+      </c>
+      <c r="K165">
+        <v>3.01</v>
+      </c>
+      <c r="L165" t="s">
         <v>507</v>
       </c>
-      <c r="C165" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M165" s="1">
-        <v>142633.5</v>
+        <v>1491765.0</v>
       </c>
       <c r="N165" s="1">
-        <v>142664.32</v>
+        <v>1536919.11</v>
       </c>
       <c r="O165" s="1">
-        <v>0.08</v>
+        <v>0.8</v>
       </c>
       <c r="P165">
         <v>1</v>
       </c>
     </row>
     <row r="166" spans="1:16">
       <c r="A166" t="s">
         <v>508</v>
       </c>
       <c r="B166" t="s">
         <v>509</v>
       </c>
       <c r="C166" s="1">
-        <v>620000.0</v>
+        <v>816000.0</v>
       </c>
       <c r="D166" s="1">
-        <v>97.447</v>
+        <v>98.335</v>
       </c>
       <c r="E166" s="1">
-        <v>99.8956129</v>
+        <v>100.0</v>
       </c>
       <c r="F166" t="s">
         <v>8</v>
       </c>
       <c r="G166">
         <v>1.0</v>
       </c>
       <c r="H166" s="1">
-        <v>619352.8</v>
+        <v>816000.0</v>
       </c>
       <c r="I166" s="1">
-        <v>-15181.4</v>
+        <v>-13586.4</v>
       </c>
       <c r="J166" s="1">
-        <v>-2.4511716101065</v>
+        <v>-1.665</v>
       </c>
       <c r="K166">
-        <v>0.05</v>
-[...2 lines deleted...]
-        <v>286.64</v>
+        <v>0.6</v>
+      </c>
+      <c r="L166" t="s">
+        <v>510</v>
       </c>
       <c r="M166" s="1">
-        <v>604171.4</v>
+        <v>802413.6</v>
       </c>
       <c r="N166" s="1">
-        <v>604458.04</v>
+        <v>807282.71</v>
       </c>
       <c r="O166" s="1">
-        <v>0.34</v>
+        <v>0.42</v>
       </c>
       <c r="P166">
         <v>1</v>
       </c>
     </row>
     <row r="167" spans="1:16">
       <c r="A167" t="s">
-        <v>510</v>
+        <v>511</v>
       </c>
       <c r="B167" t="s">
-        <v>511</v>
+        <v>512</v>
       </c>
       <c r="C167" s="1">
-        <v>700000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D167" s="1">
-        <v>97.733</v>
+        <v>98.687</v>
       </c>
       <c r="E167" s="1">
-        <v>100.0</v>
+        <v>99.3</v>
       </c>
       <c r="F167" t="s">
         <v>8</v>
       </c>
       <c r="G167">
         <v>1.0</v>
       </c>
       <c r="H167" s="1">
-        <v>700000.0</v>
+        <v>893700.0</v>
       </c>
       <c r="I167" s="1">
-        <v>-15869.0</v>
+        <v>-5517.0</v>
       </c>
       <c r="J167" s="1">
-        <v>-2.267</v>
+        <v>-0.61732124874119</v>
       </c>
       <c r="K167">
-        <v>1.24</v>
+        <v>0.32</v>
       </c>
       <c r="L167" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
       <c r="M167" s="1">
-        <v>684131.0</v>
+        <v>888183.0</v>
       </c>
       <c r="N167" s="1">
-        <v>692816.37</v>
+        <v>891098.75</v>
       </c>
       <c r="O167" s="1">
-        <v>0.39</v>
+        <v>0.46</v>
       </c>
       <c r="P167">
         <v>1</v>
       </c>
     </row>
     <row r="168" spans="1:16">
       <c r="A168" t="s">
-        <v>513</v>
+        <v>514</v>
       </c>
       <c r="B168" t="s">
-        <v>514</v>
+        <v>515</v>
       </c>
       <c r="C168" s="1">
-        <v>600000.0</v>
+        <v>1222000.0</v>
       </c>
       <c r="D168" s="1">
-        <v>98.626</v>
+        <v>98.921</v>
       </c>
       <c r="E168" s="1">
-        <v>99.001</v>
+        <v>99.24314075</v>
       </c>
       <c r="F168" t="s">
         <v>8</v>
       </c>
       <c r="G168">
         <v>1.0</v>
       </c>
       <c r="H168" s="1">
-        <v>594006.0</v>
+        <v>1212751.18</v>
       </c>
       <c r="I168" s="1">
-        <v>-2250.0</v>
+        <v>-3936.56</v>
       </c>
       <c r="J168" s="1">
-        <v>-0.37878405268634</v>
+        <v>-0.3245974990517</v>
       </c>
       <c r="K168">
-        <v>2.71</v>
+        <v>2.14</v>
       </c>
       <c r="L168" t="s">
-        <v>515</v>
+        <v>516</v>
       </c>
       <c r="M168" s="1">
-        <v>591756.0</v>
+        <v>1208814.62</v>
       </c>
       <c r="N168" s="1">
-        <v>608029.97</v>
+        <v>1234916.04</v>
       </c>
       <c r="O168" s="1">
-        <v>0.35</v>
+        <v>0.64</v>
       </c>
       <c r="P168">
         <v>1</v>
       </c>
     </row>
     <row r="169" spans="1:16">
       <c r="A169" t="s">
-        <v>516</v>
+        <v>517</v>
       </c>
       <c r="B169" t="s">
-        <v>517</v>
+        <v>518</v>
       </c>
       <c r="C169" s="1">
-        <v>816000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D169" s="1">
-        <v>97.196</v>
+        <v>100.434</v>
       </c>
       <c r="E169" s="1">
-        <v>100.0</v>
+        <v>99.897</v>
       </c>
       <c r="F169" t="s">
         <v>8</v>
       </c>
       <c r="G169">
         <v>1.0</v>
       </c>
       <c r="H169" s="1">
-        <v>816000.0</v>
+        <v>399588.0</v>
       </c>
       <c r="I169" s="1">
-        <v>-22880.64</v>
+        <v>2148.0</v>
       </c>
       <c r="J169" s="1">
-        <v>-2.804</v>
+        <v>0.5375536802907</v>
       </c>
       <c r="K169">
-        <v>0.29</v>
-[...2 lines deleted...]
-        <v>518</v>
+        <v>0.02</v>
+      </c>
+      <c r="L169">
+        <v>84.93</v>
       </c>
       <c r="M169" s="1">
-        <v>793119.36</v>
+        <v>401736.0</v>
       </c>
       <c r="N169" s="1">
-        <v>795511.2</v>
+        <v>401820.93</v>
       </c>
       <c r="O169" s="1">
-        <v>0.45</v>
+        <v>0.21</v>
       </c>
       <c r="P169">
         <v>1</v>
       </c>
     </row>
     <row r="170" spans="1:16">
       <c r="A170" t="s">
         <v>519</v>
       </c>
       <c r="B170" t="s">
         <v>520</v>
       </c>
       <c r="C170" s="1">
-        <v>900000.0</v>
+        <v>1384000.0</v>
       </c>
       <c r="D170" s="1">
-        <v>97.679</v>
+        <v>101.66</v>
       </c>
       <c r="E170" s="1">
-        <v>99.3</v>
+        <v>100.62532081</v>
       </c>
       <c r="F170" t="s">
         <v>8</v>
       </c>
       <c r="G170">
         <v>1.0</v>
       </c>
       <c r="H170" s="1">
-        <v>893700.0</v>
+        <v>1392654.44</v>
       </c>
       <c r="I170" s="1">
-        <v>-14589.0</v>
+        <v>14319.96</v>
       </c>
       <c r="J170" s="1">
-        <v>-1.6324269889225</v>
+        <v>1.0282493336969</v>
       </c>
       <c r="K170">
-        <v>0.11</v>
-[...2 lines deleted...]
-        <v>949.32</v>
+        <v>3.65</v>
+      </c>
+      <c r="L170" t="s">
+        <v>521</v>
       </c>
       <c r="M170" s="1">
-        <v>879111.0</v>
+        <v>1406974.4</v>
       </c>
       <c r="N170" s="1">
-        <v>880060.32</v>
+        <v>1457452.48</v>
       </c>
       <c r="O170" s="1">
-        <v>0.5</v>
+        <v>0.76</v>
       </c>
       <c r="P170">
         <v>1</v>
       </c>
     </row>
     <row r="171" spans="1:16">
       <c r="A171" t="s">
-        <v>521</v>
+        <v>522</v>
       </c>
       <c r="B171" t="s">
-        <v>522</v>
+        <v>523</v>
       </c>
       <c r="C171" s="1">
-        <v>1222000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D171" s="1">
-        <v>97.998</v>
+        <v>99.275</v>
       </c>
       <c r="E171" s="1">
-        <v>99.24314075</v>
+        <v>100.23</v>
       </c>
       <c r="F171" t="s">
         <v>8</v>
       </c>
       <c r="G171">
         <v>1.0</v>
       </c>
       <c r="H171" s="1">
-        <v>1212751.18</v>
+        <v>200460.0</v>
       </c>
       <c r="I171" s="1">
-        <v>-15215.62</v>
+        <v>-1910.0</v>
       </c>
       <c r="J171" s="1">
-        <v>-1.2546365858824</v>
+        <v>-0.95280854035718</v>
       </c>
       <c r="K171">
-        <v>1.87</v>
+        <v>2.36</v>
       </c>
       <c r="L171" t="s">
-        <v>523</v>
+        <v>524</v>
       </c>
       <c r="M171" s="1">
-        <v>1197535.56</v>
+        <v>198550.0</v>
       </c>
       <c r="N171" s="1">
-        <v>1220360.18</v>
+        <v>203276.03</v>
       </c>
       <c r="O171" s="1">
-        <v>0.69</v>
+        <v>0.11</v>
       </c>
       <c r="P171">
         <v>1</v>
       </c>
     </row>
     <row r="172" spans="1:16">
       <c r="A172" t="s">
-        <v>524</v>
+        <v>525</v>
       </c>
       <c r="B172" t="s">
-        <v>525</v>
+        <v>526</v>
       </c>
       <c r="C172" s="1">
-        <v>684000.0</v>
+        <v>1100000.0</v>
       </c>
       <c r="D172" s="1">
-        <v>101.082</v>
+        <v>99.147</v>
       </c>
       <c r="E172" s="1">
-        <v>99.79670175</v>
+        <v>99.871</v>
       </c>
       <c r="F172" t="s">
         <v>8</v>
       </c>
       <c r="G172">
         <v>1.0</v>
       </c>
       <c r="H172" s="1">
-        <v>682609.44</v>
+        <v>1098581.0</v>
       </c>
       <c r="I172" s="1">
-        <v>8791.44</v>
+        <v>-7964.0</v>
       </c>
       <c r="J172" s="1">
-        <v>1.2879165573802</v>
+        <v>-0.72493516636461</v>
       </c>
       <c r="K172">
-        <v>3.35</v>
+        <v>1.63</v>
       </c>
       <c r="L172" t="s">
-        <v>526</v>
+        <v>527</v>
       </c>
       <c r="M172" s="1">
-        <v>691400.88</v>
+        <v>1090617.0</v>
       </c>
       <c r="N172" s="1">
-        <v>714310.2</v>
+        <v>1108601.25</v>
       </c>
       <c r="O172" s="1">
-        <v>0.41</v>
+        <v>0.58</v>
       </c>
       <c r="P172">
         <v>1</v>
       </c>
     </row>
     <row r="173" spans="1:16">
       <c r="A173" t="s">
-        <v>527</v>
+        <v>528</v>
       </c>
       <c r="B173" t="s">
-        <v>528</v>
+        <v>529</v>
       </c>
       <c r="C173" s="1">
-        <v>200000.0</v>
+        <v>688000.0</v>
       </c>
       <c r="D173" s="1">
-        <v>98.035</v>
+        <v>100.604</v>
       </c>
       <c r="E173" s="1">
-        <v>100.23</v>
+        <v>100.0</v>
       </c>
       <c r="F173" t="s">
         <v>8</v>
       </c>
       <c r="G173">
         <v>1.0</v>
       </c>
       <c r="H173" s="1">
-        <v>200460.0</v>
+        <v>688000.0</v>
       </c>
       <c r="I173" s="1">
-        <v>-4390.0</v>
+        <v>4155.52</v>
       </c>
       <c r="J173" s="1">
-        <v>-2.1899630849047</v>
+        <v>0.604</v>
       </c>
       <c r="K173">
-        <v>2.07</v>
-[...2 lines deleted...]
-        <v>529</v>
+        <v>0.06</v>
+      </c>
+      <c r="L173">
+        <v>445.15</v>
       </c>
       <c r="M173" s="1">
-        <v>196070.0</v>
+        <v>692155.52</v>
       </c>
       <c r="N173" s="1">
-        <v>200200.14</v>
+        <v>692600.67</v>
       </c>
       <c r="O173" s="1">
-        <v>0.11</v>
+        <v>0.36</v>
       </c>
       <c r="P173">
         <v>1</v>
       </c>
     </row>
     <row r="174" spans="1:16">
       <c r="A174" t="s">
         <v>530</v>
       </c>
       <c r="B174" t="s">
         <v>531</v>
       </c>
       <c r="C174" s="1">
-        <v>1100000.0</v>
+        <v>809000.0</v>
       </c>
       <c r="D174" s="1">
-        <v>98.179</v>
+        <v>100.061</v>
       </c>
       <c r="E174" s="1">
-        <v>99.871</v>
+        <v>99.646</v>
       </c>
       <c r="F174" t="s">
         <v>8</v>
       </c>
       <c r="G174">
         <v>1.0</v>
       </c>
       <c r="H174" s="1">
-        <v>1098581.0</v>
+        <v>806136.14</v>
       </c>
       <c r="I174" s="1">
-        <v>-18612.0</v>
+        <v>3357.35</v>
       </c>
       <c r="J174" s="1">
-        <v>-1.6941854992941</v>
+        <v>0.41647431908958</v>
       </c>
       <c r="K174">
-        <v>1.33</v>
+        <v>0.35</v>
       </c>
       <c r="L174" t="s">
         <v>532</v>
       </c>
       <c r="M174" s="1">
-        <v>1079969.0</v>
+        <v>809493.49</v>
       </c>
       <c r="N174" s="1">
-        <v>1094566.6</v>
+        <v>812286.2</v>
       </c>
       <c r="O174" s="1">
-        <v>0.62</v>
+        <v>0.42</v>
       </c>
       <c r="P174">
         <v>1</v>
       </c>
     </row>
     <row r="175" spans="1:16">
       <c r="A175" t="s">
         <v>533</v>
       </c>
       <c r="B175" t="s">
         <v>534</v>
       </c>
       <c r="C175" s="1">
-        <v>809000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D175" s="1">
-        <v>99.541</v>
+        <v>100.439</v>
       </c>
       <c r="E175" s="1">
-        <v>99.646</v>
+        <v>99.471</v>
       </c>
       <c r="F175" t="s">
         <v>8</v>
       </c>
       <c r="G175">
         <v>1.0</v>
       </c>
       <c r="H175" s="1">
-        <v>806136.14</v>
+        <v>795768.0</v>
       </c>
       <c r="I175" s="1">
-        <v>-849.45</v>
+        <v>7744.0</v>
       </c>
       <c r="J175" s="1">
-        <v>-0.10537302049254</v>
+        <v>0.97314795266962</v>
       </c>
       <c r="K175">
-        <v>0.07</v>
+        <v>0.02</v>
       </c>
       <c r="L175">
-        <v>543.03</v>
+        <v>175.34</v>
       </c>
       <c r="M175" s="1">
-        <v>805286.69</v>
+        <v>803512.0</v>
       </c>
       <c r="N175" s="1">
-        <v>805829.72</v>
+        <v>803687.34</v>
       </c>
       <c r="O175" s="1">
-        <v>0.46</v>
+        <v>0.42</v>
       </c>
       <c r="P175">
         <v>1</v>
       </c>
     </row>
     <row r="176" spans="1:16">
       <c r="A176" t="s">
         <v>535</v>
       </c>
       <c r="B176" t="s">
         <v>536</v>
       </c>
       <c r="C176" s="1">
-        <v>800000.0</v>
+        <v>741000.0</v>
       </c>
       <c r="D176" s="1">
-        <v>99.745</v>
+        <v>99.591</v>
       </c>
       <c r="E176" s="1">
-        <v>99.471</v>
+        <v>98.46009582</v>
       </c>
       <c r="F176" t="s">
         <v>8</v>
       </c>
       <c r="G176">
         <v>1.0</v>
       </c>
       <c r="H176" s="1">
-        <v>795768.0</v>
+        <v>729589.31</v>
       </c>
       <c r="I176" s="1">
-        <v>2192.0</v>
+        <v>8380.0</v>
       </c>
       <c r="J176" s="1">
-        <v>0.27545716842095</v>
+        <v>1.1485913904084</v>
       </c>
       <c r="K176">
-        <v>3.7</v>
+        <v>3.05</v>
       </c>
       <c r="L176" t="s">
         <v>537</v>
       </c>
       <c r="M176" s="1">
-        <v>797960.0</v>
+        <v>737969.31</v>
       </c>
       <c r="N176" s="1">
-        <v>827592.88</v>
+        <v>760564.73</v>
       </c>
       <c r="O176" s="1">
-        <v>0.47</v>
+        <v>0.39</v>
       </c>
       <c r="P176">
         <v>1</v>
       </c>
     </row>
     <row r="177" spans="1:16">
       <c r="A177" t="s">
         <v>538</v>
       </c>
       <c r="B177" t="s">
         <v>539</v>
       </c>
       <c r="C177" s="1">
-        <v>741000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D177" s="1">
-        <v>98.686</v>
+        <v>97.547</v>
       </c>
       <c r="E177" s="1">
-        <v>98.46009582</v>
+        <v>98.41</v>
       </c>
       <c r="F177" t="s">
         <v>8</v>
       </c>
       <c r="G177">
         <v>1.0</v>
       </c>
       <c r="H177" s="1">
-        <v>729589.31</v>
+        <v>885690.0</v>
       </c>
       <c r="I177" s="1">
-        <v>1673.95</v>
+        <v>-7767.0</v>
       </c>
       <c r="J177" s="1">
-        <v>0.2294372980876</v>
+        <v>-0.87694340006097</v>
       </c>
       <c r="K177">
-        <v>2.77</v>
+        <v>0.52</v>
       </c>
       <c r="L177" t="s">
         <v>540</v>
       </c>
       <c r="M177" s="1">
-        <v>731263.26</v>
+        <v>877923.0</v>
       </c>
       <c r="N177" s="1">
-        <v>751798.1</v>
+        <v>882583.27</v>
       </c>
       <c r="O177" s="1">
-        <v>0.43</v>
+        <v>0.46</v>
       </c>
       <c r="P177">
         <v>1</v>
       </c>
     </row>
     <row r="178" spans="1:16">
       <c r="A178" t="s">
         <v>541</v>
       </c>
       <c r="B178" t="s">
         <v>542</v>
       </c>
       <c r="C178" s="1">
-        <v>900000.0</v>
+        <v>945000.0</v>
       </c>
       <c r="D178" s="1">
-        <v>96.268</v>
+        <v>100.465</v>
       </c>
       <c r="E178" s="1">
-        <v>98.41</v>
+        <v>100.0</v>
       </c>
       <c r="F178" t="s">
         <v>8</v>
       </c>
       <c r="G178">
         <v>1.0</v>
       </c>
       <c r="H178" s="1">
-        <v>885690.0</v>
+        <v>945000.0</v>
       </c>
       <c r="I178" s="1">
-        <v>-19278.0</v>
+        <v>4394.25</v>
       </c>
       <c r="J178" s="1">
-        <v>-2.1766080682857</v>
+        <v>0.465</v>
       </c>
       <c r="K178">
-        <v>0.25</v>
-[...2 lines deleted...]
-        <v>543</v>
+        <v>0.01</v>
+      </c>
+      <c r="L178">
+        <v>113.89</v>
       </c>
       <c r="M178" s="1">
-        <v>866412.0</v>
+        <v>949394.25</v>
       </c>
       <c r="N178" s="1">
-        <v>868658.92</v>
+        <v>949508.14</v>
       </c>
       <c r="O178" s="1">
         <v>0.49</v>
       </c>
       <c r="P178">
         <v>1</v>
       </c>
     </row>
     <row r="179" spans="1:16">
       <c r="A179" t="s">
+        <v>543</v>
+      </c>
+      <c r="B179" t="s">
         <v>544</v>
       </c>
-      <c r="B179" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C179" s="1">
-        <v>918000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D179" s="1">
-        <v>97.866</v>
+        <v>88.797</v>
       </c>
       <c r="E179" s="1">
-        <v>99.492</v>
+        <v>85.25</v>
       </c>
       <c r="F179" t="s">
         <v>8</v>
       </c>
       <c r="G179">
         <v>1.0</v>
       </c>
       <c r="H179" s="1">
-        <v>913336.56</v>
+        <v>426250.0</v>
       </c>
       <c r="I179" s="1">
-        <v>-14926.68</v>
+        <v>17735.0</v>
       </c>
       <c r="J179" s="1">
-        <v>-1.6343022554577</v>
+        <v>4.1607038123167</v>
       </c>
       <c r="K179">
-        <v>0.15</v>
-[...2 lines deleted...]
-        <v>546</v>
+        <v>0.06</v>
+      </c>
+      <c r="L179">
+        <v>318.49</v>
       </c>
       <c r="M179" s="1">
-        <v>898409.88</v>
+        <v>443985.0</v>
       </c>
       <c r="N179" s="1">
-        <v>899824.61</v>
+        <v>444303.49</v>
       </c>
       <c r="O179" s="1">
-        <v>0.51</v>
+        <v>0.23</v>
       </c>
       <c r="P179">
         <v>1</v>
       </c>
     </row>
     <row r="180" spans="1:16">
       <c r="A180" t="s">
+        <v>545</v>
+      </c>
+      <c r="B180" t="s">
+        <v>546</v>
+      </c>
+      <c r="C180" s="1">
+        <v>610000.0</v>
+      </c>
+      <c r="D180" s="1">
+        <v>101.512</v>
+      </c>
+      <c r="E180" s="1">
+        <v>99.18943934</v>
+      </c>
+      <c r="F180" t="s">
+        <v>8</v>
+      </c>
+      <c r="G180">
+        <v>1.0</v>
+      </c>
+      <c r="H180" s="1">
+        <v>605055.58</v>
+      </c>
+      <c r="I180" s="1">
+        <v>14167.62</v>
+      </c>
+      <c r="J180" s="1">
+        <v>2.3415402598221</v>
+      </c>
+      <c r="K180">
+        <v>1.56</v>
+      </c>
+      <c r="L180" t="s">
         <v>547</v>
       </c>
-      <c r="B180" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M180" s="1">
-        <v>845864.0</v>
+        <v>619223.2</v>
       </c>
       <c r="N180" s="1">
-        <v>861425.64</v>
+        <v>628749.23</v>
       </c>
       <c r="O180" s="1">
-        <v>0.49</v>
+        <v>0.33</v>
       </c>
       <c r="P180">
         <v>1</v>
       </c>
     </row>
     <row r="181" spans="1:16">
       <c r="A181" t="s">
+        <v>548</v>
+      </c>
+      <c r="B181" t="s">
+        <v>549</v>
+      </c>
+      <c r="C181" s="1">
+        <v>800000.0</v>
+      </c>
+      <c r="D181" s="1">
+        <v>100.873</v>
+      </c>
+      <c r="E181" s="1">
+        <v>102.939</v>
+      </c>
+      <c r="F181" t="s">
+        <v>8</v>
+      </c>
+      <c r="G181">
+        <v>1.0</v>
+      </c>
+      <c r="H181" s="1">
+        <v>823512.0</v>
+      </c>
+      <c r="I181" s="1">
+        <v>-16528.0</v>
+      </c>
+      <c r="J181" s="1">
+        <v>-2.0070138625788</v>
+      </c>
+      <c r="K181">
+        <v>0.6</v>
+      </c>
+      <c r="L181" t="s">
         <v>550</v>
       </c>
-      <c r="B181" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M181" s="1">
-        <v>1265953.0</v>
+        <v>806984.0</v>
       </c>
       <c r="N181" s="1">
-        <v>1302134.85</v>
+        <v>811751.12</v>
       </c>
       <c r="O181" s="1">
-        <v>0.74</v>
+        <v>0.42</v>
       </c>
       <c r="P181">
         <v>1</v>
       </c>
     </row>
     <row r="182" spans="1:16">
       <c r="A182" t="s">
+        <v>551</v>
+      </c>
+      <c r="B182" t="s">
+        <v>552</v>
+      </c>
+      <c r="C182" s="1">
+        <v>1300000.0</v>
+      </c>
+      <c r="D182" s="1">
+        <v>97.669</v>
+      </c>
+      <c r="E182" s="1">
+        <v>100.761</v>
+      </c>
+      <c r="F182" t="s">
+        <v>8</v>
+      </c>
+      <c r="G182">
+        <v>1.0</v>
+      </c>
+      <c r="H182" s="1">
+        <v>1309893.0</v>
+      </c>
+      <c r="I182" s="1">
+        <v>-40196.0</v>
+      </c>
+      <c r="J182" s="1">
+        <v>-3.0686475918262</v>
+      </c>
+      <c r="K182">
+        <v>0.48</v>
+      </c>
+      <c r="L182" t="s">
         <v>553</v>
       </c>
-      <c r="B182" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M182" s="1">
-        <v>442355.0</v>
+        <v>1269697.0</v>
       </c>
       <c r="N182" s="1">
-        <v>442375.55</v>
+        <v>1275947.68</v>
       </c>
       <c r="O182" s="1">
-        <v>0.25</v>
+        <v>0.66</v>
       </c>
       <c r="P182">
         <v>1</v>
       </c>
     </row>
     <row r="183" spans="1:16">
       <c r="A183" t="s">
+        <v>554</v>
+      </c>
+      <c r="B183" t="s">
         <v>555</v>
       </c>
-      <c r="B183" t="s">
+      <c r="C183" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="D183" s="1">
+        <v>102.099</v>
+      </c>
+      <c r="E183" s="1">
+        <v>101.425395</v>
+      </c>
+      <c r="F183" t="s">
+        <v>8</v>
+      </c>
+      <c r="G183">
+        <v>1.0</v>
+      </c>
+      <c r="H183" s="1">
+        <v>608552.37</v>
+      </c>
+      <c r="I183" s="1">
+        <v>4041.63</v>
+      </c>
+      <c r="J183" s="1">
+        <v>0.66413840439073</v>
+      </c>
+      <c r="K183">
+        <v>3.64</v>
+      </c>
+      <c r="L183" t="s">
         <v>556</v>
       </c>
-      <c r="C183" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M183" s="1">
-        <v>615002.0</v>
+        <v>612594.0</v>
       </c>
       <c r="N183" s="1">
-        <v>622710.56</v>
+        <v>634415.92</v>
       </c>
       <c r="O183" s="1">
-        <v>0.35</v>
+        <v>0.33</v>
       </c>
       <c r="P183">
         <v>1</v>
       </c>
     </row>
     <row r="184" spans="1:16">
       <c r="A184" t="s">
+        <v>557</v>
+      </c>
+      <c r="B184" t="s">
         <v>558</v>
       </c>
-      <c r="B184" t="s">
+      <c r="C184" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="D184" s="1">
+        <v>102.329</v>
+      </c>
+      <c r="E184" s="1">
+        <v>99.96825</v>
+      </c>
+      <c r="F184" t="s">
+        <v>8</v>
+      </c>
+      <c r="G184">
+        <v>1.0</v>
+      </c>
+      <c r="H184" s="1">
+        <v>299904.75</v>
+      </c>
+      <c r="I184" s="1">
+        <v>7082.25</v>
+      </c>
+      <c r="J184" s="1">
+        <v>2.3614997761789</v>
+      </c>
+      <c r="K184">
+        <v>1.88</v>
+      </c>
+      <c r="L184" t="s">
         <v>559</v>
       </c>
-      <c r="C184" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M184" s="1">
-        <v>804168.0</v>
+        <v>306987.0</v>
       </c>
       <c r="N184" s="1">
-        <v>806631.01</v>
+        <v>312624.33</v>
       </c>
       <c r="O184" s="1">
-        <v>0.46</v>
+        <v>0.16</v>
       </c>
       <c r="P184">
         <v>1</v>
       </c>
     </row>
     <row r="185" spans="1:16">
       <c r="A185" t="s">
+        <v>560</v>
+      </c>
+      <c r="B185" t="s">
         <v>561</v>
       </c>
-      <c r="B185" t="s">
+      <c r="C185" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="D185" s="1">
+        <v>105.017</v>
+      </c>
+      <c r="E185" s="1">
+        <v>104.45</v>
+      </c>
+      <c r="F185" t="s">
+        <v>8</v>
+      </c>
+      <c r="G185">
+        <v>1.0</v>
+      </c>
+      <c r="H185" s="1">
+        <v>208900.0</v>
+      </c>
+      <c r="I185" s="1">
+        <v>1134.0</v>
+      </c>
+      <c r="J185" s="1">
+        <v>0.5428434657731</v>
+      </c>
+      <c r="K185">
+        <v>4.19</v>
+      </c>
+      <c r="L185" t="s">
         <v>562</v>
       </c>
-      <c r="C185" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M185" s="1">
-        <v>1257841.0</v>
+        <v>210034.0</v>
       </c>
       <c r="N185" s="1">
-        <v>1260605.73</v>
+        <v>218417.56</v>
       </c>
       <c r="O185" s="1">
-        <v>0.72</v>
+        <v>0.11</v>
       </c>
       <c r="P185">
         <v>1</v>
       </c>
     </row>
     <row r="186" spans="1:16">
       <c r="A186" t="s">
+        <v>563</v>
+      </c>
+      <c r="B186" t="s">
         <v>564</v>
       </c>
-      <c r="B186" t="s">
+      <c r="C186" s="1">
+        <v>950000.0</v>
+      </c>
+      <c r="D186" s="1">
+        <v>98.346</v>
+      </c>
+      <c r="E186" s="1">
+        <v>99.589</v>
+      </c>
+      <c r="F186" t="s">
+        <v>8</v>
+      </c>
+      <c r="G186">
+        <v>1.0</v>
+      </c>
+      <c r="H186" s="1">
+        <v>946095.5</v>
+      </c>
+      <c r="I186" s="1">
+        <v>-11808.5</v>
+      </c>
+      <c r="J186" s="1">
+        <v>-1.2481298135336</v>
+      </c>
+      <c r="K186">
+        <v>2.26</v>
+      </c>
+      <c r="L186" t="s">
         <v>565</v>
       </c>
-      <c r="C186" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M186" s="1">
-        <v>202934.0</v>
+        <v>934287.0</v>
       </c>
       <c r="N186" s="1">
-        <v>209612.08</v>
+        <v>955759.6</v>
       </c>
       <c r="O186" s="1">
-        <v>0.12</v>
+        <v>0.5</v>
       </c>
       <c r="P186">
         <v>1</v>
       </c>
     </row>
     <row r="187" spans="1:16">
       <c r="A187" t="s">
+        <v>566</v>
+      </c>
+      <c r="B187" t="s">
         <v>567</v>
       </c>
-      <c r="B187" t="s">
+      <c r="C187" s="1">
+        <v>700000.0</v>
+      </c>
+      <c r="D187" s="1">
+        <v>102.473</v>
+      </c>
+      <c r="E187" s="1">
+        <v>103.012</v>
+      </c>
+      <c r="F187" t="s">
+        <v>8</v>
+      </c>
+      <c r="G187">
+        <v>1.0</v>
+      </c>
+      <c r="H187" s="1">
+        <v>721084.0</v>
+      </c>
+      <c r="I187" s="1">
+        <v>-3773.0</v>
+      </c>
+      <c r="J187" s="1">
+        <v>-0.52324001087252</v>
+      </c>
+      <c r="K187">
+        <v>0.16</v>
+      </c>
+      <c r="L187" t="s">
         <v>568</v>
       </c>
-      <c r="C187" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M187" s="1">
-        <v>305832.0</v>
+        <v>717311.0</v>
       </c>
       <c r="N187" s="1">
-        <v>310545.7</v>
+        <v>718404.15</v>
       </c>
       <c r="O187" s="1">
-        <v>0.18</v>
+        <v>0.37</v>
       </c>
       <c r="P187">
         <v>1</v>
       </c>
     </row>
     <row r="188" spans="1:16">
       <c r="A188" t="s">
+        <v>569</v>
+      </c>
+      <c r="B188" t="s">
+        <v>567</v>
+      </c>
+      <c r="C188" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="D188" s="1">
+        <v>97.594</v>
+      </c>
+      <c r="E188" s="1">
+        <v>99.908</v>
+      </c>
+      <c r="F188" t="s">
+        <v>8</v>
+      </c>
+      <c r="G188">
+        <v>1.0</v>
+      </c>
+      <c r="H188" s="1">
+        <v>499540.0</v>
+      </c>
+      <c r="I188" s="1">
+        <v>-11570.0</v>
+      </c>
+      <c r="J188" s="1">
+        <v>-2.3161308403731</v>
+      </c>
+      <c r="K188">
+        <v>0.87</v>
+      </c>
+      <c r="L188" t="s">
         <v>570</v>
       </c>
-      <c r="B188" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M188" s="1">
-        <v>208658.0</v>
+        <v>487970.0</v>
       </c>
       <c r="N188" s="1">
-        <v>216366.22</v>
+        <v>492329.38</v>
       </c>
       <c r="O188" s="1">
-        <v>0.12</v>
+        <v>0.26</v>
       </c>
       <c r="P188">
         <v>1</v>
       </c>
     </row>
     <row r="189" spans="1:16">
       <c r="A189" t="s">
+        <v>571</v>
+      </c>
+      <c r="B189" t="s">
+        <v>572</v>
+      </c>
+      <c r="C189" s="1">
+        <v>700000.0</v>
+      </c>
+      <c r="D189" s="1">
+        <v>104.284</v>
+      </c>
+      <c r="E189" s="1">
+        <v>106.6</v>
+      </c>
+      <c r="F189" t="s">
+        <v>8</v>
+      </c>
+      <c r="G189">
+        <v>1.0</v>
+      </c>
+      <c r="H189" s="1">
+        <v>746200.0</v>
+      </c>
+      <c r="I189" s="1">
+        <v>-16212.0</v>
+      </c>
+      <c r="J189" s="1">
+        <v>-2.172607879925</v>
+      </c>
+      <c r="K189">
+        <v>2.18</v>
+      </c>
+      <c r="L189" t="s">
         <v>573</v>
       </c>
-      <c r="B189" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M189" s="1">
-        <v>926107.5</v>
+        <v>729988.0</v>
       </c>
       <c r="N189" s="1">
-        <v>945315.72</v>
+        <v>745229.78</v>
       </c>
       <c r="O189" s="1">
-        <v>0.54</v>
+        <v>0.39</v>
       </c>
       <c r="P189">
         <v>1</v>
       </c>
     </row>
     <row r="190" spans="1:16">
       <c r="A190" t="s">
+        <v>574</v>
+      </c>
+      <c r="B190" t="s">
+        <v>575</v>
+      </c>
+      <c r="C190" s="1">
+        <v>1480000.0</v>
+      </c>
+      <c r="D190" s="1">
+        <v>98.294</v>
+      </c>
+      <c r="E190" s="1">
+        <v>99.902</v>
+      </c>
+      <c r="F190" t="s">
+        <v>8</v>
+      </c>
+      <c r="G190">
+        <v>1.0</v>
+      </c>
+      <c r="H190" s="1">
+        <v>1478549.6</v>
+      </c>
+      <c r="I190" s="1">
+        <v>-23798.4</v>
+      </c>
+      <c r="J190" s="1">
+        <v>-1.6095773858381</v>
+      </c>
+      <c r="K190">
+        <v>0.63</v>
+      </c>
+      <c r="L190" t="s">
         <v>576</v>
       </c>
-      <c r="B190" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M190" s="1">
-        <v>484300.0</v>
+        <v>1454751.2</v>
       </c>
       <c r="N190" s="1">
-        <v>487152.43</v>
+        <v>1464011.34</v>
       </c>
       <c r="O190" s="1">
-        <v>0.28</v>
+        <v>0.76</v>
       </c>
       <c r="P190">
         <v>1</v>
       </c>
     </row>
     <row r="191" spans="1:16">
       <c r="A191" t="s">
+        <v>577</v>
+      </c>
+      <c r="B191" t="s">
+        <v>578</v>
+      </c>
+      <c r="C191" s="1">
+        <v>667000.0</v>
+      </c>
+      <c r="D191" s="1">
+        <v>100.367</v>
+      </c>
+      <c r="E191" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F191" t="s">
+        <v>8</v>
+      </c>
+      <c r="G191">
+        <v>1.0</v>
+      </c>
+      <c r="H191" s="1">
+        <v>667000.0</v>
+      </c>
+      <c r="I191" s="1">
+        <v>2447.89</v>
+      </c>
+      <c r="J191" s="1">
+        <v>0.367</v>
+      </c>
+      <c r="K191">
+        <v>0.99</v>
+      </c>
+      <c r="L191" t="s">
         <v>579</v>
       </c>
-      <c r="B191" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M191" s="1">
-        <v>708883.0</v>
+        <v>669447.89</v>
       </c>
       <c r="N191" s="1">
-        <v>740584.37</v>
+        <v>676075.86</v>
       </c>
       <c r="O191" s="1">
-        <v>0.42</v>
+        <v>0.35</v>
       </c>
       <c r="P191">
         <v>1</v>
       </c>
     </row>
     <row r="192" spans="1:16">
       <c r="A192" t="s">
+        <v>580</v>
+      </c>
+      <c r="B192" t="s">
         <v>581</v>
       </c>
-      <c r="B192" t="s">
+      <c r="C192" s="1">
+        <v>727000.0</v>
+      </c>
+      <c r="D192" s="1">
+        <v>100.497</v>
+      </c>
+      <c r="E192" s="1">
+        <v>99.79727373</v>
+      </c>
+      <c r="F192" t="s">
+        <v>8</v>
+      </c>
+      <c r="G192">
+        <v>1.0</v>
+      </c>
+      <c r="H192" s="1">
+        <v>725526.18</v>
+      </c>
+      <c r="I192" s="1">
+        <v>5087.01</v>
+      </c>
+      <c r="J192" s="1">
+        <v>0.70114768291339</v>
+      </c>
+      <c r="K192">
+        <v>0.43</v>
+      </c>
+      <c r="L192" t="s">
         <v>582</v>
       </c>
-      <c r="C192" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M192" s="1">
-        <v>723590.0</v>
+        <v>730613.19</v>
       </c>
       <c r="N192" s="1">
-        <v>736468.08</v>
+        <v>733719.29</v>
       </c>
       <c r="O192" s="1">
-        <v>0.42</v>
+        <v>0.38</v>
       </c>
       <c r="P192">
         <v>1</v>
       </c>
     </row>
     <row r="193" spans="1:16">
       <c r="A193" t="s">
+        <v>583</v>
+      </c>
+      <c r="B193" t="s">
         <v>584</v>
       </c>
-      <c r="B193" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C193" s="1">
-        <v>1480000.0</v>
+        <v>248000.0</v>
       </c>
       <c r="D193" s="1">
-        <v>97.194</v>
+        <v>101.546</v>
       </c>
       <c r="E193" s="1">
-        <v>99.902</v>
+        <v>100.0</v>
       </c>
       <c r="F193" t="s">
         <v>8</v>
       </c>
       <c r="G193">
         <v>1.0</v>
       </c>
       <c r="H193" s="1">
-        <v>1478549.6</v>
+        <v>248000.0</v>
       </c>
       <c r="I193" s="1">
-        <v>-40078.4</v>
+        <v>3834.08</v>
       </c>
       <c r="J193" s="1">
-        <v>-2.7106564433144</v>
+        <v>1.546</v>
       </c>
       <c r="K193">
-        <v>0.34</v>
-[...2 lines deleted...]
-        <v>586</v>
+        <v>0.07</v>
+      </c>
+      <c r="L193">
+        <v>168.9</v>
       </c>
       <c r="M193" s="1">
-        <v>1438471.2</v>
+        <v>251834.08</v>
       </c>
       <c r="N193" s="1">
-        <v>1443468.73</v>
+        <v>252002.98</v>
       </c>
       <c r="O193" s="1">
-        <v>0.82</v>
+        <v>0.13</v>
       </c>
       <c r="P193">
         <v>1</v>
       </c>
     </row>
     <row r="194" spans="1:16">
       <c r="A194" t="s">
+        <v>585</v>
+      </c>
+      <c r="B194" t="s">
+        <v>586</v>
+      </c>
+      <c r="C194" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="D194" s="1">
+        <v>102.712</v>
+      </c>
+      <c r="E194" s="1">
+        <v>99.660226</v>
+      </c>
+      <c r="F194" t="s">
+        <v>8</v>
+      </c>
+      <c r="G194">
+        <v>1.0</v>
+      </c>
+      <c r="H194" s="1">
+        <v>498301.13</v>
+      </c>
+      <c r="I194" s="1">
+        <v>15258.87</v>
+      </c>
+      <c r="J194" s="1">
+        <v>3.0621784863301</v>
+      </c>
+      <c r="K194">
+        <v>3.59</v>
+      </c>
+      <c r="L194" t="s">
         <v>587</v>
       </c>
-      <c r="B194" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M194" s="1">
-        <v>660650.16</v>
+        <v>513560.0</v>
       </c>
       <c r="N194" s="1">
-        <v>665142.45</v>
+        <v>531529.18</v>
       </c>
       <c r="O194" s="1">
-        <v>0.38</v>
+        <v>0.28</v>
       </c>
       <c r="P194">
         <v>1</v>
       </c>
     </row>
     <row r="195" spans="1:16">
       <c r="A195" t="s">
+        <v>588</v>
+      </c>
+      <c r="B195" t="s">
+        <v>589</v>
+      </c>
+      <c r="C195" s="1">
+        <v>800000.0</v>
+      </c>
+      <c r="D195" s="1">
+        <v>102.113</v>
+      </c>
+      <c r="E195" s="1">
+        <v>103.47225</v>
+      </c>
+      <c r="F195" t="s">
+        <v>8</v>
+      </c>
+      <c r="G195">
+        <v>1.0</v>
+      </c>
+      <c r="H195" s="1">
+        <v>827778.0</v>
+      </c>
+      <c r="I195" s="1">
+        <v>-10874.0</v>
+      </c>
+      <c r="J195" s="1">
+        <v>-1.3136372312383</v>
+      </c>
+      <c r="K195">
+        <v>0.4</v>
+      </c>
+      <c r="L195" t="s">
         <v>590</v>
       </c>
-      <c r="B195" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M195" s="1">
-        <v>728519.43</v>
+        <v>816904.0</v>
       </c>
       <c r="N195" s="1">
-        <v>729480.84</v>
+        <v>820071.12</v>
       </c>
       <c r="O195" s="1">
-        <v>0.41</v>
+        <v>0.43</v>
       </c>
       <c r="P195">
         <v>1</v>
       </c>
     </row>
     <row r="196" spans="1:16">
       <c r="A196" t="s">
+        <v>591</v>
+      </c>
+      <c r="B196" t="s">
         <v>592</v>
       </c>
-      <c r="B196" t="s">
+      <c r="C196" s="1">
+        <v>800000.0</v>
+      </c>
+      <c r="D196" s="1">
+        <v>98.923</v>
+      </c>
+      <c r="E196" s="1">
+        <v>99.495</v>
+      </c>
+      <c r="F196" t="s">
+        <v>8</v>
+      </c>
+      <c r="G196">
+        <v>1.0</v>
+      </c>
+      <c r="H196" s="1">
+        <v>795960.0</v>
+      </c>
+      <c r="I196" s="1">
+        <v>-4576.0</v>
+      </c>
+      <c r="J196" s="1">
+        <v>-0.57490326147043</v>
+      </c>
+      <c r="K196">
+        <v>2.38</v>
+      </c>
+      <c r="L196" t="s">
         <v>593</v>
       </c>
-      <c r="C196" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M196" s="1">
-        <v>249408.64</v>
+        <v>791384.0</v>
       </c>
       <c r="N196" s="1">
-        <v>259035.84</v>
+        <v>810408.66</v>
       </c>
       <c r="O196" s="1">
-        <v>0.15</v>
+        <v>0.42</v>
       </c>
       <c r="P196">
         <v>1</v>
       </c>
     </row>
     <row r="197" spans="1:16">
       <c r="A197" t="s">
+        <v>594</v>
+      </c>
+      <c r="B197" t="s">
         <v>595</v>
       </c>
-      <c r="B197" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C197" s="1">
-        <v>500000.0</v>
+        <v>925000.0</v>
       </c>
       <c r="D197" s="1">
-        <v>101.259</v>
+        <v>100.498</v>
       </c>
       <c r="E197" s="1">
-        <v>99.660226</v>
+        <v>100.0</v>
       </c>
       <c r="F197" t="s">
         <v>8</v>
       </c>
       <c r="G197">
         <v>1.0</v>
       </c>
       <c r="H197" s="1">
-        <v>498301.13</v>
+        <v>925000.0</v>
       </c>
       <c r="I197" s="1">
-        <v>7993.87</v>
+        <v>4606.5</v>
       </c>
       <c r="J197" s="1">
-        <v>1.6042247385632</v>
+        <v>0.498</v>
       </c>
       <c r="K197">
-        <v>3.27</v>
-[...2 lines deleted...]
-        <v>597</v>
+        <v>0.07</v>
+      </c>
+      <c r="L197">
+        <v>669.85</v>
       </c>
       <c r="M197" s="1">
-        <v>506295.0</v>
+        <v>929606.5</v>
       </c>
       <c r="N197" s="1">
-        <v>522625.48</v>
+        <v>930276.35</v>
       </c>
       <c r="O197" s="1">
-        <v>0.3</v>
+        <v>0.48</v>
       </c>
       <c r="P197">
         <v>1</v>
       </c>
     </row>
     <row r="198" spans="1:16">
       <c r="A198" t="s">
+        <v>596</v>
+      </c>
+      <c r="B198" t="s">
+        <v>597</v>
+      </c>
+      <c r="C198" s="1">
+        <v>1084000.0</v>
+      </c>
+      <c r="D198" s="1">
+        <v>99.655</v>
+      </c>
+      <c r="E198" s="1">
+        <v>101.11874539</v>
+      </c>
+      <c r="F198" t="s">
+        <v>8</v>
+      </c>
+      <c r="G198">
+        <v>1.0</v>
+      </c>
+      <c r="H198" s="1">
+        <v>1096127.2</v>
+      </c>
+      <c r="I198" s="1">
+        <v>-15867.0</v>
+      </c>
+      <c r="J198" s="1">
+        <v>-1.4475509776603</v>
+      </c>
+      <c r="K198">
+        <v>3.05</v>
+      </c>
+      <c r="L198" t="s">
         <v>598</v>
       </c>
-      <c r="B198" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M198" s="1">
-        <v>548490.8</v>
+        <v>1080260.2</v>
       </c>
       <c r="N198" s="1">
-        <v>559435.13</v>
+        <v>1113337.05</v>
       </c>
       <c r="O198" s="1">
-        <v>0.32</v>
+        <v>0.58</v>
       </c>
       <c r="P198">
         <v>1</v>
       </c>
     </row>
     <row r="199" spans="1:16">
       <c r="A199" t="s">
-        <v>601</v>
+        <v>599</v>
       </c>
       <c r="B199" t="s">
-        <v>602</v>
+        <v>600</v>
       </c>
       <c r="C199" s="1">
         <v>800000.0</v>
       </c>
       <c r="D199" s="1">
-        <v>101.967</v>
+        <v>98.25</v>
       </c>
       <c r="E199" s="1">
-        <v>103.47225</v>
+        <v>100.0</v>
       </c>
       <c r="F199" t="s">
         <v>8</v>
       </c>
       <c r="G199">
         <v>1.0</v>
       </c>
       <c r="H199" s="1">
-        <v>827778.0</v>
+        <v>800000.0</v>
       </c>
       <c r="I199" s="1">
-        <v>-12042.0</v>
+        <v>-14000.0</v>
       </c>
       <c r="J199" s="1">
-        <v>-1.4547378644999</v>
+        <v>-1.75</v>
       </c>
       <c r="K199">
-        <v>0.06</v>
-[...2 lines deleted...]
-        <v>465.75</v>
+        <v>0.84</v>
+      </c>
+      <c r="L199" t="s">
+        <v>601</v>
       </c>
       <c r="M199" s="1">
-        <v>815736.0</v>
+        <v>786000.0</v>
       </c>
       <c r="N199" s="1">
-        <v>816201.75</v>
+        <v>792713.91</v>
       </c>
       <c r="O199" s="1">
-        <v>0.46</v>
+        <v>0.41</v>
       </c>
       <c r="P199">
         <v>1</v>
       </c>
     </row>
     <row r="200" spans="1:16">
       <c r="A200" t="s">
+        <v>602</v>
+      </c>
+      <c r="B200" t="s">
         <v>603</v>
       </c>
-      <c r="B200" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C200" s="1">
-        <v>800000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D200" s="1">
-        <v>96.898</v>
+        <v>100.895</v>
       </c>
       <c r="E200" s="1">
-        <v>99.495</v>
+        <v>100.0</v>
       </c>
       <c r="F200" t="s">
         <v>8</v>
       </c>
       <c r="G200">
         <v>1.0</v>
       </c>
       <c r="H200" s="1">
-        <v>795960.0</v>
+        <v>400000.0</v>
       </c>
       <c r="I200" s="1">
-        <v>-20776.0</v>
+        <v>3580.0</v>
       </c>
       <c r="J200" s="1">
-        <v>-2.6101814161516</v>
+        <v>0.895</v>
       </c>
       <c r="K200">
-        <v>2.07</v>
-[...2 lines deleted...]
-        <v>605</v>
+        <v>0.13</v>
+      </c>
+      <c r="L200">
+        <v>525.7</v>
       </c>
       <c r="M200" s="1">
-        <v>775184.0</v>
+        <v>403580.0</v>
       </c>
       <c r="N200" s="1">
-        <v>791745.64</v>
+        <v>404105.7</v>
       </c>
       <c r="O200" s="1">
-        <v>0.45</v>
+        <v>0.21</v>
       </c>
       <c r="P200">
         <v>1</v>
       </c>
     </row>
     <row r="201" spans="1:16">
       <c r="A201" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
       <c r="B201" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="C201" s="1">
-        <v>300000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D201" s="1">
-        <v>104.028</v>
+        <v>96.11</v>
       </c>
       <c r="E201" s="1">
-        <v>105.92</v>
+        <v>97.25</v>
       </c>
       <c r="F201" t="s">
         <v>8</v>
       </c>
       <c r="G201">
         <v>1.0</v>
       </c>
       <c r="H201" s="1">
-        <v>317760.0</v>
+        <v>875250.0</v>
       </c>
       <c r="I201" s="1">
-        <v>-5676.0</v>
+        <v>-10260.0</v>
       </c>
       <c r="J201" s="1">
-        <v>-1.786253776435</v>
+        <v>-1.172236503856</v>
       </c>
       <c r="K201">
-        <v>4.16</v>
-[...2 lines deleted...]
-        <v>608</v>
+        <v>0.02</v>
+      </c>
+      <c r="L201">
+        <v>184.93</v>
       </c>
       <c r="M201" s="1">
-        <v>312084.0</v>
+        <v>864990.0</v>
       </c>
       <c r="N201" s="1">
-        <v>324560.71</v>
+        <v>865174.93</v>
       </c>
       <c r="O201" s="1">
-        <v>0.18</v>
+        <v>0.45</v>
       </c>
       <c r="P201">
         <v>1</v>
       </c>
     </row>
     <row r="202" spans="1:16">
       <c r="A202" t="s">
-        <v>609</v>
+        <v>606</v>
       </c>
       <c r="B202" t="s">
-        <v>610</v>
+        <v>607</v>
       </c>
       <c r="C202" s="1">
-        <v>1084000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D202" s="1">
-        <v>99.443</v>
+        <v>100.275</v>
       </c>
       <c r="E202" s="1">
-        <v>101.11874539</v>
+        <v>99.33133333</v>
       </c>
       <c r="F202" t="s">
         <v>8</v>
       </c>
       <c r="G202">
         <v>1.0</v>
       </c>
       <c r="H202" s="1">
-        <v>1096127.2</v>
+        <v>893982.0</v>
       </c>
       <c r="I202" s="1">
-        <v>-18165.08</v>
+        <v>8493.0</v>
       </c>
       <c r="J202" s="1">
-        <v>-1.6572054776125</v>
+        <v>0.9500191279019</v>
       </c>
       <c r="K202">
-        <v>2.75</v>
+        <v>3.04</v>
       </c>
       <c r="L202" t="s">
-        <v>611</v>
+        <v>608</v>
       </c>
       <c r="M202" s="1">
-        <v>1077962.12</v>
+        <v>902475.0</v>
       </c>
       <c r="N202" s="1">
-        <v>1107809.24</v>
+        <v>929801.71</v>
       </c>
       <c r="O202" s="1">
-        <v>0.63</v>
+        <v>0.48</v>
       </c>
       <c r="P202">
         <v>1</v>
       </c>
     </row>
     <row r="203" spans="1:16">
       <c r="A203" t="s">
-        <v>612</v>
+        <v>609</v>
       </c>
       <c r="B203" t="s">
-        <v>613</v>
+        <v>610</v>
       </c>
       <c r="C203" s="1">
-        <v>7000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D203" s="1">
-        <v>100.477</v>
+        <v>99.892</v>
       </c>
       <c r="E203" s="1">
-        <v>100.19914286</v>
+        <v>99.8356</v>
       </c>
       <c r="F203" t="s">
         <v>8</v>
       </c>
       <c r="G203">
         <v>1.0</v>
       </c>
       <c r="H203" s="1">
-        <v>7013.94</v>
+        <v>898520.4</v>
       </c>
       <c r="I203" s="1">
-        <v>19.45</v>
+        <v>507.6</v>
       </c>
       <c r="J203" s="1">
-        <v>0.2773049099365</v>
+        <v>0.056492874285325</v>
       </c>
       <c r="K203">
-        <v>1.62</v>
-[...2 lines deleted...]
-        <v>113.63</v>
+        <v>0.37</v>
+      </c>
+      <c r="L203" t="s">
+        <v>611</v>
       </c>
       <c r="M203" s="1">
-        <v>7033.39</v>
+        <v>899028.0</v>
       </c>
       <c r="N203" s="1">
-        <v>7147.02</v>
+        <v>902356.77</v>
       </c>
       <c r="O203" s="1">
-        <v>0.0</v>
+        <v>0.47</v>
       </c>
       <c r="P203">
         <v>1</v>
       </c>
     </row>
     <row r="204" spans="1:16">
       <c r="A204" t="s">
+        <v>612</v>
+      </c>
+      <c r="B204" t="s">
+        <v>613</v>
+      </c>
+      <c r="C204" s="1">
+        <v>900000.0</v>
+      </c>
+      <c r="D204" s="1">
+        <v>83.137</v>
+      </c>
+      <c r="E204" s="1">
+        <v>81.04033333</v>
+      </c>
+      <c r="F204" t="s">
+        <v>8</v>
+      </c>
+      <c r="G204">
+        <v>1.0</v>
+      </c>
+      <c r="H204" s="1">
+        <v>729363.0</v>
+      </c>
+      <c r="I204" s="1">
+        <v>18870.0</v>
+      </c>
+      <c r="J204" s="1">
+        <v>2.5871890951419</v>
+      </c>
+      <c r="K204">
+        <v>0.48</v>
+      </c>
+      <c r="L204" t="s">
         <v>614</v>
       </c>
-      <c r="B204" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M204" s="1">
-        <v>779560.0</v>
+        <v>748233.0</v>
       </c>
       <c r="N204" s="1">
-        <v>784383.58</v>
+        <v>752560.4</v>
       </c>
       <c r="O204" s="1">
-        <v>0.45</v>
+        <v>0.39</v>
       </c>
       <c r="P204">
         <v>1</v>
       </c>
     </row>
     <row r="205" spans="1:16">
       <c r="A205" t="s">
+        <v>615</v>
+      </c>
+      <c r="B205" t="s">
+        <v>616</v>
+      </c>
+      <c r="C205" s="1">
+        <v>1100000.0</v>
+      </c>
+      <c r="D205" s="1">
+        <v>89.945</v>
+      </c>
+      <c r="E205" s="1">
+        <v>89.675</v>
+      </c>
+      <c r="F205" t="s">
+        <v>8</v>
+      </c>
+      <c r="G205">
+        <v>1.0</v>
+      </c>
+      <c r="H205" s="1">
+        <v>986425.0</v>
+      </c>
+      <c r="I205" s="1">
+        <v>2970.0</v>
+      </c>
+      <c r="J205" s="1">
+        <v>0.30108725954837</v>
+      </c>
+      <c r="K205">
+        <v>0.6</v>
+      </c>
+      <c r="L205" t="s">
         <v>617</v>
       </c>
-      <c r="B205" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M205" s="1">
-        <v>850932.0</v>
+        <v>989395.0</v>
       </c>
       <c r="N205" s="1">
-        <v>871829.26</v>
+        <v>996040.21</v>
       </c>
       <c r="O205" s="1">
-        <v>0.5</v>
+        <v>0.52</v>
       </c>
       <c r="P205">
         <v>1</v>
       </c>
     </row>
     <row r="206" spans="1:16">
       <c r="A206" t="s">
+        <v>618</v>
+      </c>
+      <c r="B206" t="s">
+        <v>619</v>
+      </c>
+      <c r="C206" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="D206" s="1">
+        <v>101.254</v>
+      </c>
+      <c r="E206" s="1">
+        <v>99.774775</v>
+      </c>
+      <c r="F206" t="s">
+        <v>8</v>
+      </c>
+      <c r="G206">
+        <v>1.0</v>
+      </c>
+      <c r="H206" s="1">
+        <v>598648.65</v>
+      </c>
+      <c r="I206" s="1">
+        <v>8875.35</v>
+      </c>
+      <c r="J206" s="1">
+        <v>1.4825641050055</v>
+      </c>
+      <c r="K206">
+        <v>0.21</v>
+      </c>
+      <c r="L206" t="s">
         <v>620</v>
       </c>
-      <c r="B206" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M206" s="1">
-        <v>895779.0</v>
+        <v>607524.0</v>
       </c>
       <c r="N206" s="1">
-        <v>920781.74</v>
+        <v>608756.88</v>
       </c>
       <c r="O206" s="1">
-        <v>0.52</v>
+        <v>0.32</v>
       </c>
       <c r="P206">
         <v>1</v>
       </c>
     </row>
     <row r="207" spans="1:16">
       <c r="A207" t="s">
+        <v>621</v>
+      </c>
+      <c r="B207" t="s">
+        <v>622</v>
+      </c>
+      <c r="C207" s="1">
+        <v>800000.0</v>
+      </c>
+      <c r="D207" s="1">
+        <v>98.929</v>
+      </c>
+      <c r="E207" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F207" t="s">
+        <v>8</v>
+      </c>
+      <c r="G207">
+        <v>1.0</v>
+      </c>
+      <c r="H207" s="1">
+        <v>800000.0</v>
+      </c>
+      <c r="I207" s="1">
+        <v>-8568.0</v>
+      </c>
+      <c r="J207" s="1">
+        <v>-1.071</v>
+      </c>
+      <c r="K207">
+        <v>1.93</v>
+      </c>
+      <c r="L207" t="s">
         <v>623</v>
       </c>
-      <c r="B207" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M207" s="1">
-        <v>551990.34</v>
+        <v>791432.0</v>
       </c>
       <c r="N207" s="1">
-        <v>552391.64</v>
+        <v>806911.93</v>
       </c>
       <c r="O207" s="1">
-        <v>0.31</v>
+        <v>0.42</v>
       </c>
       <c r="P207">
         <v>1</v>
       </c>
     </row>
     <row r="208" spans="1:16">
       <c r="A208" t="s">
+        <v>624</v>
+      </c>
+      <c r="B208" t="s">
         <v>625</v>
       </c>
-      <c r="B208" t="s">
+      <c r="C208" s="1">
+        <v>-4300000.0</v>
+      </c>
+      <c r="D208" s="1">
+        <v>9.86782233</v>
+      </c>
+      <c r="E208" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F208" t="s">
+        <v>8</v>
+      </c>
+      <c r="G208">
+        <v>1.0</v>
+      </c>
+      <c r="H208" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I208" s="1">
+        <v>-404010.8</v>
+      </c>
+      <c r="J208" s="1">
+        <v>0</v>
+      </c>
+      <c r="K208">
+        <v>0.0</v>
+      </c>
+      <c r="L208" t="s">
         <v>626</v>
       </c>
-      <c r="C208" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M208" s="1">
-        <v>738522.0</v>
+        <v>-404010.8</v>
       </c>
       <c r="N208" s="1">
-        <v>742313.1</v>
+        <v>-424316.36</v>
       </c>
       <c r="O208" s="1">
-        <v>0.42</v>
+        <v>-0.22</v>
       </c>
       <c r="P208">
-        <v>1</v>
-[...148 lines deleted...]
-      <c r="P211">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>