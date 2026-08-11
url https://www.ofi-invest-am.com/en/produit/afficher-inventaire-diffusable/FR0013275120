--- v3 (2026-07-21)
+++ v4 (2026-08-11)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="627">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="643">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>C</t>
   </si>
   <si>
     <t>FR0000945180</t>
   </si>
   <si>
@@ -136,1809 +136,1857 @@
   <si>
     <t>FR0000008997</t>
   </si>
   <si>
     <t>Ofi Invest ESG Liquidités PART C/D</t>
   </si>
   <si>
     <t>OE100626</t>
   </si>
   <si>
     <t>EURO-BOBL JUN 26</t>
   </si>
   <si>
     <t>DU100626</t>
   </si>
   <si>
     <t>EURO-SCHATZ JUN 26</t>
   </si>
   <si>
     <t>XS2859413341</t>
   </si>
   <si>
     <t>ABN AMRO BANK NV 16/07/2036</t>
   </si>
   <si>
-    <t>16 840.75</t>
+    <t>18 039.38</t>
   </si>
   <si>
     <t>XS2747610751</t>
   </si>
   <si>
     <t>ABN AMRO BANK NV 3.875 15/01/2032</t>
   </si>
   <si>
-    <t>3 121.23</t>
+    <t>3 758.22</t>
   </si>
   <si>
     <t>XS2809859536</t>
   </si>
   <si>
     <t>ACHMEA BV 02/11/2044</t>
   </si>
   <si>
-    <t>13 067.88</t>
+    <t>14 587.40</t>
   </si>
   <si>
     <t>BE6363767821</t>
   </si>
   <si>
     <t>AGEAS SA 02/05/2056</t>
   </si>
   <si>
-    <t>36 087.67</t>
+    <t>1 115.07</t>
   </si>
   <si>
     <t>BE6369832363</t>
   </si>
   <si>
     <t>AGEAS SA PERP</t>
   </si>
   <si>
-    <t>24 723.29</t>
+    <t>28 586.30</t>
   </si>
   <si>
     <t>XS3237229193</t>
   </si>
   <si>
     <t>AIB GROUP PLC 02/12/2036</t>
   </si>
   <si>
-    <t>18 236.30</t>
+    <t>20 804.79</t>
   </si>
   <si>
     <t>FR0014013VX5</t>
   </si>
   <si>
     <t>AIR LIQUIDE FINANCE SA 3 05/05/2033</t>
   </si>
   <si>
-    <t>11 112.33</t>
+    <t>XS2251233651</t>
+  </si>
+  <si>
+    <t>AKELIUS RESIDENTIAL PROPERTY FINAN 1.125 11/01/2029</t>
+  </si>
+  <si>
+    <t>3 425.61</t>
   </si>
   <si>
     <t>XS3324546251</t>
   </si>
   <si>
     <t>AKZO NOBEL NV 4 25/03/2031</t>
   </si>
   <si>
-    <t>2 755.40</t>
+    <t>4 655.67</t>
+  </si>
+  <si>
+    <t>XS3359749481</t>
+  </si>
+  <si>
+    <t>ALLIANDER NV 3.25 30/04/2031</t>
   </si>
   <si>
     <t>XS2829852842</t>
   </si>
   <si>
     <t>ALLIANDER NV PERP</t>
   </si>
   <si>
-    <t>33 287.67</t>
+    <t>35 506.85</t>
   </si>
   <si>
     <t>DE000A351U49</t>
   </si>
   <si>
     <t>ALLIANZ SE 25/07/2053</t>
   </si>
   <si>
-    <t>8 680.15</t>
+    <t>9 318.40</t>
+  </si>
+  <si>
+    <t>XS3357187809</t>
+  </si>
+  <si>
+    <t>ALPHA BANK SA 06/05/2032</t>
+  </si>
+  <si>
+    <t>1 395.21</t>
   </si>
   <si>
     <t>XS2761146468</t>
   </si>
   <si>
     <t>ALPHA BANK SA 12/05/2030</t>
   </si>
   <si>
-    <t>18 958.90</t>
-[...10 lines deleted...]
-  <si>
     <t>XS3064423174</t>
   </si>
   <si>
     <t>ALPHABET INC 3 06/05/2033</t>
   </si>
   <si>
-    <t>17 358.90</t>
-[...1 lines deleted...]
-  <si>
     <t>XS3224609456</t>
   </si>
   <si>
     <t>ALPHABET INC 3.5 06/11/2038</t>
   </si>
   <si>
-    <t>6 443.84</t>
+    <t>7 210.96</t>
   </si>
   <si>
     <t>XS3229091015</t>
   </si>
   <si>
     <t>AMCOR UK FINANCE PLC 3.75 20/02/2033</t>
   </si>
   <si>
-    <t>6 369.86</t>
+    <t>8 424.66</t>
   </si>
   <si>
     <t>FR001400P728</t>
   </si>
   <si>
     <t>APRR SA 3.125 06/01/2034</t>
   </si>
   <si>
-    <t>3 664.38</t>
+    <t>4 349.32</t>
   </si>
   <si>
     <t>FR001400ZZD7</t>
   </si>
   <si>
     <t>ARKEMA SA PERP</t>
   </si>
   <si>
-    <t>30 832.88</t>
+    <t>32 695.89</t>
+  </si>
+  <si>
+    <t>XS3196024296</t>
+  </si>
+  <si>
+    <t>AROUNDTOWN SA 3.25 02/01/2031</t>
+  </si>
+  <si>
+    <t>4 665.75</t>
   </si>
   <si>
     <t>XS3070545234</t>
   </si>
   <si>
     <t>AROUNDTOWN SA 3.5 13/05/2030</t>
   </si>
   <si>
-    <t>56 239.73</t>
-[...7 lines deleted...]
-  <si>
     <t>XS2790191303</t>
   </si>
   <si>
     <t>ASR NEDERLAND NV PERP</t>
   </si>
   <si>
-    <t>14 865.41</t>
+    <t>17 406.51</t>
   </si>
   <si>
     <t>XS1311440082</t>
   </si>
   <si>
     <t>ASSICURAZIONI GENERALI SPA PERP</t>
   </si>
   <si>
-    <t>34 868.49</t>
+    <t>38 786.30</t>
   </si>
   <si>
     <t>XS2872909770</t>
   </si>
   <si>
     <t>ASTRAZENECA FINANCE LLC 3.278 05/08/2033</t>
   </si>
   <si>
-    <t>32 347.12</t>
+    <t>34 825.83</t>
   </si>
   <si>
     <t>XS2314312179</t>
   </si>
   <si>
     <t>AXA SA 07/10/2041</t>
   </si>
   <si>
-    <t>5 318.20</t>
+    <t>5 855.39</t>
   </si>
   <si>
     <t>XS2431029441</t>
   </si>
   <si>
     <t>AXA SA 10/07/2042</t>
   </si>
   <si>
-    <t>4 142.83</t>
+    <t>4 431.52</t>
   </si>
   <si>
     <t>XS2573807778</t>
   </si>
   <si>
     <t>AXA SA 3.625 10/01/2033</t>
   </si>
   <si>
-    <t>6 137.67</t>
+    <t>7 329.45</t>
   </si>
   <si>
     <t>XS2737652474</t>
   </si>
   <si>
     <t>AXA SA PERP</t>
   </si>
   <si>
-    <t>4 902.59</t>
+    <t>5 913.43</t>
+  </si>
+  <si>
+    <t>XS2432565187</t>
+  </si>
+  <si>
+    <t>BALDER FINLAND OYJ 2 18/01/2031</t>
+  </si>
+  <si>
+    <t>6 931.51</t>
   </si>
   <si>
     <t>XS2762369549</t>
   </si>
   <si>
     <t>BANCO BILBAO VIZCAYA ARGENTARIA SA 08/02/2036</t>
   </si>
   <si>
-    <t>8 895.21</t>
+    <t>11 299.32</t>
   </si>
   <si>
     <t>IT0005632267</t>
   </si>
   <si>
     <t>BANCO BPM SPA 3.375 21/01/2030</t>
   </si>
   <si>
-    <t>2 484.00</t>
+    <t>3 024.00</t>
   </si>
   <si>
     <t>XS3090080733</t>
   </si>
   <si>
     <t>BANCO DE CREDITO SOCIAL COOPERATIV 13/06/2031</t>
   </si>
   <si>
-    <t>27 098.63</t>
+    <t>28 824.66</t>
+  </si>
+  <si>
+    <t>XS3352075058</t>
+  </si>
+  <si>
+    <t>BANCO SANTANDER SA 22/04/2038</t>
+  </si>
+  <si>
+    <t>3 423.29</t>
   </si>
   <si>
     <t>XS2817323749</t>
   </si>
   <si>
     <t>BANCO SANTANDER SA PERP</t>
   </si>
   <si>
-    <t>9 752.81</t>
+    <t>12 898.88</t>
   </si>
   <si>
     <t>XS2345798271</t>
   </si>
   <si>
     <t>BANK OF AMERICA CORP 24/05/2032</t>
   </si>
   <si>
-    <t>14 117.68</t>
+    <t>14 963.05</t>
   </si>
   <si>
     <t>XS3332496184</t>
   </si>
   <si>
     <t>BANK OF IRELAND GROUP PLC 02/04/2034</t>
   </si>
   <si>
-    <t>2 329.78</t>
+    <t>4 548.61</t>
   </si>
   <si>
     <t>XS3112064947</t>
   </si>
   <si>
     <t>BANK OF MONTREAL 09/01/2032</t>
   </si>
   <si>
-    <t>15 603.56</t>
+    <t>18 604.25</t>
   </si>
   <si>
     <t>FR0014015J95</t>
   </si>
   <si>
     <t>BANQUE FEDERATIVE DU CREDIT MUTUEL 21/07/2033</t>
   </si>
   <si>
-    <t>11 468.49</t>
+    <t>13 961.64</t>
   </si>
   <si>
     <t>XS2831195644</t>
   </si>
   <si>
     <t>BARCLAYS PLC 31/05/2036</t>
   </si>
   <si>
-    <t>40 097.37</t>
-[...8 lines deleted...]
-    <t>12 926.71</t>
+    <t>42 549.81</t>
   </si>
   <si>
     <t>BE0390167337</t>
   </si>
   <si>
     <t>BELFIUS BANQUE SA 3.375 20/02/2031</t>
   </si>
   <si>
-    <t>8 599.32</t>
+    <t>11 373.29</t>
   </si>
   <si>
     <t>BE6365319829</t>
   </si>
   <si>
     <t>BELFIUS BANQUE SA 3.375 28/05/2030</t>
   </si>
   <si>
-    <t>42 719.18</t>
+    <t>45 308.22</t>
   </si>
   <si>
     <t>XS3215466338</t>
   </si>
   <si>
     <t>BMS IRELAND CAPITAL FUNDING DAC 3.363 10/11/2033</t>
   </si>
   <si>
-    <t>15 110.47</t>
+    <t>16 953.21</t>
   </si>
   <si>
     <t>XS3075490188</t>
   </si>
   <si>
     <t>BMW FINANCE NV 3.25 20/05/2031</t>
   </si>
   <si>
-    <t>27 748.41</t>
+    <t>29 390.33</t>
   </si>
   <si>
     <t>FR001400LZI6</t>
   </si>
   <si>
     <t>BNP PARIBAS SA 13/11/2032</t>
   </si>
   <si>
-    <t>18 856.85</t>
+    <t>21 199.32</t>
   </si>
   <si>
     <t>FR001400F2H9</t>
   </si>
   <si>
     <t>BNP PARIBAS SA PERP</t>
   </si>
   <si>
-    <t>21 557.69</t>
+    <t>24 799.45</t>
   </si>
   <si>
     <t>XS2555221246</t>
   </si>
   <si>
     <t>BOOKING HOLDINGS INC 4.75 15/11/2034</t>
   </si>
   <si>
-    <t>20 691.78</t>
-[...8 lines deleted...]
-    <t>4 612.33</t>
+    <t>23 294.52</t>
   </si>
   <si>
     <t>FR0014005V67</t>
   </si>
   <si>
     <t>BPCE SA 13/10/2046</t>
   </si>
   <si>
-    <t>8 942.47</t>
+    <t>9 873.97</t>
   </si>
   <si>
     <t>FR001400WP90</t>
   </si>
   <si>
     <t>BPCE SA 20/01/2034</t>
   </si>
   <si>
-    <t>15 287.67</t>
+    <t>27 243.83</t>
   </si>
   <si>
     <t>XS3227880021</t>
   </si>
   <si>
     <t>BT FINANCE PLC 3.375 17/11/2032</t>
   </si>
   <si>
-    <t>13 370.27</t>
+    <t>15 073.49</t>
   </si>
   <si>
     <t>FR0014013058</t>
   </si>
   <si>
     <t>BUREAU VERITAS SA 3.375 01/10/2033</t>
   </si>
   <si>
-    <t>16 976.71</t>
+    <t>18 641.10</t>
   </si>
   <si>
     <t>XS3226502485</t>
   </si>
   <si>
     <t>CAIXABANK SA 14/05/2038</t>
   </si>
   <si>
-    <t>11 890.41</t>
+    <t>13 376.71</t>
   </si>
   <si>
     <t>FR0014012S89</t>
   </si>
   <si>
     <t>CAPGEMINI SE 3.5 25/09/2034</t>
   </si>
   <si>
-    <t>16 109.59</t>
+    <t>17 643.84</t>
   </si>
   <si>
     <t>XS2387052744</t>
   </si>
   <si>
     <t>CASTELLUM HELSINKI FINANCE HOLDING 0.875 17/09/2029</t>
   </si>
   <si>
-    <t>4 703.42</t>
+    <t>5 134.93</t>
   </si>
   <si>
     <t>XS2793256137</t>
   </si>
   <si>
     <t>CBRE GLOBAL INVESTORS OPEN-ENDED F 4.75 27/03/2034</t>
   </si>
   <si>
-    <t>4 392.12</t>
+    <t>7 645.55</t>
   </si>
   <si>
     <t>FR001400RIX8</t>
   </si>
   <si>
     <t>CNP ASSURANCES 16/07/2054</t>
   </si>
   <si>
-    <t>26 271.58</t>
+    <t>28 141.44</t>
   </si>
   <si>
     <t>XS3326476523</t>
   </si>
   <si>
     <t>COCA-COLA HBC FINANCE BV 4 01/10/2033</t>
   </si>
   <si>
-    <t>1 914.30</t>
+    <t>5 495.67</t>
   </si>
   <si>
     <t>XS2909746310</t>
   </si>
   <si>
     <t>COMCAST CORPORATION 3.25 26/09/2032</t>
   </si>
   <si>
-    <t>9 621.16</t>
-[...8 lines deleted...]
-    <t>10 163.70</t>
+    <t>10 541.84</t>
   </si>
   <si>
     <t>DE000CZ45YV9</t>
   </si>
   <si>
     <t>COMMERZBANK AG 16/07/2032</t>
   </si>
   <si>
-    <t>43 112.33</t>
+    <t>46 180.82</t>
   </si>
   <si>
     <t>XS2796609787</t>
   </si>
   <si>
     <t>COMPAGNIE DE SAINT GOBAIN SA 3.375 08/04/2030</t>
   </si>
   <si>
-    <t>1 248.29</t>
+    <t>2 912.67</t>
   </si>
   <si>
     <t>FR001400Q486</t>
   </si>
   <si>
     <t>COMPAGNIE GENERALE DES ETABLISSEME 3.125 16/05/2031</t>
   </si>
   <si>
-    <t>32 208.90</t>
+    <t>34 092.47</t>
   </si>
   <si>
     <t>FR001400Q7X2</t>
   </si>
   <si>
     <t>COVIVIO HOTELS SCA 4.125 23/05/2033</t>
   </si>
   <si>
-    <t>75 719.18</t>
+    <t>80 239.73</t>
   </si>
   <si>
     <t>FR001400MDV4</t>
   </si>
   <si>
     <t>COVIVIO SA 4.625 05/06/2032</t>
   </si>
   <si>
-    <t>16 320.55</t>
+    <t>17 334.25</t>
   </si>
   <si>
     <t>FR001400F067</t>
   </si>
   <si>
     <t>CREDIT AGRICOLE SA PERP</t>
   </si>
   <si>
-    <t>4 885.87</t>
+    <t>8 038.04</t>
   </si>
   <si>
     <t>FR001400PZV0</t>
   </si>
   <si>
     <t>CREDIT MUTUEL ARKEA 15/05/2035</t>
   </si>
   <si>
-    <t>27 120.49</t>
+    <t>28 701.86</t>
   </si>
   <si>
     <t>BE0002989706</t>
   </si>
   <si>
     <t>CRELAN SA 23/01/2032</t>
   </si>
   <si>
-    <t>7 767.12</t>
+    <t>9 493.15</t>
   </si>
   <si>
     <t>BE0390287564</t>
   </si>
   <si>
     <t>CRELAN SA-BRUSSELS HEAD OFFICE 30/04/2037</t>
   </si>
   <si>
-    <t>8 186.30</t>
+    <t>1 282.19</t>
   </si>
   <si>
     <t>XS2900380812</t>
   </si>
   <si>
     <t>DAIMLER TRUCK INTERNATIONAL FINANC 3.375 23/09/2030</t>
   </si>
   <si>
-    <t>13 721.92</t>
+    <t>15 016.44</t>
+  </si>
+  <si>
+    <t>XS3352082930</t>
+  </si>
+  <si>
+    <t>DANAHER CORPORATION 3.25 29/04/2030</t>
   </si>
   <si>
     <t>FR0014017HO4</t>
   </si>
   <si>
     <t>DANONE SA 3.785 01/04/2034</t>
   </si>
   <si>
-    <t>1 596.96</t>
+    <t>3 048.74</t>
   </si>
   <si>
     <t>DE000A30VT06</t>
   </si>
   <si>
     <t>DEUTSCHE BANK AG (PARIS BRANCH) 05/09/2030</t>
   </si>
   <si>
-    <t>59 863.01</t>
+    <t>65 068.49</t>
   </si>
   <si>
     <t>DE000A4DE9Y3</t>
   </si>
   <si>
     <t>DEUTSCHE BANK AG 13/02/2031</t>
   </si>
   <si>
-    <t>2 552.05</t>
+    <t>3 291.78</t>
   </si>
   <si>
     <t>XS2280835260</t>
   </si>
   <si>
     <t>DIGITAL INTREPID HOLDING BV 0.625 15/07/2031</t>
   </si>
   <si>
-    <t>3 380.14</t>
+    <t>3 619.86</t>
   </si>
   <si>
     <t>XS2977974927</t>
   </si>
   <si>
     <t>DNB BANK ASA 15/01/2031</t>
   </si>
   <si>
-    <t>5 638.36</t>
+    <t>6 789.04</t>
   </si>
   <si>
     <t>XS3074473474</t>
   </si>
   <si>
     <t>DNB BANK ASA 20/05/2031</t>
   </si>
   <si>
-    <t>11 575.34</t>
+    <t>12 260.27</t>
   </si>
   <si>
     <t>XS3351033785</t>
   </si>
   <si>
     <t>DSB 3.625 22/04/2036</t>
   </si>
   <si>
+    <t>1 203.40</t>
+  </si>
+  <si>
     <t>XS2852136063</t>
   </si>
   <si>
     <t>DSM BV 3.625 02/07/2034</t>
   </si>
   <si>
-    <t>20 508.56</t>
+    <t>21 898.97</t>
   </si>
   <si>
     <t>XS2932834604</t>
   </si>
   <si>
     <t>DSV FINANCE BV 3.25 06/11/2030</t>
   </si>
   <si>
-    <t>11 219.18</t>
+    <t>12 554.79</t>
   </si>
   <si>
     <t>XS3204041266</t>
   </si>
   <si>
     <t>DZ BANK AG DEUTSCHE ZENTRAL GENOSS 15/10/2035</t>
   </si>
   <si>
-    <t>11 574.90</t>
+    <t>12 793.32</t>
   </si>
   <si>
     <t>XS3274805376</t>
   </si>
   <si>
     <t>E.ON SE 3.448 19/01/2034</t>
   </si>
   <si>
-    <t>17 137.98</t>
+    <t>20 784.36</t>
   </si>
   <si>
     <t>XS3166221948</t>
   </si>
   <si>
     <t>EAST JAPAN RAILWAY COMPANY 3.727 02/09/2037</t>
   </si>
   <si>
-    <t>29 144.63</t>
+    <t>31 646.31</t>
   </si>
   <si>
     <t>XS3071203056</t>
   </si>
   <si>
     <t>EATON CAPITAL UNLIMITED CO 3.625 09/05/2035</t>
   </si>
   <si>
-    <t>27 728.77</t>
-[...1 lines deleted...]
-  <si>
     <t>PTEDP6OM0007</t>
   </si>
   <si>
     <t>EDP SA 02/12/2055</t>
   </si>
   <si>
-    <t>6 232.88</t>
+    <t>8 630.14</t>
   </si>
   <si>
     <t>XS3171675393</t>
   </si>
   <si>
     <t>EDP SERVICIOS FINANCIEROS ESPANA S 3.125 03/12/2031</t>
   </si>
   <si>
-    <t>10 357.71</t>
-[...8 lines deleted...]
-    <t>20 128.77</t>
+    <t>11 826.88</t>
+  </si>
+  <si>
+    <t>BE6373697216</t>
+  </si>
+  <si>
+    <t>ELIA GROUP SA PERP</t>
+  </si>
+  <si>
+    <t>1 520.55</t>
   </si>
   <si>
     <t>FR0014016ZV3</t>
   </si>
   <si>
     <t>ELIS SA 3.875 23/03/2032</t>
   </si>
   <si>
-    <t>3 291.10</t>
+    <t>5 414.38</t>
   </si>
   <si>
     <t>XS3070067072</t>
   </si>
   <si>
     <t>ELISA OYJ 2.875 14/05/2030</t>
   </si>
   <si>
-    <t>42 350.88</t>
+    <t>44 813.14</t>
   </si>
   <si>
     <t>XS3086867440</t>
   </si>
   <si>
     <t>ELM BV 3.375 19/06/2030</t>
   </si>
   <si>
-    <t>19 935.62</t>
+    <t>21 230.14</t>
   </si>
   <si>
     <t>XS2312746345</t>
   </si>
   <si>
     <t>ENEL SPA NC30 PERP</t>
   </si>
   <si>
-    <t>11 847.53</t>
+    <t>12 891.37</t>
   </si>
   <si>
     <t>XS1713463559</t>
   </si>
   <si>
     <t>ENEL SPA PERP</t>
   </si>
   <si>
-    <t>8 321.92</t>
+    <t>9 431.51</t>
   </si>
   <si>
     <t>FR0013504677</t>
   </si>
   <si>
     <t>ENGIE SA 1.75 27/03/2028</t>
   </si>
   <si>
-    <t>1 035.62</t>
+    <t>1 802.74</t>
   </si>
   <si>
     <t>FR001400KHG0</t>
   </si>
   <si>
     <t>ENGIE SA 3.875 06/01/2031</t>
   </si>
   <si>
-    <t>6 815.75</t>
+    <t>8 089.73</t>
+  </si>
+  <si>
+    <t>FR0014016Z94</t>
+  </si>
+  <si>
+    <t>ENGIE SA PERP</t>
+  </si>
+  <si>
+    <t>4 850.24</t>
   </si>
   <si>
     <t>AT0000A3RNZ8</t>
   </si>
   <si>
     <t>ERSTE GROUP BANK AG 21/04/2036</t>
   </si>
   <si>
+    <t>2 034.25</t>
+  </si>
+  <si>
     <t>FR001400RX89</t>
   </si>
   <si>
     <t>ESSILORLUXOTTICA SA 3 05/03/2032</t>
   </si>
   <si>
-    <t>4 832.88</t>
+    <t>6 805.48</t>
   </si>
   <si>
     <t>FR0014017VR8</t>
   </si>
   <si>
     <t>EURAZEO SE 4.625 17/04/2031</t>
   </si>
   <si>
+    <t>2 635.62</t>
+  </si>
+  <si>
     <t>XS2904504979</t>
   </si>
   <si>
     <t>EUROBANK SA (ATHINA) 24/09/2030</t>
   </si>
   <si>
-    <t>13 873.97</t>
+    <t>15 189.04</t>
   </si>
   <si>
     <t>DE000A4DFWV3</t>
   </si>
   <si>
     <t>EVONIK INDUSTRIES AG 09/09/2055</t>
   </si>
   <si>
-    <t>15 789.04</t>
+    <t>17 186.30</t>
   </si>
   <si>
     <t>XS2982065018</t>
   </si>
   <si>
     <t>EXPERIAN PLC 3.51 15/12/2033</t>
   </si>
   <si>
-    <t>7 356.29</t>
+    <t>8 496.80</t>
+  </si>
+  <si>
+    <t>XS3003232272</t>
+  </si>
+  <si>
+    <t>FASTIGHETS AB BALDER 4 19/02/2032</t>
+  </si>
+  <si>
+    <t>9 095.89</t>
   </si>
   <si>
     <t>XS2950696869</t>
   </si>
   <si>
     <t>FINGRID OYJ 2.75 04/12/2029</t>
   </si>
   <si>
-    <t>9 651.37</t>
-[...14 lines deleted...]
-    <t>16 021.23</t>
+    <t>11 030.14</t>
   </si>
   <si>
     <t>XS3350929454</t>
   </si>
   <si>
     <t>GOLDMAN SACHS GROUP INC/THE 22/04/2036</t>
   </si>
   <si>
+    <t>1 631.25</t>
+  </si>
+  <si>
+    <t>FR0014006144</t>
+  </si>
+  <si>
+    <t>GROUPE DES ASSURANCES DU CREDIT MU 21/04/2042</t>
+  </si>
+  <si>
     <t>XS2198574209</t>
   </si>
   <si>
     <t>HANNOVER RUECK SE 08/10/2040</t>
   </si>
   <si>
-    <t>3 778.08</t>
+    <t>4 161.64</t>
   </si>
   <si>
     <t>XS3319131119</t>
   </si>
   <si>
     <t>HENKEL AG &amp; CO KGAA 3.625 02/04/2031</t>
   </si>
   <si>
-    <t>2 294.18</t>
+    <t>4 479.11</t>
   </si>
   <si>
     <t>XS2385390724</t>
   </si>
   <si>
     <t>HOLDING DINFRASTRUCTURES DES METIE 0.625 16/09/2028</t>
   </si>
   <si>
-    <t>3 375.00</t>
+    <t>3 683.22</t>
   </si>
   <si>
     <t>DE000A383PT8</t>
   </si>
   <si>
     <t>HOWOGE WOHNUNGSBAU GMBH 3.875 05/06/2030</t>
   </si>
   <si>
-    <t>51 277.40</t>
+    <t>54 462.33</t>
   </si>
   <si>
     <t>XS3224600232</t>
   </si>
   <si>
     <t>IBERDROLA FINANZAS SAU PERP</t>
   </si>
   <si>
-    <t>15 626.71</t>
-[...8 lines deleted...]
-    <t>10 585.00</t>
+    <t>56 311.64</t>
   </si>
   <si>
     <t>FR001400ZRC6</t>
   </si>
   <si>
     <t>ICADE 4.375 22/05/2035</t>
   </si>
   <si>
-    <t>44 301.37</t>
+    <t>42 671.23</t>
   </si>
   <si>
     <t>XS3190744907</t>
   </si>
   <si>
     <t>IDS FINANCING PLC 3.25 01/01/2029</t>
   </si>
   <si>
-    <t>13 950.25</t>
+    <t>15 317.92</t>
   </si>
   <si>
     <t>FR00140141X5</t>
   </si>
   <si>
     <t>IMERYS S.A. 4 21/11/2032</t>
   </si>
   <si>
-    <t>10 060.27</t>
-[...8 lines deleted...]
-    <t>13 790.53</t>
+    <t>11 375.34</t>
+  </si>
+  <si>
+    <t>XS3324619231</t>
+  </si>
+  <si>
+    <t>INFORMA PLC 3.75 29/04/2032</t>
+  </si>
+  <si>
+    <t>1 280.14</t>
   </si>
   <si>
     <t>XS2244936659</t>
   </si>
   <si>
     <t>INFRASTRUTTURE WIRELESS ITALIANE S 1.625 21/10/2028</t>
   </si>
   <si>
-    <t>8 191.78</t>
+    <t>9 082.19</t>
   </si>
   <si>
     <t>XS3153087559</t>
   </si>
   <si>
     <t>ING GROEP NV 20/08/2037</t>
   </si>
   <si>
-    <t>44 397.95</t>
+    <t>48 007.53</t>
   </si>
   <si>
     <t>XS2886191589</t>
   </si>
   <si>
     <t>ING GROEP NV 26/08/2035</t>
   </si>
   <si>
-    <t>25 150.68</t>
+    <t>27 246.58</t>
   </si>
   <si>
     <t>IT0005611550</t>
   </si>
   <si>
     <t>INTESA SANPAOLO SPA 16/09/2032</t>
   </si>
   <si>
-    <t>27 927.90</t>
+    <t>30 478.39</t>
   </si>
   <si>
     <t>XS3032046016</t>
   </si>
   <si>
     <t>INVESTOR AB 3.5 31/03/2034</t>
   </si>
   <si>
-    <t>1 984.93</t>
+    <t>3 710.96</t>
   </si>
   <si>
     <t>XS2977890313</t>
   </si>
   <si>
     <t>IREN SPA PERP</t>
   </si>
   <si>
+    <t>1 726.03</t>
+  </si>
+  <si>
     <t>XS2957380228</t>
   </si>
   <si>
     <t>JOHNSON CONTROLS INTERNATIONAL PLC 3.125 11/12/2033</t>
   </si>
   <si>
-    <t>8 824.91</t>
+    <t>10 151.97</t>
   </si>
   <si>
     <t>XS3300349639</t>
   </si>
   <si>
     <t>JPMORGAN CHASE &amp; CO 18/02/2032</t>
   </si>
   <si>
-    <t>9 116.91</t>
+    <t>11 965.94</t>
   </si>
   <si>
     <t>BE0002990712</t>
   </si>
   <si>
     <t>KBC GROEP NV 17/04/2035</t>
   </si>
   <si>
+    <t>3 383.56</t>
+  </si>
+  <si>
     <t>BE0390152180</t>
   </si>
   <si>
     <t>KBC GROEP NV PERP</t>
   </si>
   <si>
-    <t>5 068.49</t>
+    <t>7 808.22</t>
   </si>
   <si>
     <t>FR001400NDQ2</t>
   </si>
   <si>
     <t>KLEPIERRE SA 3.875 23/09/2033</t>
   </si>
   <si>
-    <t>27 008.22</t>
+    <t>29 556.16</t>
   </si>
   <si>
     <t>XS2229470146</t>
   </si>
   <si>
     <t>KONINKLIJKE KPN NV 0.875 14/12/2032</t>
   </si>
   <si>
-    <t>2 493.15</t>
+    <t>2 876.71</t>
   </si>
   <si>
     <t>FR0014001R34</t>
   </si>
   <si>
     <t>LA BANQUE POSTALE 02/08/2032</t>
   </si>
   <si>
-    <t>2 712.33</t>
+    <t>2 917.81</t>
+  </si>
+  <si>
+    <t>DE000A3E5VK1</t>
+  </si>
+  <si>
+    <t>LEG IMMOBILIEN SE 0.75 30/06/2031</t>
+  </si>
+  <si>
+    <t>3 256.85</t>
   </si>
   <si>
     <t>XS3069338336</t>
   </si>
   <si>
     <t>LLOYDS BANKING GROUP PLC 09/05/2035</t>
   </si>
   <si>
-    <t>17 440.44</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2815980664</t>
   </si>
   <si>
     <t>LLOYDS BANKING GROUP PLC 14/05/2032</t>
   </si>
   <si>
-    <t>25 564.38</t>
+    <t>27 050.68</t>
   </si>
   <si>
     <t>XS2679904685</t>
   </si>
   <si>
     <t>LSEG NETHERLANDS BV 4.231 29/09/2030</t>
   </si>
   <si>
-    <t>28 129.54</t>
+    <t>30 860.57</t>
   </si>
   <si>
     <t>FR001400ZEB6</t>
   </si>
   <si>
     <t>LVMH MOET HENNESSY LOUIS VUITTON S 3 07/03/2032</t>
   </si>
   <si>
-    <t>5 794.52</t>
+    <t>8 260.27</t>
   </si>
   <si>
     <t>XS3238212164</t>
   </si>
   <si>
     <t>MAGNUM ICC FINANCE BV 3.75 26/11/2034</t>
   </si>
   <si>
-    <t>15 205.48</t>
+    <t>17 260.27</t>
   </si>
   <si>
     <t>XS3320665444</t>
   </si>
   <si>
     <t>MAPLE PARENT HOLDINGS CORP 4.728 26/03/2035</t>
   </si>
   <si>
-    <t>3 322.29</t>
+    <t>5 695.36</t>
   </si>
   <si>
     <t>XS3223939466</t>
   </si>
   <si>
     <t>MERCK KGAA 24/11/2055</t>
   </si>
   <si>
-    <t>14 301.37</t>
+    <t>19 232.88</t>
   </si>
   <si>
     <t>XS3293638568</t>
   </si>
   <si>
     <t>MIZUHO FINANCIAL GROUP INC 3.21 16/05/2032</t>
   </si>
   <si>
-    <t>9 049.03</t>
+    <t>11 791.17</t>
   </si>
   <si>
     <t>XS2790333889</t>
   </si>
   <si>
     <t>MORGAN STANLEY 21/03/2035</t>
   </si>
   <si>
-    <t>8 939.38</t>
+    <t>14 357.19</t>
+  </si>
+  <si>
+    <t>XS3281048499</t>
+  </si>
+  <si>
+    <t>MORGAN STANLEY 23/01/2032</t>
+  </si>
+  <si>
+    <t>6 117.21</t>
   </si>
   <si>
     <t>XS2434710872</t>
   </si>
   <si>
     <t>NATIONAL GRID NORTH AMERICA INC 1.054 20/01/2031</t>
   </si>
   <si>
-    <t>3 300.52</t>
+    <t>4 010.31</t>
   </si>
   <si>
     <t>XS2894910665</t>
   </si>
   <si>
     <t>NATIONAL GRID NORTH AMERICA INC 3.631 03/09/2031</t>
   </si>
   <si>
-    <t>10 408.73</t>
+    <t>11 306.04</t>
   </si>
   <si>
     <t>XS2388449758</t>
   </si>
   <si>
     <t>NATIONALE NEDERLANDEN BANK N V 0.5 21/09/2028</t>
   </si>
   <si>
-    <t>5 863.01</t>
+    <t>6 410.96</t>
+  </si>
+  <si>
+    <t>XS3059437460</t>
+  </si>
+  <si>
+    <t>NATIONWIDE BUILDING SOCIETY 30/07/2035</t>
+  </si>
+  <si>
+    <t>44 032.88</t>
   </si>
   <si>
     <t>XS2898838516</t>
   </si>
   <si>
     <t>NATWEST GROUP PLC 12/09/2032</t>
   </si>
   <si>
-    <t>31 277.43</t>
+    <t>34 082.58</t>
   </si>
   <si>
     <t>XS3009472989</t>
   </si>
   <si>
     <t>NATWEST GROUP PLC 25/02/2035</t>
   </si>
   <si>
-    <t>6 395.40</t>
+    <t>8 639.40</t>
   </si>
   <si>
     <t>XS3303513066</t>
   </si>
   <si>
     <t>NETWORK FINANCE COMPANY PTY LTD 3.5 05/09/2033</t>
   </si>
   <si>
-    <t>2 349.32</t>
+    <t>3 308.22</t>
   </si>
   <si>
     <t>XS2602037629</t>
   </si>
   <si>
     <t>NN GROUP NV PERP</t>
   </si>
   <si>
-    <t>6 926.58</t>
+    <t>10 224.95</t>
   </si>
   <si>
     <t>XS3232967318</t>
   </si>
   <si>
     <t>NORDEA BANK ABP 19/11/2035</t>
   </si>
   <si>
-    <t>30 363.01</t>
+    <t>34 280.82</t>
   </si>
   <si>
     <t>XS3100081507</t>
   </si>
   <si>
     <t>NTT FINANCE CORP 3.678 16/07/2033</t>
   </si>
   <si>
-    <t>15 488.61</t>
+    <t>16 591.00</t>
   </si>
   <si>
     <t>XS2776001377</t>
   </si>
   <si>
     <t>OMNICOM FINANCE HOLDINGS PLC 3.7 06/03/2032</t>
   </si>
   <si>
-    <t>4 379.18</t>
+    <t>6 203.84</t>
   </si>
   <si>
     <t>XS3284416917</t>
   </si>
   <si>
     <t>OP CORPORATE BANK PLC 30/01/2032</t>
   </si>
   <si>
-    <t>15 904.16</t>
+    <t>19 736.49</t>
   </si>
   <si>
     <t>FR001400DY43</t>
   </si>
   <si>
     <t>ORANGE SA 3.625 16/11/2031</t>
   </si>
   <si>
-    <t>7 845.89</t>
+    <t>8 839.04</t>
+  </si>
+  <si>
+    <t>FR001400GDJ1</t>
+  </si>
+  <si>
+    <t>ORANGE SA PERP</t>
+  </si>
+  <si>
+    <t>5 522.26</t>
   </si>
   <si>
     <t>FR001400OXS4</t>
   </si>
   <si>
-    <t>ORANGE SA PERP</t>
-[...8 lines deleted...]
-    <t>1 104.45</t>
+    <t>2 909.59</t>
+  </si>
+  <si>
+    <t>XS3195025054</t>
+  </si>
+  <si>
+    <t>P3 GROUP SARL 3.75 02/04/2033</t>
+  </si>
+  <si>
+    <t>2 527.40</t>
   </si>
   <si>
     <t>XS2901491261</t>
   </si>
   <si>
     <t>P3 GROUP SARL 4 19/04/2032</t>
   </si>
   <si>
+    <t>1 002.08</t>
+  </si>
+  <si>
+    <t>XS3296830444</t>
+  </si>
+  <si>
+    <t>POWSZECHNA KASA OSZCZEDNOSCI BANK 06/05/2030</t>
+  </si>
+  <si>
     <t>XS3013011203</t>
   </si>
   <si>
     <t>PPG INDUSTRIES INC 3.25 04/03/2032</t>
   </si>
   <si>
-    <t>2 809.25</t>
-[...5 lines deleted...]
-    <t>PROLOGIS EURO FINANCE LLC 1 08/02/2029</t>
+    <t>3 932.95</t>
   </si>
   <si>
     <t>XS2810794680</t>
   </si>
   <si>
     <t>PROLOGIS EURO FINANCE LLC 4 05/05/2034</t>
   </si>
   <si>
-    <t>24 680.99</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2187529180</t>
   </si>
   <si>
     <t>PROLOGIS INTERNATIONAL FUNDING II 1.625 17/06/2032</t>
   </si>
   <si>
-    <t>8 280.82</t>
+    <t>8 815.07</t>
   </si>
   <si>
     <t>BE0002830116</t>
   </si>
   <si>
     <t>PROXIMUS NV 0.75 17/11/2036</t>
   </si>
   <si>
-    <t>2 903.42</t>
+    <t>3 273.29</t>
   </si>
   <si>
     <t>FR0014010CI2</t>
   </si>
   <si>
     <t>PUBLICIS GROUPE SA 3.375 12/06/2032</t>
   </si>
   <si>
-    <t>26 214.04</t>
+    <t>27 878.42</t>
   </si>
   <si>
     <t>CH1353015048</t>
   </si>
   <si>
     <t>RAIFFEISEN SCHWEIZ GENOSSENSCHAFT 03/09/2032</t>
   </si>
   <si>
-    <t>17 138.76</t>
+    <t>18 616.24</t>
   </si>
   <si>
     <t>FR0014015EO5</t>
   </si>
   <si>
     <t>RCI BANQUE SA 3.75 16/02/2032</t>
   </si>
   <si>
-    <t>7 972.60</t>
+    <t>9 616.44</t>
   </si>
   <si>
     <t>XS2744299335</t>
   </si>
   <si>
     <t>RED ELECTRICA FINANCIACIONES SAU 3 17/01/2034</t>
   </si>
   <si>
-    <t>4 734.25</t>
+    <t>5 720.55</t>
   </si>
   <si>
     <t>XS2838500218</t>
   </si>
   <si>
     <t>REDEIA CORPORACION SA 3.375 09/07/2032</t>
   </si>
   <si>
-    <t>10 652.05</t>
+    <t>11 391.78</t>
   </si>
   <si>
     <t>XS3348120653</t>
   </si>
   <si>
     <t>REDEIA CORPORACION SA PERP</t>
   </si>
   <si>
+    <t>1 917.81</t>
+  </si>
+  <si>
     <t>XS2126161764</t>
   </si>
   <si>
     <t>RELX FINANCE BV 0.5 10/03/2028</t>
   </si>
   <si>
     <t>XS2779010300</t>
   </si>
   <si>
     <t>RELX FINANCE BV 3.375 20/03/2033</t>
   </si>
   <si>
-    <t>3 143.84</t>
+    <t>4 993.15</t>
   </si>
   <si>
     <t>FR001400U3P1</t>
   </si>
   <si>
     <t>ROQUETTE FRERES SA 3.774 25/11/2031</t>
   </si>
   <si>
-    <t>10 784.33</t>
+    <t>12 231.90</t>
   </si>
   <si>
     <t>FR001400J150</t>
   </si>
   <si>
     <t>RTE RESEAU DE TRANSPORT D ELECTRIC 3.75 04/07/2035</t>
   </si>
   <si>
-    <t>45 154.11</t>
+    <t>48 236.30</t>
   </si>
   <si>
     <t>XS3304304945</t>
   </si>
   <si>
     <t>SAGE GROUP PLC 3.821 25/02/2033</t>
   </si>
   <si>
-    <t>4 869.11</t>
-[...8 lines deleted...]
-    <t>2 915.75</t>
+    <t>6 577.56</t>
   </si>
   <si>
     <t>XS2894895684</t>
   </si>
   <si>
     <t>SCOTTISH HYDRO ELECTRIC TRANSMISSI 3.375 04/09/2032</t>
   </si>
   <si>
-    <t>26 101.42</t>
+    <t>28 361.28</t>
   </si>
   <si>
     <t>XS3310387256</t>
   </si>
   <si>
     <t>SELP FINANCE SARL 3.875 21/04/2031</t>
   </si>
   <si>
     <t>XS2616008970</t>
   </si>
   <si>
     <t>SIKA CAPITAL BV 3.75 03/05/2030</t>
   </si>
   <si>
-    <t>50 478.08</t>
+    <t>1 421.92</t>
   </si>
   <si>
     <t>FR0014012ID6</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA 02/09/2033</t>
   </si>
   <si>
-    <t>4 726.03</t>
+    <t>5 136.99</t>
   </si>
   <si>
     <t>FR0014014A53</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA 20/11/2035</t>
   </si>
   <si>
-    <t>17 984.25</t>
+    <t>20 319.86</t>
   </si>
   <si>
     <t>XS3317460619</t>
   </si>
   <si>
     <t>SOFTBANK CORP 3.936 30/06/2032</t>
   </si>
   <si>
+    <t>1 928.96</t>
+  </si>
+  <si>
     <t>XS3027988263</t>
   </si>
   <si>
     <t>SSE PLC 3.5 18/03/2032</t>
   </si>
   <si>
-    <t>2 792.71</t>
+    <t>4 344.22</t>
   </si>
   <si>
     <t>XS2439704318</t>
   </si>
   <si>
     <t>SSE PLC PERP</t>
   </si>
   <si>
+    <t>1 928.77</t>
+  </si>
+  <si>
     <t>XS2631822868</t>
   </si>
   <si>
     <t>STATKRAFT AS 3.5 09/06/2033</t>
   </si>
   <si>
-    <t>22 595.42</t>
+    <t>24 016.52</t>
   </si>
   <si>
     <t>XS2768793676</t>
   </si>
   <si>
     <t>STATNETT SF 3.375 26/02/2036</t>
   </si>
   <si>
-    <t>4 660.27</t>
+    <t>6 324.66</t>
   </si>
   <si>
     <t>XS3326547992</t>
   </si>
   <si>
     <t>SWISS RE SUBORDINATED FINANCE PLC 22/04/2037</t>
   </si>
   <si>
+    <t>2 391.73</t>
+  </si>
+  <si>
     <t>XS2314267449</t>
   </si>
   <si>
     <t>TELE2 AB 0.75 23/03/2031</t>
   </si>
   <si>
     <t>XS2623868994</t>
   </si>
   <si>
     <t>TELE2 AB 3.75 22/11/2029</t>
   </si>
   <si>
-    <t>9 526.03</t>
+    <t>10 779.45</t>
   </si>
   <si>
     <t>XS2589828941</t>
   </si>
   <si>
     <t>TELIA COMPANY AB 3.625 22/02/2032</t>
   </si>
   <si>
-    <t>4 767.12</t>
+    <t>6 356.16</t>
   </si>
   <si>
     <t>XS3166363906</t>
   </si>
   <si>
     <t>TELSTRA GROUP LTD 3.375 02/03/2035</t>
   </si>
   <si>
-    <t>6 250.68</t>
+    <t>8 654.79</t>
   </si>
   <si>
     <t>XS2613162424</t>
   </si>
   <si>
     <t>TELSTRA GROUP LTD 3.75 04/05/2031</t>
   </si>
   <si>
-    <t>21 821.92</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2549543143</t>
   </si>
   <si>
     <t>TENNET NETHERLANDS BV 3.875 28/10/2028</t>
   </si>
   <si>
-    <t>5 637.33</t>
+    <t>6 274.32</t>
   </si>
   <si>
     <t>XS2549543226</t>
   </si>
   <si>
     <t>TENNET NETHERLANDS BV 4.25 28/04/2032</t>
   </si>
   <si>
-    <t>8 383.56</t>
-[...1 lines deleted...]
-  <si>
     <t>XS3128477521</t>
   </si>
   <si>
     <t>TERNA RETE ELETTRICA NAZIONALE SPA 3 22/07/2031</t>
   </si>
   <si>
-    <t>21 472.60</t>
+    <t>23 034.25</t>
+  </si>
+  <si>
+    <t>XS3281650823</t>
+  </si>
+  <si>
+    <t>TERNA RETE ELETTRICA NAZIONALE SPA PERP</t>
+  </si>
+  <si>
+    <t>5 435.76</t>
   </si>
   <si>
     <t>XS2798269069</t>
   </si>
   <si>
-    <t>TERNA RETE ELETTRICA NAZIONALE SPA PERP</t>
-[...8 lines deleted...]
-    <t>4 359.38</t>
+    <t>2 915.07</t>
   </si>
   <si>
     <t>FR001400L263</t>
   </si>
   <si>
     <t>THALES SA 4.25 18/10/2031</t>
   </si>
   <si>
-    <t>15 241.78</t>
+    <t>16 871.92</t>
   </si>
   <si>
     <t>XS3298843924</t>
   </si>
   <si>
     <t>T-MOBILE USA INC 3.625 19/02/2035</t>
   </si>
   <si>
-    <t>9 260.14</t>
+    <t>12 199.86</t>
   </si>
   <si>
     <t>XS2980851351</t>
   </si>
   <si>
     <t>TORONTO-DOMINION BANK/THE 23/01/2036</t>
   </si>
   <si>
-    <t>6 627.97</t>
+    <t>8 100.85</t>
   </si>
   <si>
     <t>XS2778764006</t>
   </si>
   <si>
     <t>TRANSURBAN FINANCE COMPANY PTY LTD 3.713 12/03/2032</t>
   </si>
   <si>
-    <t>3 106.10</t>
+    <t>4 585.20</t>
   </si>
   <si>
     <t>XS3047435659</t>
   </si>
   <si>
     <t>TRANSURBAN FINANCE COMPANY PTY LTD 4.143 17/04/2035</t>
   </si>
   <si>
     <t>CH1305916897</t>
   </si>
   <si>
     <t>UBS GROUP AG 09/06/2033</t>
   </si>
   <si>
-    <t>17 969.18</t>
+    <t>19 099.32</t>
   </si>
   <si>
     <t>BE0390119825</t>
   </si>
   <si>
     <t>UCB SA 4.25 20/03/2030</t>
   </si>
   <si>
-    <t>3 167.12</t>
+    <t>5 030.14</t>
   </si>
   <si>
     <t>FR001400SIL1</t>
   </si>
   <si>
     <t>UNIBAIL-RODAMCO-WESTFIELD SE 3.875 11/09/2034</t>
   </si>
   <si>
-    <t>19 024.66</t>
+    <t>20 723.29</t>
   </si>
   <si>
     <t>IT0005704900</t>
   </si>
   <si>
     <t>UNICREDIT SPA 16/04/2032</t>
   </si>
   <si>
+    <t>2 583.72</t>
+  </si>
+  <si>
     <t>XS2496289138</t>
   </si>
   <si>
     <t>UNIVERSAL MUSIC GROUP NV 3.75 30/06/2032</t>
   </si>
   <si>
-    <t>33 076.85</t>
+    <t>35 304.25</t>
   </si>
   <si>
     <t>FR001400UHP0</t>
   </si>
   <si>
     <t>VEOLIA ENVIRONNEMENT SA 2.974 10/01/2031</t>
   </si>
   <si>
-    <t>6 713.91</t>
+    <t>8 017.58</t>
   </si>
   <si>
     <t>FR0014017P12</t>
   </si>
   <si>
     <t>VEOLIA ENVIRONNEMENT SA 3.69 10/04/2031</t>
   </si>
   <si>
+    <t>1 334.47</t>
+  </si>
+  <si>
     <t>FR00140007L3</t>
   </si>
   <si>
     <t>VEOLIA ENVIRONNEMENT SA NC8.5 PERP</t>
   </si>
   <si>
-    <t>XS2821745374</t>
-[...5 lines deleted...]
-    <t>27 326.71</t>
+    <t>1 417.81</t>
   </si>
   <si>
     <t>XS3310548105</t>
   </si>
   <si>
     <t>VESTAS WIND SYSTEMS A/S 3.75 15/06/2033</t>
   </si>
   <si>
-    <t>3 328.77</t>
+    <t>5 178.08</t>
   </si>
   <si>
     <t>DE000A3MP4V7</t>
   </si>
   <si>
     <t>VONOVIA SE 0.75 01/09/2032</t>
   </si>
   <si>
-    <t>4 327.40</t>
+    <t>4 697.26</t>
   </si>
   <si>
     <t>XS2198580271</t>
   </si>
   <si>
     <t>WOLTERS KLUWER NV 0.75 03/07/2030</t>
   </si>
   <si>
-    <t>6 645.21</t>
+    <t>7 097.26</t>
   </si>
   <si>
     <t>XS2592516210</t>
   </si>
   <si>
     <t>WOLTERS KLUWER NV 3.75 03/04/2031</t>
   </si>
   <si>
-    <t>1 232.88</t>
+    <t>2 465.75</t>
   </si>
   <si>
     <t>CH1471403852</t>
   </si>
   <si>
     <t>ZUERCHER KANTONALBANK 11/09/2031</t>
   </si>
   <si>
-    <t>15 479.93</t>
+    <t>16 862.07</t>
   </si>
   <si>
     <t>CDS-00108784</t>
   </si>
   <si>
     <t>PAR20260409050236053</t>
   </si>
   <si>
-    <t>-20 305.56</t>
+    <t>-32 250.00</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -2305,209 +2353,209 @@
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
         <v>326.4981</v>
       </c>
       <c r="D2">
-        <v>6435.32</v>
+        <v>6422.18</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>2101121.61</v>
+        <v>2096832.44</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>2101121.61</v>
+        <v>2096832.44</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
         <v>3484.0</v>
       </c>
       <c r="D3">
-        <v>11470.62</v>
+        <v>11447.21</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>39963669.22</v>
+        <v>39882088.73</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>39963669.22</v>
+        <v>39882088.73</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="1">
-        <v>1179962.862</v>
+        <v>1219055.8897</v>
       </c>
       <c r="D4">
-        <v>112.88</v>
+        <v>112.67</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>133203779.39</v>
+        <v>137360660.67</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>133203779.39</v>
+        <v>137360660.67</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
         <v>13</v>
       </c>
       <c r="B5" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="1">
-        <v>168444.4168</v>
+        <v>171115.8533</v>
       </c>
       <c r="D5">
-        <v>102.77</v>
+        <v>102.54</v>
       </c>
       <c r="E5" t="s">
         <v>8</v>
       </c>
       <c r="F5">
-        <v>17311888.75</v>
+        <v>17546781.2</v>
       </c>
       <c r="G5" t="s">
         <v>8</v>
       </c>
       <c r="H5">
-        <v>17311888.75</v>
+        <v>17546781.2</v>
       </c>
       <c r="I5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" t="s">
         <v>15</v>
       </c>
       <c r="B6" t="s">
         <v>16</v>
       </c>
       <c r="C6" s="1">
         <v>1901.0</v>
       </c>
       <c r="D6">
-        <v>99.78</v>
+        <v>99.56</v>
       </c>
       <c r="E6" t="s">
         <v>8</v>
       </c>
       <c r="F6">
-        <v>189699.71</v>
+        <v>189271.99</v>
       </c>
       <c r="G6" t="s">
         <v>8</v>
       </c>
       <c r="H6">
-        <v>189699.71</v>
+        <v>189271.99</v>
       </c>
       <c r="I6" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P208"/>
+  <dimension ref="A1:P212"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O208" sqref="O208"/>
+      <selection activeCell="O212" sqref="O212"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>17</v>
       </c>
       <c r="B1" t="s">
         <v>18</v>
       </c>
       <c r="C1" t="s">
         <v>19</v>
       </c>
       <c r="D1" t="s">
         <v>20</v>
       </c>
       <c r="E1" t="s">
         <v>21</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>22</v>
@@ -2526,10389 +2574,10589 @@
       </c>
       <c r="L1" t="s">
         <v>27</v>
       </c>
       <c r="M1" t="s">
         <v>28</v>
       </c>
       <c r="N1" t="s">
         <v>29</v>
       </c>
       <c r="O1" t="s">
         <v>30</v>
       </c>
       <c r="P1" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>32</v>
       </c>
       <c r="B2" t="s">
         <v>33</v>
       </c>
       <c r="C2" s="1">
-        <v>2872.0</v>
+        <v>1298.0</v>
       </c>
       <c r="D2" s="1">
-        <v>4793.7</v>
+        <v>4799.52</v>
       </c>
       <c r="E2" s="1">
-        <v>4789.4846169916</v>
+        <v>4793.82201849</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
         <v>1.0</v>
       </c>
       <c r="H2" s="1">
-        <v>13755399.82</v>
+        <v>6222380.98</v>
       </c>
       <c r="I2" s="1">
-        <v>12106.58</v>
+        <v>7395.98</v>
       </c>
       <c r="J2" s="1">
-        <v>0.088013290478095</v>
+        <v>0.1188609315915</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>13767506.4</v>
+        <v>6229776.96</v>
       </c>
       <c r="N2" s="1">
-        <v>13767506.4</v>
+        <v>6229776.96</v>
       </c>
       <c r="O2" s="1">
-        <v>7.14</v>
+        <v>3.16</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>34</v>
       </c>
       <c r="B3" t="s">
         <v>35</v>
       </c>
       <c r="C3" s="1">
         <v>56.0</v>
       </c>
       <c r="D3" s="1">
-        <v>115.79</v>
+        <v>115.41</v>
       </c>
       <c r="E3" s="1">
         <v>115.83375</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
         <v>1.0</v>
       </c>
       <c r="H3" s="1">
         <v>0.0</v>
       </c>
       <c r="I3" s="1">
-        <v>-2450.0</v>
+        <v>-23730.0</v>
       </c>
       <c r="J3" s="1">
         <v>0</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
       <c r="M3" s="1">
-        <v>-2450.0</v>
+        <v>-23730.0</v>
       </c>
       <c r="N3" s="1">
-        <v>-2450.0</v>
+        <v>-23730.0</v>
       </c>
       <c r="O3" s="1">
-        <v>0.0</v>
+        <v>-0.01</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>36</v>
       </c>
       <c r="B4" t="s">
         <v>37</v>
       </c>
       <c r="C4" s="1">
-        <v>153.0</v>
+        <v>250.0</v>
       </c>
       <c r="D4" s="1">
-        <v>105.995</v>
+        <v>105.745</v>
       </c>
       <c r="E4" s="1">
-        <v>105.725</v>
+        <v>105.76714</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
         <v>1.0</v>
       </c>
       <c r="H4" s="1">
         <v>0.0</v>
       </c>
       <c r="I4" s="1">
-        <v>41310.0</v>
+        <v>-5535.0</v>
       </c>
       <c r="J4" s="1">
         <v>0</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4" s="1">
-        <v>41310.0</v>
+        <v>-5535.0</v>
       </c>
       <c r="N4" s="1">
-        <v>41310.0</v>
+        <v>-5535.0</v>
       </c>
       <c r="O4" s="1">
-        <v>0.02</v>
+        <v>0.0</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>38</v>
       </c>
       <c r="B5" t="s">
         <v>39</v>
       </c>
       <c r="C5" s="1">
         <v>500000.0</v>
       </c>
       <c r="D5" s="1">
-        <v>101.969</v>
+        <v>101.512</v>
       </c>
       <c r="E5" s="1">
         <v>99.634</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
       <c r="G5">
         <v>1.0</v>
       </c>
       <c r="H5" s="1">
         <v>498170.0</v>
       </c>
       <c r="I5" s="1">
-        <v>11675.0</v>
+        <v>9390.0</v>
       </c>
       <c r="J5" s="1">
-        <v>2.3435774936267</v>
+        <v>1.8848987293494</v>
       </c>
       <c r="K5">
-        <v>3.37</v>
+        <v>3.61</v>
       </c>
       <c r="L5" t="s">
         <v>40</v>
       </c>
       <c r="M5" s="1">
-        <v>509845.0</v>
+        <v>507560.0</v>
       </c>
       <c r="N5" s="1">
-        <v>526685.75</v>
+        <v>525599.38</v>
       </c>
       <c r="O5" s="1">
         <v>0.27</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>41</v>
       </c>
       <c r="B6" t="s">
         <v>42</v>
       </c>
       <c r="C6" s="1">
         <v>300000.0</v>
       </c>
       <c r="D6" s="1">
-        <v>101.65</v>
+        <v>101.118</v>
       </c>
       <c r="E6" s="1">
         <v>99.179</v>
       </c>
       <c r="F6" t="s">
         <v>8</v>
       </c>
       <c r="G6">
         <v>1.0</v>
       </c>
       <c r="H6" s="1">
         <v>297537.0</v>
       </c>
       <c r="I6" s="1">
-        <v>7413.0</v>
+        <v>5817.0</v>
       </c>
       <c r="J6" s="1">
-        <v>2.4914548442715</v>
+        <v>1.955050968451</v>
       </c>
       <c r="K6">
-        <v>1.04</v>
+        <v>1.25</v>
       </c>
       <c r="L6" t="s">
         <v>43</v>
       </c>
       <c r="M6" s="1">
-        <v>304950.0</v>
+        <v>303354.0</v>
       </c>
       <c r="N6" s="1">
-        <v>308071.23</v>
+        <v>307112.22</v>
       </c>
       <c r="O6" s="1">
         <v>0.16</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>44</v>
       </c>
       <c r="B7" t="s">
         <v>45</v>
       </c>
       <c r="C7" s="1">
         <v>493000.0</v>
       </c>
       <c r="D7" s="1">
-        <v>107.42</v>
+        <v>107.157</v>
       </c>
       <c r="E7" s="1">
         <v>100.24670385</v>
       </c>
       <c r="F7" t="s">
         <v>8</v>
       </c>
       <c r="G7">
         <v>1.0</v>
       </c>
       <c r="H7" s="1">
         <v>494216.25</v>
       </c>
       <c r="I7" s="1">
-        <v>35364.35</v>
+        <v>34067.76</v>
       </c>
       <c r="J7" s="1">
-        <v>7.1556428992369</v>
+        <v>6.8932901336207</v>
       </c>
       <c r="K7">
-        <v>2.65</v>
+        <v>2.96</v>
       </c>
       <c r="L7" t="s">
         <v>46</v>
       </c>
       <c r="M7" s="1">
-        <v>529580.6</v>
+        <v>528284.01</v>
       </c>
       <c r="N7" s="1">
-        <v>542648.48</v>
+        <v>542871.41</v>
       </c>
       <c r="O7" s="1">
         <v>0.28</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>47</v>
       </c>
       <c r="B8" t="s">
         <v>48</v>
       </c>
       <c r="C8" s="1">
         <v>800000.0</v>
       </c>
       <c r="D8" s="1">
-        <v>102.097</v>
+        <v>101.207</v>
       </c>
       <c r="E8" s="1">
         <v>99.9080525</v>
       </c>
       <c r="F8" t="s">
         <v>8</v>
       </c>
       <c r="G8">
         <v>1.0</v>
       </c>
       <c r="H8" s="1">
         <v>799264.42</v>
       </c>
       <c r="I8" s="1">
-        <v>17511.58</v>
+        <v>10391.58</v>
       </c>
       <c r="J8" s="1">
-        <v>2.190962034817</v>
+        <v>1.300142948938</v>
       </c>
       <c r="K8">
-        <v>4.51</v>
+        <v>0.14</v>
       </c>
       <c r="L8" t="s">
         <v>49</v>
       </c>
       <c r="M8" s="1">
-        <v>816776.0</v>
+        <v>809656.0</v>
       </c>
       <c r="N8" s="1">
-        <v>852863.67</v>
+        <v>810771.07</v>
       </c>
       <c r="O8" s="1">
-        <v>0.44</v>
+        <v>0.41</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>50</v>
       </c>
       <c r="B9" t="s">
         <v>51</v>
       </c>
       <c r="C9" s="1">
         <v>1200000.0</v>
       </c>
       <c r="D9" s="1">
-        <v>100.532</v>
+        <v>100.207</v>
       </c>
       <c r="E9" s="1">
         <v>100.0</v>
       </c>
       <c r="F9" t="s">
         <v>8</v>
       </c>
       <c r="G9">
         <v>1.0</v>
       </c>
       <c r="H9" s="1">
         <v>1200000.0</v>
       </c>
       <c r="I9" s="1">
-        <v>6384.0</v>
+        <v>2484.0</v>
       </c>
       <c r="J9" s="1">
-        <v>0.532</v>
+        <v>0.207</v>
       </c>
       <c r="K9">
-        <v>2.06</v>
+        <v>2.38</v>
       </c>
       <c r="L9" t="s">
         <v>52</v>
       </c>
       <c r="M9" s="1">
-        <v>1206384.0</v>
+        <v>1202484.0</v>
       </c>
       <c r="N9" s="1">
-        <v>1231107.29</v>
+        <v>1231070.3</v>
       </c>
       <c r="O9" s="1">
-        <v>0.64</v>
+        <v>0.62</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
         <v>53</v>
       </c>
       <c r="B10" t="s">
         <v>54</v>
       </c>
       <c r="C10" s="1">
         <v>1250000.0</v>
       </c>
       <c r="D10" s="1">
-        <v>98.437</v>
+        <v>97.876</v>
       </c>
       <c r="E10" s="1">
         <v>99.33</v>
       </c>
       <c r="F10" t="s">
         <v>8</v>
       </c>
       <c r="G10">
         <v>1.0</v>
       </c>
       <c r="H10" s="1">
         <v>1241625.0</v>
       </c>
       <c r="I10" s="1">
-        <v>-11162.5</v>
+        <v>-18175.0</v>
       </c>
       <c r="J10" s="1">
-        <v>-0.89902345716299</v>
+        <v>-1.4638075103191</v>
       </c>
       <c r="K10">
-        <v>1.46</v>
+        <v>1.66</v>
       </c>
       <c r="L10" t="s">
         <v>55</v>
       </c>
       <c r="M10" s="1">
-        <v>1230462.5</v>
+        <v>1223450.0</v>
       </c>
       <c r="N10" s="1">
-        <v>1248698.8</v>
+        <v>1244254.79</v>
       </c>
       <c r="O10" s="1">
-        <v>0.65</v>
+        <v>0.63</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
         <v>56</v>
       </c>
       <c r="B11" t="s">
         <v>57</v>
       </c>
       <c r="C11" s="1">
         <v>800000.0</v>
       </c>
       <c r="D11" s="1">
-        <v>97.218</v>
+        <v>96.674</v>
       </c>
       <c r="E11" s="1">
         <v>99.253</v>
       </c>
       <c r="F11" t="s">
         <v>8</v>
       </c>
       <c r="G11">
         <v>1.0</v>
       </c>
       <c r="H11" s="1">
         <v>794024.0</v>
       </c>
       <c r="I11" s="1">
-        <v>-16280.0</v>
+        <v>-20632.0</v>
       </c>
       <c r="J11" s="1">
-        <v>-2.0503158594702</v>
+        <v>-2.5984101236235</v>
       </c>
       <c r="K11">
-        <v>1.39</v>
-[...2 lines deleted...]
-        <v>58</v>
+        <v>0.07</v>
+      </c>
+      <c r="L11">
+        <v>526.03</v>
       </c>
       <c r="M11" s="1">
-        <v>777744.0</v>
+        <v>773392.0</v>
       </c>
       <c r="N11" s="1">
-        <v>788856.33</v>
+        <v>773918.03</v>
       </c>
       <c r="O11" s="1">
-        <v>0.41</v>
+        <v>0.39</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
+        <v>58</v>
+      </c>
+      <c r="B12" t="s">
         <v>59</v>
       </c>
-      <c r="B12" t="s">
+      <c r="C12" s="1">
+        <v>911000.0</v>
+      </c>
+      <c r="D12" s="1">
+        <v>93.563</v>
+      </c>
+      <c r="E12" s="1">
+        <v>93.75230516</v>
+      </c>
+      <c r="F12" t="s">
+        <v>8</v>
+      </c>
+      <c r="G12">
+        <v>1.0</v>
+      </c>
+      <c r="H12" s="1">
+        <v>854083.5</v>
+      </c>
+      <c r="I12" s="1">
+        <v>-1724.57</v>
+      </c>
+      <c r="J12" s="1">
+        <v>-0.20192053821435</v>
+      </c>
+      <c r="K12">
+        <v>0.38</v>
+      </c>
+      <c r="L12" t="s">
         <v>60</v>
       </c>
-      <c r="C12" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M12" s="1">
-        <v>872384.07</v>
+        <v>852358.93</v>
       </c>
       <c r="N12" s="1">
-        <v>875139.47</v>
+        <v>855784.54</v>
       </c>
       <c r="O12" s="1">
-        <v>0.45</v>
+        <v>0.43</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
+        <v>61</v>
+      </c>
+      <c r="B13" t="s">
         <v>62</v>
       </c>
-      <c r="B13" t="s">
+      <c r="C13" s="1">
+        <v>867000.0</v>
+      </c>
+      <c r="D13" s="1">
+        <v>100.239</v>
+      </c>
+      <c r="E13" s="1">
+        <v>99.955</v>
+      </c>
+      <c r="F13" t="s">
+        <v>8</v>
+      </c>
+      <c r="G13">
+        <v>1.0</v>
+      </c>
+      <c r="H13" s="1">
+        <v>866609.85</v>
+      </c>
+      <c r="I13" s="1">
+        <v>2462.28</v>
+      </c>
+      <c r="J13" s="1">
+        <v>0.28412785753589</v>
+      </c>
+      <c r="K13">
+        <v>0.54</v>
+      </c>
+      <c r="L13" t="s">
         <v>63</v>
       </c>
-      <c r="C13" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M13" s="1">
-        <v>915633.0</v>
+        <v>869072.13</v>
       </c>
       <c r="N13" s="1">
-        <v>948920.67</v>
+        <v>873727.8</v>
       </c>
       <c r="O13" s="1">
-        <v>0.49</v>
+        <v>0.44</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
+        <v>64</v>
+      </c>
+      <c r="B14" t="s">
         <v>65</v>
       </c>
-      <c r="B14" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C14" s="1">
-        <v>200000.0</v>
+        <v>554000.0</v>
       </c>
       <c r="D14" s="1">
-        <v>110.254</v>
+        <v>99.474</v>
       </c>
       <c r="E14" s="1">
-        <v>100.412855</v>
+        <v>99.646</v>
       </c>
       <c r="F14" t="s">
         <v>8</v>
       </c>
       <c r="G14">
         <v>1.0</v>
       </c>
       <c r="H14" s="1">
-        <v>200825.71</v>
+        <v>552038.84</v>
       </c>
       <c r="I14" s="1">
-        <v>19682.29</v>
+        <v>-952.88</v>
       </c>
       <c r="J14" s="1">
-        <v>9.8006823927076</v>
+        <v>-0.17261104309255</v>
       </c>
       <c r="K14">
-        <v>4.34</v>
-[...2 lines deleted...]
-        <v>67</v>
+        <v>0.12</v>
+      </c>
+      <c r="L14">
+        <v>641.27</v>
       </c>
       <c r="M14" s="1">
-        <v>220508.0</v>
+        <v>551085.96</v>
       </c>
       <c r="N14" s="1">
-        <v>229188.15</v>
+        <v>551727.23</v>
       </c>
       <c r="O14" s="1">
-        <v>0.12</v>
+        <v>0.28</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
+        <v>66</v>
+      </c>
+      <c r="B15" t="s">
+        <v>67</v>
+      </c>
+      <c r="C15" s="1">
+        <v>900000.0</v>
+      </c>
+      <c r="D15" s="1">
+        <v>101.026</v>
+      </c>
+      <c r="E15" s="1">
+        <v>100.85737</v>
+      </c>
+      <c r="F15" t="s">
+        <v>8</v>
+      </c>
+      <c r="G15">
+        <v>1.0</v>
+      </c>
+      <c r="H15" s="1">
+        <v>907716.33</v>
+      </c>
+      <c r="I15" s="1">
+        <v>1517.67</v>
+      </c>
+      <c r="J15" s="1">
+        <v>0.16719650730532</v>
+      </c>
+      <c r="K15">
+        <v>3.95</v>
+      </c>
+      <c r="L15" t="s">
         <v>68</v>
       </c>
-      <c r="B15" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M15" s="1">
-        <v>416036.0</v>
+        <v>909234.0</v>
       </c>
       <c r="N15" s="1">
-        <v>434994.9</v>
+        <v>944740.85</v>
       </c>
       <c r="O15" s="1">
-        <v>0.23</v>
+        <v>0.48</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
+        <v>69</v>
+      </c>
+      <c r="B16" t="s">
+        <v>70</v>
+      </c>
+      <c r="C16" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="D16" s="1">
+        <v>109.786</v>
+      </c>
+      <c r="E16" s="1">
+        <v>100.412855</v>
+      </c>
+      <c r="F16" t="s">
+        <v>8</v>
+      </c>
+      <c r="G16">
+        <v>1.0</v>
+      </c>
+      <c r="H16" s="1">
+        <v>200825.71</v>
+      </c>
+      <c r="I16" s="1">
+        <v>18746.29</v>
+      </c>
+      <c r="J16" s="1">
+        <v>9.3346066098808</v>
+      </c>
+      <c r="K16">
+        <v>4.66</v>
+      </c>
+      <c r="L16" t="s">
         <v>71</v>
       </c>
-      <c r="B16" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M16" s="1">
-        <v>321924.0</v>
+        <v>219572.0</v>
       </c>
       <c r="N16" s="1">
-        <v>338876.05</v>
+        <v>228890.4</v>
       </c>
       <c r="O16" s="1">
-        <v>0.18</v>
+        <v>0.12</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
+        <v>72</v>
+      </c>
+      <c r="B17" t="s">
+        <v>73</v>
+      </c>
+      <c r="C17" s="1">
+        <v>1940000.0</v>
+      </c>
+      <c r="D17" s="1">
+        <v>99.706</v>
+      </c>
+      <c r="E17" s="1">
+        <v>99.58</v>
+      </c>
+      <c r="F17" t="s">
+        <v>8</v>
+      </c>
+      <c r="G17">
+        <v>1.0</v>
+      </c>
+      <c r="H17" s="1">
+        <v>1931852.0</v>
+      </c>
+      <c r="I17" s="1">
+        <v>2444.4</v>
+      </c>
+      <c r="J17" s="1">
+        <v>0.12653143201446</v>
+      </c>
+      <c r="K17">
+        <v>0.07</v>
+      </c>
+      <c r="L17" t="s">
         <v>74</v>
       </c>
-      <c r="B17" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M17" s="1">
-        <v>587766.0</v>
+        <v>1934296.4</v>
       </c>
       <c r="N17" s="1">
-        <v>605124.9</v>
+        <v>1935691.61</v>
       </c>
       <c r="O17" s="1">
-        <v>0.31</v>
+        <v>0.98</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
-        <v>77</v>
+        <v>75</v>
       </c>
       <c r="B18" t="s">
-        <v>78</v>
+        <v>76</v>
       </c>
       <c r="C18" s="1">
         <v>400000.0</v>
       </c>
       <c r="D18" s="1">
-        <v>96.203</v>
+        <v>103.719</v>
       </c>
       <c r="E18" s="1">
-        <v>98.803</v>
+        <v>106.6386</v>
       </c>
       <c r="F18" t="s">
         <v>8</v>
       </c>
       <c r="G18">
         <v>1.0</v>
       </c>
       <c r="H18" s="1">
-        <v>395212.0</v>
+        <v>426554.4</v>
       </c>
       <c r="I18" s="1">
-        <v>-10400.0</v>
+        <v>-11678.4</v>
       </c>
       <c r="J18" s="1">
-        <v>-2.6314990435513</v>
+        <v>-2.7378453955697</v>
       </c>
       <c r="K18">
-        <v>1.61</v>
-[...2 lines deleted...]
-        <v>79</v>
+        <v>0.01</v>
+      </c>
+      <c r="L18">
+        <v>54.79</v>
       </c>
       <c r="M18" s="1">
-        <v>384812.0</v>
+        <v>414876.0</v>
       </c>
       <c r="N18" s="1">
-        <v>391255.84</v>
+        <v>414930.79</v>
       </c>
       <c r="O18" s="1">
-        <v>0.2</v>
+        <v>0.21</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
-        <v>80</v>
+        <v>77</v>
       </c>
       <c r="B19" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="C19" s="1">
-        <v>1000000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D19" s="1">
-        <v>98.521</v>
+        <v>96.975</v>
       </c>
       <c r="E19" s="1">
-        <v>99.462144</v>
+        <v>99.433</v>
       </c>
       <c r="F19" t="s">
         <v>8</v>
       </c>
       <c r="G19">
         <v>1.0</v>
       </c>
       <c r="H19" s="1">
-        <v>994621.44</v>
+        <v>596598.0</v>
       </c>
       <c r="I19" s="1">
-        <v>-9411.44</v>
+        <v>-14748.0</v>
       </c>
       <c r="J19" s="1">
-        <v>-0.94623337297052</v>
+        <v>-2.4720163326059</v>
       </c>
       <c r="K19">
-        <v>0.64</v>
-[...2 lines deleted...]
-        <v>82</v>
+        <v>0.06</v>
+      </c>
+      <c r="L19">
+        <v>345.21</v>
       </c>
       <c r="M19" s="1">
-        <v>985210.0</v>
+        <v>581850.0</v>
       </c>
       <c r="N19" s="1">
-        <v>991579.86</v>
+        <v>582195.21</v>
       </c>
       <c r="O19" s="1">
-        <v>0.51</v>
+        <v>0.3</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
-        <v>83</v>
+        <v>79</v>
       </c>
       <c r="B20" t="s">
-        <v>84</v>
+        <v>80</v>
       </c>
       <c r="C20" s="1">
         <v>400000.0</v>
       </c>
       <c r="D20" s="1">
-        <v>96.926</v>
+        <v>94.696</v>
       </c>
       <c r="E20" s="1">
-        <v>98.646</v>
+        <v>98.803</v>
       </c>
       <c r="F20" t="s">
         <v>8</v>
       </c>
       <c r="G20">
         <v>1.0</v>
       </c>
       <c r="H20" s="1">
-        <v>394584.0</v>
+        <v>395212.0</v>
       </c>
       <c r="I20" s="1">
-        <v>-6880.0</v>
+        <v>-16428.0</v>
       </c>
       <c r="J20" s="1">
-        <v>-1.7436084585285</v>
+        <v>-4.1567563737943</v>
       </c>
       <c r="K20">
-        <v>0.92</v>
+        <v>1.8</v>
       </c>
       <c r="L20" t="s">
-        <v>85</v>
+        <v>81</v>
       </c>
       <c r="M20" s="1">
-        <v>387704.0</v>
+        <v>378784.0</v>
       </c>
       <c r="N20" s="1">
-        <v>391368.38</v>
+        <v>385994.96</v>
       </c>
       <c r="O20" s="1">
         <v>0.2</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
-        <v>86</v>
+        <v>82</v>
       </c>
       <c r="B21" t="s">
-        <v>87</v>
+        <v>83</v>
       </c>
       <c r="C21" s="1">
-        <v>800000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="D21" s="1">
-        <v>99.153</v>
+        <v>98.007</v>
       </c>
       <c r="E21" s="1">
-        <v>99.912</v>
+        <v>99.462144</v>
       </c>
       <c r="F21" t="s">
         <v>8</v>
       </c>
       <c r="G21">
         <v>1.0</v>
       </c>
       <c r="H21" s="1">
-        <v>799296.0</v>
+        <v>994621.44</v>
       </c>
       <c r="I21" s="1">
-        <v>-6072.0</v>
+        <v>-14551.44</v>
       </c>
       <c r="J21" s="1">
-        <v>-0.75966850828729</v>
+        <v>-1.4630129026778</v>
       </c>
       <c r="K21">
-        <v>3.85</v>
+        <v>0.84</v>
       </c>
       <c r="L21" t="s">
-        <v>88</v>
+        <v>84</v>
       </c>
       <c r="M21" s="1">
-        <v>793224.0</v>
+        <v>980070.0</v>
       </c>
       <c r="N21" s="1">
-        <v>824056.88</v>
+        <v>988494.66</v>
       </c>
       <c r="O21" s="1">
-        <v>0.43</v>
+        <v>0.5</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
-        <v>89</v>
+        <v>85</v>
       </c>
       <c r="B22" t="s">
-        <v>90</v>
+        <v>86</v>
       </c>
       <c r="C22" s="1">
-        <v>1700000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D22" s="1">
-        <v>98.219</v>
+        <v>96.266</v>
       </c>
       <c r="E22" s="1">
-        <v>97.87029412</v>
+        <v>98.646</v>
       </c>
       <c r="F22" t="s">
         <v>8</v>
       </c>
       <c r="G22">
         <v>1.0</v>
       </c>
       <c r="H22" s="1">
-        <v>1663795.0</v>
+        <v>394584.0</v>
       </c>
       <c r="I22" s="1">
-        <v>5928.0</v>
+        <v>-9520.0</v>
       </c>
       <c r="J22" s="1">
-        <v>0.35629389438002</v>
+        <v>-2.4126675181964</v>
       </c>
       <c r="K22">
-        <v>3.31</v>
+        <v>1.09</v>
       </c>
       <c r="L22" t="s">
-        <v>91</v>
+        <v>87</v>
       </c>
       <c r="M22" s="1">
-        <v>1669723.0</v>
+        <v>385064.0</v>
       </c>
       <c r="N22" s="1">
-        <v>1725962.73</v>
+        <v>389413.32</v>
       </c>
       <c r="O22" s="1">
-        <v>0.9</v>
+        <v>0.2</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
-        <v>92</v>
+        <v>88</v>
       </c>
       <c r="B23" t="s">
-        <v>93</v>
+        <v>89</v>
       </c>
       <c r="C23" s="1">
-        <v>1100000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D23" s="1">
-        <v>100.204</v>
+        <v>98.326</v>
       </c>
       <c r="E23" s="1">
-        <v>100.51763636</v>
+        <v>99.912</v>
       </c>
       <c r="F23" t="s">
         <v>8</v>
       </c>
       <c r="G23">
         <v>1.0</v>
       </c>
       <c r="H23" s="1">
-        <v>1105694.0</v>
+        <v>799296.0</v>
       </c>
       <c r="I23" s="1">
-        <v>-3450.0</v>
+        <v>-12688.0</v>
       </c>
       <c r="J23" s="1">
-        <v>-0.31202122829644</v>
+        <v>-1.5873969092802</v>
       </c>
       <c r="K23">
-        <v>0.06</v>
-[...2 lines deleted...]
-        <v>671.9</v>
+        <v>4.09</v>
+      </c>
+      <c r="L23" t="s">
+        <v>90</v>
       </c>
       <c r="M23" s="1">
-        <v>1102244.0</v>
+        <v>786608.0</v>
       </c>
       <c r="N23" s="1">
-        <v>1102915.9</v>
+        <v>819303.89</v>
       </c>
       <c r="O23" s="1">
-        <v>0.57</v>
+        <v>0.42</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
-        <v>94</v>
+        <v>91</v>
       </c>
       <c r="B24" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
       <c r="C24" s="1">
-        <v>700000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D24" s="1">
-        <v>106.587</v>
+        <v>96.179</v>
       </c>
       <c r="E24" s="1">
-        <v>103.75</v>
+        <v>96.04</v>
       </c>
       <c r="F24" t="s">
         <v>8</v>
       </c>
       <c r="G24">
         <v>1.0</v>
       </c>
       <c r="H24" s="1">
-        <v>726250.0</v>
+        <v>384160.0</v>
       </c>
       <c r="I24" s="1">
-        <v>19859.0</v>
+        <v>556.0</v>
       </c>
       <c r="J24" s="1">
-        <v>2.7344578313253</v>
+        <v>0.14473136193253</v>
       </c>
       <c r="K24">
-        <v>2.12</v>
+        <v>1.17</v>
       </c>
       <c r="L24" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
       <c r="M24" s="1">
-        <v>746109.0</v>
+        <v>384716.0</v>
       </c>
       <c r="N24" s="1">
-        <v>760974.41</v>
+        <v>389381.75</v>
       </c>
       <c r="O24" s="1">
-        <v>0.39</v>
+        <v>0.2</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
-        <v>97</v>
+        <v>94</v>
       </c>
       <c r="B25" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
       <c r="C25" s="1">
-        <v>1300000.0</v>
+        <v>1700000.0</v>
       </c>
       <c r="D25" s="1">
-        <v>102.892</v>
+        <v>97.888</v>
       </c>
       <c r="E25" s="1">
-        <v>105.43894615</v>
+        <v>97.87029412</v>
       </c>
       <c r="F25" t="s">
         <v>8</v>
       </c>
       <c r="G25">
         <v>1.0</v>
       </c>
       <c r="H25" s="1">
-        <v>1370706.3</v>
+        <v>1663795.0</v>
       </c>
       <c r="I25" s="1">
-        <v>-33110.3</v>
+        <v>301.0</v>
       </c>
       <c r="J25" s="1">
-        <v>-2.415564880675</v>
+        <v>0.018091171087784</v>
       </c>
       <c r="K25">
-        <v>2.68</v>
-[...2 lines deleted...]
-        <v>99</v>
+        <v>0.0</v>
+      </c>
+      <c r="L25">
+        <v>0.0</v>
       </c>
       <c r="M25" s="1">
-        <v>1337596.0</v>
+        <v>1664096.0</v>
       </c>
       <c r="N25" s="1">
-        <v>1372464.49</v>
+        <v>1664096.0</v>
       </c>
       <c r="O25" s="1">
-        <v>0.71</v>
+        <v>0.84</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
-        <v>100</v>
+        <v>96</v>
       </c>
       <c r="B26" t="s">
-        <v>101</v>
+        <v>97</v>
       </c>
       <c r="C26" s="1">
-        <v>1380000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D26" s="1">
-        <v>99.31</v>
+        <v>106.432</v>
       </c>
       <c r="E26" s="1">
-        <v>100.93461304</v>
+        <v>103.75</v>
       </c>
       <c r="F26" t="s">
         <v>8</v>
       </c>
       <c r="G26">
         <v>1.0</v>
       </c>
       <c r="H26" s="1">
-        <v>1392897.66</v>
+        <v>726250.0</v>
       </c>
       <c r="I26" s="1">
-        <v>-22419.66</v>
+        <v>18774.0</v>
       </c>
       <c r="J26" s="1">
-        <v>-1.6095697942374</v>
+        <v>2.5850602409639</v>
       </c>
       <c r="K26">
-        <v>2.34</v>
+        <v>2.49</v>
       </c>
       <c r="L26" t="s">
-        <v>102</v>
+        <v>98</v>
       </c>
       <c r="M26" s="1">
-        <v>1370478.0</v>
+        <v>745024.0</v>
       </c>
       <c r="N26" s="1">
-        <v>1402825.12</v>
+        <v>762430.51</v>
       </c>
       <c r="O26" s="1">
-        <v>0.73</v>
+        <v>0.39</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
-        <v>103</v>
+        <v>99</v>
       </c>
       <c r="B27" t="s">
-        <v>104</v>
+        <v>100</v>
       </c>
       <c r="C27" s="1">
-        <v>713000.0</v>
+        <v>1300000.0</v>
       </c>
       <c r="D27" s="1">
-        <v>89.101</v>
+        <v>102.644</v>
       </c>
       <c r="E27" s="1">
-        <v>98.844</v>
+        <v>105.43894615</v>
       </c>
       <c r="F27" t="s">
         <v>8</v>
       </c>
       <c r="G27">
         <v>1.0</v>
       </c>
       <c r="H27" s="1">
-        <v>704757.72</v>
+        <v>1370706.3</v>
       </c>
       <c r="I27" s="1">
-        <v>-69467.59</v>
+        <v>-36334.3</v>
       </c>
       <c r="J27" s="1">
-        <v>-9.856946299219</v>
+        <v>-2.6507720873538</v>
       </c>
       <c r="K27">
-        <v>0.75</v>
+        <v>2.98</v>
       </c>
       <c r="L27" t="s">
-        <v>105</v>
+        <v>101</v>
       </c>
       <c r="M27" s="1">
-        <v>635290.13</v>
+        <v>1334372.0</v>
       </c>
       <c r="N27" s="1">
-        <v>640608.33</v>
+        <v>1373158.3</v>
       </c>
       <c r="O27" s="1">
-        <v>0.33</v>
+        <v>0.7</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
-        <v>106</v>
+        <v>102</v>
       </c>
       <c r="B28" t="s">
-        <v>107</v>
+        <v>103</v>
       </c>
       <c r="C28" s="1">
-        <v>281000.0</v>
+        <v>1380000.0</v>
       </c>
       <c r="D28" s="1">
-        <v>89.381</v>
+        <v>98.704</v>
       </c>
       <c r="E28" s="1">
-        <v>84.29</v>
+        <v>100.93461304</v>
       </c>
       <c r="F28" t="s">
         <v>8</v>
       </c>
       <c r="G28">
         <v>1.0</v>
       </c>
       <c r="H28" s="1">
-        <v>236854.9</v>
+        <v>1392897.66</v>
       </c>
       <c r="I28" s="1">
-        <v>14305.71</v>
+        <v>-30782.46</v>
       </c>
       <c r="J28" s="1">
-        <v>6.039862379879</v>
+        <v>-2.2099584832385</v>
       </c>
       <c r="K28">
-        <v>1.47</v>
+        <v>2.52</v>
       </c>
       <c r="L28" t="s">
-        <v>108</v>
+        <v>104</v>
       </c>
       <c r="M28" s="1">
-        <v>251160.61</v>
+        <v>1362115.2</v>
       </c>
       <c r="N28" s="1">
-        <v>255303.44</v>
+        <v>1396941.03</v>
       </c>
       <c r="O28" s="1">
-        <v>0.13</v>
+        <v>0.71</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
-        <v>109</v>
+        <v>105</v>
       </c>
       <c r="B29" t="s">
-        <v>110</v>
+        <v>106</v>
       </c>
       <c r="C29" s="1">
-        <v>600000.0</v>
+        <v>713000.0</v>
       </c>
       <c r="D29" s="1">
-        <v>101.744</v>
+        <v>88.711</v>
       </c>
       <c r="E29" s="1">
-        <v>99.359085</v>
+        <v>98.844</v>
       </c>
       <c r="F29" t="s">
         <v>8</v>
       </c>
       <c r="G29">
         <v>1.0</v>
       </c>
       <c r="H29" s="1">
-        <v>596154.51</v>
+        <v>704757.72</v>
       </c>
       <c r="I29" s="1">
-        <v>14309.49</v>
+        <v>-72248.29</v>
       </c>
       <c r="J29" s="1">
-        <v>2.4002988755382</v>
+        <v>-10.251507425843</v>
       </c>
       <c r="K29">
-        <v>1.02</v>
+        <v>0.82</v>
       </c>
       <c r="L29" t="s">
-        <v>111</v>
+        <v>107</v>
       </c>
       <c r="M29" s="1">
-        <v>610464.0</v>
+        <v>632509.43</v>
       </c>
       <c r="N29" s="1">
-        <v>616601.67</v>
+        <v>638364.82</v>
       </c>
       <c r="O29" s="1">
         <v>0.32</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="B30" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="C30" s="1">
-        <v>287000.0</v>
+        <v>281000.0</v>
       </c>
       <c r="D30" s="1">
-        <v>107.182</v>
+        <v>88.905</v>
       </c>
       <c r="E30" s="1">
-        <v>100.0</v>
+        <v>84.29</v>
       </c>
       <c r="F30" t="s">
         <v>8</v>
       </c>
       <c r="G30">
         <v>1.0</v>
       </c>
       <c r="H30" s="1">
-        <v>287000.0</v>
+        <v>236854.9</v>
       </c>
       <c r="I30" s="1">
-        <v>20612.34</v>
+        <v>12968.15</v>
       </c>
       <c r="J30" s="1">
-        <v>7.182</v>
+        <v>5.4751453315933</v>
       </c>
       <c r="K30">
-        <v>1.71</v>
+        <v>1.58</v>
       </c>
       <c r="L30" t="s">
-        <v>114</v>
+        <v>110</v>
       </c>
       <c r="M30" s="1">
-        <v>307612.34</v>
+        <v>249823.05</v>
       </c>
       <c r="N30" s="1">
-        <v>312514.93</v>
+        <v>254254.57</v>
       </c>
       <c r="O30" s="1">
-        <v>0.16</v>
+        <v>0.13</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
-        <v>115</v>
+        <v>111</v>
       </c>
       <c r="B31" t="s">
-        <v>116</v>
+        <v>112</v>
       </c>
       <c r="C31" s="1">
-        <v>900000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D31" s="1">
-        <v>104.007</v>
+        <v>101.268</v>
       </c>
       <c r="E31" s="1">
-        <v>105.76</v>
+        <v>99.359085</v>
       </c>
       <c r="F31" t="s">
         <v>8</v>
       </c>
       <c r="G31">
         <v>1.0</v>
       </c>
       <c r="H31" s="1">
-        <v>951840.0</v>
+        <v>596154.51</v>
       </c>
       <c r="I31" s="1">
-        <v>-15777.0</v>
+        <v>11453.49</v>
       </c>
       <c r="J31" s="1">
-        <v>-1.6575264750378</v>
+        <v>1.9212284412643</v>
       </c>
       <c r="K31">
-        <v>0.99</v>
+        <v>1.22</v>
       </c>
       <c r="L31" t="s">
-        <v>117</v>
+        <v>113</v>
       </c>
       <c r="M31" s="1">
-        <v>936063.0</v>
+        <v>607608.0</v>
       </c>
       <c r="N31" s="1">
-        <v>944958.21</v>
+        <v>614937.45</v>
       </c>
       <c r="O31" s="1">
-        <v>0.49</v>
+        <v>0.31</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
-        <v>118</v>
+        <v>114</v>
       </c>
       <c r="B32" t="s">
-        <v>119</v>
+        <v>115</v>
       </c>
       <c r="C32" s="1">
-        <v>292000.0</v>
+        <v>287000.0</v>
       </c>
       <c r="D32" s="1">
-        <v>100.196</v>
+        <v>106.962</v>
       </c>
       <c r="E32" s="1">
-        <v>99.607</v>
+        <v>100.0</v>
       </c>
       <c r="F32" t="s">
         <v>8</v>
       </c>
       <c r="G32">
         <v>1.0</v>
       </c>
       <c r="H32" s="1">
-        <v>290852.44</v>
+        <v>287000.0</v>
       </c>
       <c r="I32" s="1">
-        <v>1719.88</v>
+        <v>19980.94</v>
       </c>
       <c r="J32" s="1">
-        <v>0.59132390293855</v>
+        <v>6.962</v>
       </c>
       <c r="K32">
-        <v>0.85</v>
+        <v>2.06</v>
       </c>
       <c r="L32" t="s">
-        <v>120</v>
+        <v>116</v>
       </c>
       <c r="M32" s="1">
-        <v>292572.32</v>
+        <v>306980.94</v>
       </c>
       <c r="N32" s="1">
-        <v>295056.32</v>
+        <v>312894.37</v>
       </c>
       <c r="O32" s="1">
-        <v>0.15</v>
+        <v>0.16</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
-        <v>121</v>
+        <v>117</v>
       </c>
       <c r="B33" t="s">
-        <v>122</v>
+        <v>118</v>
       </c>
       <c r="C33" s="1">
-        <v>900000.0</v>
+        <v>1100000.0</v>
       </c>
       <c r="D33" s="1">
-        <v>99.352</v>
+        <v>91.744</v>
       </c>
       <c r="E33" s="1">
-        <v>100.23766667</v>
+        <v>91.63853818</v>
       </c>
       <c r="F33" t="s">
         <v>8</v>
       </c>
       <c r="G33">
         <v>1.0</v>
       </c>
       <c r="H33" s="1">
-        <v>902139.0</v>
+        <v>1008023.92</v>
       </c>
       <c r="I33" s="1">
-        <v>-7971.0</v>
+        <v>1160.08</v>
       </c>
       <c r="J33" s="1">
-        <v>-0.88356672308813</v>
+        <v>0.11508457061217</v>
       </c>
       <c r="K33">
-        <v>3.01</v>
+        <v>0.63</v>
       </c>
       <c r="L33" t="s">
-        <v>123</v>
+        <v>119</v>
       </c>
       <c r="M33" s="1">
-        <v>894168.0</v>
+        <v>1009184.0</v>
       </c>
       <c r="N33" s="1">
-        <v>921266.63</v>
+        <v>1016115.51</v>
       </c>
       <c r="O33" s="1">
-        <v>0.48</v>
+        <v>0.52</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
-        <v>124</v>
+        <v>120</v>
       </c>
       <c r="B34" t="s">
-        <v>125</v>
+        <v>121</v>
       </c>
       <c r="C34" s="1">
-        <v>800000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D34" s="1">
-        <v>106.522</v>
+        <v>103.709</v>
       </c>
       <c r="E34" s="1">
-        <v>107.962</v>
+        <v>105.76</v>
       </c>
       <c r="F34" t="s">
         <v>8</v>
       </c>
       <c r="G34">
         <v>1.0</v>
       </c>
       <c r="H34" s="1">
-        <v>863696.0</v>
+        <v>951840.0</v>
       </c>
       <c r="I34" s="1">
-        <v>-11520.0</v>
+        <v>-18459.0</v>
       </c>
       <c r="J34" s="1">
-        <v>-1.3338026342602</v>
+        <v>-1.9392965204236</v>
       </c>
       <c r="K34">
-        <v>1.22</v>
+        <v>1.26</v>
       </c>
       <c r="L34" t="s">
-        <v>126</v>
+        <v>122</v>
       </c>
       <c r="M34" s="1">
-        <v>852176.0</v>
+        <v>933381.0</v>
       </c>
       <c r="N34" s="1">
-        <v>861928.81</v>
+        <v>944680.32</v>
       </c>
       <c r="O34" s="1">
-        <v>0.45</v>
+        <v>0.48</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
-        <v>127</v>
+        <v>123</v>
       </c>
       <c r="B35" t="s">
-        <v>128</v>
+        <v>124</v>
       </c>
       <c r="C35" s="1">
-        <v>1400000.0</v>
+        <v>292000.0</v>
       </c>
       <c r="D35" s="1">
-        <v>89.104</v>
+        <v>99.818</v>
       </c>
       <c r="E35" s="1">
-        <v>86.95369714</v>
+        <v>99.607</v>
       </c>
       <c r="F35" t="s">
         <v>8</v>
       </c>
       <c r="G35">
         <v>1.0</v>
       </c>
       <c r="H35" s="1">
-        <v>1217351.76</v>
+        <v>290852.44</v>
       </c>
       <c r="I35" s="1">
-        <v>30104.24</v>
+        <v>616.12</v>
       </c>
       <c r="J35" s="1">
-        <v>2.4729286135012</v>
+        <v>0.21183250173181</v>
       </c>
       <c r="K35">
-        <v>1.01</v>
+        <v>1.04</v>
       </c>
       <c r="L35" t="s">
-        <v>129</v>
+        <v>125</v>
       </c>
       <c r="M35" s="1">
-        <v>1247456.0</v>
+        <v>291468.56</v>
       </c>
       <c r="N35" s="1">
-        <v>1261573.68</v>
+        <v>294492.56</v>
       </c>
       <c r="O35" s="1">
-        <v>0.65</v>
+        <v>0.15</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
-        <v>130</v>
+        <v>126</v>
       </c>
       <c r="B36" t="s">
-        <v>131</v>
+        <v>127</v>
       </c>
       <c r="C36" s="1">
-        <v>1045000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D36" s="1">
-        <v>100.36</v>
+        <v>98.883</v>
       </c>
       <c r="E36" s="1">
-        <v>99.298</v>
+        <v>100.23766667</v>
       </c>
       <c r="F36" t="s">
         <v>8</v>
       </c>
       <c r="G36">
         <v>1.0</v>
       </c>
       <c r="H36" s="1">
-        <v>1037664.1</v>
+        <v>902139.0</v>
       </c>
       <c r="I36" s="1">
-        <v>11097.9</v>
+        <v>-12192.0</v>
       </c>
       <c r="J36" s="1">
-        <v>1.0695079457794</v>
+        <v>-1.3514547093075</v>
       </c>
       <c r="K36">
-        <v>0.22</v>
+        <v>3.2</v>
       </c>
       <c r="L36" t="s">
-        <v>132</v>
+        <v>128</v>
       </c>
       <c r="M36" s="1">
-        <v>1048762.0</v>
+        <v>889947.0</v>
       </c>
       <c r="N36" s="1">
-        <v>1051091.78</v>
+        <v>918771.66</v>
       </c>
       <c r="O36" s="1">
-        <v>0.55</v>
+        <v>0.47</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
-        <v>133</v>
+        <v>129</v>
       </c>
       <c r="B37" t="s">
-        <v>134</v>
+        <v>130</v>
       </c>
       <c r="C37" s="1">
-        <v>1685000.0</v>
+        <v>1400000.0</v>
       </c>
       <c r="D37" s="1">
-        <v>99.023</v>
+        <v>100.085</v>
       </c>
       <c r="E37" s="1">
-        <v>99.459</v>
+        <v>99.834</v>
       </c>
       <c r="F37" t="s">
         <v>8</v>
       </c>
       <c r="G37">
         <v>1.0</v>
       </c>
       <c r="H37" s="1">
-        <v>1675884.15</v>
+        <v>1397676.0</v>
       </c>
       <c r="I37" s="1">
-        <v>-7346.6</v>
+        <v>3514.0</v>
       </c>
       <c r="J37" s="1">
-        <v>-0.43837159030354</v>
+        <v>0.25141735280566</v>
       </c>
       <c r="K37">
-        <v>0.93</v>
+        <v>0.24</v>
       </c>
       <c r="L37" t="s">
-        <v>135</v>
+        <v>131</v>
       </c>
       <c r="M37" s="1">
-        <v>1668537.55</v>
+        <v>1401190.0</v>
       </c>
       <c r="N37" s="1">
-        <v>1684141.11</v>
+        <v>1404613.29</v>
       </c>
       <c r="O37" s="1">
-        <v>0.87</v>
+        <v>0.71</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
-        <v>136</v>
+        <v>132</v>
       </c>
       <c r="B38" t="s">
-        <v>137</v>
+        <v>133</v>
       </c>
       <c r="C38" s="1">
-        <v>1300000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D38" s="1">
-        <v>98.532</v>
+        <v>106.641</v>
       </c>
       <c r="E38" s="1">
-        <v>99.292</v>
+        <v>107.962</v>
       </c>
       <c r="F38" t="s">
         <v>8</v>
       </c>
       <c r="G38">
         <v>1.0</v>
       </c>
       <c r="H38" s="1">
-        <v>1290796.0</v>
+        <v>863696.0</v>
       </c>
       <c r="I38" s="1">
-        <v>-9880.0</v>
+        <v>-10568.0</v>
       </c>
       <c r="J38" s="1">
-        <v>-0.76541916770737</v>
+        <v>-1.2235786665679</v>
       </c>
       <c r="K38">
-        <v>0.88</v>
+        <v>1.61</v>
       </c>
       <c r="L38" t="s">
-        <v>138</v>
+        <v>134</v>
       </c>
       <c r="M38" s="1">
-        <v>1280916.0</v>
+        <v>853128.0</v>
       </c>
       <c r="N38" s="1">
-        <v>1292384.49</v>
+        <v>866026.88</v>
       </c>
       <c r="O38" s="1">
-        <v>0.67</v>
+        <v>0.44</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
-        <v>139</v>
+        <v>135</v>
       </c>
       <c r="B39" t="s">
-        <v>140</v>
+        <v>136</v>
       </c>
       <c r="C39" s="1">
-        <v>900000.0</v>
+        <v>1400000.0</v>
       </c>
       <c r="D39" s="1">
-        <v>103.967</v>
+        <v>88.844</v>
       </c>
       <c r="E39" s="1">
-        <v>104.31933333</v>
+        <v>86.95369714</v>
       </c>
       <c r="F39" t="s">
         <v>8</v>
       </c>
       <c r="G39">
         <v>1.0</v>
       </c>
       <c r="H39" s="1">
-        <v>938874.0</v>
+        <v>1217351.76</v>
       </c>
       <c r="I39" s="1">
-        <v>-3171.0</v>
+        <v>26464.24</v>
       </c>
       <c r="J39" s="1">
-        <v>-0.33774500092664</v>
+        <v>2.1739189008114</v>
       </c>
       <c r="K39">
-        <v>4.46</v>
+        <v>1.07</v>
       </c>
       <c r="L39" t="s">
-        <v>141</v>
+        <v>137</v>
       </c>
       <c r="M39" s="1">
-        <v>935703.0</v>
+        <v>1243816.0</v>
       </c>
       <c r="N39" s="1">
-        <v>975800.37</v>
+        <v>1258779.05</v>
       </c>
       <c r="O39" s="1">
-        <v>0.51</v>
+        <v>0.64</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
-        <v>142</v>
+        <v>138</v>
       </c>
       <c r="B40" t="s">
-        <v>143</v>
+        <v>139</v>
       </c>
       <c r="C40" s="1">
-        <v>600000.0</v>
+        <v>1045000.0</v>
       </c>
       <c r="D40" s="1">
-        <v>98.373</v>
+        <v>100.019</v>
       </c>
       <c r="E40" s="1">
-        <v>99.74</v>
+        <v>99.298</v>
       </c>
       <c r="F40" t="s">
         <v>8</v>
       </c>
       <c r="G40">
         <v>1.0</v>
       </c>
       <c r="H40" s="1">
-        <v>598440.0</v>
+        <v>1037664.1</v>
       </c>
       <c r="I40" s="1">
-        <v>-8202.0</v>
+        <v>7534.45</v>
       </c>
       <c r="J40" s="1">
-        <v>-1.370563465009</v>
+        <v>0.72609720236057</v>
       </c>
       <c r="K40">
-        <v>2.15</v>
+        <v>0.44</v>
       </c>
       <c r="L40" t="s">
-        <v>144</v>
+        <v>140</v>
       </c>
       <c r="M40" s="1">
-        <v>590238.0</v>
+        <v>1045198.55</v>
       </c>
       <c r="N40" s="1">
-        <v>603164.71</v>
+        <v>1049747.16</v>
       </c>
       <c r="O40" s="1">
-        <v>0.31</v>
+        <v>0.53</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
-        <v>145</v>
+        <v>141</v>
       </c>
       <c r="B41" t="s">
-        <v>146</v>
+        <v>142</v>
       </c>
       <c r="C41" s="1">
-        <v>1500000.0</v>
+        <v>1685000.0</v>
       </c>
       <c r="D41" s="1">
-        <v>99.187</v>
+        <v>98.712</v>
       </c>
       <c r="E41" s="1">
-        <v>99.933</v>
+        <v>99.459</v>
       </c>
       <c r="F41" t="s">
         <v>8</v>
       </c>
       <c r="G41">
         <v>1.0</v>
       </c>
       <c r="H41" s="1">
-        <v>1498995.0</v>
+        <v>1675884.15</v>
       </c>
       <c r="I41" s="1">
-        <v>-11190.0</v>
+        <v>-12586.95</v>
       </c>
       <c r="J41" s="1">
-        <v>-0.74650015510392</v>
+        <v>-0.75106325219437</v>
       </c>
       <c r="K41">
-        <v>0.57</v>
+        <v>1.1</v>
       </c>
       <c r="L41" t="s">
-        <v>147</v>
+        <v>143</v>
       </c>
       <c r="M41" s="1">
-        <v>1487805.0</v>
+        <v>1663297.2</v>
       </c>
       <c r="N41" s="1">
-        <v>1496404.32</v>
+        <v>1681901.45</v>
       </c>
       <c r="O41" s="1">
-        <v>0.78</v>
+        <v>0.85</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
-        <v>148</v>
+        <v>144</v>
       </c>
       <c r="B42" t="s">
-        <v>149</v>
+        <v>145</v>
       </c>
       <c r="C42" s="1">
-        <v>1400000.0</v>
+        <v>1300000.0</v>
       </c>
       <c r="D42" s="1">
-        <v>99.831</v>
+        <v>98.093</v>
       </c>
       <c r="E42" s="1">
-        <v>100.91</v>
+        <v>99.292</v>
       </c>
       <c r="F42" t="s">
         <v>8</v>
       </c>
       <c r="G42">
         <v>1.0</v>
       </c>
       <c r="H42" s="1">
-        <v>1412740.0</v>
+        <v>1290796.0</v>
       </c>
       <c r="I42" s="1">
-        <v>-15106.0</v>
+        <v>-15587.0</v>
       </c>
       <c r="J42" s="1">
-        <v>-1.0692696462194</v>
+        <v>-1.2075494501068</v>
       </c>
       <c r="K42">
-        <v>3.05</v>
+        <v>1.07</v>
       </c>
       <c r="L42" t="s">
-        <v>150</v>
+        <v>146</v>
       </c>
       <c r="M42" s="1">
-        <v>1397634.0</v>
+        <v>1275209.0</v>
       </c>
       <c r="N42" s="1">
-        <v>1440353.18</v>
+        <v>1289170.64</v>
       </c>
       <c r="O42" s="1">
-        <v>0.75</v>
+        <v>0.65</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
-        <v>151</v>
+        <v>147</v>
       </c>
       <c r="B43" t="s">
-        <v>152</v>
+        <v>148</v>
       </c>
       <c r="C43" s="1">
-        <v>1000000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D43" s="1">
-        <v>98.565</v>
+        <v>103.536</v>
       </c>
       <c r="E43" s="1">
-        <v>99.8407</v>
+        <v>104.31933333</v>
       </c>
       <c r="F43" t="s">
         <v>8</v>
       </c>
       <c r="G43">
         <v>1.0</v>
       </c>
       <c r="H43" s="1">
-        <v>998407.0</v>
+        <v>938874.0</v>
       </c>
       <c r="I43" s="1">
-        <v>-12757.0</v>
+        <v>-7050.0</v>
       </c>
       <c r="J43" s="1">
-        <v>-1.277735432544</v>
+        <v>-0.75089948171959</v>
       </c>
       <c r="K43">
-        <v>1.51</v>
+        <v>4.73</v>
       </c>
       <c r="L43" t="s">
-        <v>153</v>
+        <v>149</v>
       </c>
       <c r="M43" s="1">
-        <v>985650.0</v>
+        <v>931824.0</v>
       </c>
       <c r="N43" s="1">
-        <v>1000760.47</v>
+        <v>974373.81</v>
       </c>
       <c r="O43" s="1">
-        <v>0.52</v>
+        <v>0.49</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
-        <v>154</v>
+        <v>150</v>
       </c>
       <c r="B44" t="s">
-        <v>155</v>
+        <v>151</v>
       </c>
       <c r="C44" s="1">
-        <v>922000.0</v>
+        <v>1500000.0</v>
       </c>
       <c r="D44" s="1">
-        <v>99.822</v>
+        <v>98.689</v>
       </c>
       <c r="E44" s="1">
-        <v>99.785</v>
+        <v>99.933</v>
       </c>
       <c r="F44" t="s">
         <v>8</v>
       </c>
       <c r="G44">
         <v>1.0</v>
       </c>
       <c r="H44" s="1">
-        <v>920017.7</v>
+        <v>1498995.0</v>
       </c>
       <c r="I44" s="1">
-        <v>341.14</v>
+        <v>-18660.0</v>
       </c>
       <c r="J44" s="1">
-        <v>0.037079721401012</v>
+        <v>-1.244834038806</v>
       </c>
       <c r="K44">
-        <v>3.01</v>
+        <v>0.76</v>
       </c>
       <c r="L44" t="s">
-        <v>156</v>
+        <v>152</v>
       </c>
       <c r="M44" s="1">
-        <v>920358.84</v>
+        <v>1480335.0</v>
       </c>
       <c r="N44" s="1">
-        <v>948107.25</v>
+        <v>1491708.29</v>
       </c>
       <c r="O44" s="1">
-        <v>0.49</v>
+        <v>0.76</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
-        <v>157</v>
+        <v>153</v>
       </c>
       <c r="B45" t="s">
-        <v>158</v>
+        <v>154</v>
       </c>
       <c r="C45" s="1">
-        <v>900000.0</v>
+        <v>1400000.0</v>
       </c>
       <c r="D45" s="1">
-        <v>105.5</v>
+        <v>99.437</v>
       </c>
       <c r="E45" s="1">
-        <v>99.922</v>
+        <v>100.91</v>
       </c>
       <c r="F45" t="s">
         <v>8</v>
       </c>
       <c r="G45">
         <v>1.0</v>
       </c>
       <c r="H45" s="1">
-        <v>899298.0</v>
+        <v>1412740.0</v>
       </c>
       <c r="I45" s="1">
-        <v>50202.0</v>
+        <v>-20622.0</v>
       </c>
       <c r="J45" s="1">
-        <v>5.5823542363043</v>
+        <v>-1.4597165791299</v>
       </c>
       <c r="K45">
-        <v>2.1</v>
+        <v>3.24</v>
       </c>
       <c r="L45" t="s">
-        <v>159</v>
+        <v>155</v>
       </c>
       <c r="M45" s="1">
-        <v>949500.0</v>
+        <v>1392118.0</v>
       </c>
       <c r="N45" s="1">
-        <v>968356.85</v>
+        <v>1437426.22</v>
       </c>
       <c r="O45" s="1">
-        <v>0.5</v>
+        <v>0.73</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
-        <v>160</v>
+        <v>156</v>
       </c>
       <c r="B46" t="s">
-        <v>161</v>
+        <v>157</v>
       </c>
       <c r="C46" s="1">
-        <v>800000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="D46" s="1">
-        <v>109.223</v>
+        <v>97.94</v>
       </c>
       <c r="E46" s="1">
-        <v>109.825</v>
+        <v>99.8407</v>
       </c>
       <c r="F46" t="s">
         <v>8</v>
       </c>
       <c r="G46">
         <v>1.0</v>
       </c>
       <c r="H46" s="1">
-        <v>878600.0</v>
+        <v>998407.0</v>
       </c>
       <c r="I46" s="1">
-        <v>-4816.0</v>
+        <v>-19007.0</v>
       </c>
       <c r="J46" s="1">
-        <v>-0.54814477577965</v>
+        <v>-1.9037326461052</v>
       </c>
       <c r="K46">
-        <v>2.69</v>
+        <v>1.7</v>
       </c>
       <c r="L46" t="s">
-        <v>162</v>
+        <v>158</v>
       </c>
       <c r="M46" s="1">
-        <v>873784.0</v>
+        <v>979400.0</v>
       </c>
       <c r="N46" s="1">
-        <v>895341.69</v>
+        <v>996353.21</v>
       </c>
       <c r="O46" s="1">
-        <v>0.46</v>
+        <v>0.51</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
-        <v>163</v>
+        <v>159</v>
       </c>
       <c r="B47" t="s">
-        <v>164</v>
+        <v>160</v>
       </c>
       <c r="C47" s="1">
-        <v>1000000.0</v>
+        <v>922000.0</v>
       </c>
       <c r="D47" s="1">
-        <v>106.304</v>
+        <v>99.205</v>
       </c>
       <c r="E47" s="1">
-        <v>107.84</v>
+        <v>99.785</v>
       </c>
       <c r="F47" t="s">
         <v>8</v>
       </c>
       <c r="G47">
         <v>1.0</v>
       </c>
       <c r="H47" s="1">
-        <v>1078400.0</v>
+        <v>920017.7</v>
       </c>
       <c r="I47" s="1">
-        <v>-15360.0</v>
+        <v>-5347.6</v>
       </c>
       <c r="J47" s="1">
-        <v>-1.4243323442136</v>
+        <v>-0.58124968682668</v>
       </c>
       <c r="K47">
-        <v>2.07</v>
+        <v>3.19</v>
       </c>
       <c r="L47" t="s">
-        <v>165</v>
+        <v>161</v>
       </c>
       <c r="M47" s="1">
-        <v>1063040.0</v>
+        <v>914670.1</v>
       </c>
       <c r="N47" s="1">
-        <v>1083731.78</v>
+        <v>944060.43</v>
       </c>
       <c r="O47" s="1">
-        <v>0.56</v>
+        <v>0.48</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
-        <v>166</v>
+        <v>162</v>
       </c>
       <c r="B48" t="s">
-        <v>167</v>
+        <v>163</v>
       </c>
       <c r="C48" s="1">
-        <v>700000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D48" s="1">
-        <v>103.575</v>
+        <v>104.93</v>
       </c>
       <c r="E48" s="1">
-        <v>105.696</v>
+        <v>99.922</v>
       </c>
       <c r="F48" t="s">
         <v>8</v>
       </c>
       <c r="G48">
         <v>1.0</v>
       </c>
       <c r="H48" s="1">
-        <v>739872.0</v>
+        <v>899298.0</v>
       </c>
       <c r="I48" s="1">
-        <v>-14847.0</v>
+        <v>45072.0</v>
       </c>
       <c r="J48" s="1">
-        <v>-2.0066984559491</v>
+        <v>5.0119092892456</v>
       </c>
       <c r="K48">
-        <v>0.66</v>
+        <v>2.36</v>
       </c>
       <c r="L48" t="s">
-        <v>168</v>
+        <v>164</v>
       </c>
       <c r="M48" s="1">
-        <v>725025.0</v>
+        <v>944370.0</v>
       </c>
       <c r="N48" s="1">
-        <v>729637.33</v>
+        <v>965569.32</v>
       </c>
       <c r="O48" s="1">
-        <v>0.38</v>
+        <v>0.49</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
-        <v>169</v>
+        <v>165</v>
       </c>
       <c r="B49" t="s">
-        <v>170</v>
+        <v>166</v>
       </c>
       <c r="C49" s="1">
         <v>800000.0</v>
       </c>
       <c r="D49" s="1">
-        <v>89.774</v>
+        <v>109.2</v>
       </c>
       <c r="E49" s="1">
-        <v>88.7895</v>
+        <v>109.825</v>
       </c>
       <c r="F49" t="s">
         <v>8</v>
       </c>
       <c r="G49">
         <v>1.0</v>
       </c>
       <c r="H49" s="1">
-        <v>710316.0</v>
+        <v>878600.0</v>
       </c>
       <c r="I49" s="1">
-        <v>7876.0</v>
+        <v>-5000.0</v>
       </c>
       <c r="J49" s="1">
-        <v>1.1088022795488</v>
+        <v>-0.56908718415661</v>
       </c>
       <c r="K49">
-        <v>1.12</v>
+        <v>3.1</v>
       </c>
       <c r="L49" t="s">
-        <v>171</v>
+        <v>167</v>
       </c>
       <c r="M49" s="1">
-        <v>718192.0</v>
+        <v>873600.0</v>
       </c>
       <c r="N49" s="1">
-        <v>727134.47</v>
+        <v>898399.45</v>
       </c>
       <c r="O49" s="1">
-        <v>0.38</v>
+        <v>0.46</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
-        <v>172</v>
+        <v>168</v>
       </c>
       <c r="B50" t="s">
-        <v>173</v>
+        <v>169</v>
       </c>
       <c r="C50" s="1">
-        <v>1500000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="D50" s="1">
-        <v>100.772</v>
+        <v>105.392</v>
       </c>
       <c r="E50" s="1">
-        <v>102.47372</v>
+        <v>107.84</v>
       </c>
       <c r="F50" t="s">
         <v>8</v>
       </c>
       <c r="G50">
         <v>1.0</v>
       </c>
       <c r="H50" s="1">
-        <v>1537105.8</v>
+        <v>1078400.0</v>
       </c>
       <c r="I50" s="1">
-        <v>-25525.8</v>
+        <v>-24480.0</v>
       </c>
       <c r="J50" s="1">
-        <v>-1.6606404061451</v>
+        <v>-2.2700296735905</v>
       </c>
       <c r="K50">
-        <v>1.02</v>
+        <v>2.33</v>
       </c>
       <c r="L50" t="s">
-        <v>174</v>
+        <v>170</v>
       </c>
       <c r="M50" s="1">
-        <v>1511580.0</v>
+        <v>1053920.0</v>
       </c>
       <c r="N50" s="1">
-        <v>1526867.67</v>
+        <v>1077214.52</v>
       </c>
       <c r="O50" s="1">
-        <v>0.79</v>
+        <v>0.55</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
-        <v>175</v>
+        <v>171</v>
       </c>
       <c r="B51" t="s">
-        <v>176</v>
+        <v>172</v>
       </c>
       <c r="C51" s="1">
-        <v>921000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D51" s="1">
-        <v>98.392</v>
+        <v>89.364</v>
       </c>
       <c r="E51" s="1">
-        <v>99.528</v>
+        <v>88.7895</v>
       </c>
       <c r="F51" t="s">
         <v>8</v>
       </c>
       <c r="G51">
         <v>1.0</v>
       </c>
       <c r="H51" s="1">
-        <v>916652.88</v>
+        <v>710316.0</v>
       </c>
       <c r="I51" s="1">
-        <v>-10462.56</v>
+        <v>4596.0</v>
       </c>
       <c r="J51" s="1">
-        <v>-1.1413873482839</v>
+        <v>0.6470359670907</v>
       </c>
       <c r="K51">
-        <v>1.45</v>
+        <v>1.23</v>
       </c>
       <c r="L51" t="s">
-        <v>177</v>
+        <v>173</v>
       </c>
       <c r="M51" s="1">
-        <v>906190.32</v>
+        <v>714912.0</v>
       </c>
       <c r="N51" s="1">
-        <v>919560.59</v>
+        <v>724785.97</v>
       </c>
       <c r="O51" s="1">
-        <v>0.48</v>
+        <v>0.37</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
-        <v>178</v>
+        <v>174</v>
       </c>
       <c r="B52" t="s">
-        <v>179</v>
+        <v>175</v>
       </c>
       <c r="C52" s="1">
-        <v>900000.0</v>
+        <v>2200000.0</v>
       </c>
       <c r="D52" s="1">
-        <v>97.831</v>
+        <v>100.134</v>
       </c>
       <c r="E52" s="1">
-        <v>99.46</v>
+        <v>101.79480909</v>
       </c>
       <c r="F52" t="s">
         <v>8</v>
       </c>
       <c r="G52">
         <v>1.0</v>
       </c>
       <c r="H52" s="1">
-        <v>895140.0</v>
+        <v>2239485.8</v>
       </c>
       <c r="I52" s="1">
-        <v>-14661.0</v>
+        <v>-36537.8</v>
       </c>
       <c r="J52" s="1">
-        <v>-1.6378443595415</v>
+        <v>-1.6315263084053</v>
       </c>
       <c r="K52">
-        <v>1.89</v>
+        <v>1.24</v>
       </c>
       <c r="L52" t="s">
-        <v>180</v>
+        <v>176</v>
       </c>
       <c r="M52" s="1">
-        <v>880479.0</v>
+        <v>2202948.0</v>
       </c>
       <c r="N52" s="1">
-        <v>897455.71</v>
+        <v>2230191.83</v>
       </c>
       <c r="O52" s="1">
-        <v>0.47</v>
+        <v>1.13</v>
       </c>
       <c r="P52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
-        <v>181</v>
+        <v>177</v>
       </c>
       <c r="B53" t="s">
-        <v>182</v>
+        <v>178</v>
       </c>
       <c r="C53" s="1">
-        <v>700000.0</v>
+        <v>921000.0</v>
       </c>
       <c r="D53" s="1">
-        <v>98.294</v>
+        <v>97.887</v>
       </c>
       <c r="E53" s="1">
-        <v>100.45</v>
+        <v>99.528</v>
       </c>
       <c r="F53" t="s">
         <v>8</v>
       </c>
       <c r="G53">
         <v>1.0</v>
       </c>
       <c r="H53" s="1">
-        <v>703150.0</v>
+        <v>916652.88</v>
       </c>
       <c r="I53" s="1">
-        <v>-15092.0</v>
+        <v>-15113.61</v>
       </c>
       <c r="J53" s="1">
-        <v>-2.1463414634146</v>
+        <v>-1.6487822522305</v>
       </c>
       <c r="K53">
-        <v>1.7</v>
+        <v>1.64</v>
       </c>
       <c r="L53" t="s">
-        <v>183</v>
+        <v>179</v>
       </c>
       <c r="M53" s="1">
-        <v>688058.0</v>
+        <v>901539.27</v>
       </c>
       <c r="N53" s="1">
-        <v>699948.41</v>
+        <v>916612.76</v>
       </c>
       <c r="O53" s="1">
-        <v>0.36</v>
+        <v>0.47</v>
       </c>
       <c r="P53">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
-        <v>184</v>
+        <v>180</v>
       </c>
       <c r="B54" t="s">
-        <v>185</v>
+        <v>181</v>
       </c>
       <c r="C54" s="1">
-        <v>800000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D54" s="1">
-        <v>96.249</v>
+        <v>97.375</v>
       </c>
       <c r="E54" s="1">
-        <v>99.077</v>
+        <v>99.46</v>
       </c>
       <c r="F54" t="s">
         <v>8</v>
       </c>
       <c r="G54">
         <v>1.0</v>
       </c>
       <c r="H54" s="1">
-        <v>792616.0</v>
+        <v>895140.0</v>
       </c>
       <c r="I54" s="1">
-        <v>-22624.0</v>
+        <v>-18765.0</v>
       </c>
       <c r="J54" s="1">
-        <v>-2.8543456099801</v>
+        <v>-2.096320128695</v>
       </c>
       <c r="K54">
-        <v>2.01</v>
+        <v>2.07</v>
       </c>
       <c r="L54" t="s">
-        <v>186</v>
+        <v>182</v>
       </c>
       <c r="M54" s="1">
-        <v>769992.0</v>
+        <v>876375.0</v>
       </c>
       <c r="N54" s="1">
-        <v>786101.59</v>
+        <v>895016.1</v>
       </c>
       <c r="O54" s="1">
-        <v>0.41</v>
+        <v>0.45</v>
       </c>
       <c r="P54">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
-        <v>187</v>
+        <v>183</v>
       </c>
       <c r="B55" t="s">
-        <v>188</v>
+        <v>184</v>
       </c>
       <c r="C55" s="1">
-        <v>900000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D55" s="1">
-        <v>93.739</v>
+        <v>98.112</v>
       </c>
       <c r="E55" s="1">
-        <v>92.47746</v>
+        <v>100.45</v>
       </c>
       <c r="F55" t="s">
         <v>8</v>
       </c>
       <c r="G55">
         <v>1.0</v>
       </c>
       <c r="H55" s="1">
-        <v>832297.14</v>
+        <v>703150.0</v>
       </c>
       <c r="I55" s="1">
-        <v>11353.86</v>
+        <v>-16366.0</v>
       </c>
       <c r="J55" s="1">
-        <v>1.3641594395002</v>
+        <v>-2.3275261324042</v>
       </c>
       <c r="K55">
-        <v>0.52</v>
+        <v>1.91</v>
       </c>
       <c r="L55" t="s">
-        <v>189</v>
+        <v>185</v>
       </c>
       <c r="M55" s="1">
-        <v>843651.0</v>
+        <v>686784.0</v>
       </c>
       <c r="N55" s="1">
-        <v>848354.42</v>
+        <v>700160.71</v>
       </c>
       <c r="O55" s="1">
-        <v>0.44</v>
+        <v>0.36</v>
       </c>
       <c r="P55">
         <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="s">
-        <v>190</v>
+        <v>186</v>
       </c>
       <c r="B56" t="s">
-        <v>191</v>
+        <v>187</v>
       </c>
       <c r="C56" s="1">
-        <v>1250000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D56" s="1">
-        <v>103.474</v>
+        <v>95.494</v>
       </c>
       <c r="E56" s="1">
-        <v>100.8613224</v>
+        <v>99.077</v>
       </c>
       <c r="F56" t="s">
         <v>8</v>
       </c>
       <c r="G56">
         <v>1.0</v>
       </c>
       <c r="H56" s="1">
-        <v>1260766.53</v>
+        <v>792616.0</v>
       </c>
       <c r="I56" s="1">
-        <v>32658.47</v>
+        <v>-28664.0</v>
       </c>
       <c r="J56" s="1">
-        <v>2.5903661957143</v>
+        <v>-3.6163791798298</v>
       </c>
       <c r="K56">
-        <v>0.35</v>
+        <v>2.21</v>
       </c>
       <c r="L56" t="s">
-        <v>192</v>
+        <v>188</v>
       </c>
       <c r="M56" s="1">
-        <v>1293425.0</v>
+        <v>763952.0</v>
       </c>
       <c r="N56" s="1">
-        <v>1297817.12</v>
+        <v>781595.84</v>
       </c>
       <c r="O56" s="1">
-        <v>0.67</v>
+        <v>0.4</v>
       </c>
       <c r="P56">
         <v>1</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" t="s">
-        <v>193</v>
+        <v>189</v>
       </c>
       <c r="B57" t="s">
-        <v>194</v>
+        <v>190</v>
       </c>
       <c r="C57" s="1">
-        <v>700000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D57" s="1">
-        <v>104.332</v>
+        <v>93.706</v>
       </c>
       <c r="E57" s="1">
-        <v>99.961</v>
+        <v>92.47746</v>
       </c>
       <c r="F57" t="s">
         <v>8</v>
       </c>
       <c r="G57">
         <v>1.0</v>
       </c>
       <c r="H57" s="1">
-        <v>699727.0</v>
+        <v>832297.14</v>
       </c>
       <c r="I57" s="1">
-        <v>30597.0</v>
+        <v>11056.86</v>
       </c>
       <c r="J57" s="1">
-        <v>4.3727053550885</v>
+        <v>1.3284750684113</v>
       </c>
       <c r="K57">
-        <v>3.75</v>
+        <v>0.57</v>
       </c>
       <c r="L57" t="s">
-        <v>195</v>
+        <v>191</v>
       </c>
       <c r="M57" s="1">
-        <v>730324.0</v>
+        <v>843354.0</v>
       </c>
       <c r="N57" s="1">
-        <v>756595.58</v>
+        <v>848488.93</v>
       </c>
       <c r="O57" s="1">
-        <v>0.39</v>
+        <v>0.43</v>
       </c>
       <c r="P57">
         <v>1</v>
       </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58" t="s">
-        <v>196</v>
+        <v>192</v>
       </c>
       <c r="B58" t="s">
-        <v>197</v>
+        <v>193</v>
       </c>
       <c r="C58" s="1">
-        <v>794000.0</v>
+        <v>1250000.0</v>
       </c>
       <c r="D58" s="1">
-        <v>101.877</v>
+        <v>103.199</v>
       </c>
       <c r="E58" s="1">
-        <v>99.943</v>
+        <v>100.8613224</v>
       </c>
       <c r="F58" t="s">
         <v>8</v>
       </c>
       <c r="G58">
         <v>1.0</v>
       </c>
       <c r="H58" s="1">
-        <v>793547.42</v>
+        <v>1260766.53</v>
       </c>
       <c r="I58" s="1">
-        <v>15355.96</v>
+        <v>29220.97</v>
       </c>
       <c r="J58" s="1">
-        <v>1.935103008715</v>
+        <v>2.3177146049396</v>
       </c>
       <c r="K58">
-        <v>0.24</v>
+        <v>0.61</v>
       </c>
       <c r="L58" t="s">
-        <v>198</v>
+        <v>194</v>
       </c>
       <c r="M58" s="1">
-        <v>808903.38</v>
+        <v>1289987.5</v>
       </c>
       <c r="N58" s="1">
-        <v>810817.68</v>
+        <v>1297633.05</v>
       </c>
       <c r="O58" s="1">
-        <v>0.42</v>
+        <v>0.66</v>
       </c>
       <c r="P58">
         <v>1</v>
       </c>
     </row>
     <row r="59" spans="1:16">
       <c r="A59" t="s">
-        <v>199</v>
+        <v>195</v>
       </c>
       <c r="B59" t="s">
-        <v>200</v>
+        <v>196</v>
       </c>
       <c r="C59" s="1">
-        <v>517000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D59" s="1">
-        <v>98.09</v>
+        <v>103.471</v>
       </c>
       <c r="E59" s="1">
-        <v>99.702</v>
+        <v>99.961</v>
       </c>
       <c r="F59" t="s">
         <v>8</v>
       </c>
       <c r="G59">
         <v>1.0</v>
       </c>
       <c r="H59" s="1">
-        <v>515459.34</v>
+        <v>699727.0</v>
       </c>
       <c r="I59" s="1">
-        <v>-8334.04</v>
+        <v>24570.0</v>
       </c>
       <c r="J59" s="1">
-        <v>-1.6168181179916</v>
+        <v>3.5113694340793</v>
       </c>
       <c r="K59">
-        <v>1.86</v>
+        <v>4.02</v>
       </c>
       <c r="L59" t="s">
-        <v>201</v>
+        <v>197</v>
       </c>
       <c r="M59" s="1">
-        <v>507125.3</v>
+        <v>724297.0</v>
       </c>
       <c r="N59" s="1">
-        <v>516746.46</v>
+        <v>752438.44</v>
       </c>
       <c r="O59" s="1">
-        <v>0.27</v>
+        <v>0.38</v>
       </c>
       <c r="P59">
         <v>1</v>
       </c>
     </row>
     <row r="60" spans="1:16">
       <c r="A60" t="s">
-        <v>202</v>
+        <v>198</v>
       </c>
       <c r="B60" t="s">
-        <v>203</v>
+        <v>199</v>
       </c>
       <c r="C60" s="1">
-        <v>500000.0</v>
+        <v>1194000.0</v>
       </c>
       <c r="D60" s="1">
-        <v>97.095</v>
+        <v>101.361</v>
       </c>
       <c r="E60" s="1">
-        <v>99.3</v>
+        <v>100.42909715</v>
       </c>
       <c r="F60" t="s">
         <v>8</v>
       </c>
       <c r="G60">
         <v>1.0</v>
       </c>
       <c r="H60" s="1">
-        <v>496500.0</v>
+        <v>1199123.42</v>
       </c>
       <c r="I60" s="1">
-        <v>-11025.0</v>
+        <v>11126.92</v>
       </c>
       <c r="J60" s="1">
-        <v>-2.2205438066465</v>
+        <v>0.92792116427849</v>
       </c>
       <c r="K60">
-        <v>2.03</v>
+        <v>0.46</v>
       </c>
       <c r="L60" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
       <c r="M60" s="1">
-        <v>485475.0</v>
+        <v>1210250.34</v>
       </c>
       <c r="N60" s="1">
-        <v>495638.7</v>
+        <v>1215746.01</v>
       </c>
       <c r="O60" s="1">
-        <v>0.26</v>
+        <v>0.62</v>
       </c>
       <c r="P60">
         <v>1</v>
       </c>
     </row>
     <row r="61" spans="1:16">
       <c r="A61" t="s">
-        <v>205</v>
+        <v>201</v>
       </c>
       <c r="B61" t="s">
-        <v>206</v>
+        <v>202</v>
       </c>
       <c r="C61" s="1">
-        <v>1400000.0</v>
+        <v>517000.0</v>
       </c>
       <c r="D61" s="1">
-        <v>101.693</v>
+        <v>97.644</v>
       </c>
       <c r="E61" s="1">
-        <v>101.58528571</v>
+        <v>99.702</v>
       </c>
       <c r="F61" t="s">
         <v>8</v>
       </c>
       <c r="G61">
         <v>1.0</v>
       </c>
       <c r="H61" s="1">
-        <v>1422194.0</v>
+        <v>515459.34</v>
       </c>
       <c r="I61" s="1">
-        <v>1508.0</v>
+        <v>-10639.86</v>
       </c>
       <c r="J61" s="1">
-        <v>0.10603335409937</v>
+        <v>-2.0641511704881</v>
       </c>
       <c r="K61">
-        <v>3.08</v>
+        <v>2.04</v>
       </c>
       <c r="L61" t="s">
-        <v>207</v>
+        <v>203</v>
       </c>
       <c r="M61" s="1">
-        <v>1423702.0</v>
+        <v>504819.48</v>
       </c>
       <c r="N61" s="1">
-        <v>1466814.33</v>
+        <v>515361.32</v>
       </c>
       <c r="O61" s="1">
-        <v>0.76</v>
+        <v>0.26</v>
       </c>
       <c r="P61">
         <v>1</v>
       </c>
     </row>
     <row r="62" spans="1:16">
       <c r="A62" t="s">
-        <v>208</v>
+        <v>204</v>
       </c>
       <c r="B62" t="s">
-        <v>209</v>
+        <v>205</v>
       </c>
       <c r="C62" s="1">
-        <v>900000.0</v>
+        <v>1400000.0</v>
       </c>
       <c r="D62" s="1">
-        <v>100.45</v>
+        <v>101.245</v>
       </c>
       <c r="E62" s="1">
-        <v>99.05583333</v>
+        <v>101.58528571</v>
       </c>
       <c r="F62" t="s">
         <v>8</v>
       </c>
       <c r="G62">
         <v>1.0</v>
       </c>
       <c r="H62" s="1">
-        <v>891502.5</v>
+        <v>1422194.0</v>
       </c>
       <c r="I62" s="1">
-        <v>12547.5</v>
+        <v>-4764.0</v>
       </c>
       <c r="J62" s="1">
-        <v>1.4074553913197</v>
+        <v>-0.33497539716804</v>
       </c>
       <c r="K62">
-        <v>0.14</v>
+        <v>3.3</v>
       </c>
       <c r="L62" t="s">
-        <v>210</v>
+        <v>206</v>
       </c>
       <c r="M62" s="1">
-        <v>904050.0</v>
+        <v>1417430.0</v>
       </c>
       <c r="N62" s="1">
-        <v>905298.29</v>
+        <v>1463610.82</v>
       </c>
       <c r="O62" s="1">
-        <v>0.47</v>
+        <v>0.74</v>
       </c>
       <c r="P62">
         <v>1</v>
       </c>
     </row>
     <row r="63" spans="1:16">
       <c r="A63" t="s">
-        <v>211</v>
+        <v>207</v>
       </c>
       <c r="B63" t="s">
-        <v>212</v>
+        <v>208</v>
       </c>
       <c r="C63" s="1">
-        <v>1100000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D63" s="1">
-        <v>99.338</v>
+        <v>100.128</v>
       </c>
       <c r="E63" s="1">
-        <v>99.12791364</v>
+        <v>99.05583333</v>
       </c>
       <c r="F63" t="s">
         <v>8</v>
       </c>
       <c r="G63">
         <v>1.0</v>
       </c>
       <c r="H63" s="1">
-        <v>1090407.05</v>
+        <v>891502.5</v>
       </c>
       <c r="I63" s="1">
-        <v>2310.95</v>
+        <v>9649.5</v>
       </c>
       <c r="J63" s="1">
-        <v>0.21193461652692</v>
+        <v>1.0823861963371</v>
       </c>
       <c r="K63">
-        <v>2.93</v>
+        <v>0.32</v>
       </c>
       <c r="L63" t="s">
-        <v>213</v>
+        <v>209</v>
       </c>
       <c r="M63" s="1">
-        <v>1092718.0</v>
+        <v>901152.0</v>
       </c>
       <c r="N63" s="1">
-        <v>1124926.9</v>
+        <v>904064.67</v>
       </c>
       <c r="O63" s="1">
-        <v>0.58</v>
+        <v>0.46</v>
       </c>
       <c r="P63">
         <v>1</v>
       </c>
     </row>
     <row r="64" spans="1:16">
       <c r="A64" t="s">
-        <v>214</v>
+        <v>210</v>
       </c>
       <c r="B64" t="s">
-        <v>215</v>
+        <v>211</v>
       </c>
       <c r="C64" s="1">
-        <v>2000000.0</v>
+        <v>1100000.0</v>
       </c>
       <c r="D64" s="1">
-        <v>100.314</v>
+        <v>98.732</v>
       </c>
       <c r="E64" s="1">
-        <v>100.3119</v>
+        <v>99.12791364</v>
       </c>
       <c r="F64" t="s">
         <v>8</v>
       </c>
       <c r="G64">
         <v>1.0</v>
       </c>
       <c r="H64" s="1">
-        <v>2006238.0</v>
+        <v>1090407.05</v>
       </c>
       <c r="I64" s="1">
-        <v>42.0</v>
+        <v>-4355.05</v>
       </c>
       <c r="J64" s="1">
-        <v>0.0020934704656177</v>
+        <v>-0.39939672070169</v>
       </c>
       <c r="K64">
-        <v>3.79</v>
+        <v>3.1</v>
       </c>
       <c r="L64" t="s">
-        <v>216</v>
+        <v>212</v>
       </c>
       <c r="M64" s="1">
-        <v>2006280.0</v>
+        <v>1086052.0</v>
       </c>
       <c r="N64" s="1">
-        <v>2081999.18</v>
+        <v>1120144.47</v>
       </c>
       <c r="O64" s="1">
-        <v>1.08</v>
+        <v>0.57</v>
       </c>
       <c r="P64">
         <v>1</v>
       </c>
     </row>
     <row r="65" spans="1:16">
       <c r="A65" t="s">
-        <v>217</v>
+        <v>213</v>
       </c>
       <c r="B65" t="s">
-        <v>218</v>
+        <v>214</v>
       </c>
       <c r="C65" s="1">
-        <v>400000.0</v>
+        <v>2000000.0</v>
       </c>
       <c r="D65" s="1">
-        <v>104.147</v>
+        <v>99.806</v>
       </c>
       <c r="E65" s="1">
-        <v>99.661</v>
+        <v>100.3119</v>
       </c>
       <c r="F65" t="s">
         <v>8</v>
       </c>
       <c r="G65">
         <v>1.0</v>
       </c>
       <c r="H65" s="1">
-        <v>398644.0</v>
+        <v>2006238.0</v>
       </c>
       <c r="I65" s="1">
-        <v>17944.0</v>
+        <v>-10118.0</v>
       </c>
       <c r="J65" s="1">
-        <v>4.5012592689216</v>
+        <v>-0.50432700407429</v>
       </c>
       <c r="K65">
-        <v>4.08</v>
+        <v>4.01</v>
       </c>
       <c r="L65" t="s">
-        <v>219</v>
+        <v>215</v>
       </c>
       <c r="M65" s="1">
-        <v>416588.0</v>
+        <v>1996120.0</v>
       </c>
       <c r="N65" s="1">
-        <v>432908.55</v>
+        <v>2076359.73</v>
       </c>
       <c r="O65" s="1">
-        <v>0.22</v>
+        <v>1.05</v>
       </c>
       <c r="P65">
         <v>1</v>
       </c>
     </row>
     <row r="66" spans="1:16">
       <c r="A66" t="s">
-        <v>220</v>
+        <v>216</v>
       </c>
       <c r="B66" t="s">
-        <v>221</v>
+        <v>217</v>
       </c>
       <c r="C66" s="1">
-        <v>800000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D66" s="1">
-        <v>106.507</v>
+        <v>103.698</v>
       </c>
       <c r="E66" s="1">
-        <v>107.34</v>
+        <v>99.661</v>
       </c>
       <c r="F66" t="s">
         <v>8</v>
       </c>
       <c r="G66">
         <v>1.0</v>
       </c>
       <c r="H66" s="1">
-        <v>858720.0</v>
+        <v>398644.0</v>
       </c>
       <c r="I66" s="1">
-        <v>-6664.0</v>
+        <v>16148.0</v>
       </c>
       <c r="J66" s="1">
-        <v>-0.77603875535681</v>
+        <v>4.050731981417</v>
       </c>
       <c r="K66">
-        <v>0.61</v>
+        <v>4.33</v>
       </c>
       <c r="L66" t="s">
-        <v>222</v>
+        <v>218</v>
       </c>
       <c r="M66" s="1">
-        <v>852056.0</v>
+        <v>414792.0</v>
       </c>
       <c r="N66" s="1">
-        <v>856941.87</v>
+        <v>432126.25</v>
       </c>
       <c r="O66" s="1">
-        <v>0.44</v>
+        <v>0.22</v>
       </c>
       <c r="P66">
         <v>1</v>
       </c>
     </row>
     <row r="67" spans="1:16">
       <c r="A67" t="s">
-        <v>223</v>
+        <v>219</v>
       </c>
       <c r="B67" t="s">
-        <v>224</v>
+        <v>220</v>
       </c>
       <c r="C67" s="1">
-        <v>600000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D67" s="1">
-        <v>103.223</v>
+        <v>106.275</v>
       </c>
       <c r="E67" s="1">
-        <v>100.0</v>
+        <v>107.34</v>
       </c>
       <c r="F67" t="s">
         <v>8</v>
       </c>
       <c r="G67">
         <v>1.0</v>
       </c>
       <c r="H67" s="1">
-        <v>600000.0</v>
+        <v>858720.0</v>
       </c>
       <c r="I67" s="1">
-        <v>19338.0</v>
+        <v>-8520.0</v>
       </c>
       <c r="J67" s="1">
-        <v>3.223</v>
+        <v>-0.99217439910565</v>
       </c>
       <c r="K67">
-        <v>4.52</v>
+        <v>1.0</v>
       </c>
       <c r="L67" t="s">
-        <v>225</v>
+        <v>221</v>
       </c>
       <c r="M67" s="1">
-        <v>619338.0</v>
+        <v>850200.0</v>
       </c>
       <c r="N67" s="1">
-        <v>646458.49</v>
+        <v>858238.04</v>
       </c>
       <c r="O67" s="1">
-        <v>0.34</v>
+        <v>0.44</v>
       </c>
       <c r="P67">
         <v>1</v>
       </c>
     </row>
     <row r="68" spans="1:16">
       <c r="A68" t="s">
-        <v>226</v>
+        <v>222</v>
       </c>
       <c r="B68" t="s">
-        <v>227</v>
+        <v>223</v>
       </c>
       <c r="C68" s="1">
         <v>600000.0</v>
       </c>
       <c r="D68" s="1">
-        <v>107.066</v>
+        <v>102.804</v>
       </c>
       <c r="E68" s="1">
-        <v>109.3</v>
+        <v>100.0</v>
       </c>
       <c r="F68" t="s">
         <v>8</v>
       </c>
       <c r="G68">
         <v>1.0</v>
       </c>
       <c r="H68" s="1">
-        <v>655800.0</v>
+        <v>600000.0</v>
       </c>
       <c r="I68" s="1">
-        <v>-13404.0</v>
+        <v>16824.0</v>
       </c>
       <c r="J68" s="1">
-        <v>-2.0439158279963</v>
+        <v>2.804</v>
       </c>
       <c r="K68">
-        <v>1.29</v>
+        <v>4.78</v>
       </c>
       <c r="L68" t="s">
-        <v>228</v>
+        <v>224</v>
       </c>
       <c r="M68" s="1">
-        <v>642396.0</v>
+        <v>616824.0</v>
       </c>
       <c r="N68" s="1">
-        <v>650163.12</v>
+        <v>645525.86</v>
       </c>
       <c r="O68" s="1">
-        <v>0.34</v>
+        <v>0.33</v>
       </c>
       <c r="P68">
         <v>1</v>
       </c>
     </row>
     <row r="69" spans="1:16">
       <c r="A69" t="s">
-        <v>229</v>
+        <v>225</v>
       </c>
       <c r="B69" t="s">
-        <v>230</v>
+        <v>226</v>
       </c>
       <c r="C69" s="1">
-        <v>900000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D69" s="1">
-        <v>99.557</v>
+        <v>106.382</v>
       </c>
       <c r="E69" s="1">
-        <v>99.852</v>
+        <v>109.3</v>
       </c>
       <c r="F69" t="s">
         <v>8</v>
       </c>
       <c r="G69">
         <v>1.0</v>
       </c>
       <c r="H69" s="1">
-        <v>898668.0</v>
+        <v>655800.0</v>
       </c>
       <c r="I69" s="1">
-        <v>-2655.0</v>
+        <v>-17508.0</v>
       </c>
       <c r="J69" s="1">
-        <v>-0.29543724712575</v>
+        <v>-2.6697163769442</v>
       </c>
       <c r="K69">
-        <v>0.91</v>
+        <v>1.58</v>
       </c>
       <c r="L69" t="s">
-        <v>231</v>
+        <v>227</v>
       </c>
       <c r="M69" s="1">
-        <v>896013.0</v>
+        <v>638292.0</v>
       </c>
       <c r="N69" s="1">
-        <v>904199.3</v>
+        <v>647785.15</v>
       </c>
       <c r="O69" s="1">
-        <v>0.47</v>
+        <v>0.33</v>
       </c>
       <c r="P69">
         <v>1</v>
       </c>
     </row>
     <row r="70" spans="1:16">
       <c r="A70" t="s">
-        <v>232</v>
+        <v>228</v>
       </c>
       <c r="B70" t="s">
-        <v>233</v>
+        <v>229</v>
       </c>
       <c r="C70" s="1">
-        <v>700000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D70" s="1">
-        <v>100.177</v>
+        <v>98.913</v>
       </c>
       <c r="E70" s="1">
-        <v>99.653</v>
+        <v>99.852</v>
       </c>
       <c r="F70" t="s">
         <v>8</v>
       </c>
       <c r="G70">
         <v>1.0</v>
       </c>
       <c r="H70" s="1">
-        <v>697571.0</v>
+        <v>898668.0</v>
       </c>
       <c r="I70" s="1">
-        <v>3668.0</v>
+        <v>-8451.0</v>
       </c>
       <c r="J70" s="1">
-        <v>0.52582461140156</v>
+        <v>-0.94039177983415</v>
       </c>
       <c r="K70">
-        <v>1.96</v>
+        <v>0.14</v>
       </c>
       <c r="L70" t="s">
-        <v>234</v>
+        <v>230</v>
       </c>
       <c r="M70" s="1">
-        <v>701239.0</v>
+        <v>890217.0</v>
       </c>
       <c r="N70" s="1">
-        <v>714960.92</v>
+        <v>891499.19</v>
       </c>
       <c r="O70" s="1">
-        <v>0.37</v>
+        <v>0.45</v>
       </c>
       <c r="P70">
         <v>1</v>
       </c>
     </row>
     <row r="71" spans="1:16">
       <c r="A71" t="s">
-        <v>235</v>
+        <v>231</v>
       </c>
       <c r="B71" t="s">
-        <v>236</v>
+        <v>232</v>
       </c>
       <c r="C71" s="1">
         <v>700000.0</v>
       </c>
       <c r="D71" s="1">
-        <v>101.191</v>
+        <v>99.789</v>
       </c>
       <c r="E71" s="1">
-        <v>100.582</v>
+        <v>99.653</v>
       </c>
       <c r="F71" t="s">
         <v>8</v>
       </c>
       <c r="G71">
         <v>1.0</v>
       </c>
       <c r="H71" s="1">
-        <v>704074.0</v>
+        <v>697571.0</v>
       </c>
       <c r="I71" s="1">
-        <v>4263.0</v>
+        <v>952.0</v>
       </c>
       <c r="J71" s="1">
-        <v>0.60547612892963</v>
+        <v>0.13647356326453</v>
       </c>
       <c r="K71">
-        <v>0.23</v>
+        <v>2.15</v>
       </c>
       <c r="L71" t="s">
-        <v>237</v>
+        <v>233</v>
       </c>
       <c r="M71" s="1">
-        <v>708337.0</v>
+        <v>698523.0</v>
       </c>
       <c r="N71" s="1">
-        <v>709933.96</v>
+        <v>713539.44</v>
       </c>
       <c r="O71" s="1">
-        <v>0.37</v>
+        <v>0.36</v>
       </c>
       <c r="P71">
         <v>1</v>
       </c>
     </row>
     <row r="72" spans="1:16">
       <c r="A72" t="s">
-        <v>238</v>
+        <v>234</v>
       </c>
       <c r="B72" t="s">
-        <v>239</v>
+        <v>235</v>
       </c>
       <c r="C72" s="1">
-        <v>1900000.0</v>
+        <v>682000.0</v>
       </c>
       <c r="D72" s="1">
-        <v>104.687</v>
+        <v>99.859</v>
       </c>
       <c r="E72" s="1">
-        <v>106.52073684</v>
+        <v>99.934</v>
       </c>
       <c r="F72" t="s">
         <v>8</v>
       </c>
       <c r="G72">
         <v>1.0</v>
       </c>
       <c r="H72" s="1">
-        <v>2023894.0</v>
+        <v>681549.88</v>
       </c>
       <c r="I72" s="1">
-        <v>-34841.0</v>
+        <v>-511.5</v>
       </c>
       <c r="J72" s="1">
-        <v>-1.7214834373737</v>
+        <v>-0.075049532691576</v>
       </c>
       <c r="K72">
-        <v>3.15</v>
-[...2 lines deleted...]
-        <v>240</v>
+        <v>0.12</v>
+      </c>
+      <c r="L72">
+        <v>850.16</v>
       </c>
       <c r="M72" s="1">
-        <v>1989053.0</v>
+        <v>681038.38</v>
       </c>
       <c r="N72" s="1">
-        <v>2048916.01</v>
+        <v>681888.54</v>
       </c>
       <c r="O72" s="1">
-        <v>1.06</v>
+        <v>0.35</v>
       </c>
       <c r="P72">
         <v>1</v>
       </c>
     </row>
     <row r="73" spans="1:16">
       <c r="A73" t="s">
-        <v>241</v>
+        <v>236</v>
       </c>
       <c r="B73" t="s">
-        <v>242</v>
+        <v>237</v>
       </c>
       <c r="C73" s="1">
-        <v>400000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D73" s="1">
-        <v>99.354</v>
+        <v>100.582</v>
       </c>
       <c r="E73" s="1">
-        <v>99.589</v>
+        <v>100.582</v>
       </c>
       <c r="F73" t="s">
         <v>8</v>
       </c>
       <c r="G73">
         <v>1.0</v>
       </c>
       <c r="H73" s="1">
-        <v>398356.0</v>
+        <v>704074.0</v>
       </c>
       <c r="I73" s="1">
-        <v>-940.0</v>
+        <v>0.0</v>
       </c>
       <c r="J73" s="1">
-        <v>-0.23596983602607</v>
+        <v>0.0</v>
       </c>
       <c r="K73">
-        <v>0.64</v>
+        <v>0.44</v>
       </c>
       <c r="L73" t="s">
-        <v>243</v>
+        <v>238</v>
       </c>
       <c r="M73" s="1">
-        <v>397416.0</v>
+        <v>704074.0</v>
       </c>
       <c r="N73" s="1">
-        <v>399968.05</v>
+        <v>707122.74</v>
       </c>
       <c r="O73" s="1">
-        <v>0.21</v>
+        <v>0.36</v>
       </c>
       <c r="P73">
         <v>1</v>
       </c>
     </row>
     <row r="74" spans="1:16">
       <c r="A74" t="s">
-        <v>244</v>
+        <v>239</v>
       </c>
       <c r="B74" t="s">
-        <v>245</v>
+        <v>240</v>
       </c>
       <c r="C74" s="1">
-        <v>700000.0</v>
+        <v>1900000.0</v>
       </c>
       <c r="D74" s="1">
-        <v>85.289</v>
+        <v>104.27</v>
       </c>
       <c r="E74" s="1">
-        <v>85.96</v>
+        <v>106.52073684</v>
       </c>
       <c r="F74" t="s">
         <v>8</v>
       </c>
       <c r="G74">
         <v>1.0</v>
       </c>
       <c r="H74" s="1">
-        <v>601720.0</v>
+        <v>2023894.0</v>
       </c>
       <c r="I74" s="1">
-        <v>-4697.0</v>
+        <v>-42764.0</v>
       </c>
       <c r="J74" s="1">
-        <v>-0.7805956258725</v>
+        <v>-2.1129565085919</v>
       </c>
       <c r="K74">
-        <v>0.48</v>
+        <v>3.42</v>
       </c>
       <c r="L74" t="s">
-        <v>246</v>
+        <v>241</v>
       </c>
       <c r="M74" s="1">
-        <v>597023.0</v>
+        <v>1981130.0</v>
       </c>
       <c r="N74" s="1">
-        <v>600403.14</v>
+        <v>2046198.49</v>
       </c>
       <c r="O74" s="1">
-        <v>0.31</v>
+        <v>1.04</v>
       </c>
       <c r="P74">
         <v>1</v>
       </c>
     </row>
     <row r="75" spans="1:16">
       <c r="A75" t="s">
-        <v>247</v>
+        <v>242</v>
       </c>
       <c r="B75" t="s">
-        <v>248</v>
+        <v>243</v>
       </c>
       <c r="C75" s="1">
-        <v>700000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D75" s="1">
-        <v>99.337</v>
+        <v>98.994</v>
       </c>
       <c r="E75" s="1">
-        <v>100.65</v>
+        <v>99.589</v>
       </c>
       <c r="F75" t="s">
         <v>8</v>
       </c>
       <c r="G75">
         <v>1.0</v>
       </c>
       <c r="H75" s="1">
-        <v>704550.0</v>
+        <v>398356.0</v>
       </c>
       <c r="I75" s="1">
-        <v>-9191.0</v>
+        <v>-2380.0</v>
       </c>
       <c r="J75" s="1">
-        <v>-1.304520615996</v>
+        <v>-0.59745554227877</v>
       </c>
       <c r="K75">
-        <v>0.81</v>
+        <v>0.82</v>
       </c>
       <c r="L75" t="s">
-        <v>249</v>
+        <v>244</v>
       </c>
       <c r="M75" s="1">
-        <v>695359.0</v>
+        <v>395976.0</v>
       </c>
       <c r="N75" s="1">
-        <v>700997.36</v>
+        <v>399267.78</v>
       </c>
       <c r="O75" s="1">
-        <v>0.36</v>
+        <v>0.2</v>
       </c>
       <c r="P75">
         <v>1</v>
       </c>
     </row>
     <row r="76" spans="1:16">
       <c r="A76" t="s">
-        <v>250</v>
+        <v>245</v>
       </c>
       <c r="B76" t="s">
-        <v>251</v>
+        <v>246</v>
       </c>
       <c r="C76" s="1">
-        <v>400000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D76" s="1">
-        <v>99.091</v>
+        <v>85.039</v>
       </c>
       <c r="E76" s="1">
-        <v>100.62</v>
+        <v>85.96</v>
       </c>
       <c r="F76" t="s">
         <v>8</v>
       </c>
       <c r="G76">
         <v>1.0</v>
       </c>
       <c r="H76" s="1">
-        <v>402480.0</v>
+        <v>601720.0</v>
       </c>
       <c r="I76" s="1">
-        <v>-6116.0</v>
+        <v>-6447.0</v>
       </c>
       <c r="J76" s="1">
-        <v>-1.5195786126019</v>
+        <v>-1.0714285714286</v>
       </c>
       <c r="K76">
-        <v>2.89</v>
+        <v>0.52</v>
       </c>
       <c r="L76" t="s">
-        <v>252</v>
+        <v>247</v>
       </c>
       <c r="M76" s="1">
-        <v>396364.0</v>
+        <v>595273.0</v>
       </c>
       <c r="N76" s="1">
-        <v>407939.34</v>
+        <v>598892.86</v>
       </c>
       <c r="O76" s="1">
-        <v>0.21</v>
+        <v>0.3</v>
       </c>
       <c r="P76">
         <v>1</v>
       </c>
     </row>
     <row r="77" spans="1:16">
       <c r="A77" t="s">
-        <v>253</v>
+        <v>248</v>
       </c>
       <c r="B77" t="s">
-        <v>254</v>
+        <v>249</v>
       </c>
       <c r="C77" s="1">
-        <v>577000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D77" s="1">
-        <v>100.473</v>
+        <v>99.076</v>
       </c>
       <c r="E77" s="1">
-        <v>99.662</v>
+        <v>100.65</v>
       </c>
       <c r="F77" t="s">
         <v>8</v>
       </c>
       <c r="G77">
         <v>1.0</v>
       </c>
       <c r="H77" s="1">
-        <v>575049.74</v>
+        <v>704550.0</v>
       </c>
       <c r="I77" s="1">
-        <v>4679.47</v>
+        <v>-11018.0</v>
       </c>
       <c r="J77" s="1">
-        <v>0.81375047661095</v>
+        <v>-1.5638350720318</v>
       </c>
       <c r="K77">
-        <v>0.01</v>
-[...2 lines deleted...]
-        <v>57.3</v>
+        <v>0.97</v>
+      </c>
+      <c r="L77" t="s">
+        <v>250</v>
       </c>
       <c r="M77" s="1">
-        <v>579729.21</v>
+        <v>693532.0</v>
       </c>
       <c r="N77" s="1">
-        <v>579786.51</v>
+        <v>700321.04</v>
       </c>
       <c r="O77" s="1">
-        <v>0.3</v>
+        <v>0.36</v>
       </c>
       <c r="P77">
         <v>1</v>
       </c>
     </row>
     <row r="78" spans="1:16">
       <c r="A78" t="s">
-        <v>255</v>
+        <v>251</v>
       </c>
       <c r="B78" t="s">
-        <v>256</v>
+        <v>252</v>
       </c>
       <c r="C78" s="1">
-        <v>700000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D78" s="1">
-        <v>99.197</v>
+        <v>98.821</v>
       </c>
       <c r="E78" s="1">
-        <v>99.64619429</v>
+        <v>100.62</v>
       </c>
       <c r="F78" t="s">
         <v>8</v>
       </c>
       <c r="G78">
         <v>1.0</v>
       </c>
       <c r="H78" s="1">
-        <v>697523.36</v>
+        <v>402480.0</v>
       </c>
       <c r="I78" s="1">
-        <v>-3144.36</v>
+        <v>-7196.0</v>
       </c>
       <c r="J78" s="1">
-        <v>-0.45078920367628</v>
+        <v>-1.7879149274498</v>
       </c>
       <c r="K78">
-        <v>2.93</v>
+        <v>3.07</v>
       </c>
       <c r="L78" t="s">
-        <v>257</v>
+        <v>253</v>
       </c>
       <c r="M78" s="1">
-        <v>694379.0</v>
+        <v>395284.0</v>
       </c>
       <c r="N78" s="1">
-        <v>714887.56</v>
+        <v>407544.27</v>
       </c>
       <c r="O78" s="1">
-        <v>0.37</v>
+        <v>0.21</v>
       </c>
       <c r="P78">
         <v>1</v>
       </c>
     </row>
     <row r="79" spans="1:16">
       <c r="A79" t="s">
-        <v>258</v>
+        <v>254</v>
       </c>
       <c r="B79" t="s">
-        <v>259</v>
+        <v>255</v>
       </c>
       <c r="C79" s="1">
-        <v>750000.0</v>
+        <v>577000.0</v>
       </c>
       <c r="D79" s="1">
-        <v>99.954</v>
+        <v>100.142</v>
       </c>
       <c r="E79" s="1">
-        <v>99.96570933</v>
+        <v>99.662</v>
       </c>
       <c r="F79" t="s">
         <v>8</v>
       </c>
       <c r="G79">
         <v>1.0</v>
       </c>
       <c r="H79" s="1">
-        <v>749742.82</v>
+        <v>575049.74</v>
       </c>
       <c r="I79" s="1">
-        <v>-87.82</v>
+        <v>2769.6</v>
       </c>
       <c r="J79" s="1">
-        <v>-0.01171334991911</v>
+        <v>0.48162790230981</v>
       </c>
       <c r="K79">
-        <v>1.5</v>
+        <v>0.21</v>
       </c>
       <c r="L79" t="s">
-        <v>260</v>
+        <v>256</v>
       </c>
       <c r="M79" s="1">
-        <v>749655.0</v>
+        <v>577819.34</v>
       </c>
       <c r="N79" s="1">
-        <v>760874.18</v>
+        <v>579022.74</v>
       </c>
       <c r="O79" s="1">
-        <v>0.39</v>
+        <v>0.29</v>
       </c>
       <c r="P79">
         <v>1</v>
       </c>
     </row>
     <row r="80" spans="1:16">
       <c r="A80" t="s">
-        <v>261</v>
+        <v>257</v>
       </c>
       <c r="B80" t="s">
-        <v>262</v>
+        <v>258</v>
       </c>
       <c r="C80" s="1">
-        <v>600000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D80" s="1">
-        <v>99.031</v>
+        <v>98.66</v>
       </c>
       <c r="E80" s="1">
-        <v>100.0</v>
+        <v>99.64619429</v>
       </c>
       <c r="F80" t="s">
         <v>8</v>
       </c>
       <c r="G80">
         <v>1.0</v>
       </c>
       <c r="H80" s="1">
-        <v>600000.0</v>
+        <v>697523.36</v>
       </c>
       <c r="I80" s="1">
-        <v>-5814.0</v>
+        <v>-6903.36</v>
       </c>
       <c r="J80" s="1">
-        <v>-0.969</v>
+        <v>-0.98969588631412</v>
       </c>
       <c r="K80">
-        <v>1.93</v>
+        <v>3.13</v>
       </c>
       <c r="L80" t="s">
-        <v>263</v>
+        <v>259</v>
       </c>
       <c r="M80" s="1">
-        <v>594186.0</v>
+        <v>690620.0</v>
       </c>
       <c r="N80" s="1">
-        <v>605760.9</v>
+        <v>712518.97</v>
       </c>
       <c r="O80" s="1">
-        <v>0.31</v>
+        <v>0.36</v>
       </c>
       <c r="P80">
         <v>1</v>
       </c>
     </row>
     <row r="81" spans="1:16">
       <c r="A81" t="s">
-        <v>264</v>
+        <v>260</v>
       </c>
       <c r="B81" t="s">
-        <v>265</v>
+        <v>261</v>
       </c>
       <c r="C81" s="1">
-        <v>1930000.0</v>
+        <v>750000.0</v>
       </c>
       <c r="D81" s="1">
-        <v>98.718</v>
+        <v>99.405</v>
       </c>
       <c r="E81" s="1">
-        <v>100.0</v>
+        <v>99.96570933</v>
       </c>
       <c r="F81" t="s">
         <v>8</v>
       </c>
       <c r="G81">
         <v>1.0</v>
       </c>
       <c r="H81" s="1">
-        <v>1930000.0</v>
+        <v>749742.82</v>
       </c>
       <c r="I81" s="1">
-        <v>-24742.6</v>
+        <v>-4205.32</v>
       </c>
       <c r="J81" s="1">
-        <v>-1.282</v>
+        <v>-0.56090167025541</v>
       </c>
       <c r="K81">
-        <v>0.89</v>
+        <v>1.67</v>
       </c>
       <c r="L81" t="s">
-        <v>266</v>
+        <v>262</v>
       </c>
       <c r="M81" s="1">
-        <v>1905257.4</v>
+        <v>745537.5</v>
       </c>
       <c r="N81" s="1">
-        <v>1922395.38</v>
+        <v>758092.29</v>
       </c>
       <c r="O81" s="1">
-        <v>1.0</v>
+        <v>0.38</v>
       </c>
       <c r="P81">
         <v>1</v>
       </c>
     </row>
     <row r="82" spans="1:16">
       <c r="A82" t="s">
-        <v>267</v>
+        <v>263</v>
       </c>
       <c r="B82" t="s">
-        <v>268</v>
+        <v>264</v>
       </c>
       <c r="C82" s="1">
-        <v>1225000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D82" s="1">
-        <v>98.205</v>
+        <v>98.65</v>
       </c>
       <c r="E82" s="1">
         <v>100.0</v>
       </c>
       <c r="F82" t="s">
         <v>8</v>
       </c>
       <c r="G82">
         <v>1.0</v>
       </c>
       <c r="H82" s="1">
-        <v>1225000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="I82" s="1">
-        <v>-21988.75</v>
+        <v>-8100.0</v>
       </c>
       <c r="J82" s="1">
-        <v>-1.795</v>
+        <v>-1.35</v>
       </c>
       <c r="K82">
-        <v>2.38</v>
+        <v>2.13</v>
       </c>
       <c r="L82" t="s">
-        <v>269</v>
+        <v>265</v>
       </c>
       <c r="M82" s="1">
-        <v>1203011.25</v>
+        <v>591900.0</v>
       </c>
       <c r="N82" s="1">
-        <v>1232155.88</v>
+        <v>604693.32</v>
       </c>
       <c r="O82" s="1">
-        <v>0.64</v>
+        <v>0.31</v>
       </c>
       <c r="P82">
         <v>1</v>
       </c>
     </row>
     <row r="83" spans="1:16">
       <c r="A83" t="s">
-        <v>270</v>
+        <v>266</v>
       </c>
       <c r="B83" t="s">
-        <v>271</v>
+        <v>267</v>
       </c>
       <c r="C83" s="1">
-        <v>800000.0</v>
+        <v>1930000.0</v>
       </c>
       <c r="D83" s="1">
-        <v>99.274</v>
+        <v>98.292</v>
       </c>
       <c r="E83" s="1">
-        <v>100.42</v>
+        <v>100.0</v>
       </c>
       <c r="F83" t="s">
         <v>8</v>
       </c>
       <c r="G83">
         <v>1.0</v>
       </c>
       <c r="H83" s="1">
-        <v>803360.0</v>
+        <v>1930000.0</v>
       </c>
       <c r="I83" s="1">
-        <v>-9168.0</v>
+        <v>-32964.4</v>
       </c>
       <c r="J83" s="1">
-        <v>-1.1412069308903</v>
+        <v>-1.708</v>
       </c>
       <c r="K83">
-        <v>3.47</v>
+        <v>1.08</v>
       </c>
       <c r="L83" t="s">
-        <v>272</v>
+        <v>268</v>
       </c>
       <c r="M83" s="1">
-        <v>794192.0</v>
+        <v>1897035.6</v>
       </c>
       <c r="N83" s="1">
-        <v>821920.77</v>
+        <v>1917819.96</v>
       </c>
       <c r="O83" s="1">
-        <v>0.43</v>
+        <v>0.97</v>
       </c>
       <c r="P83">
         <v>1</v>
       </c>
     </row>
     <row r="84" spans="1:16">
       <c r="A84" t="s">
-        <v>273</v>
+        <v>269</v>
       </c>
       <c r="B84" t="s">
-        <v>274</v>
+        <v>270</v>
       </c>
       <c r="C84" s="1">
-        <v>1000000.0</v>
+        <v>1225000.0</v>
       </c>
       <c r="D84" s="1">
-        <v>97.726</v>
+        <v>97.674</v>
       </c>
       <c r="E84" s="1">
-        <v>99.259</v>
+        <v>100.0</v>
       </c>
       <c r="F84" t="s">
         <v>8</v>
       </c>
       <c r="G84">
         <v>1.0</v>
       </c>
       <c r="H84" s="1">
-        <v>992590.0</v>
+        <v>1225000.0</v>
       </c>
       <c r="I84" s="1">
-        <v>-15330.0</v>
+        <v>-28493.5</v>
       </c>
       <c r="J84" s="1">
-        <v>-1.5444443325039</v>
+        <v>-2.326</v>
       </c>
       <c r="K84">
+        <v>2.58</v>
+      </c>
+      <c r="L84" t="s">
+        <v>271</v>
+      </c>
+      <c r="M84" s="1">
+        <v>1196506.5</v>
+      </c>
+      <c r="N84" s="1">
+        <v>1228152.81</v>
+      </c>
+      <c r="O84" s="1">
         <v>0.62</v>
-      </c>
-[...10 lines deleted...]
-        <v>0.51</v>
       </c>
       <c r="P84">
         <v>1</v>
       </c>
     </row>
     <row r="85" spans="1:16">
       <c r="A85" t="s">
-        <v>276</v>
+        <v>272</v>
       </c>
       <c r="B85" t="s">
-        <v>277</v>
+        <v>273</v>
       </c>
       <c r="C85" s="1">
-        <v>858000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D85" s="1">
-        <v>98.219</v>
+        <v>98.778</v>
       </c>
       <c r="E85" s="1">
-        <v>99.362</v>
+        <v>100.42</v>
       </c>
       <c r="F85" t="s">
         <v>8</v>
       </c>
       <c r="G85">
         <v>1.0</v>
       </c>
       <c r="H85" s="1">
-        <v>852525.96</v>
+        <v>803360.0</v>
       </c>
       <c r="I85" s="1">
-        <v>-9806.94</v>
+        <v>-13136.0</v>
       </c>
       <c r="J85" s="1">
-        <v>-1.1503391638655</v>
+        <v>-1.6351324437363</v>
       </c>
       <c r="K85">
-        <v>1.21</v>
-[...2 lines deleted...]
-        <v>278</v>
+        <v>0.04</v>
+      </c>
+      <c r="L85">
+        <v>317.81</v>
       </c>
       <c r="M85" s="1">
-        <v>842719.02</v>
+        <v>790224.0</v>
       </c>
       <c r="N85" s="1">
-        <v>853076.73</v>
+        <v>790541.81</v>
       </c>
       <c r="O85" s="1">
-        <v>0.44</v>
+        <v>0.4</v>
       </c>
       <c r="P85">
         <v>1</v>
       </c>
     </row>
     <row r="86" spans="1:16">
       <c r="A86" t="s">
-        <v>279</v>
+        <v>274</v>
       </c>
       <c r="B86" t="s">
-        <v>280</v>
+        <v>275</v>
       </c>
       <c r="C86" s="1">
-        <v>600000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="D86" s="1">
-        <v>100.698</v>
+        <v>97.79</v>
       </c>
       <c r="E86" s="1">
-        <v>100.4</v>
+        <v>99.259</v>
       </c>
       <c r="F86" t="s">
         <v>8</v>
       </c>
       <c r="G86">
         <v>1.0</v>
       </c>
       <c r="H86" s="1">
-        <v>602400.0</v>
+        <v>992590.0</v>
       </c>
       <c r="I86" s="1">
-        <v>1788.0</v>
+        <v>-14690.0</v>
       </c>
       <c r="J86" s="1">
-        <v>0.29681274900398</v>
+        <v>-1.4799665521514</v>
       </c>
       <c r="K86">
-        <v>3.35</v>
+        <v>0.86</v>
       </c>
       <c r="L86" t="s">
-        <v>281</v>
+        <v>276</v>
       </c>
       <c r="M86" s="1">
-        <v>604188.0</v>
+        <v>977900.0</v>
       </c>
       <c r="N86" s="1">
-        <v>624316.77</v>
+        <v>986530.14</v>
       </c>
       <c r="O86" s="1">
-        <v>0.32</v>
+        <v>0.5</v>
       </c>
       <c r="P86">
         <v>1</v>
       </c>
     </row>
     <row r="87" spans="1:16">
       <c r="A87" t="s">
-        <v>282</v>
+        <v>277</v>
       </c>
       <c r="B87" t="s">
-        <v>283</v>
+        <v>278</v>
       </c>
       <c r="C87" s="1">
-        <v>1000000.0</v>
+        <v>858000.0</v>
       </c>
       <c r="D87" s="1">
-        <v>100.136</v>
+        <v>97.895</v>
       </c>
       <c r="E87" s="1">
-        <v>99.9464</v>
+        <v>99.362</v>
       </c>
       <c r="F87" t="s">
         <v>8</v>
       </c>
       <c r="G87">
         <v>1.0</v>
       </c>
       <c r="H87" s="1">
-        <v>999464.0</v>
+        <v>852525.96</v>
       </c>
       <c r="I87" s="1">
-        <v>1896.0</v>
+        <v>-12586.86</v>
       </c>
       <c r="J87" s="1">
-        <v>0.18970168010053</v>
+        <v>-1.4764195567722</v>
       </c>
       <c r="K87">
-        <v>0.33</v>
+        <v>1.38</v>
       </c>
       <c r="L87" t="s">
-        <v>284</v>
+        <v>279</v>
       </c>
       <c r="M87" s="1">
-        <v>1001360.0</v>
+        <v>839939.1</v>
       </c>
       <c r="N87" s="1">
-        <v>1004651.1</v>
+        <v>851765.98</v>
       </c>
       <c r="O87" s="1">
-        <v>0.52</v>
+        <v>0.43</v>
       </c>
       <c r="P87">
         <v>1</v>
       </c>
     </row>
     <row r="88" spans="1:16">
       <c r="A88" t="s">
-        <v>285</v>
+        <v>280</v>
       </c>
       <c r="B88" t="s">
-        <v>286</v>
+        <v>281</v>
       </c>
       <c r="C88" s="1">
-        <v>1563000.0</v>
+        <v>1500000.0</v>
       </c>
       <c r="D88" s="1">
-        <v>98.295</v>
+        <v>100.308</v>
       </c>
       <c r="E88" s="1">
-        <v>99.228</v>
+        <v>99.451</v>
       </c>
       <c r="F88" t="s">
         <v>8</v>
       </c>
       <c r="G88">
         <v>1.0</v>
       </c>
       <c r="H88" s="1">
-        <v>1550933.64</v>
+        <v>1491765.0</v>
       </c>
       <c r="I88" s="1">
-        <v>-14582.79</v>
+        <v>12855.0</v>
       </c>
       <c r="J88" s="1">
-        <v>-0.94025879791994</v>
+        <v>0.86173090265558</v>
       </c>
       <c r="K88">
-        <v>2.71</v>
+        <v>0.1</v>
       </c>
       <c r="L88" t="s">
-        <v>287</v>
+        <v>282</v>
       </c>
       <c r="M88" s="1">
-        <v>1536350.85</v>
+        <v>1504620.0</v>
       </c>
       <c r="N88" s="1">
-        <v>1578701.73</v>
+        <v>1506140.55</v>
       </c>
       <c r="O88" s="1">
-        <v>0.82</v>
+        <v>0.76</v>
       </c>
       <c r="P88">
         <v>1</v>
       </c>
     </row>
     <row r="89" spans="1:16">
       <c r="A89" t="s">
-        <v>288</v>
+        <v>283</v>
       </c>
       <c r="B89" t="s">
-        <v>289</v>
+        <v>284</v>
       </c>
       <c r="C89" s="1">
-        <v>700000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="D89" s="1">
-        <v>99.052</v>
+        <v>99.933</v>
       </c>
       <c r="E89" s="1">
-        <v>99.517</v>
+        <v>99.9464</v>
       </c>
       <c r="F89" t="s">
         <v>8</v>
       </c>
       <c r="G89">
         <v>1.0</v>
       </c>
       <c r="H89" s="1">
-        <v>696619.0</v>
+        <v>999464.0</v>
       </c>
       <c r="I89" s="1">
-        <v>-3255.0</v>
+        <v>-134.0</v>
       </c>
       <c r="J89" s="1">
-        <v>-0.46725685058834</v>
+        <v>-0.013407186251831</v>
       </c>
       <c r="K89">
-        <v>2.85</v>
+        <v>0.54</v>
       </c>
       <c r="L89" t="s">
-        <v>290</v>
+        <v>285</v>
       </c>
       <c r="M89" s="1">
-        <v>693364.0</v>
+        <v>999330.0</v>
       </c>
       <c r="N89" s="1">
-        <v>713299.62</v>
+        <v>1004744.38</v>
       </c>
       <c r="O89" s="1">
-        <v>0.37</v>
+        <v>0.51</v>
       </c>
       <c r="P89">
         <v>1</v>
       </c>
     </row>
     <row r="90" spans="1:16">
       <c r="A90" t="s">
-        <v>291</v>
+        <v>286</v>
       </c>
       <c r="B90" t="s">
-        <v>292</v>
+        <v>287</v>
       </c>
       <c r="C90" s="1">
-        <v>1016000.0</v>
+        <v>1563000.0</v>
       </c>
       <c r="D90" s="1">
-        <v>91.056</v>
+        <v>98.022</v>
       </c>
       <c r="E90" s="1">
-        <v>83.44605217</v>
+        <v>99.228</v>
       </c>
       <c r="F90" t="s">
         <v>8</v>
       </c>
       <c r="G90">
         <v>1.0</v>
       </c>
       <c r="H90" s="1">
-        <v>847811.89</v>
+        <v>1550933.64</v>
       </c>
       <c r="I90" s="1">
-        <v>77317.07</v>
+        <v>-18849.78</v>
       </c>
       <c r="J90" s="1">
-        <v>9.1196019909558</v>
+        <v>-1.2153827548676</v>
       </c>
       <c r="K90">
-        <v>1.17</v>
+        <v>2.87</v>
       </c>
       <c r="L90" t="s">
-        <v>293</v>
+        <v>288</v>
       </c>
       <c r="M90" s="1">
-        <v>925128.96</v>
+        <v>1532083.86</v>
       </c>
       <c r="N90" s="1">
-        <v>936976.49</v>
+        <v>1576897.0</v>
       </c>
       <c r="O90" s="1">
-        <v>0.49</v>
+        <v>0.8</v>
       </c>
       <c r="P90">
         <v>1</v>
       </c>
     </row>
     <row r="91" spans="1:16">
       <c r="A91" t="s">
-        <v>294</v>
+        <v>289</v>
       </c>
       <c r="B91" t="s">
-        <v>295</v>
+        <v>290</v>
       </c>
       <c r="C91" s="1">
-        <v>600000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D91" s="1">
-        <v>100.053</v>
+        <v>98.874</v>
       </c>
       <c r="E91" s="1">
-        <v>100.375</v>
+        <v>99.517</v>
       </c>
       <c r="F91" t="s">
         <v>8</v>
       </c>
       <c r="G91">
         <v>1.0</v>
       </c>
       <c r="H91" s="1">
-        <v>602250.0</v>
+        <v>696619.0</v>
       </c>
       <c r="I91" s="1">
-        <v>-1932.0</v>
+        <v>-4501.0</v>
       </c>
       <c r="J91" s="1">
-        <v>-0.32079701120797</v>
+        <v>-0.64612076328667</v>
       </c>
       <c r="K91">
-        <v>1.39</v>
+        <v>3.03</v>
       </c>
       <c r="L91" t="s">
-        <v>296</v>
+        <v>291</v>
       </c>
       <c r="M91" s="1">
-        <v>600318.0</v>
+        <v>692118.0</v>
       </c>
       <c r="N91" s="1">
-        <v>608639.92</v>
+        <v>713348.14</v>
       </c>
       <c r="O91" s="1">
-        <v>0.32</v>
+        <v>0.36</v>
       </c>
       <c r="P91">
         <v>1</v>
       </c>
     </row>
     <row r="92" spans="1:16">
       <c r="A92" t="s">
-        <v>297</v>
+        <v>292</v>
       </c>
       <c r="B92" t="s">
-        <v>298</v>
+        <v>293</v>
       </c>
       <c r="C92" s="1">
-        <v>800000.0</v>
+        <v>1016000.0</v>
       </c>
       <c r="D92" s="1">
-        <v>97.805</v>
+        <v>90.718</v>
       </c>
       <c r="E92" s="1">
-        <v>92.081555</v>
+        <v>83.44605217</v>
       </c>
       <c r="F92" t="s">
         <v>8</v>
       </c>
       <c r="G92">
         <v>1.0</v>
       </c>
       <c r="H92" s="1">
-        <v>736652.44</v>
+        <v>847811.89</v>
       </c>
       <c r="I92" s="1">
-        <v>45787.56</v>
+        <v>73882.99</v>
       </c>
       <c r="J92" s="1">
-        <v>6.2156259198707</v>
+        <v>8.7145498749729</v>
       </c>
       <c r="K92">
-        <v>0.13</v>
+        <v>1.27</v>
       </c>
       <c r="L92" t="s">
-        <v>299</v>
+        <v>294</v>
       </c>
       <c r="M92" s="1">
-        <v>782440.0</v>
+        <v>921694.88</v>
       </c>
       <c r="N92" s="1">
-        <v>783475.62</v>
+        <v>934586.25</v>
       </c>
       <c r="O92" s="1">
-        <v>0.41</v>
+        <v>0.47</v>
       </c>
       <c r="P92">
         <v>1</v>
       </c>
     </row>
     <row r="93" spans="1:16">
       <c r="A93" t="s">
-        <v>300</v>
+        <v>295</v>
       </c>
       <c r="B93" t="s">
-        <v>301</v>
+        <v>296</v>
       </c>
       <c r="C93" s="1">
         <v>600000.0</v>
       </c>
       <c r="D93" s="1">
-        <v>102.209</v>
+        <v>100.055</v>
       </c>
       <c r="E93" s="1">
-        <v>99.329</v>
+        <v>100.375</v>
       </c>
       <c r="F93" t="s">
         <v>8</v>
       </c>
       <c r="G93">
         <v>1.0</v>
       </c>
       <c r="H93" s="1">
-        <v>595974.0</v>
+        <v>602250.0</v>
       </c>
       <c r="I93" s="1">
-        <v>17280.0</v>
+        <v>-1920.0</v>
       </c>
       <c r="J93" s="1">
-        <v>2.8994553453674</v>
+        <v>-0.31880448318804</v>
       </c>
       <c r="K93">
-        <v>1.14</v>
+        <v>1.57</v>
       </c>
       <c r="L93" t="s">
-        <v>302</v>
+        <v>297</v>
       </c>
       <c r="M93" s="1">
-        <v>613254.0</v>
+        <v>600330.0</v>
       </c>
       <c r="N93" s="1">
-        <v>620069.75</v>
+        <v>609761.51</v>
       </c>
       <c r="O93" s="1">
-        <v>0.32</v>
+        <v>0.31</v>
       </c>
       <c r="P93">
         <v>1</v>
       </c>
     </row>
     <row r="94" spans="1:16">
       <c r="A94" t="s">
-        <v>303</v>
+        <v>298</v>
       </c>
       <c r="B94" t="s">
-        <v>304</v>
+        <v>299</v>
       </c>
       <c r="C94" s="1">
-        <v>900000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D94" s="1">
-        <v>98.773</v>
+        <v>97.667</v>
       </c>
       <c r="E94" s="1">
-        <v>100.231</v>
+        <v>92.081555</v>
       </c>
       <c r="F94" t="s">
         <v>8</v>
       </c>
       <c r="G94">
         <v>1.0</v>
       </c>
       <c r="H94" s="1">
-        <v>902079.0</v>
+        <v>736652.44</v>
       </c>
       <c r="I94" s="1">
-        <v>-13122.0</v>
+        <v>44683.56</v>
       </c>
       <c r="J94" s="1">
-        <v>-1.4546397821033</v>
+        <v>6.0657587722101</v>
       </c>
       <c r="K94">
-        <v>0.02</v>
-[...2 lines deleted...]
-        <v>184.93</v>
+        <v>0.23</v>
+      </c>
+      <c r="L94" t="s">
+        <v>300</v>
       </c>
       <c r="M94" s="1">
-        <v>888957.0</v>
+        <v>781336.0</v>
       </c>
       <c r="N94" s="1">
-        <v>889141.93</v>
+        <v>783138.74</v>
       </c>
       <c r="O94" s="1">
-        <v>0.46</v>
+        <v>0.4</v>
       </c>
       <c r="P94">
         <v>1</v>
       </c>
     </row>
     <row r="95" spans="1:16">
       <c r="A95" t="s">
-        <v>305</v>
+        <v>301</v>
       </c>
       <c r="B95" t="s">
-        <v>306</v>
+        <v>302</v>
       </c>
       <c r="C95" s="1">
-        <v>1200000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D95" s="1">
-        <v>98.519</v>
+        <v>101.893</v>
       </c>
       <c r="E95" s="1">
-        <v>100.33</v>
+        <v>99.329</v>
       </c>
       <c r="F95" t="s">
         <v>8</v>
       </c>
       <c r="G95">
         <v>1.0</v>
       </c>
       <c r="H95" s="1">
-        <v>1203960.0</v>
+        <v>595974.0</v>
       </c>
       <c r="I95" s="1">
-        <v>-21732.0</v>
+        <v>15384.0</v>
       </c>
       <c r="J95" s="1">
-        <v>-1.8050433569222</v>
+        <v>2.5813206616396</v>
       </c>
       <c r="K95">
-        <v>0.4</v>
+        <v>1.35</v>
       </c>
       <c r="L95" t="s">
-        <v>307</v>
+        <v>303</v>
       </c>
       <c r="M95" s="1">
-        <v>1182228.0</v>
+        <v>611358.0</v>
       </c>
       <c r="N95" s="1">
-        <v>1187060.88</v>
+        <v>619447.73</v>
       </c>
       <c r="O95" s="1">
-        <v>0.62</v>
+        <v>0.31</v>
       </c>
       <c r="P95">
         <v>1</v>
       </c>
     </row>
     <row r="96" spans="1:16">
       <c r="A96" t="s">
-        <v>308</v>
+        <v>304</v>
       </c>
       <c r="B96" t="s">
-        <v>309</v>
+        <v>305</v>
       </c>
       <c r="C96" s="1">
-        <v>800000.0</v>
+        <v>1500000.0</v>
       </c>
       <c r="D96" s="1">
-        <v>100.936</v>
+        <v>100.376</v>
       </c>
       <c r="E96" s="1">
-        <v>99.651</v>
+        <v>100.30333333</v>
       </c>
       <c r="F96" t="s">
         <v>8</v>
       </c>
       <c r="G96">
         <v>1.0</v>
       </c>
       <c r="H96" s="1">
-        <v>797208.0</v>
+        <v>1504550.0</v>
       </c>
       <c r="I96" s="1">
-        <v>10280.0</v>
+        <v>1090.0</v>
       </c>
       <c r="J96" s="1">
-        <v>1.2895003562433</v>
+        <v>0.072446911036523</v>
       </c>
       <c r="K96">
-        <v>0.08</v>
-[...2 lines deleted...]
-        <v>608.22</v>
+        <v>0.32</v>
+      </c>
+      <c r="L96" t="s">
+        <v>306</v>
       </c>
       <c r="M96" s="1">
-        <v>807488.0</v>
+        <v>1505640.0</v>
       </c>
       <c r="N96" s="1">
-        <v>808096.22</v>
+        <v>1510490.24</v>
       </c>
       <c r="O96" s="1">
-        <v>0.42</v>
+        <v>0.77</v>
       </c>
       <c r="P96">
         <v>1</v>
       </c>
     </row>
     <row r="97" spans="1:16">
       <c r="A97" t="s">
-        <v>310</v>
+        <v>307</v>
       </c>
       <c r="B97" t="s">
-        <v>311</v>
+        <v>308</v>
       </c>
       <c r="C97" s="1">
-        <v>600000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D97" s="1">
-        <v>101.08</v>
+        <v>98.452</v>
       </c>
       <c r="E97" s="1">
-        <v>100.539</v>
+        <v>100.231</v>
       </c>
       <c r="F97" t="s">
         <v>8</v>
       </c>
       <c r="G97">
         <v>1.0</v>
       </c>
       <c r="H97" s="1">
-        <v>603234.0</v>
+        <v>902079.0</v>
       </c>
       <c r="I97" s="1">
-        <v>3246.0</v>
+        <v>-16011.0</v>
       </c>
       <c r="J97" s="1">
-        <v>0.53809964292464</v>
+        <v>-1.7748999810438</v>
       </c>
       <c r="K97">
-        <v>2.31</v>
+        <v>0.23</v>
       </c>
       <c r="L97" t="s">
-        <v>312</v>
+        <v>309</v>
       </c>
       <c r="M97" s="1">
-        <v>606480.0</v>
+        <v>886068.0</v>
       </c>
       <c r="N97" s="1">
-        <v>620353.97</v>
+        <v>888102.25</v>
       </c>
       <c r="O97" s="1">
-        <v>0.32</v>
+        <v>0.45</v>
       </c>
       <c r="P97">
         <v>1</v>
       </c>
     </row>
     <row r="98" spans="1:16">
       <c r="A98" t="s">
-        <v>313</v>
+        <v>310</v>
       </c>
       <c r="B98" t="s">
-        <v>314</v>
+        <v>311</v>
       </c>
       <c r="C98" s="1">
-        <v>600000.0</v>
+        <v>1200000.0</v>
       </c>
       <c r="D98" s="1">
-        <v>98.266</v>
+        <v>98.105</v>
       </c>
       <c r="E98" s="1">
-        <v>99.766</v>
+        <v>100.33</v>
       </c>
       <c r="F98" t="s">
         <v>8</v>
       </c>
       <c r="G98">
         <v>1.0</v>
       </c>
       <c r="H98" s="1">
-        <v>598596.0</v>
+        <v>1203960.0</v>
       </c>
       <c r="I98" s="1">
-        <v>-9000.0</v>
+        <v>-26700.0</v>
       </c>
       <c r="J98" s="1">
-        <v>-1.5035182326644</v>
+        <v>-2.2176816505532</v>
       </c>
       <c r="K98">
-        <v>2.63</v>
+        <v>0.57</v>
       </c>
       <c r="L98" t="s">
-        <v>315</v>
+        <v>312</v>
       </c>
       <c r="M98" s="1">
-        <v>589596.0</v>
+        <v>1177260.0</v>
       </c>
       <c r="N98" s="1">
-        <v>605385.04</v>
+        <v>1184065.48</v>
       </c>
       <c r="O98" s="1">
-        <v>0.31</v>
+        <v>0.6</v>
       </c>
       <c r="P98">
         <v>1</v>
       </c>
     </row>
     <row r="99" spans="1:16">
       <c r="A99" t="s">
-        <v>316</v>
+        <v>313</v>
       </c>
       <c r="B99" t="s">
-        <v>317</v>
+        <v>314</v>
       </c>
       <c r="C99" s="1">
-        <v>593000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D99" s="1">
-        <v>98.58</v>
+        <v>100.969</v>
       </c>
       <c r="E99" s="1">
-        <v>99.945</v>
+        <v>99.651</v>
       </c>
       <c r="F99" t="s">
         <v>8</v>
       </c>
       <c r="G99">
         <v>1.0</v>
       </c>
       <c r="H99" s="1">
-        <v>592673.85</v>
+        <v>797208.0</v>
       </c>
       <c r="I99" s="1">
-        <v>-8094.45</v>
+        <v>10544.0</v>
       </c>
       <c r="J99" s="1">
-        <v>-1.3657511631397</v>
+        <v>1.3226159295943</v>
       </c>
       <c r="K99">
-        <v>1.24</v>
+        <v>0.33</v>
       </c>
       <c r="L99" t="s">
-        <v>318</v>
+        <v>315</v>
       </c>
       <c r="M99" s="1">
-        <v>584579.4</v>
+        <v>807752.0</v>
       </c>
       <c r="N99" s="1">
-        <v>591935.69</v>
+        <v>810387.62</v>
       </c>
       <c r="O99" s="1">
-        <v>0.31</v>
+        <v>0.41</v>
       </c>
       <c r="P99">
         <v>1</v>
       </c>
     </row>
     <row r="100" spans="1:16">
       <c r="A100" t="s">
-        <v>319</v>
+        <v>316</v>
       </c>
       <c r="B100" t="s">
-        <v>320</v>
+        <v>317</v>
       </c>
       <c r="C100" s="1">
-        <v>915000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D100" s="1">
-        <v>98.934</v>
+        <v>101.193</v>
       </c>
       <c r="E100" s="1">
-        <v>99.90538798</v>
+        <v>100.539</v>
       </c>
       <c r="F100" t="s">
         <v>8</v>
       </c>
       <c r="G100">
         <v>1.0</v>
       </c>
       <c r="H100" s="1">
-        <v>914134.3</v>
+        <v>603234.0</v>
       </c>
       <c r="I100" s="1">
-        <v>-8888.2</v>
+        <v>3924.0</v>
       </c>
       <c r="J100" s="1">
-        <v>-0.97230789830335</v>
+        <v>0.65049383821204</v>
       </c>
       <c r="K100">
-        <v>1.05</v>
+        <v>2.53</v>
       </c>
       <c r="L100" t="s">
-        <v>321</v>
+        <v>318</v>
       </c>
       <c r="M100" s="1">
-        <v>905246.1</v>
+        <v>607158.0</v>
       </c>
       <c r="N100" s="1">
-        <v>914897.47</v>
+        <v>622347.04</v>
       </c>
       <c r="O100" s="1">
-        <v>0.47</v>
+        <v>0.32</v>
       </c>
       <c r="P100">
         <v>1</v>
       </c>
     </row>
     <row r="101" spans="1:16">
       <c r="A101" t="s">
-        <v>322</v>
+        <v>319</v>
       </c>
       <c r="B101" t="s">
-        <v>323</v>
+        <v>320</v>
       </c>
       <c r="C101" s="1">
-        <v>200000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D101" s="1">
-        <v>82.559</v>
+        <v>98.366</v>
       </c>
       <c r="E101" s="1">
-        <v>81.75</v>
+        <v>99.766</v>
       </c>
       <c r="F101" t="s">
         <v>8</v>
       </c>
       <c r="G101">
         <v>1.0</v>
       </c>
       <c r="H101" s="1">
-        <v>163500.0</v>
+        <v>598596.0</v>
       </c>
       <c r="I101" s="1">
-        <v>1618.0</v>
+        <v>-8400.0</v>
       </c>
       <c r="J101" s="1">
-        <v>0.98960244648318</v>
+        <v>-1.4032836838201</v>
       </c>
       <c r="K101">
-        <v>0.17</v>
-[...2 lines deleted...]
-        <v>336.99</v>
+        <v>2.86</v>
+      </c>
+      <c r="L101" t="s">
+        <v>321</v>
       </c>
       <c r="M101" s="1">
-        <v>165118.0</v>
+        <v>590196.0</v>
       </c>
       <c r="N101" s="1">
-        <v>165454.99</v>
+        <v>607382.3</v>
       </c>
       <c r="O101" s="1">
-        <v>0.09</v>
+        <v>0.31</v>
       </c>
       <c r="P101">
         <v>1</v>
       </c>
     </row>
     <row r="102" spans="1:16">
       <c r="A102" t="s">
+        <v>322</v>
+      </c>
+      <c r="B102" t="s">
+        <v>323</v>
+      </c>
+      <c r="C102" s="1">
+        <v>593000.0</v>
+      </c>
+      <c r="D102" s="1">
+        <v>98.11</v>
+      </c>
+      <c r="E102" s="1">
+        <v>99.945</v>
+      </c>
+      <c r="F102" t="s">
+        <v>8</v>
+      </c>
+      <c r="G102">
+        <v>1.0</v>
+      </c>
+      <c r="H102" s="1">
+        <v>592673.85</v>
+      </c>
+      <c r="I102" s="1">
+        <v>-10881.55</v>
+      </c>
+      <c r="J102" s="1">
+        <v>-1.836009805393</v>
+      </c>
+      <c r="K102">
+        <v>1.43</v>
+      </c>
+      <c r="L102" t="s">
         <v>324</v>
       </c>
-      <c r="B102" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M102" s="1">
-        <v>892098.0</v>
+        <v>581792.3</v>
       </c>
       <c r="N102" s="1">
-        <v>908119.23</v>
+        <v>590289.1</v>
       </c>
       <c r="O102" s="1">
-        <v>0.47</v>
+        <v>0.3</v>
       </c>
       <c r="P102">
         <v>1</v>
       </c>
     </row>
     <row r="103" spans="1:16">
       <c r="A103" t="s">
+        <v>325</v>
+      </c>
+      <c r="B103" t="s">
+        <v>326</v>
+      </c>
+      <c r="C103" s="1">
+        <v>1000000.0</v>
+      </c>
+      <c r="D103" s="1">
+        <v>98.338</v>
+      </c>
+      <c r="E103" s="1">
+        <v>98.71</v>
+      </c>
+      <c r="F103" t="s">
+        <v>8</v>
+      </c>
+      <c r="G103">
+        <v>1.0</v>
+      </c>
+      <c r="H103" s="1">
+        <v>987100.0</v>
+      </c>
+      <c r="I103" s="1">
+        <v>-3720.0</v>
+      </c>
+      <c r="J103" s="1">
+        <v>-0.37686151352447</v>
+      </c>
+      <c r="K103">
+        <v>0.91</v>
+      </c>
+      <c r="L103" t="s">
         <v>327</v>
       </c>
-      <c r="B103" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M103" s="1">
-        <v>679410.12</v>
+        <v>983380.0</v>
       </c>
       <c r="N103" s="1">
-        <v>679487.8</v>
+        <v>992475.89</v>
       </c>
       <c r="O103" s="1">
-        <v>0.35</v>
+        <v>0.5</v>
       </c>
       <c r="P103">
         <v>1</v>
       </c>
     </row>
     <row r="104" spans="1:16">
       <c r="A104" t="s">
+        <v>328</v>
+      </c>
+      <c r="B104" t="s">
         <v>329</v>
       </c>
-      <c r="B104" t="s">
+      <c r="C104" s="1">
+        <v>915000.0</v>
+      </c>
+      <c r="D104" s="1">
+        <v>98.553</v>
+      </c>
+      <c r="E104" s="1">
+        <v>99.90538798</v>
+      </c>
+      <c r="F104" t="s">
+        <v>8</v>
+      </c>
+      <c r="G104">
+        <v>1.0</v>
+      </c>
+      <c r="H104" s="1">
+        <v>914134.3</v>
+      </c>
+      <c r="I104" s="1">
+        <v>-12374.35</v>
+      </c>
+      <c r="J104" s="1">
+        <v>-1.3536687114793</v>
+      </c>
+      <c r="K104">
+        <v>1.21</v>
+      </c>
+      <c r="L104" t="s">
         <v>330</v>
       </c>
-      <c r="C104" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M104" s="1">
-        <v>369752.0</v>
+        <v>901759.95</v>
       </c>
       <c r="N104" s="1">
-        <v>373530.08</v>
+        <v>912790.09</v>
       </c>
       <c r="O104" s="1">
-        <v>0.19</v>
+        <v>0.46</v>
       </c>
       <c r="P104">
         <v>1</v>
       </c>
     </row>
     <row r="105" spans="1:16">
       <c r="A105" t="s">
+        <v>331</v>
+      </c>
+      <c r="B105" t="s">
         <v>332</v>
       </c>
-      <c r="B105" t="s">
+      <c r="C105" s="1">
+        <v>677000.0</v>
+      </c>
+      <c r="D105" s="1">
+        <v>100.149</v>
+      </c>
+      <c r="E105" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F105" t="s">
+        <v>8</v>
+      </c>
+      <c r="G105">
+        <v>1.0</v>
+      </c>
+      <c r="H105" s="1">
+        <v>677000.0</v>
+      </c>
+      <c r="I105" s="1">
+        <v>1008.73</v>
+      </c>
+      <c r="J105" s="1">
+        <v>0.149</v>
+      </c>
+      <c r="K105">
+        <v>0.24</v>
+      </c>
+      <c r="L105" t="s">
         <v>333</v>
       </c>
-      <c r="C105" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M105" s="1">
-        <v>1116357.0</v>
+        <v>678008.73</v>
       </c>
       <c r="N105" s="1">
-        <v>1118651.18</v>
+        <v>679639.98</v>
       </c>
       <c r="O105" s="1">
-        <v>0.58</v>
+        <v>0.34</v>
       </c>
       <c r="P105">
         <v>1</v>
       </c>
     </row>
     <row r="106" spans="1:16">
       <c r="A106" t="s">
+        <v>334</v>
+      </c>
+      <c r="B106" t="s">
         <v>335</v>
       </c>
-      <c r="B106" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C106" s="1">
-        <v>900000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D106" s="1">
-        <v>94.194</v>
+        <v>88.602</v>
       </c>
       <c r="E106" s="1">
-        <v>94.62629</v>
+        <v>88.81</v>
       </c>
       <c r="F106" t="s">
         <v>8</v>
       </c>
       <c r="G106">
         <v>1.0</v>
       </c>
       <c r="H106" s="1">
-        <v>851636.61</v>
+        <v>444050.0</v>
       </c>
       <c r="I106" s="1">
-        <v>-3890.61</v>
+        <v>-1040.0</v>
       </c>
       <c r="J106" s="1">
-        <v>-0.45683921455655</v>
+        <v>-0.23420785947528</v>
       </c>
       <c r="K106">
-        <v>0.38</v>
-[...2 lines deleted...]
-        <v>337</v>
+        <v>0.11</v>
+      </c>
+      <c r="L106">
+        <v>557.53</v>
       </c>
       <c r="M106" s="1">
-        <v>847746.0</v>
+        <v>443010.0</v>
       </c>
       <c r="N106" s="1">
-        <v>851121.0</v>
+        <v>443567.53</v>
       </c>
       <c r="O106" s="1">
-        <v>0.44</v>
+        <v>0.23</v>
       </c>
       <c r="P106">
         <v>1</v>
       </c>
     </row>
     <row r="107" spans="1:16">
       <c r="A107" t="s">
+        <v>336</v>
+      </c>
+      <c r="B107" t="s">
+        <v>337</v>
+      </c>
+      <c r="C107" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="D107" s="1">
+        <v>92.137</v>
+      </c>
+      <c r="E107" s="1">
+        <v>99.271</v>
+      </c>
+      <c r="F107" t="s">
+        <v>8</v>
+      </c>
+      <c r="G107">
+        <v>1.0</v>
+      </c>
+      <c r="H107" s="1">
+        <v>397084.0</v>
+      </c>
+      <c r="I107" s="1">
+        <v>-28536.0</v>
+      </c>
+      <c r="J107" s="1">
+        <v>-7.1863887741637</v>
+      </c>
+      <c r="K107">
+        <v>1.04</v>
+      </c>
+      <c r="L107" t="s">
         <v>338</v>
       </c>
-      <c r="B107" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M107" s="1">
-        <v>1520775.0</v>
+        <v>368548.0</v>
       </c>
       <c r="N107" s="1">
-        <v>1572052.4</v>
+        <v>372709.64</v>
       </c>
       <c r="O107" s="1">
-        <v>0.82</v>
+        <v>0.19</v>
       </c>
       <c r="P107">
         <v>1</v>
       </c>
     </row>
     <row r="108" spans="1:16">
       <c r="A108" t="s">
+        <v>339</v>
+      </c>
+      <c r="B108" t="s">
+        <v>340</v>
+      </c>
+      <c r="C108" s="1">
+        <v>1100000.0</v>
+      </c>
+      <c r="D108" s="1">
+        <v>101.215</v>
+      </c>
+      <c r="E108" s="1">
+        <v>99.942</v>
+      </c>
+      <c r="F108" t="s">
+        <v>8</v>
+      </c>
+      <c r="G108">
+        <v>1.0</v>
+      </c>
+      <c r="H108" s="1">
+        <v>1099362.0</v>
+      </c>
+      <c r="I108" s="1">
+        <v>14003.0</v>
+      </c>
+      <c r="J108" s="1">
+        <v>1.2737387684857</v>
+      </c>
+      <c r="K108">
+        <v>0.41</v>
+      </c>
+      <c r="L108" t="s">
         <v>341</v>
       </c>
-      <c r="B108" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M108" s="1">
-        <v>885726.0</v>
+        <v>1113365.0</v>
       </c>
       <c r="N108" s="1">
-        <v>901352.71</v>
+        <v>1117844.11</v>
       </c>
       <c r="O108" s="1">
-        <v>0.47</v>
+        <v>0.57</v>
       </c>
       <c r="P108">
         <v>1</v>
       </c>
     </row>
     <row r="109" spans="1:16">
       <c r="A109" t="s">
+        <v>342</v>
+      </c>
+      <c r="B109" t="s">
+        <v>343</v>
+      </c>
+      <c r="C109" s="1">
+        <v>900000.0</v>
+      </c>
+      <c r="D109" s="1">
+        <v>94.052</v>
+      </c>
+      <c r="E109" s="1">
+        <v>94.62629</v>
+      </c>
+      <c r="F109" t="s">
+        <v>8</v>
+      </c>
+      <c r="G109">
+        <v>1.0</v>
+      </c>
+      <c r="H109" s="1">
+        <v>851636.61</v>
+      </c>
+      <c r="I109" s="1">
+        <v>-5168.61</v>
+      </c>
+      <c r="J109" s="1">
+        <v>-0.60690321896801</v>
+      </c>
+      <c r="K109">
+        <v>0.41</v>
+      </c>
+      <c r="L109" t="s">
         <v>344</v>
       </c>
-      <c r="B109" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M109" s="1">
-        <v>2710920.0</v>
+        <v>846468.0</v>
       </c>
       <c r="N109" s="1">
-        <v>2721505.0</v>
+        <v>850151.22</v>
       </c>
       <c r="O109" s="1">
-        <v>1.41</v>
+        <v>0.43</v>
       </c>
       <c r="P109">
         <v>1</v>
       </c>
     </row>
     <row r="110" spans="1:16">
       <c r="A110" t="s">
+        <v>345</v>
+      </c>
+      <c r="B110" t="s">
+        <v>346</v>
+      </c>
+      <c r="C110" s="1">
+        <v>1500000.0</v>
+      </c>
+      <c r="D110" s="1">
+        <v>101.134</v>
+      </c>
+      <c r="E110" s="1">
+        <v>101.3728</v>
+      </c>
+      <c r="F110" t="s">
+        <v>8</v>
+      </c>
+      <c r="G110">
+        <v>1.0</v>
+      </c>
+      <c r="H110" s="1">
+        <v>1520592.0</v>
+      </c>
+      <c r="I110" s="1">
+        <v>-3582.0</v>
+      </c>
+      <c r="J110" s="1">
+        <v>-0.23556614792134</v>
+      </c>
+      <c r="K110">
+        <v>3.63</v>
+      </c>
+      <c r="L110" t="s">
         <v>347</v>
       </c>
-      <c r="B110" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M110" s="1">
-        <v>1071521.0</v>
+        <v>1517010.0</v>
       </c>
       <c r="N110" s="1">
-        <v>1115822.37</v>
+        <v>1571472.33</v>
       </c>
       <c r="O110" s="1">
-        <v>0.58</v>
+        <v>0.8</v>
       </c>
       <c r="P110">
         <v>1</v>
       </c>
     </row>
     <row r="111" spans="1:16">
       <c r="A111" t="s">
+        <v>348</v>
+      </c>
+      <c r="B111" t="s">
+        <v>349</v>
+      </c>
+      <c r="C111" s="1">
+        <v>2900000.0</v>
+      </c>
+      <c r="D111" s="1">
+        <v>97.948</v>
+      </c>
+      <c r="E111" s="1">
+        <v>98.42482759</v>
+      </c>
+      <c r="F111" t="s">
+        <v>8</v>
+      </c>
+      <c r="G111">
+        <v>1.0</v>
+      </c>
+      <c r="H111" s="1">
+        <v>2854320.0</v>
+      </c>
+      <c r="I111" s="1">
+        <v>-13828.0</v>
+      </c>
+      <c r="J111" s="1">
+        <v>-0.4844586451414</v>
+      </c>
+      <c r="K111">
+        <v>1.94</v>
+      </c>
+      <c r="L111" t="s">
         <v>350</v>
       </c>
-      <c r="B111" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M111" s="1">
-        <v>754114.56</v>
+        <v>2840492.0</v>
       </c>
       <c r="N111" s="1">
-        <v>768064.81</v>
+        <v>2896803.64</v>
       </c>
       <c r="O111" s="1">
-        <v>0.4</v>
+        <v>1.47</v>
       </c>
       <c r="P111">
         <v>1</v>
       </c>
     </row>
     <row r="112" spans="1:16">
       <c r="A112" t="s">
+        <v>351</v>
+      </c>
+      <c r="B112" t="s">
+        <v>352</v>
+      </c>
+      <c r="C112" s="1">
+        <v>1000000.0</v>
+      </c>
+      <c r="D112" s="1">
+        <v>96.739</v>
+      </c>
+      <c r="E112" s="1">
+        <v>98.642</v>
+      </c>
+      <c r="F112" t="s">
+        <v>8</v>
+      </c>
+      <c r="G112">
+        <v>1.0</v>
+      </c>
+      <c r="H112" s="1">
+        <v>986420.0</v>
+      </c>
+      <c r="I112" s="1">
+        <v>-19030.0</v>
+      </c>
+      <c r="J112" s="1">
+        <v>-1.9291985158452</v>
+      </c>
+      <c r="K112">
+        <v>4.27</v>
+      </c>
+      <c r="L112" t="s">
         <v>353</v>
       </c>
-      <c r="B112" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M112" s="1">
-        <v>592584.0</v>
+        <v>967390.0</v>
       </c>
       <c r="N112" s="1">
-        <v>602644.27</v>
+        <v>1010061.23</v>
       </c>
       <c r="O112" s="1">
-        <v>0.31</v>
+        <v>0.51</v>
       </c>
       <c r="P112">
         <v>1</v>
       </c>
     </row>
     <row r="113" spans="1:16">
       <c r="A113" t="s">
+        <v>354</v>
+      </c>
+      <c r="B113" t="s">
+        <v>355</v>
+      </c>
+      <c r="C113" s="1">
+        <v>768000.0</v>
+      </c>
+      <c r="D113" s="1">
+        <v>97.93</v>
+      </c>
+      <c r="E113" s="1">
+        <v>99.628</v>
+      </c>
+      <c r="F113" t="s">
+        <v>8</v>
+      </c>
+      <c r="G113">
+        <v>1.0</v>
+      </c>
+      <c r="H113" s="1">
+        <v>765143.04</v>
+      </c>
+      <c r="I113" s="1">
+        <v>-13040.64</v>
+      </c>
+      <c r="J113" s="1">
+        <v>-1.7043401453407</v>
+      </c>
+      <c r="K113">
+        <v>1.99</v>
+      </c>
+      <c r="L113" t="s">
         <v>356</v>
       </c>
-      <c r="B113" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M113" s="1">
-        <v>462612.22</v>
+        <v>752102.4</v>
       </c>
       <c r="N113" s="1">
-        <v>476402.75</v>
+        <v>767420.32</v>
       </c>
       <c r="O113" s="1">
-        <v>0.25</v>
+        <v>0.39</v>
       </c>
       <c r="P113">
         <v>1</v>
       </c>
     </row>
     <row r="114" spans="1:16">
       <c r="A114" t="s">
+        <v>357</v>
+      </c>
+      <c r="B114" t="s">
+        <v>358</v>
+      </c>
+      <c r="C114" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="D114" s="1">
+        <v>98.464</v>
+      </c>
+      <c r="E114" s="1">
+        <v>99.736</v>
+      </c>
+      <c r="F114" t="s">
+        <v>8</v>
+      </c>
+      <c r="G114">
+        <v>1.0</v>
+      </c>
+      <c r="H114" s="1">
+        <v>598416.0</v>
+      </c>
+      <c r="I114" s="1">
+        <v>-7632.0</v>
+      </c>
+      <c r="J114" s="1">
+        <v>-1.2753669687976</v>
+      </c>
+      <c r="K114">
+        <v>1.9</v>
+      </c>
+      <c r="L114" t="s">
         <v>359</v>
       </c>
-      <c r="B114" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M114" s="1">
-        <v>952600.0</v>
+        <v>590784.0</v>
       </c>
       <c r="N114" s="1">
-        <v>960791.78</v>
+        <v>602159.34</v>
       </c>
       <c r="O114" s="1">
-        <v>0.5</v>
+        <v>0.31</v>
       </c>
       <c r="P114">
         <v>1</v>
       </c>
     </row>
     <row r="115" spans="1:16">
       <c r="A115" t="s">
+        <v>360</v>
+      </c>
+      <c r="B115" t="s">
+        <v>361</v>
+      </c>
+      <c r="C115" s="1">
+        <v>890000.0</v>
+      </c>
+      <c r="D115" s="1">
+        <v>99.175</v>
+      </c>
+      <c r="E115" s="1">
+        <v>99.394</v>
+      </c>
+      <c r="F115" t="s">
+        <v>8</v>
+      </c>
+      <c r="G115">
+        <v>1.0</v>
+      </c>
+      <c r="H115" s="1">
+        <v>884606.6</v>
+      </c>
+      <c r="I115" s="1">
+        <v>-1949.1</v>
+      </c>
+      <c r="J115" s="1">
+        <v>-0.22033523150291</v>
+      </c>
+      <c r="K115">
+        <v>0.14</v>
+      </c>
+      <c r="L115" t="s">
         <v>362</v>
       </c>
-      <c r="B115" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M115" s="1">
-        <v>1676965.0</v>
+        <v>882657.5</v>
       </c>
       <c r="N115" s="1">
-        <v>1721362.95</v>
+        <v>883937.64</v>
       </c>
       <c r="O115" s="1">
-        <v>0.89</v>
+        <v>0.45</v>
       </c>
       <c r="P115">
         <v>1</v>
       </c>
     </row>
     <row r="116" spans="1:16">
       <c r="A116" t="s">
+        <v>363</v>
+      </c>
+      <c r="B116" t="s">
+        <v>364</v>
+      </c>
+      <c r="C116" s="1">
+        <v>1000000.0</v>
+      </c>
+      <c r="D116" s="1">
+        <v>95.135</v>
+      </c>
+      <c r="E116" s="1">
+        <v>93.6</v>
+      </c>
+      <c r="F116" t="s">
+        <v>8</v>
+      </c>
+      <c r="G116">
+        <v>1.0</v>
+      </c>
+      <c r="H116" s="1">
+        <v>936000.0</v>
+      </c>
+      <c r="I116" s="1">
+        <v>15350.0</v>
+      </c>
+      <c r="J116" s="1">
+        <v>1.6399572649573</v>
+      </c>
+      <c r="K116">
+        <v>0.91</v>
+      </c>
+      <c r="L116" t="s">
         <v>365</v>
       </c>
-      <c r="B116" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M116" s="1">
-        <v>914868.0</v>
+        <v>951350.0</v>
       </c>
       <c r="N116" s="1">
-        <v>940018.68</v>
+        <v>960432.19</v>
       </c>
       <c r="O116" s="1">
         <v>0.49</v>
       </c>
       <c r="P116">
         <v>1</v>
       </c>
     </row>
     <row r="117" spans="1:16">
       <c r="A117" t="s">
+        <v>366</v>
+      </c>
+      <c r="B117" t="s">
+        <v>367</v>
+      </c>
+      <c r="C117" s="1">
+        <v>1700000.0</v>
+      </c>
+      <c r="D117" s="1">
+        <v>98.331</v>
+      </c>
+      <c r="E117" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F117" t="s">
+        <v>8</v>
+      </c>
+      <c r="G117">
+        <v>1.0</v>
+      </c>
+      <c r="H117" s="1">
+        <v>1700000.0</v>
+      </c>
+      <c r="I117" s="1">
+        <v>-28373.0</v>
+      </c>
+      <c r="J117" s="1">
+        <v>-1.669</v>
+      </c>
+      <c r="K117">
+        <v>2.82</v>
+      </c>
+      <c r="L117" t="s">
         <v>368</v>
       </c>
-      <c r="B117" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M117" s="1">
-        <v>1223967.42</v>
+        <v>1671627.0</v>
       </c>
       <c r="N117" s="1">
-        <v>1251895.32</v>
+        <v>1719634.53</v>
       </c>
       <c r="O117" s="1">
-        <v>0.65</v>
+        <v>0.87</v>
       </c>
       <c r="P117">
         <v>1</v>
       </c>
     </row>
     <row r="118" spans="1:16">
       <c r="A118" t="s">
-        <v>371</v>
+        <v>369</v>
       </c>
       <c r="B118" t="s">
-        <v>372</v>
+        <v>370</v>
       </c>
       <c r="C118" s="1">
         <v>900000.0</v>
       </c>
       <c r="D118" s="1">
-        <v>100.06</v>
+        <v>101.218</v>
       </c>
       <c r="E118" s="1">
-        <v>99.58877778</v>
+        <v>103.012</v>
       </c>
       <c r="F118" t="s">
         <v>8</v>
       </c>
       <c r="G118">
         <v>1.0</v>
       </c>
       <c r="H118" s="1">
-        <v>896299.0</v>
+        <v>927108.0</v>
       </c>
       <c r="I118" s="1">
-        <v>4241.0</v>
+        <v>-16146.0</v>
       </c>
       <c r="J118" s="1">
-        <v>0.47316799416266</v>
+        <v>-1.7415446744069</v>
       </c>
       <c r="K118">
-        <v>0.22</v>
+        <v>3.03</v>
       </c>
       <c r="L118" t="s">
-        <v>373</v>
+        <v>371</v>
       </c>
       <c r="M118" s="1">
-        <v>900540.0</v>
+        <v>910962.0</v>
       </c>
       <c r="N118" s="1">
-        <v>902524.93</v>
+        <v>938208.58</v>
       </c>
       <c r="O118" s="1">
-        <v>0.47</v>
+        <v>0.48</v>
       </c>
       <c r="P118">
         <v>1</v>
       </c>
     </row>
     <row r="119" spans="1:16">
       <c r="A119" t="s">
+        <v>372</v>
+      </c>
+      <c r="B119" t="s">
+        <v>373</v>
+      </c>
+      <c r="C119" s="1">
+        <v>1209000.0</v>
+      </c>
+      <c r="D119" s="1">
+        <v>100.638</v>
+      </c>
+      <c r="E119" s="1">
+        <v>99.849</v>
+      </c>
+      <c r="F119" t="s">
+        <v>8</v>
+      </c>
+      <c r="G119">
+        <v>1.0</v>
+      </c>
+      <c r="H119" s="1">
+        <v>1207174.41</v>
+      </c>
+      <c r="I119" s="1">
+        <v>9539.01</v>
+      </c>
+      <c r="J119" s="1">
+        <v>0.7901931917195</v>
+      </c>
+      <c r="K119">
+        <v>2.52</v>
+      </c>
+      <c r="L119" t="s">
         <v>374</v>
       </c>
-      <c r="B119" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M119" s="1">
-        <v>702114.0</v>
+        <v>1216713.42</v>
       </c>
       <c r="N119" s="1">
-        <v>702114.0</v>
+        <v>1247191.81</v>
       </c>
       <c r="O119" s="1">
-        <v>0.36</v>
+        <v>0.63</v>
       </c>
       <c r="P119">
         <v>1</v>
       </c>
     </row>
     <row r="120" spans="1:16">
       <c r="A120" t="s">
+        <v>375</v>
+      </c>
+      <c r="B120" t="s">
         <v>376</v>
       </c>
-      <c r="B120" t="s">
+      <c r="C120" s="1">
+        <v>900000.0</v>
+      </c>
+      <c r="D120" s="1">
+        <v>99.518</v>
+      </c>
+      <c r="E120" s="1">
+        <v>99.58877778</v>
+      </c>
+      <c r="F120" t="s">
+        <v>8</v>
+      </c>
+      <c r="G120">
+        <v>1.0</v>
+      </c>
+      <c r="H120" s="1">
+        <v>896299.0</v>
+      </c>
+      <c r="I120" s="1">
+        <v>-637.0</v>
+      </c>
+      <c r="J120" s="1">
+        <v>-0.071070033549072</v>
+      </c>
+      <c r="K120">
+        <v>0.41</v>
+      </c>
+      <c r="L120" t="s">
         <v>377</v>
       </c>
-      <c r="C120" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M120" s="1">
-        <v>748355.5</v>
+        <v>895662.0</v>
       </c>
       <c r="N120" s="1">
-        <v>757180.41</v>
+        <v>899372.96</v>
       </c>
       <c r="O120" s="1">
-        <v>0.39</v>
+        <v>0.46</v>
       </c>
       <c r="P120">
         <v>1</v>
       </c>
     </row>
     <row r="121" spans="1:16">
       <c r="A121" t="s">
+        <v>378</v>
+      </c>
+      <c r="B121" t="s">
         <v>379</v>
       </c>
-      <c r="B121" t="s">
+      <c r="C121" s="1">
+        <v>700000.0</v>
+      </c>
+      <c r="D121" s="1">
+        <v>100.343</v>
+      </c>
+      <c r="E121" s="1">
+        <v>100.242</v>
+      </c>
+      <c r="F121" t="s">
+        <v>8</v>
+      </c>
+      <c r="G121">
+        <v>1.0</v>
+      </c>
+      <c r="H121" s="1">
+        <v>701694.0</v>
+      </c>
+      <c r="I121" s="1">
+        <v>707.0</v>
+      </c>
+      <c r="J121" s="1">
+        <v>0.10075617006843</v>
+      </c>
+      <c r="K121">
+        <v>0.25</v>
+      </c>
+      <c r="L121" t="s">
         <v>380</v>
       </c>
-      <c r="C121" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M121" s="1">
-        <v>1633809.78</v>
+        <v>702401.0</v>
       </c>
       <c r="N121" s="1">
-        <v>1642926.69</v>
+        <v>704127.03</v>
       </c>
       <c r="O121" s="1">
-        <v>0.85</v>
+        <v>0.36</v>
       </c>
       <c r="P121">
         <v>1</v>
       </c>
     </row>
     <row r="122" spans="1:16">
       <c r="A122" t="s">
+        <v>381</v>
+      </c>
+      <c r="B122" t="s">
         <v>382</v>
       </c>
-      <c r="B122" t="s">
+      <c r="C122" s="1">
+        <v>775000.0</v>
+      </c>
+      <c r="D122" s="1">
+        <v>96.102</v>
+      </c>
+      <c r="E122" s="1">
+        <v>98.42664516</v>
+      </c>
+      <c r="F122" t="s">
+        <v>8</v>
+      </c>
+      <c r="G122">
+        <v>1.0</v>
+      </c>
+      <c r="H122" s="1">
+        <v>762806.5</v>
+      </c>
+      <c r="I122" s="1">
+        <v>-18016.0</v>
+      </c>
+      <c r="J122" s="1">
+        <v>-2.3618047302953</v>
+      </c>
+      <c r="K122">
+        <v>1.31</v>
+      </c>
+      <c r="L122" t="s">
         <v>383</v>
       </c>
-      <c r="C122" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M122" s="1">
-        <v>1036950.0</v>
+        <v>744790.5</v>
       </c>
       <c r="N122" s="1">
-        <v>1037730.82</v>
+        <v>754942.47</v>
       </c>
       <c r="O122" s="1">
-        <v>0.54</v>
+        <v>0.38</v>
       </c>
       <c r="P122">
         <v>1</v>
       </c>
     </row>
     <row r="123" spans="1:16">
       <c r="A123" t="s">
         <v>384</v>
       </c>
       <c r="B123" t="s">
         <v>385</v>
       </c>
       <c r="C123" s="1">
-        <v>800000.0</v>
+        <v>1658000.0</v>
       </c>
       <c r="D123" s="1">
-        <v>104.736</v>
+        <v>98.289</v>
       </c>
       <c r="E123" s="1">
-        <v>105.93</v>
+        <v>100.0</v>
       </c>
       <c r="F123" t="s">
         <v>8</v>
       </c>
       <c r="G123">
         <v>1.0</v>
       </c>
       <c r="H123" s="1">
-        <v>847440.0</v>
+        <v>1658000.0</v>
       </c>
       <c r="I123" s="1">
-        <v>-9552.0</v>
+        <v>-28368.38</v>
       </c>
       <c r="J123" s="1">
-        <v>-1.1271594449165</v>
+        <v>-1.711</v>
       </c>
       <c r="K123">
-        <v>0.63</v>
+        <v>0.72</v>
       </c>
       <c r="L123" t="s">
         <v>386</v>
       </c>
       <c r="M123" s="1">
-        <v>837888.0</v>
+        <v>1629631.62</v>
       </c>
       <c r="N123" s="1">
-        <v>842956.49</v>
+        <v>1641597.56</v>
       </c>
       <c r="O123" s="1">
-        <v>0.44</v>
+        <v>0.83</v>
       </c>
       <c r="P123">
         <v>1</v>
       </c>
     </row>
     <row r="124" spans="1:16">
       <c r="A124" t="s">
         <v>387</v>
       </c>
       <c r="B124" t="s">
         <v>388</v>
       </c>
       <c r="C124" s="1">
-        <v>1200000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="D124" s="1">
-        <v>100.037</v>
+        <v>103.148</v>
       </c>
       <c r="E124" s="1">
-        <v>99.07293333</v>
+        <v>102.806722</v>
       </c>
       <c r="F124" t="s">
         <v>8</v>
       </c>
       <c r="G124">
         <v>1.0</v>
       </c>
       <c r="H124" s="1">
-        <v>1188875.2</v>
+        <v>1028067.22</v>
       </c>
       <c r="I124" s="1">
-        <v>11568.8</v>
+        <v>3412.78</v>
       </c>
       <c r="J124" s="1">
-        <v>0.97308783966559</v>
+        <v>0.33196078365382</v>
       </c>
       <c r="K124">
-        <v>2.25</v>
+        <v>0.34</v>
       </c>
       <c r="L124" t="s">
         <v>389</v>
       </c>
       <c r="M124" s="1">
-        <v>1200444.0</v>
+        <v>1031480.0</v>
       </c>
       <c r="N124" s="1">
-        <v>1227452.22</v>
+        <v>1034863.56</v>
       </c>
       <c r="O124" s="1">
-        <v>0.64</v>
+        <v>0.53</v>
       </c>
       <c r="P124">
         <v>1</v>
       </c>
     </row>
     <row r="125" spans="1:16">
       <c r="A125" t="s">
         <v>390</v>
       </c>
       <c r="B125" t="s">
         <v>391</v>
       </c>
       <c r="C125" s="1">
         <v>800000.0</v>
       </c>
       <c r="D125" s="1">
-        <v>84.417</v>
+        <v>104.35</v>
       </c>
       <c r="E125" s="1">
-        <v>85.38325</v>
+        <v>105.93</v>
       </c>
       <c r="F125" t="s">
         <v>8</v>
       </c>
       <c r="G125">
         <v>1.0</v>
       </c>
       <c r="H125" s="1">
-        <v>683066.0</v>
+        <v>847440.0</v>
       </c>
       <c r="I125" s="1">
-        <v>-7730.0</v>
+        <v>-12640.0</v>
       </c>
       <c r="J125" s="1">
-        <v>-1.1316622405448</v>
+        <v>-1.4915510242613</v>
       </c>
       <c r="K125">
-        <v>0.31</v>
+        <v>0.98</v>
       </c>
       <c r="L125" t="s">
         <v>392</v>
       </c>
       <c r="M125" s="1">
-        <v>675336.0</v>
+        <v>834800.0</v>
       </c>
       <c r="N125" s="1">
-        <v>677829.15</v>
+        <v>842608.22</v>
       </c>
       <c r="O125" s="1">
-        <v>0.35</v>
+        <v>0.43</v>
       </c>
       <c r="P125">
         <v>1</v>
       </c>
     </row>
     <row r="126" spans="1:16">
       <c r="A126" t="s">
         <v>393</v>
       </c>
       <c r="B126" t="s">
         <v>394</v>
       </c>
       <c r="C126" s="1">
-        <v>500000.0</v>
+        <v>1200000.0</v>
       </c>
       <c r="D126" s="1">
-        <v>97.275</v>
+        <v>100.039</v>
       </c>
       <c r="E126" s="1">
-        <v>95.972</v>
+        <v>99.07293333</v>
       </c>
       <c r="F126" t="s">
         <v>8</v>
       </c>
       <c r="G126">
         <v>1.0</v>
       </c>
       <c r="H126" s="1">
-        <v>479860.0</v>
+        <v>1188875.2</v>
       </c>
       <c r="I126" s="1">
-        <v>6515.0</v>
+        <v>11592.8</v>
       </c>
       <c r="J126" s="1">
-        <v>1.3576876589005</v>
+        <v>0.9751065544979</v>
       </c>
       <c r="K126">
-        <v>0.54</v>
+        <v>2.46</v>
       </c>
       <c r="L126" t="s">
         <v>395</v>
       </c>
       <c r="M126" s="1">
-        <v>486375.0</v>
+        <v>1200468.0</v>
       </c>
       <c r="N126" s="1">
-        <v>489087.33</v>
+        <v>1230024.16</v>
       </c>
       <c r="O126" s="1">
-        <v>0.25</v>
+        <v>0.62</v>
       </c>
       <c r="P126">
         <v>1</v>
       </c>
     </row>
     <row r="127" spans="1:16">
       <c r="A127" t="s">
         <v>396</v>
       </c>
       <c r="B127" t="s">
         <v>397</v>
       </c>
       <c r="C127" s="1">
-        <v>456000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D127" s="1">
-        <v>100.819</v>
+        <v>83.961</v>
       </c>
       <c r="E127" s="1">
-        <v>99.609</v>
+        <v>85.38325</v>
       </c>
       <c r="F127" t="s">
         <v>8</v>
       </c>
       <c r="G127">
         <v>1.0</v>
       </c>
       <c r="H127" s="1">
-        <v>454217.04</v>
+        <v>683066.0</v>
       </c>
       <c r="I127" s="1">
-        <v>5517.6</v>
+        <v>-11378.0</v>
       </c>
       <c r="J127" s="1">
-        <v>1.2147496712144</v>
+        <v>-1.665724834789</v>
       </c>
       <c r="K127">
-        <v>3.82</v>
+        <v>0.36</v>
       </c>
       <c r="L127" t="s">
         <v>398</v>
       </c>
       <c r="M127" s="1">
-        <v>459734.64</v>
+        <v>671688.0</v>
       </c>
       <c r="N127" s="1">
-        <v>477175.08</v>
+        <v>674564.71</v>
       </c>
       <c r="O127" s="1">
-        <v>0.25</v>
+        <v>0.34</v>
       </c>
       <c r="P127">
         <v>1</v>
       </c>
     </row>
     <row r="128" spans="1:16">
       <c r="A128" t="s">
         <v>399</v>
       </c>
       <c r="B128" t="s">
         <v>400</v>
       </c>
       <c r="C128" s="1">
-        <v>700000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D128" s="1">
-        <v>101.8</v>
+        <v>97.345</v>
       </c>
       <c r="E128" s="1">
-        <v>102.847</v>
+        <v>95.972</v>
       </c>
       <c r="F128" t="s">
         <v>8</v>
       </c>
       <c r="G128">
         <v>1.0</v>
       </c>
       <c r="H128" s="1">
-        <v>719929.0</v>
+        <v>479860.0</v>
       </c>
       <c r="I128" s="1">
-        <v>-7329.0</v>
+        <v>6865.0</v>
       </c>
       <c r="J128" s="1">
-        <v>-1.0180170544595</v>
+        <v>1.4306255991331</v>
       </c>
       <c r="K128">
-        <v>3.65</v>
+        <v>0.58</v>
       </c>
       <c r="L128" t="s">
         <v>401</v>
       </c>
       <c r="M128" s="1">
-        <v>712600.0</v>
+        <v>486725.0</v>
       </c>
       <c r="N128" s="1">
-        <v>738164.38</v>
+        <v>489642.81</v>
       </c>
       <c r="O128" s="1">
-        <v>0.38</v>
+        <v>0.25</v>
       </c>
       <c r="P128">
         <v>1</v>
       </c>
     </row>
     <row r="129" spans="1:16">
       <c r="A129" t="s">
         <v>402</v>
       </c>
       <c r="B129" t="s">
         <v>403</v>
       </c>
       <c r="C129" s="1">
-        <v>1178000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D129" s="1">
-        <v>103.891</v>
+        <v>85.864</v>
       </c>
       <c r="E129" s="1">
-        <v>101.91549321</v>
+        <v>85.957</v>
       </c>
       <c r="F129" t="s">
         <v>8</v>
       </c>
       <c r="G129">
         <v>1.0</v>
       </c>
       <c r="H129" s="1">
-        <v>1200564.51</v>
+        <v>429785.0</v>
       </c>
       <c r="I129" s="1">
-        <v>23271.47</v>
+        <v>-465.0</v>
       </c>
       <c r="J129" s="1">
-        <v>1.9383773055227</v>
+        <v>-0.10819363169957</v>
       </c>
       <c r="K129">
-        <v>2.39</v>
+        <v>0.65</v>
       </c>
       <c r="L129" t="s">
         <v>404</v>
       </c>
       <c r="M129" s="1">
-        <v>1223835.98</v>
+        <v>429320.0</v>
       </c>
       <c r="N129" s="1">
-        <v>1251965.52</v>
+        <v>432576.85</v>
       </c>
       <c r="O129" s="1">
-        <v>0.65</v>
+        <v>0.22</v>
       </c>
       <c r="P129">
         <v>1</v>
       </c>
     </row>
     <row r="130" spans="1:16">
       <c r="A130" t="s">
         <v>405</v>
       </c>
       <c r="B130" t="s">
         <v>406</v>
       </c>
       <c r="C130" s="1">
-        <v>1500000.0</v>
+        <v>456000.0</v>
       </c>
       <c r="D130" s="1">
-        <v>98.513</v>
+        <v>100.324</v>
       </c>
       <c r="E130" s="1">
-        <v>99.423</v>
+        <v>99.609</v>
       </c>
       <c r="F130" t="s">
         <v>8</v>
       </c>
       <c r="G130">
         <v>1.0</v>
       </c>
       <c r="H130" s="1">
-        <v>1491345.0</v>
+        <v>454217.04</v>
       </c>
       <c r="I130" s="1">
-        <v>-13650.0</v>
+        <v>3260.4</v>
       </c>
       <c r="J130" s="1">
-        <v>-0.91528117236454</v>
+        <v>0.71780662389945</v>
       </c>
       <c r="K130">
-        <v>0.39</v>
-[...2 lines deleted...]
-        <v>407</v>
+        <v>0.04</v>
+      </c>
+      <c r="L130">
+        <v>199.89</v>
       </c>
       <c r="M130" s="1">
-        <v>1477695.0</v>
+        <v>457477.44</v>
       </c>
       <c r="N130" s="1">
-        <v>1483489.52</v>
+        <v>457677.33</v>
       </c>
       <c r="O130" s="1">
-        <v>0.77</v>
+        <v>0.23</v>
       </c>
       <c r="P130">
         <v>1</v>
       </c>
     </row>
     <row r="131" spans="1:16">
       <c r="A131" t="s">
+        <v>407</v>
+      </c>
+      <c r="B131" t="s">
         <v>408</v>
       </c>
-      <c r="B131" t="s">
+      <c r="C131" s="1">
+        <v>700000.0</v>
+      </c>
+      <c r="D131" s="1">
+        <v>101.144</v>
+      </c>
+      <c r="E131" s="1">
+        <v>102.847</v>
+      </c>
+      <c r="F131" t="s">
+        <v>8</v>
+      </c>
+      <c r="G131">
+        <v>1.0</v>
+      </c>
+      <c r="H131" s="1">
+        <v>719929.0</v>
+      </c>
+      <c r="I131" s="1">
+        <v>-11921.0</v>
+      </c>
+      <c r="J131" s="1">
+        <v>-1.6558577304151</v>
+      </c>
+      <c r="K131">
+        <v>3.86</v>
+      </c>
+      <c r="L131" t="s">
         <v>409</v>
       </c>
-      <c r="C131" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M131" s="1">
-        <v>983200.0</v>
+        <v>708008.0</v>
       </c>
       <c r="N131" s="1">
-        <v>998405.48</v>
+        <v>735058.68</v>
       </c>
       <c r="O131" s="1">
-        <v>0.52</v>
+        <v>0.37</v>
       </c>
       <c r="P131">
         <v>1</v>
       </c>
     </row>
     <row r="132" spans="1:16">
       <c r="A132" t="s">
+        <v>410</v>
+      </c>
+      <c r="B132" t="s">
         <v>411</v>
       </c>
-      <c r="B132" t="s">
+      <c r="C132" s="1">
+        <v>1178000.0</v>
+      </c>
+      <c r="D132" s="1">
+        <v>103.098</v>
+      </c>
+      <c r="E132" s="1">
+        <v>101.91549321</v>
+      </c>
+      <c r="F132" t="s">
+        <v>8</v>
+      </c>
+      <c r="G132">
+        <v>1.0</v>
+      </c>
+      <c r="H132" s="1">
+        <v>1200564.51</v>
+      </c>
+      <c r="I132" s="1">
+        <v>13929.93</v>
+      </c>
+      <c r="J132" s="1">
+        <v>1.1602816744933</v>
+      </c>
+      <c r="K132">
+        <v>2.62</v>
+      </c>
+      <c r="L132" t="s">
         <v>412</v>
       </c>
-      <c r="C132" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M132" s="1">
-        <v>927184.36</v>
+        <v>1214494.44</v>
       </c>
       <c r="N132" s="1">
-        <v>930506.65</v>
+        <v>1245355.01</v>
       </c>
       <c r="O132" s="1">
-        <v>0.48</v>
+        <v>0.63</v>
       </c>
       <c r="P132">
         <v>1</v>
       </c>
     </row>
     <row r="133" spans="1:16">
       <c r="A133" t="s">
+        <v>413</v>
+      </c>
+      <c r="B133" t="s">
         <v>414</v>
       </c>
-      <c r="B133" t="s">
+      <c r="C133" s="1">
+        <v>1500000.0</v>
+      </c>
+      <c r="D133" s="1">
+        <v>97.926</v>
+      </c>
+      <c r="E133" s="1">
+        <v>99.423</v>
+      </c>
+      <c r="F133" t="s">
+        <v>8</v>
+      </c>
+      <c r="G133">
+        <v>1.0</v>
+      </c>
+      <c r="H133" s="1">
+        <v>1491345.0</v>
+      </c>
+      <c r="I133" s="1">
+        <v>-22455.0</v>
+      </c>
+      <c r="J133" s="1">
+        <v>-1.505687818714</v>
+      </c>
+      <c r="K133">
+        <v>0.55</v>
+      </c>
+      <c r="L133" t="s">
         <v>415</v>
       </c>
-      <c r="C133" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M133" s="1">
-        <v>2360016.0</v>
+        <v>1468890.0</v>
       </c>
       <c r="N133" s="1">
-        <v>2374317.37</v>
+        <v>1477150.27</v>
       </c>
       <c r="O133" s="1">
-        <v>1.23</v>
+        <v>0.75</v>
       </c>
       <c r="P133">
         <v>1</v>
       </c>
     </row>
     <row r="134" spans="1:16">
       <c r="A134" t="s">
+        <v>416</v>
+      </c>
+      <c r="B134" t="s">
         <v>417</v>
       </c>
-      <c r="B134" t="s">
+      <c r="C134" s="1">
+        <v>1000000.0</v>
+      </c>
+      <c r="D134" s="1">
+        <v>97.846</v>
+      </c>
+      <c r="E134" s="1">
+        <v>99.68483</v>
+      </c>
+      <c r="F134" t="s">
+        <v>8</v>
+      </c>
+      <c r="G134">
+        <v>1.0</v>
+      </c>
+      <c r="H134" s="1">
+        <v>996848.3</v>
+      </c>
+      <c r="I134" s="1">
+        <v>-18388.3</v>
+      </c>
+      <c r="J134" s="1">
+        <v>-1.8446437637502</v>
+      </c>
+      <c r="K134">
+        <v>1.73</v>
+      </c>
+      <c r="L134" t="s">
         <v>418</v>
       </c>
-      <c r="C134" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M134" s="1">
-        <v>1531982.53</v>
+        <v>978460.0</v>
       </c>
       <c r="N134" s="1">
-        <v>1541031.56</v>
+        <v>995720.27</v>
       </c>
       <c r="O134" s="1">
-        <v>0.8</v>
+        <v>0.51</v>
       </c>
       <c r="P134">
         <v>1</v>
       </c>
     </row>
     <row r="135" spans="1:16">
       <c r="A135" t="s">
+        <v>419</v>
+      </c>
+      <c r="B135" t="s">
         <v>420</v>
       </c>
-      <c r="B135" t="s">
+      <c r="C135" s="1">
+        <v>916000.0</v>
+      </c>
+      <c r="D135" s="1">
+        <v>100.464</v>
+      </c>
+      <c r="E135" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F135" t="s">
+        <v>8</v>
+      </c>
+      <c r="G135">
+        <v>1.0</v>
+      </c>
+      <c r="H135" s="1">
+        <v>916000.0</v>
+      </c>
+      <c r="I135" s="1">
+        <v>4250.24</v>
+      </c>
+      <c r="J135" s="1">
+        <v>0.464</v>
+      </c>
+      <c r="K135">
+        <v>0.62</v>
+      </c>
+      <c r="L135" t="s">
         <v>421</v>
       </c>
-      <c r="C135" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M135" s="1">
-        <v>2516550.0</v>
+        <v>920250.24</v>
       </c>
       <c r="N135" s="1">
-        <v>2525489.38</v>
+        <v>925945.6</v>
       </c>
       <c r="O135" s="1">
-        <v>1.31</v>
+        <v>0.47</v>
       </c>
       <c r="P135">
         <v>1</v>
       </c>
     </row>
     <row r="136" spans="1:16">
       <c r="A136" t="s">
+        <v>422</v>
+      </c>
+      <c r="B136" t="s">
         <v>423</v>
       </c>
-      <c r="B136" t="s">
+      <c r="C136" s="1">
+        <v>2400000.0</v>
+      </c>
+      <c r="D136" s="1">
+        <v>98.238</v>
+      </c>
+      <c r="E136" s="1">
+        <v>99.779</v>
+      </c>
+      <c r="F136" t="s">
+        <v>8</v>
+      </c>
+      <c r="G136">
+        <v>1.0</v>
+      </c>
+      <c r="H136" s="1">
+        <v>2394696.0</v>
+      </c>
+      <c r="I136" s="1">
+        <v>-36984.0</v>
+      </c>
+      <c r="J136" s="1">
+        <v>-1.5444131530683</v>
+      </c>
+      <c r="K136">
+        <v>0.8</v>
+      </c>
+      <c r="L136" t="s">
         <v>424</v>
       </c>
-      <c r="C136" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M136" s="1">
-        <v>1101417.51</v>
+        <v>2357712.0</v>
       </c>
       <c r="N136" s="1">
-        <v>1104718.03</v>
+        <v>2376944.88</v>
       </c>
       <c r="O136" s="1">
-        <v>0.57</v>
+        <v>1.21</v>
       </c>
       <c r="P136">
         <v>1</v>
       </c>
     </row>
     <row r="137" spans="1:16">
       <c r="A137" t="s">
+        <v>425</v>
+      </c>
+      <c r="B137" t="s">
         <v>426</v>
       </c>
-      <c r="B137" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C137" s="1">
-        <v>451000.0</v>
+        <v>1559000.0</v>
       </c>
       <c r="D137" s="1">
-        <v>100.558</v>
+        <v>98.235</v>
       </c>
       <c r="E137" s="1">
         <v>100.0</v>
       </c>
       <c r="F137" t="s">
         <v>8</v>
       </c>
       <c r="G137">
         <v>1.0</v>
       </c>
       <c r="H137" s="1">
-        <v>451000.0</v>
+        <v>1559000.0</v>
       </c>
       <c r="I137" s="1">
-        <v>2516.58</v>
+        <v>-27516.35</v>
       </c>
       <c r="J137" s="1">
-        <v>0.558</v>
+        <v>-1.765</v>
       </c>
       <c r="K137">
-        <v>2.31</v>
+        <v>0.76</v>
       </c>
       <c r="L137" t="s">
-        <v>428</v>
+        <v>427</v>
       </c>
       <c r="M137" s="1">
-        <v>453516.58</v>
+        <v>1531483.65</v>
       </c>
       <c r="N137" s="1">
-        <v>463925.31</v>
+        <v>1543274.82</v>
       </c>
       <c r="O137" s="1">
-        <v>0.24</v>
+        <v>0.78</v>
       </c>
       <c r="P137">
         <v>1</v>
       </c>
     </row>
     <row r="138" spans="1:16">
       <c r="A138" t="s">
+        <v>428</v>
+      </c>
+      <c r="B138" t="s">
         <v>429</v>
       </c>
-      <c r="B138" t="s">
+      <c r="C138" s="1">
+        <v>2500000.0</v>
+      </c>
+      <c r="D138" s="1">
+        <v>100.316</v>
+      </c>
+      <c r="E138" s="1">
+        <v>102.33536</v>
+      </c>
+      <c r="F138" t="s">
+        <v>8</v>
+      </c>
+      <c r="G138">
+        <v>1.0</v>
+      </c>
+      <c r="H138" s="1">
+        <v>2558384.0</v>
+      </c>
+      <c r="I138" s="1">
+        <v>-50484.0</v>
+      </c>
+      <c r="J138" s="1">
+        <v>-1.9732768810312</v>
+      </c>
+      <c r="K138">
+        <v>0.57</v>
+      </c>
+      <c r="L138" t="s">
         <v>430</v>
       </c>
-      <c r="C138" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M138" s="1">
-        <v>1878100.0</v>
+        <v>2507900.0</v>
       </c>
       <c r="N138" s="1">
-        <v>1883963.01</v>
+        <v>2522257.19</v>
       </c>
       <c r="O138" s="1">
-        <v>0.98</v>
+        <v>1.28</v>
       </c>
       <c r="P138">
         <v>1</v>
       </c>
     </row>
     <row r="139" spans="1:16">
       <c r="A139" t="s">
+        <v>431</v>
+      </c>
+      <c r="B139" t="s">
         <v>432</v>
       </c>
-      <c r="B139" t="s">
+      <c r="C139" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="D139" s="1">
+        <v>98.911</v>
+      </c>
+      <c r="E139" s="1">
+        <v>98.819</v>
+      </c>
+      <c r="F139" t="s">
+        <v>8</v>
+      </c>
+      <c r="G139">
+        <v>1.0</v>
+      </c>
+      <c r="H139" s="1">
+        <v>592914.0</v>
+      </c>
+      <c r="I139" s="1">
+        <v>552.0</v>
+      </c>
+      <c r="J139" s="1">
+        <v>0.093099505155891</v>
+      </c>
+      <c r="K139">
+        <v>1.02</v>
+      </c>
+      <c r="L139" t="s">
         <v>433</v>
       </c>
-      <c r="C139" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M139" s="1">
-        <v>1436739.92</v>
+        <v>593466.0</v>
       </c>
       <c r="N139" s="1">
-        <v>1468017.35</v>
+        <v>599583.21</v>
       </c>
       <c r="O139" s="1">
-        <v>0.76</v>
+        <v>0.3</v>
       </c>
       <c r="P139">
         <v>1</v>
       </c>
     </row>
     <row r="140" spans="1:16">
       <c r="A140" t="s">
+        <v>434</v>
+      </c>
+      <c r="B140" t="s">
         <v>435</v>
       </c>
-      <c r="B140" t="s">
+      <c r="C140" s="1">
+        <v>1229000.0</v>
+      </c>
+      <c r="D140" s="1">
+        <v>89.347</v>
+      </c>
+      <c r="E140" s="1">
+        <v>85.4301904</v>
+      </c>
+      <c r="F140" t="s">
+        <v>8</v>
+      </c>
+      <c r="G140">
+        <v>1.0</v>
+      </c>
+      <c r="H140" s="1">
+        <v>1049937.04</v>
+      </c>
+      <c r="I140" s="1">
+        <v>48137.59</v>
+      </c>
+      <c r="J140" s="1">
+        <v>4.5848072947307</v>
+      </c>
+      <c r="K140">
+        <v>0.33</v>
+      </c>
+      <c r="L140" t="s">
         <v>436</v>
       </c>
-      <c r="C140" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M140" s="1">
-        <v>1096458.0</v>
+        <v>1098074.63</v>
       </c>
       <c r="N140" s="1">
-        <v>1102853.4</v>
+        <v>1102084.94</v>
       </c>
       <c r="O140" s="1">
-        <v>0.57</v>
+        <v>0.56</v>
       </c>
       <c r="P140">
         <v>1</v>
       </c>
     </row>
     <row r="141" spans="1:16">
       <c r="A141" t="s">
+        <v>437</v>
+      </c>
+      <c r="B141" t="s">
         <v>438</v>
       </c>
-      <c r="B141" t="s">
+      <c r="C141" s="1">
+        <v>451000.0</v>
+      </c>
+      <c r="D141" s="1">
+        <v>100.241</v>
+      </c>
+      <c r="E141" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F141" t="s">
+        <v>8</v>
+      </c>
+      <c r="G141">
+        <v>1.0</v>
+      </c>
+      <c r="H141" s="1">
+        <v>451000.0</v>
+      </c>
+      <c r="I141" s="1">
+        <v>1086.91</v>
+      </c>
+      <c r="J141" s="1">
+        <v>0.241</v>
+      </c>
+      <c r="K141">
+        <v>2.51</v>
+      </c>
+      <c r="L141" t="s">
         <v>439</v>
       </c>
-      <c r="C141" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M141" s="1">
-        <v>491345.0</v>
+        <v>452086.91</v>
       </c>
       <c r="N141" s="1">
-        <v>493694.32</v>
+        <v>463392.95</v>
       </c>
       <c r="O141" s="1">
-        <v>0.26</v>
+        <v>0.24</v>
       </c>
       <c r="P141">
         <v>1</v>
       </c>
     </row>
     <row r="142" spans="1:16">
       <c r="A142" t="s">
+        <v>440</v>
+      </c>
+      <c r="B142" t="s">
         <v>441</v>
       </c>
-      <c r="B142" t="s">
+      <c r="C142" s="1">
+        <v>2000000.0</v>
+      </c>
+      <c r="D142" s="1">
+        <v>93.9</v>
+      </c>
+      <c r="E142" s="1">
+        <v>91.6578065</v>
+      </c>
+      <c r="F142" t="s">
+        <v>8</v>
+      </c>
+      <c r="G142">
+        <v>1.0</v>
+      </c>
+      <c r="H142" s="1">
+        <v>1833156.13</v>
+      </c>
+      <c r="I142" s="1">
+        <v>44843.87</v>
+      </c>
+      <c r="J142" s="1">
+        <v>2.4462657198762</v>
+      </c>
+      <c r="K142">
+        <v>0.32</v>
+      </c>
+      <c r="L142" t="s">
         <v>442</v>
       </c>
-      <c r="C142" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M142" s="1">
-        <v>1006140.24</v>
+        <v>1878000.0</v>
       </c>
       <c r="N142" s="1">
-        <v>1013066.82</v>
+        <v>1884410.96</v>
       </c>
       <c r="O142" s="1">
-        <v>0.53</v>
+        <v>0.96</v>
       </c>
       <c r="P142">
         <v>1</v>
       </c>
     </row>
     <row r="143" spans="1:16">
       <c r="A143" t="s">
+        <v>443</v>
+      </c>
+      <c r="B143" t="s">
         <v>444</v>
       </c>
-      <c r="B143" t="s">
+      <c r="C143" s="1">
+        <v>1400000.0</v>
+      </c>
+      <c r="D143" s="1">
+        <v>100.245</v>
+      </c>
+      <c r="E143" s="1">
+        <v>100.467</v>
+      </c>
+      <c r="F143" t="s">
+        <v>8</v>
+      </c>
+      <c r="G143">
+        <v>1.0</v>
+      </c>
+      <c r="H143" s="1">
+        <v>1406538.0</v>
+      </c>
+      <c r="I143" s="1">
+        <v>-3108.0</v>
+      </c>
+      <c r="J143" s="1">
+        <v>-0.22096807907074</v>
+      </c>
+      <c r="K143">
+        <v>3.15</v>
+      </c>
+      <c r="L143" t="s">
         <v>445</v>
       </c>
-      <c r="C143" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M143" s="1">
-        <v>2142096.0</v>
+        <v>1403430.0</v>
       </c>
       <c r="N143" s="1">
-        <v>2172459.01</v>
+        <v>1447462.88</v>
       </c>
       <c r="O143" s="1">
-        <v>1.13</v>
+        <v>0.73</v>
       </c>
       <c r="P143">
         <v>1</v>
       </c>
     </row>
     <row r="144" spans="1:16">
       <c r="A144" t="s">
+        <v>446</v>
+      </c>
+      <c r="B144" t="s">
         <v>447</v>
       </c>
-      <c r="B144" t="s">
+      <c r="C144" s="1">
+        <v>1432000.0</v>
+      </c>
+      <c r="D144" s="1">
+        <v>99.807</v>
+      </c>
+      <c r="E144" s="1">
+        <v>100.45530726</v>
+      </c>
+      <c r="F144" t="s">
+        <v>8</v>
+      </c>
+      <c r="G144">
+        <v>1.0</v>
+      </c>
+      <c r="H144" s="1">
+        <v>1438520.0</v>
+      </c>
+      <c r="I144" s="1">
+        <v>-9283.76</v>
+      </c>
+      <c r="J144" s="1">
+        <v>-0.64536885131941</v>
+      </c>
+      <c r="K144">
+        <v>2.38</v>
+      </c>
+      <c r="L144" t="s">
         <v>448</v>
       </c>
-      <c r="C144" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M144" s="1">
-        <v>546502.23</v>
+        <v>1429236.24</v>
       </c>
       <c r="N144" s="1">
-        <v>561990.84</v>
+        <v>1463318.82</v>
       </c>
       <c r="O144" s="1">
-        <v>0.29</v>
+        <v>0.74</v>
       </c>
       <c r="P144">
         <v>1</v>
       </c>
     </row>
     <row r="145" spans="1:16">
       <c r="A145" t="s">
+        <v>449</v>
+      </c>
+      <c r="B145" t="s">
         <v>450</v>
       </c>
-      <c r="B145" t="s">
+      <c r="C145" s="1">
+        <v>1100000.0</v>
+      </c>
+      <c r="D145" s="1">
+        <v>99.198</v>
+      </c>
+      <c r="E145" s="1">
+        <v>99.40027273</v>
+      </c>
+      <c r="F145" t="s">
+        <v>8</v>
+      </c>
+      <c r="G145">
+        <v>1.0</v>
+      </c>
+      <c r="H145" s="1">
+        <v>1093403.0</v>
+      </c>
+      <c r="I145" s="1">
+        <v>-2225.0</v>
+      </c>
+      <c r="J145" s="1">
+        <v>-0.20349313107793</v>
+      </c>
+      <c r="K145">
+        <v>0.79</v>
+      </c>
+      <c r="L145" t="s">
         <v>451</v>
       </c>
-      <c r="C145" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M145" s="1">
-        <v>895095.0</v>
+        <v>1091178.0</v>
       </c>
       <c r="N145" s="1">
-        <v>899474.18</v>
+        <v>1099817.4</v>
       </c>
       <c r="O145" s="1">
-        <v>0.47</v>
+        <v>0.56</v>
       </c>
       <c r="P145">
         <v>1</v>
       </c>
     </row>
     <row r="146" spans="1:16">
       <c r="A146" t="s">
+        <v>452</v>
+      </c>
+      <c r="B146" t="s">
         <v>453</v>
       </c>
-      <c r="B146" t="s">
+      <c r="C146" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="D146" s="1">
+        <v>97.783</v>
+      </c>
+      <c r="E146" s="1">
+        <v>99.794</v>
+      </c>
+      <c r="F146" t="s">
+        <v>8</v>
+      </c>
+      <c r="G146">
+        <v>1.0</v>
+      </c>
+      <c r="H146" s="1">
+        <v>498970.0</v>
+      </c>
+      <c r="I146" s="1">
+        <v>-10055.0</v>
+      </c>
+      <c r="J146" s="1">
+        <v>-2.0151512114957</v>
+      </c>
+      <c r="K146">
+        <v>0.66</v>
+      </c>
+      <c r="L146" t="s">
         <v>454</v>
       </c>
-      <c r="C146" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M146" s="1">
-        <v>2126843.12</v>
+        <v>488915.0</v>
       </c>
       <c r="N146" s="1">
-        <v>2142747.28</v>
+        <v>492223.22</v>
       </c>
       <c r="O146" s="1">
-        <v>1.11</v>
+        <v>0.25</v>
       </c>
       <c r="P146">
         <v>1</v>
       </c>
     </row>
     <row r="147" spans="1:16">
       <c r="A147" t="s">
+        <v>455</v>
+      </c>
+      <c r="B147" t="s">
         <v>456</v>
       </c>
-      <c r="B147" t="s">
+      <c r="C147" s="1">
+        <v>952000.0</v>
+      </c>
+      <c r="D147" s="1">
+        <v>105.206</v>
+      </c>
+      <c r="E147" s="1">
+        <v>100.27343697</v>
+      </c>
+      <c r="F147" t="s">
+        <v>8</v>
+      </c>
+      <c r="G147">
+        <v>1.0</v>
+      </c>
+      <c r="H147" s="1">
+        <v>954603.12</v>
+      </c>
+      <c r="I147" s="1">
+        <v>46958.0</v>
+      </c>
+      <c r="J147" s="1">
+        <v>4.919112353205</v>
+      </c>
+      <c r="K147">
+        <v>1.07</v>
+      </c>
+      <c r="L147" t="s">
         <v>457</v>
       </c>
-      <c r="C147" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M147" s="1">
-        <v>506410.0</v>
+        <v>1001561.12</v>
       </c>
       <c r="N147" s="1">
-        <v>514255.89</v>
+        <v>1011786.07</v>
       </c>
       <c r="O147" s="1">
-        <v>0.27</v>
+        <v>0.51</v>
       </c>
       <c r="P147">
         <v>1</v>
       </c>
     </row>
     <row r="148" spans="1:16">
       <c r="A148" t="s">
+        <v>458</v>
+      </c>
+      <c r="B148" t="s">
         <v>459</v>
       </c>
-      <c r="B148" t="s">
+      <c r="C148" s="1">
+        <v>2200000.0</v>
+      </c>
+      <c r="D148" s="1">
+        <v>97.525</v>
+      </c>
+      <c r="E148" s="1">
+        <v>99.24563636</v>
+      </c>
+      <c r="F148" t="s">
+        <v>8</v>
+      </c>
+      <c r="G148">
+        <v>1.0</v>
+      </c>
+      <c r="H148" s="1">
+        <v>2183404.0</v>
+      </c>
+      <c r="I148" s="1">
+        <v>-37854.0</v>
+      </c>
+      <c r="J148" s="1">
+        <v>-1.733714878236</v>
+      </c>
+      <c r="K148">
+        <v>1.56</v>
+      </c>
+      <c r="L148" t="s">
         <v>460</v>
       </c>
-      <c r="C148" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M148" s="1">
-        <v>407044.0</v>
+        <v>2145550.0</v>
       </c>
       <c r="N148" s="1">
-        <v>408967.29</v>
+        <v>2179830.82</v>
       </c>
       <c r="O148" s="1">
-        <v>0.21</v>
+        <v>1.11</v>
       </c>
       <c r="P148">
         <v>1</v>
       </c>
     </row>
     <row r="149" spans="1:16">
       <c r="A149" t="s">
+        <v>461</v>
+      </c>
+      <c r="B149" t="s">
         <v>462</v>
       </c>
-      <c r="B149" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C149" s="1">
-        <v>1500000.0</v>
+        <v>547000.0</v>
       </c>
       <c r="D149" s="1">
-        <v>104.642</v>
+        <v>99.337</v>
       </c>
       <c r="E149" s="1">
-        <v>103.12185667</v>
+        <v>100.0</v>
       </c>
       <c r="F149" t="s">
         <v>8</v>
       </c>
       <c r="G149">
         <v>1.0</v>
       </c>
       <c r="H149" s="1">
-        <v>1546827.85</v>
+        <v>547000.0</v>
       </c>
       <c r="I149" s="1">
-        <v>22802.15</v>
+        <v>-3626.61</v>
       </c>
       <c r="J149" s="1">
-        <v>1.4741233163083</v>
+        <v>-0.663</v>
       </c>
       <c r="K149">
-        <v>0.07</v>
+        <v>3.03</v>
       </c>
       <c r="L149" t="s">
         <v>463</v>
       </c>
       <c r="M149" s="1">
-        <v>1569630.0</v>
+        <v>543373.39</v>
       </c>
       <c r="N149" s="1">
-        <v>1570734.45</v>
+        <v>559964.39</v>
       </c>
       <c r="O149" s="1">
-        <v>0.81</v>
+        <v>0.28</v>
       </c>
       <c r="P149">
         <v>1</v>
       </c>
     </row>
     <row r="150" spans="1:16">
       <c r="A150" t="s">
         <v>464</v>
       </c>
       <c r="B150" t="s">
         <v>465</v>
       </c>
       <c r="C150" s="1">
-        <v>381000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D150" s="1">
-        <v>100.126</v>
+        <v>99.132</v>
       </c>
       <c r="E150" s="1">
-        <v>102.47</v>
+        <v>101.2</v>
       </c>
       <c r="F150" t="s">
         <v>8</v>
       </c>
       <c r="G150">
         <v>1.0</v>
       </c>
       <c r="H150" s="1">
-        <v>390410.7</v>
+        <v>910800.0</v>
       </c>
       <c r="I150" s="1">
-        <v>-8930.64</v>
+        <v>-18612.0</v>
       </c>
       <c r="J150" s="1">
-        <v>-2.2874987801308</v>
+        <v>-2.0434782608696</v>
       </c>
       <c r="K150">
-        <v>0.04</v>
-[...2 lines deleted...]
-        <v>167.01</v>
+        <v>0.69</v>
+      </c>
+      <c r="L150" t="s">
+        <v>466</v>
       </c>
       <c r="M150" s="1">
-        <v>381480.06</v>
+        <v>892188.0</v>
       </c>
       <c r="N150" s="1">
-        <v>381647.07</v>
+        <v>898391.84</v>
       </c>
       <c r="O150" s="1">
-        <v>0.2</v>
+        <v>0.46</v>
       </c>
       <c r="P150">
         <v>1</v>
       </c>
     </row>
     <row r="151" spans="1:16">
       <c r="A151" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
       <c r="B151" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
       <c r="C151" s="1">
-        <v>631000.0</v>
+        <v>2152000.0</v>
       </c>
       <c r="D151" s="1">
-        <v>98.182</v>
+        <v>98.378</v>
       </c>
       <c r="E151" s="1">
-        <v>99.422</v>
+        <v>99.728</v>
       </c>
       <c r="F151" t="s">
         <v>8</v>
       </c>
       <c r="G151">
         <v>1.0</v>
       </c>
       <c r="H151" s="1">
-        <v>627352.82</v>
+        <v>2146146.56</v>
       </c>
       <c r="I151" s="1">
-        <v>-7824.4</v>
+        <v>-29052.0</v>
       </c>
       <c r="J151" s="1">
-        <v>-1.2472088672527</v>
+        <v>-1.353682015081</v>
       </c>
       <c r="K151">
-        <v>0.45</v>
+        <v>0.92</v>
       </c>
       <c r="L151" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="M151" s="1">
-        <v>619528.42</v>
+        <v>2117094.56</v>
       </c>
       <c r="N151" s="1">
-        <v>622337.67</v>
+        <v>2136831.05</v>
       </c>
       <c r="O151" s="1">
-        <v>0.32</v>
+        <v>1.08</v>
       </c>
       <c r="P151">
         <v>1</v>
       </c>
     </row>
     <row r="152" spans="1:16">
       <c r="A152" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="B152" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="C152" s="1">
-        <v>200000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D152" s="1">
-        <v>94.456</v>
+        <v>100.917</v>
       </c>
       <c r="E152" s="1">
-        <v>99.383</v>
+        <v>102.5055</v>
       </c>
       <c r="F152" t="s">
         <v>8</v>
       </c>
       <c r="G152">
         <v>1.0</v>
       </c>
       <c r="H152" s="1">
-        <v>198766.0</v>
+        <v>512527.5</v>
       </c>
       <c r="I152" s="1">
-        <v>-9854.0</v>
+        <v>-7942.5</v>
       </c>
       <c r="J152" s="1">
-        <v>-4.957588319934</v>
+        <v>-1.5496729443786</v>
       </c>
       <c r="K152">
-        <v>0.2</v>
-[...2 lines deleted...]
-        <v>405.48</v>
+        <v>1.77</v>
+      </c>
+      <c r="L152" t="s">
+        <v>472</v>
       </c>
       <c r="M152" s="1">
-        <v>188912.0</v>
+        <v>504585.0</v>
       </c>
       <c r="N152" s="1">
-        <v>189317.48</v>
+        <v>513424.04</v>
       </c>
       <c r="O152" s="1">
-        <v>0.1</v>
+        <v>0.26</v>
       </c>
       <c r="P152">
         <v>1</v>
       </c>
     </row>
     <row r="153" spans="1:16">
       <c r="A153" t="s">
-        <v>471</v>
+        <v>473</v>
       </c>
       <c r="B153" t="s">
-        <v>472</v>
+        <v>474</v>
       </c>
       <c r="C153" s="1">
-        <v>638000.0</v>
+        <v>1500000.0</v>
       </c>
       <c r="D153" s="1">
-        <v>100.618</v>
+        <v>104.409</v>
       </c>
       <c r="E153" s="1">
-        <v>100.0</v>
+        <v>103.12185667</v>
       </c>
       <c r="F153" t="s">
         <v>8</v>
       </c>
       <c r="G153">
         <v>1.0</v>
       </c>
       <c r="H153" s="1">
-        <v>638000.0</v>
+        <v>1546827.85</v>
       </c>
       <c r="I153" s="1">
-        <v>3942.84</v>
+        <v>19307.15</v>
       </c>
       <c r="J153" s="1">
-        <v>0.618</v>
+        <v>1.2481770353437</v>
       </c>
       <c r="K153">
-        <v>3.87</v>
+        <v>0.37</v>
       </c>
       <c r="L153" t="s">
-        <v>473</v>
+        <v>475</v>
       </c>
       <c r="M153" s="1">
-        <v>641942.84</v>
+        <v>1566135.0</v>
       </c>
       <c r="N153" s="1">
-        <v>666623.83</v>
+        <v>1571657.26</v>
       </c>
       <c r="O153" s="1">
-        <v>0.35</v>
+        <v>0.8</v>
       </c>
       <c r="P153">
         <v>1</v>
       </c>
     </row>
     <row r="154" spans="1:16">
       <c r="A154" t="s">
+        <v>476</v>
+      </c>
+      <c r="B154" t="s">
         <v>474</v>
       </c>
-      <c r="B154" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C154" s="1">
-        <v>600000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D154" s="1">
-        <v>88.863</v>
+        <v>101.503</v>
       </c>
       <c r="E154" s="1">
-        <v>88.621</v>
+        <v>103.479</v>
       </c>
       <c r="F154" t="s">
         <v>8</v>
       </c>
       <c r="G154">
         <v>1.0</v>
       </c>
       <c r="H154" s="1">
-        <v>531726.0</v>
+        <v>413916.0</v>
       </c>
       <c r="I154" s="1">
-        <v>1452.0</v>
+        <v>-7904.0</v>
       </c>
       <c r="J154" s="1">
-        <v>0.27307297367441</v>
+        <v>-1.9095661921743</v>
       </c>
       <c r="K154">
-        <v>1.38</v>
+        <v>0.73</v>
       </c>
       <c r="L154" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="M154" s="1">
-        <v>533178.0</v>
+        <v>406012.0</v>
       </c>
       <c r="N154" s="1">
-        <v>541458.82</v>
+        <v>408921.59</v>
       </c>
       <c r="O154" s="1">
-        <v>0.28</v>
+        <v>0.21</v>
       </c>
       <c r="P154">
         <v>1</v>
       </c>
     </row>
     <row r="155" spans="1:16">
       <c r="A155" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="B155" t="s">
-        <v>478</v>
+        <v>479</v>
       </c>
       <c r="C155" s="1">
-        <v>900000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D155" s="1">
-        <v>74.594</v>
+        <v>97.144</v>
       </c>
       <c r="E155" s="1">
-        <v>74.33222222</v>
+        <v>97.26</v>
       </c>
       <c r="F155" t="s">
         <v>8</v>
       </c>
       <c r="G155">
         <v>1.0</v>
       </c>
       <c r="H155" s="1">
-        <v>668990.0</v>
+        <v>583560.0</v>
       </c>
       <c r="I155" s="1">
-        <v>2356.0</v>
+        <v>-696.0</v>
       </c>
       <c r="J155" s="1">
-        <v>0.35217267821642</v>
+        <v>-0.11926794159984</v>
       </c>
       <c r="K155">
-        <v>0.32</v>
+        <v>0.42</v>
       </c>
       <c r="L155" t="s">
-        <v>479</v>
+        <v>480</v>
       </c>
       <c r="M155" s="1">
-        <v>671346.0</v>
+        <v>582864.0</v>
       </c>
       <c r="N155" s="1">
-        <v>674249.42</v>
+        <v>585391.4</v>
       </c>
       <c r="O155" s="1">
-        <v>0.35</v>
+        <v>0.3</v>
       </c>
       <c r="P155">
         <v>1</v>
       </c>
     </row>
     <row r="156" spans="1:16">
       <c r="A156" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
       <c r="B156" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="C156" s="1">
-        <v>900000.0</v>
+        <v>381000.0</v>
       </c>
       <c r="D156" s="1">
-        <v>98.322</v>
+        <v>99.505</v>
       </c>
       <c r="E156" s="1">
-        <v>99.985</v>
+        <v>102.47</v>
       </c>
       <c r="F156" t="s">
         <v>8</v>
       </c>
       <c r="G156">
         <v>1.0</v>
       </c>
       <c r="H156" s="1">
-        <v>899865.0</v>
+        <v>390410.7</v>
       </c>
       <c r="I156" s="1">
-        <v>-14967.0</v>
+        <v>-11296.65</v>
       </c>
       <c r="J156" s="1">
-        <v>-1.6632494874231</v>
+        <v>-2.893529813604</v>
       </c>
       <c r="K156">
-        <v>2.91</v>
+        <v>0.26</v>
       </c>
       <c r="L156" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="M156" s="1">
-        <v>884898.0</v>
+        <v>379114.05</v>
       </c>
       <c r="N156" s="1">
-        <v>911112.04</v>
+        <v>380116.13</v>
       </c>
       <c r="O156" s="1">
-        <v>0.47</v>
+        <v>0.19</v>
       </c>
       <c r="P156">
         <v>1</v>
       </c>
     </row>
     <row r="157" spans="1:16">
       <c r="A157" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
       <c r="B157" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="C157" s="1">
-        <v>700000.0</v>
+        <v>788000.0</v>
       </c>
       <c r="D157" s="1">
-        <v>101.044</v>
+        <v>100.052</v>
       </c>
       <c r="E157" s="1">
-        <v>100.0</v>
+        <v>99.958</v>
       </c>
       <c r="F157" t="s">
         <v>8</v>
       </c>
       <c r="G157">
         <v>1.0</v>
       </c>
       <c r="H157" s="1">
-        <v>700000.0</v>
+        <v>787669.04</v>
       </c>
       <c r="I157" s="1">
-        <v>7308.0</v>
+        <v>740.72</v>
       </c>
       <c r="J157" s="1">
-        <v>1.044</v>
+        <v>0.094039496588567</v>
       </c>
       <c r="K157">
-        <v>2.45</v>
-[...2 lines deleted...]
-        <v>485</v>
+        <v>0.07</v>
+      </c>
+      <c r="L157">
+        <v>566.71</v>
       </c>
       <c r="M157" s="1">
-        <v>707308.0</v>
+        <v>788409.76</v>
       </c>
       <c r="N157" s="1">
-        <v>724446.76</v>
+        <v>788976.47</v>
       </c>
       <c r="O157" s="1">
-        <v>0.38</v>
+        <v>0.4</v>
       </c>
       <c r="P157">
         <v>1</v>
       </c>
     </row>
     <row r="158" spans="1:16">
       <c r="A158" t="s">
         <v>486</v>
       </c>
       <c r="B158" t="s">
         <v>487</v>
       </c>
       <c r="C158" s="1">
-        <v>800000.0</v>
+        <v>631000.0</v>
       </c>
       <c r="D158" s="1">
-        <v>98.967</v>
+        <v>97.828</v>
       </c>
       <c r="E158" s="1">
-        <v>99.6055</v>
+        <v>99.422</v>
       </c>
       <c r="F158" t="s">
         <v>8</v>
       </c>
       <c r="G158">
         <v>1.0</v>
       </c>
       <c r="H158" s="1">
-        <v>796844.0</v>
+        <v>627352.82</v>
       </c>
       <c r="I158" s="1">
-        <v>-5108.0</v>
+        <v>-10058.14</v>
       </c>
       <c r="J158" s="1">
-        <v>-0.64102885884816</v>
+        <v>-1.6032668825813</v>
       </c>
       <c r="K158">
-        <v>1.0</v>
+        <v>0.62</v>
       </c>
       <c r="L158" t="s">
         <v>488</v>
       </c>
       <c r="M158" s="1">
-        <v>791736.0</v>
+        <v>617294.68</v>
       </c>
       <c r="N158" s="1">
-        <v>799708.6</v>
+        <v>621227.63</v>
       </c>
       <c r="O158" s="1">
-        <v>0.41</v>
+        <v>0.32</v>
       </c>
       <c r="P158">
         <v>1</v>
       </c>
     </row>
     <row r="159" spans="1:16">
       <c r="A159" t="s">
         <v>489</v>
       </c>
       <c r="B159" t="s">
         <v>490</v>
       </c>
       <c r="C159" s="1">
-        <v>600000.0</v>
+        <v>638000.0</v>
       </c>
       <c r="D159" s="1">
-        <v>95.626</v>
+        <v>100.423</v>
       </c>
       <c r="E159" s="1">
-        <v>99.405</v>
+        <v>100.0</v>
       </c>
       <c r="F159" t="s">
         <v>8</v>
       </c>
       <c r="G159">
         <v>1.0</v>
       </c>
       <c r="H159" s="1">
-        <v>596430.0</v>
+        <v>638000.0</v>
       </c>
       <c r="I159" s="1">
-        <v>-22674.0</v>
+        <v>2698.74</v>
       </c>
       <c r="J159" s="1">
-        <v>-3.8016196368392</v>
+        <v>0.423</v>
       </c>
       <c r="K159">
-        <v>0.79</v>
-[...2 lines deleted...]
-        <v>491</v>
+        <v>0.09</v>
+      </c>
+      <c r="L159">
+        <v>559.34</v>
       </c>
       <c r="M159" s="1">
-        <v>573756.0</v>
+        <v>640698.74</v>
       </c>
       <c r="N159" s="1">
-        <v>578490.25</v>
+        <v>641258.08</v>
       </c>
       <c r="O159" s="1">
-        <v>0.3</v>
+        <v>0.33</v>
       </c>
       <c r="P159">
         <v>1</v>
       </c>
     </row>
     <row r="160" spans="1:16">
       <c r="A160" t="s">
+        <v>491</v>
+      </c>
+      <c r="B160" t="s">
         <v>492</v>
       </c>
-      <c r="B160" t="s">
+      <c r="C160" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="D160" s="1">
+        <v>88.729</v>
+      </c>
+      <c r="E160" s="1">
+        <v>88.621</v>
+      </c>
+      <c r="F160" t="s">
+        <v>8</v>
+      </c>
+      <c r="G160">
+        <v>1.0</v>
+      </c>
+      <c r="H160" s="1">
+        <v>531726.0</v>
+      </c>
+      <c r="I160" s="1">
+        <v>648.0</v>
+      </c>
+      <c r="J160" s="1">
+        <v>0.12186727750759</v>
+      </c>
+      <c r="K160">
+        <v>1.47</v>
+      </c>
+      <c r="L160" t="s">
         <v>493</v>
       </c>
-      <c r="C160" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M160" s="1">
-        <v>395064.0</v>
+        <v>532374.0</v>
       </c>
       <c r="N160" s="1">
-        <v>405716.05</v>
+        <v>541189.07</v>
       </c>
       <c r="O160" s="1">
-        <v>0.21</v>
+        <v>0.27</v>
       </c>
       <c r="P160">
         <v>1</v>
       </c>
     </row>
     <row r="161" spans="1:16">
       <c r="A161" t="s">
+        <v>494</v>
+      </c>
+      <c r="B161" t="s">
         <v>495</v>
       </c>
-      <c r="B161" t="s">
+      <c r="C161" s="1">
+        <v>900000.0</v>
+      </c>
+      <c r="D161" s="1">
+        <v>74.523</v>
+      </c>
+      <c r="E161" s="1">
+        <v>74.33222222</v>
+      </c>
+      <c r="F161" t="s">
+        <v>8</v>
+      </c>
+      <c r="G161">
+        <v>1.0</v>
+      </c>
+      <c r="H161" s="1">
+        <v>668990.0</v>
+      </c>
+      <c r="I161" s="1">
+        <v>1717.0</v>
+      </c>
+      <c r="J161" s="1">
+        <v>0.25665555538947</v>
+      </c>
+      <c r="K161">
+        <v>0.36</v>
+      </c>
+      <c r="L161" t="s">
         <v>496</v>
       </c>
-      <c r="C161" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M161" s="1">
-        <v>704487.0</v>
+        <v>670707.0</v>
       </c>
       <c r="N161" s="1">
-        <v>704487.0</v>
+        <v>673980.29</v>
       </c>
       <c r="O161" s="1">
-        <v>0.37</v>
+        <v>0.34</v>
       </c>
       <c r="P161">
         <v>1</v>
       </c>
     </row>
     <row r="162" spans="1:16">
       <c r="A162" t="s">
         <v>497</v>
       </c>
       <c r="B162" t="s">
         <v>498</v>
       </c>
       <c r="C162" s="1">
-        <v>150000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D162" s="1">
-        <v>95.53</v>
+        <v>98.031</v>
       </c>
       <c r="E162" s="1">
-        <v>99.237</v>
+        <v>99.985</v>
       </c>
       <c r="F162" t="s">
         <v>8</v>
       </c>
       <c r="G162">
         <v>1.0</v>
       </c>
       <c r="H162" s="1">
-        <v>148855.5</v>
+        <v>899865.0</v>
       </c>
       <c r="I162" s="1">
-        <v>-5560.5</v>
+        <v>-17586.0</v>
       </c>
       <c r="J162" s="1">
-        <v>-3.7355018793394</v>
+        <v>-1.9542931439716</v>
       </c>
       <c r="K162">
-        <v>0.06</v>
-[...2 lines deleted...]
-        <v>90.41</v>
+        <v>3.1</v>
+      </c>
+      <c r="L162" t="s">
+        <v>499</v>
       </c>
       <c r="M162" s="1">
-        <v>143295.0</v>
+        <v>882279.0</v>
       </c>
       <c r="N162" s="1">
-        <v>143385.41</v>
+        <v>910157.42</v>
       </c>
       <c r="O162" s="1">
-        <v>0.07</v>
+        <v>0.46</v>
       </c>
       <c r="P162">
         <v>1</v>
       </c>
     </row>
     <row r="163" spans="1:16">
       <c r="A163" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="B163" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
       <c r="C163" s="1">
-        <v>1000000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D163" s="1">
-        <v>98.199</v>
+        <v>100.949</v>
       </c>
       <c r="E163" s="1">
-        <v>99.42228</v>
+        <v>100.0</v>
       </c>
       <c r="F163" t="s">
         <v>8</v>
       </c>
       <c r="G163">
         <v>1.0</v>
       </c>
       <c r="H163" s="1">
-        <v>994222.8</v>
+        <v>700000.0</v>
       </c>
       <c r="I163" s="1">
-        <v>-12232.8</v>
+        <v>6643.0</v>
       </c>
       <c r="J163" s="1">
-        <v>-1.2303881987015</v>
+        <v>0.949</v>
       </c>
       <c r="K163">
-        <v>0.31</v>
+        <v>2.66</v>
       </c>
       <c r="L163" t="s">
-        <v>501</v>
+        <v>502</v>
       </c>
       <c r="M163" s="1">
-        <v>981990.0</v>
+        <v>706643.0</v>
       </c>
       <c r="N163" s="1">
-        <v>985133.84</v>
+        <v>725259.24</v>
       </c>
       <c r="O163" s="1">
-        <v>0.51</v>
+        <v>0.37</v>
       </c>
       <c r="P163">
         <v>1</v>
       </c>
     </row>
     <row r="164" spans="1:16">
       <c r="A164" t="s">
-        <v>502</v>
+        <v>503</v>
       </c>
       <c r="B164" t="s">
-        <v>503</v>
+        <v>504</v>
       </c>
       <c r="C164" s="1">
-        <v>700000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D164" s="1">
-        <v>99.234</v>
+        <v>98.456</v>
       </c>
       <c r="E164" s="1">
-        <v>100.0</v>
+        <v>99.6055</v>
       </c>
       <c r="F164" t="s">
         <v>8</v>
       </c>
       <c r="G164">
         <v>1.0</v>
       </c>
       <c r="H164" s="1">
-        <v>700000.0</v>
+        <v>796844.0</v>
       </c>
       <c r="I164" s="1">
-        <v>-5362.0</v>
+        <v>-9196.0</v>
       </c>
       <c r="J164" s="1">
-        <v>-0.766</v>
+        <v>-1.1540527380516</v>
       </c>
       <c r="K164">
-        <v>1.54</v>
+        <v>1.2</v>
       </c>
       <c r="L164" t="s">
-        <v>504</v>
+        <v>505</v>
       </c>
       <c r="M164" s="1">
-        <v>694638.0</v>
+        <v>787648.0</v>
       </c>
       <c r="N164" s="1">
-        <v>705422.33</v>
+        <v>797264.44</v>
       </c>
       <c r="O164" s="1">
-        <v>0.37</v>
+        <v>0.4</v>
       </c>
       <c r="P164">
         <v>1</v>
       </c>
     </row>
     <row r="165" spans="1:16">
       <c r="A165" t="s">
-        <v>505</v>
+        <v>506</v>
       </c>
       <c r="B165" t="s">
-        <v>506</v>
+        <v>507</v>
       </c>
       <c r="C165" s="1">
-        <v>1500000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D165" s="1">
-        <v>99.451</v>
+        <v>95.388</v>
       </c>
       <c r="E165" s="1">
-        <v>99.1624</v>
+        <v>99.405</v>
       </c>
       <c r="F165" t="s">
         <v>8</v>
       </c>
       <c r="G165">
         <v>1.0</v>
       </c>
       <c r="H165" s="1">
-        <v>1487436.0</v>
+        <v>596430.0</v>
       </c>
       <c r="I165" s="1">
-        <v>4329.0</v>
+        <v>-24102.0</v>
       </c>
       <c r="J165" s="1">
-        <v>0.2910377320436</v>
+        <v>-4.0410442130678</v>
       </c>
       <c r="K165">
-        <v>3.01</v>
+        <v>0.95</v>
       </c>
       <c r="L165" t="s">
-        <v>507</v>
+        <v>508</v>
       </c>
       <c r="M165" s="1">
-        <v>1491765.0</v>
+        <v>572328.0</v>
       </c>
       <c r="N165" s="1">
-        <v>1536919.11</v>
+        <v>578048.55</v>
       </c>
       <c r="O165" s="1">
-        <v>0.8</v>
+        <v>0.29</v>
       </c>
       <c r="P165">
         <v>1</v>
       </c>
     </row>
     <row r="166" spans="1:16">
       <c r="A166" t="s">
-        <v>508</v>
+        <v>509</v>
       </c>
       <c r="B166" t="s">
-        <v>509</v>
+        <v>510</v>
       </c>
       <c r="C166" s="1">
-        <v>816000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D166" s="1">
-        <v>98.335</v>
+        <v>98.364</v>
       </c>
       <c r="E166" s="1">
-        <v>100.0</v>
+        <v>100.66</v>
       </c>
       <c r="F166" t="s">
         <v>8</v>
       </c>
       <c r="G166">
         <v>1.0</v>
       </c>
       <c r="H166" s="1">
-        <v>816000.0</v>
+        <v>402640.0</v>
       </c>
       <c r="I166" s="1">
-        <v>-13586.4</v>
+        <v>-9184.0</v>
       </c>
       <c r="J166" s="1">
-        <v>-1.665</v>
+        <v>-2.2809457579972</v>
       </c>
       <c r="K166">
-        <v>0.6</v>
+        <v>2.85</v>
       </c>
       <c r="L166" t="s">
-        <v>510</v>
+        <v>511</v>
       </c>
       <c r="M166" s="1">
-        <v>802413.6</v>
+        <v>393456.0</v>
       </c>
       <c r="N166" s="1">
-        <v>807282.71</v>
+        <v>404847.78</v>
       </c>
       <c r="O166" s="1">
-        <v>0.42</v>
+        <v>0.21</v>
       </c>
       <c r="P166">
         <v>1</v>
       </c>
     </row>
     <row r="167" spans="1:16">
       <c r="A167" t="s">
-        <v>511</v>
+        <v>512</v>
       </c>
       <c r="B167" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
       <c r="C167" s="1">
-        <v>900000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="D167" s="1">
-        <v>98.687</v>
+        <v>100.327</v>
       </c>
       <c r="E167" s="1">
-        <v>99.3</v>
+        <v>100.05625</v>
       </c>
       <c r="F167" t="s">
         <v>8</v>
       </c>
       <c r="G167">
         <v>1.0</v>
       </c>
       <c r="H167" s="1">
-        <v>893700.0</v>
+        <v>1000562.5</v>
       </c>
       <c r="I167" s="1">
-        <v>-5517.0</v>
+        <v>2707.5</v>
       </c>
       <c r="J167" s="1">
-        <v>-0.61732124874119</v>
+        <v>0.27059778874383</v>
       </c>
       <c r="K167">
-        <v>0.32</v>
+        <v>0.19</v>
       </c>
       <c r="L167" t="s">
-        <v>513</v>
+        <v>514</v>
       </c>
       <c r="M167" s="1">
-        <v>888183.0</v>
+        <v>1003270.0</v>
       </c>
       <c r="N167" s="1">
-        <v>891098.75</v>
+        <v>1005187.81</v>
       </c>
       <c r="O167" s="1">
-        <v>0.46</v>
+        <v>0.51</v>
       </c>
       <c r="P167">
         <v>1</v>
       </c>
     </row>
     <row r="168" spans="1:16">
       <c r="A168" t="s">
-        <v>514</v>
+        <v>515</v>
       </c>
       <c r="B168" t="s">
-        <v>515</v>
+        <v>516</v>
       </c>
       <c r="C168" s="1">
-        <v>1222000.0</v>
+        <v>150000.0</v>
       </c>
       <c r="D168" s="1">
-        <v>98.921</v>
+        <v>95.444</v>
       </c>
       <c r="E168" s="1">
-        <v>99.24314075</v>
+        <v>99.237</v>
       </c>
       <c r="F168" t="s">
         <v>8</v>
       </c>
       <c r="G168">
         <v>1.0</v>
       </c>
       <c r="H168" s="1">
-        <v>1212751.18</v>
+        <v>148855.5</v>
       </c>
       <c r="I168" s="1">
-        <v>-3936.56</v>
+        <v>-5689.5</v>
       </c>
       <c r="J168" s="1">
-        <v>-0.3245974990517</v>
+        <v>-3.8221631044872</v>
       </c>
       <c r="K168">
-        <v>2.14</v>
-[...2 lines deleted...]
-        <v>516</v>
+        <v>0.09</v>
+      </c>
+      <c r="L168">
+        <v>131.51</v>
       </c>
       <c r="M168" s="1">
-        <v>1208814.62</v>
+        <v>143166.0</v>
       </c>
       <c r="N168" s="1">
-        <v>1234916.04</v>
+        <v>143297.51</v>
       </c>
       <c r="O168" s="1">
-        <v>0.64</v>
+        <v>0.07</v>
       </c>
       <c r="P168">
         <v>1</v>
       </c>
     </row>
     <row r="169" spans="1:16">
       <c r="A169" t="s">
         <v>517</v>
       </c>
       <c r="B169" t="s">
         <v>518</v>
       </c>
       <c r="C169" s="1">
-        <v>400000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="D169" s="1">
-        <v>100.434</v>
+        <v>97.977</v>
       </c>
       <c r="E169" s="1">
-        <v>99.897</v>
+        <v>99.42228</v>
       </c>
       <c r="F169" t="s">
         <v>8</v>
       </c>
       <c r="G169">
         <v>1.0</v>
       </c>
       <c r="H169" s="1">
-        <v>399588.0</v>
+        <v>994222.8</v>
       </c>
       <c r="I169" s="1">
-        <v>2148.0</v>
+        <v>-14452.8</v>
       </c>
       <c r="J169" s="1">
-        <v>0.5375536802907</v>
+        <v>-1.4536781896372</v>
       </c>
       <c r="K169">
-        <v>0.02</v>
-[...2 lines deleted...]
-        <v>84.93</v>
+        <v>0.5</v>
+      </c>
+      <c r="L169" t="s">
+        <v>519</v>
       </c>
       <c r="M169" s="1">
-        <v>401736.0</v>
+        <v>979770.0</v>
       </c>
       <c r="N169" s="1">
-        <v>401820.93</v>
+        <v>984763.15</v>
       </c>
       <c r="O169" s="1">
-        <v>0.21</v>
+        <v>0.5</v>
       </c>
       <c r="P169">
         <v>1</v>
       </c>
     </row>
     <row r="170" spans="1:16">
       <c r="A170" t="s">
-        <v>519</v>
+        <v>520</v>
       </c>
       <c r="B170" t="s">
-        <v>520</v>
+        <v>521</v>
       </c>
       <c r="C170" s="1">
-        <v>1384000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D170" s="1">
-        <v>101.66</v>
+        <v>98.798</v>
       </c>
       <c r="E170" s="1">
-        <v>100.62532081</v>
+        <v>100.0</v>
       </c>
       <c r="F170" t="s">
         <v>8</v>
       </c>
       <c r="G170">
         <v>1.0</v>
       </c>
       <c r="H170" s="1">
-        <v>1392654.44</v>
+        <v>700000.0</v>
       </c>
       <c r="I170" s="1">
-        <v>14319.96</v>
+        <v>-8414.0</v>
       </c>
       <c r="J170" s="1">
-        <v>1.0282493336969</v>
+        <v>-1.202</v>
       </c>
       <c r="K170">
-        <v>3.65</v>
+        <v>1.75</v>
       </c>
       <c r="L170" t="s">
-        <v>521</v>
+        <v>522</v>
       </c>
       <c r="M170" s="1">
-        <v>1406974.4</v>
+        <v>691586.0</v>
       </c>
       <c r="N170" s="1">
-        <v>1457452.48</v>
+        <v>703817.9</v>
       </c>
       <c r="O170" s="1">
-        <v>0.76</v>
+        <v>0.36</v>
       </c>
       <c r="P170">
         <v>1</v>
       </c>
     </row>
     <row r="171" spans="1:16">
       <c r="A171" t="s">
-        <v>522</v>
+        <v>523</v>
       </c>
       <c r="B171" t="s">
-        <v>523</v>
+        <v>524</v>
       </c>
       <c r="C171" s="1">
-        <v>200000.0</v>
+        <v>1500000.0</v>
       </c>
       <c r="D171" s="1">
-        <v>99.275</v>
+        <v>99.197</v>
       </c>
       <c r="E171" s="1">
-        <v>100.23</v>
+        <v>99.1624</v>
       </c>
       <c r="F171" t="s">
         <v>8</v>
       </c>
       <c r="G171">
         <v>1.0</v>
       </c>
       <c r="H171" s="1">
-        <v>200460.0</v>
+        <v>1487436.0</v>
       </c>
       <c r="I171" s="1">
-        <v>-1910.0</v>
+        <v>519.0</v>
       </c>
       <c r="J171" s="1">
-        <v>-0.95280854035718</v>
+        <v>0.034892257549232</v>
       </c>
       <c r="K171">
-        <v>2.36</v>
+        <v>3.22</v>
       </c>
       <c r="L171" t="s">
-        <v>524</v>
+        <v>525</v>
       </c>
       <c r="M171" s="1">
-        <v>198550.0</v>
+        <v>1487955.0</v>
       </c>
       <c r="N171" s="1">
-        <v>203276.03</v>
+        <v>1536191.3</v>
       </c>
       <c r="O171" s="1">
-        <v>0.11</v>
+        <v>0.78</v>
       </c>
       <c r="P171">
         <v>1</v>
       </c>
     </row>
     <row r="172" spans="1:16">
       <c r="A172" t="s">
-        <v>525</v>
+        <v>526</v>
       </c>
       <c r="B172" t="s">
-        <v>526</v>
+        <v>527</v>
       </c>
       <c r="C172" s="1">
-        <v>1100000.0</v>
+        <v>816000.0</v>
       </c>
       <c r="D172" s="1">
-        <v>99.147</v>
+        <v>98.11</v>
       </c>
       <c r="E172" s="1">
-        <v>99.871</v>
+        <v>100.0</v>
       </c>
       <c r="F172" t="s">
         <v>8</v>
       </c>
       <c r="G172">
         <v>1.0</v>
       </c>
       <c r="H172" s="1">
-        <v>1098581.0</v>
+        <v>816000.0</v>
       </c>
       <c r="I172" s="1">
-        <v>-7964.0</v>
+        <v>-15422.4</v>
       </c>
       <c r="J172" s="1">
-        <v>-0.72493516636461</v>
+        <v>-1.89</v>
       </c>
       <c r="K172">
-        <v>1.63</v>
+        <v>0.81</v>
       </c>
       <c r="L172" t="s">
-        <v>527</v>
+        <v>528</v>
       </c>
       <c r="M172" s="1">
-        <v>1090617.0</v>
+        <v>800577.6</v>
       </c>
       <c r="N172" s="1">
-        <v>1108601.25</v>
+        <v>807155.16</v>
       </c>
       <c r="O172" s="1">
-        <v>0.58</v>
+        <v>0.41</v>
       </c>
       <c r="P172">
         <v>1</v>
       </c>
     </row>
     <row r="173" spans="1:16">
       <c r="A173" t="s">
-        <v>528</v>
+        <v>529</v>
       </c>
       <c r="B173" t="s">
-        <v>529</v>
+        <v>530</v>
       </c>
       <c r="C173" s="1">
-        <v>688000.0</v>
+        <v>1222000.0</v>
       </c>
       <c r="D173" s="1">
-        <v>100.604</v>
+        <v>98.515</v>
       </c>
       <c r="E173" s="1">
-        <v>100.0</v>
+        <v>99.24314075</v>
       </c>
       <c r="F173" t="s">
         <v>8</v>
       </c>
       <c r="G173">
         <v>1.0</v>
       </c>
       <c r="H173" s="1">
-        <v>688000.0</v>
+        <v>1212751.18</v>
       </c>
       <c r="I173" s="1">
-        <v>4155.52</v>
+        <v>-8897.88</v>
       </c>
       <c r="J173" s="1">
-        <v>0.604</v>
+        <v>-0.73369378209964</v>
       </c>
       <c r="K173">
-        <v>0.06</v>
-[...2 lines deleted...]
-        <v>445.15</v>
+        <v>2.32</v>
+      </c>
+      <c r="L173" t="s">
+        <v>531</v>
       </c>
       <c r="M173" s="1">
-        <v>692155.52</v>
+        <v>1203853.3</v>
       </c>
       <c r="N173" s="1">
-        <v>692600.67</v>
+        <v>1232214.58</v>
       </c>
       <c r="O173" s="1">
-        <v>0.36</v>
+        <v>0.63</v>
       </c>
       <c r="P173">
         <v>1</v>
       </c>
     </row>
     <row r="174" spans="1:16">
       <c r="A174" t="s">
-        <v>530</v>
+        <v>532</v>
       </c>
       <c r="B174" t="s">
-        <v>531</v>
+        <v>533</v>
       </c>
       <c r="C174" s="1">
-        <v>809000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D174" s="1">
-        <v>100.061</v>
+        <v>100.12</v>
       </c>
       <c r="E174" s="1">
-        <v>99.646</v>
+        <v>99.897</v>
       </c>
       <c r="F174" t="s">
         <v>8</v>
       </c>
       <c r="G174">
         <v>1.0</v>
       </c>
       <c r="H174" s="1">
-        <v>806136.14</v>
+        <v>399588.0</v>
       </c>
       <c r="I174" s="1">
-        <v>3357.35</v>
+        <v>892.0</v>
       </c>
       <c r="J174" s="1">
-        <v>0.41647431908958</v>
+        <v>0.22322992682463</v>
       </c>
       <c r="K174">
-        <v>0.35</v>
-[...2 lines deleted...]
-        <v>532</v>
+        <v>0.23</v>
+      </c>
+      <c r="L174">
+        <v>934.25</v>
       </c>
       <c r="M174" s="1">
-        <v>809493.49</v>
+        <v>400480.0</v>
       </c>
       <c r="N174" s="1">
-        <v>812286.2</v>
+        <v>401414.25</v>
       </c>
       <c r="O174" s="1">
-        <v>0.42</v>
+        <v>0.2</v>
       </c>
       <c r="P174">
         <v>1</v>
       </c>
     </row>
     <row r="175" spans="1:16">
       <c r="A175" t="s">
-        <v>533</v>
+        <v>534</v>
       </c>
       <c r="B175" t="s">
-        <v>534</v>
+        <v>535</v>
       </c>
       <c r="C175" s="1">
-        <v>800000.0</v>
+        <v>1384000.0</v>
       </c>
       <c r="D175" s="1">
-        <v>100.439</v>
+        <v>101.423</v>
       </c>
       <c r="E175" s="1">
-        <v>99.471</v>
+        <v>100.62532081</v>
       </c>
       <c r="F175" t="s">
         <v>8</v>
       </c>
       <c r="G175">
         <v>1.0</v>
       </c>
       <c r="H175" s="1">
-        <v>795768.0</v>
+        <v>1392654.44</v>
       </c>
       <c r="I175" s="1">
-        <v>7744.0</v>
+        <v>11039.88</v>
       </c>
       <c r="J175" s="1">
-        <v>0.97314795266962</v>
+        <v>0.79272213428623</v>
       </c>
       <c r="K175">
-        <v>0.02</v>
-[...2 lines deleted...]
-        <v>175.34</v>
+        <v>0.1</v>
+      </c>
+      <c r="L175" t="s">
+        <v>536</v>
       </c>
       <c r="M175" s="1">
-        <v>803512.0</v>
+        <v>1403694.32</v>
       </c>
       <c r="N175" s="1">
-        <v>803687.34</v>
+        <v>1405116.24</v>
       </c>
       <c r="O175" s="1">
-        <v>0.42</v>
+        <v>0.71</v>
       </c>
       <c r="P175">
         <v>1</v>
       </c>
     </row>
     <row r="176" spans="1:16">
       <c r="A176" t="s">
-        <v>535</v>
+        <v>537</v>
       </c>
       <c r="B176" t="s">
-        <v>536</v>
+        <v>538</v>
       </c>
       <c r="C176" s="1">
-        <v>741000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D176" s="1">
-        <v>99.591</v>
+        <v>98.753</v>
       </c>
       <c r="E176" s="1">
-        <v>98.46009582</v>
+        <v>100.23</v>
       </c>
       <c r="F176" t="s">
         <v>8</v>
       </c>
       <c r="G176">
         <v>1.0</v>
       </c>
       <c r="H176" s="1">
-        <v>729589.31</v>
+        <v>200460.0</v>
       </c>
       <c r="I176" s="1">
-        <v>8380.0</v>
+        <v>-2954.0</v>
       </c>
       <c r="J176" s="1">
-        <v>1.1485913904084</v>
+        <v>-1.4736106954006</v>
       </c>
       <c r="K176">
-        <v>3.05</v>
+        <v>2.57</v>
       </c>
       <c r="L176" t="s">
-        <v>537</v>
+        <v>539</v>
       </c>
       <c r="M176" s="1">
-        <v>737969.31</v>
+        <v>197506.0</v>
       </c>
       <c r="N176" s="1">
-        <v>760564.73</v>
+        <v>202642.99</v>
       </c>
       <c r="O176" s="1">
-        <v>0.39</v>
+        <v>0.1</v>
       </c>
       <c r="P176">
         <v>1</v>
       </c>
     </row>
     <row r="177" spans="1:16">
       <c r="A177" t="s">
-        <v>538</v>
+        <v>540</v>
       </c>
       <c r="B177" t="s">
-        <v>539</v>
+        <v>541</v>
       </c>
       <c r="C177" s="1">
-        <v>900000.0</v>
+        <v>1100000.0</v>
       </c>
       <c r="D177" s="1">
-        <v>97.547</v>
+        <v>98.854</v>
       </c>
       <c r="E177" s="1">
-        <v>98.41</v>
+        <v>99.871</v>
       </c>
       <c r="F177" t="s">
         <v>8</v>
       </c>
       <c r="G177">
         <v>1.0</v>
       </c>
       <c r="H177" s="1">
-        <v>885690.0</v>
+        <v>1098581.0</v>
       </c>
       <c r="I177" s="1">
-        <v>-7767.0</v>
+        <v>-11187.0</v>
       </c>
       <c r="J177" s="1">
-        <v>-0.87694340006097</v>
+        <v>-1.0183136245757</v>
       </c>
       <c r="K177">
-        <v>0.52</v>
+        <v>1.85</v>
       </c>
       <c r="L177" t="s">
-        <v>540</v>
+        <v>542</v>
       </c>
       <c r="M177" s="1">
-        <v>877923.0</v>
+        <v>1087394.0</v>
       </c>
       <c r="N177" s="1">
-        <v>882583.27</v>
+        <v>1107713.86</v>
       </c>
       <c r="O177" s="1">
-        <v>0.46</v>
+        <v>0.56</v>
       </c>
       <c r="P177">
         <v>1</v>
       </c>
     </row>
     <row r="178" spans="1:16">
       <c r="A178" t="s">
-        <v>541</v>
+        <v>543</v>
       </c>
       <c r="B178" t="s">
-        <v>542</v>
+        <v>544</v>
       </c>
       <c r="C178" s="1">
-        <v>945000.0</v>
+        <v>688000.0</v>
       </c>
       <c r="D178" s="1">
-        <v>100.465</v>
+        <v>100.218</v>
       </c>
       <c r="E178" s="1">
         <v>100.0</v>
       </c>
       <c r="F178" t="s">
         <v>8</v>
       </c>
       <c r="G178">
         <v>1.0</v>
       </c>
       <c r="H178" s="1">
-        <v>945000.0</v>
+        <v>688000.0</v>
       </c>
       <c r="I178" s="1">
-        <v>4394.25</v>
+        <v>1499.84</v>
       </c>
       <c r="J178" s="1">
-        <v>0.465</v>
+        <v>0.218</v>
       </c>
       <c r="K178">
-        <v>0.01</v>
-[...2 lines deleted...]
-        <v>113.89</v>
+        <v>0.28</v>
+      </c>
+      <c r="L178" t="s">
+        <v>545</v>
       </c>
       <c r="M178" s="1">
-        <v>949394.25</v>
+        <v>689499.84</v>
       </c>
       <c r="N178" s="1">
-        <v>949508.14</v>
+        <v>691428.8</v>
       </c>
       <c r="O178" s="1">
-        <v>0.49</v>
+        <v>0.35</v>
       </c>
       <c r="P178">
         <v>1</v>
       </c>
     </row>
     <row r="179" spans="1:16">
       <c r="A179" t="s">
-        <v>543</v>
+        <v>546</v>
       </c>
       <c r="B179" t="s">
-        <v>544</v>
+        <v>547</v>
       </c>
       <c r="C179" s="1">
-        <v>500000.0</v>
+        <v>809000.0</v>
       </c>
       <c r="D179" s="1">
-        <v>88.797</v>
+        <v>99.65</v>
       </c>
       <c r="E179" s="1">
-        <v>85.25</v>
+        <v>99.646</v>
       </c>
       <c r="F179" t="s">
         <v>8</v>
       </c>
       <c r="G179">
         <v>1.0</v>
       </c>
       <c r="H179" s="1">
-        <v>426250.0</v>
+        <v>806136.14</v>
       </c>
       <c r="I179" s="1">
-        <v>17735.0</v>
+        <v>32.36</v>
       </c>
       <c r="J179" s="1">
-        <v>4.1607038123167</v>
+        <v>0.0040142103044779</v>
       </c>
       <c r="K179">
-        <v>0.06</v>
-[...2 lines deleted...]
-        <v>318.49</v>
+        <v>0.54</v>
+      </c>
+      <c r="L179" t="s">
+        <v>548</v>
       </c>
       <c r="M179" s="1">
-        <v>443985.0</v>
+        <v>806168.5</v>
       </c>
       <c r="N179" s="1">
-        <v>444303.49</v>
+        <v>810512.72</v>
       </c>
       <c r="O179" s="1">
-        <v>0.23</v>
+        <v>0.41</v>
       </c>
       <c r="P179">
         <v>1</v>
       </c>
     </row>
     <row r="180" spans="1:16">
       <c r="A180" t="s">
-        <v>545</v>
+        <v>549</v>
       </c>
       <c r="B180" t="s">
-        <v>546</v>
+        <v>550</v>
       </c>
       <c r="C180" s="1">
-        <v>610000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D180" s="1">
-        <v>101.512</v>
+        <v>100.303</v>
       </c>
       <c r="E180" s="1">
-        <v>99.18943934</v>
+        <v>99.471</v>
       </c>
       <c r="F180" t="s">
         <v>8</v>
       </c>
       <c r="G180">
         <v>1.0</v>
       </c>
       <c r="H180" s="1">
-        <v>605055.58</v>
+        <v>795768.0</v>
       </c>
       <c r="I180" s="1">
-        <v>14167.62</v>
+        <v>6656.0</v>
       </c>
       <c r="J180" s="1">
-        <v>2.3415402598221</v>
+        <v>0.83642468659207</v>
       </c>
       <c r="K180">
-        <v>1.56</v>
+        <v>0.24</v>
       </c>
       <c r="L180" t="s">
-        <v>547</v>
+        <v>551</v>
       </c>
       <c r="M180" s="1">
-        <v>619223.2</v>
+        <v>802424.0</v>
       </c>
       <c r="N180" s="1">
-        <v>628749.23</v>
+        <v>804352.77</v>
       </c>
       <c r="O180" s="1">
-        <v>0.33</v>
+        <v>0.41</v>
       </c>
       <c r="P180">
         <v>1</v>
       </c>
     </row>
     <row r="181" spans="1:16">
       <c r="A181" t="s">
-        <v>548</v>
+        <v>552</v>
       </c>
       <c r="B181" t="s">
-        <v>549</v>
+        <v>553</v>
       </c>
       <c r="C181" s="1">
-        <v>800000.0</v>
+        <v>741000.0</v>
       </c>
       <c r="D181" s="1">
-        <v>100.873</v>
+        <v>99.263</v>
       </c>
       <c r="E181" s="1">
-        <v>102.939</v>
+        <v>98.46009582</v>
       </c>
       <c r="F181" t="s">
         <v>8</v>
       </c>
       <c r="G181">
         <v>1.0</v>
       </c>
       <c r="H181" s="1">
-        <v>823512.0</v>
+        <v>729589.31</v>
       </c>
       <c r="I181" s="1">
-        <v>-16528.0</v>
+        <v>5949.52</v>
       </c>
       <c r="J181" s="1">
-        <v>-2.0070138625788</v>
+        <v>0.81546150943467</v>
       </c>
       <c r="K181">
-        <v>0.6</v>
+        <v>3.24</v>
       </c>
       <c r="L181" t="s">
-        <v>550</v>
+        <v>554</v>
       </c>
       <c r="M181" s="1">
-        <v>806984.0</v>
+        <v>735538.83</v>
       </c>
       <c r="N181" s="1">
-        <v>811751.12</v>
+        <v>759555.35</v>
       </c>
       <c r="O181" s="1">
-        <v>0.42</v>
+        <v>0.39</v>
       </c>
       <c r="P181">
         <v>1</v>
       </c>
     </row>
     <row r="182" spans="1:16">
       <c r="A182" t="s">
-        <v>551</v>
+        <v>555</v>
       </c>
       <c r="B182" t="s">
-        <v>552</v>
+        <v>556</v>
       </c>
       <c r="C182" s="1">
-        <v>1300000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D182" s="1">
-        <v>97.669</v>
+        <v>97.28</v>
       </c>
       <c r="E182" s="1">
-        <v>100.761</v>
+        <v>98.41</v>
       </c>
       <c r="F182" t="s">
         <v>8</v>
       </c>
       <c r="G182">
         <v>1.0</v>
       </c>
       <c r="H182" s="1">
-        <v>1309893.0</v>
+        <v>885690.0</v>
       </c>
       <c r="I182" s="1">
-        <v>-40196.0</v>
+        <v>-10170.0</v>
       </c>
       <c r="J182" s="1">
-        <v>-3.0686475918262</v>
+        <v>-1.1482572909257</v>
       </c>
       <c r="K182">
-        <v>0.48</v>
+        <v>0.7</v>
       </c>
       <c r="L182" t="s">
-        <v>553</v>
+        <v>557</v>
       </c>
       <c r="M182" s="1">
-        <v>1269697.0</v>
+        <v>875520.0</v>
       </c>
       <c r="N182" s="1">
-        <v>1275947.68</v>
+        <v>881844.66</v>
       </c>
       <c r="O182" s="1">
-        <v>0.66</v>
+        <v>0.45</v>
       </c>
       <c r="P182">
         <v>1</v>
       </c>
     </row>
     <row r="183" spans="1:16">
       <c r="A183" t="s">
-        <v>554</v>
+        <v>558</v>
       </c>
       <c r="B183" t="s">
-        <v>555</v>
+        <v>559</v>
       </c>
       <c r="C183" s="1">
-        <v>600000.0</v>
+        <v>945000.0</v>
       </c>
       <c r="D183" s="1">
-        <v>102.099</v>
+        <v>100.501</v>
       </c>
       <c r="E183" s="1">
-        <v>101.425395</v>
+        <v>100.0</v>
       </c>
       <c r="F183" t="s">
         <v>8</v>
       </c>
       <c r="G183">
         <v>1.0</v>
       </c>
       <c r="H183" s="1">
-        <v>608552.37</v>
+        <v>945000.0</v>
       </c>
       <c r="I183" s="1">
-        <v>4041.63</v>
+        <v>4734.45</v>
       </c>
       <c r="J183" s="1">
-        <v>0.66413840439073</v>
+        <v>0.501</v>
       </c>
       <c r="K183">
-        <v>3.64</v>
+        <v>0.25</v>
       </c>
       <c r="L183" t="s">
-        <v>556</v>
+        <v>560</v>
       </c>
       <c r="M183" s="1">
-        <v>612594.0</v>
+        <v>949734.45</v>
       </c>
       <c r="N183" s="1">
-        <v>634415.92</v>
+        <v>952126.18</v>
       </c>
       <c r="O183" s="1">
-        <v>0.33</v>
+        <v>0.48</v>
       </c>
       <c r="P183">
         <v>1</v>
       </c>
     </row>
     <row r="184" spans="1:16">
       <c r="A184" t="s">
-        <v>557</v>
+        <v>561</v>
       </c>
       <c r="B184" t="s">
-        <v>558</v>
+        <v>562</v>
       </c>
       <c r="C184" s="1">
-        <v>300000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D184" s="1">
-        <v>102.329</v>
+        <v>88.452</v>
       </c>
       <c r="E184" s="1">
-        <v>99.96825</v>
+        <v>85.25</v>
       </c>
       <c r="F184" t="s">
         <v>8</v>
       </c>
       <c r="G184">
         <v>1.0</v>
       </c>
       <c r="H184" s="1">
-        <v>299904.75</v>
+        <v>426250.0</v>
       </c>
       <c r="I184" s="1">
-        <v>7082.25</v>
+        <v>16010.0</v>
       </c>
       <c r="J184" s="1">
-        <v>2.3614997761789</v>
+        <v>3.7560117302053</v>
       </c>
       <c r="K184">
-        <v>1.88</v>
-[...2 lines deleted...]
-        <v>559</v>
+        <v>0.1</v>
+      </c>
+      <c r="L184">
+        <v>523.97</v>
       </c>
       <c r="M184" s="1">
-        <v>306987.0</v>
+        <v>442260.0</v>
       </c>
       <c r="N184" s="1">
-        <v>312624.33</v>
+        <v>442783.97</v>
       </c>
       <c r="O184" s="1">
-        <v>0.16</v>
+        <v>0.22</v>
       </c>
       <c r="P184">
         <v>1</v>
       </c>
     </row>
     <row r="185" spans="1:16">
       <c r="A185" t="s">
-        <v>560</v>
+        <v>563</v>
       </c>
       <c r="B185" t="s">
-        <v>561</v>
+        <v>564</v>
       </c>
       <c r="C185" s="1">
-        <v>200000.0</v>
+        <v>610000.0</v>
       </c>
       <c r="D185" s="1">
-        <v>105.017</v>
+        <v>101.26</v>
       </c>
       <c r="E185" s="1">
-        <v>104.45</v>
+        <v>99.18943934</v>
       </c>
       <c r="F185" t="s">
         <v>8</v>
       </c>
       <c r="G185">
         <v>1.0</v>
       </c>
       <c r="H185" s="1">
-        <v>208900.0</v>
+        <v>605055.58</v>
       </c>
       <c r="I185" s="1">
-        <v>1134.0</v>
+        <v>12630.42</v>
       </c>
       <c r="J185" s="1">
-        <v>0.5428434657731</v>
+        <v>2.0874809550554</v>
       </c>
       <c r="K185">
-        <v>4.19</v>
+        <v>1.77</v>
       </c>
       <c r="L185" t="s">
-        <v>562</v>
+        <v>565</v>
       </c>
       <c r="M185" s="1">
-        <v>210034.0</v>
+        <v>617686.0</v>
       </c>
       <c r="N185" s="1">
-        <v>218417.56</v>
+        <v>628465.45</v>
       </c>
       <c r="O185" s="1">
-        <v>0.11</v>
+        <v>0.32</v>
       </c>
       <c r="P185">
         <v>1</v>
       </c>
     </row>
     <row r="186" spans="1:16">
       <c r="A186" t="s">
-        <v>563</v>
+        <v>566</v>
       </c>
       <c r="B186" t="s">
-        <v>564</v>
+        <v>567</v>
       </c>
       <c r="C186" s="1">
-        <v>950000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D186" s="1">
-        <v>98.346</v>
+        <v>100.501</v>
       </c>
       <c r="E186" s="1">
-        <v>99.589</v>
+        <v>102.939</v>
       </c>
       <c r="F186" t="s">
         <v>8</v>
       </c>
       <c r="G186">
         <v>1.0</v>
       </c>
       <c r="H186" s="1">
-        <v>946095.5</v>
+        <v>823512.0</v>
       </c>
       <c r="I186" s="1">
-        <v>-11808.5</v>
+        <v>-19504.0</v>
       </c>
       <c r="J186" s="1">
-        <v>-1.2481298135336</v>
+        <v>-2.3683929317363</v>
       </c>
       <c r="K186">
-        <v>2.26</v>
+        <v>0.79</v>
       </c>
       <c r="L186" t="s">
-        <v>565</v>
+        <v>568</v>
       </c>
       <c r="M186" s="1">
-        <v>934287.0</v>
+        <v>804008.0</v>
       </c>
       <c r="N186" s="1">
-        <v>955759.6</v>
+        <v>810364.16</v>
       </c>
       <c r="O186" s="1">
-        <v>0.5</v>
+        <v>0.41</v>
       </c>
       <c r="P186">
         <v>1</v>
       </c>
     </row>
     <row r="187" spans="1:16">
       <c r="A187" t="s">
-        <v>566</v>
+        <v>569</v>
       </c>
       <c r="B187" t="s">
-        <v>567</v>
+        <v>570</v>
       </c>
       <c r="C187" s="1">
-        <v>700000.0</v>
+        <v>1300000.0</v>
       </c>
       <c r="D187" s="1">
-        <v>102.473</v>
+        <v>97.447</v>
       </c>
       <c r="E187" s="1">
-        <v>103.012</v>
+        <v>100.761</v>
       </c>
       <c r="F187" t="s">
         <v>8</v>
       </c>
       <c r="G187">
         <v>1.0</v>
       </c>
       <c r="H187" s="1">
-        <v>721084.0</v>
+        <v>1309893.0</v>
       </c>
       <c r="I187" s="1">
-        <v>-3773.0</v>
+        <v>-43082.0</v>
       </c>
       <c r="J187" s="1">
-        <v>-0.52324001087252</v>
+        <v>-3.2889709312135</v>
       </c>
       <c r="K187">
-        <v>0.16</v>
+        <v>0.67</v>
       </c>
       <c r="L187" t="s">
-        <v>568</v>
+        <v>571</v>
       </c>
       <c r="M187" s="1">
-        <v>717311.0</v>
+        <v>1266811.0</v>
       </c>
       <c r="N187" s="1">
-        <v>718404.15</v>
+        <v>1275465.79</v>
       </c>
       <c r="O187" s="1">
-        <v>0.37</v>
+        <v>0.65</v>
       </c>
       <c r="P187">
         <v>1</v>
       </c>
     </row>
     <row r="188" spans="1:16">
       <c r="A188" t="s">
-        <v>569</v>
+        <v>572</v>
       </c>
       <c r="B188" t="s">
-        <v>567</v>
+        <v>573</v>
       </c>
       <c r="C188" s="1">
-        <v>500000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D188" s="1">
-        <v>97.594</v>
+        <v>101.673</v>
       </c>
       <c r="E188" s="1">
-        <v>99.908</v>
+        <v>101.425395</v>
       </c>
       <c r="F188" t="s">
         <v>8</v>
       </c>
       <c r="G188">
         <v>1.0</v>
       </c>
       <c r="H188" s="1">
-        <v>499540.0</v>
+        <v>608552.37</v>
       </c>
       <c r="I188" s="1">
-        <v>-11570.0</v>
+        <v>1485.63</v>
       </c>
       <c r="J188" s="1">
-        <v>-2.3161308403731</v>
+        <v>0.24412525088022</v>
       </c>
       <c r="K188">
-        <v>0.87</v>
-[...2 lines deleted...]
-        <v>570</v>
+        <v>0.09</v>
+      </c>
+      <c r="L188">
+        <v>554.79</v>
       </c>
       <c r="M188" s="1">
-        <v>487970.0</v>
+        <v>610038.0</v>
       </c>
       <c r="N188" s="1">
-        <v>492329.38</v>
+        <v>610592.79</v>
       </c>
       <c r="O188" s="1">
-        <v>0.26</v>
+        <v>0.31</v>
       </c>
       <c r="P188">
         <v>1</v>
       </c>
     </row>
     <row r="189" spans="1:16">
       <c r="A189" t="s">
-        <v>571</v>
+        <v>574</v>
       </c>
       <c r="B189" t="s">
-        <v>572</v>
+        <v>575</v>
       </c>
       <c r="C189" s="1">
-        <v>700000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D189" s="1">
-        <v>104.284</v>
+        <v>102.006</v>
       </c>
       <c r="E189" s="1">
-        <v>106.6</v>
+        <v>99.96825</v>
       </c>
       <c r="F189" t="s">
         <v>8</v>
       </c>
       <c r="G189">
         <v>1.0</v>
       </c>
       <c r="H189" s="1">
-        <v>746200.0</v>
+        <v>299904.75</v>
       </c>
       <c r="I189" s="1">
-        <v>-16212.0</v>
+        <v>6113.25</v>
       </c>
       <c r="J189" s="1">
-        <v>-2.172607879925</v>
+        <v>2.0383971911082</v>
       </c>
       <c r="K189">
-        <v>2.18</v>
+        <v>2.09</v>
       </c>
       <c r="L189" t="s">
-        <v>573</v>
+        <v>576</v>
       </c>
       <c r="M189" s="1">
-        <v>729988.0</v>
+        <v>306018.0</v>
       </c>
       <c r="N189" s="1">
-        <v>745229.78</v>
+        <v>312292.32</v>
       </c>
       <c r="O189" s="1">
-        <v>0.39</v>
+        <v>0.16</v>
       </c>
       <c r="P189">
         <v>1</v>
       </c>
     </row>
     <row r="190" spans="1:16">
       <c r="A190" t="s">
-        <v>574</v>
+        <v>577</v>
       </c>
       <c r="B190" t="s">
-        <v>575</v>
+        <v>578</v>
       </c>
       <c r="C190" s="1">
-        <v>1480000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D190" s="1">
-        <v>98.294</v>
+        <v>104.452</v>
       </c>
       <c r="E190" s="1">
-        <v>99.902</v>
+        <v>104.45</v>
       </c>
       <c r="F190" t="s">
         <v>8</v>
       </c>
       <c r="G190">
         <v>1.0</v>
       </c>
       <c r="H190" s="1">
-        <v>1478549.6</v>
+        <v>208900.0</v>
       </c>
       <c r="I190" s="1">
-        <v>-23798.4</v>
+        <v>4.0</v>
       </c>
       <c r="J190" s="1">
-        <v>-1.6095773858381</v>
+        <v>0.0019147917663954</v>
       </c>
       <c r="K190">
-        <v>0.63</v>
-[...2 lines deleted...]
-        <v>576</v>
+        <v>0.17</v>
+      </c>
+      <c r="L190">
+        <v>349.32</v>
       </c>
       <c r="M190" s="1">
-        <v>1454751.2</v>
+        <v>208904.0</v>
       </c>
       <c r="N190" s="1">
-        <v>1464011.34</v>
+        <v>209253.32</v>
       </c>
       <c r="O190" s="1">
-        <v>0.76</v>
+        <v>0.11</v>
       </c>
       <c r="P190">
         <v>1</v>
       </c>
     </row>
     <row r="191" spans="1:16">
       <c r="A191" t="s">
-        <v>577</v>
+        <v>579</v>
       </c>
       <c r="B191" t="s">
-        <v>578</v>
+        <v>580</v>
       </c>
       <c r="C191" s="1">
-        <v>667000.0</v>
+        <v>950000.0</v>
       </c>
       <c r="D191" s="1">
-        <v>100.367</v>
+        <v>97.987</v>
       </c>
       <c r="E191" s="1">
-        <v>100.0</v>
+        <v>99.589</v>
       </c>
       <c r="F191" t="s">
         <v>8</v>
       </c>
       <c r="G191">
         <v>1.0</v>
       </c>
       <c r="H191" s="1">
-        <v>667000.0</v>
+        <v>946095.5</v>
       </c>
       <c r="I191" s="1">
-        <v>2447.89</v>
+        <v>-15219.0</v>
       </c>
       <c r="J191" s="1">
-        <v>0.367</v>
+        <v>-1.6086113928245</v>
       </c>
       <c r="K191">
-        <v>0.99</v>
+        <v>2.42</v>
       </c>
       <c r="L191" t="s">
-        <v>579</v>
+        <v>581</v>
       </c>
       <c r="M191" s="1">
-        <v>669447.89</v>
+        <v>930876.5</v>
       </c>
       <c r="N191" s="1">
-        <v>676075.86</v>
+        <v>953910.75</v>
       </c>
       <c r="O191" s="1">
-        <v>0.35</v>
+        <v>0.48</v>
       </c>
       <c r="P191">
         <v>1</v>
       </c>
     </row>
     <row r="192" spans="1:16">
       <c r="A192" t="s">
-        <v>580</v>
+        <v>582</v>
       </c>
       <c r="B192" t="s">
-        <v>581</v>
+        <v>583</v>
       </c>
       <c r="C192" s="1">
-        <v>727000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D192" s="1">
-        <v>100.497</v>
+        <v>97.409</v>
       </c>
       <c r="E192" s="1">
-        <v>99.79727373</v>
+        <v>99.908</v>
       </c>
       <c r="F192" t="s">
         <v>8</v>
       </c>
       <c r="G192">
         <v>1.0</v>
       </c>
       <c r="H192" s="1">
-        <v>725526.18</v>
+        <v>499540.0</v>
       </c>
       <c r="I192" s="1">
-        <v>5087.01</v>
+        <v>-12495.0</v>
       </c>
       <c r="J192" s="1">
-        <v>0.70114768291339</v>
+        <v>-2.5013011971013</v>
       </c>
       <c r="K192">
-        <v>0.43</v>
+        <v>1.09</v>
       </c>
       <c r="L192" t="s">
-        <v>582</v>
+        <v>584</v>
       </c>
       <c r="M192" s="1">
-        <v>730613.19</v>
+        <v>487045.0</v>
       </c>
       <c r="N192" s="1">
-        <v>733719.29</v>
+        <v>492480.76</v>
       </c>
       <c r="O192" s="1">
-        <v>0.38</v>
+        <v>0.25</v>
       </c>
       <c r="P192">
         <v>1</v>
       </c>
     </row>
     <row r="193" spans="1:16">
       <c r="A193" t="s">
+        <v>585</v>
+      </c>
+      <c r="B193" t="s">
         <v>583</v>
       </c>
-      <c r="B193" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C193" s="1">
-        <v>248000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D193" s="1">
-        <v>101.546</v>
+        <v>102.173</v>
       </c>
       <c r="E193" s="1">
-        <v>100.0</v>
+        <v>103.012</v>
       </c>
       <c r="F193" t="s">
         <v>8</v>
       </c>
       <c r="G193">
         <v>1.0</v>
       </c>
       <c r="H193" s="1">
-        <v>248000.0</v>
+        <v>721084.0</v>
       </c>
       <c r="I193" s="1">
-        <v>3834.08</v>
+        <v>-5873.0</v>
       </c>
       <c r="J193" s="1">
-        <v>1.546</v>
+        <v>-0.81446821729507</v>
       </c>
       <c r="K193">
-        <v>0.07</v>
-[...2 lines deleted...]
-        <v>168.9</v>
+        <v>0.42</v>
+      </c>
+      <c r="L193" t="s">
+        <v>586</v>
       </c>
       <c r="M193" s="1">
-        <v>251834.08</v>
+        <v>715211.0</v>
       </c>
       <c r="N193" s="1">
-        <v>252002.98</v>
+        <v>718126.07</v>
       </c>
       <c r="O193" s="1">
-        <v>0.13</v>
+        <v>0.36</v>
       </c>
       <c r="P193">
         <v>1</v>
       </c>
     </row>
     <row r="194" spans="1:16">
       <c r="A194" t="s">
-        <v>585</v>
+        <v>587</v>
       </c>
       <c r="B194" t="s">
-        <v>586</v>
+        <v>588</v>
       </c>
       <c r="C194" s="1">
-        <v>500000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D194" s="1">
-        <v>102.712</v>
+        <v>103.784</v>
       </c>
       <c r="E194" s="1">
-        <v>99.660226</v>
+        <v>106.6</v>
       </c>
       <c r="F194" t="s">
         <v>8</v>
       </c>
       <c r="G194">
         <v>1.0</v>
       </c>
       <c r="H194" s="1">
-        <v>498301.13</v>
+        <v>746200.0</v>
       </c>
       <c r="I194" s="1">
-        <v>15258.87</v>
+        <v>-19712.0</v>
       </c>
       <c r="J194" s="1">
-        <v>3.0621784863301</v>
+        <v>-2.6416510318949</v>
       </c>
       <c r="K194">
-        <v>3.59</v>
+        <v>2.41</v>
       </c>
       <c r="L194" t="s">
-        <v>587</v>
+        <v>589</v>
       </c>
       <c r="M194" s="1">
-        <v>513560.0</v>
+        <v>726488.0</v>
       </c>
       <c r="N194" s="1">
-        <v>531529.18</v>
+        <v>743359.92</v>
       </c>
       <c r="O194" s="1">
-        <v>0.28</v>
+        <v>0.38</v>
       </c>
       <c r="P194">
         <v>1</v>
       </c>
     </row>
     <row r="195" spans="1:16">
       <c r="A195" t="s">
-        <v>588</v>
+        <v>590</v>
       </c>
       <c r="B195" t="s">
-        <v>589</v>
+        <v>591</v>
       </c>
       <c r="C195" s="1">
-        <v>800000.0</v>
+        <v>1480000.0</v>
       </c>
       <c r="D195" s="1">
-        <v>102.113</v>
+        <v>97.916</v>
       </c>
       <c r="E195" s="1">
-        <v>103.47225</v>
+        <v>99.902</v>
       </c>
       <c r="F195" t="s">
         <v>8</v>
       </c>
       <c r="G195">
         <v>1.0</v>
       </c>
       <c r="H195" s="1">
-        <v>827778.0</v>
+        <v>1478549.6</v>
       </c>
       <c r="I195" s="1">
-        <v>-10874.0</v>
+        <v>-29392.8</v>
       </c>
       <c r="J195" s="1">
-        <v>-1.3136372312383</v>
+        <v>-1.9879481892254</v>
       </c>
       <c r="K195">
-        <v>0.4</v>
+        <v>0.82</v>
       </c>
       <c r="L195" t="s">
-        <v>590</v>
+        <v>592</v>
       </c>
       <c r="M195" s="1">
-        <v>816904.0</v>
+        <v>1449156.8</v>
       </c>
       <c r="N195" s="1">
-        <v>820071.12</v>
+        <v>1461356.66</v>
       </c>
       <c r="O195" s="1">
-        <v>0.43</v>
+        <v>0.74</v>
       </c>
       <c r="P195">
         <v>1</v>
       </c>
     </row>
     <row r="196" spans="1:16">
       <c r="A196" t="s">
-        <v>591</v>
+        <v>593</v>
       </c>
       <c r="B196" t="s">
-        <v>592</v>
+        <v>594</v>
       </c>
       <c r="C196" s="1">
-        <v>800000.0</v>
+        <v>667000.0</v>
       </c>
       <c r="D196" s="1">
-        <v>98.923</v>
+        <v>100.225</v>
       </c>
       <c r="E196" s="1">
-        <v>99.495</v>
+        <v>100.0</v>
       </c>
       <c r="F196" t="s">
         <v>8</v>
       </c>
       <c r="G196">
         <v>1.0</v>
       </c>
       <c r="H196" s="1">
-        <v>795960.0</v>
+        <v>667000.0</v>
       </c>
       <c r="I196" s="1">
-        <v>-4576.0</v>
+        <v>1500.75</v>
       </c>
       <c r="J196" s="1">
-        <v>-0.57490326147043</v>
+        <v>0.225</v>
       </c>
       <c r="K196">
-        <v>2.38</v>
+        <v>1.21</v>
       </c>
       <c r="L196" t="s">
-        <v>593</v>
+        <v>595</v>
       </c>
       <c r="M196" s="1">
-        <v>791384.0</v>
+        <v>668500.75</v>
       </c>
       <c r="N196" s="1">
-        <v>810408.66</v>
+        <v>676601.6</v>
       </c>
       <c r="O196" s="1">
-        <v>0.42</v>
+        <v>0.34</v>
       </c>
       <c r="P196">
         <v>1</v>
       </c>
     </row>
     <row r="197" spans="1:16">
       <c r="A197" t="s">
-        <v>594</v>
+        <v>596</v>
       </c>
       <c r="B197" t="s">
-        <v>595</v>
+        <v>597</v>
       </c>
       <c r="C197" s="1">
-        <v>925000.0</v>
+        <v>727000.0</v>
       </c>
       <c r="D197" s="1">
-        <v>100.498</v>
+        <v>100.155</v>
       </c>
       <c r="E197" s="1">
-        <v>100.0</v>
+        <v>99.79727373</v>
       </c>
       <c r="F197" t="s">
         <v>8</v>
       </c>
       <c r="G197">
         <v>1.0</v>
       </c>
       <c r="H197" s="1">
-        <v>925000.0</v>
+        <v>725526.18</v>
       </c>
       <c r="I197" s="1">
-        <v>4606.5</v>
+        <v>2600.67</v>
       </c>
       <c r="J197" s="1">
-        <v>0.498</v>
+        <v>0.35845295065714</v>
       </c>
       <c r="K197">
-        <v>0.07</v>
-[...2 lines deleted...]
-        <v>669.85</v>
+        <v>0.63</v>
+      </c>
+      <c r="L197" t="s">
+        <v>598</v>
       </c>
       <c r="M197" s="1">
-        <v>929606.5</v>
+        <v>728126.85</v>
       </c>
       <c r="N197" s="1">
-        <v>930276.35</v>
+        <v>732712.05</v>
       </c>
       <c r="O197" s="1">
-        <v>0.48</v>
+        <v>0.37</v>
       </c>
       <c r="P197">
         <v>1</v>
       </c>
     </row>
     <row r="198" spans="1:16">
       <c r="A198" t="s">
-        <v>596</v>
+        <v>599</v>
       </c>
       <c r="B198" t="s">
-        <v>597</v>
+        <v>600</v>
       </c>
       <c r="C198" s="1">
-        <v>1084000.0</v>
+        <v>248000.0</v>
       </c>
       <c r="D198" s="1">
-        <v>99.655</v>
+        <v>101.021</v>
       </c>
       <c r="E198" s="1">
-        <v>101.11874539</v>
+        <v>100.0</v>
       </c>
       <c r="F198" t="s">
         <v>8</v>
       </c>
       <c r="G198">
         <v>1.0</v>
       </c>
       <c r="H198" s="1">
-        <v>1096127.2</v>
+        <v>248000.0</v>
       </c>
       <c r="I198" s="1">
-        <v>-15867.0</v>
+        <v>2532.08</v>
       </c>
       <c r="J198" s="1">
-        <v>-1.4475509776603</v>
+        <v>1.021</v>
       </c>
       <c r="K198">
-        <v>3.05</v>
-[...2 lines deleted...]
-        <v>598</v>
+        <v>0.3</v>
+      </c>
+      <c r="L198">
+        <v>731.89</v>
       </c>
       <c r="M198" s="1">
-        <v>1080260.2</v>
+        <v>250532.08</v>
       </c>
       <c r="N198" s="1">
-        <v>1113337.05</v>
+        <v>251263.97</v>
       </c>
       <c r="O198" s="1">
-        <v>0.58</v>
+        <v>0.13</v>
       </c>
       <c r="P198">
         <v>1</v>
       </c>
     </row>
     <row r="199" spans="1:16">
       <c r="A199" t="s">
-        <v>599</v>
+        <v>601</v>
       </c>
       <c r="B199" t="s">
-        <v>600</v>
+        <v>602</v>
       </c>
       <c r="C199" s="1">
-        <v>800000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D199" s="1">
-        <v>98.25</v>
+        <v>102.28</v>
       </c>
       <c r="E199" s="1">
-        <v>100.0</v>
+        <v>99.660226</v>
       </c>
       <c r="F199" t="s">
         <v>8</v>
       </c>
       <c r="G199">
         <v>1.0</v>
       </c>
       <c r="H199" s="1">
-        <v>800000.0</v>
+        <v>498301.13</v>
       </c>
       <c r="I199" s="1">
-        <v>-14000.0</v>
+        <v>13098.87</v>
       </c>
       <c r="J199" s="1">
-        <v>-1.75</v>
+        <v>2.6287056583636</v>
       </c>
       <c r="K199">
-        <v>0.84</v>
+        <v>3.82</v>
       </c>
       <c r="L199" t="s">
-        <v>601</v>
+        <v>603</v>
       </c>
       <c r="M199" s="1">
-        <v>786000.0</v>
+        <v>511400.0</v>
       </c>
       <c r="N199" s="1">
-        <v>792713.91</v>
+        <v>530499.32</v>
       </c>
       <c r="O199" s="1">
-        <v>0.41</v>
+        <v>0.27</v>
       </c>
       <c r="P199">
         <v>1</v>
       </c>
     </row>
     <row r="200" spans="1:16">
       <c r="A200" t="s">
-        <v>602</v>
+        <v>604</v>
       </c>
       <c r="B200" t="s">
-        <v>603</v>
+        <v>605</v>
       </c>
       <c r="C200" s="1">
-        <v>400000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D200" s="1">
-        <v>100.895</v>
+        <v>101.834</v>
       </c>
       <c r="E200" s="1">
-        <v>100.0</v>
+        <v>103.47225</v>
       </c>
       <c r="F200" t="s">
         <v>8</v>
       </c>
       <c r="G200">
         <v>1.0</v>
       </c>
       <c r="H200" s="1">
-        <v>400000.0</v>
+        <v>827778.0</v>
       </c>
       <c r="I200" s="1">
-        <v>3580.0</v>
+        <v>-13106.0</v>
       </c>
       <c r="J200" s="1">
-        <v>0.895</v>
+        <v>-1.583274742745</v>
       </c>
       <c r="K200">
-        <v>0.13</v>
-[...2 lines deleted...]
-        <v>525.7</v>
+        <v>0.63</v>
+      </c>
+      <c r="L200" t="s">
+        <v>606</v>
       </c>
       <c r="M200" s="1">
-        <v>403580.0</v>
+        <v>814672.0</v>
       </c>
       <c r="N200" s="1">
-        <v>404105.7</v>
+        <v>819702.14</v>
       </c>
       <c r="O200" s="1">
-        <v>0.21</v>
+        <v>0.42</v>
       </c>
       <c r="P200">
         <v>1</v>
       </c>
     </row>
     <row r="201" spans="1:16">
       <c r="A201" t="s">
-        <v>604</v>
+        <v>607</v>
       </c>
       <c r="B201" t="s">
-        <v>605</v>
+        <v>608</v>
       </c>
       <c r="C201" s="1">
-        <v>900000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D201" s="1">
-        <v>96.11</v>
+        <v>98.654</v>
       </c>
       <c r="E201" s="1">
-        <v>97.25</v>
+        <v>99.495</v>
       </c>
       <c r="F201" t="s">
         <v>8</v>
       </c>
       <c r="G201">
         <v>1.0</v>
       </c>
       <c r="H201" s="1">
-        <v>875250.0</v>
+        <v>795960.0</v>
       </c>
       <c r="I201" s="1">
-        <v>-10260.0</v>
+        <v>-6728.0</v>
       </c>
       <c r="J201" s="1">
-        <v>-1.172236503856</v>
+        <v>-0.84526860646264</v>
       </c>
       <c r="K201">
-        <v>0.02</v>
-[...2 lines deleted...]
-        <v>184.93</v>
+        <v>2.59</v>
+      </c>
+      <c r="L201" t="s">
+        <v>609</v>
       </c>
       <c r="M201" s="1">
-        <v>864990.0</v>
+        <v>789232.0</v>
       </c>
       <c r="N201" s="1">
-        <v>865174.93</v>
+        <v>809955.29</v>
       </c>
       <c r="O201" s="1">
-        <v>0.45</v>
+        <v>0.41</v>
       </c>
       <c r="P201">
         <v>1</v>
       </c>
     </row>
     <row r="202" spans="1:16">
       <c r="A202" t="s">
-        <v>606</v>
+        <v>610</v>
       </c>
       <c r="B202" t="s">
-        <v>607</v>
+        <v>611</v>
       </c>
       <c r="C202" s="1">
-        <v>900000.0</v>
+        <v>925000.0</v>
       </c>
       <c r="D202" s="1">
-        <v>100.275</v>
+        <v>100.03</v>
       </c>
       <c r="E202" s="1">
-        <v>99.33133333</v>
+        <v>100.0</v>
       </c>
       <c r="F202" t="s">
         <v>8</v>
       </c>
       <c r="G202">
         <v>1.0</v>
       </c>
       <c r="H202" s="1">
-        <v>893982.0</v>
+        <v>925000.0</v>
       </c>
       <c r="I202" s="1">
-        <v>8493.0</v>
+        <v>277.5</v>
       </c>
       <c r="J202" s="1">
-        <v>0.9500191279019</v>
+        <v>0.03</v>
       </c>
       <c r="K202">
-        <v>3.04</v>
+        <v>0.28</v>
       </c>
       <c r="L202" t="s">
-        <v>608</v>
+        <v>612</v>
       </c>
       <c r="M202" s="1">
-        <v>902475.0</v>
+        <v>925277.5</v>
       </c>
       <c r="N202" s="1">
-        <v>929801.71</v>
+        <v>927861.22</v>
       </c>
       <c r="O202" s="1">
-        <v>0.48</v>
+        <v>0.47</v>
       </c>
       <c r="P202">
         <v>1</v>
       </c>
     </row>
     <row r="203" spans="1:16">
       <c r="A203" t="s">
-        <v>609</v>
+        <v>613</v>
       </c>
       <c r="B203" t="s">
-        <v>610</v>
+        <v>614</v>
       </c>
       <c r="C203" s="1">
-        <v>900000.0</v>
+        <v>1084000.0</v>
       </c>
       <c r="D203" s="1">
-        <v>99.892</v>
+        <v>99.434</v>
       </c>
       <c r="E203" s="1">
-        <v>99.8356</v>
+        <v>101.11874539</v>
       </c>
       <c r="F203" t="s">
         <v>8</v>
       </c>
       <c r="G203">
         <v>1.0</v>
       </c>
       <c r="H203" s="1">
-        <v>898520.4</v>
+        <v>1096127.2</v>
       </c>
       <c r="I203" s="1">
-        <v>507.6</v>
+        <v>-18262.64</v>
       </c>
       <c r="J203" s="1">
-        <v>0.056492874285325</v>
+        <v>-1.6661059044972</v>
       </c>
       <c r="K203">
-        <v>0.37</v>
+        <v>3.26</v>
       </c>
       <c r="L203" t="s">
-        <v>611</v>
+        <v>615</v>
       </c>
       <c r="M203" s="1">
-        <v>899028.0</v>
+        <v>1077864.56</v>
       </c>
       <c r="N203" s="1">
-        <v>902356.77</v>
+        <v>1113168.81</v>
       </c>
       <c r="O203" s="1">
-        <v>0.47</v>
+        <v>0.56</v>
       </c>
       <c r="P203">
         <v>1</v>
       </c>
     </row>
     <row r="204" spans="1:16">
       <c r="A204" t="s">
-        <v>612</v>
+        <v>616</v>
       </c>
       <c r="B204" t="s">
-        <v>613</v>
+        <v>617</v>
       </c>
       <c r="C204" s="1">
-        <v>900000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D204" s="1">
-        <v>83.137</v>
+        <v>97.896</v>
       </c>
       <c r="E204" s="1">
-        <v>81.04033333</v>
+        <v>100.0</v>
       </c>
       <c r="F204" t="s">
         <v>8</v>
       </c>
       <c r="G204">
         <v>1.0</v>
       </c>
       <c r="H204" s="1">
-        <v>729363.0</v>
+        <v>800000.0</v>
       </c>
       <c r="I204" s="1">
-        <v>18870.0</v>
+        <v>-16832.0</v>
       </c>
       <c r="J204" s="1">
-        <v>2.5871890951419</v>
+        <v>-2.104</v>
       </c>
       <c r="K204">
-        <v>0.48</v>
+        <v>1.0</v>
       </c>
       <c r="L204" t="s">
-        <v>614</v>
+        <v>618</v>
       </c>
       <c r="M204" s="1">
-        <v>748233.0</v>
+        <v>783168.0</v>
       </c>
       <c r="N204" s="1">
-        <v>752560.4</v>
+        <v>791185.58</v>
       </c>
       <c r="O204" s="1">
-        <v>0.39</v>
+        <v>0.4</v>
       </c>
       <c r="P204">
         <v>1</v>
       </c>
     </row>
     <row r="205" spans="1:16">
       <c r="A205" t="s">
-        <v>615</v>
+        <v>619</v>
       </c>
       <c r="B205" t="s">
-        <v>616</v>
+        <v>620</v>
       </c>
       <c r="C205" s="1">
-        <v>1100000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D205" s="1">
-        <v>89.945</v>
+        <v>100.593</v>
       </c>
       <c r="E205" s="1">
-        <v>89.675</v>
+        <v>100.0</v>
       </c>
       <c r="F205" t="s">
         <v>8</v>
       </c>
       <c r="G205">
         <v>1.0</v>
       </c>
       <c r="H205" s="1">
-        <v>986425.0</v>
+        <v>400000.0</v>
       </c>
       <c r="I205" s="1">
-        <v>2970.0</v>
+        <v>2372.0</v>
       </c>
       <c r="J205" s="1">
-        <v>0.30108725954837</v>
+        <v>0.593</v>
       </c>
       <c r="K205">
-        <v>0.6</v>
+        <v>0.33</v>
       </c>
       <c r="L205" t="s">
-        <v>617</v>
+        <v>621</v>
       </c>
       <c r="M205" s="1">
-        <v>989395.0</v>
+        <v>402372.0</v>
       </c>
       <c r="N205" s="1">
-        <v>996040.21</v>
+        <v>403706.47</v>
       </c>
       <c r="O205" s="1">
-        <v>0.52</v>
+        <v>0.2</v>
       </c>
       <c r="P205">
         <v>1</v>
       </c>
     </row>
     <row r="206" spans="1:16">
       <c r="A206" t="s">
-        <v>618</v>
+        <v>622</v>
       </c>
       <c r="B206" t="s">
-        <v>619</v>
+        <v>623</v>
       </c>
       <c r="C206" s="1">
-        <v>600000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D206" s="1">
-        <v>101.254</v>
+        <v>95.801</v>
       </c>
       <c r="E206" s="1">
-        <v>99.774775</v>
+        <v>97.25</v>
       </c>
       <c r="F206" t="s">
         <v>8</v>
       </c>
       <c r="G206">
         <v>1.0</v>
       </c>
       <c r="H206" s="1">
-        <v>598648.65</v>
+        <v>875250.0</v>
       </c>
       <c r="I206" s="1">
-        <v>8875.35</v>
+        <v>-13041.0</v>
       </c>
       <c r="J206" s="1">
-        <v>1.4825641050055</v>
+        <v>-1.4899742930591</v>
       </c>
       <c r="K206">
-        <v>0.21</v>
+        <v>0.16</v>
       </c>
       <c r="L206" t="s">
-        <v>620</v>
+        <v>624</v>
       </c>
       <c r="M206" s="1">
-        <v>607524.0</v>
+        <v>862209.0</v>
       </c>
       <c r="N206" s="1">
-        <v>608756.88</v>
+        <v>863626.81</v>
       </c>
       <c r="O206" s="1">
-        <v>0.32</v>
+        <v>0.44</v>
       </c>
       <c r="P206">
         <v>1</v>
       </c>
     </row>
     <row r="207" spans="1:16">
       <c r="A207" t="s">
-        <v>621</v>
+        <v>625</v>
       </c>
       <c r="B207" t="s">
-        <v>622</v>
+        <v>626</v>
       </c>
       <c r="C207" s="1">
-        <v>800000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D207" s="1">
-        <v>98.929</v>
+        <v>99.453</v>
       </c>
       <c r="E207" s="1">
-        <v>100.0</v>
+        <v>99.8356</v>
       </c>
       <c r="F207" t="s">
         <v>8</v>
       </c>
       <c r="G207">
         <v>1.0</v>
       </c>
       <c r="H207" s="1">
-        <v>800000.0</v>
+        <v>898520.4</v>
       </c>
       <c r="I207" s="1">
-        <v>-8568.0</v>
+        <v>-3443.4</v>
       </c>
       <c r="J207" s="1">
-        <v>-1.071</v>
+        <v>-0.3832300301696</v>
       </c>
       <c r="K207">
-        <v>1.93</v>
+        <v>0.58</v>
       </c>
       <c r="L207" t="s">
-        <v>623</v>
+        <v>627</v>
       </c>
       <c r="M207" s="1">
-        <v>791432.0</v>
+        <v>895077.0</v>
       </c>
       <c r="N207" s="1">
-        <v>806911.93</v>
+        <v>900255.08</v>
       </c>
       <c r="O207" s="1">
-        <v>0.42</v>
+        <v>0.46</v>
       </c>
       <c r="P207">
         <v>1</v>
       </c>
     </row>
     <row r="208" spans="1:16">
       <c r="A208" t="s">
-        <v>624</v>
+        <v>628</v>
       </c>
       <c r="B208" t="s">
-        <v>625</v>
+        <v>629</v>
       </c>
       <c r="C208" s="1">
+        <v>900000.0</v>
+      </c>
+      <c r="D208" s="1">
+        <v>82.806</v>
+      </c>
+      <c r="E208" s="1">
+        <v>81.04033333</v>
+      </c>
+      <c r="F208" t="s">
+        <v>8</v>
+      </c>
+      <c r="G208">
+        <v>1.0</v>
+      </c>
+      <c r="H208" s="1">
+        <v>729363.0</v>
+      </c>
+      <c r="I208" s="1">
+        <v>15891.0</v>
+      </c>
+      <c r="J208" s="1">
+        <v>2.1787504987229</v>
+      </c>
+      <c r="K208">
+        <v>0.52</v>
+      </c>
+      <c r="L208" t="s">
+        <v>630</v>
+      </c>
+      <c r="M208" s="1">
+        <v>745254.0</v>
+      </c>
+      <c r="N208" s="1">
+        <v>749951.26</v>
+      </c>
+      <c r="O208" s="1">
+        <v>0.38</v>
+      </c>
+      <c r="P208">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="209" spans="1:16">
+      <c r="A209" t="s">
+        <v>631</v>
+      </c>
+      <c r="B209" t="s">
+        <v>632</v>
+      </c>
+      <c r="C209" s="1">
+        <v>1100000.0</v>
+      </c>
+      <c r="D209" s="1">
+        <v>89.75</v>
+      </c>
+      <c r="E209" s="1">
+        <v>89.675</v>
+      </c>
+      <c r="F209" t="s">
+        <v>8</v>
+      </c>
+      <c r="G209">
+        <v>1.0</v>
+      </c>
+      <c r="H209" s="1">
+        <v>986425.0</v>
+      </c>
+      <c r="I209" s="1">
+        <v>825.0</v>
+      </c>
+      <c r="J209" s="1">
+        <v>0.083635349874547</v>
+      </c>
+      <c r="K209">
+        <v>0.65</v>
+      </c>
+      <c r="L209" t="s">
+        <v>633</v>
+      </c>
+      <c r="M209" s="1">
+        <v>987250.0</v>
+      </c>
+      <c r="N209" s="1">
+        <v>994347.26</v>
+      </c>
+      <c r="O209" s="1">
+        <v>0.5</v>
+      </c>
+      <c r="P209">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="210" spans="1:16">
+      <c r="A210" t="s">
+        <v>634</v>
+      </c>
+      <c r="B210" t="s">
+        <v>635</v>
+      </c>
+      <c r="C210" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="D210" s="1">
+        <v>100.842</v>
+      </c>
+      <c r="E210" s="1">
+        <v>99.774775</v>
+      </c>
+      <c r="F210" t="s">
+        <v>8</v>
+      </c>
+      <c r="G210">
+        <v>1.0</v>
+      </c>
+      <c r="H210" s="1">
+        <v>598648.65</v>
+      </c>
+      <c r="I210" s="1">
+        <v>6403.35</v>
+      </c>
+      <c r="J210" s="1">
+        <v>1.0696340833643</v>
+      </c>
+      <c r="K210">
+        <v>0.41</v>
+      </c>
+      <c r="L210" t="s">
+        <v>636</v>
+      </c>
+      <c r="M210" s="1">
+        <v>605052.0</v>
+      </c>
+      <c r="N210" s="1">
+        <v>607517.75</v>
+      </c>
+      <c r="O210" s="1">
+        <v>0.31</v>
+      </c>
+      <c r="P210">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="211" spans="1:16">
+      <c r="A211" t="s">
+        <v>637</v>
+      </c>
+      <c r="B211" t="s">
+        <v>638</v>
+      </c>
+      <c r="C211" s="1">
+        <v>800000.0</v>
+      </c>
+      <c r="D211" s="1">
+        <v>98.779</v>
+      </c>
+      <c r="E211" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F211" t="s">
+        <v>8</v>
+      </c>
+      <c r="G211">
+        <v>1.0</v>
+      </c>
+      <c r="H211" s="1">
+        <v>800000.0</v>
+      </c>
+      <c r="I211" s="1">
+        <v>-9768.0</v>
+      </c>
+      <c r="J211" s="1">
+        <v>-1.221</v>
+      </c>
+      <c r="K211">
+        <v>2.11</v>
+      </c>
+      <c r="L211" t="s">
+        <v>639</v>
+      </c>
+      <c r="M211" s="1">
+        <v>790232.0</v>
+      </c>
+      <c r="N211" s="1">
+        <v>807094.07</v>
+      </c>
+      <c r="O211" s="1">
+        <v>0.41</v>
+      </c>
+      <c r="P211">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="212" spans="1:16">
+      <c r="A212" t="s">
+        <v>640</v>
+      </c>
+      <c r="B212" t="s">
+        <v>641</v>
+      </c>
+      <c r="C212" s="1">
         <v>-4300000.0</v>
       </c>
-      <c r="D208" s="1">
-[...2 lines deleted...]
-      <c r="E208" s="1">
+      <c r="D212" s="1">
+        <v>10.4452</v>
+      </c>
+      <c r="E212" s="1">
         <v>0.0</v>
       </c>
-      <c r="F208" t="s">
-[...5 lines deleted...]
-      <c r="H208" s="1">
+      <c r="F212" t="s">
+        <v>8</v>
+      </c>
+      <c r="G212">
+        <v>1.0</v>
+      </c>
+      <c r="H212" s="1">
         <v>0.0</v>
       </c>
-      <c r="I208" s="1">
-[...2 lines deleted...]
-      <c r="J208" s="1">
+      <c r="I212" s="1">
+        <v>-416893.6</v>
+      </c>
+      <c r="J212" s="1">
         <v>0</v>
       </c>
-      <c r="K208">
+      <c r="K212">
         <v>0.0</v>
       </c>
-      <c r="L208" t="s">
-[...11 lines deleted...]
-      <c r="P208">
+      <c r="L212" t="s">
+        <v>642</v>
+      </c>
+      <c r="M212" s="1">
+        <v>-416893.6</v>
+      </c>
+      <c r="N212" s="1">
+        <v>-449143.6</v>
+      </c>
+      <c r="O212" s="1">
+        <v>-0.23</v>
+      </c>
+      <c r="P212">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>