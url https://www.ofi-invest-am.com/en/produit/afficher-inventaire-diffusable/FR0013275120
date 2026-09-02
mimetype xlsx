--- v4 (2026-08-11)
+++ v5 (2026-09-02)
@@ -118,1875 +118,1875 @@
   <si>
     <t>CC (EUR)</t>
   </si>
   <si>
     <t>Interets (EUR)</t>
   </si>
   <si>
     <t>VBCE (EUR)</t>
   </si>
   <si>
     <t>VBCI (EUR)</t>
   </si>
   <si>
     <t>Poids</t>
   </si>
   <si>
     <t>Nb.</t>
   </si>
   <si>
     <t>FR0000008997</t>
   </si>
   <si>
     <t>Ofi Invest ESG Liquidités PART C/D</t>
   </si>
   <si>
-    <t>OE100626</t>
-[...4 lines deleted...]
-  <si>
     <t>DU100626</t>
   </si>
   <si>
     <t>EURO-SCHATZ JUN 26</t>
   </si>
   <si>
+    <t>XS3399007288</t>
+  </si>
+  <si>
+    <t>ABERTIS INFRAESTRUCTURAS SA 3.625 08/03/2032</t>
+  </si>
+  <si>
     <t>XS2859413341</t>
   </si>
   <si>
     <t>ABN AMRO BANK NV 16/07/2036</t>
   </si>
   <si>
-    <t>18 039.38</t>
+    <t>19 357.88</t>
   </si>
   <si>
     <t>XS2747610751</t>
   </si>
   <si>
     <t>ABN AMRO BANK NV 3.875 15/01/2032</t>
   </si>
   <si>
-    <t>3 758.22</t>
+    <t>4 458.90</t>
   </si>
   <si>
     <t>XS2809859536</t>
   </si>
   <si>
     <t>ACHMEA BV 02/11/2044</t>
   </si>
   <si>
-    <t>14 587.40</t>
+    <t>16 258.87</t>
+  </si>
+  <si>
+    <t>XS3388179676</t>
+  </si>
+  <si>
+    <t>ADIDAS AG 3.5 26/05/2031</t>
+  </si>
+  <si>
+    <t>1 121.92</t>
   </si>
   <si>
     <t>BE6363767821</t>
   </si>
   <si>
     <t>AGEAS SA 02/05/2056</t>
   </si>
   <si>
+    <t>3 345.21</t>
+  </si>
+  <si>
+    <t>BE6369832363</t>
+  </si>
+  <si>
+    <t>AGEAS SA PERP</t>
+  </si>
+  <si>
+    <t>32 835.62</t>
+  </si>
+  <si>
+    <t>XS3237229193</t>
+  </si>
+  <si>
+    <t>AIB GROUP PLC 02/12/2036</t>
+  </si>
+  <si>
+    <t>23 630.14</t>
+  </si>
+  <si>
+    <t>FR0014013VX5</t>
+  </si>
+  <si>
+    <t>AIR LIQUIDE FINANCE SA 3 05/05/2033</t>
+  </si>
+  <si>
+    <t>1 972.60</t>
+  </si>
+  <si>
+    <t>XS2251233651</t>
+  </si>
+  <si>
+    <t>AKELIUS RESIDENTIAL PROPERTY FINAN 1.125 11/01/2029</t>
+  </si>
+  <si>
+    <t>4 043.34</t>
+  </si>
+  <si>
+    <t>XS3324546251</t>
+  </si>
+  <si>
+    <t>AKZO NOBEL NV 4 25/03/2031</t>
+  </si>
+  <si>
+    <t>6 745.97</t>
+  </si>
+  <si>
+    <t>XS3359749481</t>
+  </si>
+  <si>
+    <t>ALLIANDER NV 3.25 30/04/2031</t>
+  </si>
+  <si>
+    <t>1 726.51</t>
+  </si>
+  <si>
+    <t>XS2829852842</t>
+  </si>
+  <si>
+    <t>ALLIANDER NV PERP</t>
+  </si>
+  <si>
+    <t>37 947.95</t>
+  </si>
+  <si>
+    <t>DE000A351U49</t>
+  </si>
+  <si>
+    <t>ALLIANZ SE 25/07/2053</t>
+  </si>
+  <si>
+    <t>10 020.47</t>
+  </si>
+  <si>
+    <t>XS3357187809</t>
+  </si>
+  <si>
+    <t>ALPHA BANK SA 06/05/2032</t>
+  </si>
+  <si>
+    <t>5 780.14</t>
+  </si>
+  <si>
+    <t>XS2761146468</t>
+  </si>
+  <si>
+    <t>ALPHA BANK SA 12/05/2030</t>
+  </si>
+  <si>
+    <t>1 260.27</t>
+  </si>
+  <si>
+    <t>XS3372845746</t>
+  </si>
+  <si>
+    <t>ALPHABET INC 3.45 11/05/2032</t>
+  </si>
+  <si>
+    <t>1 361.10</t>
+  </si>
+  <si>
+    <t>XS3224609456</t>
+  </si>
+  <si>
+    <t>ALPHABET INC 3.5 06/11/2038</t>
+  </si>
+  <si>
+    <t>8 054.79</t>
+  </si>
+  <si>
+    <t>XS3229091015</t>
+  </si>
+  <si>
+    <t>AMCOR UK FINANCE PLC 3.75 20/02/2033</t>
+  </si>
+  <si>
+    <t>10 684.93</t>
+  </si>
+  <si>
+    <t>FR001400P728</t>
+  </si>
+  <si>
+    <t>APRR SA 3.125 06/01/2034</t>
+  </si>
+  <si>
+    <t>5 102.74</t>
+  </si>
+  <si>
+    <t>FR001400ZZD7</t>
+  </si>
+  <si>
+    <t>ARKEMA SA PERP</t>
+  </si>
+  <si>
+    <t>XS3196024296</t>
+  </si>
+  <si>
+    <t>AROUNDTOWN SA 3.25 02/01/2031</t>
+  </si>
+  <si>
+    <t>5 449.32</t>
+  </si>
+  <si>
+    <t>XS3070545234</t>
+  </si>
+  <si>
+    <t>AROUNDTOWN SA 3.5 13/05/2030</t>
+  </si>
+  <si>
+    <t>3 586.30</t>
+  </si>
+  <si>
+    <t>XS2790191303</t>
+  </si>
+  <si>
+    <t>ASR NEDERLAND NV PERP</t>
+  </si>
+  <si>
+    <t>20 201.71</t>
+  </si>
+  <si>
+    <t>XS1311440082</t>
+  </si>
+  <si>
+    <t>ASSICURAZIONI GENERALI SPA PERP</t>
+  </si>
+  <si>
+    <t>43 095.89</t>
+  </si>
+  <si>
+    <t>XS2872909770</t>
+  </si>
+  <si>
+    <t>ASTRAZENECA FINANCE LLC 3.278 05/08/2033</t>
+  </si>
+  <si>
+    <t>67 485.49</t>
+  </si>
+  <si>
+    <t>XS2314312179</t>
+  </si>
+  <si>
+    <t>AXA SA 07/10/2041</t>
+  </si>
+  <si>
+    <t>6 446.30</t>
+  </si>
+  <si>
+    <t>XS2431029441</t>
+  </si>
+  <si>
+    <t>AXA SA 10/07/2042</t>
+  </si>
+  <si>
+    <t>4 749.09</t>
+  </si>
+  <si>
+    <t>XS3393830651</t>
+  </si>
+  <si>
+    <t>AXA SA 29/05/2056</t>
+  </si>
+  <si>
+    <t>XS2737652474</t>
+  </si>
+  <si>
+    <t>AXA SA PERP</t>
+  </si>
+  <si>
+    <t>7 025.36</t>
+  </si>
+  <si>
+    <t>XS2432565187</t>
+  </si>
+  <si>
+    <t>BALDER FINLAND OYJ 2 18/01/2031</t>
+  </si>
+  <si>
+    <t>8 257.53</t>
+  </si>
+  <si>
+    <t>XS2762369549</t>
+  </si>
+  <si>
+    <t>BANCO BILBAO VIZCAYA ARGENTARIA SA 08/02/2036</t>
+  </si>
+  <si>
+    <t>13 943.84</t>
+  </si>
+  <si>
+    <t>IT0005632267</t>
+  </si>
+  <si>
+    <t>BANCO BPM SPA 3.375 21/01/2030</t>
+  </si>
+  <si>
+    <t>3 618.00</t>
+  </si>
+  <si>
+    <t>XS3090080733</t>
+  </si>
+  <si>
+    <t>BANCO DE CREDITO SOCIAL COOPERATIV 13/06/2031</t>
+  </si>
+  <si>
+    <t>30 723.29</t>
+  </si>
+  <si>
+    <t>XS3352075058</t>
+  </si>
+  <si>
+    <t>BANCO SANTANDER SA 22/04/2038</t>
+  </si>
+  <si>
+    <t>7 009.59</t>
+  </si>
+  <si>
+    <t>XS2817323749</t>
+  </si>
+  <si>
+    <t>BANCO SANTANDER SA PERP</t>
+  </si>
+  <si>
+    <t>2 282.61</t>
+  </si>
+  <si>
+    <t>XS2345798271</t>
+  </si>
+  <si>
+    <t>BANK OF AMERICA CORP 24/05/2032</t>
+  </si>
+  <si>
+    <t>XS3332496184</t>
+  </si>
+  <si>
+    <t>BANK OF IRELAND GROUP PLC 02/04/2034</t>
+  </si>
+  <si>
+    <t>6 989.33</t>
+  </si>
+  <si>
+    <t>XS3112064947</t>
+  </si>
+  <si>
+    <t>BANK OF MONTREAL 09/01/2032</t>
+  </si>
+  <si>
+    <t>21 905.00</t>
+  </si>
+  <si>
+    <t>FR0014015J95</t>
+  </si>
+  <si>
+    <t>BANQUE FEDERATIVE DU CREDIT MUTUEL 21/07/2033</t>
+  </si>
+  <si>
+    <t>16 704.11</t>
+  </si>
+  <si>
+    <t>XS2831195644</t>
+  </si>
+  <si>
+    <t>BARCLAYS PLC 31/05/2036</t>
+  </si>
+  <si>
+    <t>BE0390167337</t>
+  </si>
+  <si>
+    <t>BELFIUS BANQUE SA 3.375 20/02/2031</t>
+  </si>
+  <si>
+    <t>14 424.66</t>
+  </si>
+  <si>
+    <t>BE6365319829</t>
+  </si>
+  <si>
+    <t>BELFIUS BANQUE SA 3.375 28/05/2030</t>
+  </si>
+  <si>
+    <t>XS3215466338</t>
+  </si>
+  <si>
+    <t>BMS IRELAND CAPITAL FUNDING DAC 3.363 10/11/2033</t>
+  </si>
+  <si>
+    <t>18 980.22</t>
+  </si>
+  <si>
+    <t>FR0014018PQ0</t>
+  </si>
+  <si>
+    <t>BNP PARIBAS CARDIF SA 27/05/2041</t>
+  </si>
+  <si>
+    <t>FR001400LZI6</t>
+  </si>
+  <si>
+    <t>BNP PARIBAS SA 13/11/2032</t>
+  </si>
+  <si>
+    <t>23 776.03</t>
+  </si>
+  <si>
+    <t>FR001400F2H9</t>
+  </si>
+  <si>
+    <t>BNP PARIBAS SA PERP</t>
+  </si>
+  <si>
+    <t>28 365.38</t>
+  </si>
+  <si>
+    <t>XS2555221246</t>
+  </si>
+  <si>
+    <t>BOOKING HOLDINGS INC 4.75 15/11/2034</t>
+  </si>
+  <si>
+    <t>26 157.53</t>
+  </si>
+  <si>
+    <t>FR0014005V67</t>
+  </si>
+  <si>
+    <t>BPCE SA 13/10/2046</t>
+  </si>
+  <si>
+    <t>10 898.63</t>
+  </si>
+  <si>
+    <t>FR001400WP90</t>
+  </si>
+  <si>
+    <t>BPCE SA 20/01/2034</t>
+  </si>
+  <si>
+    <t>32 547.95</t>
+  </si>
+  <si>
+    <t>XS3227880021</t>
+  </si>
+  <si>
+    <t>BT FINANCE PLC 3.375 17/11/2032</t>
+  </si>
+  <si>
+    <t>16 947.03</t>
+  </si>
+  <si>
+    <t>FR0014013058</t>
+  </si>
+  <si>
+    <t>BUREAU VERITAS SA 3.375 01/10/2033</t>
+  </si>
+  <si>
+    <t>20 471.92</t>
+  </si>
+  <si>
+    <t>XS3226502485</t>
+  </si>
+  <si>
+    <t>CAIXABANK SA 14/05/2038</t>
+  </si>
+  <si>
+    <t>1 560.62</t>
+  </si>
+  <si>
+    <t>FR0014012S89</t>
+  </si>
+  <si>
+    <t>CAPGEMINI SE 3.5 25/09/2034</t>
+  </si>
+  <si>
+    <t>19 331.51</t>
+  </si>
+  <si>
+    <t>XS2387052744</t>
+  </si>
+  <si>
+    <t>CASTELLUM HELSINKI FINANCE HOLDING 0.875 17/09/2029</t>
+  </si>
+  <si>
+    <t>5 609.59</t>
+  </si>
+  <si>
+    <t>XS2793256137</t>
+  </si>
+  <si>
+    <t>CBRE GLOBAL INVESTORS OPEN-ENDED F 4.75 27/03/2034</t>
+  </si>
+  <si>
+    <t>11 224.32</t>
+  </si>
+  <si>
+    <t>FR001400RIX8</t>
+  </si>
+  <si>
+    <t>CNP ASSURANCES 16/07/2054</t>
+  </si>
+  <si>
+    <t>30 198.29</t>
+  </si>
+  <si>
+    <t>XS3326476523</t>
+  </si>
+  <si>
+    <t>COCA-COLA HBC FINANCE BV 4 01/10/2033</t>
+  </si>
+  <si>
+    <t>8 374.36</t>
+  </si>
+  <si>
+    <t>XS2909746310</t>
+  </si>
+  <si>
+    <t>COMCAST CORPORATION 3.25 26/09/2032</t>
+  </si>
+  <si>
+    <t>11 554.60</t>
+  </si>
+  <si>
+    <t>DE000CZ45YV9</t>
+  </si>
+  <si>
+    <t>COMMERZBANK AG 16/07/2032</t>
+  </si>
+  <si>
+    <t>49 556.16</t>
+  </si>
+  <si>
+    <t>XS2796609787</t>
+  </si>
+  <si>
+    <t>COMPAGNIE DE SAINT GOBAIN SA 3.375 08/04/2030</t>
+  </si>
+  <si>
+    <t>4 743.49</t>
+  </si>
+  <si>
+    <t>FR001400Q486</t>
+  </si>
+  <si>
+    <t>COMPAGNIE GENERALE DES ETABLISSEME 3.125 16/05/2031</t>
+  </si>
+  <si>
+    <t>1 789.38</t>
+  </si>
+  <si>
+    <t>FR001400Q7X2</t>
+  </si>
+  <si>
+    <t>COVIVIO HOTELS SCA 4.125 23/05/2033</t>
+  </si>
+  <si>
+    <t>2 712.33</t>
+  </si>
+  <si>
+    <t>FR001400MDV4</t>
+  </si>
+  <si>
+    <t>COVIVIO SA 4.625 05/06/2032</t>
+  </si>
+  <si>
+    <t>18 449.32</t>
+  </si>
+  <si>
+    <t>FR001400F067</t>
+  </si>
+  <si>
+    <t>CREDIT AGRICOLE SA PERP</t>
+  </si>
+  <si>
+    <t>11 505.43</t>
+  </si>
+  <si>
+    <t>FR001400PZV0</t>
+  </si>
+  <si>
+    <t>CREDIT MUTUEL ARKEA 15/05/2035</t>
+  </si>
+  <si>
+    <t>1 581.37</t>
+  </si>
+  <si>
+    <t>BE0002989706</t>
+  </si>
+  <si>
+    <t>CRELAN SA 23/01/2032</t>
+  </si>
+  <si>
+    <t>20 884.93</t>
+  </si>
+  <si>
+    <t>BE0390287564</t>
+  </si>
+  <si>
+    <t>CRELAN SA-BRUSSELS HEAD OFFICE 30/04/2037</t>
+  </si>
+  <si>
+    <t>3 452.05</t>
+  </si>
+  <si>
+    <t>XS2900380812</t>
+  </si>
+  <si>
+    <t>DAIMLER TRUCK INTERNATIONAL FINANC 3.375 23/09/2030</t>
+  </si>
+  <si>
+    <t>16 440.41</t>
+  </si>
+  <si>
+    <t>XS3352082930</t>
+  </si>
+  <si>
+    <t>DANAHER CORPORATION 3.25 29/04/2030</t>
+  </si>
+  <si>
+    <t>2 186.14</t>
+  </si>
+  <si>
+    <t>FR0014017HO4</t>
+  </si>
+  <si>
+    <t>DANONE SA 3.785 01/04/2034</t>
+  </si>
+  <si>
+    <t>4 645.70</t>
+  </si>
+  <si>
+    <t>DE000A30VT06</t>
+  </si>
+  <si>
+    <t>DEUTSCHE BANK AG (PARIS BRANCH) 05/09/2030</t>
+  </si>
+  <si>
+    <t>70 794.52</t>
+  </si>
+  <si>
+    <t>DE000A4DE9Y3</t>
+  </si>
+  <si>
+    <t>DEUTSCHE BANK AG 13/02/2031</t>
+  </si>
+  <si>
+    <t>4 105.48</t>
+  </si>
+  <si>
+    <t>XS2280835260</t>
+  </si>
+  <si>
+    <t>DIGITAL INTREPID HOLDING BV 0.625 15/07/2031</t>
+  </si>
+  <si>
+    <t>3 883.56</t>
+  </si>
+  <si>
+    <t>XS2977974927</t>
+  </si>
+  <si>
+    <t>DNB BANK ASA 15/01/2031</t>
+  </si>
+  <si>
+    <t>XS3074473474</t>
+  </si>
+  <si>
+    <t>DNB BANK ASA 20/05/2031</t>
+  </si>
+  <si>
+    <t>XS3351033785</t>
+  </si>
+  <si>
+    <t>DSB 3.625 22/04/2036</t>
+  </si>
+  <si>
+    <t>2 464.11</t>
+  </si>
+  <si>
+    <t>XS2852136063</t>
+  </si>
+  <si>
+    <t>DSM BV 3.625 02/07/2034</t>
+  </si>
+  <si>
+    <t>23 428.42</t>
+  </si>
+  <si>
+    <t>XS2932834604</t>
+  </si>
+  <si>
+    <t>DSV FINANCE BV 3.25 06/11/2030</t>
+  </si>
+  <si>
+    <t>14 023.97</t>
+  </si>
+  <si>
+    <t>XS3204041266</t>
+  </si>
+  <si>
+    <t>DZ BANK AG DEUTSCHE ZENTRAL GENOSS 15/10/2035</t>
+  </si>
+  <si>
+    <t>14 133.57</t>
+  </si>
+  <si>
+    <t>XS3274805376</t>
+  </si>
+  <si>
+    <t>E.ON SE 3.448 19/01/2034</t>
+  </si>
+  <si>
+    <t>28 649.57</t>
+  </si>
+  <si>
+    <t>XS3166221948</t>
+  </si>
+  <si>
+    <t>EAST JAPAN RAILWAY COMPANY 3.727 02/09/2037</t>
+  </si>
+  <si>
+    <t>34 398.17</t>
+  </si>
+  <si>
+    <t>XS3071203056</t>
+  </si>
+  <si>
+    <t>EATON CAPITAL UNLIMITED CO 3.625 09/05/2035</t>
+  </si>
+  <si>
+    <t>2 065.75</t>
+  </si>
+  <si>
+    <t>PTEDP6OM0007</t>
+  </si>
+  <si>
+    <t>EDP SA 02/12/2055</t>
+  </si>
+  <si>
+    <t>11 267.12</t>
+  </si>
+  <si>
+    <t>XS3391835629</t>
+  </si>
+  <si>
+    <t>EDP SERVICIOS FINANCIEROS ESPANA S 3.75 01/03/2033</t>
+  </si>
+  <si>
+    <t>BE6373697216</t>
+  </si>
+  <si>
+    <t>ELIA GROUP SA PERP</t>
+  </si>
+  <si>
+    <t>5 702.05</t>
+  </si>
+  <si>
+    <t>XS3070067072</t>
+  </si>
+  <si>
+    <t>ELISA OYJ 2.875 14/05/2030</t>
+  </si>
+  <si>
+    <t>2 585.37</t>
+  </si>
+  <si>
+    <t>XS2312746345</t>
+  </si>
+  <si>
+    <t>ENEL SPA NC30 PERP</t>
+  </si>
+  <si>
+    <t>14 039.59</t>
+  </si>
+  <si>
+    <t>XS1713463559</t>
+  </si>
+  <si>
+    <t>ENEL SPA PERP</t>
+  </si>
+  <si>
+    <t>10 652.05</t>
+  </si>
+  <si>
+    <t>FR0013504677</t>
+  </si>
+  <si>
+    <t>ENGIE SA 1.75 27/03/2028</t>
+  </si>
+  <si>
+    <t>2 646.58</t>
+  </si>
+  <si>
+    <t>FR001400KHG0</t>
+  </si>
+  <si>
+    <t>ENGIE SA 3.875 06/01/2031</t>
+  </si>
+  <si>
+    <t>9 491.10</t>
+  </si>
+  <si>
+    <t>FR0014016Z94</t>
+  </si>
+  <si>
+    <t>ENGIE SA PERP</t>
+  </si>
+  <si>
+    <t>8 802.28</t>
+  </si>
+  <si>
+    <t>AT0000A3RNZ8</t>
+  </si>
+  <si>
+    <t>ERSTE GROUP BANK AG 21/04/2036</t>
+  </si>
+  <si>
+    <t>4 068.49</t>
+  </si>
+  <si>
+    <t>FR001400RX89</t>
+  </si>
+  <si>
+    <t>ESSILORLUXOTTICA SA 3 05/03/2032</t>
+  </si>
+  <si>
+    <t>8 975.34</t>
+  </si>
+  <si>
+    <t>FR0014017VR8</t>
+  </si>
+  <si>
+    <t>EURAZEO SE 4.625 17/04/2031</t>
+  </si>
+  <si>
+    <t>4 865.75</t>
+  </si>
+  <si>
+    <t>XS3386670270</t>
+  </si>
+  <si>
+    <t>EUROBANK SA 25/05/2032</t>
+  </si>
+  <si>
+    <t>1 270.79</t>
+  </si>
+  <si>
+    <t>DE000A4DFWV3</t>
+  </si>
+  <si>
+    <t>EVONIK INDUSTRIES AG 09/09/2055</t>
+  </si>
+  <si>
+    <t>18 723.29</t>
+  </si>
+  <si>
+    <t>XS2982065018</t>
+  </si>
+  <si>
+    <t>EXPERIAN PLC 3.51 15/12/2033</t>
+  </si>
+  <si>
+    <t>9 751.36</t>
+  </si>
+  <si>
+    <t>XS3003232272</t>
+  </si>
+  <si>
+    <t>FASTIGHETS AB BALDER 4 19/02/2032</t>
+  </si>
+  <si>
+    <t>11 506.85</t>
+  </si>
+  <si>
+    <t>XS2950696869</t>
+  </si>
+  <si>
+    <t>FINGRID OYJ 2.75 04/12/2029</t>
+  </si>
+  <si>
+    <t>12 546.78</t>
+  </si>
+  <si>
+    <t>XS3350929454</t>
+  </si>
+  <si>
+    <t>GOLDMAN SACHS GROUP INC/THE 22/04/2036</t>
+  </si>
+  <si>
+    <t>3 340.19</t>
+  </si>
+  <si>
+    <t>FR0014006144</t>
+  </si>
+  <si>
+    <t>GROUPE DES ASSURANCES DU CREDIT MU 21/04/2042</t>
+  </si>
+  <si>
     <t>1 115.07</t>
   </si>
   <si>
-    <t>BE6369832363</t>
-[...212 lines deleted...]
-    <t>BANCO BILBAO VIZCAYA ARGENTARIA SA 08/02/2036</t>
+    <t>XS2198574209</t>
+  </si>
+  <si>
+    <t>HANNOVER RUECK SE 08/10/2040</t>
+  </si>
+  <si>
+    <t>4 583.56</t>
+  </si>
+  <si>
+    <t>XS3319131119</t>
+  </si>
+  <si>
+    <t>HENKEL AG &amp; CO KGAA 3.625 02/04/2031</t>
+  </si>
+  <si>
+    <t>6 882.53</t>
+  </si>
+  <si>
+    <t>XS2385390724</t>
+  </si>
+  <si>
+    <t>HOLDING DINFRASTRUCTURES DES METIE 0.625 16/09/2028</t>
+  </si>
+  <si>
+    <t>4 022.26</t>
+  </si>
+  <si>
+    <t>DE000A383PT8</t>
+  </si>
+  <si>
+    <t>HOWOGE WOHNUNGSBAU GMBH 3.875 05/06/2030</t>
+  </si>
+  <si>
+    <t>57 965.75</t>
+  </si>
+  <si>
+    <t>XS3224600232</t>
+  </si>
+  <si>
+    <t>IBERDROLA FINANZAS SAU PERP</t>
+  </si>
+  <si>
+    <t>62 866.44</t>
+  </si>
+  <si>
+    <t>FR001400ZRC6</t>
+  </si>
+  <si>
+    <t>ICADE 4.375 22/05/2035</t>
+  </si>
+  <si>
+    <t>1 558.22</t>
+  </si>
+  <si>
+    <t>FR0014018J01</t>
+  </si>
+  <si>
+    <t>1 246.58</t>
+  </si>
+  <si>
+    <t>XS3190744907</t>
+  </si>
+  <si>
+    <t>IDS FINANCING PLC 3.25 01/01/2029</t>
+  </si>
+  <si>
+    <t>23 393.59</t>
+  </si>
+  <si>
+    <t>FR00140141X5</t>
+  </si>
+  <si>
+    <t>IMERYS S.A. 4 21/11/2032</t>
+  </si>
+  <si>
+    <t>12 821.92</t>
+  </si>
+  <si>
+    <t>XS3324619231</t>
+  </si>
+  <si>
+    <t>INFORMA PLC 3.75 29/04/2032</t>
+  </si>
+  <si>
+    <t>3 291.78</t>
+  </si>
+  <si>
+    <t>XS2244936659</t>
+  </si>
+  <si>
+    <t>INFRASTRUTTURE WIRELESS ITALIANE S 1.625 21/10/2028</t>
+  </si>
+  <si>
+    <t>10 061.64</t>
+  </si>
+  <si>
+    <t>XS3153087559</t>
+  </si>
+  <si>
+    <t>ING GROEP NV 20/08/2037</t>
+  </si>
+  <si>
+    <t>51 978.08</t>
+  </si>
+  <si>
+    <t>XS2886191589</t>
+  </si>
+  <si>
+    <t>ING GROEP NV 26/08/2035</t>
+  </si>
+  <si>
+    <t>29 552.05</t>
+  </si>
+  <si>
+    <t>IT0005611550</t>
+  </si>
+  <si>
+    <t>INTESA SANPAOLO SPA 16/09/2032</t>
+  </si>
+  <si>
+    <t>33 283.94</t>
+  </si>
+  <si>
+    <t>XS3032046016</t>
+  </si>
+  <si>
+    <t>INVESTOR AB 3.5 31/03/2034</t>
+  </si>
+  <si>
+    <t>XS2977890313</t>
+  </si>
+  <si>
+    <t>IREN SPA PERP</t>
+  </si>
+  <si>
+    <t>3 624.66</t>
+  </si>
+  <si>
+    <t>XS2957380228</t>
+  </si>
+  <si>
+    <t>JOHNSON CONTROLS INTERNATIONAL PLC 3.125 11/12/2033</t>
+  </si>
+  <si>
+    <t>11 611.73</t>
+  </si>
+  <si>
+    <t>XS3300349639</t>
+  </si>
+  <si>
+    <t>JPMORGAN CHASE &amp; CO 18/02/2032</t>
+  </si>
+  <si>
+    <t>15 099.88</t>
+  </si>
+  <si>
+    <t>BE0002990712</t>
+  </si>
+  <si>
+    <t>KBC GROEP NV 17/04/2035</t>
+  </si>
+  <si>
+    <t>6 246.58</t>
+  </si>
+  <si>
+    <t>BE0390152180</t>
+  </si>
+  <si>
+    <t>KBC GROEP NV PERP</t>
+  </si>
+  <si>
+    <t>10 821.92</t>
+  </si>
+  <si>
+    <t>FR001400NDQ2</t>
+  </si>
+  <si>
+    <t>KLEPIERRE SA 3.875 23/09/2033</t>
+  </si>
+  <si>
+    <t>32 358.90</t>
+  </si>
+  <si>
+    <t>XS2229470146</t>
+  </si>
+  <si>
+    <t>KONINKLIJKE KPN NV 0.875 14/12/2032</t>
+  </si>
+  <si>
+    <t>3 298.63</t>
+  </si>
+  <si>
+    <t>FR0014018T74</t>
+  </si>
+  <si>
+    <t>LA BANQUE POSTALE 03/06/2034</t>
+  </si>
+  <si>
+    <t>DE000A3E5VK1</t>
+  </si>
+  <si>
+    <t>LEG IMMOBILIEN SE 0.75 30/06/2031</t>
+  </si>
+  <si>
+    <t>3 482.88</t>
+  </si>
+  <si>
+    <t>XS3069338336</t>
+  </si>
+  <si>
+    <t>LLOYDS BANKING GROUP PLC 09/05/2035</t>
+  </si>
+  <si>
+    <t>1 299.29</t>
+  </si>
+  <si>
+    <t>XS2815980664</t>
+  </si>
+  <si>
+    <t>LLOYDS BANKING GROUP PLC 14/05/2032</t>
+  </si>
+  <si>
+    <t>XS2679904685</t>
+  </si>
+  <si>
+    <t>LSEG NETHERLANDS BV 4.231 29/09/2030</t>
+  </si>
+  <si>
+    <t>33 864.69</t>
+  </si>
+  <si>
+    <t>FR001400ZEB6</t>
+  </si>
+  <si>
+    <t>LVMH MOET HENNESSY LOUIS VUITTON S 3 07/03/2032</t>
+  </si>
+  <si>
+    <t>14 630.14</t>
+  </si>
+  <si>
+    <t>XS3238400165</t>
+  </si>
+  <si>
+    <t>MAGNUM ICC FINANCE BV 3.25 26/11/2031</t>
+  </si>
+  <si>
+    <t>10 150.68</t>
+  </si>
+  <si>
+    <t>XS3238212164</t>
+  </si>
+  <si>
+    <t>MAGNUM ICC FINANCE BV 3.75 26/11/2034</t>
+  </si>
+  <si>
+    <t>19 520.55</t>
+  </si>
+  <si>
+    <t>XS3320665444</t>
+  </si>
+  <si>
+    <t>MAPLE PARENT HOLDINGS CORP 4.728 26/03/2035</t>
+  </si>
+  <si>
+    <t>8 305.74</t>
+  </si>
+  <si>
+    <t>XS3223939466</t>
+  </si>
+  <si>
+    <t>MERCK KGAA 24/11/2055</t>
+  </si>
+  <si>
+    <t>24 657.53</t>
+  </si>
+  <si>
+    <t>XS3293638568</t>
+  </si>
+  <si>
+    <t>MIZUHO FINANCIAL GROUP INC 16/05/2032</t>
+  </si>
+  <si>
+    <t>3 273.41</t>
+  </si>
+  <si>
+    <t>XS2790333889</t>
+  </si>
+  <si>
+    <t>MORGAN STANLEY 21/03/2035</t>
+  </si>
+  <si>
+    <t>20 316.78</t>
+  </si>
+  <si>
+    <t>XS3281048499</t>
+  </si>
+  <si>
+    <t>MORGAN STANLEY 23/01/2032</t>
+  </si>
+  <si>
+    <t>7 340.65</t>
+  </si>
+  <si>
+    <t>XS2434710872</t>
+  </si>
+  <si>
+    <t>NATIONAL GRID NORTH AMERICA INC 1.054 20/01/2031</t>
+  </si>
+  <si>
+    <t>4 791.08</t>
+  </si>
+  <si>
+    <t>XS2894910665</t>
+  </si>
+  <si>
+    <t>NATIONAL GRID NORTH AMERICA INC 3.631 03/09/2031</t>
+  </si>
+  <si>
+    <t>12 293.07</t>
+  </si>
+  <si>
+    <t>XS2388449758</t>
+  </si>
+  <si>
+    <t>NATIONALE NEDERLANDEN BANK N V 0.5 21/09/2028</t>
+  </si>
+  <si>
+    <t>7 013.70</t>
+  </si>
+  <si>
+    <t>XS3059437460</t>
+  </si>
+  <si>
+    <t>NATIONWIDE BUILDING SOCIETY 30/07/2035</t>
+  </si>
+  <si>
+    <t>47 408.22</t>
+  </si>
+  <si>
+    <t>XS2898838516</t>
+  </si>
+  <si>
+    <t>NATWEST GROUP PLC 12/09/2032</t>
+  </si>
+  <si>
+    <t>37 168.25</t>
+  </si>
+  <si>
+    <t>XS3009472989</t>
+  </si>
+  <si>
+    <t>NATWEST GROUP PLC 25/02/2035</t>
+  </si>
+  <si>
+    <t>11 107.80</t>
+  </si>
+  <si>
+    <t>XS3303513066</t>
+  </si>
+  <si>
+    <t>NETWORK FINANCE COMPANY PTY LTD 3.5 05/09/2033</t>
+  </si>
+  <si>
+    <t>4 363.01</t>
+  </si>
+  <si>
+    <t>XS2602037629</t>
+  </si>
+  <si>
+    <t>NN GROUP NV PERP</t>
+  </si>
+  <si>
+    <t>13 853.15</t>
+  </si>
+  <si>
+    <t>XS3232967318</t>
+  </si>
+  <si>
+    <t>NORDEA BANK ABP 19/11/2035</t>
+  </si>
+  <si>
+    <t>38 590.41</t>
+  </si>
+  <si>
+    <t>XS3100081507</t>
+  </si>
+  <si>
+    <t>NTT FINANCE CORP 3.678 16/07/2033</t>
+  </si>
+  <si>
+    <t>17 803.64</t>
+  </si>
+  <si>
+    <t>XS2776001377</t>
+  </si>
+  <si>
+    <t>OMNICOM FINANCE HOLDINGS PLC 3.7 06/03/2032</t>
+  </si>
+  <si>
+    <t>8 210.96</t>
+  </si>
+  <si>
+    <t>XS3284416917</t>
+  </si>
+  <si>
+    <t>OP CORPORATE BANK PLC 30/01/2032</t>
+  </si>
+  <si>
+    <t>23 952.05</t>
+  </si>
+  <si>
+    <t>FR001400DY43</t>
+  </si>
+  <si>
+    <t>ORANGE SA 3.625 16/11/2031</t>
+  </si>
+  <si>
+    <t>9 931.51</t>
+  </si>
+  <si>
+    <t>FR001400OXS4</t>
+  </si>
+  <si>
+    <t>ORANGE SA PERP</t>
+  </si>
+  <si>
+    <t>3 994.52</t>
+  </si>
+  <si>
+    <t>FR001400GDJ1</t>
+  </si>
+  <si>
+    <t>10 381.85</t>
+  </si>
+  <si>
+    <t>XS3195025054</t>
+  </si>
+  <si>
+    <t>P3 GROUP SARL 3.75 02/04/2033</t>
+  </si>
+  <si>
+    <t>XS2901491261</t>
+  </si>
+  <si>
+    <t>P3 GROUP SARL 4 19/04/2032</t>
+  </si>
+  <si>
+    <t>1 920.66</t>
+  </si>
+  <si>
+    <t>XS3296830444</t>
+  </si>
+  <si>
+    <t>POWSZECHNA KASA OSZCZEDNOSCI BANK 06/05/2030</t>
+  </si>
+  <si>
+    <t>2 347.81</t>
+  </si>
+  <si>
+    <t>XS3013011203</t>
+  </si>
+  <si>
+    <t>PPG INDUSTRIES INC 3.25 04/03/2032</t>
+  </si>
+  <si>
+    <t>5 169.01</t>
+  </si>
+  <si>
+    <t>XS2810794680</t>
+  </si>
+  <si>
+    <t>PROLOGIS EURO FINANCE LLC 4 05/05/2034</t>
+  </si>
+  <si>
+    <t>2 097.53</t>
+  </si>
+  <si>
+    <t>XS2187529180</t>
+  </si>
+  <si>
+    <t>PROLOGIS INTERNATIONAL FUNDING II 1.625 17/06/2032</t>
+  </si>
+  <si>
+    <t>9 402.74</t>
+  </si>
+  <si>
+    <t>BE0002830116</t>
+  </si>
+  <si>
+    <t>PROXIMUS NV 0.75 17/11/2036</t>
+  </si>
+  <si>
+    <t>3 680.14</t>
+  </si>
+  <si>
+    <t>FR0014010CI2</t>
+  </si>
+  <si>
+    <t>PUBLICIS GROUPE SA 3.375 12/06/2032</t>
+  </si>
+  <si>
+    <t>29 709.25</t>
+  </si>
+  <si>
+    <t>CH1353015048</t>
+  </si>
+  <si>
+    <t>RAIFFEISEN SCHWEIZ GENOSSENSCHAFT 03/09/2032</t>
+  </si>
+  <si>
+    <t>20 241.47</t>
+  </si>
+  <si>
+    <t>FR0014015EO5</t>
+  </si>
+  <si>
+    <t>RCI BANQUE SA 3.75 16/02/2032</t>
+  </si>
+  <si>
+    <t>11 424.66</t>
+  </si>
+  <si>
+    <t>XS2744299335</t>
+  </si>
+  <si>
+    <t>RED ELECTRICA FINANCIACIONES SAU 3 17/01/2034</t>
+  </si>
+  <si>
+    <t>15 879.45</t>
+  </si>
+  <si>
+    <t>XS2838500218</t>
+  </si>
+  <si>
+    <t>REDEIA CORPORACION SA 3.375 09/07/2032</t>
+  </si>
+  <si>
+    <t>12 205.48</t>
+  </si>
+  <si>
+    <t>XS3348120653</t>
+  </si>
+  <si>
+    <t>REDEIA CORPORACION SA PERP</t>
+  </si>
+  <si>
+    <t>4 554.79</t>
+  </si>
+  <si>
+    <t>XS2779010300</t>
+  </si>
+  <si>
+    <t>RELX FINANCE BV 3.375 20/03/2033</t>
+  </si>
+  <si>
+    <t>7 027.40</t>
+  </si>
+  <si>
+    <t>FR001400U3P1</t>
+  </si>
+  <si>
+    <t>ROQUETTE FRERES SA 3.774 25/11/2031</t>
+  </si>
+  <si>
+    <t>13 824.21</t>
+  </si>
+  <si>
+    <t>FR001400J150</t>
+  </si>
+  <si>
+    <t>RTE RESEAU DE TRANSPORT D ELECTRIC 3.75 04/07/2035</t>
+  </si>
+  <si>
+    <t>51 626.71</t>
+  </si>
+  <si>
+    <t>XS3304304945</t>
+  </si>
+  <si>
+    <t>SAGE GROUP PLC 3.821 25/02/2033</t>
+  </si>
+  <si>
+    <t>8 456.87</t>
+  </si>
+  <si>
+    <t>XS3393869279</t>
+  </si>
+  <si>
+    <t>SAP SE 3.25 03/06/2031</t>
+  </si>
+  <si>
+    <t>XS2894895684</t>
+  </si>
+  <si>
+    <t>SCOTTISH HYDRO ELECTRIC TRANSMISSI 3.375 04/09/2032</t>
+  </si>
+  <si>
+    <t>30 847.13</t>
+  </si>
+  <si>
+    <t>XS3310387256</t>
+  </si>
+  <si>
+    <t>SELP FINANCE SARL 3.875 21/04/2031</t>
+  </si>
+  <si>
+    <t>1 868.49</t>
+  </si>
+  <si>
+    <t>XS2616008970</t>
+  </si>
+  <si>
+    <t>SIKA CAPITAL BV 3.75 03/05/2030</t>
+  </si>
+  <si>
+    <t>4 550.14</t>
+  </si>
+  <si>
+    <t>FR0014012ID6</t>
+  </si>
+  <si>
+    <t>SOCIETE GENERALE SA 02/09/2033</t>
+  </si>
+  <si>
+    <t>5 589.04</t>
+  </si>
+  <si>
+    <t>FR0014014A53</t>
+  </si>
+  <si>
+    <t>SOCIETE GENERALE SA 20/11/2035</t>
+  </si>
+  <si>
+    <t>22 889.04</t>
+  </si>
+  <si>
+    <t>XS3317460619</t>
+  </si>
+  <si>
+    <t>SOFTBANK CORP 3.936 30/06/2032</t>
+  </si>
+  <si>
+    <t>3 561.16</t>
+  </si>
+  <si>
+    <t>XS3027988263</t>
+  </si>
+  <si>
+    <t>SSE PLC 3.5 18/03/2032</t>
+  </si>
+  <si>
+    <t>9 790.60</t>
+  </si>
+  <si>
+    <t>XS2439704318</t>
+  </si>
+  <si>
+    <t>SSE PLC PERP</t>
+  </si>
+  <si>
+    <t>3 857.53</t>
+  </si>
+  <si>
+    <t>XS2631822868</t>
+  </si>
+  <si>
+    <t>STATKRAFT AS 3.5 09/06/2033</t>
+  </si>
+  <si>
+    <t>25 579.73</t>
+  </si>
+  <si>
+    <t>XS2768793676</t>
+  </si>
+  <si>
+    <t>STATNETT SF 3.375 26/02/2036</t>
+  </si>
+  <si>
+    <t>8 155.48</t>
+  </si>
+  <si>
+    <t>XS3326547992</t>
+  </si>
+  <si>
+    <t>SWISS RE SUBORDINATED FINANCE PLC 22/04/2037</t>
+  </si>
+  <si>
+    <t>4 897.35</t>
+  </si>
+  <si>
+    <t>XS2314267449</t>
+  </si>
+  <si>
+    <t>TELE2 AB 0.75 23/03/2031</t>
+  </si>
+  <si>
+    <t>XS2623868994</t>
+  </si>
+  <si>
+    <t>TELE2 AB 3.75 22/11/2029</t>
+  </si>
+  <si>
+    <t>12 158.22</t>
+  </si>
+  <si>
+    <t>XS2589828941</t>
+  </si>
+  <si>
+    <t>TELIA COMPANY AB 3.625 22/02/2032</t>
+  </si>
+  <si>
+    <t>8 104.11</t>
+  </si>
+  <si>
+    <t>XS3166363906</t>
+  </si>
+  <si>
+    <t>TELSTRA GROUP LTD 3.375 02/03/2035</t>
   </si>
   <si>
     <t>11 299.32</t>
   </si>
   <si>
-    <t>IT0005632267</t>
-[...1345 lines deleted...]
-  <si>
     <t>XS2613162424</t>
   </si>
   <si>
     <t>TELSTRA GROUP LTD 3.75 04/05/2031</t>
   </si>
   <si>
+    <t>1 910.96</t>
+  </si>
+  <si>
     <t>XS2549543143</t>
   </si>
   <si>
     <t>TENNET NETHERLANDS BV 3.875 28/10/2028</t>
   </si>
   <si>
-    <t>6 274.32</t>
+    <t>6 975.00</t>
   </si>
   <si>
     <t>XS2549543226</t>
   </si>
   <si>
     <t>TENNET NETHERLANDS BV 4.25 28/04/2032</t>
   </si>
   <si>
     <t>XS3128477521</t>
   </si>
   <si>
     <t>TERNA RETE ELETTRICA NAZIONALE SPA 3 22/07/2031</t>
   </si>
   <si>
-    <t>23 034.25</t>
+    <t>24 752.05</t>
   </si>
   <si>
     <t>XS3281650823</t>
   </si>
   <si>
     <t>TERNA RETE ELETTRICA NAZIONALE SPA PERP</t>
   </si>
   <si>
-    <t>5 435.76</t>
+    <t>6 565.97</t>
   </si>
   <si>
     <t>XS2798269069</t>
   </si>
   <si>
-    <t>2 915.07</t>
+    <t>4 919.18</t>
   </si>
   <si>
     <t>FR001400L263</t>
   </si>
   <si>
     <t>THALES SA 4.25 18/10/2031</t>
   </si>
   <si>
-    <t>16 871.92</t>
+    <t>18 665.07</t>
   </si>
   <si>
     <t>XS3298843924</t>
   </si>
   <si>
     <t>T-MOBILE USA INC 3.625 19/02/2035</t>
   </si>
   <si>
-    <t>12 199.86</t>
+    <t>15 433.56</t>
   </si>
   <si>
     <t>XS2980851351</t>
   </si>
   <si>
     <t>TORONTO-DOMINION BANK/THE 23/01/2036</t>
   </si>
   <si>
-    <t>8 100.85</t>
-[...14 lines deleted...]
-    <t>TRANSURBAN FINANCE COMPANY PTY LTD 4.143 17/04/2035</t>
+    <t>9 721.02</t>
+  </si>
+  <si>
+    <t>XS2614623978</t>
+  </si>
+  <si>
+    <t>TRANSURBAN FINANCE COMPANY PTY LTD 4.225 26/04/2033</t>
+  </si>
+  <si>
+    <t>6 771.58</t>
   </si>
   <si>
     <t>CH1305916897</t>
   </si>
   <si>
     <t>UBS GROUP AG 09/06/2033</t>
   </si>
   <si>
-    <t>19 099.32</t>
+    <t>20 342.47</t>
   </si>
   <si>
     <t>BE0390119825</t>
   </si>
   <si>
     <t>UCB SA 4.25 20/03/2030</t>
   </si>
   <si>
-    <t>5 030.14</t>
+    <t>7 079.45</t>
   </si>
   <si>
     <t>FR001400SIL1</t>
   </si>
   <si>
     <t>UNIBAIL-RODAMCO-WESTFIELD SE 3.875 11/09/2034</t>
   </si>
   <si>
-    <t>20 723.29</t>
+    <t>22 591.78</t>
   </si>
   <si>
     <t>IT0005704900</t>
   </si>
   <si>
     <t>UNICREDIT SPA 16/04/2032</t>
   </si>
   <si>
-    <t>2 583.72</t>
+    <t>4 688.96</t>
   </si>
   <si>
     <t>XS2496289138</t>
   </si>
   <si>
     <t>UNIVERSAL MUSIC GROUP NV 3.75 30/06/2032</t>
   </si>
   <si>
-    <t>35 304.25</t>
+    <t>37 754.38</t>
   </si>
   <si>
     <t>FR001400UHP0</t>
   </si>
   <si>
     <t>VEOLIA ENVIRONNEMENT SA 2.974 10/01/2031</t>
   </si>
   <si>
-    <t>8 017.58</t>
+    <t>9 451.62</t>
   </si>
   <si>
     <t>FR0014017P12</t>
   </si>
   <si>
     <t>VEOLIA ENVIRONNEMENT SA 3.69 10/04/2031</t>
   </si>
   <si>
-    <t>1 334.47</t>
+    <t>2 224.11</t>
   </si>
   <si>
     <t>FR00140007L3</t>
   </si>
   <si>
     <t>VEOLIA ENVIRONNEMENT SA NC8.5 PERP</t>
   </si>
   <si>
-    <t>1 417.81</t>
+    <t>2 773.97</t>
   </si>
   <si>
     <t>XS3310548105</t>
   </si>
   <si>
     <t>VESTAS WIND SYSTEMS A/S 3.75 15/06/2033</t>
   </si>
   <si>
-    <t>5 178.08</t>
+    <t>7 212.33</t>
   </si>
   <si>
     <t>DE000A3MP4V7</t>
   </si>
   <si>
     <t>VONOVIA SE 0.75 01/09/2032</t>
   </si>
   <si>
-    <t>4 697.26</t>
+    <t>5 104.11</t>
   </si>
   <si>
     <t>XS2198580271</t>
   </si>
   <si>
     <t>WOLTERS KLUWER NV 0.75 03/07/2030</t>
   </si>
   <si>
-    <t>7 097.26</t>
+    <t>7 594.52</t>
   </si>
   <si>
     <t>XS2592516210</t>
   </si>
   <si>
     <t>WOLTERS KLUWER NV 3.75 03/04/2031</t>
   </si>
   <si>
-    <t>2 465.75</t>
+    <t>3 821.92</t>
   </si>
   <si>
     <t>CH1471403852</t>
   </si>
   <si>
     <t>ZUERCHER KANTONALBANK 11/09/2031</t>
   </si>
   <si>
-    <t>16 862.07</t>
+    <t>18 382.42</t>
   </si>
   <si>
     <t>CDS-00108784</t>
   </si>
   <si>
     <t>PAR20260409050236053</t>
   </si>
   <si>
-    <t>-32 250.00</t>
+    <t>-45 388.89</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -2350,182 +2350,182 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
-        <v>326.4981</v>
+        <v>326.3351</v>
       </c>
       <c r="D2">
-        <v>6422.18</v>
+        <v>6463.9</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>2096832.44</v>
+        <v>2109398.27</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>2096832.44</v>
+        <v>2109398.27</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
-        <v>3484.0</v>
+        <v>3289.0</v>
       </c>
       <c r="D3">
-        <v>11447.21</v>
+        <v>11521.56</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>39882088.73</v>
+        <v>37894427.53</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>39882088.73</v>
+        <v>37894427.53</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="1">
-        <v>1219055.8897</v>
+        <v>1360539.5584</v>
       </c>
       <c r="D4">
-        <v>112.67</v>
+        <v>113.43</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>137360660.67</v>
+        <v>154328524.59</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>137360660.67</v>
+        <v>154328524.59</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
         <v>13</v>
       </c>
       <c r="B5" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="1">
-        <v>171115.8533</v>
+        <v>175859.0445</v>
       </c>
       <c r="D5">
-        <v>102.54</v>
+        <v>103.18</v>
       </c>
       <c r="E5" t="s">
         <v>8</v>
       </c>
       <c r="F5">
-        <v>17546781.2</v>
+        <v>18146003.97</v>
       </c>
       <c r="G5" t="s">
         <v>8</v>
       </c>
       <c r="H5">
-        <v>17546781.2</v>
+        <v>18146003.97</v>
       </c>
       <c r="I5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" t="s">
         <v>15</v>
       </c>
       <c r="B6" t="s">
         <v>16</v>
       </c>
       <c r="C6" s="1">
         <v>1901.0</v>
       </c>
       <c r="D6">
-        <v>99.56</v>
+        <v>100.18</v>
       </c>
       <c r="E6" t="s">
         <v>8</v>
       </c>
       <c r="F6">
-        <v>189271.99</v>
+        <v>190456.57</v>
       </c>
       <c r="G6" t="s">
         <v>8</v>
       </c>
       <c r="H6">
-        <v>189271.99</v>
+        <v>190456.57</v>
       </c>
       <c r="I6" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
@@ -2574,10584 +2574,10584 @@
       </c>
       <c r="L1" t="s">
         <v>27</v>
       </c>
       <c r="M1" t="s">
         <v>28</v>
       </c>
       <c r="N1" t="s">
         <v>29</v>
       </c>
       <c r="O1" t="s">
         <v>30</v>
       </c>
       <c r="P1" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>32</v>
       </c>
       <c r="B2" t="s">
         <v>33</v>
       </c>
       <c r="C2" s="1">
-        <v>1298.0</v>
+        <v>2639.0</v>
       </c>
       <c r="D2" s="1">
-        <v>4799.52</v>
+        <v>4805.92</v>
       </c>
       <c r="E2" s="1">
-        <v>4793.82201849</v>
+        <v>4799.6333270178</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
         <v>1.0</v>
       </c>
       <c r="H2" s="1">
-        <v>6222380.98</v>
+        <v>12666232.35</v>
       </c>
       <c r="I2" s="1">
-        <v>7395.98</v>
+        <v>16590.53</v>
       </c>
       <c r="J2" s="1">
-        <v>0.1188609315915</v>
+        <v>0.13098235956488</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>6229776.96</v>
+        <v>12682822.88</v>
       </c>
       <c r="N2" s="1">
-        <v>6229776.96</v>
+        <v>12682822.88</v>
       </c>
       <c r="O2" s="1">
-        <v>3.16</v>
+        <v>5.96</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>34</v>
       </c>
       <c r="B3" t="s">
         <v>35</v>
       </c>
       <c r="C3" s="1">
-        <v>56.0</v>
+        <v>456.0</v>
       </c>
       <c r="D3" s="1">
-        <v>115.41</v>
+        <v>105.845</v>
       </c>
       <c r="E3" s="1">
-        <v>115.83375</v>
+        <v>105.804342105</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
         <v>1.0</v>
       </c>
       <c r="H3" s="1">
         <v>0.0</v>
       </c>
       <c r="I3" s="1">
-        <v>-23730.0</v>
+        <v>18540.0</v>
       </c>
       <c r="J3" s="1">
         <v>0</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
       <c r="M3" s="1">
-        <v>-23730.0</v>
+        <v>18540.0</v>
       </c>
       <c r="N3" s="1">
-        <v>-23730.0</v>
+        <v>18540.0</v>
       </c>
       <c r="O3" s="1">
-        <v>-0.01</v>
+        <v>0.01</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>36</v>
       </c>
       <c r="B4" t="s">
         <v>37</v>
       </c>
       <c r="C4" s="1">
-        <v>250.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D4" s="1">
-        <v>105.745</v>
+        <v>99.769</v>
       </c>
       <c r="E4" s="1">
-        <v>105.76714</v>
+        <v>99.331</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
         <v>1.0</v>
       </c>
       <c r="H4" s="1">
-        <v>0.0</v>
+        <v>695317.0</v>
       </c>
       <c r="I4" s="1">
-        <v>-5535.0</v>
+        <v>3066.0</v>
       </c>
       <c r="J4" s="1">
-        <v>0</v>
+        <v>0.44094995520029</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4" s="1">
-        <v>-5535.0</v>
+        <v>698383.0</v>
       </c>
       <c r="N4" s="1">
-        <v>-5535.0</v>
+        <v>698383.0</v>
       </c>
       <c r="O4" s="1">
-        <v>0.0</v>
+        <v>0.33</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>38</v>
       </c>
       <c r="B5" t="s">
         <v>39</v>
       </c>
       <c r="C5" s="1">
         <v>500000.0</v>
       </c>
       <c r="D5" s="1">
-        <v>101.512</v>
+        <v>101.932</v>
       </c>
       <c r="E5" s="1">
         <v>99.634</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
       <c r="G5">
         <v>1.0</v>
       </c>
       <c r="H5" s="1">
         <v>498170.0</v>
       </c>
       <c r="I5" s="1">
-        <v>9390.0</v>
+        <v>11490.0</v>
       </c>
       <c r="J5" s="1">
-        <v>1.8848987293494</v>
+        <v>2.3064415761688</v>
       </c>
       <c r="K5">
-        <v>3.61</v>
+        <v>3.87</v>
       </c>
       <c r="L5" t="s">
         <v>40</v>
       </c>
       <c r="M5" s="1">
-        <v>507560.0</v>
+        <v>509660.0</v>
       </c>
       <c r="N5" s="1">
-        <v>525599.38</v>
+        <v>529017.88</v>
       </c>
       <c r="O5" s="1">
-        <v>0.27</v>
+        <v>0.25</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>41</v>
       </c>
       <c r="B6" t="s">
         <v>42</v>
       </c>
       <c r="C6" s="1">
         <v>300000.0</v>
       </c>
       <c r="D6" s="1">
-        <v>101.118</v>
+        <v>101.698</v>
       </c>
       <c r="E6" s="1">
         <v>99.179</v>
       </c>
       <c r="F6" t="s">
         <v>8</v>
       </c>
       <c r="G6">
         <v>1.0</v>
       </c>
       <c r="H6" s="1">
         <v>297537.0</v>
       </c>
       <c r="I6" s="1">
-        <v>5817.0</v>
+        <v>7557.0</v>
       </c>
       <c r="J6" s="1">
-        <v>1.955050968451</v>
+        <v>2.5398521864508</v>
       </c>
       <c r="K6">
-        <v>1.25</v>
+        <v>1.49</v>
       </c>
       <c r="L6" t="s">
         <v>43</v>
       </c>
       <c r="M6" s="1">
-        <v>303354.0</v>
+        <v>305094.0</v>
       </c>
       <c r="N6" s="1">
-        <v>307112.22</v>
+        <v>309552.9</v>
       </c>
       <c r="O6" s="1">
-        <v>0.16</v>
+        <v>0.15</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>44</v>
       </c>
       <c r="B7" t="s">
         <v>45</v>
       </c>
       <c r="C7" s="1">
         <v>493000.0</v>
       </c>
       <c r="D7" s="1">
-        <v>107.157</v>
+        <v>107.874</v>
       </c>
       <c r="E7" s="1">
         <v>100.24670385</v>
       </c>
       <c r="F7" t="s">
         <v>8</v>
       </c>
       <c r="G7">
         <v>1.0</v>
       </c>
       <c r="H7" s="1">
         <v>494216.25</v>
       </c>
       <c r="I7" s="1">
-        <v>34067.76</v>
+        <v>37602.57</v>
       </c>
       <c r="J7" s="1">
-        <v>6.8932901336207</v>
+        <v>7.6085256201106</v>
       </c>
       <c r="K7">
-        <v>2.96</v>
+        <v>3.3</v>
       </c>
       <c r="L7" t="s">
         <v>46</v>
       </c>
       <c r="M7" s="1">
-        <v>528284.01</v>
+        <v>531818.82</v>
       </c>
       <c r="N7" s="1">
-        <v>542871.41</v>
+        <v>548077.69</v>
       </c>
       <c r="O7" s="1">
-        <v>0.28</v>
+        <v>0.26</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>47</v>
       </c>
       <c r="B8" t="s">
         <v>48</v>
       </c>
       <c r="C8" s="1">
-        <v>800000.0</v>
+        <v>1300000.0</v>
       </c>
       <c r="D8" s="1">
-        <v>101.207</v>
+        <v>100.871</v>
       </c>
       <c r="E8" s="1">
-        <v>99.9080525</v>
+        <v>99.847</v>
       </c>
       <c r="F8" t="s">
         <v>8</v>
       </c>
       <c r="G8">
         <v>1.0</v>
       </c>
       <c r="H8" s="1">
-        <v>799264.42</v>
+        <v>1298011.0</v>
       </c>
       <c r="I8" s="1">
-        <v>10391.58</v>
+        <v>13312.0</v>
       </c>
       <c r="J8" s="1">
-        <v>1.300142948938</v>
+        <v>1.0255691207548</v>
       </c>
       <c r="K8">
-        <v>0.14</v>
+        <v>0.09</v>
       </c>
       <c r="L8" t="s">
         <v>49</v>
       </c>
       <c r="M8" s="1">
-        <v>809656.0</v>
+        <v>1311323.0</v>
       </c>
       <c r="N8" s="1">
-        <v>810771.07</v>
+        <v>1312444.92</v>
       </c>
       <c r="O8" s="1">
-        <v>0.41</v>
+        <v>0.62</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>50</v>
       </c>
       <c r="B9" t="s">
         <v>51</v>
       </c>
       <c r="C9" s="1">
-        <v>1200000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D9" s="1">
-        <v>100.207</v>
+        <v>101.791</v>
       </c>
       <c r="E9" s="1">
-        <v>100.0</v>
+        <v>99.9080525</v>
       </c>
       <c r="F9" t="s">
         <v>8</v>
       </c>
       <c r="G9">
         <v>1.0</v>
       </c>
       <c r="H9" s="1">
-        <v>1200000.0</v>
+        <v>799264.42</v>
       </c>
       <c r="I9" s="1">
-        <v>2484.0</v>
+        <v>15063.58</v>
       </c>
       <c r="J9" s="1">
-        <v>0.207</v>
+        <v>1.884680416526</v>
       </c>
       <c r="K9">
-        <v>2.38</v>
+        <v>0.42</v>
       </c>
       <c r="L9" t="s">
         <v>52</v>
       </c>
       <c r="M9" s="1">
-        <v>1202484.0</v>
+        <v>814328.0</v>
       </c>
       <c r="N9" s="1">
-        <v>1231070.3</v>
+        <v>817673.21</v>
       </c>
       <c r="O9" s="1">
-        <v>0.62</v>
+        <v>0.38</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
         <v>53</v>
       </c>
       <c r="B10" t="s">
         <v>54</v>
       </c>
       <c r="C10" s="1">
-        <v>1250000.0</v>
+        <v>1200000.0</v>
       </c>
       <c r="D10" s="1">
-        <v>97.876</v>
+        <v>101.204</v>
       </c>
       <c r="E10" s="1">
-        <v>99.33</v>
+        <v>100.0</v>
       </c>
       <c r="F10" t="s">
         <v>8</v>
       </c>
       <c r="G10">
         <v>1.0</v>
       </c>
       <c r="H10" s="1">
-        <v>1241625.0</v>
+        <v>1200000.0</v>
       </c>
       <c r="I10" s="1">
-        <v>-18175.0</v>
+        <v>14448.0</v>
       </c>
       <c r="J10" s="1">
-        <v>-1.4638075103191</v>
+        <v>1.204</v>
       </c>
       <c r="K10">
-        <v>1.66</v>
+        <v>2.74</v>
       </c>
       <c r="L10" t="s">
         <v>55</v>
       </c>
       <c r="M10" s="1">
-        <v>1223450.0</v>
+        <v>1214448.0</v>
       </c>
       <c r="N10" s="1">
-        <v>1244254.79</v>
+        <v>1247283.62</v>
       </c>
       <c r="O10" s="1">
-        <v>0.63</v>
+        <v>0.59</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
         <v>56</v>
       </c>
       <c r="B11" t="s">
         <v>57</v>
       </c>
       <c r="C11" s="1">
-        <v>800000.0</v>
+        <v>1250000.0</v>
       </c>
       <c r="D11" s="1">
-        <v>96.674</v>
+        <v>98.388</v>
       </c>
       <c r="E11" s="1">
-        <v>99.253</v>
+        <v>99.33</v>
       </c>
       <c r="F11" t="s">
         <v>8</v>
       </c>
       <c r="G11">
         <v>1.0</v>
       </c>
       <c r="H11" s="1">
-        <v>794024.0</v>
+        <v>1241625.0</v>
       </c>
       <c r="I11" s="1">
-        <v>-20632.0</v>
+        <v>-11775.0</v>
       </c>
       <c r="J11" s="1">
-        <v>-2.5984101236235</v>
+        <v>-0.94835397160979</v>
       </c>
       <c r="K11">
-        <v>0.07</v>
-[...2 lines deleted...]
-        <v>526.03</v>
+        <v>1.89</v>
+      </c>
+      <c r="L11" t="s">
+        <v>58</v>
       </c>
       <c r="M11" s="1">
-        <v>773392.0</v>
+        <v>1229850.0</v>
       </c>
       <c r="N11" s="1">
-        <v>773918.03</v>
+        <v>1253480.14</v>
       </c>
       <c r="O11" s="1">
-        <v>0.39</v>
+        <v>0.59</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B12" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="C12" s="1">
-        <v>911000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D12" s="1">
-        <v>93.563</v>
+        <v>97.131</v>
       </c>
       <c r="E12" s="1">
-        <v>93.75230516</v>
+        <v>99.253</v>
       </c>
       <c r="F12" t="s">
         <v>8</v>
       </c>
       <c r="G12">
         <v>1.0</v>
       </c>
       <c r="H12" s="1">
-        <v>854083.5</v>
+        <v>794024.0</v>
       </c>
       <c r="I12" s="1">
-        <v>-1724.57</v>
+        <v>-16976.0</v>
       </c>
       <c r="J12" s="1">
-        <v>-0.20192053821435</v>
+        <v>-2.1379706406859</v>
       </c>
       <c r="K12">
-        <v>0.38</v>
+        <v>0.25</v>
       </c>
       <c r="L12" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="M12" s="1">
-        <v>852358.93</v>
+        <v>777048.0</v>
       </c>
       <c r="N12" s="1">
-        <v>855784.54</v>
+        <v>779020.6</v>
       </c>
       <c r="O12" s="1">
-        <v>0.43</v>
+        <v>0.37</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B13" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="C13" s="1">
-        <v>867000.0</v>
+        <v>911000.0</v>
       </c>
       <c r="D13" s="1">
-        <v>100.239</v>
+        <v>93.922</v>
       </c>
       <c r="E13" s="1">
-        <v>99.955</v>
+        <v>93.75230516</v>
       </c>
       <c r="F13" t="s">
         <v>8</v>
       </c>
       <c r="G13">
         <v>1.0</v>
       </c>
       <c r="H13" s="1">
-        <v>866609.85</v>
+        <v>854083.5</v>
       </c>
       <c r="I13" s="1">
-        <v>2462.28</v>
+        <v>1545.92</v>
       </c>
       <c r="J13" s="1">
-        <v>0.28412785753589</v>
+        <v>0.18100337964614</v>
       </c>
       <c r="K13">
-        <v>0.54</v>
+        <v>0.44</v>
       </c>
       <c r="L13" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="M13" s="1">
-        <v>869072.13</v>
+        <v>855629.42</v>
       </c>
       <c r="N13" s="1">
-        <v>873727.8</v>
+        <v>859672.76</v>
       </c>
       <c r="O13" s="1">
-        <v>0.44</v>
+        <v>0.4</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B14" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="C14" s="1">
-        <v>554000.0</v>
+        <v>867000.0</v>
       </c>
       <c r="D14" s="1">
-        <v>99.474</v>
+        <v>100.842</v>
       </c>
       <c r="E14" s="1">
-        <v>99.646</v>
+        <v>99.955</v>
       </c>
       <c r="F14" t="s">
         <v>8</v>
       </c>
       <c r="G14">
         <v>1.0</v>
       </c>
       <c r="H14" s="1">
-        <v>552038.84</v>
+        <v>866609.85</v>
       </c>
       <c r="I14" s="1">
-        <v>-952.88</v>
+        <v>7690.29</v>
       </c>
       <c r="J14" s="1">
-        <v>-0.17261104309255</v>
+        <v>0.88739932969836</v>
       </c>
       <c r="K14">
-        <v>0.12</v>
-[...2 lines deleted...]
-        <v>641.27</v>
+        <v>0.78</v>
+      </c>
+      <c r="L14" t="s">
+        <v>67</v>
       </c>
       <c r="M14" s="1">
-        <v>551085.96</v>
+        <v>874300.14</v>
       </c>
       <c r="N14" s="1">
-        <v>551727.23</v>
+        <v>881046.11</v>
       </c>
       <c r="O14" s="1">
-        <v>0.28</v>
+        <v>0.41</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="B15" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="C15" s="1">
-        <v>900000.0</v>
+        <v>554000.0</v>
       </c>
       <c r="D15" s="1">
-        <v>101.026</v>
+        <v>99.864</v>
       </c>
       <c r="E15" s="1">
-        <v>100.85737</v>
+        <v>99.646</v>
       </c>
       <c r="F15" t="s">
         <v>8</v>
       </c>
       <c r="G15">
         <v>1.0</v>
       </c>
       <c r="H15" s="1">
-        <v>907716.33</v>
+        <v>552038.84</v>
       </c>
       <c r="I15" s="1">
-        <v>1517.67</v>
+        <v>1207.72</v>
       </c>
       <c r="J15" s="1">
-        <v>0.16719650730532</v>
+        <v>0.21877446159404</v>
       </c>
       <c r="K15">
-        <v>3.95</v>
+        <v>0.31</v>
       </c>
       <c r="L15" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="M15" s="1">
-        <v>909234.0</v>
+        <v>553246.56</v>
       </c>
       <c r="N15" s="1">
-        <v>944740.85</v>
+        <v>554973.07</v>
       </c>
       <c r="O15" s="1">
-        <v>0.48</v>
+        <v>0.26</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="B16" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="C16" s="1">
-        <v>200000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D16" s="1">
-        <v>109.786</v>
+        <v>101.599</v>
       </c>
       <c r="E16" s="1">
-        <v>100.412855</v>
+        <v>100.85737</v>
       </c>
       <c r="F16" t="s">
         <v>8</v>
       </c>
       <c r="G16">
         <v>1.0</v>
       </c>
       <c r="H16" s="1">
-        <v>200825.71</v>
+        <v>907716.33</v>
       </c>
       <c r="I16" s="1">
-        <v>18746.29</v>
+        <v>6674.67</v>
       </c>
       <c r="J16" s="1">
-        <v>9.3346066098808</v>
+        <v>0.73532553942265</v>
       </c>
       <c r="K16">
-        <v>4.66</v>
+        <v>4.22</v>
       </c>
       <c r="L16" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="M16" s="1">
-        <v>219572.0</v>
+        <v>914391.0</v>
       </c>
       <c r="N16" s="1">
-        <v>228890.4</v>
+        <v>952338.95</v>
       </c>
       <c r="O16" s="1">
-        <v>0.12</v>
+        <v>0.45</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="B17" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="C17" s="1">
-        <v>1940000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D17" s="1">
-        <v>99.706</v>
+        <v>110.356</v>
       </c>
       <c r="E17" s="1">
-        <v>99.58</v>
+        <v>100.412855</v>
       </c>
       <c r="F17" t="s">
         <v>8</v>
       </c>
       <c r="G17">
         <v>1.0</v>
       </c>
       <c r="H17" s="1">
-        <v>1931852.0</v>
+        <v>200825.71</v>
       </c>
       <c r="I17" s="1">
-        <v>2444.4</v>
+        <v>19886.29</v>
       </c>
       <c r="J17" s="1">
-        <v>0.12653143201446</v>
+        <v>9.9022630120416</v>
       </c>
       <c r="K17">
-        <v>0.07</v>
+        <v>5.01</v>
       </c>
       <c r="L17" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="M17" s="1">
-        <v>1934296.4</v>
+        <v>220712.0</v>
       </c>
       <c r="N17" s="1">
-        <v>1935691.61</v>
+        <v>230732.47</v>
       </c>
       <c r="O17" s="1">
-        <v>0.98</v>
+        <v>0.11</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="B18" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="C18" s="1">
-        <v>400000.0</v>
+        <v>1940000.0</v>
       </c>
       <c r="D18" s="1">
-        <v>103.719</v>
+        <v>100.209</v>
       </c>
       <c r="E18" s="1">
-        <v>106.6386</v>
+        <v>99.58</v>
       </c>
       <c r="F18" t="s">
         <v>8</v>
       </c>
       <c r="G18">
         <v>1.0</v>
       </c>
       <c r="H18" s="1">
-        <v>426554.4</v>
+        <v>1931852.0</v>
       </c>
       <c r="I18" s="1">
-        <v>-11678.4</v>
+        <v>12202.6</v>
       </c>
       <c r="J18" s="1">
-        <v>-2.7378453955697</v>
+        <v>0.6316529423579</v>
       </c>
       <c r="K18">
-        <v>0.01</v>
-[...2 lines deleted...]
-        <v>54.79</v>
+        <v>0.3</v>
+      </c>
+      <c r="L18" t="s">
+        <v>79</v>
       </c>
       <c r="M18" s="1">
-        <v>414876.0</v>
+        <v>1944054.6</v>
       </c>
       <c r="N18" s="1">
-        <v>414930.79</v>
+        <v>1949834.74</v>
       </c>
       <c r="O18" s="1">
-        <v>0.21</v>
+        <v>0.92</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
-        <v>77</v>
+        <v>80</v>
       </c>
       <c r="B19" t="s">
-        <v>78</v>
+        <v>81</v>
       </c>
       <c r="C19" s="1">
-        <v>600000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D19" s="1">
-        <v>96.975</v>
+        <v>104.162</v>
       </c>
       <c r="E19" s="1">
-        <v>99.433</v>
+        <v>106.6386</v>
       </c>
       <c r="F19" t="s">
         <v>8</v>
       </c>
       <c r="G19">
         <v>1.0</v>
       </c>
       <c r="H19" s="1">
-        <v>596598.0</v>
+        <v>426554.4</v>
       </c>
       <c r="I19" s="1">
-        <v>-14748.0</v>
+        <v>-9906.4</v>
       </c>
       <c r="J19" s="1">
-        <v>-2.4720163326059</v>
+        <v>-2.3224235877065</v>
       </c>
       <c r="K19">
-        <v>0.06</v>
-[...2 lines deleted...]
-        <v>345.21</v>
+        <v>0.32</v>
+      </c>
+      <c r="L19" t="s">
+        <v>82</v>
       </c>
       <c r="M19" s="1">
-        <v>581850.0</v>
+        <v>416648.0</v>
       </c>
       <c r="N19" s="1">
-        <v>582195.21</v>
+        <v>417908.27</v>
       </c>
       <c r="O19" s="1">
-        <v>0.3</v>
+        <v>0.2</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
-        <v>79</v>
+        <v>83</v>
       </c>
       <c r="B20" t="s">
-        <v>80</v>
+        <v>84</v>
       </c>
       <c r="C20" s="1">
-        <v>400000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D20" s="1">
-        <v>94.696</v>
+        <v>100.693</v>
       </c>
       <c r="E20" s="1">
-        <v>98.803</v>
+        <v>100.61</v>
       </c>
       <c r="F20" t="s">
         <v>8</v>
       </c>
       <c r="G20">
         <v>1.0</v>
       </c>
       <c r="H20" s="1">
-        <v>395212.0</v>
+        <v>603660.0</v>
       </c>
       <c r="I20" s="1">
-        <v>-16428.0</v>
+        <v>498.0</v>
       </c>
       <c r="J20" s="1">
-        <v>-4.1567563737943</v>
+        <v>0.082496769704801</v>
       </c>
       <c r="K20">
-        <v>1.8</v>
+        <v>0.23</v>
       </c>
       <c r="L20" t="s">
-        <v>81</v>
+        <v>85</v>
       </c>
       <c r="M20" s="1">
-        <v>378784.0</v>
+        <v>604158.0</v>
       </c>
       <c r="N20" s="1">
-        <v>385994.96</v>
+        <v>605519.1</v>
       </c>
       <c r="O20" s="1">
-        <v>0.2</v>
+        <v>0.28</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
-        <v>82</v>
+        <v>86</v>
       </c>
       <c r="B21" t="s">
-        <v>83</v>
+        <v>87</v>
       </c>
       <c r="C21" s="1">
-        <v>1000000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D21" s="1">
-        <v>98.007</v>
+        <v>96.617</v>
       </c>
       <c r="E21" s="1">
-        <v>99.462144</v>
+        <v>98.803</v>
       </c>
       <c r="F21" t="s">
         <v>8</v>
       </c>
       <c r="G21">
         <v>1.0</v>
       </c>
       <c r="H21" s="1">
-        <v>994621.44</v>
+        <v>395212.0</v>
       </c>
       <c r="I21" s="1">
-        <v>-14551.44</v>
+        <v>-8744.0</v>
       </c>
       <c r="J21" s="1">
-        <v>-1.4630129026778</v>
+        <v>-2.2124834266166</v>
       </c>
       <c r="K21">
-        <v>0.84</v>
+        <v>2.01</v>
       </c>
       <c r="L21" t="s">
-        <v>84</v>
+        <v>88</v>
       </c>
       <c r="M21" s="1">
-        <v>980070.0</v>
+        <v>386468.0</v>
       </c>
       <c r="N21" s="1">
-        <v>988494.66</v>
+        <v>394522.79</v>
       </c>
       <c r="O21" s="1">
-        <v>0.5</v>
+        <v>0.19</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
-        <v>85</v>
+        <v>89</v>
       </c>
       <c r="B22" t="s">
-        <v>86</v>
+        <v>90</v>
       </c>
       <c r="C22" s="1">
-        <v>400000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="D22" s="1">
-        <v>96.266</v>
+        <v>98.882</v>
       </c>
       <c r="E22" s="1">
-        <v>98.646</v>
+        <v>99.462144</v>
       </c>
       <c r="F22" t="s">
         <v>8</v>
       </c>
       <c r="G22">
         <v>1.0</v>
       </c>
       <c r="H22" s="1">
-        <v>394584.0</v>
+        <v>994621.44</v>
       </c>
       <c r="I22" s="1">
-        <v>-9520.0</v>
+        <v>-5801.44</v>
       </c>
       <c r="J22" s="1">
-        <v>-2.4126675181964</v>
+        <v>-0.583281213001</v>
       </c>
       <c r="K22">
-        <v>1.09</v>
+        <v>1.07</v>
       </c>
       <c r="L22" t="s">
-        <v>87</v>
+        <v>91</v>
       </c>
       <c r="M22" s="1">
-        <v>385064.0</v>
+        <v>988820.0</v>
       </c>
       <c r="N22" s="1">
-        <v>389413.32</v>
+        <v>999504.93</v>
       </c>
       <c r="O22" s="1">
-        <v>0.2</v>
+        <v>0.47</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
-        <v>88</v>
+        <v>92</v>
       </c>
       <c r="B23" t="s">
-        <v>89</v>
+        <v>93</v>
       </c>
       <c r="C23" s="1">
-        <v>800000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D23" s="1">
-        <v>98.326</v>
+        <v>96.948</v>
       </c>
       <c r="E23" s="1">
-        <v>99.912</v>
+        <v>98.646</v>
       </c>
       <c r="F23" t="s">
         <v>8</v>
       </c>
       <c r="G23">
         <v>1.0</v>
       </c>
       <c r="H23" s="1">
-        <v>799296.0</v>
+        <v>394584.0</v>
       </c>
       <c r="I23" s="1">
-        <v>-12688.0</v>
+        <v>-6792.0</v>
       </c>
       <c r="J23" s="1">
-        <v>-1.5873969092802</v>
+        <v>-1.7213064898729</v>
       </c>
       <c r="K23">
-        <v>4.09</v>
+        <v>1.28</v>
       </c>
       <c r="L23" t="s">
-        <v>90</v>
+        <v>94</v>
       </c>
       <c r="M23" s="1">
-        <v>786608.0</v>
+        <v>387792.0</v>
       </c>
       <c r="N23" s="1">
-        <v>819303.89</v>
+        <v>392894.74</v>
       </c>
       <c r="O23" s="1">
-        <v>0.42</v>
+        <v>0.18</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
-        <v>91</v>
+        <v>95</v>
       </c>
       <c r="B24" t="s">
-        <v>92</v>
+        <v>96</v>
       </c>
       <c r="C24" s="1">
-        <v>400000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D24" s="1">
-        <v>96.179</v>
+        <v>99.338</v>
       </c>
       <c r="E24" s="1">
-        <v>96.04</v>
+        <v>99.912</v>
       </c>
       <c r="F24" t="s">
         <v>8</v>
       </c>
       <c r="G24">
         <v>1.0</v>
       </c>
       <c r="H24" s="1">
-        <v>384160.0</v>
+        <v>799296.0</v>
       </c>
       <c r="I24" s="1">
-        <v>556.0</v>
+        <v>-4592.0</v>
       </c>
       <c r="J24" s="1">
-        <v>0.14473136193253</v>
+        <v>-0.57450556489711</v>
       </c>
       <c r="K24">
-        <v>1.17</v>
-[...2 lines deleted...]
-        <v>93</v>
+        <v>0.09</v>
+      </c>
+      <c r="L24">
+        <v>745.21</v>
       </c>
       <c r="M24" s="1">
-        <v>384716.0</v>
+        <v>794704.0</v>
       </c>
       <c r="N24" s="1">
-        <v>389381.75</v>
+        <v>795449.21</v>
       </c>
       <c r="O24" s="1">
-        <v>0.2</v>
+        <v>0.37</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
-        <v>94</v>
+        <v>97</v>
       </c>
       <c r="B25" t="s">
-        <v>95</v>
+        <v>98</v>
       </c>
       <c r="C25" s="1">
-        <v>1700000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D25" s="1">
-        <v>97.888</v>
+        <v>96.449</v>
       </c>
       <c r="E25" s="1">
-        <v>97.87029412</v>
+        <v>96.04</v>
       </c>
       <c r="F25" t="s">
         <v>8</v>
       </c>
       <c r="G25">
         <v>1.0</v>
       </c>
       <c r="H25" s="1">
-        <v>1663795.0</v>
+        <v>384160.0</v>
       </c>
       <c r="I25" s="1">
-        <v>301.0</v>
+        <v>1636.0</v>
       </c>
       <c r="J25" s="1">
-        <v>0.018091171087784</v>
+        <v>0.42586422324032</v>
       </c>
       <c r="K25">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>1.36</v>
+      </c>
+      <c r="L25" t="s">
+        <v>99</v>
       </c>
       <c r="M25" s="1">
-        <v>1664096.0</v>
+        <v>385796.0</v>
       </c>
       <c r="N25" s="1">
-        <v>1664096.0</v>
+        <v>391245.32</v>
       </c>
       <c r="O25" s="1">
-        <v>0.84</v>
+        <v>0.18</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="B26" t="s">
-        <v>97</v>
+        <v>101</v>
       </c>
       <c r="C26" s="1">
-        <v>700000.0</v>
+        <v>1700000.0</v>
       </c>
       <c r="D26" s="1">
-        <v>106.432</v>
+        <v>98.052</v>
       </c>
       <c r="E26" s="1">
-        <v>103.75</v>
+        <v>97.87029412</v>
       </c>
       <c r="F26" t="s">
         <v>8</v>
       </c>
       <c r="G26">
         <v>1.0</v>
       </c>
       <c r="H26" s="1">
-        <v>726250.0</v>
+        <v>1663795.0</v>
       </c>
       <c r="I26" s="1">
-        <v>18774.0</v>
+        <v>3089.0</v>
       </c>
       <c r="J26" s="1">
-        <v>2.5850602409639</v>
+        <v>0.18565989199391</v>
       </c>
       <c r="K26">
-        <v>2.49</v>
+        <v>0.21</v>
       </c>
       <c r="L26" t="s">
-        <v>98</v>
+        <v>102</v>
       </c>
       <c r="M26" s="1">
-        <v>745024.0</v>
+        <v>1666884.0</v>
       </c>
       <c r="N26" s="1">
-        <v>762430.51</v>
+        <v>1670470.3</v>
       </c>
       <c r="O26" s="1">
-        <v>0.39</v>
+        <v>0.79</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
-        <v>99</v>
+        <v>103</v>
       </c>
       <c r="B27" t="s">
-        <v>100</v>
+        <v>104</v>
       </c>
       <c r="C27" s="1">
-        <v>1300000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D27" s="1">
-        <v>102.644</v>
+        <v>107.018</v>
       </c>
       <c r="E27" s="1">
-        <v>105.43894615</v>
+        <v>103.75</v>
       </c>
       <c r="F27" t="s">
         <v>8</v>
       </c>
       <c r="G27">
         <v>1.0</v>
       </c>
       <c r="H27" s="1">
-        <v>1370706.3</v>
+        <v>726250.0</v>
       </c>
       <c r="I27" s="1">
-        <v>-36334.3</v>
+        <v>22876.0</v>
       </c>
       <c r="J27" s="1">
-        <v>-2.6507720873538</v>
+        <v>3.1498795180723</v>
       </c>
       <c r="K27">
-        <v>2.98</v>
+        <v>2.89</v>
       </c>
       <c r="L27" t="s">
-        <v>101</v>
+        <v>105</v>
       </c>
       <c r="M27" s="1">
-        <v>1334372.0</v>
+        <v>749126.0</v>
       </c>
       <c r="N27" s="1">
-        <v>1373158.3</v>
+        <v>769327.71</v>
       </c>
       <c r="O27" s="1">
-        <v>0.7</v>
+        <v>0.36</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
-        <v>102</v>
+        <v>106</v>
       </c>
       <c r="B28" t="s">
-        <v>103</v>
+        <v>107</v>
       </c>
       <c r="C28" s="1">
-        <v>1380000.0</v>
+        <v>1300000.0</v>
       </c>
       <c r="D28" s="1">
-        <v>98.704</v>
+        <v>102.614</v>
       </c>
       <c r="E28" s="1">
-        <v>100.93461304</v>
+        <v>105.43894615</v>
       </c>
       <c r="F28" t="s">
         <v>8</v>
       </c>
       <c r="G28">
         <v>1.0</v>
       </c>
       <c r="H28" s="1">
-        <v>1392897.66</v>
+        <v>1370706.3</v>
       </c>
       <c r="I28" s="1">
-        <v>-30782.46</v>
+        <v>-36724.3</v>
       </c>
       <c r="J28" s="1">
-        <v>-2.2099584832385</v>
+        <v>-2.6792245720327</v>
       </c>
       <c r="K28">
-        <v>2.52</v>
+        <v>3.32</v>
       </c>
       <c r="L28" t="s">
-        <v>104</v>
+        <v>108</v>
       </c>
       <c r="M28" s="1">
-        <v>1362115.2</v>
+        <v>1333982.0</v>
       </c>
       <c r="N28" s="1">
-        <v>1396941.03</v>
+        <v>1377077.89</v>
       </c>
       <c r="O28" s="1">
-        <v>0.71</v>
+        <v>0.65</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
-        <v>105</v>
+        <v>109</v>
       </c>
       <c r="B29" t="s">
-        <v>106</v>
+        <v>110</v>
       </c>
       <c r="C29" s="1">
-        <v>713000.0</v>
+        <v>2480000.0</v>
       </c>
       <c r="D29" s="1">
-        <v>88.711</v>
+        <v>99.164</v>
       </c>
       <c r="E29" s="1">
-        <v>98.844</v>
+        <v>99.65603468</v>
       </c>
       <c r="F29" t="s">
         <v>8</v>
       </c>
       <c r="G29">
         <v>1.0</v>
       </c>
       <c r="H29" s="1">
-        <v>704757.72</v>
+        <v>2471469.66</v>
       </c>
       <c r="I29" s="1">
-        <v>-72248.29</v>
+        <v>-12202.46</v>
       </c>
       <c r="J29" s="1">
-        <v>-10.251507425843</v>
+        <v>-0.49373294754507</v>
       </c>
       <c r="K29">
-        <v>0.82</v>
+        <v>2.72</v>
       </c>
       <c r="L29" t="s">
-        <v>107</v>
+        <v>111</v>
       </c>
       <c r="M29" s="1">
-        <v>632509.43</v>
+        <v>2459267.2</v>
       </c>
       <c r="N29" s="1">
-        <v>638364.82</v>
+        <v>2526752.69</v>
       </c>
       <c r="O29" s="1">
-        <v>0.32</v>
+        <v>1.19</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
-        <v>108</v>
+        <v>112</v>
       </c>
       <c r="B30" t="s">
-        <v>109</v>
+        <v>113</v>
       </c>
       <c r="C30" s="1">
-        <v>281000.0</v>
+        <v>713000.0</v>
       </c>
       <c r="D30" s="1">
-        <v>88.905</v>
+        <v>89.089</v>
       </c>
       <c r="E30" s="1">
-        <v>84.29</v>
+        <v>98.844</v>
       </c>
       <c r="F30" t="s">
         <v>8</v>
       </c>
       <c r="G30">
         <v>1.0</v>
       </c>
       <c r="H30" s="1">
-        <v>236854.9</v>
+        <v>704757.72</v>
       </c>
       <c r="I30" s="1">
-        <v>12968.15</v>
+        <v>-69553.15</v>
       </c>
       <c r="J30" s="1">
-        <v>5.4751453315933</v>
+        <v>-9.8690866415766</v>
       </c>
       <c r="K30">
-        <v>1.58</v>
+        <v>0.9</v>
       </c>
       <c r="L30" t="s">
-        <v>110</v>
+        <v>114</v>
       </c>
       <c r="M30" s="1">
-        <v>249823.05</v>
+        <v>635204.57</v>
       </c>
       <c r="N30" s="1">
-        <v>254254.57</v>
+        <v>641650.87</v>
       </c>
       <c r="O30" s="1">
-        <v>0.13</v>
+        <v>0.3</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
-        <v>111</v>
+        <v>115</v>
       </c>
       <c r="B31" t="s">
-        <v>112</v>
+        <v>116</v>
       </c>
       <c r="C31" s="1">
-        <v>600000.0</v>
+        <v>281000.0</v>
       </c>
       <c r="D31" s="1">
-        <v>101.268</v>
+        <v>89.611</v>
       </c>
       <c r="E31" s="1">
-        <v>99.359085</v>
+        <v>84.29</v>
       </c>
       <c r="F31" t="s">
         <v>8</v>
       </c>
       <c r="G31">
         <v>1.0</v>
       </c>
       <c r="H31" s="1">
-        <v>596154.51</v>
+        <v>236854.9</v>
       </c>
       <c r="I31" s="1">
-        <v>11453.49</v>
+        <v>14952.01</v>
       </c>
       <c r="J31" s="1">
-        <v>1.9212284412643</v>
+        <v>6.3127298611935</v>
       </c>
       <c r="K31">
-        <v>1.22</v>
+        <v>1.69</v>
       </c>
       <c r="L31" t="s">
-        <v>113</v>
+        <v>117</v>
       </c>
       <c r="M31" s="1">
-        <v>607608.0</v>
+        <v>251806.91</v>
       </c>
       <c r="N31" s="1">
-        <v>614937.45</v>
+        <v>256556.0</v>
       </c>
       <c r="O31" s="1">
-        <v>0.31</v>
+        <v>0.12</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
-        <v>114</v>
+        <v>118</v>
       </c>
       <c r="B32" t="s">
-        <v>115</v>
+        <v>119</v>
       </c>
       <c r="C32" s="1">
-        <v>287000.0</v>
+        <v>976000.0</v>
       </c>
       <c r="D32" s="1">
-        <v>106.962</v>
+        <v>99.935</v>
       </c>
       <c r="E32" s="1">
-        <v>100.0</v>
+        <v>99.658</v>
       </c>
       <c r="F32" t="s">
         <v>8</v>
       </c>
       <c r="G32">
         <v>1.0</v>
       </c>
       <c r="H32" s="1">
-        <v>287000.0</v>
+        <v>972662.08</v>
       </c>
       <c r="I32" s="1">
-        <v>19980.94</v>
+        <v>2703.52</v>
       </c>
       <c r="J32" s="1">
-        <v>6.962</v>
+        <v>0.27795059102129</v>
       </c>
       <c r="K32">
-        <v>2.06</v>
-[...2 lines deleted...]
-        <v>116</v>
+        <v>0.06</v>
+      </c>
+      <c r="L32">
+        <v>593.06</v>
       </c>
       <c r="M32" s="1">
-        <v>306980.94</v>
+        <v>975365.6</v>
       </c>
       <c r="N32" s="1">
-        <v>312894.37</v>
+        <v>975958.66</v>
       </c>
       <c r="O32" s="1">
-        <v>0.16</v>
+        <v>0.46</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="B33" t="s">
-        <v>118</v>
+        <v>121</v>
       </c>
       <c r="C33" s="1">
-        <v>1100000.0</v>
+        <v>287000.0</v>
       </c>
       <c r="D33" s="1">
-        <v>91.744</v>
+        <v>107.568</v>
       </c>
       <c r="E33" s="1">
-        <v>91.63853818</v>
+        <v>100.0</v>
       </c>
       <c r="F33" t="s">
         <v>8</v>
       </c>
       <c r="G33">
         <v>1.0</v>
       </c>
       <c r="H33" s="1">
-        <v>1008023.92</v>
+        <v>287000.0</v>
       </c>
       <c r="I33" s="1">
-        <v>1160.08</v>
+        <v>21720.16</v>
       </c>
       <c r="J33" s="1">
-        <v>0.11508457061217</v>
+        <v>7.568</v>
       </c>
       <c r="K33">
-        <v>0.63</v>
+        <v>2.45</v>
       </c>
       <c r="L33" t="s">
-        <v>119</v>
+        <v>122</v>
       </c>
       <c r="M33" s="1">
-        <v>1009184.0</v>
+        <v>308720.16</v>
       </c>
       <c r="N33" s="1">
-        <v>1016115.51</v>
+        <v>315745.52</v>
       </c>
       <c r="O33" s="1">
-        <v>0.52</v>
+        <v>0.15</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
-        <v>120</v>
+        <v>123</v>
       </c>
       <c r="B34" t="s">
-        <v>121</v>
+        <v>124</v>
       </c>
       <c r="C34" s="1">
-        <v>900000.0</v>
+        <v>1100000.0</v>
       </c>
       <c r="D34" s="1">
-        <v>103.709</v>
+        <v>91.978</v>
       </c>
       <c r="E34" s="1">
-        <v>105.76</v>
+        <v>91.63853818</v>
       </c>
       <c r="F34" t="s">
         <v>8</v>
       </c>
       <c r="G34">
         <v>1.0</v>
       </c>
       <c r="H34" s="1">
-        <v>951840.0</v>
+        <v>1008023.92</v>
       </c>
       <c r="I34" s="1">
-        <v>-18459.0</v>
+        <v>3734.08</v>
       </c>
       <c r="J34" s="1">
-        <v>-1.9392965204236</v>
+        <v>0.37043565394758</v>
       </c>
       <c r="K34">
-        <v>1.26</v>
+        <v>0.75</v>
       </c>
       <c r="L34" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="M34" s="1">
-        <v>933381.0</v>
+        <v>1011758.0</v>
       </c>
       <c r="N34" s="1">
-        <v>944680.32</v>
+        <v>1020015.53</v>
       </c>
       <c r="O34" s="1">
         <v>0.48</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="B35" t="s">
-        <v>124</v>
+        <v>127</v>
       </c>
       <c r="C35" s="1">
-        <v>292000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D35" s="1">
-        <v>99.818</v>
+        <v>104.075</v>
       </c>
       <c r="E35" s="1">
-        <v>99.607</v>
+        <v>105.76</v>
       </c>
       <c r="F35" t="s">
         <v>8</v>
       </c>
       <c r="G35">
         <v>1.0</v>
       </c>
       <c r="H35" s="1">
-        <v>290852.44</v>
+        <v>951840.0</v>
       </c>
       <c r="I35" s="1">
-        <v>616.12</v>
+        <v>-15165.0</v>
       </c>
       <c r="J35" s="1">
-        <v>0.21183250173181</v>
+        <v>-1.5932299546142</v>
       </c>
       <c r="K35">
-        <v>1.04</v>
+        <v>1.55</v>
       </c>
       <c r="L35" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="M35" s="1">
-        <v>291468.56</v>
+        <v>936675.0</v>
       </c>
       <c r="N35" s="1">
-        <v>294492.56</v>
+        <v>950618.84</v>
       </c>
       <c r="O35" s="1">
-        <v>0.15</v>
+        <v>0.45</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="B36" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="C36" s="1">
-        <v>900000.0</v>
+        <v>292000.0</v>
       </c>
       <c r="D36" s="1">
-        <v>98.883</v>
+        <v>100.096</v>
       </c>
       <c r="E36" s="1">
-        <v>100.23766667</v>
+        <v>99.607</v>
       </c>
       <c r="F36" t="s">
         <v>8</v>
       </c>
       <c r="G36">
         <v>1.0</v>
       </c>
       <c r="H36" s="1">
-        <v>902139.0</v>
+        <v>290852.44</v>
       </c>
       <c r="I36" s="1">
-        <v>-12192.0</v>
+        <v>1427.88</v>
       </c>
       <c r="J36" s="1">
-        <v>-1.3514547093075</v>
+        <v>0.49092935235475</v>
       </c>
       <c r="K36">
-        <v>3.2</v>
+        <v>1.24</v>
       </c>
       <c r="L36" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="M36" s="1">
-        <v>889947.0</v>
+        <v>292280.32</v>
       </c>
       <c r="N36" s="1">
-        <v>918771.66</v>
+        <v>295898.32</v>
       </c>
       <c r="O36" s="1">
-        <v>0.47</v>
+        <v>0.14</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="B37" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="C37" s="1">
-        <v>1400000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D37" s="1">
-        <v>100.085</v>
+        <v>99.345</v>
       </c>
       <c r="E37" s="1">
-        <v>99.834</v>
+        <v>100.23766667</v>
       </c>
       <c r="F37" t="s">
         <v>8</v>
       </c>
       <c r="G37">
         <v>1.0</v>
       </c>
       <c r="H37" s="1">
-        <v>1397676.0</v>
+        <v>902139.0</v>
       </c>
       <c r="I37" s="1">
-        <v>3514.0</v>
+        <v>-8034.0</v>
       </c>
       <c r="J37" s="1">
-        <v>0.25141735280566</v>
+        <v>-0.89055012586752</v>
       </c>
       <c r="K37">
-        <v>0.24</v>
+        <v>3.41</v>
       </c>
       <c r="L37" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
       <c r="M37" s="1">
-        <v>1401190.0</v>
+        <v>894105.0</v>
       </c>
       <c r="N37" s="1">
-        <v>1404613.29</v>
+        <v>924828.29</v>
       </c>
       <c r="O37" s="1">
-        <v>0.71</v>
+        <v>0.43</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
-        <v>132</v>
+        <v>135</v>
       </c>
       <c r="B38" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="C38" s="1">
-        <v>800000.0</v>
+        <v>1400000.0</v>
       </c>
       <c r="D38" s="1">
-        <v>106.641</v>
+        <v>100.571</v>
       </c>
       <c r="E38" s="1">
-        <v>107.962</v>
+        <v>99.834</v>
       </c>
       <c r="F38" t="s">
         <v>8</v>
       </c>
       <c r="G38">
         <v>1.0</v>
       </c>
       <c r="H38" s="1">
-        <v>863696.0</v>
+        <v>1397676.0</v>
       </c>
       <c r="I38" s="1">
-        <v>-10568.0</v>
+        <v>10318.0</v>
       </c>
       <c r="J38" s="1">
-        <v>-1.2235786665679</v>
+        <v>0.73822545425406</v>
       </c>
       <c r="K38">
-        <v>1.61</v>
+        <v>0.5</v>
       </c>
       <c r="L38" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
       <c r="M38" s="1">
-        <v>853128.0</v>
+        <v>1407994.0</v>
       </c>
       <c r="N38" s="1">
-        <v>866026.88</v>
+        <v>1415003.59</v>
       </c>
       <c r="O38" s="1">
-        <v>0.44</v>
+        <v>0.67</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
-        <v>135</v>
+        <v>138</v>
       </c>
       <c r="B39" t="s">
-        <v>136</v>
+        <v>139</v>
       </c>
       <c r="C39" s="1">
-        <v>1400000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D39" s="1">
-        <v>88.844</v>
+        <v>107.314</v>
       </c>
       <c r="E39" s="1">
-        <v>86.95369714</v>
+        <v>107.962</v>
       </c>
       <c r="F39" t="s">
         <v>8</v>
       </c>
       <c r="G39">
         <v>1.0</v>
       </c>
       <c r="H39" s="1">
-        <v>1217351.76</v>
+        <v>863696.0</v>
       </c>
       <c r="I39" s="1">
-        <v>26464.24</v>
+        <v>-5184.0</v>
       </c>
       <c r="J39" s="1">
-        <v>2.1739189008114</v>
+        <v>-0.60021118541709</v>
       </c>
       <c r="K39">
-        <v>1.07</v>
+        <v>0.29</v>
       </c>
       <c r="L39" t="s">
-        <v>137</v>
+        <v>140</v>
       </c>
       <c r="M39" s="1">
-        <v>1243816.0</v>
+        <v>858512.0</v>
       </c>
       <c r="N39" s="1">
-        <v>1258779.05</v>
+        <v>860794.61</v>
       </c>
       <c r="O39" s="1">
-        <v>0.64</v>
+        <v>0.4</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
-        <v>138</v>
+        <v>141</v>
       </c>
       <c r="B40" t="s">
-        <v>139</v>
+        <v>142</v>
       </c>
       <c r="C40" s="1">
-        <v>1045000.0</v>
+        <v>2000000.0</v>
       </c>
       <c r="D40" s="1">
-        <v>100.019</v>
+        <v>89.281</v>
       </c>
       <c r="E40" s="1">
-        <v>99.298</v>
+        <v>87.458688</v>
       </c>
       <c r="F40" t="s">
         <v>8</v>
       </c>
       <c r="G40">
         <v>1.0</v>
       </c>
       <c r="H40" s="1">
-        <v>1037664.1</v>
+        <v>1749173.76</v>
       </c>
       <c r="I40" s="1">
-        <v>7534.45</v>
+        <v>36446.24</v>
       </c>
       <c r="J40" s="1">
-        <v>0.72609720236057</v>
+        <v>2.083626042961</v>
       </c>
       <c r="K40">
-        <v>0.44</v>
-[...2 lines deleted...]
-        <v>140</v>
+        <v>0.03</v>
+      </c>
+      <c r="L40">
+        <v>664.22</v>
       </c>
       <c r="M40" s="1">
-        <v>1045198.55</v>
+        <v>1785620.0</v>
       </c>
       <c r="N40" s="1">
-        <v>1049747.16</v>
+        <v>1786284.22</v>
       </c>
       <c r="O40" s="1">
-        <v>0.53</v>
+        <v>0.84</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="B41" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="C41" s="1">
-        <v>1685000.0</v>
+        <v>1045000.0</v>
       </c>
       <c r="D41" s="1">
-        <v>98.712</v>
+        <v>100.886</v>
       </c>
       <c r="E41" s="1">
-        <v>99.459</v>
+        <v>99.298</v>
       </c>
       <c r="F41" t="s">
         <v>8</v>
       </c>
       <c r="G41">
         <v>1.0</v>
       </c>
       <c r="H41" s="1">
-        <v>1675884.15</v>
+        <v>1037664.1</v>
       </c>
       <c r="I41" s="1">
-        <v>-12586.95</v>
+        <v>16594.6</v>
       </c>
       <c r="J41" s="1">
-        <v>-0.75106325219437</v>
+        <v>1.5992265705251</v>
       </c>
       <c r="K41">
-        <v>1.1</v>
+        <v>0.67</v>
       </c>
       <c r="L41" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="M41" s="1">
-        <v>1663297.2</v>
+        <v>1054258.7</v>
       </c>
       <c r="N41" s="1">
-        <v>1681901.45</v>
+        <v>1061248.03</v>
       </c>
       <c r="O41" s="1">
-        <v>0.85</v>
+        <v>0.5</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="B42" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="C42" s="1">
-        <v>1300000.0</v>
+        <v>1685000.0</v>
       </c>
       <c r="D42" s="1">
-        <v>98.093</v>
+        <v>99.082</v>
       </c>
       <c r="E42" s="1">
-        <v>99.292</v>
+        <v>99.459</v>
       </c>
       <c r="F42" t="s">
         <v>8</v>
       </c>
       <c r="G42">
         <v>1.0</v>
       </c>
       <c r="H42" s="1">
-        <v>1290796.0</v>
+        <v>1675884.15</v>
       </c>
       <c r="I42" s="1">
-        <v>-15587.0</v>
+        <v>-6352.45</v>
       </c>
       <c r="J42" s="1">
-        <v>-1.2075494501068</v>
+        <v>-0.37905066409274</v>
       </c>
       <c r="K42">
-        <v>1.07</v>
+        <v>1.3</v>
       </c>
       <c r="L42" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="M42" s="1">
-        <v>1275209.0</v>
+        <v>1669531.7</v>
       </c>
       <c r="N42" s="1">
-        <v>1289170.64</v>
+        <v>1691436.7</v>
       </c>
       <c r="O42" s="1">
-        <v>0.65</v>
+        <v>0.8</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="B43" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="C43" s="1">
-        <v>900000.0</v>
+        <v>1300000.0</v>
       </c>
       <c r="D43" s="1">
-        <v>103.536</v>
+        <v>98.641</v>
       </c>
       <c r="E43" s="1">
-        <v>104.31933333</v>
+        <v>99.292</v>
       </c>
       <c r="F43" t="s">
         <v>8</v>
       </c>
       <c r="G43">
         <v>1.0</v>
       </c>
       <c r="H43" s="1">
-        <v>938874.0</v>
+        <v>1290796.0</v>
       </c>
       <c r="I43" s="1">
-        <v>-7050.0</v>
+        <v>-8463.0</v>
       </c>
       <c r="J43" s="1">
-        <v>-0.75089948171959</v>
+        <v>-0.65564194497039</v>
       </c>
       <c r="K43">
-        <v>4.73</v>
+        <v>1.28</v>
       </c>
       <c r="L43" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="M43" s="1">
-        <v>931824.0</v>
+        <v>1282333.0</v>
       </c>
       <c r="N43" s="1">
-        <v>974373.81</v>
+        <v>1299037.11</v>
       </c>
       <c r="O43" s="1">
-        <v>0.49</v>
+        <v>0.61</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="B44" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="C44" s="1">
-        <v>1500000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D44" s="1">
-        <v>98.689</v>
+        <v>103.971</v>
       </c>
       <c r="E44" s="1">
-        <v>99.933</v>
+        <v>104.31933333</v>
       </c>
       <c r="F44" t="s">
         <v>8</v>
       </c>
       <c r="G44">
         <v>1.0</v>
       </c>
       <c r="H44" s="1">
-        <v>1498995.0</v>
+        <v>938874.0</v>
       </c>
       <c r="I44" s="1">
-        <v>-18660.0</v>
+        <v>-3135.0</v>
       </c>
       <c r="J44" s="1">
-        <v>-1.244834038806</v>
+        <v>-0.33391062059446</v>
       </c>
       <c r="K44">
-        <v>0.76</v>
-[...2 lines deleted...]
-        <v>152</v>
+        <v>0.05</v>
+      </c>
+      <c r="L44">
+        <v>490.49</v>
       </c>
       <c r="M44" s="1">
-        <v>1480335.0</v>
+        <v>935739.0</v>
       </c>
       <c r="N44" s="1">
-        <v>1491708.29</v>
+        <v>936229.49</v>
       </c>
       <c r="O44" s="1">
-        <v>0.76</v>
+        <v>0.44</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B45" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="C45" s="1">
-        <v>1400000.0</v>
+        <v>1500000.0</v>
       </c>
       <c r="D45" s="1">
-        <v>99.437</v>
+        <v>99.178</v>
       </c>
       <c r="E45" s="1">
-        <v>100.91</v>
+        <v>99.933</v>
       </c>
       <c r="F45" t="s">
         <v>8</v>
       </c>
       <c r="G45">
         <v>1.0</v>
       </c>
       <c r="H45" s="1">
-        <v>1412740.0</v>
+        <v>1498995.0</v>
       </c>
       <c r="I45" s="1">
-        <v>-20622.0</v>
+        <v>-11325.0</v>
       </c>
       <c r="J45" s="1">
-        <v>-1.4597165791299</v>
+        <v>-0.75550618914673</v>
       </c>
       <c r="K45">
-        <v>3.24</v>
+        <v>0.96</v>
       </c>
       <c r="L45" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="M45" s="1">
-        <v>1392118.0</v>
+        <v>1487670.0</v>
       </c>
       <c r="N45" s="1">
-        <v>1437426.22</v>
+        <v>1502094.66</v>
       </c>
       <c r="O45" s="1">
-        <v>0.73</v>
+        <v>0.71</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B46" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="C46" s="1">
-        <v>1000000.0</v>
+        <v>1400000.0</v>
       </c>
       <c r="D46" s="1">
-        <v>97.94</v>
+        <v>99.714</v>
       </c>
       <c r="E46" s="1">
-        <v>99.8407</v>
+        <v>100.91</v>
       </c>
       <c r="F46" t="s">
         <v>8</v>
       </c>
       <c r="G46">
         <v>1.0</v>
       </c>
       <c r="H46" s="1">
-        <v>998407.0</v>
+        <v>1412740.0</v>
       </c>
       <c r="I46" s="1">
-        <v>-19007.0</v>
+        <v>-16744.0</v>
       </c>
       <c r="J46" s="1">
-        <v>-1.9037326461052</v>
+        <v>-1.1852145476167</v>
       </c>
       <c r="K46">
-        <v>1.7</v>
-[...2 lines deleted...]
-        <v>158</v>
+        <v>0.06</v>
+      </c>
+      <c r="L46">
+        <v>906.16</v>
       </c>
       <c r="M46" s="1">
-        <v>979400.0</v>
+        <v>1395996.0</v>
       </c>
       <c r="N46" s="1">
-        <v>996353.21</v>
+        <v>1396902.16</v>
       </c>
       <c r="O46" s="1">
-        <v>0.51</v>
+        <v>0.66</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
         <v>159</v>
       </c>
       <c r="B47" t="s">
         <v>160</v>
       </c>
       <c r="C47" s="1">
-        <v>922000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="D47" s="1">
-        <v>99.205</v>
+        <v>98.726</v>
       </c>
       <c r="E47" s="1">
-        <v>99.785</v>
+        <v>99.8407</v>
       </c>
       <c r="F47" t="s">
         <v>8</v>
       </c>
       <c r="G47">
         <v>1.0</v>
       </c>
       <c r="H47" s="1">
-        <v>920017.7</v>
+        <v>998407.0</v>
       </c>
       <c r="I47" s="1">
-        <v>-5347.6</v>
+        <v>-11147.0</v>
       </c>
       <c r="J47" s="1">
-        <v>-0.58124968682668</v>
+        <v>-1.1164785503307</v>
       </c>
       <c r="K47">
-        <v>3.19</v>
+        <v>1.9</v>
       </c>
       <c r="L47" t="s">
         <v>161</v>
       </c>
       <c r="M47" s="1">
-        <v>914670.1</v>
+        <v>987260.0</v>
       </c>
       <c r="N47" s="1">
-        <v>944060.43</v>
+        <v>1006240.22</v>
       </c>
       <c r="O47" s="1">
-        <v>0.48</v>
+        <v>0.47</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
         <v>162</v>
       </c>
       <c r="B48" t="s">
         <v>163</v>
       </c>
       <c r="C48" s="1">
-        <v>900000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D48" s="1">
-        <v>104.93</v>
+        <v>101.203</v>
       </c>
       <c r="E48" s="1">
-        <v>99.922</v>
+        <v>100.0</v>
       </c>
       <c r="F48" t="s">
         <v>8</v>
       </c>
       <c r="G48">
         <v>1.0</v>
       </c>
       <c r="H48" s="1">
-        <v>899298.0</v>
+        <v>800000.0</v>
       </c>
       <c r="I48" s="1">
-        <v>45072.0</v>
+        <v>9624.0</v>
       </c>
       <c r="J48" s="1">
-        <v>5.0119092892456</v>
+        <v>1.203</v>
       </c>
       <c r="K48">
-        <v>2.36</v>
-[...2 lines deleted...]
-        <v>164</v>
+        <v>0.1</v>
+      </c>
+      <c r="L48">
+        <v>773.96</v>
       </c>
       <c r="M48" s="1">
-        <v>944370.0</v>
+        <v>809624.0</v>
       </c>
       <c r="N48" s="1">
-        <v>965569.32</v>
+        <v>810397.96</v>
       </c>
       <c r="O48" s="1">
-        <v>0.49</v>
+        <v>0.38</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
+        <v>164</v>
+      </c>
+      <c r="B49" t="s">
         <v>165</v>
       </c>
-      <c r="B49" t="s">
+      <c r="C49" s="1">
+        <v>900000.0</v>
+      </c>
+      <c r="D49" s="1">
+        <v>105.396</v>
+      </c>
+      <c r="E49" s="1">
+        <v>99.922</v>
+      </c>
+      <c r="F49" t="s">
+        <v>8</v>
+      </c>
+      <c r="G49">
+        <v>1.0</v>
+      </c>
+      <c r="H49" s="1">
+        <v>899298.0</v>
+      </c>
+      <c r="I49" s="1">
+        <v>49266.0</v>
+      </c>
+      <c r="J49" s="1">
+        <v>5.4782730529813</v>
+      </c>
+      <c r="K49">
+        <v>2.64</v>
+      </c>
+      <c r="L49" t="s">
         <v>166</v>
       </c>
-      <c r="C49" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M49" s="1">
-        <v>873600.0</v>
+        <v>948564.0</v>
       </c>
       <c r="N49" s="1">
-        <v>898399.45</v>
+        <v>972340.03</v>
       </c>
       <c r="O49" s="1">
         <v>0.46</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
+        <v>167</v>
+      </c>
+      <c r="B50" t="s">
         <v>168</v>
       </c>
-      <c r="B50" t="s">
+      <c r="C50" s="1">
+        <v>800000.0</v>
+      </c>
+      <c r="D50" s="1">
+        <v>108.999</v>
+      </c>
+      <c r="E50" s="1">
+        <v>109.825</v>
+      </c>
+      <c r="F50" t="s">
+        <v>8</v>
+      </c>
+      <c r="G50">
+        <v>1.0</v>
+      </c>
+      <c r="H50" s="1">
+        <v>878600.0</v>
+      </c>
+      <c r="I50" s="1">
+        <v>-6608.0</v>
+      </c>
+      <c r="J50" s="1">
+        <v>-0.75210562258138</v>
+      </c>
+      <c r="K50">
+        <v>3.55</v>
+      </c>
+      <c r="L50" t="s">
         <v>169</v>
       </c>
-      <c r="C50" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M50" s="1">
-        <v>1053920.0</v>
+        <v>871992.0</v>
       </c>
       <c r="N50" s="1">
-        <v>1077214.52</v>
+        <v>900357.38</v>
       </c>
       <c r="O50" s="1">
-        <v>0.55</v>
+        <v>0.42</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
+        <v>170</v>
+      </c>
+      <c r="B51" t="s">
         <v>171</v>
       </c>
-      <c r="B51" t="s">
+      <c r="C51" s="1">
+        <v>1000000.0</v>
+      </c>
+      <c r="D51" s="1">
+        <v>105.949</v>
+      </c>
+      <c r="E51" s="1">
+        <v>107.84</v>
+      </c>
+      <c r="F51" t="s">
+        <v>8</v>
+      </c>
+      <c r="G51">
+        <v>1.0</v>
+      </c>
+      <c r="H51" s="1">
+        <v>1078400.0</v>
+      </c>
+      <c r="I51" s="1">
+        <v>-18910.0</v>
+      </c>
+      <c r="J51" s="1">
+        <v>-1.7535237388724</v>
+      </c>
+      <c r="K51">
+        <v>2.62</v>
+      </c>
+      <c r="L51" t="s">
         <v>172</v>
       </c>
-      <c r="C51" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M51" s="1">
-        <v>714912.0</v>
+        <v>1059490.0</v>
       </c>
       <c r="N51" s="1">
-        <v>724785.97</v>
+        <v>1085647.53</v>
       </c>
       <c r="O51" s="1">
-        <v>0.37</v>
+        <v>0.51</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
+        <v>173</v>
+      </c>
+      <c r="B52" t="s">
         <v>174</v>
       </c>
-      <c r="B52" t="s">
+      <c r="C52" s="1">
+        <v>800000.0</v>
+      </c>
+      <c r="D52" s="1">
+        <v>89.744</v>
+      </c>
+      <c r="E52" s="1">
+        <v>88.7895</v>
+      </c>
+      <c r="F52" t="s">
+        <v>8</v>
+      </c>
+      <c r="G52">
+        <v>1.0</v>
+      </c>
+      <c r="H52" s="1">
+        <v>710316.0</v>
+      </c>
+      <c r="I52" s="1">
+        <v>7636.0</v>
+      </c>
+      <c r="J52" s="1">
+        <v>1.0750145005885</v>
+      </c>
+      <c r="K52">
+        <v>1.36</v>
+      </c>
+      <c r="L52" t="s">
         <v>175</v>
       </c>
-      <c r="C52" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M52" s="1">
-        <v>2202948.0</v>
+        <v>717952.0</v>
       </c>
       <c r="N52" s="1">
-        <v>2230191.83</v>
+        <v>728850.63</v>
       </c>
       <c r="O52" s="1">
-        <v>1.13</v>
+        <v>0.34</v>
       </c>
       <c r="P52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
+        <v>176</v>
+      </c>
+      <c r="B53" t="s">
         <v>177</v>
       </c>
-      <c r="B53" t="s">
+      <c r="C53" s="1">
+        <v>2200000.0</v>
+      </c>
+      <c r="D53" s="1">
+        <v>100.702</v>
+      </c>
+      <c r="E53" s="1">
+        <v>101.79480909</v>
+      </c>
+      <c r="F53" t="s">
+        <v>8</v>
+      </c>
+      <c r="G53">
+        <v>1.0</v>
+      </c>
+      <c r="H53" s="1">
+        <v>2239485.8</v>
+      </c>
+      <c r="I53" s="1">
+        <v>-24041.8</v>
+      </c>
+      <c r="J53" s="1">
+        <v>-1.0735410780457</v>
+      </c>
+      <c r="K53">
+        <v>1.48</v>
+      </c>
+      <c r="L53" t="s">
         <v>178</v>
       </c>
-      <c r="C53" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M53" s="1">
-        <v>901539.27</v>
+        <v>2215444.0</v>
       </c>
       <c r="N53" s="1">
-        <v>916612.76</v>
+        <v>2247991.95</v>
       </c>
       <c r="O53" s="1">
-        <v>0.47</v>
+        <v>1.06</v>
       </c>
       <c r="P53">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
+        <v>179</v>
+      </c>
+      <c r="B54" t="s">
         <v>180</v>
       </c>
-      <c r="B54" t="s">
+      <c r="C54" s="1">
+        <v>921000.0</v>
+      </c>
+      <c r="D54" s="1">
+        <v>98.384</v>
+      </c>
+      <c r="E54" s="1">
+        <v>99.528</v>
+      </c>
+      <c r="F54" t="s">
+        <v>8</v>
+      </c>
+      <c r="G54">
+        <v>1.0</v>
+      </c>
+      <c r="H54" s="1">
+        <v>916652.88</v>
+      </c>
+      <c r="I54" s="1">
+        <v>-10536.24</v>
+      </c>
+      <c r="J54" s="1">
+        <v>-1.1494252873563</v>
+      </c>
+      <c r="K54">
+        <v>1.84</v>
+      </c>
+      <c r="L54" t="s">
         <v>181</v>
       </c>
-      <c r="C54" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M54" s="1">
-        <v>876375.0</v>
+        <v>906116.64</v>
       </c>
       <c r="N54" s="1">
-        <v>895016.1</v>
+        <v>923063.67</v>
       </c>
       <c r="O54" s="1">
-        <v>0.45</v>
+        <v>0.43</v>
       </c>
       <c r="P54">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
+        <v>182</v>
+      </c>
+      <c r="B55" t="s">
         <v>183</v>
       </c>
-      <c r="B55" t="s">
+      <c r="C55" s="1">
+        <v>900000.0</v>
+      </c>
+      <c r="D55" s="1">
+        <v>98.019</v>
+      </c>
+      <c r="E55" s="1">
+        <v>99.46</v>
+      </c>
+      <c r="F55" t="s">
+        <v>8</v>
+      </c>
+      <c r="G55">
+        <v>1.0</v>
+      </c>
+      <c r="H55" s="1">
+        <v>895140.0</v>
+      </c>
+      <c r="I55" s="1">
+        <v>-12969.0</v>
+      </c>
+      <c r="J55" s="1">
+        <v>-1.4488236476976</v>
+      </c>
+      <c r="K55">
+        <v>2.27</v>
+      </c>
+      <c r="L55" t="s">
         <v>184</v>
       </c>
-      <c r="C55" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M55" s="1">
-        <v>686784.0</v>
+        <v>882171.0</v>
       </c>
       <c r="N55" s="1">
-        <v>700160.71</v>
+        <v>902642.92</v>
       </c>
       <c r="O55" s="1">
-        <v>0.36</v>
+        <v>0.42</v>
       </c>
       <c r="P55">
         <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="s">
+        <v>185</v>
+      </c>
+      <c r="B56" t="s">
         <v>186</v>
       </c>
-      <c r="B56" t="s">
+      <c r="C56" s="1">
+        <v>700000.0</v>
+      </c>
+      <c r="D56" s="1">
+        <v>98.676</v>
+      </c>
+      <c r="E56" s="1">
+        <v>100.45</v>
+      </c>
+      <c r="F56" t="s">
+        <v>8</v>
+      </c>
+      <c r="G56">
+        <v>1.0</v>
+      </c>
+      <c r="H56" s="1">
+        <v>703150.0</v>
+      </c>
+      <c r="I56" s="1">
+        <v>-12418.0</v>
+      </c>
+      <c r="J56" s="1">
+        <v>-1.7660527625684</v>
+      </c>
+      <c r="K56">
+        <v>0.22</v>
+      </c>
+      <c r="L56" t="s">
         <v>187</v>
       </c>
-      <c r="C56" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M56" s="1">
-        <v>763952.0</v>
+        <v>690732.0</v>
       </c>
       <c r="N56" s="1">
-        <v>781595.84</v>
+        <v>692292.62</v>
       </c>
       <c r="O56" s="1">
-        <v>0.4</v>
+        <v>0.33</v>
       </c>
       <c r="P56">
         <v>1</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" t="s">
+        <v>188</v>
+      </c>
+      <c r="B57" t="s">
         <v>189</v>
       </c>
-      <c r="B57" t="s">
+      <c r="C57" s="1">
+        <v>800000.0</v>
+      </c>
+      <c r="D57" s="1">
+        <v>96.402</v>
+      </c>
+      <c r="E57" s="1">
+        <v>99.077</v>
+      </c>
+      <c r="F57" t="s">
+        <v>8</v>
+      </c>
+      <c r="G57">
+        <v>1.0</v>
+      </c>
+      <c r="H57" s="1">
+        <v>792616.0</v>
+      </c>
+      <c r="I57" s="1">
+        <v>-21400.0</v>
+      </c>
+      <c r="J57" s="1">
+        <v>-2.6999202640371</v>
+      </c>
+      <c r="K57">
+        <v>2.42</v>
+      </c>
+      <c r="L57" t="s">
         <v>190</v>
       </c>
-      <c r="C57" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M57" s="1">
-        <v>843354.0</v>
+        <v>771216.0</v>
       </c>
       <c r="N57" s="1">
-        <v>848488.93</v>
+        <v>790547.51</v>
       </c>
       <c r="O57" s="1">
-        <v>0.43</v>
+        <v>0.37</v>
       </c>
       <c r="P57">
         <v>1</v>
       </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58" t="s">
+        <v>191</v>
+      </c>
+      <c r="B58" t="s">
         <v>192</v>
       </c>
-      <c r="B58" t="s">
+      <c r="C58" s="1">
+        <v>900000.0</v>
+      </c>
+      <c r="D58" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E58" s="1">
+        <v>92.47746</v>
+      </c>
+      <c r="F58" t="s">
+        <v>8</v>
+      </c>
+      <c r="G58">
+        <v>1.0</v>
+      </c>
+      <c r="H58" s="1">
+        <v>832297.14</v>
+      </c>
+      <c r="I58" s="1">
+        <v>67702.86</v>
+      </c>
+      <c r="J58" s="1">
+        <v>8.1344578451874</v>
+      </c>
+      <c r="K58">
+        <v>0.62</v>
+      </c>
+      <c r="L58" t="s">
         <v>193</v>
       </c>
-      <c r="C58" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M58" s="1">
-        <v>1289987.5</v>
+        <v>900000.0</v>
       </c>
       <c r="N58" s="1">
-        <v>1297633.05</v>
+        <v>905609.59</v>
       </c>
       <c r="O58" s="1">
-        <v>0.66</v>
+        <v>0.43</v>
       </c>
       <c r="P58">
         <v>1</v>
       </c>
     </row>
     <row r="59" spans="1:16">
       <c r="A59" t="s">
+        <v>194</v>
+      </c>
+      <c r="B59" t="s">
         <v>195</v>
       </c>
-      <c r="B59" t="s">
+      <c r="C59" s="1">
+        <v>1250000.0</v>
+      </c>
+      <c r="D59" s="1">
+        <v>103.558</v>
+      </c>
+      <c r="E59" s="1">
+        <v>100.8613224</v>
+      </c>
+      <c r="F59" t="s">
+        <v>8</v>
+      </c>
+      <c r="G59">
+        <v>1.0</v>
+      </c>
+      <c r="H59" s="1">
+        <v>1260766.53</v>
+      </c>
+      <c r="I59" s="1">
+        <v>33708.47</v>
+      </c>
+      <c r="J59" s="1">
+        <v>2.6736488634418</v>
+      </c>
+      <c r="K59">
+        <v>0.9</v>
+      </c>
+      <c r="L59" t="s">
         <v>196</v>
       </c>
-      <c r="C59" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M59" s="1">
-        <v>724297.0</v>
+        <v>1294475.0</v>
       </c>
       <c r="N59" s="1">
-        <v>752438.44</v>
+        <v>1305699.32</v>
       </c>
       <c r="O59" s="1">
-        <v>0.38</v>
+        <v>0.61</v>
       </c>
       <c r="P59">
         <v>1</v>
       </c>
     </row>
     <row r="60" spans="1:16">
       <c r="A60" t="s">
+        <v>197</v>
+      </c>
+      <c r="B60" t="s">
         <v>198</v>
       </c>
-      <c r="B60" t="s">
+      <c r="C60" s="1">
+        <v>700000.0</v>
+      </c>
+      <c r="D60" s="1">
+        <v>103.772</v>
+      </c>
+      <c r="E60" s="1">
+        <v>99.961</v>
+      </c>
+      <c r="F60" t="s">
+        <v>8</v>
+      </c>
+      <c r="G60">
+        <v>1.0</v>
+      </c>
+      <c r="H60" s="1">
+        <v>699727.0</v>
+      </c>
+      <c r="I60" s="1">
+        <v>26677.0</v>
+      </c>
+      <c r="J60" s="1">
+        <v>3.8124868698793</v>
+      </c>
+      <c r="K60">
+        <v>4.31</v>
+      </c>
+      <c r="L60" t="s">
         <v>199</v>
       </c>
-      <c r="C60" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M60" s="1">
-        <v>1210250.34</v>
+        <v>726404.0</v>
       </c>
       <c r="N60" s="1">
-        <v>1215746.01</v>
+        <v>756602.29</v>
       </c>
       <c r="O60" s="1">
-        <v>0.62</v>
+        <v>0.36</v>
       </c>
       <c r="P60">
         <v>1</v>
       </c>
     </row>
     <row r="61" spans="1:16">
       <c r="A61" t="s">
+        <v>200</v>
+      </c>
+      <c r="B61" t="s">
         <v>201</v>
       </c>
-      <c r="B61" t="s">
+      <c r="C61" s="1">
+        <v>1194000.0</v>
+      </c>
+      <c r="D61" s="1">
+        <v>102.052</v>
+      </c>
+      <c r="E61" s="1">
+        <v>100.42909715</v>
+      </c>
+      <c r="F61" t="s">
+        <v>8</v>
+      </c>
+      <c r="G61">
+        <v>1.0</v>
+      </c>
+      <c r="H61" s="1">
+        <v>1199123.42</v>
+      </c>
+      <c r="I61" s="1">
+        <v>19377.46</v>
+      </c>
+      <c r="J61" s="1">
+        <v>1.6159687715882</v>
+      </c>
+      <c r="K61">
+        <v>0.7</v>
+      </c>
+      <c r="L61" t="s">
         <v>202</v>
       </c>
-      <c r="C61" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M61" s="1">
-        <v>504819.48</v>
+        <v>1218500.88</v>
       </c>
       <c r="N61" s="1">
-        <v>515361.32</v>
+        <v>1226875.24</v>
       </c>
       <c r="O61" s="1">
-        <v>0.26</v>
+        <v>0.58</v>
       </c>
       <c r="P61">
         <v>1</v>
       </c>
     </row>
     <row r="62" spans="1:16">
       <c r="A62" t="s">
+        <v>203</v>
+      </c>
+      <c r="B62" t="s">
         <v>204</v>
       </c>
-      <c r="B62" t="s">
+      <c r="C62" s="1">
+        <v>517000.0</v>
+      </c>
+      <c r="D62" s="1">
+        <v>98.171</v>
+      </c>
+      <c r="E62" s="1">
+        <v>99.702</v>
+      </c>
+      <c r="F62" t="s">
+        <v>8</v>
+      </c>
+      <c r="G62">
+        <v>1.0</v>
+      </c>
+      <c r="H62" s="1">
+        <v>515459.34</v>
+      </c>
+      <c r="I62" s="1">
+        <v>-7915.27</v>
+      </c>
+      <c r="J62" s="1">
+        <v>-1.5355760165293</v>
+      </c>
+      <c r="K62">
+        <v>2.23</v>
+      </c>
+      <c r="L62" t="s">
         <v>205</v>
       </c>
-      <c r="C62" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M62" s="1">
-        <v>1417430.0</v>
+        <v>507544.07</v>
       </c>
       <c r="N62" s="1">
-        <v>1463610.82</v>
+        <v>519098.67</v>
       </c>
       <c r="O62" s="1">
-        <v>0.74</v>
+        <v>0.24</v>
       </c>
       <c r="P62">
         <v>1</v>
       </c>
     </row>
     <row r="63" spans="1:16">
       <c r="A63" t="s">
+        <v>206</v>
+      </c>
+      <c r="B63" t="s">
         <v>207</v>
       </c>
-      <c r="B63" t="s">
+      <c r="C63" s="1">
+        <v>1400000.0</v>
+      </c>
+      <c r="D63" s="1">
+        <v>101.69</v>
+      </c>
+      <c r="E63" s="1">
+        <v>101.58528571</v>
+      </c>
+      <c r="F63" t="s">
+        <v>8</v>
+      </c>
+      <c r="G63">
+        <v>1.0</v>
+      </c>
+      <c r="H63" s="1">
+        <v>1422194.0</v>
+      </c>
+      <c r="I63" s="1">
+        <v>1466.0</v>
+      </c>
+      <c r="J63" s="1">
+        <v>0.10308017049713</v>
+      </c>
+      <c r="K63">
+        <v>3.54</v>
+      </c>
+      <c r="L63" t="s">
         <v>208</v>
       </c>
-      <c r="C63" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M63" s="1">
-        <v>901152.0</v>
+        <v>1423660.0</v>
       </c>
       <c r="N63" s="1">
-        <v>904064.67</v>
+        <v>1473216.16</v>
       </c>
       <c r="O63" s="1">
-        <v>0.46</v>
+        <v>0.69</v>
       </c>
       <c r="P63">
         <v>1</v>
       </c>
     </row>
     <row r="64" spans="1:16">
       <c r="A64" t="s">
+        <v>209</v>
+      </c>
+      <c r="B64" t="s">
         <v>210</v>
       </c>
-      <c r="B64" t="s">
+      <c r="C64" s="1">
+        <v>900000.0</v>
+      </c>
+      <c r="D64" s="1">
+        <v>100.376</v>
+      </c>
+      <c r="E64" s="1">
+        <v>99.05583333</v>
+      </c>
+      <c r="F64" t="s">
+        <v>8</v>
+      </c>
+      <c r="G64">
+        <v>1.0</v>
+      </c>
+      <c r="H64" s="1">
+        <v>891502.5</v>
+      </c>
+      <c r="I64" s="1">
+        <v>11881.5</v>
+      </c>
+      <c r="J64" s="1">
+        <v>1.3327500483734</v>
+      </c>
+      <c r="K64">
+        <v>0.53</v>
+      </c>
+      <c r="L64" t="s">
         <v>211</v>
       </c>
-      <c r="C64" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M64" s="1">
-        <v>1086052.0</v>
+        <v>903384.0</v>
       </c>
       <c r="N64" s="1">
-        <v>1120144.47</v>
+        <v>908127.49</v>
       </c>
       <c r="O64" s="1">
-        <v>0.57</v>
+        <v>0.43</v>
       </c>
       <c r="P64">
         <v>1</v>
       </c>
     </row>
     <row r="65" spans="1:16">
       <c r="A65" t="s">
+        <v>212</v>
+      </c>
+      <c r="B65" t="s">
         <v>213</v>
       </c>
-      <c r="B65" t="s">
+      <c r="C65" s="1">
+        <v>1100000.0</v>
+      </c>
+      <c r="D65" s="1">
+        <v>99.071</v>
+      </c>
+      <c r="E65" s="1">
+        <v>99.12791364</v>
+      </c>
+      <c r="F65" t="s">
+        <v>8</v>
+      </c>
+      <c r="G65">
+        <v>1.0</v>
+      </c>
+      <c r="H65" s="1">
+        <v>1090407.05</v>
+      </c>
+      <c r="I65" s="1">
+        <v>-626.05</v>
+      </c>
+      <c r="J65" s="1">
+        <v>-0.057414338984694</v>
+      </c>
+      <c r="K65">
+        <v>0.16</v>
+      </c>
+      <c r="L65" t="s">
         <v>214</v>
       </c>
-      <c r="C65" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M65" s="1">
-        <v>1996120.0</v>
+        <v>1089781.0</v>
       </c>
       <c r="N65" s="1">
-        <v>2076359.73</v>
+        <v>1091570.38</v>
       </c>
       <c r="O65" s="1">
-        <v>1.05</v>
+        <v>0.51</v>
       </c>
       <c r="P65">
         <v>1</v>
       </c>
     </row>
     <row r="66" spans="1:16">
       <c r="A66" t="s">
+        <v>215</v>
+      </c>
+      <c r="B66" t="s">
         <v>216</v>
       </c>
-      <c r="B66" t="s">
+      <c r="C66" s="1">
+        <v>2000000.0</v>
+      </c>
+      <c r="D66" s="1">
+        <v>100.028</v>
+      </c>
+      <c r="E66" s="1">
+        <v>100.3119</v>
+      </c>
+      <c r="F66" t="s">
+        <v>8</v>
+      </c>
+      <c r="G66">
+        <v>1.0</v>
+      </c>
+      <c r="H66" s="1">
+        <v>2006238.0</v>
+      </c>
+      <c r="I66" s="1">
+        <v>-5678.0</v>
+      </c>
+      <c r="J66" s="1">
+        <v>-0.28301726913756</v>
+      </c>
+      <c r="K66">
+        <v>0.14</v>
+      </c>
+      <c r="L66" t="s">
         <v>217</v>
       </c>
-      <c r="C66" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M66" s="1">
-        <v>414792.0</v>
+        <v>2000560.0</v>
       </c>
       <c r="N66" s="1">
-        <v>432126.25</v>
+        <v>2003272.33</v>
       </c>
       <c r="O66" s="1">
-        <v>0.22</v>
+        <v>0.94</v>
       </c>
       <c r="P66">
         <v>1</v>
       </c>
     </row>
     <row r="67" spans="1:16">
       <c r="A67" t="s">
+        <v>218</v>
+      </c>
+      <c r="B67" t="s">
         <v>219</v>
       </c>
-      <c r="B67" t="s">
+      <c r="C67" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="D67" s="1">
+        <v>104.147</v>
+      </c>
+      <c r="E67" s="1">
+        <v>99.661</v>
+      </c>
+      <c r="F67" t="s">
+        <v>8</v>
+      </c>
+      <c r="G67">
+        <v>1.0</v>
+      </c>
+      <c r="H67" s="1">
+        <v>398644.0</v>
+      </c>
+      <c r="I67" s="1">
+        <v>17944.0</v>
+      </c>
+      <c r="J67" s="1">
+        <v>4.5012592689216</v>
+      </c>
+      <c r="K67">
+        <v>4.61</v>
+      </c>
+      <c r="L67" t="s">
         <v>220</v>
       </c>
-      <c r="C67" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M67" s="1">
-        <v>850200.0</v>
+        <v>416588.0</v>
       </c>
       <c r="N67" s="1">
-        <v>858238.04</v>
+        <v>435037.32</v>
       </c>
       <c r="O67" s="1">
-        <v>0.44</v>
+        <v>0.2</v>
       </c>
       <c r="P67">
         <v>1</v>
       </c>
     </row>
     <row r="68" spans="1:16">
       <c r="A68" t="s">
+        <v>221</v>
+      </c>
+      <c r="B68" t="s">
         <v>222</v>
       </c>
-      <c r="B68" t="s">
+      <c r="C68" s="1">
+        <v>800000.0</v>
+      </c>
+      <c r="D68" s="1">
+        <v>106.017</v>
+      </c>
+      <c r="E68" s="1">
+        <v>107.34</v>
+      </c>
+      <c r="F68" t="s">
+        <v>8</v>
+      </c>
+      <c r="G68">
+        <v>1.0</v>
+      </c>
+      <c r="H68" s="1">
+        <v>858720.0</v>
+      </c>
+      <c r="I68" s="1">
+        <v>-10584.0</v>
+      </c>
+      <c r="J68" s="1">
+        <v>-1.2325321408608</v>
+      </c>
+      <c r="K68">
+        <v>1.44</v>
+      </c>
+      <c r="L68" t="s">
         <v>223</v>
       </c>
-      <c r="C68" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M68" s="1">
-        <v>616824.0</v>
+        <v>848136.0</v>
       </c>
       <c r="N68" s="1">
-        <v>645525.86</v>
+        <v>859641.43</v>
       </c>
       <c r="O68" s="1">
-        <v>0.33</v>
+        <v>0.4</v>
       </c>
       <c r="P68">
         <v>1</v>
       </c>
     </row>
     <row r="69" spans="1:16">
       <c r="A69" t="s">
+        <v>224</v>
+      </c>
+      <c r="B69" t="s">
         <v>225</v>
-      </c>
-[...1 lines deleted...]
-        <v>226</v>
       </c>
       <c r="C69" s="1">
         <v>600000.0</v>
       </c>
       <c r="D69" s="1">
-        <v>106.382</v>
+        <v>103.275</v>
       </c>
       <c r="E69" s="1">
-        <v>109.3</v>
+        <v>100.0</v>
       </c>
       <c r="F69" t="s">
         <v>8</v>
       </c>
       <c r="G69">
         <v>1.0</v>
       </c>
       <c r="H69" s="1">
-        <v>655800.0</v>
+        <v>600000.0</v>
       </c>
       <c r="I69" s="1">
-        <v>-17508.0</v>
+        <v>19650.0</v>
       </c>
       <c r="J69" s="1">
-        <v>-2.6697163769442</v>
+        <v>3.275</v>
       </c>
       <c r="K69">
-        <v>1.58</v>
+        <v>0.26</v>
       </c>
       <c r="L69" t="s">
-        <v>227</v>
+        <v>226</v>
       </c>
       <c r="M69" s="1">
-        <v>638292.0</v>
+        <v>619650.0</v>
       </c>
       <c r="N69" s="1">
-        <v>647785.15</v>
+        <v>621231.37</v>
       </c>
       <c r="O69" s="1">
-        <v>0.33</v>
+        <v>0.29</v>
       </c>
       <c r="P69">
         <v>1</v>
       </c>
     </row>
     <row r="70" spans="1:16">
       <c r="A70" t="s">
+        <v>227</v>
+      </c>
+      <c r="B70" t="s">
         <v>228</v>
       </c>
-      <c r="B70" t="s">
+      <c r="C70" s="1">
+        <v>1100000.0</v>
+      </c>
+      <c r="D70" s="1">
+        <v>106.744</v>
+      </c>
+      <c r="E70" s="1">
+        <v>107.82818182</v>
+      </c>
+      <c r="F70" t="s">
+        <v>8</v>
+      </c>
+      <c r="G70">
+        <v>1.0</v>
+      </c>
+      <c r="H70" s="1">
+        <v>1186110.0</v>
+      </c>
+      <c r="I70" s="1">
+        <v>-11926.0</v>
+      </c>
+      <c r="J70" s="1">
+        <v>-1.0054716678892</v>
+      </c>
+      <c r="K70">
+        <v>1.9</v>
+      </c>
+      <c r="L70" t="s">
         <v>229</v>
       </c>
-      <c r="C70" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M70" s="1">
-        <v>890217.0</v>
+        <v>1174184.0</v>
       </c>
       <c r="N70" s="1">
-        <v>891499.19</v>
+        <v>1195068.93</v>
       </c>
       <c r="O70" s="1">
-        <v>0.45</v>
+        <v>0.56</v>
       </c>
       <c r="P70">
         <v>1</v>
       </c>
     </row>
     <row r="71" spans="1:16">
       <c r="A71" t="s">
+        <v>230</v>
+      </c>
+      <c r="B71" t="s">
         <v>231</v>
       </c>
-      <c r="B71" t="s">
+      <c r="C71" s="1">
+        <v>900000.0</v>
+      </c>
+      <c r="D71" s="1">
+        <v>99.166</v>
+      </c>
+      <c r="E71" s="1">
+        <v>99.852</v>
+      </c>
+      <c r="F71" t="s">
+        <v>8</v>
+      </c>
+      <c r="G71">
+        <v>1.0</v>
+      </c>
+      <c r="H71" s="1">
+        <v>898668.0</v>
+      </c>
+      <c r="I71" s="1">
+        <v>-6174.0</v>
+      </c>
+      <c r="J71" s="1">
+        <v>-0.68701678484157</v>
+      </c>
+      <c r="K71">
+        <v>0.38</v>
+      </c>
+      <c r="L71" t="s">
         <v>232</v>
       </c>
-      <c r="C71" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M71" s="1">
-        <v>698523.0</v>
+        <v>892494.0</v>
       </c>
       <c r="N71" s="1">
-        <v>713539.44</v>
+        <v>895946.05</v>
       </c>
       <c r="O71" s="1">
-        <v>0.36</v>
+        <v>0.42</v>
       </c>
       <c r="P71">
         <v>1</v>
       </c>
     </row>
     <row r="72" spans="1:16">
       <c r="A72" t="s">
+        <v>233</v>
+      </c>
+      <c r="B72" t="s">
         <v>234</v>
       </c>
-      <c r="B72" t="s">
+      <c r="C72" s="1">
+        <v>700000.0</v>
+      </c>
+      <c r="D72" s="1">
+        <v>100.203</v>
+      </c>
+      <c r="E72" s="1">
+        <v>99.653</v>
+      </c>
+      <c r="F72" t="s">
+        <v>8</v>
+      </c>
+      <c r="G72">
+        <v>1.0</v>
+      </c>
+      <c r="H72" s="1">
+        <v>697571.0</v>
+      </c>
+      <c r="I72" s="1">
+        <v>3850.0</v>
+      </c>
+      <c r="J72" s="1">
+        <v>0.55191514555508</v>
+      </c>
+      <c r="K72">
+        <v>2.35</v>
+      </c>
+      <c r="L72" t="s">
         <v>235</v>
       </c>
-      <c r="C72" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M72" s="1">
-        <v>681038.38</v>
+        <v>701421.0</v>
       </c>
       <c r="N72" s="1">
-        <v>681888.54</v>
+        <v>717861.41</v>
       </c>
       <c r="O72" s="1">
-        <v>0.35</v>
+        <v>0.34</v>
       </c>
       <c r="P72">
         <v>1</v>
       </c>
     </row>
     <row r="73" spans="1:16">
       <c r="A73" t="s">
         <v>236</v>
       </c>
       <c r="B73" t="s">
         <v>237</v>
       </c>
       <c r="C73" s="1">
-        <v>700000.0</v>
+        <v>682000.0</v>
       </c>
       <c r="D73" s="1">
-        <v>100.582</v>
+        <v>100.166</v>
       </c>
       <c r="E73" s="1">
-        <v>100.582</v>
+        <v>99.934</v>
       </c>
       <c r="F73" t="s">
         <v>8</v>
       </c>
       <c r="G73">
         <v>1.0</v>
       </c>
       <c r="H73" s="1">
-        <v>704074.0</v>
+        <v>681549.88</v>
       </c>
       <c r="I73" s="1">
-        <v>0.0</v>
+        <v>1582.24</v>
       </c>
       <c r="J73" s="1">
-        <v>0.0</v>
+        <v>0.23215322112594</v>
       </c>
       <c r="K73">
-        <v>0.44</v>
+        <v>0.32</v>
       </c>
       <c r="L73" t="s">
         <v>238</v>
       </c>
       <c r="M73" s="1">
-        <v>704074.0</v>
+        <v>683132.12</v>
       </c>
       <c r="N73" s="1">
-        <v>707122.74</v>
+        <v>685318.26</v>
       </c>
       <c r="O73" s="1">
-        <v>0.36</v>
+        <v>0.32</v>
       </c>
       <c r="P73">
         <v>1</v>
       </c>
     </row>
     <row r="74" spans="1:16">
       <c r="A74" t="s">
         <v>239</v>
       </c>
       <c r="B74" t="s">
         <v>240</v>
       </c>
       <c r="C74" s="1">
-        <v>1900000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D74" s="1">
-        <v>104.27</v>
+        <v>101.064</v>
       </c>
       <c r="E74" s="1">
-        <v>106.52073684</v>
+        <v>100.582</v>
       </c>
       <c r="F74" t="s">
         <v>8</v>
       </c>
       <c r="G74">
         <v>1.0</v>
       </c>
       <c r="H74" s="1">
-        <v>2023894.0</v>
+        <v>704074.0</v>
       </c>
       <c r="I74" s="1">
-        <v>-42764.0</v>
+        <v>3374.0</v>
       </c>
       <c r="J74" s="1">
-        <v>-2.1129565085919</v>
+        <v>0.47921099202641</v>
       </c>
       <c r="K74">
-        <v>3.42</v>
+        <v>0.66</v>
       </c>
       <c r="L74" t="s">
         <v>241</v>
       </c>
       <c r="M74" s="1">
-        <v>1981130.0</v>
+        <v>707448.0</v>
       </c>
       <c r="N74" s="1">
-        <v>2046198.49</v>
+        <v>712093.7</v>
       </c>
       <c r="O74" s="1">
-        <v>1.04</v>
+        <v>0.33</v>
       </c>
       <c r="P74">
         <v>1</v>
       </c>
     </row>
     <row r="75" spans="1:16">
       <c r="A75" t="s">
         <v>242</v>
       </c>
       <c r="B75" t="s">
         <v>243</v>
       </c>
       <c r="C75" s="1">
-        <v>400000.0</v>
+        <v>1900000.0</v>
       </c>
       <c r="D75" s="1">
-        <v>98.994</v>
+        <v>104.543</v>
       </c>
       <c r="E75" s="1">
-        <v>99.589</v>
+        <v>106.52073684</v>
       </c>
       <c r="F75" t="s">
         <v>8</v>
       </c>
       <c r="G75">
         <v>1.0</v>
       </c>
       <c r="H75" s="1">
-        <v>398356.0</v>
+        <v>2023894.0</v>
       </c>
       <c r="I75" s="1">
-        <v>-2380.0</v>
+        <v>-37577.0</v>
       </c>
       <c r="J75" s="1">
-        <v>-0.59745554227877</v>
+        <v>-1.8566683828303</v>
       </c>
       <c r="K75">
-        <v>0.82</v>
+        <v>3.73</v>
       </c>
       <c r="L75" t="s">
         <v>244</v>
       </c>
       <c r="M75" s="1">
-        <v>395976.0</v>
+        <v>1986317.0</v>
       </c>
       <c r="N75" s="1">
-        <v>399267.78</v>
+        <v>2057111.52</v>
       </c>
       <c r="O75" s="1">
-        <v>0.2</v>
+        <v>0.97</v>
       </c>
       <c r="P75">
         <v>1</v>
       </c>
     </row>
     <row r="76" spans="1:16">
       <c r="A76" t="s">
         <v>245</v>
       </c>
       <c r="B76" t="s">
         <v>246</v>
       </c>
       <c r="C76" s="1">
-        <v>700000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D76" s="1">
-        <v>85.039</v>
+        <v>99.396</v>
       </c>
       <c r="E76" s="1">
-        <v>85.96</v>
+        <v>99.589</v>
       </c>
       <c r="F76" t="s">
         <v>8</v>
       </c>
       <c r="G76">
         <v>1.0</v>
       </c>
       <c r="H76" s="1">
-        <v>601720.0</v>
+        <v>398356.0</v>
       </c>
       <c r="I76" s="1">
-        <v>-6447.0</v>
+        <v>-772.0</v>
       </c>
       <c r="J76" s="1">
-        <v>-1.0714285714286</v>
+        <v>-0.19379650362992</v>
       </c>
       <c r="K76">
-        <v>0.52</v>
+        <v>1.03</v>
       </c>
       <c r="L76" t="s">
         <v>247</v>
       </c>
       <c r="M76" s="1">
-        <v>595273.0</v>
+        <v>397584.0</v>
       </c>
       <c r="N76" s="1">
-        <v>598892.86</v>
+        <v>401689.48</v>
       </c>
       <c r="O76" s="1">
-        <v>0.3</v>
+        <v>0.19</v>
       </c>
       <c r="P76">
         <v>1</v>
       </c>
     </row>
     <row r="77" spans="1:16">
       <c r="A77" t="s">
         <v>248</v>
       </c>
       <c r="B77" t="s">
         <v>249</v>
       </c>
       <c r="C77" s="1">
         <v>700000.0</v>
       </c>
       <c r="D77" s="1">
-        <v>99.076</v>
+        <v>85.61</v>
       </c>
       <c r="E77" s="1">
-        <v>100.65</v>
+        <v>85.96</v>
       </c>
       <c r="F77" t="s">
         <v>8</v>
       </c>
       <c r="G77">
         <v>1.0</v>
       </c>
       <c r="H77" s="1">
-        <v>704550.0</v>
+        <v>601720.0</v>
       </c>
       <c r="I77" s="1">
-        <v>-11018.0</v>
+        <v>-2450.0</v>
       </c>
       <c r="J77" s="1">
-        <v>-1.5638350720318</v>
+        <v>-0.4071661237785</v>
       </c>
       <c r="K77">
-        <v>0.97</v>
+        <v>0.55</v>
       </c>
       <c r="L77" t="s">
         <v>250</v>
       </c>
       <c r="M77" s="1">
-        <v>693532.0</v>
+        <v>599270.0</v>
       </c>
       <c r="N77" s="1">
-        <v>700321.04</v>
+        <v>603153.56</v>
       </c>
       <c r="O77" s="1">
-        <v>0.36</v>
+        <v>0.28</v>
       </c>
       <c r="P77">
         <v>1</v>
       </c>
     </row>
     <row r="78" spans="1:16">
       <c r="A78" t="s">
         <v>251</v>
       </c>
       <c r="B78" t="s">
         <v>252</v>
       </c>
       <c r="C78" s="1">
-        <v>400000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D78" s="1">
-        <v>98.821</v>
+        <v>99.292</v>
       </c>
       <c r="E78" s="1">
-        <v>100.62</v>
+        <v>100.65</v>
       </c>
       <c r="F78" t="s">
         <v>8</v>
       </c>
       <c r="G78">
         <v>1.0</v>
       </c>
       <c r="H78" s="1">
-        <v>402480.0</v>
+        <v>704550.0</v>
       </c>
       <c r="I78" s="1">
-        <v>-7196.0</v>
+        <v>-9506.0</v>
       </c>
       <c r="J78" s="1">
-        <v>-1.7879149274498</v>
+        <v>-1.3492300049677</v>
       </c>
       <c r="K78">
-        <v>3.07</v>
+        <v>1.15</v>
       </c>
       <c r="L78" t="s">
-        <v>253</v>
+        <v>88</v>
       </c>
       <c r="M78" s="1">
-        <v>395284.0</v>
+        <v>695044.0</v>
       </c>
       <c r="N78" s="1">
-        <v>407544.27</v>
+        <v>703098.79</v>
       </c>
       <c r="O78" s="1">
-        <v>0.21</v>
+        <v>0.33</v>
       </c>
       <c r="P78">
         <v>1</v>
       </c>
     </row>
     <row r="79" spans="1:16">
       <c r="A79" t="s">
+        <v>253</v>
+      </c>
+      <c r="B79" t="s">
         <v>254</v>
       </c>
-      <c r="B79" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C79" s="1">
-        <v>577000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D79" s="1">
-        <v>100.142</v>
+        <v>99.126</v>
       </c>
       <c r="E79" s="1">
-        <v>99.662</v>
+        <v>100.62</v>
       </c>
       <c r="F79" t="s">
         <v>8</v>
       </c>
       <c r="G79">
         <v>1.0</v>
       </c>
       <c r="H79" s="1">
-        <v>575049.74</v>
+        <v>402480.0</v>
       </c>
       <c r="I79" s="1">
-        <v>2769.6</v>
+        <v>-5976.0</v>
       </c>
       <c r="J79" s="1">
-        <v>0.48162790230981</v>
+        <v>-1.4847942754919</v>
       </c>
       <c r="K79">
-        <v>0.21</v>
-[...2 lines deleted...]
-        <v>256</v>
+        <v>0.13</v>
+      </c>
+      <c r="L79">
+        <v>513.7</v>
       </c>
       <c r="M79" s="1">
-        <v>577819.34</v>
+        <v>396504.0</v>
       </c>
       <c r="N79" s="1">
-        <v>579022.74</v>
+        <v>397017.7</v>
       </c>
       <c r="O79" s="1">
-        <v>0.29</v>
+        <v>0.19</v>
       </c>
       <c r="P79">
         <v>1</v>
       </c>
     </row>
     <row r="80" spans="1:16">
       <c r="A80" t="s">
+        <v>255</v>
+      </c>
+      <c r="B80" t="s">
+        <v>256</v>
+      </c>
+      <c r="C80" s="1">
+        <v>577000.0</v>
+      </c>
+      <c r="D80" s="1">
+        <v>100.613</v>
+      </c>
+      <c r="E80" s="1">
+        <v>99.662</v>
+      </c>
+      <c r="F80" t="s">
+        <v>8</v>
+      </c>
+      <c r="G80">
+        <v>1.0</v>
+      </c>
+      <c r="H80" s="1">
+        <v>575049.74</v>
+      </c>
+      <c r="I80" s="1">
+        <v>5487.27</v>
+      </c>
+      <c r="J80" s="1">
+        <v>0.95422528145131</v>
+      </c>
+      <c r="K80">
+        <v>0.43</v>
+      </c>
+      <c r="L80" t="s">
         <v>257</v>
       </c>
-      <c r="B80" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M80" s="1">
-        <v>690620.0</v>
+        <v>580537.01</v>
       </c>
       <c r="N80" s="1">
-        <v>712518.97</v>
+        <v>583001.12</v>
       </c>
       <c r="O80" s="1">
-        <v>0.36</v>
+        <v>0.27</v>
       </c>
       <c r="P80">
         <v>1</v>
       </c>
     </row>
     <row r="81" spans="1:16">
       <c r="A81" t="s">
+        <v>258</v>
+      </c>
+      <c r="B81" t="s">
+        <v>259</v>
+      </c>
+      <c r="C81" s="1">
+        <v>700000.0</v>
+      </c>
+      <c r="D81" s="1">
+        <v>99.303</v>
+      </c>
+      <c r="E81" s="1">
+        <v>99.64619429</v>
+      </c>
+      <c r="F81" t="s">
+        <v>8</v>
+      </c>
+      <c r="G81">
+        <v>1.0</v>
+      </c>
+      <c r="H81" s="1">
+        <v>697523.36</v>
+      </c>
+      <c r="I81" s="1">
+        <v>-2402.36</v>
+      </c>
+      <c r="J81" s="1">
+        <v>-0.34441283801592</v>
+      </c>
+      <c r="K81">
+        <v>3.35</v>
+      </c>
+      <c r="L81" t="s">
         <v>260</v>
       </c>
-      <c r="B81" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M81" s="1">
-        <v>745537.5</v>
+        <v>695121.0</v>
       </c>
       <c r="N81" s="1">
-        <v>758092.29</v>
+        <v>718549.42</v>
       </c>
       <c r="O81" s="1">
-        <v>0.38</v>
+        <v>0.34</v>
       </c>
       <c r="P81">
         <v>1</v>
       </c>
     </row>
     <row r="82" spans="1:16">
       <c r="A82" t="s">
+        <v>261</v>
+      </c>
+      <c r="B82" t="s">
+        <v>262</v>
+      </c>
+      <c r="C82" s="1">
+        <v>750000.0</v>
+      </c>
+      <c r="D82" s="1">
+        <v>99.748</v>
+      </c>
+      <c r="E82" s="1">
+        <v>99.96570933</v>
+      </c>
+      <c r="F82" t="s">
+        <v>8</v>
+      </c>
+      <c r="G82">
+        <v>1.0</v>
+      </c>
+      <c r="H82" s="1">
+        <v>749742.82</v>
+      </c>
+      <c r="I82" s="1">
+        <v>-1632.82</v>
+      </c>
+      <c r="J82" s="1">
+        <v>-0.21778401292326</v>
+      </c>
+      <c r="K82">
+        <v>1.87</v>
+      </c>
+      <c r="L82" t="s">
         <v>263</v>
       </c>
-      <c r="B82" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M82" s="1">
-        <v>591900.0</v>
+        <v>748110.0</v>
       </c>
       <c r="N82" s="1">
-        <v>604693.32</v>
+        <v>762133.97</v>
       </c>
       <c r="O82" s="1">
-        <v>0.31</v>
+        <v>0.36</v>
       </c>
       <c r="P82">
         <v>1</v>
       </c>
     </row>
     <row r="83" spans="1:16">
       <c r="A83" t="s">
-        <v>266</v>
+        <v>264</v>
       </c>
       <c r="B83" t="s">
-        <v>267</v>
+        <v>265</v>
       </c>
       <c r="C83" s="1">
-        <v>1930000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D83" s="1">
-        <v>98.292</v>
+        <v>99.067</v>
       </c>
       <c r="E83" s="1">
         <v>100.0</v>
       </c>
       <c r="F83" t="s">
         <v>8</v>
       </c>
       <c r="G83">
         <v>1.0</v>
       </c>
       <c r="H83" s="1">
-        <v>1930000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="I83" s="1">
-        <v>-32964.4</v>
+        <v>-5598.0</v>
       </c>
       <c r="J83" s="1">
-        <v>-1.708</v>
+        <v>-0.933</v>
       </c>
       <c r="K83">
-        <v>1.08</v>
+        <v>2.36</v>
       </c>
       <c r="L83" t="s">
-        <v>268</v>
+        <v>266</v>
       </c>
       <c r="M83" s="1">
-        <v>1897035.6</v>
+        <v>594402.0</v>
       </c>
       <c r="N83" s="1">
-        <v>1917819.96</v>
+        <v>608535.57</v>
       </c>
       <c r="O83" s="1">
-        <v>0.97</v>
+        <v>0.29</v>
       </c>
       <c r="P83">
         <v>1</v>
       </c>
     </row>
     <row r="84" spans="1:16">
       <c r="A84" t="s">
+        <v>267</v>
+      </c>
+      <c r="B84" t="s">
+        <v>268</v>
+      </c>
+      <c r="C84" s="1">
+        <v>2230000.0</v>
+      </c>
+      <c r="D84" s="1">
+        <v>98.749</v>
+      </c>
+      <c r="E84" s="1">
+        <v>99.68358744</v>
+      </c>
+      <c r="F84" t="s">
+        <v>8</v>
+      </c>
+      <c r="G84">
+        <v>1.0</v>
+      </c>
+      <c r="H84" s="1">
+        <v>2222944.0</v>
+      </c>
+      <c r="I84" s="1">
+        <v>-20841.3</v>
+      </c>
+      <c r="J84" s="1">
+        <v>-0.93755398246649</v>
+      </c>
+      <c r="K84">
+        <v>1.28</v>
+      </c>
+      <c r="L84" t="s">
         <v>269</v>
       </c>
-      <c r="B84" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M84" s="1">
-        <v>1196506.5</v>
+        <v>2202102.7</v>
       </c>
       <c r="N84" s="1">
-        <v>1228152.81</v>
+        <v>2230752.27</v>
       </c>
       <c r="O84" s="1">
-        <v>0.62</v>
+        <v>1.05</v>
       </c>
       <c r="P84">
         <v>1</v>
       </c>
     </row>
     <row r="85" spans="1:16">
       <c r="A85" t="s">
+        <v>270</v>
+      </c>
+      <c r="B85" t="s">
+        <v>271</v>
+      </c>
+      <c r="C85" s="1">
+        <v>1225000.0</v>
+      </c>
+      <c r="D85" s="1">
+        <v>98.455</v>
+      </c>
+      <c r="E85" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F85" t="s">
+        <v>8</v>
+      </c>
+      <c r="G85">
+        <v>1.0</v>
+      </c>
+      <c r="H85" s="1">
+        <v>1225000.0</v>
+      </c>
+      <c r="I85" s="1">
+        <v>-18926.25</v>
+      </c>
+      <c r="J85" s="1">
+        <v>-1.545</v>
+      </c>
+      <c r="K85">
+        <v>2.81</v>
+      </c>
+      <c r="L85" t="s">
         <v>272</v>
       </c>
-      <c r="B85" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M85" s="1">
-        <v>790224.0</v>
+        <v>1206073.75</v>
       </c>
       <c r="N85" s="1">
-        <v>790541.81</v>
+        <v>1240471.92</v>
       </c>
       <c r="O85" s="1">
-        <v>0.4</v>
+        <v>0.58</v>
       </c>
       <c r="P85">
         <v>1</v>
       </c>
     </row>
     <row r="86" spans="1:16">
       <c r="A86" t="s">
+        <v>273</v>
+      </c>
+      <c r="B86" t="s">
         <v>274</v>
       </c>
-      <c r="B86" t="s">
+      <c r="C86" s="1">
+        <v>800000.0</v>
+      </c>
+      <c r="D86" s="1">
+        <v>99.394</v>
+      </c>
+      <c r="E86" s="1">
+        <v>100.42</v>
+      </c>
+      <c r="F86" t="s">
+        <v>8</v>
+      </c>
+      <c r="G86">
+        <v>1.0</v>
+      </c>
+      <c r="H86" s="1">
+        <v>803360.0</v>
+      </c>
+      <c r="I86" s="1">
+        <v>-8208.0</v>
+      </c>
+      <c r="J86" s="1">
+        <v>-1.0217088229436</v>
+      </c>
+      <c r="K86">
+        <v>0.26</v>
+      </c>
+      <c r="L86" t="s">
         <v>275</v>
       </c>
-      <c r="C86" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M86" s="1">
-        <v>977900.0</v>
+        <v>795152.0</v>
       </c>
       <c r="N86" s="1">
-        <v>986530.14</v>
+        <v>797217.75</v>
       </c>
       <c r="O86" s="1">
-        <v>0.5</v>
+        <v>0.37</v>
       </c>
       <c r="P86">
         <v>1</v>
       </c>
     </row>
     <row r="87" spans="1:16">
       <c r="A87" t="s">
+        <v>276</v>
+      </c>
+      <c r="B87" t="s">
         <v>277</v>
       </c>
-      <c r="B87" t="s">
+      <c r="C87" s="1">
+        <v>1000000.0</v>
+      </c>
+      <c r="D87" s="1">
+        <v>98.512</v>
+      </c>
+      <c r="E87" s="1">
+        <v>99.259</v>
+      </c>
+      <c r="F87" t="s">
+        <v>8</v>
+      </c>
+      <c r="G87">
+        <v>1.0</v>
+      </c>
+      <c r="H87" s="1">
+        <v>992590.0</v>
+      </c>
+      <c r="I87" s="1">
+        <v>-7470.0</v>
+      </c>
+      <c r="J87" s="1">
+        <v>-0.7525765925508</v>
+      </c>
+      <c r="K87">
+        <v>1.13</v>
+      </c>
+      <c r="L87" t="s">
         <v>278</v>
       </c>
-      <c r="C87" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M87" s="1">
-        <v>839939.1</v>
+        <v>985120.0</v>
       </c>
       <c r="N87" s="1">
-        <v>851765.98</v>
+        <v>996387.12</v>
       </c>
       <c r="O87" s="1">
-        <v>0.43</v>
+        <v>0.47</v>
       </c>
       <c r="P87">
         <v>1</v>
       </c>
     </row>
     <row r="88" spans="1:16">
       <c r="A88" t="s">
+        <v>279</v>
+      </c>
+      <c r="B88" t="s">
         <v>280</v>
       </c>
-      <c r="B88" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C88" s="1">
-        <v>1500000.0</v>
+        <v>1549000.0</v>
       </c>
       <c r="D88" s="1">
-        <v>100.308</v>
+        <v>100.57</v>
       </c>
       <c r="E88" s="1">
-        <v>99.451</v>
+        <v>99.731</v>
       </c>
       <c r="F88" t="s">
         <v>8</v>
       </c>
       <c r="G88">
         <v>1.0</v>
       </c>
       <c r="H88" s="1">
-        <v>1491765.0</v>
+        <v>1544833.19</v>
       </c>
       <c r="I88" s="1">
-        <v>12855.0</v>
+        <v>12996.11</v>
       </c>
       <c r="J88" s="1">
-        <v>0.86173090265558</v>
+        <v>0.84126299746318</v>
       </c>
       <c r="K88">
-        <v>0.1</v>
-[...2 lines deleted...]
-        <v>282</v>
+        <v>0.06</v>
+      </c>
+      <c r="L88">
+        <v>954.86</v>
       </c>
       <c r="M88" s="1">
-        <v>1504620.0</v>
+        <v>1557829.3</v>
       </c>
       <c r="N88" s="1">
-        <v>1506140.55</v>
+        <v>1558784.16</v>
       </c>
       <c r="O88" s="1">
-        <v>0.76</v>
+        <v>0.73</v>
       </c>
       <c r="P88">
         <v>1</v>
       </c>
     </row>
     <row r="89" spans="1:16">
       <c r="A89" t="s">
+        <v>281</v>
+      </c>
+      <c r="B89" t="s">
+        <v>282</v>
+      </c>
+      <c r="C89" s="1">
+        <v>1500000.0</v>
+      </c>
+      <c r="D89" s="1">
+        <v>100.488</v>
+      </c>
+      <c r="E89" s="1">
+        <v>99.451</v>
+      </c>
+      <c r="F89" t="s">
+        <v>8</v>
+      </c>
+      <c r="G89">
+        <v>1.0</v>
+      </c>
+      <c r="H89" s="1">
+        <v>1491765.0</v>
+      </c>
+      <c r="I89" s="1">
+        <v>15555.0</v>
+      </c>
+      <c r="J89" s="1">
+        <v>1.0427245578224</v>
+      </c>
+      <c r="K89">
+        <v>0.38</v>
+      </c>
+      <c r="L89" t="s">
         <v>283</v>
       </c>
-      <c r="B89" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M89" s="1">
-        <v>999330.0</v>
+        <v>1507320.0</v>
       </c>
       <c r="N89" s="1">
-        <v>1004744.38</v>
+        <v>1513022.05</v>
       </c>
       <c r="O89" s="1">
-        <v>0.51</v>
+        <v>0.71</v>
       </c>
       <c r="P89">
         <v>1</v>
       </c>
     </row>
     <row r="90" spans="1:16">
       <c r="A90" t="s">
-        <v>286</v>
+        <v>284</v>
       </c>
       <c r="B90" t="s">
-        <v>287</v>
+        <v>285</v>
       </c>
       <c r="C90" s="1">
         <v>1563000.0</v>
       </c>
       <c r="D90" s="1">
-        <v>98.022</v>
+        <v>98.28</v>
       </c>
       <c r="E90" s="1">
         <v>99.228</v>
       </c>
       <c r="F90" t="s">
         <v>8</v>
       </c>
       <c r="G90">
         <v>1.0</v>
       </c>
       <c r="H90" s="1">
         <v>1550933.64</v>
       </c>
       <c r="I90" s="1">
-        <v>-18849.78</v>
+        <v>-14817.24</v>
       </c>
       <c r="J90" s="1">
-        <v>-1.2153827548676</v>
+        <v>-0.95537549885113</v>
       </c>
       <c r="K90">
-        <v>2.87</v>
+        <v>0.17</v>
       </c>
       <c r="L90" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
       <c r="M90" s="1">
-        <v>1532083.86</v>
+        <v>1536116.4</v>
       </c>
       <c r="N90" s="1">
-        <v>1576897.0</v>
+        <v>1538701.77</v>
       </c>
       <c r="O90" s="1">
-        <v>0.8</v>
+        <v>0.72</v>
       </c>
       <c r="P90">
         <v>1</v>
       </c>
     </row>
     <row r="91" spans="1:16">
       <c r="A91" t="s">
+        <v>287</v>
+      </c>
+      <c r="B91" t="s">
+        <v>288</v>
+      </c>
+      <c r="C91" s="1">
+        <v>1016000.0</v>
+      </c>
+      <c r="D91" s="1">
+        <v>91.304</v>
+      </c>
+      <c r="E91" s="1">
+        <v>83.44605217</v>
+      </c>
+      <c r="F91" t="s">
+        <v>8</v>
+      </c>
+      <c r="G91">
+        <v>1.0</v>
+      </c>
+      <c r="H91" s="1">
+        <v>847811.89</v>
+      </c>
+      <c r="I91" s="1">
+        <v>79836.75</v>
+      </c>
+      <c r="J91" s="1">
+        <v>9.4167999932155</v>
+      </c>
+      <c r="K91">
+        <v>1.38</v>
+      </c>
+      <c r="L91" t="s">
         <v>289</v>
       </c>
-      <c r="B91" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M91" s="1">
-        <v>692118.0</v>
+        <v>927648.64</v>
       </c>
       <c r="N91" s="1">
-        <v>713348.14</v>
+        <v>941688.23</v>
       </c>
       <c r="O91" s="1">
-        <v>0.36</v>
+        <v>0.44</v>
       </c>
       <c r="P91">
         <v>1</v>
       </c>
     </row>
     <row r="92" spans="1:16">
       <c r="A92" t="s">
+        <v>290</v>
+      </c>
+      <c r="B92" t="s">
+        <v>291</v>
+      </c>
+      <c r="C92" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="D92" s="1">
+        <v>100.127</v>
+      </c>
+      <c r="E92" s="1">
+        <v>100.375</v>
+      </c>
+      <c r="F92" t="s">
+        <v>8</v>
+      </c>
+      <c r="G92">
+        <v>1.0</v>
+      </c>
+      <c r="H92" s="1">
+        <v>602250.0</v>
+      </c>
+      <c r="I92" s="1">
+        <v>-1488.0</v>
+      </c>
+      <c r="J92" s="1">
+        <v>-0.24707347447073</v>
+      </c>
+      <c r="K92">
+        <v>1.78</v>
+      </c>
+      <c r="L92" t="s">
         <v>292</v>
       </c>
-      <c r="B92" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M92" s="1">
-        <v>921694.88</v>
+        <v>600762.0</v>
       </c>
       <c r="N92" s="1">
-        <v>934586.25</v>
+        <v>611414.05</v>
       </c>
       <c r="O92" s="1">
-        <v>0.47</v>
+        <v>0.29</v>
       </c>
       <c r="P92">
         <v>1</v>
       </c>
     </row>
     <row r="93" spans="1:16">
       <c r="A93" t="s">
+        <v>293</v>
+      </c>
+      <c r="B93" t="s">
+        <v>294</v>
+      </c>
+      <c r="C93" s="1">
+        <v>800000.0</v>
+      </c>
+      <c r="D93" s="1">
+        <v>97.929</v>
+      </c>
+      <c r="E93" s="1">
+        <v>92.081555</v>
+      </c>
+      <c r="F93" t="s">
+        <v>8</v>
+      </c>
+      <c r="G93">
+        <v>1.0</v>
+      </c>
+      <c r="H93" s="1">
+        <v>736652.44</v>
+      </c>
+      <c r="I93" s="1">
+        <v>46779.56</v>
+      </c>
+      <c r="J93" s="1">
+        <v>6.3502891540005</v>
+      </c>
+      <c r="K93">
+        <v>0.33</v>
+      </c>
+      <c r="L93" t="s">
         <v>295</v>
       </c>
-      <c r="B93" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M93" s="1">
-        <v>600330.0</v>
+        <v>783432.0</v>
       </c>
       <c r="N93" s="1">
-        <v>609761.51</v>
+        <v>786078.58</v>
       </c>
       <c r="O93" s="1">
-        <v>0.31</v>
+        <v>0.37</v>
       </c>
       <c r="P93">
         <v>1</v>
       </c>
     </row>
     <row r="94" spans="1:16">
       <c r="A94" t="s">
+        <v>296</v>
+      </c>
+      <c r="B94" t="s">
+        <v>297</v>
+      </c>
+      <c r="C94" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="D94" s="1">
+        <v>102.132</v>
+      </c>
+      <c r="E94" s="1">
+        <v>99.329</v>
+      </c>
+      <c r="F94" t="s">
+        <v>8</v>
+      </c>
+      <c r="G94">
+        <v>1.0</v>
+      </c>
+      <c r="H94" s="1">
+        <v>595974.0</v>
+      </c>
+      <c r="I94" s="1">
+        <v>16818.0</v>
+      </c>
+      <c r="J94" s="1">
+        <v>2.821935185092</v>
+      </c>
+      <c r="K94">
+        <v>1.58</v>
+      </c>
+      <c r="L94" t="s">
         <v>298</v>
       </c>
-      <c r="B94" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M94" s="1">
-        <v>781336.0</v>
+        <v>612792.0</v>
       </c>
       <c r="N94" s="1">
-        <v>783138.74</v>
+        <v>622283.1</v>
       </c>
       <c r="O94" s="1">
-        <v>0.4</v>
+        <v>0.29</v>
       </c>
       <c r="P94">
         <v>1</v>
       </c>
     </row>
     <row r="95" spans="1:16">
       <c r="A95" t="s">
+        <v>299</v>
+      </c>
+      <c r="B95" t="s">
+        <v>300</v>
+      </c>
+      <c r="C95" s="1">
+        <v>1500000.0</v>
+      </c>
+      <c r="D95" s="1">
+        <v>100.352</v>
+      </c>
+      <c r="E95" s="1">
+        <v>100.30333333</v>
+      </c>
+      <c r="F95" t="s">
+        <v>8</v>
+      </c>
+      <c r="G95">
+        <v>1.0</v>
+      </c>
+      <c r="H95" s="1">
+        <v>1504550.0</v>
+      </c>
+      <c r="I95" s="1">
+        <v>730.0</v>
+      </c>
+      <c r="J95" s="1">
+        <v>0.048519490877671</v>
+      </c>
+      <c r="K95">
+        <v>0.59</v>
+      </c>
+      <c r="L95" t="s">
         <v>301</v>
       </c>
-      <c r="B95" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M95" s="1">
-        <v>611358.0</v>
+        <v>1505280.0</v>
       </c>
       <c r="N95" s="1">
-        <v>619447.73</v>
+        <v>1514082.28</v>
       </c>
       <c r="O95" s="1">
-        <v>0.31</v>
+        <v>0.71</v>
       </c>
       <c r="P95">
         <v>1</v>
       </c>
     </row>
     <row r="96" spans="1:16">
       <c r="A96" t="s">
+        <v>302</v>
+      </c>
+      <c r="B96" t="s">
+        <v>303</v>
+      </c>
+      <c r="C96" s="1">
+        <v>900000.0</v>
+      </c>
+      <c r="D96" s="1">
+        <v>98.844</v>
+      </c>
+      <c r="E96" s="1">
+        <v>100.231</v>
+      </c>
+      <c r="F96" t="s">
+        <v>8</v>
+      </c>
+      <c r="G96">
+        <v>1.0</v>
+      </c>
+      <c r="H96" s="1">
+        <v>902079.0</v>
+      </c>
+      <c r="I96" s="1">
+        <v>-12483.0</v>
+      </c>
+      <c r="J96" s="1">
+        <v>-1.3838034141134</v>
+      </c>
+      <c r="K96">
+        <v>0.45</v>
+      </c>
+      <c r="L96" t="s">
         <v>304</v>
       </c>
-      <c r="B96" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M96" s="1">
-        <v>1505640.0</v>
+        <v>889596.0</v>
       </c>
       <c r="N96" s="1">
-        <v>1510490.24</v>
+        <v>893664.49</v>
       </c>
       <c r="O96" s="1">
-        <v>0.77</v>
+        <v>0.42</v>
       </c>
       <c r="P96">
         <v>1</v>
       </c>
     </row>
     <row r="97" spans="1:16">
       <c r="A97" t="s">
+        <v>305</v>
+      </c>
+      <c r="B97" t="s">
+        <v>306</v>
+      </c>
+      <c r="C97" s="1">
+        <v>1200000.0</v>
+      </c>
+      <c r="D97" s="1">
+        <v>98.483</v>
+      </c>
+      <c r="E97" s="1">
+        <v>100.33</v>
+      </c>
+      <c r="F97" t="s">
+        <v>8</v>
+      </c>
+      <c r="G97">
+        <v>1.0</v>
+      </c>
+      <c r="H97" s="1">
+        <v>1203960.0</v>
+      </c>
+      <c r="I97" s="1">
+        <v>-22164.0</v>
+      </c>
+      <c r="J97" s="1">
+        <v>-1.8409249476727</v>
+      </c>
+      <c r="K97">
+        <v>0.75</v>
+      </c>
+      <c r="L97" t="s">
         <v>307</v>
       </c>
-      <c r="B97" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M97" s="1">
-        <v>886068.0</v>
+        <v>1181796.0</v>
       </c>
       <c r="N97" s="1">
-        <v>888102.25</v>
+        <v>1190771.34</v>
       </c>
       <c r="O97" s="1">
-        <v>0.45</v>
+        <v>0.56</v>
       </c>
       <c r="P97">
         <v>1</v>
       </c>
     </row>
     <row r="98" spans="1:16">
       <c r="A98" t="s">
+        <v>308</v>
+      </c>
+      <c r="B98" t="s">
+        <v>309</v>
+      </c>
+      <c r="C98" s="1">
+        <v>800000.0</v>
+      </c>
+      <c r="D98" s="1">
+        <v>101.532</v>
+      </c>
+      <c r="E98" s="1">
+        <v>99.651</v>
+      </c>
+      <c r="F98" t="s">
+        <v>8</v>
+      </c>
+      <c r="G98">
+        <v>1.0</v>
+      </c>
+      <c r="H98" s="1">
+        <v>797208.0</v>
+      </c>
+      <c r="I98" s="1">
+        <v>15048.0</v>
+      </c>
+      <c r="J98" s="1">
+        <v>1.8875876810067</v>
+      </c>
+      <c r="K98">
+        <v>0.61</v>
+      </c>
+      <c r="L98" t="s">
         <v>310</v>
       </c>
-      <c r="B98" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M98" s="1">
-        <v>1177260.0</v>
+        <v>812256.0</v>
       </c>
       <c r="N98" s="1">
-        <v>1184065.48</v>
+        <v>817121.75</v>
       </c>
       <c r="O98" s="1">
-        <v>0.6</v>
+        <v>0.38</v>
       </c>
       <c r="P98">
         <v>1</v>
       </c>
     </row>
     <row r="99" spans="1:16">
       <c r="A99" t="s">
+        <v>311</v>
+      </c>
+      <c r="B99" t="s">
+        <v>312</v>
+      </c>
+      <c r="C99" s="1">
+        <v>1197000.0</v>
+      </c>
+      <c r="D99" s="1">
+        <v>100.689</v>
+      </c>
+      <c r="E99" s="1">
+        <v>99.768</v>
+      </c>
+      <c r="F99" t="s">
+        <v>8</v>
+      </c>
+      <c r="G99">
+        <v>1.0</v>
+      </c>
+      <c r="H99" s="1">
+        <v>1194222.96</v>
+      </c>
+      <c r="I99" s="1">
+        <v>11024.37</v>
+      </c>
+      <c r="J99" s="1">
+        <v>0.92314168871783</v>
+      </c>
+      <c r="K99">
+        <v>0.11</v>
+      </c>
+      <c r="L99" t="s">
         <v>313</v>
       </c>
-      <c r="B99" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M99" s="1">
-        <v>807752.0</v>
+        <v>1205247.33</v>
       </c>
       <c r="N99" s="1">
-        <v>810387.62</v>
+        <v>1206518.12</v>
       </c>
       <c r="O99" s="1">
-        <v>0.41</v>
+        <v>0.57</v>
       </c>
       <c r="P99">
         <v>1</v>
       </c>
     </row>
     <row r="100" spans="1:16">
       <c r="A100" t="s">
-        <v>316</v>
+        <v>314</v>
       </c>
       <c r="B100" t="s">
-        <v>317</v>
+        <v>315</v>
       </c>
       <c r="C100" s="1">
         <v>600000.0</v>
       </c>
       <c r="D100" s="1">
-        <v>101.193</v>
+        <v>99.271</v>
       </c>
       <c r="E100" s="1">
-        <v>100.539</v>
+        <v>99.766</v>
       </c>
       <c r="F100" t="s">
         <v>8</v>
       </c>
       <c r="G100">
         <v>1.0</v>
       </c>
       <c r="H100" s="1">
-        <v>603234.0</v>
+        <v>598596.0</v>
       </c>
       <c r="I100" s="1">
-        <v>3924.0</v>
+        <v>-2970.0</v>
       </c>
       <c r="J100" s="1">
-        <v>0.65049383821204</v>
+        <v>-0.49616101677926</v>
       </c>
       <c r="K100">
-        <v>2.53</v>
+        <v>3.12</v>
       </c>
       <c r="L100" t="s">
-        <v>318</v>
+        <v>316</v>
       </c>
       <c r="M100" s="1">
-        <v>607158.0</v>
+        <v>595626.0</v>
       </c>
       <c r="N100" s="1">
-        <v>622347.04</v>
+        <v>614349.29</v>
       </c>
       <c r="O100" s="1">
-        <v>0.32</v>
+        <v>0.29</v>
       </c>
       <c r="P100">
         <v>1</v>
       </c>
     </row>
     <row r="101" spans="1:16">
       <c r="A101" t="s">
+        <v>317</v>
+      </c>
+      <c r="B101" t="s">
+        <v>318</v>
+      </c>
+      <c r="C101" s="1">
+        <v>593000.0</v>
+      </c>
+      <c r="D101" s="1">
+        <v>98.712</v>
+      </c>
+      <c r="E101" s="1">
+        <v>99.945</v>
+      </c>
+      <c r="F101" t="s">
+        <v>8</v>
+      </c>
+      <c r="G101">
+        <v>1.0</v>
+      </c>
+      <c r="H101" s="1">
+        <v>592673.85</v>
+      </c>
+      <c r="I101" s="1">
+        <v>-7311.69</v>
+      </c>
+      <c r="J101" s="1">
+        <v>-1.2336785231878</v>
+      </c>
+      <c r="K101">
+        <v>1.64</v>
+      </c>
+      <c r="L101" t="s">
         <v>319</v>
       </c>
-      <c r="B101" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M101" s="1">
-        <v>590196.0</v>
+        <v>585362.16</v>
       </c>
       <c r="N101" s="1">
-        <v>607382.3</v>
+        <v>595113.52</v>
       </c>
       <c r="O101" s="1">
-        <v>0.31</v>
+        <v>0.28</v>
       </c>
       <c r="P101">
         <v>1</v>
       </c>
     </row>
     <row r="102" spans="1:16">
       <c r="A102" t="s">
+        <v>320</v>
+      </c>
+      <c r="B102" t="s">
+        <v>321</v>
+      </c>
+      <c r="C102" s="1">
+        <v>1000000.0</v>
+      </c>
+      <c r="D102" s="1">
+        <v>98.732</v>
+      </c>
+      <c r="E102" s="1">
+        <v>98.71</v>
+      </c>
+      <c r="F102" t="s">
+        <v>8</v>
+      </c>
+      <c r="G102">
+        <v>1.0</v>
+      </c>
+      <c r="H102" s="1">
+        <v>987100.0</v>
+      </c>
+      <c r="I102" s="1">
+        <v>220.0</v>
+      </c>
+      <c r="J102" s="1">
+        <v>0.02228750886435</v>
+      </c>
+      <c r="K102">
+        <v>1.15</v>
+      </c>
+      <c r="L102" t="s">
         <v>322</v>
       </c>
-      <c r="B102" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M102" s="1">
-        <v>581792.3</v>
+        <v>987320.0</v>
       </c>
       <c r="N102" s="1">
-        <v>590289.1</v>
+        <v>998826.85</v>
       </c>
       <c r="O102" s="1">
-        <v>0.3</v>
+        <v>0.47</v>
       </c>
       <c r="P102">
         <v>1</v>
       </c>
     </row>
     <row r="103" spans="1:16">
       <c r="A103" t="s">
+        <v>323</v>
+      </c>
+      <c r="B103" t="s">
+        <v>324</v>
+      </c>
+      <c r="C103" s="1">
+        <v>915000.0</v>
+      </c>
+      <c r="D103" s="1">
+        <v>98.757</v>
+      </c>
+      <c r="E103" s="1">
+        <v>99.90538798</v>
+      </c>
+      <c r="F103" t="s">
+        <v>8</v>
+      </c>
+      <c r="G103">
+        <v>1.0</v>
+      </c>
+      <c r="H103" s="1">
+        <v>914134.3</v>
+      </c>
+      <c r="I103" s="1">
+        <v>-10507.75</v>
+      </c>
+      <c r="J103" s="1">
+        <v>-1.1494755201725</v>
+      </c>
+      <c r="K103">
+        <v>1.37</v>
+      </c>
+      <c r="L103" t="s">
         <v>325</v>
       </c>
-      <c r="B103" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M103" s="1">
-        <v>983380.0</v>
+        <v>903626.55</v>
       </c>
       <c r="N103" s="1">
-        <v>992475.89</v>
+        <v>916173.33</v>
       </c>
       <c r="O103" s="1">
-        <v>0.5</v>
+        <v>0.43</v>
       </c>
       <c r="P103">
         <v>1</v>
       </c>
     </row>
     <row r="104" spans="1:16">
       <c r="A104" t="s">
+        <v>326</v>
+      </c>
+      <c r="B104" t="s">
+        <v>327</v>
+      </c>
+      <c r="C104" s="1">
+        <v>677000.0</v>
+      </c>
+      <c r="D104" s="1">
+        <v>100.392</v>
+      </c>
+      <c r="E104" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F104" t="s">
+        <v>8</v>
+      </c>
+      <c r="G104">
+        <v>1.0</v>
+      </c>
+      <c r="H104" s="1">
+        <v>677000.0</v>
+      </c>
+      <c r="I104" s="1">
+        <v>2653.84</v>
+      </c>
+      <c r="J104" s="1">
+        <v>0.392</v>
+      </c>
+      <c r="K104">
+        <v>0.49</v>
+      </c>
+      <c r="L104" t="s">
         <v>328</v>
       </c>
-      <c r="B104" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M104" s="1">
-        <v>901759.95</v>
+        <v>679653.84</v>
       </c>
       <c r="N104" s="1">
-        <v>912790.09</v>
+        <v>682994.03</v>
       </c>
       <c r="O104" s="1">
-        <v>0.46</v>
+        <v>0.32</v>
       </c>
       <c r="P104">
         <v>1</v>
       </c>
     </row>
     <row r="105" spans="1:16">
       <c r="A105" t="s">
+        <v>329</v>
+      </c>
+      <c r="B105" t="s">
+        <v>330</v>
+      </c>
+      <c r="C105" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="D105" s="1">
+        <v>89.382</v>
+      </c>
+      <c r="E105" s="1">
+        <v>88.81</v>
+      </c>
+      <c r="F105" t="s">
+        <v>8</v>
+      </c>
+      <c r="G105">
+        <v>1.0</v>
+      </c>
+      <c r="H105" s="1">
+        <v>444050.0</v>
+      </c>
+      <c r="I105" s="1">
+        <v>2860.0</v>
+      </c>
+      <c r="J105" s="1">
+        <v>0.64407161355703</v>
+      </c>
+      <c r="K105">
+        <v>0.22</v>
+      </c>
+      <c r="L105" t="s">
         <v>331</v>
       </c>
-      <c r="B105" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M105" s="1">
-        <v>678008.73</v>
+        <v>446910.0</v>
       </c>
       <c r="N105" s="1">
-        <v>679639.98</v>
+        <v>448025.07</v>
       </c>
       <c r="O105" s="1">
-        <v>0.34</v>
+        <v>0.21</v>
       </c>
       <c r="P105">
         <v>1</v>
       </c>
     </row>
     <row r="106" spans="1:16">
       <c r="A106" t="s">
+        <v>332</v>
+      </c>
+      <c r="B106" t="s">
+        <v>333</v>
+      </c>
+      <c r="C106" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="D106" s="1">
+        <v>92.471</v>
+      </c>
+      <c r="E106" s="1">
+        <v>99.271</v>
+      </c>
+      <c r="F106" t="s">
+        <v>8</v>
+      </c>
+      <c r="G106">
+        <v>1.0</v>
+      </c>
+      <c r="H106" s="1">
+        <v>397084.0</v>
+      </c>
+      <c r="I106" s="1">
+        <v>-27200.0</v>
+      </c>
+      <c r="J106" s="1">
+        <v>-6.8499360336856</v>
+      </c>
+      <c r="K106">
+        <v>1.15</v>
+      </c>
+      <c r="L106" t="s">
         <v>334</v>
       </c>
-      <c r="B106" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M106" s="1">
-        <v>443010.0</v>
+        <v>369884.0</v>
       </c>
       <c r="N106" s="1">
-        <v>443567.53</v>
+        <v>374467.56</v>
       </c>
       <c r="O106" s="1">
-        <v>0.23</v>
+        <v>0.18</v>
       </c>
       <c r="P106">
         <v>1</v>
       </c>
     </row>
     <row r="107" spans="1:16">
       <c r="A107" t="s">
+        <v>335</v>
+      </c>
+      <c r="B107" t="s">
         <v>336</v>
       </c>
-      <c r="B107" t="s">
+      <c r="C107" s="1">
+        <v>1100000.0</v>
+      </c>
+      <c r="D107" s="1">
+        <v>101.439</v>
+      </c>
+      <c r="E107" s="1">
+        <v>99.942</v>
+      </c>
+      <c r="F107" t="s">
+        <v>8</v>
+      </c>
+      <c r="G107">
+        <v>1.0</v>
+      </c>
+      <c r="H107" s="1">
+        <v>1099362.0</v>
+      </c>
+      <c r="I107" s="1">
+        <v>16467.0</v>
+      </c>
+      <c r="J107" s="1">
+        <v>1.4978687638831</v>
+      </c>
+      <c r="K107">
+        <v>0.63</v>
+      </c>
+      <c r="L107" t="s">
         <v>337</v>
       </c>
-      <c r="C107" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M107" s="1">
-        <v>368548.0</v>
+        <v>1115829.0</v>
       </c>
       <c r="N107" s="1">
-        <v>372709.64</v>
+        <v>1122711.53</v>
       </c>
       <c r="O107" s="1">
-        <v>0.19</v>
+        <v>0.53</v>
       </c>
       <c r="P107">
         <v>1</v>
       </c>
     </row>
     <row r="108" spans="1:16">
       <c r="A108" t="s">
+        <v>338</v>
+      </c>
+      <c r="B108" t="s">
         <v>339</v>
       </c>
-      <c r="B108" t="s">
+      <c r="C108" s="1">
+        <v>900000.0</v>
+      </c>
+      <c r="D108" s="1">
+        <v>94.18</v>
+      </c>
+      <c r="E108" s="1">
+        <v>94.62629</v>
+      </c>
+      <c r="F108" t="s">
+        <v>8</v>
+      </c>
+      <c r="G108">
+        <v>1.0</v>
+      </c>
+      <c r="H108" s="1">
+        <v>851636.61</v>
+      </c>
+      <c r="I108" s="1">
+        <v>-4016.61</v>
+      </c>
+      <c r="J108" s="1">
+        <v>-0.471634257245</v>
+      </c>
+      <c r="K108">
+        <v>0.45</v>
+      </c>
+      <c r="L108" t="s">
         <v>340</v>
       </c>
-      <c r="C108" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M108" s="1">
-        <v>1113365.0</v>
+        <v>847620.0</v>
       </c>
       <c r="N108" s="1">
-        <v>1117844.11</v>
+        <v>851642.26</v>
       </c>
       <c r="O108" s="1">
-        <v>0.57</v>
+        <v>0.4</v>
       </c>
       <c r="P108">
         <v>1</v>
       </c>
     </row>
     <row r="109" spans="1:16">
       <c r="A109" t="s">
+        <v>341</v>
+      </c>
+      <c r="B109" t="s">
         <v>342</v>
       </c>
-      <c r="B109" t="s">
+      <c r="C109" s="1">
+        <v>1500000.0</v>
+      </c>
+      <c r="D109" s="1">
+        <v>101.436</v>
+      </c>
+      <c r="E109" s="1">
+        <v>101.3728</v>
+      </c>
+      <c r="F109" t="s">
+        <v>8</v>
+      </c>
+      <c r="G109">
+        <v>1.0</v>
+      </c>
+      <c r="H109" s="1">
+        <v>1520592.0</v>
+      </c>
+      <c r="I109" s="1">
+        <v>948.0</v>
+      </c>
+      <c r="J109" s="1">
+        <v>0.062344139650873</v>
+      </c>
+      <c r="K109">
+        <v>3.86</v>
+      </c>
+      <c r="L109" t="s">
         <v>343</v>
       </c>
-      <c r="C109" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M109" s="1">
-        <v>846468.0</v>
+        <v>1521540.0</v>
       </c>
       <c r="N109" s="1">
-        <v>850151.22</v>
+        <v>1579505.75</v>
       </c>
       <c r="O109" s="1">
-        <v>0.43</v>
+        <v>0.74</v>
       </c>
       <c r="P109">
         <v>1</v>
       </c>
     </row>
     <row r="110" spans="1:16">
       <c r="A110" t="s">
+        <v>344</v>
+      </c>
+      <c r="B110" t="s">
         <v>345</v>
       </c>
-      <c r="B110" t="s">
+      <c r="C110" s="1">
+        <v>2900000.0</v>
+      </c>
+      <c r="D110" s="1">
+        <v>98.093</v>
+      </c>
+      <c r="E110" s="1">
+        <v>98.42482759</v>
+      </c>
+      <c r="F110" t="s">
+        <v>8</v>
+      </c>
+      <c r="G110">
+        <v>1.0</v>
+      </c>
+      <c r="H110" s="1">
+        <v>2854320.0</v>
+      </c>
+      <c r="I110" s="1">
+        <v>-9623.0</v>
+      </c>
+      <c r="J110" s="1">
+        <v>-0.33713809243533</v>
+      </c>
+      <c r="K110">
+        <v>2.17</v>
+      </c>
+      <c r="L110" t="s">
         <v>346</v>
       </c>
-      <c r="C110" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M110" s="1">
-        <v>1517010.0</v>
+        <v>2844697.0</v>
       </c>
       <c r="N110" s="1">
-        <v>1571472.33</v>
+        <v>2907563.44</v>
       </c>
       <c r="O110" s="1">
-        <v>0.8</v>
+        <v>1.37</v>
       </c>
       <c r="P110">
         <v>1</v>
       </c>
     </row>
     <row r="111" spans="1:16">
       <c r="A111" t="s">
+        <v>347</v>
+      </c>
+      <c r="B111" t="s">
         <v>348</v>
       </c>
-      <c r="B111" t="s">
+      <c r="C111" s="1">
+        <v>1000000.0</v>
+      </c>
+      <c r="D111" s="1">
+        <v>96.967</v>
+      </c>
+      <c r="E111" s="1">
+        <v>98.642</v>
+      </c>
+      <c r="F111" t="s">
+        <v>8</v>
+      </c>
+      <c r="G111">
+        <v>1.0</v>
+      </c>
+      <c r="H111" s="1">
+        <v>986420.0</v>
+      </c>
+      <c r="I111" s="1">
+        <v>-16750.0</v>
+      </c>
+      <c r="J111" s="1">
+        <v>-1.6980596500476</v>
+      </c>
+      <c r="K111">
+        <v>0.16</v>
+      </c>
+      <c r="L111" t="s">
         <v>349</v>
       </c>
-      <c r="C111" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M111" s="1">
-        <v>2840492.0</v>
+        <v>969670.0</v>
       </c>
       <c r="N111" s="1">
-        <v>2896803.64</v>
+        <v>971228.22</v>
       </c>
       <c r="O111" s="1">
-        <v>1.47</v>
+        <v>0.46</v>
       </c>
       <c r="P111">
         <v>1</v>
       </c>
     </row>
     <row r="112" spans="1:16">
       <c r="A112" t="s">
+        <v>350</v>
+      </c>
+      <c r="B112" t="s">
+        <v>348</v>
+      </c>
+      <c r="C112" s="1">
+        <v>800000.0</v>
+      </c>
+      <c r="D112" s="1">
+        <v>97.039</v>
+      </c>
+      <c r="E112" s="1">
+        <v>95.396</v>
+      </c>
+      <c r="F112" t="s">
+        <v>8</v>
+      </c>
+      <c r="G112">
+        <v>1.0</v>
+      </c>
+      <c r="H112" s="1">
+        <v>763168.0</v>
+      </c>
+      <c r="I112" s="1">
+        <v>13144.0</v>
+      </c>
+      <c r="J112" s="1">
+        <v>1.7222944358254</v>
+      </c>
+      <c r="K112">
+        <v>0.16</v>
+      </c>
+      <c r="L112" t="s">
         <v>351</v>
       </c>
-      <c r="B112" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M112" s="1">
-        <v>967390.0</v>
+        <v>776312.0</v>
       </c>
       <c r="N112" s="1">
-        <v>1010061.23</v>
+        <v>777558.58</v>
       </c>
       <c r="O112" s="1">
-        <v>0.51</v>
+        <v>0.37</v>
       </c>
       <c r="P112">
         <v>1</v>
       </c>
     </row>
     <row r="113" spans="1:16">
       <c r="A113" t="s">
+        <v>352</v>
+      </c>
+      <c r="B113" t="s">
+        <v>353</v>
+      </c>
+      <c r="C113" s="1">
+        <v>1068000.0</v>
+      </c>
+      <c r="D113" s="1">
+        <v>98.17</v>
+      </c>
+      <c r="E113" s="1">
+        <v>99.14878652</v>
+      </c>
+      <c r="F113" t="s">
+        <v>8</v>
+      </c>
+      <c r="G113">
+        <v>1.0</v>
+      </c>
+      <c r="H113" s="1">
+        <v>1058909.04</v>
+      </c>
+      <c r="I113" s="1">
+        <v>-10453.44</v>
+      </c>
+      <c r="J113" s="1">
+        <v>-0.9871896079006</v>
+      </c>
+      <c r="K113">
+        <v>2.19</v>
+      </c>
+      <c r="L113" t="s">
         <v>354</v>
       </c>
-      <c r="B113" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M113" s="1">
-        <v>752102.4</v>
+        <v>1048455.6</v>
       </c>
       <c r="N113" s="1">
-        <v>767420.32</v>
+        <v>1071849.19</v>
       </c>
       <c r="O113" s="1">
-        <v>0.39</v>
+        <v>0.5</v>
       </c>
       <c r="P113">
         <v>1</v>
       </c>
     </row>
     <row r="114" spans="1:16">
       <c r="A114" t="s">
-        <v>357</v>
+        <v>355</v>
       </c>
       <c r="B114" t="s">
-        <v>358</v>
+        <v>356</v>
       </c>
       <c r="C114" s="1">
         <v>600000.0</v>
       </c>
       <c r="D114" s="1">
-        <v>98.464</v>
+        <v>99.058</v>
       </c>
       <c r="E114" s="1">
         <v>99.736</v>
       </c>
       <c r="F114" t="s">
         <v>8</v>
       </c>
       <c r="G114">
         <v>1.0</v>
       </c>
       <c r="H114" s="1">
         <v>598416.0</v>
       </c>
       <c r="I114" s="1">
-        <v>-7632.0</v>
+        <v>-4068.0</v>
       </c>
       <c r="J114" s="1">
-        <v>-1.2753669687976</v>
+        <v>-0.67979465789685</v>
       </c>
       <c r="K114">
-        <v>1.9</v>
+        <v>2.14</v>
       </c>
       <c r="L114" t="s">
-        <v>359</v>
+        <v>357</v>
       </c>
       <c r="M114" s="1">
-        <v>590784.0</v>
+        <v>594348.0</v>
       </c>
       <c r="N114" s="1">
-        <v>602159.34</v>
+        <v>607169.92</v>
       </c>
       <c r="O114" s="1">
-        <v>0.31</v>
+        <v>0.29</v>
       </c>
       <c r="P114">
         <v>1</v>
       </c>
     </row>
     <row r="115" spans="1:16">
       <c r="A115" t="s">
-        <v>360</v>
+        <v>358</v>
       </c>
       <c r="B115" t="s">
-        <v>361</v>
+        <v>359</v>
       </c>
       <c r="C115" s="1">
         <v>890000.0</v>
       </c>
       <c r="D115" s="1">
-        <v>99.175</v>
+        <v>99.511</v>
       </c>
       <c r="E115" s="1">
         <v>99.394</v>
       </c>
       <c r="F115" t="s">
         <v>8</v>
       </c>
       <c r="G115">
         <v>1.0</v>
       </c>
       <c r="H115" s="1">
         <v>884606.6</v>
       </c>
       <c r="I115" s="1">
-        <v>-1949.1</v>
+        <v>1041.3</v>
       </c>
       <c r="J115" s="1">
-        <v>-0.22033523150291</v>
+        <v>0.11771334285772</v>
       </c>
       <c r="K115">
-        <v>0.14</v>
+        <v>0.37</v>
       </c>
       <c r="L115" t="s">
-        <v>362</v>
+        <v>360</v>
       </c>
       <c r="M115" s="1">
-        <v>882657.5</v>
+        <v>885647.9</v>
       </c>
       <c r="N115" s="1">
-        <v>883937.64</v>
+        <v>888939.68</v>
       </c>
       <c r="O115" s="1">
-        <v>0.45</v>
+        <v>0.42</v>
       </c>
       <c r="P115">
         <v>1</v>
       </c>
     </row>
     <row r="116" spans="1:16">
       <c r="A116" t="s">
-        <v>363</v>
+        <v>361</v>
       </c>
       <c r="B116" t="s">
-        <v>364</v>
+        <v>362</v>
       </c>
       <c r="C116" s="1">
         <v>1000000.0</v>
       </c>
       <c r="D116" s="1">
-        <v>95.135</v>
+        <v>95.4</v>
       </c>
       <c r="E116" s="1">
         <v>93.6</v>
       </c>
       <c r="F116" t="s">
         <v>8</v>
       </c>
       <c r="G116">
         <v>1.0</v>
       </c>
       <c r="H116" s="1">
         <v>936000.0</v>
       </c>
       <c r="I116" s="1">
-        <v>15350.0</v>
+        <v>18000.0</v>
       </c>
       <c r="J116" s="1">
-        <v>1.6399572649573</v>
+        <v>1.9230769230769</v>
       </c>
       <c r="K116">
-        <v>0.91</v>
+        <v>1.01</v>
       </c>
       <c r="L116" t="s">
-        <v>365</v>
+        <v>363</v>
       </c>
       <c r="M116" s="1">
-        <v>951350.0</v>
+        <v>954000.0</v>
       </c>
       <c r="N116" s="1">
-        <v>960432.19</v>
+        <v>964061.64</v>
       </c>
       <c r="O116" s="1">
-        <v>0.49</v>
+        <v>0.45</v>
       </c>
       <c r="P116">
         <v>1</v>
       </c>
     </row>
     <row r="117" spans="1:16">
       <c r="A117" t="s">
-        <v>366</v>
+        <v>364</v>
       </c>
       <c r="B117" t="s">
-        <v>367</v>
+        <v>365</v>
       </c>
       <c r="C117" s="1">
         <v>1700000.0</v>
       </c>
       <c r="D117" s="1">
-        <v>98.331</v>
+        <v>98.848</v>
       </c>
       <c r="E117" s="1">
         <v>100.0</v>
       </c>
       <c r="F117" t="s">
         <v>8</v>
       </c>
       <c r="G117">
         <v>1.0</v>
       </c>
       <c r="H117" s="1">
         <v>1700000.0</v>
       </c>
       <c r="I117" s="1">
-        <v>-28373.0</v>
+        <v>-19584.0</v>
       </c>
       <c r="J117" s="1">
-        <v>-1.669</v>
+        <v>-1.152</v>
       </c>
       <c r="K117">
-        <v>2.82</v>
+        <v>3.06</v>
       </c>
       <c r="L117" t="s">
-        <v>368</v>
+        <v>366</v>
       </c>
       <c r="M117" s="1">
-        <v>1671627.0</v>
+        <v>1680416.0</v>
       </c>
       <c r="N117" s="1">
-        <v>1719634.53</v>
+        <v>1732394.08</v>
       </c>
       <c r="O117" s="1">
-        <v>0.87</v>
+        <v>0.81</v>
       </c>
       <c r="P117">
         <v>1</v>
       </c>
     </row>
     <row r="118" spans="1:16">
       <c r="A118" t="s">
-        <v>369</v>
+        <v>367</v>
       </c>
       <c r="B118" t="s">
-        <v>370</v>
+        <v>368</v>
       </c>
       <c r="C118" s="1">
         <v>900000.0</v>
       </c>
       <c r="D118" s="1">
-        <v>101.218</v>
+        <v>101.532</v>
       </c>
       <c r="E118" s="1">
         <v>103.012</v>
       </c>
       <c r="F118" t="s">
         <v>8</v>
       </c>
       <c r="G118">
         <v>1.0</v>
       </c>
       <c r="H118" s="1">
         <v>927108.0</v>
       </c>
       <c r="I118" s="1">
-        <v>-16146.0</v>
+        <v>-13320.0</v>
       </c>
       <c r="J118" s="1">
-        <v>-1.7415446744069</v>
+        <v>-1.4367258183513</v>
       </c>
       <c r="K118">
-        <v>3.03</v>
+        <v>3.28</v>
       </c>
       <c r="L118" t="s">
-        <v>371</v>
+        <v>369</v>
       </c>
       <c r="M118" s="1">
-        <v>910962.0</v>
+        <v>913788.0</v>
       </c>
       <c r="N118" s="1">
-        <v>938208.58</v>
+        <v>943340.05</v>
       </c>
       <c r="O118" s="1">
-        <v>0.48</v>
+        <v>0.44</v>
       </c>
       <c r="P118">
         <v>1</v>
       </c>
     </row>
     <row r="119" spans="1:16">
       <c r="A119" t="s">
-        <v>372</v>
+        <v>370</v>
       </c>
       <c r="B119" t="s">
-        <v>373</v>
+        <v>371</v>
       </c>
       <c r="C119" s="1">
         <v>1209000.0</v>
       </c>
       <c r="D119" s="1">
-        <v>100.638</v>
+        <v>101.179</v>
       </c>
       <c r="E119" s="1">
         <v>99.849</v>
       </c>
       <c r="F119" t="s">
         <v>8</v>
       </c>
       <c r="G119">
         <v>1.0</v>
       </c>
       <c r="H119" s="1">
         <v>1207174.41</v>
       </c>
       <c r="I119" s="1">
-        <v>9539.01</v>
+        <v>16079.7</v>
       </c>
       <c r="J119" s="1">
-        <v>0.7901931917195</v>
+        <v>1.3320113371191</v>
       </c>
       <c r="K119">
-        <v>2.52</v>
+        <v>2.75</v>
       </c>
       <c r="L119" t="s">
-        <v>374</v>
+        <v>372</v>
       </c>
       <c r="M119" s="1">
-        <v>1216713.42</v>
+        <v>1223254.11</v>
       </c>
       <c r="N119" s="1">
-        <v>1247191.81</v>
+        <v>1256538.05</v>
       </c>
       <c r="O119" s="1">
-        <v>0.63</v>
+        <v>0.59</v>
       </c>
       <c r="P119">
         <v>1</v>
       </c>
     </row>
     <row r="120" spans="1:16">
       <c r="A120" t="s">
-        <v>375</v>
+        <v>373</v>
       </c>
       <c r="B120" t="s">
-        <v>376</v>
+        <v>374</v>
       </c>
       <c r="C120" s="1">
         <v>900000.0</v>
       </c>
       <c r="D120" s="1">
-        <v>99.518</v>
+        <v>99.947</v>
       </c>
       <c r="E120" s="1">
         <v>99.58877778</v>
       </c>
       <c r="F120" t="s">
         <v>8</v>
       </c>
       <c r="G120">
         <v>1.0</v>
       </c>
       <c r="H120" s="1">
         <v>896299.0</v>
       </c>
       <c r="I120" s="1">
-        <v>-637.0</v>
+        <v>3224.0</v>
       </c>
       <c r="J120" s="1">
-        <v>-0.071070033549072</v>
+        <v>0.35970139428918</v>
       </c>
       <c r="K120">
-        <v>0.41</v>
+        <v>0.62</v>
       </c>
       <c r="L120" t="s">
-        <v>377</v>
+        <v>193</v>
       </c>
       <c r="M120" s="1">
-        <v>895662.0</v>
+        <v>899523.0</v>
       </c>
       <c r="N120" s="1">
-        <v>899372.96</v>
+        <v>905132.59</v>
       </c>
       <c r="O120" s="1">
-        <v>0.46</v>
+        <v>0.43</v>
       </c>
       <c r="P120">
         <v>1</v>
       </c>
     </row>
     <row r="121" spans="1:16">
       <c r="A121" t="s">
-        <v>378</v>
+        <v>375</v>
       </c>
       <c r="B121" t="s">
-        <v>379</v>
+        <v>376</v>
       </c>
       <c r="C121" s="1">
         <v>700000.0</v>
       </c>
       <c r="D121" s="1">
-        <v>100.343</v>
+        <v>100.735</v>
       </c>
       <c r="E121" s="1">
         <v>100.242</v>
       </c>
       <c r="F121" t="s">
         <v>8</v>
       </c>
       <c r="G121">
         <v>1.0</v>
       </c>
       <c r="H121" s="1">
         <v>701694.0</v>
       </c>
       <c r="I121" s="1">
-        <v>707.0</v>
+        <v>3451.0</v>
       </c>
       <c r="J121" s="1">
-        <v>0.10075617006843</v>
+        <v>0.49180982023503</v>
       </c>
       <c r="K121">
-        <v>0.25</v>
+        <v>0.52</v>
       </c>
       <c r="L121" t="s">
-        <v>380</v>
+        <v>377</v>
       </c>
       <c r="M121" s="1">
-        <v>702401.0</v>
+        <v>705145.0</v>
       </c>
       <c r="N121" s="1">
-        <v>704127.03</v>
+        <v>708769.66</v>
       </c>
       <c r="O121" s="1">
-        <v>0.36</v>
+        <v>0.33</v>
       </c>
       <c r="P121">
         <v>1</v>
       </c>
     </row>
     <row r="122" spans="1:16">
       <c r="A122" t="s">
-        <v>381</v>
+        <v>378</v>
       </c>
       <c r="B122" t="s">
-        <v>382</v>
+        <v>379</v>
       </c>
       <c r="C122" s="1">
         <v>775000.0</v>
       </c>
       <c r="D122" s="1">
-        <v>96.102</v>
+        <v>96.946</v>
       </c>
       <c r="E122" s="1">
         <v>98.42664516</v>
       </c>
       <c r="F122" t="s">
         <v>8</v>
       </c>
       <c r="G122">
         <v>1.0</v>
       </c>
       <c r="H122" s="1">
         <v>762806.5</v>
       </c>
       <c r="I122" s="1">
-        <v>-18016.0</v>
+        <v>-11475.0</v>
       </c>
       <c r="J122" s="1">
-        <v>-2.3618047302953</v>
+        <v>-1.5043133481427</v>
       </c>
       <c r="K122">
-        <v>1.31</v>
+        <v>1.5</v>
       </c>
       <c r="L122" t="s">
-        <v>383</v>
+        <v>380</v>
       </c>
       <c r="M122" s="1">
-        <v>744790.5</v>
+        <v>751331.5</v>
       </c>
       <c r="N122" s="1">
-        <v>754942.47</v>
+        <v>762943.23</v>
       </c>
       <c r="O122" s="1">
-        <v>0.38</v>
+        <v>0.36</v>
       </c>
       <c r="P122">
         <v>1</v>
       </c>
     </row>
     <row r="123" spans="1:16">
       <c r="A123" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
       <c r="B123" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
       <c r="C123" s="1">
         <v>1658000.0</v>
       </c>
       <c r="D123" s="1">
-        <v>98.289</v>
+        <v>98.626</v>
       </c>
       <c r="E123" s="1">
         <v>100.0</v>
       </c>
       <c r="F123" t="s">
         <v>8</v>
       </c>
       <c r="G123">
         <v>1.0</v>
       </c>
       <c r="H123" s="1">
         <v>1658000.0</v>
       </c>
       <c r="I123" s="1">
-        <v>-28368.38</v>
+        <v>-22780.92</v>
       </c>
       <c r="J123" s="1">
-        <v>-1.711</v>
+        <v>-1.374</v>
       </c>
       <c r="K123">
-        <v>0.72</v>
+        <v>0.91</v>
       </c>
       <c r="L123" t="s">
-        <v>386</v>
+        <v>383</v>
       </c>
       <c r="M123" s="1">
-        <v>1629631.62</v>
+        <v>1635219.08</v>
       </c>
       <c r="N123" s="1">
-        <v>1641597.56</v>
+        <v>1650318.96</v>
       </c>
       <c r="O123" s="1">
-        <v>0.83</v>
+        <v>0.78</v>
       </c>
       <c r="P123">
         <v>1</v>
       </c>
     </row>
     <row r="124" spans="1:16">
       <c r="A124" t="s">
-        <v>387</v>
+        <v>384</v>
       </c>
       <c r="B124" t="s">
-        <v>388</v>
+        <v>385</v>
       </c>
       <c r="C124" s="1">
         <v>1000000.0</v>
       </c>
       <c r="D124" s="1">
-        <v>103.148</v>
+        <v>103.332</v>
       </c>
       <c r="E124" s="1">
         <v>102.806722</v>
       </c>
       <c r="F124" t="s">
         <v>8</v>
       </c>
       <c r="G124">
         <v>1.0</v>
       </c>
       <c r="H124" s="1">
         <v>1028067.22</v>
       </c>
       <c r="I124" s="1">
-        <v>3412.78</v>
+        <v>5252.78</v>
       </c>
       <c r="J124" s="1">
-        <v>0.33196078365382</v>
+        <v>0.51093740738081</v>
       </c>
       <c r="K124">
-        <v>0.34</v>
+        <v>0.62</v>
       </c>
       <c r="L124" t="s">
-        <v>389</v>
+        <v>386</v>
       </c>
       <c r="M124" s="1">
-        <v>1031480.0</v>
+        <v>1033320.0</v>
       </c>
       <c r="N124" s="1">
-        <v>1034863.56</v>
+        <v>1039566.58</v>
       </c>
       <c r="O124" s="1">
-        <v>0.53</v>
+        <v>0.49</v>
       </c>
       <c r="P124">
         <v>1</v>
       </c>
     </row>
     <row r="125" spans="1:16">
       <c r="A125" t="s">
-        <v>390</v>
+        <v>387</v>
       </c>
       <c r="B125" t="s">
-        <v>391</v>
+        <v>388</v>
       </c>
       <c r="C125" s="1">
         <v>800000.0</v>
       </c>
       <c r="D125" s="1">
-        <v>104.35</v>
+        <v>104.523</v>
       </c>
       <c r="E125" s="1">
         <v>105.93</v>
       </c>
       <c r="F125" t="s">
         <v>8</v>
       </c>
       <c r="G125">
         <v>1.0</v>
       </c>
       <c r="H125" s="1">
         <v>847440.0</v>
       </c>
       <c r="I125" s="1">
-        <v>-12640.0</v>
+        <v>-11256.0</v>
       </c>
       <c r="J125" s="1">
-        <v>-1.4915510242613</v>
+        <v>-1.328235627301</v>
       </c>
       <c r="K125">
-        <v>0.98</v>
+        <v>1.35</v>
       </c>
       <c r="L125" t="s">
-        <v>392</v>
+        <v>389</v>
       </c>
       <c r="M125" s="1">
-        <v>834800.0</v>
+        <v>836184.0</v>
       </c>
       <c r="N125" s="1">
-        <v>842608.22</v>
+        <v>847005.92</v>
       </c>
       <c r="O125" s="1">
-        <v>0.43</v>
+        <v>0.4</v>
       </c>
       <c r="P125">
         <v>1</v>
       </c>
     </row>
     <row r="126" spans="1:16">
       <c r="A126" t="s">
-        <v>393</v>
+        <v>390</v>
       </c>
       <c r="B126" t="s">
-        <v>394</v>
+        <v>391</v>
       </c>
       <c r="C126" s="1">
         <v>1200000.0</v>
       </c>
       <c r="D126" s="1">
-        <v>100.039</v>
+        <v>100.881</v>
       </c>
       <c r="E126" s="1">
         <v>99.07293333</v>
       </c>
       <c r="F126" t="s">
         <v>8</v>
       </c>
       <c r="G126">
         <v>1.0</v>
       </c>
       <c r="H126" s="1">
         <v>1188875.2</v>
       </c>
       <c r="I126" s="1">
-        <v>11592.8</v>
+        <v>21696.8</v>
       </c>
       <c r="J126" s="1">
-        <v>0.9751065544979</v>
+        <v>1.8249854988985</v>
       </c>
       <c r="K126">
-        <v>2.46</v>
+        <v>2.7</v>
       </c>
       <c r="L126" t="s">
-        <v>395</v>
+        <v>392</v>
       </c>
       <c r="M126" s="1">
-        <v>1200468.0</v>
+        <v>1210572.0</v>
       </c>
       <c r="N126" s="1">
-        <v>1230024.16</v>
+        <v>1242930.9</v>
       </c>
       <c r="O126" s="1">
-        <v>0.62</v>
+        <v>0.58</v>
       </c>
       <c r="P126">
         <v>1</v>
       </c>
     </row>
     <row r="127" spans="1:16">
       <c r="A127" t="s">
-        <v>396</v>
+        <v>393</v>
       </c>
       <c r="B127" t="s">
-        <v>397</v>
+        <v>394</v>
       </c>
       <c r="C127" s="1">
         <v>800000.0</v>
       </c>
       <c r="D127" s="1">
-        <v>83.961</v>
+        <v>84.642</v>
       </c>
       <c r="E127" s="1">
         <v>85.38325</v>
       </c>
       <c r="F127" t="s">
         <v>8</v>
       </c>
       <c r="G127">
         <v>1.0</v>
       </c>
       <c r="H127" s="1">
         <v>683066.0</v>
       </c>
       <c r="I127" s="1">
-        <v>-11378.0</v>
+        <v>-5930.0</v>
       </c>
       <c r="J127" s="1">
-        <v>-1.665724834789</v>
+        <v>-0.86814451312172</v>
       </c>
       <c r="K127">
-        <v>0.36</v>
+        <v>0.41</v>
       </c>
       <c r="L127" t="s">
-        <v>398</v>
+        <v>395</v>
       </c>
       <c r="M127" s="1">
-        <v>671688.0</v>
+        <v>677136.0</v>
       </c>
       <c r="N127" s="1">
-        <v>674564.71</v>
+        <v>680434.63</v>
       </c>
       <c r="O127" s="1">
-        <v>0.34</v>
+        <v>0.32</v>
       </c>
       <c r="P127">
         <v>1</v>
       </c>
     </row>
     <row r="128" spans="1:16">
       <c r="A128" t="s">
-        <v>399</v>
+        <v>396</v>
       </c>
       <c r="B128" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
       <c r="C128" s="1">
-        <v>500000.0</v>
+        <v>2200000.0</v>
       </c>
       <c r="D128" s="1">
-        <v>97.345</v>
+        <v>99.97</v>
       </c>
       <c r="E128" s="1">
-        <v>95.972</v>
+        <v>99.898</v>
       </c>
       <c r="F128" t="s">
         <v>8</v>
       </c>
       <c r="G128">
         <v>1.0</v>
       </c>
       <c r="H128" s="1">
-        <v>479860.0</v>
+        <v>2197756.0</v>
       </c>
       <c r="I128" s="1">
-        <v>6865.0</v>
+        <v>1584.0</v>
       </c>
       <c r="J128" s="1">
-        <v>1.4306255991331</v>
+        <v>0.072073514985285</v>
       </c>
       <c r="K128">
-        <v>0.58</v>
-[...2 lines deleted...]
-        <v>401</v>
+        <v>0.01</v>
+      </c>
+      <c r="L128">
+        <v>241.1</v>
       </c>
       <c r="M128" s="1">
-        <v>486725.0</v>
+        <v>2199340.0</v>
       </c>
       <c r="N128" s="1">
-        <v>489642.81</v>
+        <v>2199581.1</v>
       </c>
       <c r="O128" s="1">
-        <v>0.25</v>
+        <v>1.03</v>
       </c>
       <c r="P128">
         <v>1</v>
       </c>
     </row>
     <row r="129" spans="1:16">
       <c r="A129" t="s">
-        <v>402</v>
+        <v>398</v>
       </c>
       <c r="B129" t="s">
-        <v>403</v>
+        <v>399</v>
       </c>
       <c r="C129" s="1">
         <v>500000.0</v>
       </c>
       <c r="D129" s="1">
-        <v>85.864</v>
+        <v>86.489</v>
       </c>
       <c r="E129" s="1">
         <v>85.957</v>
       </c>
       <c r="F129" t="s">
         <v>8</v>
       </c>
       <c r="G129">
         <v>1.0</v>
       </c>
       <c r="H129" s="1">
         <v>429785.0</v>
       </c>
       <c r="I129" s="1">
-        <v>-465.0</v>
+        <v>2660.0</v>
       </c>
       <c r="J129" s="1">
-        <v>-0.10819363169957</v>
+        <v>0.6189141082169</v>
       </c>
       <c r="K129">
-        <v>0.65</v>
+        <v>0.7</v>
       </c>
       <c r="L129" t="s">
-        <v>404</v>
+        <v>400</v>
       </c>
       <c r="M129" s="1">
-        <v>429320.0</v>
+        <v>432445.0</v>
       </c>
       <c r="N129" s="1">
-        <v>432576.85</v>
+        <v>435927.88</v>
       </c>
       <c r="O129" s="1">
-        <v>0.22</v>
+        <v>0.2</v>
       </c>
       <c r="P129">
         <v>1</v>
       </c>
     </row>
     <row r="130" spans="1:16">
       <c r="A130" t="s">
-        <v>405</v>
+        <v>401</v>
       </c>
       <c r="B130" t="s">
-        <v>406</v>
+        <v>402</v>
       </c>
       <c r="C130" s="1">
         <v>456000.0</v>
       </c>
       <c r="D130" s="1">
-        <v>100.324</v>
+        <v>100.732</v>
       </c>
       <c r="E130" s="1">
         <v>99.609</v>
       </c>
       <c r="F130" t="s">
         <v>8</v>
       </c>
       <c r="G130">
         <v>1.0</v>
       </c>
       <c r="H130" s="1">
         <v>454217.04</v>
       </c>
       <c r="I130" s="1">
-        <v>3260.4</v>
+        <v>5120.88</v>
       </c>
       <c r="J130" s="1">
-        <v>0.71780662389945</v>
+        <v>1.1274081659288</v>
       </c>
       <c r="K130">
-        <v>0.04</v>
-[...2 lines deleted...]
-        <v>199.89</v>
+        <v>0.28</v>
+      </c>
+      <c r="L130" t="s">
+        <v>403</v>
       </c>
       <c r="M130" s="1">
-        <v>457477.44</v>
+        <v>459337.92</v>
       </c>
       <c r="N130" s="1">
-        <v>457677.33</v>
+        <v>460637.21</v>
       </c>
       <c r="O130" s="1">
-        <v>0.23</v>
+        <v>0.22</v>
       </c>
       <c r="P130">
         <v>1</v>
       </c>
     </row>
     <row r="131" spans="1:16">
       <c r="A131" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
       <c r="B131" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
       <c r="C131" s="1">
         <v>700000.0</v>
       </c>
       <c r="D131" s="1">
-        <v>101.144</v>
+        <v>101.689</v>
       </c>
       <c r="E131" s="1">
         <v>102.847</v>
       </c>
       <c r="F131" t="s">
         <v>8</v>
       </c>
       <c r="G131">
         <v>1.0</v>
       </c>
       <c r="H131" s="1">
         <v>719929.0</v>
       </c>
       <c r="I131" s="1">
-        <v>-11921.0</v>
+        <v>-8106.0</v>
       </c>
       <c r="J131" s="1">
-        <v>-1.6558577304151</v>
+        <v>-1.1259443639581</v>
       </c>
       <c r="K131">
-        <v>3.86</v>
+        <v>0.22</v>
       </c>
       <c r="L131" t="s">
-        <v>409</v>
+        <v>187</v>
       </c>
       <c r="M131" s="1">
-        <v>708008.0</v>
+        <v>711823.0</v>
       </c>
       <c r="N131" s="1">
-        <v>735058.68</v>
+        <v>713383.62</v>
       </c>
       <c r="O131" s="1">
-        <v>0.37</v>
+        <v>0.34</v>
       </c>
       <c r="P131">
         <v>1</v>
       </c>
     </row>
     <row r="132" spans="1:16">
       <c r="A132" t="s">
-        <v>410</v>
+        <v>406</v>
       </c>
       <c r="B132" t="s">
-        <v>411</v>
+        <v>407</v>
       </c>
       <c r="C132" s="1">
         <v>1178000.0</v>
       </c>
       <c r="D132" s="1">
-        <v>103.098</v>
+        <v>103.522</v>
       </c>
       <c r="E132" s="1">
         <v>101.91549321</v>
       </c>
       <c r="F132" t="s">
         <v>8</v>
       </c>
       <c r="G132">
         <v>1.0</v>
       </c>
       <c r="H132" s="1">
         <v>1200564.51</v>
       </c>
       <c r="I132" s="1">
-        <v>13929.93</v>
+        <v>18924.65</v>
       </c>
       <c r="J132" s="1">
-        <v>1.1602816744933</v>
+        <v>1.5763126297978</v>
       </c>
       <c r="K132">
-        <v>2.62</v>
+        <v>2.87</v>
       </c>
       <c r="L132" t="s">
-        <v>412</v>
+        <v>408</v>
       </c>
       <c r="M132" s="1">
-        <v>1214494.44</v>
+        <v>1219489.16</v>
       </c>
       <c r="N132" s="1">
-        <v>1245355.01</v>
+        <v>1253353.85</v>
       </c>
       <c r="O132" s="1">
-        <v>0.63</v>
+        <v>0.59</v>
       </c>
       <c r="P132">
         <v>1</v>
       </c>
     </row>
     <row r="133" spans="1:16">
       <c r="A133" t="s">
-        <v>413</v>
+        <v>409</v>
       </c>
       <c r="B133" t="s">
-        <v>414</v>
+        <v>410</v>
       </c>
       <c r="C133" s="1">
-        <v>1500000.0</v>
+        <v>2000000.0</v>
       </c>
       <c r="D133" s="1">
-        <v>97.926</v>
+        <v>98.388</v>
       </c>
       <c r="E133" s="1">
-        <v>99.423</v>
+        <v>98.94725</v>
       </c>
       <c r="F133" t="s">
         <v>8</v>
       </c>
       <c r="G133">
         <v>1.0</v>
       </c>
       <c r="H133" s="1">
-        <v>1491345.0</v>
+        <v>1978945.0</v>
       </c>
       <c r="I133" s="1">
-        <v>-22455.0</v>
+        <v>-11185.0</v>
       </c>
       <c r="J133" s="1">
-        <v>-1.505687818714</v>
+        <v>-0.56520014452145</v>
       </c>
       <c r="K133">
-        <v>0.55</v>
+        <v>0.73</v>
       </c>
       <c r="L133" t="s">
-        <v>415</v>
+        <v>411</v>
       </c>
       <c r="M133" s="1">
-        <v>1468890.0</v>
+        <v>1967760.0</v>
       </c>
       <c r="N133" s="1">
-        <v>1477150.27</v>
+        <v>1982390.14</v>
       </c>
       <c r="O133" s="1">
-        <v>0.75</v>
+        <v>0.93</v>
       </c>
       <c r="P133">
         <v>1</v>
       </c>
     </row>
     <row r="134" spans="1:16">
       <c r="A134" t="s">
-        <v>416</v>
+        <v>412</v>
       </c>
       <c r="B134" t="s">
-        <v>417</v>
+        <v>413</v>
       </c>
       <c r="C134" s="1">
-        <v>1000000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D134" s="1">
-        <v>97.846</v>
+        <v>98.393</v>
       </c>
       <c r="E134" s="1">
-        <v>99.68483</v>
+        <v>97.929</v>
       </c>
       <c r="F134" t="s">
         <v>8</v>
       </c>
       <c r="G134">
         <v>1.0</v>
       </c>
       <c r="H134" s="1">
-        <v>996848.3</v>
+        <v>587574.0</v>
       </c>
       <c r="I134" s="1">
-        <v>-18388.3</v>
+        <v>2784.0</v>
       </c>
       <c r="J134" s="1">
-        <v>-1.8446437637502</v>
+        <v>0.47381266019259</v>
       </c>
       <c r="K134">
-        <v>1.73</v>
+        <v>1.69</v>
       </c>
       <c r="L134" t="s">
-        <v>418</v>
+        <v>414</v>
       </c>
       <c r="M134" s="1">
-        <v>978460.0</v>
+        <v>590358.0</v>
       </c>
       <c r="N134" s="1">
-        <v>995720.27</v>
+        <v>600508.68</v>
       </c>
       <c r="O134" s="1">
-        <v>0.51</v>
+        <v>0.28</v>
       </c>
       <c r="P134">
         <v>1</v>
       </c>
     </row>
     <row r="135" spans="1:16">
       <c r="A135" t="s">
-        <v>419</v>
+        <v>415</v>
       </c>
       <c r="B135" t="s">
-        <v>420</v>
+        <v>416</v>
       </c>
       <c r="C135" s="1">
-        <v>916000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="D135" s="1">
-        <v>100.464</v>
+        <v>98.809</v>
       </c>
       <c r="E135" s="1">
-        <v>100.0</v>
+        <v>99.68483</v>
       </c>
       <c r="F135" t="s">
         <v>8</v>
       </c>
       <c r="G135">
         <v>1.0</v>
       </c>
       <c r="H135" s="1">
-        <v>916000.0</v>
+        <v>996848.3</v>
       </c>
       <c r="I135" s="1">
-        <v>4250.24</v>
+        <v>-8758.3</v>
       </c>
       <c r="J135" s="1">
-        <v>0.464</v>
+        <v>-0.87859908072271</v>
       </c>
       <c r="K135">
-        <v>0.62</v>
+        <v>1.95</v>
       </c>
       <c r="L135" t="s">
-        <v>421</v>
+        <v>417</v>
       </c>
       <c r="M135" s="1">
-        <v>920250.24</v>
+        <v>988090.0</v>
       </c>
       <c r="N135" s="1">
-        <v>925945.6</v>
+        <v>1007610.55</v>
       </c>
       <c r="O135" s="1">
         <v>0.47</v>
       </c>
       <c r="P135">
         <v>1</v>
       </c>
     </row>
     <row r="136" spans="1:16">
       <c r="A136" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
       <c r="B136" t="s">
-        <v>423</v>
+        <v>419</v>
       </c>
       <c r="C136" s="1">
-        <v>2400000.0</v>
+        <v>916000.0</v>
       </c>
       <c r="D136" s="1">
-        <v>98.238</v>
+        <v>101.448</v>
       </c>
       <c r="E136" s="1">
-        <v>99.779</v>
+        <v>100.0</v>
       </c>
       <c r="F136" t="s">
         <v>8</v>
       </c>
       <c r="G136">
         <v>1.0</v>
       </c>
       <c r="H136" s="1">
-        <v>2394696.0</v>
+        <v>916000.0</v>
       </c>
       <c r="I136" s="1">
-        <v>-36984.0</v>
+        <v>13263.68</v>
       </c>
       <c r="J136" s="1">
-        <v>-1.5444131530683</v>
+        <v>1.448</v>
       </c>
       <c r="K136">
-        <v>0.8</v>
+        <v>0.91</v>
       </c>
       <c r="L136" t="s">
-        <v>424</v>
+        <v>420</v>
       </c>
       <c r="M136" s="1">
-        <v>2357712.0</v>
+        <v>929263.68</v>
       </c>
       <c r="N136" s="1">
-        <v>2376944.88</v>
+        <v>937569.42</v>
       </c>
       <c r="O136" s="1">
-        <v>1.21</v>
+        <v>0.44</v>
       </c>
       <c r="P136">
         <v>1</v>
       </c>
     </row>
     <row r="137" spans="1:16">
       <c r="A137" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="B137" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
       <c r="C137" s="1">
-        <v>1559000.0</v>
+        <v>2400000.0</v>
       </c>
       <c r="D137" s="1">
-        <v>98.235</v>
+        <v>98.723</v>
       </c>
       <c r="E137" s="1">
-        <v>100.0</v>
+        <v>99.779</v>
       </c>
       <c r="F137" t="s">
         <v>8</v>
       </c>
       <c r="G137">
         <v>1.0</v>
       </c>
       <c r="H137" s="1">
-        <v>1559000.0</v>
+        <v>2394696.0</v>
       </c>
       <c r="I137" s="1">
-        <v>-27516.35</v>
+        <v>-25344.0</v>
       </c>
       <c r="J137" s="1">
-        <v>-1.765</v>
+        <v>-1.0583389290332</v>
       </c>
       <c r="K137">
-        <v>0.76</v>
+        <v>1.03</v>
       </c>
       <c r="L137" t="s">
-        <v>427</v>
+        <v>423</v>
       </c>
       <c r="M137" s="1">
-        <v>1531483.65</v>
+        <v>2369352.0</v>
       </c>
       <c r="N137" s="1">
-        <v>1543274.82</v>
+        <v>2394009.53</v>
       </c>
       <c r="O137" s="1">
-        <v>0.78</v>
+        <v>1.13</v>
       </c>
       <c r="P137">
         <v>1</v>
       </c>
     </row>
     <row r="138" spans="1:16">
       <c r="A138" t="s">
-        <v>428</v>
+        <v>424</v>
       </c>
       <c r="B138" t="s">
-        <v>429</v>
+        <v>425</v>
       </c>
       <c r="C138" s="1">
-        <v>2500000.0</v>
+        <v>1959000.0</v>
       </c>
       <c r="D138" s="1">
-        <v>100.316</v>
+        <v>98.667</v>
       </c>
       <c r="E138" s="1">
-        <v>102.33536</v>
+        <v>99.59162838</v>
       </c>
       <c r="F138" t="s">
         <v>8</v>
       </c>
       <c r="G138">
         <v>1.0</v>
       </c>
       <c r="H138" s="1">
-        <v>2558384.0</v>
+        <v>1951000.0</v>
       </c>
       <c r="I138" s="1">
-        <v>-50484.0</v>
+        <v>-18113.47</v>
       </c>
       <c r="J138" s="1">
-        <v>-1.9732768810312</v>
+        <v>-0.92841978472578</v>
       </c>
       <c r="K138">
-        <v>0.57</v>
+        <v>0.17</v>
       </c>
       <c r="L138" t="s">
-        <v>430</v>
+        <v>426</v>
       </c>
       <c r="M138" s="1">
-        <v>2507900.0</v>
+        <v>1932886.53</v>
       </c>
       <c r="N138" s="1">
-        <v>2522257.19</v>
+        <v>1936159.94</v>
       </c>
       <c r="O138" s="1">
-        <v>1.28</v>
+        <v>0.91</v>
       </c>
       <c r="P138">
         <v>1</v>
       </c>
     </row>
     <row r="139" spans="1:16">
       <c r="A139" t="s">
-        <v>431</v>
+        <v>427</v>
       </c>
       <c r="B139" t="s">
-        <v>432</v>
+        <v>428</v>
       </c>
       <c r="C139" s="1">
-        <v>600000.0</v>
+        <v>2500000.0</v>
       </c>
       <c r="D139" s="1">
-        <v>98.911</v>
+        <v>100.946</v>
       </c>
       <c r="E139" s="1">
-        <v>98.819</v>
+        <v>102.33536</v>
       </c>
       <c r="F139" t="s">
         <v>8</v>
       </c>
       <c r="G139">
         <v>1.0</v>
       </c>
       <c r="H139" s="1">
-        <v>592914.0</v>
+        <v>2558384.0</v>
       </c>
       <c r="I139" s="1">
-        <v>552.0</v>
+        <v>-34734.0</v>
       </c>
       <c r="J139" s="1">
-        <v>0.093099505155891</v>
+        <v>-1.3576538940206</v>
       </c>
       <c r="K139">
-        <v>1.02</v>
+        <v>0.81</v>
       </c>
       <c r="L139" t="s">
-        <v>433</v>
+        <v>429</v>
       </c>
       <c r="M139" s="1">
-        <v>593466.0</v>
+        <v>2523650.0</v>
       </c>
       <c r="N139" s="1">
-        <v>599583.21</v>
+        <v>2543966.78</v>
       </c>
       <c r="O139" s="1">
-        <v>0.3</v>
+        <v>1.2</v>
       </c>
       <c r="P139">
         <v>1</v>
       </c>
     </row>
     <row r="140" spans="1:16">
       <c r="A140" t="s">
-        <v>434</v>
+        <v>430</v>
       </c>
       <c r="B140" t="s">
-        <v>435</v>
+        <v>431</v>
       </c>
       <c r="C140" s="1">
-        <v>1229000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D140" s="1">
-        <v>89.347</v>
+        <v>99.227</v>
       </c>
       <c r="E140" s="1">
-        <v>85.4301904</v>
+        <v>98.819</v>
       </c>
       <c r="F140" t="s">
         <v>8</v>
       </c>
       <c r="G140">
         <v>1.0</v>
       </c>
       <c r="H140" s="1">
-        <v>1049937.04</v>
+        <v>592914.0</v>
       </c>
       <c r="I140" s="1">
-        <v>48137.59</v>
+        <v>2448.0</v>
       </c>
       <c r="J140" s="1">
-        <v>4.5848072947307</v>
+        <v>0.41287606634352</v>
       </c>
       <c r="K140">
-        <v>0.33</v>
+        <v>1.22</v>
       </c>
       <c r="L140" t="s">
-        <v>436</v>
+        <v>432</v>
       </c>
       <c r="M140" s="1">
-        <v>1098074.63</v>
+        <v>595362.0</v>
       </c>
       <c r="N140" s="1">
-        <v>1102084.94</v>
+        <v>602702.65</v>
       </c>
       <c r="O140" s="1">
-        <v>0.56</v>
+        <v>0.28</v>
       </c>
       <c r="P140">
         <v>1</v>
       </c>
     </row>
     <row r="141" spans="1:16">
       <c r="A141" t="s">
-        <v>437</v>
+        <v>433</v>
       </c>
       <c r="B141" t="s">
-        <v>438</v>
+        <v>434</v>
       </c>
       <c r="C141" s="1">
-        <v>451000.0</v>
+        <v>1229000.0</v>
       </c>
       <c r="D141" s="1">
-        <v>100.241</v>
+        <v>89.933</v>
       </c>
       <c r="E141" s="1">
-        <v>100.0</v>
+        <v>85.4301904</v>
       </c>
       <c r="F141" t="s">
         <v>8</v>
       </c>
       <c r="G141">
         <v>1.0</v>
       </c>
       <c r="H141" s="1">
-        <v>451000.0</v>
+        <v>1049937.04</v>
       </c>
       <c r="I141" s="1">
-        <v>1086.91</v>
+        <v>55339.53</v>
       </c>
       <c r="J141" s="1">
-        <v>0.241</v>
+        <v>5.2707474726294</v>
       </c>
       <c r="K141">
-        <v>2.51</v>
+        <v>0.39</v>
       </c>
       <c r="L141" t="s">
-        <v>439</v>
+        <v>435</v>
       </c>
       <c r="M141" s="1">
-        <v>452086.91</v>
+        <v>1105276.57</v>
       </c>
       <c r="N141" s="1">
-        <v>463392.95</v>
+        <v>1110067.65</v>
       </c>
       <c r="O141" s="1">
-        <v>0.24</v>
+        <v>0.52</v>
       </c>
       <c r="P141">
         <v>1</v>
       </c>
     </row>
     <row r="142" spans="1:16">
       <c r="A142" t="s">
-        <v>440</v>
+        <v>436</v>
       </c>
       <c r="B142" t="s">
-        <v>441</v>
+        <v>437</v>
       </c>
       <c r="C142" s="1">
-        <v>2000000.0</v>
+        <v>451000.0</v>
       </c>
       <c r="D142" s="1">
-        <v>93.9</v>
+        <v>100.737</v>
       </c>
       <c r="E142" s="1">
-        <v>91.6578065</v>
+        <v>100.0</v>
       </c>
       <c r="F142" t="s">
         <v>8</v>
       </c>
       <c r="G142">
         <v>1.0</v>
       </c>
       <c r="H142" s="1">
-        <v>1833156.13</v>
+        <v>451000.0</v>
       </c>
       <c r="I142" s="1">
-        <v>44843.87</v>
+        <v>3323.87</v>
       </c>
       <c r="J142" s="1">
-        <v>2.4462657198762</v>
+        <v>0.737</v>
       </c>
       <c r="K142">
-        <v>0.32</v>
+        <v>2.73</v>
       </c>
       <c r="L142" t="s">
-        <v>442</v>
+        <v>438</v>
       </c>
       <c r="M142" s="1">
-        <v>1878000.0</v>
+        <v>454323.87</v>
       </c>
       <c r="N142" s="1">
-        <v>1884410.96</v>
+        <v>466616.94</v>
       </c>
       <c r="O142" s="1">
-        <v>0.96</v>
+        <v>0.22</v>
       </c>
       <c r="P142">
         <v>1</v>
       </c>
     </row>
     <row r="143" spans="1:16">
       <c r="A143" t="s">
-        <v>443</v>
+        <v>439</v>
       </c>
       <c r="B143" t="s">
-        <v>444</v>
+        <v>440</v>
       </c>
       <c r="C143" s="1">
-        <v>1400000.0</v>
+        <v>2000000.0</v>
       </c>
       <c r="D143" s="1">
-        <v>100.245</v>
+        <v>94.303</v>
       </c>
       <c r="E143" s="1">
-        <v>100.467</v>
+        <v>91.6578065</v>
       </c>
       <c r="F143" t="s">
         <v>8</v>
       </c>
       <c r="G143">
         <v>1.0</v>
       </c>
       <c r="H143" s="1">
-        <v>1406538.0</v>
+        <v>1833156.13</v>
       </c>
       <c r="I143" s="1">
-        <v>-3108.0</v>
+        <v>52903.87</v>
       </c>
       <c r="J143" s="1">
-        <v>-0.22096807907074</v>
+        <v>2.8859445812725</v>
       </c>
       <c r="K143">
-        <v>3.15</v>
+        <v>0.35</v>
       </c>
       <c r="L143" t="s">
-        <v>445</v>
+        <v>441</v>
       </c>
       <c r="M143" s="1">
-        <v>1403430.0</v>
+        <v>1886060.0</v>
       </c>
       <c r="N143" s="1">
-        <v>1447462.88</v>
+        <v>1893073.7</v>
       </c>
       <c r="O143" s="1">
-        <v>0.73</v>
+        <v>0.89</v>
       </c>
       <c r="P143">
         <v>1</v>
       </c>
     </row>
     <row r="144" spans="1:16">
       <c r="A144" t="s">
-        <v>446</v>
+        <v>442</v>
       </c>
       <c r="B144" t="s">
-        <v>447</v>
+        <v>443</v>
       </c>
       <c r="C144" s="1">
-        <v>1432000.0</v>
+        <v>1400000.0</v>
       </c>
       <c r="D144" s="1">
-        <v>99.807</v>
+        <v>100.643</v>
       </c>
       <c r="E144" s="1">
-        <v>100.45530726</v>
+        <v>100.467</v>
       </c>
       <c r="F144" t="s">
         <v>8</v>
       </c>
       <c r="G144">
         <v>1.0</v>
       </c>
       <c r="H144" s="1">
-        <v>1438520.0</v>
+        <v>1406538.0</v>
       </c>
       <c r="I144" s="1">
-        <v>-9283.76</v>
+        <v>2464.0</v>
       </c>
       <c r="J144" s="1">
-        <v>-0.64536885131941</v>
+        <v>0.17518190052455</v>
       </c>
       <c r="K144">
-        <v>2.38</v>
+        <v>3.39</v>
       </c>
       <c r="L144" t="s">
-        <v>448</v>
+        <v>444</v>
       </c>
       <c r="M144" s="1">
-        <v>1429236.24</v>
+        <v>1409002.0</v>
       </c>
       <c r="N144" s="1">
-        <v>1463318.82</v>
+        <v>1456410.22</v>
       </c>
       <c r="O144" s="1">
-        <v>0.74</v>
+        <v>0.68</v>
       </c>
       <c r="P144">
         <v>1</v>
       </c>
     </row>
     <row r="145" spans="1:16">
       <c r="A145" t="s">
-        <v>449</v>
+        <v>445</v>
       </c>
       <c r="B145" t="s">
-        <v>450</v>
+        <v>446</v>
       </c>
       <c r="C145" s="1">
-        <v>1100000.0</v>
+        <v>1432000.0</v>
       </c>
       <c r="D145" s="1">
-        <v>99.198</v>
+        <v>100.379</v>
       </c>
       <c r="E145" s="1">
-        <v>99.40027273</v>
+        <v>100.45530726</v>
       </c>
       <c r="F145" t="s">
         <v>8</v>
       </c>
       <c r="G145">
         <v>1.0</v>
       </c>
       <c r="H145" s="1">
-        <v>1093403.0</v>
+        <v>1438520.0</v>
       </c>
       <c r="I145" s="1">
-        <v>-2225.0</v>
+        <v>-1092.72</v>
       </c>
       <c r="J145" s="1">
-        <v>-0.20349313107793</v>
+        <v>-0.075961404777132</v>
       </c>
       <c r="K145">
-        <v>0.79</v>
+        <v>2.6</v>
       </c>
       <c r="L145" t="s">
-        <v>451</v>
+        <v>447</v>
       </c>
       <c r="M145" s="1">
-        <v>1091178.0</v>
+        <v>1437427.28</v>
       </c>
       <c r="N145" s="1">
-        <v>1099817.4</v>
+        <v>1474595.53</v>
       </c>
       <c r="O145" s="1">
-        <v>0.56</v>
+        <v>0.69</v>
       </c>
       <c r="P145">
         <v>1</v>
       </c>
     </row>
     <row r="146" spans="1:16">
       <c r="A146" t="s">
-        <v>452</v>
+        <v>448</v>
       </c>
       <c r="B146" t="s">
-        <v>453</v>
+        <v>449</v>
       </c>
       <c r="C146" s="1">
-        <v>500000.0</v>
+        <v>1100000.0</v>
       </c>
       <c r="D146" s="1">
-        <v>97.783</v>
+        <v>99.576</v>
       </c>
       <c r="E146" s="1">
-        <v>99.794</v>
+        <v>99.40027273</v>
       </c>
       <c r="F146" t="s">
         <v>8</v>
       </c>
       <c r="G146">
         <v>1.0</v>
       </c>
       <c r="H146" s="1">
-        <v>498970.0</v>
+        <v>1093403.0</v>
       </c>
       <c r="I146" s="1">
-        <v>-10055.0</v>
+        <v>1933.0</v>
       </c>
       <c r="J146" s="1">
-        <v>-2.0151512114957</v>
+        <v>0.17678751567354</v>
       </c>
       <c r="K146">
-        <v>0.66</v>
+        <v>1.01</v>
       </c>
       <c r="L146" t="s">
-        <v>454</v>
+        <v>450</v>
       </c>
       <c r="M146" s="1">
-        <v>488915.0</v>
+        <v>1095336.0</v>
       </c>
       <c r="N146" s="1">
-        <v>492223.22</v>
+        <v>1106443.8</v>
       </c>
       <c r="O146" s="1">
-        <v>0.25</v>
+        <v>0.52</v>
       </c>
       <c r="P146">
         <v>1</v>
       </c>
     </row>
     <row r="147" spans="1:16">
       <c r="A147" t="s">
-        <v>455</v>
+        <v>451</v>
       </c>
       <c r="B147" t="s">
-        <v>456</v>
+        <v>452</v>
       </c>
       <c r="C147" s="1">
-        <v>952000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D147" s="1">
-        <v>105.206</v>
+        <v>98.358</v>
       </c>
       <c r="E147" s="1">
-        <v>100.27343697</v>
+        <v>99.794</v>
       </c>
       <c r="F147" t="s">
         <v>8</v>
       </c>
       <c r="G147">
         <v>1.0</v>
       </c>
       <c r="H147" s="1">
-        <v>954603.12</v>
+        <v>498970.0</v>
       </c>
       <c r="I147" s="1">
-        <v>46958.0</v>
+        <v>-7180.0</v>
       </c>
       <c r="J147" s="1">
-        <v>4.919112353205</v>
+        <v>-1.4389642663888</v>
       </c>
       <c r="K147">
-        <v>1.07</v>
+        <v>0.87</v>
       </c>
       <c r="L147" t="s">
-        <v>457</v>
+        <v>453</v>
       </c>
       <c r="M147" s="1">
-        <v>1001561.12</v>
+        <v>491790.0</v>
       </c>
       <c r="N147" s="1">
-        <v>1011786.07</v>
+        <v>496153.01</v>
       </c>
       <c r="O147" s="1">
-        <v>0.51</v>
+        <v>0.23</v>
       </c>
       <c r="P147">
         <v>1</v>
       </c>
     </row>
     <row r="148" spans="1:16">
       <c r="A148" t="s">
-        <v>458</v>
+        <v>454</v>
       </c>
       <c r="B148" t="s">
-        <v>459</v>
+        <v>455</v>
       </c>
       <c r="C148" s="1">
-        <v>2200000.0</v>
+        <v>952000.0</v>
       </c>
       <c r="D148" s="1">
-        <v>97.525</v>
+        <v>105.382</v>
       </c>
       <c r="E148" s="1">
-        <v>99.24563636</v>
+        <v>100.27343697</v>
       </c>
       <c r="F148" t="s">
         <v>8</v>
       </c>
       <c r="G148">
         <v>1.0</v>
       </c>
       <c r="H148" s="1">
-        <v>2183404.0</v>
+        <v>954603.12</v>
       </c>
       <c r="I148" s="1">
-        <v>-37854.0</v>
+        <v>48633.52</v>
       </c>
       <c r="J148" s="1">
-        <v>-1.733714878236</v>
+        <v>5.0946324164539</v>
       </c>
       <c r="K148">
-        <v>1.56</v>
+        <v>1.46</v>
       </c>
       <c r="L148" t="s">
-        <v>460</v>
+        <v>456</v>
       </c>
       <c r="M148" s="1">
-        <v>2145550.0</v>
+        <v>1003236.64</v>
       </c>
       <c r="N148" s="1">
-        <v>2179830.82</v>
+        <v>1017089.79</v>
       </c>
       <c r="O148" s="1">
-        <v>1.11</v>
+        <v>0.48</v>
       </c>
       <c r="P148">
         <v>1</v>
       </c>
     </row>
     <row r="149" spans="1:16">
       <c r="A149" t="s">
-        <v>461</v>
+        <v>457</v>
       </c>
       <c r="B149" t="s">
-        <v>462</v>
+        <v>458</v>
       </c>
       <c r="C149" s="1">
-        <v>547000.0</v>
+        <v>2200000.0</v>
       </c>
       <c r="D149" s="1">
-        <v>99.337</v>
+        <v>98.086</v>
       </c>
       <c r="E149" s="1">
-        <v>100.0</v>
+        <v>99.24563636</v>
       </c>
       <c r="F149" t="s">
         <v>8</v>
       </c>
       <c r="G149">
         <v>1.0</v>
       </c>
       <c r="H149" s="1">
-        <v>547000.0</v>
+        <v>2183404.0</v>
       </c>
       <c r="I149" s="1">
-        <v>-3626.61</v>
+        <v>-25512.0</v>
       </c>
       <c r="J149" s="1">
-        <v>-0.663</v>
+        <v>-1.1684507310603</v>
       </c>
       <c r="K149">
-        <v>3.03</v>
+        <v>1.75</v>
       </c>
       <c r="L149" t="s">
-        <v>463</v>
+        <v>459</v>
       </c>
       <c r="M149" s="1">
-        <v>543373.39</v>
+        <v>2157892.0</v>
       </c>
       <c r="N149" s="1">
-        <v>559964.39</v>
+        <v>2196482.41</v>
       </c>
       <c r="O149" s="1">
-        <v>0.28</v>
+        <v>1.03</v>
       </c>
       <c r="P149">
         <v>1</v>
       </c>
     </row>
     <row r="150" spans="1:16">
       <c r="A150" t="s">
-        <v>464</v>
+        <v>460</v>
       </c>
       <c r="B150" t="s">
-        <v>465</v>
+        <v>461</v>
       </c>
       <c r="C150" s="1">
-        <v>900000.0</v>
+        <v>547000.0</v>
       </c>
       <c r="D150" s="1">
-        <v>99.132</v>
+        <v>99.906</v>
       </c>
       <c r="E150" s="1">
-        <v>101.2</v>
+        <v>100.0</v>
       </c>
       <c r="F150" t="s">
         <v>8</v>
       </c>
       <c r="G150">
         <v>1.0</v>
       </c>
       <c r="H150" s="1">
-        <v>910800.0</v>
+        <v>547000.0</v>
       </c>
       <c r="I150" s="1">
-        <v>-18612.0</v>
+        <v>-514.18</v>
       </c>
       <c r="J150" s="1">
-        <v>-2.0434782608696</v>
+        <v>-0.094</v>
       </c>
       <c r="K150">
-        <v>0.69</v>
+        <v>3.25</v>
       </c>
       <c r="L150" t="s">
-        <v>466</v>
+        <v>462</v>
       </c>
       <c r="M150" s="1">
-        <v>892188.0</v>
+        <v>546485.82</v>
       </c>
       <c r="N150" s="1">
-        <v>898391.84</v>
+        <v>564289.46</v>
       </c>
       <c r="O150" s="1">
-        <v>0.46</v>
+        <v>0.27</v>
       </c>
       <c r="P150">
         <v>1</v>
       </c>
     </row>
     <row r="151" spans="1:16">
       <c r="A151" t="s">
-        <v>467</v>
+        <v>463</v>
       </c>
       <c r="B151" t="s">
-        <v>468</v>
+        <v>464</v>
       </c>
       <c r="C151" s="1">
-        <v>2152000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D151" s="1">
-        <v>98.378</v>
+        <v>99.78</v>
       </c>
       <c r="E151" s="1">
-        <v>99.728</v>
+        <v>101.2</v>
       </c>
       <c r="F151" t="s">
         <v>8</v>
       </c>
       <c r="G151">
         <v>1.0</v>
       </c>
       <c r="H151" s="1">
-        <v>2146146.56</v>
+        <v>910800.0</v>
       </c>
       <c r="I151" s="1">
-        <v>-29052.0</v>
+        <v>-12780.0</v>
       </c>
       <c r="J151" s="1">
-        <v>-1.353682015081</v>
+        <v>-1.403162055336</v>
       </c>
       <c r="K151">
-        <v>0.92</v>
+        <v>0.91</v>
       </c>
       <c r="L151" t="s">
-        <v>469</v>
+        <v>465</v>
       </c>
       <c r="M151" s="1">
-        <v>2117094.56</v>
+        <v>898020.0</v>
       </c>
       <c r="N151" s="1">
-        <v>2136831.05</v>
+        <v>906230.96</v>
       </c>
       <c r="O151" s="1">
-        <v>1.08</v>
+        <v>0.43</v>
       </c>
       <c r="P151">
         <v>1</v>
       </c>
     </row>
     <row r="152" spans="1:16">
       <c r="A152" t="s">
-        <v>470</v>
+        <v>466</v>
       </c>
       <c r="B152" t="s">
-        <v>471</v>
+        <v>467</v>
       </c>
       <c r="C152" s="1">
-        <v>500000.0</v>
+        <v>2152000.0</v>
       </c>
       <c r="D152" s="1">
-        <v>100.917</v>
+        <v>98.725</v>
       </c>
       <c r="E152" s="1">
-        <v>102.5055</v>
+        <v>99.728</v>
       </c>
       <c r="F152" t="s">
         <v>8</v>
       </c>
       <c r="G152">
         <v>1.0</v>
       </c>
       <c r="H152" s="1">
-        <v>512527.5</v>
+        <v>2146146.56</v>
       </c>
       <c r="I152" s="1">
-        <v>-7942.5</v>
+        <v>-21584.56</v>
       </c>
       <c r="J152" s="1">
-        <v>-1.5496729443786</v>
+        <v>-1.0057356008343</v>
       </c>
       <c r="K152">
-        <v>1.77</v>
+        <v>1.11</v>
       </c>
       <c r="L152" t="s">
-        <v>472</v>
+        <v>468</v>
       </c>
       <c r="M152" s="1">
-        <v>504585.0</v>
+        <v>2124562.0</v>
       </c>
       <c r="N152" s="1">
-        <v>513424.04</v>
+        <v>2148514.05</v>
       </c>
       <c r="O152" s="1">
-        <v>0.26</v>
+        <v>1.01</v>
       </c>
       <c r="P152">
         <v>1</v>
       </c>
     </row>
     <row r="153" spans="1:16">
       <c r="A153" t="s">
-        <v>473</v>
+        <v>469</v>
       </c>
       <c r="B153" t="s">
-        <v>474</v>
+        <v>470</v>
       </c>
       <c r="C153" s="1">
-        <v>1500000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D153" s="1">
-        <v>104.409</v>
+        <v>101.26</v>
       </c>
       <c r="E153" s="1">
-        <v>103.12185667</v>
+        <v>102.5055</v>
       </c>
       <c r="F153" t="s">
         <v>8</v>
       </c>
       <c r="G153">
         <v>1.0</v>
       </c>
       <c r="H153" s="1">
-        <v>1546827.85</v>
+        <v>512527.5</v>
       </c>
       <c r="I153" s="1">
-        <v>19307.15</v>
+        <v>-6227.5</v>
       </c>
       <c r="J153" s="1">
-        <v>1.2481770353437</v>
+        <v>-1.2150567530523</v>
       </c>
       <c r="K153">
-        <v>0.37</v>
+        <v>1.99</v>
       </c>
       <c r="L153" t="s">
-        <v>475</v>
+        <v>471</v>
       </c>
       <c r="M153" s="1">
-        <v>1566135.0</v>
+        <v>506300.0</v>
       </c>
       <c r="N153" s="1">
-        <v>1571657.26</v>
+        <v>516231.51</v>
       </c>
       <c r="O153" s="1">
-        <v>0.8</v>
+        <v>0.24</v>
       </c>
       <c r="P153">
         <v>1</v>
       </c>
     </row>
     <row r="154" spans="1:16">
       <c r="A154" t="s">
-        <v>476</v>
+        <v>472</v>
       </c>
       <c r="B154" t="s">
-        <v>474</v>
+        <v>473</v>
       </c>
       <c r="C154" s="1">
         <v>400000.0</v>
       </c>
       <c r="D154" s="1">
-        <v>101.503</v>
+        <v>102.122</v>
       </c>
       <c r="E154" s="1">
         <v>103.479</v>
       </c>
       <c r="F154" t="s">
         <v>8</v>
       </c>
       <c r="G154">
         <v>1.0</v>
       </c>
       <c r="H154" s="1">
         <v>413916.0</v>
       </c>
       <c r="I154" s="1">
-        <v>-7904.0</v>
+        <v>-5428.0</v>
       </c>
       <c r="J154" s="1">
-        <v>-1.9095661921743</v>
+        <v>-1.3113771876419</v>
       </c>
       <c r="K154">
-        <v>0.73</v>
+        <v>1.0</v>
       </c>
       <c r="L154" t="s">
-        <v>477</v>
+        <v>474</v>
       </c>
       <c r="M154" s="1">
-        <v>406012.0</v>
+        <v>408488.0</v>
       </c>
       <c r="N154" s="1">
-        <v>408921.59</v>
+        <v>412482.52</v>
       </c>
       <c r="O154" s="1">
-        <v>0.21</v>
+        <v>0.19</v>
       </c>
       <c r="P154">
         <v>1</v>
       </c>
     </row>
     <row r="155" spans="1:16">
       <c r="A155" t="s">
-        <v>478</v>
+        <v>475</v>
       </c>
       <c r="B155" t="s">
-        <v>479</v>
+        <v>473</v>
       </c>
       <c r="C155" s="1">
-        <v>600000.0</v>
+        <v>1500000.0</v>
       </c>
       <c r="D155" s="1">
-        <v>97.144</v>
+        <v>104.967</v>
       </c>
       <c r="E155" s="1">
-        <v>97.26</v>
+        <v>103.12185667</v>
       </c>
       <c r="F155" t="s">
         <v>8</v>
       </c>
       <c r="G155">
         <v>1.0</v>
       </c>
       <c r="H155" s="1">
-        <v>583560.0</v>
+        <v>1546827.85</v>
       </c>
       <c r="I155" s="1">
-        <v>-696.0</v>
+        <v>27677.15</v>
       </c>
       <c r="J155" s="1">
-        <v>-0.11926794159984</v>
+        <v>1.7892844378255</v>
       </c>
       <c r="K155">
-        <v>0.42</v>
+        <v>0.69</v>
       </c>
       <c r="L155" t="s">
-        <v>480</v>
+        <v>476</v>
       </c>
       <c r="M155" s="1">
-        <v>582864.0</v>
+        <v>1574505.0</v>
       </c>
       <c r="N155" s="1">
-        <v>585391.4</v>
+        <v>1584886.85</v>
       </c>
       <c r="O155" s="1">
-        <v>0.3</v>
+        <v>0.75</v>
       </c>
       <c r="P155">
         <v>1</v>
       </c>
     </row>
     <row r="156" spans="1:16">
       <c r="A156" t="s">
-        <v>481</v>
+        <v>477</v>
       </c>
       <c r="B156" t="s">
-        <v>482</v>
+        <v>478</v>
       </c>
       <c r="C156" s="1">
-        <v>381000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D156" s="1">
-        <v>99.505</v>
+        <v>97.465</v>
       </c>
       <c r="E156" s="1">
-        <v>102.47</v>
+        <v>97.26</v>
       </c>
       <c r="F156" t="s">
         <v>8</v>
       </c>
       <c r="G156">
         <v>1.0</v>
       </c>
       <c r="H156" s="1">
-        <v>390410.7</v>
+        <v>583560.0</v>
       </c>
       <c r="I156" s="1">
-        <v>-11296.65</v>
+        <v>1230.0</v>
       </c>
       <c r="J156" s="1">
-        <v>-2.893529813604</v>
+        <v>0.2107752416204</v>
       </c>
       <c r="K156">
-        <v>0.26</v>
+        <v>0.65</v>
       </c>
       <c r="L156" t="s">
-        <v>483</v>
+        <v>250</v>
       </c>
       <c r="M156" s="1">
-        <v>379114.05</v>
+        <v>584790.0</v>
       </c>
       <c r="N156" s="1">
-        <v>380116.13</v>
+        <v>588673.56</v>
       </c>
       <c r="O156" s="1">
-        <v>0.19</v>
+        <v>0.28</v>
       </c>
       <c r="P156">
         <v>1</v>
       </c>
     </row>
     <row r="157" spans="1:16">
       <c r="A157" t="s">
-        <v>484</v>
+        <v>479</v>
       </c>
       <c r="B157" t="s">
-        <v>485</v>
+        <v>480</v>
       </c>
       <c r="C157" s="1">
-        <v>788000.0</v>
+        <v>381000.0</v>
       </c>
       <c r="D157" s="1">
-        <v>100.052</v>
+        <v>99.919</v>
       </c>
       <c r="E157" s="1">
-        <v>99.958</v>
+        <v>102.47</v>
       </c>
       <c r="F157" t="s">
         <v>8</v>
       </c>
       <c r="G157">
         <v>1.0</v>
       </c>
       <c r="H157" s="1">
-        <v>787669.04</v>
+        <v>390410.7</v>
       </c>
       <c r="I157" s="1">
-        <v>740.72</v>
+        <v>-9719.31</v>
       </c>
       <c r="J157" s="1">
-        <v>0.094039496588567</v>
+        <v>-2.4895091246218</v>
       </c>
       <c r="K157">
-        <v>0.07</v>
-[...2 lines deleted...]
-        <v>566.71</v>
+        <v>0.5</v>
+      </c>
+      <c r="L157" t="s">
+        <v>481</v>
       </c>
       <c r="M157" s="1">
-        <v>788409.76</v>
+        <v>380691.39</v>
       </c>
       <c r="N157" s="1">
-        <v>788976.47</v>
+        <v>382612.05</v>
       </c>
       <c r="O157" s="1">
-        <v>0.4</v>
+        <v>0.18</v>
       </c>
       <c r="P157">
         <v>1</v>
       </c>
     </row>
     <row r="158" spans="1:16">
       <c r="A158" t="s">
-        <v>486</v>
+        <v>482</v>
       </c>
       <c r="B158" t="s">
-        <v>487</v>
+        <v>483</v>
       </c>
       <c r="C158" s="1">
-        <v>631000.0</v>
+        <v>788000.0</v>
       </c>
       <c r="D158" s="1">
-        <v>97.828</v>
+        <v>100.44</v>
       </c>
       <c r="E158" s="1">
-        <v>99.422</v>
+        <v>99.958</v>
       </c>
       <c r="F158" t="s">
         <v>8</v>
       </c>
       <c r="G158">
         <v>1.0</v>
       </c>
       <c r="H158" s="1">
-        <v>627352.82</v>
+        <v>787669.04</v>
       </c>
       <c r="I158" s="1">
-        <v>-10058.14</v>
+        <v>3798.16</v>
       </c>
       <c r="J158" s="1">
-        <v>-1.6032668825813</v>
+        <v>0.48220252506053</v>
       </c>
       <c r="K158">
-        <v>0.62</v>
+        <v>0.3</v>
       </c>
       <c r="L158" t="s">
-        <v>488</v>
+        <v>484</v>
       </c>
       <c r="M158" s="1">
-        <v>617294.68</v>
+        <v>791467.2</v>
       </c>
       <c r="N158" s="1">
-        <v>621227.63</v>
+        <v>793815.01</v>
       </c>
       <c r="O158" s="1">
-        <v>0.32</v>
+        <v>0.37</v>
       </c>
       <c r="P158">
         <v>1</v>
       </c>
     </row>
     <row r="159" spans="1:16">
       <c r="A159" t="s">
-        <v>489</v>
+        <v>485</v>
       </c>
       <c r="B159" t="s">
-        <v>490</v>
+        <v>486</v>
       </c>
       <c r="C159" s="1">
-        <v>638000.0</v>
+        <v>631000.0</v>
       </c>
       <c r="D159" s="1">
-        <v>100.423</v>
+        <v>98.31</v>
       </c>
       <c r="E159" s="1">
-        <v>100.0</v>
+        <v>99.422</v>
       </c>
       <c r="F159" t="s">
         <v>8</v>
       </c>
       <c r="G159">
         <v>1.0</v>
       </c>
       <c r="H159" s="1">
-        <v>638000.0</v>
+        <v>627352.82</v>
       </c>
       <c r="I159" s="1">
-        <v>2698.74</v>
+        <v>-7016.72</v>
       </c>
       <c r="J159" s="1">
-        <v>0.423</v>
+        <v>-1.118464726117</v>
       </c>
       <c r="K159">
-        <v>0.09</v>
-[...2 lines deleted...]
-        <v>559.34</v>
+        <v>0.82</v>
+      </c>
+      <c r="L159" t="s">
+        <v>487</v>
       </c>
       <c r="M159" s="1">
-        <v>640698.74</v>
+        <v>620336.1</v>
       </c>
       <c r="N159" s="1">
-        <v>641258.08</v>
+        <v>625505.11</v>
       </c>
       <c r="O159" s="1">
-        <v>0.33</v>
+        <v>0.29</v>
       </c>
       <c r="P159">
         <v>1</v>
       </c>
     </row>
     <row r="160" spans="1:16">
       <c r="A160" t="s">
-        <v>491</v>
+        <v>488</v>
       </c>
       <c r="B160" t="s">
-        <v>492</v>
+        <v>489</v>
       </c>
       <c r="C160" s="1">
-        <v>600000.0</v>
+        <v>638000.0</v>
       </c>
       <c r="D160" s="1">
-        <v>88.729</v>
+        <v>101.099</v>
       </c>
       <c r="E160" s="1">
-        <v>88.621</v>
+        <v>100.0</v>
       </c>
       <c r="F160" t="s">
         <v>8</v>
       </c>
       <c r="G160">
         <v>1.0</v>
       </c>
       <c r="H160" s="1">
-        <v>531726.0</v>
+        <v>638000.0</v>
       </c>
       <c r="I160" s="1">
-        <v>648.0</v>
+        <v>7011.62</v>
       </c>
       <c r="J160" s="1">
-        <v>0.12186727750759</v>
+        <v>1.099</v>
       </c>
       <c r="K160">
-        <v>1.47</v>
+        <v>0.33</v>
       </c>
       <c r="L160" t="s">
-        <v>493</v>
+        <v>490</v>
       </c>
       <c r="M160" s="1">
-        <v>532374.0</v>
+        <v>645011.62</v>
       </c>
       <c r="N160" s="1">
-        <v>541189.07</v>
+        <v>647109.15</v>
       </c>
       <c r="O160" s="1">
-        <v>0.27</v>
+        <v>0.3</v>
       </c>
       <c r="P160">
         <v>1</v>
       </c>
     </row>
     <row r="161" spans="1:16">
       <c r="A161" t="s">
-        <v>494</v>
+        <v>491</v>
       </c>
       <c r="B161" t="s">
-        <v>495</v>
+        <v>492</v>
       </c>
       <c r="C161" s="1">
-        <v>900000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D161" s="1">
-        <v>74.523</v>
+        <v>89.141</v>
       </c>
       <c r="E161" s="1">
-        <v>74.33222222</v>
+        <v>88.621</v>
       </c>
       <c r="F161" t="s">
         <v>8</v>
       </c>
       <c r="G161">
         <v>1.0</v>
       </c>
       <c r="H161" s="1">
-        <v>668990.0</v>
+        <v>531726.0</v>
       </c>
       <c r="I161" s="1">
-        <v>1717.0</v>
+        <v>3120.0</v>
       </c>
       <c r="J161" s="1">
-        <v>0.25665555538947</v>
+        <v>0.58676837318469</v>
       </c>
       <c r="K161">
-        <v>0.36</v>
+        <v>1.57</v>
       </c>
       <c r="L161" t="s">
-        <v>496</v>
+        <v>493</v>
       </c>
       <c r="M161" s="1">
-        <v>670707.0</v>
+        <v>534846.0</v>
       </c>
       <c r="N161" s="1">
-        <v>673980.29</v>
+        <v>544248.74</v>
       </c>
       <c r="O161" s="1">
-        <v>0.34</v>
+        <v>0.26</v>
       </c>
       <c r="P161">
         <v>1</v>
       </c>
     </row>
     <row r="162" spans="1:16">
       <c r="A162" t="s">
-        <v>497</v>
+        <v>494</v>
       </c>
       <c r="B162" t="s">
-        <v>498</v>
+        <v>495</v>
       </c>
       <c r="C162" s="1">
         <v>900000.0</v>
       </c>
       <c r="D162" s="1">
-        <v>98.031</v>
+        <v>75.549</v>
       </c>
       <c r="E162" s="1">
-        <v>99.985</v>
+        <v>74.33222222</v>
       </c>
       <c r="F162" t="s">
         <v>8</v>
       </c>
       <c r="G162">
         <v>1.0</v>
       </c>
       <c r="H162" s="1">
-        <v>899865.0</v>
+        <v>668990.0</v>
       </c>
       <c r="I162" s="1">
-        <v>-17586.0</v>
+        <v>10951.0</v>
       </c>
       <c r="J162" s="1">
-        <v>-1.9542931439716</v>
+        <v>1.6369452458183</v>
       </c>
       <c r="K162">
-        <v>3.1</v>
+        <v>0.41</v>
       </c>
       <c r="L162" t="s">
-        <v>499</v>
+        <v>496</v>
       </c>
       <c r="M162" s="1">
-        <v>882279.0</v>
+        <v>679941.0</v>
       </c>
       <c r="N162" s="1">
-        <v>910157.42</v>
+        <v>683621.14</v>
       </c>
       <c r="O162" s="1">
-        <v>0.46</v>
+        <v>0.32</v>
       </c>
       <c r="P162">
         <v>1</v>
       </c>
     </row>
     <row r="163" spans="1:16">
       <c r="A163" t="s">
-        <v>500</v>
+        <v>497</v>
       </c>
       <c r="B163" t="s">
-        <v>501</v>
+        <v>498</v>
       </c>
       <c r="C163" s="1">
-        <v>700000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D163" s="1">
-        <v>100.949</v>
+        <v>98.829</v>
       </c>
       <c r="E163" s="1">
-        <v>100.0</v>
+        <v>99.985</v>
       </c>
       <c r="F163" t="s">
         <v>8</v>
       </c>
       <c r="G163">
         <v>1.0</v>
       </c>
       <c r="H163" s="1">
-        <v>700000.0</v>
+        <v>899865.0</v>
       </c>
       <c r="I163" s="1">
-        <v>6643.0</v>
+        <v>-10404.0</v>
       </c>
       <c r="J163" s="1">
-        <v>0.949</v>
+        <v>-1.1561734260139</v>
       </c>
       <c r="K163">
-        <v>2.66</v>
+        <v>3.3</v>
       </c>
       <c r="L163" t="s">
-        <v>502</v>
+        <v>499</v>
       </c>
       <c r="M163" s="1">
-        <v>706643.0</v>
+        <v>889461.0</v>
       </c>
       <c r="N163" s="1">
-        <v>725259.24</v>
+        <v>919170.25</v>
       </c>
       <c r="O163" s="1">
-        <v>0.37</v>
+        <v>0.43</v>
       </c>
       <c r="P163">
         <v>1</v>
       </c>
     </row>
     <row r="164" spans="1:16">
       <c r="A164" t="s">
-        <v>503</v>
+        <v>500</v>
       </c>
       <c r="B164" t="s">
-        <v>504</v>
+        <v>501</v>
       </c>
       <c r="C164" s="1">
-        <v>800000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D164" s="1">
-        <v>98.456</v>
+        <v>101.57</v>
       </c>
       <c r="E164" s="1">
-        <v>99.6055</v>
+        <v>100.0</v>
       </c>
       <c r="F164" t="s">
         <v>8</v>
       </c>
       <c r="G164">
         <v>1.0</v>
       </c>
       <c r="H164" s="1">
-        <v>796844.0</v>
+        <v>700000.0</v>
       </c>
       <c r="I164" s="1">
-        <v>-9196.0</v>
+        <v>10990.0</v>
       </c>
       <c r="J164" s="1">
-        <v>-1.1540527380516</v>
+        <v>1.57</v>
       </c>
       <c r="K164">
-        <v>1.2</v>
+        <v>2.89</v>
       </c>
       <c r="L164" t="s">
-        <v>505</v>
+        <v>502</v>
       </c>
       <c r="M164" s="1">
-        <v>787648.0</v>
+        <v>710990.0</v>
       </c>
       <c r="N164" s="1">
-        <v>797264.44</v>
+        <v>731231.47</v>
       </c>
       <c r="O164" s="1">
-        <v>0.4</v>
+        <v>0.34</v>
       </c>
       <c r="P164">
         <v>1</v>
       </c>
     </row>
     <row r="165" spans="1:16">
       <c r="A165" t="s">
-        <v>506</v>
+        <v>503</v>
       </c>
       <c r="B165" t="s">
-        <v>507</v>
+        <v>504</v>
       </c>
       <c r="C165" s="1">
-        <v>600000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D165" s="1">
-        <v>95.388</v>
+        <v>99.188</v>
       </c>
       <c r="E165" s="1">
-        <v>99.405</v>
+        <v>99.6055</v>
       </c>
       <c r="F165" t="s">
         <v>8</v>
       </c>
       <c r="G165">
         <v>1.0</v>
       </c>
       <c r="H165" s="1">
-        <v>596430.0</v>
+        <v>796844.0</v>
       </c>
       <c r="I165" s="1">
-        <v>-24102.0</v>
+        <v>-3340.0</v>
       </c>
       <c r="J165" s="1">
-        <v>-4.0410442130678</v>
+        <v>-0.41915356079735</v>
       </c>
       <c r="K165">
-        <v>0.95</v>
+        <v>1.43</v>
       </c>
       <c r="L165" t="s">
-        <v>508</v>
+        <v>505</v>
       </c>
       <c r="M165" s="1">
-        <v>572328.0</v>
+        <v>793504.0</v>
       </c>
       <c r="N165" s="1">
-        <v>578048.55</v>
+        <v>804928.66</v>
       </c>
       <c r="O165" s="1">
-        <v>0.29</v>
+        <v>0.38</v>
       </c>
       <c r="P165">
         <v>1</v>
       </c>
     </row>
     <row r="166" spans="1:16">
       <c r="A166" t="s">
-        <v>509</v>
+        <v>506</v>
       </c>
       <c r="B166" t="s">
-        <v>510</v>
+        <v>507</v>
       </c>
       <c r="C166" s="1">
-        <v>400000.0</v>
+        <v>1400000.0</v>
       </c>
       <c r="D166" s="1">
-        <v>98.364</v>
+        <v>95.968</v>
       </c>
       <c r="E166" s="1">
-        <v>100.66</v>
+        <v>97.273</v>
       </c>
       <c r="F166" t="s">
         <v>8</v>
       </c>
       <c r="G166">
         <v>1.0</v>
       </c>
       <c r="H166" s="1">
-        <v>402640.0</v>
+        <v>1361822.0</v>
       </c>
       <c r="I166" s="1">
-        <v>-9184.0</v>
+        <v>-18270.0</v>
       </c>
       <c r="J166" s="1">
-        <v>-2.2809457579972</v>
+        <v>-1.3415850235934</v>
       </c>
       <c r="K166">
-        <v>2.85</v>
+        <v>1.13</v>
       </c>
       <c r="L166" t="s">
-        <v>511</v>
+        <v>508</v>
       </c>
       <c r="M166" s="1">
-        <v>393456.0</v>
+        <v>1343552.0</v>
       </c>
       <c r="N166" s="1">
-        <v>404847.78</v>
+        <v>1359431.45</v>
       </c>
       <c r="O166" s="1">
-        <v>0.21</v>
+        <v>0.64</v>
       </c>
       <c r="P166">
         <v>1</v>
       </c>
     </row>
     <row r="167" spans="1:16">
       <c r="A167" t="s">
-        <v>512</v>
+        <v>509</v>
       </c>
       <c r="B167" t="s">
-        <v>513</v>
+        <v>510</v>
       </c>
       <c r="C167" s="1">
-        <v>1000000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D167" s="1">
-        <v>100.327</v>
+        <v>98.816</v>
       </c>
       <c r="E167" s="1">
-        <v>100.05625</v>
+        <v>100.66</v>
       </c>
       <c r="F167" t="s">
         <v>8</v>
       </c>
       <c r="G167">
         <v>1.0</v>
       </c>
       <c r="H167" s="1">
-        <v>1000562.5</v>
+        <v>402640.0</v>
       </c>
       <c r="I167" s="1">
-        <v>2707.5</v>
+        <v>-7376.0</v>
       </c>
       <c r="J167" s="1">
-        <v>0.27059778874383</v>
+        <v>-1.8319093979734</v>
       </c>
       <c r="K167">
+        <v>3.05</v>
+      </c>
+      <c r="L167" t="s">
+        <v>511</v>
+      </c>
+      <c r="M167" s="1">
+        <v>395264.0</v>
+      </c>
+      <c r="N167" s="1">
+        <v>407469.48</v>
+      </c>
+      <c r="O167" s="1">
         <v>0.19</v>
-      </c>
-[...10 lines deleted...]
-        <v>0.51</v>
       </c>
       <c r="P167">
         <v>1</v>
       </c>
     </row>
     <row r="168" spans="1:16">
       <c r="A168" t="s">
-        <v>515</v>
+        <v>512</v>
       </c>
       <c r="B168" t="s">
-        <v>516</v>
+        <v>513</v>
       </c>
       <c r="C168" s="1">
-        <v>150000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="D168" s="1">
-        <v>95.444</v>
+        <v>100.666</v>
       </c>
       <c r="E168" s="1">
-        <v>99.237</v>
+        <v>100.05625</v>
       </c>
       <c r="F168" t="s">
         <v>8</v>
       </c>
       <c r="G168">
         <v>1.0</v>
       </c>
       <c r="H168" s="1">
-        <v>148855.5</v>
+        <v>1000562.5</v>
       </c>
       <c r="I168" s="1">
-        <v>-5689.5</v>
+        <v>6097.5</v>
       </c>
       <c r="J168" s="1">
-        <v>-3.8221631044872</v>
+        <v>0.60940720844525</v>
       </c>
       <c r="K168">
-        <v>0.09</v>
-[...2 lines deleted...]
-        <v>131.51</v>
+        <v>0.46</v>
+      </c>
+      <c r="L168" t="s">
+        <v>514</v>
       </c>
       <c r="M168" s="1">
-        <v>143166.0</v>
+        <v>1006660.0</v>
       </c>
       <c r="N168" s="1">
-        <v>143297.51</v>
+        <v>1011214.79</v>
       </c>
       <c r="O168" s="1">
-        <v>0.07</v>
+        <v>0.48</v>
       </c>
       <c r="P168">
         <v>1</v>
       </c>
     </row>
     <row r="169" spans="1:16">
       <c r="A169" t="s">
-        <v>517</v>
+        <v>515</v>
       </c>
       <c r="B169" t="s">
-        <v>518</v>
+        <v>516</v>
       </c>
       <c r="C169" s="1">
         <v>1000000.0</v>
       </c>
       <c r="D169" s="1">
-        <v>97.977</v>
+        <v>98.322</v>
       </c>
       <c r="E169" s="1">
         <v>99.42228</v>
       </c>
       <c r="F169" t="s">
         <v>8</v>
       </c>
       <c r="G169">
         <v>1.0</v>
       </c>
       <c r="H169" s="1">
         <v>994222.8</v>
       </c>
       <c r="I169" s="1">
-        <v>-14452.8</v>
+        <v>-11002.8</v>
       </c>
       <c r="J169" s="1">
-        <v>-1.4536781896372</v>
+        <v>-1.106673473994</v>
       </c>
       <c r="K169">
-        <v>0.5</v>
+        <v>0.7</v>
       </c>
       <c r="L169" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="M169" s="1">
-        <v>979770.0</v>
+        <v>983220.0</v>
       </c>
       <c r="N169" s="1">
-        <v>984763.15</v>
+        <v>990247.4</v>
       </c>
       <c r="O169" s="1">
-        <v>0.5</v>
+        <v>0.47</v>
       </c>
       <c r="P169">
         <v>1</v>
       </c>
     </row>
     <row r="170" spans="1:16">
       <c r="A170" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
       <c r="B170" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
       <c r="C170" s="1">
         <v>700000.0</v>
       </c>
       <c r="D170" s="1">
-        <v>98.798</v>
+        <v>99.322</v>
       </c>
       <c r="E170" s="1">
         <v>100.0</v>
       </c>
       <c r="F170" t="s">
         <v>8</v>
       </c>
       <c r="G170">
         <v>1.0</v>
       </c>
       <c r="H170" s="1">
         <v>700000.0</v>
       </c>
       <c r="I170" s="1">
-        <v>-8414.0</v>
+        <v>-4746.0</v>
       </c>
       <c r="J170" s="1">
-        <v>-1.202</v>
+        <v>-0.678</v>
       </c>
       <c r="K170">
-        <v>1.75</v>
+        <v>1.97</v>
       </c>
       <c r="L170" t="s">
-        <v>522</v>
+        <v>520</v>
       </c>
       <c r="M170" s="1">
-        <v>691586.0</v>
+        <v>695254.0</v>
       </c>
       <c r="N170" s="1">
-        <v>703817.9</v>
+        <v>709078.21</v>
       </c>
       <c r="O170" s="1">
-        <v>0.36</v>
+        <v>0.33</v>
       </c>
       <c r="P170">
         <v>1</v>
       </c>
     </row>
     <row r="171" spans="1:16">
       <c r="A171" t="s">
-        <v>523</v>
+        <v>521</v>
       </c>
       <c r="B171" t="s">
-        <v>524</v>
+        <v>522</v>
       </c>
       <c r="C171" s="1">
         <v>1500000.0</v>
       </c>
       <c r="D171" s="1">
-        <v>99.197</v>
+        <v>100.017</v>
       </c>
       <c r="E171" s="1">
         <v>99.1624</v>
       </c>
       <c r="F171" t="s">
         <v>8</v>
       </c>
       <c r="G171">
         <v>1.0</v>
       </c>
       <c r="H171" s="1">
         <v>1487436.0</v>
       </c>
       <c r="I171" s="1">
-        <v>519.0</v>
+        <v>12819.0</v>
       </c>
       <c r="J171" s="1">
-        <v>0.034892257549232</v>
+        <v>0.86181859253104</v>
       </c>
       <c r="K171">
-        <v>3.22</v>
+        <v>3.44</v>
       </c>
       <c r="L171" t="s">
-        <v>525</v>
+        <v>523</v>
       </c>
       <c r="M171" s="1">
-        <v>1487955.0</v>
+        <v>1500255.0</v>
       </c>
       <c r="N171" s="1">
-        <v>1536191.3</v>
+        <v>1551881.71</v>
       </c>
       <c r="O171" s="1">
-        <v>0.78</v>
+        <v>0.73</v>
       </c>
       <c r="P171">
         <v>1</v>
       </c>
     </row>
     <row r="172" spans="1:16">
       <c r="A172" t="s">
-        <v>526</v>
+        <v>524</v>
       </c>
       <c r="B172" t="s">
-        <v>527</v>
+        <v>525</v>
       </c>
       <c r="C172" s="1">
         <v>816000.0</v>
       </c>
       <c r="D172" s="1">
-        <v>98.11</v>
+        <v>98.761</v>
       </c>
       <c r="E172" s="1">
         <v>100.0</v>
       </c>
       <c r="F172" t="s">
         <v>8</v>
       </c>
       <c r="G172">
         <v>1.0</v>
       </c>
       <c r="H172" s="1">
         <v>816000.0</v>
       </c>
       <c r="I172" s="1">
-        <v>-15422.4</v>
+        <v>-10110.24</v>
       </c>
       <c r="J172" s="1">
-        <v>-1.89</v>
+        <v>-1.239</v>
       </c>
       <c r="K172">
-        <v>0.81</v>
+        <v>1.04</v>
       </c>
       <c r="L172" t="s">
-        <v>528</v>
+        <v>526</v>
       </c>
       <c r="M172" s="1">
-        <v>800577.6</v>
+        <v>805889.76</v>
       </c>
       <c r="N172" s="1">
-        <v>807155.16</v>
+        <v>814346.63</v>
       </c>
       <c r="O172" s="1">
-        <v>0.41</v>
+        <v>0.38</v>
       </c>
       <c r="P172">
         <v>1</v>
       </c>
     </row>
     <row r="173" spans="1:16">
       <c r="A173" t="s">
-        <v>529</v>
+        <v>527</v>
       </c>
       <c r="B173" t="s">
-        <v>530</v>
+        <v>528</v>
       </c>
       <c r="C173" s="1">
-        <v>1222000.0</v>
+        <v>1400000.0</v>
       </c>
       <c r="D173" s="1">
-        <v>98.515</v>
+        <v>99.962</v>
       </c>
       <c r="E173" s="1">
-        <v>99.24314075</v>
+        <v>99.7</v>
       </c>
       <c r="F173" t="s">
         <v>8</v>
       </c>
       <c r="G173">
         <v>1.0</v>
       </c>
       <c r="H173" s="1">
-        <v>1212751.18</v>
+        <v>1395800.0</v>
       </c>
       <c r="I173" s="1">
-        <v>-8897.88</v>
+        <v>3668.0</v>
       </c>
       <c r="J173" s="1">
-        <v>-0.73369378209964</v>
+        <v>0.26278836509529</v>
       </c>
       <c r="K173">
-        <v>2.32</v>
-[...2 lines deleted...]
-        <v>531</v>
+        <v>0.01</v>
+      </c>
+      <c r="L173">
+        <v>124.66</v>
       </c>
       <c r="M173" s="1">
-        <v>1203853.3</v>
+        <v>1399468.0</v>
       </c>
       <c r="N173" s="1">
-        <v>1232214.58</v>
+        <v>1399592.66</v>
       </c>
       <c r="O173" s="1">
-        <v>0.63</v>
+        <v>0.66</v>
       </c>
       <c r="P173">
         <v>1</v>
       </c>
     </row>
     <row r="174" spans="1:16">
       <c r="A174" t="s">
-        <v>532</v>
+        <v>529</v>
       </c>
       <c r="B174" t="s">
-        <v>533</v>
+        <v>530</v>
       </c>
       <c r="C174" s="1">
-        <v>400000.0</v>
+        <v>1222000.0</v>
       </c>
       <c r="D174" s="1">
-        <v>100.12</v>
+        <v>98.897</v>
       </c>
       <c r="E174" s="1">
-        <v>99.897</v>
+        <v>99.24314075</v>
       </c>
       <c r="F174" t="s">
         <v>8</v>
       </c>
       <c r="G174">
         <v>1.0</v>
       </c>
       <c r="H174" s="1">
-        <v>399588.0</v>
+        <v>1212751.18</v>
       </c>
       <c r="I174" s="1">
-        <v>892.0</v>
+        <v>-4229.84</v>
       </c>
       <c r="J174" s="1">
-        <v>0.22322992682463</v>
+        <v>-0.34878053056192</v>
       </c>
       <c r="K174">
-        <v>0.23</v>
-[...2 lines deleted...]
-        <v>934.25</v>
+        <v>2.52</v>
+      </c>
+      <c r="L174" t="s">
+        <v>531</v>
       </c>
       <c r="M174" s="1">
-        <v>400480.0</v>
+        <v>1208521.34</v>
       </c>
       <c r="N174" s="1">
-        <v>401414.25</v>
+        <v>1239368.47</v>
       </c>
       <c r="O174" s="1">
-        <v>0.2</v>
+        <v>0.58</v>
       </c>
       <c r="P174">
         <v>1</v>
       </c>
     </row>
     <row r="175" spans="1:16">
       <c r="A175" t="s">
+        <v>532</v>
+      </c>
+      <c r="B175" t="s">
+        <v>533</v>
+      </c>
+      <c r="C175" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="D175" s="1">
+        <v>100.477</v>
+      </c>
+      <c r="E175" s="1">
+        <v>99.897</v>
+      </c>
+      <c r="F175" t="s">
+        <v>8</v>
+      </c>
+      <c r="G175">
+        <v>1.0</v>
+      </c>
+      <c r="H175" s="1">
+        <v>399588.0</v>
+      </c>
+      <c r="I175" s="1">
+        <v>2320.0</v>
+      </c>
+      <c r="J175" s="1">
+        <v>0.58059801595644</v>
+      </c>
+      <c r="K175">
+        <v>0.47</v>
+      </c>
+      <c r="L175" t="s">
         <v>534</v>
       </c>
-      <c r="B175" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M175" s="1">
-        <v>1403694.32</v>
+        <v>401908.0</v>
       </c>
       <c r="N175" s="1">
-        <v>1405116.24</v>
+        <v>403776.49</v>
       </c>
       <c r="O175" s="1">
-        <v>0.71</v>
+        <v>0.19</v>
       </c>
       <c r="P175">
         <v>1</v>
       </c>
     </row>
     <row r="176" spans="1:16">
       <c r="A176" t="s">
+        <v>535</v>
+      </c>
+      <c r="B176" t="s">
+        <v>536</v>
+      </c>
+      <c r="C176" s="1">
+        <v>1384000.0</v>
+      </c>
+      <c r="D176" s="1">
+        <v>101.665</v>
+      </c>
+      <c r="E176" s="1">
+        <v>100.62532081</v>
+      </c>
+      <c r="F176" t="s">
+        <v>8</v>
+      </c>
+      <c r="G176">
+        <v>1.0</v>
+      </c>
+      <c r="H176" s="1">
+        <v>1392654.44</v>
+      </c>
+      <c r="I176" s="1">
+        <v>14389.16</v>
+      </c>
+      <c r="J176" s="1">
+        <v>1.0332182619545</v>
+      </c>
+      <c r="K176">
+        <v>0.33</v>
+      </c>
+      <c r="L176" t="s">
         <v>537</v>
       </c>
-      <c r="B176" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M176" s="1">
-        <v>197506.0</v>
+        <v>1407043.6</v>
       </c>
       <c r="N176" s="1">
-        <v>202642.99</v>
+        <v>1411593.74</v>
       </c>
       <c r="O176" s="1">
-        <v>0.1</v>
+        <v>0.66</v>
       </c>
       <c r="P176">
         <v>1</v>
       </c>
     </row>
     <row r="177" spans="1:16">
       <c r="A177" t="s">
+        <v>538</v>
+      </c>
+      <c r="B177" t="s">
+        <v>539</v>
+      </c>
+      <c r="C177" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="D177" s="1">
+        <v>99.251</v>
+      </c>
+      <c r="E177" s="1">
+        <v>100.23</v>
+      </c>
+      <c r="F177" t="s">
+        <v>8</v>
+      </c>
+      <c r="G177">
+        <v>1.0</v>
+      </c>
+      <c r="H177" s="1">
+        <v>200460.0</v>
+      </c>
+      <c r="I177" s="1">
+        <v>-1958.0</v>
+      </c>
+      <c r="J177" s="1">
+        <v>-0.97675346702584</v>
+      </c>
+      <c r="K177">
+        <v>2.79</v>
+      </c>
+      <c r="L177" t="s">
         <v>540</v>
       </c>
-      <c r="B177" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M177" s="1">
-        <v>1087394.0</v>
+        <v>198502.0</v>
       </c>
       <c r="N177" s="1">
-        <v>1107713.86</v>
+        <v>204091.04</v>
       </c>
       <c r="O177" s="1">
-        <v>0.56</v>
+        <v>0.1</v>
       </c>
       <c r="P177">
         <v>1</v>
       </c>
     </row>
     <row r="178" spans="1:16">
       <c r="A178" t="s">
+        <v>541</v>
+      </c>
+      <c r="B178" t="s">
+        <v>542</v>
+      </c>
+      <c r="C178" s="1">
+        <v>1100000.0</v>
+      </c>
+      <c r="D178" s="1">
+        <v>99.195</v>
+      </c>
+      <c r="E178" s="1">
+        <v>99.871</v>
+      </c>
+      <c r="F178" t="s">
+        <v>8</v>
+      </c>
+      <c r="G178">
+        <v>1.0</v>
+      </c>
+      <c r="H178" s="1">
+        <v>1098581.0</v>
+      </c>
+      <c r="I178" s="1">
+        <v>-7436.0</v>
+      </c>
+      <c r="J178" s="1">
+        <v>-0.67687316638464</v>
+      </c>
+      <c r="K178">
+        <v>2.08</v>
+      </c>
+      <c r="L178" t="s">
         <v>543</v>
       </c>
-      <c r="B178" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M178" s="1">
-        <v>689499.84</v>
+        <v>1091145.0</v>
       </c>
       <c r="N178" s="1">
-        <v>691428.8</v>
+        <v>1114034.04</v>
       </c>
       <c r="O178" s="1">
-        <v>0.35</v>
+        <v>0.52</v>
       </c>
       <c r="P178">
         <v>1</v>
       </c>
     </row>
     <row r="179" spans="1:16">
       <c r="A179" t="s">
+        <v>544</v>
+      </c>
+      <c r="B179" t="s">
+        <v>545</v>
+      </c>
+      <c r="C179" s="1">
+        <v>688000.0</v>
+      </c>
+      <c r="D179" s="1">
+        <v>100.675</v>
+      </c>
+      <c r="E179" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F179" t="s">
+        <v>8</v>
+      </c>
+      <c r="G179">
+        <v>1.0</v>
+      </c>
+      <c r="H179" s="1">
+        <v>688000.0</v>
+      </c>
+      <c r="I179" s="1">
+        <v>4644.0</v>
+      </c>
+      <c r="J179" s="1">
+        <v>0.675</v>
+      </c>
+      <c r="K179">
+        <v>0.52</v>
+      </c>
+      <c r="L179" t="s">
         <v>546</v>
       </c>
-      <c r="B179" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M179" s="1">
-        <v>806168.5</v>
+        <v>692644.0</v>
       </c>
       <c r="N179" s="1">
-        <v>810512.72</v>
+        <v>696205.16</v>
       </c>
       <c r="O179" s="1">
-        <v>0.41</v>
+        <v>0.33</v>
       </c>
       <c r="P179">
         <v>1</v>
       </c>
     </row>
     <row r="180" spans="1:16">
       <c r="A180" t="s">
+        <v>547</v>
+      </c>
+      <c r="B180" t="s">
+        <v>548</v>
+      </c>
+      <c r="C180" s="1">
+        <v>1309000.0</v>
+      </c>
+      <c r="D180" s="1">
+        <v>99.984</v>
+      </c>
+      <c r="E180" s="1">
+        <v>99.42560275</v>
+      </c>
+      <c r="F180" t="s">
+        <v>8</v>
+      </c>
+      <c r="G180">
+        <v>1.0</v>
+      </c>
+      <c r="H180" s="1">
+        <v>1301481.14</v>
+      </c>
+      <c r="I180" s="1">
+        <v>7309.42</v>
+      </c>
+      <c r="J180" s="1">
+        <v>0.56162319801269</v>
+      </c>
+      <c r="K180">
+        <v>0.75</v>
+      </c>
+      <c r="L180" t="s">
         <v>549</v>
       </c>
-      <c r="B180" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M180" s="1">
-        <v>802424.0</v>
+        <v>1308790.56</v>
       </c>
       <c r="N180" s="1">
-        <v>804352.77</v>
+        <v>1318581.16</v>
       </c>
       <c r="O180" s="1">
-        <v>0.41</v>
+        <v>0.62</v>
       </c>
       <c r="P180">
         <v>1</v>
       </c>
     </row>
     <row r="181" spans="1:16">
       <c r="A181" t="s">
+        <v>550</v>
+      </c>
+      <c r="B181" t="s">
+        <v>551</v>
+      </c>
+      <c r="C181" s="1">
+        <v>800000.0</v>
+      </c>
+      <c r="D181" s="1">
+        <v>100.306</v>
+      </c>
+      <c r="E181" s="1">
+        <v>99.471</v>
+      </c>
+      <c r="F181" t="s">
+        <v>8</v>
+      </c>
+      <c r="G181">
+        <v>1.0</v>
+      </c>
+      <c r="H181" s="1">
+        <v>795768.0</v>
+      </c>
+      <c r="I181" s="1">
+        <v>6680.0</v>
+      </c>
+      <c r="J181" s="1">
+        <v>0.83944064099084</v>
+      </c>
+      <c r="K181">
+        <v>0.48</v>
+      </c>
+      <c r="L181" t="s">
         <v>552</v>
       </c>
-      <c r="B181" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M181" s="1">
-        <v>735538.83</v>
+        <v>802448.0</v>
       </c>
       <c r="N181" s="1">
-        <v>759555.35</v>
+        <v>806305.53</v>
       </c>
       <c r="O181" s="1">
-        <v>0.39</v>
+        <v>0.38</v>
       </c>
       <c r="P181">
         <v>1</v>
       </c>
     </row>
     <row r="182" spans="1:16">
       <c r="A182" t="s">
+        <v>553</v>
+      </c>
+      <c r="B182" t="s">
+        <v>554</v>
+      </c>
+      <c r="C182" s="1">
+        <v>741000.0</v>
+      </c>
+      <c r="D182" s="1">
+        <v>99.917</v>
+      </c>
+      <c r="E182" s="1">
+        <v>98.46009582</v>
+      </c>
+      <c r="F182" t="s">
+        <v>8</v>
+      </c>
+      <c r="G182">
+        <v>1.0</v>
+      </c>
+      <c r="H182" s="1">
+        <v>729589.31</v>
+      </c>
+      <c r="I182" s="1">
+        <v>10795.66</v>
+      </c>
+      <c r="J182" s="1">
+        <v>1.4796899916201</v>
+      </c>
+      <c r="K182">
+        <v>3.45</v>
+      </c>
+      <c r="L182" t="s">
         <v>555</v>
       </c>
-      <c r="B182" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M182" s="1">
-        <v>875520.0</v>
+        <v>740384.97</v>
       </c>
       <c r="N182" s="1">
-        <v>881844.66</v>
+        <v>765964.7</v>
       </c>
       <c r="O182" s="1">
-        <v>0.45</v>
+        <v>0.36</v>
       </c>
       <c r="P182">
         <v>1</v>
       </c>
     </row>
     <row r="183" spans="1:16">
       <c r="A183" t="s">
+        <v>556</v>
+      </c>
+      <c r="B183" t="s">
+        <v>557</v>
+      </c>
+      <c r="C183" s="1">
+        <v>900000.0</v>
+      </c>
+      <c r="D183" s="1">
+        <v>97.935</v>
+      </c>
+      <c r="E183" s="1">
+        <v>98.41</v>
+      </c>
+      <c r="F183" t="s">
+        <v>8</v>
+      </c>
+      <c r="G183">
+        <v>1.0</v>
+      </c>
+      <c r="H183" s="1">
+        <v>885690.0</v>
+      </c>
+      <c r="I183" s="1">
+        <v>-4275.0</v>
+      </c>
+      <c r="J183" s="1">
+        <v>-0.48267452494665</v>
+      </c>
+      <c r="K183">
+        <v>0.91</v>
+      </c>
+      <c r="L183" t="s">
         <v>558</v>
       </c>
-      <c r="B183" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M183" s="1">
-        <v>949734.45</v>
+        <v>881415.0</v>
       </c>
       <c r="N183" s="1">
-        <v>952126.18</v>
+        <v>889570.48</v>
       </c>
       <c r="O183" s="1">
-        <v>0.48</v>
+        <v>0.42</v>
       </c>
       <c r="P183">
         <v>1</v>
       </c>
     </row>
     <row r="184" spans="1:16">
       <c r="A184" t="s">
+        <v>559</v>
+      </c>
+      <c r="B184" t="s">
+        <v>560</v>
+      </c>
+      <c r="C184" s="1">
+        <v>945000.0</v>
+      </c>
+      <c r="D184" s="1">
+        <v>100.964</v>
+      </c>
+      <c r="E184" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F184" t="s">
+        <v>8</v>
+      </c>
+      <c r="G184">
+        <v>1.0</v>
+      </c>
+      <c r="H184" s="1">
+        <v>945000.0</v>
+      </c>
+      <c r="I184" s="1">
+        <v>9109.8</v>
+      </c>
+      <c r="J184" s="1">
+        <v>0.964</v>
+      </c>
+      <c r="K184">
+        <v>0.52</v>
+      </c>
+      <c r="L184" t="s">
         <v>561</v>
       </c>
-      <c r="B184" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M184" s="1">
-        <v>442260.0</v>
+        <v>954109.8</v>
       </c>
       <c r="N184" s="1">
-        <v>442783.97</v>
+        <v>959007.15</v>
       </c>
       <c r="O184" s="1">
-        <v>0.22</v>
+        <v>0.45</v>
       </c>
       <c r="P184">
         <v>1</v>
       </c>
     </row>
     <row r="185" spans="1:16">
       <c r="A185" t="s">
+        <v>562</v>
+      </c>
+      <c r="B185" t="s">
         <v>563</v>
       </c>
-      <c r="B185" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C185" s="1">
-        <v>610000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D185" s="1">
-        <v>101.26</v>
+        <v>88.786</v>
       </c>
       <c r="E185" s="1">
-        <v>99.18943934</v>
+        <v>85.25</v>
       </c>
       <c r="F185" t="s">
         <v>8</v>
       </c>
       <c r="G185">
         <v>1.0</v>
       </c>
       <c r="H185" s="1">
-        <v>605055.58</v>
+        <v>426250.0</v>
       </c>
       <c r="I185" s="1">
-        <v>12630.42</v>
+        <v>17680.0</v>
       </c>
       <c r="J185" s="1">
-        <v>2.0874809550554</v>
+        <v>4.1478005865103</v>
       </c>
       <c r="K185">
-        <v>1.77</v>
-[...2 lines deleted...]
-        <v>565</v>
+        <v>0.15</v>
+      </c>
+      <c r="L185">
+        <v>750.0</v>
       </c>
       <c r="M185" s="1">
-        <v>617686.0</v>
+        <v>443930.0</v>
       </c>
       <c r="N185" s="1">
-        <v>628465.45</v>
+        <v>444680.0</v>
       </c>
       <c r="O185" s="1">
-        <v>0.32</v>
+        <v>0.21</v>
       </c>
       <c r="P185">
         <v>1</v>
       </c>
     </row>
     <row r="186" spans="1:16">
       <c r="A186" t="s">
+        <v>564</v>
+      </c>
+      <c r="B186" t="s">
+        <v>565</v>
+      </c>
+      <c r="C186" s="1">
+        <v>610000.0</v>
+      </c>
+      <c r="D186" s="1">
+        <v>101.498</v>
+      </c>
+      <c r="E186" s="1">
+        <v>99.18943934</v>
+      </c>
+      <c r="F186" t="s">
+        <v>8</v>
+      </c>
+      <c r="G186">
+        <v>1.0</v>
+      </c>
+      <c r="H186" s="1">
+        <v>605055.58</v>
+      </c>
+      <c r="I186" s="1">
+        <v>14082.22</v>
+      </c>
+      <c r="J186" s="1">
+        <v>2.3274258540017</v>
+      </c>
+      <c r="K186">
+        <v>1.99</v>
+      </c>
+      <c r="L186" t="s">
         <v>566</v>
       </c>
-      <c r="B186" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M186" s="1">
-        <v>804008.0</v>
+        <v>619137.8</v>
       </c>
       <c r="N186" s="1">
-        <v>810364.16</v>
+        <v>631296.02</v>
       </c>
       <c r="O186" s="1">
-        <v>0.41</v>
+        <v>0.3</v>
       </c>
       <c r="P186">
         <v>1</v>
       </c>
     </row>
     <row r="187" spans="1:16">
       <c r="A187" t="s">
+        <v>567</v>
+      </c>
+      <c r="B187" t="s">
+        <v>568</v>
+      </c>
+      <c r="C187" s="1">
+        <v>800000.0</v>
+      </c>
+      <c r="D187" s="1">
+        <v>100.908</v>
+      </c>
+      <c r="E187" s="1">
+        <v>102.939</v>
+      </c>
+      <c r="F187" t="s">
+        <v>8</v>
+      </c>
+      <c r="G187">
+        <v>1.0</v>
+      </c>
+      <c r="H187" s="1">
+        <v>823512.0</v>
+      </c>
+      <c r="I187" s="1">
+        <v>-16248.0</v>
+      </c>
+      <c r="J187" s="1">
+        <v>-1.9730131437065</v>
+      </c>
+      <c r="K187">
+        <v>1.01</v>
+      </c>
+      <c r="L187" t="s">
         <v>569</v>
       </c>
-      <c r="B187" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M187" s="1">
-        <v>1266811.0</v>
+        <v>807264.0</v>
       </c>
       <c r="N187" s="1">
-        <v>1275465.79</v>
+        <v>815368.11</v>
       </c>
       <c r="O187" s="1">
-        <v>0.65</v>
+        <v>0.38</v>
       </c>
       <c r="P187">
         <v>1</v>
       </c>
     </row>
     <row r="188" spans="1:16">
       <c r="A188" t="s">
+        <v>570</v>
+      </c>
+      <c r="B188" t="s">
+        <v>571</v>
+      </c>
+      <c r="C188" s="1">
+        <v>1300000.0</v>
+      </c>
+      <c r="D188" s="1">
+        <v>98.108</v>
+      </c>
+      <c r="E188" s="1">
+        <v>100.761</v>
+      </c>
+      <c r="F188" t="s">
+        <v>8</v>
+      </c>
+      <c r="G188">
+        <v>1.0</v>
+      </c>
+      <c r="H188" s="1">
+        <v>1309893.0</v>
+      </c>
+      <c r="I188" s="1">
+        <v>-34489.0</v>
+      </c>
+      <c r="J188" s="1">
+        <v>-2.6329631504253</v>
+      </c>
+      <c r="K188">
+        <v>0.87</v>
+      </c>
+      <c r="L188" t="s">
         <v>572</v>
       </c>
-      <c r="B188" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M188" s="1">
-        <v>610038.0</v>
+        <v>1275404.0</v>
       </c>
       <c r="N188" s="1">
-        <v>610592.79</v>
+        <v>1286703.32</v>
       </c>
       <c r="O188" s="1">
-        <v>0.31</v>
+        <v>0.61</v>
       </c>
       <c r="P188">
         <v>1</v>
       </c>
     </row>
     <row r="189" spans="1:16">
       <c r="A189" t="s">
+        <v>573</v>
+      </c>
+      <c r="B189" t="s">
         <v>574</v>
       </c>
-      <c r="B189" t="s">
+      <c r="C189" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="D189" s="1">
+        <v>101.994</v>
+      </c>
+      <c r="E189" s="1">
+        <v>101.425395</v>
+      </c>
+      <c r="F189" t="s">
+        <v>8</v>
+      </c>
+      <c r="G189">
+        <v>1.0</v>
+      </c>
+      <c r="H189" s="1">
+        <v>608552.37</v>
+      </c>
+      <c r="I189" s="1">
+        <v>3411.63</v>
+      </c>
+      <c r="J189" s="1">
+        <v>0.56061403556772</v>
+      </c>
+      <c r="K189">
+        <v>0.32</v>
+      </c>
+      <c r="L189" t="s">
         <v>575</v>
       </c>
-      <c r="C189" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M189" s="1">
-        <v>306018.0</v>
+        <v>611964.0</v>
       </c>
       <c r="N189" s="1">
-        <v>312292.32</v>
+        <v>613874.96</v>
       </c>
       <c r="O189" s="1">
-        <v>0.16</v>
+        <v>0.29</v>
       </c>
       <c r="P189">
         <v>1</v>
       </c>
     </row>
     <row r="190" spans="1:16">
       <c r="A190" t="s">
+        <v>576</v>
+      </c>
+      <c r="B190" t="s">
         <v>577</v>
       </c>
-      <c r="B190" t="s">
+      <c r="C190" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="D190" s="1">
+        <v>102.003</v>
+      </c>
+      <c r="E190" s="1">
+        <v>99.96825</v>
+      </c>
+      <c r="F190" t="s">
+        <v>8</v>
+      </c>
+      <c r="G190">
+        <v>1.0</v>
+      </c>
+      <c r="H190" s="1">
+        <v>299904.75</v>
+      </c>
+      <c r="I190" s="1">
+        <v>6104.25</v>
+      </c>
+      <c r="J190" s="1">
+        <v>2.0353962383057</v>
+      </c>
+      <c r="K190">
+        <v>2.33</v>
+      </c>
+      <c r="L190" t="s">
         <v>578</v>
       </c>
-      <c r="C190" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M190" s="1">
-        <v>208904.0</v>
+        <v>306009.0</v>
       </c>
       <c r="N190" s="1">
-        <v>209253.32</v>
+        <v>312984.0</v>
       </c>
       <c r="O190" s="1">
-        <v>0.11</v>
+        <v>0.15</v>
       </c>
       <c r="P190">
         <v>1</v>
       </c>
     </row>
     <row r="191" spans="1:16">
       <c r="A191" t="s">
         <v>579</v>
       </c>
       <c r="B191" t="s">
         <v>580</v>
       </c>
       <c r="C191" s="1">
-        <v>950000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D191" s="1">
-        <v>97.987</v>
+        <v>104.821</v>
       </c>
       <c r="E191" s="1">
-        <v>99.589</v>
+        <v>104.45</v>
       </c>
       <c r="F191" t="s">
         <v>8</v>
       </c>
       <c r="G191">
         <v>1.0</v>
       </c>
       <c r="H191" s="1">
-        <v>946095.5</v>
+        <v>208900.0</v>
       </c>
       <c r="I191" s="1">
-        <v>-15219.0</v>
+        <v>742.0</v>
       </c>
       <c r="J191" s="1">
-        <v>-1.6086113928245</v>
+        <v>0.35519387266635</v>
       </c>
       <c r="K191">
-        <v>2.42</v>
-[...2 lines deleted...]
-        <v>581</v>
+        <v>0.43</v>
+      </c>
+      <c r="L191">
+        <v>861.64</v>
       </c>
       <c r="M191" s="1">
-        <v>930876.5</v>
+        <v>209642.0</v>
       </c>
       <c r="N191" s="1">
-        <v>953910.75</v>
+        <v>210503.64</v>
       </c>
       <c r="O191" s="1">
-        <v>0.48</v>
+        <v>0.1</v>
       </c>
       <c r="P191">
         <v>1</v>
       </c>
     </row>
     <row r="192" spans="1:16">
       <c r="A192" t="s">
+        <v>581</v>
+      </c>
+      <c r="B192" t="s">
         <v>582</v>
       </c>
-      <c r="B192" t="s">
+      <c r="C192" s="1">
+        <v>950000.0</v>
+      </c>
+      <c r="D192" s="1">
+        <v>98.348</v>
+      </c>
+      <c r="E192" s="1">
+        <v>99.589</v>
+      </c>
+      <c r="F192" t="s">
+        <v>8</v>
+      </c>
+      <c r="G192">
+        <v>1.0</v>
+      </c>
+      <c r="H192" s="1">
+        <v>946095.5</v>
+      </c>
+      <c r="I192" s="1">
+        <v>-11789.5</v>
+      </c>
+      <c r="J192" s="1">
+        <v>-1.24612155961</v>
+      </c>
+      <c r="K192">
+        <v>2.61</v>
+      </c>
+      <c r="L192" t="s">
         <v>583</v>
       </c>
-      <c r="C192" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M192" s="1">
-        <v>487045.0</v>
+        <v>934306.0</v>
       </c>
       <c r="N192" s="1">
-        <v>492480.76</v>
+        <v>959058.05</v>
       </c>
       <c r="O192" s="1">
-        <v>0.25</v>
+        <v>0.45</v>
       </c>
       <c r="P192">
         <v>1</v>
       </c>
     </row>
     <row r="193" spans="1:16">
       <c r="A193" t="s">
+        <v>584</v>
+      </c>
+      <c r="B193" t="s">
         <v>585</v>
       </c>
-      <c r="B193" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C193" s="1">
-        <v>700000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D193" s="1">
-        <v>102.173</v>
+        <v>98.041</v>
       </c>
       <c r="E193" s="1">
-        <v>103.012</v>
+        <v>99.908</v>
       </c>
       <c r="F193" t="s">
         <v>8</v>
       </c>
       <c r="G193">
         <v>1.0</v>
       </c>
       <c r="H193" s="1">
-        <v>721084.0</v>
+        <v>499540.0</v>
       </c>
       <c r="I193" s="1">
-        <v>-5873.0</v>
+        <v>-9335.0</v>
       </c>
       <c r="J193" s="1">
-        <v>-0.81446821729507</v>
+        <v>-1.8687192216839</v>
       </c>
       <c r="K193">
-        <v>0.42</v>
+        <v>1.31</v>
       </c>
       <c r="L193" t="s">
         <v>586</v>
       </c>
       <c r="M193" s="1">
-        <v>715211.0</v>
+        <v>490205.0</v>
       </c>
       <c r="N193" s="1">
-        <v>718126.07</v>
+        <v>496770.97</v>
       </c>
       <c r="O193" s="1">
-        <v>0.36</v>
+        <v>0.23</v>
       </c>
       <c r="P193">
         <v>1</v>
       </c>
     </row>
     <row r="194" spans="1:16">
       <c r="A194" t="s">
         <v>587</v>
       </c>
       <c r="B194" t="s">
-        <v>588</v>
+        <v>585</v>
       </c>
       <c r="C194" s="1">
         <v>700000.0</v>
       </c>
       <c r="D194" s="1">
-        <v>103.784</v>
+        <v>102.626</v>
       </c>
       <c r="E194" s="1">
-        <v>106.6</v>
+        <v>103.012</v>
       </c>
       <c r="F194" t="s">
         <v>8</v>
       </c>
       <c r="G194">
         <v>1.0</v>
       </c>
       <c r="H194" s="1">
-        <v>746200.0</v>
+        <v>721084.0</v>
       </c>
       <c r="I194" s="1">
-        <v>-19712.0</v>
+        <v>-2702.0</v>
       </c>
       <c r="J194" s="1">
-        <v>-2.6416510318949</v>
+        <v>-0.37471362559702</v>
       </c>
       <c r="K194">
-        <v>2.41</v>
+        <v>0.7</v>
       </c>
       <c r="L194" t="s">
-        <v>589</v>
+        <v>588</v>
       </c>
       <c r="M194" s="1">
-        <v>726488.0</v>
+        <v>718382.0</v>
       </c>
       <c r="N194" s="1">
-        <v>743359.92</v>
+        <v>723301.18</v>
       </c>
       <c r="O194" s="1">
-        <v>0.38</v>
+        <v>0.34</v>
       </c>
       <c r="P194">
         <v>1</v>
       </c>
     </row>
     <row r="195" spans="1:16">
       <c r="A195" t="s">
+        <v>589</v>
+      </c>
+      <c r="B195" t="s">
         <v>590</v>
       </c>
-      <c r="B195" t="s">
+      <c r="C195" s="1">
+        <v>700000.0</v>
+      </c>
+      <c r="D195" s="1">
+        <v>104.274</v>
+      </c>
+      <c r="E195" s="1">
+        <v>106.6</v>
+      </c>
+      <c r="F195" t="s">
+        <v>8</v>
+      </c>
+      <c r="G195">
+        <v>1.0</v>
+      </c>
+      <c r="H195" s="1">
+        <v>746200.0</v>
+      </c>
+      <c r="I195" s="1">
+        <v>-16282.0</v>
+      </c>
+      <c r="J195" s="1">
+        <v>-2.1819887429644</v>
+      </c>
+      <c r="K195">
+        <v>2.67</v>
+      </c>
+      <c r="L195" t="s">
         <v>591</v>
       </c>
-      <c r="C195" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M195" s="1">
-        <v>1449156.8</v>
+        <v>729918.0</v>
       </c>
       <c r="N195" s="1">
-        <v>1461356.66</v>
+        <v>748583.07</v>
       </c>
       <c r="O195" s="1">
-        <v>0.74</v>
+        <v>0.35</v>
       </c>
       <c r="P195">
         <v>1</v>
       </c>
     </row>
     <row r="196" spans="1:16">
       <c r="A196" t="s">
+        <v>592</v>
+      </c>
+      <c r="B196" t="s">
         <v>593</v>
       </c>
-      <c r="B196" t="s">
+      <c r="C196" s="1">
+        <v>1480000.0</v>
+      </c>
+      <c r="D196" s="1">
+        <v>98.774</v>
+      </c>
+      <c r="E196" s="1">
+        <v>99.902</v>
+      </c>
+      <c r="F196" t="s">
+        <v>8</v>
+      </c>
+      <c r="G196">
+        <v>1.0</v>
+      </c>
+      <c r="H196" s="1">
+        <v>1478549.6</v>
+      </c>
+      <c r="I196" s="1">
+        <v>-16694.4</v>
+      </c>
+      <c r="J196" s="1">
+        <v>-1.1291065243939</v>
+      </c>
+      <c r="K196">
+        <v>1.04</v>
+      </c>
+      <c r="L196" t="s">
         <v>594</v>
       </c>
-      <c r="C196" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M196" s="1">
-        <v>668500.75</v>
+        <v>1461855.2</v>
       </c>
       <c r="N196" s="1">
-        <v>676601.6</v>
+        <v>1477288.76</v>
       </c>
       <c r="O196" s="1">
-        <v>0.34</v>
+        <v>0.69</v>
       </c>
       <c r="P196">
         <v>1</v>
       </c>
     </row>
     <row r="197" spans="1:16">
       <c r="A197" t="s">
+        <v>595</v>
+      </c>
+      <c r="B197" t="s">
         <v>596</v>
       </c>
-      <c r="B197" t="s">
+      <c r="C197" s="1">
+        <v>667000.0</v>
+      </c>
+      <c r="D197" s="1">
+        <v>100.6</v>
+      </c>
+      <c r="E197" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F197" t="s">
+        <v>8</v>
+      </c>
+      <c r="G197">
+        <v>1.0</v>
+      </c>
+      <c r="H197" s="1">
+        <v>667000.0</v>
+      </c>
+      <c r="I197" s="1">
+        <v>4002.0</v>
+      </c>
+      <c r="J197" s="1">
+        <v>0.6</v>
+      </c>
+      <c r="K197">
+        <v>1.46</v>
+      </c>
+      <c r="L197" t="s">
         <v>597</v>
       </c>
-      <c r="C197" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M197" s="1">
-        <v>728126.85</v>
+        <v>671002.0</v>
       </c>
       <c r="N197" s="1">
-        <v>732712.05</v>
+        <v>680723.02</v>
       </c>
       <c r="O197" s="1">
-        <v>0.37</v>
+        <v>0.32</v>
       </c>
       <c r="P197">
         <v>1</v>
       </c>
     </row>
     <row r="198" spans="1:16">
       <c r="A198" t="s">
+        <v>598</v>
+      </c>
+      <c r="B198" t="s">
         <v>599</v>
       </c>
-      <c r="B198" t="s">
+      <c r="C198" s="1">
+        <v>1500000.0</v>
+      </c>
+      <c r="D198" s="1">
+        <v>102.924</v>
+      </c>
+      <c r="E198" s="1">
+        <v>102.706</v>
+      </c>
+      <c r="F198" t="s">
+        <v>8</v>
+      </c>
+      <c r="G198">
+        <v>1.0</v>
+      </c>
+      <c r="H198" s="1">
+        <v>1540590.0</v>
+      </c>
+      <c r="I198" s="1">
+        <v>3270.0</v>
+      </c>
+      <c r="J198" s="1">
+        <v>0.21225634334898</v>
+      </c>
+      <c r="K198">
+        <v>0.45</v>
+      </c>
+      <c r="L198" t="s">
         <v>600</v>
       </c>
-      <c r="C198" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M198" s="1">
-        <v>250532.08</v>
+        <v>1543860.0</v>
       </c>
       <c r="N198" s="1">
-        <v>251263.97</v>
+        <v>1550631.58</v>
       </c>
       <c r="O198" s="1">
-        <v>0.13</v>
+        <v>0.73</v>
       </c>
       <c r="P198">
         <v>1</v>
       </c>
     </row>
     <row r="199" spans="1:16">
       <c r="A199" t="s">
         <v>601</v>
       </c>
       <c r="B199" t="s">
         <v>602</v>
       </c>
       <c r="C199" s="1">
         <v>500000.0</v>
       </c>
       <c r="D199" s="1">
-        <v>102.28</v>
+        <v>102.838</v>
       </c>
       <c r="E199" s="1">
         <v>99.660226</v>
       </c>
       <c r="F199" t="s">
         <v>8</v>
       </c>
       <c r="G199">
         <v>1.0</v>
       </c>
       <c r="H199" s="1">
         <v>498301.13</v>
       </c>
       <c r="I199" s="1">
-        <v>13098.87</v>
+        <v>15888.87</v>
       </c>
       <c r="J199" s="1">
-        <v>2.6287056583636</v>
+        <v>3.1886080611537</v>
       </c>
       <c r="K199">
-        <v>3.82</v>
+        <v>4.07</v>
       </c>
       <c r="L199" t="s">
         <v>603</v>
       </c>
       <c r="M199" s="1">
-        <v>511400.0</v>
+        <v>514190.0</v>
       </c>
       <c r="N199" s="1">
-        <v>530499.32</v>
+        <v>534532.47</v>
       </c>
       <c r="O199" s="1">
-        <v>0.27</v>
+        <v>0.25</v>
       </c>
       <c r="P199">
         <v>1</v>
       </c>
     </row>
     <row r="200" spans="1:16">
       <c r="A200" t="s">
         <v>604</v>
       </c>
       <c r="B200" t="s">
         <v>605</v>
       </c>
       <c r="C200" s="1">
         <v>800000.0</v>
       </c>
       <c r="D200" s="1">
-        <v>101.834</v>
+        <v>102.048</v>
       </c>
       <c r="E200" s="1">
         <v>103.47225</v>
       </c>
       <c r="F200" t="s">
         <v>8</v>
       </c>
       <c r="G200">
         <v>1.0</v>
       </c>
       <c r="H200" s="1">
         <v>827778.0</v>
       </c>
       <c r="I200" s="1">
-        <v>-13106.0</v>
+        <v>-11394.0</v>
       </c>
       <c r="J200" s="1">
-        <v>-1.583274742745</v>
+        <v>-1.3764560063205</v>
       </c>
       <c r="K200">
-        <v>0.63</v>
+        <v>0.88</v>
       </c>
       <c r="L200" t="s">
         <v>606</v>
       </c>
       <c r="M200" s="1">
-        <v>814672.0</v>
+        <v>816384.0</v>
       </c>
       <c r="N200" s="1">
-        <v>819702.14</v>
+        <v>823463.45</v>
       </c>
       <c r="O200" s="1">
-        <v>0.42</v>
+        <v>0.39</v>
       </c>
       <c r="P200">
         <v>1</v>
       </c>
     </row>
     <row r="201" spans="1:16">
       <c r="A201" t="s">
         <v>607</v>
       </c>
       <c r="B201" t="s">
         <v>608</v>
       </c>
       <c r="C201" s="1">
         <v>800000.0</v>
       </c>
       <c r="D201" s="1">
-        <v>98.654</v>
+        <v>99.451</v>
       </c>
       <c r="E201" s="1">
         <v>99.495</v>
       </c>
       <c r="F201" t="s">
         <v>8</v>
       </c>
       <c r="G201">
         <v>1.0</v>
       </c>
       <c r="H201" s="1">
         <v>795960.0</v>
       </c>
       <c r="I201" s="1">
-        <v>-6728.0</v>
+        <v>-352.0</v>
       </c>
       <c r="J201" s="1">
-        <v>-0.84526860646264</v>
+        <v>-0.044223327805417</v>
       </c>
       <c r="K201">
-        <v>2.59</v>
+        <v>2.82</v>
       </c>
       <c r="L201" t="s">
         <v>609</v>
       </c>
       <c r="M201" s="1">
-        <v>789232.0</v>
+        <v>795608.0</v>
       </c>
       <c r="N201" s="1">
-        <v>809955.29</v>
+        <v>818199.78</v>
       </c>
       <c r="O201" s="1">
-        <v>0.41</v>
+        <v>0.38</v>
       </c>
       <c r="P201">
         <v>1</v>
       </c>
     </row>
     <row r="202" spans="1:16">
       <c r="A202" t="s">
         <v>610</v>
       </c>
       <c r="B202" t="s">
         <v>611</v>
       </c>
       <c r="C202" s="1">
         <v>925000.0</v>
       </c>
       <c r="D202" s="1">
-        <v>100.03</v>
+        <v>100.663</v>
       </c>
       <c r="E202" s="1">
         <v>100.0</v>
       </c>
       <c r="F202" t="s">
         <v>8</v>
       </c>
       <c r="G202">
         <v>1.0</v>
       </c>
       <c r="H202" s="1">
         <v>925000.0</v>
       </c>
       <c r="I202" s="1">
-        <v>277.5</v>
+        <v>6132.75</v>
       </c>
       <c r="J202" s="1">
-        <v>0.03</v>
+        <v>0.663</v>
       </c>
       <c r="K202">
-        <v>0.28</v>
+        <v>0.51</v>
       </c>
       <c r="L202" t="s">
         <v>612</v>
       </c>
       <c r="M202" s="1">
-        <v>925277.5</v>
+        <v>931132.75</v>
       </c>
       <c r="N202" s="1">
-        <v>927861.22</v>
+        <v>935821.71</v>
       </c>
       <c r="O202" s="1">
-        <v>0.47</v>
+        <v>0.44</v>
       </c>
       <c r="P202">
         <v>1</v>
       </c>
     </row>
     <row r="203" spans="1:16">
       <c r="A203" t="s">
         <v>613</v>
       </c>
       <c r="B203" t="s">
         <v>614</v>
       </c>
       <c r="C203" s="1">
         <v>1084000.0</v>
       </c>
       <c r="D203" s="1">
-        <v>99.434</v>
+        <v>100.292</v>
       </c>
       <c r="E203" s="1">
         <v>101.11874539</v>
       </c>
       <c r="F203" t="s">
         <v>8</v>
       </c>
       <c r="G203">
         <v>1.0</v>
       </c>
       <c r="H203" s="1">
         <v>1096127.2</v>
       </c>
       <c r="I203" s="1">
-        <v>-18262.64</v>
+        <v>-8961.92</v>
       </c>
       <c r="J203" s="1">
-        <v>-1.6661059044972</v>
+        <v>-0.81759854148314</v>
       </c>
       <c r="K203">
-        <v>3.26</v>
+        <v>3.48</v>
       </c>
       <c r="L203" t="s">
         <v>615</v>
       </c>
       <c r="M203" s="1">
-        <v>1077864.56</v>
+        <v>1087165.28</v>
       </c>
       <c r="N203" s="1">
-        <v>1113168.81</v>
+        <v>1124919.66</v>
       </c>
       <c r="O203" s="1">
-        <v>0.56</v>
+        <v>0.53</v>
       </c>
       <c r="P203">
         <v>1</v>
       </c>
     </row>
     <row r="204" spans="1:16">
       <c r="A204" t="s">
         <v>616</v>
       </c>
       <c r="B204" t="s">
         <v>617</v>
       </c>
       <c r="C204" s="1">
         <v>800000.0</v>
       </c>
       <c r="D204" s="1">
-        <v>97.896</v>
+        <v>98.331</v>
       </c>
       <c r="E204" s="1">
         <v>100.0</v>
       </c>
       <c r="F204" t="s">
         <v>8</v>
       </c>
       <c r="G204">
         <v>1.0</v>
       </c>
       <c r="H204" s="1">
         <v>800000.0</v>
       </c>
       <c r="I204" s="1">
-        <v>-16832.0</v>
+        <v>-13352.0</v>
       </c>
       <c r="J204" s="1">
-        <v>-2.104</v>
+        <v>-1.669</v>
       </c>
       <c r="K204">
-        <v>1.0</v>
+        <v>1.18</v>
       </c>
       <c r="L204" t="s">
         <v>618</v>
       </c>
       <c r="M204" s="1">
-        <v>783168.0</v>
+        <v>786648.0</v>
       </c>
       <c r="N204" s="1">
-        <v>791185.58</v>
+        <v>796099.62</v>
       </c>
       <c r="O204" s="1">
-        <v>0.4</v>
+        <v>0.37</v>
       </c>
       <c r="P204">
         <v>1</v>
       </c>
     </row>
     <row r="205" spans="1:16">
       <c r="A205" t="s">
         <v>619</v>
       </c>
       <c r="B205" t="s">
         <v>620</v>
       </c>
       <c r="C205" s="1">
         <v>400000.0</v>
       </c>
       <c r="D205" s="1">
-        <v>100.593</v>
+        <v>101.06</v>
       </c>
       <c r="E205" s="1">
         <v>100.0</v>
       </c>
       <c r="F205" t="s">
         <v>8</v>
       </c>
       <c r="G205">
         <v>1.0</v>
       </c>
       <c r="H205" s="1">
         <v>400000.0</v>
       </c>
       <c r="I205" s="1">
-        <v>2372.0</v>
+        <v>4240.0</v>
       </c>
       <c r="J205" s="1">
-        <v>0.593</v>
+        <v>1.06</v>
       </c>
       <c r="K205">
-        <v>0.33</v>
+        <v>0.56</v>
       </c>
       <c r="L205" t="s">
         <v>621</v>
       </c>
       <c r="M205" s="1">
-        <v>402372.0</v>
+        <v>404240.0</v>
       </c>
       <c r="N205" s="1">
-        <v>403706.47</v>
+        <v>406464.11</v>
       </c>
       <c r="O205" s="1">
-        <v>0.2</v>
+        <v>0.19</v>
       </c>
       <c r="P205">
         <v>1</v>
       </c>
     </row>
     <row r="206" spans="1:16">
       <c r="A206" t="s">
         <v>622</v>
       </c>
       <c r="B206" t="s">
         <v>623</v>
       </c>
       <c r="C206" s="1">
         <v>900000.0</v>
       </c>
       <c r="D206" s="1">
-        <v>95.801</v>
+        <v>96.316</v>
       </c>
       <c r="E206" s="1">
         <v>97.25</v>
       </c>
       <c r="F206" t="s">
         <v>8</v>
       </c>
       <c r="G206">
         <v>1.0</v>
       </c>
       <c r="H206" s="1">
         <v>875250.0</v>
       </c>
       <c r="I206" s="1">
-        <v>-13041.0</v>
+        <v>-8406.0</v>
       </c>
       <c r="J206" s="1">
-        <v>-1.4899742930591</v>
+        <v>-0.96041131105398</v>
       </c>
       <c r="K206">
-        <v>0.16</v>
+        <v>0.31</v>
       </c>
       <c r="L206" t="s">
         <v>624</v>
       </c>
       <c r="M206" s="1">
-        <v>862209.0</v>
+        <v>866844.0</v>
       </c>
       <c r="N206" s="1">
-        <v>863626.81</v>
+        <v>869617.97</v>
       </c>
       <c r="O206" s="1">
-        <v>0.44</v>
+        <v>0.41</v>
       </c>
       <c r="P206">
         <v>1</v>
       </c>
     </row>
     <row r="207" spans="1:16">
       <c r="A207" t="s">
         <v>625</v>
       </c>
       <c r="B207" t="s">
         <v>626</v>
       </c>
       <c r="C207" s="1">
         <v>900000.0</v>
       </c>
       <c r="D207" s="1">
-        <v>99.453</v>
+        <v>99.903</v>
       </c>
       <c r="E207" s="1">
         <v>99.8356</v>
       </c>
       <c r="F207" t="s">
         <v>8</v>
       </c>
       <c r="G207">
         <v>1.0</v>
       </c>
       <c r="H207" s="1">
         <v>898520.4</v>
       </c>
       <c r="I207" s="1">
-        <v>-3443.4</v>
+        <v>606.6</v>
       </c>
       <c r="J207" s="1">
-        <v>-0.3832300301696</v>
+        <v>0.067510988064378</v>
       </c>
       <c r="K207">
-        <v>0.58</v>
+        <v>0.8</v>
       </c>
       <c r="L207" t="s">
         <v>627</v>
       </c>
       <c r="M207" s="1">
-        <v>895077.0</v>
+        <v>899127.0</v>
       </c>
       <c r="N207" s="1">
-        <v>900255.08</v>
+        <v>906339.33</v>
       </c>
       <c r="O207" s="1">
-        <v>0.46</v>
+        <v>0.43</v>
       </c>
       <c r="P207">
         <v>1</v>
       </c>
     </row>
     <row r="208" spans="1:16">
       <c r="A208" t="s">
         <v>628</v>
       </c>
       <c r="B208" t="s">
         <v>629</v>
       </c>
       <c r="C208" s="1">
         <v>900000.0</v>
       </c>
       <c r="D208" s="1">
-        <v>82.806</v>
+        <v>83.281</v>
       </c>
       <c r="E208" s="1">
         <v>81.04033333</v>
       </c>
       <c r="F208" t="s">
         <v>8</v>
       </c>
       <c r="G208">
         <v>1.0</v>
       </c>
       <c r="H208" s="1">
         <v>729363.0</v>
       </c>
       <c r="I208" s="1">
-        <v>15891.0</v>
+        <v>20166.0</v>
       </c>
       <c r="J208" s="1">
-        <v>2.1787504987229</v>
+        <v>2.7648783938862</v>
       </c>
       <c r="K208">
-        <v>0.52</v>
+        <v>0.57</v>
       </c>
       <c r="L208" t="s">
         <v>630</v>
       </c>
       <c r="M208" s="1">
-        <v>745254.0</v>
+        <v>749529.0</v>
       </c>
       <c r="N208" s="1">
-        <v>749951.26</v>
+        <v>754633.11</v>
       </c>
       <c r="O208" s="1">
-        <v>0.38</v>
+        <v>0.35</v>
       </c>
       <c r="P208">
         <v>1</v>
       </c>
     </row>
     <row r="209" spans="1:16">
       <c r="A209" t="s">
         <v>631</v>
       </c>
       <c r="B209" t="s">
         <v>632</v>
       </c>
       <c r="C209" s="1">
         <v>1100000.0</v>
       </c>
       <c r="D209" s="1">
-        <v>89.75</v>
+        <v>90.21</v>
       </c>
       <c r="E209" s="1">
         <v>89.675</v>
       </c>
       <c r="F209" t="s">
         <v>8</v>
       </c>
       <c r="G209">
         <v>1.0</v>
       </c>
       <c r="H209" s="1">
         <v>986425.0</v>
       </c>
       <c r="I209" s="1">
-        <v>825.0</v>
+        <v>5885.0</v>
       </c>
       <c r="J209" s="1">
-        <v>0.083635349874547</v>
+        <v>0.5965988291051</v>
       </c>
       <c r="K209">
-        <v>0.65</v>
+        <v>0.69</v>
       </c>
       <c r="L209" t="s">
         <v>633</v>
       </c>
       <c r="M209" s="1">
-        <v>987250.0</v>
+        <v>992310.0</v>
       </c>
       <c r="N209" s="1">
-        <v>994347.26</v>
+        <v>999904.52</v>
       </c>
       <c r="O209" s="1">
-        <v>0.5</v>
+        <v>0.47</v>
       </c>
       <c r="P209">
         <v>1</v>
       </c>
     </row>
     <row r="210" spans="1:16">
       <c r="A210" t="s">
         <v>634</v>
       </c>
       <c r="B210" t="s">
         <v>635</v>
       </c>
       <c r="C210" s="1">
         <v>600000.0</v>
       </c>
       <c r="D210" s="1">
-        <v>100.842</v>
+        <v>101.364</v>
       </c>
       <c r="E210" s="1">
         <v>99.774775</v>
       </c>
       <c r="F210" t="s">
         <v>8</v>
       </c>
       <c r="G210">
         <v>1.0</v>
       </c>
       <c r="H210" s="1">
         <v>598648.65</v>
       </c>
       <c r="I210" s="1">
-        <v>6403.35</v>
+        <v>9535.35</v>
       </c>
       <c r="J210" s="1">
-        <v>1.0696340833643</v>
+        <v>1.5928124117544</v>
       </c>
       <c r="K210">
-        <v>0.41</v>
+        <v>0.64</v>
       </c>
       <c r="L210" t="s">
         <v>636</v>
       </c>
       <c r="M210" s="1">
-        <v>605052.0</v>
+        <v>608184.0</v>
       </c>
       <c r="N210" s="1">
-        <v>607517.75</v>
+        <v>612005.92</v>
       </c>
       <c r="O210" s="1">
-        <v>0.31</v>
+        <v>0.29</v>
       </c>
       <c r="P210">
         <v>1</v>
       </c>
     </row>
     <row r="211" spans="1:16">
       <c r="A211" t="s">
         <v>637</v>
       </c>
       <c r="B211" t="s">
         <v>638</v>
       </c>
       <c r="C211" s="1">
         <v>800000.0</v>
       </c>
       <c r="D211" s="1">
-        <v>98.779</v>
+        <v>99.295</v>
       </c>
       <c r="E211" s="1">
         <v>100.0</v>
       </c>
       <c r="F211" t="s">
         <v>8</v>
       </c>
       <c r="G211">
         <v>1.0</v>
       </c>
       <c r="H211" s="1">
         <v>800000.0</v>
       </c>
       <c r="I211" s="1">
-        <v>-9768.0</v>
+        <v>-5640.0</v>
       </c>
       <c r="J211" s="1">
-        <v>-1.221</v>
+        <v>-0.705</v>
       </c>
       <c r="K211">
-        <v>2.11</v>
+        <v>2.3</v>
       </c>
       <c r="L211" t="s">
         <v>639</v>
       </c>
       <c r="M211" s="1">
-        <v>790232.0</v>
+        <v>794360.0</v>
       </c>
       <c r="N211" s="1">
-        <v>807094.07</v>
+        <v>812742.42</v>
       </c>
       <c r="O211" s="1">
-        <v>0.41</v>
+        <v>0.38</v>
       </c>
       <c r="P211">
         <v>1</v>
       </c>
     </row>
     <row r="212" spans="1:16">
       <c r="A212" t="s">
         <v>640</v>
       </c>
       <c r="B212" t="s">
         <v>641</v>
       </c>
       <c r="C212" s="1">
         <v>-4300000.0</v>
       </c>
       <c r="D212" s="1">
-        <v>10.4452</v>
+        <v>11.49025558</v>
       </c>
       <c r="E212" s="1">
         <v>0.0</v>
       </c>
       <c r="F212" t="s">
         <v>8</v>
       </c>
       <c r="G212">
         <v>1.0</v>
       </c>
       <c r="H212" s="1">
         <v>0.0</v>
       </c>
       <c r="I212" s="1">
-        <v>-416893.6</v>
+        <v>-448692.1</v>
       </c>
       <c r="J212" s="1">
         <v>0</v>
       </c>
       <c r="K212">
         <v>0.0</v>
       </c>
       <c r="L212" t="s">
         <v>642</v>
       </c>
       <c r="M212" s="1">
-        <v>-416893.6</v>
+        <v>-448692.1</v>
       </c>
       <c r="N212" s="1">
-        <v>-449143.6</v>
+        <v>-494080.99</v>
       </c>
       <c r="O212" s="1">
         <v>-0.23</v>
       </c>
       <c r="P212">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>